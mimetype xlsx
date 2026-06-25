--- v0 (2025-10-21)
+++ v1 (2026-06-25)
@@ -1,1516 +1,1455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28609"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8CC42A7-13B3-4FD8-91A5-527E9AAF7BDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74E0AFBB-DA72-4FFE-82D6-F9044241E02D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="-14760" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-12405" yWindow="-21720" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="固定資産〔証明・閲覧〕申請書" sheetId="18" r:id="rId1"/>
+    <sheet name="【修正後】固定資産〔証明・閲覧〕申請書" sheetId="19" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028" concurrentManualCount="2"/>
-[...15 lines deleted...]
-  </extLst>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">【修正後】固定資産〔証明・閲覧〕申請書!$A$1:$BG$79</definedName>
+  </definedNames>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="98">
   <si>
+    <t>次のとおり証明・閲覧を申請します。</t>
+    <rPh sb="0" eb="1">
+      <t>ツギ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>エツラン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>固 定 資 産 〔 証 明 ・閲 覧 〕 申 請 書</t>
     <rPh sb="0" eb="1">
       <t>コ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>テイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>シ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>サン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ショウ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>メイ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>エツ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ラン</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>サル</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ショウ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　※太枠内に記載されている□に✓を付け、
-[...95 lines deleted...]
-  <si>
     <t>東京都</t>
     <rPh sb="0" eb="3">
       <t>トウキョウト</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>都税事務所長　殿</t>
-[...3 lines deleted...]
-    <t>千代田</t>
+    <t>電　話</t>
+    <rPh sb="0" eb="1">
+      <t>デン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ハナシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>住所（所在）</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ショザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>氏名（名称）</t>
+    <rPh sb="0" eb="2">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>年度</t>
+    <rPh sb="0" eb="2">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>区分</t>
+    <rPh sb="0" eb="2">
+      <t>クブン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>区</t>
+    <rPh sb="0" eb="1">
+      <t>ク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>(町）</t>
+    <rPh sb="1" eb="2">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>丁目</t>
+    <rPh sb="0" eb="2">
+      <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>申請者</t>
     <rPh sb="0" eb="3">
-      <t>チヨダ</t>
+      <t>シンセイシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>本人確認番号控
+（Ａ・Bのみ)</t>
+    <rPh sb="0" eb="2">
+      <t>ホンニン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒカエ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>申請権限</t>
+    <rPh sb="0" eb="2">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケンゲン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">
 証  明
 </t>
     <rPh sb="1" eb="2">
       <t>ショウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>中央</t>
+    <t>フ リ ガ ナ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>A</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>B</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>C</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>種類</t>
     <rPh sb="0" eb="2">
-      <t>チュウオウ</t>
+      <t>シュルイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>証明番号</t>
+    <rPh sb="0" eb="2">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>手数料</t>
+    <rPh sb="0" eb="3">
+      <t>テスウリョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>400円</t>
+    <rPh sb="3" eb="4">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>100円</t>
+    <rPh sb="3" eb="4">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>件</t>
+    <rPh sb="0" eb="1">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>円</t>
+    <rPh sb="0" eb="1">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>手数料計</t>
+    <rPh sb="0" eb="3">
+      <t>テスウリョウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>納税通知書番号</t>
+    <rPh sb="0" eb="2">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ツウチショ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>A1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>B2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>証明・閲覧を必要とする理由</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>家屋番号</t>
+    <rPh sb="0" eb="2">
+      <t>カオク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>担当者</t>
+    <rPh sb="0" eb="2">
+      <t>タントウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>B1
+Ｃ1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>本人確認</t>
+    <rPh sb="0" eb="1">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ヒト</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>アキラ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>シノブ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>フリガナ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>氏  名</t>
+    <rPh sb="0" eb="1">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>住　所</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※使者の方が申請書を提出する場合は、以下の事項も記入してください。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>住　所
+（所　在）</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ザイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　フリガナ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>件数</t>
+    <rPh sb="0" eb="2">
+      <t>ケンスウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>300円</t>
+    <rPh sb="3" eb="4">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>内訳</t>
+    <rPh sb="0" eb="2">
+      <t>ウチワケ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>評・関・物・覧</t>
+    <rPh sb="0" eb="1">
+      <t>ヒョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>セキ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>モノ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□土地
+□家屋</t>
+    <rPh sb="1" eb="3">
+      <t>トチ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カオク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>国税又は地方税の納税通知書　　　　国税又は地方税の領収書（自動車税及び軽自動車税を除く）　　　　公共料金領収書　　　　キャッシュカード</t>
+    <rPh sb="0" eb="1">
+      <t>クニ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>チホウゼイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ツウチショ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>コクゼイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>チホウゼイ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>リョウシュウショ</t>
+    </rPh>
+    <rPh sb="29" eb="32">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>ケイ</t>
+    </rPh>
+    <rPh sb="36" eb="39">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="41" eb="42">
+      <t>ノゾ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>コウキョウ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>リョウキン</t>
+    </rPh>
+    <rPh sb="52" eb="55">
+      <t>リョウシュウショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※申請者と同じ場合は記入不要です</t>
+  </si>
+  <si>
+    <t>※申請者と同じ場合は記入不要です</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>都税事務所長　殿</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　　　　年　　　月　　　日</t>
+    <rPh sb="7" eb="8">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>申請者が弁護士等の場合で、その事務職員の方が申請書を提出する場合（弁護士等あて委任状、補助者証、本人確認書類 等）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>証明・閲覧の対象となる固定資産の納税義務者（ □ 申請者に同じ）</t>
+    <rPh sb="0" eb="2">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>エツラン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>コテイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>シサン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>ギムシャ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>シンセイシャ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>オナ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□　必要
+□　不要</t>
+    <rPh sb="2" eb="4">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>フヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>共有者氏名表</t>
+    <rPh sb="0" eb="3">
+      <t>キョウユウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ヒョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>申請者　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9.5"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>□所有者　□代理人　□相続人　□その他（　　　　　　　　　　　）</t>
     </r>
     <rPh sb="7" eb="10">
       <t>ショユウシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>　※太枠内に記載されている□に✓を付け、
+　　 所要事項を記入してください。</t>
+    <rPh sb="2" eb="3">
+      <t>フトシ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ワク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ナイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ショヨウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>閲  覧</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>千代田</t>
+    <rPh sb="0" eb="3">
+      <t>チヨダ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>中央</t>
+    <rPh sb="0" eb="2">
+      <t>チュウオウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>港</t>
     <rPh sb="0" eb="1">
       <t>ミナト</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>新宿</t>
     <rPh sb="0" eb="2">
       <t>シンジュク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>文京</t>
     <rPh sb="0" eb="2">
       <t>ブンキョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>住　所
-[...15 lines deleted...]
-  <si>
     <t>台東</t>
     <rPh sb="0" eb="2">
       <t>タイトウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>墨田</t>
     <rPh sb="0" eb="2">
       <t>スミダ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>江東</t>
     <rPh sb="0" eb="2">
       <t>コウトウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　フリガナ</t>
-[...2 lines deleted...]
-  <si>
     <t>品川</t>
     <rPh sb="0" eb="2">
       <t>シナガワ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>目黒</t>
     <rPh sb="0" eb="2">
       <t>メグロ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>氏　名
-[...3 lines deleted...]
-  <si>
     <t>大田</t>
     <rPh sb="0" eb="2">
       <t>オオタ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>世田谷</t>
     <rPh sb="0" eb="3">
       <t>セタガヤ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>電　話</t>
-[...8 lines deleted...]
-  <si>
     <t>渋谷</t>
     <rPh sb="0" eb="2">
       <t>シブヤ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>中野</t>
     <rPh sb="0" eb="2">
       <t>ナカノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>※使者の方が申請書を提出する場合は、以下の事項も記入してください。</t>
-[...2 lines deleted...]
-  <si>
     <t>杉並</t>
     <rPh sb="0" eb="2">
       <t>スギナミ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　</t>
-[...2 lines deleted...]
-  <si>
     <t>豊島</t>
     <rPh sb="0" eb="2">
       <t>トシマ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>閲  覧</t>
-[...2 lines deleted...]
-  <si>
     <t>北</t>
     <rPh sb="0" eb="1">
       <t>キタ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>申請者が法人の場合で、その従業員の方が申請書を提出する場合（従業員証、本人確認書類 等）</t>
-[...5 lines deleted...]
-  <si>
     <t>荒川</t>
     <rPh sb="0" eb="2">
       <t>アラカワ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>板橋</t>
     <rPh sb="0" eb="2">
       <t>イタバシ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>申請者が弁護士等の場合で、その事務職員の方が申請書を提出する場合（弁護士等あて委任状、補助者証、本人確認書類 等）</t>
-[...2 lines deleted...]
-  <si>
     <t>練馬</t>
     <rPh sb="0" eb="2">
       <t>ネリマ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>足立</t>
     <rPh sb="0" eb="2">
       <t>アダチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>住　所</t>
-[...8 lines deleted...]
-  <si>
     <t>葛飾</t>
     <rPh sb="0" eb="2">
       <t>カツシカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>江戸川</t>
     <rPh sb="0" eb="3">
       <t>エドガワ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>フリガナ</t>
-[...100 lines deleted...]
-    </rPh>
+    <t>氏　名
+（名　称）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">物件の所在地（登記簿の地番）
 </t>
     </r>
     <r>
       <rPr>
         <sz val="6.5"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>※同一所有者の物件については、土地・家屋に係る証明の種類ごと、区ごとに、１枚の証明書に最大３物件表示されます。</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ブッケン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>トウキボ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>チバン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ドウイツ</t>
     </rPh>
     <rPh sb="18" eb="21">
       <t>ショユウシャ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ブッケン</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>ブッケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>証明番号</t>
-[...79 lines deleted...]
-    <rPh sb="18" eb="20">
+    <t>クレジットカード　  預（貯）金通帳 　 学生証（顔写真付） 　 東京都シルバーパス 　 法人が発行した身分証明書（顔写真付） 　 その他（　　　 　　 　　　　　　　　　）</t>
+    <rPh sb="11" eb="12">
+      <t>アズカリ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>チョ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ツウチョウ</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>ガクセイショウ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>カオ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>シャシン</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="33" eb="36">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="45" eb="47">
       <t>ホウジン</t>
     </rPh>
-    <rPh sb="21" eb="24">
-[...71 lines deleted...]
-    <rPh sb="94" eb="95">
+    <rPh sb="48" eb="50">
+      <t>ハッコウ</t>
+    </rPh>
+    <rPh sb="52" eb="54">
+      <t>ミブン</t>
+    </rPh>
+    <rPh sb="54" eb="57">
+      <t>ショウメイショ</t>
+    </rPh>
+    <rPh sb="58" eb="59">
+      <t>カオ</t>
+    </rPh>
+    <rPh sb="59" eb="61">
+      <t>シャシン</t>
+    </rPh>
+    <rPh sb="61" eb="62">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="68" eb="69">
       <t>タ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...193 lines deleted...]
-    <t>A</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>官公署が発行した書類</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>（顔写真付）</t>
     </r>
     <rPh sb="0" eb="3">
       <t>カンコウショ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ハッコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>カオ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シャシン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>A1</t>
-[...52 lines deleted...]
-  <si>
     <r>
       <t>官公署が発行した書類</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>（顔写真なし）</t>
     </r>
     <rPh sb="0" eb="3">
       <t>カンコウショ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ハッコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>カオ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シャシン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>B2</t>
-[...10 lines deleted...]
-    <rPh sb="6" eb="7">
+    <t>申請者が法人の場合で、その従業員の方が申請書を提出する場合（従業員証、本人確認書類 等）</t>
+    <rPh sb="42" eb="43">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>◎申請書・委任状の偽造又は偽造した申請書・委任状を行使した者は、刑法第百五十九条（私文書偽造等）又は同法第百六十一条（偽造私文書等行使）の規定により罰せられます。 
+　申請に疑義が生じた場合は、納税義務者の連絡先へ電話連絡させていただきます。なお、お電話がつながらない場合、発行をお断りする可能性があります。</t>
+    <rPh sb="1" eb="4">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
       <t>マタ</t>
     </rPh>
-    <rPh sb="8" eb="10">
-[...5 lines deleted...]
-    <rPh sb="12" eb="13">
+    <rPh sb="17" eb="20">
+      <t>シンセイショ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>モノ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">◎個人情報の保護に関する法律第七十六条の規定に基づき所有者本人等から証明・閲覧申請書の開示請求があった場合は、本申請書も全部開示となります。
+</t>
+    <rPh sb="56" eb="59">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>◎申請者（使者）の本人確認の際、原則本人確認書類の写しをとらせていただきますので、ご理解ご協力のほどよろしくお願いいたします。
+　確認書類で有効期限のある書類は、有効期限内のものに限ります。個人情報については厳重に取り扱い、目的外の利用は一切いたしません（個人情報の保護に関する法律等で定める場合を除く)。</t>
+    <rPh sb="128" eb="130">
+      <t>コジン</t>
+    </rPh>
+    <rPh sb="130" eb="132">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="141" eb="142">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>地番</t>
+    <rPh sb="0" eb="2">
+      <t>チバン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 委任状　 除籍/戸籍謄本・法定相続情報(職印有)（　　　　年　　　月　　　日死亡　続柄【　 　　】）　 賃貸借契約書
+ 賃貸料払込領収証書　 不動産登記情報　 商業登記情報　 売買契約書　 売買代金払込領収証書　 訴状等
+ 不動産競売申立代金納付期限通知書　 媒介契約書　 税務代理権限証書　 その他（　　　　　　  　　　　　　　　　）　</t>
+    <rPh sb="1" eb="4">
+      <t>イニンジョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジョセキ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>コセキ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>トウホン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ホウテイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ソウゾク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>アリ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>シボウ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>ゾクガラ</t>
+    </rPh>
+    <rPh sb="53" eb="56">
+      <t>チンタイシャク</t>
+    </rPh>
+    <rPh sb="56" eb="59">
+      <t>ケイヤクショ</t>
+    </rPh>
+    <rPh sb="61" eb="63">
+      <t>チンタイ</t>
+    </rPh>
+    <rPh sb="63" eb="64">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="64" eb="66">
+      <t>ハライコミ</t>
+    </rPh>
+    <rPh sb="66" eb="69">
+      <t>リョウシュウショウ</t>
+    </rPh>
+    <rPh sb="69" eb="70">
       <t>ショ</t>
     </rPh>
-    <rPh sb="16" eb="18">
-      <t>キョウサイ</t>
+    <rPh sb="72" eb="75">
+      <t>フドウサン</t>
+    </rPh>
+    <rPh sb="81" eb="83">
+      <t>ショウギョウ</t>
+    </rPh>
+    <rPh sb="89" eb="91">
+      <t>バイバイ</t>
+    </rPh>
+    <rPh sb="91" eb="94">
+      <t>ケイヤクショ</t>
+    </rPh>
+    <rPh sb="96" eb="98">
+      <t>バイバイ</t>
+    </rPh>
+    <rPh sb="98" eb="100">
+      <t>ダイキン</t>
+    </rPh>
+    <rPh sb="100" eb="102">
+      <t>ハライコミ</t>
+    </rPh>
+    <rPh sb="102" eb="105">
+      <t>リョウシュウショウ</t>
+    </rPh>
+    <rPh sb="105" eb="106">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="108" eb="110">
+      <t>ソジョウ</t>
+    </rPh>
+    <rPh sb="110" eb="111">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="113" eb="116">
+      <t>フドウサン</t>
+    </rPh>
+    <rPh sb="116" eb="118">
+      <t>ケイバイ</t>
+    </rPh>
+    <rPh sb="118" eb="120">
+      <t>モウシタテ</t>
+    </rPh>
+    <rPh sb="120" eb="122">
+      <t>ダイキン</t>
+    </rPh>
+    <rPh sb="122" eb="124">
+      <t>ノウフ</t>
+    </rPh>
+    <rPh sb="124" eb="126">
+      <t>キゲン</t>
+    </rPh>
+    <rPh sb="126" eb="129">
+      <t>ツウチショ</t>
+    </rPh>
+    <rPh sb="131" eb="133">
+      <t>バイカイ</t>
+    </rPh>
+    <rPh sb="133" eb="136">
+      <t>ケイヤクショ</t>
+    </rPh>
+    <rPh sb="150" eb="151">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 納税義務者　 代理人　 相続人　 法人の代表者　 法人の従業員　 納税管理人　 借地・借家人　　
+ 賦課期日後の所有者　 民事訴訟等の申立人　 強制競売等の申立人　 競売の買受人　 その他（　    　　　　　　）</t>
+    <rPh sb="1" eb="3">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ギムシャ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ダイリニン</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ソウゾクニン</t>
     </rPh>
     <rPh sb="18" eb="20">
-      <t>クミアイ</t>
-[...23 lines deleted...]
-      <t>テチョウ</t>
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="29" eb="32">
+      <t>ジュウギョウイン</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="36" eb="39">
+      <t>カンリニン</t>
     </rPh>
     <rPh sb="41" eb="43">
-      <t>ジュウミン</t>
-[...5 lines deleted...]
-      <t>ダイチョウ</t>
+      <t>シャクチ</t>
+    </rPh>
+    <rPh sb="44" eb="47">
+      <t>シャッカニン</t>
+    </rPh>
+    <rPh sb="51" eb="53">
+      <t>フカ</t>
+    </rPh>
+    <rPh sb="53" eb="55">
+      <t>キジツ</t>
     </rPh>
     <rPh sb="55" eb="56">
+      <t>ゴ</t>
+    </rPh>
+    <rPh sb="57" eb="60">
+      <t>ショユウシャ</t>
+    </rPh>
+    <rPh sb="62" eb="64">
+      <t>ミンジ</t>
+    </rPh>
+    <rPh sb="64" eb="66">
+      <t>ソショウ</t>
+    </rPh>
+    <rPh sb="66" eb="67">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>モウシタテ</t>
+    </rPh>
+    <rPh sb="70" eb="71">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="73" eb="75">
+      <t>キョウセイ</t>
+    </rPh>
+    <rPh sb="75" eb="77">
+      <t>ケイバイ</t>
+    </rPh>
+    <rPh sb="77" eb="78">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="79" eb="81">
+      <t>モウシタテ</t>
+    </rPh>
+    <rPh sb="81" eb="82">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="84" eb="86">
+      <t>ケイバイ</t>
+    </rPh>
+    <rPh sb="87" eb="89">
+      <t>カイウケ</t>
+    </rPh>
+    <rPh sb="89" eb="90">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="94" eb="95">
       <t>タ</t>
-    </rPh>
-[...208 lines deleted...]
-      <t>エン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">　　　
 </t>
     </r>
     <r>
       <rPr>
         <sz val="7.5"/>
-        <rFont val="ＭＳ Ｐ明朝"/>
-        <family val="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> 〔手数料確認欄〕
 　　窓口職員が収納金額をお伝えしたあとに、お買い求めください。
 　　証明は１件４００円(※)、閲覧は１件３００円です。
 　　※同一所有者（同一納税通知書番号）が所有する同一区内の
 　　　 物件の証明を２件以上申請される場合は、２件目以降は１件
 　　　 につき１００円となります。</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <rFont val="ＭＳ Ｐ明朝"/>
-        <family val="1"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 　</t>
     </r>
     <rPh sb="81" eb="84">
       <t>ショユウシャ</t>
     </rPh>
     <rPh sb="85" eb="87">
       <t>ドウイツ</t>
     </rPh>
     <rPh sb="87" eb="89">
       <t>ノウゼイ</t>
     </rPh>
     <rPh sb="89" eb="92">
       <t>ツウチショ</t>
     </rPh>
     <rPh sb="92" eb="94">
       <t>バンゴウ</t>
     </rPh>
     <rPh sb="110" eb="112">
       <t>ブッケン</t>
     </rPh>
     <rPh sb="117" eb="118">
       <t>ケン</t>
     </rPh>
     <rPh sb="118" eb="120">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="120" eb="122">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="125" eb="127">
       <t>バアイ</t>
     </rPh>
     <rPh sb="130" eb="131">
       <t>ケン</t>
     </rPh>
     <rPh sb="131" eb="132">
       <t>メ</t>
     </rPh>
     <rPh sb="132" eb="134">
       <t>イコウ</t>
     </rPh>
     <rPh sb="136" eb="137">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>評・関・物・覧</t>
-[...4 lines deleted...]
-      <t>セキ</t>
+    <t>資格確認書　　国民年金手帳　　印鑑証明書　　その他（ 　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　           　　　　　　　　　　）</t>
+    <rPh sb="0" eb="2">
+      <t>シカク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カクニン</t>
     </rPh>
     <rPh sb="4" eb="5">
-      <t>モノ</t>
-[...31 lines deleted...]
-    <t>内訳</t>
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>コクミン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>テチョウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>インカン</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>ショウメイショ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>運転免許証 　旅券　 在留カード 　個人番号カード 　身体障害者手帳 　（　　　  　　　　）士証明書類　 その他（　　　                                          　　　　）</t>
     <rPh sb="0" eb="2">
-      <t>ウチワケ</t>
+      <t>ウンテン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>メンキョショウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>リョケン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ザイリュウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>コジン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>シンタイ</t>
+    </rPh>
+    <rPh sb="29" eb="32">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>テチョウ</t>
+    </rPh>
+    <rPh sb="47" eb="48">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="56" eb="57">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  □登記所（　　　通）　　  □金融機関（　　　通）　　
+  □裁判所（　　　通）　　  □税務署（　　　通）　 
+  □官公庁（　　　　　　　　 　）（　　　通）
+  □参考資料（　　　通）　
+  □その他（　　　　　　　          　　）（　　　通）</t>
+    <rPh sb="64" eb="65">
+      <t>チョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="30">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1613,125 +1552,153 @@
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...10 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9.5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...10 lines deleted...]
-    <font>
       <sz val="6.5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8.5"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="7"/>
       <color rgb="FFFF0000"/>
-      <name val="ＭＳ Ｐ明朝"/>
-      <family val="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="7.5"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="72">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -2520,51 +2487,51 @@
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="296">
+  <cellXfs count="307">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -2607,1022 +2574,1055 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="56" fontId="0" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...69 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...706 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>255569</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>90517</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>72109</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>51174</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="角丸四角形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D5FFF98-ED68-46CB-82B6-01228524B38B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2397052" y="2547310"/>
-          <a:ext cx="604816" cy="216847"/>
+          <a:off x="2518709" y="2437477"/>
+          <a:ext cx="586160" cy="212117"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:prstDash val="sysDot"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
-              <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>使</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
-              <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
-              <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
-              <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>者</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>31748</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>50509</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>117231</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="テキスト ボックス 5">
+        <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AA6767F-C46E-4B81-AAF5-AA3C33A08207}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="647210" y="970771"/>
-          <a:ext cx="1656375" cy="1621494"/>
+          <a:off x="641348" y="964909"/>
+          <a:ext cx="1647583" cy="1614461"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
@@ -3712,62 +3712,62 @@
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000"/>
             <a:t>  </a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="950"/>
             <a:t>□物件証明</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>15786</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>25977</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1865401" cy="1108362"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="テキスト ボックス 6">
+        <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7120ED5E-313B-44B1-B81E-3B83EAFC61AF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="292877" y="2892136"/>
+          <a:off x="625386" y="2837757"/>
           <a:ext cx="1865401" cy="1108362"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="36000" rtlCol="0" anchor="t">
           <a:noAutofit/>
         </a:bodyPr>
@@ -4089,5250 +4089,5369 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D77BD856-C6ED-4D73-8D62-290D01C3E3FC}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A1:BJ82"/>
+  <dimension ref="A1:DG82"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="88" workbookViewId="0">
-      <selection activeCell="BT15" sqref="BT15"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A11" zoomScale="145" zoomScaleNormal="130" zoomScaleSheetLayoutView="145" zoomScalePageLayoutView="88" workbookViewId="0">
+      <selection activeCell="CG37" sqref="CG37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="1.7109375" defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="1.77734375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="19" max="19" width="2.42578125" customWidth="1"/>
+    <col min="1" max="1" width="1.77734375" customWidth="1"/>
+    <col min="2" max="2" width="1.33203125" customWidth="1"/>
+    <col min="3" max="4" width="1.109375" customWidth="1"/>
+    <col min="5" max="5" width="1.33203125" customWidth="1"/>
+    <col min="6" max="7" width="1.109375" customWidth="1"/>
+    <col min="8" max="8" width="1.21875" customWidth="1"/>
+    <col min="9" max="9" width="2.6640625" customWidth="1"/>
+    <col min="10" max="10" width="1.77734375" customWidth="1"/>
+    <col min="11" max="11" width="1.109375" customWidth="1"/>
+    <col min="13" max="13" width="2.44140625" customWidth="1"/>
+    <col min="15" max="15" width="2.109375" customWidth="1"/>
+    <col min="17" max="17" width="1.88671875" customWidth="1"/>
+    <col min="19" max="19" width="2.44140625" customWidth="1"/>
     <col min="20" max="21" width="2" customWidth="1"/>
-    <col min="22" max="22" width="1.140625" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="51" max="51" width="2.140625" customWidth="1"/>
+    <col min="22" max="22" width="1.109375" customWidth="1"/>
+    <col min="25" max="25" width="1.109375" customWidth="1"/>
+    <col min="26" max="26" width="1.6640625" customWidth="1"/>
+    <col min="27" max="27" width="1.109375" customWidth="1"/>
+    <col min="28" max="28" width="1.77734375" customWidth="1"/>
+    <col min="33" max="33" width="1.77734375" customWidth="1"/>
+    <col min="34" max="34" width="0.109375" customWidth="1"/>
+    <col min="42" max="42" width="1.109375" customWidth="1"/>
+    <col min="43" max="43" width="4.21875" customWidth="1"/>
+    <col min="45" max="45" width="1.109375" customWidth="1"/>
+    <col min="46" max="46" width="2.109375" customWidth="1"/>
+    <col min="47" max="48" width="2.88671875" customWidth="1"/>
+    <col min="49" max="49" width="2.109375" customWidth="1"/>
+    <col min="50" max="50" width="1.33203125" customWidth="1"/>
+    <col min="51" max="51" width="2.109375" customWidth="1"/>
     <col min="52" max="52" width="2" customWidth="1"/>
     <col min="53" max="53" width="3" customWidth="1"/>
-    <col min="54" max="54" width="2.28515625" customWidth="1"/>
+    <col min="54" max="54" width="2.21875" customWidth="1"/>
     <col min="55" max="56" width="2" customWidth="1"/>
-    <col min="57" max="57" width="2.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="62" max="62" width="21.42578125" hidden="1" customWidth="1"/>
+    <col min="57" max="57" width="2.21875" customWidth="1"/>
+    <col min="58" max="58" width="2.88671875" customWidth="1"/>
+    <col min="61" max="61" width="2.44140625" hidden="1" customWidth="1"/>
+    <col min="62" max="62" width="21.44140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62" ht="12" customHeight="1">
+    <row r="1" spans="1:62" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E1" s="1"/>
-      <c r="N1" s="218" t="s">
-[...31 lines deleted...]
-      <c r="AR1" s="200" t="s">
+      <c r="N1" s="254" t="s">
         <v>1</v>
       </c>
-      <c r="AS1" s="201"/>
-[...12 lines deleted...]
-      <c r="BF1" s="202"/>
+      <c r="O1" s="254"/>
+      <c r="P1" s="254"/>
+      <c r="Q1" s="254"/>
+      <c r="R1" s="254"/>
+      <c r="S1" s="254"/>
+      <c r="T1" s="254"/>
+      <c r="U1" s="254"/>
+      <c r="V1" s="254"/>
+      <c r="W1" s="254"/>
+      <c r="X1" s="254"/>
+      <c r="Y1" s="254"/>
+      <c r="Z1" s="254"/>
+      <c r="AA1" s="254"/>
+      <c r="AB1" s="254"/>
+      <c r="AC1" s="254"/>
+      <c r="AD1" s="254"/>
+      <c r="AE1" s="254"/>
+      <c r="AF1" s="254"/>
+      <c r="AG1" s="254"/>
+      <c r="AH1" s="254"/>
+      <c r="AI1" s="254"/>
+      <c r="AJ1" s="254"/>
+      <c r="AK1" s="254"/>
+      <c r="AL1" s="254"/>
+      <c r="AM1" s="254"/>
+      <c r="AN1" s="254"/>
+      <c r="AO1" s="254"/>
+      <c r="AP1" s="254"/>
+      <c r="AQ1" s="254"/>
+      <c r="AR1" s="255" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS1" s="256"/>
+      <c r="AT1" s="256"/>
+      <c r="AU1" s="256"/>
+      <c r="AV1" s="256"/>
+      <c r="AW1" s="256"/>
+      <c r="AX1" s="256"/>
+      <c r="AY1" s="256"/>
+      <c r="AZ1" s="256"/>
+      <c r="BA1" s="256"/>
+      <c r="BB1" s="256"/>
+      <c r="BC1" s="256"/>
+      <c r="BD1" s="256"/>
+      <c r="BE1" s="256"/>
+      <c r="BF1" s="257"/>
     </row>
-    <row r="2" spans="1:62" ht="8.25" customHeight="1">
-[...44 lines deleted...]
-      <c r="BF2" s="205"/>
+    <row r="2" spans="1:62" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N2" s="254"/>
+      <c r="O2" s="254"/>
+      <c r="P2" s="254"/>
+      <c r="Q2" s="254"/>
+      <c r="R2" s="254"/>
+      <c r="S2" s="254"/>
+      <c r="T2" s="254"/>
+      <c r="U2" s="254"/>
+      <c r="V2" s="254"/>
+      <c r="W2" s="254"/>
+      <c r="X2" s="254"/>
+      <c r="Y2" s="254"/>
+      <c r="Z2" s="254"/>
+      <c r="AA2" s="254"/>
+      <c r="AB2" s="254"/>
+      <c r="AC2" s="254"/>
+      <c r="AD2" s="254"/>
+      <c r="AE2" s="254"/>
+      <c r="AF2" s="254"/>
+      <c r="AG2" s="254"/>
+      <c r="AH2" s="254"/>
+      <c r="AI2" s="254"/>
+      <c r="AJ2" s="254"/>
+      <c r="AK2" s="254"/>
+      <c r="AL2" s="254"/>
+      <c r="AM2" s="254"/>
+      <c r="AN2" s="254"/>
+      <c r="AO2" s="254"/>
+      <c r="AP2" s="254"/>
+      <c r="AQ2" s="254"/>
+      <c r="AR2" s="258"/>
+      <c r="AS2" s="259"/>
+      <c r="AT2" s="259"/>
+      <c r="AU2" s="259"/>
+      <c r="AV2" s="259"/>
+      <c r="AW2" s="259"/>
+      <c r="AX2" s="259"/>
+      <c r="AY2" s="259"/>
+      <c r="AZ2" s="259"/>
+      <c r="BA2" s="259"/>
+      <c r="BB2" s="259"/>
+      <c r="BC2" s="259"/>
+      <c r="BD2" s="259"/>
+      <c r="BE2" s="259"/>
+      <c r="BF2" s="260"/>
     </row>
-    <row r="3" spans="1:62" ht="8.25" customHeight="1" thickBot="1">
+    <row r="3" spans="1:62" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="N3" s="19"/>
       <c r="O3" s="19"/>
       <c r="P3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="R3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="U3" s="19"/>
       <c r="V3" s="19"/>
       <c r="W3" s="19"/>
       <c r="X3" s="19"/>
       <c r="Y3" s="19"/>
       <c r="Z3" s="19"/>
       <c r="AA3" s="19"/>
       <c r="AB3" s="19"/>
       <c r="AC3" s="19"/>
       <c r="AD3" s="19"/>
       <c r="AE3" s="19"/>
       <c r="AF3" s="19"/>
       <c r="AG3" s="19"/>
       <c r="AH3" s="19"/>
       <c r="AI3" s="19"/>
       <c r="AJ3" s="19"/>
       <c r="AK3" s="19"/>
       <c r="AL3" s="19"/>
       <c r="AM3" s="19"/>
       <c r="AN3" s="19"/>
       <c r="AO3" s="19"/>
       <c r="AP3" s="19"/>
       <c r="AQ3" s="19"/>
-      <c r="AR3" s="203"/>
-[...13 lines deleted...]
-      <c r="BF3" s="205"/>
+      <c r="AR3" s="258"/>
+      <c r="AS3" s="259"/>
+      <c r="AT3" s="259"/>
+      <c r="AU3" s="259"/>
+      <c r="AV3" s="259"/>
+      <c r="AW3" s="259"/>
+      <c r="AX3" s="259"/>
+      <c r="AY3" s="259"/>
+      <c r="AZ3" s="259"/>
+      <c r="BA3" s="259"/>
+      <c r="BB3" s="259"/>
+      <c r="BC3" s="259"/>
+      <c r="BD3" s="259"/>
+      <c r="BE3" s="259"/>
+      <c r="BF3" s="260"/>
     </row>
-    <row r="4" spans="1:62" ht="14.25" customHeight="1">
+    <row r="4" spans="1:62" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="6"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
-      <c r="O4" s="209" t="s">
+      <c r="O4" s="264" t="s">
+        <v>51</v>
+      </c>
+      <c r="P4" s="264"/>
+      <c r="Q4" s="264"/>
+      <c r="R4" s="264"/>
+      <c r="S4" s="264"/>
+      <c r="T4" s="264"/>
+      <c r="U4" s="264"/>
+      <c r="V4" s="264"/>
+      <c r="W4" s="264"/>
+      <c r="X4" s="264"/>
+      <c r="Y4" s="264"/>
+      <c r="Z4" s="264"/>
+      <c r="AA4" s="264"/>
+      <c r="AB4" s="265"/>
+      <c r="AC4" s="266" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD4" s="267"/>
+      <c r="AE4" s="267"/>
+      <c r="AF4" s="267"/>
+      <c r="AG4" s="267"/>
+      <c r="AH4" s="267"/>
+      <c r="AI4" s="267"/>
+      <c r="AJ4" s="267"/>
+      <c r="AK4" s="267"/>
+      <c r="AL4" s="267"/>
+      <c r="AM4" s="267"/>
+      <c r="AN4" s="267"/>
+      <c r="AO4" s="267"/>
+      <c r="AP4" s="267"/>
+      <c r="AQ4" s="268"/>
+      <c r="AR4" s="261"/>
+      <c r="AS4" s="262"/>
+      <c r="AT4" s="262"/>
+      <c r="AU4" s="262"/>
+      <c r="AV4" s="262"/>
+      <c r="AW4" s="262"/>
+      <c r="AX4" s="262"/>
+      <c r="AY4" s="262"/>
+      <c r="AZ4" s="262"/>
+      <c r="BA4" s="262"/>
+      <c r="BB4" s="262"/>
+      <c r="BC4" s="262"/>
+      <c r="BD4" s="262"/>
+      <c r="BE4" s="262"/>
+      <c r="BF4" s="263"/>
+    </row>
+    <row r="5" spans="1:62" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="269" t="s">
+        <v>89</v>
+      </c>
+      <c r="B5" s="271" t="s">
+        <v>88</v>
+      </c>
+      <c r="C5" s="271"/>
+      <c r="D5" s="271"/>
+      <c r="E5" s="272" t="s">
+        <v>90</v>
+      </c>
+      <c r="F5" s="272"/>
+      <c r="G5" s="273"/>
+      <c r="H5" s="274" t="s">
         <v>2</v>
       </c>
-      <c r="P4" s="209"/>
-[...70 lines deleted...]
-      <c r="Q5" s="96"/>
+      <c r="I5" s="274"/>
+      <c r="J5" s="274"/>
+      <c r="K5" s="274"/>
+      <c r="L5" s="274"/>
+      <c r="M5" s="182"/>
+      <c r="N5" s="182"/>
+      <c r="O5" s="182"/>
+      <c r="P5" s="182"/>
+      <c r="Q5" s="182"/>
       <c r="R5" s="1" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="18"/>
       <c r="AB5" s="5"/>
       <c r="BI5">
         <v>1</v>
       </c>
       <c r="BJ5" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
     </row>
-    <row r="6" spans="1:62" ht="9" customHeight="1" thickBot="1">
-[...21 lines deleted...]
-      <c r="T6" s="221"/>
+    <row r="6" spans="1:62" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="270"/>
+      <c r="B6" s="271"/>
+      <c r="C6" s="271"/>
+      <c r="D6" s="271"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="273"/>
+      <c r="H6" s="275" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="275"/>
+      <c r="J6" s="275"/>
+      <c r="K6" s="275"/>
+      <c r="L6" s="275"/>
+      <c r="M6" s="275"/>
+      <c r="N6" s="275"/>
+      <c r="O6" s="275"/>
+      <c r="P6" s="275"/>
+      <c r="Q6" s="275"/>
+      <c r="R6" s="275"/>
+      <c r="S6" s="275"/>
+      <c r="T6" s="276"/>
       <c r="U6" s="24"/>
       <c r="W6" s="29"/>
       <c r="X6" s="29"/>
       <c r="Y6" s="29"/>
       <c r="Z6" s="29"/>
       <c r="AA6" s="29"/>
       <c r="AB6" s="29"/>
       <c r="AC6" s="30"/>
       <c r="AD6" s="30"/>
       <c r="AE6" s="30"/>
       <c r="AF6" s="30"/>
       <c r="AG6" s="30"/>
       <c r="AH6" s="30"/>
       <c r="AI6" s="30"/>
       <c r="AJ6" s="30"/>
       <c r="AK6" s="30"/>
       <c r="AL6" s="30"/>
       <c r="AM6" s="30"/>
       <c r="AN6" s="30"/>
       <c r="AO6" s="30"/>
       <c r="AP6" s="30"/>
       <c r="AQ6" s="30"/>
       <c r="AR6" s="30"/>
       <c r="AS6" s="30"/>
       <c r="AT6" s="30"/>
       <c r="AU6" s="30"/>
       <c r="AV6" s="30"/>
       <c r="AW6" s="30"/>
       <c r="AX6" s="30"/>
       <c r="AY6" s="30"/>
       <c r="AZ6" s="30"/>
       <c r="BA6" s="30"/>
       <c r="BB6" s="30"/>
       <c r="BC6" s="3"/>
       <c r="BD6" s="3"/>
       <c r="BE6" s="3"/>
       <c r="BF6" s="4"/>
       <c r="BI6">
         <v>2</v>
       </c>
       <c r="BJ6" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
     </row>
-    <row r="7" spans="1:62" ht="8.25" customHeight="1" thickTop="1">
-[...19 lines deleted...]
-      <c r="T7" s="222"/>
+    <row r="7" spans="1:62" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="270"/>
+      <c r="B7" s="271"/>
+      <c r="C7" s="271"/>
+      <c r="D7" s="271"/>
+      <c r="E7" s="272"/>
+      <c r="F7" s="272"/>
+      <c r="G7" s="273"/>
+      <c r="H7" s="277"/>
+      <c r="I7" s="277"/>
+      <c r="J7" s="277"/>
+      <c r="K7" s="277"/>
+      <c r="L7" s="277"/>
+      <c r="M7" s="277"/>
+      <c r="N7" s="277"/>
+      <c r="O7" s="277"/>
+      <c r="P7" s="277"/>
+      <c r="Q7" s="277"/>
+      <c r="R7" s="277"/>
+      <c r="S7" s="277"/>
+      <c r="T7" s="278"/>
       <c r="U7" s="24"/>
       <c r="V7" s="28"/>
-      <c r="W7" s="282" t="s">
-[...32 lines deleted...]
-      <c r="BB7" s="284"/>
+      <c r="W7" s="279" t="s">
+        <v>56</v>
+      </c>
+      <c r="X7" s="280"/>
+      <c r="Y7" s="280"/>
+      <c r="Z7" s="280"/>
+      <c r="AA7" s="280"/>
+      <c r="AB7" s="280"/>
+      <c r="AC7" s="280"/>
+      <c r="AD7" s="280"/>
+      <c r="AE7" s="280"/>
+      <c r="AF7" s="280"/>
+      <c r="AG7" s="280"/>
+      <c r="AH7" s="280"/>
+      <c r="AI7" s="280"/>
+      <c r="AJ7" s="280"/>
+      <c r="AK7" s="280"/>
+      <c r="AL7" s="280"/>
+      <c r="AM7" s="280"/>
+      <c r="AN7" s="280"/>
+      <c r="AO7" s="280"/>
+      <c r="AP7" s="280"/>
+      <c r="AQ7" s="280"/>
+      <c r="AR7" s="280"/>
+      <c r="AS7" s="280"/>
+      <c r="AT7" s="280"/>
+      <c r="AU7" s="280"/>
+      <c r="AV7" s="280"/>
+      <c r="AW7" s="280"/>
+      <c r="AX7" s="280"/>
+      <c r="AY7" s="280"/>
+      <c r="AZ7" s="280"/>
+      <c r="BA7" s="280"/>
+      <c r="BB7" s="281"/>
       <c r="BF7" s="5"/>
       <c r="BI7">
         <v>3</v>
       </c>
       <c r="BJ7" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
     </row>
-    <row r="8" spans="1:62" ht="12" customHeight="1" thickBot="1">
-[...19 lines deleted...]
-      <c r="T8" s="244"/>
+    <row r="8" spans="1:62" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="270"/>
+      <c r="B8" s="271"/>
+      <c r="C8" s="271"/>
+      <c r="D8" s="271"/>
+      <c r="E8" s="272"/>
+      <c r="F8" s="272"/>
+      <c r="G8" s="273"/>
+      <c r="H8" s="285"/>
+      <c r="I8" s="286"/>
+      <c r="J8" s="286"/>
+      <c r="K8" s="286"/>
+      <c r="L8" s="286"/>
+      <c r="M8" s="286"/>
+      <c r="N8" s="286"/>
+      <c r="O8" s="286"/>
+      <c r="P8" s="286"/>
+      <c r="Q8" s="286"/>
+      <c r="R8" s="286"/>
+      <c r="S8" s="286"/>
+      <c r="T8" s="287"/>
       <c r="U8" s="22"/>
       <c r="V8" s="28"/>
-      <c r="W8" s="285"/>
-[...30 lines deleted...]
-      <c r="BB8" s="287"/>
+      <c r="W8" s="282"/>
+      <c r="X8" s="283"/>
+      <c r="Y8" s="283"/>
+      <c r="Z8" s="283"/>
+      <c r="AA8" s="283"/>
+      <c r="AB8" s="283"/>
+      <c r="AC8" s="283"/>
+      <c r="AD8" s="283"/>
+      <c r="AE8" s="283"/>
+      <c r="AF8" s="283"/>
+      <c r="AG8" s="283"/>
+      <c r="AH8" s="283"/>
+      <c r="AI8" s="283"/>
+      <c r="AJ8" s="283"/>
+      <c r="AK8" s="283"/>
+      <c r="AL8" s="283"/>
+      <c r="AM8" s="283"/>
+      <c r="AN8" s="283"/>
+      <c r="AO8" s="283"/>
+      <c r="AP8" s="283"/>
+      <c r="AQ8" s="283"/>
+      <c r="AR8" s="283"/>
+      <c r="AS8" s="283"/>
+      <c r="AT8" s="283"/>
+      <c r="AU8" s="283"/>
+      <c r="AV8" s="283"/>
+      <c r="AW8" s="283"/>
+      <c r="AX8" s="283"/>
+      <c r="AY8" s="283"/>
+      <c r="AZ8" s="283"/>
+      <c r="BA8" s="283"/>
+      <c r="BB8" s="284"/>
       <c r="BC8" s="26"/>
       <c r="BD8" s="26"/>
       <c r="BE8" s="26"/>
       <c r="BF8" s="5"/>
       <c r="BI8">
         <v>4</v>
       </c>
       <c r="BJ8" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
     </row>
-    <row r="9" spans="1:62" ht="8.25" customHeight="1" thickTop="1">
-[...19 lines deleted...]
-      <c r="T9" s="247"/>
+    <row r="9" spans="1:62" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="270"/>
+      <c r="B9" s="271"/>
+      <c r="C9" s="271"/>
+      <c r="D9" s="271"/>
+      <c r="E9" s="272"/>
+      <c r="F9" s="272"/>
+      <c r="G9" s="273"/>
+      <c r="H9" s="288"/>
+      <c r="I9" s="289"/>
+      <c r="J9" s="289"/>
+      <c r="K9" s="289"/>
+      <c r="L9" s="289"/>
+      <c r="M9" s="289"/>
+      <c r="N9" s="289"/>
+      <c r="O9" s="289"/>
+      <c r="P9" s="289"/>
+      <c r="Q9" s="289"/>
+      <c r="R9" s="289"/>
+      <c r="S9" s="289"/>
+      <c r="T9" s="290"/>
       <c r="U9" s="22"/>
       <c r="W9" s="27"/>
       <c r="X9" s="27"/>
       <c r="Y9" s="27"/>
       <c r="Z9" s="27"/>
       <c r="AA9" s="27"/>
       <c r="AB9" s="27"/>
       <c r="AC9" s="27"/>
       <c r="AD9" s="27"/>
       <c r="AE9" s="27"/>
       <c r="AF9" s="27"/>
       <c r="AG9" s="27"/>
       <c r="AH9" s="27"/>
       <c r="AI9" s="27"/>
       <c r="AJ9" s="27"/>
       <c r="AK9" s="27"/>
       <c r="AL9" s="27"/>
       <c r="AM9" s="27"/>
       <c r="AN9" s="27"/>
       <c r="AO9" s="27"/>
       <c r="AP9" s="27"/>
       <c r="AQ9" s="27"/>
       <c r="AR9" s="27"/>
       <c r="AS9" s="27"/>
       <c r="AT9" s="27"/>
       <c r="AU9" s="27"/>
       <c r="AV9" s="27"/>
       <c r="AW9" s="27"/>
       <c r="AX9" s="27"/>
       <c r="AY9" s="27"/>
       <c r="AZ9" s="27"/>
       <c r="BA9" s="27"/>
       <c r="BB9" s="27"/>
       <c r="BC9" s="26"/>
       <c r="BD9" s="26"/>
       <c r="BE9" s="26"/>
       <c r="BF9" s="5"/>
       <c r="BI9">
         <v>5</v>
       </c>
       <c r="BJ9" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
     </row>
-    <row r="10" spans="1:62" ht="10.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T10" s="247"/>
+    <row r="10" spans="1:62" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="270"/>
+      <c r="B10" s="271"/>
+      <c r="C10" s="271"/>
+      <c r="D10" s="271"/>
+      <c r="E10" s="272"/>
+      <c r="F10" s="272"/>
+      <c r="G10" s="273"/>
+      <c r="H10" s="288"/>
+      <c r="I10" s="289"/>
+      <c r="J10" s="289"/>
+      <c r="K10" s="289"/>
+      <c r="L10" s="289"/>
+      <c r="M10" s="289"/>
+      <c r="N10" s="289"/>
+      <c r="O10" s="289"/>
+      <c r="P10" s="289"/>
+      <c r="Q10" s="289"/>
+      <c r="R10" s="289"/>
+      <c r="S10" s="289"/>
+      <c r="T10" s="290"/>
       <c r="U10" s="22"/>
-      <c r="W10" s="214" t="s">
-[...35 lines deleted...]
-      <c r="BE10" s="219"/>
+      <c r="W10" s="294" t="s">
+        <v>40</v>
+      </c>
+      <c r="X10" s="294"/>
+      <c r="Y10" s="294"/>
+      <c r="Z10" s="294"/>
+      <c r="AA10" s="294"/>
+      <c r="AB10" s="294"/>
+      <c r="AC10" s="295"/>
+      <c r="AD10" s="295"/>
+      <c r="AE10" s="295"/>
+      <c r="AF10" s="295"/>
+      <c r="AG10" s="295"/>
+      <c r="AH10" s="295"/>
+      <c r="AI10" s="295"/>
+      <c r="AJ10" s="295"/>
+      <c r="AK10" s="295"/>
+      <c r="AL10" s="295"/>
+      <c r="AM10" s="295"/>
+      <c r="AN10" s="295"/>
+      <c r="AO10" s="295"/>
+      <c r="AP10" s="295"/>
+      <c r="AQ10" s="295"/>
+      <c r="AR10" s="295"/>
+      <c r="AS10" s="295"/>
+      <c r="AT10" s="295"/>
+      <c r="AU10" s="295"/>
+      <c r="AV10" s="295"/>
+      <c r="AW10" s="295"/>
+      <c r="AX10" s="295"/>
+      <c r="AY10" s="295"/>
+      <c r="AZ10" s="295"/>
+      <c r="BA10" s="295"/>
+      <c r="BB10" s="295"/>
+      <c r="BC10" s="295"/>
+      <c r="BD10" s="295"/>
+      <c r="BE10" s="295"/>
       <c r="BF10" s="5"/>
       <c r="BI10">
         <v>6</v>
       </c>
       <c r="BJ10" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
     </row>
-    <row r="11" spans="1:62" ht="10.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T11" s="247"/>
+    <row r="11" spans="1:62" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="270"/>
+      <c r="B11" s="271"/>
+      <c r="C11" s="271"/>
+      <c r="D11" s="271"/>
+      <c r="E11" s="272"/>
+      <c r="F11" s="272"/>
+      <c r="G11" s="273"/>
+      <c r="H11" s="288"/>
+      <c r="I11" s="289"/>
+      <c r="J11" s="289"/>
+      <c r="K11" s="289"/>
+      <c r="L11" s="289"/>
+      <c r="M11" s="289"/>
+      <c r="N11" s="289"/>
+      <c r="O11" s="289"/>
+      <c r="P11" s="289"/>
+      <c r="Q11" s="289"/>
+      <c r="R11" s="289"/>
+      <c r="S11" s="289"/>
+      <c r="T11" s="290"/>
       <c r="U11" s="22"/>
-      <c r="W11" s="214"/>
-[...33 lines deleted...]
-      <c r="BE11" s="219"/>
+      <c r="W11" s="294"/>
+      <c r="X11" s="294"/>
+      <c r="Y11" s="294"/>
+      <c r="Z11" s="294"/>
+      <c r="AA11" s="294"/>
+      <c r="AB11" s="294"/>
+      <c r="AC11" s="295"/>
+      <c r="AD11" s="295"/>
+      <c r="AE11" s="295"/>
+      <c r="AF11" s="295"/>
+      <c r="AG11" s="295"/>
+      <c r="AH11" s="295"/>
+      <c r="AI11" s="295"/>
+      <c r="AJ11" s="295"/>
+      <c r="AK11" s="295"/>
+      <c r="AL11" s="295"/>
+      <c r="AM11" s="295"/>
+      <c r="AN11" s="295"/>
+      <c r="AO11" s="295"/>
+      <c r="AP11" s="295"/>
+      <c r="AQ11" s="295"/>
+      <c r="AR11" s="295"/>
+      <c r="AS11" s="295"/>
+      <c r="AT11" s="295"/>
+      <c r="AU11" s="295"/>
+      <c r="AV11" s="295"/>
+      <c r="AW11" s="295"/>
+      <c r="AX11" s="295"/>
+      <c r="AY11" s="295"/>
+      <c r="AZ11" s="295"/>
+      <c r="BA11" s="295"/>
+      <c r="BB11" s="295"/>
+      <c r="BC11" s="295"/>
+      <c r="BD11" s="295"/>
+      <c r="BE11" s="295"/>
       <c r="BF11" s="5"/>
       <c r="BI11">
         <v>7</v>
       </c>
       <c r="BJ11" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
     </row>
-    <row r="12" spans="1:62" ht="7.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T12" s="247"/>
+    <row r="12" spans="1:62" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="270"/>
+      <c r="B12" s="271"/>
+      <c r="C12" s="271"/>
+      <c r="D12" s="271"/>
+      <c r="E12" s="272"/>
+      <c r="F12" s="272"/>
+      <c r="G12" s="273"/>
+      <c r="H12" s="288"/>
+      <c r="I12" s="289"/>
+      <c r="J12" s="289"/>
+      <c r="K12" s="289"/>
+      <c r="L12" s="289"/>
+      <c r="M12" s="289"/>
+      <c r="N12" s="289"/>
+      <c r="O12" s="289"/>
+      <c r="P12" s="289"/>
+      <c r="Q12" s="289"/>
+      <c r="R12" s="289"/>
+      <c r="S12" s="289"/>
+      <c r="T12" s="290"/>
       <c r="U12" s="22"/>
-      <c r="W12" s="215"/>
-[...33 lines deleted...]
-      <c r="BE12" s="43"/>
+      <c r="W12" s="277"/>
+      <c r="X12" s="277"/>
+      <c r="Y12" s="277"/>
+      <c r="Z12" s="277"/>
+      <c r="AA12" s="277"/>
+      <c r="AB12" s="277"/>
+      <c r="AC12" s="296"/>
+      <c r="AD12" s="296"/>
+      <c r="AE12" s="296"/>
+      <c r="AF12" s="296"/>
+      <c r="AG12" s="296"/>
+      <c r="AH12" s="296"/>
+      <c r="AI12" s="296"/>
+      <c r="AJ12" s="296"/>
+      <c r="AK12" s="296"/>
+      <c r="AL12" s="296"/>
+      <c r="AM12" s="296"/>
+      <c r="AN12" s="296"/>
+      <c r="AO12" s="296"/>
+      <c r="AP12" s="296"/>
+      <c r="AQ12" s="296"/>
+      <c r="AR12" s="296"/>
+      <c r="AS12" s="296"/>
+      <c r="AT12" s="296"/>
+      <c r="AU12" s="296"/>
+      <c r="AV12" s="296"/>
+      <c r="AW12" s="296"/>
+      <c r="AX12" s="296"/>
+      <c r="AY12" s="296"/>
+      <c r="AZ12" s="296"/>
+      <c r="BA12" s="296"/>
+      <c r="BB12" s="296"/>
+      <c r="BC12" s="296"/>
+      <c r="BD12" s="296"/>
+      <c r="BE12" s="296"/>
       <c r="BF12" s="17"/>
       <c r="BI12">
         <v>8</v>
       </c>
       <c r="BJ12" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
     </row>
-    <row r="13" spans="1:62" ht="6" customHeight="1">
-[...19 lines deleted...]
-      <c r="T13" s="247"/>
+    <row r="13" spans="1:62" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="270"/>
+      <c r="B13" s="271"/>
+      <c r="C13" s="271"/>
+      <c r="D13" s="271"/>
+      <c r="E13" s="272"/>
+      <c r="F13" s="272"/>
+      <c r="G13" s="273"/>
+      <c r="H13" s="288"/>
+      <c r="I13" s="289"/>
+      <c r="J13" s="289"/>
+      <c r="K13" s="289"/>
+      <c r="L13" s="289"/>
+      <c r="M13" s="289"/>
+      <c r="N13" s="289"/>
+      <c r="O13" s="289"/>
+      <c r="P13" s="289"/>
+      <c r="Q13" s="289"/>
+      <c r="R13" s="289"/>
+      <c r="S13" s="289"/>
+      <c r="T13" s="290"/>
       <c r="U13" s="22"/>
-      <c r="W13" s="216" t="s">
-[...35 lines deleted...]
-      <c r="BE13" s="44"/>
+      <c r="W13" s="297" t="s">
+        <v>41</v>
+      </c>
+      <c r="X13" s="297"/>
+      <c r="Y13" s="297"/>
+      <c r="Z13" s="297"/>
+      <c r="AA13" s="297"/>
+      <c r="AB13" s="297"/>
+      <c r="AC13" s="299"/>
+      <c r="AD13" s="299"/>
+      <c r="AE13" s="299"/>
+      <c r="AF13" s="299"/>
+      <c r="AG13" s="299"/>
+      <c r="AH13" s="299"/>
+      <c r="AI13" s="299"/>
+      <c r="AJ13" s="299"/>
+      <c r="AK13" s="299"/>
+      <c r="AL13" s="299"/>
+      <c r="AM13" s="299"/>
+      <c r="AN13" s="299"/>
+      <c r="AO13" s="299"/>
+      <c r="AP13" s="299"/>
+      <c r="AQ13" s="299"/>
+      <c r="AR13" s="299"/>
+      <c r="AS13" s="299"/>
+      <c r="AT13" s="299"/>
+      <c r="AU13" s="299"/>
+      <c r="AV13" s="299"/>
+      <c r="AW13" s="299"/>
+      <c r="AX13" s="299"/>
+      <c r="AY13" s="299"/>
+      <c r="AZ13" s="299"/>
+      <c r="BA13" s="299"/>
+      <c r="BB13" s="299"/>
+      <c r="BC13" s="299"/>
+      <c r="BD13" s="299"/>
+      <c r="BE13" s="299"/>
       <c r="BF13" s="17"/>
       <c r="BI13">
         <v>9</v>
       </c>
       <c r="BJ13" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
     </row>
-    <row r="14" spans="1:62" ht="9" customHeight="1">
-[...19 lines deleted...]
-      <c r="T14" s="247"/>
+    <row r="14" spans="1:62" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="270"/>
+      <c r="B14" s="271"/>
+      <c r="C14" s="271"/>
+      <c r="D14" s="271"/>
+      <c r="E14" s="272"/>
+      <c r="F14" s="272"/>
+      <c r="G14" s="273"/>
+      <c r="H14" s="288"/>
+      <c r="I14" s="289"/>
+      <c r="J14" s="289"/>
+      <c r="K14" s="289"/>
+      <c r="L14" s="289"/>
+      <c r="M14" s="289"/>
+      <c r="N14" s="289"/>
+      <c r="O14" s="289"/>
+      <c r="P14" s="289"/>
+      <c r="Q14" s="289"/>
+      <c r="R14" s="289"/>
+      <c r="S14" s="289"/>
+      <c r="T14" s="290"/>
       <c r="U14" s="22"/>
       <c r="V14" s="7"/>
-      <c r="W14" s="217"/>
-[...33 lines deleted...]
-      <c r="BE14" s="45"/>
+      <c r="W14" s="298"/>
+      <c r="X14" s="298"/>
+      <c r="Y14" s="298"/>
+      <c r="Z14" s="298"/>
+      <c r="AA14" s="298"/>
+      <c r="AB14" s="298"/>
+      <c r="AC14" s="300"/>
+      <c r="AD14" s="300"/>
+      <c r="AE14" s="300"/>
+      <c r="AF14" s="300"/>
+      <c r="AG14" s="300"/>
+      <c r="AH14" s="300"/>
+      <c r="AI14" s="300"/>
+      <c r="AJ14" s="300"/>
+      <c r="AK14" s="300"/>
+      <c r="AL14" s="300"/>
+      <c r="AM14" s="300"/>
+      <c r="AN14" s="300"/>
+      <c r="AO14" s="300"/>
+      <c r="AP14" s="300"/>
+      <c r="AQ14" s="300"/>
+      <c r="AR14" s="300"/>
+      <c r="AS14" s="300"/>
+      <c r="AT14" s="300"/>
+      <c r="AU14" s="300"/>
+      <c r="AV14" s="300"/>
+      <c r="AW14" s="300"/>
+      <c r="AX14" s="300"/>
+      <c r="AY14" s="300"/>
+      <c r="AZ14" s="300"/>
+      <c r="BA14" s="300"/>
+      <c r="BB14" s="300"/>
+      <c r="BC14" s="300"/>
+      <c r="BD14" s="300"/>
+      <c r="BE14" s="300"/>
       <c r="BF14" s="5"/>
       <c r="BI14">
         <v>10</v>
       </c>
       <c r="BJ14" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
     </row>
-    <row r="15" spans="1:62" ht="9.75" customHeight="1">
-[...19 lines deleted...]
-      <c r="T15" s="247"/>
+    <row r="15" spans="1:62" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="270"/>
+      <c r="B15" s="271"/>
+      <c r="C15" s="271"/>
+      <c r="D15" s="271"/>
+      <c r="E15" s="272"/>
+      <c r="F15" s="272"/>
+      <c r="G15" s="273"/>
+      <c r="H15" s="288"/>
+      <c r="I15" s="289"/>
+      <c r="J15" s="289"/>
+      <c r="K15" s="289"/>
+      <c r="L15" s="289"/>
+      <c r="M15" s="289"/>
+      <c r="N15" s="289"/>
+      <c r="O15" s="289"/>
+      <c r="P15" s="289"/>
+      <c r="Q15" s="289"/>
+      <c r="R15" s="289"/>
+      <c r="S15" s="289"/>
+      <c r="T15" s="290"/>
       <c r="U15" s="22"/>
       <c r="V15" s="7"/>
-      <c r="W15" s="214" t="s">
-[...35 lines deleted...]
-      <c r="BE15" s="42"/>
+      <c r="W15" s="294" t="s">
+        <v>82</v>
+      </c>
+      <c r="X15" s="294"/>
+      <c r="Y15" s="294"/>
+      <c r="Z15" s="294"/>
+      <c r="AA15" s="294"/>
+      <c r="AB15" s="294"/>
+      <c r="AC15" s="237"/>
+      <c r="AD15" s="237"/>
+      <c r="AE15" s="237"/>
+      <c r="AF15" s="237"/>
+      <c r="AG15" s="237"/>
+      <c r="AH15" s="237"/>
+      <c r="AI15" s="237"/>
+      <c r="AJ15" s="237"/>
+      <c r="AK15" s="237"/>
+      <c r="AL15" s="237"/>
+      <c r="AM15" s="237"/>
+      <c r="AN15" s="237"/>
+      <c r="AO15" s="237"/>
+      <c r="AP15" s="237"/>
+      <c r="AQ15" s="237"/>
+      <c r="AR15" s="237"/>
+      <c r="AS15" s="237"/>
+      <c r="AT15" s="237"/>
+      <c r="AU15" s="237"/>
+      <c r="AV15" s="237"/>
+      <c r="AW15" s="237"/>
+      <c r="AX15" s="237"/>
+      <c r="AY15" s="237"/>
+      <c r="AZ15" s="237"/>
+      <c r="BA15" s="237"/>
+      <c r="BB15" s="237"/>
+      <c r="BC15" s="237"/>
+      <c r="BD15" s="237"/>
+      <c r="BE15" s="237"/>
       <c r="BF15" s="5"/>
       <c r="BI15">
         <v>11</v>
       </c>
       <c r="BJ15" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
     </row>
-    <row r="16" spans="1:62" ht="23.25" customHeight="1">
-[...19 lines deleted...]
-      <c r="T16" s="247"/>
+    <row r="16" spans="1:62" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="270"/>
+      <c r="B16" s="271"/>
+      <c r="C16" s="271"/>
+      <c r="D16" s="271"/>
+      <c r="E16" s="272"/>
+      <c r="F16" s="272"/>
+      <c r="G16" s="273"/>
+      <c r="H16" s="288"/>
+      <c r="I16" s="289"/>
+      <c r="J16" s="289"/>
+      <c r="K16" s="289"/>
+      <c r="L16" s="289"/>
+      <c r="M16" s="289"/>
+      <c r="N16" s="289"/>
+      <c r="O16" s="289"/>
+      <c r="P16" s="289"/>
+      <c r="Q16" s="289"/>
+      <c r="R16" s="289"/>
+      <c r="S16" s="289"/>
+      <c r="T16" s="290"/>
       <c r="U16" s="22"/>
       <c r="V16" s="7"/>
-      <c r="W16" s="215"/>
-[...33 lines deleted...]
-      <c r="BE16" s="43"/>
+      <c r="W16" s="277"/>
+      <c r="X16" s="277"/>
+      <c r="Y16" s="277"/>
+      <c r="Z16" s="277"/>
+      <c r="AA16" s="277"/>
+      <c r="AB16" s="277"/>
+      <c r="AC16" s="296"/>
+      <c r="AD16" s="296"/>
+      <c r="AE16" s="296"/>
+      <c r="AF16" s="296"/>
+      <c r="AG16" s="296"/>
+      <c r="AH16" s="296"/>
+      <c r="AI16" s="296"/>
+      <c r="AJ16" s="296"/>
+      <c r="AK16" s="296"/>
+      <c r="AL16" s="296"/>
+      <c r="AM16" s="296"/>
+      <c r="AN16" s="296"/>
+      <c r="AO16" s="296"/>
+      <c r="AP16" s="296"/>
+      <c r="AQ16" s="296"/>
+      <c r="AR16" s="296"/>
+      <c r="AS16" s="296"/>
+      <c r="AT16" s="296"/>
+      <c r="AU16" s="296"/>
+      <c r="AV16" s="296"/>
+      <c r="AW16" s="296"/>
+      <c r="AX16" s="296"/>
+      <c r="AY16" s="296"/>
+      <c r="AZ16" s="296"/>
+      <c r="BA16" s="296"/>
+      <c r="BB16" s="296"/>
+      <c r="BC16" s="296"/>
+      <c r="BD16" s="296"/>
+      <c r="BE16" s="296"/>
       <c r="BF16" s="5"/>
       <c r="BI16">
         <v>12</v>
       </c>
       <c r="BJ16" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
     </row>
-    <row r="17" spans="1:62" ht="9" customHeight="1">
-[...19 lines deleted...]
-      <c r="T17" s="247"/>
+    <row r="17" spans="1:62" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="270"/>
+      <c r="B17" s="271"/>
+      <c r="C17" s="271"/>
+      <c r="D17" s="271"/>
+      <c r="E17" s="272"/>
+      <c r="F17" s="272"/>
+      <c r="G17" s="273"/>
+      <c r="H17" s="288"/>
+      <c r="I17" s="289"/>
+      <c r="J17" s="289"/>
+      <c r="K17" s="289"/>
+      <c r="L17" s="289"/>
+      <c r="M17" s="289"/>
+      <c r="N17" s="289"/>
+      <c r="O17" s="289"/>
+      <c r="P17" s="289"/>
+      <c r="Q17" s="289"/>
+      <c r="R17" s="289"/>
+      <c r="S17" s="289"/>
+      <c r="T17" s="290"/>
       <c r="U17" s="22"/>
       <c r="V17" s="11"/>
-      <c r="W17" s="251" t="s">
-[...35 lines deleted...]
-      <c r="BE17" s="46"/>
+      <c r="W17" s="202" t="s">
+        <v>3</v>
+      </c>
+      <c r="X17" s="202"/>
+      <c r="Y17" s="202"/>
+      <c r="Z17" s="202"/>
+      <c r="AA17" s="202"/>
+      <c r="AB17" s="202"/>
+      <c r="AC17" s="301"/>
+      <c r="AD17" s="301"/>
+      <c r="AE17" s="301"/>
+      <c r="AF17" s="301"/>
+      <c r="AG17" s="301"/>
+      <c r="AH17" s="301"/>
+      <c r="AI17" s="301"/>
+      <c r="AJ17" s="301"/>
+      <c r="AK17" s="301"/>
+      <c r="AL17" s="301"/>
+      <c r="AM17" s="301"/>
+      <c r="AN17" s="301"/>
+      <c r="AO17" s="301"/>
+      <c r="AP17" s="301"/>
+      <c r="AQ17" s="301"/>
+      <c r="AR17" s="301"/>
+      <c r="AS17" s="301"/>
+      <c r="AT17" s="301"/>
+      <c r="AU17" s="301"/>
+      <c r="AV17" s="301"/>
+      <c r="AW17" s="301"/>
+      <c r="AX17" s="301"/>
+      <c r="AY17" s="301"/>
+      <c r="AZ17" s="301"/>
+      <c r="BA17" s="301"/>
+      <c r="BB17" s="301"/>
+      <c r="BC17" s="301"/>
+      <c r="BD17" s="301"/>
+      <c r="BE17" s="301"/>
       <c r="BF17" s="15"/>
       <c r="BI17">
         <v>13</v>
       </c>
       <c r="BJ17" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
     </row>
-    <row r="18" spans="1:62" ht="9" customHeight="1">
-[...19 lines deleted...]
-      <c r="T18" s="247"/>
+    <row r="18" spans="1:62" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="270"/>
+      <c r="B18" s="271"/>
+      <c r="C18" s="271"/>
+      <c r="D18" s="271"/>
+      <c r="E18" s="272"/>
+      <c r="F18" s="272"/>
+      <c r="G18" s="273"/>
+      <c r="H18" s="288"/>
+      <c r="I18" s="289"/>
+      <c r="J18" s="289"/>
+      <c r="K18" s="289"/>
+      <c r="L18" s="289"/>
+      <c r="M18" s="289"/>
+      <c r="N18" s="289"/>
+      <c r="O18" s="289"/>
+      <c r="P18" s="289"/>
+      <c r="Q18" s="289"/>
+      <c r="R18" s="289"/>
+      <c r="S18" s="289"/>
+      <c r="T18" s="290"/>
       <c r="U18" s="22"/>
       <c r="V18" s="11"/>
-      <c r="W18" s="253"/>
-[...33 lines deleted...]
-      <c r="BE18" s="47"/>
+      <c r="W18" s="204"/>
+      <c r="X18" s="204"/>
+      <c r="Y18" s="204"/>
+      <c r="Z18" s="204"/>
+      <c r="AA18" s="204"/>
+      <c r="AB18" s="204"/>
+      <c r="AC18" s="302"/>
+      <c r="AD18" s="302"/>
+      <c r="AE18" s="302"/>
+      <c r="AF18" s="302"/>
+      <c r="AG18" s="302"/>
+      <c r="AH18" s="302"/>
+      <c r="AI18" s="302"/>
+      <c r="AJ18" s="302"/>
+      <c r="AK18" s="302"/>
+      <c r="AL18" s="302"/>
+      <c r="AM18" s="302"/>
+      <c r="AN18" s="302"/>
+      <c r="AO18" s="302"/>
+      <c r="AP18" s="302"/>
+      <c r="AQ18" s="302"/>
+      <c r="AR18" s="302"/>
+      <c r="AS18" s="302"/>
+      <c r="AT18" s="302"/>
+      <c r="AU18" s="302"/>
+      <c r="AV18" s="302"/>
+      <c r="AW18" s="302"/>
+      <c r="AX18" s="302"/>
+      <c r="AY18" s="302"/>
+      <c r="AZ18" s="302"/>
+      <c r="BA18" s="302"/>
+      <c r="BB18" s="302"/>
+      <c r="BC18" s="302"/>
+      <c r="BD18" s="302"/>
+      <c r="BE18" s="302"/>
       <c r="BF18" s="15"/>
       <c r="BI18">
         <v>14</v>
       </c>
       <c r="BJ18" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
     </row>
-    <row r="19" spans="1:62" ht="11.25" customHeight="1">
-[...19 lines deleted...]
-      <c r="T19" s="247"/>
+    <row r="19" spans="1:62" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="270"/>
+      <c r="B19" s="271"/>
+      <c r="C19" s="271"/>
+      <c r="D19" s="271"/>
+      <c r="E19" s="272"/>
+      <c r="F19" s="272"/>
+      <c r="G19" s="273"/>
+      <c r="H19" s="288"/>
+      <c r="I19" s="289"/>
+      <c r="J19" s="289"/>
+      <c r="K19" s="289"/>
+      <c r="L19" s="289"/>
+      <c r="M19" s="289"/>
+      <c r="N19" s="289"/>
+      <c r="O19" s="289"/>
+      <c r="P19" s="289"/>
+      <c r="Q19" s="289"/>
+      <c r="R19" s="289"/>
+      <c r="S19" s="289"/>
+      <c r="T19" s="290"/>
       <c r="U19" s="22"/>
       <c r="V19" s="13"/>
       <c r="W19" s="13"/>
       <c r="X19" s="13"/>
       <c r="Y19" s="13"/>
       <c r="Z19" s="13"/>
       <c r="AA19" s="13"/>
       <c r="AB19" s="13"/>
-      <c r="AC19" s="281" t="s">
-[...28 lines deleted...]
-      <c r="BD19" s="281"/>
+      <c r="AC19" s="303" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD19" s="303"/>
+      <c r="AE19" s="303"/>
+      <c r="AF19" s="303"/>
+      <c r="AG19" s="303"/>
+      <c r="AH19" s="303"/>
+      <c r="AI19" s="303"/>
+      <c r="AJ19" s="303"/>
+      <c r="AK19" s="303"/>
+      <c r="AL19" s="303"/>
+      <c r="AM19" s="303"/>
+      <c r="AN19" s="303"/>
+      <c r="AO19" s="303"/>
+      <c r="AP19" s="303"/>
+      <c r="AQ19" s="303"/>
+      <c r="AR19" s="303"/>
+      <c r="AS19" s="303"/>
+      <c r="AT19" s="303"/>
+      <c r="AU19" s="303"/>
+      <c r="AV19" s="303"/>
+      <c r="AW19" s="303"/>
+      <c r="AX19" s="303"/>
+      <c r="AY19" s="303"/>
+      <c r="AZ19" s="303"/>
+      <c r="BA19" s="303"/>
+      <c r="BB19" s="303"/>
+      <c r="BC19" s="303"/>
+      <c r="BD19" s="303"/>
       <c r="BE19" s="13"/>
       <c r="BF19" s="20"/>
       <c r="BI19">
         <v>15</v>
       </c>
       <c r="BJ19" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="20" spans="1:62" ht="9" customHeight="1">
-[...19 lines deleted...]
-      <c r="T20" s="250"/>
+    <row r="20" spans="1:62" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="270"/>
+      <c r="B20" s="271"/>
+      <c r="C20" s="271"/>
+      <c r="D20" s="271"/>
+      <c r="E20" s="272"/>
+      <c r="F20" s="272"/>
+      <c r="G20" s="273"/>
+      <c r="H20" s="291"/>
+      <c r="I20" s="292"/>
+      <c r="J20" s="292"/>
+      <c r="K20" s="292"/>
+      <c r="L20" s="292"/>
+      <c r="M20" s="292"/>
+      <c r="N20" s="292"/>
+      <c r="O20" s="292"/>
+      <c r="P20" s="292"/>
+      <c r="Q20" s="292"/>
+      <c r="R20" s="292"/>
+      <c r="S20" s="292"/>
+      <c r="T20" s="293"/>
       <c r="U20" s="24"/>
       <c r="V20" s="13" t="s">
-        <v>31</v>
-[...28 lines deleted...]
-      <c r="BD20" s="281"/>
+        <v>19</v>
+      </c>
+      <c r="AC20" s="303"/>
+      <c r="AD20" s="303"/>
+      <c r="AE20" s="303"/>
+      <c r="AF20" s="303"/>
+      <c r="AG20" s="303"/>
+      <c r="AH20" s="303"/>
+      <c r="AI20" s="303"/>
+      <c r="AJ20" s="303"/>
+      <c r="AK20" s="303"/>
+      <c r="AL20" s="303"/>
+      <c r="AM20" s="303"/>
+      <c r="AN20" s="303"/>
+      <c r="AO20" s="303"/>
+      <c r="AP20" s="303"/>
+      <c r="AQ20" s="303"/>
+      <c r="AR20" s="303"/>
+      <c r="AS20" s="303"/>
+      <c r="AT20" s="303"/>
+      <c r="AU20" s="303"/>
+      <c r="AV20" s="303"/>
+      <c r="AW20" s="303"/>
+      <c r="AX20" s="303"/>
+      <c r="AY20" s="303"/>
+      <c r="AZ20" s="303"/>
+      <c r="BA20" s="303"/>
+      <c r="BB20" s="303"/>
+      <c r="BC20" s="303"/>
+      <c r="BD20" s="303"/>
       <c r="BF20" s="5"/>
       <c r="BI20">
         <v>16</v>
       </c>
       <c r="BJ20" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
     </row>
-    <row r="21" spans="1:62" ht="8.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="T21" s="221"/>
+    <row r="21" spans="1:62" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="270"/>
+      <c r="B21" s="271"/>
+      <c r="C21" s="271"/>
+      <c r="D21" s="271"/>
+      <c r="E21" s="272"/>
+      <c r="F21" s="272"/>
+      <c r="G21" s="273"/>
+      <c r="H21" s="275" t="s">
+        <v>58</v>
+      </c>
+      <c r="I21" s="275"/>
+      <c r="J21" s="275"/>
+      <c r="K21" s="275"/>
+      <c r="L21" s="275"/>
+      <c r="M21" s="275"/>
+      <c r="N21" s="275"/>
+      <c r="O21" s="275"/>
+      <c r="P21" s="275"/>
+      <c r="Q21" s="275"/>
+      <c r="R21" s="275"/>
+      <c r="S21" s="275"/>
+      <c r="T21" s="276"/>
       <c r="U21" s="24"/>
       <c r="W21" s="8"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="8"/>
       <c r="BE21" s="2"/>
       <c r="BF21" s="5"/>
       <c r="BI21">
         <v>17</v>
       </c>
       <c r="BJ21" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
     </row>
-    <row r="22" spans="1:62" ht="3" customHeight="1">
-[...19 lines deleted...]
-      <c r="T22" s="288"/>
+    <row r="22" spans="1:62" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="270"/>
+      <c r="B22" s="271"/>
+      <c r="C22" s="271"/>
+      <c r="D22" s="271"/>
+      <c r="E22" s="272"/>
+      <c r="F22" s="272"/>
+      <c r="G22" s="273"/>
+      <c r="H22" s="294"/>
+      <c r="I22" s="294"/>
+      <c r="J22" s="294"/>
+      <c r="K22" s="294"/>
+      <c r="L22" s="294"/>
+      <c r="M22" s="294"/>
+      <c r="N22" s="294"/>
+      <c r="O22" s="294"/>
+      <c r="P22" s="294"/>
+      <c r="Q22" s="294"/>
+      <c r="R22" s="294"/>
+      <c r="S22" s="294"/>
+      <c r="T22" s="304"/>
       <c r="U22" s="22"/>
-      <c r="W22" s="294" t="s">
-[...36 lines deleted...]
-      <c r="BF22" s="295"/>
+      <c r="W22" s="305" t="s">
+        <v>87</v>
+      </c>
+      <c r="X22" s="305"/>
+      <c r="Y22" s="305"/>
+      <c r="Z22" s="305"/>
+      <c r="AA22" s="305"/>
+      <c r="AB22" s="305"/>
+      <c r="AC22" s="305"/>
+      <c r="AD22" s="305"/>
+      <c r="AE22" s="305"/>
+      <c r="AF22" s="305"/>
+      <c r="AG22" s="305"/>
+      <c r="AH22" s="305"/>
+      <c r="AI22" s="305"/>
+      <c r="AJ22" s="305"/>
+      <c r="AK22" s="305"/>
+      <c r="AL22" s="305"/>
+      <c r="AM22" s="305"/>
+      <c r="AN22" s="305"/>
+      <c r="AO22" s="305"/>
+      <c r="AP22" s="305"/>
+      <c r="AQ22" s="305"/>
+      <c r="AR22" s="305"/>
+      <c r="AS22" s="305"/>
+      <c r="AT22" s="305"/>
+      <c r="AU22" s="305"/>
+      <c r="AV22" s="305"/>
+      <c r="AW22" s="305"/>
+      <c r="AX22" s="305"/>
+      <c r="AY22" s="305"/>
+      <c r="AZ22" s="305"/>
+      <c r="BA22" s="305"/>
+      <c r="BB22" s="305"/>
+      <c r="BC22" s="305"/>
+      <c r="BD22" s="305"/>
+      <c r="BE22" s="305"/>
+      <c r="BF22" s="306"/>
       <c r="BI22">
         <v>18</v>
       </c>
       <c r="BJ22" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
     </row>
-    <row r="23" spans="1:62" ht="6" customHeight="1">
-[...19 lines deleted...]
-      <c r="T23" s="222"/>
+    <row r="23" spans="1:62" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="270"/>
+      <c r="B23" s="271"/>
+      <c r="C23" s="271"/>
+      <c r="D23" s="271"/>
+      <c r="E23" s="272"/>
+      <c r="F23" s="272"/>
+      <c r="G23" s="273"/>
+      <c r="H23" s="277"/>
+      <c r="I23" s="277"/>
+      <c r="J23" s="277"/>
+      <c r="K23" s="277"/>
+      <c r="L23" s="277"/>
+      <c r="M23" s="277"/>
+      <c r="N23" s="277"/>
+      <c r="O23" s="277"/>
+      <c r="P23" s="277"/>
+      <c r="Q23" s="277"/>
+      <c r="R23" s="277"/>
+      <c r="S23" s="277"/>
+      <c r="T23" s="278"/>
       <c r="U23" s="22"/>
-      <c r="W23" s="294"/>
-[...34 lines deleted...]
-      <c r="BF23" s="295"/>
+      <c r="W23" s="305"/>
+      <c r="X23" s="305"/>
+      <c r="Y23" s="305"/>
+      <c r="Z23" s="305"/>
+      <c r="AA23" s="305"/>
+      <c r="AB23" s="305"/>
+      <c r="AC23" s="305"/>
+      <c r="AD23" s="305"/>
+      <c r="AE23" s="305"/>
+      <c r="AF23" s="305"/>
+      <c r="AG23" s="305"/>
+      <c r="AH23" s="305"/>
+      <c r="AI23" s="305"/>
+      <c r="AJ23" s="305"/>
+      <c r="AK23" s="305"/>
+      <c r="AL23" s="305"/>
+      <c r="AM23" s="305"/>
+      <c r="AN23" s="305"/>
+      <c r="AO23" s="305"/>
+      <c r="AP23" s="305"/>
+      <c r="AQ23" s="305"/>
+      <c r="AR23" s="305"/>
+      <c r="AS23" s="305"/>
+      <c r="AT23" s="305"/>
+      <c r="AU23" s="305"/>
+      <c r="AV23" s="305"/>
+      <c r="AW23" s="305"/>
+      <c r="AX23" s="305"/>
+      <c r="AY23" s="305"/>
+      <c r="AZ23" s="305"/>
+      <c r="BA23" s="305"/>
+      <c r="BB23" s="305"/>
+      <c r="BC23" s="305"/>
+      <c r="BD23" s="305"/>
+      <c r="BE23" s="305"/>
+      <c r="BF23" s="306"/>
       <c r="BI23">
         <v>19</v>
       </c>
       <c r="BJ23" t="s">
-        <v>37</v>
+        <v>77</v>
       </c>
     </row>
-    <row r="24" spans="1:62" ht="10.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T24" s="244"/>
+    <row r="24" spans="1:62" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="270"/>
+      <c r="B24" s="271"/>
+      <c r="C24" s="271"/>
+      <c r="D24" s="271"/>
+      <c r="E24" s="272"/>
+      <c r="F24" s="272"/>
+      <c r="G24" s="273"/>
+      <c r="H24" s="285"/>
+      <c r="I24" s="286"/>
+      <c r="J24" s="286"/>
+      <c r="K24" s="286"/>
+      <c r="L24" s="286"/>
+      <c r="M24" s="286"/>
+      <c r="N24" s="286"/>
+      <c r="O24" s="286"/>
+      <c r="P24" s="286"/>
+      <c r="Q24" s="286"/>
+      <c r="R24" s="286"/>
+      <c r="S24" s="286"/>
+      <c r="T24" s="287"/>
       <c r="U24" s="22"/>
-      <c r="W24" s="67" t="s">
-[...36 lines deleted...]
-      <c r="BF24" s="68"/>
+      <c r="W24" s="244" t="s">
+        <v>52</v>
+      </c>
+      <c r="X24" s="244"/>
+      <c r="Y24" s="244"/>
+      <c r="Z24" s="244"/>
+      <c r="AA24" s="244"/>
+      <c r="AB24" s="244"/>
+      <c r="AC24" s="244"/>
+      <c r="AD24" s="244"/>
+      <c r="AE24" s="244"/>
+      <c r="AF24" s="244"/>
+      <c r="AG24" s="244"/>
+      <c r="AH24" s="244"/>
+      <c r="AI24" s="244"/>
+      <c r="AJ24" s="244"/>
+      <c r="AK24" s="244"/>
+      <c r="AL24" s="244"/>
+      <c r="AM24" s="244"/>
+      <c r="AN24" s="244"/>
+      <c r="AO24" s="244"/>
+      <c r="AP24" s="244"/>
+      <c r="AQ24" s="244"/>
+      <c r="AR24" s="244"/>
+      <c r="AS24" s="244"/>
+      <c r="AT24" s="244"/>
+      <c r="AU24" s="244"/>
+      <c r="AV24" s="244"/>
+      <c r="AW24" s="244"/>
+      <c r="AX24" s="244"/>
+      <c r="AY24" s="244"/>
+      <c r="AZ24" s="244"/>
+      <c r="BA24" s="244"/>
+      <c r="BB24" s="244"/>
+      <c r="BC24" s="244"/>
+      <c r="BD24" s="244"/>
+      <c r="BE24" s="244"/>
+      <c r="BF24" s="245"/>
       <c r="BI24">
         <v>20</v>
       </c>
       <c r="BJ24" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
     </row>
-    <row r="25" spans="1:62" ht="6.75" customHeight="1">
-[...19 lines deleted...]
-      <c r="T25" s="247"/>
+    <row r="25" spans="1:62" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="270"/>
+      <c r="B25" s="271"/>
+      <c r="C25" s="271"/>
+      <c r="D25" s="271"/>
+      <c r="E25" s="272"/>
+      <c r="F25" s="272"/>
+      <c r="G25" s="273"/>
+      <c r="H25" s="288"/>
+      <c r="I25" s="289"/>
+      <c r="J25" s="289"/>
+      <c r="K25" s="289"/>
+      <c r="L25" s="289"/>
+      <c r="M25" s="289"/>
+      <c r="N25" s="289"/>
+      <c r="O25" s="289"/>
+      <c r="P25" s="289"/>
+      <c r="Q25" s="289"/>
+      <c r="R25" s="289"/>
+      <c r="S25" s="289"/>
+      <c r="T25" s="290"/>
       <c r="U25" s="22"/>
       <c r="W25" s="16"/>
       <c r="X25" s="16"/>
       <c r="Y25" s="16"/>
       <c r="Z25" s="16"/>
       <c r="AA25" s="16"/>
       <c r="AB25" s="16"/>
       <c r="AC25" s="16"/>
       <c r="AD25" s="8"/>
       <c r="AE25" s="8"/>
       <c r="AF25" s="8"/>
       <c r="AG25" s="8"/>
       <c r="AH25" s="8"/>
       <c r="AI25" s="8"/>
       <c r="AJ25" s="8"/>
       <c r="AK25" s="8"/>
       <c r="AL25" s="8"/>
       <c r="AM25" s="8"/>
       <c r="AN25" s="8"/>
       <c r="AO25" s="8"/>
       <c r="AP25" s="8"/>
       <c r="AQ25" s="8"/>
       <c r="AR25" s="8"/>
       <c r="AS25" s="8"/>
       <c r="AT25" s="8"/>
       <c r="AU25" s="8"/>
       <c r="AV25" s="8"/>
       <c r="AW25" s="8"/>
       <c r="AX25" s="8"/>
       <c r="AY25" s="8"/>
       <c r="AZ25" s="8"/>
       <c r="BA25" s="8"/>
       <c r="BB25" s="8"/>
       <c r="BC25" s="8"/>
       <c r="BD25" s="8"/>
       <c r="BF25" s="5"/>
       <c r="BI25">
         <v>21</v>
       </c>
       <c r="BJ25" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="26" spans="1:62" ht="7.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T26" s="247"/>
+    <row r="26" spans="1:62" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="270"/>
+      <c r="B26" s="271"/>
+      <c r="C26" s="271"/>
+      <c r="D26" s="271"/>
+      <c r="E26" s="272"/>
+      <c r="F26" s="272"/>
+      <c r="G26" s="273"/>
+      <c r="H26" s="288"/>
+      <c r="I26" s="289"/>
+      <c r="J26" s="289"/>
+      <c r="K26" s="289"/>
+      <c r="L26" s="289"/>
+      <c r="M26" s="289"/>
+      <c r="N26" s="289"/>
+      <c r="O26" s="289"/>
+      <c r="P26" s="289"/>
+      <c r="Q26" s="289"/>
+      <c r="R26" s="289"/>
+      <c r="S26" s="289"/>
+      <c r="T26" s="290"/>
       <c r="U26" s="22"/>
-      <c r="W26" s="238" t="s">
-[...35 lines deleted...]
-      <c r="BE26" s="48"/>
+      <c r="W26" s="246" t="s">
+        <v>38</v>
+      </c>
+      <c r="X26" s="246"/>
+      <c r="Y26" s="246"/>
+      <c r="Z26" s="246"/>
+      <c r="AA26" s="248"/>
+      <c r="AB26" s="248"/>
+      <c r="AC26" s="248"/>
+      <c r="AD26" s="248"/>
+      <c r="AE26" s="248"/>
+      <c r="AF26" s="248"/>
+      <c r="AG26" s="248"/>
+      <c r="AH26" s="248"/>
+      <c r="AI26" s="248"/>
+      <c r="AJ26" s="248"/>
+      <c r="AK26" s="248"/>
+      <c r="AL26" s="248"/>
+      <c r="AM26" s="248"/>
+      <c r="AN26" s="248"/>
+      <c r="AO26" s="248"/>
+      <c r="AP26" s="248"/>
+      <c r="AQ26" s="248"/>
+      <c r="AR26" s="248"/>
+      <c r="AS26" s="248"/>
+      <c r="AT26" s="248"/>
+      <c r="AU26" s="248"/>
+      <c r="AV26" s="248"/>
+      <c r="AW26" s="248"/>
+      <c r="AX26" s="248"/>
+      <c r="AY26" s="248"/>
+      <c r="AZ26" s="248"/>
+      <c r="BA26" s="248"/>
+      <c r="BB26" s="248"/>
+      <c r="BC26" s="248"/>
+      <c r="BD26" s="248"/>
+      <c r="BE26" s="248"/>
       <c r="BF26" s="5"/>
       <c r="BI26">
         <v>22</v>
       </c>
       <c r="BJ26" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
     </row>
-    <row r="27" spans="1:62" ht="7.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T27" s="247"/>
+    <row r="27" spans="1:62" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="270"/>
+      <c r="B27" s="271"/>
+      <c r="C27" s="271"/>
+      <c r="D27" s="271"/>
+      <c r="E27" s="272"/>
+      <c r="F27" s="272"/>
+      <c r="G27" s="273"/>
+      <c r="H27" s="288"/>
+      <c r="I27" s="289"/>
+      <c r="J27" s="289"/>
+      <c r="K27" s="289"/>
+      <c r="L27" s="289"/>
+      <c r="M27" s="289"/>
+      <c r="N27" s="289"/>
+      <c r="O27" s="289"/>
+      <c r="P27" s="289"/>
+      <c r="Q27" s="289"/>
+      <c r="R27" s="289"/>
+      <c r="S27" s="289"/>
+      <c r="T27" s="290"/>
       <c r="U27" s="22"/>
-      <c r="W27" s="239"/>
-[...33 lines deleted...]
-      <c r="BE27" s="48"/>
+      <c r="W27" s="247"/>
+      <c r="X27" s="247"/>
+      <c r="Y27" s="247"/>
+      <c r="Z27" s="247"/>
+      <c r="AA27" s="248"/>
+      <c r="AB27" s="248"/>
+      <c r="AC27" s="248"/>
+      <c r="AD27" s="248"/>
+      <c r="AE27" s="248"/>
+      <c r="AF27" s="248"/>
+      <c r="AG27" s="248"/>
+      <c r="AH27" s="248"/>
+      <c r="AI27" s="248"/>
+      <c r="AJ27" s="248"/>
+      <c r="AK27" s="248"/>
+      <c r="AL27" s="248"/>
+      <c r="AM27" s="248"/>
+      <c r="AN27" s="248"/>
+      <c r="AO27" s="248"/>
+      <c r="AP27" s="248"/>
+      <c r="AQ27" s="248"/>
+      <c r="AR27" s="248"/>
+      <c r="AS27" s="248"/>
+      <c r="AT27" s="248"/>
+      <c r="AU27" s="248"/>
+      <c r="AV27" s="248"/>
+      <c r="AW27" s="248"/>
+      <c r="AX27" s="248"/>
+      <c r="AY27" s="248"/>
+      <c r="AZ27" s="248"/>
+      <c r="BA27" s="248"/>
+      <c r="BB27" s="248"/>
+      <c r="BC27" s="248"/>
+      <c r="BD27" s="248"/>
+      <c r="BE27" s="248"/>
       <c r="BF27" s="5"/>
       <c r="BI27">
         <v>23</v>
       </c>
       <c r="BJ27" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
     </row>
-    <row r="28" spans="1:62" ht="9.75" customHeight="1">
-[...19 lines deleted...]
-      <c r="T28" s="247"/>
+    <row r="28" spans="1:62" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="270"/>
+      <c r="B28" s="271"/>
+      <c r="C28" s="271"/>
+      <c r="D28" s="271"/>
+      <c r="E28" s="272"/>
+      <c r="F28" s="272"/>
+      <c r="G28" s="273"/>
+      <c r="H28" s="288"/>
+      <c r="I28" s="289"/>
+      <c r="J28" s="289"/>
+      <c r="K28" s="289"/>
+      <c r="L28" s="289"/>
+      <c r="M28" s="289"/>
+      <c r="N28" s="289"/>
+      <c r="O28" s="289"/>
+      <c r="P28" s="289"/>
+      <c r="Q28" s="289"/>
+      <c r="R28" s="289"/>
+      <c r="S28" s="289"/>
+      <c r="T28" s="290"/>
       <c r="U28" s="22"/>
-      <c r="W28" s="240" t="s">
-[...35 lines deleted...]
-      <c r="BE28" s="50"/>
+      <c r="W28" s="249" t="s">
+        <v>36</v>
+      </c>
+      <c r="X28" s="249"/>
+      <c r="Y28" s="249"/>
+      <c r="Z28" s="249"/>
+      <c r="AA28" s="250"/>
+      <c r="AB28" s="250"/>
+      <c r="AC28" s="250"/>
+      <c r="AD28" s="250"/>
+      <c r="AE28" s="250"/>
+      <c r="AF28" s="250"/>
+      <c r="AG28" s="250"/>
+      <c r="AH28" s="250"/>
+      <c r="AI28" s="250"/>
+      <c r="AJ28" s="250"/>
+      <c r="AK28" s="250"/>
+      <c r="AL28" s="250"/>
+      <c r="AM28" s="250"/>
+      <c r="AN28" s="250"/>
+      <c r="AO28" s="250"/>
+      <c r="AP28" s="250"/>
+      <c r="AQ28" s="250"/>
+      <c r="AR28" s="250"/>
+      <c r="AS28" s="250"/>
+      <c r="AT28" s="250"/>
+      <c r="AU28" s="250"/>
+      <c r="AV28" s="250"/>
+      <c r="AW28" s="250"/>
+      <c r="AX28" s="250"/>
+      <c r="AY28" s="250"/>
+      <c r="AZ28" s="250"/>
+      <c r="BA28" s="250"/>
+      <c r="BB28" s="250"/>
+      <c r="BC28" s="250"/>
+      <c r="BD28" s="250"/>
+      <c r="BE28" s="250"/>
       <c r="BF28" s="5"/>
     </row>
-    <row r="29" spans="1:62" ht="23.25" customHeight="1">
-[...19 lines deleted...]
-      <c r="T29" s="247"/>
+    <row r="29" spans="1:62" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="270"/>
+      <c r="B29" s="271"/>
+      <c r="C29" s="271"/>
+      <c r="D29" s="271"/>
+      <c r="E29" s="272"/>
+      <c r="F29" s="272"/>
+      <c r="G29" s="273"/>
+      <c r="H29" s="288"/>
+      <c r="I29" s="289"/>
+      <c r="J29" s="289"/>
+      <c r="K29" s="289"/>
+      <c r="L29" s="289"/>
+      <c r="M29" s="289"/>
+      <c r="N29" s="289"/>
+      <c r="O29" s="289"/>
+      <c r="P29" s="289"/>
+      <c r="Q29" s="289"/>
+      <c r="R29" s="289"/>
+      <c r="S29" s="289"/>
+      <c r="T29" s="290"/>
       <c r="U29" s="22"/>
-      <c r="W29" s="239" t="s">
-[...35 lines deleted...]
-      <c r="BE29" s="49"/>
+      <c r="W29" s="247" t="s">
+        <v>37</v>
+      </c>
+      <c r="X29" s="247"/>
+      <c r="Y29" s="247"/>
+      <c r="Z29" s="247"/>
+      <c r="AA29" s="251"/>
+      <c r="AB29" s="251"/>
+      <c r="AC29" s="251"/>
+      <c r="AD29" s="251"/>
+      <c r="AE29" s="251"/>
+      <c r="AF29" s="251"/>
+      <c r="AG29" s="251"/>
+      <c r="AH29" s="251"/>
+      <c r="AI29" s="251"/>
+      <c r="AJ29" s="251"/>
+      <c r="AK29" s="251"/>
+      <c r="AL29" s="251"/>
+      <c r="AM29" s="251"/>
+      <c r="AN29" s="251"/>
+      <c r="AO29" s="251"/>
+      <c r="AP29" s="251"/>
+      <c r="AQ29" s="251"/>
+      <c r="AR29" s="251"/>
+      <c r="AS29" s="251"/>
+      <c r="AT29" s="251"/>
+      <c r="AU29" s="251"/>
+      <c r="AV29" s="251"/>
+      <c r="AW29" s="251"/>
+      <c r="AX29" s="251"/>
+      <c r="AY29" s="251"/>
+      <c r="AZ29" s="251"/>
+      <c r="BA29" s="251"/>
+      <c r="BB29" s="251"/>
+      <c r="BC29" s="251"/>
+      <c r="BD29" s="251"/>
+      <c r="BE29" s="251"/>
       <c r="BF29" s="5"/>
     </row>
-    <row r="30" spans="1:62" ht="21" customHeight="1">
-[...19 lines deleted...]
-      <c r="T30" s="247"/>
+    <row r="30" spans="1:62" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="270"/>
+      <c r="B30" s="271"/>
+      <c r="C30" s="271"/>
+      <c r="D30" s="271"/>
+      <c r="E30" s="272"/>
+      <c r="F30" s="272"/>
+      <c r="G30" s="273"/>
+      <c r="H30" s="288"/>
+      <c r="I30" s="289"/>
+      <c r="J30" s="289"/>
+      <c r="K30" s="289"/>
+      <c r="L30" s="289"/>
+      <c r="M30" s="289"/>
+      <c r="N30" s="289"/>
+      <c r="O30" s="289"/>
+      <c r="P30" s="289"/>
+      <c r="Q30" s="289"/>
+      <c r="R30" s="289"/>
+      <c r="S30" s="289"/>
+      <c r="T30" s="290"/>
       <c r="U30" s="22"/>
-      <c r="W30" s="241" t="s">
-[...35 lines deleted...]
-      <c r="BE30" s="227"/>
+      <c r="W30" s="252" t="s">
+        <v>3</v>
+      </c>
+      <c r="X30" s="252"/>
+      <c r="Y30" s="252"/>
+      <c r="Z30" s="252"/>
+      <c r="AA30" s="253"/>
+      <c r="AB30" s="253"/>
+      <c r="AC30" s="253"/>
+      <c r="AD30" s="253"/>
+      <c r="AE30" s="253"/>
+      <c r="AF30" s="253"/>
+      <c r="AG30" s="253"/>
+      <c r="AH30" s="253"/>
+      <c r="AI30" s="253"/>
+      <c r="AJ30" s="253"/>
+      <c r="AK30" s="253"/>
+      <c r="AL30" s="253"/>
+      <c r="AM30" s="253"/>
+      <c r="AN30" s="253"/>
+      <c r="AO30" s="253"/>
+      <c r="AP30" s="253"/>
+      <c r="AQ30" s="253"/>
+      <c r="AR30" s="253"/>
+      <c r="AS30" s="253"/>
+      <c r="AT30" s="253"/>
+      <c r="AU30" s="253"/>
+      <c r="AV30" s="253"/>
+      <c r="AW30" s="253"/>
+      <c r="AX30" s="253"/>
+      <c r="AY30" s="253"/>
+      <c r="AZ30" s="253"/>
+      <c r="BA30" s="253"/>
+      <c r="BB30" s="253"/>
+      <c r="BC30" s="253"/>
+      <c r="BD30" s="253"/>
+      <c r="BE30" s="253"/>
       <c r="BF30" s="5"/>
     </row>
-    <row r="31" spans="1:62" ht="4.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T31" s="250"/>
+    <row r="31" spans="1:62" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="270"/>
+      <c r="B31" s="271"/>
+      <c r="C31" s="271"/>
+      <c r="D31" s="271"/>
+      <c r="E31" s="272"/>
+      <c r="F31" s="272"/>
+      <c r="G31" s="273"/>
+      <c r="H31" s="291"/>
+      <c r="I31" s="292"/>
+      <c r="J31" s="292"/>
+      <c r="K31" s="292"/>
+      <c r="L31" s="292"/>
+      <c r="M31" s="292"/>
+      <c r="N31" s="292"/>
+      <c r="O31" s="292"/>
+      <c r="P31" s="292"/>
+      <c r="Q31" s="292"/>
+      <c r="R31" s="292"/>
+      <c r="S31" s="292"/>
+      <c r="T31" s="293"/>
       <c r="U31" s="23"/>
       <c r="V31" s="9"/>
       <c r="W31" s="9"/>
       <c r="X31" s="9"/>
       <c r="Y31" s="9"/>
       <c r="Z31" s="9"/>
       <c r="AA31" s="9"/>
       <c r="AB31" s="9"/>
       <c r="AC31" s="9"/>
       <c r="AD31" s="9"/>
       <c r="AE31" s="9"/>
       <c r="AF31" s="9"/>
       <c r="AG31" s="9"/>
       <c r="AH31" s="9"/>
       <c r="AI31" s="9"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="9"/>
       <c r="AL31" s="9"/>
       <c r="AM31" s="9"/>
       <c r="AN31" s="9"/>
       <c r="AO31" s="9"/>
       <c r="AP31" s="9"/>
       <c r="AQ31" s="9"/>
       <c r="AR31" s="9"/>
       <c r="AS31" s="9"/>
       <c r="AT31" s="9"/>
       <c r="AU31" s="9"/>
       <c r="AV31" s="9"/>
       <c r="AW31" s="9"/>
       <c r="AX31" s="9"/>
       <c r="AY31" s="9"/>
       <c r="AZ31" s="9"/>
       <c r="BA31" s="9"/>
       <c r="BB31" s="9"/>
       <c r="BC31" s="9"/>
       <c r="BD31" s="9"/>
       <c r="BE31" s="9"/>
       <c r="BF31" s="10"/>
     </row>
-    <row r="32" spans="1:62" ht="7.5" customHeight="1">
-[...61 lines deleted...]
-      <c r="BF32" s="252"/>
+    <row r="32" spans="1:62" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="270"/>
+      <c r="B32" s="271"/>
+      <c r="C32" s="271"/>
+      <c r="D32" s="271"/>
+      <c r="E32" s="272"/>
+      <c r="F32" s="272"/>
+      <c r="G32" s="273"/>
+      <c r="H32" s="179" t="s">
+        <v>53</v>
+      </c>
+      <c r="I32" s="179"/>
+      <c r="J32" s="179"/>
+      <c r="K32" s="179"/>
+      <c r="L32" s="179"/>
+      <c r="M32" s="179"/>
+      <c r="N32" s="179"/>
+      <c r="O32" s="179"/>
+      <c r="P32" s="179"/>
+      <c r="Q32" s="179"/>
+      <c r="R32" s="179"/>
+      <c r="S32" s="179"/>
+      <c r="T32" s="179"/>
+      <c r="U32" s="179"/>
+      <c r="V32" s="179"/>
+      <c r="W32" s="179"/>
+      <c r="X32" s="179"/>
+      <c r="Y32" s="179"/>
+      <c r="Z32" s="179"/>
+      <c r="AA32" s="179"/>
+      <c r="AB32" s="179"/>
+      <c r="AC32" s="179"/>
+      <c r="AD32" s="179"/>
+      <c r="AE32" s="179"/>
+      <c r="AF32" s="179"/>
+      <c r="AG32" s="179"/>
+      <c r="AH32" s="179"/>
+      <c r="AI32" s="179"/>
+      <c r="AJ32" s="179"/>
+      <c r="AK32" s="179"/>
+      <c r="AL32" s="179"/>
+      <c r="AM32" s="179"/>
+      <c r="AN32" s="179"/>
+      <c r="AO32" s="180"/>
+      <c r="AP32" s="202" t="s">
+        <v>31</v>
+      </c>
+      <c r="AQ32" s="202"/>
+      <c r="AR32" s="202"/>
+      <c r="AS32" s="202"/>
+      <c r="AT32" s="202"/>
+      <c r="AU32" s="202"/>
+      <c r="AV32" s="202"/>
+      <c r="AW32" s="202"/>
+      <c r="AX32" s="202"/>
+      <c r="AY32" s="202"/>
+      <c r="AZ32" s="202"/>
+      <c r="BA32" s="202"/>
+      <c r="BB32" s="202"/>
+      <c r="BC32" s="202"/>
+      <c r="BD32" s="202"/>
+      <c r="BE32" s="202"/>
+      <c r="BF32" s="203"/>
     </row>
-    <row r="33" spans="1:58" ht="7.5" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF33" s="254"/>
+    <row r="33" spans="1:58" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="270"/>
+      <c r="B33" s="271"/>
+      <c r="C33" s="271"/>
+      <c r="D33" s="271"/>
+      <c r="E33" s="272"/>
+      <c r="F33" s="272"/>
+      <c r="G33" s="273"/>
+      <c r="H33" s="182"/>
+      <c r="I33" s="182"/>
+      <c r="J33" s="182"/>
+      <c r="K33" s="182"/>
+      <c r="L33" s="182"/>
+      <c r="M33" s="182"/>
+      <c r="N33" s="182"/>
+      <c r="O33" s="182"/>
+      <c r="P33" s="182"/>
+      <c r="Q33" s="182"/>
+      <c r="R33" s="182"/>
+      <c r="S33" s="182"/>
+      <c r="T33" s="182"/>
+      <c r="U33" s="182"/>
+      <c r="V33" s="182"/>
+      <c r="W33" s="182"/>
+      <c r="X33" s="182"/>
+      <c r="Y33" s="182"/>
+      <c r="Z33" s="182"/>
+      <c r="AA33" s="182"/>
+      <c r="AB33" s="182"/>
+      <c r="AC33" s="182"/>
+      <c r="AD33" s="182"/>
+      <c r="AE33" s="182"/>
+      <c r="AF33" s="182"/>
+      <c r="AG33" s="182"/>
+      <c r="AH33" s="182"/>
+      <c r="AI33" s="182"/>
+      <c r="AJ33" s="182"/>
+      <c r="AK33" s="182"/>
+      <c r="AL33" s="182"/>
+      <c r="AM33" s="182"/>
+      <c r="AN33" s="182"/>
+      <c r="AO33" s="196"/>
+      <c r="AP33" s="204"/>
+      <c r="AQ33" s="204"/>
+      <c r="AR33" s="204"/>
+      <c r="AS33" s="204"/>
+      <c r="AT33" s="204"/>
+      <c r="AU33" s="204"/>
+      <c r="AV33" s="204"/>
+      <c r="AW33" s="204"/>
+      <c r="AX33" s="204"/>
+      <c r="AY33" s="204"/>
+      <c r="AZ33" s="204"/>
+      <c r="BA33" s="204"/>
+      <c r="BB33" s="204"/>
+      <c r="BC33" s="204"/>
+      <c r="BD33" s="204"/>
+      <c r="BE33" s="204"/>
+      <c r="BF33" s="205"/>
     </row>
-    <row r="34" spans="1:58" ht="15" customHeight="1">
-[...61 lines deleted...]
-      <c r="BF34" s="257"/>
+    <row r="34" spans="1:58" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="270"/>
+      <c r="B34" s="271"/>
+      <c r="C34" s="271"/>
+      <c r="D34" s="271"/>
+      <c r="E34" s="272"/>
+      <c r="F34" s="272"/>
+      <c r="G34" s="273"/>
+      <c r="H34" s="206" t="s">
+        <v>4</v>
+      </c>
+      <c r="I34" s="206"/>
+      <c r="J34" s="206"/>
+      <c r="K34" s="206"/>
+      <c r="L34" s="206"/>
+      <c r="M34" s="206"/>
+      <c r="N34" s="206"/>
+      <c r="O34" s="207"/>
+      <c r="P34" s="211"/>
+      <c r="Q34" s="212"/>
+      <c r="R34" s="212"/>
+      <c r="S34" s="212"/>
+      <c r="T34" s="212"/>
+      <c r="U34" s="212"/>
+      <c r="V34" s="212"/>
+      <c r="W34" s="212"/>
+      <c r="X34" s="212"/>
+      <c r="Y34" s="212"/>
+      <c r="Z34" s="212"/>
+      <c r="AA34" s="212"/>
+      <c r="AB34" s="212"/>
+      <c r="AC34" s="212"/>
+      <c r="AD34" s="212"/>
+      <c r="AE34" s="212"/>
+      <c r="AF34" s="212"/>
+      <c r="AG34" s="212"/>
+      <c r="AH34" s="212"/>
+      <c r="AI34" s="212"/>
+      <c r="AJ34" s="212"/>
+      <c r="AK34" s="212"/>
+      <c r="AL34" s="212"/>
+      <c r="AM34" s="212"/>
+      <c r="AN34" s="212"/>
+      <c r="AO34" s="212"/>
+      <c r="AP34" s="215" t="s">
+        <v>97</v>
+      </c>
+      <c r="AQ34" s="216"/>
+      <c r="AR34" s="216"/>
+      <c r="AS34" s="216"/>
+      <c r="AT34" s="216"/>
+      <c r="AU34" s="216"/>
+      <c r="AV34" s="216"/>
+      <c r="AW34" s="216"/>
+      <c r="AX34" s="216"/>
+      <c r="AY34" s="216"/>
+      <c r="AZ34" s="216"/>
+      <c r="BA34" s="216"/>
+      <c r="BB34" s="216"/>
+      <c r="BC34" s="216"/>
+      <c r="BD34" s="216"/>
+      <c r="BE34" s="216"/>
+      <c r="BF34" s="217"/>
     </row>
-    <row r="35" spans="1:58" ht="10.5" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF35" s="260"/>
+    <row r="35" spans="1:58" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="270"/>
+      <c r="B35" s="271"/>
+      <c r="C35" s="271"/>
+      <c r="D35" s="271"/>
+      <c r="E35" s="272"/>
+      <c r="F35" s="272"/>
+      <c r="G35" s="273"/>
+      <c r="H35" s="106"/>
+      <c r="I35" s="106"/>
+      <c r="J35" s="106"/>
+      <c r="K35" s="106"/>
+      <c r="L35" s="106"/>
+      <c r="M35" s="106"/>
+      <c r="N35" s="106"/>
+      <c r="O35" s="208"/>
+      <c r="P35" s="213"/>
+      <c r="Q35" s="214"/>
+      <c r="R35" s="214"/>
+      <c r="S35" s="214"/>
+      <c r="T35" s="214"/>
+      <c r="U35" s="214"/>
+      <c r="V35" s="214"/>
+      <c r="W35" s="214"/>
+      <c r="X35" s="214"/>
+      <c r="Y35" s="214"/>
+      <c r="Z35" s="214"/>
+      <c r="AA35" s="214"/>
+      <c r="AB35" s="214"/>
+      <c r="AC35" s="214"/>
+      <c r="AD35" s="214"/>
+      <c r="AE35" s="214"/>
+      <c r="AF35" s="214"/>
+      <c r="AG35" s="214"/>
+      <c r="AH35" s="214"/>
+      <c r="AI35" s="214"/>
+      <c r="AJ35" s="214"/>
+      <c r="AK35" s="214"/>
+      <c r="AL35" s="214"/>
+      <c r="AM35" s="214"/>
+      <c r="AN35" s="214"/>
+      <c r="AO35" s="214"/>
+      <c r="AP35" s="218"/>
+      <c r="AQ35" s="219"/>
+      <c r="AR35" s="219"/>
+      <c r="AS35" s="219"/>
+      <c r="AT35" s="219"/>
+      <c r="AU35" s="219"/>
+      <c r="AV35" s="219"/>
+      <c r="AW35" s="219"/>
+      <c r="AX35" s="219"/>
+      <c r="AY35" s="219"/>
+      <c r="AZ35" s="219"/>
+      <c r="BA35" s="219"/>
+      <c r="BB35" s="219"/>
+      <c r="BC35" s="219"/>
+      <c r="BD35" s="219"/>
+      <c r="BE35" s="219"/>
+      <c r="BF35" s="220"/>
     </row>
-    <row r="36" spans="1:58" ht="9" customHeight="1">
-[...14 lines deleted...]
-      <c r="O36" s="237"/>
+    <row r="36" spans="1:58" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="270"/>
+      <c r="B36" s="271"/>
+      <c r="C36" s="271"/>
+      <c r="D36" s="271"/>
+      <c r="E36" s="272"/>
+      <c r="F36" s="272"/>
+      <c r="G36" s="273"/>
+      <c r="H36" s="209"/>
+      <c r="I36" s="209"/>
+      <c r="J36" s="209"/>
+      <c r="K36" s="209"/>
+      <c r="L36" s="209"/>
+      <c r="M36" s="209"/>
+      <c r="N36" s="209"/>
+      <c r="O36" s="210"/>
       <c r="P36" s="14"/>
       <c r="Q36" s="9"/>
       <c r="R36" s="9"/>
       <c r="S36" s="9"/>
       <c r="T36" s="9"/>
       <c r="U36" s="9"/>
       <c r="V36" s="9"/>
       <c r="W36" s="9"/>
       <c r="X36" s="9"/>
       <c r="Y36" s="9"/>
       <c r="Z36" s="9"/>
       <c r="AA36" s="9"/>
       <c r="AB36" s="25"/>
       <c r="AC36" s="25"/>
-      <c r="AD36" s="226" t="s">
-[...29 lines deleted...]
-      <c r="BF36" s="260"/>
+      <c r="AD36" s="221" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE36" s="221"/>
+      <c r="AF36" s="221"/>
+      <c r="AG36" s="221"/>
+      <c r="AH36" s="221"/>
+      <c r="AI36" s="221"/>
+      <c r="AJ36" s="221"/>
+      <c r="AK36" s="221"/>
+      <c r="AL36" s="221"/>
+      <c r="AM36" s="221"/>
+      <c r="AN36" s="221"/>
+      <c r="AO36" s="221"/>
+      <c r="AP36" s="218"/>
+      <c r="AQ36" s="219"/>
+      <c r="AR36" s="219"/>
+      <c r="AS36" s="219"/>
+      <c r="AT36" s="219"/>
+      <c r="AU36" s="219"/>
+      <c r="AV36" s="219"/>
+      <c r="AW36" s="219"/>
+      <c r="AX36" s="219"/>
+      <c r="AY36" s="219"/>
+      <c r="AZ36" s="219"/>
+      <c r="BA36" s="219"/>
+      <c r="BB36" s="219"/>
+      <c r="BC36" s="219"/>
+      <c r="BD36" s="219"/>
+      <c r="BE36" s="219"/>
+      <c r="BF36" s="220"/>
     </row>
-    <row r="37" spans="1:58" ht="10.5" customHeight="1">
-[...59 lines deleted...]
-      <c r="BF37" s="260"/>
+    <row r="37" spans="1:58" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="270"/>
+      <c r="B37" s="271"/>
+      <c r="C37" s="271"/>
+      <c r="D37" s="271"/>
+      <c r="E37" s="272"/>
+      <c r="F37" s="272"/>
+      <c r="G37" s="273"/>
+      <c r="H37" s="222" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="222"/>
+      <c r="J37" s="222"/>
+      <c r="K37" s="222"/>
+      <c r="L37" s="222"/>
+      <c r="M37" s="222"/>
+      <c r="N37" s="222"/>
+      <c r="O37" s="223"/>
+      <c r="P37" s="234"/>
+      <c r="Q37" s="235"/>
+      <c r="R37" s="235"/>
+      <c r="S37" s="235"/>
+      <c r="T37" s="235"/>
+      <c r="U37" s="235"/>
+      <c r="V37" s="235"/>
+      <c r="W37" s="235"/>
+      <c r="X37" s="235"/>
+      <c r="Y37" s="235"/>
+      <c r="Z37" s="235"/>
+      <c r="AA37" s="235"/>
+      <c r="AB37" s="235"/>
+      <c r="AC37" s="235"/>
+      <c r="AD37" s="235"/>
+      <c r="AE37" s="235"/>
+      <c r="AF37" s="235"/>
+      <c r="AG37" s="235"/>
+      <c r="AH37" s="235"/>
+      <c r="AI37" s="235"/>
+      <c r="AJ37" s="235"/>
+      <c r="AK37" s="235"/>
+      <c r="AL37" s="235"/>
+      <c r="AM37" s="235"/>
+      <c r="AN37" s="235"/>
+      <c r="AO37" s="235"/>
+      <c r="AP37" s="218"/>
+      <c r="AQ37" s="219"/>
+      <c r="AR37" s="219"/>
+      <c r="AS37" s="219"/>
+      <c r="AT37" s="219"/>
+      <c r="AU37" s="219"/>
+      <c r="AV37" s="219"/>
+      <c r="AW37" s="219"/>
+      <c r="AX37" s="219"/>
+      <c r="AY37" s="219"/>
+      <c r="AZ37" s="219"/>
+      <c r="BA37" s="219"/>
+      <c r="BB37" s="219"/>
+      <c r="BC37" s="219"/>
+      <c r="BD37" s="219"/>
+      <c r="BE37" s="219"/>
+      <c r="BF37" s="220"/>
     </row>
-    <row r="38" spans="1:58" ht="22.5" customHeight="1">
-[...59 lines deleted...]
-      <c r="BF38" s="260"/>
+    <row r="38" spans="1:58" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="270"/>
+      <c r="B38" s="271"/>
+      <c r="C38" s="271"/>
+      <c r="D38" s="271"/>
+      <c r="E38" s="272"/>
+      <c r="F38" s="272"/>
+      <c r="G38" s="273"/>
+      <c r="H38" s="106" t="s">
+        <v>5</v>
+      </c>
+      <c r="I38" s="106"/>
+      <c r="J38" s="106"/>
+      <c r="K38" s="106"/>
+      <c r="L38" s="106"/>
+      <c r="M38" s="106"/>
+      <c r="N38" s="106"/>
+      <c r="O38" s="208"/>
+      <c r="P38" s="236"/>
+      <c r="Q38" s="237"/>
+      <c r="R38" s="237"/>
+      <c r="S38" s="237"/>
+      <c r="T38" s="237"/>
+      <c r="U38" s="237"/>
+      <c r="V38" s="237"/>
+      <c r="W38" s="237"/>
+      <c r="X38" s="237"/>
+      <c r="Y38" s="237"/>
+      <c r="Z38" s="237"/>
+      <c r="AA38" s="237"/>
+      <c r="AB38" s="237"/>
+      <c r="AC38" s="237"/>
+      <c r="AD38" s="237"/>
+      <c r="AE38" s="237"/>
+      <c r="AF38" s="237"/>
+      <c r="AG38" s="237"/>
+      <c r="AH38" s="237"/>
+      <c r="AI38" s="237"/>
+      <c r="AJ38" s="237"/>
+      <c r="AK38" s="237"/>
+      <c r="AL38" s="237"/>
+      <c r="AM38" s="237"/>
+      <c r="AN38" s="237"/>
+      <c r="AO38" s="237"/>
+      <c r="AP38" s="218"/>
+      <c r="AQ38" s="219"/>
+      <c r="AR38" s="219"/>
+      <c r="AS38" s="219"/>
+      <c r="AT38" s="219"/>
+      <c r="AU38" s="219"/>
+      <c r="AV38" s="219"/>
+      <c r="AW38" s="219"/>
+      <c r="AX38" s="219"/>
+      <c r="AY38" s="219"/>
+      <c r="AZ38" s="219"/>
+      <c r="BA38" s="219"/>
+      <c r="BB38" s="219"/>
+      <c r="BC38" s="219"/>
+      <c r="BD38" s="219"/>
+      <c r="BE38" s="219"/>
+      <c r="BF38" s="220"/>
     </row>
-    <row r="39" spans="1:58" ht="7.5" customHeight="1" thickBot="1">
-[...14 lines deleted...]
-      <c r="O39" s="262"/>
+    <row r="39" spans="1:58" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="270"/>
+      <c r="B39" s="271"/>
+      <c r="C39" s="271"/>
+      <c r="D39" s="271"/>
+      <c r="E39" s="272"/>
+      <c r="F39" s="272"/>
+      <c r="G39" s="273"/>
+      <c r="H39" s="209"/>
+      <c r="I39" s="209"/>
+      <c r="J39" s="209"/>
+      <c r="K39" s="209"/>
+      <c r="L39" s="209"/>
+      <c r="M39" s="209"/>
+      <c r="N39" s="209"/>
+      <c r="O39" s="208"/>
       <c r="P39" s="32"/>
       <c r="Q39" s="33"/>
       <c r="R39" s="33"/>
       <c r="S39" s="33"/>
       <c r="T39" s="33"/>
       <c r="U39" s="33"/>
       <c r="V39" s="33"/>
       <c r="W39" s="33"/>
       <c r="X39" s="33"/>
       <c r="Y39" s="33"/>
       <c r="Z39" s="33"/>
       <c r="AA39" s="33"/>
       <c r="AB39" s="33"/>
       <c r="AC39" s="33"/>
-      <c r="AD39" s="269" t="s">
-[...29 lines deleted...]
-      <c r="BF39" s="260"/>
+      <c r="AD39" s="238" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE39" s="238"/>
+      <c r="AF39" s="238"/>
+      <c r="AG39" s="238"/>
+      <c r="AH39" s="238"/>
+      <c r="AI39" s="238"/>
+      <c r="AJ39" s="238"/>
+      <c r="AK39" s="238"/>
+      <c r="AL39" s="238"/>
+      <c r="AM39" s="238"/>
+      <c r="AN39" s="238"/>
+      <c r="AO39" s="238"/>
+      <c r="AP39" s="218"/>
+      <c r="AQ39" s="219"/>
+      <c r="AR39" s="219"/>
+      <c r="AS39" s="219"/>
+      <c r="AT39" s="219"/>
+      <c r="AU39" s="219"/>
+      <c r="AV39" s="219"/>
+      <c r="AW39" s="219"/>
+      <c r="AX39" s="219"/>
+      <c r="AY39" s="219"/>
+      <c r="AZ39" s="219"/>
+      <c r="BA39" s="219"/>
+      <c r="BB39" s="219"/>
+      <c r="BC39" s="219"/>
+      <c r="BD39" s="219"/>
+      <c r="BE39" s="219"/>
+      <c r="BF39" s="220"/>
     </row>
-    <row r="40" spans="1:58" ht="24.75" customHeight="1">
-[...65 lines deleted...]
-      <c r="BF40" s="271"/>
+    <row r="40" spans="1:58" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="270"/>
+      <c r="B40" s="271"/>
+      <c r="C40" s="271"/>
+      <c r="D40" s="271"/>
+      <c r="E40" s="272"/>
+      <c r="F40" s="272"/>
+      <c r="G40" s="273"/>
+      <c r="H40" s="206" t="s">
+        <v>6</v>
+      </c>
+      <c r="I40" s="206"/>
+      <c r="J40" s="207"/>
+      <c r="K40" s="239" t="s">
+        <v>7</v>
+      </c>
+      <c r="L40" s="206"/>
+      <c r="M40" s="206"/>
+      <c r="N40" s="207"/>
+      <c r="O40" s="241" t="s">
+        <v>83</v>
+      </c>
+      <c r="P40" s="242"/>
+      <c r="Q40" s="242"/>
+      <c r="R40" s="242"/>
+      <c r="S40" s="242"/>
+      <c r="T40" s="242"/>
+      <c r="U40" s="242"/>
+      <c r="V40" s="242"/>
+      <c r="W40" s="242"/>
+      <c r="X40" s="242"/>
+      <c r="Y40" s="242"/>
+      <c r="Z40" s="242"/>
+      <c r="AA40" s="242"/>
+      <c r="AB40" s="242"/>
+      <c r="AC40" s="242"/>
+      <c r="AD40" s="242"/>
+      <c r="AE40" s="242"/>
+      <c r="AF40" s="242"/>
+      <c r="AG40" s="242"/>
+      <c r="AH40" s="242"/>
+      <c r="AI40" s="242"/>
+      <c r="AJ40" s="242"/>
+      <c r="AK40" s="242"/>
+      <c r="AL40" s="242"/>
+      <c r="AM40" s="242"/>
+      <c r="AN40" s="242"/>
+      <c r="AO40" s="242"/>
+      <c r="AP40" s="242"/>
+      <c r="AQ40" s="242"/>
+      <c r="AR40" s="242"/>
+      <c r="AS40" s="242"/>
+      <c r="AT40" s="242"/>
+      <c r="AU40" s="242"/>
+      <c r="AV40" s="242"/>
+      <c r="AW40" s="243"/>
+      <c r="AX40" s="224" t="s">
+        <v>21</v>
+      </c>
+      <c r="AY40" s="143"/>
+      <c r="AZ40" s="143"/>
+      <c r="BA40" s="143"/>
+      <c r="BB40" s="143"/>
+      <c r="BC40" s="143"/>
+      <c r="BD40" s="143"/>
+      <c r="BE40" s="143"/>
+      <c r="BF40" s="225"/>
     </row>
-    <row r="41" spans="1:58" ht="11.25" customHeight="1">
-[...13 lines deleted...]
-      <c r="N41" s="237"/>
+    <row r="41" spans="1:58" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="270"/>
+      <c r="B41" s="271"/>
+      <c r="C41" s="271"/>
+      <c r="D41" s="271"/>
+      <c r="E41" s="272"/>
+      <c r="F41" s="272"/>
+      <c r="G41" s="273"/>
+      <c r="H41" s="209"/>
+      <c r="I41" s="209"/>
+      <c r="J41" s="210"/>
+      <c r="K41" s="240"/>
+      <c r="L41" s="209"/>
+      <c r="M41" s="209"/>
+      <c r="N41" s="210"/>
       <c r="O41" s="228" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="P41" s="229"/>
       <c r="Q41" s="229"/>
       <c r="R41" s="229"/>
       <c r="S41" s="230"/>
       <c r="T41" s="231" t="s">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="U41" s="229"/>
       <c r="V41" s="229"/>
       <c r="W41" s="229"/>
       <c r="X41" s="229"/>
       <c r="Y41" s="229"/>
       <c r="Z41" s="229"/>
       <c r="AA41" s="230"/>
       <c r="AB41" s="231" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="AC41" s="229"/>
       <c r="AD41" s="230"/>
       <c r="AE41" s="231" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="AF41" s="229"/>
       <c r="AG41" s="229"/>
       <c r="AH41" s="229"/>
       <c r="AI41" s="229"/>
       <c r="AJ41" s="229"/>
       <c r="AK41" s="229"/>
       <c r="AL41" s="229"/>
       <c r="AM41" s="229"/>
       <c r="AN41" s="229"/>
       <c r="AO41" s="230"/>
-      <c r="AP41" s="76" t="s">
-[...17 lines deleted...]
-      <c r="BF41" s="273"/>
+      <c r="AP41" s="232" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ41" s="233"/>
+      <c r="AR41" s="233"/>
+      <c r="AS41" s="233"/>
+      <c r="AT41" s="233"/>
+      <c r="AU41" s="233"/>
+      <c r="AV41" s="233"/>
+      <c r="AW41" s="233"/>
+      <c r="AX41" s="226"/>
+      <c r="AY41" s="145"/>
+      <c r="AZ41" s="145"/>
+      <c r="BA41" s="145"/>
+      <c r="BB41" s="145"/>
+      <c r="BC41" s="145"/>
+      <c r="BD41" s="145"/>
+      <c r="BE41" s="145"/>
+      <c r="BF41" s="227"/>
     </row>
-    <row r="42" spans="1:58" ht="12.75" customHeight="1">
-[...59 lines deleted...]
-      <c r="BF42" s="63"/>
+    <row r="42" spans="1:58" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="270"/>
+      <c r="B42" s="271"/>
+      <c r="C42" s="271"/>
+      <c r="D42" s="271"/>
+      <c r="E42" s="272"/>
+      <c r="F42" s="272"/>
+      <c r="G42" s="273"/>
+      <c r="H42" s="134"/>
+      <c r="I42" s="134"/>
+      <c r="J42" s="175"/>
+      <c r="K42" s="178" t="s">
+        <v>46</v>
+      </c>
+      <c r="L42" s="179"/>
+      <c r="M42" s="179"/>
+      <c r="N42" s="180"/>
+      <c r="O42" s="184"/>
+      <c r="P42" s="185"/>
+      <c r="Q42" s="185"/>
+      <c r="R42" s="185"/>
+      <c r="S42" s="186"/>
+      <c r="T42" s="201"/>
+      <c r="U42" s="185"/>
+      <c r="V42" s="185"/>
+      <c r="W42" s="185"/>
+      <c r="X42" s="185"/>
+      <c r="Y42" s="185"/>
+      <c r="Z42" s="185"/>
+      <c r="AA42" s="186"/>
+      <c r="AB42" s="133"/>
+      <c r="AC42" s="134"/>
+      <c r="AD42" s="192"/>
+      <c r="AE42" s="133"/>
+      <c r="AF42" s="134"/>
+      <c r="AG42" s="134"/>
+      <c r="AH42" s="134"/>
+      <c r="AI42" s="134"/>
+      <c r="AJ42" s="134"/>
+      <c r="AK42" s="134"/>
+      <c r="AL42" s="134"/>
+      <c r="AM42" s="134"/>
+      <c r="AN42" s="134"/>
+      <c r="AO42" s="192"/>
+      <c r="AP42" s="133"/>
+      <c r="AQ42" s="134"/>
+      <c r="AR42" s="134"/>
+      <c r="AS42" s="134"/>
+      <c r="AT42" s="134"/>
+      <c r="AU42" s="134"/>
+      <c r="AV42" s="134"/>
+      <c r="AW42" s="134"/>
+      <c r="AX42" s="137"/>
+      <c r="AY42" s="138"/>
+      <c r="AZ42" s="138"/>
+      <c r="BA42" s="138"/>
+      <c r="BB42" s="138"/>
+      <c r="BC42" s="138"/>
+      <c r="BD42" s="138"/>
+      <c r="BE42" s="138"/>
+      <c r="BF42" s="139"/>
     </row>
-    <row r="43" spans="1:58" ht="18" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF43" s="66"/>
+    <row r="43" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="270"/>
+      <c r="B43" s="271"/>
+      <c r="C43" s="271"/>
+      <c r="D43" s="271"/>
+      <c r="E43" s="272"/>
+      <c r="F43" s="272"/>
+      <c r="G43" s="273"/>
+      <c r="H43" s="176"/>
+      <c r="I43" s="176"/>
+      <c r="J43" s="177"/>
+      <c r="K43" s="181"/>
+      <c r="L43" s="182"/>
+      <c r="M43" s="182"/>
+      <c r="N43" s="196"/>
+      <c r="O43" s="197"/>
+      <c r="P43" s="198"/>
+      <c r="Q43" s="198"/>
+      <c r="R43" s="198"/>
+      <c r="S43" s="199"/>
+      <c r="T43" s="200"/>
+      <c r="U43" s="198"/>
+      <c r="V43" s="198"/>
+      <c r="W43" s="198"/>
+      <c r="X43" s="198"/>
+      <c r="Y43" s="198"/>
+      <c r="Z43" s="198"/>
+      <c r="AA43" s="199"/>
+      <c r="AB43" s="135"/>
+      <c r="AC43" s="136"/>
+      <c r="AD43" s="193"/>
+      <c r="AE43" s="194"/>
+      <c r="AF43" s="176"/>
+      <c r="AG43" s="176"/>
+      <c r="AH43" s="176"/>
+      <c r="AI43" s="176"/>
+      <c r="AJ43" s="176"/>
+      <c r="AK43" s="176"/>
+      <c r="AL43" s="176"/>
+      <c r="AM43" s="176"/>
+      <c r="AN43" s="176"/>
+      <c r="AO43" s="195"/>
+      <c r="AP43" s="194"/>
+      <c r="AQ43" s="176"/>
+      <c r="AR43" s="176"/>
+      <c r="AS43" s="176"/>
+      <c r="AT43" s="176"/>
+      <c r="AU43" s="176"/>
+      <c r="AV43" s="176"/>
+      <c r="AW43" s="176"/>
+      <c r="AX43" s="140"/>
+      <c r="AY43" s="141"/>
+      <c r="AZ43" s="141"/>
+      <c r="BA43" s="141"/>
+      <c r="BB43" s="141"/>
+      <c r="BC43" s="141"/>
+      <c r="BD43" s="141"/>
+      <c r="BE43" s="141"/>
+      <c r="BF43" s="142"/>
     </row>
-    <row r="44" spans="1:58" ht="12.75" customHeight="1">
-[...59 lines deleted...]
-      <c r="BF44" s="63"/>
+    <row r="44" spans="1:58" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="270"/>
+      <c r="B44" s="271"/>
+      <c r="C44" s="271"/>
+      <c r="D44" s="271"/>
+      <c r="E44" s="272"/>
+      <c r="F44" s="272"/>
+      <c r="G44" s="273"/>
+      <c r="H44" s="134"/>
+      <c r="I44" s="134"/>
+      <c r="J44" s="175"/>
+      <c r="K44" s="178" t="s">
+        <v>46</v>
+      </c>
+      <c r="L44" s="179"/>
+      <c r="M44" s="179"/>
+      <c r="N44" s="180"/>
+      <c r="O44" s="184"/>
+      <c r="P44" s="185"/>
+      <c r="Q44" s="185"/>
+      <c r="R44" s="185"/>
+      <c r="S44" s="186"/>
+      <c r="T44" s="190"/>
+      <c r="U44" s="185"/>
+      <c r="V44" s="185"/>
+      <c r="W44" s="185"/>
+      <c r="X44" s="185"/>
+      <c r="Y44" s="185"/>
+      <c r="Z44" s="185"/>
+      <c r="AA44" s="186"/>
+      <c r="AB44" s="133"/>
+      <c r="AC44" s="134"/>
+      <c r="AD44" s="192"/>
+      <c r="AE44" s="133"/>
+      <c r="AF44" s="134"/>
+      <c r="AG44" s="134"/>
+      <c r="AH44" s="134"/>
+      <c r="AI44" s="134"/>
+      <c r="AJ44" s="134"/>
+      <c r="AK44" s="134"/>
+      <c r="AL44" s="134"/>
+      <c r="AM44" s="134"/>
+      <c r="AN44" s="134"/>
+      <c r="AO44" s="192"/>
+      <c r="AP44" s="133"/>
+      <c r="AQ44" s="134"/>
+      <c r="AR44" s="134"/>
+      <c r="AS44" s="134"/>
+      <c r="AT44" s="134"/>
+      <c r="AU44" s="134"/>
+      <c r="AV44" s="134"/>
+      <c r="AW44" s="134"/>
+      <c r="AX44" s="137"/>
+      <c r="AY44" s="138"/>
+      <c r="AZ44" s="138"/>
+      <c r="BA44" s="138"/>
+      <c r="BB44" s="138"/>
+      <c r="BC44" s="138"/>
+      <c r="BD44" s="138"/>
+      <c r="BE44" s="138"/>
+      <c r="BF44" s="139"/>
     </row>
-    <row r="45" spans="1:58" ht="18" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF45" s="66"/>
+    <row r="45" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="270"/>
+      <c r="B45" s="271"/>
+      <c r="C45" s="271"/>
+      <c r="D45" s="271"/>
+      <c r="E45" s="272"/>
+      <c r="F45" s="272"/>
+      <c r="G45" s="273"/>
+      <c r="H45" s="176"/>
+      <c r="I45" s="176"/>
+      <c r="J45" s="177"/>
+      <c r="K45" s="181"/>
+      <c r="L45" s="182"/>
+      <c r="M45" s="182"/>
+      <c r="N45" s="196"/>
+      <c r="O45" s="197"/>
+      <c r="P45" s="198"/>
+      <c r="Q45" s="198"/>
+      <c r="R45" s="198"/>
+      <c r="S45" s="199"/>
+      <c r="T45" s="200"/>
+      <c r="U45" s="198"/>
+      <c r="V45" s="198"/>
+      <c r="W45" s="198"/>
+      <c r="X45" s="198"/>
+      <c r="Y45" s="198"/>
+      <c r="Z45" s="198"/>
+      <c r="AA45" s="199"/>
+      <c r="AB45" s="135"/>
+      <c r="AC45" s="136"/>
+      <c r="AD45" s="193"/>
+      <c r="AE45" s="194"/>
+      <c r="AF45" s="176"/>
+      <c r="AG45" s="176"/>
+      <c r="AH45" s="176"/>
+      <c r="AI45" s="176"/>
+      <c r="AJ45" s="176"/>
+      <c r="AK45" s="176"/>
+      <c r="AL45" s="176"/>
+      <c r="AM45" s="176"/>
+      <c r="AN45" s="176"/>
+      <c r="AO45" s="195"/>
+      <c r="AP45" s="194"/>
+      <c r="AQ45" s="176"/>
+      <c r="AR45" s="176"/>
+      <c r="AS45" s="176"/>
+      <c r="AT45" s="176"/>
+      <c r="AU45" s="176"/>
+      <c r="AV45" s="176"/>
+      <c r="AW45" s="176"/>
+      <c r="AX45" s="140"/>
+      <c r="AY45" s="141"/>
+      <c r="AZ45" s="141"/>
+      <c r="BA45" s="141"/>
+      <c r="BB45" s="141"/>
+      <c r="BC45" s="141"/>
+      <c r="BD45" s="141"/>
+      <c r="BE45" s="141"/>
+      <c r="BF45" s="142"/>
     </row>
-    <row r="46" spans="1:58" ht="12.75" customHeight="1">
-[...59 lines deleted...]
-      <c r="BF46" s="63"/>
+    <row r="46" spans="1:58" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="270"/>
+      <c r="B46" s="271"/>
+      <c r="C46" s="271"/>
+      <c r="D46" s="271"/>
+      <c r="E46" s="272"/>
+      <c r="F46" s="272"/>
+      <c r="G46" s="273"/>
+      <c r="H46" s="134"/>
+      <c r="I46" s="134"/>
+      <c r="J46" s="175"/>
+      <c r="K46" s="178" t="s">
+        <v>46</v>
+      </c>
+      <c r="L46" s="179"/>
+      <c r="M46" s="179"/>
+      <c r="N46" s="180"/>
+      <c r="O46" s="184"/>
+      <c r="P46" s="185"/>
+      <c r="Q46" s="185"/>
+      <c r="R46" s="185"/>
+      <c r="S46" s="186"/>
+      <c r="T46" s="190"/>
+      <c r="U46" s="185"/>
+      <c r="V46" s="185"/>
+      <c r="W46" s="185"/>
+      <c r="X46" s="185"/>
+      <c r="Y46" s="185"/>
+      <c r="Z46" s="185"/>
+      <c r="AA46" s="186"/>
+      <c r="AB46" s="133"/>
+      <c r="AC46" s="134"/>
+      <c r="AD46" s="192"/>
+      <c r="AE46" s="133"/>
+      <c r="AF46" s="134"/>
+      <c r="AG46" s="134"/>
+      <c r="AH46" s="134"/>
+      <c r="AI46" s="134"/>
+      <c r="AJ46" s="134"/>
+      <c r="AK46" s="134"/>
+      <c r="AL46" s="134"/>
+      <c r="AM46" s="134"/>
+      <c r="AN46" s="134"/>
+      <c r="AO46" s="192"/>
+      <c r="AP46" s="133"/>
+      <c r="AQ46" s="134"/>
+      <c r="AR46" s="134"/>
+      <c r="AS46" s="134"/>
+      <c r="AT46" s="134"/>
+      <c r="AU46" s="134"/>
+      <c r="AV46" s="134"/>
+      <c r="AW46" s="134"/>
+      <c r="AX46" s="137"/>
+      <c r="AY46" s="138"/>
+      <c r="AZ46" s="138"/>
+      <c r="BA46" s="138"/>
+      <c r="BB46" s="138"/>
+      <c r="BC46" s="138"/>
+      <c r="BD46" s="138"/>
+      <c r="BE46" s="138"/>
+      <c r="BF46" s="139"/>
     </row>
-    <row r="47" spans="1:58" ht="18" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF47" s="66"/>
+    <row r="47" spans="1:58" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="270"/>
+      <c r="B47" s="271"/>
+      <c r="C47" s="271"/>
+      <c r="D47" s="271"/>
+      <c r="E47" s="272"/>
+      <c r="F47" s="272"/>
+      <c r="G47" s="273"/>
+      <c r="H47" s="176"/>
+      <c r="I47" s="176"/>
+      <c r="J47" s="177"/>
+      <c r="K47" s="181"/>
+      <c r="L47" s="182"/>
+      <c r="M47" s="182"/>
+      <c r="N47" s="196"/>
+      <c r="O47" s="197"/>
+      <c r="P47" s="198"/>
+      <c r="Q47" s="198"/>
+      <c r="R47" s="198"/>
+      <c r="S47" s="199"/>
+      <c r="T47" s="200"/>
+      <c r="U47" s="198"/>
+      <c r="V47" s="198"/>
+      <c r="W47" s="198"/>
+      <c r="X47" s="198"/>
+      <c r="Y47" s="198"/>
+      <c r="Z47" s="198"/>
+      <c r="AA47" s="199"/>
+      <c r="AB47" s="135"/>
+      <c r="AC47" s="136"/>
+      <c r="AD47" s="193"/>
+      <c r="AE47" s="194"/>
+      <c r="AF47" s="176"/>
+      <c r="AG47" s="176"/>
+      <c r="AH47" s="176"/>
+      <c r="AI47" s="176"/>
+      <c r="AJ47" s="176"/>
+      <c r="AK47" s="176"/>
+      <c r="AL47" s="176"/>
+      <c r="AM47" s="176"/>
+      <c r="AN47" s="176"/>
+      <c r="AO47" s="195"/>
+      <c r="AP47" s="194"/>
+      <c r="AQ47" s="176"/>
+      <c r="AR47" s="176"/>
+      <c r="AS47" s="176"/>
+      <c r="AT47" s="176"/>
+      <c r="AU47" s="176"/>
+      <c r="AV47" s="176"/>
+      <c r="AW47" s="176"/>
+      <c r="AX47" s="140"/>
+      <c r="AY47" s="141"/>
+      <c r="AZ47" s="141"/>
+      <c r="BA47" s="141"/>
+      <c r="BB47" s="141"/>
+      <c r="BC47" s="141"/>
+      <c r="BD47" s="141"/>
+      <c r="BE47" s="141"/>
+      <c r="BF47" s="142"/>
     </row>
-    <row r="48" spans="1:58" ht="13.5" customHeight="1">
-[...59 lines deleted...]
-      <c r="BF48" s="63"/>
+    <row r="48" spans="1:58" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="270"/>
+      <c r="B48" s="271"/>
+      <c r="C48" s="271"/>
+      <c r="D48" s="271"/>
+      <c r="E48" s="272"/>
+      <c r="F48" s="272"/>
+      <c r="G48" s="273"/>
+      <c r="H48" s="134"/>
+      <c r="I48" s="134"/>
+      <c r="J48" s="175"/>
+      <c r="K48" s="178" t="s">
+        <v>46</v>
+      </c>
+      <c r="L48" s="179"/>
+      <c r="M48" s="179"/>
+      <c r="N48" s="180"/>
+      <c r="O48" s="184"/>
+      <c r="P48" s="185"/>
+      <c r="Q48" s="185"/>
+      <c r="R48" s="185"/>
+      <c r="S48" s="186"/>
+      <c r="T48" s="190"/>
+      <c r="U48" s="185"/>
+      <c r="V48" s="185"/>
+      <c r="W48" s="185"/>
+      <c r="X48" s="185"/>
+      <c r="Y48" s="185"/>
+      <c r="Z48" s="185"/>
+      <c r="AA48" s="186"/>
+      <c r="AB48" s="133"/>
+      <c r="AC48" s="134"/>
+      <c r="AD48" s="192"/>
+      <c r="AE48" s="133"/>
+      <c r="AF48" s="134"/>
+      <c r="AG48" s="134"/>
+      <c r="AH48" s="134"/>
+      <c r="AI48" s="134"/>
+      <c r="AJ48" s="134"/>
+      <c r="AK48" s="134"/>
+      <c r="AL48" s="134"/>
+      <c r="AM48" s="134"/>
+      <c r="AN48" s="134"/>
+      <c r="AO48" s="192"/>
+      <c r="AP48" s="133"/>
+      <c r="AQ48" s="134"/>
+      <c r="AR48" s="134"/>
+      <c r="AS48" s="134"/>
+      <c r="AT48" s="134"/>
+      <c r="AU48" s="134"/>
+      <c r="AV48" s="134"/>
+      <c r="AW48" s="134"/>
+      <c r="AX48" s="137"/>
+      <c r="AY48" s="138"/>
+      <c r="AZ48" s="138"/>
+      <c r="BA48" s="138"/>
+      <c r="BB48" s="138"/>
+      <c r="BC48" s="138"/>
+      <c r="BD48" s="138"/>
+      <c r="BE48" s="138"/>
+      <c r="BF48" s="139"/>
     </row>
-    <row r="49" spans="1:58" ht="18" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF49" s="66"/>
+    <row r="49" spans="1:111" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="270"/>
+      <c r="B49" s="271"/>
+      <c r="C49" s="271"/>
+      <c r="D49" s="271"/>
+      <c r="E49" s="272"/>
+      <c r="F49" s="272"/>
+      <c r="G49" s="273"/>
+      <c r="H49" s="176"/>
+      <c r="I49" s="176"/>
+      <c r="J49" s="177"/>
+      <c r="K49" s="181"/>
+      <c r="L49" s="182"/>
+      <c r="M49" s="182"/>
+      <c r="N49" s="196"/>
+      <c r="O49" s="197"/>
+      <c r="P49" s="198"/>
+      <c r="Q49" s="198"/>
+      <c r="R49" s="198"/>
+      <c r="S49" s="199"/>
+      <c r="T49" s="200"/>
+      <c r="U49" s="198"/>
+      <c r="V49" s="198"/>
+      <c r="W49" s="198"/>
+      <c r="X49" s="198"/>
+      <c r="Y49" s="198"/>
+      <c r="Z49" s="198"/>
+      <c r="AA49" s="199"/>
+      <c r="AB49" s="135"/>
+      <c r="AC49" s="136"/>
+      <c r="AD49" s="193"/>
+      <c r="AE49" s="194"/>
+      <c r="AF49" s="176"/>
+      <c r="AG49" s="176"/>
+      <c r="AH49" s="176"/>
+      <c r="AI49" s="176"/>
+      <c r="AJ49" s="176"/>
+      <c r="AK49" s="176"/>
+      <c r="AL49" s="176"/>
+      <c r="AM49" s="176"/>
+      <c r="AN49" s="176"/>
+      <c r="AO49" s="195"/>
+      <c r="AP49" s="194"/>
+      <c r="AQ49" s="176"/>
+      <c r="AR49" s="176"/>
+      <c r="AS49" s="176"/>
+      <c r="AT49" s="176"/>
+      <c r="AU49" s="176"/>
+      <c r="AV49" s="176"/>
+      <c r="AW49" s="176"/>
+      <c r="AX49" s="140"/>
+      <c r="AY49" s="141"/>
+      <c r="AZ49" s="141"/>
+      <c r="BA49" s="141"/>
+      <c r="BB49" s="141"/>
+      <c r="BC49" s="141"/>
+      <c r="BD49" s="141"/>
+      <c r="BE49" s="141"/>
+      <c r="BF49" s="142"/>
     </row>
-    <row r="50" spans="1:58" ht="12.75" customHeight="1">
-[...59 lines deleted...]
-      <c r="BF50" s="63"/>
+    <row r="50" spans="1:111" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="270"/>
+      <c r="B50" s="271"/>
+      <c r="C50" s="271"/>
+      <c r="D50" s="271"/>
+      <c r="E50" s="272"/>
+      <c r="F50" s="272"/>
+      <c r="G50" s="273"/>
+      <c r="H50" s="134"/>
+      <c r="I50" s="134"/>
+      <c r="J50" s="175"/>
+      <c r="K50" s="178" t="s">
+        <v>46</v>
+      </c>
+      <c r="L50" s="179"/>
+      <c r="M50" s="179"/>
+      <c r="N50" s="180"/>
+      <c r="O50" s="184"/>
+      <c r="P50" s="185"/>
+      <c r="Q50" s="185"/>
+      <c r="R50" s="185"/>
+      <c r="S50" s="186"/>
+      <c r="T50" s="190"/>
+      <c r="U50" s="185"/>
+      <c r="V50" s="185"/>
+      <c r="W50" s="185"/>
+      <c r="X50" s="185"/>
+      <c r="Y50" s="185"/>
+      <c r="Z50" s="185"/>
+      <c r="AA50" s="186"/>
+      <c r="AB50" s="133"/>
+      <c r="AC50" s="134"/>
+      <c r="AD50" s="192"/>
+      <c r="AE50" s="133"/>
+      <c r="AF50" s="134"/>
+      <c r="AG50" s="134"/>
+      <c r="AH50" s="134"/>
+      <c r="AI50" s="134"/>
+      <c r="AJ50" s="134"/>
+      <c r="AK50" s="134"/>
+      <c r="AL50" s="134"/>
+      <c r="AM50" s="134"/>
+      <c r="AN50" s="134"/>
+      <c r="AO50" s="192"/>
+      <c r="AP50" s="133"/>
+      <c r="AQ50" s="134"/>
+      <c r="AR50" s="134"/>
+      <c r="AS50" s="134"/>
+      <c r="AT50" s="134"/>
+      <c r="AU50" s="134"/>
+      <c r="AV50" s="134"/>
+      <c r="AW50" s="134"/>
+      <c r="AX50" s="137"/>
+      <c r="AY50" s="138"/>
+      <c r="AZ50" s="138"/>
+      <c r="BA50" s="138"/>
+      <c r="BB50" s="138"/>
+      <c r="BC50" s="138"/>
+      <c r="BD50" s="138"/>
+      <c r="BE50" s="138"/>
+      <c r="BF50" s="139"/>
     </row>
-    <row r="51" spans="1:58" ht="18" customHeight="1" thickBot="1">
-[...57 lines deleted...]
-      <c r="BF51" s="66"/>
+    <row r="51" spans="1:111" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="270"/>
+      <c r="B51" s="271"/>
+      <c r="C51" s="271"/>
+      <c r="D51" s="271"/>
+      <c r="E51" s="272"/>
+      <c r="F51" s="272"/>
+      <c r="G51" s="273"/>
+      <c r="H51" s="176"/>
+      <c r="I51" s="176"/>
+      <c r="J51" s="177"/>
+      <c r="K51" s="181"/>
+      <c r="L51" s="182"/>
+      <c r="M51" s="182"/>
+      <c r="N51" s="183"/>
+      <c r="O51" s="187"/>
+      <c r="P51" s="188"/>
+      <c r="Q51" s="188"/>
+      <c r="R51" s="188"/>
+      <c r="S51" s="189"/>
+      <c r="T51" s="191"/>
+      <c r="U51" s="188"/>
+      <c r="V51" s="188"/>
+      <c r="W51" s="188"/>
+      <c r="X51" s="188"/>
+      <c r="Y51" s="188"/>
+      <c r="Z51" s="188"/>
+      <c r="AA51" s="189"/>
+      <c r="AB51" s="135"/>
+      <c r="AC51" s="136"/>
+      <c r="AD51" s="193"/>
+      <c r="AE51" s="194"/>
+      <c r="AF51" s="176"/>
+      <c r="AG51" s="176"/>
+      <c r="AH51" s="176"/>
+      <c r="AI51" s="176"/>
+      <c r="AJ51" s="176"/>
+      <c r="AK51" s="176"/>
+      <c r="AL51" s="176"/>
+      <c r="AM51" s="176"/>
+      <c r="AN51" s="176"/>
+      <c r="AO51" s="195"/>
+      <c r="AP51" s="135"/>
+      <c r="AQ51" s="136"/>
+      <c r="AR51" s="136"/>
+      <c r="AS51" s="136"/>
+      <c r="AT51" s="136"/>
+      <c r="AU51" s="136"/>
+      <c r="AV51" s="136"/>
+      <c r="AW51" s="136"/>
+      <c r="AX51" s="140"/>
+      <c r="AY51" s="141"/>
+      <c r="AZ51" s="141"/>
+      <c r="BA51" s="141"/>
+      <c r="BB51" s="141"/>
+      <c r="BC51" s="141"/>
+      <c r="BD51" s="141"/>
+      <c r="BE51" s="141"/>
+      <c r="BF51" s="142"/>
     </row>
-    <row r="52" spans="1:58" ht="13.5" customHeight="1">
-[...63 lines deleted...]
-      <c r="BF52" s="110"/>
+    <row r="52" spans="1:111" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="270"/>
+      <c r="B52" s="271"/>
+      <c r="C52" s="271"/>
+      <c r="D52" s="271"/>
+      <c r="E52" s="272"/>
+      <c r="F52" s="272"/>
+      <c r="G52" s="273"/>
+      <c r="H52" s="143" t="s">
+        <v>11</v>
+      </c>
+      <c r="I52" s="143"/>
+      <c r="J52" s="143"/>
+      <c r="K52" s="143"/>
+      <c r="L52" s="143"/>
+      <c r="M52" s="144"/>
+      <c r="N52" s="147" t="s">
+        <v>93</v>
+      </c>
+      <c r="O52" s="148"/>
+      <c r="P52" s="148"/>
+      <c r="Q52" s="148"/>
+      <c r="R52" s="148"/>
+      <c r="S52" s="148"/>
+      <c r="T52" s="148"/>
+      <c r="U52" s="148"/>
+      <c r="V52" s="148"/>
+      <c r="W52" s="148"/>
+      <c r="X52" s="148"/>
+      <c r="Y52" s="148"/>
+      <c r="Z52" s="148"/>
+      <c r="AA52" s="148"/>
+      <c r="AB52" s="148"/>
+      <c r="AC52" s="148"/>
+      <c r="AD52" s="148"/>
+      <c r="AE52" s="148"/>
+      <c r="AF52" s="148"/>
+      <c r="AG52" s="148"/>
+      <c r="AH52" s="148"/>
+      <c r="AI52" s="148"/>
+      <c r="AJ52" s="148"/>
+      <c r="AK52" s="148"/>
+      <c r="AL52" s="148"/>
+      <c r="AM52" s="148"/>
+      <c r="AN52" s="148"/>
+      <c r="AO52" s="148"/>
+      <c r="AP52" s="148"/>
+      <c r="AQ52" s="148"/>
+      <c r="AR52" s="148"/>
+      <c r="AS52" s="148"/>
+      <c r="AT52" s="148"/>
+      <c r="AU52" s="148"/>
+      <c r="AV52" s="148"/>
+      <c r="AW52" s="148"/>
+      <c r="AX52" s="149"/>
+      <c r="AY52" s="149"/>
+      <c r="AZ52" s="149"/>
+      <c r="BA52" s="149"/>
+      <c r="BB52" s="150"/>
+      <c r="BC52" s="154" t="s">
+        <v>55</v>
+      </c>
+      <c r="BD52" s="155"/>
+      <c r="BE52" s="155"/>
+      <c r="BF52" s="156"/>
     </row>
-    <row r="53" spans="1:58" ht="9.75" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF53" s="113"/>
+    <row r="53" spans="1:111" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="270"/>
+      <c r="B53" s="271"/>
+      <c r="C53" s="271"/>
+      <c r="D53" s="271"/>
+      <c r="E53" s="272"/>
+      <c r="F53" s="272"/>
+      <c r="G53" s="273"/>
+      <c r="H53" s="145"/>
+      <c r="I53" s="145"/>
+      <c r="J53" s="145"/>
+      <c r="K53" s="145"/>
+      <c r="L53" s="145"/>
+      <c r="M53" s="146"/>
+      <c r="N53" s="151"/>
+      <c r="O53" s="152"/>
+      <c r="P53" s="152"/>
+      <c r="Q53" s="152"/>
+      <c r="R53" s="152"/>
+      <c r="S53" s="152"/>
+      <c r="T53" s="152"/>
+      <c r="U53" s="152"/>
+      <c r="V53" s="152"/>
+      <c r="W53" s="152"/>
+      <c r="X53" s="152"/>
+      <c r="Y53" s="152"/>
+      <c r="Z53" s="152"/>
+      <c r="AA53" s="152"/>
+      <c r="AB53" s="152"/>
+      <c r="AC53" s="152"/>
+      <c r="AD53" s="152"/>
+      <c r="AE53" s="152"/>
+      <c r="AF53" s="152"/>
+      <c r="AG53" s="152"/>
+      <c r="AH53" s="152"/>
+      <c r="AI53" s="152"/>
+      <c r="AJ53" s="152"/>
+      <c r="AK53" s="152"/>
+      <c r="AL53" s="152"/>
+      <c r="AM53" s="152"/>
+      <c r="AN53" s="152"/>
+      <c r="AO53" s="152"/>
+      <c r="AP53" s="152"/>
+      <c r="AQ53" s="152"/>
+      <c r="AR53" s="152"/>
+      <c r="AS53" s="152"/>
+      <c r="AT53" s="152"/>
+      <c r="AU53" s="152"/>
+      <c r="AV53" s="152"/>
+      <c r="AW53" s="152"/>
+      <c r="AX53" s="152"/>
+      <c r="AY53" s="152"/>
+      <c r="AZ53" s="152"/>
+      <c r="BA53" s="152"/>
+      <c r="BB53" s="153"/>
+      <c r="BC53" s="157"/>
+      <c r="BD53" s="158"/>
+      <c r="BE53" s="158"/>
+      <c r="BF53" s="159"/>
     </row>
-    <row r="54" spans="1:58" ht="12" customHeight="1">
-[...63 lines deleted...]
-      <c r="BF54" s="115"/>
+    <row r="54" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="270"/>
+      <c r="B54" s="271"/>
+      <c r="C54" s="271"/>
+      <c r="D54" s="271"/>
+      <c r="E54" s="272"/>
+      <c r="F54" s="272"/>
+      <c r="G54" s="273"/>
+      <c r="H54" s="160" t="s">
+        <v>13</v>
+      </c>
+      <c r="I54" s="160"/>
+      <c r="J54" s="160"/>
+      <c r="K54" s="160"/>
+      <c r="L54" s="160"/>
+      <c r="M54" s="161"/>
+      <c r="N54" s="164" t="s">
+        <v>92</v>
+      </c>
+      <c r="O54" s="165"/>
+      <c r="P54" s="165"/>
+      <c r="Q54" s="165"/>
+      <c r="R54" s="165"/>
+      <c r="S54" s="165"/>
+      <c r="T54" s="165"/>
+      <c r="U54" s="165"/>
+      <c r="V54" s="165"/>
+      <c r="W54" s="165"/>
+      <c r="X54" s="165"/>
+      <c r="Y54" s="165"/>
+      <c r="Z54" s="165"/>
+      <c r="AA54" s="165"/>
+      <c r="AB54" s="165"/>
+      <c r="AC54" s="165"/>
+      <c r="AD54" s="165"/>
+      <c r="AE54" s="165"/>
+      <c r="AF54" s="165"/>
+      <c r="AG54" s="165"/>
+      <c r="AH54" s="165"/>
+      <c r="AI54" s="165"/>
+      <c r="AJ54" s="165"/>
+      <c r="AK54" s="165"/>
+      <c r="AL54" s="165"/>
+      <c r="AM54" s="165"/>
+      <c r="AN54" s="165"/>
+      <c r="AO54" s="165"/>
+      <c r="AP54" s="165"/>
+      <c r="AQ54" s="165"/>
+      <c r="AR54" s="165"/>
+      <c r="AS54" s="165"/>
+      <c r="AT54" s="165"/>
+      <c r="AU54" s="165"/>
+      <c r="AV54" s="165"/>
+      <c r="AW54" s="165"/>
+      <c r="AX54" s="165"/>
+      <c r="AY54" s="165"/>
+      <c r="AZ54" s="165"/>
+      <c r="BA54" s="165"/>
+      <c r="BB54" s="166"/>
+      <c r="BC54" s="173" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD54" s="173"/>
+      <c r="BE54" s="173"/>
+      <c r="BF54" s="174"/>
     </row>
-    <row r="55" spans="1:58" ht="12" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF55" s="115"/>
+    <row r="55" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="270"/>
+      <c r="B55" s="271"/>
+      <c r="C55" s="271"/>
+      <c r="D55" s="271"/>
+      <c r="E55" s="272"/>
+      <c r="F55" s="272"/>
+      <c r="G55" s="273"/>
+      <c r="H55" s="162"/>
+      <c r="I55" s="162"/>
+      <c r="J55" s="162"/>
+      <c r="K55" s="162"/>
+      <c r="L55" s="162"/>
+      <c r="M55" s="163"/>
+      <c r="N55" s="167"/>
+      <c r="O55" s="168"/>
+      <c r="P55" s="168"/>
+      <c r="Q55" s="168"/>
+      <c r="R55" s="168"/>
+      <c r="S55" s="168"/>
+      <c r="T55" s="168"/>
+      <c r="U55" s="168"/>
+      <c r="V55" s="168"/>
+      <c r="W55" s="168"/>
+      <c r="X55" s="168"/>
+      <c r="Y55" s="168"/>
+      <c r="Z55" s="168"/>
+      <c r="AA55" s="168"/>
+      <c r="AB55" s="168"/>
+      <c r="AC55" s="168"/>
+      <c r="AD55" s="168"/>
+      <c r="AE55" s="168"/>
+      <c r="AF55" s="168"/>
+      <c r="AG55" s="168"/>
+      <c r="AH55" s="168"/>
+      <c r="AI55" s="168"/>
+      <c r="AJ55" s="168"/>
+      <c r="AK55" s="168"/>
+      <c r="AL55" s="168"/>
+      <c r="AM55" s="168"/>
+      <c r="AN55" s="168"/>
+      <c r="AO55" s="168"/>
+      <c r="AP55" s="168"/>
+      <c r="AQ55" s="168"/>
+      <c r="AR55" s="168"/>
+      <c r="AS55" s="168"/>
+      <c r="AT55" s="168"/>
+      <c r="AU55" s="168"/>
+      <c r="AV55" s="168"/>
+      <c r="AW55" s="168"/>
+      <c r="AX55" s="168"/>
+      <c r="AY55" s="168"/>
+      <c r="AZ55" s="168"/>
+      <c r="BA55" s="168"/>
+      <c r="BB55" s="169"/>
+      <c r="BC55" s="173"/>
+      <c r="BD55" s="173"/>
+      <c r="BE55" s="173"/>
+      <c r="BF55" s="174"/>
     </row>
-    <row r="56" spans="1:58" ht="9.75" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF56" s="115"/>
+    <row r="56" spans="1:111" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="270"/>
+      <c r="B56" s="271"/>
+      <c r="C56" s="271"/>
+      <c r="D56" s="271"/>
+      <c r="E56" s="272"/>
+      <c r="F56" s="272"/>
+      <c r="G56" s="273"/>
+      <c r="H56" s="145"/>
+      <c r="I56" s="145"/>
+      <c r="J56" s="145"/>
+      <c r="K56" s="145"/>
+      <c r="L56" s="145"/>
+      <c r="M56" s="146"/>
+      <c r="N56" s="170"/>
+      <c r="O56" s="171"/>
+      <c r="P56" s="171"/>
+      <c r="Q56" s="171"/>
+      <c r="R56" s="171"/>
+      <c r="S56" s="171"/>
+      <c r="T56" s="171"/>
+      <c r="U56" s="171"/>
+      <c r="V56" s="171"/>
+      <c r="W56" s="171"/>
+      <c r="X56" s="171"/>
+      <c r="Y56" s="171"/>
+      <c r="Z56" s="171"/>
+      <c r="AA56" s="171"/>
+      <c r="AB56" s="171"/>
+      <c r="AC56" s="171"/>
+      <c r="AD56" s="171"/>
+      <c r="AE56" s="171"/>
+      <c r="AF56" s="171"/>
+      <c r="AG56" s="171"/>
+      <c r="AH56" s="171"/>
+      <c r="AI56" s="171"/>
+      <c r="AJ56" s="171"/>
+      <c r="AK56" s="171"/>
+      <c r="AL56" s="171"/>
+      <c r="AM56" s="171"/>
+      <c r="AN56" s="171"/>
+      <c r="AO56" s="171"/>
+      <c r="AP56" s="171"/>
+      <c r="AQ56" s="171"/>
+      <c r="AR56" s="171"/>
+      <c r="AS56" s="171"/>
+      <c r="AT56" s="171"/>
+      <c r="AU56" s="171"/>
+      <c r="AV56" s="171"/>
+      <c r="AW56" s="171"/>
+      <c r="AX56" s="171"/>
+      <c r="AY56" s="171"/>
+      <c r="AZ56" s="171"/>
+      <c r="BA56" s="171"/>
+      <c r="BB56" s="172"/>
+      <c r="BC56" s="173"/>
+      <c r="BD56" s="173"/>
+      <c r="BE56" s="173"/>
+      <c r="BF56" s="174"/>
     </row>
-    <row r="57" spans="1:58" ht="12" customHeight="1">
-[...30 lines deleted...]
-      <c r="Y57" s="89"/>
+    <row r="57" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="270"/>
+      <c r="B57" s="271"/>
+      <c r="C57" s="271"/>
+      <c r="D57" s="271"/>
+      <c r="E57" s="272"/>
+      <c r="F57" s="272"/>
+      <c r="G57" s="273"/>
+      <c r="H57" s="120" t="s">
+        <v>35</v>
+      </c>
+      <c r="I57" s="121"/>
+      <c r="J57" s="111" t="s">
+        <v>16</v>
+      </c>
+      <c r="K57" s="111"/>
+      <c r="L57" s="126" t="s">
+        <v>85</v>
+      </c>
+      <c r="M57" s="127"/>
+      <c r="N57" s="127"/>
+      <c r="O57" s="127"/>
+      <c r="P57" s="127"/>
+      <c r="Q57" s="127"/>
+      <c r="R57" s="127"/>
+      <c r="S57" s="127"/>
+      <c r="T57" s="127"/>
+      <c r="U57" s="127"/>
+      <c r="V57" s="127"/>
+      <c r="W57" s="127"/>
+      <c r="X57" s="127"/>
+      <c r="Y57" s="127"/>
       <c r="Z57" s="34"/>
       <c r="AA57" s="35"/>
       <c r="AB57" s="35"/>
       <c r="AC57" s="35"/>
       <c r="AD57" s="35"/>
       <c r="AE57" s="35"/>
       <c r="AF57" s="35"/>
       <c r="AG57" s="35"/>
       <c r="AH57" s="35"/>
       <c r="AI57" s="35"/>
       <c r="AJ57" s="35"/>
       <c r="AK57" s="35"/>
       <c r="AL57" s="35"/>
       <c r="AM57" s="35"/>
       <c r="AN57" s="35"/>
       <c r="AO57" s="35"/>
       <c r="AP57" s="35"/>
       <c r="AQ57" s="35"/>
       <c r="AR57" s="35"/>
       <c r="AS57" s="35"/>
       <c r="AT57" s="35"/>
       <c r="AU57" s="35"/>
       <c r="AV57" s="35"/>
       <c r="AW57" s="35"/>
       <c r="AX57" s="35"/>
       <c r="AY57" s="35"/>
       <c r="AZ57" s="35"/>
       <c r="BA57" s="35"/>
       <c r="BB57" s="35"/>
       <c r="BC57" s="35"/>
       <c r="BD57" s="36"/>
       <c r="BE57" s="37"/>
-      <c r="BF57" s="80" t="s">
-        <v>73</v>
+      <c r="BF57" s="128" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="58" spans="1:58" ht="13.5" customHeight="1">
-[...59 lines deleted...]
-      <c r="BF58" s="81"/>
+    <row r="58" spans="1:111" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="270"/>
+      <c r="B58" s="271"/>
+      <c r="C58" s="271"/>
+      <c r="D58" s="271"/>
+      <c r="E58" s="272"/>
+      <c r="F58" s="272"/>
+      <c r="G58" s="273"/>
+      <c r="H58" s="122"/>
+      <c r="I58" s="123"/>
+      <c r="J58" s="111"/>
+      <c r="K58" s="111"/>
+      <c r="L58" s="130" t="s">
+        <v>96</v>
+      </c>
+      <c r="M58" s="131"/>
+      <c r="N58" s="131"/>
+      <c r="O58" s="131"/>
+      <c r="P58" s="131"/>
+      <c r="Q58" s="131"/>
+      <c r="R58" s="131"/>
+      <c r="S58" s="131"/>
+      <c r="T58" s="131"/>
+      <c r="U58" s="131"/>
+      <c r="V58" s="131"/>
+      <c r="W58" s="131"/>
+      <c r="X58" s="131"/>
+      <c r="Y58" s="131"/>
+      <c r="Z58" s="131"/>
+      <c r="AA58" s="131"/>
+      <c r="AB58" s="131"/>
+      <c r="AC58" s="131"/>
+      <c r="AD58" s="131"/>
+      <c r="AE58" s="131"/>
+      <c r="AF58" s="131"/>
+      <c r="AG58" s="131"/>
+      <c r="AH58" s="131"/>
+      <c r="AI58" s="131"/>
+      <c r="AJ58" s="131"/>
+      <c r="AK58" s="131"/>
+      <c r="AL58" s="131"/>
+      <c r="AM58" s="131"/>
+      <c r="AN58" s="131"/>
+      <c r="AO58" s="131"/>
+      <c r="AP58" s="131"/>
+      <c r="AQ58" s="131"/>
+      <c r="AR58" s="131"/>
+      <c r="AS58" s="131"/>
+      <c r="AT58" s="131"/>
+      <c r="AU58" s="131"/>
+      <c r="AV58" s="131"/>
+      <c r="AW58" s="131"/>
+      <c r="AX58" s="131"/>
+      <c r="AY58" s="131"/>
+      <c r="AZ58" s="131"/>
+      <c r="BA58" s="131"/>
+      <c r="BB58" s="131"/>
+      <c r="BC58" s="131"/>
+      <c r="BD58" s="131"/>
+      <c r="BE58" s="132"/>
+      <c r="BF58" s="129"/>
     </row>
-    <row r="59" spans="1:58" ht="12" customHeight="1">
-[...28 lines deleted...]
-      <c r="Y59" s="89"/>
+    <row r="59" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="270"/>
+      <c r="B59" s="271"/>
+      <c r="C59" s="271"/>
+      <c r="D59" s="271"/>
+      <c r="E59" s="272"/>
+      <c r="F59" s="272"/>
+      <c r="G59" s="273"/>
+      <c r="H59" s="122"/>
+      <c r="I59" s="123"/>
+      <c r="J59" s="111" t="s">
+        <v>17</v>
+      </c>
+      <c r="K59" s="111"/>
+      <c r="L59" s="126" t="s">
+        <v>86</v>
+      </c>
+      <c r="M59" s="127"/>
+      <c r="N59" s="127"/>
+      <c r="O59" s="127"/>
+      <c r="P59" s="127"/>
+      <c r="Q59" s="127"/>
+      <c r="R59" s="127"/>
+      <c r="S59" s="127"/>
+      <c r="T59" s="127"/>
+      <c r="U59" s="127"/>
+      <c r="V59" s="127"/>
+      <c r="W59" s="127"/>
+      <c r="X59" s="127"/>
+      <c r="Y59" s="127"/>
       <c r="Z59" s="38"/>
       <c r="AA59" s="39"/>
       <c r="AB59" s="39"/>
       <c r="AC59" s="39"/>
       <c r="AD59" s="39"/>
       <c r="AE59" s="39"/>
       <c r="AF59" s="39"/>
       <c r="AG59" s="39"/>
       <c r="AH59" s="39"/>
       <c r="AI59" s="39"/>
       <c r="AJ59" s="39"/>
       <c r="AK59" s="39"/>
       <c r="AL59" s="39"/>
       <c r="AM59" s="39"/>
       <c r="AN59" s="39"/>
       <c r="AO59" s="39"/>
       <c r="AP59" s="39"/>
       <c r="AQ59" s="39"/>
       <c r="AR59" s="39"/>
       <c r="AS59" s="39"/>
       <c r="AT59" s="39"/>
       <c r="AU59" s="39"/>
       <c r="AV59" s="39"/>
       <c r="AW59" s="39"/>
       <c r="AX59" s="39"/>
       <c r="AY59" s="39"/>
       <c r="AZ59" s="39"/>
       <c r="BA59" s="39"/>
       <c r="BB59" s="39"/>
       <c r="BC59" s="39"/>
       <c r="BD59" s="40"/>
       <c r="BE59" s="41"/>
-      <c r="BF59" s="80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BF59" s="128" t="s">
+        <v>30</v>
+      </c>
+      <c r="BK59" s="106"/>
+      <c r="BL59" s="106"/>
+      <c r="BM59" s="107"/>
+      <c r="BN59" s="107"/>
+      <c r="BO59" s="107"/>
+      <c r="BP59" s="107"/>
+      <c r="BQ59" s="107"/>
+      <c r="BR59" s="107"/>
+      <c r="BS59" s="107"/>
+      <c r="BT59" s="107"/>
+      <c r="BU59" s="107"/>
+      <c r="BV59" s="107"/>
+      <c r="BW59" s="107"/>
+      <c r="BX59" s="107"/>
+      <c r="BY59" s="107"/>
+      <c r="BZ59" s="107"/>
+      <c r="CA59" s="42"/>
+      <c r="CB59" s="8"/>
+      <c r="CC59" s="8"/>
+      <c r="CD59" s="8"/>
+      <c r="CE59" s="8"/>
+      <c r="CF59" s="8"/>
+      <c r="CG59" s="8"/>
+      <c r="CH59" s="8"/>
+      <c r="CI59" s="8"/>
+      <c r="CJ59" s="8"/>
+      <c r="CK59" s="8"/>
+      <c r="CL59" s="8"/>
+      <c r="CM59" s="8"/>
+      <c r="CN59" s="8"/>
+      <c r="CO59" s="8"/>
+      <c r="CP59" s="8"/>
+      <c r="CQ59" s="8"/>
+      <c r="CR59" s="8"/>
+      <c r="CS59" s="8"/>
+      <c r="CT59" s="8"/>
+      <c r="CU59" s="8"/>
+      <c r="CV59" s="8"/>
+      <c r="CW59" s="8"/>
+      <c r="CX59" s="8"/>
+      <c r="CY59" s="8"/>
+      <c r="CZ59" s="8"/>
+      <c r="DA59" s="8"/>
+      <c r="DB59" s="8"/>
+      <c r="DC59" s="8"/>
+      <c r="DD59" s="8"/>
+      <c r="DE59" s="16"/>
+      <c r="DF59" s="43"/>
+      <c r="DG59" s="106"/>
     </row>
-    <row r="60" spans="1:58" ht="12" customHeight="1">
-[...59 lines deleted...]
-      <c r="BF60" s="81"/>
+    <row r="60" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="270"/>
+      <c r="B60" s="271"/>
+      <c r="C60" s="271"/>
+      <c r="D60" s="271"/>
+      <c r="E60" s="272"/>
+      <c r="F60" s="272"/>
+      <c r="G60" s="273"/>
+      <c r="H60" s="122"/>
+      <c r="I60" s="123"/>
+      <c r="J60" s="111"/>
+      <c r="K60" s="111"/>
+      <c r="L60" s="108" t="s">
+        <v>95</v>
+      </c>
+      <c r="M60" s="109"/>
+      <c r="N60" s="109"/>
+      <c r="O60" s="109"/>
+      <c r="P60" s="109"/>
+      <c r="Q60" s="109"/>
+      <c r="R60" s="109"/>
+      <c r="S60" s="109"/>
+      <c r="T60" s="109"/>
+      <c r="U60" s="109"/>
+      <c r="V60" s="109"/>
+      <c r="W60" s="109"/>
+      <c r="X60" s="109"/>
+      <c r="Y60" s="109"/>
+      <c r="Z60" s="109"/>
+      <c r="AA60" s="109"/>
+      <c r="AB60" s="109"/>
+      <c r="AC60" s="109"/>
+      <c r="AD60" s="109"/>
+      <c r="AE60" s="109"/>
+      <c r="AF60" s="109"/>
+      <c r="AG60" s="109"/>
+      <c r="AH60" s="109"/>
+      <c r="AI60" s="109"/>
+      <c r="AJ60" s="109"/>
+      <c r="AK60" s="109"/>
+      <c r="AL60" s="109"/>
+      <c r="AM60" s="109"/>
+      <c r="AN60" s="109"/>
+      <c r="AO60" s="109"/>
+      <c r="AP60" s="109"/>
+      <c r="AQ60" s="109"/>
+      <c r="AR60" s="109"/>
+      <c r="AS60" s="109"/>
+      <c r="AT60" s="109"/>
+      <c r="AU60" s="109"/>
+      <c r="AV60" s="109"/>
+      <c r="AW60" s="109"/>
+      <c r="AX60" s="109"/>
+      <c r="AY60" s="109"/>
+      <c r="AZ60" s="109"/>
+      <c r="BA60" s="109"/>
+      <c r="BB60" s="109"/>
+      <c r="BC60" s="109"/>
+      <c r="BD60" s="109"/>
+      <c r="BE60" s="110"/>
+      <c r="BF60" s="129"/>
+      <c r="BK60" s="106"/>
+      <c r="BL60" s="106"/>
+      <c r="BM60" s="107"/>
+      <c r="BN60" s="107"/>
+      <c r="BO60" s="107"/>
+      <c r="BP60" s="107"/>
+      <c r="BQ60" s="107"/>
+      <c r="BR60" s="107"/>
+      <c r="BS60" s="107"/>
+      <c r="BT60" s="107"/>
+      <c r="BU60" s="107"/>
+      <c r="BV60" s="107"/>
+      <c r="BW60" s="107"/>
+      <c r="BX60" s="107"/>
+      <c r="BY60" s="107"/>
+      <c r="BZ60" s="107"/>
+      <c r="CA60" s="107"/>
+      <c r="CB60" s="107"/>
+      <c r="CC60" s="107"/>
+      <c r="CD60" s="107"/>
+      <c r="CE60" s="107"/>
+      <c r="CF60" s="107"/>
+      <c r="CG60" s="107"/>
+      <c r="CH60" s="107"/>
+      <c r="CI60" s="107"/>
+      <c r="CJ60" s="107"/>
+      <c r="CK60" s="107"/>
+      <c r="CL60" s="107"/>
+      <c r="CM60" s="107"/>
+      <c r="CN60" s="107"/>
+      <c r="CO60" s="107"/>
+      <c r="CP60" s="107"/>
+      <c r="CQ60" s="107"/>
+      <c r="CR60" s="107"/>
+      <c r="CS60" s="107"/>
+      <c r="CT60" s="107"/>
+      <c r="CU60" s="107"/>
+      <c r="CV60" s="107"/>
+      <c r="CW60" s="107"/>
+      <c r="CX60" s="107"/>
+      <c r="CY60" s="107"/>
+      <c r="CZ60" s="107"/>
+      <c r="DA60" s="107"/>
+      <c r="DB60" s="107"/>
+      <c r="DC60" s="107"/>
+      <c r="DD60" s="107"/>
+      <c r="DE60" s="107"/>
+      <c r="DF60" s="107"/>
+      <c r="DG60" s="106"/>
     </row>
-    <row r="61" spans="1:58" ht="6" customHeight="1">
-[...62 lines deleted...]
-        <v>81</v>
+    <row r="61" spans="1:111" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="270"/>
+      <c r="B61" s="271"/>
+      <c r="C61" s="271"/>
+      <c r="D61" s="271"/>
+      <c r="E61" s="272"/>
+      <c r="F61" s="272"/>
+      <c r="G61" s="273"/>
+      <c r="H61" s="122"/>
+      <c r="I61" s="123"/>
+      <c r="J61" s="111" t="s">
+        <v>18</v>
+      </c>
+      <c r="K61" s="111"/>
+      <c r="L61" s="112" t="s">
+        <v>47</v>
+      </c>
+      <c r="M61" s="113"/>
+      <c r="N61" s="113"/>
+      <c r="O61" s="113"/>
+      <c r="P61" s="113"/>
+      <c r="Q61" s="113"/>
+      <c r="R61" s="113"/>
+      <c r="S61" s="113"/>
+      <c r="T61" s="113"/>
+      <c r="U61" s="113"/>
+      <c r="V61" s="113"/>
+      <c r="W61" s="113"/>
+      <c r="X61" s="113"/>
+      <c r="Y61" s="113"/>
+      <c r="Z61" s="113"/>
+      <c r="AA61" s="113"/>
+      <c r="AB61" s="113"/>
+      <c r="AC61" s="113"/>
+      <c r="AD61" s="113"/>
+      <c r="AE61" s="113"/>
+      <c r="AF61" s="113"/>
+      <c r="AG61" s="113"/>
+      <c r="AH61" s="113"/>
+      <c r="AI61" s="113"/>
+      <c r="AJ61" s="113"/>
+      <c r="AK61" s="113"/>
+      <c r="AL61" s="113"/>
+      <c r="AM61" s="113"/>
+      <c r="AN61" s="113"/>
+      <c r="AO61" s="113"/>
+      <c r="AP61" s="113"/>
+      <c r="AQ61" s="113"/>
+      <c r="AR61" s="113"/>
+      <c r="AS61" s="113"/>
+      <c r="AT61" s="113"/>
+      <c r="AU61" s="113"/>
+      <c r="AV61" s="113"/>
+      <c r="AW61" s="113"/>
+      <c r="AX61" s="113"/>
+      <c r="AY61" s="113"/>
+      <c r="AZ61" s="113"/>
+      <c r="BA61" s="113"/>
+      <c r="BB61" s="113"/>
+      <c r="BC61" s="113"/>
+      <c r="BD61" s="113"/>
+      <c r="BE61" s="114"/>
+      <c r="BF61" s="118" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="62" spans="1:58" ht="8.25" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF62" s="83"/>
+    <row r="62" spans="1:111" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="270"/>
+      <c r="B62" s="271"/>
+      <c r="C62" s="271"/>
+      <c r="D62" s="271"/>
+      <c r="E62" s="272"/>
+      <c r="F62" s="272"/>
+      <c r="G62" s="273"/>
+      <c r="H62" s="122"/>
+      <c r="I62" s="123"/>
+      <c r="J62" s="111"/>
+      <c r="K62" s="111"/>
+      <c r="L62" s="115"/>
+      <c r="M62" s="116"/>
+      <c r="N62" s="116"/>
+      <c r="O62" s="116"/>
+      <c r="P62" s="116"/>
+      <c r="Q62" s="116"/>
+      <c r="R62" s="116"/>
+      <c r="S62" s="116"/>
+      <c r="T62" s="116"/>
+      <c r="U62" s="116"/>
+      <c r="V62" s="116"/>
+      <c r="W62" s="116"/>
+      <c r="X62" s="116"/>
+      <c r="Y62" s="116"/>
+      <c r="Z62" s="116"/>
+      <c r="AA62" s="116"/>
+      <c r="AB62" s="116"/>
+      <c r="AC62" s="116"/>
+      <c r="AD62" s="116"/>
+      <c r="AE62" s="116"/>
+      <c r="AF62" s="116"/>
+      <c r="AG62" s="116"/>
+      <c r="AH62" s="116"/>
+      <c r="AI62" s="116"/>
+      <c r="AJ62" s="116"/>
+      <c r="AK62" s="116"/>
+      <c r="AL62" s="116"/>
+      <c r="AM62" s="116"/>
+      <c r="AN62" s="116"/>
+      <c r="AO62" s="116"/>
+      <c r="AP62" s="116"/>
+      <c r="AQ62" s="116"/>
+      <c r="AR62" s="116"/>
+      <c r="AS62" s="116"/>
+      <c r="AT62" s="116"/>
+      <c r="AU62" s="116"/>
+      <c r="AV62" s="116"/>
+      <c r="AW62" s="116"/>
+      <c r="AX62" s="116"/>
+      <c r="AY62" s="116"/>
+      <c r="AZ62" s="116"/>
+      <c r="BA62" s="116"/>
+      <c r="BB62" s="116"/>
+      <c r="BC62" s="116"/>
+      <c r="BD62" s="116"/>
+      <c r="BE62" s="117"/>
+      <c r="BF62" s="119"/>
     </row>
-    <row r="63" spans="1:58" ht="8.25" customHeight="1">
-[...59 lines deleted...]
-      <c r="BF63" s="83"/>
+    <row r="63" spans="1:111" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="270"/>
+      <c r="B63" s="271"/>
+      <c r="C63" s="271"/>
+      <c r="D63" s="271"/>
+      <c r="E63" s="272"/>
+      <c r="F63" s="272"/>
+      <c r="G63" s="273"/>
+      <c r="H63" s="122"/>
+      <c r="I63" s="123"/>
+      <c r="J63" s="111"/>
+      <c r="K63" s="111"/>
+      <c r="L63" s="115" t="s">
+        <v>84</v>
+      </c>
+      <c r="M63" s="116"/>
+      <c r="N63" s="116"/>
+      <c r="O63" s="116"/>
+      <c r="P63" s="116"/>
+      <c r="Q63" s="116"/>
+      <c r="R63" s="116"/>
+      <c r="S63" s="116"/>
+      <c r="T63" s="116"/>
+      <c r="U63" s="116"/>
+      <c r="V63" s="116"/>
+      <c r="W63" s="116"/>
+      <c r="X63" s="116"/>
+      <c r="Y63" s="116"/>
+      <c r="Z63" s="116"/>
+      <c r="AA63" s="116"/>
+      <c r="AB63" s="116"/>
+      <c r="AC63" s="116"/>
+      <c r="AD63" s="116"/>
+      <c r="AE63" s="116"/>
+      <c r="AF63" s="116"/>
+      <c r="AG63" s="116"/>
+      <c r="AH63" s="116"/>
+      <c r="AI63" s="116"/>
+      <c r="AJ63" s="116"/>
+      <c r="AK63" s="116"/>
+      <c r="AL63" s="116"/>
+      <c r="AM63" s="116"/>
+      <c r="AN63" s="116"/>
+      <c r="AO63" s="116"/>
+      <c r="AP63" s="116"/>
+      <c r="AQ63" s="116"/>
+      <c r="AR63" s="116"/>
+      <c r="AS63" s="116"/>
+      <c r="AT63" s="116"/>
+      <c r="AU63" s="116"/>
+      <c r="AV63" s="116"/>
+      <c r="AW63" s="116"/>
+      <c r="AX63" s="116"/>
+      <c r="AY63" s="116"/>
+      <c r="AZ63" s="116"/>
+      <c r="BA63" s="116"/>
+      <c r="BB63" s="116"/>
+      <c r="BC63" s="116"/>
+      <c r="BD63" s="116"/>
+      <c r="BE63" s="117"/>
+      <c r="BF63" s="119"/>
     </row>
-    <row r="64" spans="1:58" ht="5.85" customHeight="1" thickBot="1">
-[...57 lines deleted...]
-      <c r="BF64" s="83"/>
+    <row r="64" spans="1:111" ht="5.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="270"/>
+      <c r="B64" s="271"/>
+      <c r="C64" s="271"/>
+      <c r="D64" s="271"/>
+      <c r="E64" s="272"/>
+      <c r="F64" s="272"/>
+      <c r="G64" s="273"/>
+      <c r="H64" s="124"/>
+      <c r="I64" s="125"/>
+      <c r="J64" s="111"/>
+      <c r="K64" s="111"/>
+      <c r="L64" s="115"/>
+      <c r="M64" s="116"/>
+      <c r="N64" s="116"/>
+      <c r="O64" s="116"/>
+      <c r="P64" s="116"/>
+      <c r="Q64" s="116"/>
+      <c r="R64" s="116"/>
+      <c r="S64" s="116"/>
+      <c r="T64" s="116"/>
+      <c r="U64" s="116"/>
+      <c r="V64" s="116"/>
+      <c r="W64" s="116"/>
+      <c r="X64" s="116"/>
+      <c r="Y64" s="116"/>
+      <c r="Z64" s="116"/>
+      <c r="AA64" s="116"/>
+      <c r="AB64" s="116"/>
+      <c r="AC64" s="116"/>
+      <c r="AD64" s="116"/>
+      <c r="AE64" s="116"/>
+      <c r="AF64" s="116"/>
+      <c r="AG64" s="116"/>
+      <c r="AH64" s="116"/>
+      <c r="AI64" s="116"/>
+      <c r="AJ64" s="116"/>
+      <c r="AK64" s="116"/>
+      <c r="AL64" s="116"/>
+      <c r="AM64" s="116"/>
+      <c r="AN64" s="116"/>
+      <c r="AO64" s="116"/>
+      <c r="AP64" s="116"/>
+      <c r="AQ64" s="116"/>
+      <c r="AR64" s="116"/>
+      <c r="AS64" s="116"/>
+      <c r="AT64" s="116"/>
+      <c r="AU64" s="116"/>
+      <c r="AV64" s="116"/>
+      <c r="AW64" s="116"/>
+      <c r="AX64" s="116"/>
+      <c r="AY64" s="116"/>
+      <c r="AZ64" s="116"/>
+      <c r="BA64" s="116"/>
+      <c r="BB64" s="116"/>
+      <c r="BC64" s="116"/>
+      <c r="BD64" s="116"/>
+      <c r="BE64" s="117"/>
+      <c r="BF64" s="119"/>
     </row>
-    <row r="65" spans="1:58" ht="11.25" customHeight="1">
-[...69 lines deleted...]
-      <c r="BF65" s="175"/>
+    <row r="65" spans="1:58" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="270"/>
+      <c r="B65" s="271"/>
+      <c r="C65" s="271"/>
+      <c r="D65" s="271"/>
+      <c r="E65" s="272"/>
+      <c r="F65" s="272"/>
+      <c r="G65" s="273"/>
+      <c r="H65" s="96" t="s">
+        <v>12</v>
+      </c>
+      <c r="I65" s="96"/>
+      <c r="J65" s="96"/>
+      <c r="K65" s="96"/>
+      <c r="L65" s="96"/>
+      <c r="M65" s="96"/>
+      <c r="N65" s="98"/>
+      <c r="O65" s="96"/>
+      <c r="P65" s="96"/>
+      <c r="Q65" s="96"/>
+      <c r="R65" s="96"/>
+      <c r="S65" s="96"/>
+      <c r="T65" s="99"/>
+      <c r="U65" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="V65" s="102"/>
+      <c r="W65" s="102"/>
+      <c r="X65" s="103"/>
+      <c r="Y65" s="98"/>
+      <c r="Z65" s="96"/>
+      <c r="AA65" s="96"/>
+      <c r="AB65" s="96"/>
+      <c r="AC65" s="96"/>
+      <c r="AD65" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="AE65" s="64"/>
+      <c r="AF65" s="64"/>
+      <c r="AG65" s="64"/>
+      <c r="AH65" s="64"/>
+      <c r="AI65" s="64"/>
+      <c r="AJ65" s="64" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK65" s="64"/>
+      <c r="AL65" s="64"/>
+      <c r="AM65" s="64"/>
+      <c r="AN65" s="64"/>
+      <c r="AO65" s="64"/>
+      <c r="AP65" s="64"/>
+      <c r="AQ65" s="64"/>
+      <c r="AR65" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="AS65" s="64"/>
+      <c r="AT65" s="64"/>
+      <c r="AU65" s="91" t="s">
+        <v>22</v>
+      </c>
+      <c r="AV65" s="92"/>
+      <c r="AW65" s="92"/>
+      <c r="AX65" s="92"/>
+      <c r="AY65" s="92"/>
+      <c r="AZ65" s="92"/>
+      <c r="BA65" s="92"/>
+      <c r="BB65" s="92"/>
+      <c r="BC65" s="92"/>
+      <c r="BD65" s="92"/>
+      <c r="BE65" s="92"/>
+      <c r="BF65" s="93"/>
     </row>
-    <row r="66" spans="1:58" ht="12" customHeight="1">
-[...63 lines deleted...]
-      <c r="BF66" s="189"/>
+    <row r="66" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="270"/>
+      <c r="B66" s="271"/>
+      <c r="C66" s="271"/>
+      <c r="D66" s="271"/>
+      <c r="E66" s="272"/>
+      <c r="F66" s="272"/>
+      <c r="G66" s="273"/>
+      <c r="H66" s="97"/>
+      <c r="I66" s="97"/>
+      <c r="J66" s="97"/>
+      <c r="K66" s="97"/>
+      <c r="L66" s="97"/>
+      <c r="M66" s="97"/>
+      <c r="N66" s="100"/>
+      <c r="O66" s="97"/>
+      <c r="P66" s="97"/>
+      <c r="Q66" s="97"/>
+      <c r="R66" s="97"/>
+      <c r="S66" s="97"/>
+      <c r="T66" s="101"/>
+      <c r="U66" s="104"/>
+      <c r="V66" s="104"/>
+      <c r="W66" s="104"/>
+      <c r="X66" s="105"/>
+      <c r="Y66" s="100"/>
+      <c r="Z66" s="97"/>
+      <c r="AA66" s="97"/>
+      <c r="AB66" s="97"/>
+      <c r="AC66" s="97"/>
+      <c r="AD66" s="65"/>
+      <c r="AE66" s="66"/>
+      <c r="AF66" s="66"/>
+      <c r="AG66" s="66"/>
+      <c r="AH66" s="66"/>
+      <c r="AI66" s="66"/>
+      <c r="AJ66" s="66"/>
+      <c r="AK66" s="66"/>
+      <c r="AL66" s="66"/>
+      <c r="AM66" s="66"/>
+      <c r="AN66" s="66"/>
+      <c r="AO66" s="66"/>
+      <c r="AP66" s="66"/>
+      <c r="AQ66" s="66"/>
+      <c r="AR66" s="66"/>
+      <c r="AS66" s="66"/>
+      <c r="AT66" s="66"/>
+      <c r="AU66" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="AV66" s="94"/>
+      <c r="AW66" s="94"/>
+      <c r="AX66" s="94"/>
+      <c r="AY66" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="AZ66" s="94"/>
+      <c r="BA66" s="94"/>
+      <c r="BB66" s="94"/>
+      <c r="BC66" s="94" t="s">
+        <v>43</v>
+      </c>
+      <c r="BD66" s="94"/>
+      <c r="BE66" s="94"/>
+      <c r="BF66" s="95"/>
     </row>
-    <row r="67" spans="1:58" ht="11.25" customHeight="1">
-[...47 lines deleted...]
-      <c r="AR67" s="147" t="s">
+    <row r="67" spans="1:58" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="270"/>
+      <c r="B67" s="271"/>
+      <c r="C67" s="271"/>
+      <c r="D67" s="271"/>
+      <c r="E67" s="272"/>
+      <c r="F67" s="272"/>
+      <c r="G67" s="273"/>
+      <c r="H67" s="84" t="s">
         <v>94</v>
       </c>
-      <c r="AS67" s="147"/>
-[...18 lines deleted...]
-      <c r="BF67" s="192"/>
+      <c r="I67" s="84"/>
+      <c r="J67" s="84"/>
+      <c r="K67" s="84"/>
+      <c r="L67" s="84"/>
+      <c r="M67" s="84"/>
+      <c r="N67" s="84"/>
+      <c r="O67" s="84"/>
+      <c r="P67" s="84"/>
+      <c r="Q67" s="84"/>
+      <c r="R67" s="84"/>
+      <c r="S67" s="84"/>
+      <c r="T67" s="84"/>
+      <c r="U67" s="84"/>
+      <c r="V67" s="84"/>
+      <c r="W67" s="84"/>
+      <c r="X67" s="84"/>
+      <c r="Y67" s="84"/>
+      <c r="Z67" s="84"/>
+      <c r="AA67" s="84"/>
+      <c r="AB67" s="84"/>
+      <c r="AC67" s="84"/>
+      <c r="AD67" s="87" t="s">
+        <v>45</v>
+      </c>
+      <c r="AE67" s="88"/>
+      <c r="AF67" s="88"/>
+      <c r="AG67" s="88"/>
+      <c r="AH67" s="88"/>
+      <c r="AI67" s="88"/>
+      <c r="AJ67" s="88"/>
+      <c r="AK67" s="88"/>
+      <c r="AL67" s="88"/>
+      <c r="AM67" s="88"/>
+      <c r="AN67" s="88"/>
+      <c r="AO67" s="88"/>
+      <c r="AP67" s="88"/>
+      <c r="AQ67" s="88"/>
+      <c r="AR67" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AS67" s="70"/>
+      <c r="AT67" s="70"/>
+      <c r="AU67" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AV67" s="70"/>
+      <c r="AW67" s="70"/>
+      <c r="AX67" s="70"/>
+      <c r="AY67" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AZ67" s="70"/>
+      <c r="BA67" s="70"/>
+      <c r="BB67" s="70"/>
+      <c r="BC67" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="BD67" s="79"/>
+      <c r="BE67" s="79"/>
+      <c r="BF67" s="80"/>
     </row>
-    <row r="68" spans="1:58" ht="12" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF68" s="181"/>
+    <row r="68" spans="1:58" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="270"/>
+      <c r="B68" s="271"/>
+      <c r="C68" s="271"/>
+      <c r="D68" s="271"/>
+      <c r="E68" s="272"/>
+      <c r="F68" s="272"/>
+      <c r="G68" s="273"/>
+      <c r="H68" s="85"/>
+      <c r="I68" s="85"/>
+      <c r="J68" s="85"/>
+      <c r="K68" s="85"/>
+      <c r="L68" s="85"/>
+      <c r="M68" s="85"/>
+      <c r="N68" s="85"/>
+      <c r="O68" s="85"/>
+      <c r="P68" s="85"/>
+      <c r="Q68" s="85"/>
+      <c r="R68" s="85"/>
+      <c r="S68" s="85"/>
+      <c r="T68" s="85"/>
+      <c r="U68" s="85"/>
+      <c r="V68" s="85"/>
+      <c r="W68" s="85"/>
+      <c r="X68" s="85"/>
+      <c r="Y68" s="85"/>
+      <c r="Z68" s="85"/>
+      <c r="AA68" s="85"/>
+      <c r="AB68" s="85"/>
+      <c r="AC68" s="85"/>
+      <c r="AD68" s="87"/>
+      <c r="AE68" s="88"/>
+      <c r="AF68" s="88"/>
+      <c r="AG68" s="88"/>
+      <c r="AH68" s="88"/>
+      <c r="AI68" s="88"/>
+      <c r="AJ68" s="88"/>
+      <c r="AK68" s="88"/>
+      <c r="AL68" s="88"/>
+      <c r="AM68" s="88"/>
+      <c r="AN68" s="88"/>
+      <c r="AO68" s="88"/>
+      <c r="AP68" s="88"/>
+      <c r="AQ68" s="88"/>
+      <c r="AR68" s="70"/>
+      <c r="AS68" s="70"/>
+      <c r="AT68" s="70"/>
+      <c r="AU68" s="70"/>
+      <c r="AV68" s="70"/>
+      <c r="AW68" s="70"/>
+      <c r="AX68" s="70"/>
+      <c r="AY68" s="70"/>
+      <c r="AZ68" s="70"/>
+      <c r="BA68" s="70"/>
+      <c r="BB68" s="70"/>
+      <c r="BC68" s="74"/>
+      <c r="BD68" s="75"/>
+      <c r="BE68" s="75"/>
+      <c r="BF68" s="76"/>
     </row>
-    <row r="69" spans="1:58" ht="10.5" customHeight="1">
-[...67 lines deleted...]
-      <c r="BF69" s="192"/>
+    <row r="69" spans="1:58" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="270"/>
+      <c r="B69" s="271"/>
+      <c r="C69" s="271"/>
+      <c r="D69" s="271"/>
+      <c r="E69" s="272"/>
+      <c r="F69" s="272"/>
+      <c r="G69" s="273"/>
+      <c r="H69" s="85"/>
+      <c r="I69" s="85"/>
+      <c r="J69" s="85"/>
+      <c r="K69" s="85"/>
+      <c r="L69" s="85"/>
+      <c r="M69" s="85"/>
+      <c r="N69" s="85"/>
+      <c r="O69" s="85"/>
+      <c r="P69" s="85"/>
+      <c r="Q69" s="85"/>
+      <c r="R69" s="85"/>
+      <c r="S69" s="85"/>
+      <c r="T69" s="85"/>
+      <c r="U69" s="85"/>
+      <c r="V69" s="85"/>
+      <c r="W69" s="85"/>
+      <c r="X69" s="85"/>
+      <c r="Y69" s="85"/>
+      <c r="Z69" s="85"/>
+      <c r="AA69" s="85"/>
+      <c r="AB69" s="85"/>
+      <c r="AC69" s="85"/>
+      <c r="AD69" s="87" t="s">
+        <v>45</v>
+      </c>
+      <c r="AE69" s="88"/>
+      <c r="AF69" s="88"/>
+      <c r="AG69" s="88"/>
+      <c r="AH69" s="88"/>
+      <c r="AI69" s="88"/>
+      <c r="AJ69" s="88"/>
+      <c r="AK69" s="88"/>
+      <c r="AL69" s="88"/>
+      <c r="AM69" s="88"/>
+      <c r="AN69" s="88"/>
+      <c r="AO69" s="88"/>
+      <c r="AP69" s="88"/>
+      <c r="AQ69" s="88"/>
+      <c r="AR69" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AS69" s="70"/>
+      <c r="AT69" s="70"/>
+      <c r="AU69" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AV69" s="70"/>
+      <c r="AW69" s="70"/>
+      <c r="AX69" s="70"/>
+      <c r="AY69" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AZ69" s="70"/>
+      <c r="BA69" s="70"/>
+      <c r="BB69" s="70"/>
+      <c r="BC69" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="BD69" s="79"/>
+      <c r="BE69" s="79"/>
+      <c r="BF69" s="80"/>
     </row>
-    <row r="70" spans="1:58" ht="11.25" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF70" s="181"/>
+    <row r="70" spans="1:58" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="270"/>
+      <c r="B70" s="271"/>
+      <c r="C70" s="271"/>
+      <c r="D70" s="271"/>
+      <c r="E70" s="272"/>
+      <c r="F70" s="272"/>
+      <c r="G70" s="273"/>
+      <c r="H70" s="85"/>
+      <c r="I70" s="85"/>
+      <c r="J70" s="85"/>
+      <c r="K70" s="85"/>
+      <c r="L70" s="85"/>
+      <c r="M70" s="85"/>
+      <c r="N70" s="85"/>
+      <c r="O70" s="85"/>
+      <c r="P70" s="85"/>
+      <c r="Q70" s="85"/>
+      <c r="R70" s="85"/>
+      <c r="S70" s="85"/>
+      <c r="T70" s="85"/>
+      <c r="U70" s="85"/>
+      <c r="V70" s="85"/>
+      <c r="W70" s="85"/>
+      <c r="X70" s="85"/>
+      <c r="Y70" s="85"/>
+      <c r="Z70" s="85"/>
+      <c r="AA70" s="85"/>
+      <c r="AB70" s="85"/>
+      <c r="AC70" s="85"/>
+      <c r="AD70" s="87"/>
+      <c r="AE70" s="88"/>
+      <c r="AF70" s="88"/>
+      <c r="AG70" s="88"/>
+      <c r="AH70" s="88"/>
+      <c r="AI70" s="88"/>
+      <c r="AJ70" s="88"/>
+      <c r="AK70" s="88"/>
+      <c r="AL70" s="88"/>
+      <c r="AM70" s="88"/>
+      <c r="AN70" s="88"/>
+      <c r="AO70" s="88"/>
+      <c r="AP70" s="88"/>
+      <c r="AQ70" s="88"/>
+      <c r="AR70" s="70"/>
+      <c r="AS70" s="70"/>
+      <c r="AT70" s="70"/>
+      <c r="AU70" s="70"/>
+      <c r="AV70" s="70"/>
+      <c r="AW70" s="70"/>
+      <c r="AX70" s="70"/>
+      <c r="AY70" s="70"/>
+      <c r="AZ70" s="70"/>
+      <c r="BA70" s="70"/>
+      <c r="BB70" s="70"/>
+      <c r="BC70" s="74"/>
+      <c r="BD70" s="75"/>
+      <c r="BE70" s="75"/>
+      <c r="BF70" s="76"/>
     </row>
-    <row r="71" spans="1:58" ht="10.5" customHeight="1">
-[...67 lines deleted...]
-      <c r="BF71" s="192"/>
+    <row r="71" spans="1:58" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="270"/>
+      <c r="B71" s="271"/>
+      <c r="C71" s="271"/>
+      <c r="D71" s="271"/>
+      <c r="E71" s="272"/>
+      <c r="F71" s="272"/>
+      <c r="G71" s="273"/>
+      <c r="H71" s="85"/>
+      <c r="I71" s="85"/>
+      <c r="J71" s="85"/>
+      <c r="K71" s="85"/>
+      <c r="L71" s="85"/>
+      <c r="M71" s="85"/>
+      <c r="N71" s="85"/>
+      <c r="O71" s="85"/>
+      <c r="P71" s="85"/>
+      <c r="Q71" s="85"/>
+      <c r="R71" s="85"/>
+      <c r="S71" s="85"/>
+      <c r="T71" s="85"/>
+      <c r="U71" s="85"/>
+      <c r="V71" s="85"/>
+      <c r="W71" s="85"/>
+      <c r="X71" s="85"/>
+      <c r="Y71" s="85"/>
+      <c r="Z71" s="85"/>
+      <c r="AA71" s="85"/>
+      <c r="AB71" s="85"/>
+      <c r="AC71" s="85"/>
+      <c r="AD71" s="87" t="s">
+        <v>45</v>
+      </c>
+      <c r="AE71" s="88"/>
+      <c r="AF71" s="88"/>
+      <c r="AG71" s="88"/>
+      <c r="AH71" s="88"/>
+      <c r="AI71" s="88"/>
+      <c r="AJ71" s="88"/>
+      <c r="AK71" s="88"/>
+      <c r="AL71" s="88"/>
+      <c r="AM71" s="88"/>
+      <c r="AN71" s="88"/>
+      <c r="AO71" s="88"/>
+      <c r="AP71" s="88"/>
+      <c r="AQ71" s="88"/>
+      <c r="AR71" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AS71" s="70"/>
+      <c r="AT71" s="70"/>
+      <c r="AU71" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AV71" s="70"/>
+      <c r="AW71" s="70"/>
+      <c r="AX71" s="70"/>
+      <c r="AY71" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AZ71" s="70"/>
+      <c r="BA71" s="70"/>
+      <c r="BB71" s="70"/>
+      <c r="BC71" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="BD71" s="79"/>
+      <c r="BE71" s="79"/>
+      <c r="BF71" s="80"/>
     </row>
-    <row r="72" spans="1:58" ht="11.25" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF72" s="181"/>
+    <row r="72" spans="1:58" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="270"/>
+      <c r="B72" s="271"/>
+      <c r="C72" s="271"/>
+      <c r="D72" s="271"/>
+      <c r="E72" s="272"/>
+      <c r="F72" s="272"/>
+      <c r="G72" s="273"/>
+      <c r="H72" s="85"/>
+      <c r="I72" s="85"/>
+      <c r="J72" s="85"/>
+      <c r="K72" s="85"/>
+      <c r="L72" s="85"/>
+      <c r="M72" s="85"/>
+      <c r="N72" s="85"/>
+      <c r="O72" s="85"/>
+      <c r="P72" s="85"/>
+      <c r="Q72" s="85"/>
+      <c r="R72" s="85"/>
+      <c r="S72" s="85"/>
+      <c r="T72" s="85"/>
+      <c r="U72" s="85"/>
+      <c r="V72" s="85"/>
+      <c r="W72" s="85"/>
+      <c r="X72" s="85"/>
+      <c r="Y72" s="85"/>
+      <c r="Z72" s="85"/>
+      <c r="AA72" s="85"/>
+      <c r="AB72" s="85"/>
+      <c r="AC72" s="85"/>
+      <c r="AD72" s="87"/>
+      <c r="AE72" s="88"/>
+      <c r="AF72" s="88"/>
+      <c r="AG72" s="88"/>
+      <c r="AH72" s="88"/>
+      <c r="AI72" s="88"/>
+      <c r="AJ72" s="88"/>
+      <c r="AK72" s="88"/>
+      <c r="AL72" s="88"/>
+      <c r="AM72" s="88"/>
+      <c r="AN72" s="88"/>
+      <c r="AO72" s="88"/>
+      <c r="AP72" s="88"/>
+      <c r="AQ72" s="88"/>
+      <c r="AR72" s="70"/>
+      <c r="AS72" s="70"/>
+      <c r="AT72" s="70"/>
+      <c r="AU72" s="70"/>
+      <c r="AV72" s="70"/>
+      <c r="AW72" s="70"/>
+      <c r="AX72" s="70"/>
+      <c r="AY72" s="70"/>
+      <c r="AZ72" s="70"/>
+      <c r="BA72" s="70"/>
+      <c r="BB72" s="70"/>
+      <c r="BC72" s="74"/>
+      <c r="BD72" s="75"/>
+      <c r="BE72" s="75"/>
+      <c r="BF72" s="76"/>
     </row>
-    <row r="73" spans="1:58" ht="11.25" customHeight="1">
-[...67 lines deleted...]
-      <c r="BF73" s="192"/>
+    <row r="73" spans="1:58" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="270"/>
+      <c r="B73" s="271"/>
+      <c r="C73" s="271"/>
+      <c r="D73" s="271"/>
+      <c r="E73" s="272"/>
+      <c r="F73" s="272"/>
+      <c r="G73" s="273"/>
+      <c r="H73" s="85"/>
+      <c r="I73" s="85"/>
+      <c r="J73" s="85"/>
+      <c r="K73" s="85"/>
+      <c r="L73" s="85"/>
+      <c r="M73" s="85"/>
+      <c r="N73" s="85"/>
+      <c r="O73" s="85"/>
+      <c r="P73" s="85"/>
+      <c r="Q73" s="85"/>
+      <c r="R73" s="85"/>
+      <c r="S73" s="85"/>
+      <c r="T73" s="85"/>
+      <c r="U73" s="85"/>
+      <c r="V73" s="85"/>
+      <c r="W73" s="85"/>
+      <c r="X73" s="85"/>
+      <c r="Y73" s="85"/>
+      <c r="Z73" s="85"/>
+      <c r="AA73" s="85"/>
+      <c r="AB73" s="85"/>
+      <c r="AC73" s="85"/>
+      <c r="AD73" s="87" t="s">
+        <v>45</v>
+      </c>
+      <c r="AE73" s="88"/>
+      <c r="AF73" s="88"/>
+      <c r="AG73" s="88"/>
+      <c r="AH73" s="88"/>
+      <c r="AI73" s="88"/>
+      <c r="AJ73" s="88"/>
+      <c r="AK73" s="88"/>
+      <c r="AL73" s="88"/>
+      <c r="AM73" s="88"/>
+      <c r="AN73" s="88"/>
+      <c r="AO73" s="88"/>
+      <c r="AP73" s="88"/>
+      <c r="AQ73" s="88"/>
+      <c r="AR73" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AS73" s="70"/>
+      <c r="AT73" s="70"/>
+      <c r="AU73" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AV73" s="70"/>
+      <c r="AW73" s="70"/>
+      <c r="AX73" s="70"/>
+      <c r="AY73" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AZ73" s="70"/>
+      <c r="BA73" s="70"/>
+      <c r="BB73" s="70"/>
+      <c r="BC73" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="BD73" s="79"/>
+      <c r="BE73" s="79"/>
+      <c r="BF73" s="80"/>
     </row>
-    <row r="74" spans="1:58" ht="10.5" customHeight="1" thickBot="1">
-[...57 lines deleted...]
-      <c r="BF74" s="195"/>
+    <row r="74" spans="1:58" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="270"/>
+      <c r="B74" s="271"/>
+      <c r="C74" s="271"/>
+      <c r="D74" s="271"/>
+      <c r="E74" s="272"/>
+      <c r="F74" s="272"/>
+      <c r="G74" s="273"/>
+      <c r="H74" s="85"/>
+      <c r="I74" s="85"/>
+      <c r="J74" s="85"/>
+      <c r="K74" s="85"/>
+      <c r="L74" s="85"/>
+      <c r="M74" s="85"/>
+      <c r="N74" s="85"/>
+      <c r="O74" s="85"/>
+      <c r="P74" s="85"/>
+      <c r="Q74" s="85"/>
+      <c r="R74" s="85"/>
+      <c r="S74" s="85"/>
+      <c r="T74" s="85"/>
+      <c r="U74" s="85"/>
+      <c r="V74" s="85"/>
+      <c r="W74" s="85"/>
+      <c r="X74" s="85"/>
+      <c r="Y74" s="85"/>
+      <c r="Z74" s="85"/>
+      <c r="AA74" s="85"/>
+      <c r="AB74" s="85"/>
+      <c r="AC74" s="85"/>
+      <c r="AD74" s="89"/>
+      <c r="AE74" s="90"/>
+      <c r="AF74" s="90"/>
+      <c r="AG74" s="90"/>
+      <c r="AH74" s="90"/>
+      <c r="AI74" s="90"/>
+      <c r="AJ74" s="90"/>
+      <c r="AK74" s="90"/>
+      <c r="AL74" s="90"/>
+      <c r="AM74" s="90"/>
+      <c r="AN74" s="90"/>
+      <c r="AO74" s="90"/>
+      <c r="AP74" s="90"/>
+      <c r="AQ74" s="90"/>
+      <c r="AR74" s="77"/>
+      <c r="AS74" s="77"/>
+      <c r="AT74" s="77"/>
+      <c r="AU74" s="77"/>
+      <c r="AV74" s="77"/>
+      <c r="AW74" s="77"/>
+      <c r="AX74" s="77"/>
+      <c r="AY74" s="77"/>
+      <c r="AZ74" s="77"/>
+      <c r="BA74" s="77"/>
+      <c r="BB74" s="77"/>
+      <c r="BC74" s="81"/>
+      <c r="BD74" s="82"/>
+      <c r="BE74" s="82"/>
+      <c r="BF74" s="83"/>
     </row>
-    <row r="75" spans="1:58" ht="10.5" customHeight="1">
-[...69 lines deleted...]
-      <c r="BF75" s="178"/>
+    <row r="75" spans="1:58" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="270"/>
+      <c r="B75" s="271"/>
+      <c r="C75" s="271"/>
+      <c r="D75" s="271"/>
+      <c r="E75" s="272"/>
+      <c r="F75" s="272"/>
+      <c r="G75" s="273"/>
+      <c r="H75" s="85"/>
+      <c r="I75" s="85"/>
+      <c r="J75" s="85"/>
+      <c r="K75" s="85"/>
+      <c r="L75" s="85"/>
+      <c r="M75" s="85"/>
+      <c r="N75" s="85"/>
+      <c r="O75" s="85"/>
+      <c r="P75" s="85"/>
+      <c r="Q75" s="85"/>
+      <c r="R75" s="85"/>
+      <c r="S75" s="85"/>
+      <c r="T75" s="85"/>
+      <c r="U75" s="85"/>
+      <c r="V75" s="85"/>
+      <c r="W75" s="85"/>
+      <c r="X75" s="85"/>
+      <c r="Y75" s="85"/>
+      <c r="Z75" s="85"/>
+      <c r="AA75" s="85"/>
+      <c r="AB75" s="85"/>
+      <c r="AC75" s="85"/>
+      <c r="AD75" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE75" s="46"/>
+      <c r="AF75" s="46"/>
+      <c r="AG75" s="46"/>
+      <c r="AH75" s="46"/>
+      <c r="AI75" s="47"/>
+      <c r="AJ75" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK75" s="55"/>
+      <c r="AL75" s="55"/>
+      <c r="AM75" s="55"/>
+      <c r="AN75" s="55"/>
+      <c r="AO75" s="55"/>
+      <c r="AP75" s="55"/>
+      <c r="AQ75" s="56"/>
+      <c r="AR75" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="AS75" s="64"/>
+      <c r="AT75" s="64"/>
+      <c r="AU75" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="AV75" s="69"/>
+      <c r="AW75" s="69"/>
+      <c r="AX75" s="69"/>
+      <c r="AY75" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="AZ75" s="69"/>
+      <c r="BA75" s="69"/>
+      <c r="BB75" s="69"/>
+      <c r="BC75" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="BD75" s="72"/>
+      <c r="BE75" s="72"/>
+      <c r="BF75" s="73"/>
     </row>
-    <row r="76" spans="1:58" ht="9" customHeight="1">
-[...57 lines deleted...]
-      <c r="BF76" s="181"/>
+    <row r="76" spans="1:58" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="270"/>
+      <c r="B76" s="271"/>
+      <c r="C76" s="271"/>
+      <c r="D76" s="271"/>
+      <c r="E76" s="272"/>
+      <c r="F76" s="272"/>
+      <c r="G76" s="273"/>
+      <c r="H76" s="85"/>
+      <c r="I76" s="85"/>
+      <c r="J76" s="85"/>
+      <c r="K76" s="85"/>
+      <c r="L76" s="85"/>
+      <c r="M76" s="85"/>
+      <c r="N76" s="85"/>
+      <c r="O76" s="85"/>
+      <c r="P76" s="85"/>
+      <c r="Q76" s="85"/>
+      <c r="R76" s="85"/>
+      <c r="S76" s="85"/>
+      <c r="T76" s="85"/>
+      <c r="U76" s="85"/>
+      <c r="V76" s="85"/>
+      <c r="W76" s="85"/>
+      <c r="X76" s="85"/>
+      <c r="Y76" s="85"/>
+      <c r="Z76" s="85"/>
+      <c r="AA76" s="85"/>
+      <c r="AB76" s="85"/>
+      <c r="AC76" s="85"/>
+      <c r="AD76" s="48"/>
+      <c r="AE76" s="49"/>
+      <c r="AF76" s="49"/>
+      <c r="AG76" s="49"/>
+      <c r="AH76" s="49"/>
+      <c r="AI76" s="50"/>
+      <c r="AJ76" s="57"/>
+      <c r="AK76" s="58"/>
+      <c r="AL76" s="58"/>
+      <c r="AM76" s="58"/>
+      <c r="AN76" s="58"/>
+      <c r="AO76" s="58"/>
+      <c r="AP76" s="58"/>
+      <c r="AQ76" s="59"/>
+      <c r="AR76" s="65"/>
+      <c r="AS76" s="66"/>
+      <c r="AT76" s="66"/>
+      <c r="AU76" s="70"/>
+      <c r="AV76" s="70"/>
+      <c r="AW76" s="70"/>
+      <c r="AX76" s="70"/>
+      <c r="AY76" s="70"/>
+      <c r="AZ76" s="70"/>
+      <c r="BA76" s="70"/>
+      <c r="BB76" s="70"/>
+      <c r="BC76" s="74"/>
+      <c r="BD76" s="75"/>
+      <c r="BE76" s="75"/>
+      <c r="BF76" s="76"/>
     </row>
-    <row r="77" spans="1:58" ht="10.5" customHeight="1">
-[...63 lines deleted...]
-      <c r="BF77" s="192"/>
+    <row r="77" spans="1:58" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="270"/>
+      <c r="B77" s="271"/>
+      <c r="C77" s="271"/>
+      <c r="D77" s="271"/>
+      <c r="E77" s="272"/>
+      <c r="F77" s="272"/>
+      <c r="G77" s="273"/>
+      <c r="H77" s="85"/>
+      <c r="I77" s="85"/>
+      <c r="J77" s="85"/>
+      <c r="K77" s="85"/>
+      <c r="L77" s="85"/>
+      <c r="M77" s="85"/>
+      <c r="N77" s="85"/>
+      <c r="O77" s="85"/>
+      <c r="P77" s="85"/>
+      <c r="Q77" s="85"/>
+      <c r="R77" s="85"/>
+      <c r="S77" s="85"/>
+      <c r="T77" s="85"/>
+      <c r="U77" s="85"/>
+      <c r="V77" s="85"/>
+      <c r="W77" s="85"/>
+      <c r="X77" s="85"/>
+      <c r="Y77" s="85"/>
+      <c r="Z77" s="85"/>
+      <c r="AA77" s="85"/>
+      <c r="AB77" s="85"/>
+      <c r="AC77" s="85"/>
+      <c r="AD77" s="48"/>
+      <c r="AE77" s="49"/>
+      <c r="AF77" s="49"/>
+      <c r="AG77" s="49"/>
+      <c r="AH77" s="49"/>
+      <c r="AI77" s="50"/>
+      <c r="AJ77" s="57"/>
+      <c r="AK77" s="58"/>
+      <c r="AL77" s="58"/>
+      <c r="AM77" s="58"/>
+      <c r="AN77" s="58"/>
+      <c r="AO77" s="58"/>
+      <c r="AP77" s="58"/>
+      <c r="AQ77" s="59"/>
+      <c r="AR77" s="65"/>
+      <c r="AS77" s="66"/>
+      <c r="AT77" s="66"/>
+      <c r="AU77" s="70" t="s">
+        <v>26</v>
+      </c>
+      <c r="AV77" s="70"/>
+      <c r="AW77" s="70"/>
+      <c r="AX77" s="70"/>
+      <c r="AY77" s="70" t="s">
+        <v>26</v>
+      </c>
+      <c r="AZ77" s="70"/>
+      <c r="BA77" s="70"/>
+      <c r="BB77" s="70"/>
+      <c r="BC77" s="78" t="s">
+        <v>26</v>
+      </c>
+      <c r="BD77" s="79"/>
+      <c r="BE77" s="79"/>
+      <c r="BF77" s="80"/>
     </row>
-    <row r="78" spans="1:58" ht="10.5" customHeight="1" thickBot="1">
-[...57 lines deleted...]
-      <c r="BF78" s="195"/>
+    <row r="78" spans="1:58" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="270"/>
+      <c r="B78" s="271"/>
+      <c r="C78" s="271"/>
+      <c r="D78" s="271"/>
+      <c r="E78" s="272"/>
+      <c r="F78" s="272"/>
+      <c r="G78" s="273"/>
+      <c r="H78" s="86"/>
+      <c r="I78" s="86"/>
+      <c r="J78" s="86"/>
+      <c r="K78" s="86"/>
+      <c r="L78" s="86"/>
+      <c r="M78" s="86"/>
+      <c r="N78" s="86"/>
+      <c r="O78" s="86"/>
+      <c r="P78" s="86"/>
+      <c r="Q78" s="86"/>
+      <c r="R78" s="86"/>
+      <c r="S78" s="86"/>
+      <c r="T78" s="86"/>
+      <c r="U78" s="86"/>
+      <c r="V78" s="86"/>
+      <c r="W78" s="86"/>
+      <c r="X78" s="86"/>
+      <c r="Y78" s="86"/>
+      <c r="Z78" s="86"/>
+      <c r="AA78" s="86"/>
+      <c r="AB78" s="86"/>
+      <c r="AC78" s="86"/>
+      <c r="AD78" s="51"/>
+      <c r="AE78" s="52"/>
+      <c r="AF78" s="52"/>
+      <c r="AG78" s="52"/>
+      <c r="AH78" s="52"/>
+      <c r="AI78" s="53"/>
+      <c r="AJ78" s="60"/>
+      <c r="AK78" s="61"/>
+      <c r="AL78" s="61"/>
+      <c r="AM78" s="61"/>
+      <c r="AN78" s="61"/>
+      <c r="AO78" s="61"/>
+      <c r="AP78" s="61"/>
+      <c r="AQ78" s="62"/>
+      <c r="AR78" s="67"/>
+      <c r="AS78" s="68"/>
+      <c r="AT78" s="68"/>
+      <c r="AU78" s="77"/>
+      <c r="AV78" s="77"/>
+      <c r="AW78" s="77"/>
+      <c r="AX78" s="77"/>
+      <c r="AY78" s="77"/>
+      <c r="AZ78" s="77"/>
+      <c r="BA78" s="77"/>
+      <c r="BB78" s="77"/>
+      <c r="BC78" s="81"/>
+      <c r="BD78" s="82"/>
+      <c r="BE78" s="82"/>
+      <c r="BF78" s="83"/>
     </row>
-    <row r="79" spans="1:58" ht="11.25" customHeight="1">
+    <row r="79" spans="1:58" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E79" s="31"/>
       <c r="F79" s="31"/>
       <c r="G79" s="31"/>
-      <c r="H79" s="142"/>
-[...49 lines deleted...]
-      <c r="BF79" s="142"/>
+      <c r="H79" s="44"/>
+      <c r="I79" s="44"/>
+      <c r="J79" s="44"/>
+      <c r="K79" s="44"/>
+      <c r="L79" s="44"/>
+      <c r="M79" s="44"/>
+      <c r="N79" s="44"/>
+      <c r="O79" s="44"/>
+      <c r="P79" s="44"/>
+      <c r="Q79" s="44"/>
+      <c r="R79" s="44"/>
+      <c r="S79" s="44"/>
+      <c r="T79" s="44"/>
+      <c r="U79" s="44"/>
+      <c r="V79" s="44"/>
+      <c r="W79" s="44"/>
+      <c r="X79" s="44"/>
+      <c r="Y79" s="44"/>
+      <c r="Z79" s="44"/>
+      <c r="AA79" s="44"/>
+      <c r="AB79" s="44"/>
+      <c r="AC79" s="44"/>
+      <c r="AD79" s="44"/>
+      <c r="AE79" s="44"/>
+      <c r="AF79" s="44"/>
+      <c r="AG79" s="44"/>
+      <c r="AH79" s="44"/>
+      <c r="AI79" s="44"/>
+      <c r="AJ79" s="44"/>
+      <c r="AK79" s="44"/>
+      <c r="AL79" s="44"/>
+      <c r="AM79" s="44"/>
+      <c r="AN79" s="44"/>
+      <c r="AO79" s="44"/>
+      <c r="AP79" s="44"/>
+      <c r="AQ79" s="44"/>
+      <c r="AR79" s="44"/>
+      <c r="AS79" s="44"/>
+      <c r="AT79" s="44"/>
+      <c r="AU79" s="44"/>
+      <c r="AV79" s="44"/>
+      <c r="AW79" s="44"/>
+      <c r="AX79" s="44"/>
+      <c r="AY79" s="44"/>
+      <c r="AZ79" s="44"/>
+      <c r="BA79" s="44"/>
+      <c r="BB79" s="44"/>
+      <c r="BC79" s="44"/>
+      <c r="BD79" s="44"/>
+      <c r="BE79" s="44"/>
+      <c r="BF79" s="44"/>
     </row>
-    <row r="80" spans="1:58" ht="10.5" customHeight="1">
+    <row r="80" spans="1:58" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E80" s="31"/>
       <c r="F80" s="31"/>
       <c r="G80" s="31"/>
     </row>
-    <row r="81" spans="5:7" ht="9" customHeight="1">
+    <row r="81" spans="5:7" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E81" s="31"/>
       <c r="F81" s="31"/>
       <c r="G81" s="31"/>
     </row>
-    <row r="82" spans="5:7" ht="12" customHeight="1">
+    <row r="82" spans="5:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E82" s="12"/>
       <c r="F82" s="12"/>
       <c r="G82" s="12"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" selectLockedCells="1"/>
   <dataConsolidate/>
-  <mergeCells count="158">
+  <mergeCells count="162">
+    <mergeCell ref="N1:AQ2"/>
+    <mergeCell ref="AR1:BF4"/>
+    <mergeCell ref="O4:AB4"/>
+    <mergeCell ref="AC4:AQ4"/>
     <mergeCell ref="A5:A78"/>
     <mergeCell ref="B5:D78"/>
+    <mergeCell ref="E5:G78"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="M5:Q5"/>
+    <mergeCell ref="H6:T7"/>
+    <mergeCell ref="W7:BB8"/>
+    <mergeCell ref="H8:T20"/>
+    <mergeCell ref="W10:AB12"/>
+    <mergeCell ref="AC10:BE12"/>
+    <mergeCell ref="W13:AB14"/>
+    <mergeCell ref="AC13:BE14"/>
+    <mergeCell ref="W15:AB16"/>
+    <mergeCell ref="AC15:BE16"/>
+    <mergeCell ref="W17:AB18"/>
+    <mergeCell ref="AC17:BE18"/>
+    <mergeCell ref="AC19:BD20"/>
+    <mergeCell ref="H21:T23"/>
+    <mergeCell ref="W22:BF23"/>
+    <mergeCell ref="H24:T31"/>
+    <mergeCell ref="W24:BF24"/>
+    <mergeCell ref="W26:Z27"/>
+    <mergeCell ref="AA26:BE27"/>
+    <mergeCell ref="W28:Z28"/>
+    <mergeCell ref="AA28:BE28"/>
+    <mergeCell ref="W29:Z29"/>
+    <mergeCell ref="AA29:BE29"/>
+    <mergeCell ref="W30:Z30"/>
+    <mergeCell ref="AA30:BE30"/>
+    <mergeCell ref="H32:AO33"/>
+    <mergeCell ref="AP32:BF33"/>
+    <mergeCell ref="H34:O36"/>
+    <mergeCell ref="P34:AO35"/>
+    <mergeCell ref="AP34:BF39"/>
+    <mergeCell ref="AD36:AO36"/>
+    <mergeCell ref="H37:O37"/>
+    <mergeCell ref="AX40:BF41"/>
+    <mergeCell ref="O41:S41"/>
+    <mergeCell ref="T41:AA41"/>
+    <mergeCell ref="AB41:AD41"/>
+    <mergeCell ref="AE41:AO41"/>
+    <mergeCell ref="AP41:AW41"/>
+    <mergeCell ref="P37:AO37"/>
+    <mergeCell ref="H38:O39"/>
+    <mergeCell ref="P38:AO38"/>
+    <mergeCell ref="AD39:AO39"/>
+    <mergeCell ref="H40:J41"/>
+    <mergeCell ref="K40:N41"/>
+    <mergeCell ref="O40:AW40"/>
+    <mergeCell ref="AP42:AW43"/>
+    <mergeCell ref="AX42:BF43"/>
+    <mergeCell ref="H44:J45"/>
+    <mergeCell ref="K44:N45"/>
+    <mergeCell ref="O44:S45"/>
+    <mergeCell ref="T44:AA45"/>
+    <mergeCell ref="AB44:AD45"/>
+    <mergeCell ref="AE44:AO45"/>
+    <mergeCell ref="AP44:AW45"/>
+    <mergeCell ref="AX44:BF45"/>
     <mergeCell ref="H42:J43"/>
-    <mergeCell ref="H8:T20"/>
-[...2 lines deleted...]
-    <mergeCell ref="AB44:AD45"/>
+    <mergeCell ref="K42:N43"/>
+    <mergeCell ref="O42:S43"/>
     <mergeCell ref="T42:AA43"/>
-    <mergeCell ref="E5:G78"/>
-[...1 lines deleted...]
-    <mergeCell ref="J61:K64"/>
     <mergeCell ref="AB42:AD43"/>
-    <mergeCell ref="H5:L5"/>
-[...6 lines deleted...]
-    <mergeCell ref="AY77:BB78"/>
+    <mergeCell ref="AE42:AO43"/>
+    <mergeCell ref="AP46:AW47"/>
+    <mergeCell ref="AX46:BF47"/>
+    <mergeCell ref="H48:J49"/>
+    <mergeCell ref="K48:N49"/>
+    <mergeCell ref="O48:S49"/>
+    <mergeCell ref="T48:AA49"/>
+    <mergeCell ref="AB48:AD49"/>
+    <mergeCell ref="AE48:AO49"/>
+    <mergeCell ref="AP48:AW49"/>
+    <mergeCell ref="AX48:BF49"/>
+    <mergeCell ref="H46:J47"/>
+    <mergeCell ref="K46:N47"/>
+    <mergeCell ref="O46:S47"/>
+    <mergeCell ref="T46:AA47"/>
+    <mergeCell ref="AB46:AD47"/>
+    <mergeCell ref="AE46:AO47"/>
+    <mergeCell ref="AP50:AW51"/>
     <mergeCell ref="AX50:BF51"/>
+    <mergeCell ref="H52:M53"/>
+    <mergeCell ref="N52:BB53"/>
+    <mergeCell ref="BC52:BF53"/>
+    <mergeCell ref="H54:M56"/>
+    <mergeCell ref="N54:BB56"/>
+    <mergeCell ref="BC54:BF56"/>
+    <mergeCell ref="H50:J51"/>
     <mergeCell ref="K50:N51"/>
     <mergeCell ref="O50:S51"/>
     <mergeCell ref="T50:AA51"/>
-    <mergeCell ref="K42:N43"/>
-[...43 lines deleted...]
-    <mergeCell ref="H67:AC78"/>
+    <mergeCell ref="AB50:AD51"/>
+    <mergeCell ref="AE50:AO51"/>
     <mergeCell ref="H65:M66"/>
-    <mergeCell ref="BC66:BF66"/>
-[...3 lines deleted...]
-    <mergeCell ref="AU66:AX66"/>
     <mergeCell ref="N65:T66"/>
-    <mergeCell ref="AU73:AX74"/>
-[...5 lines deleted...]
-    <mergeCell ref="AY71:BB72"/>
+    <mergeCell ref="U65:X66"/>
     <mergeCell ref="Y65:AC66"/>
-    <mergeCell ref="AY73:BB74"/>
-[...12 lines deleted...]
-    <mergeCell ref="U65:X66"/>
     <mergeCell ref="AD65:AI66"/>
-    <mergeCell ref="N54:BB56"/>
-[...3 lines deleted...]
-    <mergeCell ref="H50:J51"/>
+    <mergeCell ref="AJ65:AQ66"/>
+    <mergeCell ref="BK59:BL60"/>
+    <mergeCell ref="BM59:BZ59"/>
+    <mergeCell ref="DG59:DG60"/>
+    <mergeCell ref="L60:BE60"/>
+    <mergeCell ref="BM60:DF60"/>
+    <mergeCell ref="J61:K64"/>
     <mergeCell ref="L61:BE62"/>
-    <mergeCell ref="H79:BF79"/>
-[...15 lines deleted...]
-    <mergeCell ref="BF57:BF58"/>
     <mergeCell ref="BF61:BF64"/>
-    <mergeCell ref="AP50:AW51"/>
-[...4 lines deleted...]
-    <mergeCell ref="K46:N47"/>
     <mergeCell ref="L63:BE64"/>
     <mergeCell ref="H57:I64"/>
-    <mergeCell ref="O46:S47"/>
-[...25 lines deleted...]
-    <mergeCell ref="O42:S43"/>
+    <mergeCell ref="J57:K58"/>
+    <mergeCell ref="L57:Y57"/>
+    <mergeCell ref="BF57:BF58"/>
+    <mergeCell ref="L58:BE58"/>
+    <mergeCell ref="J59:K60"/>
+    <mergeCell ref="L59:Y59"/>
+    <mergeCell ref="BF59:BF60"/>
+    <mergeCell ref="BC67:BF68"/>
+    <mergeCell ref="AD69:AI70"/>
+    <mergeCell ref="AJ69:AQ70"/>
+    <mergeCell ref="AR69:AT70"/>
+    <mergeCell ref="AU69:AX70"/>
+    <mergeCell ref="AY69:BB70"/>
+    <mergeCell ref="BC69:BF70"/>
+    <mergeCell ref="AR65:AT66"/>
+    <mergeCell ref="AU65:BF65"/>
+    <mergeCell ref="AU66:AX66"/>
+    <mergeCell ref="AY66:BB66"/>
+    <mergeCell ref="BC66:BF66"/>
+    <mergeCell ref="AD67:AI68"/>
+    <mergeCell ref="AJ67:AQ68"/>
+    <mergeCell ref="AR67:AT68"/>
+    <mergeCell ref="AU67:AX68"/>
+    <mergeCell ref="H79:BF79"/>
+    <mergeCell ref="AD75:AI78"/>
+    <mergeCell ref="AJ75:AQ78"/>
+    <mergeCell ref="AR75:AT78"/>
+    <mergeCell ref="AU75:AX76"/>
+    <mergeCell ref="AY75:BB76"/>
+    <mergeCell ref="BC75:BF76"/>
+    <mergeCell ref="AU77:AX78"/>
+    <mergeCell ref="AY77:BB78"/>
+    <mergeCell ref="BC77:BF78"/>
+    <mergeCell ref="H67:AC78"/>
+    <mergeCell ref="AD73:AI74"/>
+    <mergeCell ref="AJ73:AQ74"/>
+    <mergeCell ref="AR73:AT74"/>
+    <mergeCell ref="AU73:AX74"/>
+    <mergeCell ref="AY73:BB74"/>
+    <mergeCell ref="BC73:BF74"/>
+    <mergeCell ref="AD71:AI72"/>
+    <mergeCell ref="AJ71:AQ72"/>
+    <mergeCell ref="AR71:AT72"/>
+    <mergeCell ref="AU71:AX72"/>
+    <mergeCell ref="AY71:BB72"/>
+    <mergeCell ref="BC71:BF72"/>
+    <mergeCell ref="AY67:BB68"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="26"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:Q5" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:Q5" xr:uid="{2C56BAE7-4D9B-420A-A27F-B90573BF54FA}">
       <formula1>$BJ$4:$BJ$27</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="3.937007874015748E-2" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-[...2 lines deleted...]
-  <HyperlinkBase/>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>【修正後】固定資産〔証明・閲覧〕申請書</vt:lpstr>
+      <vt:lpstr>【修正後】固定資産〔証明・閲覧〕申請書!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:revision/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>