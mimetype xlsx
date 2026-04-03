--- v0 (2025-11-04)
+++ v1 (2026-04-03)
@@ -5,61 +5,61 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D505DC11-7480-4E0B-BBBF-7B4977BE1BAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D2DB5ED2-0B68-41FC-9443-45B55C278368}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-13455" yWindow="-21720" windowWidth="51840" windowHeight="21120" tabRatio="788" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="788" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="固定資産〔証明・閲覧〕申請書" sheetId="30" r:id="rId1"/>
+    <sheet name="【郵送センター】固定資産〔証明・閲覧〕申請書" sheetId="32" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">固定資産〔証明・閲覧〕申請書!$A$1:$BE$160</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">【郵送センター】固定資産〔証明・閲覧〕申請書!$A$1:$BE$160</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="92">
   <si>
     <t xml:space="preserve">   　　　　　　 </t>
@@ -841,200 +841,50 @@
     <rPh sb="82" eb="84">
       <t>ケイバイ</t>
     </rPh>
     <rPh sb="85" eb="87">
       <t>カイウケ</t>
     </rPh>
     <rPh sb="87" eb="88">
       <t>ニン</t>
     </rPh>
     <rPh sb="92" eb="93">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>申請権限</t>
     <rPh sb="0" eb="2">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケンゲン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t xml:space="preserve"> 委任状　　除籍/戸籍謄本・法定相続情報(職印有）（　　　    年　　　月　　　日死亡　続柄【　　　】）　　賃貸借契約書
-[...148 lines deleted...]
-  <si>
     <t>本人確認</t>
     <rPh sb="0" eb="1">
       <t>ホン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ヒト</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>アキラ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シノブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>A</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>官公署が発行した書類</t>
     </r>
     <r>
       <rPr>
@@ -1050,260 +900,91 @@
     <rPh sb="0" eb="3">
       <t>カンコウショ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ハッコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>カオ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シャシン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>A1</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>運転免許証　旅券　在留カード　マイナンバーカード　住民基本台帳カード　身体障害者手帳　（　　　　）士証明書類　その他（　　　　　　　　　　　　　　　　）</t>
-[...44 lines deleted...]
-  <si>
     <t>B</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>官公署が発行した書類</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="7"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>（顔写真なし）</t>
     </r>
     <rPh sb="0" eb="3">
       <t>カンコウショ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ハッコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ショルイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>カオ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シャシン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>B2</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>被保険者証（又は資格確認書）　　　共済組合員証（又は資格確認書）　　　国民年金手帳　　　住民基本台帳カード　　　その他（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　 　　　　　　　　　　）</t>
-[...56 lines deleted...]
-  <si>
     <t>C</t>
-    <phoneticPr fontId="1"/>
-[...63 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>B1
 Ｃ1</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>本人確認情報控</t>
     <rPh sb="0" eb="2">
       <t>ホンニン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カクニン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ヒカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>種類</t>
@@ -1424,56 +1105,291 @@
       <t>シンセイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ツ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ハッソウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>シュウカン</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ヒ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>テイド</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>リョウショウ</t>
     </rPh>
     <phoneticPr fontId="14"/>
   </si>
+  <si>
+    <t xml:space="preserve"> 委任状　　除籍/戸籍謄本・法定相続情報(職印有）（　　　    年　　　月　　　日死亡　続柄【　　　】）　　賃貸借契約書
+ 賃貸料払込領収証書　 不動産登記情報　 商業登記情報　 売買契約書　 売買代金払込領収証書　 訴状等
+ 不動産競売申立代金納付期限通知書　　税務代理権限証書　　その他（　　　　　　　　　　　　　　　　　　　　　　）　</t>
+    <rPh sb="1" eb="4">
+      <t>イニンジョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジョセキ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>コセキ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>トウホン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ホウテイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ソウゾク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>アリ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="41" eb="42">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>シボウ</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>ゾクガラ</t>
+    </rPh>
+    <rPh sb="55" eb="58">
+      <t>チンタイシャク</t>
+    </rPh>
+    <rPh sb="58" eb="61">
+      <t>ケイヤクショ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>チンタイ</t>
+    </rPh>
+    <rPh sb="65" eb="66">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="66" eb="68">
+      <t>ハライコミ</t>
+    </rPh>
+    <rPh sb="68" eb="71">
+      <t>リョウシュウショウ</t>
+    </rPh>
+    <rPh sb="71" eb="72">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="74" eb="77">
+      <t>フドウサン</t>
+    </rPh>
+    <rPh sb="83" eb="85">
+      <t>ショウギョウ</t>
+    </rPh>
+    <rPh sb="91" eb="93">
+      <t>バイバイ</t>
+    </rPh>
+    <rPh sb="93" eb="96">
+      <t>ケイヤクショ</t>
+    </rPh>
+    <rPh sb="98" eb="100">
+      <t>バイバイ</t>
+    </rPh>
+    <rPh sb="100" eb="102">
+      <t>ダイキン</t>
+    </rPh>
+    <rPh sb="102" eb="104">
+      <t>ハライコミ</t>
+    </rPh>
+    <rPh sb="104" eb="107">
+      <t>リョウシュウショウ</t>
+    </rPh>
+    <rPh sb="107" eb="108">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="110" eb="112">
+      <t>ソジョウ</t>
+    </rPh>
+    <rPh sb="112" eb="113">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="115" eb="118">
+      <t>フドウサン</t>
+    </rPh>
+    <rPh sb="118" eb="120">
+      <t>ケイバイ</t>
+    </rPh>
+    <rPh sb="120" eb="122">
+      <t>モウシタテ</t>
+    </rPh>
+    <rPh sb="122" eb="124">
+      <t>ダイキン</t>
+    </rPh>
+    <rPh sb="124" eb="126">
+      <t>ノウフ</t>
+    </rPh>
+    <rPh sb="126" eb="128">
+      <t>キゲン</t>
+    </rPh>
+    <rPh sb="128" eb="131">
+      <t>ツウチショ</t>
+    </rPh>
+    <rPh sb="133" eb="135">
+      <t>ゼイム</t>
+    </rPh>
+    <rPh sb="135" eb="137">
+      <t>ダイリ</t>
+    </rPh>
+    <rPh sb="137" eb="139">
+      <t>ケンゲン</t>
+    </rPh>
+    <rPh sb="139" eb="141">
+      <t>ショウショ</t>
+    </rPh>
+    <rPh sb="145" eb="146">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>運転免許証 　旅券　 在留カード 　個人番号カード 　身体障害者手帳 　（　　　  　　　　）士証明書類　 その他（　　　                                          　　　　）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>資格確認書　　国民年金手帳　　印鑑証明書　　その他（ 　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　           　　　　　　　　　　）</t>
+    <rPh sb="0" eb="2">
+      <t>シカク</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>カクニンショ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>コクミン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ネンキン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>テチョウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>インカン</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>ショウメイショ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>国税又は地方税の納税通知書　　　　国税又は地方税の領収書（自動車税及び軽自動車税を除く）　　　　公共料金領収書　　　　キャッシュカード
+クレジットカード　  預（貯）金通帳 　 学生証（顔写真付） 　 東京都シルバーパス 　 法人が発行した身分証明書（顔写真付） 　 その他（　　  　　　　　　　　　　　 　　　　　　　）</t>
+    <rPh sb="0" eb="1">
+      <t>クニ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>チホウゼイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ツウチショ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>コクゼイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>チホウゼイ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>リョウシュウショ</t>
+    </rPh>
+    <rPh sb="29" eb="32">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>ケイ</t>
+    </rPh>
+    <rPh sb="36" eb="39">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="41" eb="42">
+      <t>ノゾ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>コウキョウ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>リョウキン</t>
+    </rPh>
+    <rPh sb="52" eb="55">
+      <t>リョウシュウショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -1633,84 +1549,98 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="7"/>
-[...5 lines deleted...]
-    <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="7"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="85">
     <border>
       <left/>
@@ -2665,1391 +2595,1417 @@
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="408">
+  <cellXfs count="418">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...199 lines deleted...]
-      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...83 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...672 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="255"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <colors>
     <mruColors>
       <color rgb="FF003300"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>68580</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>30479</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>99060</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="正方形/長方形 2">
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32C17818-051F-406B-B989-C42B5F433D4C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="236220" y="30479"/>
-          <a:ext cx="2385060" cy="251461"/>
+          <a:off x="742950" y="28574"/>
+          <a:ext cx="2305050" cy="247651"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400" cmpd="dbl">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
@@ -4070,63 +4026,63 @@
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>都税証明郵送受付センター申請用</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>21490</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>124690</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="正方形/長方形 4">
+        <xdr:cNvPr id="3" name="正方形/長方形 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49924949-DFAB-4D5F-9388-ECFB0F205955}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="12640210"/>
-          <a:ext cx="7932420" cy="499440"/>
+          <a:off x="504825" y="13047880"/>
+          <a:ext cx="7877175" cy="508965"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -4148,63 +4104,63 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800"/>
             <a:t>郵送申請　チェックリスト</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>37775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
       <xdr:colOff>214318</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>14047</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="正方形/長方形 5">
+        <xdr:cNvPr id="4" name="正方形/長方形 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83752409-D12F-40E5-A5B8-7B20393170B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="13662335"/>
-          <a:ext cx="7933378" cy="281072"/>
+          <a:off x="504825" y="14077625"/>
+          <a:ext cx="7878133" cy="284882"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -4233,63 +4189,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>44418</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
       <xdr:colOff>214318</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>6569</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="正方形/長方形 7">
+        <xdr:cNvPr id="5" name="正方形/長方形 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DD42CCB-BE7A-40E8-A012-7107D1EDE1BB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="15040578"/>
-          <a:ext cx="7933378" cy="266951"/>
+          <a:off x="504825" y="15457773"/>
+          <a:ext cx="7878133" cy="266951"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -4378,63 +4334,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>7</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>84662</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>69098</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="正方形/長方形 8">
+        <xdr:cNvPr id="6" name="正方形/長方形 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFE6AC89-44D9-4D30-9474-CC0529477D7D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="533407" y="18014522"/>
-          <a:ext cx="7978133" cy="1356036"/>
+          <a:off x="504832" y="18088817"/>
+          <a:ext cx="7877168" cy="1352226"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -4792,63 +4748,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>7</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>99999</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>20190</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="正方形/長方形 10">
+        <xdr:cNvPr id="7" name="正方形/長方形 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6416B3F3-20B3-4C96-92D8-41573BE938B4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="533407" y="16810659"/>
-          <a:ext cx="7978133" cy="986991"/>
+          <a:off x="504832" y="16879239"/>
+          <a:ext cx="7877168" cy="986991"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -4999,63 +4955,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>157087</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>57830</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>12852</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16" name="正方形/長方形 15">
+        <xdr:cNvPr id="8" name="正方形/長方形 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC0BC931-6B07-40AC-8D65-45945DD2759E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1627747" y="13072790"/>
-          <a:ext cx="6450393" cy="564622"/>
+          <a:off x="2083042" y="13484270"/>
+          <a:ext cx="6298958" cy="572242"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
@@ -5086,63 +5042,63 @@
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>お手数をお掛けいたしますが、申請前に以下の内容を必ずご確認ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>30</xdr:col>
       <xdr:colOff>16327</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>106181</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>126770</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="17" name="正方形/長方形 16">
+        <xdr:cNvPr id="9" name="正方形/長方形 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6712B00E-8B75-46DD-AD17-50A08911C5C1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4062547" y="23583401"/>
-          <a:ext cx="4426133" cy="1239789"/>
+          <a:off x="3925387" y="23669126"/>
+          <a:ext cx="4428038" cy="1216929"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:prstDash val="sysDash"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -5205,191 +5161,191 @@
               <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>　　　　　　都税証明郵送受付センター　　宛</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1600" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>51</xdr:col>
       <xdr:colOff>164524</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>67765</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
-      <xdr:colOff>88740</xdr:colOff>
+      <xdr:colOff>92550</xdr:colOff>
       <xdr:row>89</xdr:row>
-      <xdr:rowOff>58431</xdr:rowOff>
+      <xdr:rowOff>54621</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="図 17" descr="書類と封筒のイラスト">
+        <xdr:cNvPr id="10" name="図 9" descr="書類と封筒のイラスト">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD2E554E-13A2-41E1-866A-865B845E6D03}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="7129204" y="12686485"/>
-          <a:ext cx="731936" cy="844106"/>
+          <a:off x="7531159" y="13096060"/>
+          <a:ext cx="743366" cy="846011"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95251</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>38076</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>226209</xdr:colOff>
       <xdr:row>89</xdr:row>
-      <xdr:rowOff>11424</xdr:rowOff>
+      <xdr:rowOff>20949</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="図 18" descr="ポストのイラスト">
+        <xdr:cNvPr id="11" name="図 10" descr="ポストのイラスト">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6326771D-8ABB-4834-BEEC-CA601230CC9B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="87631" y="12656796"/>
-          <a:ext cx="763418" cy="826788"/>
+          <a:off x="596266" y="13068276"/>
+          <a:ext cx="744368" cy="840123"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>42</xdr:col>
       <xdr:colOff>76967</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>116343</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
       <xdr:colOff>188134</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>102343</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="20" name="円/楕円 24">
+        <xdr:cNvPr id="12" name="円/楕円 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2832B691-8346-4C83-9F3F-E349873ABA06}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5243327" y="19836903"/>
-          <a:ext cx="2686727" cy="1814800"/>
+          <a:off x="5591942" y="20252193"/>
+          <a:ext cx="2778167" cy="1810990"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="00B050"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -5411,118 +5367,118 @@
             </a:rPr>
             <a:t>必要書類の詳細については、東京都主税局ＨＰをご覧いただくか、固定資産が所在する区の都税事務所にお問い合わせください。</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　　</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>33853</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>138544</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>43180</xdr:colOff>
+      <xdr:colOff>54610</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>77862</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="図 20">
+        <xdr:cNvPr id="13" name="図 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3FCFC47-999D-4CCD-86FF-9135114AB72A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="30752" t="30081" r="30539" b="25525"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="567253" y="23615764"/>
-          <a:ext cx="1365687" cy="996593"/>
+          <a:off x="536773" y="23690059"/>
+          <a:ext cx="1340922" cy="990878"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>21490</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>124690</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25" name="正方形/長方形 24">
+        <xdr:cNvPr id="14" name="正方形/長方形 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCC6E1E3-4AA8-4879-B465-9815426B5697}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="12640210"/>
-          <a:ext cx="7932420" cy="499440"/>
+          <a:off x="504825" y="13047880"/>
+          <a:ext cx="7877175" cy="508965"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -5544,63 +5500,63 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800"/>
             <a:t>郵送申請　チェックリスト</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>37775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
       <xdr:colOff>214318</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>14047</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="26" name="正方形/長方形 25">
+        <xdr:cNvPr id="15" name="正方形/長方形 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F840DF97-C4F3-4585-8786-1AEBCACCAE40}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="13662335"/>
-          <a:ext cx="7933378" cy="281072"/>
+          <a:off x="504825" y="14077625"/>
+          <a:ext cx="7878133" cy="284882"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -5629,63 +5585,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>54612</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="27" name="正方形/長方形 26">
+        <xdr:cNvPr id="16" name="正方形/長方形 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC0453A9-172D-4954-9370-97FB63991E37}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="533400" y="15546072"/>
-          <a:ext cx="7978140" cy="1004568"/>
+          <a:off x="504825" y="15622272"/>
+          <a:ext cx="7877175" cy="998853"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -5888,63 +5844,63 @@
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="+mn-ea"/>
             <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>157087</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>57830</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>12852</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="36" name="正方形/長方形 35">
+        <xdr:cNvPr id="17" name="正方形/長方形 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B644791E-092E-4CDF-9041-2BED294953E0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1627747" y="13072790"/>
-          <a:ext cx="6450393" cy="564622"/>
+          <a:off x="2083042" y="13484270"/>
+          <a:ext cx="6298958" cy="572242"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
@@ -5969,191 +5925,191 @@
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>お手数をお掛けいたしますが、申請前に以下の内容を必ずご確認ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>51</xdr:col>
       <xdr:colOff>164524</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>67765</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
-      <xdr:colOff>88740</xdr:colOff>
+      <xdr:colOff>92550</xdr:colOff>
       <xdr:row>89</xdr:row>
-      <xdr:rowOff>58431</xdr:rowOff>
+      <xdr:rowOff>54621</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="図 36" descr="書類と封筒のイラスト">
+        <xdr:cNvPr id="18" name="図 17" descr="書類と封筒のイラスト">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{365813B8-6EB5-4F5B-9841-02D9EA9E74AF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="7129204" y="12686485"/>
-          <a:ext cx="731936" cy="844106"/>
+          <a:off x="7531159" y="13096060"/>
+          <a:ext cx="743366" cy="846011"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95251</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>38076</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>226209</xdr:colOff>
       <xdr:row>89</xdr:row>
-      <xdr:rowOff>11424</xdr:rowOff>
+      <xdr:rowOff>20949</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="図 37" descr="ポストのイラスト">
+        <xdr:cNvPr id="19" name="図 18" descr="ポストのイラスト">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BF3A8C8-4B55-41F2-A3F0-403AD8B1D0E1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="87631" y="12656796"/>
-          <a:ext cx="763418" cy="826788"/>
+          <a:off x="596266" y="13068276"/>
+          <a:ext cx="744368" cy="840123"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>42</xdr:col>
       <xdr:colOff>76967</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>116343</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
       <xdr:colOff>188134</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>102343</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="39" name="円/楕円 24">
+        <xdr:cNvPr id="20" name="円/楕円 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C04544D-E11F-4961-A475-2028F64A4A59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5243327" y="19836903"/>
-          <a:ext cx="2686727" cy="1814800"/>
+          <a:off x="5591942" y="20252193"/>
+          <a:ext cx="2778167" cy="1810990"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="00B050"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -6181,63 +6137,63 @@
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　　</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>13328</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>106722</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>29</xdr:col>
       <xdr:colOff>73669</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>137512</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="41" name="下矢印 40">
+        <xdr:cNvPr id="21" name="下矢印 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B85D7B75-9C76-4493-8ACA-865B4DA91CBA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000">
-          <a:off x="2596044" y="23279606"/>
-          <a:ext cx="1097590" cy="1706261"/>
+          <a:off x="2507461" y="23379619"/>
+          <a:ext cx="1067110" cy="1647206"/>
         </a:xfrm>
         <a:prstGeom prst="downArrow">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -6250,63 +6206,63 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>7</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>20829</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>121920</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="43" name="正方形/長方形 42">
+        <xdr:cNvPr id="22" name="正方形/長方形 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87497563-0887-4AA1-95AF-F2242B28150B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7" y="13820649"/>
-          <a:ext cx="7994014" cy="1167891"/>
+          <a:off x="504832" y="14056869"/>
+          <a:ext cx="7877168" cy="1173606"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -6573,63 +6529,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>21490</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>124690</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="44" name="正方形/長方形 43">
+        <xdr:cNvPr id="23" name="正方形/長方形 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C5E6C41-CF21-48DC-9E51-1C10675BADB9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="12640210"/>
-          <a:ext cx="7932420" cy="499440"/>
+          <a:off x="504825" y="13047880"/>
+          <a:ext cx="7877175" cy="508965"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -6651,63 +6607,63 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800"/>
             <a:t>郵送申請　チェックリスト</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>144455</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>120727</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="45" name="正方形/長方形 44">
+        <xdr:cNvPr id="24" name="正方形/長方形 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB0499A6-21E1-4B22-BF9A-9273E31EB8E8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="13791875"/>
-          <a:ext cx="7994338" cy="281072"/>
+          <a:off x="504825" y="14030000"/>
+          <a:ext cx="7877175" cy="284882"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -6736,63 +6692,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>13938</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>128489</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="47" name="正方形/長方形 46">
+        <xdr:cNvPr id="25" name="正方形/長方形 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35BEA29E-2CB2-4F21-B0AF-AA2CF2C779CA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="533400" y="15352998"/>
-          <a:ext cx="7970520" cy="266951"/>
+          <a:off x="504825" y="15429198"/>
+          <a:ext cx="7867650" cy="266951"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -6881,63 +6837,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>81356</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>48558</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="49" name="正方形/長方形 48">
+        <xdr:cNvPr id="26" name="正方形/長方形 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B14701AE-9FC5-46B1-A282-442CD62E75AC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="533400" y="18011216"/>
-          <a:ext cx="7978140" cy="272002"/>
+          <a:off x="504825" y="18085511"/>
+          <a:ext cx="7877175" cy="272002"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -6966,63 +6922,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>59667</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>51814</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="51" name="正方形/長方形 50">
+        <xdr:cNvPr id="27" name="正方形/長方形 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD69EE3A-D76D-49AC-94A4-E86307AE71E3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="533400" y="16770327"/>
-          <a:ext cx="7978140" cy="296947"/>
+          <a:off x="504825" y="16838907"/>
+          <a:ext cx="7877175" cy="304567"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -7051,63 +7007,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>134049</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>634</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>125730</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="52" name="正方形/長方形 51">
+        <xdr:cNvPr id="28" name="正方形/長方形 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E87969F-64B8-4476-AA46-F5BFDF389684}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="504825" y="19660299"/>
-          <a:ext cx="7877809" cy="3554031"/>
+          <a:off x="504825" y="19656489"/>
+          <a:ext cx="7877809" cy="3561651"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -7810,63 +7766,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>309</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>110559</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
       <xdr:colOff>192578</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>86831</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="53" name="正方形/長方形 52">
+        <xdr:cNvPr id="29" name="正方形/長方形 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9BC0FE2-E6A6-4D21-A43E-27F5575CA746}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="533709" y="19564419"/>
-          <a:ext cx="7972289" cy="281072"/>
+          <a:off x="505134" y="19636809"/>
+          <a:ext cx="7869419" cy="282977"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -7895,63 +7851,63 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>157087</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>57830</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>12852</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="55" name="正方形/長方形 54">
+        <xdr:cNvPr id="30" name="正方形/長方形 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F59C903-B7B9-4742-A250-0CFB9BA1C297}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1627747" y="13072790"/>
-          <a:ext cx="6450393" cy="564622"/>
+          <a:off x="2083042" y="13484270"/>
+          <a:ext cx="6298958" cy="572242"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
@@ -7976,191 +7932,191 @@
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>お手数をお掛けいたしますが、申請前に以下の内容を必ずご確認ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>51</xdr:col>
       <xdr:colOff>164524</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>67765</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
-      <xdr:colOff>88740</xdr:colOff>
+      <xdr:colOff>92550</xdr:colOff>
       <xdr:row>89</xdr:row>
-      <xdr:rowOff>58431</xdr:rowOff>
+      <xdr:rowOff>54621</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="図 55" descr="書類と封筒のイラスト">
+        <xdr:cNvPr id="31" name="図 30" descr="書類と封筒のイラスト">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B6686C3-0F36-49A1-B6C5-E9F767CA5787}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="7129204" y="12686485"/>
-          <a:ext cx="731936" cy="844106"/>
+          <a:off x="7531159" y="13096060"/>
+          <a:ext cx="743366" cy="846011"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>87631</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>76176</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>226209</xdr:colOff>
       <xdr:row>89</xdr:row>
-      <xdr:rowOff>49524</xdr:rowOff>
+      <xdr:rowOff>59049</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="図 56" descr="ポストのイラスト">
+        <xdr:cNvPr id="32" name="図 31" descr="ポストのイラスト">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C88BF3-B05C-4DB1-9553-58628776E599}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="87631" y="12694896"/>
-          <a:ext cx="763418" cy="826788"/>
+          <a:off x="596266" y="13106376"/>
+          <a:ext cx="744368" cy="840123"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>41033</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>116375</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>28</xdr:col>
       <xdr:colOff>92718</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>130774</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="60" name="正方形/長方形 59">
+        <xdr:cNvPr id="33" name="正方形/長方形 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DAA1836-AD71-4A8F-B491-F553F2C53837}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2319413" y="23898395"/>
-          <a:ext cx="1575685" cy="471599"/>
+          <a:off x="2241308" y="23957450"/>
+          <a:ext cx="1531870" cy="475409"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
@@ -8180,65 +8136,65 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>44</xdr:col>
       <xdr:colOff>169545</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>101702</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>56</xdr:col>
       <xdr:colOff>131445</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>59055</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="61" name="角丸四角形 60">
+        <xdr:cNvPr id="34" name="角丸四角形 60">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7896578-BF48-4E2D-9424-13782E59F3A1}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{00000000-0008-0000-0000-00003C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6141720" y="20389952"/>
+          <a:off x="6145530" y="20386142"/>
           <a:ext cx="2171700" cy="1176553"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent5">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent5"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent5"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
@@ -8285,177 +8241,177 @@
             <a:t>　　</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP">
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>44</xdr:col>
       <xdr:colOff>22284</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>17931</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>48</xdr:col>
       <xdr:colOff>94010</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>17931</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="75" name="直線矢印コネクタ 74">
+        <xdr:cNvPr id="35" name="直線矢印コネクタ 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{897DD2F6-3D11-4807-B769-7A849326E1D7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5630604" y="8857131"/>
-          <a:ext cx="978506" cy="0"/>
+          <a:off x="5990649" y="8899041"/>
+          <a:ext cx="993746" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="19050">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
           <a:prstDash val="sysDot"/>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>47</xdr:col>
       <xdr:colOff>8965</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>89648</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>48</xdr:col>
       <xdr:colOff>98612</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>89648</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="79" name="直線矢印コネクタ 78">
+        <xdr:cNvPr id="36" name="直線矢印コネクタ 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FABFE0B-2438-47A4-BAB6-D9B9C70B01E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6418730" y="9108142"/>
-          <a:ext cx="313764" cy="0"/>
+          <a:off x="6668845" y="9142208"/>
+          <a:ext cx="312532" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="19050">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
           <a:prstDash val="sysDot"/>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>47</xdr:col>
       <xdr:colOff>13576</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>82028</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>48</xdr:col>
       <xdr:colOff>103223</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>82028</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="82" name="直線矢印コネクタ 81">
+        <xdr:cNvPr id="37" name="直線矢印コネクタ 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53447C48-0DAA-4D6D-9F9B-0CF29EF35BAC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6307696" y="9241268"/>
-          <a:ext cx="310627" cy="0"/>
+          <a:off x="6675361" y="9304133"/>
+          <a:ext cx="312532" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="19050">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
           <a:prstDash val="sysDot"/>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -8734,5092 +8690,5206 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F32D126-61C5-4F98-B0AE-80A59DE0A7E3}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A1:BE152"/>
+  <dimension ref="A1:DC152"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A106" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="120" workbookViewId="0">
-      <selection activeCell="CS124" sqref="CS124"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="120" workbookViewId="0">
+      <selection activeCell="BQ15" sqref="BQ15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.6640625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.33203125" customWidth="1"/>
     <col min="5" max="5" width="1.33203125" customWidth="1"/>
     <col min="6" max="7" width="1.109375" customWidth="1"/>
     <col min="8" max="9" width="5.33203125" customWidth="1"/>
     <col min="10" max="10" width="1.109375" customWidth="1"/>
     <col min="12" max="12" width="2.33203125" customWidth="1"/>
     <col min="14" max="14" width="2.109375" customWidth="1"/>
     <col min="16" max="16" width="1.88671875" customWidth="1"/>
     <col min="18" max="18" width="2.33203125" customWidth="1"/>
     <col min="19" max="20" width="2" customWidth="1"/>
     <col min="21" max="21" width="1.109375" customWidth="1"/>
     <col min="24" max="24" width="1.109375" customWidth="1"/>
     <col min="25" max="25" width="1.6640625" customWidth="1"/>
     <col min="26" max="26" width="1.109375" customWidth="1"/>
     <col min="27" max="27" width="1.6640625" customWidth="1"/>
     <col min="32" max="32" width="1.6640625" customWidth="1"/>
     <col min="33" max="33" width="0.109375" customWidth="1"/>
     <col min="40" max="48" width="3.33203125" customWidth="1"/>
     <col min="49" max="56" width="2.33203125" customWidth="1"/>
     <col min="57" max="57" width="2.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E1" s="3"/>
       <c r="M1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
-      <c r="T1" s="238" t="s">
+      <c r="T1" s="393" t="s">
         <v>1</v>
       </c>
-      <c r="U1" s="238"/>
-[...25 lines deleted...]
-      <c r="AU1" s="214" t="s">
+      <c r="U1" s="393"/>
+      <c r="V1" s="393"/>
+      <c r="W1" s="393"/>
+      <c r="X1" s="393"/>
+      <c r="Y1" s="393"/>
+      <c r="Z1" s="393"/>
+      <c r="AA1" s="393"/>
+      <c r="AB1" s="393"/>
+      <c r="AC1" s="393"/>
+      <c r="AD1" s="393"/>
+      <c r="AE1" s="393"/>
+      <c r="AF1" s="393"/>
+      <c r="AG1" s="393"/>
+      <c r="AH1" s="393"/>
+      <c r="AI1" s="393"/>
+      <c r="AJ1" s="393"/>
+      <c r="AK1" s="393"/>
+      <c r="AL1" s="393"/>
+      <c r="AM1" s="393"/>
+      <c r="AN1" s="393"/>
+      <c r="AO1" s="393"/>
+      <c r="AP1" s="393"/>
+      <c r="AQ1" s="393"/>
+      <c r="AR1" s="393"/>
+      <c r="AS1" s="393"/>
+      <c r="AT1" s="394"/>
+      <c r="AU1" s="395" t="s">
         <v>2</v>
       </c>
-      <c r="AV1" s="214"/>
-[...8 lines deleted...]
-      <c r="BE1" s="215"/>
+      <c r="AV1" s="395"/>
+      <c r="AW1" s="395"/>
+      <c r="AX1" s="395"/>
+      <c r="AY1" s="395"/>
+      <c r="AZ1" s="395"/>
+      <c r="BA1" s="395"/>
+      <c r="BB1" s="395"/>
+      <c r="BC1" s="395"/>
+      <c r="BD1" s="395"/>
+      <c r="BE1" s="396"/>
     </row>
     <row r="2" spans="1:57" ht="8.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
-      <c r="T2" s="238"/>
-[...36 lines deleted...]
-      <c r="BE2" s="217"/>
+      <c r="T2" s="393"/>
+      <c r="U2" s="393"/>
+      <c r="V2" s="393"/>
+      <c r="W2" s="393"/>
+      <c r="X2" s="393"/>
+      <c r="Y2" s="393"/>
+      <c r="Z2" s="393"/>
+      <c r="AA2" s="393"/>
+      <c r="AB2" s="393"/>
+      <c r="AC2" s="393"/>
+      <c r="AD2" s="393"/>
+      <c r="AE2" s="393"/>
+      <c r="AF2" s="393"/>
+      <c r="AG2" s="393"/>
+      <c r="AH2" s="393"/>
+      <c r="AI2" s="393"/>
+      <c r="AJ2" s="393"/>
+      <c r="AK2" s="393"/>
+      <c r="AL2" s="393"/>
+      <c r="AM2" s="393"/>
+      <c r="AN2" s="393"/>
+      <c r="AO2" s="393"/>
+      <c r="AP2" s="393"/>
+      <c r="AQ2" s="393"/>
+      <c r="AR2" s="393"/>
+      <c r="AS2" s="393"/>
+      <c r="AT2" s="394"/>
+      <c r="AU2" s="397"/>
+      <c r="AV2" s="397"/>
+      <c r="AW2" s="397"/>
+      <c r="AX2" s="397"/>
+      <c r="AY2" s="397"/>
+      <c r="AZ2" s="397"/>
+      <c r="BA2" s="397"/>
+      <c r="BB2" s="397"/>
+      <c r="BC2" s="397"/>
+      <c r="BD2" s="397"/>
+      <c r="BE2" s="398"/>
     </row>
     <row r="3" spans="1:57" ht="4.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
-      <c r="T3" s="238"/>
-[...36 lines deleted...]
-      <c r="BE3" s="217"/>
+      <c r="T3" s="393"/>
+      <c r="U3" s="393"/>
+      <c r="V3" s="393"/>
+      <c r="W3" s="393"/>
+      <c r="X3" s="393"/>
+      <c r="Y3" s="393"/>
+      <c r="Z3" s="393"/>
+      <c r="AA3" s="393"/>
+      <c r="AB3" s="393"/>
+      <c r="AC3" s="393"/>
+      <c r="AD3" s="393"/>
+      <c r="AE3" s="393"/>
+      <c r="AF3" s="393"/>
+      <c r="AG3" s="393"/>
+      <c r="AH3" s="393"/>
+      <c r="AI3" s="393"/>
+      <c r="AJ3" s="393"/>
+      <c r="AK3" s="393"/>
+      <c r="AL3" s="393"/>
+      <c r="AM3" s="393"/>
+      <c r="AN3" s="393"/>
+      <c r="AO3" s="393"/>
+      <c r="AP3" s="393"/>
+      <c r="AQ3" s="393"/>
+      <c r="AR3" s="393"/>
+      <c r="AS3" s="393"/>
+      <c r="AT3" s="394"/>
+      <c r="AU3" s="397"/>
+      <c r="AV3" s="397"/>
+      <c r="AW3" s="397"/>
+      <c r="AX3" s="397"/>
+      <c r="AY3" s="397"/>
+      <c r="AZ3" s="397"/>
+      <c r="BA3" s="397"/>
+      <c r="BB3" s="397"/>
+      <c r="BC3" s="397"/>
+      <c r="BD3" s="397"/>
+      <c r="BE3" s="398"/>
     </row>
     <row r="4" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
-      <c r="H4" s="223" t="s">
+      <c r="H4" s="401" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="224"/>
-[...18 lines deleted...]
-      <c r="AB4" s="240" t="s">
+      <c r="I4" s="402"/>
+      <c r="J4" s="402"/>
+      <c r="K4" s="402"/>
+      <c r="L4" s="402"/>
+      <c r="M4" s="402"/>
+      <c r="N4" s="402"/>
+      <c r="O4" s="402"/>
+      <c r="P4" s="402"/>
+      <c r="Q4" s="402"/>
+      <c r="R4" s="402"/>
+      <c r="S4" s="402"/>
+      <c r="T4" s="402"/>
+      <c r="U4" s="402"/>
+      <c r="V4" s="402"/>
+      <c r="W4" s="402"/>
+      <c r="X4" s="402"/>
+      <c r="Y4" s="402"/>
+      <c r="Z4" s="402"/>
+      <c r="AA4" s="403"/>
+      <c r="AB4" s="407" t="s">
         <v>4</v>
       </c>
-      <c r="AC4" s="241"/>
-[...12 lines deleted...]
-      <c r="AP4" s="241"/>
+      <c r="AC4" s="408"/>
+      <c r="AD4" s="408"/>
+      <c r="AE4" s="408"/>
+      <c r="AF4" s="408"/>
+      <c r="AG4" s="408"/>
+      <c r="AH4" s="408"/>
+      <c r="AI4" s="408"/>
+      <c r="AJ4" s="408"/>
+      <c r="AK4" s="408"/>
+      <c r="AL4" s="408"/>
+      <c r="AM4" s="408"/>
+      <c r="AN4" s="408"/>
+      <c r="AO4" s="408"/>
+      <c r="AP4" s="408"/>
       <c r="AQ4" s="7"/>
       <c r="AR4" s="7"/>
       <c r="AS4" s="7"/>
       <c r="AT4" s="8"/>
-      <c r="AU4" s="218"/>
-[...9 lines deleted...]
-      <c r="BE4" s="219"/>
+      <c r="AU4" s="399"/>
+      <c r="AV4" s="399"/>
+      <c r="AW4" s="399"/>
+      <c r="AX4" s="399"/>
+      <c r="AY4" s="399"/>
+      <c r="AZ4" s="399"/>
+      <c r="BA4" s="399"/>
+      <c r="BB4" s="399"/>
+      <c r="BC4" s="399"/>
+      <c r="BD4" s="399"/>
+      <c r="BE4" s="400"/>
     </row>
     <row r="5" spans="1:57" ht="2.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="E5" s="113" t="s">
+      <c r="A5" s="413"/>
+      <c r="B5" s="413"/>
+      <c r="C5" s="413"/>
+      <c r="D5" s="413"/>
+      <c r="E5" s="414" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="113"/>
-[...35 lines deleted...]
-      <c r="AP5" s="243"/>
+      <c r="F5" s="414"/>
+      <c r="G5" s="414"/>
+      <c r="H5" s="404"/>
+      <c r="I5" s="405"/>
+      <c r="J5" s="405"/>
+      <c r="K5" s="405"/>
+      <c r="L5" s="405"/>
+      <c r="M5" s="405"/>
+      <c r="N5" s="405"/>
+      <c r="O5" s="405"/>
+      <c r="P5" s="405"/>
+      <c r="Q5" s="405"/>
+      <c r="R5" s="405"/>
+      <c r="S5" s="405"/>
+      <c r="T5" s="405"/>
+      <c r="U5" s="405"/>
+      <c r="V5" s="405"/>
+      <c r="W5" s="405"/>
+      <c r="X5" s="405"/>
+      <c r="Y5" s="405"/>
+      <c r="Z5" s="405"/>
+      <c r="AA5" s="406"/>
+      <c r="AB5" s="409"/>
+      <c r="AC5" s="410"/>
+      <c r="AD5" s="410"/>
+      <c r="AE5" s="410"/>
+      <c r="AF5" s="410"/>
+      <c r="AG5" s="410"/>
+      <c r="AH5" s="410"/>
+      <c r="AI5" s="410"/>
+      <c r="AJ5" s="410"/>
+      <c r="AK5" s="410"/>
+      <c r="AL5" s="410"/>
+      <c r="AM5" s="410"/>
+      <c r="AN5" s="410"/>
+      <c r="AO5" s="410"/>
+      <c r="AP5" s="410"/>
     </row>
     <row r="6" spans="1:57" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="36" t="s">
+      <c r="A6" s="415" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="38" t="s">
+      <c r="B6" s="416" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="38"/>
-[...3 lines deleted...]
-      <c r="G6" s="113"/>
+      <c r="C6" s="416"/>
+      <c r="D6" s="416"/>
+      <c r="E6" s="414"/>
+      <c r="F6" s="414"/>
+      <c r="G6" s="414"/>
       <c r="H6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="T6" s="10"/>
       <c r="AB6" s="11"/>
       <c r="AC6" s="11"/>
       <c r="AD6" s="11"/>
       <c r="AE6" s="11"/>
       <c r="AF6" s="11"/>
       <c r="AG6" s="11"/>
       <c r="AH6" s="11"/>
       <c r="AI6" s="11"/>
       <c r="AJ6" s="11"/>
       <c r="AK6" s="11"/>
       <c r="AL6" s="11"/>
       <c r="AM6" s="11"/>
       <c r="AN6" s="11"/>
       <c r="AO6" s="11"/>
       <c r="AP6" s="11"/>
       <c r="AQ6" s="11"/>
       <c r="AR6" s="11"/>
       <c r="AS6" s="11"/>
       <c r="AT6" s="11"/>
       <c r="AU6" s="11"/>
       <c r="AV6" s="11"/>
       <c r="AW6" s="11"/>
       <c r="AX6" s="11"/>
       <c r="AY6" s="11"/>
       <c r="AZ6" s="11"/>
       <c r="BA6" s="11"/>
       <c r="BB6" s="11"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
       <c r="BE6" s="12"/>
     </row>
     <row r="7" spans="1:57" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="37"/>
-[...6 lines deleted...]
-      <c r="H7" s="119" t="s">
+      <c r="A7" s="417"/>
+      <c r="B7" s="416"/>
+      <c r="C7" s="416"/>
+      <c r="D7" s="416"/>
+      <c r="E7" s="414"/>
+      <c r="F7" s="414"/>
+      <c r="G7" s="414"/>
+      <c r="H7" s="358" t="s">
         <v>9</v>
       </c>
-      <c r="I7" s="120"/>
-[...47 lines deleted...]
-      <c r="BE7" s="121"/>
+      <c r="I7" s="359"/>
+      <c r="J7" s="359"/>
+      <c r="K7" s="359"/>
+      <c r="L7" s="359"/>
+      <c r="M7" s="359"/>
+      <c r="N7" s="359"/>
+      <c r="O7" s="359"/>
+      <c r="P7" s="359"/>
+      <c r="Q7" s="359"/>
+      <c r="R7" s="359"/>
+      <c r="S7" s="359"/>
+      <c r="T7" s="359"/>
+      <c r="U7" s="359"/>
+      <c r="V7" s="359"/>
+      <c r="W7" s="359"/>
+      <c r="X7" s="359"/>
+      <c r="Y7" s="359"/>
+      <c r="Z7" s="359"/>
+      <c r="AA7" s="359"/>
+      <c r="AB7" s="359"/>
+      <c r="AC7" s="359"/>
+      <c r="AD7" s="359"/>
+      <c r="AE7" s="359"/>
+      <c r="AF7" s="359"/>
+      <c r="AG7" s="359"/>
+      <c r="AH7" s="359"/>
+      <c r="AI7" s="359"/>
+      <c r="AJ7" s="359"/>
+      <c r="AK7" s="359"/>
+      <c r="AL7" s="359"/>
+      <c r="AM7" s="359"/>
+      <c r="AN7" s="359"/>
+      <c r="AO7" s="359"/>
+      <c r="AP7" s="359"/>
+      <c r="AQ7" s="359"/>
+      <c r="AR7" s="359"/>
+      <c r="AS7" s="359"/>
+      <c r="AT7" s="359"/>
+      <c r="AU7" s="359"/>
+      <c r="AV7" s="359"/>
+      <c r="AW7" s="359"/>
+      <c r="AX7" s="359"/>
+      <c r="AY7" s="359"/>
+      <c r="AZ7" s="359"/>
+      <c r="BA7" s="359"/>
+      <c r="BB7" s="359"/>
+      <c r="BC7" s="359"/>
+      <c r="BD7" s="359"/>
+      <c r="BE7" s="360"/>
     </row>
     <row r="8" spans="1:57" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="37"/>
-[...55 lines deleted...]
-      <c r="BE8" s="124"/>
+      <c r="A8" s="417"/>
+      <c r="B8" s="416"/>
+      <c r="C8" s="416"/>
+      <c r="D8" s="416"/>
+      <c r="E8" s="414"/>
+      <c r="F8" s="414"/>
+      <c r="G8" s="414"/>
+      <c r="H8" s="361"/>
+      <c r="I8" s="362"/>
+      <c r="J8" s="362"/>
+      <c r="K8" s="362"/>
+      <c r="L8" s="362"/>
+      <c r="M8" s="362"/>
+      <c r="N8" s="362"/>
+      <c r="O8" s="362"/>
+      <c r="P8" s="362"/>
+      <c r="Q8" s="362"/>
+      <c r="R8" s="362"/>
+      <c r="S8" s="362"/>
+      <c r="T8" s="362"/>
+      <c r="U8" s="362"/>
+      <c r="V8" s="362"/>
+      <c r="W8" s="362"/>
+      <c r="X8" s="362"/>
+      <c r="Y8" s="362"/>
+      <c r="Z8" s="362"/>
+      <c r="AA8" s="362"/>
+      <c r="AB8" s="362"/>
+      <c r="AC8" s="362"/>
+      <c r="AD8" s="362"/>
+      <c r="AE8" s="362"/>
+      <c r="AF8" s="362"/>
+      <c r="AG8" s="362"/>
+      <c r="AH8" s="362"/>
+      <c r="AI8" s="362"/>
+      <c r="AJ8" s="362"/>
+      <c r="AK8" s="362"/>
+      <c r="AL8" s="362"/>
+      <c r="AM8" s="362"/>
+      <c r="AN8" s="362"/>
+      <c r="AO8" s="362"/>
+      <c r="AP8" s="362"/>
+      <c r="AQ8" s="362"/>
+      <c r="AR8" s="362"/>
+      <c r="AS8" s="362"/>
+      <c r="AT8" s="362"/>
+      <c r="AU8" s="362"/>
+      <c r="AV8" s="362"/>
+      <c r="AW8" s="362"/>
+      <c r="AX8" s="362"/>
+      <c r="AY8" s="362"/>
+      <c r="AZ8" s="362"/>
+      <c r="BA8" s="362"/>
+      <c r="BB8" s="362"/>
+      <c r="BC8" s="362"/>
+      <c r="BD8" s="362"/>
+      <c r="BE8" s="363"/>
     </row>
     <row r="9" spans="1:57" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="37"/>
-[...5 lines deleted...]
-      <c r="G9" s="113"/>
+      <c r="A9" s="417"/>
+      <c r="B9" s="416"/>
+      <c r="C9" s="416"/>
+      <c r="D9" s="416"/>
+      <c r="E9" s="414"/>
+      <c r="F9" s="414"/>
+      <c r="G9" s="414"/>
       <c r="H9" s="13"/>
-      <c r="I9" s="186" t="s">
+      <c r="I9" s="386" t="s">
         <v>10</v>
       </c>
-      <c r="J9" s="186"/>
-[...45 lines deleted...]
-      <c r="BD9" s="188"/>
+      <c r="J9" s="386"/>
+      <c r="K9" s="386"/>
+      <c r="L9" s="386"/>
+      <c r="M9" s="386"/>
+      <c r="N9" s="411"/>
+      <c r="O9" s="411"/>
+      <c r="P9" s="411"/>
+      <c r="Q9" s="411"/>
+      <c r="R9" s="411"/>
+      <c r="S9" s="411"/>
+      <c r="T9" s="411"/>
+      <c r="U9" s="411"/>
+      <c r="V9" s="411"/>
+      <c r="W9" s="411"/>
+      <c r="X9" s="411"/>
+      <c r="Y9" s="411"/>
+      <c r="Z9" s="411"/>
+      <c r="AA9" s="411"/>
+      <c r="AB9" s="411"/>
+      <c r="AC9" s="411"/>
+      <c r="AD9" s="411"/>
+      <c r="AE9" s="411"/>
+      <c r="AF9" s="411"/>
+      <c r="AG9" s="411"/>
+      <c r="AH9" s="411"/>
+      <c r="AI9" s="411"/>
+      <c r="AJ9" s="411"/>
+      <c r="AK9" s="411"/>
+      <c r="AL9" s="411"/>
+      <c r="AM9" s="411"/>
+      <c r="AN9" s="411"/>
+      <c r="AO9" s="411"/>
+      <c r="AP9" s="411"/>
+      <c r="AQ9" s="411"/>
+      <c r="AR9" s="411"/>
+      <c r="AS9" s="411"/>
+      <c r="AT9" s="411"/>
+      <c r="AU9" s="411"/>
+      <c r="AV9" s="411"/>
+      <c r="AW9" s="411"/>
+      <c r="AX9" s="411"/>
+      <c r="AY9" s="411"/>
+      <c r="AZ9" s="411"/>
+      <c r="BA9" s="411"/>
+      <c r="BB9" s="411"/>
+      <c r="BC9" s="411"/>
+      <c r="BD9" s="411"/>
       <c r="BE9" s="14"/>
     </row>
     <row r="10" spans="1:57" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="37"/>
-[...5 lines deleted...]
-      <c r="G10" s="113"/>
+      <c r="A10" s="417"/>
+      <c r="B10" s="416"/>
+      <c r="C10" s="416"/>
+      <c r="D10" s="416"/>
+      <c r="E10" s="414"/>
+      <c r="F10" s="414"/>
+      <c r="G10" s="414"/>
       <c r="H10" s="13"/>
-      <c r="I10" s="187"/>
-[...46 lines deleted...]
-      <c r="BD10" s="189"/>
+      <c r="I10" s="387"/>
+      <c r="J10" s="387"/>
+      <c r="K10" s="387"/>
+      <c r="L10" s="387"/>
+      <c r="M10" s="387"/>
+      <c r="N10" s="412"/>
+      <c r="O10" s="412"/>
+      <c r="P10" s="412"/>
+      <c r="Q10" s="412"/>
+      <c r="R10" s="412"/>
+      <c r="S10" s="412"/>
+      <c r="T10" s="412"/>
+      <c r="U10" s="412"/>
+      <c r="V10" s="412"/>
+      <c r="W10" s="412"/>
+      <c r="X10" s="412"/>
+      <c r="Y10" s="412"/>
+      <c r="Z10" s="412"/>
+      <c r="AA10" s="412"/>
+      <c r="AB10" s="412"/>
+      <c r="AC10" s="412"/>
+      <c r="AD10" s="412"/>
+      <c r="AE10" s="412"/>
+      <c r="AF10" s="412"/>
+      <c r="AG10" s="412"/>
+      <c r="AH10" s="412"/>
+      <c r="AI10" s="412"/>
+      <c r="AJ10" s="412"/>
+      <c r="AK10" s="412"/>
+      <c r="AL10" s="412"/>
+      <c r="AM10" s="412"/>
+      <c r="AN10" s="412"/>
+      <c r="AO10" s="412"/>
+      <c r="AP10" s="412"/>
+      <c r="AQ10" s="412"/>
+      <c r="AR10" s="412"/>
+      <c r="AS10" s="412"/>
+      <c r="AT10" s="412"/>
+      <c r="AU10" s="412"/>
+      <c r="AV10" s="412"/>
+      <c r="AW10" s="412"/>
+      <c r="AX10" s="412"/>
+      <c r="AY10" s="412"/>
+      <c r="AZ10" s="412"/>
+      <c r="BA10" s="412"/>
+      <c r="BB10" s="412"/>
+      <c r="BC10" s="412"/>
+      <c r="BD10" s="412"/>
       <c r="BE10" s="14"/>
     </row>
     <row r="11" spans="1:57" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="37"/>
-[...5 lines deleted...]
-      <c r="G11" s="113"/>
+      <c r="A11" s="417"/>
+      <c r="B11" s="416"/>
+      <c r="C11" s="416"/>
+      <c r="D11" s="416"/>
+      <c r="E11" s="414"/>
+      <c r="F11" s="414"/>
+      <c r="G11" s="414"/>
       <c r="H11" s="13"/>
-      <c r="I11" s="190" t="s">
+      <c r="I11" s="382" t="s">
         <v>11</v>
       </c>
-      <c r="J11" s="190"/>
-[...35 lines deleted...]
-      <c r="AT11" s="192"/>
+      <c r="J11" s="382"/>
+      <c r="K11" s="382"/>
+      <c r="L11" s="382"/>
+      <c r="M11" s="382"/>
+      <c r="N11" s="384"/>
+      <c r="O11" s="384"/>
+      <c r="P11" s="384"/>
+      <c r="Q11" s="384"/>
+      <c r="R11" s="384"/>
+      <c r="S11" s="384"/>
+      <c r="T11" s="384"/>
+      <c r="U11" s="384"/>
+      <c r="V11" s="384"/>
+      <c r="W11" s="384"/>
+      <c r="X11" s="384"/>
+      <c r="Y11" s="384"/>
+      <c r="Z11" s="384"/>
+      <c r="AA11" s="384"/>
+      <c r="AB11" s="384"/>
+      <c r="AC11" s="384"/>
+      <c r="AD11" s="384"/>
+      <c r="AE11" s="384"/>
+      <c r="AF11" s="384"/>
+      <c r="AG11" s="384"/>
+      <c r="AH11" s="384"/>
+      <c r="AI11" s="384"/>
+      <c r="AJ11" s="384"/>
+      <c r="AK11" s="384"/>
+      <c r="AL11" s="384"/>
+      <c r="AM11" s="384"/>
+      <c r="AN11" s="384"/>
+      <c r="AO11" s="384"/>
+      <c r="AP11" s="384"/>
+      <c r="AQ11" s="384"/>
+      <c r="AR11" s="384"/>
+      <c r="AS11" s="384"/>
+      <c r="AT11" s="384"/>
       <c r="AU11" s="15"/>
       <c r="AV11" s="15"/>
       <c r="AW11" s="15"/>
       <c r="AX11" s="15"/>
       <c r="AY11" s="15"/>
       <c r="AZ11" s="15"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="15"/>
       <c r="BC11" s="15"/>
       <c r="BD11" s="15"/>
       <c r="BE11" s="14"/>
     </row>
     <row r="12" spans="1:57" ht="9.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="37"/>
-[...5 lines deleted...]
-      <c r="G12" s="113"/>
+      <c r="A12" s="417"/>
+      <c r="B12" s="416"/>
+      <c r="C12" s="416"/>
+      <c r="D12" s="416"/>
+      <c r="E12" s="414"/>
+      <c r="F12" s="414"/>
+      <c r="G12" s="414"/>
       <c r="H12" s="13"/>
-      <c r="I12" s="191"/>
-[...36 lines deleted...]
-      <c r="AT12" s="193"/>
+      <c r="I12" s="383"/>
+      <c r="J12" s="383"/>
+      <c r="K12" s="383"/>
+      <c r="L12" s="383"/>
+      <c r="M12" s="383"/>
+      <c r="N12" s="385"/>
+      <c r="O12" s="385"/>
+      <c r="P12" s="385"/>
+      <c r="Q12" s="385"/>
+      <c r="R12" s="385"/>
+      <c r="S12" s="385"/>
+      <c r="T12" s="385"/>
+      <c r="U12" s="385"/>
+      <c r="V12" s="385"/>
+      <c r="W12" s="385"/>
+      <c r="X12" s="385"/>
+      <c r="Y12" s="385"/>
+      <c r="Z12" s="385"/>
+      <c r="AA12" s="385"/>
+      <c r="AB12" s="385"/>
+      <c r="AC12" s="385"/>
+      <c r="AD12" s="385"/>
+      <c r="AE12" s="385"/>
+      <c r="AF12" s="385"/>
+      <c r="AG12" s="385"/>
+      <c r="AH12" s="385"/>
+      <c r="AI12" s="385"/>
+      <c r="AJ12" s="385"/>
+      <c r="AK12" s="385"/>
+      <c r="AL12" s="385"/>
+      <c r="AM12" s="385"/>
+      <c r="AN12" s="385"/>
+      <c r="AO12" s="385"/>
+      <c r="AP12" s="385"/>
+      <c r="AQ12" s="385"/>
+      <c r="AR12" s="385"/>
+      <c r="AS12" s="385"/>
+      <c r="AT12" s="385"/>
       <c r="AU12" s="15"/>
       <c r="AV12" s="15"/>
       <c r="AW12" s="15"/>
       <c r="AX12" s="15"/>
       <c r="AY12" s="15"/>
       <c r="AZ12" s="15"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="15"/>
       <c r="BC12" s="15"/>
       <c r="BD12" s="15"/>
       <c r="BE12" s="14"/>
     </row>
     <row r="13" spans="1:57" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="37"/>
-[...5 lines deleted...]
-      <c r="G13" s="113"/>
+      <c r="A13" s="417"/>
+      <c r="B13" s="416"/>
+      <c r="C13" s="416"/>
+      <c r="D13" s="416"/>
+      <c r="E13" s="414"/>
+      <c r="F13" s="414"/>
+      <c r="G13" s="414"/>
       <c r="H13" s="13"/>
-      <c r="I13" s="186" t="s">
+      <c r="I13" s="386" t="s">
         <v>12</v>
       </c>
-      <c r="J13" s="186"/>
-[...35 lines deleted...]
-      <c r="AT13" s="210"/>
+      <c r="J13" s="386"/>
+      <c r="K13" s="386"/>
+      <c r="L13" s="386"/>
+      <c r="M13" s="386"/>
+      <c r="N13" s="388"/>
+      <c r="O13" s="388"/>
+      <c r="P13" s="388"/>
+      <c r="Q13" s="388"/>
+      <c r="R13" s="388"/>
+      <c r="S13" s="388"/>
+      <c r="T13" s="388"/>
+      <c r="U13" s="388"/>
+      <c r="V13" s="388"/>
+      <c r="W13" s="388"/>
+      <c r="X13" s="388"/>
+      <c r="Y13" s="388"/>
+      <c r="Z13" s="388"/>
+      <c r="AA13" s="388"/>
+      <c r="AB13" s="388"/>
+      <c r="AC13" s="388"/>
+      <c r="AD13" s="388"/>
+      <c r="AE13" s="388"/>
+      <c r="AF13" s="388"/>
+      <c r="AG13" s="388"/>
+      <c r="AH13" s="388"/>
+      <c r="AI13" s="388"/>
+      <c r="AJ13" s="388"/>
+      <c r="AK13" s="388"/>
+      <c r="AL13" s="388"/>
+      <c r="AM13" s="388"/>
+      <c r="AN13" s="388"/>
+      <c r="AO13" s="388"/>
+      <c r="AP13" s="388"/>
+      <c r="AQ13" s="388"/>
+      <c r="AR13" s="388"/>
+      <c r="AS13" s="388"/>
+      <c r="AT13" s="388"/>
       <c r="AU13" s="1"/>
       <c r="AV13" s="1"/>
       <c r="AW13" s="1"/>
       <c r="AX13" s="1"/>
       <c r="AY13" s="1"/>
-      <c r="AZ13" s="212"/>
-[...3 lines deleted...]
-      <c r="BD13" s="212"/>
+      <c r="AZ13" s="390"/>
+      <c r="BA13" s="390"/>
+      <c r="BB13" s="390"/>
+      <c r="BC13" s="390"/>
+      <c r="BD13" s="390"/>
       <c r="BE13" s="14"/>
     </row>
     <row r="14" spans="1:57" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="37"/>
-[...5 lines deleted...]
-      <c r="G14" s="113"/>
+      <c r="A14" s="417"/>
+      <c r="B14" s="416"/>
+      <c r="C14" s="416"/>
+      <c r="D14" s="416"/>
+      <c r="E14" s="414"/>
+      <c r="F14" s="414"/>
+      <c r="G14" s="414"/>
       <c r="H14" s="13"/>
-      <c r="I14" s="187"/>
-[...36 lines deleted...]
-      <c r="AT14" s="211"/>
+      <c r="I14" s="387"/>
+      <c r="J14" s="387"/>
+      <c r="K14" s="387"/>
+      <c r="L14" s="387"/>
+      <c r="M14" s="387"/>
+      <c r="N14" s="389"/>
+      <c r="O14" s="389"/>
+      <c r="P14" s="389"/>
+      <c r="Q14" s="389"/>
+      <c r="R14" s="389"/>
+      <c r="S14" s="389"/>
+      <c r="T14" s="389"/>
+      <c r="U14" s="389"/>
+      <c r="V14" s="389"/>
+      <c r="W14" s="389"/>
+      <c r="X14" s="389"/>
+      <c r="Y14" s="389"/>
+      <c r="Z14" s="389"/>
+      <c r="AA14" s="389"/>
+      <c r="AB14" s="389"/>
+      <c r="AC14" s="389"/>
+      <c r="AD14" s="389"/>
+      <c r="AE14" s="389"/>
+      <c r="AF14" s="389"/>
+      <c r="AG14" s="389"/>
+      <c r="AH14" s="389"/>
+      <c r="AI14" s="389"/>
+      <c r="AJ14" s="389"/>
+      <c r="AK14" s="389"/>
+      <c r="AL14" s="389"/>
+      <c r="AM14" s="389"/>
+      <c r="AN14" s="389"/>
+      <c r="AO14" s="389"/>
+      <c r="AP14" s="389"/>
+      <c r="AQ14" s="389"/>
+      <c r="AR14" s="389"/>
+      <c r="AS14" s="389"/>
+      <c r="AT14" s="389"/>
       <c r="AU14" s="2"/>
       <c r="AV14" s="2"/>
       <c r="AW14" s="2"/>
       <c r="AX14" s="2"/>
       <c r="AY14" s="2"/>
-      <c r="AZ14" s="213"/>
-[...3 lines deleted...]
-      <c r="BD14" s="213"/>
+      <c r="AZ14" s="391"/>
+      <c r="BA14" s="391"/>
+      <c r="BB14" s="391"/>
+      <c r="BC14" s="391"/>
+      <c r="BD14" s="391"/>
       <c r="BE14" s="14"/>
     </row>
     <row r="15" spans="1:57" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="37"/>
-[...5 lines deleted...]
-      <c r="G15" s="113"/>
+      <c r="A15" s="417"/>
+      <c r="B15" s="416"/>
+      <c r="C15" s="416"/>
+      <c r="D15" s="416"/>
+      <c r="E15" s="414"/>
+      <c r="F15" s="414"/>
+      <c r="G15" s="414"/>
       <c r="H15" s="13"/>
-      <c r="I15" s="114" t="s">
+      <c r="I15" s="332" t="s">
         <v>13</v>
       </c>
-      <c r="J15" s="114"/>
-[...26 lines deleted...]
-      <c r="AK15" s="115"/>
+      <c r="J15" s="332"/>
+      <c r="K15" s="332"/>
+      <c r="L15" s="332"/>
+      <c r="M15" s="332"/>
+      <c r="N15" s="392"/>
+      <c r="O15" s="392"/>
+      <c r="P15" s="392"/>
+      <c r="Q15" s="392"/>
+      <c r="R15" s="392"/>
+      <c r="S15" s="392"/>
+      <c r="T15" s="392"/>
+      <c r="U15" s="392"/>
+      <c r="V15" s="392"/>
+      <c r="W15" s="392"/>
+      <c r="X15" s="392"/>
+      <c r="Y15" s="392"/>
+      <c r="Z15" s="392"/>
+      <c r="AA15" s="392"/>
+      <c r="AB15" s="392"/>
+      <c r="AC15" s="392"/>
+      <c r="AD15" s="392"/>
+      <c r="AE15" s="392"/>
+      <c r="AF15" s="392"/>
+      <c r="AG15" s="392"/>
+      <c r="AH15" s="392"/>
+      <c r="AI15" s="392"/>
+      <c r="AJ15" s="392"/>
+      <c r="AK15" s="392"/>
       <c r="AL15" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AM15" s="17"/>
       <c r="AN15" s="17"/>
       <c r="AO15" s="17"/>
       <c r="AP15" s="17"/>
       <c r="AQ15" s="18"/>
       <c r="AR15" s="18"/>
       <c r="AS15" s="18"/>
       <c r="AU15" s="15"/>
       <c r="AV15" s="15"/>
       <c r="AW15" s="15"/>
       <c r="AX15" s="15"/>
       <c r="AY15" s="15"/>
       <c r="AZ15" s="15"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="15"/>
       <c r="BC15" s="15"/>
       <c r="BD15" s="15"/>
       <c r="BE15" s="14"/>
     </row>
     <row r="16" spans="1:57" ht="5.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="37"/>
-[...55 lines deleted...]
-      <c r="BE16" s="118"/>
+      <c r="A16" s="417"/>
+      <c r="B16" s="416"/>
+      <c r="C16" s="416"/>
+      <c r="D16" s="416"/>
+      <c r="E16" s="414"/>
+      <c r="F16" s="414"/>
+      <c r="G16" s="414"/>
+      <c r="H16" s="355"/>
+      <c r="I16" s="356"/>
+      <c r="J16" s="356"/>
+      <c r="K16" s="356"/>
+      <c r="L16" s="356"/>
+      <c r="M16" s="356"/>
+      <c r="N16" s="356"/>
+      <c r="O16" s="356"/>
+      <c r="P16" s="356"/>
+      <c r="Q16" s="356"/>
+      <c r="R16" s="356"/>
+      <c r="S16" s="356"/>
+      <c r="T16" s="356"/>
+      <c r="U16" s="356"/>
+      <c r="V16" s="356"/>
+      <c r="W16" s="356"/>
+      <c r="X16" s="356"/>
+      <c r="Y16" s="356"/>
+      <c r="Z16" s="356"/>
+      <c r="AA16" s="356"/>
+      <c r="AB16" s="356"/>
+      <c r="AC16" s="356"/>
+      <c r="AD16" s="356"/>
+      <c r="AE16" s="356"/>
+      <c r="AF16" s="356"/>
+      <c r="AG16" s="356"/>
+      <c r="AH16" s="356"/>
+      <c r="AI16" s="356"/>
+      <c r="AJ16" s="356"/>
+      <c r="AK16" s="356"/>
+      <c r="AL16" s="356"/>
+      <c r="AM16" s="356"/>
+      <c r="AN16" s="356"/>
+      <c r="AO16" s="356"/>
+      <c r="AP16" s="356"/>
+      <c r="AQ16" s="356"/>
+      <c r="AR16" s="356"/>
+      <c r="AS16" s="356"/>
+      <c r="AT16" s="356"/>
+      <c r="AU16" s="356"/>
+      <c r="AV16" s="356"/>
+      <c r="AW16" s="356"/>
+      <c r="AX16" s="356"/>
+      <c r="AY16" s="356"/>
+      <c r="AZ16" s="356"/>
+      <c r="BA16" s="356"/>
+      <c r="BB16" s="356"/>
+      <c r="BC16" s="356"/>
+      <c r="BD16" s="356"/>
+      <c r="BE16" s="357"/>
     </row>
     <row r="17" spans="1:57" ht="7.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="37"/>
-[...6 lines deleted...]
-      <c r="H17" s="119" t="s">
+      <c r="A17" s="417"/>
+      <c r="B17" s="416"/>
+      <c r="C17" s="416"/>
+      <c r="D17" s="416"/>
+      <c r="E17" s="414"/>
+      <c r="F17" s="414"/>
+      <c r="G17" s="414"/>
+      <c r="H17" s="358" t="s">
         <v>15</v>
       </c>
-      <c r="I17" s="120"/>
-[...47 lines deleted...]
-      <c r="BE17" s="121"/>
+      <c r="I17" s="359"/>
+      <c r="J17" s="359"/>
+      <c r="K17" s="359"/>
+      <c r="L17" s="359"/>
+      <c r="M17" s="359"/>
+      <c r="N17" s="359"/>
+      <c r="O17" s="359"/>
+      <c r="P17" s="359"/>
+      <c r="Q17" s="359"/>
+      <c r="R17" s="359"/>
+      <c r="S17" s="359"/>
+      <c r="T17" s="359"/>
+      <c r="U17" s="359"/>
+      <c r="V17" s="359"/>
+      <c r="W17" s="359"/>
+      <c r="X17" s="359"/>
+      <c r="Y17" s="359"/>
+      <c r="Z17" s="359"/>
+      <c r="AA17" s="359"/>
+      <c r="AB17" s="359"/>
+      <c r="AC17" s="359"/>
+      <c r="AD17" s="359"/>
+      <c r="AE17" s="359"/>
+      <c r="AF17" s="359"/>
+      <c r="AG17" s="359"/>
+      <c r="AH17" s="359"/>
+      <c r="AI17" s="359"/>
+      <c r="AJ17" s="359"/>
+      <c r="AK17" s="359"/>
+      <c r="AL17" s="359"/>
+      <c r="AM17" s="359"/>
+      <c r="AN17" s="359"/>
+      <c r="AO17" s="359"/>
+      <c r="AP17" s="359"/>
+      <c r="AQ17" s="359"/>
+      <c r="AR17" s="359"/>
+      <c r="AS17" s="359"/>
+      <c r="AT17" s="359"/>
+      <c r="AU17" s="359"/>
+      <c r="AV17" s="359"/>
+      <c r="AW17" s="359"/>
+      <c r="AX17" s="359"/>
+      <c r="AY17" s="359"/>
+      <c r="AZ17" s="359"/>
+      <c r="BA17" s="359"/>
+      <c r="BB17" s="359"/>
+      <c r="BC17" s="359"/>
+      <c r="BD17" s="359"/>
+      <c r="BE17" s="360"/>
     </row>
     <row r="18" spans="1:57" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="37"/>
-[...55 lines deleted...]
-      <c r="BE18" s="124"/>
+      <c r="A18" s="417"/>
+      <c r="B18" s="416"/>
+      <c r="C18" s="416"/>
+      <c r="D18" s="416"/>
+      <c r="E18" s="414"/>
+      <c r="F18" s="414"/>
+      <c r="G18" s="414"/>
+      <c r="H18" s="361"/>
+      <c r="I18" s="362"/>
+      <c r="J18" s="362"/>
+      <c r="K18" s="362"/>
+      <c r="L18" s="362"/>
+      <c r="M18" s="362"/>
+      <c r="N18" s="362"/>
+      <c r="O18" s="362"/>
+      <c r="P18" s="362"/>
+      <c r="Q18" s="362"/>
+      <c r="R18" s="362"/>
+      <c r="S18" s="362"/>
+      <c r="T18" s="362"/>
+      <c r="U18" s="362"/>
+      <c r="V18" s="362"/>
+      <c r="W18" s="362"/>
+      <c r="X18" s="362"/>
+      <c r="Y18" s="362"/>
+      <c r="Z18" s="362"/>
+      <c r="AA18" s="362"/>
+      <c r="AB18" s="362"/>
+      <c r="AC18" s="362"/>
+      <c r="AD18" s="362"/>
+      <c r="AE18" s="362"/>
+      <c r="AF18" s="362"/>
+      <c r="AG18" s="362"/>
+      <c r="AH18" s="362"/>
+      <c r="AI18" s="362"/>
+      <c r="AJ18" s="362"/>
+      <c r="AK18" s="362"/>
+      <c r="AL18" s="362"/>
+      <c r="AM18" s="362"/>
+      <c r="AN18" s="362"/>
+      <c r="AO18" s="362"/>
+      <c r="AP18" s="362"/>
+      <c r="AQ18" s="362"/>
+      <c r="AR18" s="362"/>
+      <c r="AS18" s="362"/>
+      <c r="AT18" s="362"/>
+      <c r="AU18" s="362"/>
+      <c r="AV18" s="362"/>
+      <c r="AW18" s="362"/>
+      <c r="AX18" s="362"/>
+      <c r="AY18" s="362"/>
+      <c r="AZ18" s="362"/>
+      <c r="BA18" s="362"/>
+      <c r="BB18" s="362"/>
+      <c r="BC18" s="362"/>
+      <c r="BD18" s="362"/>
+      <c r="BE18" s="363"/>
     </row>
     <row r="19" spans="1:57" ht="14.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="37"/>
-[...6 lines deleted...]
-      <c r="H19" s="125" t="s">
+      <c r="A19" s="417"/>
+      <c r="B19" s="416"/>
+      <c r="C19" s="416"/>
+      <c r="D19" s="416"/>
+      <c r="E19" s="414"/>
+      <c r="F19" s="414"/>
+      <c r="G19" s="414"/>
+      <c r="H19" s="342" t="s">
         <v>16</v>
       </c>
-      <c r="I19" s="126"/>
-[...5 lines deleted...]
-      <c r="O19" s="229" t="s">
+      <c r="I19" s="343"/>
+      <c r="J19" s="343"/>
+      <c r="K19" s="343"/>
+      <c r="L19" s="343"/>
+      <c r="M19" s="343"/>
+      <c r="N19" s="344"/>
+      <c r="O19" s="367" t="s">
         <v>17</v>
       </c>
-      <c r="P19" s="230"/>
-[...40 lines deleted...]
-      <c r="BE19" s="231"/>
+      <c r="P19" s="368"/>
+      <c r="Q19" s="368"/>
+      <c r="R19" s="368"/>
+      <c r="S19" s="368"/>
+      <c r="T19" s="368"/>
+      <c r="U19" s="368"/>
+      <c r="V19" s="368"/>
+      <c r="W19" s="368"/>
+      <c r="X19" s="368"/>
+      <c r="Y19" s="368"/>
+      <c r="Z19" s="368"/>
+      <c r="AA19" s="368"/>
+      <c r="AB19" s="368"/>
+      <c r="AC19" s="368"/>
+      <c r="AD19" s="368"/>
+      <c r="AE19" s="368"/>
+      <c r="AF19" s="368"/>
+      <c r="AG19" s="368"/>
+      <c r="AH19" s="368"/>
+      <c r="AI19" s="368"/>
+      <c r="AJ19" s="368"/>
+      <c r="AK19" s="368"/>
+      <c r="AL19" s="368"/>
+      <c r="AM19" s="368"/>
+      <c r="AN19" s="368"/>
+      <c r="AO19" s="368"/>
+      <c r="AP19" s="368"/>
+      <c r="AQ19" s="368"/>
+      <c r="AR19" s="368"/>
+      <c r="AS19" s="368"/>
+      <c r="AT19" s="368"/>
+      <c r="AU19" s="368"/>
+      <c r="AV19" s="368"/>
+      <c r="AW19" s="368"/>
+      <c r="AX19" s="368"/>
+      <c r="AY19" s="368"/>
+      <c r="AZ19" s="368"/>
+      <c r="BA19" s="368"/>
+      <c r="BB19" s="368"/>
+      <c r="BC19" s="368"/>
+      <c r="BD19" s="368"/>
+      <c r="BE19" s="369"/>
     </row>
     <row r="20" spans="1:57" ht="14.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="37"/>
-[...55 lines deleted...]
-      <c r="BE20" s="234"/>
+      <c r="A20" s="417"/>
+      <c r="B20" s="416"/>
+      <c r="C20" s="416"/>
+      <c r="D20" s="416"/>
+      <c r="E20" s="414"/>
+      <c r="F20" s="414"/>
+      <c r="G20" s="414"/>
+      <c r="H20" s="342"/>
+      <c r="I20" s="343"/>
+      <c r="J20" s="343"/>
+      <c r="K20" s="343"/>
+      <c r="L20" s="343"/>
+      <c r="M20" s="343"/>
+      <c r="N20" s="344"/>
+      <c r="O20" s="370"/>
+      <c r="P20" s="371"/>
+      <c r="Q20" s="371"/>
+      <c r="R20" s="371"/>
+      <c r="S20" s="371"/>
+      <c r="T20" s="371"/>
+      <c r="U20" s="371"/>
+      <c r="V20" s="371"/>
+      <c r="W20" s="371"/>
+      <c r="X20" s="371"/>
+      <c r="Y20" s="371"/>
+      <c r="Z20" s="371"/>
+      <c r="AA20" s="371"/>
+      <c r="AB20" s="371"/>
+      <c r="AC20" s="371"/>
+      <c r="AD20" s="371"/>
+      <c r="AE20" s="371"/>
+      <c r="AF20" s="371"/>
+      <c r="AG20" s="371"/>
+      <c r="AH20" s="371"/>
+      <c r="AI20" s="371"/>
+      <c r="AJ20" s="371"/>
+      <c r="AK20" s="371"/>
+      <c r="AL20" s="371"/>
+      <c r="AM20" s="371"/>
+      <c r="AN20" s="371"/>
+      <c r="AO20" s="371"/>
+      <c r="AP20" s="371"/>
+      <c r="AQ20" s="371"/>
+      <c r="AR20" s="371"/>
+      <c r="AS20" s="371"/>
+      <c r="AT20" s="371"/>
+      <c r="AU20" s="371"/>
+      <c r="AV20" s="371"/>
+      <c r="AW20" s="371"/>
+      <c r="AX20" s="371"/>
+      <c r="AY20" s="371"/>
+      <c r="AZ20" s="371"/>
+      <c r="BA20" s="371"/>
+      <c r="BB20" s="371"/>
+      <c r="BC20" s="371"/>
+      <c r="BD20" s="371"/>
+      <c r="BE20" s="372"/>
     </row>
     <row r="21" spans="1:57" ht="14.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="37"/>
-[...55 lines deleted...]
-      <c r="BE21" s="237"/>
+      <c r="A21" s="417"/>
+      <c r="B21" s="416"/>
+      <c r="C21" s="416"/>
+      <c r="D21" s="416"/>
+      <c r="E21" s="414"/>
+      <c r="F21" s="414"/>
+      <c r="G21" s="414"/>
+      <c r="H21" s="364"/>
+      <c r="I21" s="365"/>
+      <c r="J21" s="365"/>
+      <c r="K21" s="365"/>
+      <c r="L21" s="365"/>
+      <c r="M21" s="365"/>
+      <c r="N21" s="366"/>
+      <c r="O21" s="373"/>
+      <c r="P21" s="374"/>
+      <c r="Q21" s="374"/>
+      <c r="R21" s="374"/>
+      <c r="S21" s="374"/>
+      <c r="T21" s="374"/>
+      <c r="U21" s="374"/>
+      <c r="V21" s="374"/>
+      <c r="W21" s="374"/>
+      <c r="X21" s="374"/>
+      <c r="Y21" s="374"/>
+      <c r="Z21" s="374"/>
+      <c r="AA21" s="374"/>
+      <c r="AB21" s="374"/>
+      <c r="AC21" s="374"/>
+      <c r="AD21" s="374"/>
+      <c r="AE21" s="374"/>
+      <c r="AF21" s="374"/>
+      <c r="AG21" s="374"/>
+      <c r="AH21" s="374"/>
+      <c r="AI21" s="374"/>
+      <c r="AJ21" s="374"/>
+      <c r="AK21" s="374"/>
+      <c r="AL21" s="374"/>
+      <c r="AM21" s="374"/>
+      <c r="AN21" s="374"/>
+      <c r="AO21" s="374"/>
+      <c r="AP21" s="374"/>
+      <c r="AQ21" s="374"/>
+      <c r="AR21" s="374"/>
+      <c r="AS21" s="374"/>
+      <c r="AT21" s="374"/>
+      <c r="AU21" s="374"/>
+      <c r="AV21" s="374"/>
+      <c r="AW21" s="374"/>
+      <c r="AX21" s="374"/>
+      <c r="AY21" s="374"/>
+      <c r="AZ21" s="374"/>
+      <c r="BA21" s="374"/>
+      <c r="BB21" s="374"/>
+      <c r="BC21" s="374"/>
+      <c r="BD21" s="374"/>
+      <c r="BE21" s="375"/>
     </row>
     <row r="22" spans="1:57" ht="14.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="37"/>
-[...6 lines deleted...]
-      <c r="H22" s="131" t="s">
+      <c r="A22" s="417"/>
+      <c r="B22" s="416"/>
+      <c r="C22" s="416"/>
+      <c r="D22" s="416"/>
+      <c r="E22" s="414"/>
+      <c r="F22" s="414"/>
+      <c r="G22" s="414"/>
+      <c r="H22" s="376" t="s">
         <v>18</v>
       </c>
-      <c r="I22" s="132"/>
-[...47 lines deleted...]
-      <c r="BE22" s="136"/>
+      <c r="I22" s="377"/>
+      <c r="J22" s="377"/>
+      <c r="K22" s="377"/>
+      <c r="L22" s="377"/>
+      <c r="M22" s="377"/>
+      <c r="N22" s="378"/>
+      <c r="O22" s="379"/>
+      <c r="P22" s="380"/>
+      <c r="Q22" s="380"/>
+      <c r="R22" s="380"/>
+      <c r="S22" s="380"/>
+      <c r="T22" s="380"/>
+      <c r="U22" s="380"/>
+      <c r="V22" s="380"/>
+      <c r="W22" s="380"/>
+      <c r="X22" s="380"/>
+      <c r="Y22" s="380"/>
+      <c r="Z22" s="380"/>
+      <c r="AA22" s="380"/>
+      <c r="AB22" s="380"/>
+      <c r="AC22" s="380"/>
+      <c r="AD22" s="380"/>
+      <c r="AE22" s="380"/>
+      <c r="AF22" s="380"/>
+      <c r="AG22" s="380"/>
+      <c r="AH22" s="380"/>
+      <c r="AI22" s="380"/>
+      <c r="AJ22" s="380"/>
+      <c r="AK22" s="380"/>
+      <c r="AL22" s="380"/>
+      <c r="AM22" s="380"/>
+      <c r="AN22" s="380"/>
+      <c r="AO22" s="380"/>
+      <c r="AP22" s="380"/>
+      <c r="AQ22" s="380"/>
+      <c r="AR22" s="380"/>
+      <c r="AS22" s="380"/>
+      <c r="AT22" s="380"/>
+      <c r="AU22" s="380"/>
+      <c r="AV22" s="380"/>
+      <c r="AW22" s="380"/>
+      <c r="AX22" s="380"/>
+      <c r="AY22" s="380"/>
+      <c r="AZ22" s="380"/>
+      <c r="BA22" s="380"/>
+      <c r="BB22" s="380"/>
+      <c r="BC22" s="380"/>
+      <c r="BD22" s="380"/>
+      <c r="BE22" s="381"/>
     </row>
     <row r="23" spans="1:57" ht="14.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="37"/>
-[...6 lines deleted...]
-      <c r="H23" s="125" t="s">
+      <c r="A23" s="417"/>
+      <c r="B23" s="416"/>
+      <c r="C23" s="416"/>
+      <c r="D23" s="416"/>
+      <c r="E23" s="414"/>
+      <c r="F23" s="414"/>
+      <c r="G23" s="414"/>
+      <c r="H23" s="342" t="s">
         <v>19</v>
       </c>
-      <c r="I23" s="126"/>
-[...5 lines deleted...]
-      <c r="O23" s="137" t="s">
+      <c r="I23" s="343"/>
+      <c r="J23" s="343"/>
+      <c r="K23" s="343"/>
+      <c r="L23" s="343"/>
+      <c r="M23" s="343"/>
+      <c r="N23" s="344"/>
+      <c r="O23" s="345" t="s">
         <v>20</v>
       </c>
-      <c r="P23" s="138"/>
-[...40 lines deleted...]
-      <c r="BE23" s="139"/>
+      <c r="P23" s="346"/>
+      <c r="Q23" s="346"/>
+      <c r="R23" s="346"/>
+      <c r="S23" s="346"/>
+      <c r="T23" s="346"/>
+      <c r="U23" s="346"/>
+      <c r="V23" s="346"/>
+      <c r="W23" s="346"/>
+      <c r="X23" s="346"/>
+      <c r="Y23" s="346"/>
+      <c r="Z23" s="346"/>
+      <c r="AA23" s="346"/>
+      <c r="AB23" s="346"/>
+      <c r="AC23" s="346"/>
+      <c r="AD23" s="346"/>
+      <c r="AE23" s="346"/>
+      <c r="AF23" s="346"/>
+      <c r="AG23" s="346"/>
+      <c r="AH23" s="346"/>
+      <c r="AI23" s="346"/>
+      <c r="AJ23" s="346"/>
+      <c r="AK23" s="346"/>
+      <c r="AL23" s="346"/>
+      <c r="AM23" s="346"/>
+      <c r="AN23" s="346"/>
+      <c r="AO23" s="346"/>
+      <c r="AP23" s="346"/>
+      <c r="AQ23" s="346"/>
+      <c r="AR23" s="346"/>
+      <c r="AS23" s="346"/>
+      <c r="AT23" s="346"/>
+      <c r="AU23" s="346"/>
+      <c r="AV23" s="346"/>
+      <c r="AW23" s="346"/>
+      <c r="AX23" s="346"/>
+      <c r="AY23" s="346"/>
+      <c r="AZ23" s="346"/>
+      <c r="BA23" s="346"/>
+      <c r="BB23" s="346"/>
+      <c r="BC23" s="346"/>
+      <c r="BD23" s="346"/>
+      <c r="BE23" s="347"/>
     </row>
     <row r="24" spans="1:57" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="37"/>
-[...55 lines deleted...]
-      <c r="BE24" s="142"/>
+      <c r="A24" s="417"/>
+      <c r="B24" s="416"/>
+      <c r="C24" s="416"/>
+      <c r="D24" s="416"/>
+      <c r="E24" s="414"/>
+      <c r="F24" s="414"/>
+      <c r="G24" s="414"/>
+      <c r="H24" s="342"/>
+      <c r="I24" s="343"/>
+      <c r="J24" s="343"/>
+      <c r="K24" s="343"/>
+      <c r="L24" s="343"/>
+      <c r="M24" s="343"/>
+      <c r="N24" s="344"/>
+      <c r="O24" s="348"/>
+      <c r="P24" s="349"/>
+      <c r="Q24" s="349"/>
+      <c r="R24" s="349"/>
+      <c r="S24" s="349"/>
+      <c r="T24" s="349"/>
+      <c r="U24" s="349"/>
+      <c r="V24" s="349"/>
+      <c r="W24" s="349"/>
+      <c r="X24" s="349"/>
+      <c r="Y24" s="349"/>
+      <c r="Z24" s="349"/>
+      <c r="AA24" s="349"/>
+      <c r="AB24" s="349"/>
+      <c r="AC24" s="349"/>
+      <c r="AD24" s="349"/>
+      <c r="AE24" s="349"/>
+      <c r="AF24" s="349"/>
+      <c r="AG24" s="349"/>
+      <c r="AH24" s="349"/>
+      <c r="AI24" s="349"/>
+      <c r="AJ24" s="349"/>
+      <c r="AK24" s="349"/>
+      <c r="AL24" s="349"/>
+      <c r="AM24" s="349"/>
+      <c r="AN24" s="349"/>
+      <c r="AO24" s="349"/>
+      <c r="AP24" s="349"/>
+      <c r="AQ24" s="349"/>
+      <c r="AR24" s="349"/>
+      <c r="AS24" s="349"/>
+      <c r="AT24" s="349"/>
+      <c r="AU24" s="349"/>
+      <c r="AV24" s="349"/>
+      <c r="AW24" s="349"/>
+      <c r="AX24" s="349"/>
+      <c r="AY24" s="349"/>
+      <c r="AZ24" s="349"/>
+      <c r="BA24" s="349"/>
+      <c r="BB24" s="349"/>
+      <c r="BC24" s="349"/>
+      <c r="BD24" s="349"/>
+      <c r="BE24" s="350"/>
     </row>
     <row r="25" spans="1:57" ht="19.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="37"/>
-[...6 lines deleted...]
-      <c r="H25" s="150" t="s">
+      <c r="A25" s="417"/>
+      <c r="B25" s="416"/>
+      <c r="C25" s="416"/>
+      <c r="D25" s="416"/>
+      <c r="E25" s="414"/>
+      <c r="F25" s="414"/>
+      <c r="G25" s="414"/>
+      <c r="H25" s="270" t="s">
         <v>21</v>
       </c>
-      <c r="I25" s="151"/>
-[...47 lines deleted...]
-      <c r="BE25" s="152"/>
+      <c r="I25" s="271"/>
+      <c r="J25" s="271"/>
+      <c r="K25" s="271"/>
+      <c r="L25" s="271"/>
+      <c r="M25" s="271"/>
+      <c r="N25" s="271"/>
+      <c r="O25" s="271"/>
+      <c r="P25" s="271"/>
+      <c r="Q25" s="271"/>
+      <c r="R25" s="271"/>
+      <c r="S25" s="271"/>
+      <c r="T25" s="271"/>
+      <c r="U25" s="271"/>
+      <c r="V25" s="271"/>
+      <c r="W25" s="271"/>
+      <c r="X25" s="271"/>
+      <c r="Y25" s="271"/>
+      <c r="Z25" s="271"/>
+      <c r="AA25" s="271"/>
+      <c r="AB25" s="271"/>
+      <c r="AC25" s="271"/>
+      <c r="AD25" s="271"/>
+      <c r="AE25" s="271"/>
+      <c r="AF25" s="271"/>
+      <c r="AG25" s="271"/>
+      <c r="AH25" s="271"/>
+      <c r="AI25" s="271"/>
+      <c r="AJ25" s="271"/>
+      <c r="AK25" s="271"/>
+      <c r="AL25" s="271"/>
+      <c r="AM25" s="271"/>
+      <c r="AN25" s="271"/>
+      <c r="AO25" s="271"/>
+      <c r="AP25" s="271"/>
+      <c r="AQ25" s="271"/>
+      <c r="AR25" s="271"/>
+      <c r="AS25" s="271"/>
+      <c r="AT25" s="271"/>
+      <c r="AU25" s="271"/>
+      <c r="AV25" s="271"/>
+      <c r="AW25" s="271"/>
+      <c r="AX25" s="271"/>
+      <c r="AY25" s="271"/>
+      <c r="AZ25" s="271"/>
+      <c r="BA25" s="271"/>
+      <c r="BB25" s="271"/>
+      <c r="BC25" s="271"/>
+      <c r="BD25" s="271"/>
+      <c r="BE25" s="272"/>
     </row>
     <row r="26" spans="1:57" s="19" customFormat="1" ht="15.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="37"/>
-[...6 lines deleted...]
-      <c r="H26" s="153" t="s">
+      <c r="A26" s="417"/>
+      <c r="B26" s="416"/>
+      <c r="C26" s="416"/>
+      <c r="D26" s="416"/>
+      <c r="E26" s="414"/>
+      <c r="F26" s="414"/>
+      <c r="G26" s="414"/>
+      <c r="H26" s="351" t="s">
         <v>22</v>
       </c>
-      <c r="I26" s="154"/>
-[...30 lines deleted...]
-      <c r="AN26" s="156" t="s">
+      <c r="I26" s="352"/>
+      <c r="J26" s="352"/>
+      <c r="K26" s="352"/>
+      <c r="L26" s="352"/>
+      <c r="M26" s="352"/>
+      <c r="N26" s="352"/>
+      <c r="O26" s="352"/>
+      <c r="P26" s="352"/>
+      <c r="Q26" s="352"/>
+      <c r="R26" s="352"/>
+      <c r="S26" s="352"/>
+      <c r="T26" s="352"/>
+      <c r="U26" s="352"/>
+      <c r="V26" s="352"/>
+      <c r="W26" s="352"/>
+      <c r="X26" s="352"/>
+      <c r="Y26" s="352"/>
+      <c r="Z26" s="352"/>
+      <c r="AA26" s="352"/>
+      <c r="AB26" s="352"/>
+      <c r="AC26" s="352"/>
+      <c r="AD26" s="352"/>
+      <c r="AE26" s="352"/>
+      <c r="AF26" s="352"/>
+      <c r="AG26" s="352"/>
+      <c r="AH26" s="352"/>
+      <c r="AI26" s="352"/>
+      <c r="AJ26" s="352"/>
+      <c r="AK26" s="352"/>
+      <c r="AL26" s="352"/>
+      <c r="AM26" s="353"/>
+      <c r="AN26" s="279" t="s">
         <v>23</v>
       </c>
-      <c r="AO26" s="156"/>
-[...15 lines deleted...]
-      <c r="BE26" s="157"/>
+      <c r="AO26" s="279"/>
+      <c r="AP26" s="279"/>
+      <c r="AQ26" s="279"/>
+      <c r="AR26" s="279"/>
+      <c r="AS26" s="279"/>
+      <c r="AT26" s="279"/>
+      <c r="AU26" s="279"/>
+      <c r="AV26" s="279"/>
+      <c r="AW26" s="279"/>
+      <c r="AX26" s="279"/>
+      <c r="AY26" s="279"/>
+      <c r="AZ26" s="279"/>
+      <c r="BA26" s="279"/>
+      <c r="BB26" s="279"/>
+      <c r="BC26" s="279"/>
+      <c r="BD26" s="279"/>
+      <c r="BE26" s="354"/>
     </row>
     <row r="27" spans="1:57" s="20" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="37"/>
-[...6 lines deleted...]
-      <c r="H27" s="184" t="s">
+      <c r="A27" s="417"/>
+      <c r="B27" s="416"/>
+      <c r="C27" s="416"/>
+      <c r="D27" s="416"/>
+      <c r="E27" s="414"/>
+      <c r="F27" s="414"/>
+      <c r="G27" s="414"/>
+      <c r="H27" s="331" t="s">
         <v>24</v>
       </c>
-      <c r="I27" s="114"/>
-[...5 lines deleted...]
-      <c r="O27" s="222" t="s">
+      <c r="I27" s="332"/>
+      <c r="J27" s="332"/>
+      <c r="K27" s="332"/>
+      <c r="L27" s="332"/>
+      <c r="M27" s="332"/>
+      <c r="N27" s="333"/>
+      <c r="O27" s="334" t="s">
         <v>25</v>
       </c>
-      <c r="P27" s="114"/>
-[...10 lines deleted...]
-      <c r="AA27" s="114" t="s">
+      <c r="P27" s="332"/>
+      <c r="Q27" s="332"/>
+      <c r="R27" s="332"/>
+      <c r="S27" s="332"/>
+      <c r="T27" s="332"/>
+      <c r="U27" s="332"/>
+      <c r="V27" s="332"/>
+      <c r="W27" s="332"/>
+      <c r="X27" s="332"/>
+      <c r="Y27" s="332"/>
+      <c r="Z27" s="333"/>
+      <c r="AA27" s="332" t="s">
         <v>26</v>
       </c>
-      <c r="AB27" s="114"/>
-[...11 lines deleted...]
-      <c r="AN27" s="114" t="s">
+      <c r="AB27" s="332"/>
+      <c r="AC27" s="332"/>
+      <c r="AD27" s="332"/>
+      <c r="AE27" s="332"/>
+      <c r="AF27" s="332"/>
+      <c r="AG27" s="332"/>
+      <c r="AH27" s="332"/>
+      <c r="AI27" s="332"/>
+      <c r="AJ27" s="332"/>
+      <c r="AK27" s="332"/>
+      <c r="AL27" s="332"/>
+      <c r="AM27" s="333"/>
+      <c r="AN27" s="332" t="s">
         <v>27</v>
       </c>
-      <c r="AO27" s="114"/>
-[...4 lines deleted...]
-      <c r="AT27" s="114" t="s">
+      <c r="AO27" s="332"/>
+      <c r="AP27" s="332"/>
+      <c r="AQ27" s="332"/>
+      <c r="AR27" s="332"/>
+      <c r="AS27" s="333"/>
+      <c r="AT27" s="332" t="s">
         <v>28</v>
       </c>
-      <c r="AU27" s="114"/>
-[...9 lines deleted...]
-      <c r="BE27" s="196"/>
+      <c r="AU27" s="332"/>
+      <c r="AV27" s="332"/>
+      <c r="AW27" s="332"/>
+      <c r="AX27" s="332"/>
+      <c r="AY27" s="332"/>
+      <c r="AZ27" s="332"/>
+      <c r="BA27" s="332"/>
+      <c r="BB27" s="332"/>
+      <c r="BC27" s="332"/>
+      <c r="BD27" s="332"/>
+      <c r="BE27" s="335"/>
     </row>
     <row r="28" spans="1:57" ht="7.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="37"/>
-[...6 lines deleted...]
-      <c r="H28" s="267" t="s">
+      <c r="A28" s="417"/>
+      <c r="B28" s="416"/>
+      <c r="C28" s="416"/>
+      <c r="D28" s="416"/>
+      <c r="E28" s="414"/>
+      <c r="F28" s="414"/>
+      <c r="G28" s="414"/>
+      <c r="H28" s="336" t="s">
         <v>29</v>
       </c>
-      <c r="I28" s="178"/>
-[...1 lines deleted...]
-      <c r="K28" s="180" t="s">
+      <c r="I28" s="337"/>
+      <c r="J28" s="337"/>
+      <c r="K28" s="308" t="s">
         <v>30</v>
       </c>
-      <c r="L28" s="180"/>
-[...2 lines deleted...]
-      <c r="O28" s="244" t="s">
+      <c r="L28" s="308"/>
+      <c r="M28" s="308"/>
+      <c r="N28" s="309"/>
+      <c r="O28" s="340" t="s">
         <v>29</v>
       </c>
-      <c r="P28" s="178"/>
-[...5 lines deleted...]
-      <c r="V28" s="180" t="s">
+      <c r="P28" s="337"/>
+      <c r="Q28" s="337"/>
+      <c r="R28" s="337"/>
+      <c r="S28" s="337"/>
+      <c r="T28" s="337"/>
+      <c r="U28" s="337"/>
+      <c r="V28" s="308" t="s">
         <v>30</v>
       </c>
-      <c r="W28" s="180"/>
-[...3 lines deleted...]
-      <c r="AA28" s="178" t="s">
+      <c r="W28" s="308"/>
+      <c r="X28" s="308"/>
+      <c r="Y28" s="308"/>
+      <c r="Z28" s="309"/>
+      <c r="AA28" s="337" t="s">
         <v>29</v>
       </c>
-      <c r="AB28" s="178"/>
-[...6 lines deleted...]
-      <c r="AI28" s="180" t="s">
+      <c r="AB28" s="337"/>
+      <c r="AC28" s="337"/>
+      <c r="AD28" s="337"/>
+      <c r="AE28" s="337"/>
+      <c r="AF28" s="337"/>
+      <c r="AG28" s="337"/>
+      <c r="AH28" s="337"/>
+      <c r="AI28" s="308" t="s">
         <v>30</v>
       </c>
-      <c r="AJ28" s="180"/>
-[...3 lines deleted...]
-      <c r="AN28" s="197" t="s">
+      <c r="AJ28" s="308"/>
+      <c r="AK28" s="308"/>
+      <c r="AL28" s="308"/>
+      <c r="AM28" s="309"/>
+      <c r="AN28" s="312" t="s">
         <v>31</v>
       </c>
-      <c r="AO28" s="197"/>
-[...4 lines deleted...]
-      <c r="AT28" s="39" t="s">
+      <c r="AO28" s="312"/>
+      <c r="AP28" s="312"/>
+      <c r="AQ28" s="312"/>
+      <c r="AR28" s="312"/>
+      <c r="AS28" s="313"/>
+      <c r="AT28" s="228" t="s">
         <v>32</v>
       </c>
-      <c r="AU28" s="180"/>
-[...9 lines deleted...]
-      <c r="BE28" s="246"/>
+      <c r="AU28" s="308"/>
+      <c r="AV28" s="308"/>
+      <c r="AW28" s="308"/>
+      <c r="AX28" s="308"/>
+      <c r="AY28" s="308"/>
+      <c r="AZ28" s="308"/>
+      <c r="BA28" s="308"/>
+      <c r="BB28" s="308"/>
+      <c r="BC28" s="308"/>
+      <c r="BD28" s="308"/>
+      <c r="BE28" s="316"/>
     </row>
     <row r="29" spans="1:57" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="37"/>
-[...55 lines deleted...]
-      <c r="BE29" s="248"/>
+      <c r="A29" s="417"/>
+      <c r="B29" s="416"/>
+      <c r="C29" s="416"/>
+      <c r="D29" s="416"/>
+      <c r="E29" s="414"/>
+      <c r="F29" s="414"/>
+      <c r="G29" s="414"/>
+      <c r="H29" s="338"/>
+      <c r="I29" s="339"/>
+      <c r="J29" s="339"/>
+      <c r="K29" s="310"/>
+      <c r="L29" s="310"/>
+      <c r="M29" s="310"/>
+      <c r="N29" s="311"/>
+      <c r="O29" s="341"/>
+      <c r="P29" s="339"/>
+      <c r="Q29" s="339"/>
+      <c r="R29" s="339"/>
+      <c r="S29" s="339"/>
+      <c r="T29" s="339"/>
+      <c r="U29" s="339"/>
+      <c r="V29" s="310"/>
+      <c r="W29" s="310"/>
+      <c r="X29" s="310"/>
+      <c r="Y29" s="310"/>
+      <c r="Z29" s="311"/>
+      <c r="AA29" s="339"/>
+      <c r="AB29" s="339"/>
+      <c r="AC29" s="339"/>
+      <c r="AD29" s="339"/>
+      <c r="AE29" s="339"/>
+      <c r="AF29" s="339"/>
+      <c r="AG29" s="339"/>
+      <c r="AH29" s="339"/>
+      <c r="AI29" s="310"/>
+      <c r="AJ29" s="310"/>
+      <c r="AK29" s="310"/>
+      <c r="AL29" s="310"/>
+      <c r="AM29" s="311"/>
+      <c r="AN29" s="314"/>
+      <c r="AO29" s="314"/>
+      <c r="AP29" s="314"/>
+      <c r="AQ29" s="314"/>
+      <c r="AR29" s="314"/>
+      <c r="AS29" s="315"/>
+      <c r="AT29" s="317"/>
+      <c r="AU29" s="310"/>
+      <c r="AV29" s="310"/>
+      <c r="AW29" s="310"/>
+      <c r="AX29" s="310"/>
+      <c r="AY29" s="310"/>
+      <c r="AZ29" s="310"/>
+      <c r="BA29" s="310"/>
+      <c r="BB29" s="310"/>
+      <c r="BC29" s="310"/>
+      <c r="BD29" s="310"/>
+      <c r="BE29" s="318"/>
     </row>
     <row r="30" spans="1:57" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="37"/>
-[...55 lines deleted...]
-      <c r="BE30" s="248"/>
+      <c r="A30" s="417"/>
+      <c r="B30" s="416"/>
+      <c r="C30" s="416"/>
+      <c r="D30" s="416"/>
+      <c r="E30" s="414"/>
+      <c r="F30" s="414"/>
+      <c r="G30" s="414"/>
+      <c r="H30" s="338"/>
+      <c r="I30" s="339"/>
+      <c r="J30" s="339"/>
+      <c r="K30" s="310"/>
+      <c r="L30" s="310"/>
+      <c r="M30" s="310"/>
+      <c r="N30" s="311"/>
+      <c r="O30" s="341"/>
+      <c r="P30" s="339"/>
+      <c r="Q30" s="339"/>
+      <c r="R30" s="339"/>
+      <c r="S30" s="339"/>
+      <c r="T30" s="339"/>
+      <c r="U30" s="339"/>
+      <c r="V30" s="310"/>
+      <c r="W30" s="310"/>
+      <c r="X30" s="310"/>
+      <c r="Y30" s="310"/>
+      <c r="Z30" s="311"/>
+      <c r="AA30" s="339"/>
+      <c r="AB30" s="339"/>
+      <c r="AC30" s="339"/>
+      <c r="AD30" s="339"/>
+      <c r="AE30" s="339"/>
+      <c r="AF30" s="339"/>
+      <c r="AG30" s="339"/>
+      <c r="AH30" s="339"/>
+      <c r="AI30" s="310"/>
+      <c r="AJ30" s="310"/>
+      <c r="AK30" s="310"/>
+      <c r="AL30" s="310"/>
+      <c r="AM30" s="311"/>
+      <c r="AN30" s="314"/>
+      <c r="AO30" s="314"/>
+      <c r="AP30" s="314"/>
+      <c r="AQ30" s="314"/>
+      <c r="AR30" s="314"/>
+      <c r="AS30" s="315"/>
+      <c r="AT30" s="317"/>
+      <c r="AU30" s="310"/>
+      <c r="AV30" s="310"/>
+      <c r="AW30" s="310"/>
+      <c r="AX30" s="310"/>
+      <c r="AY30" s="310"/>
+      <c r="AZ30" s="310"/>
+      <c r="BA30" s="310"/>
+      <c r="BB30" s="310"/>
+      <c r="BC30" s="310"/>
+      <c r="BD30" s="310"/>
+      <c r="BE30" s="318"/>
     </row>
     <row r="31" spans="1:57" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="37"/>
-[...55 lines deleted...]
-      <c r="BE31" s="248"/>
+      <c r="A31" s="417"/>
+      <c r="B31" s="416"/>
+      <c r="C31" s="416"/>
+      <c r="D31" s="416"/>
+      <c r="E31" s="414"/>
+      <c r="F31" s="414"/>
+      <c r="G31" s="414"/>
+      <c r="H31" s="338"/>
+      <c r="I31" s="339"/>
+      <c r="J31" s="339"/>
+      <c r="K31" s="310"/>
+      <c r="L31" s="310"/>
+      <c r="M31" s="310"/>
+      <c r="N31" s="311"/>
+      <c r="O31" s="341"/>
+      <c r="P31" s="339"/>
+      <c r="Q31" s="339"/>
+      <c r="R31" s="339"/>
+      <c r="S31" s="339"/>
+      <c r="T31" s="339"/>
+      <c r="U31" s="339"/>
+      <c r="V31" s="310"/>
+      <c r="W31" s="310"/>
+      <c r="X31" s="310"/>
+      <c r="Y31" s="310"/>
+      <c r="Z31" s="311"/>
+      <c r="AA31" s="339"/>
+      <c r="AB31" s="339"/>
+      <c r="AC31" s="339"/>
+      <c r="AD31" s="339"/>
+      <c r="AE31" s="339"/>
+      <c r="AF31" s="339"/>
+      <c r="AG31" s="339"/>
+      <c r="AH31" s="339"/>
+      <c r="AI31" s="310"/>
+      <c r="AJ31" s="310"/>
+      <c r="AK31" s="310"/>
+      <c r="AL31" s="310"/>
+      <c r="AM31" s="311"/>
+      <c r="AN31" s="314"/>
+      <c r="AO31" s="314"/>
+      <c r="AP31" s="314"/>
+      <c r="AQ31" s="314"/>
+      <c r="AR31" s="314"/>
+      <c r="AS31" s="315"/>
+      <c r="AT31" s="317"/>
+      <c r="AU31" s="310"/>
+      <c r="AV31" s="310"/>
+      <c r="AW31" s="310"/>
+      <c r="AX31" s="310"/>
+      <c r="AY31" s="310"/>
+      <c r="AZ31" s="310"/>
+      <c r="BA31" s="310"/>
+      <c r="BB31" s="310"/>
+      <c r="BC31" s="310"/>
+      <c r="BD31" s="310"/>
+      <c r="BE31" s="318"/>
     </row>
     <row r="32" spans="1:57" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="37"/>
-[...55 lines deleted...]
-      <c r="BE32" s="248"/>
+      <c r="A32" s="417"/>
+      <c r="B32" s="416"/>
+      <c r="C32" s="416"/>
+      <c r="D32" s="416"/>
+      <c r="E32" s="414"/>
+      <c r="F32" s="414"/>
+      <c r="G32" s="414"/>
+      <c r="H32" s="338"/>
+      <c r="I32" s="339"/>
+      <c r="J32" s="339"/>
+      <c r="K32" s="310"/>
+      <c r="L32" s="310"/>
+      <c r="M32" s="310"/>
+      <c r="N32" s="311"/>
+      <c r="O32" s="341"/>
+      <c r="P32" s="339"/>
+      <c r="Q32" s="339"/>
+      <c r="R32" s="339"/>
+      <c r="S32" s="339"/>
+      <c r="T32" s="339"/>
+      <c r="U32" s="339"/>
+      <c r="V32" s="310"/>
+      <c r="W32" s="310"/>
+      <c r="X32" s="310"/>
+      <c r="Y32" s="310"/>
+      <c r="Z32" s="311"/>
+      <c r="AA32" s="339"/>
+      <c r="AB32" s="339"/>
+      <c r="AC32" s="339"/>
+      <c r="AD32" s="339"/>
+      <c r="AE32" s="339"/>
+      <c r="AF32" s="339"/>
+      <c r="AG32" s="339"/>
+      <c r="AH32" s="339"/>
+      <c r="AI32" s="310"/>
+      <c r="AJ32" s="310"/>
+      <c r="AK32" s="310"/>
+      <c r="AL32" s="310"/>
+      <c r="AM32" s="311"/>
+      <c r="AN32" s="314"/>
+      <c r="AO32" s="314"/>
+      <c r="AP32" s="314"/>
+      <c r="AQ32" s="314"/>
+      <c r="AR32" s="314"/>
+      <c r="AS32" s="315"/>
+      <c r="AT32" s="317"/>
+      <c r="AU32" s="310"/>
+      <c r="AV32" s="310"/>
+      <c r="AW32" s="310"/>
+      <c r="AX32" s="310"/>
+      <c r="AY32" s="310"/>
+      <c r="AZ32" s="310"/>
+      <c r="BA32" s="310"/>
+      <c r="BB32" s="310"/>
+      <c r="BC32" s="310"/>
+      <c r="BD32" s="310"/>
+      <c r="BE32" s="318"/>
     </row>
     <row r="33" spans="1:57" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="37"/>
-[...55 lines deleted...]
-      <c r="BE33" s="248"/>
+      <c r="A33" s="417"/>
+      <c r="B33" s="416"/>
+      <c r="C33" s="416"/>
+      <c r="D33" s="416"/>
+      <c r="E33" s="414"/>
+      <c r="F33" s="414"/>
+      <c r="G33" s="414"/>
+      <c r="H33" s="338"/>
+      <c r="I33" s="339"/>
+      <c r="J33" s="339"/>
+      <c r="K33" s="310"/>
+      <c r="L33" s="310"/>
+      <c r="M33" s="310"/>
+      <c r="N33" s="311"/>
+      <c r="O33" s="341"/>
+      <c r="P33" s="339"/>
+      <c r="Q33" s="339"/>
+      <c r="R33" s="339"/>
+      <c r="S33" s="339"/>
+      <c r="T33" s="339"/>
+      <c r="U33" s="339"/>
+      <c r="V33" s="310"/>
+      <c r="W33" s="310"/>
+      <c r="X33" s="310"/>
+      <c r="Y33" s="310"/>
+      <c r="Z33" s="311"/>
+      <c r="AA33" s="339"/>
+      <c r="AB33" s="339"/>
+      <c r="AC33" s="339"/>
+      <c r="AD33" s="339"/>
+      <c r="AE33" s="339"/>
+      <c r="AF33" s="339"/>
+      <c r="AG33" s="339"/>
+      <c r="AH33" s="339"/>
+      <c r="AI33" s="310"/>
+      <c r="AJ33" s="310"/>
+      <c r="AK33" s="310"/>
+      <c r="AL33" s="310"/>
+      <c r="AM33" s="311"/>
+      <c r="AN33" s="314"/>
+      <c r="AO33" s="314"/>
+      <c r="AP33" s="314"/>
+      <c r="AQ33" s="314"/>
+      <c r="AR33" s="314"/>
+      <c r="AS33" s="315"/>
+      <c r="AT33" s="317"/>
+      <c r="AU33" s="310"/>
+      <c r="AV33" s="310"/>
+      <c r="AW33" s="310"/>
+      <c r="AX33" s="310"/>
+      <c r="AY33" s="310"/>
+      <c r="AZ33" s="310"/>
+      <c r="BA33" s="310"/>
+      <c r="BB33" s="310"/>
+      <c r="BC33" s="310"/>
+      <c r="BD33" s="310"/>
+      <c r="BE33" s="318"/>
     </row>
     <row r="34" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="37"/>
-[...55 lines deleted...]
-      <c r="BE34" s="248"/>
+      <c r="A34" s="417"/>
+      <c r="B34" s="416"/>
+      <c r="C34" s="416"/>
+      <c r="D34" s="416"/>
+      <c r="E34" s="414"/>
+      <c r="F34" s="414"/>
+      <c r="G34" s="414"/>
+      <c r="H34" s="338"/>
+      <c r="I34" s="339"/>
+      <c r="J34" s="339"/>
+      <c r="K34" s="310"/>
+      <c r="L34" s="310"/>
+      <c r="M34" s="310"/>
+      <c r="N34" s="311"/>
+      <c r="O34" s="341"/>
+      <c r="P34" s="339"/>
+      <c r="Q34" s="339"/>
+      <c r="R34" s="339"/>
+      <c r="S34" s="339"/>
+      <c r="T34" s="339"/>
+      <c r="U34" s="339"/>
+      <c r="V34" s="310"/>
+      <c r="W34" s="310"/>
+      <c r="X34" s="310"/>
+      <c r="Y34" s="310"/>
+      <c r="Z34" s="311"/>
+      <c r="AA34" s="339"/>
+      <c r="AB34" s="339"/>
+      <c r="AC34" s="339"/>
+      <c r="AD34" s="339"/>
+      <c r="AE34" s="339"/>
+      <c r="AF34" s="339"/>
+      <c r="AG34" s="339"/>
+      <c r="AH34" s="339"/>
+      <c r="AI34" s="310"/>
+      <c r="AJ34" s="310"/>
+      <c r="AK34" s="310"/>
+      <c r="AL34" s="310"/>
+      <c r="AM34" s="311"/>
+      <c r="AN34" s="314"/>
+      <c r="AO34" s="314"/>
+      <c r="AP34" s="314"/>
+      <c r="AQ34" s="314"/>
+      <c r="AR34" s="314"/>
+      <c r="AS34" s="315"/>
+      <c r="AT34" s="317"/>
+      <c r="AU34" s="310"/>
+      <c r="AV34" s="310"/>
+      <c r="AW34" s="310"/>
+      <c r="AX34" s="310"/>
+      <c r="AY34" s="310"/>
+      <c r="AZ34" s="310"/>
+      <c r="BA34" s="310"/>
+      <c r="BB34" s="310"/>
+      <c r="BC34" s="310"/>
+      <c r="BD34" s="310"/>
+      <c r="BE34" s="318"/>
     </row>
     <row r="35" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="37"/>
-[...55 lines deleted...]
-      <c r="BE35" s="248"/>
+      <c r="A35" s="417"/>
+      <c r="B35" s="416"/>
+      <c r="C35" s="416"/>
+      <c r="D35" s="416"/>
+      <c r="E35" s="414"/>
+      <c r="F35" s="414"/>
+      <c r="G35" s="414"/>
+      <c r="H35" s="338"/>
+      <c r="I35" s="339"/>
+      <c r="J35" s="339"/>
+      <c r="K35" s="310"/>
+      <c r="L35" s="310"/>
+      <c r="M35" s="310"/>
+      <c r="N35" s="311"/>
+      <c r="O35" s="341"/>
+      <c r="P35" s="339"/>
+      <c r="Q35" s="339"/>
+      <c r="R35" s="339"/>
+      <c r="S35" s="339"/>
+      <c r="T35" s="339"/>
+      <c r="U35" s="339"/>
+      <c r="V35" s="310"/>
+      <c r="W35" s="310"/>
+      <c r="X35" s="310"/>
+      <c r="Y35" s="310"/>
+      <c r="Z35" s="311"/>
+      <c r="AA35" s="339"/>
+      <c r="AB35" s="339"/>
+      <c r="AC35" s="339"/>
+      <c r="AD35" s="339"/>
+      <c r="AE35" s="339"/>
+      <c r="AF35" s="339"/>
+      <c r="AG35" s="339"/>
+      <c r="AH35" s="339"/>
+      <c r="AI35" s="310"/>
+      <c r="AJ35" s="310"/>
+      <c r="AK35" s="310"/>
+      <c r="AL35" s="310"/>
+      <c r="AM35" s="311"/>
+      <c r="AN35" s="314"/>
+      <c r="AO35" s="314"/>
+      <c r="AP35" s="314"/>
+      <c r="AQ35" s="314"/>
+      <c r="AR35" s="314"/>
+      <c r="AS35" s="315"/>
+      <c r="AT35" s="317"/>
+      <c r="AU35" s="310"/>
+      <c r="AV35" s="310"/>
+      <c r="AW35" s="310"/>
+      <c r="AX35" s="310"/>
+      <c r="AY35" s="310"/>
+      <c r="AZ35" s="310"/>
+      <c r="BA35" s="310"/>
+      <c r="BB35" s="310"/>
+      <c r="BC35" s="310"/>
+      <c r="BD35" s="310"/>
+      <c r="BE35" s="318"/>
     </row>
     <row r="36" spans="1:57" ht="10.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="37"/>
-[...38 lines deleted...]
-      <c r="AN36" s="182" t="s">
+      <c r="A36" s="417"/>
+      <c r="B36" s="416"/>
+      <c r="C36" s="416"/>
+      <c r="D36" s="416"/>
+      <c r="E36" s="414"/>
+      <c r="F36" s="414"/>
+      <c r="G36" s="414"/>
+      <c r="H36" s="338"/>
+      <c r="I36" s="339"/>
+      <c r="J36" s="339"/>
+      <c r="K36" s="310"/>
+      <c r="L36" s="310"/>
+      <c r="M36" s="310"/>
+      <c r="N36" s="311"/>
+      <c r="O36" s="341"/>
+      <c r="P36" s="339"/>
+      <c r="Q36" s="339"/>
+      <c r="R36" s="339"/>
+      <c r="S36" s="339"/>
+      <c r="T36" s="339"/>
+      <c r="U36" s="339"/>
+      <c r="V36" s="310"/>
+      <c r="W36" s="310"/>
+      <c r="X36" s="310"/>
+      <c r="Y36" s="310"/>
+      <c r="Z36" s="311"/>
+      <c r="AA36" s="339"/>
+      <c r="AB36" s="339"/>
+      <c r="AC36" s="339"/>
+      <c r="AD36" s="339"/>
+      <c r="AE36" s="339"/>
+      <c r="AF36" s="339"/>
+      <c r="AG36" s="339"/>
+      <c r="AH36" s="339"/>
+      <c r="AI36" s="310"/>
+      <c r="AJ36" s="310"/>
+      <c r="AK36" s="310"/>
+      <c r="AL36" s="310"/>
+      <c r="AM36" s="311"/>
+      <c r="AN36" s="310" t="s">
         <v>33</v>
       </c>
-      <c r="AO36" s="182"/>
-[...15 lines deleted...]
-      <c r="BE36" s="248"/>
+      <c r="AO36" s="310"/>
+      <c r="AP36" s="310"/>
+      <c r="AQ36" s="310"/>
+      <c r="AR36" s="310"/>
+      <c r="AS36" s="311"/>
+      <c r="AT36" s="317"/>
+      <c r="AU36" s="310"/>
+      <c r="AV36" s="310"/>
+      <c r="AW36" s="310"/>
+      <c r="AX36" s="310"/>
+      <c r="AY36" s="310"/>
+      <c r="AZ36" s="310"/>
+      <c r="BA36" s="310"/>
+      <c r="BB36" s="310"/>
+      <c r="BC36" s="310"/>
+      <c r="BD36" s="310"/>
+      <c r="BE36" s="318"/>
     </row>
     <row r="37" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="37"/>
-[...44 lines deleted...]
-      <c r="AT37" s="249" t="s">
+      <c r="A37" s="417"/>
+      <c r="B37" s="416"/>
+      <c r="C37" s="416"/>
+      <c r="D37" s="416"/>
+      <c r="E37" s="414"/>
+      <c r="F37" s="414"/>
+      <c r="G37" s="414"/>
+      <c r="H37" s="338"/>
+      <c r="I37" s="339"/>
+      <c r="J37" s="339"/>
+      <c r="K37" s="310"/>
+      <c r="L37" s="310"/>
+      <c r="M37" s="310"/>
+      <c r="N37" s="311"/>
+      <c r="O37" s="341"/>
+      <c r="P37" s="339"/>
+      <c r="Q37" s="339"/>
+      <c r="R37" s="339"/>
+      <c r="S37" s="339"/>
+      <c r="T37" s="339"/>
+      <c r="U37" s="339"/>
+      <c r="V37" s="310"/>
+      <c r="W37" s="310"/>
+      <c r="X37" s="310"/>
+      <c r="Y37" s="310"/>
+      <c r="Z37" s="311"/>
+      <c r="AA37" s="339"/>
+      <c r="AB37" s="339"/>
+      <c r="AC37" s="339"/>
+      <c r="AD37" s="339"/>
+      <c r="AE37" s="339"/>
+      <c r="AF37" s="339"/>
+      <c r="AG37" s="339"/>
+      <c r="AH37" s="339"/>
+      <c r="AI37" s="310"/>
+      <c r="AJ37" s="310"/>
+      <c r="AK37" s="310"/>
+      <c r="AL37" s="310"/>
+      <c r="AM37" s="311"/>
+      <c r="AN37" s="310"/>
+      <c r="AO37" s="310"/>
+      <c r="AP37" s="310"/>
+      <c r="AQ37" s="310"/>
+      <c r="AR37" s="310"/>
+      <c r="AS37" s="311"/>
+      <c r="AT37" s="319" t="s">
         <v>34</v>
       </c>
-      <c r="AU37" s="250"/>
-[...9 lines deleted...]
-      <c r="BE37" s="251"/>
+      <c r="AU37" s="320"/>
+      <c r="AV37" s="320"/>
+      <c r="AW37" s="320"/>
+      <c r="AX37" s="320"/>
+      <c r="AY37" s="320"/>
+      <c r="AZ37" s="320"/>
+      <c r="BA37" s="320"/>
+      <c r="BB37" s="320"/>
+      <c r="BC37" s="320"/>
+      <c r="BD37" s="320"/>
+      <c r="BE37" s="321"/>
     </row>
     <row r="38" spans="1:57" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="37"/>
-[...6 lines deleted...]
-      <c r="H38" s="269" t="s">
+      <c r="A38" s="417"/>
+      <c r="B38" s="416"/>
+      <c r="C38" s="416"/>
+      <c r="D38" s="416"/>
+      <c r="E38" s="414"/>
+      <c r="F38" s="414"/>
+      <c r="G38" s="414"/>
+      <c r="H38" s="325" t="s">
         <v>35</v>
       </c>
-      <c r="I38" s="208"/>
-[...5 lines deleted...]
-      <c r="O38" s="270" t="s">
+      <c r="I38" s="326"/>
+      <c r="J38" s="326"/>
+      <c r="K38" s="326"/>
+      <c r="L38" s="326"/>
+      <c r="M38" s="326"/>
+      <c r="N38" s="327"/>
+      <c r="O38" s="328" t="s">
         <v>36</v>
       </c>
-      <c r="P38" s="208"/>
-[...10 lines deleted...]
-      <c r="AA38" s="208" t="s">
+      <c r="P38" s="326"/>
+      <c r="Q38" s="326"/>
+      <c r="R38" s="326"/>
+      <c r="S38" s="326"/>
+      <c r="T38" s="326"/>
+      <c r="U38" s="326"/>
+      <c r="V38" s="326"/>
+      <c r="W38" s="326"/>
+      <c r="X38" s="326"/>
+      <c r="Y38" s="326"/>
+      <c r="Z38" s="327"/>
+      <c r="AA38" s="326" t="s">
         <v>35</v>
       </c>
-      <c r="AB38" s="208"/>
-[...11 lines deleted...]
-      <c r="AN38" s="220" t="s">
+      <c r="AB38" s="326"/>
+      <c r="AC38" s="326"/>
+      <c r="AD38" s="326"/>
+      <c r="AE38" s="326"/>
+      <c r="AF38" s="326"/>
+      <c r="AG38" s="326"/>
+      <c r="AH38" s="326"/>
+      <c r="AI38" s="326"/>
+      <c r="AJ38" s="326"/>
+      <c r="AK38" s="326"/>
+      <c r="AL38" s="326"/>
+      <c r="AM38" s="327"/>
+      <c r="AN38" s="329" t="s">
         <v>37</v>
       </c>
-      <c r="AO38" s="220"/>
-[...15 lines deleted...]
-      <c r="BE38" s="254"/>
+      <c r="AO38" s="329"/>
+      <c r="AP38" s="329"/>
+      <c r="AQ38" s="329"/>
+      <c r="AR38" s="329"/>
+      <c r="AS38" s="330"/>
+      <c r="AT38" s="322"/>
+      <c r="AU38" s="323"/>
+      <c r="AV38" s="323"/>
+      <c r="AW38" s="323"/>
+      <c r="AX38" s="323"/>
+      <c r="AY38" s="323"/>
+      <c r="AZ38" s="323"/>
+      <c r="BA38" s="323"/>
+      <c r="BB38" s="323"/>
+      <c r="BC38" s="323"/>
+      <c r="BD38" s="323"/>
+      <c r="BE38" s="324"/>
     </row>
     <row r="39" spans="1:57" ht="19.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="37"/>
-[...6 lines deleted...]
-      <c r="H39" s="150" t="s">
+      <c r="A39" s="417"/>
+      <c r="B39" s="416"/>
+      <c r="C39" s="416"/>
+      <c r="D39" s="416"/>
+      <c r="E39" s="414"/>
+      <c r="F39" s="414"/>
+      <c r="G39" s="414"/>
+      <c r="H39" s="270" t="s">
         <v>38</v>
       </c>
-      <c r="I39" s="151"/>
-[...47 lines deleted...]
-      <c r="BE39" s="152"/>
+      <c r="I39" s="271"/>
+      <c r="J39" s="271"/>
+      <c r="K39" s="271"/>
+      <c r="L39" s="271"/>
+      <c r="M39" s="271"/>
+      <c r="N39" s="271"/>
+      <c r="O39" s="271"/>
+      <c r="P39" s="271"/>
+      <c r="Q39" s="271"/>
+      <c r="R39" s="271"/>
+      <c r="S39" s="271"/>
+      <c r="T39" s="271"/>
+      <c r="U39" s="271"/>
+      <c r="V39" s="271"/>
+      <c r="W39" s="271"/>
+      <c r="X39" s="271"/>
+      <c r="Y39" s="271"/>
+      <c r="Z39" s="271"/>
+      <c r="AA39" s="271"/>
+      <c r="AB39" s="271"/>
+      <c r="AC39" s="271"/>
+      <c r="AD39" s="271"/>
+      <c r="AE39" s="271"/>
+      <c r="AF39" s="271"/>
+      <c r="AG39" s="271"/>
+      <c r="AH39" s="271"/>
+      <c r="AI39" s="271"/>
+      <c r="AJ39" s="271"/>
+      <c r="AK39" s="271"/>
+      <c r="AL39" s="271"/>
+      <c r="AM39" s="271"/>
+      <c r="AN39" s="271"/>
+      <c r="AO39" s="271"/>
+      <c r="AP39" s="271"/>
+      <c r="AQ39" s="271"/>
+      <c r="AR39" s="271"/>
+      <c r="AS39" s="271"/>
+      <c r="AT39" s="271"/>
+      <c r="AU39" s="271"/>
+      <c r="AV39" s="271"/>
+      <c r="AW39" s="271"/>
+      <c r="AX39" s="271"/>
+      <c r="AY39" s="271"/>
+      <c r="AZ39" s="271"/>
+      <c r="BA39" s="271"/>
+      <c r="BB39" s="271"/>
+      <c r="BC39" s="271"/>
+      <c r="BD39" s="271"/>
+      <c r="BE39" s="272"/>
     </row>
     <row r="40" spans="1:57" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="37"/>
-[...6 lines deleted...]
-      <c r="H40" s="271" t="s">
+      <c r="A40" s="417"/>
+      <c r="B40" s="416"/>
+      <c r="C40" s="416"/>
+      <c r="D40" s="416"/>
+      <c r="E40" s="414"/>
+      <c r="F40" s="414"/>
+      <c r="G40" s="414"/>
+      <c r="H40" s="273" t="s">
         <v>39</v>
       </c>
-      <c r="I40" s="272"/>
-      <c r="J40" s="201" t="s">
+      <c r="I40" s="274"/>
+      <c r="J40" s="278" t="s">
         <v>40</v>
       </c>
-      <c r="K40" s="156"/>
-[...2 lines deleted...]
-      <c r="N40" s="206" t="s">
+      <c r="K40" s="279"/>
+      <c r="L40" s="279"/>
+      <c r="M40" s="280"/>
+      <c r="N40" s="284" t="s">
         <v>41</v>
       </c>
-      <c r="O40" s="207"/>
-[...33 lines deleted...]
-      <c r="AW40" s="143" t="s">
+      <c r="O40" s="285"/>
+      <c r="P40" s="285"/>
+      <c r="Q40" s="285"/>
+      <c r="R40" s="285"/>
+      <c r="S40" s="285"/>
+      <c r="T40" s="285"/>
+      <c r="U40" s="285"/>
+      <c r="V40" s="285"/>
+      <c r="W40" s="285"/>
+      <c r="X40" s="285"/>
+      <c r="Y40" s="285"/>
+      <c r="Z40" s="285"/>
+      <c r="AA40" s="285"/>
+      <c r="AB40" s="285"/>
+      <c r="AC40" s="285"/>
+      <c r="AD40" s="285"/>
+      <c r="AE40" s="285"/>
+      <c r="AF40" s="285"/>
+      <c r="AG40" s="285"/>
+      <c r="AH40" s="285"/>
+      <c r="AI40" s="285"/>
+      <c r="AJ40" s="285"/>
+      <c r="AK40" s="285"/>
+      <c r="AL40" s="285"/>
+      <c r="AM40" s="285"/>
+      <c r="AN40" s="285"/>
+      <c r="AO40" s="285"/>
+      <c r="AP40" s="285"/>
+      <c r="AQ40" s="285"/>
+      <c r="AR40" s="285"/>
+      <c r="AS40" s="285"/>
+      <c r="AT40" s="285"/>
+      <c r="AU40" s="285"/>
+      <c r="AV40" s="285"/>
+      <c r="AW40" s="286" t="s">
         <v>42</v>
       </c>
-      <c r="AX40" s="144"/>
-[...2 lines deleted...]
-      <c r="BA40" s="255" t="s">
+      <c r="AX40" s="287"/>
+      <c r="AY40" s="287"/>
+      <c r="AZ40" s="288"/>
+      <c r="BA40" s="293" t="s">
         <v>43</v>
       </c>
-      <c r="BB40" s="256"/>
-[...2 lines deleted...]
-      <c r="BE40" s="257"/>
+      <c r="BB40" s="294"/>
+      <c r="BC40" s="294"/>
+      <c r="BD40" s="294"/>
+      <c r="BE40" s="295"/>
     </row>
     <row r="41" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="37"/>
-[...12 lines deleted...]
-      <c r="N41" s="194" t="s">
+      <c r="A41" s="417"/>
+      <c r="B41" s="416"/>
+      <c r="C41" s="416"/>
+      <c r="D41" s="416"/>
+      <c r="E41" s="414"/>
+      <c r="F41" s="414"/>
+      <c r="G41" s="414"/>
+      <c r="H41" s="275"/>
+      <c r="I41" s="274"/>
+      <c r="J41" s="278"/>
+      <c r="K41" s="279"/>
+      <c r="L41" s="279"/>
+      <c r="M41" s="280"/>
+      <c r="N41" s="302" t="s">
         <v>44</v>
       </c>
-      <c r="O41" s="166"/>
-[...3 lines deleted...]
-      <c r="S41" s="170" t="s">
+      <c r="O41" s="266"/>
+      <c r="P41" s="266"/>
+      <c r="Q41" s="266"/>
+      <c r="R41" s="266"/>
+      <c r="S41" s="304" t="s">
         <v>45</v>
       </c>
-      <c r="T41" s="170"/>
-[...6 lines deleted...]
-      <c r="AA41" s="170" t="s">
+      <c r="T41" s="304"/>
+      <c r="U41" s="304"/>
+      <c r="V41" s="304"/>
+      <c r="W41" s="304"/>
+      <c r="X41" s="304"/>
+      <c r="Y41" s="304"/>
+      <c r="Z41" s="304"/>
+      <c r="AA41" s="304" t="s">
         <v>46</v>
       </c>
-      <c r="AB41" s="170"/>
-[...1 lines deleted...]
-      <c r="AD41" s="406" t="s">
+      <c r="AB41" s="304"/>
+      <c r="AC41" s="304"/>
+      <c r="AD41" s="306" t="s">
         <v>47</v>
       </c>
-      <c r="AE41" s="166"/>
-[...9 lines deleted...]
-      <c r="AO41" s="166" t="s">
+      <c r="AE41" s="266"/>
+      <c r="AF41" s="266"/>
+      <c r="AG41" s="266"/>
+      <c r="AH41" s="266"/>
+      <c r="AI41" s="266"/>
+      <c r="AJ41" s="266"/>
+      <c r="AK41" s="266"/>
+      <c r="AL41" s="266"/>
+      <c r="AM41" s="266"/>
+      <c r="AN41" s="267"/>
+      <c r="AO41" s="266" t="s">
         <v>48</v>
       </c>
-      <c r="AP41" s="166"/>
-[...14 lines deleted...]
-      <c r="BE41" s="260"/>
+      <c r="AP41" s="266"/>
+      <c r="AQ41" s="266"/>
+      <c r="AR41" s="266"/>
+      <c r="AS41" s="266"/>
+      <c r="AT41" s="266"/>
+      <c r="AU41" s="266"/>
+      <c r="AV41" s="267"/>
+      <c r="AW41" s="289"/>
+      <c r="AX41" s="287"/>
+      <c r="AY41" s="287"/>
+      <c r="AZ41" s="288"/>
+      <c r="BA41" s="296"/>
+      <c r="BB41" s="297"/>
+      <c r="BC41" s="297"/>
+      <c r="BD41" s="297"/>
+      <c r="BE41" s="298"/>
     </row>
     <row r="42" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="37"/>
-[...55 lines deleted...]
-      <c r="BE42" s="263"/>
+      <c r="A42" s="417"/>
+      <c r="B42" s="416"/>
+      <c r="C42" s="416"/>
+      <c r="D42" s="416"/>
+      <c r="E42" s="414"/>
+      <c r="F42" s="414"/>
+      <c r="G42" s="414"/>
+      <c r="H42" s="276"/>
+      <c r="I42" s="277"/>
+      <c r="J42" s="281"/>
+      <c r="K42" s="282"/>
+      <c r="L42" s="282"/>
+      <c r="M42" s="283"/>
+      <c r="N42" s="303"/>
+      <c r="O42" s="268"/>
+      <c r="P42" s="268"/>
+      <c r="Q42" s="268"/>
+      <c r="R42" s="268"/>
+      <c r="S42" s="305"/>
+      <c r="T42" s="305"/>
+      <c r="U42" s="305"/>
+      <c r="V42" s="305"/>
+      <c r="W42" s="305"/>
+      <c r="X42" s="305"/>
+      <c r="Y42" s="305"/>
+      <c r="Z42" s="305"/>
+      <c r="AA42" s="305"/>
+      <c r="AB42" s="305"/>
+      <c r="AC42" s="305"/>
+      <c r="AD42" s="307"/>
+      <c r="AE42" s="268"/>
+      <c r="AF42" s="268"/>
+      <c r="AG42" s="268"/>
+      <c r="AH42" s="268"/>
+      <c r="AI42" s="268"/>
+      <c r="AJ42" s="268"/>
+      <c r="AK42" s="268"/>
+      <c r="AL42" s="268"/>
+      <c r="AM42" s="268"/>
+      <c r="AN42" s="269"/>
+      <c r="AO42" s="268"/>
+      <c r="AP42" s="268"/>
+      <c r="AQ42" s="268"/>
+      <c r="AR42" s="268"/>
+      <c r="AS42" s="268"/>
+      <c r="AT42" s="268"/>
+      <c r="AU42" s="268"/>
+      <c r="AV42" s="269"/>
+      <c r="AW42" s="290"/>
+      <c r="AX42" s="291"/>
+      <c r="AY42" s="291"/>
+      <c r="AZ42" s="292"/>
+      <c r="BA42" s="299"/>
+      <c r="BB42" s="300"/>
+      <c r="BC42" s="300"/>
+      <c r="BD42" s="300"/>
+      <c r="BE42" s="301"/>
     </row>
     <row r="43" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="37"/>
-[...8 lines deleted...]
-      <c r="J43" s="39" t="s">
+      <c r="A43" s="417"/>
+      <c r="B43" s="416"/>
+      <c r="C43" s="416"/>
+      <c r="D43" s="416"/>
+      <c r="E43" s="414"/>
+      <c r="F43" s="414"/>
+      <c r="G43" s="414"/>
+      <c r="H43" s="224"/>
+      <c r="I43" s="225"/>
+      <c r="J43" s="228" t="s">
         <v>49</v>
       </c>
-      <c r="K43" s="40"/>
-[...45 lines deleted...]
-      <c r="BE43" s="266"/>
+      <c r="K43" s="229"/>
+      <c r="L43" s="229"/>
+      <c r="M43" s="230"/>
+      <c r="N43" s="234"/>
+      <c r="O43" s="235"/>
+      <c r="P43" s="235"/>
+      <c r="Q43" s="235"/>
+      <c r="R43" s="236"/>
+      <c r="S43" s="240"/>
+      <c r="T43" s="235"/>
+      <c r="U43" s="235"/>
+      <c r="V43" s="235"/>
+      <c r="W43" s="235"/>
+      <c r="X43" s="235"/>
+      <c r="Y43" s="235"/>
+      <c r="Z43" s="236"/>
+      <c r="AA43" s="242"/>
+      <c r="AB43" s="243"/>
+      <c r="AC43" s="244"/>
+      <c r="AD43" s="242"/>
+      <c r="AE43" s="243"/>
+      <c r="AF43" s="243"/>
+      <c r="AG43" s="243"/>
+      <c r="AH43" s="243"/>
+      <c r="AI43" s="243"/>
+      <c r="AJ43" s="243"/>
+      <c r="AK43" s="243"/>
+      <c r="AL43" s="243"/>
+      <c r="AM43" s="243"/>
+      <c r="AN43" s="244"/>
+      <c r="AO43" s="242"/>
+      <c r="AP43" s="243"/>
+      <c r="AQ43" s="243"/>
+      <c r="AR43" s="243"/>
+      <c r="AS43" s="243"/>
+      <c r="AT43" s="243"/>
+      <c r="AU43" s="243"/>
+      <c r="AV43" s="243"/>
+      <c r="AW43" s="187"/>
+      <c r="AX43" s="188"/>
+      <c r="AY43" s="188"/>
+      <c r="AZ43" s="189"/>
+      <c r="BA43" s="263"/>
+      <c r="BB43" s="264"/>
+      <c r="BC43" s="264"/>
+      <c r="BD43" s="264"/>
+      <c r="BE43" s="265"/>
     </row>
     <row r="44" spans="1:57" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="37"/>
-[...55 lines deleted...]
-      <c r="BE44" s="177"/>
+      <c r="A44" s="417"/>
+      <c r="B44" s="416"/>
+      <c r="C44" s="416"/>
+      <c r="D44" s="416"/>
+      <c r="E44" s="414"/>
+      <c r="F44" s="414"/>
+      <c r="G44" s="414"/>
+      <c r="H44" s="254"/>
+      <c r="I44" s="255"/>
+      <c r="J44" s="256"/>
+      <c r="K44" s="257"/>
+      <c r="L44" s="257"/>
+      <c r="M44" s="258"/>
+      <c r="N44" s="259"/>
+      <c r="O44" s="260"/>
+      <c r="P44" s="260"/>
+      <c r="Q44" s="260"/>
+      <c r="R44" s="261"/>
+      <c r="S44" s="262"/>
+      <c r="T44" s="260"/>
+      <c r="U44" s="260"/>
+      <c r="V44" s="260"/>
+      <c r="W44" s="260"/>
+      <c r="X44" s="260"/>
+      <c r="Y44" s="260"/>
+      <c r="Z44" s="261"/>
+      <c r="AA44" s="245"/>
+      <c r="AB44" s="246"/>
+      <c r="AC44" s="247"/>
+      <c r="AD44" s="221"/>
+      <c r="AE44" s="222"/>
+      <c r="AF44" s="222"/>
+      <c r="AG44" s="222"/>
+      <c r="AH44" s="222"/>
+      <c r="AI44" s="222"/>
+      <c r="AJ44" s="222"/>
+      <c r="AK44" s="222"/>
+      <c r="AL44" s="222"/>
+      <c r="AM44" s="222"/>
+      <c r="AN44" s="223"/>
+      <c r="AO44" s="221"/>
+      <c r="AP44" s="222"/>
+      <c r="AQ44" s="222"/>
+      <c r="AR44" s="222"/>
+      <c r="AS44" s="222"/>
+      <c r="AT44" s="222"/>
+      <c r="AU44" s="222"/>
+      <c r="AV44" s="222"/>
+      <c r="AW44" s="218"/>
+      <c r="AX44" s="219"/>
+      <c r="AY44" s="219"/>
+      <c r="AZ44" s="220"/>
+      <c r="BA44" s="251"/>
+      <c r="BB44" s="252"/>
+      <c r="BC44" s="252"/>
+      <c r="BD44" s="252"/>
+      <c r="BE44" s="253"/>
     </row>
     <row r="45" spans="1:57" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="37"/>
-[...8 lines deleted...]
-      <c r="J45" s="39" t="s">
+      <c r="A45" s="417"/>
+      <c r="B45" s="416"/>
+      <c r="C45" s="416"/>
+      <c r="D45" s="416"/>
+      <c r="E45" s="414"/>
+      <c r="F45" s="414"/>
+      <c r="G45" s="414"/>
+      <c r="H45" s="224"/>
+      <c r="I45" s="225"/>
+      <c r="J45" s="228" t="s">
         <v>49</v>
       </c>
-      <c r="K45" s="40"/>
-[...45 lines deleted...]
-      <c r="BE45" s="174"/>
+      <c r="K45" s="229"/>
+      <c r="L45" s="229"/>
+      <c r="M45" s="230"/>
+      <c r="N45" s="234"/>
+      <c r="O45" s="235"/>
+      <c r="P45" s="235"/>
+      <c r="Q45" s="235"/>
+      <c r="R45" s="236"/>
+      <c r="S45" s="240"/>
+      <c r="T45" s="235"/>
+      <c r="U45" s="235"/>
+      <c r="V45" s="235"/>
+      <c r="W45" s="235"/>
+      <c r="X45" s="235"/>
+      <c r="Y45" s="235"/>
+      <c r="Z45" s="236"/>
+      <c r="AA45" s="242"/>
+      <c r="AB45" s="243"/>
+      <c r="AC45" s="244"/>
+      <c r="AD45" s="242"/>
+      <c r="AE45" s="243"/>
+      <c r="AF45" s="243"/>
+      <c r="AG45" s="243"/>
+      <c r="AH45" s="243"/>
+      <c r="AI45" s="243"/>
+      <c r="AJ45" s="243"/>
+      <c r="AK45" s="243"/>
+      <c r="AL45" s="243"/>
+      <c r="AM45" s="243"/>
+      <c r="AN45" s="244"/>
+      <c r="AO45" s="242"/>
+      <c r="AP45" s="243"/>
+      <c r="AQ45" s="243"/>
+      <c r="AR45" s="243"/>
+      <c r="AS45" s="243"/>
+      <c r="AT45" s="243"/>
+      <c r="AU45" s="243"/>
+      <c r="AV45" s="243"/>
+      <c r="AW45" s="187"/>
+      <c r="AX45" s="188"/>
+      <c r="AY45" s="188"/>
+      <c r="AZ45" s="189"/>
+      <c r="BA45" s="248"/>
+      <c r="BB45" s="249"/>
+      <c r="BC45" s="249"/>
+      <c r="BD45" s="249"/>
+      <c r="BE45" s="250"/>
     </row>
     <row r="46" spans="1:57" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="37"/>
-[...55 lines deleted...]
-      <c r="BE46" s="177"/>
+      <c r="A46" s="417"/>
+      <c r="B46" s="416"/>
+      <c r="C46" s="416"/>
+      <c r="D46" s="416"/>
+      <c r="E46" s="414"/>
+      <c r="F46" s="414"/>
+      <c r="G46" s="414"/>
+      <c r="H46" s="254"/>
+      <c r="I46" s="255"/>
+      <c r="J46" s="256"/>
+      <c r="K46" s="257"/>
+      <c r="L46" s="257"/>
+      <c r="M46" s="258"/>
+      <c r="N46" s="259"/>
+      <c r="O46" s="260"/>
+      <c r="P46" s="260"/>
+      <c r="Q46" s="260"/>
+      <c r="R46" s="261"/>
+      <c r="S46" s="262"/>
+      <c r="T46" s="260"/>
+      <c r="U46" s="260"/>
+      <c r="V46" s="260"/>
+      <c r="W46" s="260"/>
+      <c r="X46" s="260"/>
+      <c r="Y46" s="260"/>
+      <c r="Z46" s="261"/>
+      <c r="AA46" s="245"/>
+      <c r="AB46" s="246"/>
+      <c r="AC46" s="247"/>
+      <c r="AD46" s="221"/>
+      <c r="AE46" s="222"/>
+      <c r="AF46" s="222"/>
+      <c r="AG46" s="222"/>
+      <c r="AH46" s="222"/>
+      <c r="AI46" s="222"/>
+      <c r="AJ46" s="222"/>
+      <c r="AK46" s="222"/>
+      <c r="AL46" s="222"/>
+      <c r="AM46" s="222"/>
+      <c r="AN46" s="223"/>
+      <c r="AO46" s="221"/>
+      <c r="AP46" s="222"/>
+      <c r="AQ46" s="222"/>
+      <c r="AR46" s="222"/>
+      <c r="AS46" s="222"/>
+      <c r="AT46" s="222"/>
+      <c r="AU46" s="222"/>
+      <c r="AV46" s="222"/>
+      <c r="AW46" s="218"/>
+      <c r="AX46" s="219"/>
+      <c r="AY46" s="219"/>
+      <c r="AZ46" s="220"/>
+      <c r="BA46" s="251"/>
+      <c r="BB46" s="252"/>
+      <c r="BC46" s="252"/>
+      <c r="BD46" s="252"/>
+      <c r="BE46" s="253"/>
     </row>
     <row r="47" spans="1:57" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="37"/>
-[...8 lines deleted...]
-      <c r="J47" s="39" t="s">
+      <c r="A47" s="417"/>
+      <c r="B47" s="416"/>
+      <c r="C47" s="416"/>
+      <c r="D47" s="416"/>
+      <c r="E47" s="414"/>
+      <c r="F47" s="414"/>
+      <c r="G47" s="414"/>
+      <c r="H47" s="224"/>
+      <c r="I47" s="225"/>
+      <c r="J47" s="228" t="s">
         <v>49</v>
       </c>
-      <c r="K47" s="40"/>
-[...45 lines deleted...]
-      <c r="BE47" s="174"/>
+      <c r="K47" s="229"/>
+      <c r="L47" s="229"/>
+      <c r="M47" s="230"/>
+      <c r="N47" s="234"/>
+      <c r="O47" s="235"/>
+      <c r="P47" s="235"/>
+      <c r="Q47" s="235"/>
+      <c r="R47" s="236"/>
+      <c r="S47" s="240"/>
+      <c r="T47" s="235"/>
+      <c r="U47" s="235"/>
+      <c r="V47" s="235"/>
+      <c r="W47" s="235"/>
+      <c r="X47" s="235"/>
+      <c r="Y47" s="235"/>
+      <c r="Z47" s="236"/>
+      <c r="AA47" s="242"/>
+      <c r="AB47" s="243"/>
+      <c r="AC47" s="244"/>
+      <c r="AD47" s="242"/>
+      <c r="AE47" s="243"/>
+      <c r="AF47" s="243"/>
+      <c r="AG47" s="243"/>
+      <c r="AH47" s="243"/>
+      <c r="AI47" s="243"/>
+      <c r="AJ47" s="243"/>
+      <c r="AK47" s="243"/>
+      <c r="AL47" s="243"/>
+      <c r="AM47" s="243"/>
+      <c r="AN47" s="244"/>
+      <c r="AO47" s="242"/>
+      <c r="AP47" s="243"/>
+      <c r="AQ47" s="243"/>
+      <c r="AR47" s="243"/>
+      <c r="AS47" s="243"/>
+      <c r="AT47" s="243"/>
+      <c r="AU47" s="243"/>
+      <c r="AV47" s="243"/>
+      <c r="AW47" s="187"/>
+      <c r="AX47" s="188"/>
+      <c r="AY47" s="188"/>
+      <c r="AZ47" s="189"/>
+      <c r="BA47" s="248"/>
+      <c r="BB47" s="249"/>
+      <c r="BC47" s="249"/>
+      <c r="BD47" s="249"/>
+      <c r="BE47" s="250"/>
     </row>
     <row r="48" spans="1:57" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="37"/>
-[...55 lines deleted...]
-      <c r="BE48" s="177"/>
+      <c r="A48" s="417"/>
+      <c r="B48" s="416"/>
+      <c r="C48" s="416"/>
+      <c r="D48" s="416"/>
+      <c r="E48" s="414"/>
+      <c r="F48" s="414"/>
+      <c r="G48" s="414"/>
+      <c r="H48" s="254"/>
+      <c r="I48" s="255"/>
+      <c r="J48" s="256"/>
+      <c r="K48" s="257"/>
+      <c r="L48" s="257"/>
+      <c r="M48" s="258"/>
+      <c r="N48" s="259"/>
+      <c r="O48" s="260"/>
+      <c r="P48" s="260"/>
+      <c r="Q48" s="260"/>
+      <c r="R48" s="261"/>
+      <c r="S48" s="262"/>
+      <c r="T48" s="260"/>
+      <c r="U48" s="260"/>
+      <c r="V48" s="260"/>
+      <c r="W48" s="260"/>
+      <c r="X48" s="260"/>
+      <c r="Y48" s="260"/>
+      <c r="Z48" s="261"/>
+      <c r="AA48" s="245"/>
+      <c r="AB48" s="246"/>
+      <c r="AC48" s="247"/>
+      <c r="AD48" s="221"/>
+      <c r="AE48" s="222"/>
+      <c r="AF48" s="222"/>
+      <c r="AG48" s="222"/>
+      <c r="AH48" s="222"/>
+      <c r="AI48" s="222"/>
+      <c r="AJ48" s="222"/>
+      <c r="AK48" s="222"/>
+      <c r="AL48" s="222"/>
+      <c r="AM48" s="222"/>
+      <c r="AN48" s="223"/>
+      <c r="AO48" s="221"/>
+      <c r="AP48" s="222"/>
+      <c r="AQ48" s="222"/>
+      <c r="AR48" s="222"/>
+      <c r="AS48" s="222"/>
+      <c r="AT48" s="222"/>
+      <c r="AU48" s="222"/>
+      <c r="AV48" s="222"/>
+      <c r="AW48" s="218"/>
+      <c r="AX48" s="219"/>
+      <c r="AY48" s="219"/>
+      <c r="AZ48" s="220"/>
+      <c r="BA48" s="251"/>
+      <c r="BB48" s="252"/>
+      <c r="BC48" s="252"/>
+      <c r="BD48" s="252"/>
+      <c r="BE48" s="253"/>
     </row>
     <row r="49" spans="1:57" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="37"/>
-[...8 lines deleted...]
-      <c r="J49" s="39" t="s">
+      <c r="A49" s="417"/>
+      <c r="B49" s="416"/>
+      <c r="C49" s="416"/>
+      <c r="D49" s="416"/>
+      <c r="E49" s="414"/>
+      <c r="F49" s="414"/>
+      <c r="G49" s="414"/>
+      <c r="H49" s="224"/>
+      <c r="I49" s="225"/>
+      <c r="J49" s="228" t="s">
         <v>49</v>
       </c>
-      <c r="K49" s="40"/>
-[...45 lines deleted...]
-      <c r="BE49" s="317"/>
+      <c r="K49" s="229"/>
+      <c r="L49" s="229"/>
+      <c r="M49" s="230"/>
+      <c r="N49" s="234"/>
+      <c r="O49" s="235"/>
+      <c r="P49" s="235"/>
+      <c r="Q49" s="235"/>
+      <c r="R49" s="236"/>
+      <c r="S49" s="240"/>
+      <c r="T49" s="235"/>
+      <c r="U49" s="235"/>
+      <c r="V49" s="235"/>
+      <c r="W49" s="235"/>
+      <c r="X49" s="235"/>
+      <c r="Y49" s="235"/>
+      <c r="Z49" s="236"/>
+      <c r="AA49" s="242"/>
+      <c r="AB49" s="243"/>
+      <c r="AC49" s="244"/>
+      <c r="AD49" s="242"/>
+      <c r="AE49" s="243"/>
+      <c r="AF49" s="243"/>
+      <c r="AG49" s="243"/>
+      <c r="AH49" s="243"/>
+      <c r="AI49" s="243"/>
+      <c r="AJ49" s="243"/>
+      <c r="AK49" s="243"/>
+      <c r="AL49" s="243"/>
+      <c r="AM49" s="243"/>
+      <c r="AN49" s="244"/>
+      <c r="AO49" s="242"/>
+      <c r="AP49" s="243"/>
+      <c r="AQ49" s="243"/>
+      <c r="AR49" s="243"/>
+      <c r="AS49" s="243"/>
+      <c r="AT49" s="243"/>
+      <c r="AU49" s="243"/>
+      <c r="AV49" s="243"/>
+      <c r="AW49" s="187"/>
+      <c r="AX49" s="188"/>
+      <c r="AY49" s="188"/>
+      <c r="AZ49" s="189"/>
+      <c r="BA49" s="193"/>
+      <c r="BB49" s="194"/>
+      <c r="BC49" s="194"/>
+      <c r="BD49" s="194"/>
+      <c r="BE49" s="195"/>
     </row>
     <row r="50" spans="1:57" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="37"/>
-[...55 lines deleted...]
-      <c r="BE50" s="323"/>
+      <c r="A50" s="417"/>
+      <c r="B50" s="416"/>
+      <c r="C50" s="416"/>
+      <c r="D50" s="416"/>
+      <c r="E50" s="414"/>
+      <c r="F50" s="414"/>
+      <c r="G50" s="414"/>
+      <c r="H50" s="254"/>
+      <c r="I50" s="255"/>
+      <c r="J50" s="256"/>
+      <c r="K50" s="257"/>
+      <c r="L50" s="257"/>
+      <c r="M50" s="258"/>
+      <c r="N50" s="259"/>
+      <c r="O50" s="260"/>
+      <c r="P50" s="260"/>
+      <c r="Q50" s="260"/>
+      <c r="R50" s="261"/>
+      <c r="S50" s="262"/>
+      <c r="T50" s="260"/>
+      <c r="U50" s="260"/>
+      <c r="V50" s="260"/>
+      <c r="W50" s="260"/>
+      <c r="X50" s="260"/>
+      <c r="Y50" s="260"/>
+      <c r="Z50" s="261"/>
+      <c r="AA50" s="245"/>
+      <c r="AB50" s="246"/>
+      <c r="AC50" s="247"/>
+      <c r="AD50" s="221"/>
+      <c r="AE50" s="222"/>
+      <c r="AF50" s="222"/>
+      <c r="AG50" s="222"/>
+      <c r="AH50" s="222"/>
+      <c r="AI50" s="222"/>
+      <c r="AJ50" s="222"/>
+      <c r="AK50" s="222"/>
+      <c r="AL50" s="222"/>
+      <c r="AM50" s="222"/>
+      <c r="AN50" s="223"/>
+      <c r="AO50" s="221"/>
+      <c r="AP50" s="222"/>
+      <c r="AQ50" s="222"/>
+      <c r="AR50" s="222"/>
+      <c r="AS50" s="222"/>
+      <c r="AT50" s="222"/>
+      <c r="AU50" s="222"/>
+      <c r="AV50" s="222"/>
+      <c r="AW50" s="218"/>
+      <c r="AX50" s="219"/>
+      <c r="AY50" s="219"/>
+      <c r="AZ50" s="220"/>
+      <c r="BA50" s="196"/>
+      <c r="BB50" s="197"/>
+      <c r="BC50" s="197"/>
+      <c r="BD50" s="197"/>
+      <c r="BE50" s="198"/>
     </row>
     <row r="51" spans="1:57" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="37"/>
-[...8 lines deleted...]
-      <c r="J51" s="39" t="s">
+      <c r="A51" s="417"/>
+      <c r="B51" s="416"/>
+      <c r="C51" s="416"/>
+      <c r="D51" s="416"/>
+      <c r="E51" s="414"/>
+      <c r="F51" s="414"/>
+      <c r="G51" s="414"/>
+      <c r="H51" s="224"/>
+      <c r="I51" s="225"/>
+      <c r="J51" s="228" t="s">
         <v>49</v>
       </c>
-      <c r="K51" s="40"/>
-[...45 lines deleted...]
-      <c r="BE51" s="317"/>
+      <c r="K51" s="229"/>
+      <c r="L51" s="229"/>
+      <c r="M51" s="230"/>
+      <c r="N51" s="234"/>
+      <c r="O51" s="235"/>
+      <c r="P51" s="235"/>
+      <c r="Q51" s="235"/>
+      <c r="R51" s="236"/>
+      <c r="S51" s="240"/>
+      <c r="T51" s="235"/>
+      <c r="U51" s="235"/>
+      <c r="V51" s="235"/>
+      <c r="W51" s="235"/>
+      <c r="X51" s="235"/>
+      <c r="Y51" s="235"/>
+      <c r="Z51" s="236"/>
+      <c r="AA51" s="242"/>
+      <c r="AB51" s="243"/>
+      <c r="AC51" s="244"/>
+      <c r="AD51" s="242"/>
+      <c r="AE51" s="243"/>
+      <c r="AF51" s="243"/>
+      <c r="AG51" s="243"/>
+      <c r="AH51" s="243"/>
+      <c r="AI51" s="243"/>
+      <c r="AJ51" s="243"/>
+      <c r="AK51" s="243"/>
+      <c r="AL51" s="243"/>
+      <c r="AM51" s="243"/>
+      <c r="AN51" s="244"/>
+      <c r="AO51" s="242"/>
+      <c r="AP51" s="243"/>
+      <c r="AQ51" s="243"/>
+      <c r="AR51" s="243"/>
+      <c r="AS51" s="243"/>
+      <c r="AT51" s="243"/>
+      <c r="AU51" s="243"/>
+      <c r="AV51" s="243"/>
+      <c r="AW51" s="187"/>
+      <c r="AX51" s="188"/>
+      <c r="AY51" s="188"/>
+      <c r="AZ51" s="189"/>
+      <c r="BA51" s="193"/>
+      <c r="BB51" s="194"/>
+      <c r="BC51" s="194"/>
+      <c r="BD51" s="194"/>
+      <c r="BE51" s="195"/>
     </row>
     <row r="52" spans="1:57" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="37"/>
-[...55 lines deleted...]
-      <c r="BE52" s="323"/>
+      <c r="A52" s="417"/>
+      <c r="B52" s="416"/>
+      <c r="C52" s="416"/>
+      <c r="D52" s="416"/>
+      <c r="E52" s="414"/>
+      <c r="F52" s="414"/>
+      <c r="G52" s="414"/>
+      <c r="H52" s="226"/>
+      <c r="I52" s="227"/>
+      <c r="J52" s="231"/>
+      <c r="K52" s="232"/>
+      <c r="L52" s="232"/>
+      <c r="M52" s="233"/>
+      <c r="N52" s="237"/>
+      <c r="O52" s="238"/>
+      <c r="P52" s="238"/>
+      <c r="Q52" s="238"/>
+      <c r="R52" s="239"/>
+      <c r="S52" s="241"/>
+      <c r="T52" s="238"/>
+      <c r="U52" s="238"/>
+      <c r="V52" s="238"/>
+      <c r="W52" s="238"/>
+      <c r="X52" s="238"/>
+      <c r="Y52" s="238"/>
+      <c r="Z52" s="239"/>
+      <c r="AA52" s="245"/>
+      <c r="AB52" s="246"/>
+      <c r="AC52" s="247"/>
+      <c r="AD52" s="199"/>
+      <c r="AE52" s="200"/>
+      <c r="AF52" s="200"/>
+      <c r="AG52" s="200"/>
+      <c r="AH52" s="200"/>
+      <c r="AI52" s="200"/>
+      <c r="AJ52" s="200"/>
+      <c r="AK52" s="200"/>
+      <c r="AL52" s="200"/>
+      <c r="AM52" s="200"/>
+      <c r="AN52" s="201"/>
+      <c r="AO52" s="245"/>
+      <c r="AP52" s="246"/>
+      <c r="AQ52" s="246"/>
+      <c r="AR52" s="246"/>
+      <c r="AS52" s="246"/>
+      <c r="AT52" s="246"/>
+      <c r="AU52" s="246"/>
+      <c r="AV52" s="246"/>
+      <c r="AW52" s="190"/>
+      <c r="AX52" s="191"/>
+      <c r="AY52" s="191"/>
+      <c r="AZ52" s="192"/>
+      <c r="BA52" s="196"/>
+      <c r="BB52" s="197"/>
+      <c r="BC52" s="197"/>
+      <c r="BD52" s="197"/>
+      <c r="BE52" s="198"/>
     </row>
     <row r="53" spans="1:57" ht="19.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="37"/>
-[...6 lines deleted...]
-      <c r="H53" s="163" t="s">
+      <c r="A53" s="417"/>
+      <c r="B53" s="416"/>
+      <c r="C53" s="416"/>
+      <c r="D53" s="416"/>
+      <c r="E53" s="414"/>
+      <c r="F53" s="414"/>
+      <c r="G53" s="414"/>
+      <c r="H53" s="202" t="s">
         <v>50</v>
       </c>
-      <c r="I53" s="164"/>
-[...47 lines deleted...]
-      <c r="BE53" s="317"/>
+      <c r="I53" s="203"/>
+      <c r="J53" s="203"/>
+      <c r="K53" s="203"/>
+      <c r="L53" s="203"/>
+      <c r="M53" s="203"/>
+      <c r="N53" s="203"/>
+      <c r="O53" s="203"/>
+      <c r="P53" s="203"/>
+      <c r="Q53" s="203"/>
+      <c r="R53" s="203"/>
+      <c r="S53" s="203"/>
+      <c r="T53" s="203"/>
+      <c r="U53" s="203"/>
+      <c r="V53" s="203"/>
+      <c r="W53" s="203"/>
+      <c r="X53" s="203"/>
+      <c r="Y53" s="203"/>
+      <c r="Z53" s="203"/>
+      <c r="AA53" s="203"/>
+      <c r="AB53" s="203"/>
+      <c r="AC53" s="203"/>
+      <c r="AD53" s="203"/>
+      <c r="AE53" s="203"/>
+      <c r="AF53" s="203"/>
+      <c r="AG53" s="203"/>
+      <c r="AH53" s="203"/>
+      <c r="AI53" s="203"/>
+      <c r="AJ53" s="203"/>
+      <c r="AK53" s="203"/>
+      <c r="AL53" s="203"/>
+      <c r="AM53" s="203"/>
+      <c r="AN53" s="203"/>
+      <c r="AO53" s="203"/>
+      <c r="AP53" s="203"/>
+      <c r="AQ53" s="203"/>
+      <c r="AR53" s="203"/>
+      <c r="AS53" s="203"/>
+      <c r="AT53" s="203"/>
+      <c r="AU53" s="203"/>
+      <c r="AV53" s="203"/>
+      <c r="AW53" s="203"/>
+      <c r="AX53" s="203"/>
+      <c r="AY53" s="203"/>
+      <c r="AZ53" s="203"/>
+      <c r="BA53" s="193"/>
+      <c r="BB53" s="194"/>
+      <c r="BC53" s="194"/>
+      <c r="BD53" s="194"/>
+      <c r="BE53" s="195"/>
     </row>
     <row r="54" spans="1:57" ht="13.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="37"/>
-[...6 lines deleted...]
-      <c r="H54" s="84" t="s">
+      <c r="A54" s="417"/>
+      <c r="B54" s="416"/>
+      <c r="C54" s="416"/>
+      <c r="D54" s="416"/>
+      <c r="E54" s="414"/>
+      <c r="F54" s="414"/>
+      <c r="G54" s="414"/>
+      <c r="H54" s="207" t="s">
         <v>51</v>
       </c>
-      <c r="I54" s="92" t="s">
+      <c r="I54" s="209" t="s">
         <v>52</v>
       </c>
-      <c r="J54" s="93"/>
-[...38 lines deleted...]
-      <c r="AW54" s="161" t="s">
+      <c r="J54" s="210"/>
+      <c r="K54" s="210"/>
+      <c r="L54" s="210"/>
+      <c r="M54" s="210"/>
+      <c r="N54" s="210"/>
+      <c r="O54" s="210"/>
+      <c r="P54" s="210"/>
+      <c r="Q54" s="210"/>
+      <c r="R54" s="210"/>
+      <c r="S54" s="210"/>
+      <c r="T54" s="210"/>
+      <c r="U54" s="210"/>
+      <c r="V54" s="210"/>
+      <c r="W54" s="210"/>
+      <c r="X54" s="210"/>
+      <c r="Y54" s="210"/>
+      <c r="Z54" s="210"/>
+      <c r="AA54" s="210"/>
+      <c r="AB54" s="210"/>
+      <c r="AC54" s="210"/>
+      <c r="AD54" s="210"/>
+      <c r="AE54" s="210"/>
+      <c r="AF54" s="210"/>
+      <c r="AG54" s="210"/>
+      <c r="AH54" s="210"/>
+      <c r="AI54" s="210"/>
+      <c r="AJ54" s="210"/>
+      <c r="AK54" s="210"/>
+      <c r="AL54" s="210"/>
+      <c r="AM54" s="210"/>
+      <c r="AN54" s="210"/>
+      <c r="AO54" s="210"/>
+      <c r="AP54" s="210"/>
+      <c r="AQ54" s="210"/>
+      <c r="AR54" s="210"/>
+      <c r="AS54" s="210"/>
+      <c r="AT54" s="210"/>
+      <c r="AU54" s="210"/>
+      <c r="AV54" s="210"/>
+      <c r="AW54" s="212" t="s">
         <v>53</v>
       </c>
-      <c r="AX54" s="161"/>
-[...6 lines deleted...]
-      <c r="BE54" s="320"/>
+      <c r="AX54" s="212"/>
+      <c r="AY54" s="212"/>
+      <c r="AZ54" s="212"/>
+      <c r="BA54" s="204"/>
+      <c r="BB54" s="205"/>
+      <c r="BC54" s="205"/>
+      <c r="BD54" s="205"/>
+      <c r="BE54" s="206"/>
     </row>
     <row r="55" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="37"/>
-[...55 lines deleted...]
-      <c r="BE55" s="320"/>
+      <c r="A55" s="417"/>
+      <c r="B55" s="416"/>
+      <c r="C55" s="416"/>
+      <c r="D55" s="416"/>
+      <c r="E55" s="414"/>
+      <c r="F55" s="414"/>
+      <c r="G55" s="414"/>
+      <c r="H55" s="208"/>
+      <c r="I55" s="211"/>
+      <c r="J55" s="211"/>
+      <c r="K55" s="211"/>
+      <c r="L55" s="211"/>
+      <c r="M55" s="211"/>
+      <c r="N55" s="211"/>
+      <c r="O55" s="211"/>
+      <c r="P55" s="211"/>
+      <c r="Q55" s="211"/>
+      <c r="R55" s="211"/>
+      <c r="S55" s="211"/>
+      <c r="T55" s="211"/>
+      <c r="U55" s="211"/>
+      <c r="V55" s="211"/>
+      <c r="W55" s="211"/>
+      <c r="X55" s="211"/>
+      <c r="Y55" s="211"/>
+      <c r="Z55" s="211"/>
+      <c r="AA55" s="211"/>
+      <c r="AB55" s="211"/>
+      <c r="AC55" s="211"/>
+      <c r="AD55" s="211"/>
+      <c r="AE55" s="211"/>
+      <c r="AF55" s="211"/>
+      <c r="AG55" s="211"/>
+      <c r="AH55" s="211"/>
+      <c r="AI55" s="211"/>
+      <c r="AJ55" s="211"/>
+      <c r="AK55" s="211"/>
+      <c r="AL55" s="211"/>
+      <c r="AM55" s="211"/>
+      <c r="AN55" s="211"/>
+      <c r="AO55" s="211"/>
+      <c r="AP55" s="211"/>
+      <c r="AQ55" s="211"/>
+      <c r="AR55" s="211"/>
+      <c r="AS55" s="211"/>
+      <c r="AT55" s="211"/>
+      <c r="AU55" s="211"/>
+      <c r="AV55" s="211"/>
+      <c r="AW55" s="213"/>
+      <c r="AX55" s="213"/>
+      <c r="AY55" s="213"/>
+      <c r="AZ55" s="213"/>
+      <c r="BA55" s="204"/>
+      <c r="BB55" s="205"/>
+      <c r="BC55" s="205"/>
+      <c r="BD55" s="205"/>
+      <c r="BE55" s="206"/>
     </row>
     <row r="56" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="37"/>
-[...6 lines deleted...]
-      <c r="H56" s="86" t="s">
+      <c r="A56" s="417"/>
+      <c r="B56" s="416"/>
+      <c r="C56" s="416"/>
+      <c r="D56" s="416"/>
+      <c r="E56" s="414"/>
+      <c r="F56" s="414"/>
+      <c r="G56" s="414"/>
+      <c r="H56" s="214" t="s">
         <v>54</v>
       </c>
-      <c r="I56" s="88" t="s">
+      <c r="I56" s="216" t="s">
         <v>55</v>
       </c>
-      <c r="J56" s="88"/>
-[...30 lines deleted...]
-      <c r="AO56" s="103" t="s">
+      <c r="J56" s="216"/>
+      <c r="K56" s="216"/>
+      <c r="L56" s="216"/>
+      <c r="M56" s="216"/>
+      <c r="N56" s="216"/>
+      <c r="O56" s="216"/>
+      <c r="P56" s="216"/>
+      <c r="Q56" s="216"/>
+      <c r="R56" s="216"/>
+      <c r="S56" s="216"/>
+      <c r="T56" s="216"/>
+      <c r="U56" s="216"/>
+      <c r="V56" s="216"/>
+      <c r="W56" s="216"/>
+      <c r="X56" s="216"/>
+      <c r="Y56" s="216"/>
+      <c r="Z56" s="216"/>
+      <c r="AA56" s="216"/>
+      <c r="AB56" s="216"/>
+      <c r="AC56" s="216"/>
+      <c r="AD56" s="216"/>
+      <c r="AE56" s="216"/>
+      <c r="AF56" s="216"/>
+      <c r="AG56" s="216"/>
+      <c r="AH56" s="216"/>
+      <c r="AI56" s="216"/>
+      <c r="AJ56" s="216"/>
+      <c r="AK56" s="216"/>
+      <c r="AL56" s="216"/>
+      <c r="AM56" s="216"/>
+      <c r="AN56" s="216"/>
+      <c r="AO56" s="178" t="s">
         <v>56</v>
       </c>
-      <c r="AP56" s="103"/>
-[...6 lines deleted...]
-      <c r="AW56" s="291" t="s">
+      <c r="AP56" s="178"/>
+      <c r="AQ56" s="178"/>
+      <c r="AR56" s="178"/>
+      <c r="AS56" s="178"/>
+      <c r="AT56" s="178"/>
+      <c r="AU56" s="178"/>
+      <c r="AV56" s="178"/>
+      <c r="AW56" s="179" t="s">
         <v>53</v>
       </c>
-      <c r="AX56" s="291"/>
-[...6 lines deleted...]
-      <c r="BE56" s="320"/>
+      <c r="AX56" s="179"/>
+      <c r="AY56" s="179"/>
+      <c r="AZ56" s="180"/>
+      <c r="BA56" s="204"/>
+      <c r="BB56" s="205"/>
+      <c r="BC56" s="205"/>
+      <c r="BD56" s="205"/>
+      <c r="BE56" s="206"/>
     </row>
     <row r="57" spans="1:57" ht="13.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="37"/>
-[...39 lines deleted...]
-      <c r="AO57" s="104" t="s">
+      <c r="A57" s="417"/>
+      <c r="B57" s="416"/>
+      <c r="C57" s="416"/>
+      <c r="D57" s="416"/>
+      <c r="E57" s="414"/>
+      <c r="F57" s="414"/>
+      <c r="G57" s="414"/>
+      <c r="H57" s="215"/>
+      <c r="I57" s="217"/>
+      <c r="J57" s="217"/>
+      <c r="K57" s="217"/>
+      <c r="L57" s="217"/>
+      <c r="M57" s="217"/>
+      <c r="N57" s="217"/>
+      <c r="O57" s="217"/>
+      <c r="P57" s="217"/>
+      <c r="Q57" s="217"/>
+      <c r="R57" s="217"/>
+      <c r="S57" s="217"/>
+      <c r="T57" s="217"/>
+      <c r="U57" s="217"/>
+      <c r="V57" s="217"/>
+      <c r="W57" s="217"/>
+      <c r="X57" s="217"/>
+      <c r="Y57" s="217"/>
+      <c r="Z57" s="217"/>
+      <c r="AA57" s="217"/>
+      <c r="AB57" s="217"/>
+      <c r="AC57" s="217"/>
+      <c r="AD57" s="217"/>
+      <c r="AE57" s="217"/>
+      <c r="AF57" s="217"/>
+      <c r="AG57" s="217"/>
+      <c r="AH57" s="217"/>
+      <c r="AI57" s="217"/>
+      <c r="AJ57" s="217"/>
+      <c r="AK57" s="217"/>
+      <c r="AL57" s="217"/>
+      <c r="AM57" s="217"/>
+      <c r="AN57" s="217"/>
+      <c r="AO57" s="181" t="s">
         <v>57</v>
       </c>
-      <c r="AP57" s="104"/>
-[...6 lines deleted...]
-      <c r="AW57" s="54" t="s">
+      <c r="AP57" s="181"/>
+      <c r="AQ57" s="181"/>
+      <c r="AR57" s="181"/>
+      <c r="AS57" s="181"/>
+      <c r="AT57" s="181"/>
+      <c r="AU57" s="181"/>
+      <c r="AV57" s="181"/>
+      <c r="AW57" s="182" t="s">
         <v>53</v>
       </c>
-      <c r="AX57" s="54"/>
-[...6 lines deleted...]
-      <c r="BE57" s="323"/>
+      <c r="AX57" s="182"/>
+      <c r="AY57" s="182"/>
+      <c r="AZ57" s="183"/>
+      <c r="BA57" s="196"/>
+      <c r="BB57" s="197"/>
+      <c r="BC57" s="197"/>
+      <c r="BD57" s="197"/>
+      <c r="BE57" s="198"/>
     </row>
     <row r="58" spans="1:57" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="37"/>
-[...6 lines deleted...]
-      <c r="H58" s="56" t="s">
+      <c r="A58" s="417"/>
+      <c r="B58" s="416"/>
+      <c r="C58" s="416"/>
+      <c r="D58" s="416"/>
+      <c r="E58" s="414"/>
+      <c r="F58" s="414"/>
+      <c r="G58" s="414"/>
+      <c r="H58" s="184" t="s">
         <v>58</v>
       </c>
-      <c r="I58" s="57"/>
-[...1 lines deleted...]
-      <c r="K58" s="293" t="s">
+      <c r="I58" s="185"/>
+      <c r="J58" s="186"/>
+      <c r="K58" s="168" t="s">
         <v>59</v>
       </c>
-      <c r="L58" s="293"/>
-[...44 lines deleted...]
-      <c r="BE58" s="294"/>
+      <c r="L58" s="168"/>
+      <c r="M58" s="168"/>
+      <c r="N58" s="168"/>
+      <c r="O58" s="168"/>
+      <c r="P58" s="168"/>
+      <c r="Q58" s="168"/>
+      <c r="R58" s="168"/>
+      <c r="S58" s="168"/>
+      <c r="T58" s="168"/>
+      <c r="U58" s="168"/>
+      <c r="V58" s="168"/>
+      <c r="W58" s="168"/>
+      <c r="X58" s="168"/>
+      <c r="Y58" s="168"/>
+      <c r="Z58" s="168"/>
+      <c r="AA58" s="168"/>
+      <c r="AB58" s="168"/>
+      <c r="AC58" s="168"/>
+      <c r="AD58" s="168"/>
+      <c r="AE58" s="168"/>
+      <c r="AF58" s="168"/>
+      <c r="AG58" s="168"/>
+      <c r="AH58" s="168"/>
+      <c r="AI58" s="168"/>
+      <c r="AJ58" s="168"/>
+      <c r="AK58" s="168"/>
+      <c r="AL58" s="168"/>
+      <c r="AM58" s="168"/>
+      <c r="AN58" s="168"/>
+      <c r="AO58" s="168"/>
+      <c r="AP58" s="168"/>
+      <c r="AQ58" s="168"/>
+      <c r="AR58" s="168"/>
+      <c r="AS58" s="168"/>
+      <c r="AT58" s="168"/>
+      <c r="AU58" s="168"/>
+      <c r="AV58" s="168"/>
+      <c r="AW58" s="168"/>
+      <c r="AX58" s="168"/>
+      <c r="AY58" s="168"/>
+      <c r="AZ58" s="168"/>
+      <c r="BA58" s="168"/>
+      <c r="BB58" s="168"/>
+      <c r="BC58" s="168"/>
+      <c r="BD58" s="168"/>
+      <c r="BE58" s="169"/>
     </row>
     <row r="59" spans="1:57" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="37"/>
-[...55 lines deleted...]
-      <c r="BE59" s="296"/>
+      <c r="A59" s="417"/>
+      <c r="B59" s="416"/>
+      <c r="C59" s="416"/>
+      <c r="D59" s="416"/>
+      <c r="E59" s="414"/>
+      <c r="F59" s="414"/>
+      <c r="G59" s="414"/>
+      <c r="H59" s="163"/>
+      <c r="I59" s="164"/>
+      <c r="J59" s="165"/>
+      <c r="K59" s="170"/>
+      <c r="L59" s="170"/>
+      <c r="M59" s="170"/>
+      <c r="N59" s="170"/>
+      <c r="O59" s="170"/>
+      <c r="P59" s="170"/>
+      <c r="Q59" s="170"/>
+      <c r="R59" s="170"/>
+      <c r="S59" s="170"/>
+      <c r="T59" s="170"/>
+      <c r="U59" s="170"/>
+      <c r="V59" s="170"/>
+      <c r="W59" s="170"/>
+      <c r="X59" s="170"/>
+      <c r="Y59" s="170"/>
+      <c r="Z59" s="170"/>
+      <c r="AA59" s="170"/>
+      <c r="AB59" s="170"/>
+      <c r="AC59" s="170"/>
+      <c r="AD59" s="170"/>
+      <c r="AE59" s="170"/>
+      <c r="AF59" s="170"/>
+      <c r="AG59" s="170"/>
+      <c r="AH59" s="170"/>
+      <c r="AI59" s="170"/>
+      <c r="AJ59" s="170"/>
+      <c r="AK59" s="170"/>
+      <c r="AL59" s="170"/>
+      <c r="AM59" s="170"/>
+      <c r="AN59" s="170"/>
+      <c r="AO59" s="170"/>
+      <c r="AP59" s="170"/>
+      <c r="AQ59" s="170"/>
+      <c r="AR59" s="170"/>
+      <c r="AS59" s="170"/>
+      <c r="AT59" s="170"/>
+      <c r="AU59" s="170"/>
+      <c r="AV59" s="170"/>
+      <c r="AW59" s="170"/>
+      <c r="AX59" s="170"/>
+      <c r="AY59" s="170"/>
+      <c r="AZ59" s="170"/>
+      <c r="BA59" s="170"/>
+      <c r="BB59" s="170"/>
+      <c r="BC59" s="170"/>
+      <c r="BD59" s="170"/>
+      <c r="BE59" s="171"/>
     </row>
     <row r="60" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="37"/>
-[...6 lines deleted...]
-      <c r="H60" s="62" t="s">
+      <c r="A60" s="417"/>
+      <c r="B60" s="416"/>
+      <c r="C60" s="416"/>
+      <c r="D60" s="416"/>
+      <c r="E60" s="414"/>
+      <c r="F60" s="414"/>
+      <c r="G60" s="414"/>
+      <c r="H60" s="157" t="s">
         <v>60</v>
       </c>
-      <c r="I60" s="63"/>
-[...1 lines deleted...]
-      <c r="K60" s="313" t="s">
+      <c r="I60" s="158"/>
+      <c r="J60" s="159"/>
+      <c r="K60" s="166" t="s">
+        <v>88</v>
+      </c>
+      <c r="L60" s="166"/>
+      <c r="M60" s="166"/>
+      <c r="N60" s="166"/>
+      <c r="O60" s="166"/>
+      <c r="P60" s="166"/>
+      <c r="Q60" s="166"/>
+      <c r="R60" s="166"/>
+      <c r="S60" s="166"/>
+      <c r="T60" s="166"/>
+      <c r="U60" s="166"/>
+      <c r="V60" s="166"/>
+      <c r="W60" s="166"/>
+      <c r="X60" s="166"/>
+      <c r="Y60" s="166"/>
+      <c r="Z60" s="166"/>
+      <c r="AA60" s="166"/>
+      <c r="AB60" s="166"/>
+      <c r="AC60" s="166"/>
+      <c r="AD60" s="166"/>
+      <c r="AE60" s="166"/>
+      <c r="AF60" s="166"/>
+      <c r="AG60" s="166"/>
+      <c r="AH60" s="166"/>
+      <c r="AI60" s="166"/>
+      <c r="AJ60" s="166"/>
+      <c r="AK60" s="166"/>
+      <c r="AL60" s="166"/>
+      <c r="AM60" s="166"/>
+      <c r="AN60" s="166"/>
+      <c r="AO60" s="166"/>
+      <c r="AP60" s="166"/>
+      <c r="AQ60" s="166"/>
+      <c r="AR60" s="166"/>
+      <c r="AS60" s="166"/>
+      <c r="AT60" s="166"/>
+      <c r="AU60" s="166"/>
+      <c r="AV60" s="166"/>
+      <c r="AW60" s="166"/>
+      <c r="AX60" s="166"/>
+      <c r="AY60" s="166"/>
+      <c r="AZ60" s="166"/>
+      <c r="BA60" s="166"/>
+      <c r="BB60" s="166"/>
+      <c r="BC60" s="166"/>
+      <c r="BD60" s="166"/>
+      <c r="BE60" s="167"/>
+    </row>
+    <row r="61" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="417"/>
+      <c r="B61" s="416"/>
+      <c r="C61" s="416"/>
+      <c r="D61" s="416"/>
+      <c r="E61" s="414"/>
+      <c r="F61" s="414"/>
+      <c r="G61" s="414"/>
+      <c r="H61" s="160"/>
+      <c r="I61" s="161"/>
+      <c r="J61" s="162"/>
+      <c r="K61" s="168"/>
+      <c r="L61" s="168"/>
+      <c r="M61" s="168"/>
+      <c r="N61" s="168"/>
+      <c r="O61" s="168"/>
+      <c r="P61" s="168"/>
+      <c r="Q61" s="168"/>
+      <c r="R61" s="168"/>
+      <c r="S61" s="168"/>
+      <c r="T61" s="168"/>
+      <c r="U61" s="168"/>
+      <c r="V61" s="168"/>
+      <c r="W61" s="168"/>
+      <c r="X61" s="168"/>
+      <c r="Y61" s="168"/>
+      <c r="Z61" s="168"/>
+      <c r="AA61" s="168"/>
+      <c r="AB61" s="168"/>
+      <c r="AC61" s="168"/>
+      <c r="AD61" s="168"/>
+      <c r="AE61" s="168"/>
+      <c r="AF61" s="168"/>
+      <c r="AG61" s="168"/>
+      <c r="AH61" s="168"/>
+      <c r="AI61" s="168"/>
+      <c r="AJ61" s="168"/>
+      <c r="AK61" s="168"/>
+      <c r="AL61" s="168"/>
+      <c r="AM61" s="168"/>
+      <c r="AN61" s="168"/>
+      <c r="AO61" s="168"/>
+      <c r="AP61" s="168"/>
+      <c r="AQ61" s="168"/>
+      <c r="AR61" s="168"/>
+      <c r="AS61" s="168"/>
+      <c r="AT61" s="168"/>
+      <c r="AU61" s="168"/>
+      <c r="AV61" s="168"/>
+      <c r="AW61" s="168"/>
+      <c r="AX61" s="168"/>
+      <c r="AY61" s="168"/>
+      <c r="AZ61" s="168"/>
+      <c r="BA61" s="168"/>
+      <c r="BB61" s="168"/>
+      <c r="BC61" s="168"/>
+      <c r="BD61" s="168"/>
+      <c r="BE61" s="169"/>
+    </row>
+    <row r="62" spans="1:57" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="417"/>
+      <c r="B62" s="416"/>
+      <c r="C62" s="416"/>
+      <c r="D62" s="416"/>
+      <c r="E62" s="414"/>
+      <c r="F62" s="414"/>
+      <c r="G62" s="414"/>
+      <c r="H62" s="163"/>
+      <c r="I62" s="164"/>
+      <c r="J62" s="165"/>
+      <c r="K62" s="170"/>
+      <c r="L62" s="170"/>
+      <c r="M62" s="170"/>
+      <c r="N62" s="170"/>
+      <c r="O62" s="170"/>
+      <c r="P62" s="170"/>
+      <c r="Q62" s="170"/>
+      <c r="R62" s="170"/>
+      <c r="S62" s="170"/>
+      <c r="T62" s="170"/>
+      <c r="U62" s="170"/>
+      <c r="V62" s="170"/>
+      <c r="W62" s="170"/>
+      <c r="X62" s="170"/>
+      <c r="Y62" s="170"/>
+      <c r="Z62" s="170"/>
+      <c r="AA62" s="170"/>
+      <c r="AB62" s="170"/>
+      <c r="AC62" s="170"/>
+      <c r="AD62" s="170"/>
+      <c r="AE62" s="170"/>
+      <c r="AF62" s="170"/>
+      <c r="AG62" s="170"/>
+      <c r="AH62" s="170"/>
+      <c r="AI62" s="170"/>
+      <c r="AJ62" s="170"/>
+      <c r="AK62" s="170"/>
+      <c r="AL62" s="170"/>
+      <c r="AM62" s="170"/>
+      <c r="AN62" s="170"/>
+      <c r="AO62" s="170"/>
+      <c r="AP62" s="170"/>
+      <c r="AQ62" s="170"/>
+      <c r="AR62" s="170"/>
+      <c r="AS62" s="170"/>
+      <c r="AT62" s="170"/>
+      <c r="AU62" s="170"/>
+      <c r="AV62" s="170"/>
+      <c r="AW62" s="170"/>
+      <c r="AX62" s="170"/>
+      <c r="AY62" s="170"/>
+      <c r="AZ62" s="170"/>
+      <c r="BA62" s="170"/>
+      <c r="BB62" s="170"/>
+      <c r="BC62" s="170"/>
+      <c r="BD62" s="170"/>
+      <c r="BE62" s="171"/>
+    </row>
+    <row r="63" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="417"/>
+      <c r="B63" s="416"/>
+      <c r="C63" s="416"/>
+      <c r="D63" s="416"/>
+      <c r="E63" s="414"/>
+      <c r="F63" s="414"/>
+      <c r="G63" s="414"/>
+      <c r="H63" s="172" t="s">
         <v>61</v>
       </c>
-      <c r="L60" s="313"/>
-[...172 lines deleted...]
-      <c r="H63" s="288" t="s">
+      <c r="I63" s="132" t="s">
         <v>62</v>
       </c>
-      <c r="I63" s="290" t="s">
+      <c r="J63" s="132"/>
+      <c r="K63" s="174" t="s">
         <v>63</v>
       </c>
-      <c r="J63" s="290"/>
-[...15 lines deleted...]
-      <c r="X63" s="102"/>
+      <c r="L63" s="175"/>
+      <c r="M63" s="175"/>
+      <c r="N63" s="175"/>
+      <c r="O63" s="175"/>
+      <c r="P63" s="175"/>
+      <c r="Q63" s="175"/>
+      <c r="R63" s="175"/>
+      <c r="S63" s="175"/>
+      <c r="T63" s="175"/>
+      <c r="U63" s="175"/>
+      <c r="V63" s="175"/>
+      <c r="W63" s="175"/>
+      <c r="X63" s="175"/>
       <c r="Y63" s="25"/>
       <c r="Z63" s="26"/>
       <c r="AA63" s="26"/>
       <c r="AB63" s="26"/>
       <c r="AC63" s="26"/>
       <c r="AD63" s="26"/>
       <c r="AE63" s="26"/>
       <c r="AF63" s="26"/>
       <c r="AG63" s="26"/>
       <c r="AH63" s="26"/>
       <c r="AI63" s="26"/>
       <c r="AJ63" s="26"/>
       <c r="AK63" s="26"/>
       <c r="AL63" s="26"/>
       <c r="AM63" s="26"/>
       <c r="AN63" s="26"/>
       <c r="AO63" s="26"/>
       <c r="AP63" s="26"/>
       <c r="AQ63" s="26"/>
       <c r="AR63" s="26"/>
       <c r="AS63" s="26"/>
       <c r="AT63" s="26"/>
       <c r="AU63" s="26"/>
       <c r="AV63" s="26"/>
       <c r="AW63" s="26"/>
       <c r="AX63" s="26"/>
       <c r="AY63" s="26"/>
       <c r="AZ63" s="26"/>
       <c r="BA63" s="26"/>
       <c r="BB63" s="26"/>
       <c r="BC63" s="27"/>
       <c r="BD63" s="28"/>
-      <c r="BE63" s="324" t="s">
-        <v>65</v>
+      <c r="BE63" s="176" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="37"/>
-[...8 lines deleted...]
-      <c r="J64" s="290"/>
+      <c r="A64" s="417"/>
+      <c r="B64" s="416"/>
+      <c r="C64" s="416"/>
+      <c r="D64" s="416"/>
+      <c r="E64" s="414"/>
+      <c r="F64" s="414"/>
+      <c r="G64" s="414"/>
+      <c r="H64" s="173"/>
+      <c r="I64" s="132"/>
+      <c r="J64" s="132"/>
       <c r="K64" s="29" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="L64" s="30"/>
       <c r="M64" s="30"/>
       <c r="N64" s="30"/>
       <c r="O64" s="30"/>
       <c r="P64" s="30"/>
       <c r="Q64" s="30"/>
       <c r="R64" s="30"/>
       <c r="S64" s="30"/>
       <c r="T64" s="30"/>
       <c r="U64" s="30"/>
       <c r="V64" s="30"/>
       <c r="W64" s="30"/>
       <c r="X64" s="30"/>
       <c r="Y64" s="30"/>
       <c r="Z64" s="30"/>
       <c r="AA64" s="30"/>
       <c r="AB64" s="30"/>
       <c r="AC64" s="30"/>
       <c r="AD64" s="30"/>
       <c r="AE64" s="30"/>
       <c r="AF64" s="30"/>
       <c r="AG64" s="30"/>
       <c r="AH64" s="30"/>
       <c r="AI64" s="30"/>
       <c r="AJ64" s="30"/>
       <c r="AK64" s="30"/>
       <c r="AL64" s="30"/>
       <c r="AM64" s="30"/>
       <c r="AN64" s="30"/>
       <c r="AO64" s="30"/>
       <c r="AP64" s="30"/>
       <c r="AQ64" s="30"/>
       <c r="AR64" s="30"/>
       <c r="AS64" s="30"/>
       <c r="AT64" s="30"/>
       <c r="AU64" s="30"/>
       <c r="AV64" s="30"/>
       <c r="AW64" s="30"/>
       <c r="AX64" s="30"/>
       <c r="AY64" s="30"/>
       <c r="AZ64" s="30"/>
       <c r="BA64" s="30"/>
       <c r="BB64" s="30"/>
       <c r="BC64" s="30"/>
       <c r="BD64" s="31"/>
-      <c r="BE64" s="325"/>
+      <c r="BE64" s="177"/>
     </row>
-    <row r="65" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-        <v>67</v>
+    <row r="65" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="417"/>
+      <c r="B65" s="416"/>
+      <c r="C65" s="416"/>
+      <c r="D65" s="416"/>
+      <c r="E65" s="414"/>
+      <c r="F65" s="414"/>
+      <c r="G65" s="414"/>
+      <c r="H65" s="173"/>
+      <c r="I65" s="132" t="s">
+        <v>65</v>
       </c>
-      <c r="J65" s="290"/>
-[...1 lines deleted...]
-        <v>68</v>
+      <c r="J65" s="132"/>
+      <c r="K65" s="174" t="s">
+        <v>66</v>
       </c>
-      <c r="L65" s="102"/>
-[...11 lines deleted...]
-      <c r="X65" s="102"/>
+      <c r="L65" s="175"/>
+      <c r="M65" s="175"/>
+      <c r="N65" s="175"/>
+      <c r="O65" s="175"/>
+      <c r="P65" s="175"/>
+      <c r="Q65" s="175"/>
+      <c r="R65" s="175"/>
+      <c r="S65" s="175"/>
+      <c r="T65" s="175"/>
+      <c r="U65" s="175"/>
+      <c r="V65" s="175"/>
+      <c r="W65" s="175"/>
+      <c r="X65" s="175"/>
       <c r="Y65" s="32"/>
       <c r="Z65" s="33"/>
       <c r="AA65" s="33"/>
       <c r="AB65" s="33"/>
       <c r="AC65" s="33"/>
       <c r="AD65" s="33"/>
       <c r="AE65" s="33"/>
       <c r="AF65" s="33"/>
       <c r="AG65" s="33"/>
       <c r="AH65" s="33"/>
       <c r="AI65" s="33"/>
       <c r="AJ65" s="33"/>
       <c r="AK65" s="33"/>
       <c r="AL65" s="33"/>
       <c r="AM65" s="33"/>
       <c r="AN65" s="33"/>
       <c r="AO65" s="33"/>
       <c r="AP65" s="33"/>
       <c r="AQ65" s="33"/>
       <c r="AR65" s="33"/>
       <c r="AS65" s="33"/>
       <c r="AT65" s="33"/>
       <c r="AU65" s="33"/>
       <c r="AV65" s="33"/>
       <c r="AW65" s="33"/>
       <c r="AX65" s="33"/>
       <c r="AY65" s="33"/>
       <c r="AZ65" s="33"/>
       <c r="BA65" s="33"/>
       <c r="BB65" s="33"/>
       <c r="BC65" s="34"/>
       <c r="BD65" s="35"/>
-      <c r="BE65" s="324" t="s">
-        <v>69</v>
+      <c r="BE65" s="176" t="s">
+        <v>67</v>
       </c>
+      <c r="BI65" s="130"/>
+      <c r="BJ65" s="130"/>
+      <c r="BK65" s="130"/>
+      <c r="BL65" s="130"/>
+      <c r="BM65" s="130"/>
+      <c r="BN65" s="130"/>
+      <c r="BO65" s="130"/>
+      <c r="BP65" s="130"/>
+      <c r="BQ65" s="130"/>
+      <c r="BR65" s="130"/>
+      <c r="BS65" s="130"/>
+      <c r="BT65" s="130"/>
+      <c r="BU65" s="130"/>
+      <c r="BV65" s="130"/>
+      <c r="BW65" s="38"/>
+      <c r="BX65" s="39"/>
+      <c r="BY65" s="39"/>
+      <c r="BZ65" s="39"/>
+      <c r="CA65" s="39"/>
+      <c r="CB65" s="39"/>
+      <c r="CC65" s="39"/>
+      <c r="CD65" s="39"/>
+      <c r="CE65" s="39"/>
+      <c r="CF65" s="39"/>
+      <c r="CG65" s="39"/>
+      <c r="CH65" s="39"/>
+      <c r="CI65" s="39"/>
+      <c r="CJ65" s="39"/>
+      <c r="CK65" s="39"/>
+      <c r="CL65" s="39"/>
+      <c r="CM65" s="39"/>
+      <c r="CN65" s="39"/>
+      <c r="CO65" s="39"/>
+      <c r="CP65" s="39"/>
+      <c r="CQ65" s="39"/>
+      <c r="CR65" s="39"/>
+      <c r="CS65" s="39"/>
+      <c r="CT65" s="39"/>
+      <c r="CU65" s="39"/>
+      <c r="CV65" s="39"/>
+      <c r="CW65" s="39"/>
+      <c r="CX65" s="39"/>
+      <c r="CY65" s="39"/>
+      <c r="CZ65" s="39"/>
+      <c r="DA65" s="40"/>
+      <c r="DB65" s="41"/>
+      <c r="DC65" s="131"/>
     </row>
-    <row r="66" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="J66" s="290"/>
+    <row r="66" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="417"/>
+      <c r="B66" s="416"/>
+      <c r="C66" s="416"/>
+      <c r="D66" s="416"/>
+      <c r="E66" s="414"/>
+      <c r="F66" s="414"/>
+      <c r="G66" s="414"/>
+      <c r="H66" s="173"/>
+      <c r="I66" s="132"/>
+      <c r="J66" s="132"/>
       <c r="K66" s="29" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="L66" s="30"/>
       <c r="M66" s="30"/>
       <c r="N66" s="30"/>
       <c r="O66" s="30"/>
       <c r="P66" s="30"/>
       <c r="Q66" s="30"/>
       <c r="R66" s="30"/>
       <c r="S66" s="30"/>
       <c r="T66" s="30"/>
       <c r="U66" s="30"/>
       <c r="V66" s="30"/>
       <c r="W66" s="30"/>
       <c r="X66" s="30"/>
       <c r="Y66" s="30"/>
       <c r="Z66" s="30"/>
       <c r="AA66" s="30"/>
       <c r="AB66" s="30"/>
       <c r="AC66" s="30"/>
       <c r="AD66" s="30"/>
       <c r="AE66" s="30"/>
       <c r="AF66" s="30"/>
       <c r="AG66" s="30"/>
       <c r="AH66" s="30"/>
       <c r="AI66" s="30"/>
       <c r="AJ66" s="30"/>
       <c r="AK66" s="30"/>
       <c r="AL66" s="30"/>
       <c r="AM66" s="30"/>
       <c r="AN66" s="30"/>
       <c r="AO66" s="30"/>
       <c r="AP66" s="30"/>
       <c r="AQ66" s="30"/>
       <c r="AR66" s="30"/>
       <c r="AS66" s="30"/>
       <c r="AT66" s="30"/>
       <c r="AU66" s="30"/>
       <c r="AV66" s="30"/>
       <c r="AW66" s="30"/>
       <c r="AX66" s="30"/>
       <c r="AY66" s="30"/>
       <c r="AZ66" s="30"/>
       <c r="BA66" s="30"/>
-      <c r="BB66" s="30"/>
+      <c r="BB66" s="36"/>
       <c r="BC66" s="30"/>
       <c r="BD66" s="31"/>
-      <c r="BE66" s="325"/>
+      <c r="BE66" s="177"/>
+      <c r="BI66" s="42"/>
+      <c r="BJ66" s="37"/>
+      <c r="BK66" s="37"/>
+      <c r="BL66" s="37"/>
+      <c r="BM66" s="37"/>
+      <c r="BN66" s="37"/>
+      <c r="BO66" s="37"/>
+      <c r="BP66" s="37"/>
+      <c r="BQ66" s="37"/>
+      <c r="BR66" s="37"/>
+      <c r="BS66" s="37"/>
+      <c r="BT66" s="37"/>
+      <c r="BU66" s="37"/>
+      <c r="BV66" s="37"/>
+      <c r="BW66" s="37"/>
+      <c r="BX66" s="37"/>
+      <c r="BY66" s="37"/>
+      <c r="BZ66" s="37"/>
+      <c r="CA66" s="37"/>
+      <c r="CB66" s="37"/>
+      <c r="CC66" s="37"/>
+      <c r="CD66" s="37"/>
+      <c r="CE66" s="37"/>
+      <c r="CF66" s="37"/>
+      <c r="CG66" s="37"/>
+      <c r="CH66" s="37"/>
+      <c r="CI66" s="37"/>
+      <c r="CJ66" s="37"/>
+      <c r="CK66" s="37"/>
+      <c r="CL66" s="37"/>
+      <c r="CM66" s="37"/>
+      <c r="CN66" s="37"/>
+      <c r="CO66" s="37"/>
+      <c r="CP66" s="37"/>
+      <c r="CQ66" s="37"/>
+      <c r="CR66" s="37"/>
+      <c r="CS66" s="37"/>
+      <c r="CT66" s="37"/>
+      <c r="CU66" s="37"/>
+      <c r="CV66" s="37"/>
+      <c r="CW66" s="37"/>
+      <c r="CX66" s="37"/>
+      <c r="CY66" s="37"/>
+      <c r="CZ66" s="37"/>
+      <c r="DA66" s="37"/>
+      <c r="DB66" s="37"/>
+      <c r="DC66" s="131"/>
     </row>
-    <row r="67" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="I67" s="290" t="s">
+    <row r="67" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="417"/>
+      <c r="B67" s="416"/>
+      <c r="C67" s="416"/>
+      <c r="D67" s="416"/>
+      <c r="E67" s="414"/>
+      <c r="F67" s="414"/>
+      <c r="G67" s="414"/>
+      <c r="H67" s="173"/>
+      <c r="I67" s="132" t="s">
+        <v>68</v>
+      </c>
+      <c r="J67" s="132"/>
+      <c r="K67" s="133" t="s">
+        <v>91</v>
+      </c>
+      <c r="L67" s="134"/>
+      <c r="M67" s="134"/>
+      <c r="N67" s="134"/>
+      <c r="O67" s="134"/>
+      <c r="P67" s="134"/>
+      <c r="Q67" s="134"/>
+      <c r="R67" s="134"/>
+      <c r="S67" s="134"/>
+      <c r="T67" s="134"/>
+      <c r="U67" s="134"/>
+      <c r="V67" s="134"/>
+      <c r="W67" s="134"/>
+      <c r="X67" s="134"/>
+      <c r="Y67" s="134"/>
+      <c r="Z67" s="134"/>
+      <c r="AA67" s="134"/>
+      <c r="AB67" s="134"/>
+      <c r="AC67" s="134"/>
+      <c r="AD67" s="134"/>
+      <c r="AE67" s="134"/>
+      <c r="AF67" s="134"/>
+      <c r="AG67" s="134"/>
+      <c r="AH67" s="134"/>
+      <c r="AI67" s="134"/>
+      <c r="AJ67" s="134"/>
+      <c r="AK67" s="134"/>
+      <c r="AL67" s="134"/>
+      <c r="AM67" s="134"/>
+      <c r="AN67" s="134"/>
+      <c r="AO67" s="134"/>
+      <c r="AP67" s="134"/>
+      <c r="AQ67" s="134"/>
+      <c r="AR67" s="134"/>
+      <c r="AS67" s="134"/>
+      <c r="AT67" s="134"/>
+      <c r="AU67" s="134"/>
+      <c r="AV67" s="134"/>
+      <c r="AW67" s="134"/>
+      <c r="AX67" s="134"/>
+      <c r="AY67" s="134"/>
+      <c r="AZ67" s="134"/>
+      <c r="BA67" s="134"/>
+      <c r="BB67" s="134"/>
+      <c r="BC67" s="134"/>
+      <c r="BD67" s="135"/>
+      <c r="BE67" s="139" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="68" spans="1:107" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="417"/>
+      <c r="B68" s="416"/>
+      <c r="C68" s="416"/>
+      <c r="D68" s="416"/>
+      <c r="E68" s="414"/>
+      <c r="F68" s="414"/>
+      <c r="G68" s="414"/>
+      <c r="H68" s="173"/>
+      <c r="I68" s="132"/>
+      <c r="J68" s="132"/>
+      <c r="K68" s="136"/>
+      <c r="L68" s="137"/>
+      <c r="M68" s="137"/>
+      <c r="N68" s="137"/>
+      <c r="O68" s="137"/>
+      <c r="P68" s="137"/>
+      <c r="Q68" s="137"/>
+      <c r="R68" s="137"/>
+      <c r="S68" s="137"/>
+      <c r="T68" s="137"/>
+      <c r="U68" s="137"/>
+      <c r="V68" s="137"/>
+      <c r="W68" s="137"/>
+      <c r="X68" s="137"/>
+      <c r="Y68" s="137"/>
+      <c r="Z68" s="137"/>
+      <c r="AA68" s="137"/>
+      <c r="AB68" s="137"/>
+      <c r="AC68" s="137"/>
+      <c r="AD68" s="137"/>
+      <c r="AE68" s="137"/>
+      <c r="AF68" s="137"/>
+      <c r="AG68" s="137"/>
+      <c r="AH68" s="137"/>
+      <c r="AI68" s="137"/>
+      <c r="AJ68" s="137"/>
+      <c r="AK68" s="137"/>
+      <c r="AL68" s="137"/>
+      <c r="AM68" s="137"/>
+      <c r="AN68" s="137"/>
+      <c r="AO68" s="137"/>
+      <c r="AP68" s="137"/>
+      <c r="AQ68" s="137"/>
+      <c r="AR68" s="137"/>
+      <c r="AS68" s="137"/>
+      <c r="AT68" s="137"/>
+      <c r="AU68" s="137"/>
+      <c r="AV68" s="137"/>
+      <c r="AW68" s="137"/>
+      <c r="AX68" s="137"/>
+      <c r="AY68" s="137"/>
+      <c r="AZ68" s="137"/>
+      <c r="BA68" s="137"/>
+      <c r="BB68" s="137"/>
+      <c r="BC68" s="137"/>
+      <c r="BD68" s="138"/>
+      <c r="BE68" s="140"/>
+    </row>
+    <row r="69" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="417"/>
+      <c r="B69" s="416"/>
+      <c r="C69" s="416"/>
+      <c r="D69" s="416"/>
+      <c r="E69" s="414"/>
+      <c r="F69" s="414"/>
+      <c r="G69" s="414"/>
+      <c r="H69" s="141" t="s">
+        <v>70</v>
+      </c>
+      <c r="I69" s="142"/>
+      <c r="J69" s="142"/>
+      <c r="K69" s="142"/>
+      <c r="L69" s="142"/>
+      <c r="M69" s="142"/>
+      <c r="N69" s="142"/>
+      <c r="O69" s="142"/>
+      <c r="P69" s="142"/>
+      <c r="Q69" s="142"/>
+      <c r="R69" s="142"/>
+      <c r="S69" s="142"/>
+      <c r="T69" s="142"/>
+      <c r="U69" s="142"/>
+      <c r="V69" s="142"/>
+      <c r="W69" s="143"/>
+      <c r="X69" s="147" t="s">
         <v>71</v>
       </c>
-      <c r="J67" s="290"/>
-      <c r="K67" s="393" t="s">
+      <c r="Y69" s="148"/>
+      <c r="Z69" s="148"/>
+      <c r="AA69" s="148"/>
+      <c r="AB69" s="148"/>
+      <c r="AC69" s="148"/>
+      <c r="AD69" s="151" t="s">
         <v>72</v>
       </c>
-      <c r="L67" s="394"/>
-[...44 lines deleted...]
-      <c r="BE67" s="301" t="s">
+      <c r="AE69" s="152"/>
+      <c r="AF69" s="152"/>
+      <c r="AG69" s="152"/>
+      <c r="AH69" s="152"/>
+      <c r="AI69" s="152"/>
+      <c r="AJ69" s="152"/>
+      <c r="AK69" s="152"/>
+      <c r="AL69" s="152"/>
+      <c r="AM69" s="152"/>
+      <c r="AN69" s="152"/>
+      <c r="AO69" s="152"/>
+      <c r="AP69" s="153"/>
+      <c r="AQ69" s="53" t="s">
         <v>73</v>
       </c>
-    </row>
-[...67 lines deleted...]
-      <c r="H69" s="360" t="s">
+      <c r="AR69" s="53"/>
+      <c r="AS69" s="53"/>
+      <c r="AT69" s="154" t="s">
         <v>74</v>
       </c>
-      <c r="I69" s="361"/>
-[...14 lines deleted...]
-      <c r="X69" s="303" t="s">
+      <c r="AU69" s="155"/>
+      <c r="AV69" s="155"/>
+      <c r="AW69" s="155"/>
+      <c r="AX69" s="155"/>
+      <c r="AY69" s="155"/>
+      <c r="AZ69" s="155"/>
+      <c r="BA69" s="155"/>
+      <c r="BB69" s="155"/>
+      <c r="BC69" s="155"/>
+      <c r="BD69" s="155"/>
+      <c r="BE69" s="156"/>
+    </row>
+    <row r="70" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="417"/>
+      <c r="B70" s="416"/>
+      <c r="C70" s="416"/>
+      <c r="D70" s="416"/>
+      <c r="E70" s="414"/>
+      <c r="F70" s="414"/>
+      <c r="G70" s="414"/>
+      <c r="H70" s="144"/>
+      <c r="I70" s="145"/>
+      <c r="J70" s="145"/>
+      <c r="K70" s="145"/>
+      <c r="L70" s="145"/>
+      <c r="M70" s="145"/>
+      <c r="N70" s="145"/>
+      <c r="O70" s="145"/>
+      <c r="P70" s="145"/>
+      <c r="Q70" s="145"/>
+      <c r="R70" s="145"/>
+      <c r="S70" s="145"/>
+      <c r="T70" s="145"/>
+      <c r="U70" s="145"/>
+      <c r="V70" s="145"/>
+      <c r="W70" s="146"/>
+      <c r="X70" s="149"/>
+      <c r="Y70" s="150"/>
+      <c r="Z70" s="150"/>
+      <c r="AA70" s="150"/>
+      <c r="AB70" s="150"/>
+      <c r="AC70" s="150"/>
+      <c r="AD70" s="112"/>
+      <c r="AE70" s="113"/>
+      <c r="AF70" s="113"/>
+      <c r="AG70" s="113"/>
+      <c r="AH70" s="113"/>
+      <c r="AI70" s="113"/>
+      <c r="AJ70" s="113"/>
+      <c r="AK70" s="113"/>
+      <c r="AL70" s="113"/>
+      <c r="AM70" s="113"/>
+      <c r="AN70" s="113"/>
+      <c r="AO70" s="113"/>
+      <c r="AP70" s="114"/>
+      <c r="AQ70" s="55"/>
+      <c r="AR70" s="55"/>
+      <c r="AS70" s="55"/>
+      <c r="AT70" s="115" t="s">
         <v>75</v>
       </c>
-      <c r="Y69" s="304"/>
-[...4 lines deleted...]
-      <c r="AD69" s="307" t="s">
+      <c r="AU70" s="115"/>
+      <c r="AV70" s="115"/>
+      <c r="AW70" s="115"/>
+      <c r="AX70" s="116" t="s">
         <v>76</v>
       </c>
-      <c r="AE69" s="308"/>
-[...11 lines deleted...]
-      <c r="AQ69" s="310" t="s">
+      <c r="AY70" s="117"/>
+      <c r="AZ70" s="117"/>
+      <c r="BA70" s="118"/>
+      <c r="BB70" s="115" t="s">
         <v>77</v>
       </c>
-      <c r="AR69" s="310"/>
-[...1 lines deleted...]
-      <c r="AT69" s="297" t="s">
+      <c r="BC70" s="115"/>
+      <c r="BD70" s="115"/>
+      <c r="BE70" s="119"/>
+    </row>
+    <row r="71" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="417"/>
+      <c r="B71" s="416"/>
+      <c r="C71" s="416"/>
+      <c r="D71" s="416"/>
+      <c r="E71" s="414"/>
+      <c r="F71" s="414"/>
+      <c r="G71" s="414"/>
+      <c r="H71" s="120" t="s">
         <v>78</v>
       </c>
-      <c r="AU69" s="298"/>
-[...57 lines deleted...]
-      <c r="AT70" s="312" t="s">
+      <c r="I71" s="121"/>
+      <c r="J71" s="122"/>
+      <c r="K71" s="126"/>
+      <c r="L71" s="126"/>
+      <c r="M71" s="126"/>
+      <c r="N71" s="126"/>
+      <c r="O71" s="126"/>
+      <c r="P71" s="126"/>
+      <c r="Q71" s="126"/>
+      <c r="R71" s="126"/>
+      <c r="S71" s="126"/>
+      <c r="T71" s="126"/>
+      <c r="U71" s="126"/>
+      <c r="V71" s="126"/>
+      <c r="W71" s="127"/>
+      <c r="X71" s="85" t="s">
         <v>79</v>
       </c>
-      <c r="AU70" s="312"/>
-[...2 lines deleted...]
-      <c r="AX70" s="399" t="s">
+      <c r="Y71" s="86"/>
+      <c r="Z71" s="86"/>
+      <c r="AA71" s="86"/>
+      <c r="AB71" s="86"/>
+      <c r="AC71" s="86"/>
+      <c r="AD71" s="89"/>
+      <c r="AE71" s="90"/>
+      <c r="AF71" s="90"/>
+      <c r="AG71" s="90"/>
+      <c r="AH71" s="90"/>
+      <c r="AI71" s="90"/>
+      <c r="AJ71" s="90"/>
+      <c r="AK71" s="90"/>
+      <c r="AL71" s="90"/>
+      <c r="AM71" s="90"/>
+      <c r="AN71" s="90"/>
+      <c r="AO71" s="90"/>
+      <c r="AP71" s="91"/>
+      <c r="AQ71" s="59" t="s">
         <v>80</v>
       </c>
-      <c r="AY70" s="400"/>
-[...2 lines deleted...]
-      <c r="BB70" s="312" t="s">
+      <c r="AR71" s="59"/>
+      <c r="AS71" s="59"/>
+      <c r="AT71" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU71" s="59"/>
+      <c r="AV71" s="59"/>
+      <c r="AW71" s="59"/>
+      <c r="AX71" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="AY71" s="70"/>
+      <c r="AZ71" s="70"/>
+      <c r="BA71" s="71"/>
+      <c r="BB71" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="BC71" s="59"/>
+      <c r="BD71" s="59"/>
+      <c r="BE71" s="67"/>
+    </row>
+    <row r="72" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="417"/>
+      <c r="B72" s="416"/>
+      <c r="C72" s="416"/>
+      <c r="D72" s="416"/>
+      <c r="E72" s="414"/>
+      <c r="F72" s="414"/>
+      <c r="G72" s="414"/>
+      <c r="H72" s="123"/>
+      <c r="I72" s="124"/>
+      <c r="J72" s="125"/>
+      <c r="K72" s="128"/>
+      <c r="L72" s="128"/>
+      <c r="M72" s="128"/>
+      <c r="N72" s="128"/>
+      <c r="O72" s="128"/>
+      <c r="P72" s="128"/>
+      <c r="Q72" s="128"/>
+      <c r="R72" s="128"/>
+      <c r="S72" s="128"/>
+      <c r="T72" s="128"/>
+      <c r="U72" s="128"/>
+      <c r="V72" s="128"/>
+      <c r="W72" s="129"/>
+      <c r="X72" s="85"/>
+      <c r="Y72" s="86"/>
+      <c r="Z72" s="86"/>
+      <c r="AA72" s="86"/>
+      <c r="AB72" s="86"/>
+      <c r="AC72" s="86"/>
+      <c r="AD72" s="112"/>
+      <c r="AE72" s="113"/>
+      <c r="AF72" s="113"/>
+      <c r="AG72" s="113"/>
+      <c r="AH72" s="113"/>
+      <c r="AI72" s="113"/>
+      <c r="AJ72" s="113"/>
+      <c r="AK72" s="113"/>
+      <c r="AL72" s="113"/>
+      <c r="AM72" s="113"/>
+      <c r="AN72" s="113"/>
+      <c r="AO72" s="113"/>
+      <c r="AP72" s="114"/>
+      <c r="AQ72" s="59"/>
+      <c r="AR72" s="59"/>
+      <c r="AS72" s="59"/>
+      <c r="AT72" s="59"/>
+      <c r="AU72" s="59"/>
+      <c r="AV72" s="59"/>
+      <c r="AW72" s="59"/>
+      <c r="AX72" s="63"/>
+      <c r="AY72" s="64"/>
+      <c r="AZ72" s="64"/>
+      <c r="BA72" s="65"/>
+      <c r="BB72" s="59"/>
+      <c r="BC72" s="59"/>
+      <c r="BD72" s="59"/>
+      <c r="BE72" s="67"/>
+    </row>
+    <row r="73" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="417"/>
+      <c r="B73" s="416"/>
+      <c r="C73" s="416"/>
+      <c r="D73" s="416"/>
+      <c r="E73" s="414"/>
+      <c r="F73" s="414"/>
+      <c r="G73" s="414"/>
+      <c r="H73" s="104" t="s">
         <v>81</v>
       </c>
-      <c r="BC70" s="312"/>
-[...1 lines deleted...]
-      <c r="BE70" s="334"/>
+      <c r="I73" s="105"/>
+      <c r="J73" s="106"/>
+      <c r="K73" s="105"/>
+      <c r="L73" s="105"/>
+      <c r="M73" s="105"/>
+      <c r="N73" s="105"/>
+      <c r="O73" s="105"/>
+      <c r="P73" s="105"/>
+      <c r="Q73" s="105"/>
+      <c r="R73" s="105"/>
+      <c r="S73" s="105"/>
+      <c r="T73" s="105"/>
+      <c r="U73" s="105"/>
+      <c r="V73" s="105"/>
+      <c r="W73" s="110"/>
+      <c r="X73" s="85" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y73" s="86"/>
+      <c r="Z73" s="86"/>
+      <c r="AA73" s="86"/>
+      <c r="AB73" s="86"/>
+      <c r="AC73" s="86"/>
+      <c r="AD73" s="89"/>
+      <c r="AE73" s="90"/>
+      <c r="AF73" s="90"/>
+      <c r="AG73" s="90"/>
+      <c r="AH73" s="90"/>
+      <c r="AI73" s="90"/>
+      <c r="AJ73" s="90"/>
+      <c r="AK73" s="90"/>
+      <c r="AL73" s="90"/>
+      <c r="AM73" s="90"/>
+      <c r="AN73" s="90"/>
+      <c r="AO73" s="90"/>
+      <c r="AP73" s="91"/>
+      <c r="AQ73" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="AR73" s="59"/>
+      <c r="AS73" s="59"/>
+      <c r="AT73" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU73" s="59"/>
+      <c r="AV73" s="59"/>
+      <c r="AW73" s="59"/>
+      <c r="AX73" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="AY73" s="70"/>
+      <c r="AZ73" s="70"/>
+      <c r="BA73" s="71"/>
+      <c r="BB73" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="BC73" s="59"/>
+      <c r="BD73" s="59"/>
+      <c r="BE73" s="67"/>
     </row>
-    <row r="71" spans="1:57" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="H71" s="375" t="s">
+    <row r="74" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="417"/>
+      <c r="B74" s="416"/>
+      <c r="C74" s="416"/>
+      <c r="D74" s="416"/>
+      <c r="E74" s="414"/>
+      <c r="F74" s="414"/>
+      <c r="G74" s="414"/>
+      <c r="H74" s="107"/>
+      <c r="I74" s="108"/>
+      <c r="J74" s="109"/>
+      <c r="K74" s="108"/>
+      <c r="L74" s="108"/>
+      <c r="M74" s="108"/>
+      <c r="N74" s="108"/>
+      <c r="O74" s="108"/>
+      <c r="P74" s="108"/>
+      <c r="Q74" s="108"/>
+      <c r="R74" s="108"/>
+      <c r="S74" s="108"/>
+      <c r="T74" s="108"/>
+      <c r="U74" s="108"/>
+      <c r="V74" s="108"/>
+      <c r="W74" s="111"/>
+      <c r="X74" s="85"/>
+      <c r="Y74" s="86"/>
+      <c r="Z74" s="86"/>
+      <c r="AA74" s="86"/>
+      <c r="AB74" s="86"/>
+      <c r="AC74" s="86"/>
+      <c r="AD74" s="112"/>
+      <c r="AE74" s="113"/>
+      <c r="AF74" s="113"/>
+      <c r="AG74" s="113"/>
+      <c r="AH74" s="113"/>
+      <c r="AI74" s="113"/>
+      <c r="AJ74" s="113"/>
+      <c r="AK74" s="113"/>
+      <c r="AL74" s="113"/>
+      <c r="AM74" s="113"/>
+      <c r="AN74" s="113"/>
+      <c r="AO74" s="113"/>
+      <c r="AP74" s="114"/>
+      <c r="AQ74" s="59"/>
+      <c r="AR74" s="59"/>
+      <c r="AS74" s="59"/>
+      <c r="AT74" s="59"/>
+      <c r="AU74" s="59"/>
+      <c r="AV74" s="59"/>
+      <c r="AW74" s="59"/>
+      <c r="AX74" s="63"/>
+      <c r="AY74" s="64"/>
+      <c r="AZ74" s="64"/>
+      <c r="BA74" s="65"/>
+      <c r="BB74" s="59"/>
+      <c r="BC74" s="59"/>
+      <c r="BD74" s="59"/>
+      <c r="BE74" s="67"/>
+    </row>
+    <row r="75" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="417"/>
+      <c r="B75" s="416"/>
+      <c r="C75" s="416"/>
+      <c r="D75" s="416"/>
+      <c r="E75" s="414"/>
+      <c r="F75" s="414"/>
+      <c r="G75" s="414"/>
+      <c r="H75" s="104" t="s">
         <v>82</v>
       </c>
-      <c r="I71" s="376"/>
-[...14 lines deleted...]
-      <c r="X71" s="326" t="s">
+      <c r="I75" s="105"/>
+      <c r="J75" s="106"/>
+      <c r="K75" s="105"/>
+      <c r="L75" s="105"/>
+      <c r="M75" s="105"/>
+      <c r="N75" s="105"/>
+      <c r="O75" s="105"/>
+      <c r="P75" s="105"/>
+      <c r="Q75" s="105"/>
+      <c r="R75" s="105"/>
+      <c r="S75" s="105"/>
+      <c r="T75" s="105"/>
+      <c r="U75" s="105"/>
+      <c r="V75" s="105"/>
+      <c r="W75" s="110"/>
+      <c r="X75" s="85" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y75" s="86"/>
+      <c r="Z75" s="86"/>
+      <c r="AA75" s="86"/>
+      <c r="AB75" s="86"/>
+      <c r="AC75" s="86"/>
+      <c r="AD75" s="89"/>
+      <c r="AE75" s="90"/>
+      <c r="AF75" s="90"/>
+      <c r="AG75" s="90"/>
+      <c r="AH75" s="90"/>
+      <c r="AI75" s="90"/>
+      <c r="AJ75" s="90"/>
+      <c r="AK75" s="90"/>
+      <c r="AL75" s="90"/>
+      <c r="AM75" s="90"/>
+      <c r="AN75" s="90"/>
+      <c r="AO75" s="90"/>
+      <c r="AP75" s="91"/>
+      <c r="AQ75" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="AR75" s="59"/>
+      <c r="AS75" s="59"/>
+      <c r="AT75" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU75" s="59"/>
+      <c r="AV75" s="59"/>
+      <c r="AW75" s="59"/>
+      <c r="AX75" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="AY75" s="70"/>
+      <c r="AZ75" s="70"/>
+      <c r="BA75" s="71"/>
+      <c r="BB75" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="BC75" s="59"/>
+      <c r="BD75" s="59"/>
+      <c r="BE75" s="67"/>
+    </row>
+    <row r="76" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="417"/>
+      <c r="B76" s="416"/>
+      <c r="C76" s="416"/>
+      <c r="D76" s="416"/>
+      <c r="E76" s="414"/>
+      <c r="F76" s="414"/>
+      <c r="G76" s="414"/>
+      <c r="H76" s="107"/>
+      <c r="I76" s="108"/>
+      <c r="J76" s="109"/>
+      <c r="K76" s="108"/>
+      <c r="L76" s="108"/>
+      <c r="M76" s="108"/>
+      <c r="N76" s="108"/>
+      <c r="O76" s="108"/>
+      <c r="P76" s="108"/>
+      <c r="Q76" s="108"/>
+      <c r="R76" s="108"/>
+      <c r="S76" s="108"/>
+      <c r="T76" s="108"/>
+      <c r="U76" s="108"/>
+      <c r="V76" s="108"/>
+      <c r="W76" s="111"/>
+      <c r="X76" s="85"/>
+      <c r="Y76" s="86"/>
+      <c r="Z76" s="86"/>
+      <c r="AA76" s="86"/>
+      <c r="AB76" s="86"/>
+      <c r="AC76" s="86"/>
+      <c r="AD76" s="112"/>
+      <c r="AE76" s="113"/>
+      <c r="AF76" s="113"/>
+      <c r="AG76" s="113"/>
+      <c r="AH76" s="113"/>
+      <c r="AI76" s="113"/>
+      <c r="AJ76" s="113"/>
+      <c r="AK76" s="113"/>
+      <c r="AL76" s="113"/>
+      <c r="AM76" s="113"/>
+      <c r="AN76" s="113"/>
+      <c r="AO76" s="113"/>
+      <c r="AP76" s="114"/>
+      <c r="AQ76" s="59"/>
+      <c r="AR76" s="59"/>
+      <c r="AS76" s="59"/>
+      <c r="AT76" s="59"/>
+      <c r="AU76" s="59"/>
+      <c r="AV76" s="59"/>
+      <c r="AW76" s="59"/>
+      <c r="AX76" s="63"/>
+      <c r="AY76" s="64"/>
+      <c r="AZ76" s="64"/>
+      <c r="BA76" s="65"/>
+      <c r="BB76" s="59"/>
+      <c r="BC76" s="59"/>
+      <c r="BD76" s="59"/>
+      <c r="BE76" s="67"/>
+    </row>
+    <row r="77" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="417"/>
+      <c r="B77" s="416"/>
+      <c r="C77" s="416"/>
+      <c r="D77" s="416"/>
+      <c r="E77" s="414"/>
+      <c r="F77" s="414"/>
+      <c r="G77" s="414"/>
+      <c r="H77" s="76" t="s">
         <v>83</v>
       </c>
-      <c r="Y71" s="327"/>
-[...17 lines deleted...]
-      <c r="AQ71" s="53" t="s">
+      <c r="I77" s="77"/>
+      <c r="J77" s="77"/>
+      <c r="K77" s="77"/>
+      <c r="L77" s="77"/>
+      <c r="M77" s="77"/>
+      <c r="N77" s="77"/>
+      <c r="O77" s="77"/>
+      <c r="P77" s="77"/>
+      <c r="Q77" s="77"/>
+      <c r="R77" s="77"/>
+      <c r="S77" s="77"/>
+      <c r="T77" s="77"/>
+      <c r="U77" s="77"/>
+      <c r="V77" s="77"/>
+      <c r="W77" s="78"/>
+      <c r="X77" s="85" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y77" s="86"/>
+      <c r="Z77" s="86"/>
+      <c r="AA77" s="86"/>
+      <c r="AB77" s="86"/>
+      <c r="AC77" s="86"/>
+      <c r="AD77" s="89"/>
+      <c r="AE77" s="90"/>
+      <c r="AF77" s="90"/>
+      <c r="AG77" s="90"/>
+      <c r="AH77" s="90"/>
+      <c r="AI77" s="90"/>
+      <c r="AJ77" s="90"/>
+      <c r="AK77" s="90"/>
+      <c r="AL77" s="90"/>
+      <c r="AM77" s="90"/>
+      <c r="AN77" s="90"/>
+      <c r="AO77" s="90"/>
+      <c r="AP77" s="91"/>
+      <c r="AQ77" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="AR77" s="59"/>
+      <c r="AS77" s="59"/>
+      <c r="AT77" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="AU77" s="59"/>
+      <c r="AV77" s="59"/>
+      <c r="AW77" s="59"/>
+      <c r="AX77" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="AY77" s="70"/>
+      <c r="AZ77" s="70"/>
+      <c r="BA77" s="71"/>
+      <c r="BB77" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="BC77" s="59"/>
+      <c r="BD77" s="59"/>
+      <c r="BE77" s="67"/>
+    </row>
+    <row r="78" spans="1:107" ht="10.199999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="417"/>
+      <c r="B78" s="416"/>
+      <c r="C78" s="416"/>
+      <c r="D78" s="416"/>
+      <c r="E78" s="414"/>
+      <c r="F78" s="414"/>
+      <c r="G78" s="414"/>
+      <c r="H78" s="79"/>
+      <c r="I78" s="80"/>
+      <c r="J78" s="80"/>
+      <c r="K78" s="80"/>
+      <c r="L78" s="80"/>
+      <c r="M78" s="80"/>
+      <c r="N78" s="80"/>
+      <c r="O78" s="80"/>
+      <c r="P78" s="80"/>
+      <c r="Q78" s="80"/>
+      <c r="R78" s="80"/>
+      <c r="S78" s="80"/>
+      <c r="T78" s="80"/>
+      <c r="U78" s="80"/>
+      <c r="V78" s="80"/>
+      <c r="W78" s="81"/>
+      <c r="X78" s="87"/>
+      <c r="Y78" s="88"/>
+      <c r="Z78" s="88"/>
+      <c r="AA78" s="88"/>
+      <c r="AB78" s="88"/>
+      <c r="AC78" s="88"/>
+      <c r="AD78" s="92"/>
+      <c r="AE78" s="93"/>
+      <c r="AF78" s="93"/>
+      <c r="AG78" s="93"/>
+      <c r="AH78" s="93"/>
+      <c r="AI78" s="93"/>
+      <c r="AJ78" s="93"/>
+      <c r="AK78" s="93"/>
+      <c r="AL78" s="93"/>
+      <c r="AM78" s="93"/>
+      <c r="AN78" s="93"/>
+      <c r="AO78" s="93"/>
+      <c r="AP78" s="94"/>
+      <c r="AQ78" s="68"/>
+      <c r="AR78" s="68"/>
+      <c r="AS78" s="68"/>
+      <c r="AT78" s="68"/>
+      <c r="AU78" s="68"/>
+      <c r="AV78" s="68"/>
+      <c r="AW78" s="68"/>
+      <c r="AX78" s="72"/>
+      <c r="AY78" s="73"/>
+      <c r="AZ78" s="73"/>
+      <c r="BA78" s="74"/>
+      <c r="BB78" s="68"/>
+      <c r="BC78" s="68"/>
+      <c r="BD78" s="68"/>
+      <c r="BE78" s="75"/>
+    </row>
+    <row r="79" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="417"/>
+      <c r="B79" s="416"/>
+      <c r="C79" s="416"/>
+      <c r="D79" s="416"/>
+      <c r="E79" s="414"/>
+      <c r="F79" s="414"/>
+      <c r="G79" s="414"/>
+      <c r="H79" s="79"/>
+      <c r="I79" s="80"/>
+      <c r="J79" s="80"/>
+      <c r="K79" s="80"/>
+      <c r="L79" s="80"/>
+      <c r="M79" s="80"/>
+      <c r="N79" s="80"/>
+      <c r="O79" s="80"/>
+      <c r="P79" s="80"/>
+      <c r="Q79" s="80"/>
+      <c r="R79" s="80"/>
+      <c r="S79" s="80"/>
+      <c r="T79" s="80"/>
+      <c r="U79" s="80"/>
+      <c r="V79" s="80"/>
+      <c r="W79" s="81"/>
+      <c r="X79" s="95" t="s">
         <v>84</v>
       </c>
-      <c r="AR71" s="53"/>
-[...87 lines deleted...]
-      <c r="H73" s="381" t="s">
+      <c r="Y79" s="96"/>
+      <c r="Z79" s="96"/>
+      <c r="AA79" s="96"/>
+      <c r="AB79" s="96"/>
+      <c r="AC79" s="97"/>
+      <c r="AD79" s="43" t="s">
         <v>85</v>
       </c>
-      <c r="I73" s="382"/>
-[...126 lines deleted...]
-      <c r="H75" s="381" t="s">
+      <c r="AE79" s="44"/>
+      <c r="AF79" s="44"/>
+      <c r="AG79" s="44"/>
+      <c r="AH79" s="44"/>
+      <c r="AI79" s="44"/>
+      <c r="AJ79" s="44"/>
+      <c r="AK79" s="44"/>
+      <c r="AL79" s="44"/>
+      <c r="AM79" s="44"/>
+      <c r="AN79" s="44"/>
+      <c r="AO79" s="44"/>
+      <c r="AP79" s="45"/>
+      <c r="AQ79" s="52" t="s">
         <v>86</v>
       </c>
-      <c r="I75" s="382"/>
-[...15 lines deleted...]
-        <v>83</v>
+      <c r="AR79" s="53"/>
+      <c r="AS79" s="53"/>
+      <c r="AT79" s="58" t="s">
+        <v>80</v>
       </c>
-      <c r="Y75" s="327"/>
-[...18 lines deleted...]
-        <v>84</v>
+      <c r="AU79" s="58"/>
+      <c r="AV79" s="58"/>
+      <c r="AW79" s="58"/>
+      <c r="AX79" s="60" t="s">
+        <v>80</v>
       </c>
-      <c r="AR75" s="53"/>
-[...2 lines deleted...]
-        <v>84</v>
+      <c r="AY79" s="61"/>
+      <c r="AZ79" s="61"/>
+      <c r="BA79" s="62"/>
+      <c r="BB79" s="58" t="s">
+        <v>80</v>
       </c>
-      <c r="AU75" s="53"/>
-[...3 lines deleted...]
-        <v>84</v>
+      <c r="BC79" s="58"/>
+      <c r="BD79" s="58"/>
+      <c r="BE79" s="66"/>
+    </row>
+    <row r="80" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="413"/>
+      <c r="B80" s="413"/>
+      <c r="C80" s="413"/>
+      <c r="D80" s="413"/>
+      <c r="E80" s="414"/>
+      <c r="F80" s="414"/>
+      <c r="G80" s="414"/>
+      <c r="H80" s="79"/>
+      <c r="I80" s="80"/>
+      <c r="J80" s="80"/>
+      <c r="K80" s="80"/>
+      <c r="L80" s="80"/>
+      <c r="M80" s="80"/>
+      <c r="N80" s="80"/>
+      <c r="O80" s="80"/>
+      <c r="P80" s="80"/>
+      <c r="Q80" s="80"/>
+      <c r="R80" s="80"/>
+      <c r="S80" s="80"/>
+      <c r="T80" s="80"/>
+      <c r="U80" s="80"/>
+      <c r="V80" s="80"/>
+      <c r="W80" s="81"/>
+      <c r="X80" s="98"/>
+      <c r="Y80" s="99"/>
+      <c r="Z80" s="99"/>
+      <c r="AA80" s="99"/>
+      <c r="AB80" s="99"/>
+      <c r="AC80" s="100"/>
+      <c r="AD80" s="46"/>
+      <c r="AE80" s="47"/>
+      <c r="AF80" s="47"/>
+      <c r="AG80" s="47"/>
+      <c r="AH80" s="47"/>
+      <c r="AI80" s="47"/>
+      <c r="AJ80" s="47"/>
+      <c r="AK80" s="47"/>
+      <c r="AL80" s="47"/>
+      <c r="AM80" s="47"/>
+      <c r="AN80" s="47"/>
+      <c r="AO80" s="47"/>
+      <c r="AP80" s="48"/>
+      <c r="AQ80" s="54"/>
+      <c r="AR80" s="55"/>
+      <c r="AS80" s="55"/>
+      <c r="AT80" s="59"/>
+      <c r="AU80" s="59"/>
+      <c r="AV80" s="59"/>
+      <c r="AW80" s="59"/>
+      <c r="AX80" s="63"/>
+      <c r="AY80" s="64"/>
+      <c r="AZ80" s="64"/>
+      <c r="BA80" s="65"/>
+      <c r="BB80" s="59"/>
+      <c r="BC80" s="59"/>
+      <c r="BD80" s="59"/>
+      <c r="BE80" s="67"/>
+    </row>
+    <row r="81" spans="1:57" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="413"/>
+      <c r="B81" s="413"/>
+      <c r="C81" s="413"/>
+      <c r="D81" s="413"/>
+      <c r="E81" s="414"/>
+      <c r="F81" s="414"/>
+      <c r="G81" s="414"/>
+      <c r="H81" s="79"/>
+      <c r="I81" s="80"/>
+      <c r="J81" s="80"/>
+      <c r="K81" s="80"/>
+      <c r="L81" s="80"/>
+      <c r="M81" s="80"/>
+      <c r="N81" s="80"/>
+      <c r="O81" s="80"/>
+      <c r="P81" s="80"/>
+      <c r="Q81" s="80"/>
+      <c r="R81" s="80"/>
+      <c r="S81" s="80"/>
+      <c r="T81" s="80"/>
+      <c r="U81" s="80"/>
+      <c r="V81" s="80"/>
+      <c r="W81" s="81"/>
+      <c r="X81" s="98"/>
+      <c r="Y81" s="99"/>
+      <c r="Z81" s="99"/>
+      <c r="AA81" s="99"/>
+      <c r="AB81" s="99"/>
+      <c r="AC81" s="100"/>
+      <c r="AD81" s="46"/>
+      <c r="AE81" s="47"/>
+      <c r="AF81" s="47"/>
+      <c r="AG81" s="47"/>
+      <c r="AH81" s="47"/>
+      <c r="AI81" s="47"/>
+      <c r="AJ81" s="47"/>
+      <c r="AK81" s="47"/>
+      <c r="AL81" s="47"/>
+      <c r="AM81" s="47"/>
+      <c r="AN81" s="47"/>
+      <c r="AO81" s="47"/>
+      <c r="AP81" s="48"/>
+      <c r="AQ81" s="54"/>
+      <c r="AR81" s="55"/>
+      <c r="AS81" s="55"/>
+      <c r="AT81" s="59" t="s">
+        <v>85</v>
       </c>
-      <c r="AY75" s="277"/>
-[...3 lines deleted...]
-        <v>84</v>
+      <c r="AU81" s="59"/>
+      <c r="AV81" s="59"/>
+      <c r="AW81" s="59"/>
+      <c r="AX81" s="69" t="s">
+        <v>85</v>
       </c>
-      <c r="BC75" s="53"/>
-[...1 lines deleted...]
-      <c r="BE75" s="300"/>
+      <c r="AY81" s="70"/>
+      <c r="AZ81" s="70"/>
+      <c r="BA81" s="71"/>
+      <c r="BB81" s="59" t="s">
+        <v>85</v>
+      </c>
+      <c r="BC81" s="59"/>
+      <c r="BD81" s="59"/>
+      <c r="BE81" s="67"/>
     </row>
-    <row r="76" spans="1:57" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...56 lines deleted...]
-      <c r="BE76" s="300"/>
+    <row r="82" spans="1:57" ht="10.199999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="413"/>
+      <c r="B82" s="413"/>
+      <c r="C82" s="413"/>
+      <c r="D82" s="413"/>
+      <c r="E82" s="414"/>
+      <c r="F82" s="414"/>
+      <c r="G82" s="414"/>
+      <c r="H82" s="82"/>
+      <c r="I82" s="83"/>
+      <c r="J82" s="83"/>
+      <c r="K82" s="83"/>
+      <c r="L82" s="83"/>
+      <c r="M82" s="83"/>
+      <c r="N82" s="83"/>
+      <c r="O82" s="83"/>
+      <c r="P82" s="83"/>
+      <c r="Q82" s="83"/>
+      <c r="R82" s="83"/>
+      <c r="S82" s="83"/>
+      <c r="T82" s="83"/>
+      <c r="U82" s="83"/>
+      <c r="V82" s="83"/>
+      <c r="W82" s="84"/>
+      <c r="X82" s="101"/>
+      <c r="Y82" s="102"/>
+      <c r="Z82" s="102"/>
+      <c r="AA82" s="102"/>
+      <c r="AB82" s="102"/>
+      <c r="AC82" s="103"/>
+      <c r="AD82" s="49"/>
+      <c r="AE82" s="50"/>
+      <c r="AF82" s="50"/>
+      <c r="AG82" s="50"/>
+      <c r="AH82" s="50"/>
+      <c r="AI82" s="50"/>
+      <c r="AJ82" s="50"/>
+      <c r="AK82" s="50"/>
+      <c r="AL82" s="50"/>
+      <c r="AM82" s="50"/>
+      <c r="AN82" s="50"/>
+      <c r="AO82" s="50"/>
+      <c r="AP82" s="51"/>
+      <c r="AQ82" s="56"/>
+      <c r="AR82" s="57"/>
+      <c r="AS82" s="57"/>
+      <c r="AT82" s="68"/>
+      <c r="AU82" s="68"/>
+      <c r="AV82" s="68"/>
+      <c r="AW82" s="68"/>
+      <c r="AX82" s="72"/>
+      <c r="AY82" s="73"/>
+      <c r="AZ82" s="73"/>
+      <c r="BA82" s="74"/>
+      <c r="BB82" s="68"/>
+      <c r="BC82" s="68"/>
+      <c r="BD82" s="68"/>
+      <c r="BE82" s="75"/>
     </row>
-    <row r="77" spans="1:57" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...374 lines deleted...]
-      <c r="G83" s="113"/>
+    <row r="83" spans="1:57" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="413"/>
+      <c r="B83" s="413"/>
+      <c r="C83" s="413"/>
+      <c r="D83" s="413"/>
+      <c r="E83" s="414"/>
+      <c r="F83" s="414"/>
+      <c r="G83" s="414"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="21"/>
       <c r="K83" s="21"/>
       <c r="L83" s="21"/>
       <c r="M83" s="21"/>
       <c r="N83" s="21"/>
       <c r="O83" s="21"/>
       <c r="P83" s="21"/>
       <c r="Q83" s="21"/>
       <c r="R83" s="21"/>
       <c r="S83" s="21"/>
       <c r="T83" s="21"/>
       <c r="U83" s="21"/>
       <c r="V83" s="21"/>
       <c r="W83" s="21"/>
       <c r="X83" s="22"/>
       <c r="Y83" s="22"/>
       <c r="Z83" s="22"/>
       <c r="AA83" s="22"/>
       <c r="AB83" s="22"/>
       <c r="AC83" s="22"/>
       <c r="AD83" s="22"/>
       <c r="AE83" s="22"/>
       <c r="AF83" s="22"/>
@@ -13827,301 +13897,311 @@
       <c r="AH83" s="22"/>
       <c r="AI83" s="22"/>
       <c r="AJ83" s="22"/>
       <c r="AK83" s="22"/>
       <c r="AL83" s="22"/>
       <c r="AM83" s="22"/>
       <c r="AN83" s="22"/>
       <c r="AO83" s="22"/>
       <c r="AP83" s="22"/>
       <c r="AQ83" s="22"/>
       <c r="AR83" s="22"/>
       <c r="AS83" s="22"/>
       <c r="AT83" s="22"/>
       <c r="AU83" s="22"/>
       <c r="AV83" s="22"/>
       <c r="AW83" s="22"/>
       <c r="AX83" s="22"/>
       <c r="AY83" s="22"/>
       <c r="AZ83" s="22"/>
       <c r="BA83" s="22"/>
       <c r="BB83" s="22"/>
       <c r="BC83" s="22"/>
       <c r="BD83" s="22"/>
       <c r="BE83" s="22"/>
     </row>
-    <row r="84" spans="5:57" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="G84" s="113"/>
+    <row r="84" spans="1:57" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="413"/>
+      <c r="B84" s="413"/>
+      <c r="C84" s="413"/>
+      <c r="D84" s="413"/>
+      <c r="E84" s="414"/>
+      <c r="F84" s="414"/>
+      <c r="G84" s="414"/>
     </row>
-    <row r="85" spans="5:57" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="G85" s="113"/>
+    <row r="85" spans="1:57" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="413"/>
+      <c r="B85" s="413"/>
+      <c r="C85" s="413"/>
+      <c r="D85" s="413"/>
+      <c r="E85" s="414"/>
+      <c r="F85" s="414"/>
+      <c r="G85" s="414"/>
     </row>
-    <row r="86" spans="5:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E86" s="23"/>
       <c r="F86" s="23"/>
       <c r="G86" s="23"/>
     </row>
     <row r="147" spans="6:6" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="148" spans="6:6" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="151" spans="6:6" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F151" s="24" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="152" spans="6:6" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection formatCells="0" selectLockedCells="1"/>
-  <mergeCells count="183">
-[...100 lines deleted...]
-    <mergeCell ref="BA47:BE48"/>
+  <mergeCells count="185">
+    <mergeCell ref="E5:G85"/>
+    <mergeCell ref="A6:A79"/>
+    <mergeCell ref="B6:D79"/>
     <mergeCell ref="H7:BE8"/>
-    <mergeCell ref="AA28:AH37"/>
-[...1 lines deleted...]
-    <mergeCell ref="H27:N27"/>
     <mergeCell ref="I9:M10"/>
     <mergeCell ref="N9:BD10"/>
     <mergeCell ref="I11:M12"/>
     <mergeCell ref="N11:AT12"/>
-    <mergeCell ref="J45:M46"/>
-    <mergeCell ref="H45:I46"/>
+    <mergeCell ref="I13:M14"/>
+    <mergeCell ref="N13:AT14"/>
+    <mergeCell ref="AZ13:BD14"/>
+    <mergeCell ref="I15:M15"/>
+    <mergeCell ref="N15:AK15"/>
+    <mergeCell ref="T1:AT3"/>
+    <mergeCell ref="AU1:BE4"/>
+    <mergeCell ref="H4:AA5"/>
+    <mergeCell ref="AB4:AP5"/>
+    <mergeCell ref="H23:N24"/>
+    <mergeCell ref="O23:BE23"/>
+    <mergeCell ref="O24:BE24"/>
+    <mergeCell ref="H25:BE25"/>
+    <mergeCell ref="H26:AM26"/>
+    <mergeCell ref="AN26:BE26"/>
+    <mergeCell ref="H16:BE16"/>
+    <mergeCell ref="H17:BE18"/>
+    <mergeCell ref="H19:N21"/>
+    <mergeCell ref="O19:BE19"/>
+    <mergeCell ref="O20:BE21"/>
+    <mergeCell ref="H22:N22"/>
+    <mergeCell ref="O22:BE22"/>
+    <mergeCell ref="H27:N27"/>
+    <mergeCell ref="O27:Z27"/>
+    <mergeCell ref="AA27:AM27"/>
+    <mergeCell ref="AN27:AS27"/>
+    <mergeCell ref="AT27:BE27"/>
+    <mergeCell ref="H28:J37"/>
+    <mergeCell ref="K28:N37"/>
+    <mergeCell ref="O28:U37"/>
+    <mergeCell ref="V28:Z37"/>
+    <mergeCell ref="AA28:AH37"/>
+    <mergeCell ref="AI28:AM37"/>
+    <mergeCell ref="AN28:AS35"/>
+    <mergeCell ref="AT28:BE36"/>
+    <mergeCell ref="AN36:AS37"/>
+    <mergeCell ref="AT37:BE38"/>
+    <mergeCell ref="H38:N38"/>
+    <mergeCell ref="O38:Z38"/>
+    <mergeCell ref="AA38:AM38"/>
+    <mergeCell ref="AN38:AS38"/>
+    <mergeCell ref="AO41:AV42"/>
+    <mergeCell ref="H43:I44"/>
+    <mergeCell ref="J43:M44"/>
+    <mergeCell ref="N43:R44"/>
+    <mergeCell ref="S43:Z44"/>
+    <mergeCell ref="AA43:AC44"/>
+    <mergeCell ref="AD43:AN43"/>
+    <mergeCell ref="AO43:AV44"/>
+    <mergeCell ref="H39:BE39"/>
+    <mergeCell ref="H40:I42"/>
+    <mergeCell ref="J40:M42"/>
+    <mergeCell ref="N40:AV40"/>
+    <mergeCell ref="AW40:AZ42"/>
+    <mergeCell ref="BA40:BE42"/>
     <mergeCell ref="N41:R42"/>
     <mergeCell ref="S41:Z42"/>
-    <mergeCell ref="N43:R44"/>
-[...8 lines deleted...]
-    <mergeCell ref="AO43:AV44"/>
+    <mergeCell ref="AA41:AC42"/>
+    <mergeCell ref="AD41:AN42"/>
+    <mergeCell ref="AW43:AZ44"/>
+    <mergeCell ref="BA43:BE44"/>
+    <mergeCell ref="AD44:AN44"/>
+    <mergeCell ref="H45:I46"/>
+    <mergeCell ref="J45:M46"/>
+    <mergeCell ref="N45:R46"/>
+    <mergeCell ref="S45:Z46"/>
+    <mergeCell ref="AA45:AC46"/>
+    <mergeCell ref="AD45:AN45"/>
+    <mergeCell ref="AO45:AV46"/>
+    <mergeCell ref="AW45:AZ46"/>
+    <mergeCell ref="BA45:BE46"/>
+    <mergeCell ref="AD46:AN46"/>
     <mergeCell ref="H47:I48"/>
     <mergeCell ref="J47:M48"/>
     <mergeCell ref="N47:R48"/>
     <mergeCell ref="S47:Z48"/>
     <mergeCell ref="AA47:AC48"/>
-    <mergeCell ref="AO41:AV42"/>
-[...31 lines deleted...]
-    <mergeCell ref="B6:D79"/>
+    <mergeCell ref="AD47:AN47"/>
+    <mergeCell ref="AO47:AV48"/>
+    <mergeCell ref="AW47:AZ48"/>
+    <mergeCell ref="BA47:BE48"/>
+    <mergeCell ref="AD48:AN48"/>
+    <mergeCell ref="H49:I50"/>
     <mergeCell ref="J49:M50"/>
     <mergeCell ref="N49:R50"/>
     <mergeCell ref="S49:Z50"/>
-    <mergeCell ref="AQ71:AS72"/>
-[...3 lines deleted...]
-    <mergeCell ref="H60:J62"/>
+    <mergeCell ref="AA49:AC50"/>
+    <mergeCell ref="AD49:AN49"/>
+    <mergeCell ref="AO49:AV50"/>
+    <mergeCell ref="AW49:AZ50"/>
+    <mergeCell ref="BA49:BE50"/>
+    <mergeCell ref="AD50:AN50"/>
     <mergeCell ref="H51:I52"/>
     <mergeCell ref="J51:M52"/>
     <mergeCell ref="N51:R52"/>
+    <mergeCell ref="S51:Z52"/>
+    <mergeCell ref="AA51:AC52"/>
+    <mergeCell ref="AD51:AN51"/>
+    <mergeCell ref="AO51:AV52"/>
+    <mergeCell ref="AO56:AV56"/>
+    <mergeCell ref="AW56:AZ56"/>
+    <mergeCell ref="AO57:AV57"/>
+    <mergeCell ref="AW57:AZ57"/>
+    <mergeCell ref="H58:J59"/>
+    <mergeCell ref="K58:BE59"/>
     <mergeCell ref="AW51:AZ52"/>
+    <mergeCell ref="BA51:BE52"/>
+    <mergeCell ref="AD52:AN52"/>
+    <mergeCell ref="H53:AZ53"/>
+    <mergeCell ref="BA53:BE57"/>
     <mergeCell ref="H54:H55"/>
+    <mergeCell ref="I54:AV55"/>
+    <mergeCell ref="AW54:AZ55"/>
     <mergeCell ref="H56:H57"/>
     <mergeCell ref="I56:AN57"/>
-    <mergeCell ref="H49:I50"/>
-    <mergeCell ref="I54:AV55"/>
+    <mergeCell ref="H60:J62"/>
+    <mergeCell ref="K60:BE62"/>
+    <mergeCell ref="H63:H68"/>
+    <mergeCell ref="I63:J64"/>
+    <mergeCell ref="K63:X63"/>
+    <mergeCell ref="BE63:BE64"/>
+    <mergeCell ref="I65:J66"/>
+    <mergeCell ref="K65:X65"/>
+    <mergeCell ref="BE65:BE66"/>
+    <mergeCell ref="BI65:BV65"/>
+    <mergeCell ref="DC65:DC66"/>
+    <mergeCell ref="I67:J68"/>
+    <mergeCell ref="K67:BD68"/>
+    <mergeCell ref="BE67:BE68"/>
+    <mergeCell ref="H69:W70"/>
+    <mergeCell ref="X69:AC70"/>
+    <mergeCell ref="AD69:AP70"/>
+    <mergeCell ref="AQ69:AS70"/>
+    <mergeCell ref="AT69:BE69"/>
+    <mergeCell ref="AT70:AW70"/>
+    <mergeCell ref="AX70:BA70"/>
+    <mergeCell ref="BB70:BE70"/>
+    <mergeCell ref="H71:J72"/>
+    <mergeCell ref="K71:W72"/>
+    <mergeCell ref="X71:AC72"/>
     <mergeCell ref="AD71:AP72"/>
-    <mergeCell ref="K63:X63"/>
-[...2 lines deleted...]
-    <mergeCell ref="AO51:AV52"/>
+    <mergeCell ref="AQ71:AS72"/>
+    <mergeCell ref="AT71:AW72"/>
+    <mergeCell ref="AX71:BA72"/>
+    <mergeCell ref="BB71:BE72"/>
+    <mergeCell ref="H73:J74"/>
+    <mergeCell ref="K73:W74"/>
+    <mergeCell ref="X73:AC74"/>
+    <mergeCell ref="AD73:AP74"/>
+    <mergeCell ref="AQ73:AS74"/>
+    <mergeCell ref="AT73:AW74"/>
+    <mergeCell ref="AX73:BA74"/>
+    <mergeCell ref="BB73:BE74"/>
+    <mergeCell ref="H77:W82"/>
+    <mergeCell ref="X77:AC78"/>
+    <mergeCell ref="AD77:AP78"/>
+    <mergeCell ref="AQ77:AS78"/>
+    <mergeCell ref="AT77:AW78"/>
+    <mergeCell ref="AX77:BA78"/>
+    <mergeCell ref="BB77:BE78"/>
+    <mergeCell ref="X79:AC82"/>
+    <mergeCell ref="H75:J76"/>
+    <mergeCell ref="K75:W76"/>
+    <mergeCell ref="X75:AC76"/>
+    <mergeCell ref="AD75:AP76"/>
+    <mergeCell ref="AQ75:AS76"/>
+    <mergeCell ref="AT75:AW76"/>
+    <mergeCell ref="AD79:AP82"/>
+    <mergeCell ref="AQ79:AS82"/>
+    <mergeCell ref="AT79:AW80"/>
+    <mergeCell ref="AX79:BA80"/>
+    <mergeCell ref="BB79:BE80"/>
+    <mergeCell ref="AT81:AW82"/>
+    <mergeCell ref="AX81:BA82"/>
+    <mergeCell ref="BB81:BE82"/>
+    <mergeCell ref="AX75:BA76"/>
+    <mergeCell ref="BB75:BE76"/>
   </mergeCells>
   <phoneticPr fontId="14"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="83" max="56" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="43ea2018-cac1-4e87-aa07-f65a650d0e10">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="27269d9d-e3af-41da-929e-bcff971189e1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100D3689A7256CE3C42932D4B03DFAD5D25" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="d45c34889ac73a2a2ddc73c0c8ecc6ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43ea2018-cac1-4e87-aa07-f65a650d0e10" xmlns:ns3="27269d9d-e3af-41da-929e-bcff971189e1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0eaf8197f9c06da082ac66aff0ee487" ns2:_="" ns3:_="">
     <xsd:import namespace="43ea2018-cac1-4e87-aa07-f65a650d0e10"/>
     <xsd:import namespace="27269d9d-e3af-41da-929e-bcff971189e1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -14276,112 +14356,112 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B1D2143-02E9-45D4-8D2F-2EDCD6D9988F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DD58376-ADF4-4116-B958-DD3C87901833}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="43ea2018-cac1-4e87-aa07-f65a650d0e10"/>
     <ds:schemaRef ds:uri="27269d9d-e3af-41da-929e-bcff971189e1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B1D2143-02E9-45D4-8D2F-2EDCD6D9988F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82DEE4DE-B70A-498C-91F1-68241D12BE88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43ea2018-cac1-4e87-aa07-f65a650d0e10"/>
     <ds:schemaRef ds:uri="27269d9d-e3af-41da-929e-bcff971189e1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>固定資産〔証明・閲覧〕申請書</vt:lpstr>
-      <vt:lpstr>固定資産〔証明・閲覧〕申請書!Print_Area</vt:lpstr>
+      <vt:lpstr>【郵送センター】固定資産〔証明・閲覧〕申請書</vt:lpstr>
+      <vt:lpstr>【郵送センター】固定資産〔証明・閲覧〕申請書!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>