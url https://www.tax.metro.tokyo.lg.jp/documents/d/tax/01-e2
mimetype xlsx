--- v1 (2026-04-03)
+++ v2 (2026-08-20)
@@ -1,88 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D2DB5ED2-0B68-41FC-9443-45B55C278368}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B097805-C51F-49A1-B936-4C11F86CC629}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="788" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="【郵送センター】固定資産〔証明・閲覧〕申請書" sheetId="32" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">【郵送センター】固定資産〔証明・閲覧〕申請書!$A$1:$BE$160</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">【郵送センター】固定資産〔証明・閲覧〕申請書!$A$1:$BE$83</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="91">
   <si>
     <t xml:space="preserve">   　　　　　　 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　固 定 資 産 〔 証 明 ・閲 覧 〕 申 請 書</t>
     <phoneticPr fontId="14"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">※□に✓を付け、所要事項を
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>　</t>
     </r>
     <r>
@@ -330,60 +328,50 @@
   </si>
   <si>
     <t>３　必要な証明・閲覧の種類等</t>
     <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>証明</t>
     <rPh sb="0" eb="2">
       <t>ショウメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>閲覧</t>
     <rPh sb="0" eb="2">
       <t>エツラン</t>
     </rPh>
     <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>① 評価証明</t>
     <rPh sb="2" eb="4">
       <t>ヒョウカ</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>ショウメイ</t>
-[...8 lines deleted...]
-    <rPh sb="3" eb="5">
       <t>ショウメイ</t>
     </rPh>
     <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>③物件証明</t>
     <rPh sb="1" eb="3">
       <t>ブッケン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショウメイ</t>
     </rPh>
     <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>④土地・家屋課税台帳</t>
     <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>⑤土地・家屋名寄帳</t>
     <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>□ 登記所
 □ 金融機関
@@ -1078,78 +1066,50 @@
 　証明は１件４００円(※)、閲覧は１件３００円です。
 　※同一所有者（同一納税通知書番号）が所有する
 　 　同一区内の 物件の証明を２件以上申請される場合
 　　 は、２件目以降は１件 につき１００円となります。</t>
     <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>手数料計</t>
     <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>内訳</t>
     <rPh sb="0" eb="2">
       <t>ウチワケ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>申請を受け付けてから発送までに１週間～10日程度かかりますので、あらかじめご了承ください。</t>
-[...26 lines deleted...]
-  <si>
     <t xml:space="preserve"> 委任状　　除籍/戸籍謄本・法定相続情報(職印有）（　　　    年　　　月　　　日死亡　続柄【　　　】）　　賃貸借契約書
  賃貸料払込領収証書　 不動産登記情報　 商業登記情報　 売買契約書　 売買代金払込領収証書　 訴状等
  不動産競売申立代金納付期限通知書　　税務代理権限証書　　その他（　　　　　　　　　　　　　　　　　　　　　　）　</t>
     <rPh sb="1" eb="4">
       <t>イニンジョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジョセキ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>コセキ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>トウホン</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ホウテイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ソウゾク</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="21" eb="23">
@@ -1340,56 +1300,69 @@
       <t>オヨ</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>ケイ</t>
     </rPh>
     <rPh sb="36" eb="39">
       <t>ジドウシャ</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>ゼイ</t>
     </rPh>
     <rPh sb="41" eb="42">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="48" eb="50">
       <t>コウキョウ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>リョウキン</t>
     </rPh>
     <rPh sb="52" eb="55">
       <t>リョウシュウショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>②関係（公課）証明</t>
+    <rPh sb="1" eb="3">
+      <t>カンケイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コウカ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ショウメイ</t>
+    </rPh>
+    <phoneticPr fontId="14"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -1549,57 +1522,50 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...5 lines deleted...]
-    <font>
       <sz val="8.5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="7"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -2595,412 +2561,394 @@
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="418">
+  <cellXfs count="416">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...157 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -3037,123 +2985,127 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...9 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
@@ -3235,473 +3187,495 @@
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...94 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...33 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...80 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
@@ -3791,189 +3765,173 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...15 lines deleted...]
-      <alignment horizontal="right" vertical="top" textRotation="255"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <colors>
     <mruColors>
       <color rgb="FF003300"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>68580</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>30479</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>99060</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32C17818-051F-406B-B989-C42B5F433D4C}"/>
             </a:ext>
           </a:extLst>
@@ -4006,4265 +3964,50 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>都税証明郵送受付センター申請用</a:t>
           </a:r>
-        </a:p>
-[...4213 lines deleted...]
-          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>44</xdr:col>
       <xdr:colOff>22284</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>17931</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>48</xdr:col>
       <xdr:colOff>94010</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>17931</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="35" name="直線矢印コネクタ 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{897DD2F6-3D11-4807-B769-7A849326E1D7}"/>
             </a:ext>
@@ -8694,5202 +4437,5202 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F32D126-61C5-4F98-B0AE-80A59DE0A7E3}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A1:DC152"/>
+  <dimension ref="A1:DC83"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" zoomScalePageLayoutView="120" workbookViewId="0">
-      <selection activeCell="BQ15" sqref="BQ15"/>
+      <selection activeCell="BR77" sqref="BR77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.6640625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.33203125" customWidth="1"/>
     <col min="5" max="5" width="1.33203125" customWidth="1"/>
     <col min="6" max="7" width="1.109375" customWidth="1"/>
     <col min="8" max="9" width="5.33203125" customWidth="1"/>
     <col min="10" max="10" width="1.109375" customWidth="1"/>
     <col min="12" max="12" width="2.33203125" customWidth="1"/>
     <col min="14" max="14" width="2.109375" customWidth="1"/>
     <col min="16" max="16" width="1.88671875" customWidth="1"/>
     <col min="18" max="18" width="2.33203125" customWidth="1"/>
     <col min="19" max="20" width="2" customWidth="1"/>
     <col min="21" max="21" width="1.109375" customWidth="1"/>
     <col min="24" max="24" width="1.109375" customWidth="1"/>
     <col min="25" max="25" width="1.6640625" customWidth="1"/>
     <col min="26" max="26" width="1.109375" customWidth="1"/>
     <col min="27" max="27" width="1.6640625" customWidth="1"/>
     <col min="32" max="32" width="1.6640625" customWidth="1"/>
     <col min="33" max="33" width="0.109375" customWidth="1"/>
     <col min="40" max="48" width="3.33203125" customWidth="1"/>
     <col min="49" max="56" width="2.33203125" customWidth="1"/>
     <col min="57" max="57" width="2.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E1" s="3"/>
       <c r="M1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
-      <c r="T1" s="393" t="s">
+      <c r="T1" s="329" t="s">
         <v>1</v>
       </c>
-      <c r="U1" s="393"/>
-[...25 lines deleted...]
-      <c r="AU1" s="395" t="s">
+      <c r="U1" s="329"/>
+      <c r="V1" s="329"/>
+      <c r="W1" s="329"/>
+      <c r="X1" s="329"/>
+      <c r="Y1" s="329"/>
+      <c r="Z1" s="329"/>
+      <c r="AA1" s="329"/>
+      <c r="AB1" s="329"/>
+      <c r="AC1" s="329"/>
+      <c r="AD1" s="329"/>
+      <c r="AE1" s="329"/>
+      <c r="AF1" s="329"/>
+      <c r="AG1" s="329"/>
+      <c r="AH1" s="329"/>
+      <c r="AI1" s="329"/>
+      <c r="AJ1" s="329"/>
+      <c r="AK1" s="329"/>
+      <c r="AL1" s="329"/>
+      <c r="AM1" s="329"/>
+      <c r="AN1" s="329"/>
+      <c r="AO1" s="329"/>
+      <c r="AP1" s="329"/>
+      <c r="AQ1" s="329"/>
+      <c r="AR1" s="329"/>
+      <c r="AS1" s="329"/>
+      <c r="AT1" s="330"/>
+      <c r="AU1" s="331" t="s">
         <v>2</v>
       </c>
-      <c r="AV1" s="395"/>
-[...8 lines deleted...]
-      <c r="BE1" s="396"/>
+      <c r="AV1" s="331"/>
+      <c r="AW1" s="331"/>
+      <c r="AX1" s="331"/>
+      <c r="AY1" s="331"/>
+      <c r="AZ1" s="331"/>
+      <c r="BA1" s="331"/>
+      <c r="BB1" s="331"/>
+      <c r="BC1" s="331"/>
+      <c r="BD1" s="331"/>
+      <c r="BE1" s="332"/>
     </row>
     <row r="2" spans="1:57" ht="8.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
-      <c r="T2" s="393"/>
-[...36 lines deleted...]
-      <c r="BE2" s="398"/>
+      <c r="T2" s="329"/>
+      <c r="U2" s="329"/>
+      <c r="V2" s="329"/>
+      <c r="W2" s="329"/>
+      <c r="X2" s="329"/>
+      <c r="Y2" s="329"/>
+      <c r="Z2" s="329"/>
+      <c r="AA2" s="329"/>
+      <c r="AB2" s="329"/>
+      <c r="AC2" s="329"/>
+      <c r="AD2" s="329"/>
+      <c r="AE2" s="329"/>
+      <c r="AF2" s="329"/>
+      <c r="AG2" s="329"/>
+      <c r="AH2" s="329"/>
+      <c r="AI2" s="329"/>
+      <c r="AJ2" s="329"/>
+      <c r="AK2" s="329"/>
+      <c r="AL2" s="329"/>
+      <c r="AM2" s="329"/>
+      <c r="AN2" s="329"/>
+      <c r="AO2" s="329"/>
+      <c r="AP2" s="329"/>
+      <c r="AQ2" s="329"/>
+      <c r="AR2" s="329"/>
+      <c r="AS2" s="329"/>
+      <c r="AT2" s="330"/>
+      <c r="AU2" s="333"/>
+      <c r="AV2" s="333"/>
+      <c r="AW2" s="333"/>
+      <c r="AX2" s="333"/>
+      <c r="AY2" s="333"/>
+      <c r="AZ2" s="333"/>
+      <c r="BA2" s="333"/>
+      <c r="BB2" s="333"/>
+      <c r="BC2" s="333"/>
+      <c r="BD2" s="333"/>
+      <c r="BE2" s="334"/>
     </row>
     <row r="3" spans="1:57" ht="4.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
-      <c r="T3" s="393"/>
-[...36 lines deleted...]
-      <c r="BE3" s="398"/>
+      <c r="T3" s="329"/>
+      <c r="U3" s="329"/>
+      <c r="V3" s="329"/>
+      <c r="W3" s="329"/>
+      <c r="X3" s="329"/>
+      <c r="Y3" s="329"/>
+      <c r="Z3" s="329"/>
+      <c r="AA3" s="329"/>
+      <c r="AB3" s="329"/>
+      <c r="AC3" s="329"/>
+      <c r="AD3" s="329"/>
+      <c r="AE3" s="329"/>
+      <c r="AF3" s="329"/>
+      <c r="AG3" s="329"/>
+      <c r="AH3" s="329"/>
+      <c r="AI3" s="329"/>
+      <c r="AJ3" s="329"/>
+      <c r="AK3" s="329"/>
+      <c r="AL3" s="329"/>
+      <c r="AM3" s="329"/>
+      <c r="AN3" s="329"/>
+      <c r="AO3" s="329"/>
+      <c r="AP3" s="329"/>
+      <c r="AQ3" s="329"/>
+      <c r="AR3" s="329"/>
+      <c r="AS3" s="329"/>
+      <c r="AT3" s="330"/>
+      <c r="AU3" s="333"/>
+      <c r="AV3" s="333"/>
+      <c r="AW3" s="333"/>
+      <c r="AX3" s="333"/>
+      <c r="AY3" s="333"/>
+      <c r="AZ3" s="333"/>
+      <c r="BA3" s="333"/>
+      <c r="BB3" s="333"/>
+      <c r="BC3" s="333"/>
+      <c r="BD3" s="333"/>
+      <c r="BE3" s="334"/>
     </row>
     <row r="4" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
-      <c r="H4" s="401" t="s">
+      <c r="H4" s="337" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="402"/>
-[...18 lines deleted...]
-      <c r="AB4" s="407" t="s">
+      <c r="I4" s="338"/>
+      <c r="J4" s="338"/>
+      <c r="K4" s="338"/>
+      <c r="L4" s="338"/>
+      <c r="M4" s="338"/>
+      <c r="N4" s="338"/>
+      <c r="O4" s="338"/>
+      <c r="P4" s="338"/>
+      <c r="Q4" s="338"/>
+      <c r="R4" s="338"/>
+      <c r="S4" s="338"/>
+      <c r="T4" s="338"/>
+      <c r="U4" s="338"/>
+      <c r="V4" s="338"/>
+      <c r="W4" s="338"/>
+      <c r="X4" s="338"/>
+      <c r="Y4" s="338"/>
+      <c r="Z4" s="338"/>
+      <c r="AA4" s="339"/>
+      <c r="AB4" s="343" t="s">
         <v>4</v>
       </c>
-      <c r="AC4" s="408"/>
-[...12 lines deleted...]
-      <c r="AP4" s="408"/>
+      <c r="AC4" s="344"/>
+      <c r="AD4" s="344"/>
+      <c r="AE4" s="344"/>
+      <c r="AF4" s="344"/>
+      <c r="AG4" s="344"/>
+      <c r="AH4" s="344"/>
+      <c r="AI4" s="344"/>
+      <c r="AJ4" s="344"/>
+      <c r="AK4" s="344"/>
+      <c r="AL4" s="344"/>
+      <c r="AM4" s="344"/>
+      <c r="AN4" s="344"/>
+      <c r="AO4" s="344"/>
+      <c r="AP4" s="344"/>
       <c r="AQ4" s="7"/>
       <c r="AR4" s="7"/>
       <c r="AS4" s="7"/>
       <c r="AT4" s="8"/>
-      <c r="AU4" s="399"/>
-[...9 lines deleted...]
-      <c r="BE4" s="400"/>
+      <c r="AU4" s="335"/>
+      <c r="AV4" s="335"/>
+      <c r="AW4" s="335"/>
+      <c r="AX4" s="335"/>
+      <c r="AY4" s="335"/>
+      <c r="AZ4" s="335"/>
+      <c r="BA4" s="335"/>
+      <c r="BB4" s="335"/>
+      <c r="BC4" s="335"/>
+      <c r="BD4" s="335"/>
+      <c r="BE4" s="336"/>
     </row>
     <row r="5" spans="1:57" ht="2.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="413"/>
-[...3 lines deleted...]
-      <c r="E5" s="414" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="387" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="414"/>
-[...35 lines deleted...]
-      <c r="AP5" s="410"/>
+      <c r="F5" s="387"/>
+      <c r="G5" s="387"/>
+      <c r="H5" s="340"/>
+      <c r="I5" s="341"/>
+      <c r="J5" s="341"/>
+      <c r="K5" s="341"/>
+      <c r="L5" s="341"/>
+      <c r="M5" s="341"/>
+      <c r="N5" s="341"/>
+      <c r="O5" s="341"/>
+      <c r="P5" s="341"/>
+      <c r="Q5" s="341"/>
+      <c r="R5" s="341"/>
+      <c r="S5" s="341"/>
+      <c r="T5" s="341"/>
+      <c r="U5" s="341"/>
+      <c r="V5" s="341"/>
+      <c r="W5" s="341"/>
+      <c r="X5" s="341"/>
+      <c r="Y5" s="341"/>
+      <c r="Z5" s="341"/>
+      <c r="AA5" s="342"/>
+      <c r="AB5" s="345"/>
+      <c r="AC5" s="346"/>
+      <c r="AD5" s="346"/>
+      <c r="AE5" s="346"/>
+      <c r="AF5" s="346"/>
+      <c r="AG5" s="346"/>
+      <c r="AH5" s="346"/>
+      <c r="AI5" s="346"/>
+      <c r="AJ5" s="346"/>
+      <c r="AK5" s="346"/>
+      <c r="AL5" s="346"/>
+      <c r="AM5" s="346"/>
+      <c r="AN5" s="346"/>
+      <c r="AO5" s="346"/>
+      <c r="AP5" s="346"/>
     </row>
     <row r="6" spans="1:57" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="415" t="s">
+      <c r="A6" s="388" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="416" t="s">
+      <c r="B6" s="390" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="416"/>
-[...3 lines deleted...]
-      <c r="G6" s="414"/>
+      <c r="C6" s="390"/>
+      <c r="D6" s="390"/>
+      <c r="E6" s="387"/>
+      <c r="F6" s="387"/>
+      <c r="G6" s="387"/>
       <c r="H6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="T6" s="10"/>
       <c r="AB6" s="11"/>
       <c r="AC6" s="11"/>
       <c r="AD6" s="11"/>
       <c r="AE6" s="11"/>
       <c r="AF6" s="11"/>
       <c r="AG6" s="11"/>
       <c r="AH6" s="11"/>
       <c r="AI6" s="11"/>
       <c r="AJ6" s="11"/>
       <c r="AK6" s="11"/>
       <c r="AL6" s="11"/>
       <c r="AM6" s="11"/>
       <c r="AN6" s="11"/>
       <c r="AO6" s="11"/>
       <c r="AP6" s="11"/>
       <c r="AQ6" s="11"/>
       <c r="AR6" s="11"/>
       <c r="AS6" s="11"/>
       <c r="AT6" s="11"/>
       <c r="AU6" s="11"/>
       <c r="AV6" s="11"/>
       <c r="AW6" s="11"/>
       <c r="AX6" s="11"/>
       <c r="AY6" s="11"/>
       <c r="AZ6" s="11"/>
       <c r="BA6" s="11"/>
       <c r="BB6" s="11"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
       <c r="BE6" s="12"/>
     </row>
     <row r="7" spans="1:57" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="417"/>
-[...6 lines deleted...]
-      <c r="H7" s="358" t="s">
+      <c r="A7" s="389"/>
+      <c r="B7" s="390"/>
+      <c r="C7" s="390"/>
+      <c r="D7" s="390"/>
+      <c r="E7" s="387"/>
+      <c r="F7" s="387"/>
+      <c r="G7" s="387"/>
+      <c r="H7" s="363" t="s">
         <v>9</v>
       </c>
-      <c r="I7" s="359"/>
-[...47 lines deleted...]
-      <c r="BE7" s="360"/>
+      <c r="I7" s="364"/>
+      <c r="J7" s="364"/>
+      <c r="K7" s="364"/>
+      <c r="L7" s="364"/>
+      <c r="M7" s="364"/>
+      <c r="N7" s="364"/>
+      <c r="O7" s="364"/>
+      <c r="P7" s="364"/>
+      <c r="Q7" s="364"/>
+      <c r="R7" s="364"/>
+      <c r="S7" s="364"/>
+      <c r="T7" s="364"/>
+      <c r="U7" s="364"/>
+      <c r="V7" s="364"/>
+      <c r="W7" s="364"/>
+      <c r="X7" s="364"/>
+      <c r="Y7" s="364"/>
+      <c r="Z7" s="364"/>
+      <c r="AA7" s="364"/>
+      <c r="AB7" s="364"/>
+      <c r="AC7" s="364"/>
+      <c r="AD7" s="364"/>
+      <c r="AE7" s="364"/>
+      <c r="AF7" s="364"/>
+      <c r="AG7" s="364"/>
+      <c r="AH7" s="364"/>
+      <c r="AI7" s="364"/>
+      <c r="AJ7" s="364"/>
+      <c r="AK7" s="364"/>
+      <c r="AL7" s="364"/>
+      <c r="AM7" s="364"/>
+      <c r="AN7" s="364"/>
+      <c r="AO7" s="364"/>
+      <c r="AP7" s="364"/>
+      <c r="AQ7" s="364"/>
+      <c r="AR7" s="364"/>
+      <c r="AS7" s="364"/>
+      <c r="AT7" s="364"/>
+      <c r="AU7" s="364"/>
+      <c r="AV7" s="364"/>
+      <c r="AW7" s="364"/>
+      <c r="AX7" s="364"/>
+      <c r="AY7" s="364"/>
+      <c r="AZ7" s="364"/>
+      <c r="BA7" s="364"/>
+      <c r="BB7" s="364"/>
+      <c r="BC7" s="364"/>
+      <c r="BD7" s="364"/>
+      <c r="BE7" s="365"/>
     </row>
     <row r="8" spans="1:57" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="417"/>
-[...55 lines deleted...]
-      <c r="BE8" s="363"/>
+      <c r="A8" s="389"/>
+      <c r="B8" s="390"/>
+      <c r="C8" s="390"/>
+      <c r="D8" s="390"/>
+      <c r="E8" s="387"/>
+      <c r="F8" s="387"/>
+      <c r="G8" s="387"/>
+      <c r="H8" s="366"/>
+      <c r="I8" s="367"/>
+      <c r="J8" s="367"/>
+      <c r="K8" s="367"/>
+      <c r="L8" s="367"/>
+      <c r="M8" s="367"/>
+      <c r="N8" s="367"/>
+      <c r="O8" s="367"/>
+      <c r="P8" s="367"/>
+      <c r="Q8" s="367"/>
+      <c r="R8" s="367"/>
+      <c r="S8" s="367"/>
+      <c r="T8" s="367"/>
+      <c r="U8" s="367"/>
+      <c r="V8" s="367"/>
+      <c r="W8" s="367"/>
+      <c r="X8" s="367"/>
+      <c r="Y8" s="367"/>
+      <c r="Z8" s="367"/>
+      <c r="AA8" s="367"/>
+      <c r="AB8" s="367"/>
+      <c r="AC8" s="367"/>
+      <c r="AD8" s="367"/>
+      <c r="AE8" s="367"/>
+      <c r="AF8" s="367"/>
+      <c r="AG8" s="367"/>
+      <c r="AH8" s="367"/>
+      <c r="AI8" s="367"/>
+      <c r="AJ8" s="367"/>
+      <c r="AK8" s="367"/>
+      <c r="AL8" s="367"/>
+      <c r="AM8" s="367"/>
+      <c r="AN8" s="367"/>
+      <c r="AO8" s="367"/>
+      <c r="AP8" s="367"/>
+      <c r="AQ8" s="367"/>
+      <c r="AR8" s="367"/>
+      <c r="AS8" s="367"/>
+      <c r="AT8" s="367"/>
+      <c r="AU8" s="367"/>
+      <c r="AV8" s="367"/>
+      <c r="AW8" s="367"/>
+      <c r="AX8" s="367"/>
+      <c r="AY8" s="367"/>
+      <c r="AZ8" s="367"/>
+      <c r="BA8" s="367"/>
+      <c r="BB8" s="367"/>
+      <c r="BC8" s="367"/>
+      <c r="BD8" s="367"/>
+      <c r="BE8" s="368"/>
     </row>
     <row r="9" spans="1:57" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="417"/>
-[...5 lines deleted...]
-      <c r="G9" s="414"/>
+      <c r="A9" s="389"/>
+      <c r="B9" s="390"/>
+      <c r="C9" s="390"/>
+      <c r="D9" s="390"/>
+      <c r="E9" s="387"/>
+      <c r="F9" s="387"/>
+      <c r="G9" s="387"/>
       <c r="H9" s="13"/>
-      <c r="I9" s="386" t="s">
+      <c r="I9" s="391" t="s">
         <v>10</v>
       </c>
-      <c r="J9" s="386"/>
-[...45 lines deleted...]
-      <c r="BD9" s="411"/>
+      <c r="J9" s="391"/>
+      <c r="K9" s="391"/>
+      <c r="L9" s="391"/>
+      <c r="M9" s="391"/>
+      <c r="N9" s="393"/>
+      <c r="O9" s="393"/>
+      <c r="P9" s="393"/>
+      <c r="Q9" s="393"/>
+      <c r="R9" s="393"/>
+      <c r="S9" s="393"/>
+      <c r="T9" s="393"/>
+      <c r="U9" s="393"/>
+      <c r="V9" s="393"/>
+      <c r="W9" s="393"/>
+      <c r="X9" s="393"/>
+      <c r="Y9" s="393"/>
+      <c r="Z9" s="393"/>
+      <c r="AA9" s="393"/>
+      <c r="AB9" s="393"/>
+      <c r="AC9" s="393"/>
+      <c r="AD9" s="393"/>
+      <c r="AE9" s="393"/>
+      <c r="AF9" s="393"/>
+      <c r="AG9" s="393"/>
+      <c r="AH9" s="393"/>
+      <c r="AI9" s="393"/>
+      <c r="AJ9" s="393"/>
+      <c r="AK9" s="393"/>
+      <c r="AL9" s="393"/>
+      <c r="AM9" s="393"/>
+      <c r="AN9" s="393"/>
+      <c r="AO9" s="393"/>
+      <c r="AP9" s="393"/>
+      <c r="AQ9" s="393"/>
+      <c r="AR9" s="393"/>
+      <c r="AS9" s="393"/>
+      <c r="AT9" s="393"/>
+      <c r="AU9" s="393"/>
+      <c r="AV9" s="393"/>
+      <c r="AW9" s="393"/>
+      <c r="AX9" s="393"/>
+      <c r="AY9" s="393"/>
+      <c r="AZ9" s="393"/>
+      <c r="BA9" s="393"/>
+      <c r="BB9" s="393"/>
+      <c r="BC9" s="393"/>
+      <c r="BD9" s="393"/>
       <c r="BE9" s="14"/>
     </row>
     <row r="10" spans="1:57" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="417"/>
-[...5 lines deleted...]
-      <c r="G10" s="414"/>
+      <c r="A10" s="389"/>
+      <c r="B10" s="390"/>
+      <c r="C10" s="390"/>
+      <c r="D10" s="390"/>
+      <c r="E10" s="387"/>
+      <c r="F10" s="387"/>
+      <c r="G10" s="387"/>
       <c r="H10" s="13"/>
-      <c r="I10" s="387"/>
-[...46 lines deleted...]
-      <c r="BD10" s="412"/>
+      <c r="I10" s="392"/>
+      <c r="J10" s="392"/>
+      <c r="K10" s="392"/>
+      <c r="L10" s="392"/>
+      <c r="M10" s="392"/>
+      <c r="N10" s="394"/>
+      <c r="O10" s="394"/>
+      <c r="P10" s="394"/>
+      <c r="Q10" s="394"/>
+      <c r="R10" s="394"/>
+      <c r="S10" s="394"/>
+      <c r="T10" s="394"/>
+      <c r="U10" s="394"/>
+      <c r="V10" s="394"/>
+      <c r="W10" s="394"/>
+      <c r="X10" s="394"/>
+      <c r="Y10" s="394"/>
+      <c r="Z10" s="394"/>
+      <c r="AA10" s="394"/>
+      <c r="AB10" s="394"/>
+      <c r="AC10" s="394"/>
+      <c r="AD10" s="394"/>
+      <c r="AE10" s="394"/>
+      <c r="AF10" s="394"/>
+      <c r="AG10" s="394"/>
+      <c r="AH10" s="394"/>
+      <c r="AI10" s="394"/>
+      <c r="AJ10" s="394"/>
+      <c r="AK10" s="394"/>
+      <c r="AL10" s="394"/>
+      <c r="AM10" s="394"/>
+      <c r="AN10" s="394"/>
+      <c r="AO10" s="394"/>
+      <c r="AP10" s="394"/>
+      <c r="AQ10" s="394"/>
+      <c r="AR10" s="394"/>
+      <c r="AS10" s="394"/>
+      <c r="AT10" s="394"/>
+      <c r="AU10" s="394"/>
+      <c r="AV10" s="394"/>
+      <c r="AW10" s="394"/>
+      <c r="AX10" s="394"/>
+      <c r="AY10" s="394"/>
+      <c r="AZ10" s="394"/>
+      <c r="BA10" s="394"/>
+      <c r="BB10" s="394"/>
+      <c r="BC10" s="394"/>
+      <c r="BD10" s="394"/>
       <c r="BE10" s="14"/>
     </row>
     <row r="11" spans="1:57" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="417"/>
-[...5 lines deleted...]
-      <c r="G11" s="414"/>
+      <c r="A11" s="389"/>
+      <c r="B11" s="390"/>
+      <c r="C11" s="390"/>
+      <c r="D11" s="390"/>
+      <c r="E11" s="387"/>
+      <c r="F11" s="387"/>
+      <c r="G11" s="387"/>
       <c r="H11" s="13"/>
-      <c r="I11" s="382" t="s">
+      <c r="I11" s="395" t="s">
         <v>11</v>
       </c>
-      <c r="J11" s="382"/>
-[...35 lines deleted...]
-      <c r="AT11" s="384"/>
+      <c r="J11" s="395"/>
+      <c r="K11" s="395"/>
+      <c r="L11" s="395"/>
+      <c r="M11" s="395"/>
+      <c r="N11" s="397"/>
+      <c r="O11" s="397"/>
+      <c r="P11" s="397"/>
+      <c r="Q11" s="397"/>
+      <c r="R11" s="397"/>
+      <c r="S11" s="397"/>
+      <c r="T11" s="397"/>
+      <c r="U11" s="397"/>
+      <c r="V11" s="397"/>
+      <c r="W11" s="397"/>
+      <c r="X11" s="397"/>
+      <c r="Y11" s="397"/>
+      <c r="Z11" s="397"/>
+      <c r="AA11" s="397"/>
+      <c r="AB11" s="397"/>
+      <c r="AC11" s="397"/>
+      <c r="AD11" s="397"/>
+      <c r="AE11" s="397"/>
+      <c r="AF11" s="397"/>
+      <c r="AG11" s="397"/>
+      <c r="AH11" s="397"/>
+      <c r="AI11" s="397"/>
+      <c r="AJ11" s="397"/>
+      <c r="AK11" s="397"/>
+      <c r="AL11" s="397"/>
+      <c r="AM11" s="397"/>
+      <c r="AN11" s="397"/>
+      <c r="AO11" s="397"/>
+      <c r="AP11" s="397"/>
+      <c r="AQ11" s="397"/>
+      <c r="AR11" s="397"/>
+      <c r="AS11" s="397"/>
+      <c r="AT11" s="397"/>
       <c r="AU11" s="15"/>
       <c r="AV11" s="15"/>
       <c r="AW11" s="15"/>
       <c r="AX11" s="15"/>
       <c r="AY11" s="15"/>
       <c r="AZ11" s="15"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="15"/>
       <c r="BC11" s="15"/>
       <c r="BD11" s="15"/>
       <c r="BE11" s="14"/>
     </row>
     <row r="12" spans="1:57" ht="9.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="417"/>
-[...5 lines deleted...]
-      <c r="G12" s="414"/>
+      <c r="A12" s="389"/>
+      <c r="B12" s="390"/>
+      <c r="C12" s="390"/>
+      <c r="D12" s="390"/>
+      <c r="E12" s="387"/>
+      <c r="F12" s="387"/>
+      <c r="G12" s="387"/>
       <c r="H12" s="13"/>
-      <c r="I12" s="383"/>
-[...36 lines deleted...]
-      <c r="AT12" s="385"/>
+      <c r="I12" s="396"/>
+      <c r="J12" s="396"/>
+      <c r="K12" s="396"/>
+      <c r="L12" s="396"/>
+      <c r="M12" s="396"/>
+      <c r="N12" s="398"/>
+      <c r="O12" s="398"/>
+      <c r="P12" s="398"/>
+      <c r="Q12" s="398"/>
+      <c r="R12" s="398"/>
+      <c r="S12" s="398"/>
+      <c r="T12" s="398"/>
+      <c r="U12" s="398"/>
+      <c r="V12" s="398"/>
+      <c r="W12" s="398"/>
+      <c r="X12" s="398"/>
+      <c r="Y12" s="398"/>
+      <c r="Z12" s="398"/>
+      <c r="AA12" s="398"/>
+      <c r="AB12" s="398"/>
+      <c r="AC12" s="398"/>
+      <c r="AD12" s="398"/>
+      <c r="AE12" s="398"/>
+      <c r="AF12" s="398"/>
+      <c r="AG12" s="398"/>
+      <c r="AH12" s="398"/>
+      <c r="AI12" s="398"/>
+      <c r="AJ12" s="398"/>
+      <c r="AK12" s="398"/>
+      <c r="AL12" s="398"/>
+      <c r="AM12" s="398"/>
+      <c r="AN12" s="398"/>
+      <c r="AO12" s="398"/>
+      <c r="AP12" s="398"/>
+      <c r="AQ12" s="398"/>
+      <c r="AR12" s="398"/>
+      <c r="AS12" s="398"/>
+      <c r="AT12" s="398"/>
       <c r="AU12" s="15"/>
       <c r="AV12" s="15"/>
       <c r="AW12" s="15"/>
       <c r="AX12" s="15"/>
       <c r="AY12" s="15"/>
       <c r="AZ12" s="15"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="15"/>
       <c r="BC12" s="15"/>
       <c r="BD12" s="15"/>
       <c r="BE12" s="14"/>
     </row>
     <row r="13" spans="1:57" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="417"/>
-[...5 lines deleted...]
-      <c r="G13" s="414"/>
+      <c r="A13" s="389"/>
+      <c r="B13" s="390"/>
+      <c r="C13" s="390"/>
+      <c r="D13" s="390"/>
+      <c r="E13" s="387"/>
+      <c r="F13" s="387"/>
+      <c r="G13" s="387"/>
       <c r="H13" s="13"/>
-      <c r="I13" s="386" t="s">
+      <c r="I13" s="391" t="s">
         <v>12</v>
       </c>
-      <c r="J13" s="386"/>
-[...35 lines deleted...]
-      <c r="AT13" s="388"/>
+      <c r="J13" s="391"/>
+      <c r="K13" s="391"/>
+      <c r="L13" s="391"/>
+      <c r="M13" s="391"/>
+      <c r="N13" s="399"/>
+      <c r="O13" s="399"/>
+      <c r="P13" s="399"/>
+      <c r="Q13" s="399"/>
+      <c r="R13" s="399"/>
+      <c r="S13" s="399"/>
+      <c r="T13" s="399"/>
+      <c r="U13" s="399"/>
+      <c r="V13" s="399"/>
+      <c r="W13" s="399"/>
+      <c r="X13" s="399"/>
+      <c r="Y13" s="399"/>
+      <c r="Z13" s="399"/>
+      <c r="AA13" s="399"/>
+      <c r="AB13" s="399"/>
+      <c r="AC13" s="399"/>
+      <c r="AD13" s="399"/>
+      <c r="AE13" s="399"/>
+      <c r="AF13" s="399"/>
+      <c r="AG13" s="399"/>
+      <c r="AH13" s="399"/>
+      <c r="AI13" s="399"/>
+      <c r="AJ13" s="399"/>
+      <c r="AK13" s="399"/>
+      <c r="AL13" s="399"/>
+      <c r="AM13" s="399"/>
+      <c r="AN13" s="399"/>
+      <c r="AO13" s="399"/>
+      <c r="AP13" s="399"/>
+      <c r="AQ13" s="399"/>
+      <c r="AR13" s="399"/>
+      <c r="AS13" s="399"/>
+      <c r="AT13" s="399"/>
       <c r="AU13" s="1"/>
       <c r="AV13" s="1"/>
       <c r="AW13" s="1"/>
       <c r="AX13" s="1"/>
       <c r="AY13" s="1"/>
-      <c r="AZ13" s="390"/>
-[...3 lines deleted...]
-      <c r="BD13" s="390"/>
+      <c r="AZ13" s="401"/>
+      <c r="BA13" s="401"/>
+      <c r="BB13" s="401"/>
+      <c r="BC13" s="401"/>
+      <c r="BD13" s="401"/>
       <c r="BE13" s="14"/>
     </row>
     <row r="14" spans="1:57" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="417"/>
-[...5 lines deleted...]
-      <c r="G14" s="414"/>
+      <c r="A14" s="389"/>
+      <c r="B14" s="390"/>
+      <c r="C14" s="390"/>
+      <c r="D14" s="390"/>
+      <c r="E14" s="387"/>
+      <c r="F14" s="387"/>
+      <c r="G14" s="387"/>
       <c r="H14" s="13"/>
-      <c r="I14" s="387"/>
-[...36 lines deleted...]
-      <c r="AT14" s="389"/>
+      <c r="I14" s="392"/>
+      <c r="J14" s="392"/>
+      <c r="K14" s="392"/>
+      <c r="L14" s="392"/>
+      <c r="M14" s="392"/>
+      <c r="N14" s="400"/>
+      <c r="O14" s="400"/>
+      <c r="P14" s="400"/>
+      <c r="Q14" s="400"/>
+      <c r="R14" s="400"/>
+      <c r="S14" s="400"/>
+      <c r="T14" s="400"/>
+      <c r="U14" s="400"/>
+      <c r="V14" s="400"/>
+      <c r="W14" s="400"/>
+      <c r="X14" s="400"/>
+      <c r="Y14" s="400"/>
+      <c r="Z14" s="400"/>
+      <c r="AA14" s="400"/>
+      <c r="AB14" s="400"/>
+      <c r="AC14" s="400"/>
+      <c r="AD14" s="400"/>
+      <c r="AE14" s="400"/>
+      <c r="AF14" s="400"/>
+      <c r="AG14" s="400"/>
+      <c r="AH14" s="400"/>
+      <c r="AI14" s="400"/>
+      <c r="AJ14" s="400"/>
+      <c r="AK14" s="400"/>
+      <c r="AL14" s="400"/>
+      <c r="AM14" s="400"/>
+      <c r="AN14" s="400"/>
+      <c r="AO14" s="400"/>
+      <c r="AP14" s="400"/>
+      <c r="AQ14" s="400"/>
+      <c r="AR14" s="400"/>
+      <c r="AS14" s="400"/>
+      <c r="AT14" s="400"/>
       <c r="AU14" s="2"/>
       <c r="AV14" s="2"/>
       <c r="AW14" s="2"/>
       <c r="AX14" s="2"/>
       <c r="AY14" s="2"/>
-      <c r="AZ14" s="391"/>
-[...3 lines deleted...]
-      <c r="BD14" s="391"/>
+      <c r="AZ14" s="402"/>
+      <c r="BA14" s="402"/>
+      <c r="BB14" s="402"/>
+      <c r="BC14" s="402"/>
+      <c r="BD14" s="402"/>
       <c r="BE14" s="14"/>
     </row>
     <row r="15" spans="1:57" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="417"/>
-[...5 lines deleted...]
-      <c r="G15" s="414"/>
+      <c r="A15" s="389"/>
+      <c r="B15" s="390"/>
+      <c r="C15" s="390"/>
+      <c r="D15" s="390"/>
+      <c r="E15" s="387"/>
+      <c r="F15" s="387"/>
+      <c r="G15" s="387"/>
       <c r="H15" s="13"/>
-      <c r="I15" s="332" t="s">
+      <c r="I15" s="403" t="s">
         <v>13</v>
       </c>
-      <c r="J15" s="332"/>
-[...26 lines deleted...]
-      <c r="AK15" s="392"/>
+      <c r="J15" s="403"/>
+      <c r="K15" s="403"/>
+      <c r="L15" s="403"/>
+      <c r="M15" s="403"/>
+      <c r="N15" s="404"/>
+      <c r="O15" s="404"/>
+      <c r="P15" s="404"/>
+      <c r="Q15" s="404"/>
+      <c r="R15" s="404"/>
+      <c r="S15" s="404"/>
+      <c r="T15" s="404"/>
+      <c r="U15" s="404"/>
+      <c r="V15" s="404"/>
+      <c r="W15" s="404"/>
+      <c r="X15" s="404"/>
+      <c r="Y15" s="404"/>
+      <c r="Z15" s="404"/>
+      <c r="AA15" s="404"/>
+      <c r="AB15" s="404"/>
+      <c r="AC15" s="404"/>
+      <c r="AD15" s="404"/>
+      <c r="AE15" s="404"/>
+      <c r="AF15" s="404"/>
+      <c r="AG15" s="404"/>
+      <c r="AH15" s="404"/>
+      <c r="AI15" s="404"/>
+      <c r="AJ15" s="404"/>
+      <c r="AK15" s="404"/>
       <c r="AL15" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AM15" s="17"/>
       <c r="AN15" s="17"/>
       <c r="AO15" s="17"/>
       <c r="AP15" s="17"/>
       <c r="AQ15" s="18"/>
       <c r="AR15" s="18"/>
       <c r="AS15" s="18"/>
       <c r="AU15" s="15"/>
       <c r="AV15" s="15"/>
       <c r="AW15" s="15"/>
       <c r="AX15" s="15"/>
       <c r="AY15" s="15"/>
       <c r="AZ15" s="15"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="15"/>
       <c r="BC15" s="15"/>
       <c r="BD15" s="15"/>
       <c r="BE15" s="14"/>
     </row>
     <row r="16" spans="1:57" ht="5.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="417"/>
-[...55 lines deleted...]
-      <c r="BE16" s="357"/>
+      <c r="A16" s="389"/>
+      <c r="B16" s="390"/>
+      <c r="C16" s="390"/>
+      <c r="D16" s="390"/>
+      <c r="E16" s="387"/>
+      <c r="F16" s="387"/>
+      <c r="G16" s="387"/>
+      <c r="H16" s="360"/>
+      <c r="I16" s="361"/>
+      <c r="J16" s="361"/>
+      <c r="K16" s="361"/>
+      <c r="L16" s="361"/>
+      <c r="M16" s="361"/>
+      <c r="N16" s="361"/>
+      <c r="O16" s="361"/>
+      <c r="P16" s="361"/>
+      <c r="Q16" s="361"/>
+      <c r="R16" s="361"/>
+      <c r="S16" s="361"/>
+      <c r="T16" s="361"/>
+      <c r="U16" s="361"/>
+      <c r="V16" s="361"/>
+      <c r="W16" s="361"/>
+      <c r="X16" s="361"/>
+      <c r="Y16" s="361"/>
+      <c r="Z16" s="361"/>
+      <c r="AA16" s="361"/>
+      <c r="AB16" s="361"/>
+      <c r="AC16" s="361"/>
+      <c r="AD16" s="361"/>
+      <c r="AE16" s="361"/>
+      <c r="AF16" s="361"/>
+      <c r="AG16" s="361"/>
+      <c r="AH16" s="361"/>
+      <c r="AI16" s="361"/>
+      <c r="AJ16" s="361"/>
+      <c r="AK16" s="361"/>
+      <c r="AL16" s="361"/>
+      <c r="AM16" s="361"/>
+      <c r="AN16" s="361"/>
+      <c r="AO16" s="361"/>
+      <c r="AP16" s="361"/>
+      <c r="AQ16" s="361"/>
+      <c r="AR16" s="361"/>
+      <c r="AS16" s="361"/>
+      <c r="AT16" s="361"/>
+      <c r="AU16" s="361"/>
+      <c r="AV16" s="361"/>
+      <c r="AW16" s="361"/>
+      <c r="AX16" s="361"/>
+      <c r="AY16" s="361"/>
+      <c r="AZ16" s="361"/>
+      <c r="BA16" s="361"/>
+      <c r="BB16" s="361"/>
+      <c r="BC16" s="361"/>
+      <c r="BD16" s="361"/>
+      <c r="BE16" s="362"/>
     </row>
     <row r="17" spans="1:57" ht="7.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="417"/>
-[...6 lines deleted...]
-      <c r="H17" s="358" t="s">
+      <c r="A17" s="389"/>
+      <c r="B17" s="390"/>
+      <c r="C17" s="390"/>
+      <c r="D17" s="390"/>
+      <c r="E17" s="387"/>
+      <c r="F17" s="387"/>
+      <c r="G17" s="387"/>
+      <c r="H17" s="363" t="s">
         <v>15</v>
       </c>
-      <c r="I17" s="359"/>
-[...47 lines deleted...]
-      <c r="BE17" s="360"/>
+      <c r="I17" s="364"/>
+      <c r="J17" s="364"/>
+      <c r="K17" s="364"/>
+      <c r="L17" s="364"/>
+      <c r="M17" s="364"/>
+      <c r="N17" s="364"/>
+      <c r="O17" s="364"/>
+      <c r="P17" s="364"/>
+      <c r="Q17" s="364"/>
+      <c r="R17" s="364"/>
+      <c r="S17" s="364"/>
+      <c r="T17" s="364"/>
+      <c r="U17" s="364"/>
+      <c r="V17" s="364"/>
+      <c r="W17" s="364"/>
+      <c r="X17" s="364"/>
+      <c r="Y17" s="364"/>
+      <c r="Z17" s="364"/>
+      <c r="AA17" s="364"/>
+      <c r="AB17" s="364"/>
+      <c r="AC17" s="364"/>
+      <c r="AD17" s="364"/>
+      <c r="AE17" s="364"/>
+      <c r="AF17" s="364"/>
+      <c r="AG17" s="364"/>
+      <c r="AH17" s="364"/>
+      <c r="AI17" s="364"/>
+      <c r="AJ17" s="364"/>
+      <c r="AK17" s="364"/>
+      <c r="AL17" s="364"/>
+      <c r="AM17" s="364"/>
+      <c r="AN17" s="364"/>
+      <c r="AO17" s="364"/>
+      <c r="AP17" s="364"/>
+      <c r="AQ17" s="364"/>
+      <c r="AR17" s="364"/>
+      <c r="AS17" s="364"/>
+      <c r="AT17" s="364"/>
+      <c r="AU17" s="364"/>
+      <c r="AV17" s="364"/>
+      <c r="AW17" s="364"/>
+      <c r="AX17" s="364"/>
+      <c r="AY17" s="364"/>
+      <c r="AZ17" s="364"/>
+      <c r="BA17" s="364"/>
+      <c r="BB17" s="364"/>
+      <c r="BC17" s="364"/>
+      <c r="BD17" s="364"/>
+      <c r="BE17" s="365"/>
     </row>
     <row r="18" spans="1:57" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="417"/>
-[...55 lines deleted...]
-      <c r="BE18" s="363"/>
+      <c r="A18" s="389"/>
+      <c r="B18" s="390"/>
+      <c r="C18" s="390"/>
+      <c r="D18" s="390"/>
+      <c r="E18" s="387"/>
+      <c r="F18" s="387"/>
+      <c r="G18" s="387"/>
+      <c r="H18" s="366"/>
+      <c r="I18" s="367"/>
+      <c r="J18" s="367"/>
+      <c r="K18" s="367"/>
+      <c r="L18" s="367"/>
+      <c r="M18" s="367"/>
+      <c r="N18" s="367"/>
+      <c r="O18" s="367"/>
+      <c r="P18" s="367"/>
+      <c r="Q18" s="367"/>
+      <c r="R18" s="367"/>
+      <c r="S18" s="367"/>
+      <c r="T18" s="367"/>
+      <c r="U18" s="367"/>
+      <c r="V18" s="367"/>
+      <c r="W18" s="367"/>
+      <c r="X18" s="367"/>
+      <c r="Y18" s="367"/>
+      <c r="Z18" s="367"/>
+      <c r="AA18" s="367"/>
+      <c r="AB18" s="367"/>
+      <c r="AC18" s="367"/>
+      <c r="AD18" s="367"/>
+      <c r="AE18" s="367"/>
+      <c r="AF18" s="367"/>
+      <c r="AG18" s="367"/>
+      <c r="AH18" s="367"/>
+      <c r="AI18" s="367"/>
+      <c r="AJ18" s="367"/>
+      <c r="AK18" s="367"/>
+      <c r="AL18" s="367"/>
+      <c r="AM18" s="367"/>
+      <c r="AN18" s="367"/>
+      <c r="AO18" s="367"/>
+      <c r="AP18" s="367"/>
+      <c r="AQ18" s="367"/>
+      <c r="AR18" s="367"/>
+      <c r="AS18" s="367"/>
+      <c r="AT18" s="367"/>
+      <c r="AU18" s="367"/>
+      <c r="AV18" s="367"/>
+      <c r="AW18" s="367"/>
+      <c r="AX18" s="367"/>
+      <c r="AY18" s="367"/>
+      <c r="AZ18" s="367"/>
+      <c r="BA18" s="367"/>
+      <c r="BB18" s="367"/>
+      <c r="BC18" s="367"/>
+      <c r="BD18" s="367"/>
+      <c r="BE18" s="368"/>
     </row>
     <row r="19" spans="1:57" ht="14.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="417"/>
-[...6 lines deleted...]
-      <c r="H19" s="342" t="s">
+      <c r="A19" s="389"/>
+      <c r="B19" s="390"/>
+      <c r="C19" s="390"/>
+      <c r="D19" s="390"/>
+      <c r="E19" s="387"/>
+      <c r="F19" s="387"/>
+      <c r="G19" s="387"/>
+      <c r="H19" s="347" t="s">
         <v>16</v>
       </c>
-      <c r="I19" s="343"/>
-[...5 lines deleted...]
-      <c r="O19" s="367" t="s">
+      <c r="I19" s="348"/>
+      <c r="J19" s="348"/>
+      <c r="K19" s="348"/>
+      <c r="L19" s="348"/>
+      <c r="M19" s="348"/>
+      <c r="N19" s="349"/>
+      <c r="O19" s="372" t="s">
         <v>17</v>
       </c>
-      <c r="P19" s="368"/>
-[...40 lines deleted...]
-      <c r="BE19" s="369"/>
+      <c r="P19" s="373"/>
+      <c r="Q19" s="373"/>
+      <c r="R19" s="373"/>
+      <c r="S19" s="373"/>
+      <c r="T19" s="373"/>
+      <c r="U19" s="373"/>
+      <c r="V19" s="373"/>
+      <c r="W19" s="373"/>
+      <c r="X19" s="373"/>
+      <c r="Y19" s="373"/>
+      <c r="Z19" s="373"/>
+      <c r="AA19" s="373"/>
+      <c r="AB19" s="373"/>
+      <c r="AC19" s="373"/>
+      <c r="AD19" s="373"/>
+      <c r="AE19" s="373"/>
+      <c r="AF19" s="373"/>
+      <c r="AG19" s="373"/>
+      <c r="AH19" s="373"/>
+      <c r="AI19" s="373"/>
+      <c r="AJ19" s="373"/>
+      <c r="AK19" s="373"/>
+      <c r="AL19" s="373"/>
+      <c r="AM19" s="373"/>
+      <c r="AN19" s="373"/>
+      <c r="AO19" s="373"/>
+      <c r="AP19" s="373"/>
+      <c r="AQ19" s="373"/>
+      <c r="AR19" s="373"/>
+      <c r="AS19" s="373"/>
+      <c r="AT19" s="373"/>
+      <c r="AU19" s="373"/>
+      <c r="AV19" s="373"/>
+      <c r="AW19" s="373"/>
+      <c r="AX19" s="373"/>
+      <c r="AY19" s="373"/>
+      <c r="AZ19" s="373"/>
+      <c r="BA19" s="373"/>
+      <c r="BB19" s="373"/>
+      <c r="BC19" s="373"/>
+      <c r="BD19" s="373"/>
+      <c r="BE19" s="374"/>
     </row>
     <row r="20" spans="1:57" ht="14.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="417"/>
-[...55 lines deleted...]
-      <c r="BE20" s="372"/>
+      <c r="A20" s="389"/>
+      <c r="B20" s="390"/>
+      <c r="C20" s="390"/>
+      <c r="D20" s="390"/>
+      <c r="E20" s="387"/>
+      <c r="F20" s="387"/>
+      <c r="G20" s="387"/>
+      <c r="H20" s="347"/>
+      <c r="I20" s="348"/>
+      <c r="J20" s="348"/>
+      <c r="K20" s="348"/>
+      <c r="L20" s="348"/>
+      <c r="M20" s="348"/>
+      <c r="N20" s="349"/>
+      <c r="O20" s="375"/>
+      <c r="P20" s="376"/>
+      <c r="Q20" s="376"/>
+      <c r="R20" s="376"/>
+      <c r="S20" s="376"/>
+      <c r="T20" s="376"/>
+      <c r="U20" s="376"/>
+      <c r="V20" s="376"/>
+      <c r="W20" s="376"/>
+      <c r="X20" s="376"/>
+      <c r="Y20" s="376"/>
+      <c r="Z20" s="376"/>
+      <c r="AA20" s="376"/>
+      <c r="AB20" s="376"/>
+      <c r="AC20" s="376"/>
+      <c r="AD20" s="376"/>
+      <c r="AE20" s="376"/>
+      <c r="AF20" s="376"/>
+      <c r="AG20" s="376"/>
+      <c r="AH20" s="376"/>
+      <c r="AI20" s="376"/>
+      <c r="AJ20" s="376"/>
+      <c r="AK20" s="376"/>
+      <c r="AL20" s="376"/>
+      <c r="AM20" s="376"/>
+      <c r="AN20" s="376"/>
+      <c r="AO20" s="376"/>
+      <c r="AP20" s="376"/>
+      <c r="AQ20" s="376"/>
+      <c r="AR20" s="376"/>
+      <c r="AS20" s="376"/>
+      <c r="AT20" s="376"/>
+      <c r="AU20" s="376"/>
+      <c r="AV20" s="376"/>
+      <c r="AW20" s="376"/>
+      <c r="AX20" s="376"/>
+      <c r="AY20" s="376"/>
+      <c r="AZ20" s="376"/>
+      <c r="BA20" s="376"/>
+      <c r="BB20" s="376"/>
+      <c r="BC20" s="376"/>
+      <c r="BD20" s="376"/>
+      <c r="BE20" s="377"/>
     </row>
     <row r="21" spans="1:57" ht="14.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="417"/>
-[...55 lines deleted...]
-      <c r="BE21" s="375"/>
+      <c r="A21" s="389"/>
+      <c r="B21" s="390"/>
+      <c r="C21" s="390"/>
+      <c r="D21" s="390"/>
+      <c r="E21" s="387"/>
+      <c r="F21" s="387"/>
+      <c r="G21" s="387"/>
+      <c r="H21" s="369"/>
+      <c r="I21" s="370"/>
+      <c r="J21" s="370"/>
+      <c r="K21" s="370"/>
+      <c r="L21" s="370"/>
+      <c r="M21" s="370"/>
+      <c r="N21" s="371"/>
+      <c r="O21" s="378"/>
+      <c r="P21" s="379"/>
+      <c r="Q21" s="379"/>
+      <c r="R21" s="379"/>
+      <c r="S21" s="379"/>
+      <c r="T21" s="379"/>
+      <c r="U21" s="379"/>
+      <c r="V21" s="379"/>
+      <c r="W21" s="379"/>
+      <c r="X21" s="379"/>
+      <c r="Y21" s="379"/>
+      <c r="Z21" s="379"/>
+      <c r="AA21" s="379"/>
+      <c r="AB21" s="379"/>
+      <c r="AC21" s="379"/>
+      <c r="AD21" s="379"/>
+      <c r="AE21" s="379"/>
+      <c r="AF21" s="379"/>
+      <c r="AG21" s="379"/>
+      <c r="AH21" s="379"/>
+      <c r="AI21" s="379"/>
+      <c r="AJ21" s="379"/>
+      <c r="AK21" s="379"/>
+      <c r="AL21" s="379"/>
+      <c r="AM21" s="379"/>
+      <c r="AN21" s="379"/>
+      <c r="AO21" s="379"/>
+      <c r="AP21" s="379"/>
+      <c r="AQ21" s="379"/>
+      <c r="AR21" s="379"/>
+      <c r="AS21" s="379"/>
+      <c r="AT21" s="379"/>
+      <c r="AU21" s="379"/>
+      <c r="AV21" s="379"/>
+      <c r="AW21" s="379"/>
+      <c r="AX21" s="379"/>
+      <c r="AY21" s="379"/>
+      <c r="AZ21" s="379"/>
+      <c r="BA21" s="379"/>
+      <c r="BB21" s="379"/>
+      <c r="BC21" s="379"/>
+      <c r="BD21" s="379"/>
+      <c r="BE21" s="380"/>
     </row>
     <row r="22" spans="1:57" ht="14.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="417"/>
-[...6 lines deleted...]
-      <c r="H22" s="376" t="s">
+      <c r="A22" s="389"/>
+      <c r="B22" s="390"/>
+      <c r="C22" s="390"/>
+      <c r="D22" s="390"/>
+      <c r="E22" s="387"/>
+      <c r="F22" s="387"/>
+      <c r="G22" s="387"/>
+      <c r="H22" s="381" t="s">
         <v>18</v>
       </c>
-      <c r="I22" s="377"/>
-[...47 lines deleted...]
-      <c r="BE22" s="381"/>
+      <c r="I22" s="382"/>
+      <c r="J22" s="382"/>
+      <c r="K22" s="382"/>
+      <c r="L22" s="382"/>
+      <c r="M22" s="382"/>
+      <c r="N22" s="383"/>
+      <c r="O22" s="384"/>
+      <c r="P22" s="385"/>
+      <c r="Q22" s="385"/>
+      <c r="R22" s="385"/>
+      <c r="S22" s="385"/>
+      <c r="T22" s="385"/>
+      <c r="U22" s="385"/>
+      <c r="V22" s="385"/>
+      <c r="W22" s="385"/>
+      <c r="X22" s="385"/>
+      <c r="Y22" s="385"/>
+      <c r="Z22" s="385"/>
+      <c r="AA22" s="385"/>
+      <c r="AB22" s="385"/>
+      <c r="AC22" s="385"/>
+      <c r="AD22" s="385"/>
+      <c r="AE22" s="385"/>
+      <c r="AF22" s="385"/>
+      <c r="AG22" s="385"/>
+      <c r="AH22" s="385"/>
+      <c r="AI22" s="385"/>
+      <c r="AJ22" s="385"/>
+      <c r="AK22" s="385"/>
+      <c r="AL22" s="385"/>
+      <c r="AM22" s="385"/>
+      <c r="AN22" s="385"/>
+      <c r="AO22" s="385"/>
+      <c r="AP22" s="385"/>
+      <c r="AQ22" s="385"/>
+      <c r="AR22" s="385"/>
+      <c r="AS22" s="385"/>
+      <c r="AT22" s="385"/>
+      <c r="AU22" s="385"/>
+      <c r="AV22" s="385"/>
+      <c r="AW22" s="385"/>
+      <c r="AX22" s="385"/>
+      <c r="AY22" s="385"/>
+      <c r="AZ22" s="385"/>
+      <c r="BA22" s="385"/>
+      <c r="BB22" s="385"/>
+      <c r="BC22" s="385"/>
+      <c r="BD22" s="385"/>
+      <c r="BE22" s="386"/>
     </row>
     <row r="23" spans="1:57" ht="14.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="417"/>
-[...6 lines deleted...]
-      <c r="H23" s="342" t="s">
+      <c r="A23" s="389"/>
+      <c r="B23" s="390"/>
+      <c r="C23" s="390"/>
+      <c r="D23" s="390"/>
+      <c r="E23" s="387"/>
+      <c r="F23" s="387"/>
+      <c r="G23" s="387"/>
+      <c r="H23" s="347" t="s">
         <v>19</v>
       </c>
-      <c r="I23" s="343"/>
-[...5 lines deleted...]
-      <c r="O23" s="345" t="s">
+      <c r="I23" s="348"/>
+      <c r="J23" s="348"/>
+      <c r="K23" s="348"/>
+      <c r="L23" s="348"/>
+      <c r="M23" s="348"/>
+      <c r="N23" s="349"/>
+      <c r="O23" s="350" t="s">
         <v>20</v>
       </c>
-      <c r="P23" s="346"/>
-[...40 lines deleted...]
-      <c r="BE23" s="347"/>
+      <c r="P23" s="351"/>
+      <c r="Q23" s="351"/>
+      <c r="R23" s="351"/>
+      <c r="S23" s="351"/>
+      <c r="T23" s="351"/>
+      <c r="U23" s="351"/>
+      <c r="V23" s="351"/>
+      <c r="W23" s="351"/>
+      <c r="X23" s="351"/>
+      <c r="Y23" s="351"/>
+      <c r="Z23" s="351"/>
+      <c r="AA23" s="351"/>
+      <c r="AB23" s="351"/>
+      <c r="AC23" s="351"/>
+      <c r="AD23" s="351"/>
+      <c r="AE23" s="351"/>
+      <c r="AF23" s="351"/>
+      <c r="AG23" s="351"/>
+      <c r="AH23" s="351"/>
+      <c r="AI23" s="351"/>
+      <c r="AJ23" s="351"/>
+      <c r="AK23" s="351"/>
+      <c r="AL23" s="351"/>
+      <c r="AM23" s="351"/>
+      <c r="AN23" s="351"/>
+      <c r="AO23" s="351"/>
+      <c r="AP23" s="351"/>
+      <c r="AQ23" s="351"/>
+      <c r="AR23" s="351"/>
+      <c r="AS23" s="351"/>
+      <c r="AT23" s="351"/>
+      <c r="AU23" s="351"/>
+      <c r="AV23" s="351"/>
+      <c r="AW23" s="351"/>
+      <c r="AX23" s="351"/>
+      <c r="AY23" s="351"/>
+      <c r="AZ23" s="351"/>
+      <c r="BA23" s="351"/>
+      <c r="BB23" s="351"/>
+      <c r="BC23" s="351"/>
+      <c r="BD23" s="351"/>
+      <c r="BE23" s="352"/>
     </row>
     <row r="24" spans="1:57" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="417"/>
-[...55 lines deleted...]
-      <c r="BE24" s="350"/>
+      <c r="A24" s="389"/>
+      <c r="B24" s="390"/>
+      <c r="C24" s="390"/>
+      <c r="D24" s="390"/>
+      <c r="E24" s="387"/>
+      <c r="F24" s="387"/>
+      <c r="G24" s="387"/>
+      <c r="H24" s="347"/>
+      <c r="I24" s="348"/>
+      <c r="J24" s="348"/>
+      <c r="K24" s="348"/>
+      <c r="L24" s="348"/>
+      <c r="M24" s="348"/>
+      <c r="N24" s="349"/>
+      <c r="O24" s="353"/>
+      <c r="P24" s="354"/>
+      <c r="Q24" s="354"/>
+      <c r="R24" s="354"/>
+      <c r="S24" s="354"/>
+      <c r="T24" s="354"/>
+      <c r="U24" s="354"/>
+      <c r="V24" s="354"/>
+      <c r="W24" s="354"/>
+      <c r="X24" s="354"/>
+      <c r="Y24" s="354"/>
+      <c r="Z24" s="354"/>
+      <c r="AA24" s="354"/>
+      <c r="AB24" s="354"/>
+      <c r="AC24" s="354"/>
+      <c r="AD24" s="354"/>
+      <c r="AE24" s="354"/>
+      <c r="AF24" s="354"/>
+      <c r="AG24" s="354"/>
+      <c r="AH24" s="354"/>
+      <c r="AI24" s="354"/>
+      <c r="AJ24" s="354"/>
+      <c r="AK24" s="354"/>
+      <c r="AL24" s="354"/>
+      <c r="AM24" s="354"/>
+      <c r="AN24" s="354"/>
+      <c r="AO24" s="354"/>
+      <c r="AP24" s="354"/>
+      <c r="AQ24" s="354"/>
+      <c r="AR24" s="354"/>
+      <c r="AS24" s="354"/>
+      <c r="AT24" s="354"/>
+      <c r="AU24" s="354"/>
+      <c r="AV24" s="354"/>
+      <c r="AW24" s="354"/>
+      <c r="AX24" s="354"/>
+      <c r="AY24" s="354"/>
+      <c r="AZ24" s="354"/>
+      <c r="BA24" s="354"/>
+      <c r="BB24" s="354"/>
+      <c r="BC24" s="354"/>
+      <c r="BD24" s="354"/>
+      <c r="BE24" s="355"/>
     </row>
     <row r="25" spans="1:57" ht="19.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="417"/>
-[...6 lines deleted...]
-      <c r="H25" s="270" t="s">
+      <c r="A25" s="389"/>
+      <c r="B25" s="390"/>
+      <c r="C25" s="390"/>
+      <c r="D25" s="390"/>
+      <c r="E25" s="387"/>
+      <c r="F25" s="387"/>
+      <c r="G25" s="387"/>
+      <c r="H25" s="262" t="s">
         <v>21</v>
       </c>
-      <c r="I25" s="271"/>
-[...47 lines deleted...]
-      <c r="BE25" s="272"/>
+      <c r="I25" s="263"/>
+      <c r="J25" s="263"/>
+      <c r="K25" s="263"/>
+      <c r="L25" s="263"/>
+      <c r="M25" s="263"/>
+      <c r="N25" s="263"/>
+      <c r="O25" s="263"/>
+      <c r="P25" s="263"/>
+      <c r="Q25" s="263"/>
+      <c r="R25" s="263"/>
+      <c r="S25" s="263"/>
+      <c r="T25" s="263"/>
+      <c r="U25" s="263"/>
+      <c r="V25" s="263"/>
+      <c r="W25" s="263"/>
+      <c r="X25" s="263"/>
+      <c r="Y25" s="263"/>
+      <c r="Z25" s="263"/>
+      <c r="AA25" s="263"/>
+      <c r="AB25" s="263"/>
+      <c r="AC25" s="263"/>
+      <c r="AD25" s="263"/>
+      <c r="AE25" s="263"/>
+      <c r="AF25" s="263"/>
+      <c r="AG25" s="263"/>
+      <c r="AH25" s="263"/>
+      <c r="AI25" s="263"/>
+      <c r="AJ25" s="263"/>
+      <c r="AK25" s="263"/>
+      <c r="AL25" s="263"/>
+      <c r="AM25" s="263"/>
+      <c r="AN25" s="263"/>
+      <c r="AO25" s="263"/>
+      <c r="AP25" s="263"/>
+      <c r="AQ25" s="263"/>
+      <c r="AR25" s="263"/>
+      <c r="AS25" s="263"/>
+      <c r="AT25" s="263"/>
+      <c r="AU25" s="263"/>
+      <c r="AV25" s="263"/>
+      <c r="AW25" s="263"/>
+      <c r="AX25" s="263"/>
+      <c r="AY25" s="263"/>
+      <c r="AZ25" s="263"/>
+      <c r="BA25" s="263"/>
+      <c r="BB25" s="263"/>
+      <c r="BC25" s="263"/>
+      <c r="BD25" s="263"/>
+      <c r="BE25" s="264"/>
     </row>
     <row r="26" spans="1:57" s="19" customFormat="1" ht="15.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="417"/>
-[...6 lines deleted...]
-      <c r="H26" s="351" t="s">
+      <c r="A26" s="389"/>
+      <c r="B26" s="390"/>
+      <c r="C26" s="390"/>
+      <c r="D26" s="390"/>
+      <c r="E26" s="387"/>
+      <c r="F26" s="387"/>
+      <c r="G26" s="387"/>
+      <c r="H26" s="356" t="s">
         <v>22</v>
       </c>
-      <c r="I26" s="352"/>
-[...30 lines deleted...]
-      <c r="AN26" s="279" t="s">
+      <c r="I26" s="357"/>
+      <c r="J26" s="357"/>
+      <c r="K26" s="357"/>
+      <c r="L26" s="357"/>
+      <c r="M26" s="357"/>
+      <c r="N26" s="357"/>
+      <c r="O26" s="357"/>
+      <c r="P26" s="357"/>
+      <c r="Q26" s="357"/>
+      <c r="R26" s="357"/>
+      <c r="S26" s="357"/>
+      <c r="T26" s="357"/>
+      <c r="U26" s="357"/>
+      <c r="V26" s="357"/>
+      <c r="W26" s="357"/>
+      <c r="X26" s="357"/>
+      <c r="Y26" s="357"/>
+      <c r="Z26" s="357"/>
+      <c r="AA26" s="357"/>
+      <c r="AB26" s="357"/>
+      <c r="AC26" s="357"/>
+      <c r="AD26" s="357"/>
+      <c r="AE26" s="357"/>
+      <c r="AF26" s="357"/>
+      <c r="AG26" s="357"/>
+      <c r="AH26" s="357"/>
+      <c r="AI26" s="357"/>
+      <c r="AJ26" s="357"/>
+      <c r="AK26" s="357"/>
+      <c r="AL26" s="357"/>
+      <c r="AM26" s="358"/>
+      <c r="AN26" s="271" t="s">
         <v>23</v>
       </c>
-      <c r="AO26" s="279"/>
-[...15 lines deleted...]
-      <c r="BE26" s="354"/>
+      <c r="AO26" s="271"/>
+      <c r="AP26" s="271"/>
+      <c r="AQ26" s="271"/>
+      <c r="AR26" s="271"/>
+      <c r="AS26" s="271"/>
+      <c r="AT26" s="271"/>
+      <c r="AU26" s="271"/>
+      <c r="AV26" s="271"/>
+      <c r="AW26" s="271"/>
+      <c r="AX26" s="271"/>
+      <c r="AY26" s="271"/>
+      <c r="AZ26" s="271"/>
+      <c r="BA26" s="271"/>
+      <c r="BB26" s="271"/>
+      <c r="BC26" s="271"/>
+      <c r="BD26" s="271"/>
+      <c r="BE26" s="359"/>
     </row>
     <row r="27" spans="1:57" s="20" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="417"/>
-[...6 lines deleted...]
-      <c r="H27" s="331" t="s">
+      <c r="A27" s="389"/>
+      <c r="B27" s="390"/>
+      <c r="C27" s="390"/>
+      <c r="D27" s="390"/>
+      <c r="E27" s="387"/>
+      <c r="F27" s="387"/>
+      <c r="G27" s="387"/>
+      <c r="H27" s="405" t="s">
         <v>24</v>
       </c>
-      <c r="I27" s="332"/>
-[...5 lines deleted...]
-      <c r="O27" s="334" t="s">
+      <c r="I27" s="403"/>
+      <c r="J27" s="403"/>
+      <c r="K27" s="403"/>
+      <c r="L27" s="403"/>
+      <c r="M27" s="403"/>
+      <c r="N27" s="406"/>
+      <c r="O27" s="407" t="s">
+        <v>90</v>
+      </c>
+      <c r="P27" s="403"/>
+      <c r="Q27" s="403"/>
+      <c r="R27" s="403"/>
+      <c r="S27" s="403"/>
+      <c r="T27" s="403"/>
+      <c r="U27" s="403"/>
+      <c r="V27" s="403"/>
+      <c r="W27" s="403"/>
+      <c r="X27" s="403"/>
+      <c r="Y27" s="403"/>
+      <c r="Z27" s="406"/>
+      <c r="AA27" s="403" t="s">
         <v>25</v>
       </c>
-      <c r="P27" s="332"/>
-[...10 lines deleted...]
-      <c r="AA27" s="332" t="s">
+      <c r="AB27" s="403"/>
+      <c r="AC27" s="403"/>
+      <c r="AD27" s="403"/>
+      <c r="AE27" s="403"/>
+      <c r="AF27" s="403"/>
+      <c r="AG27" s="403"/>
+      <c r="AH27" s="403"/>
+      <c r="AI27" s="403"/>
+      <c r="AJ27" s="403"/>
+      <c r="AK27" s="403"/>
+      <c r="AL27" s="403"/>
+      <c r="AM27" s="406"/>
+      <c r="AN27" s="403" t="s">
         <v>26</v>
       </c>
-      <c r="AB27" s="332"/>
-[...11 lines deleted...]
-      <c r="AN27" s="332" t="s">
+      <c r="AO27" s="403"/>
+      <c r="AP27" s="403"/>
+      <c r="AQ27" s="403"/>
+      <c r="AR27" s="403"/>
+      <c r="AS27" s="406"/>
+      <c r="AT27" s="403" t="s">
         <v>27</v>
       </c>
-      <c r="AO27" s="332"/>
-[...17 lines deleted...]
-      <c r="BE27" s="335"/>
+      <c r="AU27" s="403"/>
+      <c r="AV27" s="403"/>
+      <c r="AW27" s="403"/>
+      <c r="AX27" s="403"/>
+      <c r="AY27" s="403"/>
+      <c r="AZ27" s="403"/>
+      <c r="BA27" s="403"/>
+      <c r="BB27" s="403"/>
+      <c r="BC27" s="403"/>
+      <c r="BD27" s="403"/>
+      <c r="BE27" s="408"/>
     </row>
     <row r="28" spans="1:57" ht="7.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="417"/>
-[...6 lines deleted...]
-      <c r="H28" s="336" t="s">
+      <c r="A28" s="389"/>
+      <c r="B28" s="390"/>
+      <c r="C28" s="390"/>
+      <c r="D28" s="390"/>
+      <c r="E28" s="387"/>
+      <c r="F28" s="387"/>
+      <c r="G28" s="387"/>
+      <c r="H28" s="409" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="410"/>
+      <c r="J28" s="410"/>
+      <c r="K28" s="311" t="s">
         <v>29</v>
       </c>
-      <c r="I28" s="337"/>
-[...1 lines deleted...]
-      <c r="K28" s="308" t="s">
+      <c r="L28" s="311"/>
+      <c r="M28" s="311"/>
+      <c r="N28" s="413"/>
+      <c r="O28" s="414" t="s">
+        <v>28</v>
+      </c>
+      <c r="P28" s="410"/>
+      <c r="Q28" s="410"/>
+      <c r="R28" s="410"/>
+      <c r="S28" s="410"/>
+      <c r="T28" s="410"/>
+      <c r="U28" s="410"/>
+      <c r="V28" s="311" t="s">
+        <v>29</v>
+      </c>
+      <c r="W28" s="311"/>
+      <c r="X28" s="311"/>
+      <c r="Y28" s="311"/>
+      <c r="Z28" s="413"/>
+      <c r="AA28" s="410" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB28" s="410"/>
+      <c r="AC28" s="410"/>
+      <c r="AD28" s="410"/>
+      <c r="AE28" s="410"/>
+      <c r="AF28" s="410"/>
+      <c r="AG28" s="410"/>
+      <c r="AH28" s="410"/>
+      <c r="AI28" s="311" t="s">
+        <v>29</v>
+      </c>
+      <c r="AJ28" s="311"/>
+      <c r="AK28" s="311"/>
+      <c r="AL28" s="311"/>
+      <c r="AM28" s="413"/>
+      <c r="AN28" s="307" t="s">
         <v>30</v>
       </c>
-      <c r="L28" s="308"/>
-[...35 lines deleted...]
-      <c r="AN28" s="312" t="s">
+      <c r="AO28" s="307"/>
+      <c r="AP28" s="307"/>
+      <c r="AQ28" s="307"/>
+      <c r="AR28" s="307"/>
+      <c r="AS28" s="308"/>
+      <c r="AT28" s="218" t="s">
         <v>31</v>
       </c>
-      <c r="AO28" s="312"/>
-[...17 lines deleted...]
-      <c r="BE28" s="316"/>
+      <c r="AU28" s="311"/>
+      <c r="AV28" s="311"/>
+      <c r="AW28" s="311"/>
+      <c r="AX28" s="311"/>
+      <c r="AY28" s="311"/>
+      <c r="AZ28" s="311"/>
+      <c r="BA28" s="311"/>
+      <c r="BB28" s="311"/>
+      <c r="BC28" s="311"/>
+      <c r="BD28" s="311"/>
+      <c r="BE28" s="312"/>
     </row>
     <row r="29" spans="1:57" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="417"/>
-[...55 lines deleted...]
-      <c r="BE29" s="318"/>
+      <c r="A29" s="389"/>
+      <c r="B29" s="390"/>
+      <c r="C29" s="390"/>
+      <c r="D29" s="390"/>
+      <c r="E29" s="387"/>
+      <c r="F29" s="387"/>
+      <c r="G29" s="387"/>
+      <c r="H29" s="411"/>
+      <c r="I29" s="412"/>
+      <c r="J29" s="412"/>
+      <c r="K29" s="314"/>
+      <c r="L29" s="314"/>
+      <c r="M29" s="314"/>
+      <c r="N29" s="316"/>
+      <c r="O29" s="415"/>
+      <c r="P29" s="412"/>
+      <c r="Q29" s="412"/>
+      <c r="R29" s="412"/>
+      <c r="S29" s="412"/>
+      <c r="T29" s="412"/>
+      <c r="U29" s="412"/>
+      <c r="V29" s="314"/>
+      <c r="W29" s="314"/>
+      <c r="X29" s="314"/>
+      <c r="Y29" s="314"/>
+      <c r="Z29" s="316"/>
+      <c r="AA29" s="412"/>
+      <c r="AB29" s="412"/>
+      <c r="AC29" s="412"/>
+      <c r="AD29" s="412"/>
+      <c r="AE29" s="412"/>
+      <c r="AF29" s="412"/>
+      <c r="AG29" s="412"/>
+      <c r="AH29" s="412"/>
+      <c r="AI29" s="314"/>
+      <c r="AJ29" s="314"/>
+      <c r="AK29" s="314"/>
+      <c r="AL29" s="314"/>
+      <c r="AM29" s="316"/>
+      <c r="AN29" s="309"/>
+      <c r="AO29" s="309"/>
+      <c r="AP29" s="309"/>
+      <c r="AQ29" s="309"/>
+      <c r="AR29" s="309"/>
+      <c r="AS29" s="310"/>
+      <c r="AT29" s="313"/>
+      <c r="AU29" s="314"/>
+      <c r="AV29" s="314"/>
+      <c r="AW29" s="314"/>
+      <c r="AX29" s="314"/>
+      <c r="AY29" s="314"/>
+      <c r="AZ29" s="314"/>
+      <c r="BA29" s="314"/>
+      <c r="BB29" s="314"/>
+      <c r="BC29" s="314"/>
+      <c r="BD29" s="314"/>
+      <c r="BE29" s="315"/>
     </row>
     <row r="30" spans="1:57" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="417"/>
-[...55 lines deleted...]
-      <c r="BE30" s="318"/>
+      <c r="A30" s="389"/>
+      <c r="B30" s="390"/>
+      <c r="C30" s="390"/>
+      <c r="D30" s="390"/>
+      <c r="E30" s="387"/>
+      <c r="F30" s="387"/>
+      <c r="G30" s="387"/>
+      <c r="H30" s="411"/>
+      <c r="I30" s="412"/>
+      <c r="J30" s="412"/>
+      <c r="K30" s="314"/>
+      <c r="L30" s="314"/>
+      <c r="M30" s="314"/>
+      <c r="N30" s="316"/>
+      <c r="O30" s="415"/>
+      <c r="P30" s="412"/>
+      <c r="Q30" s="412"/>
+      <c r="R30" s="412"/>
+      <c r="S30" s="412"/>
+      <c r="T30" s="412"/>
+      <c r="U30" s="412"/>
+      <c r="V30" s="314"/>
+      <c r="W30" s="314"/>
+      <c r="X30" s="314"/>
+      <c r="Y30" s="314"/>
+      <c r="Z30" s="316"/>
+      <c r="AA30" s="412"/>
+      <c r="AB30" s="412"/>
+      <c r="AC30" s="412"/>
+      <c r="AD30" s="412"/>
+      <c r="AE30" s="412"/>
+      <c r="AF30" s="412"/>
+      <c r="AG30" s="412"/>
+      <c r="AH30" s="412"/>
+      <c r="AI30" s="314"/>
+      <c r="AJ30" s="314"/>
+      <c r="AK30" s="314"/>
+      <c r="AL30" s="314"/>
+      <c r="AM30" s="316"/>
+      <c r="AN30" s="309"/>
+      <c r="AO30" s="309"/>
+      <c r="AP30" s="309"/>
+      <c r="AQ30" s="309"/>
+      <c r="AR30" s="309"/>
+      <c r="AS30" s="310"/>
+      <c r="AT30" s="313"/>
+      <c r="AU30" s="314"/>
+      <c r="AV30" s="314"/>
+      <c r="AW30" s="314"/>
+      <c r="AX30" s="314"/>
+      <c r="AY30" s="314"/>
+      <c r="AZ30" s="314"/>
+      <c r="BA30" s="314"/>
+      <c r="BB30" s="314"/>
+      <c r="BC30" s="314"/>
+      <c r="BD30" s="314"/>
+      <c r="BE30" s="315"/>
     </row>
     <row r="31" spans="1:57" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="417"/>
-[...55 lines deleted...]
-      <c r="BE31" s="318"/>
+      <c r="A31" s="389"/>
+      <c r="B31" s="390"/>
+      <c r="C31" s="390"/>
+      <c r="D31" s="390"/>
+      <c r="E31" s="387"/>
+      <c r="F31" s="387"/>
+      <c r="G31" s="387"/>
+      <c r="H31" s="411"/>
+      <c r="I31" s="412"/>
+      <c r="J31" s="412"/>
+      <c r="K31" s="314"/>
+      <c r="L31" s="314"/>
+      <c r="M31" s="314"/>
+      <c r="N31" s="316"/>
+      <c r="O31" s="415"/>
+      <c r="P31" s="412"/>
+      <c r="Q31" s="412"/>
+      <c r="R31" s="412"/>
+      <c r="S31" s="412"/>
+      <c r="T31" s="412"/>
+      <c r="U31" s="412"/>
+      <c r="V31" s="314"/>
+      <c r="W31" s="314"/>
+      <c r="X31" s="314"/>
+      <c r="Y31" s="314"/>
+      <c r="Z31" s="316"/>
+      <c r="AA31" s="412"/>
+      <c r="AB31" s="412"/>
+      <c r="AC31" s="412"/>
+      <c r="AD31" s="412"/>
+      <c r="AE31" s="412"/>
+      <c r="AF31" s="412"/>
+      <c r="AG31" s="412"/>
+      <c r="AH31" s="412"/>
+      <c r="AI31" s="314"/>
+      <c r="AJ31" s="314"/>
+      <c r="AK31" s="314"/>
+      <c r="AL31" s="314"/>
+      <c r="AM31" s="316"/>
+      <c r="AN31" s="309"/>
+      <c r="AO31" s="309"/>
+      <c r="AP31" s="309"/>
+      <c r="AQ31" s="309"/>
+      <c r="AR31" s="309"/>
+      <c r="AS31" s="310"/>
+      <c r="AT31" s="313"/>
+      <c r="AU31" s="314"/>
+      <c r="AV31" s="314"/>
+      <c r="AW31" s="314"/>
+      <c r="AX31" s="314"/>
+      <c r="AY31" s="314"/>
+      <c r="AZ31" s="314"/>
+      <c r="BA31" s="314"/>
+      <c r="BB31" s="314"/>
+      <c r="BC31" s="314"/>
+      <c r="BD31" s="314"/>
+      <c r="BE31" s="315"/>
     </row>
     <row r="32" spans="1:57" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="417"/>
-[...55 lines deleted...]
-      <c r="BE32" s="318"/>
+      <c r="A32" s="389"/>
+      <c r="B32" s="390"/>
+      <c r="C32" s="390"/>
+      <c r="D32" s="390"/>
+      <c r="E32" s="387"/>
+      <c r="F32" s="387"/>
+      <c r="G32" s="387"/>
+      <c r="H32" s="411"/>
+      <c r="I32" s="412"/>
+      <c r="J32" s="412"/>
+      <c r="K32" s="314"/>
+      <c r="L32" s="314"/>
+      <c r="M32" s="314"/>
+      <c r="N32" s="316"/>
+      <c r="O32" s="415"/>
+      <c r="P32" s="412"/>
+      <c r="Q32" s="412"/>
+      <c r="R32" s="412"/>
+      <c r="S32" s="412"/>
+      <c r="T32" s="412"/>
+      <c r="U32" s="412"/>
+      <c r="V32" s="314"/>
+      <c r="W32" s="314"/>
+      <c r="X32" s="314"/>
+      <c r="Y32" s="314"/>
+      <c r="Z32" s="316"/>
+      <c r="AA32" s="412"/>
+      <c r="AB32" s="412"/>
+      <c r="AC32" s="412"/>
+      <c r="AD32" s="412"/>
+      <c r="AE32" s="412"/>
+      <c r="AF32" s="412"/>
+      <c r="AG32" s="412"/>
+      <c r="AH32" s="412"/>
+      <c r="AI32" s="314"/>
+      <c r="AJ32" s="314"/>
+      <c r="AK32" s="314"/>
+      <c r="AL32" s="314"/>
+      <c r="AM32" s="316"/>
+      <c r="AN32" s="309"/>
+      <c r="AO32" s="309"/>
+      <c r="AP32" s="309"/>
+      <c r="AQ32" s="309"/>
+      <c r="AR32" s="309"/>
+      <c r="AS32" s="310"/>
+      <c r="AT32" s="313"/>
+      <c r="AU32" s="314"/>
+      <c r="AV32" s="314"/>
+      <c r="AW32" s="314"/>
+      <c r="AX32" s="314"/>
+      <c r="AY32" s="314"/>
+      <c r="AZ32" s="314"/>
+      <c r="BA32" s="314"/>
+      <c r="BB32" s="314"/>
+      <c r="BC32" s="314"/>
+      <c r="BD32" s="314"/>
+      <c r="BE32" s="315"/>
     </row>
     <row r="33" spans="1:57" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="417"/>
-[...55 lines deleted...]
-      <c r="BE33" s="318"/>
+      <c r="A33" s="389"/>
+      <c r="B33" s="390"/>
+      <c r="C33" s="390"/>
+      <c r="D33" s="390"/>
+      <c r="E33" s="387"/>
+      <c r="F33" s="387"/>
+      <c r="G33" s="387"/>
+      <c r="H33" s="411"/>
+      <c r="I33" s="412"/>
+      <c r="J33" s="412"/>
+      <c r="K33" s="314"/>
+      <c r="L33" s="314"/>
+      <c r="M33" s="314"/>
+      <c r="N33" s="316"/>
+      <c r="O33" s="415"/>
+      <c r="P33" s="412"/>
+      <c r="Q33" s="412"/>
+      <c r="R33" s="412"/>
+      <c r="S33" s="412"/>
+      <c r="T33" s="412"/>
+      <c r="U33" s="412"/>
+      <c r="V33" s="314"/>
+      <c r="W33" s="314"/>
+      <c r="X33" s="314"/>
+      <c r="Y33" s="314"/>
+      <c r="Z33" s="316"/>
+      <c r="AA33" s="412"/>
+      <c r="AB33" s="412"/>
+      <c r="AC33" s="412"/>
+      <c r="AD33" s="412"/>
+      <c r="AE33" s="412"/>
+      <c r="AF33" s="412"/>
+      <c r="AG33" s="412"/>
+      <c r="AH33" s="412"/>
+      <c r="AI33" s="314"/>
+      <c r="AJ33" s="314"/>
+      <c r="AK33" s="314"/>
+      <c r="AL33" s="314"/>
+      <c r="AM33" s="316"/>
+      <c r="AN33" s="309"/>
+      <c r="AO33" s="309"/>
+      <c r="AP33" s="309"/>
+      <c r="AQ33" s="309"/>
+      <c r="AR33" s="309"/>
+      <c r="AS33" s="310"/>
+      <c r="AT33" s="313"/>
+      <c r="AU33" s="314"/>
+      <c r="AV33" s="314"/>
+      <c r="AW33" s="314"/>
+      <c r="AX33" s="314"/>
+      <c r="AY33" s="314"/>
+      <c r="AZ33" s="314"/>
+      <c r="BA33" s="314"/>
+      <c r="BB33" s="314"/>
+      <c r="BC33" s="314"/>
+      <c r="BD33" s="314"/>
+      <c r="BE33" s="315"/>
     </row>
     <row r="34" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="417"/>
-[...55 lines deleted...]
-      <c r="BE34" s="318"/>
+      <c r="A34" s="389"/>
+      <c r="B34" s="390"/>
+      <c r="C34" s="390"/>
+      <c r="D34" s="390"/>
+      <c r="E34" s="387"/>
+      <c r="F34" s="387"/>
+      <c r="G34" s="387"/>
+      <c r="H34" s="411"/>
+      <c r="I34" s="412"/>
+      <c r="J34" s="412"/>
+      <c r="K34" s="314"/>
+      <c r="L34" s="314"/>
+      <c r="M34" s="314"/>
+      <c r="N34" s="316"/>
+      <c r="O34" s="415"/>
+      <c r="P34" s="412"/>
+      <c r="Q34" s="412"/>
+      <c r="R34" s="412"/>
+      <c r="S34" s="412"/>
+      <c r="T34" s="412"/>
+      <c r="U34" s="412"/>
+      <c r="V34" s="314"/>
+      <c r="W34" s="314"/>
+      <c r="X34" s="314"/>
+      <c r="Y34" s="314"/>
+      <c r="Z34" s="316"/>
+      <c r="AA34" s="412"/>
+      <c r="AB34" s="412"/>
+      <c r="AC34" s="412"/>
+      <c r="AD34" s="412"/>
+      <c r="AE34" s="412"/>
+      <c r="AF34" s="412"/>
+      <c r="AG34" s="412"/>
+      <c r="AH34" s="412"/>
+      <c r="AI34" s="314"/>
+      <c r="AJ34" s="314"/>
+      <c r="AK34" s="314"/>
+      <c r="AL34" s="314"/>
+      <c r="AM34" s="316"/>
+      <c r="AN34" s="309"/>
+      <c r="AO34" s="309"/>
+      <c r="AP34" s="309"/>
+      <c r="AQ34" s="309"/>
+      <c r="AR34" s="309"/>
+      <c r="AS34" s="310"/>
+      <c r="AT34" s="313"/>
+      <c r="AU34" s="314"/>
+      <c r="AV34" s="314"/>
+      <c r="AW34" s="314"/>
+      <c r="AX34" s="314"/>
+      <c r="AY34" s="314"/>
+      <c r="AZ34" s="314"/>
+      <c r="BA34" s="314"/>
+      <c r="BB34" s="314"/>
+      <c r="BC34" s="314"/>
+      <c r="BD34" s="314"/>
+      <c r="BE34" s="315"/>
     </row>
     <row r="35" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="417"/>
-[...55 lines deleted...]
-      <c r="BE35" s="318"/>
+      <c r="A35" s="389"/>
+      <c r="B35" s="390"/>
+      <c r="C35" s="390"/>
+      <c r="D35" s="390"/>
+      <c r="E35" s="387"/>
+      <c r="F35" s="387"/>
+      <c r="G35" s="387"/>
+      <c r="H35" s="411"/>
+      <c r="I35" s="412"/>
+      <c r="J35" s="412"/>
+      <c r="K35" s="314"/>
+      <c r="L35" s="314"/>
+      <c r="M35" s="314"/>
+      <c r="N35" s="316"/>
+      <c r="O35" s="415"/>
+      <c r="P35" s="412"/>
+      <c r="Q35" s="412"/>
+      <c r="R35" s="412"/>
+      <c r="S35" s="412"/>
+      <c r="T35" s="412"/>
+      <c r="U35" s="412"/>
+      <c r="V35" s="314"/>
+      <c r="W35" s="314"/>
+      <c r="X35" s="314"/>
+      <c r="Y35" s="314"/>
+      <c r="Z35" s="316"/>
+      <c r="AA35" s="412"/>
+      <c r="AB35" s="412"/>
+      <c r="AC35" s="412"/>
+      <c r="AD35" s="412"/>
+      <c r="AE35" s="412"/>
+      <c r="AF35" s="412"/>
+      <c r="AG35" s="412"/>
+      <c r="AH35" s="412"/>
+      <c r="AI35" s="314"/>
+      <c r="AJ35" s="314"/>
+      <c r="AK35" s="314"/>
+      <c r="AL35" s="314"/>
+      <c r="AM35" s="316"/>
+      <c r="AN35" s="309"/>
+      <c r="AO35" s="309"/>
+      <c r="AP35" s="309"/>
+      <c r="AQ35" s="309"/>
+      <c r="AR35" s="309"/>
+      <c r="AS35" s="310"/>
+      <c r="AT35" s="313"/>
+      <c r="AU35" s="314"/>
+      <c r="AV35" s="314"/>
+      <c r="AW35" s="314"/>
+      <c r="AX35" s="314"/>
+      <c r="AY35" s="314"/>
+      <c r="AZ35" s="314"/>
+      <c r="BA35" s="314"/>
+      <c r="BB35" s="314"/>
+      <c r="BC35" s="314"/>
+      <c r="BD35" s="314"/>
+      <c r="BE35" s="315"/>
     </row>
     <row r="36" spans="1:57" ht="10.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="417"/>
-[...57 lines deleted...]
-      <c r="BE36" s="318"/>
+      <c r="A36" s="389"/>
+      <c r="B36" s="390"/>
+      <c r="C36" s="390"/>
+      <c r="D36" s="390"/>
+      <c r="E36" s="387"/>
+      <c r="F36" s="387"/>
+      <c r="G36" s="387"/>
+      <c r="H36" s="411"/>
+      <c r="I36" s="412"/>
+      <c r="J36" s="412"/>
+      <c r="K36" s="314"/>
+      <c r="L36" s="314"/>
+      <c r="M36" s="314"/>
+      <c r="N36" s="316"/>
+      <c r="O36" s="415"/>
+      <c r="P36" s="412"/>
+      <c r="Q36" s="412"/>
+      <c r="R36" s="412"/>
+      <c r="S36" s="412"/>
+      <c r="T36" s="412"/>
+      <c r="U36" s="412"/>
+      <c r="V36" s="314"/>
+      <c r="W36" s="314"/>
+      <c r="X36" s="314"/>
+      <c r="Y36" s="314"/>
+      <c r="Z36" s="316"/>
+      <c r="AA36" s="412"/>
+      <c r="AB36" s="412"/>
+      <c r="AC36" s="412"/>
+      <c r="AD36" s="412"/>
+      <c r="AE36" s="412"/>
+      <c r="AF36" s="412"/>
+      <c r="AG36" s="412"/>
+      <c r="AH36" s="412"/>
+      <c r="AI36" s="314"/>
+      <c r="AJ36" s="314"/>
+      <c r="AK36" s="314"/>
+      <c r="AL36" s="314"/>
+      <c r="AM36" s="316"/>
+      <c r="AN36" s="314" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO36" s="314"/>
+      <c r="AP36" s="314"/>
+      <c r="AQ36" s="314"/>
+      <c r="AR36" s="314"/>
+      <c r="AS36" s="316"/>
+      <c r="AT36" s="313"/>
+      <c r="AU36" s="314"/>
+      <c r="AV36" s="314"/>
+      <c r="AW36" s="314"/>
+      <c r="AX36" s="314"/>
+      <c r="AY36" s="314"/>
+      <c r="AZ36" s="314"/>
+      <c r="BA36" s="314"/>
+      <c r="BB36" s="314"/>
+      <c r="BC36" s="314"/>
+      <c r="BD36" s="314"/>
+      <c r="BE36" s="315"/>
     </row>
     <row r="37" spans="1:57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="417"/>
-[...57 lines deleted...]
-      <c r="BE37" s="321"/>
+      <c r="A37" s="389"/>
+      <c r="B37" s="390"/>
+      <c r="C37" s="390"/>
+      <c r="D37" s="390"/>
+      <c r="E37" s="387"/>
+      <c r="F37" s="387"/>
+      <c r="G37" s="387"/>
+      <c r="H37" s="411"/>
+      <c r="I37" s="412"/>
+      <c r="J37" s="412"/>
+      <c r="K37" s="314"/>
+      <c r="L37" s="314"/>
+      <c r="M37" s="314"/>
+      <c r="N37" s="316"/>
+      <c r="O37" s="415"/>
+      <c r="P37" s="412"/>
+      <c r="Q37" s="412"/>
+      <c r="R37" s="412"/>
+      <c r="S37" s="412"/>
+      <c r="T37" s="412"/>
+      <c r="U37" s="412"/>
+      <c r="V37" s="314"/>
+      <c r="W37" s="314"/>
+      <c r="X37" s="314"/>
+      <c r="Y37" s="314"/>
+      <c r="Z37" s="316"/>
+      <c r="AA37" s="412"/>
+      <c r="AB37" s="412"/>
+      <c r="AC37" s="412"/>
+      <c r="AD37" s="412"/>
+      <c r="AE37" s="412"/>
+      <c r="AF37" s="412"/>
+      <c r="AG37" s="412"/>
+      <c r="AH37" s="412"/>
+      <c r="AI37" s="314"/>
+      <c r="AJ37" s="314"/>
+      <c r="AK37" s="314"/>
+      <c r="AL37" s="314"/>
+      <c r="AM37" s="316"/>
+      <c r="AN37" s="314"/>
+      <c r="AO37" s="314"/>
+      <c r="AP37" s="314"/>
+      <c r="AQ37" s="314"/>
+      <c r="AR37" s="314"/>
+      <c r="AS37" s="316"/>
+      <c r="AT37" s="317" t="s">
+        <v>33</v>
+      </c>
+      <c r="AU37" s="318"/>
+      <c r="AV37" s="318"/>
+      <c r="AW37" s="318"/>
+      <c r="AX37" s="318"/>
+      <c r="AY37" s="318"/>
+      <c r="AZ37" s="318"/>
+      <c r="BA37" s="318"/>
+      <c r="BB37" s="318"/>
+      <c r="BC37" s="318"/>
+      <c r="BD37" s="318"/>
+      <c r="BE37" s="319"/>
     </row>
     <row r="38" spans="1:57" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="417"/>
-[...6 lines deleted...]
-      <c r="H38" s="325" t="s">
+      <c r="A38" s="389"/>
+      <c r="B38" s="390"/>
+      <c r="C38" s="390"/>
+      <c r="D38" s="390"/>
+      <c r="E38" s="387"/>
+      <c r="F38" s="387"/>
+      <c r="G38" s="387"/>
+      <c r="H38" s="323" t="s">
+        <v>34</v>
+      </c>
+      <c r="I38" s="324"/>
+      <c r="J38" s="324"/>
+      <c r="K38" s="324"/>
+      <c r="L38" s="324"/>
+      <c r="M38" s="324"/>
+      <c r="N38" s="325"/>
+      <c r="O38" s="326" t="s">
         <v>35</v>
       </c>
-      <c r="I38" s="326"/>
-[...5 lines deleted...]
-      <c r="O38" s="328" t="s">
+      <c r="P38" s="324"/>
+      <c r="Q38" s="324"/>
+      <c r="R38" s="324"/>
+      <c r="S38" s="324"/>
+      <c r="T38" s="324"/>
+      <c r="U38" s="324"/>
+      <c r="V38" s="324"/>
+      <c r="W38" s="324"/>
+      <c r="X38" s="324"/>
+      <c r="Y38" s="324"/>
+      <c r="Z38" s="325"/>
+      <c r="AA38" s="324" t="s">
+        <v>34</v>
+      </c>
+      <c r="AB38" s="324"/>
+      <c r="AC38" s="324"/>
+      <c r="AD38" s="324"/>
+      <c r="AE38" s="324"/>
+      <c r="AF38" s="324"/>
+      <c r="AG38" s="324"/>
+      <c r="AH38" s="324"/>
+      <c r="AI38" s="324"/>
+      <c r="AJ38" s="324"/>
+      <c r="AK38" s="324"/>
+      <c r="AL38" s="324"/>
+      <c r="AM38" s="325"/>
+      <c r="AN38" s="327" t="s">
         <v>36</v>
       </c>
-      <c r="P38" s="326"/>
-[...44 lines deleted...]
-      <c r="BE38" s="324"/>
+      <c r="AO38" s="327"/>
+      <c r="AP38" s="327"/>
+      <c r="AQ38" s="327"/>
+      <c r="AR38" s="327"/>
+      <c r="AS38" s="328"/>
+      <c r="AT38" s="320"/>
+      <c r="AU38" s="321"/>
+      <c r="AV38" s="321"/>
+      <c r="AW38" s="321"/>
+      <c r="AX38" s="321"/>
+      <c r="AY38" s="321"/>
+      <c r="AZ38" s="321"/>
+      <c r="BA38" s="321"/>
+      <c r="BB38" s="321"/>
+      <c r="BC38" s="321"/>
+      <c r="BD38" s="321"/>
+      <c r="BE38" s="322"/>
     </row>
     <row r="39" spans="1:57" ht="19.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="417"/>
-[...57 lines deleted...]
-      <c r="BE39" s="272"/>
+      <c r="A39" s="389"/>
+      <c r="B39" s="390"/>
+      <c r="C39" s="390"/>
+      <c r="D39" s="390"/>
+      <c r="E39" s="387"/>
+      <c r="F39" s="387"/>
+      <c r="G39" s="387"/>
+      <c r="H39" s="262" t="s">
+        <v>37</v>
+      </c>
+      <c r="I39" s="263"/>
+      <c r="J39" s="263"/>
+      <c r="K39" s="263"/>
+      <c r="L39" s="263"/>
+      <c r="M39" s="263"/>
+      <c r="N39" s="263"/>
+      <c r="O39" s="263"/>
+      <c r="P39" s="263"/>
+      <c r="Q39" s="263"/>
+      <c r="R39" s="263"/>
+      <c r="S39" s="263"/>
+      <c r="T39" s="263"/>
+      <c r="U39" s="263"/>
+      <c r="V39" s="263"/>
+      <c r="W39" s="263"/>
+      <c r="X39" s="263"/>
+      <c r="Y39" s="263"/>
+      <c r="Z39" s="263"/>
+      <c r="AA39" s="263"/>
+      <c r="AB39" s="263"/>
+      <c r="AC39" s="263"/>
+      <c r="AD39" s="263"/>
+      <c r="AE39" s="263"/>
+      <c r="AF39" s="263"/>
+      <c r="AG39" s="263"/>
+      <c r="AH39" s="263"/>
+      <c r="AI39" s="263"/>
+      <c r="AJ39" s="263"/>
+      <c r="AK39" s="263"/>
+      <c r="AL39" s="263"/>
+      <c r="AM39" s="263"/>
+      <c r="AN39" s="263"/>
+      <c r="AO39" s="263"/>
+      <c r="AP39" s="263"/>
+      <c r="AQ39" s="263"/>
+      <c r="AR39" s="263"/>
+      <c r="AS39" s="263"/>
+      <c r="AT39" s="263"/>
+      <c r="AU39" s="263"/>
+      <c r="AV39" s="263"/>
+      <c r="AW39" s="263"/>
+      <c r="AX39" s="263"/>
+      <c r="AY39" s="263"/>
+      <c r="AZ39" s="263"/>
+      <c r="BA39" s="263"/>
+      <c r="BB39" s="263"/>
+      <c r="BC39" s="263"/>
+      <c r="BD39" s="263"/>
+      <c r="BE39" s="264"/>
     </row>
     <row r="40" spans="1:57" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="417"/>
-[...6 lines deleted...]
-      <c r="H40" s="273" t="s">
+      <c r="A40" s="389"/>
+      <c r="B40" s="390"/>
+      <c r="C40" s="390"/>
+      <c r="D40" s="390"/>
+      <c r="E40" s="387"/>
+      <c r="F40" s="387"/>
+      <c r="G40" s="387"/>
+      <c r="H40" s="265" t="s">
+        <v>38</v>
+      </c>
+      <c r="I40" s="266"/>
+      <c r="J40" s="270" t="s">
         <v>39</v>
       </c>
-      <c r="I40" s="274"/>
-      <c r="J40" s="278" t="s">
+      <c r="K40" s="271"/>
+      <c r="L40" s="271"/>
+      <c r="M40" s="272"/>
+      <c r="N40" s="276" t="s">
         <v>40</v>
       </c>
-      <c r="K40" s="279"/>
-[...2 lines deleted...]
-      <c r="N40" s="284" t="s">
+      <c r="O40" s="277"/>
+      <c r="P40" s="277"/>
+      <c r="Q40" s="277"/>
+      <c r="R40" s="277"/>
+      <c r="S40" s="277"/>
+      <c r="T40" s="277"/>
+      <c r="U40" s="277"/>
+      <c r="V40" s="277"/>
+      <c r="W40" s="277"/>
+      <c r="X40" s="277"/>
+      <c r="Y40" s="277"/>
+      <c r="Z40" s="277"/>
+      <c r="AA40" s="277"/>
+      <c r="AB40" s="277"/>
+      <c r="AC40" s="277"/>
+      <c r="AD40" s="277"/>
+      <c r="AE40" s="277"/>
+      <c r="AF40" s="277"/>
+      <c r="AG40" s="277"/>
+      <c r="AH40" s="277"/>
+      <c r="AI40" s="277"/>
+      <c r="AJ40" s="277"/>
+      <c r="AK40" s="277"/>
+      <c r="AL40" s="277"/>
+      <c r="AM40" s="277"/>
+      <c r="AN40" s="277"/>
+      <c r="AO40" s="277"/>
+      <c r="AP40" s="277"/>
+      <c r="AQ40" s="277"/>
+      <c r="AR40" s="277"/>
+      <c r="AS40" s="277"/>
+      <c r="AT40" s="277"/>
+      <c r="AU40" s="277"/>
+      <c r="AV40" s="277"/>
+      <c r="AW40" s="278" t="s">
         <v>41</v>
       </c>
-      <c r="O40" s="285"/>
-[...33 lines deleted...]
-      <c r="AW40" s="286" t="s">
+      <c r="AX40" s="279"/>
+      <c r="AY40" s="279"/>
+      <c r="AZ40" s="280"/>
+      <c r="BA40" s="285" t="s">
         <v>42</v>
       </c>
-      <c r="AX40" s="287"/>
-[...8 lines deleted...]
-      <c r="BE40" s="295"/>
+      <c r="BB40" s="286"/>
+      <c r="BC40" s="286"/>
+      <c r="BD40" s="286"/>
+      <c r="BE40" s="287"/>
     </row>
     <row r="41" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="417"/>
-[...12 lines deleted...]
-      <c r="N41" s="302" t="s">
+      <c r="A41" s="389"/>
+      <c r="B41" s="390"/>
+      <c r="C41" s="390"/>
+      <c r="D41" s="390"/>
+      <c r="E41" s="387"/>
+      <c r="F41" s="387"/>
+      <c r="G41" s="387"/>
+      <c r="H41" s="267"/>
+      <c r="I41" s="266"/>
+      <c r="J41" s="270"/>
+      <c r="K41" s="271"/>
+      <c r="L41" s="271"/>
+      <c r="M41" s="272"/>
+      <c r="N41" s="294" t="s">
+        <v>43</v>
+      </c>
+      <c r="O41" s="295"/>
+      <c r="P41" s="295"/>
+      <c r="Q41" s="295"/>
+      <c r="R41" s="295"/>
+      <c r="S41" s="298" t="s">
         <v>44</v>
       </c>
-      <c r="O41" s="266"/>
-[...3 lines deleted...]
-      <c r="S41" s="304" t="s">
+      <c r="T41" s="298"/>
+      <c r="U41" s="298"/>
+      <c r="V41" s="298"/>
+      <c r="W41" s="298"/>
+      <c r="X41" s="298"/>
+      <c r="Y41" s="298"/>
+      <c r="Z41" s="298"/>
+      <c r="AA41" s="298" t="s">
         <v>45</v>
       </c>
-      <c r="T41" s="304"/>
-[...6 lines deleted...]
-      <c r="AA41" s="304" t="s">
+      <c r="AB41" s="298"/>
+      <c r="AC41" s="298"/>
+      <c r="AD41" s="300" t="s">
         <v>46</v>
       </c>
-      <c r="AB41" s="304"/>
-[...1 lines deleted...]
-      <c r="AD41" s="306" t="s">
+      <c r="AE41" s="295"/>
+      <c r="AF41" s="295"/>
+      <c r="AG41" s="295"/>
+      <c r="AH41" s="295"/>
+      <c r="AI41" s="295"/>
+      <c r="AJ41" s="295"/>
+      <c r="AK41" s="295"/>
+      <c r="AL41" s="295"/>
+      <c r="AM41" s="295"/>
+      <c r="AN41" s="301"/>
+      <c r="AO41" s="295" t="s">
         <v>47</v>
       </c>
-      <c r="AE41" s="266"/>
-[...27 lines deleted...]
-      <c r="BE41" s="298"/>
+      <c r="AP41" s="295"/>
+      <c r="AQ41" s="295"/>
+      <c r="AR41" s="295"/>
+      <c r="AS41" s="295"/>
+      <c r="AT41" s="295"/>
+      <c r="AU41" s="295"/>
+      <c r="AV41" s="301"/>
+      <c r="AW41" s="281"/>
+      <c r="AX41" s="279"/>
+      <c r="AY41" s="279"/>
+      <c r="AZ41" s="280"/>
+      <c r="BA41" s="288"/>
+      <c r="BB41" s="289"/>
+      <c r="BC41" s="289"/>
+      <c r="BD41" s="289"/>
+      <c r="BE41" s="290"/>
     </row>
     <row r="42" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="417"/>
-[...55 lines deleted...]
-      <c r="BE42" s="301"/>
+      <c r="A42" s="389"/>
+      <c r="B42" s="390"/>
+      <c r="C42" s="390"/>
+      <c r="D42" s="390"/>
+      <c r="E42" s="387"/>
+      <c r="F42" s="387"/>
+      <c r="G42" s="387"/>
+      <c r="H42" s="268"/>
+      <c r="I42" s="269"/>
+      <c r="J42" s="273"/>
+      <c r="K42" s="274"/>
+      <c r="L42" s="274"/>
+      <c r="M42" s="275"/>
+      <c r="N42" s="296"/>
+      <c r="O42" s="297"/>
+      <c r="P42" s="297"/>
+      <c r="Q42" s="297"/>
+      <c r="R42" s="297"/>
+      <c r="S42" s="299"/>
+      <c r="T42" s="299"/>
+      <c r="U42" s="299"/>
+      <c r="V42" s="299"/>
+      <c r="W42" s="299"/>
+      <c r="X42" s="299"/>
+      <c r="Y42" s="299"/>
+      <c r="Z42" s="299"/>
+      <c r="AA42" s="299"/>
+      <c r="AB42" s="299"/>
+      <c r="AC42" s="299"/>
+      <c r="AD42" s="302"/>
+      <c r="AE42" s="297"/>
+      <c r="AF42" s="297"/>
+      <c r="AG42" s="297"/>
+      <c r="AH42" s="297"/>
+      <c r="AI42" s="297"/>
+      <c r="AJ42" s="297"/>
+      <c r="AK42" s="297"/>
+      <c r="AL42" s="297"/>
+      <c r="AM42" s="297"/>
+      <c r="AN42" s="303"/>
+      <c r="AO42" s="297"/>
+      <c r="AP42" s="297"/>
+      <c r="AQ42" s="297"/>
+      <c r="AR42" s="297"/>
+      <c r="AS42" s="297"/>
+      <c r="AT42" s="297"/>
+      <c r="AU42" s="297"/>
+      <c r="AV42" s="303"/>
+      <c r="AW42" s="282"/>
+      <c r="AX42" s="283"/>
+      <c r="AY42" s="283"/>
+      <c r="AZ42" s="284"/>
+      <c r="BA42" s="291"/>
+      <c r="BB42" s="292"/>
+      <c r="BC42" s="292"/>
+      <c r="BD42" s="292"/>
+      <c r="BE42" s="293"/>
     </row>
     <row r="43" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="417"/>
-[...57 lines deleted...]
-      <c r="BE43" s="265"/>
+      <c r="A43" s="389"/>
+      <c r="B43" s="390"/>
+      <c r="C43" s="390"/>
+      <c r="D43" s="390"/>
+      <c r="E43" s="387"/>
+      <c r="F43" s="387"/>
+      <c r="G43" s="387"/>
+      <c r="H43" s="214"/>
+      <c r="I43" s="215"/>
+      <c r="J43" s="218" t="s">
+        <v>48</v>
+      </c>
+      <c r="K43" s="219"/>
+      <c r="L43" s="219"/>
+      <c r="M43" s="220"/>
+      <c r="N43" s="224"/>
+      <c r="O43" s="225"/>
+      <c r="P43" s="225"/>
+      <c r="Q43" s="225"/>
+      <c r="R43" s="226"/>
+      <c r="S43" s="230"/>
+      <c r="T43" s="225"/>
+      <c r="U43" s="225"/>
+      <c r="V43" s="225"/>
+      <c r="W43" s="225"/>
+      <c r="X43" s="225"/>
+      <c r="Y43" s="225"/>
+      <c r="Z43" s="226"/>
+      <c r="AA43" s="232"/>
+      <c r="AB43" s="233"/>
+      <c r="AC43" s="234"/>
+      <c r="AD43" s="232"/>
+      <c r="AE43" s="233"/>
+      <c r="AF43" s="233"/>
+      <c r="AG43" s="233"/>
+      <c r="AH43" s="233"/>
+      <c r="AI43" s="233"/>
+      <c r="AJ43" s="233"/>
+      <c r="AK43" s="233"/>
+      <c r="AL43" s="233"/>
+      <c r="AM43" s="233"/>
+      <c r="AN43" s="234"/>
+      <c r="AO43" s="232"/>
+      <c r="AP43" s="233"/>
+      <c r="AQ43" s="233"/>
+      <c r="AR43" s="233"/>
+      <c r="AS43" s="233"/>
+      <c r="AT43" s="233"/>
+      <c r="AU43" s="233"/>
+      <c r="AV43" s="233"/>
+      <c r="AW43" s="183"/>
+      <c r="AX43" s="184"/>
+      <c r="AY43" s="184"/>
+      <c r="AZ43" s="185"/>
+      <c r="BA43" s="304"/>
+      <c r="BB43" s="305"/>
+      <c r="BC43" s="305"/>
+      <c r="BD43" s="305"/>
+      <c r="BE43" s="306"/>
     </row>
     <row r="44" spans="1:57" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="417"/>
-[...55 lines deleted...]
-      <c r="BE44" s="253"/>
+      <c r="A44" s="389"/>
+      <c r="B44" s="390"/>
+      <c r="C44" s="390"/>
+      <c r="D44" s="390"/>
+      <c r="E44" s="387"/>
+      <c r="F44" s="387"/>
+      <c r="G44" s="387"/>
+      <c r="H44" s="241"/>
+      <c r="I44" s="242"/>
+      <c r="J44" s="243"/>
+      <c r="K44" s="244"/>
+      <c r="L44" s="244"/>
+      <c r="M44" s="245"/>
+      <c r="N44" s="246"/>
+      <c r="O44" s="247"/>
+      <c r="P44" s="247"/>
+      <c r="Q44" s="247"/>
+      <c r="R44" s="248"/>
+      <c r="S44" s="249"/>
+      <c r="T44" s="247"/>
+      <c r="U44" s="247"/>
+      <c r="V44" s="247"/>
+      <c r="W44" s="247"/>
+      <c r="X44" s="247"/>
+      <c r="Y44" s="247"/>
+      <c r="Z44" s="248"/>
+      <c r="AA44" s="235"/>
+      <c r="AB44" s="236"/>
+      <c r="AC44" s="237"/>
+      <c r="AD44" s="250"/>
+      <c r="AE44" s="251"/>
+      <c r="AF44" s="251"/>
+      <c r="AG44" s="251"/>
+      <c r="AH44" s="251"/>
+      <c r="AI44" s="251"/>
+      <c r="AJ44" s="251"/>
+      <c r="AK44" s="251"/>
+      <c r="AL44" s="251"/>
+      <c r="AM44" s="251"/>
+      <c r="AN44" s="255"/>
+      <c r="AO44" s="250"/>
+      <c r="AP44" s="251"/>
+      <c r="AQ44" s="251"/>
+      <c r="AR44" s="251"/>
+      <c r="AS44" s="251"/>
+      <c r="AT44" s="251"/>
+      <c r="AU44" s="251"/>
+      <c r="AV44" s="251"/>
+      <c r="AW44" s="252"/>
+      <c r="AX44" s="253"/>
+      <c r="AY44" s="253"/>
+      <c r="AZ44" s="254"/>
+      <c r="BA44" s="259"/>
+      <c r="BB44" s="260"/>
+      <c r="BC44" s="260"/>
+      <c r="BD44" s="260"/>
+      <c r="BE44" s="261"/>
     </row>
     <row r="45" spans="1:57" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="417"/>
-[...57 lines deleted...]
-      <c r="BE45" s="250"/>
+      <c r="A45" s="389"/>
+      <c r="B45" s="390"/>
+      <c r="C45" s="390"/>
+      <c r="D45" s="390"/>
+      <c r="E45" s="387"/>
+      <c r="F45" s="387"/>
+      <c r="G45" s="387"/>
+      <c r="H45" s="214"/>
+      <c r="I45" s="215"/>
+      <c r="J45" s="218" t="s">
+        <v>48</v>
+      </c>
+      <c r="K45" s="219"/>
+      <c r="L45" s="219"/>
+      <c r="M45" s="220"/>
+      <c r="N45" s="224"/>
+      <c r="O45" s="225"/>
+      <c r="P45" s="225"/>
+      <c r="Q45" s="225"/>
+      <c r="R45" s="226"/>
+      <c r="S45" s="230"/>
+      <c r="T45" s="225"/>
+      <c r="U45" s="225"/>
+      <c r="V45" s="225"/>
+      <c r="W45" s="225"/>
+      <c r="X45" s="225"/>
+      <c r="Y45" s="225"/>
+      <c r="Z45" s="226"/>
+      <c r="AA45" s="232"/>
+      <c r="AB45" s="233"/>
+      <c r="AC45" s="234"/>
+      <c r="AD45" s="232"/>
+      <c r="AE45" s="233"/>
+      <c r="AF45" s="233"/>
+      <c r="AG45" s="233"/>
+      <c r="AH45" s="233"/>
+      <c r="AI45" s="233"/>
+      <c r="AJ45" s="233"/>
+      <c r="AK45" s="233"/>
+      <c r="AL45" s="233"/>
+      <c r="AM45" s="233"/>
+      <c r="AN45" s="234"/>
+      <c r="AO45" s="232"/>
+      <c r="AP45" s="233"/>
+      <c r="AQ45" s="233"/>
+      <c r="AR45" s="233"/>
+      <c r="AS45" s="233"/>
+      <c r="AT45" s="233"/>
+      <c r="AU45" s="233"/>
+      <c r="AV45" s="233"/>
+      <c r="AW45" s="183"/>
+      <c r="AX45" s="184"/>
+      <c r="AY45" s="184"/>
+      <c r="AZ45" s="185"/>
+      <c r="BA45" s="256"/>
+      <c r="BB45" s="257"/>
+      <c r="BC45" s="257"/>
+      <c r="BD45" s="257"/>
+      <c r="BE45" s="258"/>
     </row>
     <row r="46" spans="1:57" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="417"/>
-[...55 lines deleted...]
-      <c r="BE46" s="253"/>
+      <c r="A46" s="389"/>
+      <c r="B46" s="390"/>
+      <c r="C46" s="390"/>
+      <c r="D46" s="390"/>
+      <c r="E46" s="387"/>
+      <c r="F46" s="387"/>
+      <c r="G46" s="387"/>
+      <c r="H46" s="241"/>
+      <c r="I46" s="242"/>
+      <c r="J46" s="243"/>
+      <c r="K46" s="244"/>
+      <c r="L46" s="244"/>
+      <c r="M46" s="245"/>
+      <c r="N46" s="246"/>
+      <c r="O46" s="247"/>
+      <c r="P46" s="247"/>
+      <c r="Q46" s="247"/>
+      <c r="R46" s="248"/>
+      <c r="S46" s="249"/>
+      <c r="T46" s="247"/>
+      <c r="U46" s="247"/>
+      <c r="V46" s="247"/>
+      <c r="W46" s="247"/>
+      <c r="X46" s="247"/>
+      <c r="Y46" s="247"/>
+      <c r="Z46" s="248"/>
+      <c r="AA46" s="235"/>
+      <c r="AB46" s="236"/>
+      <c r="AC46" s="237"/>
+      <c r="AD46" s="250"/>
+      <c r="AE46" s="251"/>
+      <c r="AF46" s="251"/>
+      <c r="AG46" s="251"/>
+      <c r="AH46" s="251"/>
+      <c r="AI46" s="251"/>
+      <c r="AJ46" s="251"/>
+      <c r="AK46" s="251"/>
+      <c r="AL46" s="251"/>
+      <c r="AM46" s="251"/>
+      <c r="AN46" s="255"/>
+      <c r="AO46" s="250"/>
+      <c r="AP46" s="251"/>
+      <c r="AQ46" s="251"/>
+      <c r="AR46" s="251"/>
+      <c r="AS46" s="251"/>
+      <c r="AT46" s="251"/>
+      <c r="AU46" s="251"/>
+      <c r="AV46" s="251"/>
+      <c r="AW46" s="252"/>
+      <c r="AX46" s="253"/>
+      <c r="AY46" s="253"/>
+      <c r="AZ46" s="254"/>
+      <c r="BA46" s="259"/>
+      <c r="BB46" s="260"/>
+      <c r="BC46" s="260"/>
+      <c r="BD46" s="260"/>
+      <c r="BE46" s="261"/>
     </row>
     <row r="47" spans="1:57" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="417"/>
-[...57 lines deleted...]
-      <c r="BE47" s="250"/>
+      <c r="A47" s="389"/>
+      <c r="B47" s="390"/>
+      <c r="C47" s="390"/>
+      <c r="D47" s="390"/>
+      <c r="E47" s="387"/>
+      <c r="F47" s="387"/>
+      <c r="G47" s="387"/>
+      <c r="H47" s="214"/>
+      <c r="I47" s="215"/>
+      <c r="J47" s="218" t="s">
+        <v>48</v>
+      </c>
+      <c r="K47" s="219"/>
+      <c r="L47" s="219"/>
+      <c r="M47" s="220"/>
+      <c r="N47" s="224"/>
+      <c r="O47" s="225"/>
+      <c r="P47" s="225"/>
+      <c r="Q47" s="225"/>
+      <c r="R47" s="226"/>
+      <c r="S47" s="230"/>
+      <c r="T47" s="225"/>
+      <c r="U47" s="225"/>
+      <c r="V47" s="225"/>
+      <c r="W47" s="225"/>
+      <c r="X47" s="225"/>
+      <c r="Y47" s="225"/>
+      <c r="Z47" s="226"/>
+      <c r="AA47" s="232"/>
+      <c r="AB47" s="233"/>
+      <c r="AC47" s="234"/>
+      <c r="AD47" s="232"/>
+      <c r="AE47" s="233"/>
+      <c r="AF47" s="233"/>
+      <c r="AG47" s="233"/>
+      <c r="AH47" s="233"/>
+      <c r="AI47" s="233"/>
+      <c r="AJ47" s="233"/>
+      <c r="AK47" s="233"/>
+      <c r="AL47" s="233"/>
+      <c r="AM47" s="233"/>
+      <c r="AN47" s="234"/>
+      <c r="AO47" s="232"/>
+      <c r="AP47" s="233"/>
+      <c r="AQ47" s="233"/>
+      <c r="AR47" s="233"/>
+      <c r="AS47" s="233"/>
+      <c r="AT47" s="233"/>
+      <c r="AU47" s="233"/>
+      <c r="AV47" s="233"/>
+      <c r="AW47" s="183"/>
+      <c r="AX47" s="184"/>
+      <c r="AY47" s="184"/>
+      <c r="AZ47" s="185"/>
+      <c r="BA47" s="256"/>
+      <c r="BB47" s="257"/>
+      <c r="BC47" s="257"/>
+      <c r="BD47" s="257"/>
+      <c r="BE47" s="258"/>
     </row>
     <row r="48" spans="1:57" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="417"/>
-[...55 lines deleted...]
-      <c r="BE48" s="253"/>
+      <c r="A48" s="389"/>
+      <c r="B48" s="390"/>
+      <c r="C48" s="390"/>
+      <c r="D48" s="390"/>
+      <c r="E48" s="387"/>
+      <c r="F48" s="387"/>
+      <c r="G48" s="387"/>
+      <c r="H48" s="241"/>
+      <c r="I48" s="242"/>
+      <c r="J48" s="243"/>
+      <c r="K48" s="244"/>
+      <c r="L48" s="244"/>
+      <c r="M48" s="245"/>
+      <c r="N48" s="246"/>
+      <c r="O48" s="247"/>
+      <c r="P48" s="247"/>
+      <c r="Q48" s="247"/>
+      <c r="R48" s="248"/>
+      <c r="S48" s="249"/>
+      <c r="T48" s="247"/>
+      <c r="U48" s="247"/>
+      <c r="V48" s="247"/>
+      <c r="W48" s="247"/>
+      <c r="X48" s="247"/>
+      <c r="Y48" s="247"/>
+      <c r="Z48" s="248"/>
+      <c r="AA48" s="235"/>
+      <c r="AB48" s="236"/>
+      <c r="AC48" s="237"/>
+      <c r="AD48" s="250"/>
+      <c r="AE48" s="251"/>
+      <c r="AF48" s="251"/>
+      <c r="AG48" s="251"/>
+      <c r="AH48" s="251"/>
+      <c r="AI48" s="251"/>
+      <c r="AJ48" s="251"/>
+      <c r="AK48" s="251"/>
+      <c r="AL48" s="251"/>
+      <c r="AM48" s="251"/>
+      <c r="AN48" s="255"/>
+      <c r="AO48" s="250"/>
+      <c r="AP48" s="251"/>
+      <c r="AQ48" s="251"/>
+      <c r="AR48" s="251"/>
+      <c r="AS48" s="251"/>
+      <c r="AT48" s="251"/>
+      <c r="AU48" s="251"/>
+      <c r="AV48" s="251"/>
+      <c r="AW48" s="252"/>
+      <c r="AX48" s="253"/>
+      <c r="AY48" s="253"/>
+      <c r="AZ48" s="254"/>
+      <c r="BA48" s="259"/>
+      <c r="BB48" s="260"/>
+      <c r="BC48" s="260"/>
+      <c r="BD48" s="260"/>
+      <c r="BE48" s="261"/>
     </row>
     <row r="49" spans="1:57" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="417"/>
-[...57 lines deleted...]
-      <c r="BE49" s="195"/>
+      <c r="A49" s="389"/>
+      <c r="B49" s="390"/>
+      <c r="C49" s="390"/>
+      <c r="D49" s="390"/>
+      <c r="E49" s="387"/>
+      <c r="F49" s="387"/>
+      <c r="G49" s="387"/>
+      <c r="H49" s="214"/>
+      <c r="I49" s="215"/>
+      <c r="J49" s="218" t="s">
+        <v>48</v>
+      </c>
+      <c r="K49" s="219"/>
+      <c r="L49" s="219"/>
+      <c r="M49" s="220"/>
+      <c r="N49" s="224"/>
+      <c r="O49" s="225"/>
+      <c r="P49" s="225"/>
+      <c r="Q49" s="225"/>
+      <c r="R49" s="226"/>
+      <c r="S49" s="230"/>
+      <c r="T49" s="225"/>
+      <c r="U49" s="225"/>
+      <c r="V49" s="225"/>
+      <c r="W49" s="225"/>
+      <c r="X49" s="225"/>
+      <c r="Y49" s="225"/>
+      <c r="Z49" s="226"/>
+      <c r="AA49" s="232"/>
+      <c r="AB49" s="233"/>
+      <c r="AC49" s="234"/>
+      <c r="AD49" s="232"/>
+      <c r="AE49" s="233"/>
+      <c r="AF49" s="233"/>
+      <c r="AG49" s="233"/>
+      <c r="AH49" s="233"/>
+      <c r="AI49" s="233"/>
+      <c r="AJ49" s="233"/>
+      <c r="AK49" s="233"/>
+      <c r="AL49" s="233"/>
+      <c r="AM49" s="233"/>
+      <c r="AN49" s="234"/>
+      <c r="AO49" s="232"/>
+      <c r="AP49" s="233"/>
+      <c r="AQ49" s="233"/>
+      <c r="AR49" s="233"/>
+      <c r="AS49" s="233"/>
+      <c r="AT49" s="233"/>
+      <c r="AU49" s="233"/>
+      <c r="AV49" s="233"/>
+      <c r="AW49" s="183"/>
+      <c r="AX49" s="184"/>
+      <c r="AY49" s="184"/>
+      <c r="AZ49" s="185"/>
+      <c r="BA49" s="189"/>
+      <c r="BB49" s="190"/>
+      <c r="BC49" s="190"/>
+      <c r="BD49" s="190"/>
+      <c r="BE49" s="191"/>
     </row>
     <row r="50" spans="1:57" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="417"/>
-[...55 lines deleted...]
-      <c r="BE50" s="198"/>
+      <c r="A50" s="389"/>
+      <c r="B50" s="390"/>
+      <c r="C50" s="390"/>
+      <c r="D50" s="390"/>
+      <c r="E50" s="387"/>
+      <c r="F50" s="387"/>
+      <c r="G50" s="387"/>
+      <c r="H50" s="241"/>
+      <c r="I50" s="242"/>
+      <c r="J50" s="243"/>
+      <c r="K50" s="244"/>
+      <c r="L50" s="244"/>
+      <c r="M50" s="245"/>
+      <c r="N50" s="246"/>
+      <c r="O50" s="247"/>
+      <c r="P50" s="247"/>
+      <c r="Q50" s="247"/>
+      <c r="R50" s="248"/>
+      <c r="S50" s="249"/>
+      <c r="T50" s="247"/>
+      <c r="U50" s="247"/>
+      <c r="V50" s="247"/>
+      <c r="W50" s="247"/>
+      <c r="X50" s="247"/>
+      <c r="Y50" s="247"/>
+      <c r="Z50" s="248"/>
+      <c r="AA50" s="235"/>
+      <c r="AB50" s="236"/>
+      <c r="AC50" s="237"/>
+      <c r="AD50" s="250"/>
+      <c r="AE50" s="251"/>
+      <c r="AF50" s="251"/>
+      <c r="AG50" s="251"/>
+      <c r="AH50" s="251"/>
+      <c r="AI50" s="251"/>
+      <c r="AJ50" s="251"/>
+      <c r="AK50" s="251"/>
+      <c r="AL50" s="251"/>
+      <c r="AM50" s="251"/>
+      <c r="AN50" s="255"/>
+      <c r="AO50" s="250"/>
+      <c r="AP50" s="251"/>
+      <c r="AQ50" s="251"/>
+      <c r="AR50" s="251"/>
+      <c r="AS50" s="251"/>
+      <c r="AT50" s="251"/>
+      <c r="AU50" s="251"/>
+      <c r="AV50" s="251"/>
+      <c r="AW50" s="252"/>
+      <c r="AX50" s="253"/>
+      <c r="AY50" s="253"/>
+      <c r="AZ50" s="254"/>
+      <c r="BA50" s="192"/>
+      <c r="BB50" s="193"/>
+      <c r="BC50" s="193"/>
+      <c r="BD50" s="193"/>
+      <c r="BE50" s="194"/>
     </row>
     <row r="51" spans="1:57" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="417"/>
-[...57 lines deleted...]
-      <c r="BE51" s="195"/>
+      <c r="A51" s="389"/>
+      <c r="B51" s="390"/>
+      <c r="C51" s="390"/>
+      <c r="D51" s="390"/>
+      <c r="E51" s="387"/>
+      <c r="F51" s="387"/>
+      <c r="G51" s="387"/>
+      <c r="H51" s="214"/>
+      <c r="I51" s="215"/>
+      <c r="J51" s="218" t="s">
+        <v>48</v>
+      </c>
+      <c r="K51" s="219"/>
+      <c r="L51" s="219"/>
+      <c r="M51" s="220"/>
+      <c r="N51" s="224"/>
+      <c r="O51" s="225"/>
+      <c r="P51" s="225"/>
+      <c r="Q51" s="225"/>
+      <c r="R51" s="226"/>
+      <c r="S51" s="230"/>
+      <c r="T51" s="225"/>
+      <c r="U51" s="225"/>
+      <c r="V51" s="225"/>
+      <c r="W51" s="225"/>
+      <c r="X51" s="225"/>
+      <c r="Y51" s="225"/>
+      <c r="Z51" s="226"/>
+      <c r="AA51" s="232"/>
+      <c r="AB51" s="233"/>
+      <c r="AC51" s="234"/>
+      <c r="AD51" s="232"/>
+      <c r="AE51" s="233"/>
+      <c r="AF51" s="233"/>
+      <c r="AG51" s="233"/>
+      <c r="AH51" s="233"/>
+      <c r="AI51" s="233"/>
+      <c r="AJ51" s="233"/>
+      <c r="AK51" s="233"/>
+      <c r="AL51" s="233"/>
+      <c r="AM51" s="233"/>
+      <c r="AN51" s="234"/>
+      <c r="AO51" s="232"/>
+      <c r="AP51" s="233"/>
+      <c r="AQ51" s="233"/>
+      <c r="AR51" s="233"/>
+      <c r="AS51" s="233"/>
+      <c r="AT51" s="233"/>
+      <c r="AU51" s="233"/>
+      <c r="AV51" s="233"/>
+      <c r="AW51" s="183"/>
+      <c r="AX51" s="184"/>
+      <c r="AY51" s="184"/>
+      <c r="AZ51" s="185"/>
+      <c r="BA51" s="189"/>
+      <c r="BB51" s="190"/>
+      <c r="BC51" s="190"/>
+      <c r="BD51" s="190"/>
+      <c r="BE51" s="191"/>
     </row>
     <row r="52" spans="1:57" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="417"/>
-[...55 lines deleted...]
-      <c r="BE52" s="198"/>
+      <c r="A52" s="389"/>
+      <c r="B52" s="390"/>
+      <c r="C52" s="390"/>
+      <c r="D52" s="390"/>
+      <c r="E52" s="387"/>
+      <c r="F52" s="387"/>
+      <c r="G52" s="387"/>
+      <c r="H52" s="216"/>
+      <c r="I52" s="217"/>
+      <c r="J52" s="221"/>
+      <c r="K52" s="222"/>
+      <c r="L52" s="222"/>
+      <c r="M52" s="223"/>
+      <c r="N52" s="227"/>
+      <c r="O52" s="228"/>
+      <c r="P52" s="228"/>
+      <c r="Q52" s="228"/>
+      <c r="R52" s="229"/>
+      <c r="S52" s="231"/>
+      <c r="T52" s="228"/>
+      <c r="U52" s="228"/>
+      <c r="V52" s="228"/>
+      <c r="W52" s="228"/>
+      <c r="X52" s="228"/>
+      <c r="Y52" s="228"/>
+      <c r="Z52" s="229"/>
+      <c r="AA52" s="235"/>
+      <c r="AB52" s="236"/>
+      <c r="AC52" s="237"/>
+      <c r="AD52" s="195"/>
+      <c r="AE52" s="196"/>
+      <c r="AF52" s="196"/>
+      <c r="AG52" s="196"/>
+      <c r="AH52" s="196"/>
+      <c r="AI52" s="196"/>
+      <c r="AJ52" s="196"/>
+      <c r="AK52" s="196"/>
+      <c r="AL52" s="196"/>
+      <c r="AM52" s="196"/>
+      <c r="AN52" s="197"/>
+      <c r="AO52" s="235"/>
+      <c r="AP52" s="236"/>
+      <c r="AQ52" s="236"/>
+      <c r="AR52" s="236"/>
+      <c r="AS52" s="236"/>
+      <c r="AT52" s="236"/>
+      <c r="AU52" s="236"/>
+      <c r="AV52" s="236"/>
+      <c r="AW52" s="186"/>
+      <c r="AX52" s="187"/>
+      <c r="AY52" s="187"/>
+      <c r="AZ52" s="188"/>
+      <c r="BA52" s="192"/>
+      <c r="BB52" s="193"/>
+      <c r="BC52" s="193"/>
+      <c r="BD52" s="193"/>
+      <c r="BE52" s="194"/>
     </row>
     <row r="53" spans="1:57" ht="19.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="417"/>
-[...57 lines deleted...]
-      <c r="BE53" s="195"/>
+      <c r="A53" s="389"/>
+      <c r="B53" s="390"/>
+      <c r="C53" s="390"/>
+      <c r="D53" s="390"/>
+      <c r="E53" s="387"/>
+      <c r="F53" s="387"/>
+      <c r="G53" s="387"/>
+      <c r="H53" s="198" t="s">
+        <v>49</v>
+      </c>
+      <c r="I53" s="199"/>
+      <c r="J53" s="199"/>
+      <c r="K53" s="199"/>
+      <c r="L53" s="199"/>
+      <c r="M53" s="199"/>
+      <c r="N53" s="199"/>
+      <c r="O53" s="199"/>
+      <c r="P53" s="199"/>
+      <c r="Q53" s="199"/>
+      <c r="R53" s="199"/>
+      <c r="S53" s="199"/>
+      <c r="T53" s="199"/>
+      <c r="U53" s="199"/>
+      <c r="V53" s="199"/>
+      <c r="W53" s="199"/>
+      <c r="X53" s="199"/>
+      <c r="Y53" s="199"/>
+      <c r="Z53" s="199"/>
+      <c r="AA53" s="199"/>
+      <c r="AB53" s="199"/>
+      <c r="AC53" s="199"/>
+      <c r="AD53" s="199"/>
+      <c r="AE53" s="199"/>
+      <c r="AF53" s="199"/>
+      <c r="AG53" s="199"/>
+      <c r="AH53" s="199"/>
+      <c r="AI53" s="199"/>
+      <c r="AJ53" s="199"/>
+      <c r="AK53" s="199"/>
+      <c r="AL53" s="199"/>
+      <c r="AM53" s="199"/>
+      <c r="AN53" s="199"/>
+      <c r="AO53" s="199"/>
+      <c r="AP53" s="199"/>
+      <c r="AQ53" s="199"/>
+      <c r="AR53" s="199"/>
+      <c r="AS53" s="199"/>
+      <c r="AT53" s="199"/>
+      <c r="AU53" s="199"/>
+      <c r="AV53" s="199"/>
+      <c r="AW53" s="199"/>
+      <c r="AX53" s="199"/>
+      <c r="AY53" s="199"/>
+      <c r="AZ53" s="199"/>
+      <c r="BA53" s="189"/>
+      <c r="BB53" s="190"/>
+      <c r="BC53" s="190"/>
+      <c r="BD53" s="190"/>
+      <c r="BE53" s="191"/>
     </row>
     <row r="54" spans="1:57" ht="13.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="417"/>
-[...6 lines deleted...]
-      <c r="H54" s="207" t="s">
+      <c r="A54" s="389"/>
+      <c r="B54" s="390"/>
+      <c r="C54" s="390"/>
+      <c r="D54" s="390"/>
+      <c r="E54" s="387"/>
+      <c r="F54" s="387"/>
+      <c r="G54" s="387"/>
+      <c r="H54" s="203" t="s">
+        <v>50</v>
+      </c>
+      <c r="I54" s="205" t="s">
         <v>51</v>
       </c>
-      <c r="I54" s="209" t="s">
+      <c r="J54" s="206"/>
+      <c r="K54" s="206"/>
+      <c r="L54" s="206"/>
+      <c r="M54" s="206"/>
+      <c r="N54" s="206"/>
+      <c r="O54" s="206"/>
+      <c r="P54" s="206"/>
+      <c r="Q54" s="206"/>
+      <c r="R54" s="206"/>
+      <c r="S54" s="206"/>
+      <c r="T54" s="206"/>
+      <c r="U54" s="206"/>
+      <c r="V54" s="206"/>
+      <c r="W54" s="206"/>
+      <c r="X54" s="206"/>
+      <c r="Y54" s="206"/>
+      <c r="Z54" s="206"/>
+      <c r="AA54" s="206"/>
+      <c r="AB54" s="206"/>
+      <c r="AC54" s="206"/>
+      <c r="AD54" s="206"/>
+      <c r="AE54" s="206"/>
+      <c r="AF54" s="206"/>
+      <c r="AG54" s="206"/>
+      <c r="AH54" s="206"/>
+      <c r="AI54" s="206"/>
+      <c r="AJ54" s="206"/>
+      <c r="AK54" s="206"/>
+      <c r="AL54" s="206"/>
+      <c r="AM54" s="206"/>
+      <c r="AN54" s="206"/>
+      <c r="AO54" s="206"/>
+      <c r="AP54" s="206"/>
+      <c r="AQ54" s="206"/>
+      <c r="AR54" s="206"/>
+      <c r="AS54" s="206"/>
+      <c r="AT54" s="206"/>
+      <c r="AU54" s="206"/>
+      <c r="AV54" s="206"/>
+      <c r="AW54" s="208" t="s">
         <v>52</v>
       </c>
-      <c r="J54" s="210"/>
-[...48 lines deleted...]
-      <c r="BE54" s="206"/>
+      <c r="AX54" s="208"/>
+      <c r="AY54" s="208"/>
+      <c r="AZ54" s="208"/>
+      <c r="BA54" s="200"/>
+      <c r="BB54" s="201"/>
+      <c r="BC54" s="201"/>
+      <c r="BD54" s="201"/>
+      <c r="BE54" s="202"/>
     </row>
     <row r="55" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="417"/>
-[...55 lines deleted...]
-      <c r="BE55" s="206"/>
+      <c r="A55" s="389"/>
+      <c r="B55" s="390"/>
+      <c r="C55" s="390"/>
+      <c r="D55" s="390"/>
+      <c r="E55" s="387"/>
+      <c r="F55" s="387"/>
+      <c r="G55" s="387"/>
+      <c r="H55" s="204"/>
+      <c r="I55" s="207"/>
+      <c r="J55" s="207"/>
+      <c r="K55" s="207"/>
+      <c r="L55" s="207"/>
+      <c r="M55" s="207"/>
+      <c r="N55" s="207"/>
+      <c r="O55" s="207"/>
+      <c r="P55" s="207"/>
+      <c r="Q55" s="207"/>
+      <c r="R55" s="207"/>
+      <c r="S55" s="207"/>
+      <c r="T55" s="207"/>
+      <c r="U55" s="207"/>
+      <c r="V55" s="207"/>
+      <c r="W55" s="207"/>
+      <c r="X55" s="207"/>
+      <c r="Y55" s="207"/>
+      <c r="Z55" s="207"/>
+      <c r="AA55" s="207"/>
+      <c r="AB55" s="207"/>
+      <c r="AC55" s="207"/>
+      <c r="AD55" s="207"/>
+      <c r="AE55" s="207"/>
+      <c r="AF55" s="207"/>
+      <c r="AG55" s="207"/>
+      <c r="AH55" s="207"/>
+      <c r="AI55" s="207"/>
+      <c r="AJ55" s="207"/>
+      <c r="AK55" s="207"/>
+      <c r="AL55" s="207"/>
+      <c r="AM55" s="207"/>
+      <c r="AN55" s="207"/>
+      <c r="AO55" s="207"/>
+      <c r="AP55" s="207"/>
+      <c r="AQ55" s="207"/>
+      <c r="AR55" s="207"/>
+      <c r="AS55" s="207"/>
+      <c r="AT55" s="207"/>
+      <c r="AU55" s="207"/>
+      <c r="AV55" s="207"/>
+      <c r="AW55" s="209"/>
+      <c r="AX55" s="209"/>
+      <c r="AY55" s="209"/>
+      <c r="AZ55" s="209"/>
+      <c r="BA55" s="200"/>
+      <c r="BB55" s="201"/>
+      <c r="BC55" s="201"/>
+      <c r="BD55" s="201"/>
+      <c r="BE55" s="202"/>
     </row>
     <row r="56" spans="1:57" ht="13.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="417"/>
-[...6 lines deleted...]
-      <c r="H56" s="214" t="s">
+      <c r="A56" s="389"/>
+      <c r="B56" s="390"/>
+      <c r="C56" s="390"/>
+      <c r="D56" s="390"/>
+      <c r="E56" s="387"/>
+      <c r="F56" s="387"/>
+      <c r="G56" s="387"/>
+      <c r="H56" s="210" t="s">
+        <v>53</v>
+      </c>
+      <c r="I56" s="212" t="s">
         <v>54</v>
       </c>
-      <c r="I56" s="216" t="s">
+      <c r="J56" s="212"/>
+      <c r="K56" s="212"/>
+      <c r="L56" s="212"/>
+      <c r="M56" s="212"/>
+      <c r="N56" s="212"/>
+      <c r="O56" s="212"/>
+      <c r="P56" s="212"/>
+      <c r="Q56" s="212"/>
+      <c r="R56" s="212"/>
+      <c r="S56" s="212"/>
+      <c r="T56" s="212"/>
+      <c r="U56" s="212"/>
+      <c r="V56" s="212"/>
+      <c r="W56" s="212"/>
+      <c r="X56" s="212"/>
+      <c r="Y56" s="212"/>
+      <c r="Z56" s="212"/>
+      <c r="AA56" s="212"/>
+      <c r="AB56" s="212"/>
+      <c r="AC56" s="212"/>
+      <c r="AD56" s="212"/>
+      <c r="AE56" s="212"/>
+      <c r="AF56" s="212"/>
+      <c r="AG56" s="212"/>
+      <c r="AH56" s="212"/>
+      <c r="AI56" s="212"/>
+      <c r="AJ56" s="212"/>
+      <c r="AK56" s="212"/>
+      <c r="AL56" s="212"/>
+      <c r="AM56" s="212"/>
+      <c r="AN56" s="212"/>
+      <c r="AO56" s="238" t="s">
         <v>55</v>
       </c>
-      <c r="J56" s="216"/>
-[...50 lines deleted...]
-      <c r="BE56" s="206"/>
+      <c r="AP56" s="238"/>
+      <c r="AQ56" s="238"/>
+      <c r="AR56" s="238"/>
+      <c r="AS56" s="238"/>
+      <c r="AT56" s="238"/>
+      <c r="AU56" s="238"/>
+      <c r="AV56" s="238"/>
+      <c r="AW56" s="239" t="s">
+        <v>52</v>
+      </c>
+      <c r="AX56" s="239"/>
+      <c r="AY56" s="239"/>
+      <c r="AZ56" s="240"/>
+      <c r="BA56" s="200"/>
+      <c r="BB56" s="201"/>
+      <c r="BC56" s="201"/>
+      <c r="BD56" s="201"/>
+      <c r="BE56" s="202"/>
     </row>
     <row r="57" spans="1:57" ht="13.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="417"/>
-[...59 lines deleted...]
-      <c r="BE57" s="198"/>
+      <c r="A57" s="389"/>
+      <c r="B57" s="390"/>
+      <c r="C57" s="390"/>
+      <c r="D57" s="390"/>
+      <c r="E57" s="387"/>
+      <c r="F57" s="387"/>
+      <c r="G57" s="387"/>
+      <c r="H57" s="211"/>
+      <c r="I57" s="213"/>
+      <c r="J57" s="213"/>
+      <c r="K57" s="213"/>
+      <c r="L57" s="213"/>
+      <c r="M57" s="213"/>
+      <c r="N57" s="213"/>
+      <c r="O57" s="213"/>
+      <c r="P57" s="213"/>
+      <c r="Q57" s="213"/>
+      <c r="R57" s="213"/>
+      <c r="S57" s="213"/>
+      <c r="T57" s="213"/>
+      <c r="U57" s="213"/>
+      <c r="V57" s="213"/>
+      <c r="W57" s="213"/>
+      <c r="X57" s="213"/>
+      <c r="Y57" s="213"/>
+      <c r="Z57" s="213"/>
+      <c r="AA57" s="213"/>
+      <c r="AB57" s="213"/>
+      <c r="AC57" s="213"/>
+      <c r="AD57" s="213"/>
+      <c r="AE57" s="213"/>
+      <c r="AF57" s="213"/>
+      <c r="AG57" s="213"/>
+      <c r="AH57" s="213"/>
+      <c r="AI57" s="213"/>
+      <c r="AJ57" s="213"/>
+      <c r="AK57" s="213"/>
+      <c r="AL57" s="213"/>
+      <c r="AM57" s="213"/>
+      <c r="AN57" s="213"/>
+      <c r="AO57" s="177" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP57" s="177"/>
+      <c r="AQ57" s="177"/>
+      <c r="AR57" s="177"/>
+      <c r="AS57" s="177"/>
+      <c r="AT57" s="177"/>
+      <c r="AU57" s="177"/>
+      <c r="AV57" s="177"/>
+      <c r="AW57" s="178" t="s">
+        <v>52</v>
+      </c>
+      <c r="AX57" s="178"/>
+      <c r="AY57" s="178"/>
+      <c r="AZ57" s="179"/>
+      <c r="BA57" s="192"/>
+      <c r="BB57" s="193"/>
+      <c r="BC57" s="193"/>
+      <c r="BD57" s="193"/>
+      <c r="BE57" s="194"/>
     </row>
     <row r="58" spans="1:57" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="417"/>
-[...6 lines deleted...]
-      <c r="H58" s="184" t="s">
+      <c r="A58" s="389"/>
+      <c r="B58" s="390"/>
+      <c r="C58" s="390"/>
+      <c r="D58" s="390"/>
+      <c r="E58" s="387"/>
+      <c r="F58" s="387"/>
+      <c r="G58" s="387"/>
+      <c r="H58" s="180" t="s">
+        <v>57</v>
+      </c>
+      <c r="I58" s="181"/>
+      <c r="J58" s="182"/>
+      <c r="K58" s="167" t="s">
         <v>58</v>
       </c>
-      <c r="I58" s="185"/>
-[...49 lines deleted...]
-      <c r="BE58" s="169"/>
+      <c r="L58" s="167"/>
+      <c r="M58" s="167"/>
+      <c r="N58" s="167"/>
+      <c r="O58" s="167"/>
+      <c r="P58" s="167"/>
+      <c r="Q58" s="167"/>
+      <c r="R58" s="167"/>
+      <c r="S58" s="167"/>
+      <c r="T58" s="167"/>
+      <c r="U58" s="167"/>
+      <c r="V58" s="167"/>
+      <c r="W58" s="167"/>
+      <c r="X58" s="167"/>
+      <c r="Y58" s="167"/>
+      <c r="Z58" s="167"/>
+      <c r="AA58" s="167"/>
+      <c r="AB58" s="167"/>
+      <c r="AC58" s="167"/>
+      <c r="AD58" s="167"/>
+      <c r="AE58" s="167"/>
+      <c r="AF58" s="167"/>
+      <c r="AG58" s="167"/>
+      <c r="AH58" s="167"/>
+      <c r="AI58" s="167"/>
+      <c r="AJ58" s="167"/>
+      <c r="AK58" s="167"/>
+      <c r="AL58" s="167"/>
+      <c r="AM58" s="167"/>
+      <c r="AN58" s="167"/>
+      <c r="AO58" s="167"/>
+      <c r="AP58" s="167"/>
+      <c r="AQ58" s="167"/>
+      <c r="AR58" s="167"/>
+      <c r="AS58" s="167"/>
+      <c r="AT58" s="167"/>
+      <c r="AU58" s="167"/>
+      <c r="AV58" s="167"/>
+      <c r="AW58" s="167"/>
+      <c r="AX58" s="167"/>
+      <c r="AY58" s="167"/>
+      <c r="AZ58" s="167"/>
+      <c r="BA58" s="167"/>
+      <c r="BB58" s="167"/>
+      <c r="BC58" s="167"/>
+      <c r="BD58" s="167"/>
+      <c r="BE58" s="168"/>
     </row>
     <row r="59" spans="1:57" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="417"/>
-[...55 lines deleted...]
-      <c r="BE59" s="171"/>
+      <c r="A59" s="389"/>
+      <c r="B59" s="390"/>
+      <c r="C59" s="390"/>
+      <c r="D59" s="390"/>
+      <c r="E59" s="387"/>
+      <c r="F59" s="387"/>
+      <c r="G59" s="387"/>
+      <c r="H59" s="162"/>
+      <c r="I59" s="163"/>
+      <c r="J59" s="164"/>
+      <c r="K59" s="169"/>
+      <c r="L59" s="169"/>
+      <c r="M59" s="169"/>
+      <c r="N59" s="169"/>
+      <c r="O59" s="169"/>
+      <c r="P59" s="169"/>
+      <c r="Q59" s="169"/>
+      <c r="R59" s="169"/>
+      <c r="S59" s="169"/>
+      <c r="T59" s="169"/>
+      <c r="U59" s="169"/>
+      <c r="V59" s="169"/>
+      <c r="W59" s="169"/>
+      <c r="X59" s="169"/>
+      <c r="Y59" s="169"/>
+      <c r="Z59" s="169"/>
+      <c r="AA59" s="169"/>
+      <c r="AB59" s="169"/>
+      <c r="AC59" s="169"/>
+      <c r="AD59" s="169"/>
+      <c r="AE59" s="169"/>
+      <c r="AF59" s="169"/>
+      <c r="AG59" s="169"/>
+      <c r="AH59" s="169"/>
+      <c r="AI59" s="169"/>
+      <c r="AJ59" s="169"/>
+      <c r="AK59" s="169"/>
+      <c r="AL59" s="169"/>
+      <c r="AM59" s="169"/>
+      <c r="AN59" s="169"/>
+      <c r="AO59" s="169"/>
+      <c r="AP59" s="169"/>
+      <c r="AQ59" s="169"/>
+      <c r="AR59" s="169"/>
+      <c r="AS59" s="169"/>
+      <c r="AT59" s="169"/>
+      <c r="AU59" s="169"/>
+      <c r="AV59" s="169"/>
+      <c r="AW59" s="169"/>
+      <c r="AX59" s="169"/>
+      <c r="AY59" s="169"/>
+      <c r="AZ59" s="169"/>
+      <c r="BA59" s="169"/>
+      <c r="BB59" s="169"/>
+      <c r="BC59" s="169"/>
+      <c r="BD59" s="169"/>
+      <c r="BE59" s="170"/>
     </row>
     <row r="60" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="417"/>
-[...59 lines deleted...]
-      <c r="BE60" s="167"/>
+      <c r="A60" s="389"/>
+      <c r="B60" s="390"/>
+      <c r="C60" s="390"/>
+      <c r="D60" s="390"/>
+      <c r="E60" s="387"/>
+      <c r="F60" s="387"/>
+      <c r="G60" s="387"/>
+      <c r="H60" s="156" t="s">
+        <v>59</v>
+      </c>
+      <c r="I60" s="157"/>
+      <c r="J60" s="158"/>
+      <c r="K60" s="165" t="s">
+        <v>86</v>
+      </c>
+      <c r="L60" s="165"/>
+      <c r="M60" s="165"/>
+      <c r="N60" s="165"/>
+      <c r="O60" s="165"/>
+      <c r="P60" s="165"/>
+      <c r="Q60" s="165"/>
+      <c r="R60" s="165"/>
+      <c r="S60" s="165"/>
+      <c r="T60" s="165"/>
+      <c r="U60" s="165"/>
+      <c r="V60" s="165"/>
+      <c r="W60" s="165"/>
+      <c r="X60" s="165"/>
+      <c r="Y60" s="165"/>
+      <c r="Z60" s="165"/>
+      <c r="AA60" s="165"/>
+      <c r="AB60" s="165"/>
+      <c r="AC60" s="165"/>
+      <c r="AD60" s="165"/>
+      <c r="AE60" s="165"/>
+      <c r="AF60" s="165"/>
+      <c r="AG60" s="165"/>
+      <c r="AH60" s="165"/>
+      <c r="AI60" s="165"/>
+      <c r="AJ60" s="165"/>
+      <c r="AK60" s="165"/>
+      <c r="AL60" s="165"/>
+      <c r="AM60" s="165"/>
+      <c r="AN60" s="165"/>
+      <c r="AO60" s="165"/>
+      <c r="AP60" s="165"/>
+      <c r="AQ60" s="165"/>
+      <c r="AR60" s="165"/>
+      <c r="AS60" s="165"/>
+      <c r="AT60" s="165"/>
+      <c r="AU60" s="165"/>
+      <c r="AV60" s="165"/>
+      <c r="AW60" s="165"/>
+      <c r="AX60" s="165"/>
+      <c r="AY60" s="165"/>
+      <c r="AZ60" s="165"/>
+      <c r="BA60" s="165"/>
+      <c r="BB60" s="165"/>
+      <c r="BC60" s="165"/>
+      <c r="BD60" s="165"/>
+      <c r="BE60" s="166"/>
     </row>
     <row r="61" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="417"/>
-[...55 lines deleted...]
-      <c r="BE61" s="169"/>
+      <c r="A61" s="389"/>
+      <c r="B61" s="390"/>
+      <c r="C61" s="390"/>
+      <c r="D61" s="390"/>
+      <c r="E61" s="387"/>
+      <c r="F61" s="387"/>
+      <c r="G61" s="387"/>
+      <c r="H61" s="159"/>
+      <c r="I61" s="160"/>
+      <c r="J61" s="161"/>
+      <c r="K61" s="167"/>
+      <c r="L61" s="167"/>
+      <c r="M61" s="167"/>
+      <c r="N61" s="167"/>
+      <c r="O61" s="167"/>
+      <c r="P61" s="167"/>
+      <c r="Q61" s="167"/>
+      <c r="R61" s="167"/>
+      <c r="S61" s="167"/>
+      <c r="T61" s="167"/>
+      <c r="U61" s="167"/>
+      <c r="V61" s="167"/>
+      <c r="W61" s="167"/>
+      <c r="X61" s="167"/>
+      <c r="Y61" s="167"/>
+      <c r="Z61" s="167"/>
+      <c r="AA61" s="167"/>
+      <c r="AB61" s="167"/>
+      <c r="AC61" s="167"/>
+      <c r="AD61" s="167"/>
+      <c r="AE61" s="167"/>
+      <c r="AF61" s="167"/>
+      <c r="AG61" s="167"/>
+      <c r="AH61" s="167"/>
+      <c r="AI61" s="167"/>
+      <c r="AJ61" s="167"/>
+      <c r="AK61" s="167"/>
+      <c r="AL61" s="167"/>
+      <c r="AM61" s="167"/>
+      <c r="AN61" s="167"/>
+      <c r="AO61" s="167"/>
+      <c r="AP61" s="167"/>
+      <c r="AQ61" s="167"/>
+      <c r="AR61" s="167"/>
+      <c r="AS61" s="167"/>
+      <c r="AT61" s="167"/>
+      <c r="AU61" s="167"/>
+      <c r="AV61" s="167"/>
+      <c r="AW61" s="167"/>
+      <c r="AX61" s="167"/>
+      <c r="AY61" s="167"/>
+      <c r="AZ61" s="167"/>
+      <c r="BA61" s="167"/>
+      <c r="BB61" s="167"/>
+      <c r="BC61" s="167"/>
+      <c r="BD61" s="167"/>
+      <c r="BE61" s="168"/>
     </row>
     <row r="62" spans="1:57" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="417"/>
-[...55 lines deleted...]
-      <c r="BE62" s="171"/>
+      <c r="A62" s="389"/>
+      <c r="B62" s="390"/>
+      <c r="C62" s="390"/>
+      <c r="D62" s="390"/>
+      <c r="E62" s="387"/>
+      <c r="F62" s="387"/>
+      <c r="G62" s="387"/>
+      <c r="H62" s="162"/>
+      <c r="I62" s="163"/>
+      <c r="J62" s="164"/>
+      <c r="K62" s="169"/>
+      <c r="L62" s="169"/>
+      <c r="M62" s="169"/>
+      <c r="N62" s="169"/>
+      <c r="O62" s="169"/>
+      <c r="P62" s="169"/>
+      <c r="Q62" s="169"/>
+      <c r="R62" s="169"/>
+      <c r="S62" s="169"/>
+      <c r="T62" s="169"/>
+      <c r="U62" s="169"/>
+      <c r="V62" s="169"/>
+      <c r="W62" s="169"/>
+      <c r="X62" s="169"/>
+      <c r="Y62" s="169"/>
+      <c r="Z62" s="169"/>
+      <c r="AA62" s="169"/>
+      <c r="AB62" s="169"/>
+      <c r="AC62" s="169"/>
+      <c r="AD62" s="169"/>
+      <c r="AE62" s="169"/>
+      <c r="AF62" s="169"/>
+      <c r="AG62" s="169"/>
+      <c r="AH62" s="169"/>
+      <c r="AI62" s="169"/>
+      <c r="AJ62" s="169"/>
+      <c r="AK62" s="169"/>
+      <c r="AL62" s="169"/>
+      <c r="AM62" s="169"/>
+      <c r="AN62" s="169"/>
+      <c r="AO62" s="169"/>
+      <c r="AP62" s="169"/>
+      <c r="AQ62" s="169"/>
+      <c r="AR62" s="169"/>
+      <c r="AS62" s="169"/>
+      <c r="AT62" s="169"/>
+      <c r="AU62" s="169"/>
+      <c r="AV62" s="169"/>
+      <c r="AW62" s="169"/>
+      <c r="AX62" s="169"/>
+      <c r="AY62" s="169"/>
+      <c r="AZ62" s="169"/>
+      <c r="BA62" s="169"/>
+      <c r="BB62" s="169"/>
+      <c r="BC62" s="169"/>
+      <c r="BD62" s="169"/>
+      <c r="BE62" s="170"/>
     </row>
     <row r="63" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="417"/>
-[...6 lines deleted...]
-      <c r="H63" s="172" t="s">
+      <c r="A63" s="389"/>
+      <c r="B63" s="390"/>
+      <c r="C63" s="390"/>
+      <c r="D63" s="390"/>
+      <c r="E63" s="387"/>
+      <c r="F63" s="387"/>
+      <c r="G63" s="387"/>
+      <c r="H63" s="171" t="s">
+        <v>60</v>
+      </c>
+      <c r="I63" s="126" t="s">
         <v>61</v>
       </c>
-      <c r="I63" s="132" t="s">
+      <c r="J63" s="126"/>
+      <c r="K63" s="173" t="s">
         <v>62</v>
       </c>
-      <c r="J63" s="132"/>
-      <c r="K63" s="174" t="s">
+      <c r="L63" s="174"/>
+      <c r="M63" s="174"/>
+      <c r="N63" s="174"/>
+      <c r="O63" s="174"/>
+      <c r="P63" s="174"/>
+      <c r="Q63" s="174"/>
+      <c r="R63" s="174"/>
+      <c r="S63" s="174"/>
+      <c r="T63" s="174"/>
+      <c r="U63" s="174"/>
+      <c r="V63" s="174"/>
+      <c r="W63" s="174"/>
+      <c r="X63" s="174"/>
+      <c r="Y63" s="23"/>
+      <c r="Z63" s="24"/>
+      <c r="AA63" s="24"/>
+      <c r="AB63" s="24"/>
+      <c r="AC63" s="24"/>
+      <c r="AD63" s="24"/>
+      <c r="AE63" s="24"/>
+      <c r="AF63" s="24"/>
+      <c r="AG63" s="24"/>
+      <c r="AH63" s="24"/>
+      <c r="AI63" s="24"/>
+      <c r="AJ63" s="24"/>
+      <c r="AK63" s="24"/>
+      <c r="AL63" s="24"/>
+      <c r="AM63" s="24"/>
+      <c r="AN63" s="24"/>
+      <c r="AO63" s="24"/>
+      <c r="AP63" s="24"/>
+      <c r="AQ63" s="24"/>
+      <c r="AR63" s="24"/>
+      <c r="AS63" s="24"/>
+      <c r="AT63" s="24"/>
+      <c r="AU63" s="24"/>
+      <c r="AV63" s="24"/>
+      <c r="AW63" s="24"/>
+      <c r="AX63" s="24"/>
+      <c r="AY63" s="24"/>
+      <c r="AZ63" s="24"/>
+      <c r="BA63" s="24"/>
+      <c r="BB63" s="24"/>
+      <c r="BC63" s="25"/>
+      <c r="BD63" s="26"/>
+      <c r="BE63" s="175" t="s">
         <v>63</v>
-      </c>
-[...46 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="417"/>
-[...57 lines deleted...]
-      <c r="BE64" s="177"/>
+      <c r="A64" s="389"/>
+      <c r="B64" s="390"/>
+      <c r="C64" s="390"/>
+      <c r="D64" s="390"/>
+      <c r="E64" s="387"/>
+      <c r="F64" s="387"/>
+      <c r="G64" s="387"/>
+      <c r="H64" s="172"/>
+      <c r="I64" s="126"/>
+      <c r="J64" s="126"/>
+      <c r="K64" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="L64" s="28"/>
+      <c r="M64" s="28"/>
+      <c r="N64" s="28"/>
+      <c r="O64" s="28"/>
+      <c r="P64" s="28"/>
+      <c r="Q64" s="28"/>
+      <c r="R64" s="28"/>
+      <c r="S64" s="28"/>
+      <c r="T64" s="28"/>
+      <c r="U64" s="28"/>
+      <c r="V64" s="28"/>
+      <c r="W64" s="28"/>
+      <c r="X64" s="28"/>
+      <c r="Y64" s="28"/>
+      <c r="Z64" s="28"/>
+      <c r="AA64" s="28"/>
+      <c r="AB64" s="28"/>
+      <c r="AC64" s="28"/>
+      <c r="AD64" s="28"/>
+      <c r="AE64" s="28"/>
+      <c r="AF64" s="28"/>
+      <c r="AG64" s="28"/>
+      <c r="AH64" s="28"/>
+      <c r="AI64" s="28"/>
+      <c r="AJ64" s="28"/>
+      <c r="AK64" s="28"/>
+      <c r="AL64" s="28"/>
+      <c r="AM64" s="28"/>
+      <c r="AN64" s="28"/>
+      <c r="AO64" s="28"/>
+      <c r="AP64" s="28"/>
+      <c r="AQ64" s="28"/>
+      <c r="AR64" s="28"/>
+      <c r="AS64" s="28"/>
+      <c r="AT64" s="28"/>
+      <c r="AU64" s="28"/>
+      <c r="AV64" s="28"/>
+      <c r="AW64" s="28"/>
+      <c r="AX64" s="28"/>
+      <c r="AY64" s="28"/>
+      <c r="AZ64" s="28"/>
+      <c r="BA64" s="28"/>
+      <c r="BB64" s="28"/>
+      <c r="BC64" s="28"/>
+      <c r="BD64" s="29"/>
+      <c r="BE64" s="176"/>
     </row>
     <row r="65" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="417"/>
-[...7 lines deleted...]
-      <c r="I65" s="132" t="s">
+      <c r="A65" s="389"/>
+      <c r="B65" s="390"/>
+      <c r="C65" s="390"/>
+      <c r="D65" s="390"/>
+      <c r="E65" s="387"/>
+      <c r="F65" s="387"/>
+      <c r="G65" s="387"/>
+      <c r="H65" s="172"/>
+      <c r="I65" s="126" t="s">
+        <v>64</v>
+      </c>
+      <c r="J65" s="126"/>
+      <c r="K65" s="173" t="s">
         <v>65</v>
       </c>
-      <c r="J65" s="132"/>
-      <c r="K65" s="174" t="s">
+      <c r="L65" s="174"/>
+      <c r="M65" s="174"/>
+      <c r="N65" s="174"/>
+      <c r="O65" s="174"/>
+      <c r="P65" s="174"/>
+      <c r="Q65" s="174"/>
+      <c r="R65" s="174"/>
+      <c r="S65" s="174"/>
+      <c r="T65" s="174"/>
+      <c r="U65" s="174"/>
+      <c r="V65" s="174"/>
+      <c r="W65" s="174"/>
+      <c r="X65" s="174"/>
+      <c r="Y65" s="30"/>
+      <c r="Z65" s="31"/>
+      <c r="AA65" s="31"/>
+      <c r="AB65" s="31"/>
+      <c r="AC65" s="31"/>
+      <c r="AD65" s="31"/>
+      <c r="AE65" s="31"/>
+      <c r="AF65" s="31"/>
+      <c r="AG65" s="31"/>
+      <c r="AH65" s="31"/>
+      <c r="AI65" s="31"/>
+      <c r="AJ65" s="31"/>
+      <c r="AK65" s="31"/>
+      <c r="AL65" s="31"/>
+      <c r="AM65" s="31"/>
+      <c r="AN65" s="31"/>
+      <c r="AO65" s="31"/>
+      <c r="AP65" s="31"/>
+      <c r="AQ65" s="31"/>
+      <c r="AR65" s="31"/>
+      <c r="AS65" s="31"/>
+      <c r="AT65" s="31"/>
+      <c r="AU65" s="31"/>
+      <c r="AV65" s="31"/>
+      <c r="AW65" s="31"/>
+      <c r="AX65" s="31"/>
+      <c r="AY65" s="31"/>
+      <c r="AZ65" s="31"/>
+      <c r="BA65" s="31"/>
+      <c r="BB65" s="31"/>
+      <c r="BC65" s="32"/>
+      <c r="BD65" s="33"/>
+      <c r="BE65" s="175" t="s">
         <v>66</v>
       </c>
-      <c r="L65" s="175"/>
-[...93 lines deleted...]
-      <c r="DC65" s="131"/>
+      <c r="BI65" s="124"/>
+      <c r="BJ65" s="124"/>
+      <c r="BK65" s="124"/>
+      <c r="BL65" s="124"/>
+      <c r="BM65" s="124"/>
+      <c r="BN65" s="124"/>
+      <c r="BO65" s="124"/>
+      <c r="BP65" s="124"/>
+      <c r="BQ65" s="124"/>
+      <c r="BR65" s="124"/>
+      <c r="BS65" s="124"/>
+      <c r="BT65" s="124"/>
+      <c r="BU65" s="124"/>
+      <c r="BV65" s="124"/>
+      <c r="BW65" s="36"/>
+      <c r="BX65" s="37"/>
+      <c r="BY65" s="37"/>
+      <c r="BZ65" s="37"/>
+      <c r="CA65" s="37"/>
+      <c r="CB65" s="37"/>
+      <c r="CC65" s="37"/>
+      <c r="CD65" s="37"/>
+      <c r="CE65" s="37"/>
+      <c r="CF65" s="37"/>
+      <c r="CG65" s="37"/>
+      <c r="CH65" s="37"/>
+      <c r="CI65" s="37"/>
+      <c r="CJ65" s="37"/>
+      <c r="CK65" s="37"/>
+      <c r="CL65" s="37"/>
+      <c r="CM65" s="37"/>
+      <c r="CN65" s="37"/>
+      <c r="CO65" s="37"/>
+      <c r="CP65" s="37"/>
+      <c r="CQ65" s="37"/>
+      <c r="CR65" s="37"/>
+      <c r="CS65" s="37"/>
+      <c r="CT65" s="37"/>
+      <c r="CU65" s="37"/>
+      <c r="CV65" s="37"/>
+      <c r="CW65" s="37"/>
+      <c r="CX65" s="37"/>
+      <c r="CY65" s="37"/>
+      <c r="CZ65" s="37"/>
+      <c r="DA65" s="38"/>
+      <c r="DB65" s="39"/>
+      <c r="DC65" s="125"/>
     </row>
     <row r="66" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="417"/>
-[...104 lines deleted...]
-      <c r="DC66" s="131"/>
+      <c r="A66" s="389"/>
+      <c r="B66" s="390"/>
+      <c r="C66" s="390"/>
+      <c r="D66" s="390"/>
+      <c r="E66" s="387"/>
+      <c r="F66" s="387"/>
+      <c r="G66" s="387"/>
+      <c r="H66" s="172"/>
+      <c r="I66" s="126"/>
+      <c r="J66" s="126"/>
+      <c r="K66" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="L66" s="28"/>
+      <c r="M66" s="28"/>
+      <c r="N66" s="28"/>
+      <c r="O66" s="28"/>
+      <c r="P66" s="28"/>
+      <c r="Q66" s="28"/>
+      <c r="R66" s="28"/>
+      <c r="S66" s="28"/>
+      <c r="T66" s="28"/>
+      <c r="U66" s="28"/>
+      <c r="V66" s="28"/>
+      <c r="W66" s="28"/>
+      <c r="X66" s="28"/>
+      <c r="Y66" s="28"/>
+      <c r="Z66" s="28"/>
+      <c r="AA66" s="28"/>
+      <c r="AB66" s="28"/>
+      <c r="AC66" s="28"/>
+      <c r="AD66" s="28"/>
+      <c r="AE66" s="28"/>
+      <c r="AF66" s="28"/>
+      <c r="AG66" s="28"/>
+      <c r="AH66" s="28"/>
+      <c r="AI66" s="28"/>
+      <c r="AJ66" s="28"/>
+      <c r="AK66" s="28"/>
+      <c r="AL66" s="28"/>
+      <c r="AM66" s="28"/>
+      <c r="AN66" s="28"/>
+      <c r="AO66" s="28"/>
+      <c r="AP66" s="28"/>
+      <c r="AQ66" s="28"/>
+      <c r="AR66" s="28"/>
+      <c r="AS66" s="28"/>
+      <c r="AT66" s="28"/>
+      <c r="AU66" s="28"/>
+      <c r="AV66" s="28"/>
+      <c r="AW66" s="28"/>
+      <c r="AX66" s="28"/>
+      <c r="AY66" s="28"/>
+      <c r="AZ66" s="28"/>
+      <c r="BA66" s="28"/>
+      <c r="BB66" s="34"/>
+      <c r="BC66" s="28"/>
+      <c r="BD66" s="29"/>
+      <c r="BE66" s="176"/>
+      <c r="BI66" s="40"/>
+      <c r="BJ66" s="35"/>
+      <c r="BK66" s="35"/>
+      <c r="BL66" s="35"/>
+      <c r="BM66" s="35"/>
+      <c r="BN66" s="35"/>
+      <c r="BO66" s="35"/>
+      <c r="BP66" s="35"/>
+      <c r="BQ66" s="35"/>
+      <c r="BR66" s="35"/>
+      <c r="BS66" s="35"/>
+      <c r="BT66" s="35"/>
+      <c r="BU66" s="35"/>
+      <c r="BV66" s="35"/>
+      <c r="BW66" s="35"/>
+      <c r="BX66" s="35"/>
+      <c r="BY66" s="35"/>
+      <c r="BZ66" s="35"/>
+      <c r="CA66" s="35"/>
+      <c r="CB66" s="35"/>
+      <c r="CC66" s="35"/>
+      <c r="CD66" s="35"/>
+      <c r="CE66" s="35"/>
+      <c r="CF66" s="35"/>
+      <c r="CG66" s="35"/>
+      <c r="CH66" s="35"/>
+      <c r="CI66" s="35"/>
+      <c r="CJ66" s="35"/>
+      <c r="CK66" s="35"/>
+      <c r="CL66" s="35"/>
+      <c r="CM66" s="35"/>
+      <c r="CN66" s="35"/>
+      <c r="CO66" s="35"/>
+      <c r="CP66" s="35"/>
+      <c r="CQ66" s="35"/>
+      <c r="CR66" s="35"/>
+      <c r="CS66" s="35"/>
+      <c r="CT66" s="35"/>
+      <c r="CU66" s="35"/>
+      <c r="CV66" s="35"/>
+      <c r="CW66" s="35"/>
+      <c r="CX66" s="35"/>
+      <c r="CY66" s="35"/>
+      <c r="CZ66" s="35"/>
+      <c r="DA66" s="35"/>
+      <c r="DB66" s="35"/>
+      <c r="DC66" s="125"/>
     </row>
     <row r="67" spans="1:107" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="417"/>
-[...7 lines deleted...]
-      <c r="I67" s="132" t="s">
+      <c r="A67" s="389"/>
+      <c r="B67" s="390"/>
+      <c r="C67" s="390"/>
+      <c r="D67" s="390"/>
+      <c r="E67" s="387"/>
+      <c r="F67" s="387"/>
+      <c r="G67" s="387"/>
+      <c r="H67" s="172"/>
+      <c r="I67" s="126" t="s">
+        <v>67</v>
+      </c>
+      <c r="J67" s="126"/>
+      <c r="K67" s="127" t="s">
+        <v>89</v>
+      </c>
+      <c r="L67" s="128"/>
+      <c r="M67" s="128"/>
+      <c r="N67" s="128"/>
+      <c r="O67" s="128"/>
+      <c r="P67" s="128"/>
+      <c r="Q67" s="128"/>
+      <c r="R67" s="128"/>
+      <c r="S67" s="128"/>
+      <c r="T67" s="128"/>
+      <c r="U67" s="128"/>
+      <c r="V67" s="128"/>
+      <c r="W67" s="128"/>
+      <c r="X67" s="128"/>
+      <c r="Y67" s="128"/>
+      <c r="Z67" s="128"/>
+      <c r="AA67" s="128"/>
+      <c r="AB67" s="128"/>
+      <c r="AC67" s="128"/>
+      <c r="AD67" s="128"/>
+      <c r="AE67" s="128"/>
+      <c r="AF67" s="128"/>
+      <c r="AG67" s="128"/>
+      <c r="AH67" s="128"/>
+      <c r="AI67" s="128"/>
+      <c r="AJ67" s="128"/>
+      <c r="AK67" s="128"/>
+      <c r="AL67" s="128"/>
+      <c r="AM67" s="128"/>
+      <c r="AN67" s="128"/>
+      <c r="AO67" s="128"/>
+      <c r="AP67" s="128"/>
+      <c r="AQ67" s="128"/>
+      <c r="AR67" s="128"/>
+      <c r="AS67" s="128"/>
+      <c r="AT67" s="128"/>
+      <c r="AU67" s="128"/>
+      <c r="AV67" s="128"/>
+      <c r="AW67" s="128"/>
+      <c r="AX67" s="128"/>
+      <c r="AY67" s="128"/>
+      <c r="AZ67" s="128"/>
+      <c r="BA67" s="128"/>
+      <c r="BB67" s="128"/>
+      <c r="BC67" s="128"/>
+      <c r="BD67" s="129"/>
+      <c r="BE67" s="133" t="s">
         <v>68</v>
-      </c>
-[...50 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="68" spans="1:107" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="417"/>
-[...55 lines deleted...]
-      <c r="BE68" s="140"/>
+      <c r="A68" s="389"/>
+      <c r="B68" s="390"/>
+      <c r="C68" s="390"/>
+      <c r="D68" s="390"/>
+      <c r="E68" s="387"/>
+      <c r="F68" s="387"/>
+      <c r="G68" s="387"/>
+      <c r="H68" s="172"/>
+      <c r="I68" s="126"/>
+      <c r="J68" s="126"/>
+      <c r="K68" s="130"/>
+      <c r="L68" s="131"/>
+      <c r="M68" s="131"/>
+      <c r="N68" s="131"/>
+      <c r="O68" s="131"/>
+      <c r="P68" s="131"/>
+      <c r="Q68" s="131"/>
+      <c r="R68" s="131"/>
+      <c r="S68" s="131"/>
+      <c r="T68" s="131"/>
+      <c r="U68" s="131"/>
+      <c r="V68" s="131"/>
+      <c r="W68" s="131"/>
+      <c r="X68" s="131"/>
+      <c r="Y68" s="131"/>
+      <c r="Z68" s="131"/>
+      <c r="AA68" s="131"/>
+      <c r="AB68" s="131"/>
+      <c r="AC68" s="131"/>
+      <c r="AD68" s="131"/>
+      <c r="AE68" s="131"/>
+      <c r="AF68" s="131"/>
+      <c r="AG68" s="131"/>
+      <c r="AH68" s="131"/>
+      <c r="AI68" s="131"/>
+      <c r="AJ68" s="131"/>
+      <c r="AK68" s="131"/>
+      <c r="AL68" s="131"/>
+      <c r="AM68" s="131"/>
+      <c r="AN68" s="131"/>
+      <c r="AO68" s="131"/>
+      <c r="AP68" s="131"/>
+      <c r="AQ68" s="131"/>
+      <c r="AR68" s="131"/>
+      <c r="AS68" s="131"/>
+      <c r="AT68" s="131"/>
+      <c r="AU68" s="131"/>
+      <c r="AV68" s="131"/>
+      <c r="AW68" s="131"/>
+      <c r="AX68" s="131"/>
+      <c r="AY68" s="131"/>
+      <c r="AZ68" s="131"/>
+      <c r="BA68" s="131"/>
+      <c r="BB68" s="131"/>
+      <c r="BC68" s="131"/>
+      <c r="BD68" s="132"/>
+      <c r="BE68" s="134"/>
     </row>
     <row r="69" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="417"/>
-[...6 lines deleted...]
-      <c r="H69" s="141" t="s">
+      <c r="A69" s="389"/>
+      <c r="B69" s="390"/>
+      <c r="C69" s="390"/>
+      <c r="D69" s="390"/>
+      <c r="E69" s="387"/>
+      <c r="F69" s="387"/>
+      <c r="G69" s="387"/>
+      <c r="H69" s="135" t="s">
+        <v>69</v>
+      </c>
+      <c r="I69" s="136"/>
+      <c r="J69" s="136"/>
+      <c r="K69" s="136"/>
+      <c r="L69" s="136"/>
+      <c r="M69" s="136"/>
+      <c r="N69" s="136"/>
+      <c r="O69" s="136"/>
+      <c r="P69" s="136"/>
+      <c r="Q69" s="136"/>
+      <c r="R69" s="136"/>
+      <c r="S69" s="136"/>
+      <c r="T69" s="136"/>
+      <c r="U69" s="136"/>
+      <c r="V69" s="136"/>
+      <c r="W69" s="137"/>
+      <c r="X69" s="141" t="s">
         <v>70</v>
       </c>
-      <c r="I69" s="142"/>
-[...14 lines deleted...]
-      <c r="X69" s="147" t="s">
+      <c r="Y69" s="142"/>
+      <c r="Z69" s="142"/>
+      <c r="AA69" s="142"/>
+      <c r="AB69" s="142"/>
+      <c r="AC69" s="142"/>
+      <c r="AD69" s="145" t="s">
         <v>71</v>
       </c>
-      <c r="Y69" s="148"/>
-[...4 lines deleted...]
-      <c r="AD69" s="151" t="s">
+      <c r="AE69" s="146"/>
+      <c r="AF69" s="146"/>
+      <c r="AG69" s="146"/>
+      <c r="AH69" s="146"/>
+      <c r="AI69" s="146"/>
+      <c r="AJ69" s="146"/>
+      <c r="AK69" s="146"/>
+      <c r="AL69" s="146"/>
+      <c r="AM69" s="146"/>
+      <c r="AN69" s="146"/>
+      <c r="AO69" s="146"/>
+      <c r="AP69" s="147"/>
+      <c r="AQ69" s="101" t="s">
         <v>72</v>
       </c>
-      <c r="AE69" s="152"/>
-[...11 lines deleted...]
-      <c r="AQ69" s="53" t="s">
+      <c r="AR69" s="101"/>
+      <c r="AS69" s="101"/>
+      <c r="AT69" s="148" t="s">
         <v>73</v>
       </c>
-      <c r="AR69" s="53"/>
-[...14 lines deleted...]
-      <c r="BE69" s="156"/>
+      <c r="AU69" s="149"/>
+      <c r="AV69" s="149"/>
+      <c r="AW69" s="149"/>
+      <c r="AX69" s="149"/>
+      <c r="AY69" s="149"/>
+      <c r="AZ69" s="149"/>
+      <c r="BA69" s="149"/>
+      <c r="BB69" s="149"/>
+      <c r="BC69" s="149"/>
+      <c r="BD69" s="149"/>
+      <c r="BE69" s="150"/>
     </row>
     <row r="70" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="417"/>
-[...44 lines deleted...]
-      <c r="AT70" s="115" t="s">
+      <c r="A70" s="389"/>
+      <c r="B70" s="390"/>
+      <c r="C70" s="390"/>
+      <c r="D70" s="390"/>
+      <c r="E70" s="387"/>
+      <c r="F70" s="387"/>
+      <c r="G70" s="387"/>
+      <c r="H70" s="138"/>
+      <c r="I70" s="139"/>
+      <c r="J70" s="139"/>
+      <c r="K70" s="139"/>
+      <c r="L70" s="139"/>
+      <c r="M70" s="139"/>
+      <c r="N70" s="139"/>
+      <c r="O70" s="139"/>
+      <c r="P70" s="139"/>
+      <c r="Q70" s="139"/>
+      <c r="R70" s="139"/>
+      <c r="S70" s="139"/>
+      <c r="T70" s="139"/>
+      <c r="U70" s="139"/>
+      <c r="V70" s="139"/>
+      <c r="W70" s="140"/>
+      <c r="X70" s="143"/>
+      <c r="Y70" s="144"/>
+      <c r="Z70" s="144"/>
+      <c r="AA70" s="144"/>
+      <c r="AB70" s="144"/>
+      <c r="AC70" s="144"/>
+      <c r="AD70" s="88"/>
+      <c r="AE70" s="89"/>
+      <c r="AF70" s="89"/>
+      <c r="AG70" s="89"/>
+      <c r="AH70" s="89"/>
+      <c r="AI70" s="89"/>
+      <c r="AJ70" s="89"/>
+      <c r="AK70" s="89"/>
+      <c r="AL70" s="89"/>
+      <c r="AM70" s="89"/>
+      <c r="AN70" s="89"/>
+      <c r="AO70" s="89"/>
+      <c r="AP70" s="90"/>
+      <c r="AQ70" s="103"/>
+      <c r="AR70" s="103"/>
+      <c r="AS70" s="103"/>
+      <c r="AT70" s="151" t="s">
+        <v>74</v>
+      </c>
+      <c r="AU70" s="151"/>
+      <c r="AV70" s="151"/>
+      <c r="AW70" s="151"/>
+      <c r="AX70" s="152" t="s">
         <v>75</v>
       </c>
-      <c r="AU70" s="115"/>
-[...2 lines deleted...]
-      <c r="AX70" s="116" t="s">
+      <c r="AY70" s="153"/>
+      <c r="AZ70" s="153"/>
+      <c r="BA70" s="154"/>
+      <c r="BB70" s="151" t="s">
         <v>76</v>
       </c>
-      <c r="AY70" s="117"/>
-[...7 lines deleted...]
-      <c r="BE70" s="119"/>
+      <c r="BC70" s="151"/>
+      <c r="BD70" s="151"/>
+      <c r="BE70" s="155"/>
     </row>
     <row r="71" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="417"/>
-[...6 lines deleted...]
-      <c r="H71" s="120" t="s">
+      <c r="A71" s="389"/>
+      <c r="B71" s="390"/>
+      <c r="C71" s="390"/>
+      <c r="D71" s="390"/>
+      <c r="E71" s="387"/>
+      <c r="F71" s="387"/>
+      <c r="G71" s="387"/>
+      <c r="H71" s="114" t="s">
+        <v>77</v>
+      </c>
+      <c r="I71" s="115"/>
+      <c r="J71" s="116"/>
+      <c r="K71" s="120"/>
+      <c r="L71" s="120"/>
+      <c r="M71" s="120"/>
+      <c r="N71" s="120"/>
+      <c r="O71" s="120"/>
+      <c r="P71" s="120"/>
+      <c r="Q71" s="120"/>
+      <c r="R71" s="120"/>
+      <c r="S71" s="120"/>
+      <c r="T71" s="120"/>
+      <c r="U71" s="120"/>
+      <c r="V71" s="120"/>
+      <c r="W71" s="121"/>
+      <c r="X71" s="51" t="s">
         <v>78</v>
       </c>
-      <c r="I71" s="121"/>
-[...14 lines deleted...]
-      <c r="X71" s="85" t="s">
+      <c r="Y71" s="52"/>
+      <c r="Z71" s="52"/>
+      <c r="AA71" s="52"/>
+      <c r="AB71" s="52"/>
+      <c r="AC71" s="52"/>
+      <c r="AD71" s="55"/>
+      <c r="AE71" s="56"/>
+      <c r="AF71" s="56"/>
+      <c r="AG71" s="56"/>
+      <c r="AH71" s="56"/>
+      <c r="AI71" s="56"/>
+      <c r="AJ71" s="56"/>
+      <c r="AK71" s="56"/>
+      <c r="AL71" s="56"/>
+      <c r="AM71" s="56"/>
+      <c r="AN71" s="56"/>
+      <c r="AO71" s="56"/>
+      <c r="AP71" s="57"/>
+      <c r="AQ71" s="61" t="s">
         <v>79</v>
       </c>
-      <c r="Y71" s="86"/>
-[...39 lines deleted...]
-      <c r="BE71" s="67"/>
+      <c r="AR71" s="61"/>
+      <c r="AS71" s="61"/>
+      <c r="AT71" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU71" s="61"/>
+      <c r="AV71" s="61"/>
+      <c r="AW71" s="61"/>
+      <c r="AX71" s="63" t="s">
+        <v>79</v>
+      </c>
+      <c r="AY71" s="64"/>
+      <c r="AZ71" s="64"/>
+      <c r="BA71" s="65"/>
+      <c r="BB71" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="BC71" s="61"/>
+      <c r="BD71" s="61"/>
+      <c r="BE71" s="69"/>
     </row>
     <row r="72" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="417"/>
-[...55 lines deleted...]
-      <c r="BE72" s="67"/>
+      <c r="A72" s="389"/>
+      <c r="B72" s="390"/>
+      <c r="C72" s="390"/>
+      <c r="D72" s="390"/>
+      <c r="E72" s="387"/>
+      <c r="F72" s="387"/>
+      <c r="G72" s="387"/>
+      <c r="H72" s="117"/>
+      <c r="I72" s="118"/>
+      <c r="J72" s="119"/>
+      <c r="K72" s="122"/>
+      <c r="L72" s="122"/>
+      <c r="M72" s="122"/>
+      <c r="N72" s="122"/>
+      <c r="O72" s="122"/>
+      <c r="P72" s="122"/>
+      <c r="Q72" s="122"/>
+      <c r="R72" s="122"/>
+      <c r="S72" s="122"/>
+      <c r="T72" s="122"/>
+      <c r="U72" s="122"/>
+      <c r="V72" s="122"/>
+      <c r="W72" s="123"/>
+      <c r="X72" s="51"/>
+      <c r="Y72" s="52"/>
+      <c r="Z72" s="52"/>
+      <c r="AA72" s="52"/>
+      <c r="AB72" s="52"/>
+      <c r="AC72" s="52"/>
+      <c r="AD72" s="88"/>
+      <c r="AE72" s="89"/>
+      <c r="AF72" s="89"/>
+      <c r="AG72" s="89"/>
+      <c r="AH72" s="89"/>
+      <c r="AI72" s="89"/>
+      <c r="AJ72" s="89"/>
+      <c r="AK72" s="89"/>
+      <c r="AL72" s="89"/>
+      <c r="AM72" s="89"/>
+      <c r="AN72" s="89"/>
+      <c r="AO72" s="89"/>
+      <c r="AP72" s="90"/>
+      <c r="AQ72" s="61"/>
+      <c r="AR72" s="61"/>
+      <c r="AS72" s="61"/>
+      <c r="AT72" s="61"/>
+      <c r="AU72" s="61"/>
+      <c r="AV72" s="61"/>
+      <c r="AW72" s="61"/>
+      <c r="AX72" s="110"/>
+      <c r="AY72" s="111"/>
+      <c r="AZ72" s="111"/>
+      <c r="BA72" s="112"/>
+      <c r="BB72" s="61"/>
+      <c r="BC72" s="61"/>
+      <c r="BD72" s="61"/>
+      <c r="BE72" s="69"/>
     </row>
     <row r="73" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="417"/>
-[...24 lines deleted...]
-      <c r="X73" s="85" t="s">
+      <c r="A73" s="389"/>
+      <c r="B73" s="390"/>
+      <c r="C73" s="390"/>
+      <c r="D73" s="390"/>
+      <c r="E73" s="387"/>
+      <c r="F73" s="387"/>
+      <c r="G73" s="387"/>
+      <c r="H73" s="80" t="s">
+        <v>80</v>
+      </c>
+      <c r="I73" s="81"/>
+      <c r="J73" s="82"/>
+      <c r="K73" s="81"/>
+      <c r="L73" s="81"/>
+      <c r="M73" s="81"/>
+      <c r="N73" s="81"/>
+      <c r="O73" s="81"/>
+      <c r="P73" s="81"/>
+      <c r="Q73" s="81"/>
+      <c r="R73" s="81"/>
+      <c r="S73" s="81"/>
+      <c r="T73" s="81"/>
+      <c r="U73" s="81"/>
+      <c r="V73" s="81"/>
+      <c r="W73" s="86"/>
+      <c r="X73" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y73" s="52"/>
+      <c r="Z73" s="52"/>
+      <c r="AA73" s="52"/>
+      <c r="AB73" s="52"/>
+      <c r="AC73" s="52"/>
+      <c r="AD73" s="55"/>
+      <c r="AE73" s="56"/>
+      <c r="AF73" s="56"/>
+      <c r="AG73" s="56"/>
+      <c r="AH73" s="56"/>
+      <c r="AI73" s="56"/>
+      <c r="AJ73" s="56"/>
+      <c r="AK73" s="56"/>
+      <c r="AL73" s="56"/>
+      <c r="AM73" s="56"/>
+      <c r="AN73" s="56"/>
+      <c r="AO73" s="56"/>
+      <c r="AP73" s="57"/>
+      <c r="AQ73" s="61" t="s">
         <v>79</v>
       </c>
-      <c r="Y73" s="86"/>
-[...39 lines deleted...]
-      <c r="BE73" s="67"/>
+      <c r="AR73" s="61"/>
+      <c r="AS73" s="61"/>
+      <c r="AT73" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU73" s="61"/>
+      <c r="AV73" s="61"/>
+      <c r="AW73" s="61"/>
+      <c r="AX73" s="63" t="s">
+        <v>79</v>
+      </c>
+      <c r="AY73" s="64"/>
+      <c r="AZ73" s="64"/>
+      <c r="BA73" s="65"/>
+      <c r="BB73" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="BC73" s="61"/>
+      <c r="BD73" s="61"/>
+      <c r="BE73" s="69"/>
     </row>
     <row r="74" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="417"/>
-[...55 lines deleted...]
-      <c r="BE74" s="67"/>
+      <c r="A74" s="389"/>
+      <c r="B74" s="390"/>
+      <c r="C74" s="390"/>
+      <c r="D74" s="390"/>
+      <c r="E74" s="387"/>
+      <c r="F74" s="387"/>
+      <c r="G74" s="387"/>
+      <c r="H74" s="83"/>
+      <c r="I74" s="84"/>
+      <c r="J74" s="85"/>
+      <c r="K74" s="84"/>
+      <c r="L74" s="84"/>
+      <c r="M74" s="84"/>
+      <c r="N74" s="84"/>
+      <c r="O74" s="84"/>
+      <c r="P74" s="84"/>
+      <c r="Q74" s="84"/>
+      <c r="R74" s="84"/>
+      <c r="S74" s="84"/>
+      <c r="T74" s="84"/>
+      <c r="U74" s="84"/>
+      <c r="V74" s="84"/>
+      <c r="W74" s="87"/>
+      <c r="X74" s="51"/>
+      <c r="Y74" s="52"/>
+      <c r="Z74" s="52"/>
+      <c r="AA74" s="52"/>
+      <c r="AB74" s="52"/>
+      <c r="AC74" s="52"/>
+      <c r="AD74" s="88"/>
+      <c r="AE74" s="89"/>
+      <c r="AF74" s="89"/>
+      <c r="AG74" s="89"/>
+      <c r="AH74" s="89"/>
+      <c r="AI74" s="89"/>
+      <c r="AJ74" s="89"/>
+      <c r="AK74" s="89"/>
+      <c r="AL74" s="89"/>
+      <c r="AM74" s="89"/>
+      <c r="AN74" s="89"/>
+      <c r="AO74" s="89"/>
+      <c r="AP74" s="90"/>
+      <c r="AQ74" s="61"/>
+      <c r="AR74" s="61"/>
+      <c r="AS74" s="61"/>
+      <c r="AT74" s="61"/>
+      <c r="AU74" s="61"/>
+      <c r="AV74" s="61"/>
+      <c r="AW74" s="61"/>
+      <c r="AX74" s="110"/>
+      <c r="AY74" s="111"/>
+      <c r="AZ74" s="111"/>
+      <c r="BA74" s="112"/>
+      <c r="BB74" s="61"/>
+      <c r="BC74" s="61"/>
+      <c r="BD74" s="61"/>
+      <c r="BE74" s="69"/>
     </row>
     <row r="75" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="417"/>
-[...24 lines deleted...]
-      <c r="X75" s="85" t="s">
+      <c r="A75" s="389"/>
+      <c r="B75" s="390"/>
+      <c r="C75" s="390"/>
+      <c r="D75" s="390"/>
+      <c r="E75" s="387"/>
+      <c r="F75" s="387"/>
+      <c r="G75" s="387"/>
+      <c r="H75" s="80" t="s">
+        <v>81</v>
+      </c>
+      <c r="I75" s="81"/>
+      <c r="J75" s="82"/>
+      <c r="K75" s="81"/>
+      <c r="L75" s="81"/>
+      <c r="M75" s="81"/>
+      <c r="N75" s="81"/>
+      <c r="O75" s="81"/>
+      <c r="P75" s="81"/>
+      <c r="Q75" s="81"/>
+      <c r="R75" s="81"/>
+      <c r="S75" s="81"/>
+      <c r="T75" s="81"/>
+      <c r="U75" s="81"/>
+      <c r="V75" s="81"/>
+      <c r="W75" s="86"/>
+      <c r="X75" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y75" s="52"/>
+      <c r="Z75" s="52"/>
+      <c r="AA75" s="52"/>
+      <c r="AB75" s="52"/>
+      <c r="AC75" s="52"/>
+      <c r="AD75" s="55"/>
+      <c r="AE75" s="56"/>
+      <c r="AF75" s="56"/>
+      <c r="AG75" s="56"/>
+      <c r="AH75" s="56"/>
+      <c r="AI75" s="56"/>
+      <c r="AJ75" s="56"/>
+      <c r="AK75" s="56"/>
+      <c r="AL75" s="56"/>
+      <c r="AM75" s="56"/>
+      <c r="AN75" s="56"/>
+      <c r="AO75" s="56"/>
+      <c r="AP75" s="57"/>
+      <c r="AQ75" s="61" t="s">
         <v>79</v>
       </c>
-      <c r="Y75" s="86"/>
-[...39 lines deleted...]
-      <c r="BE75" s="67"/>
+      <c r="AR75" s="61"/>
+      <c r="AS75" s="61"/>
+      <c r="AT75" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU75" s="61"/>
+      <c r="AV75" s="61"/>
+      <c r="AW75" s="61"/>
+      <c r="AX75" s="63" t="s">
+        <v>79</v>
+      </c>
+      <c r="AY75" s="64"/>
+      <c r="AZ75" s="64"/>
+      <c r="BA75" s="65"/>
+      <c r="BB75" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="BC75" s="61"/>
+      <c r="BD75" s="61"/>
+      <c r="BE75" s="69"/>
     </row>
     <row r="76" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="417"/>
-[...55 lines deleted...]
-      <c r="BE76" s="67"/>
+      <c r="A76" s="389"/>
+      <c r="B76" s="390"/>
+      <c r="C76" s="390"/>
+      <c r="D76" s="390"/>
+      <c r="E76" s="387"/>
+      <c r="F76" s="387"/>
+      <c r="G76" s="387"/>
+      <c r="H76" s="83"/>
+      <c r="I76" s="84"/>
+      <c r="J76" s="85"/>
+      <c r="K76" s="84"/>
+      <c r="L76" s="84"/>
+      <c r="M76" s="84"/>
+      <c r="N76" s="84"/>
+      <c r="O76" s="84"/>
+      <c r="P76" s="84"/>
+      <c r="Q76" s="84"/>
+      <c r="R76" s="84"/>
+      <c r="S76" s="84"/>
+      <c r="T76" s="84"/>
+      <c r="U76" s="84"/>
+      <c r="V76" s="84"/>
+      <c r="W76" s="87"/>
+      <c r="X76" s="51"/>
+      <c r="Y76" s="52"/>
+      <c r="Z76" s="52"/>
+      <c r="AA76" s="52"/>
+      <c r="AB76" s="52"/>
+      <c r="AC76" s="52"/>
+      <c r="AD76" s="88"/>
+      <c r="AE76" s="89"/>
+      <c r="AF76" s="89"/>
+      <c r="AG76" s="89"/>
+      <c r="AH76" s="89"/>
+      <c r="AI76" s="89"/>
+      <c r="AJ76" s="89"/>
+      <c r="AK76" s="89"/>
+      <c r="AL76" s="89"/>
+      <c r="AM76" s="89"/>
+      <c r="AN76" s="89"/>
+      <c r="AO76" s="89"/>
+      <c r="AP76" s="90"/>
+      <c r="AQ76" s="61"/>
+      <c r="AR76" s="61"/>
+      <c r="AS76" s="61"/>
+      <c r="AT76" s="61"/>
+      <c r="AU76" s="61"/>
+      <c r="AV76" s="61"/>
+      <c r="AW76" s="61"/>
+      <c r="AX76" s="110"/>
+      <c r="AY76" s="111"/>
+      <c r="AZ76" s="111"/>
+      <c r="BA76" s="112"/>
+      <c r="BB76" s="61"/>
+      <c r="BC76" s="61"/>
+      <c r="BD76" s="61"/>
+      <c r="BE76" s="69"/>
     </row>
     <row r="77" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="417"/>
-[...24 lines deleted...]
-      <c r="X77" s="85" t="s">
+      <c r="A77" s="389"/>
+      <c r="B77" s="390"/>
+      <c r="C77" s="390"/>
+      <c r="D77" s="390"/>
+      <c r="E77" s="387"/>
+      <c r="F77" s="387"/>
+      <c r="G77" s="387"/>
+      <c r="H77" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="I77" s="43"/>
+      <c r="J77" s="43"/>
+      <c r="K77" s="43"/>
+      <c r="L77" s="43"/>
+      <c r="M77" s="43"/>
+      <c r="N77" s="43"/>
+      <c r="O77" s="43"/>
+      <c r="P77" s="43"/>
+      <c r="Q77" s="43"/>
+      <c r="R77" s="43"/>
+      <c r="S77" s="43"/>
+      <c r="T77" s="43"/>
+      <c r="U77" s="43"/>
+      <c r="V77" s="43"/>
+      <c r="W77" s="44"/>
+      <c r="X77" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y77" s="52"/>
+      <c r="Z77" s="52"/>
+      <c r="AA77" s="52"/>
+      <c r="AB77" s="52"/>
+      <c r="AC77" s="52"/>
+      <c r="AD77" s="55"/>
+      <c r="AE77" s="56"/>
+      <c r="AF77" s="56"/>
+      <c r="AG77" s="56"/>
+      <c r="AH77" s="56"/>
+      <c r="AI77" s="56"/>
+      <c r="AJ77" s="56"/>
+      <c r="AK77" s="56"/>
+      <c r="AL77" s="56"/>
+      <c r="AM77" s="56"/>
+      <c r="AN77" s="56"/>
+      <c r="AO77" s="56"/>
+      <c r="AP77" s="57"/>
+      <c r="AQ77" s="61" t="s">
         <v>79</v>
       </c>
-      <c r="Y77" s="86"/>
-[...39 lines deleted...]
-      <c r="BE77" s="67"/>
+      <c r="AR77" s="61"/>
+      <c r="AS77" s="61"/>
+      <c r="AT77" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU77" s="61"/>
+      <c r="AV77" s="61"/>
+      <c r="AW77" s="61"/>
+      <c r="AX77" s="63" t="s">
+        <v>79</v>
+      </c>
+      <c r="AY77" s="64"/>
+      <c r="AZ77" s="64"/>
+      <c r="BA77" s="65"/>
+      <c r="BB77" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="BC77" s="61"/>
+      <c r="BD77" s="61"/>
+      <c r="BE77" s="69"/>
     </row>
     <row r="78" spans="1:107" ht="10.199999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="417"/>
-[...55 lines deleted...]
-      <c r="BE78" s="75"/>
+      <c r="A78" s="389"/>
+      <c r="B78" s="390"/>
+      <c r="C78" s="390"/>
+      <c r="D78" s="390"/>
+      <c r="E78" s="387"/>
+      <c r="F78" s="387"/>
+      <c r="G78" s="387"/>
+      <c r="H78" s="45"/>
+      <c r="I78" s="46"/>
+      <c r="J78" s="46"/>
+      <c r="K78" s="46"/>
+      <c r="L78" s="46"/>
+      <c r="M78" s="46"/>
+      <c r="N78" s="46"/>
+      <c r="O78" s="46"/>
+      <c r="P78" s="46"/>
+      <c r="Q78" s="46"/>
+      <c r="R78" s="46"/>
+      <c r="S78" s="46"/>
+      <c r="T78" s="46"/>
+      <c r="U78" s="46"/>
+      <c r="V78" s="46"/>
+      <c r="W78" s="47"/>
+      <c r="X78" s="53"/>
+      <c r="Y78" s="54"/>
+      <c r="Z78" s="54"/>
+      <c r="AA78" s="54"/>
+      <c r="AB78" s="54"/>
+      <c r="AC78" s="54"/>
+      <c r="AD78" s="58"/>
+      <c r="AE78" s="59"/>
+      <c r="AF78" s="59"/>
+      <c r="AG78" s="59"/>
+      <c r="AH78" s="59"/>
+      <c r="AI78" s="59"/>
+      <c r="AJ78" s="59"/>
+      <c r="AK78" s="59"/>
+      <c r="AL78" s="59"/>
+      <c r="AM78" s="59"/>
+      <c r="AN78" s="59"/>
+      <c r="AO78" s="59"/>
+      <c r="AP78" s="60"/>
+      <c r="AQ78" s="62"/>
+      <c r="AR78" s="62"/>
+      <c r="AS78" s="62"/>
+      <c r="AT78" s="62"/>
+      <c r="AU78" s="62"/>
+      <c r="AV78" s="62"/>
+      <c r="AW78" s="62"/>
+      <c r="AX78" s="66"/>
+      <c r="AY78" s="67"/>
+      <c r="AZ78" s="67"/>
+      <c r="BA78" s="68"/>
+      <c r="BB78" s="62"/>
+      <c r="BC78" s="62"/>
+      <c r="BD78" s="62"/>
+      <c r="BE78" s="70"/>
     </row>
     <row r="79" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="417"/>
-[...22 lines deleted...]
-      <c r="X79" s="95" t="s">
+      <c r="A79" s="389"/>
+      <c r="B79" s="390"/>
+      <c r="C79" s="390"/>
+      <c r="D79" s="390"/>
+      <c r="E79" s="387"/>
+      <c r="F79" s="387"/>
+      <c r="G79" s="387"/>
+      <c r="H79" s="45"/>
+      <c r="I79" s="46"/>
+      <c r="J79" s="46"/>
+      <c r="K79" s="46"/>
+      <c r="L79" s="46"/>
+      <c r="M79" s="46"/>
+      <c r="N79" s="46"/>
+      <c r="O79" s="46"/>
+      <c r="P79" s="46"/>
+      <c r="Q79" s="46"/>
+      <c r="R79" s="46"/>
+      <c r="S79" s="46"/>
+      <c r="T79" s="46"/>
+      <c r="U79" s="46"/>
+      <c r="V79" s="46"/>
+      <c r="W79" s="47"/>
+      <c r="X79" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y79" s="72"/>
+      <c r="Z79" s="72"/>
+      <c r="AA79" s="72"/>
+      <c r="AB79" s="72"/>
+      <c r="AC79" s="73"/>
+      <c r="AD79" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="Y79" s="96"/>
-[...4 lines deleted...]
-      <c r="AD79" s="43" t="s">
+      <c r="AE79" s="92"/>
+      <c r="AF79" s="92"/>
+      <c r="AG79" s="92"/>
+      <c r="AH79" s="92"/>
+      <c r="AI79" s="92"/>
+      <c r="AJ79" s="92"/>
+      <c r="AK79" s="92"/>
+      <c r="AL79" s="92"/>
+      <c r="AM79" s="92"/>
+      <c r="AN79" s="92"/>
+      <c r="AO79" s="92"/>
+      <c r="AP79" s="93"/>
+      <c r="AQ79" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="AE79" s="44"/>
-[...33 lines deleted...]
-      <c r="BE79" s="66"/>
+      <c r="AR79" s="101"/>
+      <c r="AS79" s="101"/>
+      <c r="AT79" s="106" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU79" s="106"/>
+      <c r="AV79" s="106"/>
+      <c r="AW79" s="106"/>
+      <c r="AX79" s="107" t="s">
+        <v>79</v>
+      </c>
+      <c r="AY79" s="108"/>
+      <c r="AZ79" s="108"/>
+      <c r="BA79" s="109"/>
+      <c r="BB79" s="106" t="s">
+        <v>79</v>
+      </c>
+      <c r="BC79" s="106"/>
+      <c r="BD79" s="106"/>
+      <c r="BE79" s="113"/>
     </row>
     <row r="80" spans="1:107" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="413"/>
-[...55 lines deleted...]
-      <c r="BE80" s="67"/>
+      <c r="A80" s="41"/>
+      <c r="B80" s="41"/>
+      <c r="C80" s="41"/>
+      <c r="D80" s="41"/>
+      <c r="E80" s="387"/>
+      <c r="F80" s="387"/>
+      <c r="G80" s="387"/>
+      <c r="H80" s="45"/>
+      <c r="I80" s="46"/>
+      <c r="J80" s="46"/>
+      <c r="K80" s="46"/>
+      <c r="L80" s="46"/>
+      <c r="M80" s="46"/>
+      <c r="N80" s="46"/>
+      <c r="O80" s="46"/>
+      <c r="P80" s="46"/>
+      <c r="Q80" s="46"/>
+      <c r="R80" s="46"/>
+      <c r="S80" s="46"/>
+      <c r="T80" s="46"/>
+      <c r="U80" s="46"/>
+      <c r="V80" s="46"/>
+      <c r="W80" s="47"/>
+      <c r="X80" s="74"/>
+      <c r="Y80" s="75"/>
+      <c r="Z80" s="75"/>
+      <c r="AA80" s="75"/>
+      <c r="AB80" s="75"/>
+      <c r="AC80" s="76"/>
+      <c r="AD80" s="94"/>
+      <c r="AE80" s="95"/>
+      <c r="AF80" s="95"/>
+      <c r="AG80" s="95"/>
+      <c r="AH80" s="95"/>
+      <c r="AI80" s="95"/>
+      <c r="AJ80" s="95"/>
+      <c r="AK80" s="95"/>
+      <c r="AL80" s="95"/>
+      <c r="AM80" s="95"/>
+      <c r="AN80" s="95"/>
+      <c r="AO80" s="95"/>
+      <c r="AP80" s="96"/>
+      <c r="AQ80" s="102"/>
+      <c r="AR80" s="103"/>
+      <c r="AS80" s="103"/>
+      <c r="AT80" s="61"/>
+      <c r="AU80" s="61"/>
+      <c r="AV80" s="61"/>
+      <c r="AW80" s="61"/>
+      <c r="AX80" s="110"/>
+      <c r="AY80" s="111"/>
+      <c r="AZ80" s="111"/>
+      <c r="BA80" s="112"/>
+      <c r="BB80" s="61"/>
+      <c r="BC80" s="61"/>
+      <c r="BD80" s="61"/>
+      <c r="BE80" s="69"/>
     </row>
     <row r="81" spans="1:57" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="413"/>
-[...61 lines deleted...]
-      <c r="BE81" s="67"/>
+      <c r="A81" s="41"/>
+      <c r="B81" s="41"/>
+      <c r="C81" s="41"/>
+      <c r="D81" s="41"/>
+      <c r="E81" s="387"/>
+      <c r="F81" s="387"/>
+      <c r="G81" s="387"/>
+      <c r="H81" s="45"/>
+      <c r="I81" s="46"/>
+      <c r="J81" s="46"/>
+      <c r="K81" s="46"/>
+      <c r="L81" s="46"/>
+      <c r="M81" s="46"/>
+      <c r="N81" s="46"/>
+      <c r="O81" s="46"/>
+      <c r="P81" s="46"/>
+      <c r="Q81" s="46"/>
+      <c r="R81" s="46"/>
+      <c r="S81" s="46"/>
+      <c r="T81" s="46"/>
+      <c r="U81" s="46"/>
+      <c r="V81" s="46"/>
+      <c r="W81" s="47"/>
+      <c r="X81" s="74"/>
+      <c r="Y81" s="75"/>
+      <c r="Z81" s="75"/>
+      <c r="AA81" s="75"/>
+      <c r="AB81" s="75"/>
+      <c r="AC81" s="76"/>
+      <c r="AD81" s="94"/>
+      <c r="AE81" s="95"/>
+      <c r="AF81" s="95"/>
+      <c r="AG81" s="95"/>
+      <c r="AH81" s="95"/>
+      <c r="AI81" s="95"/>
+      <c r="AJ81" s="95"/>
+      <c r="AK81" s="95"/>
+      <c r="AL81" s="95"/>
+      <c r="AM81" s="95"/>
+      <c r="AN81" s="95"/>
+      <c r="AO81" s="95"/>
+      <c r="AP81" s="96"/>
+      <c r="AQ81" s="102"/>
+      <c r="AR81" s="103"/>
+      <c r="AS81" s="103"/>
+      <c r="AT81" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="AU81" s="61"/>
+      <c r="AV81" s="61"/>
+      <c r="AW81" s="61"/>
+      <c r="AX81" s="63" t="s">
+        <v>84</v>
+      </c>
+      <c r="AY81" s="64"/>
+      <c r="AZ81" s="64"/>
+      <c r="BA81" s="65"/>
+      <c r="BB81" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="BC81" s="61"/>
+      <c r="BD81" s="61"/>
+      <c r="BE81" s="69"/>
     </row>
     <row r="82" spans="1:57" ht="10.199999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="413"/>
-[...55 lines deleted...]
-      <c r="BE82" s="75"/>
+      <c r="A82" s="41"/>
+      <c r="B82" s="41"/>
+      <c r="C82" s="41"/>
+      <c r="D82" s="41"/>
+      <c r="E82" s="387"/>
+      <c r="F82" s="387"/>
+      <c r="G82" s="387"/>
+      <c r="H82" s="48"/>
+      <c r="I82" s="49"/>
+      <c r="J82" s="49"/>
+      <c r="K82" s="49"/>
+      <c r="L82" s="49"/>
+      <c r="M82" s="49"/>
+      <c r="N82" s="49"/>
+      <c r="O82" s="49"/>
+      <c r="P82" s="49"/>
+      <c r="Q82" s="49"/>
+      <c r="R82" s="49"/>
+      <c r="S82" s="49"/>
+      <c r="T82" s="49"/>
+      <c r="U82" s="49"/>
+      <c r="V82" s="49"/>
+      <c r="W82" s="50"/>
+      <c r="X82" s="77"/>
+      <c r="Y82" s="78"/>
+      <c r="Z82" s="78"/>
+      <c r="AA82" s="78"/>
+      <c r="AB82" s="78"/>
+      <c r="AC82" s="79"/>
+      <c r="AD82" s="97"/>
+      <c r="AE82" s="98"/>
+      <c r="AF82" s="98"/>
+      <c r="AG82" s="98"/>
+      <c r="AH82" s="98"/>
+      <c r="AI82" s="98"/>
+      <c r="AJ82" s="98"/>
+      <c r="AK82" s="98"/>
+      <c r="AL82" s="98"/>
+      <c r="AM82" s="98"/>
+      <c r="AN82" s="98"/>
+      <c r="AO82" s="98"/>
+      <c r="AP82" s="99"/>
+      <c r="AQ82" s="104"/>
+      <c r="AR82" s="105"/>
+      <c r="AS82" s="105"/>
+      <c r="AT82" s="62"/>
+      <c r="AU82" s="62"/>
+      <c r="AV82" s="62"/>
+      <c r="AW82" s="62"/>
+      <c r="AX82" s="66"/>
+      <c r="AY82" s="67"/>
+      <c r="AZ82" s="67"/>
+      <c r="BA82" s="68"/>
+      <c r="BB82" s="62"/>
+      <c r="BC82" s="62"/>
+      <c r="BD82" s="62"/>
+      <c r="BE82" s="70"/>
     </row>
     <row r="83" spans="1:57" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="413"/>
-[...5 lines deleted...]
-      <c r="G83" s="414"/>
+      <c r="A83" s="41"/>
+      <c r="B83" s="41"/>
+      <c r="C83" s="41"/>
+      <c r="D83" s="41"/>
+      <c r="E83" s="387"/>
+      <c r="F83" s="387"/>
+      <c r="G83" s="387"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="21"/>
       <c r="K83" s="21"/>
       <c r="L83" s="21"/>
       <c r="M83" s="21"/>
       <c r="N83" s="21"/>
       <c r="O83" s="21"/>
       <c r="P83" s="21"/>
       <c r="Q83" s="21"/>
       <c r="R83" s="21"/>
       <c r="S83" s="21"/>
       <c r="T83" s="21"/>
       <c r="U83" s="21"/>
       <c r="V83" s="21"/>
       <c r="W83" s="21"/>
       <c r="X83" s="22"/>
       <c r="Y83" s="22"/>
       <c r="Z83" s="22"/>
       <c r="AA83" s="22"/>
       <c r="AB83" s="22"/>
       <c r="AC83" s="22"/>
       <c r="AD83" s="22"/>
       <c r="AE83" s="22"/>
       <c r="AF83" s="22"/>
@@ -13897,125 +9640,94 @@
       <c r="AH83" s="22"/>
       <c r="AI83" s="22"/>
       <c r="AJ83" s="22"/>
       <c r="AK83" s="22"/>
       <c r="AL83" s="22"/>
       <c r="AM83" s="22"/>
       <c r="AN83" s="22"/>
       <c r="AO83" s="22"/>
       <c r="AP83" s="22"/>
       <c r="AQ83" s="22"/>
       <c r="AR83" s="22"/>
       <c r="AS83" s="22"/>
       <c r="AT83" s="22"/>
       <c r="AU83" s="22"/>
       <c r="AV83" s="22"/>
       <c r="AW83" s="22"/>
       <c r="AX83" s="22"/>
       <c r="AY83" s="22"/>
       <c r="AZ83" s="22"/>
       <c r="BA83" s="22"/>
       <c r="BB83" s="22"/>
       <c r="BC83" s="22"/>
       <c r="BD83" s="22"/>
       <c r="BE83" s="22"/>
     </row>
-    <row r="84" spans="1:57" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-    <row r="152" spans="6:6" ht="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection formatCells="0" selectLockedCells="1"/>
   <mergeCells count="185">
-    <mergeCell ref="E5:G85"/>
+    <mergeCell ref="E5:G83"/>
     <mergeCell ref="A6:A79"/>
     <mergeCell ref="B6:D79"/>
     <mergeCell ref="H7:BE8"/>
     <mergeCell ref="I9:M10"/>
     <mergeCell ref="N9:BD10"/>
     <mergeCell ref="I11:M12"/>
     <mergeCell ref="N11:AT12"/>
     <mergeCell ref="I13:M14"/>
     <mergeCell ref="N13:AT14"/>
     <mergeCell ref="AZ13:BD14"/>
     <mergeCell ref="I15:M15"/>
     <mergeCell ref="N15:AK15"/>
+    <mergeCell ref="H27:N27"/>
+    <mergeCell ref="O27:Z27"/>
+    <mergeCell ref="AA27:AM27"/>
+    <mergeCell ref="AN27:AS27"/>
+    <mergeCell ref="AT27:BE27"/>
+    <mergeCell ref="H28:J37"/>
+    <mergeCell ref="K28:N37"/>
+    <mergeCell ref="O28:U37"/>
+    <mergeCell ref="V28:Z37"/>
+    <mergeCell ref="AA28:AH37"/>
+    <mergeCell ref="AI28:AM37"/>
     <mergeCell ref="T1:AT3"/>
     <mergeCell ref="AU1:BE4"/>
     <mergeCell ref="H4:AA5"/>
     <mergeCell ref="AB4:AP5"/>
     <mergeCell ref="H23:N24"/>
     <mergeCell ref="O23:BE23"/>
     <mergeCell ref="O24:BE24"/>
     <mergeCell ref="H25:BE25"/>
     <mergeCell ref="H26:AM26"/>
     <mergeCell ref="AN26:BE26"/>
     <mergeCell ref="H16:BE16"/>
     <mergeCell ref="H17:BE18"/>
     <mergeCell ref="H19:N21"/>
     <mergeCell ref="O19:BE19"/>
     <mergeCell ref="O20:BE21"/>
     <mergeCell ref="H22:N22"/>
     <mergeCell ref="O22:BE22"/>
-    <mergeCell ref="H27:N27"/>
-[...9 lines deleted...]
-    <mergeCell ref="AI28:AM37"/>
     <mergeCell ref="AN28:AS35"/>
     <mergeCell ref="AT28:BE36"/>
     <mergeCell ref="AN36:AS37"/>
     <mergeCell ref="AT37:BE38"/>
     <mergeCell ref="H38:N38"/>
     <mergeCell ref="O38:Z38"/>
     <mergeCell ref="AA38:AM38"/>
     <mergeCell ref="AN38:AS38"/>
     <mergeCell ref="AO41:AV42"/>
     <mergeCell ref="H43:I44"/>
     <mergeCell ref="J43:M44"/>
     <mergeCell ref="N43:R44"/>
     <mergeCell ref="S43:Z44"/>
     <mergeCell ref="AA43:AC44"/>
     <mergeCell ref="AD43:AN43"/>
     <mergeCell ref="AO43:AV44"/>
     <mergeCell ref="H39:BE39"/>
     <mergeCell ref="H40:I42"/>
     <mergeCell ref="J40:M42"/>
     <mergeCell ref="N40:AV40"/>
     <mergeCell ref="AW40:AZ42"/>
     <mergeCell ref="BA40:BE42"/>
     <mergeCell ref="N41:R42"/>
     <mergeCell ref="S41:Z42"/>
     <mergeCell ref="AA41:AC42"/>
@@ -14031,73 +9743,73 @@
     <mergeCell ref="AD45:AN45"/>
     <mergeCell ref="AO45:AV46"/>
     <mergeCell ref="AW45:AZ46"/>
     <mergeCell ref="BA45:BE46"/>
     <mergeCell ref="AD46:AN46"/>
     <mergeCell ref="H47:I48"/>
     <mergeCell ref="J47:M48"/>
     <mergeCell ref="N47:R48"/>
     <mergeCell ref="S47:Z48"/>
     <mergeCell ref="AA47:AC48"/>
     <mergeCell ref="AD47:AN47"/>
     <mergeCell ref="AO47:AV48"/>
     <mergeCell ref="AW47:AZ48"/>
     <mergeCell ref="BA47:BE48"/>
     <mergeCell ref="AD48:AN48"/>
     <mergeCell ref="H49:I50"/>
     <mergeCell ref="J49:M50"/>
     <mergeCell ref="N49:R50"/>
     <mergeCell ref="S49:Z50"/>
     <mergeCell ref="AA49:AC50"/>
     <mergeCell ref="AD49:AN49"/>
     <mergeCell ref="AO49:AV50"/>
     <mergeCell ref="AW49:AZ50"/>
     <mergeCell ref="BA49:BE50"/>
     <mergeCell ref="AD50:AN50"/>
-    <mergeCell ref="H51:I52"/>
-[...7 lines deleted...]
-    <mergeCell ref="AW56:AZ56"/>
     <mergeCell ref="AO57:AV57"/>
     <mergeCell ref="AW57:AZ57"/>
     <mergeCell ref="H58:J59"/>
     <mergeCell ref="K58:BE59"/>
     <mergeCell ref="AW51:AZ52"/>
     <mergeCell ref="BA51:BE52"/>
     <mergeCell ref="AD52:AN52"/>
     <mergeCell ref="H53:AZ53"/>
     <mergeCell ref="BA53:BE57"/>
     <mergeCell ref="H54:H55"/>
     <mergeCell ref="I54:AV55"/>
     <mergeCell ref="AW54:AZ55"/>
     <mergeCell ref="H56:H57"/>
     <mergeCell ref="I56:AN57"/>
+    <mergeCell ref="H51:I52"/>
+    <mergeCell ref="J51:M52"/>
+    <mergeCell ref="N51:R52"/>
+    <mergeCell ref="S51:Z52"/>
+    <mergeCell ref="AA51:AC52"/>
+    <mergeCell ref="AD51:AN51"/>
+    <mergeCell ref="AO51:AV52"/>
+    <mergeCell ref="AO56:AV56"/>
+    <mergeCell ref="AW56:AZ56"/>
     <mergeCell ref="H60:J62"/>
     <mergeCell ref="K60:BE62"/>
     <mergeCell ref="H63:H68"/>
     <mergeCell ref="I63:J64"/>
     <mergeCell ref="K63:X63"/>
     <mergeCell ref="BE63:BE64"/>
     <mergeCell ref="I65:J66"/>
     <mergeCell ref="K65:X65"/>
     <mergeCell ref="BE65:BE66"/>
     <mergeCell ref="BI65:BV65"/>
     <mergeCell ref="DC65:DC66"/>
     <mergeCell ref="I67:J68"/>
     <mergeCell ref="K67:BD68"/>
     <mergeCell ref="BE67:BE68"/>
     <mergeCell ref="H69:W70"/>
     <mergeCell ref="X69:AC70"/>
     <mergeCell ref="AD69:AP70"/>
     <mergeCell ref="AQ69:AS70"/>
     <mergeCell ref="AT69:BE69"/>
     <mergeCell ref="AT70:AW70"/>
     <mergeCell ref="AX70:BA70"/>
     <mergeCell ref="BB70:BE70"/>
     <mergeCell ref="H71:J72"/>
     <mergeCell ref="K71:W72"/>
     <mergeCell ref="X71:AC72"/>
@@ -14121,90 +9833,67 @@
     <mergeCell ref="AT77:AW78"/>
     <mergeCell ref="AX77:BA78"/>
     <mergeCell ref="BB77:BE78"/>
     <mergeCell ref="X79:AC82"/>
     <mergeCell ref="H75:J76"/>
     <mergeCell ref="K75:W76"/>
     <mergeCell ref="X75:AC76"/>
     <mergeCell ref="AD75:AP76"/>
     <mergeCell ref="AQ75:AS76"/>
     <mergeCell ref="AT75:AW76"/>
     <mergeCell ref="AD79:AP82"/>
     <mergeCell ref="AQ79:AS82"/>
     <mergeCell ref="AT79:AW80"/>
     <mergeCell ref="AX79:BA80"/>
     <mergeCell ref="BB79:BE80"/>
     <mergeCell ref="AT81:AW82"/>
     <mergeCell ref="AX81:BA82"/>
     <mergeCell ref="BB81:BE82"/>
     <mergeCell ref="AX75:BA76"/>
     <mergeCell ref="BB75:BE76"/>
   </mergeCells>
   <phoneticPr fontId="14"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId1"/>
-  <rowBreaks count="1" manualBreakCount="1">
-[...1 lines deleted...]
-  </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100D3689A7256CE3C42932D4B03DFAD5D25" ma:contentTypeVersion="11" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="d45c34889ac73a2a2ddc73c0c8ecc6ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43ea2018-cac1-4e87-aa07-f65a650d0e10" xmlns:ns3="27269d9d-e3af-41da-929e-bcff971189e1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0eaf8197f9c06da082ac66aff0ee487" ns2:_="" ns3:_="">
     <xsd:import namespace="43ea2018-cac1-4e87-aa07-f65a650d0e10"/>
     <xsd:import namespace="27269d9d-e3af-41da-929e-bcff971189e1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -14355,84 +10044,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="43ea2018-cac1-4e87-aa07-f65a650d0e10">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="27269d9d-e3af-41da-929e-bcff971189e1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82DEE4DE-B70A-498C-91F1-68241D12BE88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43ea2018-cac1-4e87-aa07-f65a650d0e10"/>
     <ds:schemaRef ds:uri="27269d9d-e3af-41da-929e-bcff971189e1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DD58376-ADF4-4116-B958-DD3C87901833}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="43ea2018-cac1-4e87-aa07-f65a650d0e10"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="27269d9d-e3af-41da-929e-bcff971189e1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B1D2143-02E9-45D4-8D2F-2EDCD6D9988F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>