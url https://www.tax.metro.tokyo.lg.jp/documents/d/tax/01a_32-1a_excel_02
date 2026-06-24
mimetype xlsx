--- v0 (2026-03-11)
+++ v1 (2026-06-24)
@@ -118,60 +118,60 @@
   <Override PartName="/xl/ctrlProps/ctrlProp94.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp95.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp96.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp97.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp98.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp99.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp100.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp101.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp102.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp103.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp104.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp105.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\S10_houjin\S10_houjin\様式・手引\統一様式\R07年12月納品分\07_HP改訂\1_0712改訂分\ファイル\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\T20_Houjin\T20_Houjin\ベースレジストリ関係（R6～R8）\R7（添付省略）\12_080401HP更新\04_提出用\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACE9166C-5637-48FE-BF3D-59D20285F233}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9CC97EE-2925-4B14-BF95-A2D6F354AB6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="入力用" sheetId="10" r:id="rId1"/>
     <sheet name="税務署用" sheetId="13" r:id="rId2"/>
     <sheet name="都税事務所用" sheetId="11" r:id="rId3"/>
     <sheet name="市町村用" sheetId="12" r:id="rId4"/>
     <sheet name="控用" sheetId="15" r:id="rId5"/>
     <sheet name="Sheet1" sheetId="14" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="ELSE3">Sheet1!$I$19</definedName>
     <definedName name="ELSE4">Sheet1!$K$27</definedName>
     <definedName name="ELSE5">Sheet1!$K$35</definedName>
     <definedName name="ELSE6">Sheet1!$O$41</definedName>
     <definedName name="ELSE7">Sheet1!$Q$49</definedName>
     <definedName name="ELSE8">Sheet1!$T$55</definedName>
     <definedName name="ELSE9">Sheet1!$V$63</definedName>
     <definedName name="FALSE1">Sheet1!$E$8</definedName>
     <definedName name="FALSE2">Sheet1!$G$13</definedName>
     <definedName name="FALSE3">Sheet1!$I$18</definedName>
     <definedName name="FALSE4">Sheet1!$K$26</definedName>
     <definedName name="FALSE5">Sheet1!$K$34</definedName>
     <definedName name="FALSE6">Sheet1!$O$40</definedName>
     <definedName name="FALSE7">Sheet1!$Q$48</definedName>
     <definedName name="FALSE8">Sheet1!$T$54</definedName>
@@ -343,57 +343,58 @@
   <c r="X26" i="13"/>
   <c r="AE24" i="13"/>
   <c r="V24" i="13"/>
   <c r="X27" i="12"/>
   <c r="X28" i="12"/>
   <c r="X29" i="12"/>
   <c r="X26" i="12"/>
   <c r="AE24" i="12"/>
   <c r="V24" i="12"/>
   <c r="X28" i="11"/>
   <c r="X29" i="11"/>
   <c r="X30" i="11"/>
   <c r="AE25" i="11"/>
   <c r="V25" i="11"/>
   <c r="X27" i="11"/>
   <c r="AE31" i="12"/>
   <c r="T31" i="12"/>
   <c r="C16" i="12" l="1"/>
   <c r="C16" i="15" s="1"/>
   <c r="J25" i="11"/>
   <c r="G14" i="14" l="1"/>
   <c r="E9" i="14" l="1"/>
   <c r="AF28" i="12" l="1"/>
   <c r="AF26" i="12"/>
   <c r="W44" i="10" l="1"/>
-  <c r="W44" i="15" s="1"/>
+  <c r="W45" i="11" s="1"/>
   <c r="AB42" i="10"/>
   <c r="W42" i="10"/>
   <c r="W42" i="15" s="1"/>
   <c r="T41" i="10"/>
   <c r="T41" i="15" s="1"/>
-  <c r="AB42" i="13" l="1"/>
+  <c r="W44" i="15" l="1"/>
+  <c r="AB42" i="13"/>
   <c r="AB42" i="15"/>
   <c r="W44" i="12"/>
   <c r="W44" i="13"/>
   <c r="W42" i="12"/>
   <c r="W42" i="13"/>
   <c r="G41" i="10"/>
   <c r="G41" i="15" s="1"/>
   <c r="T40" i="10"/>
   <c r="T40" i="15" s="1"/>
   <c r="G40" i="10"/>
   <c r="G40" i="15" s="1"/>
   <c r="G39" i="10"/>
   <c r="G39" i="15" s="1"/>
   <c r="K28" i="14" l="1"/>
   <c r="K36" i="14"/>
   <c r="Q50" i="14"/>
   <c r="V64" i="14"/>
   <c r="T4" i="12"/>
   <c r="U5" i="12"/>
   <c r="AE5" i="12"/>
   <c r="T6" i="12"/>
   <c r="V7" i="12"/>
   <c r="X7" i="12"/>
   <c r="AB7" i="12"/>
   <c r="U8" i="12"/>
@@ -497,57 +498,51 @@
   <c r="O34" i="11"/>
   <c r="V34" i="11"/>
   <c r="AF34" i="11"/>
   <c r="W35" i="11"/>
   <c r="Y35" i="11"/>
   <c r="AB35" i="11"/>
   <c r="O36" i="11"/>
   <c r="V36" i="11"/>
   <c r="AF36" i="11"/>
   <c r="W37" i="11"/>
   <c r="Y37" i="11"/>
   <c r="AB37" i="11"/>
   <c r="O38" i="11"/>
   <c r="V38" i="11"/>
   <c r="AF38" i="11"/>
   <c r="W39" i="11"/>
   <c r="Y39" i="11"/>
   <c r="AB39" i="11"/>
   <c r="G40" i="11"/>
   <c r="G41" i="11"/>
   <c r="T41" i="11"/>
   <c r="G42" i="11"/>
   <c r="T42" i="11"/>
   <c r="Y42" i="11"/>
   <c r="W43" i="11"/>
-  <c r="AB43" i="11"/>
-  <c r="W45" i="11"/>
   <c r="AA45" i="11"/>
-  <c r="AA48" i="11"/>
-[...2 lines deleted...]
-  <c r="AF49" i="11"/>
   <c r="H50" i="11"/>
   <c r="W50" i="11"/>
   <c r="V51" i="11"/>
   <c r="W52" i="11"/>
   <c r="Y52" i="11"/>
   <c r="AA52" i="11"/>
   <c r="H61" i="11"/>
   <c r="P63" i="11"/>
   <c r="T4" i="13"/>
   <c r="U5" i="13"/>
   <c r="AE5" i="13"/>
   <c r="T6" i="13"/>
   <c r="V7" i="13"/>
   <c r="X7" i="13"/>
   <c r="AB7" i="13"/>
   <c r="U8" i="13"/>
   <c r="T9" i="13"/>
   <c r="V10" i="13"/>
   <c r="X10" i="13"/>
   <c r="AB10" i="13"/>
   <c r="T11" i="13"/>
   <c r="T12" i="13"/>
   <c r="C13" i="13"/>
   <c r="T13" i="13"/>
   <c r="T14" i="13"/>
@@ -620,51 +615,51 @@
     <author xml:space="preserve">東京都
 </author>
   </authors>
   <commentList>
     <comment ref="T13" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>東京都主税局
 :【全角】１３桁で入力すると、数字が枠内に入ります。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="819" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="814" uniqueCount="215">
   <si>
     <t>事務所所在地</t>
     <rPh sb="0" eb="2">
       <t>ジム</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ショ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（フリガナ）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〒</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>法　人</t>
     <rPh sb="0" eb="1">
       <t>ホウ</t>
@@ -1850,55 +1845,50 @@
     <t>人</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（現に営んでいるもの又は営む予定のもの）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　合併により設立した法人</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　現物出資により設立した法人　　　　</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　個人企業を法人組織とした法人</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>新設分割により設立した法人</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>定款等の写し</t>
-    <phoneticPr fontId="2"/>
-[...3 lines deleted...]
-簿謄本又はオンライン登記情報提供制度利用 </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">   非営利型法人
    普通法人</t>
     <rPh sb="3" eb="6">
       <t>ヒエイリ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガタ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>フツウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ホウジン</t>
     </rPh>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t xml:space="preserve">   収益事業を行う
    収益事業を行わない</t>
@@ -2901,50 +2891,54 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※管理番号</t>
     <rPh sb="1" eb="3">
       <t>カンリ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※処理事項</t>
     <rPh sb="1" eb="3">
       <t>ショリ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※都税事務所処理欄</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>添　付　書　類　等</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="m&quot;　月　&quot;d&quot;　日　&quot;;@"/>
     <numFmt numFmtId="177" formatCode="e&quot;・&quot;m&quot;・&quot;d"/>
     <numFmt numFmtId="178" formatCode="e&quot; ・ &quot;m&quot; ・ &quot;d"/>
     <numFmt numFmtId="179" formatCode="e&quot;年&quot;m&quot;月&quot;d&quot;日&quot;"/>
     <numFmt numFmtId="180" formatCode="e&quot;　・　&quot;m&quot;　・　&quot;d"/>
     <numFmt numFmtId="181" formatCode="e&quot; 年 &quot;m&quot; 月 &quot;d&quot; 日 &quot;"/>
     <numFmt numFmtId="182" formatCode="000\-0000"/>
     <numFmt numFmtId="183" formatCode="#,###&quot;円&quot;"/>
     <numFmt numFmtId="184" formatCode="m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -4743,51 +4737,51 @@
     <xf numFmtId="0" fontId="17" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="727">
+  <cellXfs count="735">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
@@ -5131,1969 +5125,1993 @@
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="24" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="24" borderId="27" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="38" fillId="24" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="27" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="28" fillId="24" borderId="24" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="28" fillId="24" borderId="25" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="58" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="28" fillId="24" borderId="54" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="28" fillId="24" borderId="65" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="26" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="49" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="50" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="51" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="24" borderId="19" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="24" fillId="24" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="181" fontId="24" fillId="24" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="25" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="24" fillId="24" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="24" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="28" fillId="24" borderId="19" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="28" fillId="24" borderId="58" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="25" fillId="24" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="48" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="37" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="39" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="20" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="37" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="23" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="35" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="63" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="64" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="36" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="35" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="24" borderId="16" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="24" borderId="13" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="38" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="27" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="24" borderId="27" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="24" borderId="39" xfId="42" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="24" borderId="20" xfId="42" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="24" borderId="40" xfId="42" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="39" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="40" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="26" fillId="24" borderId="23" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="184" fontId="26" fillId="24" borderId="18" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="184" fontId="26" fillId="0" borderId="16" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="26" fillId="0" borderId="26" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="26" fillId="24" borderId="38" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="184" fontId="26" fillId="24" borderId="62" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="24" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="24" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="24" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="24" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="24" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="26" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="52" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="35" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="37" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="24" borderId="20" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="182" fontId="28" fillId="24" borderId="15" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="25" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="23" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="15" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="35" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="24" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="17" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="24" borderId="36" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="24" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="48" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="37" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="36" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="25" borderId="40" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="48" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="37" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="59" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="60" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="61" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="24" borderId="59" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="24" borderId="60" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="24" borderId="61" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="39" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="37" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="63" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="64" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="36" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="24" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="24" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="24" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="42" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="182" fontId="27" fillId="24" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="24" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="24" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="24" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="24" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="24" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="24" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="24" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="24" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="179" fontId="24" fillId="24" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="25" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="25" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="24" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="24" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="24" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="24" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="24" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="24" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="24" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...75 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="179" fontId="25" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="179" fontId="25" fillId="24" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="179" fontId="25" fillId="24" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="179" fontId="25" fillId="24" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="25" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="25" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="25" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="25" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="24" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="24" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="25" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="27" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="24" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="39" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="37" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="24" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="42" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="28" fillId="0" borderId="19" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="28" fillId="0" borderId="58" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="24" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="91" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="23" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="35" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="25" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="24" fillId="24" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="36" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="28" fillId="0" borderId="15" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="40" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="28" fillId="0" borderId="43" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="28" fillId="0" borderId="100" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="24" fillId="24" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="59" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="60" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="61" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="27" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="27" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="26" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="184" fontId="26" fillId="0" borderId="23" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="26" fillId="0" borderId="18" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="26" fillId="0" borderId="38" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="26" fillId="0" borderId="62" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="48" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="40" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="48" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="40" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...95 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="24" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...664 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="179" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="24" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="48" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="40" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="42" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="48" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="35" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="28" fillId="0" borderId="24" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="28" fillId="0" borderId="25" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="24" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="20" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="48" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="182" fontId="28" fillId="0" borderId="15" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="28" fillId="0" borderId="16" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="28" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="28" fillId="0" borderId="13" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="26" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="177" fontId="25" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="24" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="42" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="91" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="70" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="23" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="71" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="63" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="35" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="64" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="24" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="38" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="27" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="36" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="28" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="28" fillId="0" borderId="15" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="177" fontId="28" fillId="0" borderId="100" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="68" xfId="44" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="16" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="70" xfId="44" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="26" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="49" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...272 lines deleted...]
-    <xf numFmtId="176" fontId="24" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="11" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="64" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="42" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="27" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="28" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="86" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="87" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="88" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="28" fillId="0" borderId="63" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="28" fillId="0" borderId="101" xfId="42" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="68" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="69" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="59" xfId="44" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="60" xfId="44" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="61" xfId="44" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="72" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="73" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="84" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="75" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="76" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="96" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="78" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="79" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="85" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="70" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="71" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="63" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="68" xfId="44" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="70" xfId="44" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="177" fontId="25" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...125 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...73 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
@@ -7616,51 +7634,51 @@
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>22861</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>30481</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
           <xdr:colOff>1</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>241</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="74083" name="図 74">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断4" spid="_x0000_s87348"/>
+                  <a14:cameraTool cellRange="判断4" spid="_x0000_s87411"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4953001" y="5814061"/>
               <a:ext cx="205740" cy="274560"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -7694,51 +7712,51 @@
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>15242</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>30482</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
           <xdr:colOff>218125</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>148828</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="74084" name="図 77">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断5" spid="_x0000_s87349"/>
+                  <a14:cameraTool cellRange="判断5" spid="_x0000_s87412"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4945382" y="6118862"/>
               <a:ext cx="202883" cy="270746"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -7772,51 +7790,51 @@
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>60961</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>30483</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>144781</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>274537</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="74063" name="図 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断9" spid="_x0000_s87350"/>
+                  <a14:cameraTool cellRange="判断9" spid="_x0000_s87413"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3070861" y="9867903"/>
               <a:ext cx="1501140" cy="244054"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -7850,51 +7868,51 @@
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>68583</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>22862</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>166881</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>275686</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="74064" name="図 79">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断7" spid="_x0000_s87351"/>
+                  <a14:cameraTool cellRange="判断7" spid="_x0000_s87414"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3078483" y="9296402"/>
               <a:ext cx="1515618" cy="252824"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -8048,52 +8066,52 @@
       <xdr:colOff>129540</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="74067" name="グループ化 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053210100}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4559300" y="3162300"/>
-          <a:ext cx="3568700" cy="259080"/>
+          <a:off x="5082540" y="3192780"/>
+          <a:ext cx="3967480" cy="269240"/>
           <a:chOff x="5170431" y="2896009"/>
           <a:chExt cx="3869207" cy="261175"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:cxnSp macro="">
         <xdr:nvCxnSpPr>
           <xdr:cNvPr id="8" name="直線コネクタ 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvCxnSpPr/>
         </xdr:nvCxnSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="5170431" y="2896009"/>
             <a:ext cx="0" cy="253493"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
@@ -8551,59 +8569,59 @@
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </xdr:style>
       </xdr:cxnSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>15240</xdr:colOff>
+          <xdr:colOff>19050</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52420" name="Check Box 3268" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52420"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C4CC0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8618,59 +8636,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>15240</xdr:colOff>
+          <xdr:colOff>19050</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>167640</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52421" name="Check Box 3269" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52421"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C5CC0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8685,59 +8703,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>15240</xdr:colOff>
+          <xdr:colOff>19050</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>99060</xdr:rowOff>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52422" name="Check Box 3270" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52422"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C6CC0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8752,53 +8770,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>52</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>52</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52556" name="Check Box 3404" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52556"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004CCD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -8819,57 +8837,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>137160</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>52</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>281940</xdr:colOff>
+          <xdr:colOff>285750</xdr:colOff>
           <xdr:row>52</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52557" name="Check Box 3405" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52557"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004DCD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -8886,59 +8904,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>30480</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>175260</xdr:colOff>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52596" name="Check Box 3444" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52596"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -8953,59 +8971,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>30480</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>167640</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>175260</xdr:colOff>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>312420</xdr:rowOff>
+          <xdr:rowOff>314325</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52597" name="Check Box 3445" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52597"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9020,59 +9038,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>30480</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>175260</xdr:colOff>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52598" name="Check Box 3446" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52598"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9087,59 +9105,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>30480</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>182880</xdr:rowOff>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>175260</xdr:colOff>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>62</xdr:row>
-          <xdr:rowOff>327660</xdr:rowOff>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52599" name="Check Box 3447" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52599"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9154,59 +9172,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>30480</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>175260</xdr:colOff>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52600" name="Check Box 3448" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52600"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9221,59 +9239,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>30480</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>182880</xdr:rowOff>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>175260</xdr:colOff>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>61</xdr:row>
-          <xdr:rowOff>327660</xdr:rowOff>
+          <xdr:rowOff>323850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52601" name="Check Box 3449" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52601"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9311,52 +9329,52 @@
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>20320</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>167640</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="74071" name="グループ化 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057210100}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1932940" y="12049760"/>
-          <a:ext cx="2339340" cy="132080"/>
+          <a:off x="2131060" y="12136120"/>
+          <a:ext cx="2621280" cy="132080"/>
           <a:chOff x="1902491" y="11819109"/>
           <a:chExt cx="1993541" cy="121946"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:cxnSp macro="">
         <xdr:nvCxnSpPr>
           <xdr:cNvPr id="63" name="直線コネクタ 62">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvCxnSpPr/>
         </xdr:nvCxnSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1902491" y="11819109"/>
             <a:ext cx="0" cy="115528"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
@@ -9814,59 +9832,59 @@
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </xdr:style>
       </xdr:cxnSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>38</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>236220</xdr:colOff>
+          <xdr:colOff>238125</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52644" name="Check Box 3492" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52644"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A4CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9881,59 +9899,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>182880</xdr:rowOff>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>434340</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52645" name="Check Box 3493" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52645"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A5CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -9948,59 +9966,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>31</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>182880</xdr:rowOff>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>31</xdr:col>
-          <xdr:colOff>335280</xdr:colOff>
+          <xdr:colOff>333375</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52646" name="Check Box 3494" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52646"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A6CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10015,59 +10033,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>45720</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>144780</xdr:rowOff>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52647" name="Check Box 3495" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52647"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A7CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10082,59 +10100,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>45720</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>46</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>144780</xdr:rowOff>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52648" name="Check Box 3496" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52648"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A8CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10149,59 +10167,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>45720</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>137160</xdr:rowOff>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="52649" name="Check Box 3497" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s52649"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A9CD0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10485,55 +10503,55 @@
           </a:solidFill>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="triangle" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>21</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>129540</xdr:rowOff>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="56959" name="Check Box 4735" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s56959"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007FDE0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10552,55 +10570,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>21</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>129540</xdr:rowOff>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="56960" name="Check Box 4736" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s56960"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080DE0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10619,55 +10637,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>21</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>129540</xdr:rowOff>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="56961" name="Check Box 4737" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s56961"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081DE0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10686,55 +10704,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>21</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>129540</xdr:rowOff>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="56962" name="Check Box 4738" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s56962"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082DE0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -10774,51 +10792,51 @@
         <xdr:from>
           <xdr:col>26</xdr:col>
           <xdr:colOff>20324</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>27944</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
           <xdr:colOff>45470</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>293733</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="74085" name="図 80">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断6" spid="_x0000_s87352"/>
+                  <a14:cameraTool cellRange="判断6" spid="_x0000_s87415"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5852164" y="6428744"/>
               <a:ext cx="1030986" cy="265789"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -10831,57 +10849,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:pic>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>243840</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="65654" name="Check Box 6262" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s65654"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076000100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10896,59 +10914,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>182880</xdr:colOff>
+          <xdr:colOff>180975</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>17</xdr:col>
-          <xdr:colOff>99060</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>243840</xdr:rowOff>
+          <xdr:rowOff>247650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="65655" name="Check Box 6263" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s65655"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077000100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -10986,51 +11004,51 @@
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>111758</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>20319</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
           <xdr:colOff>5713</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>263419</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="74086" name="図 80">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断8" spid="_x0000_s87353"/>
+                  <a14:cameraTool cellRange="判断8" spid="_x0000_s87416"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2306318" y="9601199"/>
               <a:ext cx="716915" cy="243100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -11041,59 +11059,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:pic>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>106680</xdr:colOff>
+          <xdr:colOff>104775</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>22860</xdr:colOff>
+          <xdr:colOff>19050</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>236220</xdr:rowOff>
+          <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="65706" name="Check Box 6314" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s65706"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AA000100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11110,57 +11128,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>16</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>17</xdr:col>
-          <xdr:colOff>144780</xdr:colOff>
+          <xdr:colOff>142875</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>236220</xdr:rowOff>
+          <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="65707" name="Check Box 6315" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s65707"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AB000100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11243,57 +11261,57 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>37</xdr:row>
-          <xdr:rowOff>137160</xdr:rowOff>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>121920</xdr:colOff>
+          <xdr:colOff>123825</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74157" name="Check Box 8621" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74157"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AD210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11310,57 +11328,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>182880</xdr:rowOff>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>121920</xdr:colOff>
+          <xdr:colOff>123825</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74167" name="Check Box 8631" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74167"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B7210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11377,51 +11395,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>160020</xdr:rowOff>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>40</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74168" name="Check Box 8632" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74168"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B8210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -11444,57 +11462,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>121920</xdr:colOff>
+          <xdr:colOff>123825</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74169" name="Check Box 8633" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74169"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B9210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11511,57 +11529,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>182880</xdr:rowOff>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74170" name="Check Box 8634" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74170"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000BA210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11578,57 +11596,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>21</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>144780</xdr:rowOff>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>129540</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>182880</xdr:rowOff>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74195" name="Check Box 8659" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74195"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D3210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11643,59 +11661,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>26</xdr:col>
-          <xdr:colOff>121920</xdr:colOff>
+          <xdr:colOff>123825</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>144780</xdr:rowOff>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>27</xdr:col>
-          <xdr:colOff>129540</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>182880</xdr:rowOff>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74196" name="Check Box 8660" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74196"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D4210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11712,55 +11730,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>21</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>42</xdr:row>
-          <xdr:rowOff>236220</xdr:rowOff>
+          <xdr:rowOff>238125</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>129540</xdr:colOff>
+          <xdr:colOff>133350</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74197" name="Check Box 8661" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74197"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000D5210100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -11800,51 +11818,51 @@
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>193046</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>20326</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>20802</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>127233</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="87" name="図 86">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定3" spid="_x0000_s87354"/>
+                  <a14:cameraTool cellRange="判定3" spid="_x0000_s87417"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1544326" y="5506726"/>
               <a:ext cx="528796" cy="259307"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -11865,101 +11883,101 @@
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>7621</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>12384</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>18336</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="88" name="図 87">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定1" spid="_x0000_s87355"/>
+                  <a14:cameraTool cellRange="判定1" spid="_x0000_s87418"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1348741" y="4152900"/>
               <a:ext cx="408623" cy="490776"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:pic>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>175260</xdr:colOff>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>91440</xdr:rowOff>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>17</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>274320</xdr:rowOff>
+          <xdr:rowOff>276225</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74367" name="Option Button 8831" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74367"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F220100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -11974,59 +11992,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>175260</xdr:colOff>
+          <xdr:colOff>171450</xdr:colOff>
           <xdr:row>1</xdr:row>
-          <xdr:rowOff>99060</xdr:rowOff>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>17</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>1</xdr:row>
-          <xdr:rowOff>281940</xdr:rowOff>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74368" name="Option Button 8832" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74368"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080220100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -12064,51 +12082,51 @@
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>53344</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>22859</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>332427</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>149309</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="85" name="図 85">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定2" spid="_x0000_s87356"/>
+                  <a14:cameraTool cellRange="判定2" spid="_x0000_s87419"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="358144" y="5501639"/>
               <a:ext cx="507683" cy="278850"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -12121,55 +12139,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:pic>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>21</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>129540</xdr:rowOff>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74402" name="Check Box 8866" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74402"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A2220100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12188,55 +12206,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>21</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>129540</xdr:rowOff>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
-          <xdr:colOff>91440</xdr:colOff>
+          <xdr:colOff>95250</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="74403" name="Check Box 8867" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s74403"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A3220100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -12274,52 +12292,52 @@
     <xdr:from>
       <xdr:col>34</xdr:col>
       <xdr:colOff>83820</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>55880</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>556260</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>274320</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="3" name="グループ化 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="8892540" y="7299960"/>
-          <a:ext cx="2585720" cy="2555240"/>
+          <a:off x="9900920" y="7332980"/>
+          <a:ext cx="2809240" cy="2567940"/>
           <a:chOff x="8862060" y="6273800"/>
           <a:chExt cx="2585720" cy="2260600"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="89" name="正方形/長方形 88">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="8862060" y="6273800"/>
             <a:ext cx="2585720" cy="2260600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
         <xdr:style>
@@ -12347,52 +12365,52 @@
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400"/>
               <a:t>和暦と西暦の対応</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400"/>
               <a:t>】</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="正方形/長方形 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
-            <a:off x="9085580" y="6609080"/>
-            <a:ext cx="2232660" cy="1732280"/>
+            <a:off x="9085580" y="6609079"/>
+            <a:ext cx="2232660" cy="1862712"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent3">
               <a:tint val="50000"/>
               <a:satMod val="300000"/>
             </a:schemeClr>
           </a:solidFill>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="2">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </xdr:style>
@@ -12477,92 +12495,170 @@
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               <a:t>２０１８年</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               <a:t>平成３１年（令和元年）・・２０１９年</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               <a:t>令和　２年・・・・・・・・・・・・２０２０年</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
-              <a:t>令和　３年・・・・・・・・・・・・２０２１年令和　４年・・・・・・・・・・・・２０２２年</a:t>
+              <a:t>令和　３年・・・・・・・・・・・・２０２１年</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+              <a:t>令和　４年・・・・・・・・・・・・２０２２年</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               <a:t>令和　５年・・・・・・・・・・・・２０２３年</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>令和　６年・・・・・・・・・・・・２０２４年令和　７年・・・・・・・・・・・・２０２５年</a:t>
+              <a:t>令和　６年・・・・・・・・・・・・２０２４年</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>令和　７年・・・・・・・・・・・・２０２５年</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -12570,50 +12666,157 @@
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>令和　８年・・・・・・・・・・・・２０２６年</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>令和　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>９</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>年・・・・・・・・・・・・２０２</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>７</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100" b="0" i="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>年</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>34</xdr:col>
       <xdr:colOff>53340</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>287020</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>43</xdr:col>
       <xdr:colOff>120120</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
@@ -12852,74 +13055,74 @@
         </a:p>
         <a:p>
           <a:pPr algn="l">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
           </a:pPr>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>　入力例：令和７年４月１日　と入力したい場合</a:t>
+            <a:t>　入力例：令和８年４月１日　と入力したい場合</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　　　　　　　</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400" u="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>「Ｒ７／４／１」　や　「令和７年４年１日」</a:t>
+            <a:t>「Ｒ８／４／１」　や　「令和８年４年１日」</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　　　　　　　等と入力してください。</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
           </a:pPr>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400">
             <a:solidFill>
@@ -13261,52 +13464,52 @@
       <xdr:colOff>129540</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="72668" name="グループ化 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000DC1B0100}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4577715" y="3154680"/>
-          <a:ext cx="3573780" cy="262890"/>
+          <a:off x="5106353" y="3168968"/>
+          <a:ext cx="3957161" cy="267652"/>
           <a:chOff x="5170431" y="2896009"/>
           <a:chExt cx="3869207" cy="261175"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:cxnSp macro="">
         <xdr:nvCxnSpPr>
           <xdr:cNvPr id="33" name="直線コネクタ 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000021000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvCxnSpPr/>
         </xdr:nvCxnSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="5170431" y="2896009"/>
             <a:ext cx="0" cy="253493"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
@@ -13787,52 +13990,52 @@
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>167640</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="72669" name="グループ化 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000DD1B0100}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1927860" y="12037695"/>
-          <a:ext cx="2364105" cy="144780"/>
+          <a:off x="2115979" y="12009120"/>
+          <a:ext cx="2659380" cy="147161"/>
           <a:chOff x="1902491" y="11819109"/>
           <a:chExt cx="1993541" cy="121946"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:cxnSp macro="">
         <xdr:nvCxnSpPr>
           <xdr:cNvPr id="98" name="直線コネクタ 97">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000062000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvCxnSpPr/>
         </xdr:nvCxnSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1902491" y="11819109"/>
             <a:ext cx="0" cy="115528"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
@@ -14363,51 +14566,51 @@
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>7620</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="72672" name="図 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000E01B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定1" spid="_x0000_s77726"/>
+                  <a14:cameraTool cellRange="判定1" spid="_x0000_s77789"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1341120" y="4137660"/>
               <a:ext cx="411480" cy="495300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -14441,51 +14644,51 @@
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>68580</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>274534</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="72673" name="図 75">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000E11B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断9" spid="_x0000_s77727"/>
+                  <a14:cameraTool cellRange="判断9" spid="_x0000_s77790"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3108960" y="9860280"/>
               <a:ext cx="1501140" cy="244054"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -14519,51 +14722,51 @@
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>68583</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>22862</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>166881</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>275686</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="72674" name="図 76">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000E21B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断7" spid="_x0000_s77728"/>
+                  <a14:cameraTool cellRange="判断7" spid="_x0000_s77791"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3108963" y="9288782"/>
               <a:ext cx="1515618" cy="252824"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -14597,51 +14800,51 @@
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>15241</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>15716</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>122148</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="72675" name="図 86">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000E31B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定3" spid="_x0000_s77729"/>
+                  <a14:cameraTool cellRange="判定3" spid="_x0000_s77792"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1531620" y="5501641"/>
               <a:ext cx="526256" cy="259307"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -14675,51 +14878,51 @@
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>22859</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
           <xdr:colOff>228599</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>240</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="72676" name="図 74">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000E41B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断4" spid="_x0000_s77730"/>
+                  <a14:cameraTool cellRange="判断4" spid="_x0000_s77793"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4983479" y="5821680"/>
               <a:ext cx="205740" cy="274560"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -14753,51 +14956,51 @@
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>22861</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>30482</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
           <xdr:colOff>1</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>242</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="72677" name="図 77">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000E51B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断5" spid="_x0000_s77731"/>
+                  <a14:cameraTool cellRange="判断5" spid="_x0000_s77794"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4983481" y="6126482"/>
               <a:ext cx="205740" cy="274560"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -14831,51 +15034,51 @@
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>198120</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
           <xdr:colOff>350520</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="72678" name="図 80">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000E61B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断6" spid="_x0000_s77732"/>
+                  <a14:cameraTool cellRange="判断6" spid="_x0000_s77795"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5829300" y="6431280"/>
               <a:ext cx="998220" cy="297180"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -14909,51 +15112,51 @@
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>99065</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>38103</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>264800</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>281203</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="72679" name="図 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000E71B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断8" spid="_x0000_s77733"/>
+                  <a14:cameraTool cellRange="判断8" spid="_x0000_s77796"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2286005" y="9585963"/>
               <a:ext cx="714375" cy="243100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -14964,59 +15167,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:pic>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71869" name="Check Box 8381" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71869"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000BD180100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15031,59 +15234,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>205740</xdr:rowOff>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71870" name="Check Box 8382" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71870"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000BE180100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15098,57 +15301,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71871" name="Check Box 8383" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71871"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000BF180100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -15190,120 +15393,120 @@
           <xdr:colOff>45720</xdr:colOff>
           <xdr:row>60</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>62</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="72680" name="グループ化 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000E81B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="1598295" y="12639675"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388630"/>
+              <a:off x="1772126" y="12611100"/>
+              <a:ext cx="244793" cy="393859"/>
+              <a:chOff x="1554480" y="12603457"/>
+              <a:chExt cx="792480" cy="388638"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71933" name="Check Box 8445" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71933"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000FD180100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603493"/>
+                <a:off x="1554480" y="12603457"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71934" name="Check Box 8446" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71934"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000FE180100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755903"/>
+                <a:off x="1554480" y="12755875"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
@@ -15326,120 +15529,120 @@
           <xdr:colOff>45720</xdr:colOff>
           <xdr:row>61</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>53340</xdr:colOff>
           <xdr:row>63</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="72681" name="グループ化 55">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000E91B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="1598295" y="13001625"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388630"/>
+              <a:off x="1772126" y="12975431"/>
+              <a:ext cx="888683" cy="386715"/>
+              <a:chOff x="1554480" y="12603459"/>
+              <a:chExt cx="792480" cy="388666"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71935" name="Check Box 8447" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71935"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000FF180100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603493"/>
+                <a:off x="1554480" y="12603459"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71936" name="Check Box 8448" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71936"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000000190100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755903"/>
+                <a:off x="1554480" y="12755905"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
@@ -15462,170 +15665,170 @@
           <xdr:colOff>22860</xdr:colOff>
           <xdr:row>60</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
           <xdr:colOff>449580</xdr:colOff>
           <xdr:row>62</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="72682" name="グループ化 58">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000EA1B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="6509385" y="12639675"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388630"/>
+              <a:off x="7249954" y="12611100"/>
+              <a:ext cx="831532" cy="393859"/>
+              <a:chOff x="1554480" y="12603457"/>
+              <a:chExt cx="792480" cy="388638"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71937" name="Check Box 8449" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71937"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000001190100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603493"/>
+                <a:off x="1554480" y="12603457"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71938" name="Check Box 8450" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71938"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002190100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755903"/>
+                <a:off x="1554480" y="12755875"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>198120</xdr:colOff>
+          <xdr:colOff>200025</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>45720</xdr:rowOff>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71942" name="Check Box 8454" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71942"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006190100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15640,59 +15843,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>106680</xdr:colOff>
+          <xdr:colOff>104775</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>297180</xdr:colOff>
+          <xdr:colOff>295275</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>45720</xdr:rowOff>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71943" name="Check Box 8455" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71943"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007190100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15732,52 +15935,52 @@
           <xdr:colOff>30480</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>129540</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>220980</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="72683" name="グループ化 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000EB1B0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="335280" y="10273665"/>
-              <a:ext cx="190500" cy="586740"/>
+              <a:off x="375761" y="10261759"/>
+              <a:ext cx="190500" cy="567690"/>
               <a:chOff x="342900" y="10279380"/>
               <a:chExt cx="190500" cy="571500"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71944" name="Check Box 8456" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71944"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008190100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="342900" y="10279380"/>
                 <a:ext cx="190500" cy="228600"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
@@ -15892,57 +16095,57 @@
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>29</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>167640</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="72002" name="Check Box 8514" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s72002"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000042190100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -15959,57 +16162,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>30</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>167640</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="72003" name="Check Box 8515" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s72003"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000043190100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16024,59 +16227,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>31</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>167640</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>31</xdr:col>
-          <xdr:colOff>335280</xdr:colOff>
+          <xdr:colOff>333375</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="72004" name="Check Box 8516" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s72004"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000044190100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16114,51 +16317,51 @@
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>30482</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>7622</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>348617</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>3122</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="77" name="図 85">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00004D000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定2" spid="_x0000_s77734"/>
+                  <a14:cameraTool cellRange="判定2" spid="_x0000_s77797"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="335282" y="5494022"/>
               <a:ext cx="546735" cy="300300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -16192,52 +16395,52 @@
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>167640</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="60" name="グループ化 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1927860" y="12037695"/>
-          <a:ext cx="2364105" cy="144780"/>
+          <a:off x="2115979" y="12009120"/>
+          <a:ext cx="2659380" cy="147161"/>
           <a:chOff x="1902491" y="11819109"/>
           <a:chExt cx="1993541" cy="121946"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:cxnSp macro="">
         <xdr:nvCxnSpPr>
           <xdr:cNvPr id="61" name="直線コネクタ 60">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003D000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvCxnSpPr/>
         </xdr:nvCxnSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1902491" y="11819109"/>
             <a:ext cx="0" cy="115528"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
@@ -16695,59 +16898,59 @@
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </xdr:style>
       </xdr:cxnSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>198120</xdr:colOff>
+          <xdr:colOff>200025</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>45720</xdr:rowOff>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="77472" name="Check Box 9888" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s77472"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000A02E0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -16762,59 +16965,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>106680</xdr:colOff>
+          <xdr:colOff>104775</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>297180</xdr:colOff>
+          <xdr:colOff>295275</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>45720</xdr:rowOff>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="77473" name="Check Box 9889" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s77473"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000A12E0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17133,52 +17336,52 @@
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>167640</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="73329" name="グループ化 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000711E0100}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1927860" y="12030075"/>
-          <a:ext cx="2335530" cy="144780"/>
+          <a:off x="2115979" y="12013406"/>
+          <a:ext cx="2611755" cy="144780"/>
           <a:chOff x="1902491" y="11819109"/>
           <a:chExt cx="1993541" cy="121946"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:cxnSp macro="">
         <xdr:nvCxnSpPr>
           <xdr:cNvPr id="76" name="直線コネクタ 75">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00004C000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvCxnSpPr/>
         </xdr:nvCxnSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1902491" y="11819109"/>
             <a:ext cx="0" cy="115528"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
@@ -17636,59 +17839,59 @@
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </xdr:style>
       </xdr:cxnSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="72746" name="Check Box 7210" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s72746"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002A1C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17703,59 +17906,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>205740</xdr:rowOff>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="72747" name="Check Box 7211" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s72747"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002B1C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -17770,57 +17973,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="72748" name="Check Box 7212" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s72748"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002C1C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -17860,51 +18063,51 @@
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>7620</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="73330" name="図 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000721E0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定1" spid="_x0000_s83189"/>
+                  <a14:cameraTool cellRange="判定1" spid="_x0000_s83231"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1341120" y="4145280"/>
               <a:ext cx="411480" cy="495300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -17938,51 +18141,51 @@
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>190504</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>4</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>15720</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>106911</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="73331" name="図 86">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000731E0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定3" spid="_x0000_s83190"/>
+                  <a14:cameraTool cellRange="判定3" spid="_x0000_s83232"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1531624" y="5494024"/>
               <a:ext cx="526256" cy="259307"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -18018,120 +18221,120 @@
           <xdr:colOff>22860</xdr:colOff>
           <xdr:row>61</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>53340</xdr:colOff>
           <xdr:row>63</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="73332" name="グループ化 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000741E0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="1575435" y="12639675"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388713"/>
+              <a:off x="1749266" y="12623006"/>
+              <a:ext cx="244793" cy="393859"/>
+              <a:chOff x="1554480" y="12603423"/>
+              <a:chExt cx="792480" cy="388727"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="72789" name="Check Box 7253" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s72789"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000551C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603398"/>
+                <a:off x="1554480" y="12603423"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="72790" name="Check Box 7254" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s72790"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000561C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755891"/>
+                <a:off x="1554480" y="12755930"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
@@ -18154,120 +18357,120 @@
           <xdr:colOff>22860</xdr:colOff>
           <xdr:row>62</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>30480</xdr:colOff>
           <xdr:row>65</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="73333" name="グループ化 55">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000751E0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="1575435" y="13001625"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388681"/>
+              <a:off x="1749266" y="12987338"/>
+              <a:ext cx="888683" cy="398621"/>
+              <a:chOff x="1554480" y="12603389"/>
+              <a:chExt cx="792480" cy="388717"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="72791" name="Check Box 7255" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s72791"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000571C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603427"/>
+                <a:off x="1554480" y="12603389"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="72792" name="Check Box 7256" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s72792"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000581C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755888"/>
+                <a:off x="1554480" y="12755886"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
@@ -18290,170 +18493,170 @@
           <xdr:colOff>30480</xdr:colOff>
           <xdr:row>61</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
           <xdr:colOff>457200</xdr:colOff>
           <xdr:row>63</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="73334" name="グループ化 58">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000761E0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="6488430" y="12639675"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388713"/>
+              <a:off x="7221855" y="12623006"/>
+              <a:ext cx="831533" cy="393859"/>
+              <a:chOff x="1554480" y="12603423"/>
+              <a:chExt cx="792480" cy="388727"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="72793" name="Check Box 7257" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s72793"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000591C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603398"/>
+                <a:off x="1554480" y="12603423"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="72794" name="Check Box 7258" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s72794"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00005A1C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755891"/>
+                <a:off x="1554480" y="12755930"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>15240</xdr:colOff>
+          <xdr:colOff>19050</xdr:colOff>
           <xdr:row>52</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>205740</xdr:colOff>
+          <xdr:colOff>209550</xdr:colOff>
           <xdr:row>54</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="72798" name="Check Box 7262" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s72798"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00005E1C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18468,59 +18671,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>144780</xdr:colOff>
+          <xdr:colOff>142875</xdr:colOff>
           <xdr:row>52</xdr:row>
-          <xdr:rowOff>30480</xdr:rowOff>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>30480</xdr:colOff>
+          <xdr:colOff>28575</xdr:colOff>
           <xdr:row>54</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="72799" name="Check Box 7263" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s72799"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00005F1C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18560,74 +18763,74 @@
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>137160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>49</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="73335" name="グループ化 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000771E0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="342900" y="10281285"/>
-[...2 lines deleted...]
-              <a:chExt cx="190500" cy="571484"/>
+              <a:off x="383381" y="10281285"/>
+              <a:ext cx="223838" cy="567690"/>
+              <a:chOff x="342900" y="10279394"/>
+              <a:chExt cx="190500" cy="571508"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="72800" name="Check Box 7264" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s72800"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000601C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="342900" y="10279390"/>
-                <a:ext cx="190500" cy="228600"/>
+                <a:off x="342900" y="10279394"/>
+                <a:ext cx="190500" cy="228601"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
@@ -18676,101 +18879,101 @@
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="72802" name="Check Box 7266" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s72802"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000621C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="342900" y="10622273"/>
-                <a:ext cx="190500" cy="228601"/>
+                <a:off x="342900" y="10622300"/>
+                <a:ext cx="190500" cy="228602"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>182880</xdr:rowOff>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="72840" name="Check Box 7304" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s72840"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000881C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18787,57 +18990,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>30</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="72841" name="Check Box 7305" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s72841"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000891C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18852,59 +19055,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>31</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>31</xdr:col>
-          <xdr:colOff>335280</xdr:colOff>
+          <xdr:colOff>333375</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="72842" name="Check Box 7306" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s72842"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00008A1C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -18942,51 +19145,51 @@
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>60963</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>22862</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>159261</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>275686</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="73336" name="図 76">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000781E0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断7" spid="_x0000_s83191"/>
+                  <a14:cameraTool cellRange="判断7" spid="_x0000_s83233"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3070863" y="9296402"/>
               <a:ext cx="1515618" cy="252824"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -19020,51 +19223,51 @@
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>22860</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>22861</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>145021</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="73337" name="図 74">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000791E0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断4" spid="_x0000_s83192"/>
+                  <a14:cameraTool cellRange="判断4" spid="_x0000_s83234"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4953000" y="5821681"/>
               <a:ext cx="205740" cy="274560"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -19098,51 +19301,51 @@
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>22862</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>30483</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
           <xdr:colOff>2</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>243</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="73338" name="図 77">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00007A1E0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断5" spid="_x0000_s83193"/>
+                  <a14:cameraTool cellRange="判断5" spid="_x0000_s83235"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4953002" y="6134103"/>
               <a:ext cx="205740" cy="274560"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -19176,51 +19379,51 @@
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>30482</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>15242</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>348617</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>10742</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="73" name="図 85">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000049000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定2" spid="_x0000_s83194"/>
+                  <a14:cameraTool cellRange="判定2" spid="_x0000_s83236"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="335282" y="5509262"/>
               <a:ext cx="546735" cy="300300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -19381,51 +19584,51 @@
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>76201</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>30481</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>160021</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>274535</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="75902" name="図 75">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00007E280100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断9" spid="_x0000_s76749"/>
+                  <a14:cameraTool cellRange="判断9" spid="_x0000_s93189"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3086101" y="9860281"/>
               <a:ext cx="1501140" cy="244054"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -19459,51 +19662,51 @@
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>53341</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>22861</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>190501</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>227</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="75903" name="図 76">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00007F280100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断7" spid="_x0000_s76750"/>
+                  <a14:cameraTool cellRange="判断7" spid="_x0000_s93190"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3063241" y="9288781"/>
               <a:ext cx="1554480" cy="259306"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -19537,51 +19740,51 @@
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>83818</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>45719</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
           <xdr:colOff>120013</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>6879</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="75904" name="図 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000080280100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断8" spid="_x0000_s76751"/>
+                  <a14:cameraTool cellRange="判断8" spid="_x0000_s93191"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2415538" y="9593579"/>
               <a:ext cx="714375" cy="243100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -19849,52 +20052,52 @@
       <xdr:colOff>129540</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="75910" name="グループ化 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000086280100}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4549140" y="3154680"/>
-          <a:ext cx="3564255" cy="262890"/>
+          <a:off x="5058728" y="3168968"/>
+          <a:ext cx="3957161" cy="267652"/>
           <a:chOff x="5170431" y="2896009"/>
           <a:chExt cx="3869207" cy="261175"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:cxnSp macro="">
         <xdr:nvCxnSpPr>
           <xdr:cNvPr id="48" name="直線コネクタ 47">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000030000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvCxnSpPr/>
         </xdr:nvCxnSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="5170431" y="2896009"/>
             <a:ext cx="0" cy="253493"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
@@ -20375,52 +20578,52 @@
       <xdr:colOff>129540</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="75911" name="グループ化 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000087280100}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4549140" y="3154680"/>
-          <a:ext cx="3564255" cy="262890"/>
+          <a:off x="5058728" y="3168968"/>
+          <a:ext cx="3957161" cy="267652"/>
           <a:chOff x="5170431" y="2896009"/>
           <a:chExt cx="3869207" cy="261175"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:cxnSp macro="">
         <xdr:nvCxnSpPr>
           <xdr:cNvPr id="62" name="直線コネクタ 61">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003E000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvCxnSpPr/>
         </xdr:nvCxnSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="5170431" y="2896009"/>
             <a:ext cx="0" cy="253493"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
@@ -20878,59 +21081,59 @@
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </xdr:style>
       </xdr:cxnSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71205" name="Check Box 6693" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71205"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000025160100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -20945,59 +21148,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>205740</xdr:rowOff>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71206" name="Check Box 6694" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71206"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000026160100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21012,57 +21215,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71207" name="Check Box 6695" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71207"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000027160100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -21104,120 +21307,120 @@
           <xdr:colOff>30480</xdr:colOff>
           <xdr:row>58</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>60960</xdr:colOff>
           <xdr:row>60</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="75912" name="グループ化 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000088280100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="1583055" y="12639675"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388630"/>
+              <a:off x="1756886" y="12599194"/>
+              <a:ext cx="244793" cy="393859"/>
+              <a:chOff x="1554480" y="12603458"/>
+              <a:chExt cx="792480" cy="388638"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71246" name="Check Box 6734" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71246"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004E160100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603494"/>
+                <a:off x="1554480" y="12603458"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71247" name="Check Box 6735" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71247"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004F160100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755904"/>
+                <a:off x="1554480" y="12755876"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
@@ -21240,120 +21443,120 @@
           <xdr:colOff>30480</xdr:colOff>
           <xdr:row>59</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>61</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="75913" name="グループ化 55">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000089280100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="1583055" y="13001625"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388630"/>
+              <a:off x="1756886" y="12963525"/>
+              <a:ext cx="876777" cy="386715"/>
+              <a:chOff x="1554480" y="12603460"/>
+              <a:chExt cx="792480" cy="388666"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71248" name="Check Box 6736" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71248"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000050160100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603494"/>
+                <a:off x="1554480" y="12603460"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71249" name="Check Box 6737" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71249"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000051160100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755904"/>
+                <a:off x="1554480" y="12755906"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
@@ -21376,162 +21579,162 @@
           <xdr:colOff>30480</xdr:colOff>
           <xdr:row>58</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
           <xdr:colOff>457200</xdr:colOff>
           <xdr:row>60</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="75914" name="グループ化 58">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00008A280100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="6478905" y="12639675"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388630"/>
+              <a:off x="7209949" y="12599194"/>
+              <a:ext cx="831532" cy="393859"/>
+              <a:chOff x="1554480" y="12603458"/>
+              <a:chExt cx="792480" cy="388638"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71250" name="Check Box 6738" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71250"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000052160100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603494"/>
+                <a:off x="1554480" y="12603458"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="71251" name="Check Box 6739" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s71251"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000053160100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755904"/>
+                <a:off x="1554480" y="12755876"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>45720</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>46</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71295" name="Check Box 6783" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71295"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00007F160100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -21554,59 +21757,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>45720</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>160020</xdr:rowOff>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71296" name="Check Box 6784" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71296"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000080160100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21621,59 +21824,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>45720</xdr:colOff>
+          <xdr:colOff>47625</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>144780</xdr:rowOff>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>160020</xdr:rowOff>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71297" name="Check Box 6785" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71297"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000081160100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21690,57 +21893,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>29</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>259080</xdr:colOff>
+          <xdr:colOff>257175</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>198120</xdr:rowOff>
+          <xdr:rowOff>200025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71298" name="Check Box 6786" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71298"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000082160100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21755,59 +21958,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>434340</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>198120</xdr:rowOff>
+          <xdr:rowOff>200025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71299" name="Check Box 6787" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71299"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000083160100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21822,59 +22025,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>31</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>15240</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>31</xdr:col>
           <xdr:colOff>342900</xdr:colOff>
           <xdr:row>39</xdr:row>
-          <xdr:rowOff>198120</xdr:rowOff>
+          <xdr:rowOff>200025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="71300" name="Check Box 6788" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s71300"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000084160100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -21912,51 +22115,51 @@
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>7620</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="75916" name="図 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00008C280100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定1" spid="_x0000_s76752"/>
+                  <a14:cameraTool cellRange="判定1" spid="_x0000_s93192"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1341120" y="4130040"/>
               <a:ext cx="411480" cy="495300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -21990,51 +22193,51 @@
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>7626</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>68585</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>15246</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>7839</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="75917" name="図 86">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00008D280100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定3" spid="_x0000_s76753"/>
+                  <a14:cameraTool cellRange="判定3" spid="_x0000_s93193"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1554486" y="5554985"/>
               <a:ext cx="495300" cy="244054"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -22068,51 +22271,51 @@
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>22861</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>38101</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
           <xdr:colOff>1</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>7861</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="75918" name="図 74">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00008E280100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断4" spid="_x0000_s76754"/>
+                  <a14:cameraTool cellRange="判断4" spid="_x0000_s93194"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4953001" y="5829301"/>
               <a:ext cx="205740" cy="274560"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -22146,51 +22349,51 @@
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>22861</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>30483</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
           <xdr:colOff>1</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>243</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="75919" name="図 77">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00008F280100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断5" spid="_x0000_s76755"/>
+                  <a14:cameraTool cellRange="判断5" spid="_x0000_s93195"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4953001" y="6126483"/>
               <a:ext cx="205740" cy="274560"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -22224,51 +22427,51 @@
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>30483</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>7622</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>348618</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>3122</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="63" name="図 85">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003F000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定2" spid="_x0000_s76756"/>
+                  <a14:cameraTool cellRange="判定2" spid="_x0000_s93196"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="335283" y="5494022"/>
               <a:ext cx="546735" cy="300300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -22427,52 +22630,52 @@
       <xdr:colOff>129540</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="グループ化 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4577715" y="3154680"/>
-          <a:ext cx="3573780" cy="262890"/>
+          <a:off x="5106353" y="3168968"/>
+          <a:ext cx="3957161" cy="267652"/>
           <a:chOff x="5170431" y="2896009"/>
           <a:chExt cx="3869207" cy="261175"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:cxnSp macro="">
         <xdr:nvCxnSpPr>
           <xdr:cNvPr id="6" name="直線コネクタ 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000006000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvCxnSpPr/>
         </xdr:nvCxnSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="5170431" y="2896009"/>
             <a:ext cx="0" cy="253493"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
@@ -22953,52 +23156,52 @@
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>167640</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="18" name="グループ化 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1927860" y="12037695"/>
-          <a:ext cx="2364105" cy="144780"/>
+          <a:off x="2115979" y="12009120"/>
+          <a:ext cx="2659380" cy="147161"/>
           <a:chOff x="1902491" y="11819109"/>
           <a:chExt cx="1993541" cy="121946"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:cxnSp macro="">
         <xdr:nvCxnSpPr>
           <xdr:cNvPr id="19" name="直線コネクタ 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000013000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvCxnSpPr/>
         </xdr:nvCxnSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1902491" y="11819109"/>
             <a:ext cx="0" cy="115528"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
@@ -23529,51 +23732,51 @@
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>7620</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="32" name="図 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000020000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定1" spid="_x0000_s81328"/>
+                  <a14:cameraTool cellRange="判定1" spid="_x0000_s81391"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1341120" y="4137660"/>
               <a:ext cx="411480" cy="495300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -23607,51 +23810,51 @@
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>68580</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>137160</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>259080</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="33" name="図 75">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000021000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断9" spid="_x0000_s81329"/>
+                  <a14:cameraTool cellRange="判断9" spid="_x0000_s81392"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3108960" y="9860280"/>
               <a:ext cx="1485900" cy="228600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -23685,51 +23888,51 @@
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>68583</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>22862</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>190503</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>266702</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="34" name="図 76">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000022000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断7" spid="_x0000_s81330"/>
+                  <a14:cameraTool cellRange="判断7" spid="_x0000_s81393"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3108963" y="9288782"/>
               <a:ext cx="1539240" cy="243840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -23763,51 +23966,51 @@
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>76201</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>281940</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>91441</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="35" name="図 86">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000023000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定3" spid="_x0000_s81331"/>
+                  <a14:cameraTool cellRange="判定3" spid="_x0000_s81394"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1546860" y="5562601"/>
               <a:ext cx="480060" cy="167640"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -23841,51 +24044,51 @@
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>22859</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>22</xdr:col>
           <xdr:colOff>228599</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>240</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="36" name="図 74">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000024000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断4" spid="_x0000_s81332"/>
+                  <a14:cameraTool cellRange="判断4" spid="_x0000_s81395"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4983479" y="5821680"/>
               <a:ext cx="205740" cy="274560"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -23919,51 +24122,51 @@
         <xdr:from>
           <xdr:col>22</xdr:col>
           <xdr:colOff>22861</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>30482</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>23</xdr:col>
           <xdr:colOff>1</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>242</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="37" name="図 77">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000025000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断5" spid="_x0000_s81333"/>
+                  <a14:cameraTool cellRange="判断5" spid="_x0000_s81396"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4983481" y="6126482"/>
               <a:ext cx="205740" cy="274560"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -23997,51 +24200,51 @@
         <xdr:from>
           <xdr:col>26</xdr:col>
           <xdr:colOff>15240</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>281940</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="38" name="図 80">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000026000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断6" spid="_x0000_s81334"/>
+                  <a14:cameraTool cellRange="判断6" spid="_x0000_s81397"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5852160" y="6438900"/>
               <a:ext cx="990600" cy="243840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -24075,51 +24278,51 @@
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>129545</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>53343</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
           <xdr:colOff>22865</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>15243</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="39" name="図 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000027000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判断8" spid="_x0000_s81335"/>
+                  <a14:cameraTool cellRange="判断8" spid="_x0000_s81398"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2316485" y="9601203"/>
               <a:ext cx="746760" cy="243840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -24130,59 +24333,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:pic>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="80897" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s80897"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000013C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -24197,59 +24400,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>205740</xdr:rowOff>
+          <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="80898" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s80898"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000023C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -24264,57 +24467,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>83820</xdr:colOff>
+          <xdr:colOff>85725</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>175260</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="80899" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s80899"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000033C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -24356,120 +24559,120 @@
           <xdr:colOff>45720</xdr:colOff>
           <xdr:row>60</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>62</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="43" name="グループ化 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002B000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="1598295" y="12639675"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388630"/>
+              <a:off x="1772126" y="12611100"/>
+              <a:ext cx="244793" cy="393859"/>
+              <a:chOff x="1554480" y="12603458"/>
+              <a:chExt cx="792480" cy="388638"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="80900" name="Check Box 4" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s80900"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000043C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603494"/>
+                <a:off x="1554480" y="12603458"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="80901" name="Check Box 5" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s80901"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000053C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755904"/>
+                <a:off x="1554480" y="12755876"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
@@ -24492,120 +24695,120 @@
           <xdr:colOff>45720</xdr:colOff>
           <xdr:row>61</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>53340</xdr:colOff>
           <xdr:row>63</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="46" name="グループ化 55">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002E000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="1598295" y="13001625"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388630"/>
+              <a:off x="1772126" y="12975431"/>
+              <a:ext cx="888683" cy="386715"/>
+              <a:chOff x="1554480" y="12603460"/>
+              <a:chExt cx="792480" cy="388666"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="80902" name="Check Box 6" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s80902"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000063C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603494"/>
+                <a:off x="1554480" y="12603460"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="80903" name="Check Box 7" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s80903"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000073C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755904"/>
+                <a:off x="1554480" y="12755906"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
@@ -24628,170 +24831,170 @@
           <xdr:colOff>22860</xdr:colOff>
           <xdr:row>60</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
           <xdr:colOff>449580</xdr:colOff>
           <xdr:row>62</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="49" name="グループ化 58">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000031000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="6509385" y="12639675"/>
-[...2 lines deleted...]
-              <a:chExt cx="792480" cy="388630"/>
+              <a:off x="7249954" y="12611100"/>
+              <a:ext cx="831532" cy="393859"/>
+              <a:chOff x="1554480" y="12603458"/>
+              <a:chExt cx="792480" cy="388638"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="80904" name="Check Box 8" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s80904"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000083C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12603494"/>
+                <a:off x="1554480" y="12603458"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="80905" name="Check Box 9" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s80905"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000093C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
-                <a:off x="1554480" y="12755904"/>
+                <a:off x="1554480" y="12755876"/>
                 <a:ext cx="792480" cy="236220"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:extLst>
                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                   <a14:hiddenFill>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                     </a:solidFill>
                   </a14:hiddenFill>
                 </a:ext>
                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
+          <xdr:colOff>9525</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>198120</xdr:colOff>
+          <xdr:colOff>200025</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>45720</xdr:rowOff>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="80906" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s80906"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000A3C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -24806,59 +25009,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>106680</xdr:colOff>
+          <xdr:colOff>104775</xdr:colOff>
           <xdr:row>51</xdr:row>
-          <xdr:rowOff>22860</xdr:rowOff>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>297180</xdr:colOff>
+          <xdr:colOff>295275</xdr:colOff>
           <xdr:row>53</xdr:row>
-          <xdr:rowOff>45720</xdr:rowOff>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="80907" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s80907"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000B3C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -24898,52 +25101,52 @@
           <xdr:colOff>30480</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>129540</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>220980</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
             <xdr:cNvPr id="54" name="グループ化 81">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000036000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGrpSpPr>
               <a:grpSpLocks/>
             </xdr:cNvGrpSpPr>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr bwMode="auto">
             <a:xfrm>
-              <a:off x="335280" y="10273665"/>
-              <a:ext cx="190500" cy="586740"/>
+              <a:off x="375761" y="10261759"/>
+              <a:ext cx="190500" cy="567690"/>
               <a:chOff x="342900" y="10279380"/>
               <a:chExt cx="190500" cy="571500"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
               <xdr:cNvPr id="80908" name="Check Box 12" hidden="1">
                 <a:extLst>
                   <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                     <a14:compatExt spid="_x0000_s80908"/>
                   </a:ext>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000C3C0100}"/>
                   </a:ext>
                 </a:extLst>
               </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm>
                 <a:off x="342900" y="10279380"/>
                 <a:ext cx="190500" cy="228600"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
@@ -25058,57 +25261,57 @@
                   <a14:hiddenLine w="9525">
                     <a:solidFill>
                       <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                     </a:solidFill>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a14:hiddenLine>
                 </a:ext>
               </a:extLst>
             </xdr:spPr>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>29</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>167640</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>251460</xdr:colOff>
+          <xdr:colOff>247650</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="80911" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s80911"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000F3C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -25125,57 +25328,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>30</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>167640</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>441960</xdr:colOff>
+          <xdr:colOff>438150</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="80912" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s80912"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000103C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -25190,59 +25393,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>31</xdr:col>
-          <xdr:colOff>160020</xdr:colOff>
+          <xdr:colOff>161925</xdr:colOff>
           <xdr:row>38</xdr:row>
-          <xdr:rowOff>167640</xdr:rowOff>
+          <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>31</xdr:col>
-          <xdr:colOff>335280</xdr:colOff>
+          <xdr:colOff>333375</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>7620</xdr:rowOff>
+          <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="80913" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s80913"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000113C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -25280,51 +25483,51 @@
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>30482</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>7622</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>60962</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>144782</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="61" name="図 85">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00003D000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定2" spid="_x0000_s81336"/>
+                  <a14:cameraTool cellRange="判定2" spid="_x0000_s81399"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="335282" y="5494022"/>
               <a:ext cx="609600" cy="289560"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -26847,17275 +27050,17245 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp83.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp88.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp87.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp86.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp85.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp84.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp93.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp98.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp103.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp92.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp97.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp102.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp101.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp105.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp91.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp96.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp90.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp100.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp95.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp104.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp89.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp94.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp99.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:BE69"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="V7" sqref="V7"/>
+      <selection activeCell="T4" sqref="T4:AG4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="5.109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.5" style="2" customWidth="1"/>
+    <col min="2" max="2" width="3.375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="5.125" style="2" customWidth="1"/>
     <col min="4" max="4" width="1" style="2" customWidth="1"/>
-    <col min="5" max="5" width="2.6640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="2.625" style="2" customWidth="1"/>
     <col min="6" max="8" width="3" style="2" customWidth="1"/>
-    <col min="9" max="9" width="4.33203125" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="21" max="21" width="3.33203125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="4.375" style="2" customWidth="1"/>
+    <col min="10" max="11" width="2.125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="3.75" style="2" customWidth="1"/>
+    <col min="13" max="13" width="1.625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="4.5" style="2" customWidth="1"/>
+    <col min="15" max="15" width="3.75" style="2" customWidth="1"/>
+    <col min="16" max="17" width="3.875" style="2" customWidth="1"/>
+    <col min="18" max="18" width="4.375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="2.625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="2.125" style="2" customWidth="1"/>
+    <col min="21" max="21" width="3.375" style="2" customWidth="1"/>
     <col min="22" max="22" width="4" style="2" customWidth="1"/>
-    <col min="23" max="23" width="3.33203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="25" width="4.109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="3.375" style="2" customWidth="1"/>
+    <col min="24" max="24" width="2.5" style="2" customWidth="1"/>
+    <col min="25" max="25" width="4.125" style="2" customWidth="1"/>
     <col min="26" max="27" width="3" style="2" customWidth="1"/>
-    <col min="28" max="28" width="3.33203125" style="2" customWidth="1"/>
+    <col min="28" max="28" width="3.375" style="2" customWidth="1"/>
     <col min="29" max="29" width="3" style="2" customWidth="1"/>
-    <col min="30" max="30" width="5.33203125" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="35" max="35" width="3.6640625" style="2" customWidth="1"/>
+    <col min="30" max="30" width="5.375" style="2" customWidth="1"/>
+    <col min="31" max="31" width="9.625" style="2" customWidth="1"/>
+    <col min="32" max="32" width="7.5" style="2" customWidth="1"/>
+    <col min="33" max="33" width="6.5" style="2" customWidth="1"/>
+    <col min="34" max="34" width="5.125" style="2" customWidth="1"/>
+    <col min="35" max="35" width="3.625" style="2" customWidth="1"/>
     <col min="36" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="26.25" customHeight="1">
-      <c r="M1" s="250" t="s">
+      <c r="M1" s="359" t="s">
         <v>3</v>
       </c>
-      <c r="N1" s="250"/>
-[...2 lines deleted...]
-      <c r="Q1" s="250"/>
+      <c r="N1" s="359"/>
+      <c r="O1" s="359"/>
+      <c r="P1" s="359"/>
+      <c r="Q1" s="359"/>
       <c r="R1" s="3"/>
       <c r="S1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
-      <c r="V1" s="250" t="s">
+      <c r="V1" s="359" t="s">
         <v>6</v>
       </c>
-      <c r="W1" s="250"/>
-[...2 lines deleted...]
-      <c r="Z1" s="250"/>
+      <c r="W1" s="359"/>
+      <c r="X1" s="359"/>
+      <c r="Y1" s="359"/>
+      <c r="Z1" s="359"/>
     </row>
     <row r="2" spans="2:34" ht="26.25" customHeight="1">
-      <c r="M2" s="250"/>
-[...3 lines deleted...]
-      <c r="Q2" s="250"/>
+      <c r="M2" s="359"/>
+      <c r="N2" s="359"/>
+      <c r="O2" s="359"/>
+      <c r="P2" s="359"/>
+      <c r="Q2" s="359"/>
       <c r="R2" s="3"/>
       <c r="S2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="250"/>
-[...3 lines deleted...]
-      <c r="Z2" s="250"/>
+      <c r="V2" s="359"/>
+      <c r="W2" s="359"/>
+      <c r="X2" s="359"/>
+      <c r="Y2" s="359"/>
+      <c r="Z2" s="359"/>
     </row>
     <row r="3" spans="2:34" ht="30.75" customHeight="1">
       <c r="AB3" s="123"/>
       <c r="AC3" s="123"/>
       <c r="AD3" s="123"/>
       <c r="AE3" s="123"/>
       <c r="AF3" s="123"/>
       <c r="AG3" s="123"/>
     </row>
     <row r="4" spans="2:34" ht="14.25" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
-      <c r="L4" s="276" t="s">
+      <c r="L4" s="294" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="276"/>
-[...20 lines deleted...]
-      <c r="AH4" s="275"/>
+      <c r="M4" s="294"/>
+      <c r="N4" s="294"/>
+      <c r="O4" s="294"/>
+      <c r="P4" s="294"/>
+      <c r="Q4" s="294"/>
+      <c r="R4" s="294"/>
+      <c r="S4" s="294"/>
+      <c r="T4" s="295"/>
+      <c r="U4" s="295"/>
+      <c r="V4" s="295"/>
+      <c r="W4" s="295"/>
+      <c r="X4" s="295"/>
+      <c r="Y4" s="295"/>
+      <c r="Z4" s="295"/>
+      <c r="AA4" s="295"/>
+      <c r="AB4" s="296"/>
+      <c r="AC4" s="296"/>
+      <c r="AD4" s="296"/>
+      <c r="AE4" s="296"/>
+      <c r="AF4" s="296"/>
+      <c r="AG4" s="297"/>
+      <c r="AH4" s="293"/>
     </row>
-    <row r="5" spans="2:34" ht="16.8" customHeight="1">
+    <row r="5" spans="2:34" ht="16.899999999999999" customHeight="1">
       <c r="B5" s="7"/>
-      <c r="L5" s="137" t="s">
+      <c r="L5" s="298" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="128"/>
-[...5 lines deleted...]
-      <c r="S5" s="138"/>
+      <c r="M5" s="299"/>
+      <c r="N5" s="299"/>
+      <c r="O5" s="299"/>
+      <c r="P5" s="299"/>
+      <c r="Q5" s="299"/>
+      <c r="R5" s="299"/>
+      <c r="S5" s="300"/>
       <c r="T5" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U5" s="235"/>
-[...14 lines deleted...]
-      <c r="AH5" s="275"/>
+      <c r="U5" s="337"/>
+      <c r="V5" s="337"/>
+      <c r="W5" s="337"/>
+      <c r="X5" s="337"/>
+      <c r="Y5" s="337"/>
+      <c r="Z5" s="337"/>
+      <c r="AA5" s="337"/>
+      <c r="AB5" s="337"/>
+      <c r="AC5" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD5" s="305"/>
+      <c r="AE5" s="301"/>
+      <c r="AF5" s="301"/>
+      <c r="AG5" s="302"/>
+      <c r="AH5" s="293"/>
     </row>
     <row r="6" spans="2:34" ht="18.600000000000001" customHeight="1">
       <c r="B6" s="7"/>
-      <c r="L6" s="137" t="s">
+      <c r="L6" s="298" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="128"/>
-[...20 lines deleted...]
-      <c r="AH6" s="275"/>
+      <c r="M6" s="299"/>
+      <c r="N6" s="299"/>
+      <c r="O6" s="299"/>
+      <c r="P6" s="299"/>
+      <c r="Q6" s="299"/>
+      <c r="R6" s="299"/>
+      <c r="S6" s="300"/>
+      <c r="T6" s="360"/>
+      <c r="U6" s="361"/>
+      <c r="V6" s="361"/>
+      <c r="W6" s="361"/>
+      <c r="X6" s="361"/>
+      <c r="Y6" s="361"/>
+      <c r="Z6" s="361"/>
+      <c r="AA6" s="361"/>
+      <c r="AB6" s="361"/>
+      <c r="AC6" s="361"/>
+      <c r="AD6" s="361"/>
+      <c r="AE6" s="361"/>
+      <c r="AF6" s="361"/>
+      <c r="AG6" s="362"/>
+      <c r="AH6" s="293"/>
     </row>
     <row r="7" spans="2:34" ht="12" customHeight="1">
       <c r="B7" s="7"/>
-      <c r="C7" s="128"/>
-[...19 lines deleted...]
-      <c r="U7" s="159"/>
+      <c r="C7" s="299"/>
+      <c r="D7" s="299"/>
+      <c r="E7" s="299"/>
+      <c r="F7" s="299"/>
+      <c r="G7" s="299"/>
+      <c r="H7" s="299"/>
+      <c r="I7" s="299"/>
+      <c r="J7" s="299"/>
+      <c r="K7" s="300"/>
+      <c r="L7" s="367"/>
+      <c r="M7" s="317"/>
+      <c r="N7" s="317"/>
+      <c r="O7" s="317"/>
+      <c r="P7" s="317"/>
+      <c r="Q7" s="317"/>
+      <c r="R7" s="317"/>
+      <c r="S7" s="368"/>
+      <c r="T7" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U7" s="358"/>
       <c r="V7" s="119"/>
       <c r="W7" s="50" t="s">
+        <v>113</v>
+      </c>
+      <c r="X7" s="366"/>
+      <c r="Y7" s="366"/>
+      <c r="Z7" s="366"/>
+      <c r="AA7" s="51" t="s">
         <v>114</v>
       </c>
-      <c r="X7" s="254"/>
-[...11 lines deleted...]
-      <c r="AH7" s="275"/>
+      <c r="AB7" s="351"/>
+      <c r="AC7" s="351"/>
+      <c r="AD7" s="351"/>
+      <c r="AE7" s="352"/>
+      <c r="AF7" s="352"/>
+      <c r="AG7" s="353"/>
+      <c r="AH7" s="293"/>
     </row>
-    <row r="8" spans="2:34" ht="16.8" customHeight="1">
+    <row r="8" spans="2:34" ht="16.899999999999999" customHeight="1">
       <c r="B8" s="7"/>
-      <c r="L8" s="142" t="s">
+      <c r="L8" s="373" t="s">
         <v>12</v>
       </c>
-      <c r="M8" s="143"/>
-[...5 lines deleted...]
-      <c r="S8" s="144"/>
+      <c r="M8" s="316"/>
+      <c r="N8" s="316"/>
+      <c r="O8" s="316"/>
+      <c r="P8" s="316"/>
+      <c r="Q8" s="316"/>
+      <c r="R8" s="316"/>
+      <c r="S8" s="374"/>
       <c r="T8" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U8" s="235"/>
-[...12 lines deleted...]
-      <c r="AH8" s="275"/>
+      <c r="U8" s="337"/>
+      <c r="V8" s="337"/>
+      <c r="W8" s="337"/>
+      <c r="X8" s="337"/>
+      <c r="Y8" s="337"/>
+      <c r="Z8" s="337"/>
+      <c r="AA8" s="337"/>
+      <c r="AB8" s="337"/>
+      <c r="AC8" s="375"/>
+      <c r="AD8" s="375"/>
+      <c r="AE8" s="375"/>
+      <c r="AF8" s="375"/>
+      <c r="AG8" s="376"/>
+      <c r="AH8" s="293"/>
     </row>
-    <row r="9" spans="2:34" ht="19.2" customHeight="1">
+    <row r="9" spans="2:34" ht="19.149999999999999" customHeight="1">
       <c r="B9" s="7"/>
-      <c r="L9" s="137"/>
-[...21 lines deleted...]
-      <c r="AH9" s="275"/>
+      <c r="L9" s="298"/>
+      <c r="M9" s="299"/>
+      <c r="N9" s="299"/>
+      <c r="O9" s="299"/>
+      <c r="P9" s="299"/>
+      <c r="Q9" s="299"/>
+      <c r="R9" s="299"/>
+      <c r="S9" s="300"/>
+      <c r="T9" s="360"/>
+      <c r="U9" s="361"/>
+      <c r="V9" s="361"/>
+      <c r="W9" s="361"/>
+      <c r="X9" s="361"/>
+      <c r="Y9" s="361"/>
+      <c r="Z9" s="361"/>
+      <c r="AA9" s="361"/>
+      <c r="AB9" s="361"/>
+      <c r="AC9" s="361"/>
+      <c r="AD9" s="361"/>
+      <c r="AE9" s="361"/>
+      <c r="AF9" s="361"/>
+      <c r="AG9" s="362"/>
+      <c r="AH9" s="293"/>
     </row>
     <row r="10" spans="2:34" ht="12" customHeight="1">
       <c r="B10" s="7"/>
-      <c r="C10" s="128"/>
-[...19 lines deleted...]
-      <c r="U10" s="159"/>
+      <c r="C10" s="299"/>
+      <c r="D10" s="299"/>
+      <c r="E10" s="299"/>
+      <c r="F10" s="299"/>
+      <c r="G10" s="299"/>
+      <c r="H10" s="299"/>
+      <c r="I10" s="299"/>
+      <c r="J10" s="299"/>
+      <c r="K10" s="300"/>
+      <c r="L10" s="367"/>
+      <c r="M10" s="317"/>
+      <c r="N10" s="317"/>
+      <c r="O10" s="317"/>
+      <c r="P10" s="317"/>
+      <c r="Q10" s="317"/>
+      <c r="R10" s="317"/>
+      <c r="S10" s="368"/>
+      <c r="T10" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U10" s="358"/>
       <c r="V10" s="119"/>
       <c r="W10" s="50" t="s">
+        <v>113</v>
+      </c>
+      <c r="X10" s="351"/>
+      <c r="Y10" s="351"/>
+      <c r="Z10" s="351"/>
+      <c r="AA10" s="51" t="s">
         <v>114</v>
       </c>
-      <c r="X10" s="160"/>
-[...11 lines deleted...]
-      <c r="AH10" s="275"/>
+      <c r="AB10" s="351"/>
+      <c r="AC10" s="351"/>
+      <c r="AD10" s="351"/>
+      <c r="AE10" s="352"/>
+      <c r="AF10" s="352"/>
+      <c r="AG10" s="353"/>
+      <c r="AH10" s="293"/>
     </row>
     <row r="11" spans="2:34" ht="15.75" customHeight="1">
       <c r="B11" s="7"/>
       <c r="K11" s="8"/>
-      <c r="L11" s="236" t="s">
+      <c r="L11" s="369" t="s">
         <v>1</v>
       </c>
-      <c r="M11" s="236"/>
-[...20 lines deleted...]
-      <c r="AH11" s="275"/>
+      <c r="M11" s="369"/>
+      <c r="N11" s="369"/>
+      <c r="O11" s="369"/>
+      <c r="P11" s="369"/>
+      <c r="Q11" s="369"/>
+      <c r="R11" s="369"/>
+      <c r="S11" s="369"/>
+      <c r="T11" s="303"/>
+      <c r="U11" s="303"/>
+      <c r="V11" s="303"/>
+      <c r="W11" s="303"/>
+      <c r="X11" s="303"/>
+      <c r="Y11" s="303"/>
+      <c r="Z11" s="303"/>
+      <c r="AA11" s="303"/>
+      <c r="AB11" s="303"/>
+      <c r="AC11" s="303"/>
+      <c r="AD11" s="303"/>
+      <c r="AE11" s="303"/>
+      <c r="AF11" s="303"/>
+      <c r="AG11" s="304"/>
+      <c r="AH11" s="293"/>
     </row>
     <row r="12" spans="2:34" ht="31.5" customHeight="1">
       <c r="B12" s="7"/>
-      <c r="C12" s="128" t="s">
+      <c r="C12" s="299" t="s">
         <v>87</v>
       </c>
-      <c r="D12" s="128"/>
-[...9 lines deleted...]
-      <c r="L12" s="251" t="s">
+      <c r="D12" s="299"/>
+      <c r="E12" s="378" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" s="378"/>
+      <c r="G12" s="378"/>
+      <c r="H12" s="378"/>
+      <c r="I12" s="378"/>
+      <c r="J12" s="378"/>
+      <c r="K12" s="379"/>
+      <c r="L12" s="363" t="s">
         <v>8</v>
       </c>
-      <c r="M12" s="251"/>
-[...20 lines deleted...]
-      <c r="AH12" s="275"/>
+      <c r="M12" s="363"/>
+      <c r="N12" s="363"/>
+      <c r="O12" s="363"/>
+      <c r="P12" s="363"/>
+      <c r="Q12" s="363"/>
+      <c r="R12" s="363"/>
+      <c r="S12" s="363"/>
+      <c r="T12" s="364"/>
+      <c r="U12" s="364"/>
+      <c r="V12" s="364"/>
+      <c r="W12" s="364"/>
+      <c r="X12" s="364"/>
+      <c r="Y12" s="364"/>
+      <c r="Z12" s="364"/>
+      <c r="AA12" s="364"/>
+      <c r="AB12" s="364"/>
+      <c r="AC12" s="364"/>
+      <c r="AD12" s="364"/>
+      <c r="AE12" s="364"/>
+      <c r="AF12" s="364"/>
+      <c r="AG12" s="365"/>
+      <c r="AH12" s="293"/>
     </row>
     <row r="13" spans="2:34" ht="31.5" customHeight="1">
       <c r="B13" s="7"/>
-      <c r="C13" s="126"/>
-[...2 lines deleted...]
-      <c r="F13" s="129" t="s">
+      <c r="C13" s="377"/>
+      <c r="D13" s="377"/>
+      <c r="E13" s="377"/>
+      <c r="F13" s="416" t="s">
         <v>11</v>
       </c>
-      <c r="G13" s="129"/>
-[...3 lines deleted...]
-      <c r="L13" s="237" t="s">
+      <c r="G13" s="416"/>
+      <c r="H13" s="416"/>
+      <c r="I13" s="416"/>
+      <c r="J13" s="416"/>
+      <c r="L13" s="157" t="s">
         <v>74</v>
       </c>
-      <c r="M13" s="238"/>
-[...20 lines deleted...]
-      <c r="AH13" s="275"/>
+      <c r="M13" s="158"/>
+      <c r="N13" s="158"/>
+      <c r="O13" s="158"/>
+      <c r="P13" s="158"/>
+      <c r="Q13" s="158"/>
+      <c r="R13" s="158"/>
+      <c r="S13" s="344"/>
+      <c r="T13" s="370"/>
+      <c r="U13" s="371"/>
+      <c r="V13" s="371"/>
+      <c r="W13" s="371"/>
+      <c r="X13" s="371"/>
+      <c r="Y13" s="371"/>
+      <c r="Z13" s="371"/>
+      <c r="AA13" s="371"/>
+      <c r="AB13" s="371"/>
+      <c r="AC13" s="371"/>
+      <c r="AD13" s="371"/>
+      <c r="AE13" s="371"/>
+      <c r="AF13" s="371"/>
+      <c r="AG13" s="372"/>
+      <c r="AH13" s="293"/>
     </row>
     <row r="14" spans="2:34" ht="15.75" customHeight="1">
       <c r="B14" s="7"/>
-      <c r="C14" s="126"/>
-[...2 lines deleted...]
-      <c r="F14" s="127" t="s">
+      <c r="C14" s="377"/>
+      <c r="D14" s="377"/>
+      <c r="E14" s="377"/>
+      <c r="F14" s="435" t="s">
         <v>62</v>
       </c>
-      <c r="G14" s="127"/>
-[...2 lines deleted...]
-      <c r="J14" s="128" t="s">
+      <c r="G14" s="435"/>
+      <c r="H14" s="435"/>
+      <c r="I14" s="435"/>
+      <c r="J14" s="299" t="s">
         <v>60</v>
       </c>
-      <c r="L14" s="155" t="s">
+      <c r="L14" s="417" t="s">
         <v>1</v>
       </c>
-      <c r="M14" s="155"/>
-[...20 lines deleted...]
-      <c r="AH14" s="275"/>
+      <c r="M14" s="417"/>
+      <c r="N14" s="417"/>
+      <c r="O14" s="417"/>
+      <c r="P14" s="417"/>
+      <c r="Q14" s="417"/>
+      <c r="R14" s="417"/>
+      <c r="S14" s="417"/>
+      <c r="T14" s="303"/>
+      <c r="U14" s="303"/>
+      <c r="V14" s="303"/>
+      <c r="W14" s="303"/>
+      <c r="X14" s="303"/>
+      <c r="Y14" s="303"/>
+      <c r="Z14" s="303"/>
+      <c r="AA14" s="303"/>
+      <c r="AB14" s="303"/>
+      <c r="AC14" s="303"/>
+      <c r="AD14" s="303"/>
+      <c r="AE14" s="303"/>
+      <c r="AF14" s="303"/>
+      <c r="AG14" s="304"/>
+      <c r="AH14" s="293"/>
     </row>
-    <row r="15" spans="2:34" ht="16.2" customHeight="1">
+    <row r="15" spans="2:34" ht="16.149999999999999" customHeight="1">
       <c r="B15" s="7"/>
-      <c r="C15" s="126"/>
-[...2 lines deleted...]
-      <c r="F15" s="129" t="s">
+      <c r="C15" s="377"/>
+      <c r="D15" s="377"/>
+      <c r="E15" s="377"/>
+      <c r="F15" s="416" t="s">
         <v>70</v>
       </c>
-      <c r="G15" s="129"/>
-[...3 lines deleted...]
-      <c r="L15" s="137" t="s">
+      <c r="G15" s="416"/>
+      <c r="H15" s="416"/>
+      <c r="I15" s="416"/>
+      <c r="J15" s="299"/>
+      <c r="L15" s="298" t="s">
         <v>13</v>
       </c>
-      <c r="M15" s="128"/>
-[...20 lines deleted...]
-      <c r="AH15" s="275"/>
+      <c r="M15" s="299"/>
+      <c r="N15" s="299"/>
+      <c r="O15" s="299"/>
+      <c r="P15" s="299"/>
+      <c r="Q15" s="299"/>
+      <c r="R15" s="299"/>
+      <c r="S15" s="300"/>
+      <c r="T15" s="331"/>
+      <c r="U15" s="332"/>
+      <c r="V15" s="332"/>
+      <c r="W15" s="332"/>
+      <c r="X15" s="332"/>
+      <c r="Y15" s="332"/>
+      <c r="Z15" s="332"/>
+      <c r="AA15" s="332"/>
+      <c r="AB15" s="332"/>
+      <c r="AC15" s="332"/>
+      <c r="AD15" s="332"/>
+      <c r="AE15" s="332"/>
+      <c r="AF15" s="332"/>
+      <c r="AG15" s="333"/>
+      <c r="AH15" s="293"/>
     </row>
     <row r="16" spans="2:34" ht="24.6" customHeight="1">
       <c r="B16" s="7"/>
-      <c r="C16" s="126"/>
-[...2 lines deleted...]
-      <c r="F16" s="136" t="s">
+      <c r="C16" s="377"/>
+      <c r="D16" s="377"/>
+      <c r="E16" s="377"/>
+      <c r="F16" s="441" t="s">
         <v>63</v>
       </c>
-      <c r="G16" s="136"/>
-[...1 lines deleted...]
-      <c r="I16" s="136"/>
+      <c r="G16" s="441"/>
+      <c r="H16" s="441"/>
+      <c r="I16" s="441"/>
       <c r="J16" s="27" t="s">
         <v>60</v>
       </c>
-      <c r="L16" s="139"/>
-[...21 lines deleted...]
-      <c r="AH16" s="275"/>
+      <c r="L16" s="367"/>
+      <c r="M16" s="317"/>
+      <c r="N16" s="317"/>
+      <c r="O16" s="317"/>
+      <c r="P16" s="317"/>
+      <c r="Q16" s="317"/>
+      <c r="R16" s="317"/>
+      <c r="S16" s="368"/>
+      <c r="T16" s="334"/>
+      <c r="U16" s="335"/>
+      <c r="V16" s="335"/>
+      <c r="W16" s="335"/>
+      <c r="X16" s="335"/>
+      <c r="Y16" s="335"/>
+      <c r="Z16" s="335"/>
+      <c r="AA16" s="335"/>
+      <c r="AB16" s="335"/>
+      <c r="AC16" s="335"/>
+      <c r="AD16" s="335"/>
+      <c r="AE16" s="335"/>
+      <c r="AF16" s="335"/>
+      <c r="AG16" s="336"/>
+      <c r="AH16" s="293"/>
     </row>
-    <row r="17" spans="2:35" ht="16.8" customHeight="1">
+    <row r="17" spans="2:35" ht="16.899999999999999" customHeight="1">
       <c r="B17" s="7"/>
-      <c r="C17" s="135" t="s">
+      <c r="C17" s="440" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="135"/>
-[...11 lines deleted...]
-      <c r="L17" s="130" t="s">
+      <c r="D17" s="440"/>
+      <c r="E17" s="440"/>
+      <c r="F17" s="440"/>
+      <c r="G17" s="436" t="s">
+        <v>115</v>
+      </c>
+      <c r="H17" s="437"/>
+      <c r="I17" s="438" t="s">
+        <v>102</v>
+      </c>
+      <c r="J17" s="438"/>
+      <c r="K17" s="439"/>
+      <c r="L17" s="156" t="s">
         <v>67</v>
       </c>
-      <c r="M17" s="130"/>
-[...5 lines deleted...]
-      <c r="S17" s="130"/>
+      <c r="M17" s="156"/>
+      <c r="N17" s="156"/>
+      <c r="O17" s="156"/>
+      <c r="P17" s="156"/>
+      <c r="Q17" s="156"/>
+      <c r="R17" s="156"/>
+      <c r="S17" s="156"/>
       <c r="T17" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U17" s="235"/>
-[...13 lines deleted...]
-      <c r="AG17" s="260"/>
+      <c r="U17" s="337"/>
+      <c r="V17" s="337"/>
+      <c r="W17" s="337"/>
+      <c r="X17" s="337"/>
+      <c r="Y17" s="337"/>
+      <c r="Z17" s="337"/>
+      <c r="AA17" s="337"/>
+      <c r="AB17" s="337"/>
+      <c r="AC17" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD17" s="305"/>
+      <c r="AE17" s="301"/>
+      <c r="AF17" s="301"/>
+      <c r="AG17" s="302"/>
     </row>
     <row r="18" spans="2:35" ht="21.6" customHeight="1">
       <c r="B18" s="7"/>
-      <c r="C18" s="135"/>
-[...29 lines deleted...]
-      <c r="AG18" s="258"/>
+      <c r="C18" s="440"/>
+      <c r="D18" s="440"/>
+      <c r="E18" s="440"/>
+      <c r="F18" s="440"/>
+      <c r="G18" s="437"/>
+      <c r="H18" s="437"/>
+      <c r="I18" s="438"/>
+      <c r="J18" s="438"/>
+      <c r="K18" s="439"/>
+      <c r="L18" s="156"/>
+      <c r="M18" s="156"/>
+      <c r="N18" s="156"/>
+      <c r="O18" s="156"/>
+      <c r="P18" s="156"/>
+      <c r="Q18" s="156"/>
+      <c r="R18" s="156"/>
+      <c r="S18" s="156"/>
+      <c r="T18" s="338"/>
+      <c r="U18" s="339"/>
+      <c r="V18" s="339"/>
+      <c r="W18" s="339"/>
+      <c r="X18" s="339"/>
+      <c r="Y18" s="339"/>
+      <c r="Z18" s="339"/>
+      <c r="AA18" s="339"/>
+      <c r="AB18" s="339"/>
+      <c r="AC18" s="339"/>
+      <c r="AD18" s="339"/>
+      <c r="AE18" s="339"/>
+      <c r="AF18" s="339"/>
+      <c r="AG18" s="340"/>
     </row>
     <row r="19" spans="2:35" ht="12" customHeight="1">
-      <c r="B19" s="145" t="s">
+      <c r="B19" s="442" t="s">
         <v>80</v>
       </c>
-      <c r="C19" s="146"/>
-[...14 lines deleted...]
-      <c r="U19" s="159"/>
+      <c r="C19" s="443"/>
+      <c r="D19" s="443"/>
+      <c r="E19" s="443"/>
+      <c r="F19" s="443"/>
+      <c r="L19" s="156"/>
+      <c r="M19" s="156"/>
+      <c r="N19" s="156"/>
+      <c r="O19" s="156"/>
+      <c r="P19" s="156"/>
+      <c r="Q19" s="156"/>
+      <c r="R19" s="156"/>
+      <c r="S19" s="156"/>
+      <c r="T19" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U19" s="358"/>
       <c r="V19" s="119"/>
       <c r="W19" s="50" t="s">
+        <v>113</v>
+      </c>
+      <c r="X19" s="351"/>
+      <c r="Y19" s="351"/>
+      <c r="Z19" s="351"/>
+      <c r="AA19" s="51" t="s">
         <v>114</v>
       </c>
-      <c r="X19" s="160"/>
-[...10 lines deleted...]
-      <c r="AG19" s="225"/>
+      <c r="AB19" s="351"/>
+      <c r="AC19" s="351"/>
+      <c r="AD19" s="351"/>
+      <c r="AE19" s="352"/>
+      <c r="AF19" s="352"/>
+      <c r="AG19" s="353"/>
     </row>
     <row r="20" spans="2:35" ht="16.5" customHeight="1">
       <c r="B20" s="7"/>
-      <c r="L20" s="142" t="s">
+      <c r="L20" s="373" t="s">
         <v>1</v>
       </c>
-      <c r="M20" s="143"/>
-[...20 lines deleted...]
-      <c r="AH20" s="421"/>
+      <c r="M20" s="316"/>
+      <c r="N20" s="316"/>
+      <c r="O20" s="316"/>
+      <c r="P20" s="316"/>
+      <c r="Q20" s="316"/>
+      <c r="R20" s="316"/>
+      <c r="S20" s="374"/>
+      <c r="T20" s="418"/>
+      <c r="U20" s="418"/>
+      <c r="V20" s="418"/>
+      <c r="W20" s="418"/>
+      <c r="X20" s="418"/>
+      <c r="Y20" s="418"/>
+      <c r="Z20" s="418"/>
+      <c r="AA20" s="418"/>
+      <c r="AB20" s="418"/>
+      <c r="AC20" s="418"/>
+      <c r="AD20" s="418"/>
+      <c r="AE20" s="418"/>
+      <c r="AF20" s="418"/>
+      <c r="AG20" s="419"/>
+      <c r="AH20" s="126"/>
     </row>
-    <row r="21" spans="2:35" ht="10.8" customHeight="1">
-[...12 lines deleted...]
-      <c r="L21" s="147" t="s">
+    <row r="21" spans="2:35" ht="10.9" customHeight="1">
+      <c r="B21" s="401" t="s">
+        <v>199</v>
+      </c>
+      <c r="C21" s="402"/>
+      <c r="D21" s="402"/>
+      <c r="E21" s="402"/>
+      <c r="F21" s="402"/>
+      <c r="G21" s="402"/>
+      <c r="H21" s="402"/>
+      <c r="I21" s="402"/>
+      <c r="J21" s="402"/>
+      <c r="K21" s="403"/>
+      <c r="L21" s="444" t="s">
         <v>77</v>
       </c>
-      <c r="M21" s="148"/>
-[...7 lines deleted...]
-      <c r="S21" s="204"/>
+      <c r="M21" s="445"/>
+      <c r="N21" s="445"/>
+      <c r="O21" s="387" t="s">
+        <v>108</v>
+      </c>
+      <c r="P21" s="387"/>
+      <c r="Q21" s="387"/>
+      <c r="R21" s="387"/>
+      <c r="S21" s="388"/>
       <c r="T21" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U21" s="235"/>
-[...7 lines deleted...]
-      <c r="AC21" s="255" t="s">
+      <c r="U21" s="337"/>
+      <c r="V21" s="337"/>
+      <c r="W21" s="337"/>
+      <c r="X21" s="337"/>
+      <c r="Y21" s="337"/>
+      <c r="Z21" s="337"/>
+      <c r="AA21" s="337"/>
+      <c r="AB21" s="337"/>
+      <c r="AC21" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD21" s="305"/>
+      <c r="AE21" s="301"/>
+      <c r="AF21" s="301"/>
+      <c r="AG21" s="302"/>
+      <c r="AH21" s="126"/>
+    </row>
+    <row r="22" spans="2:35" ht="17.45" customHeight="1">
+      <c r="B22" s="401"/>
+      <c r="C22" s="402"/>
+      <c r="D22" s="402"/>
+      <c r="E22" s="402"/>
+      <c r="F22" s="402"/>
+      <c r="G22" s="402"/>
+      <c r="H22" s="402"/>
+      <c r="I22" s="402"/>
+      <c r="J22" s="402"/>
+      <c r="K22" s="403"/>
+      <c r="L22" s="444"/>
+      <c r="M22" s="445"/>
+      <c r="N22" s="445"/>
+      <c r="O22" s="387"/>
+      <c r="P22" s="387"/>
+      <c r="Q22" s="387"/>
+      <c r="R22" s="387"/>
+      <c r="S22" s="388"/>
+      <c r="T22" s="354"/>
+      <c r="U22" s="355"/>
+      <c r="V22" s="355"/>
+      <c r="W22" s="355"/>
+      <c r="X22" s="355"/>
+      <c r="Y22" s="355"/>
+      <c r="Z22" s="355"/>
+      <c r="AA22" s="355"/>
+      <c r="AB22" s="355"/>
+      <c r="AC22" s="355"/>
+      <c r="AD22" s="355"/>
+      <c r="AE22" s="355"/>
+      <c r="AF22" s="355"/>
+      <c r="AG22" s="356"/>
+      <c r="AH22" s="126"/>
+    </row>
+    <row r="23" spans="2:35" ht="10.9" customHeight="1">
+      <c r="B23" s="401"/>
+      <c r="C23" s="402"/>
+      <c r="D23" s="402"/>
+      <c r="E23" s="402"/>
+      <c r="F23" s="402"/>
+      <c r="G23" s="402"/>
+      <c r="H23" s="402"/>
+      <c r="I23" s="402"/>
+      <c r="J23" s="402"/>
+      <c r="K23" s="403"/>
+      <c r="L23" s="446"/>
+      <c r="M23" s="447"/>
+      <c r="N23" s="447"/>
+      <c r="O23" s="389"/>
+      <c r="P23" s="389"/>
+      <c r="Q23" s="389"/>
+      <c r="R23" s="389"/>
+      <c r="S23" s="390"/>
+      <c r="T23" s="357" t="s">
         <v>111</v>
       </c>
-      <c r="AD21" s="255"/>
-[...62 lines deleted...]
-      <c r="U23" s="159"/>
+      <c r="U23" s="358"/>
       <c r="V23" s="119"/>
       <c r="W23" s="50" t="s">
+        <v>113</v>
+      </c>
+      <c r="X23" s="351"/>
+      <c r="Y23" s="351"/>
+      <c r="Z23" s="351"/>
+      <c r="AA23" s="51" t="s">
         <v>114</v>
       </c>
-      <c r="X23" s="160"/>
-[...11 lines deleted...]
-      <c r="AH23" s="421"/>
+      <c r="AB23" s="351"/>
+      <c r="AC23" s="351"/>
+      <c r="AD23" s="351"/>
+      <c r="AE23" s="352"/>
+      <c r="AF23" s="352"/>
+      <c r="AG23" s="353"/>
+      <c r="AH23" s="126"/>
     </row>
     <row r="24" spans="2:35" ht="12" customHeight="1">
-      <c r="B24" s="233" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="229" t="s">
+      <c r="B24" s="414" t="s">
+        <v>168</v>
+      </c>
+      <c r="C24" s="415"/>
+      <c r="D24" s="410" t="s">
         <v>15</v>
       </c>
-      <c r="E24" s="229"/>
-[...12 lines deleted...]
-      <c r="N24" s="130" t="s">
+      <c r="E24" s="410"/>
+      <c r="F24" s="410"/>
+      <c r="G24" s="411"/>
+      <c r="H24" s="426" t="s">
+        <v>195</v>
+      </c>
+      <c r="I24" s="427"/>
+      <c r="J24" s="422" t="s">
+        <v>189</v>
+      </c>
+      <c r="K24" s="422"/>
+      <c r="L24" s="422"/>
+      <c r="M24" s="423"/>
+      <c r="N24" s="156" t="s">
         <v>16</v>
       </c>
-      <c r="O24" s="130"/>
-[...4 lines deleted...]
-      <c r="T24" s="142" t="s">
+      <c r="O24" s="156"/>
+      <c r="P24" s="156"/>
+      <c r="Q24" s="156"/>
+      <c r="R24" s="156"/>
+      <c r="S24" s="156"/>
+      <c r="T24" s="373" t="s">
         <v>88</v>
       </c>
-      <c r="U24" s="143"/>
-      <c r="V24" s="207" t="s">
+      <c r="U24" s="316"/>
+      <c r="V24" s="318" t="s">
+        <v>191</v>
+      </c>
+      <c r="W24" s="318"/>
+      <c r="X24" s="318"/>
+      <c r="Y24" s="318"/>
+      <c r="Z24" s="318"/>
+      <c r="AA24" s="318"/>
+      <c r="AB24" s="318"/>
+      <c r="AC24" s="318"/>
+      <c r="AD24" s="316" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE24" s="318" t="s">
         <v>192</v>
       </c>
-      <c r="W24" s="207"/>
-[...14 lines deleted...]
-      <c r="AH24" s="421"/>
+      <c r="AF24" s="318"/>
+      <c r="AG24" s="319"/>
+      <c r="AH24" s="126"/>
     </row>
     <row r="25" spans="2:35" ht="12" customHeight="1">
-      <c r="B25" s="151" t="s">
-[...33 lines deleted...]
-      <c r="AH25" s="421"/>
+      <c r="B25" s="448" t="s">
+        <v>169</v>
+      </c>
+      <c r="C25" s="449"/>
+      <c r="D25" s="412"/>
+      <c r="E25" s="412"/>
+      <c r="F25" s="412"/>
+      <c r="G25" s="413"/>
+      <c r="H25" s="428"/>
+      <c r="I25" s="429"/>
+      <c r="J25" s="424"/>
+      <c r="K25" s="424"/>
+      <c r="L25" s="424"/>
+      <c r="M25" s="425"/>
+      <c r="N25" s="156"/>
+      <c r="O25" s="156"/>
+      <c r="P25" s="156"/>
+      <c r="Q25" s="156"/>
+      <c r="R25" s="156"/>
+      <c r="S25" s="156"/>
+      <c r="T25" s="367"/>
+      <c r="U25" s="317"/>
+      <c r="V25" s="320"/>
+      <c r="W25" s="320"/>
+      <c r="X25" s="320"/>
+      <c r="Y25" s="320"/>
+      <c r="Z25" s="320"/>
+      <c r="AA25" s="320"/>
+      <c r="AB25" s="320"/>
+      <c r="AC25" s="320"/>
+      <c r="AD25" s="317"/>
+      <c r="AE25" s="320"/>
+      <c r="AF25" s="320"/>
+      <c r="AG25" s="321"/>
+      <c r="AH25" s="126"/>
     </row>
     <row r="26" spans="2:35" ht="12" customHeight="1">
-      <c r="B26" s="221" t="s">
+      <c r="B26" s="404" t="s">
+        <v>176</v>
+      </c>
+      <c r="C26" s="405"/>
+      <c r="D26" s="405"/>
+      <c r="E26" s="405"/>
+      <c r="F26" s="405"/>
+      <c r="G26" s="405"/>
+      <c r="H26" s="392" t="s">
         <v>177</v>
       </c>
-      <c r="C26" s="222"/>
-[...12 lines deleted...]
-      <c r="N26" s="288" t="s">
+      <c r="I26" s="393"/>
+      <c r="J26" s="393"/>
+      <c r="K26" s="393"/>
+      <c r="L26" s="393"/>
+      <c r="M26" s="394"/>
+      <c r="N26" s="322" t="s">
         <v>19</v>
       </c>
-      <c r="O26" s="288"/>
-[...8 lines deleted...]
-      <c r="V26" s="195"/>
+      <c r="O26" s="322"/>
+      <c r="P26" s="322"/>
+      <c r="Q26" s="322"/>
+      <c r="R26" s="322"/>
+      <c r="S26" s="322"/>
+      <c r="T26" s="311" t="s">
+        <v>133</v>
+      </c>
+      <c r="U26" s="159"/>
+      <c r="V26" s="312"/>
       <c r="W26" s="92" t="s">
-        <v>171</v>
-[...9 lines deleted...]
-      <c r="AD26" s="181" t="s">
+        <v>170</v>
+      </c>
+      <c r="X26" s="391" t="s">
+        <v>161</v>
+      </c>
+      <c r="Y26" s="391"/>
+      <c r="Z26" s="391"/>
+      <c r="AA26" s="391"/>
+      <c r="AB26" s="391"/>
+      <c r="AC26" s="391"/>
+      <c r="AD26" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="AE26" s="181"/>
-[...1 lines deleted...]
-      <c r="AG26" s="201" t="s">
+      <c r="AE26" s="159"/>
+      <c r="AF26" s="306"/>
+      <c r="AG26" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="AH26" s="421"/>
+      <c r="AH26" s="126"/>
     </row>
     <row r="27" spans="2:35" ht="12" customHeight="1">
-      <c r="B27" s="223"/>
-[...19 lines deleted...]
-      <c r="V27" s="198"/>
+      <c r="B27" s="406"/>
+      <c r="C27" s="405"/>
+      <c r="D27" s="405"/>
+      <c r="E27" s="405"/>
+      <c r="F27" s="405"/>
+      <c r="G27" s="405"/>
+      <c r="H27" s="395"/>
+      <c r="I27" s="396"/>
+      <c r="J27" s="396"/>
+      <c r="K27" s="396"/>
+      <c r="L27" s="396"/>
+      <c r="M27" s="397"/>
+      <c r="N27" s="322"/>
+      <c r="O27" s="322"/>
+      <c r="P27" s="322"/>
+      <c r="Q27" s="322"/>
+      <c r="R27" s="322"/>
+      <c r="S27" s="322"/>
+      <c r="T27" s="384"/>
+      <c r="U27" s="385"/>
+      <c r="V27" s="386"/>
       <c r="W27" s="93" t="s">
-        <v>172</v>
-[...13 lines deleted...]
-      <c r="AH27" s="421"/>
+        <v>171</v>
+      </c>
+      <c r="X27" s="161" t="s">
+        <v>161</v>
+      </c>
+      <c r="Y27" s="161"/>
+      <c r="Z27" s="161"/>
+      <c r="AA27" s="161"/>
+      <c r="AB27" s="161"/>
+      <c r="AC27" s="161"/>
+      <c r="AD27" s="160"/>
+      <c r="AE27" s="160"/>
+      <c r="AF27" s="307"/>
+      <c r="AG27" s="146"/>
+      <c r="AH27" s="126"/>
     </row>
     <row r="28" spans="2:35" ht="12" customHeight="1">
-      <c r="B28" s="191" t="s">
+      <c r="B28" s="380" t="s">
         <v>18</v>
       </c>
-      <c r="C28" s="130"/>
-[...4 lines deleted...]
-      <c r="H28" s="209" t="s">
+      <c r="C28" s="156"/>
+      <c r="D28" s="156"/>
+      <c r="E28" s="156"/>
+      <c r="F28" s="156"/>
+      <c r="G28" s="156"/>
+      <c r="H28" s="392" t="s">
+        <v>160</v>
+      </c>
+      <c r="I28" s="393"/>
+      <c r="J28" s="393"/>
+      <c r="K28" s="393"/>
+      <c r="L28" s="393"/>
+      <c r="M28" s="394"/>
+      <c r="N28" s="322"/>
+      <c r="O28" s="322"/>
+      <c r="P28" s="322"/>
+      <c r="Q28" s="322"/>
+      <c r="R28" s="322"/>
+      <c r="S28" s="322"/>
+      <c r="T28" s="311" t="s">
+        <v>134</v>
+      </c>
+      <c r="U28" s="159"/>
+      <c r="V28" s="312"/>
+      <c r="W28" s="89" t="s">
+        <v>170</v>
+      </c>
+      <c r="X28" s="391" t="s">
         <v>161</v>
       </c>
-      <c r="I28" s="210"/>
-[...26 lines deleted...]
-      <c r="AD28" s="181" t="s">
+      <c r="Y28" s="391"/>
+      <c r="Z28" s="391"/>
+      <c r="AA28" s="391"/>
+      <c r="AB28" s="391"/>
+      <c r="AC28" s="391"/>
+      <c r="AD28" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="AE28" s="181"/>
-[...1 lines deleted...]
-      <c r="AG28" s="201" t="s">
+      <c r="AE28" s="159"/>
+      <c r="AF28" s="306"/>
+      <c r="AG28" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="AH28" s="421"/>
+      <c r="AH28" s="126"/>
     </row>
     <row r="29" spans="2:35" ht="12" customHeight="1">
-      <c r="B29" s="191"/>
-[...19 lines deleted...]
-      <c r="V29" s="284"/>
+      <c r="B29" s="380"/>
+      <c r="C29" s="156"/>
+      <c r="D29" s="156"/>
+      <c r="E29" s="156"/>
+      <c r="F29" s="156"/>
+      <c r="G29" s="156"/>
+      <c r="H29" s="398"/>
+      <c r="I29" s="399"/>
+      <c r="J29" s="399"/>
+      <c r="K29" s="399"/>
+      <c r="L29" s="399"/>
+      <c r="M29" s="400"/>
+      <c r="N29" s="322"/>
+      <c r="O29" s="322"/>
+      <c r="P29" s="322"/>
+      <c r="Q29" s="322"/>
+      <c r="R29" s="322"/>
+      <c r="S29" s="322"/>
+      <c r="T29" s="313"/>
+      <c r="U29" s="160"/>
+      <c r="V29" s="314"/>
       <c r="W29" s="90" t="s">
-        <v>172</v>
-[...13 lines deleted...]
-      <c r="AH29" s="421"/>
+        <v>171</v>
+      </c>
+      <c r="X29" s="161" t="s">
+        <v>161</v>
+      </c>
+      <c r="Y29" s="161"/>
+      <c r="Z29" s="161"/>
+      <c r="AA29" s="161"/>
+      <c r="AB29" s="161"/>
+      <c r="AC29" s="161"/>
+      <c r="AD29" s="160"/>
+      <c r="AE29" s="160"/>
+      <c r="AF29" s="307"/>
+      <c r="AG29" s="146"/>
+      <c r="AH29" s="126"/>
     </row>
     <row r="30" spans="2:35" ht="24.75" customHeight="1">
-      <c r="B30" s="191"/>
-[...11 lines deleted...]
-      <c r="N30" s="280" t="s">
+      <c r="B30" s="380"/>
+      <c r="C30" s="156"/>
+      <c r="D30" s="156"/>
+      <c r="E30" s="156"/>
+      <c r="F30" s="156"/>
+      <c r="G30" s="156"/>
+      <c r="H30" s="395"/>
+      <c r="I30" s="396"/>
+      <c r="J30" s="396"/>
+      <c r="K30" s="396"/>
+      <c r="L30" s="396"/>
+      <c r="M30" s="397"/>
+      <c r="N30" s="308" t="s">
         <v>20</v>
       </c>
-      <c r="O30" s="281"/>
-[...22 lines deleted...]
-      <c r="AH30" s="421"/>
+      <c r="O30" s="309"/>
+      <c r="P30" s="309"/>
+      <c r="Q30" s="309"/>
+      <c r="R30" s="309"/>
+      <c r="S30" s="309"/>
+      <c r="T30" s="309"/>
+      <c r="U30" s="309"/>
+      <c r="V30" s="309"/>
+      <c r="W30" s="309"/>
+      <c r="X30" s="309"/>
+      <c r="Y30" s="309"/>
+      <c r="Z30" s="310"/>
+      <c r="AA30" s="157" t="s">
+        <v>196</v>
+      </c>
+      <c r="AB30" s="158"/>
+      <c r="AC30" s="158"/>
+      <c r="AD30" s="158"/>
+      <c r="AE30" s="152" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF30" s="152"/>
+      <c r="AG30" s="153"/>
+      <c r="AH30" s="126"/>
     </row>
     <row r="31" spans="2:35" ht="22.5" customHeight="1">
-      <c r="B31" s="190" t="s">
+      <c r="B31" s="434" t="s">
         <v>21</v>
       </c>
-      <c r="C31" s="226" t="s">
+      <c r="C31" s="407" t="s">
         <v>72</v>
       </c>
-      <c r="D31" s="227"/>
-[...9 lines deleted...]
-      <c r="N31" s="130" t="s">
+      <c r="D31" s="408"/>
+      <c r="E31" s="408"/>
+      <c r="F31" s="408"/>
+      <c r="G31" s="408"/>
+      <c r="H31" s="408"/>
+      <c r="I31" s="408"/>
+      <c r="J31" s="408"/>
+      <c r="K31" s="408"/>
+      <c r="L31" s="408"/>
+      <c r="M31" s="409"/>
+      <c r="N31" s="156" t="s">
         <v>22</v>
       </c>
-      <c r="O31" s="130"/>
-[...7 lines deleted...]
-      <c r="W31" s="238" t="s">
+      <c r="O31" s="156"/>
+      <c r="P31" s="156"/>
+      <c r="Q31" s="156"/>
+      <c r="R31" s="156"/>
+      <c r="S31" s="156"/>
+      <c r="T31" s="216"/>
+      <c r="U31" s="217"/>
+      <c r="V31" s="217"/>
+      <c r="W31" s="158" t="s">
         <v>92</v>
       </c>
-      <c r="X31" s="239"/>
-      <c r="Y31" s="130" t="s">
+      <c r="X31" s="344"/>
+      <c r="Y31" s="156" t="s">
         <v>68</v>
       </c>
-      <c r="Z31" s="130"/>
-[...5 lines deleted...]
-      <c r="AF31" s="382"/>
+      <c r="Z31" s="156"/>
+      <c r="AA31" s="156"/>
+      <c r="AB31" s="156"/>
+      <c r="AC31" s="156"/>
+      <c r="AD31" s="156"/>
+      <c r="AE31" s="216"/>
+      <c r="AF31" s="217"/>
       <c r="AG31" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="AH31" s="421"/>
+      <c r="AH31" s="126"/>
     </row>
-    <row r="32" spans="2:35" ht="19.2" customHeight="1">
-[...12 lines deleted...]
-      <c r="N32" s="185" t="s">
+    <row r="32" spans="2:35" ht="19.149999999999999" customHeight="1">
+      <c r="B32" s="434"/>
+      <c r="C32" s="207"/>
+      <c r="D32" s="208"/>
+      <c r="E32" s="208"/>
+      <c r="F32" s="208"/>
+      <c r="G32" s="208"/>
+      <c r="H32" s="208"/>
+      <c r="I32" s="208"/>
+      <c r="J32" s="208"/>
+      <c r="K32" s="208"/>
+      <c r="L32" s="208"/>
+      <c r="M32" s="209"/>
+      <c r="N32" s="430" t="s">
         <v>23</v>
       </c>
-      <c r="O32" s="186" t="s">
+      <c r="O32" s="381" t="s">
         <v>24</v>
       </c>
-      <c r="P32" s="186"/>
-[...5 lines deleted...]
-      <c r="V32" s="186" t="s">
+      <c r="P32" s="381"/>
+      <c r="Q32" s="381"/>
+      <c r="R32" s="381"/>
+      <c r="S32" s="381"/>
+      <c r="T32" s="381"/>
+      <c r="U32" s="381"/>
+      <c r="V32" s="381" t="s">
         <v>25</v>
       </c>
-      <c r="W32" s="186"/>
-[...8 lines deleted...]
-      <c r="AF32" s="192" t="s">
+      <c r="W32" s="381"/>
+      <c r="X32" s="381"/>
+      <c r="Y32" s="381"/>
+      <c r="Z32" s="381"/>
+      <c r="AA32" s="381"/>
+      <c r="AB32" s="381"/>
+      <c r="AC32" s="381"/>
+      <c r="AD32" s="381"/>
+      <c r="AE32" s="381"/>
+      <c r="AF32" s="382" t="s">
         <v>26</v>
       </c>
-      <c r="AG32" s="193"/>
-      <c r="AH32" s="421"/>
+      <c r="AG32" s="383"/>
+      <c r="AH32" s="126"/>
       <c r="AI32" s="14"/>
     </row>
-    <row r="33" spans="2:37" ht="25.8" customHeight="1">
-[...34 lines deleted...]
-      <c r="AH33" s="421"/>
+    <row r="33" spans="2:37" ht="25.9" customHeight="1">
+      <c r="B33" s="434"/>
+      <c r="C33" s="207"/>
+      <c r="D33" s="208"/>
+      <c r="E33" s="208"/>
+      <c r="F33" s="208"/>
+      <c r="G33" s="208"/>
+      <c r="H33" s="208"/>
+      <c r="I33" s="208"/>
+      <c r="J33" s="208"/>
+      <c r="K33" s="208"/>
+      <c r="L33" s="208"/>
+      <c r="M33" s="209"/>
+      <c r="N33" s="430"/>
+      <c r="O33" s="345"/>
+      <c r="P33" s="346"/>
+      <c r="Q33" s="346"/>
+      <c r="R33" s="346"/>
+      <c r="S33" s="346"/>
+      <c r="T33" s="346"/>
+      <c r="U33" s="347"/>
+      <c r="V33" s="222"/>
+      <c r="W33" s="222"/>
+      <c r="X33" s="222"/>
+      <c r="Y33" s="222"/>
+      <c r="Z33" s="222"/>
+      <c r="AA33" s="222"/>
+      <c r="AB33" s="222"/>
+      <c r="AC33" s="222"/>
+      <c r="AD33" s="222"/>
+      <c r="AE33" s="222"/>
+      <c r="AF33" s="218" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG33" s="219"/>
+      <c r="AH33" s="126"/>
     </row>
     <row r="34" spans="2:37" ht="12" customHeight="1">
-      <c r="B34" s="190"/>
-[...18 lines deleted...]
-      <c r="U34" s="166"/>
+      <c r="B34" s="434"/>
+      <c r="C34" s="207"/>
+      <c r="D34" s="208"/>
+      <c r="E34" s="208"/>
+      <c r="F34" s="208"/>
+      <c r="G34" s="208"/>
+      <c r="H34" s="208"/>
+      <c r="I34" s="208"/>
+      <c r="J34" s="208"/>
+      <c r="K34" s="208"/>
+      <c r="L34" s="208"/>
+      <c r="M34" s="209"/>
+      <c r="N34" s="430"/>
+      <c r="O34" s="348"/>
+      <c r="P34" s="349"/>
+      <c r="Q34" s="349"/>
+      <c r="R34" s="349"/>
+      <c r="S34" s="349"/>
+      <c r="T34" s="349"/>
+      <c r="U34" s="350"/>
       <c r="V34" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W34" s="74"/>
       <c r="X34" s="39" t="s">
+        <v>116</v>
+      </c>
+      <c r="Y34" s="223"/>
+      <c r="Z34" s="223"/>
+      <c r="AA34" s="39" t="s">
         <v>117</v>
       </c>
-      <c r="Y34" s="172"/>
-[...6 lines deleted...]
-      <c r="AD34" s="172"/>
+      <c r="AB34" s="223"/>
+      <c r="AC34" s="223"/>
+      <c r="AD34" s="223"/>
       <c r="AE34" s="40"/>
-      <c r="AF34" s="266"/>
-[...1 lines deleted...]
-      <c r="AH34" s="421"/>
+      <c r="AF34" s="220"/>
+      <c r="AG34" s="221"/>
+      <c r="AH34" s="126"/>
     </row>
-    <row r="35" spans="2:37" ht="26.4" customHeight="1">
-[...1 lines deleted...]
-      <c r="C35" s="378" t="s">
+    <row r="35" spans="2:37" ht="26.45" customHeight="1">
+      <c r="B35" s="434"/>
+      <c r="C35" s="213" t="s">
         <v>93</v>
       </c>
-      <c r="D35" s="379"/>
-[...31 lines deleted...]
-      <c r="AH35" s="421"/>
+      <c r="D35" s="214"/>
+      <c r="E35" s="214"/>
+      <c r="F35" s="214"/>
+      <c r="G35" s="214"/>
+      <c r="H35" s="214"/>
+      <c r="I35" s="214"/>
+      <c r="J35" s="214"/>
+      <c r="K35" s="214"/>
+      <c r="L35" s="214"/>
+      <c r="M35" s="215"/>
+      <c r="N35" s="430"/>
+      <c r="O35" s="345"/>
+      <c r="P35" s="346"/>
+      <c r="Q35" s="346"/>
+      <c r="R35" s="346"/>
+      <c r="S35" s="346"/>
+      <c r="T35" s="346"/>
+      <c r="U35" s="347"/>
+      <c r="V35" s="222"/>
+      <c r="W35" s="222"/>
+      <c r="X35" s="222"/>
+      <c r="Y35" s="222"/>
+      <c r="Z35" s="222"/>
+      <c r="AA35" s="222"/>
+      <c r="AB35" s="222"/>
+      <c r="AC35" s="222"/>
+      <c r="AD35" s="222"/>
+      <c r="AE35" s="222"/>
+      <c r="AF35" s="218" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG35" s="219"/>
+      <c r="AH35" s="126"/>
     </row>
     <row r="36" spans="2:37" ht="12" customHeight="1">
-      <c r="B36" s="190"/>
-[...18 lines deleted...]
-      <c r="U36" s="166"/>
+      <c r="B36" s="434"/>
+      <c r="C36" s="207"/>
+      <c r="D36" s="208"/>
+      <c r="E36" s="208"/>
+      <c r="F36" s="208"/>
+      <c r="G36" s="208"/>
+      <c r="H36" s="208"/>
+      <c r="I36" s="208"/>
+      <c r="J36" s="208"/>
+      <c r="K36" s="208"/>
+      <c r="L36" s="208"/>
+      <c r="M36" s="209"/>
+      <c r="N36" s="430"/>
+      <c r="O36" s="348"/>
+      <c r="P36" s="349"/>
+      <c r="Q36" s="349"/>
+      <c r="R36" s="349"/>
+      <c r="S36" s="349"/>
+      <c r="T36" s="349"/>
+      <c r="U36" s="350"/>
       <c r="V36" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W36" s="74"/>
       <c r="X36" s="39" t="s">
+        <v>116</v>
+      </c>
+      <c r="Y36" s="223"/>
+      <c r="Z36" s="223"/>
+      <c r="AA36" s="39" t="s">
         <v>117</v>
       </c>
-      <c r="Y36" s="172"/>
-[...6 lines deleted...]
-      <c r="AD36" s="172"/>
+      <c r="AB36" s="223"/>
+      <c r="AC36" s="223"/>
+      <c r="AD36" s="223"/>
       <c r="AE36" s="40"/>
-      <c r="AF36" s="266"/>
-[...1 lines deleted...]
-      <c r="AH36" s="421"/>
+      <c r="AF36" s="220"/>
+      <c r="AG36" s="221"/>
+      <c r="AH36" s="126"/>
     </row>
-    <row r="37" spans="2:37" ht="25.8" customHeight="1">
-[...34 lines deleted...]
-      <c r="AH37" s="421"/>
+    <row r="37" spans="2:37" ht="25.9" customHeight="1">
+      <c r="B37" s="434"/>
+      <c r="C37" s="207"/>
+      <c r="D37" s="208"/>
+      <c r="E37" s="208"/>
+      <c r="F37" s="208"/>
+      <c r="G37" s="208"/>
+      <c r="H37" s="208"/>
+      <c r="I37" s="208"/>
+      <c r="J37" s="208"/>
+      <c r="K37" s="208"/>
+      <c r="L37" s="208"/>
+      <c r="M37" s="209"/>
+      <c r="N37" s="430"/>
+      <c r="O37" s="345"/>
+      <c r="P37" s="346"/>
+      <c r="Q37" s="346"/>
+      <c r="R37" s="346"/>
+      <c r="S37" s="346"/>
+      <c r="T37" s="346"/>
+      <c r="U37" s="347"/>
+      <c r="V37" s="222"/>
+      <c r="W37" s="222"/>
+      <c r="X37" s="222"/>
+      <c r="Y37" s="222"/>
+      <c r="Z37" s="222"/>
+      <c r="AA37" s="222"/>
+      <c r="AB37" s="222"/>
+      <c r="AC37" s="222"/>
+      <c r="AD37" s="222"/>
+      <c r="AE37" s="222"/>
+      <c r="AF37" s="218" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG37" s="219"/>
+      <c r="AH37" s="126"/>
     </row>
     <row r="38" spans="2:37" ht="12" customHeight="1">
-      <c r="B38" s="190"/>
-[...18 lines deleted...]
-      <c r="U38" s="166"/>
+      <c r="B38" s="434"/>
+      <c r="C38" s="210"/>
+      <c r="D38" s="211"/>
+      <c r="E38" s="211"/>
+      <c r="F38" s="211"/>
+      <c r="G38" s="211"/>
+      <c r="H38" s="211"/>
+      <c r="I38" s="211"/>
+      <c r="J38" s="211"/>
+      <c r="K38" s="211"/>
+      <c r="L38" s="211"/>
+      <c r="M38" s="212"/>
+      <c r="N38" s="430"/>
+      <c r="O38" s="348"/>
+      <c r="P38" s="349"/>
+      <c r="Q38" s="349"/>
+      <c r="R38" s="349"/>
+      <c r="S38" s="349"/>
+      <c r="T38" s="349"/>
+      <c r="U38" s="350"/>
       <c r="V38" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W38" s="74"/>
       <c r="X38" s="39" t="s">
+        <v>116</v>
+      </c>
+      <c r="Y38" s="223"/>
+      <c r="Z38" s="223"/>
+      <c r="AA38" s="39" t="s">
         <v>117</v>
       </c>
-      <c r="Y38" s="172"/>
-[...6 lines deleted...]
-      <c r="AD38" s="172"/>
+      <c r="AB38" s="223"/>
+      <c r="AC38" s="223"/>
+      <c r="AD38" s="223"/>
       <c r="AE38" s="40"/>
-      <c r="AF38" s="266"/>
-[...1 lines deleted...]
-      <c r="AH38" s="421"/>
+      <c r="AF38" s="220"/>
+      <c r="AG38" s="221"/>
+      <c r="AH38" s="126"/>
     </row>
-    <row r="39" spans="2:37" ht="15.9" customHeight="1">
-      <c r="B39" s="187" t="s">
+    <row r="39" spans="2:37" ht="15.95" customHeight="1">
+      <c r="B39" s="431" t="s">
         <v>27</v>
       </c>
-      <c r="C39" s="143"/>
-[...2 lines deleted...]
-      <c r="F39" s="143"/>
+      <c r="C39" s="316"/>
+      <c r="D39" s="316"/>
+      <c r="E39" s="316"/>
+      <c r="F39" s="316"/>
       <c r="G39" s="83" t="str">
         <f>IF(Sheet1!Z22=TRUE,"①","１")</f>
         <v>１</v>
       </c>
       <c r="H39" s="12" t="s">
         <v>96</v>
       </c>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
       <c r="N39" s="16"/>
       <c r="O39" s="11"/>
       <c r="P39" s="11"/>
       <c r="Q39" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="R39" s="420"/>
+      <c r="S39" s="420"/>
+      <c r="T39" s="420"/>
+      <c r="U39" s="316" t="s">
         <v>127</v>
       </c>
-      <c r="R39" s="167"/>
-[...13 lines deleted...]
-      <c r="AD39" s="168"/>
+      <c r="V39" s="316"/>
+      <c r="W39" s="316"/>
+      <c r="X39" s="316"/>
+      <c r="Y39" s="316"/>
+      <c r="Z39" s="316"/>
+      <c r="AA39" s="421"/>
+      <c r="AB39" s="421"/>
+      <c r="AC39" s="421"/>
+      <c r="AD39" s="421"/>
       <c r="AE39" s="67" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AF39" s="11"/>
       <c r="AG39" s="17"/>
-      <c r="AH39" s="421"/>
+      <c r="AH39" s="126"/>
     </row>
-    <row r="40" spans="2:37" ht="15.9" customHeight="1">
-[...4 lines deleted...]
-      <c r="F40" s="128"/>
+    <row r="40" spans="2:37" ht="15.95" customHeight="1">
+      <c r="B40" s="432"/>
+      <c r="C40" s="299"/>
+      <c r="D40" s="299"/>
+      <c r="E40" s="299"/>
+      <c r="F40" s="299"/>
       <c r="G40" s="84" t="str">
         <f>IF(Sheet1!Z23=TRUE,"②","２")</f>
         <v>２</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>94</v>
       </c>
       <c r="N40" s="18"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="S40" s="1"/>
-      <c r="T40" s="443" t="str">
+      <c r="T40" s="151" t="str">
         <f>IF(Sheet1!Z24=TRUE,"③","３")</f>
         <v>３</v>
       </c>
-      <c r="U40" s="443"/>
+      <c r="U40" s="151"/>
       <c r="V40" s="10" t="s">
         <v>97</v>
       </c>
       <c r="W40" s="19"/>
       <c r="X40" s="19"/>
       <c r="Y40" s="13"/>
       <c r="Z40" s="19"/>
       <c r="AA40" s="19"/>
       <c r="AB40" s="19"/>
       <c r="AC40" s="19"/>
-      <c r="AD40" s="441" t="s">
-[...5 lines deleted...]
-      <c r="AH40" s="421"/>
+      <c r="AD40" s="149" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE40" s="149"/>
+      <c r="AF40" s="149"/>
+      <c r="AG40" s="150"/>
+      <c r="AH40" s="126"/>
     </row>
-    <row r="41" spans="2:37" ht="15.9" customHeight="1">
-[...4 lines deleted...]
-      <c r="F41" s="140"/>
+    <row r="41" spans="2:37" ht="15.95" customHeight="1">
+      <c r="B41" s="433"/>
+      <c r="C41" s="317"/>
+      <c r="D41" s="317"/>
+      <c r="E41" s="317"/>
+      <c r="F41" s="317"/>
       <c r="G41" s="85" t="str">
         <f>IF(Sheet1!Z25=TRUE,"④","４")</f>
         <v>４</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>95</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15"/>
       <c r="L41" s="15"/>
       <c r="M41" s="15"/>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41" s="15"/>
       <c r="S41" s="15"/>
-      <c r="T41" s="263" t="str">
+      <c r="T41" s="343" t="str">
         <f>IF(Sheet1!Z26=TRUE,"⑤","５")</f>
         <v>５</v>
       </c>
-      <c r="U41" s="263"/>
-[...12 lines deleted...]
-      <c r="AF41" s="426"/>
+      <c r="U41" s="343"/>
+      <c r="V41" s="315" t="s">
+        <v>125</v>
+      </c>
+      <c r="W41" s="315"/>
+      <c r="X41" s="315"/>
+      <c r="Y41" s="131"/>
+      <c r="Z41" s="131"/>
+      <c r="AA41" s="131"/>
+      <c r="AB41" s="131"/>
+      <c r="AC41" s="131"/>
+      <c r="AD41" s="131"/>
+      <c r="AE41" s="131"/>
+      <c r="AF41" s="131"/>
       <c r="AG41" s="33" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="AH41" s="421"/>
+        <v>120</v>
+      </c>
+      <c r="AH41" s="126"/>
     </row>
     <row r="42" spans="2:37" ht="22.5" customHeight="1">
-      <c r="B42" s="431" t="s">
+      <c r="B42" s="136" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="432"/>
-[...20 lines deleted...]
-      <c r="V42" s="446" t="s">
+      <c r="C42" s="137"/>
+      <c r="D42" s="137"/>
+      <c r="E42" s="137"/>
+      <c r="F42" s="137"/>
+      <c r="G42" s="137"/>
+      <c r="H42" s="137"/>
+      <c r="I42" s="137"/>
+      <c r="J42" s="137"/>
+      <c r="K42" s="137"/>
+      <c r="L42" s="137"/>
+      <c r="M42" s="137"/>
+      <c r="N42" s="137"/>
+      <c r="O42" s="138" t="s">
+        <v>173</v>
+      </c>
+      <c r="P42" s="138"/>
+      <c r="Q42" s="138"/>
+      <c r="R42" s="138"/>
+      <c r="S42" s="138"/>
+      <c r="T42" s="138"/>
+      <c r="U42" s="138"/>
+      <c r="V42" s="162" t="s">
         <v>34</v>
       </c>
       <c r="W42" s="86" t="str">
         <f>IF(Sheet1!Z28=TRUE,"①","１")</f>
         <v>１</v>
       </c>
-      <c r="X42" s="374" t="s">
+      <c r="X42" s="206" t="s">
         <v>98</v>
       </c>
-      <c r="Y42" s="374"/>
-[...1 lines deleted...]
-      <c r="AA42" s="374"/>
+      <c r="Y42" s="206"/>
+      <c r="Z42" s="206"/>
+      <c r="AA42" s="206"/>
       <c r="AB42" s="87" t="str">
         <f>IF(Sheet1!Z29=TRUE,"②","２")</f>
         <v>２</v>
       </c>
-      <c r="AC42" s="427" t="s">
-[...6 lines deleted...]
-      <c r="AH42" s="421"/>
+      <c r="AC42" s="132" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD42" s="132"/>
+      <c r="AE42" s="132"/>
+      <c r="AF42" s="132"/>
+      <c r="AG42" s="133"/>
+      <c r="AH42" s="126"/>
       <c r="AK42" s="28"/>
     </row>
     <row r="43" spans="2:37" ht="22.5" customHeight="1">
-      <c r="B43" s="383" t="s">
+      <c r="B43" s="224" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="384"/>
-[...22 lines deleted...]
-      <c r="V43" s="446"/>
+      <c r="C43" s="225"/>
+      <c r="D43" s="225"/>
+      <c r="E43" s="225"/>
+      <c r="F43" s="225"/>
+      <c r="G43" s="225"/>
+      <c r="H43" s="225"/>
+      <c r="I43" s="225"/>
+      <c r="J43" s="225"/>
+      <c r="K43" s="225"/>
+      <c r="L43" s="157" t="s">
+        <v>197</v>
+      </c>
+      <c r="M43" s="158"/>
+      <c r="N43" s="158"/>
+      <c r="O43" s="147" t="s">
+        <v>190</v>
+      </c>
+      <c r="P43" s="147"/>
+      <c r="Q43" s="147"/>
+      <c r="R43" s="147"/>
+      <c r="S43" s="147"/>
+      <c r="T43" s="147"/>
+      <c r="U43" s="148"/>
+      <c r="V43" s="162"/>
       <c r="W43" s="30"/>
       <c r="X43" s="29"/>
       <c r="Y43" s="29"/>
       <c r="Z43" s="29"/>
       <c r="AA43" s="29"/>
-      <c r="AB43" s="261" t="s">
-[...7 lines deleted...]
-      <c r="AH43" s="421"/>
+      <c r="AB43" s="341" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC43" s="341"/>
+      <c r="AD43" s="341"/>
+      <c r="AE43" s="341"/>
+      <c r="AF43" s="341"/>
+      <c r="AG43" s="342"/>
+      <c r="AH43" s="126"/>
     </row>
     <row r="44" spans="2:37" ht="22.5" customHeight="1">
-      <c r="B44" s="383" t="s">
+      <c r="B44" s="224" t="s">
         <v>30</v>
       </c>
-      <c r="C44" s="384"/>
-[...20 lines deleted...]
-      <c r="V44" s="446"/>
+      <c r="C44" s="225"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+      <c r="H44" s="225"/>
+      <c r="I44" s="225"/>
+      <c r="J44" s="225"/>
+      <c r="K44" s="225"/>
+      <c r="L44" s="225"/>
+      <c r="M44" s="225"/>
+      <c r="N44" s="225"/>
+      <c r="O44" s="226" t="s">
+        <v>175</v>
+      </c>
+      <c r="P44" s="226"/>
+      <c r="Q44" s="226"/>
+      <c r="R44" s="226"/>
+      <c r="S44" s="226"/>
+      <c r="T44" s="226"/>
+      <c r="U44" s="226"/>
+      <c r="V44" s="162"/>
       <c r="W44" s="88" t="str">
         <f>IF(Sheet1!Z30=TRUE,"③","３")</f>
         <v>３</v>
       </c>
-      <c r="X44" s="371" t="s">
+      <c r="X44" s="203" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y44" s="203"/>
+      <c r="Z44" s="203"/>
+      <c r="AA44" s="204"/>
+      <c r="AB44" s="204"/>
+      <c r="AC44" s="204"/>
+      <c r="AD44" s="204"/>
+      <c r="AE44" s="204"/>
+      <c r="AF44" s="204"/>
+      <c r="AG44" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="Y44" s="371"/>
-[...10 lines deleted...]
-      <c r="AH44" s="289" t="s">
+      <c r="AH44" s="323" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="45" spans="2:37" ht="13.5" customHeight="1">
-      <c r="B45" s="290" t="s">
+      <c r="B45" s="324" t="s">
         <v>73</v>
       </c>
-      <c r="C45" s="291"/>
-[...18 lines deleted...]
-      <c r="V45" s="446"/>
+      <c r="C45" s="325"/>
+      <c r="D45" s="325"/>
+      <c r="E45" s="325"/>
+      <c r="F45" s="325"/>
+      <c r="G45" s="325"/>
+      <c r="H45" s="325"/>
+      <c r="I45" s="325"/>
+      <c r="J45" s="325"/>
+      <c r="K45" s="325"/>
+      <c r="L45" s="325"/>
+      <c r="M45" s="325"/>
+      <c r="N45" s="325"/>
+      <c r="O45" s="325"/>
+      <c r="P45" s="325"/>
+      <c r="Q45" s="325"/>
+      <c r="R45" s="325"/>
+      <c r="S45" s="325"/>
+      <c r="T45" s="325"/>
+      <c r="U45" s="326"/>
+      <c r="V45" s="162"/>
       <c r="W45" s="34"/>
       <c r="X45" s="35"/>
       <c r="Y45" s="35"/>
       <c r="Z45" s="35"/>
-      <c r="AA45" s="373"/>
-[...4 lines deleted...]
-      <c r="AF45" s="373"/>
+      <c r="AA45" s="205"/>
+      <c r="AB45" s="205"/>
+      <c r="AC45" s="205"/>
+      <c r="AD45" s="205"/>
+      <c r="AE45" s="205"/>
+      <c r="AF45" s="205"/>
       <c r="AG45" s="37"/>
-      <c r="AH45" s="289"/>
+      <c r="AH45" s="323"/>
     </row>
     <row r="46" spans="2:37" ht="13.5" customHeight="1">
       <c r="B46" s="31"/>
-      <c r="C46" s="293" t="s">
+      <c r="C46" s="327" t="s">
         <v>32</v>
       </c>
-      <c r="D46" s="293"/>
-[...18 lines deleted...]
-      <c r="W46" s="329" t="s">
+      <c r="D46" s="327"/>
+      <c r="E46" s="327"/>
+      <c r="F46" s="327"/>
+      <c r="G46" s="327"/>
+      <c r="H46" s="327"/>
+      <c r="I46" s="327"/>
+      <c r="J46" s="327"/>
+      <c r="K46" s="327"/>
+      <c r="L46" s="327"/>
+      <c r="M46" s="327"/>
+      <c r="N46" s="327"/>
+      <c r="O46" s="327"/>
+      <c r="P46" s="327"/>
+      <c r="Q46" s="327"/>
+      <c r="R46" s="327"/>
+      <c r="S46" s="327"/>
+      <c r="T46" s="327"/>
+      <c r="U46" s="328"/>
+      <c r="V46" s="162"/>
+      <c r="W46" s="253" t="s">
         <v>40</v>
       </c>
-      <c r="X46" s="330"/>
-[...1 lines deleted...]
-      <c r="Z46" s="304" t="s">
+      <c r="X46" s="254"/>
+      <c r="Y46" s="255"/>
+      <c r="Z46" s="227" t="s">
         <v>41</v>
       </c>
-      <c r="AA46" s="304"/>
-[...4 lines deleted...]
-      <c r="AF46" s="295" t="s">
+      <c r="AA46" s="227"/>
+      <c r="AB46" s="227"/>
+      <c r="AC46" s="227"/>
+      <c r="AD46" s="227"/>
+      <c r="AE46" s="227"/>
+      <c r="AF46" s="329" t="s">
         <v>42</v>
       </c>
-      <c r="AG46" s="296"/>
-      <c r="AH46" s="289"/>
+      <c r="AG46" s="330"/>
+      <c r="AH46" s="323"/>
     </row>
     <row r="47" spans="2:37" ht="13.5" customHeight="1">
       <c r="B47" s="31"/>
-      <c r="C47" s="293" t="s">
+      <c r="C47" s="327" t="s">
         <v>31</v>
       </c>
-      <c r="D47" s="293"/>
-[...20 lines deleted...]
-      <c r="Y47" s="331"/>
+      <c r="D47" s="327"/>
+      <c r="E47" s="327"/>
+      <c r="F47" s="327"/>
+      <c r="G47" s="327"/>
+      <c r="H47" s="327"/>
+      <c r="I47" s="327"/>
+      <c r="J47" s="327"/>
+      <c r="K47" s="327"/>
+      <c r="L47" s="327"/>
+      <c r="M47" s="327"/>
+      <c r="N47" s="327"/>
+      <c r="O47" s="327"/>
+      <c r="P47" s="327"/>
+      <c r="Q47" s="327"/>
+      <c r="R47" s="327"/>
+      <c r="S47" s="327"/>
+      <c r="T47" s="327"/>
+      <c r="U47" s="328"/>
+      <c r="V47" s="162"/>
+      <c r="W47" s="253"/>
+      <c r="X47" s="254"/>
+      <c r="Y47" s="255"/>
       <c r="Z47" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="AA47" s="297"/>
-[...8 lines deleted...]
-      <c r="AH47" s="289"/>
+      <c r="AA47" s="142"/>
+      <c r="AB47" s="142"/>
+      <c r="AC47" s="142"/>
+      <c r="AD47" s="142"/>
+      <c r="AE47" s="142"/>
+      <c r="AF47" s="154" t="s">
+        <v>163</v>
+      </c>
+      <c r="AG47" s="155"/>
+      <c r="AH47" s="323"/>
     </row>
     <row r="48" spans="2:37" ht="13.5" customHeight="1">
       <c r="B48" s="32"/>
-      <c r="C48" s="317" t="s">
+      <c r="C48" s="241" t="s">
         <v>33</v>
       </c>
-      <c r="D48" s="317"/>
-[...20 lines deleted...]
-      <c r="Y48" s="334"/>
+      <c r="D48" s="241"/>
+      <c r="E48" s="241"/>
+      <c r="F48" s="241"/>
+      <c r="G48" s="241"/>
+      <c r="H48" s="241"/>
+      <c r="I48" s="241"/>
+      <c r="J48" s="241"/>
+      <c r="K48" s="241"/>
+      <c r="L48" s="241"/>
+      <c r="M48" s="241"/>
+      <c r="N48" s="241"/>
+      <c r="O48" s="241"/>
+      <c r="P48" s="241"/>
+      <c r="Q48" s="241"/>
+      <c r="R48" s="241"/>
+      <c r="S48" s="241"/>
+      <c r="T48" s="241"/>
+      <c r="U48" s="242"/>
+      <c r="V48" s="162"/>
+      <c r="W48" s="256"/>
+      <c r="X48" s="257"/>
+      <c r="Y48" s="258"/>
       <c r="Z48" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="AA48" s="297"/>
-[...8 lines deleted...]
-      <c r="AH48" s="289"/>
+      <c r="AA48" s="142"/>
+      <c r="AB48" s="142"/>
+      <c r="AC48" s="142"/>
+      <c r="AD48" s="142"/>
+      <c r="AE48" s="142"/>
+      <c r="AF48" s="154" t="s">
+        <v>164</v>
+      </c>
+      <c r="AG48" s="155"/>
+      <c r="AH48" s="323"/>
     </row>
     <row r="49" spans="1:57" ht="9" customHeight="1">
-      <c r="B49" s="365" t="s">
+      <c r="B49" s="287" t="s">
         <v>37</v>
       </c>
-      <c r="C49" s="366"/>
-[...2 lines deleted...]
-      <c r="F49" s="272" t="s">
+      <c r="C49" s="288"/>
+      <c r="D49" s="288"/>
+      <c r="E49" s="288"/>
+      <c r="F49" s="228" t="s">
         <v>38</v>
       </c>
-      <c r="G49" s="272"/>
-[...8 lines deleted...]
-      <c r="P49" s="272" t="s">
+      <c r="G49" s="228"/>
+      <c r="H49" s="163"/>
+      <c r="I49" s="163"/>
+      <c r="J49" s="163"/>
+      <c r="K49" s="163"/>
+      <c r="L49" s="163"/>
+      <c r="M49" s="163"/>
+      <c r="N49" s="163"/>
+      <c r="O49" s="163"/>
+      <c r="P49" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="Q49" s="272"/>
-[...3 lines deleted...]
-      <c r="U49" s="272"/>
+      <c r="Q49" s="228"/>
+      <c r="R49" s="228"/>
+      <c r="S49" s="228"/>
+      <c r="T49" s="228"/>
+      <c r="U49" s="228"/>
       <c r="V49" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="W49" s="305"/>
-[...10 lines deleted...]
-      <c r="AH49" s="289"/>
+      <c r="W49" s="231"/>
+      <c r="X49" s="231"/>
+      <c r="Y49" s="231"/>
+      <c r="Z49" s="231"/>
+      <c r="AA49" s="231"/>
+      <c r="AB49" s="232"/>
+      <c r="AC49" s="232"/>
+      <c r="AD49" s="232"/>
+      <c r="AE49" s="232"/>
+      <c r="AF49" s="232"/>
+      <c r="AG49" s="233"/>
+      <c r="AH49" s="323"/>
       <c r="AI49" s="21"/>
     </row>
-    <row r="50" spans="1:57" ht="13.8" customHeight="1">
-[...32 lines deleted...]
-      <c r="AH50" s="289"/>
+    <row r="50" spans="1:57" ht="13.9" customHeight="1">
+      <c r="B50" s="289"/>
+      <c r="C50" s="290"/>
+      <c r="D50" s="290"/>
+      <c r="E50" s="290"/>
+      <c r="F50" s="229"/>
+      <c r="G50" s="229"/>
+      <c r="H50" s="164"/>
+      <c r="I50" s="164"/>
+      <c r="J50" s="164"/>
+      <c r="K50" s="164"/>
+      <c r="L50" s="164"/>
+      <c r="M50" s="164"/>
+      <c r="N50" s="164"/>
+      <c r="O50" s="164"/>
+      <c r="P50" s="229"/>
+      <c r="Q50" s="229"/>
+      <c r="R50" s="229"/>
+      <c r="S50" s="229"/>
+      <c r="T50" s="229"/>
+      <c r="U50" s="229"/>
+      <c r="V50" s="234"/>
+      <c r="W50" s="234"/>
+      <c r="X50" s="234"/>
+      <c r="Y50" s="234"/>
+      <c r="Z50" s="234"/>
+      <c r="AA50" s="234"/>
+      <c r="AB50" s="234"/>
+      <c r="AC50" s="234"/>
+      <c r="AD50" s="234"/>
+      <c r="AE50" s="234"/>
+      <c r="AF50" s="234"/>
+      <c r="AG50" s="235"/>
+      <c r="AH50" s="323"/>
       <c r="AI50" s="21"/>
     </row>
     <row r="51" spans="1:57" ht="9" customHeight="1">
-      <c r="B51" s="369"/>
-[...18 lines deleted...]
-      <c r="U51" s="274"/>
+      <c r="B51" s="291"/>
+      <c r="C51" s="292"/>
+      <c r="D51" s="292"/>
+      <c r="E51" s="292"/>
+      <c r="F51" s="230"/>
+      <c r="G51" s="230"/>
+      <c r="H51" s="165"/>
+      <c r="I51" s="165"/>
+      <c r="J51" s="165"/>
+      <c r="K51" s="165"/>
+      <c r="L51" s="165"/>
+      <c r="M51" s="165"/>
+      <c r="N51" s="165"/>
+      <c r="O51" s="165"/>
+      <c r="P51" s="230"/>
+      <c r="Q51" s="230"/>
+      <c r="R51" s="230"/>
+      <c r="S51" s="230"/>
+      <c r="T51" s="230"/>
+      <c r="U51" s="230"/>
       <c r="V51" s="42" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="W51" s="121"/>
       <c r="X51" s="43" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="Y51" s="118"/>
       <c r="Z51" s="44" t="s">
-        <v>115</v>
-[...8 lines deleted...]
-      <c r="AH51" s="289"/>
+        <v>114</v>
+      </c>
+      <c r="AA51" s="249"/>
+      <c r="AB51" s="249"/>
+      <c r="AC51" s="249"/>
+      <c r="AD51" s="143"/>
+      <c r="AE51" s="143"/>
+      <c r="AF51" s="143"/>
+      <c r="AG51" s="144"/>
+      <c r="AH51" s="323"/>
       <c r="AI51" s="21"/>
     </row>
     <row r="52" spans="1:57" ht="4.5" customHeight="1">
       <c r="B52" s="22"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
       <c r="E52" s="22"/>
       <c r="F52" s="22"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="22"/>
       <c r="J52" s="22"/>
       <c r="K52" s="22"/>
       <c r="L52" s="22"/>
       <c r="M52" s="22"/>
       <c r="N52" s="22"/>
       <c r="O52" s="22"/>
       <c r="P52" s="22"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="22"/>
       <c r="S52" s="22"/>
       <c r="T52" s="22"/>
       <c r="U52" s="22"/>
       <c r="V52" s="22"/>
       <c r="W52" s="22"/>
       <c r="X52" s="22"/>
       <c r="Y52" s="22"/>
       <c r="Z52" s="22"/>
       <c r="AA52" s="22"/>
       <c r="AB52" s="22"/>
       <c r="AC52" s="22"/>
       <c r="AD52" s="22"/>
       <c r="AE52" s="22"/>
       <c r="AF52" s="22"/>
       <c r="AG52" s="22"/>
-      <c r="AH52" s="289"/>
+      <c r="AH52" s="323"/>
     </row>
     <row r="53" spans="1:57" ht="12.6" customHeight="1">
-      <c r="B53" s="350" t="s">
+      <c r="B53" s="272" t="s">
+        <v>201</v>
+      </c>
+      <c r="C53" s="273"/>
+      <c r="D53" s="273"/>
+      <c r="E53" s="274"/>
+      <c r="F53" s="281" t="s">
         <v>202</v>
       </c>
-      <c r="C53" s="351"/>
-[...2 lines deleted...]
-      <c r="F53" s="359" t="s">
+      <c r="G53" s="282"/>
+      <c r="H53" s="283"/>
+      <c r="I53" s="175" t="s">
         <v>203</v>
       </c>
-      <c r="G53" s="360"/>
-[...32 lines deleted...]
-      <c r="AH53" s="289"/>
+      <c r="J53" s="175"/>
+      <c r="K53" s="175"/>
+      <c r="L53" s="175"/>
+      <c r="M53" s="175"/>
+      <c r="N53" s="175"/>
+      <c r="O53" s="175"/>
+      <c r="P53" s="175"/>
+      <c r="Q53" s="175"/>
+      <c r="R53" s="175"/>
+      <c r="S53" s="175"/>
+      <c r="T53" s="175"/>
+      <c r="U53" s="175"/>
+      <c r="V53" s="175"/>
+      <c r="W53" s="175"/>
+      <c r="X53" s="175"/>
+      <c r="Y53" s="175"/>
+      <c r="Z53" s="175"/>
+      <c r="AA53" s="175"/>
+      <c r="AB53" s="177" t="s">
+        <v>206</v>
+      </c>
+      <c r="AC53" s="178"/>
+      <c r="AD53" s="178"/>
+      <c r="AE53" s="179"/>
+      <c r="AF53" s="134" t="s">
+        <v>165</v>
+      </c>
+      <c r="AG53" s="135"/>
+      <c r="AH53" s="323"/>
     </row>
     <row r="54" spans="1:57" ht="12" customHeight="1">
-      <c r="B54" s="353"/>
-[...33 lines deleted...]
-      <c r="AH54" s="289"/>
+      <c r="B54" s="275"/>
+      <c r="C54" s="276"/>
+      <c r="D54" s="276"/>
+      <c r="E54" s="277"/>
+      <c r="F54" s="284"/>
+      <c r="G54" s="285"/>
+      <c r="H54" s="286"/>
+      <c r="I54" s="176"/>
+      <c r="J54" s="176"/>
+      <c r="K54" s="176"/>
+      <c r="L54" s="176"/>
+      <c r="M54" s="176"/>
+      <c r="N54" s="176"/>
+      <c r="O54" s="176"/>
+      <c r="P54" s="176"/>
+      <c r="Q54" s="176"/>
+      <c r="R54" s="176"/>
+      <c r="S54" s="176"/>
+      <c r="T54" s="176"/>
+      <c r="U54" s="176"/>
+      <c r="V54" s="176"/>
+      <c r="W54" s="176"/>
+      <c r="X54" s="176"/>
+      <c r="Y54" s="176"/>
+      <c r="Z54" s="176"/>
+      <c r="AA54" s="176"/>
+      <c r="AB54" s="180"/>
+      <c r="AC54" s="181"/>
+      <c r="AD54" s="181"/>
+      <c r="AE54" s="182"/>
+      <c r="AF54" s="127" t="s">
+        <v>165</v>
+      </c>
+      <c r="AG54" s="128"/>
+      <c r="AH54" s="323"/>
     </row>
     <row r="55" spans="1:57" ht="12" customHeight="1">
-      <c r="B55" s="353"/>
-[...3 lines deleted...]
-      <c r="F55" s="390" t="s">
+      <c r="B55" s="275"/>
+      <c r="C55" s="276"/>
+      <c r="D55" s="276"/>
+      <c r="E55" s="277"/>
+      <c r="F55" s="172" t="s">
+        <v>204</v>
+      </c>
+      <c r="G55" s="173"/>
+      <c r="H55" s="173"/>
+      <c r="I55" s="173"/>
+      <c r="J55" s="173"/>
+      <c r="K55" s="173"/>
+      <c r="L55" s="173"/>
+      <c r="M55" s="173"/>
+      <c r="N55" s="173"/>
+      <c r="O55" s="173"/>
+      <c r="P55" s="173"/>
+      <c r="Q55" s="173"/>
+      <c r="R55" s="173"/>
+      <c r="S55" s="173"/>
+      <c r="T55" s="174"/>
+      <c r="U55" s="139" t="s">
         <v>205</v>
       </c>
-      <c r="G55" s="391"/>
-[...26 lines deleted...]
-      <c r="AF55" s="424" t="s">
+      <c r="V55" s="140"/>
+      <c r="W55" s="140"/>
+      <c r="X55" s="140"/>
+      <c r="Y55" s="140"/>
+      <c r="Z55" s="140"/>
+      <c r="AA55" s="140"/>
+      <c r="AB55" s="140"/>
+      <c r="AC55" s="140"/>
+      <c r="AD55" s="140"/>
+      <c r="AE55" s="141"/>
+      <c r="AF55" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="AG55" s="425"/>
-      <c r="AH55" s="289"/>
+      <c r="AG55" s="130"/>
+      <c r="AH55" s="323"/>
     </row>
     <row r="56" spans="1:57" ht="9.6" customHeight="1">
-      <c r="B56" s="353"/>
-[...17 lines deleted...]
-      <c r="T56" s="321"/>
+      <c r="B56" s="275"/>
+      <c r="C56" s="276"/>
+      <c r="D56" s="276"/>
+      <c r="E56" s="277"/>
+      <c r="F56" s="243"/>
+      <c r="G56" s="244"/>
+      <c r="H56" s="244"/>
+      <c r="I56" s="244"/>
+      <c r="J56" s="244"/>
+      <c r="K56" s="244"/>
+      <c r="L56" s="244"/>
+      <c r="M56" s="244"/>
+      <c r="N56" s="244"/>
+      <c r="O56" s="244"/>
+      <c r="P56" s="244"/>
+      <c r="Q56" s="244"/>
+      <c r="R56" s="244"/>
+      <c r="S56" s="244"/>
+      <c r="T56" s="245"/>
       <c r="U56" s="46" t="s">
-        <v>122</v>
-[...13 lines deleted...]
-      <c r="AH56" s="289"/>
+        <v>121</v>
+      </c>
+      <c r="V56" s="240"/>
+      <c r="W56" s="240"/>
+      <c r="X56" s="240"/>
+      <c r="Y56" s="240"/>
+      <c r="Z56" s="240"/>
+      <c r="AA56" s="240"/>
+      <c r="AB56" s="183"/>
+      <c r="AC56" s="183"/>
+      <c r="AD56" s="183"/>
+      <c r="AE56" s="184"/>
+      <c r="AF56" s="197"/>
+      <c r="AG56" s="198"/>
+      <c r="AH56" s="323"/>
     </row>
     <row r="57" spans="1:57" ht="12" customHeight="1">
-      <c r="B57" s="353"/>
-[...29 lines deleted...]
-      <c r="AF57" s="417" t="str">
+      <c r="B57" s="275"/>
+      <c r="C57" s="276"/>
+      <c r="D57" s="276"/>
+      <c r="E57" s="277"/>
+      <c r="F57" s="246"/>
+      <c r="G57" s="247"/>
+      <c r="H57" s="247"/>
+      <c r="I57" s="247"/>
+      <c r="J57" s="247"/>
+      <c r="K57" s="247"/>
+      <c r="L57" s="247"/>
+      <c r="M57" s="247"/>
+      <c r="N57" s="247"/>
+      <c r="O57" s="247"/>
+      <c r="P57" s="247"/>
+      <c r="Q57" s="247"/>
+      <c r="R57" s="247"/>
+      <c r="S57" s="247"/>
+      <c r="T57" s="248"/>
+      <c r="U57" s="185"/>
+      <c r="V57" s="186"/>
+      <c r="W57" s="186"/>
+      <c r="X57" s="186"/>
+      <c r="Y57" s="186"/>
+      <c r="Z57" s="186"/>
+      <c r="AA57" s="186"/>
+      <c r="AB57" s="186"/>
+      <c r="AC57" s="186"/>
+      <c r="AD57" s="186"/>
+      <c r="AE57" s="187"/>
+      <c r="AF57" s="199" t="str">
         <f>IF(AF56="","","～")</f>
         <v/>
       </c>
-      <c r="AG57" s="418"/>
-      <c r="AH57" s="289"/>
+      <c r="AG57" s="200"/>
+      <c r="AH57" s="323"/>
     </row>
     <row r="58" spans="1:57" ht="12" customHeight="1">
-      <c r="B58" s="356"/>
-[...3 lines deleted...]
-      <c r="F58" s="341" t="s">
+      <c r="B58" s="278"/>
+      <c r="C58" s="279"/>
+      <c r="D58" s="279"/>
+      <c r="E58" s="280"/>
+      <c r="F58" s="263" t="s">
         <v>83</v>
       </c>
-      <c r="G58" s="342"/>
-[...16 lines deleted...]
-      <c r="V58" s="407"/>
+      <c r="G58" s="264"/>
+      <c r="H58" s="265"/>
+      <c r="I58" s="266"/>
+      <c r="J58" s="267"/>
+      <c r="K58" s="267"/>
+      <c r="L58" s="267"/>
+      <c r="M58" s="267"/>
+      <c r="N58" s="267"/>
+      <c r="O58" s="267"/>
+      <c r="P58" s="267"/>
+      <c r="Q58" s="267"/>
+      <c r="R58" s="267"/>
+      <c r="S58" s="267"/>
+      <c r="T58" s="268"/>
+      <c r="U58" s="188" t="s">
+        <v>122</v>
+      </c>
+      <c r="V58" s="189"/>
       <c r="W58" s="120"/>
       <c r="X58" s="47" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="Z58" s="408"/>
+        <v>120</v>
+      </c>
+      <c r="Y58" s="190"/>
+      <c r="Z58" s="190"/>
       <c r="AA58" s="48" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      <c r="AD58" s="408"/>
+        <v>114</v>
+      </c>
+      <c r="AB58" s="190"/>
+      <c r="AC58" s="190"/>
+      <c r="AD58" s="190"/>
       <c r="AE58" s="49"/>
-      <c r="AF58" s="419"/>
-[...1 lines deleted...]
-      <c r="AH58" s="289"/>
+      <c r="AF58" s="201"/>
+      <c r="AG58" s="202"/>
+      <c r="AH58" s="323"/>
     </row>
     <row r="59" spans="1:57" ht="3.75" customHeight="1">
-      <c r="AH59" s="289"/>
+      <c r="AH59" s="323"/>
     </row>
     <row r="60" spans="1:57" ht="28.5" customHeight="1">
       <c r="A60"/>
-      <c r="B60" s="338" t="s">
-[...33 lines deleted...]
-      <c r="AH60" s="289"/>
+      <c r="B60" s="260" t="s">
+        <v>200</v>
+      </c>
+      <c r="C60" s="261"/>
+      <c r="D60" s="261"/>
+      <c r="E60" s="261"/>
+      <c r="F60" s="261"/>
+      <c r="G60" s="262"/>
+      <c r="H60" s="191"/>
+      <c r="I60" s="192"/>
+      <c r="J60" s="192"/>
+      <c r="K60" s="192"/>
+      <c r="L60" s="192"/>
+      <c r="M60" s="192"/>
+      <c r="N60" s="192"/>
+      <c r="O60" s="192"/>
+      <c r="P60" s="192"/>
+      <c r="Q60" s="192"/>
+      <c r="R60" s="192"/>
+      <c r="S60" s="192"/>
+      <c r="T60" s="192"/>
+      <c r="U60" s="192"/>
+      <c r="V60" s="192"/>
+      <c r="W60" s="192"/>
+      <c r="X60" s="192"/>
+      <c r="Y60" s="192"/>
+      <c r="Z60" s="192"/>
+      <c r="AA60" s="192"/>
+      <c r="AB60" s="192"/>
+      <c r="AC60" s="192"/>
+      <c r="AD60" s="192"/>
+      <c r="AE60" s="192"/>
+      <c r="AF60" s="192"/>
+      <c r="AG60" s="193"/>
+      <c r="AH60" s="323"/>
       <c r="AI60" s="23"/>
       <c r="AJ60" s="23"/>
       <c r="AK60" s="23"/>
       <c r="AL60" s="23"/>
       <c r="AN60"/>
       <c r="AO60"/>
       <c r="AP60"/>
       <c r="AQ60"/>
       <c r="AR60"/>
       <c r="AS60"/>
       <c r="AT60"/>
       <c r="AU60"/>
       <c r="AV60"/>
       <c r="AW60"/>
       <c r="AX60"/>
       <c r="AY60"/>
       <c r="AZ60"/>
       <c r="BA60"/>
       <c r="BB60"/>
       <c r="BC60"/>
       <c r="BD60"/>
       <c r="BE60"/>
     </row>
     <row r="61" spans="1:57" ht="4.5" customHeight="1">
-      <c r="AH61" s="289"/>
+      <c r="AH61" s="323"/>
     </row>
     <row r="62" spans="1:57" ht="28.5" customHeight="1">
-      <c r="B62" s="326" t="s">
+      <c r="B62" s="250" t="s">
         <v>85</v>
       </c>
-      <c r="C62" s="327"/>
-[...10 lines deleted...]
-      <c r="L62" s="310" t="s">
+      <c r="C62" s="251"/>
+      <c r="D62" s="251"/>
+      <c r="E62" s="251"/>
+      <c r="F62" s="251"/>
+      <c r="G62" s="252"/>
+      <c r="H62" s="169" t="s">
+        <v>101</v>
+      </c>
+      <c r="I62" s="170"/>
+      <c r="J62" s="170"/>
+      <c r="K62" s="170"/>
+      <c r="L62" s="236" t="s">
+        <v>123</v>
+      </c>
+      <c r="M62" s="236"/>
+      <c r="N62" s="236"/>
+      <c r="O62" s="236"/>
+      <c r="P62" s="239"/>
+      <c r="Q62" s="239"/>
+      <c r="R62" s="239"/>
+      <c r="S62" s="239"/>
+      <c r="T62" s="237" t="s">
         <v>124</v>
       </c>
-      <c r="M62" s="310"/>
-[...10 lines deleted...]
-      <c r="V62" s="347" t="s">
+      <c r="U62" s="238"/>
+      <c r="V62" s="269" t="s">
         <v>69</v>
       </c>
-      <c r="W62" s="348"/>
-[...12 lines deleted...]
-      <c r="AH62" s="289"/>
+      <c r="W62" s="270"/>
+      <c r="X62" s="270"/>
+      <c r="Y62" s="270"/>
+      <c r="Z62" s="270"/>
+      <c r="AA62" s="270"/>
+      <c r="AB62" s="270"/>
+      <c r="AC62" s="271"/>
+      <c r="AD62" s="169" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE62" s="170"/>
+      <c r="AF62" s="170"/>
+      <c r="AG62" s="259"/>
+      <c r="AH62" s="323"/>
     </row>
     <row r="63" spans="1:57" ht="28.5" customHeight="1">
-      <c r="B63" s="386" t="s">
+      <c r="B63" s="166" t="s">
         <v>45</v>
       </c>
-      <c r="C63" s="387"/>
-[...32 lines deleted...]
-      <c r="AH63" s="289"/>
+      <c r="C63" s="167"/>
+      <c r="D63" s="167"/>
+      <c r="E63" s="167"/>
+      <c r="F63" s="167"/>
+      <c r="G63" s="168"/>
+      <c r="H63" s="169" t="s">
+        <v>99</v>
+      </c>
+      <c r="I63" s="170"/>
+      <c r="J63" s="170"/>
+      <c r="K63" s="170"/>
+      <c r="L63" s="170"/>
+      <c r="M63" s="170"/>
+      <c r="N63" s="170"/>
+      <c r="O63" s="170"/>
+      <c r="P63" s="170"/>
+      <c r="Q63" s="170"/>
+      <c r="R63" s="170"/>
+      <c r="S63" s="170"/>
+      <c r="T63" s="170"/>
+      <c r="U63" s="171"/>
+      <c r="V63" s="194"/>
+      <c r="W63" s="195"/>
+      <c r="X63" s="195"/>
+      <c r="Y63" s="195"/>
+      <c r="Z63" s="195"/>
+      <c r="AA63" s="195"/>
+      <c r="AB63" s="195"/>
+      <c r="AC63" s="195"/>
+      <c r="AD63" s="195"/>
+      <c r="AE63" s="195"/>
+      <c r="AF63" s="195"/>
+      <c r="AG63" s="196"/>
+      <c r="AH63" s="323"/>
     </row>
     <row r="64" spans="1:57" ht="4.5" customHeight="1">
-      <c r="AH64" s="289"/>
+      <c r="AH64" s="323"/>
     </row>
-    <row r="67" spans="34:34" ht="14.4">
+    <row r="67" spans="34:34" ht="14.25">
       <c r="AH67" s="23"/>
     </row>
-    <row r="68" spans="34:34" ht="14.4">
+    <row r="68" spans="34:34" ht="14.25">
       <c r="AH68" s="23"/>
     </row>
     <row r="69" spans="34:34">
       <c r="AH69"/>
     </row>
   </sheetData>
-  <sheetProtection password="D187" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="sAu5D2CJYJ+qvS3plj5EkM6GnM0j1Zg5KyojIYK+x+DOHmphOI5rKT0LSGPU3SbvxNq+DqiESEBZ/D/g1zAwYw==" saltValue="nCVK/6FOtxkESwihrRM3Kg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="207">
+    <mergeCell ref="C14:E15"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="F15:I15"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="N24:S25"/>
+    <mergeCell ref="G17:H18"/>
+    <mergeCell ref="I17:K18"/>
+    <mergeCell ref="C17:F18"/>
+    <mergeCell ref="F16:I16"/>
+    <mergeCell ref="L15:S16"/>
+    <mergeCell ref="L20:S20"/>
+    <mergeCell ref="B19:F19"/>
+    <mergeCell ref="L21:N23"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="T14:AG14"/>
+    <mergeCell ref="F13:J13"/>
+    <mergeCell ref="L14:S14"/>
+    <mergeCell ref="T20:AG20"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="X19:Z19"/>
+    <mergeCell ref="O35:U36"/>
+    <mergeCell ref="U39:Z39"/>
+    <mergeCell ref="R39:T39"/>
+    <mergeCell ref="AA39:AD39"/>
+    <mergeCell ref="C32:M34"/>
+    <mergeCell ref="O33:U34"/>
+    <mergeCell ref="Y34:Z34"/>
+    <mergeCell ref="AB34:AD34"/>
+    <mergeCell ref="T24:U25"/>
+    <mergeCell ref="J24:M25"/>
+    <mergeCell ref="H24:I25"/>
+    <mergeCell ref="AD26:AE27"/>
+    <mergeCell ref="X27:AC27"/>
+    <mergeCell ref="X28:AC28"/>
+    <mergeCell ref="N32:N38"/>
+    <mergeCell ref="O32:U32"/>
+    <mergeCell ref="B39:F41"/>
+    <mergeCell ref="B31:B38"/>
+    <mergeCell ref="B28:G30"/>
+    <mergeCell ref="V32:AE32"/>
+    <mergeCell ref="AF32:AG32"/>
+    <mergeCell ref="T26:V27"/>
+    <mergeCell ref="AF26:AF27"/>
+    <mergeCell ref="AG26:AG27"/>
+    <mergeCell ref="O21:S23"/>
+    <mergeCell ref="V24:AC25"/>
+    <mergeCell ref="X26:AC26"/>
+    <mergeCell ref="H26:M27"/>
+    <mergeCell ref="H28:M30"/>
+    <mergeCell ref="B21:K23"/>
+    <mergeCell ref="B26:G27"/>
+    <mergeCell ref="AB23:AD23"/>
+    <mergeCell ref="AE23:AG23"/>
+    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="D24:G25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="C7:K7"/>
+    <mergeCell ref="U5:AB5"/>
+    <mergeCell ref="L11:S11"/>
+    <mergeCell ref="L13:S13"/>
+    <mergeCell ref="T13:AG13"/>
+    <mergeCell ref="L8:S10"/>
+    <mergeCell ref="AC8:AG8"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="U8:AB8"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="C10:K10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X10:Z10"/>
+    <mergeCell ref="AB10:AD10"/>
+    <mergeCell ref="AE10:AG10"/>
+    <mergeCell ref="E12:K12"/>
+    <mergeCell ref="V1:Z2"/>
+    <mergeCell ref="T6:AG6"/>
+    <mergeCell ref="M1:Q2"/>
+    <mergeCell ref="L12:S12"/>
+    <mergeCell ref="T12:AG12"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="X7:Z7"/>
+    <mergeCell ref="AB7:AD7"/>
+    <mergeCell ref="AE7:AG7"/>
+    <mergeCell ref="L6:S7"/>
+    <mergeCell ref="U17:AB17"/>
+    <mergeCell ref="AC17:AD17"/>
+    <mergeCell ref="T18:AG18"/>
+    <mergeCell ref="AE17:AG17"/>
+    <mergeCell ref="AB43:AG43"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="W31:X31"/>
+    <mergeCell ref="AF33:AG34"/>
+    <mergeCell ref="AF37:AG38"/>
+    <mergeCell ref="O37:U38"/>
+    <mergeCell ref="V37:AE37"/>
+    <mergeCell ref="AE21:AG21"/>
+    <mergeCell ref="AB19:AD19"/>
+    <mergeCell ref="AE19:AG19"/>
+    <mergeCell ref="U21:AB21"/>
+    <mergeCell ref="AC21:AD21"/>
+    <mergeCell ref="T22:AG22"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="X23:Z23"/>
+    <mergeCell ref="Y38:Z38"/>
+    <mergeCell ref="AB38:AD38"/>
+    <mergeCell ref="F49:G51"/>
+    <mergeCell ref="AH4:AH16"/>
+    <mergeCell ref="L4:S4"/>
+    <mergeCell ref="T4:AG4"/>
+    <mergeCell ref="L5:S5"/>
+    <mergeCell ref="AE5:AG5"/>
+    <mergeCell ref="T11:AG11"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AF28:AF29"/>
+    <mergeCell ref="N30:Z30"/>
+    <mergeCell ref="V33:AE33"/>
+    <mergeCell ref="L17:S19"/>
+    <mergeCell ref="T28:V29"/>
+    <mergeCell ref="V41:X41"/>
+    <mergeCell ref="AD24:AD25"/>
+    <mergeCell ref="AE24:AG25"/>
+    <mergeCell ref="N26:S29"/>
+    <mergeCell ref="AH44:AH64"/>
+    <mergeCell ref="B45:U45"/>
+    <mergeCell ref="C46:U46"/>
+    <mergeCell ref="AF46:AG46"/>
+    <mergeCell ref="C47:U47"/>
+    <mergeCell ref="AA47:AE47"/>
+    <mergeCell ref="T15:AG16"/>
+    <mergeCell ref="Z46:AE46"/>
+    <mergeCell ref="P49:U51"/>
+    <mergeCell ref="W49:AA49"/>
+    <mergeCell ref="AB49:AG49"/>
+    <mergeCell ref="V50:AG50"/>
+    <mergeCell ref="L62:O62"/>
+    <mergeCell ref="T62:U62"/>
+    <mergeCell ref="P62:S62"/>
+    <mergeCell ref="V56:AA56"/>
+    <mergeCell ref="AF47:AG47"/>
+    <mergeCell ref="C48:U48"/>
+    <mergeCell ref="F56:T57"/>
+    <mergeCell ref="AA51:AC51"/>
+    <mergeCell ref="B62:G62"/>
+    <mergeCell ref="W46:Y48"/>
+    <mergeCell ref="AD62:AG62"/>
+    <mergeCell ref="B60:G60"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="F58:H58"/>
+    <mergeCell ref="I58:T58"/>
+    <mergeCell ref="V62:AC62"/>
+    <mergeCell ref="B53:E58"/>
+    <mergeCell ref="F53:H54"/>
+    <mergeCell ref="B49:E51"/>
+    <mergeCell ref="X44:Z44"/>
+    <mergeCell ref="AA44:AF45"/>
+    <mergeCell ref="X42:AA42"/>
+    <mergeCell ref="C36:M38"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="AE31:AF31"/>
+    <mergeCell ref="AF35:AG36"/>
+    <mergeCell ref="T31:V31"/>
+    <mergeCell ref="V35:AE35"/>
+    <mergeCell ref="Y36:Z36"/>
+    <mergeCell ref="AB36:AD36"/>
+    <mergeCell ref="B43:K43"/>
+    <mergeCell ref="B44:N44"/>
+    <mergeCell ref="O44:U44"/>
+    <mergeCell ref="L43:N43"/>
+    <mergeCell ref="B63:G63"/>
+    <mergeCell ref="H63:U63"/>
+    <mergeCell ref="F55:T55"/>
+    <mergeCell ref="I53:AA54"/>
+    <mergeCell ref="AB53:AE54"/>
+    <mergeCell ref="AB56:AE56"/>
+    <mergeCell ref="U57:AE57"/>
+    <mergeCell ref="U58:V58"/>
+    <mergeCell ref="Y58:Z58"/>
+    <mergeCell ref="H60:AG60"/>
+    <mergeCell ref="AB58:AD58"/>
+    <mergeCell ref="V63:AG63"/>
+    <mergeCell ref="AF56:AG56"/>
+    <mergeCell ref="AF57:AG57"/>
+    <mergeCell ref="AF58:AG58"/>
     <mergeCell ref="AH20:AH43"/>
     <mergeCell ref="AF54:AG54"/>
     <mergeCell ref="AF55:AG55"/>
     <mergeCell ref="Y41:AF41"/>
     <mergeCell ref="AC42:AG42"/>
     <mergeCell ref="AF53:AG53"/>
     <mergeCell ref="B42:N42"/>
     <mergeCell ref="O42:U42"/>
     <mergeCell ref="U55:AE55"/>
     <mergeCell ref="AA48:AE48"/>
     <mergeCell ref="AD51:AG51"/>
     <mergeCell ref="AG28:AG29"/>
     <mergeCell ref="O43:U43"/>
     <mergeCell ref="AD40:AG40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="AE30:AG30"/>
     <mergeCell ref="AF48:AG48"/>
     <mergeCell ref="N31:S31"/>
     <mergeCell ref="Y31:AD31"/>
     <mergeCell ref="AA30:AD30"/>
     <mergeCell ref="AD28:AE29"/>
     <mergeCell ref="X29:AC29"/>
     <mergeCell ref="V42:V48"/>
     <mergeCell ref="H49:O51"/>
-    <mergeCell ref="B63:G63"/>
-[...181 lines deleted...]
-    <mergeCell ref="B25:C25"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="7">
     <dataValidation imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="W34 Y34:Z34 AA47:AG48 AF53:AG54 O43:U43 AF33:AG38 AE30:AG30 X26:AC29 V24:AC25 AE24:AG25 J24:M25 AB58:AD58 W49:AA49 AE31:AF31 W58 Y58:Z58 W36 W38 Y36:Z36 Y38:Z38 AA39:AD39 V10 V7 X7:Z7 X10:Z10 AB7:AD7 AB10:AD10 T31:V31" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
     <dataValidation type="textLength" imeMode="fullAlpha" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="13桁の法人番号を入力してください。_x000a_法人番号が不明な場合は空欄でも差し支えございません。" sqref="I58:T58 T13:AG13" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>13</formula1>
     </dataValidation>
     <dataValidation operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U8:AB8" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
     <dataValidation type="textLength" imeMode="halfAlpha" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H26:M30" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>16</formula1>
     </dataValidation>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T4:AG4 T11:AG11 T14:AG14 T20:AG20" xr:uid="{00000000-0002-0000-0000-000004000000}"/>
     <dataValidation imeMode="halfAlpha" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X23:Z23 AB23:AD23 V23 V19 X19:Z19 AB19:AD19 U5:AB5" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
     <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C13:E16 AE5:AG5 T6:AG6 T9:AG9 T12:AG12 T15:AG16 T18:AG18 AE17:AG17 T22:AG22 AE21:AG21 C32:M34 C36:M38 O33:U38 V33:AE33 V35:AE35 V37:AE37 R39:T39 Y41:AF41 AA44:AF45 H49:O51 V50:AG50 F56:T57 U57:AE57 H60:AG60 P62:S62" xr:uid="{00000000-0002-0000-0000-000006000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35433070866141736" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52420" r:id="rId4" name="Check Box 3268">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52421" r:id="rId5" name="Check Box 3269">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>167640</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52422" r:id="rId6" name="Check Box 3270">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>99060</xdr:rowOff>
+                    <xdr:rowOff>95250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52556" r:id="rId7" name="Check Box 3404">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>52</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>52</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52557" r:id="rId8" name="Check Box 3405">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>137160</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>52</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>281940</xdr:colOff>
+                    <xdr:colOff>285750</xdr:colOff>
                     <xdr:row>52</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52644" r:id="rId9" name="Check Box 3492">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>38</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>236220</xdr:colOff>
+                    <xdr:colOff>238125</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52645" r:id="rId10" name="Check Box 3493">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>182880</xdr:rowOff>
+                    <xdr:rowOff>180975</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>434340</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52646" r:id="rId11" name="Check Box 3494">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>31</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>182880</xdr:rowOff>
+                    <xdr:rowOff>180975</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>31</xdr:col>
-                    <xdr:colOff>335280</xdr:colOff>
+                    <xdr:colOff>333375</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="56959" r:id="rId12" name="Check Box 4735">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>129540</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="56960" r:id="rId13" name="Check Box 4736">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>129540</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="56961" r:id="rId14" name="Check Box 4737">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>129540</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="56962" r:id="rId15" name="Check Box 4738">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>129540</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="65654" r:id="rId16" name="Check Box 6262">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>243840</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="65655" r:id="rId17" name="Check Box 6263">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>182880</xdr:colOff>
+                    <xdr:colOff>180975</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>17</xdr:col>
-                    <xdr:colOff>99060</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>243840</xdr:rowOff>
+                    <xdr:rowOff>247650</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="65706" r:id="rId18" name="Check Box 6314">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>106680</xdr:colOff>
+                    <xdr:colOff>104775</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>236220</xdr:rowOff>
+                    <xdr:rowOff>238125</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="65707" r:id="rId19" name="Check Box 6315">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>228600</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>17</xdr:col>
-                    <xdr:colOff>144780</xdr:colOff>
+                    <xdr:colOff>142875</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>236220</xdr:rowOff>
+                    <xdr:rowOff>238125</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52647" r:id="rId20" name="Check Box 3495">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>45</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52648" r:id="rId21" name="Check Box 3496">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>46</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52649" r:id="rId22" name="Check Box 3497">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52600" r:id="rId23" name="Check Box 3448">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52601" r:id="rId24" name="Check Box 3449">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>182880</xdr:rowOff>
+                    <xdr:rowOff>180975</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>327660</xdr:rowOff>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52598" r:id="rId25" name="Check Box 3446">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52599" r:id="rId26" name="Check Box 3447">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>182880</xdr:rowOff>
+                    <xdr:rowOff>180975</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>327660</xdr:rowOff>
+                    <xdr:rowOff>323850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52596" r:id="rId27" name="Check Box 3444">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="52597" r:id="rId28" name="Check Box 3445">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>167640</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>312420</xdr:rowOff>
+                    <xdr:rowOff>314325</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74157" r:id="rId29" name="Check Box 8621">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>37</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:colOff>123825</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74167" r:id="rId30" name="Check Box 8631">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>182880</xdr:rowOff>
+                    <xdr:rowOff>180975</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:colOff>123825</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74168" r:id="rId31" name="Check Box 8632">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>160020</xdr:rowOff>
+                    <xdr:rowOff>161925</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>40</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74169" r:id="rId32" name="Check Box 8633">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:colOff>123825</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74170" r:id="rId33" name="Check Box 8634">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>182880</xdr:rowOff>
+                    <xdr:rowOff>180975</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74195" r:id="rId34" name="Check Box 8659">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>129540</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>182880</xdr:rowOff>
+                    <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74196" r:id="rId35" name="Check Box 8660">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>26</xdr:col>
-                    <xdr:colOff>121920</xdr:colOff>
+                    <xdr:colOff>123825</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>27</xdr:col>
-                    <xdr:colOff>129540</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>182880</xdr:rowOff>
+                    <xdr:rowOff>180975</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74197" r:id="rId36" name="Check Box 8661">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>42</xdr:row>
-                    <xdr:rowOff>236220</xdr:rowOff>
+                    <xdr:rowOff>238125</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>129540</xdr:colOff>
+                    <xdr:colOff>133350</xdr:colOff>
                     <xdr:row>43</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74367" r:id="rId37" name="Option Button 8831">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>91440</xdr:rowOff>
+                    <xdr:rowOff>95250</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>17</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>274320</xdr:rowOff>
+                    <xdr:rowOff>276225</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74368" r:id="rId38" name="Option Button 8832">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>175260</xdr:colOff>
+                    <xdr:colOff>171450</xdr:colOff>
                     <xdr:row>1</xdr:row>
-                    <xdr:rowOff>99060</xdr:rowOff>
+                    <xdr:rowOff>95250</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>17</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>1</xdr:row>
-                    <xdr:rowOff>281940</xdr:rowOff>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74402" r:id="rId39" name="Check Box 8866">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>129540</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="74403" r:id="rId40" name="Check Box 8867">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>129540</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>22</xdr:col>
-                    <xdr:colOff>91440</xdr:colOff>
+                    <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet4">
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:BE70"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="75" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="BE94" sqref="BE94"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="5.109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.5" style="2" customWidth="1"/>
+    <col min="2" max="2" width="3.375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="5.125" style="2" customWidth="1"/>
     <col min="4" max="4" width="1" style="2" customWidth="1"/>
-    <col min="5" max="5" width="2.6640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="2.625" style="2" customWidth="1"/>
     <col min="6" max="7" width="3" style="2" customWidth="1"/>
-    <col min="8" max="8" width="2.88671875" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="21" max="21" width="3.33203125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="2.875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="4.375" style="2" customWidth="1"/>
+    <col min="10" max="11" width="2.125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="4.25" style="2" customWidth="1"/>
+    <col min="13" max="13" width="1.625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="4.5" style="2" customWidth="1"/>
+    <col min="15" max="15" width="3.75" style="2" customWidth="1"/>
+    <col min="16" max="17" width="3.875" style="2" customWidth="1"/>
+    <col min="18" max="18" width="4.375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="2.625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="2.125" style="2" customWidth="1"/>
+    <col min="21" max="21" width="3.375" style="2" customWidth="1"/>
     <col min="22" max="22" width="4" style="2" customWidth="1"/>
-    <col min="23" max="23" width="3.33203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="25" width="4.109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="3.375" style="2" customWidth="1"/>
+    <col min="24" max="24" width="2.375" style="2" customWidth="1"/>
+    <col min="25" max="25" width="4.125" style="2" customWidth="1"/>
     <col min="26" max="27" width="3" style="2" customWidth="1"/>
-    <col min="28" max="28" width="3.44140625" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="35" max="35" width="3.6640625" style="2" customWidth="1"/>
+    <col min="28" max="28" width="3.5" style="2" customWidth="1"/>
+    <col min="29" max="29" width="2.875" style="2" customWidth="1"/>
+    <col min="30" max="30" width="5.375" style="2" customWidth="1"/>
+    <col min="31" max="31" width="9.625" style="2" customWidth="1"/>
+    <col min="32" max="32" width="7.5" style="2" customWidth="1"/>
+    <col min="33" max="33" width="6.5" style="2" customWidth="1"/>
+    <col min="34" max="34" width="5.125" style="2" customWidth="1"/>
+    <col min="35" max="35" width="3.625" style="2" customWidth="1"/>
     <col min="36" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="26.25" customHeight="1">
-      <c r="M1" s="568" t="s">
+      <c r="M1" s="485" t="s">
         <v>3</v>
       </c>
-      <c r="N1" s="568"/>
-[...1 lines deleted...]
-      <c r="P1" s="568"/>
+      <c r="N1" s="485"/>
+      <c r="O1" s="485"/>
+      <c r="P1" s="485"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="T1" s="54"/>
       <c r="U1" s="54"/>
-      <c r="V1" s="250" t="s">
+      <c r="V1" s="359" t="s">
         <v>6</v>
       </c>
-      <c r="W1" s="250"/>
-[...2 lines deleted...]
-      <c r="Z1" s="250"/>
+      <c r="W1" s="359"/>
+      <c r="X1" s="359"/>
+      <c r="Y1" s="359"/>
+      <c r="Z1" s="359"/>
     </row>
     <row r="2" spans="2:34" ht="26.25" customHeight="1">
-      <c r="M2" s="568"/>
-[...2 lines deleted...]
-      <c r="P2" s="568"/>
+      <c r="M2" s="485"/>
+      <c r="N2" s="485"/>
+      <c r="O2" s="485"/>
+      <c r="P2" s="485"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="T2" s="78"/>
       <c r="U2" s="78"/>
-      <c r="V2" s="250"/>
-[...3 lines deleted...]
-      <c r="Z2" s="250"/>
+      <c r="V2" s="359"/>
+      <c r="W2" s="359"/>
+      <c r="X2" s="359"/>
+      <c r="Y2" s="359"/>
+      <c r="Z2" s="359"/>
     </row>
     <row r="3" spans="2:34" ht="30.75" customHeight="1">
-      <c r="AB3" s="459" t="s">
+      <c r="AB3" s="583" t="s">
         <v>7</v>
       </c>
-      <c r="AC3" s="460"/>
-[...3 lines deleted...]
-      <c r="AG3" s="461"/>
+      <c r="AC3" s="584"/>
+      <c r="AD3" s="585"/>
+      <c r="AE3" s="584"/>
+      <c r="AF3" s="584"/>
+      <c r="AG3" s="585"/>
     </row>
     <row r="4" spans="2:34" ht="14.25" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
-      <c r="L4" s="276" t="s">
+      <c r="L4" s="294" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="276"/>
-[...6 lines deleted...]
-      <c r="T4" s="553" t="str">
+      <c r="M4" s="294"/>
+      <c r="N4" s="294"/>
+      <c r="O4" s="294"/>
+      <c r="P4" s="294"/>
+      <c r="Q4" s="294"/>
+      <c r="R4" s="294"/>
+      <c r="S4" s="294"/>
+      <c r="T4" s="505" t="str">
         <f>IF(入力用!T4="","",入力用!T4)</f>
         <v/>
       </c>
-      <c r="U4" s="553"/>
-[...13 lines deleted...]
-        <v>129</v>
+      <c r="U4" s="505"/>
+      <c r="V4" s="505"/>
+      <c r="W4" s="505"/>
+      <c r="X4" s="505"/>
+      <c r="Y4" s="505"/>
+      <c r="Z4" s="505"/>
+      <c r="AA4" s="505"/>
+      <c r="AB4" s="505"/>
+      <c r="AC4" s="505"/>
+      <c r="AD4" s="505"/>
+      <c r="AE4" s="505"/>
+      <c r="AF4" s="505"/>
+      <c r="AG4" s="506"/>
+      <c r="AH4" s="293" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="5" spans="2:34" ht="17.25" customHeight="1">
       <c r="B5" s="7"/>
-      <c r="L5" s="137" t="s">
+      <c r="L5" s="298" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="128"/>
-[...5 lines deleted...]
-      <c r="S5" s="138"/>
+      <c r="M5" s="299"/>
+      <c r="N5" s="299"/>
+      <c r="O5" s="299"/>
+      <c r="P5" s="299"/>
+      <c r="Q5" s="299"/>
+      <c r="R5" s="299"/>
+      <c r="S5" s="300"/>
       <c r="T5" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U5" s="559" t="str">
+      <c r="U5" s="511" t="str">
         <f>IF(入力用!U5="","",入力用!U5)</f>
         <v/>
       </c>
-      <c r="V5" s="559"/>
-[...10 lines deleted...]
-      <c r="AE5" s="560" t="str">
+      <c r="V5" s="511"/>
+      <c r="W5" s="511"/>
+      <c r="X5" s="511"/>
+      <c r="Y5" s="511"/>
+      <c r="Z5" s="511"/>
+      <c r="AA5" s="511"/>
+      <c r="AB5" s="511"/>
+      <c r="AC5" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD5" s="305"/>
+      <c r="AE5" s="512" t="str">
         <f>IF(入力用!AE5="","",入力用!AE5)</f>
         <v/>
       </c>
-      <c r="AF5" s="560"/>
-[...1 lines deleted...]
-      <c r="AH5" s="275"/>
+      <c r="AF5" s="512"/>
+      <c r="AG5" s="513"/>
+      <c r="AH5" s="293"/>
     </row>
     <row r="6" spans="2:34" ht="18.600000000000001" customHeight="1">
       <c r="B6" s="7"/>
-      <c r="L6" s="137" t="s">
+      <c r="L6" s="298" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="128"/>
-[...6 lines deleted...]
-      <c r="T6" s="562" t="str">
+      <c r="M6" s="299"/>
+      <c r="N6" s="299"/>
+      <c r="O6" s="299"/>
+      <c r="P6" s="299"/>
+      <c r="Q6" s="299"/>
+      <c r="R6" s="299"/>
+      <c r="S6" s="300"/>
+      <c r="T6" s="488" t="str">
         <f>IF(入力用!T6="","",入力用!T6)</f>
         <v/>
       </c>
-      <c r="U6" s="563"/>
-[...12 lines deleted...]
-      <c r="AH6" s="275"/>
+      <c r="U6" s="489"/>
+      <c r="V6" s="489"/>
+      <c r="W6" s="489"/>
+      <c r="X6" s="489"/>
+      <c r="Y6" s="489"/>
+      <c r="Z6" s="489"/>
+      <c r="AA6" s="489"/>
+      <c r="AB6" s="489"/>
+      <c r="AC6" s="489"/>
+      <c r="AD6" s="489"/>
+      <c r="AE6" s="489"/>
+      <c r="AF6" s="489"/>
+      <c r="AG6" s="490"/>
+      <c r="AH6" s="293"/>
     </row>
-    <row r="7" spans="2:34" ht="11.4" customHeight="1">
+    <row r="7" spans="2:34" ht="11.45" customHeight="1">
       <c r="B7" s="7"/>
-      <c r="L7" s="139"/>
-[...10 lines deleted...]
-      <c r="U7" s="159"/>
+      <c r="L7" s="367"/>
+      <c r="M7" s="317"/>
+      <c r="N7" s="317"/>
+      <c r="O7" s="317"/>
+      <c r="P7" s="317"/>
+      <c r="Q7" s="317"/>
+      <c r="R7" s="317"/>
+      <c r="S7" s="368"/>
+      <c r="T7" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U7" s="358"/>
       <c r="V7" s="73" t="str">
         <f>IF(入力用!V7="","",(入力用!V7))</f>
         <v/>
       </c>
       <c r="W7" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X7" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X7" s="352" t="str">
         <f>IF(入力用!X7="","",入力用!X7)</f>
         <v/>
       </c>
-      <c r="Y7" s="224"/>
-      <c r="Z7" s="224"/>
+      <c r="Y7" s="352"/>
+      <c r="Z7" s="352"/>
       <c r="AA7" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB7" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB7" s="352" t="str">
         <f>IF(入力用!AB7="","",入力用!AB7)</f>
         <v/>
       </c>
-      <c r="AC7" s="224"/>
-[...4 lines deleted...]
-      <c r="AH7" s="275"/>
+      <c r="AC7" s="352"/>
+      <c r="AD7" s="352"/>
+      <c r="AE7" s="352"/>
+      <c r="AF7" s="352"/>
+      <c r="AG7" s="353"/>
+      <c r="AH7" s="293"/>
     </row>
-    <row r="8" spans="2:34" ht="17.399999999999999" customHeight="1">
+    <row r="8" spans="2:34" ht="17.45" customHeight="1">
       <c r="B8" s="7"/>
       <c r="K8" s="8"/>
-      <c r="L8" s="142" t="s">
+      <c r="L8" s="373" t="s">
         <v>12</v>
       </c>
-      <c r="M8" s="143"/>
-[...5 lines deleted...]
-      <c r="S8" s="144"/>
+      <c r="M8" s="316"/>
+      <c r="N8" s="316"/>
+      <c r="O8" s="316"/>
+      <c r="P8" s="316"/>
+      <c r="Q8" s="316"/>
+      <c r="R8" s="316"/>
+      <c r="S8" s="374"/>
       <c r="T8" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U8" s="567" t="str">
+      <c r="U8" s="462" t="str">
         <f>IF(入力用!U8="","",入力用!U8)</f>
         <v/>
       </c>
-      <c r="V8" s="567"/>
-[...11 lines deleted...]
-      <c r="AH8" s="275"/>
+      <c r="V8" s="462"/>
+      <c r="W8" s="462"/>
+      <c r="X8" s="462"/>
+      <c r="Y8" s="462"/>
+      <c r="Z8" s="462"/>
+      <c r="AA8" s="462"/>
+      <c r="AB8" s="462"/>
+      <c r="AC8" s="375"/>
+      <c r="AD8" s="375"/>
+      <c r="AE8" s="375"/>
+      <c r="AF8" s="375"/>
+      <c r="AG8" s="376"/>
+      <c r="AH8" s="293"/>
     </row>
     <row r="9" spans="2:34" ht="18.600000000000001" customHeight="1">
       <c r="B9" s="7"/>
-      <c r="L9" s="137"/>
-[...7 lines deleted...]
-      <c r="T9" s="562" t="str">
+      <c r="L9" s="298"/>
+      <c r="M9" s="299"/>
+      <c r="N9" s="299"/>
+      <c r="O9" s="299"/>
+      <c r="P9" s="299"/>
+      <c r="Q9" s="299"/>
+      <c r="R9" s="299"/>
+      <c r="S9" s="300"/>
+      <c r="T9" s="488" t="str">
         <f>IF(入力用!T9="","",入力用!T9)</f>
         <v/>
       </c>
-      <c r="U9" s="563"/>
-[...12 lines deleted...]
-      <c r="AH9" s="275"/>
+      <c r="U9" s="489"/>
+      <c r="V9" s="489"/>
+      <c r="W9" s="489"/>
+      <c r="X9" s="489"/>
+      <c r="Y9" s="489"/>
+      <c r="Z9" s="489"/>
+      <c r="AA9" s="489"/>
+      <c r="AB9" s="489"/>
+      <c r="AC9" s="489"/>
+      <c r="AD9" s="489"/>
+      <c r="AE9" s="489"/>
+      <c r="AF9" s="489"/>
+      <c r="AG9" s="490"/>
+      <c r="AH9" s="293"/>
     </row>
     <row r="10" spans="2:34" ht="12" customHeight="1">
       <c r="B10" s="7"/>
-      <c r="L10" s="139"/>
-[...10 lines deleted...]
-      <c r="U10" s="159"/>
+      <c r="L10" s="367"/>
+      <c r="M10" s="317"/>
+      <c r="N10" s="317"/>
+      <c r="O10" s="317"/>
+      <c r="P10" s="317"/>
+      <c r="Q10" s="317"/>
+      <c r="R10" s="317"/>
+      <c r="S10" s="368"/>
+      <c r="T10" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U10" s="358"/>
       <c r="V10" s="73" t="str">
         <f>IF(入力用!V10="","",入力用!V10)</f>
         <v/>
       </c>
       <c r="W10" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X10" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X10" s="352" t="str">
         <f>IF(入力用!X10="","",入力用!X10)</f>
         <v/>
       </c>
-      <c r="Y10" s="224"/>
-      <c r="Z10" s="224"/>
+      <c r="Y10" s="352"/>
+      <c r="Z10" s="352"/>
       <c r="AA10" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB10" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB10" s="352" t="str">
         <f>IF(入力用!AB10="","",入力用!AB10)</f>
         <v/>
       </c>
-      <c r="AC10" s="224"/>
-[...4 lines deleted...]
-      <c r="AH10" s="275"/>
+      <c r="AC10" s="352"/>
+      <c r="AD10" s="352"/>
+      <c r="AE10" s="352"/>
+      <c r="AF10" s="352"/>
+      <c r="AG10" s="353"/>
+      <c r="AH10" s="293"/>
     </row>
     <row r="11" spans="2:34" ht="15.75" customHeight="1">
       <c r="B11" s="7"/>
-      <c r="L11" s="236" t="s">
+      <c r="L11" s="369" t="s">
         <v>1</v>
       </c>
-      <c r="M11" s="236"/>
-[...6 lines deleted...]
-      <c r="T11" s="576" t="str">
+      <c r="M11" s="369"/>
+      <c r="N11" s="369"/>
+      <c r="O11" s="369"/>
+      <c r="P11" s="369"/>
+      <c r="Q11" s="369"/>
+      <c r="R11" s="369"/>
+      <c r="S11" s="369"/>
+      <c r="T11" s="491" t="str">
         <f>IF(入力用!T11="","",入力用!T11)</f>
         <v/>
       </c>
-      <c r="U11" s="576"/>
-[...12 lines deleted...]
-      <c r="AH11" s="275"/>
+      <c r="U11" s="491"/>
+      <c r="V11" s="491"/>
+      <c r="W11" s="491"/>
+      <c r="X11" s="491"/>
+      <c r="Y11" s="491"/>
+      <c r="Z11" s="491"/>
+      <c r="AA11" s="491"/>
+      <c r="AB11" s="491"/>
+      <c r="AC11" s="491"/>
+      <c r="AD11" s="491"/>
+      <c r="AE11" s="491"/>
+      <c r="AF11" s="491"/>
+      <c r="AG11" s="492"/>
+      <c r="AH11" s="293"/>
     </row>
     <row r="12" spans="2:34" ht="31.5" customHeight="1">
       <c r="B12" s="7"/>
       <c r="C12" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E12" s="450" t="str">
+      <c r="E12" s="577" t="str">
         <f>IF(入力用!E12="","",入力用!E12)</f>
         <v>　　　年　　月　　日</v>
       </c>
-      <c r="F12" s="450"/>
-[...5 lines deleted...]
-      <c r="L12" s="251" t="s">
+      <c r="F12" s="577"/>
+      <c r="G12" s="577"/>
+      <c r="H12" s="577"/>
+      <c r="I12" s="577"/>
+      <c r="J12" s="577"/>
+      <c r="K12" s="578"/>
+      <c r="L12" s="363" t="s">
         <v>8</v>
       </c>
-      <c r="M12" s="251"/>
-[...6 lines deleted...]
-      <c r="T12" s="565" t="str">
+      <c r="M12" s="363"/>
+      <c r="N12" s="363"/>
+      <c r="O12" s="363"/>
+      <c r="P12" s="363"/>
+      <c r="Q12" s="363"/>
+      <c r="R12" s="363"/>
+      <c r="S12" s="363"/>
+      <c r="T12" s="514" t="str">
         <f>IF(入力用!T12="","",入力用!T12)</f>
         <v/>
       </c>
-      <c r="U12" s="565"/>
-[...12 lines deleted...]
-      <c r="AH12" s="275"/>
+      <c r="U12" s="514"/>
+      <c r="V12" s="514"/>
+      <c r="W12" s="514"/>
+      <c r="X12" s="514"/>
+      <c r="Y12" s="514"/>
+      <c r="Z12" s="514"/>
+      <c r="AA12" s="514"/>
+      <c r="AB12" s="514"/>
+      <c r="AC12" s="514"/>
+      <c r="AD12" s="514"/>
+      <c r="AE12" s="514"/>
+      <c r="AF12" s="514"/>
+      <c r="AG12" s="515"/>
+      <c r="AH12" s="293"/>
     </row>
     <row r="13" spans="2:34" ht="31.5" customHeight="1">
       <c r="B13" s="7"/>
-      <c r="C13" s="127" t="str">
+      <c r="C13" s="435" t="str">
         <f>IF(入力用!C13="","",入力用!C13)</f>
         <v/>
       </c>
-      <c r="D13" s="127"/>
-[...8 lines deleted...]
-      <c r="L13" s="237" t="s">
+      <c r="D13" s="435"/>
+      <c r="E13" s="435"/>
+      <c r="F13" s="416" t="s">
+        <v>182</v>
+      </c>
+      <c r="G13" s="416"/>
+      <c r="H13" s="416"/>
+      <c r="I13" s="416"/>
+      <c r="J13" s="416"/>
+      <c r="L13" s="157" t="s">
         <v>74</v>
       </c>
-      <c r="M13" s="238"/>
-[...6 lines deleted...]
-      <c r="T13" s="550" t="str">
+      <c r="M13" s="158"/>
+      <c r="N13" s="158"/>
+      <c r="O13" s="158"/>
+      <c r="P13" s="158"/>
+      <c r="Q13" s="158"/>
+      <c r="R13" s="158"/>
+      <c r="S13" s="344"/>
+      <c r="T13" s="502" t="str">
         <f>IF(入力用!T13="","",入力用!T13)</f>
         <v/>
       </c>
-      <c r="U13" s="551"/>
-[...12 lines deleted...]
-      <c r="AH13" s="275"/>
+      <c r="U13" s="503"/>
+      <c r="V13" s="503"/>
+      <c r="W13" s="503"/>
+      <c r="X13" s="503"/>
+      <c r="Y13" s="503"/>
+      <c r="Z13" s="503"/>
+      <c r="AA13" s="503"/>
+      <c r="AB13" s="503"/>
+      <c r="AC13" s="503"/>
+      <c r="AD13" s="503"/>
+      <c r="AE13" s="503"/>
+      <c r="AF13" s="503"/>
+      <c r="AG13" s="504"/>
+      <c r="AH13" s="293"/>
     </row>
     <row r="14" spans="2:34" ht="15.75" customHeight="1">
       <c r="B14" s="7"/>
-      <c r="C14" s="128"/>
-[...7 lines deleted...]
-      <c r="L14" s="155" t="s">
+      <c r="C14" s="299"/>
+      <c r="D14" s="299"/>
+      <c r="E14" s="299"/>
+      <c r="F14" s="435"/>
+      <c r="G14" s="435"/>
+      <c r="H14" s="435"/>
+      <c r="I14" s="435"/>
+      <c r="J14" s="299"/>
+      <c r="L14" s="417" t="s">
         <v>1</v>
       </c>
-      <c r="M14" s="155"/>
-[...6 lines deleted...]
-      <c r="T14" s="548" t="str">
+      <c r="M14" s="417"/>
+      <c r="N14" s="417"/>
+      <c r="O14" s="417"/>
+      <c r="P14" s="417"/>
+      <c r="Q14" s="417"/>
+      <c r="R14" s="417"/>
+      <c r="S14" s="417"/>
+      <c r="T14" s="486" t="str">
         <f>IF(入力用!T14="","",入力用!T14)</f>
         <v/>
       </c>
-      <c r="U14" s="548"/>
-[...12 lines deleted...]
-      <c r="AH14" s="275"/>
+      <c r="U14" s="486"/>
+      <c r="V14" s="486"/>
+      <c r="W14" s="486"/>
+      <c r="X14" s="486"/>
+      <c r="Y14" s="486"/>
+      <c r="Z14" s="486"/>
+      <c r="AA14" s="486"/>
+      <c r="AB14" s="486"/>
+      <c r="AC14" s="486"/>
+      <c r="AD14" s="486"/>
+      <c r="AE14" s="486"/>
+      <c r="AF14" s="486"/>
+      <c r="AG14" s="487"/>
+      <c r="AH14" s="293"/>
     </row>
     <row r="15" spans="2:34" ht="16.5" customHeight="1">
       <c r="B15" s="7"/>
-      <c r="C15" s="128"/>
-[...7 lines deleted...]
-      <c r="L15" s="137" t="s">
+      <c r="C15" s="299"/>
+      <c r="D15" s="299"/>
+      <c r="E15" s="299"/>
+      <c r="F15" s="416"/>
+      <c r="G15" s="416"/>
+      <c r="H15" s="416"/>
+      <c r="I15" s="416"/>
+      <c r="J15" s="299"/>
+      <c r="L15" s="298" t="s">
         <v>13</v>
       </c>
-      <c r="M15" s="128"/>
-[...6 lines deleted...]
-      <c r="T15" s="555" t="str">
+      <c r="M15" s="299"/>
+      <c r="N15" s="299"/>
+      <c r="O15" s="299"/>
+      <c r="P15" s="299"/>
+      <c r="Q15" s="299"/>
+      <c r="R15" s="299"/>
+      <c r="S15" s="300"/>
+      <c r="T15" s="507" t="str">
         <f>IF(入力用!T15="","",入力用!T15)</f>
         <v/>
       </c>
-      <c r="U15" s="556"/>
-[...12 lines deleted...]
-      <c r="AH15" s="275"/>
+      <c r="U15" s="508"/>
+      <c r="V15" s="508"/>
+      <c r="W15" s="508"/>
+      <c r="X15" s="508"/>
+      <c r="Y15" s="508"/>
+      <c r="Z15" s="508"/>
+      <c r="AA15" s="508"/>
+      <c r="AB15" s="508"/>
+      <c r="AC15" s="508"/>
+      <c r="AD15" s="508"/>
+      <c r="AE15" s="508"/>
+      <c r="AF15" s="508"/>
+      <c r="AG15" s="509"/>
+      <c r="AH15" s="293"/>
     </row>
     <row r="16" spans="2:34" ht="24.75" customHeight="1">
       <c r="B16" s="7"/>
-      <c r="C16" s="128"/>
-[...5 lines deleted...]
-      <c r="I16" s="136"/>
+      <c r="C16" s="299"/>
+      <c r="D16" s="299"/>
+      <c r="E16" s="299"/>
+      <c r="F16" s="441"/>
+      <c r="G16" s="441"/>
+      <c r="H16" s="441"/>
+      <c r="I16" s="441"/>
       <c r="J16" s="27"/>
-      <c r="L16" s="139"/>
-[...21 lines deleted...]
-      <c r="AH16" s="275"/>
+      <c r="L16" s="367"/>
+      <c r="M16" s="317"/>
+      <c r="N16" s="317"/>
+      <c r="O16" s="317"/>
+      <c r="P16" s="317"/>
+      <c r="Q16" s="317"/>
+      <c r="R16" s="317"/>
+      <c r="S16" s="368"/>
+      <c r="T16" s="367"/>
+      <c r="U16" s="317"/>
+      <c r="V16" s="317"/>
+      <c r="W16" s="317"/>
+      <c r="X16" s="317"/>
+      <c r="Y16" s="317"/>
+      <c r="Z16" s="317"/>
+      <c r="AA16" s="317"/>
+      <c r="AB16" s="317"/>
+      <c r="AC16" s="317"/>
+      <c r="AD16" s="317"/>
+      <c r="AE16" s="317"/>
+      <c r="AF16" s="317"/>
+      <c r="AG16" s="510"/>
+      <c r="AH16" s="293"/>
     </row>
     <row r="17" spans="2:35" ht="13.5" customHeight="1">
       <c r="B17" s="7"/>
-      <c r="C17" s="135" t="s">
+      <c r="C17" s="440" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="135"/>
-[...6 lines deleted...]
-      <c r="I17" s="135" t="s">
+      <c r="D17" s="440"/>
+      <c r="E17" s="440"/>
+      <c r="F17" s="440"/>
+      <c r="G17" s="436" t="s">
+        <v>115</v>
+      </c>
+      <c r="H17" s="437"/>
+      <c r="I17" s="440" t="s">
         <v>56</v>
       </c>
-      <c r="J17" s="135"/>
-[...1 lines deleted...]
-      <c r="L17" s="130" t="s">
+      <c r="J17" s="440"/>
+      <c r="K17" s="440"/>
+      <c r="L17" s="156" t="s">
         <v>67</v>
       </c>
-      <c r="M17" s="130"/>
-[...5 lines deleted...]
-      <c r="S17" s="130"/>
+      <c r="M17" s="156"/>
+      <c r="N17" s="156"/>
+      <c r="O17" s="156"/>
+      <c r="P17" s="156"/>
+      <c r="Q17" s="156"/>
+      <c r="R17" s="156"/>
+      <c r="S17" s="156"/>
       <c r="T17" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U17" s="567" t="str">
+      <c r="U17" s="462" t="str">
         <f>IF(入力用!U17="","",入力用!U17)</f>
         <v/>
       </c>
-      <c r="V17" s="567"/>
-[...10 lines deleted...]
-      <c r="AE17" s="574" t="str">
+      <c r="V17" s="462"/>
+      <c r="W17" s="462"/>
+      <c r="X17" s="462"/>
+      <c r="Y17" s="462"/>
+      <c r="Z17" s="462"/>
+      <c r="AA17" s="462"/>
+      <c r="AB17" s="462"/>
+      <c r="AC17" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD17" s="305"/>
+      <c r="AE17" s="482" t="str">
         <f>IF(入力用!AE17="","",入力用!AE17)</f>
         <v/>
       </c>
-      <c r="AF17" s="574"/>
-[...1 lines deleted...]
-      <c r="AH17" s="275"/>
+      <c r="AF17" s="482"/>
+      <c r="AG17" s="483"/>
+      <c r="AH17" s="293"/>
     </row>
-    <row r="18" spans="2:35" ht="25.2" customHeight="1">
+    <row r="18" spans="2:35" ht="25.15" customHeight="1">
       <c r="B18" s="7"/>
-      <c r="C18" s="135"/>
-[...16 lines deleted...]
-      <c r="T18" s="580" t="str">
+      <c r="C18" s="440"/>
+      <c r="D18" s="440"/>
+      <c r="E18" s="440"/>
+      <c r="F18" s="440"/>
+      <c r="G18" s="437"/>
+      <c r="H18" s="437"/>
+      <c r="I18" s="440"/>
+      <c r="J18" s="440"/>
+      <c r="K18" s="440"/>
+      <c r="L18" s="156"/>
+      <c r="M18" s="156"/>
+      <c r="N18" s="156"/>
+      <c r="O18" s="156"/>
+      <c r="P18" s="156"/>
+      <c r="Q18" s="156"/>
+      <c r="R18" s="156"/>
+      <c r="S18" s="156"/>
+      <c r="T18" s="451" t="str">
         <f>IF(入力用!T18="","",入力用!T18)</f>
         <v/>
       </c>
-      <c r="U18" s="581"/>
-[...11 lines deleted...]
-      <c r="AG18" s="582"/>
+      <c r="U18" s="452"/>
+      <c r="V18" s="452"/>
+      <c r="W18" s="452"/>
+      <c r="X18" s="452"/>
+      <c r="Y18" s="452"/>
+      <c r="Z18" s="452"/>
+      <c r="AA18" s="452"/>
+      <c r="AB18" s="452"/>
+      <c r="AC18" s="452"/>
+      <c r="AD18" s="452"/>
+      <c r="AE18" s="452"/>
+      <c r="AF18" s="452"/>
+      <c r="AG18" s="453"/>
       <c r="AH18" s="79"/>
     </row>
     <row r="19" spans="2:35" ht="13.5" customHeight="1">
-      <c r="B19" s="145" t="s">
+      <c r="B19" s="442" t="s">
         <v>80</v>
       </c>
-      <c r="C19" s="146"/>
-[...14 lines deleted...]
-      <c r="U19" s="159"/>
+      <c r="C19" s="443"/>
+      <c r="D19" s="443"/>
+      <c r="E19" s="443"/>
+      <c r="F19" s="443"/>
+      <c r="L19" s="156"/>
+      <c r="M19" s="156"/>
+      <c r="N19" s="156"/>
+      <c r="O19" s="156"/>
+      <c r="P19" s="156"/>
+      <c r="Q19" s="156"/>
+      <c r="R19" s="156"/>
+      <c r="S19" s="156"/>
+      <c r="T19" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U19" s="358"/>
       <c r="V19" s="73" t="str">
         <f>IF(入力用!V19="","",入力用!V19)</f>
         <v/>
       </c>
       <c r="W19" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X19" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X19" s="352" t="str">
         <f>IF(入力用!X19="","",入力用!X19)</f>
         <v/>
       </c>
-      <c r="Y19" s="224"/>
-      <c r="Z19" s="224"/>
+      <c r="Y19" s="352"/>
+      <c r="Z19" s="352"/>
       <c r="AA19" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB19" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB19" s="352" t="str">
         <f>IF(入力用!AB19="","",入力用!AB19)</f>
         <v/>
       </c>
-      <c r="AC19" s="224"/>
-[...3 lines deleted...]
-      <c r="AG19" s="225"/>
+      <c r="AC19" s="352"/>
+      <c r="AD19" s="352"/>
+      <c r="AE19" s="352"/>
+      <c r="AF19" s="352"/>
+      <c r="AG19" s="353"/>
       <c r="AH19" s="79"/>
     </row>
     <row r="20" spans="2:35" ht="16.5" customHeight="1">
       <c r="B20" s="7"/>
-      <c r="L20" s="142" t="s">
+      <c r="L20" s="373" t="s">
         <v>1</v>
       </c>
-      <c r="M20" s="143"/>
-[...6 lines deleted...]
-      <c r="T20" s="548" t="str">
+      <c r="M20" s="316"/>
+      <c r="N20" s="316"/>
+      <c r="O20" s="316"/>
+      <c r="P20" s="316"/>
+      <c r="Q20" s="316"/>
+      <c r="R20" s="316"/>
+      <c r="S20" s="374"/>
+      <c r="T20" s="486" t="str">
         <f>IF(入力用!T20="","",入力用!T20)</f>
         <v/>
       </c>
-      <c r="U20" s="548"/>
-[...13 lines deleted...]
-        <v>130</v>
+      <c r="U20" s="486"/>
+      <c r="V20" s="486"/>
+      <c r="W20" s="486"/>
+      <c r="X20" s="486"/>
+      <c r="Y20" s="486"/>
+      <c r="Z20" s="486"/>
+      <c r="AA20" s="486"/>
+      <c r="AB20" s="486"/>
+      <c r="AC20" s="486"/>
+      <c r="AD20" s="486"/>
+      <c r="AE20" s="486"/>
+      <c r="AF20" s="486"/>
+      <c r="AG20" s="487"/>
+      <c r="AH20" s="536" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="21" spans="2:35" ht="10.8" customHeight="1">
+    <row r="21" spans="2:35" ht="10.9" customHeight="1">
       <c r="B21" s="80"/>
       <c r="C21" s="81"/>
       <c r="D21" s="81"/>
       <c r="E21" s="81"/>
       <c r="F21" s="81"/>
       <c r="G21" s="81"/>
       <c r="H21" s="81"/>
       <c r="I21" s="81"/>
       <c r="J21" s="81"/>
       <c r="K21" s="82"/>
-      <c r="L21" s="147" t="s">
+      <c r="L21" s="444" t="s">
         <v>77</v>
       </c>
-      <c r="M21" s="148"/>
-[...7 lines deleted...]
-      <c r="S21" s="588"/>
+      <c r="M21" s="445"/>
+      <c r="N21" s="445"/>
+      <c r="O21" s="459" t="s">
+        <v>108</v>
+      </c>
+      <c r="P21" s="459"/>
+      <c r="Q21" s="459"/>
+      <c r="R21" s="459"/>
+      <c r="S21" s="460"/>
       <c r="T21" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U21" s="567" t="str">
+      <c r="U21" s="462" t="str">
         <f>IF(入力用!$U$21="","",入力用!$U$21)</f>
         <v/>
       </c>
-      <c r="V21" s="567"/>
-[...10 lines deleted...]
-      <c r="AE21" s="574" t="str">
+      <c r="V21" s="462"/>
+      <c r="W21" s="462"/>
+      <c r="X21" s="462"/>
+      <c r="Y21" s="462"/>
+      <c r="Z21" s="462"/>
+      <c r="AA21" s="462"/>
+      <c r="AB21" s="462"/>
+      <c r="AC21" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD21" s="305"/>
+      <c r="AE21" s="482" t="str">
         <f>IF(入力用!AE21="","",入力用!AE21)</f>
         <v/>
       </c>
-      <c r="AF21" s="574"/>
-[...1 lines deleted...]
-      <c r="AH21" s="543"/>
+      <c r="AF21" s="482"/>
+      <c r="AG21" s="483"/>
+      <c r="AH21" s="536"/>
     </row>
-    <row r="22" spans="2:35" ht="17.399999999999999" customHeight="1">
+    <row r="22" spans="2:35" ht="17.45" customHeight="1">
       <c r="B22" s="80"/>
       <c r="C22" s="81"/>
       <c r="D22" s="81"/>
       <c r="E22" s="81"/>
       <c r="F22" s="81"/>
       <c r="G22" s="81"/>
       <c r="H22" s="81"/>
       <c r="I22" s="81"/>
       <c r="J22" s="81"/>
       <c r="K22" s="82"/>
-      <c r="L22" s="147"/>
-[...7 lines deleted...]
-      <c r="T22" s="590" t="str">
+      <c r="L22" s="444"/>
+      <c r="M22" s="445"/>
+      <c r="N22" s="445"/>
+      <c r="O22" s="459"/>
+      <c r="P22" s="459"/>
+      <c r="Q22" s="459"/>
+      <c r="R22" s="459"/>
+      <c r="S22" s="460"/>
+      <c r="T22" s="463" t="str">
         <f>IF(入力用!T22="","",入力用!T22)</f>
         <v/>
       </c>
-      <c r="U22" s="591"/>
-[...12 lines deleted...]
-      <c r="AH22" s="543"/>
+      <c r="U22" s="464"/>
+      <c r="V22" s="464"/>
+      <c r="W22" s="464"/>
+      <c r="X22" s="464"/>
+      <c r="Y22" s="464"/>
+      <c r="Z22" s="464"/>
+      <c r="AA22" s="464"/>
+      <c r="AB22" s="464"/>
+      <c r="AC22" s="464"/>
+      <c r="AD22" s="464"/>
+      <c r="AE22" s="464"/>
+      <c r="AF22" s="464"/>
+      <c r="AG22" s="465"/>
+      <c r="AH22" s="536"/>
     </row>
-    <row r="23" spans="2:35" ht="10.8" customHeight="1">
+    <row r="23" spans="2:35" ht="10.9" customHeight="1">
       <c r="B23" s="80"/>
       <c r="C23" s="81"/>
       <c r="D23" s="81"/>
       <c r="E23" s="81"/>
       <c r="F23" s="81"/>
       <c r="G23" s="81"/>
       <c r="H23" s="81"/>
       <c r="I23" s="81"/>
       <c r="J23" s="81"/>
       <c r="K23" s="82"/>
-      <c r="L23" s="149"/>
-[...10 lines deleted...]
-      <c r="U23" s="159"/>
+      <c r="L23" s="446"/>
+      <c r="M23" s="447"/>
+      <c r="N23" s="447"/>
+      <c r="O23" s="358"/>
+      <c r="P23" s="358"/>
+      <c r="Q23" s="358"/>
+      <c r="R23" s="358"/>
+      <c r="S23" s="461"/>
+      <c r="T23" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U23" s="358"/>
       <c r="V23" s="73" t="str">
         <f>IF(入力用!V23="","",入力用!V23)</f>
         <v/>
       </c>
       <c r="W23" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X23" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X23" s="352" t="str">
         <f>IF(入力用!X23="","",入力用!X23)</f>
         <v/>
       </c>
-      <c r="Y23" s="224"/>
-      <c r="Z23" s="224"/>
+      <c r="Y23" s="352"/>
+      <c r="Z23" s="352"/>
       <c r="AA23" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB23" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB23" s="352" t="str">
         <f>IF(入力用!AB23="","",入力用!AB23)</f>
         <v/>
       </c>
-      <c r="AC23" s="224"/>
-[...4 lines deleted...]
-      <c r="AH23" s="543"/>
+      <c r="AC23" s="352"/>
+      <c r="AD23" s="352"/>
+      <c r="AE23" s="352"/>
+      <c r="AF23" s="352"/>
+      <c r="AG23" s="353"/>
+      <c r="AH23" s="536"/>
     </row>
     <row r="24" spans="2:35" ht="12" customHeight="1">
-      <c r="B24" s="233" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="229" t="s">
+      <c r="B24" s="414" t="s">
+        <v>168</v>
+      </c>
+      <c r="C24" s="415"/>
+      <c r="D24" s="410" t="s">
         <v>15</v>
       </c>
-      <c r="E24" s="229"/>
-[...6 lines deleted...]
-      <c r="J24" s="583" t="str">
+      <c r="E24" s="410"/>
+      <c r="F24" s="410"/>
+      <c r="G24" s="411"/>
+      <c r="H24" s="426" t="s">
+        <v>197</v>
+      </c>
+      <c r="I24" s="427"/>
+      <c r="J24" s="454" t="str">
         <f>IF(入力用!J24="","",入力用!J24)</f>
         <v>年　月　日</v>
       </c>
-      <c r="K24" s="583"/>
-[...2 lines deleted...]
-      <c r="N24" s="130" t="s">
+      <c r="K24" s="454"/>
+      <c r="L24" s="454"/>
+      <c r="M24" s="455"/>
+      <c r="N24" s="156" t="s">
         <v>16</v>
       </c>
-      <c r="O24" s="130"/>
-[...4 lines deleted...]
-      <c r="T24" s="142" t="s">
+      <c r="O24" s="156"/>
+      <c r="P24" s="156"/>
+      <c r="Q24" s="156"/>
+      <c r="R24" s="156"/>
+      <c r="S24" s="156"/>
+      <c r="T24" s="373" t="s">
         <v>88</v>
       </c>
-      <c r="U24" s="143"/>
-      <c r="V24" s="572" t="str">
+      <c r="U24" s="316"/>
+      <c r="V24" s="469" t="str">
         <f>IF(入力用!V24="","",入力用!V24)</f>
         <v>　　　　　月 　　 　　日</v>
       </c>
-      <c r="W24" s="572"/>
-[...6 lines deleted...]
-      <c r="AD24" s="143" t="s">
+      <c r="W24" s="469"/>
+      <c r="X24" s="469"/>
+      <c r="Y24" s="469"/>
+      <c r="Z24" s="469"/>
+      <c r="AA24" s="469"/>
+      <c r="AB24" s="469"/>
+      <c r="AC24" s="469"/>
+      <c r="AD24" s="316" t="s">
         <v>89</v>
       </c>
-      <c r="AE24" s="572" t="str">
+      <c r="AE24" s="469" t="str">
         <f>IF(入力用!AE24="","",入力用!AE24)</f>
         <v xml:space="preserve">          月　　    　日</v>
       </c>
-      <c r="AF24" s="572"/>
-[...1 lines deleted...]
-      <c r="AH24" s="543"/>
+      <c r="AF24" s="469"/>
+      <c r="AG24" s="470"/>
+      <c r="AH24" s="536"/>
     </row>
     <row r="25" spans="2:35" ht="12" customHeight="1">
-      <c r="B25" s="151" t="s">
-[...33 lines deleted...]
-      <c r="AH25" s="543"/>
+      <c r="B25" s="448" t="s">
+        <v>169</v>
+      </c>
+      <c r="C25" s="449"/>
+      <c r="D25" s="412"/>
+      <c r="E25" s="412"/>
+      <c r="F25" s="412"/>
+      <c r="G25" s="413"/>
+      <c r="H25" s="428"/>
+      <c r="I25" s="429"/>
+      <c r="J25" s="456"/>
+      <c r="K25" s="456"/>
+      <c r="L25" s="456"/>
+      <c r="M25" s="457"/>
+      <c r="N25" s="156"/>
+      <c r="O25" s="156"/>
+      <c r="P25" s="156"/>
+      <c r="Q25" s="156"/>
+      <c r="R25" s="156"/>
+      <c r="S25" s="156"/>
+      <c r="T25" s="367"/>
+      <c r="U25" s="317"/>
+      <c r="V25" s="471"/>
+      <c r="W25" s="471"/>
+      <c r="X25" s="471"/>
+      <c r="Y25" s="471"/>
+      <c r="Z25" s="471"/>
+      <c r="AA25" s="471"/>
+      <c r="AB25" s="471"/>
+      <c r="AC25" s="471"/>
+      <c r="AD25" s="317"/>
+      <c r="AE25" s="471"/>
+      <c r="AF25" s="471"/>
+      <c r="AG25" s="472"/>
+      <c r="AH25" s="536"/>
     </row>
     <row r="26" spans="2:35" ht="12" customHeight="1">
-      <c r="B26" s="221" t="s">
+      <c r="B26" s="404" t="s">
         <v>17</v>
       </c>
-      <c r="C26" s="222"/>
-[...4 lines deleted...]
-      <c r="H26" s="544" t="str">
+      <c r="C26" s="405"/>
+      <c r="D26" s="405"/>
+      <c r="E26" s="405"/>
+      <c r="F26" s="405"/>
+      <c r="G26" s="405"/>
+      <c r="H26" s="450" t="str">
         <f>IF(入力用!H26="","",入力用!H26)</f>
         <v>円</v>
       </c>
-      <c r="I26" s="544"/>
-[...4 lines deleted...]
-      <c r="N26" s="288" t="s">
+      <c r="I26" s="450"/>
+      <c r="J26" s="450"/>
+      <c r="K26" s="450"/>
+      <c r="L26" s="450"/>
+      <c r="M26" s="450"/>
+      <c r="N26" s="322" t="s">
         <v>19</v>
       </c>
-      <c r="O26" s="288"/>
-[...4 lines deleted...]
-      <c r="T26" s="194" t="s">
+      <c r="O26" s="322"/>
+      <c r="P26" s="322"/>
+      <c r="Q26" s="322"/>
+      <c r="R26" s="322"/>
+      <c r="S26" s="322"/>
+      <c r="T26" s="311" t="s">
         <v>78</v>
       </c>
-      <c r="U26" s="181"/>
-      <c r="V26" s="195"/>
+      <c r="U26" s="159"/>
+      <c r="V26" s="312"/>
       <c r="W26" s="71" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="X26" s="578" t="str">
+        <v>178</v>
+      </c>
+      <c r="X26" s="477" t="str">
         <f>IF(入力用!X26="","",入力用!X26)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y26" s="578"/>
-[...4 lines deleted...]
-      <c r="AD26" s="181" t="s">
+      <c r="Y26" s="477"/>
+      <c r="Z26" s="477"/>
+      <c r="AA26" s="477"/>
+      <c r="AB26" s="477"/>
+      <c r="AC26" s="477"/>
+      <c r="AD26" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="AE26" s="181"/>
-      <c r="AF26" s="569" t="str">
+      <c r="AE26" s="159"/>
+      <c r="AF26" s="478" t="str">
         <f>IF(入力用!AF26="","",入力用!AF26)</f>
         <v/>
       </c>
-      <c r="AG26" s="201" t="s">
+      <c r="AG26" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="AH26" s="543"/>
+      <c r="AH26" s="536"/>
     </row>
     <row r="27" spans="2:35" ht="12" customHeight="1">
-      <c r="B27" s="223"/>
-[...19 lines deleted...]
-      <c r="V27" s="198"/>
+      <c r="B27" s="406"/>
+      <c r="C27" s="405"/>
+      <c r="D27" s="405"/>
+      <c r="E27" s="405"/>
+      <c r="F27" s="405"/>
+      <c r="G27" s="405"/>
+      <c r="H27" s="450"/>
+      <c r="I27" s="450"/>
+      <c r="J27" s="450"/>
+      <c r="K27" s="450"/>
+      <c r="L27" s="450"/>
+      <c r="M27" s="450"/>
+      <c r="N27" s="322"/>
+      <c r="O27" s="322"/>
+      <c r="P27" s="322"/>
+      <c r="Q27" s="322"/>
+      <c r="R27" s="322"/>
+      <c r="S27" s="322"/>
+      <c r="T27" s="384"/>
+      <c r="U27" s="385"/>
+      <c r="V27" s="386"/>
       <c r="W27" s="72" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="X27" s="571" t="str">
+        <v>179</v>
+      </c>
+      <c r="X27" s="484" t="str">
         <f>IF(入力用!X27="","",入力用!X27)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y27" s="571"/>
-[...8 lines deleted...]
-      <c r="AH27" s="543"/>
+      <c r="Y27" s="484"/>
+      <c r="Z27" s="484"/>
+      <c r="AA27" s="484"/>
+      <c r="AB27" s="484"/>
+      <c r="AC27" s="484"/>
+      <c r="AD27" s="160"/>
+      <c r="AE27" s="160"/>
+      <c r="AF27" s="479"/>
+      <c r="AG27" s="146"/>
+      <c r="AH27" s="536"/>
     </row>
     <row r="28" spans="2:35" ht="12" customHeight="1">
-      <c r="B28" s="191" t="s">
+      <c r="B28" s="380" t="s">
         <v>18</v>
       </c>
-      <c r="C28" s="130"/>
-[...4 lines deleted...]
-      <c r="H28" s="544" t="str">
+      <c r="C28" s="156"/>
+      <c r="D28" s="156"/>
+      <c r="E28" s="156"/>
+      <c r="F28" s="156"/>
+      <c r="G28" s="156"/>
+      <c r="H28" s="450" t="str">
         <f>IF(入力用!H28="","",入力用!H28)</f>
         <v>円</v>
       </c>
-      <c r="I28" s="544"/>
-[...10 lines deleted...]
-      <c r="T28" s="194" t="s">
+      <c r="I28" s="450"/>
+      <c r="J28" s="450"/>
+      <c r="K28" s="450"/>
+      <c r="L28" s="450"/>
+      <c r="M28" s="450"/>
+      <c r="N28" s="322"/>
+      <c r="O28" s="322"/>
+      <c r="P28" s="322"/>
+      <c r="Q28" s="322"/>
+      <c r="R28" s="322"/>
+      <c r="S28" s="322"/>
+      <c r="T28" s="311" t="s">
         <v>79</v>
       </c>
-      <c r="U28" s="181"/>
-      <c r="V28" s="195"/>
+      <c r="U28" s="159"/>
+      <c r="V28" s="312"/>
       <c r="W28" s="71" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="X28" s="578" t="str">
+        <v>178</v>
+      </c>
+      <c r="X28" s="477" t="str">
         <f>IF(入力用!X28="","",入力用!X28)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y28" s="578"/>
-[...4 lines deleted...]
-      <c r="AD28" s="181" t="s">
+      <c r="Y28" s="477"/>
+      <c r="Z28" s="477"/>
+      <c r="AA28" s="477"/>
+      <c r="AB28" s="477"/>
+      <c r="AC28" s="477"/>
+      <c r="AD28" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="AE28" s="181"/>
-      <c r="AF28" s="569" t="str">
+      <c r="AE28" s="159"/>
+      <c r="AF28" s="478" t="str">
         <f>IF(入力用!AF28="","",入力用!AF28)</f>
         <v/>
       </c>
-      <c r="AG28" s="201" t="s">
+      <c r="AG28" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="AH28" s="543"/>
+      <c r="AH28" s="536"/>
     </row>
     <row r="29" spans="2:35" ht="12" customHeight="1">
-      <c r="B29" s="191"/>
-[...19 lines deleted...]
-      <c r="V29" s="284"/>
+      <c r="B29" s="380"/>
+      <c r="C29" s="156"/>
+      <c r="D29" s="156"/>
+      <c r="E29" s="156"/>
+      <c r="F29" s="156"/>
+      <c r="G29" s="156"/>
+      <c r="H29" s="450"/>
+      <c r="I29" s="450"/>
+      <c r="J29" s="450"/>
+      <c r="K29" s="450"/>
+      <c r="L29" s="450"/>
+      <c r="M29" s="450"/>
+      <c r="N29" s="322"/>
+      <c r="O29" s="322"/>
+      <c r="P29" s="322"/>
+      <c r="Q29" s="322"/>
+      <c r="R29" s="322"/>
+      <c r="S29" s="322"/>
+      <c r="T29" s="313"/>
+      <c r="U29" s="160"/>
+      <c r="V29" s="314"/>
       <c r="W29" s="72" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="X29" s="571" t="str">
+        <v>179</v>
+      </c>
+      <c r="X29" s="484" t="str">
         <f>IF(入力用!X29="","",入力用!X29)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y29" s="571"/>
-[...8 lines deleted...]
-      <c r="AH29" s="543"/>
+      <c r="Y29" s="484"/>
+      <c r="Z29" s="484"/>
+      <c r="AA29" s="484"/>
+      <c r="AB29" s="484"/>
+      <c r="AC29" s="484"/>
+      <c r="AD29" s="160"/>
+      <c r="AE29" s="160"/>
+      <c r="AF29" s="479"/>
+      <c r="AG29" s="146"/>
+      <c r="AH29" s="536"/>
     </row>
     <row r="30" spans="2:35" ht="24.75" customHeight="1">
-      <c r="B30" s="191"/>
-[...11 lines deleted...]
-      <c r="N30" s="280" t="s">
+      <c r="B30" s="380"/>
+      <c r="C30" s="156"/>
+      <c r="D30" s="156"/>
+      <c r="E30" s="156"/>
+      <c r="F30" s="156"/>
+      <c r="G30" s="156"/>
+      <c r="H30" s="450"/>
+      <c r="I30" s="450"/>
+      <c r="J30" s="450"/>
+      <c r="K30" s="450"/>
+      <c r="L30" s="450"/>
+      <c r="M30" s="450"/>
+      <c r="N30" s="308" t="s">
         <v>20</v>
       </c>
-      <c r="O30" s="281"/>
-[...17 lines deleted...]
-      <c r="AE30" s="523" t="str">
+      <c r="O30" s="309"/>
+      <c r="P30" s="309"/>
+      <c r="Q30" s="309"/>
+      <c r="R30" s="309"/>
+      <c r="S30" s="309"/>
+      <c r="T30" s="309"/>
+      <c r="U30" s="309"/>
+      <c r="V30" s="309"/>
+      <c r="W30" s="309"/>
+      <c r="X30" s="309"/>
+      <c r="Y30" s="309"/>
+      <c r="Z30" s="310"/>
+      <c r="AA30" s="157" t="s">
+        <v>198</v>
+      </c>
+      <c r="AB30" s="158"/>
+      <c r="AC30" s="158"/>
+      <c r="AD30" s="158"/>
+      <c r="AE30" s="480" t="str">
         <f>IF(入力用!AE30="","",入力用!AE30)</f>
         <v>年　　月　　日</v>
       </c>
-      <c r="AF30" s="523"/>
-[...1 lines deleted...]
-      <c r="AH30" s="543"/>
+      <c r="AF30" s="480"/>
+      <c r="AG30" s="481"/>
+      <c r="AH30" s="536"/>
     </row>
     <row r="31" spans="2:35" ht="22.5" customHeight="1">
-      <c r="B31" s="525" t="s">
+      <c r="B31" s="516" t="s">
         <v>21</v>
       </c>
-      <c r="C31" s="226" t="s">
+      <c r="C31" s="407" t="s">
         <v>72</v>
       </c>
-      <c r="D31" s="227"/>
-[...9 lines deleted...]
-      <c r="N31" s="130" t="s">
+      <c r="D31" s="408"/>
+      <c r="E31" s="408"/>
+      <c r="F31" s="408"/>
+      <c r="G31" s="408"/>
+      <c r="H31" s="408"/>
+      <c r="I31" s="408"/>
+      <c r="J31" s="408"/>
+      <c r="K31" s="408"/>
+      <c r="L31" s="408"/>
+      <c r="M31" s="409"/>
+      <c r="N31" s="156" t="s">
         <v>22</v>
       </c>
-      <c r="O31" s="130"/>
-[...4 lines deleted...]
-      <c r="T31" s="237" t="str">
+      <c r="O31" s="156"/>
+      <c r="P31" s="156"/>
+      <c r="Q31" s="156"/>
+      <c r="R31" s="156"/>
+      <c r="S31" s="156"/>
+      <c r="T31" s="157" t="str">
         <f>IF(入力用!T31="","",入力用!T31)</f>
         <v/>
       </c>
-      <c r="U31" s="238"/>
-[...1 lines deleted...]
-      <c r="W31" s="238" t="s">
+      <c r="U31" s="158"/>
+      <c r="V31" s="158"/>
+      <c r="W31" s="158" t="s">
         <v>92</v>
       </c>
-      <c r="X31" s="239"/>
-      <c r="Y31" s="130" t="s">
+      <c r="X31" s="344"/>
+      <c r="Y31" s="156" t="s">
         <v>68</v>
       </c>
-      <c r="Z31" s="130"/>
-[...4 lines deleted...]
-      <c r="AE31" s="237" t="str">
+      <c r="Z31" s="156"/>
+      <c r="AA31" s="156"/>
+      <c r="AB31" s="156"/>
+      <c r="AC31" s="156"/>
+      <c r="AD31" s="156"/>
+      <c r="AE31" s="157" t="str">
         <f>IF(入力用!AE31="","",入力用!AE31)</f>
         <v/>
       </c>
-      <c r="AF31" s="238"/>
+      <c r="AF31" s="158"/>
       <c r="AG31" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="AH31" s="543"/>
+      <c r="AH31" s="536"/>
     </row>
-    <row r="32" spans="2:35" ht="19.2" customHeight="1">
-[...1 lines deleted...]
-      <c r="C32" s="545" t="str">
+    <row r="32" spans="2:35" ht="19.149999999999999" customHeight="1">
+      <c r="B32" s="517"/>
+      <c r="C32" s="493" t="str">
         <f>IF(入力用!C32="","",入力用!C32)</f>
         <v/>
       </c>
-      <c r="D32" s="546"/>
-[...9 lines deleted...]
-      <c r="N32" s="534" t="s">
+      <c r="D32" s="494"/>
+      <c r="E32" s="494"/>
+      <c r="F32" s="494"/>
+      <c r="G32" s="494"/>
+      <c r="H32" s="494"/>
+      <c r="I32" s="494"/>
+      <c r="J32" s="494"/>
+      <c r="K32" s="494"/>
+      <c r="L32" s="494"/>
+      <c r="M32" s="495"/>
+      <c r="N32" s="525" t="s">
         <v>23</v>
       </c>
-      <c r="O32" s="186" t="s">
+      <c r="O32" s="381" t="s">
         <v>24</v>
       </c>
-      <c r="P32" s="186"/>
-[...5 lines deleted...]
-      <c r="V32" s="186" t="s">
+      <c r="P32" s="381"/>
+      <c r="Q32" s="381"/>
+      <c r="R32" s="381"/>
+      <c r="S32" s="381"/>
+      <c r="T32" s="381"/>
+      <c r="U32" s="381"/>
+      <c r="V32" s="381" t="s">
         <v>25</v>
       </c>
-      <c r="W32" s="186"/>
-[...8 lines deleted...]
-      <c r="AF32" s="192" t="s">
+      <c r="W32" s="381"/>
+      <c r="X32" s="381"/>
+      <c r="Y32" s="381"/>
+      <c r="Z32" s="381"/>
+      <c r="AA32" s="381"/>
+      <c r="AB32" s="381"/>
+      <c r="AC32" s="381"/>
+      <c r="AD32" s="381"/>
+      <c r="AE32" s="381"/>
+      <c r="AF32" s="382" t="s">
         <v>26</v>
       </c>
-      <c r="AG32" s="193"/>
-      <c r="AH32" s="543"/>
+      <c r="AG32" s="383"/>
+      <c r="AH32" s="536"/>
       <c r="AI32" s="14"/>
     </row>
-    <row r="33" spans="2:34" ht="25.2" customHeight="1">
-[...13 lines deleted...]
-      <c r="O33" s="512" t="str">
+    <row r="33" spans="2:34" ht="25.15" customHeight="1">
+      <c r="B33" s="517"/>
+      <c r="C33" s="493"/>
+      <c r="D33" s="494"/>
+      <c r="E33" s="494"/>
+      <c r="F33" s="494"/>
+      <c r="G33" s="494"/>
+      <c r="H33" s="494"/>
+      <c r="I33" s="494"/>
+      <c r="J33" s="494"/>
+      <c r="K33" s="494"/>
+      <c r="L33" s="494"/>
+      <c r="M33" s="495"/>
+      <c r="N33" s="526"/>
+      <c r="O33" s="496" t="str">
         <f>IF(入力用!O33="","",入力用!O33)</f>
         <v/>
       </c>
-      <c r="P33" s="513"/>
-[...5 lines deleted...]
-      <c r="V33" s="518" t="str">
+      <c r="P33" s="497"/>
+      <c r="Q33" s="497"/>
+      <c r="R33" s="497"/>
+      <c r="S33" s="497"/>
+      <c r="T33" s="497"/>
+      <c r="U33" s="498"/>
+      <c r="V33" s="466" t="str">
         <f>IF(入力用!V33="","",入力用!V33)</f>
         <v/>
       </c>
-      <c r="W33" s="519"/>
-[...8 lines deleted...]
-      <c r="AF33" s="468" t="str">
+      <c r="W33" s="467"/>
+      <c r="X33" s="467"/>
+      <c r="Y33" s="467"/>
+      <c r="Z33" s="467"/>
+      <c r="AA33" s="467"/>
+      <c r="AB33" s="467"/>
+      <c r="AC33" s="467"/>
+      <c r="AD33" s="467"/>
+      <c r="AE33" s="468"/>
+      <c r="AF33" s="473" t="str">
         <f>IF(入力用!AF33="","",入力用!AF33)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG33" s="469"/>
-      <c r="AH33" s="543"/>
+      <c r="AG33" s="474"/>
+      <c r="AH33" s="536"/>
     </row>
-    <row r="34" spans="2:34" ht="11.4" customHeight="1">
-[...19 lines deleted...]
-      <c r="U34" s="517"/>
+    <row r="34" spans="2:34" ht="11.45" customHeight="1">
+      <c r="B34" s="517"/>
+      <c r="C34" s="493"/>
+      <c r="D34" s="494"/>
+      <c r="E34" s="494"/>
+      <c r="F34" s="494"/>
+      <c r="G34" s="494"/>
+      <c r="H34" s="494"/>
+      <c r="I34" s="494"/>
+      <c r="J34" s="494"/>
+      <c r="K34" s="494"/>
+      <c r="L34" s="494"/>
+      <c r="M34" s="495"/>
+      <c r="N34" s="526"/>
+      <c r="O34" s="499"/>
+      <c r="P34" s="500"/>
+      <c r="Q34" s="500"/>
+      <c r="R34" s="500"/>
+      <c r="S34" s="500"/>
+      <c r="T34" s="500"/>
+      <c r="U34" s="501"/>
       <c r="V34" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W34" s="76" t="str">
         <f>IF(入力用!W34="","",入力用!W34)</f>
         <v/>
       </c>
       <c r="X34" s="39" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="Y34" s="521" t="str">
+        <v>112</v>
+      </c>
+      <c r="Y34" s="458" t="str">
         <f>IF(入力用!Y34="","",入力用!Y34)</f>
         <v/>
       </c>
-      <c r="Z34" s="521"/>
+      <c r="Z34" s="458"/>
       <c r="AA34" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB34" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB34" s="458" t="str">
         <f>IF(入力用!AB34="","",入力用!AB34)</f>
         <v/>
       </c>
-      <c r="AC34" s="521"/>
-      <c r="AD34" s="521"/>
+      <c r="AC34" s="458"/>
+      <c r="AD34" s="458"/>
       <c r="AE34" s="40"/>
-      <c r="AF34" s="470"/>
-[...1 lines deleted...]
-      <c r="AH34" s="543"/>
+      <c r="AF34" s="475"/>
+      <c r="AG34" s="476"/>
+      <c r="AH34" s="536"/>
     </row>
-    <row r="35" spans="2:34" ht="26.4" customHeight="1">
-[...1 lines deleted...]
-      <c r="C35" s="378" t="s">
+    <row r="35" spans="2:34" ht="26.45" customHeight="1">
+      <c r="B35" s="517"/>
+      <c r="C35" s="213" t="s">
         <v>93</v>
       </c>
-      <c r="D35" s="379"/>
-[...10 lines deleted...]
-      <c r="O35" s="512" t="str">
+      <c r="D35" s="214"/>
+      <c r="E35" s="214"/>
+      <c r="F35" s="214"/>
+      <c r="G35" s="214"/>
+      <c r="H35" s="214"/>
+      <c r="I35" s="214"/>
+      <c r="J35" s="214"/>
+      <c r="K35" s="214"/>
+      <c r="L35" s="214"/>
+      <c r="M35" s="215"/>
+      <c r="N35" s="526"/>
+      <c r="O35" s="496" t="str">
         <f>IF(入力用!O35="","",入力用!O35)</f>
         <v/>
       </c>
-      <c r="P35" s="513"/>
-[...5 lines deleted...]
-      <c r="V35" s="518" t="str">
+      <c r="P35" s="497"/>
+      <c r="Q35" s="497"/>
+      <c r="R35" s="497"/>
+      <c r="S35" s="497"/>
+      <c r="T35" s="497"/>
+      <c r="U35" s="498"/>
+      <c r="V35" s="466" t="str">
         <f>IF(入力用!V35="","",入力用!V35)</f>
         <v/>
       </c>
-      <c r="W35" s="519"/>
-[...8 lines deleted...]
-      <c r="AF35" s="468" t="str">
+      <c r="W35" s="467"/>
+      <c r="X35" s="467"/>
+      <c r="Y35" s="467"/>
+      <c r="Z35" s="467"/>
+      <c r="AA35" s="467"/>
+      <c r="AB35" s="467"/>
+      <c r="AC35" s="467"/>
+      <c r="AD35" s="467"/>
+      <c r="AE35" s="468"/>
+      <c r="AF35" s="473" t="str">
         <f>IF(入力用!AF35="","",入力用!AF35)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG35" s="469"/>
-      <c r="AH35" s="543"/>
+      <c r="AG35" s="474"/>
+      <c r="AH35" s="536"/>
     </row>
     <row r="36" spans="2:34" ht="12" customHeight="1">
-      <c r="B36" s="526"/>
-      <c r="C36" s="528" t="str">
+      <c r="B36" s="517"/>
+      <c r="C36" s="519" t="str">
         <f>IF(入力用!C36="","",入力用!C36)</f>
         <v/>
       </c>
-      <c r="D36" s="529"/>
-[...16 lines deleted...]
-      <c r="U36" s="517"/>
+      <c r="D36" s="520"/>
+      <c r="E36" s="520"/>
+      <c r="F36" s="520"/>
+      <c r="G36" s="520"/>
+      <c r="H36" s="520"/>
+      <c r="I36" s="520"/>
+      <c r="J36" s="520"/>
+      <c r="K36" s="520"/>
+      <c r="L36" s="520"/>
+      <c r="M36" s="521"/>
+      <c r="N36" s="526"/>
+      <c r="O36" s="499"/>
+      <c r="P36" s="500"/>
+      <c r="Q36" s="500"/>
+      <c r="R36" s="500"/>
+      <c r="S36" s="500"/>
+      <c r="T36" s="500"/>
+      <c r="U36" s="501"/>
       <c r="V36" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W36" s="76" t="str">
         <f>IF(入力用!W36="","",入力用!W36)</f>
         <v/>
       </c>
       <c r="X36" s="39" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="Y36" s="521" t="str">
+        <v>112</v>
+      </c>
+      <c r="Y36" s="458" t="str">
         <f>IF(入力用!Y36="","",入力用!Y36)</f>
         <v/>
       </c>
-      <c r="Z36" s="521"/>
+      <c r="Z36" s="458"/>
       <c r="AA36" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB36" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB36" s="458" t="str">
         <f>IF(入力用!AB36="","",入力用!AB36)</f>
         <v/>
       </c>
-      <c r="AC36" s="521"/>
-      <c r="AD36" s="521"/>
+      <c r="AC36" s="458"/>
+      <c r="AD36" s="458"/>
       <c r="AE36" s="40"/>
-      <c r="AF36" s="470"/>
-[...1 lines deleted...]
-      <c r="AH36" s="543"/>
+      <c r="AF36" s="475"/>
+      <c r="AG36" s="476"/>
+      <c r="AH36" s="536"/>
     </row>
-    <row r="37" spans="2:34" ht="25.8" customHeight="1">
-[...13 lines deleted...]
-      <c r="O37" s="512" t="str">
+    <row r="37" spans="2:34" ht="25.9" customHeight="1">
+      <c r="B37" s="517"/>
+      <c r="C37" s="519"/>
+      <c r="D37" s="520"/>
+      <c r="E37" s="520"/>
+      <c r="F37" s="520"/>
+      <c r="G37" s="520"/>
+      <c r="H37" s="520"/>
+      <c r="I37" s="520"/>
+      <c r="J37" s="520"/>
+      <c r="K37" s="520"/>
+      <c r="L37" s="520"/>
+      <c r="M37" s="521"/>
+      <c r="N37" s="526"/>
+      <c r="O37" s="496" t="str">
         <f>IF(入力用!O37="","",入力用!O37)</f>
         <v/>
       </c>
-      <c r="P37" s="513"/>
-[...5 lines deleted...]
-      <c r="V37" s="518" t="str">
+      <c r="P37" s="497"/>
+      <c r="Q37" s="497"/>
+      <c r="R37" s="497"/>
+      <c r="S37" s="497"/>
+      <c r="T37" s="497"/>
+      <c r="U37" s="498"/>
+      <c r="V37" s="466" t="str">
         <f>IF(入力用!V37="","",入力用!V37)</f>
         <v/>
       </c>
-      <c r="W37" s="519"/>
-[...8 lines deleted...]
-      <c r="AF37" s="468" t="str">
+      <c r="W37" s="467"/>
+      <c r="X37" s="467"/>
+      <c r="Y37" s="467"/>
+      <c r="Z37" s="467"/>
+      <c r="AA37" s="467"/>
+      <c r="AB37" s="467"/>
+      <c r="AC37" s="467"/>
+      <c r="AD37" s="467"/>
+      <c r="AE37" s="468"/>
+      <c r="AF37" s="473" t="str">
         <f>IF(入力用!AF37="","",入力用!AF37)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG37" s="469"/>
-      <c r="AH37" s="543"/>
+      <c r="AG37" s="474"/>
+      <c r="AH37" s="536"/>
     </row>
     <row r="38" spans="2:34" ht="12" customHeight="1">
-      <c r="B38" s="527"/>
-[...18 lines deleted...]
-      <c r="U38" s="517"/>
+      <c r="B38" s="518"/>
+      <c r="C38" s="522"/>
+      <c r="D38" s="523"/>
+      <c r="E38" s="523"/>
+      <c r="F38" s="523"/>
+      <c r="G38" s="523"/>
+      <c r="H38" s="523"/>
+      <c r="I38" s="523"/>
+      <c r="J38" s="523"/>
+      <c r="K38" s="523"/>
+      <c r="L38" s="523"/>
+      <c r="M38" s="524"/>
+      <c r="N38" s="527"/>
+      <c r="O38" s="499"/>
+      <c r="P38" s="500"/>
+      <c r="Q38" s="500"/>
+      <c r="R38" s="500"/>
+      <c r="S38" s="500"/>
+      <c r="T38" s="500"/>
+      <c r="U38" s="501"/>
       <c r="V38" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W38" s="76" t="str">
         <f>IF(入力用!W38="","",入力用!W38)</f>
         <v/>
       </c>
       <c r="X38" s="39" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="Y38" s="521" t="str">
+        <v>112</v>
+      </c>
+      <c r="Y38" s="458" t="str">
         <f>IF(入力用!Y38="","",入力用!Y38)</f>
         <v/>
       </c>
-      <c r="Z38" s="521"/>
+      <c r="Z38" s="458"/>
       <c r="AA38" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB38" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB38" s="458" t="str">
         <f>IF(入力用!AB38="","",入力用!AB38)</f>
         <v/>
       </c>
-      <c r="AC38" s="521"/>
-      <c r="AD38" s="521"/>
+      <c r="AC38" s="458"/>
+      <c r="AD38" s="458"/>
       <c r="AE38" s="40"/>
-      <c r="AF38" s="470"/>
-[...1 lines deleted...]
-      <c r="AH38" s="543"/>
+      <c r="AF38" s="475"/>
+      <c r="AG38" s="476"/>
+      <c r="AH38" s="536"/>
     </row>
-    <row r="39" spans="2:34" ht="15.9" customHeight="1">
-      <c r="B39" s="187" t="s">
+    <row r="39" spans="2:34" ht="15.95" customHeight="1">
+      <c r="B39" s="431" t="s">
         <v>27</v>
       </c>
-      <c r="C39" s="143"/>
-[...2 lines deleted...]
-      <c r="F39" s="143"/>
+      <c r="C39" s="316"/>
+      <c r="D39" s="316"/>
+      <c r="E39" s="316"/>
+      <c r="F39" s="316"/>
       <c r="G39" s="58" t="str">
         <f>入力用!G39</f>
         <v>１</v>
       </c>
       <c r="H39" s="12" t="s">
         <v>96</v>
       </c>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
       <c r="N39" s="16"/>
       <c r="O39" s="11"/>
       <c r="P39" s="11"/>
       <c r="Q39" s="12" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="R39" s="472" t="str">
+        <v>126</v>
+      </c>
+      <c r="R39" s="592" t="str">
         <f>IF(入力用!R39="","",入力用!R39)</f>
         <v/>
       </c>
-      <c r="S39" s="472"/>
-[...9 lines deleted...]
-      <c r="AA39" s="143" t="str">
+      <c r="S39" s="592"/>
+      <c r="T39" s="592"/>
+      <c r="U39" s="316" t="s">
+        <v>127</v>
+      </c>
+      <c r="V39" s="316"/>
+      <c r="W39" s="316"/>
+      <c r="X39" s="316"/>
+      <c r="Y39" s="316"/>
+      <c r="Z39" s="316"/>
+      <c r="AA39" s="316" t="str">
         <f>IF(入力用!AA39="","",入力用!AA39)</f>
         <v/>
       </c>
-      <c r="AB39" s="143"/>
-[...1 lines deleted...]
-      <c r="AD39" s="143"/>
+      <c r="AB39" s="316"/>
+      <c r="AC39" s="316"/>
+      <c r="AD39" s="316"/>
       <c r="AE39" s="67" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AF39" s="11"/>
       <c r="AG39" s="17"/>
-      <c r="AH39" s="543"/>
+      <c r="AH39" s="536"/>
     </row>
-    <row r="40" spans="2:34" ht="15.9" customHeight="1">
-[...4 lines deleted...]
-      <c r="F40" s="128"/>
+    <row r="40" spans="2:34" ht="15.95" customHeight="1">
+      <c r="B40" s="432"/>
+      <c r="C40" s="299"/>
+      <c r="D40" s="299"/>
+      <c r="E40" s="299"/>
+      <c r="F40" s="299"/>
       <c r="G40" s="55" t="str">
         <f>入力用!G40</f>
         <v>２</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>94</v>
       </c>
       <c r="N40" s="18"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="S40" s="1"/>
-      <c r="T40" s="128" t="str">
+      <c r="T40" s="299" t="str">
         <f>入力用!T40</f>
         <v>３</v>
       </c>
-      <c r="U40" s="128"/>
+      <c r="U40" s="299"/>
       <c r="V40" s="10" t="s">
         <v>97</v>
       </c>
       <c r="W40" s="19"/>
       <c r="X40" s="19"/>
       <c r="Y40" s="13"/>
       <c r="Z40" s="19"/>
       <c r="AA40" s="19"/>
       <c r="AB40" s="19"/>
       <c r="AC40" s="19"/>
-      <c r="AD40" s="197" t="s">
-[...5 lines deleted...]
-      <c r="AH40" s="543"/>
+      <c r="AD40" s="385" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE40" s="385"/>
+      <c r="AF40" s="385"/>
+      <c r="AG40" s="591"/>
+      <c r="AH40" s="536"/>
     </row>
-    <row r="41" spans="2:34" ht="15.9" customHeight="1">
-[...4 lines deleted...]
-      <c r="F41" s="140"/>
+    <row r="41" spans="2:34" ht="15.95" customHeight="1">
+      <c r="B41" s="433"/>
+      <c r="C41" s="317"/>
+      <c r="D41" s="317"/>
+      <c r="E41" s="317"/>
+      <c r="F41" s="317"/>
       <c r="G41" s="56" t="str">
         <f>入力用!G41</f>
         <v>４</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>95</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15"/>
       <c r="L41" s="15"/>
       <c r="M41" s="15"/>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41" s="15"/>
       <c r="S41" s="15"/>
-      <c r="T41" s="128" t="str">
+      <c r="T41" s="299" t="str">
         <f>入力用!T41</f>
         <v>５</v>
       </c>
-      <c r="U41" s="128"/>
-[...5 lines deleted...]
-      <c r="Y41" s="473" t="str">
+      <c r="U41" s="299"/>
+      <c r="V41" s="315" t="s">
+        <v>125</v>
+      </c>
+      <c r="W41" s="315"/>
+      <c r="X41" s="315"/>
+      <c r="Y41" s="593" t="str">
         <f>IF(入力用!Y41="","",入力用!Y41)</f>
         <v/>
       </c>
-      <c r="Z41" s="473"/>
-[...5 lines deleted...]
-      <c r="AF41" s="473"/>
+      <c r="Z41" s="593"/>
+      <c r="AA41" s="593"/>
+      <c r="AB41" s="593"/>
+      <c r="AC41" s="593"/>
+      <c r="AD41" s="593"/>
+      <c r="AE41" s="593"/>
+      <c r="AF41" s="593"/>
       <c r="AG41" s="33" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="AH41" s="543"/>
+        <v>120</v>
+      </c>
+      <c r="AH41" s="536"/>
     </row>
     <row r="42" spans="2:34" ht="22.5" customHeight="1">
-      <c r="B42" s="431" t="s">
+      <c r="B42" s="136" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="432"/>
-[...20 lines deleted...]
-      <c r="V42" s="446" t="s">
+      <c r="C42" s="137"/>
+      <c r="D42" s="137"/>
+      <c r="E42" s="137"/>
+      <c r="F42" s="137"/>
+      <c r="G42" s="137"/>
+      <c r="H42" s="137"/>
+      <c r="I42" s="137"/>
+      <c r="J42" s="137"/>
+      <c r="K42" s="137"/>
+      <c r="L42" s="137"/>
+      <c r="M42" s="137"/>
+      <c r="N42" s="137"/>
+      <c r="O42" s="382" t="s">
+        <v>173</v>
+      </c>
+      <c r="P42" s="382"/>
+      <c r="Q42" s="382"/>
+      <c r="R42" s="382"/>
+      <c r="S42" s="382"/>
+      <c r="T42" s="382"/>
+      <c r="U42" s="382"/>
+      <c r="V42" s="162" t="s">
         <v>34</v>
       </c>
       <c r="W42" s="61" t="str">
         <f>入力用!W42</f>
         <v>１</v>
       </c>
-      <c r="X42" s="374" t="s">
+      <c r="X42" s="206" t="s">
         <v>98</v>
       </c>
-      <c r="Y42" s="374"/>
-[...1 lines deleted...]
-      <c r="AA42" s="374"/>
+      <c r="Y42" s="206"/>
+      <c r="Z42" s="206"/>
+      <c r="AA42" s="206"/>
       <c r="AB42" s="62" t="str">
         <f>入力用!AB42</f>
         <v>２</v>
       </c>
-      <c r="AC42" s="427" t="s">
-[...6 lines deleted...]
-      <c r="AH42" s="543"/>
+      <c r="AC42" s="132" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD42" s="132"/>
+      <c r="AE42" s="132"/>
+      <c r="AF42" s="132"/>
+      <c r="AG42" s="133"/>
+      <c r="AH42" s="536"/>
     </row>
     <row r="43" spans="2:34" ht="22.5" customHeight="1">
-      <c r="B43" s="383" t="s">
+      <c r="B43" s="224" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="384"/>
-[...13 lines deleted...]
-      <c r="O43" s="523" t="str">
+      <c r="C43" s="225"/>
+      <c r="D43" s="225"/>
+      <c r="E43" s="225"/>
+      <c r="F43" s="225"/>
+      <c r="G43" s="225"/>
+      <c r="H43" s="225"/>
+      <c r="I43" s="225"/>
+      <c r="J43" s="225"/>
+      <c r="K43" s="225"/>
+      <c r="L43" s="157" t="s">
+        <v>195</v>
+      </c>
+      <c r="M43" s="158"/>
+      <c r="N43" s="158"/>
+      <c r="O43" s="480" t="str">
         <f>入力用!O43</f>
         <v>年　　月　　日</v>
       </c>
-      <c r="P43" s="523"/>
-[...5 lines deleted...]
-      <c r="V43" s="446"/>
+      <c r="P43" s="480"/>
+      <c r="Q43" s="480"/>
+      <c r="R43" s="480"/>
+      <c r="S43" s="480"/>
+      <c r="T43" s="480"/>
+      <c r="U43" s="538"/>
+      <c r="V43" s="162"/>
       <c r="W43" s="30"/>
       <c r="X43" s="29"/>
       <c r="Y43" s="29"/>
       <c r="Z43" s="29"/>
       <c r="AA43" s="29"/>
-      <c r="AB43" s="261" t="s">
-[...7 lines deleted...]
-      <c r="AH43" s="543"/>
+      <c r="AB43" s="341" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC43" s="341"/>
+      <c r="AD43" s="341"/>
+      <c r="AE43" s="341"/>
+      <c r="AF43" s="341"/>
+      <c r="AG43" s="342"/>
+      <c r="AH43" s="536"/>
     </row>
     <row r="44" spans="2:34" ht="22.5" customHeight="1">
-      <c r="B44" s="383" t="s">
+      <c r="B44" s="224" t="s">
         <v>30</v>
       </c>
-      <c r="C44" s="384"/>
-[...20 lines deleted...]
-      <c r="V44" s="446"/>
+      <c r="C44" s="225"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+      <c r="H44" s="225"/>
+      <c r="I44" s="225"/>
+      <c r="J44" s="225"/>
+      <c r="K44" s="225"/>
+      <c r="L44" s="225"/>
+      <c r="M44" s="225"/>
+      <c r="N44" s="225"/>
+      <c r="O44" s="156" t="s">
+        <v>185</v>
+      </c>
+      <c r="P44" s="156"/>
+      <c r="Q44" s="156"/>
+      <c r="R44" s="156"/>
+      <c r="S44" s="156"/>
+      <c r="T44" s="156"/>
+      <c r="U44" s="156"/>
+      <c r="V44" s="162"/>
       <c r="W44" s="64" t="str">
         <f>入力用!W44</f>
         <v>３</v>
       </c>
-      <c r="X44" s="371" t="s">
-[...4 lines deleted...]
-      <c r="AA44" s="371" t="str">
+      <c r="X44" s="203" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y44" s="203"/>
+      <c r="Z44" s="203"/>
+      <c r="AA44" s="203" t="str">
         <f>IF(入力用!AA44="","",入力用!AA44)</f>
         <v/>
       </c>
-      <c r="AB44" s="371"/>
-[...3 lines deleted...]
-      <c r="AF44" s="371"/>
+      <c r="AB44" s="203"/>
+      <c r="AC44" s="203"/>
+      <c r="AD44" s="203"/>
+      <c r="AE44" s="203"/>
+      <c r="AF44" s="203"/>
       <c r="AG44" s="36" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="AH44" s="289" t="s">
+        <v>120</v>
+      </c>
+      <c r="AH44" s="323" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="45" spans="2:34" ht="13.5" customHeight="1">
-      <c r="B45" s="290" t="s">
+      <c r="B45" s="324" t="s">
         <v>73</v>
       </c>
-      <c r="C45" s="291"/>
-[...18 lines deleted...]
-      <c r="V45" s="446"/>
+      <c r="C45" s="325"/>
+      <c r="D45" s="325"/>
+      <c r="E45" s="325"/>
+      <c r="F45" s="325"/>
+      <c r="G45" s="325"/>
+      <c r="H45" s="325"/>
+      <c r="I45" s="325"/>
+      <c r="J45" s="325"/>
+      <c r="K45" s="325"/>
+      <c r="L45" s="325"/>
+      <c r="M45" s="325"/>
+      <c r="N45" s="325"/>
+      <c r="O45" s="325"/>
+      <c r="P45" s="325"/>
+      <c r="Q45" s="325"/>
+      <c r="R45" s="325"/>
+      <c r="S45" s="325"/>
+      <c r="T45" s="325"/>
+      <c r="U45" s="326"/>
+      <c r="V45" s="162"/>
       <c r="W45" s="34"/>
       <c r="X45" s="35"/>
       <c r="Y45" s="35"/>
       <c r="Z45" s="35"/>
-      <c r="AA45" s="522"/>
-[...4 lines deleted...]
-      <c r="AF45" s="522"/>
+      <c r="AA45" s="537"/>
+      <c r="AB45" s="537"/>
+      <c r="AC45" s="537"/>
+      <c r="AD45" s="537"/>
+      <c r="AE45" s="537"/>
+      <c r="AF45" s="537"/>
       <c r="AG45" s="37"/>
-      <c r="AH45" s="289"/>
+      <c r="AH45" s="323"/>
     </row>
     <row r="46" spans="2:34" ht="13.5" customHeight="1">
       <c r="B46" s="7"/>
-      <c r="C46" s="379" t="s">
+      <c r="C46" s="214" t="s">
         <v>32</v>
       </c>
-      <c r="D46" s="379"/>
-[...18 lines deleted...]
-      <c r="W46" s="329" t="s">
+      <c r="D46" s="214"/>
+      <c r="E46" s="214"/>
+      <c r="F46" s="214"/>
+      <c r="G46" s="214"/>
+      <c r="H46" s="214"/>
+      <c r="I46" s="214"/>
+      <c r="J46" s="214"/>
+      <c r="K46" s="214"/>
+      <c r="L46" s="214"/>
+      <c r="M46" s="214"/>
+      <c r="N46" s="214"/>
+      <c r="O46" s="214"/>
+      <c r="P46" s="214"/>
+      <c r="Q46" s="214"/>
+      <c r="R46" s="214"/>
+      <c r="S46" s="214"/>
+      <c r="T46" s="214"/>
+      <c r="U46" s="215"/>
+      <c r="V46" s="162"/>
+      <c r="W46" s="253" t="s">
         <v>40</v>
       </c>
-      <c r="X46" s="330"/>
-[...1 lines deleted...]
-      <c r="Z46" s="304" t="s">
+      <c r="X46" s="254"/>
+      <c r="Y46" s="255"/>
+      <c r="Z46" s="227" t="s">
         <v>41</v>
       </c>
-      <c r="AA46" s="304"/>
-[...4 lines deleted...]
-      <c r="AF46" s="295" t="s">
+      <c r="AA46" s="227"/>
+      <c r="AB46" s="227"/>
+      <c r="AC46" s="227"/>
+      <c r="AD46" s="227"/>
+      <c r="AE46" s="227"/>
+      <c r="AF46" s="329" t="s">
         <v>42</v>
       </c>
-      <c r="AG46" s="296"/>
-      <c r="AH46" s="289"/>
+      <c r="AG46" s="330"/>
+      <c r="AH46" s="323"/>
     </row>
     <row r="47" spans="2:34" ht="13.5" customHeight="1">
       <c r="B47" s="7"/>
-      <c r="C47" s="379" t="s">
+      <c r="C47" s="214" t="s">
         <v>31</v>
       </c>
-      <c r="D47" s="379"/>
-[...20 lines deleted...]
-      <c r="Y47" s="331"/>
+      <c r="D47" s="214"/>
+      <c r="E47" s="214"/>
+      <c r="F47" s="214"/>
+      <c r="G47" s="214"/>
+      <c r="H47" s="214"/>
+      <c r="I47" s="214"/>
+      <c r="J47" s="214"/>
+      <c r="K47" s="214"/>
+      <c r="L47" s="214"/>
+      <c r="M47" s="214"/>
+      <c r="N47" s="214"/>
+      <c r="O47" s="214"/>
+      <c r="P47" s="214"/>
+      <c r="Q47" s="214"/>
+      <c r="R47" s="214"/>
+      <c r="S47" s="214"/>
+      <c r="T47" s="214"/>
+      <c r="U47" s="215"/>
+      <c r="V47" s="162"/>
+      <c r="W47" s="253"/>
+      <c r="X47" s="254"/>
+      <c r="Y47" s="255"/>
       <c r="Z47" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="AA47" s="237" t="str">
+      <c r="AA47" s="157" t="str">
         <f>IF(入力用!$AA$47="","",入力用!$AA$47)</f>
         <v/>
       </c>
-      <c r="AB47" s="238"/>
-[...3 lines deleted...]
-      <c r="AF47" s="541" t="str">
+      <c r="AB47" s="158"/>
+      <c r="AC47" s="158"/>
+      <c r="AD47" s="158"/>
+      <c r="AE47" s="344"/>
+      <c r="AF47" s="534" t="str">
         <f>IF(入力用!$AF$47="","",入力用!$AF$47)</f>
         <v>年　月　日</v>
       </c>
-      <c r="AG47" s="542"/>
-      <c r="AH47" s="289"/>
+      <c r="AG47" s="535"/>
+      <c r="AH47" s="323"/>
     </row>
     <row r="48" spans="2:34" ht="13.5" customHeight="1">
       <c r="B48" s="75"/>
-      <c r="C48" s="231" t="s">
+      <c r="C48" s="412" t="s">
         <v>33</v>
       </c>
-      <c r="D48" s="231"/>
-[...20 lines deleted...]
-      <c r="Y48" s="334"/>
+      <c r="D48" s="412"/>
+      <c r="E48" s="412"/>
+      <c r="F48" s="412"/>
+      <c r="G48" s="412"/>
+      <c r="H48" s="412"/>
+      <c r="I48" s="412"/>
+      <c r="J48" s="412"/>
+      <c r="K48" s="412"/>
+      <c r="L48" s="412"/>
+      <c r="M48" s="412"/>
+      <c r="N48" s="412"/>
+      <c r="O48" s="412"/>
+      <c r="P48" s="412"/>
+      <c r="Q48" s="412"/>
+      <c r="R48" s="412"/>
+      <c r="S48" s="412"/>
+      <c r="T48" s="412"/>
+      <c r="U48" s="413"/>
+      <c r="V48" s="162"/>
+      <c r="W48" s="256"/>
+      <c r="X48" s="257"/>
+      <c r="Y48" s="258"/>
       <c r="Z48" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="AA48" s="237" t="str">
+      <c r="AA48" s="157" t="str">
         <f>IF(入力用!$AA$48="","",入力用!$AA$48)</f>
         <v/>
       </c>
-      <c r="AB48" s="238"/>
-[...3 lines deleted...]
-      <c r="AF48" s="541" t="str">
+      <c r="AB48" s="158"/>
+      <c r="AC48" s="158"/>
+      <c r="AD48" s="158"/>
+      <c r="AE48" s="344"/>
+      <c r="AF48" s="534" t="str">
         <f>IF(入力用!$AF$48="","",入力用!$AF$48)</f>
         <v>年　月　日</v>
       </c>
-      <c r="AG48" s="542"/>
-      <c r="AH48" s="289"/>
+      <c r="AG48" s="535"/>
+      <c r="AH48" s="323"/>
     </row>
     <row r="49" spans="1:57" ht="9" customHeight="1">
-      <c r="B49" s="365" t="s">
+      <c r="B49" s="287" t="s">
         <v>37</v>
       </c>
-      <c r="C49" s="366"/>
-[...2 lines deleted...]
-      <c r="F49" s="272" t="s">
+      <c r="C49" s="288"/>
+      <c r="D49" s="288"/>
+      <c r="E49" s="288"/>
+      <c r="F49" s="228" t="s">
         <v>38</v>
       </c>
-      <c r="G49" s="272"/>
-      <c r="H49" s="509" t="str">
+      <c r="G49" s="228"/>
+      <c r="H49" s="539" t="str">
         <f>IF(入力用!$H$49="","",入力用!$H$49)</f>
         <v/>
       </c>
-      <c r="I49" s="509"/>
-[...6 lines deleted...]
-      <c r="P49" s="272" t="s">
+      <c r="I49" s="539"/>
+      <c r="J49" s="539"/>
+      <c r="K49" s="539"/>
+      <c r="L49" s="539"/>
+      <c r="M49" s="539"/>
+      <c r="N49" s="539"/>
+      <c r="O49" s="539"/>
+      <c r="P49" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="Q49" s="272"/>
-[...3 lines deleted...]
-      <c r="U49" s="272"/>
+      <c r="Q49" s="228"/>
+      <c r="R49" s="228"/>
+      <c r="S49" s="228"/>
+      <c r="T49" s="228"/>
+      <c r="U49" s="228"/>
       <c r="V49" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="W49" s="462" t="str">
+      <c r="W49" s="586" t="str">
         <f>IF(入力用!$W$49="","",入力用!$W$49)</f>
         <v/>
       </c>
-      <c r="X49" s="462"/>
-[...9 lines deleted...]
-      <c r="AH49" s="289"/>
+      <c r="X49" s="586"/>
+      <c r="Y49" s="586"/>
+      <c r="Z49" s="586"/>
+      <c r="AA49" s="586"/>
+      <c r="AB49" s="232"/>
+      <c r="AC49" s="232"/>
+      <c r="AD49" s="232"/>
+      <c r="AE49" s="232"/>
+      <c r="AF49" s="232"/>
+      <c r="AG49" s="233"/>
+      <c r="AH49" s="323"/>
       <c r="AI49" s="21"/>
     </row>
-    <row r="50" spans="1:57" ht="13.8" customHeight="1">
-[...20 lines deleted...]
-      <c r="V50" s="463" t="str">
+    <row r="50" spans="1:57" ht="13.9" customHeight="1">
+      <c r="B50" s="289"/>
+      <c r="C50" s="290"/>
+      <c r="D50" s="290"/>
+      <c r="E50" s="290"/>
+      <c r="F50" s="229"/>
+      <c r="G50" s="229"/>
+      <c r="H50" s="540"/>
+      <c r="I50" s="540"/>
+      <c r="J50" s="540"/>
+      <c r="K50" s="540"/>
+      <c r="L50" s="540"/>
+      <c r="M50" s="540"/>
+      <c r="N50" s="540"/>
+      <c r="O50" s="540"/>
+      <c r="P50" s="229"/>
+      <c r="Q50" s="229"/>
+      <c r="R50" s="229"/>
+      <c r="S50" s="229"/>
+      <c r="T50" s="229"/>
+      <c r="U50" s="229"/>
+      <c r="V50" s="587" t="str">
         <f>IF(入力用!$V$50="","",入力用!$V$50)</f>
         <v/>
       </c>
-      <c r="W50" s="463"/>
-[...10 lines deleted...]
-      <c r="AH50" s="289"/>
+      <c r="W50" s="587"/>
+      <c r="X50" s="587"/>
+      <c r="Y50" s="587"/>
+      <c r="Z50" s="587"/>
+      <c r="AA50" s="587"/>
+      <c r="AB50" s="587"/>
+      <c r="AC50" s="587"/>
+      <c r="AD50" s="587"/>
+      <c r="AE50" s="587"/>
+      <c r="AF50" s="587"/>
+      <c r="AG50" s="588"/>
+      <c r="AH50" s="323"/>
       <c r="AI50" s="21"/>
     </row>
     <row r="51" spans="1:57" ht="9" customHeight="1">
-      <c r="B51" s="369"/>
-[...18 lines deleted...]
-      <c r="U51" s="274"/>
+      <c r="B51" s="291"/>
+      <c r="C51" s="292"/>
+      <c r="D51" s="292"/>
+      <c r="E51" s="292"/>
+      <c r="F51" s="230"/>
+      <c r="G51" s="230"/>
+      <c r="H51" s="541"/>
+      <c r="I51" s="541"/>
+      <c r="J51" s="541"/>
+      <c r="K51" s="541"/>
+      <c r="L51" s="541"/>
+      <c r="M51" s="541"/>
+      <c r="N51" s="541"/>
+      <c r="O51" s="541"/>
+      <c r="P51" s="230"/>
+      <c r="Q51" s="230"/>
+      <c r="R51" s="230"/>
+      <c r="S51" s="230"/>
+      <c r="T51" s="230"/>
+      <c r="U51" s="230"/>
       <c r="V51" s="42" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W51" s="77" t="str">
         <f>IF(入力用!$W$51="","",入力用!$W$51)</f>
         <v/>
       </c>
       <c r="X51" s="43" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="Y51" s="45" t="str">
         <f>IF(入力用!$Y$51="","",入力用!$Y$51)</f>
         <v/>
       </c>
       <c r="Z51" s="44" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AA51" s="437" t="str">
+        <v>114</v>
+      </c>
+      <c r="AA51" s="143" t="str">
         <f>IF(入力用!$AA$51="","",入力用!$AA$51)</f>
         <v/>
       </c>
-      <c r="AB51" s="437"/>
-[...5 lines deleted...]
-      <c r="AH51" s="289"/>
+      <c r="AB51" s="143"/>
+      <c r="AC51" s="143"/>
+      <c r="AD51" s="143"/>
+      <c r="AE51" s="143"/>
+      <c r="AF51" s="143"/>
+      <c r="AG51" s="144"/>
+      <c r="AH51" s="323"/>
       <c r="AI51" s="21"/>
     </row>
     <row r="52" spans="1:57" ht="4.5" customHeight="1">
       <c r="B52" s="22"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
       <c r="E52" s="22"/>
       <c r="F52" s="22"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="22"/>
       <c r="J52" s="22"/>
       <c r="K52" s="22"/>
       <c r="L52" s="22"/>
       <c r="M52" s="22"/>
       <c r="N52" s="22"/>
       <c r="O52" s="22"/>
       <c r="P52" s="22"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="22"/>
       <c r="S52" s="22"/>
       <c r="T52" s="22"/>
       <c r="U52" s="22"/>
       <c r="V52" s="22"/>
       <c r="W52" s="22"/>
       <c r="X52" s="22"/>
       <c r="Y52" s="22"/>
       <c r="Z52" s="22"/>
       <c r="AA52" s="22"/>
       <c r="AB52" s="22"/>
       <c r="AC52" s="22"/>
       <c r="AD52" s="22"/>
       <c r="AE52" s="22"/>
       <c r="AF52" s="22"/>
       <c r="AG52" s="22"/>
-      <c r="AH52" s="289"/>
+      <c r="AH52" s="323"/>
     </row>
     <row r="53" spans="1:57" ht="12" customHeight="1">
-      <c r="B53" s="350" t="s">
+      <c r="B53" s="272" t="s">
+        <v>201</v>
+      </c>
+      <c r="C53" s="273"/>
+      <c r="D53" s="273"/>
+      <c r="E53" s="274"/>
+      <c r="F53" s="281" t="s">
         <v>202</v>
       </c>
-      <c r="C53" s="351"/>
-[...2 lines deleted...]
-      <c r="F53" s="359" t="s">
+      <c r="G53" s="282"/>
+      <c r="H53" s="283"/>
+      <c r="I53" s="563" t="s">
         <v>203</v>
       </c>
-      <c r="G53" s="360"/>
-[...22 lines deleted...]
-      <c r="AB53" s="395" t="s">
+      <c r="J53" s="563"/>
+      <c r="K53" s="563"/>
+      <c r="L53" s="563"/>
+      <c r="M53" s="563"/>
+      <c r="N53" s="563"/>
+      <c r="O53" s="563"/>
+      <c r="P53" s="563"/>
+      <c r="Q53" s="563"/>
+      <c r="R53" s="563"/>
+      <c r="S53" s="563"/>
+      <c r="T53" s="563"/>
+      <c r="U53" s="563"/>
+      <c r="V53" s="563"/>
+      <c r="W53" s="563"/>
+      <c r="X53" s="563"/>
+      <c r="Y53" s="563"/>
+      <c r="Z53" s="563"/>
+      <c r="AA53" s="563"/>
+      <c r="AB53" s="177" t="s">
+        <v>207</v>
+      </c>
+      <c r="AC53" s="178"/>
+      <c r="AD53" s="178"/>
+      <c r="AE53" s="179"/>
+      <c r="AF53" s="551" t="s">
         <v>208</v>
       </c>
-      <c r="AC53" s="396"/>
-[...6 lines deleted...]
-      <c r="AH53" s="289"/>
+      <c r="AG53" s="552"/>
+      <c r="AH53" s="323"/>
     </row>
     <row r="54" spans="1:57" ht="12.6" customHeight="1">
-      <c r="B54" s="353"/>
-[...33 lines deleted...]
-      <c r="AH54" s="289"/>
+      <c r="B54" s="275"/>
+      <c r="C54" s="276"/>
+      <c r="D54" s="276"/>
+      <c r="E54" s="277"/>
+      <c r="F54" s="284"/>
+      <c r="G54" s="285"/>
+      <c r="H54" s="286"/>
+      <c r="I54" s="564"/>
+      <c r="J54" s="564"/>
+      <c r="K54" s="564"/>
+      <c r="L54" s="564"/>
+      <c r="M54" s="564"/>
+      <c r="N54" s="564"/>
+      <c r="O54" s="564"/>
+      <c r="P54" s="564"/>
+      <c r="Q54" s="564"/>
+      <c r="R54" s="564"/>
+      <c r="S54" s="564"/>
+      <c r="T54" s="564"/>
+      <c r="U54" s="564"/>
+      <c r="V54" s="564"/>
+      <c r="W54" s="564"/>
+      <c r="X54" s="564"/>
+      <c r="Y54" s="564"/>
+      <c r="Z54" s="564"/>
+      <c r="AA54" s="564"/>
+      <c r="AB54" s="180"/>
+      <c r="AC54" s="181"/>
+      <c r="AD54" s="181"/>
+      <c r="AE54" s="182"/>
+      <c r="AF54" s="589" t="s">
+        <v>208</v>
+      </c>
+      <c r="AG54" s="590"/>
+      <c r="AH54" s="323"/>
     </row>
     <row r="55" spans="1:57" ht="12" customHeight="1">
-      <c r="B55" s="353"/>
-[...3 lines deleted...]
-      <c r="F55" s="390" t="s">
+      <c r="B55" s="275"/>
+      <c r="C55" s="276"/>
+      <c r="D55" s="276"/>
+      <c r="E55" s="277"/>
+      <c r="F55" s="172" t="s">
+        <v>204</v>
+      </c>
+      <c r="G55" s="173"/>
+      <c r="H55" s="173"/>
+      <c r="I55" s="173"/>
+      <c r="J55" s="173"/>
+      <c r="K55" s="173"/>
+      <c r="L55" s="173"/>
+      <c r="M55" s="173"/>
+      <c r="N55" s="173"/>
+      <c r="O55" s="173"/>
+      <c r="P55" s="173"/>
+      <c r="Q55" s="173"/>
+      <c r="R55" s="173"/>
+      <c r="S55" s="173"/>
+      <c r="T55" s="174"/>
+      <c r="U55" s="139" t="s">
         <v>205</v>
       </c>
-      <c r="G55" s="391"/>
-[...26 lines deleted...]
-      <c r="AF55" s="424" t="s">
+      <c r="V55" s="140"/>
+      <c r="W55" s="140"/>
+      <c r="X55" s="140"/>
+      <c r="Y55" s="140"/>
+      <c r="Z55" s="140"/>
+      <c r="AA55" s="140"/>
+      <c r="AB55" s="140"/>
+      <c r="AC55" s="140"/>
+      <c r="AD55" s="140"/>
+      <c r="AE55" s="141"/>
+      <c r="AF55" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="AG55" s="425"/>
-      <c r="AH55" s="289"/>
+      <c r="AG55" s="130"/>
+      <c r="AH55" s="323"/>
     </row>
     <row r="56" spans="1:57" ht="9.6" customHeight="1">
-      <c r="B56" s="353"/>
-[...19 lines deleted...]
-      <c r="T56" s="483"/>
+      <c r="B56" s="275"/>
+      <c r="C56" s="276"/>
+      <c r="D56" s="276"/>
+      <c r="E56" s="277"/>
+      <c r="F56" s="543" t="s">
+        <v>209</v>
+      </c>
+      <c r="G56" s="544"/>
+      <c r="H56" s="544"/>
+      <c r="I56" s="544"/>
+      <c r="J56" s="544"/>
+      <c r="K56" s="544"/>
+      <c r="L56" s="544"/>
+      <c r="M56" s="544"/>
+      <c r="N56" s="544"/>
+      <c r="O56" s="544"/>
+      <c r="P56" s="544"/>
+      <c r="Q56" s="544"/>
+      <c r="R56" s="544"/>
+      <c r="S56" s="544"/>
+      <c r="T56" s="545"/>
       <c r="U56" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="V56" s="487" t="s">
-[...15 lines deleted...]
-      <c r="AH56" s="289"/>
+      <c r="V56" s="549" t="s">
+        <v>209</v>
+      </c>
+      <c r="W56" s="549"/>
+      <c r="X56" s="549"/>
+      <c r="Y56" s="549"/>
+      <c r="Z56" s="549"/>
+      <c r="AA56" s="549"/>
+      <c r="AB56" s="183"/>
+      <c r="AC56" s="183"/>
+      <c r="AD56" s="183"/>
+      <c r="AE56" s="184"/>
+      <c r="AF56" s="565" t="s">
+        <v>209</v>
+      </c>
+      <c r="AG56" s="566"/>
+      <c r="AH56" s="323"/>
     </row>
     <row r="57" spans="1:57" ht="12" customHeight="1">
-      <c r="B57" s="353"/>
-[...35 lines deleted...]
-      <c r="AH57" s="289"/>
+      <c r="B57" s="275"/>
+      <c r="C57" s="276"/>
+      <c r="D57" s="276"/>
+      <c r="E57" s="277"/>
+      <c r="F57" s="546"/>
+      <c r="G57" s="547"/>
+      <c r="H57" s="547"/>
+      <c r="I57" s="547"/>
+      <c r="J57" s="547"/>
+      <c r="K57" s="547"/>
+      <c r="L57" s="547"/>
+      <c r="M57" s="547"/>
+      <c r="N57" s="547"/>
+      <c r="O57" s="547"/>
+      <c r="P57" s="547"/>
+      <c r="Q57" s="547"/>
+      <c r="R57" s="547"/>
+      <c r="S57" s="547"/>
+      <c r="T57" s="548"/>
+      <c r="U57" s="553" t="s">
+        <v>209</v>
+      </c>
+      <c r="V57" s="554"/>
+      <c r="W57" s="554"/>
+      <c r="X57" s="554"/>
+      <c r="Y57" s="554"/>
+      <c r="Z57" s="554"/>
+      <c r="AA57" s="554"/>
+      <c r="AB57" s="554"/>
+      <c r="AC57" s="554"/>
+      <c r="AD57" s="554"/>
+      <c r="AE57" s="555"/>
+      <c r="AF57" s="561" t="s">
+        <v>209</v>
+      </c>
+      <c r="AG57" s="562"/>
+      <c r="AH57" s="323"/>
     </row>
     <row r="58" spans="1:57" ht="12" customHeight="1">
-      <c r="B58" s="356"/>
-[...3 lines deleted...]
-      <c r="F58" s="341" t="s">
+      <c r="B58" s="278"/>
+      <c r="C58" s="279"/>
+      <c r="D58" s="279"/>
+      <c r="E58" s="280"/>
+      <c r="F58" s="263" t="s">
         <v>83</v>
       </c>
-      <c r="G58" s="342"/>
-[...18 lines deleted...]
-      <c r="V58" s="407"/>
+      <c r="G58" s="264"/>
+      <c r="H58" s="265"/>
+      <c r="I58" s="556" t="s">
+        <v>209</v>
+      </c>
+      <c r="J58" s="557"/>
+      <c r="K58" s="557"/>
+      <c r="L58" s="557"/>
+      <c r="M58" s="557"/>
+      <c r="N58" s="557"/>
+      <c r="O58" s="557"/>
+      <c r="P58" s="557"/>
+      <c r="Q58" s="557"/>
+      <c r="R58" s="557"/>
+      <c r="S58" s="557"/>
+      <c r="T58" s="558"/>
+      <c r="U58" s="188" t="s">
+        <v>122</v>
+      </c>
+      <c r="V58" s="189"/>
       <c r="W58" s="124" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="X58" s="47" t="s">
-        <v>121</v>
-[...4 lines deleted...]
-      <c r="Z58" s="499"/>
+        <v>120</v>
+      </c>
+      <c r="Y58" s="559" t="s">
+        <v>209</v>
+      </c>
+      <c r="Z58" s="559"/>
       <c r="AA58" s="48" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-      <c r="AD58" s="500"/>
+        <v>114</v>
+      </c>
+      <c r="AB58" s="560" t="s">
+        <v>209</v>
+      </c>
+      <c r="AC58" s="560"/>
+      <c r="AD58" s="560"/>
       <c r="AE58" s="49"/>
-      <c r="AF58" s="507" t="s">
-[...3 lines deleted...]
-      <c r="AH58" s="289"/>
+      <c r="AF58" s="567" t="s">
+        <v>209</v>
+      </c>
+      <c r="AG58" s="568"/>
+      <c r="AH58" s="323"/>
     </row>
     <row r="59" spans="1:57" ht="4.5" customHeight="1">
-      <c r="AH59" s="289"/>
+      <c r="AH59" s="323"/>
     </row>
     <row r="60" spans="1:57" ht="28.5" customHeight="1">
       <c r="A60"/>
-      <c r="B60" s="338" t="s">
-[...7 lines deleted...]
-      <c r="H60" s="538" t="str">
+      <c r="B60" s="260" t="s">
+        <v>200</v>
+      </c>
+      <c r="C60" s="261"/>
+      <c r="D60" s="261"/>
+      <c r="E60" s="261"/>
+      <c r="F60" s="261"/>
+      <c r="G60" s="262"/>
+      <c r="H60" s="531" t="str">
         <f>IF(入力用!H60="","",入力用!H60)</f>
         <v/>
       </c>
-      <c r="I60" s="539"/>
-[...24 lines deleted...]
-      <c r="AH60" s="289"/>
+      <c r="I60" s="532"/>
+      <c r="J60" s="532"/>
+      <c r="K60" s="532"/>
+      <c r="L60" s="532"/>
+      <c r="M60" s="532"/>
+      <c r="N60" s="532"/>
+      <c r="O60" s="532"/>
+      <c r="P60" s="532"/>
+      <c r="Q60" s="532"/>
+      <c r="R60" s="532"/>
+      <c r="S60" s="532"/>
+      <c r="T60" s="532"/>
+      <c r="U60" s="532"/>
+      <c r="V60" s="532"/>
+      <c r="W60" s="532"/>
+      <c r="X60" s="532"/>
+      <c r="Y60" s="532"/>
+      <c r="Z60" s="532"/>
+      <c r="AA60" s="532"/>
+      <c r="AB60" s="532"/>
+      <c r="AC60" s="532"/>
+      <c r="AD60" s="532"/>
+      <c r="AE60" s="532"/>
+      <c r="AF60" s="532"/>
+      <c r="AG60" s="533"/>
+      <c r="AH60" s="323"/>
       <c r="AI60" s="23"/>
       <c r="AJ60" s="23"/>
       <c r="AK60" s="23"/>
       <c r="AL60" s="23"/>
       <c r="AN60"/>
       <c r="AO60"/>
       <c r="AP60"/>
       <c r="AQ60"/>
       <c r="AR60"/>
       <c r="AS60"/>
       <c r="AT60"/>
       <c r="AU60"/>
       <c r="AV60"/>
       <c r="AW60"/>
       <c r="AX60"/>
       <c r="AY60"/>
       <c r="AZ60"/>
       <c r="BA60"/>
       <c r="BB60"/>
       <c r="BC60"/>
       <c r="BD60"/>
       <c r="BE60"/>
     </row>
     <row r="61" spans="1:57" ht="4.5" customHeight="1">
-      <c r="AH61" s="289"/>
+      <c r="AH61" s="323"/>
     </row>
     <row r="62" spans="1:57" ht="28.5" customHeight="1">
-      <c r="B62" s="326" t="s">
+      <c r="B62" s="250" t="s">
         <v>85</v>
       </c>
-      <c r="C62" s="327"/>
-[...16 lines deleted...]
-      <c r="P62" s="474" t="str">
+      <c r="C62" s="251"/>
+      <c r="D62" s="251"/>
+      <c r="E62" s="251"/>
+      <c r="F62" s="251"/>
+      <c r="G62" s="252"/>
+      <c r="H62" s="528" t="s">
+        <v>101</v>
+      </c>
+      <c r="I62" s="529"/>
+      <c r="J62" s="529"/>
+      <c r="K62" s="529"/>
+      <c r="L62" s="236" t="s">
+        <v>123</v>
+      </c>
+      <c r="M62" s="236"/>
+      <c r="N62" s="236"/>
+      <c r="O62" s="236"/>
+      <c r="P62" s="594" t="str">
         <f>IF(入力用!P62="","",入力用!P62)</f>
         <v/>
       </c>
-      <c r="Q62" s="474"/>
-[...6 lines deleted...]
-      <c r="V62" s="347" t="s">
+      <c r="Q62" s="594"/>
+      <c r="R62" s="594"/>
+      <c r="S62" s="594"/>
+      <c r="T62" s="237" t="s">
+        <v>124</v>
+      </c>
+      <c r="U62" s="238"/>
+      <c r="V62" s="269" t="s">
         <v>69</v>
       </c>
-      <c r="W62" s="348"/>
-[...12 lines deleted...]
-      <c r="AH62" s="289"/>
+      <c r="W62" s="270"/>
+      <c r="X62" s="270"/>
+      <c r="Y62" s="270"/>
+      <c r="Z62" s="270"/>
+      <c r="AA62" s="270"/>
+      <c r="AB62" s="270"/>
+      <c r="AC62" s="271"/>
+      <c r="AD62" s="528" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE62" s="529"/>
+      <c r="AF62" s="529"/>
+      <c r="AG62" s="550"/>
+      <c r="AH62" s="323"/>
     </row>
     <row r="63" spans="1:57" ht="28.5" customHeight="1">
-      <c r="B63" s="386" t="s">
+      <c r="B63" s="166" t="s">
         <v>45</v>
       </c>
-      <c r="C63" s="387"/>
-[...20 lines deleted...]
-      <c r="V63" s="412" t="s">
+      <c r="C63" s="167"/>
+      <c r="D63" s="167"/>
+      <c r="E63" s="167"/>
+      <c r="F63" s="167"/>
+      <c r="G63" s="168"/>
+      <c r="H63" s="528" t="s">
+        <v>99</v>
+      </c>
+      <c r="I63" s="529"/>
+      <c r="J63" s="529"/>
+      <c r="K63" s="529"/>
+      <c r="L63" s="529"/>
+      <c r="M63" s="529"/>
+      <c r="N63" s="529"/>
+      <c r="O63" s="529"/>
+      <c r="P63" s="529"/>
+      <c r="Q63" s="529"/>
+      <c r="R63" s="529"/>
+      <c r="S63" s="529"/>
+      <c r="T63" s="529"/>
+      <c r="U63" s="530"/>
+      <c r="V63" s="194" t="s">
         <v>64</v>
       </c>
-      <c r="W63" s="413"/>
-[...10 lines deleted...]
-      <c r="AH63" s="289"/>
+      <c r="W63" s="195"/>
+      <c r="X63" s="195"/>
+      <c r="Y63" s="195"/>
+      <c r="Z63" s="542"/>
+      <c r="AA63" s="195"/>
+      <c r="AB63" s="195"/>
+      <c r="AC63" s="195"/>
+      <c r="AD63" s="195"/>
+      <c r="AE63" s="195"/>
+      <c r="AF63" s="195"/>
+      <c r="AG63" s="196"/>
+      <c r="AH63" s="323"/>
     </row>
     <row r="64" spans="1:57" ht="5.25" customHeight="1">
       <c r="AH64" s="65"/>
     </row>
     <row r="65" spans="2:34" ht="28.5" customHeight="1">
-      <c r="B65" s="455" t="s">
+      <c r="B65" s="569" t="s">
         <v>46</v>
       </c>
-      <c r="C65" s="456"/>
-[...1 lines deleted...]
-      <c r="E65" s="475" t="s">
+      <c r="C65" s="570"/>
+      <c r="D65" s="571"/>
+      <c r="E65" s="572" t="s">
         <v>47</v>
       </c>
-      <c r="F65" s="476"/>
-[...2 lines deleted...]
-      <c r="I65" s="455" t="s">
+      <c r="F65" s="573"/>
+      <c r="G65" s="574"/>
+      <c r="H65" s="574"/>
+      <c r="I65" s="569" t="s">
         <v>48</v>
       </c>
-      <c r="J65" s="457"/>
-[...2 lines deleted...]
-      <c r="M65" s="477" t="s">
+      <c r="J65" s="571"/>
+      <c r="K65" s="575"/>
+      <c r="L65" s="575"/>
+      <c r="M65" s="574" t="s">
         <v>49</v>
       </c>
-      <c r="N65" s="477"/>
-[...1 lines deleted...]
-      <c r="P65" s="479"/>
+      <c r="N65" s="574"/>
+      <c r="O65" s="576"/>
+      <c r="P65" s="576"/>
       <c r="Q65" s="24" t="s">
         <v>75</v>
       </c>
       <c r="R65" s="122"/>
-      <c r="S65" s="475" t="s">
+      <c r="S65" s="572" t="s">
         <v>50</v>
       </c>
-      <c r="T65" s="476"/>
-[...2 lines deleted...]
-      <c r="W65" s="452" t="s">
+      <c r="T65" s="573"/>
+      <c r="U65" s="576"/>
+      <c r="V65" s="576"/>
+      <c r="W65" s="579" t="s">
         <v>51</v>
       </c>
-      <c r="X65" s="453"/>
-[...2 lines deleted...]
-      <c r="AA65" s="455" t="s">
+      <c r="X65" s="580"/>
+      <c r="Y65" s="581"/>
+      <c r="Z65" s="581"/>
+      <c r="AA65" s="569" t="s">
         <v>52</v>
       </c>
-      <c r="AB65" s="456"/>
-[...1 lines deleted...]
-      <c r="AD65" s="458" t="s">
+      <c r="AB65" s="570"/>
+      <c r="AC65" s="571"/>
+      <c r="AD65" s="582" t="s">
         <v>53</v>
       </c>
-      <c r="AE65" s="458"/>
+      <c r="AE65" s="582"/>
       <c r="AF65" s="25" t="s">
         <v>54</v>
       </c>
       <c r="AG65" s="26"/>
       <c r="AH65" s="65"/>
     </row>
     <row r="66" spans="2:34" ht="22.5" customHeight="1"/>
-    <row r="68" spans="2:34" ht="14.4">
+    <row r="68" spans="2:34" ht="14.25">
       <c r="AH68" s="23"/>
     </row>
-    <row r="69" spans="2:34" ht="14.4">
+    <row r="69" spans="2:34" ht="14.25">
       <c r="AH69" s="23"/>
     </row>
     <row r="70" spans="2:34">
       <c r="AH70"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="6G/DezV6vfQmWcq7tEK4ARVlYoVhPL+oxuFcVN2FPQ2Q1o+7Gx16ViobWkMNgoXMwTMhu8RVDVhApWz3XxLrXw==" saltValue="0iaeYTlXFApkEMqlJRBftQ==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
   <mergeCells count="219">
-    <mergeCell ref="B24:C24"/>
-[...7 lines deleted...]
-    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="E12:K12"/>
+    <mergeCell ref="W65:X65"/>
+    <mergeCell ref="Y65:Z65"/>
+    <mergeCell ref="AA65:AC65"/>
+    <mergeCell ref="AD65:AE65"/>
+    <mergeCell ref="AB3:AD3"/>
+    <mergeCell ref="AE3:AG3"/>
+    <mergeCell ref="W49:AA49"/>
+    <mergeCell ref="AB49:AG49"/>
+    <mergeCell ref="V50:AG50"/>
+    <mergeCell ref="AF54:AG54"/>
+    <mergeCell ref="N30:Z30"/>
+    <mergeCell ref="AD40:AG40"/>
+    <mergeCell ref="AF37:AG38"/>
+    <mergeCell ref="U39:Z39"/>
+    <mergeCell ref="AF32:AG32"/>
+    <mergeCell ref="N26:S29"/>
+    <mergeCell ref="T24:U25"/>
+    <mergeCell ref="R39:T39"/>
+    <mergeCell ref="AA39:AD39"/>
+    <mergeCell ref="Y41:AF41"/>
+    <mergeCell ref="V62:AC62"/>
+    <mergeCell ref="L62:O62"/>
+    <mergeCell ref="P62:S62"/>
+    <mergeCell ref="P49:U51"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="E65:F65"/>
+    <mergeCell ref="G65:H65"/>
+    <mergeCell ref="I65:J65"/>
+    <mergeCell ref="K65:L65"/>
+    <mergeCell ref="M65:N65"/>
+    <mergeCell ref="O65:P65"/>
+    <mergeCell ref="S65:T65"/>
+    <mergeCell ref="U65:V65"/>
+    <mergeCell ref="Z63:AG63"/>
+    <mergeCell ref="B53:E58"/>
+    <mergeCell ref="AF55:AG55"/>
+    <mergeCell ref="F56:T57"/>
+    <mergeCell ref="V56:AA56"/>
+    <mergeCell ref="AB56:AE56"/>
+    <mergeCell ref="AD62:AG62"/>
+    <mergeCell ref="AF53:AG53"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="T62:U62"/>
+    <mergeCell ref="U57:AE57"/>
+    <mergeCell ref="F58:H58"/>
+    <mergeCell ref="I58:T58"/>
+    <mergeCell ref="U58:V58"/>
+    <mergeCell ref="Y58:Z58"/>
+    <mergeCell ref="AB58:AD58"/>
+    <mergeCell ref="AF57:AG57"/>
+    <mergeCell ref="F53:H54"/>
+    <mergeCell ref="I53:AA54"/>
+    <mergeCell ref="AB53:AE54"/>
+    <mergeCell ref="AF56:AG56"/>
+    <mergeCell ref="AF58:AG58"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="F49:G51"/>
+    <mergeCell ref="H49:O51"/>
+    <mergeCell ref="B49:E51"/>
+    <mergeCell ref="B45:U45"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="V41:X41"/>
+    <mergeCell ref="B42:N42"/>
+    <mergeCell ref="O42:U42"/>
+    <mergeCell ref="O35:U36"/>
+    <mergeCell ref="V37:AE37"/>
+    <mergeCell ref="AC42:AG42"/>
+    <mergeCell ref="AB43:AG43"/>
+    <mergeCell ref="Z46:AE46"/>
+    <mergeCell ref="AF46:AG46"/>
+    <mergeCell ref="AA51:AC51"/>
+    <mergeCell ref="AD51:AG51"/>
+    <mergeCell ref="AF35:AG36"/>
+    <mergeCell ref="AB38:AD38"/>
+    <mergeCell ref="V35:AE35"/>
+    <mergeCell ref="Y36:Z36"/>
+    <mergeCell ref="AB36:AD36"/>
+    <mergeCell ref="B39:F41"/>
+    <mergeCell ref="X42:AA42"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="B43:K43"/>
+    <mergeCell ref="B44:N44"/>
+    <mergeCell ref="C46:U46"/>
+    <mergeCell ref="C48:U48"/>
+    <mergeCell ref="AA48:AE48"/>
+    <mergeCell ref="X44:Z44"/>
+    <mergeCell ref="AA44:AF45"/>
+    <mergeCell ref="L43:N43"/>
+    <mergeCell ref="O43:U43"/>
+    <mergeCell ref="B31:B38"/>
+    <mergeCell ref="C36:M38"/>
+    <mergeCell ref="N32:N38"/>
+    <mergeCell ref="O37:U38"/>
+    <mergeCell ref="Y38:Z38"/>
+    <mergeCell ref="AH44:AH63"/>
+    <mergeCell ref="F55:T55"/>
+    <mergeCell ref="U55:AE55"/>
+    <mergeCell ref="B63:G63"/>
+    <mergeCell ref="H63:U63"/>
+    <mergeCell ref="B60:G60"/>
+    <mergeCell ref="H60:AG60"/>
+    <mergeCell ref="B62:G62"/>
+    <mergeCell ref="V63:Y63"/>
+    <mergeCell ref="AF48:AG48"/>
+    <mergeCell ref="C47:U47"/>
+    <mergeCell ref="AF47:AG47"/>
+    <mergeCell ref="AA47:AE47"/>
+    <mergeCell ref="W46:Y48"/>
+    <mergeCell ref="O44:U44"/>
+    <mergeCell ref="V42:V48"/>
+    <mergeCell ref="AH20:AH43"/>
+    <mergeCell ref="D24:G25"/>
+    <mergeCell ref="B28:G30"/>
+    <mergeCell ref="H28:M30"/>
+    <mergeCell ref="N24:S25"/>
+    <mergeCell ref="C32:M34"/>
+    <mergeCell ref="O33:U34"/>
+    <mergeCell ref="Y34:Z34"/>
+    <mergeCell ref="AH4:AH17"/>
+    <mergeCell ref="L14:S14"/>
+    <mergeCell ref="T14:AG14"/>
+    <mergeCell ref="T13:AG13"/>
+    <mergeCell ref="L4:S4"/>
+    <mergeCell ref="T4:AG4"/>
+    <mergeCell ref="L15:S16"/>
+    <mergeCell ref="T15:AG16"/>
+    <mergeCell ref="AE7:AG7"/>
+    <mergeCell ref="L5:S5"/>
+    <mergeCell ref="U5:AB5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AE5:AG5"/>
+    <mergeCell ref="L6:S7"/>
+    <mergeCell ref="T6:AG6"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="L12:S12"/>
+    <mergeCell ref="T12:AG12"/>
+    <mergeCell ref="L8:S10"/>
+    <mergeCell ref="U8:AB8"/>
+    <mergeCell ref="L17:S19"/>
+    <mergeCell ref="AE19:AG19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="X19:Z19"/>
+    <mergeCell ref="M1:P2"/>
+    <mergeCell ref="V1:Z2"/>
+    <mergeCell ref="AF28:AF29"/>
+    <mergeCell ref="AG28:AG29"/>
+    <mergeCell ref="X29:AC29"/>
+    <mergeCell ref="U17:AB17"/>
+    <mergeCell ref="AC17:AD17"/>
+    <mergeCell ref="T20:AG20"/>
+    <mergeCell ref="V24:AC25"/>
+    <mergeCell ref="T28:V29"/>
+    <mergeCell ref="AE17:AG17"/>
+    <mergeCell ref="AC8:AG8"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X10:Z10"/>
+    <mergeCell ref="AB10:AD10"/>
+    <mergeCell ref="AE10:AG10"/>
+    <mergeCell ref="L11:S11"/>
+    <mergeCell ref="T11:AG11"/>
+    <mergeCell ref="X7:Z7"/>
+    <mergeCell ref="AB7:AD7"/>
+    <mergeCell ref="AD26:AE27"/>
+    <mergeCell ref="X26:AC26"/>
+    <mergeCell ref="AF26:AF27"/>
+    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="N31:S31"/>
+    <mergeCell ref="Y31:AD31"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="AA30:AD30"/>
+    <mergeCell ref="AE30:AG30"/>
+    <mergeCell ref="T31:V31"/>
+    <mergeCell ref="W31:X31"/>
+    <mergeCell ref="AE31:AF31"/>
+    <mergeCell ref="C14:E15"/>
+    <mergeCell ref="T26:V27"/>
+    <mergeCell ref="H24:I25"/>
+    <mergeCell ref="L13:S13"/>
+    <mergeCell ref="AE21:AG21"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="AG26:AG27"/>
+    <mergeCell ref="X27:AC27"/>
+    <mergeCell ref="X28:AC28"/>
+    <mergeCell ref="AD28:AE29"/>
     <mergeCell ref="T18:AG18"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="J24:M25"/>
     <mergeCell ref="L21:N23"/>
     <mergeCell ref="F13:J13"/>
     <mergeCell ref="AB34:AD34"/>
     <mergeCell ref="O32:U32"/>
     <mergeCell ref="V32:AE32"/>
     <mergeCell ref="O21:S23"/>
     <mergeCell ref="U21:AB21"/>
     <mergeCell ref="AC21:AD21"/>
     <mergeCell ref="T22:AG22"/>
     <mergeCell ref="T23:U23"/>
     <mergeCell ref="X23:Z23"/>
     <mergeCell ref="AB23:AD23"/>
     <mergeCell ref="AE23:AG23"/>
     <mergeCell ref="V33:AE33"/>
     <mergeCell ref="AD24:AD25"/>
     <mergeCell ref="AE24:AG25"/>
     <mergeCell ref="AF33:AG34"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="AB19:AD19"/>
     <mergeCell ref="F16:I16"/>
     <mergeCell ref="C17:F18"/>
-    <mergeCell ref="X7:Z7"/>
-[...184 lines deleted...]
-    <mergeCell ref="P62:S62"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B19:F19"/>
+    <mergeCell ref="F15:I15"/>
+    <mergeCell ref="B26:G27"/>
+    <mergeCell ref="H26:M27"/>
+    <mergeCell ref="I17:K18"/>
+    <mergeCell ref="L20:S20"/>
+    <mergeCell ref="G17:H18"/>
+    <mergeCell ref="B25:C25"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35433070866141736" bottom="0.15748031496062992" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="O43 G39:G41 T40:U41 T18:AG19 U17 AE17 T23:W23 U21:AG21 AF29 AF27 AF26 AF28 T31:AF31 C32 C36 V33:AE34 V35:AE36 V37 W38:AD38 AA44 H49 V50:AG51 W49 R39:AD39 U22:AG22 Y26:AC26 Y23:AA23 AC23:AG23" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71869" r:id="rId4" name="Check Box 8381">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71870" r:id="rId5" name="Check Box 8382">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>205740</xdr:rowOff>
+                    <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71871" r:id="rId6" name="Check Box 8383">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71942" r:id="rId7" name="Check Box 8454">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>198120</xdr:colOff>
+                    <xdr:colOff>200025</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>45720</xdr:rowOff>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71943" r:id="rId8" name="Check Box 8455">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>106680</xdr:colOff>
+                    <xdr:colOff>104775</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>297180</xdr:colOff>
+                    <xdr:colOff>295275</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>45720</xdr:rowOff>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72002" r:id="rId9" name="Check Box 8514">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>167640</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72003" r:id="rId10" name="Check Box 8515">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>30</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>167640</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72004" r:id="rId11" name="Check Box 8516">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>31</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>167640</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>31</xdr:col>
-                    <xdr:colOff>335280</xdr:colOff>
+                    <xdr:colOff>333375</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71944" r:id="rId12" name="Check Box 8456">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>44</xdr:row>
-                    <xdr:rowOff>129540</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>220980</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71945" r:id="rId13" name="Check Box 8457">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>220980</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71946" r:id="rId14" name="Check Box 8458">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>220980</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71937" r:id="rId15" name="Check Box 8449">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>60</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>449580</xdr:colOff>
+                    <xdr:colOff>447675</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71938" r:id="rId16" name="Check Box 8450">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>449580</xdr:colOff>
+                    <xdr:colOff>447675</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71935" r:id="rId17" name="Check Box 8447">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>61</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71936" r:id="rId18" name="Check Box 8448">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71933" r:id="rId19" name="Check Box 8445">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>60</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71934" r:id="rId20" name="Check Box 8446">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="77472" r:id="rId21" name="Check Box 9888">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>198120</xdr:colOff>
+                    <xdr:colOff>200025</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>45720</xdr:rowOff>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="77473" r:id="rId22" name="Check Box 9889">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>106680</xdr:colOff>
+                    <xdr:colOff>104775</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>297180</xdr:colOff>
+                    <xdr:colOff>295275</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>45720</xdr:rowOff>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:BE71"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A2" zoomScale="80" zoomScaleNormal="75" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="AG1" sqref="AG1"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="75" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="AC43" sqref="AC43:AG44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="5.109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.5" style="2" customWidth="1"/>
+    <col min="2" max="2" width="3.375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="5.125" style="2" customWidth="1"/>
     <col min="4" max="4" width="1" style="2" customWidth="1"/>
-    <col min="5" max="5" width="2.6640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="2.625" style="2" customWidth="1"/>
     <col min="6" max="7" width="3" style="2" customWidth="1"/>
-    <col min="8" max="8" width="2.88671875" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="21" max="21" width="3.33203125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="2.875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="4.375" style="2" customWidth="1"/>
+    <col min="10" max="11" width="2.125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="3.75" style="2" customWidth="1"/>
+    <col min="13" max="13" width="1.625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="4.5" style="2" customWidth="1"/>
+    <col min="15" max="15" width="3.75" style="2" customWidth="1"/>
+    <col min="16" max="16" width="3.875" style="2" customWidth="1"/>
+    <col min="17" max="17" width="5.5" style="2" customWidth="1"/>
+    <col min="18" max="19" width="2.625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="2.125" style="2" customWidth="1"/>
+    <col min="21" max="21" width="3.375" style="2" customWidth="1"/>
     <col min="22" max="22" width="4" style="2" customWidth="1"/>
-    <col min="23" max="23" width="3.33203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="25" width="4.109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="3.375" style="2" customWidth="1"/>
+    <col min="24" max="24" width="2.375" style="2" customWidth="1"/>
+    <col min="25" max="25" width="4.125" style="2" customWidth="1"/>
     <col min="26" max="27" width="3" style="2" customWidth="1"/>
-    <col min="28" max="28" width="3.33203125" style="2" customWidth="1"/>
+    <col min="28" max="28" width="3.375" style="2" customWidth="1"/>
     <col min="29" max="29" width="3" style="2" customWidth="1"/>
-    <col min="30" max="30" width="5.33203125" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="35" max="35" width="2.88671875" style="2" customWidth="1"/>
+    <col min="30" max="30" width="5.375" style="2" customWidth="1"/>
+    <col min="31" max="31" width="9.625" style="2" customWidth="1"/>
+    <col min="32" max="32" width="7.5" style="2" customWidth="1"/>
+    <col min="33" max="33" width="6.5" style="2" customWidth="1"/>
+    <col min="34" max="34" width="3.375" style="2" customWidth="1"/>
+    <col min="35" max="35" width="2.875" style="2" customWidth="1"/>
     <col min="36" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:35" ht="26.25" customHeight="1">
-      <c r="M1" s="568" t="s">
+      <c r="M1" s="485" t="s">
         <v>3</v>
       </c>
-      <c r="N1" s="568"/>
-[...1 lines deleted...]
-      <c r="P1" s="568"/>
+      <c r="N1" s="485"/>
+      <c r="O1" s="485"/>
+      <c r="P1" s="485"/>
       <c r="Q1" s="53"/>
       <c r="R1" s="53"/>
       <c r="S1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="T1" s="54"/>
       <c r="U1" s="54"/>
-      <c r="V1" s="250" t="s">
+      <c r="V1" s="359" t="s">
         <v>6</v>
       </c>
-      <c r="W1" s="250"/>
-[...2 lines deleted...]
-      <c r="Z1" s="250"/>
+      <c r="W1" s="359"/>
+      <c r="X1" s="359"/>
+      <c r="Y1" s="359"/>
+      <c r="Z1" s="359"/>
       <c r="AB1" s="125" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="2:35" ht="26.25" customHeight="1">
-      <c r="M2" s="568"/>
-[...2 lines deleted...]
-      <c r="P2" s="568"/>
+      <c r="M2" s="485"/>
+      <c r="N2" s="485"/>
+      <c r="O2" s="485"/>
+      <c r="P2" s="485"/>
       <c r="Q2" s="53"/>
       <c r="R2" s="53"/>
       <c r="S2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="250"/>
-[...11 lines deleted...]
-      <c r="AG2" s="478"/>
+      <c r="V2" s="359"/>
+      <c r="W2" s="359"/>
+      <c r="X2" s="359"/>
+      <c r="Y2" s="359"/>
+      <c r="Z2" s="359"/>
+      <c r="AB2" s="575" t="s">
+        <v>212</v>
+      </c>
+      <c r="AC2" s="575"/>
+      <c r="AD2" s="575"/>
+      <c r="AE2" s="585"/>
+      <c r="AF2" s="575"/>
+      <c r="AG2" s="575"/>
     </row>
     <row r="3" spans="2:35" ht="30.75" customHeight="1">
-      <c r="M3" s="642" t="s">
+      <c r="M3" s="641" t="s">
         <v>57</v>
       </c>
-      <c r="N3" s="642"/>
-[...19 lines deleted...]
-      <c r="AG3" s="461"/>
+      <c r="N3" s="641"/>
+      <c r="O3" s="641"/>
+      <c r="P3" s="641"/>
+      <c r="Q3" s="641"/>
+      <c r="R3" s="641"/>
+      <c r="S3" s="641"/>
+      <c r="T3" s="641"/>
+      <c r="U3" s="641"/>
+      <c r="V3" s="641"/>
+      <c r="W3" s="641"/>
+      <c r="X3" s="641"/>
+      <c r="Y3" s="641"/>
+      <c r="Z3" s="641"/>
+      <c r="AB3" s="634" t="s">
+        <v>211</v>
+      </c>
+      <c r="AC3" s="635"/>
+      <c r="AD3" s="636"/>
+      <c r="AE3" s="584"/>
+      <c r="AF3" s="584"/>
+      <c r="AG3" s="585"/>
     </row>
     <row r="4" spans="2:35" ht="14.25" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
-      <c r="L4" s="276" t="s">
+      <c r="L4" s="294" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="276"/>
-[...6 lines deleted...]
-      <c r="T4" s="649" t="str">
+      <c r="M4" s="294"/>
+      <c r="N4" s="294"/>
+      <c r="O4" s="294"/>
+      <c r="P4" s="294"/>
+      <c r="Q4" s="294"/>
+      <c r="R4" s="294"/>
+      <c r="S4" s="294"/>
+      <c r="T4" s="648" t="str">
         <f>IF(入力用!T4="","",入力用!T4)</f>
         <v/>
       </c>
-      <c r="U4" s="649"/>
-[...12 lines deleted...]
-      <c r="AH4" s="275" t="s">
+      <c r="U4" s="648"/>
+      <c r="V4" s="648"/>
+      <c r="W4" s="648"/>
+      <c r="X4" s="648"/>
+      <c r="Y4" s="648"/>
+      <c r="Z4" s="648"/>
+      <c r="AA4" s="648"/>
+      <c r="AB4" s="648"/>
+      <c r="AC4" s="648"/>
+      <c r="AD4" s="648"/>
+      <c r="AE4" s="648"/>
+      <c r="AF4" s="648"/>
+      <c r="AG4" s="649"/>
+      <c r="AH4" s="293" t="s">
         <v>71</v>
       </c>
-      <c r="AI4" s="641" t="s">
+      <c r="AI4" s="640" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="2:35" ht="17.25" customHeight="1">
       <c r="B5" s="7"/>
-      <c r="L5" s="137" t="s">
+      <c r="L5" s="298" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="128"/>
-[...5 lines deleted...]
-      <c r="S5" s="138"/>
+      <c r="M5" s="299"/>
+      <c r="N5" s="299"/>
+      <c r="O5" s="299"/>
+      <c r="P5" s="299"/>
+      <c r="Q5" s="299"/>
+      <c r="R5" s="299"/>
+      <c r="S5" s="300"/>
       <c r="T5" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U5" s="559" t="str">
+      <c r="U5" s="511" t="str">
         <f>IF(入力用!U5="","",入力用!U5)</f>
         <v/>
       </c>
-      <c r="V5" s="559"/>
-[...10 lines deleted...]
-      <c r="AE5" s="637" t="str">
+      <c r="V5" s="511"/>
+      <c r="W5" s="511"/>
+      <c r="X5" s="511"/>
+      <c r="Y5" s="511"/>
+      <c r="Z5" s="511"/>
+      <c r="AA5" s="511"/>
+      <c r="AB5" s="511"/>
+      <c r="AC5" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD5" s="305"/>
+      <c r="AE5" s="657" t="str">
         <f>IF(入力用!AE5="","",入力用!AE5)</f>
         <v/>
       </c>
-      <c r="AF5" s="637"/>
-[...2 lines deleted...]
-      <c r="AI5" s="641"/>
+      <c r="AF5" s="657"/>
+      <c r="AG5" s="658"/>
+      <c r="AH5" s="293"/>
+      <c r="AI5" s="640"/>
     </row>
     <row r="6" spans="2:35" ht="18.600000000000001" customHeight="1">
       <c r="B6" s="7"/>
-      <c r="L6" s="137" t="s">
+      <c r="L6" s="298" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="128"/>
-[...6 lines deleted...]
-      <c r="T6" s="562" t="str">
+      <c r="M6" s="299"/>
+      <c r="N6" s="299"/>
+      <c r="O6" s="299"/>
+      <c r="P6" s="299"/>
+      <c r="Q6" s="299"/>
+      <c r="R6" s="299"/>
+      <c r="S6" s="300"/>
+      <c r="T6" s="488" t="str">
         <f>IF(入力用!T6="","",入力用!T6)</f>
         <v/>
       </c>
-      <c r="U6" s="563"/>
-[...13 lines deleted...]
-      <c r="AI6" s="641"/>
+      <c r="U6" s="489"/>
+      <c r="V6" s="489"/>
+      <c r="W6" s="489"/>
+      <c r="X6" s="489"/>
+      <c r="Y6" s="489"/>
+      <c r="Z6" s="489"/>
+      <c r="AA6" s="489"/>
+      <c r="AB6" s="489"/>
+      <c r="AC6" s="489"/>
+      <c r="AD6" s="489"/>
+      <c r="AE6" s="489"/>
+      <c r="AF6" s="489"/>
+      <c r="AG6" s="490"/>
+      <c r="AH6" s="293"/>
+      <c r="AI6" s="640"/>
     </row>
     <row r="7" spans="2:35" ht="12" customHeight="1">
       <c r="B7" s="7"/>
-      <c r="L7" s="139"/>
-[...10 lines deleted...]
-      <c r="U7" s="159"/>
+      <c r="L7" s="367"/>
+      <c r="M7" s="317"/>
+      <c r="N7" s="317"/>
+      <c r="O7" s="317"/>
+      <c r="P7" s="317"/>
+      <c r="Q7" s="317"/>
+      <c r="R7" s="317"/>
+      <c r="S7" s="368"/>
+      <c r="T7" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U7" s="358"/>
       <c r="V7" s="73" t="str">
         <f>IF(入力用!V7="","",(入力用!V7))</f>
         <v/>
       </c>
       <c r="W7" s="50" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="X7" s="224" t="str">
+        <v>113</v>
+      </c>
+      <c r="X7" s="352" t="str">
         <f>IF(入力用!X7="","",入力用!X7)</f>
         <v/>
       </c>
-      <c r="Y7" s="224"/>
-      <c r="Z7" s="224"/>
+      <c r="Y7" s="352"/>
+      <c r="Z7" s="352"/>
       <c r="AA7" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB7" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB7" s="352" t="str">
         <f>IF(入力用!AB7="","",入力用!AB7)</f>
         <v/>
       </c>
-      <c r="AC7" s="224"/>
-[...5 lines deleted...]
-      <c r="AI7" s="641"/>
+      <c r="AC7" s="352"/>
+      <c r="AD7" s="352"/>
+      <c r="AE7" s="352"/>
+      <c r="AF7" s="352"/>
+      <c r="AG7" s="353"/>
+      <c r="AH7" s="293"/>
+      <c r="AI7" s="640"/>
     </row>
-    <row r="8" spans="2:35" ht="17.399999999999999" customHeight="1">
+    <row r="8" spans="2:35" ht="17.45" customHeight="1">
       <c r="B8" s="7"/>
       <c r="K8" s="8"/>
-      <c r="L8" s="142" t="s">
+      <c r="L8" s="373" t="s">
         <v>12</v>
       </c>
-      <c r="M8" s="143"/>
-[...5 lines deleted...]
-      <c r="S8" s="144"/>
+      <c r="M8" s="316"/>
+      <c r="N8" s="316"/>
+      <c r="O8" s="316"/>
+      <c r="P8" s="316"/>
+      <c r="Q8" s="316"/>
+      <c r="R8" s="316"/>
+      <c r="S8" s="374"/>
       <c r="T8" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U8" s="567" t="str">
+      <c r="U8" s="462" t="str">
         <f>IF(入力用!U8="","",入力用!U8)</f>
         <v/>
       </c>
-      <c r="V8" s="567"/>
-[...12 lines deleted...]
-      <c r="AI8" s="641"/>
+      <c r="V8" s="462"/>
+      <c r="W8" s="462"/>
+      <c r="X8" s="462"/>
+      <c r="Y8" s="462"/>
+      <c r="Z8" s="462"/>
+      <c r="AA8" s="462"/>
+      <c r="AB8" s="462"/>
+      <c r="AC8" s="375"/>
+      <c r="AD8" s="375"/>
+      <c r="AE8" s="375"/>
+      <c r="AF8" s="375"/>
+      <c r="AG8" s="376"/>
+      <c r="AH8" s="293"/>
+      <c r="AI8" s="640"/>
     </row>
     <row r="9" spans="2:35" ht="18.600000000000001" customHeight="1">
       <c r="B9" s="7"/>
       <c r="K9" s="8"/>
-      <c r="L9" s="137"/>
-[...7 lines deleted...]
-      <c r="T9" s="562" t="str">
+      <c r="L9" s="298"/>
+      <c r="M9" s="299"/>
+      <c r="N9" s="299"/>
+      <c r="O9" s="299"/>
+      <c r="P9" s="299"/>
+      <c r="Q9" s="299"/>
+      <c r="R9" s="299"/>
+      <c r="S9" s="300"/>
+      <c r="T9" s="488" t="str">
         <f>IF(入力用!T9="","",入力用!T9)</f>
         <v/>
       </c>
-      <c r="U9" s="563"/>
-[...13 lines deleted...]
-      <c r="AI9" s="641"/>
+      <c r="U9" s="489"/>
+      <c r="V9" s="489"/>
+      <c r="W9" s="489"/>
+      <c r="X9" s="489"/>
+      <c r="Y9" s="489"/>
+      <c r="Z9" s="489"/>
+      <c r="AA9" s="489"/>
+      <c r="AB9" s="489"/>
+      <c r="AC9" s="489"/>
+      <c r="AD9" s="489"/>
+      <c r="AE9" s="489"/>
+      <c r="AF9" s="489"/>
+      <c r="AG9" s="490"/>
+      <c r="AH9" s="293"/>
+      <c r="AI9" s="640"/>
     </row>
     <row r="10" spans="2:35" ht="12" customHeight="1">
       <c r="B10" s="7"/>
       <c r="K10" s="8"/>
-      <c r="L10" s="139"/>
-[...10 lines deleted...]
-      <c r="U10" s="159"/>
+      <c r="L10" s="367"/>
+      <c r="M10" s="317"/>
+      <c r="N10" s="317"/>
+      <c r="O10" s="317"/>
+      <c r="P10" s="317"/>
+      <c r="Q10" s="317"/>
+      <c r="R10" s="317"/>
+      <c r="S10" s="368"/>
+      <c r="T10" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U10" s="358"/>
       <c r="V10" s="73" t="str">
         <f>IF(入力用!V10="","",入力用!V10)</f>
         <v/>
       </c>
       <c r="W10" s="50" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="X10" s="224" t="str">
+        <v>113</v>
+      </c>
+      <c r="X10" s="352" t="str">
         <f>IF(入力用!X10="","",入力用!X10)</f>
         <v/>
       </c>
-      <c r="Y10" s="224"/>
-      <c r="Z10" s="224"/>
+      <c r="Y10" s="352"/>
+      <c r="Z10" s="352"/>
       <c r="AA10" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB10" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB10" s="352" t="str">
         <f>IF(入力用!AB10="","",入力用!AB10)</f>
         <v/>
       </c>
-      <c r="AC10" s="224"/>
-[...5 lines deleted...]
-      <c r="AI10" s="641"/>
+      <c r="AC10" s="352"/>
+      <c r="AD10" s="352"/>
+      <c r="AE10" s="352"/>
+      <c r="AF10" s="352"/>
+      <c r="AG10" s="353"/>
+      <c r="AH10" s="293"/>
+      <c r="AI10" s="640"/>
     </row>
     <row r="11" spans="2:35" ht="15.75" customHeight="1">
       <c r="B11" s="7"/>
       <c r="F11" s="28"/>
       <c r="K11" s="8"/>
-      <c r="L11" s="236" t="s">
+      <c r="L11" s="369" t="s">
         <v>1</v>
       </c>
-      <c r="M11" s="236"/>
-[...6 lines deleted...]
-      <c r="T11" s="576" t="str">
+      <c r="M11" s="369"/>
+      <c r="N11" s="369"/>
+      <c r="O11" s="369"/>
+      <c r="P11" s="369"/>
+      <c r="Q11" s="369"/>
+      <c r="R11" s="369"/>
+      <c r="S11" s="369"/>
+      <c r="T11" s="491" t="str">
         <f>IF(入力用!T11="","",入力用!T11)</f>
         <v/>
       </c>
-      <c r="U11" s="576"/>
-[...13 lines deleted...]
-      <c r="AI11" s="641"/>
+      <c r="U11" s="491"/>
+      <c r="V11" s="491"/>
+      <c r="W11" s="491"/>
+      <c r="X11" s="491"/>
+      <c r="Y11" s="491"/>
+      <c r="Z11" s="491"/>
+      <c r="AA11" s="491"/>
+      <c r="AB11" s="491"/>
+      <c r="AC11" s="491"/>
+      <c r="AD11" s="491"/>
+      <c r="AE11" s="491"/>
+      <c r="AF11" s="491"/>
+      <c r="AG11" s="492"/>
+      <c r="AH11" s="293"/>
+      <c r="AI11" s="640"/>
     </row>
     <row r="12" spans="2:35" ht="31.5" customHeight="1">
       <c r="B12" s="7"/>
       <c r="C12" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E12" s="450" t="str">
+      <c r="E12" s="577" t="str">
         <f>IF(入力用!E12="","",入力用!E12)</f>
         <v>　　　年　　月　　日</v>
       </c>
-      <c r="F12" s="450"/>
-[...5 lines deleted...]
-      <c r="L12" s="251" t="s">
+      <c r="F12" s="577"/>
+      <c r="G12" s="577"/>
+      <c r="H12" s="577"/>
+      <c r="I12" s="577"/>
+      <c r="J12" s="577"/>
+      <c r="K12" s="578"/>
+      <c r="L12" s="363" t="s">
         <v>8</v>
       </c>
-      <c r="M12" s="251"/>
-[...6 lines deleted...]
-      <c r="T12" s="565" t="str">
+      <c r="M12" s="363"/>
+      <c r="N12" s="363"/>
+      <c r="O12" s="363"/>
+      <c r="P12" s="363"/>
+      <c r="Q12" s="363"/>
+      <c r="R12" s="363"/>
+      <c r="S12" s="363"/>
+      <c r="T12" s="514" t="str">
         <f>IF(入力用!T12="","",入力用!T12)</f>
         <v/>
       </c>
-      <c r="U12" s="565"/>
-[...13 lines deleted...]
-      <c r="AI12" s="641"/>
+      <c r="U12" s="514"/>
+      <c r="V12" s="514"/>
+      <c r="W12" s="514"/>
+      <c r="X12" s="514"/>
+      <c r="Y12" s="514"/>
+      <c r="Z12" s="514"/>
+      <c r="AA12" s="514"/>
+      <c r="AB12" s="514"/>
+      <c r="AC12" s="514"/>
+      <c r="AD12" s="514"/>
+      <c r="AE12" s="514"/>
+      <c r="AF12" s="514"/>
+      <c r="AG12" s="515"/>
+      <c r="AH12" s="293"/>
+      <c r="AI12" s="640"/>
     </row>
     <row r="13" spans="2:35" ht="31.5" customHeight="1">
       <c r="B13" s="7"/>
-      <c r="F13" s="656"/>
-[...2 lines deleted...]
-      <c r="I13" s="656"/>
+      <c r="F13" s="633"/>
+      <c r="G13" s="633"/>
+      <c r="H13" s="633"/>
+      <c r="I13" s="633"/>
       <c r="K13" s="8"/>
-      <c r="L13" s="237" t="s">
+      <c r="L13" s="157" t="s">
         <v>74</v>
       </c>
-      <c r="M13" s="238"/>
-[...6 lines deleted...]
-      <c r="T13" s="660" t="str">
+      <c r="M13" s="158"/>
+      <c r="N13" s="158"/>
+      <c r="O13" s="158"/>
+      <c r="P13" s="158"/>
+      <c r="Q13" s="158"/>
+      <c r="R13" s="158"/>
+      <c r="S13" s="344"/>
+      <c r="T13" s="637" t="str">
         <f>IF(入力用!T13="","",入力用!T13)</f>
         <v/>
       </c>
-      <c r="U13" s="661"/>
-[...13 lines deleted...]
-      <c r="AI13" s="641"/>
+      <c r="U13" s="638"/>
+      <c r="V13" s="638"/>
+      <c r="W13" s="638"/>
+      <c r="X13" s="638"/>
+      <c r="Y13" s="638"/>
+      <c r="Z13" s="638"/>
+      <c r="AA13" s="638"/>
+      <c r="AB13" s="638"/>
+      <c r="AC13" s="638"/>
+      <c r="AD13" s="638"/>
+      <c r="AE13" s="638"/>
+      <c r="AF13" s="638"/>
+      <c r="AG13" s="639"/>
+      <c r="AH13" s="293"/>
+      <c r="AI13" s="640"/>
     </row>
     <row r="14" spans="2:35" ht="15.75" customHeight="1">
       <c r="B14" s="7"/>
-      <c r="C14" s="127" t="str">
+      <c r="C14" s="435" t="str">
         <f>IF(入力用!C14="","",入力用!C14)</f>
         <v/>
       </c>
-      <c r="D14" s="127"/>
-[...1 lines deleted...]
-      <c r="F14" s="127" t="s">
+      <c r="D14" s="435"/>
+      <c r="E14" s="435"/>
+      <c r="F14" s="435" t="s">
         <v>62</v>
       </c>
-      <c r="G14" s="127"/>
-[...2 lines deleted...]
-      <c r="J14" s="128" t="s">
+      <c r="G14" s="435"/>
+      <c r="H14" s="435"/>
+      <c r="I14" s="435"/>
+      <c r="J14" s="299" t="s">
         <v>60</v>
       </c>
-      <c r="L14" s="155" t="s">
+      <c r="L14" s="417" t="s">
         <v>1</v>
       </c>
-      <c r="M14" s="155"/>
-[...6 lines deleted...]
-      <c r="T14" s="548" t="str">
+      <c r="M14" s="417"/>
+      <c r="N14" s="417"/>
+      <c r="O14" s="417"/>
+      <c r="P14" s="417"/>
+      <c r="Q14" s="417"/>
+      <c r="R14" s="417"/>
+      <c r="S14" s="417"/>
+      <c r="T14" s="486" t="str">
         <f>IF(入力用!T14="","",入力用!T14)</f>
         <v/>
       </c>
-      <c r="U14" s="548"/>
-[...13 lines deleted...]
-      <c r="AI14" s="641"/>
+      <c r="U14" s="486"/>
+      <c r="V14" s="486"/>
+      <c r="W14" s="486"/>
+      <c r="X14" s="486"/>
+      <c r="Y14" s="486"/>
+      <c r="Z14" s="486"/>
+      <c r="AA14" s="486"/>
+      <c r="AB14" s="486"/>
+      <c r="AC14" s="486"/>
+      <c r="AD14" s="486"/>
+      <c r="AE14" s="486"/>
+      <c r="AF14" s="486"/>
+      <c r="AG14" s="487"/>
+      <c r="AH14" s="293"/>
+      <c r="AI14" s="640"/>
     </row>
     <row r="15" spans="2:35" ht="16.5" customHeight="1">
       <c r="B15" s="7"/>
-      <c r="C15" s="127"/>
-[...2 lines deleted...]
-      <c r="F15" s="129" t="s">
+      <c r="C15" s="435"/>
+      <c r="D15" s="435"/>
+      <c r="E15" s="435"/>
+      <c r="F15" s="416" t="s">
         <v>70</v>
       </c>
-      <c r="G15" s="129"/>
-[...3 lines deleted...]
-      <c r="L15" s="137" t="s">
+      <c r="G15" s="416"/>
+      <c r="H15" s="416"/>
+      <c r="I15" s="416"/>
+      <c r="J15" s="299"/>
+      <c r="L15" s="298" t="s">
         <v>13</v>
       </c>
-      <c r="M15" s="128"/>
-[...6 lines deleted...]
-      <c r="T15" s="555" t="str">
+      <c r="M15" s="299"/>
+      <c r="N15" s="299"/>
+      <c r="O15" s="299"/>
+      <c r="P15" s="299"/>
+      <c r="Q15" s="299"/>
+      <c r="R15" s="299"/>
+      <c r="S15" s="300"/>
+      <c r="T15" s="507" t="str">
         <f>IF(入力用!T15="","",入力用!T15)</f>
         <v/>
       </c>
-      <c r="U15" s="556"/>
-[...13 lines deleted...]
-      <c r="AI15" s="641"/>
+      <c r="U15" s="508"/>
+      <c r="V15" s="508"/>
+      <c r="W15" s="508"/>
+      <c r="X15" s="508"/>
+      <c r="Y15" s="508"/>
+      <c r="Z15" s="508"/>
+      <c r="AA15" s="508"/>
+      <c r="AB15" s="508"/>
+      <c r="AC15" s="508"/>
+      <c r="AD15" s="508"/>
+      <c r="AE15" s="508"/>
+      <c r="AF15" s="508"/>
+      <c r="AG15" s="509"/>
+      <c r="AH15" s="293"/>
+      <c r="AI15" s="640"/>
     </row>
     <row r="16" spans="2:35" ht="24.75" customHeight="1">
       <c r="B16" s="7"/>
-      <c r="F16" s="136"/>
-[...2 lines deleted...]
-      <c r="I16" s="136"/>
+      <c r="F16" s="441"/>
+      <c r="G16" s="441"/>
+      <c r="H16" s="441"/>
+      <c r="I16" s="441"/>
       <c r="J16" s="27"/>
-      <c r="L16" s="139"/>
-[...22 lines deleted...]
-      <c r="AI16" s="641"/>
+      <c r="L16" s="367"/>
+      <c r="M16" s="317"/>
+      <c r="N16" s="317"/>
+      <c r="O16" s="317"/>
+      <c r="P16" s="317"/>
+      <c r="Q16" s="317"/>
+      <c r="R16" s="317"/>
+      <c r="S16" s="368"/>
+      <c r="T16" s="367"/>
+      <c r="U16" s="317"/>
+      <c r="V16" s="317"/>
+      <c r="W16" s="317"/>
+      <c r="X16" s="317"/>
+      <c r="Y16" s="317"/>
+      <c r="Z16" s="317"/>
+      <c r="AA16" s="317"/>
+      <c r="AB16" s="317"/>
+      <c r="AC16" s="317"/>
+      <c r="AD16" s="317"/>
+      <c r="AE16" s="317"/>
+      <c r="AF16" s="317"/>
+      <c r="AG16" s="510"/>
+      <c r="AH16" s="293"/>
+      <c r="AI16" s="640"/>
     </row>
-    <row r="17" spans="2:35" ht="25.2" customHeight="1">
+    <row r="17" spans="2:35" ht="25.15" customHeight="1">
       <c r="B17" s="7"/>
-      <c r="C17" s="128" t="s">
+      <c r="C17" s="299" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="128"/>
-[...6 lines deleted...]
-      <c r="I17" s="135" t="s">
+      <c r="D17" s="299"/>
+      <c r="E17" s="299"/>
+      <c r="F17" s="299"/>
+      <c r="G17" s="494" t="s">
+        <v>166</v>
+      </c>
+      <c r="H17" s="299"/>
+      <c r="I17" s="440" t="s">
         <v>56</v>
       </c>
-      <c r="J17" s="135"/>
-[...11 lines deleted...]
-      <c r="T17" s="643" t="s">
+      <c r="J17" s="440"/>
+      <c r="K17" s="656"/>
+      <c r="L17" s="156" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="156"/>
+      <c r="N17" s="156"/>
+      <c r="O17" s="156"/>
+      <c r="P17" s="156"/>
+      <c r="Q17" s="156"/>
+      <c r="R17" s="156"/>
+      <c r="S17" s="156"/>
+      <c r="T17" s="642" t="s">
         <v>58</v>
       </c>
-      <c r="U17" s="644"/>
-[...13 lines deleted...]
-      <c r="AI17" s="641"/>
+      <c r="U17" s="643"/>
+      <c r="V17" s="643"/>
+      <c r="W17" s="643"/>
+      <c r="X17" s="643"/>
+      <c r="Y17" s="643"/>
+      <c r="Z17" s="643"/>
+      <c r="AA17" s="643"/>
+      <c r="AB17" s="643"/>
+      <c r="AC17" s="643"/>
+      <c r="AD17" s="643"/>
+      <c r="AE17" s="643"/>
+      <c r="AF17" s="643"/>
+      <c r="AG17" s="644"/>
+      <c r="AH17" s="293"/>
+      <c r="AI17" s="640"/>
     </row>
     <row r="18" spans="2:35" ht="6.75" customHeight="1">
       <c r="B18" s="7"/>
-      <c r="C18" s="128"/>
-[...31 lines deleted...]
-      <c r="AI18" s="641"/>
+      <c r="C18" s="299"/>
+      <c r="D18" s="299"/>
+      <c r="E18" s="299"/>
+      <c r="F18" s="299"/>
+      <c r="G18" s="299"/>
+      <c r="H18" s="299"/>
+      <c r="I18" s="440"/>
+      <c r="J18" s="440"/>
+      <c r="K18" s="656"/>
+      <c r="L18" s="156"/>
+      <c r="M18" s="156"/>
+      <c r="N18" s="156"/>
+      <c r="O18" s="156"/>
+      <c r="P18" s="156"/>
+      <c r="Q18" s="156"/>
+      <c r="R18" s="156"/>
+      <c r="S18" s="156"/>
+      <c r="T18" s="645"/>
+      <c r="U18" s="646"/>
+      <c r="V18" s="646"/>
+      <c r="W18" s="646"/>
+      <c r="X18" s="646"/>
+      <c r="Y18" s="646"/>
+      <c r="Z18" s="646"/>
+      <c r="AA18" s="646"/>
+      <c r="AB18" s="646"/>
+      <c r="AC18" s="646"/>
+      <c r="AD18" s="646"/>
+      <c r="AE18" s="646"/>
+      <c r="AF18" s="646"/>
+      <c r="AG18" s="647"/>
+      <c r="AH18" s="293"/>
+      <c r="AI18" s="640"/>
     </row>
     <row r="19" spans="2:35" ht="6.75" customHeight="1">
       <c r="B19" s="7"/>
-      <c r="C19" s="128"/>
-[...15 lines deleted...]
-      <c r="S19" s="130"/>
+      <c r="C19" s="299"/>
+      <c r="D19" s="299"/>
+      <c r="E19" s="299"/>
+      <c r="F19" s="299"/>
+      <c r="G19" s="299"/>
+      <c r="H19" s="299"/>
+      <c r="I19" s="440"/>
+      <c r="J19" s="440"/>
+      <c r="K19" s="656"/>
+      <c r="L19" s="156"/>
+      <c r="M19" s="156"/>
+      <c r="N19" s="156"/>
+      <c r="O19" s="156"/>
+      <c r="P19" s="156"/>
+      <c r="Q19" s="156"/>
+      <c r="R19" s="156"/>
+      <c r="S19" s="156"/>
       <c r="T19" s="652" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="U19" s="653"/>
-      <c r="V19" s="178" t="str">
+      <c r="V19" s="427" t="str">
         <f>IF(入力用!V19="","",入力用!V19)</f>
         <v/>
       </c>
       <c r="W19" s="654" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="X19" s="639" t="str">
+        <v>113</v>
+      </c>
+      <c r="X19" s="650" t="str">
         <f>IF(入力用!X19="","",入力用!X19)</f>
         <v/>
       </c>
-      <c r="Y19" s="639"/>
-[...4 lines deleted...]
-      <c r="AB19" s="639" t="str">
+      <c r="Y19" s="650"/>
+      <c r="Z19" s="650"/>
+      <c r="AA19" s="650" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB19" s="650" t="str">
         <f>IF(入力用!AB19="","",入力用!AB19)</f>
         <v/>
       </c>
-      <c r="AC19" s="639"/>
-[...2 lines deleted...]
-      <c r="AF19" s="639"/>
+      <c r="AC19" s="650"/>
+      <c r="AD19" s="650"/>
+      <c r="AE19" s="650"/>
+      <c r="AF19" s="650"/>
       <c r="AG19" s="651"/>
-      <c r="AH19" s="275"/>
-      <c r="AI19" s="641"/>
+      <c r="AH19" s="293"/>
+      <c r="AI19" s="640"/>
     </row>
     <row r="20" spans="2:35" ht="13.5" customHeight="1">
-      <c r="B20" s="145" t="s">
+      <c r="B20" s="442" t="s">
         <v>81</v>
       </c>
-      <c r="C20" s="146"/>
-[...13 lines deleted...]
-      <c r="V20" s="180"/>
+      <c r="C20" s="443"/>
+      <c r="D20" s="443"/>
+      <c r="E20" s="443"/>
+      <c r="F20" s="443"/>
+      <c r="L20" s="156"/>
+      <c r="M20" s="156"/>
+      <c r="N20" s="156"/>
+      <c r="O20" s="156"/>
+      <c r="P20" s="156"/>
+      <c r="Q20" s="156"/>
+      <c r="R20" s="156"/>
+      <c r="S20" s="156"/>
+      <c r="T20" s="357"/>
+      <c r="U20" s="358"/>
+      <c r="V20" s="429"/>
       <c r="W20" s="655"/>
-      <c r="X20" s="224"/>
-[...10 lines deleted...]
-      <c r="AI20" s="641"/>
+      <c r="X20" s="352"/>
+      <c r="Y20" s="352"/>
+      <c r="Z20" s="352"/>
+      <c r="AA20" s="352"/>
+      <c r="AB20" s="352"/>
+      <c r="AC20" s="352"/>
+      <c r="AD20" s="352"/>
+      <c r="AE20" s="352"/>
+      <c r="AF20" s="352"/>
+      <c r="AG20" s="353"/>
+      <c r="AH20" s="293"/>
+      <c r="AI20" s="640"/>
     </row>
     <row r="21" spans="2:35" ht="16.5" customHeight="1">
       <c r="B21" s="7"/>
-      <c r="L21" s="142" t="s">
+      <c r="L21" s="373" t="s">
         <v>1</v>
       </c>
-      <c r="M21" s="143"/>
-[...6 lines deleted...]
-      <c r="T21" s="548" t="str">
+      <c r="M21" s="316"/>
+      <c r="N21" s="316"/>
+      <c r="O21" s="316"/>
+      <c r="P21" s="316"/>
+      <c r="Q21" s="316"/>
+      <c r="R21" s="316"/>
+      <c r="S21" s="374"/>
+      <c r="T21" s="486" t="str">
         <f>IF(入力用!T20="","",入力用!T20)</f>
         <v/>
       </c>
-      <c r="U21" s="548"/>
-[...11 lines deleted...]
-      <c r="AG21" s="549"/>
+      <c r="U21" s="486"/>
+      <c r="V21" s="486"/>
+      <c r="W21" s="486"/>
+      <c r="X21" s="486"/>
+      <c r="Y21" s="486"/>
+      <c r="Z21" s="486"/>
+      <c r="AA21" s="486"/>
+      <c r="AB21" s="486"/>
+      <c r="AC21" s="486"/>
+      <c r="AD21" s="486"/>
+      <c r="AE21" s="486"/>
+      <c r="AF21" s="486"/>
+      <c r="AG21" s="487"/>
       <c r="AH21" s="59"/>
     </row>
-    <row r="22" spans="2:35" ht="10.8" customHeight="1">
+    <row r="22" spans="2:35" ht="10.9" customHeight="1">
       <c r="B22" s="7"/>
-      <c r="L22" s="147" t="s">
+      <c r="L22" s="444" t="s">
         <v>14</v>
       </c>
-      <c r="M22" s="148"/>
-[...7 lines deleted...]
-      <c r="S22" s="588"/>
+      <c r="M22" s="445"/>
+      <c r="N22" s="445"/>
+      <c r="O22" s="459" t="s">
+        <v>108</v>
+      </c>
+      <c r="P22" s="459"/>
+      <c r="Q22" s="459"/>
+      <c r="R22" s="459"/>
+      <c r="S22" s="460"/>
       <c r="T22" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U22" s="567" t="str">
+      <c r="U22" s="462" t="str">
         <f>IF(入力用!U21="","",入力用!U21)</f>
         <v/>
       </c>
-      <c r="V22" s="567"/>
-[...10 lines deleted...]
-      <c r="AE22" s="255" t="str">
+      <c r="V22" s="462"/>
+      <c r="W22" s="462"/>
+      <c r="X22" s="462"/>
+      <c r="Y22" s="462"/>
+      <c r="Z22" s="462"/>
+      <c r="AA22" s="462"/>
+      <c r="AB22" s="462"/>
+      <c r="AC22" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD22" s="305"/>
+      <c r="AE22" s="305" t="str">
         <f>IF(入力用!AE21="","",入力用!AE21)</f>
         <v/>
       </c>
-      <c r="AF22" s="255"/>
-[...1 lines deleted...]
-      <c r="AH22" s="630" t="s">
+      <c r="AF22" s="305"/>
+      <c r="AG22" s="659"/>
+      <c r="AH22" s="660" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="23" spans="2:35" ht="17.399999999999999" customHeight="1">
+    <row r="23" spans="2:35" ht="17.45" customHeight="1">
       <c r="B23" s="7"/>
-      <c r="L23" s="147"/>
-[...7 lines deleted...]
-      <c r="T23" s="590" t="str">
+      <c r="L23" s="444"/>
+      <c r="M23" s="445"/>
+      <c r="N23" s="445"/>
+      <c r="O23" s="459"/>
+      <c r="P23" s="459"/>
+      <c r="Q23" s="459"/>
+      <c r="R23" s="459"/>
+      <c r="S23" s="460"/>
+      <c r="T23" s="463" t="str">
         <f>IF(入力用!T22="","",入力用!T22)</f>
         <v/>
       </c>
-      <c r="U23" s="591"/>
-[...12 lines deleted...]
-      <c r="AH23" s="630"/>
+      <c r="U23" s="464"/>
+      <c r="V23" s="464"/>
+      <c r="W23" s="464"/>
+      <c r="X23" s="464"/>
+      <c r="Y23" s="464"/>
+      <c r="Z23" s="464"/>
+      <c r="AA23" s="464"/>
+      <c r="AB23" s="464"/>
+      <c r="AC23" s="464"/>
+      <c r="AD23" s="464"/>
+      <c r="AE23" s="464"/>
+      <c r="AF23" s="464"/>
+      <c r="AG23" s="465"/>
+      <c r="AH23" s="660"/>
     </row>
-    <row r="24" spans="2:35" ht="10.8" customHeight="1">
+    <row r="24" spans="2:35" ht="10.9" customHeight="1">
       <c r="B24" s="7"/>
-      <c r="L24" s="149"/>
-[...10 lines deleted...]
-      <c r="U24" s="159"/>
+      <c r="L24" s="446"/>
+      <c r="M24" s="447"/>
+      <c r="N24" s="447"/>
+      <c r="O24" s="358"/>
+      <c r="P24" s="358"/>
+      <c r="Q24" s="358"/>
+      <c r="R24" s="358"/>
+      <c r="S24" s="461"/>
+      <c r="T24" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U24" s="358"/>
       <c r="V24" s="73" t="str">
         <f>IF(入力用!V23="","",入力用!V23)</f>
         <v/>
       </c>
       <c r="W24" s="50" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="X24" s="224" t="str">
+        <v>113</v>
+      </c>
+      <c r="X24" s="352" t="str">
         <f>IF(入力用!X23="","",入力用!X23)</f>
         <v/>
       </c>
-      <c r="Y24" s="224"/>
-      <c r="Z24" s="224"/>
+      <c r="Y24" s="352"/>
+      <c r="Z24" s="352"/>
       <c r="AA24" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB24" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB24" s="352" t="str">
         <f>IF(入力用!AB23="","",入力用!AB23)</f>
         <v/>
       </c>
-      <c r="AC24" s="224"/>
-[...4 lines deleted...]
-      <c r="AH24" s="630"/>
+      <c r="AC24" s="352"/>
+      <c r="AD24" s="352"/>
+      <c r="AE24" s="352"/>
+      <c r="AF24" s="352"/>
+      <c r="AG24" s="353"/>
+      <c r="AH24" s="660"/>
     </row>
     <row r="25" spans="2:35" ht="12" customHeight="1">
-      <c r="B25" s="233" t="s">
-[...3 lines deleted...]
-      <c r="D25" s="229" t="s">
+      <c r="B25" s="414" t="s">
+        <v>180</v>
+      </c>
+      <c r="C25" s="415"/>
+      <c r="D25" s="410" t="s">
         <v>15</v>
       </c>
-      <c r="E25" s="229"/>
-[...6 lines deleted...]
-      <c r="J25" s="583" t="str">
+      <c r="E25" s="410"/>
+      <c r="F25" s="410"/>
+      <c r="G25" s="411"/>
+      <c r="H25" s="426" t="s">
+        <v>197</v>
+      </c>
+      <c r="I25" s="427"/>
+      <c r="J25" s="454" t="str">
         <f>IF(入力用!J24="","",入力用!J24)</f>
         <v>年　月　日</v>
       </c>
-      <c r="K25" s="583"/>
-[...2 lines deleted...]
-      <c r="N25" s="130" t="s">
+      <c r="K25" s="454"/>
+      <c r="L25" s="454"/>
+      <c r="M25" s="455"/>
+      <c r="N25" s="156" t="s">
         <v>16</v>
       </c>
-      <c r="O25" s="130"/>
-[...8 lines deleted...]
-      <c r="V25" s="572" t="str">
+      <c r="O25" s="156"/>
+      <c r="P25" s="156"/>
+      <c r="Q25" s="156"/>
+      <c r="R25" s="156"/>
+      <c r="S25" s="156"/>
+      <c r="T25" s="373" t="s">
+        <v>103</v>
+      </c>
+      <c r="U25" s="316"/>
+      <c r="V25" s="469" t="str">
         <f>IF(入力用!V24="","",入力用!V24)</f>
         <v>　　　　　月 　　 　　日</v>
       </c>
-      <c r="W25" s="572"/>
-[...4 lines deleted...]
-      <c r="AB25" s="572"/>
+      <c r="W25" s="469"/>
+      <c r="X25" s="469"/>
+      <c r="Y25" s="469"/>
+      <c r="Z25" s="469"/>
+      <c r="AA25" s="469"/>
+      <c r="AB25" s="469"/>
       <c r="AC25" s="11"/>
-      <c r="AD25" s="143" t="s">
+      <c r="AD25" s="316" t="s">
         <v>89</v>
       </c>
-      <c r="AE25" s="572" t="str">
+      <c r="AE25" s="469" t="str">
         <f>IF(入力用!AE24="","",入力用!AE24)</f>
         <v xml:space="preserve">          月　　    　日</v>
       </c>
-      <c r="AF25" s="572"/>
-[...1 lines deleted...]
-      <c r="AH25" s="630"/>
+      <c r="AF25" s="469"/>
+      <c r="AG25" s="470"/>
+      <c r="AH25" s="660"/>
     </row>
     <row r="26" spans="2:35" ht="12" customHeight="1">
-      <c r="B26" s="151" t="s">
-[...27 lines deleted...]
-      <c r="AB26" s="573"/>
+      <c r="B26" s="448" t="s">
+        <v>181</v>
+      </c>
+      <c r="C26" s="449"/>
+      <c r="D26" s="412"/>
+      <c r="E26" s="412"/>
+      <c r="F26" s="412"/>
+      <c r="G26" s="413"/>
+      <c r="H26" s="428"/>
+      <c r="I26" s="429"/>
+      <c r="J26" s="456"/>
+      <c r="K26" s="456"/>
+      <c r="L26" s="456"/>
+      <c r="M26" s="457"/>
+      <c r="N26" s="156"/>
+      <c r="O26" s="156"/>
+      <c r="P26" s="156"/>
+      <c r="Q26" s="156"/>
+      <c r="R26" s="156"/>
+      <c r="S26" s="156"/>
+      <c r="T26" s="367"/>
+      <c r="U26" s="317"/>
+      <c r="V26" s="471"/>
+      <c r="W26" s="471"/>
+      <c r="X26" s="471"/>
+      <c r="Y26" s="471"/>
+      <c r="Z26" s="471"/>
+      <c r="AA26" s="471"/>
+      <c r="AB26" s="471"/>
       <c r="AC26" s="57"/>
-      <c r="AD26" s="140"/>
-[...3 lines deleted...]
-      <c r="AH26" s="630"/>
+      <c r="AD26" s="317"/>
+      <c r="AE26" s="471"/>
+      <c r="AF26" s="471"/>
+      <c r="AG26" s="472"/>
+      <c r="AH26" s="660"/>
     </row>
     <row r="27" spans="2:35" ht="12" customHeight="1">
-      <c r="B27" s="221" t="s">
+      <c r="B27" s="404" t="s">
         <v>17</v>
       </c>
-      <c r="C27" s="222"/>
-[...4 lines deleted...]
-      <c r="H27" s="676" t="str">
+      <c r="C27" s="405"/>
+      <c r="D27" s="405"/>
+      <c r="E27" s="405"/>
+      <c r="F27" s="405"/>
+      <c r="G27" s="405"/>
+      <c r="H27" s="624" t="str">
         <f>IF(入力用!H26="","",入力用!H26)</f>
         <v>円</v>
       </c>
-      <c r="I27" s="677"/>
-[...4 lines deleted...]
-      <c r="N27" s="288" t="s">
+      <c r="I27" s="625"/>
+      <c r="J27" s="625"/>
+      <c r="K27" s="625"/>
+      <c r="L27" s="625"/>
+      <c r="M27" s="626"/>
+      <c r="N27" s="322" t="s">
         <v>19</v>
       </c>
-      <c r="O27" s="288"/>
-[...4 lines deleted...]
-      <c r="T27" s="194" t="s">
+      <c r="O27" s="322"/>
+      <c r="P27" s="322"/>
+      <c r="Q27" s="322"/>
+      <c r="R27" s="322"/>
+      <c r="S27" s="322"/>
+      <c r="T27" s="311" t="s">
         <v>78</v>
       </c>
-      <c r="U27" s="181"/>
-      <c r="V27" s="195"/>
+      <c r="U27" s="159"/>
+      <c r="V27" s="312"/>
       <c r="W27" s="94" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="X27" s="635" t="str">
+        <v>178</v>
+      </c>
+      <c r="X27" s="607" t="str">
         <f>IF(入力用!X26="","",入力用!X26)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y27" s="635"/>
-[...4 lines deleted...]
-      <c r="AD27" s="181" t="s">
+      <c r="Y27" s="607"/>
+      <c r="Z27" s="607"/>
+      <c r="AA27" s="607"/>
+      <c r="AB27" s="607"/>
+      <c r="AC27" s="607"/>
+      <c r="AD27" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="AE27" s="181"/>
-      <c r="AF27" s="569" t="str">
+      <c r="AE27" s="159"/>
+      <c r="AF27" s="478" t="str">
         <f>IF(入力用!AF26="","",入力用!AF26)</f>
         <v/>
       </c>
-      <c r="AG27" s="201" t="s">
+      <c r="AG27" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="AH27" s="630"/>
+      <c r="AH27" s="660"/>
     </row>
     <row r="28" spans="2:35" ht="12" customHeight="1">
-      <c r="B28" s="223"/>
-[...19 lines deleted...]
-      <c r="V28" s="198"/>
+      <c r="B28" s="406"/>
+      <c r="C28" s="405"/>
+      <c r="D28" s="405"/>
+      <c r="E28" s="405"/>
+      <c r="F28" s="405"/>
+      <c r="G28" s="405"/>
+      <c r="H28" s="627"/>
+      <c r="I28" s="628"/>
+      <c r="J28" s="628"/>
+      <c r="K28" s="628"/>
+      <c r="L28" s="628"/>
+      <c r="M28" s="629"/>
+      <c r="N28" s="322"/>
+      <c r="O28" s="322"/>
+      <c r="P28" s="322"/>
+      <c r="Q28" s="322"/>
+      <c r="R28" s="322"/>
+      <c r="S28" s="322"/>
+      <c r="T28" s="384"/>
+      <c r="U28" s="385"/>
+      <c r="V28" s="386"/>
       <c r="W28" s="95" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="X28" s="663" t="str">
+        <v>179</v>
+      </c>
+      <c r="X28" s="606" t="str">
         <f>IF(入力用!X27="","",入力用!X27)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y28" s="663"/>
-[...8 lines deleted...]
-      <c r="AH28" s="630"/>
+      <c r="Y28" s="606"/>
+      <c r="Z28" s="606"/>
+      <c r="AA28" s="606"/>
+      <c r="AB28" s="606"/>
+      <c r="AC28" s="606"/>
+      <c r="AD28" s="160"/>
+      <c r="AE28" s="160"/>
+      <c r="AF28" s="479"/>
+      <c r="AG28" s="146"/>
+      <c r="AH28" s="660"/>
     </row>
     <row r="29" spans="2:35" ht="12" customHeight="1">
-      <c r="B29" s="191" t="s">
+      <c r="B29" s="380" t="s">
         <v>18</v>
       </c>
-      <c r="C29" s="130"/>
-[...4 lines deleted...]
-      <c r="H29" s="676" t="str">
+      <c r="C29" s="156"/>
+      <c r="D29" s="156"/>
+      <c r="E29" s="156"/>
+      <c r="F29" s="156"/>
+      <c r="G29" s="156"/>
+      <c r="H29" s="624" t="str">
         <f>IF(入力用!H28="","",入力用!H28)</f>
         <v>円</v>
       </c>
-      <c r="I29" s="677"/>
-[...10 lines deleted...]
-      <c r="T29" s="194" t="s">
+      <c r="I29" s="625"/>
+      <c r="J29" s="625"/>
+      <c r="K29" s="625"/>
+      <c r="L29" s="625"/>
+      <c r="M29" s="626"/>
+      <c r="N29" s="322"/>
+      <c r="O29" s="322"/>
+      <c r="P29" s="322"/>
+      <c r="Q29" s="322"/>
+      <c r="R29" s="322"/>
+      <c r="S29" s="322"/>
+      <c r="T29" s="311" t="s">
         <v>79</v>
       </c>
-      <c r="U29" s="181"/>
-      <c r="V29" s="195"/>
+      <c r="U29" s="159"/>
+      <c r="V29" s="312"/>
       <c r="W29" s="94" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="X29" s="635" t="str">
+        <v>178</v>
+      </c>
+      <c r="X29" s="607" t="str">
         <f>IF(入力用!X28="","",入力用!X28)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y29" s="635"/>
-[...4 lines deleted...]
-      <c r="AD29" s="181" t="s">
+      <c r="Y29" s="607"/>
+      <c r="Z29" s="607"/>
+      <c r="AA29" s="607"/>
+      <c r="AB29" s="607"/>
+      <c r="AC29" s="607"/>
+      <c r="AD29" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="AE29" s="181"/>
-      <c r="AF29" s="569" t="str">
+      <c r="AE29" s="159"/>
+      <c r="AF29" s="478" t="str">
         <f>IF(入力用!AF28="","",入力用!AF28)</f>
         <v/>
       </c>
-      <c r="AG29" s="201" t="s">
+      <c r="AG29" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="AH29" s="630"/>
+      <c r="AH29" s="660"/>
     </row>
     <row r="30" spans="2:35" ht="12" customHeight="1">
-      <c r="B30" s="191"/>
-[...19 lines deleted...]
-      <c r="V30" s="284"/>
+      <c r="B30" s="380"/>
+      <c r="C30" s="156"/>
+      <c r="D30" s="156"/>
+      <c r="E30" s="156"/>
+      <c r="F30" s="156"/>
+      <c r="G30" s="156"/>
+      <c r="H30" s="630"/>
+      <c r="I30" s="631"/>
+      <c r="J30" s="631"/>
+      <c r="K30" s="631"/>
+      <c r="L30" s="631"/>
+      <c r="M30" s="632"/>
+      <c r="N30" s="322"/>
+      <c r="O30" s="322"/>
+      <c r="P30" s="322"/>
+      <c r="Q30" s="322"/>
+      <c r="R30" s="322"/>
+      <c r="S30" s="322"/>
+      <c r="T30" s="313"/>
+      <c r="U30" s="160"/>
+      <c r="V30" s="314"/>
       <c r="W30" s="95" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="X30" s="663" t="str">
+        <v>183</v>
+      </c>
+      <c r="X30" s="606" t="str">
         <f>IF(入力用!X29="","",入力用!X29)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y30" s="663"/>
-[...8 lines deleted...]
-      <c r="AH30" s="630"/>
+      <c r="Y30" s="606"/>
+      <c r="Z30" s="606"/>
+      <c r="AA30" s="606"/>
+      <c r="AB30" s="606"/>
+      <c r="AC30" s="606"/>
+      <c r="AD30" s="160"/>
+      <c r="AE30" s="160"/>
+      <c r="AF30" s="479"/>
+      <c r="AG30" s="146"/>
+      <c r="AH30" s="660"/>
     </row>
     <row r="31" spans="2:35" ht="24.75" customHeight="1">
-      <c r="B31" s="191"/>
-[...11 lines deleted...]
-      <c r="N31" s="631" t="s">
+      <c r="B31" s="380"/>
+      <c r="C31" s="156"/>
+      <c r="D31" s="156"/>
+      <c r="E31" s="156"/>
+      <c r="F31" s="156"/>
+      <c r="G31" s="156"/>
+      <c r="H31" s="627"/>
+      <c r="I31" s="628"/>
+      <c r="J31" s="628"/>
+      <c r="K31" s="628"/>
+      <c r="L31" s="628"/>
+      <c r="M31" s="629"/>
+      <c r="N31" s="661" t="s">
         <v>58</v>
       </c>
-      <c r="O31" s="632"/>
-[...18 lines deleted...]
-      <c r="AH31" s="630"/>
+      <c r="O31" s="662"/>
+      <c r="P31" s="662"/>
+      <c r="Q31" s="662"/>
+      <c r="R31" s="662"/>
+      <c r="S31" s="662"/>
+      <c r="T31" s="662"/>
+      <c r="U31" s="662"/>
+      <c r="V31" s="662"/>
+      <c r="W31" s="662"/>
+      <c r="X31" s="662"/>
+      <c r="Y31" s="662"/>
+      <c r="Z31" s="662"/>
+      <c r="AA31" s="662"/>
+      <c r="AB31" s="662"/>
+      <c r="AC31" s="662"/>
+      <c r="AD31" s="662"/>
+      <c r="AE31" s="662"/>
+      <c r="AF31" s="662"/>
+      <c r="AG31" s="663"/>
+      <c r="AH31" s="660"/>
     </row>
     <row r="32" spans="2:35" ht="22.5" customHeight="1">
-      <c r="B32" s="190" t="s">
+      <c r="B32" s="434" t="s">
         <v>21</v>
       </c>
-      <c r="C32" s="667" t="s">
+      <c r="C32" s="609" t="s">
         <v>86</v>
       </c>
-      <c r="D32" s="668"/>
-[...9 lines deleted...]
-      <c r="N32" s="237" t="s">
+      <c r="D32" s="610"/>
+      <c r="E32" s="610"/>
+      <c r="F32" s="610"/>
+      <c r="G32" s="610"/>
+      <c r="H32" s="610"/>
+      <c r="I32" s="610"/>
+      <c r="J32" s="610"/>
+      <c r="K32" s="610"/>
+      <c r="L32" s="610"/>
+      <c r="M32" s="611"/>
+      <c r="N32" s="157" t="s">
         <v>22</v>
       </c>
-      <c r="O32" s="238"/>
-[...4 lines deleted...]
-      <c r="T32" s="237" t="str">
+      <c r="O32" s="158"/>
+      <c r="P32" s="158"/>
+      <c r="Q32" s="158"/>
+      <c r="R32" s="158"/>
+      <c r="S32" s="158"/>
+      <c r="T32" s="157" t="str">
         <f>IF(入力用!T31="","",入力用!T31)</f>
         <v/>
       </c>
-      <c r="U32" s="238"/>
-[...1 lines deleted...]
-      <c r="W32" s="238" t="s">
+      <c r="U32" s="158"/>
+      <c r="V32" s="158"/>
+      <c r="W32" s="158" t="s">
         <v>92</v>
       </c>
-      <c r="X32" s="239"/>
-      <c r="Y32" s="130" t="s">
+      <c r="X32" s="344"/>
+      <c r="Y32" s="156" t="s">
         <v>68</v>
       </c>
-      <c r="Z32" s="130"/>
-[...4 lines deleted...]
-      <c r="AE32" s="237" t="str">
+      <c r="Z32" s="156"/>
+      <c r="AA32" s="156"/>
+      <c r="AB32" s="156"/>
+      <c r="AC32" s="156"/>
+      <c r="AD32" s="156"/>
+      <c r="AE32" s="157" t="str">
         <f>IF(入力用!AE31="","",入力用!AE31)</f>
         <v/>
       </c>
-      <c r="AF32" s="238"/>
+      <c r="AF32" s="158"/>
       <c r="AG32" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="AH32" s="630"/>
+      <c r="AH32" s="660"/>
     </row>
-    <row r="33" spans="2:35" ht="19.2" customHeight="1">
-[...12 lines deleted...]
-      <c r="N33" s="185" t="s">
+    <row r="33" spans="2:35" ht="19.149999999999999" customHeight="1">
+      <c r="B33" s="434"/>
+      <c r="C33" s="612"/>
+      <c r="D33" s="613"/>
+      <c r="E33" s="613"/>
+      <c r="F33" s="613"/>
+      <c r="G33" s="613"/>
+      <c r="H33" s="613"/>
+      <c r="I33" s="613"/>
+      <c r="J33" s="613"/>
+      <c r="K33" s="613"/>
+      <c r="L33" s="613"/>
+      <c r="M33" s="614"/>
+      <c r="N33" s="430" t="s">
         <v>23</v>
       </c>
-      <c r="O33" s="186" t="s">
+      <c r="O33" s="381" t="s">
         <v>24</v>
       </c>
-      <c r="P33" s="186"/>
-[...5 lines deleted...]
-      <c r="V33" s="186" t="s">
+      <c r="P33" s="381"/>
+      <c r="Q33" s="381"/>
+      <c r="R33" s="381"/>
+      <c r="S33" s="381"/>
+      <c r="T33" s="381"/>
+      <c r="U33" s="381"/>
+      <c r="V33" s="381" t="s">
         <v>25</v>
       </c>
-      <c r="W33" s="186"/>
-[...8 lines deleted...]
-      <c r="AF33" s="192" t="s">
+      <c r="W33" s="381"/>
+      <c r="X33" s="381"/>
+      <c r="Y33" s="381"/>
+      <c r="Z33" s="381"/>
+      <c r="AA33" s="381"/>
+      <c r="AB33" s="381"/>
+      <c r="AC33" s="381"/>
+      <c r="AD33" s="381"/>
+      <c r="AE33" s="381"/>
+      <c r="AF33" s="382" t="s">
         <v>26</v>
       </c>
-      <c r="AG33" s="193"/>
-      <c r="AH33" s="630"/>
+      <c r="AG33" s="383"/>
+      <c r="AH33" s="660"/>
       <c r="AI33" s="14"/>
     </row>
-    <row r="34" spans="2:35" ht="25.8" customHeight="1">
-[...13 lines deleted...]
-      <c r="O34" s="611" t="str">
+    <row r="34" spans="2:35" ht="25.9" customHeight="1">
+      <c r="B34" s="434"/>
+      <c r="C34" s="612"/>
+      <c r="D34" s="613"/>
+      <c r="E34" s="613"/>
+      <c r="F34" s="613"/>
+      <c r="G34" s="613"/>
+      <c r="H34" s="613"/>
+      <c r="I34" s="613"/>
+      <c r="J34" s="613"/>
+      <c r="K34" s="613"/>
+      <c r="L34" s="613"/>
+      <c r="M34" s="614"/>
+      <c r="N34" s="430"/>
+      <c r="O34" s="618" t="str">
         <f>IF(入力用!O33="","",入力用!O33)</f>
         <v/>
       </c>
-      <c r="P34" s="612"/>
-[...5 lines deleted...]
-      <c r="V34" s="634" t="str">
+      <c r="P34" s="619"/>
+      <c r="Q34" s="619"/>
+      <c r="R34" s="619"/>
+      <c r="S34" s="619"/>
+      <c r="T34" s="619"/>
+      <c r="U34" s="620"/>
+      <c r="V34" s="608" t="str">
         <f>IF(入力用!V33="","",入力用!V33)</f>
         <v/>
       </c>
-      <c r="W34" s="634"/>
-[...8 lines deleted...]
-      <c r="AF34" s="468" t="str">
+      <c r="W34" s="608"/>
+      <c r="X34" s="608"/>
+      <c r="Y34" s="608"/>
+      <c r="Z34" s="608"/>
+      <c r="AA34" s="608"/>
+      <c r="AB34" s="608"/>
+      <c r="AC34" s="608"/>
+      <c r="AD34" s="608"/>
+      <c r="AE34" s="608"/>
+      <c r="AF34" s="473" t="str">
         <f>IF(入力用!AF33="","",入力用!AF33)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG34" s="469"/>
-      <c r="AH34" s="630"/>
+      <c r="AG34" s="474"/>
+      <c r="AH34" s="660"/>
     </row>
-    <row r="35" spans="2:35" ht="11.4" customHeight="1">
-[...19 lines deleted...]
-      <c r="U35" s="616"/>
+    <row r="35" spans="2:35" ht="11.45" customHeight="1">
+      <c r="B35" s="434"/>
+      <c r="C35" s="612"/>
+      <c r="D35" s="613"/>
+      <c r="E35" s="613"/>
+      <c r="F35" s="613"/>
+      <c r="G35" s="613"/>
+      <c r="H35" s="613"/>
+      <c r="I35" s="613"/>
+      <c r="J35" s="613"/>
+      <c r="K35" s="613"/>
+      <c r="L35" s="613"/>
+      <c r="M35" s="614"/>
+      <c r="N35" s="430"/>
+      <c r="O35" s="621"/>
+      <c r="P35" s="622"/>
+      <c r="Q35" s="622"/>
+      <c r="R35" s="622"/>
+      <c r="S35" s="622"/>
+      <c r="T35" s="622"/>
+      <c r="U35" s="623"/>
       <c r="V35" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W35" s="76" t="str">
         <f>IF(入力用!W34="","",入力用!W34)</f>
         <v/>
       </c>
       <c r="X35" s="39" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="Y35" s="521" t="str">
+        <v>116</v>
+      </c>
+      <c r="Y35" s="458" t="str">
         <f>IF(入力用!Y34="","",入力用!Y34)</f>
         <v/>
       </c>
-      <c r="Z35" s="521"/>
+      <c r="Z35" s="458"/>
       <c r="AA35" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB35" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB35" s="458" t="str">
         <f>IF(入力用!AB34="","",入力用!AB34)</f>
         <v/>
       </c>
-      <c r="AC35" s="521"/>
-      <c r="AD35" s="521"/>
+      <c r="AC35" s="458"/>
+      <c r="AD35" s="458"/>
       <c r="AE35" s="40"/>
-      <c r="AF35" s="470"/>
-[...1 lines deleted...]
-      <c r="AH35" s="630"/>
+      <c r="AF35" s="475"/>
+      <c r="AG35" s="476"/>
+      <c r="AH35" s="660"/>
     </row>
-    <row r="36" spans="2:35" ht="25.8" customHeight="1">
-[...13 lines deleted...]
-      <c r="O36" s="611" t="str">
+    <row r="36" spans="2:35" ht="25.9" customHeight="1">
+      <c r="B36" s="434"/>
+      <c r="C36" s="612"/>
+      <c r="D36" s="613"/>
+      <c r="E36" s="613"/>
+      <c r="F36" s="613"/>
+      <c r="G36" s="613"/>
+      <c r="H36" s="613"/>
+      <c r="I36" s="613"/>
+      <c r="J36" s="613"/>
+      <c r="K36" s="613"/>
+      <c r="L36" s="613"/>
+      <c r="M36" s="614"/>
+      <c r="N36" s="430"/>
+      <c r="O36" s="618" t="str">
         <f>IF(入力用!O35="","",入力用!O35)</f>
         <v/>
       </c>
-      <c r="P36" s="612"/>
-[...5 lines deleted...]
-      <c r="V36" s="634" t="str">
+      <c r="P36" s="619"/>
+      <c r="Q36" s="619"/>
+      <c r="R36" s="619"/>
+      <c r="S36" s="619"/>
+      <c r="T36" s="619"/>
+      <c r="U36" s="620"/>
+      <c r="V36" s="608" t="str">
         <f>IF(入力用!V35="","",入力用!V35)</f>
         <v/>
       </c>
-      <c r="W36" s="634"/>
-[...8 lines deleted...]
-      <c r="AF36" s="468" t="str">
+      <c r="W36" s="608"/>
+      <c r="X36" s="608"/>
+      <c r="Y36" s="608"/>
+      <c r="Z36" s="608"/>
+      <c r="AA36" s="608"/>
+      <c r="AB36" s="608"/>
+      <c r="AC36" s="608"/>
+      <c r="AD36" s="608"/>
+      <c r="AE36" s="608"/>
+      <c r="AF36" s="473" t="str">
         <f>IF(入力用!AF35="","",入力用!AF35)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG36" s="469"/>
-      <c r="AH36" s="630"/>
+      <c r="AG36" s="474"/>
+      <c r="AH36" s="660"/>
     </row>
     <row r="37" spans="2:35" ht="12" customHeight="1">
-      <c r="B37" s="190"/>
-[...18 lines deleted...]
-      <c r="U37" s="616"/>
+      <c r="B37" s="434"/>
+      <c r="C37" s="612"/>
+      <c r="D37" s="613"/>
+      <c r="E37" s="613"/>
+      <c r="F37" s="613"/>
+      <c r="G37" s="613"/>
+      <c r="H37" s="613"/>
+      <c r="I37" s="613"/>
+      <c r="J37" s="613"/>
+      <c r="K37" s="613"/>
+      <c r="L37" s="613"/>
+      <c r="M37" s="614"/>
+      <c r="N37" s="430"/>
+      <c r="O37" s="621"/>
+      <c r="P37" s="622"/>
+      <c r="Q37" s="622"/>
+      <c r="R37" s="622"/>
+      <c r="S37" s="622"/>
+      <c r="T37" s="622"/>
+      <c r="U37" s="623"/>
       <c r="V37" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W37" s="76" t="str">
         <f>IF(入力用!W36="","",入力用!W36)</f>
         <v/>
       </c>
       <c r="X37" s="39" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="Y37" s="521" t="str">
+        <v>116</v>
+      </c>
+      <c r="Y37" s="458" t="str">
         <f>IF(入力用!Y36="","",入力用!Y36)</f>
         <v/>
       </c>
-      <c r="Z37" s="521"/>
+      <c r="Z37" s="458"/>
       <c r="AA37" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB37" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB37" s="458" t="str">
         <f>IF(入力用!AB36="","",入力用!AB36)</f>
         <v/>
       </c>
-      <c r="AC37" s="521"/>
-      <c r="AD37" s="521"/>
+      <c r="AC37" s="458"/>
+      <c r="AD37" s="458"/>
       <c r="AE37" s="40"/>
-      <c r="AF37" s="470"/>
-[...1 lines deleted...]
-      <c r="AH37" s="630"/>
+      <c r="AF37" s="475"/>
+      <c r="AG37" s="476"/>
+      <c r="AH37" s="660"/>
     </row>
-    <row r="38" spans="2:35" ht="25.8" customHeight="1">
-[...13 lines deleted...]
-      <c r="O38" s="611" t="str">
+    <row r="38" spans="2:35" ht="25.9" customHeight="1">
+      <c r="B38" s="434"/>
+      <c r="C38" s="612"/>
+      <c r="D38" s="613"/>
+      <c r="E38" s="613"/>
+      <c r="F38" s="613"/>
+      <c r="G38" s="613"/>
+      <c r="H38" s="613"/>
+      <c r="I38" s="613"/>
+      <c r="J38" s="613"/>
+      <c r="K38" s="613"/>
+      <c r="L38" s="613"/>
+      <c r="M38" s="614"/>
+      <c r="N38" s="430"/>
+      <c r="O38" s="618" t="str">
         <f>IF(入力用!O37="","",入力用!O37)</f>
         <v/>
       </c>
-      <c r="P38" s="612"/>
-[...5 lines deleted...]
-      <c r="V38" s="634" t="str">
+      <c r="P38" s="619"/>
+      <c r="Q38" s="619"/>
+      <c r="R38" s="619"/>
+      <c r="S38" s="619"/>
+      <c r="T38" s="619"/>
+      <c r="U38" s="620"/>
+      <c r="V38" s="608" t="str">
         <f>IF(入力用!V37="","",入力用!V37)</f>
         <v/>
       </c>
-      <c r="W38" s="634"/>
-[...8 lines deleted...]
-      <c r="AF38" s="468" t="str">
+      <c r="W38" s="608"/>
+      <c r="X38" s="608"/>
+      <c r="Y38" s="608"/>
+      <c r="Z38" s="608"/>
+      <c r="AA38" s="608"/>
+      <c r="AB38" s="608"/>
+      <c r="AC38" s="608"/>
+      <c r="AD38" s="608"/>
+      <c r="AE38" s="608"/>
+      <c r="AF38" s="473" t="str">
         <f>IF(入力用!AF37="","",入力用!AF37)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG38" s="469"/>
-      <c r="AH38" s="630"/>
+      <c r="AG38" s="474"/>
+      <c r="AH38" s="660"/>
     </row>
     <row r="39" spans="2:35" ht="12" customHeight="1">
-      <c r="B39" s="190"/>
-[...18 lines deleted...]
-      <c r="U39" s="616"/>
+      <c r="B39" s="434"/>
+      <c r="C39" s="615"/>
+      <c r="D39" s="616"/>
+      <c r="E39" s="616"/>
+      <c r="F39" s="616"/>
+      <c r="G39" s="616"/>
+      <c r="H39" s="616"/>
+      <c r="I39" s="616"/>
+      <c r="J39" s="616"/>
+      <c r="K39" s="616"/>
+      <c r="L39" s="616"/>
+      <c r="M39" s="617"/>
+      <c r="N39" s="430"/>
+      <c r="O39" s="621"/>
+      <c r="P39" s="622"/>
+      <c r="Q39" s="622"/>
+      <c r="R39" s="622"/>
+      <c r="S39" s="622"/>
+      <c r="T39" s="622"/>
+      <c r="U39" s="623"/>
       <c r="V39" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W39" s="76" t="str">
         <f>IF(入力用!W38="","",入力用!W38)</f>
         <v/>
       </c>
       <c r="X39" s="39" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="Y39" s="521" t="str">
+        <v>116</v>
+      </c>
+      <c r="Y39" s="458" t="str">
         <f>IF(入力用!Y38="","",入力用!Y38)</f>
         <v/>
       </c>
-      <c r="Z39" s="521"/>
+      <c r="Z39" s="458"/>
       <c r="AA39" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB39" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB39" s="458" t="str">
         <f>IF(入力用!AB38="","",入力用!AB38)</f>
         <v/>
       </c>
-      <c r="AC39" s="521"/>
-      <c r="AD39" s="521"/>
+      <c r="AC39" s="458"/>
+      <c r="AD39" s="458"/>
       <c r="AE39" s="40"/>
-      <c r="AF39" s="470"/>
-[...1 lines deleted...]
-      <c r="AH39" s="630"/>
+      <c r="AF39" s="475"/>
+      <c r="AG39" s="476"/>
+      <c r="AH39" s="660"/>
     </row>
-    <row r="40" spans="2:35" ht="15.9" customHeight="1">
-      <c r="B40" s="187" t="s">
+    <row r="40" spans="2:35" ht="15.95" customHeight="1">
+      <c r="B40" s="431" t="s">
         <v>27</v>
       </c>
-      <c r="C40" s="143"/>
-[...2 lines deleted...]
-      <c r="F40" s="143"/>
+      <c r="C40" s="316"/>
+      <c r="D40" s="316"/>
+      <c r="E40" s="316"/>
+      <c r="F40" s="316"/>
       <c r="G40" s="58" t="str">
         <f>入力用!G39</f>
         <v>１</v>
       </c>
       <c r="H40" s="12" t="s">
         <v>96</v>
       </c>
       <c r="I40" s="12"/>
       <c r="J40" s="12"/>
       <c r="K40" s="12"/>
       <c r="L40" s="12"/>
       <c r="M40" s="12"/>
       <c r="N40" s="16"/>
       <c r="O40" s="11"/>
       <c r="P40" s="11"/>
       <c r="Q40" s="12"/>
       <c r="R40" s="12"/>
       <c r="S40" s="12"/>
       <c r="T40" s="12"/>
       <c r="U40" s="12"/>
       <c r="V40" s="12"/>
       <c r="W40" s="12"/>
       <c r="X40" s="12"/>
       <c r="Y40" s="12"/>
       <c r="Z40" s="12"/>
       <c r="AA40" s="12"/>
       <c r="AB40" s="12"/>
       <c r="AC40" s="12"/>
       <c r="AD40" s="60"/>
       <c r="AE40" s="60"/>
       <c r="AF40" s="11"/>
       <c r="AG40" s="17"/>
-      <c r="AH40" s="630"/>
+      <c r="AH40" s="660"/>
     </row>
-    <row r="41" spans="2:35" ht="15.9" customHeight="1">
-[...4 lines deleted...]
-      <c r="F41" s="128"/>
+    <row r="41" spans="2:35" ht="15.95" customHeight="1">
+      <c r="B41" s="432"/>
+      <c r="C41" s="299"/>
+      <c r="D41" s="299"/>
+      <c r="E41" s="299"/>
+      <c r="F41" s="299"/>
       <c r="G41" s="55" t="str">
         <f>入力用!G40</f>
         <v>２</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>94</v>
       </c>
       <c r="N41" s="18"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="S41" s="1"/>
-      <c r="T41" s="128" t="str">
+      <c r="T41" s="299" t="str">
         <f>入力用!T40</f>
         <v>３</v>
       </c>
-      <c r="U41" s="128"/>
+      <c r="U41" s="299"/>
       <c r="V41" s="10" t="s">
         <v>97</v>
       </c>
       <c r="W41" s="19"/>
       <c r="X41" s="19"/>
       <c r="Y41" s="13"/>
       <c r="Z41" s="19"/>
       <c r="AA41" s="19"/>
       <c r="AB41" s="19"/>
       <c r="AC41" s="19"/>
-      <c r="AD41" s="197" t="s">
-[...5 lines deleted...]
-      <c r="AH41" s="630"/>
+      <c r="AD41" s="385" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE41" s="385"/>
+      <c r="AF41" s="385"/>
+      <c r="AG41" s="591"/>
+      <c r="AH41" s="660"/>
     </row>
-    <row r="42" spans="2:35" ht="15.9" customHeight="1">
-[...4 lines deleted...]
-      <c r="F42" s="140"/>
+    <row r="42" spans="2:35" ht="15.95" customHeight="1">
+      <c r="B42" s="433"/>
+      <c r="C42" s="317"/>
+      <c r="D42" s="317"/>
+      <c r="E42" s="317"/>
+      <c r="F42" s="317"/>
       <c r="G42" s="56" t="str">
         <f>入力用!G41</f>
         <v>４</v>
       </c>
       <c r="H42" s="15" t="s">
         <v>95</v>
       </c>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
       <c r="N42" s="15"/>
       <c r="O42" s="15"/>
       <c r="P42" s="15"/>
       <c r="Q42" s="15"/>
       <c r="R42" s="15"/>
       <c r="S42" s="15"/>
-      <c r="T42" s="140" t="str">
+      <c r="T42" s="317" t="str">
         <f>入力用!T41</f>
         <v>５</v>
       </c>
-      <c r="U42" s="140"/>
-[...5 lines deleted...]
-      <c r="Y42" s="285" t="str">
+      <c r="U42" s="317"/>
+      <c r="V42" s="315" t="s">
+        <v>125</v>
+      </c>
+      <c r="W42" s="315"/>
+      <c r="X42" s="315"/>
+      <c r="Y42" s="315" t="str">
         <f>IF(入力用!Y41="","",入力用!Y41)</f>
         <v/>
       </c>
-      <c r="Z42" s="285"/>
-[...5 lines deleted...]
-      <c r="AF42" s="285"/>
+      <c r="Z42" s="315"/>
+      <c r="AA42" s="315"/>
+      <c r="AB42" s="315"/>
+      <c r="AC42" s="315"/>
+      <c r="AD42" s="315"/>
+      <c r="AE42" s="315"/>
+      <c r="AF42" s="315"/>
       <c r="AG42" s="33" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="AH42" s="630"/>
+        <v>120</v>
+      </c>
+      <c r="AH42" s="660"/>
     </row>
     <row r="43" spans="2:35" ht="22.5" customHeight="1">
-      <c r="B43" s="431" t="s">
+      <c r="B43" s="136" t="s">
         <v>28</v>
       </c>
-      <c r="C43" s="432"/>
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="C43" s="137"/>
+      <c r="D43" s="137"/>
+      <c r="E43" s="137"/>
+      <c r="F43" s="137"/>
+      <c r="G43" s="137"/>
+      <c r="H43" s="137"/>
+      <c r="I43" s="137"/>
+      <c r="J43" s="137"/>
+      <c r="K43" s="137"/>
+      <c r="L43" s="137"/>
+      <c r="M43" s="137"/>
+      <c r="N43" s="137"/>
+      <c r="O43" s="382" t="s">
+        <v>184</v>
+      </c>
+      <c r="P43" s="382"/>
+      <c r="Q43" s="382"/>
+      <c r="R43" s="382"/>
+      <c r="S43" s="382"/>
+      <c r="T43" s="382"/>
+      <c r="U43" s="382"/>
+      <c r="V43" s="162" t="s">
+        <v>214</v>
       </c>
       <c r="W43" s="61" t="str">
         <f>入力用!W42</f>
         <v>１</v>
       </c>
-      <c r="X43" s="374" t="s">
+      <c r="X43" s="206" t="s">
         <v>98</v>
       </c>
-      <c r="Y43" s="374"/>
-[...12 lines deleted...]
-      <c r="AG43" s="692"/>
+      <c r="Y43" s="206"/>
+      <c r="Z43" s="206"/>
+      <c r="AA43" s="206"/>
+      <c r="AB43" s="62"/>
+      <c r="AC43" s="599"/>
+      <c r="AD43" s="599"/>
+      <c r="AE43" s="599"/>
+      <c r="AF43" s="599"/>
+      <c r="AG43" s="600"/>
       <c r="AH43" s="63"/>
     </row>
     <row r="44" spans="2:35" ht="22.5" customHeight="1">
-      <c r="B44" s="664" t="s">
+      <c r="B44" s="603" t="s">
         <v>58</v>
       </c>
-      <c r="C44" s="665"/>
-[...18 lines deleted...]
-      <c r="V44" s="446"/>
+      <c r="C44" s="604"/>
+      <c r="D44" s="604"/>
+      <c r="E44" s="604"/>
+      <c r="F44" s="604"/>
+      <c r="G44" s="604"/>
+      <c r="H44" s="604"/>
+      <c r="I44" s="604"/>
+      <c r="J44" s="604"/>
+      <c r="K44" s="604"/>
+      <c r="L44" s="604"/>
+      <c r="M44" s="604"/>
+      <c r="N44" s="604"/>
+      <c r="O44" s="604"/>
+      <c r="P44" s="604"/>
+      <c r="Q44" s="604"/>
+      <c r="R44" s="604"/>
+      <c r="S44" s="604"/>
+      <c r="T44" s="604"/>
+      <c r="U44" s="605"/>
+      <c r="V44" s="162"/>
       <c r="W44" s="30"/>
       <c r="X44" s="29"/>
       <c r="Y44" s="29"/>
       <c r="Z44" s="29"/>
       <c r="AA44" s="29"/>
       <c r="AB44" s="29"/>
-      <c r="AC44" s="693"/>
-[...3 lines deleted...]
-      <c r="AG44" s="694"/>
+      <c r="AC44" s="601"/>
+      <c r="AD44" s="601"/>
+      <c r="AE44" s="601"/>
+      <c r="AF44" s="601"/>
+      <c r="AG44" s="602"/>
       <c r="AH44" s="63"/>
     </row>
     <row r="45" spans="2:35" ht="22.5" customHeight="1">
-      <c r="B45" s="664" t="s">
+      <c r="B45" s="603" t="s">
         <v>58</v>
       </c>
-      <c r="C45" s="665"/>
-[...18 lines deleted...]
-      <c r="V45" s="446"/>
+      <c r="C45" s="604"/>
+      <c r="D45" s="604"/>
+      <c r="E45" s="604"/>
+      <c r="F45" s="604"/>
+      <c r="G45" s="604"/>
+      <c r="H45" s="604"/>
+      <c r="I45" s="604"/>
+      <c r="J45" s="604"/>
+      <c r="K45" s="604"/>
+      <c r="L45" s="604"/>
+      <c r="M45" s="604"/>
+      <c r="N45" s="604"/>
+      <c r="O45" s="604"/>
+      <c r="P45" s="604"/>
+      <c r="Q45" s="604"/>
+      <c r="R45" s="604"/>
+      <c r="S45" s="604"/>
+      <c r="T45" s="604"/>
+      <c r="U45" s="605"/>
+      <c r="V45" s="162"/>
       <c r="W45" s="64" t="str">
-        <f>入力用!W44</f>
-[...7 lines deleted...]
-      <c r="AA45" s="371" t="str">
+        <f>IF(入力用!W44="３","2","②")</f>
+        <v>2</v>
+      </c>
+      <c r="X45" s="203" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y45" s="203"/>
+      <c r="Z45" s="203"/>
+      <c r="AA45" s="203" t="str">
         <f>IF(入力用!AA44="","",入力用!AA44)</f>
         <v/>
       </c>
-      <c r="AB45" s="371"/>
-[...3 lines deleted...]
-      <c r="AF45" s="371"/>
+      <c r="AB45" s="203"/>
+      <c r="AC45" s="203"/>
+      <c r="AD45" s="203"/>
+      <c r="AE45" s="203"/>
+      <c r="AF45" s="203"/>
       <c r="AG45" s="36" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="AH45" s="289" t="s">
+        <v>120</v>
+      </c>
+      <c r="AH45" s="323" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="46" spans="2:35" ht="13.5" customHeight="1">
-      <c r="B46" s="290" t="s">
+      <c r="B46" s="324" t="s">
         <v>73</v>
       </c>
-      <c r="C46" s="291"/>
-[...18 lines deleted...]
-      <c r="V46" s="446"/>
+      <c r="C46" s="325"/>
+      <c r="D46" s="325"/>
+      <c r="E46" s="325"/>
+      <c r="F46" s="325"/>
+      <c r="G46" s="325"/>
+      <c r="H46" s="325"/>
+      <c r="I46" s="325"/>
+      <c r="J46" s="325"/>
+      <c r="K46" s="325"/>
+      <c r="L46" s="325"/>
+      <c r="M46" s="325"/>
+      <c r="N46" s="325"/>
+      <c r="O46" s="325"/>
+      <c r="P46" s="325"/>
+      <c r="Q46" s="325"/>
+      <c r="R46" s="325"/>
+      <c r="S46" s="325"/>
+      <c r="T46" s="325"/>
+      <c r="U46" s="326"/>
+      <c r="V46" s="162"/>
       <c r="W46" s="34"/>
       <c r="X46" s="35"/>
       <c r="Y46" s="35"/>
       <c r="Z46" s="35"/>
-      <c r="AA46" s="522"/>
-[...4 lines deleted...]
-      <c r="AF46" s="522"/>
+      <c r="AA46" s="537"/>
+      <c r="AB46" s="537"/>
+      <c r="AC46" s="537"/>
+      <c r="AD46" s="537"/>
+      <c r="AE46" s="537"/>
+      <c r="AF46" s="537"/>
       <c r="AG46" s="37"/>
-      <c r="AH46" s="289"/>
+      <c r="AH46" s="323"/>
     </row>
     <row r="47" spans="2:35" ht="13.5" customHeight="1">
       <c r="B47" s="7"/>
-      <c r="C47" s="379" t="s">
+      <c r="C47" s="214" t="s">
         <v>32</v>
       </c>
-      <c r="D47" s="379"/>
-[...35 lines deleted...]
-      <c r="AH47" s="289"/>
+      <c r="D47" s="214"/>
+      <c r="E47" s="214"/>
+      <c r="F47" s="214"/>
+      <c r="G47" s="214"/>
+      <c r="H47" s="214"/>
+      <c r="I47" s="214"/>
+      <c r="J47" s="214"/>
+      <c r="K47" s="214"/>
+      <c r="L47" s="214"/>
+      <c r="M47" s="214"/>
+      <c r="N47" s="214"/>
+      <c r="O47" s="214"/>
+      <c r="P47" s="214"/>
+      <c r="Q47" s="214"/>
+      <c r="R47" s="214"/>
+      <c r="S47" s="214"/>
+      <c r="T47" s="214"/>
+      <c r="U47" s="215"/>
+      <c r="V47" s="162"/>
+      <c r="W47" s="694" t="s">
+        <v>58</v>
+      </c>
+      <c r="X47" s="695"/>
+      <c r="Y47" s="695"/>
+      <c r="Z47" s="695"/>
+      <c r="AA47" s="695"/>
+      <c r="AB47" s="695"/>
+      <c r="AC47" s="695"/>
+      <c r="AD47" s="695"/>
+      <c r="AE47" s="695"/>
+      <c r="AF47" s="695"/>
+      <c r="AG47" s="696"/>
+      <c r="AH47" s="323"/>
     </row>
     <row r="48" spans="2:35" ht="13.5" customHeight="1">
       <c r="B48" s="7"/>
-      <c r="C48" s="379" t="s">
+      <c r="C48" s="214" t="s">
         <v>31</v>
       </c>
-      <c r="D48" s="379"/>
-[...37 lines deleted...]
-      <c r="AH48" s="289"/>
+      <c r="D48" s="214"/>
+      <c r="E48" s="214"/>
+      <c r="F48" s="214"/>
+      <c r="G48" s="214"/>
+      <c r="H48" s="214"/>
+      <c r="I48" s="214"/>
+      <c r="J48" s="214"/>
+      <c r="K48" s="214"/>
+      <c r="L48" s="214"/>
+      <c r="M48" s="214"/>
+      <c r="N48" s="214"/>
+      <c r="O48" s="214"/>
+      <c r="P48" s="214"/>
+      <c r="Q48" s="214"/>
+      <c r="R48" s="214"/>
+      <c r="S48" s="214"/>
+      <c r="T48" s="214"/>
+      <c r="U48" s="215"/>
+      <c r="V48" s="162"/>
+      <c r="W48" s="697"/>
+      <c r="X48" s="698"/>
+      <c r="Y48" s="698"/>
+      <c r="Z48" s="698"/>
+      <c r="AA48" s="698"/>
+      <c r="AB48" s="698"/>
+      <c r="AC48" s="698"/>
+      <c r="AD48" s="698"/>
+      <c r="AE48" s="698"/>
+      <c r="AF48" s="698"/>
+      <c r="AG48" s="699"/>
+      <c r="AH48" s="323"/>
     </row>
     <row r="49" spans="1:57" ht="13.5" customHeight="1">
       <c r="B49" s="75"/>
-      <c r="C49" s="231" t="s">
+      <c r="C49" s="412" t="s">
         <v>33</v>
       </c>
-      <c r="D49" s="231"/>
-[...37 lines deleted...]
-      <c r="AH49" s="289"/>
+      <c r="D49" s="412"/>
+      <c r="E49" s="412"/>
+      <c r="F49" s="412"/>
+      <c r="G49" s="412"/>
+      <c r="H49" s="412"/>
+      <c r="I49" s="412"/>
+      <c r="J49" s="412"/>
+      <c r="K49" s="412"/>
+      <c r="L49" s="412"/>
+      <c r="M49" s="412"/>
+      <c r="N49" s="412"/>
+      <c r="O49" s="412"/>
+      <c r="P49" s="412"/>
+      <c r="Q49" s="412"/>
+      <c r="R49" s="412"/>
+      <c r="S49" s="412"/>
+      <c r="T49" s="412"/>
+      <c r="U49" s="413"/>
+      <c r="V49" s="162"/>
+      <c r="W49" s="700"/>
+      <c r="X49" s="701"/>
+      <c r="Y49" s="701"/>
+      <c r="Z49" s="701"/>
+      <c r="AA49" s="701"/>
+      <c r="AB49" s="701"/>
+      <c r="AC49" s="701"/>
+      <c r="AD49" s="701"/>
+      <c r="AE49" s="701"/>
+      <c r="AF49" s="701"/>
+      <c r="AG49" s="702"/>
+      <c r="AH49" s="323"/>
     </row>
     <row r="50" spans="1:57" ht="9" customHeight="1">
-      <c r="B50" s="365" t="s">
+      <c r="B50" s="287" t="s">
         <v>37</v>
       </c>
-      <c r="C50" s="366"/>
-[...2 lines deleted...]
-      <c r="F50" s="272" t="s">
+      <c r="C50" s="288"/>
+      <c r="D50" s="288"/>
+      <c r="E50" s="288"/>
+      <c r="F50" s="228" t="s">
         <v>38</v>
       </c>
-      <c r="G50" s="272"/>
-      <c r="H50" s="509" t="str">
+      <c r="G50" s="228"/>
+      <c r="H50" s="539" t="str">
         <f>IF(入力用!H49="","",入力用!H49)</f>
         <v/>
       </c>
-      <c r="I50" s="509"/>
-[...6 lines deleted...]
-      <c r="P50" s="272" t="s">
+      <c r="I50" s="539"/>
+      <c r="J50" s="539"/>
+      <c r="K50" s="539"/>
+      <c r="L50" s="539"/>
+      <c r="M50" s="539"/>
+      <c r="N50" s="539"/>
+      <c r="O50" s="539"/>
+      <c r="P50" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="Q50" s="272"/>
-[...3 lines deleted...]
-      <c r="U50" s="272"/>
+      <c r="Q50" s="228"/>
+      <c r="R50" s="228"/>
+      <c r="S50" s="228"/>
+      <c r="T50" s="228"/>
+      <c r="U50" s="228"/>
       <c r="V50" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="W50" s="462" t="str">
+      <c r="W50" s="586" t="str">
         <f>IF(入力用!W49="","",入力用!W49)</f>
         <v/>
       </c>
-      <c r="X50" s="462"/>
-[...9 lines deleted...]
-      <c r="AH50" s="289"/>
+      <c r="X50" s="586"/>
+      <c r="Y50" s="586"/>
+      <c r="Z50" s="586"/>
+      <c r="AA50" s="586"/>
+      <c r="AB50" s="232"/>
+      <c r="AC50" s="232"/>
+      <c r="AD50" s="232"/>
+      <c r="AE50" s="232"/>
+      <c r="AF50" s="232"/>
+      <c r="AG50" s="233"/>
+      <c r="AH50" s="323"/>
       <c r="AI50" s="21"/>
     </row>
-    <row r="51" spans="1:57" ht="13.8" customHeight="1">
-[...20 lines deleted...]
-      <c r="V51" s="617" t="str">
+    <row r="51" spans="1:57" ht="13.9" customHeight="1">
+      <c r="B51" s="289"/>
+      <c r="C51" s="290"/>
+      <c r="D51" s="290"/>
+      <c r="E51" s="290"/>
+      <c r="F51" s="229"/>
+      <c r="G51" s="229"/>
+      <c r="H51" s="540"/>
+      <c r="I51" s="540"/>
+      <c r="J51" s="540"/>
+      <c r="K51" s="540"/>
+      <c r="L51" s="540"/>
+      <c r="M51" s="540"/>
+      <c r="N51" s="540"/>
+      <c r="O51" s="540"/>
+      <c r="P51" s="229"/>
+      <c r="Q51" s="229"/>
+      <c r="R51" s="229"/>
+      <c r="S51" s="229"/>
+      <c r="T51" s="229"/>
+      <c r="U51" s="229"/>
+      <c r="V51" s="664" t="str">
         <f>IF(入力用!V50="","",入力用!V50)</f>
         <v/>
       </c>
-      <c r="W51" s="617"/>
-[...10 lines deleted...]
-      <c r="AH51" s="289"/>
+      <c r="W51" s="664"/>
+      <c r="X51" s="664"/>
+      <c r="Y51" s="664"/>
+      <c r="Z51" s="664"/>
+      <c r="AA51" s="664"/>
+      <c r="AB51" s="664"/>
+      <c r="AC51" s="664"/>
+      <c r="AD51" s="664"/>
+      <c r="AE51" s="664"/>
+      <c r="AF51" s="664"/>
+      <c r="AG51" s="665"/>
+      <c r="AH51" s="323"/>
       <c r="AI51" s="21"/>
     </row>
     <row r="52" spans="1:57" ht="9" customHeight="1">
-      <c r="B52" s="369"/>
-[...18 lines deleted...]
-      <c r="U52" s="274"/>
+      <c r="B52" s="291"/>
+      <c r="C52" s="292"/>
+      <c r="D52" s="292"/>
+      <c r="E52" s="292"/>
+      <c r="F52" s="230"/>
+      <c r="G52" s="230"/>
+      <c r="H52" s="541"/>
+      <c r="I52" s="541"/>
+      <c r="J52" s="541"/>
+      <c r="K52" s="541"/>
+      <c r="L52" s="541"/>
+      <c r="M52" s="541"/>
+      <c r="N52" s="541"/>
+      <c r="O52" s="541"/>
+      <c r="P52" s="230"/>
+      <c r="Q52" s="230"/>
+      <c r="R52" s="230"/>
+      <c r="S52" s="230"/>
+      <c r="T52" s="230"/>
+      <c r="U52" s="230"/>
       <c r="V52" s="42" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="W52" s="77" t="str">
         <f>IF(入力用!W51="","",入力用!W51)</f>
         <v/>
       </c>
       <c r="X52" s="43" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="Y52" s="45" t="str">
         <f>IF(入力用!Y51="","",入力用!Y51)</f>
         <v/>
       </c>
       <c r="Z52" s="44" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AA52" s="437" t="str">
+        <v>114</v>
+      </c>
+      <c r="AA52" s="143" t="str">
         <f>IF(入力用!AA51="","",入力用!AA51)</f>
         <v/>
       </c>
-      <c r="AB52" s="437"/>
-[...5 lines deleted...]
-      <c r="AH52" s="289"/>
+      <c r="AB52" s="143"/>
+      <c r="AC52" s="143"/>
+      <c r="AD52" s="143"/>
+      <c r="AE52" s="143"/>
+      <c r="AF52" s="143"/>
+      <c r="AG52" s="144"/>
+      <c r="AH52" s="323"/>
       <c r="AI52" s="21"/>
     </row>
     <row r="53" spans="1:57" ht="4.5" customHeight="1">
       <c r="B53" s="22"/>
       <c r="C53" s="22"/>
       <c r="D53" s="22"/>
       <c r="E53" s="22"/>
       <c r="F53" s="22"/>
       <c r="G53" s="22"/>
       <c r="H53" s="22"/>
       <c r="I53" s="22"/>
       <c r="J53" s="22"/>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="22"/>
       <c r="N53" s="22"/>
       <c r="O53" s="22"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="22"/>
       <c r="S53" s="22"/>
       <c r="T53" s="22"/>
       <c r="U53" s="22"/>
       <c r="V53" s="22"/>
       <c r="W53" s="22"/>
       <c r="X53" s="22"/>
       <c r="Y53" s="22"/>
       <c r="Z53" s="22"/>
       <c r="AA53" s="22"/>
       <c r="AB53" s="22"/>
       <c r="AC53" s="22"/>
       <c r="AD53" s="22"/>
       <c r="AE53" s="22"/>
       <c r="AF53" s="22"/>
       <c r="AG53" s="22"/>
-      <c r="AH53" s="289"/>
+      <c r="AH53" s="323"/>
     </row>
     <row r="54" spans="1:57" ht="12" customHeight="1">
-      <c r="B54" s="350" t="s">
+      <c r="B54" s="272" t="s">
+        <v>201</v>
+      </c>
+      <c r="C54" s="273"/>
+      <c r="D54" s="273"/>
+      <c r="E54" s="274"/>
+      <c r="F54" s="281" t="s">
         <v>202</v>
       </c>
-      <c r="C54" s="351"/>
-[...2 lines deleted...]
-      <c r="F54" s="359" t="s">
+      <c r="G54" s="282"/>
+      <c r="H54" s="283"/>
+      <c r="I54" s="668" t="s">
         <v>203</v>
       </c>
-      <c r="G54" s="360"/>
-[...28 lines deleted...]
-      <c r="AF54" s="604" t="str">
+      <c r="J54" s="669"/>
+      <c r="K54" s="669"/>
+      <c r="L54" s="669"/>
+      <c r="M54" s="669"/>
+      <c r="N54" s="669"/>
+      <c r="O54" s="669"/>
+      <c r="P54" s="669"/>
+      <c r="Q54" s="669"/>
+      <c r="R54" s="669"/>
+      <c r="S54" s="669"/>
+      <c r="T54" s="669"/>
+      <c r="U54" s="669"/>
+      <c r="V54" s="669"/>
+      <c r="W54" s="669"/>
+      <c r="X54" s="669"/>
+      <c r="Y54" s="669"/>
+      <c r="Z54" s="669"/>
+      <c r="AA54" s="670"/>
+      <c r="AB54" s="177" t="s">
+        <v>207</v>
+      </c>
+      <c r="AC54" s="178"/>
+      <c r="AD54" s="178"/>
+      <c r="AE54" s="179"/>
+      <c r="AF54" s="687" t="str">
         <f>IF(入力用!AF53="","",入力用!AF53)</f>
         <v>・　・</v>
       </c>
-      <c r="AG54" s="605"/>
-      <c r="AH54" s="289"/>
+      <c r="AG54" s="688"/>
+      <c r="AH54" s="323"/>
     </row>
     <row r="55" spans="1:57" ht="12.6" customHeight="1">
-      <c r="B55" s="353"/>
-[...29 lines deleted...]
-      <c r="AF55" s="465" t="str">
+      <c r="B55" s="275"/>
+      <c r="C55" s="276"/>
+      <c r="D55" s="276"/>
+      <c r="E55" s="277"/>
+      <c r="F55" s="284"/>
+      <c r="G55" s="285"/>
+      <c r="H55" s="286"/>
+      <c r="I55" s="546"/>
+      <c r="J55" s="547"/>
+      <c r="K55" s="547"/>
+      <c r="L55" s="547"/>
+      <c r="M55" s="547"/>
+      <c r="N55" s="547"/>
+      <c r="O55" s="547"/>
+      <c r="P55" s="547"/>
+      <c r="Q55" s="547"/>
+      <c r="R55" s="547"/>
+      <c r="S55" s="547"/>
+      <c r="T55" s="547"/>
+      <c r="U55" s="547"/>
+      <c r="V55" s="547"/>
+      <c r="W55" s="547"/>
+      <c r="X55" s="547"/>
+      <c r="Y55" s="547"/>
+      <c r="Z55" s="547"/>
+      <c r="AA55" s="548"/>
+      <c r="AB55" s="180"/>
+      <c r="AC55" s="181"/>
+      <c r="AD55" s="181"/>
+      <c r="AE55" s="182"/>
+      <c r="AF55" s="589" t="str">
         <f>IF(入力用!AF54="","",入力用!AF54)</f>
         <v>・　・</v>
       </c>
-      <c r="AG55" s="466"/>
-      <c r="AH55" s="289"/>
+      <c r="AG55" s="590"/>
+      <c r="AH55" s="323"/>
     </row>
     <row r="56" spans="1:57" ht="12" customHeight="1">
-      <c r="B56" s="353"/>
-[...3 lines deleted...]
-      <c r="F56" s="390" t="s">
+      <c r="B56" s="275"/>
+      <c r="C56" s="276"/>
+      <c r="D56" s="276"/>
+      <c r="E56" s="277"/>
+      <c r="F56" s="172" t="s">
+        <v>204</v>
+      </c>
+      <c r="G56" s="173"/>
+      <c r="H56" s="173"/>
+      <c r="I56" s="173"/>
+      <c r="J56" s="173"/>
+      <c r="K56" s="173"/>
+      <c r="L56" s="173"/>
+      <c r="M56" s="173"/>
+      <c r="N56" s="173"/>
+      <c r="O56" s="173"/>
+      <c r="P56" s="173"/>
+      <c r="Q56" s="173"/>
+      <c r="R56" s="173"/>
+      <c r="S56" s="173"/>
+      <c r="T56" s="174"/>
+      <c r="U56" s="139" t="s">
         <v>205</v>
       </c>
-      <c r="G56" s="391"/>
-[...26 lines deleted...]
-      <c r="AF56" s="685" t="s">
+      <c r="V56" s="140"/>
+      <c r="W56" s="140"/>
+      <c r="X56" s="140"/>
+      <c r="Y56" s="140"/>
+      <c r="Z56" s="140"/>
+      <c r="AA56" s="140"/>
+      <c r="AB56" s="140"/>
+      <c r="AC56" s="140"/>
+      <c r="AD56" s="140"/>
+      <c r="AE56" s="141"/>
+      <c r="AF56" s="676" t="s">
         <v>39</v>
       </c>
-      <c r="AG56" s="686"/>
-      <c r="AH56" s="289"/>
+      <c r="AG56" s="677"/>
+      <c r="AH56" s="323"/>
     </row>
     <row r="57" spans="1:57" ht="9.6" customHeight="1">
-      <c r="B57" s="353"/>
-[...3 lines deleted...]
-      <c r="F57" s="481" t="str">
+      <c r="B57" s="275"/>
+      <c r="C57" s="276"/>
+      <c r="D57" s="276"/>
+      <c r="E57" s="277"/>
+      <c r="F57" s="543" t="str">
         <f>IF(入力用!F56="","",入力用!F56)</f>
         <v/>
       </c>
-      <c r="G57" s="482"/>
-[...12 lines deleted...]
-      <c r="T57" s="483"/>
+      <c r="G57" s="544"/>
+      <c r="H57" s="544"/>
+      <c r="I57" s="544"/>
+      <c r="J57" s="544"/>
+      <c r="K57" s="544"/>
+      <c r="L57" s="544"/>
+      <c r="M57" s="544"/>
+      <c r="N57" s="544"/>
+      <c r="O57" s="544"/>
+      <c r="P57" s="544"/>
+      <c r="Q57" s="544"/>
+      <c r="R57" s="544"/>
+      <c r="S57" s="544"/>
+      <c r="T57" s="545"/>
       <c r="U57" s="46" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="V57" s="687" t="str">
+        <v>121</v>
+      </c>
+      <c r="V57" s="595" t="str">
         <f>IF(入力用!V56="","",入力用!V56)</f>
         <v/>
       </c>
-      <c r="W57" s="687"/>
-[...8 lines deleted...]
-      <c r="AF57" s="505" t="str">
+      <c r="W57" s="595"/>
+      <c r="X57" s="595"/>
+      <c r="Y57" s="595"/>
+      <c r="Z57" s="595"/>
+      <c r="AA57" s="595"/>
+      <c r="AB57" s="183"/>
+      <c r="AC57" s="183"/>
+      <c r="AD57" s="183"/>
+      <c r="AE57" s="184"/>
+      <c r="AF57" s="565" t="str">
         <f>IF(入力用!AF56="","",入力用!AF56)</f>
         <v/>
       </c>
-      <c r="AG57" s="506"/>
-      <c r="AH57" s="289"/>
+      <c r="AG57" s="566"/>
+      <c r="AH57" s="323"/>
     </row>
     <row r="58" spans="1:57" ht="12" customHeight="1">
-      <c r="B58" s="353"/>
-[...18 lines deleted...]
-      <c r="U58" s="688" t="str">
+      <c r="B58" s="275"/>
+      <c r="C58" s="276"/>
+      <c r="D58" s="276"/>
+      <c r="E58" s="277"/>
+      <c r="F58" s="546"/>
+      <c r="G58" s="547"/>
+      <c r="H58" s="547"/>
+      <c r="I58" s="547"/>
+      <c r="J58" s="547"/>
+      <c r="K58" s="547"/>
+      <c r="L58" s="547"/>
+      <c r="M58" s="547"/>
+      <c r="N58" s="547"/>
+      <c r="O58" s="547"/>
+      <c r="P58" s="547"/>
+      <c r="Q58" s="547"/>
+      <c r="R58" s="547"/>
+      <c r="S58" s="547"/>
+      <c r="T58" s="548"/>
+      <c r="U58" s="596" t="str">
         <f>IF(入力用!U57="","",入力用!U57)</f>
         <v/>
       </c>
-      <c r="V58" s="689"/>
-[...9 lines deleted...]
-      <c r="AF58" s="501" t="str">
+      <c r="V58" s="597"/>
+      <c r="W58" s="597"/>
+      <c r="X58" s="597"/>
+      <c r="Y58" s="597"/>
+      <c r="Z58" s="597"/>
+      <c r="AA58" s="597"/>
+      <c r="AB58" s="597"/>
+      <c r="AC58" s="597"/>
+      <c r="AD58" s="597"/>
+      <c r="AE58" s="598"/>
+      <c r="AF58" s="561" t="str">
         <f>IF(入力用!AF57="","",入力用!AF57)</f>
         <v/>
       </c>
-      <c r="AG58" s="502"/>
-      <c r="AH58" s="289"/>
+      <c r="AG58" s="562"/>
+      <c r="AH58" s="323"/>
     </row>
     <row r="59" spans="1:57" ht="12" customHeight="1">
-      <c r="B59" s="356"/>
-[...3 lines deleted...]
-      <c r="F59" s="341" t="s">
+      <c r="B59" s="278"/>
+      <c r="C59" s="279"/>
+      <c r="D59" s="279"/>
+      <c r="E59" s="280"/>
+      <c r="F59" s="263" t="s">
         <v>83</v>
       </c>
-      <c r="G59" s="342"/>
-[...1 lines deleted...]
-      <c r="I59" s="496" t="str">
+      <c r="G59" s="264"/>
+      <c r="H59" s="265"/>
+      <c r="I59" s="556" t="str">
         <f>IF(入力用!I58="","",入力用!I58)</f>
         <v/>
       </c>
-      <c r="J59" s="497"/>
-[...13 lines deleted...]
-      <c r="V59" s="407"/>
+      <c r="J59" s="557"/>
+      <c r="K59" s="557"/>
+      <c r="L59" s="557"/>
+      <c r="M59" s="557"/>
+      <c r="N59" s="557"/>
+      <c r="O59" s="557"/>
+      <c r="P59" s="557"/>
+      <c r="Q59" s="557"/>
+      <c r="R59" s="557"/>
+      <c r="S59" s="557"/>
+      <c r="T59" s="558"/>
+      <c r="U59" s="188" t="s">
+        <v>122</v>
+      </c>
+      <c r="V59" s="189"/>
       <c r="W59" s="124" t="str">
         <f>IF(入力用!W58="","",入力用!W58)</f>
         <v/>
       </c>
       <c r="X59" s="47" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="Y59" s="500" t="str">
+        <v>120</v>
+      </c>
+      <c r="Y59" s="560" t="str">
         <f>IF(入力用!Y58="","",入力用!Y58)</f>
         <v/>
       </c>
-      <c r="Z59" s="500"/>
+      <c r="Z59" s="560"/>
       <c r="AA59" s="48" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB59" s="500" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB59" s="560" t="str">
         <f>IF(入力用!AB58="","",入力用!AB58)</f>
         <v/>
       </c>
-      <c r="AC59" s="500"/>
-      <c r="AD59" s="500"/>
+      <c r="AC59" s="560"/>
+      <c r="AD59" s="560"/>
       <c r="AE59" s="49"/>
-      <c r="AF59" s="507" t="str">
+      <c r="AF59" s="567" t="str">
         <f>IF(入力用!AF58="","",入力用!AF58)</f>
         <v/>
       </c>
-      <c r="AG59" s="508"/>
-      <c r="AH59" s="289"/>
+      <c r="AG59" s="568"/>
+      <c r="AH59" s="323"/>
     </row>
     <row r="60" spans="1:57" ht="4.5" customHeight="1">
-      <c r="AH60" s="289"/>
+      <c r="AH60" s="323"/>
     </row>
     <row r="61" spans="1:57" ht="28.5" customHeight="1">
       <c r="A61"/>
-      <c r="B61" s="338" t="s">
-[...7 lines deleted...]
-      <c r="H61" s="538" t="str">
+      <c r="B61" s="260" t="s">
+        <v>200</v>
+      </c>
+      <c r="C61" s="261"/>
+      <c r="D61" s="261"/>
+      <c r="E61" s="261"/>
+      <c r="F61" s="261"/>
+      <c r="G61" s="262"/>
+      <c r="H61" s="531" t="str">
         <f>IF(入力用!H60="","",入力用!H60)</f>
         <v/>
       </c>
-      <c r="I61" s="539"/>
-[...24 lines deleted...]
-      <c r="AH61" s="289"/>
+      <c r="I61" s="532"/>
+      <c r="J61" s="532"/>
+      <c r="K61" s="532"/>
+      <c r="L61" s="532"/>
+      <c r="M61" s="532"/>
+      <c r="N61" s="532"/>
+      <c r="O61" s="532"/>
+      <c r="P61" s="532"/>
+      <c r="Q61" s="532"/>
+      <c r="R61" s="532"/>
+      <c r="S61" s="532"/>
+      <c r="T61" s="532"/>
+      <c r="U61" s="532"/>
+      <c r="V61" s="532"/>
+      <c r="W61" s="532"/>
+      <c r="X61" s="532"/>
+      <c r="Y61" s="532"/>
+      <c r="Z61" s="532"/>
+      <c r="AA61" s="532"/>
+      <c r="AB61" s="532"/>
+      <c r="AC61" s="532"/>
+      <c r="AD61" s="532"/>
+      <c r="AE61" s="532"/>
+      <c r="AF61" s="532"/>
+      <c r="AG61" s="533"/>
+      <c r="AH61" s="323"/>
       <c r="AI61" s="23"/>
       <c r="AJ61" s="23"/>
       <c r="AK61" s="23"/>
       <c r="AL61" s="23"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
     </row>
     <row r="62" spans="1:57" ht="4.5" customHeight="1">
-      <c r="AH62" s="289"/>
+      <c r="AH62" s="323"/>
     </row>
     <row r="63" spans="1:57" ht="28.5" customHeight="1">
-      <c r="B63" s="326" t="s">
+      <c r="B63" s="250" t="s">
         <v>85</v>
       </c>
-      <c r="C63" s="327"/>
-[...16 lines deleted...]
-      <c r="P63" s="474" t="str">
+      <c r="C63" s="251"/>
+      <c r="D63" s="251"/>
+      <c r="E63" s="251"/>
+      <c r="F63" s="251"/>
+      <c r="G63" s="252"/>
+      <c r="H63" s="528" t="s">
+        <v>101</v>
+      </c>
+      <c r="I63" s="529"/>
+      <c r="J63" s="529"/>
+      <c r="K63" s="529"/>
+      <c r="L63" s="236" t="s">
+        <v>123</v>
+      </c>
+      <c r="M63" s="236"/>
+      <c r="N63" s="236"/>
+      <c r="O63" s="236"/>
+      <c r="P63" s="594" t="str">
         <f>IF(入力用!P62="","",入力用!P62)</f>
         <v/>
       </c>
-      <c r="Q63" s="474"/>
-[...6 lines deleted...]
-      <c r="V63" s="347" t="s">
+      <c r="Q63" s="594"/>
+      <c r="R63" s="594"/>
+      <c r="S63" s="594"/>
+      <c r="T63" s="237" t="s">
+        <v>124</v>
+      </c>
+      <c r="U63" s="238"/>
+      <c r="V63" s="269" t="s">
         <v>69</v>
       </c>
-      <c r="W63" s="348"/>
-[...12 lines deleted...]
-      <c r="AH63" s="289"/>
+      <c r="W63" s="270"/>
+      <c r="X63" s="270"/>
+      <c r="Y63" s="270"/>
+      <c r="Z63" s="270"/>
+      <c r="AA63" s="270"/>
+      <c r="AB63" s="270"/>
+      <c r="AC63" s="271"/>
+      <c r="AD63" s="528" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE63" s="529"/>
+      <c r="AF63" s="529"/>
+      <c r="AG63" s="550"/>
+      <c r="AH63" s="323"/>
     </row>
     <row r="64" spans="1:57" ht="12.75" customHeight="1">
-      <c r="B64" s="595" t="s">
+      <c r="B64" s="678" t="s">
         <v>45</v>
       </c>
-      <c r="C64" s="596"/>
-[...20 lines deleted...]
-      <c r="V64" s="627" t="s">
+      <c r="C64" s="679"/>
+      <c r="D64" s="679"/>
+      <c r="E64" s="679"/>
+      <c r="F64" s="679"/>
+      <c r="G64" s="680"/>
+      <c r="H64" s="668" t="s">
+        <v>99</v>
+      </c>
+      <c r="I64" s="669"/>
+      <c r="J64" s="669"/>
+      <c r="K64" s="669"/>
+      <c r="L64" s="669"/>
+      <c r="M64" s="669"/>
+      <c r="N64" s="669"/>
+      <c r="O64" s="669"/>
+      <c r="P64" s="669"/>
+      <c r="Q64" s="669"/>
+      <c r="R64" s="669"/>
+      <c r="S64" s="669"/>
+      <c r="T64" s="669"/>
+      <c r="U64" s="670"/>
+      <c r="V64" s="674" t="s">
         <v>64</v>
       </c>
-      <c r="W64" s="627"/>
-[...2 lines deleted...]
-      <c r="Z64" s="601" t="s">
+      <c r="W64" s="674"/>
+      <c r="X64" s="674"/>
+      <c r="Y64" s="674"/>
+      <c r="Z64" s="684" t="s">
         <v>65</v>
       </c>
-      <c r="AA64" s="602"/>
-[...2 lines deleted...]
-      <c r="AD64" s="606" t="s">
+      <c r="AA64" s="685"/>
+      <c r="AB64" s="685"/>
+      <c r="AC64" s="686"/>
+      <c r="AD64" s="689" t="s">
         <v>50</v>
       </c>
-      <c r="AE64" s="606"/>
-      <c r="AF64" s="606" t="s">
+      <c r="AE64" s="689"/>
+      <c r="AF64" s="689" t="s">
         <v>66</v>
       </c>
-      <c r="AG64" s="607"/>
-      <c r="AH64" s="289"/>
+      <c r="AG64" s="690"/>
+      <c r="AH64" s="323"/>
     </row>
     <row r="65" spans="2:34" ht="15.75" customHeight="1">
-      <c r="B65" s="598"/>
-[...31 lines deleted...]
-      <c r="AH65" s="289"/>
+      <c r="B65" s="681"/>
+      <c r="C65" s="682"/>
+      <c r="D65" s="682"/>
+      <c r="E65" s="682"/>
+      <c r="F65" s="682"/>
+      <c r="G65" s="683"/>
+      <c r="H65" s="671"/>
+      <c r="I65" s="672"/>
+      <c r="J65" s="672"/>
+      <c r="K65" s="672"/>
+      <c r="L65" s="672"/>
+      <c r="M65" s="672"/>
+      <c r="N65" s="672"/>
+      <c r="O65" s="672"/>
+      <c r="P65" s="672"/>
+      <c r="Q65" s="672"/>
+      <c r="R65" s="672"/>
+      <c r="S65" s="672"/>
+      <c r="T65" s="672"/>
+      <c r="U65" s="673"/>
+      <c r="V65" s="675"/>
+      <c r="W65" s="675"/>
+      <c r="X65" s="675"/>
+      <c r="Y65" s="675"/>
+      <c r="Z65" s="691"/>
+      <c r="AA65" s="692"/>
+      <c r="AB65" s="692"/>
+      <c r="AC65" s="693"/>
+      <c r="AD65" s="666"/>
+      <c r="AE65" s="666"/>
+      <c r="AF65" s="666"/>
+      <c r="AG65" s="667"/>
+      <c r="AH65" s="323"/>
     </row>
     <row r="66" spans="2:34" ht="5.25" customHeight="1">
       <c r="V66" s="66"/>
       <c r="W66" s="65"/>
       <c r="X66" s="65"/>
-      <c r="AH66" s="289"/>
+      <c r="AH66" s="323"/>
     </row>
     <row r="67" spans="2:34" ht="21.75" customHeight="1"/>
-    <row r="69" spans="2:34" ht="14.4">
+    <row r="69" spans="2:34" ht="14.25">
       <c r="AH69" s="23"/>
     </row>
-    <row r="70" spans="2:34" ht="14.4">
+    <row r="70" spans="2:34" ht="14.25">
       <c r="AH70" s="23"/>
     </row>
     <row r="71" spans="2:34">
       <c r="AH71"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="3n9bs2PtHdSGsbBEMMuIFNPeMAriwJIdAllD/9qGeiLx2XustiGMlpCQiDJEmg/l14hSW7Y3DP9YDqlwy3IviQ==" saltValue="WuKyVgRYQJN4vy4G3RPxHg==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
-[...2 lines deleted...]
-    <mergeCell ref="T42:U42"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="tRFwN5hvQu0VzZrJA7wyRR29Rm5lYFW/U4nqO1l2mjEJdbkf6wbLkodeWsmTa+nC1EGTbPjJ5VwLspjSGtDOYg==" saltValue="Z2uoawRBu/01XW7lOlAU6A==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
+  <mergeCells count="195">
+    <mergeCell ref="Z65:AC65"/>
+    <mergeCell ref="V63:AC63"/>
+    <mergeCell ref="I59:T59"/>
+    <mergeCell ref="H63:K63"/>
+    <mergeCell ref="AD64:AE64"/>
+    <mergeCell ref="B61:G61"/>
+    <mergeCell ref="P63:S63"/>
+    <mergeCell ref="W47:AG49"/>
+    <mergeCell ref="Z64:AC64"/>
+    <mergeCell ref="T63:U63"/>
+    <mergeCell ref="F59:H59"/>
+    <mergeCell ref="AF54:AG54"/>
+    <mergeCell ref="AF64:AG64"/>
+    <mergeCell ref="U59:V59"/>
+    <mergeCell ref="AF57:AG57"/>
+    <mergeCell ref="AF58:AG58"/>
+    <mergeCell ref="B63:G63"/>
+    <mergeCell ref="AD25:AD26"/>
+    <mergeCell ref="AB35:AD35"/>
+    <mergeCell ref="Y37:Z37"/>
+    <mergeCell ref="AB37:AD37"/>
+    <mergeCell ref="U22:AB22"/>
+    <mergeCell ref="AC22:AD22"/>
+    <mergeCell ref="X24:Z24"/>
+    <mergeCell ref="T27:V28"/>
+    <mergeCell ref="N27:S30"/>
+    <mergeCell ref="V25:AB26"/>
+    <mergeCell ref="AD29:AE30"/>
+    <mergeCell ref="N25:S26"/>
+    <mergeCell ref="AE25:AG26"/>
+    <mergeCell ref="O34:U35"/>
+    <mergeCell ref="AF27:AF28"/>
+    <mergeCell ref="N33:N39"/>
+    <mergeCell ref="O33:U33"/>
+    <mergeCell ref="N32:S32"/>
+    <mergeCell ref="O38:U39"/>
+    <mergeCell ref="T32:V32"/>
+    <mergeCell ref="W32:X32"/>
+    <mergeCell ref="Y39:Z39"/>
+    <mergeCell ref="AB39:AD39"/>
+    <mergeCell ref="Y35:Z35"/>
+    <mergeCell ref="AH45:AH66"/>
+    <mergeCell ref="B46:U46"/>
+    <mergeCell ref="C47:U47"/>
+    <mergeCell ref="C48:U48"/>
+    <mergeCell ref="AD63:AG63"/>
+    <mergeCell ref="F56:T56"/>
+    <mergeCell ref="B50:E52"/>
+    <mergeCell ref="F50:G52"/>
+    <mergeCell ref="H50:O52"/>
+    <mergeCell ref="L63:O63"/>
+    <mergeCell ref="H61:AG61"/>
+    <mergeCell ref="V51:AG51"/>
+    <mergeCell ref="B54:E59"/>
+    <mergeCell ref="AF65:AG65"/>
+    <mergeCell ref="AF59:AG59"/>
+    <mergeCell ref="H64:U65"/>
+    <mergeCell ref="V64:Y65"/>
+    <mergeCell ref="AD65:AE65"/>
+    <mergeCell ref="U56:AE56"/>
+    <mergeCell ref="AB50:AG50"/>
+    <mergeCell ref="I54:AA55"/>
     <mergeCell ref="AA45:AF46"/>
     <mergeCell ref="AF56:AG56"/>
-    <mergeCell ref="X43:AA43"/>
-[...53 lines deleted...]
-    <mergeCell ref="AE2:AG2"/>
+    <mergeCell ref="B64:G65"/>
+    <mergeCell ref="AH22:AH42"/>
+    <mergeCell ref="N31:AG31"/>
+    <mergeCell ref="V34:AE34"/>
+    <mergeCell ref="T21:AG21"/>
+    <mergeCell ref="B27:G28"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="L21:S21"/>
+    <mergeCell ref="T29:V30"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="D25:G26"/>
+    <mergeCell ref="B29:G31"/>
+    <mergeCell ref="X27:AC27"/>
+    <mergeCell ref="T23:AG23"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="AB24:AD24"/>
+    <mergeCell ref="AF29:AF30"/>
+    <mergeCell ref="AG29:AG30"/>
+    <mergeCell ref="AE32:AF32"/>
+    <mergeCell ref="AD41:AG41"/>
+    <mergeCell ref="V33:AE33"/>
+    <mergeCell ref="AF33:AG33"/>
+    <mergeCell ref="Y32:AD32"/>
+    <mergeCell ref="AF34:AG35"/>
+    <mergeCell ref="H25:I26"/>
+    <mergeCell ref="I17:K19"/>
+    <mergeCell ref="L22:N24"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="U5:AB5"/>
+    <mergeCell ref="F15:I15"/>
+    <mergeCell ref="L11:S11"/>
+    <mergeCell ref="T11:AG11"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="L6:S7"/>
+    <mergeCell ref="AB7:AD7"/>
+    <mergeCell ref="AE7:AG7"/>
+    <mergeCell ref="AE5:AG5"/>
+    <mergeCell ref="C17:F19"/>
+    <mergeCell ref="B20:F20"/>
+    <mergeCell ref="X10:Z10"/>
+    <mergeCell ref="AC8:AG8"/>
+    <mergeCell ref="T12:AG12"/>
+    <mergeCell ref="AA19:AA20"/>
+    <mergeCell ref="L13:S13"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="G17:H19"/>
+    <mergeCell ref="AE22:AG22"/>
+    <mergeCell ref="AE24:AG24"/>
     <mergeCell ref="J25:M26"/>
     <mergeCell ref="T25:U26"/>
     <mergeCell ref="U8:AB8"/>
     <mergeCell ref="T7:U7"/>
     <mergeCell ref="X7:Z7"/>
     <mergeCell ref="O22:S24"/>
     <mergeCell ref="AI4:AI20"/>
     <mergeCell ref="M3:Z3"/>
     <mergeCell ref="L17:S20"/>
     <mergeCell ref="T17:AG18"/>
     <mergeCell ref="L14:S14"/>
     <mergeCell ref="L15:S16"/>
     <mergeCell ref="AH4:AH20"/>
     <mergeCell ref="L4:S4"/>
     <mergeCell ref="T4:AG4"/>
     <mergeCell ref="T6:AG6"/>
     <mergeCell ref="AB19:AD20"/>
     <mergeCell ref="AE19:AG20"/>
     <mergeCell ref="T19:U20"/>
     <mergeCell ref="V19:V20"/>
     <mergeCell ref="W19:W20"/>
     <mergeCell ref="X19:Z20"/>
     <mergeCell ref="L8:S10"/>
     <mergeCell ref="T10:U10"/>
-    <mergeCell ref="I17:K19"/>
-[...95 lines deleted...]
-    <mergeCell ref="B64:G65"/>
+    <mergeCell ref="M1:P2"/>
+    <mergeCell ref="L12:S12"/>
+    <mergeCell ref="F13:I13"/>
+    <mergeCell ref="L5:S5"/>
+    <mergeCell ref="T14:AG14"/>
+    <mergeCell ref="T15:AG16"/>
+    <mergeCell ref="V1:Z2"/>
+    <mergeCell ref="AB3:AD3"/>
+    <mergeCell ref="T13:AG13"/>
+    <mergeCell ref="AE3:AG3"/>
+    <mergeCell ref="F16:I16"/>
+    <mergeCell ref="AE10:AG10"/>
+    <mergeCell ref="AB10:AD10"/>
+    <mergeCell ref="E12:K12"/>
+    <mergeCell ref="C14:E15"/>
+    <mergeCell ref="AB2:AD2"/>
+    <mergeCell ref="AE2:AG2"/>
+    <mergeCell ref="X28:AC28"/>
+    <mergeCell ref="X29:AC29"/>
+    <mergeCell ref="X30:AC30"/>
+    <mergeCell ref="AD27:AE28"/>
+    <mergeCell ref="AF38:AG39"/>
+    <mergeCell ref="V38:AE38"/>
+    <mergeCell ref="P50:U52"/>
+    <mergeCell ref="C49:U49"/>
+    <mergeCell ref="B40:F42"/>
+    <mergeCell ref="B45:U45"/>
+    <mergeCell ref="V42:X42"/>
+    <mergeCell ref="B32:B39"/>
+    <mergeCell ref="C32:M39"/>
+    <mergeCell ref="B43:N43"/>
+    <mergeCell ref="AG27:AG28"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="AF36:AG37"/>
+    <mergeCell ref="O36:U37"/>
+    <mergeCell ref="V36:AE36"/>
+    <mergeCell ref="AA52:AC52"/>
+    <mergeCell ref="H27:M28"/>
+    <mergeCell ref="H29:M31"/>
+    <mergeCell ref="Y42:AF42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="X43:AA43"/>
+    <mergeCell ref="AB59:AD59"/>
+    <mergeCell ref="F57:T58"/>
+    <mergeCell ref="V57:AA57"/>
+    <mergeCell ref="AB57:AE57"/>
+    <mergeCell ref="U58:AE58"/>
+    <mergeCell ref="O43:U43"/>
+    <mergeCell ref="V43:V49"/>
+    <mergeCell ref="AC43:AG44"/>
+    <mergeCell ref="AB54:AE55"/>
+    <mergeCell ref="AF55:AG55"/>
+    <mergeCell ref="F54:H55"/>
+    <mergeCell ref="B44:U44"/>
     <mergeCell ref="X45:Z45"/>
-    <mergeCell ref="W47:Y49"/>
     <mergeCell ref="AD52:AG52"/>
     <mergeCell ref="W50:AA50"/>
     <mergeCell ref="Y59:Z59"/>
-    <mergeCell ref="Z64:AC64"/>
-[...14 lines deleted...]
-    <mergeCell ref="P63:S63"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35433070866141736" bottom="0.15748031496062992" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="G40:G42 T41:T42 W43 AB43 W45 AC39:AE39 Z39:AA39 X39 W38:AE38 AC37:AE37 Z37:AA37 X37 V37 W36:AE36 AC35:AE35 Z35:AA35 X35 V35 W34:AE34 V39 V38 W39 V34 W35 Y35 AB35 V36 W37 Y37 AB37 Y39 AB39" unlockedFormula="1"/>
+    <ignoredError sqref="G40:G42 T41:T42 W43 AC39:AE39 Z39:AA39 X39 W38:AE38 AC37:AE37 Z37:AA37 X37 V37 W36:AE36 AC35:AE35 Z35:AA35 X35 V35 W34:AE34 V39 V38 W39 V34 W35 Y35 AB35 V36 W37 Y37 AB37 Y39 AB39" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72746" r:id="rId4" name="Check Box 7210">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72747" r:id="rId5" name="Check Box 7211">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>205740</xdr:rowOff>
+                    <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72748" r:id="rId6" name="Check Box 7212">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>24</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72798" r:id="rId7" name="Check Box 7262">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>52</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>205740</xdr:colOff>
+                    <xdr:colOff>209550</xdr:colOff>
                     <xdr:row>54</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72799" r:id="rId8" name="Check Box 7263">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>144780</xdr:colOff>
+                    <xdr:colOff>142875</xdr:colOff>
                     <xdr:row>52</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>54</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72840" r:id="rId9" name="Check Box 7304">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>182880</xdr:rowOff>
+                    <xdr:rowOff>180975</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72841" r:id="rId10" name="Check Box 7305">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>30</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72842" r:id="rId11" name="Check Box 7306">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>31</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>31</xdr:col>
-                    <xdr:colOff>335280</xdr:colOff>
+                    <xdr:colOff>333375</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72800" r:id="rId12" name="Check Box 7264">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72801" r:id="rId13" name="Check Box 7265">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72802" r:id="rId14" name="Check Box 7266">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>49</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72793" r:id="rId15" name="Check Box 7257">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>61</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
                     <xdr:colOff>457200</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72794" r:id="rId16" name="Check Box 7258">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
                     <xdr:colOff>457200</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72791" r:id="rId17" name="Check Box 7255">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>62</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>64</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72792" r:id="rId18" name="Check Box 7256">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72789" r:id="rId19" name="Check Box 7253">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>61</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="72790" r:id="rId20" name="Check Box 7254">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:BE67"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="BE93" sqref="BE93"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="5.109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.5" style="2" customWidth="1"/>
+    <col min="2" max="2" width="3.375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="5.125" style="2" customWidth="1"/>
     <col min="4" max="4" width="1" style="2" customWidth="1"/>
-    <col min="5" max="5" width="2.6640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="2.625" style="2" customWidth="1"/>
     <col min="6" max="7" width="3" style="2" customWidth="1"/>
-    <col min="8" max="8" width="2.88671875" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="21" max="21" width="3.33203125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="2.875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="4.25" style="2" customWidth="1"/>
+    <col min="10" max="10" width="2.25" style="2" customWidth="1"/>
+    <col min="11" max="11" width="2.125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="3.75" style="2" customWidth="1"/>
+    <col min="13" max="13" width="1.625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="4.5" style="2" customWidth="1"/>
+    <col min="15" max="15" width="3.75" style="2" customWidth="1"/>
+    <col min="16" max="17" width="3.875" style="2" customWidth="1"/>
+    <col min="18" max="18" width="2.5" style="2" customWidth="1"/>
+    <col min="19" max="19" width="4.5" style="2" customWidth="1"/>
+    <col min="20" max="20" width="2.125" style="2" customWidth="1"/>
+    <col min="21" max="21" width="3.375" style="2" customWidth="1"/>
     <col min="22" max="22" width="4" style="2" customWidth="1"/>
-    <col min="23" max="23" width="3.33203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="25" width="4.109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="3.375" style="2" customWidth="1"/>
+    <col min="24" max="24" width="2.375" style="2" customWidth="1"/>
+    <col min="25" max="25" width="4.125" style="2" customWidth="1"/>
     <col min="26" max="27" width="3" style="2" customWidth="1"/>
-    <col min="28" max="28" width="3.33203125" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="35" max="35" width="2.88671875" style="2" customWidth="1"/>
+    <col min="28" max="28" width="3.375" style="2" customWidth="1"/>
+    <col min="29" max="29" width="2.875" style="2" customWidth="1"/>
+    <col min="30" max="30" width="5.375" style="2" customWidth="1"/>
+    <col min="31" max="31" width="9.625" style="2" customWidth="1"/>
+    <col min="32" max="32" width="7.5" style="2" customWidth="1"/>
+    <col min="33" max="33" width="6.5" style="2" customWidth="1"/>
+    <col min="34" max="34" width="3.375" style="2" customWidth="1"/>
+    <col min="35" max="35" width="2.875" style="2" customWidth="1"/>
     <col min="36" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="26.25" customHeight="1">
-      <c r="M1" s="568" t="s">
+      <c r="M1" s="485" t="s">
         <v>3</v>
       </c>
-      <c r="N1" s="568"/>
-[...1 lines deleted...]
-      <c r="P1" s="568"/>
+      <c r="N1" s="485"/>
+      <c r="O1" s="485"/>
+      <c r="P1" s="485"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
-      <c r="S1" s="705" t="s">
+      <c r="S1" s="721" t="s">
         <v>4</v>
       </c>
-      <c r="T1" s="705"/>
-[...1 lines deleted...]
-      <c r="V1" s="250" t="s">
+      <c r="T1" s="721"/>
+      <c r="U1" s="721"/>
+      <c r="V1" s="359" t="s">
         <v>6</v>
       </c>
-      <c r="W1" s="250"/>
-[...2 lines deleted...]
-      <c r="Z1" s="250"/>
+      <c r="W1" s="359"/>
+      <c r="X1" s="359"/>
+      <c r="Y1" s="359"/>
+      <c r="Z1" s="359"/>
     </row>
     <row r="2" spans="2:34" ht="26.25" customHeight="1">
-      <c r="M2" s="568"/>
-[...2 lines deleted...]
-      <c r="P2" s="568"/>
+      <c r="M2" s="485"/>
+      <c r="N2" s="485"/>
+      <c r="O2" s="485"/>
+      <c r="P2" s="485"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
-      <c r="S2" s="705" t="s">
+      <c r="S2" s="721" t="s">
         <v>5</v>
       </c>
-      <c r="T2" s="705"/>
-[...5 lines deleted...]
-      <c r="Z2" s="250"/>
+      <c r="T2" s="721"/>
+      <c r="U2" s="721"/>
+      <c r="V2" s="359"/>
+      <c r="W2" s="359"/>
+      <c r="X2" s="359"/>
+      <c r="Y2" s="359"/>
+      <c r="Z2" s="359"/>
     </row>
     <row r="3" spans="2:34" ht="30.75" customHeight="1">
-      <c r="AB3" s="478" t="s">
+      <c r="AB3" s="575" t="s">
         <v>7</v>
       </c>
-      <c r="AC3" s="478"/>
-[...3 lines deleted...]
-      <c r="AG3" s="478"/>
+      <c r="AC3" s="575"/>
+      <c r="AD3" s="575"/>
+      <c r="AE3" s="575"/>
+      <c r="AF3" s="575"/>
+      <c r="AG3" s="575"/>
     </row>
     <row r="4" spans="2:34" ht="14.25" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
-      <c r="L4" s="276" t="s">
+      <c r="L4" s="294" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="276"/>
-[...6 lines deleted...]
-      <c r="T4" s="706" t="str">
+      <c r="M4" s="294"/>
+      <c r="N4" s="294"/>
+      <c r="O4" s="294"/>
+      <c r="P4" s="294"/>
+      <c r="Q4" s="294"/>
+      <c r="R4" s="294"/>
+      <c r="S4" s="294"/>
+      <c r="T4" s="722" t="str">
         <f>IF(入力用!$T$4="","",入力用!$T$4)</f>
         <v/>
       </c>
-      <c r="U4" s="706"/>
-[...12 lines deleted...]
-      <c r="AH4" s="275" t="s">
+      <c r="U4" s="722"/>
+      <c r="V4" s="722"/>
+      <c r="W4" s="722"/>
+      <c r="X4" s="722"/>
+      <c r="Y4" s="722"/>
+      <c r="Z4" s="722"/>
+      <c r="AA4" s="722"/>
+      <c r="AB4" s="722"/>
+      <c r="AC4" s="722"/>
+      <c r="AD4" s="722"/>
+      <c r="AE4" s="722"/>
+      <c r="AF4" s="722"/>
+      <c r="AG4" s="723"/>
+      <c r="AH4" s="293" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="2:34" ht="17.25" customHeight="1">
       <c r="B5" s="7"/>
-      <c r="L5" s="137" t="s">
+      <c r="L5" s="298" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="128"/>
-[...5 lines deleted...]
-      <c r="S5" s="138"/>
+      <c r="M5" s="299"/>
+      <c r="N5" s="299"/>
+      <c r="O5" s="299"/>
+      <c r="P5" s="299"/>
+      <c r="Q5" s="299"/>
+      <c r="R5" s="299"/>
+      <c r="S5" s="300"/>
       <c r="T5" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U5" s="559" t="str">
+      <c r="U5" s="511" t="str">
         <f>IF(入力用!U5="","",入力用!U5)</f>
         <v/>
       </c>
-      <c r="V5" s="559"/>
-[...10 lines deleted...]
-      <c r="AE5" s="637" t="str">
+      <c r="V5" s="511"/>
+      <c r="W5" s="511"/>
+      <c r="X5" s="511"/>
+      <c r="Y5" s="511"/>
+      <c r="Z5" s="511"/>
+      <c r="AA5" s="511"/>
+      <c r="AB5" s="511"/>
+      <c r="AC5" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD5" s="305"/>
+      <c r="AE5" s="657" t="str">
         <f>IF(入力用!AE5="","",入力用!AE5)</f>
         <v/>
       </c>
-      <c r="AF5" s="637"/>
-[...1 lines deleted...]
-      <c r="AH5" s="275"/>
+      <c r="AF5" s="657"/>
+      <c r="AG5" s="658"/>
+      <c r="AH5" s="293"/>
     </row>
     <row r="6" spans="2:34" ht="18.600000000000001" customHeight="1">
       <c r="B6" s="7"/>
-      <c r="L6" s="137" t="s">
+      <c r="L6" s="298" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="128"/>
-[...6 lines deleted...]
-      <c r="T6" s="562" t="str">
+      <c r="M6" s="299"/>
+      <c r="N6" s="299"/>
+      <c r="O6" s="299"/>
+      <c r="P6" s="299"/>
+      <c r="Q6" s="299"/>
+      <c r="R6" s="299"/>
+      <c r="S6" s="300"/>
+      <c r="T6" s="488" t="str">
         <f>IF(入力用!T6="","",入力用!T6)</f>
         <v/>
       </c>
-      <c r="U6" s="563"/>
-[...12 lines deleted...]
-      <c r="AH6" s="275"/>
+      <c r="U6" s="489"/>
+      <c r="V6" s="489"/>
+      <c r="W6" s="489"/>
+      <c r="X6" s="489"/>
+      <c r="Y6" s="489"/>
+      <c r="Z6" s="489"/>
+      <c r="AA6" s="489"/>
+      <c r="AB6" s="489"/>
+      <c r="AC6" s="489"/>
+      <c r="AD6" s="489"/>
+      <c r="AE6" s="489"/>
+      <c r="AF6" s="489"/>
+      <c r="AG6" s="490"/>
+      <c r="AH6" s="293"/>
     </row>
-    <row r="7" spans="2:34" ht="11.4" customHeight="1">
+    <row r="7" spans="2:34" ht="11.45" customHeight="1">
       <c r="B7" s="7"/>
-      <c r="L7" s="139"/>
-[...10 lines deleted...]
-      <c r="U7" s="159"/>
+      <c r="L7" s="367"/>
+      <c r="M7" s="317"/>
+      <c r="N7" s="317"/>
+      <c r="O7" s="317"/>
+      <c r="P7" s="317"/>
+      <c r="Q7" s="317"/>
+      <c r="R7" s="317"/>
+      <c r="S7" s="368"/>
+      <c r="T7" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U7" s="358"/>
       <c r="V7" s="73" t="str">
         <f>IF(入力用!V7="","",(入力用!V7))</f>
         <v/>
       </c>
       <c r="W7" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X7" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X7" s="352" t="str">
         <f>IF(入力用!X7="","",入力用!X7)</f>
         <v/>
       </c>
-      <c r="Y7" s="224"/>
-      <c r="Z7" s="224"/>
+      <c r="Y7" s="352"/>
+      <c r="Z7" s="352"/>
       <c r="AA7" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB7" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB7" s="352" t="str">
         <f>IF(入力用!AB7="","",入力用!AB7)</f>
         <v/>
       </c>
-      <c r="AC7" s="224"/>
-[...4 lines deleted...]
-      <c r="AH7" s="275"/>
+      <c r="AC7" s="352"/>
+      <c r="AD7" s="352"/>
+      <c r="AE7" s="352"/>
+      <c r="AF7" s="352"/>
+      <c r="AG7" s="353"/>
+      <c r="AH7" s="293"/>
     </row>
-    <row r="8" spans="2:34" ht="17.399999999999999" customHeight="1">
+    <row r="8" spans="2:34" ht="17.45" customHeight="1">
       <c r="B8" s="7"/>
       <c r="K8" s="8"/>
-      <c r="L8" s="142" t="s">
+      <c r="L8" s="373" t="s">
         <v>12</v>
       </c>
-      <c r="M8" s="143"/>
-[...5 lines deleted...]
-      <c r="S8" s="144"/>
+      <c r="M8" s="316"/>
+      <c r="N8" s="316"/>
+      <c r="O8" s="316"/>
+      <c r="P8" s="316"/>
+      <c r="Q8" s="316"/>
+      <c r="R8" s="316"/>
+      <c r="S8" s="374"/>
       <c r="T8" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U8" s="567" t="str">
+      <c r="U8" s="462" t="str">
         <f>IF(入力用!U8="","",入力用!U8)</f>
         <v/>
       </c>
-      <c r="V8" s="567"/>
-[...11 lines deleted...]
-      <c r="AH8" s="275"/>
+      <c r="V8" s="462"/>
+      <c r="W8" s="462"/>
+      <c r="X8" s="462"/>
+      <c r="Y8" s="462"/>
+      <c r="Z8" s="462"/>
+      <c r="AA8" s="462"/>
+      <c r="AB8" s="462"/>
+      <c r="AC8" s="375"/>
+      <c r="AD8" s="375"/>
+      <c r="AE8" s="375"/>
+      <c r="AF8" s="375"/>
+      <c r="AG8" s="376"/>
+      <c r="AH8" s="293"/>
     </row>
     <row r="9" spans="2:34" ht="18.600000000000001" customHeight="1">
       <c r="B9" s="7"/>
-      <c r="L9" s="137"/>
-[...7 lines deleted...]
-      <c r="T9" s="562" t="str">
+      <c r="L9" s="298"/>
+      <c r="M9" s="299"/>
+      <c r="N9" s="299"/>
+      <c r="O9" s="299"/>
+      <c r="P9" s="299"/>
+      <c r="Q9" s="299"/>
+      <c r="R9" s="299"/>
+      <c r="S9" s="300"/>
+      <c r="T9" s="488" t="str">
         <f>IF(入力用!T9="","",入力用!T9)</f>
         <v/>
       </c>
-      <c r="U9" s="563"/>
-[...12 lines deleted...]
-      <c r="AH9" s="275"/>
+      <c r="U9" s="489"/>
+      <c r="V9" s="489"/>
+      <c r="W9" s="489"/>
+      <c r="X9" s="489"/>
+      <c r="Y9" s="489"/>
+      <c r="Z9" s="489"/>
+      <c r="AA9" s="489"/>
+      <c r="AB9" s="489"/>
+      <c r="AC9" s="489"/>
+      <c r="AD9" s="489"/>
+      <c r="AE9" s="489"/>
+      <c r="AF9" s="489"/>
+      <c r="AG9" s="490"/>
+      <c r="AH9" s="293"/>
     </row>
     <row r="10" spans="2:34" ht="12" customHeight="1">
       <c r="B10" s="7"/>
-      <c r="L10" s="139"/>
-[...10 lines deleted...]
-      <c r="U10" s="159"/>
+      <c r="L10" s="367"/>
+      <c r="M10" s="317"/>
+      <c r="N10" s="317"/>
+      <c r="O10" s="317"/>
+      <c r="P10" s="317"/>
+      <c r="Q10" s="317"/>
+      <c r="R10" s="317"/>
+      <c r="S10" s="368"/>
+      <c r="T10" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U10" s="358"/>
       <c r="V10" s="73" t="str">
         <f>IF(入力用!V10="","",入力用!V10)</f>
         <v/>
       </c>
       <c r="W10" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X10" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X10" s="352" t="str">
         <f>IF(入力用!X10="","",入力用!X10)</f>
         <v/>
       </c>
-      <c r="Y10" s="224"/>
-      <c r="Z10" s="224"/>
+      <c r="Y10" s="352"/>
+      <c r="Z10" s="352"/>
       <c r="AA10" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB10" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB10" s="352" t="str">
         <f>IF(入力用!AB10="","",入力用!AB10)</f>
         <v/>
       </c>
-      <c r="AC10" s="224"/>
-[...4 lines deleted...]
-      <c r="AH10" s="275"/>
+      <c r="AC10" s="352"/>
+      <c r="AD10" s="352"/>
+      <c r="AE10" s="352"/>
+      <c r="AF10" s="352"/>
+      <c r="AG10" s="353"/>
+      <c r="AH10" s="293"/>
     </row>
     <row r="11" spans="2:34" ht="15.75" customHeight="1">
       <c r="B11" s="7"/>
-      <c r="L11" s="236" t="s">
+      <c r="L11" s="369" t="s">
         <v>1</v>
       </c>
-      <c r="M11" s="236"/>
-[...6 lines deleted...]
-      <c r="T11" s="576" t="str">
+      <c r="M11" s="369"/>
+      <c r="N11" s="369"/>
+      <c r="O11" s="369"/>
+      <c r="P11" s="369"/>
+      <c r="Q11" s="369"/>
+      <c r="R11" s="369"/>
+      <c r="S11" s="369"/>
+      <c r="T11" s="491" t="str">
         <f>IF(入力用!T11="","",入力用!T11)</f>
         <v/>
       </c>
-      <c r="U11" s="576"/>
-[...12 lines deleted...]
-      <c r="AH11" s="275"/>
+      <c r="U11" s="491"/>
+      <c r="V11" s="491"/>
+      <c r="W11" s="491"/>
+      <c r="X11" s="491"/>
+      <c r="Y11" s="491"/>
+      <c r="Z11" s="491"/>
+      <c r="AA11" s="491"/>
+      <c r="AB11" s="491"/>
+      <c r="AC11" s="491"/>
+      <c r="AD11" s="491"/>
+      <c r="AE11" s="491"/>
+      <c r="AF11" s="491"/>
+      <c r="AG11" s="492"/>
+      <c r="AH11" s="293"/>
     </row>
     <row r="12" spans="2:34" ht="31.5" customHeight="1">
       <c r="B12" s="7"/>
       <c r="C12" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E12" s="450" t="str">
+      <c r="E12" s="577" t="str">
         <f>IF(入力用!E12="","",入力用!E12)</f>
         <v>　　　年　　月　　日</v>
       </c>
-      <c r="F12" s="450"/>
-[...5 lines deleted...]
-      <c r="L12" s="251" t="s">
+      <c r="F12" s="577"/>
+      <c r="G12" s="577"/>
+      <c r="H12" s="577"/>
+      <c r="I12" s="577"/>
+      <c r="J12" s="577"/>
+      <c r="K12" s="578"/>
+      <c r="L12" s="363" t="s">
         <v>8</v>
       </c>
-      <c r="M12" s="251"/>
-[...6 lines deleted...]
-      <c r="T12" s="703" t="str">
+      <c r="M12" s="363"/>
+      <c r="N12" s="363"/>
+      <c r="O12" s="363"/>
+      <c r="P12" s="363"/>
+      <c r="Q12" s="363"/>
+      <c r="R12" s="363"/>
+      <c r="S12" s="363"/>
+      <c r="T12" s="724" t="str">
         <f>IF(入力用!T12="","",入力用!T12)</f>
         <v/>
       </c>
-      <c r="U12" s="703"/>
-[...12 lines deleted...]
-      <c r="AH12" s="275"/>
+      <c r="U12" s="724"/>
+      <c r="V12" s="724"/>
+      <c r="W12" s="724"/>
+      <c r="X12" s="724"/>
+      <c r="Y12" s="724"/>
+      <c r="Z12" s="724"/>
+      <c r="AA12" s="724"/>
+      <c r="AB12" s="724"/>
+      <c r="AC12" s="724"/>
+      <c r="AD12" s="724"/>
+      <c r="AE12" s="724"/>
+      <c r="AF12" s="724"/>
+      <c r="AG12" s="725"/>
+      <c r="AH12" s="293"/>
     </row>
     <row r="13" spans="2:34" ht="31.5" customHeight="1">
       <c r="B13" s="7"/>
-      <c r="F13" s="129"/>
-[...2 lines deleted...]
-      <c r="I13" s="129"/>
+      <c r="F13" s="416"/>
+      <c r="G13" s="416"/>
+      <c r="H13" s="416"/>
+      <c r="I13" s="416"/>
       <c r="J13" s="68"/>
-      <c r="L13" s="237" t="s">
+      <c r="L13" s="157" t="s">
         <v>74</v>
       </c>
-      <c r="M13" s="238"/>
-[...6 lines deleted...]
-      <c r="T13" s="660" t="str">
+      <c r="M13" s="158"/>
+      <c r="N13" s="158"/>
+      <c r="O13" s="158"/>
+      <c r="P13" s="158"/>
+      <c r="Q13" s="158"/>
+      <c r="R13" s="158"/>
+      <c r="S13" s="344"/>
+      <c r="T13" s="637" t="str">
         <f>IF(入力用!T13="","",入力用!T13)</f>
         <v/>
       </c>
-      <c r="U13" s="661"/>
-[...12 lines deleted...]
-      <c r="AH13" s="275"/>
+      <c r="U13" s="638"/>
+      <c r="V13" s="638"/>
+      <c r="W13" s="638"/>
+      <c r="X13" s="638"/>
+      <c r="Y13" s="638"/>
+      <c r="Z13" s="638"/>
+      <c r="AA13" s="638"/>
+      <c r="AB13" s="638"/>
+      <c r="AC13" s="638"/>
+      <c r="AD13" s="638"/>
+      <c r="AE13" s="638"/>
+      <c r="AF13" s="638"/>
+      <c r="AG13" s="639"/>
+      <c r="AH13" s="293"/>
     </row>
     <row r="14" spans="2:34" ht="15.75" customHeight="1">
       <c r="B14" s="7"/>
-      <c r="F14" s="127"/>
-[...4 lines deleted...]
-      <c r="L14" s="155" t="s">
+      <c r="F14" s="435"/>
+      <c r="G14" s="435"/>
+      <c r="H14" s="435"/>
+      <c r="I14" s="435"/>
+      <c r="J14" s="299"/>
+      <c r="L14" s="417" t="s">
         <v>1</v>
       </c>
-      <c r="M14" s="155"/>
-[...6 lines deleted...]
-      <c r="T14" s="548" t="str">
+      <c r="M14" s="417"/>
+      <c r="N14" s="417"/>
+      <c r="O14" s="417"/>
+      <c r="P14" s="417"/>
+      <c r="Q14" s="417"/>
+      <c r="R14" s="417"/>
+      <c r="S14" s="417"/>
+      <c r="T14" s="486" t="str">
         <f>IF(入力用!T14="","",入力用!T14)</f>
         <v/>
       </c>
-      <c r="U14" s="548"/>
-[...12 lines deleted...]
-      <c r="AH14" s="275"/>
+      <c r="U14" s="486"/>
+      <c r="V14" s="486"/>
+      <c r="W14" s="486"/>
+      <c r="X14" s="486"/>
+      <c r="Y14" s="486"/>
+      <c r="Z14" s="486"/>
+      <c r="AA14" s="486"/>
+      <c r="AB14" s="486"/>
+      <c r="AC14" s="486"/>
+      <c r="AD14" s="486"/>
+      <c r="AE14" s="486"/>
+      <c r="AF14" s="486"/>
+      <c r="AG14" s="487"/>
+      <c r="AH14" s="293"/>
     </row>
     <row r="15" spans="2:34" ht="16.5" customHeight="1">
       <c r="B15" s="7"/>
-      <c r="F15" s="129"/>
-[...4 lines deleted...]
-      <c r="L15" s="137" t="s">
+      <c r="F15" s="416"/>
+      <c r="G15" s="416"/>
+      <c r="H15" s="416"/>
+      <c r="I15" s="416"/>
+      <c r="J15" s="299"/>
+      <c r="L15" s="298" t="s">
         <v>13</v>
       </c>
-      <c r="M15" s="128"/>
-[...6 lines deleted...]
-      <c r="T15" s="555" t="str">
+      <c r="M15" s="299"/>
+      <c r="N15" s="299"/>
+      <c r="O15" s="299"/>
+      <c r="P15" s="299"/>
+      <c r="Q15" s="299"/>
+      <c r="R15" s="299"/>
+      <c r="S15" s="300"/>
+      <c r="T15" s="507" t="str">
         <f>IF(入力用!T15="","",入力用!T15)</f>
         <v/>
       </c>
-      <c r="U15" s="556"/>
-[...12 lines deleted...]
-      <c r="AH15" s="275"/>
+      <c r="U15" s="508"/>
+      <c r="V15" s="508"/>
+      <c r="W15" s="508"/>
+      <c r="X15" s="508"/>
+      <c r="Y15" s="508"/>
+      <c r="Z15" s="508"/>
+      <c r="AA15" s="508"/>
+      <c r="AB15" s="508"/>
+      <c r="AC15" s="508"/>
+      <c r="AD15" s="508"/>
+      <c r="AE15" s="508"/>
+      <c r="AF15" s="508"/>
+      <c r="AG15" s="509"/>
+      <c r="AH15" s="293"/>
     </row>
     <row r="16" spans="2:34" ht="24.75" customHeight="1">
       <c r="B16" s="7"/>
-      <c r="C16" s="127" t="str">
+      <c r="C16" s="435" t="str">
         <f>IF(入力用!C16="","",入力用!C16)</f>
         <v/>
       </c>
-      <c r="D16" s="127"/>
-[...1 lines deleted...]
-      <c r="F16" s="136" t="s">
+      <c r="D16" s="435"/>
+      <c r="E16" s="435"/>
+      <c r="F16" s="441" t="s">
         <v>63</v>
       </c>
-      <c r="G16" s="136"/>
-[...1 lines deleted...]
-      <c r="I16" s="136"/>
+      <c r="G16" s="441"/>
+      <c r="H16" s="441"/>
+      <c r="I16" s="441"/>
       <c r="J16" s="27" t="s">
         <v>60</v>
       </c>
-      <c r="L16" s="139"/>
-[...21 lines deleted...]
-      <c r="AH16" s="275"/>
+      <c r="L16" s="367"/>
+      <c r="M16" s="317"/>
+      <c r="N16" s="317"/>
+      <c r="O16" s="317"/>
+      <c r="P16" s="317"/>
+      <c r="Q16" s="317"/>
+      <c r="R16" s="317"/>
+      <c r="S16" s="368"/>
+      <c r="T16" s="367"/>
+      <c r="U16" s="317"/>
+      <c r="V16" s="317"/>
+      <c r="W16" s="317"/>
+      <c r="X16" s="317"/>
+      <c r="Y16" s="317"/>
+      <c r="Z16" s="317"/>
+      <c r="AA16" s="317"/>
+      <c r="AB16" s="317"/>
+      <c r="AC16" s="317"/>
+      <c r="AD16" s="317"/>
+      <c r="AE16" s="317"/>
+      <c r="AF16" s="317"/>
+      <c r="AG16" s="510"/>
+      <c r="AH16" s="293"/>
     </row>
     <row r="17" spans="2:35" ht="13.5" customHeight="1">
       <c r="B17" s="7"/>
-      <c r="C17" s="135" t="s">
+      <c r="C17" s="440" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="135"/>
-[...6 lines deleted...]
-      <c r="I17" s="135" t="s">
+      <c r="D17" s="440"/>
+      <c r="E17" s="440"/>
+      <c r="F17" s="440"/>
+      <c r="G17" s="494" t="s">
+        <v>167</v>
+      </c>
+      <c r="H17" s="299"/>
+      <c r="I17" s="440" t="s">
         <v>56</v>
       </c>
-      <c r="J17" s="135"/>
-[...1 lines deleted...]
-      <c r="L17" s="130" t="s">
+      <c r="J17" s="440"/>
+      <c r="K17" s="440"/>
+      <c r="L17" s="156" t="s">
         <v>67</v>
       </c>
-      <c r="M17" s="130"/>
-[...5 lines deleted...]
-      <c r="S17" s="130"/>
+      <c r="M17" s="156"/>
+      <c r="N17" s="156"/>
+      <c r="O17" s="156"/>
+      <c r="P17" s="156"/>
+      <c r="Q17" s="156"/>
+      <c r="R17" s="156"/>
+      <c r="S17" s="156"/>
       <c r="T17" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U17" s="567" t="str">
+      <c r="U17" s="462" t="str">
         <f>IF(入力用!U17="","",入力用!U17)</f>
         <v/>
       </c>
-      <c r="V17" s="567"/>
-[...10 lines deleted...]
-      <c r="AE17" s="255" t="str">
+      <c r="V17" s="462"/>
+      <c r="W17" s="462"/>
+      <c r="X17" s="462"/>
+      <c r="Y17" s="462"/>
+      <c r="Z17" s="462"/>
+      <c r="AA17" s="462"/>
+      <c r="AB17" s="462"/>
+      <c r="AC17" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD17" s="305"/>
+      <c r="AE17" s="305" t="str">
         <f>IF(入力用!AE17="","",(入力用!AE17))</f>
         <v/>
       </c>
-      <c r="AF17" s="255"/>
-[...1 lines deleted...]
-      <c r="AH17" s="275"/>
+      <c r="AF17" s="305"/>
+      <c r="AG17" s="659"/>
+      <c r="AH17" s="293"/>
     </row>
-    <row r="18" spans="2:35" ht="25.2" customHeight="1">
+    <row r="18" spans="2:35" ht="25.15" customHeight="1">
       <c r="B18" s="7"/>
-      <c r="C18" s="135"/>
-[...16 lines deleted...]
-      <c r="T18" s="708" t="str">
+      <c r="C18" s="440"/>
+      <c r="D18" s="440"/>
+      <c r="E18" s="440"/>
+      <c r="F18" s="440"/>
+      <c r="G18" s="299"/>
+      <c r="H18" s="299"/>
+      <c r="I18" s="440"/>
+      <c r="J18" s="440"/>
+      <c r="K18" s="440"/>
+      <c r="L18" s="156"/>
+      <c r="M18" s="156"/>
+      <c r="N18" s="156"/>
+      <c r="O18" s="156"/>
+      <c r="P18" s="156"/>
+      <c r="Q18" s="156"/>
+      <c r="R18" s="156"/>
+      <c r="S18" s="156"/>
+      <c r="T18" s="713" t="str">
         <f>IF(入力用!T18="","",入力用!T18)</f>
         <v/>
       </c>
-      <c r="U18" s="587"/>
-[...12 lines deleted...]
-      <c r="AH18" s="275"/>
+      <c r="U18" s="459"/>
+      <c r="V18" s="459"/>
+      <c r="W18" s="459"/>
+      <c r="X18" s="459"/>
+      <c r="Y18" s="459"/>
+      <c r="Z18" s="459"/>
+      <c r="AA18" s="459"/>
+      <c r="AB18" s="459"/>
+      <c r="AC18" s="459"/>
+      <c r="AD18" s="459"/>
+      <c r="AE18" s="459"/>
+      <c r="AF18" s="459"/>
+      <c r="AG18" s="714"/>
+      <c r="AH18" s="293"/>
     </row>
     <row r="19" spans="2:35" ht="13.5" customHeight="1">
-      <c r="B19" s="145" t="s">
+      <c r="B19" s="442" t="s">
         <v>80</v>
       </c>
-      <c r="C19" s="146"/>
-[...14 lines deleted...]
-      <c r="U19" s="159"/>
+      <c r="C19" s="443"/>
+      <c r="D19" s="443"/>
+      <c r="E19" s="443"/>
+      <c r="F19" s="443"/>
+      <c r="L19" s="156"/>
+      <c r="M19" s="156"/>
+      <c r="N19" s="156"/>
+      <c r="O19" s="156"/>
+      <c r="P19" s="156"/>
+      <c r="Q19" s="156"/>
+      <c r="R19" s="156"/>
+      <c r="S19" s="156"/>
+      <c r="T19" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U19" s="358"/>
       <c r="V19" s="73" t="str">
         <f>IF(入力用!V19="","",入力用!V19)</f>
         <v/>
       </c>
       <c r="W19" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X19" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X19" s="352" t="str">
         <f>IF(入力用!X19="","",入力用!X19)</f>
         <v/>
       </c>
-      <c r="Y19" s="224"/>
-      <c r="Z19" s="224"/>
+      <c r="Y19" s="352"/>
+      <c r="Z19" s="352"/>
       <c r="AA19" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB19" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB19" s="352" t="str">
         <f>IF(入力用!AB19="","",入力用!AB19)</f>
         <v/>
       </c>
-      <c r="AC19" s="224"/>
-[...4 lines deleted...]
-      <c r="AH19" s="275"/>
+      <c r="AC19" s="352"/>
+      <c r="AD19" s="352"/>
+      <c r="AE19" s="352"/>
+      <c r="AF19" s="352"/>
+      <c r="AG19" s="353"/>
+      <c r="AH19" s="293"/>
     </row>
     <row r="20" spans="2:35" ht="16.5" customHeight="1">
       <c r="B20" s="7"/>
-      <c r="L20" s="142" t="s">
+      <c r="L20" s="373" t="s">
         <v>1</v>
       </c>
-      <c r="M20" s="143"/>
-[...6 lines deleted...]
-      <c r="T20" s="712" t="str">
+      <c r="M20" s="316"/>
+      <c r="N20" s="316"/>
+      <c r="O20" s="316"/>
+      <c r="P20" s="316"/>
+      <c r="Q20" s="316"/>
+      <c r="R20" s="316"/>
+      <c r="S20" s="374"/>
+      <c r="T20" s="717" t="str">
         <f>IF(入力用!T20="","",入力用!T20)</f>
         <v/>
       </c>
-      <c r="U20" s="712"/>
-[...11 lines deleted...]
-      <c r="AG20" s="713"/>
+      <c r="U20" s="717"/>
+      <c r="V20" s="717"/>
+      <c r="W20" s="717"/>
+      <c r="X20" s="717"/>
+      <c r="Y20" s="717"/>
+      <c r="Z20" s="717"/>
+      <c r="AA20" s="717"/>
+      <c r="AB20" s="717"/>
+      <c r="AC20" s="717"/>
+      <c r="AD20" s="717"/>
+      <c r="AE20" s="717"/>
+      <c r="AF20" s="717"/>
+      <c r="AG20" s="718"/>
       <c r="AH20" s="59"/>
     </row>
-    <row r="21" spans="2:35" ht="10.8" customHeight="1">
+    <row r="21" spans="2:35" ht="10.9" customHeight="1">
       <c r="B21" s="7"/>
-      <c r="L21" s="147" t="s">
+      <c r="L21" s="444" t="s">
         <v>14</v>
       </c>
-      <c r="M21" s="148"/>
-[...7 lines deleted...]
-      <c r="S21" s="588"/>
+      <c r="M21" s="445"/>
+      <c r="N21" s="445"/>
+      <c r="O21" s="459" t="s">
+        <v>108</v>
+      </c>
+      <c r="P21" s="459"/>
+      <c r="Q21" s="459"/>
+      <c r="R21" s="459"/>
+      <c r="S21" s="460"/>
       <c r="T21" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U21" s="567" t="str">
+      <c r="U21" s="462" t="str">
         <f>IF(入力用!U21="","",入力用!U21)</f>
         <v/>
       </c>
-      <c r="V21" s="567"/>
-[...10 lines deleted...]
-      <c r="AE21" s="255" t="str">
+      <c r="V21" s="462"/>
+      <c r="W21" s="462"/>
+      <c r="X21" s="462"/>
+      <c r="Y21" s="462"/>
+      <c r="Z21" s="462"/>
+      <c r="AA21" s="462"/>
+      <c r="AB21" s="462"/>
+      <c r="AC21" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD21" s="305"/>
+      <c r="AE21" s="305" t="str">
         <f>IF(入力用!AE21="","",入力用!AE21)</f>
         <v/>
       </c>
-      <c r="AF21" s="255"/>
-      <c r="AG21" s="640"/>
+      <c r="AF21" s="305"/>
+      <c r="AG21" s="659"/>
       <c r="AH21" s="59"/>
     </row>
-    <row r="22" spans="2:35" ht="17.399999999999999" customHeight="1">
+    <row r="22" spans="2:35" ht="17.45" customHeight="1">
       <c r="B22" s="7"/>
-      <c r="L22" s="147"/>
-[...7 lines deleted...]
-      <c r="T22" s="562" t="str">
+      <c r="L22" s="444"/>
+      <c r="M22" s="445"/>
+      <c r="N22" s="445"/>
+      <c r="O22" s="459"/>
+      <c r="P22" s="459"/>
+      <c r="Q22" s="459"/>
+      <c r="R22" s="459"/>
+      <c r="S22" s="460"/>
+      <c r="T22" s="488" t="str">
         <f>IF(入力用!T22="","",入力用!T22)</f>
         <v/>
       </c>
-      <c r="U22" s="563"/>
-[...13 lines deleted...]
-        <v>160</v>
+      <c r="U22" s="489"/>
+      <c r="V22" s="489"/>
+      <c r="W22" s="489"/>
+      <c r="X22" s="489"/>
+      <c r="Y22" s="489"/>
+      <c r="Z22" s="489"/>
+      <c r="AA22" s="489"/>
+      <c r="AB22" s="489"/>
+      <c r="AC22" s="489"/>
+      <c r="AD22" s="489"/>
+      <c r="AE22" s="489"/>
+      <c r="AF22" s="489"/>
+      <c r="AG22" s="490"/>
+      <c r="AH22" s="660" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="23" spans="2:35" ht="10.8" customHeight="1">
+    <row r="23" spans="2:35" ht="10.9" customHeight="1">
       <c r="B23" s="7"/>
-      <c r="L23" s="149"/>
-[...10 lines deleted...]
-      <c r="U23" s="159"/>
+      <c r="L23" s="446"/>
+      <c r="M23" s="447"/>
+      <c r="N23" s="447"/>
+      <c r="O23" s="358"/>
+      <c r="P23" s="358"/>
+      <c r="Q23" s="358"/>
+      <c r="R23" s="358"/>
+      <c r="S23" s="461"/>
+      <c r="T23" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U23" s="358"/>
       <c r="V23" s="73" t="str">
         <f>IF(入力用!V23="","",入力用!V23)</f>
         <v/>
       </c>
       <c r="W23" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X23" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X23" s="352" t="str">
         <f>IF(入力用!X23="","",入力用!X23)</f>
         <v/>
       </c>
-      <c r="Y23" s="224"/>
-      <c r="Z23" s="224"/>
+      <c r="Y23" s="352"/>
+      <c r="Z23" s="352"/>
       <c r="AA23" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB23" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB23" s="352" t="str">
         <f>IF(入力用!AB23="","",入力用!AB23)</f>
         <v/>
       </c>
-      <c r="AC23" s="224"/>
-[...6 lines deleted...]
-        <v>189</v>
+      <c r="AC23" s="352"/>
+      <c r="AD23" s="352"/>
+      <c r="AE23" s="352"/>
+      <c r="AF23" s="352"/>
+      <c r="AG23" s="353"/>
+      <c r="AH23" s="660"/>
+      <c r="AI23" s="703" t="s">
+        <v>188</v>
       </c>
     </row>
     <row r="24" spans="2:35" ht="12" customHeight="1">
-      <c r="B24" s="714" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="229" t="s">
+      <c r="B24" s="719" t="s">
+        <v>180</v>
+      </c>
+      <c r="C24" s="720"/>
+      <c r="D24" s="410" t="s">
         <v>15</v>
       </c>
-      <c r="E24" s="229"/>
-[...6 lines deleted...]
-      <c r="J24" s="583" t="str">
+      <c r="E24" s="410"/>
+      <c r="F24" s="410"/>
+      <c r="G24" s="411"/>
+      <c r="H24" s="426" t="s">
+        <v>197</v>
+      </c>
+      <c r="I24" s="427"/>
+      <c r="J24" s="454" t="str">
         <f>IF(入力用!J24="","",入力用!J24)</f>
         <v>年　月　日</v>
       </c>
-      <c r="K24" s="583"/>
-[...2 lines deleted...]
-      <c r="N24" s="142" t="s">
+      <c r="K24" s="454"/>
+      <c r="L24" s="454"/>
+      <c r="M24" s="455"/>
+      <c r="N24" s="373" t="s">
         <v>16</v>
       </c>
-      <c r="O24" s="143"/>
-[...4 lines deleted...]
-      <c r="T24" s="142" t="s">
+      <c r="O24" s="316"/>
+      <c r="P24" s="316"/>
+      <c r="Q24" s="316"/>
+      <c r="R24" s="316"/>
+      <c r="S24" s="374"/>
+      <c r="T24" s="373" t="s">
         <v>88</v>
       </c>
-      <c r="U24" s="143"/>
-      <c r="V24" s="572" t="str">
+      <c r="U24" s="316"/>
+      <c r="V24" s="469" t="str">
         <f>IF(入力用!V24="","",入力用!V24)</f>
         <v>　　　　　月 　　 　　日</v>
       </c>
-      <c r="W24" s="572"/>
-[...6 lines deleted...]
-      <c r="AD24" s="143" t="s">
+      <c r="W24" s="469"/>
+      <c r="X24" s="469"/>
+      <c r="Y24" s="469"/>
+      <c r="Z24" s="469"/>
+      <c r="AA24" s="469"/>
+      <c r="AB24" s="469"/>
+      <c r="AC24" s="469"/>
+      <c r="AD24" s="316" t="s">
         <v>89</v>
       </c>
-      <c r="AE24" s="572" t="str">
+      <c r="AE24" s="469" t="str">
         <f>IF(入力用!AE24="","",入力用!AE24)</f>
         <v xml:space="preserve">          月　　    　日</v>
       </c>
-      <c r="AF24" s="572"/>
-[...2 lines deleted...]
-      <c r="AI24" s="716"/>
+      <c r="AF24" s="469"/>
+      <c r="AG24" s="470"/>
+      <c r="AH24" s="660"/>
+      <c r="AI24" s="703"/>
     </row>
     <row r="25" spans="2:35" ht="12" customHeight="1">
-      <c r="B25" s="710" t="s">
-[...34 lines deleted...]
-      <c r="AI25" s="716"/>
+      <c r="B25" s="715" t="s">
+        <v>181</v>
+      </c>
+      <c r="C25" s="716"/>
+      <c r="D25" s="412"/>
+      <c r="E25" s="412"/>
+      <c r="F25" s="412"/>
+      <c r="G25" s="413"/>
+      <c r="H25" s="428"/>
+      <c r="I25" s="429"/>
+      <c r="J25" s="456"/>
+      <c r="K25" s="456"/>
+      <c r="L25" s="456"/>
+      <c r="M25" s="457"/>
+      <c r="N25" s="367"/>
+      <c r="O25" s="317"/>
+      <c r="P25" s="317"/>
+      <c r="Q25" s="317"/>
+      <c r="R25" s="317"/>
+      <c r="S25" s="368"/>
+      <c r="T25" s="367"/>
+      <c r="U25" s="317"/>
+      <c r="V25" s="471"/>
+      <c r="W25" s="471"/>
+      <c r="X25" s="471"/>
+      <c r="Y25" s="471"/>
+      <c r="Z25" s="471"/>
+      <c r="AA25" s="471"/>
+      <c r="AB25" s="471"/>
+      <c r="AC25" s="471"/>
+      <c r="AD25" s="317"/>
+      <c r="AE25" s="471"/>
+      <c r="AF25" s="471"/>
+      <c r="AG25" s="472"/>
+      <c r="AH25" s="660"/>
+      <c r="AI25" s="703"/>
     </row>
     <row r="26" spans="2:35" ht="12" customHeight="1">
-      <c r="B26" s="221" t="s">
+      <c r="B26" s="404" t="s">
         <v>17</v>
       </c>
-      <c r="C26" s="222"/>
-[...4 lines deleted...]
-      <c r="H26" s="544" t="str">
+      <c r="C26" s="405"/>
+      <c r="D26" s="405"/>
+      <c r="E26" s="405"/>
+      <c r="F26" s="405"/>
+      <c r="G26" s="405"/>
+      <c r="H26" s="450" t="str">
         <f>IF(入力用!H26="","",入力用!H26)</f>
         <v>円</v>
       </c>
-      <c r="I26" s="544"/>
-[...4 lines deleted...]
-      <c r="N26" s="288" t="s">
+      <c r="I26" s="450"/>
+      <c r="J26" s="450"/>
+      <c r="K26" s="450"/>
+      <c r="L26" s="450"/>
+      <c r="M26" s="450"/>
+      <c r="N26" s="322" t="s">
         <v>19</v>
       </c>
-      <c r="O26" s="288"/>
-[...4 lines deleted...]
-      <c r="T26" s="194" t="s">
+      <c r="O26" s="322"/>
+      <c r="P26" s="322"/>
+      <c r="Q26" s="322"/>
+      <c r="R26" s="322"/>
+      <c r="S26" s="322"/>
+      <c r="T26" s="311" t="s">
         <v>78</v>
       </c>
-      <c r="U26" s="181"/>
-      <c r="V26" s="195"/>
+      <c r="U26" s="159"/>
+      <c r="V26" s="312"/>
       <c r="W26" s="94" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="X26" s="578" t="str">
+        <v>178</v>
+      </c>
+      <c r="X26" s="477" t="str">
         <f>IF(入力用!X26="","",入力用!X26)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y26" s="578"/>
-[...4 lines deleted...]
-      <c r="AD26" s="181" t="s">
+      <c r="Y26" s="477"/>
+      <c r="Z26" s="477"/>
+      <c r="AA26" s="477"/>
+      <c r="AB26" s="477"/>
+      <c r="AC26" s="477"/>
+      <c r="AD26" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="AE26" s="181"/>
-      <c r="AF26" s="569" t="str">
+      <c r="AE26" s="159"/>
+      <c r="AF26" s="478" t="str">
         <f>IF(入力用!AF26="","",入力用!AF26)</f>
         <v/>
       </c>
-      <c r="AG26" s="201" t="s">
+      <c r="AG26" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="AH26" s="630"/>
-      <c r="AI26" s="716"/>
+      <c r="AH26" s="660"/>
+      <c r="AI26" s="703"/>
     </row>
     <row r="27" spans="2:35" ht="12" customHeight="1">
-      <c r="B27" s="223"/>
-[...19 lines deleted...]
-      <c r="V27" s="198"/>
+      <c r="B27" s="406"/>
+      <c r="C27" s="405"/>
+      <c r="D27" s="405"/>
+      <c r="E27" s="405"/>
+      <c r="F27" s="405"/>
+      <c r="G27" s="405"/>
+      <c r="H27" s="450"/>
+      <c r="I27" s="450"/>
+      <c r="J27" s="450"/>
+      <c r="K27" s="450"/>
+      <c r="L27" s="450"/>
+      <c r="M27" s="450"/>
+      <c r="N27" s="322"/>
+      <c r="O27" s="322"/>
+      <c r="P27" s="322"/>
+      <c r="Q27" s="322"/>
+      <c r="R27" s="322"/>
+      <c r="S27" s="322"/>
+      <c r="T27" s="384"/>
+      <c r="U27" s="385"/>
+      <c r="V27" s="386"/>
       <c r="W27" s="95" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="X27" s="571" t="str">
+        <v>183</v>
+      </c>
+      <c r="X27" s="484" t="str">
         <f>IF(入力用!X27="","",入力用!X27)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y27" s="571"/>
-[...9 lines deleted...]
-      <c r="AI27" s="716"/>
+      <c r="Y27" s="484"/>
+      <c r="Z27" s="484"/>
+      <c r="AA27" s="484"/>
+      <c r="AB27" s="484"/>
+      <c r="AC27" s="484"/>
+      <c r="AD27" s="160"/>
+      <c r="AE27" s="160"/>
+      <c r="AF27" s="479"/>
+      <c r="AG27" s="146"/>
+      <c r="AH27" s="660"/>
+      <c r="AI27" s="703"/>
     </row>
     <row r="28" spans="2:35" ht="12" customHeight="1">
-      <c r="B28" s="191" t="s">
+      <c r="B28" s="380" t="s">
         <v>18</v>
       </c>
-      <c r="C28" s="130"/>
-[...4 lines deleted...]
-      <c r="H28" s="544" t="str">
+      <c r="C28" s="156"/>
+      <c r="D28" s="156"/>
+      <c r="E28" s="156"/>
+      <c r="F28" s="156"/>
+      <c r="G28" s="156"/>
+      <c r="H28" s="450" t="str">
         <f>IF(入力用!H28="","",入力用!H28)</f>
         <v>円</v>
       </c>
-      <c r="I28" s="544"/>
-[...10 lines deleted...]
-      <c r="T28" s="194" t="s">
+      <c r="I28" s="450"/>
+      <c r="J28" s="450"/>
+      <c r="K28" s="450"/>
+      <c r="L28" s="450"/>
+      <c r="M28" s="450"/>
+      <c r="N28" s="322"/>
+      <c r="O28" s="322"/>
+      <c r="P28" s="322"/>
+      <c r="Q28" s="322"/>
+      <c r="R28" s="322"/>
+      <c r="S28" s="322"/>
+      <c r="T28" s="311" t="s">
         <v>79</v>
       </c>
-      <c r="U28" s="181"/>
-      <c r="V28" s="195"/>
+      <c r="U28" s="159"/>
+      <c r="V28" s="312"/>
       <c r="W28" s="94" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="X28" s="578" t="str">
+        <v>178</v>
+      </c>
+      <c r="X28" s="477" t="str">
         <f>IF(入力用!X28="","",入力用!X28)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y28" s="578"/>
-[...4 lines deleted...]
-      <c r="AD28" s="181" t="s">
+      <c r="Y28" s="477"/>
+      <c r="Z28" s="477"/>
+      <c r="AA28" s="477"/>
+      <c r="AB28" s="477"/>
+      <c r="AC28" s="477"/>
+      <c r="AD28" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="AE28" s="181"/>
-      <c r="AF28" s="569" t="str">
+      <c r="AE28" s="159"/>
+      <c r="AF28" s="478" t="str">
         <f>IF(入力用!AF28="","",入力用!AF28)</f>
         <v/>
       </c>
-      <c r="AG28" s="201" t="s">
+      <c r="AG28" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="AH28" s="630"/>
-      <c r="AI28" s="716"/>
+      <c r="AH28" s="660"/>
+      <c r="AI28" s="703"/>
     </row>
     <row r="29" spans="2:35" ht="12" customHeight="1">
-      <c r="B29" s="191"/>
-[...19 lines deleted...]
-      <c r="V29" s="284"/>
+      <c r="B29" s="380"/>
+      <c r="C29" s="156"/>
+      <c r="D29" s="156"/>
+      <c r="E29" s="156"/>
+      <c r="F29" s="156"/>
+      <c r="G29" s="156"/>
+      <c r="H29" s="450"/>
+      <c r="I29" s="450"/>
+      <c r="J29" s="450"/>
+      <c r="K29" s="450"/>
+      <c r="L29" s="450"/>
+      <c r="M29" s="450"/>
+      <c r="N29" s="322"/>
+      <c r="O29" s="322"/>
+      <c r="P29" s="322"/>
+      <c r="Q29" s="322"/>
+      <c r="R29" s="322"/>
+      <c r="S29" s="322"/>
+      <c r="T29" s="313"/>
+      <c r="U29" s="160"/>
+      <c r="V29" s="314"/>
       <c r="W29" s="95" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="X29" s="571" t="str">
+        <v>183</v>
+      </c>
+      <c r="X29" s="484" t="str">
         <f>IF(入力用!X29="","",入力用!X29)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y29" s="571"/>
-[...9 lines deleted...]
-      <c r="AI29" s="716"/>
+      <c r="Y29" s="484"/>
+      <c r="Z29" s="484"/>
+      <c r="AA29" s="484"/>
+      <c r="AB29" s="484"/>
+      <c r="AC29" s="484"/>
+      <c r="AD29" s="160"/>
+      <c r="AE29" s="160"/>
+      <c r="AF29" s="479"/>
+      <c r="AG29" s="146"/>
+      <c r="AH29" s="660"/>
+      <c r="AI29" s="703"/>
     </row>
     <row r="30" spans="2:35" ht="24.75" customHeight="1">
-      <c r="B30" s="191"/>
-[...11 lines deleted...]
-      <c r="N30" s="631" t="s">
+      <c r="B30" s="380"/>
+      <c r="C30" s="156"/>
+      <c r="D30" s="156"/>
+      <c r="E30" s="156"/>
+      <c r="F30" s="156"/>
+      <c r="G30" s="156"/>
+      <c r="H30" s="450"/>
+      <c r="I30" s="450"/>
+      <c r="J30" s="450"/>
+      <c r="K30" s="450"/>
+      <c r="L30" s="450"/>
+      <c r="M30" s="450"/>
+      <c r="N30" s="661" t="s">
         <v>58</v>
       </c>
-      <c r="O30" s="632"/>
-[...19 lines deleted...]
-      <c r="AI30" s="716"/>
+      <c r="O30" s="662"/>
+      <c r="P30" s="662"/>
+      <c r="Q30" s="662"/>
+      <c r="R30" s="662"/>
+      <c r="S30" s="662"/>
+      <c r="T30" s="662"/>
+      <c r="U30" s="662"/>
+      <c r="V30" s="662"/>
+      <c r="W30" s="662"/>
+      <c r="X30" s="662"/>
+      <c r="Y30" s="662"/>
+      <c r="Z30" s="662"/>
+      <c r="AA30" s="662"/>
+      <c r="AB30" s="662"/>
+      <c r="AC30" s="662"/>
+      <c r="AD30" s="662"/>
+      <c r="AE30" s="662"/>
+      <c r="AF30" s="662"/>
+      <c r="AG30" s="663"/>
+      <c r="AH30" s="660"/>
+      <c r="AI30" s="703"/>
     </row>
     <row r="31" spans="2:35" ht="22.5" customHeight="1">
-      <c r="B31" s="190" t="s">
+      <c r="B31" s="434" t="s">
         <v>21</v>
       </c>
-      <c r="C31" s="702" t="s">
+      <c r="C31" s="726" t="s">
         <v>72</v>
       </c>
-      <c r="D31" s="229"/>
-[...9 lines deleted...]
-      <c r="N31" s="130" t="s">
+      <c r="D31" s="410"/>
+      <c r="E31" s="410"/>
+      <c r="F31" s="410"/>
+      <c r="G31" s="410"/>
+      <c r="H31" s="410"/>
+      <c r="I31" s="410"/>
+      <c r="J31" s="410"/>
+      <c r="K31" s="410"/>
+      <c r="L31" s="410"/>
+      <c r="M31" s="411"/>
+      <c r="N31" s="156" t="s">
         <v>22</v>
       </c>
-      <c r="O31" s="130"/>
-[...4 lines deleted...]
-      <c r="T31" s="237" t="str">
+      <c r="O31" s="156"/>
+      <c r="P31" s="156"/>
+      <c r="Q31" s="156"/>
+      <c r="R31" s="156"/>
+      <c r="S31" s="156"/>
+      <c r="T31" s="157" t="str">
         <f>IF(入力用!T31="","",入力用!T31)</f>
         <v/>
       </c>
-      <c r="U31" s="238"/>
-[...1 lines deleted...]
-      <c r="W31" s="238" t="s">
+      <c r="U31" s="158"/>
+      <c r="V31" s="158"/>
+      <c r="W31" s="158" t="s">
         <v>92</v>
       </c>
-      <c r="X31" s="239"/>
-      <c r="Y31" s="130" t="s">
+      <c r="X31" s="344"/>
+      <c r="Y31" s="156" t="s">
         <v>68</v>
       </c>
-      <c r="Z31" s="130"/>
-[...4 lines deleted...]
-      <c r="AE31" s="237" t="str">
+      <c r="Z31" s="156"/>
+      <c r="AA31" s="156"/>
+      <c r="AB31" s="156"/>
+      <c r="AC31" s="156"/>
+      <c r="AD31" s="156"/>
+      <c r="AE31" s="157" t="str">
         <f>IF(入力用!AE31="","",入力用!AE31)</f>
         <v/>
       </c>
-      <c r="AF31" s="238"/>
+      <c r="AF31" s="158"/>
       <c r="AG31" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="AH31" s="630"/>
-      <c r="AI31" s="716"/>
+      <c r="AH31" s="660"/>
+      <c r="AI31" s="703"/>
     </row>
-    <row r="32" spans="2:35" ht="19.2" customHeight="1">
-[...1 lines deleted...]
-      <c r="C32" s="695" t="str">
+    <row r="32" spans="2:35" ht="19.149999999999999" customHeight="1">
+      <c r="B32" s="434"/>
+      <c r="C32" s="727" t="str">
         <f>IF(入力用!C32="","",入力用!C32)</f>
         <v/>
       </c>
-      <c r="D32" s="696"/>
-[...9 lines deleted...]
-      <c r="N32" s="185" t="s">
+      <c r="D32" s="728"/>
+      <c r="E32" s="728"/>
+      <c r="F32" s="728"/>
+      <c r="G32" s="728"/>
+      <c r="H32" s="728"/>
+      <c r="I32" s="728"/>
+      <c r="J32" s="728"/>
+      <c r="K32" s="728"/>
+      <c r="L32" s="728"/>
+      <c r="M32" s="729"/>
+      <c r="N32" s="430" t="s">
         <v>23</v>
       </c>
-      <c r="O32" s="186" t="s">
+      <c r="O32" s="381" t="s">
         <v>24</v>
       </c>
-      <c r="P32" s="186"/>
-[...5 lines deleted...]
-      <c r="V32" s="186" t="s">
+      <c r="P32" s="381"/>
+      <c r="Q32" s="381"/>
+      <c r="R32" s="381"/>
+      <c r="S32" s="381"/>
+      <c r="T32" s="381"/>
+      <c r="U32" s="381"/>
+      <c r="V32" s="381" t="s">
         <v>25</v>
       </c>
-      <c r="W32" s="186"/>
-[...8 lines deleted...]
-      <c r="AF32" s="192" t="s">
+      <c r="W32" s="381"/>
+      <c r="X32" s="381"/>
+      <c r="Y32" s="381"/>
+      <c r="Z32" s="381"/>
+      <c r="AA32" s="381"/>
+      <c r="AB32" s="381"/>
+      <c r="AC32" s="381"/>
+      <c r="AD32" s="381"/>
+      <c r="AE32" s="381"/>
+      <c r="AF32" s="382" t="s">
         <v>26</v>
       </c>
-      <c r="AG32" s="193"/>
-[...1 lines deleted...]
-      <c r="AI32" s="716"/>
+      <c r="AG32" s="383"/>
+      <c r="AH32" s="660"/>
+      <c r="AI32" s="703"/>
     </row>
-    <row r="33" spans="2:37" ht="25.2" customHeight="1">
-[...13 lines deleted...]
-      <c r="O33" s="611" t="str">
+    <row r="33" spans="2:37" ht="25.15" customHeight="1">
+      <c r="B33" s="434"/>
+      <c r="C33" s="727"/>
+      <c r="D33" s="728"/>
+      <c r="E33" s="728"/>
+      <c r="F33" s="728"/>
+      <c r="G33" s="728"/>
+      <c r="H33" s="728"/>
+      <c r="I33" s="728"/>
+      <c r="J33" s="728"/>
+      <c r="K33" s="728"/>
+      <c r="L33" s="728"/>
+      <c r="M33" s="729"/>
+      <c r="N33" s="430"/>
+      <c r="O33" s="618" t="str">
         <f>IF(入力用!O33="","",入力用!O33)</f>
         <v/>
       </c>
-      <c r="P33" s="612"/>
-[...5 lines deleted...]
-      <c r="V33" s="518" t="str">
+      <c r="P33" s="619"/>
+      <c r="Q33" s="619"/>
+      <c r="R33" s="619"/>
+      <c r="S33" s="619"/>
+      <c r="T33" s="619"/>
+      <c r="U33" s="620"/>
+      <c r="V33" s="466" t="str">
         <f>IF(入力用!V33="","",入力用!V33)</f>
         <v/>
       </c>
-      <c r="W33" s="519"/>
-[...8 lines deleted...]
-      <c r="AF33" s="468" t="str">
+      <c r="W33" s="467"/>
+      <c r="X33" s="467"/>
+      <c r="Y33" s="467"/>
+      <c r="Z33" s="467"/>
+      <c r="AA33" s="467"/>
+      <c r="AB33" s="467"/>
+      <c r="AC33" s="467"/>
+      <c r="AD33" s="467"/>
+      <c r="AE33" s="468"/>
+      <c r="AF33" s="473" t="str">
         <f>IF(入力用!AF33="","",入力用!AF33)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG33" s="469"/>
-[...1 lines deleted...]
-      <c r="AI33" s="716"/>
+      <c r="AG33" s="474"/>
+      <c r="AH33" s="660"/>
+      <c r="AI33" s="703"/>
     </row>
-    <row r="34" spans="2:37" ht="11.4" customHeight="1">
-[...19 lines deleted...]
-      <c r="U34" s="616"/>
+    <row r="34" spans="2:37" ht="11.45" customHeight="1">
+      <c r="B34" s="434"/>
+      <c r="C34" s="727"/>
+      <c r="D34" s="728"/>
+      <c r="E34" s="728"/>
+      <c r="F34" s="728"/>
+      <c r="G34" s="728"/>
+      <c r="H34" s="728"/>
+      <c r="I34" s="728"/>
+      <c r="J34" s="728"/>
+      <c r="K34" s="728"/>
+      <c r="L34" s="728"/>
+      <c r="M34" s="729"/>
+      <c r="N34" s="430"/>
+      <c r="O34" s="621"/>
+      <c r="P34" s="622"/>
+      <c r="Q34" s="622"/>
+      <c r="R34" s="622"/>
+      <c r="S34" s="622"/>
+      <c r="T34" s="622"/>
+      <c r="U34" s="623"/>
       <c r="V34" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W34" s="76" t="str">
         <f>IF(入力用!W34="","",入力用!W34)</f>
         <v/>
       </c>
       <c r="X34" s="39" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="Y34" s="521" t="str">
+        <v>112</v>
+      </c>
+      <c r="Y34" s="458" t="str">
         <f>IF(入力用!Y34="","",入力用!Y34)</f>
         <v/>
       </c>
-      <c r="Z34" s="521"/>
+      <c r="Z34" s="458"/>
       <c r="AA34" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB34" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB34" s="458" t="str">
         <f>IF(入力用!AB34="","",入力用!AB34)</f>
         <v/>
       </c>
-      <c r="AC34" s="521"/>
-      <c r="AD34" s="521"/>
+      <c r="AC34" s="458"/>
+      <c r="AD34" s="458"/>
       <c r="AE34" s="40"/>
-      <c r="AF34" s="470"/>
-[...2 lines deleted...]
-      <c r="AI34" s="716"/>
+      <c r="AF34" s="475"/>
+      <c r="AG34" s="476"/>
+      <c r="AH34" s="660"/>
+      <c r="AI34" s="703"/>
     </row>
-    <row r="35" spans="2:37" ht="26.4" customHeight="1">
-[...1 lines deleted...]
-      <c r="C35" s="378" t="s">
+    <row r="35" spans="2:37" ht="26.45" customHeight="1">
+      <c r="B35" s="434"/>
+      <c r="C35" s="213" t="s">
         <v>93</v>
       </c>
-      <c r="D35" s="379"/>
-[...10 lines deleted...]
-      <c r="O35" s="611" t="str">
+      <c r="D35" s="214"/>
+      <c r="E35" s="214"/>
+      <c r="F35" s="214"/>
+      <c r="G35" s="214"/>
+      <c r="H35" s="214"/>
+      <c r="I35" s="214"/>
+      <c r="J35" s="214"/>
+      <c r="K35" s="214"/>
+      <c r="L35" s="214"/>
+      <c r="M35" s="215"/>
+      <c r="N35" s="430"/>
+      <c r="O35" s="618" t="str">
         <f>IF(入力用!O35="","",入力用!O35)</f>
         <v/>
       </c>
-      <c r="P35" s="612"/>
-[...5 lines deleted...]
-      <c r="V35" s="518" t="str">
+      <c r="P35" s="619"/>
+      <c r="Q35" s="619"/>
+      <c r="R35" s="619"/>
+      <c r="S35" s="619"/>
+      <c r="T35" s="619"/>
+      <c r="U35" s="620"/>
+      <c r="V35" s="466" t="str">
         <f>IF(入力用!V35="","",入力用!V35)</f>
         <v/>
       </c>
-      <c r="W35" s="519"/>
-[...8 lines deleted...]
-      <c r="AF35" s="468" t="str">
+      <c r="W35" s="467"/>
+      <c r="X35" s="467"/>
+      <c r="Y35" s="467"/>
+      <c r="Z35" s="467"/>
+      <c r="AA35" s="467"/>
+      <c r="AB35" s="467"/>
+      <c r="AC35" s="467"/>
+      <c r="AD35" s="467"/>
+      <c r="AE35" s="468"/>
+      <c r="AF35" s="473" t="str">
         <f>IF(入力用!AF35="","",入力用!AF35)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG35" s="469"/>
-[...1 lines deleted...]
-      <c r="AI35" s="716"/>
+      <c r="AG35" s="474"/>
+      <c r="AH35" s="660"/>
+      <c r="AI35" s="703"/>
     </row>
     <row r="36" spans="2:37" ht="12" customHeight="1">
-      <c r="B36" s="190"/>
-      <c r="C36" s="695" t="str">
+      <c r="B36" s="434"/>
+      <c r="C36" s="727" t="str">
         <f>IF(入力用!C36="","",入力用!C36)</f>
         <v/>
       </c>
-      <c r="D36" s="696"/>
-[...16 lines deleted...]
-      <c r="U36" s="616"/>
+      <c r="D36" s="728"/>
+      <c r="E36" s="728"/>
+      <c r="F36" s="728"/>
+      <c r="G36" s="728"/>
+      <c r="H36" s="728"/>
+      <c r="I36" s="728"/>
+      <c r="J36" s="728"/>
+      <c r="K36" s="728"/>
+      <c r="L36" s="728"/>
+      <c r="M36" s="729"/>
+      <c r="N36" s="430"/>
+      <c r="O36" s="621"/>
+      <c r="P36" s="622"/>
+      <c r="Q36" s="622"/>
+      <c r="R36" s="622"/>
+      <c r="S36" s="622"/>
+      <c r="T36" s="622"/>
+      <c r="U36" s="623"/>
       <c r="V36" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W36" s="76" t="str">
         <f>IF(入力用!W36="","",入力用!W36)</f>
         <v/>
       </c>
       <c r="X36" s="39" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="Y36" s="521" t="str">
+        <v>112</v>
+      </c>
+      <c r="Y36" s="458" t="str">
         <f>IF(入力用!Y36="","",入力用!Y36)</f>
         <v/>
       </c>
-      <c r="Z36" s="521"/>
+      <c r="Z36" s="458"/>
       <c r="AA36" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB36" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB36" s="458" t="str">
         <f>IF(入力用!AB36="","",入力用!AB36)</f>
         <v/>
       </c>
-      <c r="AC36" s="521"/>
-      <c r="AD36" s="521"/>
+      <c r="AC36" s="458"/>
+      <c r="AD36" s="458"/>
       <c r="AE36" s="40"/>
-      <c r="AF36" s="470"/>
-[...2 lines deleted...]
-      <c r="AI36" s="716"/>
+      <c r="AF36" s="475"/>
+      <c r="AG36" s="476"/>
+      <c r="AH36" s="660"/>
+      <c r="AI36" s="703"/>
     </row>
-    <row r="37" spans="2:37" ht="25.8" customHeight="1">
-[...13 lines deleted...]
-      <c r="O37" s="611" t="str">
+    <row r="37" spans="2:37" ht="25.9" customHeight="1">
+      <c r="B37" s="434"/>
+      <c r="C37" s="727"/>
+      <c r="D37" s="728"/>
+      <c r="E37" s="728"/>
+      <c r="F37" s="728"/>
+      <c r="G37" s="728"/>
+      <c r="H37" s="728"/>
+      <c r="I37" s="728"/>
+      <c r="J37" s="728"/>
+      <c r="K37" s="728"/>
+      <c r="L37" s="728"/>
+      <c r="M37" s="729"/>
+      <c r="N37" s="430"/>
+      <c r="O37" s="618" t="str">
         <f>IF(入力用!O37="","",入力用!O37)</f>
         <v/>
       </c>
-      <c r="P37" s="612"/>
-[...5 lines deleted...]
-      <c r="V37" s="518" t="str">
+      <c r="P37" s="619"/>
+      <c r="Q37" s="619"/>
+      <c r="R37" s="619"/>
+      <c r="S37" s="619"/>
+      <c r="T37" s="619"/>
+      <c r="U37" s="620"/>
+      <c r="V37" s="466" t="str">
         <f>IF(入力用!V37="","",入力用!V37)</f>
         <v/>
       </c>
-      <c r="W37" s="519"/>
-[...8 lines deleted...]
-      <c r="AF37" s="468" t="str">
+      <c r="W37" s="467"/>
+      <c r="X37" s="467"/>
+      <c r="Y37" s="467"/>
+      <c r="Z37" s="467"/>
+      <c r="AA37" s="467"/>
+      <c r="AB37" s="467"/>
+      <c r="AC37" s="467"/>
+      <c r="AD37" s="467"/>
+      <c r="AE37" s="468"/>
+      <c r="AF37" s="473" t="str">
         <f>IF(入力用!AF37="","",入力用!AF37)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG37" s="469"/>
-[...1 lines deleted...]
-      <c r="AI37" s="716"/>
+      <c r="AG37" s="474"/>
+      <c r="AH37" s="660"/>
+      <c r="AI37" s="703"/>
     </row>
     <row r="38" spans="2:37" ht="12" customHeight="1">
-      <c r="B38" s="190"/>
-[...18 lines deleted...]
-      <c r="U38" s="616"/>
+      <c r="B38" s="434"/>
+      <c r="C38" s="731"/>
+      <c r="D38" s="732"/>
+      <c r="E38" s="732"/>
+      <c r="F38" s="732"/>
+      <c r="G38" s="732"/>
+      <c r="H38" s="732"/>
+      <c r="I38" s="732"/>
+      <c r="J38" s="732"/>
+      <c r="K38" s="732"/>
+      <c r="L38" s="732"/>
+      <c r="M38" s="733"/>
+      <c r="N38" s="430"/>
+      <c r="O38" s="621"/>
+      <c r="P38" s="622"/>
+      <c r="Q38" s="622"/>
+      <c r="R38" s="622"/>
+      <c r="S38" s="622"/>
+      <c r="T38" s="622"/>
+      <c r="U38" s="623"/>
       <c r="V38" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W38" s="76" t="str">
         <f>IF(入力用!W38="","",入力用!W38)</f>
         <v/>
       </c>
       <c r="X38" s="39" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="Y38" s="521" t="str">
+        <v>112</v>
+      </c>
+      <c r="Y38" s="458" t="str">
         <f>IF(入力用!Y38="","",入力用!Y38)</f>
         <v/>
       </c>
-      <c r="Z38" s="521"/>
+      <c r="Z38" s="458"/>
       <c r="AA38" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB38" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB38" s="458" t="str">
         <f>IF(入力用!AB38="","",入力用!AB38)</f>
         <v/>
       </c>
-      <c r="AC38" s="521"/>
-      <c r="AD38" s="521"/>
+      <c r="AC38" s="458"/>
+      <c r="AD38" s="458"/>
       <c r="AE38" s="40"/>
-      <c r="AF38" s="470"/>
-[...2 lines deleted...]
-      <c r="AI38" s="716"/>
+      <c r="AF38" s="475"/>
+      <c r="AG38" s="476"/>
+      <c r="AH38" s="660"/>
+      <c r="AI38" s="703"/>
     </row>
-    <row r="39" spans="2:37" ht="15.9" customHeight="1">
-      <c r="B39" s="187" t="s">
+    <row r="39" spans="2:37" ht="15.95" customHeight="1">
+      <c r="B39" s="431" t="s">
         <v>27</v>
       </c>
-      <c r="C39" s="143"/>
-[...2 lines deleted...]
-      <c r="F39" s="143"/>
+      <c r="C39" s="316"/>
+      <c r="D39" s="316"/>
+      <c r="E39" s="316"/>
+      <c r="F39" s="316"/>
       <c r="G39" s="58" t="str">
         <f>入力用!G39</f>
         <v>１</v>
       </c>
       <c r="H39" s="12" t="s">
         <v>96</v>
       </c>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
       <c r="N39" s="16"/>
       <c r="O39" s="11"/>
       <c r="P39" s="11"/>
-      <c r="Q39" s="701"/>
-[...11 lines deleted...]
-      <c r="AC39" s="701"/>
+      <c r="Q39" s="730"/>
+      <c r="R39" s="730"/>
+      <c r="S39" s="730"/>
+      <c r="T39" s="730"/>
+      <c r="U39" s="730"/>
+      <c r="V39" s="730"/>
+      <c r="W39" s="730"/>
+      <c r="X39" s="730"/>
+      <c r="Y39" s="730"/>
+      <c r="Z39" s="730"/>
+      <c r="AA39" s="730"/>
+      <c r="AB39" s="730"/>
+      <c r="AC39" s="730"/>
       <c r="AD39" s="60"/>
       <c r="AE39" s="60"/>
       <c r="AF39" s="11"/>
       <c r="AG39" s="17"/>
-      <c r="AH39" s="630"/>
-      <c r="AI39" s="716"/>
+      <c r="AH39" s="660"/>
+      <c r="AI39" s="703"/>
     </row>
-    <row r="40" spans="2:37" ht="15.9" customHeight="1">
-[...4 lines deleted...]
-      <c r="F40" s="128"/>
+    <row r="40" spans="2:37" ht="15.95" customHeight="1">
+      <c r="B40" s="432"/>
+      <c r="C40" s="299"/>
+      <c r="D40" s="299"/>
+      <c r="E40" s="299"/>
+      <c r="F40" s="299"/>
       <c r="G40" s="55" t="str">
         <f>入力用!G40</f>
         <v>２</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>94</v>
       </c>
       <c r="N40" s="18"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="S40" s="1"/>
-      <c r="T40" s="128" t="str">
+      <c r="T40" s="299" t="str">
         <f>入力用!T40</f>
         <v>３</v>
       </c>
-      <c r="U40" s="128"/>
+      <c r="U40" s="299"/>
       <c r="V40" s="10" t="s">
         <v>97</v>
       </c>
       <c r="W40" s="19"/>
       <c r="X40" s="19"/>
       <c r="Y40" s="13"/>
       <c r="Z40" s="19"/>
       <c r="AA40" s="19"/>
       <c r="AB40" s="19"/>
       <c r="AC40" s="19"/>
-      <c r="AD40" s="197" t="s">
-[...6 lines deleted...]
-      <c r="AI40" s="716"/>
+      <c r="AD40" s="385" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE40" s="385"/>
+      <c r="AF40" s="385"/>
+      <c r="AG40" s="591"/>
+      <c r="AH40" s="660"/>
+      <c r="AI40" s="703"/>
     </row>
-    <row r="41" spans="2:37" ht="15.9" customHeight="1">
-[...4 lines deleted...]
-      <c r="F41" s="140"/>
+    <row r="41" spans="2:37" ht="15.95" customHeight="1">
+      <c r="B41" s="433"/>
+      <c r="C41" s="317"/>
+      <c r="D41" s="317"/>
+      <c r="E41" s="317"/>
+      <c r="F41" s="317"/>
       <c r="G41" s="56" t="str">
         <f>入力用!G41</f>
         <v>４</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>95</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15"/>
       <c r="L41" s="15"/>
       <c r="M41" s="15"/>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41" s="15"/>
       <c r="S41" s="15"/>
-      <c r="T41" s="140" t="str">
+      <c r="T41" s="317" t="str">
         <f>入力用!T41</f>
         <v>５</v>
       </c>
-      <c r="U41" s="140"/>
-[...5 lines deleted...]
-      <c r="Y41" s="285" t="str">
+      <c r="U41" s="317"/>
+      <c r="V41" s="315" t="s">
+        <v>125</v>
+      </c>
+      <c r="W41" s="315"/>
+      <c r="X41" s="315"/>
+      <c r="Y41" s="315" t="str">
         <f>IF(入力用!Y40="","",入力用!Y40)</f>
         <v/>
       </c>
-      <c r="Z41" s="285"/>
-[...5 lines deleted...]
-      <c r="AF41" s="285"/>
+      <c r="Z41" s="315"/>
+      <c r="AA41" s="315"/>
+      <c r="AB41" s="315"/>
+      <c r="AC41" s="315"/>
+      <c r="AD41" s="315"/>
+      <c r="AE41" s="315"/>
+      <c r="AF41" s="315"/>
       <c r="AG41" s="33" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="AI41" s="716"/>
+        <v>120</v>
+      </c>
+      <c r="AH41" s="660"/>
+      <c r="AI41" s="703"/>
     </row>
     <row r="42" spans="2:37" ht="22.5" customHeight="1">
-      <c r="B42" s="431" t="s">
+      <c r="B42" s="136" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="432"/>
-[...20 lines deleted...]
-      <c r="V42" s="446" t="s">
+      <c r="C42" s="137"/>
+      <c r="D42" s="137"/>
+      <c r="E42" s="137"/>
+      <c r="F42" s="137"/>
+      <c r="G42" s="137"/>
+      <c r="H42" s="137"/>
+      <c r="I42" s="137"/>
+      <c r="J42" s="137"/>
+      <c r="K42" s="137"/>
+      <c r="L42" s="137"/>
+      <c r="M42" s="137"/>
+      <c r="N42" s="137"/>
+      <c r="O42" s="382" t="s">
+        <v>173</v>
+      </c>
+      <c r="P42" s="382"/>
+      <c r="Q42" s="382"/>
+      <c r="R42" s="382"/>
+      <c r="S42" s="382"/>
+      <c r="T42" s="382"/>
+      <c r="U42" s="382"/>
+      <c r="V42" s="162" t="s">
         <v>34</v>
       </c>
       <c r="W42" s="61" t="str">
         <f>入力用!W42</f>
         <v>１</v>
       </c>
-      <c r="X42" s="374" t="s">
+      <c r="X42" s="206" t="s">
         <v>98</v>
       </c>
-      <c r="Y42" s="374"/>
-[...1 lines deleted...]
-      <c r="AA42" s="374"/>
+      <c r="Y42" s="206"/>
+      <c r="Z42" s="206"/>
+      <c r="AA42" s="206"/>
       <c r="AB42" s="62" t="str">
         <f>入力用!AB42</f>
         <v>２</v>
       </c>
-      <c r="AC42" s="427" t="s">
-[...7 lines deleted...]
-      <c r="AI42" s="716"/>
+      <c r="AC42" s="132" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD42" s="132"/>
+      <c r="AE42" s="132"/>
+      <c r="AF42" s="132"/>
+      <c r="AG42" s="133"/>
+      <c r="AH42" s="660"/>
+      <c r="AI42" s="703"/>
     </row>
     <row r="43" spans="2:37" ht="22.5" customHeight="1">
-      <c r="B43" s="383" t="s">
+      <c r="B43" s="224" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="384"/>
-[...13 lines deleted...]
-      <c r="O43" s="523" t="str">
+      <c r="C43" s="225"/>
+      <c r="D43" s="225"/>
+      <c r="E43" s="225"/>
+      <c r="F43" s="225"/>
+      <c r="G43" s="225"/>
+      <c r="H43" s="225"/>
+      <c r="I43" s="225"/>
+      <c r="J43" s="225"/>
+      <c r="K43" s="225"/>
+      <c r="L43" s="157" t="s">
+        <v>195</v>
+      </c>
+      <c r="M43" s="158"/>
+      <c r="N43" s="158"/>
+      <c r="O43" s="480" t="str">
         <f>入力用!O43</f>
         <v>年　　月　　日</v>
       </c>
-      <c r="P43" s="523"/>
-[...5 lines deleted...]
-      <c r="V43" s="446"/>
+      <c r="P43" s="480"/>
+      <c r="Q43" s="480"/>
+      <c r="R43" s="480"/>
+      <c r="S43" s="480"/>
+      <c r="T43" s="480"/>
+      <c r="U43" s="538"/>
+      <c r="V43" s="162"/>
       <c r="W43" s="30"/>
       <c r="X43" s="29"/>
       <c r="Y43" s="29"/>
       <c r="Z43" s="29"/>
       <c r="AA43" s="29"/>
-      <c r="AB43" s="261" t="s">
-[...8 lines deleted...]
-      <c r="AI43" s="716"/>
+      <c r="AB43" s="341" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC43" s="341"/>
+      <c r="AD43" s="341"/>
+      <c r="AE43" s="341"/>
+      <c r="AF43" s="341"/>
+      <c r="AG43" s="342"/>
+      <c r="AH43" s="660"/>
+      <c r="AI43" s="703"/>
       <c r="AK43" s="28"/>
     </row>
     <row r="44" spans="2:37" ht="22.5" customHeight="1">
-      <c r="B44" s="383" t="s">
+      <c r="B44" s="224" t="s">
         <v>30</v>
       </c>
-      <c r="C44" s="384"/>
-[...20 lines deleted...]
-      <c r="V44" s="446"/>
+      <c r="C44" s="225"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+      <c r="H44" s="225"/>
+      <c r="I44" s="225"/>
+      <c r="J44" s="225"/>
+      <c r="K44" s="225"/>
+      <c r="L44" s="225"/>
+      <c r="M44" s="225"/>
+      <c r="N44" s="225"/>
+      <c r="O44" s="156" t="s">
+        <v>185</v>
+      </c>
+      <c r="P44" s="156"/>
+      <c r="Q44" s="156"/>
+      <c r="R44" s="156"/>
+      <c r="S44" s="156"/>
+      <c r="T44" s="156"/>
+      <c r="U44" s="156"/>
+      <c r="V44" s="162"/>
       <c r="W44" s="64" t="str">
         <f>入力用!W44</f>
         <v>３</v>
       </c>
-      <c r="X44" s="371" t="s">
-[...4 lines deleted...]
-      <c r="AA44" s="371" t="str">
+      <c r="X44" s="203" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y44" s="203"/>
+      <c r="Z44" s="203"/>
+      <c r="AA44" s="203" t="str">
         <f>IF(入力用!AA44="","",入力用!AA44)</f>
         <v/>
       </c>
-      <c r="AB44" s="371"/>
-[...3 lines deleted...]
-      <c r="AF44" s="371"/>
+      <c r="AB44" s="203"/>
+      <c r="AC44" s="203"/>
+      <c r="AD44" s="203"/>
+      <c r="AE44" s="203"/>
+      <c r="AF44" s="203"/>
       <c r="AG44" s="36" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="AH44" s="289" t="s">
+        <v>120</v>
+      </c>
+      <c r="AH44" s="323" t="s">
         <v>36</v>
       </c>
-      <c r="AI44" s="716"/>
+      <c r="AI44" s="703"/>
     </row>
     <row r="45" spans="2:37" ht="13.5" customHeight="1">
-      <c r="B45" s="290" t="s">
+      <c r="B45" s="324" t="s">
         <v>73</v>
       </c>
-      <c r="C45" s="291"/>
-[...18 lines deleted...]
-      <c r="V45" s="446"/>
+      <c r="C45" s="325"/>
+      <c r="D45" s="325"/>
+      <c r="E45" s="325"/>
+      <c r="F45" s="325"/>
+      <c r="G45" s="325"/>
+      <c r="H45" s="325"/>
+      <c r="I45" s="325"/>
+      <c r="J45" s="325"/>
+      <c r="K45" s="325"/>
+      <c r="L45" s="325"/>
+      <c r="M45" s="325"/>
+      <c r="N45" s="325"/>
+      <c r="O45" s="325"/>
+      <c r="P45" s="325"/>
+      <c r="Q45" s="325"/>
+      <c r="R45" s="325"/>
+      <c r="S45" s="325"/>
+      <c r="T45" s="325"/>
+      <c r="U45" s="326"/>
+      <c r="V45" s="162"/>
       <c r="W45" s="34"/>
       <c r="X45" s="35"/>
       <c r="Y45" s="35"/>
       <c r="Z45" s="35"/>
-      <c r="AA45" s="522"/>
-[...4 lines deleted...]
-      <c r="AF45" s="522"/>
+      <c r="AA45" s="537"/>
+      <c r="AB45" s="537"/>
+      <c r="AC45" s="537"/>
+      <c r="AD45" s="537"/>
+      <c r="AE45" s="537"/>
+      <c r="AF45" s="537"/>
       <c r="AG45" s="37"/>
-      <c r="AH45" s="289"/>
-      <c r="AI45" s="716"/>
+      <c r="AH45" s="323"/>
+      <c r="AI45" s="703"/>
     </row>
     <row r="46" spans="2:37" ht="13.5" customHeight="1">
       <c r="B46" s="7"/>
-      <c r="C46" s="379" t="s">
+      <c r="C46" s="214" t="s">
         <v>32</v>
       </c>
-      <c r="D46" s="379"/>
-[...18 lines deleted...]
-      <c r="W46" s="329" t="s">
+      <c r="D46" s="214"/>
+      <c r="E46" s="214"/>
+      <c r="F46" s="214"/>
+      <c r="G46" s="214"/>
+      <c r="H46" s="214"/>
+      <c r="I46" s="214"/>
+      <c r="J46" s="214"/>
+      <c r="K46" s="214"/>
+      <c r="L46" s="214"/>
+      <c r="M46" s="214"/>
+      <c r="N46" s="214"/>
+      <c r="O46" s="214"/>
+      <c r="P46" s="214"/>
+      <c r="Q46" s="214"/>
+      <c r="R46" s="214"/>
+      <c r="S46" s="214"/>
+      <c r="T46" s="214"/>
+      <c r="U46" s="215"/>
+      <c r="V46" s="162"/>
+      <c r="W46" s="253" t="s">
         <v>40</v>
       </c>
-      <c r="X46" s="330"/>
-[...1 lines deleted...]
-      <c r="Z46" s="304" t="s">
+      <c r="X46" s="254"/>
+      <c r="Y46" s="255"/>
+      <c r="Z46" s="227" t="s">
         <v>41</v>
       </c>
-      <c r="AA46" s="304"/>
-[...4 lines deleted...]
-      <c r="AF46" s="295" t="s">
+      <c r="AA46" s="227"/>
+      <c r="AB46" s="227"/>
+      <c r="AC46" s="227"/>
+      <c r="AD46" s="227"/>
+      <c r="AE46" s="227"/>
+      <c r="AF46" s="329" t="s">
         <v>42</v>
       </c>
-      <c r="AG46" s="296"/>
-[...1 lines deleted...]
-      <c r="AI46" s="716"/>
+      <c r="AG46" s="330"/>
+      <c r="AH46" s="323"/>
+      <c r="AI46" s="703"/>
     </row>
     <row r="47" spans="2:37" ht="13.5" customHeight="1">
       <c r="B47" s="7"/>
-      <c r="C47" s="379" t="s">
+      <c r="C47" s="214" t="s">
         <v>31</v>
       </c>
-      <c r="D47" s="379"/>
-[...20 lines deleted...]
-      <c r="Y47" s="331"/>
+      <c r="D47" s="214"/>
+      <c r="E47" s="214"/>
+      <c r="F47" s="214"/>
+      <c r="G47" s="214"/>
+      <c r="H47" s="214"/>
+      <c r="I47" s="214"/>
+      <c r="J47" s="214"/>
+      <c r="K47" s="214"/>
+      <c r="L47" s="214"/>
+      <c r="M47" s="214"/>
+      <c r="N47" s="214"/>
+      <c r="O47" s="214"/>
+      <c r="P47" s="214"/>
+      <c r="Q47" s="214"/>
+      <c r="R47" s="214"/>
+      <c r="S47" s="214"/>
+      <c r="T47" s="214"/>
+      <c r="U47" s="215"/>
+      <c r="V47" s="162"/>
+      <c r="W47" s="253"/>
+      <c r="X47" s="254"/>
+      <c r="Y47" s="255"/>
       <c r="Z47" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="AA47" s="237" t="str">
+      <c r="AA47" s="157" t="str">
         <f>IF(入力用!$AA$47="","",入力用!$AA$47)</f>
         <v/>
       </c>
-      <c r="AB47" s="238"/>
-[...3 lines deleted...]
-      <c r="AF47" s="541" t="str">
+      <c r="AB47" s="158"/>
+      <c r="AC47" s="158"/>
+      <c r="AD47" s="158"/>
+      <c r="AE47" s="344"/>
+      <c r="AF47" s="534" t="str">
         <f>IF(入力用!$AF$47="","",入力用!$AF$47)</f>
         <v>年　月　日</v>
       </c>
-      <c r="AG47" s="542"/>
-      <c r="AH47" s="289"/>
+      <c r="AG47" s="535"/>
+      <c r="AH47" s="323"/>
     </row>
     <row r="48" spans="2:37" ht="13.5" customHeight="1">
       <c r="B48" s="75"/>
-      <c r="C48" s="231" t="s">
+      <c r="C48" s="412" t="s">
         <v>33</v>
       </c>
-      <c r="D48" s="231"/>
-[...20 lines deleted...]
-      <c r="Y48" s="334"/>
+      <c r="D48" s="412"/>
+      <c r="E48" s="412"/>
+      <c r="F48" s="412"/>
+      <c r="G48" s="412"/>
+      <c r="H48" s="412"/>
+      <c r="I48" s="412"/>
+      <c r="J48" s="412"/>
+      <c r="K48" s="412"/>
+      <c r="L48" s="412"/>
+      <c r="M48" s="412"/>
+      <c r="N48" s="412"/>
+      <c r="O48" s="412"/>
+      <c r="P48" s="412"/>
+      <c r="Q48" s="412"/>
+      <c r="R48" s="412"/>
+      <c r="S48" s="412"/>
+      <c r="T48" s="412"/>
+      <c r="U48" s="413"/>
+      <c r="V48" s="162"/>
+      <c r="W48" s="256"/>
+      <c r="X48" s="257"/>
+      <c r="Y48" s="258"/>
       <c r="Z48" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="AA48" s="237" t="str">
+      <c r="AA48" s="157" t="str">
         <f>IF(入力用!$AA$48="","",入力用!$AA$48)</f>
         <v/>
       </c>
-      <c r="AB48" s="238"/>
-[...3 lines deleted...]
-      <c r="AF48" s="541" t="str">
+      <c r="AB48" s="158"/>
+      <c r="AC48" s="158"/>
+      <c r="AD48" s="158"/>
+      <c r="AE48" s="344"/>
+      <c r="AF48" s="534" t="str">
         <f>IF(入力用!$AF$48="","",入力用!$AF$48)</f>
         <v>年　月　日</v>
       </c>
-      <c r="AG48" s="542"/>
-      <c r="AH48" s="289"/>
+      <c r="AG48" s="535"/>
+      <c r="AH48" s="323"/>
     </row>
     <row r="49" spans="1:57" ht="9" customHeight="1">
-      <c r="B49" s="365" t="s">
+      <c r="B49" s="287" t="s">
         <v>37</v>
       </c>
-      <c r="C49" s="366"/>
-[...2 lines deleted...]
-      <c r="F49" s="272" t="s">
+      <c r="C49" s="288"/>
+      <c r="D49" s="288"/>
+      <c r="E49" s="288"/>
+      <c r="F49" s="228" t="s">
         <v>38</v>
       </c>
-      <c r="G49" s="272"/>
-      <c r="H49" s="509" t="str">
+      <c r="G49" s="228"/>
+      <c r="H49" s="539" t="str">
         <f>IF(入力用!$H$49="","",入力用!$H$49)</f>
         <v/>
       </c>
-      <c r="I49" s="509"/>
-[...6 lines deleted...]
-      <c r="P49" s="272" t="s">
+      <c r="I49" s="539"/>
+      <c r="J49" s="539"/>
+      <c r="K49" s="539"/>
+      <c r="L49" s="539"/>
+      <c r="M49" s="539"/>
+      <c r="N49" s="539"/>
+      <c r="O49" s="539"/>
+      <c r="P49" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="Q49" s="272"/>
-[...3 lines deleted...]
-      <c r="U49" s="272"/>
+      <c r="Q49" s="228"/>
+      <c r="R49" s="228"/>
+      <c r="S49" s="228"/>
+      <c r="T49" s="228"/>
+      <c r="U49" s="228"/>
       <c r="V49" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="W49" s="462" t="str">
+      <c r="W49" s="586" t="str">
         <f>IF(入力用!$W$49="","",入力用!$W$49)</f>
         <v/>
       </c>
-      <c r="X49" s="462"/>
-[...9 lines deleted...]
-      <c r="AH49" s="289"/>
+      <c r="X49" s="586"/>
+      <c r="Y49" s="586"/>
+      <c r="Z49" s="586"/>
+      <c r="AA49" s="586"/>
+      <c r="AB49" s="232"/>
+      <c r="AC49" s="232"/>
+      <c r="AD49" s="232"/>
+      <c r="AE49" s="232"/>
+      <c r="AF49" s="232"/>
+      <c r="AG49" s="233"/>
+      <c r="AH49" s="323"/>
       <c r="AI49" s="21"/>
     </row>
-    <row r="50" spans="1:57" ht="13.8" customHeight="1">
-[...20 lines deleted...]
-      <c r="V50" s="617" t="str">
+    <row r="50" spans="1:57" ht="13.9" customHeight="1">
+      <c r="B50" s="289"/>
+      <c r="C50" s="290"/>
+      <c r="D50" s="290"/>
+      <c r="E50" s="290"/>
+      <c r="F50" s="229"/>
+      <c r="G50" s="229"/>
+      <c r="H50" s="540"/>
+      <c r="I50" s="540"/>
+      <c r="J50" s="540"/>
+      <c r="K50" s="540"/>
+      <c r="L50" s="540"/>
+      <c r="M50" s="540"/>
+      <c r="N50" s="540"/>
+      <c r="O50" s="540"/>
+      <c r="P50" s="229"/>
+      <c r="Q50" s="229"/>
+      <c r="R50" s="229"/>
+      <c r="S50" s="229"/>
+      <c r="T50" s="229"/>
+      <c r="U50" s="229"/>
+      <c r="V50" s="664" t="str">
         <f>IF(入力用!$V$50="","",入力用!$V$50)</f>
         <v/>
       </c>
-      <c r="W50" s="617"/>
-[...10 lines deleted...]
-      <c r="AH50" s="289"/>
+      <c r="W50" s="664"/>
+      <c r="X50" s="664"/>
+      <c r="Y50" s="664"/>
+      <c r="Z50" s="664"/>
+      <c r="AA50" s="664"/>
+      <c r="AB50" s="664"/>
+      <c r="AC50" s="664"/>
+      <c r="AD50" s="664"/>
+      <c r="AE50" s="664"/>
+      <c r="AF50" s="664"/>
+      <c r="AG50" s="665"/>
+      <c r="AH50" s="323"/>
       <c r="AI50" s="21"/>
     </row>
     <row r="51" spans="1:57" ht="9" customHeight="1">
-      <c r="B51" s="369"/>
-[...18 lines deleted...]
-      <c r="U51" s="274"/>
+      <c r="B51" s="291"/>
+      <c r="C51" s="292"/>
+      <c r="D51" s="292"/>
+      <c r="E51" s="292"/>
+      <c r="F51" s="230"/>
+      <c r="G51" s="230"/>
+      <c r="H51" s="541"/>
+      <c r="I51" s="541"/>
+      <c r="J51" s="541"/>
+      <c r="K51" s="541"/>
+      <c r="L51" s="541"/>
+      <c r="M51" s="541"/>
+      <c r="N51" s="541"/>
+      <c r="O51" s="541"/>
+      <c r="P51" s="230"/>
+      <c r="Q51" s="230"/>
+      <c r="R51" s="230"/>
+      <c r="S51" s="230"/>
+      <c r="T51" s="230"/>
+      <c r="U51" s="230"/>
       <c r="V51" s="42" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W51" s="77" t="str">
         <f>IF(入力用!$W$51="","",入力用!$W$51)</f>
         <v/>
       </c>
       <c r="X51" s="43" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="Y51" s="45" t="str">
         <f>IF(入力用!$Y$51="","",入力用!$Y$51)</f>
         <v/>
       </c>
       <c r="Z51" s="44" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AA51" s="437" t="str">
+        <v>114</v>
+      </c>
+      <c r="AA51" s="143" t="str">
         <f>IF(入力用!$AA$51="","",入力用!$AA$51)</f>
         <v/>
       </c>
-      <c r="AB51" s="437"/>
-[...5 lines deleted...]
-      <c r="AH51" s="289"/>
+      <c r="AB51" s="143"/>
+      <c r="AC51" s="143"/>
+      <c r="AD51" s="143"/>
+      <c r="AE51" s="143"/>
+      <c r="AF51" s="143"/>
+      <c r="AG51" s="144"/>
+      <c r="AH51" s="323"/>
       <c r="AI51" s="21"/>
     </row>
     <row r="52" spans="1:57" ht="4.5" customHeight="1">
       <c r="B52" s="22"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
       <c r="E52" s="22"/>
       <c r="F52" s="22"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="22"/>
       <c r="J52" s="22"/>
       <c r="K52" s="22"/>
       <c r="L52" s="22"/>
       <c r="M52" s="22"/>
       <c r="N52" s="22"/>
       <c r="O52" s="22"/>
       <c r="P52" s="22"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="22"/>
       <c r="S52" s="22"/>
       <c r="T52" s="22"/>
       <c r="U52" s="22"/>
       <c r="V52" s="69"/>
       <c r="W52" s="69"/>
       <c r="X52" s="69"/>
       <c r="Y52" s="69"/>
       <c r="Z52" s="69"/>
       <c r="AA52" s="69"/>
       <c r="AB52" s="69"/>
       <c r="AC52" s="69"/>
       <c r="AD52" s="69"/>
       <c r="AE52" s="69"/>
       <c r="AF52" s="69"/>
       <c r="AG52" s="69"/>
-      <c r="AH52" s="289"/>
+      <c r="AH52" s="323"/>
     </row>
     <row r="53" spans="1:57" ht="24.6" customHeight="1">
-      <c r="B53" s="717" t="s">
+      <c r="B53" s="704" t="s">
         <v>84</v>
       </c>
-      <c r="C53" s="718"/>
-[...30 lines deleted...]
-      <c r="AH53" s="289"/>
+      <c r="C53" s="705"/>
+      <c r="D53" s="705"/>
+      <c r="E53" s="705"/>
+      <c r="F53" s="705"/>
+      <c r="G53" s="705"/>
+      <c r="H53" s="705"/>
+      <c r="I53" s="705"/>
+      <c r="J53" s="705"/>
+      <c r="K53" s="705"/>
+      <c r="L53" s="705"/>
+      <c r="M53" s="705"/>
+      <c r="N53" s="705"/>
+      <c r="O53" s="705"/>
+      <c r="P53" s="705"/>
+      <c r="Q53" s="705"/>
+      <c r="R53" s="705"/>
+      <c r="S53" s="705"/>
+      <c r="T53" s="705"/>
+      <c r="U53" s="705"/>
+      <c r="V53" s="705"/>
+      <c r="W53" s="705"/>
+      <c r="X53" s="705"/>
+      <c r="Y53" s="705"/>
+      <c r="Z53" s="705"/>
+      <c r="AA53" s="705"/>
+      <c r="AB53" s="705"/>
+      <c r="AC53" s="705"/>
+      <c r="AD53" s="705"/>
+      <c r="AE53" s="705"/>
+      <c r="AF53" s="705"/>
+      <c r="AG53" s="706"/>
+      <c r="AH53" s="323"/>
     </row>
     <row r="54" spans="1:57" ht="12" customHeight="1">
-      <c r="B54" s="720"/>
-[...31 lines deleted...]
-      <c r="AH54" s="289"/>
+      <c r="B54" s="707"/>
+      <c r="C54" s="708"/>
+      <c r="D54" s="708"/>
+      <c r="E54" s="708"/>
+      <c r="F54" s="708"/>
+      <c r="G54" s="708"/>
+      <c r="H54" s="708"/>
+      <c r="I54" s="708"/>
+      <c r="J54" s="708"/>
+      <c r="K54" s="708"/>
+      <c r="L54" s="708"/>
+      <c r="M54" s="708"/>
+      <c r="N54" s="708"/>
+      <c r="O54" s="708"/>
+      <c r="P54" s="708"/>
+      <c r="Q54" s="708"/>
+      <c r="R54" s="708"/>
+      <c r="S54" s="708"/>
+      <c r="T54" s="708"/>
+      <c r="U54" s="708"/>
+      <c r="V54" s="708"/>
+      <c r="W54" s="708"/>
+      <c r="X54" s="708"/>
+      <c r="Y54" s="708"/>
+      <c r="Z54" s="708"/>
+      <c r="AA54" s="708"/>
+      <c r="AB54" s="708"/>
+      <c r="AC54" s="708"/>
+      <c r="AD54" s="708"/>
+      <c r="AE54" s="708"/>
+      <c r="AF54" s="708"/>
+      <c r="AG54" s="709"/>
+      <c r="AH54" s="323"/>
     </row>
     <row r="55" spans="1:57" ht="21.6" customHeight="1">
-      <c r="B55" s="720"/>
-[...31 lines deleted...]
-      <c r="AH55" s="289"/>
+      <c r="B55" s="707"/>
+      <c r="C55" s="708"/>
+      <c r="D55" s="708"/>
+      <c r="E55" s="708"/>
+      <c r="F55" s="708"/>
+      <c r="G55" s="708"/>
+      <c r="H55" s="708"/>
+      <c r="I55" s="708"/>
+      <c r="J55" s="708"/>
+      <c r="K55" s="708"/>
+      <c r="L55" s="708"/>
+      <c r="M55" s="708"/>
+      <c r="N55" s="708"/>
+      <c r="O55" s="708"/>
+      <c r="P55" s="708"/>
+      <c r="Q55" s="708"/>
+      <c r="R55" s="708"/>
+      <c r="S55" s="708"/>
+      <c r="T55" s="708"/>
+      <c r="U55" s="708"/>
+      <c r="V55" s="708"/>
+      <c r="W55" s="708"/>
+      <c r="X55" s="708"/>
+      <c r="Y55" s="708"/>
+      <c r="Z55" s="708"/>
+      <c r="AA55" s="708"/>
+      <c r="AB55" s="708"/>
+      <c r="AC55" s="708"/>
+      <c r="AD55" s="708"/>
+      <c r="AE55" s="708"/>
+      <c r="AF55" s="708"/>
+      <c r="AG55" s="709"/>
+      <c r="AH55" s="323"/>
     </row>
     <row r="56" spans="1:57" ht="12" customHeight="1">
-      <c r="B56" s="723"/>
-[...31 lines deleted...]
-      <c r="AH56" s="289"/>
+      <c r="B56" s="710"/>
+      <c r="C56" s="711"/>
+      <c r="D56" s="711"/>
+      <c r="E56" s="711"/>
+      <c r="F56" s="711"/>
+      <c r="G56" s="711"/>
+      <c r="H56" s="711"/>
+      <c r="I56" s="711"/>
+      <c r="J56" s="711"/>
+      <c r="K56" s="711"/>
+      <c r="L56" s="711"/>
+      <c r="M56" s="711"/>
+      <c r="N56" s="711"/>
+      <c r="O56" s="711"/>
+      <c r="P56" s="711"/>
+      <c r="Q56" s="711"/>
+      <c r="R56" s="711"/>
+      <c r="S56" s="711"/>
+      <c r="T56" s="711"/>
+      <c r="U56" s="711"/>
+      <c r="V56" s="711"/>
+      <c r="W56" s="711"/>
+      <c r="X56" s="711"/>
+      <c r="Y56" s="711"/>
+      <c r="Z56" s="711"/>
+      <c r="AA56" s="711"/>
+      <c r="AB56" s="711"/>
+      <c r="AC56" s="711"/>
+      <c r="AD56" s="711"/>
+      <c r="AE56" s="711"/>
+      <c r="AF56" s="711"/>
+      <c r="AG56" s="712"/>
+      <c r="AH56" s="323"/>
     </row>
     <row r="57" spans="1:57" ht="4.5" customHeight="1">
-      <c r="AH57" s="289"/>
+      <c r="AH57" s="323"/>
     </row>
     <row r="58" spans="1:57" ht="28.5" customHeight="1">
       <c r="A58"/>
-      <c r="B58" s="338" t="s">
-[...7 lines deleted...]
-      <c r="H58" s="538" t="str">
+      <c r="B58" s="260" t="s">
+        <v>200</v>
+      </c>
+      <c r="C58" s="261"/>
+      <c r="D58" s="261"/>
+      <c r="E58" s="261"/>
+      <c r="F58" s="261"/>
+      <c r="G58" s="262"/>
+      <c r="H58" s="531" t="str">
         <f>IF(入力用!$H$60="","",入力用!$H$60)</f>
         <v/>
       </c>
-      <c r="I58" s="539"/>
-[...24 lines deleted...]
-      <c r="AH58" s="289"/>
+      <c r="I58" s="532"/>
+      <c r="J58" s="532"/>
+      <c r="K58" s="532"/>
+      <c r="L58" s="532"/>
+      <c r="M58" s="532"/>
+      <c r="N58" s="532"/>
+      <c r="O58" s="532"/>
+      <c r="P58" s="532"/>
+      <c r="Q58" s="532"/>
+      <c r="R58" s="532"/>
+      <c r="S58" s="532"/>
+      <c r="T58" s="532"/>
+      <c r="U58" s="532"/>
+      <c r="V58" s="532"/>
+      <c r="W58" s="532"/>
+      <c r="X58" s="532"/>
+      <c r="Y58" s="532"/>
+      <c r="Z58" s="532"/>
+      <c r="AA58" s="532"/>
+      <c r="AB58" s="532"/>
+      <c r="AC58" s="532"/>
+      <c r="AD58" s="532"/>
+      <c r="AE58" s="532"/>
+      <c r="AF58" s="532"/>
+      <c r="AG58" s="533"/>
+      <c r="AH58" s="323"/>
       <c r="AI58" s="23"/>
       <c r="AJ58" s="23"/>
       <c r="AK58" s="23"/>
       <c r="AL58" s="23"/>
       <c r="AN58"/>
       <c r="AO58"/>
       <c r="AP58"/>
       <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
       <c r="AT58"/>
       <c r="AU58"/>
       <c r="AV58"/>
       <c r="AW58"/>
       <c r="AX58"/>
       <c r="AY58"/>
       <c r="AZ58"/>
       <c r="BA58"/>
       <c r="BB58"/>
       <c r="BC58"/>
       <c r="BD58"/>
       <c r="BE58"/>
     </row>
     <row r="59" spans="1:57" ht="4.5" customHeight="1">
-      <c r="AH59" s="289"/>
+      <c r="AH59" s="323"/>
     </row>
     <row r="60" spans="1:57" ht="28.5" customHeight="1">
-      <c r="B60" s="326" t="s">
+      <c r="B60" s="250" t="s">
         <v>85</v>
       </c>
-      <c r="C60" s="327"/>
-[...16 lines deleted...]
-      <c r="P60" s="474" t="str">
+      <c r="C60" s="251"/>
+      <c r="D60" s="251"/>
+      <c r="E60" s="251"/>
+      <c r="F60" s="251"/>
+      <c r="G60" s="252"/>
+      <c r="H60" s="528" t="s">
+        <v>101</v>
+      </c>
+      <c r="I60" s="529"/>
+      <c r="J60" s="529"/>
+      <c r="K60" s="529"/>
+      <c r="L60" s="236" t="s">
+        <v>123</v>
+      </c>
+      <c r="M60" s="236"/>
+      <c r="N60" s="236"/>
+      <c r="O60" s="236"/>
+      <c r="P60" s="594" t="str">
         <f>IF(入力用!P62="","",入力用!P62)</f>
         <v/>
       </c>
-      <c r="Q60" s="474"/>
-[...6 lines deleted...]
-      <c r="V60" s="347" t="s">
+      <c r="Q60" s="594"/>
+      <c r="R60" s="594"/>
+      <c r="S60" s="594"/>
+      <c r="T60" s="237" t="s">
+        <v>124</v>
+      </c>
+      <c r="U60" s="238"/>
+      <c r="V60" s="269" t="s">
         <v>69</v>
       </c>
-      <c r="W60" s="348"/>
-[...12 lines deleted...]
-      <c r="AH60" s="289"/>
+      <c r="W60" s="270"/>
+      <c r="X60" s="270"/>
+      <c r="Y60" s="270"/>
+      <c r="Z60" s="270"/>
+      <c r="AA60" s="270"/>
+      <c r="AB60" s="270"/>
+      <c r="AC60" s="271"/>
+      <c r="AD60" s="528" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE60" s="529"/>
+      <c r="AF60" s="529"/>
+      <c r="AG60" s="550"/>
+      <c r="AH60" s="323"/>
     </row>
     <row r="61" spans="1:57" ht="28.5" customHeight="1">
-      <c r="B61" s="386" t="s">
+      <c r="B61" s="166" t="s">
         <v>45</v>
       </c>
-      <c r="C61" s="387"/>
-[...20 lines deleted...]
-      <c r="V61" s="412" t="s">
+      <c r="C61" s="167"/>
+      <c r="D61" s="167"/>
+      <c r="E61" s="167"/>
+      <c r="F61" s="167"/>
+      <c r="G61" s="168"/>
+      <c r="H61" s="528" t="s">
+        <v>99</v>
+      </c>
+      <c r="I61" s="529"/>
+      <c r="J61" s="529"/>
+      <c r="K61" s="529"/>
+      <c r="L61" s="529"/>
+      <c r="M61" s="529"/>
+      <c r="N61" s="529"/>
+      <c r="O61" s="529"/>
+      <c r="P61" s="529"/>
+      <c r="Q61" s="529"/>
+      <c r="R61" s="529"/>
+      <c r="S61" s="529"/>
+      <c r="T61" s="529"/>
+      <c r="U61" s="530"/>
+      <c r="V61" s="194" t="s">
         <v>64</v>
       </c>
-      <c r="W61" s="413"/>
-[...10 lines deleted...]
-      <c r="AH61" s="289"/>
+      <c r="W61" s="195"/>
+      <c r="X61" s="195"/>
+      <c r="Y61" s="195"/>
+      <c r="Z61" s="542"/>
+      <c r="AA61" s="195"/>
+      <c r="AB61" s="195"/>
+      <c r="AC61" s="195"/>
+      <c r="AD61" s="195"/>
+      <c r="AE61" s="195"/>
+      <c r="AF61" s="195"/>
+      <c r="AG61" s="196"/>
+      <c r="AH61" s="323"/>
     </row>
     <row r="62" spans="1:57" ht="5.25" customHeight="1">
-      <c r="AH62" s="289"/>
+      <c r="AH62" s="323"/>
     </row>
     <row r="63" spans="1:57" ht="38.25" customHeight="1"/>
-    <row r="65" spans="34:34" ht="14.4">
+    <row r="65" spans="34:34" ht="14.25">
       <c r="AH65" s="23"/>
     </row>
-    <row r="66" spans="34:34" ht="14.4">
+    <row r="66" spans="34:34" ht="14.25">
       <c r="AH66" s="23"/>
     </row>
     <row r="67" spans="34:34">
       <c r="AH67"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="vdN/OPelGR6MTapYjzB6qotf+flRy3/U1YMOuiEPhi+gMHdZCNGzZQZHB/8BVLbGsQG0ffnNrAYT6RcalHSVKQ==" saltValue="WgXXPwhbxA8C/upVRi4ONw==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
   <mergeCells count="183">
+    <mergeCell ref="AB43:AG43"/>
+    <mergeCell ref="AF48:AG48"/>
+    <mergeCell ref="G17:H18"/>
+    <mergeCell ref="Y34:Z34"/>
+    <mergeCell ref="AB34:AD34"/>
+    <mergeCell ref="X44:Z44"/>
+    <mergeCell ref="AA44:AF45"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="C36:M38"/>
+    <mergeCell ref="V37:AE37"/>
+    <mergeCell ref="O37:U38"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="L43:N43"/>
+    <mergeCell ref="O43:U43"/>
+    <mergeCell ref="O35:U36"/>
+    <mergeCell ref="V35:AE35"/>
+    <mergeCell ref="AF35:AG36"/>
+    <mergeCell ref="X28:AC28"/>
+    <mergeCell ref="W31:X31"/>
+    <mergeCell ref="AE31:AF31"/>
+    <mergeCell ref="N30:AG30"/>
+    <mergeCell ref="T28:V29"/>
+    <mergeCell ref="O42:U42"/>
+    <mergeCell ref="H24:I25"/>
+    <mergeCell ref="B61:G61"/>
+    <mergeCell ref="H61:U61"/>
+    <mergeCell ref="V50:AG50"/>
+    <mergeCell ref="B49:E51"/>
+    <mergeCell ref="F49:G51"/>
+    <mergeCell ref="H49:O51"/>
+    <mergeCell ref="P49:U51"/>
+    <mergeCell ref="W49:AA49"/>
+    <mergeCell ref="Y38:Z38"/>
+    <mergeCell ref="H60:K60"/>
+    <mergeCell ref="L60:O60"/>
+    <mergeCell ref="P60:S60"/>
+    <mergeCell ref="AD60:AG60"/>
+    <mergeCell ref="T60:U60"/>
+    <mergeCell ref="B42:N42"/>
+    <mergeCell ref="B39:F41"/>
+    <mergeCell ref="Q39:AC39"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="AA47:AE47"/>
+    <mergeCell ref="AA48:AE48"/>
+    <mergeCell ref="B43:K43"/>
+    <mergeCell ref="B44:N44"/>
+    <mergeCell ref="AD40:AG40"/>
+    <mergeCell ref="AF37:AG38"/>
+    <mergeCell ref="O32:U32"/>
+    <mergeCell ref="V32:AE32"/>
+    <mergeCell ref="N31:S31"/>
+    <mergeCell ref="N32:N38"/>
+    <mergeCell ref="AD24:AD25"/>
+    <mergeCell ref="AB36:AD36"/>
+    <mergeCell ref="AD28:AE29"/>
+    <mergeCell ref="C32:M34"/>
+    <mergeCell ref="AB38:AD38"/>
+    <mergeCell ref="O33:U34"/>
+    <mergeCell ref="N26:S29"/>
+    <mergeCell ref="T31:V31"/>
+    <mergeCell ref="AC42:AG42"/>
+    <mergeCell ref="V61:Y61"/>
+    <mergeCell ref="Z61:AG61"/>
+    <mergeCell ref="B58:G58"/>
+    <mergeCell ref="H58:AG58"/>
+    <mergeCell ref="B60:G60"/>
+    <mergeCell ref="W46:Y48"/>
+    <mergeCell ref="Z46:AE46"/>
+    <mergeCell ref="V33:AE33"/>
+    <mergeCell ref="B31:B38"/>
+    <mergeCell ref="Y31:AD31"/>
+    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="Y36:Z36"/>
+    <mergeCell ref="C48:U48"/>
+    <mergeCell ref="O44:U44"/>
+    <mergeCell ref="V41:X41"/>
+    <mergeCell ref="Y41:AF41"/>
+    <mergeCell ref="AF33:AG34"/>
+    <mergeCell ref="AF32:AG32"/>
+    <mergeCell ref="B45:U45"/>
+    <mergeCell ref="C46:U46"/>
+    <mergeCell ref="AF46:AG46"/>
+    <mergeCell ref="C47:U47"/>
+    <mergeCell ref="AF47:AG47"/>
+    <mergeCell ref="AA51:AC51"/>
+    <mergeCell ref="L4:S4"/>
+    <mergeCell ref="L11:S11"/>
+    <mergeCell ref="C17:F18"/>
+    <mergeCell ref="I17:K18"/>
+    <mergeCell ref="L17:S19"/>
+    <mergeCell ref="B19:F19"/>
+    <mergeCell ref="F13:I13"/>
+    <mergeCell ref="T11:AG11"/>
+    <mergeCell ref="L12:S12"/>
+    <mergeCell ref="T12:AG12"/>
+    <mergeCell ref="L13:S13"/>
+    <mergeCell ref="T13:AG13"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="F16:I16"/>
+    <mergeCell ref="L8:S10"/>
+    <mergeCell ref="U8:AB8"/>
+    <mergeCell ref="AC8:AG8"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X10:Z10"/>
+    <mergeCell ref="AB10:AD10"/>
+    <mergeCell ref="AE10:AG10"/>
+    <mergeCell ref="U17:AB17"/>
+    <mergeCell ref="AC17:AD17"/>
+    <mergeCell ref="AB3:AD3"/>
+    <mergeCell ref="AE3:AG3"/>
+    <mergeCell ref="M1:P2"/>
+    <mergeCell ref="S1:U1"/>
+    <mergeCell ref="V1:Z2"/>
+    <mergeCell ref="S2:U2"/>
+    <mergeCell ref="T4:AG4"/>
+    <mergeCell ref="L5:S5"/>
+    <mergeCell ref="AE17:AG17"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="L14:S14"/>
+    <mergeCell ref="T14:AG14"/>
+    <mergeCell ref="F15:I15"/>
+    <mergeCell ref="L15:S16"/>
+    <mergeCell ref="T15:AG16"/>
+    <mergeCell ref="U5:AB5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AE5:AG5"/>
+    <mergeCell ref="L6:S7"/>
+    <mergeCell ref="T6:AG6"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="X7:Z7"/>
+    <mergeCell ref="AB7:AD7"/>
+    <mergeCell ref="AE7:AG7"/>
+    <mergeCell ref="E12:K12"/>
+    <mergeCell ref="T18:AG18"/>
+    <mergeCell ref="H28:M30"/>
+    <mergeCell ref="B28:G30"/>
+    <mergeCell ref="T26:V27"/>
+    <mergeCell ref="AB23:AD23"/>
+    <mergeCell ref="AE23:AG23"/>
+    <mergeCell ref="L21:N23"/>
+    <mergeCell ref="O21:S23"/>
+    <mergeCell ref="B26:G27"/>
+    <mergeCell ref="L20:S20"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="D24:G25"/>
+    <mergeCell ref="N24:S25"/>
+    <mergeCell ref="AE24:AG25"/>
+    <mergeCell ref="X26:AC26"/>
+    <mergeCell ref="AD26:AE27"/>
+    <mergeCell ref="AF26:AF27"/>
+    <mergeCell ref="T20:AG20"/>
+    <mergeCell ref="AE21:AG21"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="H26:M27"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="J24:M25"/>
+    <mergeCell ref="T24:U25"/>
     <mergeCell ref="AH22:AH43"/>
     <mergeCell ref="AI23:AI46"/>
     <mergeCell ref="X19:Z19"/>
     <mergeCell ref="AB19:AD19"/>
     <mergeCell ref="AE19:AG19"/>
     <mergeCell ref="U21:AB21"/>
     <mergeCell ref="AC21:AD21"/>
     <mergeCell ref="AF28:AF29"/>
     <mergeCell ref="AG28:AG29"/>
     <mergeCell ref="X29:AC29"/>
     <mergeCell ref="AG26:AG27"/>
     <mergeCell ref="X27:AC27"/>
     <mergeCell ref="V24:AC25"/>
     <mergeCell ref="T22:AG22"/>
     <mergeCell ref="T23:U23"/>
     <mergeCell ref="X23:Z23"/>
     <mergeCell ref="AH4:AH19"/>
     <mergeCell ref="AH44:AH62"/>
     <mergeCell ref="AD51:AG51"/>
     <mergeCell ref="V42:V48"/>
     <mergeCell ref="V60:AC60"/>
     <mergeCell ref="AB49:AG49"/>
     <mergeCell ref="B53:AG56"/>
     <mergeCell ref="X42:AA42"/>
-    <mergeCell ref="T18:AG18"/>
-[...157 lines deleted...]
-    <mergeCell ref="H24:I25"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35433070866141736" bottom="0.15748031496062992" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="G39:G41 T40:U41 AB42 U17 AE17 T18:AG19 O33:U38 V33:AE38 AA44 H49 W49 V50 W51:AC51 P60" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71205" r:id="rId4" name="Check Box 6693">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71206" r:id="rId5" name="Check Box 6694">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>205740</xdr:rowOff>
+                    <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71207" r:id="rId6" name="Check Box 6695">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71298" r:id="rId7" name="Check Box 6786">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>259080</xdr:colOff>
+                    <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>198120</xdr:rowOff>
+                    <xdr:rowOff>200025</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71299" r:id="rId8" name="Check Box 6787">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>434340</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>198120</xdr:rowOff>
+                    <xdr:rowOff>200025</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71300" r:id="rId9" name="Check Box 6788">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>31</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>31</xdr:col>
                     <xdr:colOff>342900</xdr:colOff>
                     <xdr:row>39</xdr:row>
-                    <xdr:rowOff>198120</xdr:rowOff>
+                    <xdr:rowOff>200025</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71295" r:id="rId10" name="Check Box 6783">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>44</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>46</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71296" r:id="rId11" name="Check Box 6784">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>45</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>160020</xdr:rowOff>
+                    <xdr:rowOff>161925</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71297" r:id="rId12" name="Check Box 6785">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>144780</xdr:rowOff>
+                    <xdr:rowOff>142875</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>160020</xdr:rowOff>
+                    <xdr:rowOff>161925</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71250" r:id="rId13" name="Check Box 6738">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
                     <xdr:colOff>457200</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71251" r:id="rId14" name="Check Box 6739">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
                     <xdr:colOff>457200</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71248" r:id="rId15" name="Check Box 6736">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>59</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71249" r:id="rId16" name="Check Box 6737">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71246" r:id="rId17" name="Check Box 6734">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="71247" r:id="rId18" name="Check Box 6735">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>59</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>60</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:BE69"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="75" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="BE121" sqref="BE121"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="5.109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.5" style="2" customWidth="1"/>
+    <col min="2" max="2" width="3.375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="5.125" style="2" customWidth="1"/>
     <col min="4" max="4" width="1" style="2" customWidth="1"/>
-    <col min="5" max="5" width="2.6640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="2.625" style="2" customWidth="1"/>
     <col min="6" max="7" width="3" style="2" customWidth="1"/>
-    <col min="8" max="8" width="2.88671875" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="21" max="21" width="3.33203125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="2.875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="4.375" style="2" customWidth="1"/>
+    <col min="10" max="11" width="2.125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="4.25" style="2" customWidth="1"/>
+    <col min="13" max="13" width="1.625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="4.5" style="2" customWidth="1"/>
+    <col min="15" max="15" width="3.75" style="2" customWidth="1"/>
+    <col min="16" max="17" width="3.875" style="2" customWidth="1"/>
+    <col min="18" max="18" width="4.375" style="2" customWidth="1"/>
+    <col min="19" max="19" width="2.625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="2.125" style="2" customWidth="1"/>
+    <col min="21" max="21" width="3.375" style="2" customWidth="1"/>
     <col min="22" max="22" width="4" style="2" customWidth="1"/>
-    <col min="23" max="23" width="3.33203125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="25" width="4.109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="3.375" style="2" customWidth="1"/>
+    <col min="24" max="24" width="2.375" style="2" customWidth="1"/>
+    <col min="25" max="25" width="4.125" style="2" customWidth="1"/>
     <col min="26" max="27" width="3" style="2" customWidth="1"/>
-    <col min="28" max="28" width="3.44140625" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="35" max="35" width="3.6640625" style="2" customWidth="1"/>
+    <col min="28" max="28" width="3.5" style="2" customWidth="1"/>
+    <col min="29" max="29" width="2.875" style="2" customWidth="1"/>
+    <col min="30" max="30" width="5.375" style="2" customWidth="1"/>
+    <col min="31" max="31" width="9.625" style="2" customWidth="1"/>
+    <col min="32" max="32" width="7.5" style="2" customWidth="1"/>
+    <col min="33" max="33" width="6.5" style="2" customWidth="1"/>
+    <col min="34" max="34" width="5.125" style="2" customWidth="1"/>
+    <col min="35" max="35" width="3.625" style="2" customWidth="1"/>
     <col min="36" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:34" ht="26.25" customHeight="1">
-      <c r="M1" s="568" t="s">
+      <c r="M1" s="485" t="s">
         <v>3</v>
       </c>
-      <c r="N1" s="568"/>
-[...1 lines deleted...]
-      <c r="P1" s="568"/>
+      <c r="N1" s="485"/>
+      <c r="O1" s="485"/>
+      <c r="P1" s="485"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="T1" s="54"/>
       <c r="U1" s="54"/>
-      <c r="V1" s="250" t="s">
+      <c r="V1" s="359" t="s">
         <v>6</v>
       </c>
-      <c r="W1" s="250"/>
-[...2 lines deleted...]
-      <c r="Z1" s="250"/>
+      <c r="W1" s="359"/>
+      <c r="X1" s="359"/>
+      <c r="Y1" s="359"/>
+      <c r="Z1" s="359"/>
     </row>
     <row r="2" spans="2:34" ht="26.25" customHeight="1">
-      <c r="M2" s="568"/>
-[...2 lines deleted...]
-      <c r="P2" s="568"/>
+      <c r="M2" s="485"/>
+      <c r="N2" s="485"/>
+      <c r="O2" s="485"/>
+      <c r="P2" s="485"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="T2" s="78"/>
       <c r="U2" s="78"/>
-      <c r="V2" s="250"/>
-[...3 lines deleted...]
-      <c r="Z2" s="250"/>
+      <c r="V2" s="359"/>
+      <c r="W2" s="359"/>
+      <c r="X2" s="359"/>
+      <c r="Y2" s="359"/>
+      <c r="Z2" s="359"/>
     </row>
     <row r="3" spans="2:34" ht="30.75" customHeight="1">
       <c r="AB3" s="69"/>
       <c r="AC3" s="69"/>
       <c r="AD3" s="69"/>
       <c r="AE3" s="69"/>
       <c r="AF3" s="69"/>
       <c r="AG3" s="69"/>
     </row>
     <row r="4" spans="2:34" ht="14.25" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
-      <c r="L4" s="276" t="s">
+      <c r="L4" s="294" t="s">
         <v>1</v>
       </c>
-      <c r="M4" s="276"/>
-[...6 lines deleted...]
-      <c r="T4" s="553" t="str">
+      <c r="M4" s="294"/>
+      <c r="N4" s="294"/>
+      <c r="O4" s="294"/>
+      <c r="P4" s="294"/>
+      <c r="Q4" s="294"/>
+      <c r="R4" s="294"/>
+      <c r="S4" s="294"/>
+      <c r="T4" s="505" t="str">
         <f>IF(入力用!T4="","",入力用!T4)</f>
         <v/>
       </c>
-      <c r="U4" s="553"/>
-[...13 lines deleted...]
-        <v>194</v>
+      <c r="U4" s="505"/>
+      <c r="V4" s="505"/>
+      <c r="W4" s="505"/>
+      <c r="X4" s="505"/>
+      <c r="Y4" s="505"/>
+      <c r="Z4" s="505"/>
+      <c r="AA4" s="505"/>
+      <c r="AB4" s="491"/>
+      <c r="AC4" s="491"/>
+      <c r="AD4" s="491"/>
+      <c r="AE4" s="491"/>
+      <c r="AF4" s="491"/>
+      <c r="AG4" s="492"/>
+      <c r="AH4" s="293" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="5" spans="2:34" ht="17.25" customHeight="1">
       <c r="B5" s="7"/>
-      <c r="L5" s="137" t="s">
+      <c r="L5" s="298" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="128"/>
-[...5 lines deleted...]
-      <c r="S5" s="138"/>
+      <c r="M5" s="299"/>
+      <c r="N5" s="299"/>
+      <c r="O5" s="299"/>
+      <c r="P5" s="299"/>
+      <c r="Q5" s="299"/>
+      <c r="R5" s="299"/>
+      <c r="S5" s="300"/>
       <c r="T5" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U5" s="559" t="str">
+      <c r="U5" s="511" t="str">
         <f>IF(入力用!U5="","",入力用!U5)</f>
         <v/>
       </c>
-      <c r="V5" s="559"/>
-[...10 lines deleted...]
-      <c r="AE5" s="560" t="str">
+      <c r="V5" s="511"/>
+      <c r="W5" s="511"/>
+      <c r="X5" s="511"/>
+      <c r="Y5" s="511"/>
+      <c r="Z5" s="511"/>
+      <c r="AA5" s="511"/>
+      <c r="AB5" s="511"/>
+      <c r="AC5" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD5" s="305"/>
+      <c r="AE5" s="512" t="str">
         <f>IF(入力用!AE5="","",入力用!AE5)</f>
         <v/>
       </c>
-      <c r="AF5" s="560"/>
-[...1 lines deleted...]
-      <c r="AH5" s="275"/>
+      <c r="AF5" s="512"/>
+      <c r="AG5" s="513"/>
+      <c r="AH5" s="293"/>
     </row>
     <row r="6" spans="2:34" ht="18.600000000000001" customHeight="1">
       <c r="B6" s="7"/>
-      <c r="L6" s="137" t="s">
+      <c r="L6" s="298" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="128"/>
-[...6 lines deleted...]
-      <c r="T6" s="562" t="str">
+      <c r="M6" s="299"/>
+      <c r="N6" s="299"/>
+      <c r="O6" s="299"/>
+      <c r="P6" s="299"/>
+      <c r="Q6" s="299"/>
+      <c r="R6" s="299"/>
+      <c r="S6" s="300"/>
+      <c r="T6" s="488" t="str">
         <f>IF(入力用!T6="","",入力用!T6)</f>
         <v/>
       </c>
-      <c r="U6" s="563"/>
-[...12 lines deleted...]
-      <c r="AH6" s="275"/>
+      <c r="U6" s="489"/>
+      <c r="V6" s="489"/>
+      <c r="W6" s="489"/>
+      <c r="X6" s="489"/>
+      <c r="Y6" s="489"/>
+      <c r="Z6" s="489"/>
+      <c r="AA6" s="489"/>
+      <c r="AB6" s="489"/>
+      <c r="AC6" s="489"/>
+      <c r="AD6" s="489"/>
+      <c r="AE6" s="489"/>
+      <c r="AF6" s="489"/>
+      <c r="AG6" s="490"/>
+      <c r="AH6" s="293"/>
     </row>
-    <row r="7" spans="2:34" ht="11.4" customHeight="1">
+    <row r="7" spans="2:34" ht="11.45" customHeight="1">
       <c r="B7" s="7"/>
-      <c r="L7" s="139"/>
-[...10 lines deleted...]
-      <c r="U7" s="159"/>
+      <c r="L7" s="367"/>
+      <c r="M7" s="317"/>
+      <c r="N7" s="317"/>
+      <c r="O7" s="317"/>
+      <c r="P7" s="317"/>
+      <c r="Q7" s="317"/>
+      <c r="R7" s="317"/>
+      <c r="S7" s="368"/>
+      <c r="T7" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U7" s="358"/>
       <c r="V7" s="73" t="str">
         <f>IF(入力用!V7="","",(入力用!V7))</f>
         <v/>
       </c>
       <c r="W7" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X7" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X7" s="352" t="str">
         <f>IF(入力用!X7="","",入力用!X7)</f>
         <v/>
       </c>
-      <c r="Y7" s="224"/>
-      <c r="Z7" s="224"/>
+      <c r="Y7" s="352"/>
+      <c r="Z7" s="352"/>
       <c r="AA7" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB7" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB7" s="352" t="str">
         <f>IF(入力用!AB7="","",入力用!AB7)</f>
         <v/>
       </c>
-      <c r="AC7" s="224"/>
-[...4 lines deleted...]
-      <c r="AH7" s="275"/>
+      <c r="AC7" s="352"/>
+      <c r="AD7" s="352"/>
+      <c r="AE7" s="352"/>
+      <c r="AF7" s="352"/>
+      <c r="AG7" s="353"/>
+      <c r="AH7" s="293"/>
     </row>
-    <row r="8" spans="2:34" ht="17.399999999999999" customHeight="1">
+    <row r="8" spans="2:34" ht="17.45" customHeight="1">
       <c r="B8" s="7"/>
       <c r="K8" s="8"/>
-      <c r="L8" s="142" t="s">
+      <c r="L8" s="373" t="s">
         <v>12</v>
       </c>
-      <c r="M8" s="143"/>
-[...5 lines deleted...]
-      <c r="S8" s="144"/>
+      <c r="M8" s="316"/>
+      <c r="N8" s="316"/>
+      <c r="O8" s="316"/>
+      <c r="P8" s="316"/>
+      <c r="Q8" s="316"/>
+      <c r="R8" s="316"/>
+      <c r="S8" s="374"/>
       <c r="T8" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U8" s="567" t="str">
+      <c r="U8" s="462" t="str">
         <f>IF(入力用!U8="","",入力用!U8)</f>
         <v/>
       </c>
-      <c r="V8" s="567"/>
-[...11 lines deleted...]
-      <c r="AH8" s="275"/>
+      <c r="V8" s="462"/>
+      <c r="W8" s="462"/>
+      <c r="X8" s="462"/>
+      <c r="Y8" s="462"/>
+      <c r="Z8" s="462"/>
+      <c r="AA8" s="462"/>
+      <c r="AB8" s="462"/>
+      <c r="AC8" s="375"/>
+      <c r="AD8" s="375"/>
+      <c r="AE8" s="375"/>
+      <c r="AF8" s="375"/>
+      <c r="AG8" s="376"/>
+      <c r="AH8" s="293"/>
     </row>
     <row r="9" spans="2:34" ht="18.600000000000001" customHeight="1">
       <c r="B9" s="7"/>
-      <c r="L9" s="137"/>
-[...7 lines deleted...]
-      <c r="T9" s="562" t="str">
+      <c r="L9" s="298"/>
+      <c r="M9" s="299"/>
+      <c r="N9" s="299"/>
+      <c r="O9" s="299"/>
+      <c r="P9" s="299"/>
+      <c r="Q9" s="299"/>
+      <c r="R9" s="299"/>
+      <c r="S9" s="300"/>
+      <c r="T9" s="488" t="str">
         <f>IF(入力用!T9="","",入力用!T9)</f>
         <v/>
       </c>
-      <c r="U9" s="563"/>
-[...12 lines deleted...]
-      <c r="AH9" s="275"/>
+      <c r="U9" s="489"/>
+      <c r="V9" s="489"/>
+      <c r="W9" s="489"/>
+      <c r="X9" s="489"/>
+      <c r="Y9" s="489"/>
+      <c r="Z9" s="489"/>
+      <c r="AA9" s="489"/>
+      <c r="AB9" s="489"/>
+      <c r="AC9" s="489"/>
+      <c r="AD9" s="489"/>
+      <c r="AE9" s="489"/>
+      <c r="AF9" s="489"/>
+      <c r="AG9" s="490"/>
+      <c r="AH9" s="293"/>
     </row>
     <row r="10" spans="2:34" ht="12" customHeight="1">
       <c r="B10" s="7"/>
-      <c r="L10" s="139"/>
-[...10 lines deleted...]
-      <c r="U10" s="159"/>
+      <c r="L10" s="367"/>
+      <c r="M10" s="317"/>
+      <c r="N10" s="317"/>
+      <c r="O10" s="317"/>
+      <c r="P10" s="317"/>
+      <c r="Q10" s="317"/>
+      <c r="R10" s="317"/>
+      <c r="S10" s="368"/>
+      <c r="T10" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U10" s="358"/>
       <c r="V10" s="73" t="str">
         <f>IF(入力用!V10="","",入力用!V10)</f>
         <v/>
       </c>
       <c r="W10" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X10" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X10" s="352" t="str">
         <f>IF(入力用!X10="","",入力用!X10)</f>
         <v/>
       </c>
-      <c r="Y10" s="224"/>
-      <c r="Z10" s="224"/>
+      <c r="Y10" s="352"/>
+      <c r="Z10" s="352"/>
       <c r="AA10" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB10" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB10" s="352" t="str">
         <f>IF(入力用!AB10="","",入力用!AB10)</f>
         <v/>
       </c>
-      <c r="AC10" s="224"/>
-[...4 lines deleted...]
-      <c r="AH10" s="275"/>
+      <c r="AC10" s="352"/>
+      <c r="AD10" s="352"/>
+      <c r="AE10" s="352"/>
+      <c r="AF10" s="352"/>
+      <c r="AG10" s="353"/>
+      <c r="AH10" s="293"/>
     </row>
     <row r="11" spans="2:34" ht="15.75" customHeight="1">
       <c r="B11" s="7"/>
-      <c r="L11" s="236" t="s">
+      <c r="L11" s="369" t="s">
         <v>1</v>
       </c>
-      <c r="M11" s="236"/>
-[...6 lines deleted...]
-      <c r="T11" s="576" t="str">
+      <c r="M11" s="369"/>
+      <c r="N11" s="369"/>
+      <c r="O11" s="369"/>
+      <c r="P11" s="369"/>
+      <c r="Q11" s="369"/>
+      <c r="R11" s="369"/>
+      <c r="S11" s="369"/>
+      <c r="T11" s="491" t="str">
         <f>IF(入力用!T11="","",入力用!T11)</f>
         <v/>
       </c>
-      <c r="U11" s="576"/>
-[...12 lines deleted...]
-      <c r="AH11" s="275"/>
+      <c r="U11" s="491"/>
+      <c r="V11" s="491"/>
+      <c r="W11" s="491"/>
+      <c r="X11" s="491"/>
+      <c r="Y11" s="491"/>
+      <c r="Z11" s="491"/>
+      <c r="AA11" s="491"/>
+      <c r="AB11" s="491"/>
+      <c r="AC11" s="491"/>
+      <c r="AD11" s="491"/>
+      <c r="AE11" s="491"/>
+      <c r="AF11" s="491"/>
+      <c r="AG11" s="492"/>
+      <c r="AH11" s="293"/>
     </row>
     <row r="12" spans="2:34" ht="31.5" customHeight="1">
       <c r="B12" s="7"/>
       <c r="C12" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E12" s="450" t="str">
+      <c r="E12" s="577" t="str">
         <f>IF(入力用!E12="","",入力用!E12)</f>
         <v>　　　年　　月　　日</v>
       </c>
-      <c r="F12" s="450"/>
-[...5 lines deleted...]
-      <c r="L12" s="251" t="s">
+      <c r="F12" s="577"/>
+      <c r="G12" s="577"/>
+      <c r="H12" s="577"/>
+      <c r="I12" s="577"/>
+      <c r="J12" s="577"/>
+      <c r="K12" s="578"/>
+      <c r="L12" s="363" t="s">
         <v>8</v>
       </c>
-      <c r="M12" s="251"/>
-[...6 lines deleted...]
-      <c r="T12" s="565" t="str">
+      <c r="M12" s="363"/>
+      <c r="N12" s="363"/>
+      <c r="O12" s="363"/>
+      <c r="P12" s="363"/>
+      <c r="Q12" s="363"/>
+      <c r="R12" s="363"/>
+      <c r="S12" s="363"/>
+      <c r="T12" s="514" t="str">
         <f>IF(入力用!T12="","",入力用!T12)</f>
         <v/>
       </c>
-      <c r="U12" s="565"/>
-[...12 lines deleted...]
-      <c r="AH12" s="275"/>
+      <c r="U12" s="514"/>
+      <c r="V12" s="514"/>
+      <c r="W12" s="514"/>
+      <c r="X12" s="514"/>
+      <c r="Y12" s="514"/>
+      <c r="Z12" s="514"/>
+      <c r="AA12" s="514"/>
+      <c r="AB12" s="514"/>
+      <c r="AC12" s="514"/>
+      <c r="AD12" s="514"/>
+      <c r="AE12" s="514"/>
+      <c r="AF12" s="514"/>
+      <c r="AG12" s="515"/>
+      <c r="AH12" s="293"/>
     </row>
     <row r="13" spans="2:34" ht="31.5" customHeight="1">
       <c r="B13" s="7"/>
-      <c r="C13" s="127" t="str">
+      <c r="C13" s="435" t="str">
         <f>IF(入力用!C13="","",入力用!C13)</f>
         <v/>
       </c>
-      <c r="D13" s="127"/>
-[...8 lines deleted...]
-      <c r="L13" s="237" t="s">
+      <c r="D13" s="435"/>
+      <c r="E13" s="435"/>
+      <c r="F13" s="416" t="s">
+        <v>182</v>
+      </c>
+      <c r="G13" s="416"/>
+      <c r="H13" s="416"/>
+      <c r="I13" s="416"/>
+      <c r="J13" s="416"/>
+      <c r="L13" s="157" t="s">
         <v>74</v>
       </c>
-      <c r="M13" s="238"/>
-[...6 lines deleted...]
-      <c r="T13" s="550" t="str">
+      <c r="M13" s="158"/>
+      <c r="N13" s="158"/>
+      <c r="O13" s="158"/>
+      <c r="P13" s="158"/>
+      <c r="Q13" s="158"/>
+      <c r="R13" s="158"/>
+      <c r="S13" s="344"/>
+      <c r="T13" s="502" t="str">
         <f>IF(入力用!T13="","",入力用!T13)</f>
         <v/>
       </c>
-      <c r="U13" s="551"/>
-[...12 lines deleted...]
-      <c r="AH13" s="275"/>
+      <c r="U13" s="503"/>
+      <c r="V13" s="503"/>
+      <c r="W13" s="503"/>
+      <c r="X13" s="503"/>
+      <c r="Y13" s="503"/>
+      <c r="Z13" s="503"/>
+      <c r="AA13" s="503"/>
+      <c r="AB13" s="503"/>
+      <c r="AC13" s="503"/>
+      <c r="AD13" s="503"/>
+      <c r="AE13" s="503"/>
+      <c r="AF13" s="503"/>
+      <c r="AG13" s="504"/>
+      <c r="AH13" s="293"/>
     </row>
     <row r="14" spans="2:34" ht="15.75" customHeight="1">
       <c r="B14" s="7"/>
-      <c r="C14" s="127" t="str">
+      <c r="C14" s="435" t="str">
         <f>IF(入力用!C14="","",入力用!C14)</f>
         <v/>
       </c>
-      <c r="D14" s="127"/>
-[...1 lines deleted...]
-      <c r="F14" s="127" t="s">
+      <c r="D14" s="435"/>
+      <c r="E14" s="435"/>
+      <c r="F14" s="435" t="s">
         <v>62</v>
       </c>
-      <c r="G14" s="127"/>
-[...2 lines deleted...]
-      <c r="J14" s="128" t="s">
+      <c r="G14" s="435"/>
+      <c r="H14" s="435"/>
+      <c r="I14" s="435"/>
+      <c r="J14" s="299" t="s">
         <v>60</v>
       </c>
-      <c r="L14" s="155" t="s">
+      <c r="L14" s="417" t="s">
         <v>1</v>
       </c>
-      <c r="M14" s="155"/>
-[...6 lines deleted...]
-      <c r="T14" s="548" t="str">
+      <c r="M14" s="417"/>
+      <c r="N14" s="417"/>
+      <c r="O14" s="417"/>
+      <c r="P14" s="417"/>
+      <c r="Q14" s="417"/>
+      <c r="R14" s="417"/>
+      <c r="S14" s="417"/>
+      <c r="T14" s="486" t="str">
         <f>IF(入力用!T14="","",入力用!T14)</f>
         <v/>
       </c>
-      <c r="U14" s="548"/>
-[...12 lines deleted...]
-      <c r="AH14" s="275"/>
+      <c r="U14" s="486"/>
+      <c r="V14" s="486"/>
+      <c r="W14" s="486"/>
+      <c r="X14" s="486"/>
+      <c r="Y14" s="486"/>
+      <c r="Z14" s="486"/>
+      <c r="AA14" s="486"/>
+      <c r="AB14" s="486"/>
+      <c r="AC14" s="486"/>
+      <c r="AD14" s="486"/>
+      <c r="AE14" s="486"/>
+      <c r="AF14" s="486"/>
+      <c r="AG14" s="487"/>
+      <c r="AH14" s="293"/>
     </row>
     <row r="15" spans="2:34" ht="16.5" customHeight="1">
       <c r="B15" s="7"/>
-      <c r="C15" s="127"/>
-[...2 lines deleted...]
-      <c r="F15" s="129" t="s">
+      <c r="C15" s="435"/>
+      <c r="D15" s="435"/>
+      <c r="E15" s="435"/>
+      <c r="F15" s="416" t="s">
         <v>70</v>
       </c>
-      <c r="G15" s="129"/>
-[...3 lines deleted...]
-      <c r="L15" s="137" t="s">
+      <c r="G15" s="416"/>
+      <c r="H15" s="416"/>
+      <c r="I15" s="416"/>
+      <c r="J15" s="299"/>
+      <c r="L15" s="298" t="s">
         <v>13</v>
       </c>
-      <c r="M15" s="128"/>
-[...6 lines deleted...]
-      <c r="T15" s="555" t="str">
+      <c r="M15" s="299"/>
+      <c r="N15" s="299"/>
+      <c r="O15" s="299"/>
+      <c r="P15" s="299"/>
+      <c r="Q15" s="299"/>
+      <c r="R15" s="299"/>
+      <c r="S15" s="300"/>
+      <c r="T15" s="507" t="str">
         <f>IF(入力用!T15="","",入力用!T15)</f>
         <v/>
       </c>
-      <c r="U15" s="556"/>
-[...12 lines deleted...]
-      <c r="AH15" s="275"/>
+      <c r="U15" s="508"/>
+      <c r="V15" s="508"/>
+      <c r="W15" s="508"/>
+      <c r="X15" s="508"/>
+      <c r="Y15" s="508"/>
+      <c r="Z15" s="508"/>
+      <c r="AA15" s="508"/>
+      <c r="AB15" s="508"/>
+      <c r="AC15" s="508"/>
+      <c r="AD15" s="508"/>
+      <c r="AE15" s="508"/>
+      <c r="AF15" s="508"/>
+      <c r="AG15" s="509"/>
+      <c r="AH15" s="293"/>
     </row>
     <row r="16" spans="2:34" ht="24.75" customHeight="1">
       <c r="B16" s="7"/>
-      <c r="C16" s="726" t="str">
+      <c r="C16" s="734" t="str">
         <f>IF(市町村用!C16="","",市町村用!C16)</f>
         <v/>
       </c>
-      <c r="D16" s="726"/>
-[...1 lines deleted...]
-      <c r="F16" s="136" t="s">
+      <c r="D16" s="734"/>
+      <c r="E16" s="734"/>
+      <c r="F16" s="441" t="s">
         <v>63</v>
       </c>
-      <c r="G16" s="136"/>
-[...1 lines deleted...]
-      <c r="I16" s="136"/>
+      <c r="G16" s="441"/>
+      <c r="H16" s="441"/>
+      <c r="I16" s="441"/>
       <c r="J16" s="27" t="s">
         <v>60</v>
       </c>
-      <c r="L16" s="139"/>
-[...21 lines deleted...]
-      <c r="AH16" s="275"/>
+      <c r="L16" s="367"/>
+      <c r="M16" s="317"/>
+      <c r="N16" s="317"/>
+      <c r="O16" s="317"/>
+      <c r="P16" s="317"/>
+      <c r="Q16" s="317"/>
+      <c r="R16" s="317"/>
+      <c r="S16" s="368"/>
+      <c r="T16" s="367"/>
+      <c r="U16" s="317"/>
+      <c r="V16" s="317"/>
+      <c r="W16" s="317"/>
+      <c r="X16" s="317"/>
+      <c r="Y16" s="317"/>
+      <c r="Z16" s="317"/>
+      <c r="AA16" s="317"/>
+      <c r="AB16" s="317"/>
+      <c r="AC16" s="317"/>
+      <c r="AD16" s="317"/>
+      <c r="AE16" s="317"/>
+      <c r="AF16" s="317"/>
+      <c r="AG16" s="510"/>
+      <c r="AH16" s="293"/>
     </row>
     <row r="17" spans="2:35" ht="13.5" customHeight="1">
       <c r="B17" s="7"/>
-      <c r="C17" s="135" t="s">
+      <c r="C17" s="440" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="135"/>
-[...6 lines deleted...]
-      <c r="I17" s="135" t="s">
+      <c r="D17" s="440"/>
+      <c r="E17" s="440"/>
+      <c r="F17" s="440"/>
+      <c r="G17" s="436" t="s">
+        <v>115</v>
+      </c>
+      <c r="H17" s="437"/>
+      <c r="I17" s="440" t="s">
         <v>56</v>
       </c>
-      <c r="J17" s="135"/>
-[...1 lines deleted...]
-      <c r="L17" s="130" t="s">
+      <c r="J17" s="440"/>
+      <c r="K17" s="440"/>
+      <c r="L17" s="156" t="s">
         <v>67</v>
       </c>
-      <c r="M17" s="130"/>
-[...5 lines deleted...]
-      <c r="S17" s="130"/>
+      <c r="M17" s="156"/>
+      <c r="N17" s="156"/>
+      <c r="O17" s="156"/>
+      <c r="P17" s="156"/>
+      <c r="Q17" s="156"/>
+      <c r="R17" s="156"/>
+      <c r="S17" s="156"/>
       <c r="T17" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U17" s="567" t="str">
+      <c r="U17" s="462" t="str">
         <f>IF(入力用!U17="","",入力用!U17)</f>
         <v/>
       </c>
-      <c r="V17" s="567"/>
-[...10 lines deleted...]
-      <c r="AE17" s="574" t="str">
+      <c r="V17" s="462"/>
+      <c r="W17" s="462"/>
+      <c r="X17" s="462"/>
+      <c r="Y17" s="462"/>
+      <c r="Z17" s="462"/>
+      <c r="AA17" s="462"/>
+      <c r="AB17" s="462"/>
+      <c r="AC17" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD17" s="305"/>
+      <c r="AE17" s="482" t="str">
         <f>IF(入力用!AE17="","",入力用!AE17)</f>
         <v/>
       </c>
-      <c r="AF17" s="574"/>
-[...1 lines deleted...]
-      <c r="AH17" s="275"/>
+      <c r="AF17" s="482"/>
+      <c r="AG17" s="483"/>
+      <c r="AH17" s="293"/>
     </row>
-    <row r="18" spans="2:35" ht="25.2" customHeight="1">
+    <row r="18" spans="2:35" ht="25.15" customHeight="1">
       <c r="B18" s="7"/>
-      <c r="C18" s="135"/>
-[...16 lines deleted...]
-      <c r="T18" s="580" t="str">
+      <c r="C18" s="440"/>
+      <c r="D18" s="440"/>
+      <c r="E18" s="440"/>
+      <c r="F18" s="440"/>
+      <c r="G18" s="437"/>
+      <c r="H18" s="437"/>
+      <c r="I18" s="440"/>
+      <c r="J18" s="440"/>
+      <c r="K18" s="440"/>
+      <c r="L18" s="156"/>
+      <c r="M18" s="156"/>
+      <c r="N18" s="156"/>
+      <c r="O18" s="156"/>
+      <c r="P18" s="156"/>
+      <c r="Q18" s="156"/>
+      <c r="R18" s="156"/>
+      <c r="S18" s="156"/>
+      <c r="T18" s="451" t="str">
         <f>IF(入力用!T18="","",入力用!T18)</f>
         <v/>
       </c>
-      <c r="U18" s="581"/>
-[...11 lines deleted...]
-      <c r="AG18" s="582"/>
+      <c r="U18" s="452"/>
+      <c r="V18" s="452"/>
+      <c r="W18" s="452"/>
+      <c r="X18" s="452"/>
+      <c r="Y18" s="452"/>
+      <c r="Z18" s="452"/>
+      <c r="AA18" s="452"/>
+      <c r="AB18" s="452"/>
+      <c r="AC18" s="452"/>
+      <c r="AD18" s="452"/>
+      <c r="AE18" s="452"/>
+      <c r="AF18" s="452"/>
+      <c r="AG18" s="453"/>
       <c r="AH18" s="79"/>
     </row>
     <row r="19" spans="2:35" ht="13.5" customHeight="1">
-      <c r="B19" s="145" t="s">
+      <c r="B19" s="442" t="s">
         <v>80</v>
       </c>
-      <c r="C19" s="146"/>
-[...14 lines deleted...]
-      <c r="U19" s="159"/>
+      <c r="C19" s="443"/>
+      <c r="D19" s="443"/>
+      <c r="E19" s="443"/>
+      <c r="F19" s="443"/>
+      <c r="L19" s="156"/>
+      <c r="M19" s="156"/>
+      <c r="N19" s="156"/>
+      <c r="O19" s="156"/>
+      <c r="P19" s="156"/>
+      <c r="Q19" s="156"/>
+      <c r="R19" s="156"/>
+      <c r="S19" s="156"/>
+      <c r="T19" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U19" s="358"/>
       <c r="V19" s="73" t="str">
         <f>IF(入力用!V19="","",入力用!V19)</f>
         <v/>
       </c>
       <c r="W19" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X19" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X19" s="352" t="str">
         <f>IF(入力用!X19="","",入力用!X19)</f>
         <v/>
       </c>
-      <c r="Y19" s="224"/>
-      <c r="Z19" s="224"/>
+      <c r="Y19" s="352"/>
+      <c r="Z19" s="352"/>
       <c r="AA19" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB19" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB19" s="352" t="str">
         <f>IF(入力用!AB19="","",入力用!AB19)</f>
         <v/>
       </c>
-      <c r="AC19" s="224"/>
-[...3 lines deleted...]
-      <c r="AG19" s="225"/>
+      <c r="AC19" s="352"/>
+      <c r="AD19" s="352"/>
+      <c r="AE19" s="352"/>
+      <c r="AF19" s="352"/>
+      <c r="AG19" s="353"/>
       <c r="AH19" s="79"/>
     </row>
     <row r="20" spans="2:35" ht="16.5" customHeight="1">
       <c r="B20" s="7"/>
-      <c r="L20" s="142" t="s">
+      <c r="L20" s="373" t="s">
         <v>1</v>
       </c>
-      <c r="M20" s="143"/>
-[...6 lines deleted...]
-      <c r="T20" s="548" t="str">
+      <c r="M20" s="316"/>
+      <c r="N20" s="316"/>
+      <c r="O20" s="316"/>
+      <c r="P20" s="316"/>
+      <c r="Q20" s="316"/>
+      <c r="R20" s="316"/>
+      <c r="S20" s="374"/>
+      <c r="T20" s="486" t="str">
         <f>IF(入力用!T20="","",入力用!T20)</f>
         <v/>
       </c>
-      <c r="U20" s="548"/>
-[...13 lines deleted...]
-        <v>195</v>
+      <c r="U20" s="486"/>
+      <c r="V20" s="486"/>
+      <c r="W20" s="486"/>
+      <c r="X20" s="486"/>
+      <c r="Y20" s="486"/>
+      <c r="Z20" s="486"/>
+      <c r="AA20" s="486"/>
+      <c r="AB20" s="486"/>
+      <c r="AC20" s="486"/>
+      <c r="AD20" s="486"/>
+      <c r="AE20" s="486"/>
+      <c r="AF20" s="486"/>
+      <c r="AG20" s="487"/>
+      <c r="AH20" s="536" t="s">
+        <v>194</v>
       </c>
     </row>
-    <row r="21" spans="2:35" ht="10.8" customHeight="1">
-      <c r="B21" s="218" t="s">
+    <row r="21" spans="2:35" ht="10.9" customHeight="1">
+      <c r="B21" s="401" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="219"/>
-[...8 lines deleted...]
-      <c r="L21" s="147" t="s">
+      <c r="C21" s="402"/>
+      <c r="D21" s="402"/>
+      <c r="E21" s="402"/>
+      <c r="F21" s="402"/>
+      <c r="G21" s="402"/>
+      <c r="H21" s="402"/>
+      <c r="I21" s="402"/>
+      <c r="J21" s="402"/>
+      <c r="K21" s="403"/>
+      <c r="L21" s="444" t="s">
         <v>77</v>
       </c>
-      <c r="M21" s="148"/>
-[...7 lines deleted...]
-      <c r="S21" s="588"/>
+      <c r="M21" s="445"/>
+      <c r="N21" s="445"/>
+      <c r="O21" s="459" t="s">
+        <v>108</v>
+      </c>
+      <c r="P21" s="459"/>
+      <c r="Q21" s="459"/>
+      <c r="R21" s="459"/>
+      <c r="S21" s="460"/>
       <c r="T21" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="U21" s="567" t="str">
+      <c r="U21" s="462" t="str">
         <f>IF(入力用!$U$21="","",入力用!$U$21)</f>
         <v/>
       </c>
-      <c r="V21" s="567"/>
-[...10 lines deleted...]
-      <c r="AE21" s="574" t="str">
+      <c r="V21" s="462"/>
+      <c r="W21" s="462"/>
+      <c r="X21" s="462"/>
+      <c r="Y21" s="462"/>
+      <c r="Z21" s="462"/>
+      <c r="AA21" s="462"/>
+      <c r="AB21" s="462"/>
+      <c r="AC21" s="305" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD21" s="305"/>
+      <c r="AE21" s="482" t="str">
         <f>IF(入力用!AE21="","",入力用!AE21)</f>
         <v/>
       </c>
-      <c r="AF21" s="574"/>
-[...1 lines deleted...]
-      <c r="AH21" s="543"/>
+      <c r="AF21" s="482"/>
+      <c r="AG21" s="483"/>
+      <c r="AH21" s="536"/>
     </row>
-    <row r="22" spans="2:35" ht="17.399999999999999" customHeight="1">
-[...18 lines deleted...]
-      <c r="T22" s="590" t="str">
+    <row r="22" spans="2:35" ht="17.45" customHeight="1">
+      <c r="B22" s="401"/>
+      <c r="C22" s="402"/>
+      <c r="D22" s="402"/>
+      <c r="E22" s="402"/>
+      <c r="F22" s="402"/>
+      <c r="G22" s="402"/>
+      <c r="H22" s="402"/>
+      <c r="I22" s="402"/>
+      <c r="J22" s="402"/>
+      <c r="K22" s="403"/>
+      <c r="L22" s="444"/>
+      <c r="M22" s="445"/>
+      <c r="N22" s="445"/>
+      <c r="O22" s="459"/>
+      <c r="P22" s="459"/>
+      <c r="Q22" s="459"/>
+      <c r="R22" s="459"/>
+      <c r="S22" s="460"/>
+      <c r="T22" s="463" t="str">
         <f>IF(入力用!T22="","",入力用!T22)</f>
         <v/>
       </c>
-      <c r="U22" s="591"/>
-[...12 lines deleted...]
-      <c r="AH22" s="543"/>
+      <c r="U22" s="464"/>
+      <c r="V22" s="464"/>
+      <c r="W22" s="464"/>
+      <c r="X22" s="464"/>
+      <c r="Y22" s="464"/>
+      <c r="Z22" s="464"/>
+      <c r="AA22" s="464"/>
+      <c r="AB22" s="464"/>
+      <c r="AC22" s="464"/>
+      <c r="AD22" s="464"/>
+      <c r="AE22" s="464"/>
+      <c r="AF22" s="464"/>
+      <c r="AG22" s="465"/>
+      <c r="AH22" s="536"/>
     </row>
-    <row r="23" spans="2:35" ht="10.8" customHeight="1">
-[...21 lines deleted...]
-      <c r="U23" s="159"/>
+    <row r="23" spans="2:35" ht="10.9" customHeight="1">
+      <c r="B23" s="401"/>
+      <c r="C23" s="402"/>
+      <c r="D23" s="402"/>
+      <c r="E23" s="402"/>
+      <c r="F23" s="402"/>
+      <c r="G23" s="402"/>
+      <c r="H23" s="402"/>
+      <c r="I23" s="402"/>
+      <c r="J23" s="402"/>
+      <c r="K23" s="403"/>
+      <c r="L23" s="446"/>
+      <c r="M23" s="447"/>
+      <c r="N23" s="447"/>
+      <c r="O23" s="358"/>
+      <c r="P23" s="358"/>
+      <c r="Q23" s="358"/>
+      <c r="R23" s="358"/>
+      <c r="S23" s="461"/>
+      <c r="T23" s="357" t="s">
+        <v>111</v>
+      </c>
+      <c r="U23" s="358"/>
       <c r="V23" s="73" t="str">
         <f>IF(入力用!V23="","",入力用!V23)</f>
         <v/>
       </c>
       <c r="W23" s="50" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="X23" s="224" t="str">
+        <v>112</v>
+      </c>
+      <c r="X23" s="352" t="str">
         <f>IF(入力用!X23="","",入力用!X23)</f>
         <v/>
       </c>
-      <c r="Y23" s="224"/>
-      <c r="Z23" s="224"/>
+      <c r="Y23" s="352"/>
+      <c r="Z23" s="352"/>
       <c r="AA23" s="51" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB23" s="224" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB23" s="352" t="str">
         <f>IF(入力用!AB23="","",入力用!AB23)</f>
         <v/>
       </c>
-      <c r="AC23" s="224"/>
-[...4 lines deleted...]
-      <c r="AH23" s="543"/>
+      <c r="AC23" s="352"/>
+      <c r="AD23" s="352"/>
+      <c r="AE23" s="352"/>
+      <c r="AF23" s="352"/>
+      <c r="AG23" s="353"/>
+      <c r="AH23" s="536"/>
     </row>
     <row r="24" spans="2:35" ht="12" customHeight="1">
-      <c r="B24" s="233" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="229" t="s">
+      <c r="B24" s="414" t="s">
+        <v>168</v>
+      </c>
+      <c r="C24" s="415"/>
+      <c r="D24" s="410" t="s">
         <v>15</v>
       </c>
-      <c r="E24" s="229"/>
-[...6 lines deleted...]
-      <c r="J24" s="583" t="str">
+      <c r="E24" s="410"/>
+      <c r="F24" s="410"/>
+      <c r="G24" s="411"/>
+      <c r="H24" s="426" t="s">
+        <v>197</v>
+      </c>
+      <c r="I24" s="427"/>
+      <c r="J24" s="454" t="str">
         <f>IF(入力用!J24="","",入力用!J24)</f>
         <v>年　月　日</v>
       </c>
-      <c r="K24" s="583"/>
-[...2 lines deleted...]
-      <c r="N24" s="130" t="s">
+      <c r="K24" s="454"/>
+      <c r="L24" s="454"/>
+      <c r="M24" s="455"/>
+      <c r="N24" s="156" t="s">
         <v>16</v>
       </c>
-      <c r="O24" s="130"/>
-[...4 lines deleted...]
-      <c r="T24" s="142" t="s">
+      <c r="O24" s="156"/>
+      <c r="P24" s="156"/>
+      <c r="Q24" s="156"/>
+      <c r="R24" s="156"/>
+      <c r="S24" s="156"/>
+      <c r="T24" s="373" t="s">
         <v>88</v>
       </c>
-      <c r="U24" s="143"/>
-      <c r="V24" s="572" t="str">
+      <c r="U24" s="316"/>
+      <c r="V24" s="469" t="str">
         <f>IF(入力用!V24="","",入力用!V24)</f>
         <v>　　　　　月 　　 　　日</v>
       </c>
-      <c r="W24" s="572"/>
-[...6 lines deleted...]
-      <c r="AD24" s="143" t="s">
+      <c r="W24" s="469"/>
+      <c r="X24" s="469"/>
+      <c r="Y24" s="469"/>
+      <c r="Z24" s="469"/>
+      <c r="AA24" s="469"/>
+      <c r="AB24" s="469"/>
+      <c r="AC24" s="469"/>
+      <c r="AD24" s="316" t="s">
         <v>89</v>
       </c>
-      <c r="AE24" s="572" t="str">
+      <c r="AE24" s="469" t="str">
         <f>IF(入力用!AE24="","",入力用!AE24)</f>
         <v xml:space="preserve">          月　　    　日</v>
       </c>
-      <c r="AF24" s="572"/>
-[...1 lines deleted...]
-      <c r="AH24" s="543"/>
+      <c r="AF24" s="469"/>
+      <c r="AG24" s="470"/>
+      <c r="AH24" s="536"/>
     </row>
     <row r="25" spans="2:35" ht="12" customHeight="1">
-      <c r="B25" s="151" t="s">
-[...33 lines deleted...]
-      <c r="AH25" s="543"/>
+      <c r="B25" s="448" t="s">
+        <v>169</v>
+      </c>
+      <c r="C25" s="449"/>
+      <c r="D25" s="412"/>
+      <c r="E25" s="412"/>
+      <c r="F25" s="412"/>
+      <c r="G25" s="413"/>
+      <c r="H25" s="428"/>
+      <c r="I25" s="429"/>
+      <c r="J25" s="456"/>
+      <c r="K25" s="456"/>
+      <c r="L25" s="456"/>
+      <c r="M25" s="457"/>
+      <c r="N25" s="156"/>
+      <c r="O25" s="156"/>
+      <c r="P25" s="156"/>
+      <c r="Q25" s="156"/>
+      <c r="R25" s="156"/>
+      <c r="S25" s="156"/>
+      <c r="T25" s="367"/>
+      <c r="U25" s="317"/>
+      <c r="V25" s="471"/>
+      <c r="W25" s="471"/>
+      <c r="X25" s="471"/>
+      <c r="Y25" s="471"/>
+      <c r="Z25" s="471"/>
+      <c r="AA25" s="471"/>
+      <c r="AB25" s="471"/>
+      <c r="AC25" s="471"/>
+      <c r="AD25" s="317"/>
+      <c r="AE25" s="471"/>
+      <c r="AF25" s="471"/>
+      <c r="AG25" s="472"/>
+      <c r="AH25" s="536"/>
     </row>
     <row r="26" spans="2:35" ht="12" customHeight="1">
-      <c r="B26" s="221" t="s">
+      <c r="B26" s="404" t="s">
         <v>17</v>
       </c>
-      <c r="C26" s="222"/>
-[...4 lines deleted...]
-      <c r="H26" s="544" t="str">
+      <c r="C26" s="405"/>
+      <c r="D26" s="405"/>
+      <c r="E26" s="405"/>
+      <c r="F26" s="405"/>
+      <c r="G26" s="405"/>
+      <c r="H26" s="450" t="str">
         <f>IF(入力用!H26="","",入力用!H26)</f>
         <v>円</v>
       </c>
-      <c r="I26" s="544"/>
-[...4 lines deleted...]
-      <c r="N26" s="288" t="s">
+      <c r="I26" s="450"/>
+      <c r="J26" s="450"/>
+      <c r="K26" s="450"/>
+      <c r="L26" s="450"/>
+      <c r="M26" s="450"/>
+      <c r="N26" s="322" t="s">
         <v>19</v>
       </c>
-      <c r="O26" s="288"/>
-[...4 lines deleted...]
-      <c r="T26" s="194" t="s">
+      <c r="O26" s="322"/>
+      <c r="P26" s="322"/>
+      <c r="Q26" s="322"/>
+      <c r="R26" s="322"/>
+      <c r="S26" s="322"/>
+      <c r="T26" s="311" t="s">
         <v>78</v>
       </c>
-      <c r="U26" s="181"/>
-      <c r="V26" s="195"/>
+      <c r="U26" s="159"/>
+      <c r="V26" s="312"/>
       <c r="W26" s="71" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="X26" s="578" t="str">
+        <v>170</v>
+      </c>
+      <c r="X26" s="477" t="str">
         <f>IF(入力用!X26="","",入力用!X26)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y26" s="578"/>
-[...4 lines deleted...]
-      <c r="AD26" s="181" t="s">
+      <c r="Y26" s="477"/>
+      <c r="Z26" s="477"/>
+      <c r="AA26" s="477"/>
+      <c r="AB26" s="477"/>
+      <c r="AC26" s="477"/>
+      <c r="AD26" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="AE26" s="181"/>
-      <c r="AF26" s="569" t="str">
+      <c r="AE26" s="159"/>
+      <c r="AF26" s="478" t="str">
         <f>IF(入力用!AF26="","",入力用!AF26)</f>
         <v/>
       </c>
-      <c r="AG26" s="201" t="s">
+      <c r="AG26" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="AH26" s="543"/>
+      <c r="AH26" s="536"/>
     </row>
     <row r="27" spans="2:35" ht="12" customHeight="1">
-      <c r="B27" s="223"/>
-[...19 lines deleted...]
-      <c r="V27" s="198"/>
+      <c r="B27" s="406"/>
+      <c r="C27" s="405"/>
+      <c r="D27" s="405"/>
+      <c r="E27" s="405"/>
+      <c r="F27" s="405"/>
+      <c r="G27" s="405"/>
+      <c r="H27" s="450"/>
+      <c r="I27" s="450"/>
+      <c r="J27" s="450"/>
+      <c r="K27" s="450"/>
+      <c r="L27" s="450"/>
+      <c r="M27" s="450"/>
+      <c r="N27" s="322"/>
+      <c r="O27" s="322"/>
+      <c r="P27" s="322"/>
+      <c r="Q27" s="322"/>
+      <c r="R27" s="322"/>
+      <c r="S27" s="322"/>
+      <c r="T27" s="384"/>
+      <c r="U27" s="385"/>
+      <c r="V27" s="386"/>
       <c r="W27" s="72" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="X27" s="571" t="str">
+        <v>171</v>
+      </c>
+      <c r="X27" s="484" t="str">
         <f>IF(入力用!X27="","",入力用!X27)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y27" s="571"/>
-[...8 lines deleted...]
-      <c r="AH27" s="543"/>
+      <c r="Y27" s="484"/>
+      <c r="Z27" s="484"/>
+      <c r="AA27" s="484"/>
+      <c r="AB27" s="484"/>
+      <c r="AC27" s="484"/>
+      <c r="AD27" s="160"/>
+      <c r="AE27" s="160"/>
+      <c r="AF27" s="479"/>
+      <c r="AG27" s="146"/>
+      <c r="AH27" s="536"/>
     </row>
     <row r="28" spans="2:35" ht="12" customHeight="1">
-      <c r="B28" s="191" t="s">
+      <c r="B28" s="380" t="s">
         <v>18</v>
       </c>
-      <c r="C28" s="130"/>
-[...4 lines deleted...]
-      <c r="H28" s="544" t="str">
+      <c r="C28" s="156"/>
+      <c r="D28" s="156"/>
+      <c r="E28" s="156"/>
+      <c r="F28" s="156"/>
+      <c r="G28" s="156"/>
+      <c r="H28" s="450" t="str">
         <f>IF(入力用!H28="","",入力用!H28)</f>
         <v>円</v>
       </c>
-      <c r="I28" s="544"/>
-[...10 lines deleted...]
-      <c r="T28" s="194" t="s">
+      <c r="I28" s="450"/>
+      <c r="J28" s="450"/>
+      <c r="K28" s="450"/>
+      <c r="L28" s="450"/>
+      <c r="M28" s="450"/>
+      <c r="N28" s="322"/>
+      <c r="O28" s="322"/>
+      <c r="P28" s="322"/>
+      <c r="Q28" s="322"/>
+      <c r="R28" s="322"/>
+      <c r="S28" s="322"/>
+      <c r="T28" s="311" t="s">
         <v>79</v>
       </c>
-      <c r="U28" s="181"/>
-      <c r="V28" s="195"/>
+      <c r="U28" s="159"/>
+      <c r="V28" s="312"/>
       <c r="W28" s="71" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="X28" s="578" t="str">
+        <v>170</v>
+      </c>
+      <c r="X28" s="477" t="str">
         <f>IF(入力用!X28="","",入力用!X28)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y28" s="578"/>
-[...4 lines deleted...]
-      <c r="AD28" s="181" t="s">
+      <c r="Y28" s="477"/>
+      <c r="Z28" s="477"/>
+      <c r="AA28" s="477"/>
+      <c r="AB28" s="477"/>
+      <c r="AC28" s="477"/>
+      <c r="AD28" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="AE28" s="181"/>
-      <c r="AF28" s="569" t="str">
+      <c r="AE28" s="159"/>
+      <c r="AF28" s="478" t="str">
         <f>IF(入力用!AF28="","",入力用!AF28)</f>
         <v/>
       </c>
-      <c r="AG28" s="201" t="s">
+      <c r="AG28" s="145" t="s">
         <v>91</v>
       </c>
-      <c r="AH28" s="543"/>
+      <c r="AH28" s="536"/>
     </row>
     <row r="29" spans="2:35" ht="12" customHeight="1">
-      <c r="B29" s="191"/>
-[...19 lines deleted...]
-      <c r="V29" s="284"/>
+      <c r="B29" s="380"/>
+      <c r="C29" s="156"/>
+      <c r="D29" s="156"/>
+      <c r="E29" s="156"/>
+      <c r="F29" s="156"/>
+      <c r="G29" s="156"/>
+      <c r="H29" s="450"/>
+      <c r="I29" s="450"/>
+      <c r="J29" s="450"/>
+      <c r="K29" s="450"/>
+      <c r="L29" s="450"/>
+      <c r="M29" s="450"/>
+      <c r="N29" s="322"/>
+      <c r="O29" s="322"/>
+      <c r="P29" s="322"/>
+      <c r="Q29" s="322"/>
+      <c r="R29" s="322"/>
+      <c r="S29" s="322"/>
+      <c r="T29" s="313"/>
+      <c r="U29" s="160"/>
+      <c r="V29" s="314"/>
       <c r="W29" s="72" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="X29" s="571" t="str">
+        <v>171</v>
+      </c>
+      <c r="X29" s="484" t="str">
         <f>IF(入力用!X29="","",入力用!X29)</f>
         <v>・　　　　　・</v>
       </c>
-      <c r="Y29" s="571"/>
-[...8 lines deleted...]
-      <c r="AH29" s="543"/>
+      <c r="Y29" s="484"/>
+      <c r="Z29" s="484"/>
+      <c r="AA29" s="484"/>
+      <c r="AB29" s="484"/>
+      <c r="AC29" s="484"/>
+      <c r="AD29" s="160"/>
+      <c r="AE29" s="160"/>
+      <c r="AF29" s="479"/>
+      <c r="AG29" s="146"/>
+      <c r="AH29" s="536"/>
     </row>
     <row r="30" spans="2:35" ht="24.75" customHeight="1">
-      <c r="B30" s="191"/>
-[...11 lines deleted...]
-      <c r="N30" s="280" t="s">
+      <c r="B30" s="380"/>
+      <c r="C30" s="156"/>
+      <c r="D30" s="156"/>
+      <c r="E30" s="156"/>
+      <c r="F30" s="156"/>
+      <c r="G30" s="156"/>
+      <c r="H30" s="450"/>
+      <c r="I30" s="450"/>
+      <c r="J30" s="450"/>
+      <c r="K30" s="450"/>
+      <c r="L30" s="450"/>
+      <c r="M30" s="450"/>
+      <c r="N30" s="308" t="s">
         <v>20</v>
       </c>
-      <c r="O30" s="281"/>
-[...17 lines deleted...]
-      <c r="AE30" s="523" t="str">
+      <c r="O30" s="309"/>
+      <c r="P30" s="309"/>
+      <c r="Q30" s="309"/>
+      <c r="R30" s="309"/>
+      <c r="S30" s="309"/>
+      <c r="T30" s="309"/>
+      <c r="U30" s="309"/>
+      <c r="V30" s="309"/>
+      <c r="W30" s="309"/>
+      <c r="X30" s="309"/>
+      <c r="Y30" s="309"/>
+      <c r="Z30" s="310"/>
+      <c r="AA30" s="157" t="s">
+        <v>198</v>
+      </c>
+      <c r="AB30" s="158"/>
+      <c r="AC30" s="158"/>
+      <c r="AD30" s="158"/>
+      <c r="AE30" s="480" t="str">
         <f>IF(入力用!AE30="","",入力用!AE30)</f>
         <v>年　　月　　日</v>
       </c>
-      <c r="AF30" s="523"/>
-[...1 lines deleted...]
-      <c r="AH30" s="543"/>
+      <c r="AF30" s="480"/>
+      <c r="AG30" s="481"/>
+      <c r="AH30" s="536"/>
     </row>
     <row r="31" spans="2:35" ht="22.5" customHeight="1">
-      <c r="B31" s="525" t="s">
+      <c r="B31" s="516" t="s">
         <v>21</v>
       </c>
-      <c r="C31" s="226" t="s">
+      <c r="C31" s="407" t="s">
         <v>72</v>
       </c>
-      <c r="D31" s="227"/>
-[...9 lines deleted...]
-      <c r="N31" s="130" t="s">
+      <c r="D31" s="408"/>
+      <c r="E31" s="408"/>
+      <c r="F31" s="408"/>
+      <c r="G31" s="408"/>
+      <c r="H31" s="408"/>
+      <c r="I31" s="408"/>
+      <c r="J31" s="408"/>
+      <c r="K31" s="408"/>
+      <c r="L31" s="408"/>
+      <c r="M31" s="409"/>
+      <c r="N31" s="156" t="s">
         <v>22</v>
       </c>
-      <c r="O31" s="130"/>
-[...4 lines deleted...]
-      <c r="T31" s="237" t="str">
+      <c r="O31" s="156"/>
+      <c r="P31" s="156"/>
+      <c r="Q31" s="156"/>
+      <c r="R31" s="156"/>
+      <c r="S31" s="156"/>
+      <c r="T31" s="157" t="str">
         <f>IF(入力用!T31="","",入力用!T31)</f>
         <v/>
       </c>
-      <c r="U31" s="238"/>
-[...1 lines deleted...]
-      <c r="W31" s="238" t="s">
+      <c r="U31" s="158"/>
+      <c r="V31" s="158"/>
+      <c r="W31" s="158" t="s">
         <v>92</v>
       </c>
-      <c r="X31" s="239"/>
-      <c r="Y31" s="130" t="s">
+      <c r="X31" s="344"/>
+      <c r="Y31" s="156" t="s">
         <v>68</v>
       </c>
-      <c r="Z31" s="130"/>
-[...4 lines deleted...]
-      <c r="AE31" s="237" t="str">
+      <c r="Z31" s="156"/>
+      <c r="AA31" s="156"/>
+      <c r="AB31" s="156"/>
+      <c r="AC31" s="156"/>
+      <c r="AD31" s="156"/>
+      <c r="AE31" s="157" t="str">
         <f>IF(入力用!AE31="","",入力用!AE31)</f>
         <v/>
       </c>
-      <c r="AF31" s="238"/>
+      <c r="AF31" s="158"/>
       <c r="AG31" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="AH31" s="543"/>
+      <c r="AH31" s="536"/>
     </row>
-    <row r="32" spans="2:35" ht="19.2" customHeight="1">
-[...1 lines deleted...]
-      <c r="C32" s="545" t="str">
+    <row r="32" spans="2:35" ht="19.149999999999999" customHeight="1">
+      <c r="B32" s="517"/>
+      <c r="C32" s="493" t="str">
         <f>IF(入力用!C32="","",入力用!C32)</f>
         <v/>
       </c>
-      <c r="D32" s="546"/>
-[...9 lines deleted...]
-      <c r="N32" s="534" t="s">
+      <c r="D32" s="494"/>
+      <c r="E32" s="494"/>
+      <c r="F32" s="494"/>
+      <c r="G32" s="494"/>
+      <c r="H32" s="494"/>
+      <c r="I32" s="494"/>
+      <c r="J32" s="494"/>
+      <c r="K32" s="494"/>
+      <c r="L32" s="494"/>
+      <c r="M32" s="495"/>
+      <c r="N32" s="525" t="s">
         <v>23</v>
       </c>
-      <c r="O32" s="186" t="s">
+      <c r="O32" s="381" t="s">
         <v>24</v>
       </c>
-      <c r="P32" s="186"/>
-[...5 lines deleted...]
-      <c r="V32" s="186" t="s">
+      <c r="P32" s="381"/>
+      <c r="Q32" s="381"/>
+      <c r="R32" s="381"/>
+      <c r="S32" s="381"/>
+      <c r="T32" s="381"/>
+      <c r="U32" s="381"/>
+      <c r="V32" s="381" t="s">
         <v>25</v>
       </c>
-      <c r="W32" s="186"/>
-[...8 lines deleted...]
-      <c r="AF32" s="192" t="s">
+      <c r="W32" s="381"/>
+      <c r="X32" s="381"/>
+      <c r="Y32" s="381"/>
+      <c r="Z32" s="381"/>
+      <c r="AA32" s="381"/>
+      <c r="AB32" s="381"/>
+      <c r="AC32" s="381"/>
+      <c r="AD32" s="381"/>
+      <c r="AE32" s="381"/>
+      <c r="AF32" s="382" t="s">
         <v>26</v>
       </c>
-      <c r="AG32" s="193"/>
-      <c r="AH32" s="543"/>
+      <c r="AG32" s="383"/>
+      <c r="AH32" s="536"/>
       <c r="AI32" s="14"/>
     </row>
-    <row r="33" spans="2:34" ht="25.2" customHeight="1">
-[...13 lines deleted...]
-      <c r="O33" s="512" t="str">
+    <row r="33" spans="2:34" ht="25.15" customHeight="1">
+      <c r="B33" s="517"/>
+      <c r="C33" s="493"/>
+      <c r="D33" s="494"/>
+      <c r="E33" s="494"/>
+      <c r="F33" s="494"/>
+      <c r="G33" s="494"/>
+      <c r="H33" s="494"/>
+      <c r="I33" s="494"/>
+      <c r="J33" s="494"/>
+      <c r="K33" s="494"/>
+      <c r="L33" s="494"/>
+      <c r="M33" s="495"/>
+      <c r="N33" s="526"/>
+      <c r="O33" s="496" t="str">
         <f>IF(入力用!O33="","",入力用!O33)</f>
         <v/>
       </c>
-      <c r="P33" s="513"/>
-[...5 lines deleted...]
-      <c r="V33" s="518" t="str">
+      <c r="P33" s="497"/>
+      <c r="Q33" s="497"/>
+      <c r="R33" s="497"/>
+      <c r="S33" s="497"/>
+      <c r="T33" s="497"/>
+      <c r="U33" s="498"/>
+      <c r="V33" s="466" t="str">
         <f>IF(入力用!V33="","",入力用!V33)</f>
         <v/>
       </c>
-      <c r="W33" s="519"/>
-[...8 lines deleted...]
-      <c r="AF33" s="468" t="str">
+      <c r="W33" s="467"/>
+      <c r="X33" s="467"/>
+      <c r="Y33" s="467"/>
+      <c r="Z33" s="467"/>
+      <c r="AA33" s="467"/>
+      <c r="AB33" s="467"/>
+      <c r="AC33" s="467"/>
+      <c r="AD33" s="467"/>
+      <c r="AE33" s="468"/>
+      <c r="AF33" s="473" t="str">
         <f>IF(入力用!AF33="","",入力用!AF33)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG33" s="469"/>
-      <c r="AH33" s="543"/>
+      <c r="AG33" s="474"/>
+      <c r="AH33" s="536"/>
     </row>
-    <row r="34" spans="2:34" ht="11.4" customHeight="1">
-[...19 lines deleted...]
-      <c r="U34" s="517"/>
+    <row r="34" spans="2:34" ht="11.45" customHeight="1">
+      <c r="B34" s="517"/>
+      <c r="C34" s="493"/>
+      <c r="D34" s="494"/>
+      <c r="E34" s="494"/>
+      <c r="F34" s="494"/>
+      <c r="G34" s="494"/>
+      <c r="H34" s="494"/>
+      <c r="I34" s="494"/>
+      <c r="J34" s="494"/>
+      <c r="K34" s="494"/>
+      <c r="L34" s="494"/>
+      <c r="M34" s="495"/>
+      <c r="N34" s="526"/>
+      <c r="O34" s="499"/>
+      <c r="P34" s="500"/>
+      <c r="Q34" s="500"/>
+      <c r="R34" s="500"/>
+      <c r="S34" s="500"/>
+      <c r="T34" s="500"/>
+      <c r="U34" s="501"/>
       <c r="V34" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W34" s="76" t="str">
         <f>IF(入力用!W34="","",入力用!W34)</f>
         <v/>
       </c>
       <c r="X34" s="39" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="Y34" s="521" t="str">
+        <v>112</v>
+      </c>
+      <c r="Y34" s="458" t="str">
         <f>IF(入力用!Y34="","",入力用!Y34)</f>
         <v/>
       </c>
-      <c r="Z34" s="521"/>
+      <c r="Z34" s="458"/>
       <c r="AA34" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB34" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB34" s="458" t="str">
         <f>IF(入力用!AB34="","",入力用!AB34)</f>
         <v/>
       </c>
-      <c r="AC34" s="521"/>
-      <c r="AD34" s="521"/>
+      <c r="AC34" s="458"/>
+      <c r="AD34" s="458"/>
       <c r="AE34" s="40"/>
-      <c r="AF34" s="470"/>
-[...1 lines deleted...]
-      <c r="AH34" s="543"/>
+      <c r="AF34" s="475"/>
+      <c r="AG34" s="476"/>
+      <c r="AH34" s="536"/>
     </row>
-    <row r="35" spans="2:34" ht="26.4" customHeight="1">
-[...1 lines deleted...]
-      <c r="C35" s="378" t="s">
+    <row r="35" spans="2:34" ht="26.45" customHeight="1">
+      <c r="B35" s="517"/>
+      <c r="C35" s="213" t="s">
         <v>93</v>
       </c>
-      <c r="D35" s="379"/>
-[...10 lines deleted...]
-      <c r="O35" s="512" t="str">
+      <c r="D35" s="214"/>
+      <c r="E35" s="214"/>
+      <c r="F35" s="214"/>
+      <c r="G35" s="214"/>
+      <c r="H35" s="214"/>
+      <c r="I35" s="214"/>
+      <c r="J35" s="214"/>
+      <c r="K35" s="214"/>
+      <c r="L35" s="214"/>
+      <c r="M35" s="215"/>
+      <c r="N35" s="526"/>
+      <c r="O35" s="496" t="str">
         <f>IF(入力用!O35="","",入力用!O35)</f>
         <v/>
       </c>
-      <c r="P35" s="513"/>
-[...5 lines deleted...]
-      <c r="V35" s="518" t="str">
+      <c r="P35" s="497"/>
+      <c r="Q35" s="497"/>
+      <c r="R35" s="497"/>
+      <c r="S35" s="497"/>
+      <c r="T35" s="497"/>
+      <c r="U35" s="498"/>
+      <c r="V35" s="466" t="str">
         <f>IF(入力用!V35="","",入力用!V35)</f>
         <v/>
       </c>
-      <c r="W35" s="519"/>
-[...8 lines deleted...]
-      <c r="AF35" s="468" t="str">
+      <c r="W35" s="467"/>
+      <c r="X35" s="467"/>
+      <c r="Y35" s="467"/>
+      <c r="Z35" s="467"/>
+      <c r="AA35" s="467"/>
+      <c r="AB35" s="467"/>
+      <c r="AC35" s="467"/>
+      <c r="AD35" s="467"/>
+      <c r="AE35" s="468"/>
+      <c r="AF35" s="473" t="str">
         <f>IF(入力用!AF35="","",入力用!AF35)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG35" s="469"/>
-      <c r="AH35" s="543"/>
+      <c r="AG35" s="474"/>
+      <c r="AH35" s="536"/>
     </row>
     <row r="36" spans="2:34" ht="12" customHeight="1">
-      <c r="B36" s="526"/>
-      <c r="C36" s="528" t="str">
+      <c r="B36" s="517"/>
+      <c r="C36" s="519" t="str">
         <f>IF(入力用!C36="","",入力用!C36)</f>
         <v/>
       </c>
-      <c r="D36" s="529"/>
-[...16 lines deleted...]
-      <c r="U36" s="517"/>
+      <c r="D36" s="520"/>
+      <c r="E36" s="520"/>
+      <c r="F36" s="520"/>
+      <c r="G36" s="520"/>
+      <c r="H36" s="520"/>
+      <c r="I36" s="520"/>
+      <c r="J36" s="520"/>
+      <c r="K36" s="520"/>
+      <c r="L36" s="520"/>
+      <c r="M36" s="521"/>
+      <c r="N36" s="526"/>
+      <c r="O36" s="499"/>
+      <c r="P36" s="500"/>
+      <c r="Q36" s="500"/>
+      <c r="R36" s="500"/>
+      <c r="S36" s="500"/>
+      <c r="T36" s="500"/>
+      <c r="U36" s="501"/>
       <c r="V36" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W36" s="76" t="str">
         <f>IF(入力用!W36="","",入力用!W36)</f>
         <v/>
       </c>
       <c r="X36" s="39" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="Y36" s="521" t="str">
+        <v>112</v>
+      </c>
+      <c r="Y36" s="458" t="str">
         <f>IF(入力用!Y36="","",入力用!Y36)</f>
         <v/>
       </c>
-      <c r="Z36" s="521"/>
+      <c r="Z36" s="458"/>
       <c r="AA36" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB36" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB36" s="458" t="str">
         <f>IF(入力用!AB36="","",入力用!AB36)</f>
         <v/>
       </c>
-      <c r="AC36" s="521"/>
-      <c r="AD36" s="521"/>
+      <c r="AC36" s="458"/>
+      <c r="AD36" s="458"/>
       <c r="AE36" s="40"/>
-      <c r="AF36" s="470"/>
-[...1 lines deleted...]
-      <c r="AH36" s="543"/>
+      <c r="AF36" s="475"/>
+      <c r="AG36" s="476"/>
+      <c r="AH36" s="536"/>
     </row>
-    <row r="37" spans="2:34" ht="25.8" customHeight="1">
-[...13 lines deleted...]
-      <c r="O37" s="512" t="str">
+    <row r="37" spans="2:34" ht="25.9" customHeight="1">
+      <c r="B37" s="517"/>
+      <c r="C37" s="519"/>
+      <c r="D37" s="520"/>
+      <c r="E37" s="520"/>
+      <c r="F37" s="520"/>
+      <c r="G37" s="520"/>
+      <c r="H37" s="520"/>
+      <c r="I37" s="520"/>
+      <c r="J37" s="520"/>
+      <c r="K37" s="520"/>
+      <c r="L37" s="520"/>
+      <c r="M37" s="521"/>
+      <c r="N37" s="526"/>
+      <c r="O37" s="496" t="str">
         <f>IF(入力用!O37="","",入力用!O37)</f>
         <v/>
       </c>
-      <c r="P37" s="513"/>
-[...5 lines deleted...]
-      <c r="V37" s="518" t="str">
+      <c r="P37" s="497"/>
+      <c r="Q37" s="497"/>
+      <c r="R37" s="497"/>
+      <c r="S37" s="497"/>
+      <c r="T37" s="497"/>
+      <c r="U37" s="498"/>
+      <c r="V37" s="466" t="str">
         <f>IF(入力用!V37="","",入力用!V37)</f>
         <v/>
       </c>
-      <c r="W37" s="519"/>
-[...8 lines deleted...]
-      <c r="AF37" s="468" t="str">
+      <c r="W37" s="467"/>
+      <c r="X37" s="467"/>
+      <c r="Y37" s="467"/>
+      <c r="Z37" s="467"/>
+      <c r="AA37" s="467"/>
+      <c r="AB37" s="467"/>
+      <c r="AC37" s="467"/>
+      <c r="AD37" s="467"/>
+      <c r="AE37" s="468"/>
+      <c r="AF37" s="473" t="str">
         <f>IF(入力用!AF37="","",入力用!AF37)</f>
         <v>・　　・</v>
       </c>
-      <c r="AG37" s="469"/>
-      <c r="AH37" s="543"/>
+      <c r="AG37" s="474"/>
+      <c r="AH37" s="536"/>
     </row>
     <row r="38" spans="2:34" ht="12" customHeight="1">
-      <c r="B38" s="527"/>
-[...18 lines deleted...]
-      <c r="U38" s="517"/>
+      <c r="B38" s="518"/>
+      <c r="C38" s="522"/>
+      <c r="D38" s="523"/>
+      <c r="E38" s="523"/>
+      <c r="F38" s="523"/>
+      <c r="G38" s="523"/>
+      <c r="H38" s="523"/>
+      <c r="I38" s="523"/>
+      <c r="J38" s="523"/>
+      <c r="K38" s="523"/>
+      <c r="L38" s="523"/>
+      <c r="M38" s="524"/>
+      <c r="N38" s="527"/>
+      <c r="O38" s="499"/>
+      <c r="P38" s="500"/>
+      <c r="Q38" s="500"/>
+      <c r="R38" s="500"/>
+      <c r="S38" s="500"/>
+      <c r="T38" s="500"/>
+      <c r="U38" s="501"/>
       <c r="V38" s="38" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W38" s="76" t="str">
         <f>IF(入力用!W38="","",入力用!W38)</f>
         <v/>
       </c>
       <c r="X38" s="39" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="Y38" s="521" t="str">
+        <v>112</v>
+      </c>
+      <c r="Y38" s="458" t="str">
         <f>IF(入力用!Y38="","",入力用!Y38)</f>
         <v/>
       </c>
-      <c r="Z38" s="521"/>
+      <c r="Z38" s="458"/>
       <c r="AA38" s="39" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="AB38" s="521" t="str">
+        <v>117</v>
+      </c>
+      <c r="AB38" s="458" t="str">
         <f>IF(入力用!AB38="","",入力用!AB38)</f>
         <v/>
       </c>
-      <c r="AC38" s="521"/>
-      <c r="AD38" s="521"/>
+      <c r="AC38" s="458"/>
+      <c r="AD38" s="458"/>
       <c r="AE38" s="40"/>
-      <c r="AF38" s="470"/>
-[...1 lines deleted...]
-      <c r="AH38" s="543"/>
+      <c r="AF38" s="475"/>
+      <c r="AG38" s="476"/>
+      <c r="AH38" s="536"/>
     </row>
-    <row r="39" spans="2:34" ht="15.9" customHeight="1">
-      <c r="B39" s="187" t="s">
+    <row r="39" spans="2:34" ht="15.95" customHeight="1">
+      <c r="B39" s="431" t="s">
         <v>27</v>
       </c>
-      <c r="C39" s="143"/>
-[...2 lines deleted...]
-      <c r="F39" s="143"/>
+      <c r="C39" s="316"/>
+      <c r="D39" s="316"/>
+      <c r="E39" s="316"/>
+      <c r="F39" s="316"/>
       <c r="G39" s="58" t="str">
         <f>入力用!G39</f>
         <v>１</v>
       </c>
       <c r="H39" s="12" t="s">
         <v>96</v>
       </c>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
       <c r="N39" s="16"/>
       <c r="O39" s="11"/>
       <c r="P39" s="11"/>
       <c r="Q39" s="12" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="R39" s="472" t="str">
+        <v>126</v>
+      </c>
+      <c r="R39" s="592" t="str">
         <f>IF(入力用!R39="","",入力用!R39)</f>
         <v/>
       </c>
-      <c r="S39" s="472"/>
-[...9 lines deleted...]
-      <c r="AA39" s="143" t="str">
+      <c r="S39" s="592"/>
+      <c r="T39" s="592"/>
+      <c r="U39" s="316" t="s">
+        <v>127</v>
+      </c>
+      <c r="V39" s="316"/>
+      <c r="W39" s="316"/>
+      <c r="X39" s="316"/>
+      <c r="Y39" s="316"/>
+      <c r="Z39" s="316"/>
+      <c r="AA39" s="316" t="str">
         <f>IF(入力用!AA39="","",入力用!AA39)</f>
         <v/>
       </c>
-      <c r="AB39" s="143"/>
-[...1 lines deleted...]
-      <c r="AD39" s="143"/>
+      <c r="AB39" s="316"/>
+      <c r="AC39" s="316"/>
+      <c r="AD39" s="316"/>
       <c r="AE39" s="67" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AF39" s="11"/>
       <c r="AG39" s="17"/>
-      <c r="AH39" s="543"/>
+      <c r="AH39" s="536"/>
     </row>
-    <row r="40" spans="2:34" ht="15.9" customHeight="1">
-[...4 lines deleted...]
-      <c r="F40" s="128"/>
+    <row r="40" spans="2:34" ht="15.95" customHeight="1">
+      <c r="B40" s="432"/>
+      <c r="C40" s="299"/>
+      <c r="D40" s="299"/>
+      <c r="E40" s="299"/>
+      <c r="F40" s="299"/>
       <c r="G40" s="55" t="str">
         <f>入力用!G40</f>
         <v>２</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>94</v>
       </c>
       <c r="N40" s="18"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="S40" s="1"/>
-      <c r="T40" s="128" t="str">
+      <c r="T40" s="299" t="str">
         <f>入力用!T40</f>
         <v>３</v>
       </c>
-      <c r="U40" s="128"/>
+      <c r="U40" s="299"/>
       <c r="V40" s="10" t="s">
         <v>97</v>
       </c>
       <c r="W40" s="19"/>
       <c r="X40" s="19"/>
       <c r="Y40" s="13"/>
       <c r="Z40" s="19"/>
       <c r="AA40" s="19"/>
       <c r="AB40" s="19"/>
       <c r="AC40" s="19"/>
-      <c r="AD40" s="197" t="s">
-[...5 lines deleted...]
-      <c r="AH40" s="543"/>
+      <c r="AD40" s="385" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE40" s="385"/>
+      <c r="AF40" s="385"/>
+      <c r="AG40" s="591"/>
+      <c r="AH40" s="536"/>
     </row>
-    <row r="41" spans="2:34" ht="15.9" customHeight="1">
-[...4 lines deleted...]
-      <c r="F41" s="140"/>
+    <row r="41" spans="2:34" ht="15.95" customHeight="1">
+      <c r="B41" s="433"/>
+      <c r="C41" s="317"/>
+      <c r="D41" s="317"/>
+      <c r="E41" s="317"/>
+      <c r="F41" s="317"/>
       <c r="G41" s="56" t="str">
         <f>入力用!G41</f>
         <v>４</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>95</v>
       </c>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15"/>
       <c r="L41" s="15"/>
       <c r="M41" s="15"/>
       <c r="N41" s="15"/>
       <c r="O41" s="15"/>
       <c r="P41" s="15"/>
       <c r="Q41" s="15"/>
       <c r="R41" s="15"/>
       <c r="S41" s="15"/>
-      <c r="T41" s="128" t="str">
+      <c r="T41" s="299" t="str">
         <f>入力用!T41</f>
         <v>５</v>
       </c>
-      <c r="U41" s="128"/>
-[...5 lines deleted...]
-      <c r="Y41" s="473" t="str">
+      <c r="U41" s="299"/>
+      <c r="V41" s="315" t="s">
+        <v>125</v>
+      </c>
+      <c r="W41" s="315"/>
+      <c r="X41" s="315"/>
+      <c r="Y41" s="593" t="str">
         <f>IF(入力用!Y41="","",入力用!Y41)</f>
         <v/>
       </c>
-      <c r="Z41" s="473"/>
-[...5 lines deleted...]
-      <c r="AF41" s="473"/>
+      <c r="Z41" s="593"/>
+      <c r="AA41" s="593"/>
+      <c r="AB41" s="593"/>
+      <c r="AC41" s="593"/>
+      <c r="AD41" s="593"/>
+      <c r="AE41" s="593"/>
+      <c r="AF41" s="593"/>
       <c r="AG41" s="33" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="AH41" s="543"/>
+        <v>120</v>
+      </c>
+      <c r="AH41" s="536"/>
     </row>
     <row r="42" spans="2:34" ht="22.5" customHeight="1">
-      <c r="B42" s="431" t="s">
+      <c r="B42" s="136" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="432"/>
-[...20 lines deleted...]
-      <c r="V42" s="446" t="s">
+      <c r="C42" s="137"/>
+      <c r="D42" s="137"/>
+      <c r="E42" s="137"/>
+      <c r="F42" s="137"/>
+      <c r="G42" s="137"/>
+      <c r="H42" s="137"/>
+      <c r="I42" s="137"/>
+      <c r="J42" s="137"/>
+      <c r="K42" s="137"/>
+      <c r="L42" s="137"/>
+      <c r="M42" s="137"/>
+      <c r="N42" s="137"/>
+      <c r="O42" s="382" t="s">
+        <v>173</v>
+      </c>
+      <c r="P42" s="382"/>
+      <c r="Q42" s="382"/>
+      <c r="R42" s="382"/>
+      <c r="S42" s="382"/>
+      <c r="T42" s="382"/>
+      <c r="U42" s="382"/>
+      <c r="V42" s="162" t="s">
         <v>34</v>
       </c>
       <c r="W42" s="61" t="str">
         <f>入力用!W42</f>
         <v>１</v>
       </c>
-      <c r="X42" s="374" t="s">
+      <c r="X42" s="206" t="s">
         <v>98</v>
       </c>
-      <c r="Y42" s="374"/>
-[...1 lines deleted...]
-      <c r="AA42" s="374"/>
+      <c r="Y42" s="206"/>
+      <c r="Z42" s="206"/>
+      <c r="AA42" s="206"/>
       <c r="AB42" s="62" t="str">
         <f>入力用!AB42</f>
         <v>２</v>
       </c>
-      <c r="AC42" s="427" t="s">
-[...6 lines deleted...]
-      <c r="AH42" s="543"/>
+      <c r="AC42" s="132" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD42" s="132"/>
+      <c r="AE42" s="132"/>
+      <c r="AF42" s="132"/>
+      <c r="AG42" s="133"/>
+      <c r="AH42" s="536"/>
     </row>
     <row r="43" spans="2:34" ht="22.5" customHeight="1">
-      <c r="B43" s="383" t="s">
+      <c r="B43" s="224" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="384"/>
-[...13 lines deleted...]
-      <c r="O43" s="523" t="str">
+      <c r="C43" s="225"/>
+      <c r="D43" s="225"/>
+      <c r="E43" s="225"/>
+      <c r="F43" s="225"/>
+      <c r="G43" s="225"/>
+      <c r="H43" s="225"/>
+      <c r="I43" s="225"/>
+      <c r="J43" s="225"/>
+      <c r="K43" s="225"/>
+      <c r="L43" s="157" t="s">
+        <v>195</v>
+      </c>
+      <c r="M43" s="158"/>
+      <c r="N43" s="158"/>
+      <c r="O43" s="480" t="str">
         <f>入力用!O43</f>
         <v>年　　月　　日</v>
       </c>
-      <c r="P43" s="523"/>
-[...5 lines deleted...]
-      <c r="V43" s="446"/>
+      <c r="P43" s="480"/>
+      <c r="Q43" s="480"/>
+      <c r="R43" s="480"/>
+      <c r="S43" s="480"/>
+      <c r="T43" s="480"/>
+      <c r="U43" s="538"/>
+      <c r="V43" s="162"/>
       <c r="W43" s="30"/>
       <c r="X43" s="29"/>
       <c r="Y43" s="29"/>
       <c r="Z43" s="29"/>
       <c r="AA43" s="29"/>
-      <c r="AB43" s="261" t="s">
-[...7 lines deleted...]
-      <c r="AH43" s="543"/>
+      <c r="AB43" s="341" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC43" s="341"/>
+      <c r="AD43" s="341"/>
+      <c r="AE43" s="341"/>
+      <c r="AF43" s="341"/>
+      <c r="AG43" s="342"/>
+      <c r="AH43" s="536"/>
     </row>
     <row r="44" spans="2:34" ht="22.5" customHeight="1">
-      <c r="B44" s="383" t="s">
+      <c r="B44" s="224" t="s">
         <v>30</v>
       </c>
-      <c r="C44" s="384"/>
-[...20 lines deleted...]
-      <c r="V44" s="446"/>
+      <c r="C44" s="225"/>
+      <c r="D44" s="225"/>
+      <c r="E44" s="225"/>
+      <c r="F44" s="225"/>
+      <c r="G44" s="225"/>
+      <c r="H44" s="225"/>
+      <c r="I44" s="225"/>
+      <c r="J44" s="225"/>
+      <c r="K44" s="225"/>
+      <c r="L44" s="225"/>
+      <c r="M44" s="225"/>
+      <c r="N44" s="225"/>
+      <c r="O44" s="156" t="s">
+        <v>175</v>
+      </c>
+      <c r="P44" s="156"/>
+      <c r="Q44" s="156"/>
+      <c r="R44" s="156"/>
+      <c r="S44" s="156"/>
+      <c r="T44" s="156"/>
+      <c r="U44" s="156"/>
+      <c r="V44" s="162"/>
       <c r="W44" s="64" t="str">
         <f>入力用!W44</f>
         <v>３</v>
       </c>
-      <c r="X44" s="371" t="s">
-[...4 lines deleted...]
-      <c r="AA44" s="371" t="str">
+      <c r="X44" s="203" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y44" s="203"/>
+      <c r="Z44" s="203"/>
+      <c r="AA44" s="203" t="str">
         <f>IF(入力用!AA44="","",入力用!AA44)</f>
         <v/>
       </c>
-      <c r="AB44" s="371"/>
-[...3 lines deleted...]
-      <c r="AF44" s="371"/>
+      <c r="AB44" s="203"/>
+      <c r="AC44" s="203"/>
+      <c r="AD44" s="203"/>
+      <c r="AE44" s="203"/>
+      <c r="AF44" s="203"/>
       <c r="AG44" s="36" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="AH44" s="289" t="s">
+        <v>120</v>
+      </c>
+      <c r="AH44" s="323" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="45" spans="2:34" ht="13.5" customHeight="1">
-      <c r="B45" s="290" t="s">
+      <c r="B45" s="324" t="s">
         <v>73</v>
       </c>
-      <c r="C45" s="291"/>
-[...18 lines deleted...]
-      <c r="V45" s="446"/>
+      <c r="C45" s="325"/>
+      <c r="D45" s="325"/>
+      <c r="E45" s="325"/>
+      <c r="F45" s="325"/>
+      <c r="G45" s="325"/>
+      <c r="H45" s="325"/>
+      <c r="I45" s="325"/>
+      <c r="J45" s="325"/>
+      <c r="K45" s="325"/>
+      <c r="L45" s="325"/>
+      <c r="M45" s="325"/>
+      <c r="N45" s="325"/>
+      <c r="O45" s="325"/>
+      <c r="P45" s="325"/>
+      <c r="Q45" s="325"/>
+      <c r="R45" s="325"/>
+      <c r="S45" s="325"/>
+      <c r="T45" s="325"/>
+      <c r="U45" s="326"/>
+      <c r="V45" s="162"/>
       <c r="W45" s="34"/>
       <c r="X45" s="35"/>
       <c r="Y45" s="35"/>
       <c r="Z45" s="35"/>
-      <c r="AA45" s="522"/>
-[...4 lines deleted...]
-      <c r="AF45" s="522"/>
+      <c r="AA45" s="537"/>
+      <c r="AB45" s="537"/>
+      <c r="AC45" s="537"/>
+      <c r="AD45" s="537"/>
+      <c r="AE45" s="537"/>
+      <c r="AF45" s="537"/>
       <c r="AG45" s="37"/>
-      <c r="AH45" s="289"/>
+      <c r="AH45" s="323"/>
     </row>
     <row r="46" spans="2:34" ht="13.5" customHeight="1">
       <c r="B46" s="7"/>
-      <c r="C46" s="379" t="s">
+      <c r="C46" s="214" t="s">
         <v>32</v>
       </c>
-      <c r="D46" s="379"/>
-[...18 lines deleted...]
-      <c r="W46" s="329" t="s">
+      <c r="D46" s="214"/>
+      <c r="E46" s="214"/>
+      <c r="F46" s="214"/>
+      <c r="G46" s="214"/>
+      <c r="H46" s="214"/>
+      <c r="I46" s="214"/>
+      <c r="J46" s="214"/>
+      <c r="K46" s="214"/>
+      <c r="L46" s="214"/>
+      <c r="M46" s="214"/>
+      <c r="N46" s="214"/>
+      <c r="O46" s="214"/>
+      <c r="P46" s="214"/>
+      <c r="Q46" s="214"/>
+      <c r="R46" s="214"/>
+      <c r="S46" s="214"/>
+      <c r="T46" s="214"/>
+      <c r="U46" s="215"/>
+      <c r="V46" s="162"/>
+      <c r="W46" s="253" t="s">
         <v>40</v>
       </c>
-      <c r="X46" s="330"/>
-[...1 lines deleted...]
-      <c r="Z46" s="304" t="s">
+      <c r="X46" s="254"/>
+      <c r="Y46" s="255"/>
+      <c r="Z46" s="227" t="s">
         <v>41</v>
       </c>
-      <c r="AA46" s="304"/>
-[...4 lines deleted...]
-      <c r="AF46" s="295" t="s">
+      <c r="AA46" s="227"/>
+      <c r="AB46" s="227"/>
+      <c r="AC46" s="227"/>
+      <c r="AD46" s="227"/>
+      <c r="AE46" s="227"/>
+      <c r="AF46" s="329" t="s">
         <v>42</v>
       </c>
-      <c r="AG46" s="296"/>
-      <c r="AH46" s="289"/>
+      <c r="AG46" s="330"/>
+      <c r="AH46" s="323"/>
     </row>
     <row r="47" spans="2:34" ht="13.5" customHeight="1">
       <c r="B47" s="7"/>
-      <c r="C47" s="379" t="s">
+      <c r="C47" s="214" t="s">
         <v>31</v>
       </c>
-      <c r="D47" s="379"/>
-[...20 lines deleted...]
-      <c r="Y47" s="331"/>
+      <c r="D47" s="214"/>
+      <c r="E47" s="214"/>
+      <c r="F47" s="214"/>
+      <c r="G47" s="214"/>
+      <c r="H47" s="214"/>
+      <c r="I47" s="214"/>
+      <c r="J47" s="214"/>
+      <c r="K47" s="214"/>
+      <c r="L47" s="214"/>
+      <c r="M47" s="214"/>
+      <c r="N47" s="214"/>
+      <c r="O47" s="214"/>
+      <c r="P47" s="214"/>
+      <c r="Q47" s="214"/>
+      <c r="R47" s="214"/>
+      <c r="S47" s="214"/>
+      <c r="T47" s="214"/>
+      <c r="U47" s="215"/>
+      <c r="V47" s="162"/>
+      <c r="W47" s="253"/>
+      <c r="X47" s="254"/>
+      <c r="Y47" s="255"/>
       <c r="Z47" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="AA47" s="237" t="str">
+      <c r="AA47" s="157" t="str">
         <f>IF(入力用!$AA$47="","",入力用!$AA$47)</f>
         <v/>
       </c>
-      <c r="AB47" s="238"/>
-[...3 lines deleted...]
-      <c r="AF47" s="541" t="str">
+      <c r="AB47" s="158"/>
+      <c r="AC47" s="158"/>
+      <c r="AD47" s="158"/>
+      <c r="AE47" s="344"/>
+      <c r="AF47" s="534" t="str">
         <f>IF(入力用!$AF$47="","",入力用!$AF$47)</f>
         <v>年　月　日</v>
       </c>
-      <c r="AG47" s="542"/>
-      <c r="AH47" s="289"/>
+      <c r="AG47" s="535"/>
+      <c r="AH47" s="323"/>
     </row>
     <row r="48" spans="2:34" ht="13.5" customHeight="1">
       <c r="B48" s="75"/>
-      <c r="C48" s="231" t="s">
+      <c r="C48" s="412" t="s">
         <v>33</v>
       </c>
-      <c r="D48" s="231"/>
-[...20 lines deleted...]
-      <c r="Y48" s="334"/>
+      <c r="D48" s="412"/>
+      <c r="E48" s="412"/>
+      <c r="F48" s="412"/>
+      <c r="G48" s="412"/>
+      <c r="H48" s="412"/>
+      <c r="I48" s="412"/>
+      <c r="J48" s="412"/>
+      <c r="K48" s="412"/>
+      <c r="L48" s="412"/>
+      <c r="M48" s="412"/>
+      <c r="N48" s="412"/>
+      <c r="O48" s="412"/>
+      <c r="P48" s="412"/>
+      <c r="Q48" s="412"/>
+      <c r="R48" s="412"/>
+      <c r="S48" s="412"/>
+      <c r="T48" s="412"/>
+      <c r="U48" s="413"/>
+      <c r="V48" s="162"/>
+      <c r="W48" s="256"/>
+      <c r="X48" s="257"/>
+      <c r="Y48" s="258"/>
       <c r="Z48" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="AA48" s="237" t="str">
+      <c r="AA48" s="157" t="str">
         <f>IF(入力用!$AA$48="","",入力用!$AA$48)</f>
         <v/>
       </c>
-      <c r="AB48" s="238"/>
-[...3 lines deleted...]
-      <c r="AF48" s="541" t="str">
+      <c r="AB48" s="158"/>
+      <c r="AC48" s="158"/>
+      <c r="AD48" s="158"/>
+      <c r="AE48" s="344"/>
+      <c r="AF48" s="534" t="str">
         <f>IF(入力用!$AF$48="","",入力用!$AF$48)</f>
         <v>年　月　日</v>
       </c>
-      <c r="AG48" s="542"/>
-      <c r="AH48" s="289"/>
+      <c r="AG48" s="535"/>
+      <c r="AH48" s="323"/>
     </row>
     <row r="49" spans="1:57" ht="9" customHeight="1">
-      <c r="B49" s="365" t="s">
+      <c r="B49" s="287" t="s">
         <v>37</v>
       </c>
-      <c r="C49" s="366"/>
-[...2 lines deleted...]
-      <c r="F49" s="272" t="s">
+      <c r="C49" s="288"/>
+      <c r="D49" s="288"/>
+      <c r="E49" s="288"/>
+      <c r="F49" s="228" t="s">
         <v>38</v>
       </c>
-      <c r="G49" s="272"/>
-      <c r="H49" s="509" t="str">
+      <c r="G49" s="228"/>
+      <c r="H49" s="539" t="str">
         <f>IF(入力用!$H$49="","",入力用!$H$49)</f>
         <v/>
       </c>
-      <c r="I49" s="509"/>
-[...6 lines deleted...]
-      <c r="P49" s="272" t="s">
+      <c r="I49" s="539"/>
+      <c r="J49" s="539"/>
+      <c r="K49" s="539"/>
+      <c r="L49" s="539"/>
+      <c r="M49" s="539"/>
+      <c r="N49" s="539"/>
+      <c r="O49" s="539"/>
+      <c r="P49" s="228" t="s">
         <v>0</v>
       </c>
-      <c r="Q49" s="272"/>
-[...3 lines deleted...]
-      <c r="U49" s="272"/>
+      <c r="Q49" s="228"/>
+      <c r="R49" s="228"/>
+      <c r="S49" s="228"/>
+      <c r="T49" s="228"/>
+      <c r="U49" s="228"/>
       <c r="V49" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="W49" s="462" t="str">
+      <c r="W49" s="586" t="str">
         <f>IF(入力用!$W$49="","",入力用!$W$49)</f>
         <v/>
       </c>
-      <c r="X49" s="462"/>
-[...9 lines deleted...]
-      <c r="AH49" s="289"/>
+      <c r="X49" s="586"/>
+      <c r="Y49" s="586"/>
+      <c r="Z49" s="586"/>
+      <c r="AA49" s="586"/>
+      <c r="AB49" s="232"/>
+      <c r="AC49" s="232"/>
+      <c r="AD49" s="232"/>
+      <c r="AE49" s="232"/>
+      <c r="AF49" s="232"/>
+      <c r="AG49" s="233"/>
+      <c r="AH49" s="323"/>
       <c r="AI49" s="21"/>
     </row>
-    <row r="50" spans="1:57" ht="13.8" customHeight="1">
-[...20 lines deleted...]
-      <c r="V50" s="463" t="str">
+    <row r="50" spans="1:57" ht="13.9" customHeight="1">
+      <c r="B50" s="289"/>
+      <c r="C50" s="290"/>
+      <c r="D50" s="290"/>
+      <c r="E50" s="290"/>
+      <c r="F50" s="229"/>
+      <c r="G50" s="229"/>
+      <c r="H50" s="540"/>
+      <c r="I50" s="540"/>
+      <c r="J50" s="540"/>
+      <c r="K50" s="540"/>
+      <c r="L50" s="540"/>
+      <c r="M50" s="540"/>
+      <c r="N50" s="540"/>
+      <c r="O50" s="540"/>
+      <c r="P50" s="229"/>
+      <c r="Q50" s="229"/>
+      <c r="R50" s="229"/>
+      <c r="S50" s="229"/>
+      <c r="T50" s="229"/>
+      <c r="U50" s="229"/>
+      <c r="V50" s="587" t="str">
         <f>IF(入力用!$V$50="","",入力用!$V$50)</f>
         <v/>
       </c>
-      <c r="W50" s="463"/>
-[...10 lines deleted...]
-      <c r="AH50" s="289"/>
+      <c r="W50" s="587"/>
+      <c r="X50" s="587"/>
+      <c r="Y50" s="587"/>
+      <c r="Z50" s="587"/>
+      <c r="AA50" s="587"/>
+      <c r="AB50" s="587"/>
+      <c r="AC50" s="587"/>
+      <c r="AD50" s="587"/>
+      <c r="AE50" s="587"/>
+      <c r="AF50" s="587"/>
+      <c r="AG50" s="588"/>
+      <c r="AH50" s="323"/>
       <c r="AI50" s="21"/>
     </row>
     <row r="51" spans="1:57" ht="9" customHeight="1">
-      <c r="B51" s="369"/>
-[...18 lines deleted...]
-      <c r="U51" s="274"/>
+      <c r="B51" s="291"/>
+      <c r="C51" s="292"/>
+      <c r="D51" s="292"/>
+      <c r="E51" s="292"/>
+      <c r="F51" s="230"/>
+      <c r="G51" s="230"/>
+      <c r="H51" s="541"/>
+      <c r="I51" s="541"/>
+      <c r="J51" s="541"/>
+      <c r="K51" s="541"/>
+      <c r="L51" s="541"/>
+      <c r="M51" s="541"/>
+      <c r="N51" s="541"/>
+      <c r="O51" s="541"/>
+      <c r="P51" s="230"/>
+      <c r="Q51" s="230"/>
+      <c r="R51" s="230"/>
+      <c r="S51" s="230"/>
+      <c r="T51" s="230"/>
+      <c r="U51" s="230"/>
       <c r="V51" s="42" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="W51" s="77" t="str">
         <f>IF(入力用!$W$51="","",入力用!$W$51)</f>
         <v/>
       </c>
       <c r="X51" s="43" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="Y51" s="45" t="str">
         <f>IF(入力用!$Y$51="","",入力用!$Y$51)</f>
         <v/>
       </c>
       <c r="Z51" s="44" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AA51" s="437" t="str">
+        <v>114</v>
+      </c>
+      <c r="AA51" s="143" t="str">
         <f>IF(入力用!$AA$51="","",入力用!$AA$51)</f>
         <v/>
       </c>
-      <c r="AB51" s="437"/>
-[...5 lines deleted...]
-      <c r="AH51" s="289"/>
+      <c r="AB51" s="143"/>
+      <c r="AC51" s="143"/>
+      <c r="AD51" s="143"/>
+      <c r="AE51" s="143"/>
+      <c r="AF51" s="143"/>
+      <c r="AG51" s="144"/>
+      <c r="AH51" s="323"/>
       <c r="AI51" s="21"/>
     </row>
     <row r="52" spans="1:57" ht="4.5" customHeight="1">
       <c r="B52" s="22"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
       <c r="E52" s="22"/>
       <c r="F52" s="22"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="22"/>
       <c r="J52" s="22"/>
       <c r="K52" s="22"/>
       <c r="L52" s="22"/>
       <c r="M52" s="22"/>
       <c r="N52" s="22"/>
       <c r="O52" s="22"/>
       <c r="P52" s="22"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="22"/>
       <c r="S52" s="22"/>
       <c r="T52" s="22"/>
       <c r="U52" s="22"/>
       <c r="V52" s="22"/>
       <c r="W52" s="22"/>
       <c r="X52" s="22"/>
       <c r="Y52" s="22"/>
       <c r="Z52" s="22"/>
       <c r="AA52" s="22"/>
       <c r="AB52" s="22"/>
       <c r="AC52" s="22"/>
       <c r="AD52" s="22"/>
       <c r="AE52" s="22"/>
       <c r="AF52" s="22"/>
       <c r="AG52" s="22"/>
-      <c r="AH52" s="289"/>
+      <c r="AH52" s="323"/>
     </row>
     <row r="53" spans="1:57" ht="12" customHeight="1">
-      <c r="B53" s="350" t="s">
+      <c r="B53" s="272" t="s">
+        <v>201</v>
+      </c>
+      <c r="C53" s="273"/>
+      <c r="D53" s="273"/>
+      <c r="E53" s="274"/>
+      <c r="F53" s="281" t="s">
         <v>202</v>
       </c>
-      <c r="C53" s="351"/>
-[...2 lines deleted...]
-      <c r="F53" s="359" t="s">
+      <c r="G53" s="282"/>
+      <c r="H53" s="283"/>
+      <c r="I53" s="563" t="s">
         <v>203</v>
       </c>
-      <c r="G53" s="360"/>
-[...28 lines deleted...]
-      <c r="AF53" s="491" t="str">
+      <c r="J53" s="563"/>
+      <c r="K53" s="563"/>
+      <c r="L53" s="563"/>
+      <c r="M53" s="563"/>
+      <c r="N53" s="563"/>
+      <c r="O53" s="563"/>
+      <c r="P53" s="563"/>
+      <c r="Q53" s="563"/>
+      <c r="R53" s="563"/>
+      <c r="S53" s="563"/>
+      <c r="T53" s="563"/>
+      <c r="U53" s="563"/>
+      <c r="V53" s="563"/>
+      <c r="W53" s="563"/>
+      <c r="X53" s="563"/>
+      <c r="Y53" s="563"/>
+      <c r="Z53" s="563"/>
+      <c r="AA53" s="563"/>
+      <c r="AB53" s="177" t="s">
+        <v>207</v>
+      </c>
+      <c r="AC53" s="178"/>
+      <c r="AD53" s="178"/>
+      <c r="AE53" s="179"/>
+      <c r="AF53" s="551" t="str">
         <f>IF(入力用!AF53="","",入力用!AF53)</f>
         <v>・　・</v>
       </c>
-      <c r="AG53" s="492"/>
-      <c r="AH53" s="289"/>
+      <c r="AG53" s="552"/>
+      <c r="AH53" s="323"/>
     </row>
     <row r="54" spans="1:57" ht="12.6" customHeight="1">
-      <c r="B54" s="353"/>
-[...29 lines deleted...]
-      <c r="AF54" s="465" t="str">
+      <c r="B54" s="275"/>
+      <c r="C54" s="276"/>
+      <c r="D54" s="276"/>
+      <c r="E54" s="277"/>
+      <c r="F54" s="284"/>
+      <c r="G54" s="285"/>
+      <c r="H54" s="286"/>
+      <c r="I54" s="564"/>
+      <c r="J54" s="564"/>
+      <c r="K54" s="564"/>
+      <c r="L54" s="564"/>
+      <c r="M54" s="564"/>
+      <c r="N54" s="564"/>
+      <c r="O54" s="564"/>
+      <c r="P54" s="564"/>
+      <c r="Q54" s="564"/>
+      <c r="R54" s="564"/>
+      <c r="S54" s="564"/>
+      <c r="T54" s="564"/>
+      <c r="U54" s="564"/>
+      <c r="V54" s="564"/>
+      <c r="W54" s="564"/>
+      <c r="X54" s="564"/>
+      <c r="Y54" s="564"/>
+      <c r="Z54" s="564"/>
+      <c r="AA54" s="564"/>
+      <c r="AB54" s="180"/>
+      <c r="AC54" s="181"/>
+      <c r="AD54" s="181"/>
+      <c r="AE54" s="182"/>
+      <c r="AF54" s="589" t="str">
         <f>IF(入力用!AF54="","",入力用!AF54)</f>
         <v>・　・</v>
       </c>
-      <c r="AG54" s="466"/>
-      <c r="AH54" s="289"/>
+      <c r="AG54" s="590"/>
+      <c r="AH54" s="323"/>
     </row>
     <row r="55" spans="1:57" ht="12" customHeight="1">
-      <c r="B55" s="353"/>
-[...3 lines deleted...]
-      <c r="F55" s="390" t="s">
+      <c r="B55" s="275"/>
+      <c r="C55" s="276"/>
+      <c r="D55" s="276"/>
+      <c r="E55" s="277"/>
+      <c r="F55" s="172" t="s">
+        <v>204</v>
+      </c>
+      <c r="G55" s="173"/>
+      <c r="H55" s="173"/>
+      <c r="I55" s="173"/>
+      <c r="J55" s="173"/>
+      <c r="K55" s="173"/>
+      <c r="L55" s="173"/>
+      <c r="M55" s="173"/>
+      <c r="N55" s="173"/>
+      <c r="O55" s="173"/>
+      <c r="P55" s="173"/>
+      <c r="Q55" s="173"/>
+      <c r="R55" s="173"/>
+      <c r="S55" s="173"/>
+      <c r="T55" s="174"/>
+      <c r="U55" s="139" t="s">
         <v>205</v>
       </c>
-      <c r="G55" s="391"/>
-[...26 lines deleted...]
-      <c r="AF55" s="424" t="s">
+      <c r="V55" s="140"/>
+      <c r="W55" s="140"/>
+      <c r="X55" s="140"/>
+      <c r="Y55" s="140"/>
+      <c r="Z55" s="140"/>
+      <c r="AA55" s="140"/>
+      <c r="AB55" s="140"/>
+      <c r="AC55" s="140"/>
+      <c r="AD55" s="140"/>
+      <c r="AE55" s="141"/>
+      <c r="AF55" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="AG55" s="425"/>
-      <c r="AH55" s="289"/>
+      <c r="AG55" s="130"/>
+      <c r="AH55" s="323"/>
     </row>
     <row r="56" spans="1:57" ht="9.6" customHeight="1">
-      <c r="B56" s="353"/>
-[...3 lines deleted...]
-      <c r="F56" s="481" t="str">
+      <c r="B56" s="275"/>
+      <c r="C56" s="276"/>
+      <c r="D56" s="276"/>
+      <c r="E56" s="277"/>
+      <c r="F56" s="543" t="str">
         <f>IF(入力用!F56="","",入力用!F56)</f>
         <v/>
       </c>
-      <c r="G56" s="482"/>
-[...12 lines deleted...]
-      <c r="T56" s="483"/>
+      <c r="G56" s="544"/>
+      <c r="H56" s="544"/>
+      <c r="I56" s="544"/>
+      <c r="J56" s="544"/>
+      <c r="K56" s="544"/>
+      <c r="L56" s="544"/>
+      <c r="M56" s="544"/>
+      <c r="N56" s="544"/>
+      <c r="O56" s="544"/>
+      <c r="P56" s="544"/>
+      <c r="Q56" s="544"/>
+      <c r="R56" s="544"/>
+      <c r="S56" s="544"/>
+      <c r="T56" s="545"/>
       <c r="U56" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="V56" s="487" t="str">
+      <c r="V56" s="549" t="str">
         <f>IF(入力用!V56="","",入力用!V56)</f>
         <v/>
       </c>
-      <c r="W56" s="487"/>
-[...8 lines deleted...]
-      <c r="AF56" s="505" t="str">
+      <c r="W56" s="549"/>
+      <c r="X56" s="549"/>
+      <c r="Y56" s="549"/>
+      <c r="Z56" s="549"/>
+      <c r="AA56" s="549"/>
+      <c r="AB56" s="183"/>
+      <c r="AC56" s="183"/>
+      <c r="AD56" s="183"/>
+      <c r="AE56" s="184"/>
+      <c r="AF56" s="565" t="str">
         <f>IF(入力用!AF56="","",入力用!AF56)</f>
         <v/>
       </c>
-      <c r="AG56" s="506"/>
-      <c r="AH56" s="289"/>
+      <c r="AG56" s="566"/>
+      <c r="AH56" s="323"/>
     </row>
     <row r="57" spans="1:57" ht="12" customHeight="1">
-      <c r="B57" s="353"/>
-[...18 lines deleted...]
-      <c r="U57" s="493" t="str">
+      <c r="B57" s="275"/>
+      <c r="C57" s="276"/>
+      <c r="D57" s="276"/>
+      <c r="E57" s="277"/>
+      <c r="F57" s="546"/>
+      <c r="G57" s="547"/>
+      <c r="H57" s="547"/>
+      <c r="I57" s="547"/>
+      <c r="J57" s="547"/>
+      <c r="K57" s="547"/>
+      <c r="L57" s="547"/>
+      <c r="M57" s="547"/>
+      <c r="N57" s="547"/>
+      <c r="O57" s="547"/>
+      <c r="P57" s="547"/>
+      <c r="Q57" s="547"/>
+      <c r="R57" s="547"/>
+      <c r="S57" s="547"/>
+      <c r="T57" s="548"/>
+      <c r="U57" s="553" t="str">
         <f>IF(入力用!U57="","",入力用!U57)</f>
         <v/>
       </c>
-      <c r="V57" s="494"/>
-[...9 lines deleted...]
-      <c r="AF57" s="501" t="str">
+      <c r="V57" s="554"/>
+      <c r="W57" s="554"/>
+      <c r="X57" s="554"/>
+      <c r="Y57" s="554"/>
+      <c r="Z57" s="554"/>
+      <c r="AA57" s="554"/>
+      <c r="AB57" s="554"/>
+      <c r="AC57" s="554"/>
+      <c r="AD57" s="554"/>
+      <c r="AE57" s="555"/>
+      <c r="AF57" s="561" t="str">
         <f>IF(入力用!AF57="","",入力用!AF57)</f>
         <v/>
       </c>
-      <c r="AG57" s="502"/>
-      <c r="AH57" s="289"/>
+      <c r="AG57" s="562"/>
+      <c r="AH57" s="323"/>
     </row>
     <row r="58" spans="1:57" ht="12" customHeight="1">
-      <c r="B58" s="356"/>
-[...3 lines deleted...]
-      <c r="F58" s="341" t="s">
+      <c r="B58" s="278"/>
+      <c r="C58" s="279"/>
+      <c r="D58" s="279"/>
+      <c r="E58" s="280"/>
+      <c r="F58" s="263" t="s">
         <v>83</v>
       </c>
-      <c r="G58" s="342"/>
-[...1 lines deleted...]
-      <c r="I58" s="496" t="str">
+      <c r="G58" s="264"/>
+      <c r="H58" s="265"/>
+      <c r="I58" s="556" t="str">
         <f>IF(入力用!I58="","",入力用!I58)</f>
         <v/>
       </c>
-      <c r="J58" s="497"/>
-[...13 lines deleted...]
-      <c r="V58" s="407"/>
+      <c r="J58" s="557"/>
+      <c r="K58" s="557"/>
+      <c r="L58" s="557"/>
+      <c r="M58" s="557"/>
+      <c r="N58" s="557"/>
+      <c r="O58" s="557"/>
+      <c r="P58" s="557"/>
+      <c r="Q58" s="557"/>
+      <c r="R58" s="557"/>
+      <c r="S58" s="557"/>
+      <c r="T58" s="558"/>
+      <c r="U58" s="188" t="s">
+        <v>122</v>
+      </c>
+      <c r="V58" s="189"/>
       <c r="W58" s="124" t="str">
         <f>IF(入力用!W58="","",入力用!W58)</f>
         <v/>
       </c>
       <c r="X58" s="47" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="Y58" s="499" t="str">
+        <v>120</v>
+      </c>
+      <c r="Y58" s="559" t="str">
         <f>IF(入力用!Y58="","",入力用!Y58)</f>
         <v/>
       </c>
-      <c r="Z58" s="499"/>
+      <c r="Z58" s="559"/>
       <c r="AA58" s="48" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="AB58" s="500" t="str">
+        <v>114</v>
+      </c>
+      <c r="AB58" s="560" t="str">
         <f>IF(入力用!AB58="","",入力用!AB58)</f>
         <v/>
       </c>
-      <c r="AC58" s="500"/>
-      <c r="AD58" s="500"/>
+      <c r="AC58" s="560"/>
+      <c r="AD58" s="560"/>
       <c r="AE58" s="49"/>
-      <c r="AF58" s="507" t="str">
+      <c r="AF58" s="567" t="str">
         <f>IF(入力用!AF58="","",入力用!AF58)</f>
         <v/>
       </c>
-      <c r="AG58" s="508"/>
-      <c r="AH58" s="289"/>
+      <c r="AG58" s="568"/>
+      <c r="AH58" s="323"/>
     </row>
     <row r="59" spans="1:57" ht="4.5" customHeight="1">
-      <c r="AH59" s="289"/>
+      <c r="AH59" s="323"/>
     </row>
     <row r="60" spans="1:57" ht="28.5" customHeight="1">
       <c r="A60"/>
-      <c r="B60" s="338" t="s">
-[...7 lines deleted...]
-      <c r="H60" s="538" t="str">
+      <c r="B60" s="260" t="s">
+        <v>200</v>
+      </c>
+      <c r="C60" s="261"/>
+      <c r="D60" s="261"/>
+      <c r="E60" s="261"/>
+      <c r="F60" s="261"/>
+      <c r="G60" s="262"/>
+      <c r="H60" s="531" t="str">
         <f>IF(入力用!H60="","",入力用!H60)</f>
         <v/>
       </c>
-      <c r="I60" s="539"/>
-[...24 lines deleted...]
-      <c r="AH60" s="289"/>
+      <c r="I60" s="532"/>
+      <c r="J60" s="532"/>
+      <c r="K60" s="532"/>
+      <c r="L60" s="532"/>
+      <c r="M60" s="532"/>
+      <c r="N60" s="532"/>
+      <c r="O60" s="532"/>
+      <c r="P60" s="532"/>
+      <c r="Q60" s="532"/>
+      <c r="R60" s="532"/>
+      <c r="S60" s="532"/>
+      <c r="T60" s="532"/>
+      <c r="U60" s="532"/>
+      <c r="V60" s="532"/>
+      <c r="W60" s="532"/>
+      <c r="X60" s="532"/>
+      <c r="Y60" s="532"/>
+      <c r="Z60" s="532"/>
+      <c r="AA60" s="532"/>
+      <c r="AB60" s="532"/>
+      <c r="AC60" s="532"/>
+      <c r="AD60" s="532"/>
+      <c r="AE60" s="532"/>
+      <c r="AF60" s="532"/>
+      <c r="AG60" s="533"/>
+      <c r="AH60" s="323"/>
       <c r="AI60" s="23"/>
       <c r="AJ60" s="23"/>
       <c r="AK60" s="23"/>
       <c r="AL60" s="23"/>
       <c r="AN60"/>
       <c r="AO60"/>
       <c r="AP60"/>
       <c r="AQ60"/>
       <c r="AR60"/>
       <c r="AS60"/>
       <c r="AT60"/>
       <c r="AU60"/>
       <c r="AV60"/>
       <c r="AW60"/>
       <c r="AX60"/>
       <c r="AY60"/>
       <c r="AZ60"/>
       <c r="BA60"/>
       <c r="BB60"/>
       <c r="BC60"/>
       <c r="BD60"/>
       <c r="BE60"/>
     </row>
     <row r="61" spans="1:57" ht="4.5" customHeight="1">
-      <c r="AH61" s="289"/>
+      <c r="AH61" s="323"/>
     </row>
     <row r="62" spans="1:57" ht="28.5" customHeight="1">
-      <c r="B62" s="326" t="s">
+      <c r="B62" s="250" t="s">
         <v>85</v>
       </c>
-      <c r="C62" s="327"/>
-[...16 lines deleted...]
-      <c r="P62" s="474" t="str">
+      <c r="C62" s="251"/>
+      <c r="D62" s="251"/>
+      <c r="E62" s="251"/>
+      <c r="F62" s="251"/>
+      <c r="G62" s="252"/>
+      <c r="H62" s="528" t="s">
+        <v>101</v>
+      </c>
+      <c r="I62" s="529"/>
+      <c r="J62" s="529"/>
+      <c r="K62" s="529"/>
+      <c r="L62" s="236" t="s">
+        <v>123</v>
+      </c>
+      <c r="M62" s="236"/>
+      <c r="N62" s="236"/>
+      <c r="O62" s="236"/>
+      <c r="P62" s="594" t="str">
         <f>IF(入力用!P62="","",入力用!P62)</f>
         <v/>
       </c>
-      <c r="Q62" s="474"/>
-[...6 lines deleted...]
-      <c r="V62" s="347" t="s">
+      <c r="Q62" s="594"/>
+      <c r="R62" s="594"/>
+      <c r="S62" s="594"/>
+      <c r="T62" s="237" t="s">
+        <v>124</v>
+      </c>
+      <c r="U62" s="238"/>
+      <c r="V62" s="269" t="s">
         <v>69</v>
       </c>
-      <c r="W62" s="348"/>
-[...12 lines deleted...]
-      <c r="AH62" s="289"/>
+      <c r="W62" s="270"/>
+      <c r="X62" s="270"/>
+      <c r="Y62" s="270"/>
+      <c r="Z62" s="270"/>
+      <c r="AA62" s="270"/>
+      <c r="AB62" s="270"/>
+      <c r="AC62" s="271"/>
+      <c r="AD62" s="528" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE62" s="529"/>
+      <c r="AF62" s="529"/>
+      <c r="AG62" s="550"/>
+      <c r="AH62" s="323"/>
     </row>
     <row r="63" spans="1:57" ht="28.5" customHeight="1">
-      <c r="B63" s="386" t="s">
+      <c r="B63" s="166" t="s">
         <v>45</v>
       </c>
-      <c r="C63" s="387"/>
-[...20 lines deleted...]
-      <c r="V63" s="412" t="s">
+      <c r="C63" s="167"/>
+      <c r="D63" s="167"/>
+      <c r="E63" s="167"/>
+      <c r="F63" s="167"/>
+      <c r="G63" s="168"/>
+      <c r="H63" s="528" t="s">
+        <v>99</v>
+      </c>
+      <c r="I63" s="529"/>
+      <c r="J63" s="529"/>
+      <c r="K63" s="529"/>
+      <c r="L63" s="529"/>
+      <c r="M63" s="529"/>
+      <c r="N63" s="529"/>
+      <c r="O63" s="529"/>
+      <c r="P63" s="529"/>
+      <c r="Q63" s="529"/>
+      <c r="R63" s="529"/>
+      <c r="S63" s="529"/>
+      <c r="T63" s="529"/>
+      <c r="U63" s="530"/>
+      <c r="V63" s="194" t="s">
         <v>64</v>
       </c>
-      <c r="W63" s="413"/>
-[...10 lines deleted...]
-      <c r="AH63" s="289"/>
+      <c r="W63" s="195"/>
+      <c r="X63" s="195"/>
+      <c r="Y63" s="195"/>
+      <c r="Z63" s="542"/>
+      <c r="AA63" s="195"/>
+      <c r="AB63" s="195"/>
+      <c r="AC63" s="195"/>
+      <c r="AD63" s="195"/>
+      <c r="AE63" s="195"/>
+      <c r="AF63" s="195"/>
+      <c r="AG63" s="196"/>
+      <c r="AH63" s="323"/>
     </row>
     <row r="64" spans="1:57" ht="5.25" customHeight="1">
       <c r="AH64" s="65"/>
     </row>
     <row r="65" spans="34:34" ht="22.5" customHeight="1"/>
-    <row r="67" spans="34:34" ht="14.4">
+    <row r="67" spans="34:34" ht="14.25">
       <c r="AH67" s="23"/>
     </row>
-    <row r="68" spans="34:34" ht="14.4">
+    <row r="68" spans="34:34" ht="14.25">
       <c r="AH68" s="23"/>
     </row>
     <row r="69" spans="34:34">
       <c r="AH69"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="f88VkUAeGUMYAL3lRAlwLHSSuQ5aLSDv+63XbbZVk0HoUi4yu94f0JfnbbM+uWGOwhkAfL7jLlWinPjlvY830w==" saltValue="91/LN5XNd5IB3HaQ/MYspQ==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
   <mergeCells count="205">
-    <mergeCell ref="M1:P2"/>
-[...101 lines deleted...]
-    <mergeCell ref="AE30:AG30"/>
+    <mergeCell ref="AF58:AG58"/>
+    <mergeCell ref="B21:K23"/>
+    <mergeCell ref="B63:G63"/>
+    <mergeCell ref="H63:U63"/>
+    <mergeCell ref="V63:Y63"/>
+    <mergeCell ref="Z63:AG63"/>
+    <mergeCell ref="B60:G60"/>
+    <mergeCell ref="H60:AG60"/>
+    <mergeCell ref="B62:G62"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="L62:O62"/>
+    <mergeCell ref="P62:S62"/>
+    <mergeCell ref="T62:U62"/>
+    <mergeCell ref="V62:AC62"/>
+    <mergeCell ref="AD62:AG62"/>
+    <mergeCell ref="V56:AA56"/>
+    <mergeCell ref="AB56:AE56"/>
+    <mergeCell ref="U57:AE57"/>
+    <mergeCell ref="F58:H58"/>
+    <mergeCell ref="I58:T58"/>
+    <mergeCell ref="U58:V58"/>
+    <mergeCell ref="Y58:Z58"/>
+    <mergeCell ref="AB58:AD58"/>
+    <mergeCell ref="B53:E58"/>
+    <mergeCell ref="F53:H54"/>
+    <mergeCell ref="I53:AA54"/>
+    <mergeCell ref="AB53:AE54"/>
+    <mergeCell ref="AF53:AG53"/>
+    <mergeCell ref="AF54:AG54"/>
+    <mergeCell ref="F55:T55"/>
+    <mergeCell ref="U55:AE55"/>
+    <mergeCell ref="AF55:AG55"/>
+    <mergeCell ref="F56:T57"/>
+    <mergeCell ref="AF56:AG56"/>
+    <mergeCell ref="AF57:AG57"/>
+    <mergeCell ref="B49:E51"/>
+    <mergeCell ref="F49:G51"/>
+    <mergeCell ref="H49:O51"/>
+    <mergeCell ref="P49:U51"/>
+    <mergeCell ref="W49:AA49"/>
+    <mergeCell ref="AB49:AG49"/>
+    <mergeCell ref="V50:AG50"/>
+    <mergeCell ref="AA51:AC51"/>
+    <mergeCell ref="AD51:AG51"/>
+    <mergeCell ref="C47:U47"/>
+    <mergeCell ref="AA47:AE47"/>
+    <mergeCell ref="AF47:AG47"/>
+    <mergeCell ref="C48:U48"/>
+    <mergeCell ref="AA48:AE48"/>
+    <mergeCell ref="AF48:AG48"/>
+    <mergeCell ref="B44:N44"/>
+    <mergeCell ref="O44:U44"/>
+    <mergeCell ref="X44:Z44"/>
+    <mergeCell ref="AA44:AF45"/>
+    <mergeCell ref="B39:F41"/>
+    <mergeCell ref="R39:T39"/>
+    <mergeCell ref="U39:Z39"/>
+    <mergeCell ref="AA39:AD39"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="AD40:AG40"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="V41:X41"/>
+    <mergeCell ref="AH44:AH63"/>
+    <mergeCell ref="B45:U45"/>
+    <mergeCell ref="C46:U46"/>
+    <mergeCell ref="W46:Y48"/>
+    <mergeCell ref="Z46:AE46"/>
+    <mergeCell ref="AF46:AG46"/>
+    <mergeCell ref="Y41:AF41"/>
+    <mergeCell ref="B42:N42"/>
+    <mergeCell ref="O42:U42"/>
+    <mergeCell ref="V42:V48"/>
+    <mergeCell ref="X42:AA42"/>
+    <mergeCell ref="AC42:AG42"/>
+    <mergeCell ref="B43:K43"/>
+    <mergeCell ref="L43:N43"/>
+    <mergeCell ref="O43:U43"/>
+    <mergeCell ref="AB43:AG43"/>
     <mergeCell ref="B31:B38"/>
     <mergeCell ref="C31:M31"/>
     <mergeCell ref="N31:S31"/>
     <mergeCell ref="T31:V31"/>
     <mergeCell ref="W31:X31"/>
     <mergeCell ref="Y31:AD31"/>
     <mergeCell ref="AE31:AF31"/>
     <mergeCell ref="C32:M34"/>
     <mergeCell ref="N32:N38"/>
     <mergeCell ref="O32:U32"/>
     <mergeCell ref="V32:AE32"/>
     <mergeCell ref="AF32:AG32"/>
     <mergeCell ref="O33:U34"/>
     <mergeCell ref="V33:AE33"/>
     <mergeCell ref="AF33:AG34"/>
     <mergeCell ref="Y34:Z34"/>
     <mergeCell ref="AB34:AD34"/>
     <mergeCell ref="C35:M35"/>
     <mergeCell ref="O35:U36"/>
     <mergeCell ref="V35:AE35"/>
     <mergeCell ref="AF35:AG36"/>
     <mergeCell ref="C36:M38"/>
     <mergeCell ref="Y36:Z36"/>
     <mergeCell ref="AB36:AD36"/>
-    <mergeCell ref="B39:F41"/>
-[...76 lines deleted...]
-    <mergeCell ref="B53:E58"/>
+    <mergeCell ref="B26:G27"/>
+    <mergeCell ref="H26:M27"/>
+    <mergeCell ref="N26:S29"/>
+    <mergeCell ref="T26:V27"/>
+    <mergeCell ref="X26:AC26"/>
+    <mergeCell ref="AD26:AE27"/>
+    <mergeCell ref="AF26:AF27"/>
+    <mergeCell ref="AG26:AG27"/>
+    <mergeCell ref="X27:AC27"/>
+    <mergeCell ref="B28:G30"/>
+    <mergeCell ref="H28:M30"/>
+    <mergeCell ref="T28:V29"/>
+    <mergeCell ref="X28:AC28"/>
+    <mergeCell ref="AD28:AE29"/>
+    <mergeCell ref="AF28:AF29"/>
+    <mergeCell ref="AG28:AG29"/>
+    <mergeCell ref="X29:AC29"/>
+    <mergeCell ref="N30:Z30"/>
+    <mergeCell ref="AA30:AD30"/>
+    <mergeCell ref="AE30:AG30"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:G25"/>
+    <mergeCell ref="H24:I25"/>
+    <mergeCell ref="J24:M25"/>
+    <mergeCell ref="N24:S25"/>
+    <mergeCell ref="T24:U25"/>
+    <mergeCell ref="V24:AC25"/>
+    <mergeCell ref="AD24:AD25"/>
+    <mergeCell ref="AE24:AG25"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="L20:S20"/>
+    <mergeCell ref="T20:AG20"/>
+    <mergeCell ref="AH20:AH43"/>
+    <mergeCell ref="L21:N23"/>
+    <mergeCell ref="O21:S23"/>
+    <mergeCell ref="U21:AB21"/>
+    <mergeCell ref="AC21:AD21"/>
+    <mergeCell ref="AE21:AG21"/>
+    <mergeCell ref="T22:AG22"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="X23:Z23"/>
+    <mergeCell ref="AB23:AD23"/>
+    <mergeCell ref="AE23:AG23"/>
+    <mergeCell ref="O37:U38"/>
+    <mergeCell ref="V37:AE37"/>
+    <mergeCell ref="AF37:AG38"/>
+    <mergeCell ref="Y38:Z38"/>
+    <mergeCell ref="AB38:AD38"/>
+    <mergeCell ref="T18:AG18"/>
+    <mergeCell ref="B19:F19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="X19:Z19"/>
+    <mergeCell ref="AB19:AD19"/>
+    <mergeCell ref="AE19:AG19"/>
+    <mergeCell ref="C17:F18"/>
+    <mergeCell ref="G17:H18"/>
+    <mergeCell ref="I17:K18"/>
+    <mergeCell ref="L17:S19"/>
+    <mergeCell ref="U17:AB17"/>
+    <mergeCell ref="AC17:AD17"/>
+    <mergeCell ref="C14:E15"/>
+    <mergeCell ref="F14:I14"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="L14:S14"/>
+    <mergeCell ref="T14:AG14"/>
+    <mergeCell ref="F15:I15"/>
+    <mergeCell ref="L15:S16"/>
+    <mergeCell ref="T15:AG16"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="F16:I16"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="F13:J13"/>
+    <mergeCell ref="L13:S13"/>
+    <mergeCell ref="T13:AG13"/>
+    <mergeCell ref="AE7:AG7"/>
+    <mergeCell ref="L8:S10"/>
+    <mergeCell ref="U8:AB8"/>
+    <mergeCell ref="AC8:AG8"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X10:Z10"/>
+    <mergeCell ref="AB10:AD10"/>
+    <mergeCell ref="AE10:AG10"/>
+    <mergeCell ref="E12:K12"/>
+    <mergeCell ref="M1:P2"/>
+    <mergeCell ref="V1:Z2"/>
+    <mergeCell ref="L4:S4"/>
+    <mergeCell ref="T4:AG4"/>
+    <mergeCell ref="AH4:AH17"/>
+    <mergeCell ref="L5:S5"/>
+    <mergeCell ref="U5:AB5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AE5:AG5"/>
+    <mergeCell ref="L6:S7"/>
+    <mergeCell ref="T6:AG6"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="X7:Z7"/>
+    <mergeCell ref="AB7:AD7"/>
+    <mergeCell ref="L11:S11"/>
+    <mergeCell ref="T11:AG11"/>
+    <mergeCell ref="L12:S12"/>
+    <mergeCell ref="T12:AG12"/>
+    <mergeCell ref="AE17:AG17"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35433070866141736" bottom="0.15748031496062992" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80897" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>53340</xdr:rowOff>
+                    <xdr:rowOff>57150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80898" r:id="rId5" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>205740</xdr:rowOff>
+                    <xdr:rowOff>209550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80899" r:id="rId6" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>83820</xdr:colOff>
+                    <xdr:colOff>85725</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>175260</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80900" r:id="rId7" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>60</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80901" r:id="rId8" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80902" r:id="rId9" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>61</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80903" r:id="rId10" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
-                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80904" r:id="rId11" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>60</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>449580</xdr:colOff>
+                    <xdr:colOff>447675</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>220980</xdr:rowOff>
+                    <xdr:rowOff>219075</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80905" r:id="rId12" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>61</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>449580</xdr:colOff>
+                    <xdr:colOff>447675</xdr:colOff>
                     <xdr:row>62</xdr:row>
-                    <xdr:rowOff>15240</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80906" r:id="rId13" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>9525</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>198120</xdr:colOff>
+                    <xdr:colOff>200025</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>45720</xdr:rowOff>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80907" r:id="rId14" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>106680</xdr:colOff>
+                    <xdr:colOff>104775</xdr:colOff>
                     <xdr:row>51</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>297180</xdr:colOff>
+                    <xdr:colOff>295275</xdr:colOff>
                     <xdr:row>53</xdr:row>
-                    <xdr:rowOff>45720</xdr:rowOff>
+                    <xdr:rowOff>47625</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80908" r:id="rId15" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>44</xdr:row>
-                    <xdr:rowOff>129540</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>220980</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80909" r:id="rId16" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>220980</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>22860</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80910" r:id="rId17" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>137160</xdr:rowOff>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>220980</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>30480</xdr:rowOff>
+                    <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80911" r:id="rId18" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>167640</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80912" r:id="rId19" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>30</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>167640</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>438150</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="80913" r:id="rId20" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>31</xdr:col>
-                    <xdr:colOff>160020</xdr:colOff>
+                    <xdr:colOff>161925</xdr:colOff>
                     <xdr:row>38</xdr:row>
-                    <xdr:rowOff>167640</xdr:rowOff>
+                    <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>31</xdr:col>
-                    <xdr:colOff>335280</xdr:colOff>
+                    <xdr:colOff>333375</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>9525</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A2:Z65"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="D5" workbookViewId="0">
       <selection activeCell="V26" sqref="V26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="2" width="5.88671875" hidden="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="2.21875" customWidth="1"/>
+    <col min="1" max="2" width="5.875" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8.875" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="0.875" customWidth="1"/>
+    <col min="5" max="5" width="5.875" customWidth="1"/>
+    <col min="6" max="6" width="2.25" customWidth="1"/>
+    <col min="8" max="8" width="2.25" customWidth="1"/>
     <col min="9" max="9" width="7" customWidth="1"/>
-    <col min="10" max="10" width="2.21875" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="26" max="26" width="7.33203125" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="2.25" customWidth="1"/>
+    <col min="11" max="13" width="3.125" customWidth="1"/>
+    <col min="14" max="14" width="2.25" customWidth="1"/>
+    <col min="15" max="15" width="14.5" customWidth="1"/>
+    <col min="16" max="16" width="2.25" customWidth="1"/>
+    <col min="17" max="17" width="22.5" customWidth="1"/>
+    <col min="18" max="18" width="7.375" customWidth="1"/>
+    <col min="19" max="19" width="2.25" customWidth="1"/>
+    <col min="20" max="20" width="10.875" customWidth="1"/>
+    <col min="21" max="21" width="2.25" customWidth="1"/>
+    <col min="22" max="22" width="21.625" customWidth="1"/>
+    <col min="23" max="23" width="5.5" customWidth="1"/>
+    <col min="24" max="24" width="3.375" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="17.875" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="7.375" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:26" hidden="1">
       <c r="A2" s="102" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B2" s="103"/>
       <c r="C2" s="103"/>
       <c r="D2" s="104"/>
       <c r="Y2" s="70" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="3" spans="1:26" hidden="1">
       <c r="A3" s="105" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="117">
         <v>1</v>
       </c>
       <c r="D3" s="106"/>
       <c r="Y3" s="96" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="Z3" s="97" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26" hidden="1">
       <c r="A4" s="107"/>
       <c r="B4" s="108"/>
       <c r="C4" s="109"/>
       <c r="D4" s="110"/>
       <c r="Y4" s="98" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="Z4" s="99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="Y5" s="100" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="Z5" s="101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="D6" s="96"/>
       <c r="E6" s="111" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F6" s="103"/>
       <c r="G6" s="103"/>
       <c r="H6" s="103"/>
       <c r="I6" s="104"/>
       <c r="Y6" s="96" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="Z6" s="97" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="38.4" customHeight="1">
+    <row r="7" spans="1:26" ht="38.450000000000003" customHeight="1">
       <c r="D7" s="98"/>
       <c r="E7" s="112"/>
       <c r="I7" s="106"/>
       <c r="W7" s="91"/>
       <c r="Y7" s="98" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="Z7" s="99" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:26" ht="38.4" customHeight="1">
+    <row r="8" spans="1:26" ht="38.450000000000003" customHeight="1">
       <c r="D8" s="98"/>
       <c r="E8" s="112"/>
       <c r="I8" s="106"/>
       <c r="W8" s="91"/>
       <c r="Y8" s="100" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="Z8" s="101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:26" hidden="1">
       <c r="D9" s="98"/>
       <c r="E9" t="str">
         <f>IF(B3=1,"TRUE1","FALSE1")</f>
         <v>TRUE1</v>
       </c>
       <c r="I9" s="106"/>
       <c r="Y9" s="96" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="Z9" s="97" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="D10" s="100"/>
       <c r="E10" s="109"/>
       <c r="F10" s="109"/>
       <c r="G10" s="109"/>
       <c r="H10" s="109"/>
       <c r="I10" s="110"/>
       <c r="Y10" s="98" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="Z10" s="99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="F11" s="98"/>
       <c r="G11" s="70" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="J11" s="104"/>
       <c r="Y11" s="100" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="Z11" s="101" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:26" ht="22.8" customHeight="1">
+    <row r="12" spans="1:26" ht="22.9" customHeight="1">
       <c r="F12" s="98"/>
       <c r="G12" s="113"/>
       <c r="J12" s="106"/>
       <c r="Y12" s="96" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="Z12" s="97" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:26" ht="22.8" customHeight="1">
+    <row r="13" spans="1:26" ht="22.9" customHeight="1">
       <c r="F13" s="98"/>
       <c r="G13" s="113"/>
       <c r="J13" s="106"/>
       <c r="Y13" s="100" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="Z13" s="101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:26" hidden="1">
       <c r="F14" s="98"/>
       <c r="G14" t="str">
         <f>IF(B3=1,"TRUE2","FALSE2")</f>
         <v>TRUE2</v>
       </c>
       <c r="J14" s="106"/>
       <c r="Y14" s="96" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="Z14" s="97" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="F15" s="100"/>
       <c r="G15" s="109"/>
       <c r="J15" s="106"/>
       <c r="Y15" s="100" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="Z15" s="101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="H16" s="96"/>
       <c r="I16" s="111" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="J16" s="103"/>
       <c r="K16" s="103"/>
       <c r="L16" s="103"/>
       <c r="M16" s="104"/>
       <c r="Y16" s="96" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Z16" s="97" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="8:26" ht="18" customHeight="1">
       <c r="H17" s="98"/>
       <c r="I17" s="114"/>
       <c r="M17" s="106"/>
       <c r="Y17" s="100" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="Z17" s="101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="8:26" ht="18" customHeight="1">
       <c r="H18" s="98"/>
       <c r="I18" s="115"/>
       <c r="J18" s="115"/>
       <c r="M18" s="106"/>
       <c r="Y18" s="96" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="Z18" s="97" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="8:26" ht="13.2" customHeight="1">
+    <row r="19" spans="8:26" ht="13.15" customHeight="1">
       <c r="H19" s="98"/>
       <c r="I19" s="115"/>
       <c r="J19" s="115"/>
       <c r="M19" s="106"/>
       <c r="Y19" s="98"/>
       <c r="Z19" s="99"/>
     </row>
     <row r="20" spans="8:26" hidden="1">
       <c r="H20" s="98"/>
       <c r="I20" s="116"/>
       <c r="M20" s="106"/>
       <c r="Y20" s="100" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="Z20" s="101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="8:26">
       <c r="H21" s="100"/>
       <c r="I21" s="109"/>
       <c r="M21" s="106"/>
       <c r="Y21" s="96" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="Z21" s="97"/>
     </row>
     <row r="22" spans="8:26">
       <c r="J22" s="96"/>
       <c r="K22" s="111" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="L22" s="103"/>
       <c r="M22" s="103"/>
       <c r="N22" s="103"/>
       <c r="O22" s="104"/>
       <c r="Y22" s="98">
         <v>1</v>
       </c>
       <c r="Z22" s="99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="8:26" hidden="1">
       <c r="J23" s="98"/>
       <c r="K23" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="M23" s="116" t="b">
         <v>0</v>
       </c>
       <c r="O23" s="106"/>
       <c r="Y23" s="98">
         <v>2</v>
       </c>
       <c r="Z23" s="99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="8:26" hidden="1">
       <c r="J24" s="98"/>
       <c r="K24" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M24" s="116" t="b">
         <v>0</v>
       </c>
       <c r="O24" s="106"/>
       <c r="Y24" s="98">
         <v>3</v>
       </c>
       <c r="Z24" s="99" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="8:26" ht="22.8" customHeight="1">
+    <row r="25" spans="8:26" ht="22.9" customHeight="1">
       <c r="J25" s="98"/>
       <c r="K25" s="113"/>
       <c r="O25" s="106"/>
       <c r="Y25" s="98">
         <v>4</v>
       </c>
       <c r="Z25" s="99" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="8:26" ht="22.8" customHeight="1">
+    <row r="26" spans="8:26" ht="22.9" customHeight="1">
       <c r="J26" s="98"/>
       <c r="K26" s="113"/>
       <c r="L26" s="113"/>
       <c r="M26" s="113"/>
       <c r="O26" s="106"/>
       <c r="Y26" s="100">
         <v>5</v>
       </c>
       <c r="Z26" s="101" t="b">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="8:26" ht="22.8" customHeight="1">
+    <row r="27" spans="8:26" ht="22.9" customHeight="1">
       <c r="J27" s="98"/>
       <c r="K27" s="113"/>
       <c r="L27" s="113"/>
       <c r="M27" s="113"/>
       <c r="O27" s="106"/>
       <c r="Y27" s="96" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="Z27" s="97"/>
     </row>
     <row r="28" spans="8:26" hidden="1">
       <c r="J28" s="98"/>
       <c r="K28" s="116" t="str">
         <f>IF(M23=TRUE,"TRUE4",IF(M24=TRUE,"FALSE4","ELSE4"))</f>
         <v>ELSE4</v>
       </c>
       <c r="O28" s="106"/>
       <c r="Y28" s="98">
         <v>1</v>
       </c>
       <c r="Z28" s="99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="8:26">
       <c r="J29" s="98"/>
       <c r="O29" s="106"/>
       <c r="Y29" s="98">
         <v>2</v>
       </c>
       <c r="Z29" s="99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="8:26">
       <c r="J30" s="96"/>
       <c r="K30" s="111" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="L30" s="103"/>
       <c r="M30" s="103"/>
       <c r="N30" s="111"/>
       <c r="O30" s="104"/>
       <c r="Y30" s="100">
         <v>3</v>
       </c>
       <c r="Z30" s="101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="8:26" hidden="1">
       <c r="J31" s="98"/>
       <c r="K31" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="M31" s="116" t="b">
         <v>0</v>
       </c>
       <c r="O31" s="106"/>
     </row>
     <row r="32" spans="8:26" hidden="1">
       <c r="J32" s="98"/>
       <c r="K32" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M32" s="116" t="b">
         <v>0</v>
       </c>
       <c r="O32" s="106"/>
     </row>
-    <row r="33" spans="10:19" ht="22.8" customHeight="1">
+    <row r="33" spans="10:19" ht="22.9" customHeight="1">
       <c r="J33" s="98"/>
       <c r="K33" s="113"/>
       <c r="O33" s="106"/>
     </row>
-    <row r="34" spans="10:19" ht="22.8" customHeight="1">
+    <row r="34" spans="10:19" ht="22.9" customHeight="1">
       <c r="J34" s="98"/>
       <c r="K34" s="113"/>
       <c r="L34" s="113"/>
       <c r="M34" s="113"/>
       <c r="O34" s="106"/>
     </row>
-    <row r="35" spans="10:19" ht="22.8" customHeight="1">
+    <row r="35" spans="10:19" ht="22.9" customHeight="1">
       <c r="J35" s="98"/>
       <c r="K35" s="113"/>
       <c r="L35" s="113"/>
       <c r="M35" s="113"/>
       <c r="O35" s="106"/>
     </row>
     <row r="36" spans="10:19" hidden="1">
       <c r="J36" s="98"/>
       <c r="K36" s="116" t="str">
         <f>IF(M31=TRUE,"TRUE5",IF(M32=TRUE,"FALSE5","ELSE5"))</f>
         <v>ELSE5</v>
       </c>
       <c r="O36" s="106"/>
     </row>
     <row r="37" spans="10:19">
       <c r="J37" s="100"/>
       <c r="K37" s="109"/>
       <c r="L37" s="109"/>
       <c r="M37" s="109"/>
       <c r="O37" s="106"/>
     </row>
     <row r="38" spans="10:19">
       <c r="N38" s="96"/>
       <c r="O38" s="111" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="P38" s="104"/>
     </row>
-    <row r="39" spans="10:19" ht="19.2" customHeight="1">
+    <row r="39" spans="10:19" ht="19.149999999999999" customHeight="1">
       <c r="N39" s="98"/>
       <c r="O39" s="1"/>
       <c r="P39" s="106"/>
     </row>
-    <row r="40" spans="10:19" ht="19.2" customHeight="1">
+    <row r="40" spans="10:19" ht="19.149999999999999" customHeight="1">
       <c r="N40" s="98"/>
       <c r="O40" s="1"/>
       <c r="P40" s="106"/>
     </row>
-    <row r="41" spans="10:19" ht="19.2" customHeight="1">
+    <row r="41" spans="10:19" ht="19.149999999999999" customHeight="1">
       <c r="N41" s="98"/>
       <c r="O41" s="1"/>
       <c r="P41" s="106"/>
     </row>
     <row r="42" spans="10:19" hidden="1">
       <c r="N42" s="98"/>
       <c r="O42" s="116"/>
       <c r="P42" s="106"/>
     </row>
     <row r="43" spans="10:19">
       <c r="N43" s="100"/>
       <c r="O43" s="109"/>
       <c r="P43" s="106"/>
     </row>
     <row r="44" spans="10:19">
       <c r="P44" s="96"/>
       <c r="Q44" s="111" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="R44" s="103"/>
       <c r="S44" s="104"/>
     </row>
     <row r="45" spans="10:19" hidden="1">
       <c r="P45" s="98"/>
       <c r="Q45" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="R45" s="116" t="b">
         <v>0</v>
       </c>
       <c r="S45" s="106"/>
     </row>
     <row r="46" spans="10:19" hidden="1">
       <c r="P46" s="98"/>
       <c r="Q46" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="R46" s="116" t="b">
         <v>0</v>
       </c>
       <c r="S46" s="106"/>
     </row>
-    <row r="47" spans="10:19" ht="19.2" customHeight="1">
+    <row r="47" spans="10:19" ht="19.149999999999999" customHeight="1">
       <c r="P47" s="98"/>
       <c r="Q47" s="1"/>
       <c r="S47" s="106"/>
     </row>
-    <row r="48" spans="10:19" ht="19.2" customHeight="1">
+    <row r="48" spans="10:19" ht="19.149999999999999" customHeight="1">
       <c r="P48" s="98"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="106"/>
     </row>
-    <row r="49" spans="16:23" ht="19.2" customHeight="1">
+    <row r="49" spans="16:23" ht="19.149999999999999" customHeight="1">
       <c r="P49" s="98"/>
       <c r="Q49" s="1"/>
       <c r="S49" s="106"/>
     </row>
     <row r="50" spans="16:23" hidden="1">
       <c r="P50" s="98"/>
       <c r="Q50" s="116" t="str">
         <f>IF(R45=TRUE,"TRUE７",IF(R46=TRUE,"FALSE7","ELSE7"))</f>
         <v>ELSE7</v>
       </c>
       <c r="S50" s="106"/>
     </row>
     <row r="51" spans="16:23">
       <c r="P51" s="100"/>
       <c r="Q51" s="109"/>
       <c r="R51" s="109"/>
       <c r="S51" s="106"/>
     </row>
     <row r="52" spans="16:23">
       <c r="S52" s="96"/>
       <c r="T52" s="111" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="U52" s="103"/>
       <c r="V52" s="104"/>
     </row>
-    <row r="53" spans="16:23" ht="19.2" customHeight="1">
+    <row r="53" spans="16:23" ht="19.149999999999999" customHeight="1">
       <c r="S53" s="98"/>
       <c r="T53" s="2"/>
       <c r="V53" s="106"/>
     </row>
-    <row r="54" spans="16:23" ht="19.2" customHeight="1">
+    <row r="54" spans="16:23" ht="19.149999999999999" customHeight="1">
       <c r="S54" s="98"/>
       <c r="T54" s="2"/>
       <c r="V54" s="106"/>
     </row>
-    <row r="55" spans="16:23" ht="19.2" customHeight="1">
+    <row r="55" spans="16:23" ht="19.149999999999999" customHeight="1">
       <c r="S55" s="98"/>
       <c r="T55" s="2"/>
       <c r="V55" s="106"/>
     </row>
     <row r="56" spans="16:23" hidden="1">
       <c r="S56" s="98"/>
       <c r="T56" s="116"/>
       <c r="V56" s="106"/>
     </row>
     <row r="57" spans="16:23">
       <c r="S57" s="100"/>
       <c r="T57" s="109"/>
       <c r="V57" s="106"/>
     </row>
     <row r="58" spans="16:23">
       <c r="U58" s="96"/>
       <c r="V58" s="111" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="W58" s="104"/>
     </row>
     <row r="59" spans="16:23" hidden="1">
       <c r="U59" s="98"/>
       <c r="V59" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="W59" s="99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="16:23" hidden="1">
       <c r="U60" s="98"/>
       <c r="V60" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="W60" s="99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="16:23" ht="18" customHeight="1">
       <c r="U61" s="98"/>
       <c r="V61" s="1"/>
       <c r="W61" s="106"/>
     </row>
     <row r="62" spans="16:23" ht="18" customHeight="1">
       <c r="U62" s="98"/>
       <c r="V62" s="1"/>
       <c r="W62" s="106"/>
     </row>
     <row r="63" spans="16:23" ht="18" customHeight="1">
       <c r="U63" s="98"/>
       <c r="V63" s="1"/>
       <c r="W63" s="106"/>
     </row>
     <row r="64" spans="16:23" hidden="1">
       <c r="U64" s="98"/>
       <c r="V64" s="116" t="str">
         <f>IF(W59=TRUE,"TRUE９",IF(W60=TRUE,"FALSE９","ELSE９"))</f>
         <v>ELSE９</v>
       </c>
       <c r="W64" s="106"/>
     </row>
     <row r="65" spans="21:23">
       <c r="U65" s="100"/>
       <c r="V65" s="109"/>
       <c r="W65" s="110"/>
     </row>
   </sheetData>
   <sheetProtection password="D187" sheet="1" selectLockedCells="1"/>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="35" baseType="lpstr">
       <vt:lpstr>入力用</vt:lpstr>
       <vt:lpstr>税務署用</vt:lpstr>
       <vt:lpstr>都税事務所用</vt:lpstr>
       <vt:lpstr>市町村用</vt:lpstr>
       <vt:lpstr>控用</vt:lpstr>