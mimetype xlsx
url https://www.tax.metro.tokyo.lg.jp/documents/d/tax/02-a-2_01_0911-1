--- v0 (2025-11-01)
+++ v1 (2026-04-04)
@@ -2,73 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0521911\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4D5AE4A-B224-4415-9036-E6A5E8518EAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6DC7475B-7530-40BD-9EEC-DF54EFFC8E05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11424" yWindow="0" windowWidth="11712" windowHeight="12336" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="第２号（甲） " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'第２号（甲） '!$A$1:$W$50</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'第２号（甲） '!$N$12:$N$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'第２号（甲） '!$A$1:$W$53</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="72">
   <si>
     <t>必要枚数</t>
     <rPh sb="0" eb="2">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>マイスウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>事業
 年度</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>代表者氏名</t>
     <rPh sb="0" eb="3">
       <t>ダイヒョウシャ</t>
@@ -180,60 +181,50 @@
   </si>
   <si>
     <t>フ　リ　ガ　ナ</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>氏名（名称）</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>法人都民税</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トミン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゼイ</t>
-    </rPh>
-[...8 lines deleted...]
-      <t>ジギョウゼイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>証明を必要</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>とする理由</t>
@@ -303,81 +294,67 @@
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　　年　　月　　日まで</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ツキ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　　年度～　　　年度</t>
-[...8 lines deleted...]
-  <si>
     <t>①</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>②</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>③</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>④</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>⑥</t>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>⑦</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>都税事務所長</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　　　　</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　殿</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>納　税　通　知　書　番　号　等</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>※本人確認書類については原則として写しをとらせていただきます。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>⑤</t>
     <phoneticPr fontId="1"/>
@@ -412,82 +389,50 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>指名参加・入札</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>保証協会提出</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>廃車・名義変更</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve"> 官公庁提出</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>金融機関提出</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>その他（　    ）</t>
-    <phoneticPr fontId="1"/>
-[...30 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>納税義務者</t>
     <rPh sb="0" eb="2">
       <t>ノウゼイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ギムシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>連絡先電話番号</t>
     <rPh sb="0" eb="3">
       <t>レンラクサキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>デンワ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -586,330 +531,440 @@
       <t>ジギョウゼイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>チホウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>トクベツ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ゼイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>その他
 （　　 　 ）</t>
     <rPh sb="2" eb="3">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t xml:space="preserve"> </t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>注意事項</t>
+    <rPh sb="0" eb="2">
+      <t>チュウイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>証明枚数　　　　　　  　　　枚</t>
+    <rPh sb="0" eb="2">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>マイスウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>マイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>3</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>事業所税</t>
+    <rPh sb="0" eb="4">
+      <t>ジギョウショゼイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>個人事業税</t>
+    <rPh sb="0" eb="5">
+      <t>コジンジギョウゼイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>5</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>6</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>7</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>自動車税</t>
+    <rPh sb="0" eb="3">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ゼイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 手数料 　　　　　　　  　　　円</t>
+    <rPh sb="1" eb="4">
+      <t>テスウリョウ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">                                   号</t>
+    <rPh sb="35" eb="36">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>申請者</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□1と2を1枚にまとめて発行</t>
+    <rPh sb="6" eb="7">
+      <t>マイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ハッコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□年度ごとに分けて発行</t>
+    <rPh sb="1" eb="3">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ワ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□5と6を分けて発行</t>
+    <rPh sb="5" eb="6">
+      <t>ワ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>◎太線わく内の必要事項を記入してください。
-◎申告納付（納入）後、おおむね１～２週間以内に申請される場合は、
-[...4 lines deleted...]
-　記載がされ、当該納付については未納として納税証明を発行することになります。
+◎申告納付（納入）後、おおむね１～２週間以内に申請される場合は、申告書（控）及び領収証書を同封し
+　てください。
+◎代理人等が申請される場合は、申請者欄に受任者等の住所・氏名（名称）・連絡先電話番号を記入してく
+　ださい。
+◎口座振替で納付した場合には、納税確認ができるまで納付後１０日程度かかります。
+◎クレジットカード納付またはeL-QR読み取りによるスマートフォン決済アプリ納付の場合は、納付手続き
+　後から約１か月間においては、「機構指定納付受託者に納付の委託が行われている」旨の記載がされ、
+　当該納付については未納として納税証明を発行することになります。
 ※１　委任状は、委任者本人が作成してください。委任状の偽造又は偽造した委任状の行使をした者は、
       刑法第159条（私文書偽造等）又は同法第161条（偽造私文書等行使）の規定により罰せられます。
 ※２　委任内容を確認するために、納税義務者の連絡先へ電話連絡する場合があります。
 　　　なお、お電話がつながらない場合、発行をお断りする可能性があります。
 ※３　個人情報の保護に関する法律第76条の規定に基づき委任者本人等から納税証明申請書の開示請求が
 　　　あった場合は、委任状も含めて全部開示する可能性があります。</t>
-    <rPh sb="134" eb="136">
+    <rPh sb="67" eb="69">
+      <t>ドウフウ</t>
+    </rPh>
+    <rPh sb="80" eb="83">
+      <t>ダイリニン</t>
+    </rPh>
+    <rPh sb="83" eb="84">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="85" eb="87">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="90" eb="92">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="102" eb="103">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="183" eb="185">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="144" eb="145">
+    <rPh sb="193" eb="194">
       <t>ヨ</t>
     </rPh>
-    <rPh sb="146" eb="147">
+    <rPh sb="195" eb="196">
       <t>ト</t>
     </rPh>
-    <rPh sb="158" eb="160">
+    <rPh sb="207" eb="209">
       <t>ケッサイ</t>
     </rPh>
-    <rPh sb="163" eb="165">
+    <rPh sb="212" eb="214">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="166" eb="168">
+    <rPh sb="215" eb="217">
       <t>バアイ</t>
     </rPh>
-    <rPh sb="172" eb="174">
+    <rPh sb="219" eb="221">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="174" eb="176">
+    <rPh sb="221" eb="223">
       <t>テツヅ</t>
     </rPh>
-    <rPh sb="177" eb="178">
+    <rPh sb="226" eb="227">
       <t>アト</t>
     </rPh>
-    <rPh sb="180" eb="181">
+    <rPh sb="229" eb="230">
       <t>ヤク</t>
     </rPh>
-    <rPh sb="183" eb="184">
+    <rPh sb="232" eb="233">
       <t>ゲツ</t>
     </rPh>
-    <rPh sb="184" eb="185">
+    <rPh sb="233" eb="234">
       <t>アイダ</t>
     </rPh>
-    <rPh sb="192" eb="194">
+    <rPh sb="241" eb="243">
       <t>キコウ</t>
     </rPh>
-    <rPh sb="194" eb="196">
+    <rPh sb="243" eb="245">
       <t>シテイ</t>
     </rPh>
-    <rPh sb="196" eb="198">
+    <rPh sb="245" eb="247">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="198" eb="201">
+    <rPh sb="247" eb="250">
       <t>ジュタクシャ</t>
     </rPh>
-    <rPh sb="202" eb="204">
+    <rPh sb="251" eb="253">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="205" eb="207">
+    <rPh sb="254" eb="256">
       <t>イタク</t>
     </rPh>
-    <rPh sb="208" eb="209">
+    <rPh sb="257" eb="258">
       <t>オコナ</t>
     </rPh>
-    <rPh sb="215" eb="216">
+    <rPh sb="264" eb="265">
       <t>ムネ</t>
     </rPh>
-    <rPh sb="219" eb="221">
+    <rPh sb="266" eb="268">
       <t>キサイ</t>
     </rPh>
-    <rPh sb="225" eb="227">
+    <rPh sb="274" eb="276">
       <t>トウガイ</t>
     </rPh>
-    <rPh sb="227" eb="229">
+    <rPh sb="276" eb="278">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="234" eb="236">
+    <rPh sb="283" eb="285">
       <t>ミノウ</t>
     </rPh>
-    <rPh sb="239" eb="241">
+    <rPh sb="288" eb="290">
       <t>ノウゼイ</t>
     </rPh>
-    <rPh sb="241" eb="243">
+    <rPh sb="290" eb="292">
       <t>ショウメイ</t>
     </rPh>
-    <rPh sb="244" eb="246">
+    <rPh sb="293" eb="295">
       <t>ハッコウ</t>
     </rPh>
-    <rPh sb="280" eb="283">
+    <rPh sb="329" eb="332">
       <t>イニンジョウ</t>
     </rPh>
-    <rPh sb="284" eb="286">
+    <rPh sb="333" eb="335">
       <t>ギゾウ</t>
     </rPh>
-    <rPh sb="286" eb="287">
+    <rPh sb="335" eb="336">
       <t>マタ</t>
     </rPh>
-    <rPh sb="288" eb="290">
+    <rPh sb="337" eb="339">
       <t>ギゾウ</t>
     </rPh>
-    <rPh sb="292" eb="295">
+    <rPh sb="341" eb="344">
       <t>イニンジョウ</t>
     </rPh>
-    <rPh sb="296" eb="298">
+    <rPh sb="345" eb="347">
       <t>コウシ</t>
     </rPh>
-    <rPh sb="301" eb="302">
+    <rPh sb="350" eb="351">
       <t>モノ</t>
     </rPh>
-    <rPh sb="311" eb="313">
+    <rPh sb="360" eb="362">
       <t>ケイホウ</t>
     </rPh>
-    <rPh sb="313" eb="314">
+    <rPh sb="362" eb="363">
       <t>ダイ</t>
     </rPh>
-    <rPh sb="317" eb="318">
+    <rPh sb="366" eb="367">
       <t>ジョウ</t>
     </rPh>
-    <rPh sb="319" eb="322">
+    <rPh sb="368" eb="371">
       <t>シブンショ</t>
     </rPh>
-    <rPh sb="322" eb="324">
+    <rPh sb="371" eb="373">
       <t>ギゾウ</t>
     </rPh>
-    <rPh sb="324" eb="325">
+    <rPh sb="373" eb="374">
       <t>トウ</t>
     </rPh>
-    <rPh sb="326" eb="327">
+    <rPh sb="375" eb="376">
       <t>マタ</t>
     </rPh>
-    <rPh sb="328" eb="330">
+    <rPh sb="377" eb="379">
       <t>ドウホウ</t>
     </rPh>
-    <rPh sb="330" eb="331">
+    <rPh sb="379" eb="380">
       <t>ダイ</t>
     </rPh>
-    <rPh sb="334" eb="335">
+    <rPh sb="383" eb="384">
       <t>ジョウ</t>
     </rPh>
-    <rPh sb="336" eb="338">
+    <rPh sb="385" eb="387">
       <t>ギゾウ</t>
     </rPh>
-    <rPh sb="338" eb="341">
+    <rPh sb="387" eb="390">
       <t>シブンショ</t>
     </rPh>
-    <rPh sb="341" eb="342">
+    <rPh sb="390" eb="391">
       <t>トウ</t>
     </rPh>
-    <rPh sb="342" eb="344">
+    <rPh sb="391" eb="393">
       <t>コウシ</t>
     </rPh>
-    <rPh sb="346" eb="348">
+    <rPh sb="395" eb="397">
       <t>キテイ</t>
     </rPh>
-    <rPh sb="351" eb="352">
+    <rPh sb="400" eb="401">
       <t>バッ</t>
     </rPh>
-    <rPh sb="362" eb="364">
+    <rPh sb="411" eb="413">
       <t>イニン</t>
     </rPh>
-    <rPh sb="364" eb="366">
+    <rPh sb="413" eb="415">
       <t>ナイヨウ</t>
     </rPh>
-    <rPh sb="367" eb="369">
+    <rPh sb="416" eb="418">
       <t>カクニン</t>
     </rPh>
-    <rPh sb="375" eb="377">
+    <rPh sb="424" eb="426">
       <t>ノウゼイ</t>
     </rPh>
-    <rPh sb="377" eb="380">
+    <rPh sb="426" eb="429">
       <t>ギムシャ</t>
     </rPh>
-    <rPh sb="381" eb="384">
+    <rPh sb="430" eb="433">
       <t>レンラクサキ</t>
     </rPh>
-    <rPh sb="385" eb="387">
+    <rPh sb="434" eb="436">
       <t>デンワ</t>
     </rPh>
-    <rPh sb="387" eb="389">
+    <rPh sb="436" eb="438">
       <t>レンラク</t>
     </rPh>
-    <rPh sb="391" eb="393">
+    <rPh sb="440" eb="442">
       <t>バアイ</t>
     </rPh>
-    <rPh sb="407" eb="409">
+    <rPh sb="456" eb="458">
       <t>デンワ</t>
     </rPh>
-    <rPh sb="416" eb="418">
+    <rPh sb="465" eb="467">
       <t>バアイ</t>
     </rPh>
-    <rPh sb="419" eb="421">
+    <rPh sb="468" eb="470">
       <t>ハッコウ</t>
     </rPh>
-    <rPh sb="423" eb="424">
+    <rPh sb="472" eb="473">
       <t>コトワ</t>
     </rPh>
-    <rPh sb="427" eb="430">
+    <rPh sb="476" eb="479">
       <t>カノウセイ</t>
     </rPh>
-    <rPh sb="440" eb="442">
+    <rPh sb="489" eb="491">
       <t>コジン</t>
     </rPh>
-    <rPh sb="442" eb="444">
+    <rPh sb="491" eb="493">
       <t>ジョウホウ</t>
     </rPh>
-    <rPh sb="445" eb="447">
+    <rPh sb="494" eb="496">
       <t>ホゴ</t>
     </rPh>
-    <rPh sb="448" eb="449">
+    <rPh sb="497" eb="498">
       <t>カン</t>
     </rPh>
-    <rPh sb="451" eb="453">
+    <rPh sb="500" eb="502">
       <t>ホウリツ</t>
     </rPh>
-    <rPh sb="453" eb="454">
+    <rPh sb="502" eb="503">
       <t>ダイ</t>
     </rPh>
-    <rPh sb="456" eb="457">
+    <rPh sb="505" eb="506">
       <t>ジョウ</t>
     </rPh>
-    <rPh sb="464" eb="467">
+    <rPh sb="513" eb="516">
       <t>イニンシャ</t>
     </rPh>
-    <rPh sb="467" eb="469">
+    <rPh sb="516" eb="518">
       <t>ホンニン</t>
-    </rPh>
-[...38 lines deleted...]
-      <t>エン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -917,149 +972,161 @@
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...5 lines deleted...]
-    <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10.5"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <b/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-      <sz val="7"/>
+      <sz val="10.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF00B0F0"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="67">
+  <borders count="71">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1168,123 +1235,63 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="dotted">
-        <color indexed="64"/>
-[...58 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1685,63 +1692,50 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dotted">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...11 lines deleted...]
-      </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="dotted">
@@ -1787,886 +1781,1079 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="223">
+  <cellXfs count="245">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...3 lines deleted...]
-      <protection locked="0"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...63 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...131 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...21 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>413</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>16566</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>585166</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>33131</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Rectangle 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2086388" y="3455091"/>
           <a:ext cx="2518328" cy="168965"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
@@ -2695,1868 +2882,119 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>　（納税義務者と同一の場合は省略できます。）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>143431</xdr:colOff>
+      <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>89642</xdr:rowOff>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>107576</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>330653</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>152399</xdr:rowOff>
+      <xdr:rowOff>117184</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="正方形/長方形 2">
+        <xdr:cNvPr id="2" name="正方形/長方形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99B5DDEC-A806-4E6C-A023-A86DCDD81928}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="143431" y="89642"/>
-          <a:ext cx="2295865" cy="314217"/>
+          <a:off x="142875" y="95250"/>
+          <a:ext cx="3331028" cy="269584"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:sysClr val="window" lastClr="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400" cmpd="dbl">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1">
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>都税証明郵送受付センター申請用</a:t>
+            <a:t>都税証明郵送受付センター申請（キャッシュレス決済）用</a:t>
           </a:r>
-        </a:p>
-[...1747 lines deleted...]
-          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -4815,1557 +3253,1742 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:Y50"/>
+  <dimension ref="B1:Y75"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="R52" sqref="R52"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A20" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="C55" sqref="C55:T55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="4.6640625" customWidth="1"/>
     <col min="3" max="3" width="7.6640625" customWidth="1"/>
     <col min="4" max="4" width="2.6640625" customWidth="1"/>
     <col min="5" max="6" width="12.77734375" customWidth="1"/>
     <col min="7" max="7" width="2.6640625" customWidth="1"/>
     <col min="8" max="9" width="12.77734375" customWidth="1"/>
     <col min="10" max="10" width="2.6640625" customWidth="1"/>
     <col min="11" max="12" width="12.77734375" customWidth="1"/>
     <col min="13" max="13" width="4.6640625" customWidth="1"/>
     <col min="14" max="14" width="2.6640625" style="1" customWidth="1"/>
     <col min="15" max="15" width="16.77734375" customWidth="1"/>
     <col min="16" max="16" width="6.6640625" customWidth="1"/>
     <col min="17" max="17" width="2.6640625" customWidth="1"/>
     <col min="18" max="18" width="30.77734375" customWidth="1"/>
     <col min="19" max="19" width="5.88671875" customWidth="1"/>
     <col min="20" max="20" width="4.109375" customWidth="1"/>
     <col min="21" max="23" width="2.6640625" customWidth="1"/>
     <col min="24" max="24" width="9.44140625" customWidth="1"/>
     <col min="25" max="25" width="9.44140625" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="17"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
-      <c r="H1" s="116" t="s">
+      <c r="H1" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="I1" s="116"/>
-[...5 lines deleted...]
-      <c r="O1" s="116"/>
+      <c r="I1" s="146"/>
+      <c r="J1" s="146"/>
+      <c r="K1" s="146"/>
+      <c r="L1" s="146"/>
+      <c r="M1" s="146"/>
+      <c r="N1" s="146"/>
+      <c r="O1" s="146"/>
     </row>
     <row r="2" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" t="s">
-        <v>28</v>
-[...13 lines deleted...]
-      <c r="T2" s="115"/>
+        <v>25</v>
+      </c>
+      <c r="H2" s="146"/>
+      <c r="I2" s="146"/>
+      <c r="J2" s="146"/>
+      <c r="K2" s="146"/>
+      <c r="L2" s="146"/>
+      <c r="M2" s="146"/>
+      <c r="N2" s="146"/>
+      <c r="O2" s="146"/>
+      <c r="R2" s="144" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2" s="144"/>
+      <c r="T2" s="145"/>
       <c r="Y2" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="2:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C3" s="119"/>
+      <c r="C3" s="149"/>
       <c r="D3" s="7"/>
-      <c r="E3" s="118" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="118"/>
+      <c r="E3" s="148" t="s">
+        <v>24</v>
+      </c>
+      <c r="F3" s="148"/>
       <c r="G3" s="6"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="Y3" s="5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="2:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C4" s="119"/>
+      <c r="C4" s="149"/>
       <c r="D4" s="7"/>
-      <c r="E4" s="118"/>
-      <c r="F4" s="118"/>
+      <c r="E4" s="148"/>
+      <c r="F4" s="148"/>
       <c r="G4" s="6"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="Y4" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="2:25" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C5" s="119"/>
+      <c r="C5" s="149"/>
       <c r="D5" s="7"/>
-      <c r="E5" s="118" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="118"/>
+      <c r="E5" s="148" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="148"/>
       <c r="G5" s="6"/>
-      <c r="H5" s="120" t="s">
-        <v>29</v>
+      <c r="H5" s="150" t="s">
+        <v>26</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="Y5" s="5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="2:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C6" s="119"/>
+      <c r="C6" s="149"/>
       <c r="D6" s="7"/>
-      <c r="E6" s="118"/>
-      <c r="F6" s="118"/>
+      <c r="E6" s="148"/>
+      <c r="F6" s="148"/>
       <c r="G6" s="6"/>
-      <c r="H6" s="120"/>
+      <c r="H6" s="150"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
-      <c r="M6" s="79" t="s">
-[...13 lines deleted...]
-      <c r="W6" s="77"/>
+      <c r="M6" s="95" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="96"/>
+      <c r="O6" s="96"/>
+      <c r="P6" s="96"/>
+      <c r="Q6" s="96"/>
+      <c r="R6" s="101"/>
+      <c r="S6" s="101"/>
+      <c r="T6" s="102"/>
+      <c r="U6" s="92" t="s">
+        <v>28</v>
+      </c>
+      <c r="V6" s="93"/>
+      <c r="W6" s="93"/>
       <c r="Y6" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="2:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C7" s="117" t="s">
-[...6 lines deleted...]
-      <c r="H7" s="117"/>
+      <c r="C7" s="147" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="147"/>
+      <c r="E7" s="147"/>
+      <c r="F7" s="147"/>
+      <c r="G7" s="147"/>
+      <c r="H7" s="147"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
-      <c r="M7" s="81"/>
-[...9 lines deleted...]
-      <c r="W7" s="77"/>
+      <c r="M7" s="97"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
+      <c r="P7" s="98"/>
+      <c r="Q7" s="98"/>
+      <c r="R7" s="103"/>
+      <c r="S7" s="103"/>
+      <c r="T7" s="104"/>
+      <c r="U7" s="94"/>
+      <c r="V7" s="93"/>
+      <c r="W7" s="93"/>
       <c r="Y7" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="2:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C8" s="117"/>
-[...4 lines deleted...]
-      <c r="H8" s="117"/>
+      <c r="C8" s="147"/>
+      <c r="D8" s="147"/>
+      <c r="E8" s="147"/>
+      <c r="F8" s="147"/>
+      <c r="G8" s="147"/>
+      <c r="H8" s="147"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
-      <c r="M8" s="81" t="s">
-[...13 lines deleted...]
-      <c r="W8" s="77"/>
+      <c r="M8" s="97" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" s="98"/>
+      <c r="O8" s="98"/>
+      <c r="P8" s="98"/>
+      <c r="Q8" s="98"/>
+      <c r="R8" s="104"/>
+      <c r="S8" s="106" t="s">
+        <v>31</v>
+      </c>
+      <c r="T8" s="106"/>
+      <c r="U8" s="94"/>
+      <c r="V8" s="93"/>
+      <c r="W8" s="93"/>
       <c r="Y8" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="2:25" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C9" s="117"/>
-[...4 lines deleted...]
-      <c r="H9" s="117"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="147"/>
+      <c r="E9" s="147"/>
+      <c r="F9" s="147"/>
+      <c r="G9" s="147"/>
+      <c r="H9" s="147"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
-      <c r="M9" s="83"/>
-[...9 lines deleted...]
-      <c r="W9" s="77"/>
+      <c r="M9" s="99"/>
+      <c r="N9" s="100"/>
+      <c r="O9" s="100"/>
+      <c r="P9" s="100"/>
+      <c r="Q9" s="100"/>
+      <c r="R9" s="105"/>
+      <c r="S9" s="107"/>
+      <c r="T9" s="107"/>
+      <c r="U9" s="94"/>
+      <c r="V9" s="93"/>
+      <c r="W9" s="93"/>
       <c r="Y9" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="149" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="127" t="s">
+      <c r="B10" s="155" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="151" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="128"/>
-[...8 lines deleted...]
-      <c r="M10" s="138" t="s">
+      <c r="D10" s="158"/>
+      <c r="E10" s="159"/>
+      <c r="F10" s="160"/>
+      <c r="G10" s="161"/>
+      <c r="H10" s="161"/>
+      <c r="I10" s="161"/>
+      <c r="J10" s="161"/>
+      <c r="K10" s="161"/>
+      <c r="L10" s="162"/>
+      <c r="M10" s="153" t="s">
         <v>7</v>
       </c>
-      <c r="N10" s="138"/>
-[...4 lines deleted...]
-      <c r="S10" s="121" t="s">
+      <c r="N10" s="153"/>
+      <c r="O10" s="153"/>
+      <c r="P10" s="153"/>
+      <c r="Q10" s="153"/>
+      <c r="R10" s="153"/>
+      <c r="S10" s="151" t="s">
         <v>0</v>
       </c>
-      <c r="T10" s="122"/>
-[...2 lines deleted...]
-      <c r="W10" s="77"/>
+      <c r="T10" s="152"/>
+      <c r="U10" s="93"/>
+      <c r="V10" s="93"/>
+      <c r="W10" s="93"/>
       <c r="Y10" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="150"/>
-[...20 lines deleted...]
-      <c r="W11" s="77"/>
+      <c r="B11" s="156"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="163"/>
+      <c r="G11" s="164"/>
+      <c r="H11" s="164"/>
+      <c r="I11" s="164"/>
+      <c r="J11" s="164"/>
+      <c r="K11" s="164"/>
+      <c r="L11" s="165"/>
+      <c r="M11" s="154"/>
+      <c r="N11" s="154"/>
+      <c r="O11" s="154"/>
+      <c r="P11" s="154"/>
+      <c r="Q11" s="154"/>
+      <c r="R11" s="154"/>
+      <c r="S11" s="80"/>
+      <c r="T11" s="118"/>
+      <c r="U11" s="93"/>
+      <c r="V11" s="93"/>
+      <c r="W11" s="93"/>
       <c r="Y11" s="5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="150"/>
-[...10 lines deleted...]
-      <c r="M12" s="28" t="s">
+      <c r="B12" s="156"/>
+      <c r="C12" s="34"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="163"/>
+      <c r="G12" s="164"/>
+      <c r="H12" s="164"/>
+      <c r="I12" s="164"/>
+      <c r="J12" s="164"/>
+      <c r="K12" s="164"/>
+      <c r="L12" s="165"/>
+      <c r="M12" s="198" t="s">
         <v>8</v>
       </c>
-      <c r="N12" s="56">
+      <c r="N12" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="O12" s="187" t="s">
+        <v>50</v>
+      </c>
+      <c r="P12" s="195" t="s">
         <v>1</v>
       </c>
-      <c r="O12" s="162" t="s">
+      <c r="Q12" s="201" t="s">
+        <v>17</v>
+      </c>
+      <c r="R12" s="201"/>
+      <c r="S12" s="31"/>
+      <c r="T12" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="U12" s="93"/>
+      <c r="V12" s="93"/>
+      <c r="W12" s="93"/>
+      <c r="Y12" s="5"/>
+    </row>
+    <row r="13" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="156"/>
+      <c r="C13" s="34"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="163"/>
+      <c r="G13" s="164"/>
+      <c r="H13" s="164"/>
+      <c r="I13" s="164"/>
+      <c r="J13" s="164"/>
+      <c r="K13" s="164"/>
+      <c r="L13" s="165"/>
+      <c r="M13" s="199"/>
+      <c r="N13" s="126"/>
+      <c r="O13" s="188"/>
+      <c r="P13" s="196"/>
+      <c r="Q13" s="202"/>
+      <c r="R13" s="202"/>
+      <c r="S13" s="34"/>
+      <c r="T13" s="117"/>
+      <c r="U13" s="93"/>
+      <c r="V13" s="93"/>
+      <c r="W13" s="93"/>
+      <c r="Y13" s="5"/>
+    </row>
+    <row r="14" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="156"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="166"/>
+      <c r="G14" s="167"/>
+      <c r="H14" s="167"/>
+      <c r="I14" s="167"/>
+      <c r="J14" s="167"/>
+      <c r="K14" s="167"/>
+      <c r="L14" s="168"/>
+      <c r="M14" s="199"/>
+      <c r="N14" s="126"/>
+      <c r="O14" s="188"/>
+      <c r="P14" s="196"/>
+      <c r="Q14" s="108" t="s">
+        <v>18</v>
+      </c>
+      <c r="R14" s="111"/>
+      <c r="S14" s="34"/>
+      <c r="T14" s="117"/>
+      <c r="U14" s="93"/>
+      <c r="V14" s="93"/>
+      <c r="W14" s="93"/>
+      <c r="Y14" s="5"/>
+    </row>
+    <row r="15" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="156"/>
+      <c r="C15" s="178" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="179"/>
+      <c r="E15" s="180"/>
+      <c r="F15" s="184"/>
+      <c r="G15" s="185"/>
+      <c r="H15" s="185"/>
+      <c r="I15" s="185"/>
+      <c r="J15" s="185"/>
+      <c r="K15" s="185"/>
+      <c r="L15" s="186"/>
+      <c r="M15" s="199"/>
+      <c r="N15" s="127"/>
+      <c r="O15" s="189"/>
+      <c r="P15" s="197"/>
+      <c r="Q15" s="114"/>
+      <c r="R15" s="115"/>
+      <c r="S15" s="34"/>
+      <c r="T15" s="117"/>
+      <c r="U15" s="93"/>
+      <c r="V15" s="93"/>
+      <c r="W15" s="93"/>
+      <c r="Y15" s="5"/>
+    </row>
+    <row r="16" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="156"/>
+      <c r="C16" s="181"/>
+      <c r="D16" s="182"/>
+      <c r="E16" s="183"/>
+      <c r="F16" s="166"/>
+      <c r="G16" s="167"/>
+      <c r="H16" s="167"/>
+      <c r="I16" s="167"/>
+      <c r="J16" s="167"/>
+      <c r="K16" s="167"/>
+      <c r="L16" s="168"/>
+      <c r="M16" s="199"/>
+      <c r="N16" s="125">
+        <v>2</v>
+      </c>
+      <c r="O16" s="203" t="s">
+        <v>12</v>
+      </c>
+      <c r="P16" s="195" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="108" t="s">
+        <v>17</v>
+      </c>
+      <c r="R16" s="111"/>
+      <c r="S16" s="108"/>
+      <c r="T16" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="U16" s="93"/>
+      <c r="V16" s="93"/>
+      <c r="W16" s="93"/>
+      <c r="Y16" s="5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="156"/>
+      <c r="C17" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="78"/>
+      <c r="E17" s="79"/>
+      <c r="F17" s="169"/>
+      <c r="G17" s="170"/>
+      <c r="H17" s="170"/>
+      <c r="I17" s="170"/>
+      <c r="J17" s="170"/>
+      <c r="K17" s="170"/>
+      <c r="L17" s="171"/>
+      <c r="M17" s="199"/>
+      <c r="N17" s="126"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="196"/>
+      <c r="Q17" s="114"/>
+      <c r="R17" s="115"/>
+      <c r="S17" s="112"/>
+      <c r="T17" s="117"/>
+      <c r="U17" s="93"/>
+      <c r="V17" s="93"/>
+      <c r="W17" s="93"/>
+    </row>
+    <row r="18" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="156"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="172"/>
+      <c r="G18" s="173"/>
+      <c r="H18" s="173"/>
+      <c r="I18" s="173"/>
+      <c r="J18" s="173"/>
+      <c r="K18" s="173"/>
+      <c r="L18" s="174"/>
+      <c r="M18" s="199"/>
+      <c r="N18" s="126"/>
+      <c r="O18" s="60"/>
+      <c r="P18" s="196"/>
+      <c r="Q18" s="108" t="s">
+        <v>18</v>
+      </c>
+      <c r="R18" s="111"/>
+      <c r="S18" s="112"/>
+      <c r="T18" s="117"/>
+      <c r="U18" s="93"/>
+      <c r="V18" s="93"/>
+      <c r="W18" s="93"/>
+    </row>
+    <row r="19" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="156"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="35"/>
+      <c r="E19" s="36"/>
+      <c r="F19" s="172"/>
+      <c r="G19" s="173"/>
+      <c r="H19" s="173"/>
+      <c r="I19" s="173"/>
+      <c r="J19" s="173"/>
+      <c r="K19" s="173"/>
+      <c r="L19" s="174"/>
+      <c r="M19" s="199"/>
+      <c r="N19" s="127"/>
+      <c r="O19" s="194"/>
+      <c r="P19" s="197"/>
+      <c r="Q19" s="114"/>
+      <c r="R19" s="115"/>
+      <c r="S19" s="114"/>
+      <c r="T19" s="118"/>
+      <c r="U19" s="93"/>
+      <c r="V19" s="93"/>
+      <c r="W19" s="93"/>
+    </row>
+    <row r="20" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="156"/>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="175"/>
+      <c r="G20" s="176"/>
+      <c r="H20" s="176"/>
+      <c r="I20" s="176"/>
+      <c r="J20" s="176"/>
+      <c r="K20" s="176"/>
+      <c r="L20" s="177"/>
+      <c r="M20" s="199"/>
+      <c r="N20" s="125" t="s">
         <v>55</v>
       </c>
-      <c r="P12" s="26" t="s">
+      <c r="O20" s="203" t="s">
+        <v>56</v>
+      </c>
+      <c r="P20" s="195" t="s">
         <v>1</v>
       </c>
-      <c r="Q12" s="27" t="s">
+      <c r="Q20" s="108" t="s">
+        <v>17</v>
+      </c>
+      <c r="R20" s="111"/>
+      <c r="S20" s="108"/>
+      <c r="T20" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="U20" s="93"/>
+      <c r="V20" s="93"/>
+      <c r="W20" s="93"/>
+    </row>
+    <row r="21" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="156"/>
+      <c r="C21" s="77" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="78"/>
+      <c r="E21" s="79"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="170"/>
+      <c r="H21" s="170"/>
+      <c r="I21" s="170"/>
+      <c r="J21" s="170"/>
+      <c r="K21" s="170"/>
+      <c r="L21" s="171"/>
+      <c r="M21" s="199"/>
+      <c r="N21" s="126"/>
+      <c r="O21" s="60"/>
+      <c r="P21" s="196"/>
+      <c r="Q21" s="114"/>
+      <c r="R21" s="115"/>
+      <c r="S21" s="112"/>
+      <c r="T21" s="117"/>
+      <c r="U21" s="93"/>
+      <c r="V21" s="93"/>
+      <c r="W21" s="93"/>
+    </row>
+    <row r="22" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="156"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="35"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="172"/>
+      <c r="G22" s="173"/>
+      <c r="H22" s="173"/>
+      <c r="I22" s="173"/>
+      <c r="J22" s="173"/>
+      <c r="K22" s="173"/>
+      <c r="L22" s="174"/>
+      <c r="M22" s="199"/>
+      <c r="N22" s="126"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="196"/>
+      <c r="Q22" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="R12" s="27"/>
-[...1 lines deleted...]
-      <c r="T12" s="124" t="s">
+      <c r="R22" s="111"/>
+      <c r="S22" s="112"/>
+      <c r="T22" s="117"/>
+      <c r="U22" s="93"/>
+      <c r="V22" s="93"/>
+      <c r="W22" s="93"/>
+    </row>
+    <row r="23" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="156"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="35"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="172"/>
+      <c r="G23" s="173"/>
+      <c r="H23" s="173"/>
+      <c r="I23" s="173"/>
+      <c r="J23" s="173"/>
+      <c r="K23" s="173"/>
+      <c r="L23" s="174"/>
+      <c r="M23" s="199"/>
+      <c r="N23" s="127"/>
+      <c r="O23" s="194"/>
+      <c r="P23" s="197"/>
+      <c r="Q23" s="114"/>
+      <c r="R23" s="115"/>
+      <c r="S23" s="114"/>
+      <c r="T23" s="118"/>
+      <c r="U23" s="93"/>
+      <c r="V23" s="93"/>
+      <c r="W23" s="93"/>
+    </row>
+    <row r="24" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="156"/>
+      <c r="C24" s="37"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="175"/>
+      <c r="G24" s="176"/>
+      <c r="H24" s="176"/>
+      <c r="I24" s="176"/>
+      <c r="J24" s="176"/>
+      <c r="K24" s="176"/>
+      <c r="L24" s="177"/>
+      <c r="M24" s="199"/>
+      <c r="N24" s="126" t="s">
+        <v>65</v>
+      </c>
+      <c r="O24" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="P24" s="195" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="R24" s="111"/>
+      <c r="S24" s="108"/>
+      <c r="T24" s="225" t="s">
         <v>9</v>
       </c>
-      <c r="U12" s="78"/>
-[...2 lines deleted...]
-      <c r="Y12" s="5">
+      <c r="U24" s="93"/>
+      <c r="V24" s="93"/>
+      <c r="W24" s="93"/>
+    </row>
+    <row r="25" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="156"/>
+      <c r="C25" s="77" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="78"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="169"/>
+      <c r="G25" s="170"/>
+      <c r="H25" s="170"/>
+      <c r="I25" s="170"/>
+      <c r="J25" s="170"/>
+      <c r="K25" s="170"/>
+      <c r="L25" s="170"/>
+      <c r="M25" s="199"/>
+      <c r="N25" s="126"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="196"/>
+      <c r="Q25" s="112"/>
+      <c r="R25" s="113"/>
+      <c r="S25" s="112"/>
+      <c r="T25" s="226"/>
+      <c r="U25" s="93"/>
+      <c r="V25" s="93"/>
+      <c r="W25" s="93"/>
+    </row>
+    <row r="26" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="156"/>
+      <c r="C26" s="34"/>
+      <c r="D26" s="35"/>
+      <c r="E26" s="36"/>
+      <c r="F26" s="172"/>
+      <c r="G26" s="173"/>
+      <c r="H26" s="173"/>
+      <c r="I26" s="173"/>
+      <c r="J26" s="173"/>
+      <c r="K26" s="173"/>
+      <c r="L26" s="173"/>
+      <c r="M26" s="199"/>
+      <c r="N26" s="126"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="196"/>
+      <c r="Q26" s="112"/>
+      <c r="R26" s="113"/>
+      <c r="S26" s="112"/>
+      <c r="T26" s="226"/>
+      <c r="U26" s="93"/>
+      <c r="V26" s="93"/>
+      <c r="W26" s="93"/>
+    </row>
+    <row r="27" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="157"/>
+      <c r="C27" s="80"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="82"/>
+      <c r="F27" s="190"/>
+      <c r="G27" s="191"/>
+      <c r="H27" s="191"/>
+      <c r="I27" s="191"/>
+      <c r="J27" s="191"/>
+      <c r="K27" s="191"/>
+      <c r="L27" s="191"/>
+      <c r="M27" s="199"/>
+      <c r="N27" s="127"/>
+      <c r="O27" s="194"/>
+      <c r="P27" s="197"/>
+      <c r="Q27" s="114"/>
+      <c r="R27" s="115"/>
+      <c r="S27" s="114"/>
+      <c r="T27" s="227"/>
+      <c r="U27" s="93"/>
+      <c r="V27" s="93"/>
+      <c r="W27" s="93"/>
+    </row>
+    <row r="28" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="74" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="31" t="s">
         <v>6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C13" s="45" t="s">
+      <c r="D28" s="32"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="199"/>
+      <c r="N28" s="125" t="s">
+        <v>58</v>
+      </c>
+      <c r="O28" s="128" t="s">
+        <v>43</v>
+      </c>
+      <c r="P28" s="119" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q28" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="R28" s="111"/>
+      <c r="S28" s="108"/>
+      <c r="T28" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="U28" s="93"/>
+      <c r="V28" s="93"/>
+      <c r="W28" s="93"/>
+    </row>
+    <row r="29" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="75"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="35"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="43"/>
+      <c r="I29" s="43"/>
+      <c r="J29" s="43"/>
+      <c r="K29" s="43"/>
+      <c r="L29" s="43"/>
+      <c r="M29" s="199"/>
+      <c r="N29" s="126"/>
+      <c r="O29" s="129"/>
+      <c r="P29" s="120"/>
+      <c r="Q29" s="112"/>
+      <c r="R29" s="113"/>
+      <c r="S29" s="112"/>
+      <c r="T29" s="117"/>
+      <c r="U29" s="93"/>
+      <c r="V29" s="93"/>
+      <c r="W29" s="93"/>
+    </row>
+    <row r="30" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="75"/>
+      <c r="C30" s="37"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+      <c r="K30" s="45"/>
+      <c r="L30" s="45"/>
+      <c r="M30" s="199"/>
+      <c r="N30" s="126"/>
+      <c r="O30" s="129"/>
+      <c r="P30" s="120"/>
+      <c r="Q30" s="112"/>
+      <c r="R30" s="113"/>
+      <c r="S30" s="112"/>
+      <c r="T30" s="117"/>
+      <c r="U30" s="93"/>
+      <c r="V30" s="93"/>
+      <c r="W30" s="93"/>
+    </row>
+    <row r="31" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="75"/>
+      <c r="C31" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="46"/>
-[...54 lines deleted...]
-      <c r="C15" s="130" t="s">
+      <c r="D31" s="47"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="49"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="49"/>
+      <c r="K31" s="49"/>
+      <c r="L31" s="50"/>
+      <c r="M31" s="199"/>
+      <c r="N31" s="127"/>
+      <c r="O31" s="130"/>
+      <c r="P31" s="121"/>
+      <c r="Q31" s="114"/>
+      <c r="R31" s="115"/>
+      <c r="S31" s="114"/>
+      <c r="T31" s="117"/>
+      <c r="U31" s="93"/>
+      <c r="V31" s="93"/>
+      <c r="W31" s="93"/>
+    </row>
+    <row r="32" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="75"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="49"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
+      <c r="K32" s="49"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="199"/>
+      <c r="N32" s="125" t="s">
+        <v>59</v>
+      </c>
+      <c r="O32" s="128" t="s">
+        <v>44</v>
+      </c>
+      <c r="P32" s="110" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q32" s="108" t="s">
+        <v>15</v>
+      </c>
+      <c r="R32" s="111"/>
+      <c r="S32" s="108"/>
+      <c r="T32" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="U32" s="93"/>
+      <c r="V32" s="93"/>
+      <c r="W32" s="93"/>
+    </row>
+    <row r="33" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="75"/>
+      <c r="C33" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="131"/>
-[...511 lines deleted...]
-      <c r="O33" s="144"/>
+      <c r="D33" s="78"/>
+      <c r="E33" s="79"/>
+      <c r="F33" s="83"/>
+      <c r="G33" s="84"/>
+      <c r="H33" s="84"/>
+      <c r="I33" s="84"/>
+      <c r="J33" s="84"/>
+      <c r="K33" s="84"/>
+      <c r="L33" s="84"/>
+      <c r="M33" s="199"/>
+      <c r="N33" s="126"/>
+      <c r="O33" s="129"/>
       <c r="P33" s="110"/>
-      <c r="Q33" s="27"/>
-[...5 lines deleted...]
-      <c r="W33" s="77"/>
+      <c r="Q33" s="112"/>
+      <c r="R33" s="113"/>
+      <c r="S33" s="112"/>
+      <c r="T33" s="117"/>
+      <c r="U33" s="93"/>
+      <c r="V33" s="93"/>
+      <c r="W33" s="93"/>
     </row>
     <row r="34" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="75"/>
-      <c r="C34" s="123"/>
-[...11 lines deleted...]
-      <c r="O34" s="144"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="35"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="86"/>
+      <c r="G34" s="87"/>
+      <c r="H34" s="87"/>
+      <c r="I34" s="87"/>
+      <c r="J34" s="87"/>
+      <c r="K34" s="87"/>
+      <c r="L34" s="87"/>
+      <c r="M34" s="199"/>
+      <c r="N34" s="126"/>
+      <c r="O34" s="129"/>
       <c r="P34" s="110"/>
-      <c r="Q34" s="27"/>
-[...5 lines deleted...]
-      <c r="W34" s="77"/>
+      <c r="Q34" s="112"/>
+      <c r="R34" s="113"/>
+      <c r="S34" s="112"/>
+      <c r="T34" s="117"/>
+      <c r="U34" s="93"/>
+      <c r="V34" s="93"/>
+      <c r="W34" s="93"/>
     </row>
     <row r="35" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="50" t="s">
+      <c r="B35" s="75"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="86"/>
+      <c r="G35" s="87"/>
+      <c r="H35" s="87"/>
+      <c r="I35" s="87"/>
+      <c r="J35" s="87"/>
+      <c r="K35" s="87"/>
+      <c r="L35" s="87"/>
+      <c r="M35" s="199"/>
+      <c r="N35" s="127"/>
+      <c r="O35" s="130"/>
+      <c r="P35" s="110"/>
+      <c r="Q35" s="114"/>
+      <c r="R35" s="115"/>
+      <c r="S35" s="114"/>
+      <c r="T35" s="118"/>
+      <c r="U35" s="93"/>
+      <c r="V35" s="93"/>
+      <c r="W35" s="93"/>
+    </row>
+    <row r="36" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="75"/>
+      <c r="C36" s="77" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="78"/>
+      <c r="E36" s="79"/>
+      <c r="F36" s="83"/>
+      <c r="G36" s="84"/>
+      <c r="H36" s="84"/>
+      <c r="I36" s="84"/>
+      <c r="J36" s="84"/>
+      <c r="K36" s="84"/>
+      <c r="L36" s="85"/>
+      <c r="M36" s="199"/>
+      <c r="N36" s="125" t="s">
+        <v>60</v>
+      </c>
+      <c r="O36" s="122" t="s">
+        <v>51</v>
+      </c>
+      <c r="P36" s="119" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q36" s="202" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="202"/>
+      <c r="S36" s="112"/>
+      <c r="T36" s="117" t="s">
+        <v>45</v>
+      </c>
+      <c r="U36" s="93"/>
+      <c r="V36" s="93"/>
+      <c r="W36" s="93"/>
+    </row>
+    <row r="37" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="75"/>
+      <c r="C37" s="34"/>
+      <c r="D37" s="35"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="86"/>
+      <c r="G37" s="87"/>
+      <c r="H37" s="87"/>
+      <c r="I37" s="87"/>
+      <c r="J37" s="87"/>
+      <c r="K37" s="87"/>
+      <c r="L37" s="88"/>
+      <c r="M37" s="199"/>
+      <c r="N37" s="126"/>
+      <c r="O37" s="123"/>
+      <c r="P37" s="120"/>
+      <c r="Q37" s="202"/>
+      <c r="R37" s="202"/>
+      <c r="S37" s="112"/>
+      <c r="T37" s="117"/>
+      <c r="U37" s="93"/>
+      <c r="V37" s="93"/>
+      <c r="W37" s="93"/>
+    </row>
+    <row r="38" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="76"/>
+      <c r="C38" s="80"/>
+      <c r="D38" s="81"/>
+      <c r="E38" s="82"/>
+      <c r="F38" s="89"/>
+      <c r="G38" s="90"/>
+      <c r="H38" s="90"/>
+      <c r="I38" s="90"/>
+      <c r="J38" s="90"/>
+      <c r="K38" s="90"/>
+      <c r="L38" s="91"/>
+      <c r="M38" s="199"/>
+      <c r="N38" s="126"/>
+      <c r="O38" s="123"/>
+      <c r="P38" s="120"/>
+      <c r="Q38" s="202"/>
+      <c r="R38" s="202"/>
+      <c r="S38" s="112"/>
+      <c r="T38" s="117"/>
+      <c r="U38" s="93"/>
+      <c r="V38" s="93"/>
+      <c r="W38" s="93"/>
+    </row>
+    <row r="39" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="52"/>
+      <c r="D39" s="68">
+        <v>1</v>
+      </c>
+      <c r="E39" s="72" t="s">
+        <v>39</v>
+      </c>
+      <c r="F39" s="72"/>
+      <c r="G39" s="66">
+        <v>2</v>
+      </c>
+      <c r="H39" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="I39" s="66"/>
+      <c r="J39" s="66">
+        <v>3</v>
+      </c>
+      <c r="K39" s="62" t="s">
+        <v>38</v>
+      </c>
+      <c r="L39" s="62"/>
+      <c r="M39" s="199"/>
+      <c r="N39" s="127"/>
+      <c r="O39" s="124"/>
+      <c r="P39" s="121"/>
+      <c r="Q39" s="202"/>
+      <c r="R39" s="202"/>
+      <c r="S39" s="114"/>
+      <c r="T39" s="118"/>
+      <c r="U39" s="93"/>
+      <c r="V39" s="93"/>
+      <c r="W39" s="93"/>
+    </row>
+    <row r="40" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="53"/>
+      <c r="C40" s="54"/>
+      <c r="D40" s="69"/>
+      <c r="E40" s="73"/>
+      <c r="F40" s="73"/>
+      <c r="G40" s="67"/>
+      <c r="H40" s="67"/>
+      <c r="I40" s="67"/>
+      <c r="J40" s="67"/>
+      <c r="K40" s="63"/>
+      <c r="L40" s="63"/>
+      <c r="M40" s="199"/>
+      <c r="N40" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="O40" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="P40" s="110" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q40" s="202" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="202"/>
+      <c r="S40" s="108"/>
+      <c r="T40" s="211" t="s">
+        <v>9</v>
+      </c>
+      <c r="U40" s="93"/>
+      <c r="V40" s="93"/>
+      <c r="W40" s="93"/>
+    </row>
+    <row r="41" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="53"/>
+      <c r="C41" s="54"/>
+      <c r="D41" s="18"/>
+      <c r="E41" s="19"/>
+      <c r="F41" s="19"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="20"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="20"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="199"/>
+      <c r="N41" s="57"/>
+      <c r="O41" s="60"/>
+      <c r="P41" s="192"/>
+      <c r="Q41" s="210"/>
+      <c r="R41" s="210"/>
+      <c r="S41" s="109"/>
+      <c r="T41" s="212"/>
+      <c r="U41" s="93"/>
+      <c r="V41" s="93"/>
+      <c r="W41" s="93"/>
+    </row>
+    <row r="42" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="53"/>
+      <c r="C42" s="54"/>
+      <c r="D42" s="70">
+        <v>4</v>
+      </c>
+      <c r="E42" s="64" t="s">
+        <v>36</v>
+      </c>
+      <c r="F42" s="64"/>
+      <c r="G42" s="64">
+        <v>5</v>
+      </c>
+      <c r="H42" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="I42" s="64"/>
+      <c r="J42" s="64">
+        <v>6</v>
+      </c>
+      <c r="K42" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="L42" s="64"/>
+      <c r="M42" s="199"/>
+      <c r="N42" s="57"/>
+      <c r="O42" s="60"/>
+      <c r="P42" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q42" s="121"/>
+      <c r="R42" s="204"/>
+      <c r="S42" s="205"/>
+      <c r="T42" s="206"/>
+      <c r="U42" s="93"/>
+      <c r="V42" s="93"/>
+      <c r="W42" s="93"/>
+    </row>
+    <row r="43" spans="2:23" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="55"/>
+      <c r="C43" s="56"/>
+      <c r="D43" s="71"/>
+      <c r="E43" s="65"/>
+      <c r="F43" s="65"/>
+      <c r="G43" s="65"/>
+      <c r="H43" s="65"/>
+      <c r="I43" s="65"/>
+      <c r="J43" s="65"/>
+      <c r="K43" s="65"/>
+      <c r="L43" s="65"/>
+      <c r="M43" s="200"/>
+      <c r="N43" s="58"/>
+      <c r="O43" s="61"/>
+      <c r="P43" s="193"/>
+      <c r="Q43" s="193"/>
+      <c r="R43" s="207"/>
+      <c r="S43" s="208"/>
+      <c r="T43" s="209"/>
+      <c r="U43" s="93"/>
+      <c r="V43" s="93"/>
+      <c r="W43" s="93"/>
+    </row>
+    <row r="44" spans="2:23" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C44" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="D44" s="26"/>
+      <c r="E44" s="26"/>
+      <c r="F44" s="26"/>
+      <c r="G44" s="26"/>
+      <c r="H44" s="26"/>
+      <c r="I44" s="26"/>
+      <c r="J44" s="26"/>
+      <c r="K44" s="26"/>
+      <c r="L44" s="242"/>
+      <c r="M44" s="232" t="s">
+        <v>68</v>
+      </c>
+      <c r="N44" s="233"/>
+      <c r="O44" s="234"/>
+      <c r="P44" s="217" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q44" s="217"/>
+      <c r="R44" s="217"/>
+      <c r="S44" s="217"/>
+      <c r="T44" s="218"/>
+      <c r="U44" s="93"/>
+      <c r="V44" s="93"/>
+      <c r="W44" s="93"/>
+    </row>
+    <row r="45" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="23"/>
+      <c r="C45" s="27"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="28"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="28"/>
+      <c r="K45" s="28"/>
+      <c r="L45" s="243"/>
+      <c r="M45" s="235"/>
+      <c r="N45" s="228"/>
+      <c r="O45" s="236"/>
+      <c r="P45" s="219"/>
+      <c r="Q45" s="219"/>
+      <c r="R45" s="219"/>
+      <c r="S45" s="219"/>
+      <c r="T45" s="220"/>
+      <c r="U45" s="93"/>
+      <c r="V45" s="93"/>
+      <c r="W45" s="93"/>
+    </row>
+    <row r="46" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="23"/>
+      <c r="C46" s="27"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="28"/>
+      <c r="K46" s="28"/>
+      <c r="L46" s="243"/>
+      <c r="M46" s="235"/>
+      <c r="N46" s="228"/>
+      <c r="O46" s="236"/>
+      <c r="P46" s="221" t="s">
         <v>14</v>
       </c>
-      <c r="C35" s="51"/>
-[...278 lines deleted...]
-      <c r="T44" s="208" t="s">
+      <c r="Q46" s="221"/>
+      <c r="R46" s="221"/>
+      <c r="S46" s="221"/>
+      <c r="T46" s="222"/>
+      <c r="U46" s="93"/>
+      <c r="V46" s="93"/>
+      <c r="W46" s="93"/>
+    </row>
+    <row r="47" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="23"/>
+      <c r="C47" s="27"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="28"/>
+      <c r="G47" s="28"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="28"/>
+      <c r="K47" s="28"/>
+      <c r="L47" s="243"/>
+      <c r="M47" s="235"/>
+      <c r="N47" s="228"/>
+      <c r="O47" s="236"/>
+      <c r="P47" s="223"/>
+      <c r="Q47" s="223"/>
+      <c r="R47" s="223"/>
+      <c r="S47" s="223"/>
+      <c r="T47" s="224"/>
+      <c r="U47" s="93"/>
+      <c r="V47" s="93"/>
+      <c r="W47" s="93"/>
+    </row>
+    <row r="48" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="23"/>
+      <c r="C48" s="27"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="28"/>
+      <c r="G48" s="28"/>
+      <c r="H48" s="28"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="28"/>
+      <c r="K48" s="28"/>
+      <c r="L48" s="243"/>
+      <c r="M48" s="235" t="s">
+        <v>70</v>
+      </c>
+      <c r="N48" s="228"/>
+      <c r="O48" s="236"/>
+      <c r="P48" s="213" t="s">
         <v>54</v>
       </c>
-      <c r="U44" s="77"/>
-[...47 lines deleted...]
-      <c r="S46" s="199" t="s">
+      <c r="Q48" s="213"/>
+      <c r="R48" s="214"/>
+      <c r="S48" s="140"/>
+      <c r="T48" s="142" t="s">
+        <v>49</v>
+      </c>
+      <c r="U48" s="93"/>
+      <c r="V48" s="93"/>
+      <c r="W48" s="93"/>
+    </row>
+    <row r="49" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="23"/>
+      <c r="C49" s="27"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="28"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="28"/>
+      <c r="K49" s="28"/>
+      <c r="L49" s="243"/>
+      <c r="M49" s="235"/>
+      <c r="N49" s="228"/>
+      <c r="O49" s="236"/>
+      <c r="P49" s="215"/>
+      <c r="Q49" s="215"/>
+      <c r="R49" s="216"/>
+      <c r="S49" s="141"/>
+      <c r="T49" s="143"/>
+      <c r="U49" s="93"/>
+      <c r="V49" s="93"/>
+      <c r="W49" s="93"/>
+    </row>
+    <row r="50" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="23"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="243"/>
+      <c r="M50" s="235"/>
+      <c r="N50" s="228"/>
+      <c r="O50" s="236"/>
+      <c r="P50" s="230" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q50" s="131"/>
+      <c r="R50" s="131"/>
+      <c r="S50" s="133" t="s">
+        <v>47</v>
+      </c>
+      <c r="T50" s="134"/>
+      <c r="U50" s="93"/>
+      <c r="V50" s="93"/>
+      <c r="W50" s="93"/>
+    </row>
+    <row r="51" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="23"/>
+      <c r="C51" s="27"/>
+      <c r="D51" s="28"/>
+      <c r="E51" s="28"/>
+      <c r="F51" s="28"/>
+      <c r="G51" s="28"/>
+      <c r="H51" s="28"/>
+      <c r="I51" s="28"/>
+      <c r="J51" s="28"/>
+      <c r="K51" s="28"/>
+      <c r="L51" s="243"/>
+      <c r="M51" s="235"/>
+      <c r="N51" s="228"/>
+      <c r="O51" s="236"/>
+      <c r="P51" s="231"/>
+      <c r="Q51" s="132"/>
+      <c r="R51" s="132"/>
+      <c r="S51" s="135"/>
+      <c r="T51" s="136"/>
+      <c r="U51" s="93"/>
+      <c r="V51" s="93"/>
+      <c r="W51" s="93"/>
+    </row>
+    <row r="52" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="23"/>
+      <c r="C52" s="27"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="28"/>
+      <c r="J52" s="28"/>
+      <c r="K52" s="28"/>
+      <c r="L52" s="243"/>
+      <c r="M52" s="237" t="s">
+        <v>69</v>
+      </c>
+      <c r="N52" s="229"/>
+      <c r="O52" s="238"/>
+      <c r="P52" s="230" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q52" s="131"/>
+      <c r="R52" s="131"/>
+      <c r="S52" s="137" t="s">
+        <v>48</v>
+      </c>
+      <c r="T52" s="138"/>
+      <c r="U52" s="93"/>
+      <c r="V52" s="93"/>
+      <c r="W52" s="93"/>
+    </row>
+    <row r="53" spans="2:23" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="24"/>
+      <c r="C53" s="29"/>
+      <c r="D53" s="30"/>
+      <c r="E53" s="30"/>
+      <c r="F53" s="30"/>
+      <c r="G53" s="30"/>
+      <c r="H53" s="30"/>
+      <c r="I53" s="30"/>
+      <c r="J53" s="30"/>
+      <c r="K53" s="30"/>
+      <c r="L53" s="244"/>
+      <c r="M53" s="239"/>
+      <c r="N53" s="240"/>
+      <c r="O53" s="241"/>
+      <c r="P53" s="231"/>
+      <c r="Q53" s="132"/>
+      <c r="R53" s="132"/>
+      <c r="S53" s="139"/>
+      <c r="T53" s="136"/>
+      <c r="U53" s="93"/>
+      <c r="V53" s="93"/>
+      <c r="W53" s="93"/>
+    </row>
+    <row r="54" spans="2:23" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="10"/>
+      <c r="C54" t="s">
         <v>52</v>
       </c>
-      <c r="T46" s="200"/>
-[...102 lines deleted...]
-    </row>
+      <c r="F54" s="11"/>
+      <c r="G54" s="11"/>
+      <c r="H54" s="11"/>
+      <c r="I54" s="12"/>
+      <c r="J54" s="12"/>
+      <c r="K54" s="13"/>
+      <c r="L54" s="13"/>
+      <c r="M54" s="13"/>
+      <c r="N54" s="13"/>
+      <c r="O54" s="14"/>
+      <c r="P54" s="15"/>
+      <c r="Q54" s="16"/>
+      <c r="R54" s="16"/>
+      <c r="S54" s="16"/>
+      <c r="T54" s="16"/>
+      <c r="U54" s="8"/>
+      <c r="V54" s="8"/>
+      <c r="W54" s="8"/>
+    </row>
+    <row r="55" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="9"/>
+      <c r="C55" s="21"/>
+      <c r="D55" s="21"/>
+      <c r="E55" s="21"/>
+      <c r="F55" s="21"/>
+      <c r="G55" s="21"/>
+      <c r="H55" s="21"/>
+      <c r="I55" s="21"/>
+      <c r="J55" s="21"/>
+      <c r="K55" s="21"/>
+      <c r="L55" s="21"/>
+      <c r="M55" s="21"/>
+      <c r="N55" s="21"/>
+      <c r="O55" s="21"/>
+      <c r="P55" s="21"/>
+      <c r="Q55" s="21"/>
+      <c r="R55" s="21"/>
+      <c r="S55" s="21"/>
+      <c r="T55" s="21"/>
+      <c r="U55" s="2"/>
+      <c r="V55" s="2"/>
+    </row>
+    <row r="56" spans="2:23" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="10"/>
+      <c r="F56" s="11"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="12"/>
+      <c r="J56" s="12"/>
+      <c r="K56" s="13"/>
+      <c r="L56" s="13"/>
+      <c r="M56" s="13"/>
+      <c r="N56" s="13"/>
+      <c r="O56" s="14"/>
+      <c r="P56" s="15"/>
+      <c r="Q56" s="16"/>
+      <c r="R56" s="16"/>
+      <c r="S56" s="16"/>
+      <c r="T56" s="16"/>
+      <c r="U56" s="8"/>
+      <c r="V56" s="8"/>
+      <c r="W56" s="8"/>
+    </row>
+    <row r="57" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="108">
-[...13 lines deleted...]
-    <mergeCell ref="P44:R45"/>
+  <mergeCells count="119">
+    <mergeCell ref="C44:L53"/>
+    <mergeCell ref="M44:O47"/>
+    <mergeCell ref="M48:O51"/>
+    <mergeCell ref="M52:O53"/>
     <mergeCell ref="S24:S27"/>
     <mergeCell ref="T24:T27"/>
-    <mergeCell ref="P40:T41"/>
-[...9 lines deleted...]
-    <mergeCell ref="F32:L34"/>
+    <mergeCell ref="S12:S15"/>
+    <mergeCell ref="T12:T15"/>
+    <mergeCell ref="S16:S19"/>
+    <mergeCell ref="T16:T19"/>
+    <mergeCell ref="N20:N23"/>
+    <mergeCell ref="O20:O23"/>
+    <mergeCell ref="P20:P23"/>
+    <mergeCell ref="Q20:R21"/>
+    <mergeCell ref="Q22:R23"/>
+    <mergeCell ref="T20:T23"/>
+    <mergeCell ref="S20:S23"/>
+    <mergeCell ref="T36:T39"/>
+    <mergeCell ref="P36:P39"/>
+    <mergeCell ref="R42:T43"/>
+    <mergeCell ref="Q40:R41"/>
+    <mergeCell ref="T40:T41"/>
+    <mergeCell ref="P50:R51"/>
+    <mergeCell ref="P48:R49"/>
+    <mergeCell ref="S28:S31"/>
+    <mergeCell ref="T28:T31"/>
+    <mergeCell ref="P44:T45"/>
+    <mergeCell ref="P46:T47"/>
+    <mergeCell ref="H42:I43"/>
+    <mergeCell ref="P40:P41"/>
+    <mergeCell ref="P42:Q43"/>
+    <mergeCell ref="N24:N27"/>
+    <mergeCell ref="O24:O27"/>
+    <mergeCell ref="P24:P27"/>
+    <mergeCell ref="M12:M43"/>
+    <mergeCell ref="Q16:R17"/>
+    <mergeCell ref="Q12:R13"/>
+    <mergeCell ref="Q14:R15"/>
+    <mergeCell ref="P12:P15"/>
+    <mergeCell ref="F17:L20"/>
     <mergeCell ref="O16:O19"/>
+    <mergeCell ref="P16:P19"/>
+    <mergeCell ref="Q18:R19"/>
     <mergeCell ref="N16:N19"/>
+    <mergeCell ref="Q36:R39"/>
+    <mergeCell ref="Q24:R27"/>
+    <mergeCell ref="B10:B27"/>
     <mergeCell ref="O32:O35"/>
     <mergeCell ref="N32:N35"/>
-    <mergeCell ref="O24:O27"/>
-[...7 lines deleted...]
-    <mergeCell ref="F18:L20"/>
+    <mergeCell ref="C10:E14"/>
+    <mergeCell ref="F10:L14"/>
+    <mergeCell ref="C21:E24"/>
+    <mergeCell ref="F21:L24"/>
+    <mergeCell ref="C15:E16"/>
+    <mergeCell ref="F15:L16"/>
     <mergeCell ref="O12:O15"/>
-    <mergeCell ref="O28:O31"/>
-[...1 lines deleted...]
-    <mergeCell ref="O20:O23"/>
+    <mergeCell ref="N12:N15"/>
+    <mergeCell ref="C25:E27"/>
+    <mergeCell ref="F25:L27"/>
+    <mergeCell ref="C33:E35"/>
+    <mergeCell ref="F33:L35"/>
+    <mergeCell ref="C17:E20"/>
     <mergeCell ref="R2:T2"/>
     <mergeCell ref="H1:O2"/>
-    <mergeCell ref="N12:N15"/>
     <mergeCell ref="C7:H9"/>
     <mergeCell ref="E3:F4"/>
     <mergeCell ref="E5:F6"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="S10:T11"/>
-    <mergeCell ref="S12:S15"/>
-[...3 lines deleted...]
-    <mergeCell ref="F10:L12"/>
     <mergeCell ref="M10:R11"/>
-    <mergeCell ref="U6:W49"/>
+    <mergeCell ref="U6:W53"/>
     <mergeCell ref="M6:Q7"/>
     <mergeCell ref="M8:Q9"/>
     <mergeCell ref="R6:T7"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="S8:S9"/>
     <mergeCell ref="T8:T9"/>
-    <mergeCell ref="S36:S37"/>
+    <mergeCell ref="S40:S41"/>
+    <mergeCell ref="P32:P35"/>
+    <mergeCell ref="Q32:R35"/>
+    <mergeCell ref="S32:S35"/>
+    <mergeCell ref="T32:T35"/>
     <mergeCell ref="P28:P31"/>
     <mergeCell ref="Q28:R31"/>
-    <mergeCell ref="S28:S31"/>
-[...22 lines deleted...]
-    <mergeCell ref="B35:C39"/>
+    <mergeCell ref="O36:O39"/>
     <mergeCell ref="N36:N39"/>
-    <mergeCell ref="O36:O39"/>
-[...11 lines deleted...]
-    <mergeCell ref="B24:B34"/>
+    <mergeCell ref="O28:O31"/>
+    <mergeCell ref="N28:N31"/>
+    <mergeCell ref="P52:R53"/>
+    <mergeCell ref="S50:T51"/>
+    <mergeCell ref="S52:T53"/>
+    <mergeCell ref="S48:S49"/>
+    <mergeCell ref="T48:T49"/>
+    <mergeCell ref="S36:S39"/>
+    <mergeCell ref="C55:T55"/>
+    <mergeCell ref="B44:B53"/>
+    <mergeCell ref="C28:E30"/>
+    <mergeCell ref="F28:L30"/>
+    <mergeCell ref="C31:E32"/>
+    <mergeCell ref="F31:L32"/>
+    <mergeCell ref="B39:C43"/>
+    <mergeCell ref="N40:N43"/>
+    <mergeCell ref="O40:O43"/>
+    <mergeCell ref="K39:L40"/>
+    <mergeCell ref="K42:L43"/>
+    <mergeCell ref="G39:G40"/>
+    <mergeCell ref="J39:J40"/>
+    <mergeCell ref="G42:G43"/>
+    <mergeCell ref="J42:J43"/>
+    <mergeCell ref="D39:D40"/>
+    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="E39:F40"/>
+    <mergeCell ref="E42:F43"/>
+    <mergeCell ref="H39:I40"/>
+    <mergeCell ref="B28:B38"/>
+    <mergeCell ref="C36:E38"/>
+    <mergeCell ref="F36:L38"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <dataValidations count="7">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N12:N15 D35:D36" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations count="6">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D39:D40" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$Y$2:$Y$3</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G35:G36 N16" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G39:G40" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$Y$4:$Y$5</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J35:J36 N20" xr:uid="{00000000-0002-0000-0000-000002000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J39:J40" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>$Y$6:$Y$7</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D38:D39 N24" xr:uid="{00000000-0002-0000-0000-000003000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D42:D43" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>$Y$8:$Y$9</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G38:G39 N28" xr:uid="{00000000-0002-0000-0000-000004000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G42:G43" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>$Y$10:$Y$11</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J38:J39 N32" xr:uid="{00000000-0002-0000-0000-000005000000}">
-[...3 lines deleted...]
-      <formula1>$Y$14:$Y$15</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J42:J43" xr:uid="{00000000-0002-0000-0000-000005000000}">
+      <formula1>$Y$14:$Y$16</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <ignoredErrors>
+    <ignoredError sqref="N12:N43" numberStoredAsText="1"/>
+  </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 