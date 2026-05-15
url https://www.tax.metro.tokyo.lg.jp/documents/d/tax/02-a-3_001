--- v0 (2025-12-07)
+++ v1 (2026-05-15)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0670B8BC" w14:textId="261041A3" w:rsidR="00803EFC" w:rsidRPr="00930ED7" w:rsidRDefault="00803EFC" w:rsidP="00930ED7">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930ED7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>納</w:t>
       </w:r>
       <w:r w:rsidR="00930ED7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -652,51 +652,51 @@
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="64EF43AE" id="_x0000_t185" coordsize="21600,21600" o:spt="185" adj="3600" path="m@0,nfqx0@0l0@2qy@0,21600em@1,nfqx21600@0l21600@2qy@1,21600em@0,nsqx0@0l0@2qy@0,21600l@1,21600qx21600@2l21600@0qy@1,xe" filled="f">
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="sum height 0 #0"/>
                   <v:f eqn="prod @0 2929 10000"/>
                   <v:f eqn="sum width 0 @3"/>
                   <v:f eqn="sum height 0 @3"/>
                   <v:f eqn="val width"/>
                   <v:f eqn="val height"/>
                   <v:f eqn="prod width 1 2"/>
                   <v:f eqn="prod height 1 2"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" limo="10800,10800" o:connecttype="custom" o:connectlocs="@8,0;0,@9;@8,@7;@6,@9" textboxrect="@3,@3,@4,@5"/>
                 <v:handles>
                   <v:h position="#0,topLeft" switch="" xrange="0,10800"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="大かっこ 1" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;left:0;text-align:left;margin-left:-14.65pt;margin-top:16.7pt;width:190.15pt;height:159.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUmzLBoQIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uFDEMviPxDlHudH60Re2qs9WqVRFS&#10;1Va0qOdsJukGMnFIsjuz3HrmyCOAxINVvAdOZma3FCQE4pKxE9tjf/7so+Ou0WQtnFdgKlrs5ZQI&#10;w6FW5q6ib2/OXhxQ4gMzNdNgREU3wtPj2fNnR62dihKWoGvhCAYxftraii5DsNMs83wpGub3wAqD&#10;jxJcwwKq7i6rHWsxeqOzMs9fZi242jrgwnu8Pe0f6SzFl1LwcCmlF4HoimJuIZ0unYt4ZrMjNr1z&#10;zC4VH9Jg/5BFw5TBn25DnbLAyMqpX0I1ijvwIMMehyYDKRUXqQaspsifVHO9ZFakWhAcb7cw+f8X&#10;ll+srxxRNfaOEsMabNH3r98e7j893H95uP9MiohQa/0UDa/tlRs0j2Ist5OuiV8shHQJ1c0WVdEF&#10;wvGynBSTw3yfEo5vZV4eHJT7MWq2c7fOh1cCGhKFii4c4+9FuGLKJVDZ+tyHhG495Mjqd5TIRmOv&#10;1kyT/aJMrcSQgy1KY9DoqE08PWhVnymtkxIpJk60IxihoqFLpaLfIyvUomcWAehLTlLYaNFHfSMk&#10;godFFinRRNtdTMa5MGGMqw1aRzeJGWwd8z87DvbRVSRK/43z1iP9GUzYOjfKQI/vk7R3UMjefkSg&#10;rztCELpFN1BhAfUGKeSgny1v+ZnCLp4zjw102CAcO1wQ4RIPqaGtKAwSJUtwH393H+2R4/hKSYvD&#10;WVH/YcWcoES/Nsj+w2IyidOcFBTc49vFeGtWzQlga5HZmFUSo23QoygdNLe4P+bxb/jEDMd/IhdG&#10;8ST0qwL3DxfzeTLCubUsnJtry8e2R6bddLfM2YHAAbl/AeP4DqTsKb+zjQ0xMF8FkCrExwhsj+ag&#10;4Myj9NNSeawnq90Wnf0AAAD//wMAUEsDBBQABgAIAAAAIQAw8QBA3wAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BbsIwDIbvk/YOkZF2g5SWjVGaomoahx1h7MAtNF5T0ThVE6B7+5nTdrPlT7+/&#10;v9iMrhNXHELrScF8loBAqr1pqVFw+NxOX0GEqMnozhMq+MEAm/LxodC58Tfa4XUfG8EhFHKtwMbY&#10;51KG2qLTYeZ7JL59+8HpyOvQSDPoG4e7TqZJ8iKdbok/WN3jm8X6vL84BWFMFsvj4X3nl91XVW2b&#10;D3s2R6WeJmO1BhFxjH8w3PVZHUp2OvkLmSA6BdN0lTGqIMsWIBjInudc7nQf0hXIspD/K5S/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJSbMsGhAgAAjQUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADDxAEDfAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;+wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;" adj="1106" strokecolor="black [3213]" strokeweight=".5pt">
+              <v:shape id="大かっこ 1" o:spid="_x0000_s1026" type="#_x0000_t185" style="position:absolute;left:0;text-align:left;margin-left:-14.65pt;margin-top:16.7pt;width:190.15pt;height:159.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8U31NewIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm/2QUyVW1pGVKFWl&#10;KInqVDljFmJaYChg77q/vgO7a6dppapVL+wAM29n3rzh4rI3muyEDwpsQ6uTkhJhObTKPjf08+PN&#10;uzNKQmS2ZRqsaOheBHq5ePvmonNzUcMGdCs8QRAb5p1r6CZGNy+KwDfCsHACTli8lOANi7j1z0Xr&#10;WYfoRhd1Wb4vOvCt88BFCHh6PVzSRcaXUvB4L2UQkeiGYm4xrz6v67QWiws2f/bMbRQf02D/kIVh&#10;yuJPD1DXLDKy9eoXKKO4hwAynnAwBUipuMg1YDVV+aqa1YY5kWtBcoI70BT+Hyy/263cg0caOhfm&#10;Ac1URS+9SV/Mj/SZrP2BLNFHwvGwnlWz8/KUEo53dVmfndWnic7iGO58iB8EGJKMhq49419FfGDK&#10;Z67Y7jbETFpLLDOoDtZ+oUQajS3YMU1Oqzp3CCFHX7Qm0BSobVoDaNXeKK3zJilHXGlPEKGhsa/G&#10;pF54IUqKLI4lZyvutRhQPwlJVItFVjnRrMYjJuNc2DjhaoveKUxiBofA8s+Bo38KFVmpfxN8iMh/&#10;BhsPwUZZGPh9lfaRCjn4TwwMdScKYr/uRymsod0/eOJhGJng+I3CLt6ygA302CCcJpz7eI+L1NA1&#10;FEaLkg347787T/4oXbylpMOZa2j4tmVeUKI/WhT1eTWbpSHNGzT8y9P1dGq35gqwtRW+LI5nM/lG&#10;PZnSg3nCZ2GZ/oZXzHL8J2phMq/i8ALgs8LFcpmdcBwdi7d25fjU9qS0x/6JeTcKOKL272CaylGU&#10;g+SPvqkhFpbbCFLFdJmIHdgcNzjKaP30VrzcZ6/j47j4AQAA//8DAFBLAwQUAAYACAAAACEAMPEA&#10;QN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMAyG75P2DpGRdoOUlo1RmqJqGocdYezA&#10;LTReU9E4VROge/uZ03az5U+/v7/YjK4TVxxC60nBfJaAQKq9aalRcPjcTl9BhKjJ6M4TKvjBAJvy&#10;8aHQufE32uF1HxvBIRRyrcDG2OdShtqi02HmeyS+ffvB6cjr0Egz6BuHu06mSfIinW6JP1jd45vF&#10;+ry/OAVhTBbL4+F955fdV1Vtmw97NkelniZjtQYRcYx/MNz1WR1Kdjr5C5kgOgXTdJUxqiDLFiAY&#10;yJ7nXO50H9IVyLKQ/yuUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8U31NewIAAGQF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAw8QBA3wAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" adj="1106" strokecolor="black [3213]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox inset=",0,,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5C7D4F0D" w14:textId="49F7027C" w:rsidR="00583A33" w:rsidRDefault="00583A33" w:rsidP="00946D6F">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00583A33">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>【代理人</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
@@ -968,51 +968,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="578940AA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-17.2pt;margin-top:175.7pt;width:199.7pt;height:17pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7pjMlbAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG1myrbaG5cB1kKJA&#10;kARwiqxpirIEUByWpC2lyxgoeoheoei659FFOqRs59Osim4oDmf4OPPmjaanbS3JVhhbgcpofDKg&#10;RCgOeaXWGf18c/7mHSXWMZUzCUpk9E5Yejp7/Wra6IlIoASZC0MQRNlJozNaOqcnUWR5KWpmT0AL&#10;hc4CTM0cmmYd5YY1iF7LKBkM0qgBk2sDXFiLp2e9k84CflEI7q6KwgpHZEYxNxdWE9aVX6PZlE3W&#10;humy4vs02D9kUbNK4aNHqDPmGNmY6i+ouuIGLBTuhEMdQVFUXIQasJp48KyaZcm0CLUgOVYfabL/&#10;D5Zfbq8NqfKMJpQoVmOLut237v5nd/+7230n3e5Ht9t197/QJomnq9F2greWGu+59gO02PbDucVD&#10;z0JbmNp/sT6CfiT+7ki2aB3heJiMh2mcppRw9CXxOB2mHiZ6uK2NdR8F1MRvMmqwmYFjtr2wrg89&#10;hPjHLMgqP6+kDIYXkFhIQ7YMWy9dyBHBn0RJRZqMpsPxIAA/8QUJPiCs1i8gIJ5UmLPnpK/d71y7&#10;agOlR15WkN8hXQZ6/VnNzyus6YJZd80MCg4ZwiFyV7gUEjAn2O8oKcF8fencx6MO0EtJgwLOqP2y&#10;YUZQIj8pVMj7eDTyig/GaPw2QcM89qwee9SmXgASFeO4ah62Pt7Jw7YwUN/irM39q+hiiuPbGXWH&#10;7cL1Y4WzysV8HoJQ45q5C7XU3EP7xviO3bS3zOh9Wx0K4hIOUmeTZ93tY/1NBfONg6IKrfc896zu&#10;6cf5COLZz7IfwMd2iHr448z+AAAA//8DAFBLAwQUAAYACAAAACEAYlniH+AAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7up2ZSQZlOCIoIKYvXS2zY7JsHsbMhu2/TfO570&#10;9h7z8ea9cju7QZxwCr0nDatlAgKp8banVsPnx+MiBxGiIWsGT6jhggG21fVVaQrrz/SOp11sBYdQ&#10;KIyGLsaxkDI0HToTln5E4tuXn5yJbKdW2smcOdwN8i5J1tKZnvhDZ0a877D53h2dhme1Nw9pfMFL&#10;pPmtrp/yUYVXrW9v5noDIuIc/2D4rc/VoeJOB38kG8SgYZEqxaiGNFuxYCJdZ7zuwCLPFMiqlP83&#10;VD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+6YzJWwCAAC5BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYlniH+AAAAALAQAADwAAAAAAAAAA&#10;AAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt">
+              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-17.2pt;margin-top:175.7pt;width:199.7pt;height:17pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbYj0XNgIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxznw9uMOEWWIsOA&#10;oC2QDj0rshQbkEVNUmJnv36UnK92PQ27KKRIP5GPj5nddY0iB2FdDbqg6WBIidAcylrvCvrzefXp&#10;CyXOM10yBVoU9CgcvZt//DBrTS5GUIEqhSUIol3emoJW3ps8SRyvRMPcAIzQGJRgG+bRtbuktKxF&#10;9EYlo+EwS1qwpbHAhXN4e98H6TziSym4f5TSCU9UQbE2H08bz204k/mM5TvLTFXzUxnsH6poWK3x&#10;0QvUPfOM7G39F1RTcwsOpB9waBKQsuYi9oDdpMM33WwqZkTsBclx5kKT+3+w/OGwMU+W+O4bdDjA&#10;QEhrXO7wMvTTSduEX6yUYBwpPF5oE50nHC9H03GWZhklHGOjdJqNswCTXL821vnvAhoSjIJaHEtk&#10;ix3Wzvep55TwmANVl6taqegEKYilsuTAcIjKxxoR/FWW0qQtaDaeDiPwq1gU0xVhu3sHAfGUxpqv&#10;vQfLd9uO1OUNL1soj0iXhV5JzvBVjT2tmfNPzKJ0kCFcB/+Ih1SANcHJoqQC+/u9+5CPE8UoJS1K&#10;saDu155ZQYn6oXHWX9PJJGg3OpPp5xE69jayvY3ofbMEJCrFxTM8miHfq7MpLTQvuDWL8CqGmOb4&#10;dkH92Vz6fkFw67hYLGISqtUwv9YbwwN0GEyY2HP3wqw5jdWjIB7gLFqWv5lunxu+1LDYe5B1HH3g&#10;uWf1RD8qPYrntJVhlW79mHX975j/AQAA//8DAFBLAwQUAAYACAAAACEAYlniH+AAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7up2ZSQZlOCIoIKYvXS2zY7JsHsbMhu2/Tf&#10;O5709h7z8ea9cju7QZxwCr0nDatlAgKp8banVsPnx+MiBxGiIWsGT6jhggG21fVVaQrrz/SOp11s&#10;BYdQKIyGLsaxkDI0HToTln5E4tuXn5yJbKdW2smcOdwN8i5J1tKZnvhDZ0a877D53h2dhme1Nw9p&#10;fMFLpPmtrp/yUYVXrW9v5noDIuIc/2D4rc/VoeJOB38kG8SgYZEqxaiGNFuxYCJdZ7zuwCLPFMiq&#10;lP83VD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAW2I9FzYCAACDBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYlniH+AAAAALAQAADwAAAAAA&#10;AAAAAAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2C84A85B" w14:textId="631CFBA9" w:rsidR="00D744EC" w:rsidRPr="00DB60B4" w:rsidRDefault="00D744EC" w:rsidP="0007721A">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DB60B4">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                         </w:rPr>
                         <w:t>※代理人の方が請求される場合は委任状が必要な場合があります。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
@@ -1653,258 +1653,254 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5651A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2562" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE0E839" w14:textId="282AA965" w:rsidR="00930ED7" w:rsidRPr="00930ED7" w:rsidRDefault="0016507D" w:rsidP="00C657B2">
+          <w:p w14:paraId="7DE0E839" w14:textId="282AA965" w:rsidR="00930ED7" w:rsidRPr="00930ED7" w:rsidRDefault="00000000" w:rsidP="00C657B2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="719018911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E4F46">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004B0914">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00930ED7" w:rsidRPr="00930ED7">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>納税証明（都道府県）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06138FD0" w14:textId="763E3FF0" w:rsidR="00930ED7" w:rsidRPr="00930ED7" w:rsidRDefault="0016507D" w:rsidP="00C657B2">
+          <w:p w14:paraId="06138FD0" w14:textId="763E3FF0" w:rsidR="00930ED7" w:rsidRPr="00930ED7" w:rsidRDefault="00000000" w:rsidP="00C657B2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-585227005"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E4F46">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004B0914">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00930ED7" w:rsidRPr="00930ED7">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>納税証明（市区町村）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3839C68C" w14:textId="77284C17" w:rsidR="00930ED7" w:rsidRPr="00930ED7" w:rsidRDefault="0016507D" w:rsidP="00C657B2">
+          <w:p w14:paraId="3839C68C" w14:textId="77284C17" w:rsidR="00930ED7" w:rsidRPr="00930ED7" w:rsidRDefault="00000000" w:rsidP="00C657B2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1278249882"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0007721A" w:rsidRPr="00D05A16">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00930ED7" w:rsidRPr="0007721A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>未納の税額がない証明（都道府県・市区町村）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B82BBCF" w14:textId="30EA4EC1" w:rsidR="00930ED7" w:rsidRPr="00E5651A" w:rsidRDefault="0016507D" w:rsidP="00C657B2">
+          <w:p w14:paraId="1B82BBCF" w14:textId="30EA4EC1" w:rsidR="00930ED7" w:rsidRPr="00E5651A" w:rsidRDefault="00000000" w:rsidP="00C657B2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-614516634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00490768" w:rsidRPr="00D05A16">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00930ED7" w:rsidRPr="0007721A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>滞納処分を受けたことがない証明（都道府県・市区町村）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0037100B" w:rsidRPr="00930ED7" w14:paraId="488D5BAB" w14:textId="77777777" w:rsidTr="0007721A">
         <w:tc>
           <w:tcPr>
@@ -1986,317 +1982,312 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>てください</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2562" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B078B16" w14:textId="172F5F83" w:rsidR="00930ED7" w:rsidRPr="006D16CB" w:rsidRDefault="0016507D" w:rsidP="00930ED7">
+          <w:p w14:paraId="2B078B16" w14:textId="172F5F83" w:rsidR="00930ED7" w:rsidRPr="006D16CB" w:rsidRDefault="00000000" w:rsidP="00930ED7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1072578915"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E4F46">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00C657B2" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>法人</w:t>
             </w:r>
             <w:r w:rsidR="00803DD0" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>都</w:t>
             </w:r>
             <w:r w:rsidR="00C657B2" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>道府県民税</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14BECC5C" w14:textId="0CDB07FE" w:rsidR="00C657B2" w:rsidRPr="006D16CB" w:rsidRDefault="0016507D" w:rsidP="00930ED7">
+          <w:p w14:paraId="14BECC5C" w14:textId="0CDB07FE" w:rsidR="00C657B2" w:rsidRPr="006D16CB" w:rsidRDefault="00000000" w:rsidP="00930ED7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1080206611"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00C657B2" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>法人事業税及び</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5526B7DA" w14:textId="49CE5C29" w:rsidR="00C657B2" w:rsidRPr="006D16CB" w:rsidRDefault="00C657B2" w:rsidP="0037100B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="200" w:firstLine="320"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>特別法人事業税</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56D1A7AB" w14:textId="1930A503" w:rsidR="00C657B2" w:rsidRPr="006D16CB" w:rsidRDefault="0016507D" w:rsidP="00930ED7">
+          <w:p w14:paraId="56D1A7AB" w14:textId="1930A503" w:rsidR="00C657B2" w:rsidRPr="006D16CB" w:rsidRDefault="00000000" w:rsidP="00930ED7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-2007424200"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00C657B2" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>個人事業税</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5351157B" w14:textId="14F0F910" w:rsidR="00C657B2" w:rsidRPr="006D16CB" w:rsidRDefault="0016507D" w:rsidP="00930ED7">
+          <w:p w14:paraId="5351157B" w14:textId="270C12D1" w:rsidR="00C657B2" w:rsidRPr="006D16CB" w:rsidRDefault="00000000" w:rsidP="00930ED7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-118991050"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00C657B2" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>自動車税（種別割）</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4972D37E" w14:textId="6419A723" w:rsidR="00C657B2" w:rsidRPr="006D16CB" w:rsidRDefault="0016507D" w:rsidP="00930ED7">
+              <w:t>自動車税</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4972D37E" w14:textId="6419A723" w:rsidR="00C657B2" w:rsidRPr="006D16CB" w:rsidRDefault="00000000" w:rsidP="00930ED7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-856421067"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E4F46">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00C657B2" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2345,122 +2336,120 @@
               </w:rPr>
               <w:t>区）</w:t>
             </w:r>
             <w:r w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-464584868"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E4F46">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008E4F46">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>固定資産税（償却資産）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52D1DA73" w14:textId="10C3A068" w:rsidR="00265E46" w:rsidRPr="006D16CB" w:rsidRDefault="00265E46" w:rsidP="006662ED">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="200" w:firstLine="320"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（東京都23区）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35F30E72" w14:textId="7CFB5FD2" w:rsidR="00C657B2" w:rsidRPr="00C657B2" w:rsidRDefault="0016507D" w:rsidP="00930ED7">
+          <w:p w14:paraId="35F30E72" w14:textId="7CFB5FD2" w:rsidR="00C657B2" w:rsidRPr="00C657B2" w:rsidRDefault="00000000" w:rsidP="00930ED7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1830904277"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0037100B">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00C657B2">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2470,74 +2459,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00C657B2">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B11A03A" w14:textId="2F252822" w:rsidR="0037100B" w:rsidRPr="006D16CB" w:rsidRDefault="0016507D" w:rsidP="0037100B">
+          <w:p w14:paraId="6B11A03A" w14:textId="2F252822" w:rsidR="0037100B" w:rsidRPr="006D16CB" w:rsidRDefault="00000000" w:rsidP="0037100B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="789013141"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0037100B">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2580,250 +2568,245 @@
             <w:r w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>個人</w:t>
             </w:r>
             <w:r w:rsidR="00803DD0" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>都</w:t>
             </w:r>
             <w:r w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>道府県民税</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36F167BD" w14:textId="50A6BABA" w:rsidR="0037100B" w:rsidRPr="006D16CB" w:rsidRDefault="0016507D" w:rsidP="0037100B">
+          <w:p w14:paraId="36F167BD" w14:textId="50A6BABA" w:rsidR="0037100B" w:rsidRPr="006D16CB" w:rsidRDefault="00000000" w:rsidP="0037100B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-63873293"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　法人市町村民税</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FE8694E" w14:textId="7898CDF7" w:rsidR="0037100B" w:rsidRPr="006D16CB" w:rsidRDefault="0016507D" w:rsidP="0037100B">
+          <w:p w14:paraId="5FE8694E" w14:textId="7898CDF7" w:rsidR="0037100B" w:rsidRPr="006D16CB" w:rsidRDefault="00000000" w:rsidP="0037100B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1629777108"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　固定資産税・都市計画税</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66258BF5" w14:textId="4D540173" w:rsidR="0037100B" w:rsidRPr="006D16CB" w:rsidRDefault="0016507D" w:rsidP="0037100B">
+          <w:p w14:paraId="66258BF5" w14:textId="4EF90065" w:rsidR="0037100B" w:rsidRPr="006D16CB" w:rsidRDefault="00000000" w:rsidP="0037100B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-205413779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">　軽自動車税（種別割）</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3883645F" w14:textId="556157F2" w:rsidR="0037100B" w:rsidRPr="006D16CB" w:rsidRDefault="0016507D" w:rsidP="0037100B">
+              <w:t xml:space="preserve">　軽自動車税</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3883645F" w14:textId="556157F2" w:rsidR="0037100B" w:rsidRPr="006D16CB" w:rsidRDefault="00000000" w:rsidP="0037100B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1625694402"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B" w:rsidRPr="006D16CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　国民健康保険税</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="625D2E71" w14:textId="5297FB7E" w:rsidR="00930ED7" w:rsidRPr="00C657B2" w:rsidRDefault="0016507D" w:rsidP="0037100B">
+          <w:p w14:paraId="625D2E71" w14:textId="5297FB7E" w:rsidR="00930ED7" w:rsidRPr="00C657B2" w:rsidRDefault="00000000" w:rsidP="0037100B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1389142472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0037100B">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0037100B">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　その他（　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="004548C9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5023,74 +5006,73 @@
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="19C4DA87" w14:textId="77777777" w:rsidR="000A6C73" w:rsidRPr="004239CB" w:rsidRDefault="000A6C73" w:rsidP="000A6C73">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A6C73" w:rsidRPr="004B0914" w14:paraId="3B784046" w14:textId="77777777" w:rsidTr="00DB60B4">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12D1FEA0" w14:textId="56648A6C" w:rsidR="001E42BF" w:rsidRPr="004239CB" w:rsidRDefault="0016507D" w:rsidP="000A6C73">
+          <w:p w14:paraId="12D1FEA0" w14:textId="56648A6C" w:rsidR="001E42BF" w:rsidRPr="004239CB" w:rsidRDefault="00000000" w:rsidP="000A6C73">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-494960316"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> 本人確認</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
@@ -5104,177 +5086,173 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004239CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>本人確認書類</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CB30EAB" w14:textId="77777777" w:rsidR="000A6C73" w:rsidRPr="004239CB" w:rsidRDefault="000A6C73" w:rsidP="000A6C73">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A20CD93" w14:textId="7AFE987A" w:rsidR="000A6C73" w:rsidRPr="004239CB" w:rsidRDefault="0016507D" w:rsidP="000A6C73">
+          <w:p w14:paraId="6A20CD93" w14:textId="7AFE987A" w:rsidR="000A6C73" w:rsidRPr="004239CB" w:rsidRDefault="00000000" w:rsidP="000A6C73">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-307177566"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">　個人番号カード　　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="228738025"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">　運転免許証　　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-1859645983"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">　旅券（パスポート）　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="746378343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">　その他（　　　　</w:t>
             </w:r>
             <w:r w:rsidR="00352BEA" w:rsidRPr="004239CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -5319,75 +5297,74 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">　）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40957361" w14:textId="77777777" w:rsidR="000A6C73" w:rsidRPr="004239CB" w:rsidRDefault="000A6C73" w:rsidP="000A6C73">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0948297B" w14:textId="3E89307B" w:rsidR="000A6C73" w:rsidRPr="004239CB" w:rsidRDefault="0016507D" w:rsidP="000A6C73">
+          <w:p w14:paraId="0948297B" w14:textId="3E89307B" w:rsidR="000A6C73" w:rsidRPr="004239CB" w:rsidRDefault="00000000" w:rsidP="000A6C73">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-930888732"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ ゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:sz w:val="14"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000A6C73" w:rsidRPr="004239CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">　官公庁発行の身分・資格証明書（顔写真付）〔　　　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="004239CB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
@@ -5427,266 +5404,268 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57B14BE4" w14:textId="77777777" w:rsidR="00803EFC" w:rsidRPr="004B0914" w:rsidRDefault="00803EFC" w:rsidP="004B0914">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00803EFC" w:rsidRPr="004B0914" w:rsidSect="00DB60B4">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1021" w:right="1134" w:bottom="454" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="310"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71693AE7" w14:textId="77777777" w:rsidR="0016507D" w:rsidRDefault="0016507D" w:rsidP="000C6C5F">
+    <w:p w14:paraId="0509EDAB" w14:textId="77777777" w:rsidR="00373C10" w:rsidRDefault="00373C10" w:rsidP="000C6C5F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09E15973" w14:textId="77777777" w:rsidR="0016507D" w:rsidRDefault="0016507D" w:rsidP="000C6C5F">
+    <w:p w14:paraId="44BB7487" w14:textId="77777777" w:rsidR="00373C10" w:rsidRDefault="00373C10" w:rsidP="000C6C5F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09AE0C37" w14:textId="77777777" w:rsidR="0016507D" w:rsidRDefault="0016507D" w:rsidP="000C6C5F">
+    <w:p w14:paraId="04EC9D5D" w14:textId="77777777" w:rsidR="00373C10" w:rsidRDefault="00373C10" w:rsidP="000C6C5F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B22C63F" w14:textId="77777777" w:rsidR="0016507D" w:rsidRDefault="0016507D" w:rsidP="000C6C5F">
+    <w:p w14:paraId="18785A15" w14:textId="77777777" w:rsidR="00373C10" w:rsidRDefault="00373C10" w:rsidP="000C6C5F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="155"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00803EFC"/>
     <w:rsid w:val="0007721A"/>
     <w:rsid w:val="000A6C73"/>
     <w:rsid w:val="000B6E2E"/>
     <w:rsid w:val="000C6C5F"/>
+    <w:rsid w:val="00117D05"/>
     <w:rsid w:val="0016507D"/>
     <w:rsid w:val="00195032"/>
     <w:rsid w:val="001E3526"/>
     <w:rsid w:val="001E42BF"/>
     <w:rsid w:val="00236434"/>
     <w:rsid w:val="00265E46"/>
     <w:rsid w:val="00352BEA"/>
     <w:rsid w:val="0037100B"/>
+    <w:rsid w:val="00373C10"/>
     <w:rsid w:val="003A7791"/>
     <w:rsid w:val="003C5180"/>
     <w:rsid w:val="003E706C"/>
     <w:rsid w:val="004239CB"/>
     <w:rsid w:val="004548C9"/>
     <w:rsid w:val="00490768"/>
     <w:rsid w:val="004B0914"/>
     <w:rsid w:val="004C258C"/>
     <w:rsid w:val="00542FBB"/>
     <w:rsid w:val="005522A7"/>
     <w:rsid w:val="00577CD9"/>
     <w:rsid w:val="00583A33"/>
     <w:rsid w:val="00591AF1"/>
     <w:rsid w:val="006662ED"/>
     <w:rsid w:val="00686B1D"/>
     <w:rsid w:val="006974EC"/>
     <w:rsid w:val="006B0EE2"/>
     <w:rsid w:val="006D16CB"/>
     <w:rsid w:val="007020A4"/>
     <w:rsid w:val="00714091"/>
     <w:rsid w:val="00723CFB"/>
     <w:rsid w:val="007D0DDF"/>
     <w:rsid w:val="00803DD0"/>
     <w:rsid w:val="00803EFC"/>
     <w:rsid w:val="008B289A"/>
     <w:rsid w:val="008C6E52"/>
     <w:rsid w:val="008E4F46"/>
     <w:rsid w:val="00927292"/>
     <w:rsid w:val="00930ED7"/>
     <w:rsid w:val="00946D6F"/>
     <w:rsid w:val="009A1FE4"/>
     <w:rsid w:val="00A64D31"/>
     <w:rsid w:val="00B34AA7"/>
     <w:rsid w:val="00BE7333"/>
     <w:rsid w:val="00BF2F37"/>
     <w:rsid w:val="00BF46F6"/>
     <w:rsid w:val="00C223BC"/>
     <w:rsid w:val="00C657B2"/>
     <w:rsid w:val="00C83B3A"/>
     <w:rsid w:val="00C96E80"/>
     <w:rsid w:val="00D05A16"/>
     <w:rsid w:val="00D744EC"/>
     <w:rsid w:val="00D95352"/>
     <w:rsid w:val="00DB60B4"/>
     <w:rsid w:val="00DE0B2D"/>
     <w:rsid w:val="00E1315D"/>
     <w:rsid w:val="00E5651A"/>
     <w:rsid w:val="00FA48CD"/>
     <w:rsid w:val="00FC5CE7"/>
+    <w:rsid w:val="00FC5E66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="19EE87AA"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6208,69 +6187,59 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00265E46"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00265E46"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-
-[...9 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6529,69 +6498,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>201</Words>
-[...1 lines deleted...]
-  <Application/>
+  <Words>669</Words>
+  <Characters>669</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>167</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1346</CharactersWithSpaces>
+  <CharactersWithSpaces>1190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>