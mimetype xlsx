--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -1,918 +1,963 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0521911\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0521911\Desktop\22_申請書記載例\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CF5B970-6072-4D5E-BFAF-EF5E65F49E4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{736EE112-F0EB-4527-B51E-440B56725C34}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="第２号（甲） " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'第２号（甲） '!$A$1:$W$93</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'第２号（甲） '!$N$12:$N$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'第２号（甲） '!$A$1:$W$98</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="61">
-[...135 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="72">
   <si>
     <t>必要枚数</t>
     <rPh sb="0" eb="2">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>マイスウ</t>
-    </rPh>
-[...51 lines deleted...]
-      <t>ゼイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>事業
 年度</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　　年　　月　　日から</t>
+    <t>代表者氏名</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>年度</t>
+    <rPh sb="0" eb="2">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>登録番号</t>
+    <rPh sb="0" eb="2">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>納 税（ 課 税 ）証 明 申 請 書</t>
+    <rPh sb="0" eb="1">
+      <t>オサム</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>アカシ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>サル</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>住　　　所</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>証明を必要とする税目番号に○印をつけてください。</t>
+    <rPh sb="0" eb="2">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ゼイモク</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>イン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>申　　請　　税　　目</t>
+    <rPh sb="0" eb="1">
+      <t>サル</t>
+    </rPh>
     <rPh sb="3" eb="4">
-      <t>ネン</t>
+      <t>ショウ</t>
     </rPh>
     <rPh sb="6" eb="7">
-      <t>ツキ</t>
+      <t>ゼイ</t>
     </rPh>
     <rPh sb="9" eb="10">
-      <t>ニチ</t>
+      <t>メ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>枚</t>
     <rPh sb="0" eb="1">
       <t>マイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>フ　リ　ガ　ナ</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>⑥</t>
-[...15 lines deleted...]
-  <si>
     <t>氏名（名称）</t>
     <rPh sb="0" eb="2">
       <t>シメイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>⑦</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>法人都民税</t>
     <rPh sb="0" eb="2">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>トミン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゼイ</t>
-    </rPh>
-[...126 lines deleted...]
-      <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>証明を必要</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>とする理由</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ショウメイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヒツヨウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>リユウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>金融機関提出</t>
+    <t>本人・代理人（委任状等）・従業員等
+その他（　　　　　　　　　　　　　　　　　）</t>
+    <rPh sb="0" eb="2">
+      <t>ホンニン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ダイリニン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>イニン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ジュウギョウイン</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　 　年度～　　　年度</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　 年度～　　　年度</t>
+    <rPh sb="4" eb="6">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　年　　月　　日から</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　年　　月　　日まで</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>①</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>②</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>③</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>④</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>⑥</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>都税事務所長</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　殿</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>納　税　通　知　書　番　号　等</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※本人確認書類については原則として写しをとらせていただきます。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>⑤</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>管 理 番 号（ 氏 名 コ ー ド ）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>―</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>都税総合事務センター所長
+次のとおり証明を申請します。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>支庁長　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">  　　年　　月　　日</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ヒ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>指名参加・入札</t>
-    <phoneticPr fontId="1"/>
-[...18 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>保証協会提出</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>廃車・名義変更</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t xml:space="preserve"> 官公庁提出</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>金融機関提出</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>その他（　    ）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>登録番号</t>
+    <t>納税義務者</t>
     <rPh sb="0" eb="2">
-      <t>トウロク</t>
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ギムシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>連絡先電話番号</t>
+    <rPh sb="0" eb="3">
+      <t>レンラクサキ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>固定資産税
+（土地家屋）</t>
+    <rPh sb="0" eb="2">
+      <t>コテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>シサンゼイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>トチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カオク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>固定資産税
+（償却資産）</t>
+    <rPh sb="0" eb="2">
+      <t>コテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>シサンゼイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ショウキャク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シサン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>枚</t>
+    <rPh sb="0" eb="1">
+      <t>マイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>職員記入欄</t>
+    <rPh sb="0" eb="2">
+      <t>ショクイン</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>バンゴウ</t>
-    </rPh>
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>担当</t>
+    <rPh sb="0" eb="2">
+      <t>タントウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>再検</t>
+    <rPh sb="0" eb="2">
+      <t>サイケン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>件</t>
+    <rPh sb="0" eb="1">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>法人事業税・
+特別法人事業税・
+地方法人特別税</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウゼイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>トクベツ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジギョウゼイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>チホウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>トクベツ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ゼイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>その他
+（　　 　 ）</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>注意事項</t>
     <rPh sb="0" eb="2">
       <t>チュウイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>証明枚数　　　　　　  　　　枚</t>
+    <rPh sb="0" eb="2">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>マイスウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>マイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>3</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>事業所税</t>
+    <rPh sb="0" eb="4">
+      <t>ジギョウショゼイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>個人事業税</t>
+    <rPh sb="0" eb="5">
+      <t>コジンジギョウゼイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>5</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>6</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>7</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>8</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>自動車税</t>
+    <rPh sb="0" eb="3">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ゼイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 手数料 　　　　　　　  　　　円</t>
+    <rPh sb="1" eb="4">
+      <t>テスウリョウ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">                                   号</t>
+    <rPh sb="35" eb="36">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>4</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>1</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□1と2を1枚にまとめて発行</t>
+    <rPh sb="6" eb="7">
+      <t>マイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ハッコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□年度ごとに分けて発行</t>
+    <rPh sb="1" eb="3">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ワ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>申請者</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□5と6を分けて発行</t>
+    <rPh sb="5" eb="6">
+      <t>ワ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>◎太線わく内の必要事項を記入してください。
-◎申告納付（納入）後、おおむね１～２週間以内に申請される場合は、
-[...4 lines deleted...]
-　記載がされ、当該納付については未納として納税証明を発行することになります。
+◎申告納付（納入）後、おおむね１～２週間以内に申請される場合は、申告書（控）及び領収証書を同封し
+　てください。
+◎代理人等が申請される場合は、申請者欄に受任者等の住所・氏名（名称）・連絡先電話番号を記入してく
+　ださい。
+◎口座振替で納付した場合には、納税確認ができるまで納付後１０日程度かかります。
+◎クレジットカード納付またはeL-QR読み取りによるスマートフォン決済アプリ納付の場合は、納付手続き
+　後から約１か月間においては、「機構指定納付受託者に納付の委託が行われている」旨の記載がされ、
+　当該納付については未納として納税証明を発行することになります。
 ※１　委任状は、委任者本人が作成してください。委任状の偽造又は偽造した委任状の行使をした者は、
       刑法第159条（私文書偽造等）又は同法第161条（偽造私文書等行使）の規定により罰せられます。
 ※２　委任内容を確認するために、納税義務者の連絡先へ電話連絡する場合があります。
 　　　なお、お電話がつながらない場合、発行をお断りする可能性があります。
 ※３　個人情報の保護に関する法律第76条の規定に基づき委任者本人等から納税証明申請書の開示請求が
 　　　あった場合は、委任状も含めて全部開示する可能性があります。</t>
-    <rPh sb="134" eb="136">
+    <rPh sb="67" eb="69">
+      <t>ドウフウ</t>
+    </rPh>
+    <rPh sb="80" eb="83">
+      <t>ダイリニン</t>
+    </rPh>
+    <rPh sb="83" eb="84">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="85" eb="87">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="90" eb="92">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="102" eb="103">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="183" eb="185">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="144" eb="145">
+    <rPh sb="193" eb="194">
       <t>ヨ</t>
     </rPh>
-    <rPh sb="146" eb="147">
+    <rPh sb="195" eb="196">
       <t>ト</t>
     </rPh>
-    <rPh sb="158" eb="160">
+    <rPh sb="207" eb="209">
       <t>ケッサイ</t>
     </rPh>
-    <rPh sb="163" eb="165">
+    <rPh sb="212" eb="214">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="166" eb="168">
+    <rPh sb="215" eb="217">
       <t>バアイ</t>
     </rPh>
-    <rPh sb="172" eb="174">
+    <rPh sb="219" eb="221">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="174" eb="176">
+    <rPh sb="221" eb="223">
       <t>テツヅ</t>
     </rPh>
-    <rPh sb="177" eb="178">
+    <rPh sb="226" eb="227">
       <t>アト</t>
     </rPh>
-    <rPh sb="180" eb="181">
+    <rPh sb="229" eb="230">
       <t>ヤク</t>
     </rPh>
-    <rPh sb="183" eb="184">
+    <rPh sb="232" eb="233">
       <t>ゲツ</t>
     </rPh>
-    <rPh sb="184" eb="185">
+    <rPh sb="233" eb="234">
       <t>アイダ</t>
     </rPh>
-    <rPh sb="192" eb="194">
+    <rPh sb="241" eb="243">
       <t>キコウ</t>
     </rPh>
-    <rPh sb="194" eb="196">
+    <rPh sb="243" eb="245">
       <t>シテイ</t>
     </rPh>
-    <rPh sb="196" eb="198">
+    <rPh sb="245" eb="247">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="198" eb="201">
+    <rPh sb="247" eb="250">
       <t>ジュタクシャ</t>
     </rPh>
-    <rPh sb="202" eb="204">
+    <rPh sb="251" eb="253">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="205" eb="207">
+    <rPh sb="254" eb="256">
       <t>イタク</t>
     </rPh>
-    <rPh sb="208" eb="209">
+    <rPh sb="257" eb="258">
       <t>オコナ</t>
     </rPh>
-    <rPh sb="215" eb="216">
+    <rPh sb="264" eb="265">
       <t>ムネ</t>
     </rPh>
-    <rPh sb="219" eb="221">
+    <rPh sb="266" eb="268">
       <t>キサイ</t>
     </rPh>
-    <rPh sb="225" eb="227">
+    <rPh sb="274" eb="276">
       <t>トウガイ</t>
     </rPh>
-    <rPh sb="227" eb="229">
+    <rPh sb="276" eb="278">
       <t>ノウフ</t>
     </rPh>
-    <rPh sb="234" eb="236">
+    <rPh sb="283" eb="285">
       <t>ミノウ</t>
     </rPh>
-    <rPh sb="239" eb="241">
+    <rPh sb="288" eb="290">
       <t>ノウゼイ</t>
     </rPh>
-    <rPh sb="241" eb="243">
+    <rPh sb="290" eb="292">
       <t>ショウメイ</t>
     </rPh>
-    <rPh sb="244" eb="246">
+    <rPh sb="293" eb="295">
       <t>ハッコウ</t>
     </rPh>
-    <rPh sb="280" eb="283">
+    <rPh sb="329" eb="332">
       <t>イニンジョウ</t>
     </rPh>
-    <rPh sb="284" eb="286">
+    <rPh sb="333" eb="335">
       <t>ギゾウ</t>
     </rPh>
-    <rPh sb="286" eb="287">
+    <rPh sb="335" eb="336">
       <t>マタ</t>
     </rPh>
-    <rPh sb="288" eb="290">
+    <rPh sb="337" eb="339">
       <t>ギゾウ</t>
     </rPh>
-    <rPh sb="292" eb="295">
+    <rPh sb="341" eb="344">
       <t>イニンジョウ</t>
     </rPh>
-    <rPh sb="296" eb="298">
+    <rPh sb="345" eb="347">
       <t>コウシ</t>
     </rPh>
-    <rPh sb="301" eb="302">
+    <rPh sb="350" eb="351">
       <t>モノ</t>
     </rPh>
-    <rPh sb="311" eb="313">
+    <rPh sb="360" eb="362">
       <t>ケイホウ</t>
     </rPh>
-    <rPh sb="313" eb="314">
+    <rPh sb="362" eb="363">
       <t>ダイ</t>
     </rPh>
-    <rPh sb="317" eb="318">
+    <rPh sb="366" eb="367">
       <t>ジョウ</t>
     </rPh>
-    <rPh sb="319" eb="322">
+    <rPh sb="368" eb="371">
       <t>シブンショ</t>
     </rPh>
-    <rPh sb="322" eb="324">
+    <rPh sb="371" eb="373">
       <t>ギゾウ</t>
     </rPh>
-    <rPh sb="324" eb="325">
+    <rPh sb="373" eb="374">
       <t>トウ</t>
     </rPh>
-    <rPh sb="326" eb="327">
+    <rPh sb="375" eb="376">
       <t>マタ</t>
     </rPh>
-    <rPh sb="328" eb="330">
+    <rPh sb="377" eb="379">
       <t>ドウホウ</t>
     </rPh>
-    <rPh sb="330" eb="331">
+    <rPh sb="379" eb="380">
       <t>ダイ</t>
     </rPh>
-    <rPh sb="334" eb="335">
+    <rPh sb="383" eb="384">
       <t>ジョウ</t>
     </rPh>
-    <rPh sb="336" eb="338">
+    <rPh sb="385" eb="387">
       <t>ギゾウ</t>
     </rPh>
-    <rPh sb="338" eb="341">
+    <rPh sb="387" eb="390">
       <t>シブンショ</t>
     </rPh>
-    <rPh sb="341" eb="342">
+    <rPh sb="390" eb="391">
       <t>トウ</t>
     </rPh>
-    <rPh sb="342" eb="344">
+    <rPh sb="391" eb="393">
       <t>コウシ</t>
     </rPh>
-    <rPh sb="346" eb="348">
+    <rPh sb="395" eb="397">
       <t>キテイ</t>
     </rPh>
-    <rPh sb="351" eb="352">
+    <rPh sb="400" eb="401">
       <t>バッ</t>
     </rPh>
-    <rPh sb="362" eb="364">
+    <rPh sb="411" eb="413">
       <t>イニン</t>
     </rPh>
-    <rPh sb="364" eb="366">
+    <rPh sb="413" eb="415">
       <t>ナイヨウ</t>
     </rPh>
-    <rPh sb="367" eb="369">
+    <rPh sb="416" eb="418">
       <t>カクニン</t>
     </rPh>
-    <rPh sb="375" eb="377">
+    <rPh sb="424" eb="426">
       <t>ノウゼイ</t>
     </rPh>
-    <rPh sb="377" eb="380">
+    <rPh sb="426" eb="429">
       <t>ギムシャ</t>
     </rPh>
-    <rPh sb="381" eb="384">
+    <rPh sb="430" eb="433">
       <t>レンラクサキ</t>
     </rPh>
-    <rPh sb="385" eb="387">
+    <rPh sb="434" eb="436">
       <t>デンワ</t>
     </rPh>
-    <rPh sb="387" eb="389">
+    <rPh sb="436" eb="438">
       <t>レンラク</t>
     </rPh>
-    <rPh sb="391" eb="393">
+    <rPh sb="440" eb="442">
       <t>バアイ</t>
     </rPh>
-    <rPh sb="407" eb="409">
+    <rPh sb="456" eb="458">
       <t>デンワ</t>
     </rPh>
-    <rPh sb="416" eb="418">
+    <rPh sb="465" eb="467">
       <t>バアイ</t>
     </rPh>
-    <rPh sb="419" eb="421">
+    <rPh sb="468" eb="470">
       <t>ハッコウ</t>
     </rPh>
-    <rPh sb="423" eb="424">
+    <rPh sb="472" eb="473">
       <t>コトワ</t>
     </rPh>
-    <rPh sb="427" eb="430">
+    <rPh sb="476" eb="479">
       <t>カノウセイ</t>
     </rPh>
-    <rPh sb="440" eb="442">
+    <rPh sb="489" eb="491">
       <t>コジン</t>
     </rPh>
-    <rPh sb="442" eb="444">
+    <rPh sb="491" eb="493">
       <t>ジョウホウ</t>
     </rPh>
-    <rPh sb="445" eb="447">
+    <rPh sb="494" eb="496">
       <t>ホゴ</t>
     </rPh>
-    <rPh sb="448" eb="449">
+    <rPh sb="497" eb="498">
       <t>カン</t>
     </rPh>
-    <rPh sb="451" eb="453">
+    <rPh sb="500" eb="502">
       <t>ホウリツ</t>
     </rPh>
-    <rPh sb="453" eb="454">
+    <rPh sb="502" eb="503">
       <t>ダイ</t>
     </rPh>
-    <rPh sb="456" eb="457">
+    <rPh sb="505" eb="506">
       <t>ジョウ</t>
     </rPh>
-    <rPh sb="464" eb="467">
+    <rPh sb="513" eb="516">
       <t>イニンシャ</t>
     </rPh>
-    <rPh sb="467" eb="469">
+    <rPh sb="516" eb="518">
       <t>ホンニン</t>
-    </rPh>
-[...91 lines deleted...]
-      <t>サイケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -929,149 +974,148 @@
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...5 lines deleted...]
-    <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...4 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10.5"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <b/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-      <sz val="7"/>
+      <sz val="10.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="67">
+  <borders count="71">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1180,123 +1224,63 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color indexed="64"/>
       </left>
       <right style="dotted">
-        <color indexed="64"/>
-[...58 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1697,63 +1681,50 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dotted">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...11 lines deleted...]
-      </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="dotted">
@@ -1799,890 +1770,1074 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="223">
+  <cellXfs count="242">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...402 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...96 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>413</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>16566</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>585166</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>33131</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Rectangle 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2086388" y="3455091"/>
           <a:ext cx="2518328" cy="168965"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
@@ -2711,152 +2866,75 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="+mn-ea"/>
             </a:rPr>
             <a:t>　（納税義務者と同一の場合は省略できます。）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>143431</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>89642</xdr:rowOff>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>152399</xdr:rowOff>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>44824</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>3499</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="正方形/長方形 2">
+        <xdr:cNvPr id="26" name="正方形/長方形 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC6226BA-C651-4FEF-8BE2-0BB6346A1676}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="143431" y="89642"/>
-[...77 lines deleted...]
-          <a:ext cx="12057209" cy="375428"/>
+          <a:off x="152401" y="8374380"/>
+          <a:ext cx="11817723" cy="376879"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -2867,74 +2945,74 @@
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="3200"/>
             <a:t>【</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="3200"/>
             <a:t>納税証明</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="3200"/>
             <a:t>】</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="3200"/>
             <a:t>郵送申請　チェックリスト</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>188265</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>181568</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>179298</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>244166</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="正方形/長方形 5">
+        <xdr:cNvPr id="27" name="正方形/長方形 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A254EAF2-3B34-4EC0-8C7B-641C02DCBC1B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2702865" y="8510228"/>
-          <a:ext cx="5142153" cy="565518"/>
+          <a:off x="3335325" y="8746448"/>
+          <a:ext cx="5972733" cy="496938"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
@@ -2954,187 +3032,187 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050" b="1">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>お手数をお掛けいたしますが、申請前に以下の内容を必ずご確認ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>1564820</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>46275</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>189602</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>15427</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="図 6" descr="書類と封筒のイラスト">
+        <xdr:cNvPr id="28" name="図 27" descr="書類と封筒のイラスト">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D219C890-A83C-426F-AA4C-73AEA791AEFC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9230540" y="8123475"/>
+          <a:off x="10693580" y="8420655"/>
           <a:ext cx="735522" cy="845452"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>87631</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>16586</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>5805</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>219880</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="図 7" descr="ポストのイラスト">
+        <xdr:cNvPr id="29" name="図 28" descr="ポストのイラスト">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2D8E6F-5878-4378-9E84-93DA77D1AA47}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="270511" y="8093786"/>
+          <a:off x="270511" y="8390966"/>
           <a:ext cx="763994" cy="828134"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>107581</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>127834</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>431722</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>154193</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="正方形/長方形 8">
+        <xdr:cNvPr id="30" name="正方形/長方形 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBDC2ED7-7FA5-4EED-85E3-A3E407633221}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="107581" y="9378514"/>
           <a:ext cx="6282981" cy="1291279"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
@@ -3375,74 +3453,74 @@
             </a:rPr>
             <a:t>※</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900" u="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>代理人が申請する場合も含む</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900" u="sng">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>107574</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>431715</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>92813</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="正方形/長方形 9">
+        <xdr:cNvPr id="31" name="正方形/長方形 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B52B9CF-E990-486A-A6B5-EE79D21EDD22}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="107574" y="9083040"/>
-          <a:ext cx="4941861" cy="283313"/>
+          <a:off x="107574" y="9250680"/>
+          <a:ext cx="6282981" cy="344273"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -3460,65 +3538,65 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　１　必要書類の同封</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>107576</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>85049</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>431717</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>83820</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="正方形/長方形 10">
+        <xdr:cNvPr id="32" name="正方形/長方形 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60A3E536-CF94-40A1-B07F-A07DA5E22314}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="107576" y="10791149"/>
           <a:ext cx="6282981" cy="760771"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
@@ -3619,65 +3697,65 @@
             </a:rPr>
             <a:t>※</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>必ず日中に連絡がとれる電話番号を記載してください。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>107569</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>13893</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>431710</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>94826</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="正方形/長方形 11">
+        <xdr:cNvPr id="33" name="正方形/長方形 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AEE38FF-70E7-4C5D-8C81-183220481202}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="107569" y="10719993"/>
           <a:ext cx="6282981" cy="271433"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
@@ -3728,65 +3806,65 @@
             <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>申請書</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>107581</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>65422</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>430306</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>21067</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="正方形/長方形 12">
+        <xdr:cNvPr id="34" name="正方形/長方形 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E0214E0-25EB-4683-8743-BCFECBF5C80B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="107581" y="11724022"/>
           <a:ext cx="6281565" cy="1578705"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
@@ -3948,83 +4026,67 @@
             </a:rPr>
             <a:t>　　　　</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>  </a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>※</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>同一税目の複数年度を１枚にまとめて発行する場合は、１件と数えます。</a:t>
+            <a:t>同一税目についての数年度分の証明は１件となります。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1100">
-[...20 lines deleted...]
-            <a:t> </a:t>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>　　　　　 </a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>※</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>法人事業税・特別法人事業税と法人都民税は２税目と数えます。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
@@ -4044,65 +4106,65 @@
             </a:rPr>
             <a:t>※</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>固定資産税・都市計画税（土地家屋）と固定資産税（償却資産）は１税目と数えます。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>107574</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>154630</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>430532</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>75059</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="正方形/長方形 13">
+        <xdr:cNvPr id="35" name="正方形/長方形 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEEC6E9F-CA97-4701-B808-2A3447800553}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="107574" y="11622730"/>
           <a:ext cx="6281798" cy="301429"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
@@ -4129,74 +4191,74 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　３　手数料（定額小為替）（無記名）</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>107584</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>35865</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>421341</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>80682</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="15" name="正方形/長方形 14">
+        <xdr:cNvPr id="36" name="正方形/長方形 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40A3B5D6-43B6-4413-A116-D22D7FD7E3A3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="107584" y="13523265"/>
-          <a:ext cx="6300900" cy="1514388"/>
+          <a:off x="107584" y="13485165"/>
+          <a:ext cx="6272597" cy="1553577"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -4672,65 +4734,65 @@
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>107577</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>85899</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>421566</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>29529</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16" name="正方形/長方形 15">
+        <xdr:cNvPr id="37" name="正方形/長方形 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1BDB360-B3C3-452B-84B8-958848A343A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="107577" y="13367559"/>
           <a:ext cx="6272829" cy="278910"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
@@ -4757,74 +4819,74 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　４　返信用封筒</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>555812</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>15869</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>53788</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>98612</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="17" name="正方形/長方形 16">
+        <xdr:cNvPr id="38" name="正方形/長方形 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E86E7DCF-E9BB-4C00-BD9F-CE6513A53FEF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5173532" y="9098909"/>
-          <a:ext cx="4991996" cy="5622483"/>
+          <a:off x="6514652" y="9266549"/>
+          <a:ext cx="5464436" cy="5790123"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -4843,58 +4905,50 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　　</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
-            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
-[...6 lines deleted...]
-          <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　＜本人が申請する場合＞</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
@@ -4966,81 +5020,73 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　送付先住所が確認できる官公署が発行した書類の写し（運転免許証等）</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　　</a:t>
           </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　　</a:t>
-          </a:r>
-[...14 lines deleted...]
-            <a:t>　</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>＜相続人が申請する場合＞</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　　</a:t>
           </a:r>
@@ -5171,108 +5217,83 @@
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　送付先住所が確認できる官公署が発行した書類の写し</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>（運転免許証等）</a:t>
           </a:r>
-          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...31 lines deleted...]
-          </a:pPr>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uLnTx/>
             <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="400">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="600">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="600">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　＜代理人が申請する場合＞</a:t>
           </a:r>
         </a:p>
@@ -5427,74 +5448,74 @@
             </a:rPr>
             <a:t>　</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="900">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>563742</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>57104</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>92814</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="18" name="正方形/長方形 17">
+        <xdr:cNvPr id="39" name="正方形/長方形 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E68BC9AD-1F1D-4E8E-8874-9EF80A045FD8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5181462" y="9083041"/>
-          <a:ext cx="4987382" cy="283313"/>
+          <a:off x="6522582" y="9250681"/>
+          <a:ext cx="5459822" cy="344273"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -5510,330 +5531,76 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="36000" tIns="0" rIns="36000" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　５　その他必要書類</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>11</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>467689</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>20976</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>66444</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>35859</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="19" name="角丸四角形 18">
+        <xdr:cNvPr id="42" name="正方形/長方形 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C265384-DFEB-48FE-9FB6-17FEBBFB6C8D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6654372" y="12910457"/>
-[...254 lines deleted...]
-          <a:ext cx="3858335" cy="1020723"/>
+          <a:off x="7805749" y="15146676"/>
+          <a:ext cx="4185995" cy="1020723"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:prstDash val="sysDash"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -5891,192 +5658,192 @@
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>　　　　　都税証明郵送受付センター　　宛</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1600" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>609604</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>8968</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>800912</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>153914</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="図 21">
+        <xdr:cNvPr id="43" name="図 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{292EB0B8-A10B-4F54-A242-0D59DEA24F06}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="30752" t="30081" r="30539" b="25525"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3718564" y="14799388"/>
+          <a:off x="4632964" y="15134668"/>
           <a:ext cx="1250488" cy="983146"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>340662</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>107581</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>496029</xdr:colOff>
-      <xdr:row>92</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>12865</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="23" name="下矢印 22">
+        <xdr:cNvPr id="44" name="下矢印 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D9AAF41-175C-4267-B84D-E6CD7457BAB1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000">
-          <a:off x="5113904" y="14574839"/>
-          <a:ext cx="1078764" cy="1389807"/>
+          <a:off x="6527414" y="14837729"/>
+          <a:ext cx="1078764" cy="1534587"/>
         </a:xfrm>
         <a:prstGeom prst="downArrow">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="tx2">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>224116</xdr:colOff>
-      <xdr:row>87</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>68826</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>497242</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>29437</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="24" name="正方形/長方形 23">
+        <xdr:cNvPr id="45" name="正方形/長方形 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{915071D5-664F-4A19-99CF-4D7D8432AD50}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4841836" y="15026886"/>
-          <a:ext cx="1507566" cy="463531"/>
+          <a:off x="6182956" y="15362166"/>
+          <a:ext cx="1652346" cy="463531"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
@@ -6085,84 +5852,84 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>郵送請求先はこちら</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>116540</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>690281</xdr:colOff>
-      <xdr:row>92</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>98612</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="25" name="グループ化 24">
+        <xdr:cNvPr id="46" name="グループ化 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFAD806F-C1ED-40D3-9C1B-FFC463286227}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="116540" y="15120257"/>
-          <a:ext cx="4579684" cy="1078326"/>
+          <a:off x="116540" y="15718971"/>
+          <a:ext cx="4612341" cy="1078327"/>
           <a:chOff x="6190866" y="5670053"/>
           <a:chExt cx="3008423" cy="955991"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="26" name="正方形/長方形 25">
+          <xdr:cNvPr id="47" name="正方形/長方形 46">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7B8CFE1-9E0C-EAC8-457A-5D0B01095F65}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="6212880" y="5670053"/>
             <a:ext cx="2986409" cy="955991"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFC5"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
@@ -6266,54 +6033,54 @@
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="1" sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="27" name="テキスト ボックス 66">
+          <xdr:cNvPr id="48" name="テキスト ボックス 66">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACA93EAE-AA49-A52E-05D7-DA412EEBBF51}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="6190866" y="5683517"/>
             <a:ext cx="2964396" cy="883659"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="ja-JP"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="1" sz="1800" kern="1200">
@@ -6447,50 +6214,313 @@
                 <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>~10</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="FB6C61"/>
                 </a:solidFill>
                 <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>日程度かかりますので、あらかじめご了承ください。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" b="1" u="sng">
               <a:solidFill>
                 <a:srgbClr val="FB6C61"/>
               </a:solidFill>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>694877</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>39546</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>154193</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>93974</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="49" name="角丸四角形 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BA6F93A-52DC-458A-9FB8-467BD81858A7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6682020" y="13472517"/>
+          <a:ext cx="5152544" cy="1524000"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="00B050">
+            <a:alpha val="84000"/>
+          </a:srgbClr>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1400" b="1" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>  </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1400" b="1" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>必要書類の詳細については、東京都主税局ＨＰをご覧いただくか、</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" b="1" i="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1400" b="1" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>  </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>都税証明郵送受付センター</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="ja-JP" sz="1400" b="1" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>にお問い合わせください。</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="1400" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>　</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1400">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>141515</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>119742</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>130630</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>138956</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="50" name="正方形/長方形 49">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03FB2F2E-B38D-496B-9DCC-E2D7FDA01762}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="141515" y="119742"/>
+          <a:ext cx="3145972" cy="269585"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="25400" cmpd="dbl">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>都税証明郵送受付センター申請（定額小為替）用</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -6746,1758 +6776,1744 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:Y71"/>
+  <dimension ref="B1:Y75"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="X80" sqref="X80"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="C44" sqref="C44:L53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.6640625" customWidth="1"/>
     <col min="2" max="2" width="4.6640625" customWidth="1"/>
     <col min="3" max="3" width="7.6640625" customWidth="1"/>
     <col min="4" max="4" width="2.6640625" customWidth="1"/>
-    <col min="5" max="6" width="12.6640625" customWidth="1"/>
+    <col min="5" max="6" width="12.77734375" customWidth="1"/>
     <col min="7" max="7" width="2.6640625" customWidth="1"/>
-    <col min="8" max="9" width="12.6640625" customWidth="1"/>
+    <col min="8" max="9" width="12.77734375" customWidth="1"/>
     <col min="10" max="10" width="2.6640625" customWidth="1"/>
-    <col min="11" max="12" width="12.6640625" customWidth="1"/>
+    <col min="11" max="12" width="12.77734375" customWidth="1"/>
     <col min="13" max="13" width="4.6640625" customWidth="1"/>
     <col min="14" max="14" width="2.6640625" style="1" customWidth="1"/>
-    <col min="15" max="15" width="16.6640625" customWidth="1"/>
+    <col min="15" max="15" width="16.77734375" customWidth="1"/>
     <col min="16" max="16" width="6.6640625" customWidth="1"/>
     <col min="17" max="17" width="2.6640625" customWidth="1"/>
-    <col min="18" max="18" width="30.6640625" customWidth="1"/>
+    <col min="18" max="18" width="30.77734375" customWidth="1"/>
     <col min="19" max="19" width="5.88671875" customWidth="1"/>
     <col min="20" max="20" width="4.109375" customWidth="1"/>
     <col min="21" max="23" width="2.6640625" customWidth="1"/>
     <col min="24" max="24" width="9.44140625" customWidth="1"/>
     <col min="25" max="25" width="9.44140625" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F1" s="4"/>
-[...10 lines deleted...]
-      <c r="O1" s="116"/>
+      <c r="B1" s="15"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="137" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1" s="137"/>
+      <c r="J1" s="137"/>
+      <c r="K1" s="137"/>
+      <c r="L1" s="137"/>
+      <c r="M1" s="137"/>
+      <c r="N1" s="137"/>
+      <c r="O1" s="137"/>
     </row>
     <row r="2" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" t="s">
-        <v>1</v>
-[...14 lines deleted...]
-      <c r="Y2" s="5">
+        <v>25</v>
+      </c>
+      <c r="H2" s="137"/>
+      <c r="I2" s="137"/>
+      <c r="J2" s="137"/>
+      <c r="K2" s="137"/>
+      <c r="L2" s="137"/>
+      <c r="M2" s="137"/>
+      <c r="N2" s="137"/>
+      <c r="O2" s="137"/>
+      <c r="R2" s="135" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2" s="135"/>
+      <c r="T2" s="136"/>
+      <c r="Y2" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="2:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C3" s="119"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C3" s="140"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="139" t="s">
+        <v>24</v>
+      </c>
+      <c r="F3" s="139"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="Y3" s="4" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="2:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C4" s="119"/>
-[...7 lines deleted...]
-      <c r="Y4" s="5">
+      <c r="C4" s="140"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="139"/>
+      <c r="F4" s="139"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="Y4" s="4">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="2:25" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C5" s="119"/>
-[...12 lines deleted...]
-        <v>7</v>
+      <c r="C5" s="140"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="139" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="139"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="141" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="Y5" s="4" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="2:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C6" s="119"/>
-[...22 lines deleted...]
-      <c r="Y6" s="5">
+      <c r="C6" s="140"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="139"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="M6" s="161" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="162"/>
+      <c r="O6" s="162"/>
+      <c r="P6" s="162"/>
+      <c r="Q6" s="162"/>
+      <c r="R6" s="167"/>
+      <c r="S6" s="167"/>
+      <c r="T6" s="168"/>
+      <c r="U6" s="158" t="s">
+        <v>28</v>
+      </c>
+      <c r="V6" s="159"/>
+      <c r="W6" s="159"/>
+      <c r="Y6" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="2:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C7" s="117" t="s">
-[...21 lines deleted...]
-        <v>11</v>
+      <c r="C7" s="138" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="138"/>
+      <c r="E7" s="138"/>
+      <c r="F7" s="138"/>
+      <c r="G7" s="138"/>
+      <c r="H7" s="138"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="M7" s="163"/>
+      <c r="N7" s="164"/>
+      <c r="O7" s="164"/>
+      <c r="P7" s="164"/>
+      <c r="Q7" s="164"/>
+      <c r="R7" s="169"/>
+      <c r="S7" s="169"/>
+      <c r="T7" s="170"/>
+      <c r="U7" s="160"/>
+      <c r="V7" s="159"/>
+      <c r="W7" s="159"/>
+      <c r="Y7" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="2:25" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C8" s="117"/>
-[...22 lines deleted...]
-      <c r="Y8" s="5">
+      <c r="C8" s="138"/>
+      <c r="D8" s="138"/>
+      <c r="E8" s="138"/>
+      <c r="F8" s="138"/>
+      <c r="G8" s="138"/>
+      <c r="H8" s="138"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="M8" s="163" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" s="164"/>
+      <c r="O8" s="164"/>
+      <c r="P8" s="164"/>
+      <c r="Q8" s="164"/>
+      <c r="R8" s="170"/>
+      <c r="S8" s="172" t="s">
+        <v>31</v>
+      </c>
+      <c r="T8" s="172"/>
+      <c r="U8" s="160"/>
+      <c r="V8" s="159"/>
+      <c r="W8" s="159"/>
+      <c r="Y8" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="2:25" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C9" s="117"/>
-[...19 lines deleted...]
-        <v>14</v>
+      <c r="C9" s="138"/>
+      <c r="D9" s="138"/>
+      <c r="E9" s="138"/>
+      <c r="F9" s="138"/>
+      <c r="G9" s="138"/>
+      <c r="H9" s="138"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="M9" s="165"/>
+      <c r="N9" s="166"/>
+      <c r="O9" s="166"/>
+      <c r="P9" s="166"/>
+      <c r="Q9" s="166"/>
+      <c r="R9" s="171"/>
+      <c r="S9" s="173"/>
+      <c r="T9" s="173"/>
+      <c r="U9" s="160"/>
+      <c r="V9" s="159"/>
+      <c r="W9" s="159"/>
+      <c r="Y9" s="4" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="149" t="s">
-[...29 lines deleted...]
-      <c r="Y10" s="5">
+      <c r="B10" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="78" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="79"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="87"/>
+      <c r="G10" s="88"/>
+      <c r="H10" s="88"/>
+      <c r="I10" s="88"/>
+      <c r="J10" s="88"/>
+      <c r="K10" s="88"/>
+      <c r="L10" s="89"/>
+      <c r="M10" s="143" t="s">
+        <v>7</v>
+      </c>
+      <c r="N10" s="143"/>
+      <c r="O10" s="143"/>
+      <c r="P10" s="143"/>
+      <c r="Q10" s="143"/>
+      <c r="R10" s="143"/>
+      <c r="S10" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="142"/>
+      <c r="U10" s="159"/>
+      <c r="V10" s="159"/>
+      <c r="W10" s="159"/>
+      <c r="Y10" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="150"/>
-[...22 lines deleted...]
-        <v>19</v>
+      <c r="B11" s="70"/>
+      <c r="C11" s="81"/>
+      <c r="D11" s="82"/>
+      <c r="E11" s="83"/>
+      <c r="F11" s="90"/>
+      <c r="G11" s="91"/>
+      <c r="H11" s="91"/>
+      <c r="I11" s="91"/>
+      <c r="J11" s="91"/>
+      <c r="K11" s="91"/>
+      <c r="L11" s="92"/>
+      <c r="M11" s="144"/>
+      <c r="N11" s="144"/>
+      <c r="O11" s="144"/>
+      <c r="P11" s="144"/>
+      <c r="Q11" s="144"/>
+      <c r="R11" s="144"/>
+      <c r="S11" s="120"/>
+      <c r="T11" s="44"/>
+      <c r="U11" s="159"/>
+      <c r="V11" s="159"/>
+      <c r="W11" s="159"/>
+      <c r="Y11" s="4" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="150"/>
-[...13 lines deleted...]
-      <c r="N12" s="56">
+      <c r="B12" s="70"/>
+      <c r="C12" s="81"/>
+      <c r="D12" s="82"/>
+      <c r="E12" s="83"/>
+      <c r="F12" s="90"/>
+      <c r="G12" s="91"/>
+      <c r="H12" s="91"/>
+      <c r="I12" s="91"/>
+      <c r="J12" s="91"/>
+      <c r="K12" s="91"/>
+      <c r="L12" s="92"/>
+      <c r="M12" s="131" t="s">
+        <v>8</v>
+      </c>
+      <c r="N12" s="75" t="s">
+        <v>66</v>
+      </c>
+      <c r="O12" s="117" t="s">
+        <v>50</v>
+      </c>
+      <c r="P12" s="148" t="s">
         <v>1</v>
       </c>
-      <c r="O12" s="162" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="Q12" s="153" t="s">
+        <v>17</v>
+      </c>
+      <c r="R12" s="153"/>
+      <c r="S12" s="145"/>
+      <c r="T12" s="146" t="s">
+        <v>9</v>
+      </c>
+      <c r="U12" s="159"/>
+      <c r="V12" s="159"/>
+      <c r="W12" s="159"/>
+      <c r="Y12" s="4"/>
     </row>
     <row r="13" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="150"/>
-[...25 lines deleted...]
-      </c>
+      <c r="B13" s="70"/>
+      <c r="C13" s="81"/>
+      <c r="D13" s="82"/>
+      <c r="E13" s="83"/>
+      <c r="F13" s="90"/>
+      <c r="G13" s="91"/>
+      <c r="H13" s="91"/>
+      <c r="I13" s="91"/>
+      <c r="J13" s="91"/>
+      <c r="K13" s="91"/>
+      <c r="L13" s="92"/>
+      <c r="M13" s="132"/>
+      <c r="N13" s="76"/>
+      <c r="O13" s="118"/>
+      <c r="P13" s="149"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+      <c r="S13" s="81"/>
+      <c r="T13" s="43"/>
+      <c r="U13" s="159"/>
+      <c r="V13" s="159"/>
+      <c r="W13" s="159"/>
+      <c r="Y13" s="4"/>
     </row>
     <row r="14" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="150"/>
-[...25 lines deleted...]
-      </c>
+      <c r="B14" s="70"/>
+      <c r="C14" s="84"/>
+      <c r="D14" s="85"/>
+      <c r="E14" s="86"/>
+      <c r="F14" s="93"/>
+      <c r="G14" s="94"/>
+      <c r="H14" s="94"/>
+      <c r="I14" s="94"/>
+      <c r="J14" s="94"/>
+      <c r="K14" s="94"/>
+      <c r="L14" s="95"/>
+      <c r="M14" s="132"/>
+      <c r="N14" s="76"/>
+      <c r="O14" s="118"/>
+      <c r="P14" s="149"/>
+      <c r="Q14" s="147" t="s">
+        <v>18</v>
+      </c>
+      <c r="R14" s="151"/>
+      <c r="S14" s="81"/>
+      <c r="T14" s="43"/>
+      <c r="U14" s="159"/>
+      <c r="V14" s="159"/>
+      <c r="W14" s="159"/>
+      <c r="Y14" s="4"/>
     </row>
     <row r="15" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="150"/>
-[...25 lines deleted...]
-      </c>
+      <c r="B15" s="70"/>
+      <c r="C15" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="109"/>
+      <c r="E15" s="110"/>
+      <c r="F15" s="114"/>
+      <c r="G15" s="115"/>
+      <c r="H15" s="115"/>
+      <c r="I15" s="115"/>
+      <c r="J15" s="115"/>
+      <c r="K15" s="115"/>
+      <c r="L15" s="116"/>
+      <c r="M15" s="132"/>
+      <c r="N15" s="77"/>
+      <c r="O15" s="119"/>
+      <c r="P15" s="150"/>
+      <c r="Q15" s="42"/>
+      <c r="R15" s="152"/>
+      <c r="S15" s="81"/>
+      <c r="T15" s="43"/>
+      <c r="U15" s="159"/>
+      <c r="V15" s="159"/>
+      <c r="W15" s="159"/>
+      <c r="Y15" s="4"/>
     </row>
     <row r="16" spans="2:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="150"/>
-[...11 lines deleted...]
-      <c r="N16" s="106">
+      <c r="B16" s="70"/>
+      <c r="C16" s="111"/>
+      <c r="D16" s="112"/>
+      <c r="E16" s="113"/>
+      <c r="F16" s="93"/>
+      <c r="G16" s="94"/>
+      <c r="H16" s="94"/>
+      <c r="I16" s="94"/>
+      <c r="J16" s="94"/>
+      <c r="K16" s="94"/>
+      <c r="L16" s="95"/>
+      <c r="M16" s="132"/>
+      <c r="N16" s="75">
         <v>2</v>
       </c>
-      <c r="O16" s="140" t="s">
-[...5 lines deleted...]
-      <c r="Q16" s="113" t="s">
+      <c r="O16" s="134" t="s">
+        <v>12</v>
+      </c>
+      <c r="P16" s="148" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="147" t="s">
+        <v>17</v>
+      </c>
+      <c r="R16" s="151"/>
+      <c r="S16" s="147"/>
+      <c r="T16" s="146" t="s">
+        <v>9</v>
+      </c>
+      <c r="U16" s="159"/>
+      <c r="V16" s="159"/>
+      <c r="W16" s="159"/>
+      <c r="Y16" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="R16" s="113"/>
-[...6 lines deleted...]
-      <c r="W16" s="77"/>
     </row>
     <row r="17" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="150"/>
-[...20 lines deleted...]
-      <c r="W17" s="77"/>
+      <c r="B17" s="70"/>
+      <c r="C17" s="96" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="97"/>
+      <c r="E17" s="98"/>
+      <c r="F17" s="99"/>
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="100"/>
+      <c r="K17" s="100"/>
+      <c r="L17" s="101"/>
+      <c r="M17" s="132"/>
+      <c r="N17" s="76"/>
+      <c r="O17" s="129"/>
+      <c r="P17" s="149"/>
+      <c r="Q17" s="42"/>
+      <c r="R17" s="152"/>
+      <c r="S17" s="41"/>
+      <c r="T17" s="43"/>
+      <c r="U17" s="159"/>
+      <c r="V17" s="159"/>
+      <c r="W17" s="159"/>
     </row>
     <row r="18" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="150"/>
-[...24 lines deleted...]
-      <c r="W18" s="77"/>
+      <c r="B18" s="70"/>
+      <c r="C18" s="81"/>
+      <c r="D18" s="82"/>
+      <c r="E18" s="83"/>
+      <c r="F18" s="102"/>
+      <c r="G18" s="103"/>
+      <c r="H18" s="103"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="103"/>
+      <c r="K18" s="103"/>
+      <c r="L18" s="104"/>
+      <c r="M18" s="132"/>
+      <c r="N18" s="76"/>
+      <c r="O18" s="129"/>
+      <c r="P18" s="149"/>
+      <c r="Q18" s="147" t="s">
+        <v>18</v>
+      </c>
+      <c r="R18" s="151"/>
+      <c r="S18" s="41"/>
+      <c r="T18" s="43"/>
+      <c r="U18" s="159"/>
+      <c r="V18" s="159"/>
+      <c r="W18" s="159"/>
     </row>
     <row r="19" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="150"/>
-[...20 lines deleted...]
-      <c r="W19" s="77"/>
+      <c r="B19" s="70"/>
+      <c r="C19" s="81"/>
+      <c r="D19" s="82"/>
+      <c r="E19" s="83"/>
+      <c r="F19" s="102"/>
+      <c r="G19" s="103"/>
+      <c r="H19" s="103"/>
+      <c r="I19" s="103"/>
+      <c r="J19" s="103"/>
+      <c r="K19" s="103"/>
+      <c r="L19" s="104"/>
+      <c r="M19" s="132"/>
+      <c r="N19" s="77"/>
+      <c r="O19" s="130"/>
+      <c r="P19" s="150"/>
+      <c r="Q19" s="42"/>
+      <c r="R19" s="152"/>
+      <c r="S19" s="42"/>
+      <c r="T19" s="44"/>
+      <c r="U19" s="159"/>
+      <c r="V19" s="159"/>
+      <c r="W19" s="159"/>
     </row>
     <row r="20" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="150"/>
-[...30 lines deleted...]
-      <c r="W20" s="77"/>
+      <c r="B20" s="70"/>
+      <c r="C20" s="84"/>
+      <c r="D20" s="85"/>
+      <c r="E20" s="86"/>
+      <c r="F20" s="105"/>
+      <c r="G20" s="106"/>
+      <c r="H20" s="106"/>
+      <c r="I20" s="106"/>
+      <c r="J20" s="106"/>
+      <c r="K20" s="106"/>
+      <c r="L20" s="107"/>
+      <c r="M20" s="132"/>
+      <c r="N20" s="75" t="s">
+        <v>55</v>
+      </c>
+      <c r="O20" s="134" t="s">
+        <v>56</v>
+      </c>
+      <c r="P20" s="148" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="147" t="s">
+        <v>17</v>
+      </c>
+      <c r="R20" s="151"/>
+      <c r="S20" s="147"/>
+      <c r="T20" s="146" t="s">
+        <v>9</v>
+      </c>
+      <c r="U20" s="159"/>
+      <c r="V20" s="159"/>
+      <c r="W20" s="159"/>
     </row>
     <row r="21" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="150"/>
-[...22 lines deleted...]
-      <c r="W21" s="77"/>
+      <c r="B21" s="70"/>
+      <c r="C21" s="96" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="97"/>
+      <c r="E21" s="98"/>
+      <c r="F21" s="99"/>
+      <c r="G21" s="100"/>
+      <c r="H21" s="100"/>
+      <c r="I21" s="100"/>
+      <c r="J21" s="100"/>
+      <c r="K21" s="100"/>
+      <c r="L21" s="101"/>
+      <c r="M21" s="132"/>
+      <c r="N21" s="76"/>
+      <c r="O21" s="129"/>
+      <c r="P21" s="149"/>
+      <c r="Q21" s="42"/>
+      <c r="R21" s="152"/>
+      <c r="S21" s="41"/>
+      <c r="T21" s="43"/>
+      <c r="U21" s="159"/>
+      <c r="V21" s="159"/>
+      <c r="W21" s="159"/>
     </row>
     <row r="22" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="150"/>
-[...20 lines deleted...]
-      <c r="W22" s="77"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="81"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="83"/>
+      <c r="F22" s="102"/>
+      <c r="G22" s="103"/>
+      <c r="H22" s="103"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="103"/>
+      <c r="L22" s="104"/>
+      <c r="M22" s="132"/>
+      <c r="N22" s="76"/>
+      <c r="O22" s="129"/>
+      <c r="P22" s="149"/>
+      <c r="Q22" s="147" t="s">
+        <v>18</v>
+      </c>
+      <c r="R22" s="151"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="159"/>
+      <c r="V22" s="159"/>
+      <c r="W22" s="159"/>
     </row>
     <row r="23" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="151"/>
-[...20 lines deleted...]
-      <c r="W23" s="77"/>
+      <c r="B23" s="70"/>
+      <c r="C23" s="81"/>
+      <c r="D23" s="82"/>
+      <c r="E23" s="83"/>
+      <c r="F23" s="102"/>
+      <c r="G23" s="103"/>
+      <c r="H23" s="103"/>
+      <c r="I23" s="103"/>
+      <c r="J23" s="103"/>
+      <c r="K23" s="103"/>
+      <c r="L23" s="104"/>
+      <c r="M23" s="132"/>
+      <c r="N23" s="77"/>
+      <c r="O23" s="130"/>
+      <c r="P23" s="150"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="152"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="44"/>
+      <c r="U23" s="159"/>
+      <c r="V23" s="159"/>
+      <c r="W23" s="159"/>
     </row>
     <row r="24" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="73" t="s">
-[...34 lines deleted...]
-      <c r="W24" s="77"/>
+      <c r="B24" s="70"/>
+      <c r="C24" s="84"/>
+      <c r="D24" s="85"/>
+      <c r="E24" s="86"/>
+      <c r="F24" s="105"/>
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="106"/>
+      <c r="J24" s="106"/>
+      <c r="K24" s="106"/>
+      <c r="L24" s="107"/>
+      <c r="M24" s="132"/>
+      <c r="N24" s="76" t="s">
+        <v>65</v>
+      </c>
+      <c r="O24" s="129" t="s">
+        <v>57</v>
+      </c>
+      <c r="P24" s="148" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="147" t="s">
+        <v>15</v>
+      </c>
+      <c r="R24" s="151"/>
+      <c r="S24" s="147"/>
+      <c r="T24" s="155" t="s">
+        <v>9</v>
+      </c>
+      <c r="U24" s="159"/>
+      <c r="V24" s="159"/>
+      <c r="W24" s="159"/>
     </row>
     <row r="25" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="74"/>
-[...20 lines deleted...]
-      <c r="W25" s="77"/>
+      <c r="B25" s="70"/>
+      <c r="C25" s="96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="97"/>
+      <c r="E25" s="98"/>
+      <c r="F25" s="99"/>
+      <c r="G25" s="100"/>
+      <c r="H25" s="100"/>
+      <c r="I25" s="100"/>
+      <c r="J25" s="100"/>
+      <c r="K25" s="100"/>
+      <c r="L25" s="100"/>
+      <c r="M25" s="132"/>
+      <c r="N25" s="76"/>
+      <c r="O25" s="129"/>
+      <c r="P25" s="149"/>
+      <c r="Q25" s="41"/>
+      <c r="R25" s="154"/>
+      <c r="S25" s="41"/>
+      <c r="T25" s="156"/>
+      <c r="U25" s="159"/>
+      <c r="V25" s="159"/>
+      <c r="W25" s="159"/>
     </row>
     <row r="26" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="74"/>
-[...20 lines deleted...]
-      <c r="W26" s="77"/>
+      <c r="B26" s="70"/>
+      <c r="C26" s="81"/>
+      <c r="D26" s="82"/>
+      <c r="E26" s="83"/>
+      <c r="F26" s="102"/>
+      <c r="G26" s="103"/>
+      <c r="H26" s="103"/>
+      <c r="I26" s="103"/>
+      <c r="J26" s="103"/>
+      <c r="K26" s="103"/>
+      <c r="L26" s="103"/>
+      <c r="M26" s="132"/>
+      <c r="N26" s="76"/>
+      <c r="O26" s="129"/>
+      <c r="P26" s="149"/>
+      <c r="Q26" s="41"/>
+      <c r="R26" s="154"/>
+      <c r="S26" s="41"/>
+      <c r="T26" s="156"/>
+      <c r="U26" s="159"/>
+      <c r="V26" s="159"/>
+      <c r="W26" s="159"/>
     </row>
     <row r="27" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="74"/>
-[...22 lines deleted...]
-      <c r="W27" s="77"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="120"/>
+      <c r="D27" s="121"/>
+      <c r="E27" s="122"/>
+      <c r="F27" s="123"/>
+      <c r="G27" s="124"/>
+      <c r="H27" s="124"/>
+      <c r="I27" s="124"/>
+      <c r="J27" s="124"/>
+      <c r="K27" s="124"/>
+      <c r="L27" s="124"/>
+      <c r="M27" s="132"/>
+      <c r="N27" s="77"/>
+      <c r="O27" s="130"/>
+      <c r="P27" s="150"/>
+      <c r="Q27" s="42"/>
+      <c r="R27" s="152"/>
+      <c r="S27" s="42"/>
+      <c r="T27" s="157"/>
+      <c r="U27" s="159"/>
+      <c r="V27" s="159"/>
+      <c r="W27" s="159"/>
     </row>
     <row r="28" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="74"/>
-[...30 lines deleted...]
-      <c r="W28" s="77"/>
+      <c r="B28" s="225" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" s="145" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="190"/>
+      <c r="E28" s="191"/>
+      <c r="F28" s="192"/>
+      <c r="G28" s="193"/>
+      <c r="H28" s="193"/>
+      <c r="I28" s="193"/>
+      <c r="J28" s="193"/>
+      <c r="K28" s="193"/>
+      <c r="L28" s="193"/>
+      <c r="M28" s="132"/>
+      <c r="N28" s="75" t="s">
+        <v>58</v>
+      </c>
+      <c r="O28" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="P28" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q28" s="147" t="s">
+        <v>15</v>
+      </c>
+      <c r="R28" s="151"/>
+      <c r="S28" s="147"/>
+      <c r="T28" s="146" t="s">
+        <v>9</v>
+      </c>
+      <c r="U28" s="159"/>
+      <c r="V28" s="159"/>
+      <c r="W28" s="159"/>
     </row>
     <row r="29" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="74"/>
-[...22 lines deleted...]
-      <c r="W29" s="77"/>
+      <c r="B29" s="226"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="82"/>
+      <c r="E29" s="83"/>
+      <c r="F29" s="194"/>
+      <c r="G29" s="195"/>
+      <c r="H29" s="195"/>
+      <c r="I29" s="195"/>
+      <c r="J29" s="195"/>
+      <c r="K29" s="195"/>
+      <c r="L29" s="195"/>
+      <c r="M29" s="132"/>
+      <c r="N29" s="76"/>
+      <c r="O29" s="73"/>
+      <c r="P29" s="46"/>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="154"/>
+      <c r="S29" s="41"/>
+      <c r="T29" s="43"/>
+      <c r="U29" s="159"/>
+      <c r="V29" s="159"/>
+      <c r="W29" s="159"/>
     </row>
     <row r="30" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="74"/>
-[...20 lines deleted...]
-      <c r="W30" s="77"/>
+      <c r="B30" s="226"/>
+      <c r="C30" s="84"/>
+      <c r="D30" s="85"/>
+      <c r="E30" s="86"/>
+      <c r="F30" s="196"/>
+      <c r="G30" s="197"/>
+      <c r="H30" s="197"/>
+      <c r="I30" s="197"/>
+      <c r="J30" s="197"/>
+      <c r="K30" s="197"/>
+      <c r="L30" s="197"/>
+      <c r="M30" s="132"/>
+      <c r="N30" s="76"/>
+      <c r="O30" s="73"/>
+      <c r="P30" s="46"/>
+      <c r="Q30" s="41"/>
+      <c r="R30" s="154"/>
+      <c r="S30" s="41"/>
+      <c r="T30" s="43"/>
+      <c r="U30" s="159"/>
+      <c r="V30" s="159"/>
+      <c r="W30" s="159"/>
     </row>
     <row r="31" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="74"/>
-[...20 lines deleted...]
-      <c r="W31" s="77"/>
+      <c r="B31" s="226"/>
+      <c r="C31" s="198" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="199"/>
+      <c r="E31" s="200"/>
+      <c r="F31" s="201"/>
+      <c r="G31" s="201"/>
+      <c r="H31" s="201"/>
+      <c r="I31" s="201"/>
+      <c r="J31" s="201"/>
+      <c r="K31" s="201"/>
+      <c r="L31" s="202"/>
+      <c r="M31" s="132"/>
+      <c r="N31" s="77"/>
+      <c r="O31" s="74"/>
+      <c r="P31" s="47"/>
+      <c r="Q31" s="42"/>
+      <c r="R31" s="152"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="43"/>
+      <c r="U31" s="159"/>
+      <c r="V31" s="159"/>
+      <c r="W31" s="159"/>
     </row>
     <row r="32" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="74"/>
-[...32 lines deleted...]
-      <c r="W32" s="77"/>
+      <c r="B32" s="226"/>
+      <c r="C32" s="198"/>
+      <c r="D32" s="199"/>
+      <c r="E32" s="200"/>
+      <c r="F32" s="201"/>
+      <c r="G32" s="201"/>
+      <c r="H32" s="201"/>
+      <c r="I32" s="201"/>
+      <c r="J32" s="201"/>
+      <c r="K32" s="201"/>
+      <c r="L32" s="202"/>
+      <c r="M32" s="132"/>
+      <c r="N32" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="O32" s="72" t="s">
+        <v>44</v>
+      </c>
+      <c r="P32" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q32" s="147" t="s">
+        <v>15</v>
+      </c>
+      <c r="R32" s="151"/>
+      <c r="S32" s="147"/>
+      <c r="T32" s="146" t="s">
+        <v>9</v>
+      </c>
+      <c r="U32" s="159"/>
+      <c r="V32" s="159"/>
+      <c r="W32" s="159"/>
     </row>
     <row r="33" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="74"/>
-[...20 lines deleted...]
-      <c r="W33" s="77"/>
+      <c r="B33" s="226"/>
+      <c r="C33" s="96" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="97"/>
+      <c r="E33" s="98"/>
+      <c r="F33" s="125"/>
+      <c r="G33" s="126"/>
+      <c r="H33" s="126"/>
+      <c r="I33" s="126"/>
+      <c r="J33" s="126"/>
+      <c r="K33" s="126"/>
+      <c r="L33" s="126"/>
+      <c r="M33" s="132"/>
+      <c r="N33" s="76"/>
+      <c r="O33" s="73"/>
+      <c r="P33" s="175"/>
+      <c r="Q33" s="41"/>
+      <c r="R33" s="154"/>
+      <c r="S33" s="41"/>
+      <c r="T33" s="43"/>
+      <c r="U33" s="159"/>
+      <c r="V33" s="159"/>
+      <c r="W33" s="159"/>
     </row>
     <row r="34" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="75"/>
-[...20 lines deleted...]
-      <c r="W34" s="77"/>
+      <c r="B34" s="226"/>
+      <c r="C34" s="81"/>
+      <c r="D34" s="82"/>
+      <c r="E34" s="83"/>
+      <c r="F34" s="127"/>
+      <c r="G34" s="128"/>
+      <c r="H34" s="128"/>
+      <c r="I34" s="128"/>
+      <c r="J34" s="128"/>
+      <c r="K34" s="128"/>
+      <c r="L34" s="128"/>
+      <c r="M34" s="132"/>
+      <c r="N34" s="76"/>
+      <c r="O34" s="73"/>
+      <c r="P34" s="175"/>
+      <c r="Q34" s="41"/>
+      <c r="R34" s="154"/>
+      <c r="S34" s="41"/>
+      <c r="T34" s="43"/>
+      <c r="U34" s="159"/>
+      <c r="V34" s="159"/>
+      <c r="W34" s="159"/>
     </row>
     <row r="35" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="50" t="s">
-[...34 lines deleted...]
-      <c r="W35" s="77"/>
+      <c r="B35" s="226"/>
+      <c r="C35" s="81"/>
+      <c r="D35" s="82"/>
+      <c r="E35" s="83"/>
+      <c r="F35" s="127"/>
+      <c r="G35" s="128"/>
+      <c r="H35" s="128"/>
+      <c r="I35" s="128"/>
+      <c r="J35" s="128"/>
+      <c r="K35" s="128"/>
+      <c r="L35" s="128"/>
+      <c r="M35" s="132"/>
+      <c r="N35" s="77"/>
+      <c r="O35" s="74"/>
+      <c r="P35" s="175"/>
+      <c r="Q35" s="42"/>
+      <c r="R35" s="152"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="44"/>
+      <c r="U35" s="159"/>
+      <c r="V35" s="159"/>
+      <c r="W35" s="159"/>
     </row>
     <row r="36" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="52"/>
-[...30 lines deleted...]
-      <c r="W36" s="77"/>
+      <c r="B36" s="226"/>
+      <c r="C36" s="96" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="97"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="125"/>
+      <c r="G36" s="126"/>
+      <c r="H36" s="126"/>
+      <c r="I36" s="126"/>
+      <c r="J36" s="126"/>
+      <c r="K36" s="126"/>
+      <c r="L36" s="237"/>
+      <c r="M36" s="132"/>
+      <c r="N36" s="75" t="s">
+        <v>60</v>
+      </c>
+      <c r="O36" s="176" t="s">
+        <v>51</v>
+      </c>
+      <c r="P36" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q36" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="40"/>
+      <c r="S36" s="41"/>
+      <c r="T36" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="U36" s="159"/>
+      <c r="V36" s="159"/>
+      <c r="W36" s="159"/>
     </row>
     <row r="37" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="52"/>
-[...20 lines deleted...]
-      <c r="W37" s="77"/>
+      <c r="B37" s="226"/>
+      <c r="C37" s="81"/>
+      <c r="D37" s="82"/>
+      <c r="E37" s="83"/>
+      <c r="F37" s="127"/>
+      <c r="G37" s="128"/>
+      <c r="H37" s="128"/>
+      <c r="I37" s="128"/>
+      <c r="J37" s="128"/>
+      <c r="K37" s="128"/>
+      <c r="L37" s="238"/>
+      <c r="M37" s="132"/>
+      <c r="N37" s="76"/>
+      <c r="O37" s="177"/>
+      <c r="P37" s="46"/>
+      <c r="Q37" s="40"/>
+      <c r="R37" s="40"/>
+      <c r="S37" s="41"/>
+      <c r="T37" s="43"/>
+      <c r="U37" s="159"/>
+      <c r="V37" s="159"/>
+      <c r="W37" s="159"/>
     </row>
     <row r="38" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="52"/>
-[...1 lines deleted...]
-      <c r="D38" s="69">
+      <c r="B38" s="227"/>
+      <c r="C38" s="120"/>
+      <c r="D38" s="121"/>
+      <c r="E38" s="122"/>
+      <c r="F38" s="239"/>
+      <c r="G38" s="240"/>
+      <c r="H38" s="240"/>
+      <c r="I38" s="240"/>
+      <c r="J38" s="240"/>
+      <c r="K38" s="240"/>
+      <c r="L38" s="241"/>
+      <c r="M38" s="132"/>
+      <c r="N38" s="76"/>
+      <c r="O38" s="177"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="40"/>
+      <c r="R38" s="40"/>
+      <c r="S38" s="41"/>
+      <c r="T38" s="43"/>
+      <c r="U38" s="159"/>
+      <c r="V38" s="159"/>
+      <c r="W38" s="159"/>
+    </row>
+    <row r="39" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="203" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="204"/>
+      <c r="D39" s="219">
+        <v>1</v>
+      </c>
+      <c r="E39" s="223" t="s">
+        <v>39</v>
+      </c>
+      <c r="F39" s="223"/>
+      <c r="G39" s="217">
+        <v>2</v>
+      </c>
+      <c r="H39" s="217" t="s">
+        <v>35</v>
+      </c>
+      <c r="I39" s="217"/>
+      <c r="J39" s="217">
+        <v>3</v>
+      </c>
+      <c r="K39" s="213" t="s">
+        <v>38</v>
+      </c>
+      <c r="L39" s="213"/>
+      <c r="M39" s="132"/>
+      <c r="N39" s="77"/>
+      <c r="O39" s="178"/>
+      <c r="P39" s="47"/>
+      <c r="Q39" s="40"/>
+      <c r="R39" s="40"/>
+      <c r="S39" s="42"/>
+      <c r="T39" s="44"/>
+      <c r="U39" s="159"/>
+      <c r="V39" s="159"/>
+      <c r="W39" s="159"/>
+    </row>
+    <row r="40" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="205"/>
+      <c r="C40" s="206"/>
+      <c r="D40" s="220"/>
+      <c r="E40" s="224"/>
+      <c r="F40" s="224"/>
+      <c r="G40" s="218"/>
+      <c r="H40" s="218"/>
+      <c r="I40" s="218"/>
+      <c r="J40" s="218"/>
+      <c r="K40" s="214"/>
+      <c r="L40" s="214"/>
+      <c r="M40" s="132"/>
+      <c r="N40" s="209" t="s">
+        <v>61</v>
+      </c>
+      <c r="O40" s="211" t="s">
+        <v>62</v>
+      </c>
+      <c r="P40" s="175" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q40" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="40"/>
+      <c r="S40" s="147"/>
+      <c r="T40" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="U40" s="159"/>
+      <c r="V40" s="159"/>
+      <c r="W40" s="159"/>
+    </row>
+    <row r="41" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="205"/>
+      <c r="C41" s="206"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="17"/>
+      <c r="F41" s="17"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="132"/>
+      <c r="N41" s="209"/>
+      <c r="O41" s="129"/>
+      <c r="P41" s="179"/>
+      <c r="Q41" s="54"/>
+      <c r="R41" s="54"/>
+      <c r="S41" s="174"/>
+      <c r="T41" s="56"/>
+      <c r="U41" s="159"/>
+      <c r="V41" s="159"/>
+      <c r="W41" s="159"/>
+    </row>
+    <row r="42" spans="2:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="205"/>
+      <c r="C42" s="206"/>
+      <c r="D42" s="221">
         <v>4</v>
       </c>
-      <c r="E38" s="63" t="s">
-[...3 lines deleted...]
-      <c r="G38" s="63">
+      <c r="E42" s="215" t="s">
+        <v>36</v>
+      </c>
+      <c r="F42" s="215"/>
+      <c r="G42" s="215">
         <v>5</v>
       </c>
-      <c r="H38" s="63" t="s">
-[...3 lines deleted...]
-      <c r="J38" s="63">
+      <c r="H42" s="215" t="s">
+        <v>37</v>
+      </c>
+      <c r="I42" s="215"/>
+      <c r="J42" s="215">
         <v>6</v>
       </c>
-      <c r="K38" s="63" t="s">
-[...15 lines deleted...]
-      <c r="W38" s="77"/>
+      <c r="K42" s="215" t="s">
+        <v>40</v>
+      </c>
+      <c r="L42" s="215"/>
+      <c r="M42" s="132"/>
+      <c r="N42" s="209"/>
+      <c r="O42" s="129"/>
+      <c r="P42" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q42" s="47"/>
+      <c r="R42" s="48"/>
+      <c r="S42" s="49"/>
+      <c r="T42" s="50"/>
+      <c r="U42" s="159"/>
+      <c r="V42" s="159"/>
+      <c r="W42" s="159"/>
     </row>
-    <row r="39" spans="2:23" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="W39" s="77"/>
+    <row r="43" spans="2:23" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="207"/>
+      <c r="C43" s="208"/>
+      <c r="D43" s="222"/>
+      <c r="E43" s="216"/>
+      <c r="F43" s="216"/>
+      <c r="G43" s="216"/>
+      <c r="H43" s="216"/>
+      <c r="I43" s="216"/>
+      <c r="J43" s="216"/>
+      <c r="K43" s="216"/>
+      <c r="L43" s="216"/>
+      <c r="M43" s="133"/>
+      <c r="N43" s="210"/>
+      <c r="O43" s="212"/>
+      <c r="P43" s="180"/>
+      <c r="Q43" s="180"/>
+      <c r="R43" s="51"/>
+      <c r="S43" s="52"/>
+      <c r="T43" s="53"/>
+      <c r="U43" s="159"/>
+      <c r="V43" s="159"/>
+      <c r="W43" s="159"/>
     </row>
-    <row r="40" spans="2:23" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="P40" s="164" t="s">
+    <row r="44" spans="2:23" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="187" t="s">
         <v>53</v>
       </c>
-      <c r="Q40" s="165"/>
-[...107 lines deleted...]
-      <c r="W44" s="77"/>
+      <c r="C44" s="228" t="s">
+        <v>71</v>
+      </c>
+      <c r="D44" s="229"/>
+      <c r="E44" s="229"/>
+      <c r="F44" s="229"/>
+      <c r="G44" s="229"/>
+      <c r="H44" s="229"/>
+      <c r="I44" s="229"/>
+      <c r="J44" s="229"/>
+      <c r="K44" s="229"/>
+      <c r="L44" s="230"/>
+      <c r="M44" s="181" t="s">
+        <v>67</v>
+      </c>
+      <c r="N44" s="182"/>
+      <c r="O44" s="183"/>
+      <c r="P44" s="61" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q44" s="61"/>
+      <c r="R44" s="61"/>
+      <c r="S44" s="61"/>
+      <c r="T44" s="62"/>
+      <c r="U44" s="159"/>
+      <c r="V44" s="159"/>
+      <c r="W44" s="159"/>
     </row>
     <row r="45" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="15"/>
-[...20 lines deleted...]
-      <c r="W45" s="77"/>
+      <c r="B45" s="188"/>
+      <c r="C45" s="231"/>
+      <c r="D45" s="232"/>
+      <c r="E45" s="232"/>
+      <c r="F45" s="232"/>
+      <c r="G45" s="232"/>
+      <c r="H45" s="232"/>
+      <c r="I45" s="232"/>
+      <c r="J45" s="232"/>
+      <c r="K45" s="232"/>
+      <c r="L45" s="233"/>
+      <c r="M45" s="184"/>
+      <c r="N45" s="185"/>
+      <c r="O45" s="186"/>
+      <c r="P45" s="63"/>
+      <c r="Q45" s="63"/>
+      <c r="R45" s="63"/>
+      <c r="S45" s="63"/>
+      <c r="T45" s="64"/>
+      <c r="U45" s="159"/>
+      <c r="V45" s="159"/>
+      <c r="W45" s="159"/>
     </row>
     <row r="46" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="15"/>
-[...24 lines deleted...]
-      <c r="W46" s="77"/>
+      <c r="B46" s="188"/>
+      <c r="C46" s="231"/>
+      <c r="D46" s="232"/>
+      <c r="E46" s="232"/>
+      <c r="F46" s="232"/>
+      <c r="G46" s="232"/>
+      <c r="H46" s="232"/>
+      <c r="I46" s="232"/>
+      <c r="J46" s="232"/>
+      <c r="K46" s="232"/>
+      <c r="L46" s="233"/>
+      <c r="M46" s="184"/>
+      <c r="N46" s="185"/>
+      <c r="O46" s="186"/>
+      <c r="P46" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q46" s="65"/>
+      <c r="R46" s="65"/>
+      <c r="S46" s="65"/>
+      <c r="T46" s="66"/>
+      <c r="U46" s="159"/>
+      <c r="V46" s="159"/>
+      <c r="W46" s="159"/>
     </row>
     <row r="47" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="15"/>
-[...20 lines deleted...]
-      <c r="W47" s="77"/>
+      <c r="B47" s="188"/>
+      <c r="C47" s="231"/>
+      <c r="D47" s="232"/>
+      <c r="E47" s="232"/>
+      <c r="F47" s="232"/>
+      <c r="G47" s="232"/>
+      <c r="H47" s="232"/>
+      <c r="I47" s="232"/>
+      <c r="J47" s="232"/>
+      <c r="K47" s="232"/>
+      <c r="L47" s="233"/>
+      <c r="M47" s="184"/>
+      <c r="N47" s="185"/>
+      <c r="O47" s="186"/>
+      <c r="P47" s="67"/>
+      <c r="Q47" s="67"/>
+      <c r="R47" s="67"/>
+      <c r="S47" s="67"/>
+      <c r="T47" s="68"/>
+      <c r="U47" s="159"/>
+      <c r="V47" s="159"/>
+      <c r="W47" s="159"/>
     </row>
     <row r="48" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="15"/>
-[...24 lines deleted...]
-      <c r="W48" s="77"/>
+      <c r="B48" s="188"/>
+      <c r="C48" s="231"/>
+      <c r="D48" s="232"/>
+      <c r="E48" s="232"/>
+      <c r="F48" s="232"/>
+      <c r="G48" s="232"/>
+      <c r="H48" s="232"/>
+      <c r="I48" s="232"/>
+      <c r="J48" s="232"/>
+      <c r="K48" s="232"/>
+      <c r="L48" s="233"/>
+      <c r="M48" s="184" t="s">
+        <v>70</v>
+      </c>
+      <c r="N48" s="185"/>
+      <c r="O48" s="186"/>
+      <c r="P48" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q48" s="57"/>
+      <c r="R48" s="58"/>
+      <c r="S48" s="36"/>
+      <c r="T48" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="U48" s="159"/>
+      <c r="V48" s="159"/>
+      <c r="W48" s="159"/>
     </row>
     <row r="49" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="16"/>
-[...20 lines deleted...]
-      <c r="W49" s="77"/>
+      <c r="B49" s="188"/>
+      <c r="C49" s="231"/>
+      <c r="D49" s="232"/>
+      <c r="E49" s="232"/>
+      <c r="F49" s="232"/>
+      <c r="G49" s="232"/>
+      <c r="H49" s="232"/>
+      <c r="I49" s="232"/>
+      <c r="J49" s="232"/>
+      <c r="K49" s="232"/>
+      <c r="L49" s="233"/>
+      <c r="M49" s="184"/>
+      <c r="N49" s="185"/>
+      <c r="O49" s="186"/>
+      <c r="P49" s="59"/>
+      <c r="Q49" s="59"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="37"/>
+      <c r="T49" s="39"/>
+      <c r="U49" s="159"/>
+      <c r="V49" s="159"/>
+      <c r="W49" s="159"/>
     </row>
-    <row r="50" spans="2:23" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="V50" s="2"/>
+    <row r="50" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="188"/>
+      <c r="C50" s="231"/>
+      <c r="D50" s="232"/>
+      <c r="E50" s="232"/>
+      <c r="F50" s="232"/>
+      <c r="G50" s="232"/>
+      <c r="H50" s="232"/>
+      <c r="I50" s="232"/>
+      <c r="J50" s="232"/>
+      <c r="K50" s="232"/>
+      <c r="L50" s="233"/>
+      <c r="M50" s="184"/>
+      <c r="N50" s="185"/>
+      <c r="O50" s="186"/>
+      <c r="P50" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q50" s="26"/>
+      <c r="R50" s="26"/>
+      <c r="S50" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="T50" s="30"/>
+      <c r="U50" s="159"/>
+      <c r="V50" s="159"/>
+      <c r="W50" s="159"/>
     </row>
-    <row r="51" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-    <row r="54" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="188"/>
+      <c r="C51" s="231"/>
+      <c r="D51" s="232"/>
+      <c r="E51" s="232"/>
+      <c r="F51" s="232"/>
+      <c r="G51" s="232"/>
+      <c r="H51" s="232"/>
+      <c r="I51" s="232"/>
+      <c r="J51" s="232"/>
+      <c r="K51" s="232"/>
+      <c r="L51" s="233"/>
+      <c r="M51" s="184"/>
+      <c r="N51" s="185"/>
+      <c r="O51" s="186"/>
+      <c r="P51" s="27"/>
+      <c r="Q51" s="28"/>
+      <c r="R51" s="28"/>
+      <c r="S51" s="31"/>
+      <c r="T51" s="32"/>
+      <c r="U51" s="159"/>
+      <c r="V51" s="159"/>
+      <c r="W51" s="159"/>
+    </row>
+    <row r="52" spans="2:23" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="188"/>
+      <c r="C52" s="231"/>
+      <c r="D52" s="232"/>
+      <c r="E52" s="232"/>
+      <c r="F52" s="232"/>
+      <c r="G52" s="232"/>
+      <c r="H52" s="232"/>
+      <c r="I52" s="232"/>
+      <c r="J52" s="232"/>
+      <c r="K52" s="232"/>
+      <c r="L52" s="233"/>
+      <c r="M52" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="N52" s="20"/>
+      <c r="O52" s="21"/>
+      <c r="P52" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q52" s="26"/>
+      <c r="R52" s="26"/>
+      <c r="S52" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="T52" s="34"/>
+      <c r="U52" s="159"/>
+      <c r="V52" s="159"/>
+      <c r="W52" s="159"/>
+    </row>
+    <row r="53" spans="2:23" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="189"/>
+      <c r="C53" s="234"/>
+      <c r="D53" s="235"/>
+      <c r="E53" s="235"/>
+      <c r="F53" s="235"/>
+      <c r="G53" s="235"/>
+      <c r="H53" s="235"/>
+      <c r="I53" s="235"/>
+      <c r="J53" s="235"/>
+      <c r="K53" s="235"/>
+      <c r="L53" s="236"/>
+      <c r="M53" s="22"/>
+      <c r="N53" s="23"/>
+      <c r="O53" s="24"/>
+      <c r="P53" s="27"/>
+      <c r="Q53" s="28"/>
+      <c r="R53" s="28"/>
+      <c r="S53" s="35"/>
+      <c r="T53" s="32"/>
+      <c r="U53" s="159"/>
+      <c r="V53" s="159"/>
+      <c r="W53" s="159"/>
+    </row>
+    <row r="54" spans="2:23" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="8"/>
+      <c r="C54" t="s">
+        <v>52</v>
+      </c>
+      <c r="F54" s="9"/>
+      <c r="G54" s="9"/>
+      <c r="H54" s="9"/>
+      <c r="I54" s="10"/>
+      <c r="J54" s="10"/>
+      <c r="K54" s="11"/>
+      <c r="L54" s="11"/>
+      <c r="M54" s="11"/>
+      <c r="N54" s="11"/>
+      <c r="O54" s="12"/>
+      <c r="P54" s="13"/>
+      <c r="Q54" s="14"/>
+      <c r="R54" s="14"/>
+      <c r="S54" s="14"/>
+      <c r="T54" s="14"/>
+      <c r="U54" s="7"/>
+      <c r="V54" s="7"/>
+      <c r="W54" s="7"/>
+    </row>
     <row r="55" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="56" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-    <row r="60" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="2:23" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="2:23" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="61" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="62" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="63" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="64" spans="2:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="65" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="67" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="68" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="69" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="70" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="71" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="108">
-[...4 lines deleted...]
-    <mergeCell ref="T44:T45"/>
+  <mergeCells count="118">
+    <mergeCell ref="B44:B53"/>
+    <mergeCell ref="C28:E30"/>
+    <mergeCell ref="F28:L30"/>
+    <mergeCell ref="C31:E32"/>
+    <mergeCell ref="F31:L32"/>
+    <mergeCell ref="B39:C43"/>
+    <mergeCell ref="N40:N43"/>
+    <mergeCell ref="O40:O43"/>
+    <mergeCell ref="K39:L40"/>
+    <mergeCell ref="K42:L43"/>
+    <mergeCell ref="G39:G40"/>
+    <mergeCell ref="J39:J40"/>
+    <mergeCell ref="G42:G43"/>
+    <mergeCell ref="J42:J43"/>
+    <mergeCell ref="D39:D40"/>
+    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="E39:F40"/>
+    <mergeCell ref="E42:F43"/>
+    <mergeCell ref="H39:I40"/>
+    <mergeCell ref="B28:B38"/>
+    <mergeCell ref="C36:E38"/>
+    <mergeCell ref="C44:L53"/>
+    <mergeCell ref="F36:L38"/>
+    <mergeCell ref="H42:I43"/>
+    <mergeCell ref="U6:W53"/>
+    <mergeCell ref="M6:Q7"/>
+    <mergeCell ref="M8:Q9"/>
+    <mergeCell ref="R6:T7"/>
+    <mergeCell ref="R8:R9"/>
+    <mergeCell ref="S8:S9"/>
+    <mergeCell ref="T8:T9"/>
+    <mergeCell ref="S40:S41"/>
+    <mergeCell ref="P32:P35"/>
     <mergeCell ref="Q32:R35"/>
     <mergeCell ref="S32:S35"/>
     <mergeCell ref="T32:T35"/>
-    <mergeCell ref="P32:P35"/>
-[...4 lines deleted...]
-    <mergeCell ref="P44:R45"/>
+    <mergeCell ref="P28:P31"/>
+    <mergeCell ref="Q28:R31"/>
+    <mergeCell ref="O36:O39"/>
+    <mergeCell ref="N36:N39"/>
+    <mergeCell ref="O28:O31"/>
+    <mergeCell ref="N28:N31"/>
+    <mergeCell ref="P40:P41"/>
+    <mergeCell ref="P42:Q43"/>
+    <mergeCell ref="P24:P27"/>
+    <mergeCell ref="Q16:R17"/>
+    <mergeCell ref="M44:O47"/>
+    <mergeCell ref="M48:O51"/>
+    <mergeCell ref="S12:S15"/>
+    <mergeCell ref="T12:T15"/>
+    <mergeCell ref="S20:S23"/>
+    <mergeCell ref="P12:P15"/>
+    <mergeCell ref="P16:P19"/>
+    <mergeCell ref="Q18:R19"/>
+    <mergeCell ref="Q12:R13"/>
+    <mergeCell ref="Q14:R15"/>
+    <mergeCell ref="S28:S31"/>
+    <mergeCell ref="T28:T31"/>
+    <mergeCell ref="S16:S19"/>
+    <mergeCell ref="T16:T19"/>
+    <mergeCell ref="P20:P23"/>
+    <mergeCell ref="Q20:R21"/>
+    <mergeCell ref="Q22:R23"/>
+    <mergeCell ref="T20:T23"/>
+    <mergeCell ref="Q24:R27"/>
     <mergeCell ref="S24:S27"/>
     <mergeCell ref="T24:T27"/>
-    <mergeCell ref="P40:T41"/>
-[...26 lines deleted...]
-    <mergeCell ref="O20:O23"/>
     <mergeCell ref="R2:T2"/>
     <mergeCell ref="H1:O2"/>
-    <mergeCell ref="N12:N15"/>
     <mergeCell ref="C7:H9"/>
     <mergeCell ref="E3:F4"/>
     <mergeCell ref="E5:F6"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="S10:T11"/>
-    <mergeCell ref="S12:S15"/>
-[...3 lines deleted...]
-    <mergeCell ref="F10:L12"/>
     <mergeCell ref="M10:R11"/>
-    <mergeCell ref="U6:W49"/>
-[...12 lines deleted...]
-    <mergeCell ref="P16:P19"/>
+    <mergeCell ref="B10:B27"/>
+    <mergeCell ref="O32:O35"/>
+    <mergeCell ref="N32:N35"/>
+    <mergeCell ref="C10:E14"/>
+    <mergeCell ref="F10:L14"/>
+    <mergeCell ref="C21:E24"/>
+    <mergeCell ref="F21:L24"/>
+    <mergeCell ref="C15:E16"/>
+    <mergeCell ref="F15:L16"/>
+    <mergeCell ref="O12:O15"/>
+    <mergeCell ref="N12:N15"/>
+    <mergeCell ref="C25:E27"/>
+    <mergeCell ref="F25:L27"/>
+    <mergeCell ref="C33:E35"/>
+    <mergeCell ref="F33:L35"/>
+    <mergeCell ref="N24:N27"/>
+    <mergeCell ref="O24:O27"/>
+    <mergeCell ref="M12:M43"/>
+    <mergeCell ref="F17:L20"/>
+    <mergeCell ref="N16:N19"/>
+    <mergeCell ref="C17:E20"/>
+    <mergeCell ref="O16:O19"/>
     <mergeCell ref="N20:N23"/>
-    <mergeCell ref="P20:P23"/>
-[...31 lines deleted...]
-    <mergeCell ref="B24:B34"/>
+    <mergeCell ref="O20:O23"/>
+    <mergeCell ref="M52:O53"/>
+    <mergeCell ref="P52:R53"/>
+    <mergeCell ref="S50:T51"/>
+    <mergeCell ref="S52:T53"/>
+    <mergeCell ref="S48:S49"/>
+    <mergeCell ref="T48:T49"/>
+    <mergeCell ref="Q36:R39"/>
+    <mergeCell ref="S36:S39"/>
+    <mergeCell ref="T36:T39"/>
+    <mergeCell ref="P36:P39"/>
+    <mergeCell ref="R42:T43"/>
+    <mergeCell ref="Q40:R41"/>
+    <mergeCell ref="T40:T41"/>
+    <mergeCell ref="P50:R51"/>
+    <mergeCell ref="P48:R49"/>
+    <mergeCell ref="P44:T45"/>
+    <mergeCell ref="P46:T47"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <dataValidations count="7">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N12:N15 D35:D36" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations disablePrompts="1" count="6">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D39:D40" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$Y$2:$Y$3</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G35:G36 N16" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G39:G40" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$Y$4:$Y$5</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J35:J36 N20" xr:uid="{00000000-0002-0000-0000-000002000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J39:J40" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>$Y$6:$Y$7</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D38:D39 N24" xr:uid="{00000000-0002-0000-0000-000003000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D42:D43" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>$Y$8:$Y$9</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G38:G39 N28" xr:uid="{00000000-0002-0000-0000-000004000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G42:G43" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>$Y$10:$Y$11</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J38:J39 N32" xr:uid="{00000000-0002-0000-0000-000005000000}">
-[...3 lines deleted...]
-      <formula1>$Y$14:$Y$15</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J42:J43" xr:uid="{00000000-0002-0000-0000-000005000000}">
+      <formula1>$Y$14:$Y$16</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="81" fitToHeight="0" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="49" max="22" man="1"/>
+    <brk id="53" max="22" man="1"/>
   </rowBreaks>
+  <ignoredErrors>
+    <ignoredError sqref="N12:N43" numberStoredAsText="1"/>
+  </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-    <xsd:import namespace="6974ad55-56c1-422a-985d-4055d2bc4de7"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all>
-[...13 lines deleted...]
-              </xsd:all>
+              <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
-      </xsd:complexType>
-[...97 lines deleted...]
-        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -8542,107 +8558,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B3A610D-CA0D-41C5-BFD2-F3BBD0D5174B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{350E396B-966A-4ED3-95C4-258F41DAD37B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4042334-8597-493A-A93A-805949C4EA2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>第２号（甲） </vt:lpstr>
       <vt:lpstr>'第２号（甲） '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>