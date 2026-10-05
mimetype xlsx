--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -170,58 +170,58 @@
   <Override PartName="/xl/ctrlProps/ctrlProp146.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp147.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp148.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp149.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp150.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp151.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp152.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp153.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp154.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp155.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp156.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp157.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr checkCompatibility="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\課税部広報担当\01_計画管理班⇔各課\R7\06 HP年度末更新\02 各課回答\法人課税指導課\【法人課税指導課】修正指示書\課-10\添付書類\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\S10_houjin\S10_houjin\法人事業税班（メール決裁資料）\【R8年度】\【主税局HP更新】外形・様式等\２．修正指示書（様式ページ等）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A88094A7-755A-47F5-BBD6-1CCB6ED0FAF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8AFB6BD6-7FAB-47EF-8DA0-F921189EEB85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="730" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="入力用" sheetId="34" r:id="rId1"/>
     <sheet name="税務署用" sheetId="37" r:id="rId2"/>
     <sheet name="都税事務所用" sheetId="38" r:id="rId3"/>
     <sheet name="市町村用" sheetId="39" r:id="rId4"/>
     <sheet name="控用" sheetId="40" r:id="rId5"/>
     <sheet name="Sheet2" sheetId="36" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="ELSE1">Sheet2!$F$46</definedName>
     <definedName name="ELSE2">Sheet2!$F$52</definedName>
     <definedName name="ELSE3">Sheet2!#REF!</definedName>
     <definedName name="ELSE4">Sheet2!#REF!</definedName>
     <definedName name="ELSE5">Sheet2!$N$66</definedName>
     <definedName name="FALSE1">Sheet2!$E$46</definedName>
     <definedName name="FALSE2">Sheet2!$E$52</definedName>
     <definedName name="FALSE3">Sheet2!#REF!</definedName>
     <definedName name="FALSE4">Sheet2!#REF!</definedName>
     <definedName name="FALSE5">Sheet2!$M$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">市町村用!$A$1:$AH$68</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">入力用!$A$1:$AG$66</definedName>
     <definedName name="TRUE1">Sheet2!$D$46</definedName>
@@ -651,51 +651,51 @@
     <author xml:space="preserve">東京都
 </author>
   </authors>
   <commentList>
     <comment ref="T15" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>東京都主税局
 :【全角】13桁を入力すると、枠内に数字が入ります。</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="733" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="734" uniqueCount="195">
   <si>
     <t>次の事項について異動した</t>
     <rPh sb="0" eb="1">
       <t>ツギ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>イドウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>事業年度を変更した場合</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ネンド</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="9" eb="11">
@@ -6302,66 +6302,66 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="57" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="58" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="63" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="61" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="62" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="64" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
@@ -7124,87 +7124,87 @@
 <file path=xl/ctrlProps/ctrlProp94.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="Sheet2!$M$68" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp95.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="Sheet2!$B$8" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp96.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="Sheet2!$B$9" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp97.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="Sheet2!$B$10" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp98.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="Sheet2!$B$11" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp99.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" fmlaLink="Sheet2!$B$13" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>243840</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>218940</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>89400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="51252" name="Oval 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034C80000}"/>
             </a:ext>
           </a:extLst>
@@ -7333,576 +7333,50 @@
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐ明朝"/>
             <a:ea typeface="ＭＳ Ｐ明朝"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1600"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐ明朝"/>
               <a:ea typeface="ＭＳ Ｐ明朝"/>
             </a:rPr>
             <a:t>受　　　 　　 　   　　印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
-    <xdr:clientData/>
-[...524 lines deleted...]
-    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>274320</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>457200</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>198120</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="51269" name="Check Box 69" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s51269"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -10368,51 +9842,51 @@
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>327660</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>205740</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="59" name="図 58">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定１" spid="_x0000_s51602"/>
+                  <a14:cameraTool cellRange="判定１" spid="_x0000_s51641"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5760720" y="4869180"/>
               <a:ext cx="228600" cy="312420"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -10433,51 +9907,51 @@
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>327660</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>205740</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="61" name="図 60">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定２" spid="_x0000_s51603"/>
+                  <a14:cameraTool cellRange="判定２" spid="_x0000_s51642"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5760720" y="5204460"/>
               <a:ext cx="228600" cy="312420"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -11473,51 +10947,51 @@
         <xdr:from>
           <xdr:col>28</xdr:col>
           <xdr:colOff>15240</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>49</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="67" name="図 66">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定５" spid="_x0000_s51604"/>
+                  <a14:cameraTool cellRange="判定５" spid="_x0000_s51643"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="8100060" y="10942320"/>
               <a:ext cx="381000" cy="304800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -11915,50 +11389,111 @@
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>,</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1400">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>」や「円」は入れずに、金額の数値を入力してください。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1400">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>7620</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>299084</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="図 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1A59468-B880-49B2-9EB3-09EB0BE6117C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5760720" y="2446020"/>
+          <a:ext cx="3209924" cy="342900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>243840</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>218940</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>89400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Oval 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
@@ -12088,576 +11623,50 @@
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐ明朝"/>
             <a:ea typeface="ＭＳ Ｐ明朝"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1600"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐ明朝"/>
               <a:ea typeface="ＭＳ Ｐ明朝"/>
             </a:rPr>
             <a:t>受　　　 　　 　   　　印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
-    <xdr:clientData/>
-[...524 lines deleted...]
-    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>274320</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>457200</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>213360</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="54273" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s54273"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -14654,51 +13663,51 @@
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>332740</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>224790</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>3175</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="57" name="図 56">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000039000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定１" spid="_x0000_s54641"/>
+                  <a14:cameraTool cellRange="判定１" spid="_x0000_s54706"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5819140" y="4876800"/>
               <a:ext cx="228600" cy="312420"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -14719,51 +13728,51 @@
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>332740</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>20320</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>224790</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>156210</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="58" name="図 57">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003A000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定２" spid="_x0000_s54642"/>
+                  <a14:cameraTool cellRange="判定２" spid="_x0000_s54707"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5819140" y="5212080"/>
               <a:ext cx="228600" cy="312420"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -14784,51 +13793,51 @@
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>71120</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>17780</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
           <xdr:colOff>111125</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>4445</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="59" name="図 58">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003B000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定３" spid="_x0000_s54643"/>
+                  <a14:cameraTool cellRange="判定３" spid="_x0000_s54708"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4102100" y="10441940"/>
               <a:ext cx="838200" cy="160020"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -14849,51 +13858,51 @@
         <xdr:from>
           <xdr:col>23</xdr:col>
           <xdr:colOff>101600</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
           <xdr:colOff>263525</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="60" name="図 59">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003C000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定４" spid="_x0000_s54644"/>
+                  <a14:cameraTool cellRange="判定４" spid="_x0000_s54709"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="6708140" y="10436860"/>
               <a:ext cx="853440" cy="154940"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -15048,87 +14057,148 @@
         <xdr:from>
           <xdr:col>28</xdr:col>
           <xdr:colOff>7620</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>49</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="56" name="図 55">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000038000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定５" spid="_x0000_s54645"/>
+                  <a14:cameraTool cellRange="判定５" spid="_x0000_s54710"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="8092440" y="10942320"/>
               <a:ext cx="381000" cy="304800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:pic>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>9524</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="図 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CED8CA30-4CA8-4F04-B15B-42F5E8FC9B3C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5610225" y="2447925"/>
+          <a:ext cx="3209924" cy="342900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>243840</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>218940</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>89400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Oval 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
@@ -16695,51 +15765,51 @@
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>335280</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>225425</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>3175</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="50" name="図 49">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000032000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定１" spid="_x0000_s55664"/>
+                  <a14:cameraTool cellRange="判定１" spid="_x0000_s55729"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5628640" y="4876800"/>
               <a:ext cx="228600" cy="312420"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -16760,51 +15830,51 @@
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>335280</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>20320</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>225425</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>156211</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="51" name="図 50">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000033000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定２" spid="_x0000_s55665"/>
+                  <a14:cameraTool cellRange="判定２" spid="_x0000_s55730"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5628640" y="5212080"/>
               <a:ext cx="228600" cy="312420"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -16825,51 +15895,51 @@
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>81280</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
           <xdr:colOff>109855</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>2539</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="52" name="図 51">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000034000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定３" spid="_x0000_s55666"/>
+                  <a14:cameraTool cellRange="判定３" spid="_x0000_s55731"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4013200" y="10439400"/>
               <a:ext cx="830580" cy="154940"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -16890,51 +15960,51 @@
         <xdr:from>
           <xdr:col>23</xdr:col>
           <xdr:colOff>109220</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>10160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
           <xdr:colOff>263525</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>155575</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="53" name="図 52">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000035000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定４" spid="_x0000_s55667"/>
+                  <a14:cameraTool cellRange="判定４" spid="_x0000_s55732"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="6563360" y="10434320"/>
               <a:ext cx="861060" cy="154940"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -17089,51 +16159,51 @@
         <xdr:from>
           <xdr:col>28</xdr:col>
           <xdr:colOff>7620</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>49</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="54" name="図 53">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000036000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定５" spid="_x0000_s55668"/>
+                  <a14:cameraTool cellRange="判定５" spid="_x0000_s55733"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7909560" y="10942320"/>
               <a:ext cx="381000" cy="304800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -17689,576 +16759,50 @@
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐ明朝"/>
             <a:ea typeface="ＭＳ Ｐ明朝"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1600"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐ明朝"/>
               <a:ea typeface="ＭＳ Ｐ明朝"/>
             </a:rPr>
             <a:t>受　　　 　　 　   　　印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
-    <xdr:clientData/>
-[...524 lines deleted...]
-    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>45720</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
           <xdr:colOff>236220</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>83820</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="56326" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s56326"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -19652,51 +18196,51 @@
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>335280</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>208280</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>2540</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="45" name="図 44">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002D000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定１" spid="_x0000_s56681"/>
+                  <a14:cameraTool cellRange="判定１" spid="_x0000_s56746"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5593080" y="4876800"/>
               <a:ext cx="223520" cy="307340"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -19717,51 +18261,51 @@
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>335280</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>20320</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>208280</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>160020</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="46" name="図 45">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002E000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定２" spid="_x0000_s56682"/>
+                  <a14:cameraTool cellRange="判定２" spid="_x0000_s56747"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5593080" y="5201920"/>
               <a:ext cx="223520" cy="307340"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -19782,51 +18326,51 @@
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>101600</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>20320</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
           <xdr:colOff>124460</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>5080</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="47" name="図 46">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002F000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定３" spid="_x0000_s56683"/>
+                  <a14:cameraTool cellRange="判定３" spid="_x0000_s56748"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4033520" y="10444480"/>
               <a:ext cx="838200" cy="152400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -19847,117 +18391,117 @@
         <xdr:from>
           <xdr:col>23</xdr:col>
           <xdr:colOff>88900</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
           <xdr:colOff>248920</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>157480</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="48" name="図 47">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000030000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定４" spid="_x0000_s56684"/>
+                  <a14:cameraTool cellRange="判定４" spid="_x0000_s56749"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="6543040" y="10431780"/>
               <a:ext cx="868680" cy="149860"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:pic>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>32</xdr:col>
       <xdr:colOff>243840</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>71120</xdr:rowOff>
+      <xdr:rowOff>13970</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>34</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
-      <xdr:rowOff>229955</xdr:rowOff>
+      <xdr:rowOff>172805</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="49" name="Rectangle 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000031000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9113520" y="5435600"/>
-          <a:ext cx="213360" cy="331555"/>
+          <a:off x="9054465" y="5405120"/>
+          <a:ext cx="203835" cy="330285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="27432" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック"/>
@@ -20110,51 +18654,51 @@
         <xdr:from>
           <xdr:col>28</xdr:col>
           <xdr:colOff>7620</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>29</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>49</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="52" name="図 51">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000034000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定５" spid="_x0000_s56685"/>
+                  <a14:cameraTool cellRange="判定５" spid="_x0000_s56750"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="7909560" y="10942320"/>
               <a:ext cx="381000" cy="304800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -20415,50 +18959,111 @@
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>9524</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="図 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DDB2AD1-E6DA-4E00-AEE7-26B894B10FCA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5610225" y="2457450"/>
+          <a:ext cx="3209924" cy="342900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>243840</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>218940</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>89400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Oval 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
             </a:ext>
@@ -20588,576 +19193,50 @@
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐ明朝"/>
             <a:ea typeface="ＭＳ Ｐ明朝"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1600"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐ明朝"/>
               <a:ea typeface="ＭＳ Ｐ明朝"/>
             </a:rPr>
             <a:t>受　　　 　　 　   　　印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
-    <xdr:clientData/>
-[...524 lines deleted...]
-    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>274320</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>457200</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>213360</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="58369" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s58369"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -22886,51 +20965,51 @@
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>332740</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>209550</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>3175</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="50" name="図 49">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000032000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定１" spid="_x0000_s58702"/>
+                  <a14:cameraTool cellRange="判定１" spid="_x0000_s58767"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5742940" y="4876800"/>
               <a:ext cx="223520" cy="309880"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -22951,51 +21030,51 @@
         <xdr:from>
           <xdr:col>18</xdr:col>
           <xdr:colOff>332740</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>20320</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>209550</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>158115</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="51" name="図 50">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000033000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定２" spid="_x0000_s58703"/>
+                  <a14:cameraTool cellRange="判定２" spid="_x0000_s58768"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="5742940" y="5201920"/>
               <a:ext cx="223520" cy="307340"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -23016,51 +21095,51 @@
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>93980</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>10160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>16</xdr:col>
           <xdr:colOff>116840</xdr:colOff>
           <xdr:row>45</xdr:row>
           <xdr:rowOff>2540</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="52" name="図 51">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000034000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定３" spid="_x0000_s58704"/>
+                  <a14:cameraTool cellRange="判定３" spid="_x0000_s58769"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4124960" y="10434320"/>
               <a:ext cx="838200" cy="160020"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -23081,51 +21160,51 @@
         <xdr:from>
           <xdr:col>23</xdr:col>
           <xdr:colOff>147320</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>172720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
           <xdr:colOff>274955</xdr:colOff>
           <xdr:row>44</xdr:row>
           <xdr:rowOff>149860</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="53" name="図 52">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000035000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定４" spid="_x0000_s58705"/>
+                  <a14:cameraTool cellRange="判定４" spid="_x0000_s58770"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="6753860" y="10421620"/>
               <a:ext cx="838200" cy="152400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -23280,51 +21359,51 @@
         <xdr:from>
           <xdr:col>28</xdr:col>
           <xdr:colOff>15240</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>15240</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>49</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="56" name="図 55">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000038000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="判定５" spid="_x0000_s58706"/>
+                  <a14:cameraTool cellRange="判定５" spid="_x0000_s58771"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="8100060" y="10942320"/>
               <a:ext cx="381000" cy="304800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
@@ -23585,50 +21664,111 @@
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>9524</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="図 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{544F02C1-B15C-42B7-BADB-47D62C997D18}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5610225" y="2457450"/>
+          <a:ext cx="3209924" cy="342900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>182100</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>166860</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="角丸四角形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000002000000}"/>
             </a:ext>
@@ -24524,51 +22664,51 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp86.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp94.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp89.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp85.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp93.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp84.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp88.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp97.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp92.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp83.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp91.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp96.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp87.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp90.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp95.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp98.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp103.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp108.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp113.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp121.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp116.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp102.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp107.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp112.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp120.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp111.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp115.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp124.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp101.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp106.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp119.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp100.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp110.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp118.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp123.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp105.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp114.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp99.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp104.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp109.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp117.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp122.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp125.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp135.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp140.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp148.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp143.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp156.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp129.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp134.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp139.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp147.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp155.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp138.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp142.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp151.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp128.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp133.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp146.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp154.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp127.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp137.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp145.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp150.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp132.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp141.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp153.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp126.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp131.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp136.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp144.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp149.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp152.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp157.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp130.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:AJ66"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="T4" sqref="T4:AF4"/>
+      <selection activeCell="T17" sqref="T17:AF18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.77734375" style="1" customWidth="1"/>
     <col min="3" max="3" width="2.88671875" style="1" customWidth="1"/>
     <col min="4" max="4" width="5" style="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="4.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="2.77734375" style="1" customWidth="1"/>
     <col min="8" max="8" width="2.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="4.6640625" style="1" customWidth="1"/>
     <col min="10" max="11" width="3.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.21875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.33203125" style="1" customWidth="1"/>
     <col min="14" max="14" width="4.21875" style="1" customWidth="1"/>
     <col min="15" max="15" width="4.33203125" style="1" customWidth="1"/>
     <col min="16" max="16" width="3.33203125" style="1" customWidth="1"/>
     <col min="17" max="17" width="2.6640625" style="1" customWidth="1"/>
     <col min="18" max="18" width="5.44140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="3.33203125" style="1" customWidth="1"/>
     <col min="21" max="21" width="2.33203125" style="1" customWidth="1"/>
     <col min="22" max="22" width="4.33203125" style="1" customWidth="1"/>
@@ -27030,51 +25170,51 @@
       </c>
       <c r="AA65" s="120"/>
       <c r="AB65" s="120"/>
       <c r="AC65" s="30"/>
       <c r="AD65" s="30"/>
       <c r="AE65" s="30"/>
       <c r="AF65" s="31"/>
       <c r="AG65" s="388"/>
     </row>
     <row r="66" spans="1:33" ht="3.75" customHeight="1">
       <c r="I66" s="20"/>
       <c r="J66" s="20"/>
       <c r="K66" s="20"/>
       <c r="L66" s="20"/>
       <c r="M66" s="20"/>
       <c r="N66" s="20"/>
       <c r="AA66" s="20"/>
       <c r="AB66" s="20"/>
       <c r="AC66" s="20"/>
       <c r="AD66" s="20"/>
       <c r="AE66" s="20"/>
       <c r="AF66" s="20"/>
       <c r="AG66" s="388"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="XRWDSxdAB04lcByZ7+AEBPXC8In/Xt73o1yw9u8d9ppnQy/Fw014RXVjMKH4VERYb97sdcIXHGR0BR0MOxvrEA==" saltValue="rXEEVxbFDKyTOJMYDU5blA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="wntPmZFV/c+oDP8t/z/1QUamV03eETw9gmehf6LsdQLPToI83KNdBJqSWoKsnSnsLz5F0wq6YhX1k9oAID4tjw==" saltValue="RY7/U7VBQakG6D9SaVzj2A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="196">
     <mergeCell ref="AG41:AG66"/>
     <mergeCell ref="I42:AF42"/>
     <mergeCell ref="I43:AF43"/>
     <mergeCell ref="I44:AF44"/>
     <mergeCell ref="I46:K47"/>
     <mergeCell ref="Y46:AF47"/>
     <mergeCell ref="A48:L48"/>
     <mergeCell ref="N48:N61"/>
     <mergeCell ref="O48:S49"/>
     <mergeCell ref="T48:AB49"/>
     <mergeCell ref="A49:L49"/>
     <mergeCell ref="A50:L50"/>
     <mergeCell ref="O50:S53"/>
     <mergeCell ref="AC50:AF53"/>
     <mergeCell ref="A51:L51"/>
     <mergeCell ref="A52:L52"/>
     <mergeCell ref="X53:Y53"/>
     <mergeCell ref="AA53:AB53"/>
     <mergeCell ref="A54:A61"/>
     <mergeCell ref="L60:M60"/>
     <mergeCell ref="L61:M61"/>
     <mergeCell ref="I45:M45"/>
     <mergeCell ref="N45:Q45"/>
     <mergeCell ref="A41:F41"/>
@@ -28121,52 +26261,52 @@
                   <to>
                     <xdr:col>28</xdr:col>
                     <xdr:colOff>60960</xdr:colOff>
                     <xdr:row>48</xdr:row>
                     <xdr:rowOff>137160</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="9"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AJ68"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="75" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6:AF7"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AN15" sqref="AN15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.77734375" style="1" customWidth="1"/>
     <col min="3" max="3" width="2.88671875" style="1" customWidth="1"/>
     <col min="4" max="4" width="5" style="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="1" customWidth="1"/>
     <col min="7" max="7" width="2.77734375" style="1" customWidth="1"/>
     <col min="8" max="8" width="2.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="4.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="3.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="3.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.21875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" customWidth="1"/>
     <col min="14" max="14" width="4.21875" style="1" customWidth="1"/>
     <col min="15" max="15" width="4.33203125" style="1" customWidth="1"/>
     <col min="16" max="16" width="3.33203125" style="1" customWidth="1"/>
     <col min="17" max="17" width="2.6640625" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.77734375" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="3.33203125" style="1" customWidth="1"/>
     <col min="21" max="21" width="2.33203125" style="1" customWidth="1"/>
@@ -30949,51 +29089,51 @@
       <c r="J68" s="424"/>
       <c r="K68" s="425"/>
       <c r="L68" s="435"/>
       <c r="M68" s="429"/>
       <c r="N68" s="427"/>
       <c r="O68" s="423"/>
       <c r="P68" s="424"/>
       <c r="Q68" s="425"/>
       <c r="R68" s="435"/>
       <c r="S68" s="429"/>
       <c r="T68" s="429"/>
       <c r="U68" s="429"/>
       <c r="V68" s="429"/>
       <c r="W68" s="423"/>
       <c r="X68" s="424"/>
       <c r="Y68" s="424"/>
       <c r="Z68" s="425"/>
       <c r="AA68" s="431"/>
       <c r="AB68" s="431"/>
       <c r="AC68" s="423"/>
       <c r="AD68" s="424"/>
       <c r="AE68" s="424"/>
       <c r="AF68" s="433"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="JTtq9U7q14OwRI6gRnvLI/fDTwm8A3TbCl2AXsnef/xmTL7d/lfQCm48uPm4vNige9JGB7K0CDPtHApGeZpmtQ==" saltValue="HLduDaVg/8aJzA2p8gQM3w==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="RDwqrvQkvgYYVjbz62bwAjVIz3yJuIghMFsKa7upbJOxj/PD/N3hJOK5woNvKgW4Dee1Q9IL7aOMI03zst1W7w==" saltValue="ABfv5zxuC2MW15s2cU4S7Q==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="209">
     <mergeCell ref="M3:S3"/>
     <mergeCell ref="L4:N6"/>
     <mergeCell ref="O4:S4"/>
     <mergeCell ref="T4:AF4"/>
     <mergeCell ref="AG4:AG21"/>
     <mergeCell ref="U5:X5"/>
     <mergeCell ref="Y9:AA9"/>
     <mergeCell ref="AB9:AF9"/>
     <mergeCell ref="T10:AF11"/>
     <mergeCell ref="T12:U12"/>
     <mergeCell ref="X12:Y12"/>
     <mergeCell ref="AA12:AB12"/>
     <mergeCell ref="Y5:AA5"/>
     <mergeCell ref="AB5:AF5"/>
     <mergeCell ref="T6:AF7"/>
     <mergeCell ref="T8:U8"/>
     <mergeCell ref="X8:Y8"/>
     <mergeCell ref="AA8:AB8"/>
     <mergeCell ref="U9:X9"/>
     <mergeCell ref="O13:S13"/>
     <mergeCell ref="T13:AF13"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA3:AF3"/>
     <mergeCell ref="D14:E14"/>
@@ -31896,52 +30036,52 @@
                   <to>
                     <xdr:col>28</xdr:col>
                     <xdr:colOff>99060</xdr:colOff>
                     <xdr:row>48</xdr:row>
                     <xdr:rowOff>137160</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AK68"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="75" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6:AF7"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I42" sqref="I42:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.77734375" style="1" customWidth="1"/>
     <col min="3" max="3" width="2.88671875" style="1" customWidth="1"/>
     <col min="4" max="4" width="5" style="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="1" customWidth="1"/>
     <col min="7" max="7" width="2.77734375" style="1" customWidth="1"/>
     <col min="8" max="8" width="2.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="4.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="3.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="3.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.21875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" customWidth="1"/>
     <col min="14" max="14" width="4.21875" style="1" customWidth="1"/>
     <col min="15" max="15" width="4.33203125" style="1" customWidth="1"/>
     <col min="16" max="16" width="3.33203125" style="1" customWidth="1"/>
     <col min="17" max="17" width="2.6640625" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.77734375" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="3.33203125" style="1" customWidth="1"/>
     <col min="21" max="21" width="2.33203125" style="1" customWidth="1"/>
@@ -33604,51 +31744,53 @@
       </c>
       <c r="Y41" s="270"/>
       <c r="Z41" s="270"/>
       <c r="AA41" s="271"/>
       <c r="AB41" s="348"/>
       <c r="AC41" s="348"/>
       <c r="AD41" s="349"/>
       <c r="AE41" s="349"/>
       <c r="AF41" s="350"/>
       <c r="AG41" s="388" t="s">
         <v>30</v>
       </c>
       <c r="AH41" s="67"/>
     </row>
     <row r="42" spans="1:34" ht="14.25" customHeight="1">
       <c r="A42" s="304" t="s">
         <v>68</v>
       </c>
       <c r="B42" s="305"/>
       <c r="C42" s="305"/>
       <c r="D42" s="305"/>
       <c r="E42" s="305"/>
       <c r="F42" s="305"/>
       <c r="G42" s="305"/>
       <c r="H42" s="306"/>
-      <c r="I42" s="609"/>
+      <c r="I42" s="609" t="s">
+        <v>152</v>
+      </c>
       <c r="J42" s="610"/>
       <c r="K42" s="610"/>
       <c r="L42" s="610"/>
       <c r="M42" s="610"/>
       <c r="N42" s="610"/>
       <c r="O42" s="610"/>
       <c r="P42" s="610"/>
       <c r="Q42" s="610"/>
       <c r="R42" s="610"/>
       <c r="S42" s="610"/>
       <c r="T42" s="610"/>
       <c r="U42" s="610"/>
       <c r="V42" s="610"/>
       <c r="W42" s="610"/>
       <c r="X42" s="610"/>
       <c r="Y42" s="610"/>
       <c r="Z42" s="610"/>
       <c r="AA42" s="610"/>
       <c r="AB42" s="610"/>
       <c r="AC42" s="610"/>
       <c r="AD42" s="610"/>
       <c r="AE42" s="610"/>
       <c r="AF42" s="611"/>
       <c r="AG42" s="388"/>
       <c r="AH42" s="67"/>
@@ -34753,51 +32895,51 @@
       <c r="J68" s="603"/>
       <c r="K68" s="603"/>
       <c r="L68" s="603"/>
       <c r="M68" s="603"/>
       <c r="N68" s="603"/>
       <c r="O68" s="603"/>
       <c r="P68" s="603"/>
       <c r="Q68" s="603"/>
       <c r="R68" s="603"/>
       <c r="S68" s="603"/>
       <c r="T68" s="603"/>
       <c r="U68" s="603"/>
       <c r="V68" s="603"/>
       <c r="W68" s="603"/>
       <c r="X68" s="603"/>
       <c r="Y68" s="603"/>
       <c r="Z68" s="603"/>
       <c r="AA68" s="603"/>
       <c r="AB68" s="603"/>
       <c r="AC68" s="603"/>
       <c r="AD68" s="603"/>
       <c r="AE68" s="603"/>
       <c r="AF68" s="604"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/CQYdHaQRrvwMS1IvEpcaut/AckPG7kHicfD8XC/xP7RWIRqfbActLI5+zdc7iWnZuusw5yh/sfB7SXnt3as9A==" saltValue="KpazHMf5O9NwN7F9wpe+7w==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="V0qeunh5l7s4NToOAdP6o3np3QR6Y/fyxKk3jWhCVzvqqM2n2Bc6lnVX1U/pTIwrBKn/bjHt4cUnrNReAm/c1w==" saltValue="APhNxH/UlJquLuIoxSPbCQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="199">
     <mergeCell ref="W2:Z2"/>
     <mergeCell ref="AA2:AF2"/>
     <mergeCell ref="M2:V2"/>
     <mergeCell ref="M3:V3"/>
     <mergeCell ref="A62:H62"/>
     <mergeCell ref="I62:AF62"/>
     <mergeCell ref="L4:N6"/>
     <mergeCell ref="O4:S4"/>
     <mergeCell ref="T4:AF4"/>
     <mergeCell ref="O13:S13"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="O14:S14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="O15:S15"/>
     <mergeCell ref="L7:N22"/>
     <mergeCell ref="O9:S12"/>
     <mergeCell ref="B16:D17"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="J16:K17"/>
     <mergeCell ref="O16:S16"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="O17:S18"/>
@@ -35580,52 +33722,52 @@
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>457200</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AK68"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6:AF7"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AJ8" sqref="AJ8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.77734375" style="1" customWidth="1"/>
     <col min="3" max="3" width="2.88671875" style="1" customWidth="1"/>
     <col min="4" max="4" width="5" style="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="1" customWidth="1"/>
     <col min="7" max="7" width="2.77734375" style="1" customWidth="1"/>
     <col min="8" max="8" width="2.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="4.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="3.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="3.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.21875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" customWidth="1"/>
     <col min="14" max="14" width="4.21875" style="1" customWidth="1"/>
     <col min="15" max="15" width="4.33203125" style="1" customWidth="1"/>
     <col min="16" max="16" width="3.33203125" style="1" customWidth="1"/>
     <col min="17" max="17" width="2.6640625" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.77734375" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="3.33203125" style="1" customWidth="1"/>
     <col min="21" max="21" width="2.33203125" style="1" customWidth="1"/>
@@ -35660,53 +33802,51 @@
       <c r="L2" s="373"/>
       <c r="M2" s="373"/>
       <c r="N2" s="373"/>
       <c r="O2" s="373"/>
       <c r="P2" s="373"/>
       <c r="Q2" s="373"/>
       <c r="R2" s="373"/>
       <c r="S2" s="373"/>
       <c r="T2" s="373"/>
       <c r="U2" s="373"/>
       <c r="V2" s="373"/>
       <c r="W2" s="373"/>
       <c r="X2" s="373"/>
       <c r="Y2" s="373"/>
       <c r="Z2" s="373"/>
       <c r="AA2" s="373"/>
       <c r="AB2" s="373"/>
       <c r="AC2" s="373"/>
       <c r="AD2" s="373"/>
       <c r="AE2" s="373"/>
       <c r="AF2" s="373"/>
       <c r="AG2" s="373"/>
       <c r="AH2" s="63"/>
     </row>
     <row r="3" spans="1:34" ht="28.5" customHeight="1">
-      <c r="M3" s="644" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M3" s="644"/>
       <c r="N3" s="645"/>
       <c r="O3" s="645"/>
       <c r="P3" s="645"/>
       <c r="Q3" s="645"/>
       <c r="R3" s="645"/>
       <c r="S3" s="645"/>
       <c r="W3" s="602" t="s">
         <v>96</v>
       </c>
       <c r="X3" s="602"/>
       <c r="Y3" s="602"/>
       <c r="Z3" s="602"/>
       <c r="AA3" s="602"/>
       <c r="AB3" s="602"/>
       <c r="AC3" s="602"/>
       <c r="AD3" s="602"/>
       <c r="AE3" s="602"/>
       <c r="AF3" s="602"/>
     </row>
     <row r="4" spans="1:34" ht="13.5" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
@@ -37287,51 +35427,53 @@
       </c>
       <c r="Y41" s="270"/>
       <c r="Z41" s="270"/>
       <c r="AA41" s="271"/>
       <c r="AB41" s="348"/>
       <c r="AC41" s="348"/>
       <c r="AD41" s="349"/>
       <c r="AE41" s="349"/>
       <c r="AF41" s="350"/>
       <c r="AG41" s="388" t="s">
         <v>30</v>
       </c>
       <c r="AH41" s="642"/>
     </row>
     <row r="42" spans="1:34" ht="14.25" customHeight="1">
       <c r="A42" s="304" t="s">
         <v>68</v>
       </c>
       <c r="B42" s="305"/>
       <c r="C42" s="305"/>
       <c r="D42" s="305"/>
       <c r="E42" s="305"/>
       <c r="F42" s="305"/>
       <c r="G42" s="305"/>
       <c r="H42" s="306"/>
-      <c r="I42" s="609"/>
+      <c r="I42" s="609" t="s">
+        <v>152</v>
+      </c>
       <c r="J42" s="610"/>
       <c r="K42" s="610"/>
       <c r="L42" s="610"/>
       <c r="M42" s="610"/>
       <c r="N42" s="610"/>
       <c r="O42" s="610"/>
       <c r="P42" s="610"/>
       <c r="Q42" s="610"/>
       <c r="R42" s="610"/>
       <c r="S42" s="610"/>
       <c r="T42" s="610"/>
       <c r="U42" s="610"/>
       <c r="V42" s="610"/>
       <c r="W42" s="610"/>
       <c r="X42" s="610"/>
       <c r="Y42" s="610"/>
       <c r="Z42" s="610"/>
       <c r="AA42" s="610"/>
       <c r="AB42" s="610"/>
       <c r="AC42" s="610"/>
       <c r="AD42" s="610"/>
       <c r="AE42" s="610"/>
       <c r="AF42" s="611"/>
       <c r="AG42" s="388"/>
       <c r="AH42" s="642"/>
@@ -38459,51 +36601,51 @@
       <c r="J68" s="424"/>
       <c r="K68" s="424"/>
       <c r="L68" s="424"/>
       <c r="M68" s="424"/>
       <c r="N68" s="424"/>
       <c r="O68" s="424"/>
       <c r="P68" s="424"/>
       <c r="Q68" s="424"/>
       <c r="R68" s="424"/>
       <c r="S68" s="424"/>
       <c r="T68" s="424"/>
       <c r="U68" s="424"/>
       <c r="V68" s="424"/>
       <c r="W68" s="424"/>
       <c r="X68" s="424"/>
       <c r="Y68" s="424"/>
       <c r="Z68" s="424"/>
       <c r="AA68" s="424"/>
       <c r="AB68" s="424"/>
       <c r="AC68" s="424"/>
       <c r="AD68" s="424"/>
       <c r="AE68" s="424"/>
       <c r="AF68" s="433"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="urhwu8Yha7NQMcq3XBmefVulvUkV8Je8WTcviefmfuPpOo7AsUPqL5dzaDl8z+rs2jwIXHpV0NTSoJbPRPBwVQ==" saltValue="7k30ShdV7v/9xvdwTFMBbw==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="FV1nbimPuA+eh581Ut1fl/lWYtt6UBpbgYoodN5waGgFuQ1S4Qn6YWbJUJtCXocRozxPuWfFZ0pKlMQVztrnxQ==" saltValue="Cr5d5pZ0I54S8dkqsJzSxg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="198">
     <mergeCell ref="O5:S8"/>
     <mergeCell ref="A62:H62"/>
     <mergeCell ref="I62:AF62"/>
     <mergeCell ref="A2:AG2"/>
     <mergeCell ref="M3:S3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA3:AF3"/>
     <mergeCell ref="L4:N6"/>
     <mergeCell ref="O4:S4"/>
     <mergeCell ref="T4:AF4"/>
     <mergeCell ref="AG4:AG21"/>
     <mergeCell ref="L7:N22"/>
     <mergeCell ref="O9:S12"/>
     <mergeCell ref="U9:X9"/>
     <mergeCell ref="Y9:AA9"/>
     <mergeCell ref="AB9:AF9"/>
     <mergeCell ref="T10:AF11"/>
     <mergeCell ref="T12:U12"/>
     <mergeCell ref="X12:Y12"/>
     <mergeCell ref="AA12:AB12"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="J15:K15"/>
@@ -39285,52 +37427,52 @@
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>441960</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>175260</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor rgb="FFCCFFCC"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AJ66"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="75" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6:AF7"/>
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AL15" sqref="AL15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.77734375" style="1" customWidth="1"/>
     <col min="3" max="3" width="2.88671875" style="1" customWidth="1"/>
     <col min="4" max="4" width="5" style="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="1" customWidth="1"/>
     <col min="7" max="7" width="2.77734375" style="1" customWidth="1"/>
     <col min="8" max="8" width="2.88671875" style="1" customWidth="1"/>
     <col min="9" max="9" width="4.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="3.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="3.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.21875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" customWidth="1"/>
     <col min="14" max="14" width="4.21875" style="1" customWidth="1"/>
     <col min="15" max="15" width="4.33203125" style="1" customWidth="1"/>
     <col min="16" max="16" width="3.33203125" style="1" customWidth="1"/>
     <col min="17" max="17" width="2.6640625" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.77734375" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="3.33203125" style="1" customWidth="1"/>
     <col min="21" max="21" width="2.33203125" style="1" customWidth="1"/>
@@ -42048,51 +40190,51 @@
         <v/>
       </c>
       <c r="AB65" s="482"/>
       <c r="AC65" s="30"/>
       <c r="AD65" s="30"/>
       <c r="AE65" s="30"/>
       <c r="AF65" s="31"/>
       <c r="AG65" s="388"/>
     </row>
     <row r="66" spans="1:33" ht="3.75" customHeight="1">
       <c r="I66" s="20"/>
       <c r="J66" s="20"/>
       <c r="K66" s="20"/>
       <c r="L66" s="20"/>
       <c r="M66" s="20"/>
       <c r="N66" s="20"/>
       <c r="AA66" s="20"/>
       <c r="AB66" s="20"/>
       <c r="AC66" s="20"/>
       <c r="AD66" s="20"/>
       <c r="AE66" s="20"/>
       <c r="AF66" s="20"/>
       <c r="AG66" s="388"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="tFltxjwKjwTZQrUet9wvM2g3A5r6pIIHFJDDcjxMwaUF4CSHYL3mKt89yvY5IaaifJzxYlJPvbOUyeK7WkO+gQ==" saltValue="1ELznABQ/2F7dXHOYPR0sQ==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="326pZ7f61wH/k9pf6/8AwFCBiHaTIRsSJVwXxHAH1MtlRR1yqmIveOhXZvEXqZBd1Gt+XcecJMWaJFpg+wV5uA==" saltValue="NjWse3wQhxFaFtlg++FY1A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="192">
     <mergeCell ref="A63:F65"/>
     <mergeCell ref="G63:N65"/>
     <mergeCell ref="O63:S65"/>
     <mergeCell ref="U63:Z63"/>
     <mergeCell ref="T64:AF64"/>
     <mergeCell ref="T65:U65"/>
     <mergeCell ref="X65:Y65"/>
     <mergeCell ref="AA65:AB65"/>
     <mergeCell ref="F61:K61"/>
     <mergeCell ref="L61:M61"/>
     <mergeCell ref="T61:U61"/>
     <mergeCell ref="X61:Y61"/>
     <mergeCell ref="AA61:AB61"/>
     <mergeCell ref="A62:H62"/>
     <mergeCell ref="I62:AF62"/>
     <mergeCell ref="X57:Y57"/>
     <mergeCell ref="AA57:AB57"/>
     <mergeCell ref="B58:M58"/>
     <mergeCell ref="O58:S61"/>
     <mergeCell ref="T58:AB60"/>
     <mergeCell ref="AC58:AF61"/>
     <mergeCell ref="B59:D61"/>
     <mergeCell ref="E59:K59"/>
     <mergeCell ref="L59:M59"/>
@@ -43519,79 +41661,81 @@
       </c>
       <c r="O69" s="79"/>
     </row>
     <row r="70" spans="11:15">
       <c r="K70" s="72"/>
       <c r="L70" s="82"/>
       <c r="M70" s="82"/>
       <c r="N70" s="82"/>
       <c r="O70" s="83"/>
     </row>
   </sheetData>
   <sheetProtection password="D187" sheet="1" selectLockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="D49:F49"/>
     <mergeCell ref="D55:F55"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>入力用</vt:lpstr>
       <vt:lpstr>税務署用</vt:lpstr>
       <vt:lpstr>都税事務所用</vt:lpstr>
       <vt:lpstr>市町村用</vt:lpstr>
       <vt:lpstr>控用</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>ELSE1</vt:lpstr>
       <vt:lpstr>ELSE2</vt:lpstr>
       <vt:lpstr>ELSE5</vt:lpstr>
       <vt:lpstr>FALSE1</vt:lpstr>
       <vt:lpstr>FALSE2</vt:lpstr>
       <vt:lpstr>FALSE5</vt:lpstr>
       <vt:lpstr>市町村用!Print_Area</vt:lpstr>
       <vt:lpstr>入力用!Print_Area</vt:lpstr>
       <vt:lpstr>TRUE1</vt:lpstr>
       <vt:lpstr>TRUE2</vt:lpstr>
       <vt:lpstr>TRUE5</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>