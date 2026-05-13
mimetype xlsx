--- v0 (2025-11-01)
+++ v1 (2026-05-13)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="10315"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.102.11\徴収指導課\収入管理指導班\107 自動車\R2\27_車検用証明申請方法ＨＰ掲載\02_検討\02_様式案作成\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/fukutomeyouhei_1/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7EAB7B9-EA19-0841-A4F0-F573DD186015}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="48" windowWidth="20340" windowHeight="7872"/>
+    <workbookView xWindow="0" yWindow="760" windowWidth="23260" windowHeight="12460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="交付申請書" sheetId="23" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
   <si>
     <t>申請日</t>
     <rPh sb="0" eb="2">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
@@ -347,116 +352,113 @@
   <si>
     <r>
       <t xml:space="preserve">氏　名
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>（又は名称）</t>
     </r>
     <rPh sb="0" eb="1">
       <t>シ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ナ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>自動車税（種別割）納税証明（継続検査等用）交付申請書</t>
-[...20 lines deleted...]
-  <si>
     <t>東京都  都税事務所長殿</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>-</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>自動車税納税証明（継続検査等用）交付申請書</t>
+    <rPh sb="0" eb="3">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>コウフ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>シンセイショ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>〈注１〉</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
- 車検を受ける運輸支局・自動車検査登録事務所の窓口において自動車税種別割の納税確認を電子的に行えるようになったため、
+ 車検を受ける運輸支局・自動車検査登録事務所の窓口において自動車税の納税確認を電子的に行えるようになったため、
  車検時に</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
-      <t>自動車税（種別割）納税証明書（継続検査等用）の提示を省略できます。</t>
+      <t>自動車税納税証明書（継続検査等用）の提示を省略できます。</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
  （ただし、納付後、運輸支局等で納税確認ができるまで、最大10日程度かかります。）
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>〈注２〉</t>
@@ -475,64 +477,64 @@
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>車検（継続検査・構造等変更検査）での使用に限られます</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>。
  その他の目的（名義変更・所有権解除等）で納税証明書が必要な場合は、納税証明書（一般用）をご申請ください。</t>
     </r>
-    <rPh sb="146" eb="147">
+    <rPh sb="138" eb="139">
       <t>チュウ</t>
     </rPh>
-    <rPh sb="219" eb="222">
+    <rPh sb="211" eb="214">
       <t>イッパンヨウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="14" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1183,602 +1185,602 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...108 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...114 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1911,2366 +1913,2683 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AP401"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="120" zoomScaleSheetLayoutView="110" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="AU15" sqref="AU15"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="C39" sqref="C39:AN43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="14"/>
   <cols>
-    <col min="1" max="1" width="2.109375" style="1" customWidth="1"/>
-    <col min="2" max="42" width="2.21875" style="1" customWidth="1"/>
+    <col min="1" max="42" width="2.1640625" style="1" customWidth="1"/>
     <col min="43" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:42" ht="15" thickBot="1">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
       <c r="AG1" s="4"/>
       <c r="AH1" s="4"/>
       <c r="AI1" s="4"/>
       <c r="AJ1" s="4"/>
       <c r="AK1" s="4"/>
       <c r="AL1" s="4"/>
       <c r="AM1" s="4"/>
       <c r="AN1" s="4"/>
       <c r="AO1" s="4"/>
       <c r="AP1" s="5"/>
     </row>
-    <row r="2" spans="1:42" ht="13.8" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:42" ht="15" thickTop="1">
       <c r="A2" s="6"/>
-      <c r="C2" s="61" t="s">
+      <c r="C2" s="97" t="s">
         <v>19</v>
       </c>
-      <c r="D2" s="62"/>
-[...13 lines deleted...]
-      <c r="R2" s="63"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
+      <c r="P2" s="98"/>
+      <c r="Q2" s="98"/>
+      <c r="R2" s="99"/>
       <c r="AP2" s="7"/>
     </row>
-    <row r="3" spans="1:42" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:42" ht="15" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="C3" s="64"/>
-[...14 lines deleted...]
-      <c r="R3" s="66"/>
+      <c r="C3" s="100"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
+      <c r="F3" s="101"/>
+      <c r="G3" s="101"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="101"/>
+      <c r="J3" s="101"/>
+      <c r="K3" s="101"/>
+      <c r="L3" s="101"/>
+      <c r="M3" s="101"/>
+      <c r="N3" s="101"/>
+      <c r="O3" s="101"/>
+      <c r="P3" s="101"/>
+      <c r="Q3" s="101"/>
+      <c r="R3" s="102"/>
       <c r="AP3" s="7"/>
     </row>
-    <row r="4" spans="1:42" ht="16.2" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:42" ht="16.25" customHeight="1" thickTop="1">
       <c r="A4" s="6"/>
-      <c r="G4" s="30" t="s">
-        <v>25</v>
+      <c r="G4" s="113" t="s">
+        <v>27</v>
       </c>
-      <c r="H4" s="30"/>
-[...27 lines deleted...]
-      <c r="AJ4" s="30"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="113"/>
+      <c r="O4" s="113"/>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="113"/>
+      <c r="V4" s="113"/>
+      <c r="W4" s="113"/>
+      <c r="X4" s="113"/>
+      <c r="Y4" s="113"/>
+      <c r="Z4" s="113"/>
+      <c r="AA4" s="113"/>
+      <c r="AB4" s="113"/>
+      <c r="AC4" s="113"/>
+      <c r="AD4" s="113"/>
+      <c r="AE4" s="113"/>
+      <c r="AF4" s="113"/>
+      <c r="AG4" s="113"/>
+      <c r="AH4" s="113"/>
+      <c r="AI4" s="113"/>
+      <c r="AJ4" s="113"/>
       <c r="AP4" s="7"/>
     </row>
-    <row r="5" spans="1:42" ht="16.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:42" ht="16.25" customHeight="1">
       <c r="A5" s="6"/>
-      <c r="G5" s="30"/>
-[...28 lines deleted...]
-      <c r="AJ5" s="30"/>
+      <c r="G5" s="113"/>
+      <c r="H5" s="113"/>
+      <c r="I5" s="113"/>
+      <c r="J5" s="113"/>
+      <c r="K5" s="113"/>
+      <c r="L5" s="113"/>
+      <c r="M5" s="113"/>
+      <c r="N5" s="113"/>
+      <c r="O5" s="113"/>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="113"/>
+      <c r="R5" s="113"/>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="113"/>
+      <c r="V5" s="113"/>
+      <c r="W5" s="113"/>
+      <c r="X5" s="113"/>
+      <c r="Y5" s="113"/>
+      <c r="Z5" s="113"/>
+      <c r="AA5" s="113"/>
+      <c r="AB5" s="113"/>
+      <c r="AC5" s="113"/>
+      <c r="AD5" s="113"/>
+      <c r="AE5" s="113"/>
+      <c r="AF5" s="113"/>
+      <c r="AG5" s="113"/>
+      <c r="AH5" s="113"/>
+      <c r="AI5" s="113"/>
+      <c r="AJ5" s="113"/>
       <c r="AP5" s="7"/>
     </row>
-    <row r="6" spans="1:42" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:42" ht="14.25" customHeight="1" thickBot="1">
       <c r="A6" s="6"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
       <c r="AA6" s="2"/>
       <c r="AB6" s="2"/>
-      <c r="AC6" s="56" t="s">
+      <c r="AC6" s="121" t="s">
         <v>0</v>
       </c>
-      <c r="AD6" s="57"/>
-[...1 lines deleted...]
-      <c r="AF6" s="58"/>
+      <c r="AD6" s="122"/>
+      <c r="AE6" s="122"/>
+      <c r="AF6" s="123"/>
       <c r="AG6" s="2"/>
       <c r="AH6" s="2"/>
       <c r="AI6" s="2"/>
       <c r="AJ6" s="2"/>
       <c r="AK6" s="2"/>
       <c r="AL6" s="2"/>
       <c r="AM6" s="2"/>
       <c r="AN6" s="2"/>
       <c r="AP6" s="7"/>
     </row>
-    <row r="7" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:42" ht="14.25" customHeight="1">
       <c r="A7" s="6"/>
-      <c r="C7" s="68" t="s">
-        <v>26</v>
+      <c r="C7" s="110" t="s">
+        <v>25</v>
       </c>
-      <c r="D7" s="25"/>
-[...13 lines deleted...]
-      <c r="R7" s="26"/>
+      <c r="D7" s="94"/>
+      <c r="E7" s="94"/>
+      <c r="F7" s="94"/>
+      <c r="G7" s="94"/>
+      <c r="H7" s="94"/>
+      <c r="I7" s="94"/>
+      <c r="J7" s="94"/>
+      <c r="K7" s="94"/>
+      <c r="L7" s="94"/>
+      <c r="M7" s="94"/>
+      <c r="N7" s="94"/>
+      <c r="O7" s="94"/>
+      <c r="P7" s="94"/>
+      <c r="Q7" s="94"/>
+      <c r="R7" s="95"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
-      <c r="AC7" s="40" t="s">
+      <c r="AC7" s="114" t="s">
         <v>13</v>
       </c>
-      <c r="AD7" s="41"/>
-[...3 lines deleted...]
-      <c r="AH7" s="41" t="s">
+      <c r="AD7" s="115"/>
+      <c r="AE7" s="108"/>
+      <c r="AF7" s="108"/>
+      <c r="AG7" s="108"/>
+      <c r="AH7" s="115" t="s">
         <v>1</v>
       </c>
-      <c r="AI7" s="44"/>
-[...1 lines deleted...]
-      <c r="AK7" s="41" t="s">
+      <c r="AI7" s="108"/>
+      <c r="AJ7" s="108"/>
+      <c r="AK7" s="115" t="s">
         <v>2</v>
       </c>
-      <c r="AL7" s="44"/>
-[...1 lines deleted...]
-      <c r="AN7" s="59" t="s">
+      <c r="AL7" s="108"/>
+      <c r="AM7" s="108"/>
+      <c r="AN7" s="124" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="7"/>
     </row>
-    <row r="8" spans="1:42" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:42" ht="14.25" customHeight="1" thickBot="1">
       <c r="A8" s="6"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
-      <c r="AC8" s="42"/>
-[...10 lines deleted...]
-      <c r="AN8" s="60"/>
+      <c r="AC8" s="116"/>
+      <c r="AD8" s="117"/>
+      <c r="AE8" s="109"/>
+      <c r="AF8" s="109"/>
+      <c r="AG8" s="109"/>
+      <c r="AH8" s="117"/>
+      <c r="AI8" s="109"/>
+      <c r="AJ8" s="109"/>
+      <c r="AK8" s="117"/>
+      <c r="AL8" s="109"/>
+      <c r="AM8" s="109"/>
+      <c r="AN8" s="125"/>
       <c r="AP8" s="7"/>
     </row>
-    <row r="9" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:42" ht="14.25" customHeight="1">
       <c r="A9" s="6"/>
       <c r="AP9" s="7"/>
     </row>
-    <row r="10" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:42" ht="14.25" customHeight="1">
       <c r="A10" s="6"/>
       <c r="D10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="AP10" s="7"/>
     </row>
-    <row r="11" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:42" ht="14.25" customHeight="1">
       <c r="A11" s="6"/>
       <c r="AP11" s="7"/>
     </row>
-    <row r="12" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:42" ht="14.25" customHeight="1">
       <c r="A12" s="6"/>
-      <c r="C12" s="14" t="s">
+      <c r="C12" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="D12" s="14"/>
-[...35 lines deleted...]
-      <c r="AN12" s="14"/>
+      <c r="D12" s="96"/>
+      <c r="E12" s="96"/>
+      <c r="F12" s="96"/>
+      <c r="G12" s="96"/>
+      <c r="H12" s="96"/>
+      <c r="I12" s="96"/>
+      <c r="J12" s="96"/>
+      <c r="K12" s="96"/>
+      <c r="L12" s="96"/>
+      <c r="M12" s="96"/>
+      <c r="N12" s="96"/>
+      <c r="O12" s="96"/>
+      <c r="P12" s="96"/>
+      <c r="Q12" s="96"/>
+      <c r="R12" s="96"/>
+      <c r="S12" s="96"/>
+      <c r="T12" s="96"/>
+      <c r="U12" s="96"/>
+      <c r="V12" s="96"/>
+      <c r="W12" s="96"/>
+      <c r="X12" s="96"/>
+      <c r="Y12" s="96"/>
+      <c r="Z12" s="96"/>
+      <c r="AA12" s="96"/>
+      <c r="AB12" s="96"/>
+      <c r="AC12" s="96"/>
+      <c r="AD12" s="96"/>
+      <c r="AE12" s="96"/>
+      <c r="AF12" s="96"/>
+      <c r="AG12" s="96"/>
+      <c r="AH12" s="96"/>
+      <c r="AI12" s="96"/>
+      <c r="AJ12" s="96"/>
+      <c r="AK12" s="96"/>
+      <c r="AL12" s="96"/>
+      <c r="AM12" s="96"/>
+      <c r="AN12" s="96"/>
       <c r="AP12" s="7"/>
     </row>
-    <row r="13" spans="1:42" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:42" ht="14.25" customHeight="1" thickBot="1">
       <c r="A13" s="6"/>
-      <c r="C13" s="14"/>
-[...36 lines deleted...]
-      <c r="AN13" s="14"/>
+      <c r="C13" s="96"/>
+      <c r="D13" s="96"/>
+      <c r="E13" s="96"/>
+      <c r="F13" s="96"/>
+      <c r="G13" s="96"/>
+      <c r="H13" s="96"/>
+      <c r="I13" s="96"/>
+      <c r="J13" s="96"/>
+      <c r="K13" s="96"/>
+      <c r="L13" s="96"/>
+      <c r="M13" s="96"/>
+      <c r="N13" s="96"/>
+      <c r="O13" s="96"/>
+      <c r="P13" s="96"/>
+      <c r="Q13" s="96"/>
+      <c r="R13" s="96"/>
+      <c r="S13" s="96"/>
+      <c r="T13" s="96"/>
+      <c r="U13" s="96"/>
+      <c r="V13" s="96"/>
+      <c r="W13" s="96"/>
+      <c r="X13" s="96"/>
+      <c r="Y13" s="96"/>
+      <c r="Z13" s="96"/>
+      <c r="AA13" s="96"/>
+      <c r="AB13" s="96"/>
+      <c r="AC13" s="96"/>
+      <c r="AD13" s="96"/>
+      <c r="AE13" s="96"/>
+      <c r="AF13" s="96"/>
+      <c r="AG13" s="96"/>
+      <c r="AH13" s="96"/>
+      <c r="AI13" s="96"/>
+      <c r="AJ13" s="96"/>
+      <c r="AK13" s="96"/>
+      <c r="AL13" s="96"/>
+      <c r="AM13" s="96"/>
+      <c r="AN13" s="96"/>
       <c r="AP13" s="7"/>
     </row>
-    <row r="14" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:42" ht="14.25" customHeight="1">
       <c r="A14" s="6"/>
-      <c r="C14" s="69" t="s">
+      <c r="C14" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="D14" s="50"/>
-[...3 lines deleted...]
-      <c r="H14" s="67" t="s">
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="43"/>
+      <c r="H14" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="I14" s="50"/>
-[...7 lines deleted...]
-      <c r="Q14" s="49" t="s">
+      <c r="I14" s="42"/>
+      <c r="J14" s="42"/>
+      <c r="K14" s="42"/>
+      <c r="L14" s="42"/>
+      <c r="M14" s="42"/>
+      <c r="N14" s="42"/>
+      <c r="O14" s="42"/>
+      <c r="P14" s="104"/>
+      <c r="Q14" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="R14" s="50"/>
-[...7 lines deleted...]
-      <c r="Z14" s="49" t="s">
+      <c r="R14" s="42"/>
+      <c r="S14" s="42"/>
+      <c r="T14" s="42"/>
+      <c r="U14" s="42"/>
+      <c r="V14" s="42"/>
+      <c r="W14" s="42"/>
+      <c r="X14" s="42"/>
+      <c r="Y14" s="104"/>
+      <c r="Z14" s="103" t="s">
         <v>6</v>
       </c>
-      <c r="AA14" s="50"/>
-[...1 lines deleted...]
-      <c r="AC14" s="49" t="s">
+      <c r="AA14" s="42"/>
+      <c r="AB14" s="104"/>
+      <c r="AC14" s="103" t="s">
         <v>8</v>
       </c>
-      <c r="AD14" s="50"/>
-[...9 lines deleted...]
-      <c r="AN14" s="54"/>
+      <c r="AD14" s="42"/>
+      <c r="AE14" s="42"/>
+      <c r="AF14" s="42"/>
+      <c r="AG14" s="42"/>
+      <c r="AH14" s="42"/>
+      <c r="AI14" s="42"/>
+      <c r="AJ14" s="42"/>
+      <c r="AK14" s="42"/>
+      <c r="AL14" s="42"/>
+      <c r="AM14" s="42"/>
+      <c r="AN14" s="119"/>
       <c r="AP14" s="7"/>
     </row>
-    <row r="15" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:42" ht="14.25" customHeight="1">
       <c r="A15" s="6"/>
-      <c r="C15" s="71"/>
-[...36 lines deleted...]
-      <c r="AN15" s="55"/>
+      <c r="C15" s="111"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="37"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="39"/>
+      <c r="J15" s="39"/>
+      <c r="K15" s="39"/>
+      <c r="L15" s="39"/>
+      <c r="M15" s="39"/>
+      <c r="N15" s="39"/>
+      <c r="O15" s="39"/>
+      <c r="P15" s="106"/>
+      <c r="Q15" s="105"/>
+      <c r="R15" s="39"/>
+      <c r="S15" s="39"/>
+      <c r="T15" s="39"/>
+      <c r="U15" s="39"/>
+      <c r="V15" s="39"/>
+      <c r="W15" s="39"/>
+      <c r="X15" s="39"/>
+      <c r="Y15" s="106"/>
+      <c r="Z15" s="105"/>
+      <c r="AA15" s="39"/>
+      <c r="AB15" s="106"/>
+      <c r="AC15" s="105"/>
+      <c r="AD15" s="39"/>
+      <c r="AE15" s="39"/>
+      <c r="AF15" s="39"/>
+      <c r="AG15" s="39"/>
+      <c r="AH15" s="39"/>
+      <c r="AI15" s="39"/>
+      <c r="AJ15" s="39"/>
+      <c r="AK15" s="39"/>
+      <c r="AL15" s="39"/>
+      <c r="AM15" s="39"/>
+      <c r="AN15" s="120"/>
       <c r="AP15" s="7"/>
     </row>
-    <row r="16" spans="1:42" ht="11.4" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:42" ht="11.5" customHeight="1">
       <c r="A16" s="6"/>
-      <c r="C16" s="72"/>
-[...36 lines deleted...]
-      <c r="AN16" s="91"/>
+      <c r="C16" s="112"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="36"/>
+      <c r="F16" s="36"/>
+      <c r="G16" s="37"/>
+      <c r="H16" s="91"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="15"/>
+      <c r="O16" s="15"/>
+      <c r="P16" s="16"/>
+      <c r="Q16" s="14"/>
+      <c r="R16" s="15"/>
+      <c r="S16" s="16"/>
+      <c r="T16" s="14"/>
+      <c r="U16" s="15"/>
+      <c r="V16" s="16"/>
+      <c r="W16" s="14"/>
+      <c r="X16" s="15"/>
+      <c r="Y16" s="16"/>
+      <c r="Z16" s="14"/>
+      <c r="AA16" s="15"/>
+      <c r="AB16" s="16"/>
+      <c r="AC16" s="14"/>
+      <c r="AD16" s="15"/>
+      <c r="AE16" s="16"/>
+      <c r="AF16" s="14"/>
+      <c r="AG16" s="15"/>
+      <c r="AH16" s="16"/>
+      <c r="AI16" s="14"/>
+      <c r="AJ16" s="15"/>
+      <c r="AK16" s="16"/>
+      <c r="AL16" s="14"/>
+      <c r="AM16" s="15"/>
+      <c r="AN16" s="82"/>
       <c r="AP16" s="7"/>
     </row>
-    <row r="17" spans="1:42" ht="11.4" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:42" ht="11.5" customHeight="1">
       <c r="A17" s="6"/>
-      <c r="C17" s="72"/>
-[...36 lines deleted...]
-      <c r="AN17" s="92"/>
+      <c r="C17" s="112"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="37"/>
+      <c r="H17" s="118"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="21"/>
+      <c r="O17" s="21"/>
+      <c r="P17" s="22"/>
+      <c r="Q17" s="20"/>
+      <c r="R17" s="21"/>
+      <c r="S17" s="22"/>
+      <c r="T17" s="20"/>
+      <c r="U17" s="21"/>
+      <c r="V17" s="22"/>
+      <c r="W17" s="20"/>
+      <c r="X17" s="21"/>
+      <c r="Y17" s="22"/>
+      <c r="Z17" s="20"/>
+      <c r="AA17" s="21"/>
+      <c r="AB17" s="22"/>
+      <c r="AC17" s="20"/>
+      <c r="AD17" s="21"/>
+      <c r="AE17" s="22"/>
+      <c r="AF17" s="20"/>
+      <c r="AG17" s="21"/>
+      <c r="AH17" s="22"/>
+      <c r="AI17" s="20"/>
+      <c r="AJ17" s="21"/>
+      <c r="AK17" s="22"/>
+      <c r="AL17" s="20"/>
+      <c r="AM17" s="21"/>
+      <c r="AN17" s="83"/>
       <c r="AP17" s="7"/>
     </row>
-    <row r="18" spans="1:42" ht="11.4" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:42" ht="11.5" customHeight="1">
       <c r="A18" s="6"/>
-      <c r="C18" s="72"/>
-[...36 lines deleted...]
-      <c r="AN18" s="92"/>
+      <c r="C18" s="112"/>
+      <c r="D18" s="36"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="36"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="118"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="21"/>
+      <c r="O18" s="21"/>
+      <c r="P18" s="22"/>
+      <c r="Q18" s="20"/>
+      <c r="R18" s="21"/>
+      <c r="S18" s="22"/>
+      <c r="T18" s="20"/>
+      <c r="U18" s="21"/>
+      <c r="V18" s="22"/>
+      <c r="W18" s="20"/>
+      <c r="X18" s="21"/>
+      <c r="Y18" s="22"/>
+      <c r="Z18" s="20"/>
+      <c r="AA18" s="21"/>
+      <c r="AB18" s="22"/>
+      <c r="AC18" s="20"/>
+      <c r="AD18" s="21"/>
+      <c r="AE18" s="22"/>
+      <c r="AF18" s="20"/>
+      <c r="AG18" s="21"/>
+      <c r="AH18" s="22"/>
+      <c r="AI18" s="20"/>
+      <c r="AJ18" s="21"/>
+      <c r="AK18" s="22"/>
+      <c r="AL18" s="20"/>
+      <c r="AM18" s="21"/>
+      <c r="AN18" s="83"/>
       <c r="AP18" s="7"/>
     </row>
-    <row r="19" spans="1:42" ht="11.4" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:42" ht="11.5" customHeight="1">
       <c r="A19" s="6"/>
-      <c r="C19" s="73"/>
-[...36 lines deleted...]
-      <c r="AN19" s="93"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="40"/>
+      <c r="H19" s="92"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="18"/>
+      <c r="P19" s="19"/>
+      <c r="Q19" s="17"/>
+      <c r="R19" s="18"/>
+      <c r="S19" s="19"/>
+      <c r="T19" s="17"/>
+      <c r="U19" s="18"/>
+      <c r="V19" s="19"/>
+      <c r="W19" s="17"/>
+      <c r="X19" s="18"/>
+      <c r="Y19" s="19"/>
+      <c r="Z19" s="17"/>
+      <c r="AA19" s="18"/>
+      <c r="AB19" s="19"/>
+      <c r="AC19" s="17"/>
+      <c r="AD19" s="18"/>
+      <c r="AE19" s="19"/>
+      <c r="AF19" s="17"/>
+      <c r="AG19" s="18"/>
+      <c r="AH19" s="19"/>
+      <c r="AI19" s="17"/>
+      <c r="AJ19" s="18"/>
+      <c r="AK19" s="19"/>
+      <c r="AL19" s="17"/>
+      <c r="AM19" s="18"/>
+      <c r="AN19" s="84"/>
       <c r="AP19" s="7"/>
     </row>
-    <row r="20" spans="1:42" ht="22.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:42" ht="23" customHeight="1">
       <c r="A20" s="6"/>
-      <c r="C20" s="74" t="s">
+      <c r="C20" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="D20" s="16"/>
-[...35 lines deleted...]
-      <c r="AN20" s="96"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="34"/>
+      <c r="H20" s="91"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="14"/>
+      <c r="O20" s="15"/>
+      <c r="P20" s="16"/>
+      <c r="Q20" s="14"/>
+      <c r="R20" s="15"/>
+      <c r="S20" s="16"/>
+      <c r="T20" s="85"/>
+      <c r="U20" s="86"/>
+      <c r="V20" s="86"/>
+      <c r="W20" s="86"/>
+      <c r="X20" s="86"/>
+      <c r="Y20" s="86"/>
+      <c r="Z20" s="86"/>
+      <c r="AA20" s="86"/>
+      <c r="AB20" s="86"/>
+      <c r="AC20" s="86"/>
+      <c r="AD20" s="86"/>
+      <c r="AE20" s="86"/>
+      <c r="AF20" s="86"/>
+      <c r="AG20" s="86"/>
+      <c r="AH20" s="86"/>
+      <c r="AI20" s="86"/>
+      <c r="AJ20" s="86"/>
+      <c r="AK20" s="86"/>
+      <c r="AL20" s="86"/>
+      <c r="AM20" s="86"/>
+      <c r="AN20" s="87"/>
       <c r="AP20" s="7"/>
     </row>
-    <row r="21" spans="1:42" ht="22.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:42" ht="23" customHeight="1">
       <c r="A21" s="6"/>
-      <c r="C21" s="73"/>
-[...36 lines deleted...]
-      <c r="AN21" s="99"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="19"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="19"/>
+      <c r="N21" s="17"/>
+      <c r="O21" s="18"/>
+      <c r="P21" s="19"/>
+      <c r="Q21" s="17"/>
+      <c r="R21" s="18"/>
+      <c r="S21" s="19"/>
+      <c r="T21" s="88"/>
+      <c r="U21" s="89"/>
+      <c r="V21" s="89"/>
+      <c r="W21" s="89"/>
+      <c r="X21" s="89"/>
+      <c r="Y21" s="89"/>
+      <c r="Z21" s="89"/>
+      <c r="AA21" s="89"/>
+      <c r="AB21" s="89"/>
+      <c r="AC21" s="89"/>
+      <c r="AD21" s="89"/>
+      <c r="AE21" s="89"/>
+      <c r="AF21" s="89"/>
+      <c r="AG21" s="89"/>
+      <c r="AH21" s="89"/>
+      <c r="AI21" s="89"/>
+      <c r="AJ21" s="89"/>
+      <c r="AK21" s="89"/>
+      <c r="AL21" s="89"/>
+      <c r="AM21" s="89"/>
+      <c r="AN21" s="90"/>
       <c r="AP21" s="7"/>
     </row>
-    <row r="22" spans="1:42" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:42" ht="27" customHeight="1">
       <c r="A22" s="6"/>
-      <c r="C22" s="74" t="s">
+      <c r="C22" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="D22" s="16"/>
-[...35 lines deleted...]
-      <c r="AN22" s="87"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="80"/>
+      <c r="J22" s="80"/>
+      <c r="K22" s="80"/>
+      <c r="L22" s="80"/>
+      <c r="M22" s="80"/>
+      <c r="N22" s="80"/>
+      <c r="O22" s="80"/>
+      <c r="P22" s="80"/>
+      <c r="Q22" s="80"/>
+      <c r="R22" s="80"/>
+      <c r="S22" s="80"/>
+      <c r="T22" s="80"/>
+      <c r="U22" s="80"/>
+      <c r="V22" s="80"/>
+      <c r="W22" s="80"/>
+      <c r="X22" s="80"/>
+      <c r="Y22" s="80"/>
+      <c r="Z22" s="80"/>
+      <c r="AA22" s="80"/>
+      <c r="AB22" s="80"/>
+      <c r="AC22" s="80"/>
+      <c r="AD22" s="80"/>
+      <c r="AE22" s="80"/>
+      <c r="AF22" s="80"/>
+      <c r="AG22" s="80"/>
+      <c r="AH22" s="80"/>
+      <c r="AI22" s="80"/>
+      <c r="AJ22" s="80"/>
+      <c r="AK22" s="80"/>
+      <c r="AL22" s="80"/>
+      <c r="AM22" s="80"/>
+      <c r="AN22" s="81"/>
       <c r="AP22" s="7"/>
     </row>
-    <row r="23" spans="1:42" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:42" ht="27" customHeight="1">
       <c r="A23" s="6"/>
-      <c r="C23" s="73"/>
-[...36 lines deleted...]
-      <c r="AN23" s="90"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="53"/>
+      <c r="I23" s="54"/>
+      <c r="J23" s="54"/>
+      <c r="K23" s="54"/>
+      <c r="L23" s="54"/>
+      <c r="M23" s="54"/>
+      <c r="N23" s="54"/>
+      <c r="O23" s="54"/>
+      <c r="P23" s="54"/>
+      <c r="Q23" s="54"/>
+      <c r="R23" s="54"/>
+      <c r="S23" s="54"/>
+      <c r="T23" s="54"/>
+      <c r="U23" s="54"/>
+      <c r="V23" s="54"/>
+      <c r="W23" s="54"/>
+      <c r="X23" s="54"/>
+      <c r="Y23" s="54"/>
+      <c r="Z23" s="54"/>
+      <c r="AA23" s="54"/>
+      <c r="AB23" s="54"/>
+      <c r="AC23" s="54"/>
+      <c r="AD23" s="54"/>
+      <c r="AE23" s="54"/>
+      <c r="AF23" s="54"/>
+      <c r="AG23" s="54"/>
+      <c r="AH23" s="54"/>
+      <c r="AI23" s="54"/>
+      <c r="AJ23" s="54"/>
+      <c r="AK23" s="54"/>
+      <c r="AL23" s="54"/>
+      <c r="AM23" s="54"/>
+      <c r="AN23" s="55"/>
       <c r="AP23" s="7"/>
     </row>
-    <row r="24" spans="1:42" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:42" ht="21" customHeight="1">
       <c r="A24" s="6"/>
-      <c r="C24" s="24" t="s">
+      <c r="C24" s="93" t="s">
         <v>17</v>
       </c>
-      <c r="D24" s="25"/>
-[...35 lines deleted...]
-      <c r="AN24" s="29"/>
+      <c r="D24" s="94"/>
+      <c r="E24" s="94"/>
+      <c r="F24" s="94"/>
+      <c r="G24" s="95"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="26"/>
+      <c r="N24" s="26"/>
+      <c r="O24" s="26"/>
+      <c r="P24" s="26"/>
+      <c r="Q24" s="26"/>
+      <c r="R24" s="26"/>
+      <c r="S24" s="26"/>
+      <c r="T24" s="26"/>
+      <c r="U24" s="26"/>
+      <c r="V24" s="26"/>
+      <c r="W24" s="26"/>
+      <c r="X24" s="26"/>
+      <c r="Y24" s="26"/>
+      <c r="Z24" s="26"/>
+      <c r="AA24" s="26"/>
+      <c r="AB24" s="26"/>
+      <c r="AC24" s="26"/>
+      <c r="AD24" s="26"/>
+      <c r="AE24" s="26"/>
+      <c r="AF24" s="26"/>
+      <c r="AG24" s="26"/>
+      <c r="AH24" s="26"/>
+      <c r="AI24" s="26"/>
+      <c r="AJ24" s="26"/>
+      <c r="AK24" s="26"/>
+      <c r="AL24" s="26"/>
+      <c r="AM24" s="26"/>
+      <c r="AN24" s="27"/>
       <c r="AP24" s="7"/>
     </row>
-    <row r="25" spans="1:42" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:42" ht="27" customHeight="1">
       <c r="A25" s="6"/>
-      <c r="C25" s="74" t="s">
+      <c r="C25" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="D25" s="16"/>
-[...35 lines deleted...]
-      <c r="AN25" s="81"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="56"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+      <c r="K25" s="57"/>
+      <c r="L25" s="57"/>
+      <c r="M25" s="57"/>
+      <c r="N25" s="57"/>
+      <c r="O25" s="57"/>
+      <c r="P25" s="57"/>
+      <c r="Q25" s="57"/>
+      <c r="R25" s="57"/>
+      <c r="S25" s="57"/>
+      <c r="T25" s="57"/>
+      <c r="U25" s="57"/>
+      <c r="V25" s="57"/>
+      <c r="W25" s="57"/>
+      <c r="X25" s="57"/>
+      <c r="Y25" s="57"/>
+      <c r="Z25" s="57"/>
+      <c r="AA25" s="57"/>
+      <c r="AB25" s="57"/>
+      <c r="AC25" s="57"/>
+      <c r="AD25" s="57"/>
+      <c r="AE25" s="57"/>
+      <c r="AF25" s="57"/>
+      <c r="AG25" s="57"/>
+      <c r="AH25" s="57"/>
+      <c r="AI25" s="57"/>
+      <c r="AJ25" s="57"/>
+      <c r="AK25" s="57"/>
+      <c r="AL25" s="57"/>
+      <c r="AM25" s="57"/>
+      <c r="AN25" s="58"/>
       <c r="AP25" s="7"/>
     </row>
-    <row r="26" spans="1:42" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:42" ht="27" customHeight="1">
       <c r="A26" s="6"/>
-      <c r="C26" s="73"/>
-[...36 lines deleted...]
-      <c r="AN26" s="84"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="59"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="60"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="60"/>
+      <c r="W26" s="60"/>
+      <c r="X26" s="60"/>
+      <c r="Y26" s="60"/>
+      <c r="Z26" s="60"/>
+      <c r="AA26" s="60"/>
+      <c r="AB26" s="60"/>
+      <c r="AC26" s="60"/>
+      <c r="AD26" s="60"/>
+      <c r="AE26" s="60"/>
+      <c r="AF26" s="60"/>
+      <c r="AG26" s="60"/>
+      <c r="AH26" s="60"/>
+      <c r="AI26" s="60"/>
+      <c r="AJ26" s="60"/>
+      <c r="AK26" s="60"/>
+      <c r="AL26" s="60"/>
+      <c r="AM26" s="60"/>
+      <c r="AN26" s="61"/>
       <c r="AP26" s="7"/>
     </row>
-    <row r="27" spans="1:42" ht="22.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:42" ht="23" customHeight="1">
       <c r="A27" s="6"/>
-      <c r="C27" s="75" t="s">
+      <c r="C27" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="D27" s="16"/>
-[...10 lines deleted...]
-      <c r="O27" s="100" t="s">
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="62"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="28"/>
+      <c r="N27" s="28"/>
+      <c r="O27" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="P27" s="100"/>
-[...11 lines deleted...]
-      <c r="AB27" s="100" t="s">
+      <c r="P27" s="23"/>
+      <c r="Q27" s="28"/>
+      <c r="R27" s="28"/>
+      <c r="S27" s="28"/>
+      <c r="T27" s="28"/>
+      <c r="U27" s="28"/>
+      <c r="V27" s="28"/>
+      <c r="W27" s="28"/>
+      <c r="X27" s="28"/>
+      <c r="Y27" s="28"/>
+      <c r="Z27" s="28"/>
+      <c r="AA27" s="28"/>
+      <c r="AB27" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="AC27" s="100"/>
-[...10 lines deleted...]
-      <c r="AN27" s="109"/>
+      <c r="AC27" s="23"/>
+      <c r="AD27" s="28"/>
+      <c r="AE27" s="28"/>
+      <c r="AF27" s="28"/>
+      <c r="AG27" s="28"/>
+      <c r="AH27" s="28"/>
+      <c r="AI27" s="28"/>
+      <c r="AJ27" s="28"/>
+      <c r="AK27" s="28"/>
+      <c r="AL27" s="28"/>
+      <c r="AM27" s="28"/>
+      <c r="AN27" s="29"/>
       <c r="AP27" s="7"/>
     </row>
-    <row r="28" spans="1:42" ht="22.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:42" ht="23" customHeight="1" thickBot="1">
       <c r="A28" s="6"/>
-      <c r="C28" s="76"/>
-[...36 lines deleted...]
-      <c r="AN28" s="110"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="63"/>
+      <c r="I28" s="30"/>
+      <c r="J28" s="30"/>
+      <c r="K28" s="30"/>
+      <c r="L28" s="30"/>
+      <c r="M28" s="30"/>
+      <c r="N28" s="30"/>
+      <c r="O28" s="24"/>
+      <c r="P28" s="24"/>
+      <c r="Q28" s="30"/>
+      <c r="R28" s="30"/>
+      <c r="S28" s="30"/>
+      <c r="T28" s="30"/>
+      <c r="U28" s="30"/>
+      <c r="V28" s="30"/>
+      <c r="W28" s="30"/>
+      <c r="X28" s="30"/>
+      <c r="Y28" s="30"/>
+      <c r="Z28" s="30"/>
+      <c r="AA28" s="30"/>
+      <c r="AB28" s="24"/>
+      <c r="AC28" s="24"/>
+      <c r="AD28" s="30"/>
+      <c r="AE28" s="30"/>
+      <c r="AF28" s="30"/>
+      <c r="AG28" s="30"/>
+      <c r="AH28" s="30"/>
+      <c r="AI28" s="30"/>
+      <c r="AJ28" s="30"/>
+      <c r="AK28" s="30"/>
+      <c r="AL28" s="30"/>
+      <c r="AM28" s="30"/>
+      <c r="AN28" s="31"/>
       <c r="AP28" s="7"/>
     </row>
-    <row r="29" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:42" ht="14.25" customHeight="1">
       <c r="A29" s="6"/>
-      <c r="C29" s="14" t="s">
+      <c r="C29" s="96" t="s">
         <v>18</v>
       </c>
-      <c r="D29" s="14"/>
-[...35 lines deleted...]
-      <c r="AN29" s="14"/>
+      <c r="D29" s="96"/>
+      <c r="E29" s="96"/>
+      <c r="F29" s="96"/>
+      <c r="G29" s="96"/>
+      <c r="H29" s="96"/>
+      <c r="I29" s="96"/>
+      <c r="J29" s="96"/>
+      <c r="K29" s="96"/>
+      <c r="L29" s="96"/>
+      <c r="M29" s="96"/>
+      <c r="N29" s="96"/>
+      <c r="O29" s="96"/>
+      <c r="P29" s="96"/>
+      <c r="Q29" s="96"/>
+      <c r="R29" s="96"/>
+      <c r="S29" s="96"/>
+      <c r="T29" s="96"/>
+      <c r="U29" s="96"/>
+      <c r="V29" s="96"/>
+      <c r="W29" s="96"/>
+      <c r="X29" s="96"/>
+      <c r="Y29" s="96"/>
+      <c r="Z29" s="96"/>
+      <c r="AA29" s="96"/>
+      <c r="AB29" s="96"/>
+      <c r="AC29" s="96"/>
+      <c r="AD29" s="96"/>
+      <c r="AE29" s="96"/>
+      <c r="AF29" s="96"/>
+      <c r="AG29" s="96"/>
+      <c r="AH29" s="96"/>
+      <c r="AI29" s="96"/>
+      <c r="AJ29" s="96"/>
+      <c r="AK29" s="96"/>
+      <c r="AL29" s="96"/>
+      <c r="AM29" s="96"/>
+      <c r="AN29" s="96"/>
       <c r="AP29" s="7"/>
     </row>
-    <row r="30" spans="1:42" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:42" ht="14.25" customHeight="1" thickBot="1">
       <c r="A30" s="6"/>
-      <c r="C30" s="14"/>
-[...36 lines deleted...]
-      <c r="AN30" s="14"/>
+      <c r="C30" s="96"/>
+      <c r="D30" s="96"/>
+      <c r="E30" s="96"/>
+      <c r="F30" s="96"/>
+      <c r="G30" s="96"/>
+      <c r="H30" s="96"/>
+      <c r="I30" s="96"/>
+      <c r="J30" s="96"/>
+      <c r="K30" s="96"/>
+      <c r="L30" s="96"/>
+      <c r="M30" s="96"/>
+      <c r="N30" s="96"/>
+      <c r="O30" s="96"/>
+      <c r="P30" s="96"/>
+      <c r="Q30" s="96"/>
+      <c r="R30" s="96"/>
+      <c r="S30" s="96"/>
+      <c r="T30" s="96"/>
+      <c r="U30" s="96"/>
+      <c r="V30" s="96"/>
+      <c r="W30" s="96"/>
+      <c r="X30" s="96"/>
+      <c r="Y30" s="96"/>
+      <c r="Z30" s="96"/>
+      <c r="AA30" s="96"/>
+      <c r="AB30" s="96"/>
+      <c r="AC30" s="96"/>
+      <c r="AD30" s="96"/>
+      <c r="AE30" s="96"/>
+      <c r="AF30" s="96"/>
+      <c r="AG30" s="96"/>
+      <c r="AH30" s="96"/>
+      <c r="AI30" s="96"/>
+      <c r="AJ30" s="96"/>
+      <c r="AK30" s="96"/>
+      <c r="AL30" s="96"/>
+      <c r="AM30" s="96"/>
+      <c r="AN30" s="96"/>
       <c r="AP30" s="7"/>
     </row>
-    <row r="31" spans="1:42" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:42" ht="27" customHeight="1">
       <c r="A31" s="6"/>
-      <c r="C31" s="69" t="s">
+      <c r="C31" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="D31" s="50"/>
-[...35 lines deleted...]
-      <c r="AN31" s="108"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="50"/>
+      <c r="I31" s="51"/>
+      <c r="J31" s="51"/>
+      <c r="K31" s="51"/>
+      <c r="L31" s="51"/>
+      <c r="M31" s="51"/>
+      <c r="N31" s="51"/>
+      <c r="O31" s="51"/>
+      <c r="P31" s="51"/>
+      <c r="Q31" s="51"/>
+      <c r="R31" s="51"/>
+      <c r="S31" s="51"/>
+      <c r="T31" s="51"/>
+      <c r="U31" s="51"/>
+      <c r="V31" s="51"/>
+      <c r="W31" s="51"/>
+      <c r="X31" s="51"/>
+      <c r="Y31" s="51"/>
+      <c r="Z31" s="51"/>
+      <c r="AA31" s="51"/>
+      <c r="AB31" s="51"/>
+      <c r="AC31" s="51"/>
+      <c r="AD31" s="51"/>
+      <c r="AE31" s="51"/>
+      <c r="AF31" s="51"/>
+      <c r="AG31" s="51"/>
+      <c r="AH31" s="51"/>
+      <c r="AI31" s="51"/>
+      <c r="AJ31" s="51"/>
+      <c r="AK31" s="51"/>
+      <c r="AL31" s="51"/>
+      <c r="AM31" s="51"/>
+      <c r="AN31" s="52"/>
       <c r="AP31" s="7"/>
     </row>
-    <row r="32" spans="1:42" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:42" ht="27" customHeight="1">
       <c r="A32" s="6"/>
-      <c r="C32" s="73"/>
-[...36 lines deleted...]
-      <c r="AN32" s="90"/>
+      <c r="C32" s="44"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="40"/>
+      <c r="H32" s="53"/>
+      <c r="I32" s="54"/>
+      <c r="J32" s="54"/>
+      <c r="K32" s="54"/>
+      <c r="L32" s="54"/>
+      <c r="M32" s="54"/>
+      <c r="N32" s="54"/>
+      <c r="O32" s="54"/>
+      <c r="P32" s="54"/>
+      <c r="Q32" s="54"/>
+      <c r="R32" s="54"/>
+      <c r="S32" s="54"/>
+      <c r="T32" s="54"/>
+      <c r="U32" s="54"/>
+      <c r="V32" s="54"/>
+      <c r="W32" s="54"/>
+      <c r="X32" s="54"/>
+      <c r="Y32" s="54"/>
+      <c r="Z32" s="54"/>
+      <c r="AA32" s="54"/>
+      <c r="AB32" s="54"/>
+      <c r="AC32" s="54"/>
+      <c r="AD32" s="54"/>
+      <c r="AE32" s="54"/>
+      <c r="AF32" s="54"/>
+      <c r="AG32" s="54"/>
+      <c r="AH32" s="54"/>
+      <c r="AI32" s="54"/>
+      <c r="AJ32" s="54"/>
+      <c r="AK32" s="54"/>
+      <c r="AL32" s="54"/>
+      <c r="AM32" s="54"/>
+      <c r="AN32" s="55"/>
       <c r="AP32" s="7"/>
     </row>
-    <row r="33" spans="1:42" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:42" ht="21" customHeight="1">
       <c r="A33" s="6"/>
-      <c r="C33" s="24" t="s">
+      <c r="C33" s="93" t="s">
         <v>17</v>
       </c>
-      <c r="D33" s="25"/>
-[...35 lines deleted...]
-      <c r="AN33" s="29"/>
+      <c r="D33" s="94"/>
+      <c r="E33" s="94"/>
+      <c r="F33" s="94"/>
+      <c r="G33" s="95"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+      <c r="O33" s="26"/>
+      <c r="P33" s="26"/>
+      <c r="Q33" s="26"/>
+      <c r="R33" s="26"/>
+      <c r="S33" s="26"/>
+      <c r="T33" s="26"/>
+      <c r="U33" s="26"/>
+      <c r="V33" s="26"/>
+      <c r="W33" s="26"/>
+      <c r="X33" s="26"/>
+      <c r="Y33" s="26"/>
+      <c r="Z33" s="26"/>
+      <c r="AA33" s="26"/>
+      <c r="AB33" s="26"/>
+      <c r="AC33" s="26"/>
+      <c r="AD33" s="26"/>
+      <c r="AE33" s="26"/>
+      <c r="AF33" s="26"/>
+      <c r="AG33" s="26"/>
+      <c r="AH33" s="26"/>
+      <c r="AI33" s="26"/>
+      <c r="AJ33" s="26"/>
+      <c r="AK33" s="26"/>
+      <c r="AL33" s="26"/>
+      <c r="AM33" s="26"/>
+      <c r="AN33" s="27"/>
       <c r="AP33" s="7"/>
     </row>
-    <row r="34" spans="1:42" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:42" ht="27" customHeight="1">
       <c r="A34" s="6"/>
-      <c r="C34" s="74" t="s">
+      <c r="C34" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="D34" s="16"/>
-[...35 lines deleted...]
-      <c r="AN34" s="81"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="34"/>
+      <c r="H34" s="56"/>
+      <c r="I34" s="57"/>
+      <c r="J34" s="57"/>
+      <c r="K34" s="57"/>
+      <c r="L34" s="57"/>
+      <c r="M34" s="57"/>
+      <c r="N34" s="57"/>
+      <c r="O34" s="57"/>
+      <c r="P34" s="57"/>
+      <c r="Q34" s="57"/>
+      <c r="R34" s="57"/>
+      <c r="S34" s="57"/>
+      <c r="T34" s="57"/>
+      <c r="U34" s="57"/>
+      <c r="V34" s="57"/>
+      <c r="W34" s="57"/>
+      <c r="X34" s="57"/>
+      <c r="Y34" s="57"/>
+      <c r="Z34" s="57"/>
+      <c r="AA34" s="57"/>
+      <c r="AB34" s="57"/>
+      <c r="AC34" s="57"/>
+      <c r="AD34" s="57"/>
+      <c r="AE34" s="57"/>
+      <c r="AF34" s="57"/>
+      <c r="AG34" s="57"/>
+      <c r="AH34" s="57"/>
+      <c r="AI34" s="57"/>
+      <c r="AJ34" s="57"/>
+      <c r="AK34" s="57"/>
+      <c r="AL34" s="57"/>
+      <c r="AM34" s="57"/>
+      <c r="AN34" s="58"/>
       <c r="AP34" s="7"/>
     </row>
-    <row r="35" spans="1:42" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:42" ht="27" customHeight="1">
       <c r="A35" s="6"/>
-      <c r="C35" s="73"/>
-[...36 lines deleted...]
-      <c r="AN35" s="84"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="59"/>
+      <c r="I35" s="60"/>
+      <c r="J35" s="60"/>
+      <c r="K35" s="60"/>
+      <c r="L35" s="60"/>
+      <c r="M35" s="60"/>
+      <c r="N35" s="60"/>
+      <c r="O35" s="60"/>
+      <c r="P35" s="60"/>
+      <c r="Q35" s="60"/>
+      <c r="R35" s="60"/>
+      <c r="S35" s="60"/>
+      <c r="T35" s="60"/>
+      <c r="U35" s="60"/>
+      <c r="V35" s="60"/>
+      <c r="W35" s="60"/>
+      <c r="X35" s="60"/>
+      <c r="Y35" s="60"/>
+      <c r="Z35" s="60"/>
+      <c r="AA35" s="60"/>
+      <c r="AB35" s="60"/>
+      <c r="AC35" s="60"/>
+      <c r="AD35" s="60"/>
+      <c r="AE35" s="60"/>
+      <c r="AF35" s="60"/>
+      <c r="AG35" s="60"/>
+      <c r="AH35" s="60"/>
+      <c r="AI35" s="60"/>
+      <c r="AJ35" s="60"/>
+      <c r="AK35" s="60"/>
+      <c r="AL35" s="60"/>
+      <c r="AM35" s="60"/>
+      <c r="AN35" s="61"/>
       <c r="AP35" s="7"/>
     </row>
-    <row r="36" spans="1:42" ht="22.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:42" ht="23" customHeight="1">
       <c r="A36" s="6"/>
-      <c r="C36" s="75" t="s">
+      <c r="C36" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="D36" s="16"/>
-[...11 lines deleted...]
-        <v>27</v>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="28"/>
+      <c r="J36" s="28"/>
+      <c r="K36" s="28"/>
+      <c r="L36" s="28"/>
+      <c r="M36" s="28"/>
+      <c r="N36" s="28"/>
+      <c r="O36" s="23" t="s">
+        <v>26</v>
       </c>
-      <c r="P36" s="100"/>
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="P36" s="23"/>
+      <c r="Q36" s="28"/>
+      <c r="R36" s="28"/>
+      <c r="S36" s="28"/>
+      <c r="T36" s="28"/>
+      <c r="U36" s="28"/>
+      <c r="V36" s="28"/>
+      <c r="W36" s="28"/>
+      <c r="X36" s="28"/>
+      <c r="Y36" s="28"/>
+      <c r="Z36" s="28"/>
+      <c r="AA36" s="28"/>
+      <c r="AB36" s="23" t="s">
+        <v>26</v>
       </c>
-      <c r="AC36" s="100"/>
-[...10 lines deleted...]
-      <c r="AN36" s="109"/>
+      <c r="AC36" s="23"/>
+      <c r="AD36" s="28"/>
+      <c r="AE36" s="28"/>
+      <c r="AF36" s="28"/>
+      <c r="AG36" s="28"/>
+      <c r="AH36" s="28"/>
+      <c r="AI36" s="28"/>
+      <c r="AJ36" s="28"/>
+      <c r="AK36" s="28"/>
+      <c r="AL36" s="28"/>
+      <c r="AM36" s="28"/>
+      <c r="AN36" s="29"/>
       <c r="AP36" s="7"/>
     </row>
-    <row r="37" spans="1:42" ht="22.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:42" ht="23" customHeight="1" thickBot="1">
       <c r="A37" s="6"/>
-      <c r="C37" s="76"/>
-[...36 lines deleted...]
-      <c r="AN37" s="110"/>
+      <c r="C37" s="47"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="63"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="30"/>
+      <c r="O37" s="24"/>
+      <c r="P37" s="24"/>
+      <c r="Q37" s="30"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="30"/>
+      <c r="T37" s="30"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="30"/>
+      <c r="W37" s="30"/>
+      <c r="X37" s="30"/>
+      <c r="Y37" s="30"/>
+      <c r="Z37" s="30"/>
+      <c r="AA37" s="30"/>
+      <c r="AB37" s="24"/>
+      <c r="AC37" s="24"/>
+      <c r="AD37" s="30"/>
+      <c r="AE37" s="30"/>
+      <c r="AF37" s="30"/>
+      <c r="AG37" s="30"/>
+      <c r="AH37" s="30"/>
+      <c r="AI37" s="30"/>
+      <c r="AJ37" s="30"/>
+      <c r="AK37" s="30"/>
+      <c r="AL37" s="30"/>
+      <c r="AM37" s="30"/>
+      <c r="AN37" s="31"/>
       <c r="AP37" s="7"/>
     </row>
-    <row r="38" spans="1:42" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:42" ht="14.25" customHeight="1" thickBot="1">
       <c r="A38" s="6"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="12"/>
       <c r="P38" s="12"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="13"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
       <c r="Y38" s="13"/>
       <c r="Z38" s="13"/>
       <c r="AA38" s="13"/>
       <c r="AB38" s="12"/>
       <c r="AC38" s="12"/>
       <c r="AD38" s="13"/>
       <c r="AE38" s="13"/>
       <c r="AF38" s="13"/>
       <c r="AG38" s="13"/>
       <c r="AH38" s="13"/>
       <c r="AI38" s="13"/>
       <c r="AJ38" s="13"/>
       <c r="AK38" s="13"/>
       <c r="AL38" s="13"/>
       <c r="AM38" s="13"/>
       <c r="AN38" s="13"/>
       <c r="AP38" s="7"/>
     </row>
-    <row r="39" spans="1:42" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:42" ht="14.25" customHeight="1" thickTop="1">
       <c r="A39" s="6"/>
-      <c r="C39" s="111" t="s">
+      <c r="C39" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="D39" s="112"/>
-[...35 lines deleted...]
-      <c r="AN39" s="113"/>
+      <c r="D39" s="65"/>
+      <c r="E39" s="65"/>
+      <c r="F39" s="65"/>
+      <c r="G39" s="65"/>
+      <c r="H39" s="65"/>
+      <c r="I39" s="65"/>
+      <c r="J39" s="65"/>
+      <c r="K39" s="65"/>
+      <c r="L39" s="65"/>
+      <c r="M39" s="65"/>
+      <c r="N39" s="65"/>
+      <c r="O39" s="65"/>
+      <c r="P39" s="65"/>
+      <c r="Q39" s="65"/>
+      <c r="R39" s="65"/>
+      <c r="S39" s="65"/>
+      <c r="T39" s="65"/>
+      <c r="U39" s="65"/>
+      <c r="V39" s="65"/>
+      <c r="W39" s="65"/>
+      <c r="X39" s="65"/>
+      <c r="Y39" s="65"/>
+      <c r="Z39" s="65"/>
+      <c r="AA39" s="65"/>
+      <c r="AB39" s="65"/>
+      <c r="AC39" s="65"/>
+      <c r="AD39" s="65"/>
+      <c r="AE39" s="65"/>
+      <c r="AF39" s="65"/>
+      <c r="AG39" s="65"/>
+      <c r="AH39" s="65"/>
+      <c r="AI39" s="65"/>
+      <c r="AJ39" s="65"/>
+      <c r="AK39" s="65"/>
+      <c r="AL39" s="65"/>
+      <c r="AM39" s="65"/>
+      <c r="AN39" s="66"/>
       <c r="AP39" s="7"/>
     </row>
-    <row r="40" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:42" ht="14.25" customHeight="1">
       <c r="A40" s="6"/>
-      <c r="C40" s="114"/>
-[...36 lines deleted...]
-      <c r="AN40" s="116"/>
+      <c r="C40" s="67"/>
+      <c r="D40" s="68"/>
+      <c r="E40" s="68"/>
+      <c r="F40" s="68"/>
+      <c r="G40" s="68"/>
+      <c r="H40" s="68"/>
+      <c r="I40" s="68"/>
+      <c r="J40" s="68"/>
+      <c r="K40" s="68"/>
+      <c r="L40" s="68"/>
+      <c r="M40" s="68"/>
+      <c r="N40" s="68"/>
+      <c r="O40" s="68"/>
+      <c r="P40" s="68"/>
+      <c r="Q40" s="68"/>
+      <c r="R40" s="68"/>
+      <c r="S40" s="68"/>
+      <c r="T40" s="68"/>
+      <c r="U40" s="68"/>
+      <c r="V40" s="68"/>
+      <c r="W40" s="68"/>
+      <c r="X40" s="68"/>
+      <c r="Y40" s="68"/>
+      <c r="Z40" s="68"/>
+      <c r="AA40" s="68"/>
+      <c r="AB40" s="68"/>
+      <c r="AC40" s="68"/>
+      <c r="AD40" s="68"/>
+      <c r="AE40" s="68"/>
+      <c r="AF40" s="68"/>
+      <c r="AG40" s="68"/>
+      <c r="AH40" s="68"/>
+      <c r="AI40" s="68"/>
+      <c r="AJ40" s="68"/>
+      <c r="AK40" s="68"/>
+      <c r="AL40" s="68"/>
+      <c r="AM40" s="68"/>
+      <c r="AN40" s="69"/>
       <c r="AP40" s="7"/>
     </row>
-    <row r="41" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:42" ht="14.25" customHeight="1">
       <c r="A41" s="6"/>
-      <c r="C41" s="114"/>
-[...36 lines deleted...]
-      <c r="AN41" s="116"/>
+      <c r="C41" s="67"/>
+      <c r="D41" s="68"/>
+      <c r="E41" s="68"/>
+      <c r="F41" s="68"/>
+      <c r="G41" s="68"/>
+      <c r="H41" s="68"/>
+      <c r="I41" s="68"/>
+      <c r="J41" s="68"/>
+      <c r="K41" s="68"/>
+      <c r="L41" s="68"/>
+      <c r="M41" s="68"/>
+      <c r="N41" s="68"/>
+      <c r="O41" s="68"/>
+      <c r="P41" s="68"/>
+      <c r="Q41" s="68"/>
+      <c r="R41" s="68"/>
+      <c r="S41" s="68"/>
+      <c r="T41" s="68"/>
+      <c r="U41" s="68"/>
+      <c r="V41" s="68"/>
+      <c r="W41" s="68"/>
+      <c r="X41" s="68"/>
+      <c r="Y41" s="68"/>
+      <c r="Z41" s="68"/>
+      <c r="AA41" s="68"/>
+      <c r="AB41" s="68"/>
+      <c r="AC41" s="68"/>
+      <c r="AD41" s="68"/>
+      <c r="AE41" s="68"/>
+      <c r="AF41" s="68"/>
+      <c r="AG41" s="68"/>
+      <c r="AH41" s="68"/>
+      <c r="AI41" s="68"/>
+      <c r="AJ41" s="68"/>
+      <c r="AK41" s="68"/>
+      <c r="AL41" s="68"/>
+      <c r="AM41" s="68"/>
+      <c r="AN41" s="69"/>
       <c r="AP41" s="7"/>
     </row>
-    <row r="42" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:42" ht="14.25" customHeight="1">
       <c r="A42" s="6"/>
-      <c r="C42" s="114"/>
-[...36 lines deleted...]
-      <c r="AN42" s="116"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="68"/>
+      <c r="E42" s="68"/>
+      <c r="F42" s="68"/>
+      <c r="G42" s="68"/>
+      <c r="H42" s="68"/>
+      <c r="I42" s="68"/>
+      <c r="J42" s="68"/>
+      <c r="K42" s="68"/>
+      <c r="L42" s="68"/>
+      <c r="M42" s="68"/>
+      <c r="N42" s="68"/>
+      <c r="O42" s="68"/>
+      <c r="P42" s="68"/>
+      <c r="Q42" s="68"/>
+      <c r="R42" s="68"/>
+      <c r="S42" s="68"/>
+      <c r="T42" s="68"/>
+      <c r="U42" s="68"/>
+      <c r="V42" s="68"/>
+      <c r="W42" s="68"/>
+      <c r="X42" s="68"/>
+      <c r="Y42" s="68"/>
+      <c r="Z42" s="68"/>
+      <c r="AA42" s="68"/>
+      <c r="AB42" s="68"/>
+      <c r="AC42" s="68"/>
+      <c r="AD42" s="68"/>
+      <c r="AE42" s="68"/>
+      <c r="AF42" s="68"/>
+      <c r="AG42" s="68"/>
+      <c r="AH42" s="68"/>
+      <c r="AI42" s="68"/>
+      <c r="AJ42" s="68"/>
+      <c r="AK42" s="68"/>
+      <c r="AL42" s="68"/>
+      <c r="AM42" s="68"/>
+      <c r="AN42" s="69"/>
       <c r="AP42" s="7"/>
     </row>
-    <row r="43" spans="1:42" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:42" ht="14.25" customHeight="1" thickBot="1">
       <c r="A43" s="6"/>
-      <c r="C43" s="117"/>
-[...36 lines deleted...]
-      <c r="AN43" s="119"/>
+      <c r="C43" s="70"/>
+      <c r="D43" s="71"/>
+      <c r="E43" s="71"/>
+      <c r="F43" s="71"/>
+      <c r="G43" s="71"/>
+      <c r="H43" s="71"/>
+      <c r="I43" s="71"/>
+      <c r="J43" s="71"/>
+      <c r="K43" s="71"/>
+      <c r="L43" s="71"/>
+      <c r="M43" s="71"/>
+      <c r="N43" s="71"/>
+      <c r="O43" s="71"/>
+      <c r="P43" s="71"/>
+      <c r="Q43" s="71"/>
+      <c r="R43" s="71"/>
+      <c r="S43" s="71"/>
+      <c r="T43" s="71"/>
+      <c r="U43" s="71"/>
+      <c r="V43" s="71"/>
+      <c r="W43" s="71"/>
+      <c r="X43" s="71"/>
+      <c r="Y43" s="71"/>
+      <c r="Z43" s="71"/>
+      <c r="AA43" s="71"/>
+      <c r="AB43" s="71"/>
+      <c r="AC43" s="71"/>
+      <c r="AD43" s="71"/>
+      <c r="AE43" s="71"/>
+      <c r="AF43" s="71"/>
+      <c r="AG43" s="71"/>
+      <c r="AH43" s="71"/>
+      <c r="AI43" s="71"/>
+      <c r="AJ43" s="71"/>
+      <c r="AK43" s="71"/>
+      <c r="AL43" s="71"/>
+      <c r="AM43" s="71"/>
+      <c r="AN43" s="72"/>
       <c r="AP43" s="7"/>
     </row>
-    <row r="44" spans="1:42" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:42" ht="14.25" customHeight="1" thickTop="1">
       <c r="A44" s="6"/>
       <c r="AP44" s="7"/>
     </row>
-    <row r="45" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:42" ht="14.25" customHeight="1">
       <c r="A45" s="6"/>
-      <c r="C45" s="15" t="s">
+      <c r="C45" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="D45" s="16"/>
-[...26 lines deleted...]
-      <c r="AE45" s="120" t="s">
+      <c r="D45" s="33"/>
+      <c r="E45" s="33"/>
+      <c r="F45" s="33"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="33"/>
+      <c r="J45" s="33"/>
+      <c r="K45" s="33"/>
+      <c r="L45" s="33"/>
+      <c r="M45" s="33"/>
+      <c r="N45" s="33"/>
+      <c r="O45" s="33"/>
+      <c r="P45" s="33"/>
+      <c r="Q45" s="33"/>
+      <c r="R45" s="33"/>
+      <c r="S45" s="33"/>
+      <c r="T45" s="33"/>
+      <c r="U45" s="33"/>
+      <c r="V45" s="33"/>
+      <c r="W45" s="33"/>
+      <c r="X45" s="33"/>
+      <c r="Y45" s="33"/>
+      <c r="Z45" s="33"/>
+      <c r="AA45" s="33"/>
+      <c r="AB45" s="33"/>
+      <c r="AC45" s="33"/>
+      <c r="AD45" s="34"/>
+      <c r="AE45" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="AF45" s="121"/>
-[...3 lines deleted...]
-      <c r="AJ45" s="120" t="s">
+      <c r="AF45" s="74"/>
+      <c r="AG45" s="33"/>
+      <c r="AH45" s="33"/>
+      <c r="AI45" s="33"/>
+      <c r="AJ45" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="AK45" s="121"/>
-[...2 lines deleted...]
-      <c r="AN45" s="17"/>
+      <c r="AK45" s="74"/>
+      <c r="AL45" s="33"/>
+      <c r="AM45" s="33"/>
+      <c r="AN45" s="34"/>
       <c r="AP45" s="7"/>
     </row>
-    <row r="46" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:42" ht="14.25" customHeight="1">
       <c r="A46" s="6"/>
-      <c r="C46" s="18"/>
-[...36 lines deleted...]
-      <c r="AN46" s="20"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="36"/>
+      <c r="J46" s="36"/>
+      <c r="K46" s="36"/>
+      <c r="L46" s="36"/>
+      <c r="M46" s="36"/>
+      <c r="N46" s="36"/>
+      <c r="O46" s="36"/>
+      <c r="P46" s="36"/>
+      <c r="Q46" s="36"/>
+      <c r="R46" s="36"/>
+      <c r="S46" s="36"/>
+      <c r="T46" s="36"/>
+      <c r="U46" s="36"/>
+      <c r="V46" s="36"/>
+      <c r="W46" s="36"/>
+      <c r="X46" s="36"/>
+      <c r="Y46" s="36"/>
+      <c r="Z46" s="36"/>
+      <c r="AA46" s="36"/>
+      <c r="AB46" s="36"/>
+      <c r="AC46" s="36"/>
+      <c r="AD46" s="37"/>
+      <c r="AE46" s="75"/>
+      <c r="AF46" s="76"/>
+      <c r="AG46" s="36"/>
+      <c r="AH46" s="36"/>
+      <c r="AI46" s="36"/>
+      <c r="AJ46" s="75"/>
+      <c r="AK46" s="76"/>
+      <c r="AL46" s="36"/>
+      <c r="AM46" s="36"/>
+      <c r="AN46" s="37"/>
       <c r="AP46" s="7"/>
     </row>
-    <row r="47" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:42" ht="14.25" customHeight="1">
       <c r="A47" s="6"/>
-      <c r="C47" s="21"/>
-[...36 lines deleted...]
-      <c r="AN47" s="23"/>
+      <c r="C47" s="38"/>
+      <c r="D47" s="39"/>
+      <c r="E47" s="39"/>
+      <c r="F47" s="39"/>
+      <c r="G47" s="40"/>
+      <c r="H47" s="38"/>
+      <c r="I47" s="39"/>
+      <c r="J47" s="39"/>
+      <c r="K47" s="39"/>
+      <c r="L47" s="39"/>
+      <c r="M47" s="39"/>
+      <c r="N47" s="39"/>
+      <c r="O47" s="39"/>
+      <c r="P47" s="39"/>
+      <c r="Q47" s="39"/>
+      <c r="R47" s="39"/>
+      <c r="S47" s="39"/>
+      <c r="T47" s="39"/>
+      <c r="U47" s="39"/>
+      <c r="V47" s="39"/>
+      <c r="W47" s="39"/>
+      <c r="X47" s="39"/>
+      <c r="Y47" s="39"/>
+      <c r="Z47" s="39"/>
+      <c r="AA47" s="39"/>
+      <c r="AB47" s="39"/>
+      <c r="AC47" s="39"/>
+      <c r="AD47" s="40"/>
+      <c r="AE47" s="77"/>
+      <c r="AF47" s="78"/>
+      <c r="AG47" s="39"/>
+      <c r="AH47" s="39"/>
+      <c r="AI47" s="39"/>
+      <c r="AJ47" s="77"/>
+      <c r="AK47" s="78"/>
+      <c r="AL47" s="39"/>
+      <c r="AM47" s="39"/>
+      <c r="AN47" s="40"/>
       <c r="AP47" s="7"/>
     </row>
-    <row r="48" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:42" ht="14.25" customHeight="1">
       <c r="A48" s="8"/>
       <c r="B48" s="9"/>
       <c r="C48" s="9"/>
       <c r="D48" s="9"/>
       <c r="E48" s="9"/>
       <c r="F48" s="9"/>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9"/>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
       <c r="L48" s="9"/>
       <c r="M48" s="9"/>
       <c r="N48" s="9"/>
       <c r="O48" s="9"/>
       <c r="P48" s="9"/>
       <c r="Q48" s="9"/>
       <c r="R48" s="9"/>
       <c r="S48" s="9"/>
       <c r="T48" s="9"/>
       <c r="U48" s="9"/>
       <c r="V48" s="9"/>
       <c r="W48" s="9"/>
       <c r="X48" s="9"/>
       <c r="Y48" s="9"/>
       <c r="Z48" s="9"/>
       <c r="AA48" s="9"/>
       <c r="AB48" s="9"/>
       <c r="AC48" s="9"/>
       <c r="AD48" s="9"/>
       <c r="AE48" s="9"/>
       <c r="AF48" s="9"/>
       <c r="AG48" s="9"/>
       <c r="AH48" s="9"/>
       <c r="AI48" s="9"/>
       <c r="AJ48" s="9"/>
       <c r="AK48" s="9"/>
       <c r="AL48" s="9"/>
       <c r="AM48" s="9"/>
       <c r="AN48" s="9"/>
       <c r="AO48" s="9"/>
       <c r="AP48" s="10"/>
     </row>
-    <row r="49" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
-[...351 lines deleted...]
-    <row r="401" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="14.25" customHeight="1"/>
+    <row r="50" ht="14.25" customHeight="1"/>
+    <row r="51" ht="14.25" customHeight="1"/>
+    <row r="52" ht="14.25" customHeight="1"/>
+    <row r="53" ht="14.25" customHeight="1"/>
+    <row r="54" ht="14.25" customHeight="1"/>
+    <row r="55" ht="14.25" customHeight="1"/>
+    <row r="56" ht="14.25" customHeight="1"/>
+    <row r="57" ht="14.25" customHeight="1"/>
+    <row r="58" ht="14.25" customHeight="1"/>
+    <row r="59" ht="14.25" customHeight="1"/>
+    <row r="60" ht="14.25" customHeight="1"/>
+    <row r="61" ht="14.25" customHeight="1"/>
+    <row r="62" ht="14.25" customHeight="1"/>
+    <row r="63" ht="14.25" customHeight="1"/>
+    <row r="64" ht="14.25" customHeight="1"/>
+    <row r="65" ht="14.25" customHeight="1"/>
+    <row r="66" ht="14.25" customHeight="1"/>
+    <row r="67" ht="14.25" customHeight="1"/>
+    <row r="68" ht="14.25" customHeight="1"/>
+    <row r="69" ht="14.25" customHeight="1"/>
+    <row r="70" ht="14.25" customHeight="1"/>
+    <row r="71" ht="14.25" customHeight="1"/>
+    <row r="72" ht="14.25" customHeight="1"/>
+    <row r="73" ht="14.25" customHeight="1"/>
+    <row r="74" ht="14.25" customHeight="1"/>
+    <row r="75" ht="14.25" customHeight="1"/>
+    <row r="76" ht="14.25" customHeight="1"/>
+    <row r="77" ht="14.25" customHeight="1"/>
+    <row r="78" ht="14.25" customHeight="1"/>
+    <row r="79" ht="14.25" customHeight="1"/>
+    <row r="80" ht="14.25" customHeight="1"/>
+    <row r="81" ht="14.25" customHeight="1"/>
+    <row r="82" ht="14.25" customHeight="1"/>
+    <row r="83" ht="14.25" customHeight="1"/>
+    <row r="84" ht="14.25" customHeight="1"/>
+    <row r="85" ht="14.25" customHeight="1"/>
+    <row r="86" ht="14.25" customHeight="1"/>
+    <row r="87" ht="14.25" customHeight="1"/>
+    <row r="88" ht="14.25" customHeight="1"/>
+    <row r="89" ht="14.25" customHeight="1"/>
+    <row r="90" ht="14.25" customHeight="1"/>
+    <row r="91" ht="14.25" customHeight="1"/>
+    <row r="92" ht="14.25" customHeight="1"/>
+    <row r="93" ht="14.25" customHeight="1"/>
+    <row r="94" ht="14.25" customHeight="1"/>
+    <row r="95" ht="14.25" customHeight="1"/>
+    <row r="96" ht="14.25" customHeight="1"/>
+    <row r="97" ht="14.25" customHeight="1"/>
+    <row r="98" ht="14.25" customHeight="1"/>
+    <row r="99" ht="14.25" customHeight="1"/>
+    <row r="100" ht="14.25" customHeight="1"/>
+    <row r="101" ht="14.25" customHeight="1"/>
+    <row r="102" ht="14.25" customHeight="1"/>
+    <row r="103" ht="14.25" customHeight="1"/>
+    <row r="104" ht="14.25" customHeight="1"/>
+    <row r="105" ht="14.25" customHeight="1"/>
+    <row r="106" ht="14.25" customHeight="1"/>
+    <row r="107" ht="14.25" customHeight="1"/>
+    <row r="108" ht="14.25" customHeight="1"/>
+    <row r="109" ht="14.25" customHeight="1"/>
+    <row r="110" ht="14.25" customHeight="1"/>
+    <row r="111" ht="14.25" customHeight="1"/>
+    <row r="112" ht="14.25" customHeight="1"/>
+    <row r="113" ht="14.25" customHeight="1"/>
+    <row r="114" ht="14.25" customHeight="1"/>
+    <row r="115" ht="14.25" customHeight="1"/>
+    <row r="116" ht="14.25" customHeight="1"/>
+    <row r="117" ht="14.25" customHeight="1"/>
+    <row r="118" ht="14.25" customHeight="1"/>
+    <row r="119" ht="14.25" customHeight="1"/>
+    <row r="120" ht="14.25" customHeight="1"/>
+    <row r="121" ht="14.25" customHeight="1"/>
+    <row r="122" ht="14.25" customHeight="1"/>
+    <row r="123" ht="14.25" customHeight="1"/>
+    <row r="124" ht="14.25" customHeight="1"/>
+    <row r="125" ht="14.25" customHeight="1"/>
+    <row r="126" ht="14.25" customHeight="1"/>
+    <row r="127" ht="14.25" customHeight="1"/>
+    <row r="128" ht="14.25" customHeight="1"/>
+    <row r="129" ht="14.25" customHeight="1"/>
+    <row r="130" ht="14.25" customHeight="1"/>
+    <row r="131" ht="14.25" customHeight="1"/>
+    <row r="132" ht="14.25" customHeight="1"/>
+    <row r="133" ht="14.25" customHeight="1"/>
+    <row r="134" ht="14.25" customHeight="1"/>
+    <row r="135" ht="14.25" customHeight="1"/>
+    <row r="136" ht="14.25" customHeight="1"/>
+    <row r="137" ht="14.25" customHeight="1"/>
+    <row r="138" ht="14.25" customHeight="1"/>
+    <row r="139" ht="14.25" customHeight="1"/>
+    <row r="140" ht="14.25" customHeight="1"/>
+    <row r="141" ht="14.25" customHeight="1"/>
+    <row r="142" ht="14.25" customHeight="1"/>
+    <row r="143" ht="14.25" customHeight="1"/>
+    <row r="144" ht="14.25" customHeight="1"/>
+    <row r="145" ht="14.25" customHeight="1"/>
+    <row r="146" ht="14.25" customHeight="1"/>
+    <row r="147" ht="14.25" customHeight="1"/>
+    <row r="148" ht="14.25" customHeight="1"/>
+    <row r="149" ht="14.25" customHeight="1"/>
+    <row r="150" ht="14.25" customHeight="1"/>
+    <row r="151" ht="14.25" customHeight="1"/>
+    <row r="152" ht="14.25" customHeight="1"/>
+    <row r="153" ht="14.25" customHeight="1"/>
+    <row r="154" ht="14.25" customHeight="1"/>
+    <row r="155" ht="14.25" customHeight="1"/>
+    <row r="156" ht="14.25" customHeight="1"/>
+    <row r="157" ht="14.25" customHeight="1"/>
+    <row r="158" ht="14.25" customHeight="1"/>
+    <row r="159" ht="14.25" customHeight="1"/>
+    <row r="160" ht="14.25" customHeight="1"/>
+    <row r="161" ht="14.25" customHeight="1"/>
+    <row r="162" ht="14.25" customHeight="1"/>
+    <row r="163" ht="14.25" customHeight="1"/>
+    <row r="164" ht="14.25" customHeight="1"/>
+    <row r="165" ht="14.25" customHeight="1"/>
+    <row r="166" ht="14.25" customHeight="1"/>
+    <row r="167" ht="14.25" customHeight="1"/>
+    <row r="168" ht="14.25" customHeight="1"/>
+    <row r="169" ht="14.25" customHeight="1"/>
+    <row r="170" ht="14.25" customHeight="1"/>
+    <row r="171" ht="14.25" customHeight="1"/>
+    <row r="172" ht="14.25" customHeight="1"/>
+    <row r="173" ht="14.25" customHeight="1"/>
+    <row r="174" ht="14.25" customHeight="1"/>
+    <row r="175" ht="14.25" customHeight="1"/>
+    <row r="176" ht="14.25" customHeight="1"/>
+    <row r="177" ht="14.25" customHeight="1"/>
+    <row r="178" ht="14.25" customHeight="1"/>
+    <row r="179" ht="14.25" customHeight="1"/>
+    <row r="180" ht="14.25" customHeight="1"/>
+    <row r="181" ht="14.25" customHeight="1"/>
+    <row r="182" ht="14.25" customHeight="1"/>
+    <row r="183" ht="14.25" customHeight="1"/>
+    <row r="184" ht="14.25" customHeight="1"/>
+    <row r="185" ht="14.25" customHeight="1"/>
+    <row r="186" ht="14.25" customHeight="1"/>
+    <row r="187" ht="14.25" customHeight="1"/>
+    <row r="188" ht="14.25" customHeight="1"/>
+    <row r="189" ht="14.25" customHeight="1"/>
+    <row r="190" ht="14.25" customHeight="1"/>
+    <row r="191" ht="14.25" customHeight="1"/>
+    <row r="192" ht="14.25" customHeight="1"/>
+    <row r="193" ht="14.25" customHeight="1"/>
+    <row r="194" ht="14.25" customHeight="1"/>
+    <row r="195" ht="14.25" customHeight="1"/>
+    <row r="196" ht="14.25" customHeight="1"/>
+    <row r="197" ht="14.25" customHeight="1"/>
+    <row r="198" ht="14.25" customHeight="1"/>
+    <row r="199" ht="14.25" customHeight="1"/>
+    <row r="200" ht="14.25" customHeight="1"/>
+    <row r="201" ht="14.25" customHeight="1"/>
+    <row r="202" ht="14.25" customHeight="1"/>
+    <row r="203" ht="14.25" customHeight="1"/>
+    <row r="204" ht="14.25" customHeight="1"/>
+    <row r="205" ht="14.25" customHeight="1"/>
+    <row r="206" ht="14.25" customHeight="1"/>
+    <row r="207" ht="14.25" customHeight="1"/>
+    <row r="208" ht="14.25" customHeight="1"/>
+    <row r="209" ht="14.25" customHeight="1"/>
+    <row r="210" ht="14.25" customHeight="1"/>
+    <row r="211" ht="14.25" customHeight="1"/>
+    <row r="212" ht="14.25" customHeight="1"/>
+    <row r="213" ht="14.25" customHeight="1"/>
+    <row r="214" ht="14.25" customHeight="1"/>
+    <row r="215" ht="14.25" customHeight="1"/>
+    <row r="216" ht="14.25" customHeight="1"/>
+    <row r="217" ht="14.25" customHeight="1"/>
+    <row r="218" ht="14.25" customHeight="1"/>
+    <row r="219" ht="14.25" customHeight="1"/>
+    <row r="220" ht="14.25" customHeight="1"/>
+    <row r="221" ht="14.25" customHeight="1"/>
+    <row r="222" ht="14.25" customHeight="1"/>
+    <row r="223" ht="14.25" customHeight="1"/>
+    <row r="224" ht="14.25" customHeight="1"/>
+    <row r="225" ht="14.25" customHeight="1"/>
+    <row r="226" ht="14.25" customHeight="1"/>
+    <row r="227" ht="14.25" customHeight="1"/>
+    <row r="228" ht="14.25" customHeight="1"/>
+    <row r="229" ht="14.25" customHeight="1"/>
+    <row r="230" ht="14.25" customHeight="1"/>
+    <row r="231" ht="14.25" customHeight="1"/>
+    <row r="232" ht="14.25" customHeight="1"/>
+    <row r="233" ht="14.25" customHeight="1"/>
+    <row r="234" ht="14.25" customHeight="1"/>
+    <row r="235" ht="14.25" customHeight="1"/>
+    <row r="236" ht="14.25" customHeight="1"/>
+    <row r="237" ht="14.25" customHeight="1"/>
+    <row r="238" ht="14.25" customHeight="1"/>
+    <row r="239" ht="14.25" customHeight="1"/>
+    <row r="240" ht="14.25" customHeight="1"/>
+    <row r="241" ht="14.25" customHeight="1"/>
+    <row r="242" ht="14.25" customHeight="1"/>
+    <row r="243" ht="14.25" customHeight="1"/>
+    <row r="244" ht="14.25" customHeight="1"/>
+    <row r="245" ht="14.25" customHeight="1"/>
+    <row r="246" ht="14.25" customHeight="1"/>
+    <row r="247" ht="14.25" customHeight="1"/>
+    <row r="248" ht="14.25" customHeight="1"/>
+    <row r="249" ht="14.25" customHeight="1"/>
+    <row r="250" ht="14.25" customHeight="1"/>
+    <row r="251" ht="14.25" customHeight="1"/>
+    <row r="252" ht="14.25" customHeight="1"/>
+    <row r="253" ht="14.25" customHeight="1"/>
+    <row r="254" ht="14.25" customHeight="1"/>
+    <row r="255" ht="14.25" customHeight="1"/>
+    <row r="256" ht="14.25" customHeight="1"/>
+    <row r="257" ht="14.25" customHeight="1"/>
+    <row r="258" ht="14.25" customHeight="1"/>
+    <row r="259" ht="14.25" customHeight="1"/>
+    <row r="260" ht="14.25" customHeight="1"/>
+    <row r="261" ht="14.25" customHeight="1"/>
+    <row r="262" ht="14.25" customHeight="1"/>
+    <row r="263" ht="14.25" customHeight="1"/>
+    <row r="264" ht="14.25" customHeight="1"/>
+    <row r="265" ht="14.25" customHeight="1"/>
+    <row r="266" ht="14.25" customHeight="1"/>
+    <row r="267" ht="14.25" customHeight="1"/>
+    <row r="268" ht="14.25" customHeight="1"/>
+    <row r="269" ht="14.25" customHeight="1"/>
+    <row r="270" ht="14.25" customHeight="1"/>
+    <row r="271" ht="14.25" customHeight="1"/>
+    <row r="272" ht="14.25" customHeight="1"/>
+    <row r="273" ht="14.25" customHeight="1"/>
+    <row r="274" ht="14.25" customHeight="1"/>
+    <row r="275" ht="14.25" customHeight="1"/>
+    <row r="276" ht="14.25" customHeight="1"/>
+    <row r="277" ht="14.25" customHeight="1"/>
+    <row r="278" ht="14.25" customHeight="1"/>
+    <row r="279" ht="14.25" customHeight="1"/>
+    <row r="280" ht="14.25" customHeight="1"/>
+    <row r="281" ht="14.25" customHeight="1"/>
+    <row r="282" ht="14.25" customHeight="1"/>
+    <row r="283" ht="14.25" customHeight="1"/>
+    <row r="284" ht="14.25" customHeight="1"/>
+    <row r="285" ht="14.25" customHeight="1"/>
+    <row r="286" ht="14.25" customHeight="1"/>
+    <row r="287" ht="14.25" customHeight="1"/>
+    <row r="288" ht="14.25" customHeight="1"/>
+    <row r="289" ht="14.25" customHeight="1"/>
+    <row r="290" ht="14.25" customHeight="1"/>
+    <row r="291" ht="14.25" customHeight="1"/>
+    <row r="292" ht="14.25" customHeight="1"/>
+    <row r="293" ht="14.25" customHeight="1"/>
+    <row r="294" ht="14.25" customHeight="1"/>
+    <row r="295" ht="14.25" customHeight="1"/>
+    <row r="296" ht="14.25" customHeight="1"/>
+    <row r="297" ht="14.25" customHeight="1"/>
+    <row r="298" ht="14.25" customHeight="1"/>
+    <row r="299" ht="14.25" customHeight="1"/>
+    <row r="300" ht="14.25" customHeight="1"/>
+    <row r="301" ht="14.25" customHeight="1"/>
+    <row r="302" ht="14.25" customHeight="1"/>
+    <row r="303" ht="14.25" customHeight="1"/>
+    <row r="304" ht="14.25" customHeight="1"/>
+    <row r="305" ht="14.25" customHeight="1"/>
+    <row r="306" ht="14.25" customHeight="1"/>
+    <row r="307" ht="14.25" customHeight="1"/>
+    <row r="308" ht="14.25" customHeight="1"/>
+    <row r="309" ht="14.25" customHeight="1"/>
+    <row r="310" ht="14.25" customHeight="1"/>
+    <row r="311" ht="14.25" customHeight="1"/>
+    <row r="312" ht="14.25" customHeight="1"/>
+    <row r="313" ht="14.25" customHeight="1"/>
+    <row r="314" ht="14.25" customHeight="1"/>
+    <row r="315" ht="14.25" customHeight="1"/>
+    <row r="316" ht="14.25" customHeight="1"/>
+    <row r="317" ht="14.25" customHeight="1"/>
+    <row r="318" ht="14.25" customHeight="1"/>
+    <row r="319" ht="14.25" customHeight="1"/>
+    <row r="320" ht="14.25" customHeight="1"/>
+    <row r="321" ht="14.25" customHeight="1"/>
+    <row r="322" ht="14.25" customHeight="1"/>
+    <row r="323" ht="14.25" customHeight="1"/>
+    <row r="324" ht="14.25" customHeight="1"/>
+    <row r="325" ht="14.25" customHeight="1"/>
+    <row r="326" ht="14.25" customHeight="1"/>
+    <row r="327" ht="14.25" customHeight="1"/>
+    <row r="328" ht="14.25" customHeight="1"/>
+    <row r="329" ht="14.25" customHeight="1"/>
+    <row r="330" ht="14.25" customHeight="1"/>
+    <row r="331" ht="14.25" customHeight="1"/>
+    <row r="332" ht="14.25" customHeight="1"/>
+    <row r="333" ht="14.25" customHeight="1"/>
+    <row r="334" ht="14.25" customHeight="1"/>
+    <row r="335" ht="14.25" customHeight="1"/>
+    <row r="336" ht="14.25" customHeight="1"/>
+    <row r="337" ht="14.25" customHeight="1"/>
+    <row r="338" ht="14.25" customHeight="1"/>
+    <row r="339" ht="14.25" customHeight="1"/>
+    <row r="340" ht="14.25" customHeight="1"/>
+    <row r="341" ht="14.25" customHeight="1"/>
+    <row r="342" ht="14.25" customHeight="1"/>
+    <row r="343" ht="14.25" customHeight="1"/>
+    <row r="344" ht="14.25" customHeight="1"/>
+    <row r="345" ht="14.25" customHeight="1"/>
+    <row r="346" ht="14.25" customHeight="1"/>
+    <row r="347" ht="14.25" customHeight="1"/>
+    <row r="348" ht="14.25" customHeight="1"/>
+    <row r="349" ht="14.25" customHeight="1"/>
+    <row r="350" ht="14.25" customHeight="1"/>
+    <row r="351" ht="14.25" customHeight="1"/>
+    <row r="352" ht="14.25" customHeight="1"/>
+    <row r="353" ht="14.25" customHeight="1"/>
+    <row r="354" ht="14.25" customHeight="1"/>
+    <row r="355" ht="14.25" customHeight="1"/>
+    <row r="356" ht="14.25" customHeight="1"/>
+    <row r="357" ht="14.25" customHeight="1"/>
+    <row r="358" ht="14.25" customHeight="1"/>
+    <row r="359" ht="14.25" customHeight="1"/>
+    <row r="360" ht="14.25" customHeight="1"/>
+    <row r="361" ht="14.25" customHeight="1"/>
+    <row r="362" ht="14.25" customHeight="1"/>
+    <row r="363" ht="14.25" customHeight="1"/>
+    <row r="364" ht="14.25" customHeight="1"/>
+    <row r="365" ht="14.25" customHeight="1"/>
+    <row r="366" ht="14.25" customHeight="1"/>
+    <row r="367" ht="14.25" customHeight="1"/>
+    <row r="368" ht="14.25" customHeight="1"/>
+    <row r="369" ht="14.25" customHeight="1"/>
+    <row r="370" ht="14.25" customHeight="1"/>
+    <row r="371" ht="14.25" customHeight="1"/>
+    <row r="372" ht="14.25" customHeight="1"/>
+    <row r="373" ht="14.25" customHeight="1"/>
+    <row r="374" ht="14.25" customHeight="1"/>
+    <row r="375" ht="14.25" customHeight="1"/>
+    <row r="376" ht="14.25" customHeight="1"/>
+    <row r="377" ht="14.25" customHeight="1"/>
+    <row r="378" ht="14.25" customHeight="1"/>
+    <row r="379" ht="14.25" customHeight="1"/>
+    <row r="380" ht="14.25" customHeight="1"/>
+    <row r="381" ht="14.25" customHeight="1"/>
+    <row r="382" ht="14.25" customHeight="1"/>
+    <row r="383" ht="14.25" customHeight="1"/>
+    <row r="384" ht="14.25" customHeight="1"/>
+    <row r="385" ht="14.25" customHeight="1"/>
+    <row r="386" ht="14.25" customHeight="1"/>
+    <row r="387" ht="14.25" customHeight="1"/>
+    <row r="388" ht="14.25" customHeight="1"/>
+    <row r="389" ht="14.25" customHeight="1"/>
+    <row r="390" ht="14.25" customHeight="1"/>
+    <row r="391" ht="14.25" customHeight="1"/>
+    <row r="392" ht="14.25" customHeight="1"/>
+    <row r="393" ht="14.25" customHeight="1"/>
+    <row r="394" ht="14.25" customHeight="1"/>
+    <row r="395" ht="14.25" customHeight="1"/>
+    <row r="396" ht="14.25" customHeight="1"/>
+    <row r="397" ht="14.25" customHeight="1"/>
+    <row r="398" ht="14.25" customHeight="1"/>
+    <row r="399" ht="14.25" customHeight="1"/>
+    <row r="400" ht="14.25" customHeight="1"/>
+    <row r="401" ht="14.25" customHeight="1"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="GkscLze3dmn1oMyfkIPv6muOegiMlEBiDdxAjFKQ0j/nGR3J1kB2XPkfgVpce2OwzptGq0OWvbRxs0eSzugBFQ==" saltValue="JmixVLMm01Al924VdDJp7w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="HtAvo4uJLCzMe+FbLQIXsTSKbvADqIykytN8oCHr8UgYkcBNOG6Bp5xlvIrKMS0Cf+FBZuqRz9weK4WOddnesw==" saltValue="2kaYUE52OG51mSuVTxdf7w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="64">
-    <mergeCell ref="K20:M21"/>
-[...5 lines deleted...]
-    <mergeCell ref="AD27:AN28"/>
+    <mergeCell ref="C29:AN30"/>
+    <mergeCell ref="H45:AD47"/>
+    <mergeCell ref="C33:G33"/>
+    <mergeCell ref="H33:AN33"/>
+    <mergeCell ref="G4:AJ5"/>
+    <mergeCell ref="Z16:AB19"/>
+    <mergeCell ref="AC16:AE19"/>
+    <mergeCell ref="AC7:AD8"/>
+    <mergeCell ref="AE7:AG8"/>
+    <mergeCell ref="H16:P19"/>
+    <mergeCell ref="Z14:AB15"/>
+    <mergeCell ref="AC14:AN15"/>
+    <mergeCell ref="AC6:AF6"/>
+    <mergeCell ref="AH7:AH8"/>
+    <mergeCell ref="AK7:AK8"/>
+    <mergeCell ref="AN7:AN8"/>
+    <mergeCell ref="C12:AN13"/>
+    <mergeCell ref="C2:R3"/>
+    <mergeCell ref="Q14:Y15"/>
+    <mergeCell ref="H14:P15"/>
+    <mergeCell ref="AI7:AJ8"/>
+    <mergeCell ref="AL7:AM8"/>
+    <mergeCell ref="C7:R7"/>
+    <mergeCell ref="C14:G19"/>
+    <mergeCell ref="T16:V19"/>
+    <mergeCell ref="C20:G21"/>
+    <mergeCell ref="C22:G23"/>
+    <mergeCell ref="C25:G26"/>
+    <mergeCell ref="C27:G28"/>
+    <mergeCell ref="Q16:S19"/>
+    <mergeCell ref="H25:AN26"/>
+    <mergeCell ref="H22:AN23"/>
+    <mergeCell ref="AL16:AN19"/>
+    <mergeCell ref="AF16:AH19"/>
+    <mergeCell ref="AI16:AK19"/>
+    <mergeCell ref="T20:AN21"/>
+    <mergeCell ref="H20:J21"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="AB27:AC28"/>
+    <mergeCell ref="H27:N28"/>
+    <mergeCell ref="Q27:AA28"/>
     <mergeCell ref="C45:G47"/>
     <mergeCell ref="C31:G32"/>
     <mergeCell ref="C34:G35"/>
     <mergeCell ref="C36:G37"/>
     <mergeCell ref="H31:AN32"/>
     <mergeCell ref="H34:AN35"/>
     <mergeCell ref="O36:P37"/>
     <mergeCell ref="AB36:AC37"/>
     <mergeCell ref="AD36:AN37"/>
     <mergeCell ref="Q36:AA37"/>
     <mergeCell ref="H36:N37"/>
     <mergeCell ref="C39:AN43"/>
     <mergeCell ref="AL45:AN47"/>
     <mergeCell ref="AJ45:AK47"/>
     <mergeCell ref="AG45:AI47"/>
     <mergeCell ref="AE45:AF47"/>
-    <mergeCell ref="C20:G21"/>
-[...39 lines deleted...]
-    <mergeCell ref="AN7:AN8"/>
+    <mergeCell ref="K20:M21"/>
+    <mergeCell ref="N20:P21"/>
+    <mergeCell ref="Q20:S21"/>
+    <mergeCell ref="W16:Y19"/>
+    <mergeCell ref="O27:P28"/>
+    <mergeCell ref="H24:AN24"/>
+    <mergeCell ref="AD27:AN28"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="H16:P19">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="H16:P19" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"品川,練馬,足立,多摩,八王子,杉並,世田谷,板橋,江東,葛飾"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70833333333333337" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6974ad55-56c1-422a-985d-4055d2bc4de7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1860ed5d-a456-402e-9704-32d0b40e4988">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010019E52CB011B4A54F809944E21B97AABF" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="2ad72300c3fae9ef75601f758de3f65b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1860ed5d-a456-402e-9704-32d0b40e4988" xmlns:ns3="6974ad55-56c1-422a-985d-4055d2bc4de7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f3fd517981984f8aa933c29fd06d02a" ns2:_="" ns3:_="">
+    <xsd:import namespace="1860ed5d-a456-402e-9704-32d0b40e4988"/>
+    <xsd:import namespace="6974ad55-56c1-422a-985d-4055d2bc4de7"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1860ed5d-a456-402e-9704-32d0b40e4988" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e887751-6760-42ee-8103-2ba6b2d93047" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6974ad55-56c1-422a-985d-4055d2bc4de7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="共有相手の詳細情報" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5d17ee0c-6607-4d4e-b6b9-a0dd91b44a83}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6974ad55-56c1-422a-985d-4055d2bc4de7">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F59906C-3A04-494E-897D-25EE831D67C9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6974ad55-56c1-422a-985d-4055d2bc4de7"/>
+    <ds:schemaRef ds:uri="1860ed5d-a456-402e-9704-32d0b40e4988"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{877531ED-C250-4A74-810C-E905C4038242}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9C5C7FD-3004-452D-BB87-21C39615EFBA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1860ed5d-a456-402e-9704-32d0b40e4988"/>
+    <ds:schemaRef ds:uri="6974ad55-56c1-422a-985d-4055d2bc4de7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>交付申請書</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010019E52CB011B4A54F809944E21B97AABF</vt:lpwstr>
+  </property>
+</Properties>
+</file>