--- v0 (2025-10-27)
+++ v1 (2026-05-16)
@@ -1,86 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.102.11\徴収指導課\収入管理指導班\112 過誤納還付\R7年度\08_経常業務\委任状HP改訂\エクセルver\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.102.11\徴収指導課\収入管理指導班\112 過誤納還付\R7年度\06_随時業務\年度末HP修正\4_作業\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5498948A-6006-4482-A0C7-7B9842CE8F4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C35EE248-35E3-4DBB-A5EA-65391DF1B33E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="委任状" sheetId="7" r:id="rId1"/>
+    <sheet name="記載例・委任状（新) (溶け込み)" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">委任状!$A$1:$AS$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'記載例・委任状（新) (溶け込み)'!$A$1:$AS$41</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="44">
   <si>
     <t>過誤納還付金の受領に関する委任状</t>
     <rPh sb="0" eb="3">
       <t>カゴノウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カンプ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>キン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジュリョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>カン</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>イニンジョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>受付印（事務所）</t>
     <rPh sb="0" eb="2">
@@ -97,50 +98,63 @@
     <rPh sb="0" eb="3">
       <t>トウキョウト</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ト</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゼイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ソウゴウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジム</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ショチョウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>トノ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※　必ず、記載例を確認の上、Ａ・Ｂ・Ｃ欄を全て記入してください。</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>　　　　　年　　　月　　　日</t>
+    <rPh sb="5" eb="6">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ヒ</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>〒</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>印</t>
     <rPh sb="0" eb="1">
       <t>イン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>住所</t>
     <rPh sb="0" eb="1">
       <t>ジュウ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>トコロ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>氏名
@@ -333,85 +347,50 @@
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（領収証書（原本）添付）</t>
     </r>
     <rPh sb="3" eb="5">
       <t>ニジュウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ノウフ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>リョウシュウショウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ショ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ゲンポン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>テンプ</t>
-    </rPh>
-[...33 lines deleted...]
-      <t>カ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>【該当理由を○で囲んでください。】</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>御注意</t>
     <rPh sb="0" eb="1">
       <t>オ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>チュウイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>　　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
@@ -732,50 +711,126 @@
     <t>　</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>Ａ[委任者（納税義務者）]</t>
     <rPh sb="2" eb="4">
       <t>イニン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>シャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ノウゼイ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ギムシャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>下記の過誤納還付金について、還付及び充当に関する通知の受領、還付金の受領に関する一切の権限を受任者に委任します。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">　
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（課税年度4月1日現在の都内の登録番号）</t>
+    </r>
+    <rPh sb="7" eb="9">
+      <t>カゼイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>トナイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和　 　　年度</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
       <t>④　抹消登録により過誤納還付金が発生する場合は、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>抹消登録した日の翌日から３日目（土日・祝日を除く）まで</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>に提出してください。</t>
     </r>
     <rPh sb="2" eb="4">
       <t>マッショウ</t>
     </rPh>
     <rPh sb="4" eb="6">
@@ -904,192 +959,125 @@
     </rPh>
     <rPh sb="50" eb="52">
       <t>ショウメイ</t>
     </rPh>
     <rPh sb="52" eb="53">
       <t>ショ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>インカン</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>トウロク</t>
     </rPh>
     <rPh sb="60" eb="63">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>カ</t>
     </rPh>
     <rPh sb="73" eb="75">
       <t>トウバイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>。</t>
+    <t xml:space="preserve"> 4 その他 　(                　　　　　　)　　　　　　　　</t>
+    <rPh sb="5" eb="6">
+      <t>ホカ</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>年</t>
-[...15 lines deleted...]
-      <t>ヒ</t>
+    <t xml:space="preserve"> 1 抹消登録（予定含む）　　　</t>
+    <rPh sb="3" eb="5">
+      <t>マッショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>フク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">自動車税　・　自動車税環境性能割
+</t>
+    </r>
+    <r>
       <rPr>
-        <sz val="16"/>
+        <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t xml:space="preserve">
-</t>
+      <t>【該当するものを○で囲んでください。】</t>
     </r>
-    <r>
-[...17 lines deleted...]
-    </r>
+    <rPh sb="0" eb="3">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>カンキョウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>セイノウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ワリ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>カコ</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>（課税年度4月1日現在の都内の登録番号）</t>
-[...75 lines deleted...]
-    <t>R7.3</t>
+    <t>R8.4</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1174,50 +1162,57 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="HG正楷書体-PRO"/>
       <family val="4"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="13"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1309,60 +1304,68 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="3" tint="-0.249977111117893"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3" tint="-0.249977111117893"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="13"/>
       <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
+    <font>
+      <strike/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -1604,130 +1607,57 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...71 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="217">
+  <cellXfs count="183">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
@@ -1737,50 +1667,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
@@ -1949,489 +1882,741 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="57" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...313 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...4 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>30480</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>205740</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>205740</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="24" name="直線コネクタ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0973762-FF6A-42B6-8053-8FC1C2C56B54}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:cxnSpLocks noChangeShapeType="1"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3566160" y="10515600"/>
+          <a:ext cx="4655820" cy="7620"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="15875" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="lgDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>281940</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>167640</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="25" name="直線コネクタ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CB0A172-DCB1-47AB-B42F-2F01F4FDEC55}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:cxnSpLocks noChangeShapeType="1"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3535680" y="11018520"/>
+          <a:ext cx="4648200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="15875" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="lgDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>30480</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>243840</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="26" name="直線コネクタ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4D43F3C-951D-40D9-B318-40437A32A371}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:cxnSpLocks noChangeShapeType="1"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipV="1">
+          <a:off x="5120640" y="13304520"/>
+          <a:ext cx="4465320" cy="7620"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="15875" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="lgDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>30480</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>243840</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="27" name="直線コネクタ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47574F4E-3A6D-460D-BE30-AC507E98D911}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:cxnSpLocks noChangeShapeType="1"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipV="1">
+          <a:off x="5120640" y="13883640"/>
+          <a:ext cx="4465320" cy="7620"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="15875" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="lgDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>7620</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="32" name="Oval 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81E10D27-6BD1-4D81-9748-4F3029818881}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1143000" y="13616940"/>
+          <a:ext cx="1706880" cy="297180"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="CCFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="41"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>7620</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="33" name="Oval 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFA60751-AABC-452C-8215-B9530E2957D4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1143000" y="13616940"/>
+          <a:ext cx="1706880" cy="297180"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="CCFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="41"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2641,2123 +2826,2064 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...33 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CA517C6-69D1-4742-88B9-EC38F458CA92}">
-  <dimension ref="A1:BG54"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2061BB15-FB05-4B57-AD05-8D41F96EEB83}">
+  <dimension ref="A1:AT54"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="S9" sqref="S9:AF10"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="AX10" sqref="AX10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.88671875" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.6640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="0.77734375" style="1" customWidth="1"/>
     <col min="2" max="3" width="4" style="1" customWidth="1"/>
-    <col min="4" max="13" width="3.88671875" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="19" max="19" width="3.33203125" style="1" customWidth="1"/>
+    <col min="4" max="17" width="3.88671875" style="1" customWidth="1"/>
+    <col min="18" max="18" width="4" style="1" customWidth="1"/>
+    <col min="19" max="19" width="4.21875" style="1" customWidth="1"/>
     <col min="20" max="20" width="2.77734375" style="1" customWidth="1"/>
     <col min="21" max="26" width="3.88671875" style="1" customWidth="1"/>
     <col min="27" max="27" width="3.77734375" style="1" customWidth="1"/>
     <col min="28" max="31" width="3.88671875" style="1" customWidth="1"/>
-    <col min="32" max="32" width="2.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="36" max="36" width="3" style="1" customWidth="1"/>
+    <col min="32" max="32" width="3.77734375" style="1" customWidth="1"/>
+    <col min="33" max="36" width="3.88671875" style="1" customWidth="1"/>
     <col min="37" max="40" width="3.77734375" style="1" customWidth="1"/>
     <col min="41" max="44" width="3.88671875" style="1"/>
     <col min="45" max="45" width="4.44140625" style="1" customWidth="1"/>
     <col min="46" max="16384" width="3.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:44" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1" s="2"/>
       <c r="K1" s="2"/>
-      <c r="L1" s="116" t="s">
+      <c r="L1" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="M1" s="116"/>
-[...20 lines deleted...]
-      <c r="AH1" s="116"/>
+      <c r="M1" s="175"/>
+      <c r="N1" s="175"/>
+      <c r="O1" s="175"/>
+      <c r="P1" s="175"/>
+      <c r="Q1" s="175"/>
+      <c r="R1" s="175"/>
+      <c r="S1" s="175"/>
+      <c r="T1" s="175"/>
+      <c r="U1" s="175"/>
+      <c r="V1" s="175"/>
+      <c r="W1" s="175"/>
+      <c r="X1" s="175"/>
+      <c r="Y1" s="175"/>
+      <c r="Z1" s="175"/>
+      <c r="AA1" s="175"/>
+      <c r="AB1" s="175"/>
+      <c r="AC1" s="175"/>
+      <c r="AD1" s="175"/>
+      <c r="AE1" s="175"/>
+      <c r="AF1" s="175"/>
+      <c r="AG1" s="175"/>
+      <c r="AH1" s="175"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1"/>
-      <c r="AL1" s="117" t="s">
+      <c r="AL1" s="176" t="s">
         <v>1</v>
       </c>
-      <c r="AM1" s="118"/>
-[...4 lines deleted...]
-      <c r="AR1" s="119"/>
+      <c r="AM1" s="177"/>
+      <c r="AN1" s="177"/>
+      <c r="AO1" s="177"/>
+      <c r="AP1" s="177"/>
+      <c r="AQ1" s="177"/>
+      <c r="AR1" s="178"/>
     </row>
     <row r="2" spans="2:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="120" t="s">
+      <c r="B2" s="179" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="115"/>
-[...8 lines deleted...]
-      <c r="L2" s="115"/>
+      <c r="C2" s="124"/>
+      <c r="D2" s="124"/>
+      <c r="E2" s="124"/>
+      <c r="F2" s="124"/>
+      <c r="G2" s="124"/>
+      <c r="H2" s="124"/>
+      <c r="I2" s="124"/>
+      <c r="J2" s="124"/>
+      <c r="K2" s="124"/>
+      <c r="L2" s="124"/>
       <c r="P2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="8"/>
     </row>
     <row r="3" spans="2:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="115"/>
-[...9 lines deleted...]
-      <c r="L3" s="115"/>
+      <c r="B3" s="124"/>
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+      <c r="I3" s="124"/>
+      <c r="J3" s="124"/>
+      <c r="K3" s="124"/>
+      <c r="L3" s="124"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
-      <c r="AD3" s="131"/>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="AD3" s="1" t="s">
+        <v>4</v>
       </c>
-      <c r="AG3" s="111"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AE3"/>
+      <c r="AF3"/>
+      <c r="AG3"/>
+      <c r="AH3"/>
+      <c r="AI3"/>
+      <c r="AJ3"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="9"/>
       <c r="AM3" s="10"/>
       <c r="AN3" s="10"/>
       <c r="AO3" s="10"/>
       <c r="AP3" s="10"/>
       <c r="AQ3" s="10"/>
       <c r="AR3" s="11"/>
     </row>
     <row r="4" spans="2:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="12"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="O4" s="14" t="s">
         <v>33</v>
       </c>
       <c r="X4" s="15"/>
       <c r="Y4" s="15"/>
       <c r="Z4" s="15"/>
       <c r="AA4" s="15"/>
       <c r="AB4" s="15"/>
       <c r="AC4" s="15"/>
       <c r="AK4" s="10"/>
       <c r="AL4" s="9"/>
       <c r="AM4" s="10"/>
       <c r="AN4" s="10"/>
       <c r="AO4" s="10"/>
       <c r="AP4" s="10"/>
       <c r="AQ4" s="10"/>
       <c r="AR4" s="11"/>
     </row>
-    <row r="5" spans="2:44" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:44" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B5" s="12"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="O5" s="13"/>
       <c r="P5" s="14"/>
       <c r="X5" s="15"/>
       <c r="Y5" s="15"/>
       <c r="Z5" s="15"/>
       <c r="AA5" s="15"/>
       <c r="AB5" s="15"/>
       <c r="AC5" s="15"/>
       <c r="AK5" s="10"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="10"/>
       <c r="AN5" s="10"/>
       <c r="AO5" s="10"/>
       <c r="AP5" s="10"/>
       <c r="AQ5" s="10"/>
       <c r="AR5" s="11"/>
     </row>
     <row r="6" spans="2:44" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="10"/>
       <c r="O6" s="16"/>
       <c r="P6" s="17"/>
       <c r="Q6" s="17"/>
-      <c r="R6" s="113" t="s">
-[...17 lines deleted...]
-      <c r="AH6" s="121" t="s">
+      <c r="R6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AI6" s="121"/>
-      <c r="AJ6" s="21"/>
+      <c r="S6" s="18"/>
+      <c r="T6" s="180"/>
+      <c r="U6" s="180"/>
+      <c r="V6" s="180"/>
+      <c r="W6" s="180"/>
+      <c r="X6" s="180"/>
+      <c r="Y6" s="180"/>
+      <c r="Z6" s="180"/>
+      <c r="AA6" s="19"/>
+      <c r="AB6" s="19"/>
+      <c r="AC6" s="19"/>
+      <c r="AD6" s="19"/>
+      <c r="AE6" s="19"/>
+      <c r="AF6" s="20"/>
+      <c r="AG6" s="21"/>
+      <c r="AH6" s="181" t="s">
+        <v>6</v>
+      </c>
+      <c r="AI6" s="181"/>
+      <c r="AJ6" s="22"/>
       <c r="AK6" s="10"/>
       <c r="AL6" s="9"/>
       <c r="AM6" s="10"/>
       <c r="AN6" s="10"/>
       <c r="AO6" s="10"/>
       <c r="AP6" s="10"/>
       <c r="AQ6" s="10"/>
       <c r="AR6" s="11"/>
     </row>
     <row r="7" spans="2:44" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
-      <c r="O7" s="123" t="s">
-        <v>6</v>
+      <c r="O7" s="169" t="s">
+        <v>7</v>
       </c>
-      <c r="P7" s="124"/>
-[...19 lines deleted...]
-      <c r="AJ7" s="23"/>
+      <c r="P7" s="170"/>
+      <c r="Q7" s="170"/>
+      <c r="R7" s="170"/>
+      <c r="S7" s="122"/>
+      <c r="T7" s="122"/>
+      <c r="U7" s="122"/>
+      <c r="V7" s="122"/>
+      <c r="W7" s="122"/>
+      <c r="X7" s="122"/>
+      <c r="Y7" s="122"/>
+      <c r="Z7" s="122"/>
+      <c r="AA7" s="122"/>
+      <c r="AB7" s="122"/>
+      <c r="AC7" s="122"/>
+      <c r="AD7" s="122"/>
+      <c r="AE7" s="122"/>
+      <c r="AF7" s="122"/>
+      <c r="AG7" s="23"/>
+      <c r="AH7" s="182"/>
+      <c r="AI7" s="182"/>
+      <c r="AJ7" s="24"/>
       <c r="AK7" s="10"/>
-      <c r="AL7" s="24"/>
+      <c r="AL7" s="25"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7" s="11"/>
     </row>
-    <row r="8" spans="2:44" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:44" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B8" s="12"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="N8" s="10"/>
-      <c r="O8" s="125"/>
-[...19 lines deleted...]
-      <c r="AJ8" s="28"/>
+      <c r="O8" s="169"/>
+      <c r="P8" s="170"/>
+      <c r="Q8" s="170"/>
+      <c r="R8" s="170"/>
+      <c r="S8" s="122"/>
+      <c r="T8" s="122"/>
+      <c r="U8" s="122"/>
+      <c r="V8" s="122"/>
+      <c r="W8" s="122"/>
+      <c r="X8" s="122"/>
+      <c r="Y8" s="122"/>
+      <c r="Z8" s="122"/>
+      <c r="AA8" s="122"/>
+      <c r="AB8" s="122"/>
+      <c r="AC8" s="122"/>
+      <c r="AD8" s="122"/>
+      <c r="AE8" s="122"/>
+      <c r="AF8" s="122"/>
+      <c r="AG8" s="27"/>
+      <c r="AH8" s="28"/>
+      <c r="AJ8" s="29"/>
       <c r="AK8" s="5"/>
-      <c r="AL8" s="24"/>
+      <c r="AL8" s="25"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8" s="11"/>
     </row>
     <row r="9" spans="2:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
-      <c r="O9" s="123" t="s">
-        <v>7</v>
+      <c r="O9" s="169" t="s">
+        <v>8</v>
       </c>
-      <c r="P9" s="124"/>
-[...17 lines deleted...]
-      <c r="AJ9" s="30"/>
+      <c r="P9" s="170"/>
+      <c r="Q9" s="170"/>
+      <c r="R9" s="170"/>
+      <c r="S9" s="122"/>
+      <c r="T9" s="122"/>
+      <c r="U9" s="122"/>
+      <c r="V9" s="122"/>
+      <c r="W9" s="122"/>
+      <c r="X9" s="122"/>
+      <c r="Y9" s="122"/>
+      <c r="Z9" s="122"/>
+      <c r="AA9" s="122"/>
+      <c r="AB9" s="122"/>
+      <c r="AC9" s="122"/>
+      <c r="AD9" s="122"/>
+      <c r="AE9" s="122"/>
+      <c r="AF9" s="122"/>
+      <c r="AG9" s="30"/>
+      <c r="AJ9" s="31"/>
       <c r="AK9" s="5"/>
-      <c r="AL9" s="31"/>
-[...7 lines deleted...]
-    <row r="10" spans="2:44" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="AL9" s="32"/>
+      <c r="AM9" s="33"/>
+      <c r="AN9" s="33"/>
+      <c r="AO9" s="33"/>
+      <c r="AP9" s="33"/>
+      <c r="AQ9" s="33"/>
+      <c r="AR9" s="34"/>
+    </row>
+    <row r="10" spans="2:44" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
-      <c r="H10" s="34"/>
-[...27 lines deleted...]
-        <v>8</v>
+      <c r="H10" s="35"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="36"/>
+      <c r="N10" s="26"/>
+      <c r="O10" s="169"/>
+      <c r="P10" s="170"/>
+      <c r="Q10" s="170"/>
+      <c r="R10" s="170"/>
+      <c r="S10" s="122"/>
+      <c r="T10" s="122"/>
+      <c r="U10" s="122"/>
+      <c r="V10" s="122"/>
+      <c r="W10" s="122"/>
+      <c r="X10" s="122"/>
+      <c r="Y10" s="122"/>
+      <c r="Z10" s="122"/>
+      <c r="AA10" s="122"/>
+      <c r="AB10" s="122"/>
+      <c r="AC10" s="122"/>
+      <c r="AD10" s="122"/>
+      <c r="AE10" s="122"/>
+      <c r="AF10" s="122"/>
+      <c r="AG10" s="37"/>
+      <c r="AH10" s="38"/>
+      <c r="AJ10" s="31"/>
+      <c r="AL10" s="164" t="s">
+        <v>9</v>
       </c>
-      <c r="AM10" s="137"/>
-[...4 lines deleted...]
-      <c r="AR10" s="138"/>
+      <c r="AM10" s="165"/>
+      <c r="AN10" s="165"/>
+      <c r="AO10" s="165"/>
+      <c r="AP10" s="165"/>
+      <c r="AQ10" s="165"/>
+      <c r="AR10" s="166"/>
     </row>
     <row r="11" spans="2:44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="10"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
-      <c r="H11" s="34"/>
-[...9 lines deleted...]
-      <c r="S11" s="39"/>
+      <c r="H11" s="35"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="36"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="36"/>
+      <c r="N11" s="26"/>
+      <c r="O11" s="39"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+      <c r="S11" s="40"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
-      <c r="W11" s="132"/>
-[...18 lines deleted...]
-      <c r="AR11" s="44"/>
+      <c r="W11" s="171"/>
+      <c r="X11" s="171"/>
+      <c r="Y11" s="171"/>
+      <c r="Z11" s="171"/>
+      <c r="AA11" s="171"/>
+      <c r="AB11" s="171"/>
+      <c r="AC11" s="171"/>
+      <c r="AD11" s="171"/>
+      <c r="AE11" s="171"/>
+      <c r="AF11" s="171"/>
+      <c r="AG11" s="41"/>
+      <c r="AH11" s="42"/>
+      <c r="AJ11" s="31"/>
+      <c r="AL11" s="43"/>
+      <c r="AM11" s="44"/>
+      <c r="AN11" s="44"/>
+      <c r="AO11" s="44"/>
+      <c r="AP11" s="44"/>
+      <c r="AQ11" s="44"/>
+      <c r="AR11" s="45"/>
     </row>
     <row r="12" spans="2:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C12" s="45"/>
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="C12" s="46"/>
+      <c r="D12" s="46"/>
+      <c r="E12" s="46"/>
+      <c r="F12" s="46"/>
+      <c r="G12" s="46"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="47"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="36"/>
+      <c r="R12" s="36"/>
+      <c r="S12" s="48"/>
+      <c r="T12" s="49"/>
+      <c r="U12" s="50"/>
+      <c r="V12" s="51" t="s">
+        <v>10</v>
       </c>
-      <c r="G12" s="45"/>
-[...30 lines deleted...]
-      <c r="AL12" s="53"/>
+      <c r="W12" s="172"/>
+      <c r="X12" s="172"/>
+      <c r="Y12" s="172"/>
+      <c r="Z12" s="172"/>
+      <c r="AA12" s="172"/>
+      <c r="AB12" s="172"/>
+      <c r="AC12" s="172"/>
+      <c r="AD12" s="172"/>
+      <c r="AE12" s="172"/>
+      <c r="AF12" s="172"/>
+      <c r="AG12" s="41"/>
+      <c r="AH12" s="42"/>
+      <c r="AJ12" s="52"/>
+      <c r="AK12" s="53"/>
+      <c r="AL12" s="54"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12" s="11"/>
     </row>
-    <row r="13" spans="2:44" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:44" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
-      <c r="O13" s="54"/>
-[...22 lines deleted...]
-      <c r="AL13" s="24"/>
+      <c r="O13" s="55"/>
+      <c r="P13" s="56"/>
+      <c r="Q13" s="56"/>
+      <c r="R13" s="56"/>
+      <c r="S13" s="56"/>
+      <c r="T13" s="56"/>
+      <c r="U13" s="56"/>
+      <c r="V13" s="56"/>
+      <c r="W13" s="56"/>
+      <c r="X13" s="56"/>
+      <c r="Y13" s="56"/>
+      <c r="Z13" s="56"/>
+      <c r="AA13" s="56"/>
+      <c r="AB13" s="56"/>
+      <c r="AC13" s="56"/>
+      <c r="AD13" s="56"/>
+      <c r="AE13" s="56"/>
+      <c r="AF13" s="56"/>
+      <c r="AG13" s="57"/>
+      <c r="AH13" s="58"/>
+      <c r="AI13" s="58"/>
+      <c r="AJ13" s="59"/>
+      <c r="AK13" s="53"/>
+      <c r="AL13" s="25"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13" s="11"/>
     </row>
     <row r="14" spans="2:44" ht="10.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
-      <c r="AG14" s="59"/>
-[...4 lines deleted...]
-      <c r="AL14" s="24"/>
+      <c r="AG14" s="60"/>
+      <c r="AH14" s="60"/>
+      <c r="AI14" s="60"/>
+      <c r="AJ14" s="60"/>
+      <c r="AK14" s="53"/>
+      <c r="AL14" s="25"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14" s="11"/>
     </row>
     <row r="15" spans="2:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="60"/>
-      <c r="C15" s="140" t="s">
+      <c r="B15" s="61"/>
+      <c r="C15" s="173" t="s">
         <v>34</v>
       </c>
-      <c r="D15" s="140"/>
-[...33 lines deleted...]
-      <c r="AL15" s="24"/>
+      <c r="D15" s="173"/>
+      <c r="E15" s="173"/>
+      <c r="F15" s="173"/>
+      <c r="G15" s="173"/>
+      <c r="H15" s="173"/>
+      <c r="I15" s="173"/>
+      <c r="J15" s="173"/>
+      <c r="K15" s="173"/>
+      <c r="L15" s="173"/>
+      <c r="M15" s="173"/>
+      <c r="N15" s="173"/>
+      <c r="O15" s="173"/>
+      <c r="P15" s="173"/>
+      <c r="Q15" s="173"/>
+      <c r="R15" s="173"/>
+      <c r="S15" s="173"/>
+      <c r="T15" s="173"/>
+      <c r="U15" s="173"/>
+      <c r="V15" s="173"/>
+      <c r="W15" s="173"/>
+      <c r="X15" s="173"/>
+      <c r="Y15" s="173"/>
+      <c r="Z15" s="173"/>
+      <c r="AA15" s="173"/>
+      <c r="AB15" s="173"/>
+      <c r="AC15" s="173"/>
+      <c r="AD15" s="173"/>
+      <c r="AE15" s="173"/>
+      <c r="AF15" s="173"/>
+      <c r="AG15" s="173"/>
+      <c r="AH15" s="173"/>
+      <c r="AI15" s="173"/>
+      <c r="AJ15" s="173"/>
+      <c r="AK15" s="174"/>
+      <c r="AL15" s="25"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15" s="11"/>
     </row>
     <row r="16" spans="2:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C16" s="115" t="s">
-        <v>10</v>
+      <c r="C16" s="124" t="s">
+        <v>11</v>
       </c>
-      <c r="D16" s="115"/>
-[...32 lines deleted...]
-      <c r="AL16" s="24"/>
+      <c r="D16" s="124"/>
+      <c r="E16" s="124"/>
+      <c r="F16" s="124"/>
+      <c r="G16" s="124"/>
+      <c r="H16" s="124"/>
+      <c r="I16" s="124"/>
+      <c r="J16" s="124"/>
+      <c r="K16" s="124"/>
+      <c r="L16" s="124"/>
+      <c r="M16" s="124"/>
+      <c r="N16" s="124"/>
+      <c r="O16" s="124"/>
+      <c r="P16" s="124"/>
+      <c r="Q16" s="124"/>
+      <c r="R16" s="124"/>
+      <c r="S16" s="124"/>
+      <c r="T16" s="124"/>
+      <c r="U16" s="124"/>
+      <c r="V16" s="124"/>
+      <c r="W16" s="124"/>
+      <c r="X16" s="124"/>
+      <c r="Y16" s="124"/>
+      <c r="Z16" s="124"/>
+      <c r="AA16" s="124"/>
+      <c r="AB16" s="124"/>
+      <c r="AC16" s="124"/>
+      <c r="AD16" s="124"/>
+      <c r="AE16" s="124"/>
+      <c r="AF16" s="124"/>
+      <c r="AG16" s="124"/>
+      <c r="AH16" s="124"/>
+      <c r="AI16" s="124"/>
+      <c r="AK16" s="53"/>
+      <c r="AL16" s="25"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16" s="11"/>
     </row>
-    <row r="17" spans="1:59" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="17" spans="1:45" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U17" s="62" t="s">
+        <v>12</v>
       </c>
-      <c r="X17" s="61"/>
-[...12 lines deleted...]
-      <c r="AL17" s="24"/>
+      <c r="X17" s="62"/>
+      <c r="Y17" s="62"/>
+      <c r="Z17" s="62"/>
+      <c r="AA17" s="62"/>
+      <c r="AB17" s="62"/>
+      <c r="AC17" s="62"/>
+      <c r="AD17" s="62"/>
+      <c r="AE17" s="62"/>
+      <c r="AF17" s="62"/>
+      <c r="AG17" s="62"/>
+      <c r="AH17" s="62"/>
+      <c r="AI17" s="62"/>
+      <c r="AK17" s="53"/>
+      <c r="AL17" s="25"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17" s="11"/>
     </row>
-    <row r="18" spans="1:59" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="U18" s="67" t="s">
+    <row r="18" spans="1:45" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="V18" s="68"/>
-[...14 lines deleted...]
-      <c r="AL18" s="24"/>
+      <c r="C18" s="64"/>
+      <c r="D18" s="65"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="66"/>
+      <c r="G18" s="66"/>
+      <c r="H18" s="66"/>
+      <c r="I18" s="66"/>
+      <c r="J18" s="66"/>
+      <c r="K18" s="66"/>
+      <c r="L18" s="66"/>
+      <c r="M18" s="66"/>
+      <c r="N18" s="66"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="67"/>
+      <c r="Q18" s="67"/>
+      <c r="R18" s="67"/>
+      <c r="S18" s="67"/>
+      <c r="U18" s="68" t="s">
+        <v>14</v>
+      </c>
+      <c r="V18" s="69"/>
+      <c r="W18" s="56"/>
+      <c r="X18" s="70"/>
+      <c r="Y18" s="70"/>
+      <c r="Z18" s="70"/>
+      <c r="AA18" s="70"/>
+      <c r="AB18" s="70"/>
+      <c r="AC18" s="70"/>
+      <c r="AD18" s="70"/>
+      <c r="AE18" s="70"/>
+      <c r="AF18" s="62"/>
+      <c r="AG18" s="62"/>
+      <c r="AH18" s="62"/>
+      <c r="AI18" s="62"/>
+      <c r="AK18" s="53"/>
+      <c r="AL18" s="25"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18" s="11"/>
     </row>
-    <row r="19" spans="1:59" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-        <v>14</v>
+    <row r="19" spans="1:45" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="52"/>
+      <c r="B19" s="151" t="s">
+        <v>15</v>
       </c>
-      <c r="C19" s="146"/>
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="C19" s="152"/>
+      <c r="D19" s="152"/>
+      <c r="E19" s="153"/>
+      <c r="F19" s="158" t="s">
+        <v>35</v>
       </c>
-      <c r="G19" s="164"/>
-[...11 lines deleted...]
-      <c r="S19" s="165"/>
+      <c r="G19" s="158"/>
+      <c r="H19" s="158"/>
+      <c r="I19" s="158"/>
+      <c r="J19" s="158"/>
+      <c r="K19" s="158"/>
+      <c r="L19" s="158"/>
+      <c r="M19" s="158"/>
+      <c r="N19" s="158"/>
+      <c r="O19" s="158"/>
+      <c r="P19" s="158"/>
+      <c r="Q19" s="158"/>
+      <c r="R19" s="158"/>
+      <c r="S19" s="159"/>
       <c r="T19" s="10"/>
-      <c r="U19" s="70"/>
-[...1 lines deleted...]
-        <v>4</v>
+      <c r="U19" s="71"/>
+      <c r="W19" s="72" t="s">
+        <v>5</v>
       </c>
-      <c r="X19" s="154"/>
-[...3 lines deleted...]
-      <c r="AB19" s="154"/>
+      <c r="X19" s="119"/>
+      <c r="Y19" s="119"/>
+      <c r="Z19" s="119"/>
+      <c r="AA19" s="119"/>
+      <c r="AB19" s="119"/>
       <c r="AF19" s="17"/>
       <c r="AG19" s="17"/>
       <c r="AH19" s="17"/>
       <c r="AI19" s="17"/>
       <c r="AJ19" s="17"/>
-      <c r="AK19" s="72"/>
-[...31 lines deleted...]
-      <c r="U20" s="155" t="s">
+      <c r="AK19" s="73"/>
+      <c r="AL19" s="164" t="s">
         <v>16</v>
       </c>
-      <c r="V20" s="156"/>
-[...16 lines deleted...]
-      <c r="AM20" s="74"/>
+      <c r="AM19" s="165"/>
+      <c r="AN19" s="165"/>
+      <c r="AO19" s="165"/>
+      <c r="AP19" s="165"/>
+      <c r="AQ19" s="165"/>
+      <c r="AR19" s="166"/>
+    </row>
+    <row r="20" spans="1:45" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="52"/>
+      <c r="B20" s="138"/>
+      <c r="C20" s="118"/>
+      <c r="D20" s="118"/>
+      <c r="E20" s="154"/>
+      <c r="F20" s="160"/>
+      <c r="G20" s="160"/>
+      <c r="H20" s="160"/>
+      <c r="I20" s="160"/>
+      <c r="J20" s="160"/>
+      <c r="K20" s="160"/>
+      <c r="L20" s="160"/>
+      <c r="M20" s="160"/>
+      <c r="N20" s="160"/>
+      <c r="O20" s="160"/>
+      <c r="P20" s="160"/>
+      <c r="Q20" s="160"/>
+      <c r="R20" s="160"/>
+      <c r="S20" s="161"/>
+      <c r="T20" s="10"/>
+      <c r="U20" s="135" t="s">
+        <v>17</v>
+      </c>
+      <c r="V20" s="121"/>
+      <c r="W20" s="121"/>
+      <c r="X20" s="167"/>
+      <c r="Y20" s="167"/>
+      <c r="Z20" s="167"/>
+      <c r="AA20" s="167"/>
+      <c r="AB20" s="167"/>
+      <c r="AC20" s="167"/>
+      <c r="AD20" s="167"/>
+      <c r="AE20" s="167"/>
+      <c r="AF20" s="167"/>
+      <c r="AG20" s="167"/>
+      <c r="AH20" s="167"/>
+      <c r="AI20" s="167"/>
+      <c r="AJ20" s="167"/>
+      <c r="AK20" s="168"/>
+      <c r="AL20" s="74"/>
+      <c r="AM20" s="75"/>
       <c r="AN20" s="7"/>
       <c r="AO20" s="7"/>
       <c r="AP20" s="7"/>
       <c r="AQ20" s="7"/>
-      <c r="AR20" s="75"/>
-[...22 lines deleted...]
-      <c r="S21" s="171"/>
+      <c r="AR20" s="76"/>
+    </row>
+    <row r="21" spans="1:45" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="52"/>
+      <c r="B21" s="155"/>
+      <c r="C21" s="156"/>
+      <c r="D21" s="156"/>
+      <c r="E21" s="157"/>
+      <c r="F21" s="162"/>
+      <c r="G21" s="162"/>
+      <c r="H21" s="162"/>
+      <c r="I21" s="162"/>
+      <c r="J21" s="162"/>
+      <c r="K21" s="162"/>
+      <c r="L21" s="162"/>
+      <c r="M21" s="162"/>
+      <c r="N21" s="162"/>
+      <c r="O21" s="162"/>
+      <c r="P21" s="162"/>
+      <c r="Q21" s="162"/>
+      <c r="R21" s="162"/>
+      <c r="S21" s="163"/>
       <c r="T21" s="10"/>
-      <c r="U21" s="157"/>
-[...53 lines deleted...]
-      <c r="U22" s="178" t="s">
+      <c r="U21" s="135"/>
+      <c r="V21" s="121"/>
+      <c r="W21" s="121"/>
+      <c r="X21" s="167"/>
+      <c r="Y21" s="167"/>
+      <c r="Z21" s="167"/>
+      <c r="AA21" s="167"/>
+      <c r="AB21" s="167"/>
+      <c r="AC21" s="167"/>
+      <c r="AD21" s="167"/>
+      <c r="AE21" s="167"/>
+      <c r="AF21" s="167"/>
+      <c r="AG21" s="167"/>
+      <c r="AH21" s="167"/>
+      <c r="AI21" s="167"/>
+      <c r="AJ21" s="167"/>
+      <c r="AK21" s="168"/>
+      <c r="AL21" s="77"/>
+      <c r="AM21" s="50"/>
+      <c r="AN21" s="50"/>
+      <c r="AO21" s="50"/>
+      <c r="AP21" s="33"/>
+      <c r="AQ21" s="33"/>
+      <c r="AR21" s="78"/>
+    </row>
+    <row r="22" spans="1:45" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="52"/>
+      <c r="B22" s="131" t="s">
         <v>18</v>
       </c>
-      <c r="V22" s="179"/>
-[...18 lines deleted...]
-      <c r="B23" s="148" t="s">
+      <c r="C22" s="132"/>
+      <c r="D22" s="132"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="132" t="s">
+        <v>36</v>
+      </c>
+      <c r="G22" s="132"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="132"/>
+      <c r="L22" s="132"/>
+      <c r="M22" s="132"/>
+      <c r="N22" s="132"/>
+      <c r="O22" s="132"/>
+      <c r="P22" s="132"/>
+      <c r="Q22" s="132"/>
+      <c r="R22" s="132"/>
+      <c r="S22" s="134"/>
+      <c r="U22" s="135" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="184"/>
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="V22" s="121"/>
+      <c r="W22" s="121"/>
+      <c r="X22" s="136"/>
+      <c r="Y22" s="136"/>
+      <c r="Z22" s="136"/>
+      <c r="AA22" s="136"/>
+      <c r="AB22" s="136"/>
+      <c r="AC22" s="136"/>
+      <c r="AD22" s="136"/>
+      <c r="AE22" s="136"/>
+      <c r="AF22" s="136"/>
+      <c r="AG22" s="136"/>
+      <c r="AH22" s="136"/>
+      <c r="AI22" s="136"/>
+      <c r="AJ22" s="136"/>
+      <c r="AK22" s="137"/>
+    </row>
+    <row r="23" spans="1:45" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="52"/>
+      <c r="B23" s="138" t="s">
+        <v>20</v>
       </c>
-      <c r="G23" s="184"/>
-[...11 lines deleted...]
-      <c r="S23" s="189"/>
+      <c r="C23" s="110"/>
+      <c r="D23" s="110"/>
+      <c r="E23" s="139"/>
+      <c r="F23" s="118" t="s">
+        <v>42</v>
+      </c>
+      <c r="G23" s="110"/>
+      <c r="H23" s="110"/>
+      <c r="I23" s="110"/>
+      <c r="J23" s="110"/>
+      <c r="K23" s="110"/>
+      <c r="L23" s="110"/>
+      <c r="M23" s="110"/>
+      <c r="N23" s="110"/>
+      <c r="O23" s="110"/>
+      <c r="P23" s="110"/>
+      <c r="Q23" s="110"/>
+      <c r="R23" s="110"/>
+      <c r="S23" s="143"/>
       <c r="T23"/>
-      <c r="U23" s="157"/>
-[...16 lines deleted...]
-      <c r="AL23" s="78"/>
+      <c r="U23" s="135"/>
+      <c r="V23" s="121"/>
+      <c r="W23" s="121"/>
+      <c r="X23" s="136"/>
+      <c r="Y23" s="136"/>
+      <c r="Z23" s="136"/>
+      <c r="AA23" s="136"/>
+      <c r="AB23" s="136"/>
+      <c r="AC23" s="136"/>
+      <c r="AD23" s="136"/>
+      <c r="AE23" s="136"/>
+      <c r="AF23" s="136"/>
+      <c r="AG23" s="136"/>
+      <c r="AH23" s="136"/>
+      <c r="AI23" s="136"/>
+      <c r="AJ23" s="136"/>
+      <c r="AK23" s="137"/>
+      <c r="AL23" s="79"/>
       <c r="AN23"/>
       <c r="AO23"/>
     </row>
-    <row r="24" spans="1:59" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-[...93 lines deleted...]
-      <c r="F26" s="41" t="s">
+    <row r="24" spans="1:45" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="52"/>
+      <c r="B24" s="140"/>
+      <c r="C24" s="141"/>
+      <c r="D24" s="141"/>
+      <c r="E24" s="142"/>
+      <c r="F24" s="141"/>
+      <c r="G24" s="141"/>
+      <c r="H24" s="141"/>
+      <c r="I24" s="141"/>
+      <c r="J24" s="141"/>
+      <c r="K24" s="141"/>
+      <c r="L24" s="141"/>
+      <c r="M24" s="141"/>
+      <c r="N24" s="141"/>
+      <c r="O24" s="141"/>
+      <c r="P24" s="141"/>
+      <c r="Q24" s="141"/>
+      <c r="R24" s="141"/>
+      <c r="S24" s="144"/>
+      <c r="T24" s="80"/>
+      <c r="U24" s="81"/>
+      <c r="V24" s="81"/>
+      <c r="W24" s="81"/>
+      <c r="X24" s="82"/>
+      <c r="Y24" s="82"/>
+      <c r="Z24" s="82"/>
+      <c r="AA24" s="82"/>
+      <c r="AB24" s="82"/>
+      <c r="AC24" s="110"/>
+      <c r="AD24" s="110"/>
+      <c r="AE24" s="110"/>
+      <c r="AF24" s="110"/>
+      <c r="AG24" s="110"/>
+      <c r="AH24" s="110"/>
+      <c r="AI24" s="110"/>
+      <c r="AJ24" s="110"/>
+      <c r="AK24" s="143"/>
+      <c r="AL24" s="79"/>
+    </row>
+    <row r="25" spans="1:45" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="52"/>
+      <c r="B25" s="145" t="s">
         <v>21</v>
       </c>
-      <c r="G26" s="41"/>
-[...40 lines deleted...]
-      <c r="F27" s="41" t="s">
+      <c r="C25" s="110"/>
+      <c r="D25" s="110"/>
+      <c r="E25" s="139"/>
+      <c r="F25" s="148" t="s">
+        <v>41</v>
+      </c>
+      <c r="G25" s="148"/>
+      <c r="H25" s="148"/>
+      <c r="I25" s="148"/>
+      <c r="J25" s="148"/>
+      <c r="K25" s="148"/>
+      <c r="L25" s="148"/>
+      <c r="M25" s="148"/>
+      <c r="N25" s="148"/>
+      <c r="O25" s="148"/>
+      <c r="P25" s="148"/>
+      <c r="Q25" s="148"/>
+      <c r="R25" s="148"/>
+      <c r="S25" s="149"/>
+      <c r="T25" s="83"/>
+      <c r="U25" s="56"/>
+      <c r="V25" s="56"/>
+      <c r="W25" s="56"/>
+      <c r="X25" s="56"/>
+      <c r="Y25" s="56"/>
+      <c r="Z25" s="84" t="s">
+        <v>10</v>
+      </c>
+      <c r="AA25" s="85"/>
+      <c r="AB25" s="86"/>
+      <c r="AC25" s="126"/>
+      <c r="AD25" s="126"/>
+      <c r="AE25" s="126"/>
+      <c r="AF25" s="126"/>
+      <c r="AG25" s="126"/>
+      <c r="AH25" s="126"/>
+      <c r="AI25" s="126"/>
+      <c r="AJ25" s="126"/>
+      <c r="AK25" s="127"/>
+      <c r="AL25" s="79"/>
+      <c r="AN25" s="79"/>
+      <c r="AO25" s="79"/>
+    </row>
+    <row r="26" spans="1:45" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="52"/>
+      <c r="B26" s="145"/>
+      <c r="C26" s="110"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="139"/>
+      <c r="F26" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="G27" s="41"/>
-[...13 lines deleted...]
-      <c r="U27" s="206" t="s">
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="42"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="42"/>
+      <c r="N26" s="42"/>
+      <c r="O26" s="42"/>
+      <c r="P26" s="42"/>
+      <c r="Q26" s="42"/>
+      <c r="R26" s="42"/>
+      <c r="S26" s="87"/>
+      <c r="T26" s="37"/>
+      <c r="U26" s="81"/>
+      <c r="V26" s="81"/>
+      <c r="W26" s="81"/>
+      <c r="X26" s="82"/>
+      <c r="Y26" s="82"/>
+      <c r="Z26" s="82"/>
+      <c r="AA26" s="82"/>
+      <c r="AB26" s="82"/>
+      <c r="AC26" s="82"/>
+      <c r="AD26" s="82"/>
+      <c r="AE26" s="82"/>
+      <c r="AF26" s="82"/>
+      <c r="AG26" s="82"/>
+      <c r="AH26" s="82"/>
+      <c r="AI26" s="82"/>
+      <c r="AJ26" s="82"/>
+      <c r="AK26" s="82"/>
+      <c r="AL26" s="79"/>
+      <c r="AN26" s="79"/>
+      <c r="AO26" s="79"/>
+    </row>
+    <row r="27" spans="1:45" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="52"/>
+      <c r="B27" s="145"/>
+      <c r="C27" s="110"/>
+      <c r="D27" s="110"/>
+      <c r="E27" s="139"/>
+      <c r="F27" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="V27" s="206"/>
-[...31 lines deleted...]
-        <v>48</v>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="42"/>
+      <c r="M27" s="42"/>
+      <c r="N27" s="42"/>
+      <c r="O27" s="42"/>
+      <c r="P27" s="42"/>
+      <c r="Q27" s="42"/>
+      <c r="R27" s="42"/>
+      <c r="S27" s="87"/>
+      <c r="T27" s="88"/>
+      <c r="U27" s="150"/>
+      <c r="V27" s="150"/>
+      <c r="W27" s="150"/>
+      <c r="X27" s="150"/>
+      <c r="Y27" s="150"/>
+      <c r="Z27" s="150"/>
+      <c r="AA27" s="150"/>
+      <c r="AB27" s="150"/>
+      <c r="AC27" s="150"/>
+      <c r="AD27" s="150"/>
+      <c r="AE27" s="150"/>
+      <c r="AF27" s="150"/>
+      <c r="AG27" s="150"/>
+      <c r="AH27" s="150"/>
+      <c r="AI27" s="150"/>
+      <c r="AJ27" s="150"/>
+      <c r="AK27" s="150"/>
+      <c r="AL27" s="150"/>
+      <c r="AM27" s="150"/>
+      <c r="AN27" s="150"/>
+      <c r="AO27" s="150"/>
+      <c r="AP27" s="150"/>
+      <c r="AQ27" s="150"/>
+      <c r="AR27" s="150"/>
+      <c r="AS27" s="150"/>
+    </row>
+    <row r="28" spans="1:45" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="52"/>
+      <c r="B28" s="145"/>
+      <c r="C28" s="110"/>
+      <c r="D28" s="110"/>
+      <c r="E28" s="139"/>
+      <c r="F28" s="119" t="s">
+        <v>40</v>
       </c>
-      <c r="G28" s="201"/>
-[...49 lines deleted...]
-      <c r="F29" s="115" t="s">
+      <c r="G28" s="119"/>
+      <c r="H28" s="119"/>
+      <c r="I28" s="119"/>
+      <c r="J28" s="119"/>
+      <c r="K28" s="119"/>
+      <c r="L28" s="119"/>
+      <c r="M28" s="119"/>
+      <c r="N28" s="119"/>
+      <c r="O28" s="119"/>
+      <c r="P28" s="119"/>
+      <c r="Q28" s="119"/>
+      <c r="R28" s="119"/>
+      <c r="S28" s="123"/>
+      <c r="T28" s="88"/>
+      <c r="U28" s="150"/>
+      <c r="V28" s="150"/>
+      <c r="W28" s="150"/>
+      <c r="X28" s="150"/>
+      <c r="Y28" s="150"/>
+      <c r="Z28" s="150"/>
+      <c r="AA28" s="150"/>
+      <c r="AB28" s="150"/>
+      <c r="AC28" s="150"/>
+      <c r="AD28" s="150"/>
+      <c r="AE28" s="150"/>
+      <c r="AF28" s="150"/>
+      <c r="AG28" s="150"/>
+      <c r="AH28" s="150"/>
+      <c r="AI28" s="150"/>
+      <c r="AJ28" s="150"/>
+      <c r="AK28" s="150"/>
+      <c r="AL28" s="150"/>
+      <c r="AM28" s="150"/>
+      <c r="AN28" s="150"/>
+      <c r="AO28" s="150"/>
+      <c r="AP28" s="150"/>
+      <c r="AQ28" s="150"/>
+      <c r="AR28" s="150"/>
+      <c r="AS28" s="150"/>
+    </row>
+    <row r="29" spans="1:45" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="52"/>
+      <c r="B29" s="145"/>
+      <c r="C29" s="110"/>
+      <c r="D29" s="110"/>
+      <c r="E29" s="139"/>
+      <c r="F29" s="124" t="s">
         <v>24</v>
       </c>
-      <c r="G29" s="115"/>
-[...83 lines deleted...]
-      <c r="B31" s="198" t="s">
+      <c r="G29" s="124"/>
+      <c r="H29" s="124"/>
+      <c r="I29" s="124"/>
+      <c r="J29" s="124"/>
+      <c r="K29" s="124"/>
+      <c r="L29" s="124"/>
+      <c r="M29" s="124"/>
+      <c r="N29" s="124"/>
+      <c r="O29" s="124"/>
+      <c r="P29" s="124"/>
+      <c r="Q29" s="124"/>
+      <c r="R29" s="124"/>
+      <c r="S29" s="125"/>
+      <c r="T29" s="88"/>
+      <c r="U29" s="150"/>
+      <c r="V29" s="150"/>
+      <c r="W29" s="150"/>
+      <c r="X29" s="150"/>
+      <c r="Y29" s="150"/>
+      <c r="Z29" s="150"/>
+      <c r="AA29" s="150"/>
+      <c r="AB29" s="150"/>
+      <c r="AC29" s="150"/>
+      <c r="AD29" s="150"/>
+      <c r="AE29" s="150"/>
+      <c r="AF29" s="150"/>
+      <c r="AG29" s="150"/>
+      <c r="AH29" s="150"/>
+      <c r="AI29" s="150"/>
+      <c r="AJ29" s="150"/>
+      <c r="AK29" s="150"/>
+      <c r="AL29" s="150"/>
+      <c r="AM29" s="150"/>
+      <c r="AN29" s="150"/>
+      <c r="AO29" s="150"/>
+      <c r="AP29" s="150"/>
+      <c r="AQ29" s="150"/>
+      <c r="AR29" s="150"/>
+      <c r="AS29" s="150"/>
+    </row>
+    <row r="30" spans="1:45" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="52"/>
+      <c r="B30" s="146"/>
+      <c r="C30" s="126"/>
+      <c r="D30" s="126"/>
+      <c r="E30" s="147"/>
+      <c r="F30" s="126"/>
+      <c r="G30" s="126"/>
+      <c r="H30" s="126"/>
+      <c r="I30" s="126"/>
+      <c r="J30" s="126"/>
+      <c r="K30" s="126"/>
+      <c r="L30" s="126"/>
+      <c r="M30" s="126"/>
+      <c r="N30" s="126"/>
+      <c r="O30" s="126"/>
+      <c r="P30" s="126"/>
+      <c r="Q30" s="126"/>
+      <c r="R30" s="126"/>
+      <c r="S30" s="127"/>
+      <c r="T30" s="37"/>
+      <c r="U30" s="89"/>
+      <c r="V30" s="89"/>
+      <c r="W30" s="89"/>
+      <c r="X30" s="89"/>
+      <c r="Y30" s="89"/>
+      <c r="Z30" s="89"/>
+      <c r="AA30" s="89"/>
+      <c r="AB30" s="89"/>
+      <c r="AC30" s="89"/>
+      <c r="AD30" s="89"/>
+      <c r="AE30" s="89"/>
+      <c r="AF30" s="89"/>
+      <c r="AG30" s="89"/>
+      <c r="AH30" s="89"/>
+      <c r="AI30" s="89"/>
+      <c r="AJ30" s="89"/>
+      <c r="AK30" s="89"/>
+      <c r="AL30" s="89"/>
+      <c r="AM30" s="89"/>
+      <c r="AN30" s="89"/>
+      <c r="AO30" s="89"/>
+      <c r="AP30" s="89"/>
+    </row>
+    <row r="31" spans="1:45" ht="19.8" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="128" t="s">
         <v>25</v>
       </c>
-      <c r="C31" s="198"/>
-[...43 lines deleted...]
-      <c r="B32" s="91"/>
+      <c r="C31" s="128"/>
+      <c r="D31" s="128"/>
+      <c r="E31" s="128"/>
+      <c r="F31" s="128"/>
+      <c r="G31" s="90"/>
+      <c r="H31" s="90"/>
+      <c r="I31" s="90"/>
+      <c r="J31" s="90"/>
+      <c r="K31" s="90"/>
+      <c r="L31" s="90"/>
+      <c r="M31" s="90"/>
+      <c r="N31" s="90"/>
+      <c r="O31" s="90"/>
+      <c r="P31" s="90"/>
+      <c r="Q31" s="90"/>
+      <c r="R31" s="90"/>
+      <c r="S31" s="90"/>
+      <c r="T31" s="90"/>
+      <c r="U31" s="90"/>
+      <c r="V31" s="90"/>
+      <c r="W31" s="91"/>
+      <c r="X31" s="91"/>
+      <c r="Y31" s="91"/>
+      <c r="Z31" s="91"/>
+      <c r="AA31" s="91"/>
+      <c r="AB31" s="91"/>
+      <c r="AC31" s="91"/>
+      <c r="AD31" s="91"/>
+      <c r="AE31" s="91"/>
+      <c r="AF31" s="91"/>
+      <c r="AG31" s="91"/>
+      <c r="AH31" s="91"/>
+      <c r="AI31" s="91"/>
+      <c r="AJ31" s="91"/>
+      <c r="AK31" s="91"/>
+      <c r="AL31" s="91"/>
+      <c r="AM31" s="91"/>
+      <c r="AN31" s="91"/>
+      <c r="AO31" s="91"/>
+      <c r="AP31" s="91"/>
+      <c r="AQ31" s="91"/>
+      <c r="AR31" s="90"/>
+    </row>
+    <row r="32" spans="1:45" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="92"/>
       <c r="C32" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
-      <c r="D32" s="91"/>
+      <c r="D32" s="92"/>
     </row>
     <row r="33" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="91"/>
-      <c r="C33" s="199" t="s">
+      <c r="B33" s="92"/>
+      <c r="C33" s="129" t="s">
         <v>26</v>
       </c>
-      <c r="D33" s="199"/>
-[...36 lines deleted...]
-      <c r="AO33" s="199"/>
+      <c r="D33" s="129"/>
+      <c r="E33" s="129"/>
+      <c r="F33" s="129"/>
+      <c r="G33" s="129"/>
+      <c r="H33" s="129"/>
+      <c r="I33" s="129"/>
+      <c r="J33" s="129"/>
+      <c r="K33" s="129"/>
+      <c r="L33" s="129"/>
+      <c r="M33" s="129"/>
+      <c r="N33" s="129"/>
+      <c r="O33" s="129"/>
+      <c r="P33" s="129"/>
+      <c r="Q33" s="129"/>
+      <c r="R33" s="129"/>
+      <c r="S33" s="129"/>
+      <c r="T33" s="129"/>
+      <c r="U33" s="129"/>
+      <c r="V33" s="129"/>
+      <c r="W33" s="129"/>
+      <c r="X33" s="129"/>
+      <c r="Y33" s="129"/>
+      <c r="Z33" s="129"/>
+      <c r="AA33" s="129"/>
+      <c r="AB33" s="129"/>
+      <c r="AC33" s="129"/>
+      <c r="AD33" s="129"/>
+      <c r="AE33" s="129"/>
+      <c r="AF33" s="129"/>
+      <c r="AG33" s="129"/>
+      <c r="AH33" s="129"/>
+      <c r="AI33" s="129"/>
+      <c r="AJ33" s="129"/>
+      <c r="AK33" s="129"/>
+      <c r="AL33" s="129"/>
+      <c r="AM33" s="129"/>
+      <c r="AN33" s="129"/>
+      <c r="AO33" s="129"/>
     </row>
     <row r="34" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="91"/>
+      <c r="B34" s="92"/>
       <c r="C34" t="s">
         <v>27</v>
       </c>
-      <c r="D34" s="91"/>
+      <c r="D34" s="92"/>
     </row>
     <row r="35" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="91"/>
+      <c r="B35" s="92"/>
       <c r="C35" t="s">
         <v>28</v>
       </c>
-      <c r="D35" s="91"/>
+      <c r="D35" s="92"/>
     </row>
     <row r="36" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="91"/>
-[...1 lines deleted...]
-        <v>35</v>
+      <c r="B36" s="92"/>
+      <c r="C36" s="91" t="s">
+        <v>37</v>
       </c>
-      <c r="D36" s="90"/>
-[...36 lines deleted...]
-      <c r="AO36" s="92"/>
+      <c r="D36" s="91"/>
+      <c r="E36" s="91"/>
+      <c r="F36" s="91"/>
+      <c r="G36" s="91"/>
+      <c r="H36" s="91"/>
+      <c r="I36" s="91"/>
+      <c r="J36" s="91"/>
+      <c r="K36" s="91"/>
+      <c r="L36" s="91"/>
+      <c r="M36" s="91"/>
+      <c r="N36" s="91"/>
+      <c r="O36" s="91"/>
+      <c r="P36" s="91"/>
+      <c r="Q36" s="91"/>
+      <c r="R36" s="91"/>
+      <c r="S36" s="91"/>
+      <c r="T36" s="91"/>
+      <c r="U36" s="91"/>
+      <c r="V36" s="91"/>
+      <c r="W36" s="91"/>
+      <c r="X36" s="91"/>
+      <c r="Y36" s="91"/>
+      <c r="Z36" s="91"/>
+      <c r="AA36" s="91"/>
+      <c r="AB36" s="91"/>
+      <c r="AC36" s="91"/>
+      <c r="AD36" s="91"/>
+      <c r="AE36" s="91"/>
+      <c r="AF36" s="91"/>
+      <c r="AG36" s="91"/>
+      <c r="AH36" s="91"/>
+      <c r="AI36" s="91"/>
+      <c r="AJ36" s="91"/>
+      <c r="AK36" s="91"/>
+      <c r="AL36" s="91"/>
+      <c r="AM36" s="91"/>
+      <c r="AN36" s="91"/>
+      <c r="AO36" s="93"/>
     </row>
     <row r="37" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="91"/>
+      <c r="B37" s="92"/>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
-      <c r="D37" s="91"/>
+      <c r="D37" s="92"/>
     </row>
     <row r="38" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="91"/>
-      <c r="C38" s="93" t="s">
+      <c r="B38" s="92"/>
+      <c r="C38" s="94" t="s">
         <v>29</v>
       </c>
-      <c r="D38" s="91"/>
-[...31 lines deleted...]
-      <c r="AT38" s="93"/>
+      <c r="D38" s="92"/>
+      <c r="E38" s="94"/>
+      <c r="K38" s="94"/>
+      <c r="L38" s="94"/>
+      <c r="M38" s="94"/>
+      <c r="N38" s="94"/>
+      <c r="O38" s="94"/>
+      <c r="P38" s="94"/>
+      <c r="Q38" s="94"/>
+      <c r="R38" s="94"/>
+      <c r="S38" s="94"/>
+      <c r="T38" s="94"/>
+      <c r="U38" s="94"/>
+      <c r="V38" s="94"/>
+      <c r="W38" s="94"/>
+      <c r="X38" s="94"/>
+      <c r="Y38" s="94"/>
+      <c r="Z38" s="94"/>
+      <c r="AA38" s="94"/>
+      <c r="AB38" s="94"/>
+      <c r="AC38" s="94"/>
+      <c r="AD38" s="94"/>
+      <c r="AE38" s="94"/>
+      <c r="AF38" s="94"/>
+      <c r="AG38" s="94"/>
+      <c r="AH38" s="94"/>
+      <c r="AI38" s="94"/>
+      <c r="AJ38" s="94"/>
+      <c r="AK38" s="94"/>
+      <c r="AL38" s="94"/>
+      <c r="AM38" s="94"/>
+      <c r="AN38" s="94"/>
+      <c r="AT38" s="94"/>
     </row>
     <row r="39" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="91"/>
-      <c r="C39" s="93" t="s">
+      <c r="B39" s="92"/>
+      <c r="C39" s="94" t="s">
         <v>30</v>
       </c>
-      <c r="D39" s="91"/>
-[...31 lines deleted...]
-      <c r="AT39" s="93"/>
+      <c r="D39" s="92"/>
+      <c r="E39" s="94"/>
+      <c r="K39" s="94"/>
+      <c r="L39" s="94"/>
+      <c r="M39" s="94"/>
+      <c r="N39" s="94"/>
+      <c r="O39" s="94"/>
+      <c r="P39" s="94"/>
+      <c r="Q39" s="94"/>
+      <c r="R39" s="94"/>
+      <c r="S39" s="94"/>
+      <c r="T39" s="94"/>
+      <c r="U39" s="94"/>
+      <c r="V39" s="94"/>
+      <c r="W39" s="94"/>
+      <c r="X39" s="94"/>
+      <c r="Y39" s="94"/>
+      <c r="Z39" s="94"/>
+      <c r="AA39" s="94"/>
+      <c r="AB39" s="94"/>
+      <c r="AC39" s="94"/>
+      <c r="AD39" s="94"/>
+      <c r="AE39" s="94"/>
+      <c r="AF39" s="94"/>
+      <c r="AG39" s="94"/>
+      <c r="AH39" s="94"/>
+      <c r="AI39" s="94"/>
+      <c r="AJ39" s="94"/>
+      <c r="AK39" s="94"/>
+      <c r="AL39" s="94"/>
+      <c r="AM39" s="94"/>
+      <c r="AN39" s="94"/>
+      <c r="AT39" s="94"/>
     </row>
     <row r="40" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="100"/>
-      <c r="C40" s="94" t="s">
+      <c r="B40" s="101"/>
+      <c r="C40" s="95" t="s">
         <v>31</v>
       </c>
-      <c r="D40" s="95"/>
-[...41 lines deleted...]
-      <c r="AT40" s="93"/>
+      <c r="D40" s="96"/>
+      <c r="E40" s="97"/>
+      <c r="F40" s="98"/>
+      <c r="G40" s="98"/>
+      <c r="H40" s="98"/>
+      <c r="I40" s="98"/>
+      <c r="J40" s="98"/>
+      <c r="K40" s="98"/>
+      <c r="L40" s="98"/>
+      <c r="M40" s="98"/>
+      <c r="N40" s="98"/>
+      <c r="O40" s="98"/>
+      <c r="P40" s="98"/>
+      <c r="Q40" s="98"/>
+      <c r="R40" s="98"/>
+      <c r="S40" s="98"/>
+      <c r="T40" s="98"/>
+      <c r="U40" s="98"/>
+      <c r="V40" s="98"/>
+      <c r="W40" s="98"/>
+      <c r="X40" s="98"/>
+      <c r="Y40" s="98"/>
+      <c r="Z40" s="98"/>
+      <c r="AA40" s="98"/>
+      <c r="AB40" s="98"/>
+      <c r="AC40" s="98"/>
+      <c r="AD40" s="98"/>
+      <c r="AE40" s="98"/>
+      <c r="AF40" s="98"/>
+      <c r="AG40" s="98"/>
+      <c r="AH40" s="98"/>
+      <c r="AI40" s="98"/>
+      <c r="AJ40" s="98"/>
+      <c r="AK40" s="98"/>
+      <c r="AL40" s="98"/>
+      <c r="AM40" s="98"/>
+      <c r="AN40" s="98"/>
+      <c r="AO40" s="98"/>
+      <c r="AP40" s="98"/>
+      <c r="AQ40" s="98"/>
+      <c r="AR40" s="98"/>
+      <c r="AS40" s="98"/>
+      <c r="AT40" s="94"/>
     </row>
     <row r="41" spans="2:46" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="98"/>
-[...4 lines deleted...]
-      <c r="G41" s="99" t="s">
+      <c r="B41" s="99"/>
+      <c r="C41" s="99"/>
+      <c r="D41" s="99"/>
+      <c r="E41" s="99"/>
+      <c r="F41" s="99"/>
+      <c r="G41" s="100" t="s">
         <v>32</v>
       </c>
-      <c r="H41" s="98"/>
-[...36 lines deleted...]
-        <v>52</v>
+      <c r="H41" s="99"/>
+      <c r="I41" s="99"/>
+      <c r="J41" s="99"/>
+      <c r="K41" s="99"/>
+      <c r="L41" s="99"/>
+      <c r="M41" s="99"/>
+      <c r="N41" s="99"/>
+      <c r="O41" s="99"/>
+      <c r="P41" s="99"/>
+      <c r="Q41" s="99"/>
+      <c r="R41" s="99"/>
+      <c r="S41" s="99"/>
+      <c r="T41" s="99"/>
+      <c r="U41" s="99"/>
+      <c r="V41" s="99"/>
+      <c r="W41" s="99"/>
+      <c r="X41" s="99"/>
+      <c r="Y41" s="99"/>
+      <c r="Z41" s="99"/>
+      <c r="AA41" s="99"/>
+      <c r="AB41" s="99"/>
+      <c r="AC41" s="99"/>
+      <c r="AD41" s="99"/>
+      <c r="AE41" s="99"/>
+      <c r="AF41" s="99"/>
+      <c r="AG41" s="99"/>
+      <c r="AH41" s="99"/>
+      <c r="AI41" s="99"/>
+      <c r="AJ41" s="99"/>
+      <c r="AK41" s="99"/>
+      <c r="AL41" s="99"/>
+      <c r="AM41" s="99"/>
+      <c r="AN41" s="99"/>
+      <c r="AO41" s="99"/>
+      <c r="AP41" s="99"/>
+      <c r="AQ41" s="99"/>
+      <c r="AR41" s="130" t="s">
+        <v>43</v>
       </c>
-      <c r="AS41" s="194"/>
-      <c r="AT41" s="101"/>
+      <c r="AS41" s="122"/>
+      <c r="AT41" s="102"/>
     </row>
     <row r="43" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D43" s="149"/>
-[...13 lines deleted...]
-      <c r="R43" s="102"/>
+      <c r="D43" s="118"/>
+      <c r="E43" s="118"/>
+      <c r="F43" s="118"/>
+      <c r="G43" s="118"/>
+      <c r="H43" s="118"/>
+      <c r="I43" s="118"/>
+      <c r="J43" s="118"/>
+      <c r="K43" s="118"/>
+      <c r="L43" s="118"/>
+      <c r="M43" s="118"/>
+      <c r="N43" s="118"/>
+      <c r="O43" s="118"/>
+      <c r="P43" s="118"/>
+      <c r="Q43" s="118"/>
+      <c r="R43" s="103"/>
     </row>
     <row r="44" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D44" s="149"/>
-[...13 lines deleted...]
-      <c r="R44" s="102"/>
+      <c r="D44" s="118"/>
+      <c r="E44" s="118"/>
+      <c r="F44" s="118"/>
+      <c r="G44" s="118"/>
+      <c r="H44" s="118"/>
+      <c r="I44" s="118"/>
+      <c r="J44" s="118"/>
+      <c r="K44" s="118"/>
+      <c r="L44" s="118"/>
+      <c r="M44" s="118"/>
+      <c r="N44" s="118"/>
+      <c r="O44" s="118"/>
+      <c r="P44" s="118"/>
+      <c r="Q44" s="118"/>
+      <c r="R44" s="103"/>
     </row>
     <row r="45" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D45" s="149"/>
-[...13 lines deleted...]
-      <c r="R45" s="102"/>
+      <c r="D45" s="118"/>
+      <c r="E45" s="118"/>
+      <c r="F45" s="118"/>
+      <c r="G45" s="118"/>
+      <c r="H45" s="118"/>
+      <c r="I45" s="118"/>
+      <c r="J45" s="118"/>
+      <c r="K45" s="118"/>
+      <c r="L45" s="118"/>
+      <c r="M45" s="118"/>
+      <c r="N45" s="118"/>
+      <c r="O45" s="118"/>
+      <c r="P45" s="118"/>
+      <c r="Q45" s="118"/>
+      <c r="R45" s="103"/>
       <c r="AD45" s="4"/>
     </row>
     <row r="46" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D46" s="184"/>
-[...19 lines deleted...]
-      <c r="AK46" s="201"/>
+      <c r="D46" s="110"/>
+      <c r="E46" s="110"/>
+      <c r="F46" s="110"/>
+      <c r="G46" s="110"/>
+      <c r="H46" s="110"/>
+      <c r="I46" s="110"/>
+      <c r="J46" s="110"/>
+      <c r="K46" s="110"/>
+      <c r="L46" s="110"/>
+      <c r="M46" s="110"/>
+      <c r="N46" s="110"/>
+      <c r="O46" s="110"/>
+      <c r="P46" s="110"/>
+      <c r="Q46" s="110"/>
+      <c r="R46" s="79"/>
+      <c r="AF46" s="72"/>
+      <c r="AG46" s="119"/>
+      <c r="AH46" s="119"/>
+      <c r="AI46" s="119"/>
+      <c r="AJ46" s="119"/>
+      <c r="AK46" s="119"/>
     </row>
     <row r="47" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D47" s="184"/>
-[...30 lines deleted...]
-      <c r="AT47" s="193"/>
+      <c r="D47" s="110"/>
+      <c r="E47" s="110"/>
+      <c r="F47" s="110"/>
+      <c r="G47" s="110"/>
+      <c r="H47" s="120"/>
+      <c r="I47" s="120"/>
+      <c r="J47" s="120"/>
+      <c r="K47" s="120"/>
+      <c r="L47" s="120"/>
+      <c r="M47" s="120"/>
+      <c r="N47" s="120"/>
+      <c r="O47" s="120"/>
+      <c r="P47" s="120"/>
+      <c r="Q47" s="120"/>
+      <c r="R47" s="104"/>
+      <c r="AD47" s="121"/>
+      <c r="AE47" s="121"/>
+      <c r="AF47" s="121"/>
+      <c r="AG47" s="114"/>
+      <c r="AH47" s="114"/>
+      <c r="AI47" s="114"/>
+      <c r="AJ47" s="114"/>
+      <c r="AK47" s="114"/>
+      <c r="AL47" s="114"/>
+      <c r="AM47" s="114"/>
+      <c r="AN47" s="114"/>
+      <c r="AO47" s="114"/>
+      <c r="AP47" s="114"/>
+      <c r="AQ47" s="114"/>
+      <c r="AR47" s="114"/>
+      <c r="AS47" s="114"/>
+      <c r="AT47" s="114"/>
     </row>
     <row r="48" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D48" s="184"/>
-[...30 lines deleted...]
-      <c r="AT48" s="193"/>
+      <c r="D48" s="110"/>
+      <c r="E48" s="110"/>
+      <c r="F48" s="110"/>
+      <c r="G48" s="110"/>
+      <c r="H48" s="122"/>
+      <c r="I48" s="122"/>
+      <c r="J48" s="122"/>
+      <c r="K48" s="122"/>
+      <c r="L48" s="122"/>
+      <c r="M48" s="122"/>
+      <c r="N48" s="122"/>
+      <c r="O48" s="122"/>
+      <c r="P48" s="122"/>
+      <c r="Q48" s="122"/>
+      <c r="R48" s="105"/>
+      <c r="AD48" s="121"/>
+      <c r="AE48" s="121"/>
+      <c r="AF48" s="121"/>
+      <c r="AG48" s="114"/>
+      <c r="AH48" s="114"/>
+      <c r="AI48" s="114"/>
+      <c r="AJ48" s="114"/>
+      <c r="AK48" s="114"/>
+      <c r="AL48" s="114"/>
+      <c r="AM48" s="114"/>
+      <c r="AN48" s="114"/>
+      <c r="AO48" s="114"/>
+      <c r="AP48" s="114"/>
+      <c r="AQ48" s="114"/>
+      <c r="AR48" s="114"/>
+      <c r="AS48" s="114"/>
+      <c r="AT48" s="114"/>
     </row>
     <row r="49" spans="4:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D49" s="184"/>
-[...30 lines deleted...]
-      <c r="AT49" s="193"/>
+      <c r="D49" s="110"/>
+      <c r="E49" s="110"/>
+      <c r="F49" s="110"/>
+      <c r="G49" s="110"/>
+      <c r="H49" s="111"/>
+      <c r="I49" s="112"/>
+      <c r="J49" s="112"/>
+      <c r="K49" s="112"/>
+      <c r="L49" s="112"/>
+      <c r="M49" s="112"/>
+      <c r="N49" s="112"/>
+      <c r="O49" s="112"/>
+      <c r="P49" s="112"/>
+      <c r="Q49" s="112"/>
+      <c r="R49" s="106"/>
+      <c r="AD49" s="113"/>
+      <c r="AE49" s="113"/>
+      <c r="AF49" s="113"/>
+      <c r="AG49" s="114"/>
+      <c r="AH49" s="114"/>
+      <c r="AI49" s="114"/>
+      <c r="AJ49" s="114"/>
+      <c r="AK49" s="114"/>
+      <c r="AL49" s="114"/>
+      <c r="AM49" s="114"/>
+      <c r="AN49" s="114"/>
+      <c r="AO49" s="114"/>
+      <c r="AP49" s="114"/>
+      <c r="AQ49" s="114"/>
+      <c r="AR49" s="114"/>
+      <c r="AS49" s="114"/>
+      <c r="AT49" s="114"/>
     </row>
     <row r="50" spans="4:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D50" s="184"/>
-[...30 lines deleted...]
-      <c r="AT50" s="193"/>
+      <c r="D50" s="110"/>
+      <c r="E50" s="110"/>
+      <c r="F50" s="110"/>
+      <c r="G50" s="110"/>
+      <c r="H50" s="42"/>
+      <c r="I50" s="42"/>
+      <c r="J50" s="42"/>
+      <c r="K50" s="42"/>
+      <c r="L50" s="42"/>
+      <c r="M50" s="42"/>
+      <c r="N50" s="42"/>
+      <c r="O50" s="42"/>
+      <c r="P50" s="42"/>
+      <c r="Q50" s="42"/>
+      <c r="R50" s="42"/>
+      <c r="AD50" s="113"/>
+      <c r="AE50" s="113"/>
+      <c r="AF50" s="113"/>
+      <c r="AG50" s="114"/>
+      <c r="AH50" s="114"/>
+      <c r="AI50" s="114"/>
+      <c r="AJ50" s="114"/>
+      <c r="AK50" s="114"/>
+      <c r="AL50" s="114"/>
+      <c r="AM50" s="114"/>
+      <c r="AN50" s="114"/>
+      <c r="AO50" s="114"/>
+      <c r="AP50" s="114"/>
+      <c r="AQ50" s="114"/>
+      <c r="AR50" s="114"/>
+      <c r="AS50" s="114"/>
+      <c r="AT50" s="114"/>
     </row>
     <row r="51" spans="4:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D51" s="184"/>
-[...25 lines deleted...]
-      <c r="AT51" s="207"/>
+      <c r="D51" s="110"/>
+      <c r="E51" s="110"/>
+      <c r="F51" s="110"/>
+      <c r="G51" s="110"/>
+      <c r="H51" s="42"/>
+      <c r="I51" s="42"/>
+      <c r="J51" s="42"/>
+      <c r="K51" s="42"/>
+      <c r="L51" s="42"/>
+      <c r="M51" s="42"/>
+      <c r="N51" s="42"/>
+      <c r="O51" s="42"/>
+      <c r="P51" s="42"/>
+      <c r="Q51" s="42"/>
+      <c r="R51" s="42"/>
+      <c r="AI51" s="107"/>
+      <c r="AJ51" s="108"/>
+      <c r="AK51" s="105"/>
+      <c r="AL51" s="115"/>
+      <c r="AM51" s="115"/>
+      <c r="AN51" s="115"/>
+      <c r="AO51" s="115"/>
+      <c r="AP51" s="115"/>
+      <c r="AQ51" s="115"/>
+      <c r="AR51" s="115"/>
+      <c r="AS51" s="115"/>
+      <c r="AT51" s="115"/>
     </row>
     <row r="52" spans="4:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D52" s="184"/>
-[...13 lines deleted...]
-      <c r="R52" s="108"/>
+      <c r="D52" s="110"/>
+      <c r="E52" s="110"/>
+      <c r="F52" s="110"/>
+      <c r="G52" s="110"/>
+      <c r="H52" s="116"/>
+      <c r="I52" s="116"/>
+      <c r="J52" s="116"/>
+      <c r="K52" s="116"/>
+      <c r="L52" s="116"/>
+      <c r="M52" s="116"/>
+      <c r="N52" s="116"/>
+      <c r="O52" s="116"/>
+      <c r="P52" s="116"/>
+      <c r="Q52" s="116"/>
+      <c r="R52" s="109"/>
     </row>
     <row r="53" spans="4:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D53" s="184"/>
-[...13 lines deleted...]
-      <c r="R53" s="35"/>
+      <c r="D53" s="110"/>
+      <c r="E53" s="110"/>
+      <c r="F53" s="110"/>
+      <c r="G53" s="110"/>
+      <c r="H53" s="117"/>
+      <c r="I53" s="117"/>
+      <c r="J53" s="117"/>
+      <c r="K53" s="117"/>
+      <c r="L53" s="117"/>
+      <c r="M53" s="117"/>
+      <c r="N53" s="117"/>
+      <c r="O53" s="117"/>
+      <c r="P53" s="117"/>
+      <c r="Q53" s="117"/>
+      <c r="R53" s="36"/>
     </row>
     <row r="54" spans="4:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D54" s="184"/>
-[...13 lines deleted...]
-      <c r="R54" s="35"/>
+      <c r="D54" s="110"/>
+      <c r="E54" s="110"/>
+      <c r="F54" s="110"/>
+      <c r="G54" s="110"/>
+      <c r="H54" s="117"/>
+      <c r="I54" s="117"/>
+      <c r="J54" s="117"/>
+      <c r="K54" s="117"/>
+      <c r="L54" s="117"/>
+      <c r="M54" s="117"/>
+      <c r="N54" s="117"/>
+      <c r="O54" s="117"/>
+      <c r="P54" s="117"/>
+      <c r="Q54" s="117"/>
+      <c r="R54" s="36"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="T/kCbHAl07JF44KA533XzmFSwjea+8kMNm7Gb3pDjg5i1yy6NPUkb5QvpLUYIT+jLxe8HLOtxnLCTl4iwX7j6Q==" saltValue="dbGA0wH4uHwKmnsrjvwSiw==" spinCount="100000" sheet="1" formatCells="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" selectLockedCells="1" sort="0" autoFilter="0" pivotTables="0"/>
-[...2 lines deleted...]
-    <mergeCell ref="N25:O25"/>
+  <mergeCells count="53">
+    <mergeCell ref="C16:AI16"/>
+    <mergeCell ref="L1:AH1"/>
+    <mergeCell ref="AL1:AR1"/>
+    <mergeCell ref="B2:L3"/>
+    <mergeCell ref="T6:Z6"/>
+    <mergeCell ref="AH6:AI7"/>
+    <mergeCell ref="O7:R8"/>
+    <mergeCell ref="S7:AF8"/>
+    <mergeCell ref="O9:R10"/>
+    <mergeCell ref="S9:AF10"/>
+    <mergeCell ref="AL10:AR10"/>
+    <mergeCell ref="W11:AF12"/>
+    <mergeCell ref="C15:AK15"/>
+    <mergeCell ref="B19:E21"/>
+    <mergeCell ref="F19:S21"/>
+    <mergeCell ref="X19:AB19"/>
+    <mergeCell ref="AL19:AR19"/>
+    <mergeCell ref="U20:W21"/>
+    <mergeCell ref="X20:AK21"/>
+    <mergeCell ref="AR41:AS41"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="F22:S22"/>
+    <mergeCell ref="U22:W23"/>
+    <mergeCell ref="X22:AK23"/>
+    <mergeCell ref="B23:E24"/>
+    <mergeCell ref="F23:S24"/>
+    <mergeCell ref="AC24:AK25"/>
+    <mergeCell ref="B25:E30"/>
+    <mergeCell ref="F25:S25"/>
+    <mergeCell ref="U27:AS29"/>
+    <mergeCell ref="F28:S28"/>
+    <mergeCell ref="F29:S29"/>
+    <mergeCell ref="F30:S30"/>
+    <mergeCell ref="B31:F31"/>
+    <mergeCell ref="C33:AO33"/>
+    <mergeCell ref="D47:G48"/>
+    <mergeCell ref="H47:Q47"/>
+    <mergeCell ref="AD47:AF48"/>
+    <mergeCell ref="AG47:AT48"/>
+    <mergeCell ref="H48:Q48"/>
+    <mergeCell ref="D43:G45"/>
+    <mergeCell ref="H43:Q45"/>
+    <mergeCell ref="D46:G46"/>
+    <mergeCell ref="H46:Q46"/>
+    <mergeCell ref="AG46:AK46"/>
     <mergeCell ref="D49:G54"/>
     <mergeCell ref="H49:Q49"/>
     <mergeCell ref="AD49:AF50"/>
-    <mergeCell ref="AD47:AF48"/>
-[...1 lines deleted...]
-    <mergeCell ref="F28:I28"/>
     <mergeCell ref="AG49:AT50"/>
     <mergeCell ref="AL51:AT51"/>
     <mergeCell ref="H52:Q52"/>
     <mergeCell ref="H53:Q53"/>
     <mergeCell ref="H54:Q54"/>
-    <mergeCell ref="AG47:AT48"/>
-[...44 lines deleted...]
-    <mergeCell ref="S6:Z6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.27559055118110237" right="0.15748031496062992" top="0.34" bottom="0.2" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>委任状</vt:lpstr>
-      <vt:lpstr>委任状!Print_Area</vt:lpstr>
+      <vt:lpstr>記載例・委任状（新) (溶け込み)</vt:lpstr>
+      <vt:lpstr>'記載例・委任状（新) (溶け込み)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>東京都</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>