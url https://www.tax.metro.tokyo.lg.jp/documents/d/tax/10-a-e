--- v1 (2026-05-16)
+++ v2 (2026-07-07)
@@ -1,87 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.102.11\徴収指導課\収入管理指導班\112 過誤納還付\R7年度\06_随時業務\年度末HP修正\4_作業\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.102.11\徴収指導課\収入管理指導班\112 過誤納還付\R8年度\06_随時業務\02_ホームページ修正\作業用\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C35EE248-35E3-4DBB-A5EA-65391DF1B33E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85612CB9-CCFB-43FD-98BE-BBF94996A833}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-60" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="記載例・委任状（新) (溶け込み)" sheetId="6" r:id="rId1"/>
+    <sheet name="記載例・委任状R８" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'記載例・委任状（新) (溶け込み)'!$A$1:$AS$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">記載例・委任状R８!$A$1:$AS$82</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...9 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="55">
   <si>
     <t>過誤納還付金の受領に関する委任状</t>
     <rPh sb="0" eb="3">
       <t>カゴノウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カンプ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>キン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジュリョウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>カン</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>イニンジョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>受付印（事務所）</t>
     <rPh sb="0" eb="2">
@@ -114,50 +103,66 @@
       <t>ショチョウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>トノ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※　必ず、記載例を確認の上、Ａ・Ｂ・Ｃ欄を全て記入してください。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　　　年　　　月　　　日</t>
     <rPh sb="5" eb="6">
       <t>ネン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ツキ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>Ａ[委任者（納税義務者）]　</t>
+    <rPh sb="2" eb="4">
+      <t>イニン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ギムシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>〒</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>印</t>
     <rPh sb="0" eb="1">
       <t>イン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>住所</t>
     <rPh sb="0" eb="1">
       <t>ジュウ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>トコロ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>氏名
 （名称）</t>
     <rPh sb="0" eb="1">
       <t>シ</t>
@@ -165,50 +170,90 @@
     <rPh sb="1" eb="2">
       <t>メイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>受付印（還付管理課）</t>
     <rPh sb="0" eb="2">
       <t>ウケツケ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>イン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>下記の過誤納還付金について、還付及び充当に関する通知の受領、還付金の受領に関する一切の権限を受任者に委任します。</t>
+    <rPh sb="3" eb="6">
+      <t>カゴノウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>カンプ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>カンプ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ジュウトウ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ツウチ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ジュリョウ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>イッサイ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>ケンゲン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>ただし、過誤納還付金が</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>本状提出後６ヶ月以内に発生しなかった場合</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>は本委任を解除します。</t>
@@ -243,114 +288,248 @@
     <rPh sb="9" eb="10">
       <t>キン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ジュリョウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>自動車            登録番号</t>
     <rPh sb="0" eb="3">
       <t>ジドウシャ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>トウロク</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>品川○○○あ１１１１　　　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">　
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（課税年度4月1日現在の都内の登録番号）</t>
+    </r>
+    <rPh sb="1" eb="3">
+      <t>シナガワ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>カゼイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ゲンザイ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>トナイ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>176-0000</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>受付番号（還付管理課）</t>
     <rPh sb="0" eb="2">
       <t>ウケツケ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　住所</t>
     <rPh sb="1" eb="2">
       <t>ジュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トコロ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>練馬区豊玉北○丁目○番地○号</t>
+    <rPh sb="0" eb="3">
+      <t>ネリマク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>トヨタマ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>キタ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>チョウメ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>バンチ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>課税年度</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　氏名
 （名称）</t>
     <rPh sb="1" eb="2">
       <t>シ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>　○○○自動車販売株式会社</t>
+    <rPh sb="4" eb="7">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ハンバイ</t>
+    </rPh>
+    <rPh sb="9" eb="13">
+      <t>カブシキガイシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>税金の種類
 （※）</t>
     <rPh sb="0" eb="1">
       <t>ゼイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>キン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュルイ</t>
     </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>０３－５９４６－○○○○</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>発生理由</t>
     <rPh sb="0" eb="1">
       <t>ハツ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ショウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>リ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヨシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1 抹消登録（予定含む）　　　月　　　日</t>
+    <rPh sb="3" eb="5">
+      <t>マッショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>フク</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 2 減免  </t>
     <rPh sb="3" eb="5">
       <t>ゲンメン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 3 二重納付</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（領収証書（原本）添付）</t>
     </r>
     <rPh sb="3" eb="5">
       <t>ニジュウ</t>
@@ -530,50 +709,150 @@
     <rPh sb="19" eb="21">
       <t>ヘンキャク</t>
     </rPh>
     <rPh sb="30" eb="33">
       <t>イニンジョウ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>キサイ</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>オウイン</t>
     </rPh>
     <rPh sb="39" eb="40">
       <t>トウ</t>
     </rPh>
     <rPh sb="41" eb="42">
       <t>モ</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>ヘンキャク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
+      <t>④　抹消登録により過誤納還付金が発生する場合は、</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>抹消登録した日の翌日から３日目（土日・祝日を除く）まで</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>に提出してください。</t>
+    </r>
+    <rPh sb="2" eb="4">
+      <t>マッショウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>マッショウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ヨクジツ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>カメ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>ドニチ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>シュクジツ</t>
+    </rPh>
+    <rPh sb="46" eb="47">
+      <t>ノゾ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>　　それ以後の提出分は納税義務者に還付されることがあります。</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>なお、</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>抹消予定として事前提出もできます。</t>
+    </r>
+    <rPh sb="17" eb="19">
+      <t>カンプ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>マッショウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>ジゼン</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
       <t>⑤　委任状を提出された場合でも、納税義務者に未納の徴収金(都税等）があるときは、</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>地方税法第１７条の２第１項等の規定により当該未納金の徴収金に充当</t>
     </r>
     <rPh sb="29" eb="30">
       <t>ト</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>ゼイ</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>トウ</t>
     </rPh>
     <rPh sb="53" eb="54">
       <t>トウ</t>
     </rPh>
@@ -966,118 +1245,119 @@
     <rPh sb="56" eb="58">
       <t>インカン</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>トウロク</t>
     </rPh>
     <rPh sb="60" eb="63">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>カ</t>
     </rPh>
     <rPh sb="73" eb="75">
       <t>トウバイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve"> 4 その他 　(                　　　　　　)　　　　　　　　</t>
     <rPh sb="5" eb="6">
       <t>ホカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve"> 1 抹消登録（予定含む）　　　</t>
-[...10 lines deleted...]
-      <t>フク</t>
+    <t xml:space="preserve"> 4 その他 　(                　　　　　  )　　　　　　　　</t>
+    <rPh sb="5" eb="6">
+      <t>ホカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">自動車税　・　自動車税環境性能割
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>【該当するものを○で囲んでください。】</t>
     </r>
     <rPh sb="0" eb="3">
       <t>ジドウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ゼイ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ジドウシャ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ゼイ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>カンキョウ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>セイノウ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ワリ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>カコ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>R8.4</t>
     <phoneticPr fontId="3"/>
   </si>
+  <si>
+    <t>令和　〇　年度</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="39" x14ac:knownFonts="1">
+  <fonts count="45" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1189,74 +1469,119 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="13"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="3" tint="-0.249977111117893"/>
+      <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
@@ -1613,51 +1938,51 @@
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="183">
+  <cellXfs count="192">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
@@ -1891,368 +2216,2363 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="57" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...193 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>251460</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="2" name="直線コネクタ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48705F14-36D3-436B-86B8-132F1DE89DBF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:cxnSpLocks noChangeShapeType="1"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipV="1">
+          <a:off x="5128260" y="4366260"/>
+          <a:ext cx="4465320" cy="7620"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="15875" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="lgDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>68580</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>89539</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>79375</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Text Box 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A017D4DE-7728-4F02-A509-EC720F067639}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="670560" y="0"/>
+          <a:ext cx="1087759" cy="368935"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="CCFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="41"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="54864" tIns="32004" rIns="0" bIns="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>記載例</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>53340</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>167640</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>68580</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Oval 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AF6E559-1CBB-4EE9-9421-1C3666B25BF6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4953000" y="1143000"/>
+          <a:ext cx="3131820" cy="541020"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="28575" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="808080" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="23"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="CCFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="41"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>175260</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>7620</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>259080</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Oval 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B90BBE7B-B525-4966-B321-B5CCE9C8C42B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5532120" y="1684020"/>
+          <a:ext cx="1958340" cy="403860"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="28575" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="808080" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="23"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="CCFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="41"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>198120</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>44</xdr:col>
+      <xdr:colOff>274320</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>198120</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Rectangle 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFAAF26B-4766-437A-8D15-C331F4DFF39F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="8130540" y="701040"/>
+          <a:ext cx="3589020" cy="899160"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+        </a:solidFill>
+        <a:ln w="12700" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>256950</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>71493</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>61308</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47940</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Text Box 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2416514-9F37-459A-BFB6-A26302ECC45C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="310290" y="1046853"/>
+          <a:ext cx="2486598" cy="616527"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="CCFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="41"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1600"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>　　納税義務者名を記入</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ 明朝"/>
+            <a:ea typeface="ＭＳ 明朝"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1300"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝"/>
+              <a:ea typeface="ＭＳ 明朝"/>
+            </a:rPr>
+            <a:t>氏名等を変更された場合は、変更が確認できる謄本（コピー可）を添付</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>236558</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>212576</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>44</xdr:col>
+      <xdr:colOff>171236</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>156882</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="Text Box 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{926491F5-3AE8-4099-A2F8-1E842898C4BA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="8252798" y="715496"/>
+          <a:ext cx="3363678" cy="843466"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" algn="ctr">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1600"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>　　　  　　現住所を記入</a:t>
+          </a:r>
+          <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ 明朝"/>
+            <a:ea typeface="ＭＳ 明朝"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1300"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝"/>
+              <a:ea typeface="ＭＳ 明朝"/>
+            </a:rPr>
+            <a:t>納税通知書に記載されている住所から変更された場合は、変更が確認できる住民票等（コピー可）を添付</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>198120</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>45720</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="Line 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38B6AE6B-1F18-462E-B017-71089D2D6134}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3086100" y="1386840"/>
+          <a:ext cx="2423160" cy="487680"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd type="triangle" w="lg" len="lg"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>243840</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>198120</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>129540</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>60960</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="Line 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74E98697-CBB7-4AEC-A82F-77A4CE268344}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipH="1">
+          <a:off x="7726680" y="1173480"/>
+          <a:ext cx="419100" cy="76200"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd type="triangle" w="lg" len="lg"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>7620</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>213360</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>228600</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="Line 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65406B1A-A0AC-490A-95DF-EAE6DA0CA680}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipH="1" flipV="1">
+          <a:off x="8816340" y="2042160"/>
+          <a:ext cx="373380" cy="457200"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd type="triangle" w="lg" len="lg"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>121920</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>167640</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="Rectangle 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE2BC25A-ABCC-4C67-BE04-E9F227E8EB63}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="175260" y="990600"/>
+          <a:ext cx="2903220" cy="792480"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="CCFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="41"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>110414</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>145676</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>178853</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>63597</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="Rectangle 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4382546B-0CFD-499F-A285-573B815304C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="438074" y="1974476"/>
+          <a:ext cx="2476359" cy="588481"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1700"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝"/>
+              <a:ea typeface="ＭＳ 明朝"/>
+            </a:rPr>
+            <a:t>課税年度4月1日現在の</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1800" b="1" i="0" u="sng" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝"/>
+              <a:ea typeface="ＭＳ 明朝"/>
+            </a:rPr>
+            <a:t>都内</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝"/>
+              <a:ea typeface="ＭＳ 明朝"/>
+            </a:rPr>
+            <a:t>の登録番号を記入</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>213360</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="Line 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E6ADE42-1EAA-473C-A3F1-75ED7133791F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1516380" y="2567940"/>
+          <a:ext cx="899160" cy="1272540"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd type="triangle" w="lg" len="lg"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>7620</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="Oval 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{436B675E-8492-4536-8E2D-A904371631AB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1143000" y="4678680"/>
+          <a:ext cx="1706880" cy="297180"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="CCFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="41"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>243840</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>121920</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>121920</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>99060</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="Oval 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45E726E5-6ABB-40F8-BC81-24CCDD8BB71D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1912620" y="3771900"/>
+          <a:ext cx="2278380" cy="403860"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="CCFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="41"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>228600</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>22860</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="Oval 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{544DDF40-59F6-48E7-A20B-0118FBF919DB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1135380" y="5173980"/>
+          <a:ext cx="289560" cy="289560"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="CCFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="41"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>44</xdr:col>
+      <xdr:colOff>175260</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="18" name="Rectangle 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB5A1282-FC51-4C55-ADAE-4003F9F53E44}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9075420" y="3840480"/>
+          <a:ext cx="2545080" cy="533400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="12700" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>125952</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>2802</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>44</xdr:col>
+      <xdr:colOff>121469</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>23451</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="Text Box 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC4C9DCC-02B9-4705-9082-9B4C868E2D8F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9201372" y="3866142"/>
+          <a:ext cx="2365337" cy="523569"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1700"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+              <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+            </a:rPr>
+            <a:t>屋号（法人格無し）の場合は </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1600"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+              <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+            </a:rPr>
+            <a:t>代表者名も記入してください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>7620</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>251460</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>228600</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="20" name="Line 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5621685C-ED90-494B-8FEB-520817C82AF3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipH="1">
+          <a:off x="8549640" y="4114800"/>
+          <a:ext cx="510540" cy="480060"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd type="triangle" w="lg" len="lg"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>91440</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>44</xdr:col>
+      <xdr:colOff>259080</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>175260</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="21" name="Rectangle 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{753D2A31-752F-4D87-9C47-A72CF6F9F311}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9166860" y="1851660"/>
+          <a:ext cx="2537460" cy="1524000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="12700" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>145230</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>68170</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>44</xdr:col>
+      <xdr:colOff>167640</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>115676</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="22" name="Text Box 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83499B65-1667-4499-9184-306AFE373A86}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9220650" y="1896970"/>
+          <a:ext cx="2392230" cy="1419106"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1500"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝"/>
+              <a:ea typeface="ＭＳ 明朝"/>
+            </a:rPr>
+            <a:t>受任者（自動車販売会社等）から提出される場合は、</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>実印（印鑑</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>証明書または印鑑登録証明書</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ ゴシック"/>
+            <a:ea typeface="ＭＳ ゴシック"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l" rtl="0">
+            <a:lnSpc>
+              <a:spcPts val="1500"/>
+            </a:lnSpc>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>（コピー可。等倍に限る。）添付）</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝"/>
+              <a:ea typeface="ＭＳ 明朝"/>
+            </a:rPr>
+            <a:t>を押印願います。</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ ゴシック"/>
+              <a:ea typeface="ＭＳ ゴシック"/>
+            </a:rPr>
+            <a:t>スタンプ印</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝"/>
+              <a:ea typeface="ＭＳ 明朝"/>
+            </a:rPr>
+            <a:t>は使用しないでください。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>83820</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>259080</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="23" name="Oval 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D544413-F5BE-43DB-A7F5-0B470F1789AC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5966460" y="4450080"/>
+          <a:ext cx="2712720" cy="464820"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="28575" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="808080" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="23"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="CCFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="41"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>30480</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>205740</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>205740</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="24" name="直線コネクタ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75AC0AD9-21FA-4354-8DE9-3215E1C7C502}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:cxnSpLocks noChangeShapeType="1"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3566160" y="10515600"/>
+          <a:ext cx="4655820" cy="7620"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="15875" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="lgDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>281940</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>167640</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="25" name="直線コネクタ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52C0FA43-2FDA-4F18-A103-7246C1989233}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:cxnSpLocks noChangeShapeType="1"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3535680" y="11018520"/>
+          <a:ext cx="4648200" cy="38100"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="15875" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="lgDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>30480</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>243840</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="26" name="直線コネクタ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5320BB6-F30B-444E-9609-142E13E39C75}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:cxnSpLocks noChangeShapeType="1"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipV="1">
+          <a:off x="5120640" y="13304520"/>
+          <a:ext cx="4465320" cy="7620"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="15875" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="lgDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>30480</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>243840</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="27" name="直線コネクタ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED4D8D44-95AC-4864-861F-3767D288DCBD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:cxnSpLocks noChangeShapeType="1"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipV="1">
+          <a:off x="5120640" y="13883640"/>
+          <a:ext cx="4465320" cy="7620"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="15875" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="lgDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>45720</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>259080</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="28" name="直線コネクタ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34295711-8865-4E16-9B15-D0F897267BD3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:cxnSpLocks noChangeShapeType="1"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipV="1">
+          <a:off x="5135880" y="4945380"/>
+          <a:ext cx="4465320" cy="7620"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="15875" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="lgDash"/>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:effectLst>
+                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                  <a:srgbClr val="808080"/>
+                </a:outerShdw>
+              </a:effectLst>
+            </a14:hiddenEffects>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>205740</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>31</xdr:col>
       <xdr:colOff>205740</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="24" name="直線コネクタ 3">
+        <xdr:cNvPr id="29" name="直線コネクタ 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0973762-FF6A-42B6-8053-8FC1C2C56B54}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{633C1E94-285F-43D0-97E5-69C98B04728E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:cxnSpLocks noChangeShapeType="1"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3566160" y="10515600"/>
+          <a:off x="3566160" y="1607820"/>
           <a:ext cx="4655820" cy="7620"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="15875" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="lgDash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
@@ -2260,360 +4580,98 @@
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>281940</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>31</xdr:col>
       <xdr:colOff>167640</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="25" name="直線コネクタ 3">
+        <xdr:cNvPr id="30" name="直線コネクタ 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CB0A172-DCB1-47AB-B42F-2F01F4FDEC55}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41469557-9041-4C0A-A37F-4BE4D75AEE8A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:cxnSpLocks noChangeShapeType="1"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3535680" y="11018520"/>
+          <a:off x="3535680" y="2110740"/>
           <a:ext cx="4648200" cy="38100"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="15875" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="lgDash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:cxnSp>
-    <xdr:clientData/>
-[...260 lines deleted...]
-    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2841,562 +4899,563 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2061BB15-FB05-4B57-AD05-8D41F96EEB83}">
-  <dimension ref="A1:AT54"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C47A162F-EE4D-4092-8D52-8086E1269C4E}">
+  <dimension ref="A1:AT95"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="AX10" sqref="AX10"/>
+      <selection activeCell="L1" sqref="L1:AH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.88671875" defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.77734375" style="1" customWidth="1"/>
     <col min="2" max="3" width="4" style="1" customWidth="1"/>
     <col min="4" max="17" width="3.88671875" style="1" customWidth="1"/>
     <col min="18" max="18" width="4" style="1" customWidth="1"/>
     <col min="19" max="19" width="4.21875" style="1" customWidth="1"/>
     <col min="20" max="20" width="2.77734375" style="1" customWidth="1"/>
     <col min="21" max="26" width="3.88671875" style="1" customWidth="1"/>
     <col min="27" max="27" width="3.77734375" style="1" customWidth="1"/>
     <col min="28" max="31" width="3.88671875" style="1" customWidth="1"/>
     <col min="32" max="32" width="3.77734375" style="1" customWidth="1"/>
     <col min="33" max="36" width="3.88671875" style="1" customWidth="1"/>
     <col min="37" max="40" width="3.77734375" style="1" customWidth="1"/>
     <col min="41" max="44" width="3.88671875" style="1"/>
     <col min="45" max="45" width="4.44140625" style="1" customWidth="1"/>
     <col min="46" max="16384" width="3.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:44" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1" s="2"/>
       <c r="K1" s="2"/>
-      <c r="L1" s="175" t="s">
+      <c r="L1" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="M1" s="175"/>
-[...20 lines deleted...]
-      <c r="AH1" s="175"/>
+      <c r="M1" s="117"/>
+      <c r="N1" s="117"/>
+      <c r="O1" s="117"/>
+      <c r="P1" s="117"/>
+      <c r="Q1" s="117"/>
+      <c r="R1" s="117"/>
+      <c r="S1" s="117"/>
+      <c r="T1" s="117"/>
+      <c r="U1" s="117"/>
+      <c r="V1" s="117"/>
+      <c r="W1" s="117"/>
+      <c r="X1" s="117"/>
+      <c r="Y1" s="117"/>
+      <c r="Z1" s="117"/>
+      <c r="AA1" s="117"/>
+      <c r="AB1" s="117"/>
+      <c r="AC1" s="117"/>
+      <c r="AD1" s="117"/>
+      <c r="AE1" s="117"/>
+      <c r="AF1" s="117"/>
+      <c r="AG1" s="117"/>
+      <c r="AH1" s="117"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1"/>
-      <c r="AL1" s="176" t="s">
+      <c r="AL1" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="AM1" s="177"/>
-[...4 lines deleted...]
-      <c r="AR1" s="178"/>
+      <c r="AM1" s="119"/>
+      <c r="AN1" s="119"/>
+      <c r="AO1" s="119"/>
+      <c r="AP1" s="119"/>
+      <c r="AQ1" s="119"/>
+      <c r="AR1" s="120"/>
     </row>
     <row r="2" spans="2:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="179" t="s">
+      <c r="B2" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="124"/>
-[...8 lines deleted...]
-      <c r="L2" s="124"/>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="116"/>
+      <c r="G2" s="116"/>
+      <c r="H2" s="116"/>
+      <c r="I2" s="116"/>
+      <c r="J2" s="116"/>
+      <c r="K2" s="116"/>
+      <c r="L2" s="116"/>
       <c r="P2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="8"/>
     </row>
     <row r="3" spans="2:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="124"/>
-[...9 lines deleted...]
-      <c r="L3" s="124"/>
+      <c r="B3" s="116"/>
+      <c r="C3" s="116"/>
+      <c r="D3" s="116"/>
+      <c r="E3" s="116"/>
+      <c r="F3" s="116"/>
+      <c r="G3" s="116"/>
+      <c r="H3" s="116"/>
+      <c r="I3" s="116"/>
+      <c r="J3" s="116"/>
+      <c r="K3" s="116"/>
+      <c r="L3" s="116"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="AD3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="9"/>
       <c r="AM3" s="10"/>
       <c r="AN3" s="10"/>
       <c r="AO3" s="10"/>
       <c r="AP3" s="10"/>
       <c r="AQ3" s="10"/>
       <c r="AR3" s="11"/>
     </row>
     <row r="4" spans="2:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="12"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
-      <c r="O4" s="14" t="s">
-        <v>33</v>
+      <c r="O4" s="13"/>
+      <c r="P4" s="14" t="s">
+        <v>5</v>
       </c>
       <c r="X4" s="15"/>
       <c r="Y4" s="15"/>
       <c r="Z4" s="15"/>
       <c r="AA4" s="15"/>
       <c r="AB4" s="15"/>
       <c r="AC4" s="15"/>
       <c r="AK4" s="10"/>
       <c r="AL4" s="9"/>
       <c r="AM4" s="10"/>
       <c r="AN4" s="10"/>
       <c r="AO4" s="10"/>
       <c r="AP4" s="10"/>
       <c r="AQ4" s="10"/>
       <c r="AR4" s="11"/>
     </row>
-    <row r="5" spans="2:44" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:44" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B5" s="12"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="O5" s="13"/>
       <c r="P5" s="14"/>
       <c r="X5" s="15"/>
       <c r="Y5" s="15"/>
       <c r="Z5" s="15"/>
       <c r="AA5" s="15"/>
       <c r="AB5" s="15"/>
       <c r="AC5" s="15"/>
       <c r="AK5" s="10"/>
       <c r="AL5" s="9"/>
       <c r="AM5" s="10"/>
       <c r="AN5" s="10"/>
       <c r="AO5" s="10"/>
       <c r="AP5" s="10"/>
       <c r="AQ5" s="10"/>
       <c r="AR5" s="11"/>
     </row>
     <row r="6" spans="2:44" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="10"/>
       <c r="O6" s="16"/>
       <c r="P6" s="17"/>
       <c r="Q6" s="17"/>
       <c r="R6" s="17" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="S6" s="18"/>
-      <c r="T6" s="180"/>
-[...5 lines deleted...]
-      <c r="Z6" s="180"/>
+      <c r="T6" s="122"/>
+      <c r="U6" s="122"/>
+      <c r="V6" s="122"/>
+      <c r="W6" s="122"/>
+      <c r="X6" s="122"/>
+      <c r="Y6" s="122"/>
+      <c r="Z6" s="122"/>
       <c r="AA6" s="19"/>
       <c r="AB6" s="19"/>
       <c r="AC6" s="19"/>
       <c r="AD6" s="19"/>
       <c r="AE6" s="19"/>
       <c r="AF6" s="20"/>
       <c r="AG6" s="21"/>
-      <c r="AH6" s="181" t="s">
-[...2 lines deleted...]
-      <c r="AI6" s="181"/>
+      <c r="AH6" s="123" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI6" s="123"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="10"/>
       <c r="AL6" s="9"/>
       <c r="AM6" s="10"/>
       <c r="AN6" s="10"/>
       <c r="AO6" s="10"/>
       <c r="AP6" s="10"/>
       <c r="AQ6" s="10"/>
       <c r="AR6" s="11"/>
     </row>
     <row r="7" spans="2:44" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
-      <c r="O7" s="169" t="s">
-[...18 lines deleted...]
-      <c r="AF7" s="122"/>
+      <c r="O7" s="125" t="s">
+        <v>8</v>
+      </c>
+      <c r="P7" s="126"/>
+      <c r="Q7" s="126"/>
+      <c r="R7" s="126"/>
+      <c r="S7" s="127"/>
+      <c r="T7" s="127"/>
+      <c r="U7" s="127"/>
+      <c r="V7" s="127"/>
+      <c r="W7" s="127"/>
+      <c r="X7" s="127"/>
+      <c r="Y7" s="127"/>
+      <c r="Z7" s="127"/>
+      <c r="AA7" s="127"/>
+      <c r="AB7" s="127"/>
+      <c r="AC7" s="127"/>
+      <c r="AD7" s="127"/>
+      <c r="AE7" s="127"/>
+      <c r="AF7" s="127"/>
       <c r="AG7" s="23"/>
-      <c r="AH7" s="182"/>
-      <c r="AI7" s="182"/>
+      <c r="AH7" s="124"/>
+      <c r="AI7" s="124"/>
       <c r="AJ7" s="24"/>
       <c r="AK7" s="10"/>
       <c r="AL7" s="25"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7" s="11"/>
     </row>
     <row r="8" spans="2:44" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B8" s="12"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
-      <c r="N8" s="10"/>
-[...17 lines deleted...]
-      <c r="AF8" s="122"/>
+      <c r="N8" s="26"/>
+      <c r="O8" s="125"/>
+      <c r="P8" s="126"/>
+      <c r="Q8" s="126"/>
+      <c r="R8" s="126"/>
+      <c r="S8" s="127"/>
+      <c r="T8" s="127"/>
+      <c r="U8" s="127"/>
+      <c r="V8" s="127"/>
+      <c r="W8" s="127"/>
+      <c r="X8" s="127"/>
+      <c r="Y8" s="127"/>
+      <c r="Z8" s="127"/>
+      <c r="AA8" s="127"/>
+      <c r="AB8" s="127"/>
+      <c r="AC8" s="127"/>
+      <c r="AD8" s="127"/>
+      <c r="AE8" s="127"/>
+      <c r="AF8" s="127"/>
       <c r="AG8" s="27"/>
       <c r="AH8" s="28"/>
       <c r="AJ8" s="29"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="25"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8" s="11"/>
     </row>
     <row r="9" spans="2:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
-      <c r="O9" s="169" t="s">
-[...18 lines deleted...]
-      <c r="AF9" s="122"/>
+      <c r="O9" s="125" t="s">
+        <v>9</v>
+      </c>
+      <c r="P9" s="126"/>
+      <c r="Q9" s="126"/>
+      <c r="R9" s="126"/>
+      <c r="S9" s="127"/>
+      <c r="T9" s="127"/>
+      <c r="U9" s="127"/>
+      <c r="V9" s="127"/>
+      <c r="W9" s="127"/>
+      <c r="X9" s="127"/>
+      <c r="Y9" s="127"/>
+      <c r="Z9" s="127"/>
+      <c r="AA9" s="127"/>
+      <c r="AB9" s="127"/>
+      <c r="AC9" s="127"/>
+      <c r="AD9" s="127"/>
+      <c r="AE9" s="127"/>
+      <c r="AF9" s="127"/>
       <c r="AG9" s="30"/>
       <c r="AJ9" s="31"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="32"/>
       <c r="AM9" s="33"/>
       <c r="AN9" s="33"/>
       <c r="AO9" s="33"/>
       <c r="AP9" s="33"/>
       <c r="AQ9" s="33"/>
       <c r="AR9" s="34"/>
     </row>
     <row r="10" spans="2:44" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="35"/>
       <c r="I10" s="36"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="N10" s="26"/>
-      <c r="O10" s="169"/>
-[...16 lines deleted...]
-      <c r="AF10" s="122"/>
+      <c r="O10" s="125"/>
+      <c r="P10" s="126"/>
+      <c r="Q10" s="126"/>
+      <c r="R10" s="126"/>
+      <c r="S10" s="127"/>
+      <c r="T10" s="127"/>
+      <c r="U10" s="127"/>
+      <c r="V10" s="127"/>
+      <c r="W10" s="127"/>
+      <c r="X10" s="127"/>
+      <c r="Y10" s="127"/>
+      <c r="Z10" s="127"/>
+      <c r="AA10" s="127"/>
+      <c r="AB10" s="127"/>
+      <c r="AC10" s="127"/>
+      <c r="AD10" s="127"/>
+      <c r="AE10" s="127"/>
+      <c r="AF10" s="127"/>
       <c r="AG10" s="37"/>
       <c r="AH10" s="38"/>
       <c r="AJ10" s="31"/>
-      <c r="AL10" s="164" t="s">
-[...7 lines deleted...]
-      <c r="AR10" s="166"/>
+      <c r="AL10" s="128" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM10" s="129"/>
+      <c r="AN10" s="129"/>
+      <c r="AO10" s="129"/>
+      <c r="AP10" s="129"/>
+      <c r="AQ10" s="129"/>
+      <c r="AR10" s="130"/>
     </row>
     <row r="11" spans="2:44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="10"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="35"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="N11" s="26"/>
       <c r="O11" s="39"/>
       <c r="P11" s="40"/>
       <c r="Q11" s="40"/>
       <c r="R11" s="40"/>
       <c r="S11" s="40"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
-      <c r="W11" s="171"/>
-[...8 lines deleted...]
-      <c r="AF11" s="171"/>
+      <c r="W11" s="131"/>
+      <c r="X11" s="131"/>
+      <c r="Y11" s="131"/>
+      <c r="Z11" s="131"/>
+      <c r="AA11" s="131"/>
+      <c r="AB11" s="131"/>
+      <c r="AC11" s="131"/>
+      <c r="AD11" s="131"/>
+      <c r="AE11" s="131"/>
+      <c r="AF11" s="131"/>
       <c r="AG11" s="41"/>
       <c r="AH11" s="42"/>
       <c r="AJ11" s="31"/>
       <c r="AL11" s="43"/>
       <c r="AM11" s="44"/>
       <c r="AN11" s="44"/>
       <c r="AO11" s="44"/>
       <c r="AP11" s="44"/>
       <c r="AQ11" s="44"/>
       <c r="AR11" s="45"/>
     </row>
     <row r="12" spans="2:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C12" s="46"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="36"/>
       <c r="I12" s="36"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="N12" s="36"/>
       <c r="O12" s="47"/>
       <c r="P12" s="36"/>
       <c r="Q12" s="36"/>
       <c r="R12" s="36"/>
       <c r="S12" s="48"/>
       <c r="T12" s="49"/>
       <c r="U12" s="50"/>
       <c r="V12" s="51" t="s">
-        <v>10</v>
-[...10 lines deleted...]
-      <c r="AF12" s="172"/>
+        <v>11</v>
+      </c>
+      <c r="W12" s="132"/>
+      <c r="X12" s="132"/>
+      <c r="Y12" s="132"/>
+      <c r="Z12" s="132"/>
+      <c r="AA12" s="132"/>
+      <c r="AB12" s="132"/>
+      <c r="AC12" s="132"/>
+      <c r="AD12" s="132"/>
+      <c r="AE12" s="132"/>
+      <c r="AF12" s="132"/>
       <c r="AG12" s="41"/>
       <c r="AH12" s="42"/>
       <c r="AJ12" s="52"/>
       <c r="AK12" s="53"/>
       <c r="AL12" s="54"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12" s="11"/>
     </row>
-    <row r="13" spans="2:44" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:44" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="O13" s="55"/>
       <c r="P13" s="56"/>
       <c r="Q13" s="56"/>
       <c r="R13" s="56"/>
       <c r="S13" s="56"/>
       <c r="T13" s="56"/>
       <c r="U13" s="56"/>
       <c r="V13" s="56"/>
       <c r="W13" s="56"/>
       <c r="X13" s="56"/>
       <c r="Y13" s="56"/>
       <c r="Z13" s="56"/>
       <c r="AA13" s="56"/>
       <c r="AB13" s="56"/>
       <c r="AC13" s="56"/>
       <c r="AD13" s="56"/>
       <c r="AE13" s="56"/>
       <c r="AF13" s="56"/>
       <c r="AG13" s="57"/>
       <c r="AH13" s="58"/>
       <c r="AI13" s="58"/>
       <c r="AJ13" s="59"/>
@@ -3404,1486 +5463,3291 @@
       <c r="AL13" s="25"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13" s="11"/>
     </row>
     <row r="14" spans="2:44" ht="10.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="AG14" s="60"/>
       <c r="AH14" s="60"/>
       <c r="AI14" s="60"/>
       <c r="AJ14" s="60"/>
       <c r="AK14" s="53"/>
       <c r="AL14" s="25"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14" s="11"/>
     </row>
-    <row r="15" spans="2:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="61"/>
-      <c r="C15" s="173" t="s">
-[...35 lines deleted...]
-      <c r="AK15" s="174"/>
+      <c r="C15" s="133" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="133"/>
+      <c r="E15" s="133"/>
+      <c r="F15" s="133"/>
+      <c r="G15" s="133"/>
+      <c r="H15" s="133"/>
+      <c r="I15" s="133"/>
+      <c r="J15" s="133"/>
+      <c r="K15" s="133"/>
+      <c r="L15" s="133"/>
+      <c r="M15" s="133"/>
+      <c r="N15" s="133"/>
+      <c r="O15" s="133"/>
+      <c r="P15" s="133"/>
+      <c r="Q15" s="133"/>
+      <c r="R15" s="133"/>
+      <c r="S15" s="133"/>
+      <c r="T15" s="133"/>
+      <c r="U15" s="133"/>
+      <c r="V15" s="133"/>
+      <c r="W15" s="133"/>
+      <c r="X15" s="133"/>
+      <c r="Y15" s="133"/>
+      <c r="Z15" s="133"/>
+      <c r="AA15" s="133"/>
+      <c r="AB15" s="133"/>
+      <c r="AC15" s="133"/>
+      <c r="AD15" s="133"/>
+      <c r="AE15" s="133"/>
+      <c r="AF15" s="133"/>
+      <c r="AG15" s="133"/>
+      <c r="AH15" s="133"/>
+      <c r="AI15" s="133"/>
+      <c r="AJ15" s="133"/>
+      <c r="AK15" s="134"/>
       <c r="AL15" s="25"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15" s="11"/>
     </row>
-    <row r="16" spans="2:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="AI16" s="124"/>
+    <row r="16" spans="2:44" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="116"/>
+      <c r="E16" s="116"/>
+      <c r="F16" s="116"/>
+      <c r="G16" s="116"/>
+      <c r="H16" s="116"/>
+      <c r="I16" s="116"/>
+      <c r="J16" s="116"/>
+      <c r="K16" s="116"/>
+      <c r="L16" s="116"/>
+      <c r="M16" s="116"/>
+      <c r="N16" s="116"/>
+      <c r="O16" s="116"/>
+      <c r="P16" s="116"/>
+      <c r="Q16" s="116"/>
+      <c r="R16" s="116"/>
+      <c r="S16" s="116"/>
+      <c r="T16" s="116"/>
+      <c r="U16" s="116"/>
+      <c r="V16" s="116"/>
+      <c r="W16" s="116"/>
+      <c r="X16" s="116"/>
+      <c r="Y16" s="116"/>
+      <c r="Z16" s="116"/>
+      <c r="AA16" s="116"/>
+      <c r="AB16" s="116"/>
+      <c r="AC16" s="116"/>
+      <c r="AD16" s="116"/>
+      <c r="AE16" s="116"/>
+      <c r="AF16" s="116"/>
+      <c r="AG16" s="116"/>
+      <c r="AH16" s="116"/>
+      <c r="AI16" s="116"/>
       <c r="AK16" s="53"/>
       <c r="AL16" s="25"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16" s="11"/>
     </row>
     <row r="17" spans="1:45" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="U17" s="62" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="X17" s="62"/>
       <c r="Y17" s="62"/>
       <c r="Z17" s="62"/>
       <c r="AA17" s="62"/>
       <c r="AB17" s="62"/>
       <c r="AC17" s="62"/>
       <c r="AD17" s="62"/>
       <c r="AE17" s="62"/>
       <c r="AF17" s="62"/>
       <c r="AG17" s="62"/>
       <c r="AH17" s="62"/>
       <c r="AI17" s="62"/>
       <c r="AK17" s="53"/>
       <c r="AL17" s="25"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17" s="11"/>
     </row>
     <row r="18" spans="1:45" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B18" s="63" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C18" s="64"/>
       <c r="D18" s="65"/>
       <c r="E18" s="66"/>
       <c r="F18" s="66"/>
       <c r="G18" s="66"/>
       <c r="H18" s="66"/>
       <c r="I18" s="66"/>
       <c r="J18" s="66"/>
       <c r="K18" s="66"/>
       <c r="L18" s="66"/>
       <c r="M18" s="66"/>
       <c r="N18" s="66"/>
       <c r="O18" s="67"/>
       <c r="P18" s="67"/>
       <c r="Q18" s="67"/>
       <c r="R18" s="67"/>
       <c r="S18" s="67"/>
       <c r="U18" s="68" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="V18" s="69"/>
       <c r="W18" s="56"/>
       <c r="X18" s="70"/>
       <c r="Y18" s="70"/>
       <c r="Z18" s="70"/>
       <c r="AA18" s="70"/>
       <c r="AB18" s="70"/>
       <c r="AC18" s="70"/>
       <c r="AD18" s="70"/>
       <c r="AE18" s="70"/>
       <c r="AF18" s="62"/>
       <c r="AG18" s="62"/>
       <c r="AH18" s="62"/>
       <c r="AI18" s="62"/>
       <c r="AK18" s="53"/>
       <c r="AL18" s="25"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18" s="11"/>
     </row>
-    <row r="19" spans="1:45" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:45" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A19" s="52"/>
-      <c r="B19" s="151" t="s">
-[...20 lines deleted...]
-      <c r="S19" s="159"/>
+      <c r="B19" s="135" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="136"/>
+      <c r="D19" s="136"/>
+      <c r="E19" s="137"/>
+      <c r="F19" s="144" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="144"/>
+      <c r="H19" s="144"/>
+      <c r="I19" s="144"/>
+      <c r="J19" s="144"/>
+      <c r="K19" s="144"/>
+      <c r="L19" s="144"/>
+      <c r="M19" s="144"/>
+      <c r="N19" s="144"/>
+      <c r="O19" s="144"/>
+      <c r="P19" s="144"/>
+      <c r="Q19" s="144"/>
+      <c r="R19" s="144"/>
+      <c r="S19" s="145"/>
       <c r="T19" s="10"/>
       <c r="U19" s="71"/>
       <c r="W19" s="72" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-      <c r="AB19" s="119"/>
+        <v>6</v>
+      </c>
+      <c r="X19" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y19" s="150"/>
+      <c r="Z19" s="150"/>
+      <c r="AA19" s="150"/>
+      <c r="AB19" s="150"/>
       <c r="AF19" s="17"/>
       <c r="AG19" s="17"/>
       <c r="AH19" s="17"/>
       <c r="AI19" s="17"/>
       <c r="AJ19" s="17"/>
       <c r="AK19" s="73"/>
-      <c r="AL19" s="164" t="s">
-[...7 lines deleted...]
-      <c r="AR19" s="166"/>
+      <c r="AL19" s="128" t="s">
+        <v>20</v>
+      </c>
+      <c r="AM19" s="129"/>
+      <c r="AN19" s="129"/>
+      <c r="AO19" s="129"/>
+      <c r="AP19" s="129"/>
+      <c r="AQ19" s="129"/>
+      <c r="AR19" s="130"/>
     </row>
     <row r="20" spans="1:45" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="52"/>
       <c r="B20" s="138"/>
-      <c r="C20" s="118"/>
-[...15 lines deleted...]
-      <c r="S20" s="161"/>
+      <c r="C20" s="139"/>
+      <c r="D20" s="139"/>
+      <c r="E20" s="140"/>
+      <c r="F20" s="146"/>
+      <c r="G20" s="146"/>
+      <c r="H20" s="146"/>
+      <c r="I20" s="146"/>
+      <c r="J20" s="146"/>
+      <c r="K20" s="146"/>
+      <c r="L20" s="146"/>
+      <c r="M20" s="146"/>
+      <c r="N20" s="146"/>
+      <c r="O20" s="146"/>
+      <c r="P20" s="146"/>
+      <c r="Q20" s="146"/>
+      <c r="R20" s="146"/>
+      <c r="S20" s="147"/>
       <c r="T20" s="10"/>
-      <c r="U20" s="135" t="s">
-[...17 lines deleted...]
-      <c r="AK20" s="168"/>
+      <c r="U20" s="151" t="s">
+        <v>21</v>
+      </c>
+      <c r="V20" s="152"/>
+      <c r="W20" s="152"/>
+      <c r="X20" s="153" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y20" s="153"/>
+      <c r="Z20" s="153"/>
+      <c r="AA20" s="153"/>
+      <c r="AB20" s="153"/>
+      <c r="AC20" s="153"/>
+      <c r="AD20" s="153"/>
+      <c r="AE20" s="153"/>
+      <c r="AF20" s="153"/>
+      <c r="AG20" s="153"/>
+      <c r="AH20" s="153"/>
+      <c r="AI20" s="153"/>
+      <c r="AJ20" s="153"/>
+      <c r="AK20" s="154"/>
       <c r="AL20" s="74"/>
       <c r="AM20" s="75"/>
       <c r="AN20" s="7"/>
       <c r="AO20" s="7"/>
       <c r="AP20" s="7"/>
       <c r="AQ20" s="7"/>
       <c r="AR20" s="76"/>
     </row>
-    <row r="21" spans="1:45" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:45" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="52"/>
-      <c r="B21" s="155"/>
-[...16 lines deleted...]
-      <c r="S21" s="163"/>
+      <c r="B21" s="141"/>
+      <c r="C21" s="142"/>
+      <c r="D21" s="142"/>
+      <c r="E21" s="143"/>
+      <c r="F21" s="148"/>
+      <c r="G21" s="148"/>
+      <c r="H21" s="148"/>
+      <c r="I21" s="148"/>
+      <c r="J21" s="148"/>
+      <c r="K21" s="148"/>
+      <c r="L21" s="148"/>
+      <c r="M21" s="148"/>
+      <c r="N21" s="148"/>
+      <c r="O21" s="148"/>
+      <c r="P21" s="148"/>
+      <c r="Q21" s="148"/>
+      <c r="R21" s="148"/>
+      <c r="S21" s="149"/>
       <c r="T21" s="10"/>
-      <c r="U21" s="135"/>
-[...15 lines deleted...]
-      <c r="AK21" s="168"/>
+      <c r="U21" s="151"/>
+      <c r="V21" s="152"/>
+      <c r="W21" s="152"/>
+      <c r="X21" s="153"/>
+      <c r="Y21" s="153"/>
+      <c r="Z21" s="153"/>
+      <c r="AA21" s="153"/>
+      <c r="AB21" s="153"/>
+      <c r="AC21" s="153"/>
+      <c r="AD21" s="153"/>
+      <c r="AE21" s="153"/>
+      <c r="AF21" s="153"/>
+      <c r="AG21" s="153"/>
+      <c r="AH21" s="153"/>
+      <c r="AI21" s="153"/>
+      <c r="AJ21" s="153"/>
+      <c r="AK21" s="154"/>
       <c r="AL21" s="77"/>
       <c r="AM21" s="50"/>
       <c r="AN21" s="50"/>
       <c r="AO21" s="50"/>
       <c r="AP21" s="33"/>
       <c r="AQ21" s="33"/>
       <c r="AR21" s="78"/>
     </row>
     <row r="22" spans="1:45" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="52"/>
-      <c r="B22" s="131" t="s">
-[...39 lines deleted...]
-      <c r="AK22" s="137"/>
+      <c r="B22" s="156" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="157"/>
+      <c r="D22" s="157"/>
+      <c r="E22" s="158"/>
+      <c r="F22" s="157" t="s">
+        <v>54</v>
+      </c>
+      <c r="G22" s="157"/>
+      <c r="H22" s="157"/>
+      <c r="I22" s="157"/>
+      <c r="J22" s="157"/>
+      <c r="K22" s="157"/>
+      <c r="L22" s="157"/>
+      <c r="M22" s="157"/>
+      <c r="N22" s="157"/>
+      <c r="O22" s="157"/>
+      <c r="P22" s="157"/>
+      <c r="Q22" s="157"/>
+      <c r="R22" s="157"/>
+      <c r="S22" s="159"/>
+      <c r="U22" s="151" t="s">
+        <v>24</v>
+      </c>
+      <c r="V22" s="152"/>
+      <c r="W22" s="152"/>
+      <c r="X22" s="160" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y22" s="160"/>
+      <c r="Z22" s="160"/>
+      <c r="AA22" s="160"/>
+      <c r="AB22" s="160"/>
+      <c r="AC22" s="160"/>
+      <c r="AD22" s="160"/>
+      <c r="AE22" s="160"/>
+      <c r="AF22" s="160"/>
+      <c r="AG22" s="160"/>
+      <c r="AH22" s="160"/>
+      <c r="AI22" s="160"/>
+      <c r="AJ22" s="160"/>
+      <c r="AK22" s="161"/>
     </row>
     <row r="23" spans="1:45" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="52"/>
       <c r="B23" s="138" t="s">
-        <v>20</v>
-[...19 lines deleted...]
-      <c r="S23" s="143"/>
+        <v>26</v>
+      </c>
+      <c r="C23" s="162"/>
+      <c r="D23" s="162"/>
+      <c r="E23" s="163"/>
+      <c r="F23" s="139" t="s">
+        <v>52</v>
+      </c>
+      <c r="G23" s="162"/>
+      <c r="H23" s="162"/>
+      <c r="I23" s="162"/>
+      <c r="J23" s="162"/>
+      <c r="K23" s="162"/>
+      <c r="L23" s="162"/>
+      <c r="M23" s="162"/>
+      <c r="N23" s="162"/>
+      <c r="O23" s="162"/>
+      <c r="P23" s="162"/>
+      <c r="Q23" s="162"/>
+      <c r="R23" s="162"/>
+      <c r="S23" s="167"/>
       <c r="T23"/>
-      <c r="U23" s="135"/>
-[...15 lines deleted...]
-      <c r="AK23" s="137"/>
+      <c r="U23" s="151"/>
+      <c r="V23" s="152"/>
+      <c r="W23" s="152"/>
+      <c r="X23" s="160"/>
+      <c r="Y23" s="160"/>
+      <c r="Z23" s="160"/>
+      <c r="AA23" s="160"/>
+      <c r="AB23" s="160"/>
+      <c r="AC23" s="160"/>
+      <c r="AD23" s="160"/>
+      <c r="AE23" s="160"/>
+      <c r="AF23" s="160"/>
+      <c r="AG23" s="160"/>
+      <c r="AH23" s="160"/>
+      <c r="AI23" s="160"/>
+      <c r="AJ23" s="160"/>
+      <c r="AK23" s="161"/>
       <c r="AL23" s="79"/>
       <c r="AN23"/>
       <c r="AO23"/>
     </row>
     <row r="24" spans="1:45" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52"/>
-      <c r="B24" s="140"/>
-[...16 lines deleted...]
-      <c r="S24" s="144"/>
+      <c r="B24" s="164"/>
+      <c r="C24" s="165"/>
+      <c r="D24" s="165"/>
+      <c r="E24" s="166"/>
+      <c r="F24" s="165"/>
+      <c r="G24" s="165"/>
+      <c r="H24" s="165"/>
+      <c r="I24" s="165"/>
+      <c r="J24" s="165"/>
+      <c r="K24" s="165"/>
+      <c r="L24" s="165"/>
+      <c r="M24" s="165"/>
+      <c r="N24" s="165"/>
+      <c r="O24" s="165"/>
+      <c r="P24" s="165"/>
+      <c r="Q24" s="165"/>
+      <c r="R24" s="165"/>
+      <c r="S24" s="168"/>
       <c r="T24" s="80"/>
       <c r="U24" s="81"/>
       <c r="V24" s="81"/>
       <c r="W24" s="81"/>
       <c r="X24" s="82"/>
       <c r="Y24" s="82"/>
       <c r="Z24" s="82"/>
       <c r="AA24" s="82"/>
       <c r="AB24" s="82"/>
-      <c r="AC24" s="110"/>
-[...7 lines deleted...]
-      <c r="AK24" s="143"/>
+      <c r="AC24" s="162" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD24" s="162"/>
+      <c r="AE24" s="162"/>
+      <c r="AF24" s="162"/>
+      <c r="AG24" s="162"/>
+      <c r="AH24" s="162"/>
+      <c r="AI24" s="162"/>
+      <c r="AJ24" s="162"/>
+      <c r="AK24" s="167"/>
       <c r="AL24" s="79"/>
     </row>
-    <row r="25" spans="1:45" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:45" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="52"/>
-      <c r="B25" s="145" t="s">
-[...20 lines deleted...]
-      <c r="S25" s="149"/>
+      <c r="B25" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="162"/>
+      <c r="D25" s="162"/>
+      <c r="E25" s="163"/>
+      <c r="F25" s="174" t="s">
+        <v>29</v>
+      </c>
+      <c r="G25" s="174"/>
+      <c r="H25" s="174"/>
+      <c r="I25" s="174"/>
+      <c r="J25" s="174"/>
+      <c r="K25" s="174"/>
+      <c r="L25" s="174"/>
+      <c r="M25" s="174"/>
+      <c r="N25" s="174"/>
+      <c r="O25" s="174"/>
+      <c r="P25" s="174"/>
+      <c r="Q25" s="174"/>
+      <c r="R25" s="174"/>
+      <c r="S25" s="175"/>
       <c r="T25" s="83"/>
       <c r="U25" s="56"/>
       <c r="V25" s="56"/>
       <c r="W25" s="56"/>
       <c r="X25" s="56"/>
       <c r="Y25" s="56"/>
       <c r="Z25" s="84" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AA25" s="85"/>
       <c r="AB25" s="86"/>
-      <c r="AC25" s="126"/>
-[...7 lines deleted...]
-      <c r="AK25" s="127"/>
+      <c r="AC25" s="169"/>
+      <c r="AD25" s="169"/>
+      <c r="AE25" s="169"/>
+      <c r="AF25" s="169"/>
+      <c r="AG25" s="169"/>
+      <c r="AH25" s="169"/>
+      <c r="AI25" s="169"/>
+      <c r="AJ25" s="169"/>
+      <c r="AK25" s="170"/>
       <c r="AL25" s="79"/>
       <c r="AN25" s="79"/>
       <c r="AO25" s="79"/>
     </row>
     <row r="26" spans="1:45" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A26" s="52"/>
-      <c r="B26" s="145"/>
-[...2 lines deleted...]
-      <c r="E26" s="139"/>
+      <c r="B26" s="171"/>
+      <c r="C26" s="162"/>
+      <c r="D26" s="162"/>
+      <c r="E26" s="163"/>
       <c r="F26" s="42" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="42"/>
       <c r="O26" s="42"/>
       <c r="P26" s="42"/>
       <c r="Q26" s="42"/>
       <c r="R26" s="42"/>
       <c r="S26" s="87"/>
       <c r="T26" s="37"/>
       <c r="U26" s="81"/>
       <c r="V26" s="81"/>
       <c r="W26" s="81"/>
       <c r="X26" s="82"/>
       <c r="Y26" s="82"/>
       <c r="Z26" s="82"/>
       <c r="AA26" s="82"/>
       <c r="AB26" s="82"/>
       <c r="AC26" s="82"/>
       <c r="AD26" s="82"/>
       <c r="AE26" s="82"/>
       <c r="AF26" s="82"/>
       <c r="AG26" s="82"/>
       <c r="AH26" s="82"/>
       <c r="AI26" s="82"/>
       <c r="AJ26" s="82"/>
       <c r="AK26" s="82"/>
       <c r="AL26" s="79"/>
       <c r="AN26" s="79"/>
       <c r="AO26" s="79"/>
     </row>
-    <row r="27" spans="1:45" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:45" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="52"/>
-      <c r="B27" s="145"/>
-[...2 lines deleted...]
-      <c r="E27" s="139"/>
+      <c r="B27" s="171"/>
+      <c r="C27" s="162"/>
+      <c r="D27" s="162"/>
+      <c r="E27" s="163"/>
       <c r="F27" s="42" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="42"/>
       <c r="M27" s="42"/>
       <c r="N27" s="42"/>
       <c r="O27" s="42"/>
       <c r="P27" s="42"/>
       <c r="Q27" s="42"/>
       <c r="R27" s="42"/>
       <c r="S27" s="87"/>
       <c r="T27" s="88"/>
-      <c r="U27" s="150"/>
-[...25 lines deleted...]
-    <row r="28" spans="1:45" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U27" s="176"/>
+      <c r="V27" s="176"/>
+      <c r="W27" s="176"/>
+      <c r="X27" s="176"/>
+      <c r="Y27" s="176"/>
+      <c r="Z27" s="176"/>
+      <c r="AA27" s="176"/>
+      <c r="AB27" s="176"/>
+      <c r="AC27" s="176"/>
+      <c r="AD27" s="176"/>
+      <c r="AE27" s="176"/>
+      <c r="AF27" s="176"/>
+      <c r="AG27" s="176"/>
+      <c r="AH27" s="176"/>
+      <c r="AI27" s="176"/>
+      <c r="AJ27" s="176"/>
+      <c r="AK27" s="176"/>
+      <c r="AL27" s="176"/>
+      <c r="AM27" s="176"/>
+      <c r="AN27" s="176"/>
+      <c r="AO27" s="176"/>
+      <c r="AP27" s="176"/>
+      <c r="AQ27" s="176"/>
+      <c r="AR27" s="176"/>
+      <c r="AS27" s="176"/>
+    </row>
+    <row r="28" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="52"/>
-      <c r="B28" s="145"/>
-[...18 lines deleted...]
-      <c r="S28" s="123"/>
+      <c r="B28" s="171"/>
+      <c r="C28" s="162"/>
+      <c r="D28" s="162"/>
+      <c r="E28" s="163"/>
+      <c r="F28" s="150" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="150"/>
+      <c r="H28" s="150"/>
+      <c r="I28" s="150"/>
+      <c r="J28" s="150"/>
+      <c r="K28" s="150"/>
+      <c r="L28" s="150"/>
+      <c r="M28" s="150"/>
+      <c r="N28" s="150"/>
+      <c r="O28" s="150"/>
+      <c r="P28" s="150"/>
+      <c r="Q28" s="150"/>
+      <c r="R28" s="150"/>
+      <c r="S28" s="177"/>
       <c r="T28" s="88"/>
-      <c r="U28" s="150"/>
-[...23 lines deleted...]
-      <c r="AS28" s="150"/>
+      <c r="U28" s="176"/>
+      <c r="V28" s="176"/>
+      <c r="W28" s="176"/>
+      <c r="X28" s="176"/>
+      <c r="Y28" s="176"/>
+      <c r="Z28" s="176"/>
+      <c r="AA28" s="176"/>
+      <c r="AB28" s="176"/>
+      <c r="AC28" s="176"/>
+      <c r="AD28" s="176"/>
+      <c r="AE28" s="176"/>
+      <c r="AF28" s="176"/>
+      <c r="AG28" s="176"/>
+      <c r="AH28" s="176"/>
+      <c r="AI28" s="176"/>
+      <c r="AJ28" s="176"/>
+      <c r="AK28" s="176"/>
+      <c r="AL28" s="176"/>
+      <c r="AM28" s="176"/>
+      <c r="AN28" s="176"/>
+      <c r="AO28" s="176"/>
+      <c r="AP28" s="176"/>
+      <c r="AQ28" s="176"/>
+      <c r="AR28" s="176"/>
+      <c r="AS28" s="176"/>
     </row>
     <row r="29" spans="1:45" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="52"/>
-      <c r="B29" s="145"/>
-[...18 lines deleted...]
-      <c r="S29" s="125"/>
+      <c r="B29" s="171"/>
+      <c r="C29" s="162"/>
+      <c r="D29" s="162"/>
+      <c r="E29" s="163"/>
+      <c r="F29" s="116" t="s">
+        <v>32</v>
+      </c>
+      <c r="G29" s="116"/>
+      <c r="H29" s="116"/>
+      <c r="I29" s="116"/>
+      <c r="J29" s="116"/>
+      <c r="K29" s="116"/>
+      <c r="L29" s="116"/>
+      <c r="M29" s="116"/>
+      <c r="N29" s="116"/>
+      <c r="O29" s="116"/>
+      <c r="P29" s="116"/>
+      <c r="Q29" s="116"/>
+      <c r="R29" s="116"/>
+      <c r="S29" s="178"/>
       <c r="T29" s="88"/>
-      <c r="U29" s="150"/>
-[...23 lines deleted...]
-      <c r="AS29" s="150"/>
+      <c r="U29" s="176"/>
+      <c r="V29" s="176"/>
+      <c r="W29" s="176"/>
+      <c r="X29" s="176"/>
+      <c r="Y29" s="176"/>
+      <c r="Z29" s="176"/>
+      <c r="AA29" s="176"/>
+      <c r="AB29" s="176"/>
+      <c r="AC29" s="176"/>
+      <c r="AD29" s="176"/>
+      <c r="AE29" s="176"/>
+      <c r="AF29" s="176"/>
+      <c r="AG29" s="176"/>
+      <c r="AH29" s="176"/>
+      <c r="AI29" s="176"/>
+      <c r="AJ29" s="176"/>
+      <c r="AK29" s="176"/>
+      <c r="AL29" s="176"/>
+      <c r="AM29" s="176"/>
+      <c r="AN29" s="176"/>
+      <c r="AO29" s="176"/>
+      <c r="AP29" s="176"/>
+      <c r="AQ29" s="176"/>
+      <c r="AR29" s="176"/>
+      <c r="AS29" s="176"/>
     </row>
     <row r="30" spans="1:45" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="52"/>
-      <c r="B30" s="146"/>
-[...16 lines deleted...]
-      <c r="S30" s="127"/>
+      <c r="B30" s="172"/>
+      <c r="C30" s="169"/>
+      <c r="D30" s="169"/>
+      <c r="E30" s="173"/>
+      <c r="F30" s="169"/>
+      <c r="G30" s="169"/>
+      <c r="H30" s="169"/>
+      <c r="I30" s="169"/>
+      <c r="J30" s="169"/>
+      <c r="K30" s="169"/>
+      <c r="L30" s="169"/>
+      <c r="M30" s="169"/>
+      <c r="N30" s="169"/>
+      <c r="O30" s="169"/>
+      <c r="P30" s="169"/>
+      <c r="Q30" s="169"/>
+      <c r="R30" s="169"/>
+      <c r="S30" s="170"/>
       <c r="T30" s="37"/>
       <c r="U30" s="89"/>
       <c r="V30" s="89"/>
       <c r="W30" s="89"/>
       <c r="X30" s="89"/>
       <c r="Y30" s="89"/>
       <c r="Z30" s="89"/>
       <c r="AA30" s="89"/>
       <c r="AB30" s="89"/>
       <c r="AC30" s="89"/>
       <c r="AD30" s="89"/>
       <c r="AE30" s="89"/>
       <c r="AF30" s="89"/>
       <c r="AG30" s="89"/>
       <c r="AH30" s="89"/>
       <c r="AI30" s="89"/>
       <c r="AJ30" s="89"/>
       <c r="AK30" s="89"/>
       <c r="AL30" s="89"/>
       <c r="AM30" s="89"/>
       <c r="AN30" s="89"/>
       <c r="AO30" s="89"/>
       <c r="AP30" s="89"/>
     </row>
     <row r="31" spans="1:45" ht="19.8" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="128" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="128"/>
+      <c r="B31" s="179" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="179"/>
+      <c r="D31" s="179"/>
+      <c r="E31" s="179"/>
+      <c r="F31" s="179"/>
       <c r="G31" s="90"/>
       <c r="H31" s="90"/>
       <c r="I31" s="90"/>
       <c r="J31" s="90"/>
       <c r="K31" s="90"/>
       <c r="L31" s="90"/>
       <c r="M31" s="90"/>
       <c r="N31" s="90"/>
       <c r="O31" s="90"/>
       <c r="P31" s="90"/>
       <c r="Q31" s="90"/>
       <c r="R31" s="90"/>
       <c r="S31" s="90"/>
       <c r="T31" s="90"/>
       <c r="U31" s="90"/>
       <c r="V31" s="90"/>
       <c r="W31" s="91"/>
       <c r="X31" s="91"/>
       <c r="Y31" s="91"/>
       <c r="Z31" s="91"/>
       <c r="AA31" s="91"/>
       <c r="AB31" s="91"/>
       <c r="AC31" s="91"/>
       <c r="AD31" s="91"/>
       <c r="AE31" s="91"/>
       <c r="AF31" s="91"/>
       <c r="AG31" s="91"/>
       <c r="AH31" s="91"/>
       <c r="AI31" s="91"/>
       <c r="AJ31" s="91"/>
       <c r="AK31" s="91"/>
       <c r="AL31" s="91"/>
       <c r="AM31" s="91"/>
       <c r="AN31" s="91"/>
       <c r="AO31" s="91"/>
       <c r="AP31" s="91"/>
       <c r="AQ31" s="91"/>
       <c r="AR31" s="90"/>
     </row>
-    <row r="32" spans="1:45" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="92"/>
       <c r="C32" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-    <row r="33" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>49</v>
+      </c>
+      <c r="D32" s="93"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+    </row>
+    <row r="33" spans="2:46" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="92"/>
-      <c r="C33" s="129" t="s">
-[...41 lines deleted...]
-    <row r="34" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="180" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" s="180"/>
+      <c r="E33" s="180"/>
+      <c r="F33" s="180"/>
+      <c r="G33" s="180"/>
+      <c r="H33" s="180"/>
+      <c r="I33" s="180"/>
+      <c r="J33" s="180"/>
+      <c r="K33" s="180"/>
+      <c r="L33" s="180"/>
+      <c r="M33" s="180"/>
+      <c r="N33" s="180"/>
+      <c r="O33" s="180"/>
+      <c r="P33" s="180"/>
+      <c r="Q33" s="180"/>
+      <c r="R33" s="180"/>
+      <c r="S33" s="180"/>
+      <c r="T33" s="180"/>
+      <c r="U33" s="180"/>
+      <c r="V33" s="180"/>
+      <c r="W33" s="180"/>
+      <c r="X33" s="180"/>
+      <c r="Y33" s="180"/>
+      <c r="Z33" s="180"/>
+      <c r="AA33" s="180"/>
+      <c r="AB33" s="180"/>
+      <c r="AC33" s="180"/>
+      <c r="AD33" s="180"/>
+      <c r="AE33" s="180"/>
+      <c r="AF33" s="180"/>
+      <c r="AG33" s="180"/>
+      <c r="AH33" s="180"/>
+      <c r="AI33" s="180"/>
+      <c r="AJ33" s="180"/>
+      <c r="AK33" s="180"/>
+      <c r="AL33" s="180"/>
+      <c r="AM33" s="180"/>
+      <c r="AN33" s="180"/>
+      <c r="AO33" s="180"/>
+    </row>
+    <row r="34" spans="2:46" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="92"/>
       <c r="C34" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-    <row r="35" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>35</v>
+      </c>
+      <c r="D34" s="93"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+    </row>
+    <row r="35" spans="2:46" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="92"/>
       <c r="C35" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-    <row r="36" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>36</v>
+      </c>
+      <c r="D35" s="93"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35"/>
+      <c r="I35"/>
+      <c r="J35"/>
+      <c r="K35"/>
+      <c r="L35"/>
+      <c r="M35"/>
+      <c r="N35"/>
+      <c r="O35"/>
+      <c r="P35"/>
+      <c r="Q35"/>
+      <c r="R35"/>
+      <c r="S35"/>
+      <c r="T35"/>
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35"/>
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35"/>
+      <c r="AO35"/>
+    </row>
+    <row r="36" spans="2:46" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="92"/>
-      <c r="C36" s="91" t="s">
+      <c r="C36" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="D36" s="91"/>
-[...33 lines deleted...]
-      <c r="AL36" s="91"/>
+      <c r="D36" s="94"/>
+      <c r="E36" s="94"/>
+      <c r="F36" s="94"/>
+      <c r="G36" s="94"/>
+      <c r="H36" s="94"/>
+      <c r="I36" s="94"/>
+      <c r="J36" s="94"/>
+      <c r="K36" s="94"/>
+      <c r="L36" s="94"/>
+      <c r="M36" s="94"/>
+      <c r="N36" s="94"/>
+      <c r="O36" s="94"/>
+      <c r="P36" s="94"/>
+      <c r="Q36" s="94"/>
+      <c r="R36" s="94"/>
+      <c r="S36" s="94"/>
+      <c r="T36" s="94"/>
+      <c r="U36" s="94"/>
+      <c r="V36" s="94"/>
+      <c r="W36" s="94"/>
+      <c r="X36" s="94"/>
+      <c r="Y36" s="94"/>
+      <c r="Z36" s="94"/>
+      <c r="AA36" s="94"/>
+      <c r="AB36" s="94"/>
+      <c r="AC36" s="94"/>
+      <c r="AD36" s="94"/>
+      <c r="AE36" s="94"/>
+      <c r="AF36" s="94"/>
+      <c r="AG36" s="94"/>
+      <c r="AH36" s="94"/>
+      <c r="AI36" s="94"/>
+      <c r="AJ36" s="94"/>
+      <c r="AK36" s="94"/>
+      <c r="AL36" s="94"/>
       <c r="AM36" s="91"/>
       <c r="AN36" s="91"/>
-      <c r="AO36" s="93"/>
-[...1 lines deleted...]
-    <row r="37" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AO36" s="95"/>
+    </row>
+    <row r="37" spans="2:46" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="92"/>
-      <c r="C37" t="s">
+      <c r="C37" s="96" t="s">
         <v>38</v>
       </c>
-      <c r="D37" s="92"/>
-[...1 lines deleted...]
-    <row r="38" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D37" s="97"/>
+      <c r="E37" s="96"/>
+      <c r="F37" s="96"/>
+      <c r="G37" s="96"/>
+      <c r="H37" s="96"/>
+      <c r="I37" s="96"/>
+      <c r="J37" s="96"/>
+      <c r="K37" s="96"/>
+      <c r="L37" s="96"/>
+      <c r="M37" s="96"/>
+      <c r="N37" s="96"/>
+      <c r="O37" s="96"/>
+      <c r="P37" s="96"/>
+      <c r="Q37" s="96"/>
+      <c r="R37" s="96"/>
+      <c r="S37" s="96"/>
+      <c r="T37" s="96"/>
+      <c r="U37" s="96"/>
+      <c r="V37" s="96"/>
+      <c r="W37" s="96"/>
+      <c r="X37" s="96"/>
+      <c r="Y37" s="96"/>
+      <c r="Z37" s="96"/>
+      <c r="AA37" s="96"/>
+      <c r="AB37" s="96"/>
+      <c r="AC37" s="96"/>
+      <c r="AD37" s="96"/>
+      <c r="AE37" s="96"/>
+      <c r="AF37" s="96"/>
+      <c r="AG37" s="96"/>
+      <c r="AH37" s="96"/>
+      <c r="AI37" s="96"/>
+      <c r="AJ37" s="96"/>
+      <c r="AK37" s="96"/>
+      <c r="AL37" s="96"/>
+      <c r="AM37" s="98"/>
+      <c r="AN37" s="98"/>
+      <c r="AO37"/>
+      <c r="AT37" s="99"/>
+    </row>
+    <row r="38" spans="2:46" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="92"/>
-      <c r="C38" s="94" t="s">
+      <c r="C38" s="98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" s="93"/>
+      <c r="E38" s="98"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38" s="98"/>
+      <c r="L38" s="98"/>
+      <c r="M38" s="98"/>
+      <c r="N38" s="98"/>
+      <c r="O38" s="98"/>
+      <c r="P38" s="98"/>
+      <c r="Q38" s="98"/>
+      <c r="R38" s="98"/>
+      <c r="S38" s="98"/>
+      <c r="T38" s="98"/>
+      <c r="U38" s="98"/>
+      <c r="V38" s="98"/>
+      <c r="W38" s="98"/>
+      <c r="X38" s="98"/>
+      <c r="Y38" s="98"/>
+      <c r="Z38" s="98"/>
+      <c r="AA38" s="98"/>
+      <c r="AB38" s="98"/>
+      <c r="AC38" s="98"/>
+      <c r="AD38" s="98"/>
+      <c r="AE38" s="98"/>
+      <c r="AF38" s="98"/>
+      <c r="AG38" s="98"/>
+      <c r="AH38" s="98"/>
+      <c r="AI38" s="98"/>
+      <c r="AJ38" s="98"/>
+      <c r="AK38" s="98"/>
+      <c r="AL38" s="98"/>
+      <c r="AM38" s="98"/>
+      <c r="AN38" s="98"/>
+      <c r="AO38"/>
+      <c r="AT38" s="99"/>
+    </row>
+    <row r="39" spans="2:46" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="92"/>
+      <c r="C39" s="98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39" s="93"/>
+      <c r="E39" s="98"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39" s="98"/>
+      <c r="L39" s="98"/>
+      <c r="M39" s="98"/>
+      <c r="N39" s="98"/>
+      <c r="O39" s="98"/>
+      <c r="P39" s="98"/>
+      <c r="Q39" s="98"/>
+      <c r="R39" s="98"/>
+      <c r="S39" s="98"/>
+      <c r="T39" s="98"/>
+      <c r="U39" s="98"/>
+      <c r="V39" s="98"/>
+      <c r="W39" s="98"/>
+      <c r="X39" s="98"/>
+      <c r="Y39" s="98"/>
+      <c r="Z39" s="98"/>
+      <c r="AA39" s="98"/>
+      <c r="AB39" s="98"/>
+      <c r="AC39" s="98"/>
+      <c r="AD39" s="98"/>
+      <c r="AE39" s="98"/>
+      <c r="AF39" s="98"/>
+      <c r="AG39" s="98"/>
+      <c r="AH39" s="98"/>
+      <c r="AI39" s="98"/>
+      <c r="AJ39" s="98"/>
+      <c r="AK39" s="98"/>
+      <c r="AL39" s="98"/>
+      <c r="AM39" s="98"/>
+      <c r="AN39" s="98"/>
+      <c r="AO39"/>
+      <c r="AT39" s="99"/>
+    </row>
+    <row r="40" spans="2:46" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="100"/>
+      <c r="C40" s="101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40" s="102"/>
+      <c r="E40" s="103"/>
+      <c r="F40" s="104"/>
+      <c r="G40" s="104"/>
+      <c r="H40" s="104"/>
+      <c r="I40" s="104"/>
+      <c r="J40" s="104"/>
+      <c r="K40" s="104"/>
+      <c r="L40" s="104"/>
+      <c r="M40" s="104"/>
+      <c r="N40" s="104"/>
+      <c r="O40" s="104"/>
+      <c r="P40" s="104"/>
+      <c r="Q40" s="104"/>
+      <c r="R40" s="104"/>
+      <c r="S40" s="104"/>
+      <c r="T40" s="104"/>
+      <c r="U40" s="104"/>
+      <c r="V40" s="104"/>
+      <c r="W40" s="104"/>
+      <c r="X40" s="104"/>
+      <c r="Y40" s="104"/>
+      <c r="Z40" s="104"/>
+      <c r="AA40" s="104"/>
+      <c r="AB40" s="104"/>
+      <c r="AC40" s="104"/>
+      <c r="AD40" s="104"/>
+      <c r="AE40" s="104"/>
+      <c r="AF40" s="104"/>
+      <c r="AG40" s="104"/>
+      <c r="AH40" s="104"/>
+      <c r="AI40" s="104"/>
+      <c r="AJ40" s="104"/>
+      <c r="AK40" s="104"/>
+      <c r="AL40" s="104"/>
+      <c r="AM40" s="104"/>
+      <c r="AN40" s="104"/>
+      <c r="AO40" s="104"/>
+      <c r="AP40" s="105"/>
+      <c r="AQ40" s="105"/>
+      <c r="AR40" s="105"/>
+      <c r="AS40" s="105"/>
+      <c r="AT40" s="99"/>
+    </row>
+    <row r="41" spans="2:46" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="105"/>
+      <c r="C41" s="105"/>
+      <c r="D41" s="105"/>
+      <c r="E41" s="105"/>
+      <c r="F41" s="105"/>
+      <c r="G41" s="106" t="s">
+        <v>42</v>
+      </c>
+      <c r="H41" s="105"/>
+      <c r="I41" s="105"/>
+      <c r="J41" s="105"/>
+      <c r="K41" s="105"/>
+      <c r="L41" s="105"/>
+      <c r="M41" s="105"/>
+      <c r="N41" s="105"/>
+      <c r="O41" s="105"/>
+      <c r="P41" s="105"/>
+      <c r="Q41" s="105"/>
+      <c r="R41" s="105"/>
+      <c r="S41" s="105"/>
+      <c r="T41" s="105"/>
+      <c r="U41" s="105"/>
+      <c r="V41" s="105"/>
+      <c r="W41" s="105"/>
+      <c r="X41" s="105"/>
+      <c r="Y41" s="105"/>
+      <c r="Z41" s="105"/>
+      <c r="AA41" s="105"/>
+      <c r="AB41" s="105"/>
+      <c r="AC41" s="105"/>
+      <c r="AD41" s="105"/>
+      <c r="AE41" s="105"/>
+      <c r="AF41" s="105"/>
+      <c r="AG41" s="105"/>
+      <c r="AH41" s="105"/>
+      <c r="AI41" s="105"/>
+      <c r="AJ41" s="105"/>
+      <c r="AK41" s="105"/>
+      <c r="AL41" s="105"/>
+      <c r="AM41" s="105"/>
+      <c r="AN41" s="105"/>
+      <c r="AO41" s="105"/>
+      <c r="AP41" s="105"/>
+      <c r="AQ41" s="105"/>
+      <c r="AR41" s="155" t="s">
+        <v>53</v>
+      </c>
+      <c r="AS41" s="127"/>
+    </row>
+    <row r="42" spans="2:46" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42" s="2"/>
+      <c r="K42" s="2"/>
+      <c r="L42" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="117"/>
+      <c r="N42" s="117"/>
+      <c r="O42" s="117"/>
+      <c r="P42" s="117"/>
+      <c r="Q42" s="117"/>
+      <c r="R42" s="117"/>
+      <c r="S42" s="117"/>
+      <c r="T42" s="117"/>
+      <c r="U42" s="117"/>
+      <c r="V42" s="117"/>
+      <c r="W42" s="117"/>
+      <c r="X42" s="117"/>
+      <c r="Y42" s="117"/>
+      <c r="Z42" s="117"/>
+      <c r="AA42" s="117"/>
+      <c r="AB42" s="117"/>
+      <c r="AC42" s="117"/>
+      <c r="AD42" s="117"/>
+      <c r="AE42" s="117"/>
+      <c r="AF42" s="117"/>
+      <c r="AG42" s="117"/>
+      <c r="AH42" s="117"/>
+      <c r="AI42" s="2"/>
+      <c r="AJ42" s="2"/>
+      <c r="AK42"/>
+      <c r="AL42" s="118" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM42" s="119"/>
+      <c r="AN42" s="119"/>
+      <c r="AO42" s="119"/>
+      <c r="AP42" s="119"/>
+      <c r="AQ42" s="119"/>
+      <c r="AR42" s="120"/>
+    </row>
+    <row r="43" spans="2:46" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="121" t="s">
+        <v>2</v>
+      </c>
+      <c r="C43" s="116"/>
+      <c r="D43" s="116"/>
+      <c r="E43" s="116"/>
+      <c r="F43" s="116"/>
+      <c r="G43" s="116"/>
+      <c r="H43" s="116"/>
+      <c r="I43" s="116"/>
+      <c r="J43" s="116"/>
+      <c r="K43" s="116"/>
+      <c r="L43" s="116"/>
+      <c r="P43" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q43" s="4"/>
+      <c r="R43" s="4"/>
+      <c r="S43" s="4"/>
+      <c r="T43" s="4"/>
+      <c r="U43" s="4"/>
+      <c r="V43" s="4"/>
+      <c r="W43" s="4"/>
+      <c r="AK43" s="5"/>
+      <c r="AL43" s="6"/>
+      <c r="AM43" s="7"/>
+      <c r="AN43" s="7"/>
+      <c r="AO43" s="7"/>
+      <c r="AP43" s="7"/>
+      <c r="AQ43" s="7"/>
+      <c r="AR43" s="8"/>
+    </row>
+    <row r="44" spans="2:46" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="116"/>
+      <c r="C44" s="116"/>
+      <c r="D44" s="116"/>
+      <c r="E44" s="116"/>
+      <c r="F44" s="116"/>
+      <c r="G44" s="116"/>
+      <c r="H44" s="116"/>
+      <c r="I44" s="116"/>
+      <c r="J44" s="116"/>
+      <c r="K44" s="116"/>
+      <c r="L44" s="116"/>
+      <c r="P44" s="4"/>
+      <c r="Q44" s="4"/>
+      <c r="R44" s="4"/>
+      <c r="S44" s="4"/>
+      <c r="T44" s="4"/>
+      <c r="U44" s="4"/>
+      <c r="V44" s="4"/>
+      <c r="W44" s="4"/>
+      <c r="AD44" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44" s="5"/>
+      <c r="AL44" s="9"/>
+      <c r="AM44" s="10"/>
+      <c r="AN44" s="10"/>
+      <c r="AO44" s="10"/>
+      <c r="AP44" s="10"/>
+      <c r="AQ44" s="10"/>
+      <c r="AR44" s="11"/>
+    </row>
+    <row r="45" spans="2:46" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="12"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="10"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="10"/>
+      <c r="L45" s="10"/>
+      <c r="O45" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X45" s="15"/>
+      <c r="Y45" s="15"/>
+      <c r="Z45" s="15"/>
+      <c r="AA45" s="15"/>
+      <c r="AB45" s="15"/>
+      <c r="AC45" s="15"/>
+      <c r="AK45" s="10"/>
+      <c r="AL45" s="9"/>
+      <c r="AM45" s="10"/>
+      <c r="AN45" s="10"/>
+      <c r="AO45" s="10"/>
+      <c r="AP45" s="10"/>
+      <c r="AQ45" s="10"/>
+      <c r="AR45" s="11"/>
+    </row>
+    <row r="46" spans="2:46" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="12"/>
+      <c r="C46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="10"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="10"/>
+      <c r="L46" s="10"/>
+      <c r="O46" s="13"/>
+      <c r="P46" s="14"/>
+      <c r="X46" s="15"/>
+      <c r="Y46" s="15"/>
+      <c r="Z46" s="15"/>
+      <c r="AA46" s="15"/>
+      <c r="AB46" s="15"/>
+      <c r="AC46" s="15"/>
+      <c r="AK46" s="10"/>
+      <c r="AL46" s="9"/>
+      <c r="AM46" s="10"/>
+      <c r="AN46" s="10"/>
+      <c r="AO46" s="10"/>
+      <c r="AP46" s="10"/>
+      <c r="AQ46" s="10"/>
+      <c r="AR46" s="11"/>
+    </row>
+    <row r="47" spans="2:46" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="10"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="10"/>
+      <c r="E47" s="10"/>
+      <c r="F47" s="10"/>
+      <c r="G47" s="10"/>
+      <c r="H47" s="10"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="10"/>
+      <c r="K47" s="10"/>
+      <c r="L47" s="10"/>
+      <c r="O47" s="16"/>
+      <c r="P47" s="17"/>
+      <c r="Q47" s="17"/>
+      <c r="R47" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="S47" s="18"/>
+      <c r="T47" s="122"/>
+      <c r="U47" s="122"/>
+      <c r="V47" s="122"/>
+      <c r="W47" s="122"/>
+      <c r="X47" s="122"/>
+      <c r="Y47" s="122"/>
+      <c r="Z47" s="122"/>
+      <c r="AA47" s="19"/>
+      <c r="AB47" s="19"/>
+      <c r="AC47" s="19"/>
+      <c r="AD47" s="19"/>
+      <c r="AE47" s="19"/>
+      <c r="AF47" s="20"/>
+      <c r="AG47" s="21"/>
+      <c r="AH47" s="123" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI47" s="123"/>
+      <c r="AJ47" s="22"/>
+      <c r="AK47" s="10"/>
+      <c r="AL47" s="9"/>
+      <c r="AM47" s="10"/>
+      <c r="AN47" s="10"/>
+      <c r="AO47" s="10"/>
+      <c r="AP47" s="10"/>
+      <c r="AQ47" s="10"/>
+      <c r="AR47" s="11"/>
+    </row>
+    <row r="48" spans="2:46" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="10"/>
+      <c r="C48" s="10"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="10"/>
+      <c r="F48" s="10"/>
+      <c r="G48" s="10"/>
+      <c r="H48" s="10"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="10"/>
+      <c r="K48" s="10"/>
+      <c r="L48" s="10"/>
+      <c r="O48" s="125" t="s">
+        <v>8</v>
+      </c>
+      <c r="P48" s="126"/>
+      <c r="Q48" s="126"/>
+      <c r="R48" s="126"/>
+      <c r="S48" s="127"/>
+      <c r="T48" s="127"/>
+      <c r="U48" s="127"/>
+      <c r="V48" s="127"/>
+      <c r="W48" s="127"/>
+      <c r="X48" s="127"/>
+      <c r="Y48" s="127"/>
+      <c r="Z48" s="127"/>
+      <c r="AA48" s="127"/>
+      <c r="AB48" s="127"/>
+      <c r="AC48" s="127"/>
+      <c r="AD48" s="127"/>
+      <c r="AE48" s="127"/>
+      <c r="AF48" s="127"/>
+      <c r="AG48" s="23"/>
+      <c r="AH48" s="124"/>
+      <c r="AI48" s="124"/>
+      <c r="AJ48" s="24"/>
+      <c r="AK48" s="10"/>
+      <c r="AL48" s="25"/>
+      <c r="AM48"/>
+      <c r="AN48"/>
+      <c r="AO48"/>
+      <c r="AP48"/>
+      <c r="AQ48"/>
+      <c r="AR48" s="11"/>
+    </row>
+    <row r="49" spans="1:44" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="12"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="10"/>
+      <c r="F49" s="10"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="10"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="10"/>
+      <c r="K49" s="10"/>
+      <c r="L49" s="10"/>
+      <c r="N49" s="10"/>
+      <c r="O49" s="125"/>
+      <c r="P49" s="126"/>
+      <c r="Q49" s="126"/>
+      <c r="R49" s="126"/>
+      <c r="S49" s="127"/>
+      <c r="T49" s="127"/>
+      <c r="U49" s="127"/>
+      <c r="V49" s="127"/>
+      <c r="W49" s="127"/>
+      <c r="X49" s="127"/>
+      <c r="Y49" s="127"/>
+      <c r="Z49" s="127"/>
+      <c r="AA49" s="127"/>
+      <c r="AB49" s="127"/>
+      <c r="AC49" s="127"/>
+      <c r="AD49" s="127"/>
+      <c r="AE49" s="127"/>
+      <c r="AF49" s="127"/>
+      <c r="AG49" s="27"/>
+      <c r="AH49" s="28"/>
+      <c r="AJ49" s="29"/>
+      <c r="AK49" s="5"/>
+      <c r="AL49" s="25"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49" s="11"/>
+    </row>
+    <row r="50" spans="1:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="10"/>
+      <c r="C50" s="10"/>
+      <c r="D50" s="10"/>
+      <c r="E50" s="10"/>
+      <c r="F50" s="10"/>
+      <c r="G50" s="10"/>
+      <c r="H50" s="10"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="10"/>
+      <c r="K50" s="10"/>
+      <c r="L50" s="10"/>
+      <c r="O50" s="125" t="s">
+        <v>9</v>
+      </c>
+      <c r="P50" s="126"/>
+      <c r="Q50" s="126"/>
+      <c r="R50" s="126"/>
+      <c r="S50" s="127"/>
+      <c r="T50" s="127"/>
+      <c r="U50" s="127"/>
+      <c r="V50" s="127"/>
+      <c r="W50" s="127"/>
+      <c r="X50" s="127"/>
+      <c r="Y50" s="127"/>
+      <c r="Z50" s="127"/>
+      <c r="AA50" s="127"/>
+      <c r="AB50" s="127"/>
+      <c r="AC50" s="127"/>
+      <c r="AD50" s="127"/>
+      <c r="AE50" s="127"/>
+      <c r="AF50" s="127"/>
+      <c r="AG50" s="30"/>
+      <c r="AJ50" s="31"/>
+      <c r="AK50" s="5"/>
+      <c r="AL50" s="32"/>
+      <c r="AM50" s="33"/>
+      <c r="AN50" s="33"/>
+      <c r="AO50" s="33"/>
+      <c r="AP50" s="33"/>
+      <c r="AQ50" s="33"/>
+      <c r="AR50" s="34"/>
+    </row>
+    <row r="51" spans="1:44" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="10"/>
+      <c r="C51" s="10"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="10"/>
+      <c r="F51" s="10"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="35"/>
+      <c r="I51" s="36"/>
+      <c r="J51" s="36"/>
+      <c r="K51" s="36"/>
+      <c r="L51" s="36"/>
+      <c r="N51" s="26"/>
+      <c r="O51" s="125"/>
+      <c r="P51" s="126"/>
+      <c r="Q51" s="126"/>
+      <c r="R51" s="126"/>
+      <c r="S51" s="127"/>
+      <c r="T51" s="127"/>
+      <c r="U51" s="127"/>
+      <c r="V51" s="127"/>
+      <c r="W51" s="127"/>
+      <c r="X51" s="127"/>
+      <c r="Y51" s="127"/>
+      <c r="Z51" s="127"/>
+      <c r="AA51" s="127"/>
+      <c r="AB51" s="127"/>
+      <c r="AC51" s="127"/>
+      <c r="AD51" s="127"/>
+      <c r="AE51" s="127"/>
+      <c r="AF51" s="127"/>
+      <c r="AG51" s="37"/>
+      <c r="AH51" s="38"/>
+      <c r="AJ51" s="31"/>
+      <c r="AL51" s="128" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM51" s="129"/>
+      <c r="AN51" s="129"/>
+      <c r="AO51" s="129"/>
+      <c r="AP51" s="129"/>
+      <c r="AQ51" s="129"/>
+      <c r="AR51" s="130"/>
+    </row>
+    <row r="52" spans="1:44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="10"/>
+      <c r="C52" s="10"/>
+      <c r="D52" s="10"/>
+      <c r="E52" s="10"/>
+      <c r="F52" s="10"/>
+      <c r="G52" s="10"/>
+      <c r="H52" s="35"/>
+      <c r="I52" s="36"/>
+      <c r="J52" s="36"/>
+      <c r="K52" s="36"/>
+      <c r="L52" s="36"/>
+      <c r="N52" s="26"/>
+      <c r="O52" s="39"/>
+      <c r="P52" s="40"/>
+      <c r="Q52" s="40"/>
+      <c r="R52" s="40"/>
+      <c r="S52" s="40"/>
+      <c r="T52" s="10"/>
+      <c r="U52" s="10"/>
+      <c r="V52" s="10"/>
+      <c r="W52" s="131"/>
+      <c r="X52" s="131"/>
+      <c r="Y52" s="131"/>
+      <c r="Z52" s="131"/>
+      <c r="AA52" s="131"/>
+      <c r="AB52" s="131"/>
+      <c r="AC52" s="131"/>
+      <c r="AD52" s="131"/>
+      <c r="AE52" s="131"/>
+      <c r="AF52" s="131"/>
+      <c r="AG52" s="41"/>
+      <c r="AH52" s="42"/>
+      <c r="AJ52" s="31"/>
+      <c r="AL52" s="43"/>
+      <c r="AM52" s="44"/>
+      <c r="AN52" s="44"/>
+      <c r="AO52" s="44"/>
+      <c r="AP52" s="44"/>
+      <c r="AQ52" s="44"/>
+      <c r="AR52" s="45"/>
+    </row>
+    <row r="53" spans="1:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C53" s="46"/>
+      <c r="D53" s="46"/>
+      <c r="E53" s="46"/>
+      <c r="F53" s="46"/>
+      <c r="G53" s="46"/>
+      <c r="H53" s="36"/>
+      <c r="I53" s="36"/>
+      <c r="J53" s="36"/>
+      <c r="K53" s="36"/>
+      <c r="L53" s="36"/>
+      <c r="N53" s="36"/>
+      <c r="O53" s="47"/>
+      <c r="P53" s="36"/>
+      <c r="Q53" s="36"/>
+      <c r="R53" s="36"/>
+      <c r="S53" s="48"/>
+      <c r="T53" s="49"/>
+      <c r="U53" s="50"/>
+      <c r="V53" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="W53" s="132"/>
+      <c r="X53" s="132"/>
+      <c r="Y53" s="132"/>
+      <c r="Z53" s="132"/>
+      <c r="AA53" s="132"/>
+      <c r="AB53" s="132"/>
+      <c r="AC53" s="132"/>
+      <c r="AD53" s="132"/>
+      <c r="AE53" s="132"/>
+      <c r="AF53" s="132"/>
+      <c r="AG53" s="41"/>
+      <c r="AH53" s="42"/>
+      <c r="AJ53" s="52"/>
+      <c r="AK53" s="53"/>
+      <c r="AL53" s="54"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53" s="11"/>
+    </row>
+    <row r="54" spans="1:44" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C54" s="5"/>
+      <c r="D54" s="5"/>
+      <c r="E54" s="5"/>
+      <c r="O54" s="55"/>
+      <c r="P54" s="56"/>
+      <c r="Q54" s="56"/>
+      <c r="R54" s="56"/>
+      <c r="S54" s="56"/>
+      <c r="T54" s="56"/>
+      <c r="U54" s="56"/>
+      <c r="V54" s="56"/>
+      <c r="W54" s="56"/>
+      <c r="X54" s="56"/>
+      <c r="Y54" s="56"/>
+      <c r="Z54" s="56"/>
+      <c r="AA54" s="56"/>
+      <c r="AB54" s="56"/>
+      <c r="AC54" s="56"/>
+      <c r="AD54" s="56"/>
+      <c r="AE54" s="56"/>
+      <c r="AF54" s="56"/>
+      <c r="AG54" s="57"/>
+      <c r="AH54" s="58"/>
+      <c r="AI54" s="58"/>
+      <c r="AJ54" s="59"/>
+      <c r="AK54" s="53"/>
+      <c r="AL54" s="25"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54" s="11"/>
+    </row>
+    <row r="55" spans="1:44" ht="10.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C55" s="5"/>
+      <c r="D55" s="5"/>
+      <c r="E55" s="5"/>
+      <c r="AG55" s="60"/>
+      <c r="AH55" s="60"/>
+      <c r="AI55" s="60"/>
+      <c r="AJ55" s="60"/>
+      <c r="AK55" s="53"/>
+      <c r="AL55" s="25"/>
+      <c r="AM55"/>
+      <c r="AN55"/>
+      <c r="AO55"/>
+      <c r="AP55"/>
+      <c r="AQ55"/>
+      <c r="AR55" s="11"/>
+    </row>
+    <row r="56" spans="1:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="61"/>
+      <c r="C56" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56" s="181"/>
+      <c r="E56" s="181"/>
+      <c r="F56" s="181"/>
+      <c r="G56" s="181"/>
+      <c r="H56" s="181"/>
+      <c r="I56" s="181"/>
+      <c r="J56" s="181"/>
+      <c r="K56" s="181"/>
+      <c r="L56" s="181"/>
+      <c r="M56" s="181"/>
+      <c r="N56" s="181"/>
+      <c r="O56" s="181"/>
+      <c r="P56" s="181"/>
+      <c r="Q56" s="181"/>
+      <c r="R56" s="181"/>
+      <c r="S56" s="181"/>
+      <c r="T56" s="181"/>
+      <c r="U56" s="181"/>
+      <c r="V56" s="181"/>
+      <c r="W56" s="181"/>
+      <c r="X56" s="181"/>
+      <c r="Y56" s="181"/>
+      <c r="Z56" s="181"/>
+      <c r="AA56" s="181"/>
+      <c r="AB56" s="181"/>
+      <c r="AC56" s="181"/>
+      <c r="AD56" s="181"/>
+      <c r="AE56" s="181"/>
+      <c r="AF56" s="181"/>
+      <c r="AG56" s="181"/>
+      <c r="AH56" s="181"/>
+      <c r="AI56" s="181"/>
+      <c r="AJ56" s="181"/>
+      <c r="AK56" s="182"/>
+      <c r="AL56" s="25"/>
+      <c r="AM56"/>
+      <c r="AN56"/>
+      <c r="AO56"/>
+      <c r="AP56"/>
+      <c r="AQ56"/>
+      <c r="AR56" s="11"/>
+    </row>
+    <row r="57" spans="1:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C57" s="116" t="s">
+        <v>13</v>
+      </c>
+      <c r="D57" s="116"/>
+      <c r="E57" s="116"/>
+      <c r="F57" s="116"/>
+      <c r="G57" s="116"/>
+      <c r="H57" s="116"/>
+      <c r="I57" s="116"/>
+      <c r="J57" s="116"/>
+      <c r="K57" s="116"/>
+      <c r="L57" s="116"/>
+      <c r="M57" s="116"/>
+      <c r="N57" s="116"/>
+      <c r="O57" s="116"/>
+      <c r="P57" s="116"/>
+      <c r="Q57" s="116"/>
+      <c r="R57" s="116"/>
+      <c r="S57" s="116"/>
+      <c r="T57" s="116"/>
+      <c r="U57" s="116"/>
+      <c r="V57" s="116"/>
+      <c r="W57" s="116"/>
+      <c r="X57" s="116"/>
+      <c r="Y57" s="116"/>
+      <c r="Z57" s="116"/>
+      <c r="AA57" s="116"/>
+      <c r="AB57" s="116"/>
+      <c r="AC57" s="116"/>
+      <c r="AD57" s="116"/>
+      <c r="AE57" s="116"/>
+      <c r="AF57" s="116"/>
+      <c r="AG57" s="116"/>
+      <c r="AH57" s="116"/>
+      <c r="AI57" s="116"/>
+      <c r="AK57" s="53"/>
+      <c r="AL57" s="25"/>
+      <c r="AM57"/>
+      <c r="AN57"/>
+      <c r="AO57"/>
+      <c r="AP57"/>
+      <c r="AQ57"/>
+      <c r="AR57" s="11"/>
+    </row>
+    <row r="58" spans="1:44" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U58" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="X58" s="62"/>
+      <c r="Y58" s="62"/>
+      <c r="Z58" s="62"/>
+      <c r="AA58" s="62"/>
+      <c r="AB58" s="62"/>
+      <c r="AC58" s="62"/>
+      <c r="AD58" s="62"/>
+      <c r="AE58" s="62"/>
+      <c r="AF58" s="62"/>
+      <c r="AG58" s="62"/>
+      <c r="AH58" s="62"/>
+      <c r="AI58" s="62"/>
+      <c r="AK58" s="53"/>
+      <c r="AL58" s="25"/>
+      <c r="AM58"/>
+      <c r="AN58"/>
+      <c r="AO58"/>
+      <c r="AP58"/>
+      <c r="AQ58"/>
+      <c r="AR58" s="11"/>
+    </row>
+    <row r="59" spans="1:44" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" s="64"/>
+      <c r="D59" s="65"/>
+      <c r="E59" s="66"/>
+      <c r="F59" s="66"/>
+      <c r="G59" s="66"/>
+      <c r="H59" s="66"/>
+      <c r="I59" s="66"/>
+      <c r="J59" s="66"/>
+      <c r="K59" s="66"/>
+      <c r="L59" s="66"/>
+      <c r="M59" s="66"/>
+      <c r="N59" s="66"/>
+      <c r="O59" s="67"/>
+      <c r="P59" s="67"/>
+      <c r="Q59" s="67"/>
+      <c r="R59" s="67"/>
+      <c r="S59" s="67"/>
+      <c r="U59" s="68" t="s">
+        <v>16</v>
+      </c>
+      <c r="V59" s="69"/>
+      <c r="W59" s="56"/>
+      <c r="X59" s="70"/>
+      <c r="Y59" s="70"/>
+      <c r="Z59" s="70"/>
+      <c r="AA59" s="70"/>
+      <c r="AB59" s="70"/>
+      <c r="AC59" s="70"/>
+      <c r="AD59" s="70"/>
+      <c r="AE59" s="70"/>
+      <c r="AF59" s="62"/>
+      <c r="AG59" s="62"/>
+      <c r="AH59" s="62"/>
+      <c r="AI59" s="62"/>
+      <c r="AK59" s="53"/>
+      <c r="AL59" s="25"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59" s="11"/>
+    </row>
+    <row r="60" spans="1:44" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="52"/>
+      <c r="B60" s="135" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" s="136"/>
+      <c r="D60" s="136"/>
+      <c r="E60" s="137"/>
+      <c r="F60" s="144" t="s">
+        <v>45</v>
+      </c>
+      <c r="G60" s="144"/>
+      <c r="H60" s="144"/>
+      <c r="I60" s="144"/>
+      <c r="J60" s="144"/>
+      <c r="K60" s="144"/>
+      <c r="L60" s="144"/>
+      <c r="M60" s="144"/>
+      <c r="N60" s="144"/>
+      <c r="O60" s="144"/>
+      <c r="P60" s="144"/>
+      <c r="Q60" s="144"/>
+      <c r="R60" s="144"/>
+      <c r="S60" s="145"/>
+      <c r="T60" s="10"/>
+      <c r="U60" s="71"/>
+      <c r="W60" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="X60" s="150"/>
+      <c r="Y60" s="150"/>
+      <c r="Z60" s="150"/>
+      <c r="AA60" s="150"/>
+      <c r="AB60" s="150"/>
+      <c r="AF60" s="17"/>
+      <c r="AG60" s="17"/>
+      <c r="AH60" s="17"/>
+      <c r="AI60" s="17"/>
+      <c r="AJ60" s="17"/>
+      <c r="AK60" s="73"/>
+      <c r="AL60" s="128" t="s">
+        <v>20</v>
+      </c>
+      <c r="AM60" s="129"/>
+      <c r="AN60" s="129"/>
+      <c r="AO60" s="129"/>
+      <c r="AP60" s="129"/>
+      <c r="AQ60" s="129"/>
+      <c r="AR60" s="130"/>
+    </row>
+    <row r="61" spans="1:44" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="52"/>
+      <c r="B61" s="138"/>
+      <c r="C61" s="139"/>
+      <c r="D61" s="139"/>
+      <c r="E61" s="140"/>
+      <c r="F61" s="146"/>
+      <c r="G61" s="146"/>
+      <c r="H61" s="146"/>
+      <c r="I61" s="146"/>
+      <c r="J61" s="146"/>
+      <c r="K61" s="146"/>
+      <c r="L61" s="146"/>
+      <c r="M61" s="146"/>
+      <c r="N61" s="146"/>
+      <c r="O61" s="146"/>
+      <c r="P61" s="146"/>
+      <c r="Q61" s="146"/>
+      <c r="R61" s="146"/>
+      <c r="S61" s="147"/>
+      <c r="T61" s="10"/>
+      <c r="U61" s="151" t="s">
+        <v>21</v>
+      </c>
+      <c r="V61" s="152"/>
+      <c r="W61" s="152"/>
+      <c r="X61" s="153"/>
+      <c r="Y61" s="153"/>
+      <c r="Z61" s="153"/>
+      <c r="AA61" s="153"/>
+      <c r="AB61" s="153"/>
+      <c r="AC61" s="153"/>
+      <c r="AD61" s="153"/>
+      <c r="AE61" s="153"/>
+      <c r="AF61" s="153"/>
+      <c r="AG61" s="153"/>
+      <c r="AH61" s="153"/>
+      <c r="AI61" s="153"/>
+      <c r="AJ61" s="153"/>
+      <c r="AK61" s="154"/>
+      <c r="AL61" s="74"/>
+      <c r="AM61" s="75"/>
+      <c r="AN61" s="7"/>
+      <c r="AO61" s="7"/>
+      <c r="AP61" s="7"/>
+      <c r="AQ61" s="7"/>
+      <c r="AR61" s="76"/>
+    </row>
+    <row r="62" spans="1:44" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="52"/>
+      <c r="B62" s="141"/>
+      <c r="C62" s="142"/>
+      <c r="D62" s="142"/>
+      <c r="E62" s="143"/>
+      <c r="F62" s="148"/>
+      <c r="G62" s="148"/>
+      <c r="H62" s="148"/>
+      <c r="I62" s="148"/>
+      <c r="J62" s="148"/>
+      <c r="K62" s="148"/>
+      <c r="L62" s="148"/>
+      <c r="M62" s="148"/>
+      <c r="N62" s="148"/>
+      <c r="O62" s="148"/>
+      <c r="P62" s="148"/>
+      <c r="Q62" s="148"/>
+      <c r="R62" s="148"/>
+      <c r="S62" s="149"/>
+      <c r="T62" s="10"/>
+      <c r="U62" s="151"/>
+      <c r="V62" s="152"/>
+      <c r="W62" s="152"/>
+      <c r="X62" s="153"/>
+      <c r="Y62" s="153"/>
+      <c r="Z62" s="153"/>
+      <c r="AA62" s="153"/>
+      <c r="AB62" s="153"/>
+      <c r="AC62" s="153"/>
+      <c r="AD62" s="153"/>
+      <c r="AE62" s="153"/>
+      <c r="AF62" s="153"/>
+      <c r="AG62" s="153"/>
+      <c r="AH62" s="153"/>
+      <c r="AI62" s="153"/>
+      <c r="AJ62" s="153"/>
+      <c r="AK62" s="154"/>
+      <c r="AL62" s="77"/>
+      <c r="AM62" s="50"/>
+      <c r="AN62" s="50"/>
+      <c r="AO62" s="50"/>
+      <c r="AP62" s="33"/>
+      <c r="AQ62" s="33"/>
+      <c r="AR62" s="78"/>
+    </row>
+    <row r="63" spans="1:44" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="52"/>
+      <c r="B63" s="156" t="s">
+        <v>23</v>
+      </c>
+      <c r="C63" s="157"/>
+      <c r="D63" s="157"/>
+      <c r="E63" s="158"/>
+      <c r="F63" s="157" t="s">
+        <v>46</v>
+      </c>
+      <c r="G63" s="157"/>
+      <c r="H63" s="157"/>
+      <c r="I63" s="157"/>
+      <c r="J63" s="157"/>
+      <c r="K63" s="157"/>
+      <c r="L63" s="157"/>
+      <c r="M63" s="157"/>
+      <c r="N63" s="157"/>
+      <c r="O63" s="157"/>
+      <c r="P63" s="157"/>
+      <c r="Q63" s="157"/>
+      <c r="R63" s="157"/>
+      <c r="S63" s="159"/>
+      <c r="U63" s="151" t="s">
+        <v>24</v>
+      </c>
+      <c r="V63" s="152"/>
+      <c r="W63" s="152"/>
+      <c r="X63" s="160"/>
+      <c r="Y63" s="160"/>
+      <c r="Z63" s="160"/>
+      <c r="AA63" s="160"/>
+      <c r="AB63" s="160"/>
+      <c r="AC63" s="160"/>
+      <c r="AD63" s="160"/>
+      <c r="AE63" s="160"/>
+      <c r="AF63" s="160"/>
+      <c r="AG63" s="160"/>
+      <c r="AH63" s="160"/>
+      <c r="AI63" s="160"/>
+      <c r="AJ63" s="160"/>
+      <c r="AK63" s="161"/>
+    </row>
+    <row r="64" spans="1:44" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="52"/>
+      <c r="B64" s="138" t="s">
+        <v>26</v>
+      </c>
+      <c r="C64" s="162"/>
+      <c r="D64" s="162"/>
+      <c r="E64" s="163"/>
+      <c r="F64" s="139" t="s">
+        <v>52</v>
+      </c>
+      <c r="G64" s="162"/>
+      <c r="H64" s="162"/>
+      <c r="I64" s="162"/>
+      <c r="J64" s="162"/>
+      <c r="K64" s="162"/>
+      <c r="L64" s="162"/>
+      <c r="M64" s="162"/>
+      <c r="N64" s="162"/>
+      <c r="O64" s="162"/>
+      <c r="P64" s="162"/>
+      <c r="Q64" s="162"/>
+      <c r="R64" s="162"/>
+      <c r="S64" s="167"/>
+      <c r="T64"/>
+      <c r="U64" s="151"/>
+      <c r="V64" s="152"/>
+      <c r="W64" s="152"/>
+      <c r="X64" s="160"/>
+      <c r="Y64" s="160"/>
+      <c r="Z64" s="160"/>
+      <c r="AA64" s="160"/>
+      <c r="AB64" s="160"/>
+      <c r="AC64" s="160"/>
+      <c r="AD64" s="160"/>
+      <c r="AE64" s="160"/>
+      <c r="AF64" s="160"/>
+      <c r="AG64" s="160"/>
+      <c r="AH64" s="160"/>
+      <c r="AI64" s="160"/>
+      <c r="AJ64" s="160"/>
+      <c r="AK64" s="161"/>
+      <c r="AL64" s="79"/>
+      <c r="AN64"/>
+      <c r="AO64"/>
+    </row>
+    <row r="65" spans="1:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="52"/>
+      <c r="B65" s="164"/>
+      <c r="C65" s="165"/>
+      <c r="D65" s="165"/>
+      <c r="E65" s="166"/>
+      <c r="F65" s="165"/>
+      <c r="G65" s="165"/>
+      <c r="H65" s="165"/>
+      <c r="I65" s="165"/>
+      <c r="J65" s="165"/>
+      <c r="K65" s="165"/>
+      <c r="L65" s="165"/>
+      <c r="M65" s="165"/>
+      <c r="N65" s="165"/>
+      <c r="O65" s="165"/>
+      <c r="P65" s="165"/>
+      <c r="Q65" s="165"/>
+      <c r="R65" s="165"/>
+      <c r="S65" s="168"/>
+      <c r="T65" s="80"/>
+      <c r="U65" s="81"/>
+      <c r="V65" s="81"/>
+      <c r="W65" s="81"/>
+      <c r="X65" s="82"/>
+      <c r="Y65" s="82"/>
+      <c r="Z65" s="82"/>
+      <c r="AA65" s="82"/>
+      <c r="AB65" s="82"/>
+      <c r="AC65" s="162"/>
+      <c r="AD65" s="162"/>
+      <c r="AE65" s="162"/>
+      <c r="AF65" s="162"/>
+      <c r="AG65" s="162"/>
+      <c r="AH65" s="162"/>
+      <c r="AI65" s="162"/>
+      <c r="AJ65" s="162"/>
+      <c r="AK65" s="167"/>
+      <c r="AL65" s="79"/>
+    </row>
+    <row r="66" spans="1:46" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="52"/>
+      <c r="B66" s="171" t="s">
+        <v>28</v>
+      </c>
+      <c r="C66" s="162"/>
+      <c r="D66" s="162"/>
+      <c r="E66" s="163"/>
+      <c r="F66" s="174" t="s">
         <v>29</v>
       </c>
-      <c r="D38" s="92"/>
-[...35 lines deleted...]
-      <c r="C39" s="94" t="s">
+      <c r="G66" s="174"/>
+      <c r="H66" s="174"/>
+      <c r="I66" s="174"/>
+      <c r="J66" s="174"/>
+      <c r="K66" s="174"/>
+      <c r="L66" s="174"/>
+      <c r="M66" s="174"/>
+      <c r="N66" s="174"/>
+      <c r="O66" s="174"/>
+      <c r="P66" s="174"/>
+      <c r="Q66" s="174"/>
+      <c r="R66" s="174"/>
+      <c r="S66" s="175"/>
+      <c r="T66" s="83"/>
+      <c r="U66" s="56"/>
+      <c r="V66" s="56"/>
+      <c r="W66" s="56"/>
+      <c r="X66" s="56"/>
+      <c r="Y66" s="56"/>
+      <c r="Z66" s="84" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA66" s="85"/>
+      <c r="AB66" s="86"/>
+      <c r="AC66" s="169"/>
+      <c r="AD66" s="169"/>
+      <c r="AE66" s="169"/>
+      <c r="AF66" s="169"/>
+      <c r="AG66" s="169"/>
+      <c r="AH66" s="169"/>
+      <c r="AI66" s="169"/>
+      <c r="AJ66" s="169"/>
+      <c r="AK66" s="170"/>
+      <c r="AL66" s="79"/>
+      <c r="AN66" s="79"/>
+      <c r="AO66" s="79"/>
+    </row>
+    <row r="67" spans="1:46" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="52"/>
+      <c r="B67" s="171"/>
+      <c r="C67" s="162"/>
+      <c r="D67" s="162"/>
+      <c r="E67" s="163"/>
+      <c r="F67" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="D39" s="92"/>
-[...35 lines deleted...]
-      <c r="C40" s="95" t="s">
+      <c r="G67" s="42"/>
+      <c r="H67" s="42"/>
+      <c r="I67" s="42"/>
+      <c r="J67" s="42"/>
+      <c r="K67" s="42"/>
+      <c r="L67" s="42"/>
+      <c r="M67" s="42"/>
+      <c r="N67" s="42"/>
+      <c r="O67" s="42"/>
+      <c r="P67" s="42"/>
+      <c r="Q67" s="42"/>
+      <c r="R67" s="42"/>
+      <c r="S67" s="87"/>
+      <c r="T67" s="37"/>
+      <c r="U67" s="81"/>
+      <c r="V67" s="81"/>
+      <c r="W67" s="81"/>
+      <c r="X67" s="82"/>
+      <c r="Y67" s="82"/>
+      <c r="Z67" s="82"/>
+      <c r="AA67" s="82"/>
+      <c r="AB67" s="82"/>
+      <c r="AC67" s="82"/>
+      <c r="AD67" s="82"/>
+      <c r="AE67" s="82"/>
+      <c r="AF67" s="82"/>
+      <c r="AG67" s="82"/>
+      <c r="AH67" s="82"/>
+      <c r="AI67" s="82"/>
+      <c r="AJ67" s="82"/>
+      <c r="AK67" s="82"/>
+      <c r="AL67" s="79"/>
+      <c r="AN67" s="79"/>
+      <c r="AO67" s="79"/>
+    </row>
+    <row r="68" spans="1:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="52"/>
+      <c r="B68" s="171"/>
+      <c r="C68" s="162"/>
+      <c r="D68" s="162"/>
+      <c r="E68" s="163"/>
+      <c r="F68" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="D40" s="96"/>
-[...49 lines deleted...]
-      <c r="G41" s="100" t="s">
+      <c r="G68" s="42"/>
+      <c r="H68" s="42"/>
+      <c r="I68" s="42"/>
+      <c r="J68" s="42"/>
+      <c r="K68" s="42"/>
+      <c r="L68" s="42"/>
+      <c r="M68" s="42"/>
+      <c r="N68" s="42"/>
+      <c r="O68" s="42"/>
+      <c r="P68" s="42"/>
+      <c r="Q68" s="42"/>
+      <c r="R68" s="42"/>
+      <c r="S68" s="87"/>
+      <c r="T68" s="88"/>
+      <c r="U68" s="176"/>
+      <c r="V68" s="183"/>
+      <c r="W68" s="183"/>
+      <c r="X68" s="183"/>
+      <c r="Y68" s="183"/>
+      <c r="Z68" s="183"/>
+      <c r="AA68" s="183"/>
+      <c r="AB68" s="183"/>
+      <c r="AC68" s="183"/>
+      <c r="AD68" s="183"/>
+      <c r="AE68" s="183"/>
+      <c r="AF68" s="183"/>
+      <c r="AG68" s="183"/>
+      <c r="AH68" s="183"/>
+      <c r="AI68" s="183"/>
+      <c r="AJ68" s="183"/>
+      <c r="AK68" s="183"/>
+      <c r="AL68" s="183"/>
+      <c r="AM68" s="183"/>
+      <c r="AN68" s="183"/>
+      <c r="AO68" s="183"/>
+      <c r="AP68" s="183"/>
+      <c r="AQ68" s="183"/>
+      <c r="AR68" s="183"/>
+      <c r="AS68" s="183"/>
+    </row>
+    <row r="69" spans="1:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="52"/>
+      <c r="B69" s="171"/>
+      <c r="C69" s="162"/>
+      <c r="D69" s="162"/>
+      <c r="E69" s="163"/>
+      <c r="F69" s="150" t="s">
+        <v>50</v>
+      </c>
+      <c r="G69" s="150"/>
+      <c r="H69" s="150"/>
+      <c r="I69" s="150"/>
+      <c r="J69" s="150"/>
+      <c r="K69" s="150"/>
+      <c r="L69" s="150"/>
+      <c r="M69" s="150"/>
+      <c r="N69" s="150"/>
+      <c r="O69" s="150"/>
+      <c r="P69" s="150"/>
+      <c r="Q69" s="150"/>
+      <c r="R69" s="150"/>
+      <c r="S69" s="177"/>
+      <c r="T69" s="88"/>
+      <c r="U69" s="183"/>
+      <c r="V69" s="183"/>
+      <c r="W69" s="183"/>
+      <c r="X69" s="183"/>
+      <c r="Y69" s="183"/>
+      <c r="Z69" s="183"/>
+      <c r="AA69" s="183"/>
+      <c r="AB69" s="183"/>
+      <c r="AC69" s="183"/>
+      <c r="AD69" s="183"/>
+      <c r="AE69" s="183"/>
+      <c r="AF69" s="183"/>
+      <c r="AG69" s="183"/>
+      <c r="AH69" s="183"/>
+      <c r="AI69" s="183"/>
+      <c r="AJ69" s="183"/>
+      <c r="AK69" s="183"/>
+      <c r="AL69" s="183"/>
+      <c r="AM69" s="183"/>
+      <c r="AN69" s="183"/>
+      <c r="AO69" s="183"/>
+      <c r="AP69" s="183"/>
+      <c r="AQ69" s="183"/>
+      <c r="AR69" s="183"/>
+      <c r="AS69" s="183"/>
+    </row>
+    <row r="70" spans="1:46" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="52"/>
+      <c r="B70" s="171"/>
+      <c r="C70" s="162"/>
+      <c r="D70" s="162"/>
+      <c r="E70" s="163"/>
+      <c r="F70" s="116" t="s">
         <v>32</v>
       </c>
-      <c r="H41" s="99"/>
-[...330 lines deleted...]
-      <c r="R54" s="36"/>
+      <c r="G70" s="116"/>
+      <c r="H70" s="116"/>
+      <c r="I70" s="116"/>
+      <c r="J70" s="116"/>
+      <c r="K70" s="116"/>
+      <c r="L70" s="116"/>
+      <c r="M70" s="116"/>
+      <c r="N70" s="116"/>
+      <c r="O70" s="116"/>
+      <c r="P70" s="116"/>
+      <c r="Q70" s="116"/>
+      <c r="R70" s="116"/>
+      <c r="S70" s="178"/>
+      <c r="T70" s="88"/>
+      <c r="U70" s="183"/>
+      <c r="V70" s="183"/>
+      <c r="W70" s="183"/>
+      <c r="X70" s="183"/>
+      <c r="Y70" s="183"/>
+      <c r="Z70" s="183"/>
+      <c r="AA70" s="183"/>
+      <c r="AB70" s="183"/>
+      <c r="AC70" s="183"/>
+      <c r="AD70" s="183"/>
+      <c r="AE70" s="183"/>
+      <c r="AF70" s="183"/>
+      <c r="AG70" s="183"/>
+      <c r="AH70" s="183"/>
+      <c r="AI70" s="183"/>
+      <c r="AJ70" s="183"/>
+      <c r="AK70" s="183"/>
+      <c r="AL70" s="183"/>
+      <c r="AM70" s="183"/>
+      <c r="AN70" s="183"/>
+      <c r="AO70" s="183"/>
+      <c r="AP70" s="183"/>
+      <c r="AQ70" s="183"/>
+      <c r="AR70" s="183"/>
+      <c r="AS70" s="183"/>
+    </row>
+    <row r="71" spans="1:46" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="52"/>
+      <c r="B71" s="172"/>
+      <c r="C71" s="169"/>
+      <c r="D71" s="169"/>
+      <c r="E71" s="173"/>
+      <c r="F71" s="169"/>
+      <c r="G71" s="169"/>
+      <c r="H71" s="169"/>
+      <c r="I71" s="169"/>
+      <c r="J71" s="169"/>
+      <c r="K71" s="169"/>
+      <c r="L71" s="169"/>
+      <c r="M71" s="169"/>
+      <c r="N71" s="169"/>
+      <c r="O71" s="169"/>
+      <c r="P71" s="169"/>
+      <c r="Q71" s="169"/>
+      <c r="R71" s="169"/>
+      <c r="S71" s="170"/>
+      <c r="T71" s="37"/>
+      <c r="U71" s="89"/>
+      <c r="V71" s="89"/>
+      <c r="W71" s="89"/>
+      <c r="X71" s="89"/>
+      <c r="Y71" s="89"/>
+      <c r="Z71" s="89"/>
+      <c r="AA71" s="89"/>
+      <c r="AB71" s="89"/>
+      <c r="AC71" s="89"/>
+      <c r="AD71" s="89"/>
+      <c r="AE71" s="89"/>
+      <c r="AF71" s="89"/>
+      <c r="AG71" s="89"/>
+      <c r="AH71" s="89"/>
+      <c r="AI71" s="89"/>
+      <c r="AJ71" s="89"/>
+      <c r="AK71" s="89"/>
+      <c r="AL71" s="89"/>
+      <c r="AM71" s="89"/>
+      <c r="AN71" s="89"/>
+      <c r="AO71" s="89"/>
+      <c r="AP71" s="89"/>
+    </row>
+    <row r="72" spans="1:46" ht="19.8" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="179" t="s">
+        <v>33</v>
+      </c>
+      <c r="C72" s="179"/>
+      <c r="D72" s="179"/>
+      <c r="E72" s="179"/>
+      <c r="F72" s="179"/>
+      <c r="G72" s="90"/>
+      <c r="H72" s="90"/>
+      <c r="I72" s="90"/>
+      <c r="J72" s="90"/>
+      <c r="K72" s="90"/>
+      <c r="L72" s="90"/>
+      <c r="M72" s="90"/>
+      <c r="N72" s="90"/>
+      <c r="O72" s="90"/>
+      <c r="P72" s="90"/>
+      <c r="Q72" s="90"/>
+      <c r="R72" s="90"/>
+      <c r="S72" s="90"/>
+      <c r="T72" s="90"/>
+      <c r="U72" s="90"/>
+      <c r="V72" s="90"/>
+      <c r="W72" s="91"/>
+      <c r="X72" s="91"/>
+      <c r="Y72" s="91"/>
+      <c r="Z72" s="91"/>
+      <c r="AA72" s="91"/>
+      <c r="AB72" s="91"/>
+      <c r="AC72" s="91"/>
+      <c r="AD72" s="91"/>
+      <c r="AE72" s="91"/>
+      <c r="AF72" s="91"/>
+      <c r="AG72" s="91"/>
+      <c r="AH72" s="91"/>
+      <c r="AI72" s="91"/>
+      <c r="AJ72" s="91"/>
+      <c r="AK72" s="91"/>
+      <c r="AL72" s="91"/>
+      <c r="AM72" s="91"/>
+      <c r="AN72" s="91"/>
+      <c r="AO72" s="91"/>
+      <c r="AP72" s="91"/>
+      <c r="AQ72" s="91"/>
+      <c r="AR72" s="90"/>
+    </row>
+    <row r="73" spans="1:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="93"/>
+      <c r="C73" t="s">
+        <v>49</v>
+      </c>
+      <c r="D73" s="93"/>
+    </row>
+    <row r="74" spans="1:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="93"/>
+      <c r="C74" s="180" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74" s="180"/>
+      <c r="E74" s="180"/>
+      <c r="F74" s="180"/>
+      <c r="G74" s="180"/>
+      <c r="H74" s="180"/>
+      <c r="I74" s="180"/>
+      <c r="J74" s="180"/>
+      <c r="K74" s="180"/>
+      <c r="L74" s="180"/>
+      <c r="M74" s="180"/>
+      <c r="N74" s="180"/>
+      <c r="O74" s="180"/>
+      <c r="P74" s="180"/>
+      <c r="Q74" s="180"/>
+      <c r="R74" s="180"/>
+      <c r="S74" s="180"/>
+      <c r="T74" s="180"/>
+      <c r="U74" s="180"/>
+      <c r="V74" s="180"/>
+      <c r="W74" s="180"/>
+      <c r="X74" s="180"/>
+      <c r="Y74" s="180"/>
+      <c r="Z74" s="180"/>
+      <c r="AA74" s="180"/>
+      <c r="AB74" s="180"/>
+      <c r="AC74" s="180"/>
+      <c r="AD74" s="180"/>
+      <c r="AE74" s="180"/>
+      <c r="AF74" s="180"/>
+      <c r="AG74" s="180"/>
+      <c r="AH74" s="180"/>
+      <c r="AI74" s="180"/>
+      <c r="AJ74" s="180"/>
+      <c r="AK74" s="180"/>
+      <c r="AL74" s="180"/>
+      <c r="AM74" s="180"/>
+      <c r="AN74" s="180"/>
+      <c r="AO74" s="180"/>
+    </row>
+    <row r="75" spans="1:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="93"/>
+      <c r="C75" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75" s="93"/>
+    </row>
+    <row r="76" spans="1:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="93"/>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76" s="93"/>
+    </row>
+    <row r="77" spans="1:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="93"/>
+      <c r="C77" s="91" t="s">
+        <v>47</v>
+      </c>
+      <c r="D77" s="91"/>
+      <c r="E77" s="91"/>
+      <c r="F77" s="91"/>
+      <c r="G77" s="91"/>
+      <c r="H77" s="91"/>
+      <c r="I77" s="91"/>
+      <c r="J77" s="91"/>
+      <c r="K77" s="91"/>
+      <c r="L77" s="91"/>
+      <c r="M77" s="91"/>
+      <c r="N77" s="91"/>
+      <c r="O77" s="91"/>
+      <c r="P77" s="91"/>
+      <c r="Q77" s="91"/>
+      <c r="R77" s="91"/>
+      <c r="S77" s="91"/>
+      <c r="T77" s="91"/>
+      <c r="U77" s="91"/>
+      <c r="V77" s="91"/>
+      <c r="W77" s="91"/>
+      <c r="X77" s="91"/>
+      <c r="Y77" s="91"/>
+      <c r="Z77" s="91"/>
+      <c r="AA77" s="91"/>
+      <c r="AB77" s="91"/>
+      <c r="AC77" s="91"/>
+      <c r="AD77" s="91"/>
+      <c r="AE77" s="91"/>
+      <c r="AF77" s="91"/>
+      <c r="AG77" s="91"/>
+      <c r="AH77" s="91"/>
+      <c r="AI77" s="91"/>
+      <c r="AJ77" s="91"/>
+      <c r="AK77" s="91"/>
+      <c r="AL77" s="91"/>
+      <c r="AM77" s="91"/>
+      <c r="AN77" s="91"/>
+      <c r="AO77" s="95"/>
+    </row>
+    <row r="78" spans="1:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="93"/>
+      <c r="C78" t="s">
+        <v>48</v>
+      </c>
+      <c r="D78" s="93"/>
+    </row>
+    <row r="79" spans="1:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="93"/>
+      <c r="C79" s="98" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79" s="93"/>
+      <c r="E79" s="98"/>
+      <c r="K79" s="98"/>
+      <c r="L79" s="98"/>
+      <c r="M79" s="98"/>
+      <c r="N79" s="98"/>
+      <c r="O79" s="98"/>
+      <c r="P79" s="98"/>
+      <c r="Q79" s="98"/>
+      <c r="R79" s="98"/>
+      <c r="S79" s="98"/>
+      <c r="T79" s="98"/>
+      <c r="U79" s="98"/>
+      <c r="V79" s="98"/>
+      <c r="W79" s="98"/>
+      <c r="X79" s="98"/>
+      <c r="Y79" s="98"/>
+      <c r="Z79" s="98"/>
+      <c r="AA79" s="98"/>
+      <c r="AB79" s="98"/>
+      <c r="AC79" s="98"/>
+      <c r="AD79" s="98"/>
+      <c r="AE79" s="98"/>
+      <c r="AF79" s="98"/>
+      <c r="AG79" s="98"/>
+      <c r="AH79" s="98"/>
+      <c r="AI79" s="98"/>
+      <c r="AJ79" s="98"/>
+      <c r="AK79" s="98"/>
+      <c r="AL79" s="98"/>
+      <c r="AM79" s="98"/>
+      <c r="AN79" s="98"/>
+      <c r="AT79" s="98"/>
+    </row>
+    <row r="80" spans="1:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="93"/>
+      <c r="C80" s="98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80" s="93"/>
+      <c r="E80" s="98"/>
+      <c r="K80" s="98"/>
+      <c r="L80" s="98"/>
+      <c r="M80" s="98"/>
+      <c r="N80" s="98"/>
+      <c r="O80" s="98"/>
+      <c r="P80" s="98"/>
+      <c r="Q80" s="98"/>
+      <c r="R80" s="98"/>
+      <c r="S80" s="98"/>
+      <c r="T80" s="98"/>
+      <c r="U80" s="98"/>
+      <c r="V80" s="98"/>
+      <c r="W80" s="98"/>
+      <c r="X80" s="98"/>
+      <c r="Y80" s="98"/>
+      <c r="Z80" s="98"/>
+      <c r="AA80" s="98"/>
+      <c r="AB80" s="98"/>
+      <c r="AC80" s="98"/>
+      <c r="AD80" s="98"/>
+      <c r="AE80" s="98"/>
+      <c r="AF80" s="98"/>
+      <c r="AG80" s="98"/>
+      <c r="AH80" s="98"/>
+      <c r="AI80" s="98"/>
+      <c r="AJ80" s="98"/>
+      <c r="AK80" s="98"/>
+      <c r="AL80" s="98"/>
+      <c r="AM80" s="98"/>
+      <c r="AN80" s="98"/>
+      <c r="AT80" s="98"/>
+    </row>
+    <row r="81" spans="2:46" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="107"/>
+      <c r="C81" s="101" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81" s="102"/>
+      <c r="E81" s="103"/>
+      <c r="F81" s="104"/>
+      <c r="G81" s="104"/>
+      <c r="H81" s="104"/>
+      <c r="I81" s="104"/>
+      <c r="J81" s="104"/>
+      <c r="K81" s="104"/>
+      <c r="L81" s="104"/>
+      <c r="M81" s="104"/>
+      <c r="N81" s="104"/>
+      <c r="O81" s="104"/>
+      <c r="P81" s="104"/>
+      <c r="Q81" s="104"/>
+      <c r="R81" s="104"/>
+      <c r="S81" s="104"/>
+      <c r="T81" s="104"/>
+      <c r="U81" s="104"/>
+      <c r="V81" s="104"/>
+      <c r="W81" s="104"/>
+      <c r="X81" s="104"/>
+      <c r="Y81" s="104"/>
+      <c r="Z81" s="104"/>
+      <c r="AA81" s="104"/>
+      <c r="AB81" s="104"/>
+      <c r="AC81" s="104"/>
+      <c r="AD81" s="104"/>
+      <c r="AE81" s="104"/>
+      <c r="AF81" s="104"/>
+      <c r="AG81" s="104"/>
+      <c r="AH81" s="104"/>
+      <c r="AI81" s="104"/>
+      <c r="AJ81" s="104"/>
+      <c r="AK81" s="104"/>
+      <c r="AL81" s="104"/>
+      <c r="AM81" s="104"/>
+      <c r="AN81" s="104"/>
+      <c r="AO81" s="104"/>
+      <c r="AP81" s="104"/>
+      <c r="AQ81" s="104"/>
+      <c r="AR81" s="104"/>
+      <c r="AS81" s="104"/>
+      <c r="AT81" s="98"/>
+    </row>
+    <row r="82" spans="2:46" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="105"/>
+      <c r="C82" s="105"/>
+      <c r="D82" s="105"/>
+      <c r="E82" s="105"/>
+      <c r="F82" s="105"/>
+      <c r="G82" s="106" t="s">
+        <v>42</v>
+      </c>
+      <c r="H82" s="105"/>
+      <c r="I82" s="105"/>
+      <c r="J82" s="105"/>
+      <c r="K82" s="105"/>
+      <c r="L82" s="105"/>
+      <c r="M82" s="105"/>
+      <c r="N82" s="105"/>
+      <c r="O82" s="105"/>
+      <c r="P82" s="105"/>
+      <c r="Q82" s="105"/>
+      <c r="R82" s="105"/>
+      <c r="S82" s="105"/>
+      <c r="T82" s="105"/>
+      <c r="U82" s="105"/>
+      <c r="V82" s="105"/>
+      <c r="W82" s="105"/>
+      <c r="X82" s="105"/>
+      <c r="Y82" s="105"/>
+      <c r="Z82" s="105"/>
+      <c r="AA82" s="105"/>
+      <c r="AB82" s="105"/>
+      <c r="AC82" s="105"/>
+      <c r="AD82" s="105"/>
+      <c r="AE82" s="105"/>
+      <c r="AF82" s="105"/>
+      <c r="AG82" s="105"/>
+      <c r="AH82" s="105"/>
+      <c r="AI82" s="105"/>
+      <c r="AJ82" s="105"/>
+      <c r="AK82" s="105"/>
+      <c r="AL82" s="105"/>
+      <c r="AM82" s="105"/>
+      <c r="AN82" s="105"/>
+      <c r="AO82" s="105"/>
+      <c r="AP82" s="105"/>
+      <c r="AQ82" s="105"/>
+      <c r="AR82" s="155" t="s">
+        <v>53</v>
+      </c>
+      <c r="AS82" s="127"/>
+      <c r="AT82" s="108"/>
+    </row>
+    <row r="84" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D84" s="139"/>
+      <c r="E84" s="139"/>
+      <c r="F84" s="139"/>
+      <c r="G84" s="139"/>
+      <c r="H84" s="139"/>
+      <c r="I84" s="139"/>
+      <c r="J84" s="139"/>
+      <c r="K84" s="139"/>
+      <c r="L84" s="139"/>
+      <c r="M84" s="139"/>
+      <c r="N84" s="139"/>
+      <c r="O84" s="139"/>
+      <c r="P84" s="139"/>
+      <c r="Q84" s="139"/>
+      <c r="R84" s="109"/>
+    </row>
+    <row r="85" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D85" s="139"/>
+      <c r="E85" s="139"/>
+      <c r="F85" s="139"/>
+      <c r="G85" s="139"/>
+      <c r="H85" s="139"/>
+      <c r="I85" s="139"/>
+      <c r="J85" s="139"/>
+      <c r="K85" s="139"/>
+      <c r="L85" s="139"/>
+      <c r="M85" s="139"/>
+      <c r="N85" s="139"/>
+      <c r="O85" s="139"/>
+      <c r="P85" s="139"/>
+      <c r="Q85" s="139"/>
+      <c r="R85" s="109"/>
+    </row>
+    <row r="86" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D86" s="139"/>
+      <c r="E86" s="139"/>
+      <c r="F86" s="139"/>
+      <c r="G86" s="139"/>
+      <c r="H86" s="139"/>
+      <c r="I86" s="139"/>
+      <c r="J86" s="139"/>
+      <c r="K86" s="139"/>
+      <c r="L86" s="139"/>
+      <c r="M86" s="139"/>
+      <c r="N86" s="139"/>
+      <c r="O86" s="139"/>
+      <c r="P86" s="139"/>
+      <c r="Q86" s="139"/>
+      <c r="R86" s="109"/>
+      <c r="AD86" s="4"/>
+    </row>
+    <row r="87" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D87" s="162"/>
+      <c r="E87" s="162"/>
+      <c r="F87" s="162"/>
+      <c r="G87" s="162"/>
+      <c r="H87" s="162"/>
+      <c r="I87" s="162"/>
+      <c r="J87" s="162"/>
+      <c r="K87" s="162"/>
+      <c r="L87" s="162"/>
+      <c r="M87" s="162"/>
+      <c r="N87" s="162"/>
+      <c r="O87" s="162"/>
+      <c r="P87" s="162"/>
+      <c r="Q87" s="162"/>
+      <c r="R87" s="79"/>
+      <c r="AF87" s="72"/>
+      <c r="AG87" s="150"/>
+      <c r="AH87" s="150"/>
+      <c r="AI87" s="150"/>
+      <c r="AJ87" s="150"/>
+      <c r="AK87" s="150"/>
+    </row>
+    <row r="88" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D88" s="162"/>
+      <c r="E88" s="162"/>
+      <c r="F88" s="162"/>
+      <c r="G88" s="162"/>
+      <c r="H88" s="184"/>
+      <c r="I88" s="184"/>
+      <c r="J88" s="184"/>
+      <c r="K88" s="184"/>
+      <c r="L88" s="184"/>
+      <c r="M88" s="184"/>
+      <c r="N88" s="184"/>
+      <c r="O88" s="184"/>
+      <c r="P88" s="184"/>
+      <c r="Q88" s="184"/>
+      <c r="R88" s="110"/>
+      <c r="AD88" s="152"/>
+      <c r="AE88" s="152"/>
+      <c r="AF88" s="152"/>
+      <c r="AG88" s="185"/>
+      <c r="AH88" s="185"/>
+      <c r="AI88" s="185"/>
+      <c r="AJ88" s="185"/>
+      <c r="AK88" s="185"/>
+      <c r="AL88" s="185"/>
+      <c r="AM88" s="185"/>
+      <c r="AN88" s="185"/>
+      <c r="AO88" s="185"/>
+      <c r="AP88" s="185"/>
+      <c r="AQ88" s="185"/>
+      <c r="AR88" s="185"/>
+      <c r="AS88" s="185"/>
+      <c r="AT88" s="185"/>
+    </row>
+    <row r="89" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D89" s="162"/>
+      <c r="E89" s="162"/>
+      <c r="F89" s="162"/>
+      <c r="G89" s="162"/>
+      <c r="H89" s="127"/>
+      <c r="I89" s="127"/>
+      <c r="J89" s="127"/>
+      <c r="K89" s="127"/>
+      <c r="L89" s="127"/>
+      <c r="M89" s="127"/>
+      <c r="N89" s="127"/>
+      <c r="O89" s="127"/>
+      <c r="P89" s="127"/>
+      <c r="Q89" s="127"/>
+      <c r="R89" s="111"/>
+      <c r="AD89" s="152"/>
+      <c r="AE89" s="152"/>
+      <c r="AF89" s="152"/>
+      <c r="AG89" s="185"/>
+      <c r="AH89" s="185"/>
+      <c r="AI89" s="185"/>
+      <c r="AJ89" s="185"/>
+      <c r="AK89" s="185"/>
+      <c r="AL89" s="185"/>
+      <c r="AM89" s="185"/>
+      <c r="AN89" s="185"/>
+      <c r="AO89" s="185"/>
+      <c r="AP89" s="185"/>
+      <c r="AQ89" s="185"/>
+      <c r="AR89" s="185"/>
+      <c r="AS89" s="185"/>
+      <c r="AT89" s="185"/>
+    </row>
+    <row r="90" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D90" s="162"/>
+      <c r="E90" s="162"/>
+      <c r="F90" s="162"/>
+      <c r="G90" s="162"/>
+      <c r="H90" s="186"/>
+      <c r="I90" s="187"/>
+      <c r="J90" s="187"/>
+      <c r="K90" s="187"/>
+      <c r="L90" s="187"/>
+      <c r="M90" s="187"/>
+      <c r="N90" s="187"/>
+      <c r="O90" s="187"/>
+      <c r="P90" s="187"/>
+      <c r="Q90" s="187"/>
+      <c r="R90" s="112"/>
+      <c r="AD90" s="188"/>
+      <c r="AE90" s="188"/>
+      <c r="AF90" s="188"/>
+      <c r="AG90" s="185"/>
+      <c r="AH90" s="185"/>
+      <c r="AI90" s="185"/>
+      <c r="AJ90" s="185"/>
+      <c r="AK90" s="185"/>
+      <c r="AL90" s="185"/>
+      <c r="AM90" s="185"/>
+      <c r="AN90" s="185"/>
+      <c r="AO90" s="185"/>
+      <c r="AP90" s="185"/>
+      <c r="AQ90" s="185"/>
+      <c r="AR90" s="185"/>
+      <c r="AS90" s="185"/>
+      <c r="AT90" s="185"/>
+    </row>
+    <row r="91" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D91" s="162"/>
+      <c r="E91" s="162"/>
+      <c r="F91" s="162"/>
+      <c r="G91" s="162"/>
+      <c r="H91" s="42"/>
+      <c r="I91" s="42"/>
+      <c r="J91" s="42"/>
+      <c r="K91" s="42"/>
+      <c r="L91" s="42"/>
+      <c r="M91" s="42"/>
+      <c r="N91" s="42"/>
+      <c r="O91" s="42"/>
+      <c r="P91" s="42"/>
+      <c r="Q91" s="42"/>
+      <c r="R91" s="42"/>
+      <c r="AD91" s="188"/>
+      <c r="AE91" s="188"/>
+      <c r="AF91" s="188"/>
+      <c r="AG91" s="185"/>
+      <c r="AH91" s="185"/>
+      <c r="AI91" s="185"/>
+      <c r="AJ91" s="185"/>
+      <c r="AK91" s="185"/>
+      <c r="AL91" s="185"/>
+      <c r="AM91" s="185"/>
+      <c r="AN91" s="185"/>
+      <c r="AO91" s="185"/>
+      <c r="AP91" s="185"/>
+      <c r="AQ91" s="185"/>
+      <c r="AR91" s="185"/>
+      <c r="AS91" s="185"/>
+      <c r="AT91" s="185"/>
+    </row>
+    <row r="92" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D92" s="162"/>
+      <c r="E92" s="162"/>
+      <c r="F92" s="162"/>
+      <c r="G92" s="162"/>
+      <c r="H92" s="42"/>
+      <c r="I92" s="42"/>
+      <c r="J92" s="42"/>
+      <c r="K92" s="42"/>
+      <c r="L92" s="42"/>
+      <c r="M92" s="42"/>
+      <c r="N92" s="42"/>
+      <c r="O92" s="42"/>
+      <c r="P92" s="42"/>
+      <c r="Q92" s="42"/>
+      <c r="R92" s="42"/>
+      <c r="AI92" s="113"/>
+      <c r="AJ92" s="114"/>
+      <c r="AK92" s="111"/>
+      <c r="AL92" s="189"/>
+      <c r="AM92" s="189"/>
+      <c r="AN92" s="189"/>
+      <c r="AO92" s="189"/>
+      <c r="AP92" s="189"/>
+      <c r="AQ92" s="189"/>
+      <c r="AR92" s="189"/>
+      <c r="AS92" s="189"/>
+      <c r="AT92" s="189"/>
+    </row>
+    <row r="93" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D93" s="162"/>
+      <c r="E93" s="162"/>
+      <c r="F93" s="162"/>
+      <c r="G93" s="162"/>
+      <c r="H93" s="190"/>
+      <c r="I93" s="190"/>
+      <c r="J93" s="190"/>
+      <c r="K93" s="190"/>
+      <c r="L93" s="190"/>
+      <c r="M93" s="190"/>
+      <c r="N93" s="190"/>
+      <c r="O93" s="190"/>
+      <c r="P93" s="190"/>
+      <c r="Q93" s="190"/>
+      <c r="R93" s="115"/>
+    </row>
+    <row r="94" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D94" s="162"/>
+      <c r="E94" s="162"/>
+      <c r="F94" s="162"/>
+      <c r="G94" s="162"/>
+      <c r="H94" s="191"/>
+      <c r="I94" s="191"/>
+      <c r="J94" s="191"/>
+      <c r="K94" s="191"/>
+      <c r="L94" s="191"/>
+      <c r="M94" s="191"/>
+      <c r="N94" s="191"/>
+      <c r="O94" s="191"/>
+      <c r="P94" s="191"/>
+      <c r="Q94" s="191"/>
+      <c r="R94" s="36"/>
+    </row>
+    <row r="95" spans="2:46" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D95" s="162"/>
+      <c r="E95" s="162"/>
+      <c r="F95" s="162"/>
+      <c r="G95" s="162"/>
+      <c r="H95" s="191"/>
+      <c r="I95" s="191"/>
+      <c r="J95" s="191"/>
+      <c r="K95" s="191"/>
+      <c r="L95" s="191"/>
+      <c r="M95" s="191"/>
+      <c r="N95" s="191"/>
+      <c r="O95" s="191"/>
+      <c r="P95" s="191"/>
+      <c r="Q95" s="191"/>
+      <c r="R95" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="53">
-[...18 lines deleted...]
-    <mergeCell ref="X20:AK21"/>
+  <mergeCells count="88">
+    <mergeCell ref="D90:G95"/>
+    <mergeCell ref="H90:Q90"/>
+    <mergeCell ref="AD90:AF91"/>
+    <mergeCell ref="AG90:AT91"/>
+    <mergeCell ref="AL92:AT92"/>
+    <mergeCell ref="H93:Q93"/>
+    <mergeCell ref="H94:Q94"/>
+    <mergeCell ref="H95:Q95"/>
+    <mergeCell ref="D84:G86"/>
+    <mergeCell ref="H84:Q86"/>
+    <mergeCell ref="D87:G87"/>
+    <mergeCell ref="H87:Q87"/>
+    <mergeCell ref="AG87:AK87"/>
+    <mergeCell ref="D88:G89"/>
+    <mergeCell ref="H88:Q88"/>
+    <mergeCell ref="AD88:AF89"/>
+    <mergeCell ref="AG88:AT89"/>
+    <mergeCell ref="H89:Q89"/>
+    <mergeCell ref="AR82:AS82"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="F63:S63"/>
+    <mergeCell ref="U63:W64"/>
+    <mergeCell ref="X63:AK64"/>
+    <mergeCell ref="B64:E65"/>
+    <mergeCell ref="F64:S65"/>
+    <mergeCell ref="AC65:AK66"/>
+    <mergeCell ref="B66:E71"/>
+    <mergeCell ref="F66:S66"/>
+    <mergeCell ref="U68:AS70"/>
+    <mergeCell ref="F69:S69"/>
+    <mergeCell ref="F70:S70"/>
+    <mergeCell ref="F71:S71"/>
+    <mergeCell ref="B72:F72"/>
+    <mergeCell ref="C74:AO74"/>
+    <mergeCell ref="B60:E62"/>
+    <mergeCell ref="F60:S62"/>
+    <mergeCell ref="X60:AB60"/>
+    <mergeCell ref="AL60:AR60"/>
+    <mergeCell ref="U61:W62"/>
+    <mergeCell ref="X61:AK62"/>
+    <mergeCell ref="C57:AI57"/>
+    <mergeCell ref="L42:AH42"/>
+    <mergeCell ref="AL42:AR42"/>
+    <mergeCell ref="B43:L44"/>
+    <mergeCell ref="T47:Z47"/>
+    <mergeCell ref="AH47:AI48"/>
+    <mergeCell ref="O48:R49"/>
+    <mergeCell ref="S48:AF49"/>
+    <mergeCell ref="O50:R51"/>
+    <mergeCell ref="S50:AF51"/>
+    <mergeCell ref="AL51:AR51"/>
+    <mergeCell ref="W52:AF53"/>
+    <mergeCell ref="C56:AK56"/>
     <mergeCell ref="AR41:AS41"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="F22:S22"/>
     <mergeCell ref="U22:W23"/>
     <mergeCell ref="X22:AK23"/>
     <mergeCell ref="B23:E24"/>
     <mergeCell ref="F23:S24"/>
     <mergeCell ref="AC24:AK25"/>
     <mergeCell ref="B25:E30"/>
     <mergeCell ref="F25:S25"/>
     <mergeCell ref="U27:AS29"/>
     <mergeCell ref="F28:S28"/>
     <mergeCell ref="F29:S29"/>
     <mergeCell ref="F30:S30"/>
     <mergeCell ref="B31:F31"/>
     <mergeCell ref="C33:AO33"/>
-    <mergeCell ref="D47:G48"/>
-[...16 lines deleted...]
-    <mergeCell ref="H54:Q54"/>
+    <mergeCell ref="B19:E21"/>
+    <mergeCell ref="F19:S21"/>
+    <mergeCell ref="X19:AB19"/>
+    <mergeCell ref="AL19:AR19"/>
+    <mergeCell ref="U20:W21"/>
+    <mergeCell ref="X20:AK21"/>
+    <mergeCell ref="C16:AI16"/>
+    <mergeCell ref="L1:AH1"/>
+    <mergeCell ref="AL1:AR1"/>
+    <mergeCell ref="B2:L3"/>
+    <mergeCell ref="T6:Z6"/>
+    <mergeCell ref="AH6:AI7"/>
+    <mergeCell ref="O7:R8"/>
+    <mergeCell ref="S7:AF8"/>
+    <mergeCell ref="O9:R10"/>
+    <mergeCell ref="S9:AF10"/>
+    <mergeCell ref="AL10:AR10"/>
+    <mergeCell ref="W11:AF12"/>
+    <mergeCell ref="C15:AK15"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.27559055118110237" right="0.15748031496062992" top="0.34" bottom="0.2" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="41" max="43" man="1"/>
+  </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>記載例・委任状（新) (溶け込み)</vt:lpstr>
-      <vt:lpstr>'記載例・委任状（新) (溶け込み)'!Print_Area</vt:lpstr>
+      <vt:lpstr>記載例・委任状R８</vt:lpstr>
+      <vt:lpstr>記載例・委任状R８!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>