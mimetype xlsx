--- v0 (2025-11-15)
+++ v1 (2026-05-30)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10222"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\軽油引取税係\000 経常業務関係\100庶務、スケジュール等\017　広報　ＨＰ　ＳＮＳ\HP掲載用資料\改訂履歴\R030401_HP改訂\02 免税軽油関係\16 免税軽油の引取り等に係る報告書\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/fukutomeyouhei_1/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{047E2997-6168-C540-873D-283DE8DA3673}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="72" windowWidth="14892" windowHeight="8508"/>
+    <workbookView xWindow="0" yWindow="760" windowWidth="30240" windowHeight="18880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="様式" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="87">
   <si>
     <t>免税軽油使用者の住所又は</t>
     <rPh sb="0" eb="2">
       <t>メンゼイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケイユ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>シヨウシャ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジュウショ</t>
     </rPh>
     <rPh sb="10" eb="11">
@@ -1044,55 +1045,55 @@
   </si>
   <si>
     <t>〔　       　　　　〕</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>用紙日本産業規格Ａ４</t>
     <rPh sb="0" eb="2">
       <t>ヨウシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ニホン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>サンギョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キカク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="HG正楷書体-PRO"/>
       <family val="4"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="HG正楷書体-PRO"/>
       <family val="4"/>
       <charset val="128"/>
@@ -1506,904 +1507,811 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="237">
+  <cellXfs count="207">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="distributed"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="distributed"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="distributed"/>
-    </xf>
-[...656 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>108585</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>11448</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2049" name="Oval 1"/>
+        <xdr:cNvPr id="2049" name="Oval 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001080000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="38100"/>
           <a:ext cx="542925" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
@@ -2414,163 +2322,163 @@
           <a:pPr algn="ctr" rtl="0">
             <a:lnSpc>
               <a:spcPts val="900"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="700" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>受付印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2703,3036 +2611,3043 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="11"/>
   </sheetPr>
   <dimension ref="A3:Y103"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="O3" sqref="O3:X4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="4.6640625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="4.6640625" defaultRowHeight="14"/>
   <cols>
     <col min="1" max="1" width="4.6640625" style="4" customWidth="1"/>
     <col min="2" max="4" width="3.33203125" style="4" customWidth="1"/>
     <col min="5" max="5" width="1.6640625" style="4" customWidth="1"/>
     <col min="6" max="6" width="3.33203125" style="4" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="4.109375" style="4" customWidth="1"/>
+    <col min="7" max="7" width="4.1640625" style="4" customWidth="1"/>
     <col min="8" max="8" width="3.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="3.6640625" style="4" customWidth="1"/>
     <col min="10" max="10" width="4.6640625" style="4" customWidth="1"/>
     <col min="11" max="11" width="3.33203125" style="4" customWidth="1"/>
     <col min="12" max="12" width="4.6640625" style="4" customWidth="1"/>
     <col min="13" max="13" width="3.33203125" style="4" customWidth="1"/>
     <col min="14" max="14" width="4.6640625" style="4" customWidth="1"/>
     <col min="15" max="15" width="3.33203125" style="4" customWidth="1"/>
     <col min="16" max="18" width="4.6640625" style="4" customWidth="1"/>
     <col min="19" max="23" width="3.33203125" style="4" customWidth="1"/>
     <col min="24" max="24" width="4.6640625" style="4" customWidth="1"/>
     <col min="25" max="25" width="3.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="4.6640625" style="4"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:25" ht="20" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="3"/>
-      <c r="I3" s="202" t="s">
+      <c r="I3" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="J3" s="203"/>
-[...14 lines deleted...]
-      <c r="Y3" s="142" t="s">
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="46"/>
+      <c r="P3" s="86"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="86"/>
+      <c r="T3" s="86"/>
+      <c r="U3" s="86"/>
+      <c r="V3" s="86"/>
+      <c r="W3" s="86"/>
+      <c r="X3" s="87"/>
+      <c r="Y3" s="155" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="4" spans="1:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C4" s="180" t="s">
+    <row r="4" spans="1:25" ht="20" customHeight="1">
+      <c r="A4" s="108"/>
+      <c r="B4" s="107"/>
+      <c r="C4" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="195"/>
-[...1 lines deleted...]
-      <c r="F4" s="180" t="s">
+      <c r="D4" s="106"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="97" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="195"/>
-      <c r="H4" s="35" t="s">
+      <c r="G4" s="106"/>
+      <c r="H4" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="205" t="s">
+      <c r="I4" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="206"/>
-[...25 lines deleted...]
-      <c r="I5" s="181" t="s">
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="88"/>
+      <c r="P4" s="89"/>
+      <c r="Q4" s="89"/>
+      <c r="R4" s="89"/>
+      <c r="S4" s="89"/>
+      <c r="T4" s="89"/>
+      <c r="U4" s="89"/>
+      <c r="V4" s="89"/>
+      <c r="W4" s="89"/>
+      <c r="X4" s="90"/>
+      <c r="Y4" s="155"/>
+    </row>
+    <row r="5" spans="1:25" ht="20" customHeight="1">
+      <c r="A5" s="109"/>
+      <c r="B5" s="107"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="107"/>
+      <c r="E5" s="107"/>
+      <c r="F5" s="97"/>
+      <c r="G5" s="107"/>
+      <c r="H5" s="102"/>
+      <c r="I5" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="J5" s="102"/>
-[...25 lines deleted...]
-      <c r="I6" s="183" t="s">
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
+      <c r="N5" s="73"/>
+      <c r="O5" s="91"/>
+      <c r="P5" s="92"/>
+      <c r="Q5" s="92"/>
+      <c r="R5" s="92"/>
+      <c r="S5" s="92"/>
+      <c r="T5" s="92"/>
+      <c r="U5" s="92"/>
+      <c r="V5" s="92"/>
+      <c r="W5" s="92"/>
+      <c r="X5" s="92"/>
+      <c r="Y5" s="155"/>
+    </row>
+    <row r="6" spans="1:25" ht="20" customHeight="1">
+      <c r="A6" s="101"/>
+      <c r="B6" s="97"/>
+      <c r="C6" s="97"/>
+      <c r="D6" s="97"/>
+      <c r="E6" s="97"/>
+      <c r="F6" s="97"/>
+      <c r="G6" s="97"/>
+      <c r="H6" s="102"/>
+      <c r="I6" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="184"/>
-[...25 lines deleted...]
-      <c r="I7" s="181" t="s">
+      <c r="J6" s="75"/>
+      <c r="K6" s="75"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="75"/>
+      <c r="N6" s="76"/>
+      <c r="O6" s="92"/>
+      <c r="P6" s="92"/>
+      <c r="Q6" s="92"/>
+      <c r="R6" s="92"/>
+      <c r="S6" s="92"/>
+      <c r="T6" s="92"/>
+      <c r="U6" s="92"/>
+      <c r="V6" s="92"/>
+      <c r="W6" s="92"/>
+      <c r="X6" s="92"/>
+      <c r="Y6" s="155"/>
+    </row>
+    <row r="7" spans="1:25" ht="10" customHeight="1">
+      <c r="A7" s="101"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="97"/>
+      <c r="D7" s="97"/>
+      <c r="E7" s="97"/>
+      <c r="F7" s="97"/>
+      <c r="G7" s="97"/>
+      <c r="H7" s="102"/>
+      <c r="I7" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="J7" s="102"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:25" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J7" s="72"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72"/>
+      <c r="N7" s="73"/>
+      <c r="O7" s="93"/>
+      <c r="P7" s="80"/>
+      <c r="Q7" s="80"/>
+      <c r="R7" s="80"/>
+      <c r="S7" s="80"/>
+      <c r="T7" s="80"/>
+      <c r="U7" s="80"/>
+      <c r="V7" s="80"/>
+      <c r="W7" s="80"/>
+      <c r="X7" s="94"/>
+      <c r="Y7" s="155"/>
+    </row>
+    <row r="8" spans="1:25" ht="10" customHeight="1">
       <c r="A8" s="13"/>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="5"/>
-      <c r="I8" s="183"/>
-[...21 lines deleted...]
-      <c r="D9" s="33" t="s">
+      <c r="I8" s="74"/>
+      <c r="J8" s="75"/>
+      <c r="K8" s="75"/>
+      <c r="L8" s="75"/>
+      <c r="M8" s="75"/>
+      <c r="N8" s="76"/>
+      <c r="O8" s="95"/>
+      <c r="P8" s="81"/>
+      <c r="Q8" s="81"/>
+      <c r="R8" s="81"/>
+      <c r="S8" s="81"/>
+      <c r="T8" s="81"/>
+      <c r="U8" s="81"/>
+      <c r="V8" s="81"/>
+      <c r="W8" s="81"/>
+      <c r="X8" s="96"/>
+      <c r="Y8" s="155"/>
+    </row>
+    <row r="9" spans="1:25" ht="12" customHeight="1">
+      <c r="A9" s="108"/>
+      <c r="B9" s="197"/>
+      <c r="C9" s="197"/>
+      <c r="D9" s="104" t="s">
         <v>58</v>
       </c>
-      <c r="E9" s="33"/>
-[...2 lines deleted...]
-      <c r="H9" s="35" t="s">
+      <c r="E9" s="104"/>
+      <c r="F9" s="104"/>
+      <c r="G9" s="104"/>
+      <c r="H9" s="102" t="s">
         <v>19</v>
       </c>
-      <c r="I9" s="181" t="s">
+      <c r="I9" s="71" t="s">
         <v>4</v>
       </c>
-      <c r="J9" s="102"/>
-[...4 lines deleted...]
-      <c r="O9" s="208" t="s">
+      <c r="J9" s="72"/>
+      <c r="K9" s="72"/>
+      <c r="L9" s="72"/>
+      <c r="M9" s="72"/>
+      <c r="N9" s="73"/>
+      <c r="O9" s="77" t="s">
         <v>5</v>
       </c>
-      <c r="P9" s="209"/>
-[...6 lines deleted...]
-      <c r="W9" s="110" t="s">
+      <c r="P9" s="78"/>
+      <c r="Q9" s="78"/>
+      <c r="R9" s="78"/>
+      <c r="S9" s="34"/>
+      <c r="T9" s="80"/>
+      <c r="U9" s="80"/>
+      <c r="V9" s="80"/>
+      <c r="W9" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="X9" s="111"/>
-[...33 lines deleted...]
-      <c r="D11" s="34" t="s">
+      <c r="X9" s="83"/>
+      <c r="Y9" s="155"/>
+    </row>
+    <row r="10" spans="1:25" ht="12" customHeight="1">
+      <c r="A10" s="198"/>
+      <c r="B10" s="197"/>
+      <c r="C10" s="197"/>
+      <c r="D10" s="104"/>
+      <c r="E10" s="104"/>
+      <c r="F10" s="104"/>
+      <c r="G10" s="104"/>
+      <c r="H10" s="102"/>
+      <c r="I10" s="74"/>
+      <c r="J10" s="75"/>
+      <c r="K10" s="75"/>
+      <c r="L10" s="75"/>
+      <c r="M10" s="75"/>
+      <c r="N10" s="76"/>
+      <c r="O10" s="79"/>
+      <c r="P10" s="31"/>
+      <c r="Q10" s="31"/>
+      <c r="R10" s="31"/>
+      <c r="S10" s="81"/>
+      <c r="T10" s="81"/>
+      <c r="U10" s="81"/>
+      <c r="V10" s="81"/>
+      <c r="W10" s="84"/>
+      <c r="X10" s="85"/>
+      <c r="Y10" s="155"/>
+    </row>
+    <row r="11" spans="1:25" ht="20" customHeight="1">
+      <c r="A11" s="108"/>
+      <c r="B11" s="197"/>
+      <c r="C11" s="197"/>
+      <c r="D11" s="172" t="s">
         <v>59</v>
       </c>
-      <c r="E11" s="34"/>
-[...3 lines deleted...]
-      <c r="I11" s="181" t="s">
+      <c r="E11" s="172"/>
+      <c r="F11" s="172"/>
+      <c r="G11" s="172"/>
+      <c r="H11" s="102"/>
+      <c r="I11" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="J11" s="102"/>
-[...16 lines deleted...]
-    <row r="12" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J11" s="72"/>
+      <c r="K11" s="72"/>
+      <c r="L11" s="72"/>
+      <c r="M11" s="72"/>
+      <c r="N11" s="73"/>
+      <c r="O11" s="46"/>
+      <c r="P11" s="86"/>
+      <c r="Q11" s="86"/>
+      <c r="R11" s="86"/>
+      <c r="S11" s="86"/>
+      <c r="T11" s="86"/>
+      <c r="U11" s="86"/>
+      <c r="V11" s="86"/>
+      <c r="W11" s="86"/>
+      <c r="X11" s="87"/>
+      <c r="Y11" s="155"/>
+    </row>
+    <row r="12" spans="1:25" ht="15" customHeight="1">
       <c r="A12" s="7"/>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="9"/>
-      <c r="I12" s="183" t="s">
+      <c r="I12" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="J12" s="184"/>
-[...4 lines deleted...]
-      <c r="O12" s="211" t="s">
+      <c r="J12" s="75"/>
+      <c r="K12" s="75"/>
+      <c r="L12" s="75"/>
+      <c r="M12" s="75"/>
+      <c r="N12" s="76"/>
+      <c r="O12" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="P12" s="211"/>
-[...17 lines deleted...]
-      <c r="G13" s="188" t="s">
+      <c r="P12" s="31"/>
+      <c r="Q12" s="31"/>
+      <c r="R12" s="31"/>
+      <c r="S12" s="28"/>
+      <c r="T12" s="29"/>
+      <c r="U12" s="29"/>
+      <c r="V12" s="29"/>
+      <c r="W12" s="29"/>
+      <c r="X12" s="30"/>
+      <c r="Y12" s="155"/>
+    </row>
+    <row r="13" spans="1:25" ht="12" customHeight="1">
+      <c r="A13" s="98"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="99" t="s">
         <v>21</v>
       </c>
-      <c r="H13" s="188"/>
-[...46 lines deleted...]
-      <c r="A15" s="187" t="s">
+      <c r="H13" s="99"/>
+      <c r="I13" s="99"/>
+      <c r="J13" s="99"/>
+      <c r="K13" s="99"/>
+      <c r="L13" s="99"/>
+      <c r="M13" s="99"/>
+      <c r="N13" s="99"/>
+      <c r="O13" s="99"/>
+      <c r="P13" s="99"/>
+      <c r="Q13" s="99"/>
+      <c r="R13" s="99"/>
+      <c r="S13" s="99"/>
+      <c r="T13" s="32"/>
+      <c r="U13" s="32"/>
+      <c r="V13" s="32"/>
+      <c r="W13" s="32"/>
+      <c r="X13" s="50"/>
+      <c r="Y13" s="155"/>
+    </row>
+    <row r="14" spans="1:25" ht="12" customHeight="1">
+      <c r="A14" s="56"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="100"/>
+      <c r="H14" s="100"/>
+      <c r="I14" s="100"/>
+      <c r="J14" s="100"/>
+      <c r="K14" s="100"/>
+      <c r="L14" s="100"/>
+      <c r="M14" s="100"/>
+      <c r="N14" s="100"/>
+      <c r="O14" s="100"/>
+      <c r="P14" s="100"/>
+      <c r="Q14" s="100"/>
+      <c r="R14" s="100"/>
+      <c r="S14" s="100"/>
+      <c r="T14" s="33"/>
+      <c r="U14" s="33"/>
+      <c r="V14" s="33"/>
+      <c r="W14" s="33"/>
+      <c r="X14" s="51"/>
+      <c r="Y14" s="155"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="39"/>
-[...8 lines deleted...]
-      <c r="K15" s="39" t="s">
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="L15" s="190"/>
-      <c r="M15" s="39" t="s">
+      <c r="L15" s="34"/>
+      <c r="M15" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="N15" s="190"/>
-      <c r="O15" s="39" t="s">
+      <c r="N15" s="34"/>
+      <c r="O15" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="P15" s="39" t="s">
+      <c r="P15" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="Q15" s="190"/>
-[...1 lines deleted...]
-      <c r="S15" s="39" t="s">
+      <c r="Q15" s="34"/>
+      <c r="R15" s="49"/>
+      <c r="S15" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="T15" s="190"/>
-      <c r="U15" s="39" t="s">
+      <c r="T15" s="34"/>
+      <c r="U15" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="V15" s="190"/>
-      <c r="W15" s="39" t="s">
+      <c r="V15" s="34"/>
+      <c r="W15" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="X15" s="148" t="s">
+      <c r="X15" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="Y15" s="142"/>
-[...29 lines deleted...]
-      <c r="A17" s="109" t="s">
+      <c r="Y15" s="155"/>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" s="56"/>
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="35"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="35"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+      <c r="Q16" s="35"/>
+      <c r="R16" s="35"/>
+      <c r="S16" s="33"/>
+      <c r="T16" s="35"/>
+      <c r="U16" s="33"/>
+      <c r="V16" s="35"/>
+      <c r="W16" s="33"/>
+      <c r="X16" s="51"/>
+      <c r="Y16" s="155"/>
+    </row>
+    <row r="17" spans="1:25" ht="16" customHeight="1">
+      <c r="A17" s="112" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="110"/>
-[...25 lines deleted...]
-      <c r="A18" s="173" t="s">
+      <c r="B17" s="82"/>
+      <c r="C17" s="82"/>
+      <c r="D17" s="82"/>
+      <c r="E17" s="82"/>
+      <c r="F17" s="82"/>
+      <c r="G17" s="82"/>
+      <c r="H17" s="83"/>
+      <c r="I17" s="98"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="N17" s="50"/>
+      <c r="O17" s="98"/>
+      <c r="P17" s="32"/>
+      <c r="Q17" s="32"/>
+      <c r="R17" s="32"/>
+      <c r="S17" s="32"/>
+      <c r="T17" s="32"/>
+      <c r="U17" s="32"/>
+      <c r="V17" s="32"/>
+      <c r="W17" s="32"/>
+      <c r="X17" s="50"/>
+      <c r="Y17" s="155"/>
+    </row>
+    <row r="18" spans="1:25" ht="16" customHeight="1">
+      <c r="A18" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="174"/>
-[...6 lines deleted...]
-      <c r="I18" s="177" t="s">
+      <c r="B18" s="54"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="J18" s="178"/>
-[...4 lines deleted...]
-      <c r="O18" s="173" t="s">
+      <c r="J18" s="104"/>
+      <c r="K18" s="104"/>
+      <c r="L18" s="104"/>
+      <c r="M18" s="104"/>
+      <c r="N18" s="105"/>
+      <c r="O18" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="P18" s="174"/>
-[...11 lines deleted...]
-      <c r="A19" s="192" t="s">
+      <c r="P18" s="54"/>
+      <c r="Q18" s="54"/>
+      <c r="R18" s="54"/>
+      <c r="S18" s="54"/>
+      <c r="T18" s="54"/>
+      <c r="U18" s="54"/>
+      <c r="V18" s="54"/>
+      <c r="W18" s="54"/>
+      <c r="X18" s="55"/>
+      <c r="Y18" s="155"/>
+    </row>
+    <row r="19" spans="1:25" ht="16" customHeight="1">
+      <c r="A19" s="101" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="193"/>
-[...6 lines deleted...]
-      <c r="I19" s="177" t="s">
+      <c r="B19" s="97"/>
+      <c r="C19" s="97"/>
+      <c r="D19" s="97"/>
+      <c r="E19" s="97"/>
+      <c r="F19" s="97"/>
+      <c r="G19" s="97"/>
+      <c r="H19" s="102"/>
+      <c r="I19" s="103" t="s">
         <v>8</v>
       </c>
-      <c r="J19" s="178"/>
-[...4 lines deleted...]
-      <c r="O19" s="173" t="s">
+      <c r="J19" s="104"/>
+      <c r="K19" s="104"/>
+      <c r="L19" s="104"/>
+      <c r="M19" s="104"/>
+      <c r="N19" s="105"/>
+      <c r="O19" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="P19" s="174"/>
-[...19 lines deleted...]
-      <c r="I20" s="177" t="s">
+      <c r="P19" s="54"/>
+      <c r="Q19" s="54"/>
+      <c r="R19" s="54"/>
+      <c r="S19" s="54"/>
+      <c r="T19" s="54"/>
+      <c r="U19" s="54"/>
+      <c r="V19" s="54"/>
+      <c r="W19" s="54"/>
+      <c r="X19" s="55"/>
+      <c r="Y19" s="155"/>
+    </row>
+    <row r="20" spans="1:25" ht="16" customHeight="1">
+      <c r="A20" s="101"/>
+      <c r="B20" s="97"/>
+      <c r="C20" s="97"/>
+      <c r="D20" s="97"/>
+      <c r="E20" s="97"/>
+      <c r="F20" s="97"/>
+      <c r="G20" s="97"/>
+      <c r="H20" s="102"/>
+      <c r="I20" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="J20" s="178"/>
-[...17 lines deleted...]
-      <c r="A21" s="176" t="s">
+      <c r="J20" s="104"/>
+      <c r="K20" s="104"/>
+      <c r="L20" s="104"/>
+      <c r="M20" s="104"/>
+      <c r="N20" s="105"/>
+      <c r="O20" s="56"/>
+      <c r="P20" s="33"/>
+      <c r="Q20" s="33"/>
+      <c r="R20" s="33"/>
+      <c r="S20" s="33"/>
+      <c r="T20" s="33"/>
+      <c r="U20" s="33"/>
+      <c r="V20" s="33"/>
+      <c r="W20" s="33"/>
+      <c r="X20" s="51"/>
+      <c r="Y20" s="155"/>
+    </row>
+    <row r="21" spans="1:25" ht="16" customHeight="1">
+      <c r="A21" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="176"/>
-[...2 lines deleted...]
-      <c r="E21" s="176" t="s">
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52" t="s">
         <v>61</v>
       </c>
-      <c r="F21" s="176"/>
-[...8 lines deleted...]
-      <c r="O21" s="176" t="s">
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="51"/>
+      <c r="O21" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="P21" s="176"/>
-      <c r="Q21" s="176" t="s">
+      <c r="P21" s="52"/>
+      <c r="Q21" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="R21" s="176"/>
-      <c r="S21" s="176" t="s">
+      <c r="R21" s="52"/>
+      <c r="S21" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="T21" s="176"/>
-[...8 lines deleted...]
-      <c r="B22" s="138"/>
+      <c r="T21" s="52"/>
+      <c r="U21" s="52"/>
+      <c r="V21" s="52"/>
+      <c r="W21" s="52"/>
+      <c r="X21" s="52"/>
+      <c r="Y21" s="155"/>
+    </row>
+    <row r="22" spans="1:25" ht="16" customHeight="1">
+      <c r="A22" s="93"/>
+      <c r="B22" s="125"/>
       <c r="C22" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="15"/>
       <c r="E22" s="16"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="I22" s="103"/>
-[...18 lines deleted...]
-      <c r="A23" s="27"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="48"/>
+      <c r="O22" s="123"/>
+      <c r="P22" s="124"/>
+      <c r="Q22" s="119"/>
+      <c r="R22" s="120"/>
+      <c r="S22" s="121"/>
+      <c r="T22" s="122"/>
+      <c r="U22" s="122"/>
+      <c r="V22" s="122"/>
+      <c r="W22" s="122"/>
+      <c r="X22" s="122"/>
+      <c r="Y22" s="155"/>
+    </row>
+    <row r="23" spans="1:25" ht="16" customHeight="1">
+      <c r="A23" s="25"/>
       <c r="B23" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C23" s="28"/>
+      <c r="C23" s="26"/>
       <c r="D23" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="E23" s="59"/>
-[...22 lines deleted...]
-      <c r="A24" s="131" t="s">
+      <c r="E23" s="108"/>
+      <c r="F23" s="113"/>
+      <c r="G23" s="113"/>
+      <c r="H23" s="114"/>
+      <c r="I23" s="57"/>
+      <c r="J23" s="58"/>
+      <c r="K23" s="58"/>
+      <c r="L23" s="58"/>
+      <c r="M23" s="58"/>
+      <c r="N23" s="59"/>
+      <c r="O23" s="123"/>
+      <c r="P23" s="124"/>
+      <c r="Q23" s="119"/>
+      <c r="R23" s="120"/>
+      <c r="S23" s="121"/>
+      <c r="T23" s="122"/>
+      <c r="U23" s="122"/>
+      <c r="V23" s="122"/>
+      <c r="W23" s="122"/>
+      <c r="X23" s="122"/>
+      <c r="Y23" s="155"/>
+    </row>
+    <row r="24" spans="1:25" ht="16" customHeight="1">
+      <c r="A24" s="156" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="132"/>
-[...6 lines deleted...]
-      <c r="I24" s="231" t="s">
+      <c r="B24" s="157"/>
+      <c r="C24" s="157"/>
+      <c r="D24" s="158"/>
+      <c r="E24" s="115"/>
+      <c r="F24" s="113"/>
+      <c r="G24" s="113"/>
+      <c r="H24" s="114"/>
+      <c r="I24" s="40" t="s">
         <v>84</v>
       </c>
-      <c r="J24" s="232"/>
-[...45 lines deleted...]
-      <c r="B26" s="138"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="42"/>
+      <c r="O24" s="110"/>
+      <c r="P24" s="111"/>
+      <c r="Q24" s="60"/>
+      <c r="R24" s="61"/>
+      <c r="S24" s="62"/>
+      <c r="T24" s="63"/>
+      <c r="U24" s="63"/>
+      <c r="V24" s="63"/>
+      <c r="W24" s="63"/>
+      <c r="X24" s="64"/>
+      <c r="Y24" s="155"/>
+    </row>
+    <row r="25" spans="1:25" ht="16" customHeight="1">
+      <c r="A25" s="159"/>
+      <c r="B25" s="160"/>
+      <c r="C25" s="160"/>
+      <c r="D25" s="161"/>
+      <c r="E25" s="116"/>
+      <c r="F25" s="117"/>
+      <c r="G25" s="117"/>
+      <c r="H25" s="118"/>
+      <c r="I25" s="43"/>
+      <c r="J25" s="44"/>
+      <c r="K25" s="44"/>
+      <c r="L25" s="44"/>
+      <c r="M25" s="44"/>
+      <c r="N25" s="45"/>
+      <c r="O25" s="110"/>
+      <c r="P25" s="111"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="61"/>
+      <c r="S25" s="62"/>
+      <c r="T25" s="63"/>
+      <c r="U25" s="63"/>
+      <c r="V25" s="63"/>
+      <c r="W25" s="63"/>
+      <c r="X25" s="64"/>
+      <c r="Y25" s="155"/>
+    </row>
+    <row r="26" spans="1:25" ht="16" customHeight="1">
+      <c r="A26" s="93"/>
+      <c r="B26" s="125"/>
       <c r="C26" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="15"/>
       <c r="E26" s="16"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="I26" s="103"/>
-[...18 lines deleted...]
-      <c r="A27" s="27"/>
+      <c r="I26" s="46"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="48"/>
+      <c r="O26" s="110"/>
+      <c r="P26" s="111"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="61"/>
+      <c r="S26" s="62"/>
+      <c r="T26" s="63"/>
+      <c r="U26" s="63"/>
+      <c r="V26" s="63"/>
+      <c r="W26" s="63"/>
+      <c r="X26" s="64"/>
+      <c r="Y26" s="155"/>
+    </row>
+    <row r="27" spans="1:25" ht="16" customHeight="1">
+      <c r="A27" s="25"/>
       <c r="B27" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="28"/>
+      <c r="C27" s="26"/>
       <c r="D27" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="E27" s="59"/>
-[...22 lines deleted...]
-      <c r="A28" s="96" t="s">
+      <c r="E27" s="108"/>
+      <c r="F27" s="113"/>
+      <c r="G27" s="113"/>
+      <c r="H27" s="114"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="58"/>
+      <c r="K27" s="58"/>
+      <c r="L27" s="58"/>
+      <c r="M27" s="58"/>
+      <c r="N27" s="59"/>
+      <c r="O27" s="110"/>
+      <c r="P27" s="111"/>
+      <c r="Q27" s="60"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="62"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="64"/>
+      <c r="Y27" s="155"/>
+    </row>
+    <row r="28" spans="1:25" ht="16" customHeight="1">
+      <c r="A28" s="126" t="s">
         <v>82</v>
       </c>
-      <c r="B28" s="97"/>
-[...6 lines deleted...]
-      <c r="I28" s="231" t="s">
+      <c r="B28" s="113"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="114"/>
+      <c r="E28" s="115"/>
+      <c r="F28" s="113"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="114"/>
+      <c r="I28" s="40" t="s">
         <v>85</v>
       </c>
-      <c r="J28" s="232"/>
-[...45 lines deleted...]
-      <c r="B30" s="138"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="42"/>
+      <c r="O28" s="110"/>
+      <c r="P28" s="111"/>
+      <c r="Q28" s="60"/>
+      <c r="R28" s="61"/>
+      <c r="S28" s="62"/>
+      <c r="T28" s="63"/>
+      <c r="U28" s="63"/>
+      <c r="V28" s="63"/>
+      <c r="W28" s="63"/>
+      <c r="X28" s="64"/>
+      <c r="Y28" s="155"/>
+    </row>
+    <row r="29" spans="1:25" ht="16" customHeight="1">
+      <c r="A29" s="116"/>
+      <c r="B29" s="117"/>
+      <c r="C29" s="117"/>
+      <c r="D29" s="118"/>
+      <c r="E29" s="116"/>
+      <c r="F29" s="117"/>
+      <c r="G29" s="117"/>
+      <c r="H29" s="118"/>
+      <c r="I29" s="43"/>
+      <c r="J29" s="44"/>
+      <c r="K29" s="44"/>
+      <c r="L29" s="44"/>
+      <c r="M29" s="44"/>
+      <c r="N29" s="45"/>
+      <c r="O29" s="110"/>
+      <c r="P29" s="111"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="62"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="64"/>
+      <c r="Y29" s="155"/>
+    </row>
+    <row r="30" spans="1:25" ht="16" customHeight="1">
+      <c r="A30" s="93"/>
+      <c r="B30" s="125"/>
       <c r="C30" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="15"/>
       <c r="E30" s="16"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="I30" s="103"/>
-[...18 lines deleted...]
-      <c r="A31" s="27"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="48"/>
+      <c r="O30" s="110"/>
+      <c r="P30" s="111"/>
+      <c r="Q30" s="60"/>
+      <c r="R30" s="61"/>
+      <c r="S30" s="62"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="63"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="64"/>
+      <c r="Y30" s="155"/>
+    </row>
+    <row r="31" spans="1:25" ht="16" customHeight="1">
+      <c r="A31" s="25"/>
       <c r="B31" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C31" s="28"/>
+      <c r="C31" s="26"/>
       <c r="D31" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="E31" s="59"/>
-[...22 lines deleted...]
-      <c r="A32" s="96" t="s">
+      <c r="E31" s="108"/>
+      <c r="F31" s="113"/>
+      <c r="G31" s="113"/>
+      <c r="H31" s="114"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="58"/>
+      <c r="K31" s="58"/>
+      <c r="L31" s="58"/>
+      <c r="M31" s="58"/>
+      <c r="N31" s="59"/>
+      <c r="O31" s="110"/>
+      <c r="P31" s="111"/>
+      <c r="Q31" s="60"/>
+      <c r="R31" s="61"/>
+      <c r="S31" s="62"/>
+      <c r="T31" s="63"/>
+      <c r="U31" s="63"/>
+      <c r="V31" s="63"/>
+      <c r="W31" s="63"/>
+      <c r="X31" s="64"/>
+      <c r="Y31" s="155"/>
+    </row>
+    <row r="32" spans="1:25" ht="16" customHeight="1">
+      <c r="A32" s="126" t="s">
         <v>38</v>
       </c>
-      <c r="B32" s="97"/>
-[...6 lines deleted...]
-      <c r="I32" s="231" t="s">
+      <c r="B32" s="113"/>
+      <c r="C32" s="113"/>
+      <c r="D32" s="114"/>
+      <c r="E32" s="115"/>
+      <c r="F32" s="113"/>
+      <c r="G32" s="113"/>
+      <c r="H32" s="114"/>
+      <c r="I32" s="40" t="s">
         <v>83</v>
       </c>
-      <c r="J32" s="232"/>
-[...13 lines deleted...]
-      <c r="X32" s="95"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="41"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="42"/>
+      <c r="O32" s="110"/>
+      <c r="P32" s="111"/>
+      <c r="Q32" s="60"/>
+      <c r="R32" s="61"/>
+      <c r="S32" s="62"/>
+      <c r="T32" s="63"/>
+      <c r="U32" s="63"/>
+      <c r="V32" s="63"/>
+      <c r="W32" s="63"/>
+      <c r="X32" s="64"/>
       <c r="Y32" s="14"/>
     </row>
-    <row r="33" spans="1:24" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="B34" s="138"/>
+    <row r="33" spans="1:24" ht="16" customHeight="1">
+      <c r="A33" s="116"/>
+      <c r="B33" s="117"/>
+      <c r="C33" s="117"/>
+      <c r="D33" s="118"/>
+      <c r="E33" s="116"/>
+      <c r="F33" s="117"/>
+      <c r="G33" s="117"/>
+      <c r="H33" s="118"/>
+      <c r="I33" s="43"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="44"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="44"/>
+      <c r="N33" s="45"/>
+      <c r="O33" s="110"/>
+      <c r="P33" s="111"/>
+      <c r="Q33" s="60"/>
+      <c r="R33" s="61"/>
+      <c r="S33" s="62"/>
+      <c r="T33" s="63"/>
+      <c r="U33" s="63"/>
+      <c r="V33" s="63"/>
+      <c r="W33" s="63"/>
+      <c r="X33" s="64"/>
+    </row>
+    <row r="34" spans="1:24" ht="16" customHeight="1">
+      <c r="A34" s="93"/>
+      <c r="B34" s="125"/>
       <c r="C34" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="15"/>
       <c r="E34" s="16"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="I34" s="103"/>
-[...17 lines deleted...]
-      <c r="A35" s="27"/>
+      <c r="I34" s="46"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="48"/>
+      <c r="O34" s="110"/>
+      <c r="P34" s="111"/>
+      <c r="Q34" s="60"/>
+      <c r="R34" s="61"/>
+      <c r="S34" s="62"/>
+      <c r="T34" s="63"/>
+      <c r="U34" s="63"/>
+      <c r="V34" s="63"/>
+      <c r="W34" s="63"/>
+      <c r="X34" s="64"/>
+    </row>
+    <row r="35" spans="1:24" ht="16" customHeight="1">
+      <c r="A35" s="25"/>
       <c r="B35" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C35" s="28"/>
+      <c r="C35" s="26"/>
       <c r="D35" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="E35" s="59"/>
-[...21 lines deleted...]
-      <c r="A36" s="96" t="s">
+      <c r="E35" s="108"/>
+      <c r="F35" s="113"/>
+      <c r="G35" s="113"/>
+      <c r="H35" s="114"/>
+      <c r="I35" s="57"/>
+      <c r="J35" s="58"/>
+      <c r="K35" s="58"/>
+      <c r="L35" s="58"/>
+      <c r="M35" s="58"/>
+      <c r="N35" s="59"/>
+      <c r="O35" s="110"/>
+      <c r="P35" s="111"/>
+      <c r="Q35" s="60"/>
+      <c r="R35" s="61"/>
+      <c r="S35" s="62"/>
+      <c r="T35" s="63"/>
+      <c r="U35" s="63"/>
+      <c r="V35" s="63"/>
+      <c r="W35" s="63"/>
+      <c r="X35" s="64"/>
+    </row>
+    <row r="36" spans="1:24" ht="16" customHeight="1">
+      <c r="A36" s="126" t="s">
         <v>38</v>
       </c>
-      <c r="B36" s="97"/>
-[...6 lines deleted...]
-      <c r="I36" s="231" t="s">
+      <c r="B36" s="113"/>
+      <c r="C36" s="113"/>
+      <c r="D36" s="114"/>
+      <c r="E36" s="115"/>
+      <c r="F36" s="113"/>
+      <c r="G36" s="113"/>
+      <c r="H36" s="114"/>
+      <c r="I36" s="40" t="s">
         <v>83</v>
       </c>
-      <c r="J36" s="232"/>
-[...43 lines deleted...]
-      <c r="B38" s="138"/>
+      <c r="J36" s="41"/>
+      <c r="K36" s="41"/>
+      <c r="L36" s="41"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="42"/>
+      <c r="O36" s="110"/>
+      <c r="P36" s="111"/>
+      <c r="Q36" s="60"/>
+      <c r="R36" s="61"/>
+      <c r="S36" s="62"/>
+      <c r="T36" s="63"/>
+      <c r="U36" s="63"/>
+      <c r="V36" s="63"/>
+      <c r="W36" s="63"/>
+      <c r="X36" s="64"/>
+    </row>
+    <row r="37" spans="1:24" ht="16" customHeight="1">
+      <c r="A37" s="116"/>
+      <c r="B37" s="117"/>
+      <c r="C37" s="117"/>
+      <c r="D37" s="118"/>
+      <c r="E37" s="116"/>
+      <c r="F37" s="117"/>
+      <c r="G37" s="117"/>
+      <c r="H37" s="118"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="44"/>
+      <c r="K37" s="44"/>
+      <c r="L37" s="44"/>
+      <c r="M37" s="44"/>
+      <c r="N37" s="45"/>
+      <c r="O37" s="110"/>
+      <c r="P37" s="111"/>
+      <c r="Q37" s="60"/>
+      <c r="R37" s="61"/>
+      <c r="S37" s="62"/>
+      <c r="T37" s="63"/>
+      <c r="U37" s="63"/>
+      <c r="V37" s="63"/>
+      <c r="W37" s="63"/>
+      <c r="X37" s="64"/>
+    </row>
+    <row r="38" spans="1:24" ht="16" customHeight="1">
+      <c r="A38" s="93"/>
+      <c r="B38" s="125"/>
       <c r="C38" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="15"/>
       <c r="E38" s="16"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="I38" s="103"/>
-[...17 lines deleted...]
-      <c r="A39" s="27"/>
+      <c r="I38" s="46"/>
+      <c r="J38" s="47"/>
+      <c r="K38" s="47"/>
+      <c r="L38" s="47"/>
+      <c r="M38" s="47"/>
+      <c r="N38" s="48"/>
+      <c r="O38" s="110"/>
+      <c r="P38" s="111"/>
+      <c r="Q38" s="60"/>
+      <c r="R38" s="61"/>
+      <c r="S38" s="62"/>
+      <c r="T38" s="63"/>
+      <c r="U38" s="63"/>
+      <c r="V38" s="63"/>
+      <c r="W38" s="63"/>
+      <c r="X38" s="64"/>
+    </row>
+    <row r="39" spans="1:24" ht="16" customHeight="1">
+      <c r="A39" s="25"/>
       <c r="B39" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C39" s="28"/>
+      <c r="C39" s="26"/>
       <c r="D39" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="E39" s="59"/>
-[...21 lines deleted...]
-      <c r="A40" s="96" t="s">
+      <c r="E39" s="108"/>
+      <c r="F39" s="113"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="114"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="58"/>
+      <c r="K39" s="58"/>
+      <c r="L39" s="58"/>
+      <c r="M39" s="58"/>
+      <c r="N39" s="59"/>
+      <c r="O39" s="110"/>
+      <c r="P39" s="111"/>
+      <c r="Q39" s="60"/>
+      <c r="R39" s="61"/>
+      <c r="S39" s="62"/>
+      <c r="T39" s="63"/>
+      <c r="U39" s="63"/>
+      <c r="V39" s="63"/>
+      <c r="W39" s="63"/>
+      <c r="X39" s="64"/>
+    </row>
+    <row r="40" spans="1:24" ht="16" customHeight="1">
+      <c r="A40" s="126" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="97"/>
-[...6 lines deleted...]
-      <c r="I40" s="231" t="s">
+      <c r="B40" s="113"/>
+      <c r="C40" s="113"/>
+      <c r="D40" s="114"/>
+      <c r="E40" s="115"/>
+      <c r="F40" s="113"/>
+      <c r="G40" s="113"/>
+      <c r="H40" s="114"/>
+      <c r="I40" s="40" t="s">
         <v>83</v>
       </c>
-      <c r="J40" s="232"/>
-[...43 lines deleted...]
-      <c r="B42" s="138"/>
+      <c r="J40" s="41"/>
+      <c r="K40" s="41"/>
+      <c r="L40" s="41"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="42"/>
+      <c r="O40" s="110"/>
+      <c r="P40" s="111"/>
+      <c r="Q40" s="60"/>
+      <c r="R40" s="61"/>
+      <c r="S40" s="62"/>
+      <c r="T40" s="63"/>
+      <c r="U40" s="63"/>
+      <c r="V40" s="63"/>
+      <c r="W40" s="63"/>
+      <c r="X40" s="64"/>
+    </row>
+    <row r="41" spans="1:24" ht="16" customHeight="1">
+      <c r="A41" s="116"/>
+      <c r="B41" s="117"/>
+      <c r="C41" s="117"/>
+      <c r="D41" s="118"/>
+      <c r="E41" s="116"/>
+      <c r="F41" s="117"/>
+      <c r="G41" s="117"/>
+      <c r="H41" s="118"/>
+      <c r="I41" s="43"/>
+      <c r="J41" s="44"/>
+      <c r="K41" s="44"/>
+      <c r="L41" s="44"/>
+      <c r="M41" s="44"/>
+      <c r="N41" s="45"/>
+      <c r="O41" s="123"/>
+      <c r="P41" s="124"/>
+      <c r="Q41" s="119"/>
+      <c r="R41" s="120"/>
+      <c r="S41" s="121"/>
+      <c r="T41" s="122"/>
+      <c r="U41" s="122"/>
+      <c r="V41" s="122"/>
+      <c r="W41" s="122"/>
+      <c r="X41" s="122"/>
+    </row>
+    <row r="42" spans="1:24" ht="16" customHeight="1">
+      <c r="A42" s="93"/>
+      <c r="B42" s="125"/>
       <c r="C42" s="15" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="15"/>
       <c r="E42" s="16"/>
       <c r="F42" s="17"/>
       <c r="G42" s="17"/>
       <c r="H42" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="I42" s="103"/>
-[...17 lines deleted...]
-      <c r="A43" s="27"/>
+      <c r="I42" s="46"/>
+      <c r="J42" s="47"/>
+      <c r="K42" s="47"/>
+      <c r="L42" s="47"/>
+      <c r="M42" s="47"/>
+      <c r="N42" s="48"/>
+      <c r="O42" s="123"/>
+      <c r="P42" s="124"/>
+      <c r="Q42" s="119"/>
+      <c r="R42" s="120"/>
+      <c r="S42" s="121"/>
+      <c r="T42" s="122"/>
+      <c r="U42" s="122"/>
+      <c r="V42" s="122"/>
+      <c r="W42" s="122"/>
+      <c r="X42" s="122"/>
+    </row>
+    <row r="43" spans="1:24" ht="16" customHeight="1">
+      <c r="A43" s="25"/>
       <c r="B43" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C43" s="28"/>
+      <c r="C43" s="26"/>
       <c r="D43" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="E43" s="59"/>
-[...21 lines deleted...]
-      <c r="A44" s="96" t="s">
+      <c r="E43" s="108"/>
+      <c r="F43" s="113"/>
+      <c r="G43" s="113"/>
+      <c r="H43" s="114"/>
+      <c r="I43" s="57"/>
+      <c r="J43" s="58"/>
+      <c r="K43" s="58"/>
+      <c r="L43" s="58"/>
+      <c r="M43" s="58"/>
+      <c r="N43" s="59"/>
+      <c r="O43" s="123"/>
+      <c r="P43" s="124"/>
+      <c r="Q43" s="119"/>
+      <c r="R43" s="120"/>
+      <c r="S43" s="121"/>
+      <c r="T43" s="122"/>
+      <c r="U43" s="122"/>
+      <c r="V43" s="122"/>
+      <c r="W43" s="122"/>
+      <c r="X43" s="122"/>
+    </row>
+    <row r="44" spans="1:24" ht="16" customHeight="1">
+      <c r="A44" s="126" t="s">
         <v>38</v>
       </c>
-      <c r="B44" s="97"/>
-[...6 lines deleted...]
-      <c r="I44" s="231" t="s">
+      <c r="B44" s="113"/>
+      <c r="C44" s="113"/>
+      <c r="D44" s="114"/>
+      <c r="E44" s="115"/>
+      <c r="F44" s="113"/>
+      <c r="G44" s="113"/>
+      <c r="H44" s="114"/>
+      <c r="I44" s="40" t="s">
         <v>83</v>
       </c>
-      <c r="J44" s="232"/>
-[...42 lines deleted...]
-      <c r="A46" s="109" t="s">
+      <c r="J44" s="41"/>
+      <c r="K44" s="41"/>
+      <c r="L44" s="41"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="42"/>
+      <c r="O44" s="110"/>
+      <c r="P44" s="111"/>
+      <c r="Q44" s="60"/>
+      <c r="R44" s="61"/>
+      <c r="S44" s="62"/>
+      <c r="T44" s="63"/>
+      <c r="U44" s="63"/>
+      <c r="V44" s="63"/>
+      <c r="W44" s="63"/>
+      <c r="X44" s="64"/>
+    </row>
+    <row r="45" spans="1:24" ht="16" customHeight="1">
+      <c r="A45" s="116"/>
+      <c r="B45" s="117"/>
+      <c r="C45" s="117"/>
+      <c r="D45" s="118"/>
+      <c r="E45" s="116"/>
+      <c r="F45" s="117"/>
+      <c r="G45" s="117"/>
+      <c r="H45" s="118"/>
+      <c r="I45" s="43"/>
+      <c r="J45" s="44"/>
+      <c r="K45" s="44"/>
+      <c r="L45" s="44"/>
+      <c r="M45" s="44"/>
+      <c r="N45" s="45"/>
+      <c r="O45" s="123"/>
+      <c r="P45" s="124"/>
+      <c r="Q45" s="119"/>
+      <c r="R45" s="120"/>
+      <c r="S45" s="121"/>
+      <c r="T45" s="122"/>
+      <c r="U45" s="122"/>
+      <c r="V45" s="122"/>
+      <c r="W45" s="122"/>
+      <c r="X45" s="122"/>
+    </row>
+    <row r="46" spans="1:24">
+      <c r="A46" s="112" t="s">
         <v>33</v>
       </c>
-      <c r="B46" s="110"/>
-[...15 lines deleted...]
-      <c r="R46" s="149" t="s">
+      <c r="B46" s="82"/>
+      <c r="C46" s="82"/>
+      <c r="D46" s="82"/>
+      <c r="E46" s="82"/>
+      <c r="F46" s="82"/>
+      <c r="G46" s="82"/>
+      <c r="H46" s="82"/>
+      <c r="I46" s="82"/>
+      <c r="J46" s="82"/>
+      <c r="K46" s="82"/>
+      <c r="L46" s="82"/>
+      <c r="M46" s="82"/>
+      <c r="N46" s="82"/>
+      <c r="O46" s="82"/>
+      <c r="P46" s="82"/>
+      <c r="Q46" s="82"/>
+      <c r="R46" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="S46" s="144"/>
-[...4 lines deleted...]
-      <c r="X46" s="148" t="s">
+      <c r="S46" s="127"/>
+      <c r="T46" s="128"/>
+      <c r="U46" s="128"/>
+      <c r="V46" s="128"/>
+      <c r="W46" s="128"/>
+      <c r="X46" s="50" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="47" spans="1:24" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="A48" s="109" t="s">
+    <row r="47" spans="1:24">
+      <c r="A47" s="138"/>
+      <c r="B47" s="84"/>
+      <c r="C47" s="84"/>
+      <c r="D47" s="84"/>
+      <c r="E47" s="84"/>
+      <c r="F47" s="84"/>
+      <c r="G47" s="84"/>
+      <c r="H47" s="84"/>
+      <c r="I47" s="84"/>
+      <c r="J47" s="84"/>
+      <c r="K47" s="84"/>
+      <c r="L47" s="84"/>
+      <c r="M47" s="84"/>
+      <c r="N47" s="84"/>
+      <c r="O47" s="84"/>
+      <c r="P47" s="84"/>
+      <c r="Q47" s="84"/>
+      <c r="R47" s="51"/>
+      <c r="S47" s="129"/>
+      <c r="T47" s="130"/>
+      <c r="U47" s="130"/>
+      <c r="V47" s="130"/>
+      <c r="W47" s="130"/>
+      <c r="X47" s="51"/>
+    </row>
+    <row r="48" spans="1:24">
+      <c r="A48" s="112" t="s">
         <v>34</v>
       </c>
-      <c r="B48" s="110"/>
-[...15 lines deleted...]
-      <c r="R48" s="149" t="s">
+      <c r="B48" s="82"/>
+      <c r="C48" s="82"/>
+      <c r="D48" s="82"/>
+      <c r="E48" s="82"/>
+      <c r="F48" s="82"/>
+      <c r="G48" s="82"/>
+      <c r="H48" s="82"/>
+      <c r="I48" s="82"/>
+      <c r="J48" s="82"/>
+      <c r="K48" s="82"/>
+      <c r="L48" s="82"/>
+      <c r="M48" s="82"/>
+      <c r="N48" s="82"/>
+      <c r="O48" s="82"/>
+      <c r="P48" s="82"/>
+      <c r="Q48" s="82"/>
+      <c r="R48" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="S48" s="144"/>
-[...4 lines deleted...]
-      <c r="X48" s="148" t="s">
+      <c r="S48" s="127"/>
+      <c r="T48" s="128"/>
+      <c r="U48" s="128"/>
+      <c r="V48" s="128"/>
+      <c r="W48" s="128"/>
+      <c r="X48" s="50" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="49" spans="1:24" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="A50" s="109" t="s">
+    <row r="49" spans="1:24">
+      <c r="A49" s="138"/>
+      <c r="B49" s="84"/>
+      <c r="C49" s="84"/>
+      <c r="D49" s="84"/>
+      <c r="E49" s="84"/>
+      <c r="F49" s="84"/>
+      <c r="G49" s="84"/>
+      <c r="H49" s="84"/>
+      <c r="I49" s="84"/>
+      <c r="J49" s="84"/>
+      <c r="K49" s="84"/>
+      <c r="L49" s="84"/>
+      <c r="M49" s="84"/>
+      <c r="N49" s="84"/>
+      <c r="O49" s="84"/>
+      <c r="P49" s="84"/>
+      <c r="Q49" s="84"/>
+      <c r="R49" s="51"/>
+      <c r="S49" s="129"/>
+      <c r="T49" s="130"/>
+      <c r="U49" s="130"/>
+      <c r="V49" s="130"/>
+      <c r="W49" s="130"/>
+      <c r="X49" s="51"/>
+    </row>
+    <row r="50" spans="1:24">
+      <c r="A50" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="B50" s="110"/>
-[...15 lines deleted...]
-      <c r="R50" s="149" t="s">
+      <c r="B50" s="82"/>
+      <c r="C50" s="82"/>
+      <c r="D50" s="82"/>
+      <c r="E50" s="82"/>
+      <c r="F50" s="82"/>
+      <c r="G50" s="82"/>
+      <c r="H50" s="82"/>
+      <c r="I50" s="82"/>
+      <c r="J50" s="82"/>
+      <c r="K50" s="82"/>
+      <c r="L50" s="82"/>
+      <c r="M50" s="82"/>
+      <c r="N50" s="82"/>
+      <c r="O50" s="82"/>
+      <c r="P50" s="82"/>
+      <c r="Q50" s="82"/>
+      <c r="R50" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="S50" s="144"/>
-[...4 lines deleted...]
-      <c r="X50" s="148" t="s">
+      <c r="S50" s="127"/>
+      <c r="T50" s="128"/>
+      <c r="U50" s="128"/>
+      <c r="V50" s="128"/>
+      <c r="W50" s="128"/>
+      <c r="X50" s="50" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="51" spans="1:24" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="A52" s="109" t="s">
+    <row r="51" spans="1:24">
+      <c r="A51" s="138"/>
+      <c r="B51" s="84"/>
+      <c r="C51" s="84"/>
+      <c r="D51" s="84"/>
+      <c r="E51" s="84"/>
+      <c r="F51" s="84"/>
+      <c r="G51" s="84"/>
+      <c r="H51" s="84"/>
+      <c r="I51" s="84"/>
+      <c r="J51" s="84"/>
+      <c r="K51" s="84"/>
+      <c r="L51" s="84"/>
+      <c r="M51" s="84"/>
+      <c r="N51" s="84"/>
+      <c r="O51" s="84"/>
+      <c r="P51" s="84"/>
+      <c r="Q51" s="84"/>
+      <c r="R51" s="51"/>
+      <c r="S51" s="129"/>
+      <c r="T51" s="130"/>
+      <c r="U51" s="130"/>
+      <c r="V51" s="130"/>
+      <c r="W51" s="130"/>
+      <c r="X51" s="51"/>
+    </row>
+    <row r="52" spans="1:24" ht="12" customHeight="1">
+      <c r="A52" s="112" t="s">
         <v>36</v>
       </c>
-      <c r="B52" s="110"/>
-[...15 lines deleted...]
-      <c r="R52" s="149" t="s">
+      <c r="B52" s="82"/>
+      <c r="C52" s="82"/>
+      <c r="D52" s="82"/>
+      <c r="E52" s="82"/>
+      <c r="F52" s="82"/>
+      <c r="G52" s="82"/>
+      <c r="H52" s="82"/>
+      <c r="I52" s="82"/>
+      <c r="J52" s="82"/>
+      <c r="K52" s="82"/>
+      <c r="L52" s="82"/>
+      <c r="M52" s="82"/>
+      <c r="N52" s="82"/>
+      <c r="O52" s="82"/>
+      <c r="P52" s="82"/>
+      <c r="Q52" s="82"/>
+      <c r="R52" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="S52" s="144"/>
-[...4 lines deleted...]
-      <c r="X52" s="148" t="s">
+      <c r="S52" s="127"/>
+      <c r="T52" s="128"/>
+      <c r="U52" s="128"/>
+      <c r="V52" s="128"/>
+      <c r="W52" s="128"/>
+      <c r="X52" s="50" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="53" spans="1:24" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="A54" s="156" t="s">
+    <row r="53" spans="1:24">
+      <c r="A53" s="138"/>
+      <c r="B53" s="84"/>
+      <c r="C53" s="84"/>
+      <c r="D53" s="84"/>
+      <c r="E53" s="84"/>
+      <c r="F53" s="84"/>
+      <c r="G53" s="84"/>
+      <c r="H53" s="84"/>
+      <c r="I53" s="84"/>
+      <c r="J53" s="84"/>
+      <c r="K53" s="84"/>
+      <c r="L53" s="84"/>
+      <c r="M53" s="84"/>
+      <c r="N53" s="84"/>
+      <c r="O53" s="84"/>
+      <c r="P53" s="84"/>
+      <c r="Q53" s="84"/>
+      <c r="R53" s="51"/>
+      <c r="S53" s="129"/>
+      <c r="T53" s="130"/>
+      <c r="U53" s="130"/>
+      <c r="V53" s="130"/>
+      <c r="W53" s="130"/>
+      <c r="X53" s="51"/>
+    </row>
+    <row r="54" spans="1:24">
+      <c r="A54" s="112" t="s">
         <v>81</v>
       </c>
-      <c r="B54" s="157"/>
-[...15 lines deleted...]
-      <c r="R54" s="149" t="s">
+      <c r="B54" s="82"/>
+      <c r="C54" s="82"/>
+      <c r="D54" s="82"/>
+      <c r="E54" s="82"/>
+      <c r="F54" s="82"/>
+      <c r="G54" s="82"/>
+      <c r="H54" s="82"/>
+      <c r="I54" s="82"/>
+      <c r="J54" s="82"/>
+      <c r="K54" s="82"/>
+      <c r="L54" s="82"/>
+      <c r="M54" s="82"/>
+      <c r="N54" s="82"/>
+      <c r="O54" s="82"/>
+      <c r="P54" s="82"/>
+      <c r="Q54" s="82"/>
+      <c r="R54" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="S54" s="144"/>
-[...4 lines deleted...]
-      <c r="X54" s="35" t="s">
+      <c r="S54" s="127"/>
+      <c r="T54" s="128"/>
+      <c r="U54" s="128"/>
+      <c r="V54" s="128"/>
+      <c r="W54" s="128"/>
+      <c r="X54" s="102" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="55" spans="1:24" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-    <row r="56" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:24">
+      <c r="A55" s="138"/>
+      <c r="B55" s="84"/>
+      <c r="C55" s="84"/>
+      <c r="D55" s="84"/>
+      <c r="E55" s="84"/>
+      <c r="F55" s="84"/>
+      <c r="G55" s="84"/>
+      <c r="H55" s="84"/>
+      <c r="I55" s="84"/>
+      <c r="J55" s="84"/>
+      <c r="K55" s="84"/>
+      <c r="L55" s="84"/>
+      <c r="M55" s="84"/>
+      <c r="N55" s="84"/>
+      <c r="O55" s="84"/>
+      <c r="P55" s="84"/>
+      <c r="Q55" s="84"/>
+      <c r="R55" s="51"/>
+      <c r="S55" s="129"/>
+      <c r="T55" s="130"/>
+      <c r="U55" s="130"/>
+      <c r="V55" s="130"/>
+      <c r="W55" s="130"/>
+      <c r="X55" s="51"/>
+    </row>
+    <row r="56" spans="1:24">
       <c r="X56" s="20" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="58" spans="1:24" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="151" t="s">
+    <row r="58" spans="1:24" ht="13.5" customHeight="1">
+      <c r="A58" s="131" t="s">
         <v>80</v>
       </c>
-      <c r="B58" s="152"/>
+      <c r="B58" s="132"/>
       <c r="C58" s="2"/>
-      <c r="D58" s="39" t="s">
+      <c r="D58" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="E58" s="39"/>
-[...2 lines deleted...]
-      <c r="H58" s="39"/>
+      <c r="E58" s="32"/>
+      <c r="F58" s="32"/>
+      <c r="G58" s="32"/>
+      <c r="H58" s="32"/>
       <c r="I58" s="3"/>
-      <c r="J58" s="109" t="s">
+      <c r="J58" s="112" t="s">
         <v>49</v>
       </c>
-      <c r="K58" s="110"/>
-[...4 lines deleted...]
-      <c r="P58" s="160" t="s">
+      <c r="K58" s="82"/>
+      <c r="L58" s="82"/>
+      <c r="M58" s="82"/>
+      <c r="N58" s="82"/>
+      <c r="O58" s="83"/>
+      <c r="P58" s="146" t="s">
         <v>48</v>
       </c>
-      <c r="Q58" s="161"/>
-[...1 lines deleted...]
-      <c r="S58" s="118" t="s">
+      <c r="Q58" s="147"/>
+      <c r="R58" s="148"/>
+      <c r="S58" s="137" t="s">
         <v>46</v>
       </c>
-      <c r="T58" s="42"/>
-[...1 lines deleted...]
-      <c r="V58" s="118" t="s">
+      <c r="T58" s="162"/>
+      <c r="U58" s="163"/>
+      <c r="V58" s="137" t="s">
         <v>44</v>
       </c>
-      <c r="W58" s="42"/>
-[...4 lines deleted...]
-      <c r="B59" s="153"/>
+      <c r="W58" s="162"/>
+      <c r="X58" s="163"/>
+    </row>
+    <row r="59" spans="1:24">
+      <c r="A59" s="133"/>
+      <c r="B59" s="134"/>
       <c r="C59" s="7"/>
-      <c r="D59" s="163" t="s">
+      <c r="D59" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="E59" s="163"/>
-[...2 lines deleted...]
-      <c r="H59" s="163"/>
+      <c r="E59" s="33"/>
+      <c r="F59" s="33"/>
+      <c r="G59" s="33"/>
+      <c r="H59" s="33"/>
       <c r="I59" s="9"/>
-      <c r="J59" s="112" t="s">
+      <c r="J59" s="138" t="s">
         <v>50</v>
       </c>
-      <c r="K59" s="113"/>
-[...4 lines deleted...]
-      <c r="P59" s="164" t="s">
+      <c r="K59" s="84"/>
+      <c r="L59" s="84"/>
+      <c r="M59" s="84"/>
+      <c r="N59" s="84"/>
+      <c r="O59" s="85"/>
+      <c r="P59" s="152" t="s">
         <v>79</v>
       </c>
-      <c r="Q59" s="165"/>
-[...11 lines deleted...]
-      <c r="C60" s="118" t="s">
+      <c r="Q59" s="153"/>
+      <c r="R59" s="154"/>
+      <c r="S59" s="137"/>
+      <c r="T59" s="162"/>
+      <c r="U59" s="163"/>
+      <c r="V59" s="137"/>
+      <c r="W59" s="162"/>
+      <c r="X59" s="163"/>
+    </row>
+    <row r="60" spans="1:24" ht="18" customHeight="1">
+      <c r="A60" s="133"/>
+      <c r="B60" s="134"/>
+      <c r="C60" s="137" t="s">
         <v>40</v>
       </c>
-      <c r="D60" s="115"/>
-[...13 lines deleted...]
-      <c r="R60" s="87" t="s">
+      <c r="D60" s="175"/>
+      <c r="E60" s="176"/>
+      <c r="F60" s="149"/>
+      <c r="G60" s="150"/>
+      <c r="H60" s="150"/>
+      <c r="I60" s="151"/>
+      <c r="J60" s="46"/>
+      <c r="K60" s="47"/>
+      <c r="L60" s="47"/>
+      <c r="M60" s="47"/>
+      <c r="N60" s="47"/>
+      <c r="O60" s="48"/>
+      <c r="P60" s="142"/>
+      <c r="Q60" s="143"/>
+      <c r="R60" s="145" t="s">
         <v>47</v>
       </c>
-      <c r="S60" s="122"/>
-[...1 lines deleted...]
-      <c r="U60" s="43" t="s">
+      <c r="S60" s="166"/>
+      <c r="T60" s="167"/>
+      <c r="U60" s="163" t="s">
         <v>45</v>
       </c>
-      <c r="V60" s="119"/>
-[...1 lines deleted...]
-      <c r="X60" s="43" t="s">
+      <c r="V60" s="164"/>
+      <c r="W60" s="150"/>
+      <c r="X60" s="163" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="61" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...28 lines deleted...]
-      <c r="C62" s="118" t="s">
+    <row r="61" spans="1:24" ht="18" customHeight="1">
+      <c r="A61" s="133"/>
+      <c r="B61" s="134"/>
+      <c r="C61" s="137"/>
+      <c r="D61" s="177"/>
+      <c r="E61" s="176"/>
+      <c r="F61" s="150"/>
+      <c r="G61" s="150"/>
+      <c r="H61" s="150"/>
+      <c r="I61" s="151"/>
+      <c r="J61" s="139"/>
+      <c r="K61" s="140"/>
+      <c r="L61" s="140"/>
+      <c r="M61" s="140"/>
+      <c r="N61" s="140"/>
+      <c r="O61" s="141"/>
+      <c r="P61" s="144"/>
+      <c r="Q61" s="143"/>
+      <c r="R61" s="145"/>
+      <c r="S61" s="168"/>
+      <c r="T61" s="167"/>
+      <c r="U61" s="163"/>
+      <c r="V61" s="165"/>
+      <c r="W61" s="150"/>
+      <c r="X61" s="163"/>
+    </row>
+    <row r="62" spans="1:24" ht="18" customHeight="1">
+      <c r="A62" s="133"/>
+      <c r="B62" s="134"/>
+      <c r="C62" s="137" t="s">
         <v>40</v>
       </c>
-      <c r="D62" s="115"/>
-[...50 lines deleted...]
-      <c r="C64" s="118" t="s">
+      <c r="D62" s="175"/>
+      <c r="E62" s="176"/>
+      <c r="F62" s="149"/>
+      <c r="G62" s="150"/>
+      <c r="H62" s="150"/>
+      <c r="I62" s="151"/>
+      <c r="J62" s="46"/>
+      <c r="K62" s="47"/>
+      <c r="L62" s="47"/>
+      <c r="M62" s="47"/>
+      <c r="N62" s="47"/>
+      <c r="O62" s="48"/>
+      <c r="P62" s="142"/>
+      <c r="Q62" s="143"/>
+      <c r="R62" s="145"/>
+      <c r="S62" s="166"/>
+      <c r="T62" s="167"/>
+      <c r="U62" s="163"/>
+      <c r="V62" s="164"/>
+      <c r="W62" s="150"/>
+      <c r="X62" s="163"/>
+    </row>
+    <row r="63" spans="1:24" ht="18" customHeight="1">
+      <c r="A63" s="133"/>
+      <c r="B63" s="134"/>
+      <c r="C63" s="137"/>
+      <c r="D63" s="177"/>
+      <c r="E63" s="176"/>
+      <c r="F63" s="150"/>
+      <c r="G63" s="150"/>
+      <c r="H63" s="150"/>
+      <c r="I63" s="151"/>
+      <c r="J63" s="139"/>
+      <c r="K63" s="140"/>
+      <c r="L63" s="140"/>
+      <c r="M63" s="140"/>
+      <c r="N63" s="140"/>
+      <c r="O63" s="141"/>
+      <c r="P63" s="144"/>
+      <c r="Q63" s="143"/>
+      <c r="R63" s="145"/>
+      <c r="S63" s="168"/>
+      <c r="T63" s="167"/>
+      <c r="U63" s="163"/>
+      <c r="V63" s="165"/>
+      <c r="W63" s="150"/>
+      <c r="X63" s="163"/>
+    </row>
+    <row r="64" spans="1:24" ht="18" customHeight="1">
+      <c r="A64" s="133"/>
+      <c r="B64" s="134"/>
+      <c r="C64" s="137" t="s">
         <v>40</v>
       </c>
-      <c r="D64" s="115"/>
-[...50 lines deleted...]
-      <c r="C66" s="118" t="s">
+      <c r="D64" s="175"/>
+      <c r="E64" s="176"/>
+      <c r="F64" s="149"/>
+      <c r="G64" s="150"/>
+      <c r="H64" s="150"/>
+      <c r="I64" s="151"/>
+      <c r="J64" s="46"/>
+      <c r="K64" s="47"/>
+      <c r="L64" s="47"/>
+      <c r="M64" s="47"/>
+      <c r="N64" s="47"/>
+      <c r="O64" s="48"/>
+      <c r="P64" s="142"/>
+      <c r="Q64" s="143"/>
+      <c r="R64" s="145"/>
+      <c r="S64" s="166"/>
+      <c r="T64" s="167"/>
+      <c r="U64" s="163"/>
+      <c r="V64" s="164"/>
+      <c r="W64" s="150"/>
+      <c r="X64" s="163"/>
+    </row>
+    <row r="65" spans="1:24" ht="18" customHeight="1">
+      <c r="A65" s="133"/>
+      <c r="B65" s="134"/>
+      <c r="C65" s="137"/>
+      <c r="D65" s="177"/>
+      <c r="E65" s="176"/>
+      <c r="F65" s="150"/>
+      <c r="G65" s="150"/>
+      <c r="H65" s="150"/>
+      <c r="I65" s="151"/>
+      <c r="J65" s="139"/>
+      <c r="K65" s="140"/>
+      <c r="L65" s="140"/>
+      <c r="M65" s="140"/>
+      <c r="N65" s="140"/>
+      <c r="O65" s="141"/>
+      <c r="P65" s="144"/>
+      <c r="Q65" s="143"/>
+      <c r="R65" s="145"/>
+      <c r="S65" s="168"/>
+      <c r="T65" s="167"/>
+      <c r="U65" s="163"/>
+      <c r="V65" s="165"/>
+      <c r="W65" s="150"/>
+      <c r="X65" s="163"/>
+    </row>
+    <row r="66" spans="1:24" ht="18" customHeight="1">
+      <c r="A66" s="133"/>
+      <c r="B66" s="134"/>
+      <c r="C66" s="137" t="s">
         <v>40</v>
       </c>
-      <c r="D66" s="115"/>
-[...50 lines deleted...]
-      <c r="C68" s="118" t="s">
+      <c r="D66" s="175"/>
+      <c r="E66" s="176"/>
+      <c r="F66" s="149"/>
+      <c r="G66" s="150"/>
+      <c r="H66" s="150"/>
+      <c r="I66" s="151"/>
+      <c r="J66" s="46"/>
+      <c r="K66" s="47"/>
+      <c r="L66" s="47"/>
+      <c r="M66" s="47"/>
+      <c r="N66" s="47"/>
+      <c r="O66" s="48"/>
+      <c r="P66" s="142"/>
+      <c r="Q66" s="143"/>
+      <c r="R66" s="145"/>
+      <c r="S66" s="166"/>
+      <c r="T66" s="167"/>
+      <c r="U66" s="163"/>
+      <c r="V66" s="164"/>
+      <c r="W66" s="150"/>
+      <c r="X66" s="163"/>
+    </row>
+    <row r="67" spans="1:24" ht="18" customHeight="1">
+      <c r="A67" s="133"/>
+      <c r="B67" s="134"/>
+      <c r="C67" s="137"/>
+      <c r="D67" s="177"/>
+      <c r="E67" s="176"/>
+      <c r="F67" s="150"/>
+      <c r="G67" s="150"/>
+      <c r="H67" s="150"/>
+      <c r="I67" s="151"/>
+      <c r="J67" s="139"/>
+      <c r="K67" s="140"/>
+      <c r="L67" s="140"/>
+      <c r="M67" s="140"/>
+      <c r="N67" s="140"/>
+      <c r="O67" s="141"/>
+      <c r="P67" s="144"/>
+      <c r="Q67" s="143"/>
+      <c r="R67" s="145"/>
+      <c r="S67" s="168"/>
+      <c r="T67" s="167"/>
+      <c r="U67" s="163"/>
+      <c r="V67" s="165"/>
+      <c r="W67" s="150"/>
+      <c r="X67" s="163"/>
+    </row>
+    <row r="68" spans="1:24" ht="18" customHeight="1">
+      <c r="A68" s="133"/>
+      <c r="B68" s="134"/>
+      <c r="C68" s="137" t="s">
         <v>40</v>
       </c>
-      <c r="D68" s="115"/>
-[...50 lines deleted...]
-      <c r="C70" s="102" t="s">
+      <c r="D68" s="175"/>
+      <c r="E68" s="176"/>
+      <c r="F68" s="149"/>
+      <c r="G68" s="150"/>
+      <c r="H68" s="150"/>
+      <c r="I68" s="151"/>
+      <c r="J68" s="46"/>
+      <c r="K68" s="47"/>
+      <c r="L68" s="47"/>
+      <c r="M68" s="47"/>
+      <c r="N68" s="47"/>
+      <c r="O68" s="48"/>
+      <c r="P68" s="142"/>
+      <c r="Q68" s="143"/>
+      <c r="R68" s="145"/>
+      <c r="S68" s="166"/>
+      <c r="T68" s="167"/>
+      <c r="U68" s="163"/>
+      <c r="V68" s="164"/>
+      <c r="W68" s="150"/>
+      <c r="X68" s="163"/>
+    </row>
+    <row r="69" spans="1:24" ht="18" customHeight="1">
+      <c r="A69" s="135"/>
+      <c r="B69" s="136"/>
+      <c r="C69" s="137"/>
+      <c r="D69" s="177"/>
+      <c r="E69" s="176"/>
+      <c r="F69" s="150"/>
+      <c r="G69" s="150"/>
+      <c r="H69" s="150"/>
+      <c r="I69" s="151"/>
+      <c r="J69" s="139"/>
+      <c r="K69" s="140"/>
+      <c r="L69" s="140"/>
+      <c r="M69" s="140"/>
+      <c r="N69" s="140"/>
+      <c r="O69" s="141"/>
+      <c r="P69" s="144"/>
+      <c r="Q69" s="143"/>
+      <c r="R69" s="145"/>
+      <c r="S69" s="168"/>
+      <c r="T69" s="167"/>
+      <c r="U69" s="163"/>
+      <c r="V69" s="165"/>
+      <c r="W69" s="150"/>
+      <c r="X69" s="163"/>
+    </row>
+    <row r="70" spans="1:24" ht="18" customHeight="1">
+      <c r="A70" s="169"/>
+      <c r="B70" s="170"/>
+      <c r="C70" s="72" t="s">
         <v>51</v>
       </c>
-      <c r="D70" s="102"/>
-[...48 lines deleted...]
-      <c r="A72" s="45" t="s">
+      <c r="D70" s="72"/>
+      <c r="E70" s="72"/>
+      <c r="F70" s="72"/>
+      <c r="G70" s="72"/>
+      <c r="H70" s="72"/>
+      <c r="I70" s="170"/>
+      <c r="J70" s="182"/>
+      <c r="K70" s="183"/>
+      <c r="L70" s="183"/>
+      <c r="M70" s="183"/>
+      <c r="N70" s="183"/>
+      <c r="O70" s="184"/>
+      <c r="P70" s="46"/>
+      <c r="Q70" s="47"/>
+      <c r="R70" s="145"/>
+      <c r="S70" s="182"/>
+      <c r="T70" s="183"/>
+      <c r="U70" s="184"/>
+      <c r="V70" s="182"/>
+      <c r="W70" s="183"/>
+      <c r="X70" s="184"/>
+    </row>
+    <row r="71" spans="1:24" ht="18" customHeight="1" thickBot="1">
+      <c r="A71" s="133"/>
+      <c r="B71" s="171"/>
+      <c r="C71" s="172"/>
+      <c r="D71" s="172"/>
+      <c r="E71" s="172"/>
+      <c r="F71" s="172"/>
+      <c r="G71" s="172"/>
+      <c r="H71" s="172"/>
+      <c r="I71" s="171"/>
+      <c r="J71" s="185"/>
+      <c r="K71" s="186"/>
+      <c r="L71" s="186"/>
+      <c r="M71" s="186"/>
+      <c r="N71" s="186"/>
+      <c r="O71" s="187"/>
+      <c r="P71" s="188"/>
+      <c r="Q71" s="189"/>
+      <c r="R71" s="190"/>
+      <c r="S71" s="185"/>
+      <c r="T71" s="186"/>
+      <c r="U71" s="187"/>
+      <c r="V71" s="185"/>
+      <c r="W71" s="186"/>
+      <c r="X71" s="187"/>
+    </row>
+    <row r="72" spans="1:24" ht="18" customHeight="1" thickTop="1">
+      <c r="A72" s="201" t="s">
         <v>55</v>
       </c>
-      <c r="B72" s="46"/>
-      <c r="C72" s="40" t="s">
+      <c r="B72" s="202"/>
+      <c r="C72" s="199" t="s">
         <v>53</v>
       </c>
-      <c r="D72" s="40"/>
-[...5 lines deleted...]
-      <c r="J72" s="68" t="s">
+      <c r="D72" s="199"/>
+      <c r="E72" s="199"/>
+      <c r="F72" s="199"/>
+      <c r="G72" s="199"/>
+      <c r="H72" s="199"/>
+      <c r="I72" s="200"/>
+      <c r="J72" s="179" t="s">
         <v>52</v>
       </c>
-      <c r="K72" s="69"/>
-[...3 lines deleted...]
-      <c r="O72" s="68" t="s">
+      <c r="K72" s="180"/>
+      <c r="L72" s="180"/>
+      <c r="M72" s="180"/>
+      <c r="N72" s="181"/>
+      <c r="O72" s="179" t="s">
         <v>53</v>
       </c>
-      <c r="P72" s="69"/>
-[...3 lines deleted...]
-      <c r="T72" s="68" t="s">
+      <c r="P72" s="180"/>
+      <c r="Q72" s="180"/>
+      <c r="R72" s="180"/>
+      <c r="S72" s="181"/>
+      <c r="T72" s="179" t="s">
         <v>52</v>
       </c>
-      <c r="U72" s="69"/>
-[...12 lines deleted...]
-      <c r="H73" s="42" t="s">
+      <c r="U72" s="180"/>
+      <c r="V72" s="180"/>
+      <c r="W72" s="180"/>
+      <c r="X72" s="181"/>
+    </row>
+    <row r="73" spans="1:24" ht="18" customHeight="1">
+      <c r="A73" s="203"/>
+      <c r="B73" s="204"/>
+      <c r="C73" s="191"/>
+      <c r="D73" s="192"/>
+      <c r="E73" s="192"/>
+      <c r="F73" s="192"/>
+      <c r="G73" s="192"/>
+      <c r="H73" s="162" t="s">
         <v>54</v>
       </c>
-      <c r="I73" s="43"/>
-[...3 lines deleted...]
-      <c r="M73" s="54"/>
+      <c r="I73" s="163"/>
+      <c r="J73" s="60"/>
+      <c r="K73" s="178"/>
+      <c r="L73" s="178"/>
+      <c r="M73" s="178"/>
       <c r="N73" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="O73" s="53"/>
-[...3 lines deleted...]
-      <c r="S73" s="29" t="s">
+      <c r="O73" s="60"/>
+      <c r="P73" s="178"/>
+      <c r="Q73" s="178"/>
+      <c r="R73" s="178"/>
+      <c r="S73" s="27" t="s">
         <v>54</v>
       </c>
-      <c r="T73" s="55"/>
-[...2 lines deleted...]
-      <c r="W73" s="56"/>
+      <c r="T73" s="173"/>
+      <c r="U73" s="174"/>
+      <c r="V73" s="174"/>
+      <c r="W73" s="174"/>
       <c r="X73" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="74" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M74" s="54"/>
+    <row r="74" spans="1:24" ht="18" customHeight="1">
+      <c r="A74" s="203"/>
+      <c r="B74" s="204"/>
+      <c r="C74" s="191"/>
+      <c r="D74" s="192"/>
+      <c r="E74" s="192"/>
+      <c r="F74" s="192"/>
+      <c r="G74" s="192"/>
+      <c r="H74" s="162"/>
+      <c r="I74" s="163"/>
+      <c r="J74" s="60"/>
+      <c r="K74" s="178"/>
+      <c r="L74" s="178"/>
+      <c r="M74" s="178"/>
       <c r="N74" s="10"/>
-      <c r="O74" s="53"/>
-[...2 lines deleted...]
-      <c r="R74" s="54"/>
+      <c r="O74" s="60"/>
+      <c r="P74" s="178"/>
+      <c r="Q74" s="178"/>
+      <c r="R74" s="178"/>
       <c r="S74" s="10"/>
-      <c r="T74" s="55"/>
-[...2 lines deleted...]
-      <c r="W74" s="56"/>
+      <c r="T74" s="173"/>
+      <c r="U74" s="174"/>
+      <c r="V74" s="174"/>
+      <c r="W74" s="174"/>
       <c r="X74" s="6"/>
     </row>
-    <row r="75" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M75" s="54"/>
+    <row r="75" spans="1:24" ht="18" customHeight="1">
+      <c r="A75" s="203"/>
+      <c r="B75" s="204"/>
+      <c r="C75" s="191"/>
+      <c r="D75" s="192"/>
+      <c r="E75" s="192"/>
+      <c r="F75" s="192"/>
+      <c r="G75" s="192"/>
+      <c r="H75" s="162"/>
+      <c r="I75" s="163"/>
+      <c r="J75" s="60"/>
+      <c r="K75" s="178"/>
+      <c r="L75" s="178"/>
+      <c r="M75" s="178"/>
       <c r="N75" s="10"/>
-      <c r="O75" s="53"/>
-[...2 lines deleted...]
-      <c r="R75" s="54"/>
+      <c r="O75" s="60"/>
+      <c r="P75" s="178"/>
+      <c r="Q75" s="178"/>
+      <c r="R75" s="178"/>
       <c r="S75" s="10"/>
-      <c r="T75" s="55"/>
-[...2 lines deleted...]
-      <c r="W75" s="56"/>
+      <c r="T75" s="173"/>
+      <c r="U75" s="174"/>
+      <c r="V75" s="174"/>
+      <c r="W75" s="174"/>
       <c r="X75" s="6"/>
     </row>
-    <row r="76" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M76" s="54"/>
+    <row r="76" spans="1:24" ht="18" customHeight="1">
+      <c r="A76" s="203"/>
+      <c r="B76" s="204"/>
+      <c r="C76" s="191"/>
+      <c r="D76" s="192"/>
+      <c r="E76" s="192"/>
+      <c r="F76" s="192"/>
+      <c r="G76" s="192"/>
+      <c r="H76" s="162"/>
+      <c r="I76" s="163"/>
+      <c r="J76" s="60"/>
+      <c r="K76" s="178"/>
+      <c r="L76" s="178"/>
+      <c r="M76" s="178"/>
       <c r="N76" s="10"/>
-      <c r="O76" s="53"/>
-[...2 lines deleted...]
-      <c r="R76" s="54"/>
+      <c r="O76" s="60"/>
+      <c r="P76" s="178"/>
+      <c r="Q76" s="178"/>
+      <c r="R76" s="178"/>
       <c r="S76" s="10"/>
-      <c r="T76" s="55"/>
-[...2 lines deleted...]
-      <c r="W76" s="56"/>
+      <c r="T76" s="173"/>
+      <c r="U76" s="174"/>
+      <c r="V76" s="174"/>
+      <c r="W76" s="174"/>
       <c r="X76" s="6"/>
     </row>
-    <row r="77" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M77" s="54"/>
+    <row r="77" spans="1:24" ht="18" customHeight="1">
+      <c r="A77" s="205"/>
+      <c r="B77" s="206"/>
+      <c r="C77" s="191"/>
+      <c r="D77" s="192"/>
+      <c r="E77" s="192"/>
+      <c r="F77" s="192"/>
+      <c r="G77" s="192"/>
+      <c r="H77" s="162"/>
+      <c r="I77" s="163"/>
+      <c r="J77" s="60"/>
+      <c r="K77" s="178"/>
+      <c r="L77" s="178"/>
+      <c r="M77" s="178"/>
       <c r="N77" s="10"/>
-      <c r="O77" s="53"/>
-[...2 lines deleted...]
-      <c r="R77" s="54"/>
+      <c r="O77" s="60"/>
+      <c r="P77" s="178"/>
+      <c r="Q77" s="178"/>
+      <c r="R77" s="178"/>
       <c r="S77" s="10"/>
-      <c r="T77" s="55"/>
-[...2 lines deleted...]
-      <c r="W77" s="56"/>
+      <c r="T77" s="173"/>
+      <c r="U77" s="174"/>
+      <c r="V77" s="174"/>
+      <c r="W77" s="174"/>
       <c r="X77" s="6"/>
     </row>
-    <row r="78" spans="1:24" s="11" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="57" t="s">
+    <row r="78" spans="1:24" s="11" customFormat="1" ht="20" customHeight="1">
+      <c r="A78" s="194" t="s">
         <v>60</v>
       </c>
-      <c r="B78" s="57"/>
-[...23 lines deleted...]
-    <row r="79" spans="1:24" s="22" customFormat="1" ht="51.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="194"/>
+      <c r="C78" s="194"/>
+      <c r="D78" s="194"/>
+      <c r="E78" s="194"/>
+      <c r="F78" s="194"/>
+      <c r="G78" s="194"/>
+      <c r="H78" s="194"/>
+      <c r="I78" s="194"/>
+      <c r="J78" s="194"/>
+      <c r="K78" s="194"/>
+      <c r="L78" s="194"/>
+      <c r="M78" s="194"/>
+      <c r="N78" s="194"/>
+      <c r="O78" s="194"/>
+      <c r="P78" s="194"/>
+      <c r="Q78" s="194"/>
+      <c r="R78" s="194"/>
+      <c r="S78" s="194"/>
+      <c r="T78" s="194"/>
+      <c r="U78" s="194"/>
+      <c r="V78" s="194"/>
+      <c r="W78" s="194"/>
+      <c r="X78" s="194"/>
+    </row>
+    <row r="79" spans="1:24" s="22" customFormat="1" ht="52" customHeight="1">
       <c r="A79" s="21">
         <v>1</v>
       </c>
-      <c r="B79" s="44" t="s">
+      <c r="B79" s="193" t="s">
         <v>67</v>
       </c>
-      <c r="C79" s="44"/>
-[...22 lines deleted...]
-    <row r="80" spans="1:24" s="22" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C79" s="193"/>
+      <c r="D79" s="193"/>
+      <c r="E79" s="193"/>
+      <c r="F79" s="193"/>
+      <c r="G79" s="193"/>
+      <c r="H79" s="193"/>
+      <c r="I79" s="193"/>
+      <c r="J79" s="193"/>
+      <c r="K79" s="193"/>
+      <c r="L79" s="193"/>
+      <c r="M79" s="193"/>
+      <c r="N79" s="193"/>
+      <c r="O79" s="193"/>
+      <c r="P79" s="193"/>
+      <c r="Q79" s="193"/>
+      <c r="R79" s="193"/>
+      <c r="S79" s="193"/>
+      <c r="T79" s="193"/>
+      <c r="U79" s="193"/>
+      <c r="V79" s="193"/>
+      <c r="W79" s="193"/>
+      <c r="X79" s="193"/>
+    </row>
+    <row r="80" spans="1:24" s="22" customFormat="1" ht="26" customHeight="1">
       <c r="A80" s="21">
         <v>2</v>
       </c>
-      <c r="B80" s="44" t="s">
+      <c r="B80" s="193" t="s">
         <v>68</v>
       </c>
-      <c r="C80" s="44"/>
-[...22 lines deleted...]
-    <row r="81" spans="1:24" s="22" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C80" s="193"/>
+      <c r="D80" s="193"/>
+      <c r="E80" s="193"/>
+      <c r="F80" s="193"/>
+      <c r="G80" s="193"/>
+      <c r="H80" s="193"/>
+      <c r="I80" s="193"/>
+      <c r="J80" s="193"/>
+      <c r="K80" s="193"/>
+      <c r="L80" s="193"/>
+      <c r="M80" s="193"/>
+      <c r="N80" s="193"/>
+      <c r="O80" s="193"/>
+      <c r="P80" s="193"/>
+      <c r="Q80" s="193"/>
+      <c r="R80" s="193"/>
+      <c r="S80" s="193"/>
+      <c r="T80" s="193"/>
+      <c r="U80" s="193"/>
+      <c r="V80" s="193"/>
+      <c r="W80" s="193"/>
+      <c r="X80" s="193"/>
+    </row>
+    <row r="81" spans="1:24" s="22" customFormat="1" ht="39" customHeight="1">
       <c r="A81" s="21">
         <v>3</v>
       </c>
-      <c r="B81" s="44" t="s">
+      <c r="B81" s="193" t="s">
         <v>69</v>
       </c>
-      <c r="C81" s="44"/>
-[...22 lines deleted...]
-    <row r="82" spans="1:24" s="22" customFormat="1" ht="51.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C81" s="193"/>
+      <c r="D81" s="193"/>
+      <c r="E81" s="193"/>
+      <c r="F81" s="193"/>
+      <c r="G81" s="193"/>
+      <c r="H81" s="193"/>
+      <c r="I81" s="193"/>
+      <c r="J81" s="193"/>
+      <c r="K81" s="193"/>
+      <c r="L81" s="193"/>
+      <c r="M81" s="193"/>
+      <c r="N81" s="193"/>
+      <c r="O81" s="193"/>
+      <c r="P81" s="193"/>
+      <c r="Q81" s="193"/>
+      <c r="R81" s="193"/>
+      <c r="S81" s="193"/>
+      <c r="T81" s="193"/>
+      <c r="U81" s="193"/>
+      <c r="V81" s="193"/>
+      <c r="W81" s="193"/>
+      <c r="X81" s="193"/>
+    </row>
+    <row r="82" spans="1:24" s="22" customFormat="1" ht="52" customHeight="1">
       <c r="A82" s="21">
         <v>4</v>
       </c>
-      <c r="B82" s="44" t="s">
+      <c r="B82" s="193" t="s">
         <v>70</v>
       </c>
-      <c r="C82" s="44"/>
-[...23 lines deleted...]
-      <c r="A83" s="23">
+      <c r="C82" s="193"/>
+      <c r="D82" s="193"/>
+      <c r="E82" s="193"/>
+      <c r="F82" s="193"/>
+      <c r="G82" s="193"/>
+      <c r="H82" s="193"/>
+      <c r="I82" s="193"/>
+      <c r="J82" s="193"/>
+      <c r="K82" s="193"/>
+      <c r="L82" s="193"/>
+      <c r="M82" s="193"/>
+      <c r="N82" s="193"/>
+      <c r="O82" s="193"/>
+      <c r="P82" s="193"/>
+      <c r="Q82" s="193"/>
+      <c r="R82" s="193"/>
+      <c r="S82" s="193"/>
+      <c r="T82" s="193"/>
+      <c r="U82" s="193"/>
+      <c r="V82" s="193"/>
+      <c r="W82" s="193"/>
+      <c r="X82" s="193"/>
+    </row>
+    <row r="83" spans="1:24" s="22" customFormat="1" ht="39" customHeight="1">
+      <c r="A83" s="21">
         <v>5</v>
       </c>
-      <c r="B83" s="31" t="s">
+      <c r="B83" s="193" t="s">
         <v>71</v>
       </c>
-      <c r="C83" s="31"/>
-[...23 lines deleted...]
-      <c r="A84" s="23">
+      <c r="C83" s="193"/>
+      <c r="D83" s="193"/>
+      <c r="E83" s="193"/>
+      <c r="F83" s="193"/>
+      <c r="G83" s="193"/>
+      <c r="H83" s="193"/>
+      <c r="I83" s="193"/>
+      <c r="J83" s="193"/>
+      <c r="K83" s="193"/>
+      <c r="L83" s="193"/>
+      <c r="M83" s="193"/>
+      <c r="N83" s="193"/>
+      <c r="O83" s="193"/>
+      <c r="P83" s="193"/>
+      <c r="Q83" s="193"/>
+      <c r="R83" s="193"/>
+      <c r="S83" s="193"/>
+      <c r="T83" s="193"/>
+      <c r="U83" s="193"/>
+      <c r="V83" s="193"/>
+      <c r="W83" s="193"/>
+      <c r="X83" s="193"/>
+    </row>
+    <row r="84" spans="1:24" s="22" customFormat="1" ht="26" customHeight="1">
+      <c r="A84" s="21">
         <v>6</v>
       </c>
-      <c r="B84" s="31" t="s">
+      <c r="B84" s="193" t="s">
         <v>72</v>
       </c>
-      <c r="C84" s="31"/>
-[...23 lines deleted...]
-      <c r="A85" s="23">
+      <c r="C84" s="193"/>
+      <c r="D84" s="193"/>
+      <c r="E84" s="193"/>
+      <c r="F84" s="193"/>
+      <c r="G84" s="193"/>
+      <c r="H84" s="193"/>
+      <c r="I84" s="193"/>
+      <c r="J84" s="193"/>
+      <c r="K84" s="193"/>
+      <c r="L84" s="193"/>
+      <c r="M84" s="193"/>
+      <c r="N84" s="193"/>
+      <c r="O84" s="193"/>
+      <c r="P84" s="193"/>
+      <c r="Q84" s="193"/>
+      <c r="R84" s="193"/>
+      <c r="S84" s="193"/>
+      <c r="T84" s="193"/>
+      <c r="U84" s="193"/>
+      <c r="V84" s="193"/>
+      <c r="W84" s="193"/>
+      <c r="X84" s="193"/>
+    </row>
+    <row r="85" spans="1:24" s="22" customFormat="1" ht="26" customHeight="1">
+      <c r="A85" s="21">
         <v>7</v>
       </c>
-      <c r="B85" s="31" t="s">
+      <c r="B85" s="193" t="s">
         <v>73</v>
       </c>
-      <c r="C85" s="31"/>
-[...23 lines deleted...]
-      <c r="A86" s="23">
+      <c r="C85" s="193"/>
+      <c r="D85" s="193"/>
+      <c r="E85" s="193"/>
+      <c r="F85" s="193"/>
+      <c r="G85" s="193"/>
+      <c r="H85" s="193"/>
+      <c r="I85" s="193"/>
+      <c r="J85" s="193"/>
+      <c r="K85" s="193"/>
+      <c r="L85" s="193"/>
+      <c r="M85" s="193"/>
+      <c r="N85" s="193"/>
+      <c r="O85" s="193"/>
+      <c r="P85" s="193"/>
+      <c r="Q85" s="193"/>
+      <c r="R85" s="193"/>
+      <c r="S85" s="193"/>
+      <c r="T85" s="193"/>
+      <c r="U85" s="193"/>
+      <c r="V85" s="193"/>
+      <c r="W85" s="193"/>
+      <c r="X85" s="193"/>
+    </row>
+    <row r="86" spans="1:24" s="22" customFormat="1" ht="26" customHeight="1">
+      <c r="A86" s="21">
         <v>8</v>
       </c>
-      <c r="B86" s="31" t="s">
+      <c r="B86" s="193" t="s">
         <v>74</v>
       </c>
-      <c r="C86" s="31"/>
-[...23 lines deleted...]
-      <c r="A87" s="23">
+      <c r="C86" s="193"/>
+      <c r="D86" s="193"/>
+      <c r="E86" s="193"/>
+      <c r="F86" s="193"/>
+      <c r="G86" s="193"/>
+      <c r="H86" s="193"/>
+      <c r="I86" s="193"/>
+      <c r="J86" s="193"/>
+      <c r="K86" s="193"/>
+      <c r="L86" s="193"/>
+      <c r="M86" s="193"/>
+      <c r="N86" s="193"/>
+      <c r="O86" s="193"/>
+      <c r="P86" s="193"/>
+      <c r="Q86" s="193"/>
+      <c r="R86" s="193"/>
+      <c r="S86" s="193"/>
+      <c r="T86" s="193"/>
+      <c r="U86" s="193"/>
+      <c r="V86" s="193"/>
+      <c r="W86" s="193"/>
+      <c r="X86" s="193"/>
+    </row>
+    <row r="87" spans="1:24" s="22" customFormat="1" ht="52" customHeight="1">
+      <c r="A87" s="21">
         <v>9</v>
       </c>
-      <c r="B87" s="31" t="s">
+      <c r="B87" s="193" t="s">
         <v>75</v>
       </c>
-      <c r="C87" s="31"/>
-[...23 lines deleted...]
-      <c r="A88" s="23">
+      <c r="C87" s="193"/>
+      <c r="D87" s="193"/>
+      <c r="E87" s="193"/>
+      <c r="F87" s="193"/>
+      <c r="G87" s="193"/>
+      <c r="H87" s="193"/>
+      <c r="I87" s="193"/>
+      <c r="J87" s="193"/>
+      <c r="K87" s="193"/>
+      <c r="L87" s="193"/>
+      <c r="M87" s="193"/>
+      <c r="N87" s="193"/>
+      <c r="O87" s="193"/>
+      <c r="P87" s="193"/>
+      <c r="Q87" s="193"/>
+      <c r="R87" s="193"/>
+      <c r="S87" s="193"/>
+      <c r="T87" s="193"/>
+      <c r="U87" s="193"/>
+      <c r="V87" s="193"/>
+      <c r="W87" s="193"/>
+      <c r="X87" s="193"/>
+    </row>
+    <row r="88" spans="1:24" s="22" customFormat="1" ht="26" customHeight="1">
+      <c r="A88" s="21">
         <v>10</v>
       </c>
-      <c r="B88" s="31" t="s">
+      <c r="B88" s="193" t="s">
         <v>76</v>
       </c>
-      <c r="C88" s="31"/>
-[...23 lines deleted...]
-      <c r="A89" s="23">
+      <c r="C88" s="193"/>
+      <c r="D88" s="193"/>
+      <c r="E88" s="193"/>
+      <c r="F88" s="193"/>
+      <c r="G88" s="193"/>
+      <c r="H88" s="193"/>
+      <c r="I88" s="193"/>
+      <c r="J88" s="193"/>
+      <c r="K88" s="193"/>
+      <c r="L88" s="193"/>
+      <c r="M88" s="193"/>
+      <c r="N88" s="193"/>
+      <c r="O88" s="193"/>
+      <c r="P88" s="193"/>
+      <c r="Q88" s="193"/>
+      <c r="R88" s="193"/>
+      <c r="S88" s="193"/>
+      <c r="T88" s="193"/>
+      <c r="U88" s="193"/>
+      <c r="V88" s="193"/>
+      <c r="W88" s="193"/>
+      <c r="X88" s="193"/>
+    </row>
+    <row r="89" spans="1:24" s="22" customFormat="1" ht="34.75" customHeight="1">
+      <c r="A89" s="21">
         <v>11</v>
       </c>
-      <c r="B89" s="31" t="s">
+      <c r="B89" s="193" t="s">
         <v>77</v>
       </c>
-      <c r="C89" s="31"/>
-[...49 lines deleted...]
-      <c r="A91" s="32" t="s">
+      <c r="C89" s="193"/>
+      <c r="D89" s="193"/>
+      <c r="E89" s="193"/>
+      <c r="F89" s="193"/>
+      <c r="G89" s="193"/>
+      <c r="H89" s="193"/>
+      <c r="I89" s="193"/>
+      <c r="J89" s="193"/>
+      <c r="K89" s="193"/>
+      <c r="L89" s="193"/>
+      <c r="M89" s="193"/>
+      <c r="N89" s="193"/>
+      <c r="O89" s="193"/>
+      <c r="P89" s="193"/>
+      <c r="Q89" s="193"/>
+      <c r="R89" s="193"/>
+      <c r="S89" s="193"/>
+      <c r="T89" s="193"/>
+      <c r="U89" s="193"/>
+      <c r="V89" s="193"/>
+      <c r="W89" s="193"/>
+      <c r="X89" s="193"/>
+    </row>
+    <row r="90" spans="1:24" s="22" customFormat="1" ht="7" customHeight="1">
+      <c r="A90" s="23"/>
+      <c r="B90" s="24"/>
+      <c r="C90" s="24"/>
+      <c r="D90" s="24"/>
+      <c r="E90" s="24"/>
+      <c r="F90" s="24"/>
+      <c r="G90" s="24"/>
+      <c r="H90" s="24"/>
+      <c r="I90" s="24"/>
+      <c r="J90" s="24"/>
+      <c r="K90" s="24"/>
+      <c r="L90" s="24"/>
+      <c r="M90" s="24"/>
+      <c r="N90" s="24"/>
+      <c r="O90" s="24"/>
+      <c r="P90" s="24"/>
+      <c r="Q90" s="24"/>
+      <c r="R90" s="24"/>
+      <c r="S90" s="24"/>
+      <c r="T90" s="24"/>
+      <c r="U90" s="24"/>
+      <c r="V90" s="24"/>
+      <c r="W90" s="24"/>
+      <c r="X90" s="24"/>
+    </row>
+    <row r="91" spans="1:24" s="22" customFormat="1" ht="13" customHeight="1">
+      <c r="A91" s="196" t="s">
         <v>57</v>
       </c>
-      <c r="B91" s="32"/>
-[...25 lines deleted...]
-      <c r="B92" s="30" t="s">
+      <c r="B91" s="196"/>
+      <c r="C91" s="196"/>
+      <c r="D91" s="196"/>
+      <c r="E91" s="196"/>
+      <c r="F91" s="196"/>
+      <c r="G91" s="196"/>
+      <c r="H91" s="196"/>
+      <c r="I91" s="196"/>
+      <c r="J91" s="196"/>
+      <c r="K91" s="196"/>
+      <c r="L91" s="196"/>
+      <c r="M91" s="196"/>
+      <c r="N91" s="196"/>
+      <c r="O91" s="196"/>
+      <c r="P91" s="196"/>
+      <c r="Q91" s="196"/>
+      <c r="R91" s="196"/>
+      <c r="S91" s="196"/>
+      <c r="T91" s="196"/>
+      <c r="U91" s="196"/>
+      <c r="V91" s="196"/>
+      <c r="W91" s="196"/>
+      <c r="X91" s="196"/>
+    </row>
+    <row r="92" spans="1:24" s="22" customFormat="1" ht="39" customHeight="1">
+      <c r="A92" s="23"/>
+      <c r="B92" s="195" t="s">
         <v>56</v>
       </c>
-      <c r="C92" s="30"/>
-[...32 lines deleted...]
-    <row r="103" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="C92" s="195"/>
+      <c r="D92" s="195"/>
+      <c r="E92" s="195"/>
+      <c r="F92" s="195"/>
+      <c r="G92" s="195"/>
+      <c r="H92" s="195"/>
+      <c r="I92" s="195"/>
+      <c r="J92" s="195"/>
+      <c r="K92" s="195"/>
+      <c r="L92" s="195"/>
+      <c r="M92" s="195"/>
+      <c r="N92" s="195"/>
+      <c r="O92" s="195"/>
+      <c r="P92" s="195"/>
+      <c r="Q92" s="195"/>
+      <c r="R92" s="195"/>
+      <c r="S92" s="195"/>
+      <c r="T92" s="195"/>
+      <c r="U92" s="195"/>
+      <c r="V92" s="195"/>
+      <c r="W92" s="195"/>
+      <c r="X92" s="195"/>
+    </row>
+    <row r="93" spans="1:24" ht="18" customHeight="1"/>
+    <row r="94" spans="1:24" ht="18" customHeight="1"/>
+    <row r="95" spans="1:24" ht="18" customHeight="1"/>
+    <row r="96" spans="1:24" ht="18" customHeight="1"/>
+    <row r="97" ht="18" customHeight="1"/>
+    <row r="98" ht="18" customHeight="1"/>
+    <row r="99" ht="18" customHeight="1"/>
+    <row r="100" ht="18" customHeight="1"/>
+    <row r="101" ht="18" customHeight="1"/>
+    <row r="102" ht="18" customHeight="1"/>
+    <row r="103" ht="18" customHeight="1"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="L0UJRcXjBEBxBuS5QIVovhspM84jRt2b5oPl32DlSNMRuhT9Ir0YW6pqHFVmUIOsWvfDJ2hU/9vxbi4fmUuPPA==" saltValue="zFDG7qWmv1xVQdT2jb2gwg==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Hj2rVF6aSLzZsJR6WuHPTPkzVmDUe97ZLkfZ6ALsLWLzhK7slOZvS8ekkEwBNc4eYEBj1K8JYouznZnidn0e3A==" saltValue="36byrS7FTVj72p6jTK2lrg==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
   <mergeCells count="304">
-    <mergeCell ref="S12:X12"/>
-[...31 lines deleted...]
-    <mergeCell ref="O20:X20"/>
+    <mergeCell ref="B92:X92"/>
+    <mergeCell ref="B87:X87"/>
+    <mergeCell ref="B88:X88"/>
+    <mergeCell ref="B89:X89"/>
+    <mergeCell ref="A91:X91"/>
+    <mergeCell ref="B83:X83"/>
+    <mergeCell ref="B84:X84"/>
+    <mergeCell ref="D9:G10"/>
+    <mergeCell ref="D11:G11"/>
+    <mergeCell ref="H9:H11"/>
+    <mergeCell ref="A9:C10"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="D58:H58"/>
+    <mergeCell ref="B86:X86"/>
+    <mergeCell ref="C72:I72"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="B79:X79"/>
+    <mergeCell ref="B80:X80"/>
+    <mergeCell ref="B81:X81"/>
+    <mergeCell ref="A72:B77"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="C74:G74"/>
+    <mergeCell ref="J73:M73"/>
+    <mergeCell ref="B85:X85"/>
+    <mergeCell ref="B82:X82"/>
+    <mergeCell ref="A78:X78"/>
+    <mergeCell ref="H74:I74"/>
+    <mergeCell ref="C75:G75"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="C76:G76"/>
+    <mergeCell ref="H76:I76"/>
+    <mergeCell ref="T76:W76"/>
+    <mergeCell ref="T77:W77"/>
+    <mergeCell ref="O76:R76"/>
+    <mergeCell ref="O77:R77"/>
+    <mergeCell ref="O74:R74"/>
+    <mergeCell ref="O75:R75"/>
+    <mergeCell ref="C77:G77"/>
+    <mergeCell ref="T74:W74"/>
+    <mergeCell ref="T75:W75"/>
+    <mergeCell ref="J77:M77"/>
+    <mergeCell ref="J76:M76"/>
+    <mergeCell ref="J75:M75"/>
+    <mergeCell ref="J74:M74"/>
+    <mergeCell ref="J66:O67"/>
+    <mergeCell ref="J68:O69"/>
+    <mergeCell ref="J58:O58"/>
+    <mergeCell ref="J59:O59"/>
+    <mergeCell ref="D62:E63"/>
+    <mergeCell ref="F60:I61"/>
+    <mergeCell ref="D66:E67"/>
+    <mergeCell ref="D68:E69"/>
+    <mergeCell ref="F66:I67"/>
+    <mergeCell ref="F68:I69"/>
+    <mergeCell ref="J60:O61"/>
+    <mergeCell ref="D64:E65"/>
+    <mergeCell ref="F62:I63"/>
+    <mergeCell ref="T72:X72"/>
+    <mergeCell ref="V70:X71"/>
+    <mergeCell ref="J70:O71"/>
+    <mergeCell ref="O72:S72"/>
+    <mergeCell ref="P70:Q71"/>
+    <mergeCell ref="R70:R71"/>
+    <mergeCell ref="S70:U71"/>
+    <mergeCell ref="C73:G73"/>
+    <mergeCell ref="J72:N72"/>
+    <mergeCell ref="A70:B71"/>
+    <mergeCell ref="C70:H71"/>
+    <mergeCell ref="I70:I71"/>
+    <mergeCell ref="T73:W73"/>
+    <mergeCell ref="X68:X69"/>
+    <mergeCell ref="V60:W61"/>
+    <mergeCell ref="V68:W69"/>
+    <mergeCell ref="C60:C61"/>
+    <mergeCell ref="D60:E61"/>
+    <mergeCell ref="V64:W65"/>
+    <mergeCell ref="V66:W67"/>
+    <mergeCell ref="X64:X65"/>
+    <mergeCell ref="X66:X67"/>
+    <mergeCell ref="S64:T65"/>
+    <mergeCell ref="U64:U65"/>
+    <mergeCell ref="S66:T67"/>
+    <mergeCell ref="U66:U67"/>
+    <mergeCell ref="S68:T69"/>
+    <mergeCell ref="U68:U69"/>
+    <mergeCell ref="P64:Q65"/>
+    <mergeCell ref="R64:R65"/>
+    <mergeCell ref="P66:Q67"/>
+    <mergeCell ref="R66:R67"/>
+    <mergeCell ref="O73:R73"/>
+    <mergeCell ref="P60:Q61"/>
+    <mergeCell ref="R60:R61"/>
+    <mergeCell ref="P62:Q63"/>
+    <mergeCell ref="R62:R63"/>
+    <mergeCell ref="X54:X55"/>
+    <mergeCell ref="S54:W55"/>
+    <mergeCell ref="S46:W47"/>
+    <mergeCell ref="S48:W49"/>
+    <mergeCell ref="S32:X32"/>
+    <mergeCell ref="S36:X36"/>
+    <mergeCell ref="S40:X40"/>
+    <mergeCell ref="Q38:R38"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="Q33:R33"/>
+    <mergeCell ref="V58:X59"/>
+    <mergeCell ref="V62:W63"/>
+    <mergeCell ref="X60:X61"/>
+    <mergeCell ref="X62:X63"/>
+    <mergeCell ref="S58:U59"/>
+    <mergeCell ref="S60:T61"/>
+    <mergeCell ref="U60:U61"/>
+    <mergeCell ref="S62:T63"/>
+    <mergeCell ref="U62:U63"/>
+    <mergeCell ref="A48:Q49"/>
+    <mergeCell ref="R48:R49"/>
+    <mergeCell ref="R50:R51"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="E35:H37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="E31:H33"/>
+    <mergeCell ref="I31:N31"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="E39:H41"/>
+    <mergeCell ref="Q44:R44"/>
+    <mergeCell ref="E43:H45"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="Q36:R36"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="Q40:R40"/>
+    <mergeCell ref="A32:D33"/>
+    <mergeCell ref="A36:D37"/>
+    <mergeCell ref="A40:D41"/>
+    <mergeCell ref="I36:N37"/>
+    <mergeCell ref="I38:N38"/>
+    <mergeCell ref="I39:N39"/>
+    <mergeCell ref="I40:N41"/>
+    <mergeCell ref="A28:D29"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="I35:N35"/>
+    <mergeCell ref="I34:N34"/>
+    <mergeCell ref="A46:Q47"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="R46:R47"/>
+    <mergeCell ref="Q27:R27"/>
+    <mergeCell ref="E27:H29"/>
+    <mergeCell ref="Y3:Y31"/>
+    <mergeCell ref="S38:X38"/>
+    <mergeCell ref="S39:X39"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="Q37:R37"/>
+    <mergeCell ref="S34:X34"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="Q39:R39"/>
+    <mergeCell ref="S24:X24"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="S26:X26"/>
+    <mergeCell ref="S37:X37"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="Q31:R31"/>
+    <mergeCell ref="S31:X31"/>
+    <mergeCell ref="S33:X33"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="Q34:R34"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="Q35:R35"/>
+    <mergeCell ref="O38:P38"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="Q30:R30"/>
+    <mergeCell ref="S50:W51"/>
+    <mergeCell ref="S52:W53"/>
+    <mergeCell ref="X46:X47"/>
+    <mergeCell ref="X48:X49"/>
+    <mergeCell ref="X50:X51"/>
+    <mergeCell ref="X52:X53"/>
+    <mergeCell ref="A58:B69"/>
+    <mergeCell ref="C62:C63"/>
+    <mergeCell ref="A54:Q55"/>
+    <mergeCell ref="J62:O63"/>
+    <mergeCell ref="J64:O65"/>
+    <mergeCell ref="C64:C65"/>
+    <mergeCell ref="P68:Q69"/>
+    <mergeCell ref="R68:R69"/>
+    <mergeCell ref="P58:R58"/>
+    <mergeCell ref="F64:I65"/>
+    <mergeCell ref="D59:H59"/>
+    <mergeCell ref="P59:R59"/>
+    <mergeCell ref="R54:R55"/>
+    <mergeCell ref="C66:C67"/>
+    <mergeCell ref="C68:C69"/>
+    <mergeCell ref="A52:Q53"/>
+    <mergeCell ref="R52:R53"/>
+    <mergeCell ref="A50:Q51"/>
+    <mergeCell ref="I44:N45"/>
+    <mergeCell ref="I42:N42"/>
+    <mergeCell ref="I43:N43"/>
+    <mergeCell ref="A44:D45"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="S30:X30"/>
+    <mergeCell ref="S35:X35"/>
+    <mergeCell ref="S29:X29"/>
+    <mergeCell ref="S45:X45"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="Q45:R45"/>
+    <mergeCell ref="S42:X42"/>
+    <mergeCell ref="S43:X43"/>
+    <mergeCell ref="S44:X44"/>
+    <mergeCell ref="S41:X41"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="Q42:R42"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="Q43:R43"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="Q41:R41"/>
+    <mergeCell ref="I30:N30"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="Q25:R25"/>
+    <mergeCell ref="S25:X25"/>
+    <mergeCell ref="S27:X27"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="E23:H25"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="S23:X23"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="O18:X18"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="I22:N22"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="I23:N23"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="I20:N20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="S22:X22"/>
+    <mergeCell ref="A24:D25"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="I9:N10"/>
     <mergeCell ref="I12:N12"/>
     <mergeCell ref="I11:N11"/>
     <mergeCell ref="O15:O16"/>
     <mergeCell ref="U15:U16"/>
     <mergeCell ref="I21:N21"/>
     <mergeCell ref="I17:N17"/>
     <mergeCell ref="A15:H16"/>
     <mergeCell ref="G13:S14"/>
     <mergeCell ref="A13:F14"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="O17:X17"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A19:H20"/>
     <mergeCell ref="I19:N19"/>
     <mergeCell ref="D4:E5"/>
     <mergeCell ref="E21:H21"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I18:N18"/>
     <mergeCell ref="A6:H7"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="C4:C5"/>
+    <mergeCell ref="I3:N3"/>
+    <mergeCell ref="I4:N4"/>
+    <mergeCell ref="I7:N8"/>
+    <mergeCell ref="I5:N5"/>
+    <mergeCell ref="I6:N6"/>
+    <mergeCell ref="O9:R10"/>
+    <mergeCell ref="S9:V10"/>
+    <mergeCell ref="W9:X10"/>
+    <mergeCell ref="O11:X11"/>
+    <mergeCell ref="O3:X4"/>
+    <mergeCell ref="O5:X6"/>
+    <mergeCell ref="O7:X8"/>
+    <mergeCell ref="S12:X12"/>
+    <mergeCell ref="O12:R12"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="I15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="I24:N25"/>
+    <mergeCell ref="I28:N29"/>
+    <mergeCell ref="I32:N33"/>
+    <mergeCell ref="I26:N26"/>
+    <mergeCell ref="P15:P16"/>
+    <mergeCell ref="Q15:R16"/>
+    <mergeCell ref="S15:S16"/>
+    <mergeCell ref="T15:T16"/>
+    <mergeCell ref="T13:X14"/>
+    <mergeCell ref="V15:V16"/>
+    <mergeCell ref="W15:W16"/>
+    <mergeCell ref="X15:X16"/>
+    <mergeCell ref="S21:X21"/>
+    <mergeCell ref="O19:X19"/>
+    <mergeCell ref="O20:X20"/>
     <mergeCell ref="I27:N27"/>
     <mergeCell ref="Q28:R28"/>
     <mergeCell ref="S28:X28"/>
-    <mergeCell ref="S27:X27"/>
-[...242 lines deleted...]
-    <mergeCell ref="B85:X85"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.47244094488188981" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" horizontalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="56" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>様式</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>TAIMS</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>東京都</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>