--- v0 (2025-11-05)
+++ v1 (2026-09-06)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\jidousha\◆ 令和7年度事務処理全般 ◆\R7 広報\04 HP\05_江戸川ナンバー対応(PDF差替)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0530514\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9680EBA5-D519-4C75-9C33-9C88B412FB09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{15EC80D5-219B-4042-9B22-C1DC8DD985E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5652" yWindow="3336" windowWidth="17280" windowHeight="8880" xr2:uid="{3E7D788C-C10B-481F-835B-1118345597D3}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{B1B901D2-D924-496C-B3FF-7C51A2A425FB}"/>
   </bookViews>
   <sheets>
     <sheet name="事故車申立書" sheetId="51" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2640,51 +2640,51 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{BB099D67-146A-49B0-8FEF-7252DAADB207}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{1DE43C22-C648-46C9-AE89-B3D8A780A372}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2949,58 +2949,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA77BD11-258B-4E1D-B2D4-6B335F676710}">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{500F3538-DFC9-4321-B908-4DE840E81711}">
   <dimension ref="A1:AT69"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="V3" sqref="V3"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="W5" sqref="W5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="47" width="2.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
@@ -6601,54 +6598,54 @@
     <mergeCell ref="H33:AE33"/>
     <mergeCell ref="AF33:AI33"/>
     <mergeCell ref="AJ33:AL33"/>
     <mergeCell ref="AM33:AS33"/>
     <mergeCell ref="AB34:AB35"/>
     <mergeCell ref="AC34:AE35"/>
     <mergeCell ref="AM34:AS37"/>
     <mergeCell ref="AF36:AI37"/>
     <mergeCell ref="AJ36:AL37"/>
     <mergeCell ref="X36:X37"/>
     <mergeCell ref="B58:G58"/>
     <mergeCell ref="H58:W58"/>
     <mergeCell ref="AC58:AG58"/>
     <mergeCell ref="AH58:AK58"/>
     <mergeCell ref="AL58:AO58"/>
     <mergeCell ref="AP58:AS58"/>
     <mergeCell ref="B59:G59"/>
     <mergeCell ref="B60:G65"/>
     <mergeCell ref="H60:AS61"/>
     <mergeCell ref="H62:AS63"/>
     <mergeCell ref="H64:AS65"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,太字"&amp;10別記様式第44号</oddHeader>
-    <oddFooter>&amp;C&amp;10別－44</oddFooter>
+    <oddHeader>&amp;L&amp;"ＭＳ Ｐゴシック,太字"&amp;10別記様式第38号</oddHeader>
+    <oddFooter>&amp;C&amp;10別－38</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -6766,65 +6763,69 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9403F51B-F34E-445D-8F84-531061E1D234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC05A655-7DA7-4F09-B06C-9C3F9FBB9290}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>事故車申立書</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
+  <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
+  <dc:creator>東京都</dc:creator>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>