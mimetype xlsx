--- v0 (2025-11-07)
+++ v1 (2026-06-22)
@@ -1,58 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.100.11\201固定資産税班\固定資産税班\07_広報\R5\04 HP訂正依頼\230529　長寿命化に資する大規模修繕マンション減額\09_更新依頼（条例可決による更新）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.100.11\000部内共有用\☆部共有事項（重要施策など）\12 eLTAX\06_R7分申告・申請手続のデジタル化対応\★申告様式の整理\固定\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9E86A02-8D6F-4AEC-9790-B8B0ECF8AE1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="120" yWindow="48" windowWidth="20340" windowHeight="7872"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="13410" yWindow="-21600" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$BH$79</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="75">
   <si>
     <t>税</t>
     <rPh sb="0" eb="1">
       <t>ゼイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>氏名又は
 名称</t>
@@ -744,197 +749,197 @@
       <t>クカク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve"> 都税事務所長宛</t>
     <rPh sb="1" eb="3">
       <t>トゼイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジム</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ショチョウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ア</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（日本産業規格A列4番）</t>
+    <rPh sb="8" eb="9">
+      <t>レツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>バン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　地方税法附則第15条の９の３第１項に規定する固定資産税の減額（大規模の修繕等が行われたマンション）に必要な</t>
+    <rPh sb="32" eb="35">
+      <t>ダイキボ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>シュウゼン</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="40" eb="41">
+      <t>オコナ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>備考　法附則第15条の９の３第２項に規定する総務省令で定める書類を添付すること。</t>
+    <rPh sb="0" eb="2">
+      <t>ビコウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ホウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>フソク</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>キテイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ソウム</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ショウレイ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>サダ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>テンプ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10.5"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <color theme="1"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>第147号様式その３（条例附則第15条第２項関係）</t>
+      <t>第147号様式その３（条例附則第15条第３項関係）</t>
     </r>
     <rPh sb="1" eb="2">
       <t>ダイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ジョウレイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>フソク</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ダイ</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ダイ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>コウ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>カンケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　</t>
-[...13 lines deleted...]
-    <t>事項について、次のとおり、東京都都税条例附則第15条第２項の規定に基づき申告します。</t>
+    <t>事項について、次のとおり、東京都都税条例附則第15条第３項の規定に基づき申告します。</t>
     <rPh sb="20" eb="22">
       <t>フソク</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>キテイ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>モト</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>シンコク</t>
-    </rPh>
-[...57 lines deleted...]
-      <t>テンプ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.00_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
@@ -1121,906 +1126,860 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="220">
+  <cellXfs count="205">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="177" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...35 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...56 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...63 lines deleted...]
-      <alignment textRotation="255"/>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...77 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...50 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...22 lines deleted...]
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...57 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...151 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2153,3795 +2112,3790 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:DT83"/>
   <sheetViews>
-    <sheetView tabSelected="1" showRuler="0" view="pageBreakPreview" topLeftCell="A39" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G75" sqref="G75:I76"/>
+    <sheetView tabSelected="1" showRuler="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AF9" sqref="AF9:BF11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1.6640625" defaultRowHeight="9.9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.77734375" style="2" customWidth="1"/>
     <col min="2" max="2" width="0.44140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="1.6640625" style="2"/>
     <col min="4" max="4" width="2.77734375" style="2" customWidth="1"/>
     <col min="5" max="5" width="2.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="2.21875" style="2" customWidth="1"/>
     <col min="7" max="7" width="1.88671875" style="2" customWidth="1"/>
     <col min="8" max="8" width="0.109375" style="2" customWidth="1"/>
     <col min="9" max="15" width="1.88671875" style="2" customWidth="1"/>
     <col min="16" max="16" width="1.6640625" style="2"/>
     <col min="17" max="17" width="2.6640625" style="2" customWidth="1"/>
     <col min="18" max="25" width="1.88671875" style="2" customWidth="1"/>
     <col min="26" max="26" width="1.6640625" style="2" customWidth="1"/>
     <col min="27" max="27" width="2.6640625" style="2" customWidth="1"/>
     <col min="28" max="35" width="1.88671875" style="2" customWidth="1"/>
     <col min="36" max="52" width="1.6640625" style="2"/>
     <col min="53" max="53" width="1.21875" style="2" customWidth="1"/>
     <col min="54" max="54" width="1" style="2" customWidth="1"/>
     <col min="55" max="55" width="1.33203125" style="2" customWidth="1"/>
     <col min="56" max="56" width="1.21875" style="2" customWidth="1"/>
     <col min="57" max="57" width="1.6640625" style="2" customWidth="1"/>
     <col min="58" max="58" width="1.6640625" style="2"/>
     <col min="59" max="59" width="2.5546875" style="2" customWidth="1"/>
     <col min="60" max="60" width="3.21875" style="2" customWidth="1"/>
     <col min="61" max="16384" width="1.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
-[...30 lines deleted...]
-      <c r="AB2" s="66"/>
+    <row r="1" spans="1:60" ht="5.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:60" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="158" t="s">
+        <v>73</v>
+      </c>
+      <c r="B2" s="158"/>
+      <c r="C2" s="158"/>
+      <c r="D2" s="158"/>
+      <c r="E2" s="158"/>
+      <c r="F2" s="158"/>
+      <c r="G2" s="158"/>
+      <c r="H2" s="158"/>
+      <c r="I2" s="158"/>
+      <c r="J2" s="158"/>
+      <c r="K2" s="158"/>
+      <c r="L2" s="158"/>
+      <c r="M2" s="158"/>
+      <c r="N2" s="158"/>
+      <c r="O2" s="158"/>
+      <c r="P2" s="158"/>
+      <c r="Q2" s="158"/>
+      <c r="R2" s="158"/>
+      <c r="S2" s="158"/>
+      <c r="T2" s="158"/>
+      <c r="U2" s="158"/>
+      <c r="V2" s="158"/>
+      <c r="W2" s="158"/>
+      <c r="X2" s="158"/>
+      <c r="Y2" s="158"/>
+      <c r="Z2" s="158"/>
+      <c r="AA2" s="158"/>
+      <c r="AB2" s="158"/>
       <c r="AP2" s="3"/>
       <c r="AQ2" s="3"/>
       <c r="AR2" s="3"/>
       <c r="AS2" s="3"/>
       <c r="AT2" s="3"/>
       <c r="AU2" s="3"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3"/>
       <c r="BA2" s="3"/>
       <c r="BB2" s="3"/>
       <c r="BC2" s="3"/>
       <c r="BD2" s="3"/>
       <c r="BE2" s="3"/>
       <c r="BF2" s="3"/>
       <c r="BG2" s="3"/>
     </row>
-    <row r="3" spans="1:89" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="4"/>
       <c r="C3" s="5"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
-      <c r="T3" s="19"/>
-      <c r="U3" s="89" t="s">
+      <c r="T3" s="13"/>
+      <c r="U3" s="188" t="s">
         <v>64</v>
       </c>
-      <c r="V3" s="89"/>
-[...18 lines deleted...]
-      <c r="AO3" s="89"/>
+      <c r="V3" s="188"/>
+      <c r="W3" s="188"/>
+      <c r="X3" s="188"/>
+      <c r="Y3" s="188"/>
+      <c r="Z3" s="188"/>
+      <c r="AA3" s="188"/>
+      <c r="AB3" s="188"/>
+      <c r="AC3" s="188"/>
+      <c r="AD3" s="188"/>
+      <c r="AE3" s="188"/>
+      <c r="AF3" s="188"/>
+      <c r="AG3" s="188"/>
+      <c r="AH3" s="188"/>
+      <c r="AI3" s="188"/>
+      <c r="AJ3" s="188"/>
+      <c r="AK3" s="188"/>
+      <c r="AL3" s="188"/>
+      <c r="AM3" s="188"/>
+      <c r="AN3" s="188"/>
+      <c r="AO3" s="188"/>
       <c r="BH3" s="7"/>
     </row>
-    <row r="4" spans="1:89" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="4"/>
-      <c r="U4" s="90"/>
-[...19 lines deleted...]
-      <c r="AO4" s="90"/>
+      <c r="U4" s="189"/>
+      <c r="V4" s="189"/>
+      <c r="W4" s="189"/>
+      <c r="X4" s="189"/>
+      <c r="Y4" s="189"/>
+      <c r="Z4" s="189"/>
+      <c r="AA4" s="189"/>
+      <c r="AB4" s="189"/>
+      <c r="AC4" s="189"/>
+      <c r="AD4" s="189"/>
+      <c r="AE4" s="189"/>
+      <c r="AF4" s="189"/>
+      <c r="AG4" s="189"/>
+      <c r="AH4" s="189"/>
+      <c r="AI4" s="189"/>
+      <c r="AJ4" s="189"/>
+      <c r="AK4" s="189"/>
+      <c r="AL4" s="189"/>
+      <c r="AM4" s="189"/>
+      <c r="AN4" s="189"/>
+      <c r="AO4" s="189"/>
       <c r="BH4" s="7"/>
     </row>
-    <row r="5" spans="1:89" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:60" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4"/>
-      <c r="T5" s="20"/>
-[...20 lines deleted...]
-      <c r="AO5" s="20"/>
+      <c r="T5" s="14"/>
+      <c r="U5" s="14"/>
+      <c r="V5" s="14"/>
+      <c r="W5" s="14"/>
+      <c r="X5" s="14"/>
+      <c r="Y5" s="14"/>
+      <c r="Z5" s="14"/>
+      <c r="AA5" s="14"/>
+      <c r="AB5" s="14"/>
+      <c r="AC5" s="14"/>
+      <c r="AD5" s="14"/>
+      <c r="AE5" s="14"/>
+      <c r="AF5" s="14"/>
+      <c r="AG5" s="14"/>
+      <c r="AH5" s="14"/>
+      <c r="AI5" s="14"/>
+      <c r="AJ5" s="14"/>
+      <c r="AK5" s="14"/>
+      <c r="AL5" s="14"/>
+      <c r="AM5" s="14"/>
+      <c r="AN5" s="14"/>
+      <c r="AO5" s="14"/>
       <c r="BH5" s="7"/>
     </row>
-    <row r="6" spans="1:89" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:60" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4"/>
       <c r="BH6" s="7"/>
     </row>
-    <row r="7" spans="1:89" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:60" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="4"/>
-      <c r="I7" s="141" t="s">
-[...6 lines deleted...]
-      <c r="N7" s="66" t="s">
+      <c r="I7" s="171" t="s">
+        <v>69</v>
+      </c>
+      <c r="J7" s="171"/>
+      <c r="K7" s="171"/>
+      <c r="L7" s="171"/>
+      <c r="M7" s="171"/>
+      <c r="N7" s="158" t="s">
         <v>67</v>
       </c>
-      <c r="O7" s="66"/>
-[...14 lines deleted...]
-      <c r="AQ7" s="116" t="s">
+      <c r="O7" s="158"/>
+      <c r="P7" s="158"/>
+      <c r="Q7" s="158"/>
+      <c r="R7" s="158"/>
+      <c r="S7" s="158"/>
+      <c r="T7" s="158"/>
+      <c r="U7" s="158"/>
+      <c r="V7" s="158"/>
+      <c r="W7" s="158"/>
+      <c r="AK7" s="23"/>
+      <c r="AL7" s="23"/>
+      <c r="AM7" s="23"/>
+      <c r="AN7" s="23"/>
+      <c r="AO7" s="23"/>
+      <c r="AP7" s="23"/>
+      <c r="AQ7" s="159" t="s">
         <v>22</v>
       </c>
-      <c r="AR7" s="116"/>
-[...2 lines deleted...]
-      <c r="AU7" s="116" t="s">
+      <c r="AR7" s="159"/>
+      <c r="AS7" s="23"/>
+      <c r="AT7" s="23"/>
+      <c r="AU7" s="159" t="s">
         <v>21</v>
       </c>
-      <c r="AV7" s="116"/>
-[...2 lines deleted...]
-      <c r="AY7" s="66" t="s">
+      <c r="AV7" s="159"/>
+      <c r="AW7" s="23"/>
+      <c r="AX7" s="23"/>
+      <c r="AY7" s="158" t="s">
         <v>20</v>
       </c>
-      <c r="AZ7" s="66"/>
-[...2 lines deleted...]
-      <c r="BC7" s="66"/>
+      <c r="AZ7" s="158"/>
+      <c r="BA7" s="158"/>
+      <c r="BB7" s="158"/>
+      <c r="BC7" s="158"/>
       <c r="BH7" s="7"/>
     </row>
-    <row r="8" spans="1:89" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:60" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="4"/>
       <c r="BH8" s="7"/>
     </row>
-    <row r="9" spans="1:89" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="4"/>
       <c r="T9" s="4"/>
-      <c r="U9" s="67"/>
-[...1 lines deleted...]
-      <c r="W9" s="69"/>
+      <c r="U9" s="175"/>
+      <c r="V9" s="176"/>
+      <c r="W9" s="177"/>
       <c r="X9" s="6"/>
       <c r="Y9" s="6"/>
-      <c r="Z9" s="100" t="s">
+      <c r="Z9" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="AA9" s="100"/>
-[...1 lines deleted...]
-      <c r="AC9" s="100"/>
+      <c r="AA9" s="75"/>
+      <c r="AB9" s="75"/>
+      <c r="AC9" s="75"/>
       <c r="AD9" s="6"/>
       <c r="AE9" s="8"/>
-      <c r="AF9" s="153"/>
-[...25 lines deleted...]
-      <c r="BF9" s="155"/>
+      <c r="AF9" s="148"/>
+      <c r="AG9" s="149"/>
+      <c r="AH9" s="149"/>
+      <c r="AI9" s="149"/>
+      <c r="AJ9" s="149"/>
+      <c r="AK9" s="149"/>
+      <c r="AL9" s="149"/>
+      <c r="AM9" s="149"/>
+      <c r="AN9" s="149"/>
+      <c r="AO9" s="149"/>
+      <c r="AP9" s="149"/>
+      <c r="AQ9" s="149"/>
+      <c r="AR9" s="149"/>
+      <c r="AS9" s="149"/>
+      <c r="AT9" s="149"/>
+      <c r="AU9" s="149"/>
+      <c r="AV9" s="149"/>
+      <c r="AW9" s="149"/>
+      <c r="AX9" s="149"/>
+      <c r="AY9" s="149"/>
+      <c r="AZ9" s="149"/>
+      <c r="BA9" s="149"/>
+      <c r="BB9" s="149"/>
+      <c r="BC9" s="149"/>
+      <c r="BD9" s="149"/>
+      <c r="BE9" s="149"/>
+      <c r="BF9" s="150"/>
       <c r="BH9" s="7"/>
-      <c r="CK9" s="14"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:89" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="10" spans="1:60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="4"/>
       <c r="T10" s="4"/>
-      <c r="U10" s="70" t="s">
+      <c r="U10" s="178" t="s">
         <v>57</v>
       </c>
-      <c r="V10" s="71"/>
-[...4 lines deleted...]
-      <c r="AC10" s="113"/>
+      <c r="V10" s="179"/>
+      <c r="W10" s="180"/>
+      <c r="Z10" s="78"/>
+      <c r="AA10" s="78"/>
+      <c r="AB10" s="78"/>
+      <c r="AC10" s="78"/>
       <c r="AE10" s="4"/>
-      <c r="AF10" s="156"/>
-[...25 lines deleted...]
-      <c r="BF10" s="158"/>
+      <c r="AF10" s="151"/>
+      <c r="AG10" s="152"/>
+      <c r="AH10" s="152"/>
+      <c r="AI10" s="152"/>
+      <c r="AJ10" s="152"/>
+      <c r="AK10" s="152"/>
+      <c r="AL10" s="152"/>
+      <c r="AM10" s="152"/>
+      <c r="AN10" s="152"/>
+      <c r="AO10" s="152"/>
+      <c r="AP10" s="152"/>
+      <c r="AQ10" s="152"/>
+      <c r="AR10" s="152"/>
+      <c r="AS10" s="152"/>
+      <c r="AT10" s="152"/>
+      <c r="AU10" s="152"/>
+      <c r="AV10" s="152"/>
+      <c r="AW10" s="152"/>
+      <c r="AX10" s="152"/>
+      <c r="AY10" s="152"/>
+      <c r="AZ10" s="152"/>
+      <c r="BA10" s="152"/>
+      <c r="BB10" s="152"/>
+      <c r="BC10" s="152"/>
+      <c r="BD10" s="152"/>
+      <c r="BE10" s="152"/>
+      <c r="BF10" s="153"/>
       <c r="BH10" s="7"/>
     </row>
-    <row r="11" spans="1:89" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="4"/>
       <c r="T11" s="4"/>
-      <c r="U11" s="70"/>
-[...1 lines deleted...]
-      <c r="W11" s="72"/>
+      <c r="U11" s="178"/>
+      <c r="V11" s="179"/>
+      <c r="W11" s="180"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
-      <c r="Z11" s="103"/>
-[...2 lines deleted...]
-      <c r="AC11" s="103"/>
+      <c r="Z11" s="81"/>
+      <c r="AA11" s="81"/>
+      <c r="AB11" s="81"/>
+      <c r="AC11" s="81"/>
       <c r="AD11" s="3"/>
       <c r="AE11" s="9"/>
-      <c r="AF11" s="159"/>
-[...25 lines deleted...]
-      <c r="BF11" s="161"/>
+      <c r="AF11" s="154"/>
+      <c r="AG11" s="155"/>
+      <c r="AH11" s="155"/>
+      <c r="AI11" s="155"/>
+      <c r="AJ11" s="155"/>
+      <c r="AK11" s="155"/>
+      <c r="AL11" s="155"/>
+      <c r="AM11" s="155"/>
+      <c r="AN11" s="155"/>
+      <c r="AO11" s="155"/>
+      <c r="AP11" s="155"/>
+      <c r="AQ11" s="155"/>
+      <c r="AR11" s="155"/>
+      <c r="AS11" s="155"/>
+      <c r="AT11" s="155"/>
+      <c r="AU11" s="155"/>
+      <c r="AV11" s="155"/>
+      <c r="AW11" s="155"/>
+      <c r="AX11" s="155"/>
+      <c r="AY11" s="155"/>
+      <c r="AZ11" s="155"/>
+      <c r="BA11" s="155"/>
+      <c r="BB11" s="155"/>
+      <c r="BC11" s="155"/>
+      <c r="BD11" s="155"/>
+      <c r="BE11" s="155"/>
+      <c r="BF11" s="156"/>
       <c r="BH11" s="7"/>
     </row>
-    <row r="12" spans="1:89" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="4"/>
       <c r="T12" s="4"/>
-      <c r="U12" s="110" t="s">
+      <c r="U12" s="197" t="s">
         <v>0</v>
       </c>
-      <c r="V12" s="111"/>
-      <c r="W12" s="112"/>
+      <c r="V12" s="198"/>
+      <c r="W12" s="199"/>
       <c r="X12" s="6"/>
-      <c r="Y12" s="57" t="s">
+      <c r="Y12" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="Z12" s="100"/>
-[...3 lines deleted...]
-      <c r="AD12" s="100"/>
+      <c r="Z12" s="75"/>
+      <c r="AA12" s="75"/>
+      <c r="AB12" s="75"/>
+      <c r="AC12" s="75"/>
+      <c r="AD12" s="75"/>
       <c r="AE12" s="8"/>
-      <c r="AF12" s="79"/>
-[...25 lines deleted...]
-      <c r="BF12" s="126"/>
+      <c r="AF12" s="124"/>
+      <c r="AG12" s="24"/>
+      <c r="AH12" s="24"/>
+      <c r="AI12" s="24"/>
+      <c r="AJ12" s="24"/>
+      <c r="AK12" s="24"/>
+      <c r="AL12" s="24"/>
+      <c r="AM12" s="24"/>
+      <c r="AN12" s="24"/>
+      <c r="AO12" s="24"/>
+      <c r="AP12" s="24"/>
+      <c r="AQ12" s="24"/>
+      <c r="AR12" s="24"/>
+      <c r="AS12" s="24"/>
+      <c r="AT12" s="24"/>
+      <c r="AU12" s="24"/>
+      <c r="AV12" s="24"/>
+      <c r="AW12" s="24"/>
+      <c r="AX12" s="24"/>
+      <c r="AY12" s="24"/>
+      <c r="AZ12" s="24"/>
+      <c r="BA12" s="24"/>
+      <c r="BB12" s="24"/>
+      <c r="BC12" s="24"/>
+      <c r="BD12" s="24"/>
+      <c r="BE12" s="24"/>
+      <c r="BF12" s="26"/>
       <c r="BH12" s="7"/>
     </row>
-    <row r="13" spans="1:89" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="4"/>
       <c r="T13" s="4"/>
-      <c r="U13" s="110"/>
-[...7 lines deleted...]
-      <c r="AD13" s="113"/>
+      <c r="U13" s="197"/>
+      <c r="V13" s="198"/>
+      <c r="W13" s="199"/>
+      <c r="Y13" s="78"/>
+      <c r="Z13" s="78"/>
+      <c r="AA13" s="78"/>
+      <c r="AB13" s="78"/>
+      <c r="AC13" s="78"/>
+      <c r="AD13" s="78"/>
       <c r="AE13" s="4"/>
-      <c r="AF13" s="81"/>
-[...25 lines deleted...]
-      <c r="BF13" s="127"/>
+      <c r="AF13" s="125"/>
+      <c r="AG13" s="23"/>
+      <c r="AH13" s="23"/>
+      <c r="AI13" s="23"/>
+      <c r="AJ13" s="23"/>
+      <c r="AK13" s="23"/>
+      <c r="AL13" s="23"/>
+      <c r="AM13" s="23"/>
+      <c r="AN13" s="23"/>
+      <c r="AO13" s="23"/>
+      <c r="AP13" s="23"/>
+      <c r="AQ13" s="23"/>
+      <c r="AR13" s="23"/>
+      <c r="AS13" s="23"/>
+      <c r="AT13" s="23"/>
+      <c r="AU13" s="23"/>
+      <c r="AV13" s="23"/>
+      <c r="AW13" s="23"/>
+      <c r="AX13" s="23"/>
+      <c r="AY13" s="23"/>
+      <c r="AZ13" s="23"/>
+      <c r="BA13" s="23"/>
+      <c r="BB13" s="23"/>
+      <c r="BC13" s="23"/>
+      <c r="BD13" s="23"/>
+      <c r="BE13" s="23"/>
+      <c r="BF13" s="27"/>
       <c r="BH13" s="7"/>
     </row>
-    <row r="14" spans="1:89" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="4"/>
       <c r="T14" s="4"/>
-      <c r="U14" s="110"/>
-[...1 lines deleted...]
-      <c r="W14" s="112"/>
+      <c r="U14" s="197"/>
+      <c r="V14" s="198"/>
+      <c r="W14" s="199"/>
       <c r="X14" s="3"/>
-      <c r="Y14" s="103"/>
-[...4 lines deleted...]
-      <c r="AD14" s="103"/>
+      <c r="Y14" s="81"/>
+      <c r="Z14" s="81"/>
+      <c r="AA14" s="81"/>
+      <c r="AB14" s="81"/>
+      <c r="AC14" s="81"/>
+      <c r="AD14" s="81"/>
       <c r="AE14" s="9"/>
-      <c r="AF14" s="83"/>
-[...25 lines deleted...]
-      <c r="BF14" s="128"/>
+      <c r="AF14" s="126"/>
+      <c r="AG14" s="25"/>
+      <c r="AH14" s="25"/>
+      <c r="AI14" s="25"/>
+      <c r="AJ14" s="25"/>
+      <c r="AK14" s="25"/>
+      <c r="AL14" s="25"/>
+      <c r="AM14" s="25"/>
+      <c r="AN14" s="25"/>
+      <c r="AO14" s="25"/>
+      <c r="AP14" s="25"/>
+      <c r="AQ14" s="25"/>
+      <c r="AR14" s="25"/>
+      <c r="AS14" s="25"/>
+      <c r="AT14" s="25"/>
+      <c r="AU14" s="25"/>
+      <c r="AV14" s="25"/>
+      <c r="AW14" s="25"/>
+      <c r="AX14" s="25"/>
+      <c r="AY14" s="25"/>
+      <c r="AZ14" s="25"/>
+      <c r="BA14" s="25"/>
+      <c r="BB14" s="25"/>
+      <c r="BC14" s="25"/>
+      <c r="BD14" s="25"/>
+      <c r="BE14" s="25"/>
+      <c r="BF14" s="28"/>
       <c r="BH14" s="7"/>
     </row>
-    <row r="15" spans="1:89" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="4"/>
       <c r="T15" s="4"/>
-      <c r="U15" s="73" t="s">
+      <c r="U15" s="181" t="s">
         <v>58</v>
       </c>
-      <c r="V15" s="74"/>
-      <c r="W15" s="75"/>
+      <c r="V15" s="182"/>
+      <c r="W15" s="183"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
-      <c r="Z15" s="100" t="s">
+      <c r="Z15" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="AA15" s="100"/>
-[...1 lines deleted...]
-      <c r="AC15" s="100"/>
+      <c r="AA15" s="75"/>
+      <c r="AB15" s="75"/>
+      <c r="AC15" s="75"/>
       <c r="AD15" s="6"/>
       <c r="AE15" s="8"/>
-      <c r="AF15" s="142"/>
-[...3 lines deleted...]
-      <c r="AJ15" s="107" t="s">
+      <c r="AF15" s="29"/>
+      <c r="AG15" s="30"/>
+      <c r="AH15" s="30"/>
+      <c r="AI15" s="30"/>
+      <c r="AJ15" s="194" t="s">
         <v>68</v>
       </c>
-      <c r="AK15" s="107"/>
-[...6 lines deleted...]
-      <c r="AR15" s="138" t="s">
+      <c r="AK15" s="194"/>
+      <c r="AL15" s="172"/>
+      <c r="AM15" s="172"/>
+      <c r="AN15" s="172"/>
+      <c r="AO15" s="172"/>
+      <c r="AP15" s="172"/>
+      <c r="AQ15" s="172"/>
+      <c r="AR15" s="168" t="s">
         <v>3</v>
       </c>
-      <c r="AS15" s="105"/>
-[...12 lines deleted...]
-      <c r="BF15" s="106"/>
+      <c r="AS15" s="38"/>
+      <c r="AT15" s="38"/>
+      <c r="AU15" s="38"/>
+      <c r="AV15" s="38"/>
+      <c r="AW15" s="38"/>
+      <c r="AX15" s="38"/>
+      <c r="AY15" s="38"/>
+      <c r="AZ15" s="38"/>
+      <c r="BA15" s="38"/>
+      <c r="BB15" s="38"/>
+      <c r="BC15" s="38"/>
+      <c r="BD15" s="38"/>
+      <c r="BE15" s="38"/>
+      <c r="BF15" s="39"/>
       <c r="BH15" s="7"/>
     </row>
-    <row r="16" spans="1:89" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="4"/>
       <c r="T16" s="4"/>
-      <c r="U16" s="73"/>
-[...5 lines deleted...]
-      <c r="AC16" s="113"/>
+      <c r="U16" s="181"/>
+      <c r="V16" s="182"/>
+      <c r="W16" s="183"/>
+      <c r="Z16" s="78"/>
+      <c r="AA16" s="78"/>
+      <c r="AB16" s="78"/>
+      <c r="AC16" s="78"/>
       <c r="AE16" s="4"/>
-      <c r="AF16" s="144"/>
-[...25 lines deleted...]
-      <c r="BF16" s="93"/>
+      <c r="AF16" s="32"/>
+      <c r="AG16" s="33"/>
+      <c r="AH16" s="33"/>
+      <c r="AI16" s="33"/>
+      <c r="AJ16" s="195"/>
+      <c r="AK16" s="195"/>
+      <c r="AL16" s="173"/>
+      <c r="AM16" s="173"/>
+      <c r="AN16" s="173"/>
+      <c r="AO16" s="173"/>
+      <c r="AP16" s="173"/>
+      <c r="AQ16" s="173"/>
+      <c r="AR16" s="169"/>
+      <c r="AS16" s="40"/>
+      <c r="AT16" s="40"/>
+      <c r="AU16" s="40"/>
+      <c r="AV16" s="40"/>
+      <c r="AW16" s="40"/>
+      <c r="AX16" s="40"/>
+      <c r="AY16" s="40"/>
+      <c r="AZ16" s="40"/>
+      <c r="BA16" s="40"/>
+      <c r="BB16" s="40"/>
+      <c r="BC16" s="40"/>
+      <c r="BD16" s="40"/>
+      <c r="BE16" s="40"/>
+      <c r="BF16" s="41"/>
       <c r="BH16" s="7"/>
     </row>
     <row r="17" spans="2:124" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="4"/>
       <c r="T17" s="4"/>
-      <c r="U17" s="76"/>
-[...1 lines deleted...]
-      <c r="W17" s="78"/>
+      <c r="U17" s="184"/>
+      <c r="V17" s="185"/>
+      <c r="W17" s="186"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
-      <c r="Z17" s="103"/>
-[...2 lines deleted...]
-      <c r="AC17" s="103"/>
+      <c r="Z17" s="81"/>
+      <c r="AA17" s="81"/>
+      <c r="AB17" s="81"/>
+      <c r="AC17" s="81"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="9"/>
-      <c r="AF17" s="146"/>
-[...25 lines deleted...]
-      <c r="BF17" s="95"/>
+      <c r="AF17" s="35"/>
+      <c r="AG17" s="36"/>
+      <c r="AH17" s="36"/>
+      <c r="AI17" s="36"/>
+      <c r="AJ17" s="196"/>
+      <c r="AK17" s="196"/>
+      <c r="AL17" s="174"/>
+      <c r="AM17" s="174"/>
+      <c r="AN17" s="174"/>
+      <c r="AO17" s="174"/>
+      <c r="AP17" s="174"/>
+      <c r="AQ17" s="174"/>
+      <c r="AR17" s="170"/>
+      <c r="AS17" s="42"/>
+      <c r="AT17" s="42"/>
+      <c r="AU17" s="42"/>
+      <c r="AV17" s="42"/>
+      <c r="AW17" s="42"/>
+      <c r="AX17" s="42"/>
+      <c r="AY17" s="42"/>
+      <c r="AZ17" s="42"/>
+      <c r="BA17" s="42"/>
+      <c r="BB17" s="42"/>
+      <c r="BC17" s="42"/>
+      <c r="BD17" s="42"/>
+      <c r="BE17" s="42"/>
+      <c r="BF17" s="43"/>
       <c r="BH17" s="7"/>
     </row>
     <row r="18" spans="2:124" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="4"/>
       <c r="BH18" s="7"/>
     </row>
     <row r="19" spans="2:124" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="4"/>
-      <c r="D19" s="91" t="s">
-[...55 lines deleted...]
-      <c r="BF19" s="91"/>
+      <c r="D19" s="190" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19" s="190"/>
+      <c r="F19" s="190"/>
+      <c r="G19" s="190"/>
+      <c r="H19" s="190"/>
+      <c r="I19" s="190"/>
+      <c r="J19" s="190"/>
+      <c r="K19" s="190"/>
+      <c r="L19" s="190"/>
+      <c r="M19" s="190"/>
+      <c r="N19" s="190"/>
+      <c r="O19" s="190"/>
+      <c r="P19" s="190"/>
+      <c r="Q19" s="190"/>
+      <c r="R19" s="190"/>
+      <c r="S19" s="190"/>
+      <c r="T19" s="190"/>
+      <c r="U19" s="190"/>
+      <c r="V19" s="190"/>
+      <c r="W19" s="190"/>
+      <c r="X19" s="190"/>
+      <c r="Y19" s="190"/>
+      <c r="Z19" s="190"/>
+      <c r="AA19" s="190"/>
+      <c r="AB19" s="190"/>
+      <c r="AC19" s="190"/>
+      <c r="AD19" s="190"/>
+      <c r="AE19" s="190"/>
+      <c r="AF19" s="190"/>
+      <c r="AG19" s="190"/>
+      <c r="AH19" s="190"/>
+      <c r="AI19" s="190"/>
+      <c r="AJ19" s="190"/>
+      <c r="AK19" s="190"/>
+      <c r="AL19" s="190"/>
+      <c r="AM19" s="190"/>
+      <c r="AN19" s="190"/>
+      <c r="AO19" s="190"/>
+      <c r="AP19" s="190"/>
+      <c r="AQ19" s="190"/>
+      <c r="AR19" s="190"/>
+      <c r="AS19" s="190"/>
+      <c r="AT19" s="190"/>
+      <c r="AU19" s="190"/>
+      <c r="AV19" s="190"/>
+      <c r="AW19" s="190"/>
+      <c r="AX19" s="190"/>
+      <c r="AY19" s="190"/>
+      <c r="AZ19" s="190"/>
+      <c r="BA19" s="190"/>
+      <c r="BB19" s="190"/>
+      <c r="BC19" s="190"/>
+      <c r="BD19" s="190"/>
+      <c r="BE19" s="190"/>
+      <c r="BF19" s="190"/>
       <c r="BH19" s="7"/>
-      <c r="BP19" s="162"/>
-[...55 lines deleted...]
-      <c r="DT19" s="162"/>
+      <c r="BP19" s="157"/>
+      <c r="BQ19" s="157"/>
+      <c r="BR19" s="157"/>
+      <c r="BS19" s="157"/>
+      <c r="BT19" s="157"/>
+      <c r="BU19" s="157"/>
+      <c r="BV19" s="157"/>
+      <c r="BW19" s="157"/>
+      <c r="BX19" s="157"/>
+      <c r="BY19" s="157"/>
+      <c r="BZ19" s="157"/>
+      <c r="CA19" s="157"/>
+      <c r="CB19" s="157"/>
+      <c r="CC19" s="157"/>
+      <c r="CD19" s="157"/>
+      <c r="CE19" s="157"/>
+      <c r="CF19" s="157"/>
+      <c r="CG19" s="157"/>
+      <c r="CH19" s="157"/>
+      <c r="CI19" s="157"/>
+      <c r="CJ19" s="157"/>
+      <c r="CK19" s="157"/>
+      <c r="CL19" s="157"/>
+      <c r="CM19" s="157"/>
+      <c r="CN19" s="157"/>
+      <c r="CO19" s="157"/>
+      <c r="CP19" s="157"/>
+      <c r="CQ19" s="157"/>
+      <c r="CR19" s="157"/>
+      <c r="CS19" s="157"/>
+      <c r="CT19" s="157"/>
+      <c r="CU19" s="157"/>
+      <c r="CV19" s="157"/>
+      <c r="CW19" s="157"/>
+      <c r="CX19" s="157"/>
+      <c r="CY19" s="157"/>
+      <c r="CZ19" s="157"/>
+      <c r="DA19" s="157"/>
+      <c r="DB19" s="157"/>
+      <c r="DC19" s="157"/>
+      <c r="DD19" s="157"/>
+      <c r="DE19" s="157"/>
+      <c r="DF19" s="157"/>
+      <c r="DG19" s="157"/>
+      <c r="DH19" s="157"/>
+      <c r="DI19" s="157"/>
+      <c r="DJ19" s="157"/>
+      <c r="DK19" s="157"/>
+      <c r="DL19" s="157"/>
+      <c r="DM19" s="157"/>
+      <c r="DN19" s="157"/>
+      <c r="DO19" s="157"/>
+      <c r="DP19" s="157"/>
+      <c r="DQ19" s="157"/>
+      <c r="DR19" s="157"/>
+      <c r="DS19" s="157"/>
+      <c r="DT19" s="157"/>
     </row>
     <row r="20" spans="2:124" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="4"/>
-      <c r="D20" s="88" t="s">
-[...55 lines deleted...]
-      <c r="BF20" s="88"/>
+      <c r="D20" s="187" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" s="187"/>
+      <c r="F20" s="187"/>
+      <c r="G20" s="187"/>
+      <c r="H20" s="187"/>
+      <c r="I20" s="187"/>
+      <c r="J20" s="187"/>
+      <c r="K20" s="187"/>
+      <c r="L20" s="187"/>
+      <c r="M20" s="187"/>
+      <c r="N20" s="187"/>
+      <c r="O20" s="187"/>
+      <c r="P20" s="187"/>
+      <c r="Q20" s="187"/>
+      <c r="R20" s="187"/>
+      <c r="S20" s="187"/>
+      <c r="T20" s="187"/>
+      <c r="U20" s="187"/>
+      <c r="V20" s="187"/>
+      <c r="W20" s="187"/>
+      <c r="X20" s="187"/>
+      <c r="Y20" s="187"/>
+      <c r="Z20" s="187"/>
+      <c r="AA20" s="187"/>
+      <c r="AB20" s="187"/>
+      <c r="AC20" s="187"/>
+      <c r="AD20" s="187"/>
+      <c r="AE20" s="187"/>
+      <c r="AF20" s="187"/>
+      <c r="AG20" s="187"/>
+      <c r="AH20" s="187"/>
+      <c r="AI20" s="187"/>
+      <c r="AJ20" s="187"/>
+      <c r="AK20" s="187"/>
+      <c r="AL20" s="187"/>
+      <c r="AM20" s="187"/>
+      <c r="AN20" s="187"/>
+      <c r="AO20" s="187"/>
+      <c r="AP20" s="187"/>
+      <c r="AQ20" s="187"/>
+      <c r="AR20" s="187"/>
+      <c r="AS20" s="187"/>
+      <c r="AT20" s="187"/>
+      <c r="AU20" s="187"/>
+      <c r="AV20" s="187"/>
+      <c r="AW20" s="187"/>
+      <c r="AX20" s="187"/>
+      <c r="AY20" s="187"/>
+      <c r="AZ20" s="187"/>
+      <c r="BA20" s="187"/>
+      <c r="BB20" s="187"/>
+      <c r="BC20" s="187"/>
+      <c r="BD20" s="187"/>
+      <c r="BE20" s="187"/>
+      <c r="BF20" s="187"/>
       <c r="BH20" s="7"/>
-      <c r="BP20" s="162"/>
-[...55 lines deleted...]
-      <c r="DT20" s="162"/>
+      <c r="BP20" s="157"/>
+      <c r="BQ20" s="157"/>
+      <c r="BR20" s="157"/>
+      <c r="BS20" s="157"/>
+      <c r="BT20" s="157"/>
+      <c r="BU20" s="157"/>
+      <c r="BV20" s="157"/>
+      <c r="BW20" s="157"/>
+      <c r="BX20" s="157"/>
+      <c r="BY20" s="157"/>
+      <c r="BZ20" s="157"/>
+      <c r="CA20" s="157"/>
+      <c r="CB20" s="157"/>
+      <c r="CC20" s="157"/>
+      <c r="CD20" s="157"/>
+      <c r="CE20" s="157"/>
+      <c r="CF20" s="157"/>
+      <c r="CG20" s="157"/>
+      <c r="CH20" s="157"/>
+      <c r="CI20" s="157"/>
+      <c r="CJ20" s="157"/>
+      <c r="CK20" s="157"/>
+      <c r="CL20" s="157"/>
+      <c r="CM20" s="157"/>
+      <c r="CN20" s="157"/>
+      <c r="CO20" s="157"/>
+      <c r="CP20" s="157"/>
+      <c r="CQ20" s="157"/>
+      <c r="CR20" s="157"/>
+      <c r="CS20" s="157"/>
+      <c r="CT20" s="157"/>
+      <c r="CU20" s="157"/>
+      <c r="CV20" s="157"/>
+      <c r="CW20" s="157"/>
+      <c r="CX20" s="157"/>
+      <c r="CY20" s="157"/>
+      <c r="CZ20" s="157"/>
+      <c r="DA20" s="157"/>
+      <c r="DB20" s="157"/>
+      <c r="DC20" s="157"/>
+      <c r="DD20" s="157"/>
+      <c r="DE20" s="157"/>
+      <c r="DF20" s="157"/>
+      <c r="DG20" s="157"/>
+      <c r="DH20" s="157"/>
+      <c r="DI20" s="157"/>
+      <c r="DJ20" s="157"/>
+      <c r="DK20" s="157"/>
+      <c r="DL20" s="157"/>
+      <c r="DM20" s="157"/>
+      <c r="DN20" s="157"/>
+      <c r="DO20" s="157"/>
+      <c r="DP20" s="157"/>
+      <c r="DQ20" s="157"/>
+      <c r="DR20" s="157"/>
+      <c r="DS20" s="157"/>
+      <c r="DT20" s="157"/>
     </row>
     <row r="21" spans="2:124" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="4"/>
       <c r="BH21" s="7"/>
-      <c r="BP21" s="162"/>
-[...55 lines deleted...]
-      <c r="DT21" s="162"/>
+      <c r="BP21" s="157"/>
+      <c r="BQ21" s="157"/>
+      <c r="BR21" s="157"/>
+      <c r="BS21" s="157"/>
+      <c r="BT21" s="157"/>
+      <c r="BU21" s="157"/>
+      <c r="BV21" s="157"/>
+      <c r="BW21" s="157"/>
+      <c r="BX21" s="157"/>
+      <c r="BY21" s="157"/>
+      <c r="BZ21" s="157"/>
+      <c r="CA21" s="157"/>
+      <c r="CB21" s="157"/>
+      <c r="CC21" s="157"/>
+      <c r="CD21" s="157"/>
+      <c r="CE21" s="157"/>
+      <c r="CF21" s="157"/>
+      <c r="CG21" s="157"/>
+      <c r="CH21" s="157"/>
+      <c r="CI21" s="157"/>
+      <c r="CJ21" s="157"/>
+      <c r="CK21" s="157"/>
+      <c r="CL21" s="157"/>
+      <c r="CM21" s="157"/>
+      <c r="CN21" s="157"/>
+      <c r="CO21" s="157"/>
+      <c r="CP21" s="157"/>
+      <c r="CQ21" s="157"/>
+      <c r="CR21" s="157"/>
+      <c r="CS21" s="157"/>
+      <c r="CT21" s="157"/>
+      <c r="CU21" s="157"/>
+      <c r="CV21" s="157"/>
+      <c r="CW21" s="157"/>
+      <c r="CX21" s="157"/>
+      <c r="CY21" s="157"/>
+      <c r="CZ21" s="157"/>
+      <c r="DA21" s="157"/>
+      <c r="DB21" s="157"/>
+      <c r="DC21" s="157"/>
+      <c r="DD21" s="157"/>
+      <c r="DE21" s="157"/>
+      <c r="DF21" s="157"/>
+      <c r="DG21" s="157"/>
+      <c r="DH21" s="157"/>
+      <c r="DI21" s="157"/>
+      <c r="DJ21" s="157"/>
+      <c r="DK21" s="157"/>
+      <c r="DL21" s="157"/>
+      <c r="DM21" s="157"/>
+      <c r="DN21" s="157"/>
+      <c r="DO21" s="157"/>
+      <c r="DP21" s="157"/>
+      <c r="DQ21" s="157"/>
+      <c r="DR21" s="157"/>
+      <c r="DS21" s="157"/>
+      <c r="DT21" s="157"/>
     </row>
     <row r="22" spans="2:124" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="4"/>
-      <c r="D22" s="163" t="s">
+      <c r="D22" s="92" t="s">
         <v>55</v>
       </c>
-      <c r="E22" s="163"/>
-[...11 lines deleted...]
-      <c r="Q22" s="163"/>
+      <c r="E22" s="92"/>
+      <c r="F22" s="92"/>
+      <c r="G22" s="92"/>
+      <c r="H22" s="92"/>
+      <c r="I22" s="92"/>
+      <c r="J22" s="92"/>
+      <c r="K22" s="92"/>
+      <c r="L22" s="92"/>
+      <c r="M22" s="92"/>
+      <c r="N22" s="92"/>
+      <c r="O22" s="92"/>
+      <c r="P22" s="92"/>
+      <c r="Q22" s="92"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
       <c r="AA22" s="3"/>
       <c r="AB22" s="3"/>
       <c r="AC22" s="3"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
       <c r="AG22" s="3"/>
       <c r="AH22" s="3"/>
       <c r="AI22" s="3"/>
       <c r="AJ22" s="3"/>
       <c r="AK22" s="3"/>
       <c r="AL22" s="3"/>
       <c r="AM22" s="3"/>
       <c r="AN22" s="3"/>
       <c r="AO22" s="3"/>
       <c r="AP22" s="3"/>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
       <c r="AT22" s="3"/>
       <c r="AU22" s="3"/>
       <c r="AV22" s="3"/>
       <c r="AW22" s="3"/>
       <c r="AX22" s="3"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="3"/>
       <c r="BF22" s="3"/>
       <c r="BH22" s="7"/>
     </row>
     <row r="23" spans="2:124" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
-      <c r="D23" s="56" t="s">
+      <c r="D23" s="131" t="s">
         <v>7</v>
       </c>
-      <c r="E23" s="57"/>
-[...3 lines deleted...]
-      <c r="I23" s="99" t="s">
+      <c r="E23" s="132"/>
+      <c r="F23" s="132"/>
+      <c r="G23" s="132"/>
+      <c r="H23" s="133"/>
+      <c r="I23" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="J23" s="100"/>
-[...21 lines deleted...]
-      <c r="AF23" s="99" t="s">
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="75"/>
+      <c r="M23" s="75"/>
+      <c r="N23" s="75"/>
+      <c r="O23" s="75"/>
+      <c r="P23" s="75"/>
+      <c r="Q23" s="75"/>
+      <c r="R23" s="75"/>
+      <c r="S23" s="75"/>
+      <c r="T23" s="75"/>
+      <c r="U23" s="75"/>
+      <c r="V23" s="75"/>
+      <c r="W23" s="75"/>
+      <c r="X23" s="75"/>
+      <c r="Y23" s="75"/>
+      <c r="Z23" s="75"/>
+      <c r="AA23" s="75"/>
+      <c r="AB23" s="75"/>
+      <c r="AC23" s="75"/>
+      <c r="AD23" s="75"/>
+      <c r="AE23" s="75"/>
+      <c r="AF23" s="74" t="s">
         <v>63</v>
       </c>
-      <c r="AG23" s="100"/>
-[...4 lines deleted...]
-      <c r="AL23" s="99" t="s">
+      <c r="AG23" s="75"/>
+      <c r="AH23" s="75"/>
+      <c r="AI23" s="75"/>
+      <c r="AJ23" s="75"/>
+      <c r="AK23" s="76"/>
+      <c r="AL23" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="AM23" s="100"/>
-[...4 lines deleted...]
-      <c r="AR23" s="99" t="s">
+      <c r="AM23" s="75"/>
+      <c r="AN23" s="75"/>
+      <c r="AO23" s="75"/>
+      <c r="AP23" s="75"/>
+      <c r="AQ23" s="76"/>
+      <c r="AR23" s="74" t="s">
         <v>14</v>
       </c>
-      <c r="AS23" s="100"/>
-[...3 lines deleted...]
-      <c r="AW23" s="100" t="s">
+      <c r="AS23" s="75"/>
+      <c r="AT23" s="75"/>
+      <c r="AU23" s="75"/>
+      <c r="AV23" s="76"/>
+      <c r="AW23" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="AX23" s="100"/>
-[...7 lines deleted...]
-      <c r="BF23" s="101"/>
+      <c r="AX23" s="75"/>
+      <c r="AY23" s="75"/>
+      <c r="AZ23" s="75"/>
+      <c r="BA23" s="75"/>
+      <c r="BB23" s="75"/>
+      <c r="BC23" s="75"/>
+      <c r="BD23" s="75"/>
+      <c r="BE23" s="75"/>
+      <c r="BF23" s="76"/>
       <c r="BH23" s="7"/>
     </row>
     <row r="24" spans="2:124" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
-      <c r="D24" s="59"/>
-[...53 lines deleted...]
-      <c r="BF24" s="104"/>
+      <c r="D24" s="134"/>
+      <c r="E24" s="135"/>
+      <c r="F24" s="135"/>
+      <c r="G24" s="135"/>
+      <c r="H24" s="136"/>
+      <c r="I24" s="80"/>
+      <c r="J24" s="81"/>
+      <c r="K24" s="81"/>
+      <c r="L24" s="81"/>
+      <c r="M24" s="81"/>
+      <c r="N24" s="81"/>
+      <c r="O24" s="81"/>
+      <c r="P24" s="81"/>
+      <c r="Q24" s="81"/>
+      <c r="R24" s="81"/>
+      <c r="S24" s="81"/>
+      <c r="T24" s="81"/>
+      <c r="U24" s="81"/>
+      <c r="V24" s="81"/>
+      <c r="W24" s="81"/>
+      <c r="X24" s="81"/>
+      <c r="Y24" s="81"/>
+      <c r="Z24" s="81"/>
+      <c r="AA24" s="81"/>
+      <c r="AB24" s="81"/>
+      <c r="AC24" s="81"/>
+      <c r="AD24" s="81"/>
+      <c r="AE24" s="81"/>
+      <c r="AF24" s="80"/>
+      <c r="AG24" s="81"/>
+      <c r="AH24" s="81"/>
+      <c r="AI24" s="81"/>
+      <c r="AJ24" s="81"/>
+      <c r="AK24" s="82"/>
+      <c r="AL24" s="80"/>
+      <c r="AM24" s="81"/>
+      <c r="AN24" s="81"/>
+      <c r="AO24" s="81"/>
+      <c r="AP24" s="81"/>
+      <c r="AQ24" s="82"/>
+      <c r="AR24" s="80"/>
+      <c r="AS24" s="81"/>
+      <c r="AT24" s="81"/>
+      <c r="AU24" s="81"/>
+      <c r="AV24" s="82"/>
+      <c r="AW24" s="81"/>
+      <c r="AX24" s="81"/>
+      <c r="AY24" s="81"/>
+      <c r="AZ24" s="81"/>
+      <c r="BA24" s="81"/>
+      <c r="BB24" s="81"/>
+      <c r="BC24" s="81"/>
+      <c r="BD24" s="81"/>
+      <c r="BE24" s="81"/>
+      <c r="BF24" s="82"/>
       <c r="BH24" s="7"/>
     </row>
     <row r="25" spans="2:124" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
-      <c r="D25" s="59"/>
-[...42 lines deleted...]
-      <c r="AU25" s="166" t="s">
+      <c r="D25" s="134"/>
+      <c r="E25" s="135"/>
+      <c r="F25" s="135"/>
+      <c r="G25" s="135"/>
+      <c r="H25" s="136"/>
+      <c r="I25" s="124"/>
+      <c r="J25" s="24"/>
+      <c r="K25" s="24"/>
+      <c r="L25" s="24"/>
+      <c r="M25" s="24"/>
+      <c r="N25" s="24"/>
+      <c r="O25" s="24"/>
+      <c r="P25" s="24"/>
+      <c r="Q25" s="24"/>
+      <c r="R25" s="24"/>
+      <c r="S25" s="24"/>
+      <c r="T25" s="24"/>
+      <c r="U25" s="24"/>
+      <c r="V25" s="24"/>
+      <c r="W25" s="24"/>
+      <c r="X25" s="24"/>
+      <c r="Y25" s="24"/>
+      <c r="Z25" s="24"/>
+      <c r="AA25" s="24"/>
+      <c r="AB25" s="24"/>
+      <c r="AC25" s="24"/>
+      <c r="AD25" s="24"/>
+      <c r="AE25" s="26"/>
+      <c r="AF25" s="124"/>
+      <c r="AG25" s="160"/>
+      <c r="AH25" s="160"/>
+      <c r="AI25" s="160"/>
+      <c r="AJ25" s="160"/>
+      <c r="AK25" s="161"/>
+      <c r="AL25" s="124"/>
+      <c r="AM25" s="24"/>
+      <c r="AN25" s="24"/>
+      <c r="AO25" s="24"/>
+      <c r="AP25" s="24"/>
+      <c r="AQ25" s="26"/>
+      <c r="AR25" s="202"/>
+      <c r="AS25" s="203"/>
+      <c r="AT25" s="203"/>
+      <c r="AU25" s="146" t="s">
         <v>6</v>
       </c>
-      <c r="AV25" s="167"/>
-[...9 lines deleted...]
-      <c r="BF25" s="126"/>
+      <c r="AV25" s="147"/>
+      <c r="AW25" s="124"/>
+      <c r="AX25" s="24"/>
+      <c r="AY25" s="24"/>
+      <c r="AZ25" s="6"/>
+      <c r="BA25" s="24"/>
+      <c r="BB25" s="24"/>
+      <c r="BC25" s="24"/>
+      <c r="BD25" s="6"/>
+      <c r="BE25" s="24"/>
+      <c r="BF25" s="26"/>
       <c r="BH25" s="7"/>
     </row>
     <row r="26" spans="2:124" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
-      <c r="D26" s="59"/>
-[...47 lines deleted...]
-      <c r="AZ26" s="14" t="s">
+      <c r="D26" s="134"/>
+      <c r="E26" s="135"/>
+      <c r="F26" s="135"/>
+      <c r="G26" s="135"/>
+      <c r="H26" s="136"/>
+      <c r="I26" s="125"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+      <c r="N26" s="23"/>
+      <c r="O26" s="23"/>
+      <c r="P26" s="23"/>
+      <c r="Q26" s="23"/>
+      <c r="R26" s="23"/>
+      <c r="S26" s="23"/>
+      <c r="T26" s="23"/>
+      <c r="U26" s="23"/>
+      <c r="V26" s="23"/>
+      <c r="W26" s="23"/>
+      <c r="X26" s="23"/>
+      <c r="Y26" s="23"/>
+      <c r="Z26" s="23"/>
+      <c r="AA26" s="23"/>
+      <c r="AB26" s="23"/>
+      <c r="AC26" s="23"/>
+      <c r="AD26" s="23"/>
+      <c r="AE26" s="27"/>
+      <c r="AF26" s="162"/>
+      <c r="AG26" s="163"/>
+      <c r="AH26" s="163"/>
+      <c r="AI26" s="163"/>
+      <c r="AJ26" s="163"/>
+      <c r="AK26" s="164"/>
+      <c r="AL26" s="125"/>
+      <c r="AM26" s="23"/>
+      <c r="AN26" s="23"/>
+      <c r="AO26" s="23"/>
+      <c r="AP26" s="23"/>
+      <c r="AQ26" s="27"/>
+      <c r="AR26" s="118"/>
+      <c r="AS26" s="119"/>
+      <c r="AT26" s="119"/>
+      <c r="AU26" s="119"/>
+      <c r="AV26" s="120"/>
+      <c r="AW26" s="125"/>
+      <c r="AX26" s="23"/>
+      <c r="AY26" s="23"/>
+      <c r="AZ26" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="BA26" s="82"/>
-[...2 lines deleted...]
-      <c r="BD26" s="14" t="s">
+      <c r="BA26" s="23"/>
+      <c r="BB26" s="23"/>
+      <c r="BC26" s="23"/>
+      <c r="BD26" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="BE26" s="82"/>
-      <c r="BF26" s="127"/>
+      <c r="BE26" s="23"/>
+      <c r="BF26" s="27"/>
       <c r="BH26" s="7"/>
     </row>
     <row r="27" spans="2:124" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
-      <c r="D27" s="62"/>
-[...53 lines deleted...]
-      <c r="BF27" s="128"/>
+      <c r="D27" s="137"/>
+      <c r="E27" s="138"/>
+      <c r="F27" s="138"/>
+      <c r="G27" s="138"/>
+      <c r="H27" s="139"/>
+      <c r="I27" s="126"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="25"/>
+      <c r="L27" s="25"/>
+      <c r="M27" s="25"/>
+      <c r="N27" s="25"/>
+      <c r="O27" s="25"/>
+      <c r="P27" s="25"/>
+      <c r="Q27" s="25"/>
+      <c r="R27" s="25"/>
+      <c r="S27" s="25"/>
+      <c r="T27" s="25"/>
+      <c r="U27" s="25"/>
+      <c r="V27" s="25"/>
+      <c r="W27" s="25"/>
+      <c r="X27" s="25"/>
+      <c r="Y27" s="25"/>
+      <c r="Z27" s="25"/>
+      <c r="AA27" s="25"/>
+      <c r="AB27" s="25"/>
+      <c r="AC27" s="25"/>
+      <c r="AD27" s="25"/>
+      <c r="AE27" s="28"/>
+      <c r="AF27" s="165"/>
+      <c r="AG27" s="166"/>
+      <c r="AH27" s="166"/>
+      <c r="AI27" s="166"/>
+      <c r="AJ27" s="166"/>
+      <c r="AK27" s="167"/>
+      <c r="AL27" s="126"/>
+      <c r="AM27" s="25"/>
+      <c r="AN27" s="25"/>
+      <c r="AO27" s="25"/>
+      <c r="AP27" s="25"/>
+      <c r="AQ27" s="28"/>
+      <c r="AR27" s="121"/>
+      <c r="AS27" s="122"/>
+      <c r="AT27" s="122"/>
+      <c r="AU27" s="122"/>
+      <c r="AV27" s="123"/>
+      <c r="AW27" s="126"/>
+      <c r="AX27" s="25"/>
+      <c r="AY27" s="25"/>
+      <c r="AZ27" s="3"/>
+      <c r="BA27" s="25"/>
+      <c r="BB27" s="25"/>
+      <c r="BC27" s="25"/>
+      <c r="BD27" s="3"/>
+      <c r="BE27" s="25"/>
+      <c r="BF27" s="28"/>
       <c r="BG27" s="4"/>
     </row>
     <row r="28" spans="2:124" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
-      <c r="D28" s="56" t="s">
+      <c r="D28" s="131" t="s">
         <v>66</v>
       </c>
-      <c r="E28" s="57"/>
-[...3 lines deleted...]
-      <c r="I28" s="99" t="s">
+      <c r="E28" s="132"/>
+      <c r="F28" s="132"/>
+      <c r="G28" s="132"/>
+      <c r="H28" s="133"/>
+      <c r="I28" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="J28" s="100"/>
-[...4 lines deleted...]
-      <c r="O28" s="56" t="s">
+      <c r="J28" s="75"/>
+      <c r="K28" s="75"/>
+      <c r="L28" s="75"/>
+      <c r="M28" s="75"/>
+      <c r="N28" s="76"/>
+      <c r="O28" s="131" t="s">
         <v>9</v>
       </c>
-      <c r="P28" s="57"/>
-[...4 lines deleted...]
-      <c r="U28" s="56" t="s">
+      <c r="P28" s="132"/>
+      <c r="Q28" s="132"/>
+      <c r="R28" s="132"/>
+      <c r="S28" s="132"/>
+      <c r="T28" s="133"/>
+      <c r="U28" s="131" t="s">
         <v>10</v>
       </c>
-      <c r="V28" s="57"/>
-[...5 lines deleted...]
-      <c r="AB28" s="99" t="s">
+      <c r="V28" s="132"/>
+      <c r="W28" s="132"/>
+      <c r="X28" s="132"/>
+      <c r="Y28" s="132"/>
+      <c r="Z28" s="132"/>
+      <c r="AA28" s="133"/>
+      <c r="AB28" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="AC28" s="100"/>
-[...19 lines deleted...]
-      <c r="AW28" s="96" t="s">
+      <c r="AC28" s="75"/>
+      <c r="AD28" s="75"/>
+      <c r="AE28" s="75"/>
+      <c r="AF28" s="75"/>
+      <c r="AG28" s="75"/>
+      <c r="AH28" s="75"/>
+      <c r="AI28" s="75"/>
+      <c r="AJ28" s="75"/>
+      <c r="AK28" s="75"/>
+      <c r="AL28" s="75"/>
+      <c r="AM28" s="75"/>
+      <c r="AN28" s="75"/>
+      <c r="AO28" s="75"/>
+      <c r="AP28" s="75"/>
+      <c r="AQ28" s="75"/>
+      <c r="AR28" s="75"/>
+      <c r="AS28" s="75"/>
+      <c r="AT28" s="75"/>
+      <c r="AU28" s="75"/>
+      <c r="AV28" s="76"/>
+      <c r="AW28" s="191" t="s">
         <v>28</v>
       </c>
-      <c r="AX28" s="97"/>
-[...7 lines deleted...]
-      <c r="BF28" s="98"/>
+      <c r="AX28" s="192"/>
+      <c r="AY28" s="192"/>
+      <c r="AZ28" s="192"/>
+      <c r="BA28" s="192"/>
+      <c r="BB28" s="192"/>
+      <c r="BC28" s="192"/>
+      <c r="BD28" s="192"/>
+      <c r="BE28" s="192"/>
+      <c r="BF28" s="193"/>
       <c r="BG28" s="4"/>
     </row>
     <row r="29" spans="2:124" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
-      <c r="D29" s="59"/>
-[...53 lines deleted...]
-      <c r="BF29" s="98"/>
+      <c r="D29" s="134"/>
+      <c r="E29" s="135"/>
+      <c r="F29" s="135"/>
+      <c r="G29" s="135"/>
+      <c r="H29" s="136"/>
+      <c r="I29" s="77"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="78"/>
+      <c r="L29" s="78"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="79"/>
+      <c r="O29" s="134"/>
+      <c r="P29" s="135"/>
+      <c r="Q29" s="135"/>
+      <c r="R29" s="135"/>
+      <c r="S29" s="135"/>
+      <c r="T29" s="136"/>
+      <c r="U29" s="134"/>
+      <c r="V29" s="135"/>
+      <c r="W29" s="135"/>
+      <c r="X29" s="135"/>
+      <c r="Y29" s="135"/>
+      <c r="Z29" s="135"/>
+      <c r="AA29" s="136"/>
+      <c r="AB29" s="80"/>
+      <c r="AC29" s="81"/>
+      <c r="AD29" s="81"/>
+      <c r="AE29" s="81"/>
+      <c r="AF29" s="81"/>
+      <c r="AG29" s="81"/>
+      <c r="AH29" s="81"/>
+      <c r="AI29" s="81"/>
+      <c r="AJ29" s="81"/>
+      <c r="AK29" s="81"/>
+      <c r="AL29" s="81"/>
+      <c r="AM29" s="81"/>
+      <c r="AN29" s="81"/>
+      <c r="AO29" s="81"/>
+      <c r="AP29" s="81"/>
+      <c r="AQ29" s="81"/>
+      <c r="AR29" s="81"/>
+      <c r="AS29" s="81"/>
+      <c r="AT29" s="81"/>
+      <c r="AU29" s="81"/>
+      <c r="AV29" s="82"/>
+      <c r="AW29" s="192"/>
+      <c r="AX29" s="192"/>
+      <c r="AY29" s="192"/>
+      <c r="AZ29" s="192"/>
+      <c r="BA29" s="192"/>
+      <c r="BB29" s="192"/>
+      <c r="BC29" s="192"/>
+      <c r="BD29" s="192"/>
+      <c r="BE29" s="192"/>
+      <c r="BF29" s="193"/>
       <c r="BG29" s="4"/>
     </row>
     <row r="30" spans="2:124" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
-      <c r="D30" s="59"/>
-[...23 lines deleted...]
-      <c r="AB30" s="99" t="s">
+      <c r="D30" s="134"/>
+      <c r="E30" s="135"/>
+      <c r="F30" s="135"/>
+      <c r="G30" s="135"/>
+      <c r="H30" s="136"/>
+      <c r="I30" s="77"/>
+      <c r="J30" s="78"/>
+      <c r="K30" s="78"/>
+      <c r="L30" s="78"/>
+      <c r="M30" s="78"/>
+      <c r="N30" s="79"/>
+      <c r="O30" s="134"/>
+      <c r="P30" s="135"/>
+      <c r="Q30" s="135"/>
+      <c r="R30" s="135"/>
+      <c r="S30" s="135"/>
+      <c r="T30" s="136"/>
+      <c r="U30" s="134"/>
+      <c r="V30" s="135"/>
+      <c r="W30" s="135"/>
+      <c r="X30" s="135"/>
+      <c r="Y30" s="135"/>
+      <c r="Z30" s="135"/>
+      <c r="AA30" s="136"/>
+      <c r="AB30" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="AC30" s="100"/>
-[...5 lines deleted...]
-      <c r="AI30" s="100" t="s">
+      <c r="AC30" s="75"/>
+      <c r="AD30" s="75"/>
+      <c r="AE30" s="75"/>
+      <c r="AF30" s="75"/>
+      <c r="AG30" s="75"/>
+      <c r="AH30" s="76"/>
+      <c r="AI30" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="AJ30" s="100"/>
-[...5 lines deleted...]
-      <c r="AP30" s="113" t="s">
+      <c r="AJ30" s="75"/>
+      <c r="AK30" s="75"/>
+      <c r="AL30" s="75"/>
+      <c r="AM30" s="75"/>
+      <c r="AN30" s="75"/>
+      <c r="AO30" s="76"/>
+      <c r="AP30" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="AQ30" s="113"/>
-[...14 lines deleted...]
-      <c r="BF30" s="98"/>
+      <c r="AQ30" s="78"/>
+      <c r="AR30" s="78"/>
+      <c r="AS30" s="78"/>
+      <c r="AT30" s="78"/>
+      <c r="AU30" s="78"/>
+      <c r="AV30" s="79"/>
+      <c r="AW30" s="192"/>
+      <c r="AX30" s="192"/>
+      <c r="AY30" s="192"/>
+      <c r="AZ30" s="192"/>
+      <c r="BA30" s="192"/>
+      <c r="BB30" s="192"/>
+      <c r="BC30" s="192"/>
+      <c r="BD30" s="192"/>
+      <c r="BE30" s="192"/>
+      <c r="BF30" s="193"/>
       <c r="BG30" s="4"/>
     </row>
     <row r="31" spans="2:124" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="4"/>
       <c r="C31" s="10"/>
-      <c r="D31" s="59"/>
-[...53 lines deleted...]
-      <c r="BF31" s="98"/>
+      <c r="D31" s="134"/>
+      <c r="E31" s="135"/>
+      <c r="F31" s="135"/>
+      <c r="G31" s="135"/>
+      <c r="H31" s="136"/>
+      <c r="I31" s="77"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="79"/>
+      <c r="O31" s="134"/>
+      <c r="P31" s="135"/>
+      <c r="Q31" s="135"/>
+      <c r="R31" s="135"/>
+      <c r="S31" s="135"/>
+      <c r="T31" s="136"/>
+      <c r="U31" s="134"/>
+      <c r="V31" s="135"/>
+      <c r="W31" s="135"/>
+      <c r="X31" s="135"/>
+      <c r="Y31" s="135"/>
+      <c r="Z31" s="135"/>
+      <c r="AA31" s="136"/>
+      <c r="AB31" s="77"/>
+      <c r="AC31" s="78"/>
+      <c r="AD31" s="78"/>
+      <c r="AE31" s="78"/>
+      <c r="AF31" s="78"/>
+      <c r="AG31" s="78"/>
+      <c r="AH31" s="79"/>
+      <c r="AI31" s="78"/>
+      <c r="AJ31" s="78"/>
+      <c r="AK31" s="78"/>
+      <c r="AL31" s="78"/>
+      <c r="AM31" s="78"/>
+      <c r="AN31" s="78"/>
+      <c r="AO31" s="79"/>
+      <c r="AP31" s="78"/>
+      <c r="AQ31" s="78"/>
+      <c r="AR31" s="78"/>
+      <c r="AS31" s="78"/>
+      <c r="AT31" s="78"/>
+      <c r="AU31" s="78"/>
+      <c r="AV31" s="79"/>
+      <c r="AW31" s="192"/>
+      <c r="AX31" s="192"/>
+      <c r="AY31" s="192"/>
+      <c r="AZ31" s="192"/>
+      <c r="BA31" s="192"/>
+      <c r="BB31" s="192"/>
+      <c r="BC31" s="192"/>
+      <c r="BD31" s="192"/>
+      <c r="BE31" s="192"/>
+      <c r="BF31" s="193"/>
       <c r="BG31" s="4"/>
     </row>
     <row r="32" spans="2:124" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="4"/>
       <c r="C32" s="10"/>
-      <c r="D32" s="59"/>
-[...53 lines deleted...]
-      <c r="BF32" s="98"/>
+      <c r="D32" s="134"/>
+      <c r="E32" s="135"/>
+      <c r="F32" s="135"/>
+      <c r="G32" s="135"/>
+      <c r="H32" s="136"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="81"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="81"/>
+      <c r="M32" s="81"/>
+      <c r="N32" s="82"/>
+      <c r="O32" s="137"/>
+      <c r="P32" s="138"/>
+      <c r="Q32" s="138"/>
+      <c r="R32" s="138"/>
+      <c r="S32" s="138"/>
+      <c r="T32" s="139"/>
+      <c r="U32" s="137"/>
+      <c r="V32" s="138"/>
+      <c r="W32" s="138"/>
+      <c r="X32" s="138"/>
+      <c r="Y32" s="138"/>
+      <c r="Z32" s="138"/>
+      <c r="AA32" s="139"/>
+      <c r="AB32" s="77"/>
+      <c r="AC32" s="78"/>
+      <c r="AD32" s="78"/>
+      <c r="AE32" s="78"/>
+      <c r="AF32" s="78"/>
+      <c r="AG32" s="78"/>
+      <c r="AH32" s="79"/>
+      <c r="AI32" s="78"/>
+      <c r="AJ32" s="78"/>
+      <c r="AK32" s="78"/>
+      <c r="AL32" s="78"/>
+      <c r="AM32" s="78"/>
+      <c r="AN32" s="78"/>
+      <c r="AO32" s="79"/>
+      <c r="AP32" s="78"/>
+      <c r="AQ32" s="78"/>
+      <c r="AR32" s="78"/>
+      <c r="AS32" s="78"/>
+      <c r="AT32" s="78"/>
+      <c r="AU32" s="78"/>
+      <c r="AV32" s="79"/>
+      <c r="AW32" s="192"/>
+      <c r="AX32" s="192"/>
+      <c r="AY32" s="192"/>
+      <c r="AZ32" s="192"/>
+      <c r="BA32" s="192"/>
+      <c r="BB32" s="192"/>
+      <c r="BC32" s="192"/>
+      <c r="BD32" s="192"/>
+      <c r="BE32" s="192"/>
+      <c r="BF32" s="193"/>
       <c r="BG32" s="4"/>
     </row>
     <row r="33" spans="2:69" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
-      <c r="D33" s="59"/>
-[...28 lines deleted...]
-      <c r="AG33" s="164" t="s">
+      <c r="D33" s="134"/>
+      <c r="E33" s="135"/>
+      <c r="F33" s="135"/>
+      <c r="G33" s="135"/>
+      <c r="H33" s="136"/>
+      <c r="I33" s="115"/>
+      <c r="J33" s="116"/>
+      <c r="K33" s="116"/>
+      <c r="L33" s="116"/>
+      <c r="M33" s="116"/>
+      <c r="N33" s="117"/>
+      <c r="O33" s="116"/>
+      <c r="P33" s="116"/>
+      <c r="Q33" s="116"/>
+      <c r="R33" s="116"/>
+      <c r="S33" s="116"/>
+      <c r="T33" s="117"/>
+      <c r="U33" s="24"/>
+      <c r="V33" s="24"/>
+      <c r="W33" s="24"/>
+      <c r="X33" s="24"/>
+      <c r="Y33" s="24"/>
+      <c r="Z33" s="24"/>
+      <c r="AA33" s="26"/>
+      <c r="AB33" s="140"/>
+      <c r="AC33" s="141"/>
+      <c r="AD33" s="141"/>
+      <c r="AE33" s="141"/>
+      <c r="AF33" s="141"/>
+      <c r="AG33" s="144" t="s">
         <v>6</v>
       </c>
-      <c r="AH33" s="165"/>
-[...5 lines deleted...]
-      <c r="AN33" s="164" t="s">
+      <c r="AH33" s="145"/>
+      <c r="AI33" s="140"/>
+      <c r="AJ33" s="141"/>
+      <c r="AK33" s="141"/>
+      <c r="AL33" s="141"/>
+      <c r="AM33" s="141"/>
+      <c r="AN33" s="144" t="s">
         <v>6</v>
       </c>
-      <c r="AO33" s="165"/>
-[...5 lines deleted...]
-      <c r="AU33" s="164" t="s">
+      <c r="AO33" s="145"/>
+      <c r="AP33" s="140"/>
+      <c r="AQ33" s="141"/>
+      <c r="AR33" s="141"/>
+      <c r="AS33" s="141"/>
+      <c r="AT33" s="141"/>
+      <c r="AU33" s="144" t="s">
         <v>6</v>
       </c>
-      <c r="AV33" s="165"/>
-[...9 lines deleted...]
-      <c r="BF33" s="126"/>
+      <c r="AV33" s="145"/>
+      <c r="AW33" s="124"/>
+      <c r="AX33" s="24"/>
+      <c r="AY33" s="24"/>
+      <c r="AZ33" s="6"/>
+      <c r="BA33" s="24"/>
+      <c r="BB33" s="24"/>
+      <c r="BC33" s="24"/>
+      <c r="BD33" s="6"/>
+      <c r="BE33" s="24"/>
+      <c r="BF33" s="26"/>
       <c r="BG33" s="4"/>
     </row>
     <row r="34" spans="2:69" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
-      <c r="D34" s="59"/>
-[...53 lines deleted...]
-      <c r="BF34" s="127"/>
+      <c r="D34" s="134"/>
+      <c r="E34" s="135"/>
+      <c r="F34" s="135"/>
+      <c r="G34" s="135"/>
+      <c r="H34" s="136"/>
+      <c r="I34" s="118"/>
+      <c r="J34" s="119"/>
+      <c r="K34" s="119"/>
+      <c r="L34" s="119"/>
+      <c r="M34" s="119"/>
+      <c r="N34" s="120"/>
+      <c r="O34" s="119"/>
+      <c r="P34" s="119"/>
+      <c r="Q34" s="119"/>
+      <c r="R34" s="119"/>
+      <c r="S34" s="119"/>
+      <c r="T34" s="120"/>
+      <c r="U34" s="23"/>
+      <c r="V34" s="23"/>
+      <c r="W34" s="23"/>
+      <c r="X34" s="23"/>
+      <c r="Y34" s="23"/>
+      <c r="Z34" s="23"/>
+      <c r="AA34" s="27"/>
+      <c r="AB34" s="142"/>
+      <c r="AC34" s="143"/>
+      <c r="AD34" s="143"/>
+      <c r="AE34" s="143"/>
+      <c r="AF34" s="143"/>
+      <c r="AG34" s="146"/>
+      <c r="AH34" s="147"/>
+      <c r="AI34" s="142"/>
+      <c r="AJ34" s="143"/>
+      <c r="AK34" s="143"/>
+      <c r="AL34" s="143"/>
+      <c r="AM34" s="143"/>
+      <c r="AN34" s="146"/>
+      <c r="AO34" s="147"/>
+      <c r="AP34" s="142"/>
+      <c r="AQ34" s="143"/>
+      <c r="AR34" s="143"/>
+      <c r="AS34" s="143"/>
+      <c r="AT34" s="143"/>
+      <c r="AU34" s="146"/>
+      <c r="AV34" s="147"/>
+      <c r="AW34" s="125"/>
+      <c r="AX34" s="23"/>
+      <c r="AY34" s="23"/>
+      <c r="BA34" s="23"/>
+      <c r="BB34" s="23"/>
+      <c r="BC34" s="23"/>
+      <c r="BE34" s="23"/>
+      <c r="BF34" s="27"/>
       <c r="BG34" s="4"/>
     </row>
     <row r="35" spans="2:69" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
-      <c r="D35" s="59"/>
-[...47 lines deleted...]
-      <c r="AZ35" s="14" t="s">
+      <c r="D35" s="134"/>
+      <c r="E35" s="135"/>
+      <c r="F35" s="135"/>
+      <c r="G35" s="135"/>
+      <c r="H35" s="136"/>
+      <c r="I35" s="118"/>
+      <c r="J35" s="119"/>
+      <c r="K35" s="119"/>
+      <c r="L35" s="119"/>
+      <c r="M35" s="119"/>
+      <c r="N35" s="120"/>
+      <c r="O35" s="119"/>
+      <c r="P35" s="119"/>
+      <c r="Q35" s="119"/>
+      <c r="R35" s="119"/>
+      <c r="S35" s="119"/>
+      <c r="T35" s="120"/>
+      <c r="U35" s="23"/>
+      <c r="V35" s="23"/>
+      <c r="W35" s="23"/>
+      <c r="X35" s="23"/>
+      <c r="Y35" s="23"/>
+      <c r="Z35" s="23"/>
+      <c r="AA35" s="27"/>
+      <c r="AB35" s="32"/>
+      <c r="AC35" s="33"/>
+      <c r="AD35" s="33"/>
+      <c r="AE35" s="33"/>
+      <c r="AF35" s="34"/>
+      <c r="AG35" s="40"/>
+      <c r="AH35" s="41"/>
+      <c r="AI35" s="32"/>
+      <c r="AJ35" s="33"/>
+      <c r="AK35" s="33"/>
+      <c r="AL35" s="33"/>
+      <c r="AM35" s="34"/>
+      <c r="AN35" s="40"/>
+      <c r="AO35" s="41"/>
+      <c r="AP35" s="32"/>
+      <c r="AQ35" s="33"/>
+      <c r="AR35" s="33"/>
+      <c r="AS35" s="33"/>
+      <c r="AT35" s="34"/>
+      <c r="AU35" s="40"/>
+      <c r="AV35" s="41"/>
+      <c r="AW35" s="125"/>
+      <c r="AX35" s="23"/>
+      <c r="AY35" s="23"/>
+      <c r="AZ35" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="BA35" s="82"/>
-[...2 lines deleted...]
-      <c r="BD35" s="17" t="s">
+      <c r="BA35" s="23"/>
+      <c r="BB35" s="23"/>
+      <c r="BC35" s="23"/>
+      <c r="BD35" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="BE35" s="82"/>
-      <c r="BF35" s="127"/>
+      <c r="BE35" s="23"/>
+      <c r="BF35" s="27"/>
       <c r="BG35" s="4"/>
     </row>
     <row r="36" spans="2:69" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
-      <c r="D36" s="59"/>
-[...53 lines deleted...]
-      <c r="BF36" s="127"/>
+      <c r="D36" s="134"/>
+      <c r="E36" s="135"/>
+      <c r="F36" s="135"/>
+      <c r="G36" s="135"/>
+      <c r="H36" s="136"/>
+      <c r="I36" s="118"/>
+      <c r="J36" s="119"/>
+      <c r="K36" s="119"/>
+      <c r="L36" s="119"/>
+      <c r="M36" s="119"/>
+      <c r="N36" s="120"/>
+      <c r="O36" s="119"/>
+      <c r="P36" s="119"/>
+      <c r="Q36" s="119"/>
+      <c r="R36" s="119"/>
+      <c r="S36" s="119"/>
+      <c r="T36" s="120"/>
+      <c r="U36" s="23"/>
+      <c r="V36" s="23"/>
+      <c r="W36" s="23"/>
+      <c r="X36" s="23"/>
+      <c r="Y36" s="23"/>
+      <c r="Z36" s="23"/>
+      <c r="AA36" s="27"/>
+      <c r="AB36" s="32"/>
+      <c r="AC36" s="33"/>
+      <c r="AD36" s="33"/>
+      <c r="AE36" s="33"/>
+      <c r="AF36" s="34"/>
+      <c r="AG36" s="40"/>
+      <c r="AH36" s="41"/>
+      <c r="AI36" s="32"/>
+      <c r="AJ36" s="33"/>
+      <c r="AK36" s="33"/>
+      <c r="AL36" s="33"/>
+      <c r="AM36" s="34"/>
+      <c r="AN36" s="40"/>
+      <c r="AO36" s="41"/>
+      <c r="AP36" s="32"/>
+      <c r="AQ36" s="33"/>
+      <c r="AR36" s="33"/>
+      <c r="AS36" s="33"/>
+      <c r="AT36" s="34"/>
+      <c r="AU36" s="40"/>
+      <c r="AV36" s="41"/>
+      <c r="AW36" s="125"/>
+      <c r="AX36" s="23"/>
+      <c r="AY36" s="23"/>
+      <c r="BA36" s="23"/>
+      <c r="BB36" s="23"/>
+      <c r="BC36" s="23"/>
+      <c r="BE36" s="23"/>
+      <c r="BF36" s="27"/>
       <c r="BG36" s="4"/>
       <c r="BQ36" s="11"/>
     </row>
     <row r="37" spans="2:69" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
-      <c r="D37" s="59"/>
-[...53 lines deleted...]
-      <c r="BF37" s="128"/>
+      <c r="D37" s="134"/>
+      <c r="E37" s="135"/>
+      <c r="F37" s="135"/>
+      <c r="G37" s="135"/>
+      <c r="H37" s="136"/>
+      <c r="I37" s="121"/>
+      <c r="J37" s="122"/>
+      <c r="K37" s="122"/>
+      <c r="L37" s="122"/>
+      <c r="M37" s="122"/>
+      <c r="N37" s="123"/>
+      <c r="O37" s="122"/>
+      <c r="P37" s="122"/>
+      <c r="Q37" s="122"/>
+      <c r="R37" s="122"/>
+      <c r="S37" s="122"/>
+      <c r="T37" s="123"/>
+      <c r="U37" s="25"/>
+      <c r="V37" s="25"/>
+      <c r="W37" s="25"/>
+      <c r="X37" s="25"/>
+      <c r="Y37" s="25"/>
+      <c r="Z37" s="25"/>
+      <c r="AA37" s="28"/>
+      <c r="AB37" s="35"/>
+      <c r="AC37" s="36"/>
+      <c r="AD37" s="36"/>
+      <c r="AE37" s="36"/>
+      <c r="AF37" s="37"/>
+      <c r="AG37" s="42"/>
+      <c r="AH37" s="43"/>
+      <c r="AI37" s="35"/>
+      <c r="AJ37" s="36"/>
+      <c r="AK37" s="36"/>
+      <c r="AL37" s="36"/>
+      <c r="AM37" s="37"/>
+      <c r="AN37" s="42"/>
+      <c r="AO37" s="43"/>
+      <c r="AP37" s="35"/>
+      <c r="AQ37" s="36"/>
+      <c r="AR37" s="36"/>
+      <c r="AS37" s="36"/>
+      <c r="AT37" s="37"/>
+      <c r="AU37" s="42"/>
+      <c r="AV37" s="43"/>
+      <c r="AW37" s="126"/>
+      <c r="AX37" s="25"/>
+      <c r="AY37" s="25"/>
+      <c r="AZ37" s="3"/>
+      <c r="BA37" s="25"/>
+      <c r="BB37" s="25"/>
+      <c r="BC37" s="25"/>
+      <c r="BD37" s="3"/>
+      <c r="BE37" s="25"/>
+      <c r="BF37" s="28"/>
       <c r="BG37" s="4"/>
     </row>
     <row r="38" spans="2:69" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
-      <c r="D38" s="59"/>
-[...53 lines deleted...]
-      <c r="BF38" s="126"/>
+      <c r="D38" s="134"/>
+      <c r="E38" s="135"/>
+      <c r="F38" s="135"/>
+      <c r="G38" s="135"/>
+      <c r="H38" s="136"/>
+      <c r="I38" s="115"/>
+      <c r="J38" s="116"/>
+      <c r="K38" s="116"/>
+      <c r="L38" s="116"/>
+      <c r="M38" s="116"/>
+      <c r="N38" s="117"/>
+      <c r="O38" s="115"/>
+      <c r="P38" s="116"/>
+      <c r="Q38" s="116"/>
+      <c r="R38" s="116"/>
+      <c r="S38" s="116"/>
+      <c r="T38" s="117"/>
+      <c r="U38" s="124"/>
+      <c r="V38" s="24"/>
+      <c r="W38" s="24"/>
+      <c r="X38" s="24"/>
+      <c r="Y38" s="24"/>
+      <c r="Z38" s="24"/>
+      <c r="AA38" s="26"/>
+      <c r="AB38" s="29"/>
+      <c r="AC38" s="30"/>
+      <c r="AD38" s="30"/>
+      <c r="AE38" s="30"/>
+      <c r="AF38" s="31"/>
+      <c r="AG38" s="127"/>
+      <c r="AH38" s="128"/>
+      <c r="AI38" s="29"/>
+      <c r="AJ38" s="30"/>
+      <c r="AK38" s="30"/>
+      <c r="AL38" s="30"/>
+      <c r="AM38" s="31"/>
+      <c r="AN38" s="38"/>
+      <c r="AO38" s="39"/>
+      <c r="AP38" s="29"/>
+      <c r="AQ38" s="30"/>
+      <c r="AR38" s="30"/>
+      <c r="AS38" s="30"/>
+      <c r="AT38" s="31"/>
+      <c r="AU38" s="38"/>
+      <c r="AV38" s="39"/>
+      <c r="AW38" s="124"/>
+      <c r="AX38" s="24"/>
+      <c r="AY38" s="24"/>
+      <c r="AZ38" s="6"/>
+      <c r="BA38" s="24"/>
+      <c r="BB38" s="24"/>
+      <c r="BC38" s="24"/>
+      <c r="BD38" s="6"/>
+      <c r="BE38" s="24"/>
+      <c r="BF38" s="26"/>
       <c r="BG38" s="4"/>
     </row>
     <row r="39" spans="2:69" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
-      <c r="D39" s="59"/>
-[...47 lines deleted...]
-      <c r="AZ39" s="14" t="s">
+      <c r="D39" s="134"/>
+      <c r="E39" s="135"/>
+      <c r="F39" s="135"/>
+      <c r="G39" s="135"/>
+      <c r="H39" s="136"/>
+      <c r="I39" s="118"/>
+      <c r="J39" s="119"/>
+      <c r="K39" s="119"/>
+      <c r="L39" s="119"/>
+      <c r="M39" s="119"/>
+      <c r="N39" s="120"/>
+      <c r="O39" s="118"/>
+      <c r="P39" s="119"/>
+      <c r="Q39" s="119"/>
+      <c r="R39" s="119"/>
+      <c r="S39" s="119"/>
+      <c r="T39" s="120"/>
+      <c r="U39" s="125"/>
+      <c r="V39" s="23"/>
+      <c r="W39" s="23"/>
+      <c r="X39" s="23"/>
+      <c r="Y39" s="23"/>
+      <c r="Z39" s="23"/>
+      <c r="AA39" s="27"/>
+      <c r="AB39" s="32"/>
+      <c r="AC39" s="33"/>
+      <c r="AD39" s="33"/>
+      <c r="AE39" s="33"/>
+      <c r="AF39" s="34"/>
+      <c r="AG39" s="127"/>
+      <c r="AH39" s="128"/>
+      <c r="AI39" s="32"/>
+      <c r="AJ39" s="33"/>
+      <c r="AK39" s="33"/>
+      <c r="AL39" s="33"/>
+      <c r="AM39" s="34"/>
+      <c r="AN39" s="40"/>
+      <c r="AO39" s="41"/>
+      <c r="AP39" s="32"/>
+      <c r="AQ39" s="33"/>
+      <c r="AR39" s="33"/>
+      <c r="AS39" s="33"/>
+      <c r="AT39" s="34"/>
+      <c r="AU39" s="40"/>
+      <c r="AV39" s="41"/>
+      <c r="AW39" s="125"/>
+      <c r="AX39" s="23"/>
+      <c r="AY39" s="23"/>
+      <c r="AZ39" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="BA39" s="82"/>
-[...2 lines deleted...]
-      <c r="BD39" s="17" t="s">
+      <c r="BA39" s="23"/>
+      <c r="BB39" s="23"/>
+      <c r="BC39" s="23"/>
+      <c r="BD39" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="BE39" s="82"/>
-      <c r="BF39" s="127"/>
+      <c r="BE39" s="23"/>
+      <c r="BF39" s="27"/>
       <c r="BG39" s="4"/>
     </row>
     <row r="40" spans="2:69" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
-      <c r="D40" s="62"/>
-[...53 lines deleted...]
-      <c r="BF40" s="128"/>
+      <c r="D40" s="137"/>
+      <c r="E40" s="138"/>
+      <c r="F40" s="138"/>
+      <c r="G40" s="138"/>
+      <c r="H40" s="139"/>
+      <c r="I40" s="121"/>
+      <c r="J40" s="122"/>
+      <c r="K40" s="122"/>
+      <c r="L40" s="122"/>
+      <c r="M40" s="122"/>
+      <c r="N40" s="123"/>
+      <c r="O40" s="121"/>
+      <c r="P40" s="122"/>
+      <c r="Q40" s="122"/>
+      <c r="R40" s="122"/>
+      <c r="S40" s="122"/>
+      <c r="T40" s="123"/>
+      <c r="U40" s="126"/>
+      <c r="V40" s="25"/>
+      <c r="W40" s="25"/>
+      <c r="X40" s="25"/>
+      <c r="Y40" s="25"/>
+      <c r="Z40" s="25"/>
+      <c r="AA40" s="28"/>
+      <c r="AB40" s="35"/>
+      <c r="AC40" s="36"/>
+      <c r="AD40" s="36"/>
+      <c r="AE40" s="36"/>
+      <c r="AF40" s="37"/>
+      <c r="AG40" s="129"/>
+      <c r="AH40" s="130"/>
+      <c r="AI40" s="35"/>
+      <c r="AJ40" s="36"/>
+      <c r="AK40" s="36"/>
+      <c r="AL40" s="36"/>
+      <c r="AM40" s="37"/>
+      <c r="AN40" s="42"/>
+      <c r="AO40" s="43"/>
+      <c r="AP40" s="35"/>
+      <c r="AQ40" s="36"/>
+      <c r="AR40" s="36"/>
+      <c r="AS40" s="36"/>
+      <c r="AT40" s="37"/>
+      <c r="AU40" s="42"/>
+      <c r="AV40" s="43"/>
+      <c r="AW40" s="126"/>
+      <c r="AX40" s="25"/>
+      <c r="AY40" s="25"/>
+      <c r="AZ40" s="3"/>
+      <c r="BA40" s="25"/>
+      <c r="BB40" s="25"/>
+      <c r="BC40" s="25"/>
+      <c r="BD40" s="3"/>
+      <c r="BE40" s="25"/>
+      <c r="BF40" s="28"/>
       <c r="BG40" s="4"/>
     </row>
     <row r="41" spans="2:69" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="4"/>
       <c r="BG41" s="4"/>
     </row>
     <row r="42" spans="2:69" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="4"/>
       <c r="BG42" s="4"/>
     </row>
     <row r="43" spans="2:69" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="4"/>
-      <c r="D43" s="163" t="s">
+      <c r="D43" s="92" t="s">
         <v>56</v>
       </c>
-      <c r="E43" s="163"/>
-[...18 lines deleted...]
-      <c r="X43" s="163"/>
+      <c r="E43" s="92"/>
+      <c r="F43" s="92"/>
+      <c r="G43" s="92"/>
+      <c r="H43" s="92"/>
+      <c r="I43" s="92"/>
+      <c r="J43" s="92"/>
+      <c r="K43" s="92"/>
+      <c r="L43" s="92"/>
+      <c r="M43" s="92"/>
+      <c r="N43" s="92"/>
+      <c r="O43" s="92"/>
+      <c r="P43" s="92"/>
+      <c r="Q43" s="92"/>
+      <c r="R43" s="92"/>
+      <c r="S43" s="92"/>
+      <c r="T43" s="92"/>
+      <c r="U43" s="92"/>
+      <c r="V43" s="92"/>
+      <c r="W43" s="92"/>
+      <c r="X43" s="92"/>
       <c r="Y43" s="3"/>
       <c r="Z43" s="3"/>
       <c r="AA43" s="3"/>
       <c r="AB43" s="3"/>
       <c r="AC43" s="3"/>
       <c r="AD43" s="3"/>
       <c r="AE43" s="3"/>
       <c r="AF43" s="3"/>
       <c r="AG43" s="3"/>
       <c r="AH43" s="3"/>
       <c r="AI43" s="3"/>
       <c r="AJ43" s="3"/>
       <c r="AK43" s="3"/>
       <c r="AL43" s="3"/>
       <c r="AM43" s="3"/>
       <c r="AN43" s="3"/>
       <c r="AO43" s="3"/>
       <c r="AP43" s="3"/>
       <c r="AQ43" s="3"/>
       <c r="AR43" s="3"/>
       <c r="AS43" s="3"/>
       <c r="AT43" s="3"/>
       <c r="AU43" s="3"/>
       <c r="AV43" s="3"/>
       <c r="AW43" s="3"/>
       <c r="AX43" s="3"/>
       <c r="AY43" s="3"/>
       <c r="AZ43" s="3"/>
       <c r="BA43" s="3"/>
       <c r="BB43" s="3"/>
       <c r="BC43" s="3"/>
       <c r="BD43" s="3"/>
       <c r="BE43" s="3"/>
       <c r="BF43" s="3"/>
       <c r="BG43" s="4"/>
     </row>
     <row r="44" spans="2:69" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="4"/>
-      <c r="D44" s="99" t="s">
+      <c r="D44" s="74" t="s">
         <v>65</v>
       </c>
-      <c r="E44" s="100"/>
-[...26 lines deleted...]
-      <c r="AF44" s="99" t="s">
+      <c r="E44" s="75"/>
+      <c r="F44" s="75"/>
+      <c r="G44" s="75"/>
+      <c r="H44" s="75"/>
+      <c r="I44" s="75"/>
+      <c r="J44" s="75"/>
+      <c r="K44" s="75"/>
+      <c r="L44" s="75"/>
+      <c r="M44" s="75"/>
+      <c r="N44" s="75"/>
+      <c r="O44" s="75"/>
+      <c r="P44" s="75"/>
+      <c r="Q44" s="75"/>
+      <c r="R44" s="75"/>
+      <c r="S44" s="75"/>
+      <c r="T44" s="75"/>
+      <c r="U44" s="75"/>
+      <c r="V44" s="75"/>
+      <c r="W44" s="75"/>
+      <c r="X44" s="75"/>
+      <c r="Y44" s="75"/>
+      <c r="Z44" s="75"/>
+      <c r="AA44" s="75"/>
+      <c r="AB44" s="75"/>
+      <c r="AC44" s="75"/>
+      <c r="AD44" s="75"/>
+      <c r="AE44" s="76"/>
+      <c r="AF44" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="AG44" s="100"/>
-[...6 lines deleted...]
-      <c r="AN44" s="57" t="s">
+      <c r="AG44" s="75"/>
+      <c r="AH44" s="75"/>
+      <c r="AI44" s="75"/>
+      <c r="AJ44" s="75"/>
+      <c r="AK44" s="75"/>
+      <c r="AL44" s="75"/>
+      <c r="AM44" s="76"/>
+      <c r="AN44" s="132" t="s">
         <v>23</v>
       </c>
-      <c r="AO44" s="100"/>
-[...7 lines deleted...]
-      <c r="AW44" s="99" t="s">
+      <c r="AO44" s="75"/>
+      <c r="AP44" s="75"/>
+      <c r="AQ44" s="75"/>
+      <c r="AR44" s="75"/>
+      <c r="AS44" s="75"/>
+      <c r="AT44" s="75"/>
+      <c r="AU44" s="75"/>
+      <c r="AV44" s="76"/>
+      <c r="AW44" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="AX44" s="100"/>
-[...7 lines deleted...]
-      <c r="BF44" s="101"/>
+      <c r="AX44" s="75"/>
+      <c r="AY44" s="75"/>
+      <c r="AZ44" s="75"/>
+      <c r="BA44" s="75"/>
+      <c r="BB44" s="75"/>
+      <c r="BC44" s="75"/>
+      <c r="BD44" s="75"/>
+      <c r="BE44" s="75"/>
+      <c r="BF44" s="76"/>
       <c r="BG44" s="4"/>
     </row>
     <row r="45" spans="2:69" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="4"/>
-      <c r="D45" s="115"/>
-[...53 lines deleted...]
-      <c r="BF45" s="114"/>
+      <c r="D45" s="77"/>
+      <c r="E45" s="78"/>
+      <c r="F45" s="78"/>
+      <c r="G45" s="78"/>
+      <c r="H45" s="78"/>
+      <c r="I45" s="78"/>
+      <c r="J45" s="78"/>
+      <c r="K45" s="78"/>
+      <c r="L45" s="78"/>
+      <c r="M45" s="78"/>
+      <c r="N45" s="78"/>
+      <c r="O45" s="78"/>
+      <c r="P45" s="78"/>
+      <c r="Q45" s="78"/>
+      <c r="R45" s="78"/>
+      <c r="S45" s="78"/>
+      <c r="T45" s="78"/>
+      <c r="U45" s="78"/>
+      <c r="V45" s="78"/>
+      <c r="W45" s="78"/>
+      <c r="X45" s="78"/>
+      <c r="Y45" s="78"/>
+      <c r="Z45" s="78"/>
+      <c r="AA45" s="78"/>
+      <c r="AB45" s="78"/>
+      <c r="AC45" s="78"/>
+      <c r="AD45" s="78"/>
+      <c r="AE45" s="79"/>
+      <c r="AF45" s="77"/>
+      <c r="AG45" s="78"/>
+      <c r="AH45" s="78"/>
+      <c r="AI45" s="78"/>
+      <c r="AJ45" s="78"/>
+      <c r="AK45" s="78"/>
+      <c r="AL45" s="78"/>
+      <c r="AM45" s="79"/>
+      <c r="AN45" s="78"/>
+      <c r="AO45" s="78"/>
+      <c r="AP45" s="78"/>
+      <c r="AQ45" s="78"/>
+      <c r="AR45" s="78"/>
+      <c r="AS45" s="78"/>
+      <c r="AT45" s="78"/>
+      <c r="AU45" s="78"/>
+      <c r="AV45" s="79"/>
+      <c r="AW45" s="77"/>
+      <c r="AX45" s="78"/>
+      <c r="AY45" s="78"/>
+      <c r="AZ45" s="78"/>
+      <c r="BA45" s="78"/>
+      <c r="BB45" s="78"/>
+      <c r="BC45" s="78"/>
+      <c r="BD45" s="78"/>
+      <c r="BE45" s="78"/>
+      <c r="BF45" s="79"/>
       <c r="BG45" s="4"/>
     </row>
     <row r="46" spans="2:69" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="4"/>
-      <c r="D46" s="102"/>
-[...53 lines deleted...]
-      <c r="BF46" s="104"/>
+      <c r="D46" s="80"/>
+      <c r="E46" s="81"/>
+      <c r="F46" s="81"/>
+      <c r="G46" s="81"/>
+      <c r="H46" s="81"/>
+      <c r="I46" s="81"/>
+      <c r="J46" s="81"/>
+      <c r="K46" s="81"/>
+      <c r="L46" s="81"/>
+      <c r="M46" s="81"/>
+      <c r="N46" s="81"/>
+      <c r="O46" s="81"/>
+      <c r="P46" s="81"/>
+      <c r="Q46" s="81"/>
+      <c r="R46" s="81"/>
+      <c r="S46" s="81"/>
+      <c r="T46" s="81"/>
+      <c r="U46" s="81"/>
+      <c r="V46" s="81"/>
+      <c r="W46" s="81"/>
+      <c r="X46" s="81"/>
+      <c r="Y46" s="81"/>
+      <c r="Z46" s="81"/>
+      <c r="AA46" s="81"/>
+      <c r="AB46" s="81"/>
+      <c r="AC46" s="81"/>
+      <c r="AD46" s="81"/>
+      <c r="AE46" s="82"/>
+      <c r="AF46" s="80"/>
+      <c r="AG46" s="81"/>
+      <c r="AH46" s="81"/>
+      <c r="AI46" s="81"/>
+      <c r="AJ46" s="81"/>
+      <c r="AK46" s="81"/>
+      <c r="AL46" s="81"/>
+      <c r="AM46" s="82"/>
+      <c r="AN46" s="81"/>
+      <c r="AO46" s="81"/>
+      <c r="AP46" s="81"/>
+      <c r="AQ46" s="81"/>
+      <c r="AR46" s="81"/>
+      <c r="AS46" s="81"/>
+      <c r="AT46" s="81"/>
+      <c r="AU46" s="81"/>
+      <c r="AV46" s="82"/>
+      <c r="AW46" s="80"/>
+      <c r="AX46" s="81"/>
+      <c r="AY46" s="81"/>
+      <c r="AZ46" s="81"/>
+      <c r="BA46" s="81"/>
+      <c r="BB46" s="81"/>
+      <c r="BC46" s="81"/>
+      <c r="BD46" s="81"/>
+      <c r="BE46" s="81"/>
+      <c r="BF46" s="82"/>
       <c r="BG46" s="4"/>
     </row>
     <row r="47" spans="2:69" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="4"/>
-      <c r="D47" s="85"/>
-[...53 lines deleted...]
-      <c r="BF47" s="216"/>
+      <c r="D47" s="44"/>
+      <c r="E47" s="17"/>
+      <c r="F47" s="17"/>
+      <c r="G47" s="17"/>
+      <c r="H47" s="17"/>
+      <c r="I47" s="17"/>
+      <c r="J47" s="17"/>
+      <c r="K47" s="17"/>
+      <c r="L47" s="17"/>
+      <c r="M47" s="17"/>
+      <c r="N47" s="17"/>
+      <c r="O47" s="17"/>
+      <c r="P47" s="17"/>
+      <c r="Q47" s="17"/>
+      <c r="R47" s="17"/>
+      <c r="S47" s="17"/>
+      <c r="T47" s="17"/>
+      <c r="U47" s="17"/>
+      <c r="V47" s="17"/>
+      <c r="W47" s="17"/>
+      <c r="X47" s="17"/>
+      <c r="Y47" s="17"/>
+      <c r="Z47" s="17"/>
+      <c r="AA47" s="17"/>
+      <c r="AB47" s="17"/>
+      <c r="AC47" s="17"/>
+      <c r="AD47" s="17"/>
+      <c r="AE47" s="18"/>
+      <c r="AF47" s="83"/>
+      <c r="AG47" s="84"/>
+      <c r="AH47" s="84"/>
+      <c r="AI47" s="84"/>
+      <c r="AJ47" s="84"/>
+      <c r="AK47" s="84"/>
+      <c r="AL47" s="84"/>
+      <c r="AM47" s="85"/>
+      <c r="AN47" s="44"/>
+      <c r="AO47" s="17"/>
+      <c r="AP47" s="17"/>
+      <c r="AQ47" s="17"/>
+      <c r="AR47" s="17"/>
+      <c r="AS47" s="17"/>
+      <c r="AT47" s="17"/>
+      <c r="AU47" s="17"/>
+      <c r="AV47" s="18"/>
+      <c r="AW47" s="44"/>
+      <c r="AX47" s="17"/>
+      <c r="AY47" s="17"/>
+      <c r="AZ47" s="17"/>
+      <c r="BA47" s="17"/>
+      <c r="BB47" s="17"/>
+      <c r="BC47" s="17"/>
+      <c r="BD47" s="17"/>
+      <c r="BE47" s="17"/>
+      <c r="BF47" s="18"/>
       <c r="BG47" s="4"/>
     </row>
     <row r="48" spans="2:69" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="4"/>
-      <c r="D48" s="86"/>
-[...53 lines deleted...]
-      <c r="BF48" s="217"/>
+      <c r="D48" s="45"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="19"/>
+      <c r="H48" s="19"/>
+      <c r="I48" s="19"/>
+      <c r="J48" s="19"/>
+      <c r="K48" s="19"/>
+      <c r="L48" s="19"/>
+      <c r="M48" s="19"/>
+      <c r="N48" s="19"/>
+      <c r="O48" s="19"/>
+      <c r="P48" s="19"/>
+      <c r="Q48" s="19"/>
+      <c r="R48" s="19"/>
+      <c r="S48" s="19"/>
+      <c r="T48" s="19"/>
+      <c r="U48" s="19"/>
+      <c r="V48" s="19"/>
+      <c r="W48" s="19"/>
+      <c r="X48" s="19"/>
+      <c r="Y48" s="19"/>
+      <c r="Z48" s="19"/>
+      <c r="AA48" s="19"/>
+      <c r="AB48" s="19"/>
+      <c r="AC48" s="19"/>
+      <c r="AD48" s="19"/>
+      <c r="AE48" s="20"/>
+      <c r="AF48" s="86"/>
+      <c r="AG48" s="87"/>
+      <c r="AH48" s="87"/>
+      <c r="AI48" s="87"/>
+      <c r="AJ48" s="87"/>
+      <c r="AK48" s="87"/>
+      <c r="AL48" s="87"/>
+      <c r="AM48" s="88"/>
+      <c r="AN48" s="45"/>
+      <c r="AO48" s="19"/>
+      <c r="AP48" s="19"/>
+      <c r="AQ48" s="19"/>
+      <c r="AR48" s="19"/>
+      <c r="AS48" s="19"/>
+      <c r="AT48" s="19"/>
+      <c r="AU48" s="19"/>
+      <c r="AV48" s="20"/>
+      <c r="AW48" s="45"/>
+      <c r="AX48" s="19"/>
+      <c r="AY48" s="19"/>
+      <c r="AZ48" s="19"/>
+      <c r="BA48" s="19"/>
+      <c r="BB48" s="19"/>
+      <c r="BC48" s="19"/>
+      <c r="BD48" s="19"/>
+      <c r="BE48" s="19"/>
+      <c r="BF48" s="20"/>
       <c r="BG48" s="4"/>
     </row>
     <row r="49" spans="2:59" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="4"/>
-      <c r="D49" s="86"/>
-[...53 lines deleted...]
-      <c r="BF49" s="217"/>
+      <c r="D49" s="45"/>
+      <c r="E49" s="19"/>
+      <c r="F49" s="19"/>
+      <c r="G49" s="19"/>
+      <c r="H49" s="19"/>
+      <c r="I49" s="19"/>
+      <c r="J49" s="19"/>
+      <c r="K49" s="19"/>
+      <c r="L49" s="19"/>
+      <c r="M49" s="19"/>
+      <c r="N49" s="19"/>
+      <c r="O49" s="19"/>
+      <c r="P49" s="19"/>
+      <c r="Q49" s="19"/>
+      <c r="R49" s="19"/>
+      <c r="S49" s="19"/>
+      <c r="T49" s="19"/>
+      <c r="U49" s="19"/>
+      <c r="V49" s="19"/>
+      <c r="W49" s="19"/>
+      <c r="X49" s="19"/>
+      <c r="Y49" s="19"/>
+      <c r="Z49" s="19"/>
+      <c r="AA49" s="19"/>
+      <c r="AB49" s="19"/>
+      <c r="AC49" s="19"/>
+      <c r="AD49" s="19"/>
+      <c r="AE49" s="20"/>
+      <c r="AF49" s="86"/>
+      <c r="AG49" s="87"/>
+      <c r="AH49" s="87"/>
+      <c r="AI49" s="87"/>
+      <c r="AJ49" s="87"/>
+      <c r="AK49" s="87"/>
+      <c r="AL49" s="87"/>
+      <c r="AM49" s="88"/>
+      <c r="AN49" s="45"/>
+      <c r="AO49" s="19"/>
+      <c r="AP49" s="19"/>
+      <c r="AQ49" s="19"/>
+      <c r="AR49" s="19"/>
+      <c r="AS49" s="19"/>
+      <c r="AT49" s="19"/>
+      <c r="AU49" s="19"/>
+      <c r="AV49" s="20"/>
+      <c r="AW49" s="45"/>
+      <c r="AX49" s="19"/>
+      <c r="AY49" s="19"/>
+      <c r="AZ49" s="19"/>
+      <c r="BA49" s="19"/>
+      <c r="BB49" s="19"/>
+      <c r="BC49" s="19"/>
+      <c r="BD49" s="19"/>
+      <c r="BE49" s="19"/>
+      <c r="BF49" s="20"/>
       <c r="BG49" s="4"/>
     </row>
     <row r="50" spans="2:59" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="4"/>
-      <c r="D50" s="87"/>
-[...53 lines deleted...]
-      <c r="BF50" s="218"/>
+      <c r="D50" s="46"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="21"/>
+      <c r="M50" s="21"/>
+      <c r="N50" s="21"/>
+      <c r="O50" s="21"/>
+      <c r="P50" s="21"/>
+      <c r="Q50" s="21"/>
+      <c r="R50" s="21"/>
+      <c r="S50" s="21"/>
+      <c r="T50" s="21"/>
+      <c r="U50" s="21"/>
+      <c r="V50" s="21"/>
+      <c r="W50" s="21"/>
+      <c r="X50" s="21"/>
+      <c r="Y50" s="21"/>
+      <c r="Z50" s="21"/>
+      <c r="AA50" s="21"/>
+      <c r="AB50" s="21"/>
+      <c r="AC50" s="21"/>
+      <c r="AD50" s="21"/>
+      <c r="AE50" s="22"/>
+      <c r="AF50" s="89"/>
+      <c r="AG50" s="90"/>
+      <c r="AH50" s="90"/>
+      <c r="AI50" s="90"/>
+      <c r="AJ50" s="90"/>
+      <c r="AK50" s="90"/>
+      <c r="AL50" s="90"/>
+      <c r="AM50" s="91"/>
+      <c r="AN50" s="46"/>
+      <c r="AO50" s="21"/>
+      <c r="AP50" s="21"/>
+      <c r="AQ50" s="21"/>
+      <c r="AR50" s="21"/>
+      <c r="AS50" s="21"/>
+      <c r="AT50" s="21"/>
+      <c r="AU50" s="21"/>
+      <c r="AV50" s="22"/>
+      <c r="AW50" s="46"/>
+      <c r="AX50" s="21"/>
+      <c r="AY50" s="21"/>
+      <c r="AZ50" s="21"/>
+      <c r="BA50" s="21"/>
+      <c r="BB50" s="21"/>
+      <c r="BC50" s="21"/>
+      <c r="BD50" s="21"/>
+      <c r="BE50" s="21"/>
+      <c r="BF50" s="22"/>
       <c r="BG50" s="4"/>
     </row>
     <row r="51" spans="2:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="4"/>
-      <c r="D51" s="180" t="s">
+      <c r="D51" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="E51" s="181"/>
-[...43 lines deleted...]
-      <c r="AW51" s="177" t="s">
+      <c r="E51" s="69"/>
+      <c r="F51" s="69"/>
+      <c r="G51" s="69"/>
+      <c r="H51" s="69"/>
+      <c r="I51" s="69"/>
+      <c r="J51" s="69"/>
+      <c r="K51" s="69"/>
+      <c r="L51" s="69"/>
+      <c r="M51" s="69"/>
+      <c r="N51" s="69"/>
+      <c r="O51" s="69"/>
+      <c r="P51" s="69"/>
+      <c r="Q51" s="69"/>
+      <c r="R51" s="69"/>
+      <c r="S51" s="69"/>
+      <c r="T51" s="69"/>
+      <c r="U51" s="69"/>
+      <c r="V51" s="69"/>
+      <c r="W51" s="69"/>
+      <c r="X51" s="69"/>
+      <c r="Y51" s="69"/>
+      <c r="Z51" s="69"/>
+      <c r="AA51" s="69"/>
+      <c r="AB51" s="69"/>
+      <c r="AC51" s="69"/>
+      <c r="AD51" s="69"/>
+      <c r="AE51" s="69"/>
+      <c r="AF51" s="69"/>
+      <c r="AG51" s="69"/>
+      <c r="AH51" s="69"/>
+      <c r="AI51" s="69"/>
+      <c r="AJ51" s="69"/>
+      <c r="AK51" s="69"/>
+      <c r="AL51" s="69"/>
+      <c r="AM51" s="69"/>
+      <c r="AN51" s="69"/>
+      <c r="AO51" s="69"/>
+      <c r="AP51" s="69"/>
+      <c r="AQ51" s="69"/>
+      <c r="AR51" s="69"/>
+      <c r="AS51" s="69"/>
+      <c r="AT51" s="69"/>
+      <c r="AU51" s="69"/>
+      <c r="AV51" s="70"/>
+      <c r="AW51" s="99" t="s">
         <v>12</v>
       </c>
-      <c r="AX51" s="178"/>
-[...7 lines deleted...]
-      <c r="BF51" s="179"/>
+      <c r="AX51" s="100"/>
+      <c r="AY51" s="100"/>
+      <c r="AZ51" s="100"/>
+      <c r="BA51" s="100"/>
+      <c r="BB51" s="100"/>
+      <c r="BC51" s="100"/>
+      <c r="BD51" s="100"/>
+      <c r="BE51" s="100"/>
+      <c r="BF51" s="101"/>
       <c r="BG51" s="4"/>
     </row>
     <row r="52" spans="2:59" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="4"/>
-      <c r="D52" s="183"/>
-[...53 lines deleted...]
-      <c r="BF52" s="182"/>
+      <c r="D52" s="71"/>
+      <c r="E52" s="72"/>
+      <c r="F52" s="72"/>
+      <c r="G52" s="72"/>
+      <c r="H52" s="72"/>
+      <c r="I52" s="72"/>
+      <c r="J52" s="72"/>
+      <c r="K52" s="72"/>
+      <c r="L52" s="72"/>
+      <c r="M52" s="72"/>
+      <c r="N52" s="72"/>
+      <c r="O52" s="72"/>
+      <c r="P52" s="72"/>
+      <c r="Q52" s="72"/>
+      <c r="R52" s="72"/>
+      <c r="S52" s="72"/>
+      <c r="T52" s="72"/>
+      <c r="U52" s="72"/>
+      <c r="V52" s="72"/>
+      <c r="W52" s="72"/>
+      <c r="X52" s="72"/>
+      <c r="Y52" s="72"/>
+      <c r="Z52" s="72"/>
+      <c r="AA52" s="72"/>
+      <c r="AB52" s="72"/>
+      <c r="AC52" s="72"/>
+      <c r="AD52" s="72"/>
+      <c r="AE52" s="72"/>
+      <c r="AF52" s="72"/>
+      <c r="AG52" s="72"/>
+      <c r="AH52" s="72"/>
+      <c r="AI52" s="72"/>
+      <c r="AJ52" s="72"/>
+      <c r="AK52" s="72"/>
+      <c r="AL52" s="72"/>
+      <c r="AM52" s="72"/>
+      <c r="AN52" s="72"/>
+      <c r="AO52" s="72"/>
+      <c r="AP52" s="72"/>
+      <c r="AQ52" s="72"/>
+      <c r="AR52" s="72"/>
+      <c r="AS52" s="72"/>
+      <c r="AT52" s="72"/>
+      <c r="AU52" s="72"/>
+      <c r="AV52" s="73"/>
+      <c r="AW52" s="68"/>
+      <c r="AX52" s="69"/>
+      <c r="AY52" s="69"/>
+      <c r="AZ52" s="69"/>
+      <c r="BA52" s="69"/>
+      <c r="BB52" s="69"/>
+      <c r="BC52" s="69"/>
+      <c r="BD52" s="69"/>
+      <c r="BE52" s="69"/>
+      <c r="BF52" s="70"/>
       <c r="BG52" s="4"/>
     </row>
     <row r="53" spans="2:59" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="4"/>
-      <c r="D53" s="177" t="s">
+      <c r="D53" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="E53" s="178"/>
-[...13 lines deleted...]
-      <c r="S53" s="178" t="s">
+      <c r="E53" s="100"/>
+      <c r="F53" s="100"/>
+      <c r="G53" s="100"/>
+      <c r="H53" s="100"/>
+      <c r="I53" s="100"/>
+      <c r="J53" s="100"/>
+      <c r="K53" s="100"/>
+      <c r="L53" s="100"/>
+      <c r="M53" s="100"/>
+      <c r="N53" s="100"/>
+      <c r="O53" s="100"/>
+      <c r="P53" s="100"/>
+      <c r="Q53" s="100"/>
+      <c r="R53" s="101"/>
+      <c r="S53" s="100" t="s">
         <v>17</v>
       </c>
-      <c r="T53" s="178"/>
-[...13 lines deleted...]
-      <c r="AH53" s="178" t="s">
+      <c r="T53" s="100"/>
+      <c r="U53" s="100"/>
+      <c r="V53" s="100"/>
+      <c r="W53" s="100"/>
+      <c r="X53" s="100"/>
+      <c r="Y53" s="100"/>
+      <c r="Z53" s="100"/>
+      <c r="AA53" s="100"/>
+      <c r="AB53" s="100"/>
+      <c r="AC53" s="100"/>
+      <c r="AD53" s="100"/>
+      <c r="AE53" s="100"/>
+      <c r="AF53" s="100"/>
+      <c r="AG53" s="101"/>
+      <c r="AH53" s="100" t="s">
         <v>18</v>
       </c>
-      <c r="AI53" s="178"/>
-[...22 lines deleted...]
-      <c r="BF53" s="182"/>
+      <c r="AI53" s="100"/>
+      <c r="AJ53" s="100"/>
+      <c r="AK53" s="100"/>
+      <c r="AL53" s="100"/>
+      <c r="AM53" s="100"/>
+      <c r="AN53" s="100"/>
+      <c r="AO53" s="100"/>
+      <c r="AP53" s="100"/>
+      <c r="AQ53" s="100"/>
+      <c r="AR53" s="100"/>
+      <c r="AS53" s="100"/>
+      <c r="AT53" s="100"/>
+      <c r="AU53" s="100"/>
+      <c r="AV53" s="101"/>
+      <c r="AW53" s="68"/>
+      <c r="AX53" s="69"/>
+      <c r="AY53" s="69"/>
+      <c r="AZ53" s="69"/>
+      <c r="BA53" s="69"/>
+      <c r="BB53" s="69"/>
+      <c r="BC53" s="69"/>
+      <c r="BD53" s="69"/>
+      <c r="BE53" s="69"/>
+      <c r="BF53" s="70"/>
       <c r="BG53" s="4"/>
     </row>
     <row r="54" spans="2:59" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="4"/>
-      <c r="D54" s="183"/>
-[...53 lines deleted...]
-      <c r="BF54" s="185"/>
+      <c r="D54" s="71"/>
+      <c r="E54" s="72"/>
+      <c r="F54" s="72"/>
+      <c r="G54" s="72"/>
+      <c r="H54" s="72"/>
+      <c r="I54" s="72"/>
+      <c r="J54" s="72"/>
+      <c r="K54" s="72"/>
+      <c r="L54" s="72"/>
+      <c r="M54" s="72"/>
+      <c r="N54" s="72"/>
+      <c r="O54" s="72"/>
+      <c r="P54" s="72"/>
+      <c r="Q54" s="72"/>
+      <c r="R54" s="73"/>
+      <c r="S54" s="72"/>
+      <c r="T54" s="72"/>
+      <c r="U54" s="72"/>
+      <c r="V54" s="72"/>
+      <c r="W54" s="72"/>
+      <c r="X54" s="72"/>
+      <c r="Y54" s="72"/>
+      <c r="Z54" s="72"/>
+      <c r="AA54" s="72"/>
+      <c r="AB54" s="72"/>
+      <c r="AC54" s="72"/>
+      <c r="AD54" s="72"/>
+      <c r="AE54" s="72"/>
+      <c r="AF54" s="72"/>
+      <c r="AG54" s="73"/>
+      <c r="AH54" s="72"/>
+      <c r="AI54" s="72"/>
+      <c r="AJ54" s="72"/>
+      <c r="AK54" s="72"/>
+      <c r="AL54" s="72"/>
+      <c r="AM54" s="72"/>
+      <c r="AN54" s="72"/>
+      <c r="AO54" s="72"/>
+      <c r="AP54" s="72"/>
+      <c r="AQ54" s="72"/>
+      <c r="AR54" s="72"/>
+      <c r="AS54" s="72"/>
+      <c r="AT54" s="72"/>
+      <c r="AU54" s="72"/>
+      <c r="AV54" s="73"/>
+      <c r="AW54" s="71"/>
+      <c r="AX54" s="72"/>
+      <c r="AY54" s="72"/>
+      <c r="AZ54" s="72"/>
+      <c r="BA54" s="72"/>
+      <c r="BB54" s="72"/>
+      <c r="BC54" s="72"/>
+      <c r="BD54" s="72"/>
+      <c r="BE54" s="72"/>
+      <c r="BF54" s="73"/>
       <c r="BG54" s="4"/>
     </row>
     <row r="55" spans="2:59" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="4"/>
-      <c r="D55" s="49"/>
-[...12 lines deleted...]
-      <c r="Q55" s="39" t="s">
+      <c r="D55" s="102"/>
+      <c r="E55" s="103"/>
+      <c r="F55" s="103"/>
+      <c r="G55" s="103"/>
+      <c r="H55" s="103"/>
+      <c r="I55" s="103"/>
+      <c r="J55" s="103"/>
+      <c r="K55" s="103"/>
+      <c r="L55" s="103"/>
+      <c r="M55" s="103"/>
+      <c r="N55" s="103"/>
+      <c r="O55" s="103"/>
+      <c r="P55" s="103"/>
+      <c r="Q55" s="97" t="s">
         <v>6</v>
       </c>
-      <c r="R55" s="40"/>
-[...13 lines deleted...]
-      <c r="AF55" s="39" t="s">
+      <c r="R55" s="98"/>
+      <c r="S55" s="102"/>
+      <c r="T55" s="103"/>
+      <c r="U55" s="103"/>
+      <c r="V55" s="103"/>
+      <c r="W55" s="103"/>
+      <c r="X55" s="103"/>
+      <c r="Y55" s="103"/>
+      <c r="Z55" s="103"/>
+      <c r="AA55" s="103"/>
+      <c r="AB55" s="103"/>
+      <c r="AC55" s="103"/>
+      <c r="AD55" s="103"/>
+      <c r="AE55" s="103"/>
+      <c r="AF55" s="97" t="s">
         <v>6</v>
       </c>
-      <c r="AG55" s="40"/>
-[...13 lines deleted...]
-      <c r="AU55" s="38" t="s">
+      <c r="AG55" s="98"/>
+      <c r="AH55" s="102"/>
+      <c r="AI55" s="103"/>
+      <c r="AJ55" s="103"/>
+      <c r="AK55" s="103"/>
+      <c r="AL55" s="103"/>
+      <c r="AM55" s="103"/>
+      <c r="AN55" s="103"/>
+      <c r="AO55" s="103"/>
+      <c r="AP55" s="103"/>
+      <c r="AQ55" s="103"/>
+      <c r="AR55" s="103"/>
+      <c r="AS55" s="103"/>
+      <c r="AT55" s="103"/>
+      <c r="AU55" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="AV55" s="50"/>
-[...3 lines deleted...]
-      <c r="AZ55" s="43" t="s">
+      <c r="AV55" s="48"/>
+      <c r="AW55" s="44"/>
+      <c r="AX55" s="17"/>
+      <c r="AY55" s="17"/>
+      <c r="AZ55" s="103" t="s">
         <v>61</v>
       </c>
-      <c r="BA55" s="51"/>
-[...2 lines deleted...]
-      <c r="BD55" s="46" t="s">
+      <c r="BA55" s="17"/>
+      <c r="BB55" s="17"/>
+      <c r="BC55" s="17"/>
+      <c r="BD55" s="103" t="s">
         <v>62</v>
       </c>
-      <c r="BE55" s="51"/>
-      <c r="BF55" s="216"/>
+      <c r="BE55" s="17"/>
+      <c r="BF55" s="18"/>
       <c r="BG55" s="4"/>
     </row>
     <row r="56" spans="2:59" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="4"/>
-      <c r="D56" s="219"/>
-[...53 lines deleted...]
-      <c r="BF56" s="217"/>
+      <c r="D56" s="104"/>
+      <c r="E56" s="105"/>
+      <c r="F56" s="105"/>
+      <c r="G56" s="105"/>
+      <c r="H56" s="105"/>
+      <c r="I56" s="105"/>
+      <c r="J56" s="105"/>
+      <c r="K56" s="105"/>
+      <c r="L56" s="105"/>
+      <c r="M56" s="105"/>
+      <c r="N56" s="105"/>
+      <c r="O56" s="105"/>
+      <c r="P56" s="105"/>
+      <c r="Q56" s="97"/>
+      <c r="R56" s="98"/>
+      <c r="S56" s="104"/>
+      <c r="T56" s="105"/>
+      <c r="U56" s="105"/>
+      <c r="V56" s="105"/>
+      <c r="W56" s="105"/>
+      <c r="X56" s="105"/>
+      <c r="Y56" s="105"/>
+      <c r="Z56" s="105"/>
+      <c r="AA56" s="105"/>
+      <c r="AB56" s="105"/>
+      <c r="AC56" s="105"/>
+      <c r="AD56" s="105"/>
+      <c r="AE56" s="105"/>
+      <c r="AF56" s="97"/>
+      <c r="AG56" s="98"/>
+      <c r="AH56" s="104"/>
+      <c r="AI56" s="105"/>
+      <c r="AJ56" s="105"/>
+      <c r="AK56" s="105"/>
+      <c r="AL56" s="105"/>
+      <c r="AM56" s="105"/>
+      <c r="AN56" s="105"/>
+      <c r="AO56" s="105"/>
+      <c r="AP56" s="105"/>
+      <c r="AQ56" s="105"/>
+      <c r="AR56" s="105"/>
+      <c r="AS56" s="105"/>
+      <c r="AT56" s="105"/>
+      <c r="AU56" s="97"/>
+      <c r="AV56" s="98"/>
+      <c r="AW56" s="45"/>
+      <c r="AX56" s="19"/>
+      <c r="AY56" s="19"/>
+      <c r="AZ56" s="105"/>
+      <c r="BA56" s="19"/>
+      <c r="BB56" s="19"/>
+      <c r="BC56" s="19"/>
+      <c r="BD56" s="105"/>
+      <c r="BE56" s="19"/>
+      <c r="BF56" s="20"/>
       <c r="BG56" s="4"/>
     </row>
     <row r="57" spans="2:59" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="4"/>
-      <c r="D57" s="186"/>
-[...53 lines deleted...]
-      <c r="BF57" s="217"/>
+      <c r="D57" s="49"/>
+      <c r="E57" s="50"/>
+      <c r="F57" s="50"/>
+      <c r="G57" s="50"/>
+      <c r="H57" s="50"/>
+      <c r="I57" s="50"/>
+      <c r="J57" s="50"/>
+      <c r="K57" s="50"/>
+      <c r="L57" s="50"/>
+      <c r="M57" s="50"/>
+      <c r="N57" s="51"/>
+      <c r="O57" s="93"/>
+      <c r="P57" s="93"/>
+      <c r="Q57" s="93"/>
+      <c r="R57" s="94"/>
+      <c r="S57" s="49"/>
+      <c r="T57" s="50"/>
+      <c r="U57" s="50"/>
+      <c r="V57" s="50"/>
+      <c r="W57" s="50"/>
+      <c r="X57" s="50"/>
+      <c r="Y57" s="50"/>
+      <c r="Z57" s="50"/>
+      <c r="AA57" s="50"/>
+      <c r="AB57" s="50"/>
+      <c r="AC57" s="51"/>
+      <c r="AD57" s="93"/>
+      <c r="AE57" s="93"/>
+      <c r="AF57" s="93"/>
+      <c r="AG57" s="94"/>
+      <c r="AH57" s="49"/>
+      <c r="AI57" s="50"/>
+      <c r="AJ57" s="50"/>
+      <c r="AK57" s="50"/>
+      <c r="AL57" s="50"/>
+      <c r="AM57" s="50"/>
+      <c r="AN57" s="50"/>
+      <c r="AO57" s="50"/>
+      <c r="AP57" s="50"/>
+      <c r="AQ57" s="50"/>
+      <c r="AR57" s="51"/>
+      <c r="AS57" s="93"/>
+      <c r="AT57" s="93"/>
+      <c r="AU57" s="93"/>
+      <c r="AV57" s="94"/>
+      <c r="AW57" s="45"/>
+      <c r="AX57" s="19"/>
+      <c r="AY57" s="19"/>
+      <c r="AZ57" s="105"/>
+      <c r="BA57" s="19"/>
+      <c r="BB57" s="19"/>
+      <c r="BC57" s="19"/>
+      <c r="BD57" s="105"/>
+      <c r="BE57" s="19"/>
+      <c r="BF57" s="20"/>
       <c r="BG57" s="4"/>
     </row>
     <row r="58" spans="2:59" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="4"/>
-      <c r="D58" s="186"/>
-[...53 lines deleted...]
-      <c r="BF58" s="217"/>
+      <c r="D58" s="49"/>
+      <c r="E58" s="50"/>
+      <c r="F58" s="50"/>
+      <c r="G58" s="50"/>
+      <c r="H58" s="50"/>
+      <c r="I58" s="50"/>
+      <c r="J58" s="50"/>
+      <c r="K58" s="50"/>
+      <c r="L58" s="50"/>
+      <c r="M58" s="50"/>
+      <c r="N58" s="51"/>
+      <c r="O58" s="93"/>
+      <c r="P58" s="93"/>
+      <c r="Q58" s="93"/>
+      <c r="R58" s="94"/>
+      <c r="S58" s="49"/>
+      <c r="T58" s="50"/>
+      <c r="U58" s="50"/>
+      <c r="V58" s="50"/>
+      <c r="W58" s="50"/>
+      <c r="X58" s="50"/>
+      <c r="Y58" s="50"/>
+      <c r="Z58" s="50"/>
+      <c r="AA58" s="50"/>
+      <c r="AB58" s="50"/>
+      <c r="AC58" s="51"/>
+      <c r="AD58" s="93"/>
+      <c r="AE58" s="93"/>
+      <c r="AF58" s="93"/>
+      <c r="AG58" s="94"/>
+      <c r="AH58" s="49"/>
+      <c r="AI58" s="50"/>
+      <c r="AJ58" s="50"/>
+      <c r="AK58" s="50"/>
+      <c r="AL58" s="50"/>
+      <c r="AM58" s="50"/>
+      <c r="AN58" s="50"/>
+      <c r="AO58" s="50"/>
+      <c r="AP58" s="50"/>
+      <c r="AQ58" s="50"/>
+      <c r="AR58" s="51"/>
+      <c r="AS58" s="93"/>
+      <c r="AT58" s="93"/>
+      <c r="AU58" s="93"/>
+      <c r="AV58" s="94"/>
+      <c r="AW58" s="45"/>
+      <c r="AX58" s="19"/>
+      <c r="AY58" s="19"/>
+      <c r="AZ58" s="105"/>
+      <c r="BA58" s="19"/>
+      <c r="BB58" s="19"/>
+      <c r="BC58" s="19"/>
+      <c r="BD58" s="105"/>
+      <c r="BE58" s="19"/>
+      <c r="BF58" s="20"/>
       <c r="BG58" s="4"/>
     </row>
     <row r="59" spans="2:59" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="4"/>
-      <c r="D59" s="189"/>
-[...53 lines deleted...]
-      <c r="BF59" s="218"/>
+      <c r="D59" s="52"/>
+      <c r="E59" s="53"/>
+      <c r="F59" s="53"/>
+      <c r="G59" s="53"/>
+      <c r="H59" s="53"/>
+      <c r="I59" s="53"/>
+      <c r="J59" s="53"/>
+      <c r="K59" s="53"/>
+      <c r="L59" s="53"/>
+      <c r="M59" s="53"/>
+      <c r="N59" s="54"/>
+      <c r="O59" s="95"/>
+      <c r="P59" s="95"/>
+      <c r="Q59" s="95"/>
+      <c r="R59" s="96"/>
+      <c r="S59" s="52"/>
+      <c r="T59" s="53"/>
+      <c r="U59" s="53"/>
+      <c r="V59" s="53"/>
+      <c r="W59" s="53"/>
+      <c r="X59" s="53"/>
+      <c r="Y59" s="53"/>
+      <c r="Z59" s="53"/>
+      <c r="AA59" s="53"/>
+      <c r="AB59" s="53"/>
+      <c r="AC59" s="54"/>
+      <c r="AD59" s="95"/>
+      <c r="AE59" s="95"/>
+      <c r="AF59" s="95"/>
+      <c r="AG59" s="96"/>
+      <c r="AH59" s="52"/>
+      <c r="AI59" s="53"/>
+      <c r="AJ59" s="53"/>
+      <c r="AK59" s="53"/>
+      <c r="AL59" s="53"/>
+      <c r="AM59" s="53"/>
+      <c r="AN59" s="53"/>
+      <c r="AO59" s="53"/>
+      <c r="AP59" s="53"/>
+      <c r="AQ59" s="53"/>
+      <c r="AR59" s="54"/>
+      <c r="AS59" s="95"/>
+      <c r="AT59" s="95"/>
+      <c r="AU59" s="95"/>
+      <c r="AV59" s="96"/>
+      <c r="AW59" s="46"/>
+      <c r="AX59" s="21"/>
+      <c r="AY59" s="21"/>
+      <c r="AZ59" s="204"/>
+      <c r="BA59" s="21"/>
+      <c r="BB59" s="21"/>
+      <c r="BC59" s="21"/>
+      <c r="BD59" s="204"/>
+      <c r="BE59" s="21"/>
+      <c r="BF59" s="22"/>
       <c r="BG59" s="4"/>
     </row>
     <row r="60" spans="2:59" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="4"/>
-      <c r="D60" s="207" t="s">
+      <c r="D60" s="106" t="s">
         <v>54</v>
       </c>
-      <c r="E60" s="208"/>
-[...3 lines deleted...]
-      <c r="I60" s="177" t="s">
+      <c r="E60" s="107"/>
+      <c r="F60" s="107"/>
+      <c r="G60" s="107"/>
+      <c r="H60" s="108"/>
+      <c r="I60" s="99" t="s">
         <v>26</v>
       </c>
-      <c r="J60" s="178"/>
-[...13 lines deleted...]
-      <c r="X60" s="194" t="s">
+      <c r="J60" s="100"/>
+      <c r="K60" s="100"/>
+      <c r="L60" s="100"/>
+      <c r="M60" s="100"/>
+      <c r="N60" s="100"/>
+      <c r="O60" s="100"/>
+      <c r="P60" s="100"/>
+      <c r="Q60" s="100"/>
+      <c r="R60" s="100"/>
+      <c r="S60" s="100"/>
+      <c r="T60" s="100"/>
+      <c r="U60" s="100"/>
+      <c r="V60" s="100"/>
+      <c r="W60" s="100"/>
+      <c r="X60" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="Y60" s="195"/>
-[...5 lines deleted...]
-      <c r="AE60" s="195" t="s">
+      <c r="Y60" s="60"/>
+      <c r="Z60" s="60"/>
+      <c r="AA60" s="60"/>
+      <c r="AB60" s="60"/>
+      <c r="AC60" s="60"/>
+      <c r="AD60" s="61"/>
+      <c r="AE60" s="60" t="s">
         <v>53</v>
       </c>
-      <c r="AF60" s="178"/>
-[...3 lines deleted...]
-      <c r="AJ60" s="177" t="s">
+      <c r="AF60" s="100"/>
+      <c r="AG60" s="100"/>
+      <c r="AH60" s="100"/>
+      <c r="AI60" s="100"/>
+      <c r="AJ60" s="99" t="s">
         <v>14</v>
       </c>
-      <c r="AK60" s="178"/>
-[...13 lines deleted...]
-      <c r="AY60" s="194" t="s">
+      <c r="AK60" s="100"/>
+      <c r="AL60" s="100"/>
+      <c r="AM60" s="100"/>
+      <c r="AN60" s="100"/>
+      <c r="AO60" s="100"/>
+      <c r="AP60" s="100"/>
+      <c r="AQ60" s="100"/>
+      <c r="AR60" s="100"/>
+      <c r="AS60" s="100"/>
+      <c r="AT60" s="100"/>
+      <c r="AU60" s="100"/>
+      <c r="AV60" s="100"/>
+      <c r="AW60" s="100"/>
+      <c r="AX60" s="101"/>
+      <c r="AY60" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="AZ60" s="195"/>
-[...5 lines deleted...]
-      <c r="BF60" s="196"/>
+      <c r="AZ60" s="60"/>
+      <c r="BA60" s="60"/>
+      <c r="BB60" s="60"/>
+      <c r="BC60" s="60"/>
+      <c r="BD60" s="60"/>
+      <c r="BE60" s="60"/>
+      <c r="BF60" s="61"/>
       <c r="BG60" s="4"/>
     </row>
     <row r="61" spans="2:59" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="4"/>
-      <c r="D61" s="210"/>
-[...53 lines deleted...]
-      <c r="BF61" s="199"/>
+      <c r="D61" s="109"/>
+      <c r="E61" s="110"/>
+      <c r="F61" s="110"/>
+      <c r="G61" s="110"/>
+      <c r="H61" s="111"/>
+      <c r="I61" s="71"/>
+      <c r="J61" s="72"/>
+      <c r="K61" s="72"/>
+      <c r="L61" s="72"/>
+      <c r="M61" s="72"/>
+      <c r="N61" s="72"/>
+      <c r="O61" s="72"/>
+      <c r="P61" s="72"/>
+      <c r="Q61" s="72"/>
+      <c r="R61" s="72"/>
+      <c r="S61" s="72"/>
+      <c r="T61" s="72"/>
+      <c r="U61" s="72"/>
+      <c r="V61" s="72"/>
+      <c r="W61" s="72"/>
+      <c r="X61" s="62"/>
+      <c r="Y61" s="63"/>
+      <c r="Z61" s="63"/>
+      <c r="AA61" s="63"/>
+      <c r="AB61" s="63"/>
+      <c r="AC61" s="63"/>
+      <c r="AD61" s="64"/>
+      <c r="AE61" s="69"/>
+      <c r="AF61" s="69"/>
+      <c r="AG61" s="69"/>
+      <c r="AH61" s="69"/>
+      <c r="AI61" s="69"/>
+      <c r="AJ61" s="71"/>
+      <c r="AK61" s="72"/>
+      <c r="AL61" s="72"/>
+      <c r="AM61" s="72"/>
+      <c r="AN61" s="72"/>
+      <c r="AO61" s="72"/>
+      <c r="AP61" s="72"/>
+      <c r="AQ61" s="72"/>
+      <c r="AR61" s="72"/>
+      <c r="AS61" s="72"/>
+      <c r="AT61" s="72"/>
+      <c r="AU61" s="72"/>
+      <c r="AV61" s="72"/>
+      <c r="AW61" s="72"/>
+      <c r="AX61" s="73"/>
+      <c r="AY61" s="62"/>
+      <c r="AZ61" s="63"/>
+      <c r="BA61" s="63"/>
+      <c r="BB61" s="63"/>
+      <c r="BC61" s="63"/>
+      <c r="BD61" s="63"/>
+      <c r="BE61" s="63"/>
+      <c r="BF61" s="64"/>
       <c r="BG61" s="4"/>
     </row>
     <row r="62" spans="2:59" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="4"/>
-      <c r="D62" s="210"/>
-[...4 lines deleted...]
-      <c r="I62" s="177" t="s">
+      <c r="D62" s="109"/>
+      <c r="E62" s="110"/>
+      <c r="F62" s="110"/>
+      <c r="G62" s="110"/>
+      <c r="H62" s="111"/>
+      <c r="I62" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="J62" s="178"/>
-[...3 lines deleted...]
-      <c r="N62" s="194" t="s">
+      <c r="J62" s="100"/>
+      <c r="K62" s="100"/>
+      <c r="L62" s="100"/>
+      <c r="M62" s="101"/>
+      <c r="N62" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="O62" s="178"/>
-[...3 lines deleted...]
-      <c r="S62" s="181" t="s">
+      <c r="O62" s="100"/>
+      <c r="P62" s="100"/>
+      <c r="Q62" s="100"/>
+      <c r="R62" s="101"/>
+      <c r="S62" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="T62" s="181"/>
-[...15 lines deleted...]
-      <c r="AJ62" s="180" t="s">
+      <c r="T62" s="69"/>
+      <c r="U62" s="69"/>
+      <c r="V62" s="69"/>
+      <c r="W62" s="69"/>
+      <c r="X62" s="62"/>
+      <c r="Y62" s="63"/>
+      <c r="Z62" s="63"/>
+      <c r="AA62" s="63"/>
+      <c r="AB62" s="63"/>
+      <c r="AC62" s="63"/>
+      <c r="AD62" s="64"/>
+      <c r="AE62" s="69"/>
+      <c r="AF62" s="69"/>
+      <c r="AG62" s="69"/>
+      <c r="AH62" s="69"/>
+      <c r="AI62" s="69"/>
+      <c r="AJ62" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="AK62" s="181"/>
-[...3 lines deleted...]
-      <c r="AO62" s="194" t="s">
+      <c r="AK62" s="69"/>
+      <c r="AL62" s="69"/>
+      <c r="AM62" s="69"/>
+      <c r="AN62" s="69"/>
+      <c r="AO62" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="AP62" s="178"/>
-[...3 lines deleted...]
-      <c r="AT62" s="181" t="s">
+      <c r="AP62" s="100"/>
+      <c r="AQ62" s="100"/>
+      <c r="AR62" s="100"/>
+      <c r="AS62" s="101"/>
+      <c r="AT62" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="AU62" s="181"/>
-[...10 lines deleted...]
-      <c r="BF62" s="199"/>
+      <c r="AU62" s="69"/>
+      <c r="AV62" s="69"/>
+      <c r="AW62" s="69"/>
+      <c r="AX62" s="70"/>
+      <c r="AY62" s="62"/>
+      <c r="AZ62" s="63"/>
+      <c r="BA62" s="63"/>
+      <c r="BB62" s="63"/>
+      <c r="BC62" s="63"/>
+      <c r="BD62" s="63"/>
+      <c r="BE62" s="63"/>
+      <c r="BF62" s="64"/>
       <c r="BG62" s="4"/>
     </row>
     <row r="63" spans="2:59" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="4"/>
-      <c r="D63" s="210"/>
-[...53 lines deleted...]
-      <c r="BF63" s="199"/>
+      <c r="D63" s="109"/>
+      <c r="E63" s="110"/>
+      <c r="F63" s="110"/>
+      <c r="G63" s="110"/>
+      <c r="H63" s="111"/>
+      <c r="I63" s="68"/>
+      <c r="J63" s="69"/>
+      <c r="K63" s="69"/>
+      <c r="L63" s="69"/>
+      <c r="M63" s="70"/>
+      <c r="N63" s="68"/>
+      <c r="O63" s="69"/>
+      <c r="P63" s="69"/>
+      <c r="Q63" s="69"/>
+      <c r="R63" s="70"/>
+      <c r="S63" s="69"/>
+      <c r="T63" s="69"/>
+      <c r="U63" s="69"/>
+      <c r="V63" s="69"/>
+      <c r="W63" s="69"/>
+      <c r="X63" s="62"/>
+      <c r="Y63" s="63"/>
+      <c r="Z63" s="63"/>
+      <c r="AA63" s="63"/>
+      <c r="AB63" s="63"/>
+      <c r="AC63" s="63"/>
+      <c r="AD63" s="64"/>
+      <c r="AE63" s="69"/>
+      <c r="AF63" s="69"/>
+      <c r="AG63" s="69"/>
+      <c r="AH63" s="69"/>
+      <c r="AI63" s="69"/>
+      <c r="AJ63" s="68"/>
+      <c r="AK63" s="69"/>
+      <c r="AL63" s="69"/>
+      <c r="AM63" s="69"/>
+      <c r="AN63" s="69"/>
+      <c r="AO63" s="68"/>
+      <c r="AP63" s="69"/>
+      <c r="AQ63" s="69"/>
+      <c r="AR63" s="69"/>
+      <c r="AS63" s="70"/>
+      <c r="AT63" s="69"/>
+      <c r="AU63" s="69"/>
+      <c r="AV63" s="69"/>
+      <c r="AW63" s="69"/>
+      <c r="AX63" s="70"/>
+      <c r="AY63" s="62"/>
+      <c r="AZ63" s="63"/>
+      <c r="BA63" s="63"/>
+      <c r="BB63" s="63"/>
+      <c r="BC63" s="63"/>
+      <c r="BD63" s="63"/>
+      <c r="BE63" s="63"/>
+      <c r="BF63" s="64"/>
       <c r="BG63" s="4"/>
     </row>
     <row r="64" spans="2:59" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="4"/>
-      <c r="D64" s="213"/>
-[...53 lines deleted...]
-      <c r="BF64" s="202"/>
+      <c r="D64" s="112"/>
+      <c r="E64" s="113"/>
+      <c r="F64" s="113"/>
+      <c r="G64" s="113"/>
+      <c r="H64" s="114"/>
+      <c r="I64" s="71"/>
+      <c r="J64" s="72"/>
+      <c r="K64" s="72"/>
+      <c r="L64" s="72"/>
+      <c r="M64" s="73"/>
+      <c r="N64" s="68"/>
+      <c r="O64" s="69"/>
+      <c r="P64" s="69"/>
+      <c r="Q64" s="69"/>
+      <c r="R64" s="70"/>
+      <c r="S64" s="69"/>
+      <c r="T64" s="69"/>
+      <c r="U64" s="69"/>
+      <c r="V64" s="69"/>
+      <c r="W64" s="69"/>
+      <c r="X64" s="65"/>
+      <c r="Y64" s="66"/>
+      <c r="Z64" s="66"/>
+      <c r="AA64" s="66"/>
+      <c r="AB64" s="66"/>
+      <c r="AC64" s="66"/>
+      <c r="AD64" s="67"/>
+      <c r="AE64" s="72"/>
+      <c r="AF64" s="72"/>
+      <c r="AG64" s="72"/>
+      <c r="AH64" s="72"/>
+      <c r="AI64" s="72"/>
+      <c r="AJ64" s="68"/>
+      <c r="AK64" s="69"/>
+      <c r="AL64" s="69"/>
+      <c r="AM64" s="69"/>
+      <c r="AN64" s="69"/>
+      <c r="AO64" s="68"/>
+      <c r="AP64" s="69"/>
+      <c r="AQ64" s="69"/>
+      <c r="AR64" s="69"/>
+      <c r="AS64" s="70"/>
+      <c r="AT64" s="69"/>
+      <c r="AU64" s="69"/>
+      <c r="AV64" s="69"/>
+      <c r="AW64" s="69"/>
+      <c r="AX64" s="70"/>
+      <c r="AY64" s="65"/>
+      <c r="AZ64" s="66"/>
+      <c r="BA64" s="66"/>
+      <c r="BB64" s="66"/>
+      <c r="BC64" s="66"/>
+      <c r="BD64" s="66"/>
+      <c r="BE64" s="66"/>
+      <c r="BF64" s="67"/>
       <c r="BG64" s="4"/>
     </row>
     <row r="65" spans="1:80" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="4"/>
-      <c r="D65" s="29"/>
-[...7 lines deleted...]
-      <c r="L65" s="39" t="s">
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="84"/>
+      <c r="H65" s="85"/>
+      <c r="I65" s="102"/>
+      <c r="J65" s="103"/>
+      <c r="K65" s="103"/>
+      <c r="L65" s="97" t="s">
         <v>6</v>
       </c>
-      <c r="M65" s="40"/>
-[...3 lines deleted...]
-      <c r="Q65" s="38" t="s">
+      <c r="M65" s="98"/>
+      <c r="N65" s="102"/>
+      <c r="O65" s="103"/>
+      <c r="P65" s="103"/>
+      <c r="Q65" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="R65" s="50"/>
-[...3 lines deleted...]
-      <c r="V65" s="38" t="s">
+      <c r="R65" s="48"/>
+      <c r="S65" s="102"/>
+      <c r="T65" s="103"/>
+      <c r="U65" s="103"/>
+      <c r="V65" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="W65" s="38"/>
-[...2 lines deleted...]
-      <c r="Z65" s="43" t="s">
+      <c r="W65" s="47"/>
+      <c r="X65" s="44"/>
+      <c r="Y65" s="17"/>
+      <c r="Z65" s="103" t="s">
         <v>60</v>
       </c>
-      <c r="AA65" s="51"/>
-      <c r="AB65" s="43" t="s">
+      <c r="AA65" s="17"/>
+      <c r="AB65" s="103" t="s">
         <v>60</v>
       </c>
-      <c r="AC65" s="51"/>
-[...9 lines deleted...]
-      <c r="AM65" s="38" t="s">
+      <c r="AC65" s="17"/>
+      <c r="AD65" s="18"/>
+      <c r="AE65" s="83"/>
+      <c r="AF65" s="84"/>
+      <c r="AG65" s="84"/>
+      <c r="AH65" s="84"/>
+      <c r="AI65" s="85"/>
+      <c r="AJ65" s="102"/>
+      <c r="AK65" s="103"/>
+      <c r="AL65" s="103"/>
+      <c r="AM65" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="AN65" s="38"/>
-[...3 lines deleted...]
-      <c r="AR65" s="38" t="s">
+      <c r="AN65" s="47"/>
+      <c r="AO65" s="102"/>
+      <c r="AP65" s="103"/>
+      <c r="AQ65" s="103"/>
+      <c r="AR65" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="AS65" s="50"/>
-[...3 lines deleted...]
-      <c r="AW65" s="38" t="s">
+      <c r="AS65" s="48"/>
+      <c r="AT65" s="102"/>
+      <c r="AU65" s="103"/>
+      <c r="AV65" s="103"/>
+      <c r="AW65" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="AX65" s="50"/>
-[...2 lines deleted...]
-      <c r="BA65" s="43" t="s">
+      <c r="AX65" s="48"/>
+      <c r="AY65" s="44"/>
+      <c r="AZ65" s="17"/>
+      <c r="BA65" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="BB65" s="51"/>
-[...1 lines deleted...]
-      <c r="BD65" s="43" t="s">
+      <c r="BB65" s="17"/>
+      <c r="BC65" s="17"/>
+      <c r="BD65" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="BE65" s="51"/>
-      <c r="BF65" s="216"/>
+      <c r="BE65" s="17"/>
+      <c r="BF65" s="18"/>
       <c r="BG65" s="4"/>
     </row>
     <row r="66" spans="1:80" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="4"/>
-      <c r="D66" s="32"/>
-[...53 lines deleted...]
-      <c r="BF66" s="217"/>
+      <c r="D66" s="86"/>
+      <c r="E66" s="87"/>
+      <c r="F66" s="87"/>
+      <c r="G66" s="87"/>
+      <c r="H66" s="88"/>
+      <c r="I66" s="49"/>
+      <c r="J66" s="50"/>
+      <c r="K66" s="51"/>
+      <c r="L66" s="55"/>
+      <c r="M66" s="56"/>
+      <c r="N66" s="49"/>
+      <c r="O66" s="50"/>
+      <c r="P66" s="51"/>
+      <c r="Q66" s="55"/>
+      <c r="R66" s="56"/>
+      <c r="S66" s="49"/>
+      <c r="T66" s="50"/>
+      <c r="U66" s="51"/>
+      <c r="V66" s="55"/>
+      <c r="W66" s="55"/>
+      <c r="X66" s="45"/>
+      <c r="Y66" s="19"/>
+      <c r="Z66" s="105"/>
+      <c r="AA66" s="19"/>
+      <c r="AB66" s="105"/>
+      <c r="AC66" s="19"/>
+      <c r="AD66" s="20"/>
+      <c r="AE66" s="86"/>
+      <c r="AF66" s="87"/>
+      <c r="AG66" s="87"/>
+      <c r="AH66" s="87"/>
+      <c r="AI66" s="88"/>
+      <c r="AJ66" s="49"/>
+      <c r="AK66" s="50"/>
+      <c r="AL66" s="51"/>
+      <c r="AM66" s="55"/>
+      <c r="AN66" s="55"/>
+      <c r="AO66" s="49"/>
+      <c r="AP66" s="50"/>
+      <c r="AQ66" s="51"/>
+      <c r="AR66" s="55"/>
+      <c r="AS66" s="56"/>
+      <c r="AT66" s="49"/>
+      <c r="AU66" s="50"/>
+      <c r="AV66" s="51"/>
+      <c r="AW66" s="55"/>
+      <c r="AX66" s="56"/>
+      <c r="AY66" s="45"/>
+      <c r="AZ66" s="19"/>
+      <c r="BA66" s="105"/>
+      <c r="BB66" s="19"/>
+      <c r="BC66" s="19"/>
+      <c r="BD66" s="105"/>
+      <c r="BE66" s="19"/>
+      <c r="BF66" s="20"/>
       <c r="BG66" s="4"/>
     </row>
     <row r="67" spans="1:80" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="4"/>
-      <c r="D67" s="32"/>
-[...53 lines deleted...]
-      <c r="BF67" s="217"/>
+      <c r="D67" s="86"/>
+      <c r="E67" s="87"/>
+      <c r="F67" s="87"/>
+      <c r="G67" s="87"/>
+      <c r="H67" s="88"/>
+      <c r="I67" s="49"/>
+      <c r="J67" s="50"/>
+      <c r="K67" s="51"/>
+      <c r="L67" s="55"/>
+      <c r="M67" s="56"/>
+      <c r="N67" s="49"/>
+      <c r="O67" s="50"/>
+      <c r="P67" s="51"/>
+      <c r="Q67" s="55"/>
+      <c r="R67" s="56"/>
+      <c r="S67" s="49"/>
+      <c r="T67" s="50"/>
+      <c r="U67" s="51"/>
+      <c r="V67" s="55"/>
+      <c r="W67" s="55"/>
+      <c r="X67" s="45"/>
+      <c r="Y67" s="19"/>
+      <c r="Z67" s="105"/>
+      <c r="AA67" s="19"/>
+      <c r="AB67" s="105"/>
+      <c r="AC67" s="19"/>
+      <c r="AD67" s="20"/>
+      <c r="AE67" s="86"/>
+      <c r="AF67" s="87"/>
+      <c r="AG67" s="87"/>
+      <c r="AH67" s="87"/>
+      <c r="AI67" s="88"/>
+      <c r="AJ67" s="49"/>
+      <c r="AK67" s="50"/>
+      <c r="AL67" s="51"/>
+      <c r="AM67" s="55"/>
+      <c r="AN67" s="55"/>
+      <c r="AO67" s="49"/>
+      <c r="AP67" s="50"/>
+      <c r="AQ67" s="51"/>
+      <c r="AR67" s="55"/>
+      <c r="AS67" s="56"/>
+      <c r="AT67" s="49"/>
+      <c r="AU67" s="50"/>
+      <c r="AV67" s="51"/>
+      <c r="AW67" s="55"/>
+      <c r="AX67" s="56"/>
+      <c r="AY67" s="45"/>
+      <c r="AZ67" s="19"/>
+      <c r="BA67" s="105"/>
+      <c r="BB67" s="19"/>
+      <c r="BC67" s="19"/>
+      <c r="BD67" s="105"/>
+      <c r="BE67" s="19"/>
+      <c r="BF67" s="20"/>
       <c r="BG67" s="4"/>
     </row>
     <row r="68" spans="1:80" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="4"/>
-      <c r="D68" s="35"/>
-[...53 lines deleted...]
-      <c r="BF68" s="218"/>
+      <c r="D68" s="89"/>
+      <c r="E68" s="90"/>
+      <c r="F68" s="90"/>
+      <c r="G68" s="90"/>
+      <c r="H68" s="91"/>
+      <c r="I68" s="52"/>
+      <c r="J68" s="53"/>
+      <c r="K68" s="54"/>
+      <c r="L68" s="57"/>
+      <c r="M68" s="58"/>
+      <c r="N68" s="52"/>
+      <c r="O68" s="53"/>
+      <c r="P68" s="54"/>
+      <c r="Q68" s="57"/>
+      <c r="R68" s="58"/>
+      <c r="S68" s="52"/>
+      <c r="T68" s="53"/>
+      <c r="U68" s="54"/>
+      <c r="V68" s="57"/>
+      <c r="W68" s="57"/>
+      <c r="X68" s="46"/>
+      <c r="Y68" s="21"/>
+      <c r="Z68" s="204"/>
+      <c r="AA68" s="21"/>
+      <c r="AB68" s="204"/>
+      <c r="AC68" s="21"/>
+      <c r="AD68" s="22"/>
+      <c r="AE68" s="89"/>
+      <c r="AF68" s="90"/>
+      <c r="AG68" s="90"/>
+      <c r="AH68" s="90"/>
+      <c r="AI68" s="91"/>
+      <c r="AJ68" s="52"/>
+      <c r="AK68" s="53"/>
+      <c r="AL68" s="54"/>
+      <c r="AM68" s="57"/>
+      <c r="AN68" s="57"/>
+      <c r="AO68" s="52"/>
+      <c r="AP68" s="53"/>
+      <c r="AQ68" s="54"/>
+      <c r="AR68" s="57"/>
+      <c r="AS68" s="58"/>
+      <c r="AT68" s="52"/>
+      <c r="AU68" s="53"/>
+      <c r="AV68" s="54"/>
+      <c r="AW68" s="57"/>
+      <c r="AX68" s="58"/>
+      <c r="AY68" s="46"/>
+      <c r="AZ68" s="21"/>
+      <c r="BA68" s="204"/>
+      <c r="BB68" s="21"/>
+      <c r="BC68" s="21"/>
+      <c r="BD68" s="204"/>
+      <c r="BE68" s="21"/>
+      <c r="BF68" s="22"/>
       <c r="BG68" s="4"/>
       <c r="CB68" s="12"/>
     </row>
     <row r="69" spans="1:80" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="4"/>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
       <c r="M69" s="3"/>
       <c r="N69" s="3"/>
       <c r="O69" s="3"/>
       <c r="P69" s="3"/>
       <c r="Q69" s="3"/>
       <c r="R69" s="3"/>
       <c r="S69" s="3"/>
       <c r="T69" s="3"/>
       <c r="U69" s="3"/>
       <c r="V69" s="3"/>
@@ -5962,793 +5916,792 @@
       <c r="AK69" s="3"/>
       <c r="AL69" s="3"/>
       <c r="AM69" s="3"/>
       <c r="AN69" s="3"/>
       <c r="AO69" s="3"/>
       <c r="AP69" s="3"/>
       <c r="AQ69" s="3"/>
       <c r="AR69" s="3"/>
       <c r="AS69" s="3"/>
       <c r="AT69" s="3"/>
       <c r="AU69" s="3"/>
       <c r="AV69" s="3"/>
       <c r="AW69" s="3"/>
       <c r="AX69" s="3"/>
       <c r="AY69" s="3"/>
       <c r="AZ69" s="3"/>
       <c r="BA69" s="3"/>
       <c r="BB69" s="3"/>
       <c r="BC69" s="3"/>
       <c r="BD69" s="3"/>
       <c r="BE69" s="3"/>
       <c r="BF69" s="3"/>
       <c r="BG69" s="9"/>
     </row>
     <row r="70" spans="1:80" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="AT70" s="65" t="s">
-[...14 lines deleted...]
-      <c r="BG70" s="65"/>
+      <c r="AT70" s="144" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU70" s="144"/>
+      <c r="AV70" s="144"/>
+      <c r="AW70" s="144"/>
+      <c r="AX70" s="144"/>
+      <c r="AY70" s="144"/>
+      <c r="AZ70" s="144"/>
+      <c r="BA70" s="144"/>
+      <c r="BB70" s="144"/>
+      <c r="BC70" s="144"/>
+      <c r="BD70" s="144"/>
+      <c r="BE70" s="144"/>
+      <c r="BF70" s="144"/>
+      <c r="BG70" s="144"/>
     </row>
     <row r="71" spans="1:80" ht="4.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="72" spans="1:80" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="26"/>
-[...37 lines deleted...]
-      <c r="AL72" s="24"/>
+      <c r="A72" s="16"/>
+      <c r="C72" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E72" s="14"/>
+      <c r="F72" s="14"/>
+      <c r="G72" s="14"/>
+      <c r="H72" s="14"/>
+      <c r="I72" s="14"/>
+      <c r="J72" s="14"/>
+      <c r="K72" s="14"/>
+      <c r="L72" s="14"/>
+      <c r="M72" s="14"/>
+      <c r="N72" s="14"/>
+      <c r="O72" s="14"/>
+      <c r="P72" s="14"/>
+      <c r="Q72" s="14"/>
+      <c r="R72" s="14"/>
+      <c r="S72" s="14"/>
+      <c r="T72" s="14"/>
+      <c r="U72" s="14"/>
+      <c r="V72" s="14"/>
+      <c r="W72" s="14"/>
+      <c r="X72" s="14"/>
+      <c r="Y72" s="14"/>
+      <c r="Z72" s="14"/>
+      <c r="AA72" s="14"/>
+      <c r="AB72" s="14"/>
+      <c r="AC72" s="14"/>
+      <c r="AD72" s="14"/>
+      <c r="AE72" s="14"/>
+      <c r="AF72" s="14"/>
+      <c r="AG72" s="14"/>
+      <c r="AH72" s="14"/>
+      <c r="AI72" s="14"/>
+      <c r="AJ72" s="14"/>
+      <c r="AK72" s="14"/>
+      <c r="AL72" s="14"/>
     </row>
     <row r="73" spans="1:80" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B73" s="26"/>
-[...58 lines deleted...]
-      <c r="BI73" s="22"/>
+      <c r="B73" s="16"/>
+      <c r="C73" s="16"/>
+      <c r="D73" s="16"/>
+      <c r="E73" s="15"/>
+      <c r="F73" s="15"/>
+      <c r="G73" s="15"/>
+      <c r="H73" s="15"/>
+      <c r="I73" s="15"/>
+      <c r="J73" s="15"/>
+      <c r="K73" s="15"/>
+      <c r="L73" s="15"/>
+      <c r="M73" s="15"/>
+      <c r="N73" s="15"/>
+      <c r="O73" s="15"/>
+      <c r="P73" s="15"/>
+      <c r="Q73" s="15"/>
+      <c r="R73" s="15"/>
+      <c r="S73" s="15"/>
+      <c r="T73" s="15"/>
+      <c r="U73" s="15"/>
+      <c r="V73" s="15"/>
+      <c r="W73" s="15"/>
+      <c r="X73" s="15"/>
+      <c r="Y73" s="15"/>
+      <c r="Z73" s="15"/>
+      <c r="AA73" s="15"/>
+      <c r="AB73" s="15"/>
+      <c r="AC73" s="15"/>
+      <c r="AD73" s="15"/>
+      <c r="AE73" s="15"/>
+      <c r="AF73" s="15"/>
+      <c r="AG73" s="15"/>
+      <c r="AH73" s="15"/>
+      <c r="AI73" s="15"/>
+      <c r="AJ73" s="15"/>
+      <c r="AK73" s="15"/>
+      <c r="AL73" s="15"/>
+      <c r="AM73" s="15"/>
+      <c r="AN73" s="15"/>
+      <c r="AO73" s="15"/>
+      <c r="AP73" s="15"/>
+      <c r="AQ73" s="15"/>
+      <c r="AR73" s="15"/>
+      <c r="AS73" s="15"/>
+      <c r="AT73" s="15"/>
+      <c r="AU73" s="15"/>
+      <c r="AV73" s="15"/>
+      <c r="AW73" s="15"/>
+      <c r="AX73" s="15"/>
+      <c r="AY73" s="15"/>
+      <c r="AZ73" s="15"/>
+      <c r="BA73" s="15"/>
+      <c r="BB73" s="15"/>
+      <c r="BC73" s="15"/>
+      <c r="BD73" s="15"/>
+      <c r="BE73" s="15"/>
+      <c r="BF73" s="15"/>
+      <c r="BG73" s="15"/>
+      <c r="BH73" s="15"/>
+      <c r="BI73" s="15"/>
     </row>
     <row r="74" spans="1:80" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B74" s="26"/>
-[...58 lines deleted...]
-      <c r="BI74" s="21"/>
+      <c r="B74" s="16"/>
+      <c r="C74" s="16"/>
+      <c r="D74" s="16"/>
+      <c r="E74" s="14"/>
+      <c r="F74" s="14"/>
+      <c r="G74" s="14"/>
+      <c r="H74" s="14"/>
+      <c r="I74" s="14"/>
+      <c r="J74" s="14"/>
+      <c r="K74" s="14"/>
+      <c r="L74" s="14"/>
+      <c r="M74" s="14"/>
+      <c r="N74" s="14"/>
+      <c r="O74" s="14"/>
+      <c r="P74" s="14"/>
+      <c r="Q74" s="14"/>
+      <c r="R74" s="14"/>
+      <c r="S74" s="14"/>
+      <c r="T74" s="14"/>
+      <c r="U74" s="14"/>
+      <c r="V74" s="14"/>
+      <c r="W74" s="14"/>
+      <c r="X74" s="14"/>
+      <c r="Y74" s="14"/>
+      <c r="Z74" s="14"/>
+      <c r="AA74" s="14"/>
+      <c r="AB74" s="14"/>
+      <c r="AC74" s="14"/>
+      <c r="AD74" s="14"/>
+      <c r="AE74" s="14"/>
+      <c r="AF74" s="14"/>
+      <c r="AG74" s="14"/>
+      <c r="AH74" s="14"/>
+      <c r="AI74" s="14"/>
+      <c r="AJ74" s="14"/>
+      <c r="AK74" s="14"/>
+      <c r="AL74" s="14"/>
+      <c r="AM74" s="14"/>
+      <c r="AN74" s="14"/>
+      <c r="AO74" s="14"/>
+      <c r="AP74" s="14"/>
+      <c r="AQ74" s="14"/>
+      <c r="AR74" s="14"/>
+      <c r="AS74" s="14"/>
+      <c r="AT74" s="14"/>
+      <c r="AU74" s="14"/>
+      <c r="AV74" s="14"/>
+      <c r="AW74" s="14"/>
+      <c r="AX74" s="14"/>
+      <c r="AY74" s="14"/>
+      <c r="AZ74" s="14"/>
+      <c r="BA74" s="14"/>
+      <c r="BB74" s="14"/>
+      <c r="BC74" s="14"/>
+      <c r="BD74" s="14"/>
+      <c r="BE74" s="14"/>
+      <c r="BF74" s="14"/>
+      <c r="BG74" s="14"/>
+      <c r="BH74" s="14"/>
+      <c r="BI74" s="14"/>
     </row>
     <row r="75" spans="1:80" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B75" s="22"/>
-[...58 lines deleted...]
-      <c r="BI75" s="21"/>
+      <c r="B75" s="15"/>
+      <c r="C75" s="14"/>
+      <c r="D75" s="14"/>
+      <c r="E75" s="14"/>
+      <c r="F75" s="14"/>
+      <c r="G75" s="200"/>
+      <c r="H75" s="200"/>
+      <c r="I75" s="200"/>
+      <c r="J75" s="200"/>
+      <c r="K75" s="200"/>
+      <c r="L75" s="200"/>
+      <c r="M75" s="200"/>
+      <c r="N75" s="200"/>
+      <c r="O75" s="200"/>
+      <c r="P75" s="201"/>
+      <c r="Q75" s="201"/>
+      <c r="R75" s="200"/>
+      <c r="S75" s="200"/>
+      <c r="T75" s="200"/>
+      <c r="U75" s="200"/>
+      <c r="V75" s="200"/>
+      <c r="W75" s="200"/>
+      <c r="X75" s="200"/>
+      <c r="Y75" s="200"/>
+      <c r="Z75" s="201"/>
+      <c r="AA75" s="201"/>
+      <c r="AB75" s="200"/>
+      <c r="AC75" s="200"/>
+      <c r="AD75" s="200"/>
+      <c r="AE75" s="200"/>
+      <c r="AF75" s="200"/>
+      <c r="AG75" s="200"/>
+      <c r="AH75" s="200"/>
+      <c r="AI75" s="200"/>
+      <c r="AJ75" s="14"/>
+      <c r="AK75" s="14"/>
+      <c r="AL75" s="14"/>
+      <c r="AM75" s="14"/>
+      <c r="AN75" s="14"/>
+      <c r="AO75" s="14"/>
+      <c r="AP75" s="14"/>
+      <c r="AQ75" s="14"/>
+      <c r="AR75" s="14"/>
+      <c r="AS75" s="14"/>
+      <c r="AT75" s="14"/>
+      <c r="AU75" s="14"/>
+      <c r="AV75" s="14"/>
+      <c r="AW75" s="14"/>
+      <c r="AX75" s="14"/>
+      <c r="AY75" s="14"/>
+      <c r="AZ75" s="14"/>
+      <c r="BA75" s="14"/>
+      <c r="BB75" s="14"/>
+      <c r="BC75" s="14"/>
+      <c r="BD75" s="14"/>
+      <c r="BE75" s="14"/>
+      <c r="BF75" s="14"/>
+      <c r="BG75" s="14"/>
+      <c r="BH75" s="14"/>
+      <c r="BI75" s="14"/>
     </row>
     <row r="76" spans="1:80" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B76" s="22"/>
-[...58 lines deleted...]
-      <c r="BI76" s="21"/>
+      <c r="B76" s="15"/>
+      <c r="C76" s="14"/>
+      <c r="D76" s="14"/>
+      <c r="E76" s="14"/>
+      <c r="F76" s="14"/>
+      <c r="G76" s="200"/>
+      <c r="H76" s="200"/>
+      <c r="I76" s="200"/>
+      <c r="J76" s="200"/>
+      <c r="K76" s="200"/>
+      <c r="L76" s="200"/>
+      <c r="M76" s="200"/>
+      <c r="N76" s="200"/>
+      <c r="O76" s="200"/>
+      <c r="P76" s="201"/>
+      <c r="Q76" s="201"/>
+      <c r="R76" s="200"/>
+      <c r="S76" s="200"/>
+      <c r="T76" s="200"/>
+      <c r="U76" s="200"/>
+      <c r="V76" s="200"/>
+      <c r="W76" s="200"/>
+      <c r="X76" s="200"/>
+      <c r="Y76" s="200"/>
+      <c r="Z76" s="201"/>
+      <c r="AA76" s="201"/>
+      <c r="AB76" s="200"/>
+      <c r="AC76" s="200"/>
+      <c r="AD76" s="200"/>
+      <c r="AE76" s="200"/>
+      <c r="AF76" s="200"/>
+      <c r="AG76" s="200"/>
+      <c r="AH76" s="200"/>
+      <c r="AI76" s="200"/>
+      <c r="AJ76" s="14"/>
+      <c r="AK76" s="14"/>
+      <c r="AL76" s="14"/>
+      <c r="AM76" s="14"/>
+      <c r="AN76" s="14"/>
+      <c r="AO76" s="14"/>
+      <c r="AP76" s="14"/>
+      <c r="AQ76" s="14"/>
+      <c r="AR76" s="14"/>
+      <c r="AS76" s="14"/>
+      <c r="AT76" s="14"/>
+      <c r="AU76" s="14"/>
+      <c r="AV76" s="14"/>
+      <c r="AW76" s="14"/>
+      <c r="AX76" s="14"/>
+      <c r="AY76" s="14"/>
+      <c r="AZ76" s="14"/>
+      <c r="BA76" s="14"/>
+      <c r="BB76" s="14"/>
+      <c r="BC76" s="14"/>
+      <c r="BD76" s="14"/>
+      <c r="BE76" s="14"/>
+      <c r="BF76" s="14"/>
+      <c r="BG76" s="14"/>
+      <c r="BH76" s="14"/>
+      <c r="BI76" s="14"/>
     </row>
     <row r="77" spans="1:80" ht="0.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B77" s="22"/>
-[...232 lines deleted...]
-      <c r="BI80" s="26"/>
+      <c r="B77" s="15"/>
+      <c r="C77" s="14"/>
+      <c r="D77" s="14"/>
+      <c r="E77" s="14"/>
+      <c r="F77" s="14"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="14"/>
+      <c r="I77" s="14"/>
+      <c r="J77" s="14"/>
+      <c r="K77" s="14"/>
+      <c r="L77" s="14"/>
+      <c r="M77" s="14"/>
+      <c r="N77" s="14"/>
+      <c r="O77" s="14"/>
+      <c r="P77" s="14"/>
+      <c r="Q77" s="14"/>
+      <c r="R77" s="14"/>
+      <c r="S77" s="14"/>
+      <c r="T77" s="14"/>
+      <c r="U77" s="14"/>
+      <c r="V77" s="14"/>
+      <c r="W77" s="14"/>
+      <c r="X77" s="14"/>
+      <c r="Y77" s="14"/>
+      <c r="Z77" s="14"/>
+      <c r="AA77" s="14"/>
+      <c r="AB77" s="14"/>
+      <c r="AC77" s="14"/>
+      <c r="AD77" s="14"/>
+      <c r="AE77" s="14"/>
+      <c r="AF77" s="14"/>
+      <c r="AG77" s="14"/>
+      <c r="AH77" s="14"/>
+      <c r="AI77" s="14"/>
+      <c r="AJ77" s="14"/>
+      <c r="AK77" s="14"/>
+      <c r="AL77" s="14"/>
+      <c r="AM77" s="14"/>
+      <c r="AN77" s="14"/>
+      <c r="AO77" s="14"/>
+      <c r="AP77" s="14"/>
+      <c r="AQ77" s="14"/>
+      <c r="AR77" s="14"/>
+      <c r="AS77" s="14"/>
+      <c r="AT77" s="14"/>
+      <c r="AU77" s="14"/>
+      <c r="AV77" s="14"/>
+      <c r="AW77" s="14"/>
+      <c r="AX77" s="14"/>
+      <c r="AY77" s="14"/>
+      <c r="AZ77" s="14"/>
+      <c r="BA77" s="14"/>
+      <c r="BB77" s="14"/>
+      <c r="BC77" s="14"/>
+      <c r="BD77" s="14"/>
+      <c r="BE77" s="14"/>
+      <c r="BF77" s="14"/>
+      <c r="BG77" s="14"/>
+      <c r="BH77" s="14"/>
+      <c r="BI77" s="14"/>
+    </row>
+    <row r="78" spans="1:80" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F78" s="16"/>
+      <c r="G78" s="16"/>
+      <c r="H78" s="16"/>
+      <c r="I78" s="16"/>
+      <c r="J78" s="16"/>
+      <c r="K78" s="16"/>
+      <c r="L78" s="16"/>
+      <c r="M78" s="16"/>
+      <c r="N78" s="16"/>
+      <c r="O78" s="16"/>
+      <c r="P78" s="16"/>
+      <c r="Q78" s="16"/>
+      <c r="R78" s="16"/>
+      <c r="S78" s="16"/>
+      <c r="T78" s="16"/>
+      <c r="U78" s="16"/>
+      <c r="V78" s="16"/>
+      <c r="W78" s="16"/>
+      <c r="X78" s="16"/>
+      <c r="Y78" s="16"/>
+      <c r="Z78" s="16"/>
+      <c r="AA78" s="16"/>
+      <c r="AB78" s="16"/>
+      <c r="AC78" s="16"/>
+      <c r="AD78" s="16"/>
+      <c r="AE78" s="16"/>
+      <c r="AF78" s="16"/>
+      <c r="AG78" s="16"/>
+      <c r="AH78" s="16"/>
+      <c r="AI78" s="16"/>
+      <c r="AJ78" s="16"/>
+      <c r="AK78" s="16"/>
+      <c r="AL78" s="16"/>
+      <c r="AM78" s="16"/>
+      <c r="AN78" s="16"/>
+      <c r="AO78" s="16"/>
+      <c r="AP78" s="16"/>
+      <c r="AQ78" s="16"/>
+      <c r="AR78" s="16"/>
+      <c r="AS78" s="16"/>
+      <c r="AT78" s="16"/>
+      <c r="AU78" s="16"/>
+      <c r="AV78" s="16"/>
+      <c r="AW78" s="16"/>
+      <c r="AX78" s="16"/>
+      <c r="AY78" s="16"/>
+      <c r="AZ78" s="16"/>
+      <c r="BA78" s="16"/>
+      <c r="BB78" s="16"/>
+      <c r="BC78" s="16"/>
+      <c r="BD78" s="16"/>
+      <c r="BE78" s="16"/>
+      <c r="BF78" s="16"/>
+      <c r="BG78" s="16"/>
+      <c r="BH78" s="16"/>
+      <c r="BI78" s="16"/>
+    </row>
+    <row r="79" spans="1:80" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F79" s="16"/>
+      <c r="G79" s="16"/>
+      <c r="H79" s="16"/>
+      <c r="I79" s="16"/>
+      <c r="J79" s="16"/>
+      <c r="K79" s="16"/>
+      <c r="L79" s="16"/>
+      <c r="M79" s="16"/>
+      <c r="N79" s="16"/>
+      <c r="O79" s="16"/>
+      <c r="P79" s="16"/>
+      <c r="Q79" s="16"/>
+      <c r="R79" s="16"/>
+      <c r="S79" s="16"/>
+      <c r="T79" s="16"/>
+      <c r="U79" s="16"/>
+      <c r="V79" s="16"/>
+      <c r="W79" s="16"/>
+      <c r="X79" s="16"/>
+      <c r="Y79" s="16"/>
+      <c r="Z79" s="16"/>
+      <c r="AA79" s="16"/>
+      <c r="AB79" s="16"/>
+      <c r="AC79" s="16"/>
+      <c r="AD79" s="16"/>
+      <c r="AE79" s="16"/>
+      <c r="AF79" s="16"/>
+      <c r="AG79" s="16"/>
+      <c r="AH79" s="16"/>
+      <c r="AI79" s="16"/>
+      <c r="AJ79" s="16"/>
+      <c r="AK79" s="16"/>
+      <c r="AL79" s="16"/>
+      <c r="AM79" s="16"/>
+      <c r="AN79" s="16"/>
+      <c r="AO79" s="16"/>
+      <c r="AP79" s="16"/>
+      <c r="AQ79" s="16"/>
+      <c r="AR79" s="16"/>
+      <c r="AS79" s="16"/>
+      <c r="AT79" s="16"/>
+      <c r="AU79" s="16"/>
+      <c r="AV79" s="16"/>
+      <c r="AW79" s="16"/>
+      <c r="AX79" s="16"/>
+      <c r="AY79" s="16"/>
+      <c r="AZ79" s="16"/>
+      <c r="BA79" s="16"/>
+      <c r="BB79" s="16"/>
+      <c r="BC79" s="16"/>
+      <c r="BD79" s="16"/>
+      <c r="BE79" s="16"/>
+      <c r="BF79" s="16"/>
+      <c r="BG79" s="16"/>
+      <c r="BH79" s="16"/>
+      <c r="BI79" s="16"/>
+    </row>
+    <row r="80" spans="1:80" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F80" s="16"/>
+      <c r="G80" s="16"/>
+      <c r="H80" s="16"/>
+      <c r="I80" s="16"/>
+      <c r="J80" s="16"/>
+      <c r="K80" s="16"/>
+      <c r="L80" s="16"/>
+      <c r="M80" s="16"/>
+      <c r="N80" s="16"/>
+      <c r="O80" s="16"/>
+      <c r="P80" s="16"/>
+      <c r="Q80" s="16"/>
+      <c r="R80" s="16"/>
+      <c r="S80" s="16"/>
+      <c r="T80" s="16"/>
+      <c r="U80" s="16"/>
+      <c r="V80" s="16"/>
+      <c r="W80" s="16"/>
+      <c r="X80" s="16"/>
+      <c r="Y80" s="16"/>
+      <c r="Z80" s="16"/>
+      <c r="AA80" s="16"/>
+      <c r="AB80" s="16"/>
+      <c r="AC80" s="16"/>
+      <c r="AD80" s="16"/>
+      <c r="AE80" s="16"/>
+      <c r="AF80" s="16"/>
+      <c r="AG80" s="16"/>
+      <c r="AH80" s="16"/>
+      <c r="AI80" s="16"/>
+      <c r="AJ80" s="16"/>
+      <c r="AK80" s="16"/>
+      <c r="AL80" s="16"/>
+      <c r="AM80" s="16"/>
+      <c r="AN80" s="16"/>
+      <c r="AO80" s="16"/>
+      <c r="AP80" s="16"/>
+      <c r="AQ80" s="16"/>
+      <c r="AR80" s="16"/>
+      <c r="AS80" s="16"/>
+      <c r="AT80" s="16"/>
+      <c r="AU80" s="16"/>
+      <c r="AV80" s="16"/>
+      <c r="AW80" s="16"/>
+      <c r="AX80" s="16"/>
+      <c r="AY80" s="16"/>
+      <c r="AZ80" s="16"/>
+      <c r="BA80" s="16"/>
+      <c r="BB80" s="16"/>
+      <c r="BC80" s="16"/>
+      <c r="BD80" s="16"/>
+      <c r="BE80" s="16"/>
+      <c r="BF80" s="16"/>
+      <c r="BG80" s="16"/>
+      <c r="BH80" s="16"/>
+      <c r="BI80" s="16"/>
     </row>
     <row r="81" spans="61:61" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="BI81" s="21"/>
+      <c r="BI81" s="14"/>
     </row>
     <row r="82" spans="61:61" ht="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="83" spans="61:61" ht="13.8" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="SMAYN5sZwYNLbLBXdP+jlfBMVJ1tnd0p3xxDtvnMkTxKfPNZm2HP5mfQFBOWAiylz/lX8AO2zhSbTAj+jYb9vw==" saltValue="D9wBjlhrLjGZXDBwe2HLEw==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="7HkqtUeLk1I55rnptHgWN9aolqBO6J4CWKSG3otVzJc7h6eiRgCSemwMpNis2ZM7JN4BDSX2QWJ+wZPHSgIe6w==" saltValue="LaRYPCnLrPN5TfchDILrfw==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
   <mergeCells count="177">
+    <mergeCell ref="V66:W68"/>
+    <mergeCell ref="AE65:AI68"/>
+    <mergeCell ref="AM65:AN65"/>
+    <mergeCell ref="L65:M65"/>
+    <mergeCell ref="AR25:AT25"/>
+    <mergeCell ref="AZ55:AZ59"/>
+    <mergeCell ref="BD55:BD59"/>
+    <mergeCell ref="I65:K65"/>
+    <mergeCell ref="N65:P65"/>
+    <mergeCell ref="S65:U65"/>
+    <mergeCell ref="Z65:Z68"/>
+    <mergeCell ref="AB65:AB68"/>
+    <mergeCell ref="AJ65:AL65"/>
+    <mergeCell ref="AO65:AQ65"/>
+    <mergeCell ref="AT65:AV65"/>
+    <mergeCell ref="BA65:BA68"/>
+    <mergeCell ref="BD65:BD68"/>
+    <mergeCell ref="Q65:R65"/>
+    <mergeCell ref="BA55:BC59"/>
+    <mergeCell ref="V65:W65"/>
+    <mergeCell ref="U28:AA32"/>
+    <mergeCell ref="AP35:AT37"/>
+    <mergeCell ref="AU35:AV37"/>
+    <mergeCell ref="AI35:AM37"/>
+    <mergeCell ref="AB75:AC76"/>
+    <mergeCell ref="AD75:AE76"/>
+    <mergeCell ref="AF75:AG76"/>
+    <mergeCell ref="AH75:AI76"/>
+    <mergeCell ref="Z75:AA76"/>
+    <mergeCell ref="G75:I76"/>
+    <mergeCell ref="J75:K76"/>
+    <mergeCell ref="L75:M76"/>
+    <mergeCell ref="N75:O76"/>
+    <mergeCell ref="P75:Q76"/>
+    <mergeCell ref="R75:S76"/>
+    <mergeCell ref="T75:U76"/>
+    <mergeCell ref="V75:W76"/>
+    <mergeCell ref="X75:Y76"/>
+    <mergeCell ref="AT70:BG70"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="U9:W9"/>
+    <mergeCell ref="U10:W11"/>
+    <mergeCell ref="U15:W16"/>
+    <mergeCell ref="U17:W17"/>
+    <mergeCell ref="AW25:AY27"/>
+    <mergeCell ref="AW33:AY37"/>
+    <mergeCell ref="AW38:AY40"/>
+    <mergeCell ref="AW55:AY59"/>
+    <mergeCell ref="X65:Y68"/>
+    <mergeCell ref="AA65:AA68"/>
+    <mergeCell ref="D20:BF20"/>
+    <mergeCell ref="U3:AO4"/>
+    <mergeCell ref="D19:BF19"/>
+    <mergeCell ref="AG35:AH37"/>
+    <mergeCell ref="AW28:BF32"/>
+    <mergeCell ref="AB28:AV29"/>
+    <mergeCell ref="AS15:BF17"/>
+    <mergeCell ref="AJ15:AK17"/>
+    <mergeCell ref="U12:W14"/>
+    <mergeCell ref="D23:H27"/>
+    <mergeCell ref="AP30:AV32"/>
+    <mergeCell ref="AB30:AH32"/>
+    <mergeCell ref="N7:W7"/>
+    <mergeCell ref="AY7:BC7"/>
+    <mergeCell ref="AW7:AX7"/>
+    <mergeCell ref="AU7:AV7"/>
+    <mergeCell ref="AQ7:AR7"/>
+    <mergeCell ref="AS7:AT7"/>
+    <mergeCell ref="I33:N37"/>
+    <mergeCell ref="O33:T37"/>
+    <mergeCell ref="U33:AA37"/>
+    <mergeCell ref="AR23:AV24"/>
+    <mergeCell ref="AW23:BF24"/>
+    <mergeCell ref="I25:AE27"/>
+    <mergeCell ref="AF25:AK27"/>
+    <mergeCell ref="AL25:AQ27"/>
+    <mergeCell ref="AR26:AV27"/>
+    <mergeCell ref="AR15:AR17"/>
+    <mergeCell ref="I7:M7"/>
+    <mergeCell ref="Z9:AC11"/>
+    <mergeCell ref="AF12:BF14"/>
+    <mergeCell ref="O28:T32"/>
+    <mergeCell ref="I28:N32"/>
+    <mergeCell ref="AF15:AI17"/>
+    <mergeCell ref="AL15:AQ17"/>
+    <mergeCell ref="AN35:AO37"/>
+    <mergeCell ref="Y12:AD14"/>
+    <mergeCell ref="Z15:AC17"/>
+    <mergeCell ref="AF9:BF11"/>
+    <mergeCell ref="BP19:DT21"/>
+    <mergeCell ref="D22:Q22"/>
+    <mergeCell ref="AG33:AH34"/>
+    <mergeCell ref="AN33:AO34"/>
+    <mergeCell ref="AP33:AT34"/>
+    <mergeCell ref="I23:AE24"/>
+    <mergeCell ref="AF23:AK24"/>
+    <mergeCell ref="AL23:AQ24"/>
+    <mergeCell ref="AB35:AF37"/>
+    <mergeCell ref="D28:H40"/>
+    <mergeCell ref="AI33:AM34"/>
+    <mergeCell ref="AB33:AF34"/>
+    <mergeCell ref="AU33:AV34"/>
+    <mergeCell ref="AU25:AV25"/>
+    <mergeCell ref="AI30:AO32"/>
+    <mergeCell ref="AF44:AM46"/>
+    <mergeCell ref="AN44:AV46"/>
+    <mergeCell ref="AW44:BF46"/>
+    <mergeCell ref="I38:N40"/>
+    <mergeCell ref="O38:T40"/>
+    <mergeCell ref="U38:AA40"/>
+    <mergeCell ref="AB38:AF40"/>
+    <mergeCell ref="AG38:AH40"/>
+    <mergeCell ref="AI38:AM40"/>
+    <mergeCell ref="AN38:AO40"/>
+    <mergeCell ref="BA38:BC40"/>
+    <mergeCell ref="BE38:BF40"/>
+    <mergeCell ref="AW51:BF54"/>
+    <mergeCell ref="AJ66:AL68"/>
+    <mergeCell ref="AM66:AN68"/>
+    <mergeCell ref="AO66:AQ68"/>
+    <mergeCell ref="AR66:AS68"/>
+    <mergeCell ref="X60:AD64"/>
+    <mergeCell ref="AE60:AI64"/>
+    <mergeCell ref="AS57:AV59"/>
+    <mergeCell ref="D60:H64"/>
+    <mergeCell ref="I60:W61"/>
+    <mergeCell ref="I62:M64"/>
+    <mergeCell ref="N62:R64"/>
+    <mergeCell ref="S62:W64"/>
+    <mergeCell ref="AJ60:AX61"/>
+    <mergeCell ref="AC65:AD68"/>
+    <mergeCell ref="AJ62:AN64"/>
+    <mergeCell ref="AO62:AS64"/>
+    <mergeCell ref="AT62:AX64"/>
+    <mergeCell ref="D65:H68"/>
+    <mergeCell ref="I66:K68"/>
+    <mergeCell ref="L66:M68"/>
+    <mergeCell ref="N66:P68"/>
+    <mergeCell ref="Q66:R68"/>
+    <mergeCell ref="S66:U68"/>
+    <mergeCell ref="O57:R59"/>
+    <mergeCell ref="S57:AC59"/>
+    <mergeCell ref="AD57:AG59"/>
+    <mergeCell ref="AH57:AR59"/>
+    <mergeCell ref="Q55:R56"/>
+    <mergeCell ref="AF55:AG56"/>
+    <mergeCell ref="AU55:AV56"/>
+    <mergeCell ref="D53:R54"/>
+    <mergeCell ref="S53:AG54"/>
+    <mergeCell ref="D55:P56"/>
+    <mergeCell ref="S55:AE56"/>
+    <mergeCell ref="AH55:AT56"/>
+    <mergeCell ref="AH53:AV54"/>
     <mergeCell ref="BE55:BF59"/>
     <mergeCell ref="BB65:BC68"/>
     <mergeCell ref="BE65:BF68"/>
     <mergeCell ref="AK7:AP7"/>
     <mergeCell ref="BA25:BC27"/>
     <mergeCell ref="BE25:BF27"/>
     <mergeCell ref="BA33:BC37"/>
     <mergeCell ref="BE33:BF37"/>
     <mergeCell ref="AP38:AT40"/>
     <mergeCell ref="AU38:AV40"/>
     <mergeCell ref="AY65:AZ68"/>
     <mergeCell ref="AR65:AS65"/>
     <mergeCell ref="AW65:AX65"/>
     <mergeCell ref="AT66:AV68"/>
     <mergeCell ref="AW66:AX68"/>
     <mergeCell ref="AY60:BF64"/>
     <mergeCell ref="AW47:BF50"/>
     <mergeCell ref="D51:AV52"/>
     <mergeCell ref="D44:AE46"/>
     <mergeCell ref="D47:AE50"/>
     <mergeCell ref="AF47:AM50"/>
     <mergeCell ref="AN47:AV50"/>
     <mergeCell ref="D43:X43"/>
     <mergeCell ref="D57:N59"/>
-    <mergeCell ref="O57:R59"/>
-[...151 lines deleted...]
-    <mergeCell ref="AI35:AM37"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I7:M7">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I7:M7" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"　,千代田,中央,港,新宿,文京,台東,墨田,江東,品川,目黒,大田,世田谷,渋谷,中野,杉並,豊島,北,荒川,板橋,練馬,足立,葛飾,江戸川"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
         <v>32</v>
       </c>
@@ -6838,79 +6791,333 @@
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100D3689A7256CE3C42932D4B03DFAD5D25" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="197d3b02168f2e22f9ab19af041d260d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43ea2018-cac1-4e87-aa07-f65a650d0e10" xmlns:ns3="27269d9d-e3af-41da-929e-bcff971189e1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1ec36ccefbfc65a36fa22d217c19b7fe" ns2:_="" ns3:_="">
+    <xsd:import namespace="43ea2018-cac1-4e87-aa07-f65a650d0e10"/>
+    <xsd:import namespace="27269d9d-e3af-41da-929e-bcff971189e1"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43ea2018-cac1-4e87-aa07-f65a650d0e10" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e887751-6760-42ee-8103-2ba6b2d93047" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="27269d9d-e3af-41da-929e-bcff971189e1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5219221a-273e-4047-804d-f1aa4e8f77de}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="27269d9d-e3af-41da-929e-bcff971189e1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="43ea2018-cac1-4e87-aa07-f65a650d0e10">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="27269d9d-e3af-41da-929e-bcff971189e1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84A952A0-DFE5-4531-962C-D8E97107A6A0}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E610E6CF-E76D-43BE-9399-759BEB23C6BF}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCEE375F-D954-4FB4-B13D-2878A1233B45}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D3689A7256CE3C42932D4B03DFAD5D25</vt:lpwstr>
+  </property>
+</Properties>
+</file>