--- v0 (2026-01-16)
+++ v1 (2026-05-30)
@@ -1,5109 +1,3580 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10222"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\軽油引取税係\000 経常業務関係\100庶務、スケジュール等\017　広報　ＨＰ　ＳＮＳ\HP掲載用資料\改訂履歴\R030401_HP改訂\02 免税軽油関係\20 免税軽油使用者証・免税証・特別徴収義務者登録帳票　返納書・受領書\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/fukutomeyouhei_1/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E2A2093-714E-954A-A69A-43B65C9AEDEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8196"/>
+    <workbookView xWindow="0" yWindow="760" windowWidth="30240" windowHeight="18880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="様式" sheetId="1" r:id="rId1"/>
+    <sheet name="１" sheetId="7" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913" concurrentManualCount="2"/>
+  <definedNames>
+    <definedName name="OLE_LINK1" localSheetId="0">'１'!$B$3</definedName>
+  </definedNames>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="36">
-[...22 lines deleted...]
-    <t>届　出　人</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="38">
+  <si>
+    <t>　都税事務所長</t>
+  </si>
+  <si>
+    <t>　支　 庁 　長</t>
   </si>
   <si>
     <t>登録番号</t>
   </si>
   <si>
     <t>住所</t>
   </si>
   <si>
-    <t>氏名（名称）</t>
+    <t>氏名(名称)</t>
   </si>
   <si>
     <t>免税軽油使用者証</t>
   </si>
   <si>
+    <t>特別徴収義務者登録証票</t>
+  </si>
+  <si>
+    <t>種類</t>
+  </si>
+  <si>
+    <t>受領</t>
+  </si>
+  <si>
+    <t>使用</t>
+  </si>
+  <si>
+    <t>返納の理由</t>
+  </si>
+  <si>
+    <t>枚数</t>
+  </si>
+  <si>
+    <t>番号</t>
+  </si>
+  <si>
+    <t>免税証</t>
+  </si>
+  <si>
+    <t>(日本産業規格Ａ列４番)</t>
+  </si>
+  <si>
+    <t>　備考　この様式は、法第144条の16又は法第144条の21の規定により特別徴収義務者登録証票又は免税軽油使用者証若しくは免税証を返納又は受領する場合に用いること。</t>
+  </si>
+  <si>
+    <t>免税軽油使用者証</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>返納</t>
+    <rPh sb="0" eb="2">
+      <t>ヘンノウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>免税証</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t> 規則様式には規定しない。</t>
+  </si>
+  <si>
+    <t>免　　　　税　　　　証</t>
+    <rPh sb="0" eb="1">
+      <t>メン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>交付を受けた</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>次のとおり、</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　　　　　届出人</t>
+  </si>
+  <si>
+    <t xml:space="preserve">　第１２７号様式(法第144条の16第４項等関係) </t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>枚</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="14"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（自）</t>
+    </r>
+  </si>
+  <si>
+    <t>（至）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>を</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>返納します。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>返納書</t>
-  </si>
-[...1 lines deleted...]
-    <t>免税証</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>受領しました。</t>
+    <rPh sb="0" eb="2">
+      <t>ジュリョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>枚</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>受領書</t>
-  </si>
-[...64 lines deleted...]
-    <t>第127号様式（法第144条の16第4項等関係）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>免 税 軽 油 使 用 者 証</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（リットル券）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t> </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="16"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>令和　　　年　　　月　　　日</t>
+    </r>
+    <rPh sb="1" eb="3">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>年　　　月　　　日</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>枚</t>
+    </r>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...200 lines deleted...]
-    </font>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="16"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Century"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="14"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...40 lines deleted...]
-    </fill>
   </fills>
-  <borders count="22">
+  <borders count="45">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="medium">
-        <color indexed="8"/>
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border diagonalUp="1">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border diagonalUp="1">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border diagonalUp="1">
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal style="thin">
+        <color indexed="64"/>
+      </diagonal>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="mediumDashed">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="mediumDashed">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="mediumDashed">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="mediumDashed">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="mediumDashed">
+        <color theme="1"/>
+      </left>
+      <right style="mediumDashed">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="mediumDashed">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="mediumDashed">
+        <color theme="1"/>
+      </left>
+      <right style="mediumDashed">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="mediumDashed">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...3 lines deleted...]
-        <color indexed="8"/>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="8"/>
-[...55 lines deleted...]
-        <color indexed="8"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...121 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="17">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
-[...46 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...142 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="17">
-[...15 lines deleted...]
-    <cellStyle name="Warning" xfId="11"/>
+  <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 5" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...124 lines deleted...]
-</xdr:wsDr>
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...84 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BM56"/>
+  <dimension ref="B1:AS34"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6:G7"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:AR6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="14"/>
   <cols>
-    <col min="1" max="4" width="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="39" max="39" width="5.6640625" customWidth="1"/>
+    <col min="2" max="2" width="5.1640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="4.33203125" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
+    <col min="5" max="6" width="8.83203125" customWidth="1"/>
+    <col min="7" max="16" width="4.1640625" customWidth="1"/>
+    <col min="17" max="18" width="7.83203125" customWidth="1"/>
+    <col min="19" max="28" width="4.1640625" customWidth="1"/>
+    <col min="29" max="30" width="6.5" customWidth="1"/>
+    <col min="31" max="41" width="4.1640625" customWidth="1"/>
+    <col min="42" max="43" width="2.83203125" customWidth="1"/>
+    <col min="44" max="44" width="31" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="18.75" customHeight="1">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="2:45" ht="14" customHeight="1">
+      <c r="B1" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+      <c r="AA1" s="2"/>
+      <c r="AB1" s="2"/>
+      <c r="AC1" s="2"/>
+      <c r="AD1" s="2"/>
+      <c r="AE1" s="2"/>
+      <c r="AF1" s="2"/>
+      <c r="AG1" s="2"/>
+      <c r="AH1" s="2"/>
+      <c r="AI1" s="2"/>
+      <c r="AJ1" s="2"/>
+      <c r="AK1" s="2"/>
+      <c r="AL1" s="2"/>
+      <c r="AM1" s="2"/>
+      <c r="AN1" s="2"/>
+      <c r="AO1" s="2"/>
+      <c r="AP1" s="2"/>
+      <c r="AQ1" s="2"/>
+      <c r="AR1" s="2"/>
+    </row>
+    <row r="2" spans="2:45" ht="14" customHeight="1" thickBot="1">
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="3"/>
+      <c r="AB2" s="3"/>
+      <c r="AC2" s="3"/>
+      <c r="AD2" s="3"/>
+      <c r="AE2" s="3"/>
+      <c r="AF2" s="3"/>
+      <c r="AG2" s="3"/>
+      <c r="AH2" s="3"/>
+      <c r="AI2" s="3"/>
+      <c r="AJ2" s="3"/>
+      <c r="AK2" s="4"/>
+      <c r="AL2" s="4"/>
+      <c r="AM2" s="4"/>
+      <c r="AN2" s="4"/>
+      <c r="AO2" s="4"/>
+      <c r="AP2" s="4"/>
+      <c r="AQ2" s="4"/>
+      <c r="AR2" s="4"/>
+    </row>
+    <row r="3" spans="2:45" ht="32" customHeight="1">
+      <c r="B3" s="7"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+      <c r="N3" s="8"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="8"/>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="8"/>
+      <c r="U3" s="8"/>
+      <c r="V3" s="8"/>
+      <c r="W3" s="8"/>
+      <c r="X3" s="8"/>
+      <c r="Y3" s="8"/>
+      <c r="Z3" s="8"/>
+      <c r="AA3" s="8"/>
+      <c r="AB3" s="8"/>
+      <c r="AC3" s="8"/>
+      <c r="AD3" s="8"/>
+      <c r="AE3" s="8"/>
+      <c r="AF3" s="8"/>
+      <c r="AG3" s="8"/>
+      <c r="AH3" s="8"/>
+      <c r="AI3" s="8"/>
+      <c r="AJ3" s="8"/>
+      <c r="AK3" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="1"/>
-[...4 lines deleted...]
-      <c r="G1" s="2"/>
+      <c r="AL3" s="43"/>
+      <c r="AM3" s="43"/>
+      <c r="AN3" s="43"/>
+      <c r="AO3" s="43"/>
+      <c r="AP3" s="43"/>
+      <c r="AQ3" s="43"/>
+      <c r="AR3" s="44"/>
     </row>
-    <row r="2" spans="1:65" ht="5.0999999999999996" customHeight="1">
-[...72 lines deleted...]
-      <c r="AF3" s="59" t="s">
+    <row r="4" spans="2:45" ht="20.5" customHeight="1">
+      <c r="B4" s="33"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="AG3" s="61"/>
-[...23 lines deleted...]
-      <c r="L4" s="9"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="9"/>
       <c r="V4" s="9"/>
       <c r="W4" s="9"/>
       <c r="X4" s="9"/>
       <c r="Y4" s="9"/>
       <c r="Z4" s="9"/>
       <c r="AA4" s="9"/>
-      <c r="AB4" s="70"/>
-[...10 lines deleted...]
-      <c r="AM4" s="10"/>
+      <c r="AB4" s="9"/>
+      <c r="AC4" s="9"/>
+      <c r="AD4" s="9"/>
+      <c r="AE4" s="9"/>
+      <c r="AF4" s="9"/>
+      <c r="AG4" s="9"/>
+      <c r="AH4" s="9"/>
+      <c r="AI4" s="9"/>
+      <c r="AJ4" s="9"/>
+      <c r="AK4" s="9"/>
+      <c r="AL4" s="9"/>
+      <c r="AM4" s="9"/>
+      <c r="AN4" s="9"/>
+      <c r="AO4" s="9"/>
+      <c r="AP4" s="9"/>
+      <c r="AQ4" s="9"/>
+      <c r="AR4" s="10"/>
     </row>
-    <row r="5" spans="1:65" ht="11.25" customHeight="1">
-[...10 lines deleted...]
-      <c r="L5" s="9"/>
+    <row r="5" spans="2:45" ht="20.5" customHeight="1" thickBot="1">
+      <c r="B5" s="33"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
       <c r="M5" s="9"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
       <c r="U5" s="9"/>
       <c r="V5" s="9"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="9"/>
       <c r="Z5" s="9"/>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
       <c r="AC5" s="9"/>
-      <c r="AD5" s="12"/>
-[...8 lines deleted...]
-      <c r="AM5" s="10"/>
+      <c r="AD5" s="9"/>
+      <c r="AE5" s="9"/>
+      <c r="AF5" s="9"/>
+      <c r="AG5" s="9"/>
+      <c r="AH5" s="9"/>
+      <c r="AI5" s="9"/>
+      <c r="AJ5" s="9"/>
+      <c r="AK5" s="9"/>
+      <c r="AL5" s="9"/>
+      <c r="AM5" s="9"/>
+      <c r="AN5" s="9"/>
+      <c r="AO5" s="9"/>
+      <c r="AP5" s="9"/>
+      <c r="AQ5" s="9"/>
+      <c r="AR5" s="10"/>
     </row>
-    <row r="6" spans="1:65" s="16" customFormat="1" ht="17.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="66" t="s">
+    <row r="6" spans="2:45" ht="20.5" customHeight="1">
+      <c r="B6" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="34"/>
+      <c r="O6" s="34"/>
+      <c r="P6" s="34"/>
+      <c r="Q6" s="34"/>
+      <c r="R6" s="34"/>
+      <c r="S6" s="34"/>
+      <c r="T6" s="34"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="34"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="34"/>
+      <c r="Y6" s="34"/>
+      <c r="Z6" s="34"/>
+      <c r="AA6" s="34"/>
+      <c r="AB6" s="34"/>
+      <c r="AC6" s="34"/>
+      <c r="AD6" s="34"/>
+      <c r="AE6" s="34"/>
+      <c r="AF6" s="34"/>
+      <c r="AG6" s="34"/>
+      <c r="AH6" s="34"/>
+      <c r="AI6" s="34"/>
+      <c r="AJ6" s="34"/>
+      <c r="AK6" s="34"/>
+      <c r="AL6" s="34"/>
+      <c r="AM6" s="34"/>
+      <c r="AN6" s="34"/>
+      <c r="AO6" s="34"/>
+      <c r="AP6" s="34"/>
+      <c r="AQ6" s="34"/>
+      <c r="AR6" s="35"/>
+    </row>
+    <row r="7" spans="2:45" ht="40.25" customHeight="1">
+      <c r="B7" s="11"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2"/>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2"/>
+      <c r="O7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+      <c r="R7" s="2"/>
+      <c r="S7" s="2"/>
+      <c r="T7" s="2"/>
+      <c r="U7" s="2"/>
+      <c r="V7" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="W7" s="48"/>
+      <c r="X7" s="48"/>
+      <c r="Y7" s="48"/>
+      <c r="Z7" s="48"/>
+      <c r="AA7" s="48"/>
+      <c r="AB7" s="49"/>
+      <c r="AC7" s="49"/>
+      <c r="AD7" s="49"/>
+      <c r="AE7" s="49"/>
+      <c r="AF7" s="49"/>
+      <c r="AG7" s="49"/>
+      <c r="AH7" s="49"/>
+      <c r="AI7" s="49"/>
+      <c r="AJ7" s="49"/>
+      <c r="AK7" s="49"/>
+      <c r="AL7" s="49"/>
+      <c r="AM7" s="49"/>
+      <c r="AN7" s="49"/>
+      <c r="AO7" s="49"/>
+      <c r="AP7" s="49"/>
+      <c r="AQ7" s="49"/>
+      <c r="AR7" s="50"/>
+    </row>
+    <row r="8" spans="2:45" ht="40.25" customHeight="1">
+      <c r="B8" s="11"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+      <c r="R8" s="2"/>
+      <c r="S8" s="2"/>
+      <c r="T8" s="2"/>
+      <c r="U8" s="2"/>
+      <c r="V8" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="66"/>
-[...4 lines deleted...]
-      <c r="H6" s="68" t="s">
+      <c r="W8" s="48"/>
+      <c r="X8" s="48"/>
+      <c r="Y8" s="48"/>
+      <c r="Z8" s="48"/>
+      <c r="AA8" s="48"/>
+      <c r="AB8" s="124"/>
+      <c r="AC8" s="125"/>
+      <c r="AD8" s="125"/>
+      <c r="AE8" s="125"/>
+      <c r="AF8" s="125"/>
+      <c r="AG8" s="125"/>
+      <c r="AH8" s="125"/>
+      <c r="AI8" s="125"/>
+      <c r="AJ8" s="125"/>
+      <c r="AK8" s="125"/>
+      <c r="AL8" s="125"/>
+      <c r="AM8" s="125"/>
+      <c r="AN8" s="125"/>
+      <c r="AO8" s="125"/>
+      <c r="AP8" s="125"/>
+      <c r="AQ8" s="125"/>
+      <c r="AR8" s="126"/>
+    </row>
+    <row r="9" spans="2:45" ht="40.25" customHeight="1">
+      <c r="B9" s="11"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="2"/>
+      <c r="R9" s="2"/>
+      <c r="S9" s="2"/>
+      <c r="T9" s="2"/>
+      <c r="U9" s="2"/>
+      <c r="V9" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="I6" s="68"/>
-[...3 lines deleted...]
-      <c r="M6" s="69" t="s">
+      <c r="W9" s="48"/>
+      <c r="X9" s="48"/>
+      <c r="Y9" s="48"/>
+      <c r="Z9" s="48"/>
+      <c r="AA9" s="48"/>
+      <c r="AB9" s="116"/>
+      <c r="AC9" s="116"/>
+      <c r="AD9" s="116"/>
+      <c r="AE9" s="116"/>
+      <c r="AF9" s="116"/>
+      <c r="AG9" s="116"/>
+      <c r="AH9" s="116"/>
+      <c r="AI9" s="116"/>
+      <c r="AJ9" s="116"/>
+      <c r="AK9" s="116"/>
+      <c r="AL9" s="116"/>
+      <c r="AM9" s="116"/>
+      <c r="AN9" s="116"/>
+      <c r="AO9" s="116"/>
+      <c r="AP9" s="116"/>
+      <c r="AQ9" s="116"/>
+      <c r="AR9" s="117"/>
+    </row>
+    <row r="10" spans="2:45" ht="23.5" customHeight="1">
+      <c r="B10" s="12"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2"/>
+      <c r="O10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="Q10" s="2"/>
+      <c r="R10" s="2"/>
+      <c r="S10" s="2"/>
+      <c r="T10" s="2"/>
+      <c r="U10" s="2"/>
+      <c r="V10" s="2"/>
+      <c r="W10" s="2"/>
+      <c r="X10" s="2"/>
+      <c r="Y10" s="2"/>
+      <c r="Z10" s="2"/>
+      <c r="AA10" s="2"/>
+      <c r="AB10" s="2"/>
+      <c r="AC10" s="2"/>
+      <c r="AD10" s="2"/>
+      <c r="AE10" s="2"/>
+      <c r="AF10" s="2"/>
+      <c r="AG10" s="2"/>
+      <c r="AH10" s="2"/>
+      <c r="AI10" s="2"/>
+      <c r="AJ10" s="2"/>
+      <c r="AK10" s="2"/>
+      <c r="AL10" s="2"/>
+      <c r="AM10" s="2"/>
+      <c r="AN10" s="2"/>
+      <c r="AO10" s="2"/>
+      <c r="AP10" s="2"/>
+      <c r="AQ10" s="2"/>
+      <c r="AR10" s="13"/>
+    </row>
+    <row r="11" spans="2:45" ht="24.5" customHeight="1">
+      <c r="B11" s="14"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
+      <c r="N11" s="9"/>
+      <c r="O11" s="9"/>
+      <c r="P11" s="9"/>
+      <c r="Q11" s="9"/>
+      <c r="R11" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="S11" s="52"/>
+      <c r="T11" s="52"/>
+      <c r="U11" s="52"/>
+      <c r="V11" s="52"/>
+      <c r="W11" s="52"/>
+      <c r="X11" s="52"/>
+      <c r="Y11" s="52"/>
+      <c r="Z11" s="52"/>
+      <c r="AA11" s="52"/>
+      <c r="AB11" s="52"/>
+      <c r="AC11" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD11" s="52"/>
+      <c r="AE11" s="9"/>
+      <c r="AF11" s="9"/>
+      <c r="AG11" s="9"/>
+      <c r="AH11" s="9"/>
+      <c r="AI11" s="9"/>
+      <c r="AJ11" s="9"/>
+      <c r="AK11" s="9"/>
+      <c r="AL11" s="9"/>
+      <c r="AM11" s="9"/>
+      <c r="AN11" s="9"/>
+      <c r="AO11" s="9"/>
+      <c r="AP11" s="9"/>
+      <c r="AQ11" s="9"/>
+      <c r="AR11" s="10"/>
+    </row>
+    <row r="12" spans="2:45" ht="24.5" customHeight="1">
+      <c r="B12" s="14"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="9"/>
+      <c r="P12" s="9"/>
+      <c r="Q12" s="9"/>
+      <c r="R12" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="S12" s="52"/>
+      <c r="T12" s="52"/>
+      <c r="U12" s="52"/>
+      <c r="V12" s="52"/>
+      <c r="W12" s="52"/>
+      <c r="X12" s="52"/>
+      <c r="Y12" s="52"/>
+      <c r="Z12" s="52"/>
+      <c r="AA12" s="52"/>
+      <c r="AB12" s="52"/>
+      <c r="AC12" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD12" s="52"/>
+      <c r="AE12" s="9"/>
+      <c r="AF12" s="9"/>
+      <c r="AG12" s="9"/>
+      <c r="AH12" s="9"/>
+      <c r="AI12" s="9"/>
+      <c r="AJ12" s="9"/>
+      <c r="AK12" s="9"/>
+      <c r="AL12" s="9"/>
+      <c r="AM12" s="9"/>
+      <c r="AN12" s="9"/>
+      <c r="AO12" s="9"/>
+      <c r="AP12" s="9"/>
+      <c r="AQ12" s="9"/>
+      <c r="AR12" s="10"/>
+    </row>
+    <row r="13" spans="2:45" ht="24.5" customHeight="1">
+      <c r="B13" s="14"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="9"/>
+      <c r="O13" s="9"/>
+      <c r="P13" s="9"/>
+      <c r="Q13" s="9"/>
+      <c r="R13" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="S13" s="52"/>
+      <c r="T13" s="52"/>
+      <c r="U13" s="52"/>
+      <c r="V13" s="52"/>
+      <c r="W13" s="52"/>
+      <c r="X13" s="52"/>
+      <c r="Y13" s="52"/>
+      <c r="Z13" s="52"/>
+      <c r="AA13" s="52"/>
+      <c r="AB13" s="52"/>
+      <c r="AC13" s="15"/>
+      <c r="AD13" s="15"/>
+      <c r="AE13" s="15"/>
+      <c r="AF13" s="15"/>
+      <c r="AG13" s="15"/>
+      <c r="AH13" s="9"/>
+      <c r="AI13" s="9"/>
+      <c r="AJ13" s="9"/>
+      <c r="AK13" s="9"/>
+      <c r="AL13" s="9"/>
+      <c r="AM13" s="9"/>
+      <c r="AN13" s="9"/>
+      <c r="AO13" s="9"/>
+      <c r="AP13" s="9"/>
+      <c r="AQ13" s="9"/>
+      <c r="AR13" s="10"/>
+    </row>
+    <row r="14" spans="2:45" ht="24.5" customHeight="1">
+      <c r="B14" s="16"/>
+      <c r="C14" s="17"/>
+      <c r="D14" s="17"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="17"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="17"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="17"/>
+      <c r="O14" s="17"/>
+      <c r="P14" s="17"/>
+      <c r="Q14" s="17"/>
+      <c r="R14" s="17"/>
+      <c r="S14" s="17"/>
+      <c r="T14" s="17"/>
+      <c r="U14" s="17"/>
+      <c r="V14" s="17"/>
+      <c r="W14" s="17"/>
+      <c r="X14" s="17"/>
+      <c r="Y14" s="17"/>
+      <c r="Z14" s="17"/>
+      <c r="AA14" s="17"/>
+      <c r="AB14" s="17"/>
+      <c r="AC14" s="15"/>
+      <c r="AD14" s="15"/>
+      <c r="AE14" s="15"/>
+      <c r="AF14" s="15"/>
+      <c r="AG14" s="15"/>
+      <c r="AH14" s="9"/>
+      <c r="AI14" s="9"/>
+      <c r="AJ14" s="9"/>
+      <c r="AK14" s="9"/>
+      <c r="AL14" s="9"/>
+      <c r="AM14" s="9"/>
+      <c r="AN14" s="9"/>
+      <c r="AO14" s="9"/>
+      <c r="AP14" s="9"/>
+      <c r="AQ14" s="9"/>
+      <c r="AS14" s="28"/>
+    </row>
+    <row r="15" spans="2:45" ht="24.5" customHeight="1" thickBot="1">
+      <c r="B15" s="14"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+      <c r="N15" s="9"/>
+      <c r="O15" s="9"/>
+      <c r="P15" s="9"/>
+      <c r="Q15" s="29" t="b">
+        <v>0</v>
+      </c>
+      <c r="R15" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="S15" s="51"/>
+      <c r="T15" s="51"/>
+      <c r="U15" s="51"/>
+      <c r="V15" s="51"/>
+      <c r="W15" s="51"/>
+      <c r="X15" s="51"/>
+      <c r="Y15" s="51"/>
+      <c r="Z15" s="51"/>
+      <c r="AA15" s="51"/>
+      <c r="AB15" s="51"/>
+      <c r="AC15" s="9"/>
+      <c r="AD15" s="9"/>
+      <c r="AE15" s="9"/>
+      <c r="AF15" s="9"/>
+      <c r="AG15" s="9"/>
+      <c r="AH15" s="9"/>
+      <c r="AI15" s="9"/>
+      <c r="AJ15" s="9"/>
+      <c r="AK15" s="9"/>
+      <c r="AL15" s="9"/>
+      <c r="AM15" s="9"/>
+      <c r="AN15" s="9"/>
+      <c r="AO15" s="9"/>
+      <c r="AP15" s="9"/>
+      <c r="AQ15" s="9"/>
+      <c r="AR15" s="10"/>
+    </row>
+    <row r="16" spans="2:45" ht="24.5" customHeight="1">
+      <c r="B16" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="34"/>
+      <c r="D16" s="86"/>
+      <c r="E16" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="37"/>
+      <c r="G16" s="37"/>
+      <c r="H16" s="37"/>
+      <c r="I16" s="37"/>
+      <c r="J16" s="37"/>
+      <c r="K16" s="38"/>
+      <c r="L16" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="M16" s="34"/>
+      <c r="N16" s="34"/>
+      <c r="O16" s="34"/>
+      <c r="P16" s="34"/>
+      <c r="Q16" s="29" t="b">
+        <v>0</v>
+      </c>
+      <c r="R16" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="S16" s="51"/>
+      <c r="T16" s="51"/>
+      <c r="U16" s="51"/>
+      <c r="V16" s="51"/>
+      <c r="W16" s="51"/>
+      <c r="X16" s="51"/>
+      <c r="Y16" s="51"/>
+      <c r="Z16" s="51"/>
+      <c r="AA16" s="51"/>
+      <c r="AB16" s="51"/>
+      <c r="AC16" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD16" s="30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF16" s="51"/>
+      <c r="AG16" s="51"/>
+      <c r="AH16" s="51"/>
+      <c r="AI16" s="51"/>
+      <c r="AJ16" s="51"/>
+      <c r="AK16" s="51"/>
+      <c r="AL16" s="51"/>
+      <c r="AM16" s="51"/>
+      <c r="AN16" s="51"/>
+      <c r="AO16" s="51"/>
+      <c r="AP16" s="51"/>
+      <c r="AQ16" s="51"/>
+      <c r="AR16" s="57"/>
+    </row>
+    <row r="17" spans="2:44" ht="24.5" customHeight="1" thickBot="1">
+      <c r="B17" s="33"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="86"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="34"/>
+      <c r="M17" s="34"/>
+      <c r="N17" s="34"/>
+      <c r="O17" s="34"/>
+      <c r="P17" s="34"/>
+      <c r="Q17" s="29" t="b">
+        <v>0</v>
+      </c>
+      <c r="R17" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="S17" s="51"/>
+      <c r="T17" s="51"/>
+      <c r="U17" s="51"/>
+      <c r="V17" s="51"/>
+      <c r="W17" s="51"/>
+      <c r="X17" s="51"/>
+      <c r="Y17" s="51"/>
+      <c r="Z17" s="51"/>
+      <c r="AA17" s="51"/>
+      <c r="AB17" s="51"/>
+      <c r="AC17" s="56"/>
+      <c r="AD17" s="30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF17" s="51"/>
+      <c r="AG17" s="51"/>
+      <c r="AH17" s="51"/>
+      <c r="AI17" s="51"/>
+      <c r="AJ17" s="51"/>
+      <c r="AK17" s="51"/>
+      <c r="AL17" s="51"/>
+      <c r="AM17" s="51"/>
+      <c r="AN17" s="51"/>
+      <c r="AO17" s="51"/>
+      <c r="AP17" s="51"/>
+      <c r="AQ17" s="51"/>
+      <c r="AR17" s="57"/>
+    </row>
+    <row r="18" spans="2:44" ht="20.5" customHeight="1" thickBot="1">
+      <c r="B18" s="91"/>
+      <c r="C18" s="99"/>
+      <c r="D18" s="99"/>
+      <c r="E18" s="99"/>
+      <c r="F18" s="99"/>
+      <c r="G18" s="99"/>
+      <c r="H18" s="99"/>
+      <c r="I18" s="99"/>
+      <c r="J18" s="99"/>
+      <c r="K18" s="99"/>
+      <c r="L18" s="99"/>
+      <c r="M18" s="99"/>
+      <c r="N18" s="99"/>
+      <c r="O18" s="99"/>
+      <c r="P18" s="99"/>
+      <c r="Q18" s="99"/>
+      <c r="R18" s="99"/>
+      <c r="S18" s="99"/>
+      <c r="T18" s="99"/>
+      <c r="U18" s="99"/>
+      <c r="V18" s="99"/>
+      <c r="W18" s="99"/>
+      <c r="X18" s="99"/>
+      <c r="Y18" s="99"/>
+      <c r="Z18" s="99"/>
+      <c r="AA18" s="99"/>
+      <c r="AB18" s="99"/>
+      <c r="AC18" s="99"/>
+      <c r="AD18" s="99"/>
+      <c r="AE18" s="99"/>
+      <c r="AF18" s="99"/>
+      <c r="AG18" s="99"/>
+      <c r="AH18" s="99"/>
+      <c r="AI18" s="99"/>
+      <c r="AJ18" s="99"/>
+      <c r="AK18" s="99"/>
+      <c r="AL18" s="99"/>
+      <c r="AM18" s="99"/>
+      <c r="AN18" s="99"/>
+      <c r="AO18" s="99"/>
+      <c r="AP18" s="100"/>
+      <c r="AQ18" s="100"/>
+      <c r="AR18" s="101"/>
+    </row>
+    <row r="19" spans="2:44" ht="20.5" customHeight="1" thickBot="1">
+      <c r="B19" s="102" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="103"/>
+      <c r="D19" s="104"/>
+      <c r="E19" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="54"/>
+      <c r="K19" s="54"/>
+      <c r="L19" s="54"/>
+      <c r="M19" s="54"/>
+      <c r="N19" s="54"/>
+      <c r="O19" s="54"/>
+      <c r="P19" s="55"/>
+      <c r="Q19" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="R19" s="54"/>
+      <c r="S19" s="54"/>
+      <c r="T19" s="54"/>
+      <c r="U19" s="54"/>
+      <c r="V19" s="54"/>
+      <c r="W19" s="54"/>
+      <c r="X19" s="54"/>
+      <c r="Y19" s="54"/>
+      <c r="Z19" s="54"/>
+      <c r="AA19" s="54"/>
+      <c r="AB19" s="55"/>
+      <c r="AC19" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD19" s="54"/>
+      <c r="AE19" s="54"/>
+      <c r="AF19" s="54"/>
+      <c r="AG19" s="54"/>
+      <c r="AH19" s="54"/>
+      <c r="AI19" s="54"/>
+      <c r="AJ19" s="54"/>
+      <c r="AK19" s="54"/>
+      <c r="AL19" s="54"/>
+      <c r="AM19" s="54"/>
+      <c r="AN19" s="54"/>
+      <c r="AO19" s="54"/>
+      <c r="AP19" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="AQ19" s="80"/>
+      <c r="AR19" s="81"/>
+    </row>
+    <row r="20" spans="2:44" ht="20.5" customHeight="1" thickBot="1">
+      <c r="B20" s="105"/>
+      <c r="C20" s="106"/>
+      <c r="D20" s="107"/>
+      <c r="E20" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="55"/>
+      <c r="G20" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="H20" s="54"/>
+      <c r="I20" s="54"/>
+      <c r="J20" s="54"/>
+      <c r="K20" s="54"/>
+      <c r="L20" s="54"/>
+      <c r="M20" s="54"/>
+      <c r="N20" s="54"/>
+      <c r="O20" s="54"/>
+      <c r="P20" s="55"/>
+      <c r="Q20" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R20" s="55"/>
+      <c r="S20" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="T20" s="54"/>
+      <c r="U20" s="54"/>
+      <c r="V20" s="54"/>
+      <c r="W20" s="54"/>
+      <c r="X20" s="54"/>
+      <c r="Y20" s="54"/>
+      <c r="Z20" s="54"/>
+      <c r="AA20" s="54"/>
+      <c r="AB20" s="55"/>
+      <c r="AC20" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD20" s="54"/>
+      <c r="AE20" s="55"/>
+      <c r="AF20" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG20" s="54"/>
+      <c r="AH20" s="54"/>
+      <c r="AI20" s="54"/>
+      <c r="AJ20" s="54"/>
+      <c r="AK20" s="54"/>
+      <c r="AL20" s="54"/>
+      <c r="AM20" s="54"/>
+      <c r="AN20" s="54"/>
+      <c r="AO20" s="54"/>
+      <c r="AP20" s="82"/>
+      <c r="AQ20" s="83"/>
+      <c r="AR20" s="84"/>
+    </row>
+    <row r="21" spans="2:44" ht="38.5" customHeight="1" thickBot="1">
+      <c r="B21" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="59"/>
+      <c r="D21" s="64" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" s="67"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="21"/>
+      <c r="O21" s="21"/>
+      <c r="P21" s="22"/>
+      <c r="Q21" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="R21" s="71"/>
+      <c r="S21" s="20"/>
+      <c r="T21" s="21"/>
+      <c r="U21" s="21"/>
+      <c r="V21" s="21"/>
+      <c r="W21" s="21"/>
+      <c r="X21" s="21"/>
+      <c r="Y21" s="21"/>
+      <c r="Z21" s="21"/>
+      <c r="AA21" s="21"/>
+      <c r="AB21" s="22"/>
+      <c r="AC21" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD21" s="129"/>
+      <c r="AE21" s="71"/>
+      <c r="AF21" s="20"/>
+      <c r="AG21" s="21"/>
+      <c r="AH21" s="21"/>
+      <c r="AI21" s="21"/>
+      <c r="AJ21" s="21"/>
+      <c r="AK21" s="21"/>
+      <c r="AL21" s="21"/>
+      <c r="AM21" s="21"/>
+      <c r="AN21" s="21"/>
+      <c r="AO21" s="23"/>
+      <c r="AP21" s="79"/>
+      <c r="AQ21" s="80"/>
+      <c r="AR21" s="81"/>
+    </row>
+    <row r="22" spans="2:44" ht="38.5" customHeight="1" thickBot="1">
+      <c r="B22" s="60"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="68" t="s">
+        <v>26</v>
+      </c>
+      <c r="F22" s="69"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="25"/>
+      <c r="M22" s="25"/>
+      <c r="N22" s="25"/>
+      <c r="O22" s="25"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="72"/>
+      <c r="R22" s="73"/>
+      <c r="S22" s="24"/>
+      <c r="T22" s="25"/>
+      <c r="U22" s="25"/>
+      <c r="V22" s="25"/>
+      <c r="W22" s="25"/>
+      <c r="X22" s="25"/>
+      <c r="Y22" s="25"/>
+      <c r="Z22" s="25"/>
+      <c r="AA22" s="25"/>
+      <c r="AB22" s="26"/>
+      <c r="AC22" s="72"/>
+      <c r="AD22" s="130"/>
+      <c r="AE22" s="73"/>
+      <c r="AF22" s="24"/>
+      <c r="AG22" s="25"/>
+      <c r="AH22" s="25"/>
+      <c r="AI22" s="25"/>
+      <c r="AJ22" s="25"/>
+      <c r="AK22" s="25"/>
+      <c r="AL22" s="25"/>
+      <c r="AM22" s="25"/>
+      <c r="AN22" s="25"/>
+      <c r="AO22" s="27"/>
+      <c r="AP22" s="85"/>
+      <c r="AQ22" s="34"/>
+      <c r="AR22" s="86"/>
+    </row>
+    <row r="23" spans="2:44" ht="38.5" customHeight="1" thickBot="1">
+      <c r="B23" s="60"/>
+      <c r="C23" s="61"/>
+      <c r="D23" s="108"/>
+      <c r="E23" s="74"/>
+      <c r="F23" s="75"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="21"/>
+      <c r="O23" s="21"/>
+      <c r="P23" s="22"/>
+      <c r="Q23" s="74"/>
+      <c r="R23" s="75"/>
+      <c r="S23" s="20"/>
+      <c r="T23" s="21"/>
+      <c r="U23" s="21"/>
+      <c r="V23" s="21"/>
+      <c r="W23" s="21"/>
+      <c r="X23" s="21"/>
+      <c r="Y23" s="21"/>
+      <c r="Z23" s="21"/>
+      <c r="AA23" s="21"/>
+      <c r="AB23" s="22"/>
+      <c r="AC23" s="74"/>
+      <c r="AD23" s="127"/>
+      <c r="AE23" s="75"/>
+      <c r="AF23" s="20"/>
+      <c r="AG23" s="21"/>
+      <c r="AH23" s="21"/>
+      <c r="AI23" s="21"/>
+      <c r="AJ23" s="21"/>
+      <c r="AK23" s="21"/>
+      <c r="AL23" s="21"/>
+      <c r="AM23" s="21"/>
+      <c r="AN23" s="21"/>
+      <c r="AO23" s="23"/>
+      <c r="AP23" s="85"/>
+      <c r="AQ23" s="34"/>
+      <c r="AR23" s="86"/>
+    </row>
+    <row r="24" spans="2:44" ht="38.5" customHeight="1" thickBot="1">
+      <c r="B24" s="60"/>
+      <c r="C24" s="61"/>
+      <c r="D24" s="109"/>
+      <c r="E24" s="76"/>
+      <c r="F24" s="77"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="25"/>
+      <c r="N24" s="25"/>
+      <c r="O24" s="25"/>
+      <c r="P24" s="26"/>
+      <c r="Q24" s="76"/>
+      <c r="R24" s="77"/>
+      <c r="S24" s="24"/>
+      <c r="T24" s="25"/>
+      <c r="U24" s="25"/>
+      <c r="V24" s="25"/>
+      <c r="W24" s="25"/>
+      <c r="X24" s="25"/>
+      <c r="Y24" s="25"/>
+      <c r="Z24" s="25"/>
+      <c r="AA24" s="25"/>
+      <c r="AB24" s="26"/>
+      <c r="AC24" s="76"/>
+      <c r="AD24" s="128"/>
+      <c r="AE24" s="77"/>
+      <c r="AF24" s="24"/>
+      <c r="AG24" s="25"/>
+      <c r="AH24" s="25"/>
+      <c r="AI24" s="25"/>
+      <c r="AJ24" s="25"/>
+      <c r="AK24" s="25"/>
+      <c r="AL24" s="25"/>
+      <c r="AM24" s="25"/>
+      <c r="AN24" s="25"/>
+      <c r="AO24" s="27"/>
+      <c r="AP24" s="85"/>
+      <c r="AQ24" s="34"/>
+      <c r="AR24" s="86"/>
+    </row>
+    <row r="25" spans="2:44" ht="38.5" customHeight="1" thickBot="1">
+      <c r="B25" s="60"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="108"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="75"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="21"/>
+      <c r="O25" s="21"/>
+      <c r="P25" s="22"/>
+      <c r="Q25" s="74"/>
+      <c r="R25" s="75"/>
+      <c r="S25" s="20"/>
+      <c r="T25" s="21"/>
+      <c r="U25" s="21"/>
+      <c r="V25" s="21"/>
+      <c r="W25" s="21"/>
+      <c r="X25" s="21"/>
+      <c r="Y25" s="21"/>
+      <c r="Z25" s="21"/>
+      <c r="AA25" s="21"/>
+      <c r="AB25" s="22"/>
+      <c r="AC25" s="74"/>
+      <c r="AD25" s="127"/>
+      <c r="AE25" s="75"/>
+      <c r="AF25" s="20"/>
+      <c r="AG25" s="21"/>
+      <c r="AH25" s="21"/>
+      <c r="AI25" s="21"/>
+      <c r="AJ25" s="21"/>
+      <c r="AK25" s="21"/>
+      <c r="AL25" s="21"/>
+      <c r="AM25" s="21"/>
+      <c r="AN25" s="21"/>
+      <c r="AO25" s="23"/>
+      <c r="AP25" s="85"/>
+      <c r="AQ25" s="34"/>
+      <c r="AR25" s="86"/>
+    </row>
+    <row r="26" spans="2:44" ht="38.5" customHeight="1" thickBot="1">
+      <c r="B26" s="60"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="109"/>
+      <c r="E26" s="76"/>
+      <c r="F26" s="77"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="25"/>
+      <c r="K26" s="25"/>
+      <c r="L26" s="25"/>
+      <c r="M26" s="25"/>
+      <c r="N26" s="25"/>
+      <c r="O26" s="25"/>
+      <c r="P26" s="26"/>
+      <c r="Q26" s="76"/>
+      <c r="R26" s="77"/>
+      <c r="S26" s="24"/>
+      <c r="T26" s="25"/>
+      <c r="U26" s="25"/>
+      <c r="V26" s="25"/>
+      <c r="W26" s="25"/>
+      <c r="X26" s="25"/>
+      <c r="Y26" s="25"/>
+      <c r="Z26" s="25"/>
+      <c r="AA26" s="25"/>
+      <c r="AB26" s="26"/>
+      <c r="AC26" s="76"/>
+      <c r="AD26" s="128"/>
+      <c r="AE26" s="77"/>
+      <c r="AF26" s="24"/>
+      <c r="AG26" s="25"/>
+      <c r="AH26" s="25"/>
+      <c r="AI26" s="25"/>
+      <c r="AJ26" s="25"/>
+      <c r="AK26" s="25"/>
+      <c r="AL26" s="25"/>
+      <c r="AM26" s="25"/>
+      <c r="AN26" s="25"/>
+      <c r="AO26" s="27"/>
+      <c r="AP26" s="85"/>
+      <c r="AQ26" s="34"/>
+      <c r="AR26" s="86"/>
+    </row>
+    <row r="27" spans="2:44" ht="38.5" customHeight="1" thickBot="1">
+      <c r="B27" s="60"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="87"/>
+      <c r="E27" s="89"/>
+      <c r="F27" s="90"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="21"/>
+      <c r="O27" s="21"/>
+      <c r="P27" s="22"/>
+      <c r="Q27" s="93"/>
+      <c r="R27" s="94"/>
+      <c r="S27" s="20"/>
+      <c r="T27" s="21"/>
+      <c r="U27" s="21"/>
+      <c r="V27" s="21"/>
+      <c r="W27" s="21"/>
+      <c r="X27" s="21"/>
+      <c r="Y27" s="21"/>
+      <c r="Z27" s="21"/>
+      <c r="AA27" s="21"/>
+      <c r="AB27" s="22"/>
+      <c r="AC27" s="93"/>
+      <c r="AD27" s="97"/>
+      <c r="AE27" s="94"/>
+      <c r="AF27" s="20"/>
+      <c r="AG27" s="21"/>
+      <c r="AH27" s="21"/>
+      <c r="AI27" s="21"/>
+      <c r="AJ27" s="21"/>
+      <c r="AK27" s="21"/>
+      <c r="AL27" s="21"/>
+      <c r="AM27" s="21"/>
+      <c r="AN27" s="21"/>
+      <c r="AO27" s="23"/>
+      <c r="AP27" s="85"/>
+      <c r="AQ27" s="34"/>
+      <c r="AR27" s="86"/>
+    </row>
+    <row r="28" spans="2:44" ht="38.5" customHeight="1" thickBot="1">
+      <c r="B28" s="62"/>
+      <c r="C28" s="63"/>
+      <c r="D28" s="88"/>
+      <c r="E28" s="91"/>
+      <c r="F28" s="92"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="25"/>
+      <c r="N28" s="25"/>
+      <c r="O28" s="25"/>
+      <c r="P28" s="26"/>
+      <c r="Q28" s="95"/>
+      <c r="R28" s="96"/>
+      <c r="S28" s="24"/>
+      <c r="T28" s="25"/>
+      <c r="U28" s="25"/>
+      <c r="V28" s="25"/>
+      <c r="W28" s="25"/>
+      <c r="X28" s="25"/>
+      <c r="Y28" s="25"/>
+      <c r="Z28" s="25"/>
+      <c r="AA28" s="25"/>
+      <c r="AB28" s="26"/>
+      <c r="AC28" s="95"/>
+      <c r="AD28" s="98"/>
+      <c r="AE28" s="96"/>
+      <c r="AF28" s="24"/>
+      <c r="AG28" s="25"/>
+      <c r="AH28" s="25"/>
+      <c r="AI28" s="25"/>
+      <c r="AJ28" s="25"/>
+      <c r="AK28" s="25"/>
+      <c r="AL28" s="25"/>
+      <c r="AM28" s="25"/>
+      <c r="AN28" s="25"/>
+      <c r="AO28" s="27"/>
+      <c r="AP28" s="85"/>
+      <c r="AQ28" s="34"/>
+      <c r="AR28" s="86"/>
+    </row>
+    <row r="29" spans="2:44" ht="29" customHeight="1" thickBot="1">
+      <c r="B29" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="N6" s="69"/>
-[...24 lines deleted...]
-      <c r="AM6" s="15"/>
+      <c r="C29" s="119"/>
+      <c r="D29" s="120"/>
+      <c r="E29" s="121"/>
+      <c r="F29" s="122"/>
+      <c r="G29" s="122"/>
+      <c r="H29" s="122"/>
+      <c r="I29" s="122"/>
+      <c r="J29" s="122"/>
+      <c r="K29" s="122"/>
+      <c r="L29" s="122"/>
+      <c r="M29" s="122"/>
+      <c r="N29" s="122"/>
+      <c r="O29" s="122"/>
+      <c r="P29" s="122"/>
+      <c r="Q29" s="122"/>
+      <c r="R29" s="122"/>
+      <c r="S29" s="122"/>
+      <c r="T29" s="122"/>
+      <c r="U29" s="122"/>
+      <c r="V29" s="122"/>
+      <c r="W29" s="122"/>
+      <c r="X29" s="122"/>
+      <c r="Y29" s="122"/>
+      <c r="Z29" s="122"/>
+      <c r="AA29" s="122"/>
+      <c r="AB29" s="123"/>
+      <c r="AC29" s="18"/>
+      <c r="AD29" s="18"/>
+      <c r="AE29" s="18"/>
+      <c r="AF29" s="18"/>
+      <c r="AG29" s="18"/>
+      <c r="AH29" s="18"/>
+      <c r="AI29" s="18"/>
+      <c r="AJ29" s="18"/>
+      <c r="AK29" s="18"/>
+      <c r="AL29" s="18"/>
+      <c r="AM29" s="18"/>
+      <c r="AN29" s="18"/>
+      <c r="AO29" s="18"/>
+      <c r="AP29" s="85"/>
+      <c r="AQ29" s="34"/>
+      <c r="AR29" s="86"/>
     </row>
-    <row r="7" spans="1:65" s="16" customFormat="1" ht="17.25" customHeight="1">
-[...7 lines deleted...]
-      <c r="H7" s="68" t="s">
+    <row r="30" spans="2:44" ht="29" customHeight="1" thickBot="1">
+      <c r="B30" s="110" t="s">
         <v>6</v>
       </c>
-      <c r="I7" s="68"/>
-[...29 lines deleted...]
-      <c r="AM7" s="15"/>
+      <c r="C30" s="111"/>
+      <c r="D30" s="112"/>
+      <c r="E30" s="113"/>
+      <c r="F30" s="114"/>
+      <c r="G30" s="114"/>
+      <c r="H30" s="114"/>
+      <c r="I30" s="114"/>
+      <c r="J30" s="114"/>
+      <c r="K30" s="114"/>
+      <c r="L30" s="114"/>
+      <c r="M30" s="114"/>
+      <c r="N30" s="114"/>
+      <c r="O30" s="114"/>
+      <c r="P30" s="114"/>
+      <c r="Q30" s="114"/>
+      <c r="R30" s="114"/>
+      <c r="S30" s="114"/>
+      <c r="T30" s="114"/>
+      <c r="U30" s="114"/>
+      <c r="V30" s="114"/>
+      <c r="W30" s="114"/>
+      <c r="X30" s="114"/>
+      <c r="Y30" s="114"/>
+      <c r="Z30" s="114"/>
+      <c r="AA30" s="114"/>
+      <c r="AB30" s="115"/>
+      <c r="AC30" s="19"/>
+      <c r="AD30" s="19"/>
+      <c r="AE30" s="19"/>
+      <c r="AF30" s="19"/>
+      <c r="AG30" s="19"/>
+      <c r="AH30" s="19"/>
+      <c r="AI30" s="19"/>
+      <c r="AJ30" s="19"/>
+      <c r="AK30" s="19"/>
+      <c r="AL30" s="19"/>
+      <c r="AM30" s="19"/>
+      <c r="AN30" s="19"/>
+      <c r="AO30" s="19"/>
+      <c r="AP30" s="82"/>
+      <c r="AQ30" s="83"/>
+      <c r="AR30" s="84"/>
     </row>
-    <row r="8" spans="1:65">
-[...66 lines deleted...]
-      <c r="BM8" s="21"/>
+    <row r="31" spans="2:44" ht="20">
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+      <c r="AA31" s="5"/>
+      <c r="AB31" s="5"/>
+      <c r="AC31" s="5"/>
+      <c r="AD31" s="5"/>
+      <c r="AE31" s="5"/>
+      <c r="AF31" s="5"/>
+      <c r="AG31" s="5"/>
+      <c r="AH31" s="5"/>
+      <c r="AI31" s="5"/>
+      <c r="AJ31" s="5"/>
+      <c r="AK31" s="5"/>
+      <c r="AL31" s="5"/>
+      <c r="AM31" s="5"/>
+      <c r="AN31" s="5"/>
+      <c r="AO31" s="5"/>
+      <c r="AP31" s="5"/>
+      <c r="AQ31" s="5"/>
+      <c r="AR31" s="5"/>
     </row>
-    <row r="9" spans="1:65" ht="12" customHeight="1">
-[...66 lines deleted...]
-      <c r="BM9" s="21"/>
+    <row r="32" spans="2:44" ht="19">
+      <c r="B32" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="78"/>
+      <c r="D32" s="78"/>
+      <c r="E32" s="78"/>
+      <c r="F32" s="78"/>
+      <c r="G32" s="78"/>
+      <c r="H32" s="78"/>
+      <c r="I32" s="78"/>
+      <c r="J32" s="78"/>
+      <c r="K32" s="78"/>
+      <c r="L32" s="78"/>
+      <c r="M32" s="78"/>
+      <c r="N32" s="78"/>
+      <c r="O32" s="78"/>
+      <c r="P32" s="78"/>
+      <c r="Q32" s="78"/>
+      <c r="R32" s="78"/>
+      <c r="S32" s="78"/>
+      <c r="T32" s="78"/>
+      <c r="U32" s="78"/>
+      <c r="V32" s="78"/>
+      <c r="W32" s="78"/>
+      <c r="X32" s="78"/>
+      <c r="Y32" s="78"/>
+      <c r="Z32" s="78"/>
+      <c r="AA32" s="78"/>
+      <c r="AB32" s="78"/>
+      <c r="AC32" s="78"/>
+      <c r="AD32" s="78"/>
+      <c r="AE32" s="78"/>
+      <c r="AF32" s="78"/>
+      <c r="AG32" s="78"/>
+      <c r="AH32" s="78"/>
+      <c r="AI32" s="78"/>
+      <c r="AJ32" s="78"/>
+      <c r="AK32" s="78"/>
+      <c r="AL32" s="78"/>
+      <c r="AM32" s="78"/>
+      <c r="AN32" s="78"/>
+      <c r="AO32" s="78"/>
+      <c r="AP32" s="78"/>
+      <c r="AQ32" s="78"/>
+      <c r="AR32" s="78"/>
     </row>
-    <row r="10" spans="1:65" ht="12" customHeight="1">
-[...64 lines deleted...]
-      <c r="BM10" s="21"/>
+    <row r="33" spans="2:44" ht="19">
+      <c r="B33" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" s="78"/>
+      <c r="D33" s="78"/>
+      <c r="E33" s="78"/>
+      <c r="F33" s="78"/>
+      <c r="G33" s="78"/>
+      <c r="H33" s="78"/>
+      <c r="I33" s="78"/>
+      <c r="J33" s="78"/>
+      <c r="K33" s="78"/>
+      <c r="L33" s="78"/>
+      <c r="M33" s="78"/>
+      <c r="N33" s="78"/>
+      <c r="O33" s="78"/>
+      <c r="P33" s="78"/>
+      <c r="Q33" s="78"/>
+      <c r="R33" s="78"/>
+      <c r="S33" s="78"/>
+      <c r="T33" s="78"/>
+      <c r="U33" s="78"/>
+      <c r="V33" s="78"/>
+      <c r="W33" s="78"/>
+      <c r="X33" s="78"/>
+      <c r="Y33" s="78"/>
+      <c r="Z33" s="78"/>
+      <c r="AA33" s="78"/>
+      <c r="AB33" s="78"/>
+      <c r="AC33" s="78"/>
+      <c r="AD33" s="78"/>
+      <c r="AE33" s="78"/>
+      <c r="AF33" s="78"/>
+      <c r="AG33" s="78"/>
+      <c r="AH33" s="78"/>
+      <c r="AI33" s="78"/>
+      <c r="AJ33" s="78"/>
+      <c r="AK33" s="78"/>
+      <c r="AL33" s="78"/>
+      <c r="AM33" s="78"/>
+      <c r="AN33" s="78"/>
+      <c r="AO33" s="78"/>
+      <c r="AP33" s="78"/>
+      <c r="AQ33" s="78"/>
+      <c r="AR33" s="78"/>
     </row>
-    <row r="11" spans="1:65" ht="12" customHeight="1">
-[...857 lines deleted...]
-      <c r="AD23" s="26" t="s">
+    <row r="34" spans="2:44" ht="19">
+      <c r="B34" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="AE23" s="26"/>
-[...2016 lines deleted...]
-      <c r="AM56" s="37"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="2"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2"/>
+      <c r="O34" s="2"/>
+      <c r="P34" s="2"/>
+      <c r="Q34" s="2"/>
+      <c r="R34" s="2"/>
+      <c r="S34" s="2"/>
+      <c r="T34" s="2"/>
+      <c r="U34" s="2"/>
+      <c r="V34" s="2"/>
+      <c r="W34" s="2"/>
+      <c r="X34" s="2"/>
+      <c r="Y34" s="2"/>
+      <c r="Z34" s="2"/>
+      <c r="AA34" s="2"/>
+      <c r="AB34" s="2"/>
+      <c r="AC34" s="2"/>
+      <c r="AD34" s="2"/>
+      <c r="AE34" s="2"/>
+      <c r="AF34" s="2"/>
+      <c r="AG34" s="2"/>
+      <c r="AH34" s="2"/>
+      <c r="AI34" s="2"/>
+      <c r="AJ34" s="2"/>
+      <c r="AK34" s="2"/>
+      <c r="AL34" s="2"/>
+      <c r="AM34" s="2"/>
+      <c r="AN34" s="2"/>
+      <c r="AO34" s="2"/>
+      <c r="AP34" s="2"/>
+      <c r="AQ34" s="2"/>
+      <c r="AR34" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="md0Sdo4fDn1rLrzxIDDgJmCoBDVU8XRWdfbyPz62JHSNAXDDVRlDx76Wb9ENQEAFKK6K7Q2oGRzGpLBw4okUJA==" saltValue="2RpPoLa2XJsdmRRlr8CkGA==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
-[...116 lines deleted...]
-    <mergeCell ref="E28:G31"/>
+  <mergeCells count="64">
+    <mergeCell ref="AB8:AR8"/>
+    <mergeCell ref="AC23:AE24"/>
+    <mergeCell ref="Q25:R26"/>
+    <mergeCell ref="AC25:AE26"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="AC21:AE22"/>
+    <mergeCell ref="Q19:AB19"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="G20:P20"/>
+    <mergeCell ref="B16:D17"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:AB30"/>
+    <mergeCell ref="AB9:AR9"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:AB29"/>
+    <mergeCell ref="B33:AR33"/>
+    <mergeCell ref="AP19:AR20"/>
+    <mergeCell ref="AP21:AR30"/>
+    <mergeCell ref="B32:AR32"/>
+    <mergeCell ref="R11:AB11"/>
+    <mergeCell ref="R12:AB12"/>
+    <mergeCell ref="R13:AB13"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:F28"/>
+    <mergeCell ref="Q27:R28"/>
+    <mergeCell ref="AC27:AE28"/>
+    <mergeCell ref="B18:AR18"/>
+    <mergeCell ref="B19:D20"/>
+    <mergeCell ref="E19:P19"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:F26"/>
+    <mergeCell ref="B21:C28"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="Q21:R22"/>
+    <mergeCell ref="E23:F24"/>
+    <mergeCell ref="Q23:R24"/>
+    <mergeCell ref="AC19:AO19"/>
+    <mergeCell ref="AC20:AE20"/>
+    <mergeCell ref="R16:AB16"/>
+    <mergeCell ref="R17:AB17"/>
+    <mergeCell ref="AC16:AC17"/>
+    <mergeCell ref="AE16:AR16"/>
+    <mergeCell ref="AE17:AR17"/>
+    <mergeCell ref="AF20:AO20"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="S20:AB20"/>
+    <mergeCell ref="B1:L2"/>
+    <mergeCell ref="B6:AR6"/>
+    <mergeCell ref="L16:P17"/>
+    <mergeCell ref="E16:K17"/>
+    <mergeCell ref="AK3:AR3"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="F4:L4"/>
+    <mergeCell ref="F5:L5"/>
+    <mergeCell ref="V7:AA7"/>
+    <mergeCell ref="V8:AA8"/>
+    <mergeCell ref="V9:AA9"/>
+    <mergeCell ref="AB7:AR7"/>
+    <mergeCell ref="R15:AB15"/>
+    <mergeCell ref="AC11:AD11"/>
+    <mergeCell ref="AC12:AD12"/>
   </mergeCells>
-  <phoneticPr fontId="30"/>
-[...4 lines deleted...]
-  <drawing r:id="rId2"/>
+  <phoneticPr fontId="1"/>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D38C4BDC-A541-4B00-BA89-CC85C1391681}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9692DE12-2319-43D1-93FD-B72F01240264}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D261F645-DB82-4C0E-B87F-061CD18D1797}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>様式</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>１</vt:lpstr>
+      <vt:lpstr>'１'!OLE_LINK1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>石井　甫</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>