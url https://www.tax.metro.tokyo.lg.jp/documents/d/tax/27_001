--- v0 (2025-11-15)
+++ v1 (2026-09-05)
@@ -1,557 +1,553 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1852"/>
         <w:gridCol w:w="517"/>
         <w:gridCol w:w="518"/>
         <w:gridCol w:w="518"/>
         <w:gridCol w:w="129"/>
         <w:gridCol w:w="389"/>
         <w:gridCol w:w="161"/>
         <w:gridCol w:w="179"/>
         <w:gridCol w:w="177"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="478"/>
         <w:gridCol w:w="205"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="158"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="518"/>
         <w:gridCol w:w="99"/>
         <w:gridCol w:w="418"/>
         <w:gridCol w:w="119"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="129"/>
         <w:gridCol w:w="498"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="518"/>
         <w:gridCol w:w="518"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112ABD" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AB5" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20B3BC89" wp14:editId="2A549BA1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26112B4B" wp14:editId="26112B4C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1531620</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-6350</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1028700" cy="342900"/>
                       <wp:effectExtent l="3810" t="3175" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="テキスト ボックス 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1028700" cy="342900"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="006746B5">
+                                <w:p w14:paraId="26112B55" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="006746B5">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00CA03E4">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:spacing w:val="420"/>
                                       <w:kern w:val="0"/>
                                       <w:fitText w:val="1260" w:id="-1767673598"/>
                                     </w:rPr>
                                     <w:t>還</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00CA03E4">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:kern w:val="0"/>
                                       <w:fitText w:val="1260" w:id="-1767673598"/>
                                     </w:rPr>
                                     <w:t>付</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">　</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="006746B5">
+                                <w:p w14:paraId="26112B56" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="006746B5">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                   </w:pPr>
                                   <w:r w:rsidRPr="0023312E">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:w w:val="83"/>
                                       <w:kern w:val="0"/>
                                       <w:fitText w:val="1050" w:id="-1767673600"/>
                                     </w:rPr>
                                     <w:t>納入義務の</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0023312E">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:spacing w:val="3"/>
                                       <w:w w:val="83"/>
                                       <w:kern w:val="0"/>
                                       <w:fitText w:val="1050" w:id="-1767673600"/>
                                     </w:rPr>
                                     <w:t>免</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">除　</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="20B3BC89" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="26112B4B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="テキスト ボックス 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:120.6pt;margin-top:-.5pt;width:81pt;height:27pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79S0zoAIAAB4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFuO0zAU/UdiD5b/O3k0nSbRpKPpDEVI&#10;w0MaWIAbO41FYgfbbTIgfqYSYhFsAfHNerIRrp220+EhIUQ+Ejv33nMf59hn511doQ1TmkuR4eDE&#10;x4iJXFIuVhl+83oxijHShghKKilYhm+Zxuezx4/O2iZloSxlRZlCACJ02jYZLo1pUs/Teclqok9k&#10;wwQYC6lqYmCrVh5VpAX0uvJC3z/1Wqloo2TOtIa/V4MRzxx+UbDcvCwKzQyqMgy1GfdW7r20b292&#10;RtKVIk3J810Z5B+qqAkXkPQAdUUMQWvFf4Gqea6kloU5yWXtyaLgOXM9QDeB/1M3NyVpmOsFhqOb&#10;w5j0/4PNX2xeKcRphscYCVIDRf32U3/3tb/73m8/o377pd9u+7tvsEdjO6620SlE3TQQZ7q57IB2&#10;17purmX+ViMhL0siVuxCKdmWjFAoN7CR3lHogKMtyLJ9LinkJWsjHVBXqNrOEqaDAB1ouz1QxTqD&#10;cpvSD+OpD6YcbOMoTGBtU5B0H90obZ4yWSO7yLACKTh0srnWZnDdu9hkWlacLnhVuY1aLS8rhTYE&#10;ZLNwzw79gVslrLOQNmxAHP5AkZDD2my5TgYfkiCM/HmYjBan8XQULaLJKJn68cgPknly6kdJdLX4&#10;aAsMorTklDJxzQXbSzKI/o7y3eEYxOREidoMJ5NwMlD0xyZ99/yuyZobOKEVrzMcH5xIaol9Iii0&#10;TVJDeDWsvYflO0JgBvuvm4qTgWV+0IDplh2gWG0sJb0FQSgJfAG1cK3AopTqPUYtHNEM63drohhG&#10;1TMBopoC7RM4024TxwmEqGPD8shARA5AGTYYDctLM9wC60bxVQl5BhELeQEyLLhTyH1NO/HCIXSt&#10;7C4Me8qP987r/lqb/QAAAP//AwBQSwMEFAAGAAgAAAAhAK4q8BfeAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAMhu9IvENkJG5b0m6gqTSdxiSEdtxAnLPGtGWNUzXZmvH0mBMcbX/6/f3l&#10;OrleXHAMnScN2VyBQKq97ajR8P72MluBCNGQNb0n1HDFAOvq9qY0hfUT7fFyiI3gEAqF0dDGOBRS&#10;hrpFZ8LcD0h8+/SjM5HHsZF2NBOHu17mSj1KZzriD60ZcNtifTqcnYbdB15fV6bfD9uv0/Sdmufd&#10;xiat7+/S5glExBT/YPjVZ3Wo2Onoz2SD6DXkyyxnVMMs404MLNWCF0cNDwsFsirl/wbVDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79S0zoAIAAB4FAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCuKvAX3gAAAAkBAAAPAAAAAAAAAAAAAAAAAPoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" stroked="f">
+                    <v:shape id="テキスト ボックス 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:120.6pt;margin-top:-.5pt;width:81pt;height:27pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVYujZ8AEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJLk2NOEWXIsOA&#10;rhvQ7QNkWbaFyaJGKbGzrx8lu2m2vQ3zg0Ca1CHPIbW5GXvDjgq9Blvy5SLnTFkJtbZtyb993b9a&#10;c+aDsLUwYFXJT8rzm+3LF5vBFWoFHZhaISMQ64vBlbwLwRVZ5mWneuEX4JSlYAPYi0AutlmNYiD0&#10;3mSrPH+XDYC1Q5DKe/p7NwX5NuE3jZLhc9N4FZgpOfUW0onprOKZbTeiaFG4Tsu5DfEPXfRCWyp6&#10;hroTQbAD6r+gei0RPDRhIaHPoGm0VIkDsVnmf7B57IRTiQuJ491ZJv//YOXD8dF9QRbG9zDSABMJ&#10;7+5BfvfMwq4TtlW3iDB0StRUeBklywbni/lqlNoXPoJUwyeoacjiECABjQ32URXiyQidBnA6i67G&#10;wGQsma/WVzmFJMVev1ldkx1LiOLptkMfPijoWTRKjjTUhC6O9z5MqU8psZgHo+u9NiY52FY7g+wo&#10;aAH26ZvRf0szNiZbiNcmxPgn0YzMJo5hrEYKRroV1CcijDAtFD0AMjrAn5wNtEwl9z8OAhVn5qMl&#10;0a6I1lvavuSs19fEFi8D1UVAWElAJQ+cTeYuTPt6cKjbjupMQ7JwSzI3Oinw3NPcNa1L0nBe7biP&#10;l37Ken6A218AAAD//wMAUEsDBBQABgAIAAAAIQCuKvAX3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwDIbvSLxDZCRuW9JuoKk0ncYkhHbcQJyzxrRljVM12Zrx9JgTHG1/+v395Tq5Xlxw&#10;DJ0nDdlcgUCqve2o0fD+9jJbgQjRkDW9J9RwxQDr6vamNIX1E+3xcoiN4BAKhdHQxjgUUoa6RWfC&#10;3A9IfPv0ozORx7GRdjQTh7te5ko9Smc64g+tGXDbYn06nJ2G3QdeX1em3w/br9P0nZrn3cYmre/v&#10;0uYJRMQU/2D41Wd1qNjp6M9kg+g15MssZ1TDLONODCzVghdHDQ8LBbIq5f8G1Q8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAlWLo2fABAADIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEArirwF94AAAAJAQAADwAAAAAAAAAAAAAAAABKBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" stroked="f">
                       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                         <w:txbxContent>
-                          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="006746B5">
+                          <w:p w14:paraId="26112B55" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="006746B5">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00CA03E4">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:spacing w:val="420"/>
                                 <w:kern w:val="0"/>
                                 <w:fitText w:val="1260" w:id="-1767673598"/>
                               </w:rPr>
                               <w:t>還</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00CA03E4">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:kern w:val="0"/>
                                 <w:fitText w:val="1260" w:id="-1767673598"/>
                               </w:rPr>
                               <w:t>付</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="006746B5">
+                          <w:p w14:paraId="26112B56" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="006746B5">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                             </w:pPr>
                             <w:r w:rsidRPr="0023312E">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:w w:val="83"/>
                                 <w:kern w:val="0"/>
                                 <w:fitText w:val="1050" w:id="-1767673600"/>
                               </w:rPr>
                               <w:t>納入義務の</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0023312E">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:spacing w:val="3"/>
                                 <w:w w:val="83"/>
                                 <w:kern w:val="0"/>
                                 <w:fitText w:val="1050" w:id="-1767673600"/>
                               </w:rPr>
                               <w:t>免</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t xml:space="preserve">除　</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AE32A63" wp14:editId="47DDC299">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26112B4D" wp14:editId="26112B4E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>45720</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>107950</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="594995" cy="594995"/>
                       <wp:effectExtent l="13335" t="12700" r="10795" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="円/楕円 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="594995" cy="594995"/>
                               </a:xfrm>
                               <a:prstGeom prst="ellipse">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="dash"/>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="006746B5" w:rsidRPr="00034653" w:rsidRDefault="006746B5" w:rsidP="006746B5">
+                                <w:p w14:paraId="26112B57" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00034653" w:rsidRDefault="006746B5" w:rsidP="006746B5">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
-                                    <w:ind w:left="120" w:hangingChars="100" w:hanging="120"/>
+                                    <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
                                     <w:rPr>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00D71867">
+                                  <w:r w:rsidRPr="00034653">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
-                                      <w:sz w:val="12"/>
+                                      <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>受付印</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="135000" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:oval w14:anchorId="0AE32A63" id="円/楕円 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:3.6pt;margin-top:8.5pt;width:46.85pt;height:46.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALAJ3MOQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFuEzEQ/UfiDpb/6SahgWaVTVW1FCEV&#10;qFQ4wMTrzVp4PWbsZFMO0Bv0CBwNzsHYm7Qp8IXwh3fGM35+88be+em2s2KjKRh0lRwfjaTQTmFt&#10;3KqSnz9dvjiRIkRwNVh0upK3OsjTxfNn896XeoIt2lqTYBAXyt5Xso3Rl0URVKs7CEfoteNgg9RB&#10;ZJdWRU3QM3pni8lo9KrokWpPqHQIvHoxBOUi4zeNVvFj0wQdha0kc4t5pjwv01ws5lCuCHxr1I4G&#10;/AOLDozjQx+gLiCCWJP5A6ozijBgE48UdgU2jVE618DVjEe/VXPTgte5FhYn+AeZwv+DVR821yRM&#10;XcmJFA46btGPu7vi5/d7/ohJ0qf3oeS0G39NqcLgr1B9CcLheQtupc+IsG811MxqnPKLJxuSE3ir&#10;WPbvsWZ4WEfMUm0b6hIgiyC2uSO3Dx3R2ygUL05nx7PZVArFoZ2dToByv9lTiG81diIZldTWGh+S&#10;ZlDC5irEIXuflfmjNfWlsTY7tFqeWxIb4PtxmUcugcs8TLNO9JWcTSfTjPwkFg4hRnn8DSJRuIDQ&#10;DkfVbKUsKAnXrs5W0vDNzo5g7GBzrdbtRE06Dv2I2+U2dy0rnjReYn3LKhMOV5yfJBst0jcper7e&#10;lQxf10BaCvvOcadeH0+SrjE745dT5i0FHYaW2Tk5mXEAnGKoSsa9eR6HN7T2ZFYtnzTOwjg84+42&#10;Jsv+yGpHn69w7t3uuaU3cujnrMefwuIXAAAA//8DAFBLAwQUAAYACAAAACEA5W559N0AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KidChFI41Soghs/onDocRu7SSBep7bb&#10;BJ6e7Qluuzuj2W/K5eR6cbQhdp40ZDMFwlLtTUeNho/3x6tbEDEhGew9WQ3fNsKyOj8rsTB+pDd7&#10;XKdGcAjFAjW0KQ2FlLFurcM484Ml1nY+OEy8hkaagCOHu17OlbqRDjviDy0OdtXa+mt9cBrky8/q&#10;+fN1/9CF627EzX7zNGVe68uL6X4BItkp/ZnhhM/oUDHT1h/IRNFryOds5HPOjU6yUncgtjxkKgdZ&#10;lfJ/geoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACwCdzDkCAABcBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5W559N0AAAAIAQAADwAAAAAA&#10;AAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;">
+                    <v:oval w14:anchorId="26112B4D" id="円/楕円 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:3.6pt;margin-top:8.5pt;width:46.85pt;height:46.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHmyJ3GAIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RlC23UdLVqKUJa&#10;FqSFD3AdJ7FwPGbsNlm+nrGTdsvlCeEHa8ZjnzlzZry+7VvDTgq9Blvw2WTKmbISSm3rgn/9sn+1&#10;5MwHYUthwKqCPynPbzcvX6w7l6s5NGBKhYxArM87V/AmBJdnmZeNaoWfgFOWghVgKwK5WGclio7Q&#10;W5PNp9M3WQdYOgSpvKfT3RDkm4RfVUqGT1XlVWCm4MQtpB3Tfoh7tlmLvEbhGi1HGuIfWLRCW0p6&#10;gdqJINgR9R9QrZYIHqowkdBmUFVaqlQDVTOb/lbNYyOcSrWQON5dZPL/D1Y+nB7dZ4zUvbsH+c0z&#10;C9tG2FrdIULXKFFSulkUKuuczy8PouPpKTt0H6Gk1opjgKRBX2EbAak61iepny5Sqz4wSYeL1c1q&#10;teBMUmi0YwaRnx879OG9gpZFo+DKGO18FEPk4nTvw3D7fCvxB6PLvTYmOVgftgbZSVDj92mlEqjM&#10;62vGsq7gq8V8kZB/iflriGlaf4OIFHbCN0OqkqxhqBCOtkzjFTV8N9pBaDPYVKuxo6hRxziyPg/9&#10;oWe6HBWPJwcon0hlhGF26a+R0QD+4KyjuS24/34UqDgzHyx16u3NPOoakjN7vSDenOF16JCc5XJF&#10;AWElQRU8nM1tGD7H0aGuG8o0S8JYuKPuVjrJ/sxqpE+zmXo3/qM4/Nd+uvX82zc/AQAA//8DAFBL&#10;AwQUAAYACAAAACEA5W559N0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KidChFI41Soghs/onDocRu7SSBep7bbBJ6e7Qluuzuj2W/K5eR6cbQhdp40ZDMFwlLtTUeNho/3&#10;x6tbEDEhGew9WQ3fNsKyOj8rsTB+pDd7XKdGcAjFAjW0KQ2FlLFurcM484Ml1nY+OEy8hkaagCOH&#10;u17OlbqRDjviDy0OdtXa+mt9cBrky8/q+fN1/9CF627EzX7zNGVe68uL6X4BItkp/ZnhhM/oUDHT&#10;1h/IRNFryOds5HPOjU6yUncgtjxkKgdZlfJ/geoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAh5sidxgCAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA5W559N0AAAAIAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                       <v:stroke dashstyle="dash"/>
                       <v:textbox inset="5.85pt,3.75mm,5.85pt,.7pt">
                         <w:txbxContent>
-                          <w:p w:rsidR="006746B5" w:rsidRPr="00034653" w:rsidRDefault="006746B5" w:rsidP="006746B5">
+                          <w:p w14:paraId="26112B57" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00034653" w:rsidRDefault="006746B5" w:rsidP="006746B5">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
-                              <w:ind w:left="120" w:hangingChars="100" w:hanging="120"/>
+                              <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D71867">
+                            <w:r w:rsidRPr="00034653">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
-                                <w:sz w:val="12"/>
+                                <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>受付印</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AB6" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:firstLineChars="600" w:firstLine="1260"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>軽油引取税の　　　　　　申請書</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AB7" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="718" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AB8" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AB9" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>処理</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112ABA" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1434" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ABB" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ABC" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="217F4EFC" wp14:editId="2C05E680">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26112B4F" wp14:editId="26112B50">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>708660</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-44450</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="586740" cy="7222490"/>
                       <wp:effectExtent l="0" t="3175" r="0" b="3810"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="テキスト ボックス 1"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="586740" cy="7222490"/>
                               </a:xfrm>
@@ -562,343 +558,336 @@
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="006746B5" w:rsidRPr="0037476E" w:rsidRDefault="006746B5" w:rsidP="006746B5">
+                                <w:p w14:paraId="26112B58" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="0037476E" w:rsidRDefault="006746B5" w:rsidP="006746B5">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007435C9">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                     </w:rPr>
                                     <w:t>第十六号の十四様式</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="eaVert" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="217F4EFC" id="テキスト ボックス 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:55.8pt;margin-top:-3.5pt;width:46.2pt;height:568.7pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh39/F2gIAANEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbv2fyQtkm06Wq3aRDS&#10;8iMtcHcTp7FI7GC7TVeIy1ZCPASvgDjzPH0Rxs62290VEgJ6SG2P55v5Zj7P6dmmbdCaSsUET7F/&#10;4mFEeSFKxpcpfvc2dyKMlCa8JI3gNMXXVOGz6dMnp32X0EDUoimpRADCVdJ3Ka617hLXVUVNW6JO&#10;REc5GCshW6JhK5duKUkP6G3jBp43dnshy06KgioFp9lgxFOLX1W00K+rSlGNmhRDbtp+pf0uzNed&#10;npJkKUlXs+I2DfIXWbSEcQh6gMqIJmgl2SOolhVSKFHpk0K0rqgqVlDLAdj43gM2VzXpqOUCxVHd&#10;oUzq/8EWr9ZvJGIl9A4jTlpo0W77ZXfzfXfzc7f9inbbb7vtdnfzA/bIN+XqO5WA11UHfnpzITbG&#10;1VBX3aUoPijExawmfEnPpRR9TUkJ6VpP98h1wFEGZNG/FCXEJSstLNCmkq0BhOogQIe2XR9aRTca&#10;FXA4isaTECwFmCZBEISx7aVLkr13J5V+TkWLzCLFEqRg0cn6UmngAVf3V0wwLnLWNFYODb93ABeH&#10;E4gNrsZmsrDd/RR78TyaR6ETBuO5E3pZ5pzns9AZ5/5klD3LZrPM/2zi+mFSs7Kk3ITZK80P/6yT&#10;t5ofNHLQmhINKw2cSUnJ5WLWSLQmoPTc/ky3IPmja+79NKwZuDyg5AehdxHETj6OJk6YhyMnnniR&#10;4/nxRTz2wjjM8vuULhmn/04J9SmOR8FoENNvuXn295gbSVqmYZY0rE1xdLhEEiPBOS9tazVhzbA+&#10;KoVJ/64UULF9o61gjUYHterNYmOfSrB/BwtRXoOCpQCBgRhhDsKCkvfwj1EPUyXF6uOKSIpR84LD&#10;O5iEQTyCMWQ3UQSiRfLYsDgyEF7UAkYVQA3LmR4G16qTbFlDpOHdcXEOL6diVtTmiQ1ZASOzgblh&#10;ud3OODOYjvf21t0knv4CAAD//wMAUEsDBBQABgAIAAAAIQA7LLsb3wAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcWicltBDiVBUSHAoSIvAB23iJQ2M7it0k/D3bE9x2NE+z&#10;M8V2tp0YaQitdwrSZQKCXO116xoFnx9PizsQIaLT2HlHCn4owLa8vCgw135y7zRWsREc4kKOCkyM&#10;fS5lqA1ZDEvfk2Pvyw8WI8uhkXrAicNtJ1dJspYWW8cfDPb0aKg+VierIOiX3Vs2Pn/jfro97qv4&#10;er8xtVLXV/PuAUSkOf7BcK7P1aHkTgd/cjqIjnWarhlVsNjwJgZWScbH4ezcJBnIspD/N5S/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOHf38XaAgAA0QUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADssuxvfAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;NAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABABgAAAAA=&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="26112B4F" id="テキスト ボックス 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:55.8pt;margin-top:-3.5pt;width:46.2pt;height:568.7pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdIfYA5AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06MtEmNOEXXosOA&#10;bh3QrXdGlmNhtqhRSuz8/Sg5TbPtVuwiS6T0+B75vLoeulbsNXmDtpSzyVQKbRVWxm5L+eP7/Yel&#10;FD6AraBFq0t50F5er9+/W/Wu0Dk22FaaBINYX/SulE0IrsgyrxrdgZ+g05aTNVIHgY+0zSqCntG7&#10;Nsun08usR6ocodLec/RuTMp1wq9rrcJjXXsdRFtK5hbSSmndxDVbr6DYErjGqCMNeAOLDozloieo&#10;OwggdmT+geqMIvRYh4nCLsO6NkonDaxmNv1LzVMDTict3BzvTm3y/w9Wfd0/uW8kwvARBx5gEuHd&#10;A6qfXli8bcBu9Q0R9o2GigvPYsuy3vni+DS22hc+gmz6L1jxkGEXMAENNXWxK6xTMDoP4HBquh6C&#10;UBy8WF4u5pxRnFrkeT6/SlPJoHh57ciHTxo7ETelJB5qQof9gw+RDRQvV2Ixi/embdNgW/tHgC/G&#10;SGIfCY/Uw7AZhKlKmUdpUcwGqwPLIRztwvbmjYZn/krRs1lK6X/tgLQU7WfLTVnM86sLdlc6LJes&#10;QNB5YnOWAKsaZAcy1Li9DaMfd47MtuFK4xAs3nAba5MUvrI60mc7JOFH60a/nZ/TrdcfbP0bAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA7LLsb3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcWicltBDiVBUSHAoSIvAB23iJQ2M7it0k/D3bE9x2NE+zM8V2tp0YaQitdwrSZQKCXO11&#10;6xoFnx9PizsQIaLT2HlHCn4owLa8vCgw135y7zRWsREc4kKOCkyMfS5lqA1ZDEvfk2Pvyw8WI8uh&#10;kXrAicNtJ1dJspYWW8cfDPb0aKg+VierIOiX3Vs2Pn/jfro97qv4er8xtVLXV/PuAUSkOf7BcK7P&#10;1aHkTgd/cjqIjnWarhlVsNjwJgZWScbH4ezcJBnIspD/N5S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAF0h9gDkAQAAqAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADssuxvfAAAACwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox style="layout-flow:vertical-ideographic" inset="5.85pt,.7pt,5.85pt,.7pt">
                         <w:txbxContent>
-                          <w:p w:rsidR="006746B5" w:rsidRPr="0037476E" w:rsidRDefault="006746B5" w:rsidP="006746B5">
+                          <w:p w14:paraId="26112B58" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="0037476E" w:rsidRDefault="006746B5" w:rsidP="006746B5">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007435C9">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>第十六号の十四様式</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112AC9" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ABE" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="1050" w:hangingChars="500" w:hanging="1050"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRDefault="00D71867" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112ABF" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="00E0438F" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="500" w:left="1050" w:firstLineChars="200" w:firstLine="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
             <w:r w:rsidR="006746B5" w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　年　　月　　日</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AC0" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="500" w:left="1050" w:firstLineChars="200" w:firstLine="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AC1" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="500" w:left="1050" w:firstLineChars="200" w:firstLine="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00D46E26">
+          <w:p w14:paraId="26112AC2" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00D46E26">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="1800" w:firstLine="3240"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　殿</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AC3" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="1500" w:firstLine="2700"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AC4" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AC5" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AC6" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>処理事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AC7" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>発　信　年　月　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AC8" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112ACF" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ACA" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ACB" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ACC" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>通</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A0680A">
@@ -941,2336 +930,2245 @@
               </w:rPr>
               <w:t>付</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>印</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ACD" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>確認印</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ACE" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112AD5" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="745"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AD0" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AD1" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AD2" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AD3" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AD4" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidRPr="005214A8" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w:rsidRPr="005214A8" w14:paraId="26112AE4" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00B939EC" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AD6" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00B939EC" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71867">
+            <w:r w:rsidRPr="00471D18">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="11"/>
                 <w:w w:val="88"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:fitText w:val="1600" w:id="1017867522"/>
               </w:rPr>
               <w:t>個人番号又は法人番</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71867">
+            <w:r w:rsidRPr="00471D18">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="88"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:fitText w:val="1600" w:id="1017867522"/>
               </w:rPr>
               <w:t>号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AD7" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AD8" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AD9" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ADA" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ADB" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ADC" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ADD" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ADE" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112ADF" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AE0" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AE1" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00305AD3" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AE2" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00305AD3" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AE3" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidRPr="005214A8" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w:rsidRPr="005214A8" w14:paraId="26112AE9" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="00FF4F84" w:rsidP="00F522B9">
-[...23 lines deleted...]
-              <w:t>）</w:t>
+          <w:p w14:paraId="26112AE5" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0680A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>特別徴収義務者の住所及び氏名印（法人にあっては法人の名称及び代表者の氏名印）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6731" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AE6" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
-[...4 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00B67243" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AE7" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26112AE8" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00B67243" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidRPr="005214A8" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w:rsidRPr="005214A8" w14:paraId="26112AEC" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AEA" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6731" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AEB" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="2900" w:firstLine="4640"/>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>（電話　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112AF5" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AED" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D71867">
+            <w:r w:rsidRPr="00471D18">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="64"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:fitText w:val="1600" w:id="1017867523"/>
               </w:rPr>
               <w:t>軽油の納入</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71867">
+            <w:r w:rsidRPr="00471D18">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:fitText w:val="1600" w:id="1017867523"/>
               </w:rPr>
               <w:t>地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3311" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AEE" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
-[...4 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AEF" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26112AF0" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>（電話　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1467" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AF1" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>この申請に応答する係及び氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1953" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AF2" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26112AF3" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26112AF4" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>（電話　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112AFD" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AF6" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>課税標準となる軽油の総量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AF7" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>リットル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AF8" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>還付又は納入義務の</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AF9" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>免除を受けようとす</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AFA" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>る額の総額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112AFB" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26112AFC" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B03" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AFE" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>区　　　　　　　分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112AFF" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年　　　月分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B00" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年　　　月分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B01" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年　　　月分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B02" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年　　　月分</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B09" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B04" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>還付又は納入義務の免除の別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B05" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B06" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B07" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B08" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B0F" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B0A" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="1280" w:hangingChars="800" w:hanging="1280"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">引き渡した軽油の金額　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2412">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(ア)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B0B" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B0C" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B0D" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B0E" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B15" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B10" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2412">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(ア)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>のうち既に受け取った金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B11" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B12" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B13" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B14" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B1B" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B16" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">課税標準となる軽油の数量　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA2412">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(イ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B17" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>リットル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B18" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>リットル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B19" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>リットル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B1A" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>リットル</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B22" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B1C" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>納入すべき税額</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B1D" w14:textId="6CB134E5" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096232C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(イ)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>×</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A0680A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00471D18">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00471D18">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>円</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0096232C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(ウ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B1E" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B1F" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B20" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B21" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B2D" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="844"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B23" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096232C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(ウ)</w:t>
             </w:r>
             <w:r w:rsidRPr="00673CB3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>のうち既に納入した税額</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B24" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>納　入　年　月　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B25" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B26" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年　　月　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B27" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B28" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年　　月　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B29" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B2A" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年　　月　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B2B" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B2C" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>年　　月　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B33" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B2E" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>還付又は納入義務の免除を受けようとする額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B2F" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B30" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B31" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B32" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B37" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B34" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>軽油の引取者の住所及び氏名（法人にあ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>っては法人の名称及</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>び代表者の氏名）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6731" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B35" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26112B36" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B3A" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="59"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B38" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6731" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B39" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B3D" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B3B" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>還付又は納入義務の免除を受けようとする理由</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6731" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B3C" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006746B5" w:rsidTr="00F522B9">
+      <w:tr w:rsidR="006746B5" w14:paraId="26112B40" w14:textId="77777777" w:rsidTr="00F522B9">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          <w:p w14:paraId="26112B3E" w14:textId="77777777" w:rsidR="006746B5" w:rsidRPr="00A0680A" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0680A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>その他参考となる事由</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6731" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
+          </w:tcPr>
+          <w:p w14:paraId="26112B3F" w14:textId="77777777" w:rsidR="006746B5" w:rsidRDefault="006746B5" w:rsidP="00F522B9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
+    <w:p w14:paraId="26112B41" w14:textId="77777777" w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
+    <w:p w14:paraId="26112B42" w14:textId="77777777" w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
+    <w:p w14:paraId="26112B43" w14:textId="77777777" w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>号の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>様式記載要領</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
+    <w:p w14:paraId="26112B44" w14:textId="77777777" w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
       <w:pPr>
         <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">１　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>この申請書は、地方税法（以下「法」という。）第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -3298,93 +3196,109 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>第１項の規定の適用を受けようとする場合に特別徴収義務者からの引取りに係る軽油の納入地所在の都道府県ごとにその</w:t>
       </w:r>
       <w:r w:rsidR="007A1271">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>都</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>道府県知事に１通提出すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
+    <w:p w14:paraId="26112B45" w14:textId="77777777" w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
       <w:pPr>
         <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>※印の欄は記載しないこと。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
+    <w:p w14:paraId="26112B46" w14:textId="577AB93F" w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
       <w:pPr>
         <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>３　「個人番号又は法人番号」欄には、特別徴収義務者の個人番号（行政手続における特定の個人を識別するための番号の利用等に関する法律第２条第５項に規定する個人番号をいう。以下同じ。）又は法人番号（同条第15項に規定する法人番号をいう。）を記載すること。「個人番号又は法人番号」欄に個人番号を記載する場合には、左側を１文字空けて記載すること。</w:t>
+        <w:t>３　「個人番号又は法人番号」欄には、特別徴収義務者の個人番号（行政手続における特定の個人を識別するための番号の利用等に関する法律第２条第５項に規定する個人番号をいう。以下同じ。）又は法人番号（同条第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00471D18">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>項に規定する法人番号をいう。）を記載すること。「個人番号又は法人番号」欄に個人番号を記載する場合には、左側を１文字空けて記載すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
+    <w:p w14:paraId="26112B47" w14:textId="77777777" w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
       <w:pPr>
         <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>４　「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>課税標準となる軽油の総量」及び「課税標準となる軽油の数量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3429,277 +3343,281 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>項の欠減量を控除後の数量を記載すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
+    <w:p w14:paraId="26112B48" w14:textId="77777777" w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
       <w:pPr>
         <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>５　「その他参考となる事由」の欄は、販売契約の解除により軽油が返還された場合、引き渡した軽油が免税証の交付を受けている者によって免税用途に供された場合、徴収猶予を受けている場合等に記載すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
+    <w:p w14:paraId="26112B49" w14:textId="77777777" w:rsidR="00DF20EE" w:rsidRDefault="00DF20EE" w:rsidP="00DF20EE">
       <w:pPr>
         <w:ind w:leftChars="150" w:left="515" w:hangingChars="100" w:hanging="200"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">６　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>この申請書には、軽油引取税の還付又は納入義務の免除を受けようとする理由を証する書類を添付すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD206E" w:rsidRPr="00DF20EE" w:rsidRDefault="00DD206E"/>
+    <w:p w14:paraId="26112B4A" w14:textId="77777777" w:rsidR="00DD206E" w:rsidRPr="00DF20EE" w:rsidRDefault="00DD206E"/>
     <w:sectPr w:rsidR="00DD206E" w:rsidRPr="00DF20EE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF5788" w:rsidRDefault="00BF5788" w:rsidP="00DF20EE">
+    <w:p w14:paraId="603B24D8" w14:textId="77777777" w:rsidR="00020203" w:rsidRDefault="00020203" w:rsidP="00DF20EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF5788" w:rsidRDefault="00BF5788" w:rsidP="00DF20EE">
+    <w:p w14:paraId="466E9223" w14:textId="77777777" w:rsidR="00020203" w:rsidRDefault="00020203" w:rsidP="00DF20EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF5788" w:rsidRDefault="00BF5788" w:rsidP="00DF20EE">
+    <w:p w14:paraId="6CB8E030" w14:textId="77777777" w:rsidR="00020203" w:rsidRDefault="00020203" w:rsidP="00DF20EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF5788" w:rsidRDefault="00BF5788" w:rsidP="00DF20EE">
+    <w:p w14:paraId="68E204ED" w14:textId="77777777" w:rsidR="00020203" w:rsidRDefault="00020203" w:rsidP="00DF20EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006746B5"/>
     <w:rsid w:val="0001528A"/>
+    <w:rsid w:val="00020203"/>
+    <w:rsid w:val="00471D18"/>
     <w:rsid w:val="006746B5"/>
     <w:rsid w:val="007A1271"/>
     <w:rsid w:val="008A2373"/>
+    <w:rsid w:val="00B32033"/>
     <w:rsid w:val="00BF5788"/>
     <w:rsid w:val="00D46E26"/>
-    <w:rsid w:val="00D71867"/>
     <w:rsid w:val="00DD206E"/>
     <w:rsid w:val="00DF20EE"/>
-    <w:rsid w:val="00FF4F84"/>
+    <w:rsid w:val="00E0438F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="50BCDAD4"/>
-  <w15:docId w15:val="{DBE9854D-5807-4838-8B7F-D05E40A1BD84}"/>
+  <w14:docId w14:val="26112AB5"/>
+  <w15:docId w15:val="{38FB19B6-E77B-4799-851E-9BD9BFF408F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4027,50 +3945,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006746B5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -4124,51 +4047,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF20EE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF20EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1463573204">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4439,50 +4362,50 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>184</Words>
-  <Characters>1055</Characters>
+  <Words>617</Words>
+  <Characters>625</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>125</Lines>
+  <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1237</CharactersWithSpaces>
+  <CharactersWithSpaces>1139</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>