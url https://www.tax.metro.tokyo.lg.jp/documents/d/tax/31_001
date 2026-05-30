--- v0 (2025-11-15)
+++ v1 (2026-05-30)
@@ -1,78 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="10222"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0503274\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\SUCP5QL1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/fukutomeyouhei_1/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8524E3E6-FB5D-9640-AB6B-345137807F01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20952" windowHeight="7908"/>
+    <workbookView xWindow="0" yWindow="760" windowWidth="30240" windowHeight="18880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="年度　　月分　軽油引取税徴収猶予申請書" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'年度　　月分　軽油引取税徴収猶予申請書'!$A$1:$BR$35</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q16" i="2" l="1"/>
-  <c r="Q17" i="2" l="1"/>
+  <c r="Q17" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="69">
   <si>
     <t>業種</t>
     <rPh sb="0" eb="2">
       <t>ギョウシュ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>整理番号</t>
     <rPh sb="0" eb="2">
       <t>セイリ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>登録番号</t>
     <rPh sb="0" eb="2">
@@ -579,54 +593,50 @@
   </si>
   <si>
     <t>徴収猶予税額（ケの税額）
 の納入計画</t>
     <rPh sb="0" eb="2">
       <t>チョウシュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ユウヨ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ゼイガク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゼイガク</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ノウニュウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ケイカク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>×　32,100</t>
-[...2 lines deleted...]
-  <si>
     <t>確認</t>
     <rPh sb="0" eb="2">
       <t>カクニン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>徴収簿担当
 課長代理
 受領</t>
     <rPh sb="0" eb="2">
       <t>チョウシュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ボ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タントウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>カチョウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ダイリ</t>
     </rPh>
@@ -637,61 +647,77 @@
       <t>リョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>徴収簿
 表示済</t>
     <rPh sb="0" eb="2">
       <t>チョウシュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ボ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヒョウジ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ス</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>※申請者が法人である場合は、その代表者の住所、氏名を併せて記入してください。</t>
     <phoneticPr fontId="3"/>
   </si>
+  <si>
+    <r>
+      <t>×　</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>15,000</t>
+    </r>
+    <phoneticPr fontId="3"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="177" formatCode="#,##0.000000_ ;[Red]\-#,##0.000000\ "/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -792,54 +818,61 @@
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Meiryo UI"/>
-      <family val="3"/>
+      <family val="2"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1182,205 +1215,196 @@
     <xf numFmtId="6" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="184">
+  <cellXfs count="180">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="9" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1421,419 +1445,418 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="2" borderId="15" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="2" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="2" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="桁区切り" xfId="9" builtinId="6"/>
-    <cellStyle name="桁区切り 2" xfId="2"/>
-[...4 lines deleted...]
-    <cellStyle name="通貨 2" xfId="4"/>
+    <cellStyle name="桁区切り 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="桁区切り 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="桁区切り 3 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="桁区切り 4" xfId="12" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="桁区切り 5" xfId="13" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="通貨 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
-[...4 lines deleted...]
-    <cellStyle name="標準 7" xfId="10"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="標準 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="標準 4" xfId="6" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="標準 5" xfId="7" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="標準 6" xfId="8" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="標準 7" xfId="10" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -1841,51 +1864,57 @@
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>28574</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>171451</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>57149</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="19" name="円/楕円 18"/>
+        <xdr:cNvPr id="19" name="円/楕円 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="504824" y="638176"/>
           <a:ext cx="885825" cy="885824"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="6350">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
@@ -1908,494 +1937,506 @@
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>収受印</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ 明朝" pitchFamily="17" charset="-128"/>
             <a:ea typeface="ＭＳ 明朝" pitchFamily="17" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>63500</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>254000</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4114" name="Check Box 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4114"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
-                  <a:latin typeface="Meiryo UI"/>
-                  <a:ea typeface="Meiryo UI"/>
+                  <a:latin typeface="Meiryo UI" charset="-128"/>
+                  <a:ea typeface="Meiryo UI" charset="-128"/>
                 </a:rPr>
                 <a:t>チェック 1042</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>32</xdr:col>
-          <xdr:colOff>45720</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>63500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>35</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>63500</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>254000</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4115" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4115"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
-                  <a:latin typeface="Meiryo UI"/>
-                  <a:ea typeface="Meiryo UI"/>
+                  <a:latin typeface="Meiryo UI" charset="-128"/>
+                  <a:ea typeface="Meiryo UI" charset="-128"/>
                 </a:rPr>
                 <a:t>チェック 1043</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>16</xdr:col>
-          <xdr:colOff>60960</xdr:colOff>
+          <xdr:colOff>63500</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>19</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>251460</xdr:rowOff>
+          <xdr:rowOff>254000</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4116" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4116"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
-                  <a:latin typeface="Meiryo UI"/>
-                  <a:ea typeface="Meiryo UI"/>
+                  <a:latin typeface="Meiryo UI" charset="-128"/>
+                  <a:ea typeface="Meiryo UI" charset="-128"/>
                 </a:rPr>
                 <a:t>チェック 1044</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>32</xdr:col>
-          <xdr:colOff>45720</xdr:colOff>
+          <xdr:colOff>50800</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>60960</xdr:rowOff>
+          <xdr:rowOff>63500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>35</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
+          <xdr:colOff>63500</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>259080</xdr:rowOff>
+          <xdr:rowOff>254000</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="4117" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s4117"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015100000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
-                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
-                  <a:latin typeface="Meiryo UI"/>
-                  <a:ea typeface="Meiryo UI"/>
+                  <a:latin typeface="Meiryo UI" charset="-128"/>
+                  <a:ea typeface="Meiryo UI" charset="-128"/>
                 </a:rPr>
                 <a:t>チェック 1045</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2528,3900 +2569,3756 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:EG51"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q13" sqref="Q13:AD13"/>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AH7" sqref="AH7:BR7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="1.21875" defaultRowHeight="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="1.1640625" defaultRowHeight="7.5" customHeight="1"/>
   <cols>
-    <col min="1" max="98" width="1.21875" style="1"/>
-[...5 lines deleted...]
-    <col min="168" max="16384" width="1.21875" style="1"/>
+    <col min="1" max="98" width="1.1640625" style="1"/>
+    <col min="99" max="99" width="1.1640625" style="1" customWidth="1"/>
+    <col min="100" max="100" width="1.1640625" style="1"/>
+    <col min="101" max="101" width="1.1640625" style="1" customWidth="1"/>
+    <col min="102" max="166" width="1.1640625" style="1"/>
+    <col min="167" max="167" width="1.1640625" style="1" customWidth="1"/>
+    <col min="168" max="16384" width="1.1640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:111" ht="10.8" x14ac:dyDescent="0.2">
-      <c r="A1" s="80" t="s">
+    <row r="1" spans="1:111" ht="13">
+      <c r="A1" s="77" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="80"/>
-[...67 lines deleted...]
-      <c r="BR1" s="80"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
+      <c r="Z1" s="77"/>
+      <c r="AA1" s="77"/>
+      <c r="AB1" s="77"/>
+      <c r="AC1" s="77"/>
+      <c r="AD1" s="77"/>
+      <c r="AE1" s="77"/>
+      <c r="AF1" s="77"/>
+      <c r="AG1" s="77"/>
+      <c r="AH1" s="77"/>
+      <c r="AI1" s="77"/>
+      <c r="AJ1" s="77"/>
+      <c r="AK1" s="77"/>
+      <c r="AL1" s="77"/>
+      <c r="AM1" s="77"/>
+      <c r="AN1" s="77"/>
+      <c r="AO1" s="77"/>
+      <c r="AP1" s="77"/>
+      <c r="AQ1" s="77"/>
+      <c r="AR1" s="77"/>
+      <c r="AS1" s="77"/>
+      <c r="AT1" s="77"/>
+      <c r="AU1" s="77"/>
+      <c r="AV1" s="77"/>
+      <c r="AW1" s="77"/>
+      <c r="AX1" s="77"/>
+      <c r="AY1" s="77"/>
+      <c r="AZ1" s="77"/>
+      <c r="BA1" s="77"/>
+      <c r="BB1" s="77"/>
+      <c r="BC1" s="77"/>
+      <c r="BD1" s="77"/>
+      <c r="BE1" s="77"/>
+      <c r="BF1" s="77"/>
+      <c r="BG1" s="77"/>
+      <c r="BH1" s="77"/>
+      <c r="BI1" s="77"/>
+      <c r="BJ1" s="77"/>
+      <c r="BK1" s="77"/>
+      <c r="BL1" s="77"/>
+      <c r="BM1" s="77"/>
+      <c r="BN1" s="77"/>
+      <c r="BO1" s="77"/>
+      <c r="BP1" s="77"/>
+      <c r="BQ1" s="77"/>
+      <c r="BR1" s="77"/>
     </row>
-    <row r="2" spans="1:111" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="AG2" s="86" t="s">
+    <row r="2" spans="1:111" s="3" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AG2" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="AH2" s="86"/>
-[...6 lines deleted...]
-      <c r="AO2" s="81" t="s">
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="82"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="AP2" s="81"/>
-[...12 lines deleted...]
-      <c r="BC2" s="84" t="s">
+      <c r="AP2" s="78"/>
+      <c r="AQ2" s="78"/>
+      <c r="AR2" s="78"/>
+      <c r="AS2" s="78"/>
+      <c r="AT2" s="78"/>
+      <c r="AU2" s="79"/>
+      <c r="AV2" s="79"/>
+      <c r="AW2" s="79"/>
+      <c r="AX2" s="79"/>
+      <c r="AY2" s="79"/>
+      <c r="AZ2" s="79"/>
+      <c r="BA2" s="79"/>
+      <c r="BB2" s="79"/>
+      <c r="BC2" s="80" t="s">
         <v>48</v>
       </c>
-      <c r="BD2" s="85"/>
-[...4 lines deleted...]
-      <c r="BI2" s="87" t="s">
+      <c r="BD2" s="81"/>
+      <c r="BE2" s="81"/>
+      <c r="BF2" s="81"/>
+      <c r="BG2" s="81"/>
+      <c r="BH2" s="81"/>
+      <c r="BI2" s="83" t="s">
         <v>49</v>
       </c>
-      <c r="BJ2" s="74"/>
-[...6 lines deleted...]
-      <c r="BQ2" s="74" t="s">
+      <c r="BJ2" s="71"/>
+      <c r="BK2" s="75"/>
+      <c r="BL2" s="75"/>
+      <c r="BM2" s="75"/>
+      <c r="BN2" s="75"/>
+      <c r="BO2" s="75"/>
+      <c r="BP2" s="75"/>
+      <c r="BQ2" s="71" t="s">
         <v>50</v>
       </c>
-      <c r="BR2" s="75"/>
+      <c r="BR2" s="72"/>
     </row>
-    <row r="3" spans="1:111" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="AO3" s="81" t="s">
+    <row r="3" spans="1:111" s="3" customFormat="1" ht="13.5" customHeight="1">
+      <c r="AG3" s="82"/>
+      <c r="AH3" s="82"/>
+      <c r="AI3" s="82"/>
+      <c r="AJ3" s="82"/>
+      <c r="AK3" s="82"/>
+      <c r="AL3" s="82"/>
+      <c r="AM3" s="82"/>
+      <c r="AN3" s="82"/>
+      <c r="AO3" s="78" t="s">
         <v>1</v>
       </c>
-      <c r="AP3" s="81"/>
-[...27 lines deleted...]
-      <c r="BR3" s="77"/>
+      <c r="AP3" s="78"/>
+      <c r="AQ3" s="78"/>
+      <c r="AR3" s="78"/>
+      <c r="AS3" s="78"/>
+      <c r="AT3" s="78"/>
+      <c r="AU3" s="79"/>
+      <c r="AV3" s="79"/>
+      <c r="AW3" s="79"/>
+      <c r="AX3" s="79"/>
+      <c r="AY3" s="79"/>
+      <c r="AZ3" s="79"/>
+      <c r="BA3" s="79"/>
+      <c r="BB3" s="79"/>
+      <c r="BC3" s="81"/>
+      <c r="BD3" s="81"/>
+      <c r="BE3" s="81"/>
+      <c r="BF3" s="81"/>
+      <c r="BG3" s="81"/>
+      <c r="BH3" s="81"/>
+      <c r="BI3" s="84"/>
+      <c r="BJ3" s="73"/>
+      <c r="BK3" s="76"/>
+      <c r="BL3" s="76"/>
+      <c r="BM3" s="76"/>
+      <c r="BN3" s="76"/>
+      <c r="BO3" s="76"/>
+      <c r="BP3" s="76"/>
+      <c r="BQ3" s="73"/>
+      <c r="BR3" s="74"/>
     </row>
-    <row r="4" spans="1:111" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="5" spans="1:111" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:111" s="3" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="5" spans="1:111" ht="18.75" customHeight="1">
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
-      <c r="AP5" s="113" t="s">
+      <c r="AP5" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="AQ5" s="60"/>
-[...15 lines deleted...]
-      <c r="BG5" s="114" t="s">
+      <c r="AQ5" s="57"/>
+      <c r="AR5" s="57"/>
+      <c r="AS5" s="57"/>
+      <c r="AT5" s="57"/>
+      <c r="AU5" s="57"/>
+      <c r="AV5" s="57"/>
+      <c r="AW5" s="57"/>
+      <c r="AX5" s="57"/>
+      <c r="AY5" s="57"/>
+      <c r="AZ5" s="57"/>
+      <c r="BA5" s="176"/>
+      <c r="BB5" s="176"/>
+      <c r="BC5" s="176"/>
+      <c r="BD5" s="176"/>
+      <c r="BE5" s="176"/>
+      <c r="BF5" s="176"/>
+      <c r="BG5" s="110" t="s">
         <v>5</v>
       </c>
-      <c r="BH5" s="114"/>
-[...3 lines deleted...]
-      <c r="BL5" s="114" t="s">
+      <c r="BH5" s="110"/>
+      <c r="BI5" s="176"/>
+      <c r="BJ5" s="176"/>
+      <c r="BK5" s="176"/>
+      <c r="BL5" s="110" t="s">
         <v>6</v>
       </c>
-      <c r="BM5" s="114"/>
-[...3 lines deleted...]
-      <c r="BQ5" s="114" t="s">
+      <c r="BM5" s="110"/>
+      <c r="BN5" s="176"/>
+      <c r="BO5" s="176"/>
+      <c r="BP5" s="176"/>
+      <c r="BQ5" s="110" t="s">
         <v>7</v>
       </c>
-      <c r="BR5" s="115"/>
+      <c r="BR5" s="111"/>
     </row>
-    <row r="6" spans="1:111" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="166" t="s">
+    <row r="6" spans="1:111" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="B6" s="162" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="166"/>
-[...10 lines deleted...]
-      <c r="N6" s="168" t="s">
+      <c r="C6" s="162"/>
+      <c r="D6" s="163"/>
+      <c r="E6" s="163"/>
+      <c r="F6" s="163"/>
+      <c r="G6" s="163"/>
+      <c r="H6" s="163"/>
+      <c r="I6" s="163"/>
+      <c r="J6" s="163"/>
+      <c r="K6" s="163"/>
+      <c r="L6" s="163"/>
+      <c r="M6" s="163"/>
+      <c r="N6" s="164" t="s">
         <v>18</v>
       </c>
-      <c r="O6" s="168"/>
-[...43 lines deleted...]
-      <c r="BG6" s="168"/>
+      <c r="O6" s="164"/>
+      <c r="P6" s="164"/>
+      <c r="Q6" s="164"/>
+      <c r="R6" s="164"/>
+      <c r="S6" s="164"/>
+      <c r="T6" s="164"/>
+      <c r="U6" s="164"/>
+      <c r="V6" s="164"/>
+      <c r="W6" s="164"/>
+      <c r="X6" s="164"/>
+      <c r="Y6" s="164"/>
+      <c r="Z6" s="164"/>
+      <c r="AA6" s="164"/>
+      <c r="AB6" s="164"/>
+      <c r="AC6" s="164"/>
+      <c r="AD6" s="164"/>
+      <c r="AE6" s="164"/>
+      <c r="AF6" s="164"/>
+      <c r="AG6" s="164"/>
+      <c r="AH6" s="164"/>
+      <c r="AI6" s="164"/>
+      <c r="AJ6" s="164"/>
+      <c r="AK6" s="164"/>
+      <c r="AL6" s="164"/>
+      <c r="AM6" s="164"/>
+      <c r="AN6" s="164"/>
+      <c r="AO6" s="164"/>
+      <c r="AP6" s="164"/>
+      <c r="AQ6" s="164"/>
+      <c r="AR6" s="164"/>
+      <c r="AS6" s="164"/>
+      <c r="AT6" s="164"/>
+      <c r="AU6" s="164"/>
+      <c r="AV6" s="164"/>
+      <c r="AW6" s="164"/>
+      <c r="AX6" s="164"/>
+      <c r="AY6" s="164"/>
+      <c r="AZ6" s="164"/>
+      <c r="BA6" s="164"/>
+      <c r="BB6" s="164"/>
+      <c r="BC6" s="164"/>
+      <c r="BD6" s="164"/>
+      <c r="BE6" s="164"/>
+      <c r="BF6" s="164"/>
+      <c r="BG6" s="164"/>
       <c r="BH6" s="4"/>
-      <c r="BI6" s="5"/>
-[...16 lines deleted...]
-      <c r="DG6" s="45"/>
+      <c r="CX6" s="42"/>
+      <c r="CY6" s="42"/>
+      <c r="CZ6" s="42"/>
+      <c r="DA6" s="42"/>
+      <c r="DB6" s="42"/>
+      <c r="DC6" s="42"/>
+      <c r="DD6" s="42"/>
+      <c r="DE6" s="42"/>
+      <c r="DF6" s="42"/>
+      <c r="DG6" s="42"/>
     </row>
-    <row r="7" spans="1:111" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="Y7" s="170" t="s">
+    <row r="7" spans="1:111" ht="27.75" customHeight="1">
+      <c r="A7" s="165"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="6"/>
+      <c r="S7" s="6"/>
+      <c r="T7" s="6"/>
+      <c r="U7" s="6"/>
+      <c r="V7" s="6"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="166" t="s">
         <v>19</v>
       </c>
-      <c r="Z7" s="171"/>
-[...1 lines deleted...]
-      <c r="AB7" s="176" t="s">
+      <c r="Z7" s="167"/>
+      <c r="AA7" s="167"/>
+      <c r="AB7" s="172" t="s">
         <v>53</v>
       </c>
-      <c r="AC7" s="176"/>
-[...50 lines deleted...]
-      <c r="DG7" s="6"/>
+      <c r="AC7" s="172"/>
+      <c r="AD7" s="172"/>
+      <c r="AE7" s="172"/>
+      <c r="AF7" s="172"/>
+      <c r="AG7" s="172"/>
+      <c r="AH7" s="173"/>
+      <c r="AI7" s="173"/>
+      <c r="AJ7" s="173"/>
+      <c r="AK7" s="173"/>
+      <c r="AL7" s="173"/>
+      <c r="AM7" s="173"/>
+      <c r="AN7" s="173"/>
+      <c r="AO7" s="173"/>
+      <c r="AP7" s="173"/>
+      <c r="AQ7" s="173"/>
+      <c r="AR7" s="173"/>
+      <c r="AS7" s="173"/>
+      <c r="AT7" s="173"/>
+      <c r="AU7" s="173"/>
+      <c r="AV7" s="173"/>
+      <c r="AW7" s="173"/>
+      <c r="AX7" s="173"/>
+      <c r="AY7" s="173"/>
+      <c r="AZ7" s="173"/>
+      <c r="BA7" s="173"/>
+      <c r="BB7" s="173"/>
+      <c r="BC7" s="173"/>
+      <c r="BD7" s="173"/>
+      <c r="BE7" s="173"/>
+      <c r="BF7" s="173"/>
+      <c r="BG7" s="173"/>
+      <c r="BH7" s="173"/>
+      <c r="BI7" s="173"/>
+      <c r="BJ7" s="173"/>
+      <c r="BK7" s="173"/>
+      <c r="BL7" s="173"/>
+      <c r="BM7" s="173"/>
+      <c r="BN7" s="173"/>
+      <c r="BO7" s="173"/>
+      <c r="BP7" s="173"/>
+      <c r="BQ7" s="173"/>
+      <c r="BR7" s="174"/>
+      <c r="CX7" s="5"/>
+      <c r="CY7" s="5"/>
+      <c r="CZ7" s="5"/>
+      <c r="DA7" s="5"/>
+      <c r="DB7" s="5"/>
+      <c r="DC7" s="5"/>
+      <c r="DD7" s="5"/>
+      <c r="DE7" s="5"/>
+      <c r="DF7" s="5"/>
+      <c r="DG7" s="5"/>
     </row>
-    <row r="8" spans="1:111" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AB8" s="179" t="s">
+    <row r="8" spans="1:111" ht="27.75" customHeight="1">
+      <c r="A8" s="165"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
+      <c r="U8" s="6"/>
+      <c r="V8" s="6"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="168"/>
+      <c r="Z8" s="169"/>
+      <c r="AA8" s="169"/>
+      <c r="AB8" s="175" t="s">
         <v>20</v>
       </c>
-      <c r="AC8" s="179"/>
-[...50 lines deleted...]
-      <c r="DG8" s="6"/>
+      <c r="AC8" s="175"/>
+      <c r="AD8" s="175"/>
+      <c r="AE8" s="175"/>
+      <c r="AF8" s="175"/>
+      <c r="AG8" s="175"/>
+      <c r="AH8" s="177"/>
+      <c r="AI8" s="178"/>
+      <c r="AJ8" s="178"/>
+      <c r="AK8" s="178"/>
+      <c r="AL8" s="178"/>
+      <c r="AM8" s="178"/>
+      <c r="AN8" s="178"/>
+      <c r="AO8" s="178"/>
+      <c r="AP8" s="178"/>
+      <c r="AQ8" s="178"/>
+      <c r="AR8" s="178"/>
+      <c r="AS8" s="178"/>
+      <c r="AT8" s="178"/>
+      <c r="AU8" s="178"/>
+      <c r="AV8" s="178"/>
+      <c r="AW8" s="178"/>
+      <c r="AX8" s="178"/>
+      <c r="AY8" s="178"/>
+      <c r="AZ8" s="178"/>
+      <c r="BA8" s="178"/>
+      <c r="BB8" s="178"/>
+      <c r="BC8" s="178"/>
+      <c r="BD8" s="178"/>
+      <c r="BE8" s="178"/>
+      <c r="BF8" s="178"/>
+      <c r="BG8" s="178"/>
+      <c r="BH8" s="178"/>
+      <c r="BI8" s="178"/>
+      <c r="BJ8" s="178"/>
+      <c r="BK8" s="178"/>
+      <c r="BL8" s="178"/>
+      <c r="BM8" s="178"/>
+      <c r="BN8" s="178"/>
+      <c r="BO8" s="178"/>
+      <c r="BP8" s="178"/>
+      <c r="BQ8" s="178"/>
+      <c r="BR8" s="179"/>
+      <c r="CX8" s="5"/>
+      <c r="CY8" s="5"/>
+      <c r="CZ8" s="5"/>
+      <c r="DA8" s="5"/>
+      <c r="DB8" s="5"/>
+      <c r="DC8" s="5"/>
+      <c r="DD8" s="5"/>
+      <c r="DE8" s="5"/>
+      <c r="DF8" s="5"/>
+      <c r="DG8" s="5"/>
     </row>
-    <row r="9" spans="1:111" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AB9" s="142" t="s">
+    <row r="9" spans="1:111" ht="27.75" customHeight="1">
+      <c r="A9" s="165"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="6"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
+      <c r="U9" s="6"/>
+      <c r="V9" s="6"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="170"/>
+      <c r="Z9" s="171"/>
+      <c r="AA9" s="171"/>
+      <c r="AB9" s="138" t="s">
         <v>0</v>
       </c>
-      <c r="AC9" s="157"/>
-[...17 lines deleted...]
-      <c r="AU9" s="142" t="s">
+      <c r="AC9" s="153"/>
+      <c r="AD9" s="153"/>
+      <c r="AE9" s="153"/>
+      <c r="AF9" s="153"/>
+      <c r="AG9" s="153"/>
+      <c r="AH9" s="135"/>
+      <c r="AI9" s="136"/>
+      <c r="AJ9" s="136"/>
+      <c r="AK9" s="136"/>
+      <c r="AL9" s="136"/>
+      <c r="AM9" s="136"/>
+      <c r="AN9" s="136"/>
+      <c r="AO9" s="136"/>
+      <c r="AP9" s="136"/>
+      <c r="AQ9" s="136"/>
+      <c r="AR9" s="136"/>
+      <c r="AS9" s="136"/>
+      <c r="AT9" s="137"/>
+      <c r="AU9" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="AV9" s="142"/>
-[...31 lines deleted...]
-      <c r="DG9" s="6"/>
+      <c r="AV9" s="138"/>
+      <c r="AW9" s="138"/>
+      <c r="AX9" s="138"/>
+      <c r="AY9" s="138"/>
+      <c r="AZ9" s="138"/>
+      <c r="BA9" s="138"/>
+      <c r="BB9" s="138"/>
+      <c r="BC9" s="138"/>
+      <c r="BD9" s="138"/>
+      <c r="BE9" s="139"/>
+      <c r="BF9" s="139"/>
+      <c r="BG9" s="139"/>
+      <c r="BH9" s="139"/>
+      <c r="BI9" s="139"/>
+      <c r="BJ9" s="139"/>
+      <c r="BK9" s="139"/>
+      <c r="BL9" s="139"/>
+      <c r="BM9" s="139"/>
+      <c r="BN9" s="139"/>
+      <c r="BO9" s="139"/>
+      <c r="BP9" s="139"/>
+      <c r="BQ9" s="139"/>
+      <c r="BR9" s="140"/>
+      <c r="CX9" s="5"/>
+      <c r="CY9" s="5"/>
+      <c r="CZ9" s="5"/>
+      <c r="DA9" s="5"/>
+      <c r="DB9" s="5"/>
+      <c r="DC9" s="5"/>
+      <c r="DD9" s="5"/>
+      <c r="DE9" s="5"/>
+      <c r="DF9" s="5"/>
+      <c r="DG9" s="5"/>
     </row>
-    <row r="10" spans="1:111" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-[...81 lines deleted...]
-      <c r="DG10" s="10"/>
+    <row r="10" spans="1:111" ht="35.25" customHeight="1">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="9"/>
+      <c r="N10" s="9"/>
+      <c r="O10" s="9"/>
+      <c r="P10" s="9"/>
+      <c r="Q10" s="9"/>
+      <c r="R10" s="9"/>
+      <c r="S10" s="9"/>
+      <c r="T10" s="9"/>
+      <c r="U10" s="9"/>
+      <c r="V10" s="9"/>
+      <c r="W10" s="9"/>
+      <c r="X10" s="9"/>
+      <c r="Y10" s="154" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z10" s="154"/>
+      <c r="AA10" s="154"/>
+      <c r="AB10" s="154"/>
+      <c r="AC10" s="154"/>
+      <c r="AD10" s="154"/>
+      <c r="AE10" s="154"/>
+      <c r="AF10" s="154"/>
+      <c r="AG10" s="154"/>
+      <c r="AH10" s="154"/>
+      <c r="AI10" s="154"/>
+      <c r="AJ10" s="154"/>
+      <c r="AK10" s="154"/>
+      <c r="AL10" s="154"/>
+      <c r="AM10" s="154"/>
+      <c r="AN10" s="154"/>
+      <c r="AO10" s="154"/>
+      <c r="AP10" s="154"/>
+      <c r="AQ10" s="154"/>
+      <c r="AR10" s="154"/>
+      <c r="AS10" s="154"/>
+      <c r="AT10" s="154"/>
+      <c r="AU10" s="154"/>
+      <c r="AV10" s="154"/>
+      <c r="AW10" s="154"/>
+      <c r="AX10" s="154"/>
+      <c r="AY10" s="154"/>
+      <c r="AZ10" s="154"/>
+      <c r="BA10" s="154"/>
+      <c r="BB10" s="154"/>
+      <c r="BC10" s="154"/>
+      <c r="BD10" s="154"/>
+      <c r="BE10" s="154"/>
+      <c r="BF10" s="154"/>
+      <c r="BG10" s="154"/>
+      <c r="BH10" s="154"/>
+      <c r="BI10" s="154"/>
+      <c r="BJ10" s="154"/>
+      <c r="BK10" s="154"/>
+      <c r="BL10" s="154"/>
+      <c r="BM10" s="154"/>
+      <c r="BN10" s="154"/>
+      <c r="BO10" s="154"/>
+      <c r="BP10" s="154"/>
+      <c r="BQ10" s="154"/>
+      <c r="BR10" s="154"/>
+      <c r="CX10" s="8"/>
+      <c r="CY10" s="8"/>
+      <c r="CZ10" s="8"/>
+      <c r="DA10" s="9"/>
+      <c r="DB10" s="9"/>
+      <c r="DC10" s="9"/>
+      <c r="DD10" s="9"/>
+      <c r="DE10" s="9"/>
+      <c r="DF10" s="9"/>
+      <c r="DG10" s="9"/>
     </row>
-    <row r="11" spans="1:111" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:111" ht="22.5" customHeight="1">
       <c r="A11" s="3"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
-      <c r="D11" s="138" t="s">
+      <c r="D11" s="134" t="s">
         <v>17</v>
       </c>
-      <c r="E11" s="138"/>
-[...61 lines deleted...]
-      <c r="BO11" s="138"/>
+      <c r="E11" s="134"/>
+      <c r="F11" s="134"/>
+      <c r="G11" s="134"/>
+      <c r="H11" s="134"/>
+      <c r="I11" s="134"/>
+      <c r="J11" s="134"/>
+      <c r="K11" s="134"/>
+      <c r="L11" s="134"/>
+      <c r="M11" s="134"/>
+      <c r="N11" s="134"/>
+      <c r="O11" s="134"/>
+      <c r="P11" s="134"/>
+      <c r="Q11" s="134"/>
+      <c r="R11" s="134"/>
+      <c r="S11" s="134"/>
+      <c r="T11" s="134"/>
+      <c r="U11" s="134"/>
+      <c r="V11" s="134"/>
+      <c r="W11" s="134"/>
+      <c r="X11" s="134"/>
+      <c r="Y11" s="134"/>
+      <c r="Z11" s="134"/>
+      <c r="AA11" s="134"/>
+      <c r="AB11" s="134"/>
+      <c r="AC11" s="134"/>
+      <c r="AD11" s="134"/>
+      <c r="AE11" s="134"/>
+      <c r="AF11" s="134"/>
+      <c r="AG11" s="134"/>
+      <c r="AH11" s="134"/>
+      <c r="AI11" s="134"/>
+      <c r="AJ11" s="134"/>
+      <c r="AK11" s="134"/>
+      <c r="AL11" s="134"/>
+      <c r="AM11" s="134"/>
+      <c r="AN11" s="134"/>
+      <c r="AO11" s="134"/>
+      <c r="AP11" s="134"/>
+      <c r="AQ11" s="134"/>
+      <c r="AR11" s="134"/>
+      <c r="AS11" s="134"/>
+      <c r="AT11" s="134"/>
+      <c r="AU11" s="134"/>
+      <c r="AV11" s="134"/>
+      <c r="AW11" s="134"/>
+      <c r="AX11" s="134"/>
+      <c r="AY11" s="134"/>
+      <c r="AZ11" s="134"/>
+      <c r="BA11" s="134"/>
+      <c r="BB11" s="134"/>
+      <c r="BC11" s="134"/>
+      <c r="BD11" s="134"/>
+      <c r="BE11" s="134"/>
+      <c r="BF11" s="134"/>
+      <c r="BG11" s="134"/>
+      <c r="BH11" s="134"/>
+      <c r="BI11" s="134"/>
+      <c r="BJ11" s="134"/>
+      <c r="BK11" s="134"/>
+      <c r="BL11" s="134"/>
+      <c r="BM11" s="134"/>
+      <c r="BN11" s="134"/>
+      <c r="BO11" s="134"/>
       <c r="BP11" s="3"/>
       <c r="BQ11" s="3"/>
       <c r="BR11" s="3"/>
     </row>
-    <row r="12" spans="1:111" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="159" t="s">
+    <row r="12" spans="1:111" ht="20.25" customHeight="1">
+      <c r="A12" s="155" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="159"/>
-[...67 lines deleted...]
-      <c r="BR12" s="159"/>
+      <c r="B12" s="155"/>
+      <c r="C12" s="155"/>
+      <c r="D12" s="155"/>
+      <c r="E12" s="155"/>
+      <c r="F12" s="155"/>
+      <c r="G12" s="155"/>
+      <c r="H12" s="155"/>
+      <c r="I12" s="155"/>
+      <c r="J12" s="155"/>
+      <c r="K12" s="155"/>
+      <c r="L12" s="155"/>
+      <c r="M12" s="155"/>
+      <c r="N12" s="155"/>
+      <c r="O12" s="155"/>
+      <c r="P12" s="155"/>
+      <c r="Q12" s="155"/>
+      <c r="R12" s="155"/>
+      <c r="S12" s="155"/>
+      <c r="T12" s="155"/>
+      <c r="U12" s="155"/>
+      <c r="V12" s="155"/>
+      <c r="W12" s="155"/>
+      <c r="X12" s="155"/>
+      <c r="Y12" s="155"/>
+      <c r="Z12" s="155"/>
+      <c r="AA12" s="155"/>
+      <c r="AB12" s="155"/>
+      <c r="AC12" s="155"/>
+      <c r="AD12" s="155"/>
+      <c r="AE12" s="155"/>
+      <c r="AF12" s="155"/>
+      <c r="AG12" s="155"/>
+      <c r="AH12" s="155"/>
+      <c r="AI12" s="155"/>
+      <c r="AJ12" s="155"/>
+      <c r="AK12" s="155"/>
+      <c r="AL12" s="155"/>
+      <c r="AM12" s="155"/>
+      <c r="AN12" s="155"/>
+      <c r="AO12" s="155"/>
+      <c r="AP12" s="155"/>
+      <c r="AQ12" s="155"/>
+      <c r="AR12" s="155"/>
+      <c r="AS12" s="155"/>
+      <c r="AT12" s="155"/>
+      <c r="AU12" s="155"/>
+      <c r="AV12" s="155"/>
+      <c r="AW12" s="155"/>
+      <c r="AX12" s="155"/>
+      <c r="AY12" s="155"/>
+      <c r="AZ12" s="155"/>
+      <c r="BA12" s="155"/>
+      <c r="BB12" s="155"/>
+      <c r="BC12" s="155"/>
+      <c r="BD12" s="155"/>
+      <c r="BE12" s="155"/>
+      <c r="BF12" s="155"/>
+      <c r="BG12" s="155"/>
+      <c r="BH12" s="155"/>
+      <c r="BI12" s="155"/>
+      <c r="BJ12" s="155"/>
+      <c r="BK12" s="155"/>
+      <c r="BL12" s="155"/>
+      <c r="BM12" s="155"/>
+      <c r="BN12" s="155"/>
+      <c r="BO12" s="155"/>
+      <c r="BP12" s="155"/>
+      <c r="BQ12" s="155"/>
+      <c r="BR12" s="155"/>
     </row>
-    <row r="13" spans="1:111" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="137" t="s">
+    <row r="13" spans="1:111" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A13" s="133" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="137"/>
-[...1 lines deleted...]
-      <c r="D13" s="134" t="s">
+      <c r="B13" s="133"/>
+      <c r="C13" s="133"/>
+      <c r="D13" s="130" t="s">
         <v>25</v>
       </c>
-      <c r="E13" s="135"/>
-[...25 lines deleted...]
-      <c r="AE13" s="66" t="s">
+      <c r="E13" s="131"/>
+      <c r="F13" s="131"/>
+      <c r="G13" s="131"/>
+      <c r="H13" s="131"/>
+      <c r="I13" s="131"/>
+      <c r="J13" s="131"/>
+      <c r="K13" s="131"/>
+      <c r="L13" s="131"/>
+      <c r="M13" s="131"/>
+      <c r="N13" s="131"/>
+      <c r="O13" s="131"/>
+      <c r="P13" s="132"/>
+      <c r="Q13" s="88"/>
+      <c r="R13" s="89"/>
+      <c r="S13" s="89"/>
+      <c r="T13" s="89"/>
+      <c r="U13" s="89"/>
+      <c r="V13" s="89"/>
+      <c r="W13" s="89"/>
+      <c r="X13" s="89"/>
+      <c r="Y13" s="89"/>
+      <c r="Z13" s="89"/>
+      <c r="AA13" s="89"/>
+      <c r="AB13" s="89"/>
+      <c r="AC13" s="89"/>
+      <c r="AD13" s="89"/>
+      <c r="AE13" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="AF13" s="66"/>
-[...1 lines deleted...]
-      <c r="AH13" s="120" t="s">
+      <c r="AF13" s="63"/>
+      <c r="AG13" s="64"/>
+      <c r="AH13" s="116" t="s">
         <v>36</v>
       </c>
-      <c r="AI13" s="121"/>
-[...14 lines deleted...]
-      <c r="AX13" s="105" t="s">
+      <c r="AI13" s="117"/>
+      <c r="AJ13" s="117"/>
+      <c r="AK13" s="117"/>
+      <c r="AL13" s="117"/>
+      <c r="AM13" s="117"/>
+      <c r="AN13" s="117"/>
+      <c r="AO13" s="118"/>
+      <c r="AP13" s="150"/>
+      <c r="AQ13" s="151"/>
+      <c r="AR13" s="151"/>
+      <c r="AS13" s="151"/>
+      <c r="AT13" s="151"/>
+      <c r="AU13" s="151"/>
+      <c r="AV13" s="151"/>
+      <c r="AW13" s="151"/>
+      <c r="AX13" s="101" t="s">
         <v>5</v>
       </c>
-      <c r="AY13" s="105"/>
-[...3 lines deleted...]
-      <c r="BC13" s="105" t="s">
+      <c r="AY13" s="101"/>
+      <c r="AZ13" s="152"/>
+      <c r="BA13" s="152"/>
+      <c r="BB13" s="152"/>
+      <c r="BC13" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="BD13" s="105"/>
-[...3 lines deleted...]
-      <c r="BH13" s="105" t="s">
+      <c r="BD13" s="101"/>
+      <c r="BE13" s="152"/>
+      <c r="BF13" s="152"/>
+      <c r="BG13" s="152"/>
+      <c r="BH13" s="101" t="s">
         <v>7</v>
       </c>
-      <c r="BI13" s="105"/>
-      <c r="BJ13" s="145" t="s">
+      <c r="BI13" s="101"/>
+      <c r="BJ13" s="141" t="s">
         <v>11</v>
       </c>
-      <c r="BK13" s="145"/>
-[...6 lines deleted...]
-      <c r="BR13" s="146"/>
+      <c r="BK13" s="141"/>
+      <c r="BL13" s="141"/>
+      <c r="BM13" s="141"/>
+      <c r="BN13" s="141"/>
+      <c r="BO13" s="141"/>
+      <c r="BP13" s="141"/>
+      <c r="BQ13" s="141"/>
+      <c r="BR13" s="142"/>
     </row>
-    <row r="14" spans="1:111" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="137" t="s">
+    <row r="14" spans="1:111" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A14" s="133" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="137"/>
-[...1 lines deleted...]
-      <c r="D14" s="134" t="s">
+      <c r="B14" s="133"/>
+      <c r="C14" s="133"/>
+      <c r="D14" s="130" t="s">
         <v>26</v>
       </c>
-      <c r="E14" s="135"/>
-[...25 lines deleted...]
-      <c r="AE14" s="66" t="s">
+      <c r="E14" s="131"/>
+      <c r="F14" s="131"/>
+      <c r="G14" s="131"/>
+      <c r="H14" s="131"/>
+      <c r="I14" s="131"/>
+      <c r="J14" s="131"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="131"/>
+      <c r="M14" s="131"/>
+      <c r="N14" s="131"/>
+      <c r="O14" s="131"/>
+      <c r="P14" s="132"/>
+      <c r="Q14" s="61"/>
+      <c r="R14" s="62"/>
+      <c r="S14" s="62"/>
+      <c r="T14" s="62"/>
+      <c r="U14" s="62"/>
+      <c r="V14" s="62"/>
+      <c r="W14" s="62"/>
+      <c r="X14" s="62"/>
+      <c r="Y14" s="62"/>
+      <c r="Z14" s="62"/>
+      <c r="AA14" s="62"/>
+      <c r="AB14" s="62"/>
+      <c r="AC14" s="62"/>
+      <c r="AD14" s="62"/>
+      <c r="AE14" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="AF14" s="66"/>
-[...37 lines deleted...]
-      <c r="BR14" s="148"/>
+      <c r="AF14" s="63"/>
+      <c r="AG14" s="64"/>
+      <c r="AH14" s="119"/>
+      <c r="AI14" s="120"/>
+      <c r="AJ14" s="120"/>
+      <c r="AK14" s="120"/>
+      <c r="AL14" s="120"/>
+      <c r="AM14" s="120"/>
+      <c r="AN14" s="120"/>
+      <c r="AO14" s="121"/>
+      <c r="AP14" s="124"/>
+      <c r="AQ14" s="125"/>
+      <c r="AR14" s="125"/>
+      <c r="AS14" s="125"/>
+      <c r="AT14" s="125"/>
+      <c r="AU14" s="125"/>
+      <c r="AV14" s="125"/>
+      <c r="AW14" s="125"/>
+      <c r="AX14" s="104"/>
+      <c r="AY14" s="104"/>
+      <c r="AZ14" s="128"/>
+      <c r="BA14" s="128"/>
+      <c r="BB14" s="128"/>
+      <c r="BC14" s="104"/>
+      <c r="BD14" s="104"/>
+      <c r="BE14" s="128"/>
+      <c r="BF14" s="128"/>
+      <c r="BG14" s="128"/>
+      <c r="BH14" s="104"/>
+      <c r="BI14" s="104"/>
+      <c r="BJ14" s="143"/>
+      <c r="BK14" s="143"/>
+      <c r="BL14" s="143"/>
+      <c r="BM14" s="143"/>
+      <c r="BN14" s="143"/>
+      <c r="BO14" s="143"/>
+      <c r="BP14" s="143"/>
+      <c r="BQ14" s="143"/>
+      <c r="BR14" s="144"/>
     </row>
-    <row r="15" spans="1:111" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="137" t="s">
+    <row r="15" spans="1:111" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A15" s="133" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="137"/>
-[...1 lines deleted...]
-      <c r="D15" s="134" t="s">
+      <c r="B15" s="133"/>
+      <c r="C15" s="133"/>
+      <c r="D15" s="130" t="s">
         <v>27</v>
       </c>
-      <c r="E15" s="135"/>
-[...27 lines deleted...]
-      <c r="AE15" s="66" t="s">
+      <c r="E15" s="131"/>
+      <c r="F15" s="131"/>
+      <c r="G15" s="131"/>
+      <c r="H15" s="131"/>
+      <c r="I15" s="131"/>
+      <c r="J15" s="131"/>
+      <c r="K15" s="131"/>
+      <c r="L15" s="131"/>
+      <c r="M15" s="131"/>
+      <c r="N15" s="131"/>
+      <c r="O15" s="131"/>
+      <c r="P15" s="132"/>
+      <c r="Q15" s="90" t="s">
+        <v>68</v>
+      </c>
+      <c r="R15" s="91"/>
+      <c r="S15" s="91"/>
+      <c r="T15" s="91"/>
+      <c r="U15" s="91"/>
+      <c r="V15" s="91"/>
+      <c r="W15" s="91"/>
+      <c r="X15" s="91"/>
+      <c r="Y15" s="91"/>
+      <c r="Z15" s="91"/>
+      <c r="AA15" s="91"/>
+      <c r="AB15" s="91"/>
+      <c r="AC15" s="91"/>
+      <c r="AD15" s="91"/>
+      <c r="AE15" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="AF15" s="66"/>
-[...17 lines deleted...]
-      <c r="AX15" s="108" t="s">
+      <c r="AF15" s="63"/>
+      <c r="AG15" s="64"/>
+      <c r="AH15" s="119"/>
+      <c r="AI15" s="120"/>
+      <c r="AJ15" s="120"/>
+      <c r="AK15" s="120"/>
+      <c r="AL15" s="120"/>
+      <c r="AM15" s="120"/>
+      <c r="AN15" s="120"/>
+      <c r="AO15" s="121"/>
+      <c r="AP15" s="124"/>
+      <c r="AQ15" s="125"/>
+      <c r="AR15" s="125"/>
+      <c r="AS15" s="125"/>
+      <c r="AT15" s="125"/>
+      <c r="AU15" s="125"/>
+      <c r="AV15" s="125"/>
+      <c r="AW15" s="125"/>
+      <c r="AX15" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="AY15" s="108"/>
-[...3 lines deleted...]
-      <c r="BC15" s="108" t="s">
+      <c r="AY15" s="104"/>
+      <c r="AZ15" s="128"/>
+      <c r="BA15" s="128"/>
+      <c r="BB15" s="128"/>
+      <c r="BC15" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="BD15" s="108"/>
-[...3 lines deleted...]
-      <c r="BH15" s="108" t="s">
+      <c r="BD15" s="104"/>
+      <c r="BE15" s="128"/>
+      <c r="BF15" s="128"/>
+      <c r="BG15" s="128"/>
+      <c r="BH15" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="BI15" s="108"/>
-      <c r="BJ15" s="147" t="s">
+      <c r="BI15" s="104"/>
+      <c r="BJ15" s="143" t="s">
         <v>12</v>
       </c>
-      <c r="BK15" s="147"/>
-[...6 lines deleted...]
-      <c r="BR15" s="148"/>
+      <c r="BK15" s="143"/>
+      <c r="BL15" s="143"/>
+      <c r="BM15" s="143"/>
+      <c r="BN15" s="143"/>
+      <c r="BO15" s="143"/>
+      <c r="BP15" s="143"/>
+      <c r="BQ15" s="143"/>
+      <c r="BR15" s="144"/>
     </row>
-    <row r="16" spans="1:111" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="137" t="s">
+    <row r="16" spans="1:111" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A16" s="133" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="137"/>
-[...1 lines deleted...]
-      <c r="D16" s="134" t="s">
+      <c r="B16" s="133"/>
+      <c r="C16" s="133"/>
+      <c r="D16" s="130" t="s">
         <v>33</v>
       </c>
-      <c r="E16" s="135"/>
-[...12 lines deleted...]
-        <f>+ROUNDDOWN(Q13*32100,0)</f>
+      <c r="E16" s="131"/>
+      <c r="F16" s="131"/>
+      <c r="G16" s="131"/>
+      <c r="H16" s="131"/>
+      <c r="I16" s="131"/>
+      <c r="J16" s="131"/>
+      <c r="K16" s="131"/>
+      <c r="L16" s="131"/>
+      <c r="M16" s="131"/>
+      <c r="N16" s="131"/>
+      <c r="O16" s="131"/>
+      <c r="P16" s="132"/>
+      <c r="Q16" s="61">
+        <f>+ROUNDDOWN(Q13*15000,0)</f>
         <v>0</v>
       </c>
-      <c r="R16" s="65"/>
-[...12 lines deleted...]
-      <c r="AE16" s="66" t="s">
+      <c r="R16" s="62"/>
+      <c r="S16" s="62"/>
+      <c r="T16" s="62"/>
+      <c r="U16" s="62"/>
+      <c r="V16" s="62"/>
+      <c r="W16" s="62"/>
+      <c r="X16" s="62"/>
+      <c r="Y16" s="62"/>
+      <c r="Z16" s="62"/>
+      <c r="AA16" s="62"/>
+      <c r="AB16" s="62"/>
+      <c r="AC16" s="62"/>
+      <c r="AD16" s="62"/>
+      <c r="AE16" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="AF16" s="66"/>
-[...37 lines deleted...]
-      <c r="BR16" s="150"/>
+      <c r="AF16" s="63"/>
+      <c r="AG16" s="64"/>
+      <c r="AH16" s="147"/>
+      <c r="AI16" s="148"/>
+      <c r="AJ16" s="148"/>
+      <c r="AK16" s="148"/>
+      <c r="AL16" s="148"/>
+      <c r="AM16" s="148"/>
+      <c r="AN16" s="148"/>
+      <c r="AO16" s="149"/>
+      <c r="AP16" s="126"/>
+      <c r="AQ16" s="127"/>
+      <c r="AR16" s="127"/>
+      <c r="AS16" s="127"/>
+      <c r="AT16" s="127"/>
+      <c r="AU16" s="127"/>
+      <c r="AV16" s="127"/>
+      <c r="AW16" s="127"/>
+      <c r="AX16" s="107"/>
+      <c r="AY16" s="107"/>
+      <c r="AZ16" s="129"/>
+      <c r="BA16" s="129"/>
+      <c r="BB16" s="129"/>
+      <c r="BC16" s="107"/>
+      <c r="BD16" s="107"/>
+      <c r="BE16" s="129"/>
+      <c r="BF16" s="129"/>
+      <c r="BG16" s="129"/>
+      <c r="BH16" s="107"/>
+      <c r="BI16" s="107"/>
+      <c r="BJ16" s="145"/>
+      <c r="BK16" s="145"/>
+      <c r="BL16" s="145"/>
+      <c r="BM16" s="145"/>
+      <c r="BN16" s="145"/>
+      <c r="BO16" s="145"/>
+      <c r="BP16" s="145"/>
+      <c r="BQ16" s="145"/>
+      <c r="BR16" s="146"/>
     </row>
-    <row r="17" spans="1:123" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="137" t="s">
+    <row r="17" spans="1:123" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A17" s="133" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="137"/>
-[...1 lines deleted...]
-      <c r="D17" s="134" t="s">
+      <c r="B17" s="133"/>
+      <c r="C17" s="133"/>
+      <c r="D17" s="130" t="s">
         <v>55</v>
       </c>
-      <c r="E17" s="135"/>
-[...11 lines deleted...]
-      <c r="Q17" s="64">
+      <c r="E17" s="131"/>
+      <c r="F17" s="131"/>
+      <c r="G17" s="131"/>
+      <c r="H17" s="131"/>
+      <c r="I17" s="131"/>
+      <c r="J17" s="131"/>
+      <c r="K17" s="131"/>
+      <c r="L17" s="131"/>
+      <c r="M17" s="131"/>
+      <c r="N17" s="131"/>
+      <c r="O17" s="131"/>
+      <c r="P17" s="132"/>
+      <c r="Q17" s="61">
         <f>Q14+Q16</f>
         <v>0</v>
       </c>
-      <c r="R17" s="65"/>
-[...12 lines deleted...]
-      <c r="AE17" s="66" t="s">
+      <c r="R17" s="62"/>
+      <c r="S17" s="62"/>
+      <c r="T17" s="62"/>
+      <c r="U17" s="62"/>
+      <c r="V17" s="62"/>
+      <c r="W17" s="62"/>
+      <c r="X17" s="62"/>
+      <c r="Y17" s="62"/>
+      <c r="Z17" s="62"/>
+      <c r="AA17" s="62"/>
+      <c r="AB17" s="62"/>
+      <c r="AC17" s="62"/>
+      <c r="AD17" s="62"/>
+      <c r="AE17" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="AF17" s="66"/>
-[...1 lines deleted...]
-      <c r="AH17" s="120" t="s">
+      <c r="AF17" s="63"/>
+      <c r="AG17" s="64"/>
+      <c r="AH17" s="116" t="s">
         <v>37</v>
       </c>
-      <c r="AI17" s="121"/>
-[...34 lines deleted...]
-      <c r="BR17" s="127"/>
+      <c r="AI17" s="117"/>
+      <c r="AJ17" s="117"/>
+      <c r="AK17" s="117"/>
+      <c r="AL17" s="117"/>
+      <c r="AM17" s="117"/>
+      <c r="AN17" s="117"/>
+      <c r="AO17" s="118"/>
+      <c r="AP17" s="122"/>
+      <c r="AQ17" s="122"/>
+      <c r="AR17" s="122"/>
+      <c r="AS17" s="122"/>
+      <c r="AT17" s="122"/>
+      <c r="AU17" s="122"/>
+      <c r="AV17" s="122"/>
+      <c r="AW17" s="122"/>
+      <c r="AX17" s="122"/>
+      <c r="AY17" s="122"/>
+      <c r="AZ17" s="122"/>
+      <c r="BA17" s="122"/>
+      <c r="BB17" s="122"/>
+      <c r="BC17" s="122"/>
+      <c r="BD17" s="122"/>
+      <c r="BE17" s="122"/>
+      <c r="BF17" s="122"/>
+      <c r="BG17" s="122"/>
+      <c r="BH17" s="122"/>
+      <c r="BI17" s="122"/>
+      <c r="BJ17" s="122"/>
+      <c r="BK17" s="122"/>
+      <c r="BL17" s="122"/>
+      <c r="BM17" s="122"/>
+      <c r="BN17" s="122"/>
+      <c r="BO17" s="122"/>
+      <c r="BP17" s="122"/>
+      <c r="BQ17" s="122"/>
+      <c r="BR17" s="123"/>
     </row>
-    <row r="18" spans="1:123" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="137" t="s">
+    <row r="18" spans="1:123" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A18" s="133" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="137"/>
-[...1 lines deleted...]
-      <c r="D18" s="163" t="s">
+      <c r="B18" s="133"/>
+      <c r="C18" s="133"/>
+      <c r="D18" s="159" t="s">
         <v>47</v>
       </c>
-      <c r="E18" s="164"/>
-[...25 lines deleted...]
-      <c r="AE18" s="66" t="s">
+      <c r="E18" s="160"/>
+      <c r="F18" s="160"/>
+      <c r="G18" s="160"/>
+      <c r="H18" s="160"/>
+      <c r="I18" s="160"/>
+      <c r="J18" s="160"/>
+      <c r="K18" s="160"/>
+      <c r="L18" s="160"/>
+      <c r="M18" s="160"/>
+      <c r="N18" s="160"/>
+      <c r="O18" s="160"/>
+      <c r="P18" s="161"/>
+      <c r="Q18" s="61"/>
+      <c r="R18" s="62"/>
+      <c r="S18" s="62"/>
+      <c r="T18" s="62"/>
+      <c r="U18" s="62"/>
+      <c r="V18" s="62"/>
+      <c r="W18" s="62"/>
+      <c r="X18" s="62"/>
+      <c r="Y18" s="62"/>
+      <c r="Z18" s="62"/>
+      <c r="AA18" s="62"/>
+      <c r="AB18" s="62"/>
+      <c r="AC18" s="62"/>
+      <c r="AD18" s="62"/>
+      <c r="AE18" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="AF18" s="66"/>
-[...37 lines deleted...]
-      <c r="BR18" s="127"/>
+      <c r="AF18" s="63"/>
+      <c r="AG18" s="64"/>
+      <c r="AH18" s="119"/>
+      <c r="AI18" s="120"/>
+      <c r="AJ18" s="120"/>
+      <c r="AK18" s="120"/>
+      <c r="AL18" s="120"/>
+      <c r="AM18" s="120"/>
+      <c r="AN18" s="120"/>
+      <c r="AO18" s="121"/>
+      <c r="AP18" s="122"/>
+      <c r="AQ18" s="122"/>
+      <c r="AR18" s="122"/>
+      <c r="AS18" s="122"/>
+      <c r="AT18" s="122"/>
+      <c r="AU18" s="122"/>
+      <c r="AV18" s="122"/>
+      <c r="AW18" s="122"/>
+      <c r="AX18" s="122"/>
+      <c r="AY18" s="122"/>
+      <c r="AZ18" s="122"/>
+      <c r="BA18" s="122"/>
+      <c r="BB18" s="122"/>
+      <c r="BC18" s="122"/>
+      <c r="BD18" s="122"/>
+      <c r="BE18" s="122"/>
+      <c r="BF18" s="122"/>
+      <c r="BG18" s="122"/>
+      <c r="BH18" s="122"/>
+      <c r="BI18" s="122"/>
+      <c r="BJ18" s="122"/>
+      <c r="BK18" s="122"/>
+      <c r="BL18" s="122"/>
+      <c r="BM18" s="122"/>
+      <c r="BN18" s="122"/>
+      <c r="BO18" s="122"/>
+      <c r="BP18" s="122"/>
+      <c r="BQ18" s="122"/>
+      <c r="BR18" s="123"/>
     </row>
-    <row r="19" spans="1:123" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="137" t="s">
+    <row r="19" spans="1:123" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A19" s="133" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="137"/>
-[...1 lines deleted...]
-      <c r="D19" s="160" t="s">
+      <c r="B19" s="133"/>
+      <c r="C19" s="133"/>
+      <c r="D19" s="156" t="s">
         <v>45</v>
       </c>
-      <c r="E19" s="161"/>
-[...25 lines deleted...]
-      <c r="AE19" s="66" t="s">
+      <c r="E19" s="157"/>
+      <c r="F19" s="157"/>
+      <c r="G19" s="157"/>
+      <c r="H19" s="157"/>
+      <c r="I19" s="157"/>
+      <c r="J19" s="157"/>
+      <c r="K19" s="157"/>
+      <c r="L19" s="157"/>
+      <c r="M19" s="157"/>
+      <c r="N19" s="157"/>
+      <c r="O19" s="157"/>
+      <c r="P19" s="158"/>
+      <c r="Q19" s="61"/>
+      <c r="R19" s="62"/>
+      <c r="S19" s="62"/>
+      <c r="T19" s="62"/>
+      <c r="U19" s="62"/>
+      <c r="V19" s="62"/>
+      <c r="W19" s="62"/>
+      <c r="X19" s="62"/>
+      <c r="Y19" s="62"/>
+      <c r="Z19" s="62"/>
+      <c r="AA19" s="62"/>
+      <c r="AB19" s="62"/>
+      <c r="AC19" s="62"/>
+      <c r="AD19" s="62"/>
+      <c r="AE19" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="AF19" s="66"/>
-[...37 lines deleted...]
-      <c r="BR19" s="127"/>
+      <c r="AF19" s="63"/>
+      <c r="AG19" s="64"/>
+      <c r="AH19" s="119"/>
+      <c r="AI19" s="120"/>
+      <c r="AJ19" s="120"/>
+      <c r="AK19" s="120"/>
+      <c r="AL19" s="120"/>
+      <c r="AM19" s="120"/>
+      <c r="AN19" s="120"/>
+      <c r="AO19" s="121"/>
+      <c r="AP19" s="122"/>
+      <c r="AQ19" s="122"/>
+      <c r="AR19" s="122"/>
+      <c r="AS19" s="122"/>
+      <c r="AT19" s="122"/>
+      <c r="AU19" s="122"/>
+      <c r="AV19" s="122"/>
+      <c r="AW19" s="122"/>
+      <c r="AX19" s="122"/>
+      <c r="AY19" s="122"/>
+      <c r="AZ19" s="122"/>
+      <c r="BA19" s="122"/>
+      <c r="BB19" s="122"/>
+      <c r="BC19" s="122"/>
+      <c r="BD19" s="122"/>
+      <c r="BE19" s="122"/>
+      <c r="BF19" s="122"/>
+      <c r="BG19" s="122"/>
+      <c r="BH19" s="122"/>
+      <c r="BI19" s="122"/>
+      <c r="BJ19" s="122"/>
+      <c r="BK19" s="122"/>
+      <c r="BL19" s="122"/>
+      <c r="BM19" s="122"/>
+      <c r="BN19" s="122"/>
+      <c r="BO19" s="122"/>
+      <c r="BP19" s="122"/>
+      <c r="BQ19" s="122"/>
+      <c r="BR19" s="123"/>
     </row>
-    <row r="20" spans="1:123" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="137" t="s">
+    <row r="20" spans="1:123" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A20" s="133" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="137"/>
-[...1 lines deleted...]
-      <c r="D20" s="134" t="s">
+      <c r="B20" s="133"/>
+      <c r="C20" s="133"/>
+      <c r="D20" s="130" t="s">
         <v>46</v>
       </c>
-      <c r="E20" s="135"/>
-[...25 lines deleted...]
-      <c r="AE20" s="66" t="s">
+      <c r="E20" s="131"/>
+      <c r="F20" s="131"/>
+      <c r="G20" s="131"/>
+      <c r="H20" s="131"/>
+      <c r="I20" s="131"/>
+      <c r="J20" s="131"/>
+      <c r="K20" s="131"/>
+      <c r="L20" s="131"/>
+      <c r="M20" s="131"/>
+      <c r="N20" s="131"/>
+      <c r="O20" s="131"/>
+      <c r="P20" s="132"/>
+      <c r="Q20" s="61"/>
+      <c r="R20" s="62"/>
+      <c r="S20" s="62"/>
+      <c r="T20" s="62"/>
+      <c r="U20" s="62"/>
+      <c r="V20" s="62"/>
+      <c r="W20" s="62"/>
+      <c r="X20" s="62"/>
+      <c r="Y20" s="62"/>
+      <c r="Z20" s="62"/>
+      <c r="AA20" s="62"/>
+      <c r="AB20" s="62"/>
+      <c r="AC20" s="62"/>
+      <c r="AD20" s="62"/>
+      <c r="AE20" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="AF20" s="66"/>
-[...37 lines deleted...]
-      <c r="BR20" s="127"/>
+      <c r="AF20" s="63"/>
+      <c r="AG20" s="64"/>
+      <c r="AH20" s="119"/>
+      <c r="AI20" s="120"/>
+      <c r="AJ20" s="120"/>
+      <c r="AK20" s="120"/>
+      <c r="AL20" s="120"/>
+      <c r="AM20" s="120"/>
+      <c r="AN20" s="120"/>
+      <c r="AO20" s="121"/>
+      <c r="AP20" s="122"/>
+      <c r="AQ20" s="122"/>
+      <c r="AR20" s="122"/>
+      <c r="AS20" s="122"/>
+      <c r="AT20" s="122"/>
+      <c r="AU20" s="122"/>
+      <c r="AV20" s="122"/>
+      <c r="AW20" s="122"/>
+      <c r="AX20" s="122"/>
+      <c r="AY20" s="122"/>
+      <c r="AZ20" s="122"/>
+      <c r="BA20" s="122"/>
+      <c r="BB20" s="122"/>
+      <c r="BC20" s="122"/>
+      <c r="BD20" s="122"/>
+      <c r="BE20" s="122"/>
+      <c r="BF20" s="122"/>
+      <c r="BG20" s="122"/>
+      <c r="BH20" s="122"/>
+      <c r="BI20" s="122"/>
+      <c r="BJ20" s="122"/>
+      <c r="BK20" s="122"/>
+      <c r="BL20" s="122"/>
+      <c r="BM20" s="122"/>
+      <c r="BN20" s="122"/>
+      <c r="BO20" s="122"/>
+      <c r="BP20" s="122"/>
+      <c r="BQ20" s="122"/>
+      <c r="BR20" s="123"/>
     </row>
-    <row r="21" spans="1:123" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="137" t="s">
+    <row r="21" spans="1:123" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A21" s="133" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="137"/>
-[...1 lines deleted...]
-      <c r="D21" s="134" t="s">
+      <c r="B21" s="133"/>
+      <c r="C21" s="133"/>
+      <c r="D21" s="130" t="s">
         <v>44</v>
       </c>
-      <c r="E21" s="135"/>
-[...25 lines deleted...]
-      <c r="AE21" s="66" t="s">
+      <c r="E21" s="131"/>
+      <c r="F21" s="131"/>
+      <c r="G21" s="131"/>
+      <c r="H21" s="131"/>
+      <c r="I21" s="131"/>
+      <c r="J21" s="131"/>
+      <c r="K21" s="131"/>
+      <c r="L21" s="131"/>
+      <c r="M21" s="131"/>
+      <c r="N21" s="131"/>
+      <c r="O21" s="131"/>
+      <c r="P21" s="132"/>
+      <c r="Q21" s="61"/>
+      <c r="R21" s="62"/>
+      <c r="S21" s="62"/>
+      <c r="T21" s="62"/>
+      <c r="U21" s="62"/>
+      <c r="V21" s="62"/>
+      <c r="W21" s="62"/>
+      <c r="X21" s="62"/>
+      <c r="Y21" s="62"/>
+      <c r="Z21" s="62"/>
+      <c r="AA21" s="62"/>
+      <c r="AB21" s="62"/>
+      <c r="AC21" s="62"/>
+      <c r="AD21" s="62"/>
+      <c r="AE21" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="AF21" s="66"/>
-[...1 lines deleted...]
-      <c r="AH21" s="68" t="s">
+      <c r="AF21" s="63"/>
+      <c r="AG21" s="64"/>
+      <c r="AH21" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="AI21" s="69"/>
-[...6 lines deleted...]
-      <c r="AP21" s="71" t="s">
+      <c r="AI21" s="66"/>
+      <c r="AJ21" s="66"/>
+      <c r="AK21" s="66"/>
+      <c r="AL21" s="66"/>
+      <c r="AM21" s="66"/>
+      <c r="AN21" s="66"/>
+      <c r="AO21" s="67"/>
+      <c r="AP21" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="AQ21" s="72"/>
-[...26 lines deleted...]
-      <c r="BR21" s="73"/>
+      <c r="AQ21" s="69"/>
+      <c r="AR21" s="69"/>
+      <c r="AS21" s="69"/>
+      <c r="AT21" s="69"/>
+      <c r="AU21" s="69"/>
+      <c r="AV21" s="69"/>
+      <c r="AW21" s="69"/>
+      <c r="AX21" s="69"/>
+      <c r="AY21" s="69"/>
+      <c r="AZ21" s="69"/>
+      <c r="BA21" s="69"/>
+      <c r="BB21" s="69"/>
+      <c r="BC21" s="69"/>
+      <c r="BD21" s="69"/>
+      <c r="BE21" s="69"/>
+      <c r="BF21" s="69"/>
+      <c r="BG21" s="69"/>
+      <c r="BH21" s="69"/>
+      <c r="BI21" s="69"/>
+      <c r="BJ21" s="69"/>
+      <c r="BK21" s="69"/>
+      <c r="BL21" s="69"/>
+      <c r="BM21" s="69"/>
+      <c r="BN21" s="69"/>
+      <c r="BO21" s="69"/>
+      <c r="BP21" s="69"/>
+      <c r="BQ21" s="69"/>
+      <c r="BR21" s="70"/>
     </row>
-    <row r="22" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="104" t="s">
+    <row r="22" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A22" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="105"/>
-[...67 lines deleted...]
-      <c r="BR22" s="103"/>
+      <c r="B22" s="101"/>
+      <c r="C22" s="101"/>
+      <c r="D22" s="101"/>
+      <c r="E22" s="101"/>
+      <c r="F22" s="101"/>
+      <c r="G22" s="101"/>
+      <c r="H22" s="101"/>
+      <c r="I22" s="101"/>
+      <c r="J22" s="101"/>
+      <c r="K22" s="101"/>
+      <c r="L22" s="101"/>
+      <c r="M22" s="101"/>
+      <c r="N22" s="101"/>
+      <c r="O22" s="101"/>
+      <c r="P22" s="102"/>
+      <c r="Q22" s="97"/>
+      <c r="R22" s="98"/>
+      <c r="S22" s="98"/>
+      <c r="T22" s="98"/>
+      <c r="U22" s="98"/>
+      <c r="V22" s="98"/>
+      <c r="W22" s="98"/>
+      <c r="X22" s="98"/>
+      <c r="Y22" s="98"/>
+      <c r="Z22" s="98"/>
+      <c r="AA22" s="98"/>
+      <c r="AB22" s="98"/>
+      <c r="AC22" s="98"/>
+      <c r="AD22" s="98"/>
+      <c r="AE22" s="98"/>
+      <c r="AF22" s="98"/>
+      <c r="AG22" s="98"/>
+      <c r="AH22" s="98"/>
+      <c r="AI22" s="98"/>
+      <c r="AJ22" s="98"/>
+      <c r="AK22" s="98"/>
+      <c r="AL22" s="98"/>
+      <c r="AM22" s="98"/>
+      <c r="AN22" s="98"/>
+      <c r="AO22" s="98"/>
+      <c r="AP22" s="98"/>
+      <c r="AQ22" s="98"/>
+      <c r="AR22" s="98"/>
+      <c r="AS22" s="98"/>
+      <c r="AT22" s="98"/>
+      <c r="AU22" s="98"/>
+      <c r="AV22" s="98"/>
+      <c r="AW22" s="98"/>
+      <c r="AX22" s="98"/>
+      <c r="AY22" s="98"/>
+      <c r="AZ22" s="98"/>
+      <c r="BA22" s="98"/>
+      <c r="BB22" s="98"/>
+      <c r="BC22" s="98"/>
+      <c r="BD22" s="98"/>
+      <c r="BE22" s="98"/>
+      <c r="BF22" s="98"/>
+      <c r="BG22" s="98"/>
+      <c r="BH22" s="98"/>
+      <c r="BI22" s="98"/>
+      <c r="BJ22" s="98"/>
+      <c r="BK22" s="98"/>
+      <c r="BL22" s="98"/>
+      <c r="BM22" s="98"/>
+      <c r="BN22" s="98"/>
+      <c r="BO22" s="98"/>
+      <c r="BP22" s="98"/>
+      <c r="BQ22" s="98"/>
+      <c r="BR22" s="99"/>
     </row>
-    <row r="23" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-      <c r="BR23" s="103"/>
+    <row r="23" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A23" s="103"/>
+      <c r="B23" s="104"/>
+      <c r="C23" s="104"/>
+      <c r="D23" s="104"/>
+      <c r="E23" s="104"/>
+      <c r="F23" s="104"/>
+      <c r="G23" s="104"/>
+      <c r="H23" s="104"/>
+      <c r="I23" s="104"/>
+      <c r="J23" s="104"/>
+      <c r="K23" s="104"/>
+      <c r="L23" s="104"/>
+      <c r="M23" s="104"/>
+      <c r="N23" s="104"/>
+      <c r="O23" s="104"/>
+      <c r="P23" s="105"/>
+      <c r="Q23" s="97"/>
+      <c r="R23" s="98"/>
+      <c r="S23" s="98"/>
+      <c r="T23" s="98"/>
+      <c r="U23" s="98"/>
+      <c r="V23" s="98"/>
+      <c r="W23" s="98"/>
+      <c r="X23" s="98"/>
+      <c r="Y23" s="98"/>
+      <c r="Z23" s="98"/>
+      <c r="AA23" s="98"/>
+      <c r="AB23" s="98"/>
+      <c r="AC23" s="98"/>
+      <c r="AD23" s="98"/>
+      <c r="AE23" s="98"/>
+      <c r="AF23" s="98"/>
+      <c r="AG23" s="98"/>
+      <c r="AH23" s="98"/>
+      <c r="AI23" s="98"/>
+      <c r="AJ23" s="98"/>
+      <c r="AK23" s="98"/>
+      <c r="AL23" s="98"/>
+      <c r="AM23" s="98"/>
+      <c r="AN23" s="98"/>
+      <c r="AO23" s="98"/>
+      <c r="AP23" s="98"/>
+      <c r="AQ23" s="98"/>
+      <c r="AR23" s="98"/>
+      <c r="AS23" s="98"/>
+      <c r="AT23" s="98"/>
+      <c r="AU23" s="98"/>
+      <c r="AV23" s="98"/>
+      <c r="AW23" s="98"/>
+      <c r="AX23" s="98"/>
+      <c r="AY23" s="98"/>
+      <c r="AZ23" s="98"/>
+      <c r="BA23" s="98"/>
+      <c r="BB23" s="98"/>
+      <c r="BC23" s="98"/>
+      <c r="BD23" s="98"/>
+      <c r="BE23" s="98"/>
+      <c r="BF23" s="98"/>
+      <c r="BG23" s="98"/>
+      <c r="BH23" s="98"/>
+      <c r="BI23" s="98"/>
+      <c r="BJ23" s="98"/>
+      <c r="BK23" s="98"/>
+      <c r="BL23" s="98"/>
+      <c r="BM23" s="98"/>
+      <c r="BN23" s="98"/>
+      <c r="BO23" s="98"/>
+      <c r="BP23" s="98"/>
+      <c r="BQ23" s="98"/>
+      <c r="BR23" s="99"/>
     </row>
-    <row r="24" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-      <c r="BR24" s="103"/>
+    <row r="24" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A24" s="103"/>
+      <c r="B24" s="104"/>
+      <c r="C24" s="104"/>
+      <c r="D24" s="104"/>
+      <c r="E24" s="104"/>
+      <c r="F24" s="104"/>
+      <c r="G24" s="104"/>
+      <c r="H24" s="104"/>
+      <c r="I24" s="104"/>
+      <c r="J24" s="104"/>
+      <c r="K24" s="104"/>
+      <c r="L24" s="104"/>
+      <c r="M24" s="104"/>
+      <c r="N24" s="104"/>
+      <c r="O24" s="104"/>
+      <c r="P24" s="105"/>
+      <c r="Q24" s="97"/>
+      <c r="R24" s="98"/>
+      <c r="S24" s="98"/>
+      <c r="T24" s="98"/>
+      <c r="U24" s="98"/>
+      <c r="V24" s="98"/>
+      <c r="W24" s="98"/>
+      <c r="X24" s="98"/>
+      <c r="Y24" s="98"/>
+      <c r="Z24" s="98"/>
+      <c r="AA24" s="98"/>
+      <c r="AB24" s="98"/>
+      <c r="AC24" s="98"/>
+      <c r="AD24" s="98"/>
+      <c r="AE24" s="98"/>
+      <c r="AF24" s="98"/>
+      <c r="AG24" s="98"/>
+      <c r="AH24" s="98"/>
+      <c r="AI24" s="98"/>
+      <c r="AJ24" s="98"/>
+      <c r="AK24" s="98"/>
+      <c r="AL24" s="98"/>
+      <c r="AM24" s="98"/>
+      <c r="AN24" s="98"/>
+      <c r="AO24" s="98"/>
+      <c r="AP24" s="98"/>
+      <c r="AQ24" s="98"/>
+      <c r="AR24" s="98"/>
+      <c r="AS24" s="98"/>
+      <c r="AT24" s="98"/>
+      <c r="AU24" s="98"/>
+      <c r="AV24" s="98"/>
+      <c r="AW24" s="98"/>
+      <c r="AX24" s="98"/>
+      <c r="AY24" s="98"/>
+      <c r="AZ24" s="98"/>
+      <c r="BA24" s="98"/>
+      <c r="BB24" s="98"/>
+      <c r="BC24" s="98"/>
+      <c r="BD24" s="98"/>
+      <c r="BE24" s="98"/>
+      <c r="BF24" s="98"/>
+      <c r="BG24" s="98"/>
+      <c r="BH24" s="98"/>
+      <c r="BI24" s="98"/>
+      <c r="BJ24" s="98"/>
+      <c r="BK24" s="98"/>
+      <c r="BL24" s="98"/>
+      <c r="BM24" s="98"/>
+      <c r="BN24" s="98"/>
+      <c r="BO24" s="98"/>
+      <c r="BP24" s="98"/>
+      <c r="BQ24" s="98"/>
+      <c r="BR24" s="99"/>
     </row>
-    <row r="25" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="116" t="s">
+    <row r="25" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A25" s="112" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="114"/>
-[...17 lines deleted...]
-      <c r="T25" s="119" t="s">
+      <c r="B25" s="110"/>
+      <c r="C25" s="110"/>
+      <c r="D25" s="110"/>
+      <c r="E25" s="110"/>
+      <c r="F25" s="110"/>
+      <c r="G25" s="110"/>
+      <c r="H25" s="110"/>
+      <c r="I25" s="110"/>
+      <c r="J25" s="110"/>
+      <c r="K25" s="110"/>
+      <c r="L25" s="110"/>
+      <c r="M25" s="110"/>
+      <c r="N25" s="110"/>
+      <c r="O25" s="110"/>
+      <c r="P25" s="111"/>
+      <c r="Q25" s="113"/>
+      <c r="R25" s="114"/>
+      <c r="S25" s="114"/>
+      <c r="T25" s="115" t="s">
         <v>15</v>
       </c>
-      <c r="U25" s="119"/>
-[...14 lines deleted...]
-      <c r="AJ25" s="90" t="s">
+      <c r="U25" s="115"/>
+      <c r="V25" s="115"/>
+      <c r="W25" s="115"/>
+      <c r="X25" s="115"/>
+      <c r="Y25" s="115"/>
+      <c r="Z25" s="115"/>
+      <c r="AA25" s="115"/>
+      <c r="AB25" s="115"/>
+      <c r="AC25" s="115"/>
+      <c r="AD25" s="115"/>
+      <c r="AE25" s="115"/>
+      <c r="AF25" s="115"/>
+      <c r="AG25" s="85"/>
+      <c r="AH25" s="85"/>
+      <c r="AI25" s="85"/>
+      <c r="AJ25" s="86" t="s">
         <v>16</v>
       </c>
-      <c r="AK25" s="90"/>
-[...32 lines deleted...]
-      <c r="BR25" s="32"/>
+      <c r="AK25" s="86"/>
+      <c r="AL25" s="86"/>
+      <c r="AM25" s="86"/>
+      <c r="AN25" s="86"/>
+      <c r="AO25" s="86"/>
+      <c r="AP25" s="86"/>
+      <c r="AQ25" s="86"/>
+      <c r="AR25" s="86"/>
+      <c r="AS25" s="86"/>
+      <c r="AT25" s="86"/>
+      <c r="AU25" s="86"/>
+      <c r="AV25" s="86"/>
+      <c r="AW25" s="28"/>
+      <c r="AX25" s="28"/>
+      <c r="AY25" s="28"/>
+      <c r="AZ25" s="28"/>
+      <c r="BA25" s="28"/>
+      <c r="BB25" s="28"/>
+      <c r="BC25" s="28"/>
+      <c r="BD25" s="28"/>
+      <c r="BE25" s="28"/>
+      <c r="BF25" s="28"/>
+      <c r="BG25" s="28"/>
+      <c r="BH25" s="28"/>
+      <c r="BI25" s="28"/>
+      <c r="BJ25" s="28"/>
+      <c r="BK25" s="28"/>
+      <c r="BL25" s="28"/>
+      <c r="BM25" s="28"/>
+      <c r="BN25" s="28"/>
+      <c r="BO25" s="28"/>
+      <c r="BP25" s="28"/>
+      <c r="BQ25" s="28"/>
+      <c r="BR25" s="29"/>
     </row>
-    <row r="26" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="116" t="s">
+    <row r="26" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A26" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="114"/>
-[...17 lines deleted...]
-      <c r="T26" s="119" t="s">
+      <c r="B26" s="110"/>
+      <c r="C26" s="110"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="110"/>
+      <c r="H26" s="110"/>
+      <c r="I26" s="110"/>
+      <c r="J26" s="110"/>
+      <c r="K26" s="110"/>
+      <c r="L26" s="110"/>
+      <c r="M26" s="110"/>
+      <c r="N26" s="110"/>
+      <c r="O26" s="110"/>
+      <c r="P26" s="111"/>
+      <c r="Q26" s="113"/>
+      <c r="R26" s="114"/>
+      <c r="S26" s="114"/>
+      <c r="T26" s="115" t="s">
         <v>56</v>
       </c>
-      <c r="U26" s="119"/>
-[...14 lines deleted...]
-      <c r="AJ26" s="90" t="s">
+      <c r="U26" s="115"/>
+      <c r="V26" s="115"/>
+      <c r="W26" s="115"/>
+      <c r="X26" s="115"/>
+      <c r="Y26" s="115"/>
+      <c r="Z26" s="115"/>
+      <c r="AA26" s="115"/>
+      <c r="AB26" s="115"/>
+      <c r="AC26" s="115"/>
+      <c r="AD26" s="115"/>
+      <c r="AE26" s="115"/>
+      <c r="AF26" s="115"/>
+      <c r="AG26" s="85"/>
+      <c r="AH26" s="85"/>
+      <c r="AI26" s="85"/>
+      <c r="AJ26" s="86" t="s">
         <v>57</v>
       </c>
-      <c r="AK26" s="90"/>
-[...32 lines deleted...]
-      <c r="BR26" s="32"/>
+      <c r="AK26" s="86"/>
+      <c r="AL26" s="86"/>
+      <c r="AM26" s="86"/>
+      <c r="AN26" s="86"/>
+      <c r="AO26" s="86"/>
+      <c r="AP26" s="86"/>
+      <c r="AQ26" s="86"/>
+      <c r="AR26" s="86"/>
+      <c r="AS26" s="86"/>
+      <c r="AT26" s="86"/>
+      <c r="AU26" s="86"/>
+      <c r="AV26" s="86"/>
+      <c r="AW26" s="28"/>
+      <c r="AX26" s="28"/>
+      <c r="AY26" s="28"/>
+      <c r="AZ26" s="28"/>
+      <c r="BA26" s="28"/>
+      <c r="BB26" s="28"/>
+      <c r="BC26" s="28"/>
+      <c r="BD26" s="28"/>
+      <c r="BE26" s="28"/>
+      <c r="BF26" s="28"/>
+      <c r="BG26" s="28"/>
+      <c r="BH26" s="28"/>
+      <c r="BI26" s="28"/>
+      <c r="BJ26" s="28"/>
+      <c r="BK26" s="28"/>
+      <c r="BL26" s="28"/>
+      <c r="BM26" s="28"/>
+      <c r="BN26" s="28"/>
+      <c r="BO26" s="28"/>
+      <c r="BP26" s="28"/>
+      <c r="BQ26" s="28"/>
+      <c r="BR26" s="29"/>
     </row>
-    <row r="27" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="104" t="s">
+    <row r="27" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A27" s="100" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="105"/>
-[...67 lines deleted...]
-      <c r="BR27" s="103"/>
+      <c r="B27" s="101"/>
+      <c r="C27" s="101"/>
+      <c r="D27" s="101"/>
+      <c r="E27" s="101"/>
+      <c r="F27" s="101"/>
+      <c r="G27" s="101"/>
+      <c r="H27" s="101"/>
+      <c r="I27" s="101"/>
+      <c r="J27" s="101"/>
+      <c r="K27" s="101"/>
+      <c r="L27" s="101"/>
+      <c r="M27" s="101"/>
+      <c r="N27" s="101"/>
+      <c r="O27" s="101"/>
+      <c r="P27" s="102"/>
+      <c r="Q27" s="97"/>
+      <c r="R27" s="98"/>
+      <c r="S27" s="98"/>
+      <c r="T27" s="98"/>
+      <c r="U27" s="98"/>
+      <c r="V27" s="98"/>
+      <c r="W27" s="98"/>
+      <c r="X27" s="98"/>
+      <c r="Y27" s="98"/>
+      <c r="Z27" s="98"/>
+      <c r="AA27" s="98"/>
+      <c r="AB27" s="98"/>
+      <c r="AC27" s="98"/>
+      <c r="AD27" s="98"/>
+      <c r="AE27" s="98"/>
+      <c r="AF27" s="98"/>
+      <c r="AG27" s="98"/>
+      <c r="AH27" s="98"/>
+      <c r="AI27" s="98"/>
+      <c r="AJ27" s="98"/>
+      <c r="AK27" s="98"/>
+      <c r="AL27" s="98"/>
+      <c r="AM27" s="98"/>
+      <c r="AN27" s="98"/>
+      <c r="AO27" s="98"/>
+      <c r="AP27" s="98"/>
+      <c r="AQ27" s="98"/>
+      <c r="AR27" s="98"/>
+      <c r="AS27" s="98"/>
+      <c r="AT27" s="98"/>
+      <c r="AU27" s="98"/>
+      <c r="AV27" s="98"/>
+      <c r="AW27" s="98"/>
+      <c r="AX27" s="98"/>
+      <c r="AY27" s="98"/>
+      <c r="AZ27" s="98"/>
+      <c r="BA27" s="98"/>
+      <c r="BB27" s="98"/>
+      <c r="BC27" s="98"/>
+      <c r="BD27" s="98"/>
+      <c r="BE27" s="98"/>
+      <c r="BF27" s="98"/>
+      <c r="BG27" s="98"/>
+      <c r="BH27" s="98"/>
+      <c r="BI27" s="98"/>
+      <c r="BJ27" s="98"/>
+      <c r="BK27" s="98"/>
+      <c r="BL27" s="98"/>
+      <c r="BM27" s="98"/>
+      <c r="BN27" s="98"/>
+      <c r="BO27" s="98"/>
+      <c r="BP27" s="98"/>
+      <c r="BQ27" s="98"/>
+      <c r="BR27" s="99"/>
     </row>
-    <row r="28" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-      <c r="BR28" s="103"/>
+    <row r="28" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A28" s="103"/>
+      <c r="B28" s="104"/>
+      <c r="C28" s="104"/>
+      <c r="D28" s="104"/>
+      <c r="E28" s="104"/>
+      <c r="F28" s="104"/>
+      <c r="G28" s="104"/>
+      <c r="H28" s="104"/>
+      <c r="I28" s="104"/>
+      <c r="J28" s="104"/>
+      <c r="K28" s="104"/>
+      <c r="L28" s="104"/>
+      <c r="M28" s="104"/>
+      <c r="N28" s="104"/>
+      <c r="O28" s="104"/>
+      <c r="P28" s="105"/>
+      <c r="Q28" s="97"/>
+      <c r="R28" s="98"/>
+      <c r="S28" s="98"/>
+      <c r="T28" s="98"/>
+      <c r="U28" s="98"/>
+      <c r="V28" s="98"/>
+      <c r="W28" s="98"/>
+      <c r="X28" s="98"/>
+      <c r="Y28" s="98"/>
+      <c r="Z28" s="98"/>
+      <c r="AA28" s="98"/>
+      <c r="AB28" s="98"/>
+      <c r="AC28" s="98"/>
+      <c r="AD28" s="98"/>
+      <c r="AE28" s="98"/>
+      <c r="AF28" s="98"/>
+      <c r="AG28" s="98"/>
+      <c r="AH28" s="98"/>
+      <c r="AI28" s="98"/>
+      <c r="AJ28" s="98"/>
+      <c r="AK28" s="98"/>
+      <c r="AL28" s="98"/>
+      <c r="AM28" s="98"/>
+      <c r="AN28" s="98"/>
+      <c r="AO28" s="98"/>
+      <c r="AP28" s="98"/>
+      <c r="AQ28" s="98"/>
+      <c r="AR28" s="98"/>
+      <c r="AS28" s="98"/>
+      <c r="AT28" s="98"/>
+      <c r="AU28" s="98"/>
+      <c r="AV28" s="98"/>
+      <c r="AW28" s="98"/>
+      <c r="AX28" s="98"/>
+      <c r="AY28" s="98"/>
+      <c r="AZ28" s="98"/>
+      <c r="BA28" s="98"/>
+      <c r="BB28" s="98"/>
+      <c r="BC28" s="98"/>
+      <c r="BD28" s="98"/>
+      <c r="BE28" s="98"/>
+      <c r="BF28" s="98"/>
+      <c r="BG28" s="98"/>
+      <c r="BH28" s="98"/>
+      <c r="BI28" s="98"/>
+      <c r="BJ28" s="98"/>
+      <c r="BK28" s="98"/>
+      <c r="BL28" s="98"/>
+      <c r="BM28" s="98"/>
+      <c r="BN28" s="98"/>
+      <c r="BO28" s="98"/>
+      <c r="BP28" s="98"/>
+      <c r="BQ28" s="98"/>
+      <c r="BR28" s="99"/>
     </row>
-    <row r="29" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-      <c r="BR29" s="103"/>
+    <row r="29" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A29" s="106"/>
+      <c r="B29" s="107"/>
+      <c r="C29" s="107"/>
+      <c r="D29" s="107"/>
+      <c r="E29" s="107"/>
+      <c r="F29" s="107"/>
+      <c r="G29" s="107"/>
+      <c r="H29" s="107"/>
+      <c r="I29" s="107"/>
+      <c r="J29" s="107"/>
+      <c r="K29" s="107"/>
+      <c r="L29" s="107"/>
+      <c r="M29" s="107"/>
+      <c r="N29" s="107"/>
+      <c r="O29" s="107"/>
+      <c r="P29" s="108"/>
+      <c r="Q29" s="97"/>
+      <c r="R29" s="98"/>
+      <c r="S29" s="98"/>
+      <c r="T29" s="98"/>
+      <c r="U29" s="98"/>
+      <c r="V29" s="98"/>
+      <c r="W29" s="98"/>
+      <c r="X29" s="98"/>
+      <c r="Y29" s="98"/>
+      <c r="Z29" s="98"/>
+      <c r="AA29" s="98"/>
+      <c r="AB29" s="98"/>
+      <c r="AC29" s="98"/>
+      <c r="AD29" s="98"/>
+      <c r="AE29" s="98"/>
+      <c r="AF29" s="98"/>
+      <c r="AG29" s="98"/>
+      <c r="AH29" s="98"/>
+      <c r="AI29" s="98"/>
+      <c r="AJ29" s="98"/>
+      <c r="AK29" s="98"/>
+      <c r="AL29" s="98"/>
+      <c r="AM29" s="98"/>
+      <c r="AN29" s="98"/>
+      <c r="AO29" s="98"/>
+      <c r="AP29" s="98"/>
+      <c r="AQ29" s="98"/>
+      <c r="AR29" s="98"/>
+      <c r="AS29" s="98"/>
+      <c r="AT29" s="98"/>
+      <c r="AU29" s="98"/>
+      <c r="AV29" s="98"/>
+      <c r="AW29" s="98"/>
+      <c r="AX29" s="98"/>
+      <c r="AY29" s="98"/>
+      <c r="AZ29" s="98"/>
+      <c r="BA29" s="98"/>
+      <c r="BB29" s="98"/>
+      <c r="BC29" s="98"/>
+      <c r="BD29" s="98"/>
+      <c r="BE29" s="98"/>
+      <c r="BF29" s="98"/>
+      <c r="BG29" s="98"/>
+      <c r="BH29" s="98"/>
+      <c r="BI29" s="98"/>
+      <c r="BJ29" s="98"/>
+      <c r="BK29" s="98"/>
+      <c r="BL29" s="98"/>
+      <c r="BM29" s="98"/>
+      <c r="BN29" s="98"/>
+      <c r="BO29" s="98"/>
+      <c r="BP29" s="98"/>
+      <c r="BQ29" s="98"/>
+      <c r="BR29" s="99"/>
     </row>
-    <row r="30" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="113" t="s">
+    <row r="30" spans="1:123" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A30" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="B30" s="114"/>
-[...14 lines deleted...]
-      <c r="Q30" s="96" t="s">
+      <c r="B30" s="110"/>
+      <c r="C30" s="110"/>
+      <c r="D30" s="110"/>
+      <c r="E30" s="110"/>
+      <c r="F30" s="110"/>
+      <c r="G30" s="110"/>
+      <c r="H30" s="110"/>
+      <c r="I30" s="110"/>
+      <c r="J30" s="110"/>
+      <c r="K30" s="110"/>
+      <c r="L30" s="110"/>
+      <c r="M30" s="110"/>
+      <c r="N30" s="110"/>
+      <c r="O30" s="110"/>
+      <c r="P30" s="111"/>
+      <c r="Q30" s="92" t="s">
         <v>51</v>
       </c>
-      <c r="R30" s="97"/>
-[...11 lines deleted...]
-      <c r="AD30" s="30" t="s">
+      <c r="R30" s="93"/>
+      <c r="S30" s="93"/>
+      <c r="T30" s="93"/>
+      <c r="U30" s="93"/>
+      <c r="V30" s="93"/>
+      <c r="W30" s="93"/>
+      <c r="X30" s="93"/>
+      <c r="Y30" s="93"/>
+      <c r="Z30" s="93"/>
+      <c r="AA30" s="94"/>
+      <c r="AB30" s="95"/>
+      <c r="AC30" s="95"/>
+      <c r="AD30" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="AE30" s="99"/>
-[...1 lines deleted...]
-      <c r="AG30" s="30" t="s">
+      <c r="AE30" s="95"/>
+      <c r="AF30" s="95"/>
+      <c r="AG30" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="AH30" s="99"/>
-[...2 lines deleted...]
-      <c r="AK30" s="97" t="s">
+      <c r="AH30" s="95"/>
+      <c r="AI30" s="95"/>
+      <c r="AJ30" s="96"/>
+      <c r="AK30" s="93" t="s">
         <v>52</v>
       </c>
-      <c r="AL30" s="97"/>
-[...29 lines deleted...]
-      <c r="BP30" s="60" t="s">
+      <c r="AL30" s="93"/>
+      <c r="AM30" s="93"/>
+      <c r="AN30" s="93"/>
+      <c r="AO30" s="93"/>
+      <c r="AP30" s="93"/>
+      <c r="AQ30" s="93"/>
+      <c r="AR30" s="93"/>
+      <c r="AS30" s="93"/>
+      <c r="AT30" s="93"/>
+      <c r="AU30" s="93"/>
+      <c r="AV30" s="93"/>
+      <c r="AW30" s="59"/>
+      <c r="AX30" s="60"/>
+      <c r="AY30" s="60"/>
+      <c r="AZ30" s="60"/>
+      <c r="BA30" s="60"/>
+      <c r="BB30" s="60"/>
+      <c r="BC30" s="60"/>
+      <c r="BD30" s="60"/>
+      <c r="BE30" s="60"/>
+      <c r="BF30" s="60"/>
+      <c r="BG30" s="60"/>
+      <c r="BH30" s="60"/>
+      <c r="BI30" s="60"/>
+      <c r="BJ30" s="60"/>
+      <c r="BK30" s="60"/>
+      <c r="BL30" s="60"/>
+      <c r="BM30" s="60"/>
+      <c r="BN30" s="60"/>
+      <c r="BO30" s="60"/>
+      <c r="BP30" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="BQ30" s="60"/>
-[...1 lines deleted...]
-      <c r="DS30" s="28"/>
+      <c r="BQ30" s="57"/>
+      <c r="BR30" s="58"/>
+      <c r="DS30" s="25"/>
     </row>
-    <row r="31" spans="1:123" s="5" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="91" t="s">
+    <row r="31" spans="1:123" s="3" customFormat="1" ht="51" customHeight="1">
+      <c r="A31" s="87" t="s">
         <v>43</v>
       </c>
-      <c r="B31" s="91"/>
-[...67 lines deleted...]
-      <c r="BR31" s="91"/>
+      <c r="B31" s="87"/>
+      <c r="C31" s="87"/>
+      <c r="D31" s="87"/>
+      <c r="E31" s="87"/>
+      <c r="F31" s="87"/>
+      <c r="G31" s="87"/>
+      <c r="H31" s="87"/>
+      <c r="I31" s="87"/>
+      <c r="J31" s="87"/>
+      <c r="K31" s="87"/>
+      <c r="L31" s="87"/>
+      <c r="M31" s="87"/>
+      <c r="N31" s="87"/>
+      <c r="O31" s="87"/>
+      <c r="P31" s="87"/>
+      <c r="Q31" s="87"/>
+      <c r="R31" s="87"/>
+      <c r="S31" s="87"/>
+      <c r="T31" s="87"/>
+      <c r="U31" s="87"/>
+      <c r="V31" s="87"/>
+      <c r="W31" s="87"/>
+      <c r="X31" s="87"/>
+      <c r="Y31" s="87"/>
+      <c r="Z31" s="87"/>
+      <c r="AA31" s="87"/>
+      <c r="AB31" s="87"/>
+      <c r="AC31" s="87"/>
+      <c r="AD31" s="87"/>
+      <c r="AE31" s="87"/>
+      <c r="AF31" s="87"/>
+      <c r="AG31" s="87"/>
+      <c r="AH31" s="87"/>
+      <c r="AI31" s="87"/>
+      <c r="AJ31" s="87"/>
+      <c r="AK31" s="87"/>
+      <c r="AL31" s="87"/>
+      <c r="AM31" s="87"/>
+      <c r="AN31" s="87"/>
+      <c r="AO31" s="87"/>
+      <c r="AP31" s="87"/>
+      <c r="AQ31" s="87"/>
+      <c r="AR31" s="87"/>
+      <c r="AS31" s="87"/>
+      <c r="AT31" s="87"/>
+      <c r="AU31" s="87"/>
+      <c r="AV31" s="87"/>
+      <c r="AW31" s="87"/>
+      <c r="AX31" s="87"/>
+      <c r="AY31" s="87"/>
+      <c r="AZ31" s="87"/>
+      <c r="BA31" s="87"/>
+      <c r="BB31" s="87"/>
+      <c r="BC31" s="87"/>
+      <c r="BD31" s="87"/>
+      <c r="BE31" s="87"/>
+      <c r="BF31" s="87"/>
+      <c r="BG31" s="87"/>
+      <c r="BH31" s="87"/>
+      <c r="BI31" s="87"/>
+      <c r="BJ31" s="87"/>
+      <c r="BK31" s="87"/>
+      <c r="BL31" s="87"/>
+      <c r="BM31" s="87"/>
+      <c r="BN31" s="87"/>
+      <c r="BO31" s="87"/>
+      <c r="BP31" s="87"/>
+      <c r="BQ31" s="87"/>
+      <c r="BR31" s="87"/>
     </row>
-    <row r="32" spans="1:123" s="3" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="47" t="s">
+    <row r="32" spans="1:123" s="3" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A32" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="B32" s="48"/>
-[...1 lines deleted...]
-      <c r="D32" s="53" t="s">
+      <c r="B32" s="45"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="E32" s="50"/>
+      <c r="F32" s="50"/>
+      <c r="G32" s="50"/>
+      <c r="H32" s="50"/>
+      <c r="I32" s="50"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="50"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="50"/>
+      <c r="N32" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="O32" s="50"/>
+      <c r="P32" s="50"/>
+      <c r="Q32" s="50"/>
+      <c r="R32" s="50"/>
+      <c r="S32" s="50"/>
+      <c r="T32" s="50"/>
+      <c r="U32" s="50"/>
+      <c r="V32" s="50"/>
+      <c r="W32" s="50"/>
+      <c r="X32" s="50"/>
+      <c r="Y32" s="50"/>
+      <c r="Z32" s="50"/>
+      <c r="AA32" s="50"/>
+      <c r="AB32" s="50"/>
+      <c r="AC32" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD32" s="52"/>
+      <c r="AE32" s="52"/>
+      <c r="AF32" s="52"/>
+      <c r="AG32" s="52"/>
+      <c r="AH32" s="52"/>
+      <c r="AI32" s="52"/>
+      <c r="AJ32" s="52"/>
+      <c r="AK32" s="52"/>
+      <c r="AL32" s="52"/>
+      <c r="AM32" s="52"/>
+      <c r="AN32" s="52"/>
+      <c r="AO32" s="52"/>
+      <c r="AP32" s="52"/>
+      <c r="AQ32" s="31"/>
+      <c r="AR32" s="32"/>
+      <c r="AS32" s="32"/>
+      <c r="AT32" s="32"/>
+      <c r="AU32" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="AV32" s="32"/>
+      <c r="AW32" s="32"/>
+      <c r="AX32" s="32"/>
+      <c r="AY32" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ32" s="32"/>
+      <c r="BA32" s="32"/>
+      <c r="BB32" s="32"/>
+      <c r="BC32" s="33"/>
+      <c r="BD32" s="34"/>
+      <c r="BE32" s="35"/>
+      <c r="BF32" s="35"/>
+      <c r="BG32" s="35"/>
+      <c r="BH32" s="35"/>
+      <c r="BI32" s="35"/>
+      <c r="BJ32" s="35"/>
+      <c r="BK32" s="35"/>
+      <c r="BL32" s="35"/>
+      <c r="BM32" s="35"/>
+      <c r="BN32" s="35"/>
+      <c r="BO32" s="35"/>
+      <c r="BP32" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="BQ32" s="36"/>
+      <c r="BR32" s="37"/>
+    </row>
+    <row r="33" spans="1:125" s="3" customFormat="1" ht="42" customHeight="1">
+      <c r="A33" s="47"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="30"/>
+      <c r="E33" s="30"/>
+      <c r="F33" s="30"/>
+      <c r="G33" s="30"/>
+      <c r="H33" s="30"/>
+      <c r="I33" s="30"/>
+      <c r="J33" s="30"/>
+      <c r="K33" s="30"/>
+      <c r="L33" s="30"/>
+      <c r="M33" s="30"/>
+      <c r="N33" s="30"/>
+      <c r="O33" s="30"/>
+      <c r="P33" s="30"/>
+      <c r="Q33" s="30"/>
+      <c r="R33" s="30"/>
+      <c r="S33" s="30"/>
+      <c r="T33" s="30"/>
+      <c r="U33" s="30"/>
+      <c r="V33" s="30"/>
+      <c r="W33" s="30"/>
+      <c r="X33" s="30"/>
+      <c r="Y33" s="30"/>
+      <c r="Z33" s="30"/>
+      <c r="AA33" s="30"/>
+      <c r="AB33" s="30"/>
+      <c r="AC33" s="38" t="s">
         <v>65</v>
       </c>
-      <c r="E32" s="53"/>
-[...45 lines deleted...]
-      <c r="AU32" s="29" t="s">
+      <c r="AD33" s="39"/>
+      <c r="AE33" s="39"/>
+      <c r="AF33" s="39"/>
+      <c r="AG33" s="39"/>
+      <c r="AH33" s="39"/>
+      <c r="AI33" s="39"/>
+      <c r="AJ33" s="39"/>
+      <c r="AK33" s="39"/>
+      <c r="AL33" s="39"/>
+      <c r="AM33" s="39"/>
+      <c r="AN33" s="30"/>
+      <c r="AO33" s="30"/>
+      <c r="AP33" s="30"/>
+      <c r="AQ33" s="30"/>
+      <c r="AR33" s="30"/>
+      <c r="AS33" s="30"/>
+      <c r="AT33" s="30"/>
+      <c r="AU33" s="30"/>
+      <c r="AV33" s="30"/>
+      <c r="AW33" s="30"/>
+      <c r="AX33" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="AY33" s="30"/>
+      <c r="AZ33" s="30"/>
+      <c r="BA33" s="30"/>
+      <c r="BB33" s="30"/>
+      <c r="BC33" s="30"/>
+      <c r="BD33" s="30"/>
+      <c r="BE33" s="30"/>
+      <c r="BF33" s="30"/>
+      <c r="BG33" s="30"/>
+      <c r="BH33" s="41"/>
+      <c r="BI33" s="30"/>
+      <c r="BJ33" s="30"/>
+      <c r="BK33" s="30"/>
+      <c r="BL33" s="30"/>
+      <c r="BM33" s="30"/>
+      <c r="BN33" s="30"/>
+      <c r="BO33" s="30"/>
+      <c r="BP33" s="30"/>
+      <c r="BQ33" s="30"/>
+      <c r="BR33" s="30"/>
+    </row>
+    <row r="34" spans="1:125" s="3" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A34" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34" s="54"/>
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
+      <c r="I34" s="54"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="54"/>
+      <c r="L34" s="54"/>
+      <c r="M34" s="55"/>
+      <c r="N34" s="31"/>
+      <c r="O34" s="32"/>
+      <c r="P34" s="32"/>
+      <c r="Q34" s="32"/>
+      <c r="R34" s="32"/>
+      <c r="S34" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="AV32" s="35"/>
-[...2 lines deleted...]
-      <c r="AY32" s="29" t="s">
+      <c r="T34" s="32"/>
+      <c r="U34" s="32"/>
+      <c r="V34" s="32"/>
+      <c r="W34" s="32"/>
+      <c r="X34" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="AZ32" s="35"/>
-[...19 lines deleted...]
-      <c r="BR32" s="40"/>
+      <c r="Y34" s="32"/>
+      <c r="Z34" s="32"/>
+      <c r="AA34" s="32"/>
+      <c r="AB34" s="33"/>
+      <c r="AC34" s="50"/>
+      <c r="AD34" s="50"/>
+      <c r="AE34" s="50"/>
+      <c r="AF34" s="50"/>
+      <c r="AG34" s="50"/>
+      <c r="AH34" s="50"/>
+      <c r="AI34" s="50"/>
+      <c r="AJ34" s="50"/>
+      <c r="AK34" s="50"/>
+      <c r="AL34" s="50"/>
+      <c r="AM34" s="50"/>
+      <c r="AN34" s="50"/>
+      <c r="AO34" s="50"/>
+      <c r="AP34" s="50"/>
+      <c r="AQ34" s="50"/>
+      <c r="AR34" s="50"/>
+      <c r="AS34" s="50"/>
+      <c r="AT34" s="50"/>
+      <c r="AU34" s="50"/>
+      <c r="AV34" s="50"/>
+      <c r="AW34" s="50"/>
+      <c r="AX34" s="50"/>
+      <c r="AY34" s="50"/>
+      <c r="AZ34" s="50"/>
+      <c r="BA34" s="50"/>
+      <c r="BB34" s="50"/>
+      <c r="BC34" s="50"/>
+      <c r="BD34" s="50"/>
+      <c r="BE34" s="50"/>
+      <c r="BF34" s="50"/>
+      <c r="BG34" s="50"/>
+      <c r="BH34" s="50"/>
+      <c r="BI34" s="50"/>
+      <c r="BJ34" s="50"/>
+      <c r="BK34" s="50"/>
+      <c r="BL34" s="50"/>
+      <c r="BM34" s="50"/>
+      <c r="BN34" s="50"/>
+      <c r="BO34" s="50"/>
+      <c r="BP34" s="50"/>
+      <c r="BQ34" s="50"/>
+      <c r="BR34" s="50"/>
     </row>
-    <row r="33" spans="1:125" s="3" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-[...73 lines deleted...]
-      <c r="BR33" s="33"/>
+    <row r="35" spans="1:125" s="3" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A35" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="B35" s="30"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="30"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+      <c r="O35" s="30"/>
+      <c r="P35" s="30"/>
+      <c r="Q35" s="30"/>
+      <c r="R35" s="30"/>
+      <c r="S35" s="30"/>
+      <c r="T35" s="30"/>
+      <c r="U35" s="30"/>
+      <c r="V35" s="30"/>
+      <c r="W35" s="30"/>
+      <c r="X35" s="30"/>
+      <c r="Y35" s="30"/>
+      <c r="Z35" s="30"/>
+      <c r="AA35" s="30"/>
+      <c r="AB35" s="30"/>
+      <c r="AC35" s="56"/>
+      <c r="AD35" s="56"/>
+      <c r="AE35" s="56"/>
+      <c r="AF35" s="56"/>
+      <c r="AG35" s="56"/>
+      <c r="AH35" s="56"/>
+      <c r="AI35" s="56"/>
+      <c r="AJ35" s="56"/>
+      <c r="AK35" s="56"/>
+      <c r="AL35" s="56"/>
+      <c r="AM35" s="56"/>
+      <c r="AN35" s="56"/>
+      <c r="AO35" s="56"/>
+      <c r="AP35" s="56"/>
+      <c r="AQ35" s="56"/>
+      <c r="AR35" s="56"/>
+      <c r="AS35" s="56"/>
+      <c r="AT35" s="56"/>
+      <c r="AU35" s="56"/>
+      <c r="AV35" s="56"/>
+      <c r="AW35" s="56"/>
+      <c r="AX35" s="56"/>
+      <c r="AY35" s="56"/>
+      <c r="AZ35" s="56"/>
+      <c r="BA35" s="56"/>
+      <c r="BB35" s="56"/>
+      <c r="BC35" s="56"/>
+      <c r="BD35" s="56"/>
+      <c r="BE35" s="56"/>
+      <c r="BF35" s="56"/>
+      <c r="BG35" s="56"/>
+      <c r="BH35" s="56"/>
+      <c r="BI35" s="56"/>
+      <c r="BJ35" s="56"/>
+      <c r="BK35" s="56"/>
+      <c r="BL35" s="56"/>
+      <c r="BM35" s="56"/>
+      <c r="BN35" s="56"/>
+      <c r="BO35" s="56"/>
+      <c r="BP35" s="56"/>
+      <c r="BQ35" s="56"/>
+      <c r="BR35" s="56"/>
     </row>
-    <row r="34" spans="1:125" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-[...75 lines deleted...]
-      <c r="BR34" s="53"/>
+    <row r="36" spans="1:125" s="3" customFormat="1" ht="39" customHeight="1"/>
+    <row r="37" spans="1:125" ht="21.75" customHeight="1">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
     </row>
-    <row r="35" spans="1:125" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...71 lines deleted...]
-      <c r="BR35" s="59"/>
+    <row r="38" spans="1:125" ht="21.75" customHeight="1">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="10"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="11"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="K38" s="11"/>
+      <c r="L38" s="10"/>
+      <c r="M38" s="10"/>
+      <c r="N38" s="10"/>
+      <c r="O38" s="12"/>
+      <c r="P38" s="12"/>
+      <c r="Q38" s="12"/>
+      <c r="R38" s="12"/>
+      <c r="S38" s="12"/>
+      <c r="T38" s="12"/>
+      <c r="U38" s="12"/>
+      <c r="V38" s="12"/>
+      <c r="W38" s="12"/>
+      <c r="X38" s="12"/>
+      <c r="Y38" s="13"/>
+      <c r="Z38" s="13"/>
+      <c r="AA38" s="10"/>
+      <c r="AB38" s="10"/>
+      <c r="AC38" s="10"/>
+      <c r="AD38" s="11"/>
+      <c r="AE38" s="10"/>
+      <c r="AF38" s="10"/>
+      <c r="AG38" s="11"/>
+      <c r="AH38" s="10"/>
+      <c r="AI38" s="10"/>
+      <c r="AJ38" s="10"/>
+      <c r="AK38" s="12"/>
+      <c r="AL38" s="12"/>
+      <c r="AM38" s="12"/>
+      <c r="AN38" s="12"/>
+      <c r="AO38" s="12"/>
+      <c r="AP38" s="12"/>
+      <c r="AQ38" s="12"/>
+      <c r="AR38" s="12"/>
+      <c r="AS38" s="12"/>
+      <c r="AT38" s="12"/>
+      <c r="AU38" s="13"/>
+      <c r="AV38" s="13"/>
+      <c r="AW38" s="10"/>
+      <c r="AX38" s="10"/>
+      <c r="AY38" s="10"/>
+      <c r="AZ38" s="11"/>
+      <c r="BA38" s="10"/>
+      <c r="BB38" s="10"/>
+      <c r="BC38" s="11"/>
+      <c r="BD38" s="10"/>
+      <c r="BE38" s="10"/>
+      <c r="BF38" s="10"/>
+      <c r="BG38" s="14"/>
+      <c r="BH38" s="14"/>
+      <c r="BI38" s="14"/>
+      <c r="BJ38" s="14"/>
+      <c r="BK38" s="14"/>
+      <c r="BL38" s="14"/>
+      <c r="BM38" s="14"/>
+      <c r="BN38" s="14"/>
+      <c r="BO38" s="14"/>
+      <c r="BP38" s="14"/>
+      <c r="BQ38" s="13"/>
+      <c r="BR38" s="13"/>
+      <c r="CX38" s="7"/>
+      <c r="CY38" s="10"/>
+      <c r="CZ38" s="10"/>
+      <c r="DA38" s="10"/>
+      <c r="DB38" s="11"/>
+      <c r="DC38" s="10"/>
+      <c r="DD38" s="10"/>
+      <c r="DE38" s="11"/>
+      <c r="DF38" s="10"/>
+      <c r="DG38" s="10"/>
     </row>
-    <row r="36" spans="1:125" s="3" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2"/>
-[...78 lines deleted...]
-      <c r="DG37" s="11"/>
+    <row r="39" spans="1:125" ht="73.5" customHeight="1">
+      <c r="A39" s="7"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="11"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="11"/>
+      <c r="L39" s="10"/>
+      <c r="M39" s="10"/>
+      <c r="N39" s="10"/>
+      <c r="O39" s="12"/>
+      <c r="P39" s="12"/>
+      <c r="Q39" s="12"/>
+      <c r="R39" s="12"/>
+      <c r="S39" s="12"/>
+      <c r="T39" s="12"/>
+      <c r="U39" s="12"/>
+      <c r="V39" s="12"/>
+      <c r="W39" s="12"/>
+      <c r="X39" s="12"/>
+      <c r="Y39" s="13"/>
+      <c r="Z39" s="13"/>
+      <c r="AA39" s="10"/>
+      <c r="AB39" s="10"/>
+      <c r="AC39" s="10"/>
+      <c r="AD39" s="11"/>
+      <c r="AE39" s="10"/>
+      <c r="AF39" s="10"/>
+      <c r="AG39" s="11"/>
+      <c r="AH39" s="10"/>
+      <c r="AI39" s="10"/>
+      <c r="AJ39" s="10"/>
+      <c r="AK39" s="12"/>
+      <c r="AL39" s="12"/>
+      <c r="AM39" s="12"/>
+      <c r="AN39" s="12"/>
+      <c r="AO39" s="12"/>
+      <c r="AP39" s="12"/>
+      <c r="AQ39" s="12"/>
+      <c r="AR39" s="12"/>
+      <c r="AS39" s="12"/>
+      <c r="AT39" s="12"/>
+      <c r="AU39" s="13"/>
+      <c r="AV39" s="13"/>
+      <c r="AW39" s="10"/>
+      <c r="AX39" s="10"/>
+      <c r="AY39" s="10"/>
+      <c r="AZ39" s="11"/>
+      <c r="BA39" s="10"/>
+      <c r="BB39" s="10"/>
+      <c r="BC39" s="11"/>
+      <c r="BD39" s="10"/>
+      <c r="BE39" s="10"/>
+      <c r="BF39" s="10"/>
+      <c r="BG39" s="14"/>
+      <c r="BH39" s="14"/>
+      <c r="BI39" s="14"/>
+      <c r="BJ39" s="14"/>
+      <c r="BK39" s="14"/>
+      <c r="BL39" s="14"/>
+      <c r="BM39" s="14"/>
+      <c r="BN39" s="14"/>
+      <c r="BO39" s="14"/>
+      <c r="BP39" s="14"/>
+      <c r="BQ39" s="13"/>
+      <c r="BR39" s="13"/>
     </row>
-    <row r="38" spans="1:125" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-[...79 lines deleted...]
-      <c r="DG38" s="12"/>
+    <row r="40" spans="1:125" ht="21.75" customHeight="1">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="10"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="11"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="11"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="12"/>
+      <c r="P40" s="12"/>
+      <c r="Q40" s="12"/>
+      <c r="R40" s="12"/>
+      <c r="S40" s="12"/>
+      <c r="T40" s="12"/>
+      <c r="U40" s="12"/>
+      <c r="V40" s="12"/>
+      <c r="W40" s="12"/>
+      <c r="X40" s="12"/>
+      <c r="Y40" s="13"/>
+      <c r="Z40" s="13"/>
+      <c r="AA40" s="10"/>
+      <c r="AB40" s="10"/>
+      <c r="AC40" s="10"/>
+      <c r="AD40" s="11"/>
+      <c r="AE40" s="10"/>
+      <c r="AF40" s="10"/>
+      <c r="AG40" s="11"/>
+      <c r="AH40" s="10"/>
+      <c r="AI40" s="10"/>
+      <c r="AJ40" s="10"/>
+      <c r="AK40" s="12"/>
+      <c r="AL40" s="12"/>
+      <c r="AM40" s="12"/>
+      <c r="AN40" s="12"/>
+      <c r="AO40" s="12"/>
+      <c r="AP40" s="12"/>
+      <c r="AQ40" s="12"/>
+      <c r="AR40" s="12"/>
+      <c r="AS40" s="12"/>
+      <c r="AT40" s="12"/>
+      <c r="AU40" s="13"/>
+      <c r="AV40" s="13"/>
+      <c r="AW40" s="10"/>
+      <c r="AX40" s="10"/>
+      <c r="AY40" s="10"/>
+      <c r="AZ40" s="11"/>
+      <c r="BA40" s="10"/>
+      <c r="BB40" s="10"/>
+      <c r="BC40" s="11"/>
+      <c r="BD40" s="10"/>
+      <c r="BE40" s="10"/>
+      <c r="BF40" s="10"/>
+      <c r="BG40" s="14"/>
+      <c r="BH40" s="14"/>
+      <c r="BI40" s="14"/>
+      <c r="BJ40" s="14"/>
+      <c r="BK40" s="14"/>
+      <c r="BL40" s="14"/>
+      <c r="BM40" s="14"/>
+      <c r="BN40" s="14"/>
+      <c r="BO40" s="14"/>
+      <c r="BP40" s="14"/>
+      <c r="BQ40" s="13"/>
+      <c r="BR40" s="13"/>
+      <c r="CO40" s="3"/>
+      <c r="CP40" s="3"/>
+      <c r="CQ40" s="3"/>
+      <c r="CR40" s="3"/>
+      <c r="CS40" s="3"/>
+      <c r="CT40" s="3"/>
+      <c r="CU40" s="3"/>
+      <c r="CV40" s="3"/>
+      <c r="CW40" s="3"/>
+      <c r="CX40" s="3"/>
+      <c r="CY40" s="3"/>
+      <c r="CZ40" s="3"/>
+      <c r="DA40" s="3"/>
+      <c r="DB40" s="3"/>
+      <c r="DC40" s="3"/>
+      <c r="DD40" s="3"/>
+      <c r="DE40" s="3"/>
+      <c r="DF40" s="3"/>
+      <c r="DG40" s="3"/>
+      <c r="DH40" s="3"/>
+      <c r="DI40" s="3"/>
+      <c r="DJ40" s="3"/>
+      <c r="DK40" s="3"/>
+      <c r="DL40" s="3"/>
+      <c r="DM40" s="3"/>
+      <c r="DN40" s="3"/>
+      <c r="DO40" s="3"/>
+      <c r="DP40" s="3"/>
+      <c r="DQ40" s="3"/>
+      <c r="DR40" s="3"/>
+      <c r="DS40" s="3"/>
+      <c r="DT40" s="3"/>
+      <c r="DU40" s="3"/>
     </row>
-    <row r="39" spans="1:125" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
-[...246 lines deleted...]
-      <c r="BR41" s="15"/>
+    <row r="41" spans="1:125" ht="21.75" customHeight="1">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="10"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="10"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="10"/>
+      <c r="M41" s="10"/>
+      <c r="N41" s="10"/>
+      <c r="O41" s="12"/>
+      <c r="P41" s="12"/>
+      <c r="Q41" s="12"/>
+      <c r="R41" s="12"/>
+      <c r="S41" s="12"/>
+      <c r="T41" s="12"/>
+      <c r="U41" s="12"/>
+      <c r="V41" s="12"/>
+      <c r="W41" s="12"/>
+      <c r="X41" s="12"/>
+      <c r="Y41" s="13"/>
+      <c r="Z41" s="13"/>
+      <c r="AA41" s="10"/>
+      <c r="AB41" s="10"/>
+      <c r="AC41" s="10"/>
+      <c r="AD41" s="11"/>
+      <c r="AE41" s="10"/>
+      <c r="AF41" s="10"/>
+      <c r="AG41" s="11"/>
+      <c r="AH41" s="10"/>
+      <c r="AI41" s="10"/>
+      <c r="AJ41" s="10"/>
+      <c r="AK41" s="12"/>
+      <c r="AL41" s="12"/>
+      <c r="AM41" s="12"/>
+      <c r="AN41" s="12"/>
+      <c r="AO41" s="12"/>
+      <c r="AP41" s="12"/>
+      <c r="AQ41" s="12"/>
+      <c r="AR41" s="12"/>
+      <c r="AS41" s="12"/>
+      <c r="AT41" s="12"/>
+      <c r="AU41" s="13"/>
+      <c r="AV41" s="13"/>
+      <c r="AW41" s="10"/>
+      <c r="AX41" s="10"/>
+      <c r="AY41" s="10"/>
+      <c r="AZ41" s="11"/>
+      <c r="BA41" s="10"/>
+      <c r="BB41" s="10"/>
+      <c r="BC41" s="11"/>
+      <c r="BD41" s="10"/>
+      <c r="BE41" s="10"/>
+      <c r="BF41" s="10"/>
+      <c r="BG41" s="12"/>
+      <c r="BH41" s="12"/>
+      <c r="BI41" s="12"/>
+      <c r="BJ41" s="12"/>
+      <c r="BK41" s="12"/>
+      <c r="BL41" s="12"/>
+      <c r="BM41" s="12"/>
+      <c r="BN41" s="12"/>
+      <c r="BO41" s="12"/>
+      <c r="BP41" s="12"/>
+      <c r="BQ41" s="13"/>
+      <c r="BR41" s="13"/>
       <c r="CO41" s="3"/>
       <c r="CP41" s="3"/>
       <c r="CQ41" s="3"/>
       <c r="CR41" s="3"/>
       <c r="CS41" s="3"/>
       <c r="CT41" s="3"/>
       <c r="CU41" s="3"/>
       <c r="CV41" s="3"/>
       <c r="CW41" s="3"/>
       <c r="CX41" s="3"/>
       <c r="CY41" s="3"/>
       <c r="CZ41" s="3"/>
-      <c r="DA41" s="33"/>
-[...8 lines deleted...]
-      <c r="DJ41" s="33"/>
+      <c r="DA41" s="30"/>
+      <c r="DB41" s="30"/>
+      <c r="DC41" s="30"/>
+      <c r="DD41" s="30"/>
+      <c r="DE41" s="30"/>
+      <c r="DF41" s="30"/>
+      <c r="DG41" s="30"/>
+      <c r="DH41" s="30"/>
+      <c r="DI41" s="30"/>
+      <c r="DJ41" s="30"/>
       <c r="DK41" s="3"/>
       <c r="DL41" s="3"/>
       <c r="DM41" s="3"/>
       <c r="DN41" s="3"/>
       <c r="DO41" s="3"/>
       <c r="DP41" s="3"/>
       <c r="DQ41" s="3"/>
       <c r="DR41" s="3"/>
       <c r="DS41" s="3"/>
       <c r="DT41" s="3"/>
       <c r="DU41" s="3"/>
     </row>
-    <row r="42" spans="1:125" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...79 lines deleted...]
-      <c r="DG42" s="17"/>
+    <row r="42" spans="1:125" ht="13.5" customHeight="1">
+      <c r="A42" s="15"/>
+      <c r="B42" s="15"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="15"/>
+      <c r="E42" s="15"/>
+      <c r="F42" s="15"/>
+      <c r="G42" s="15"/>
+      <c r="H42" s="15"/>
+      <c r="I42" s="15"/>
+      <c r="J42" s="15"/>
+      <c r="K42" s="15"/>
+      <c r="L42" s="15"/>
+      <c r="M42" s="15"/>
+      <c r="N42" s="15"/>
+      <c r="O42" s="15"/>
+      <c r="P42" s="15"/>
+      <c r="Q42" s="15"/>
+      <c r="R42" s="15"/>
+      <c r="S42" s="15"/>
+      <c r="T42" s="15"/>
+      <c r="U42" s="15"/>
+      <c r="V42" s="15"/>
+      <c r="W42" s="15"/>
+      <c r="X42" s="15"/>
+      <c r="Y42" s="15"/>
+      <c r="Z42" s="15"/>
+      <c r="AA42" s="15"/>
+      <c r="AB42" s="15"/>
+      <c r="AC42" s="15"/>
+      <c r="AD42" s="15"/>
+      <c r="AE42" s="15"/>
+      <c r="AF42" s="15"/>
+      <c r="AG42" s="15"/>
+      <c r="AH42" s="15"/>
+      <c r="AI42" s="15"/>
+      <c r="AJ42" s="15"/>
+      <c r="AK42" s="15"/>
+      <c r="AL42" s="15"/>
+      <c r="AM42" s="15"/>
+      <c r="AN42" s="15"/>
+      <c r="AO42" s="15"/>
+      <c r="AP42" s="15"/>
+      <c r="AQ42" s="15"/>
+      <c r="AR42" s="15"/>
+      <c r="AS42" s="15"/>
+      <c r="AT42" s="15"/>
+      <c r="AU42" s="15"/>
+      <c r="AV42" s="15"/>
+      <c r="AW42" s="15"/>
+      <c r="AX42" s="15"/>
+      <c r="AY42" s="15"/>
+      <c r="AZ42" s="15"/>
+      <c r="BA42" s="15"/>
+      <c r="BB42" s="15"/>
+      <c r="BC42" s="15"/>
+      <c r="BD42" s="15"/>
+      <c r="BE42" s="15"/>
+      <c r="BF42" s="15"/>
+      <c r="BG42" s="15"/>
+      <c r="BH42" s="15"/>
+      <c r="BI42" s="15"/>
+      <c r="BJ42" s="15"/>
+      <c r="BK42" s="15"/>
+      <c r="BL42" s="15"/>
+      <c r="BM42" s="15"/>
+      <c r="BN42" s="15"/>
+      <c r="BO42" s="15"/>
+      <c r="BP42" s="15"/>
+      <c r="BQ42" s="15"/>
+      <c r="BR42" s="15"/>
+      <c r="CX42" s="15"/>
+      <c r="CY42" s="15"/>
+      <c r="CZ42" s="15"/>
+      <c r="DA42" s="15"/>
+      <c r="DB42" s="15"/>
+      <c r="DC42" s="15"/>
+      <c r="DD42" s="15"/>
+      <c r="DE42" s="15"/>
+      <c r="DF42" s="15"/>
+      <c r="DG42" s="15"/>
     </row>
-    <row r="43" spans="1:125" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...79 lines deleted...]
-      <c r="DG43" s="19"/>
+    <row r="43" spans="1:125" ht="13.5" customHeight="1">
+      <c r="A43" s="15"/>
+      <c r="B43" s="15"/>
+      <c r="C43" s="15"/>
+      <c r="D43" s="15"/>
+      <c r="E43" s="15"/>
+      <c r="F43" s="15"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="16"/>
+      <c r="I43" s="17"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="17"/>
+      <c r="N43" s="17"/>
+      <c r="O43" s="9"/>
+      <c r="P43" s="9"/>
+      <c r="Q43" s="9"/>
+      <c r="R43" s="9"/>
+      <c r="S43" s="9"/>
+      <c r="T43" s="9"/>
+      <c r="U43" s="9"/>
+      <c r="V43" s="9"/>
+      <c r="W43" s="9"/>
+      <c r="X43" s="9"/>
+      <c r="Y43" s="9"/>
+      <c r="Z43" s="9"/>
+      <c r="AA43" s="18"/>
+      <c r="AB43" s="18"/>
+      <c r="AC43" s="18"/>
+      <c r="AD43" s="18"/>
+      <c r="AE43" s="18"/>
+      <c r="AF43" s="18"/>
+      <c r="AG43" s="18"/>
+      <c r="AH43" s="18"/>
+      <c r="AI43" s="18"/>
+      <c r="AJ43" s="18"/>
+      <c r="AK43" s="18"/>
+      <c r="AL43" s="18"/>
+      <c r="AM43" s="18"/>
+      <c r="AN43" s="18"/>
+      <c r="AO43" s="18"/>
+      <c r="AP43" s="18"/>
+      <c r="AQ43" s="18"/>
+      <c r="AR43" s="18"/>
+      <c r="AS43" s="18"/>
+      <c r="AT43" s="18"/>
+      <c r="AU43" s="18"/>
+      <c r="AV43" s="18"/>
+      <c r="AW43" s="18"/>
+      <c r="AX43" s="18"/>
+      <c r="AY43" s="18"/>
+      <c r="AZ43" s="18"/>
+      <c r="BA43" s="18"/>
+      <c r="BB43" s="18"/>
+      <c r="BC43" s="18"/>
+      <c r="BD43" s="18"/>
+      <c r="BE43" s="18"/>
+      <c r="BF43" s="18"/>
+      <c r="BG43" s="18"/>
+      <c r="BH43" s="18"/>
+      <c r="BI43" s="18"/>
+      <c r="BJ43" s="18"/>
+      <c r="BK43" s="18"/>
+      <c r="BL43" s="18"/>
+      <c r="BM43" s="18"/>
+      <c r="BN43" s="18"/>
+      <c r="BO43" s="18"/>
+      <c r="BP43" s="18"/>
+      <c r="BQ43" s="18"/>
+      <c r="BR43" s="18"/>
+      <c r="CX43" s="15"/>
+      <c r="CY43" s="15"/>
+      <c r="CZ43" s="15"/>
+      <c r="DA43" s="16"/>
+      <c r="DB43" s="16"/>
+      <c r="DC43" s="17"/>
+      <c r="DD43" s="17"/>
+      <c r="DE43" s="17"/>
+      <c r="DF43" s="17"/>
+      <c r="DG43" s="17"/>
     </row>
-    <row r="44" spans="1:125" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-[...79 lines deleted...]
-      <c r="DG44" s="19"/>
+    <row r="44" spans="1:125" ht="42.75" customHeight="1">
+      <c r="A44" s="15"/>
+      <c r="B44" s="15"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="15"/>
+      <c r="E44" s="15"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="16"/>
+      <c r="I44" s="17"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="17"/>
+      <c r="O44" s="9"/>
+      <c r="P44" s="9"/>
+      <c r="Q44" s="9"/>
+      <c r="R44" s="9"/>
+      <c r="S44" s="9"/>
+      <c r="T44" s="9"/>
+      <c r="U44" s="9"/>
+      <c r="V44" s="9"/>
+      <c r="W44" s="9"/>
+      <c r="X44" s="9"/>
+      <c r="Y44" s="9"/>
+      <c r="Z44" s="9"/>
+      <c r="AA44" s="18"/>
+      <c r="AB44" s="18"/>
+      <c r="AC44" s="18"/>
+      <c r="AD44" s="18"/>
+      <c r="AE44" s="18"/>
+      <c r="AF44" s="18"/>
+      <c r="AG44" s="18"/>
+      <c r="AH44" s="18"/>
+      <c r="AI44" s="18"/>
+      <c r="AJ44" s="18"/>
+      <c r="AK44" s="18"/>
+      <c r="AL44" s="18"/>
+      <c r="AM44" s="18"/>
+      <c r="AN44" s="18"/>
+      <c r="AO44" s="18"/>
+      <c r="AP44" s="18"/>
+      <c r="AQ44" s="18"/>
+      <c r="AR44" s="18"/>
+      <c r="AS44" s="18"/>
+      <c r="AT44" s="18"/>
+      <c r="AU44" s="18"/>
+      <c r="AV44" s="18"/>
+      <c r="AW44" s="18"/>
+      <c r="AX44" s="18"/>
+      <c r="AY44" s="18"/>
+      <c r="AZ44" s="18"/>
+      <c r="BA44" s="18"/>
+      <c r="BB44" s="18"/>
+      <c r="BC44" s="18"/>
+      <c r="BD44" s="18"/>
+      <c r="BE44" s="18"/>
+      <c r="BF44" s="18"/>
+      <c r="BG44" s="18"/>
+      <c r="BH44" s="18"/>
+      <c r="BI44" s="18"/>
+      <c r="BJ44" s="18"/>
+      <c r="BK44" s="18"/>
+      <c r="BL44" s="18"/>
+      <c r="BM44" s="18"/>
+      <c r="BN44" s="18"/>
+      <c r="BO44" s="18"/>
+      <c r="BP44" s="18"/>
+      <c r="BQ44" s="18"/>
+      <c r="BR44" s="18"/>
+      <c r="CX44" s="15"/>
+      <c r="CY44" s="15"/>
+      <c r="CZ44" s="15"/>
+      <c r="DA44" s="16"/>
+      <c r="DB44" s="16"/>
+      <c r="DC44" s="17"/>
+      <c r="DD44" s="17"/>
+      <c r="DE44" s="17"/>
+      <c r="DF44" s="17"/>
+      <c r="DG44" s="17"/>
     </row>
-    <row r="45" spans="1:125" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-[...78 lines deleted...]
-      <c r="DG45" s="17"/>
+    <row r="45" spans="1:125" ht="23.25" customHeight="1">
+      <c r="A45" s="15"/>
+      <c r="B45" s="15"/>
+      <c r="C45" s="15"/>
+      <c r="D45" s="15"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="15"/>
+      <c r="H45" s="15"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="15"/>
+      <c r="K45" s="15"/>
+      <c r="L45" s="15"/>
+      <c r="M45" s="15"/>
+      <c r="N45" s="15"/>
+      <c r="O45" s="15"/>
+      <c r="P45" s="15"/>
+      <c r="Q45" s="15"/>
+      <c r="R45" s="15"/>
+      <c r="S45" s="15"/>
+      <c r="T45" s="15"/>
+      <c r="U45" s="8"/>
+      <c r="W45" s="8"/>
+      <c r="X45" s="8"/>
+      <c r="Y45" s="8"/>
+      <c r="Z45" s="8"/>
+      <c r="AA45" s="8"/>
+      <c r="AB45" s="8"/>
+      <c r="AC45" s="8"/>
+      <c r="AD45" s="8"/>
+      <c r="AE45" s="8"/>
+      <c r="AF45" s="8"/>
+      <c r="AG45" s="8"/>
+      <c r="AH45" s="8"/>
+      <c r="AI45" s="8"/>
+      <c r="AJ45" s="8"/>
+      <c r="AK45" s="8"/>
+      <c r="AL45" s="8"/>
+      <c r="AM45" s="8"/>
+      <c r="AN45" s="8"/>
+      <c r="AO45" s="8"/>
+      <c r="AP45" s="8"/>
+      <c r="AQ45" s="8"/>
+      <c r="AR45" s="8"/>
+      <c r="AS45" s="8"/>
+      <c r="AT45" s="8"/>
+      <c r="AU45" s="8"/>
+      <c r="AV45" s="8"/>
+      <c r="AW45" s="8"/>
+      <c r="AX45" s="8"/>
+      <c r="AY45" s="8"/>
+      <c r="AZ45" s="8"/>
+      <c r="BA45" s="8"/>
+      <c r="BB45" s="8"/>
+      <c r="BC45" s="8"/>
+      <c r="BD45" s="8"/>
+      <c r="BE45" s="8"/>
+      <c r="BF45" s="8"/>
+      <c r="BG45" s="8"/>
+      <c r="BH45" s="8"/>
+      <c r="BI45" s="8"/>
+      <c r="BJ45" s="8"/>
+      <c r="BK45" s="8"/>
+      <c r="BL45" s="8"/>
+      <c r="BM45" s="8"/>
+      <c r="BN45" s="8"/>
+      <c r="BO45" s="8"/>
+      <c r="BP45" s="8"/>
+      <c r="BQ45" s="8"/>
+      <c r="BR45" s="8"/>
+      <c r="CX45" s="15"/>
+      <c r="CY45" s="15"/>
+      <c r="CZ45" s="15"/>
+      <c r="DA45" s="15"/>
+      <c r="DB45" s="15"/>
+      <c r="DC45" s="15"/>
+      <c r="DD45" s="15"/>
+      <c r="DE45" s="15"/>
+      <c r="DF45" s="15"/>
+      <c r="DG45" s="15"/>
     </row>
-    <row r="46" spans="1:125" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...78 lines deleted...]
-      <c r="DG46" s="11"/>
+    <row r="46" spans="1:125" ht="13.5" customHeight="1">
+      <c r="U46" s="8"/>
+      <c r="W46" s="8"/>
+      <c r="X46" s="8"/>
+      <c r="Y46" s="8"/>
+      <c r="Z46" s="8"/>
+      <c r="AA46" s="8"/>
+      <c r="AB46" s="8"/>
+      <c r="AC46" s="8"/>
+      <c r="AD46" s="8"/>
+      <c r="AE46" s="8"/>
+      <c r="AF46" s="8"/>
+      <c r="AG46" s="8"/>
+      <c r="AH46" s="8"/>
+      <c r="AI46" s="8"/>
+      <c r="AJ46" s="8"/>
+      <c r="AK46" s="8"/>
+      <c r="AL46" s="8"/>
+      <c r="AM46" s="8"/>
+      <c r="AN46" s="8"/>
+      <c r="AO46" s="8"/>
+      <c r="AP46" s="8"/>
+      <c r="AQ46" s="8"/>
+      <c r="AR46" s="8"/>
+      <c r="AS46" s="8"/>
+      <c r="AT46" s="8"/>
+      <c r="AU46" s="8"/>
+      <c r="AV46" s="8"/>
+      <c r="AW46" s="8"/>
+      <c r="AX46" s="8"/>
+      <c r="AY46" s="8"/>
+      <c r="AZ46" s="8"/>
+      <c r="BA46" s="8"/>
+      <c r="BB46" s="8"/>
+      <c r="BC46" s="8"/>
+      <c r="BD46" s="8"/>
+      <c r="BE46" s="8"/>
+      <c r="BF46" s="8"/>
+      <c r="BG46" s="8"/>
+      <c r="BH46" s="8"/>
+      <c r="BI46" s="8"/>
+      <c r="BJ46" s="8"/>
+      <c r="BK46" s="8"/>
+      <c r="BL46" s="8"/>
+      <c r="BM46" s="8"/>
+      <c r="BN46" s="8"/>
+      <c r="BO46" s="8"/>
+      <c r="BP46" s="8"/>
+      <c r="BQ46" s="8"/>
+      <c r="BR46" s="8"/>
     </row>
-    <row r="47" spans="1:125" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...77 lines deleted...]
-      <c r="DG47" s="11"/>
+    <row r="47" spans="1:125" ht="13.5" customHeight="1">
+      <c r="W47" s="8"/>
+      <c r="X47" s="8"/>
+      <c r="Y47" s="8"/>
+      <c r="Z47" s="8"/>
+      <c r="AA47" s="8"/>
+      <c r="AB47" s="8"/>
+      <c r="AC47" s="8"/>
+      <c r="AD47" s="8"/>
+      <c r="AE47" s="8"/>
+      <c r="AF47" s="8"/>
+      <c r="AG47" s="8"/>
+      <c r="AH47" s="8"/>
+      <c r="AI47" s="8"/>
+      <c r="AJ47" s="8"/>
+      <c r="AK47" s="8"/>
+      <c r="AL47" s="8"/>
+      <c r="AM47" s="8"/>
+      <c r="AN47" s="8"/>
+      <c r="AO47" s="8"/>
+      <c r="AP47" s="8"/>
+      <c r="AQ47" s="8"/>
+      <c r="AR47" s="8"/>
+      <c r="AS47" s="8"/>
+      <c r="AT47" s="8"/>
+      <c r="AU47" s="8"/>
+      <c r="AV47" s="8"/>
+      <c r="AW47" s="8"/>
+      <c r="AX47" s="8"/>
+      <c r="AY47" s="8"/>
+      <c r="AZ47" s="8"/>
+      <c r="BA47" s="8"/>
+      <c r="BB47" s="8"/>
+      <c r="BC47" s="8"/>
+      <c r="BD47" s="8"/>
+      <c r="BE47" s="8"/>
+      <c r="BF47" s="8"/>
+      <c r="BG47" s="8"/>
+      <c r="BH47" s="8"/>
+      <c r="BI47" s="8"/>
+      <c r="BJ47" s="8"/>
+      <c r="BK47" s="8"/>
+      <c r="BL47" s="8"/>
+      <c r="BM47" s="8"/>
+      <c r="BN47" s="8"/>
+      <c r="BO47" s="8"/>
+      <c r="BP47" s="8"/>
+      <c r="BQ47" s="8"/>
+      <c r="BR47" s="8"/>
     </row>
-    <row r="48" spans="1:125" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...77 lines deleted...]
-      <c r="DG48" s="22"/>
+    <row r="48" spans="1:125" ht="13.5" customHeight="1">
+      <c r="A48" s="19"/>
+      <c r="B48" s="19"/>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="19"/>
+      <c r="H48" s="19"/>
+      <c r="I48" s="19"/>
+      <c r="J48" s="20"/>
+      <c r="K48" s="20"/>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20"/>
+      <c r="N48" s="20"/>
+      <c r="O48" s="21"/>
+      <c r="P48" s="21"/>
+      <c r="Q48" s="21"/>
+      <c r="R48" s="21"/>
+      <c r="S48" s="21"/>
+      <c r="T48" s="21"/>
+      <c r="W48" s="8"/>
+      <c r="X48" s="8"/>
+      <c r="Y48" s="8"/>
+      <c r="Z48" s="8"/>
+      <c r="AA48" s="8"/>
+      <c r="AB48" s="8"/>
+      <c r="AC48" s="8"/>
+      <c r="AD48" s="8"/>
+      <c r="AE48" s="8"/>
+      <c r="AF48" s="8"/>
+      <c r="AG48" s="8"/>
+      <c r="AH48" s="8"/>
+      <c r="AI48" s="8"/>
+      <c r="AJ48" s="8"/>
+      <c r="AK48" s="8"/>
+      <c r="AL48" s="8"/>
+      <c r="AM48" s="8"/>
+      <c r="AN48" s="8"/>
+      <c r="AO48" s="8"/>
+      <c r="AP48" s="8"/>
+      <c r="AQ48" s="8"/>
+      <c r="AR48" s="8"/>
+      <c r="AS48" s="8"/>
+      <c r="AT48" s="8"/>
+      <c r="AU48" s="8"/>
+      <c r="AV48" s="8"/>
+      <c r="AW48" s="8"/>
+      <c r="AX48" s="8"/>
+      <c r="AY48" s="8"/>
+      <c r="AZ48" s="8"/>
+      <c r="BA48" s="8"/>
+      <c r="BB48" s="8"/>
+      <c r="BC48" s="8"/>
+      <c r="BD48" s="8"/>
+      <c r="BE48" s="8"/>
+      <c r="BF48" s="8"/>
+      <c r="BG48" s="8"/>
+      <c r="BH48" s="8"/>
+      <c r="BI48" s="8"/>
+      <c r="BJ48" s="8"/>
+      <c r="BK48" s="8"/>
+      <c r="BL48" s="8"/>
+      <c r="BM48" s="8"/>
+      <c r="BN48" s="8"/>
+      <c r="BO48" s="8"/>
+      <c r="BP48" s="8"/>
+      <c r="BQ48" s="8"/>
+      <c r="BR48" s="8"/>
+      <c r="CX48" s="19"/>
+      <c r="CY48" s="19"/>
+      <c r="CZ48" s="19"/>
+      <c r="DA48" s="19"/>
+      <c r="DB48" s="19"/>
+      <c r="DC48" s="19"/>
+      <c r="DD48" s="20"/>
+      <c r="DE48" s="20"/>
+      <c r="DF48" s="20"/>
+      <c r="DG48" s="20"/>
     </row>
-    <row r="49" spans="1:137" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...79 lines deleted...]
-      <c r="DG49" s="17"/>
+    <row r="49" spans="1:137" ht="13.5" customHeight="1">
+      <c r="A49" s="15"/>
+      <c r="B49" s="15"/>
+      <c r="C49" s="15"/>
+      <c r="D49" s="15"/>
+      <c r="E49" s="15"/>
+      <c r="F49" s="15"/>
+      <c r="G49" s="15"/>
+      <c r="H49" s="15"/>
+      <c r="I49" s="15"/>
+      <c r="J49" s="15"/>
+      <c r="K49" s="15"/>
+      <c r="L49" s="15"/>
+      <c r="M49" s="15"/>
+      <c r="N49" s="15"/>
+      <c r="O49" s="15"/>
+      <c r="P49" s="15"/>
+      <c r="Q49" s="15"/>
+      <c r="R49" s="15"/>
+      <c r="S49" s="15"/>
+      <c r="T49" s="15"/>
+      <c r="W49" s="15"/>
+      <c r="X49" s="15"/>
+      <c r="Y49" s="15"/>
+      <c r="Z49" s="15"/>
+      <c r="AA49" s="15"/>
+      <c r="AB49" s="15"/>
+      <c r="AC49" s="15"/>
+      <c r="AD49" s="15"/>
+      <c r="AE49" s="15"/>
+      <c r="AF49" s="15"/>
+      <c r="AG49" s="15"/>
+      <c r="AH49" s="15"/>
+      <c r="AI49" s="15"/>
+      <c r="AJ49" s="15"/>
+      <c r="AK49" s="15"/>
+      <c r="AL49" s="15"/>
+      <c r="AM49" s="15"/>
+      <c r="AN49" s="15"/>
+      <c r="AO49" s="15"/>
+      <c r="AP49" s="15"/>
+      <c r="AQ49" s="15"/>
+      <c r="AR49" s="15"/>
+      <c r="AS49" s="15"/>
+      <c r="AT49" s="15"/>
+      <c r="AU49" s="15"/>
+      <c r="AV49" s="15"/>
+      <c r="AW49" s="15"/>
+      <c r="AX49" s="15"/>
+      <c r="AY49" s="15"/>
+      <c r="AZ49" s="15"/>
+      <c r="BA49" s="15"/>
+      <c r="BB49" s="15"/>
+      <c r="BC49" s="15"/>
+      <c r="BD49" s="15"/>
+      <c r="BE49" s="15"/>
+      <c r="BF49" s="15"/>
+      <c r="BG49" s="15"/>
+      <c r="BH49" s="15"/>
+      <c r="BI49" s="15"/>
+      <c r="BJ49" s="15"/>
+      <c r="BK49" s="15"/>
+      <c r="BL49" s="15"/>
+      <c r="BM49" s="15"/>
+      <c r="BN49" s="15"/>
+      <c r="BO49" s="15"/>
+      <c r="BP49" s="15"/>
+      <c r="BQ49" s="15"/>
+      <c r="BR49" s="15"/>
+      <c r="CX49" s="15"/>
+      <c r="CY49" s="15"/>
+      <c r="CZ49" s="15"/>
+      <c r="DA49" s="15"/>
+      <c r="DB49" s="15"/>
+      <c r="DC49" s="15"/>
+      <c r="DD49" s="15"/>
+      <c r="DE49" s="15"/>
+      <c r="DF49" s="15"/>
+      <c r="DG49" s="15"/>
     </row>
-    <row r="50" spans="1:137" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...79 lines deleted...]
-      <c r="DG50" s="24"/>
+    <row r="50" spans="1:137" ht="13.5" customHeight="1">
+      <c r="A50" s="22"/>
+      <c r="B50" s="22"/>
+      <c r="C50" s="22"/>
+      <c r="D50" s="22"/>
+      <c r="E50" s="22"/>
+      <c r="F50" s="22"/>
+      <c r="G50" s="22"/>
+      <c r="H50" s="22"/>
+      <c r="I50" s="22"/>
+      <c r="J50" s="22"/>
+      <c r="K50" s="22"/>
+      <c r="L50" s="22"/>
+      <c r="M50" s="22"/>
+      <c r="N50" s="22"/>
+      <c r="O50" s="22"/>
+      <c r="P50" s="22"/>
+      <c r="Q50" s="22"/>
+      <c r="R50" s="22"/>
+      <c r="S50" s="22"/>
+      <c r="T50" s="22"/>
+      <c r="U50" s="22"/>
+      <c r="V50" s="22"/>
+      <c r="W50" s="22"/>
+      <c r="X50" s="22"/>
+      <c r="Y50" s="22"/>
+      <c r="Z50" s="22"/>
+      <c r="AA50" s="22"/>
+      <c r="AB50" s="22"/>
+      <c r="AC50" s="22"/>
+      <c r="AD50" s="22"/>
+      <c r="AE50" s="22"/>
+      <c r="AF50" s="22"/>
+      <c r="AG50" s="22"/>
+      <c r="AH50" s="22"/>
+      <c r="AI50" s="22"/>
+      <c r="AJ50" s="22"/>
+      <c r="AK50" s="22"/>
+      <c r="AL50" s="22"/>
+      <c r="AM50" s="22"/>
+      <c r="AN50" s="22"/>
+      <c r="AO50" s="22"/>
+      <c r="AP50" s="22"/>
+      <c r="AQ50" s="22"/>
+      <c r="AR50" s="22"/>
+      <c r="AS50" s="22"/>
+      <c r="AT50" s="22"/>
+      <c r="AU50" s="22"/>
+      <c r="AV50" s="22"/>
+      <c r="AW50" s="22"/>
+      <c r="AX50" s="22"/>
+      <c r="AY50" s="22"/>
+      <c r="AZ50" s="22"/>
+      <c r="BA50" s="22"/>
+      <c r="BB50" s="22"/>
+      <c r="BC50" s="22"/>
+      <c r="BD50" s="22"/>
+      <c r="BE50" s="22"/>
+      <c r="BF50" s="22"/>
+      <c r="BG50" s="22"/>
+      <c r="BH50" s="22"/>
+      <c r="BI50" s="22"/>
+      <c r="BJ50" s="22"/>
+      <c r="BK50" s="22"/>
+      <c r="BL50" s="22"/>
+      <c r="BM50" s="22"/>
+      <c r="BN50" s="22"/>
+      <c r="BO50" s="22"/>
+      <c r="BP50" s="22"/>
+      <c r="BQ50" s="22"/>
+      <c r="BR50" s="22"/>
+      <c r="CX50" s="22"/>
+      <c r="CY50" s="22"/>
+      <c r="CZ50" s="22"/>
+      <c r="DA50" s="22"/>
+      <c r="DB50" s="22"/>
+      <c r="DC50" s="22"/>
+      <c r="DD50" s="22"/>
+      <c r="DE50" s="22"/>
+      <c r="DF50" s="22"/>
+      <c r="DG50" s="22"/>
     </row>
-    <row r="51" spans="1:137" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
-[...48 lines deleted...]
-      <c r="EG51" s="27"/>
+    <row r="51" spans="1:137" ht="56.25" customHeight="1">
+      <c r="CA51" s="43"/>
+      <c r="CB51" s="43"/>
+      <c r="CC51" s="23"/>
+      <c r="CD51" s="24"/>
+      <c r="CE51" s="24"/>
+      <c r="CF51" s="24"/>
+      <c r="CG51" s="24"/>
+      <c r="CH51" s="24"/>
+      <c r="CI51" s="24"/>
+      <c r="CJ51" s="24"/>
+      <c r="CK51" s="24"/>
+      <c r="CL51" s="24"/>
+      <c r="CM51" s="24"/>
+      <c r="CN51" s="24"/>
+      <c r="CO51" s="24"/>
+      <c r="CP51" s="24"/>
+      <c r="CQ51" s="24"/>
+      <c r="CR51" s="24"/>
+      <c r="CS51" s="24"/>
+      <c r="CT51" s="24"/>
+      <c r="CU51" s="24"/>
+      <c r="CV51" s="24"/>
+      <c r="CW51" s="24"/>
+      <c r="DH51" s="24"/>
+      <c r="DI51" s="24"/>
+      <c r="DJ51" s="24"/>
+      <c r="DK51" s="24"/>
+      <c r="DL51" s="24"/>
+      <c r="DM51" s="24"/>
+      <c r="DN51" s="24"/>
+      <c r="DO51" s="24"/>
+      <c r="DP51" s="24"/>
+      <c r="DQ51" s="24"/>
+      <c r="DR51" s="24"/>
+      <c r="DS51" s="24"/>
+      <c r="DT51" s="24"/>
+      <c r="DU51" s="24"/>
+      <c r="DV51" s="24"/>
+      <c r="DW51" s="24"/>
+      <c r="DX51" s="24"/>
+      <c r="DY51" s="24"/>
+      <c r="DZ51" s="24"/>
+      <c r="EA51" s="24"/>
+      <c r="EB51" s="24"/>
+      <c r="EC51" s="24"/>
+      <c r="ED51" s="24"/>
+      <c r="EE51" s="24"/>
+      <c r="EF51" s="24"/>
+      <c r="EG51" s="24"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/9qzKCnzx3z2b7sixwrU1aNU5aCcW00b87ptu7IuBvuKoaf1L2Eb0lTmi9K+d2LLPKfHK6Op96E1WwZP+QIoZw==" saltValue="f/jlliNyey9iULHwF6xH4g==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Nz3AeJx6IyjklY2OMY4oLMVO5pEFLAmdEYZJ8lrXchCBMtDBI6o/YqBYNNWSlx/kOuZ8481UlnNPomBcQo4O2w==" saltValue="Bxpqs2EdJyvYJoJa4VyppQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" selectLockedCells="1"/>
   <mergeCells count="144">
     <mergeCell ref="BQ5:BR5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:M6"/>
     <mergeCell ref="N6:BG6"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="Y7:AA9"/>
     <mergeCell ref="AB7:AG7"/>
     <mergeCell ref="AH7:BR7"/>
     <mergeCell ref="AB8:AG8"/>
     <mergeCell ref="AP5:AZ5"/>
     <mergeCell ref="BA5:BF5"/>
     <mergeCell ref="BG5:BH5"/>
     <mergeCell ref="BI5:BK5"/>
     <mergeCell ref="BL5:BM5"/>
     <mergeCell ref="BN5:BP5"/>
     <mergeCell ref="AH8:BR8"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="D20:P20"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="D19:P19"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="D21:P21"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="D17:P17"/>
@@ -6527,169 +6424,176 @@
     <mergeCell ref="AX34:BR35"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="N35:AB35"/>
     <mergeCell ref="BP30:BR30"/>
     <mergeCell ref="AW30:BO30"/>
     <mergeCell ref="Q21:AD21"/>
     <mergeCell ref="AE21:AG21"/>
     <mergeCell ref="AH21:AO21"/>
     <mergeCell ref="AP21:BR21"/>
     <mergeCell ref="AE17:AG17"/>
     <mergeCell ref="Q18:AD18"/>
     <mergeCell ref="BI33:BR33"/>
     <mergeCell ref="N34:R34"/>
     <mergeCell ref="T34:W34"/>
     <mergeCell ref="Y34:AB34"/>
     <mergeCell ref="AV32:AX32"/>
     <mergeCell ref="AZ32:BC32"/>
     <mergeCell ref="BD32:BO32"/>
     <mergeCell ref="BP32:BR32"/>
     <mergeCell ref="AC33:AM33"/>
     <mergeCell ref="AX33:BH33"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="98" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4114" r:id="rId4" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>63500</xdr:colOff>
                     <xdr:row>24</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>254000</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4115" r:id="rId5" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>32</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>63500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>35</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>63500</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>254000</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4116" r:id="rId6" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>16</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:colOff>63500</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>251460</xdr:rowOff>
+                    <xdr:rowOff>254000</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4117" r:id="rId7" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>32</xdr:col>
-                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:colOff>50800</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>60960</xdr:rowOff>
+                    <xdr:rowOff>63500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>35</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:colOff>63500</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>259080</xdr:rowOff>
+                    <xdr:rowOff>254000</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>年度　　月分　軽油引取税徴収猶予申請書</vt:lpstr>
       <vt:lpstr>'年度　　月分　軽油引取税徴収猶予申請書'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>TAIMS</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>東京都</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>