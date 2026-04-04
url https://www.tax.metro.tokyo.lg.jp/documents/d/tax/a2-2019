--- v0 (2025-11-06)
+++ v1 (2026-04-04)
@@ -1,189 +1,391 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\jidousha\◆ 令和3年度事務処理全般\R3 広報\03 HP\★R4向け年度末修正\差替え様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\jidousha\◆ 令和7年度事務処理全般 ◆\R7 広報\04_HP\★年度末更新(環境性能割廃止対応含む)★\06_再々依頼\13_申請様式(自動車税)差替PDF\②障害者減免申請書\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{68C1F492-E997-417C-8F26-4204D199F95C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20016" windowHeight="8376"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{8AC86D8E-6FA9-427B-8CA5-CD93113298A5}"/>
   </bookViews>
   <sheets>
-    <sheet name="減免申請書（下肢等障害者用）" sheetId="17" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'減免申請書（下肢等障害者用）'!$A$1:$BA$93</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$BA$93</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="136">
-[...2 lines deleted...]
-（車両番号）</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="123">
+  <si>
+    <t>登録番号</t>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>地区表示</t>
   </si>
   <si>
     <t>車種番号</t>
   </si>
   <si>
+    <t>かな
+文字</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>番　　　号</t>
   </si>
   <si>
     <t>太枠内の</t>
   </si>
   <si>
+    <t>　 自動車税減免申請書（下肢等障害者用）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ワ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>年</t>
+  </si>
+  <si>
+    <t>月</t>
+  </si>
+  <si>
+    <t>日</t>
+  </si>
+  <si>
+    <t>東京都都税総合事務センター所長　殿</t>
+  </si>
+  <si>
+    <t>納税義務者</t>
+  </si>
+  <si>
+    <t>住　所</t>
+  </si>
+  <si>
+    <t>色の部分を記入してください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>氏　名</t>
+  </si>
+  <si>
+    <t>　　次のとおり　自動車税　の減免を申請します。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>電　話</t>
+  </si>
+  <si>
+    <t>－</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">登録年月日
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（該当に○）</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>昭和</t>
+  </si>
+  <si>
+    <t>用　　途</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>自　家　用</t>
+  </si>
+  <si>
     <t>平成</t>
-  </si>
-[...46 lines deleted...]
-    <t>自　家　用</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイセイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>定　置　場</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">種　 別
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（該当に○）</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>普通</t>
   </si>
   <si>
     <t>小型</t>
+    <rPh sb="0" eb="2">
+      <t>コガタ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>証　　紙　　徴　　収　　分</t>
+    <rPh sb="0" eb="1">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>カミ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>チョウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>オサム</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ブン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>普　通　徴　収　分　(　　　　　年度)</t>
+    <rPh sb="0" eb="1">
+      <t>フ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ツウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>チョウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>オサム</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ブン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　</t>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>円</t>
   </si>
   <si>
-    <t>普通徴収分</t>
-[...5 lines deleted...]
-    <t>年度</t>
+    <t>減　　　免　　　額　　②</t>
+    <rPh sb="0" eb="1">
+      <t>ゲン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>メン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>減　　　免　　　額　　④</t>
+    <rPh sb="0" eb="1">
+      <t>ゲン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>メン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>差引納付額　　①－②</t>
+    <rPh sb="0" eb="2">
+      <t>サシヒキ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ノウフ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>差引納付額　　③－④</t>
+    <rPh sb="0" eb="2">
+      <t>サシヒキ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ノウフ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>下肢等障害者</t>
   </si>
   <si>
     <t>住　　　所</t>
   </si>
   <si>
     <t>氏　　　名</t>
   </si>
   <si>
     <t>納税義務者との続柄</t>
   </si>
   <si>
     <t>（</t>
   </si>
   <si>
     <t>）</t>
+  </si>
+  <si>
+    <t>手帳の
+記載事項
+☐別紙写しのとおり</t>
+    <rPh sb="0" eb="2">
+      <t>テチョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ウツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>身体障害者
+手帳
+戦傷病者
+手帳</t>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>手帳の番号</t>
   </si>
   <si>
     <t>都道
 府県</t>
   </si>
   <si>
     <t>第</t>
   </si>
   <si>
     <t>号</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">交付年月日
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（該当に○）</t>
+    </r>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>昭和</t>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>障 害 名</t>
   </si>
   <si>
     <t>障害区分
 （該当に〇）</t>
   </si>
   <si>
     <t>下肢</t>
   </si>
   <si>
     <t>体幹</t>
   </si>
   <si>
     <t>上肢</t>
   </si>
   <si>
     <t>運動
 上肢</t>
   </si>
   <si>
     <t>運動
 移動</t>
   </si>
@@ -235,3913 +437,3129 @@
   <si>
     <t>肝臓</t>
   </si>
   <si>
     <t>障害等級</t>
   </si>
   <si>
     <t>身体障害者手帳</t>
   </si>
   <si>
     <t>級</t>
   </si>
   <si>
     <t>戦傷病者手帳</t>
   </si>
   <si>
     <t>項症</t>
   </si>
   <si>
     <t>款症</t>
   </si>
   <si>
     <t>（旧・新）</t>
   </si>
   <si>
-    <t>総合
-[...147 lines deleted...]
-    <phoneticPr fontId="9"/>
+    <t>愛の手帳</t>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>交付年月日</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（該当に○）</t>
     </r>
-    <phoneticPr fontId="9"/>
-[...30 lines deleted...]
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>総合
+判定</t>
+  </si>
+  <si>
+    <t>度</t>
+  </si>
+  <si>
+    <t>精神障害者
+保健福祉
+手帳</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>障害
+等級</t>
+  </si>
+  <si>
+    <t>自立支援医療受給者番号</t>
+  </si>
+  <si>
+    <t>交付年月日
+（該当に○）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>有効期限</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>運転者の運転免許証又は免許情報記録個人番号カードの記載事項等
+☐別紙写しのとおり</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>運転免許証又は免許情報記録の番号</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>有効期間の末日</t>
+    <rPh sb="0" eb="4">
+      <t>ユウコウキカン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>スエ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ジツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>免許の種類
 （該当に○）</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>中型</t>
+  </si>
+  <si>
+    <t>大型</t>
+  </si>
+  <si>
+    <t>その他</t>
+  </si>
+  <si>
+    <t>（</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>免許の条件等</t>
+  </si>
+  <si>
+    <t>自動車の
+使用状況</t>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">登録（届出）年月日
+      <t xml:space="preserve">目　　　的
 </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（該当に○）</t>
     </r>
-    <phoneticPr fontId="9"/>
-[...292 lines deleted...]
-    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>通所</t>
+  </si>
+  <si>
+    <t>通院</t>
+  </si>
+  <si>
+    <t>通学</t>
+  </si>
+  <si>
+    <t>通園</t>
+  </si>
+  <si>
+    <t>その他　（</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>通所先等住所</t>
   </si>
   <si>
     <t>（障害者本人が納税
 義務者で運転する
 場合は記入不要）</t>
-    <phoneticPr fontId="9"/>
-[...14 lines deleted...]
-    <t>※この様式は、軽自動車税環境性能割の納税義務者が、地方税法第461条の規定による軽自動車税環境性能割の減免を申請する場合に準用します。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>通所先等名称</t>
+  </si>
+  <si>
+    <t>電話</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>調査事項</t>
+  </si>
+  <si>
+    <t>（前減免車）
+　登録番号    　　　　　　　　　　　　　　　　　　　　　　　　　　　　     　　　　 年　　　　月　　　　日譲渡・廃車確認</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>本人・生計</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  □新規減免(他道府県ナンバー・軽自動車での減免なし) 　　  □入院・入所なし</t>
     <rPh sb="3" eb="5">
-      <t>ヨウシキ</t>
+      <t>シンキ</t>
     </rPh>
-    <rPh sb="7" eb="17">
-      <t>ケイジドウシャゼイカンキョウセイノウワリ</t>
+    <rPh sb="5" eb="7">
+      <t>ゲンメン</t>
     </rPh>
-    <rPh sb="18" eb="20">
-      <t>ノウゼイ</t>
+    <rPh sb="8" eb="9">
+      <t>ホカ</t>
     </rPh>
-    <rPh sb="20" eb="23">
-      <t>ギムシャ</t>
+    <rPh sb="9" eb="12">
+      <t>ドウフケン</t>
     </rPh>
-    <rPh sb="25" eb="28">
-[...14 lines deleted...]
-    <rPh sb="40" eb="44">
+    <rPh sb="17" eb="21">
       <t>ケイジドウシャ</t>
     </rPh>
-    <rPh sb="44" eb="45">
-      <t>ゼイ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>減免の可否</t>
+  </si>
+  <si>
+    <t>可　・　否</t>
+  </si>
+  <si>
+    <t>　□マイナポータル・免許証アプリ確認（運転者がマイナ免許証のみ所有の場合に記入）</t>
+    <rPh sb="37" eb="39">
+      <t>キニュウ</t>
     </rPh>
-    <rPh sb="45" eb="47">
-[...79 lines deleted...]
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>適用年度</t>
+  </si>
+  <si>
+    <t>当年度 ・ 翌年度</t>
+  </si>
+  <si>
+    <t>担当</t>
+  </si>
+  <si>
+    <t>受付</t>
+  </si>
+  <si>
+    <t>　  年　　 月　　 日</t>
+  </si>
+  <si>
+    <t>入力</t>
+  </si>
+  <si>
+    <t>税　　　　　 　　額  　③</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>税　　　　  　 　額  　①</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京都都税条例第81条の規定により、</t>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
-    <numFmt numFmtId="177" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...22 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="85">
+  <borders count="81">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
-      <top/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="dashed">
-[...2 lines deleted...]
-      <top/>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="dashed">
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="dotted">
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="dotted">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="dashed">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="dashed">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="thin">
+      <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dashed">
         <color indexed="64"/>
       </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dashed">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom style="thin">
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
+      <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...18 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom/>
-[...70 lines deleted...]
-      <bottom style="medium">
+      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...19 lines deleted...]
-      <top style="thin">
+      <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="dotted">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...30 lines deleted...]
-      <bottom style="dotted">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...39 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...540 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
-[...1 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="494">
+  <cellXfs count="389">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...71 lines deleted...]
-      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...267 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1206 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:rowOff>106565</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Oval 1"/>
+        <xdr:cNvPr id="2" name="Oval 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB63A4DB-7EE0-4E64-8459-2009AFDEB0A3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="161925" y="19050"/>
-          <a:ext cx="866775" cy="933450"/>
+          <a:off x="152400" y="28575"/>
+          <a:ext cx="1066800" cy="939050"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="sysDot"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="27432" bIns="18288" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>受付印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>41</xdr:col>
-      <xdr:colOff>81915</xdr:colOff>
+      <xdr:col>42</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
-      <xdr:rowOff>26014</xdr:rowOff>
+      <xdr:rowOff>29824</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>41</xdr:col>
-      <xdr:colOff>81915</xdr:colOff>
+      <xdr:col>42</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
-      <xdr:rowOff>39889</xdr:rowOff>
+      <xdr:rowOff>32464</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="5" name="直線コネクタ 4"/>
+        <xdr:cNvPr id="3" name="直線コネクタ 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EF7DF85-8B32-4043-BC03-9BB3BAEAEC52}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5514975" y="4836139"/>
-          <a:ext cx="0" cy="394875"/>
+          <a:off x="5707380" y="4761844"/>
+          <a:ext cx="0" cy="383640"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>42</xdr:col>
-      <xdr:colOff>5604</xdr:colOff>
+      <xdr:colOff>7509</xdr:colOff>
       <xdr:row>58</xdr:row>
-      <xdr:rowOff>11205</xdr:rowOff>
+      <xdr:rowOff>20730</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>42</xdr:col>
-      <xdr:colOff>5604</xdr:colOff>
+      <xdr:colOff>7509</xdr:colOff>
       <xdr:row>61</xdr:row>
-      <xdr:rowOff>25080</xdr:rowOff>
+      <xdr:rowOff>32811</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="7" name="直線コネクタ 6"/>
+        <xdr:cNvPr id="4" name="直線コネクタ 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5AB0A81-FFC6-4092-9AF2-7C13BA76CBDB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5520579" y="7202580"/>
-          <a:ext cx="0" cy="394875"/>
+          <a:off x="5714889" y="7099710"/>
+          <a:ext cx="0" cy="240681"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>19</xdr:col>
-      <xdr:colOff>6803</xdr:colOff>
+      <xdr:colOff>10613</xdr:colOff>
       <xdr:row>68</xdr:row>
-      <xdr:rowOff>19210</xdr:rowOff>
+      <xdr:rowOff>28735</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
-      <xdr:colOff>6803</xdr:colOff>
+      <xdr:colOff>10613</xdr:colOff>
       <xdr:row>69</xdr:row>
-      <xdr:rowOff>139531</xdr:rowOff>
+      <xdr:rowOff>160162</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="9" name="直線コネクタ 8"/>
+        <xdr:cNvPr id="5" name="直線コネクタ 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4520AC08-D629-44A2-A0D4-C5DCB569F8F8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2730953" y="8658385"/>
-          <a:ext cx="0" cy="310821"/>
+          <a:off x="2944313" y="8403115"/>
+          <a:ext cx="0" cy="321927"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>38</xdr:col>
-      <xdr:colOff>5603</xdr:colOff>
+      <xdr:colOff>9413</xdr:colOff>
       <xdr:row>50</xdr:row>
-      <xdr:rowOff>27215</xdr:rowOff>
+      <xdr:rowOff>31025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
-      <xdr:colOff>5603</xdr:colOff>
+      <xdr:colOff>9413</xdr:colOff>
       <xdr:row>55</xdr:row>
-      <xdr:rowOff>41090</xdr:rowOff>
+      <xdr:rowOff>33560</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="10" name="直線コネクタ 9"/>
+        <xdr:cNvPr id="6" name="直線コネクタ 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F8E3002-4AF4-4C77-B6A9-EC227987459F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5082428" y="6475640"/>
-          <a:ext cx="0" cy="394875"/>
+          <a:off x="5297693" y="6378485"/>
+          <a:ext cx="0" cy="383535"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>46</xdr:col>
-      <xdr:colOff>140970</xdr:colOff>
+      <xdr:colOff>173355</xdr:colOff>
       <xdr:row>89</xdr:row>
-      <xdr:rowOff>68580</xdr:rowOff>
+      <xdr:rowOff>93345</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>51</xdr:col>
-      <xdr:colOff>118110</xdr:colOff>
+      <xdr:colOff>141114</xdr:colOff>
       <xdr:row>92</xdr:row>
-      <xdr:rowOff>78105</xdr:rowOff>
+      <xdr:rowOff>89535</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="AutoShape 4"/>
+        <xdr:cNvPr id="7" name="AutoShape 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE67A953-86D4-4204-B5EA-31827E43EEAD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6454140" y="11399520"/>
-          <a:ext cx="822960" cy="365760"/>
+          <a:off x="6612255" y="11424285"/>
+          <a:ext cx="790719" cy="361950"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
-        <a:extLst>
-[...7 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐ明朝"/>
               <a:ea typeface="ＭＳ Ｐ明朝"/>
             </a:rPr>
             <a:t>都 ・ 自</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>97155</xdr:colOff>
+      <xdr:colOff>114300</xdr:colOff>
       <xdr:row>43</xdr:row>
-      <xdr:rowOff>104775</xdr:rowOff>
+      <xdr:rowOff>121920</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>59055</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:colOff>70556</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>356</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="テキスト ボックス 2"/>
+        <xdr:cNvPr id="8" name="テキスト ボックス 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{995C6688-0FC8-4E67-8001-C381EF1C8430}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="895350" y="5514975"/>
-          <a:ext cx="590550" cy="323850"/>
+          <a:off x="891540" y="5448300"/>
+          <a:ext cx="581096" cy="320396"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
             <a:t>又は</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4274,6146 +3692,7177 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C499A44-0F3E-40D9-A621-75EBBFF421E4}">
+  <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BT94"/>
+  <dimension ref="A1:BS93"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:G72"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A3" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.21875" defaultRowHeight="10.8" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.21875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="4" width="2.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="0.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="0.44140625" style="1" customWidth="1"/>
     <col min="7" max="8" width="2.6640625" style="1" customWidth="1"/>
     <col min="9" max="12" width="1.33203125" style="1" customWidth="1"/>
-    <col min="13" max="15" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="3.109375" style="1" customWidth="1"/>
+    <col min="15" max="15" width="2.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="1.33203125" style="1" customWidth="1"/>
     <col min="17" max="17" width="1.88671875" style="1" customWidth="1"/>
     <col min="18" max="19" width="1.33203125" style="1" customWidth="1"/>
     <col min="20" max="20" width="1.6640625" style="1" customWidth="1"/>
     <col min="21" max="22" width="1.33203125" style="1" customWidth="1"/>
     <col min="23" max="23" width="2.6640625" style="1" customWidth="1"/>
     <col min="24" max="26" width="1.33203125" style="1" customWidth="1"/>
     <col min="27" max="27" width="2" style="1" customWidth="1"/>
     <col min="28" max="29" width="1.33203125" style="1" customWidth="1"/>
     <col min="30" max="34" width="2.6640625" style="1" customWidth="1"/>
     <col min="35" max="38" width="1.33203125" style="1" customWidth="1"/>
     <col min="39" max="39" width="2.109375" style="1" customWidth="1"/>
     <col min="40" max="42" width="1.33203125" style="1" customWidth="1"/>
     <col min="43" max="50" width="2.6640625" style="1" customWidth="1"/>
     <col min="51" max="51" width="1.33203125" style="1" customWidth="1"/>
     <col min="52" max="82" width="2.109375" style="1" customWidth="1"/>
-    <col min="83" max="16384" width="6.21875" style="1"/>
+    <col min="83" max="256" width="6.21875" style="1"/>
+    <col min="257" max="257" width="2.21875" style="1" customWidth="1"/>
+    <col min="258" max="258" width="9" style="1" customWidth="1"/>
+    <col min="259" max="260" width="2.6640625" style="1" customWidth="1"/>
+    <col min="261" max="261" width="0.6640625" style="1" customWidth="1"/>
+    <col min="262" max="262" width="0.44140625" style="1" customWidth="1"/>
+    <col min="263" max="264" width="2.6640625" style="1" customWidth="1"/>
+    <col min="265" max="268" width="1.33203125" style="1" customWidth="1"/>
+    <col min="269" max="269" width="2.6640625" style="1" customWidth="1"/>
+    <col min="270" max="270" width="3.109375" style="1" customWidth="1"/>
+    <col min="271" max="271" width="2.6640625" style="1" customWidth="1"/>
+    <col min="272" max="272" width="1.33203125" style="1" customWidth="1"/>
+    <col min="273" max="273" width="1.88671875" style="1" customWidth="1"/>
+    <col min="274" max="275" width="1.33203125" style="1" customWidth="1"/>
+    <col min="276" max="276" width="1.6640625" style="1" customWidth="1"/>
+    <col min="277" max="278" width="1.33203125" style="1" customWidth="1"/>
+    <col min="279" max="279" width="2.6640625" style="1" customWidth="1"/>
+    <col min="280" max="282" width="1.33203125" style="1" customWidth="1"/>
+    <col min="283" max="283" width="2" style="1" customWidth="1"/>
+    <col min="284" max="285" width="1.33203125" style="1" customWidth="1"/>
+    <col min="286" max="290" width="2.6640625" style="1" customWidth="1"/>
+    <col min="291" max="294" width="1.33203125" style="1" customWidth="1"/>
+    <col min="295" max="295" width="2.109375" style="1" customWidth="1"/>
+    <col min="296" max="298" width="1.33203125" style="1" customWidth="1"/>
+    <col min="299" max="306" width="2.6640625" style="1" customWidth="1"/>
+    <col min="307" max="307" width="1.33203125" style="1" customWidth="1"/>
+    <col min="308" max="338" width="2.109375" style="1" customWidth="1"/>
+    <col min="339" max="512" width="6.21875" style="1"/>
+    <col min="513" max="513" width="2.21875" style="1" customWidth="1"/>
+    <col min="514" max="514" width="9" style="1" customWidth="1"/>
+    <col min="515" max="516" width="2.6640625" style="1" customWidth="1"/>
+    <col min="517" max="517" width="0.6640625" style="1" customWidth="1"/>
+    <col min="518" max="518" width="0.44140625" style="1" customWidth="1"/>
+    <col min="519" max="520" width="2.6640625" style="1" customWidth="1"/>
+    <col min="521" max="524" width="1.33203125" style="1" customWidth="1"/>
+    <col min="525" max="525" width="2.6640625" style="1" customWidth="1"/>
+    <col min="526" max="526" width="3.109375" style="1" customWidth="1"/>
+    <col min="527" max="527" width="2.6640625" style="1" customWidth="1"/>
+    <col min="528" max="528" width="1.33203125" style="1" customWidth="1"/>
+    <col min="529" max="529" width="1.88671875" style="1" customWidth="1"/>
+    <col min="530" max="531" width="1.33203125" style="1" customWidth="1"/>
+    <col min="532" max="532" width="1.6640625" style="1" customWidth="1"/>
+    <col min="533" max="534" width="1.33203125" style="1" customWidth="1"/>
+    <col min="535" max="535" width="2.6640625" style="1" customWidth="1"/>
+    <col min="536" max="538" width="1.33203125" style="1" customWidth="1"/>
+    <col min="539" max="539" width="2" style="1" customWidth="1"/>
+    <col min="540" max="541" width="1.33203125" style="1" customWidth="1"/>
+    <col min="542" max="546" width="2.6640625" style="1" customWidth="1"/>
+    <col min="547" max="550" width="1.33203125" style="1" customWidth="1"/>
+    <col min="551" max="551" width="2.109375" style="1" customWidth="1"/>
+    <col min="552" max="554" width="1.33203125" style="1" customWidth="1"/>
+    <col min="555" max="562" width="2.6640625" style="1" customWidth="1"/>
+    <col min="563" max="563" width="1.33203125" style="1" customWidth="1"/>
+    <col min="564" max="594" width="2.109375" style="1" customWidth="1"/>
+    <col min="595" max="768" width="6.21875" style="1"/>
+    <col min="769" max="769" width="2.21875" style="1" customWidth="1"/>
+    <col min="770" max="770" width="9" style="1" customWidth="1"/>
+    <col min="771" max="772" width="2.6640625" style="1" customWidth="1"/>
+    <col min="773" max="773" width="0.6640625" style="1" customWidth="1"/>
+    <col min="774" max="774" width="0.44140625" style="1" customWidth="1"/>
+    <col min="775" max="776" width="2.6640625" style="1" customWidth="1"/>
+    <col min="777" max="780" width="1.33203125" style="1" customWidth="1"/>
+    <col min="781" max="781" width="2.6640625" style="1" customWidth="1"/>
+    <col min="782" max="782" width="3.109375" style="1" customWidth="1"/>
+    <col min="783" max="783" width="2.6640625" style="1" customWidth="1"/>
+    <col min="784" max="784" width="1.33203125" style="1" customWidth="1"/>
+    <col min="785" max="785" width="1.88671875" style="1" customWidth="1"/>
+    <col min="786" max="787" width="1.33203125" style="1" customWidth="1"/>
+    <col min="788" max="788" width="1.6640625" style="1" customWidth="1"/>
+    <col min="789" max="790" width="1.33203125" style="1" customWidth="1"/>
+    <col min="791" max="791" width="2.6640625" style="1" customWidth="1"/>
+    <col min="792" max="794" width="1.33203125" style="1" customWidth="1"/>
+    <col min="795" max="795" width="2" style="1" customWidth="1"/>
+    <col min="796" max="797" width="1.33203125" style="1" customWidth="1"/>
+    <col min="798" max="802" width="2.6640625" style="1" customWidth="1"/>
+    <col min="803" max="806" width="1.33203125" style="1" customWidth="1"/>
+    <col min="807" max="807" width="2.109375" style="1" customWidth="1"/>
+    <col min="808" max="810" width="1.33203125" style="1" customWidth="1"/>
+    <col min="811" max="818" width="2.6640625" style="1" customWidth="1"/>
+    <col min="819" max="819" width="1.33203125" style="1" customWidth="1"/>
+    <col min="820" max="850" width="2.109375" style="1" customWidth="1"/>
+    <col min="851" max="1024" width="6.21875" style="1"/>
+    <col min="1025" max="1025" width="2.21875" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="9" style="1" customWidth="1"/>
+    <col min="1027" max="1028" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1029" max="1029" width="0.6640625" style="1" customWidth="1"/>
+    <col min="1030" max="1030" width="0.44140625" style="1" customWidth="1"/>
+    <col min="1031" max="1032" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1033" max="1036" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1037" max="1037" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1038" max="1038" width="3.109375" style="1" customWidth="1"/>
+    <col min="1039" max="1039" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1040" max="1040" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1041" max="1041" width="1.88671875" style="1" customWidth="1"/>
+    <col min="1042" max="1043" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1044" max="1044" width="1.6640625" style="1" customWidth="1"/>
+    <col min="1045" max="1046" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1047" max="1047" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1048" max="1050" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1051" max="1051" width="2" style="1" customWidth="1"/>
+    <col min="1052" max="1053" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1054" max="1058" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1059" max="1062" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1063" max="1063" width="2.109375" style="1" customWidth="1"/>
+    <col min="1064" max="1066" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1067" max="1074" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1075" max="1075" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1076" max="1106" width="2.109375" style="1" customWidth="1"/>
+    <col min="1107" max="1280" width="6.21875" style="1"/>
+    <col min="1281" max="1281" width="2.21875" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="9" style="1" customWidth="1"/>
+    <col min="1283" max="1284" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1285" max="1285" width="0.6640625" style="1" customWidth="1"/>
+    <col min="1286" max="1286" width="0.44140625" style="1" customWidth="1"/>
+    <col min="1287" max="1288" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1289" max="1292" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1293" max="1293" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1294" max="1294" width="3.109375" style="1" customWidth="1"/>
+    <col min="1295" max="1295" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1296" max="1296" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1297" max="1297" width="1.88671875" style="1" customWidth="1"/>
+    <col min="1298" max="1299" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1300" max="1300" width="1.6640625" style="1" customWidth="1"/>
+    <col min="1301" max="1302" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1303" max="1303" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1304" max="1306" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1307" max="1307" width="2" style="1" customWidth="1"/>
+    <col min="1308" max="1309" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1310" max="1314" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1315" max="1318" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1319" max="1319" width="2.109375" style="1" customWidth="1"/>
+    <col min="1320" max="1322" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1323" max="1330" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1331" max="1331" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1332" max="1362" width="2.109375" style="1" customWidth="1"/>
+    <col min="1363" max="1536" width="6.21875" style="1"/>
+    <col min="1537" max="1537" width="2.21875" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="9" style="1" customWidth="1"/>
+    <col min="1539" max="1540" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1541" max="1541" width="0.6640625" style="1" customWidth="1"/>
+    <col min="1542" max="1542" width="0.44140625" style="1" customWidth="1"/>
+    <col min="1543" max="1544" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1545" max="1548" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1549" max="1549" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1550" max="1550" width="3.109375" style="1" customWidth="1"/>
+    <col min="1551" max="1551" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1552" max="1552" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1553" max="1553" width="1.88671875" style="1" customWidth="1"/>
+    <col min="1554" max="1555" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1556" max="1556" width="1.6640625" style="1" customWidth="1"/>
+    <col min="1557" max="1558" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1559" max="1559" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1560" max="1562" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1563" max="1563" width="2" style="1" customWidth="1"/>
+    <col min="1564" max="1565" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1566" max="1570" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1571" max="1574" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1575" max="1575" width="2.109375" style="1" customWidth="1"/>
+    <col min="1576" max="1578" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1579" max="1586" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1587" max="1587" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1588" max="1618" width="2.109375" style="1" customWidth="1"/>
+    <col min="1619" max="1792" width="6.21875" style="1"/>
+    <col min="1793" max="1793" width="2.21875" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="9" style="1" customWidth="1"/>
+    <col min="1795" max="1796" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1797" max="1797" width="0.6640625" style="1" customWidth="1"/>
+    <col min="1798" max="1798" width="0.44140625" style="1" customWidth="1"/>
+    <col min="1799" max="1800" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1801" max="1804" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1805" max="1805" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1806" max="1806" width="3.109375" style="1" customWidth="1"/>
+    <col min="1807" max="1807" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1808" max="1808" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1809" max="1809" width="1.88671875" style="1" customWidth="1"/>
+    <col min="1810" max="1811" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1812" max="1812" width="1.6640625" style="1" customWidth="1"/>
+    <col min="1813" max="1814" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1815" max="1815" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1816" max="1818" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1819" max="1819" width="2" style="1" customWidth="1"/>
+    <col min="1820" max="1821" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1822" max="1826" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1827" max="1830" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1831" max="1831" width="2.109375" style="1" customWidth="1"/>
+    <col min="1832" max="1834" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1835" max="1842" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1843" max="1843" width="1.33203125" style="1" customWidth="1"/>
+    <col min="1844" max="1874" width="2.109375" style="1" customWidth="1"/>
+    <col min="1875" max="2048" width="6.21875" style="1"/>
+    <col min="2049" max="2049" width="2.21875" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="9" style="1" customWidth="1"/>
+    <col min="2051" max="2052" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2053" max="2053" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2054" max="2054" width="0.44140625" style="1" customWidth="1"/>
+    <col min="2055" max="2056" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2057" max="2060" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2061" max="2061" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2062" max="2062" width="3.109375" style="1" customWidth="1"/>
+    <col min="2063" max="2063" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2064" max="2064" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2065" max="2065" width="1.88671875" style="1" customWidth="1"/>
+    <col min="2066" max="2067" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2068" max="2068" width="1.6640625" style="1" customWidth="1"/>
+    <col min="2069" max="2070" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2071" max="2071" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2072" max="2074" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2075" max="2075" width="2" style="1" customWidth="1"/>
+    <col min="2076" max="2077" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2078" max="2082" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2083" max="2086" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2087" max="2087" width="2.109375" style="1" customWidth="1"/>
+    <col min="2088" max="2090" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2091" max="2098" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2099" max="2099" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2100" max="2130" width="2.109375" style="1" customWidth="1"/>
+    <col min="2131" max="2304" width="6.21875" style="1"/>
+    <col min="2305" max="2305" width="2.21875" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="9" style="1" customWidth="1"/>
+    <col min="2307" max="2308" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2309" max="2309" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2310" max="2310" width="0.44140625" style="1" customWidth="1"/>
+    <col min="2311" max="2312" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2313" max="2316" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2317" max="2317" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2318" max="2318" width="3.109375" style="1" customWidth="1"/>
+    <col min="2319" max="2319" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2320" max="2320" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2321" max="2321" width="1.88671875" style="1" customWidth="1"/>
+    <col min="2322" max="2323" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2324" max="2324" width="1.6640625" style="1" customWidth="1"/>
+    <col min="2325" max="2326" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2327" max="2327" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2328" max="2330" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2331" max="2331" width="2" style="1" customWidth="1"/>
+    <col min="2332" max="2333" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2334" max="2338" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2339" max="2342" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2343" max="2343" width="2.109375" style="1" customWidth="1"/>
+    <col min="2344" max="2346" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2347" max="2354" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2355" max="2355" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2356" max="2386" width="2.109375" style="1" customWidth="1"/>
+    <col min="2387" max="2560" width="6.21875" style="1"/>
+    <col min="2561" max="2561" width="2.21875" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="9" style="1" customWidth="1"/>
+    <col min="2563" max="2564" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2565" max="2565" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2566" max="2566" width="0.44140625" style="1" customWidth="1"/>
+    <col min="2567" max="2568" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2569" max="2572" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2573" max="2573" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2574" max="2574" width="3.109375" style="1" customWidth="1"/>
+    <col min="2575" max="2575" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2576" max="2576" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2577" max="2577" width="1.88671875" style="1" customWidth="1"/>
+    <col min="2578" max="2579" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2580" max="2580" width="1.6640625" style="1" customWidth="1"/>
+    <col min="2581" max="2582" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2583" max="2583" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2584" max="2586" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2587" max="2587" width="2" style="1" customWidth="1"/>
+    <col min="2588" max="2589" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2590" max="2594" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2595" max="2598" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2599" max="2599" width="2.109375" style="1" customWidth="1"/>
+    <col min="2600" max="2602" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2603" max="2610" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2611" max="2611" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2612" max="2642" width="2.109375" style="1" customWidth="1"/>
+    <col min="2643" max="2816" width="6.21875" style="1"/>
+    <col min="2817" max="2817" width="2.21875" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="9" style="1" customWidth="1"/>
+    <col min="2819" max="2820" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2821" max="2821" width="0.6640625" style="1" customWidth="1"/>
+    <col min="2822" max="2822" width="0.44140625" style="1" customWidth="1"/>
+    <col min="2823" max="2824" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2825" max="2828" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2829" max="2829" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2830" max="2830" width="3.109375" style="1" customWidth="1"/>
+    <col min="2831" max="2831" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2832" max="2832" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2833" max="2833" width="1.88671875" style="1" customWidth="1"/>
+    <col min="2834" max="2835" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2836" max="2836" width="1.6640625" style="1" customWidth="1"/>
+    <col min="2837" max="2838" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2839" max="2839" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2840" max="2842" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2843" max="2843" width="2" style="1" customWidth="1"/>
+    <col min="2844" max="2845" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2846" max="2850" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2851" max="2854" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2855" max="2855" width="2.109375" style="1" customWidth="1"/>
+    <col min="2856" max="2858" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2859" max="2866" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2867" max="2867" width="1.33203125" style="1" customWidth="1"/>
+    <col min="2868" max="2898" width="2.109375" style="1" customWidth="1"/>
+    <col min="2899" max="3072" width="6.21875" style="1"/>
+    <col min="3073" max="3073" width="2.21875" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="9" style="1" customWidth="1"/>
+    <col min="3075" max="3076" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3077" max="3077" width="0.6640625" style="1" customWidth="1"/>
+    <col min="3078" max="3078" width="0.44140625" style="1" customWidth="1"/>
+    <col min="3079" max="3080" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3081" max="3084" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3085" max="3085" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3086" max="3086" width="3.109375" style="1" customWidth="1"/>
+    <col min="3087" max="3087" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3088" max="3088" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3089" max="3089" width="1.88671875" style="1" customWidth="1"/>
+    <col min="3090" max="3091" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3092" max="3092" width="1.6640625" style="1" customWidth="1"/>
+    <col min="3093" max="3094" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3095" max="3095" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3096" max="3098" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3099" max="3099" width="2" style="1" customWidth="1"/>
+    <col min="3100" max="3101" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3102" max="3106" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3107" max="3110" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3111" max="3111" width="2.109375" style="1" customWidth="1"/>
+    <col min="3112" max="3114" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3115" max="3122" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3123" max="3123" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3124" max="3154" width="2.109375" style="1" customWidth="1"/>
+    <col min="3155" max="3328" width="6.21875" style="1"/>
+    <col min="3329" max="3329" width="2.21875" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="9" style="1" customWidth="1"/>
+    <col min="3331" max="3332" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3333" max="3333" width="0.6640625" style="1" customWidth="1"/>
+    <col min="3334" max="3334" width="0.44140625" style="1" customWidth="1"/>
+    <col min="3335" max="3336" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3337" max="3340" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3341" max="3341" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3342" max="3342" width="3.109375" style="1" customWidth="1"/>
+    <col min="3343" max="3343" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3344" max="3344" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3345" max="3345" width="1.88671875" style="1" customWidth="1"/>
+    <col min="3346" max="3347" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3348" max="3348" width="1.6640625" style="1" customWidth="1"/>
+    <col min="3349" max="3350" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3351" max="3351" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3352" max="3354" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3355" max="3355" width="2" style="1" customWidth="1"/>
+    <col min="3356" max="3357" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3358" max="3362" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3363" max="3366" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3367" max="3367" width="2.109375" style="1" customWidth="1"/>
+    <col min="3368" max="3370" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3371" max="3378" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3379" max="3379" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3380" max="3410" width="2.109375" style="1" customWidth="1"/>
+    <col min="3411" max="3584" width="6.21875" style="1"/>
+    <col min="3585" max="3585" width="2.21875" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="9" style="1" customWidth="1"/>
+    <col min="3587" max="3588" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3589" max="3589" width="0.6640625" style="1" customWidth="1"/>
+    <col min="3590" max="3590" width="0.44140625" style="1" customWidth="1"/>
+    <col min="3591" max="3592" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3593" max="3596" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3597" max="3597" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3598" max="3598" width="3.109375" style="1" customWidth="1"/>
+    <col min="3599" max="3599" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3600" max="3600" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3601" max="3601" width="1.88671875" style="1" customWidth="1"/>
+    <col min="3602" max="3603" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3604" max="3604" width="1.6640625" style="1" customWidth="1"/>
+    <col min="3605" max="3606" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3607" max="3607" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3608" max="3610" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3611" max="3611" width="2" style="1" customWidth="1"/>
+    <col min="3612" max="3613" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3614" max="3618" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3619" max="3622" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3623" max="3623" width="2.109375" style="1" customWidth="1"/>
+    <col min="3624" max="3626" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3627" max="3634" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3635" max="3635" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3636" max="3666" width="2.109375" style="1" customWidth="1"/>
+    <col min="3667" max="3840" width="6.21875" style="1"/>
+    <col min="3841" max="3841" width="2.21875" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="9" style="1" customWidth="1"/>
+    <col min="3843" max="3844" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3845" max="3845" width="0.6640625" style="1" customWidth="1"/>
+    <col min="3846" max="3846" width="0.44140625" style="1" customWidth="1"/>
+    <col min="3847" max="3848" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3849" max="3852" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3853" max="3853" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3854" max="3854" width="3.109375" style="1" customWidth="1"/>
+    <col min="3855" max="3855" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3856" max="3856" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3857" max="3857" width="1.88671875" style="1" customWidth="1"/>
+    <col min="3858" max="3859" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3860" max="3860" width="1.6640625" style="1" customWidth="1"/>
+    <col min="3861" max="3862" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3863" max="3863" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3864" max="3866" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3867" max="3867" width="2" style="1" customWidth="1"/>
+    <col min="3868" max="3869" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3870" max="3874" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3875" max="3878" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3879" max="3879" width="2.109375" style="1" customWidth="1"/>
+    <col min="3880" max="3882" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3883" max="3890" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3891" max="3891" width="1.33203125" style="1" customWidth="1"/>
+    <col min="3892" max="3922" width="2.109375" style="1" customWidth="1"/>
+    <col min="3923" max="4096" width="6.21875" style="1"/>
+    <col min="4097" max="4097" width="2.21875" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="9" style="1" customWidth="1"/>
+    <col min="4099" max="4100" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4101" max="4101" width="0.6640625" style="1" customWidth="1"/>
+    <col min="4102" max="4102" width="0.44140625" style="1" customWidth="1"/>
+    <col min="4103" max="4104" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4105" max="4108" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4109" max="4109" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4110" max="4110" width="3.109375" style="1" customWidth="1"/>
+    <col min="4111" max="4111" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4112" max="4112" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4113" max="4113" width="1.88671875" style="1" customWidth="1"/>
+    <col min="4114" max="4115" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4116" max="4116" width="1.6640625" style="1" customWidth="1"/>
+    <col min="4117" max="4118" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4119" max="4119" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4120" max="4122" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4123" max="4123" width="2" style="1" customWidth="1"/>
+    <col min="4124" max="4125" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4126" max="4130" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4131" max="4134" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4135" max="4135" width="2.109375" style="1" customWidth="1"/>
+    <col min="4136" max="4138" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4139" max="4146" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4147" max="4147" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4148" max="4178" width="2.109375" style="1" customWidth="1"/>
+    <col min="4179" max="4352" width="6.21875" style="1"/>
+    <col min="4353" max="4353" width="2.21875" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="9" style="1" customWidth="1"/>
+    <col min="4355" max="4356" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4357" max="4357" width="0.6640625" style="1" customWidth="1"/>
+    <col min="4358" max="4358" width="0.44140625" style="1" customWidth="1"/>
+    <col min="4359" max="4360" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4361" max="4364" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4365" max="4365" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4366" max="4366" width="3.109375" style="1" customWidth="1"/>
+    <col min="4367" max="4367" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4368" max="4368" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4369" max="4369" width="1.88671875" style="1" customWidth="1"/>
+    <col min="4370" max="4371" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4372" max="4372" width="1.6640625" style="1" customWidth="1"/>
+    <col min="4373" max="4374" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4375" max="4375" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4376" max="4378" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4379" max="4379" width="2" style="1" customWidth="1"/>
+    <col min="4380" max="4381" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4382" max="4386" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4387" max="4390" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4391" max="4391" width="2.109375" style="1" customWidth="1"/>
+    <col min="4392" max="4394" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4395" max="4402" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4403" max="4403" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4404" max="4434" width="2.109375" style="1" customWidth="1"/>
+    <col min="4435" max="4608" width="6.21875" style="1"/>
+    <col min="4609" max="4609" width="2.21875" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="9" style="1" customWidth="1"/>
+    <col min="4611" max="4612" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4613" max="4613" width="0.6640625" style="1" customWidth="1"/>
+    <col min="4614" max="4614" width="0.44140625" style="1" customWidth="1"/>
+    <col min="4615" max="4616" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4617" max="4620" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4621" max="4621" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4622" max="4622" width="3.109375" style="1" customWidth="1"/>
+    <col min="4623" max="4623" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4624" max="4624" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4625" max="4625" width="1.88671875" style="1" customWidth="1"/>
+    <col min="4626" max="4627" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4628" max="4628" width="1.6640625" style="1" customWidth="1"/>
+    <col min="4629" max="4630" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4631" max="4631" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4632" max="4634" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4635" max="4635" width="2" style="1" customWidth="1"/>
+    <col min="4636" max="4637" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4638" max="4642" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4643" max="4646" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4647" max="4647" width="2.109375" style="1" customWidth="1"/>
+    <col min="4648" max="4650" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4651" max="4658" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4659" max="4659" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4660" max="4690" width="2.109375" style="1" customWidth="1"/>
+    <col min="4691" max="4864" width="6.21875" style="1"/>
+    <col min="4865" max="4865" width="2.21875" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="9" style="1" customWidth="1"/>
+    <col min="4867" max="4868" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4869" max="4869" width="0.6640625" style="1" customWidth="1"/>
+    <col min="4870" max="4870" width="0.44140625" style="1" customWidth="1"/>
+    <col min="4871" max="4872" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4873" max="4876" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4877" max="4877" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4878" max="4878" width="3.109375" style="1" customWidth="1"/>
+    <col min="4879" max="4879" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4880" max="4880" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4881" max="4881" width="1.88671875" style="1" customWidth="1"/>
+    <col min="4882" max="4883" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4884" max="4884" width="1.6640625" style="1" customWidth="1"/>
+    <col min="4885" max="4886" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4887" max="4887" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4888" max="4890" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4891" max="4891" width="2" style="1" customWidth="1"/>
+    <col min="4892" max="4893" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4894" max="4898" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4899" max="4902" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4903" max="4903" width="2.109375" style="1" customWidth="1"/>
+    <col min="4904" max="4906" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4907" max="4914" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4915" max="4915" width="1.33203125" style="1" customWidth="1"/>
+    <col min="4916" max="4946" width="2.109375" style="1" customWidth="1"/>
+    <col min="4947" max="5120" width="6.21875" style="1"/>
+    <col min="5121" max="5121" width="2.21875" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="9" style="1" customWidth="1"/>
+    <col min="5123" max="5124" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5125" max="5125" width="0.6640625" style="1" customWidth="1"/>
+    <col min="5126" max="5126" width="0.44140625" style="1" customWidth="1"/>
+    <col min="5127" max="5128" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5129" max="5132" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5133" max="5133" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5134" max="5134" width="3.109375" style="1" customWidth="1"/>
+    <col min="5135" max="5135" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5136" max="5136" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5137" max="5137" width="1.88671875" style="1" customWidth="1"/>
+    <col min="5138" max="5139" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5140" max="5140" width="1.6640625" style="1" customWidth="1"/>
+    <col min="5141" max="5142" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5143" max="5143" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5144" max="5146" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5147" max="5147" width="2" style="1" customWidth="1"/>
+    <col min="5148" max="5149" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5150" max="5154" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5155" max="5158" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5159" max="5159" width="2.109375" style="1" customWidth="1"/>
+    <col min="5160" max="5162" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5163" max="5170" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5171" max="5171" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5172" max="5202" width="2.109375" style="1" customWidth="1"/>
+    <col min="5203" max="5376" width="6.21875" style="1"/>
+    <col min="5377" max="5377" width="2.21875" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="9" style="1" customWidth="1"/>
+    <col min="5379" max="5380" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5381" max="5381" width="0.6640625" style="1" customWidth="1"/>
+    <col min="5382" max="5382" width="0.44140625" style="1" customWidth="1"/>
+    <col min="5383" max="5384" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5385" max="5388" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5389" max="5389" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5390" max="5390" width="3.109375" style="1" customWidth="1"/>
+    <col min="5391" max="5391" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5392" max="5392" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5393" max="5393" width="1.88671875" style="1" customWidth="1"/>
+    <col min="5394" max="5395" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5396" max="5396" width="1.6640625" style="1" customWidth="1"/>
+    <col min="5397" max="5398" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5399" max="5399" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5400" max="5402" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5403" max="5403" width="2" style="1" customWidth="1"/>
+    <col min="5404" max="5405" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5406" max="5410" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5411" max="5414" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5415" max="5415" width="2.109375" style="1" customWidth="1"/>
+    <col min="5416" max="5418" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5419" max="5426" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5427" max="5427" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5428" max="5458" width="2.109375" style="1" customWidth="1"/>
+    <col min="5459" max="5632" width="6.21875" style="1"/>
+    <col min="5633" max="5633" width="2.21875" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="9" style="1" customWidth="1"/>
+    <col min="5635" max="5636" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5637" max="5637" width="0.6640625" style="1" customWidth="1"/>
+    <col min="5638" max="5638" width="0.44140625" style="1" customWidth="1"/>
+    <col min="5639" max="5640" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5641" max="5644" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5645" max="5645" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5646" max="5646" width="3.109375" style="1" customWidth="1"/>
+    <col min="5647" max="5647" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5648" max="5648" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5649" max="5649" width="1.88671875" style="1" customWidth="1"/>
+    <col min="5650" max="5651" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5652" max="5652" width="1.6640625" style="1" customWidth="1"/>
+    <col min="5653" max="5654" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5655" max="5655" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5656" max="5658" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5659" max="5659" width="2" style="1" customWidth="1"/>
+    <col min="5660" max="5661" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5662" max="5666" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5667" max="5670" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5671" max="5671" width="2.109375" style="1" customWidth="1"/>
+    <col min="5672" max="5674" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5675" max="5682" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5683" max="5683" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5684" max="5714" width="2.109375" style="1" customWidth="1"/>
+    <col min="5715" max="5888" width="6.21875" style="1"/>
+    <col min="5889" max="5889" width="2.21875" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="9" style="1" customWidth="1"/>
+    <col min="5891" max="5892" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5893" max="5893" width="0.6640625" style="1" customWidth="1"/>
+    <col min="5894" max="5894" width="0.44140625" style="1" customWidth="1"/>
+    <col min="5895" max="5896" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5897" max="5900" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5901" max="5901" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5902" max="5902" width="3.109375" style="1" customWidth="1"/>
+    <col min="5903" max="5903" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5904" max="5904" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5905" max="5905" width="1.88671875" style="1" customWidth="1"/>
+    <col min="5906" max="5907" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5908" max="5908" width="1.6640625" style="1" customWidth="1"/>
+    <col min="5909" max="5910" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5911" max="5911" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5912" max="5914" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5915" max="5915" width="2" style="1" customWidth="1"/>
+    <col min="5916" max="5917" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5918" max="5922" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5923" max="5926" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5927" max="5927" width="2.109375" style="1" customWidth="1"/>
+    <col min="5928" max="5930" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5931" max="5938" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5939" max="5939" width="1.33203125" style="1" customWidth="1"/>
+    <col min="5940" max="5970" width="2.109375" style="1" customWidth="1"/>
+    <col min="5971" max="6144" width="6.21875" style="1"/>
+    <col min="6145" max="6145" width="2.21875" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="9" style="1" customWidth="1"/>
+    <col min="6147" max="6148" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6149" max="6149" width="0.6640625" style="1" customWidth="1"/>
+    <col min="6150" max="6150" width="0.44140625" style="1" customWidth="1"/>
+    <col min="6151" max="6152" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6153" max="6156" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6157" max="6157" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6158" max="6158" width="3.109375" style="1" customWidth="1"/>
+    <col min="6159" max="6159" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6160" max="6160" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6161" max="6161" width="1.88671875" style="1" customWidth="1"/>
+    <col min="6162" max="6163" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6164" max="6164" width="1.6640625" style="1" customWidth="1"/>
+    <col min="6165" max="6166" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6167" max="6167" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6168" max="6170" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6171" max="6171" width="2" style="1" customWidth="1"/>
+    <col min="6172" max="6173" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6174" max="6178" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6179" max="6182" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6183" max="6183" width="2.109375" style="1" customWidth="1"/>
+    <col min="6184" max="6186" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6187" max="6194" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6195" max="6195" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6196" max="6226" width="2.109375" style="1" customWidth="1"/>
+    <col min="6227" max="6400" width="6.21875" style="1"/>
+    <col min="6401" max="6401" width="2.21875" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="9" style="1" customWidth="1"/>
+    <col min="6403" max="6404" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6405" max="6405" width="0.6640625" style="1" customWidth="1"/>
+    <col min="6406" max="6406" width="0.44140625" style="1" customWidth="1"/>
+    <col min="6407" max="6408" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6409" max="6412" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6413" max="6413" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6414" max="6414" width="3.109375" style="1" customWidth="1"/>
+    <col min="6415" max="6415" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6416" max="6416" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6417" max="6417" width="1.88671875" style="1" customWidth="1"/>
+    <col min="6418" max="6419" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6420" max="6420" width="1.6640625" style="1" customWidth="1"/>
+    <col min="6421" max="6422" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6423" max="6423" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6424" max="6426" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6427" max="6427" width="2" style="1" customWidth="1"/>
+    <col min="6428" max="6429" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6430" max="6434" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6435" max="6438" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6439" max="6439" width="2.109375" style="1" customWidth="1"/>
+    <col min="6440" max="6442" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6443" max="6450" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6451" max="6451" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6452" max="6482" width="2.109375" style="1" customWidth="1"/>
+    <col min="6483" max="6656" width="6.21875" style="1"/>
+    <col min="6657" max="6657" width="2.21875" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="9" style="1" customWidth="1"/>
+    <col min="6659" max="6660" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6661" max="6661" width="0.6640625" style="1" customWidth="1"/>
+    <col min="6662" max="6662" width="0.44140625" style="1" customWidth="1"/>
+    <col min="6663" max="6664" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6665" max="6668" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6669" max="6669" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6670" max="6670" width="3.109375" style="1" customWidth="1"/>
+    <col min="6671" max="6671" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6672" max="6672" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6673" max="6673" width="1.88671875" style="1" customWidth="1"/>
+    <col min="6674" max="6675" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6676" max="6676" width="1.6640625" style="1" customWidth="1"/>
+    <col min="6677" max="6678" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6679" max="6679" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6680" max="6682" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6683" max="6683" width="2" style="1" customWidth="1"/>
+    <col min="6684" max="6685" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6686" max="6690" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6691" max="6694" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6695" max="6695" width="2.109375" style="1" customWidth="1"/>
+    <col min="6696" max="6698" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6699" max="6706" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6707" max="6707" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6708" max="6738" width="2.109375" style="1" customWidth="1"/>
+    <col min="6739" max="6912" width="6.21875" style="1"/>
+    <col min="6913" max="6913" width="2.21875" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="9" style="1" customWidth="1"/>
+    <col min="6915" max="6916" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6917" max="6917" width="0.6640625" style="1" customWidth="1"/>
+    <col min="6918" max="6918" width="0.44140625" style="1" customWidth="1"/>
+    <col min="6919" max="6920" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6921" max="6924" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6925" max="6925" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6926" max="6926" width="3.109375" style="1" customWidth="1"/>
+    <col min="6927" max="6927" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6928" max="6928" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6929" max="6929" width="1.88671875" style="1" customWidth="1"/>
+    <col min="6930" max="6931" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6932" max="6932" width="1.6640625" style="1" customWidth="1"/>
+    <col min="6933" max="6934" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6935" max="6935" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6936" max="6938" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6939" max="6939" width="2" style="1" customWidth="1"/>
+    <col min="6940" max="6941" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6942" max="6946" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6947" max="6950" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6951" max="6951" width="2.109375" style="1" customWidth="1"/>
+    <col min="6952" max="6954" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6955" max="6962" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6963" max="6963" width="1.33203125" style="1" customWidth="1"/>
+    <col min="6964" max="6994" width="2.109375" style="1" customWidth="1"/>
+    <col min="6995" max="7168" width="6.21875" style="1"/>
+    <col min="7169" max="7169" width="2.21875" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="9" style="1" customWidth="1"/>
+    <col min="7171" max="7172" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7173" max="7173" width="0.6640625" style="1" customWidth="1"/>
+    <col min="7174" max="7174" width="0.44140625" style="1" customWidth="1"/>
+    <col min="7175" max="7176" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7177" max="7180" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7181" max="7181" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7182" max="7182" width="3.109375" style="1" customWidth="1"/>
+    <col min="7183" max="7183" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7184" max="7184" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7185" max="7185" width="1.88671875" style="1" customWidth="1"/>
+    <col min="7186" max="7187" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7188" max="7188" width="1.6640625" style="1" customWidth="1"/>
+    <col min="7189" max="7190" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7191" max="7191" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7192" max="7194" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7195" max="7195" width="2" style="1" customWidth="1"/>
+    <col min="7196" max="7197" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7198" max="7202" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7203" max="7206" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7207" max="7207" width="2.109375" style="1" customWidth="1"/>
+    <col min="7208" max="7210" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7211" max="7218" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7219" max="7219" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7220" max="7250" width="2.109375" style="1" customWidth="1"/>
+    <col min="7251" max="7424" width="6.21875" style="1"/>
+    <col min="7425" max="7425" width="2.21875" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="9" style="1" customWidth="1"/>
+    <col min="7427" max="7428" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7429" max="7429" width="0.6640625" style="1" customWidth="1"/>
+    <col min="7430" max="7430" width="0.44140625" style="1" customWidth="1"/>
+    <col min="7431" max="7432" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7433" max="7436" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7437" max="7437" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7438" max="7438" width="3.109375" style="1" customWidth="1"/>
+    <col min="7439" max="7439" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7440" max="7440" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7441" max="7441" width="1.88671875" style="1" customWidth="1"/>
+    <col min="7442" max="7443" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7444" max="7444" width="1.6640625" style="1" customWidth="1"/>
+    <col min="7445" max="7446" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7447" max="7447" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7448" max="7450" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7451" max="7451" width="2" style="1" customWidth="1"/>
+    <col min="7452" max="7453" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7454" max="7458" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7459" max="7462" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7463" max="7463" width="2.109375" style="1" customWidth="1"/>
+    <col min="7464" max="7466" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7467" max="7474" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7475" max="7475" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7476" max="7506" width="2.109375" style="1" customWidth="1"/>
+    <col min="7507" max="7680" width="6.21875" style="1"/>
+    <col min="7681" max="7681" width="2.21875" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="9" style="1" customWidth="1"/>
+    <col min="7683" max="7684" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7685" max="7685" width="0.6640625" style="1" customWidth="1"/>
+    <col min="7686" max="7686" width="0.44140625" style="1" customWidth="1"/>
+    <col min="7687" max="7688" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7689" max="7692" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7693" max="7693" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7694" max="7694" width="3.109375" style="1" customWidth="1"/>
+    <col min="7695" max="7695" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7696" max="7696" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7697" max="7697" width="1.88671875" style="1" customWidth="1"/>
+    <col min="7698" max="7699" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7700" max="7700" width="1.6640625" style="1" customWidth="1"/>
+    <col min="7701" max="7702" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7703" max="7703" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7704" max="7706" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7707" max="7707" width="2" style="1" customWidth="1"/>
+    <col min="7708" max="7709" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7710" max="7714" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7715" max="7718" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7719" max="7719" width="2.109375" style="1" customWidth="1"/>
+    <col min="7720" max="7722" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7723" max="7730" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7731" max="7731" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7732" max="7762" width="2.109375" style="1" customWidth="1"/>
+    <col min="7763" max="7936" width="6.21875" style="1"/>
+    <col min="7937" max="7937" width="2.21875" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="9" style="1" customWidth="1"/>
+    <col min="7939" max="7940" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7941" max="7941" width="0.6640625" style="1" customWidth="1"/>
+    <col min="7942" max="7942" width="0.44140625" style="1" customWidth="1"/>
+    <col min="7943" max="7944" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7945" max="7948" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7949" max="7949" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7950" max="7950" width="3.109375" style="1" customWidth="1"/>
+    <col min="7951" max="7951" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7952" max="7952" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7953" max="7953" width="1.88671875" style="1" customWidth="1"/>
+    <col min="7954" max="7955" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7956" max="7956" width="1.6640625" style="1" customWidth="1"/>
+    <col min="7957" max="7958" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7959" max="7959" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7960" max="7962" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7963" max="7963" width="2" style="1" customWidth="1"/>
+    <col min="7964" max="7965" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7966" max="7970" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7971" max="7974" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7975" max="7975" width="2.109375" style="1" customWidth="1"/>
+    <col min="7976" max="7978" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7979" max="7986" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7987" max="7987" width="1.33203125" style="1" customWidth="1"/>
+    <col min="7988" max="8018" width="2.109375" style="1" customWidth="1"/>
+    <col min="8019" max="8192" width="6.21875" style="1"/>
+    <col min="8193" max="8193" width="2.21875" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="9" style="1" customWidth="1"/>
+    <col min="8195" max="8196" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8197" max="8197" width="0.6640625" style="1" customWidth="1"/>
+    <col min="8198" max="8198" width="0.44140625" style="1" customWidth="1"/>
+    <col min="8199" max="8200" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8201" max="8204" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8205" max="8205" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8206" max="8206" width="3.109375" style="1" customWidth="1"/>
+    <col min="8207" max="8207" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8208" max="8208" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8209" max="8209" width="1.88671875" style="1" customWidth="1"/>
+    <col min="8210" max="8211" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8212" max="8212" width="1.6640625" style="1" customWidth="1"/>
+    <col min="8213" max="8214" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8215" max="8215" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8216" max="8218" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8219" max="8219" width="2" style="1" customWidth="1"/>
+    <col min="8220" max="8221" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8222" max="8226" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8227" max="8230" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8231" max="8231" width="2.109375" style="1" customWidth="1"/>
+    <col min="8232" max="8234" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8235" max="8242" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8243" max="8243" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8244" max="8274" width="2.109375" style="1" customWidth="1"/>
+    <col min="8275" max="8448" width="6.21875" style="1"/>
+    <col min="8449" max="8449" width="2.21875" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="9" style="1" customWidth="1"/>
+    <col min="8451" max="8452" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8453" max="8453" width="0.6640625" style="1" customWidth="1"/>
+    <col min="8454" max="8454" width="0.44140625" style="1" customWidth="1"/>
+    <col min="8455" max="8456" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8457" max="8460" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8461" max="8461" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8462" max="8462" width="3.109375" style="1" customWidth="1"/>
+    <col min="8463" max="8463" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8464" max="8464" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8465" max="8465" width="1.88671875" style="1" customWidth="1"/>
+    <col min="8466" max="8467" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8468" max="8468" width="1.6640625" style="1" customWidth="1"/>
+    <col min="8469" max="8470" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8471" max="8471" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8472" max="8474" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8475" max="8475" width="2" style="1" customWidth="1"/>
+    <col min="8476" max="8477" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8478" max="8482" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8483" max="8486" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8487" max="8487" width="2.109375" style="1" customWidth="1"/>
+    <col min="8488" max="8490" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8491" max="8498" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8499" max="8499" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8500" max="8530" width="2.109375" style="1" customWidth="1"/>
+    <col min="8531" max="8704" width="6.21875" style="1"/>
+    <col min="8705" max="8705" width="2.21875" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="9" style="1" customWidth="1"/>
+    <col min="8707" max="8708" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8709" max="8709" width="0.6640625" style="1" customWidth="1"/>
+    <col min="8710" max="8710" width="0.44140625" style="1" customWidth="1"/>
+    <col min="8711" max="8712" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8713" max="8716" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8717" max="8717" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8718" max="8718" width="3.109375" style="1" customWidth="1"/>
+    <col min="8719" max="8719" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8720" max="8720" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8721" max="8721" width="1.88671875" style="1" customWidth="1"/>
+    <col min="8722" max="8723" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8724" max="8724" width="1.6640625" style="1" customWidth="1"/>
+    <col min="8725" max="8726" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8727" max="8727" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8728" max="8730" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8731" max="8731" width="2" style="1" customWidth="1"/>
+    <col min="8732" max="8733" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8734" max="8738" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8739" max="8742" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8743" max="8743" width="2.109375" style="1" customWidth="1"/>
+    <col min="8744" max="8746" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8747" max="8754" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8755" max="8755" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8756" max="8786" width="2.109375" style="1" customWidth="1"/>
+    <col min="8787" max="8960" width="6.21875" style="1"/>
+    <col min="8961" max="8961" width="2.21875" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="9" style="1" customWidth="1"/>
+    <col min="8963" max="8964" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8965" max="8965" width="0.6640625" style="1" customWidth="1"/>
+    <col min="8966" max="8966" width="0.44140625" style="1" customWidth="1"/>
+    <col min="8967" max="8968" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8969" max="8972" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8973" max="8973" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8974" max="8974" width="3.109375" style="1" customWidth="1"/>
+    <col min="8975" max="8975" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8976" max="8976" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8977" max="8977" width="1.88671875" style="1" customWidth="1"/>
+    <col min="8978" max="8979" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8980" max="8980" width="1.6640625" style="1" customWidth="1"/>
+    <col min="8981" max="8982" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8983" max="8983" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8984" max="8986" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8987" max="8987" width="2" style="1" customWidth="1"/>
+    <col min="8988" max="8989" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8990" max="8994" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8995" max="8998" width="1.33203125" style="1" customWidth="1"/>
+    <col min="8999" max="8999" width="2.109375" style="1" customWidth="1"/>
+    <col min="9000" max="9002" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9003" max="9010" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9011" max="9011" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9012" max="9042" width="2.109375" style="1" customWidth="1"/>
+    <col min="9043" max="9216" width="6.21875" style="1"/>
+    <col min="9217" max="9217" width="2.21875" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="9" style="1" customWidth="1"/>
+    <col min="9219" max="9220" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9221" max="9221" width="0.6640625" style="1" customWidth="1"/>
+    <col min="9222" max="9222" width="0.44140625" style="1" customWidth="1"/>
+    <col min="9223" max="9224" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9225" max="9228" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9229" max="9229" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9230" max="9230" width="3.109375" style="1" customWidth="1"/>
+    <col min="9231" max="9231" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9232" max="9232" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9233" max="9233" width="1.88671875" style="1" customWidth="1"/>
+    <col min="9234" max="9235" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9236" max="9236" width="1.6640625" style="1" customWidth="1"/>
+    <col min="9237" max="9238" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9239" max="9239" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9240" max="9242" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9243" max="9243" width="2" style="1" customWidth="1"/>
+    <col min="9244" max="9245" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9246" max="9250" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9251" max="9254" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9255" max="9255" width="2.109375" style="1" customWidth="1"/>
+    <col min="9256" max="9258" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9259" max="9266" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9267" max="9267" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9268" max="9298" width="2.109375" style="1" customWidth="1"/>
+    <col min="9299" max="9472" width="6.21875" style="1"/>
+    <col min="9473" max="9473" width="2.21875" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="9" style="1" customWidth="1"/>
+    <col min="9475" max="9476" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9477" max="9477" width="0.6640625" style="1" customWidth="1"/>
+    <col min="9478" max="9478" width="0.44140625" style="1" customWidth="1"/>
+    <col min="9479" max="9480" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9481" max="9484" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9485" max="9485" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9486" max="9486" width="3.109375" style="1" customWidth="1"/>
+    <col min="9487" max="9487" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9488" max="9488" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9489" max="9489" width="1.88671875" style="1" customWidth="1"/>
+    <col min="9490" max="9491" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9492" max="9492" width="1.6640625" style="1" customWidth="1"/>
+    <col min="9493" max="9494" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9495" max="9495" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9496" max="9498" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9499" max="9499" width="2" style="1" customWidth="1"/>
+    <col min="9500" max="9501" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9502" max="9506" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9507" max="9510" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9511" max="9511" width="2.109375" style="1" customWidth="1"/>
+    <col min="9512" max="9514" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9515" max="9522" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9523" max="9523" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9524" max="9554" width="2.109375" style="1" customWidth="1"/>
+    <col min="9555" max="9728" width="6.21875" style="1"/>
+    <col min="9729" max="9729" width="2.21875" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="9" style="1" customWidth="1"/>
+    <col min="9731" max="9732" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9733" max="9733" width="0.6640625" style="1" customWidth="1"/>
+    <col min="9734" max="9734" width="0.44140625" style="1" customWidth="1"/>
+    <col min="9735" max="9736" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9737" max="9740" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9741" max="9741" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9742" max="9742" width="3.109375" style="1" customWidth="1"/>
+    <col min="9743" max="9743" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9744" max="9744" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9745" max="9745" width="1.88671875" style="1" customWidth="1"/>
+    <col min="9746" max="9747" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9748" max="9748" width="1.6640625" style="1" customWidth="1"/>
+    <col min="9749" max="9750" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9751" max="9751" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9752" max="9754" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9755" max="9755" width="2" style="1" customWidth="1"/>
+    <col min="9756" max="9757" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9758" max="9762" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9763" max="9766" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9767" max="9767" width="2.109375" style="1" customWidth="1"/>
+    <col min="9768" max="9770" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9771" max="9778" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9779" max="9779" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9780" max="9810" width="2.109375" style="1" customWidth="1"/>
+    <col min="9811" max="9984" width="6.21875" style="1"/>
+    <col min="9985" max="9985" width="2.21875" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="9" style="1" customWidth="1"/>
+    <col min="9987" max="9988" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9989" max="9989" width="0.6640625" style="1" customWidth="1"/>
+    <col min="9990" max="9990" width="0.44140625" style="1" customWidth="1"/>
+    <col min="9991" max="9992" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9993" max="9996" width="1.33203125" style="1" customWidth="1"/>
+    <col min="9997" max="9997" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9998" max="9998" width="3.109375" style="1" customWidth="1"/>
+    <col min="9999" max="9999" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10000" max="10000" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10001" max="10001" width="1.88671875" style="1" customWidth="1"/>
+    <col min="10002" max="10003" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10004" max="10004" width="1.6640625" style="1" customWidth="1"/>
+    <col min="10005" max="10006" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10007" max="10007" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10008" max="10010" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10011" max="10011" width="2" style="1" customWidth="1"/>
+    <col min="10012" max="10013" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10014" max="10018" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10019" max="10022" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10023" max="10023" width="2.109375" style="1" customWidth="1"/>
+    <col min="10024" max="10026" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10027" max="10034" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10035" max="10035" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10036" max="10066" width="2.109375" style="1" customWidth="1"/>
+    <col min="10067" max="10240" width="6.21875" style="1"/>
+    <col min="10241" max="10241" width="2.21875" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="9" style="1" customWidth="1"/>
+    <col min="10243" max="10244" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10245" max="10245" width="0.6640625" style="1" customWidth="1"/>
+    <col min="10246" max="10246" width="0.44140625" style="1" customWidth="1"/>
+    <col min="10247" max="10248" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10249" max="10252" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10253" max="10253" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10254" max="10254" width="3.109375" style="1" customWidth="1"/>
+    <col min="10255" max="10255" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10256" max="10256" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10257" max="10257" width="1.88671875" style="1" customWidth="1"/>
+    <col min="10258" max="10259" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10260" max="10260" width="1.6640625" style="1" customWidth="1"/>
+    <col min="10261" max="10262" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10263" max="10263" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10264" max="10266" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10267" max="10267" width="2" style="1" customWidth="1"/>
+    <col min="10268" max="10269" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10270" max="10274" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10275" max="10278" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10279" max="10279" width="2.109375" style="1" customWidth="1"/>
+    <col min="10280" max="10282" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10283" max="10290" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10291" max="10291" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10292" max="10322" width="2.109375" style="1" customWidth="1"/>
+    <col min="10323" max="10496" width="6.21875" style="1"/>
+    <col min="10497" max="10497" width="2.21875" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="9" style="1" customWidth="1"/>
+    <col min="10499" max="10500" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10501" max="10501" width="0.6640625" style="1" customWidth="1"/>
+    <col min="10502" max="10502" width="0.44140625" style="1" customWidth="1"/>
+    <col min="10503" max="10504" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10505" max="10508" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10509" max="10509" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10510" max="10510" width="3.109375" style="1" customWidth="1"/>
+    <col min="10511" max="10511" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10512" max="10512" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10513" max="10513" width="1.88671875" style="1" customWidth="1"/>
+    <col min="10514" max="10515" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10516" max="10516" width="1.6640625" style="1" customWidth="1"/>
+    <col min="10517" max="10518" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10519" max="10519" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10520" max="10522" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10523" max="10523" width="2" style="1" customWidth="1"/>
+    <col min="10524" max="10525" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10526" max="10530" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10531" max="10534" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10535" max="10535" width="2.109375" style="1" customWidth="1"/>
+    <col min="10536" max="10538" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10539" max="10546" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10547" max="10547" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10548" max="10578" width="2.109375" style="1" customWidth="1"/>
+    <col min="10579" max="10752" width="6.21875" style="1"/>
+    <col min="10753" max="10753" width="2.21875" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="9" style="1" customWidth="1"/>
+    <col min="10755" max="10756" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10757" max="10757" width="0.6640625" style="1" customWidth="1"/>
+    <col min="10758" max="10758" width="0.44140625" style="1" customWidth="1"/>
+    <col min="10759" max="10760" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10761" max="10764" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10765" max="10765" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10766" max="10766" width="3.109375" style="1" customWidth="1"/>
+    <col min="10767" max="10767" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10768" max="10768" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10769" max="10769" width="1.88671875" style="1" customWidth="1"/>
+    <col min="10770" max="10771" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10772" max="10772" width="1.6640625" style="1" customWidth="1"/>
+    <col min="10773" max="10774" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10775" max="10775" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10776" max="10778" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10779" max="10779" width="2" style="1" customWidth="1"/>
+    <col min="10780" max="10781" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10782" max="10786" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10787" max="10790" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10791" max="10791" width="2.109375" style="1" customWidth="1"/>
+    <col min="10792" max="10794" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10795" max="10802" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10803" max="10803" width="1.33203125" style="1" customWidth="1"/>
+    <col min="10804" max="10834" width="2.109375" style="1" customWidth="1"/>
+    <col min="10835" max="11008" width="6.21875" style="1"/>
+    <col min="11009" max="11009" width="2.21875" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="9" style="1" customWidth="1"/>
+    <col min="11011" max="11012" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11013" max="11013" width="0.6640625" style="1" customWidth="1"/>
+    <col min="11014" max="11014" width="0.44140625" style="1" customWidth="1"/>
+    <col min="11015" max="11016" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11017" max="11020" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11021" max="11021" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11022" max="11022" width="3.109375" style="1" customWidth="1"/>
+    <col min="11023" max="11023" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11024" max="11024" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11025" max="11025" width="1.88671875" style="1" customWidth="1"/>
+    <col min="11026" max="11027" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11028" max="11028" width="1.6640625" style="1" customWidth="1"/>
+    <col min="11029" max="11030" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11031" max="11031" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11032" max="11034" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11035" max="11035" width="2" style="1" customWidth="1"/>
+    <col min="11036" max="11037" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11038" max="11042" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11043" max="11046" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11047" max="11047" width="2.109375" style="1" customWidth="1"/>
+    <col min="11048" max="11050" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11051" max="11058" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11059" max="11059" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11060" max="11090" width="2.109375" style="1" customWidth="1"/>
+    <col min="11091" max="11264" width="6.21875" style="1"/>
+    <col min="11265" max="11265" width="2.21875" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="9" style="1" customWidth="1"/>
+    <col min="11267" max="11268" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11269" max="11269" width="0.6640625" style="1" customWidth="1"/>
+    <col min="11270" max="11270" width="0.44140625" style="1" customWidth="1"/>
+    <col min="11271" max="11272" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11273" max="11276" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11277" max="11277" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11278" max="11278" width="3.109375" style="1" customWidth="1"/>
+    <col min="11279" max="11279" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11280" max="11280" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11281" max="11281" width="1.88671875" style="1" customWidth="1"/>
+    <col min="11282" max="11283" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11284" max="11284" width="1.6640625" style="1" customWidth="1"/>
+    <col min="11285" max="11286" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11287" max="11287" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11288" max="11290" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11291" max="11291" width="2" style="1" customWidth="1"/>
+    <col min="11292" max="11293" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11294" max="11298" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11299" max="11302" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11303" max="11303" width="2.109375" style="1" customWidth="1"/>
+    <col min="11304" max="11306" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11307" max="11314" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11315" max="11315" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11316" max="11346" width="2.109375" style="1" customWidth="1"/>
+    <col min="11347" max="11520" width="6.21875" style="1"/>
+    <col min="11521" max="11521" width="2.21875" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="9" style="1" customWidth="1"/>
+    <col min="11523" max="11524" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11525" max="11525" width="0.6640625" style="1" customWidth="1"/>
+    <col min="11526" max="11526" width="0.44140625" style="1" customWidth="1"/>
+    <col min="11527" max="11528" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11529" max="11532" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11533" max="11533" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11534" max="11534" width="3.109375" style="1" customWidth="1"/>
+    <col min="11535" max="11535" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11536" max="11536" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11537" max="11537" width="1.88671875" style="1" customWidth="1"/>
+    <col min="11538" max="11539" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11540" max="11540" width="1.6640625" style="1" customWidth="1"/>
+    <col min="11541" max="11542" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11543" max="11543" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11544" max="11546" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11547" max="11547" width="2" style="1" customWidth="1"/>
+    <col min="11548" max="11549" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11550" max="11554" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11555" max="11558" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11559" max="11559" width="2.109375" style="1" customWidth="1"/>
+    <col min="11560" max="11562" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11563" max="11570" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11571" max="11571" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11572" max="11602" width="2.109375" style="1" customWidth="1"/>
+    <col min="11603" max="11776" width="6.21875" style="1"/>
+    <col min="11777" max="11777" width="2.21875" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="9" style="1" customWidth="1"/>
+    <col min="11779" max="11780" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11781" max="11781" width="0.6640625" style="1" customWidth="1"/>
+    <col min="11782" max="11782" width="0.44140625" style="1" customWidth="1"/>
+    <col min="11783" max="11784" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11785" max="11788" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11789" max="11789" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11790" max="11790" width="3.109375" style="1" customWidth="1"/>
+    <col min="11791" max="11791" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11792" max="11792" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11793" max="11793" width="1.88671875" style="1" customWidth="1"/>
+    <col min="11794" max="11795" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11796" max="11796" width="1.6640625" style="1" customWidth="1"/>
+    <col min="11797" max="11798" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11799" max="11799" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11800" max="11802" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11803" max="11803" width="2" style="1" customWidth="1"/>
+    <col min="11804" max="11805" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11806" max="11810" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11811" max="11814" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11815" max="11815" width="2.109375" style="1" customWidth="1"/>
+    <col min="11816" max="11818" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11819" max="11826" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11827" max="11827" width="1.33203125" style="1" customWidth="1"/>
+    <col min="11828" max="11858" width="2.109375" style="1" customWidth="1"/>
+    <col min="11859" max="12032" width="6.21875" style="1"/>
+    <col min="12033" max="12033" width="2.21875" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="9" style="1" customWidth="1"/>
+    <col min="12035" max="12036" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12037" max="12037" width="0.6640625" style="1" customWidth="1"/>
+    <col min="12038" max="12038" width="0.44140625" style="1" customWidth="1"/>
+    <col min="12039" max="12040" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12041" max="12044" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12045" max="12045" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12046" max="12046" width="3.109375" style="1" customWidth="1"/>
+    <col min="12047" max="12047" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12048" max="12048" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12049" max="12049" width="1.88671875" style="1" customWidth="1"/>
+    <col min="12050" max="12051" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12052" max="12052" width="1.6640625" style="1" customWidth="1"/>
+    <col min="12053" max="12054" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12055" max="12055" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12056" max="12058" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12059" max="12059" width="2" style="1" customWidth="1"/>
+    <col min="12060" max="12061" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12062" max="12066" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12067" max="12070" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12071" max="12071" width="2.109375" style="1" customWidth="1"/>
+    <col min="12072" max="12074" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12075" max="12082" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12083" max="12083" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12084" max="12114" width="2.109375" style="1" customWidth="1"/>
+    <col min="12115" max="12288" width="6.21875" style="1"/>
+    <col min="12289" max="12289" width="2.21875" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="9" style="1" customWidth="1"/>
+    <col min="12291" max="12292" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12293" max="12293" width="0.6640625" style="1" customWidth="1"/>
+    <col min="12294" max="12294" width="0.44140625" style="1" customWidth="1"/>
+    <col min="12295" max="12296" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12297" max="12300" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12301" max="12301" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12302" max="12302" width="3.109375" style="1" customWidth="1"/>
+    <col min="12303" max="12303" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12304" max="12304" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12305" max="12305" width="1.88671875" style="1" customWidth="1"/>
+    <col min="12306" max="12307" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12308" max="12308" width="1.6640625" style="1" customWidth="1"/>
+    <col min="12309" max="12310" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12311" max="12311" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12312" max="12314" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12315" max="12315" width="2" style="1" customWidth="1"/>
+    <col min="12316" max="12317" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12318" max="12322" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12323" max="12326" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12327" max="12327" width="2.109375" style="1" customWidth="1"/>
+    <col min="12328" max="12330" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12331" max="12338" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12339" max="12339" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12340" max="12370" width="2.109375" style="1" customWidth="1"/>
+    <col min="12371" max="12544" width="6.21875" style="1"/>
+    <col min="12545" max="12545" width="2.21875" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="9" style="1" customWidth="1"/>
+    <col min="12547" max="12548" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12549" max="12549" width="0.6640625" style="1" customWidth="1"/>
+    <col min="12550" max="12550" width="0.44140625" style="1" customWidth="1"/>
+    <col min="12551" max="12552" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12553" max="12556" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12557" max="12557" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12558" max="12558" width="3.109375" style="1" customWidth="1"/>
+    <col min="12559" max="12559" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12560" max="12560" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12561" max="12561" width="1.88671875" style="1" customWidth="1"/>
+    <col min="12562" max="12563" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12564" max="12564" width="1.6640625" style="1" customWidth="1"/>
+    <col min="12565" max="12566" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12567" max="12567" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12568" max="12570" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12571" max="12571" width="2" style="1" customWidth="1"/>
+    <col min="12572" max="12573" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12574" max="12578" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12579" max="12582" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12583" max="12583" width="2.109375" style="1" customWidth="1"/>
+    <col min="12584" max="12586" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12587" max="12594" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12595" max="12595" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12596" max="12626" width="2.109375" style="1" customWidth="1"/>
+    <col min="12627" max="12800" width="6.21875" style="1"/>
+    <col min="12801" max="12801" width="2.21875" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="9" style="1" customWidth="1"/>
+    <col min="12803" max="12804" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12805" max="12805" width="0.6640625" style="1" customWidth="1"/>
+    <col min="12806" max="12806" width="0.44140625" style="1" customWidth="1"/>
+    <col min="12807" max="12808" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12809" max="12812" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12813" max="12813" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12814" max="12814" width="3.109375" style="1" customWidth="1"/>
+    <col min="12815" max="12815" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12816" max="12816" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12817" max="12817" width="1.88671875" style="1" customWidth="1"/>
+    <col min="12818" max="12819" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12820" max="12820" width="1.6640625" style="1" customWidth="1"/>
+    <col min="12821" max="12822" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12823" max="12823" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12824" max="12826" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12827" max="12827" width="2" style="1" customWidth="1"/>
+    <col min="12828" max="12829" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12830" max="12834" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12835" max="12838" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12839" max="12839" width="2.109375" style="1" customWidth="1"/>
+    <col min="12840" max="12842" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12843" max="12850" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12851" max="12851" width="1.33203125" style="1" customWidth="1"/>
+    <col min="12852" max="12882" width="2.109375" style="1" customWidth="1"/>
+    <col min="12883" max="13056" width="6.21875" style="1"/>
+    <col min="13057" max="13057" width="2.21875" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="9" style="1" customWidth="1"/>
+    <col min="13059" max="13060" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13061" max="13061" width="0.6640625" style="1" customWidth="1"/>
+    <col min="13062" max="13062" width="0.44140625" style="1" customWidth="1"/>
+    <col min="13063" max="13064" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13065" max="13068" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13069" max="13069" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13070" max="13070" width="3.109375" style="1" customWidth="1"/>
+    <col min="13071" max="13071" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13072" max="13072" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13073" max="13073" width="1.88671875" style="1" customWidth="1"/>
+    <col min="13074" max="13075" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13076" max="13076" width="1.6640625" style="1" customWidth="1"/>
+    <col min="13077" max="13078" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13079" max="13079" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13080" max="13082" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13083" max="13083" width="2" style="1" customWidth="1"/>
+    <col min="13084" max="13085" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13086" max="13090" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13091" max="13094" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13095" max="13095" width="2.109375" style="1" customWidth="1"/>
+    <col min="13096" max="13098" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13099" max="13106" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13107" max="13107" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13108" max="13138" width="2.109375" style="1" customWidth="1"/>
+    <col min="13139" max="13312" width="6.21875" style="1"/>
+    <col min="13313" max="13313" width="2.21875" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="9" style="1" customWidth="1"/>
+    <col min="13315" max="13316" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13317" max="13317" width="0.6640625" style="1" customWidth="1"/>
+    <col min="13318" max="13318" width="0.44140625" style="1" customWidth="1"/>
+    <col min="13319" max="13320" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13321" max="13324" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13325" max="13325" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13326" max="13326" width="3.109375" style="1" customWidth="1"/>
+    <col min="13327" max="13327" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13328" max="13328" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13329" max="13329" width="1.88671875" style="1" customWidth="1"/>
+    <col min="13330" max="13331" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13332" max="13332" width="1.6640625" style="1" customWidth="1"/>
+    <col min="13333" max="13334" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13335" max="13335" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13336" max="13338" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13339" max="13339" width="2" style="1" customWidth="1"/>
+    <col min="13340" max="13341" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13342" max="13346" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13347" max="13350" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13351" max="13351" width="2.109375" style="1" customWidth="1"/>
+    <col min="13352" max="13354" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13355" max="13362" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13363" max="13363" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13364" max="13394" width="2.109375" style="1" customWidth="1"/>
+    <col min="13395" max="13568" width="6.21875" style="1"/>
+    <col min="13569" max="13569" width="2.21875" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="9" style="1" customWidth="1"/>
+    <col min="13571" max="13572" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13573" max="13573" width="0.6640625" style="1" customWidth="1"/>
+    <col min="13574" max="13574" width="0.44140625" style="1" customWidth="1"/>
+    <col min="13575" max="13576" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13577" max="13580" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13581" max="13581" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13582" max="13582" width="3.109375" style="1" customWidth="1"/>
+    <col min="13583" max="13583" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13584" max="13584" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13585" max="13585" width="1.88671875" style="1" customWidth="1"/>
+    <col min="13586" max="13587" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13588" max="13588" width="1.6640625" style="1" customWidth="1"/>
+    <col min="13589" max="13590" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13591" max="13591" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13592" max="13594" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13595" max="13595" width="2" style="1" customWidth="1"/>
+    <col min="13596" max="13597" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13598" max="13602" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13603" max="13606" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13607" max="13607" width="2.109375" style="1" customWidth="1"/>
+    <col min="13608" max="13610" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13611" max="13618" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13619" max="13619" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13620" max="13650" width="2.109375" style="1" customWidth="1"/>
+    <col min="13651" max="13824" width="6.21875" style="1"/>
+    <col min="13825" max="13825" width="2.21875" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="9" style="1" customWidth="1"/>
+    <col min="13827" max="13828" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13829" max="13829" width="0.6640625" style="1" customWidth="1"/>
+    <col min="13830" max="13830" width="0.44140625" style="1" customWidth="1"/>
+    <col min="13831" max="13832" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13833" max="13836" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13837" max="13837" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13838" max="13838" width="3.109375" style="1" customWidth="1"/>
+    <col min="13839" max="13839" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13840" max="13840" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13841" max="13841" width="1.88671875" style="1" customWidth="1"/>
+    <col min="13842" max="13843" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13844" max="13844" width="1.6640625" style="1" customWidth="1"/>
+    <col min="13845" max="13846" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13847" max="13847" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13848" max="13850" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13851" max="13851" width="2" style="1" customWidth="1"/>
+    <col min="13852" max="13853" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13854" max="13858" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13859" max="13862" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13863" max="13863" width="2.109375" style="1" customWidth="1"/>
+    <col min="13864" max="13866" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13867" max="13874" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13875" max="13875" width="1.33203125" style="1" customWidth="1"/>
+    <col min="13876" max="13906" width="2.109375" style="1" customWidth="1"/>
+    <col min="13907" max="14080" width="6.21875" style="1"/>
+    <col min="14081" max="14081" width="2.21875" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="9" style="1" customWidth="1"/>
+    <col min="14083" max="14084" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14085" max="14085" width="0.6640625" style="1" customWidth="1"/>
+    <col min="14086" max="14086" width="0.44140625" style="1" customWidth="1"/>
+    <col min="14087" max="14088" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14089" max="14092" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14093" max="14093" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14094" max="14094" width="3.109375" style="1" customWidth="1"/>
+    <col min="14095" max="14095" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14096" max="14096" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14097" max="14097" width="1.88671875" style="1" customWidth="1"/>
+    <col min="14098" max="14099" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14100" max="14100" width="1.6640625" style="1" customWidth="1"/>
+    <col min="14101" max="14102" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14103" max="14103" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14104" max="14106" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14107" max="14107" width="2" style="1" customWidth="1"/>
+    <col min="14108" max="14109" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14110" max="14114" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14115" max="14118" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14119" max="14119" width="2.109375" style="1" customWidth="1"/>
+    <col min="14120" max="14122" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14123" max="14130" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14131" max="14131" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14132" max="14162" width="2.109375" style="1" customWidth="1"/>
+    <col min="14163" max="14336" width="6.21875" style="1"/>
+    <col min="14337" max="14337" width="2.21875" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="9" style="1" customWidth="1"/>
+    <col min="14339" max="14340" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14341" max="14341" width="0.6640625" style="1" customWidth="1"/>
+    <col min="14342" max="14342" width="0.44140625" style="1" customWidth="1"/>
+    <col min="14343" max="14344" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14345" max="14348" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14349" max="14349" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14350" max="14350" width="3.109375" style="1" customWidth="1"/>
+    <col min="14351" max="14351" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14352" max="14352" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14353" max="14353" width="1.88671875" style="1" customWidth="1"/>
+    <col min="14354" max="14355" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14356" max="14356" width="1.6640625" style="1" customWidth="1"/>
+    <col min="14357" max="14358" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14359" max="14359" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14360" max="14362" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14363" max="14363" width="2" style="1" customWidth="1"/>
+    <col min="14364" max="14365" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14366" max="14370" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14371" max="14374" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14375" max="14375" width="2.109375" style="1" customWidth="1"/>
+    <col min="14376" max="14378" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14379" max="14386" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14387" max="14387" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14388" max="14418" width="2.109375" style="1" customWidth="1"/>
+    <col min="14419" max="14592" width="6.21875" style="1"/>
+    <col min="14593" max="14593" width="2.21875" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="9" style="1" customWidth="1"/>
+    <col min="14595" max="14596" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14597" max="14597" width="0.6640625" style="1" customWidth="1"/>
+    <col min="14598" max="14598" width="0.44140625" style="1" customWidth="1"/>
+    <col min="14599" max="14600" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14601" max="14604" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14605" max="14605" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14606" max="14606" width="3.109375" style="1" customWidth="1"/>
+    <col min="14607" max="14607" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14608" max="14608" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14609" max="14609" width="1.88671875" style="1" customWidth="1"/>
+    <col min="14610" max="14611" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14612" max="14612" width="1.6640625" style="1" customWidth="1"/>
+    <col min="14613" max="14614" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14615" max="14615" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14616" max="14618" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14619" max="14619" width="2" style="1" customWidth="1"/>
+    <col min="14620" max="14621" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14622" max="14626" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14627" max="14630" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14631" max="14631" width="2.109375" style="1" customWidth="1"/>
+    <col min="14632" max="14634" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14635" max="14642" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14643" max="14643" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14644" max="14674" width="2.109375" style="1" customWidth="1"/>
+    <col min="14675" max="14848" width="6.21875" style="1"/>
+    <col min="14849" max="14849" width="2.21875" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="9" style="1" customWidth="1"/>
+    <col min="14851" max="14852" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14853" max="14853" width="0.6640625" style="1" customWidth="1"/>
+    <col min="14854" max="14854" width="0.44140625" style="1" customWidth="1"/>
+    <col min="14855" max="14856" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14857" max="14860" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14861" max="14861" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14862" max="14862" width="3.109375" style="1" customWidth="1"/>
+    <col min="14863" max="14863" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14864" max="14864" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14865" max="14865" width="1.88671875" style="1" customWidth="1"/>
+    <col min="14866" max="14867" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14868" max="14868" width="1.6640625" style="1" customWidth="1"/>
+    <col min="14869" max="14870" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14871" max="14871" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14872" max="14874" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14875" max="14875" width="2" style="1" customWidth="1"/>
+    <col min="14876" max="14877" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14878" max="14882" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14883" max="14886" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14887" max="14887" width="2.109375" style="1" customWidth="1"/>
+    <col min="14888" max="14890" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14891" max="14898" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14899" max="14899" width="1.33203125" style="1" customWidth="1"/>
+    <col min="14900" max="14930" width="2.109375" style="1" customWidth="1"/>
+    <col min="14931" max="15104" width="6.21875" style="1"/>
+    <col min="15105" max="15105" width="2.21875" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="9" style="1" customWidth="1"/>
+    <col min="15107" max="15108" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15109" max="15109" width="0.6640625" style="1" customWidth="1"/>
+    <col min="15110" max="15110" width="0.44140625" style="1" customWidth="1"/>
+    <col min="15111" max="15112" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15113" max="15116" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15117" max="15117" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15118" max="15118" width="3.109375" style="1" customWidth="1"/>
+    <col min="15119" max="15119" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15120" max="15120" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15121" max="15121" width="1.88671875" style="1" customWidth="1"/>
+    <col min="15122" max="15123" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15124" max="15124" width="1.6640625" style="1" customWidth="1"/>
+    <col min="15125" max="15126" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15127" max="15127" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15128" max="15130" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15131" max="15131" width="2" style="1" customWidth="1"/>
+    <col min="15132" max="15133" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15134" max="15138" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15139" max="15142" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15143" max="15143" width="2.109375" style="1" customWidth="1"/>
+    <col min="15144" max="15146" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15147" max="15154" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15155" max="15155" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15156" max="15186" width="2.109375" style="1" customWidth="1"/>
+    <col min="15187" max="15360" width="6.21875" style="1"/>
+    <col min="15361" max="15361" width="2.21875" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="9" style="1" customWidth="1"/>
+    <col min="15363" max="15364" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15365" max="15365" width="0.6640625" style="1" customWidth="1"/>
+    <col min="15366" max="15366" width="0.44140625" style="1" customWidth="1"/>
+    <col min="15367" max="15368" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15369" max="15372" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15373" max="15373" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15374" max="15374" width="3.109375" style="1" customWidth="1"/>
+    <col min="15375" max="15375" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15376" max="15376" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15377" max="15377" width="1.88671875" style="1" customWidth="1"/>
+    <col min="15378" max="15379" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15380" max="15380" width="1.6640625" style="1" customWidth="1"/>
+    <col min="15381" max="15382" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15383" max="15383" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15384" max="15386" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15387" max="15387" width="2" style="1" customWidth="1"/>
+    <col min="15388" max="15389" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15390" max="15394" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15395" max="15398" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15399" max="15399" width="2.109375" style="1" customWidth="1"/>
+    <col min="15400" max="15402" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15403" max="15410" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15411" max="15411" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15412" max="15442" width="2.109375" style="1" customWidth="1"/>
+    <col min="15443" max="15616" width="6.21875" style="1"/>
+    <col min="15617" max="15617" width="2.21875" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="9" style="1" customWidth="1"/>
+    <col min="15619" max="15620" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15621" max="15621" width="0.6640625" style="1" customWidth="1"/>
+    <col min="15622" max="15622" width="0.44140625" style="1" customWidth="1"/>
+    <col min="15623" max="15624" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15625" max="15628" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15629" max="15629" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15630" max="15630" width="3.109375" style="1" customWidth="1"/>
+    <col min="15631" max="15631" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15632" max="15632" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15633" max="15633" width="1.88671875" style="1" customWidth="1"/>
+    <col min="15634" max="15635" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15636" max="15636" width="1.6640625" style="1" customWidth="1"/>
+    <col min="15637" max="15638" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15639" max="15639" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15640" max="15642" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15643" max="15643" width="2" style="1" customWidth="1"/>
+    <col min="15644" max="15645" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15646" max="15650" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15651" max="15654" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15655" max="15655" width="2.109375" style="1" customWidth="1"/>
+    <col min="15656" max="15658" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15659" max="15666" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15667" max="15667" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15668" max="15698" width="2.109375" style="1" customWidth="1"/>
+    <col min="15699" max="15872" width="6.21875" style="1"/>
+    <col min="15873" max="15873" width="2.21875" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="9" style="1" customWidth="1"/>
+    <col min="15875" max="15876" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15877" max="15877" width="0.6640625" style="1" customWidth="1"/>
+    <col min="15878" max="15878" width="0.44140625" style="1" customWidth="1"/>
+    <col min="15879" max="15880" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15881" max="15884" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15885" max="15885" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15886" max="15886" width="3.109375" style="1" customWidth="1"/>
+    <col min="15887" max="15887" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15888" max="15888" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15889" max="15889" width="1.88671875" style="1" customWidth="1"/>
+    <col min="15890" max="15891" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15892" max="15892" width="1.6640625" style="1" customWidth="1"/>
+    <col min="15893" max="15894" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15895" max="15895" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15896" max="15898" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15899" max="15899" width="2" style="1" customWidth="1"/>
+    <col min="15900" max="15901" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15902" max="15906" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15907" max="15910" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15911" max="15911" width="2.109375" style="1" customWidth="1"/>
+    <col min="15912" max="15914" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15915" max="15922" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15923" max="15923" width="1.33203125" style="1" customWidth="1"/>
+    <col min="15924" max="15954" width="2.109375" style="1" customWidth="1"/>
+    <col min="15955" max="16128" width="6.21875" style="1"/>
+    <col min="16129" max="16129" width="2.21875" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="9" style="1" customWidth="1"/>
+    <col min="16131" max="16132" width="2.6640625" style="1" customWidth="1"/>
+    <col min="16133" max="16133" width="0.6640625" style="1" customWidth="1"/>
+    <col min="16134" max="16134" width="0.44140625" style="1" customWidth="1"/>
+    <col min="16135" max="16136" width="2.6640625" style="1" customWidth="1"/>
+    <col min="16137" max="16140" width="1.33203125" style="1" customWidth="1"/>
+    <col min="16141" max="16141" width="2.6640625" style="1" customWidth="1"/>
+    <col min="16142" max="16142" width="3.109375" style="1" customWidth="1"/>
+    <col min="16143" max="16143" width="2.6640625" style="1" customWidth="1"/>
+    <col min="16144" max="16144" width="1.33203125" style="1" customWidth="1"/>
+    <col min="16145" max="16145" width="1.88671875" style="1" customWidth="1"/>
+    <col min="16146" max="16147" width="1.33203125" style="1" customWidth="1"/>
+    <col min="16148" max="16148" width="1.6640625" style="1" customWidth="1"/>
+    <col min="16149" max="16150" width="1.33203125" style="1" customWidth="1"/>
+    <col min="16151" max="16151" width="2.6640625" style="1" customWidth="1"/>
+    <col min="16152" max="16154" width="1.33203125" style="1" customWidth="1"/>
+    <col min="16155" max="16155" width="2" style="1" customWidth="1"/>
+    <col min="16156" max="16157" width="1.33203125" style="1" customWidth="1"/>
+    <col min="16158" max="16162" width="2.6640625" style="1" customWidth="1"/>
+    <col min="16163" max="16166" width="1.33203125" style="1" customWidth="1"/>
+    <col min="16167" max="16167" width="2.109375" style="1" customWidth="1"/>
+    <col min="16168" max="16170" width="1.33203125" style="1" customWidth="1"/>
+    <col min="16171" max="16178" width="2.6640625" style="1" customWidth="1"/>
+    <col min="16179" max="16179" width="1.33203125" style="1" customWidth="1"/>
+    <col min="16180" max="16210" width="2.109375" style="1" customWidth="1"/>
+    <col min="16211" max="16384" width="6.21875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-[...30 lines deleted...]
-      <c r="AE1" s="89" t="s">
+    <row r="1" spans="1:52" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="AE1" s="372" t="s">
         <v>0</v>
       </c>
-      <c r="AF1" s="90"/>
-[...2 lines deleted...]
-      <c r="AI1" s="98" t="s">
+      <c r="AF1" s="373"/>
+      <c r="AG1" s="373"/>
+      <c r="AH1" s="374"/>
+      <c r="AI1" s="375" t="s">
         <v>1</v>
       </c>
-      <c r="AJ1" s="98"/>
-[...6 lines deleted...]
-      <c r="AQ1" s="98" t="s">
+      <c r="AJ1" s="375"/>
+      <c r="AK1" s="375"/>
+      <c r="AL1" s="375"/>
+      <c r="AM1" s="375"/>
+      <c r="AN1" s="375"/>
+      <c r="AO1" s="375"/>
+      <c r="AP1" s="375"/>
+      <c r="AQ1" s="375" t="s">
         <v>2</v>
       </c>
-      <c r="AR1" s="98"/>
-[...5 lines deleted...]
-      <c r="AV1" s="101" t="s">
+      <c r="AR1" s="375"/>
+      <c r="AS1" s="375"/>
+      <c r="AT1" s="376" t="s">
         <v>3</v>
       </c>
-      <c r="AW1" s="102"/>
-[...4 lines deleted...]
-      <c r="BB1" s="61"/>
+      <c r="AU1" s="377"/>
+      <c r="AV1" s="378" t="s">
+        <v>4</v>
+      </c>
+      <c r="AW1" s="379"/>
+      <c r="AX1" s="379"/>
+      <c r="AY1" s="379"/>
+      <c r="AZ1" s="380"/>
     </row>
-    <row r="2" spans="1:54" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BB2" s="61"/>
+    <row r="2" spans="1:52" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="AE2" s="326"/>
+      <c r="AF2" s="205"/>
+      <c r="AG2" s="205"/>
+      <c r="AH2" s="206"/>
+      <c r="AI2" s="381"/>
+      <c r="AJ2" s="382"/>
+      <c r="AK2" s="382"/>
+      <c r="AL2" s="382"/>
+      <c r="AM2" s="382"/>
+      <c r="AN2" s="382"/>
+      <c r="AO2" s="382"/>
+      <c r="AP2" s="382"/>
+      <c r="AQ2" s="110"/>
+      <c r="AR2" s="111"/>
+      <c r="AS2" s="125"/>
+      <c r="AT2" s="110"/>
+      <c r="AU2" s="111"/>
+      <c r="AV2" s="110"/>
+      <c r="AW2" s="111"/>
+      <c r="AX2" s="111"/>
+      <c r="AY2" s="111"/>
+      <c r="AZ2" s="112"/>
     </row>
-    <row r="3" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BB3" s="61"/>
+    <row r="3" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="AE3" s="326"/>
+      <c r="AF3" s="205"/>
+      <c r="AG3" s="205"/>
+      <c r="AH3" s="206"/>
+      <c r="AI3" s="383"/>
+      <c r="AJ3" s="384"/>
+      <c r="AK3" s="384"/>
+      <c r="AL3" s="384"/>
+      <c r="AM3" s="384"/>
+      <c r="AN3" s="384"/>
+      <c r="AO3" s="384"/>
+      <c r="AP3" s="384"/>
+      <c r="AQ3" s="345"/>
+      <c r="AR3" s="234"/>
+      <c r="AS3" s="387"/>
+      <c r="AT3" s="345"/>
+      <c r="AU3" s="234"/>
+      <c r="AV3" s="345"/>
+      <c r="AW3" s="234"/>
+      <c r="AX3" s="234"/>
+      <c r="AY3" s="234"/>
+      <c r="AZ3" s="346"/>
     </row>
-    <row r="4" spans="1:54" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-      <c r="BB4" s="61"/>
+    <row r="4" spans="1:52" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="335"/>
+      <c r="AF4" s="188"/>
+      <c r="AG4" s="188"/>
+      <c r="AH4" s="257"/>
+      <c r="AI4" s="385"/>
+      <c r="AJ4" s="386"/>
+      <c r="AK4" s="386"/>
+      <c r="AL4" s="386"/>
+      <c r="AM4" s="386"/>
+      <c r="AN4" s="386"/>
+      <c r="AO4" s="386"/>
+      <c r="AP4" s="386"/>
+      <c r="AQ4" s="113"/>
+      <c r="AR4" s="114"/>
+      <c r="AS4" s="388"/>
+      <c r="AT4" s="113"/>
+      <c r="AU4" s="114"/>
+      <c r="AV4" s="113"/>
+      <c r="AW4" s="114"/>
+      <c r="AX4" s="114"/>
+      <c r="AY4" s="114"/>
+      <c r="AZ4" s="115"/>
     </row>
-    <row r="5" spans="1:54" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-[...57 lines deleted...]
-      <c r="BB5" s="61"/>
+    <row r="5" spans="1:52" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="364" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="365" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="366"/>
+      <c r="D5" s="366"/>
+      <c r="E5" s="366"/>
+      <c r="F5" s="366"/>
+      <c r="G5" s="366"/>
+      <c r="H5" s="366"/>
+      <c r="I5" s="366"/>
+      <c r="J5" s="366"/>
+      <c r="K5" s="366"/>
+      <c r="L5" s="366"/>
+      <c r="M5" s="366"/>
+      <c r="N5" s="366"/>
+      <c r="O5" s="366"/>
+      <c r="P5" s="366"/>
+      <c r="Q5" s="366"/>
+      <c r="R5" s="366"/>
+      <c r="S5" s="366"/>
+      <c r="T5" s="366"/>
+      <c r="U5" s="366"/>
+      <c r="V5" s="366"/>
+      <c r="W5" s="366"/>
+      <c r="X5" s="366"/>
+      <c r="Y5" s="366"/>
+      <c r="Z5" s="366"/>
+      <c r="AA5" s="366"/>
+      <c r="AB5" s="366"/>
+      <c r="AC5" s="366"/>
+      <c r="AD5" s="366"/>
+      <c r="AE5" s="366"/>
+      <c r="AF5" s="366"/>
+      <c r="AG5" s="366"/>
+      <c r="AH5" s="366"/>
+      <c r="AI5" s="366"/>
+      <c r="AJ5" s="366"/>
+      <c r="AK5" s="366"/>
+      <c r="AL5" s="366"/>
+      <c r="AM5" s="366"/>
+      <c r="AN5" s="366"/>
+      <c r="AO5" s="366"/>
+      <c r="AP5" s="366"/>
+      <c r="AQ5" s="366"/>
+      <c r="AR5" s="366"/>
+      <c r="AS5" s="366"/>
+      <c r="AT5" s="366"/>
+      <c r="AU5" s="366"/>
+      <c r="AV5" s="366"/>
+      <c r="AW5" s="366"/>
+      <c r="AX5" s="366"/>
+      <c r="AY5" s="366"/>
+      <c r="AZ5" s="367"/>
     </row>
-    <row r="6" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BB6" s="61"/>
+    <row r="6" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="364"/>
+      <c r="B6" s="368"/>
+      <c r="C6" s="369"/>
+      <c r="D6" s="369"/>
+      <c r="E6" s="369"/>
+      <c r="F6" s="369"/>
+      <c r="G6" s="369"/>
+      <c r="H6" s="369"/>
+      <c r="I6" s="369"/>
+      <c r="J6" s="369"/>
+      <c r="K6" s="369"/>
+      <c r="L6" s="369"/>
+      <c r="M6" s="369"/>
+      <c r="N6" s="369"/>
+      <c r="O6" s="369"/>
+      <c r="P6" s="369"/>
+      <c r="Q6" s="369"/>
+      <c r="R6" s="369"/>
+      <c r="S6" s="369"/>
+      <c r="T6" s="369"/>
+      <c r="U6" s="369"/>
+      <c r="V6" s="369"/>
+      <c r="W6" s="369"/>
+      <c r="X6" s="369"/>
+      <c r="Y6" s="369"/>
+      <c r="Z6" s="369"/>
+      <c r="AA6" s="369"/>
+      <c r="AB6" s="369"/>
+      <c r="AC6" s="369"/>
+      <c r="AD6" s="369"/>
+      <c r="AE6" s="369"/>
+      <c r="AF6" s="369"/>
+      <c r="AG6" s="369"/>
+      <c r="AH6" s="369"/>
+      <c r="AI6" s="369"/>
+      <c r="AJ6" s="369"/>
+      <c r="AK6" s="369"/>
+      <c r="AL6" s="369"/>
+      <c r="AM6" s="369"/>
+      <c r="AN6" s="369"/>
+      <c r="AO6" s="369"/>
+      <c r="AP6" s="369"/>
+      <c r="AQ6" s="369"/>
+      <c r="AR6" s="369"/>
+      <c r="AS6" s="369"/>
+      <c r="AT6" s="369"/>
+      <c r="AU6" s="369"/>
+      <c r="AV6" s="369"/>
+      <c r="AW6" s="369"/>
+      <c r="AX6" s="369"/>
+      <c r="AY6" s="369"/>
+      <c r="AZ6" s="370"/>
     </row>
-    <row r="7" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...50 lines deleted...]
-      <c r="AU7" s="77" t="s">
+    <row r="7" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="364"/>
+      <c r="B7" s="9"/>
+      <c r="AK7" s="371" t="s">
         <v>7</v>
       </c>
-      <c r="AV7" s="88"/>
-[...1 lines deleted...]
-      <c r="AX7" s="76" t="s">
+      <c r="AL7" s="371"/>
+      <c r="AM7" s="371"/>
+      <c r="AN7" s="371"/>
+      <c r="AO7" s="172"/>
+      <c r="AP7" s="172"/>
+      <c r="AQ7" s="172"/>
+      <c r="AR7" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="AY7" s="76"/>
-[...2 lines deleted...]
-      <c r="BB7" s="61"/>
+      <c r="AS7" s="217"/>
+      <c r="AT7" s="217"/>
+      <c r="AU7" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV7" s="217"/>
+      <c r="AW7" s="217"/>
+      <c r="AX7" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="AY7" s="10"/>
+      <c r="AZ7" s="13"/>
     </row>
-    <row r="8" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D8" s="123" t="s">
+    <row r="8" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="364"/>
+      <c r="B8" s="9"/>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q8" s="14"/>
+      <c r="R8" s="14"/>
+      <c r="AZ8" s="13"/>
+    </row>
+    <row r="9" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15"/>
+      <c r="B9" s="9"/>
+      <c r="W9" s="96" t="s">
+        <v>12</v>
+      </c>
+      <c r="X9" s="96"/>
+      <c r="Y9" s="96"/>
+      <c r="Z9" s="96"/>
+      <c r="AA9" s="96"/>
+      <c r="AB9" s="96"/>
+      <c r="AC9" s="96"/>
+      <c r="AZ9" s="13"/>
+    </row>
+    <row r="10" spans="1:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="16"/>
+      <c r="B10" s="9"/>
+      <c r="AD10" s="96" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE10" s="96"/>
+      <c r="AF10" s="348"/>
+      <c r="AG10" s="348"/>
+      <c r="AH10" s="348"/>
+      <c r="AI10" s="348"/>
+      <c r="AJ10" s="348"/>
+      <c r="AK10" s="348"/>
+      <c r="AL10" s="348"/>
+      <c r="AM10" s="348"/>
+      <c r="AN10" s="348"/>
+      <c r="AO10" s="348"/>
+      <c r="AP10" s="348"/>
+      <c r="AQ10" s="348"/>
+      <c r="AR10" s="348"/>
+      <c r="AS10" s="348"/>
+      <c r="AT10" s="348"/>
+      <c r="AU10" s="348"/>
+      <c r="AV10" s="348"/>
+      <c r="AW10" s="348"/>
+      <c r="AX10" s="348"/>
+      <c r="AY10" s="17"/>
+      <c r="AZ10" s="13"/>
+    </row>
+    <row r="11" spans="1:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="350" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="AD11" s="347"/>
+      <c r="AE11" s="347"/>
+      <c r="AF11" s="349"/>
+      <c r="AG11" s="349"/>
+      <c r="AH11" s="349"/>
+      <c r="AI11" s="349"/>
+      <c r="AJ11" s="349"/>
+      <c r="AK11" s="349"/>
+      <c r="AL11" s="349"/>
+      <c r="AM11" s="349"/>
+      <c r="AN11" s="349"/>
+      <c r="AO11" s="349"/>
+      <c r="AP11" s="349"/>
+      <c r="AQ11" s="349"/>
+      <c r="AR11" s="349"/>
+      <c r="AS11" s="349"/>
+      <c r="AT11" s="349"/>
+      <c r="AU11" s="349"/>
+      <c r="AV11" s="349"/>
+      <c r="AW11" s="349"/>
+      <c r="AX11" s="349"/>
+      <c r="AY11" s="17"/>
+      <c r="AZ11" s="13"/>
+    </row>
+    <row r="12" spans="1:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="350"/>
+      <c r="B12" s="339" t="s">
+        <v>122</v>
+      </c>
+      <c r="C12" s="96"/>
+      <c r="D12" s="96"/>
+      <c r="E12" s="96"/>
+      <c r="F12" s="96"/>
+      <c r="G12" s="96"/>
+      <c r="H12" s="96"/>
+      <c r="I12" s="96"/>
+      <c r="J12" s="96"/>
+      <c r="K12" s="96"/>
+      <c r="L12" s="96"/>
+      <c r="M12" s="96"/>
+      <c r="N12" s="96"/>
+      <c r="O12" s="96"/>
+      <c r="P12" s="96"/>
+      <c r="Q12" s="96"/>
+      <c r="R12" s="96"/>
+      <c r="S12" s="96"/>
+      <c r="T12" s="96"/>
+      <c r="U12" s="96"/>
+      <c r="V12" s="96"/>
+      <c r="AD12" s="351" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE12" s="352"/>
+      <c r="AF12" s="353"/>
+      <c r="AG12" s="353"/>
+      <c r="AH12" s="353"/>
+      <c r="AI12" s="353"/>
+      <c r="AJ12" s="353"/>
+      <c r="AK12" s="353"/>
+      <c r="AL12" s="353"/>
+      <c r="AM12" s="353"/>
+      <c r="AN12" s="353"/>
+      <c r="AO12" s="353"/>
+      <c r="AP12" s="353"/>
+      <c r="AQ12" s="353"/>
+      <c r="AR12" s="353"/>
+      <c r="AS12" s="353"/>
+      <c r="AT12" s="353"/>
+      <c r="AU12" s="353"/>
+      <c r="AV12" s="353"/>
+      <c r="AW12" s="355"/>
+      <c r="AX12" s="355"/>
+      <c r="AY12" s="18"/>
+      <c r="AZ12" s="13"/>
+    </row>
+    <row r="13" spans="1:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="350"/>
+      <c r="B13" s="339"/>
+      <c r="C13" s="96"/>
+      <c r="D13" s="96"/>
+      <c r="E13" s="96"/>
+      <c r="F13" s="96"/>
+      <c r="G13" s="96"/>
+      <c r="H13" s="96"/>
+      <c r="I13" s="96"/>
+      <c r="J13" s="96"/>
+      <c r="K13" s="96"/>
+      <c r="L13" s="96"/>
+      <c r="M13" s="96"/>
+      <c r="N13" s="96"/>
+      <c r="O13" s="96"/>
+      <c r="P13" s="96"/>
+      <c r="Q13" s="96"/>
+      <c r="R13" s="96"/>
+      <c r="S13" s="96"/>
+      <c r="T13" s="96"/>
+      <c r="U13" s="96"/>
+      <c r="V13" s="96"/>
+      <c r="AD13" s="289"/>
+      <c r="AE13" s="289"/>
+      <c r="AF13" s="354"/>
+      <c r="AG13" s="354"/>
+      <c r="AH13" s="354"/>
+      <c r="AI13" s="354"/>
+      <c r="AJ13" s="354"/>
+      <c r="AK13" s="354"/>
+      <c r="AL13" s="354"/>
+      <c r="AM13" s="354"/>
+      <c r="AN13" s="354"/>
+      <c r="AO13" s="354"/>
+      <c r="AP13" s="354"/>
+      <c r="AQ13" s="354"/>
+      <c r="AR13" s="354"/>
+      <c r="AS13" s="354"/>
+      <c r="AT13" s="354"/>
+      <c r="AU13" s="354"/>
+      <c r="AV13" s="354"/>
+      <c r="AW13" s="356"/>
+      <c r="AX13" s="356"/>
+      <c r="AY13" s="18"/>
+      <c r="AZ13" s="13"/>
+    </row>
+    <row r="14" spans="1:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="350"/>
+      <c r="B14" s="9"/>
+      <c r="C14" s="89" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="89"/>
+      <c r="E14" s="89"/>
+      <c r="F14" s="89"/>
+      <c r="G14" s="89"/>
+      <c r="H14" s="89"/>
+      <c r="I14" s="89"/>
+      <c r="J14" s="89"/>
+      <c r="K14" s="89"/>
+      <c r="L14" s="89"/>
+      <c r="M14" s="89"/>
+      <c r="N14" s="89"/>
+      <c r="O14" s="89"/>
+      <c r="P14" s="89"/>
+      <c r="Q14" s="89"/>
+      <c r="R14" s="89"/>
+      <c r="S14" s="89"/>
+      <c r="T14" s="89"/>
+      <c r="U14" s="89"/>
+      <c r="V14" s="89"/>
+      <c r="W14" s="89"/>
+      <c r="X14" s="89"/>
+      <c r="Y14" s="89"/>
+      <c r="AD14" s="351" t="s">
+        <v>17</v>
+      </c>
+      <c r="AE14" s="351"/>
+      <c r="AF14" s="357"/>
+      <c r="AG14" s="357"/>
+      <c r="AH14" s="357"/>
+      <c r="AI14" s="357"/>
+      <c r="AJ14" s="19"/>
+      <c r="AK14" s="351" t="s">
+        <v>18</v>
+      </c>
+      <c r="AL14" s="351"/>
+      <c r="AM14" s="357"/>
+      <c r="AN14" s="357"/>
+      <c r="AO14" s="357"/>
+      <c r="AP14" s="357"/>
+      <c r="AQ14" s="357"/>
+      <c r="AR14" s="357"/>
+      <c r="AS14" s="351" t="s">
+        <v>18</v>
+      </c>
+      <c r="AT14" s="357"/>
+      <c r="AU14" s="357"/>
+      <c r="AV14" s="357"/>
+      <c r="AW14" s="357"/>
+      <c r="AX14" s="357"/>
+      <c r="AY14" s="6"/>
+      <c r="AZ14" s="13"/>
+    </row>
+    <row r="15" spans="1:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="350"/>
+      <c r="B15" s="9"/>
+      <c r="C15" s="89"/>
+      <c r="D15" s="89"/>
+      <c r="E15" s="89"/>
+      <c r="F15" s="89"/>
+      <c r="G15" s="89"/>
+      <c r="H15" s="89"/>
+      <c r="I15" s="89"/>
+      <c r="J15" s="89"/>
+      <c r="K15" s="89"/>
+      <c r="L15" s="89"/>
+      <c r="M15" s="89"/>
+      <c r="N15" s="89"/>
+      <c r="O15" s="89"/>
+      <c r="P15" s="89"/>
+      <c r="Q15" s="89"/>
+      <c r="R15" s="89"/>
+      <c r="S15" s="89"/>
+      <c r="T15" s="89"/>
+      <c r="U15" s="89"/>
+      <c r="V15" s="89"/>
+      <c r="W15" s="89"/>
+      <c r="X15" s="89"/>
+      <c r="Y15" s="89"/>
+      <c r="AD15" s="347"/>
+      <c r="AE15" s="347"/>
+      <c r="AF15" s="358"/>
+      <c r="AG15" s="358"/>
+      <c r="AH15" s="358"/>
+      <c r="AI15" s="358"/>
+      <c r="AJ15" s="20"/>
+      <c r="AK15" s="347"/>
+      <c r="AL15" s="347"/>
+      <c r="AM15" s="358"/>
+      <c r="AN15" s="358"/>
+      <c r="AO15" s="358"/>
+      <c r="AP15" s="358"/>
+      <c r="AQ15" s="358"/>
+      <c r="AR15" s="358"/>
+      <c r="AS15" s="347"/>
+      <c r="AT15" s="358"/>
+      <c r="AU15" s="358"/>
+      <c r="AV15" s="358"/>
+      <c r="AW15" s="358"/>
+      <c r="AX15" s="358"/>
+      <c r="AY15" s="6"/>
+      <c r="AZ15" s="13"/>
+    </row>
+    <row r="16" spans="1:52" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="350"/>
+      <c r="B16" s="9"/>
+      <c r="AD16" s="21"/>
+      <c r="AE16" s="21"/>
+      <c r="AF16" s="21"/>
+      <c r="AG16" s="21"/>
+      <c r="AH16" s="21"/>
+      <c r="AI16" s="21"/>
+      <c r="AZ16" s="13"/>
+    </row>
+    <row r="17" spans="1:52" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="350"/>
+      <c r="B17" s="323" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="324"/>
+      <c r="D17" s="324"/>
+      <c r="E17" s="324"/>
+      <c r="F17" s="324"/>
+      <c r="G17" s="325"/>
+      <c r="H17" s="359"/>
+      <c r="I17" s="361" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="362"/>
+      <c r="K17" s="362"/>
+      <c r="L17" s="362"/>
+      <c r="M17" s="343"/>
+      <c r="N17" s="343"/>
+      <c r="O17" s="141" t="s">
+        <v>8</v>
+      </c>
+      <c r="P17" s="343"/>
+      <c r="Q17" s="343"/>
+      <c r="R17" s="343"/>
+      <c r="S17" s="343"/>
+      <c r="T17" s="141" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="123"/>
-[...48 lines deleted...]
-      <c r="BB8" s="61"/>
+      <c r="U17" s="141"/>
+      <c r="V17" s="343"/>
+      <c r="W17" s="343"/>
+      <c r="X17" s="22"/>
+      <c r="Y17" s="141" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z17" s="142"/>
+      <c r="AA17" s="344" t="s">
+        <v>21</v>
+      </c>
+      <c r="AB17" s="141"/>
+      <c r="AC17" s="141"/>
+      <c r="AD17" s="141"/>
+      <c r="AE17" s="141"/>
+      <c r="AF17" s="141"/>
+      <c r="AG17" s="141"/>
+      <c r="AH17" s="142"/>
+      <c r="AI17" s="144" t="s">
+        <v>22</v>
+      </c>
+      <c r="AJ17" s="201"/>
+      <c r="AK17" s="201"/>
+      <c r="AL17" s="201"/>
+      <c r="AM17" s="201"/>
+      <c r="AN17" s="201"/>
+      <c r="AO17" s="201"/>
+      <c r="AP17" s="201"/>
+      <c r="AQ17" s="201"/>
+      <c r="AR17" s="201"/>
+      <c r="AS17" s="201"/>
+      <c r="AT17" s="201"/>
+      <c r="AU17" s="201"/>
+      <c r="AV17" s="201"/>
+      <c r="AW17" s="201"/>
+      <c r="AX17" s="201"/>
+      <c r="AY17" s="201"/>
+      <c r="AZ17" s="202"/>
     </row>
-    <row r="9" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="BB9" s="61"/>
+    <row r="18" spans="1:52" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="350"/>
+      <c r="B18" s="326"/>
+      <c r="C18" s="205"/>
+      <c r="D18" s="205"/>
+      <c r="E18" s="205"/>
+      <c r="F18" s="205"/>
+      <c r="G18" s="206"/>
+      <c r="H18" s="360"/>
+      <c r="I18" s="245"/>
+      <c r="J18" s="246"/>
+      <c r="K18" s="246"/>
+      <c r="L18" s="246"/>
+      <c r="M18" s="217"/>
+      <c r="N18" s="217"/>
+      <c r="O18" s="96"/>
+      <c r="P18" s="217"/>
+      <c r="Q18" s="217"/>
+      <c r="R18" s="217"/>
+      <c r="S18" s="217"/>
+      <c r="T18" s="96"/>
+      <c r="U18" s="96"/>
+      <c r="V18" s="217"/>
+      <c r="W18" s="217"/>
+      <c r="X18" s="11"/>
+      <c r="Y18" s="96"/>
+      <c r="Z18" s="97"/>
+      <c r="AA18" s="95"/>
+      <c r="AB18" s="96"/>
+      <c r="AC18" s="96"/>
+      <c r="AD18" s="96"/>
+      <c r="AE18" s="96"/>
+      <c r="AF18" s="96"/>
+      <c r="AG18" s="96"/>
+      <c r="AH18" s="97"/>
+      <c r="AI18" s="345"/>
+      <c r="AJ18" s="234"/>
+      <c r="AK18" s="234"/>
+      <c r="AL18" s="234"/>
+      <c r="AM18" s="234"/>
+      <c r="AN18" s="234"/>
+      <c r="AO18" s="234"/>
+      <c r="AP18" s="234"/>
+      <c r="AQ18" s="234"/>
+      <c r="AR18" s="234"/>
+      <c r="AS18" s="234"/>
+      <c r="AT18" s="234"/>
+      <c r="AU18" s="234"/>
+      <c r="AV18" s="234"/>
+      <c r="AW18" s="234"/>
+      <c r="AX18" s="234"/>
+      <c r="AY18" s="234"/>
+      <c r="AZ18" s="346"/>
     </row>
-    <row r="10" spans="1:54" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="BB10" s="61"/>
+    <row r="19" spans="1:52" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="350"/>
+      <c r="B19" s="326"/>
+      <c r="C19" s="205"/>
+      <c r="D19" s="205"/>
+      <c r="E19" s="205"/>
+      <c r="F19" s="205"/>
+      <c r="G19" s="206"/>
+      <c r="H19" s="336"/>
+      <c r="I19" s="245" t="s">
+        <v>23</v>
+      </c>
+      <c r="J19" s="246"/>
+      <c r="K19" s="246"/>
+      <c r="L19" s="246"/>
+      <c r="M19" s="217"/>
+      <c r="N19" s="217"/>
+      <c r="O19" s="96"/>
+      <c r="P19" s="217"/>
+      <c r="Q19" s="217"/>
+      <c r="R19" s="217"/>
+      <c r="S19" s="217"/>
+      <c r="T19" s="96"/>
+      <c r="U19" s="96"/>
+      <c r="V19" s="217"/>
+      <c r="W19" s="217"/>
+      <c r="X19" s="11"/>
+      <c r="Y19" s="96"/>
+      <c r="Z19" s="97"/>
+      <c r="AA19" s="95"/>
+      <c r="AB19" s="96"/>
+      <c r="AC19" s="96"/>
+      <c r="AD19" s="96"/>
+      <c r="AE19" s="96"/>
+      <c r="AF19" s="96"/>
+      <c r="AG19" s="96"/>
+      <c r="AH19" s="97"/>
+      <c r="AI19" s="345"/>
+      <c r="AJ19" s="234"/>
+      <c r="AK19" s="234"/>
+      <c r="AL19" s="234"/>
+      <c r="AM19" s="234"/>
+      <c r="AN19" s="234"/>
+      <c r="AO19" s="234"/>
+      <c r="AP19" s="234"/>
+      <c r="AQ19" s="234"/>
+      <c r="AR19" s="234"/>
+      <c r="AS19" s="234"/>
+      <c r="AT19" s="234"/>
+      <c r="AU19" s="234"/>
+      <c r="AV19" s="234"/>
+      <c r="AW19" s="234"/>
+      <c r="AX19" s="234"/>
+      <c r="AY19" s="234"/>
+      <c r="AZ19" s="346"/>
     </row>
-    <row r="11" spans="1:54" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="BB11" s="61"/>
+    <row r="20" spans="1:52" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="350"/>
+      <c r="B20" s="326"/>
+      <c r="C20" s="205"/>
+      <c r="D20" s="205"/>
+      <c r="E20" s="205"/>
+      <c r="F20" s="205"/>
+      <c r="G20" s="206"/>
+      <c r="H20" s="336"/>
+      <c r="I20" s="245"/>
+      <c r="J20" s="246"/>
+      <c r="K20" s="246"/>
+      <c r="L20" s="246"/>
+      <c r="M20" s="217"/>
+      <c r="N20" s="217"/>
+      <c r="O20" s="96"/>
+      <c r="P20" s="217"/>
+      <c r="Q20" s="217"/>
+      <c r="R20" s="217"/>
+      <c r="S20" s="217"/>
+      <c r="T20" s="96"/>
+      <c r="U20" s="96"/>
+      <c r="V20" s="217"/>
+      <c r="W20" s="217"/>
+      <c r="X20" s="11"/>
+      <c r="Y20" s="96"/>
+      <c r="Z20" s="97"/>
+      <c r="AA20" s="95"/>
+      <c r="AB20" s="96"/>
+      <c r="AC20" s="96"/>
+      <c r="AD20" s="96"/>
+      <c r="AE20" s="96"/>
+      <c r="AF20" s="96"/>
+      <c r="AG20" s="96"/>
+      <c r="AH20" s="97"/>
+      <c r="AI20" s="345"/>
+      <c r="AJ20" s="234"/>
+      <c r="AK20" s="234"/>
+      <c r="AL20" s="234"/>
+      <c r="AM20" s="234"/>
+      <c r="AN20" s="234"/>
+      <c r="AO20" s="234"/>
+      <c r="AP20" s="234"/>
+      <c r="AQ20" s="234"/>
+      <c r="AR20" s="234"/>
+      <c r="AS20" s="234"/>
+      <c r="AT20" s="234"/>
+      <c r="AU20" s="234"/>
+      <c r="AV20" s="234"/>
+      <c r="AW20" s="234"/>
+      <c r="AX20" s="234"/>
+      <c r="AY20" s="234"/>
+      <c r="AZ20" s="346"/>
     </row>
-    <row r="12" spans="1:54" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...61 lines deleted...]
-      <c r="BB12" s="61"/>
+    <row r="21" spans="1:52" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="350"/>
+      <c r="B21" s="326"/>
+      <c r="C21" s="205"/>
+      <c r="D21" s="205"/>
+      <c r="E21" s="205"/>
+      <c r="F21" s="205"/>
+      <c r="G21" s="206"/>
+      <c r="H21" s="337"/>
+      <c r="I21" s="245" t="s">
+        <v>7</v>
+      </c>
+      <c r="J21" s="246"/>
+      <c r="K21" s="246"/>
+      <c r="L21" s="246"/>
+      <c r="M21" s="217"/>
+      <c r="N21" s="217"/>
+      <c r="O21" s="96"/>
+      <c r="P21" s="217"/>
+      <c r="Q21" s="217"/>
+      <c r="R21" s="217"/>
+      <c r="S21" s="217"/>
+      <c r="T21" s="96"/>
+      <c r="U21" s="96"/>
+      <c r="V21" s="217"/>
+      <c r="W21" s="217"/>
+      <c r="X21" s="11"/>
+      <c r="Y21" s="96"/>
+      <c r="Z21" s="97"/>
+      <c r="AA21" s="95"/>
+      <c r="AB21" s="96"/>
+      <c r="AC21" s="96"/>
+      <c r="AD21" s="96"/>
+      <c r="AE21" s="96"/>
+      <c r="AF21" s="96"/>
+      <c r="AG21" s="96"/>
+      <c r="AH21" s="97"/>
+      <c r="AI21" s="345"/>
+      <c r="AJ21" s="234"/>
+      <c r="AK21" s="234"/>
+      <c r="AL21" s="234"/>
+      <c r="AM21" s="234"/>
+      <c r="AN21" s="234"/>
+      <c r="AO21" s="234"/>
+      <c r="AP21" s="234"/>
+      <c r="AQ21" s="234"/>
+      <c r="AR21" s="234"/>
+      <c r="AS21" s="234"/>
+      <c r="AT21" s="234"/>
+      <c r="AU21" s="234"/>
+      <c r="AV21" s="234"/>
+      <c r="AW21" s="234"/>
+      <c r="AX21" s="234"/>
+      <c r="AY21" s="234"/>
+      <c r="AZ21" s="346"/>
     </row>
-    <row r="13" spans="1:54" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="BB13" s="61"/>
+    <row r="22" spans="1:52" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="350"/>
+      <c r="B22" s="335"/>
+      <c r="C22" s="188"/>
+      <c r="D22" s="188"/>
+      <c r="E22" s="188"/>
+      <c r="F22" s="188"/>
+      <c r="G22" s="257"/>
+      <c r="H22" s="338"/>
+      <c r="I22" s="247"/>
+      <c r="J22" s="248"/>
+      <c r="K22" s="248"/>
+      <c r="L22" s="248"/>
+      <c r="M22" s="259"/>
+      <c r="N22" s="259"/>
+      <c r="O22" s="258"/>
+      <c r="P22" s="259"/>
+      <c r="Q22" s="259"/>
+      <c r="R22" s="259"/>
+      <c r="S22" s="259"/>
+      <c r="T22" s="71"/>
+      <c r="U22" s="71"/>
+      <c r="V22" s="259"/>
+      <c r="W22" s="259"/>
+      <c r="X22" s="23"/>
+      <c r="Y22" s="71"/>
+      <c r="Z22" s="72"/>
+      <c r="AA22" s="70"/>
+      <c r="AB22" s="71"/>
+      <c r="AC22" s="71"/>
+      <c r="AD22" s="71"/>
+      <c r="AE22" s="71"/>
+      <c r="AF22" s="71"/>
+      <c r="AG22" s="71"/>
+      <c r="AH22" s="72"/>
+      <c r="AI22" s="113"/>
+      <c r="AJ22" s="114"/>
+      <c r="AK22" s="114"/>
+      <c r="AL22" s="114"/>
+      <c r="AM22" s="114"/>
+      <c r="AN22" s="114"/>
+      <c r="AO22" s="114"/>
+      <c r="AP22" s="114"/>
+      <c r="AQ22" s="114"/>
+      <c r="AR22" s="114"/>
+      <c r="AS22" s="114"/>
+      <c r="AT22" s="114"/>
+      <c r="AU22" s="114"/>
+      <c r="AV22" s="114"/>
+      <c r="AW22" s="114"/>
+      <c r="AX22" s="114"/>
+      <c r="AY22" s="114"/>
+      <c r="AZ22" s="115"/>
     </row>
-    <row r="14" spans="1:54" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...65 lines deleted...]
-      <c r="BB14" s="61"/>
+    <row r="23" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="350"/>
+      <c r="B23" s="339" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="96"/>
+      <c r="D23" s="96"/>
+      <c r="E23" s="96"/>
+      <c r="F23" s="96"/>
+      <c r="G23" s="97"/>
+      <c r="H23" s="110"/>
+      <c r="I23" s="111"/>
+      <c r="J23" s="111"/>
+      <c r="K23" s="111"/>
+      <c r="L23" s="111"/>
+      <c r="M23" s="111"/>
+      <c r="N23" s="111"/>
+      <c r="O23" s="111"/>
+      <c r="P23" s="111"/>
+      <c r="Q23" s="111"/>
+      <c r="R23" s="111"/>
+      <c r="S23" s="111"/>
+      <c r="T23" s="111"/>
+      <c r="U23" s="111"/>
+      <c r="V23" s="111"/>
+      <c r="W23" s="111"/>
+      <c r="X23" s="111"/>
+      <c r="Y23" s="111"/>
+      <c r="Z23" s="125"/>
+      <c r="AA23" s="129" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB23" s="130"/>
+      <c r="AC23" s="130"/>
+      <c r="AD23" s="130"/>
+      <c r="AE23" s="130"/>
+      <c r="AF23" s="130"/>
+      <c r="AG23" s="130"/>
+      <c r="AH23" s="131"/>
+      <c r="AI23" s="4"/>
+      <c r="AJ23" s="24"/>
+      <c r="AK23" s="161" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL23" s="68"/>
+      <c r="AM23" s="68"/>
+      <c r="AN23" s="68"/>
+      <c r="AO23" s="68"/>
+      <c r="AP23" s="68"/>
+      <c r="AQ23" s="68"/>
+      <c r="AR23" s="68"/>
+      <c r="AS23" s="162"/>
+      <c r="AT23" s="161" t="s">
+        <v>27</v>
+      </c>
+      <c r="AU23" s="68"/>
+      <c r="AV23" s="68"/>
+      <c r="AW23" s="68"/>
+      <c r="AX23" s="68"/>
+      <c r="AY23" s="68"/>
+      <c r="AZ23" s="163"/>
     </row>
-    <row r="15" spans="1:54" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="BB15" s="61"/>
+    <row r="24" spans="1:52" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="350"/>
+      <c r="B24" s="340"/>
+      <c r="C24" s="226"/>
+      <c r="D24" s="226"/>
+      <c r="E24" s="226"/>
+      <c r="F24" s="226"/>
+      <c r="G24" s="203"/>
+      <c r="H24" s="341"/>
+      <c r="I24" s="170"/>
+      <c r="J24" s="170"/>
+      <c r="K24" s="170"/>
+      <c r="L24" s="170"/>
+      <c r="M24" s="170"/>
+      <c r="N24" s="170"/>
+      <c r="O24" s="170"/>
+      <c r="P24" s="170"/>
+      <c r="Q24" s="170"/>
+      <c r="R24" s="170"/>
+      <c r="S24" s="170"/>
+      <c r="T24" s="170"/>
+      <c r="U24" s="170"/>
+      <c r="V24" s="170"/>
+      <c r="W24" s="170"/>
+      <c r="X24" s="170"/>
+      <c r="Y24" s="170"/>
+      <c r="Z24" s="342"/>
+      <c r="AA24" s="207"/>
+      <c r="AB24" s="208"/>
+      <c r="AC24" s="208"/>
+      <c r="AD24" s="208"/>
+      <c r="AE24" s="208"/>
+      <c r="AF24" s="208"/>
+      <c r="AG24" s="208"/>
+      <c r="AH24" s="209"/>
+      <c r="AI24" s="25"/>
+      <c r="AJ24" s="27"/>
+      <c r="AK24" s="363"/>
+      <c r="AL24" s="226"/>
+      <c r="AM24" s="226"/>
+      <c r="AN24" s="226"/>
+      <c r="AO24" s="226"/>
+      <c r="AP24" s="226"/>
+      <c r="AQ24" s="226"/>
+      <c r="AR24" s="226"/>
+      <c r="AS24" s="229"/>
+      <c r="AT24" s="363"/>
+      <c r="AU24" s="226"/>
+      <c r="AV24" s="226"/>
+      <c r="AW24" s="226"/>
+      <c r="AX24" s="226"/>
+      <c r="AY24" s="226"/>
+      <c r="AZ24" s="227"/>
     </row>
-    <row r="16" spans="1:54" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-      <c r="BB16" s="61"/>
+    <row r="25" spans="1:52" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="350"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="141" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="141"/>
+      <c r="E25" s="141"/>
+      <c r="F25" s="141"/>
+      <c r="G25" s="141"/>
+      <c r="H25" s="141"/>
+      <c r="I25" s="141"/>
+      <c r="J25" s="141"/>
+      <c r="K25" s="141"/>
+      <c r="L25" s="141"/>
+      <c r="M25" s="141"/>
+      <c r="N25" s="141"/>
+      <c r="O25" s="141"/>
+      <c r="P25" s="141"/>
+      <c r="Q25" s="141"/>
+      <c r="R25" s="141"/>
+      <c r="S25" s="141"/>
+      <c r="T25" s="141"/>
+      <c r="U25" s="141"/>
+      <c r="V25" s="141"/>
+      <c r="Y25" s="29"/>
+      <c r="Z25" s="29"/>
+      <c r="AA25" s="30"/>
+      <c r="AB25" s="29"/>
+      <c r="AC25" s="29"/>
+      <c r="AD25" s="29"/>
+      <c r="AE25" s="29"/>
+      <c r="AF25" s="141" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG25" s="141"/>
+      <c r="AH25" s="141"/>
+      <c r="AI25" s="141"/>
+      <c r="AJ25" s="141"/>
+      <c r="AK25" s="141"/>
+      <c r="AL25" s="141"/>
+      <c r="AM25" s="141"/>
+      <c r="AN25" s="141"/>
+      <c r="AO25" s="141"/>
+      <c r="AP25" s="141"/>
+      <c r="AQ25" s="141"/>
+      <c r="AR25" s="141"/>
+      <c r="AS25" s="141"/>
+      <c r="AT25" s="141"/>
+      <c r="AU25" s="141"/>
+      <c r="AV25" s="141"/>
+      <c r="AW25" s="141"/>
+      <c r="AX25" s="29"/>
+      <c r="AY25" s="29"/>
+      <c r="AZ25" s="31"/>
     </row>
-    <row r="17" spans="1:56" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-      <c r="BD17" s="3"/>
+    <row r="26" spans="1:52" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="32"/>
+      <c r="B26" s="33"/>
+      <c r="C26" s="71"/>
+      <c r="D26" s="71"/>
+      <c r="E26" s="71"/>
+      <c r="F26" s="71"/>
+      <c r="G26" s="71"/>
+      <c r="H26" s="71"/>
+      <c r="I26" s="71"/>
+      <c r="J26" s="71"/>
+      <c r="K26" s="71"/>
+      <c r="L26" s="71"/>
+      <c r="M26" s="71"/>
+      <c r="N26" s="71"/>
+      <c r="O26" s="71"/>
+      <c r="P26" s="71"/>
+      <c r="Q26" s="71"/>
+      <c r="R26" s="71"/>
+      <c r="S26" s="71"/>
+      <c r="T26" s="71"/>
+      <c r="U26" s="71"/>
+      <c r="V26" s="71"/>
+      <c r="W26" s="34"/>
+      <c r="X26" s="34"/>
+      <c r="Y26" s="34"/>
+      <c r="AA26" s="35"/>
+      <c r="AB26" s="34"/>
+      <c r="AC26" s="34"/>
+      <c r="AD26" s="34"/>
+      <c r="AE26" s="34"/>
+      <c r="AF26" s="71"/>
+      <c r="AG26" s="71"/>
+      <c r="AH26" s="71"/>
+      <c r="AI26" s="71"/>
+      <c r="AJ26" s="71"/>
+      <c r="AK26" s="71"/>
+      <c r="AL26" s="71"/>
+      <c r="AM26" s="71"/>
+      <c r="AN26" s="71"/>
+      <c r="AO26" s="71"/>
+      <c r="AP26" s="71"/>
+      <c r="AQ26" s="71"/>
+      <c r="AR26" s="71"/>
+      <c r="AS26" s="71"/>
+      <c r="AT26" s="71"/>
+      <c r="AU26" s="71"/>
+      <c r="AV26" s="71"/>
+      <c r="AW26" s="71"/>
+      <c r="AX26" s="34"/>
+      <c r="AY26" s="34"/>
+      <c r="AZ26" s="36"/>
     </row>
-    <row r="18" spans="1:56" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="BD18" s="3"/>
+    <row r="27" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="32"/>
+      <c r="B27" s="313" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" s="130"/>
+      <c r="D27" s="130"/>
+      <c r="E27" s="130"/>
+      <c r="F27" s="130"/>
+      <c r="G27" s="130"/>
+      <c r="H27" s="130"/>
+      <c r="I27" s="130"/>
+      <c r="J27" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="K27" s="38"/>
+      <c r="L27" s="38"/>
+      <c r="M27" s="38"/>
+      <c r="N27" s="38"/>
+      <c r="O27" s="38"/>
+      <c r="P27" s="38"/>
+      <c r="Q27" s="38"/>
+      <c r="R27" s="38"/>
+      <c r="S27" s="38"/>
+      <c r="T27" s="38"/>
+      <c r="U27" s="38"/>
+      <c r="V27" s="38"/>
+      <c r="W27" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="X27" s="68"/>
+      <c r="Y27" s="68"/>
+      <c r="Z27" s="68"/>
+      <c r="AA27" s="129" t="s">
+        <v>120</v>
+      </c>
+      <c r="AB27" s="130"/>
+      <c r="AC27" s="130"/>
+      <c r="AD27" s="130"/>
+      <c r="AE27" s="130"/>
+      <c r="AF27" s="130"/>
+      <c r="AG27" s="130"/>
+      <c r="AH27" s="130"/>
+      <c r="AI27" s="130"/>
+      <c r="AJ27" s="130"/>
+      <c r="AK27" s="130"/>
+      <c r="AL27" s="130"/>
+      <c r="AM27" s="131"/>
+      <c r="AN27" s="315" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO27" s="316"/>
+      <c r="AP27" s="316"/>
+      <c r="AQ27" s="316"/>
+      <c r="AR27" s="316"/>
+      <c r="AS27" s="316"/>
+      <c r="AT27" s="316"/>
+      <c r="AU27" s="316"/>
+      <c r="AV27" s="316"/>
+      <c r="AW27" s="316"/>
+      <c r="AX27" s="319" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY27" s="319"/>
+      <c r="AZ27" s="320"/>
     </row>
-    <row r="19" spans="1:56" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...57 lines deleted...]
-      <c r="BD19" s="3"/>
+    <row r="28" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="32"/>
+      <c r="B28" s="335"/>
+      <c r="C28" s="188"/>
+      <c r="D28" s="188"/>
+      <c r="E28" s="188"/>
+      <c r="F28" s="188"/>
+      <c r="G28" s="188"/>
+      <c r="H28" s="188"/>
+      <c r="I28" s="188"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+      <c r="S28" s="40"/>
+      <c r="T28" s="40"/>
+      <c r="U28" s="40"/>
+      <c r="V28" s="40"/>
+      <c r="W28" s="71"/>
+      <c r="X28" s="71"/>
+      <c r="Y28" s="71"/>
+      <c r="Z28" s="71"/>
+      <c r="AA28" s="187"/>
+      <c r="AB28" s="188"/>
+      <c r="AC28" s="188"/>
+      <c r="AD28" s="188"/>
+      <c r="AE28" s="188"/>
+      <c r="AF28" s="188"/>
+      <c r="AG28" s="188"/>
+      <c r="AH28" s="188"/>
+      <c r="AI28" s="188"/>
+      <c r="AJ28" s="188"/>
+      <c r="AK28" s="188"/>
+      <c r="AL28" s="188"/>
+      <c r="AM28" s="257"/>
+      <c r="AN28" s="317"/>
+      <c r="AO28" s="318"/>
+      <c r="AP28" s="318"/>
+      <c r="AQ28" s="318"/>
+      <c r="AR28" s="318"/>
+      <c r="AS28" s="318"/>
+      <c r="AT28" s="318"/>
+      <c r="AU28" s="318"/>
+      <c r="AV28" s="318"/>
+      <c r="AW28" s="318"/>
+      <c r="AX28" s="321"/>
+      <c r="AY28" s="321"/>
+      <c r="AZ28" s="322"/>
     </row>
-    <row r="20" spans="1:56" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="BD20" s="3"/>
+    <row r="29" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="32"/>
+      <c r="B29" s="313" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="130"/>
+      <c r="D29" s="130"/>
+      <c r="E29" s="130"/>
+      <c r="F29" s="130"/>
+      <c r="G29" s="130"/>
+      <c r="H29" s="130"/>
+      <c r="I29" s="130"/>
+      <c r="J29" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="K29" s="38"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="38"/>
+      <c r="N29" s="38"/>
+      <c r="O29" s="38"/>
+      <c r="P29" s="38"/>
+      <c r="Q29" s="38"/>
+      <c r="R29" s="38"/>
+      <c r="S29" s="38"/>
+      <c r="T29" s="38"/>
+      <c r="U29" s="38"/>
+      <c r="V29" s="38"/>
+      <c r="W29" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="X29" s="68"/>
+      <c r="Y29" s="68"/>
+      <c r="Z29" s="68"/>
+      <c r="AA29" s="129" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB29" s="130"/>
+      <c r="AC29" s="130"/>
+      <c r="AD29" s="130"/>
+      <c r="AE29" s="130"/>
+      <c r="AF29" s="130"/>
+      <c r="AG29" s="130"/>
+      <c r="AH29" s="130"/>
+      <c r="AI29" s="130"/>
+      <c r="AJ29" s="130"/>
+      <c r="AK29" s="130"/>
+      <c r="AL29" s="130"/>
+      <c r="AM29" s="131"/>
+      <c r="AN29" s="315" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO29" s="316"/>
+      <c r="AP29" s="316"/>
+      <c r="AQ29" s="316"/>
+      <c r="AR29" s="316"/>
+      <c r="AS29" s="316"/>
+      <c r="AT29" s="316"/>
+      <c r="AU29" s="316"/>
+      <c r="AV29" s="316"/>
+      <c r="AW29" s="316"/>
+      <c r="AX29" s="319" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY29" s="319"/>
+      <c r="AZ29" s="320"/>
     </row>
-    <row r="21" spans="1:56" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...57 lines deleted...]
-      <c r="BD21" s="3"/>
+    <row r="30" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="32"/>
+      <c r="B30" s="335"/>
+      <c r="C30" s="188"/>
+      <c r="D30" s="188"/>
+      <c r="E30" s="188"/>
+      <c r="F30" s="188"/>
+      <c r="G30" s="188"/>
+      <c r="H30" s="188"/>
+      <c r="I30" s="188"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40"/>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40"/>
+      <c r="R30" s="40"/>
+      <c r="S30" s="40"/>
+      <c r="T30" s="40"/>
+      <c r="U30" s="40"/>
+      <c r="V30" s="40"/>
+      <c r="W30" s="71"/>
+      <c r="X30" s="71"/>
+      <c r="Y30" s="71"/>
+      <c r="Z30" s="71"/>
+      <c r="AA30" s="187"/>
+      <c r="AB30" s="188"/>
+      <c r="AC30" s="188"/>
+      <c r="AD30" s="188"/>
+      <c r="AE30" s="188"/>
+      <c r="AF30" s="188"/>
+      <c r="AG30" s="188"/>
+      <c r="AH30" s="188"/>
+      <c r="AI30" s="188"/>
+      <c r="AJ30" s="188"/>
+      <c r="AK30" s="188"/>
+      <c r="AL30" s="188"/>
+      <c r="AM30" s="257"/>
+      <c r="AN30" s="317"/>
+      <c r="AO30" s="318"/>
+      <c r="AP30" s="318"/>
+      <c r="AQ30" s="318"/>
+      <c r="AR30" s="318"/>
+      <c r="AS30" s="318"/>
+      <c r="AT30" s="318"/>
+      <c r="AU30" s="318"/>
+      <c r="AV30" s="318"/>
+      <c r="AW30" s="318"/>
+      <c r="AX30" s="321"/>
+      <c r="AY30" s="321"/>
+      <c r="AZ30" s="322"/>
     </row>
-    <row r="22" spans="1:56" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="BD22" s="3"/>
+    <row r="31" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="32"/>
+      <c r="B31" s="313" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" s="130"/>
+      <c r="D31" s="130"/>
+      <c r="E31" s="130"/>
+      <c r="F31" s="130"/>
+      <c r="G31" s="130"/>
+      <c r="H31" s="130"/>
+      <c r="I31" s="130"/>
+      <c r="J31" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="K31" s="38"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="38"/>
+      <c r="N31" s="38"/>
+      <c r="O31" s="38"/>
+      <c r="P31" s="38"/>
+      <c r="Q31" s="38"/>
+      <c r="R31" s="38"/>
+      <c r="S31" s="38"/>
+      <c r="T31" s="38"/>
+      <c r="U31" s="38"/>
+      <c r="V31" s="38"/>
+      <c r="W31" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="X31" s="68"/>
+      <c r="Y31" s="68"/>
+      <c r="Z31" s="68"/>
+      <c r="AA31" s="129" t="s">
+        <v>35</v>
+      </c>
+      <c r="AB31" s="130"/>
+      <c r="AC31" s="130"/>
+      <c r="AD31" s="130"/>
+      <c r="AE31" s="130"/>
+      <c r="AF31" s="130"/>
+      <c r="AG31" s="130"/>
+      <c r="AH31" s="130"/>
+      <c r="AI31" s="130"/>
+      <c r="AJ31" s="130"/>
+      <c r="AK31" s="130"/>
+      <c r="AL31" s="130"/>
+      <c r="AM31" s="131"/>
+      <c r="AN31" s="315" t="s">
+        <v>30</v>
+      </c>
+      <c r="AO31" s="316"/>
+      <c r="AP31" s="316"/>
+      <c r="AQ31" s="316"/>
+      <c r="AR31" s="316"/>
+      <c r="AS31" s="316"/>
+      <c r="AT31" s="316"/>
+      <c r="AU31" s="316"/>
+      <c r="AV31" s="316"/>
+      <c r="AW31" s="316"/>
+      <c r="AX31" s="319" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY31" s="319"/>
+      <c r="AZ31" s="320"/>
     </row>
-    <row r="23" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...623 lines deleted...]
-      <c r="BB32" s="61"/>
+    <row r="32" spans="1:52" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="32"/>
+      <c r="B32" s="314"/>
+      <c r="C32" s="208"/>
+      <c r="D32" s="208"/>
+      <c r="E32" s="208"/>
+      <c r="F32" s="208"/>
+      <c r="G32" s="208"/>
+      <c r="H32" s="208"/>
+      <c r="I32" s="208"/>
+      <c r="J32" s="39"/>
+      <c r="K32" s="40"/>
+      <c r="L32" s="40"/>
+      <c r="M32" s="40"/>
+      <c r="N32" s="40"/>
+      <c r="O32" s="40"/>
+      <c r="P32" s="40"/>
+      <c r="Q32" s="40"/>
+      <c r="R32" s="40"/>
+      <c r="S32" s="40"/>
+      <c r="T32" s="40"/>
+      <c r="U32" s="40"/>
+      <c r="V32" s="40"/>
+      <c r="W32" s="71"/>
+      <c r="X32" s="71"/>
+      <c r="Y32" s="71"/>
+      <c r="Z32" s="71"/>
+      <c r="AA32" s="207"/>
+      <c r="AB32" s="208"/>
+      <c r="AC32" s="208"/>
+      <c r="AD32" s="208"/>
+      <c r="AE32" s="208"/>
+      <c r="AF32" s="208"/>
+      <c r="AG32" s="208"/>
+      <c r="AH32" s="208"/>
+      <c r="AI32" s="208"/>
+      <c r="AJ32" s="208"/>
+      <c r="AK32" s="208"/>
+      <c r="AL32" s="208"/>
+      <c r="AM32" s="209"/>
+      <c r="AN32" s="317"/>
+      <c r="AO32" s="318"/>
+      <c r="AP32" s="318"/>
+      <c r="AQ32" s="318"/>
+      <c r="AR32" s="318"/>
+      <c r="AS32" s="318"/>
+      <c r="AT32" s="318"/>
+      <c r="AU32" s="318"/>
+      <c r="AV32" s="318"/>
+      <c r="AW32" s="318"/>
+      <c r="AX32" s="321"/>
+      <c r="AY32" s="321"/>
+      <c r="AZ32" s="322"/>
     </row>
     <row r="33" spans="1:66" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="73"/>
-[...56 lines deleted...]
-      <c r="BB33" s="61"/>
+      <c r="A33" s="32"/>
+      <c r="B33" s="323" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="324"/>
+      <c r="D33" s="324"/>
+      <c r="E33" s="324"/>
+      <c r="F33" s="324"/>
+      <c r="G33" s="325"/>
+      <c r="H33" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I33" s="199"/>
+      <c r="J33" s="199"/>
+      <c r="K33" s="199"/>
+      <c r="L33" s="199"/>
+      <c r="M33" s="199"/>
+      <c r="N33" s="200"/>
+      <c r="O33" s="327"/>
+      <c r="P33" s="327"/>
+      <c r="Q33" s="327"/>
+      <c r="R33" s="327"/>
+      <c r="S33" s="327"/>
+      <c r="T33" s="327"/>
+      <c r="U33" s="327"/>
+      <c r="V33" s="327"/>
+      <c r="W33" s="327"/>
+      <c r="X33" s="327"/>
+      <c r="Y33" s="327"/>
+      <c r="Z33" s="327"/>
+      <c r="AA33" s="327"/>
+      <c r="AB33" s="327"/>
+      <c r="AC33" s="327"/>
+      <c r="AD33" s="327"/>
+      <c r="AE33" s="327"/>
+      <c r="AF33" s="327"/>
+      <c r="AG33" s="327"/>
+      <c r="AH33" s="327"/>
+      <c r="AI33" s="327"/>
+      <c r="AJ33" s="327"/>
+      <c r="AK33" s="327"/>
+      <c r="AL33" s="327"/>
+      <c r="AM33" s="327"/>
+      <c r="AN33" s="327"/>
+      <c r="AO33" s="327"/>
+      <c r="AP33" s="327"/>
+      <c r="AQ33" s="327"/>
+      <c r="AR33" s="327"/>
+      <c r="AS33" s="327"/>
+      <c r="AT33" s="327"/>
+      <c r="AU33" s="327"/>
+      <c r="AV33" s="327"/>
+      <c r="AW33" s="327"/>
+      <c r="AX33" s="327"/>
+      <c r="AY33" s="327"/>
+      <c r="AZ33" s="328"/>
     </row>
     <row r="34" spans="1:66" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="73"/>
-[...52 lines deleted...]
-      <c r="BB34" s="61"/>
+      <c r="A34" s="32"/>
+      <c r="B34" s="326"/>
+      <c r="C34" s="205"/>
+      <c r="D34" s="205"/>
+      <c r="E34" s="205"/>
+      <c r="F34" s="205"/>
+      <c r="G34" s="206"/>
+      <c r="H34" s="164"/>
+      <c r="I34" s="165"/>
+      <c r="J34" s="165"/>
+      <c r="K34" s="165"/>
+      <c r="L34" s="165"/>
+      <c r="M34" s="165"/>
+      <c r="N34" s="166"/>
+      <c r="O34" s="329"/>
+      <c r="P34" s="329"/>
+      <c r="Q34" s="329"/>
+      <c r="R34" s="329"/>
+      <c r="S34" s="329"/>
+      <c r="T34" s="329"/>
+      <c r="U34" s="329"/>
+      <c r="V34" s="329"/>
+      <c r="W34" s="329"/>
+      <c r="X34" s="329"/>
+      <c r="Y34" s="329"/>
+      <c r="Z34" s="329"/>
+      <c r="AA34" s="329"/>
+      <c r="AB34" s="329"/>
+      <c r="AC34" s="329"/>
+      <c r="AD34" s="329"/>
+      <c r="AE34" s="329"/>
+      <c r="AF34" s="329"/>
+      <c r="AG34" s="329"/>
+      <c r="AH34" s="329"/>
+      <c r="AI34" s="329"/>
+      <c r="AJ34" s="329"/>
+      <c r="AK34" s="329"/>
+      <c r="AL34" s="329"/>
+      <c r="AM34" s="329"/>
+      <c r="AN34" s="329"/>
+      <c r="AO34" s="329"/>
+      <c r="AP34" s="329"/>
+      <c r="AQ34" s="329"/>
+      <c r="AR34" s="329"/>
+      <c r="AS34" s="329"/>
+      <c r="AT34" s="329"/>
+      <c r="AU34" s="329"/>
+      <c r="AV34" s="329"/>
+      <c r="AW34" s="329"/>
+      <c r="AX34" s="329"/>
+      <c r="AY34" s="329"/>
+      <c r="AZ34" s="330"/>
     </row>
     <row r="35" spans="1:66" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="61"/>
-[...60 lines deleted...]
-      <c r="BB35" s="61"/>
+      <c r="B35" s="326"/>
+      <c r="C35" s="205"/>
+      <c r="D35" s="205"/>
+      <c r="E35" s="205"/>
+      <c r="F35" s="205"/>
+      <c r="G35" s="206"/>
+      <c r="H35" s="164" t="s">
+        <v>38</v>
+      </c>
+      <c r="I35" s="165"/>
+      <c r="J35" s="165"/>
+      <c r="K35" s="165"/>
+      <c r="L35" s="165"/>
+      <c r="M35" s="165"/>
+      <c r="N35" s="166"/>
+      <c r="O35" s="331"/>
+      <c r="P35" s="331"/>
+      <c r="Q35" s="331"/>
+      <c r="R35" s="331"/>
+      <c r="S35" s="331"/>
+      <c r="T35" s="331"/>
+      <c r="U35" s="331"/>
+      <c r="V35" s="331"/>
+      <c r="W35" s="331"/>
+      <c r="X35" s="331"/>
+      <c r="Y35" s="331"/>
+      <c r="Z35" s="331"/>
+      <c r="AA35" s="331"/>
+      <c r="AB35" s="331"/>
+      <c r="AC35" s="331"/>
+      <c r="AD35" s="331"/>
+      <c r="AE35" s="331"/>
+      <c r="AF35" s="331"/>
+      <c r="AG35" s="331"/>
+      <c r="AH35" s="331"/>
+      <c r="AI35" s="331"/>
+      <c r="AJ35" s="331"/>
+      <c r="AK35" s="331"/>
+      <c r="AL35" s="331"/>
+      <c r="AM35" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="AN35" s="68"/>
+      <c r="AO35" s="68"/>
+      <c r="AP35" s="68"/>
+      <c r="AQ35" s="68"/>
+      <c r="AR35" s="68"/>
+      <c r="AS35" s="68"/>
+      <c r="AT35" s="68"/>
+      <c r="AU35" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="AV35" s="111"/>
+      <c r="AW35" s="111"/>
+      <c r="AX35" s="111"/>
+      <c r="AY35" s="5"/>
+      <c r="AZ35" s="333" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="36" spans="1:66" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="61"/>
-[...52 lines deleted...]
-      <c r="BB36" s="61"/>
+      <c r="B36" s="314"/>
+      <c r="C36" s="208"/>
+      <c r="D36" s="208"/>
+      <c r="E36" s="208"/>
+      <c r="F36" s="208"/>
+      <c r="G36" s="209"/>
+      <c r="H36" s="167"/>
+      <c r="I36" s="168"/>
+      <c r="J36" s="168"/>
+      <c r="K36" s="168"/>
+      <c r="L36" s="168"/>
+      <c r="M36" s="168"/>
+      <c r="N36" s="169"/>
+      <c r="O36" s="332"/>
+      <c r="P36" s="332"/>
+      <c r="Q36" s="332"/>
+      <c r="R36" s="332"/>
+      <c r="S36" s="332"/>
+      <c r="T36" s="332"/>
+      <c r="U36" s="332"/>
+      <c r="V36" s="332"/>
+      <c r="W36" s="332"/>
+      <c r="X36" s="332"/>
+      <c r="Y36" s="332"/>
+      <c r="Z36" s="332"/>
+      <c r="AA36" s="332"/>
+      <c r="AB36" s="332"/>
+      <c r="AC36" s="332"/>
+      <c r="AD36" s="332"/>
+      <c r="AE36" s="332"/>
+      <c r="AF36" s="332"/>
+      <c r="AG36" s="332"/>
+      <c r="AH36" s="332"/>
+      <c r="AI36" s="332"/>
+      <c r="AJ36" s="332"/>
+      <c r="AK36" s="332"/>
+      <c r="AL36" s="332"/>
+      <c r="AM36" s="226"/>
+      <c r="AN36" s="226"/>
+      <c r="AO36" s="226"/>
+      <c r="AP36" s="226"/>
+      <c r="AQ36" s="226"/>
+      <c r="AR36" s="226"/>
+      <c r="AS36" s="226"/>
+      <c r="AT36" s="226"/>
+      <c r="AU36" s="226"/>
+      <c r="AV36" s="170"/>
+      <c r="AW36" s="170"/>
+      <c r="AX36" s="170"/>
+      <c r="AY36" s="26"/>
+      <c r="AZ36" s="334"/>
     </row>
     <row r="37" spans="1:66" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="61"/>
-[...69 lines deleted...]
-      <c r="AY37" s="124" t="s">
+      <c r="B37" s="300" t="s">
+        <v>42</v>
+      </c>
+      <c r="C37" s="249" t="s">
+        <v>43</v>
+      </c>
+      <c r="D37" s="193"/>
+      <c r="E37" s="193"/>
+      <c r="F37" s="193"/>
+      <c r="G37" s="194"/>
+      <c r="H37" s="70" t="s">
+        <v>44</v>
+      </c>
+      <c r="I37" s="71"/>
+      <c r="J37" s="71"/>
+      <c r="K37" s="71"/>
+      <c r="L37" s="71"/>
+      <c r="M37" s="71"/>
+      <c r="N37" s="72"/>
+      <c r="O37" s="41"/>
+      <c r="P37" s="41"/>
+      <c r="Q37" s="41"/>
+      <c r="R37" s="41"/>
+      <c r="S37" s="41"/>
+      <c r="T37" s="283" t="s">
+        <v>45</v>
+      </c>
+      <c r="U37" s="283"/>
+      <c r="V37" s="283"/>
+      <c r="W37" s="284" t="s">
+        <v>46</v>
+      </c>
+      <c r="X37" s="285"/>
+      <c r="Y37" s="285"/>
+      <c r="Z37" s="285"/>
+      <c r="AA37" s="285"/>
+      <c r="AB37" s="285"/>
+      <c r="AC37" s="285"/>
+      <c r="AD37" s="285"/>
+      <c r="AE37" s="287" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF37" s="204" t="s">
+        <v>48</v>
+      </c>
+      <c r="AG37" s="96"/>
+      <c r="AH37" s="96"/>
+      <c r="AI37" s="96"/>
+      <c r="AJ37" s="97"/>
+      <c r="AK37" s="294"/>
+      <c r="AL37" s="295"/>
+      <c r="AM37" s="245" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN37" s="246"/>
+      <c r="AO37" s="246"/>
+      <c r="AP37" s="246"/>
+      <c r="AQ37" s="217"/>
+      <c r="AR37" s="217"/>
+      <c r="AS37" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="AZ37" s="489"/>
-[...3 lines deleted...]
-      <c r="BD37" s="15"/>
+      <c r="AT37" s="217"/>
+      <c r="AU37" s="217"/>
+      <c r="AV37" s="96" t="s">
+        <v>9</v>
+      </c>
+      <c r="AW37" s="217"/>
+      <c r="AX37" s="217"/>
+      <c r="AY37" s="96" t="s">
+        <v>10</v>
+      </c>
+      <c r="AZ37" s="225"/>
+      <c r="BB37" s="42"/>
+      <c r="BC37" s="42"/>
+      <c r="BD37" s="42"/>
     </row>
     <row r="38" spans="1:66" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="61"/>
-[...54 lines deleted...]
-      <c r="BD38" s="15"/>
+      <c r="B38" s="301"/>
+      <c r="C38" s="249"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="193"/>
+      <c r="G38" s="194"/>
+      <c r="H38" s="164"/>
+      <c r="I38" s="165"/>
+      <c r="J38" s="165"/>
+      <c r="K38" s="165"/>
+      <c r="L38" s="165"/>
+      <c r="M38" s="165"/>
+      <c r="N38" s="166"/>
+      <c r="O38" s="41"/>
+      <c r="P38" s="41"/>
+      <c r="Q38" s="41"/>
+      <c r="R38" s="41"/>
+      <c r="S38" s="41"/>
+      <c r="T38" s="283"/>
+      <c r="U38" s="283"/>
+      <c r="V38" s="283"/>
+      <c r="W38" s="284"/>
+      <c r="X38" s="285"/>
+      <c r="Y38" s="285"/>
+      <c r="Z38" s="285"/>
+      <c r="AA38" s="285"/>
+      <c r="AB38" s="285"/>
+      <c r="AC38" s="285"/>
+      <c r="AD38" s="285"/>
+      <c r="AE38" s="287"/>
+      <c r="AF38" s="95"/>
+      <c r="AG38" s="96"/>
+      <c r="AH38" s="96"/>
+      <c r="AI38" s="96"/>
+      <c r="AJ38" s="97"/>
+      <c r="AK38" s="298"/>
+      <c r="AL38" s="299"/>
+      <c r="AM38" s="245"/>
+      <c r="AN38" s="246"/>
+      <c r="AO38" s="246"/>
+      <c r="AP38" s="246"/>
+      <c r="AQ38" s="217"/>
+      <c r="AR38" s="217"/>
+      <c r="AS38" s="96"/>
+      <c r="AT38" s="217"/>
+      <c r="AU38" s="217"/>
+      <c r="AV38" s="96"/>
+      <c r="AW38" s="217"/>
+      <c r="AX38" s="217"/>
+      <c r="AY38" s="96"/>
+      <c r="AZ38" s="225"/>
+      <c r="BB38" s="42"/>
+      <c r="BC38" s="42"/>
+      <c r="BD38" s="42"/>
     </row>
     <row r="39" spans="1:66" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="61"/>
-[...54 lines deleted...]
-      <c r="BB39" s="61"/>
+      <c r="B39" s="301"/>
+      <c r="C39" s="249"/>
+      <c r="D39" s="193"/>
+      <c r="E39" s="193"/>
+      <c r="F39" s="193"/>
+      <c r="G39" s="194"/>
+      <c r="H39" s="164"/>
+      <c r="I39" s="165"/>
+      <c r="J39" s="165"/>
+      <c r="K39" s="165"/>
+      <c r="L39" s="165"/>
+      <c r="M39" s="165"/>
+      <c r="N39" s="166"/>
+      <c r="O39" s="41"/>
+      <c r="P39" s="41"/>
+      <c r="Q39" s="41"/>
+      <c r="R39" s="41"/>
+      <c r="S39" s="41"/>
+      <c r="T39" s="283"/>
+      <c r="U39" s="283"/>
+      <c r="V39" s="283"/>
+      <c r="W39" s="284"/>
+      <c r="X39" s="285"/>
+      <c r="Y39" s="285"/>
+      <c r="Z39" s="285"/>
+      <c r="AA39" s="285"/>
+      <c r="AB39" s="285"/>
+      <c r="AC39" s="285"/>
+      <c r="AD39" s="285"/>
+      <c r="AE39" s="287"/>
+      <c r="AF39" s="95"/>
+      <c r="AG39" s="96"/>
+      <c r="AH39" s="96"/>
+      <c r="AI39" s="96"/>
+      <c r="AJ39" s="97"/>
+      <c r="AK39" s="294"/>
+      <c r="AL39" s="295"/>
+      <c r="AM39" s="245" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN39" s="246"/>
+      <c r="AO39" s="246"/>
+      <c r="AP39" s="246"/>
+      <c r="AQ39" s="217"/>
+      <c r="AR39" s="217"/>
+      <c r="AS39" s="96"/>
+      <c r="AT39" s="217"/>
+      <c r="AU39" s="217"/>
+      <c r="AV39" s="96"/>
+      <c r="AW39" s="217"/>
+      <c r="AX39" s="217"/>
+      <c r="AY39" s="96"/>
+      <c r="AZ39" s="225"/>
     </row>
     <row r="40" spans="1:66" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="61"/>
-[...52 lines deleted...]
-      <c r="BB40" s="61"/>
+      <c r="B40" s="301"/>
+      <c r="C40" s="249"/>
+      <c r="D40" s="193"/>
+      <c r="E40" s="193"/>
+      <c r="F40" s="193"/>
+      <c r="G40" s="194"/>
+      <c r="H40" s="164"/>
+      <c r="I40" s="165"/>
+      <c r="J40" s="165"/>
+      <c r="K40" s="165"/>
+      <c r="L40" s="165"/>
+      <c r="M40" s="165"/>
+      <c r="N40" s="166"/>
+      <c r="O40" s="41"/>
+      <c r="P40" s="41"/>
+      <c r="Q40" s="41"/>
+      <c r="R40" s="41"/>
+      <c r="S40" s="41"/>
+      <c r="T40" s="283"/>
+      <c r="U40" s="283"/>
+      <c r="V40" s="283"/>
+      <c r="W40" s="284"/>
+      <c r="X40" s="285"/>
+      <c r="Y40" s="285"/>
+      <c r="Z40" s="285"/>
+      <c r="AA40" s="285"/>
+      <c r="AB40" s="285"/>
+      <c r="AC40" s="285"/>
+      <c r="AD40" s="285"/>
+      <c r="AE40" s="287"/>
+      <c r="AF40" s="95"/>
+      <c r="AG40" s="96"/>
+      <c r="AH40" s="96"/>
+      <c r="AI40" s="96"/>
+      <c r="AJ40" s="97"/>
+      <c r="AK40" s="294"/>
+      <c r="AL40" s="295"/>
+      <c r="AM40" s="245"/>
+      <c r="AN40" s="246"/>
+      <c r="AO40" s="246"/>
+      <c r="AP40" s="246"/>
+      <c r="AQ40" s="217"/>
+      <c r="AR40" s="217"/>
+      <c r="AS40" s="96"/>
+      <c r="AT40" s="217"/>
+      <c r="AU40" s="217"/>
+      <c r="AV40" s="96"/>
+      <c r="AW40" s="217"/>
+      <c r="AX40" s="217"/>
+      <c r="AY40" s="96"/>
+      <c r="AZ40" s="225"/>
     </row>
     <row r="41" spans="1:66" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="61"/>
-[...54 lines deleted...]
-      <c r="BB41" s="61"/>
+      <c r="B41" s="301"/>
+      <c r="C41" s="249"/>
+      <c r="D41" s="193"/>
+      <c r="E41" s="193"/>
+      <c r="F41" s="193"/>
+      <c r="G41" s="194"/>
+      <c r="H41" s="164"/>
+      <c r="I41" s="165"/>
+      <c r="J41" s="165"/>
+      <c r="K41" s="165"/>
+      <c r="L41" s="165"/>
+      <c r="M41" s="165"/>
+      <c r="N41" s="166"/>
+      <c r="O41" s="41"/>
+      <c r="P41" s="41"/>
+      <c r="Q41" s="41"/>
+      <c r="R41" s="41"/>
+      <c r="S41" s="41"/>
+      <c r="T41" s="283"/>
+      <c r="U41" s="283"/>
+      <c r="V41" s="283"/>
+      <c r="W41" s="284"/>
+      <c r="X41" s="285"/>
+      <c r="Y41" s="285"/>
+      <c r="Z41" s="285"/>
+      <c r="AA41" s="285"/>
+      <c r="AB41" s="285"/>
+      <c r="AC41" s="285"/>
+      <c r="AD41" s="285"/>
+      <c r="AE41" s="287"/>
+      <c r="AF41" s="95"/>
+      <c r="AG41" s="96"/>
+      <c r="AH41" s="96"/>
+      <c r="AI41" s="96"/>
+      <c r="AJ41" s="97"/>
+      <c r="AK41" s="296"/>
+      <c r="AL41" s="297"/>
+      <c r="AM41" s="245" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN41" s="246"/>
+      <c r="AO41" s="246"/>
+      <c r="AP41" s="246"/>
+      <c r="AQ41" s="217"/>
+      <c r="AR41" s="217"/>
+      <c r="AS41" s="96"/>
+      <c r="AT41" s="217"/>
+      <c r="AU41" s="217"/>
+      <c r="AV41" s="96"/>
+      <c r="AW41" s="217"/>
+      <c r="AX41" s="217"/>
+      <c r="AY41" s="96"/>
+      <c r="AZ41" s="225"/>
     </row>
     <row r="42" spans="1:66" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="61"/>
-[...52 lines deleted...]
-      <c r="BB42" s="61"/>
+      <c r="B42" s="301"/>
+      <c r="C42" s="249"/>
+      <c r="D42" s="193"/>
+      <c r="E42" s="193"/>
+      <c r="F42" s="193"/>
+      <c r="G42" s="194"/>
+      <c r="H42" s="164"/>
+      <c r="I42" s="165"/>
+      <c r="J42" s="165"/>
+      <c r="K42" s="165"/>
+      <c r="L42" s="165"/>
+      <c r="M42" s="165"/>
+      <c r="N42" s="166"/>
+      <c r="O42" s="43"/>
+      <c r="P42" s="43"/>
+      <c r="Q42" s="43"/>
+      <c r="R42" s="43"/>
+      <c r="S42" s="43"/>
+      <c r="T42" s="252"/>
+      <c r="U42" s="252"/>
+      <c r="V42" s="252"/>
+      <c r="W42" s="254"/>
+      <c r="X42" s="256"/>
+      <c r="Y42" s="256"/>
+      <c r="Z42" s="256"/>
+      <c r="AA42" s="256"/>
+      <c r="AB42" s="256"/>
+      <c r="AC42" s="256"/>
+      <c r="AD42" s="256"/>
+      <c r="AE42" s="288"/>
+      <c r="AF42" s="70"/>
+      <c r="AG42" s="71"/>
+      <c r="AH42" s="71"/>
+      <c r="AI42" s="71"/>
+      <c r="AJ42" s="72"/>
+      <c r="AK42" s="138"/>
+      <c r="AL42" s="139"/>
+      <c r="AM42" s="247"/>
+      <c r="AN42" s="248"/>
+      <c r="AO42" s="248"/>
+      <c r="AP42" s="248"/>
+      <c r="AQ42" s="259"/>
+      <c r="AR42" s="259"/>
+      <c r="AS42" s="71"/>
+      <c r="AT42" s="259"/>
+      <c r="AU42" s="259"/>
+      <c r="AV42" s="71"/>
+      <c r="AW42" s="259"/>
+      <c r="AX42" s="259"/>
+      <c r="AY42" s="71"/>
+      <c r="AZ42" s="243"/>
     </row>
     <row r="43" spans="1:66" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="61"/>
-[...64 lines deleted...]
-      <c r="BN43" s="301"/>
+      <c r="B43" s="301"/>
+      <c r="C43" s="249"/>
+      <c r="D43" s="193"/>
+      <c r="E43" s="193"/>
+      <c r="F43" s="193"/>
+      <c r="G43" s="194"/>
+      <c r="H43" s="164" t="s">
+        <v>50</v>
+      </c>
+      <c r="I43" s="165"/>
+      <c r="J43" s="165"/>
+      <c r="K43" s="165"/>
+      <c r="L43" s="165"/>
+      <c r="M43" s="165"/>
+      <c r="N43" s="166"/>
+      <c r="O43" s="111"/>
+      <c r="P43" s="111"/>
+      <c r="Q43" s="111"/>
+      <c r="R43" s="111"/>
+      <c r="S43" s="111"/>
+      <c r="T43" s="111"/>
+      <c r="U43" s="111"/>
+      <c r="V43" s="111"/>
+      <c r="W43" s="111"/>
+      <c r="X43" s="111"/>
+      <c r="Y43" s="111"/>
+      <c r="Z43" s="111"/>
+      <c r="AA43" s="111"/>
+      <c r="AB43" s="111"/>
+      <c r="AC43" s="111"/>
+      <c r="AD43" s="111"/>
+      <c r="AE43" s="111"/>
+      <c r="AF43" s="111"/>
+      <c r="AG43" s="111"/>
+      <c r="AH43" s="111"/>
+      <c r="AI43" s="111"/>
+      <c r="AJ43" s="111"/>
+      <c r="AK43" s="111"/>
+      <c r="AL43" s="111"/>
+      <c r="AM43" s="111"/>
+      <c r="AN43" s="111"/>
+      <c r="AO43" s="111"/>
+      <c r="AP43" s="111"/>
+      <c r="AQ43" s="111"/>
+      <c r="AR43" s="111"/>
+      <c r="AS43" s="111"/>
+      <c r="AT43" s="111"/>
+      <c r="AU43" s="111"/>
+      <c r="AV43" s="111"/>
+      <c r="AW43" s="111"/>
+      <c r="AX43" s="111"/>
+      <c r="AY43" s="111"/>
+      <c r="AZ43" s="112"/>
+      <c r="BE43" s="42"/>
+      <c r="BF43" s="42"/>
+      <c r="BG43" s="44"/>
+      <c r="BH43" s="96"/>
+      <c r="BI43" s="96"/>
+      <c r="BJ43" s="96"/>
+      <c r="BK43" s="291"/>
+      <c r="BL43" s="96"/>
+      <c r="BM43" s="290"/>
+      <c r="BN43" s="290"/>
     </row>
     <row r="44" spans="1:66" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="61"/>
-[...62 lines deleted...]
-      <c r="BN44" s="301"/>
+      <c r="B44" s="301"/>
+      <c r="C44" s="249"/>
+      <c r="D44" s="193"/>
+      <c r="E44" s="193"/>
+      <c r="F44" s="193"/>
+      <c r="G44" s="194"/>
+      <c r="H44" s="164"/>
+      <c r="I44" s="165"/>
+      <c r="J44" s="165"/>
+      <c r="K44" s="165"/>
+      <c r="L44" s="165"/>
+      <c r="M44" s="165"/>
+      <c r="N44" s="166"/>
+      <c r="O44" s="114"/>
+      <c r="P44" s="114"/>
+      <c r="Q44" s="114"/>
+      <c r="R44" s="114"/>
+      <c r="S44" s="114"/>
+      <c r="T44" s="114"/>
+      <c r="U44" s="114"/>
+      <c r="V44" s="114"/>
+      <c r="W44" s="114"/>
+      <c r="X44" s="114"/>
+      <c r="Y44" s="114"/>
+      <c r="Z44" s="114"/>
+      <c r="AA44" s="114"/>
+      <c r="AB44" s="114"/>
+      <c r="AC44" s="114"/>
+      <c r="AD44" s="114"/>
+      <c r="AE44" s="114"/>
+      <c r="AF44" s="114"/>
+      <c r="AG44" s="114"/>
+      <c r="AH44" s="114"/>
+      <c r="AI44" s="114"/>
+      <c r="AJ44" s="114"/>
+      <c r="AK44" s="114"/>
+      <c r="AL44" s="114"/>
+      <c r="AM44" s="114"/>
+      <c r="AN44" s="114"/>
+      <c r="AO44" s="114"/>
+      <c r="AP44" s="114"/>
+      <c r="AQ44" s="114"/>
+      <c r="AR44" s="114"/>
+      <c r="AS44" s="114"/>
+      <c r="AT44" s="114"/>
+      <c r="AU44" s="114"/>
+      <c r="AV44" s="114"/>
+      <c r="AW44" s="114"/>
+      <c r="AX44" s="114"/>
+      <c r="AY44" s="114"/>
+      <c r="AZ44" s="115"/>
+      <c r="BE44" s="42"/>
+      <c r="BF44" s="42"/>
+      <c r="BG44" s="44"/>
+      <c r="BH44" s="289"/>
+      <c r="BI44" s="96"/>
+      <c r="BJ44" s="289"/>
+      <c r="BK44" s="291"/>
+      <c r="BL44" s="289"/>
+      <c r="BM44" s="290"/>
+      <c r="BN44" s="290"/>
     </row>
     <row r="45" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="61"/>
-[...72 lines deleted...]
-      <c r="BB45" s="61"/>
+      <c r="B45" s="301"/>
+      <c r="C45" s="249"/>
+      <c r="D45" s="193"/>
+      <c r="E45" s="193"/>
+      <c r="F45" s="193"/>
+      <c r="G45" s="194"/>
+      <c r="H45" s="107" t="s">
+        <v>51</v>
+      </c>
+      <c r="I45" s="108"/>
+      <c r="J45" s="108"/>
+      <c r="K45" s="108"/>
+      <c r="L45" s="108"/>
+      <c r="M45" s="108"/>
+      <c r="N45" s="109"/>
+      <c r="O45" s="111"/>
+      <c r="P45" s="233" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q45" s="130"/>
+      <c r="R45" s="130"/>
+      <c r="S45" s="131"/>
+      <c r="T45" s="110"/>
+      <c r="U45" s="180"/>
+      <c r="V45" s="233" t="s">
+        <v>53</v>
+      </c>
+      <c r="W45" s="130"/>
+      <c r="X45" s="131"/>
+      <c r="Y45" s="110"/>
+      <c r="Z45" s="180"/>
+      <c r="AA45" s="233" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB45" s="130"/>
+      <c r="AC45" s="131"/>
+      <c r="AD45" s="162"/>
+      <c r="AE45" s="233" t="s">
+        <v>55</v>
+      </c>
+      <c r="AF45" s="131"/>
+      <c r="AG45" s="162"/>
+      <c r="AH45" s="233" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI45" s="130"/>
+      <c r="AJ45" s="131"/>
+      <c r="AK45" s="303"/>
+      <c r="AL45" s="304"/>
+      <c r="AM45" s="233" t="s">
+        <v>57</v>
+      </c>
+      <c r="AN45" s="130"/>
+      <c r="AO45" s="130"/>
+      <c r="AP45" s="131"/>
+      <c r="AQ45" s="162"/>
+      <c r="AR45" s="233" t="s">
+        <v>58</v>
+      </c>
+      <c r="AS45" s="131"/>
+      <c r="AT45" s="162"/>
+      <c r="AU45" s="233" t="s">
+        <v>59</v>
+      </c>
+      <c r="AV45" s="130"/>
+      <c r="AW45" s="162"/>
+      <c r="AX45" s="233" t="s">
+        <v>60</v>
+      </c>
+      <c r="AY45" s="130"/>
+      <c r="AZ45" s="292"/>
     </row>
     <row r="46" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="61"/>
-[...52 lines deleted...]
-      <c r="BB46" s="61"/>
+      <c r="B46" s="301"/>
+      <c r="C46" s="249"/>
+      <c r="D46" s="193"/>
+      <c r="E46" s="193"/>
+      <c r="F46" s="193"/>
+      <c r="G46" s="194"/>
+      <c r="H46" s="107"/>
+      <c r="I46" s="108"/>
+      <c r="J46" s="108"/>
+      <c r="K46" s="108"/>
+      <c r="L46" s="108"/>
+      <c r="M46" s="108"/>
+      <c r="N46" s="109"/>
+      <c r="O46" s="114"/>
+      <c r="P46" s="273"/>
+      <c r="Q46" s="188"/>
+      <c r="R46" s="188"/>
+      <c r="S46" s="257"/>
+      <c r="T46" s="113"/>
+      <c r="U46" s="146"/>
+      <c r="V46" s="273"/>
+      <c r="W46" s="188"/>
+      <c r="X46" s="257"/>
+      <c r="Y46" s="113"/>
+      <c r="Z46" s="146"/>
+      <c r="AA46" s="273"/>
+      <c r="AB46" s="188"/>
+      <c r="AC46" s="257"/>
+      <c r="AD46" s="159"/>
+      <c r="AE46" s="273"/>
+      <c r="AF46" s="257"/>
+      <c r="AG46" s="159"/>
+      <c r="AH46" s="273"/>
+      <c r="AI46" s="188"/>
+      <c r="AJ46" s="257"/>
+      <c r="AK46" s="305"/>
+      <c r="AL46" s="306"/>
+      <c r="AM46" s="273"/>
+      <c r="AN46" s="188"/>
+      <c r="AO46" s="188"/>
+      <c r="AP46" s="257"/>
+      <c r="AQ46" s="159"/>
+      <c r="AR46" s="273"/>
+      <c r="AS46" s="257"/>
+      <c r="AT46" s="159"/>
+      <c r="AU46" s="273"/>
+      <c r="AV46" s="188"/>
+      <c r="AW46" s="159"/>
+      <c r="AX46" s="273"/>
+      <c r="AY46" s="188"/>
+      <c r="AZ46" s="293"/>
     </row>
     <row r="47" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="61"/>
-[...68 lines deleted...]
-      <c r="BB47" s="61"/>
+      <c r="B47" s="301"/>
+      <c r="C47" s="249"/>
+      <c r="D47" s="193"/>
+      <c r="E47" s="193"/>
+      <c r="F47" s="193"/>
+      <c r="G47" s="194"/>
+      <c r="H47" s="107"/>
+      <c r="I47" s="108"/>
+      <c r="J47" s="108"/>
+      <c r="K47" s="108"/>
+      <c r="L47" s="108"/>
+      <c r="M47" s="108"/>
+      <c r="N47" s="109"/>
+      <c r="O47" s="180"/>
+      <c r="P47" s="233" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q47" s="130"/>
+      <c r="R47" s="130"/>
+      <c r="S47" s="131"/>
+      <c r="T47" s="110"/>
+      <c r="U47" s="180"/>
+      <c r="V47" s="233" t="s">
+        <v>62</v>
+      </c>
+      <c r="W47" s="130"/>
+      <c r="X47" s="131"/>
+      <c r="Y47" s="110"/>
+      <c r="Z47" s="180"/>
+      <c r="AA47" s="307" t="s">
+        <v>63</v>
+      </c>
+      <c r="AB47" s="175"/>
+      <c r="AC47" s="176"/>
+      <c r="AD47" s="162"/>
+      <c r="AE47" s="307" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF47" s="176"/>
+      <c r="AG47" s="162"/>
+      <c r="AH47" s="307" t="s">
+        <v>65</v>
+      </c>
+      <c r="AI47" s="175"/>
+      <c r="AJ47" s="176"/>
+      <c r="AK47" s="309"/>
+      <c r="AL47" s="310"/>
+      <c r="AM47" s="233" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN47" s="130"/>
+      <c r="AO47" s="130"/>
+      <c r="AP47" s="131"/>
+      <c r="AQ47" s="162"/>
+      <c r="AR47" s="233" t="s">
+        <v>67</v>
+      </c>
+      <c r="AS47" s="131"/>
+      <c r="AT47" s="162"/>
+      <c r="AU47" s="233" t="s">
+        <v>68</v>
+      </c>
+      <c r="AV47" s="131"/>
+      <c r="AW47" s="46"/>
+      <c r="AX47" s="46"/>
+      <c r="AY47" s="46"/>
+      <c r="AZ47" s="47"/>
     </row>
     <row r="48" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="61"/>
-[...52 lines deleted...]
-      <c r="BB48" s="61"/>
+      <c r="B48" s="301"/>
+      <c r="C48" s="249"/>
+      <c r="D48" s="193"/>
+      <c r="E48" s="193"/>
+      <c r="F48" s="193"/>
+      <c r="G48" s="194"/>
+      <c r="H48" s="107"/>
+      <c r="I48" s="108"/>
+      <c r="J48" s="108"/>
+      <c r="K48" s="108"/>
+      <c r="L48" s="108"/>
+      <c r="M48" s="108"/>
+      <c r="N48" s="109"/>
+      <c r="O48" s="146"/>
+      <c r="P48" s="273"/>
+      <c r="Q48" s="188"/>
+      <c r="R48" s="188"/>
+      <c r="S48" s="257"/>
+      <c r="T48" s="113"/>
+      <c r="U48" s="146"/>
+      <c r="V48" s="273"/>
+      <c r="W48" s="188"/>
+      <c r="X48" s="257"/>
+      <c r="Y48" s="113"/>
+      <c r="Z48" s="146"/>
+      <c r="AA48" s="308"/>
+      <c r="AB48" s="178"/>
+      <c r="AC48" s="179"/>
+      <c r="AD48" s="159"/>
+      <c r="AE48" s="308"/>
+      <c r="AF48" s="179"/>
+      <c r="AG48" s="159"/>
+      <c r="AH48" s="308"/>
+      <c r="AI48" s="178"/>
+      <c r="AJ48" s="179"/>
+      <c r="AK48" s="311"/>
+      <c r="AL48" s="312"/>
+      <c r="AM48" s="273"/>
+      <c r="AN48" s="188"/>
+      <c r="AO48" s="188"/>
+      <c r="AP48" s="257"/>
+      <c r="AQ48" s="159"/>
+      <c r="AR48" s="273"/>
+      <c r="AS48" s="257"/>
+      <c r="AT48" s="159"/>
+      <c r="AU48" s="273"/>
+      <c r="AV48" s="257"/>
+      <c r="AW48" s="48"/>
+      <c r="AX48" s="48"/>
+      <c r="AY48" s="48"/>
+      <c r="AZ48" s="49"/>
     </row>
-    <row r="49" spans="1:72" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...66 lines deleted...]
-      <c r="AY49" s="50"/>
+    <row r="49" spans="1:71" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="301"/>
+      <c r="C49" s="249"/>
+      <c r="D49" s="193"/>
+      <c r="E49" s="193"/>
+      <c r="F49" s="193"/>
+      <c r="G49" s="194"/>
+      <c r="H49" s="107" t="s">
+        <v>69</v>
+      </c>
+      <c r="I49" s="108"/>
+      <c r="J49" s="108"/>
+      <c r="K49" s="108"/>
+      <c r="L49" s="108"/>
+      <c r="M49" s="108"/>
+      <c r="N49" s="109"/>
+      <c r="O49" s="253" t="s">
+        <v>70</v>
+      </c>
+      <c r="P49" s="253"/>
+      <c r="Q49" s="253"/>
+      <c r="R49" s="253"/>
+      <c r="S49" s="253"/>
+      <c r="T49" s="253"/>
+      <c r="U49" s="253"/>
+      <c r="V49" s="253"/>
+      <c r="W49" s="111"/>
+      <c r="X49" s="111"/>
+      <c r="Y49" s="111"/>
+      <c r="Z49" s="111"/>
+      <c r="AA49" s="130" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB49" s="131"/>
+      <c r="AC49" s="129" t="s">
+        <v>72</v>
+      </c>
+      <c r="AD49" s="130"/>
+      <c r="AE49" s="130"/>
+      <c r="AF49" s="130"/>
+      <c r="AG49" s="130"/>
+      <c r="AH49" s="130" t="s">
+        <v>46</v>
+      </c>
+      <c r="AI49" s="111"/>
+      <c r="AJ49" s="111"/>
+      <c r="AK49" s="111"/>
+      <c r="AL49" s="111"/>
+      <c r="AM49" s="130" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN49" s="130"/>
+      <c r="AO49" s="130"/>
+      <c r="AP49" s="130"/>
+      <c r="AQ49" s="130" t="s">
+        <v>46</v>
+      </c>
+      <c r="AR49" s="111"/>
+      <c r="AS49" s="111"/>
+      <c r="AT49" s="205" t="s">
+        <v>74</v>
+      </c>
+      <c r="AU49" s="205"/>
+      <c r="AV49" s="206"/>
+      <c r="AW49" s="50"/>
+      <c r="AX49" s="48"/>
+      <c r="AY49" s="42"/>
       <c r="AZ49" s="51"/>
-      <c r="BA49" s="66"/>
-      <c r="BB49" s="61"/>
     </row>
-    <row r="50" spans="1:72" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...49 lines deleted...]
-      <c r="AV50" s="333"/>
+    <row r="50" spans="1:71" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="301"/>
+      <c r="C50" s="240"/>
+      <c r="D50" s="241"/>
+      <c r="E50" s="241"/>
+      <c r="F50" s="241"/>
+      <c r="G50" s="242"/>
+      <c r="H50" s="107"/>
+      <c r="I50" s="108"/>
+      <c r="J50" s="108"/>
+      <c r="K50" s="108"/>
+      <c r="L50" s="108"/>
+      <c r="M50" s="108"/>
+      <c r="N50" s="109"/>
+      <c r="O50" s="254"/>
+      <c r="P50" s="254"/>
+      <c r="Q50" s="254"/>
+      <c r="R50" s="254"/>
+      <c r="S50" s="254"/>
+      <c r="T50" s="254"/>
+      <c r="U50" s="254"/>
+      <c r="V50" s="254"/>
+      <c r="W50" s="114"/>
+      <c r="X50" s="114"/>
+      <c r="Y50" s="114"/>
+      <c r="Z50" s="114"/>
+      <c r="AA50" s="188"/>
+      <c r="AB50" s="257"/>
+      <c r="AC50" s="187"/>
+      <c r="AD50" s="188"/>
+      <c r="AE50" s="188"/>
+      <c r="AF50" s="188"/>
+      <c r="AG50" s="188"/>
+      <c r="AH50" s="188"/>
+      <c r="AI50" s="114"/>
+      <c r="AJ50" s="114"/>
+      <c r="AK50" s="114"/>
+      <c r="AL50" s="114"/>
+      <c r="AM50" s="188"/>
+      <c r="AN50" s="188"/>
+      <c r="AO50" s="188"/>
+      <c r="AP50" s="188"/>
+      <c r="AQ50" s="188"/>
+      <c r="AR50" s="114"/>
+      <c r="AS50" s="114"/>
+      <c r="AT50" s="271" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU50" s="271"/>
+      <c r="AV50" s="272"/>
       <c r="AW50" s="52"/>
       <c r="AX50" s="53"/>
       <c r="AY50" s="53"/>
       <c r="AZ50" s="54"/>
-      <c r="BA50" s="66"/>
-      <c r="BB50" s="61"/>
     </row>
-    <row r="51" spans="1:72" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...28 lines deleted...]
-      <c r="W51" s="323" t="s">
+    <row r="51" spans="1:71" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="301"/>
+      <c r="C51" s="274" t="s">
+        <v>76</v>
+      </c>
+      <c r="D51" s="275"/>
+      <c r="E51" s="275"/>
+      <c r="F51" s="275"/>
+      <c r="G51" s="276"/>
+      <c r="H51" s="164" t="s">
+        <v>44</v>
+      </c>
+      <c r="I51" s="165"/>
+      <c r="J51" s="165"/>
+      <c r="K51" s="165"/>
+      <c r="L51" s="165"/>
+      <c r="M51" s="165"/>
+      <c r="N51" s="166"/>
+      <c r="O51" s="55"/>
+      <c r="P51" s="55"/>
+      <c r="Q51" s="55"/>
+      <c r="R51" s="55"/>
+      <c r="S51" s="56"/>
+      <c r="T51" s="251" t="s">
+        <v>45</v>
+      </c>
+      <c r="U51" s="251"/>
+      <c r="V51" s="251"/>
+      <c r="W51" s="253" t="s">
+        <v>46</v>
+      </c>
+      <c r="X51" s="255"/>
+      <c r="Y51" s="255"/>
+      <c r="Z51" s="255"/>
+      <c r="AA51" s="255"/>
+      <c r="AB51" s="255"/>
+      <c r="AC51" s="255"/>
+      <c r="AD51" s="286" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE51" s="261" t="s">
+        <v>77</v>
+      </c>
+      <c r="AF51" s="262"/>
+      <c r="AG51" s="263"/>
+      <c r="AH51" s="162"/>
+      <c r="AI51" s="245" t="s">
+        <v>20</v>
+      </c>
+      <c r="AJ51" s="246"/>
+      <c r="AK51" s="246"/>
+      <c r="AL51" s="246"/>
+      <c r="AM51" s="111"/>
+      <c r="AN51" s="111"/>
+      <c r="AO51" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP51" s="68"/>
+      <c r="AQ51" s="216"/>
+      <c r="AR51" s="68" t="s">
+        <v>9</v>
+      </c>
+      <c r="AS51" s="216"/>
+      <c r="AT51" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="AU51" s="129" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV51" s="131"/>
+      <c r="AW51" s="111"/>
+      <c r="AX51" s="111"/>
+      <c r="AY51" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="AZ51" s="163"/>
+    </row>
+    <row r="52" spans="1:71" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="301"/>
+      <c r="C52" s="277"/>
+      <c r="D52" s="278"/>
+      <c r="E52" s="278"/>
+      <c r="F52" s="278"/>
+      <c r="G52" s="279"/>
+      <c r="H52" s="164"/>
+      <c r="I52" s="165"/>
+      <c r="J52" s="165"/>
+      <c r="K52" s="165"/>
+      <c r="L52" s="165"/>
+      <c r="M52" s="165"/>
+      <c r="N52" s="166"/>
+      <c r="O52" s="41"/>
+      <c r="P52" s="41"/>
+      <c r="Q52" s="41"/>
+      <c r="R52" s="41"/>
+      <c r="S52" s="57"/>
+      <c r="T52" s="283"/>
+      <c r="U52" s="283"/>
+      <c r="V52" s="283"/>
+      <c r="W52" s="284"/>
+      <c r="X52" s="285"/>
+      <c r="Y52" s="285"/>
+      <c r="Z52" s="285"/>
+      <c r="AA52" s="285"/>
+      <c r="AB52" s="285"/>
+      <c r="AC52" s="285"/>
+      <c r="AD52" s="287"/>
+      <c r="AE52" s="264"/>
+      <c r="AF52" s="265"/>
+      <c r="AG52" s="266"/>
+      <c r="AH52" s="270"/>
+      <c r="AI52" s="245"/>
+      <c r="AJ52" s="246"/>
+      <c r="AK52" s="246"/>
+      <c r="AL52" s="246"/>
+      <c r="AM52" s="234"/>
+      <c r="AN52" s="234"/>
+      <c r="AO52" s="96"/>
+      <c r="AP52" s="96"/>
+      <c r="AQ52" s="217"/>
+      <c r="AR52" s="96"/>
+      <c r="AS52" s="217"/>
+      <c r="AT52" s="97"/>
+      <c r="AU52" s="204"/>
+      <c r="AV52" s="206"/>
+      <c r="AW52" s="234"/>
+      <c r="AX52" s="234"/>
+      <c r="AY52" s="96"/>
+      <c r="AZ52" s="225"/>
+    </row>
+    <row r="53" spans="1:71" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="301"/>
+      <c r="C53" s="277"/>
+      <c r="D53" s="278"/>
+      <c r="E53" s="278"/>
+      <c r="F53" s="278"/>
+      <c r="G53" s="279"/>
+      <c r="H53" s="164"/>
+      <c r="I53" s="165"/>
+      <c r="J53" s="165"/>
+      <c r="K53" s="165"/>
+      <c r="L53" s="165"/>
+      <c r="M53" s="165"/>
+      <c r="N53" s="166"/>
+      <c r="O53" s="41"/>
+      <c r="P53" s="41"/>
+      <c r="Q53" s="41"/>
+      <c r="R53" s="41"/>
+      <c r="S53" s="57"/>
+      <c r="T53" s="283"/>
+      <c r="U53" s="283"/>
+      <c r="V53" s="283"/>
+      <c r="W53" s="284"/>
+      <c r="X53" s="285"/>
+      <c r="Y53" s="285"/>
+      <c r="Z53" s="285"/>
+      <c r="AA53" s="285"/>
+      <c r="AB53" s="285"/>
+      <c r="AC53" s="285"/>
+      <c r="AD53" s="287"/>
+      <c r="AE53" s="264"/>
+      <c r="AF53" s="265"/>
+      <c r="AG53" s="266"/>
+      <c r="AH53" s="228"/>
+      <c r="AI53" s="245" t="s">
+        <v>23</v>
+      </c>
+      <c r="AJ53" s="246"/>
+      <c r="AK53" s="246"/>
+      <c r="AL53" s="246"/>
+      <c r="AM53" s="234"/>
+      <c r="AN53" s="234"/>
+      <c r="AO53" s="96"/>
+      <c r="AP53" s="96"/>
+      <c r="AQ53" s="217"/>
+      <c r="AR53" s="96"/>
+      <c r="AS53" s="217"/>
+      <c r="AT53" s="97"/>
+      <c r="AU53" s="204"/>
+      <c r="AV53" s="206"/>
+      <c r="AW53" s="234"/>
+      <c r="AX53" s="234"/>
+      <c r="AY53" s="96"/>
+      <c r="AZ53" s="225"/>
+      <c r="BA53" s="205"/>
+      <c r="BB53" s="205"/>
+    </row>
+    <row r="54" spans="1:71" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="301"/>
+      <c r="C54" s="277"/>
+      <c r="D54" s="278"/>
+      <c r="E54" s="278"/>
+      <c r="F54" s="278"/>
+      <c r="G54" s="279"/>
+      <c r="H54" s="164"/>
+      <c r="I54" s="165"/>
+      <c r="J54" s="165"/>
+      <c r="K54" s="165"/>
+      <c r="L54" s="165"/>
+      <c r="M54" s="165"/>
+      <c r="N54" s="166"/>
+      <c r="O54" s="41"/>
+      <c r="P54" s="41"/>
+      <c r="Q54" s="41"/>
+      <c r="R54" s="41"/>
+      <c r="S54" s="57"/>
+      <c r="T54" s="283"/>
+      <c r="U54" s="283"/>
+      <c r="V54" s="283"/>
+      <c r="W54" s="284"/>
+      <c r="X54" s="285"/>
+      <c r="Y54" s="285"/>
+      <c r="Z54" s="285"/>
+      <c r="AA54" s="285"/>
+      <c r="AB54" s="285"/>
+      <c r="AC54" s="285"/>
+      <c r="AD54" s="287"/>
+      <c r="AE54" s="264"/>
+      <c r="AF54" s="265"/>
+      <c r="AG54" s="266"/>
+      <c r="AH54" s="228"/>
+      <c r="AI54" s="245"/>
+      <c r="AJ54" s="246"/>
+      <c r="AK54" s="246"/>
+      <c r="AL54" s="246"/>
+      <c r="AM54" s="234"/>
+      <c r="AN54" s="234"/>
+      <c r="AO54" s="96"/>
+      <c r="AP54" s="96"/>
+      <c r="AQ54" s="217"/>
+      <c r="AR54" s="96"/>
+      <c r="AS54" s="217"/>
+      <c r="AT54" s="97"/>
+      <c r="AU54" s="204"/>
+      <c r="AV54" s="206"/>
+      <c r="AW54" s="234"/>
+      <c r="AX54" s="234"/>
+      <c r="AY54" s="96"/>
+      <c r="AZ54" s="225"/>
+      <c r="BA54" s="3"/>
+      <c r="BB54" s="3"/>
+    </row>
+    <row r="55" spans="1:71" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="301"/>
+      <c r="C55" s="277"/>
+      <c r="D55" s="278"/>
+      <c r="E55" s="278"/>
+      <c r="F55" s="278"/>
+      <c r="G55" s="279"/>
+      <c r="H55" s="164"/>
+      <c r="I55" s="165"/>
+      <c r="J55" s="165"/>
+      <c r="K55" s="165"/>
+      <c r="L55" s="165"/>
+      <c r="M55" s="165"/>
+      <c r="N55" s="166"/>
+      <c r="O55" s="41"/>
+      <c r="P55" s="41"/>
+      <c r="Q55" s="41"/>
+      <c r="R55" s="41"/>
+      <c r="S55" s="57"/>
+      <c r="T55" s="283"/>
+      <c r="U55" s="283"/>
+      <c r="V55" s="283"/>
+      <c r="W55" s="284"/>
+      <c r="X55" s="285"/>
+      <c r="Y55" s="285"/>
+      <c r="Z55" s="285"/>
+      <c r="AA55" s="285"/>
+      <c r="AB55" s="285"/>
+      <c r="AC55" s="285"/>
+      <c r="AD55" s="287"/>
+      <c r="AE55" s="264"/>
+      <c r="AF55" s="265"/>
+      <c r="AG55" s="266"/>
+      <c r="AH55" s="244"/>
+      <c r="AI55" s="245" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ55" s="246"/>
+      <c r="AK55" s="246"/>
+      <c r="AL55" s="246"/>
+      <c r="AM55" s="234"/>
+      <c r="AN55" s="234"/>
+      <c r="AO55" s="96"/>
+      <c r="AP55" s="96"/>
+      <c r="AQ55" s="217"/>
+      <c r="AR55" s="96"/>
+      <c r="AS55" s="217"/>
+      <c r="AT55" s="97"/>
+      <c r="AU55" s="204"/>
+      <c r="AV55" s="206"/>
+      <c r="AW55" s="234"/>
+      <c r="AX55" s="234"/>
+      <c r="AY55" s="96"/>
+      <c r="AZ55" s="225"/>
+      <c r="BA55" s="3"/>
+      <c r="BB55" s="3"/>
+    </row>
+    <row r="56" spans="1:71" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="32"/>
+      <c r="B56" s="301"/>
+      <c r="C56" s="280"/>
+      <c r="D56" s="281"/>
+      <c r="E56" s="281"/>
+      <c r="F56" s="281"/>
+      <c r="G56" s="282"/>
+      <c r="H56" s="164"/>
+      <c r="I56" s="165"/>
+      <c r="J56" s="165"/>
+      <c r="K56" s="165"/>
+      <c r="L56" s="165"/>
+      <c r="M56" s="165"/>
+      <c r="N56" s="166"/>
+      <c r="O56" s="43"/>
+      <c r="P56" s="43"/>
+      <c r="Q56" s="43"/>
+      <c r="R56" s="43"/>
+      <c r="S56" s="59"/>
+      <c r="T56" s="252"/>
+      <c r="U56" s="252"/>
+      <c r="V56" s="252"/>
+      <c r="W56" s="254"/>
+      <c r="X56" s="256"/>
+      <c r="Y56" s="256"/>
+      <c r="Z56" s="256"/>
+      <c r="AA56" s="256"/>
+      <c r="AB56" s="256"/>
+      <c r="AC56" s="256"/>
+      <c r="AD56" s="288"/>
+      <c r="AE56" s="267"/>
+      <c r="AF56" s="268"/>
+      <c r="AG56" s="269"/>
+      <c r="AH56" s="159"/>
+      <c r="AI56" s="247"/>
+      <c r="AJ56" s="248"/>
+      <c r="AK56" s="248"/>
+      <c r="AL56" s="248"/>
+      <c r="AM56" s="114"/>
+      <c r="AN56" s="114"/>
+      <c r="AO56" s="71"/>
+      <c r="AP56" s="71"/>
+      <c r="AQ56" s="259"/>
+      <c r="AR56" s="258"/>
+      <c r="AS56" s="259"/>
+      <c r="AT56" s="260"/>
+      <c r="AU56" s="187"/>
+      <c r="AV56" s="257"/>
+      <c r="AW56" s="114"/>
+      <c r="AX56" s="114"/>
+      <c r="AY56" s="71"/>
+      <c r="AZ56" s="243"/>
+      <c r="BA56" s="3"/>
+      <c r="BB56" s="3"/>
+    </row>
+    <row r="57" spans="1:71" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="32"/>
+      <c r="B57" s="301"/>
+      <c r="C57" s="237" t="s">
+        <v>80</v>
+      </c>
+      <c r="D57" s="238"/>
+      <c r="E57" s="238"/>
+      <c r="F57" s="238"/>
+      <c r="G57" s="239"/>
+      <c r="H57" s="164" t="s">
+        <v>44</v>
+      </c>
+      <c r="I57" s="165"/>
+      <c r="J57" s="165"/>
+      <c r="K57" s="165"/>
+      <c r="L57" s="165"/>
+      <c r="M57" s="165"/>
+      <c r="N57" s="166"/>
+      <c r="O57" s="55"/>
+      <c r="P57" s="55"/>
+      <c r="Q57" s="55"/>
+      <c r="R57" s="55"/>
+      <c r="S57" s="56"/>
+      <c r="T57" s="251" t="s">
+        <v>45</v>
+      </c>
+      <c r="U57" s="251"/>
+      <c r="V57" s="251"/>
+      <c r="W57" s="253" t="s">
+        <v>46</v>
+      </c>
+      <c r="X57" s="255"/>
+      <c r="Y57" s="255"/>
+      <c r="Z57" s="255"/>
+      <c r="AA57" s="255"/>
+      <c r="AB57" s="255"/>
+      <c r="AC57" s="255"/>
+      <c r="AD57" s="253" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE57" s="129" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF57" s="130"/>
+      <c r="AG57" s="131"/>
+      <c r="AH57" s="110"/>
+      <c r="AI57" s="111"/>
+      <c r="AJ57" s="111"/>
+      <c r="AK57" s="68" t="s">
+        <v>71</v>
+      </c>
+      <c r="AL57" s="69"/>
+      <c r="AM57" s="237" t="s">
+        <v>82</v>
+      </c>
+      <c r="AN57" s="238"/>
+      <c r="AO57" s="238"/>
+      <c r="AP57" s="238"/>
+      <c r="AQ57" s="238"/>
+      <c r="AR57" s="239"/>
+      <c r="AS57" s="111"/>
+      <c r="AT57" s="111"/>
+      <c r="AU57" s="111"/>
+      <c r="AV57" s="111"/>
+      <c r="AW57" s="111"/>
+      <c r="AX57" s="111"/>
+      <c r="AY57" s="68" t="s">
+        <v>47</v>
+      </c>
+      <c r="AZ57" s="163"/>
+      <c r="BA57" s="3"/>
+      <c r="BB57" s="3"/>
+      <c r="BI57" s="205"/>
+      <c r="BJ57" s="96"/>
+      <c r="BK57" s="96"/>
+      <c r="BL57" s="96"/>
+      <c r="BR57" s="96"/>
+      <c r="BS57" s="96"/>
+    </row>
+    <row r="58" spans="1:71" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="32"/>
+      <c r="B58" s="301"/>
+      <c r="C58" s="249"/>
+      <c r="D58" s="193"/>
+      <c r="E58" s="193"/>
+      <c r="F58" s="193"/>
+      <c r="G58" s="194"/>
+      <c r="H58" s="164"/>
+      <c r="I58" s="165"/>
+      <c r="J58" s="165"/>
+      <c r="K58" s="165"/>
+      <c r="L58" s="165"/>
+      <c r="M58" s="165"/>
+      <c r="N58" s="166"/>
+      <c r="O58" s="43"/>
+      <c r="P58" s="43"/>
+      <c r="Q58" s="43"/>
+      <c r="R58" s="43"/>
+      <c r="S58" s="59"/>
+      <c r="T58" s="252"/>
+      <c r="U58" s="252"/>
+      <c r="V58" s="252"/>
+      <c r="W58" s="254"/>
+      <c r="X58" s="256"/>
+      <c r="Y58" s="256"/>
+      <c r="Z58" s="256"/>
+      <c r="AA58" s="256"/>
+      <c r="AB58" s="256"/>
+      <c r="AC58" s="256"/>
+      <c r="AD58" s="254"/>
+      <c r="AE58" s="187"/>
+      <c r="AF58" s="188"/>
+      <c r="AG58" s="257"/>
+      <c r="AH58" s="113"/>
+      <c r="AI58" s="114"/>
+      <c r="AJ58" s="114"/>
+      <c r="AK58" s="71"/>
+      <c r="AL58" s="72"/>
+      <c r="AM58" s="240"/>
+      <c r="AN58" s="241"/>
+      <c r="AO58" s="241"/>
+      <c r="AP58" s="241"/>
+      <c r="AQ58" s="241"/>
+      <c r="AR58" s="242"/>
+      <c r="AS58" s="114"/>
+      <c r="AT58" s="114"/>
+      <c r="AU58" s="114"/>
+      <c r="AV58" s="114"/>
+      <c r="AW58" s="114"/>
+      <c r="AX58" s="114"/>
+      <c r="AY58" s="71"/>
+      <c r="AZ58" s="243"/>
+      <c r="BA58" s="205"/>
+      <c r="BB58" s="205"/>
+      <c r="BI58" s="96"/>
+      <c r="BJ58" s="96"/>
+      <c r="BK58" s="96"/>
+      <c r="BL58" s="96"/>
+      <c r="BR58" s="96"/>
+      <c r="BS58" s="96"/>
+    </row>
+    <row r="59" spans="1:71" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="32"/>
+      <c r="B59" s="301"/>
+      <c r="C59" s="249"/>
+      <c r="D59" s="193"/>
+      <c r="E59" s="193"/>
+      <c r="F59" s="193"/>
+      <c r="G59" s="194"/>
+      <c r="H59" s="107" t="s">
+        <v>83</v>
+      </c>
+      <c r="I59" s="165"/>
+      <c r="J59" s="165"/>
+      <c r="K59" s="165"/>
+      <c r="L59" s="165"/>
+      <c r="M59" s="165"/>
+      <c r="N59" s="166"/>
+      <c r="O59" s="162"/>
+      <c r="P59" s="233" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q59" s="130"/>
+      <c r="R59" s="130"/>
+      <c r="S59" s="130"/>
+      <c r="T59" s="111"/>
+      <c r="U59" s="111"/>
+      <c r="V59" s="111"/>
+      <c r="W59" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="X59" s="172"/>
+      <c r="Y59" s="172"/>
+      <c r="Z59" s="172"/>
+      <c r="AA59" s="172"/>
+      <c r="AB59" s="68" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC59" s="68"/>
+      <c r="AD59" s="111"/>
+      <c r="AE59" s="111"/>
+      <c r="AF59" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="AG59" s="174" t="s">
+        <v>84</v>
+      </c>
+      <c r="AH59" s="130"/>
+      <c r="AI59" s="130"/>
+      <c r="AJ59" s="131"/>
+      <c r="AK59" s="210" t="s">
+        <v>7</v>
+      </c>
+      <c r="AL59" s="211"/>
+      <c r="AM59" s="211"/>
+      <c r="AN59" s="211"/>
+      <c r="AO59" s="211"/>
+      <c r="AP59" s="211"/>
+      <c r="AQ59" s="216"/>
+      <c r="AR59" s="216"/>
+      <c r="AS59" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="AT59" s="216"/>
+      <c r="AU59" s="216"/>
+      <c r="AV59" s="68" t="s">
+        <v>9</v>
+      </c>
+      <c r="AW59" s="216"/>
+      <c r="AX59" s="216"/>
+      <c r="AY59" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="AZ59" s="163"/>
+    </row>
+    <row r="60" spans="1:71" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="32"/>
+      <c r="B60" s="301"/>
+      <c r="C60" s="249"/>
+      <c r="D60" s="193"/>
+      <c r="E60" s="193"/>
+      <c r="F60" s="193"/>
+      <c r="G60" s="194"/>
+      <c r="H60" s="67"/>
+      <c r="I60" s="68"/>
+      <c r="J60" s="68"/>
+      <c r="K60" s="68"/>
+      <c r="L60" s="68"/>
+      <c r="M60" s="68"/>
+      <c r="N60" s="69"/>
+      <c r="O60" s="232"/>
+      <c r="P60" s="230"/>
+      <c r="Q60" s="205"/>
+      <c r="R60" s="205"/>
+      <c r="S60" s="205"/>
+      <c r="T60" s="234"/>
+      <c r="U60" s="234"/>
+      <c r="V60" s="234"/>
+      <c r="W60" s="96"/>
+      <c r="X60" s="235"/>
+      <c r="Y60" s="235"/>
+      <c r="Z60" s="235"/>
+      <c r="AA60" s="235"/>
+      <c r="AB60" s="96"/>
+      <c r="AC60" s="96"/>
+      <c r="AD60" s="234"/>
+      <c r="AE60" s="234"/>
+      <c r="AF60" s="97"/>
+      <c r="AG60" s="204"/>
+      <c r="AH60" s="205"/>
+      <c r="AI60" s="205"/>
+      <c r="AJ60" s="206"/>
+      <c r="AK60" s="212"/>
+      <c r="AL60" s="213"/>
+      <c r="AM60" s="213"/>
+      <c r="AN60" s="213"/>
+      <c r="AO60" s="213"/>
+      <c r="AP60" s="213"/>
+      <c r="AQ60" s="217"/>
+      <c r="AR60" s="217"/>
+      <c r="AS60" s="96"/>
+      <c r="AT60" s="217"/>
+      <c r="AU60" s="217"/>
+      <c r="AV60" s="96"/>
+      <c r="AW60" s="217"/>
+      <c r="AX60" s="217"/>
+      <c r="AY60" s="96"/>
+      <c r="AZ60" s="225"/>
+    </row>
+    <row r="61" spans="1:71" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="32"/>
+      <c r="B61" s="301"/>
+      <c r="C61" s="249"/>
+      <c r="D61" s="193"/>
+      <c r="E61" s="193"/>
+      <c r="F61" s="193"/>
+      <c r="G61" s="194"/>
+      <c r="H61" s="67"/>
+      <c r="I61" s="68"/>
+      <c r="J61" s="68"/>
+      <c r="K61" s="68"/>
+      <c r="L61" s="68"/>
+      <c r="M61" s="68"/>
+      <c r="N61" s="69"/>
+      <c r="O61" s="228"/>
+      <c r="P61" s="230" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q61" s="205"/>
+      <c r="R61" s="205"/>
+      <c r="S61" s="205"/>
+      <c r="T61" s="234"/>
+      <c r="U61" s="234"/>
+      <c r="V61" s="234"/>
+      <c r="W61" s="96"/>
+      <c r="X61" s="235"/>
+      <c r="Y61" s="235"/>
+      <c r="Z61" s="235"/>
+      <c r="AA61" s="235"/>
+      <c r="AB61" s="96"/>
+      <c r="AC61" s="96"/>
+      <c r="AD61" s="234"/>
+      <c r="AE61" s="234"/>
+      <c r="AF61" s="97"/>
+      <c r="AG61" s="204"/>
+      <c r="AH61" s="205"/>
+      <c r="AI61" s="205"/>
+      <c r="AJ61" s="206"/>
+      <c r="AK61" s="212"/>
+      <c r="AL61" s="213"/>
+      <c r="AM61" s="213"/>
+      <c r="AN61" s="213"/>
+      <c r="AO61" s="213"/>
+      <c r="AP61" s="213"/>
+      <c r="AQ61" s="217"/>
+      <c r="AR61" s="217"/>
+      <c r="AS61" s="96"/>
+      <c r="AT61" s="217"/>
+      <c r="AU61" s="217"/>
+      <c r="AV61" s="96"/>
+      <c r="AW61" s="217"/>
+      <c r="AX61" s="217"/>
+      <c r="AY61" s="96"/>
+      <c r="AZ61" s="225"/>
+      <c r="BA61" s="9"/>
+    </row>
+    <row r="62" spans="1:71" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="32"/>
+      <c r="B62" s="302"/>
+      <c r="C62" s="250"/>
+      <c r="D62" s="196"/>
+      <c r="E62" s="196"/>
+      <c r="F62" s="196"/>
+      <c r="G62" s="197"/>
+      <c r="H62" s="167"/>
+      <c r="I62" s="168"/>
+      <c r="J62" s="168"/>
+      <c r="K62" s="168"/>
+      <c r="L62" s="168"/>
+      <c r="M62" s="168"/>
+      <c r="N62" s="169"/>
+      <c r="O62" s="229"/>
+      <c r="P62" s="231"/>
+      <c r="Q62" s="208"/>
+      <c r="R62" s="208"/>
+      <c r="S62" s="208"/>
+      <c r="T62" s="170"/>
+      <c r="U62" s="170"/>
+      <c r="V62" s="170"/>
+      <c r="W62" s="226"/>
+      <c r="X62" s="236"/>
+      <c r="Y62" s="236"/>
+      <c r="Z62" s="236"/>
+      <c r="AA62" s="236"/>
+      <c r="AB62" s="226"/>
+      <c r="AC62" s="226"/>
+      <c r="AD62" s="170"/>
+      <c r="AE62" s="170"/>
+      <c r="AF62" s="203"/>
+      <c r="AG62" s="207"/>
+      <c r="AH62" s="208"/>
+      <c r="AI62" s="208"/>
+      <c r="AJ62" s="209"/>
+      <c r="AK62" s="214"/>
+      <c r="AL62" s="215"/>
+      <c r="AM62" s="215"/>
+      <c r="AN62" s="215"/>
+      <c r="AO62" s="215"/>
+      <c r="AP62" s="215"/>
+      <c r="AQ62" s="218"/>
+      <c r="AR62" s="218"/>
+      <c r="AS62" s="71"/>
+      <c r="AT62" s="218"/>
+      <c r="AU62" s="218"/>
+      <c r="AV62" s="71"/>
+      <c r="AW62" s="218"/>
+      <c r="AX62" s="218"/>
+      <c r="AY62" s="226"/>
+      <c r="AZ62" s="227"/>
+      <c r="BA62" s="9"/>
+    </row>
+    <row r="63" spans="1:71" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="32"/>
+      <c r="B63" s="189" t="s">
+        <v>85</v>
+      </c>
+      <c r="C63" s="190"/>
+      <c r="D63" s="190"/>
+      <c r="E63" s="190"/>
+      <c r="F63" s="190"/>
+      <c r="G63" s="191"/>
+      <c r="H63" s="198" t="s">
         <v>37</v>
       </c>
-      <c r="X51" s="343"/>
-[...5 lines deleted...]
-      <c r="AD51" s="344" t="s">
+      <c r="I63" s="199"/>
+      <c r="J63" s="199"/>
+      <c r="K63" s="199"/>
+      <c r="L63" s="199"/>
+      <c r="M63" s="199"/>
+      <c r="N63" s="200"/>
+      <c r="O63" s="201"/>
+      <c r="P63" s="201"/>
+      <c r="Q63" s="201"/>
+      <c r="R63" s="201"/>
+      <c r="S63" s="201"/>
+      <c r="T63" s="201"/>
+      <c r="U63" s="201"/>
+      <c r="V63" s="201"/>
+      <c r="W63" s="201"/>
+      <c r="X63" s="201"/>
+      <c r="Y63" s="201"/>
+      <c r="Z63" s="201"/>
+      <c r="AA63" s="201"/>
+      <c r="AB63" s="201"/>
+      <c r="AC63" s="201"/>
+      <c r="AD63" s="201"/>
+      <c r="AE63" s="201"/>
+      <c r="AF63" s="201"/>
+      <c r="AG63" s="201"/>
+      <c r="AH63" s="201"/>
+      <c r="AI63" s="201"/>
+      <c r="AJ63" s="201"/>
+      <c r="AK63" s="201"/>
+      <c r="AL63" s="201"/>
+      <c r="AM63" s="201"/>
+      <c r="AN63" s="201"/>
+      <c r="AO63" s="201"/>
+      <c r="AP63" s="201"/>
+      <c r="AQ63" s="201"/>
+      <c r="AR63" s="201"/>
+      <c r="AS63" s="201"/>
+      <c r="AT63" s="201"/>
+      <c r="AU63" s="201"/>
+      <c r="AV63" s="201"/>
+      <c r="AW63" s="201"/>
+      <c r="AX63" s="201"/>
+      <c r="AY63" s="201"/>
+      <c r="AZ63" s="202"/>
+    </row>
+    <row r="64" spans="1:71" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="32"/>
+      <c r="B64" s="192"/>
+      <c r="C64" s="193"/>
+      <c r="D64" s="193"/>
+      <c r="E64" s="193"/>
+      <c r="F64" s="193"/>
+      <c r="G64" s="194"/>
+      <c r="H64" s="164"/>
+      <c r="I64" s="165"/>
+      <c r="J64" s="165"/>
+      <c r="K64" s="165"/>
+      <c r="L64" s="165"/>
+      <c r="M64" s="165"/>
+      <c r="N64" s="166"/>
+      <c r="O64" s="114"/>
+      <c r="P64" s="114"/>
+      <c r="Q64" s="114"/>
+      <c r="R64" s="114"/>
+      <c r="S64" s="114"/>
+      <c r="T64" s="114"/>
+      <c r="U64" s="114"/>
+      <c r="V64" s="114"/>
+      <c r="W64" s="114"/>
+      <c r="X64" s="114"/>
+      <c r="Y64" s="114"/>
+      <c r="Z64" s="114"/>
+      <c r="AA64" s="114"/>
+      <c r="AB64" s="114"/>
+      <c r="AC64" s="114"/>
+      <c r="AD64" s="114"/>
+      <c r="AE64" s="114"/>
+      <c r="AF64" s="114"/>
+      <c r="AG64" s="114"/>
+      <c r="AH64" s="114"/>
+      <c r="AI64" s="114"/>
+      <c r="AJ64" s="114"/>
+      <c r="AK64" s="114"/>
+      <c r="AL64" s="114"/>
+      <c r="AM64" s="114"/>
+      <c r="AN64" s="114"/>
+      <c r="AO64" s="114"/>
+      <c r="AP64" s="114"/>
+      <c r="AQ64" s="114"/>
+      <c r="AR64" s="114"/>
+      <c r="AS64" s="114"/>
+      <c r="AT64" s="114"/>
+      <c r="AU64" s="114"/>
+      <c r="AV64" s="114"/>
+      <c r="AW64" s="114"/>
+      <c r="AX64" s="114"/>
+      <c r="AY64" s="114"/>
+      <c r="AZ64" s="115"/>
+    </row>
+    <row r="65" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="32"/>
+      <c r="B65" s="192"/>
+      <c r="C65" s="193"/>
+      <c r="D65" s="193"/>
+      <c r="E65" s="193"/>
+      <c r="F65" s="193"/>
+      <c r="G65" s="194"/>
+      <c r="H65" s="164" t="s">
         <v>38</v>
       </c>
-      <c r="AE51" s="348" t="s">
+      <c r="I65" s="165"/>
+      <c r="J65" s="165"/>
+      <c r="K65" s="165"/>
+      <c r="L65" s="165"/>
+      <c r="M65" s="165"/>
+      <c r="N65" s="166"/>
+      <c r="O65" s="111"/>
+      <c r="P65" s="111"/>
+      <c r="Q65" s="111"/>
+      <c r="R65" s="111"/>
+      <c r="S65" s="111"/>
+      <c r="T65" s="111"/>
+      <c r="U65" s="111"/>
+      <c r="V65" s="111"/>
+      <c r="W65" s="111"/>
+      <c r="X65" s="111"/>
+      <c r="Y65" s="111"/>
+      <c r="Z65" s="111"/>
+      <c r="AA65" s="111"/>
+      <c r="AB65" s="111"/>
+      <c r="AC65" s="111"/>
+      <c r="AD65" s="111"/>
+      <c r="AE65" s="111"/>
+      <c r="AF65" s="111"/>
+      <c r="AG65" s="111"/>
+      <c r="AH65" s="111"/>
+      <c r="AI65" s="111"/>
+      <c r="AJ65" s="111"/>
+      <c r="AK65" s="111"/>
+      <c r="AL65" s="111"/>
+      <c r="AM65" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="AN65" s="68"/>
+      <c r="AO65" s="68"/>
+      <c r="AP65" s="68"/>
+      <c r="AQ65" s="68"/>
+      <c r="AR65" s="68"/>
+      <c r="AS65" s="68"/>
+      <c r="AT65" s="68"/>
+      <c r="AU65" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="AV65" s="219"/>
+      <c r="AW65" s="219"/>
+      <c r="AX65" s="219"/>
+      <c r="AY65" s="60"/>
+      <c r="AZ65" s="221" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="66" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="32"/>
+      <c r="B66" s="192"/>
+      <c r="C66" s="193"/>
+      <c r="D66" s="193"/>
+      <c r="E66" s="193"/>
+      <c r="F66" s="193"/>
+      <c r="G66" s="194"/>
+      <c r="H66" s="164"/>
+      <c r="I66" s="165"/>
+      <c r="J66" s="165"/>
+      <c r="K66" s="165"/>
+      <c r="L66" s="165"/>
+      <c r="M66" s="165"/>
+      <c r="N66" s="166"/>
+      <c r="O66" s="114"/>
+      <c r="P66" s="114"/>
+      <c r="Q66" s="114"/>
+      <c r="R66" s="114"/>
+      <c r="S66" s="114"/>
+      <c r="T66" s="114"/>
+      <c r="U66" s="114"/>
+      <c r="V66" s="114"/>
+      <c r="W66" s="114"/>
+      <c r="X66" s="114"/>
+      <c r="Y66" s="114"/>
+      <c r="Z66" s="114"/>
+      <c r="AA66" s="114"/>
+      <c r="AB66" s="114"/>
+      <c r="AC66" s="114"/>
+      <c r="AD66" s="114"/>
+      <c r="AE66" s="114"/>
+      <c r="AF66" s="114"/>
+      <c r="AG66" s="114"/>
+      <c r="AH66" s="114"/>
+      <c r="AI66" s="114"/>
+      <c r="AJ66" s="114"/>
+      <c r="AK66" s="114"/>
+      <c r="AL66" s="114"/>
+      <c r="AM66" s="71"/>
+      <c r="AN66" s="71"/>
+      <c r="AO66" s="71"/>
+      <c r="AP66" s="71"/>
+      <c r="AQ66" s="71"/>
+      <c r="AR66" s="71"/>
+      <c r="AS66" s="71"/>
+      <c r="AT66" s="71"/>
+      <c r="AU66" s="71"/>
+      <c r="AV66" s="220"/>
+      <c r="AW66" s="220"/>
+      <c r="AX66" s="220"/>
+      <c r="AY66" s="61"/>
+      <c r="AZ66" s="106"/>
+    </row>
+    <row r="67" spans="1:52" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="32"/>
+      <c r="B67" s="192"/>
+      <c r="C67" s="193"/>
+      <c r="D67" s="193"/>
+      <c r="E67" s="193"/>
+      <c r="F67" s="193"/>
+      <c r="G67" s="194"/>
+      <c r="H67" s="222" t="s">
+        <v>86</v>
+      </c>
+      <c r="I67" s="223"/>
+      <c r="J67" s="223"/>
+      <c r="K67" s="223"/>
+      <c r="L67" s="223"/>
+      <c r="M67" s="223"/>
+      <c r="N67" s="224"/>
+      <c r="O67" s="110"/>
+      <c r="P67" s="111"/>
+      <c r="Q67" s="111"/>
+      <c r="R67" s="111"/>
+      <c r="S67" s="111"/>
+      <c r="T67" s="111"/>
+      <c r="U67" s="111"/>
+      <c r="V67" s="111"/>
+      <c r="W67" s="111"/>
+      <c r="X67" s="111"/>
+      <c r="Y67" s="111"/>
+      <c r="Z67" s="111"/>
+      <c r="AA67" s="111"/>
+      <c r="AB67" s="111"/>
+      <c r="AC67" s="111"/>
+      <c r="AD67" s="111"/>
+      <c r="AE67" s="111"/>
+      <c r="AF67" s="111"/>
+      <c r="AG67" s="111"/>
+      <c r="AH67" s="111"/>
+      <c r="AI67" s="111"/>
+      <c r="AJ67" s="111"/>
+      <c r="AK67" s="111"/>
+      <c r="AL67" s="111"/>
+      <c r="AM67" s="111"/>
+      <c r="AN67" s="111"/>
+      <c r="AO67" s="111"/>
+      <c r="AP67" s="111"/>
+      <c r="AQ67" s="111"/>
+      <c r="AR67" s="111"/>
+      <c r="AS67" s="111"/>
+      <c r="AT67" s="111"/>
+      <c r="AU67" s="111"/>
+      <c r="AV67" s="111"/>
+      <c r="AW67" s="111"/>
+      <c r="AX67" s="111"/>
+      <c r="AY67" s="111"/>
+      <c r="AZ67" s="112"/>
+    </row>
+    <row r="68" spans="1:52" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="32"/>
+      <c r="B68" s="192"/>
+      <c r="C68" s="193"/>
+      <c r="D68" s="193"/>
+      <c r="E68" s="193"/>
+      <c r="F68" s="193"/>
+      <c r="G68" s="194"/>
+      <c r="H68" s="222"/>
+      <c r="I68" s="223"/>
+      <c r="J68" s="223"/>
+      <c r="K68" s="223"/>
+      <c r="L68" s="223"/>
+      <c r="M68" s="223"/>
+      <c r="N68" s="224"/>
+      <c r="O68" s="113"/>
+      <c r="P68" s="114"/>
+      <c r="Q68" s="114"/>
+      <c r="R68" s="114"/>
+      <c r="S68" s="114"/>
+      <c r="T68" s="114"/>
+      <c r="U68" s="114"/>
+      <c r="V68" s="114"/>
+      <c r="W68" s="114"/>
+      <c r="X68" s="114"/>
+      <c r="Y68" s="114"/>
+      <c r="Z68" s="114"/>
+      <c r="AA68" s="114"/>
+      <c r="AB68" s="114"/>
+      <c r="AC68" s="114"/>
+      <c r="AD68" s="114"/>
+      <c r="AE68" s="114"/>
+      <c r="AF68" s="114"/>
+      <c r="AG68" s="114"/>
+      <c r="AH68" s="114"/>
+      <c r="AI68" s="114"/>
+      <c r="AJ68" s="114"/>
+      <c r="AK68" s="114"/>
+      <c r="AL68" s="114"/>
+      <c r="AM68" s="114"/>
+      <c r="AN68" s="114"/>
+      <c r="AO68" s="114"/>
+      <c r="AP68" s="114"/>
+      <c r="AQ68" s="114"/>
+      <c r="AR68" s="114"/>
+      <c r="AS68" s="114"/>
+      <c r="AT68" s="114"/>
+      <c r="AU68" s="114"/>
+      <c r="AV68" s="114"/>
+      <c r="AW68" s="114"/>
+      <c r="AX68" s="114"/>
+      <c r="AY68" s="114"/>
+      <c r="AZ68" s="115"/>
+    </row>
+    <row r="69" spans="1:52" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="32"/>
+      <c r="B69" s="192"/>
+      <c r="C69" s="193"/>
+      <c r="D69" s="193"/>
+      <c r="E69" s="193"/>
+      <c r="F69" s="193"/>
+      <c r="G69" s="194"/>
+      <c r="H69" s="183" t="s">
+        <v>87</v>
+      </c>
+      <c r="I69" s="184"/>
+      <c r="J69" s="184"/>
+      <c r="K69" s="184"/>
+      <c r="L69" s="184"/>
+      <c r="M69" s="184"/>
+      <c r="N69" s="185"/>
+      <c r="O69" s="129" t="s">
+        <v>7</v>
+      </c>
+      <c r="P69" s="130"/>
+      <c r="Q69" s="130"/>
+      <c r="R69" s="130"/>
+      <c r="S69" s="130"/>
+      <c r="T69" s="172"/>
+      <c r="U69" s="172"/>
+      <c r="V69" s="172"/>
+      <c r="W69" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="X69" s="172"/>
+      <c r="Y69" s="172"/>
+      <c r="Z69" s="172"/>
+      <c r="AA69" s="68" t="s">
+        <v>9</v>
+      </c>
+      <c r="AB69" s="68"/>
+      <c r="AC69" s="172"/>
+      <c r="AD69" s="172"/>
+      <c r="AE69" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="AF69" s="174" t="s">
+        <v>88</v>
+      </c>
+      <c r="AG69" s="175"/>
+      <c r="AH69" s="176"/>
+      <c r="AI69" s="110"/>
+      <c r="AJ69" s="180"/>
+      <c r="AK69" s="68" t="s">
+        <v>26</v>
+      </c>
+      <c r="AL69" s="68"/>
+      <c r="AM69" s="68"/>
+      <c r="AN69" s="69"/>
+      <c r="AO69" s="181"/>
+      <c r="AP69" s="182"/>
+      <c r="AQ69" s="161" t="s">
+        <v>89</v>
+      </c>
+      <c r="AR69" s="69"/>
+      <c r="AS69" s="162"/>
+      <c r="AT69" s="161" t="s">
+        <v>90</v>
+      </c>
+      <c r="AU69" s="69"/>
+      <c r="AV69" s="162"/>
+      <c r="AW69" s="161" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX69" s="68"/>
+      <c r="AY69" s="68"/>
+      <c r="AZ69" s="163"/>
+    </row>
+    <row r="70" spans="1:52" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="32"/>
+      <c r="B70" s="192"/>
+      <c r="C70" s="193"/>
+      <c r="D70" s="193"/>
+      <c r="E70" s="193"/>
+      <c r="F70" s="193"/>
+      <c r="G70" s="194"/>
+      <c r="H70" s="186"/>
+      <c r="I70" s="184"/>
+      <c r="J70" s="184"/>
+      <c r="K70" s="184"/>
+      <c r="L70" s="184"/>
+      <c r="M70" s="184"/>
+      <c r="N70" s="185"/>
+      <c r="O70" s="187"/>
+      <c r="P70" s="188"/>
+      <c r="Q70" s="188"/>
+      <c r="R70" s="188"/>
+      <c r="S70" s="188"/>
+      <c r="T70" s="173"/>
+      <c r="U70" s="173"/>
+      <c r="V70" s="173"/>
+      <c r="W70" s="71"/>
+      <c r="X70" s="173"/>
+      <c r="Y70" s="173"/>
+      <c r="Z70" s="173"/>
+      <c r="AA70" s="71"/>
+      <c r="AB70" s="71"/>
+      <c r="AC70" s="173"/>
+      <c r="AD70" s="173"/>
+      <c r="AE70" s="72"/>
+      <c r="AF70" s="177"/>
+      <c r="AG70" s="178"/>
+      <c r="AH70" s="179"/>
+      <c r="AI70" s="113"/>
+      <c r="AJ70" s="146"/>
+      <c r="AK70" s="71"/>
+      <c r="AL70" s="71"/>
+      <c r="AM70" s="71"/>
+      <c r="AN70" s="72"/>
+      <c r="AO70" s="138"/>
+      <c r="AP70" s="139"/>
+      <c r="AQ70" s="143"/>
+      <c r="AR70" s="72"/>
+      <c r="AS70" s="159"/>
+      <c r="AT70" s="143"/>
+      <c r="AU70" s="72"/>
+      <c r="AV70" s="159"/>
+      <c r="AW70" s="62" t="s">
+        <v>92</v>
+      </c>
+      <c r="AX70" s="43"/>
+      <c r="AY70" s="43"/>
+      <c r="AZ70" s="63" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="71" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="32"/>
+      <c r="B71" s="192"/>
+      <c r="C71" s="193"/>
+      <c r="D71" s="193"/>
+      <c r="E71" s="193"/>
+      <c r="F71" s="193"/>
+      <c r="G71" s="194"/>
+      <c r="H71" s="164" t="s">
+        <v>94</v>
+      </c>
+      <c r="I71" s="165"/>
+      <c r="J71" s="165"/>
+      <c r="K71" s="165"/>
+      <c r="L71" s="165"/>
+      <c r="M71" s="165"/>
+      <c r="N71" s="166"/>
+      <c r="O71" s="111"/>
+      <c r="P71" s="111"/>
+      <c r="Q71" s="111"/>
+      <c r="R71" s="111"/>
+      <c r="S71" s="111"/>
+      <c r="T71" s="111"/>
+      <c r="U71" s="111"/>
+      <c r="V71" s="111"/>
+      <c r="W71" s="111"/>
+      <c r="X71" s="111"/>
+      <c r="Y71" s="111"/>
+      <c r="Z71" s="111"/>
+      <c r="AA71" s="111"/>
+      <c r="AB71" s="111"/>
+      <c r="AC71" s="111"/>
+      <c r="AD71" s="111"/>
+      <c r="AE71" s="111"/>
+      <c r="AF71" s="111"/>
+      <c r="AG71" s="111"/>
+      <c r="AH71" s="111"/>
+      <c r="AI71" s="111"/>
+      <c r="AJ71" s="111"/>
+      <c r="AK71" s="111"/>
+      <c r="AL71" s="111"/>
+      <c r="AM71" s="111"/>
+      <c r="AN71" s="111"/>
+      <c r="AO71" s="111"/>
+      <c r="AP71" s="111"/>
+      <c r="AQ71" s="111"/>
+      <c r="AR71" s="111"/>
+      <c r="AS71" s="111"/>
+      <c r="AT71" s="111"/>
+      <c r="AU71" s="111"/>
+      <c r="AV71" s="111"/>
+      <c r="AW71" s="111"/>
+      <c r="AX71" s="111"/>
+      <c r="AY71" s="111"/>
+      <c r="AZ71" s="112"/>
+    </row>
+    <row r="72" spans="1:52" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="32"/>
+      <c r="B72" s="195"/>
+      <c r="C72" s="196"/>
+      <c r="D72" s="196"/>
+      <c r="E72" s="196"/>
+      <c r="F72" s="196"/>
+      <c r="G72" s="197"/>
+      <c r="H72" s="167"/>
+      <c r="I72" s="168"/>
+      <c r="J72" s="168"/>
+      <c r="K72" s="168"/>
+      <c r="L72" s="168"/>
+      <c r="M72" s="168"/>
+      <c r="N72" s="169"/>
+      <c r="O72" s="170"/>
+      <c r="P72" s="170"/>
+      <c r="Q72" s="170"/>
+      <c r="R72" s="170"/>
+      <c r="S72" s="170"/>
+      <c r="T72" s="170"/>
+      <c r="U72" s="170"/>
+      <c r="V72" s="170"/>
+      <c r="W72" s="170"/>
+      <c r="X72" s="170"/>
+      <c r="Y72" s="170"/>
+      <c r="Z72" s="170"/>
+      <c r="AA72" s="170"/>
+      <c r="AB72" s="170"/>
+      <c r="AC72" s="170"/>
+      <c r="AD72" s="170"/>
+      <c r="AE72" s="170"/>
+      <c r="AF72" s="170"/>
+      <c r="AG72" s="170"/>
+      <c r="AH72" s="170"/>
+      <c r="AI72" s="170"/>
+      <c r="AJ72" s="170"/>
+      <c r="AK72" s="170"/>
+      <c r="AL72" s="170"/>
+      <c r="AM72" s="170"/>
+      <c r="AN72" s="170"/>
+      <c r="AO72" s="170"/>
+      <c r="AP72" s="170"/>
+      <c r="AQ72" s="170"/>
+      <c r="AR72" s="170"/>
+      <c r="AS72" s="170"/>
+      <c r="AT72" s="170"/>
+      <c r="AU72" s="170"/>
+      <c r="AV72" s="170"/>
+      <c r="AW72" s="170"/>
+      <c r="AX72" s="170"/>
+      <c r="AY72" s="170"/>
+      <c r="AZ72" s="171"/>
+    </row>
+    <row r="73" spans="1:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="32"/>
+      <c r="B73" s="149" t="s">
+        <v>95</v>
+      </c>
+      <c r="C73" s="150"/>
+      <c r="D73" s="150"/>
+      <c r="E73" s="150"/>
+      <c r="F73" s="150"/>
+      <c r="G73" s="151"/>
+      <c r="H73" s="155" t="s">
+        <v>96</v>
+      </c>
+      <c r="I73" s="156"/>
+      <c r="J73" s="156"/>
+      <c r="K73" s="156"/>
+      <c r="L73" s="156"/>
+      <c r="M73" s="156"/>
+      <c r="N73" s="157"/>
+      <c r="O73" s="158"/>
+      <c r="P73" s="140" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q73" s="141"/>
+      <c r="R73" s="141"/>
+      <c r="S73" s="141"/>
+      <c r="T73" s="142"/>
+      <c r="U73" s="136"/>
+      <c r="V73" s="137"/>
+      <c r="W73" s="140" t="s">
+        <v>98</v>
+      </c>
+      <c r="X73" s="141"/>
+      <c r="Y73" s="141"/>
+      <c r="Z73" s="141"/>
+      <c r="AA73" s="142"/>
+      <c r="AB73" s="136"/>
+      <c r="AC73" s="137"/>
+      <c r="AD73" s="140" t="s">
         <v>99</v>
       </c>
-      <c r="AF51" s="349"/>
-[...33 lines deleted...]
-      <c r="BB51" s="61"/>
+      <c r="AE73" s="141"/>
+      <c r="AF73" s="142"/>
+      <c r="AG73" s="58"/>
+      <c r="AH73" s="140" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI73" s="141"/>
+      <c r="AJ73" s="141"/>
+      <c r="AK73" s="141"/>
+      <c r="AL73" s="142"/>
+      <c r="AM73" s="144"/>
+      <c r="AN73" s="145"/>
+      <c r="AO73" s="141" t="s">
+        <v>101</v>
+      </c>
+      <c r="AP73" s="141"/>
+      <c r="AQ73" s="141"/>
+      <c r="AR73" s="141"/>
+      <c r="AS73" s="147"/>
+      <c r="AT73" s="147"/>
+      <c r="AU73" s="147"/>
+      <c r="AV73" s="147"/>
+      <c r="AW73" s="147"/>
+      <c r="AX73" s="147"/>
+      <c r="AY73" s="64"/>
+      <c r="AZ73" s="105" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="52" spans="1:72" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BB52" s="61"/>
+    <row r="74" spans="1:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="32"/>
+      <c r="B74" s="152"/>
+      <c r="C74" s="153"/>
+      <c r="D74" s="153"/>
+      <c r="E74" s="153"/>
+      <c r="F74" s="153"/>
+      <c r="G74" s="154"/>
+      <c r="H74" s="107"/>
+      <c r="I74" s="108"/>
+      <c r="J74" s="108"/>
+      <c r="K74" s="108"/>
+      <c r="L74" s="108"/>
+      <c r="M74" s="108"/>
+      <c r="N74" s="109"/>
+      <c r="O74" s="159"/>
+      <c r="P74" s="143"/>
+      <c r="Q74" s="71"/>
+      <c r="R74" s="71"/>
+      <c r="S74" s="71"/>
+      <c r="T74" s="72"/>
+      <c r="U74" s="138"/>
+      <c r="V74" s="139"/>
+      <c r="W74" s="143"/>
+      <c r="X74" s="71"/>
+      <c r="Y74" s="71"/>
+      <c r="Z74" s="71"/>
+      <c r="AA74" s="72"/>
+      <c r="AB74" s="138"/>
+      <c r="AC74" s="139"/>
+      <c r="AD74" s="143"/>
+      <c r="AE74" s="71"/>
+      <c r="AF74" s="72"/>
+      <c r="AG74" s="45"/>
+      <c r="AH74" s="143"/>
+      <c r="AI74" s="71"/>
+      <c r="AJ74" s="71"/>
+      <c r="AK74" s="71"/>
+      <c r="AL74" s="72"/>
+      <c r="AM74" s="113"/>
+      <c r="AN74" s="146"/>
+      <c r="AO74" s="71"/>
+      <c r="AP74" s="71"/>
+      <c r="AQ74" s="71"/>
+      <c r="AR74" s="71"/>
+      <c r="AS74" s="148"/>
+      <c r="AT74" s="148"/>
+      <c r="AU74" s="148"/>
+      <c r="AV74" s="148"/>
+      <c r="AW74" s="148"/>
+      <c r="AX74" s="148"/>
+      <c r="AY74" s="65"/>
+      <c r="AZ74" s="106"/>
     </row>
-    <row r="53" spans="1:72" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="BB53" s="50"/>
+    <row r="75" spans="1:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="32"/>
+      <c r="B75" s="152"/>
+      <c r="C75" s="153"/>
+      <c r="D75" s="153"/>
+      <c r="E75" s="153"/>
+      <c r="F75" s="153"/>
+      <c r="G75" s="154"/>
+      <c r="H75" s="107" t="s">
+        <v>102</v>
+      </c>
+      <c r="I75" s="108"/>
+      <c r="J75" s="108"/>
+      <c r="K75" s="108"/>
+      <c r="L75" s="108"/>
+      <c r="M75" s="108"/>
+      <c r="N75" s="109"/>
+      <c r="O75" s="110"/>
+      <c r="P75" s="111"/>
+      <c r="Q75" s="111"/>
+      <c r="R75" s="111"/>
+      <c r="S75" s="111"/>
+      <c r="T75" s="111"/>
+      <c r="U75" s="111"/>
+      <c r="V75" s="111"/>
+      <c r="W75" s="111"/>
+      <c r="X75" s="111"/>
+      <c r="Y75" s="111"/>
+      <c r="Z75" s="111"/>
+      <c r="AA75" s="111"/>
+      <c r="AB75" s="111"/>
+      <c r="AC75" s="111"/>
+      <c r="AD75" s="111"/>
+      <c r="AE75" s="111"/>
+      <c r="AF75" s="111"/>
+      <c r="AG75" s="111"/>
+      <c r="AH75" s="111"/>
+      <c r="AI75" s="111"/>
+      <c r="AJ75" s="111"/>
+      <c r="AK75" s="111"/>
+      <c r="AL75" s="111"/>
+      <c r="AM75" s="111"/>
+      <c r="AN75" s="111"/>
+      <c r="AO75" s="111"/>
+      <c r="AP75" s="111"/>
+      <c r="AQ75" s="111"/>
+      <c r="AR75" s="111"/>
+      <c r="AS75" s="111"/>
+      <c r="AT75" s="111"/>
+      <c r="AU75" s="111"/>
+      <c r="AV75" s="111"/>
+      <c r="AW75" s="111"/>
+      <c r="AX75" s="111"/>
+      <c r="AY75" s="111"/>
+      <c r="AZ75" s="112"/>
     </row>
-    <row r="54" spans="1:72" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BB54" s="74"/>
+    <row r="76" spans="1:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="32"/>
+      <c r="B76" s="116" t="s">
+        <v>103</v>
+      </c>
+      <c r="C76" s="117"/>
+      <c r="D76" s="117"/>
+      <c r="E76" s="117"/>
+      <c r="F76" s="117"/>
+      <c r="G76" s="118"/>
+      <c r="H76" s="107"/>
+      <c r="I76" s="108"/>
+      <c r="J76" s="108"/>
+      <c r="K76" s="108"/>
+      <c r="L76" s="108"/>
+      <c r="M76" s="108"/>
+      <c r="N76" s="109"/>
+      <c r="O76" s="113"/>
+      <c r="P76" s="114"/>
+      <c r="Q76" s="114"/>
+      <c r="R76" s="114"/>
+      <c r="S76" s="114"/>
+      <c r="T76" s="114"/>
+      <c r="U76" s="114"/>
+      <c r="V76" s="114"/>
+      <c r="W76" s="114"/>
+      <c r="X76" s="114"/>
+      <c r="Y76" s="114"/>
+      <c r="Z76" s="114"/>
+      <c r="AA76" s="114"/>
+      <c r="AB76" s="114"/>
+      <c r="AC76" s="114"/>
+      <c r="AD76" s="114"/>
+      <c r="AE76" s="114"/>
+      <c r="AF76" s="114"/>
+      <c r="AG76" s="114"/>
+      <c r="AH76" s="114"/>
+      <c r="AI76" s="114"/>
+      <c r="AJ76" s="114"/>
+      <c r="AK76" s="114"/>
+      <c r="AL76" s="114"/>
+      <c r="AM76" s="114"/>
+      <c r="AN76" s="114"/>
+      <c r="AO76" s="114"/>
+      <c r="AP76" s="114"/>
+      <c r="AQ76" s="114"/>
+      <c r="AR76" s="114"/>
+      <c r="AS76" s="114"/>
+      <c r="AT76" s="114"/>
+      <c r="AU76" s="114"/>
+      <c r="AV76" s="114"/>
+      <c r="AW76" s="114"/>
+      <c r="AX76" s="114"/>
+      <c r="AY76" s="114"/>
+      <c r="AZ76" s="115"/>
     </row>
-    <row r="55" spans="1:72" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="BB55" s="74"/>
+    <row r="77" spans="1:52" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="32"/>
+      <c r="B77" s="116"/>
+      <c r="C77" s="117"/>
+      <c r="D77" s="117"/>
+      <c r="E77" s="117"/>
+      <c r="F77" s="117"/>
+      <c r="G77" s="118"/>
+      <c r="H77" s="107" t="s">
+        <v>104</v>
+      </c>
+      <c r="I77" s="108"/>
+      <c r="J77" s="108"/>
+      <c r="K77" s="108"/>
+      <c r="L77" s="108"/>
+      <c r="M77" s="108"/>
+      <c r="N77" s="109"/>
+      <c r="O77" s="110"/>
+      <c r="P77" s="111"/>
+      <c r="Q77" s="111"/>
+      <c r="R77" s="111"/>
+      <c r="S77" s="111"/>
+      <c r="T77" s="111"/>
+      <c r="U77" s="111"/>
+      <c r="V77" s="111"/>
+      <c r="W77" s="111"/>
+      <c r="X77" s="111"/>
+      <c r="Y77" s="111"/>
+      <c r="Z77" s="111"/>
+      <c r="AA77" s="111"/>
+      <c r="AB77" s="111"/>
+      <c r="AC77" s="111"/>
+      <c r="AD77" s="111"/>
+      <c r="AE77" s="111"/>
+      <c r="AF77" s="111"/>
+      <c r="AG77" s="111"/>
+      <c r="AH77" s="125"/>
+      <c r="AI77" s="129" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ77" s="130"/>
+      <c r="AK77" s="130"/>
+      <c r="AL77" s="131"/>
+      <c r="AM77" s="110"/>
+      <c r="AN77" s="111"/>
+      <c r="AO77" s="111"/>
+      <c r="AP77" s="111"/>
+      <c r="AQ77" s="111"/>
+      <c r="AR77" s="68" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS77" s="111"/>
+      <c r="AT77" s="111"/>
+      <c r="AU77" s="111"/>
+      <c r="AV77" s="68" t="s">
+        <v>106</v>
+      </c>
+      <c r="AW77" s="111"/>
+      <c r="AX77" s="111"/>
+      <c r="AY77" s="111"/>
+      <c r="AZ77" s="112"/>
     </row>
-    <row r="56" spans="1:72" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BB56" s="74"/>
+    <row r="78" spans="1:52" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="32"/>
+      <c r="B78" s="119"/>
+      <c r="C78" s="120"/>
+      <c r="D78" s="120"/>
+      <c r="E78" s="120"/>
+      <c r="F78" s="120"/>
+      <c r="G78" s="121"/>
+      <c r="H78" s="122"/>
+      <c r="I78" s="123"/>
+      <c r="J78" s="123"/>
+      <c r="K78" s="123"/>
+      <c r="L78" s="123"/>
+      <c r="M78" s="123"/>
+      <c r="N78" s="124"/>
+      <c r="O78" s="126"/>
+      <c r="P78" s="127"/>
+      <c r="Q78" s="127"/>
+      <c r="R78" s="127"/>
+      <c r="S78" s="127"/>
+      <c r="T78" s="127"/>
+      <c r="U78" s="127"/>
+      <c r="V78" s="127"/>
+      <c r="W78" s="127"/>
+      <c r="X78" s="127"/>
+      <c r="Y78" s="127"/>
+      <c r="Z78" s="127"/>
+      <c r="AA78" s="127"/>
+      <c r="AB78" s="127"/>
+      <c r="AC78" s="127"/>
+      <c r="AD78" s="127"/>
+      <c r="AE78" s="127"/>
+      <c r="AF78" s="127"/>
+      <c r="AG78" s="127"/>
+      <c r="AH78" s="128"/>
+      <c r="AI78" s="132"/>
+      <c r="AJ78" s="133"/>
+      <c r="AK78" s="133"/>
+      <c r="AL78" s="134"/>
+      <c r="AM78" s="126"/>
+      <c r="AN78" s="127"/>
+      <c r="AO78" s="127"/>
+      <c r="AP78" s="127"/>
+      <c r="AQ78" s="127"/>
+      <c r="AR78" s="135"/>
+      <c r="AS78" s="127"/>
+      <c r="AT78" s="127"/>
+      <c r="AU78" s="127"/>
+      <c r="AV78" s="135"/>
+      <c r="AW78" s="127"/>
+      <c r="AX78" s="127"/>
+      <c r="AY78" s="127"/>
+      <c r="AZ78" s="160"/>
     </row>
-    <row r="57" spans="1:72" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...78 lines deleted...]
-      <c r="BT57" s="2"/>
+    <row r="79" spans="1:52" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="32"/>
+      <c r="B79" s="94"/>
+      <c r="C79" s="94"/>
+      <c r="D79" s="94"/>
+      <c r="E79" s="94"/>
+      <c r="F79" s="94"/>
+      <c r="G79" s="94"/>
+      <c r="H79" s="94"/>
+      <c r="I79" s="94"/>
+      <c r="J79" s="94"/>
+      <c r="K79" s="94"/>
+      <c r="L79" s="94"/>
+      <c r="M79" s="94"/>
+      <c r="N79" s="94"/>
+      <c r="O79" s="94"/>
+      <c r="P79" s="94"/>
+      <c r="Q79" s="94"/>
+      <c r="R79" s="94"/>
+      <c r="S79" s="94"/>
+      <c r="T79" s="94"/>
+      <c r="U79" s="94"/>
+      <c r="V79" s="94"/>
+      <c r="W79" s="94"/>
+      <c r="X79" s="94"/>
+      <c r="Y79" s="94"/>
+      <c r="Z79" s="94"/>
+      <c r="AA79" s="94"/>
+      <c r="AB79" s="94"/>
+      <c r="AC79" s="94"/>
+      <c r="AD79" s="94"/>
+      <c r="AE79" s="94"/>
+      <c r="AF79" s="94"/>
+      <c r="AG79" s="94"/>
+      <c r="AH79" s="94"/>
+      <c r="AI79" s="94"/>
+      <c r="AJ79" s="94"/>
+      <c r="AK79" s="94"/>
+      <c r="AL79" s="94"/>
+      <c r="AM79" s="94"/>
+      <c r="AN79" s="94"/>
+      <c r="AO79" s="94"/>
+      <c r="AP79" s="94"/>
+      <c r="AQ79" s="94"/>
+      <c r="AR79" s="94"/>
+      <c r="AS79" s="94"/>
+      <c r="AT79" s="94"/>
+      <c r="AU79" s="94"/>
+      <c r="AV79" s="94"/>
+      <c r="AW79" s="94"/>
+      <c r="AX79" s="94"/>
+      <c r="AY79" s="94"/>
+      <c r="AZ79" s="94"/>
     </row>
-    <row r="58" spans="1:72" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="BT58" s="2"/>
+    <row r="80" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="C80" s="68"/>
+      <c r="D80" s="68"/>
+      <c r="E80" s="69"/>
+      <c r="F80" s="98" t="s">
+        <v>108</v>
+      </c>
+      <c r="G80" s="99"/>
+      <c r="H80" s="99"/>
+      <c r="I80" s="99"/>
+      <c r="J80" s="99"/>
+      <c r="K80" s="99"/>
+      <c r="L80" s="99"/>
+      <c r="M80" s="99"/>
+      <c r="N80" s="99"/>
+      <c r="O80" s="99"/>
+      <c r="P80" s="99"/>
+      <c r="Q80" s="99"/>
+      <c r="R80" s="99"/>
+      <c r="S80" s="99"/>
+      <c r="T80" s="99"/>
+      <c r="U80" s="99"/>
+      <c r="V80" s="99"/>
+      <c r="W80" s="99"/>
+      <c r="X80" s="99"/>
+      <c r="Y80" s="99"/>
+      <c r="Z80" s="99"/>
+      <c r="AA80" s="99"/>
+      <c r="AB80" s="99"/>
+      <c r="AC80" s="99"/>
+      <c r="AD80" s="99"/>
+      <c r="AE80" s="99"/>
+      <c r="AF80" s="99"/>
+      <c r="AG80" s="99"/>
+      <c r="AH80" s="99"/>
+      <c r="AI80" s="99"/>
+      <c r="AJ80" s="99"/>
+      <c r="AK80" s="99"/>
+      <c r="AL80" s="99"/>
+      <c r="AM80" s="99"/>
+      <c r="AN80" s="99"/>
+      <c r="AO80" s="99"/>
+      <c r="AP80" s="99"/>
+      <c r="AQ80" s="99"/>
+      <c r="AR80" s="99"/>
+      <c r="AS80" s="99"/>
+      <c r="AT80" s="100"/>
+      <c r="AU80" s="67" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV80" s="68"/>
+      <c r="AW80" s="68"/>
+      <c r="AX80" s="68"/>
+      <c r="AY80" s="68"/>
+      <c r="AZ80" s="69"/>
     </row>
-    <row r="59" spans="1:72" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...74 lines deleted...]
-      <c r="BH59" s="3"/>
+    <row r="81" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="95"/>
+      <c r="C81" s="96"/>
+      <c r="D81" s="96"/>
+      <c r="E81" s="97"/>
+      <c r="F81" s="101"/>
+      <c r="G81" s="102"/>
+      <c r="H81" s="102"/>
+      <c r="I81" s="102"/>
+      <c r="J81" s="102"/>
+      <c r="K81" s="102"/>
+      <c r="L81" s="102"/>
+      <c r="M81" s="102"/>
+      <c r="N81" s="102"/>
+      <c r="O81" s="102"/>
+      <c r="P81" s="102"/>
+      <c r="Q81" s="102"/>
+      <c r="R81" s="102"/>
+      <c r="S81" s="102"/>
+      <c r="T81" s="102"/>
+      <c r="U81" s="102"/>
+      <c r="V81" s="102"/>
+      <c r="W81" s="102"/>
+      <c r="X81" s="102"/>
+      <c r="Y81" s="102"/>
+      <c r="Z81" s="102"/>
+      <c r="AA81" s="102"/>
+      <c r="AB81" s="102"/>
+      <c r="AC81" s="102"/>
+      <c r="AD81" s="102"/>
+      <c r="AE81" s="102"/>
+      <c r="AF81" s="102"/>
+      <c r="AG81" s="102"/>
+      <c r="AH81" s="102"/>
+      <c r="AI81" s="102"/>
+      <c r="AJ81" s="102"/>
+      <c r="AK81" s="102"/>
+      <c r="AL81" s="102"/>
+      <c r="AM81" s="102"/>
+      <c r="AN81" s="102"/>
+      <c r="AO81" s="102"/>
+      <c r="AP81" s="102"/>
+      <c r="AQ81" s="102"/>
+      <c r="AR81" s="102"/>
+      <c r="AS81" s="102"/>
+      <c r="AT81" s="103"/>
+      <c r="AU81" s="70"/>
+      <c r="AV81" s="71"/>
+      <c r="AW81" s="71"/>
+      <c r="AX81" s="71"/>
+      <c r="AY81" s="71"/>
+      <c r="AZ81" s="72"/>
     </row>
-    <row r="60" spans="1:72" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...54 lines deleted...]
-      <c r="BH60" s="3"/>
+    <row r="82" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="95"/>
+      <c r="C82" s="96"/>
+      <c r="D82" s="96"/>
+      <c r="E82" s="97"/>
+      <c r="F82" s="73" t="s">
+        <v>110</v>
+      </c>
+      <c r="G82" s="74"/>
+      <c r="H82" s="74"/>
+      <c r="I82" s="74"/>
+      <c r="J82" s="74"/>
+      <c r="K82" s="74"/>
+      <c r="L82" s="74"/>
+      <c r="M82" s="74"/>
+      <c r="N82" s="74"/>
+      <c r="O82" s="74"/>
+      <c r="P82" s="74"/>
+      <c r="Q82" s="74"/>
+      <c r="R82" s="74"/>
+      <c r="S82" s="74"/>
+      <c r="T82" s="74"/>
+      <c r="U82" s="74"/>
+      <c r="V82" s="74"/>
+      <c r="W82" s="74"/>
+      <c r="X82" s="74"/>
+      <c r="Y82" s="74"/>
+      <c r="Z82" s="74"/>
+      <c r="AA82" s="74"/>
+      <c r="AB82" s="74"/>
+      <c r="AC82" s="74"/>
+      <c r="AD82" s="74"/>
+      <c r="AE82" s="74"/>
+      <c r="AF82" s="74"/>
+      <c r="AG82" s="74"/>
+      <c r="AH82" s="74"/>
+      <c r="AI82" s="74"/>
+      <c r="AJ82" s="74"/>
+      <c r="AK82" s="74"/>
+      <c r="AL82" s="74"/>
+      <c r="AM82" s="74"/>
+      <c r="AN82" s="74"/>
+      <c r="AO82" s="74"/>
+      <c r="AP82" s="74"/>
+      <c r="AQ82" s="74"/>
+      <c r="AR82" s="74"/>
+      <c r="AS82" s="74"/>
+      <c r="AT82" s="75"/>
+      <c r="AU82" s="67" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV82" s="68"/>
+      <c r="AW82" s="68"/>
+      <c r="AX82" s="68"/>
+      <c r="AY82" s="68"/>
+      <c r="AZ82" s="69"/>
     </row>
-    <row r="61" spans="1:72" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-[...58 lines deleted...]
-      <c r="BH61" s="3"/>
+    <row r="83" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="95"/>
+      <c r="C83" s="96"/>
+      <c r="D83" s="96"/>
+      <c r="E83" s="97"/>
+      <c r="F83" s="76"/>
+      <c r="G83" s="77"/>
+      <c r="H83" s="77"/>
+      <c r="I83" s="77"/>
+      <c r="J83" s="77"/>
+      <c r="K83" s="77"/>
+      <c r="L83" s="77"/>
+      <c r="M83" s="77"/>
+      <c r="N83" s="77"/>
+      <c r="O83" s="77"/>
+      <c r="P83" s="77"/>
+      <c r="Q83" s="77"/>
+      <c r="R83" s="77"/>
+      <c r="S83" s="77"/>
+      <c r="T83" s="77"/>
+      <c r="U83" s="77"/>
+      <c r="V83" s="77"/>
+      <c r="W83" s="77"/>
+      <c r="X83" s="77"/>
+      <c r="Y83" s="77"/>
+      <c r="Z83" s="77"/>
+      <c r="AA83" s="77"/>
+      <c r="AB83" s="77"/>
+      <c r="AC83" s="77"/>
+      <c r="AD83" s="77"/>
+      <c r="AE83" s="77"/>
+      <c r="AF83" s="77"/>
+      <c r="AG83" s="77"/>
+      <c r="AH83" s="77"/>
+      <c r="AI83" s="77"/>
+      <c r="AJ83" s="77"/>
+      <c r="AK83" s="77"/>
+      <c r="AL83" s="77"/>
+      <c r="AM83" s="77"/>
+      <c r="AN83" s="77"/>
+      <c r="AO83" s="77"/>
+      <c r="AP83" s="77"/>
+      <c r="AQ83" s="77"/>
+      <c r="AR83" s="77"/>
+      <c r="AS83" s="77"/>
+      <c r="AT83" s="78"/>
+      <c r="AU83" s="70" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV83" s="71"/>
+      <c r="AW83" s="71"/>
+      <c r="AX83" s="71"/>
+      <c r="AY83" s="71"/>
+      <c r="AZ83" s="72"/>
     </row>
-    <row r="62" spans="1:72" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...54 lines deleted...]
-      <c r="BH62" s="3"/>
+    <row r="84" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="95"/>
+      <c r="C84" s="96"/>
+      <c r="D84" s="96"/>
+      <c r="E84" s="97"/>
+      <c r="F84" s="73" t="s">
+        <v>113</v>
+      </c>
+      <c r="G84" s="74"/>
+      <c r="H84" s="74"/>
+      <c r="I84" s="74"/>
+      <c r="J84" s="74"/>
+      <c r="K84" s="74"/>
+      <c r="L84" s="74"/>
+      <c r="M84" s="74"/>
+      <c r="N84" s="74"/>
+      <c r="O84" s="74"/>
+      <c r="P84" s="74"/>
+      <c r="Q84" s="74"/>
+      <c r="R84" s="74"/>
+      <c r="S84" s="74"/>
+      <c r="T84" s="74"/>
+      <c r="U84" s="74"/>
+      <c r="V84" s="74"/>
+      <c r="W84" s="74"/>
+      <c r="X84" s="74"/>
+      <c r="Y84" s="74"/>
+      <c r="Z84" s="74"/>
+      <c r="AA84" s="74"/>
+      <c r="AB84" s="74"/>
+      <c r="AC84" s="74"/>
+      <c r="AD84" s="74"/>
+      <c r="AE84" s="74"/>
+      <c r="AF84" s="74"/>
+      <c r="AG84" s="74"/>
+      <c r="AH84" s="74"/>
+      <c r="AI84" s="74"/>
+      <c r="AJ84" s="74"/>
+      <c r="AK84" s="74"/>
+      <c r="AL84" s="74"/>
+      <c r="AM84" s="74"/>
+      <c r="AN84" s="74"/>
+      <c r="AO84" s="74"/>
+      <c r="AP84" s="74"/>
+      <c r="AQ84" s="74"/>
+      <c r="AR84" s="74"/>
+      <c r="AS84" s="74"/>
+      <c r="AT84" s="75"/>
+      <c r="AU84" s="67" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV84" s="68"/>
+      <c r="AW84" s="68"/>
+      <c r="AX84" s="68"/>
+      <c r="AY84" s="68"/>
+      <c r="AZ84" s="69"/>
     </row>
-    <row r="63" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="H63" s="251" t="s">
+    <row r="85" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="95"/>
+      <c r="C85" s="96"/>
+      <c r="D85" s="96"/>
+      <c r="E85" s="97"/>
+      <c r="F85" s="76"/>
+      <c r="G85" s="77"/>
+      <c r="H85" s="77"/>
+      <c r="I85" s="77"/>
+      <c r="J85" s="77"/>
+      <c r="K85" s="77"/>
+      <c r="L85" s="77"/>
+      <c r="M85" s="77"/>
+      <c r="N85" s="77"/>
+      <c r="O85" s="77"/>
+      <c r="P85" s="77"/>
+      <c r="Q85" s="77"/>
+      <c r="R85" s="77"/>
+      <c r="S85" s="77"/>
+      <c r="T85" s="77"/>
+      <c r="U85" s="77"/>
+      <c r="V85" s="77"/>
+      <c r="W85" s="77"/>
+      <c r="X85" s="77"/>
+      <c r="Y85" s="77"/>
+      <c r="Z85" s="77"/>
+      <c r="AA85" s="77"/>
+      <c r="AB85" s="77"/>
+      <c r="AC85" s="77"/>
+      <c r="AD85" s="77"/>
+      <c r="AE85" s="77"/>
+      <c r="AF85" s="77"/>
+      <c r="AG85" s="77"/>
+      <c r="AH85" s="77"/>
+      <c r="AI85" s="77"/>
+      <c r="AJ85" s="77"/>
+      <c r="AK85" s="77"/>
+      <c r="AL85" s="77"/>
+      <c r="AM85" s="77"/>
+      <c r="AN85" s="77"/>
+      <c r="AO85" s="77"/>
+      <c r="AP85" s="77"/>
+      <c r="AQ85" s="77"/>
+      <c r="AR85" s="89"/>
+      <c r="AS85" s="89"/>
+      <c r="AT85" s="90"/>
+      <c r="AU85" s="70" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV85" s="71"/>
+      <c r="AW85" s="71"/>
+      <c r="AX85" s="71"/>
+      <c r="AY85" s="71"/>
+      <c r="AZ85" s="72"/>
+    </row>
+    <row r="86" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="95"/>
+      <c r="C86" s="96"/>
+      <c r="D86" s="96"/>
+      <c r="E86" s="97"/>
+      <c r="F86" s="73"/>
+      <c r="G86" s="74"/>
+      <c r="H86" s="74"/>
+      <c r="I86" s="74"/>
+      <c r="J86" s="74"/>
+      <c r="K86" s="74"/>
+      <c r="L86" s="74"/>
+      <c r="M86" s="74"/>
+      <c r="N86" s="74"/>
+      <c r="O86" s="74"/>
+      <c r="P86" s="74"/>
+      <c r="Q86" s="74"/>
+      <c r="R86" s="74"/>
+      <c r="S86" s="74"/>
+      <c r="T86" s="74"/>
+      <c r="U86" s="74"/>
+      <c r="V86" s="74"/>
+      <c r="W86" s="74"/>
+      <c r="X86" s="74"/>
+      <c r="Y86" s="74"/>
+      <c r="Z86" s="74"/>
+      <c r="AA86" s="74"/>
+      <c r="AB86" s="74"/>
+      <c r="AC86" s="74"/>
+      <c r="AD86" s="74"/>
+      <c r="AE86" s="74"/>
+      <c r="AF86" s="74"/>
+      <c r="AG86" s="74"/>
+      <c r="AH86" s="74"/>
+      <c r="AI86" s="74"/>
+      <c r="AJ86" s="74"/>
+      <c r="AK86" s="74"/>
+      <c r="AL86" s="74"/>
+      <c r="AM86" s="74"/>
+      <c r="AN86" s="74"/>
+      <c r="AO86" s="74"/>
+      <c r="AP86" s="74"/>
+      <c r="AQ86" s="75"/>
+      <c r="AR86" s="79" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS86" s="79"/>
+      <c r="AT86" s="79"/>
+      <c r="AU86" s="80" t="s">
+        <v>117</v>
+      </c>
+      <c r="AV86" s="81"/>
+      <c r="AW86" s="81"/>
+      <c r="AX86" s="81"/>
+      <c r="AY86" s="81"/>
+      <c r="AZ86" s="82"/>
+    </row>
+    <row r="87" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="95"/>
+      <c r="C87" s="96"/>
+      <c r="D87" s="96"/>
+      <c r="E87" s="97"/>
+      <c r="F87" s="76"/>
+      <c r="G87" s="77"/>
+      <c r="H87" s="77"/>
+      <c r="I87" s="77"/>
+      <c r="J87" s="77"/>
+      <c r="K87" s="77"/>
+      <c r="L87" s="77"/>
+      <c r="M87" s="77"/>
+      <c r="N87" s="77"/>
+      <c r="O87" s="77"/>
+      <c r="P87" s="77"/>
+      <c r="Q87" s="77"/>
+      <c r="R87" s="77"/>
+      <c r="S87" s="77"/>
+      <c r="T87" s="77"/>
+      <c r="U87" s="77"/>
+      <c r="V87" s="77"/>
+      <c r="W87" s="77"/>
+      <c r="X87" s="77"/>
+      <c r="Y87" s="77"/>
+      <c r="Z87" s="77"/>
+      <c r="AA87" s="77"/>
+      <c r="AB87" s="77"/>
+      <c r="AC87" s="77"/>
+      <c r="AD87" s="77"/>
+      <c r="AE87" s="77"/>
+      <c r="AF87" s="77"/>
+      <c r="AG87" s="77"/>
+      <c r="AH87" s="77"/>
+      <c r="AI87" s="77"/>
+      <c r="AJ87" s="77"/>
+      <c r="AK87" s="77"/>
+      <c r="AL87" s="77"/>
+      <c r="AM87" s="77"/>
+      <c r="AN87" s="77"/>
+      <c r="AO87" s="77"/>
+      <c r="AP87" s="77"/>
+      <c r="AQ87" s="78"/>
+      <c r="AR87" s="83"/>
+      <c r="AS87" s="83"/>
+      <c r="AT87" s="83"/>
+      <c r="AU87" s="85" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV87" s="86"/>
+      <c r="AW87" s="86"/>
+      <c r="AX87" s="86"/>
+      <c r="AY87" s="86"/>
+      <c r="AZ87" s="87"/>
+    </row>
+    <row r="88" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="95"/>
+      <c r="C88" s="96"/>
+      <c r="D88" s="96"/>
+      <c r="E88" s="97"/>
+      <c r="F88" s="88"/>
+      <c r="G88" s="89"/>
+      <c r="H88" s="89"/>
+      <c r="I88" s="89"/>
+      <c r="J88" s="89"/>
+      <c r="K88" s="89"/>
+      <c r="L88" s="89"/>
+      <c r="M88" s="89"/>
+      <c r="N88" s="89"/>
+      <c r="O88" s="89"/>
+      <c r="P88" s="89"/>
+      <c r="Q88" s="89"/>
+      <c r="R88" s="89"/>
+      <c r="S88" s="89"/>
+      <c r="T88" s="89"/>
+      <c r="U88" s="89"/>
+      <c r="V88" s="89"/>
+      <c r="W88" s="89"/>
+      <c r="X88" s="89"/>
+      <c r="Y88" s="89"/>
+      <c r="Z88" s="89"/>
+      <c r="AA88" s="89"/>
+      <c r="AB88" s="89"/>
+      <c r="AC88" s="89"/>
+      <c r="AD88" s="89"/>
+      <c r="AE88" s="89"/>
+      <c r="AF88" s="89"/>
+      <c r="AG88" s="89"/>
+      <c r="AH88" s="89"/>
+      <c r="AI88" s="89"/>
+      <c r="AJ88" s="89"/>
+      <c r="AK88" s="89"/>
+      <c r="AL88" s="89"/>
+      <c r="AM88" s="89"/>
+      <c r="AN88" s="89"/>
+      <c r="AO88" s="89"/>
+      <c r="AP88" s="89"/>
+      <c r="AQ88" s="90"/>
+      <c r="AR88" s="83"/>
+      <c r="AS88" s="83"/>
+      <c r="AT88" s="83"/>
+      <c r="AU88" s="80" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV88" s="81"/>
+      <c r="AW88" s="81"/>
+      <c r="AX88" s="81"/>
+      <c r="AY88" s="81"/>
+      <c r="AZ88" s="82"/>
+    </row>
+    <row r="89" spans="1:52" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="70"/>
+      <c r="C89" s="71"/>
+      <c r="D89" s="71"/>
+      <c r="E89" s="72"/>
+      <c r="F89" s="91"/>
+      <c r="G89" s="92"/>
+      <c r="H89" s="92"/>
+      <c r="I89" s="92"/>
+      <c r="J89" s="92"/>
+      <c r="K89" s="92"/>
+      <c r="L89" s="92"/>
+      <c r="M89" s="92"/>
+      <c r="N89" s="92"/>
+      <c r="O89" s="92"/>
+      <c r="P89" s="92"/>
+      <c r="Q89" s="92"/>
+      <c r="R89" s="92"/>
+      <c r="S89" s="92"/>
+      <c r="T89" s="92"/>
+      <c r="U89" s="92"/>
+      <c r="V89" s="92"/>
+      <c r="W89" s="92"/>
+      <c r="X89" s="92"/>
+      <c r="Y89" s="92"/>
+      <c r="Z89" s="92"/>
+      <c r="AA89" s="92"/>
+      <c r="AB89" s="92"/>
+      <c r="AC89" s="92"/>
+      <c r="AD89" s="92"/>
+      <c r="AE89" s="92"/>
+      <c r="AF89" s="92"/>
+      <c r="AG89" s="92"/>
+      <c r="AH89" s="92"/>
+      <c r="AI89" s="92"/>
+      <c r="AJ89" s="92"/>
+      <c r="AK89" s="92"/>
+      <c r="AL89" s="92"/>
+      <c r="AM89" s="92"/>
+      <c r="AN89" s="92"/>
+      <c r="AO89" s="92"/>
+      <c r="AP89" s="92"/>
+      <c r="AQ89" s="93"/>
+      <c r="AR89" s="84"/>
+      <c r="AS89" s="84"/>
+      <c r="AT89" s="83"/>
+      <c r="AU89" s="85" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV89" s="86"/>
+      <c r="AW89" s="86"/>
+      <c r="AX89" s="86"/>
+      <c r="AY89" s="86"/>
+      <c r="AZ89" s="87"/>
+    </row>
+    <row r="90" spans="1:52" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="104"/>
+      <c r="C90" s="104"/>
+      <c r="D90" s="104"/>
+      <c r="E90" s="104"/>
+      <c r="F90" s="104"/>
+      <c r="G90" s="104"/>
+      <c r="H90" s="104"/>
+      <c r="I90" s="104"/>
+      <c r="J90" s="104"/>
+      <c r="K90" s="104"/>
+      <c r="L90" s="104"/>
+      <c r="M90" s="104"/>
+      <c r="N90" s="104"/>
+      <c r="O90" s="104"/>
+      <c r="P90" s="104"/>
+      <c r="Q90" s="104"/>
+      <c r="R90" s="104"/>
+      <c r="S90" s="104"/>
+      <c r="T90" s="104"/>
+      <c r="U90" s="104"/>
+      <c r="V90" s="104"/>
+      <c r="W90" s="104"/>
+      <c r="X90" s="104"/>
+      <c r="Y90" s="104"/>
+      <c r="Z90" s="104"/>
+      <c r="AA90" s="104"/>
+      <c r="AB90" s="104"/>
+      <c r="AC90" s="104"/>
+      <c r="AD90" s="104"/>
+      <c r="AE90" s="104"/>
+      <c r="AF90" s="104"/>
+      <c r="AG90" s="104"/>
+      <c r="AH90" s="104"/>
+      <c r="AI90" s="104"/>
+      <c r="AJ90" s="104"/>
+      <c r="AK90" s="104"/>
+      <c r="AL90" s="104"/>
+      <c r="AM90" s="104"/>
+      <c r="AN90" s="104"/>
+      <c r="AO90" s="104"/>
+      <c r="AP90" s="104"/>
+      <c r="AQ90" s="104"/>
+      <c r="AR90" s="104"/>
+      <c r="AS90" s="104"/>
+      <c r="AT90" s="104"/>
+    </row>
+    <row r="91" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="B91" s="66"/>
+      <c r="C91" s="66"/>
+      <c r="D91" s="66"/>
+      <c r="E91" s="66"/>
+      <c r="F91" s="66"/>
+      <c r="G91" s="66"/>
+      <c r="H91" s="66"/>
+      <c r="I91" s="66"/>
+      <c r="J91" s="66"/>
+      <c r="K91" s="66"/>
+      <c r="L91" s="66"/>
+      <c r="M91" s="66"/>
+      <c r="N91" s="66"/>
+      <c r="O91" s="66"/>
+      <c r="P91" s="66"/>
+      <c r="Q91" s="66"/>
+      <c r="R91" s="66"/>
+      <c r="S91" s="66"/>
+      <c r="T91" s="66"/>
+      <c r="U91" s="66"/>
+      <c r="V91" s="66"/>
+      <c r="W91" s="66"/>
+      <c r="X91" s="66"/>
+      <c r="Y91" s="66"/>
+      <c r="Z91" s="66"/>
+      <c r="AA91" s="66"/>
+      <c r="AB91" s="66"/>
+      <c r="AC91" s="66"/>
+      <c r="AD91" s="66"/>
+      <c r="AE91" s="66"/>
+      <c r="AF91" s="66"/>
+      <c r="AG91" s="66"/>
+      <c r="AH91" s="66"/>
+      <c r="AI91" s="66"/>
+      <c r="AJ91" s="66"/>
+      <c r="AK91" s="66"/>
+      <c r="AL91" s="66"/>
+      <c r="AM91" s="66"/>
+      <c r="AN91" s="66"/>
+      <c r="AO91" s="66"/>
+      <c r="AP91" s="66"/>
+      <c r="AQ91" s="66"/>
+      <c r="AR91" s="66"/>
+      <c r="AS91" s="66"/>
+      <c r="AT91" s="66"/>
+    </row>
+    <row r="92" spans="1:52" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="66"/>
+      <c r="C92" s="66"/>
+      <c r="D92" s="66"/>
+      <c r="E92" s="66"/>
+      <c r="F92" s="66"/>
+      <c r="G92" s="66"/>
+      <c r="H92" s="66"/>
+      <c r="I92" s="66"/>
+      <c r="J92" s="66"/>
+      <c r="K92" s="66"/>
+      <c r="L92" s="66"/>
+      <c r="M92" s="66"/>
+      <c r="N92" s="66"/>
+      <c r="O92" s="66"/>
+      <c r="P92" s="66"/>
+      <c r="Q92" s="66"/>
+      <c r="R92" s="66"/>
+      <c r="S92" s="66"/>
+      <c r="T92" s="66"/>
+      <c r="U92" s="66"/>
+      <c r="V92" s="66"/>
+      <c r="W92" s="66"/>
+      <c r="X92" s="66"/>
+      <c r="Y92" s="66"/>
+      <c r="Z92" s="66"/>
+      <c r="AA92" s="66"/>
+      <c r="AB92" s="66"/>
+      <c r="AC92" s="66"/>
+      <c r="AD92" s="66"/>
+      <c r="AE92" s="66"/>
+      <c r="AF92" s="66"/>
+      <c r="AG92" s="66"/>
+      <c r="AH92" s="66"/>
+      <c r="AI92" s="66"/>
+      <c r="AJ92" s="66"/>
+      <c r="AK92" s="66"/>
+      <c r="AL92" s="66"/>
+      <c r="AM92" s="66"/>
+      <c r="AN92" s="66"/>
+      <c r="AO92" s="66"/>
+      <c r="AP92" s="66"/>
+      <c r="AQ92" s="66"/>
+      <c r="AR92" s="66"/>
+      <c r="AS92" s="66"/>
+      <c r="AT92" s="66"/>
+      <c r="AU92" s="66"/>
+    </row>
+    <row r="93" spans="1:52" x14ac:dyDescent="0.2">
+      <c r="A93" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="I63" s="252"/>
-[...1835 lines deleted...]
-      <c r="A94" s="61"/>
+      <c r="B93" s="66"/>
+      <c r="C93" s="66"/>
+      <c r="D93" s="66"/>
+      <c r="E93" s="66"/>
+      <c r="F93" s="66"/>
+      <c r="G93" s="66"/>
+      <c r="H93" s="66"/>
+      <c r="I93" s="66"/>
+      <c r="J93" s="66"/>
+      <c r="K93" s="66"/>
+      <c r="L93" s="66"/>
+      <c r="M93" s="66"/>
+      <c r="N93" s="66"/>
+      <c r="O93" s="66"/>
+      <c r="P93" s="66"/>
+      <c r="Q93" s="66"/>
+      <c r="R93" s="66"/>
+      <c r="S93" s="66"/>
+      <c r="T93" s="66"/>
+      <c r="U93" s="66"/>
+      <c r="V93" s="66"/>
+      <c r="W93" s="66"/>
+      <c r="X93" s="66"/>
+      <c r="Y93" s="66"/>
+      <c r="Z93" s="66"/>
+      <c r="AA93" s="66"/>
+      <c r="AB93" s="66"/>
+      <c r="AC93" s="66"/>
+      <c r="AD93" s="66"/>
+      <c r="AE93" s="66"/>
+      <c r="AF93" s="66"/>
+      <c r="AG93" s="66"/>
+      <c r="AH93" s="66"/>
+      <c r="AI93" s="66"/>
+      <c r="AJ93" s="66"/>
+      <c r="AK93" s="66"/>
+      <c r="AL93" s="66"/>
+      <c r="AM93" s="66"/>
+      <c r="AN93" s="66"/>
+      <c r="AO93" s="66"/>
+      <c r="AP93" s="66"/>
+      <c r="AQ93" s="66"/>
+      <c r="AR93" s="66"/>
+      <c r="AS93" s="66"/>
+      <c r="AT93" s="66"/>
+      <c r="AU93" s="66"/>
     </row>
   </sheetData>
-  <mergeCells count="319">
-[...1 lines deleted...]
-    <mergeCell ref="B92:AU93"/>
+  <mergeCells count="283">
+    <mergeCell ref="A5:A8"/>
+    <mergeCell ref="B5:AZ6"/>
+    <mergeCell ref="AK7:AN7"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="AS7:AT7"/>
+    <mergeCell ref="AV7:AW7"/>
+    <mergeCell ref="AE1:AH4"/>
+    <mergeCell ref="AI1:AP1"/>
+    <mergeCell ref="AQ1:AS1"/>
+    <mergeCell ref="AT1:AU1"/>
+    <mergeCell ref="AV1:AZ1"/>
+    <mergeCell ref="AI2:AP4"/>
+    <mergeCell ref="AQ2:AS4"/>
+    <mergeCell ref="AT2:AU4"/>
+    <mergeCell ref="AV2:AZ4"/>
+    <mergeCell ref="W9:AC9"/>
+    <mergeCell ref="AD10:AE11"/>
+    <mergeCell ref="AF10:AX11"/>
     <mergeCell ref="A11:A25"/>
-    <mergeCell ref="AY37:AZ42"/>
-[...3 lines deleted...]
-    <mergeCell ref="AY67:AZ68"/>
+    <mergeCell ref="B12:V13"/>
+    <mergeCell ref="AD12:AE13"/>
+    <mergeCell ref="AF12:AV13"/>
+    <mergeCell ref="AW12:AX13"/>
+    <mergeCell ref="C14:Y15"/>
+    <mergeCell ref="AD14:AE15"/>
+    <mergeCell ref="AF14:AI15"/>
+    <mergeCell ref="AK14:AL15"/>
+    <mergeCell ref="AM14:AR15"/>
+    <mergeCell ref="AS14:AS15"/>
+    <mergeCell ref="AT14:AX15"/>
+    <mergeCell ref="B17:G22"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:L18"/>
+    <mergeCell ref="M17:N22"/>
+    <mergeCell ref="O17:O22"/>
+    <mergeCell ref="AA23:AH24"/>
+    <mergeCell ref="AK23:AR24"/>
+    <mergeCell ref="AS23:AS24"/>
+    <mergeCell ref="AT23:AZ24"/>
+    <mergeCell ref="C25:V26"/>
+    <mergeCell ref="AF25:AW26"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:L20"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:L22"/>
+    <mergeCell ref="B23:G24"/>
+    <mergeCell ref="H23:Z24"/>
+    <mergeCell ref="P17:S22"/>
+    <mergeCell ref="T17:U22"/>
+    <mergeCell ref="V17:W22"/>
     <mergeCell ref="Y17:Z22"/>
-    <mergeCell ref="AW67:AX68"/>
-[...164 lines deleted...]
-    <mergeCell ref="AC49:AG50"/>
+    <mergeCell ref="AA17:AH22"/>
+    <mergeCell ref="AI17:AZ22"/>
+    <mergeCell ref="B27:I28"/>
+    <mergeCell ref="W27:Z28"/>
+    <mergeCell ref="AA27:AM28"/>
+    <mergeCell ref="AN27:AW28"/>
+    <mergeCell ref="AX27:AZ28"/>
+    <mergeCell ref="B29:I30"/>
+    <mergeCell ref="W29:Z30"/>
+    <mergeCell ref="AA29:AM30"/>
+    <mergeCell ref="AN29:AW30"/>
+    <mergeCell ref="AX29:AZ30"/>
+    <mergeCell ref="B31:I32"/>
+    <mergeCell ref="W31:Z32"/>
+    <mergeCell ref="AA31:AM32"/>
+    <mergeCell ref="AN31:AW32"/>
+    <mergeCell ref="AX31:AZ32"/>
+    <mergeCell ref="B33:G36"/>
+    <mergeCell ref="H33:N34"/>
+    <mergeCell ref="O33:AZ34"/>
+    <mergeCell ref="H35:N36"/>
+    <mergeCell ref="O35:AL36"/>
+    <mergeCell ref="AM35:AT36"/>
+    <mergeCell ref="AU35:AU36"/>
+    <mergeCell ref="AV35:AX36"/>
+    <mergeCell ref="AZ35:AZ36"/>
+    <mergeCell ref="B37:B62"/>
+    <mergeCell ref="C37:G50"/>
+    <mergeCell ref="H37:N42"/>
+    <mergeCell ref="T37:V42"/>
+    <mergeCell ref="W37:W42"/>
+    <mergeCell ref="X37:AD42"/>
+    <mergeCell ref="AT37:AU42"/>
+    <mergeCell ref="AV37:AV42"/>
+    <mergeCell ref="AW37:AX42"/>
+    <mergeCell ref="AG45:AG46"/>
+    <mergeCell ref="AH45:AJ46"/>
+    <mergeCell ref="AK45:AL46"/>
+    <mergeCell ref="AM45:AP46"/>
+    <mergeCell ref="AQ45:AQ46"/>
     <mergeCell ref="AA47:AC48"/>
     <mergeCell ref="AD47:AD48"/>
     <mergeCell ref="AE47:AF48"/>
     <mergeCell ref="AG47:AG48"/>
     <mergeCell ref="AH47:AJ48"/>
     <mergeCell ref="AK47:AL48"/>
     <mergeCell ref="AR45:AS46"/>
     <mergeCell ref="AT45:AT46"/>
     <mergeCell ref="AU45:AV46"/>
-    <mergeCell ref="AW45:AW46"/>
-[...26 lines deleted...]
-    <mergeCell ref="AW37:AX42"/>
+    <mergeCell ref="AQ49:AQ50"/>
+    <mergeCell ref="AY37:AZ42"/>
     <mergeCell ref="AK39:AL40"/>
     <mergeCell ref="AM39:AP40"/>
     <mergeCell ref="AK41:AL42"/>
     <mergeCell ref="AM41:AP42"/>
     <mergeCell ref="AE37:AE42"/>
     <mergeCell ref="AF37:AJ42"/>
     <mergeCell ref="AK37:AL38"/>
     <mergeCell ref="AM37:AP38"/>
     <mergeCell ref="AQ37:AR42"/>
     <mergeCell ref="AS37:AS42"/>
-    <mergeCell ref="B37:B62"/>
-[...4 lines deleted...]
-    <mergeCell ref="X37:AD42"/>
+    <mergeCell ref="BL43:BL44"/>
+    <mergeCell ref="BM43:BN44"/>
+    <mergeCell ref="H45:N48"/>
+    <mergeCell ref="O45:O46"/>
+    <mergeCell ref="P45:S46"/>
+    <mergeCell ref="T45:U46"/>
+    <mergeCell ref="V45:X46"/>
+    <mergeCell ref="Y45:Z46"/>
+    <mergeCell ref="AA45:AC46"/>
+    <mergeCell ref="AD45:AD46"/>
     <mergeCell ref="H43:N44"/>
     <mergeCell ref="O43:AZ44"/>
-    <mergeCell ref="H45:N48"/>
-[...87 lines deleted...]
-    <mergeCell ref="D8:S8"/>
+    <mergeCell ref="BH43:BH44"/>
+    <mergeCell ref="BI43:BI44"/>
+    <mergeCell ref="BJ43:BJ44"/>
+    <mergeCell ref="BK43:BK44"/>
+    <mergeCell ref="AW45:AW46"/>
+    <mergeCell ref="AX45:AZ46"/>
+    <mergeCell ref="O47:O48"/>
+    <mergeCell ref="P47:S48"/>
+    <mergeCell ref="T47:U48"/>
+    <mergeCell ref="V47:X48"/>
+    <mergeCell ref="Y47:Z48"/>
+    <mergeCell ref="AE45:AF46"/>
+    <mergeCell ref="AR49:AS50"/>
+    <mergeCell ref="AT49:AV49"/>
+    <mergeCell ref="AT50:AV50"/>
+    <mergeCell ref="AM47:AP48"/>
+    <mergeCell ref="AQ47:AQ48"/>
+    <mergeCell ref="AR47:AS48"/>
+    <mergeCell ref="AT47:AT48"/>
+    <mergeCell ref="AU47:AV48"/>
+    <mergeCell ref="C51:G56"/>
+    <mergeCell ref="H51:N56"/>
+    <mergeCell ref="T51:V56"/>
+    <mergeCell ref="W51:W56"/>
+    <mergeCell ref="X51:AC56"/>
+    <mergeCell ref="AD51:AD56"/>
+    <mergeCell ref="AH49:AH50"/>
+    <mergeCell ref="AI49:AL50"/>
+    <mergeCell ref="AM49:AP50"/>
+    <mergeCell ref="H49:N50"/>
+    <mergeCell ref="O49:V50"/>
+    <mergeCell ref="W49:Z50"/>
+    <mergeCell ref="AA49:AB50"/>
+    <mergeCell ref="AC49:AG50"/>
+    <mergeCell ref="BA53:BB53"/>
+    <mergeCell ref="AH55:AH56"/>
+    <mergeCell ref="AI55:AL56"/>
+    <mergeCell ref="C57:G62"/>
+    <mergeCell ref="H57:N58"/>
+    <mergeCell ref="T57:V58"/>
+    <mergeCell ref="W57:W58"/>
+    <mergeCell ref="X57:AC58"/>
+    <mergeCell ref="AD57:AD58"/>
+    <mergeCell ref="AE57:AG58"/>
+    <mergeCell ref="AR51:AR56"/>
+    <mergeCell ref="AS51:AS56"/>
+    <mergeCell ref="AT51:AT56"/>
+    <mergeCell ref="AU51:AV56"/>
+    <mergeCell ref="AW51:AX56"/>
+    <mergeCell ref="AY51:AZ56"/>
+    <mergeCell ref="AE51:AG56"/>
+    <mergeCell ref="AH51:AH52"/>
+    <mergeCell ref="AI51:AL52"/>
+    <mergeCell ref="AM51:AN56"/>
+    <mergeCell ref="AO51:AP56"/>
+    <mergeCell ref="AQ51:AQ56"/>
+    <mergeCell ref="AH53:AH54"/>
+    <mergeCell ref="AI53:AL54"/>
+    <mergeCell ref="BR57:BS58"/>
+    <mergeCell ref="BA58:BB58"/>
+    <mergeCell ref="H59:N62"/>
+    <mergeCell ref="O59:O60"/>
+    <mergeCell ref="P59:S60"/>
+    <mergeCell ref="T59:V62"/>
+    <mergeCell ref="W59:W62"/>
+    <mergeCell ref="X59:AA62"/>
+    <mergeCell ref="AB59:AC62"/>
+    <mergeCell ref="AD59:AE62"/>
+    <mergeCell ref="AH57:AJ58"/>
+    <mergeCell ref="AK57:AL58"/>
+    <mergeCell ref="AM57:AR58"/>
+    <mergeCell ref="AS57:AX58"/>
+    <mergeCell ref="AY57:AZ58"/>
+    <mergeCell ref="BI57:BL58"/>
+    <mergeCell ref="B63:G72"/>
+    <mergeCell ref="H63:N64"/>
+    <mergeCell ref="O63:AZ64"/>
+    <mergeCell ref="H65:N66"/>
+    <mergeCell ref="O65:AL66"/>
+    <mergeCell ref="AF59:AF62"/>
+    <mergeCell ref="AG59:AJ62"/>
+    <mergeCell ref="AK59:AP62"/>
+    <mergeCell ref="AQ59:AR62"/>
+    <mergeCell ref="AS59:AS62"/>
+    <mergeCell ref="AT59:AU62"/>
+    <mergeCell ref="AM65:AT66"/>
+    <mergeCell ref="AU65:AU66"/>
+    <mergeCell ref="AV65:AX66"/>
+    <mergeCell ref="AZ65:AZ66"/>
+    <mergeCell ref="H67:N68"/>
+    <mergeCell ref="O67:AZ68"/>
+    <mergeCell ref="AV59:AV62"/>
+    <mergeCell ref="AW59:AX62"/>
+    <mergeCell ref="AY59:AZ62"/>
+    <mergeCell ref="O61:O62"/>
+    <mergeCell ref="P61:S62"/>
+    <mergeCell ref="AQ69:AR70"/>
+    <mergeCell ref="AS69:AS70"/>
+    <mergeCell ref="AT69:AU70"/>
+    <mergeCell ref="AV69:AV70"/>
+    <mergeCell ref="AW69:AZ69"/>
+    <mergeCell ref="H71:N72"/>
+    <mergeCell ref="O71:AZ72"/>
+    <mergeCell ref="AC69:AD70"/>
+    <mergeCell ref="AE69:AE70"/>
+    <mergeCell ref="AF69:AH70"/>
+    <mergeCell ref="AI69:AJ70"/>
+    <mergeCell ref="AK69:AN70"/>
+    <mergeCell ref="AO69:AP70"/>
+    <mergeCell ref="H69:N70"/>
+    <mergeCell ref="O69:S70"/>
+    <mergeCell ref="T69:V70"/>
+    <mergeCell ref="W69:W70"/>
+    <mergeCell ref="X69:Z70"/>
+    <mergeCell ref="AA69:AB70"/>
+    <mergeCell ref="AZ73:AZ74"/>
+    <mergeCell ref="H75:N76"/>
+    <mergeCell ref="O75:AZ76"/>
+    <mergeCell ref="B76:G78"/>
+    <mergeCell ref="H77:N78"/>
+    <mergeCell ref="O77:AH78"/>
+    <mergeCell ref="AI77:AL78"/>
+    <mergeCell ref="AM77:AQ78"/>
+    <mergeCell ref="AR77:AR78"/>
+    <mergeCell ref="AS77:AU78"/>
+    <mergeCell ref="AB73:AC74"/>
+    <mergeCell ref="AD73:AF74"/>
+    <mergeCell ref="AH73:AL74"/>
+    <mergeCell ref="AM73:AN74"/>
+    <mergeCell ref="AO73:AR74"/>
+    <mergeCell ref="AS73:AX74"/>
+    <mergeCell ref="B73:G75"/>
+    <mergeCell ref="H73:N74"/>
+    <mergeCell ref="O73:O74"/>
+    <mergeCell ref="P73:T74"/>
+    <mergeCell ref="U73:V74"/>
+    <mergeCell ref="W73:AA74"/>
+    <mergeCell ref="AV77:AV78"/>
+    <mergeCell ref="AW77:AZ78"/>
+    <mergeCell ref="B79:AZ79"/>
+    <mergeCell ref="B80:E89"/>
+    <mergeCell ref="F80:AT81"/>
+    <mergeCell ref="AU80:AZ81"/>
+    <mergeCell ref="F82:AT83"/>
+    <mergeCell ref="AU82:AZ82"/>
+    <mergeCell ref="AU83:AZ83"/>
+    <mergeCell ref="F84:AT85"/>
+    <mergeCell ref="B90:AT91"/>
+    <mergeCell ref="B92:AU93"/>
+    <mergeCell ref="AU84:AZ84"/>
+    <mergeCell ref="AU85:AZ85"/>
+    <mergeCell ref="F86:AQ87"/>
+    <mergeCell ref="AR86:AT86"/>
+    <mergeCell ref="AU86:AZ86"/>
+    <mergeCell ref="AR87:AT89"/>
+    <mergeCell ref="AU87:AZ87"/>
+    <mergeCell ref="F88:AQ89"/>
+    <mergeCell ref="AU88:AZ88"/>
+    <mergeCell ref="AU89:AZ89"/>
   </mergeCells>
-  <phoneticPr fontId="9"/>
-[...3 lines deleted...]
-  </dataValidations>
+  <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.5" bottom="0.19652777777777777" header="0.19652777777777777" footer="0.19652777777777777"/>
-  <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="53" max="75" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6C77EB1B-E8F0-46DF-87BE-00A1C81FD3B9}">
+          <xm:sqref>AF14:AJ15 KB14:KF15 TX14:UB15 ADT14:ADX15 ANP14:ANT15 AXL14:AXP15 BHH14:BHL15 BRD14:BRH15 CAZ14:CBD15 CKV14:CKZ15 CUR14:CUV15 DEN14:DER15 DOJ14:DON15 DYF14:DYJ15 EIB14:EIF15 ERX14:ESB15 FBT14:FBX15 FLP14:FLT15 FVL14:FVP15 GFH14:GFL15 GPD14:GPH15 GYZ14:GZD15 HIV14:HIZ15 HSR14:HSV15 ICN14:ICR15 IMJ14:IMN15 IWF14:IWJ15 JGB14:JGF15 JPX14:JQB15 JZT14:JZX15 KJP14:KJT15 KTL14:KTP15 LDH14:LDL15 LND14:LNH15 LWZ14:LXD15 MGV14:MGZ15 MQR14:MQV15 NAN14:NAR15 NKJ14:NKN15 NUF14:NUJ15 OEB14:OEF15 ONX14:OOB15 OXT14:OXX15 PHP14:PHT15 PRL14:PRP15 QBH14:QBL15 QLD14:QLH15 QUZ14:QVD15 REV14:REZ15 ROR14:ROV15 RYN14:RYR15 SIJ14:SIN15 SSF14:SSJ15 TCB14:TCF15 TLX14:TMB15 TVT14:TVX15 UFP14:UFT15 UPL14:UPP15 UZH14:UZL15 VJD14:VJH15 VSZ14:VTD15 WCV14:WCZ15 WMR14:WMV15 WWN14:WWR15 AF65550:AJ65551 KB65550:KF65551 TX65550:UB65551 ADT65550:ADX65551 ANP65550:ANT65551 AXL65550:AXP65551 BHH65550:BHL65551 BRD65550:BRH65551 CAZ65550:CBD65551 CKV65550:CKZ65551 CUR65550:CUV65551 DEN65550:DER65551 DOJ65550:DON65551 DYF65550:DYJ65551 EIB65550:EIF65551 ERX65550:ESB65551 FBT65550:FBX65551 FLP65550:FLT65551 FVL65550:FVP65551 GFH65550:GFL65551 GPD65550:GPH65551 GYZ65550:GZD65551 HIV65550:HIZ65551 HSR65550:HSV65551 ICN65550:ICR65551 IMJ65550:IMN65551 IWF65550:IWJ65551 JGB65550:JGF65551 JPX65550:JQB65551 JZT65550:JZX65551 KJP65550:KJT65551 KTL65550:KTP65551 LDH65550:LDL65551 LND65550:LNH65551 LWZ65550:LXD65551 MGV65550:MGZ65551 MQR65550:MQV65551 NAN65550:NAR65551 NKJ65550:NKN65551 NUF65550:NUJ65551 OEB65550:OEF65551 ONX65550:OOB65551 OXT65550:OXX65551 PHP65550:PHT65551 PRL65550:PRP65551 QBH65550:QBL65551 QLD65550:QLH65551 QUZ65550:QVD65551 REV65550:REZ65551 ROR65550:ROV65551 RYN65550:RYR65551 SIJ65550:SIN65551 SSF65550:SSJ65551 TCB65550:TCF65551 TLX65550:TMB65551 TVT65550:TVX65551 UFP65550:UFT65551 UPL65550:UPP65551 UZH65550:UZL65551 VJD65550:VJH65551 VSZ65550:VTD65551 WCV65550:WCZ65551 WMR65550:WMV65551 WWN65550:WWR65551 AF131086:AJ131087 KB131086:KF131087 TX131086:UB131087 ADT131086:ADX131087 ANP131086:ANT131087 AXL131086:AXP131087 BHH131086:BHL131087 BRD131086:BRH131087 CAZ131086:CBD131087 CKV131086:CKZ131087 CUR131086:CUV131087 DEN131086:DER131087 DOJ131086:DON131087 DYF131086:DYJ131087 EIB131086:EIF131087 ERX131086:ESB131087 FBT131086:FBX131087 FLP131086:FLT131087 FVL131086:FVP131087 GFH131086:GFL131087 GPD131086:GPH131087 GYZ131086:GZD131087 HIV131086:HIZ131087 HSR131086:HSV131087 ICN131086:ICR131087 IMJ131086:IMN131087 IWF131086:IWJ131087 JGB131086:JGF131087 JPX131086:JQB131087 JZT131086:JZX131087 KJP131086:KJT131087 KTL131086:KTP131087 LDH131086:LDL131087 LND131086:LNH131087 LWZ131086:LXD131087 MGV131086:MGZ131087 MQR131086:MQV131087 NAN131086:NAR131087 NKJ131086:NKN131087 NUF131086:NUJ131087 OEB131086:OEF131087 ONX131086:OOB131087 OXT131086:OXX131087 PHP131086:PHT131087 PRL131086:PRP131087 QBH131086:QBL131087 QLD131086:QLH131087 QUZ131086:QVD131087 REV131086:REZ131087 ROR131086:ROV131087 RYN131086:RYR131087 SIJ131086:SIN131087 SSF131086:SSJ131087 TCB131086:TCF131087 TLX131086:TMB131087 TVT131086:TVX131087 UFP131086:UFT131087 UPL131086:UPP131087 UZH131086:UZL131087 VJD131086:VJH131087 VSZ131086:VTD131087 WCV131086:WCZ131087 WMR131086:WMV131087 WWN131086:WWR131087 AF196622:AJ196623 KB196622:KF196623 TX196622:UB196623 ADT196622:ADX196623 ANP196622:ANT196623 AXL196622:AXP196623 BHH196622:BHL196623 BRD196622:BRH196623 CAZ196622:CBD196623 CKV196622:CKZ196623 CUR196622:CUV196623 DEN196622:DER196623 DOJ196622:DON196623 DYF196622:DYJ196623 EIB196622:EIF196623 ERX196622:ESB196623 FBT196622:FBX196623 FLP196622:FLT196623 FVL196622:FVP196623 GFH196622:GFL196623 GPD196622:GPH196623 GYZ196622:GZD196623 HIV196622:HIZ196623 HSR196622:HSV196623 ICN196622:ICR196623 IMJ196622:IMN196623 IWF196622:IWJ196623 JGB196622:JGF196623 JPX196622:JQB196623 JZT196622:JZX196623 KJP196622:KJT196623 KTL196622:KTP196623 LDH196622:LDL196623 LND196622:LNH196623 LWZ196622:LXD196623 MGV196622:MGZ196623 MQR196622:MQV196623 NAN196622:NAR196623 NKJ196622:NKN196623 NUF196622:NUJ196623 OEB196622:OEF196623 ONX196622:OOB196623 OXT196622:OXX196623 PHP196622:PHT196623 PRL196622:PRP196623 QBH196622:QBL196623 QLD196622:QLH196623 QUZ196622:QVD196623 REV196622:REZ196623 ROR196622:ROV196623 RYN196622:RYR196623 SIJ196622:SIN196623 SSF196622:SSJ196623 TCB196622:TCF196623 TLX196622:TMB196623 TVT196622:TVX196623 UFP196622:UFT196623 UPL196622:UPP196623 UZH196622:UZL196623 VJD196622:VJH196623 VSZ196622:VTD196623 WCV196622:WCZ196623 WMR196622:WMV196623 WWN196622:WWR196623 AF262158:AJ262159 KB262158:KF262159 TX262158:UB262159 ADT262158:ADX262159 ANP262158:ANT262159 AXL262158:AXP262159 BHH262158:BHL262159 BRD262158:BRH262159 CAZ262158:CBD262159 CKV262158:CKZ262159 CUR262158:CUV262159 DEN262158:DER262159 DOJ262158:DON262159 DYF262158:DYJ262159 EIB262158:EIF262159 ERX262158:ESB262159 FBT262158:FBX262159 FLP262158:FLT262159 FVL262158:FVP262159 GFH262158:GFL262159 GPD262158:GPH262159 GYZ262158:GZD262159 HIV262158:HIZ262159 HSR262158:HSV262159 ICN262158:ICR262159 IMJ262158:IMN262159 IWF262158:IWJ262159 JGB262158:JGF262159 JPX262158:JQB262159 JZT262158:JZX262159 KJP262158:KJT262159 KTL262158:KTP262159 LDH262158:LDL262159 LND262158:LNH262159 LWZ262158:LXD262159 MGV262158:MGZ262159 MQR262158:MQV262159 NAN262158:NAR262159 NKJ262158:NKN262159 NUF262158:NUJ262159 OEB262158:OEF262159 ONX262158:OOB262159 OXT262158:OXX262159 PHP262158:PHT262159 PRL262158:PRP262159 QBH262158:QBL262159 QLD262158:QLH262159 QUZ262158:QVD262159 REV262158:REZ262159 ROR262158:ROV262159 RYN262158:RYR262159 SIJ262158:SIN262159 SSF262158:SSJ262159 TCB262158:TCF262159 TLX262158:TMB262159 TVT262158:TVX262159 UFP262158:UFT262159 UPL262158:UPP262159 UZH262158:UZL262159 VJD262158:VJH262159 VSZ262158:VTD262159 WCV262158:WCZ262159 WMR262158:WMV262159 WWN262158:WWR262159 AF327694:AJ327695 KB327694:KF327695 TX327694:UB327695 ADT327694:ADX327695 ANP327694:ANT327695 AXL327694:AXP327695 BHH327694:BHL327695 BRD327694:BRH327695 CAZ327694:CBD327695 CKV327694:CKZ327695 CUR327694:CUV327695 DEN327694:DER327695 DOJ327694:DON327695 DYF327694:DYJ327695 EIB327694:EIF327695 ERX327694:ESB327695 FBT327694:FBX327695 FLP327694:FLT327695 FVL327694:FVP327695 GFH327694:GFL327695 GPD327694:GPH327695 GYZ327694:GZD327695 HIV327694:HIZ327695 HSR327694:HSV327695 ICN327694:ICR327695 IMJ327694:IMN327695 IWF327694:IWJ327695 JGB327694:JGF327695 JPX327694:JQB327695 JZT327694:JZX327695 KJP327694:KJT327695 KTL327694:KTP327695 LDH327694:LDL327695 LND327694:LNH327695 LWZ327694:LXD327695 MGV327694:MGZ327695 MQR327694:MQV327695 NAN327694:NAR327695 NKJ327694:NKN327695 NUF327694:NUJ327695 OEB327694:OEF327695 ONX327694:OOB327695 OXT327694:OXX327695 PHP327694:PHT327695 PRL327694:PRP327695 QBH327694:QBL327695 QLD327694:QLH327695 QUZ327694:QVD327695 REV327694:REZ327695 ROR327694:ROV327695 RYN327694:RYR327695 SIJ327694:SIN327695 SSF327694:SSJ327695 TCB327694:TCF327695 TLX327694:TMB327695 TVT327694:TVX327695 UFP327694:UFT327695 UPL327694:UPP327695 UZH327694:UZL327695 VJD327694:VJH327695 VSZ327694:VTD327695 WCV327694:WCZ327695 WMR327694:WMV327695 WWN327694:WWR327695 AF393230:AJ393231 KB393230:KF393231 TX393230:UB393231 ADT393230:ADX393231 ANP393230:ANT393231 AXL393230:AXP393231 BHH393230:BHL393231 BRD393230:BRH393231 CAZ393230:CBD393231 CKV393230:CKZ393231 CUR393230:CUV393231 DEN393230:DER393231 DOJ393230:DON393231 DYF393230:DYJ393231 EIB393230:EIF393231 ERX393230:ESB393231 FBT393230:FBX393231 FLP393230:FLT393231 FVL393230:FVP393231 GFH393230:GFL393231 GPD393230:GPH393231 GYZ393230:GZD393231 HIV393230:HIZ393231 HSR393230:HSV393231 ICN393230:ICR393231 IMJ393230:IMN393231 IWF393230:IWJ393231 JGB393230:JGF393231 JPX393230:JQB393231 JZT393230:JZX393231 KJP393230:KJT393231 KTL393230:KTP393231 LDH393230:LDL393231 LND393230:LNH393231 LWZ393230:LXD393231 MGV393230:MGZ393231 MQR393230:MQV393231 NAN393230:NAR393231 NKJ393230:NKN393231 NUF393230:NUJ393231 OEB393230:OEF393231 ONX393230:OOB393231 OXT393230:OXX393231 PHP393230:PHT393231 PRL393230:PRP393231 QBH393230:QBL393231 QLD393230:QLH393231 QUZ393230:QVD393231 REV393230:REZ393231 ROR393230:ROV393231 RYN393230:RYR393231 SIJ393230:SIN393231 SSF393230:SSJ393231 TCB393230:TCF393231 TLX393230:TMB393231 TVT393230:TVX393231 UFP393230:UFT393231 UPL393230:UPP393231 UZH393230:UZL393231 VJD393230:VJH393231 VSZ393230:VTD393231 WCV393230:WCZ393231 WMR393230:WMV393231 WWN393230:WWR393231 AF458766:AJ458767 KB458766:KF458767 TX458766:UB458767 ADT458766:ADX458767 ANP458766:ANT458767 AXL458766:AXP458767 BHH458766:BHL458767 BRD458766:BRH458767 CAZ458766:CBD458767 CKV458766:CKZ458767 CUR458766:CUV458767 DEN458766:DER458767 DOJ458766:DON458767 DYF458766:DYJ458767 EIB458766:EIF458767 ERX458766:ESB458767 FBT458766:FBX458767 FLP458766:FLT458767 FVL458766:FVP458767 GFH458766:GFL458767 GPD458766:GPH458767 GYZ458766:GZD458767 HIV458766:HIZ458767 HSR458766:HSV458767 ICN458766:ICR458767 IMJ458766:IMN458767 IWF458766:IWJ458767 JGB458766:JGF458767 JPX458766:JQB458767 JZT458766:JZX458767 KJP458766:KJT458767 KTL458766:KTP458767 LDH458766:LDL458767 LND458766:LNH458767 LWZ458766:LXD458767 MGV458766:MGZ458767 MQR458766:MQV458767 NAN458766:NAR458767 NKJ458766:NKN458767 NUF458766:NUJ458767 OEB458766:OEF458767 ONX458766:OOB458767 OXT458766:OXX458767 PHP458766:PHT458767 PRL458766:PRP458767 QBH458766:QBL458767 QLD458766:QLH458767 QUZ458766:QVD458767 REV458766:REZ458767 ROR458766:ROV458767 RYN458766:RYR458767 SIJ458766:SIN458767 SSF458766:SSJ458767 TCB458766:TCF458767 TLX458766:TMB458767 TVT458766:TVX458767 UFP458766:UFT458767 UPL458766:UPP458767 UZH458766:UZL458767 VJD458766:VJH458767 VSZ458766:VTD458767 WCV458766:WCZ458767 WMR458766:WMV458767 WWN458766:WWR458767 AF524302:AJ524303 KB524302:KF524303 TX524302:UB524303 ADT524302:ADX524303 ANP524302:ANT524303 AXL524302:AXP524303 BHH524302:BHL524303 BRD524302:BRH524303 CAZ524302:CBD524303 CKV524302:CKZ524303 CUR524302:CUV524303 DEN524302:DER524303 DOJ524302:DON524303 DYF524302:DYJ524303 EIB524302:EIF524303 ERX524302:ESB524303 FBT524302:FBX524303 FLP524302:FLT524303 FVL524302:FVP524303 GFH524302:GFL524303 GPD524302:GPH524303 GYZ524302:GZD524303 HIV524302:HIZ524303 HSR524302:HSV524303 ICN524302:ICR524303 IMJ524302:IMN524303 IWF524302:IWJ524303 JGB524302:JGF524303 JPX524302:JQB524303 JZT524302:JZX524303 KJP524302:KJT524303 KTL524302:KTP524303 LDH524302:LDL524303 LND524302:LNH524303 LWZ524302:LXD524303 MGV524302:MGZ524303 MQR524302:MQV524303 NAN524302:NAR524303 NKJ524302:NKN524303 NUF524302:NUJ524303 OEB524302:OEF524303 ONX524302:OOB524303 OXT524302:OXX524303 PHP524302:PHT524303 PRL524302:PRP524303 QBH524302:QBL524303 QLD524302:QLH524303 QUZ524302:QVD524303 REV524302:REZ524303 ROR524302:ROV524303 RYN524302:RYR524303 SIJ524302:SIN524303 SSF524302:SSJ524303 TCB524302:TCF524303 TLX524302:TMB524303 TVT524302:TVX524303 UFP524302:UFT524303 UPL524302:UPP524303 UZH524302:UZL524303 VJD524302:VJH524303 VSZ524302:VTD524303 WCV524302:WCZ524303 WMR524302:WMV524303 WWN524302:WWR524303 AF589838:AJ589839 KB589838:KF589839 TX589838:UB589839 ADT589838:ADX589839 ANP589838:ANT589839 AXL589838:AXP589839 BHH589838:BHL589839 BRD589838:BRH589839 CAZ589838:CBD589839 CKV589838:CKZ589839 CUR589838:CUV589839 DEN589838:DER589839 DOJ589838:DON589839 DYF589838:DYJ589839 EIB589838:EIF589839 ERX589838:ESB589839 FBT589838:FBX589839 FLP589838:FLT589839 FVL589838:FVP589839 GFH589838:GFL589839 GPD589838:GPH589839 GYZ589838:GZD589839 HIV589838:HIZ589839 HSR589838:HSV589839 ICN589838:ICR589839 IMJ589838:IMN589839 IWF589838:IWJ589839 JGB589838:JGF589839 JPX589838:JQB589839 JZT589838:JZX589839 KJP589838:KJT589839 KTL589838:KTP589839 LDH589838:LDL589839 LND589838:LNH589839 LWZ589838:LXD589839 MGV589838:MGZ589839 MQR589838:MQV589839 NAN589838:NAR589839 NKJ589838:NKN589839 NUF589838:NUJ589839 OEB589838:OEF589839 ONX589838:OOB589839 OXT589838:OXX589839 PHP589838:PHT589839 PRL589838:PRP589839 QBH589838:QBL589839 QLD589838:QLH589839 QUZ589838:QVD589839 REV589838:REZ589839 ROR589838:ROV589839 RYN589838:RYR589839 SIJ589838:SIN589839 SSF589838:SSJ589839 TCB589838:TCF589839 TLX589838:TMB589839 TVT589838:TVX589839 UFP589838:UFT589839 UPL589838:UPP589839 UZH589838:UZL589839 VJD589838:VJH589839 VSZ589838:VTD589839 WCV589838:WCZ589839 WMR589838:WMV589839 WWN589838:WWR589839 AF655374:AJ655375 KB655374:KF655375 TX655374:UB655375 ADT655374:ADX655375 ANP655374:ANT655375 AXL655374:AXP655375 BHH655374:BHL655375 BRD655374:BRH655375 CAZ655374:CBD655375 CKV655374:CKZ655375 CUR655374:CUV655375 DEN655374:DER655375 DOJ655374:DON655375 DYF655374:DYJ655375 EIB655374:EIF655375 ERX655374:ESB655375 FBT655374:FBX655375 FLP655374:FLT655375 FVL655374:FVP655375 GFH655374:GFL655375 GPD655374:GPH655375 GYZ655374:GZD655375 HIV655374:HIZ655375 HSR655374:HSV655375 ICN655374:ICR655375 IMJ655374:IMN655375 IWF655374:IWJ655375 JGB655374:JGF655375 JPX655374:JQB655375 JZT655374:JZX655375 KJP655374:KJT655375 KTL655374:KTP655375 LDH655374:LDL655375 LND655374:LNH655375 LWZ655374:LXD655375 MGV655374:MGZ655375 MQR655374:MQV655375 NAN655374:NAR655375 NKJ655374:NKN655375 NUF655374:NUJ655375 OEB655374:OEF655375 ONX655374:OOB655375 OXT655374:OXX655375 PHP655374:PHT655375 PRL655374:PRP655375 QBH655374:QBL655375 QLD655374:QLH655375 QUZ655374:QVD655375 REV655374:REZ655375 ROR655374:ROV655375 RYN655374:RYR655375 SIJ655374:SIN655375 SSF655374:SSJ655375 TCB655374:TCF655375 TLX655374:TMB655375 TVT655374:TVX655375 UFP655374:UFT655375 UPL655374:UPP655375 UZH655374:UZL655375 VJD655374:VJH655375 VSZ655374:VTD655375 WCV655374:WCZ655375 WMR655374:WMV655375 WWN655374:WWR655375 AF720910:AJ720911 KB720910:KF720911 TX720910:UB720911 ADT720910:ADX720911 ANP720910:ANT720911 AXL720910:AXP720911 BHH720910:BHL720911 BRD720910:BRH720911 CAZ720910:CBD720911 CKV720910:CKZ720911 CUR720910:CUV720911 DEN720910:DER720911 DOJ720910:DON720911 DYF720910:DYJ720911 EIB720910:EIF720911 ERX720910:ESB720911 FBT720910:FBX720911 FLP720910:FLT720911 FVL720910:FVP720911 GFH720910:GFL720911 GPD720910:GPH720911 GYZ720910:GZD720911 HIV720910:HIZ720911 HSR720910:HSV720911 ICN720910:ICR720911 IMJ720910:IMN720911 IWF720910:IWJ720911 JGB720910:JGF720911 JPX720910:JQB720911 JZT720910:JZX720911 KJP720910:KJT720911 KTL720910:KTP720911 LDH720910:LDL720911 LND720910:LNH720911 LWZ720910:LXD720911 MGV720910:MGZ720911 MQR720910:MQV720911 NAN720910:NAR720911 NKJ720910:NKN720911 NUF720910:NUJ720911 OEB720910:OEF720911 ONX720910:OOB720911 OXT720910:OXX720911 PHP720910:PHT720911 PRL720910:PRP720911 QBH720910:QBL720911 QLD720910:QLH720911 QUZ720910:QVD720911 REV720910:REZ720911 ROR720910:ROV720911 RYN720910:RYR720911 SIJ720910:SIN720911 SSF720910:SSJ720911 TCB720910:TCF720911 TLX720910:TMB720911 TVT720910:TVX720911 UFP720910:UFT720911 UPL720910:UPP720911 UZH720910:UZL720911 VJD720910:VJH720911 VSZ720910:VTD720911 WCV720910:WCZ720911 WMR720910:WMV720911 WWN720910:WWR720911 AF786446:AJ786447 KB786446:KF786447 TX786446:UB786447 ADT786446:ADX786447 ANP786446:ANT786447 AXL786446:AXP786447 BHH786446:BHL786447 BRD786446:BRH786447 CAZ786446:CBD786447 CKV786446:CKZ786447 CUR786446:CUV786447 DEN786446:DER786447 DOJ786446:DON786447 DYF786446:DYJ786447 EIB786446:EIF786447 ERX786446:ESB786447 FBT786446:FBX786447 FLP786446:FLT786447 FVL786446:FVP786447 GFH786446:GFL786447 GPD786446:GPH786447 GYZ786446:GZD786447 HIV786446:HIZ786447 HSR786446:HSV786447 ICN786446:ICR786447 IMJ786446:IMN786447 IWF786446:IWJ786447 JGB786446:JGF786447 JPX786446:JQB786447 JZT786446:JZX786447 KJP786446:KJT786447 KTL786446:KTP786447 LDH786446:LDL786447 LND786446:LNH786447 LWZ786446:LXD786447 MGV786446:MGZ786447 MQR786446:MQV786447 NAN786446:NAR786447 NKJ786446:NKN786447 NUF786446:NUJ786447 OEB786446:OEF786447 ONX786446:OOB786447 OXT786446:OXX786447 PHP786446:PHT786447 PRL786446:PRP786447 QBH786446:QBL786447 QLD786446:QLH786447 QUZ786446:QVD786447 REV786446:REZ786447 ROR786446:ROV786447 RYN786446:RYR786447 SIJ786446:SIN786447 SSF786446:SSJ786447 TCB786446:TCF786447 TLX786446:TMB786447 TVT786446:TVX786447 UFP786446:UFT786447 UPL786446:UPP786447 UZH786446:UZL786447 VJD786446:VJH786447 VSZ786446:VTD786447 WCV786446:WCZ786447 WMR786446:WMV786447 WWN786446:WWR786447 AF851982:AJ851983 KB851982:KF851983 TX851982:UB851983 ADT851982:ADX851983 ANP851982:ANT851983 AXL851982:AXP851983 BHH851982:BHL851983 BRD851982:BRH851983 CAZ851982:CBD851983 CKV851982:CKZ851983 CUR851982:CUV851983 DEN851982:DER851983 DOJ851982:DON851983 DYF851982:DYJ851983 EIB851982:EIF851983 ERX851982:ESB851983 FBT851982:FBX851983 FLP851982:FLT851983 FVL851982:FVP851983 GFH851982:GFL851983 GPD851982:GPH851983 GYZ851982:GZD851983 HIV851982:HIZ851983 HSR851982:HSV851983 ICN851982:ICR851983 IMJ851982:IMN851983 IWF851982:IWJ851983 JGB851982:JGF851983 JPX851982:JQB851983 JZT851982:JZX851983 KJP851982:KJT851983 KTL851982:KTP851983 LDH851982:LDL851983 LND851982:LNH851983 LWZ851982:LXD851983 MGV851982:MGZ851983 MQR851982:MQV851983 NAN851982:NAR851983 NKJ851982:NKN851983 NUF851982:NUJ851983 OEB851982:OEF851983 ONX851982:OOB851983 OXT851982:OXX851983 PHP851982:PHT851983 PRL851982:PRP851983 QBH851982:QBL851983 QLD851982:QLH851983 QUZ851982:QVD851983 REV851982:REZ851983 ROR851982:ROV851983 RYN851982:RYR851983 SIJ851982:SIN851983 SSF851982:SSJ851983 TCB851982:TCF851983 TLX851982:TMB851983 TVT851982:TVX851983 UFP851982:UFT851983 UPL851982:UPP851983 UZH851982:UZL851983 VJD851982:VJH851983 VSZ851982:VTD851983 WCV851982:WCZ851983 WMR851982:WMV851983 WWN851982:WWR851983 AF917518:AJ917519 KB917518:KF917519 TX917518:UB917519 ADT917518:ADX917519 ANP917518:ANT917519 AXL917518:AXP917519 BHH917518:BHL917519 BRD917518:BRH917519 CAZ917518:CBD917519 CKV917518:CKZ917519 CUR917518:CUV917519 DEN917518:DER917519 DOJ917518:DON917519 DYF917518:DYJ917519 EIB917518:EIF917519 ERX917518:ESB917519 FBT917518:FBX917519 FLP917518:FLT917519 FVL917518:FVP917519 GFH917518:GFL917519 GPD917518:GPH917519 GYZ917518:GZD917519 HIV917518:HIZ917519 HSR917518:HSV917519 ICN917518:ICR917519 IMJ917518:IMN917519 IWF917518:IWJ917519 JGB917518:JGF917519 JPX917518:JQB917519 JZT917518:JZX917519 KJP917518:KJT917519 KTL917518:KTP917519 LDH917518:LDL917519 LND917518:LNH917519 LWZ917518:LXD917519 MGV917518:MGZ917519 MQR917518:MQV917519 NAN917518:NAR917519 NKJ917518:NKN917519 NUF917518:NUJ917519 OEB917518:OEF917519 ONX917518:OOB917519 OXT917518:OXX917519 PHP917518:PHT917519 PRL917518:PRP917519 QBH917518:QBL917519 QLD917518:QLH917519 QUZ917518:QVD917519 REV917518:REZ917519 ROR917518:ROV917519 RYN917518:RYR917519 SIJ917518:SIN917519 SSF917518:SSJ917519 TCB917518:TCF917519 TLX917518:TMB917519 TVT917518:TVX917519 UFP917518:UFT917519 UPL917518:UPP917519 UZH917518:UZL917519 VJD917518:VJH917519 VSZ917518:VTD917519 WCV917518:WCZ917519 WMR917518:WMV917519 WWN917518:WWR917519 AF983054:AJ983055 KB983054:KF983055 TX983054:UB983055 ADT983054:ADX983055 ANP983054:ANT983055 AXL983054:AXP983055 BHH983054:BHL983055 BRD983054:BRH983055 CAZ983054:CBD983055 CKV983054:CKZ983055 CUR983054:CUV983055 DEN983054:DER983055 DOJ983054:DON983055 DYF983054:DYJ983055 EIB983054:EIF983055 ERX983054:ESB983055 FBT983054:FBX983055 FLP983054:FLT983055 FVL983054:FVP983055 GFH983054:GFL983055 GPD983054:GPH983055 GYZ983054:GZD983055 HIV983054:HIZ983055 HSR983054:HSV983055 ICN983054:ICR983055 IMJ983054:IMN983055 IWF983054:IWJ983055 JGB983054:JGF983055 JPX983054:JQB983055 JZT983054:JZX983055 KJP983054:KJT983055 KTL983054:KTP983055 LDH983054:LDL983055 LND983054:LNH983055 LWZ983054:LXD983055 MGV983054:MGZ983055 MQR983054:MQV983055 NAN983054:NAR983055 NKJ983054:NKN983055 NUF983054:NUJ983055 OEB983054:OEF983055 ONX983054:OOB983055 OXT983054:OXX983055 PHP983054:PHT983055 PRL983054:PRP983055 QBH983054:QBL983055 QLD983054:QLH983055 QUZ983054:QVD983055 REV983054:REZ983055 ROR983054:ROV983055 RYN983054:RYR983055 SIJ983054:SIN983055 SSF983054:SSJ983055 TCB983054:TCF983055 TLX983054:TMB983055 TVT983054:TVX983055 UFP983054:UFT983055 UPL983054:UPP983055 UZH983054:UZL983055 VJD983054:VJH983055 VSZ983054:VTD983055 WCV983054:WCZ983055 WMR983054:WMV983055 WWN983054:WWR983055 AS7:AT7 KO7:KP7 UK7:UL7 AEG7:AEH7 AOC7:AOD7 AXY7:AXZ7 BHU7:BHV7 BRQ7:BRR7 CBM7:CBN7 CLI7:CLJ7 CVE7:CVF7 DFA7:DFB7 DOW7:DOX7 DYS7:DYT7 EIO7:EIP7 ESK7:ESL7 FCG7:FCH7 FMC7:FMD7 FVY7:FVZ7 GFU7:GFV7 GPQ7:GPR7 GZM7:GZN7 HJI7:HJJ7 HTE7:HTF7 IDA7:IDB7 IMW7:IMX7 IWS7:IWT7 JGO7:JGP7 JQK7:JQL7 KAG7:KAH7 KKC7:KKD7 KTY7:KTZ7 LDU7:LDV7 LNQ7:LNR7 LXM7:LXN7 MHI7:MHJ7 MRE7:MRF7 NBA7:NBB7 NKW7:NKX7 NUS7:NUT7 OEO7:OEP7 OOK7:OOL7 OYG7:OYH7 PIC7:PID7 PRY7:PRZ7 QBU7:QBV7 QLQ7:QLR7 QVM7:QVN7 RFI7:RFJ7 RPE7:RPF7 RZA7:RZB7 SIW7:SIX7 SSS7:SST7 TCO7:TCP7 TMK7:TML7 TWG7:TWH7 UGC7:UGD7 UPY7:UPZ7 UZU7:UZV7 VJQ7:VJR7 VTM7:VTN7 WDI7:WDJ7 WNE7:WNF7 WXA7:WXB7 AS65543:AT65543 KO65543:KP65543 UK65543:UL65543 AEG65543:AEH65543 AOC65543:AOD65543 AXY65543:AXZ65543 BHU65543:BHV65543 BRQ65543:BRR65543 CBM65543:CBN65543 CLI65543:CLJ65543 CVE65543:CVF65543 DFA65543:DFB65543 DOW65543:DOX65543 DYS65543:DYT65543 EIO65543:EIP65543 ESK65543:ESL65543 FCG65543:FCH65543 FMC65543:FMD65543 FVY65543:FVZ65543 GFU65543:GFV65543 GPQ65543:GPR65543 GZM65543:GZN65543 HJI65543:HJJ65543 HTE65543:HTF65543 IDA65543:IDB65543 IMW65543:IMX65543 IWS65543:IWT65543 JGO65543:JGP65543 JQK65543:JQL65543 KAG65543:KAH65543 KKC65543:KKD65543 KTY65543:KTZ65543 LDU65543:LDV65543 LNQ65543:LNR65543 LXM65543:LXN65543 MHI65543:MHJ65543 MRE65543:MRF65543 NBA65543:NBB65543 NKW65543:NKX65543 NUS65543:NUT65543 OEO65543:OEP65543 OOK65543:OOL65543 OYG65543:OYH65543 PIC65543:PID65543 PRY65543:PRZ65543 QBU65543:QBV65543 QLQ65543:QLR65543 QVM65543:QVN65543 RFI65543:RFJ65543 RPE65543:RPF65543 RZA65543:RZB65543 SIW65543:SIX65543 SSS65543:SST65543 TCO65543:TCP65543 TMK65543:TML65543 TWG65543:TWH65543 UGC65543:UGD65543 UPY65543:UPZ65543 UZU65543:UZV65543 VJQ65543:VJR65543 VTM65543:VTN65543 WDI65543:WDJ65543 WNE65543:WNF65543 WXA65543:WXB65543 AS131079:AT131079 KO131079:KP131079 UK131079:UL131079 AEG131079:AEH131079 AOC131079:AOD131079 AXY131079:AXZ131079 BHU131079:BHV131079 BRQ131079:BRR131079 CBM131079:CBN131079 CLI131079:CLJ131079 CVE131079:CVF131079 DFA131079:DFB131079 DOW131079:DOX131079 DYS131079:DYT131079 EIO131079:EIP131079 ESK131079:ESL131079 FCG131079:FCH131079 FMC131079:FMD131079 FVY131079:FVZ131079 GFU131079:GFV131079 GPQ131079:GPR131079 GZM131079:GZN131079 HJI131079:HJJ131079 HTE131079:HTF131079 IDA131079:IDB131079 IMW131079:IMX131079 IWS131079:IWT131079 JGO131079:JGP131079 JQK131079:JQL131079 KAG131079:KAH131079 KKC131079:KKD131079 KTY131079:KTZ131079 LDU131079:LDV131079 LNQ131079:LNR131079 LXM131079:LXN131079 MHI131079:MHJ131079 MRE131079:MRF131079 NBA131079:NBB131079 NKW131079:NKX131079 NUS131079:NUT131079 OEO131079:OEP131079 OOK131079:OOL131079 OYG131079:OYH131079 PIC131079:PID131079 PRY131079:PRZ131079 QBU131079:QBV131079 QLQ131079:QLR131079 QVM131079:QVN131079 RFI131079:RFJ131079 RPE131079:RPF131079 RZA131079:RZB131079 SIW131079:SIX131079 SSS131079:SST131079 TCO131079:TCP131079 TMK131079:TML131079 TWG131079:TWH131079 UGC131079:UGD131079 UPY131079:UPZ131079 UZU131079:UZV131079 VJQ131079:VJR131079 VTM131079:VTN131079 WDI131079:WDJ131079 WNE131079:WNF131079 WXA131079:WXB131079 AS196615:AT196615 KO196615:KP196615 UK196615:UL196615 AEG196615:AEH196615 AOC196615:AOD196615 AXY196615:AXZ196615 BHU196615:BHV196615 BRQ196615:BRR196615 CBM196615:CBN196615 CLI196615:CLJ196615 CVE196615:CVF196615 DFA196615:DFB196615 DOW196615:DOX196615 DYS196615:DYT196615 EIO196615:EIP196615 ESK196615:ESL196615 FCG196615:FCH196615 FMC196615:FMD196615 FVY196615:FVZ196615 GFU196615:GFV196615 GPQ196615:GPR196615 GZM196615:GZN196615 HJI196615:HJJ196615 HTE196615:HTF196615 IDA196615:IDB196615 IMW196615:IMX196615 IWS196615:IWT196615 JGO196615:JGP196615 JQK196615:JQL196615 KAG196615:KAH196615 KKC196615:KKD196615 KTY196615:KTZ196615 LDU196615:LDV196615 LNQ196615:LNR196615 LXM196615:LXN196615 MHI196615:MHJ196615 MRE196615:MRF196615 NBA196615:NBB196615 NKW196615:NKX196615 NUS196615:NUT196615 OEO196615:OEP196615 OOK196615:OOL196615 OYG196615:OYH196615 PIC196615:PID196615 PRY196615:PRZ196615 QBU196615:QBV196615 QLQ196615:QLR196615 QVM196615:QVN196615 RFI196615:RFJ196615 RPE196615:RPF196615 RZA196615:RZB196615 SIW196615:SIX196615 SSS196615:SST196615 TCO196615:TCP196615 TMK196615:TML196615 TWG196615:TWH196615 UGC196615:UGD196615 UPY196615:UPZ196615 UZU196615:UZV196615 VJQ196615:VJR196615 VTM196615:VTN196615 WDI196615:WDJ196615 WNE196615:WNF196615 WXA196615:WXB196615 AS262151:AT262151 KO262151:KP262151 UK262151:UL262151 AEG262151:AEH262151 AOC262151:AOD262151 AXY262151:AXZ262151 BHU262151:BHV262151 BRQ262151:BRR262151 CBM262151:CBN262151 CLI262151:CLJ262151 CVE262151:CVF262151 DFA262151:DFB262151 DOW262151:DOX262151 DYS262151:DYT262151 EIO262151:EIP262151 ESK262151:ESL262151 FCG262151:FCH262151 FMC262151:FMD262151 FVY262151:FVZ262151 GFU262151:GFV262151 GPQ262151:GPR262151 GZM262151:GZN262151 HJI262151:HJJ262151 HTE262151:HTF262151 IDA262151:IDB262151 IMW262151:IMX262151 IWS262151:IWT262151 JGO262151:JGP262151 JQK262151:JQL262151 KAG262151:KAH262151 KKC262151:KKD262151 KTY262151:KTZ262151 LDU262151:LDV262151 LNQ262151:LNR262151 LXM262151:LXN262151 MHI262151:MHJ262151 MRE262151:MRF262151 NBA262151:NBB262151 NKW262151:NKX262151 NUS262151:NUT262151 OEO262151:OEP262151 OOK262151:OOL262151 OYG262151:OYH262151 PIC262151:PID262151 PRY262151:PRZ262151 QBU262151:QBV262151 QLQ262151:QLR262151 QVM262151:QVN262151 RFI262151:RFJ262151 RPE262151:RPF262151 RZA262151:RZB262151 SIW262151:SIX262151 SSS262151:SST262151 TCO262151:TCP262151 TMK262151:TML262151 TWG262151:TWH262151 UGC262151:UGD262151 UPY262151:UPZ262151 UZU262151:UZV262151 VJQ262151:VJR262151 VTM262151:VTN262151 WDI262151:WDJ262151 WNE262151:WNF262151 WXA262151:WXB262151 AS327687:AT327687 KO327687:KP327687 UK327687:UL327687 AEG327687:AEH327687 AOC327687:AOD327687 AXY327687:AXZ327687 BHU327687:BHV327687 BRQ327687:BRR327687 CBM327687:CBN327687 CLI327687:CLJ327687 CVE327687:CVF327687 DFA327687:DFB327687 DOW327687:DOX327687 DYS327687:DYT327687 EIO327687:EIP327687 ESK327687:ESL327687 FCG327687:FCH327687 FMC327687:FMD327687 FVY327687:FVZ327687 GFU327687:GFV327687 GPQ327687:GPR327687 GZM327687:GZN327687 HJI327687:HJJ327687 HTE327687:HTF327687 IDA327687:IDB327687 IMW327687:IMX327687 IWS327687:IWT327687 JGO327687:JGP327687 JQK327687:JQL327687 KAG327687:KAH327687 KKC327687:KKD327687 KTY327687:KTZ327687 LDU327687:LDV327687 LNQ327687:LNR327687 LXM327687:LXN327687 MHI327687:MHJ327687 MRE327687:MRF327687 NBA327687:NBB327687 NKW327687:NKX327687 NUS327687:NUT327687 OEO327687:OEP327687 OOK327687:OOL327687 OYG327687:OYH327687 PIC327687:PID327687 PRY327687:PRZ327687 QBU327687:QBV327687 QLQ327687:QLR327687 QVM327687:QVN327687 RFI327687:RFJ327687 RPE327687:RPF327687 RZA327687:RZB327687 SIW327687:SIX327687 SSS327687:SST327687 TCO327687:TCP327687 TMK327687:TML327687 TWG327687:TWH327687 UGC327687:UGD327687 UPY327687:UPZ327687 UZU327687:UZV327687 VJQ327687:VJR327687 VTM327687:VTN327687 WDI327687:WDJ327687 WNE327687:WNF327687 WXA327687:WXB327687 AS393223:AT393223 KO393223:KP393223 UK393223:UL393223 AEG393223:AEH393223 AOC393223:AOD393223 AXY393223:AXZ393223 BHU393223:BHV393223 BRQ393223:BRR393223 CBM393223:CBN393223 CLI393223:CLJ393223 CVE393223:CVF393223 DFA393223:DFB393223 DOW393223:DOX393223 DYS393223:DYT393223 EIO393223:EIP393223 ESK393223:ESL393223 FCG393223:FCH393223 FMC393223:FMD393223 FVY393223:FVZ393223 GFU393223:GFV393223 GPQ393223:GPR393223 GZM393223:GZN393223 HJI393223:HJJ393223 HTE393223:HTF393223 IDA393223:IDB393223 IMW393223:IMX393223 IWS393223:IWT393223 JGO393223:JGP393223 JQK393223:JQL393223 KAG393223:KAH393223 KKC393223:KKD393223 KTY393223:KTZ393223 LDU393223:LDV393223 LNQ393223:LNR393223 LXM393223:LXN393223 MHI393223:MHJ393223 MRE393223:MRF393223 NBA393223:NBB393223 NKW393223:NKX393223 NUS393223:NUT393223 OEO393223:OEP393223 OOK393223:OOL393223 OYG393223:OYH393223 PIC393223:PID393223 PRY393223:PRZ393223 QBU393223:QBV393223 QLQ393223:QLR393223 QVM393223:QVN393223 RFI393223:RFJ393223 RPE393223:RPF393223 RZA393223:RZB393223 SIW393223:SIX393223 SSS393223:SST393223 TCO393223:TCP393223 TMK393223:TML393223 TWG393223:TWH393223 UGC393223:UGD393223 UPY393223:UPZ393223 UZU393223:UZV393223 VJQ393223:VJR393223 VTM393223:VTN393223 WDI393223:WDJ393223 WNE393223:WNF393223 WXA393223:WXB393223 AS458759:AT458759 KO458759:KP458759 UK458759:UL458759 AEG458759:AEH458759 AOC458759:AOD458759 AXY458759:AXZ458759 BHU458759:BHV458759 BRQ458759:BRR458759 CBM458759:CBN458759 CLI458759:CLJ458759 CVE458759:CVF458759 DFA458759:DFB458759 DOW458759:DOX458759 DYS458759:DYT458759 EIO458759:EIP458759 ESK458759:ESL458759 FCG458759:FCH458759 FMC458759:FMD458759 FVY458759:FVZ458759 GFU458759:GFV458759 GPQ458759:GPR458759 GZM458759:GZN458759 HJI458759:HJJ458759 HTE458759:HTF458759 IDA458759:IDB458759 IMW458759:IMX458759 IWS458759:IWT458759 JGO458759:JGP458759 JQK458759:JQL458759 KAG458759:KAH458759 KKC458759:KKD458759 KTY458759:KTZ458759 LDU458759:LDV458759 LNQ458759:LNR458759 LXM458759:LXN458759 MHI458759:MHJ458759 MRE458759:MRF458759 NBA458759:NBB458759 NKW458759:NKX458759 NUS458759:NUT458759 OEO458759:OEP458759 OOK458759:OOL458759 OYG458759:OYH458759 PIC458759:PID458759 PRY458759:PRZ458759 QBU458759:QBV458759 QLQ458759:QLR458759 QVM458759:QVN458759 RFI458759:RFJ458759 RPE458759:RPF458759 RZA458759:RZB458759 SIW458759:SIX458759 SSS458759:SST458759 TCO458759:TCP458759 TMK458759:TML458759 TWG458759:TWH458759 UGC458759:UGD458759 UPY458759:UPZ458759 UZU458759:UZV458759 VJQ458759:VJR458759 VTM458759:VTN458759 WDI458759:WDJ458759 WNE458759:WNF458759 WXA458759:WXB458759 AS524295:AT524295 KO524295:KP524295 UK524295:UL524295 AEG524295:AEH524295 AOC524295:AOD524295 AXY524295:AXZ524295 BHU524295:BHV524295 BRQ524295:BRR524295 CBM524295:CBN524295 CLI524295:CLJ524295 CVE524295:CVF524295 DFA524295:DFB524295 DOW524295:DOX524295 DYS524295:DYT524295 EIO524295:EIP524295 ESK524295:ESL524295 FCG524295:FCH524295 FMC524295:FMD524295 FVY524295:FVZ524295 GFU524295:GFV524295 GPQ524295:GPR524295 GZM524295:GZN524295 HJI524295:HJJ524295 HTE524295:HTF524295 IDA524295:IDB524295 IMW524295:IMX524295 IWS524295:IWT524295 JGO524295:JGP524295 JQK524295:JQL524295 KAG524295:KAH524295 KKC524295:KKD524295 KTY524295:KTZ524295 LDU524295:LDV524295 LNQ524295:LNR524295 LXM524295:LXN524295 MHI524295:MHJ524295 MRE524295:MRF524295 NBA524295:NBB524295 NKW524295:NKX524295 NUS524295:NUT524295 OEO524295:OEP524295 OOK524295:OOL524295 OYG524295:OYH524295 PIC524295:PID524295 PRY524295:PRZ524295 QBU524295:QBV524295 QLQ524295:QLR524295 QVM524295:QVN524295 RFI524295:RFJ524295 RPE524295:RPF524295 RZA524295:RZB524295 SIW524295:SIX524295 SSS524295:SST524295 TCO524295:TCP524295 TMK524295:TML524295 TWG524295:TWH524295 UGC524295:UGD524295 UPY524295:UPZ524295 UZU524295:UZV524295 VJQ524295:VJR524295 VTM524295:VTN524295 WDI524295:WDJ524295 WNE524295:WNF524295 WXA524295:WXB524295 AS589831:AT589831 KO589831:KP589831 UK589831:UL589831 AEG589831:AEH589831 AOC589831:AOD589831 AXY589831:AXZ589831 BHU589831:BHV589831 BRQ589831:BRR589831 CBM589831:CBN589831 CLI589831:CLJ589831 CVE589831:CVF589831 DFA589831:DFB589831 DOW589831:DOX589831 DYS589831:DYT589831 EIO589831:EIP589831 ESK589831:ESL589831 FCG589831:FCH589831 FMC589831:FMD589831 FVY589831:FVZ589831 GFU589831:GFV589831 GPQ589831:GPR589831 GZM589831:GZN589831 HJI589831:HJJ589831 HTE589831:HTF589831 IDA589831:IDB589831 IMW589831:IMX589831 IWS589831:IWT589831 JGO589831:JGP589831 JQK589831:JQL589831 KAG589831:KAH589831 KKC589831:KKD589831 KTY589831:KTZ589831 LDU589831:LDV589831 LNQ589831:LNR589831 LXM589831:LXN589831 MHI589831:MHJ589831 MRE589831:MRF589831 NBA589831:NBB589831 NKW589831:NKX589831 NUS589831:NUT589831 OEO589831:OEP589831 OOK589831:OOL589831 OYG589831:OYH589831 PIC589831:PID589831 PRY589831:PRZ589831 QBU589831:QBV589831 QLQ589831:QLR589831 QVM589831:QVN589831 RFI589831:RFJ589831 RPE589831:RPF589831 RZA589831:RZB589831 SIW589831:SIX589831 SSS589831:SST589831 TCO589831:TCP589831 TMK589831:TML589831 TWG589831:TWH589831 UGC589831:UGD589831 UPY589831:UPZ589831 UZU589831:UZV589831 VJQ589831:VJR589831 VTM589831:VTN589831 WDI589831:WDJ589831 WNE589831:WNF589831 WXA589831:WXB589831 AS655367:AT655367 KO655367:KP655367 UK655367:UL655367 AEG655367:AEH655367 AOC655367:AOD655367 AXY655367:AXZ655367 BHU655367:BHV655367 BRQ655367:BRR655367 CBM655367:CBN655367 CLI655367:CLJ655367 CVE655367:CVF655367 DFA655367:DFB655367 DOW655367:DOX655367 DYS655367:DYT655367 EIO655367:EIP655367 ESK655367:ESL655367 FCG655367:FCH655367 FMC655367:FMD655367 FVY655367:FVZ655367 GFU655367:GFV655367 GPQ655367:GPR655367 GZM655367:GZN655367 HJI655367:HJJ655367 HTE655367:HTF655367 IDA655367:IDB655367 IMW655367:IMX655367 IWS655367:IWT655367 JGO655367:JGP655367 JQK655367:JQL655367 KAG655367:KAH655367 KKC655367:KKD655367 KTY655367:KTZ655367 LDU655367:LDV655367 LNQ655367:LNR655367 LXM655367:LXN655367 MHI655367:MHJ655367 MRE655367:MRF655367 NBA655367:NBB655367 NKW655367:NKX655367 NUS655367:NUT655367 OEO655367:OEP655367 OOK655367:OOL655367 OYG655367:OYH655367 PIC655367:PID655367 PRY655367:PRZ655367 QBU655367:QBV655367 QLQ655367:QLR655367 QVM655367:QVN655367 RFI655367:RFJ655367 RPE655367:RPF655367 RZA655367:RZB655367 SIW655367:SIX655367 SSS655367:SST655367 TCO655367:TCP655367 TMK655367:TML655367 TWG655367:TWH655367 UGC655367:UGD655367 UPY655367:UPZ655367 UZU655367:UZV655367 VJQ655367:VJR655367 VTM655367:VTN655367 WDI655367:WDJ655367 WNE655367:WNF655367 WXA655367:WXB655367 AS720903:AT720903 KO720903:KP720903 UK720903:UL720903 AEG720903:AEH720903 AOC720903:AOD720903 AXY720903:AXZ720903 BHU720903:BHV720903 BRQ720903:BRR720903 CBM720903:CBN720903 CLI720903:CLJ720903 CVE720903:CVF720903 DFA720903:DFB720903 DOW720903:DOX720903 DYS720903:DYT720903 EIO720903:EIP720903 ESK720903:ESL720903 FCG720903:FCH720903 FMC720903:FMD720903 FVY720903:FVZ720903 GFU720903:GFV720903 GPQ720903:GPR720903 GZM720903:GZN720903 HJI720903:HJJ720903 HTE720903:HTF720903 IDA720903:IDB720903 IMW720903:IMX720903 IWS720903:IWT720903 JGO720903:JGP720903 JQK720903:JQL720903 KAG720903:KAH720903 KKC720903:KKD720903 KTY720903:KTZ720903 LDU720903:LDV720903 LNQ720903:LNR720903 LXM720903:LXN720903 MHI720903:MHJ720903 MRE720903:MRF720903 NBA720903:NBB720903 NKW720903:NKX720903 NUS720903:NUT720903 OEO720903:OEP720903 OOK720903:OOL720903 OYG720903:OYH720903 PIC720903:PID720903 PRY720903:PRZ720903 QBU720903:QBV720903 QLQ720903:QLR720903 QVM720903:QVN720903 RFI720903:RFJ720903 RPE720903:RPF720903 RZA720903:RZB720903 SIW720903:SIX720903 SSS720903:SST720903 TCO720903:TCP720903 TMK720903:TML720903 TWG720903:TWH720903 UGC720903:UGD720903 UPY720903:UPZ720903 UZU720903:UZV720903 VJQ720903:VJR720903 VTM720903:VTN720903 WDI720903:WDJ720903 WNE720903:WNF720903 WXA720903:WXB720903 AS786439:AT786439 KO786439:KP786439 UK786439:UL786439 AEG786439:AEH786439 AOC786439:AOD786439 AXY786439:AXZ786439 BHU786439:BHV786439 BRQ786439:BRR786439 CBM786439:CBN786439 CLI786439:CLJ786439 CVE786439:CVF786439 DFA786439:DFB786439 DOW786439:DOX786439 DYS786439:DYT786439 EIO786439:EIP786439 ESK786439:ESL786439 FCG786439:FCH786439 FMC786439:FMD786439 FVY786439:FVZ786439 GFU786439:GFV786439 GPQ786439:GPR786439 GZM786439:GZN786439 HJI786439:HJJ786439 HTE786439:HTF786439 IDA786439:IDB786439 IMW786439:IMX786439 IWS786439:IWT786439 JGO786439:JGP786439 JQK786439:JQL786439 KAG786439:KAH786439 KKC786439:KKD786439 KTY786439:KTZ786439 LDU786439:LDV786439 LNQ786439:LNR786439 LXM786439:LXN786439 MHI786439:MHJ786439 MRE786439:MRF786439 NBA786439:NBB786439 NKW786439:NKX786439 NUS786439:NUT786439 OEO786439:OEP786439 OOK786439:OOL786439 OYG786439:OYH786439 PIC786439:PID786439 PRY786439:PRZ786439 QBU786439:QBV786439 QLQ786439:QLR786439 QVM786439:QVN786439 RFI786439:RFJ786439 RPE786439:RPF786439 RZA786439:RZB786439 SIW786439:SIX786439 SSS786439:SST786439 TCO786439:TCP786439 TMK786439:TML786439 TWG786439:TWH786439 UGC786439:UGD786439 UPY786439:UPZ786439 UZU786439:UZV786439 VJQ786439:VJR786439 VTM786439:VTN786439 WDI786439:WDJ786439 WNE786439:WNF786439 WXA786439:WXB786439 AS851975:AT851975 KO851975:KP851975 UK851975:UL851975 AEG851975:AEH851975 AOC851975:AOD851975 AXY851975:AXZ851975 BHU851975:BHV851975 BRQ851975:BRR851975 CBM851975:CBN851975 CLI851975:CLJ851975 CVE851975:CVF851975 DFA851975:DFB851975 DOW851975:DOX851975 DYS851975:DYT851975 EIO851975:EIP851975 ESK851975:ESL851975 FCG851975:FCH851975 FMC851975:FMD851975 FVY851975:FVZ851975 GFU851975:GFV851975 GPQ851975:GPR851975 GZM851975:GZN851975 HJI851975:HJJ851975 HTE851975:HTF851975 IDA851975:IDB851975 IMW851975:IMX851975 IWS851975:IWT851975 JGO851975:JGP851975 JQK851975:JQL851975 KAG851975:KAH851975 KKC851975:KKD851975 KTY851975:KTZ851975 LDU851975:LDV851975 LNQ851975:LNR851975 LXM851975:LXN851975 MHI851975:MHJ851975 MRE851975:MRF851975 NBA851975:NBB851975 NKW851975:NKX851975 NUS851975:NUT851975 OEO851975:OEP851975 OOK851975:OOL851975 OYG851975:OYH851975 PIC851975:PID851975 PRY851975:PRZ851975 QBU851975:QBV851975 QLQ851975:QLR851975 QVM851975:QVN851975 RFI851975:RFJ851975 RPE851975:RPF851975 RZA851975:RZB851975 SIW851975:SIX851975 SSS851975:SST851975 TCO851975:TCP851975 TMK851975:TML851975 TWG851975:TWH851975 UGC851975:UGD851975 UPY851975:UPZ851975 UZU851975:UZV851975 VJQ851975:VJR851975 VTM851975:VTN851975 WDI851975:WDJ851975 WNE851975:WNF851975 WXA851975:WXB851975 AS917511:AT917511 KO917511:KP917511 UK917511:UL917511 AEG917511:AEH917511 AOC917511:AOD917511 AXY917511:AXZ917511 BHU917511:BHV917511 BRQ917511:BRR917511 CBM917511:CBN917511 CLI917511:CLJ917511 CVE917511:CVF917511 DFA917511:DFB917511 DOW917511:DOX917511 DYS917511:DYT917511 EIO917511:EIP917511 ESK917511:ESL917511 FCG917511:FCH917511 FMC917511:FMD917511 FVY917511:FVZ917511 GFU917511:GFV917511 GPQ917511:GPR917511 GZM917511:GZN917511 HJI917511:HJJ917511 HTE917511:HTF917511 IDA917511:IDB917511 IMW917511:IMX917511 IWS917511:IWT917511 JGO917511:JGP917511 JQK917511:JQL917511 KAG917511:KAH917511 KKC917511:KKD917511 KTY917511:KTZ917511 LDU917511:LDV917511 LNQ917511:LNR917511 LXM917511:LXN917511 MHI917511:MHJ917511 MRE917511:MRF917511 NBA917511:NBB917511 NKW917511:NKX917511 NUS917511:NUT917511 OEO917511:OEP917511 OOK917511:OOL917511 OYG917511:OYH917511 PIC917511:PID917511 PRY917511:PRZ917511 QBU917511:QBV917511 QLQ917511:QLR917511 QVM917511:QVN917511 RFI917511:RFJ917511 RPE917511:RPF917511 RZA917511:RZB917511 SIW917511:SIX917511 SSS917511:SST917511 TCO917511:TCP917511 TMK917511:TML917511 TWG917511:TWH917511 UGC917511:UGD917511 UPY917511:UPZ917511 UZU917511:UZV917511 VJQ917511:VJR917511 VTM917511:VTN917511 WDI917511:WDJ917511 WNE917511:WNF917511 WXA917511:WXB917511 AS983047:AT983047 KO983047:KP983047 UK983047:UL983047 AEG983047:AEH983047 AOC983047:AOD983047 AXY983047:AXZ983047 BHU983047:BHV983047 BRQ983047:BRR983047 CBM983047:CBN983047 CLI983047:CLJ983047 CVE983047:CVF983047 DFA983047:DFB983047 DOW983047:DOX983047 DYS983047:DYT983047 EIO983047:EIP983047 ESK983047:ESL983047 FCG983047:FCH983047 FMC983047:FMD983047 FVY983047:FVZ983047 GFU983047:GFV983047 GPQ983047:GPR983047 GZM983047:GZN983047 HJI983047:HJJ983047 HTE983047:HTF983047 IDA983047:IDB983047 IMW983047:IMX983047 IWS983047:IWT983047 JGO983047:JGP983047 JQK983047:JQL983047 KAG983047:KAH983047 KKC983047:KKD983047 KTY983047:KTZ983047 LDU983047:LDV983047 LNQ983047:LNR983047 LXM983047:LXN983047 MHI983047:MHJ983047 MRE983047:MRF983047 NBA983047:NBB983047 NKW983047:NKX983047 NUS983047:NUT983047 OEO983047:OEP983047 OOK983047:OOL983047 OYG983047:OYH983047 PIC983047:PID983047 PRY983047:PRZ983047 QBU983047:QBV983047 QLQ983047:QLR983047 QVM983047:QVN983047 RFI983047:RFJ983047 RPE983047:RPF983047 RZA983047:RZB983047 SIW983047:SIX983047 SSS983047:SST983047 TCO983047:TCP983047 TMK983047:TML983047 TWG983047:TWH983047 UGC983047:UGD983047 UPY983047:UPZ983047 UZU983047:UZV983047 VJQ983047:VJR983047 VTM983047:VTN983047 WDI983047:WDJ983047 WNE983047:WNF983047 WXA983047:WXB983047 AV7:AW7 KR7:KS7 UN7:UO7 AEJ7:AEK7 AOF7:AOG7 AYB7:AYC7 BHX7:BHY7 BRT7:BRU7 CBP7:CBQ7 CLL7:CLM7 CVH7:CVI7 DFD7:DFE7 DOZ7:DPA7 DYV7:DYW7 EIR7:EIS7 ESN7:ESO7 FCJ7:FCK7 FMF7:FMG7 FWB7:FWC7 GFX7:GFY7 GPT7:GPU7 GZP7:GZQ7 HJL7:HJM7 HTH7:HTI7 IDD7:IDE7 IMZ7:INA7 IWV7:IWW7 JGR7:JGS7 JQN7:JQO7 KAJ7:KAK7 KKF7:KKG7 KUB7:KUC7 LDX7:LDY7 LNT7:LNU7 LXP7:LXQ7 MHL7:MHM7 MRH7:MRI7 NBD7:NBE7 NKZ7:NLA7 NUV7:NUW7 OER7:OES7 OON7:OOO7 OYJ7:OYK7 PIF7:PIG7 PSB7:PSC7 QBX7:QBY7 QLT7:QLU7 QVP7:QVQ7 RFL7:RFM7 RPH7:RPI7 RZD7:RZE7 SIZ7:SJA7 SSV7:SSW7 TCR7:TCS7 TMN7:TMO7 TWJ7:TWK7 UGF7:UGG7 UQB7:UQC7 UZX7:UZY7 VJT7:VJU7 VTP7:VTQ7 WDL7:WDM7 WNH7:WNI7 WXD7:WXE7 AV65543:AW65543 KR65543:KS65543 UN65543:UO65543 AEJ65543:AEK65543 AOF65543:AOG65543 AYB65543:AYC65543 BHX65543:BHY65543 BRT65543:BRU65543 CBP65543:CBQ65543 CLL65543:CLM65543 CVH65543:CVI65543 DFD65543:DFE65543 DOZ65543:DPA65543 DYV65543:DYW65543 EIR65543:EIS65543 ESN65543:ESO65543 FCJ65543:FCK65543 FMF65543:FMG65543 FWB65543:FWC65543 GFX65543:GFY65543 GPT65543:GPU65543 GZP65543:GZQ65543 HJL65543:HJM65543 HTH65543:HTI65543 IDD65543:IDE65543 IMZ65543:INA65543 IWV65543:IWW65543 JGR65543:JGS65543 JQN65543:JQO65543 KAJ65543:KAK65543 KKF65543:KKG65543 KUB65543:KUC65543 LDX65543:LDY65543 LNT65543:LNU65543 LXP65543:LXQ65543 MHL65543:MHM65543 MRH65543:MRI65543 NBD65543:NBE65543 NKZ65543:NLA65543 NUV65543:NUW65543 OER65543:OES65543 OON65543:OOO65543 OYJ65543:OYK65543 PIF65543:PIG65543 PSB65543:PSC65543 QBX65543:QBY65543 QLT65543:QLU65543 QVP65543:QVQ65543 RFL65543:RFM65543 RPH65543:RPI65543 RZD65543:RZE65543 SIZ65543:SJA65543 SSV65543:SSW65543 TCR65543:TCS65543 TMN65543:TMO65543 TWJ65543:TWK65543 UGF65543:UGG65543 UQB65543:UQC65543 UZX65543:UZY65543 VJT65543:VJU65543 VTP65543:VTQ65543 WDL65543:WDM65543 WNH65543:WNI65543 WXD65543:WXE65543 AV131079:AW131079 KR131079:KS131079 UN131079:UO131079 AEJ131079:AEK131079 AOF131079:AOG131079 AYB131079:AYC131079 BHX131079:BHY131079 BRT131079:BRU131079 CBP131079:CBQ131079 CLL131079:CLM131079 CVH131079:CVI131079 DFD131079:DFE131079 DOZ131079:DPA131079 DYV131079:DYW131079 EIR131079:EIS131079 ESN131079:ESO131079 FCJ131079:FCK131079 FMF131079:FMG131079 FWB131079:FWC131079 GFX131079:GFY131079 GPT131079:GPU131079 GZP131079:GZQ131079 HJL131079:HJM131079 HTH131079:HTI131079 IDD131079:IDE131079 IMZ131079:INA131079 IWV131079:IWW131079 JGR131079:JGS131079 JQN131079:JQO131079 KAJ131079:KAK131079 KKF131079:KKG131079 KUB131079:KUC131079 LDX131079:LDY131079 LNT131079:LNU131079 LXP131079:LXQ131079 MHL131079:MHM131079 MRH131079:MRI131079 NBD131079:NBE131079 NKZ131079:NLA131079 NUV131079:NUW131079 OER131079:OES131079 OON131079:OOO131079 OYJ131079:OYK131079 PIF131079:PIG131079 PSB131079:PSC131079 QBX131079:QBY131079 QLT131079:QLU131079 QVP131079:QVQ131079 RFL131079:RFM131079 RPH131079:RPI131079 RZD131079:RZE131079 SIZ131079:SJA131079 SSV131079:SSW131079 TCR131079:TCS131079 TMN131079:TMO131079 TWJ131079:TWK131079 UGF131079:UGG131079 UQB131079:UQC131079 UZX131079:UZY131079 VJT131079:VJU131079 VTP131079:VTQ131079 WDL131079:WDM131079 WNH131079:WNI131079 WXD131079:WXE131079 AV196615:AW196615 KR196615:KS196615 UN196615:UO196615 AEJ196615:AEK196615 AOF196615:AOG196615 AYB196615:AYC196615 BHX196615:BHY196615 BRT196615:BRU196615 CBP196615:CBQ196615 CLL196615:CLM196615 CVH196615:CVI196615 DFD196615:DFE196615 DOZ196615:DPA196615 DYV196615:DYW196615 EIR196615:EIS196615 ESN196615:ESO196615 FCJ196615:FCK196615 FMF196615:FMG196615 FWB196615:FWC196615 GFX196615:GFY196615 GPT196615:GPU196615 GZP196615:GZQ196615 HJL196615:HJM196615 HTH196615:HTI196615 IDD196615:IDE196615 IMZ196615:INA196615 IWV196615:IWW196615 JGR196615:JGS196615 JQN196615:JQO196615 KAJ196615:KAK196615 KKF196615:KKG196615 KUB196615:KUC196615 LDX196615:LDY196615 LNT196615:LNU196615 LXP196615:LXQ196615 MHL196615:MHM196615 MRH196615:MRI196615 NBD196615:NBE196615 NKZ196615:NLA196615 NUV196615:NUW196615 OER196615:OES196615 OON196615:OOO196615 OYJ196615:OYK196615 PIF196615:PIG196615 PSB196615:PSC196615 QBX196615:QBY196615 QLT196615:QLU196615 QVP196615:QVQ196615 RFL196615:RFM196615 RPH196615:RPI196615 RZD196615:RZE196615 SIZ196615:SJA196615 SSV196615:SSW196615 TCR196615:TCS196615 TMN196615:TMO196615 TWJ196615:TWK196615 UGF196615:UGG196615 UQB196615:UQC196615 UZX196615:UZY196615 VJT196615:VJU196615 VTP196615:VTQ196615 WDL196615:WDM196615 WNH196615:WNI196615 WXD196615:WXE196615 AV262151:AW262151 KR262151:KS262151 UN262151:UO262151 AEJ262151:AEK262151 AOF262151:AOG262151 AYB262151:AYC262151 BHX262151:BHY262151 BRT262151:BRU262151 CBP262151:CBQ262151 CLL262151:CLM262151 CVH262151:CVI262151 DFD262151:DFE262151 DOZ262151:DPA262151 DYV262151:DYW262151 EIR262151:EIS262151 ESN262151:ESO262151 FCJ262151:FCK262151 FMF262151:FMG262151 FWB262151:FWC262151 GFX262151:GFY262151 GPT262151:GPU262151 GZP262151:GZQ262151 HJL262151:HJM262151 HTH262151:HTI262151 IDD262151:IDE262151 IMZ262151:INA262151 IWV262151:IWW262151 JGR262151:JGS262151 JQN262151:JQO262151 KAJ262151:KAK262151 KKF262151:KKG262151 KUB262151:KUC262151 LDX262151:LDY262151 LNT262151:LNU262151 LXP262151:LXQ262151 MHL262151:MHM262151 MRH262151:MRI262151 NBD262151:NBE262151 NKZ262151:NLA262151 NUV262151:NUW262151 OER262151:OES262151 OON262151:OOO262151 OYJ262151:OYK262151 PIF262151:PIG262151 PSB262151:PSC262151 QBX262151:QBY262151 QLT262151:QLU262151 QVP262151:QVQ262151 RFL262151:RFM262151 RPH262151:RPI262151 RZD262151:RZE262151 SIZ262151:SJA262151 SSV262151:SSW262151 TCR262151:TCS262151 TMN262151:TMO262151 TWJ262151:TWK262151 UGF262151:UGG262151 UQB262151:UQC262151 UZX262151:UZY262151 VJT262151:VJU262151 VTP262151:VTQ262151 WDL262151:WDM262151 WNH262151:WNI262151 WXD262151:WXE262151 AV327687:AW327687 KR327687:KS327687 UN327687:UO327687 AEJ327687:AEK327687 AOF327687:AOG327687 AYB327687:AYC327687 BHX327687:BHY327687 BRT327687:BRU327687 CBP327687:CBQ327687 CLL327687:CLM327687 CVH327687:CVI327687 DFD327687:DFE327687 DOZ327687:DPA327687 DYV327687:DYW327687 EIR327687:EIS327687 ESN327687:ESO327687 FCJ327687:FCK327687 FMF327687:FMG327687 FWB327687:FWC327687 GFX327687:GFY327687 GPT327687:GPU327687 GZP327687:GZQ327687 HJL327687:HJM327687 HTH327687:HTI327687 IDD327687:IDE327687 IMZ327687:INA327687 IWV327687:IWW327687 JGR327687:JGS327687 JQN327687:JQO327687 KAJ327687:KAK327687 KKF327687:KKG327687 KUB327687:KUC327687 LDX327687:LDY327687 LNT327687:LNU327687 LXP327687:LXQ327687 MHL327687:MHM327687 MRH327687:MRI327687 NBD327687:NBE327687 NKZ327687:NLA327687 NUV327687:NUW327687 OER327687:OES327687 OON327687:OOO327687 OYJ327687:OYK327687 PIF327687:PIG327687 PSB327687:PSC327687 QBX327687:QBY327687 QLT327687:QLU327687 QVP327687:QVQ327687 RFL327687:RFM327687 RPH327687:RPI327687 RZD327687:RZE327687 SIZ327687:SJA327687 SSV327687:SSW327687 TCR327687:TCS327687 TMN327687:TMO327687 TWJ327687:TWK327687 UGF327687:UGG327687 UQB327687:UQC327687 UZX327687:UZY327687 VJT327687:VJU327687 VTP327687:VTQ327687 WDL327687:WDM327687 WNH327687:WNI327687 WXD327687:WXE327687 AV393223:AW393223 KR393223:KS393223 UN393223:UO393223 AEJ393223:AEK393223 AOF393223:AOG393223 AYB393223:AYC393223 BHX393223:BHY393223 BRT393223:BRU393223 CBP393223:CBQ393223 CLL393223:CLM393223 CVH393223:CVI393223 DFD393223:DFE393223 DOZ393223:DPA393223 DYV393223:DYW393223 EIR393223:EIS393223 ESN393223:ESO393223 FCJ393223:FCK393223 FMF393223:FMG393223 FWB393223:FWC393223 GFX393223:GFY393223 GPT393223:GPU393223 GZP393223:GZQ393223 HJL393223:HJM393223 HTH393223:HTI393223 IDD393223:IDE393223 IMZ393223:INA393223 IWV393223:IWW393223 JGR393223:JGS393223 JQN393223:JQO393223 KAJ393223:KAK393223 KKF393223:KKG393223 KUB393223:KUC393223 LDX393223:LDY393223 LNT393223:LNU393223 LXP393223:LXQ393223 MHL393223:MHM393223 MRH393223:MRI393223 NBD393223:NBE393223 NKZ393223:NLA393223 NUV393223:NUW393223 OER393223:OES393223 OON393223:OOO393223 OYJ393223:OYK393223 PIF393223:PIG393223 PSB393223:PSC393223 QBX393223:QBY393223 QLT393223:QLU393223 QVP393223:QVQ393223 RFL393223:RFM393223 RPH393223:RPI393223 RZD393223:RZE393223 SIZ393223:SJA393223 SSV393223:SSW393223 TCR393223:TCS393223 TMN393223:TMO393223 TWJ393223:TWK393223 UGF393223:UGG393223 UQB393223:UQC393223 UZX393223:UZY393223 VJT393223:VJU393223 VTP393223:VTQ393223 WDL393223:WDM393223 WNH393223:WNI393223 WXD393223:WXE393223 AV458759:AW458759 KR458759:KS458759 UN458759:UO458759 AEJ458759:AEK458759 AOF458759:AOG458759 AYB458759:AYC458759 BHX458759:BHY458759 BRT458759:BRU458759 CBP458759:CBQ458759 CLL458759:CLM458759 CVH458759:CVI458759 DFD458759:DFE458759 DOZ458759:DPA458759 DYV458759:DYW458759 EIR458759:EIS458759 ESN458759:ESO458759 FCJ458759:FCK458759 FMF458759:FMG458759 FWB458759:FWC458759 GFX458759:GFY458759 GPT458759:GPU458759 GZP458759:GZQ458759 HJL458759:HJM458759 HTH458759:HTI458759 IDD458759:IDE458759 IMZ458759:INA458759 IWV458759:IWW458759 JGR458759:JGS458759 JQN458759:JQO458759 KAJ458759:KAK458759 KKF458759:KKG458759 KUB458759:KUC458759 LDX458759:LDY458759 LNT458759:LNU458759 LXP458759:LXQ458759 MHL458759:MHM458759 MRH458759:MRI458759 NBD458759:NBE458759 NKZ458759:NLA458759 NUV458759:NUW458759 OER458759:OES458759 OON458759:OOO458759 OYJ458759:OYK458759 PIF458759:PIG458759 PSB458759:PSC458759 QBX458759:QBY458759 QLT458759:QLU458759 QVP458759:QVQ458759 RFL458759:RFM458759 RPH458759:RPI458759 RZD458759:RZE458759 SIZ458759:SJA458759 SSV458759:SSW458759 TCR458759:TCS458759 TMN458759:TMO458759 TWJ458759:TWK458759 UGF458759:UGG458759 UQB458759:UQC458759 UZX458759:UZY458759 VJT458759:VJU458759 VTP458759:VTQ458759 WDL458759:WDM458759 WNH458759:WNI458759 WXD458759:WXE458759 AV524295:AW524295 KR524295:KS524295 UN524295:UO524295 AEJ524295:AEK524295 AOF524295:AOG524295 AYB524295:AYC524295 BHX524295:BHY524295 BRT524295:BRU524295 CBP524295:CBQ524295 CLL524295:CLM524295 CVH524295:CVI524295 DFD524295:DFE524295 DOZ524295:DPA524295 DYV524295:DYW524295 EIR524295:EIS524295 ESN524295:ESO524295 FCJ524295:FCK524295 FMF524295:FMG524295 FWB524295:FWC524295 GFX524295:GFY524295 GPT524295:GPU524295 GZP524295:GZQ524295 HJL524295:HJM524295 HTH524295:HTI524295 IDD524295:IDE524295 IMZ524295:INA524295 IWV524295:IWW524295 JGR524295:JGS524295 JQN524295:JQO524295 KAJ524295:KAK524295 KKF524295:KKG524295 KUB524295:KUC524295 LDX524295:LDY524295 LNT524295:LNU524295 LXP524295:LXQ524295 MHL524295:MHM524295 MRH524295:MRI524295 NBD524295:NBE524295 NKZ524295:NLA524295 NUV524295:NUW524295 OER524295:OES524295 OON524295:OOO524295 OYJ524295:OYK524295 PIF524295:PIG524295 PSB524295:PSC524295 QBX524295:QBY524295 QLT524295:QLU524295 QVP524295:QVQ524295 RFL524295:RFM524295 RPH524295:RPI524295 RZD524295:RZE524295 SIZ524295:SJA524295 SSV524295:SSW524295 TCR524295:TCS524295 TMN524295:TMO524295 TWJ524295:TWK524295 UGF524295:UGG524295 UQB524295:UQC524295 UZX524295:UZY524295 VJT524295:VJU524295 VTP524295:VTQ524295 WDL524295:WDM524295 WNH524295:WNI524295 WXD524295:WXE524295 AV589831:AW589831 KR589831:KS589831 UN589831:UO589831 AEJ589831:AEK589831 AOF589831:AOG589831 AYB589831:AYC589831 BHX589831:BHY589831 BRT589831:BRU589831 CBP589831:CBQ589831 CLL589831:CLM589831 CVH589831:CVI589831 DFD589831:DFE589831 DOZ589831:DPA589831 DYV589831:DYW589831 EIR589831:EIS589831 ESN589831:ESO589831 FCJ589831:FCK589831 FMF589831:FMG589831 FWB589831:FWC589831 GFX589831:GFY589831 GPT589831:GPU589831 GZP589831:GZQ589831 HJL589831:HJM589831 HTH589831:HTI589831 IDD589831:IDE589831 IMZ589831:INA589831 IWV589831:IWW589831 JGR589831:JGS589831 JQN589831:JQO589831 KAJ589831:KAK589831 KKF589831:KKG589831 KUB589831:KUC589831 LDX589831:LDY589831 LNT589831:LNU589831 LXP589831:LXQ589831 MHL589831:MHM589831 MRH589831:MRI589831 NBD589831:NBE589831 NKZ589831:NLA589831 NUV589831:NUW589831 OER589831:OES589831 OON589831:OOO589831 OYJ589831:OYK589831 PIF589831:PIG589831 PSB589831:PSC589831 QBX589831:QBY589831 QLT589831:QLU589831 QVP589831:QVQ589831 RFL589831:RFM589831 RPH589831:RPI589831 RZD589831:RZE589831 SIZ589831:SJA589831 SSV589831:SSW589831 TCR589831:TCS589831 TMN589831:TMO589831 TWJ589831:TWK589831 UGF589831:UGG589831 UQB589831:UQC589831 UZX589831:UZY589831 VJT589831:VJU589831 VTP589831:VTQ589831 WDL589831:WDM589831 WNH589831:WNI589831 WXD589831:WXE589831 AV655367:AW655367 KR655367:KS655367 UN655367:UO655367 AEJ655367:AEK655367 AOF655367:AOG655367 AYB655367:AYC655367 BHX655367:BHY655367 BRT655367:BRU655367 CBP655367:CBQ655367 CLL655367:CLM655367 CVH655367:CVI655367 DFD655367:DFE655367 DOZ655367:DPA655367 DYV655367:DYW655367 EIR655367:EIS655367 ESN655367:ESO655367 FCJ655367:FCK655367 FMF655367:FMG655367 FWB655367:FWC655367 GFX655367:GFY655367 GPT655367:GPU655367 GZP655367:GZQ655367 HJL655367:HJM655367 HTH655367:HTI655367 IDD655367:IDE655367 IMZ655367:INA655367 IWV655367:IWW655367 JGR655367:JGS655367 JQN655367:JQO655367 KAJ655367:KAK655367 KKF655367:KKG655367 KUB655367:KUC655367 LDX655367:LDY655367 LNT655367:LNU655367 LXP655367:LXQ655367 MHL655367:MHM655367 MRH655367:MRI655367 NBD655367:NBE655367 NKZ655367:NLA655367 NUV655367:NUW655367 OER655367:OES655367 OON655367:OOO655367 OYJ655367:OYK655367 PIF655367:PIG655367 PSB655367:PSC655367 QBX655367:QBY655367 QLT655367:QLU655367 QVP655367:QVQ655367 RFL655367:RFM655367 RPH655367:RPI655367 RZD655367:RZE655367 SIZ655367:SJA655367 SSV655367:SSW655367 TCR655367:TCS655367 TMN655367:TMO655367 TWJ655367:TWK655367 UGF655367:UGG655367 UQB655367:UQC655367 UZX655367:UZY655367 VJT655367:VJU655367 VTP655367:VTQ655367 WDL655367:WDM655367 WNH655367:WNI655367 WXD655367:WXE655367 AV720903:AW720903 KR720903:KS720903 UN720903:UO720903 AEJ720903:AEK720903 AOF720903:AOG720903 AYB720903:AYC720903 BHX720903:BHY720903 BRT720903:BRU720903 CBP720903:CBQ720903 CLL720903:CLM720903 CVH720903:CVI720903 DFD720903:DFE720903 DOZ720903:DPA720903 DYV720903:DYW720903 EIR720903:EIS720903 ESN720903:ESO720903 FCJ720903:FCK720903 FMF720903:FMG720903 FWB720903:FWC720903 GFX720903:GFY720903 GPT720903:GPU720903 GZP720903:GZQ720903 HJL720903:HJM720903 HTH720903:HTI720903 IDD720903:IDE720903 IMZ720903:INA720903 IWV720903:IWW720903 JGR720903:JGS720903 JQN720903:JQO720903 KAJ720903:KAK720903 KKF720903:KKG720903 KUB720903:KUC720903 LDX720903:LDY720903 LNT720903:LNU720903 LXP720903:LXQ720903 MHL720903:MHM720903 MRH720903:MRI720903 NBD720903:NBE720903 NKZ720903:NLA720903 NUV720903:NUW720903 OER720903:OES720903 OON720903:OOO720903 OYJ720903:OYK720903 PIF720903:PIG720903 PSB720903:PSC720903 QBX720903:QBY720903 QLT720903:QLU720903 QVP720903:QVQ720903 RFL720903:RFM720903 RPH720903:RPI720903 RZD720903:RZE720903 SIZ720903:SJA720903 SSV720903:SSW720903 TCR720903:TCS720903 TMN720903:TMO720903 TWJ720903:TWK720903 UGF720903:UGG720903 UQB720903:UQC720903 UZX720903:UZY720903 VJT720903:VJU720903 VTP720903:VTQ720903 WDL720903:WDM720903 WNH720903:WNI720903 WXD720903:WXE720903 AV786439:AW786439 KR786439:KS786439 UN786439:UO786439 AEJ786439:AEK786439 AOF786439:AOG786439 AYB786439:AYC786439 BHX786439:BHY786439 BRT786439:BRU786439 CBP786439:CBQ786439 CLL786439:CLM786439 CVH786439:CVI786439 DFD786439:DFE786439 DOZ786439:DPA786439 DYV786439:DYW786439 EIR786439:EIS786439 ESN786439:ESO786439 FCJ786439:FCK786439 FMF786439:FMG786439 FWB786439:FWC786439 GFX786439:GFY786439 GPT786439:GPU786439 GZP786439:GZQ786439 HJL786439:HJM786439 HTH786439:HTI786439 IDD786439:IDE786439 IMZ786439:INA786439 IWV786439:IWW786439 JGR786439:JGS786439 JQN786439:JQO786439 KAJ786439:KAK786439 KKF786439:KKG786439 KUB786439:KUC786439 LDX786439:LDY786439 LNT786439:LNU786439 LXP786439:LXQ786439 MHL786439:MHM786439 MRH786439:MRI786439 NBD786439:NBE786439 NKZ786439:NLA786439 NUV786439:NUW786439 OER786439:OES786439 OON786439:OOO786439 OYJ786439:OYK786439 PIF786439:PIG786439 PSB786439:PSC786439 QBX786439:QBY786439 QLT786439:QLU786439 QVP786439:QVQ786439 RFL786439:RFM786439 RPH786439:RPI786439 RZD786439:RZE786439 SIZ786439:SJA786439 SSV786439:SSW786439 TCR786439:TCS786439 TMN786439:TMO786439 TWJ786439:TWK786439 UGF786439:UGG786439 UQB786439:UQC786439 UZX786439:UZY786439 VJT786439:VJU786439 VTP786439:VTQ786439 WDL786439:WDM786439 WNH786439:WNI786439 WXD786439:WXE786439 AV851975:AW851975 KR851975:KS851975 UN851975:UO851975 AEJ851975:AEK851975 AOF851975:AOG851975 AYB851975:AYC851975 BHX851975:BHY851975 BRT851975:BRU851975 CBP851975:CBQ851975 CLL851975:CLM851975 CVH851975:CVI851975 DFD851975:DFE851975 DOZ851975:DPA851975 DYV851975:DYW851975 EIR851975:EIS851975 ESN851975:ESO851975 FCJ851975:FCK851975 FMF851975:FMG851975 FWB851975:FWC851975 GFX851975:GFY851975 GPT851975:GPU851975 GZP851975:GZQ851975 HJL851975:HJM851975 HTH851975:HTI851975 IDD851975:IDE851975 IMZ851975:INA851975 IWV851975:IWW851975 JGR851975:JGS851975 JQN851975:JQO851975 KAJ851975:KAK851975 KKF851975:KKG851975 KUB851975:KUC851975 LDX851975:LDY851975 LNT851975:LNU851975 LXP851975:LXQ851975 MHL851975:MHM851975 MRH851975:MRI851975 NBD851975:NBE851975 NKZ851975:NLA851975 NUV851975:NUW851975 OER851975:OES851975 OON851975:OOO851975 OYJ851975:OYK851975 PIF851975:PIG851975 PSB851975:PSC851975 QBX851975:QBY851975 QLT851975:QLU851975 QVP851975:QVQ851975 RFL851975:RFM851975 RPH851975:RPI851975 RZD851975:RZE851975 SIZ851975:SJA851975 SSV851975:SSW851975 TCR851975:TCS851975 TMN851975:TMO851975 TWJ851975:TWK851975 UGF851975:UGG851975 UQB851975:UQC851975 UZX851975:UZY851975 VJT851975:VJU851975 VTP851975:VTQ851975 WDL851975:WDM851975 WNH851975:WNI851975 WXD851975:WXE851975 AV917511:AW917511 KR917511:KS917511 UN917511:UO917511 AEJ917511:AEK917511 AOF917511:AOG917511 AYB917511:AYC917511 BHX917511:BHY917511 BRT917511:BRU917511 CBP917511:CBQ917511 CLL917511:CLM917511 CVH917511:CVI917511 DFD917511:DFE917511 DOZ917511:DPA917511 DYV917511:DYW917511 EIR917511:EIS917511 ESN917511:ESO917511 FCJ917511:FCK917511 FMF917511:FMG917511 FWB917511:FWC917511 GFX917511:GFY917511 GPT917511:GPU917511 GZP917511:GZQ917511 HJL917511:HJM917511 HTH917511:HTI917511 IDD917511:IDE917511 IMZ917511:INA917511 IWV917511:IWW917511 JGR917511:JGS917511 JQN917511:JQO917511 KAJ917511:KAK917511 KKF917511:KKG917511 KUB917511:KUC917511 LDX917511:LDY917511 LNT917511:LNU917511 LXP917511:LXQ917511 MHL917511:MHM917511 MRH917511:MRI917511 NBD917511:NBE917511 NKZ917511:NLA917511 NUV917511:NUW917511 OER917511:OES917511 OON917511:OOO917511 OYJ917511:OYK917511 PIF917511:PIG917511 PSB917511:PSC917511 QBX917511:QBY917511 QLT917511:QLU917511 QVP917511:QVQ917511 RFL917511:RFM917511 RPH917511:RPI917511 RZD917511:RZE917511 SIZ917511:SJA917511 SSV917511:SSW917511 TCR917511:TCS917511 TMN917511:TMO917511 TWJ917511:TWK917511 UGF917511:UGG917511 UQB917511:UQC917511 UZX917511:UZY917511 VJT917511:VJU917511 VTP917511:VTQ917511 WDL917511:WDM917511 WNH917511:WNI917511 WXD917511:WXE917511 AV983047:AW983047 KR983047:KS983047 UN983047:UO983047 AEJ983047:AEK983047 AOF983047:AOG983047 AYB983047:AYC983047 BHX983047:BHY983047 BRT983047:BRU983047 CBP983047:CBQ983047 CLL983047:CLM983047 CVH983047:CVI983047 DFD983047:DFE983047 DOZ983047:DPA983047 DYV983047:DYW983047 EIR983047:EIS983047 ESN983047:ESO983047 FCJ983047:FCK983047 FMF983047:FMG983047 FWB983047:FWC983047 GFX983047:GFY983047 GPT983047:GPU983047 GZP983047:GZQ983047 HJL983047:HJM983047 HTH983047:HTI983047 IDD983047:IDE983047 IMZ983047:INA983047 IWV983047:IWW983047 JGR983047:JGS983047 JQN983047:JQO983047 KAJ983047:KAK983047 KKF983047:KKG983047 KUB983047:KUC983047 LDX983047:LDY983047 LNT983047:LNU983047 LXP983047:LXQ983047 MHL983047:MHM983047 MRH983047:MRI983047 NBD983047:NBE983047 NKZ983047:NLA983047 NUV983047:NUW983047 OER983047:OES983047 OON983047:OOO983047 OYJ983047:OYK983047 PIF983047:PIG983047 PSB983047:PSC983047 QBX983047:QBY983047 QLT983047:QLU983047 QVP983047:QVQ983047 RFL983047:RFM983047 RPH983047:RPI983047 RZD983047:RZE983047 SIZ983047:SJA983047 SSV983047:SSW983047 TCR983047:TCS983047 TMN983047:TMO983047 TWJ983047:TWK983047 UGF983047:UGG983047 UQB983047:UQC983047 UZX983047:UZY983047 VJT983047:VJU983047 VTP983047:VTQ983047 WDL983047:WDM983047 WNH983047:WNI983047 WXD983047:WXE983047 AQ59:AQ61 KM59:KM61 UI59:UI61 AEE59:AEE61 AOA59:AOA61 AXW59:AXW61 BHS59:BHS61 BRO59:BRO61 CBK59:CBK61 CLG59:CLG61 CVC59:CVC61 DEY59:DEY61 DOU59:DOU61 DYQ59:DYQ61 EIM59:EIM61 ESI59:ESI61 FCE59:FCE61 FMA59:FMA61 FVW59:FVW61 GFS59:GFS61 GPO59:GPO61 GZK59:GZK61 HJG59:HJG61 HTC59:HTC61 ICY59:ICY61 IMU59:IMU61 IWQ59:IWQ61 JGM59:JGM61 JQI59:JQI61 KAE59:KAE61 KKA59:KKA61 KTW59:KTW61 LDS59:LDS61 LNO59:LNO61 LXK59:LXK61 MHG59:MHG61 MRC59:MRC61 NAY59:NAY61 NKU59:NKU61 NUQ59:NUQ61 OEM59:OEM61 OOI59:OOI61 OYE59:OYE61 PIA59:PIA61 PRW59:PRW61 QBS59:QBS61 QLO59:QLO61 QVK59:QVK61 RFG59:RFG61 RPC59:RPC61 RYY59:RYY61 SIU59:SIU61 SSQ59:SSQ61 TCM59:TCM61 TMI59:TMI61 TWE59:TWE61 UGA59:UGA61 UPW59:UPW61 UZS59:UZS61 VJO59:VJO61 VTK59:VTK61 WDG59:WDG61 WNC59:WNC61 WWY59:WWY61 AQ65595:AQ65597 KM65595:KM65597 UI65595:UI65597 AEE65595:AEE65597 AOA65595:AOA65597 AXW65595:AXW65597 BHS65595:BHS65597 BRO65595:BRO65597 CBK65595:CBK65597 CLG65595:CLG65597 CVC65595:CVC65597 DEY65595:DEY65597 DOU65595:DOU65597 DYQ65595:DYQ65597 EIM65595:EIM65597 ESI65595:ESI65597 FCE65595:FCE65597 FMA65595:FMA65597 FVW65595:FVW65597 GFS65595:GFS65597 GPO65595:GPO65597 GZK65595:GZK65597 HJG65595:HJG65597 HTC65595:HTC65597 ICY65595:ICY65597 IMU65595:IMU65597 IWQ65595:IWQ65597 JGM65595:JGM65597 JQI65595:JQI65597 KAE65595:KAE65597 KKA65595:KKA65597 KTW65595:KTW65597 LDS65595:LDS65597 LNO65595:LNO65597 LXK65595:LXK65597 MHG65595:MHG65597 MRC65595:MRC65597 NAY65595:NAY65597 NKU65595:NKU65597 NUQ65595:NUQ65597 OEM65595:OEM65597 OOI65595:OOI65597 OYE65595:OYE65597 PIA65595:PIA65597 PRW65595:PRW65597 QBS65595:QBS65597 QLO65595:QLO65597 QVK65595:QVK65597 RFG65595:RFG65597 RPC65595:RPC65597 RYY65595:RYY65597 SIU65595:SIU65597 SSQ65595:SSQ65597 TCM65595:TCM65597 TMI65595:TMI65597 TWE65595:TWE65597 UGA65595:UGA65597 UPW65595:UPW65597 UZS65595:UZS65597 VJO65595:VJO65597 VTK65595:VTK65597 WDG65595:WDG65597 WNC65595:WNC65597 WWY65595:WWY65597 AQ131131:AQ131133 KM131131:KM131133 UI131131:UI131133 AEE131131:AEE131133 AOA131131:AOA131133 AXW131131:AXW131133 BHS131131:BHS131133 BRO131131:BRO131133 CBK131131:CBK131133 CLG131131:CLG131133 CVC131131:CVC131133 DEY131131:DEY131133 DOU131131:DOU131133 DYQ131131:DYQ131133 EIM131131:EIM131133 ESI131131:ESI131133 FCE131131:FCE131133 FMA131131:FMA131133 FVW131131:FVW131133 GFS131131:GFS131133 GPO131131:GPO131133 GZK131131:GZK131133 HJG131131:HJG131133 HTC131131:HTC131133 ICY131131:ICY131133 IMU131131:IMU131133 IWQ131131:IWQ131133 JGM131131:JGM131133 JQI131131:JQI131133 KAE131131:KAE131133 KKA131131:KKA131133 KTW131131:KTW131133 LDS131131:LDS131133 LNO131131:LNO131133 LXK131131:LXK131133 MHG131131:MHG131133 MRC131131:MRC131133 NAY131131:NAY131133 NKU131131:NKU131133 NUQ131131:NUQ131133 OEM131131:OEM131133 OOI131131:OOI131133 OYE131131:OYE131133 PIA131131:PIA131133 PRW131131:PRW131133 QBS131131:QBS131133 QLO131131:QLO131133 QVK131131:QVK131133 RFG131131:RFG131133 RPC131131:RPC131133 RYY131131:RYY131133 SIU131131:SIU131133 SSQ131131:SSQ131133 TCM131131:TCM131133 TMI131131:TMI131133 TWE131131:TWE131133 UGA131131:UGA131133 UPW131131:UPW131133 UZS131131:UZS131133 VJO131131:VJO131133 VTK131131:VTK131133 WDG131131:WDG131133 WNC131131:WNC131133 WWY131131:WWY131133 AQ196667:AQ196669 KM196667:KM196669 UI196667:UI196669 AEE196667:AEE196669 AOA196667:AOA196669 AXW196667:AXW196669 BHS196667:BHS196669 BRO196667:BRO196669 CBK196667:CBK196669 CLG196667:CLG196669 CVC196667:CVC196669 DEY196667:DEY196669 DOU196667:DOU196669 DYQ196667:DYQ196669 EIM196667:EIM196669 ESI196667:ESI196669 FCE196667:FCE196669 FMA196667:FMA196669 FVW196667:FVW196669 GFS196667:GFS196669 GPO196667:GPO196669 GZK196667:GZK196669 HJG196667:HJG196669 HTC196667:HTC196669 ICY196667:ICY196669 IMU196667:IMU196669 IWQ196667:IWQ196669 JGM196667:JGM196669 JQI196667:JQI196669 KAE196667:KAE196669 KKA196667:KKA196669 KTW196667:KTW196669 LDS196667:LDS196669 LNO196667:LNO196669 LXK196667:LXK196669 MHG196667:MHG196669 MRC196667:MRC196669 NAY196667:NAY196669 NKU196667:NKU196669 NUQ196667:NUQ196669 OEM196667:OEM196669 OOI196667:OOI196669 OYE196667:OYE196669 PIA196667:PIA196669 PRW196667:PRW196669 QBS196667:QBS196669 QLO196667:QLO196669 QVK196667:QVK196669 RFG196667:RFG196669 RPC196667:RPC196669 RYY196667:RYY196669 SIU196667:SIU196669 SSQ196667:SSQ196669 TCM196667:TCM196669 TMI196667:TMI196669 TWE196667:TWE196669 UGA196667:UGA196669 UPW196667:UPW196669 UZS196667:UZS196669 VJO196667:VJO196669 VTK196667:VTK196669 WDG196667:WDG196669 WNC196667:WNC196669 WWY196667:WWY196669 AQ262203:AQ262205 KM262203:KM262205 UI262203:UI262205 AEE262203:AEE262205 AOA262203:AOA262205 AXW262203:AXW262205 BHS262203:BHS262205 BRO262203:BRO262205 CBK262203:CBK262205 CLG262203:CLG262205 CVC262203:CVC262205 DEY262203:DEY262205 DOU262203:DOU262205 DYQ262203:DYQ262205 EIM262203:EIM262205 ESI262203:ESI262205 FCE262203:FCE262205 FMA262203:FMA262205 FVW262203:FVW262205 GFS262203:GFS262205 GPO262203:GPO262205 GZK262203:GZK262205 HJG262203:HJG262205 HTC262203:HTC262205 ICY262203:ICY262205 IMU262203:IMU262205 IWQ262203:IWQ262205 JGM262203:JGM262205 JQI262203:JQI262205 KAE262203:KAE262205 KKA262203:KKA262205 KTW262203:KTW262205 LDS262203:LDS262205 LNO262203:LNO262205 LXK262203:LXK262205 MHG262203:MHG262205 MRC262203:MRC262205 NAY262203:NAY262205 NKU262203:NKU262205 NUQ262203:NUQ262205 OEM262203:OEM262205 OOI262203:OOI262205 OYE262203:OYE262205 PIA262203:PIA262205 PRW262203:PRW262205 QBS262203:QBS262205 QLO262203:QLO262205 QVK262203:QVK262205 RFG262203:RFG262205 RPC262203:RPC262205 RYY262203:RYY262205 SIU262203:SIU262205 SSQ262203:SSQ262205 TCM262203:TCM262205 TMI262203:TMI262205 TWE262203:TWE262205 UGA262203:UGA262205 UPW262203:UPW262205 UZS262203:UZS262205 VJO262203:VJO262205 VTK262203:VTK262205 WDG262203:WDG262205 WNC262203:WNC262205 WWY262203:WWY262205 AQ327739:AQ327741 KM327739:KM327741 UI327739:UI327741 AEE327739:AEE327741 AOA327739:AOA327741 AXW327739:AXW327741 BHS327739:BHS327741 BRO327739:BRO327741 CBK327739:CBK327741 CLG327739:CLG327741 CVC327739:CVC327741 DEY327739:DEY327741 DOU327739:DOU327741 DYQ327739:DYQ327741 EIM327739:EIM327741 ESI327739:ESI327741 FCE327739:FCE327741 FMA327739:FMA327741 FVW327739:FVW327741 GFS327739:GFS327741 GPO327739:GPO327741 GZK327739:GZK327741 HJG327739:HJG327741 HTC327739:HTC327741 ICY327739:ICY327741 IMU327739:IMU327741 IWQ327739:IWQ327741 JGM327739:JGM327741 JQI327739:JQI327741 KAE327739:KAE327741 KKA327739:KKA327741 KTW327739:KTW327741 LDS327739:LDS327741 LNO327739:LNO327741 LXK327739:LXK327741 MHG327739:MHG327741 MRC327739:MRC327741 NAY327739:NAY327741 NKU327739:NKU327741 NUQ327739:NUQ327741 OEM327739:OEM327741 OOI327739:OOI327741 OYE327739:OYE327741 PIA327739:PIA327741 PRW327739:PRW327741 QBS327739:QBS327741 QLO327739:QLO327741 QVK327739:QVK327741 RFG327739:RFG327741 RPC327739:RPC327741 RYY327739:RYY327741 SIU327739:SIU327741 SSQ327739:SSQ327741 TCM327739:TCM327741 TMI327739:TMI327741 TWE327739:TWE327741 UGA327739:UGA327741 UPW327739:UPW327741 UZS327739:UZS327741 VJO327739:VJO327741 VTK327739:VTK327741 WDG327739:WDG327741 WNC327739:WNC327741 WWY327739:WWY327741 AQ393275:AQ393277 KM393275:KM393277 UI393275:UI393277 AEE393275:AEE393277 AOA393275:AOA393277 AXW393275:AXW393277 BHS393275:BHS393277 BRO393275:BRO393277 CBK393275:CBK393277 CLG393275:CLG393277 CVC393275:CVC393277 DEY393275:DEY393277 DOU393275:DOU393277 DYQ393275:DYQ393277 EIM393275:EIM393277 ESI393275:ESI393277 FCE393275:FCE393277 FMA393275:FMA393277 FVW393275:FVW393277 GFS393275:GFS393277 GPO393275:GPO393277 GZK393275:GZK393277 HJG393275:HJG393277 HTC393275:HTC393277 ICY393275:ICY393277 IMU393275:IMU393277 IWQ393275:IWQ393277 JGM393275:JGM393277 JQI393275:JQI393277 KAE393275:KAE393277 KKA393275:KKA393277 KTW393275:KTW393277 LDS393275:LDS393277 LNO393275:LNO393277 LXK393275:LXK393277 MHG393275:MHG393277 MRC393275:MRC393277 NAY393275:NAY393277 NKU393275:NKU393277 NUQ393275:NUQ393277 OEM393275:OEM393277 OOI393275:OOI393277 OYE393275:OYE393277 PIA393275:PIA393277 PRW393275:PRW393277 QBS393275:QBS393277 QLO393275:QLO393277 QVK393275:QVK393277 RFG393275:RFG393277 RPC393275:RPC393277 RYY393275:RYY393277 SIU393275:SIU393277 SSQ393275:SSQ393277 TCM393275:TCM393277 TMI393275:TMI393277 TWE393275:TWE393277 UGA393275:UGA393277 UPW393275:UPW393277 UZS393275:UZS393277 VJO393275:VJO393277 VTK393275:VTK393277 WDG393275:WDG393277 WNC393275:WNC393277 WWY393275:WWY393277 AQ458811:AQ458813 KM458811:KM458813 UI458811:UI458813 AEE458811:AEE458813 AOA458811:AOA458813 AXW458811:AXW458813 BHS458811:BHS458813 BRO458811:BRO458813 CBK458811:CBK458813 CLG458811:CLG458813 CVC458811:CVC458813 DEY458811:DEY458813 DOU458811:DOU458813 DYQ458811:DYQ458813 EIM458811:EIM458813 ESI458811:ESI458813 FCE458811:FCE458813 FMA458811:FMA458813 FVW458811:FVW458813 GFS458811:GFS458813 GPO458811:GPO458813 GZK458811:GZK458813 HJG458811:HJG458813 HTC458811:HTC458813 ICY458811:ICY458813 IMU458811:IMU458813 IWQ458811:IWQ458813 JGM458811:JGM458813 JQI458811:JQI458813 KAE458811:KAE458813 KKA458811:KKA458813 KTW458811:KTW458813 LDS458811:LDS458813 LNO458811:LNO458813 LXK458811:LXK458813 MHG458811:MHG458813 MRC458811:MRC458813 NAY458811:NAY458813 NKU458811:NKU458813 NUQ458811:NUQ458813 OEM458811:OEM458813 OOI458811:OOI458813 OYE458811:OYE458813 PIA458811:PIA458813 PRW458811:PRW458813 QBS458811:QBS458813 QLO458811:QLO458813 QVK458811:QVK458813 RFG458811:RFG458813 RPC458811:RPC458813 RYY458811:RYY458813 SIU458811:SIU458813 SSQ458811:SSQ458813 TCM458811:TCM458813 TMI458811:TMI458813 TWE458811:TWE458813 UGA458811:UGA458813 UPW458811:UPW458813 UZS458811:UZS458813 VJO458811:VJO458813 VTK458811:VTK458813 WDG458811:WDG458813 WNC458811:WNC458813 WWY458811:WWY458813 AQ524347:AQ524349 KM524347:KM524349 UI524347:UI524349 AEE524347:AEE524349 AOA524347:AOA524349 AXW524347:AXW524349 BHS524347:BHS524349 BRO524347:BRO524349 CBK524347:CBK524349 CLG524347:CLG524349 CVC524347:CVC524349 DEY524347:DEY524349 DOU524347:DOU524349 DYQ524347:DYQ524349 EIM524347:EIM524349 ESI524347:ESI524349 FCE524347:FCE524349 FMA524347:FMA524349 FVW524347:FVW524349 GFS524347:GFS524349 GPO524347:GPO524349 GZK524347:GZK524349 HJG524347:HJG524349 HTC524347:HTC524349 ICY524347:ICY524349 IMU524347:IMU524349 IWQ524347:IWQ524349 JGM524347:JGM524349 JQI524347:JQI524349 KAE524347:KAE524349 KKA524347:KKA524349 KTW524347:KTW524349 LDS524347:LDS524349 LNO524347:LNO524349 LXK524347:LXK524349 MHG524347:MHG524349 MRC524347:MRC524349 NAY524347:NAY524349 NKU524347:NKU524349 NUQ524347:NUQ524349 OEM524347:OEM524349 OOI524347:OOI524349 OYE524347:OYE524349 PIA524347:PIA524349 PRW524347:PRW524349 QBS524347:QBS524349 QLO524347:QLO524349 QVK524347:QVK524349 RFG524347:RFG524349 RPC524347:RPC524349 RYY524347:RYY524349 SIU524347:SIU524349 SSQ524347:SSQ524349 TCM524347:TCM524349 TMI524347:TMI524349 TWE524347:TWE524349 UGA524347:UGA524349 UPW524347:UPW524349 UZS524347:UZS524349 VJO524347:VJO524349 VTK524347:VTK524349 WDG524347:WDG524349 WNC524347:WNC524349 WWY524347:WWY524349 AQ589883:AQ589885 KM589883:KM589885 UI589883:UI589885 AEE589883:AEE589885 AOA589883:AOA589885 AXW589883:AXW589885 BHS589883:BHS589885 BRO589883:BRO589885 CBK589883:CBK589885 CLG589883:CLG589885 CVC589883:CVC589885 DEY589883:DEY589885 DOU589883:DOU589885 DYQ589883:DYQ589885 EIM589883:EIM589885 ESI589883:ESI589885 FCE589883:FCE589885 FMA589883:FMA589885 FVW589883:FVW589885 GFS589883:GFS589885 GPO589883:GPO589885 GZK589883:GZK589885 HJG589883:HJG589885 HTC589883:HTC589885 ICY589883:ICY589885 IMU589883:IMU589885 IWQ589883:IWQ589885 JGM589883:JGM589885 JQI589883:JQI589885 KAE589883:KAE589885 KKA589883:KKA589885 KTW589883:KTW589885 LDS589883:LDS589885 LNO589883:LNO589885 LXK589883:LXK589885 MHG589883:MHG589885 MRC589883:MRC589885 NAY589883:NAY589885 NKU589883:NKU589885 NUQ589883:NUQ589885 OEM589883:OEM589885 OOI589883:OOI589885 OYE589883:OYE589885 PIA589883:PIA589885 PRW589883:PRW589885 QBS589883:QBS589885 QLO589883:QLO589885 QVK589883:QVK589885 RFG589883:RFG589885 RPC589883:RPC589885 RYY589883:RYY589885 SIU589883:SIU589885 SSQ589883:SSQ589885 TCM589883:TCM589885 TMI589883:TMI589885 TWE589883:TWE589885 UGA589883:UGA589885 UPW589883:UPW589885 UZS589883:UZS589885 VJO589883:VJO589885 VTK589883:VTK589885 WDG589883:WDG589885 WNC589883:WNC589885 WWY589883:WWY589885 AQ655419:AQ655421 KM655419:KM655421 UI655419:UI655421 AEE655419:AEE655421 AOA655419:AOA655421 AXW655419:AXW655421 BHS655419:BHS655421 BRO655419:BRO655421 CBK655419:CBK655421 CLG655419:CLG655421 CVC655419:CVC655421 DEY655419:DEY655421 DOU655419:DOU655421 DYQ655419:DYQ655421 EIM655419:EIM655421 ESI655419:ESI655421 FCE655419:FCE655421 FMA655419:FMA655421 FVW655419:FVW655421 GFS655419:GFS655421 GPO655419:GPO655421 GZK655419:GZK655421 HJG655419:HJG655421 HTC655419:HTC655421 ICY655419:ICY655421 IMU655419:IMU655421 IWQ655419:IWQ655421 JGM655419:JGM655421 JQI655419:JQI655421 KAE655419:KAE655421 KKA655419:KKA655421 KTW655419:KTW655421 LDS655419:LDS655421 LNO655419:LNO655421 LXK655419:LXK655421 MHG655419:MHG655421 MRC655419:MRC655421 NAY655419:NAY655421 NKU655419:NKU655421 NUQ655419:NUQ655421 OEM655419:OEM655421 OOI655419:OOI655421 OYE655419:OYE655421 PIA655419:PIA655421 PRW655419:PRW655421 QBS655419:QBS655421 QLO655419:QLO655421 QVK655419:QVK655421 RFG655419:RFG655421 RPC655419:RPC655421 RYY655419:RYY655421 SIU655419:SIU655421 SSQ655419:SSQ655421 TCM655419:TCM655421 TMI655419:TMI655421 TWE655419:TWE655421 UGA655419:UGA655421 UPW655419:UPW655421 UZS655419:UZS655421 VJO655419:VJO655421 VTK655419:VTK655421 WDG655419:WDG655421 WNC655419:WNC655421 WWY655419:WWY655421 AQ720955:AQ720957 KM720955:KM720957 UI720955:UI720957 AEE720955:AEE720957 AOA720955:AOA720957 AXW720955:AXW720957 BHS720955:BHS720957 BRO720955:BRO720957 CBK720955:CBK720957 CLG720955:CLG720957 CVC720955:CVC720957 DEY720955:DEY720957 DOU720955:DOU720957 DYQ720955:DYQ720957 EIM720955:EIM720957 ESI720955:ESI720957 FCE720955:FCE720957 FMA720955:FMA720957 FVW720955:FVW720957 GFS720955:GFS720957 GPO720955:GPO720957 GZK720955:GZK720957 HJG720955:HJG720957 HTC720955:HTC720957 ICY720955:ICY720957 IMU720955:IMU720957 IWQ720955:IWQ720957 JGM720955:JGM720957 JQI720955:JQI720957 KAE720955:KAE720957 KKA720955:KKA720957 KTW720955:KTW720957 LDS720955:LDS720957 LNO720955:LNO720957 LXK720955:LXK720957 MHG720955:MHG720957 MRC720955:MRC720957 NAY720955:NAY720957 NKU720955:NKU720957 NUQ720955:NUQ720957 OEM720955:OEM720957 OOI720955:OOI720957 OYE720955:OYE720957 PIA720955:PIA720957 PRW720955:PRW720957 QBS720955:QBS720957 QLO720955:QLO720957 QVK720955:QVK720957 RFG720955:RFG720957 RPC720955:RPC720957 RYY720955:RYY720957 SIU720955:SIU720957 SSQ720955:SSQ720957 TCM720955:TCM720957 TMI720955:TMI720957 TWE720955:TWE720957 UGA720955:UGA720957 UPW720955:UPW720957 UZS720955:UZS720957 VJO720955:VJO720957 VTK720955:VTK720957 WDG720955:WDG720957 WNC720955:WNC720957 WWY720955:WWY720957 AQ786491:AQ786493 KM786491:KM786493 UI786491:UI786493 AEE786491:AEE786493 AOA786491:AOA786493 AXW786491:AXW786493 BHS786491:BHS786493 BRO786491:BRO786493 CBK786491:CBK786493 CLG786491:CLG786493 CVC786491:CVC786493 DEY786491:DEY786493 DOU786491:DOU786493 DYQ786491:DYQ786493 EIM786491:EIM786493 ESI786491:ESI786493 FCE786491:FCE786493 FMA786491:FMA786493 FVW786491:FVW786493 GFS786491:GFS786493 GPO786491:GPO786493 GZK786491:GZK786493 HJG786491:HJG786493 HTC786491:HTC786493 ICY786491:ICY786493 IMU786491:IMU786493 IWQ786491:IWQ786493 JGM786491:JGM786493 JQI786491:JQI786493 KAE786491:KAE786493 KKA786491:KKA786493 KTW786491:KTW786493 LDS786491:LDS786493 LNO786491:LNO786493 LXK786491:LXK786493 MHG786491:MHG786493 MRC786491:MRC786493 NAY786491:NAY786493 NKU786491:NKU786493 NUQ786491:NUQ786493 OEM786491:OEM786493 OOI786491:OOI786493 OYE786491:OYE786493 PIA786491:PIA786493 PRW786491:PRW786493 QBS786491:QBS786493 QLO786491:QLO786493 QVK786491:QVK786493 RFG786491:RFG786493 RPC786491:RPC786493 RYY786491:RYY786493 SIU786491:SIU786493 SSQ786491:SSQ786493 TCM786491:TCM786493 TMI786491:TMI786493 TWE786491:TWE786493 UGA786491:UGA786493 UPW786491:UPW786493 UZS786491:UZS786493 VJO786491:VJO786493 VTK786491:VTK786493 WDG786491:WDG786493 WNC786491:WNC786493 WWY786491:WWY786493 AQ852027:AQ852029 KM852027:KM852029 UI852027:UI852029 AEE852027:AEE852029 AOA852027:AOA852029 AXW852027:AXW852029 BHS852027:BHS852029 BRO852027:BRO852029 CBK852027:CBK852029 CLG852027:CLG852029 CVC852027:CVC852029 DEY852027:DEY852029 DOU852027:DOU852029 DYQ852027:DYQ852029 EIM852027:EIM852029 ESI852027:ESI852029 FCE852027:FCE852029 FMA852027:FMA852029 FVW852027:FVW852029 GFS852027:GFS852029 GPO852027:GPO852029 GZK852027:GZK852029 HJG852027:HJG852029 HTC852027:HTC852029 ICY852027:ICY852029 IMU852027:IMU852029 IWQ852027:IWQ852029 JGM852027:JGM852029 JQI852027:JQI852029 KAE852027:KAE852029 KKA852027:KKA852029 KTW852027:KTW852029 LDS852027:LDS852029 LNO852027:LNO852029 LXK852027:LXK852029 MHG852027:MHG852029 MRC852027:MRC852029 NAY852027:NAY852029 NKU852027:NKU852029 NUQ852027:NUQ852029 OEM852027:OEM852029 OOI852027:OOI852029 OYE852027:OYE852029 PIA852027:PIA852029 PRW852027:PRW852029 QBS852027:QBS852029 QLO852027:QLO852029 QVK852027:QVK852029 RFG852027:RFG852029 RPC852027:RPC852029 RYY852027:RYY852029 SIU852027:SIU852029 SSQ852027:SSQ852029 TCM852027:TCM852029 TMI852027:TMI852029 TWE852027:TWE852029 UGA852027:UGA852029 UPW852027:UPW852029 UZS852027:UZS852029 VJO852027:VJO852029 VTK852027:VTK852029 WDG852027:WDG852029 WNC852027:WNC852029 WWY852027:WWY852029 AQ917563:AQ917565 KM917563:KM917565 UI917563:UI917565 AEE917563:AEE917565 AOA917563:AOA917565 AXW917563:AXW917565 BHS917563:BHS917565 BRO917563:BRO917565 CBK917563:CBK917565 CLG917563:CLG917565 CVC917563:CVC917565 DEY917563:DEY917565 DOU917563:DOU917565 DYQ917563:DYQ917565 EIM917563:EIM917565 ESI917563:ESI917565 FCE917563:FCE917565 FMA917563:FMA917565 FVW917563:FVW917565 GFS917563:GFS917565 GPO917563:GPO917565 GZK917563:GZK917565 HJG917563:HJG917565 HTC917563:HTC917565 ICY917563:ICY917565 IMU917563:IMU917565 IWQ917563:IWQ917565 JGM917563:JGM917565 JQI917563:JQI917565 KAE917563:KAE917565 KKA917563:KKA917565 KTW917563:KTW917565 LDS917563:LDS917565 LNO917563:LNO917565 LXK917563:LXK917565 MHG917563:MHG917565 MRC917563:MRC917565 NAY917563:NAY917565 NKU917563:NKU917565 NUQ917563:NUQ917565 OEM917563:OEM917565 OOI917563:OOI917565 OYE917563:OYE917565 PIA917563:PIA917565 PRW917563:PRW917565 QBS917563:QBS917565 QLO917563:QLO917565 QVK917563:QVK917565 RFG917563:RFG917565 RPC917563:RPC917565 RYY917563:RYY917565 SIU917563:SIU917565 SSQ917563:SSQ917565 TCM917563:TCM917565 TMI917563:TMI917565 TWE917563:TWE917565 UGA917563:UGA917565 UPW917563:UPW917565 UZS917563:UZS917565 VJO917563:VJO917565 VTK917563:VTK917565 WDG917563:WDG917565 WNC917563:WNC917565 WWY917563:WWY917565 AQ983099:AQ983101 KM983099:KM983101 UI983099:UI983101 AEE983099:AEE983101 AOA983099:AOA983101 AXW983099:AXW983101 BHS983099:BHS983101 BRO983099:BRO983101 CBK983099:CBK983101 CLG983099:CLG983101 CVC983099:CVC983101 DEY983099:DEY983101 DOU983099:DOU983101 DYQ983099:DYQ983101 EIM983099:EIM983101 ESI983099:ESI983101 FCE983099:FCE983101 FMA983099:FMA983101 FVW983099:FVW983101 GFS983099:GFS983101 GPO983099:GPO983101 GZK983099:GZK983101 HJG983099:HJG983101 HTC983099:HTC983101 ICY983099:ICY983101 IMU983099:IMU983101 IWQ983099:IWQ983101 JGM983099:JGM983101 JQI983099:JQI983101 KAE983099:KAE983101 KKA983099:KKA983101 KTW983099:KTW983101 LDS983099:LDS983101 LNO983099:LNO983101 LXK983099:LXK983101 MHG983099:MHG983101 MRC983099:MRC983101 NAY983099:NAY983101 NKU983099:NKU983101 NUQ983099:NUQ983101 OEM983099:OEM983101 OOI983099:OOI983101 OYE983099:OYE983101 PIA983099:PIA983101 PRW983099:PRW983101 QBS983099:QBS983101 QLO983099:QLO983101 QVK983099:QVK983101 RFG983099:RFG983101 RPC983099:RPC983101 RYY983099:RYY983101 SIU983099:SIU983101 SSQ983099:SSQ983101 TCM983099:TCM983101 TMI983099:TMI983101 TWE983099:TWE983101 UGA983099:UGA983101 UPW983099:UPW983101 UZS983099:UZS983101 VJO983099:VJO983101 VTK983099:VTK983101 WDG983099:WDG983101 WNC983099:WNC983101 WWY983099:WWY983101 AM51 KI51 UE51 AEA51 ANW51 AXS51 BHO51 BRK51 CBG51 CLC51 CUY51 DEU51 DOQ51 DYM51 EII51 ESE51 FCA51 FLW51 FVS51 GFO51 GPK51 GZG51 HJC51 HSY51 ICU51 IMQ51 IWM51 JGI51 JQE51 KAA51 KJW51 KTS51 LDO51 LNK51 LXG51 MHC51 MQY51 NAU51 NKQ51 NUM51 OEI51 OOE51 OYA51 PHW51 PRS51 QBO51 QLK51 QVG51 RFC51 ROY51 RYU51 SIQ51 SSM51 TCI51 TME51 TWA51 UFW51 UPS51 UZO51 VJK51 VTG51 WDC51 WMY51 WWU51 AM65587 KI65587 UE65587 AEA65587 ANW65587 AXS65587 BHO65587 BRK65587 CBG65587 CLC65587 CUY65587 DEU65587 DOQ65587 DYM65587 EII65587 ESE65587 FCA65587 FLW65587 FVS65587 GFO65587 GPK65587 GZG65587 HJC65587 HSY65587 ICU65587 IMQ65587 IWM65587 JGI65587 JQE65587 KAA65587 KJW65587 KTS65587 LDO65587 LNK65587 LXG65587 MHC65587 MQY65587 NAU65587 NKQ65587 NUM65587 OEI65587 OOE65587 OYA65587 PHW65587 PRS65587 QBO65587 QLK65587 QVG65587 RFC65587 ROY65587 RYU65587 SIQ65587 SSM65587 TCI65587 TME65587 TWA65587 UFW65587 UPS65587 UZO65587 VJK65587 VTG65587 WDC65587 WMY65587 WWU65587 AM131123 KI131123 UE131123 AEA131123 ANW131123 AXS131123 BHO131123 BRK131123 CBG131123 CLC131123 CUY131123 DEU131123 DOQ131123 DYM131123 EII131123 ESE131123 FCA131123 FLW131123 FVS131123 GFO131123 GPK131123 GZG131123 HJC131123 HSY131123 ICU131123 IMQ131123 IWM131123 JGI131123 JQE131123 KAA131123 KJW131123 KTS131123 LDO131123 LNK131123 LXG131123 MHC131123 MQY131123 NAU131123 NKQ131123 NUM131123 OEI131123 OOE131123 OYA131123 PHW131123 PRS131123 QBO131123 QLK131123 QVG131123 RFC131123 ROY131123 RYU131123 SIQ131123 SSM131123 TCI131123 TME131123 TWA131123 UFW131123 UPS131123 UZO131123 VJK131123 VTG131123 WDC131123 WMY131123 WWU131123 AM196659 KI196659 UE196659 AEA196659 ANW196659 AXS196659 BHO196659 BRK196659 CBG196659 CLC196659 CUY196659 DEU196659 DOQ196659 DYM196659 EII196659 ESE196659 FCA196659 FLW196659 FVS196659 GFO196659 GPK196659 GZG196659 HJC196659 HSY196659 ICU196659 IMQ196659 IWM196659 JGI196659 JQE196659 KAA196659 KJW196659 KTS196659 LDO196659 LNK196659 LXG196659 MHC196659 MQY196659 NAU196659 NKQ196659 NUM196659 OEI196659 OOE196659 OYA196659 PHW196659 PRS196659 QBO196659 QLK196659 QVG196659 RFC196659 ROY196659 RYU196659 SIQ196659 SSM196659 TCI196659 TME196659 TWA196659 UFW196659 UPS196659 UZO196659 VJK196659 VTG196659 WDC196659 WMY196659 WWU196659 AM262195 KI262195 UE262195 AEA262195 ANW262195 AXS262195 BHO262195 BRK262195 CBG262195 CLC262195 CUY262195 DEU262195 DOQ262195 DYM262195 EII262195 ESE262195 FCA262195 FLW262195 FVS262195 GFO262195 GPK262195 GZG262195 HJC262195 HSY262195 ICU262195 IMQ262195 IWM262195 JGI262195 JQE262195 KAA262195 KJW262195 KTS262195 LDO262195 LNK262195 LXG262195 MHC262195 MQY262195 NAU262195 NKQ262195 NUM262195 OEI262195 OOE262195 OYA262195 PHW262195 PRS262195 QBO262195 QLK262195 QVG262195 RFC262195 ROY262195 RYU262195 SIQ262195 SSM262195 TCI262195 TME262195 TWA262195 UFW262195 UPS262195 UZO262195 VJK262195 VTG262195 WDC262195 WMY262195 WWU262195 AM327731 KI327731 UE327731 AEA327731 ANW327731 AXS327731 BHO327731 BRK327731 CBG327731 CLC327731 CUY327731 DEU327731 DOQ327731 DYM327731 EII327731 ESE327731 FCA327731 FLW327731 FVS327731 GFO327731 GPK327731 GZG327731 HJC327731 HSY327731 ICU327731 IMQ327731 IWM327731 JGI327731 JQE327731 KAA327731 KJW327731 KTS327731 LDO327731 LNK327731 LXG327731 MHC327731 MQY327731 NAU327731 NKQ327731 NUM327731 OEI327731 OOE327731 OYA327731 PHW327731 PRS327731 QBO327731 QLK327731 QVG327731 RFC327731 ROY327731 RYU327731 SIQ327731 SSM327731 TCI327731 TME327731 TWA327731 UFW327731 UPS327731 UZO327731 VJK327731 VTG327731 WDC327731 WMY327731 WWU327731 AM393267 KI393267 UE393267 AEA393267 ANW393267 AXS393267 BHO393267 BRK393267 CBG393267 CLC393267 CUY393267 DEU393267 DOQ393267 DYM393267 EII393267 ESE393267 FCA393267 FLW393267 FVS393267 GFO393267 GPK393267 GZG393267 HJC393267 HSY393267 ICU393267 IMQ393267 IWM393267 JGI393267 JQE393267 KAA393267 KJW393267 KTS393267 LDO393267 LNK393267 LXG393267 MHC393267 MQY393267 NAU393267 NKQ393267 NUM393267 OEI393267 OOE393267 OYA393267 PHW393267 PRS393267 QBO393267 QLK393267 QVG393267 RFC393267 ROY393267 RYU393267 SIQ393267 SSM393267 TCI393267 TME393267 TWA393267 UFW393267 UPS393267 UZO393267 VJK393267 VTG393267 WDC393267 WMY393267 WWU393267 AM458803 KI458803 UE458803 AEA458803 ANW458803 AXS458803 BHO458803 BRK458803 CBG458803 CLC458803 CUY458803 DEU458803 DOQ458803 DYM458803 EII458803 ESE458803 FCA458803 FLW458803 FVS458803 GFO458803 GPK458803 GZG458803 HJC458803 HSY458803 ICU458803 IMQ458803 IWM458803 JGI458803 JQE458803 KAA458803 KJW458803 KTS458803 LDO458803 LNK458803 LXG458803 MHC458803 MQY458803 NAU458803 NKQ458803 NUM458803 OEI458803 OOE458803 OYA458803 PHW458803 PRS458803 QBO458803 QLK458803 QVG458803 RFC458803 ROY458803 RYU458803 SIQ458803 SSM458803 TCI458803 TME458803 TWA458803 UFW458803 UPS458803 UZO458803 VJK458803 VTG458803 WDC458803 WMY458803 WWU458803 AM524339 KI524339 UE524339 AEA524339 ANW524339 AXS524339 BHO524339 BRK524339 CBG524339 CLC524339 CUY524339 DEU524339 DOQ524339 DYM524339 EII524339 ESE524339 FCA524339 FLW524339 FVS524339 GFO524339 GPK524339 GZG524339 HJC524339 HSY524339 ICU524339 IMQ524339 IWM524339 JGI524339 JQE524339 KAA524339 KJW524339 KTS524339 LDO524339 LNK524339 LXG524339 MHC524339 MQY524339 NAU524339 NKQ524339 NUM524339 OEI524339 OOE524339 OYA524339 PHW524339 PRS524339 QBO524339 QLK524339 QVG524339 RFC524339 ROY524339 RYU524339 SIQ524339 SSM524339 TCI524339 TME524339 TWA524339 UFW524339 UPS524339 UZO524339 VJK524339 VTG524339 WDC524339 WMY524339 WWU524339 AM589875 KI589875 UE589875 AEA589875 ANW589875 AXS589875 BHO589875 BRK589875 CBG589875 CLC589875 CUY589875 DEU589875 DOQ589875 DYM589875 EII589875 ESE589875 FCA589875 FLW589875 FVS589875 GFO589875 GPK589875 GZG589875 HJC589875 HSY589875 ICU589875 IMQ589875 IWM589875 JGI589875 JQE589875 KAA589875 KJW589875 KTS589875 LDO589875 LNK589875 LXG589875 MHC589875 MQY589875 NAU589875 NKQ589875 NUM589875 OEI589875 OOE589875 OYA589875 PHW589875 PRS589875 QBO589875 QLK589875 QVG589875 RFC589875 ROY589875 RYU589875 SIQ589875 SSM589875 TCI589875 TME589875 TWA589875 UFW589875 UPS589875 UZO589875 VJK589875 VTG589875 WDC589875 WMY589875 WWU589875 AM655411 KI655411 UE655411 AEA655411 ANW655411 AXS655411 BHO655411 BRK655411 CBG655411 CLC655411 CUY655411 DEU655411 DOQ655411 DYM655411 EII655411 ESE655411 FCA655411 FLW655411 FVS655411 GFO655411 GPK655411 GZG655411 HJC655411 HSY655411 ICU655411 IMQ655411 IWM655411 JGI655411 JQE655411 KAA655411 KJW655411 KTS655411 LDO655411 LNK655411 LXG655411 MHC655411 MQY655411 NAU655411 NKQ655411 NUM655411 OEI655411 OOE655411 OYA655411 PHW655411 PRS655411 QBO655411 QLK655411 QVG655411 RFC655411 ROY655411 RYU655411 SIQ655411 SSM655411 TCI655411 TME655411 TWA655411 UFW655411 UPS655411 UZO655411 VJK655411 VTG655411 WDC655411 WMY655411 WWU655411 AM720947 KI720947 UE720947 AEA720947 ANW720947 AXS720947 BHO720947 BRK720947 CBG720947 CLC720947 CUY720947 DEU720947 DOQ720947 DYM720947 EII720947 ESE720947 FCA720947 FLW720947 FVS720947 GFO720947 GPK720947 GZG720947 HJC720947 HSY720947 ICU720947 IMQ720947 IWM720947 JGI720947 JQE720947 KAA720947 KJW720947 KTS720947 LDO720947 LNK720947 LXG720947 MHC720947 MQY720947 NAU720947 NKQ720947 NUM720947 OEI720947 OOE720947 OYA720947 PHW720947 PRS720947 QBO720947 QLK720947 QVG720947 RFC720947 ROY720947 RYU720947 SIQ720947 SSM720947 TCI720947 TME720947 TWA720947 UFW720947 UPS720947 UZO720947 VJK720947 VTG720947 WDC720947 WMY720947 WWU720947 AM786483 KI786483 UE786483 AEA786483 ANW786483 AXS786483 BHO786483 BRK786483 CBG786483 CLC786483 CUY786483 DEU786483 DOQ786483 DYM786483 EII786483 ESE786483 FCA786483 FLW786483 FVS786483 GFO786483 GPK786483 GZG786483 HJC786483 HSY786483 ICU786483 IMQ786483 IWM786483 JGI786483 JQE786483 KAA786483 KJW786483 KTS786483 LDO786483 LNK786483 LXG786483 MHC786483 MQY786483 NAU786483 NKQ786483 NUM786483 OEI786483 OOE786483 OYA786483 PHW786483 PRS786483 QBO786483 QLK786483 QVG786483 RFC786483 ROY786483 RYU786483 SIQ786483 SSM786483 TCI786483 TME786483 TWA786483 UFW786483 UPS786483 UZO786483 VJK786483 VTG786483 WDC786483 WMY786483 WWU786483 AM852019 KI852019 UE852019 AEA852019 ANW852019 AXS852019 BHO852019 BRK852019 CBG852019 CLC852019 CUY852019 DEU852019 DOQ852019 DYM852019 EII852019 ESE852019 FCA852019 FLW852019 FVS852019 GFO852019 GPK852019 GZG852019 HJC852019 HSY852019 ICU852019 IMQ852019 IWM852019 JGI852019 JQE852019 KAA852019 KJW852019 KTS852019 LDO852019 LNK852019 LXG852019 MHC852019 MQY852019 NAU852019 NKQ852019 NUM852019 OEI852019 OOE852019 OYA852019 PHW852019 PRS852019 QBO852019 QLK852019 QVG852019 RFC852019 ROY852019 RYU852019 SIQ852019 SSM852019 TCI852019 TME852019 TWA852019 UFW852019 UPS852019 UZO852019 VJK852019 VTG852019 WDC852019 WMY852019 WWU852019 AM917555 KI917555 UE917555 AEA917555 ANW917555 AXS917555 BHO917555 BRK917555 CBG917555 CLC917555 CUY917555 DEU917555 DOQ917555 DYM917555 EII917555 ESE917555 FCA917555 FLW917555 FVS917555 GFO917555 GPK917555 GZG917555 HJC917555 HSY917555 ICU917555 IMQ917555 IWM917555 JGI917555 JQE917555 KAA917555 KJW917555 KTS917555 LDO917555 LNK917555 LXG917555 MHC917555 MQY917555 NAU917555 NKQ917555 NUM917555 OEI917555 OOE917555 OYA917555 PHW917555 PRS917555 QBO917555 QLK917555 QVG917555 RFC917555 ROY917555 RYU917555 SIQ917555 SSM917555 TCI917555 TME917555 TWA917555 UFW917555 UPS917555 UZO917555 VJK917555 VTG917555 WDC917555 WMY917555 WWU917555 AM983091 KI983091 UE983091 AEA983091 ANW983091 AXS983091 BHO983091 BRK983091 CBG983091 CLC983091 CUY983091 DEU983091 DOQ983091 DYM983091 EII983091 ESE983091 FCA983091 FLW983091 FVS983091 GFO983091 GPK983091 GZG983091 HJC983091 HSY983091 ICU983091 IMQ983091 IWM983091 JGI983091 JQE983091 KAA983091 KJW983091 KTS983091 LDO983091 LNK983091 LXG983091 MHC983091 MQY983091 NAU983091 NKQ983091 NUM983091 OEI983091 OOE983091 OYA983091 PHW983091 PRS983091 QBO983091 QLK983091 QVG983091 RFC983091 ROY983091 RYU983091 SIQ983091 SSM983091 TCI983091 TME983091 TWA983091 UFW983091 UPS983091 UZO983091 VJK983091 VTG983091 WDC983091 WMY983091 WWU983091 P17:S22 JL17:JO22 TH17:TK22 ADD17:ADG22 AMZ17:ANC22 AWV17:AWY22 BGR17:BGU22 BQN17:BQQ22 CAJ17:CAM22 CKF17:CKI22 CUB17:CUE22 DDX17:DEA22 DNT17:DNW22 DXP17:DXS22 EHL17:EHO22 ERH17:ERK22 FBD17:FBG22 FKZ17:FLC22 FUV17:FUY22 GER17:GEU22 GON17:GOQ22 GYJ17:GYM22 HIF17:HII22 HSB17:HSE22 IBX17:ICA22 ILT17:ILW22 IVP17:IVS22 JFL17:JFO22 JPH17:JPK22 JZD17:JZG22 KIZ17:KJC22 KSV17:KSY22 LCR17:LCU22 LMN17:LMQ22 LWJ17:LWM22 MGF17:MGI22 MQB17:MQE22 MZX17:NAA22 NJT17:NJW22 NTP17:NTS22 ODL17:ODO22 ONH17:ONK22 OXD17:OXG22 PGZ17:PHC22 PQV17:PQY22 QAR17:QAU22 QKN17:QKQ22 QUJ17:QUM22 REF17:REI22 ROB17:ROE22 RXX17:RYA22 SHT17:SHW22 SRP17:SRS22 TBL17:TBO22 TLH17:TLK22 TVD17:TVG22 UEZ17:UFC22 UOV17:UOY22 UYR17:UYU22 VIN17:VIQ22 VSJ17:VSM22 WCF17:WCI22 WMB17:WME22 WVX17:WWA22 P65553:S65558 JL65553:JO65558 TH65553:TK65558 ADD65553:ADG65558 AMZ65553:ANC65558 AWV65553:AWY65558 BGR65553:BGU65558 BQN65553:BQQ65558 CAJ65553:CAM65558 CKF65553:CKI65558 CUB65553:CUE65558 DDX65553:DEA65558 DNT65553:DNW65558 DXP65553:DXS65558 EHL65553:EHO65558 ERH65553:ERK65558 FBD65553:FBG65558 FKZ65553:FLC65558 FUV65553:FUY65558 GER65553:GEU65558 GON65553:GOQ65558 GYJ65553:GYM65558 HIF65553:HII65558 HSB65553:HSE65558 IBX65553:ICA65558 ILT65553:ILW65558 IVP65553:IVS65558 JFL65553:JFO65558 JPH65553:JPK65558 JZD65553:JZG65558 KIZ65553:KJC65558 KSV65553:KSY65558 LCR65553:LCU65558 LMN65553:LMQ65558 LWJ65553:LWM65558 MGF65553:MGI65558 MQB65553:MQE65558 MZX65553:NAA65558 NJT65553:NJW65558 NTP65553:NTS65558 ODL65553:ODO65558 ONH65553:ONK65558 OXD65553:OXG65558 PGZ65553:PHC65558 PQV65553:PQY65558 QAR65553:QAU65558 QKN65553:QKQ65558 QUJ65553:QUM65558 REF65553:REI65558 ROB65553:ROE65558 RXX65553:RYA65558 SHT65553:SHW65558 SRP65553:SRS65558 TBL65553:TBO65558 TLH65553:TLK65558 TVD65553:TVG65558 UEZ65553:UFC65558 UOV65553:UOY65558 UYR65553:UYU65558 VIN65553:VIQ65558 VSJ65553:VSM65558 WCF65553:WCI65558 WMB65553:WME65558 WVX65553:WWA65558 P131089:S131094 JL131089:JO131094 TH131089:TK131094 ADD131089:ADG131094 AMZ131089:ANC131094 AWV131089:AWY131094 BGR131089:BGU131094 BQN131089:BQQ131094 CAJ131089:CAM131094 CKF131089:CKI131094 CUB131089:CUE131094 DDX131089:DEA131094 DNT131089:DNW131094 DXP131089:DXS131094 EHL131089:EHO131094 ERH131089:ERK131094 FBD131089:FBG131094 FKZ131089:FLC131094 FUV131089:FUY131094 GER131089:GEU131094 GON131089:GOQ131094 GYJ131089:GYM131094 HIF131089:HII131094 HSB131089:HSE131094 IBX131089:ICA131094 ILT131089:ILW131094 IVP131089:IVS131094 JFL131089:JFO131094 JPH131089:JPK131094 JZD131089:JZG131094 KIZ131089:KJC131094 KSV131089:KSY131094 LCR131089:LCU131094 LMN131089:LMQ131094 LWJ131089:LWM131094 MGF131089:MGI131094 MQB131089:MQE131094 MZX131089:NAA131094 NJT131089:NJW131094 NTP131089:NTS131094 ODL131089:ODO131094 ONH131089:ONK131094 OXD131089:OXG131094 PGZ131089:PHC131094 PQV131089:PQY131094 QAR131089:QAU131094 QKN131089:QKQ131094 QUJ131089:QUM131094 REF131089:REI131094 ROB131089:ROE131094 RXX131089:RYA131094 SHT131089:SHW131094 SRP131089:SRS131094 TBL131089:TBO131094 TLH131089:TLK131094 TVD131089:TVG131094 UEZ131089:UFC131094 UOV131089:UOY131094 UYR131089:UYU131094 VIN131089:VIQ131094 VSJ131089:VSM131094 WCF131089:WCI131094 WMB131089:WME131094 WVX131089:WWA131094 P196625:S196630 JL196625:JO196630 TH196625:TK196630 ADD196625:ADG196630 AMZ196625:ANC196630 AWV196625:AWY196630 BGR196625:BGU196630 BQN196625:BQQ196630 CAJ196625:CAM196630 CKF196625:CKI196630 CUB196625:CUE196630 DDX196625:DEA196630 DNT196625:DNW196630 DXP196625:DXS196630 EHL196625:EHO196630 ERH196625:ERK196630 FBD196625:FBG196630 FKZ196625:FLC196630 FUV196625:FUY196630 GER196625:GEU196630 GON196625:GOQ196630 GYJ196625:GYM196630 HIF196625:HII196630 HSB196625:HSE196630 IBX196625:ICA196630 ILT196625:ILW196630 IVP196625:IVS196630 JFL196625:JFO196630 JPH196625:JPK196630 JZD196625:JZG196630 KIZ196625:KJC196630 KSV196625:KSY196630 LCR196625:LCU196630 LMN196625:LMQ196630 LWJ196625:LWM196630 MGF196625:MGI196630 MQB196625:MQE196630 MZX196625:NAA196630 NJT196625:NJW196630 NTP196625:NTS196630 ODL196625:ODO196630 ONH196625:ONK196630 OXD196625:OXG196630 PGZ196625:PHC196630 PQV196625:PQY196630 QAR196625:QAU196630 QKN196625:QKQ196630 QUJ196625:QUM196630 REF196625:REI196630 ROB196625:ROE196630 RXX196625:RYA196630 SHT196625:SHW196630 SRP196625:SRS196630 TBL196625:TBO196630 TLH196625:TLK196630 TVD196625:TVG196630 UEZ196625:UFC196630 UOV196625:UOY196630 UYR196625:UYU196630 VIN196625:VIQ196630 VSJ196625:VSM196630 WCF196625:WCI196630 WMB196625:WME196630 WVX196625:WWA196630 P262161:S262166 JL262161:JO262166 TH262161:TK262166 ADD262161:ADG262166 AMZ262161:ANC262166 AWV262161:AWY262166 BGR262161:BGU262166 BQN262161:BQQ262166 CAJ262161:CAM262166 CKF262161:CKI262166 CUB262161:CUE262166 DDX262161:DEA262166 DNT262161:DNW262166 DXP262161:DXS262166 EHL262161:EHO262166 ERH262161:ERK262166 FBD262161:FBG262166 FKZ262161:FLC262166 FUV262161:FUY262166 GER262161:GEU262166 GON262161:GOQ262166 GYJ262161:GYM262166 HIF262161:HII262166 HSB262161:HSE262166 IBX262161:ICA262166 ILT262161:ILW262166 IVP262161:IVS262166 JFL262161:JFO262166 JPH262161:JPK262166 JZD262161:JZG262166 KIZ262161:KJC262166 KSV262161:KSY262166 LCR262161:LCU262166 LMN262161:LMQ262166 LWJ262161:LWM262166 MGF262161:MGI262166 MQB262161:MQE262166 MZX262161:NAA262166 NJT262161:NJW262166 NTP262161:NTS262166 ODL262161:ODO262166 ONH262161:ONK262166 OXD262161:OXG262166 PGZ262161:PHC262166 PQV262161:PQY262166 QAR262161:QAU262166 QKN262161:QKQ262166 QUJ262161:QUM262166 REF262161:REI262166 ROB262161:ROE262166 RXX262161:RYA262166 SHT262161:SHW262166 SRP262161:SRS262166 TBL262161:TBO262166 TLH262161:TLK262166 TVD262161:TVG262166 UEZ262161:UFC262166 UOV262161:UOY262166 UYR262161:UYU262166 VIN262161:VIQ262166 VSJ262161:VSM262166 WCF262161:WCI262166 WMB262161:WME262166 WVX262161:WWA262166 P327697:S327702 JL327697:JO327702 TH327697:TK327702 ADD327697:ADG327702 AMZ327697:ANC327702 AWV327697:AWY327702 BGR327697:BGU327702 BQN327697:BQQ327702 CAJ327697:CAM327702 CKF327697:CKI327702 CUB327697:CUE327702 DDX327697:DEA327702 DNT327697:DNW327702 DXP327697:DXS327702 EHL327697:EHO327702 ERH327697:ERK327702 FBD327697:FBG327702 FKZ327697:FLC327702 FUV327697:FUY327702 GER327697:GEU327702 GON327697:GOQ327702 GYJ327697:GYM327702 HIF327697:HII327702 HSB327697:HSE327702 IBX327697:ICA327702 ILT327697:ILW327702 IVP327697:IVS327702 JFL327697:JFO327702 JPH327697:JPK327702 JZD327697:JZG327702 KIZ327697:KJC327702 KSV327697:KSY327702 LCR327697:LCU327702 LMN327697:LMQ327702 LWJ327697:LWM327702 MGF327697:MGI327702 MQB327697:MQE327702 MZX327697:NAA327702 NJT327697:NJW327702 NTP327697:NTS327702 ODL327697:ODO327702 ONH327697:ONK327702 OXD327697:OXG327702 PGZ327697:PHC327702 PQV327697:PQY327702 QAR327697:QAU327702 QKN327697:QKQ327702 QUJ327697:QUM327702 REF327697:REI327702 ROB327697:ROE327702 RXX327697:RYA327702 SHT327697:SHW327702 SRP327697:SRS327702 TBL327697:TBO327702 TLH327697:TLK327702 TVD327697:TVG327702 UEZ327697:UFC327702 UOV327697:UOY327702 UYR327697:UYU327702 VIN327697:VIQ327702 VSJ327697:VSM327702 WCF327697:WCI327702 WMB327697:WME327702 WVX327697:WWA327702 P393233:S393238 JL393233:JO393238 TH393233:TK393238 ADD393233:ADG393238 AMZ393233:ANC393238 AWV393233:AWY393238 BGR393233:BGU393238 BQN393233:BQQ393238 CAJ393233:CAM393238 CKF393233:CKI393238 CUB393233:CUE393238 DDX393233:DEA393238 DNT393233:DNW393238 DXP393233:DXS393238 EHL393233:EHO393238 ERH393233:ERK393238 FBD393233:FBG393238 FKZ393233:FLC393238 FUV393233:FUY393238 GER393233:GEU393238 GON393233:GOQ393238 GYJ393233:GYM393238 HIF393233:HII393238 HSB393233:HSE393238 IBX393233:ICA393238 ILT393233:ILW393238 IVP393233:IVS393238 JFL393233:JFO393238 JPH393233:JPK393238 JZD393233:JZG393238 KIZ393233:KJC393238 KSV393233:KSY393238 LCR393233:LCU393238 LMN393233:LMQ393238 LWJ393233:LWM393238 MGF393233:MGI393238 MQB393233:MQE393238 MZX393233:NAA393238 NJT393233:NJW393238 NTP393233:NTS393238 ODL393233:ODO393238 ONH393233:ONK393238 OXD393233:OXG393238 PGZ393233:PHC393238 PQV393233:PQY393238 QAR393233:QAU393238 QKN393233:QKQ393238 QUJ393233:QUM393238 REF393233:REI393238 ROB393233:ROE393238 RXX393233:RYA393238 SHT393233:SHW393238 SRP393233:SRS393238 TBL393233:TBO393238 TLH393233:TLK393238 TVD393233:TVG393238 UEZ393233:UFC393238 UOV393233:UOY393238 UYR393233:UYU393238 VIN393233:VIQ393238 VSJ393233:VSM393238 WCF393233:WCI393238 WMB393233:WME393238 WVX393233:WWA393238 P458769:S458774 JL458769:JO458774 TH458769:TK458774 ADD458769:ADG458774 AMZ458769:ANC458774 AWV458769:AWY458774 BGR458769:BGU458774 BQN458769:BQQ458774 CAJ458769:CAM458774 CKF458769:CKI458774 CUB458769:CUE458774 DDX458769:DEA458774 DNT458769:DNW458774 DXP458769:DXS458774 EHL458769:EHO458774 ERH458769:ERK458774 FBD458769:FBG458774 FKZ458769:FLC458774 FUV458769:FUY458774 GER458769:GEU458774 GON458769:GOQ458774 GYJ458769:GYM458774 HIF458769:HII458774 HSB458769:HSE458774 IBX458769:ICA458774 ILT458769:ILW458774 IVP458769:IVS458774 JFL458769:JFO458774 JPH458769:JPK458774 JZD458769:JZG458774 KIZ458769:KJC458774 KSV458769:KSY458774 LCR458769:LCU458774 LMN458769:LMQ458774 LWJ458769:LWM458774 MGF458769:MGI458774 MQB458769:MQE458774 MZX458769:NAA458774 NJT458769:NJW458774 NTP458769:NTS458774 ODL458769:ODO458774 ONH458769:ONK458774 OXD458769:OXG458774 PGZ458769:PHC458774 PQV458769:PQY458774 QAR458769:QAU458774 QKN458769:QKQ458774 QUJ458769:QUM458774 REF458769:REI458774 ROB458769:ROE458774 RXX458769:RYA458774 SHT458769:SHW458774 SRP458769:SRS458774 TBL458769:TBO458774 TLH458769:TLK458774 TVD458769:TVG458774 UEZ458769:UFC458774 UOV458769:UOY458774 UYR458769:UYU458774 VIN458769:VIQ458774 VSJ458769:VSM458774 WCF458769:WCI458774 WMB458769:WME458774 WVX458769:WWA458774 P524305:S524310 JL524305:JO524310 TH524305:TK524310 ADD524305:ADG524310 AMZ524305:ANC524310 AWV524305:AWY524310 BGR524305:BGU524310 BQN524305:BQQ524310 CAJ524305:CAM524310 CKF524305:CKI524310 CUB524305:CUE524310 DDX524305:DEA524310 DNT524305:DNW524310 DXP524305:DXS524310 EHL524305:EHO524310 ERH524305:ERK524310 FBD524305:FBG524310 FKZ524305:FLC524310 FUV524305:FUY524310 GER524305:GEU524310 GON524305:GOQ524310 GYJ524305:GYM524310 HIF524305:HII524310 HSB524305:HSE524310 IBX524305:ICA524310 ILT524305:ILW524310 IVP524305:IVS524310 JFL524305:JFO524310 JPH524305:JPK524310 JZD524305:JZG524310 KIZ524305:KJC524310 KSV524305:KSY524310 LCR524305:LCU524310 LMN524305:LMQ524310 LWJ524305:LWM524310 MGF524305:MGI524310 MQB524305:MQE524310 MZX524305:NAA524310 NJT524305:NJW524310 NTP524305:NTS524310 ODL524305:ODO524310 ONH524305:ONK524310 OXD524305:OXG524310 PGZ524305:PHC524310 PQV524305:PQY524310 QAR524305:QAU524310 QKN524305:QKQ524310 QUJ524305:QUM524310 REF524305:REI524310 ROB524305:ROE524310 RXX524305:RYA524310 SHT524305:SHW524310 SRP524305:SRS524310 TBL524305:TBO524310 TLH524305:TLK524310 TVD524305:TVG524310 UEZ524305:UFC524310 UOV524305:UOY524310 UYR524305:UYU524310 VIN524305:VIQ524310 VSJ524305:VSM524310 WCF524305:WCI524310 WMB524305:WME524310 WVX524305:WWA524310 P589841:S589846 JL589841:JO589846 TH589841:TK589846 ADD589841:ADG589846 AMZ589841:ANC589846 AWV589841:AWY589846 BGR589841:BGU589846 BQN589841:BQQ589846 CAJ589841:CAM589846 CKF589841:CKI589846 CUB589841:CUE589846 DDX589841:DEA589846 DNT589841:DNW589846 DXP589841:DXS589846 EHL589841:EHO589846 ERH589841:ERK589846 FBD589841:FBG589846 FKZ589841:FLC589846 FUV589841:FUY589846 GER589841:GEU589846 GON589841:GOQ589846 GYJ589841:GYM589846 HIF589841:HII589846 HSB589841:HSE589846 IBX589841:ICA589846 ILT589841:ILW589846 IVP589841:IVS589846 JFL589841:JFO589846 JPH589841:JPK589846 JZD589841:JZG589846 KIZ589841:KJC589846 KSV589841:KSY589846 LCR589841:LCU589846 LMN589841:LMQ589846 LWJ589841:LWM589846 MGF589841:MGI589846 MQB589841:MQE589846 MZX589841:NAA589846 NJT589841:NJW589846 NTP589841:NTS589846 ODL589841:ODO589846 ONH589841:ONK589846 OXD589841:OXG589846 PGZ589841:PHC589846 PQV589841:PQY589846 QAR589841:QAU589846 QKN589841:QKQ589846 QUJ589841:QUM589846 REF589841:REI589846 ROB589841:ROE589846 RXX589841:RYA589846 SHT589841:SHW589846 SRP589841:SRS589846 TBL589841:TBO589846 TLH589841:TLK589846 TVD589841:TVG589846 UEZ589841:UFC589846 UOV589841:UOY589846 UYR589841:UYU589846 VIN589841:VIQ589846 VSJ589841:VSM589846 WCF589841:WCI589846 WMB589841:WME589846 WVX589841:WWA589846 P655377:S655382 JL655377:JO655382 TH655377:TK655382 ADD655377:ADG655382 AMZ655377:ANC655382 AWV655377:AWY655382 BGR655377:BGU655382 BQN655377:BQQ655382 CAJ655377:CAM655382 CKF655377:CKI655382 CUB655377:CUE655382 DDX655377:DEA655382 DNT655377:DNW655382 DXP655377:DXS655382 EHL655377:EHO655382 ERH655377:ERK655382 FBD655377:FBG655382 FKZ655377:FLC655382 FUV655377:FUY655382 GER655377:GEU655382 GON655377:GOQ655382 GYJ655377:GYM655382 HIF655377:HII655382 HSB655377:HSE655382 IBX655377:ICA655382 ILT655377:ILW655382 IVP655377:IVS655382 JFL655377:JFO655382 JPH655377:JPK655382 JZD655377:JZG655382 KIZ655377:KJC655382 KSV655377:KSY655382 LCR655377:LCU655382 LMN655377:LMQ655382 LWJ655377:LWM655382 MGF655377:MGI655382 MQB655377:MQE655382 MZX655377:NAA655382 NJT655377:NJW655382 NTP655377:NTS655382 ODL655377:ODO655382 ONH655377:ONK655382 OXD655377:OXG655382 PGZ655377:PHC655382 PQV655377:PQY655382 QAR655377:QAU655382 QKN655377:QKQ655382 QUJ655377:QUM655382 REF655377:REI655382 ROB655377:ROE655382 RXX655377:RYA655382 SHT655377:SHW655382 SRP655377:SRS655382 TBL655377:TBO655382 TLH655377:TLK655382 TVD655377:TVG655382 UEZ655377:UFC655382 UOV655377:UOY655382 UYR655377:UYU655382 VIN655377:VIQ655382 VSJ655377:VSM655382 WCF655377:WCI655382 WMB655377:WME655382 WVX655377:WWA655382 P720913:S720918 JL720913:JO720918 TH720913:TK720918 ADD720913:ADG720918 AMZ720913:ANC720918 AWV720913:AWY720918 BGR720913:BGU720918 BQN720913:BQQ720918 CAJ720913:CAM720918 CKF720913:CKI720918 CUB720913:CUE720918 DDX720913:DEA720918 DNT720913:DNW720918 DXP720913:DXS720918 EHL720913:EHO720918 ERH720913:ERK720918 FBD720913:FBG720918 FKZ720913:FLC720918 FUV720913:FUY720918 GER720913:GEU720918 GON720913:GOQ720918 GYJ720913:GYM720918 HIF720913:HII720918 HSB720913:HSE720918 IBX720913:ICA720918 ILT720913:ILW720918 IVP720913:IVS720918 JFL720913:JFO720918 JPH720913:JPK720918 JZD720913:JZG720918 KIZ720913:KJC720918 KSV720913:KSY720918 LCR720913:LCU720918 LMN720913:LMQ720918 LWJ720913:LWM720918 MGF720913:MGI720918 MQB720913:MQE720918 MZX720913:NAA720918 NJT720913:NJW720918 NTP720913:NTS720918 ODL720913:ODO720918 ONH720913:ONK720918 OXD720913:OXG720918 PGZ720913:PHC720918 PQV720913:PQY720918 QAR720913:QAU720918 QKN720913:QKQ720918 QUJ720913:QUM720918 REF720913:REI720918 ROB720913:ROE720918 RXX720913:RYA720918 SHT720913:SHW720918 SRP720913:SRS720918 TBL720913:TBO720918 TLH720913:TLK720918 TVD720913:TVG720918 UEZ720913:UFC720918 UOV720913:UOY720918 UYR720913:UYU720918 VIN720913:VIQ720918 VSJ720913:VSM720918 WCF720913:WCI720918 WMB720913:WME720918 WVX720913:WWA720918 P786449:S786454 JL786449:JO786454 TH786449:TK786454 ADD786449:ADG786454 AMZ786449:ANC786454 AWV786449:AWY786454 BGR786449:BGU786454 BQN786449:BQQ786454 CAJ786449:CAM786454 CKF786449:CKI786454 CUB786449:CUE786454 DDX786449:DEA786454 DNT786449:DNW786454 DXP786449:DXS786454 EHL786449:EHO786454 ERH786449:ERK786454 FBD786449:FBG786454 FKZ786449:FLC786454 FUV786449:FUY786454 GER786449:GEU786454 GON786449:GOQ786454 GYJ786449:GYM786454 HIF786449:HII786454 HSB786449:HSE786454 IBX786449:ICA786454 ILT786449:ILW786454 IVP786449:IVS786454 JFL786449:JFO786454 JPH786449:JPK786454 JZD786449:JZG786454 KIZ786449:KJC786454 KSV786449:KSY786454 LCR786449:LCU786454 LMN786449:LMQ786454 LWJ786449:LWM786454 MGF786449:MGI786454 MQB786449:MQE786454 MZX786449:NAA786454 NJT786449:NJW786454 NTP786449:NTS786454 ODL786449:ODO786454 ONH786449:ONK786454 OXD786449:OXG786454 PGZ786449:PHC786454 PQV786449:PQY786454 QAR786449:QAU786454 QKN786449:QKQ786454 QUJ786449:QUM786454 REF786449:REI786454 ROB786449:ROE786454 RXX786449:RYA786454 SHT786449:SHW786454 SRP786449:SRS786454 TBL786449:TBO786454 TLH786449:TLK786454 TVD786449:TVG786454 UEZ786449:UFC786454 UOV786449:UOY786454 UYR786449:UYU786454 VIN786449:VIQ786454 VSJ786449:VSM786454 WCF786449:WCI786454 WMB786449:WME786454 WVX786449:WWA786454 P851985:S851990 JL851985:JO851990 TH851985:TK851990 ADD851985:ADG851990 AMZ851985:ANC851990 AWV851985:AWY851990 BGR851985:BGU851990 BQN851985:BQQ851990 CAJ851985:CAM851990 CKF851985:CKI851990 CUB851985:CUE851990 DDX851985:DEA851990 DNT851985:DNW851990 DXP851985:DXS851990 EHL851985:EHO851990 ERH851985:ERK851990 FBD851985:FBG851990 FKZ851985:FLC851990 FUV851985:FUY851990 GER851985:GEU851990 GON851985:GOQ851990 GYJ851985:GYM851990 HIF851985:HII851990 HSB851985:HSE851990 IBX851985:ICA851990 ILT851985:ILW851990 IVP851985:IVS851990 JFL851985:JFO851990 JPH851985:JPK851990 JZD851985:JZG851990 KIZ851985:KJC851990 KSV851985:KSY851990 LCR851985:LCU851990 LMN851985:LMQ851990 LWJ851985:LWM851990 MGF851985:MGI851990 MQB851985:MQE851990 MZX851985:NAA851990 NJT851985:NJW851990 NTP851985:NTS851990 ODL851985:ODO851990 ONH851985:ONK851990 OXD851985:OXG851990 PGZ851985:PHC851990 PQV851985:PQY851990 QAR851985:QAU851990 QKN851985:QKQ851990 QUJ851985:QUM851990 REF851985:REI851990 ROB851985:ROE851990 RXX851985:RYA851990 SHT851985:SHW851990 SRP851985:SRS851990 TBL851985:TBO851990 TLH851985:TLK851990 TVD851985:TVG851990 UEZ851985:UFC851990 UOV851985:UOY851990 UYR851985:UYU851990 VIN851985:VIQ851990 VSJ851985:VSM851990 WCF851985:WCI851990 WMB851985:WME851990 WVX851985:WWA851990 P917521:S917526 JL917521:JO917526 TH917521:TK917526 ADD917521:ADG917526 AMZ917521:ANC917526 AWV917521:AWY917526 BGR917521:BGU917526 BQN917521:BQQ917526 CAJ917521:CAM917526 CKF917521:CKI917526 CUB917521:CUE917526 DDX917521:DEA917526 DNT917521:DNW917526 DXP917521:DXS917526 EHL917521:EHO917526 ERH917521:ERK917526 FBD917521:FBG917526 FKZ917521:FLC917526 FUV917521:FUY917526 GER917521:GEU917526 GON917521:GOQ917526 GYJ917521:GYM917526 HIF917521:HII917526 HSB917521:HSE917526 IBX917521:ICA917526 ILT917521:ILW917526 IVP917521:IVS917526 JFL917521:JFO917526 JPH917521:JPK917526 JZD917521:JZG917526 KIZ917521:KJC917526 KSV917521:KSY917526 LCR917521:LCU917526 LMN917521:LMQ917526 LWJ917521:LWM917526 MGF917521:MGI917526 MQB917521:MQE917526 MZX917521:NAA917526 NJT917521:NJW917526 NTP917521:NTS917526 ODL917521:ODO917526 ONH917521:ONK917526 OXD917521:OXG917526 PGZ917521:PHC917526 PQV917521:PQY917526 QAR917521:QAU917526 QKN917521:QKQ917526 QUJ917521:QUM917526 REF917521:REI917526 ROB917521:ROE917526 RXX917521:RYA917526 SHT917521:SHW917526 SRP917521:SRS917526 TBL917521:TBO917526 TLH917521:TLK917526 TVD917521:TVG917526 UEZ917521:UFC917526 UOV917521:UOY917526 UYR917521:UYU917526 VIN917521:VIQ917526 VSJ917521:VSM917526 WCF917521:WCI917526 WMB917521:WME917526 WVX917521:WWA917526 P983057:S983062 JL983057:JO983062 TH983057:TK983062 ADD983057:ADG983062 AMZ983057:ANC983062 AWV983057:AWY983062 BGR983057:BGU983062 BQN983057:BQQ983062 CAJ983057:CAM983062 CKF983057:CKI983062 CUB983057:CUE983062 DDX983057:DEA983062 DNT983057:DNW983062 DXP983057:DXS983062 EHL983057:EHO983062 ERH983057:ERK983062 FBD983057:FBG983062 FKZ983057:FLC983062 FUV983057:FUY983062 GER983057:GEU983062 GON983057:GOQ983062 GYJ983057:GYM983062 HIF983057:HII983062 HSB983057:HSE983062 IBX983057:ICA983062 ILT983057:ILW983062 IVP983057:IVS983062 JFL983057:JFO983062 JPH983057:JPK983062 JZD983057:JZG983062 KIZ983057:KJC983062 KSV983057:KSY983062 LCR983057:LCU983062 LMN983057:LMQ983062 LWJ983057:LWM983062 MGF983057:MGI983062 MQB983057:MQE983062 MZX983057:NAA983062 NJT983057:NJW983062 NTP983057:NTS983062 ODL983057:ODO983062 ONH983057:ONK983062 OXD983057:OXG983062 PGZ983057:PHC983062 PQV983057:PQY983062 QAR983057:QAU983062 QKN983057:QKQ983062 QUJ983057:QUM983062 REF983057:REI983062 ROB983057:ROE983062 RXX983057:RYA983062 SHT983057:SHW983062 SRP983057:SRS983062 TBL983057:TBO983062 TLH983057:TLK983062 TVD983057:TVG983062 UEZ983057:UFC983062 UOV983057:UOY983062 UYR983057:UYU983062 VIN983057:VIQ983062 VSJ983057:VSM983062 WCF983057:WCI983062 WMB983057:WME983062 WVX983057:WWA983062 W49 JS49 TO49 ADK49 ANG49 AXC49 BGY49 BQU49 CAQ49 CKM49 CUI49 DEE49 DOA49 DXW49 EHS49 ERO49 FBK49 FLG49 FVC49 GEY49 GOU49 GYQ49 HIM49 HSI49 ICE49 IMA49 IVW49 JFS49 JPO49 JZK49 KJG49 KTC49 LCY49 LMU49 LWQ49 MGM49 MQI49 NAE49 NKA49 NTW49 ODS49 ONO49 OXK49 PHG49 PRC49 QAY49 QKU49 QUQ49 REM49 ROI49 RYE49 SIA49 SRW49 TBS49 TLO49 TVK49 UFG49 UPC49 UYY49 VIU49 VSQ49 WCM49 WMI49 WWE49 W65585 JS65585 TO65585 ADK65585 ANG65585 AXC65585 BGY65585 BQU65585 CAQ65585 CKM65585 CUI65585 DEE65585 DOA65585 DXW65585 EHS65585 ERO65585 FBK65585 FLG65585 FVC65585 GEY65585 GOU65585 GYQ65585 HIM65585 HSI65585 ICE65585 IMA65585 IVW65585 JFS65585 JPO65585 JZK65585 KJG65585 KTC65585 LCY65585 LMU65585 LWQ65585 MGM65585 MQI65585 NAE65585 NKA65585 NTW65585 ODS65585 ONO65585 OXK65585 PHG65585 PRC65585 QAY65585 QKU65585 QUQ65585 REM65585 ROI65585 RYE65585 SIA65585 SRW65585 TBS65585 TLO65585 TVK65585 UFG65585 UPC65585 UYY65585 VIU65585 VSQ65585 WCM65585 WMI65585 WWE65585 W131121 JS131121 TO131121 ADK131121 ANG131121 AXC131121 BGY131121 BQU131121 CAQ131121 CKM131121 CUI131121 DEE131121 DOA131121 DXW131121 EHS131121 ERO131121 FBK131121 FLG131121 FVC131121 GEY131121 GOU131121 GYQ131121 HIM131121 HSI131121 ICE131121 IMA131121 IVW131121 JFS131121 JPO131121 JZK131121 KJG131121 KTC131121 LCY131121 LMU131121 LWQ131121 MGM131121 MQI131121 NAE131121 NKA131121 NTW131121 ODS131121 ONO131121 OXK131121 PHG131121 PRC131121 QAY131121 QKU131121 QUQ131121 REM131121 ROI131121 RYE131121 SIA131121 SRW131121 TBS131121 TLO131121 TVK131121 UFG131121 UPC131121 UYY131121 VIU131121 VSQ131121 WCM131121 WMI131121 WWE131121 W196657 JS196657 TO196657 ADK196657 ANG196657 AXC196657 BGY196657 BQU196657 CAQ196657 CKM196657 CUI196657 DEE196657 DOA196657 DXW196657 EHS196657 ERO196657 FBK196657 FLG196657 FVC196657 GEY196657 GOU196657 GYQ196657 HIM196657 HSI196657 ICE196657 IMA196657 IVW196657 JFS196657 JPO196657 JZK196657 KJG196657 KTC196657 LCY196657 LMU196657 LWQ196657 MGM196657 MQI196657 NAE196657 NKA196657 NTW196657 ODS196657 ONO196657 OXK196657 PHG196657 PRC196657 QAY196657 QKU196657 QUQ196657 REM196657 ROI196657 RYE196657 SIA196657 SRW196657 TBS196657 TLO196657 TVK196657 UFG196657 UPC196657 UYY196657 VIU196657 VSQ196657 WCM196657 WMI196657 WWE196657 W262193 JS262193 TO262193 ADK262193 ANG262193 AXC262193 BGY262193 BQU262193 CAQ262193 CKM262193 CUI262193 DEE262193 DOA262193 DXW262193 EHS262193 ERO262193 FBK262193 FLG262193 FVC262193 GEY262193 GOU262193 GYQ262193 HIM262193 HSI262193 ICE262193 IMA262193 IVW262193 JFS262193 JPO262193 JZK262193 KJG262193 KTC262193 LCY262193 LMU262193 LWQ262193 MGM262193 MQI262193 NAE262193 NKA262193 NTW262193 ODS262193 ONO262193 OXK262193 PHG262193 PRC262193 QAY262193 QKU262193 QUQ262193 REM262193 ROI262193 RYE262193 SIA262193 SRW262193 TBS262193 TLO262193 TVK262193 UFG262193 UPC262193 UYY262193 VIU262193 VSQ262193 WCM262193 WMI262193 WWE262193 W327729 JS327729 TO327729 ADK327729 ANG327729 AXC327729 BGY327729 BQU327729 CAQ327729 CKM327729 CUI327729 DEE327729 DOA327729 DXW327729 EHS327729 ERO327729 FBK327729 FLG327729 FVC327729 GEY327729 GOU327729 GYQ327729 HIM327729 HSI327729 ICE327729 IMA327729 IVW327729 JFS327729 JPO327729 JZK327729 KJG327729 KTC327729 LCY327729 LMU327729 LWQ327729 MGM327729 MQI327729 NAE327729 NKA327729 NTW327729 ODS327729 ONO327729 OXK327729 PHG327729 PRC327729 QAY327729 QKU327729 QUQ327729 REM327729 ROI327729 RYE327729 SIA327729 SRW327729 TBS327729 TLO327729 TVK327729 UFG327729 UPC327729 UYY327729 VIU327729 VSQ327729 WCM327729 WMI327729 WWE327729 W393265 JS393265 TO393265 ADK393265 ANG393265 AXC393265 BGY393265 BQU393265 CAQ393265 CKM393265 CUI393265 DEE393265 DOA393265 DXW393265 EHS393265 ERO393265 FBK393265 FLG393265 FVC393265 GEY393265 GOU393265 GYQ393265 HIM393265 HSI393265 ICE393265 IMA393265 IVW393265 JFS393265 JPO393265 JZK393265 KJG393265 KTC393265 LCY393265 LMU393265 LWQ393265 MGM393265 MQI393265 NAE393265 NKA393265 NTW393265 ODS393265 ONO393265 OXK393265 PHG393265 PRC393265 QAY393265 QKU393265 QUQ393265 REM393265 ROI393265 RYE393265 SIA393265 SRW393265 TBS393265 TLO393265 TVK393265 UFG393265 UPC393265 UYY393265 VIU393265 VSQ393265 WCM393265 WMI393265 WWE393265 W458801 JS458801 TO458801 ADK458801 ANG458801 AXC458801 BGY458801 BQU458801 CAQ458801 CKM458801 CUI458801 DEE458801 DOA458801 DXW458801 EHS458801 ERO458801 FBK458801 FLG458801 FVC458801 GEY458801 GOU458801 GYQ458801 HIM458801 HSI458801 ICE458801 IMA458801 IVW458801 JFS458801 JPO458801 JZK458801 KJG458801 KTC458801 LCY458801 LMU458801 LWQ458801 MGM458801 MQI458801 NAE458801 NKA458801 NTW458801 ODS458801 ONO458801 OXK458801 PHG458801 PRC458801 QAY458801 QKU458801 QUQ458801 REM458801 ROI458801 RYE458801 SIA458801 SRW458801 TBS458801 TLO458801 TVK458801 UFG458801 UPC458801 UYY458801 VIU458801 VSQ458801 WCM458801 WMI458801 WWE458801 W524337 JS524337 TO524337 ADK524337 ANG524337 AXC524337 BGY524337 BQU524337 CAQ524337 CKM524337 CUI524337 DEE524337 DOA524337 DXW524337 EHS524337 ERO524337 FBK524337 FLG524337 FVC524337 GEY524337 GOU524337 GYQ524337 HIM524337 HSI524337 ICE524337 IMA524337 IVW524337 JFS524337 JPO524337 JZK524337 KJG524337 KTC524337 LCY524337 LMU524337 LWQ524337 MGM524337 MQI524337 NAE524337 NKA524337 NTW524337 ODS524337 ONO524337 OXK524337 PHG524337 PRC524337 QAY524337 QKU524337 QUQ524337 REM524337 ROI524337 RYE524337 SIA524337 SRW524337 TBS524337 TLO524337 TVK524337 UFG524337 UPC524337 UYY524337 VIU524337 VSQ524337 WCM524337 WMI524337 WWE524337 W589873 JS589873 TO589873 ADK589873 ANG589873 AXC589873 BGY589873 BQU589873 CAQ589873 CKM589873 CUI589873 DEE589873 DOA589873 DXW589873 EHS589873 ERO589873 FBK589873 FLG589873 FVC589873 GEY589873 GOU589873 GYQ589873 HIM589873 HSI589873 ICE589873 IMA589873 IVW589873 JFS589873 JPO589873 JZK589873 KJG589873 KTC589873 LCY589873 LMU589873 LWQ589873 MGM589873 MQI589873 NAE589873 NKA589873 NTW589873 ODS589873 ONO589873 OXK589873 PHG589873 PRC589873 QAY589873 QKU589873 QUQ589873 REM589873 ROI589873 RYE589873 SIA589873 SRW589873 TBS589873 TLO589873 TVK589873 UFG589873 UPC589873 UYY589873 VIU589873 VSQ589873 WCM589873 WMI589873 WWE589873 W655409 JS655409 TO655409 ADK655409 ANG655409 AXC655409 BGY655409 BQU655409 CAQ655409 CKM655409 CUI655409 DEE655409 DOA655409 DXW655409 EHS655409 ERO655409 FBK655409 FLG655409 FVC655409 GEY655409 GOU655409 GYQ655409 HIM655409 HSI655409 ICE655409 IMA655409 IVW655409 JFS655409 JPO655409 JZK655409 KJG655409 KTC655409 LCY655409 LMU655409 LWQ655409 MGM655409 MQI655409 NAE655409 NKA655409 NTW655409 ODS655409 ONO655409 OXK655409 PHG655409 PRC655409 QAY655409 QKU655409 QUQ655409 REM655409 ROI655409 RYE655409 SIA655409 SRW655409 TBS655409 TLO655409 TVK655409 UFG655409 UPC655409 UYY655409 VIU655409 VSQ655409 WCM655409 WMI655409 WWE655409 W720945 JS720945 TO720945 ADK720945 ANG720945 AXC720945 BGY720945 BQU720945 CAQ720945 CKM720945 CUI720945 DEE720945 DOA720945 DXW720945 EHS720945 ERO720945 FBK720945 FLG720945 FVC720945 GEY720945 GOU720945 GYQ720945 HIM720945 HSI720945 ICE720945 IMA720945 IVW720945 JFS720945 JPO720945 JZK720945 KJG720945 KTC720945 LCY720945 LMU720945 LWQ720945 MGM720945 MQI720945 NAE720945 NKA720945 NTW720945 ODS720945 ONO720945 OXK720945 PHG720945 PRC720945 QAY720945 QKU720945 QUQ720945 REM720945 ROI720945 RYE720945 SIA720945 SRW720945 TBS720945 TLO720945 TVK720945 UFG720945 UPC720945 UYY720945 VIU720945 VSQ720945 WCM720945 WMI720945 WWE720945 W786481 JS786481 TO786481 ADK786481 ANG786481 AXC786481 BGY786481 BQU786481 CAQ786481 CKM786481 CUI786481 DEE786481 DOA786481 DXW786481 EHS786481 ERO786481 FBK786481 FLG786481 FVC786481 GEY786481 GOU786481 GYQ786481 HIM786481 HSI786481 ICE786481 IMA786481 IVW786481 JFS786481 JPO786481 JZK786481 KJG786481 KTC786481 LCY786481 LMU786481 LWQ786481 MGM786481 MQI786481 NAE786481 NKA786481 NTW786481 ODS786481 ONO786481 OXK786481 PHG786481 PRC786481 QAY786481 QKU786481 QUQ786481 REM786481 ROI786481 RYE786481 SIA786481 SRW786481 TBS786481 TLO786481 TVK786481 UFG786481 UPC786481 UYY786481 VIU786481 VSQ786481 WCM786481 WMI786481 WWE786481 W852017 JS852017 TO852017 ADK852017 ANG852017 AXC852017 BGY852017 BQU852017 CAQ852017 CKM852017 CUI852017 DEE852017 DOA852017 DXW852017 EHS852017 ERO852017 FBK852017 FLG852017 FVC852017 GEY852017 GOU852017 GYQ852017 HIM852017 HSI852017 ICE852017 IMA852017 IVW852017 JFS852017 JPO852017 JZK852017 KJG852017 KTC852017 LCY852017 LMU852017 LWQ852017 MGM852017 MQI852017 NAE852017 NKA852017 NTW852017 ODS852017 ONO852017 OXK852017 PHG852017 PRC852017 QAY852017 QKU852017 QUQ852017 REM852017 ROI852017 RYE852017 SIA852017 SRW852017 TBS852017 TLO852017 TVK852017 UFG852017 UPC852017 UYY852017 VIU852017 VSQ852017 WCM852017 WMI852017 WWE852017 W917553 JS917553 TO917553 ADK917553 ANG917553 AXC917553 BGY917553 BQU917553 CAQ917553 CKM917553 CUI917553 DEE917553 DOA917553 DXW917553 EHS917553 ERO917553 FBK917553 FLG917553 FVC917553 GEY917553 GOU917553 GYQ917553 HIM917553 HSI917553 ICE917553 IMA917553 IVW917553 JFS917553 JPO917553 JZK917553 KJG917553 KTC917553 LCY917553 LMU917553 LWQ917553 MGM917553 MQI917553 NAE917553 NKA917553 NTW917553 ODS917553 ONO917553 OXK917553 PHG917553 PRC917553 QAY917553 QKU917553 QUQ917553 REM917553 ROI917553 RYE917553 SIA917553 SRW917553 TBS917553 TLO917553 TVK917553 UFG917553 UPC917553 UYY917553 VIU917553 VSQ917553 WCM917553 WMI917553 WWE917553 W983089 JS983089 TO983089 ADK983089 ANG983089 AXC983089 BGY983089 BQU983089 CAQ983089 CKM983089 CUI983089 DEE983089 DOA983089 DXW983089 EHS983089 ERO983089 FBK983089 FLG983089 FVC983089 GEY983089 GOU983089 GYQ983089 HIM983089 HSI983089 ICE983089 IMA983089 IVW983089 JFS983089 JPO983089 JZK983089 KJG983089 KTC983089 LCY983089 LMU983089 LWQ983089 MGM983089 MQI983089 NAE983089 NKA983089 NTW983089 ODS983089 ONO983089 OXK983089 PHG983089 PRC983089 QAY983089 QKU983089 QUQ983089 REM983089 ROI983089 RYE983089 SIA983089 SRW983089 TBS983089 TLO983089 TVK983089 UFG983089 UPC983089 UYY983089 VIU983089 VSQ983089 WCM983089 WMI983089 WWE983089 AT14:AY15 KP14:KU15 UL14:UQ15 AEH14:AEM15 AOD14:AOI15 AXZ14:AYE15 BHV14:BIA15 BRR14:BRW15 CBN14:CBS15 CLJ14:CLO15 CVF14:CVK15 DFB14:DFG15 DOX14:DPC15 DYT14:DYY15 EIP14:EIU15 ESL14:ESQ15 FCH14:FCM15 FMD14:FMI15 FVZ14:FWE15 GFV14:GGA15 GPR14:GPW15 GZN14:GZS15 HJJ14:HJO15 HTF14:HTK15 IDB14:IDG15 IMX14:INC15 IWT14:IWY15 JGP14:JGU15 JQL14:JQQ15 KAH14:KAM15 KKD14:KKI15 KTZ14:KUE15 LDV14:LEA15 LNR14:LNW15 LXN14:LXS15 MHJ14:MHO15 MRF14:MRK15 NBB14:NBG15 NKX14:NLC15 NUT14:NUY15 OEP14:OEU15 OOL14:OOQ15 OYH14:OYM15 PID14:PII15 PRZ14:PSE15 QBV14:QCA15 QLR14:QLW15 QVN14:QVS15 RFJ14:RFO15 RPF14:RPK15 RZB14:RZG15 SIX14:SJC15 SST14:SSY15 TCP14:TCU15 TML14:TMQ15 TWH14:TWM15 UGD14:UGI15 UPZ14:UQE15 UZV14:VAA15 VJR14:VJW15 VTN14:VTS15 WDJ14:WDO15 WNF14:WNK15 WXB14:WXG15 AT65550:AY65551 KP65550:KU65551 UL65550:UQ65551 AEH65550:AEM65551 AOD65550:AOI65551 AXZ65550:AYE65551 BHV65550:BIA65551 BRR65550:BRW65551 CBN65550:CBS65551 CLJ65550:CLO65551 CVF65550:CVK65551 DFB65550:DFG65551 DOX65550:DPC65551 DYT65550:DYY65551 EIP65550:EIU65551 ESL65550:ESQ65551 FCH65550:FCM65551 FMD65550:FMI65551 FVZ65550:FWE65551 GFV65550:GGA65551 GPR65550:GPW65551 GZN65550:GZS65551 HJJ65550:HJO65551 HTF65550:HTK65551 IDB65550:IDG65551 IMX65550:INC65551 IWT65550:IWY65551 JGP65550:JGU65551 JQL65550:JQQ65551 KAH65550:KAM65551 KKD65550:KKI65551 KTZ65550:KUE65551 LDV65550:LEA65551 LNR65550:LNW65551 LXN65550:LXS65551 MHJ65550:MHO65551 MRF65550:MRK65551 NBB65550:NBG65551 NKX65550:NLC65551 NUT65550:NUY65551 OEP65550:OEU65551 OOL65550:OOQ65551 OYH65550:OYM65551 PID65550:PII65551 PRZ65550:PSE65551 QBV65550:QCA65551 QLR65550:QLW65551 QVN65550:QVS65551 RFJ65550:RFO65551 RPF65550:RPK65551 RZB65550:RZG65551 SIX65550:SJC65551 SST65550:SSY65551 TCP65550:TCU65551 TML65550:TMQ65551 TWH65550:TWM65551 UGD65550:UGI65551 UPZ65550:UQE65551 UZV65550:VAA65551 VJR65550:VJW65551 VTN65550:VTS65551 WDJ65550:WDO65551 WNF65550:WNK65551 WXB65550:WXG65551 AT131086:AY131087 KP131086:KU131087 UL131086:UQ131087 AEH131086:AEM131087 AOD131086:AOI131087 AXZ131086:AYE131087 BHV131086:BIA131087 BRR131086:BRW131087 CBN131086:CBS131087 CLJ131086:CLO131087 CVF131086:CVK131087 DFB131086:DFG131087 DOX131086:DPC131087 DYT131086:DYY131087 EIP131086:EIU131087 ESL131086:ESQ131087 FCH131086:FCM131087 FMD131086:FMI131087 FVZ131086:FWE131087 GFV131086:GGA131087 GPR131086:GPW131087 GZN131086:GZS131087 HJJ131086:HJO131087 HTF131086:HTK131087 IDB131086:IDG131087 IMX131086:INC131087 IWT131086:IWY131087 JGP131086:JGU131087 JQL131086:JQQ131087 KAH131086:KAM131087 KKD131086:KKI131087 KTZ131086:KUE131087 LDV131086:LEA131087 LNR131086:LNW131087 LXN131086:LXS131087 MHJ131086:MHO131087 MRF131086:MRK131087 NBB131086:NBG131087 NKX131086:NLC131087 NUT131086:NUY131087 OEP131086:OEU131087 OOL131086:OOQ131087 OYH131086:OYM131087 PID131086:PII131087 PRZ131086:PSE131087 QBV131086:QCA131087 QLR131086:QLW131087 QVN131086:QVS131087 RFJ131086:RFO131087 RPF131086:RPK131087 RZB131086:RZG131087 SIX131086:SJC131087 SST131086:SSY131087 TCP131086:TCU131087 TML131086:TMQ131087 TWH131086:TWM131087 UGD131086:UGI131087 UPZ131086:UQE131087 UZV131086:VAA131087 VJR131086:VJW131087 VTN131086:VTS131087 WDJ131086:WDO131087 WNF131086:WNK131087 WXB131086:WXG131087 AT196622:AY196623 KP196622:KU196623 UL196622:UQ196623 AEH196622:AEM196623 AOD196622:AOI196623 AXZ196622:AYE196623 BHV196622:BIA196623 BRR196622:BRW196623 CBN196622:CBS196623 CLJ196622:CLO196623 CVF196622:CVK196623 DFB196622:DFG196623 DOX196622:DPC196623 DYT196622:DYY196623 EIP196622:EIU196623 ESL196622:ESQ196623 FCH196622:FCM196623 FMD196622:FMI196623 FVZ196622:FWE196623 GFV196622:GGA196623 GPR196622:GPW196623 GZN196622:GZS196623 HJJ196622:HJO196623 HTF196622:HTK196623 IDB196622:IDG196623 IMX196622:INC196623 IWT196622:IWY196623 JGP196622:JGU196623 JQL196622:JQQ196623 KAH196622:KAM196623 KKD196622:KKI196623 KTZ196622:KUE196623 LDV196622:LEA196623 LNR196622:LNW196623 LXN196622:LXS196623 MHJ196622:MHO196623 MRF196622:MRK196623 NBB196622:NBG196623 NKX196622:NLC196623 NUT196622:NUY196623 OEP196622:OEU196623 OOL196622:OOQ196623 OYH196622:OYM196623 PID196622:PII196623 PRZ196622:PSE196623 QBV196622:QCA196623 QLR196622:QLW196623 QVN196622:QVS196623 RFJ196622:RFO196623 RPF196622:RPK196623 RZB196622:RZG196623 SIX196622:SJC196623 SST196622:SSY196623 TCP196622:TCU196623 TML196622:TMQ196623 TWH196622:TWM196623 UGD196622:UGI196623 UPZ196622:UQE196623 UZV196622:VAA196623 VJR196622:VJW196623 VTN196622:VTS196623 WDJ196622:WDO196623 WNF196622:WNK196623 WXB196622:WXG196623 AT262158:AY262159 KP262158:KU262159 UL262158:UQ262159 AEH262158:AEM262159 AOD262158:AOI262159 AXZ262158:AYE262159 BHV262158:BIA262159 BRR262158:BRW262159 CBN262158:CBS262159 CLJ262158:CLO262159 CVF262158:CVK262159 DFB262158:DFG262159 DOX262158:DPC262159 DYT262158:DYY262159 EIP262158:EIU262159 ESL262158:ESQ262159 FCH262158:FCM262159 FMD262158:FMI262159 FVZ262158:FWE262159 GFV262158:GGA262159 GPR262158:GPW262159 GZN262158:GZS262159 HJJ262158:HJO262159 HTF262158:HTK262159 IDB262158:IDG262159 IMX262158:INC262159 IWT262158:IWY262159 JGP262158:JGU262159 JQL262158:JQQ262159 KAH262158:KAM262159 KKD262158:KKI262159 KTZ262158:KUE262159 LDV262158:LEA262159 LNR262158:LNW262159 LXN262158:LXS262159 MHJ262158:MHO262159 MRF262158:MRK262159 NBB262158:NBG262159 NKX262158:NLC262159 NUT262158:NUY262159 OEP262158:OEU262159 OOL262158:OOQ262159 OYH262158:OYM262159 PID262158:PII262159 PRZ262158:PSE262159 QBV262158:QCA262159 QLR262158:QLW262159 QVN262158:QVS262159 RFJ262158:RFO262159 RPF262158:RPK262159 RZB262158:RZG262159 SIX262158:SJC262159 SST262158:SSY262159 TCP262158:TCU262159 TML262158:TMQ262159 TWH262158:TWM262159 UGD262158:UGI262159 UPZ262158:UQE262159 UZV262158:VAA262159 VJR262158:VJW262159 VTN262158:VTS262159 WDJ262158:WDO262159 WNF262158:WNK262159 WXB262158:WXG262159 AT327694:AY327695 KP327694:KU327695 UL327694:UQ327695 AEH327694:AEM327695 AOD327694:AOI327695 AXZ327694:AYE327695 BHV327694:BIA327695 BRR327694:BRW327695 CBN327694:CBS327695 CLJ327694:CLO327695 CVF327694:CVK327695 DFB327694:DFG327695 DOX327694:DPC327695 DYT327694:DYY327695 EIP327694:EIU327695 ESL327694:ESQ327695 FCH327694:FCM327695 FMD327694:FMI327695 FVZ327694:FWE327695 GFV327694:GGA327695 GPR327694:GPW327695 GZN327694:GZS327695 HJJ327694:HJO327695 HTF327694:HTK327695 IDB327694:IDG327695 IMX327694:INC327695 IWT327694:IWY327695 JGP327694:JGU327695 JQL327694:JQQ327695 KAH327694:KAM327695 KKD327694:KKI327695 KTZ327694:KUE327695 LDV327694:LEA327695 LNR327694:LNW327695 LXN327694:LXS327695 MHJ327694:MHO327695 MRF327694:MRK327695 NBB327694:NBG327695 NKX327694:NLC327695 NUT327694:NUY327695 OEP327694:OEU327695 OOL327694:OOQ327695 OYH327694:OYM327695 PID327694:PII327695 PRZ327694:PSE327695 QBV327694:QCA327695 QLR327694:QLW327695 QVN327694:QVS327695 RFJ327694:RFO327695 RPF327694:RPK327695 RZB327694:RZG327695 SIX327694:SJC327695 SST327694:SSY327695 TCP327694:TCU327695 TML327694:TMQ327695 TWH327694:TWM327695 UGD327694:UGI327695 UPZ327694:UQE327695 UZV327694:VAA327695 VJR327694:VJW327695 VTN327694:VTS327695 WDJ327694:WDO327695 WNF327694:WNK327695 WXB327694:WXG327695 AT393230:AY393231 KP393230:KU393231 UL393230:UQ393231 AEH393230:AEM393231 AOD393230:AOI393231 AXZ393230:AYE393231 BHV393230:BIA393231 BRR393230:BRW393231 CBN393230:CBS393231 CLJ393230:CLO393231 CVF393230:CVK393231 DFB393230:DFG393231 DOX393230:DPC393231 DYT393230:DYY393231 EIP393230:EIU393231 ESL393230:ESQ393231 FCH393230:FCM393231 FMD393230:FMI393231 FVZ393230:FWE393231 GFV393230:GGA393231 GPR393230:GPW393231 GZN393230:GZS393231 HJJ393230:HJO393231 HTF393230:HTK393231 IDB393230:IDG393231 IMX393230:INC393231 IWT393230:IWY393231 JGP393230:JGU393231 JQL393230:JQQ393231 KAH393230:KAM393231 KKD393230:KKI393231 KTZ393230:KUE393231 LDV393230:LEA393231 LNR393230:LNW393231 LXN393230:LXS393231 MHJ393230:MHO393231 MRF393230:MRK393231 NBB393230:NBG393231 NKX393230:NLC393231 NUT393230:NUY393231 OEP393230:OEU393231 OOL393230:OOQ393231 OYH393230:OYM393231 PID393230:PII393231 PRZ393230:PSE393231 QBV393230:QCA393231 QLR393230:QLW393231 QVN393230:QVS393231 RFJ393230:RFO393231 RPF393230:RPK393231 RZB393230:RZG393231 SIX393230:SJC393231 SST393230:SSY393231 TCP393230:TCU393231 TML393230:TMQ393231 TWH393230:TWM393231 UGD393230:UGI393231 UPZ393230:UQE393231 UZV393230:VAA393231 VJR393230:VJW393231 VTN393230:VTS393231 WDJ393230:WDO393231 WNF393230:WNK393231 WXB393230:WXG393231 AT458766:AY458767 KP458766:KU458767 UL458766:UQ458767 AEH458766:AEM458767 AOD458766:AOI458767 AXZ458766:AYE458767 BHV458766:BIA458767 BRR458766:BRW458767 CBN458766:CBS458767 CLJ458766:CLO458767 CVF458766:CVK458767 DFB458766:DFG458767 DOX458766:DPC458767 DYT458766:DYY458767 EIP458766:EIU458767 ESL458766:ESQ458767 FCH458766:FCM458767 FMD458766:FMI458767 FVZ458766:FWE458767 GFV458766:GGA458767 GPR458766:GPW458767 GZN458766:GZS458767 HJJ458766:HJO458767 HTF458766:HTK458767 IDB458766:IDG458767 IMX458766:INC458767 IWT458766:IWY458767 JGP458766:JGU458767 JQL458766:JQQ458767 KAH458766:KAM458767 KKD458766:KKI458767 KTZ458766:KUE458767 LDV458766:LEA458767 LNR458766:LNW458767 LXN458766:LXS458767 MHJ458766:MHO458767 MRF458766:MRK458767 NBB458766:NBG458767 NKX458766:NLC458767 NUT458766:NUY458767 OEP458766:OEU458767 OOL458766:OOQ458767 OYH458766:OYM458767 PID458766:PII458767 PRZ458766:PSE458767 QBV458766:QCA458767 QLR458766:QLW458767 QVN458766:QVS458767 RFJ458766:RFO458767 RPF458766:RPK458767 RZB458766:RZG458767 SIX458766:SJC458767 SST458766:SSY458767 TCP458766:TCU458767 TML458766:TMQ458767 TWH458766:TWM458767 UGD458766:UGI458767 UPZ458766:UQE458767 UZV458766:VAA458767 VJR458766:VJW458767 VTN458766:VTS458767 WDJ458766:WDO458767 WNF458766:WNK458767 WXB458766:WXG458767 AT524302:AY524303 KP524302:KU524303 UL524302:UQ524303 AEH524302:AEM524303 AOD524302:AOI524303 AXZ524302:AYE524303 BHV524302:BIA524303 BRR524302:BRW524303 CBN524302:CBS524303 CLJ524302:CLO524303 CVF524302:CVK524303 DFB524302:DFG524303 DOX524302:DPC524303 DYT524302:DYY524303 EIP524302:EIU524303 ESL524302:ESQ524303 FCH524302:FCM524303 FMD524302:FMI524303 FVZ524302:FWE524303 GFV524302:GGA524303 GPR524302:GPW524303 GZN524302:GZS524303 HJJ524302:HJO524303 HTF524302:HTK524303 IDB524302:IDG524303 IMX524302:INC524303 IWT524302:IWY524303 JGP524302:JGU524303 JQL524302:JQQ524303 KAH524302:KAM524303 KKD524302:KKI524303 KTZ524302:KUE524303 LDV524302:LEA524303 LNR524302:LNW524303 LXN524302:LXS524303 MHJ524302:MHO524303 MRF524302:MRK524303 NBB524302:NBG524303 NKX524302:NLC524303 NUT524302:NUY524303 OEP524302:OEU524303 OOL524302:OOQ524303 OYH524302:OYM524303 PID524302:PII524303 PRZ524302:PSE524303 QBV524302:QCA524303 QLR524302:QLW524303 QVN524302:QVS524303 RFJ524302:RFO524303 RPF524302:RPK524303 RZB524302:RZG524303 SIX524302:SJC524303 SST524302:SSY524303 TCP524302:TCU524303 TML524302:TMQ524303 TWH524302:TWM524303 UGD524302:UGI524303 UPZ524302:UQE524303 UZV524302:VAA524303 VJR524302:VJW524303 VTN524302:VTS524303 WDJ524302:WDO524303 WNF524302:WNK524303 WXB524302:WXG524303 AT589838:AY589839 KP589838:KU589839 UL589838:UQ589839 AEH589838:AEM589839 AOD589838:AOI589839 AXZ589838:AYE589839 BHV589838:BIA589839 BRR589838:BRW589839 CBN589838:CBS589839 CLJ589838:CLO589839 CVF589838:CVK589839 DFB589838:DFG589839 DOX589838:DPC589839 DYT589838:DYY589839 EIP589838:EIU589839 ESL589838:ESQ589839 FCH589838:FCM589839 FMD589838:FMI589839 FVZ589838:FWE589839 GFV589838:GGA589839 GPR589838:GPW589839 GZN589838:GZS589839 HJJ589838:HJO589839 HTF589838:HTK589839 IDB589838:IDG589839 IMX589838:INC589839 IWT589838:IWY589839 JGP589838:JGU589839 JQL589838:JQQ589839 KAH589838:KAM589839 KKD589838:KKI589839 KTZ589838:KUE589839 LDV589838:LEA589839 LNR589838:LNW589839 LXN589838:LXS589839 MHJ589838:MHO589839 MRF589838:MRK589839 NBB589838:NBG589839 NKX589838:NLC589839 NUT589838:NUY589839 OEP589838:OEU589839 OOL589838:OOQ589839 OYH589838:OYM589839 PID589838:PII589839 PRZ589838:PSE589839 QBV589838:QCA589839 QLR589838:QLW589839 QVN589838:QVS589839 RFJ589838:RFO589839 RPF589838:RPK589839 RZB589838:RZG589839 SIX589838:SJC589839 SST589838:SSY589839 TCP589838:TCU589839 TML589838:TMQ589839 TWH589838:TWM589839 UGD589838:UGI589839 UPZ589838:UQE589839 UZV589838:VAA589839 VJR589838:VJW589839 VTN589838:VTS589839 WDJ589838:WDO589839 WNF589838:WNK589839 WXB589838:WXG589839 AT655374:AY655375 KP655374:KU655375 UL655374:UQ655375 AEH655374:AEM655375 AOD655374:AOI655375 AXZ655374:AYE655375 BHV655374:BIA655375 BRR655374:BRW655375 CBN655374:CBS655375 CLJ655374:CLO655375 CVF655374:CVK655375 DFB655374:DFG655375 DOX655374:DPC655375 DYT655374:DYY655375 EIP655374:EIU655375 ESL655374:ESQ655375 FCH655374:FCM655375 FMD655374:FMI655375 FVZ655374:FWE655375 GFV655374:GGA655375 GPR655374:GPW655375 GZN655374:GZS655375 HJJ655374:HJO655375 HTF655374:HTK655375 IDB655374:IDG655375 IMX655374:INC655375 IWT655374:IWY655375 JGP655374:JGU655375 JQL655374:JQQ655375 KAH655374:KAM655375 KKD655374:KKI655375 KTZ655374:KUE655375 LDV655374:LEA655375 LNR655374:LNW655375 LXN655374:LXS655375 MHJ655374:MHO655375 MRF655374:MRK655375 NBB655374:NBG655375 NKX655374:NLC655375 NUT655374:NUY655375 OEP655374:OEU655375 OOL655374:OOQ655375 OYH655374:OYM655375 PID655374:PII655375 PRZ655374:PSE655375 QBV655374:QCA655375 QLR655374:QLW655375 QVN655374:QVS655375 RFJ655374:RFO655375 RPF655374:RPK655375 RZB655374:RZG655375 SIX655374:SJC655375 SST655374:SSY655375 TCP655374:TCU655375 TML655374:TMQ655375 TWH655374:TWM655375 UGD655374:UGI655375 UPZ655374:UQE655375 UZV655374:VAA655375 VJR655374:VJW655375 VTN655374:VTS655375 WDJ655374:WDO655375 WNF655374:WNK655375 WXB655374:WXG655375 AT720910:AY720911 KP720910:KU720911 UL720910:UQ720911 AEH720910:AEM720911 AOD720910:AOI720911 AXZ720910:AYE720911 BHV720910:BIA720911 BRR720910:BRW720911 CBN720910:CBS720911 CLJ720910:CLO720911 CVF720910:CVK720911 DFB720910:DFG720911 DOX720910:DPC720911 DYT720910:DYY720911 EIP720910:EIU720911 ESL720910:ESQ720911 FCH720910:FCM720911 FMD720910:FMI720911 FVZ720910:FWE720911 GFV720910:GGA720911 GPR720910:GPW720911 GZN720910:GZS720911 HJJ720910:HJO720911 HTF720910:HTK720911 IDB720910:IDG720911 IMX720910:INC720911 IWT720910:IWY720911 JGP720910:JGU720911 JQL720910:JQQ720911 KAH720910:KAM720911 KKD720910:KKI720911 KTZ720910:KUE720911 LDV720910:LEA720911 LNR720910:LNW720911 LXN720910:LXS720911 MHJ720910:MHO720911 MRF720910:MRK720911 NBB720910:NBG720911 NKX720910:NLC720911 NUT720910:NUY720911 OEP720910:OEU720911 OOL720910:OOQ720911 OYH720910:OYM720911 PID720910:PII720911 PRZ720910:PSE720911 QBV720910:QCA720911 QLR720910:QLW720911 QVN720910:QVS720911 RFJ720910:RFO720911 RPF720910:RPK720911 RZB720910:RZG720911 SIX720910:SJC720911 SST720910:SSY720911 TCP720910:TCU720911 TML720910:TMQ720911 TWH720910:TWM720911 UGD720910:UGI720911 UPZ720910:UQE720911 UZV720910:VAA720911 VJR720910:VJW720911 VTN720910:VTS720911 WDJ720910:WDO720911 WNF720910:WNK720911 WXB720910:WXG720911 AT786446:AY786447 KP786446:KU786447 UL786446:UQ786447 AEH786446:AEM786447 AOD786446:AOI786447 AXZ786446:AYE786447 BHV786446:BIA786447 BRR786446:BRW786447 CBN786446:CBS786447 CLJ786446:CLO786447 CVF786446:CVK786447 DFB786446:DFG786447 DOX786446:DPC786447 DYT786446:DYY786447 EIP786446:EIU786447 ESL786446:ESQ786447 FCH786446:FCM786447 FMD786446:FMI786447 FVZ786446:FWE786447 GFV786446:GGA786447 GPR786446:GPW786447 GZN786446:GZS786447 HJJ786446:HJO786447 HTF786446:HTK786447 IDB786446:IDG786447 IMX786446:INC786447 IWT786446:IWY786447 JGP786446:JGU786447 JQL786446:JQQ786447 KAH786446:KAM786447 KKD786446:KKI786447 KTZ786446:KUE786447 LDV786446:LEA786447 LNR786446:LNW786447 LXN786446:LXS786447 MHJ786446:MHO786447 MRF786446:MRK786447 NBB786446:NBG786447 NKX786446:NLC786447 NUT786446:NUY786447 OEP786446:OEU786447 OOL786446:OOQ786447 OYH786446:OYM786447 PID786446:PII786447 PRZ786446:PSE786447 QBV786446:QCA786447 QLR786446:QLW786447 QVN786446:QVS786447 RFJ786446:RFO786447 RPF786446:RPK786447 RZB786446:RZG786447 SIX786446:SJC786447 SST786446:SSY786447 TCP786446:TCU786447 TML786446:TMQ786447 TWH786446:TWM786447 UGD786446:UGI786447 UPZ786446:UQE786447 UZV786446:VAA786447 VJR786446:VJW786447 VTN786446:VTS786447 WDJ786446:WDO786447 WNF786446:WNK786447 WXB786446:WXG786447 AT851982:AY851983 KP851982:KU851983 UL851982:UQ851983 AEH851982:AEM851983 AOD851982:AOI851983 AXZ851982:AYE851983 BHV851982:BIA851983 BRR851982:BRW851983 CBN851982:CBS851983 CLJ851982:CLO851983 CVF851982:CVK851983 DFB851982:DFG851983 DOX851982:DPC851983 DYT851982:DYY851983 EIP851982:EIU851983 ESL851982:ESQ851983 FCH851982:FCM851983 FMD851982:FMI851983 FVZ851982:FWE851983 GFV851982:GGA851983 GPR851982:GPW851983 GZN851982:GZS851983 HJJ851982:HJO851983 HTF851982:HTK851983 IDB851982:IDG851983 IMX851982:INC851983 IWT851982:IWY851983 JGP851982:JGU851983 JQL851982:JQQ851983 KAH851982:KAM851983 KKD851982:KKI851983 KTZ851982:KUE851983 LDV851982:LEA851983 LNR851982:LNW851983 LXN851982:LXS851983 MHJ851982:MHO851983 MRF851982:MRK851983 NBB851982:NBG851983 NKX851982:NLC851983 NUT851982:NUY851983 OEP851982:OEU851983 OOL851982:OOQ851983 OYH851982:OYM851983 PID851982:PII851983 PRZ851982:PSE851983 QBV851982:QCA851983 QLR851982:QLW851983 QVN851982:QVS851983 RFJ851982:RFO851983 RPF851982:RPK851983 RZB851982:RZG851983 SIX851982:SJC851983 SST851982:SSY851983 TCP851982:TCU851983 TML851982:TMQ851983 TWH851982:TWM851983 UGD851982:UGI851983 UPZ851982:UQE851983 UZV851982:VAA851983 VJR851982:VJW851983 VTN851982:VTS851983 WDJ851982:WDO851983 WNF851982:WNK851983 WXB851982:WXG851983 AT917518:AY917519 KP917518:KU917519 UL917518:UQ917519 AEH917518:AEM917519 AOD917518:AOI917519 AXZ917518:AYE917519 BHV917518:BIA917519 BRR917518:BRW917519 CBN917518:CBS917519 CLJ917518:CLO917519 CVF917518:CVK917519 DFB917518:DFG917519 DOX917518:DPC917519 DYT917518:DYY917519 EIP917518:EIU917519 ESL917518:ESQ917519 FCH917518:FCM917519 FMD917518:FMI917519 FVZ917518:FWE917519 GFV917518:GGA917519 GPR917518:GPW917519 GZN917518:GZS917519 HJJ917518:HJO917519 HTF917518:HTK917519 IDB917518:IDG917519 IMX917518:INC917519 IWT917518:IWY917519 JGP917518:JGU917519 JQL917518:JQQ917519 KAH917518:KAM917519 KKD917518:KKI917519 KTZ917518:KUE917519 LDV917518:LEA917519 LNR917518:LNW917519 LXN917518:LXS917519 MHJ917518:MHO917519 MRF917518:MRK917519 NBB917518:NBG917519 NKX917518:NLC917519 NUT917518:NUY917519 OEP917518:OEU917519 OOL917518:OOQ917519 OYH917518:OYM917519 PID917518:PII917519 PRZ917518:PSE917519 QBV917518:QCA917519 QLR917518:QLW917519 QVN917518:QVS917519 RFJ917518:RFO917519 RPF917518:RPK917519 RZB917518:RZG917519 SIX917518:SJC917519 SST917518:SSY917519 TCP917518:TCU917519 TML917518:TMQ917519 TWH917518:TWM917519 UGD917518:UGI917519 UPZ917518:UQE917519 UZV917518:VAA917519 VJR917518:VJW917519 VTN917518:VTS917519 WDJ917518:WDO917519 WNF917518:WNK917519 WXB917518:WXG917519 AT983054:AY983055 KP983054:KU983055 UL983054:UQ983055 AEH983054:AEM983055 AOD983054:AOI983055 AXZ983054:AYE983055 BHV983054:BIA983055 BRR983054:BRW983055 CBN983054:CBS983055 CLJ983054:CLO983055 CVF983054:CVK983055 DFB983054:DFG983055 DOX983054:DPC983055 DYT983054:DYY983055 EIP983054:EIU983055 ESL983054:ESQ983055 FCH983054:FCM983055 FMD983054:FMI983055 FVZ983054:FWE983055 GFV983054:GGA983055 GPR983054:GPW983055 GZN983054:GZS983055 HJJ983054:HJO983055 HTF983054:HTK983055 IDB983054:IDG983055 IMX983054:INC983055 IWT983054:IWY983055 JGP983054:JGU983055 JQL983054:JQQ983055 KAH983054:KAM983055 KKD983054:KKI983055 KTZ983054:KUE983055 LDV983054:LEA983055 LNR983054:LNW983055 LXN983054:LXS983055 MHJ983054:MHO983055 MRF983054:MRK983055 NBB983054:NBG983055 NKX983054:NLC983055 NUT983054:NUY983055 OEP983054:OEU983055 OOL983054:OOQ983055 OYH983054:OYM983055 PID983054:PII983055 PRZ983054:PSE983055 QBV983054:QCA983055 QLR983054:QLW983055 QVN983054:QVS983055 RFJ983054:RFO983055 RPF983054:RPK983055 RZB983054:RZG983055 SIX983054:SJC983055 SST983054:SSY983055 TCP983054:TCU983055 TML983054:TMQ983055 TWH983054:TWM983055 UGD983054:UGI983055 UPZ983054:UQE983055 UZV983054:VAA983055 VJR983054:VJW983055 VTN983054:VTS983055 WDJ983054:WDO983055 WNF983054:WNK983055 WXB983054:WXG983055 AV2:AZ4 KR2:KV4 UN2:UR4 AEJ2:AEN4 AOF2:AOJ4 AYB2:AYF4 BHX2:BIB4 BRT2:BRX4 CBP2:CBT4 CLL2:CLP4 CVH2:CVL4 DFD2:DFH4 DOZ2:DPD4 DYV2:DYZ4 EIR2:EIV4 ESN2:ESR4 FCJ2:FCN4 FMF2:FMJ4 FWB2:FWF4 GFX2:GGB4 GPT2:GPX4 GZP2:GZT4 HJL2:HJP4 HTH2:HTL4 IDD2:IDH4 IMZ2:IND4 IWV2:IWZ4 JGR2:JGV4 JQN2:JQR4 KAJ2:KAN4 KKF2:KKJ4 KUB2:KUF4 LDX2:LEB4 LNT2:LNX4 LXP2:LXT4 MHL2:MHP4 MRH2:MRL4 NBD2:NBH4 NKZ2:NLD4 NUV2:NUZ4 OER2:OEV4 OON2:OOR4 OYJ2:OYN4 PIF2:PIJ4 PSB2:PSF4 QBX2:QCB4 QLT2:QLX4 QVP2:QVT4 RFL2:RFP4 RPH2:RPL4 RZD2:RZH4 SIZ2:SJD4 SSV2:SSZ4 TCR2:TCV4 TMN2:TMR4 TWJ2:TWN4 UGF2:UGJ4 UQB2:UQF4 UZX2:VAB4 VJT2:VJX4 VTP2:VTT4 WDL2:WDP4 WNH2:WNL4 WXD2:WXH4 AV65538:AZ65540 KR65538:KV65540 UN65538:UR65540 AEJ65538:AEN65540 AOF65538:AOJ65540 AYB65538:AYF65540 BHX65538:BIB65540 BRT65538:BRX65540 CBP65538:CBT65540 CLL65538:CLP65540 CVH65538:CVL65540 DFD65538:DFH65540 DOZ65538:DPD65540 DYV65538:DYZ65540 EIR65538:EIV65540 ESN65538:ESR65540 FCJ65538:FCN65540 FMF65538:FMJ65540 FWB65538:FWF65540 GFX65538:GGB65540 GPT65538:GPX65540 GZP65538:GZT65540 HJL65538:HJP65540 HTH65538:HTL65540 IDD65538:IDH65540 IMZ65538:IND65540 IWV65538:IWZ65540 JGR65538:JGV65540 JQN65538:JQR65540 KAJ65538:KAN65540 KKF65538:KKJ65540 KUB65538:KUF65540 LDX65538:LEB65540 LNT65538:LNX65540 LXP65538:LXT65540 MHL65538:MHP65540 MRH65538:MRL65540 NBD65538:NBH65540 NKZ65538:NLD65540 NUV65538:NUZ65540 OER65538:OEV65540 OON65538:OOR65540 OYJ65538:OYN65540 PIF65538:PIJ65540 PSB65538:PSF65540 QBX65538:QCB65540 QLT65538:QLX65540 QVP65538:QVT65540 RFL65538:RFP65540 RPH65538:RPL65540 RZD65538:RZH65540 SIZ65538:SJD65540 SSV65538:SSZ65540 TCR65538:TCV65540 TMN65538:TMR65540 TWJ65538:TWN65540 UGF65538:UGJ65540 UQB65538:UQF65540 UZX65538:VAB65540 VJT65538:VJX65540 VTP65538:VTT65540 WDL65538:WDP65540 WNH65538:WNL65540 WXD65538:WXH65540 AV131074:AZ131076 KR131074:KV131076 UN131074:UR131076 AEJ131074:AEN131076 AOF131074:AOJ131076 AYB131074:AYF131076 BHX131074:BIB131076 BRT131074:BRX131076 CBP131074:CBT131076 CLL131074:CLP131076 CVH131074:CVL131076 DFD131074:DFH131076 DOZ131074:DPD131076 DYV131074:DYZ131076 EIR131074:EIV131076 ESN131074:ESR131076 FCJ131074:FCN131076 FMF131074:FMJ131076 FWB131074:FWF131076 GFX131074:GGB131076 GPT131074:GPX131076 GZP131074:GZT131076 HJL131074:HJP131076 HTH131074:HTL131076 IDD131074:IDH131076 IMZ131074:IND131076 IWV131074:IWZ131076 JGR131074:JGV131076 JQN131074:JQR131076 KAJ131074:KAN131076 KKF131074:KKJ131076 KUB131074:KUF131076 LDX131074:LEB131076 LNT131074:LNX131076 LXP131074:LXT131076 MHL131074:MHP131076 MRH131074:MRL131076 NBD131074:NBH131076 NKZ131074:NLD131076 NUV131074:NUZ131076 OER131074:OEV131076 OON131074:OOR131076 OYJ131074:OYN131076 PIF131074:PIJ131076 PSB131074:PSF131076 QBX131074:QCB131076 QLT131074:QLX131076 QVP131074:QVT131076 RFL131074:RFP131076 RPH131074:RPL131076 RZD131074:RZH131076 SIZ131074:SJD131076 SSV131074:SSZ131076 TCR131074:TCV131076 TMN131074:TMR131076 TWJ131074:TWN131076 UGF131074:UGJ131076 UQB131074:UQF131076 UZX131074:VAB131076 VJT131074:VJX131076 VTP131074:VTT131076 WDL131074:WDP131076 WNH131074:WNL131076 WXD131074:WXH131076 AV196610:AZ196612 KR196610:KV196612 UN196610:UR196612 AEJ196610:AEN196612 AOF196610:AOJ196612 AYB196610:AYF196612 BHX196610:BIB196612 BRT196610:BRX196612 CBP196610:CBT196612 CLL196610:CLP196612 CVH196610:CVL196612 DFD196610:DFH196612 DOZ196610:DPD196612 DYV196610:DYZ196612 EIR196610:EIV196612 ESN196610:ESR196612 FCJ196610:FCN196612 FMF196610:FMJ196612 FWB196610:FWF196612 GFX196610:GGB196612 GPT196610:GPX196612 GZP196610:GZT196612 HJL196610:HJP196612 HTH196610:HTL196612 IDD196610:IDH196612 IMZ196610:IND196612 IWV196610:IWZ196612 JGR196610:JGV196612 JQN196610:JQR196612 KAJ196610:KAN196612 KKF196610:KKJ196612 KUB196610:KUF196612 LDX196610:LEB196612 LNT196610:LNX196612 LXP196610:LXT196612 MHL196610:MHP196612 MRH196610:MRL196612 NBD196610:NBH196612 NKZ196610:NLD196612 NUV196610:NUZ196612 OER196610:OEV196612 OON196610:OOR196612 OYJ196610:OYN196612 PIF196610:PIJ196612 PSB196610:PSF196612 QBX196610:QCB196612 QLT196610:QLX196612 QVP196610:QVT196612 RFL196610:RFP196612 RPH196610:RPL196612 RZD196610:RZH196612 SIZ196610:SJD196612 SSV196610:SSZ196612 TCR196610:TCV196612 TMN196610:TMR196612 TWJ196610:TWN196612 UGF196610:UGJ196612 UQB196610:UQF196612 UZX196610:VAB196612 VJT196610:VJX196612 VTP196610:VTT196612 WDL196610:WDP196612 WNH196610:WNL196612 WXD196610:WXH196612 AV262146:AZ262148 KR262146:KV262148 UN262146:UR262148 AEJ262146:AEN262148 AOF262146:AOJ262148 AYB262146:AYF262148 BHX262146:BIB262148 BRT262146:BRX262148 CBP262146:CBT262148 CLL262146:CLP262148 CVH262146:CVL262148 DFD262146:DFH262148 DOZ262146:DPD262148 DYV262146:DYZ262148 EIR262146:EIV262148 ESN262146:ESR262148 FCJ262146:FCN262148 FMF262146:FMJ262148 FWB262146:FWF262148 GFX262146:GGB262148 GPT262146:GPX262148 GZP262146:GZT262148 HJL262146:HJP262148 HTH262146:HTL262148 IDD262146:IDH262148 IMZ262146:IND262148 IWV262146:IWZ262148 JGR262146:JGV262148 JQN262146:JQR262148 KAJ262146:KAN262148 KKF262146:KKJ262148 KUB262146:KUF262148 LDX262146:LEB262148 LNT262146:LNX262148 LXP262146:LXT262148 MHL262146:MHP262148 MRH262146:MRL262148 NBD262146:NBH262148 NKZ262146:NLD262148 NUV262146:NUZ262148 OER262146:OEV262148 OON262146:OOR262148 OYJ262146:OYN262148 PIF262146:PIJ262148 PSB262146:PSF262148 QBX262146:QCB262148 QLT262146:QLX262148 QVP262146:QVT262148 RFL262146:RFP262148 RPH262146:RPL262148 RZD262146:RZH262148 SIZ262146:SJD262148 SSV262146:SSZ262148 TCR262146:TCV262148 TMN262146:TMR262148 TWJ262146:TWN262148 UGF262146:UGJ262148 UQB262146:UQF262148 UZX262146:VAB262148 VJT262146:VJX262148 VTP262146:VTT262148 WDL262146:WDP262148 WNH262146:WNL262148 WXD262146:WXH262148 AV327682:AZ327684 KR327682:KV327684 UN327682:UR327684 AEJ327682:AEN327684 AOF327682:AOJ327684 AYB327682:AYF327684 BHX327682:BIB327684 BRT327682:BRX327684 CBP327682:CBT327684 CLL327682:CLP327684 CVH327682:CVL327684 DFD327682:DFH327684 DOZ327682:DPD327684 DYV327682:DYZ327684 EIR327682:EIV327684 ESN327682:ESR327684 FCJ327682:FCN327684 FMF327682:FMJ327684 FWB327682:FWF327684 GFX327682:GGB327684 GPT327682:GPX327684 GZP327682:GZT327684 HJL327682:HJP327684 HTH327682:HTL327684 IDD327682:IDH327684 IMZ327682:IND327684 IWV327682:IWZ327684 JGR327682:JGV327684 JQN327682:JQR327684 KAJ327682:KAN327684 KKF327682:KKJ327684 KUB327682:KUF327684 LDX327682:LEB327684 LNT327682:LNX327684 LXP327682:LXT327684 MHL327682:MHP327684 MRH327682:MRL327684 NBD327682:NBH327684 NKZ327682:NLD327684 NUV327682:NUZ327684 OER327682:OEV327684 OON327682:OOR327684 OYJ327682:OYN327684 PIF327682:PIJ327684 PSB327682:PSF327684 QBX327682:QCB327684 QLT327682:QLX327684 QVP327682:QVT327684 RFL327682:RFP327684 RPH327682:RPL327684 RZD327682:RZH327684 SIZ327682:SJD327684 SSV327682:SSZ327684 TCR327682:TCV327684 TMN327682:TMR327684 TWJ327682:TWN327684 UGF327682:UGJ327684 UQB327682:UQF327684 UZX327682:VAB327684 VJT327682:VJX327684 VTP327682:VTT327684 WDL327682:WDP327684 WNH327682:WNL327684 WXD327682:WXH327684 AV393218:AZ393220 KR393218:KV393220 UN393218:UR393220 AEJ393218:AEN393220 AOF393218:AOJ393220 AYB393218:AYF393220 BHX393218:BIB393220 BRT393218:BRX393220 CBP393218:CBT393220 CLL393218:CLP393220 CVH393218:CVL393220 DFD393218:DFH393220 DOZ393218:DPD393220 DYV393218:DYZ393220 EIR393218:EIV393220 ESN393218:ESR393220 FCJ393218:FCN393220 FMF393218:FMJ393220 FWB393218:FWF393220 GFX393218:GGB393220 GPT393218:GPX393220 GZP393218:GZT393220 HJL393218:HJP393220 HTH393218:HTL393220 IDD393218:IDH393220 IMZ393218:IND393220 IWV393218:IWZ393220 JGR393218:JGV393220 JQN393218:JQR393220 KAJ393218:KAN393220 KKF393218:KKJ393220 KUB393218:KUF393220 LDX393218:LEB393220 LNT393218:LNX393220 LXP393218:LXT393220 MHL393218:MHP393220 MRH393218:MRL393220 NBD393218:NBH393220 NKZ393218:NLD393220 NUV393218:NUZ393220 OER393218:OEV393220 OON393218:OOR393220 OYJ393218:OYN393220 PIF393218:PIJ393220 PSB393218:PSF393220 QBX393218:QCB393220 QLT393218:QLX393220 QVP393218:QVT393220 RFL393218:RFP393220 RPH393218:RPL393220 RZD393218:RZH393220 SIZ393218:SJD393220 SSV393218:SSZ393220 TCR393218:TCV393220 TMN393218:TMR393220 TWJ393218:TWN393220 UGF393218:UGJ393220 UQB393218:UQF393220 UZX393218:VAB393220 VJT393218:VJX393220 VTP393218:VTT393220 WDL393218:WDP393220 WNH393218:WNL393220 WXD393218:WXH393220 AV458754:AZ458756 KR458754:KV458756 UN458754:UR458756 AEJ458754:AEN458756 AOF458754:AOJ458756 AYB458754:AYF458756 BHX458754:BIB458756 BRT458754:BRX458756 CBP458754:CBT458756 CLL458754:CLP458756 CVH458754:CVL458756 DFD458754:DFH458756 DOZ458754:DPD458756 DYV458754:DYZ458756 EIR458754:EIV458756 ESN458754:ESR458756 FCJ458754:FCN458756 FMF458754:FMJ458756 FWB458754:FWF458756 GFX458754:GGB458756 GPT458754:GPX458756 GZP458754:GZT458756 HJL458754:HJP458756 HTH458754:HTL458756 IDD458754:IDH458756 IMZ458754:IND458756 IWV458754:IWZ458756 JGR458754:JGV458756 JQN458754:JQR458756 KAJ458754:KAN458756 KKF458754:KKJ458756 KUB458754:KUF458756 LDX458754:LEB458756 LNT458754:LNX458756 LXP458754:LXT458756 MHL458754:MHP458756 MRH458754:MRL458756 NBD458754:NBH458756 NKZ458754:NLD458756 NUV458754:NUZ458756 OER458754:OEV458756 OON458754:OOR458756 OYJ458754:OYN458756 PIF458754:PIJ458756 PSB458754:PSF458756 QBX458754:QCB458756 QLT458754:QLX458756 QVP458754:QVT458756 RFL458754:RFP458756 RPH458754:RPL458756 RZD458754:RZH458756 SIZ458754:SJD458756 SSV458754:SSZ458756 TCR458754:TCV458756 TMN458754:TMR458756 TWJ458754:TWN458756 UGF458754:UGJ458756 UQB458754:UQF458756 UZX458754:VAB458756 VJT458754:VJX458756 VTP458754:VTT458756 WDL458754:WDP458756 WNH458754:WNL458756 WXD458754:WXH458756 AV524290:AZ524292 KR524290:KV524292 UN524290:UR524292 AEJ524290:AEN524292 AOF524290:AOJ524292 AYB524290:AYF524292 BHX524290:BIB524292 BRT524290:BRX524292 CBP524290:CBT524292 CLL524290:CLP524292 CVH524290:CVL524292 DFD524290:DFH524292 DOZ524290:DPD524292 DYV524290:DYZ524292 EIR524290:EIV524292 ESN524290:ESR524292 FCJ524290:FCN524292 FMF524290:FMJ524292 FWB524290:FWF524292 GFX524290:GGB524292 GPT524290:GPX524292 GZP524290:GZT524292 HJL524290:HJP524292 HTH524290:HTL524292 IDD524290:IDH524292 IMZ524290:IND524292 IWV524290:IWZ524292 JGR524290:JGV524292 JQN524290:JQR524292 KAJ524290:KAN524292 KKF524290:KKJ524292 KUB524290:KUF524292 LDX524290:LEB524292 LNT524290:LNX524292 LXP524290:LXT524292 MHL524290:MHP524292 MRH524290:MRL524292 NBD524290:NBH524292 NKZ524290:NLD524292 NUV524290:NUZ524292 OER524290:OEV524292 OON524290:OOR524292 OYJ524290:OYN524292 PIF524290:PIJ524292 PSB524290:PSF524292 QBX524290:QCB524292 QLT524290:QLX524292 QVP524290:QVT524292 RFL524290:RFP524292 RPH524290:RPL524292 RZD524290:RZH524292 SIZ524290:SJD524292 SSV524290:SSZ524292 TCR524290:TCV524292 TMN524290:TMR524292 TWJ524290:TWN524292 UGF524290:UGJ524292 UQB524290:UQF524292 UZX524290:VAB524292 VJT524290:VJX524292 VTP524290:VTT524292 WDL524290:WDP524292 WNH524290:WNL524292 WXD524290:WXH524292 AV589826:AZ589828 KR589826:KV589828 UN589826:UR589828 AEJ589826:AEN589828 AOF589826:AOJ589828 AYB589826:AYF589828 BHX589826:BIB589828 BRT589826:BRX589828 CBP589826:CBT589828 CLL589826:CLP589828 CVH589826:CVL589828 DFD589826:DFH589828 DOZ589826:DPD589828 DYV589826:DYZ589828 EIR589826:EIV589828 ESN589826:ESR589828 FCJ589826:FCN589828 FMF589826:FMJ589828 FWB589826:FWF589828 GFX589826:GGB589828 GPT589826:GPX589828 GZP589826:GZT589828 HJL589826:HJP589828 HTH589826:HTL589828 IDD589826:IDH589828 IMZ589826:IND589828 IWV589826:IWZ589828 JGR589826:JGV589828 JQN589826:JQR589828 KAJ589826:KAN589828 KKF589826:KKJ589828 KUB589826:KUF589828 LDX589826:LEB589828 LNT589826:LNX589828 LXP589826:LXT589828 MHL589826:MHP589828 MRH589826:MRL589828 NBD589826:NBH589828 NKZ589826:NLD589828 NUV589826:NUZ589828 OER589826:OEV589828 OON589826:OOR589828 OYJ589826:OYN589828 PIF589826:PIJ589828 PSB589826:PSF589828 QBX589826:QCB589828 QLT589826:QLX589828 QVP589826:QVT589828 RFL589826:RFP589828 RPH589826:RPL589828 RZD589826:RZH589828 SIZ589826:SJD589828 SSV589826:SSZ589828 TCR589826:TCV589828 TMN589826:TMR589828 TWJ589826:TWN589828 UGF589826:UGJ589828 UQB589826:UQF589828 UZX589826:VAB589828 VJT589826:VJX589828 VTP589826:VTT589828 WDL589826:WDP589828 WNH589826:WNL589828 WXD589826:WXH589828 AV655362:AZ655364 KR655362:KV655364 UN655362:UR655364 AEJ655362:AEN655364 AOF655362:AOJ655364 AYB655362:AYF655364 BHX655362:BIB655364 BRT655362:BRX655364 CBP655362:CBT655364 CLL655362:CLP655364 CVH655362:CVL655364 DFD655362:DFH655364 DOZ655362:DPD655364 DYV655362:DYZ655364 EIR655362:EIV655364 ESN655362:ESR655364 FCJ655362:FCN655364 FMF655362:FMJ655364 FWB655362:FWF655364 GFX655362:GGB655364 GPT655362:GPX655364 GZP655362:GZT655364 HJL655362:HJP655364 HTH655362:HTL655364 IDD655362:IDH655364 IMZ655362:IND655364 IWV655362:IWZ655364 JGR655362:JGV655364 JQN655362:JQR655364 KAJ655362:KAN655364 KKF655362:KKJ655364 KUB655362:KUF655364 LDX655362:LEB655364 LNT655362:LNX655364 LXP655362:LXT655364 MHL655362:MHP655364 MRH655362:MRL655364 NBD655362:NBH655364 NKZ655362:NLD655364 NUV655362:NUZ655364 OER655362:OEV655364 OON655362:OOR655364 OYJ655362:OYN655364 PIF655362:PIJ655364 PSB655362:PSF655364 QBX655362:QCB655364 QLT655362:QLX655364 QVP655362:QVT655364 RFL655362:RFP655364 RPH655362:RPL655364 RZD655362:RZH655364 SIZ655362:SJD655364 SSV655362:SSZ655364 TCR655362:TCV655364 TMN655362:TMR655364 TWJ655362:TWN655364 UGF655362:UGJ655364 UQB655362:UQF655364 UZX655362:VAB655364 VJT655362:VJX655364 VTP655362:VTT655364 WDL655362:WDP655364 WNH655362:WNL655364 WXD655362:WXH655364 AV720898:AZ720900 KR720898:KV720900 UN720898:UR720900 AEJ720898:AEN720900 AOF720898:AOJ720900 AYB720898:AYF720900 BHX720898:BIB720900 BRT720898:BRX720900 CBP720898:CBT720900 CLL720898:CLP720900 CVH720898:CVL720900 DFD720898:DFH720900 DOZ720898:DPD720900 DYV720898:DYZ720900 EIR720898:EIV720900 ESN720898:ESR720900 FCJ720898:FCN720900 FMF720898:FMJ720900 FWB720898:FWF720900 GFX720898:GGB720900 GPT720898:GPX720900 GZP720898:GZT720900 HJL720898:HJP720900 HTH720898:HTL720900 IDD720898:IDH720900 IMZ720898:IND720900 IWV720898:IWZ720900 JGR720898:JGV720900 JQN720898:JQR720900 KAJ720898:KAN720900 KKF720898:KKJ720900 KUB720898:KUF720900 LDX720898:LEB720900 LNT720898:LNX720900 LXP720898:LXT720900 MHL720898:MHP720900 MRH720898:MRL720900 NBD720898:NBH720900 NKZ720898:NLD720900 NUV720898:NUZ720900 OER720898:OEV720900 OON720898:OOR720900 OYJ720898:OYN720900 PIF720898:PIJ720900 PSB720898:PSF720900 QBX720898:QCB720900 QLT720898:QLX720900 QVP720898:QVT720900 RFL720898:RFP720900 RPH720898:RPL720900 RZD720898:RZH720900 SIZ720898:SJD720900 SSV720898:SSZ720900 TCR720898:TCV720900 TMN720898:TMR720900 TWJ720898:TWN720900 UGF720898:UGJ720900 UQB720898:UQF720900 UZX720898:VAB720900 VJT720898:VJX720900 VTP720898:VTT720900 WDL720898:WDP720900 WNH720898:WNL720900 WXD720898:WXH720900 AV786434:AZ786436 KR786434:KV786436 UN786434:UR786436 AEJ786434:AEN786436 AOF786434:AOJ786436 AYB786434:AYF786436 BHX786434:BIB786436 BRT786434:BRX786436 CBP786434:CBT786436 CLL786434:CLP786436 CVH786434:CVL786436 DFD786434:DFH786436 DOZ786434:DPD786436 DYV786434:DYZ786436 EIR786434:EIV786436 ESN786434:ESR786436 FCJ786434:FCN786436 FMF786434:FMJ786436 FWB786434:FWF786436 GFX786434:GGB786436 GPT786434:GPX786436 GZP786434:GZT786436 HJL786434:HJP786436 HTH786434:HTL786436 IDD786434:IDH786436 IMZ786434:IND786436 IWV786434:IWZ786436 JGR786434:JGV786436 JQN786434:JQR786436 KAJ786434:KAN786436 KKF786434:KKJ786436 KUB786434:KUF786436 LDX786434:LEB786436 LNT786434:LNX786436 LXP786434:LXT786436 MHL786434:MHP786436 MRH786434:MRL786436 NBD786434:NBH786436 NKZ786434:NLD786436 NUV786434:NUZ786436 OER786434:OEV786436 OON786434:OOR786436 OYJ786434:OYN786436 PIF786434:PIJ786436 PSB786434:PSF786436 QBX786434:QCB786436 QLT786434:QLX786436 QVP786434:QVT786436 RFL786434:RFP786436 RPH786434:RPL786436 RZD786434:RZH786436 SIZ786434:SJD786436 SSV786434:SSZ786436 TCR786434:TCV786436 TMN786434:TMR786436 TWJ786434:TWN786436 UGF786434:UGJ786436 UQB786434:UQF786436 UZX786434:VAB786436 VJT786434:VJX786436 VTP786434:VTT786436 WDL786434:WDP786436 WNH786434:WNL786436 WXD786434:WXH786436 AV851970:AZ851972 KR851970:KV851972 UN851970:UR851972 AEJ851970:AEN851972 AOF851970:AOJ851972 AYB851970:AYF851972 BHX851970:BIB851972 BRT851970:BRX851972 CBP851970:CBT851972 CLL851970:CLP851972 CVH851970:CVL851972 DFD851970:DFH851972 DOZ851970:DPD851972 DYV851970:DYZ851972 EIR851970:EIV851972 ESN851970:ESR851972 FCJ851970:FCN851972 FMF851970:FMJ851972 FWB851970:FWF851972 GFX851970:GGB851972 GPT851970:GPX851972 GZP851970:GZT851972 HJL851970:HJP851972 HTH851970:HTL851972 IDD851970:IDH851972 IMZ851970:IND851972 IWV851970:IWZ851972 JGR851970:JGV851972 JQN851970:JQR851972 KAJ851970:KAN851972 KKF851970:KKJ851972 KUB851970:KUF851972 LDX851970:LEB851972 LNT851970:LNX851972 LXP851970:LXT851972 MHL851970:MHP851972 MRH851970:MRL851972 NBD851970:NBH851972 NKZ851970:NLD851972 NUV851970:NUZ851972 OER851970:OEV851972 OON851970:OOR851972 OYJ851970:OYN851972 PIF851970:PIJ851972 PSB851970:PSF851972 QBX851970:QCB851972 QLT851970:QLX851972 QVP851970:QVT851972 RFL851970:RFP851972 RPH851970:RPL851972 RZD851970:RZH851972 SIZ851970:SJD851972 SSV851970:SSZ851972 TCR851970:TCV851972 TMN851970:TMR851972 TWJ851970:TWN851972 UGF851970:UGJ851972 UQB851970:UQF851972 UZX851970:VAB851972 VJT851970:VJX851972 VTP851970:VTT851972 WDL851970:WDP851972 WNH851970:WNL851972 WXD851970:WXH851972 AV917506:AZ917508 KR917506:KV917508 UN917506:UR917508 AEJ917506:AEN917508 AOF917506:AOJ917508 AYB917506:AYF917508 BHX917506:BIB917508 BRT917506:BRX917508 CBP917506:CBT917508 CLL917506:CLP917508 CVH917506:CVL917508 DFD917506:DFH917508 DOZ917506:DPD917508 DYV917506:DYZ917508 EIR917506:EIV917508 ESN917506:ESR917508 FCJ917506:FCN917508 FMF917506:FMJ917508 FWB917506:FWF917508 GFX917506:GGB917508 GPT917506:GPX917508 GZP917506:GZT917508 HJL917506:HJP917508 HTH917506:HTL917508 IDD917506:IDH917508 IMZ917506:IND917508 IWV917506:IWZ917508 JGR917506:JGV917508 JQN917506:JQR917508 KAJ917506:KAN917508 KKF917506:KKJ917508 KUB917506:KUF917508 LDX917506:LEB917508 LNT917506:LNX917508 LXP917506:LXT917508 MHL917506:MHP917508 MRH917506:MRL917508 NBD917506:NBH917508 NKZ917506:NLD917508 NUV917506:NUZ917508 OER917506:OEV917508 OON917506:OOR917508 OYJ917506:OYN917508 PIF917506:PIJ917508 PSB917506:PSF917508 QBX917506:QCB917508 QLT917506:QLX917508 QVP917506:QVT917508 RFL917506:RFP917508 RPH917506:RPL917508 RZD917506:RZH917508 SIZ917506:SJD917508 SSV917506:SSZ917508 TCR917506:TCV917508 TMN917506:TMR917508 TWJ917506:TWN917508 UGF917506:UGJ917508 UQB917506:UQF917508 UZX917506:VAB917508 VJT917506:VJX917508 VTP917506:VTT917508 WDL917506:WDP917508 WNH917506:WNL917508 WXD917506:WXH917508 AV983042:AZ983044 KR983042:KV983044 UN983042:UR983044 AEJ983042:AEN983044 AOF983042:AOJ983044 AYB983042:AYF983044 BHX983042:BIB983044 BRT983042:BRX983044 CBP983042:CBT983044 CLL983042:CLP983044 CVH983042:CVL983044 DFD983042:DFH983044 DOZ983042:DPD983044 DYV983042:DYZ983044 EIR983042:EIV983044 ESN983042:ESR983044 FCJ983042:FCN983044 FMF983042:FMJ983044 FWB983042:FWF983044 GFX983042:GGB983044 GPT983042:GPX983044 GZP983042:GZT983044 HJL983042:HJP983044 HTH983042:HTL983044 IDD983042:IDH983044 IMZ983042:IND983044 IWV983042:IWZ983044 JGR983042:JGV983044 JQN983042:JQR983044 KAJ983042:KAN983044 KKF983042:KKJ983044 KUB983042:KUF983044 LDX983042:LEB983044 LNT983042:LNX983044 LXP983042:LXT983044 MHL983042:MHP983044 MRH983042:MRL983044 NBD983042:NBH983044 NKZ983042:NLD983044 NUV983042:NUZ983044 OER983042:OEV983044 OON983042:OOR983044 OYJ983042:OYN983044 PIF983042:PIJ983044 PSB983042:PSF983044 QBX983042:QCB983044 QLT983042:QLX983044 QVP983042:QVT983044 RFL983042:RFP983044 RPH983042:RPL983044 RZD983042:RZH983044 SIZ983042:SJD983044 SSV983042:SSZ983044 TCR983042:TCV983044 TMN983042:TMR983044 TWJ983042:TWN983044 UGF983042:UGJ983044 UQB983042:UQF983044 UZX983042:VAB983044 VJT983042:VJX983044 VTP983042:VTT983044 WDL983042:WDP983044 WNH983042:WNL983044 WXD983042:WXH983044 T59 JP59 TL59 ADH59 AND59 AWZ59 BGV59 BQR59 CAN59 CKJ59 CUF59 DEB59 DNX59 DXT59 EHP59 ERL59 FBH59 FLD59 FUZ59 GEV59 GOR59 GYN59 HIJ59 HSF59 ICB59 ILX59 IVT59 JFP59 JPL59 JZH59 KJD59 KSZ59 LCV59 LMR59 LWN59 MGJ59 MQF59 NAB59 NJX59 NTT59 ODP59 ONL59 OXH59 PHD59 PQZ59 QAV59 QKR59 QUN59 REJ59 ROF59 RYB59 SHX59 SRT59 TBP59 TLL59 TVH59 UFD59 UOZ59 UYV59 VIR59 VSN59 WCJ59 WMF59 WWB59 T65595 JP65595 TL65595 ADH65595 AND65595 AWZ65595 BGV65595 BQR65595 CAN65595 CKJ65595 CUF65595 DEB65595 DNX65595 DXT65595 EHP65595 ERL65595 FBH65595 FLD65595 FUZ65595 GEV65595 GOR65595 GYN65595 HIJ65595 HSF65595 ICB65595 ILX65595 IVT65595 JFP65595 JPL65595 JZH65595 KJD65595 KSZ65595 LCV65595 LMR65595 LWN65595 MGJ65595 MQF65595 NAB65595 NJX65595 NTT65595 ODP65595 ONL65595 OXH65595 PHD65595 PQZ65595 QAV65595 QKR65595 QUN65595 REJ65595 ROF65595 RYB65595 SHX65595 SRT65595 TBP65595 TLL65595 TVH65595 UFD65595 UOZ65595 UYV65595 VIR65595 VSN65595 WCJ65595 WMF65595 WWB65595 T131131 JP131131 TL131131 ADH131131 AND131131 AWZ131131 BGV131131 BQR131131 CAN131131 CKJ131131 CUF131131 DEB131131 DNX131131 DXT131131 EHP131131 ERL131131 FBH131131 FLD131131 FUZ131131 GEV131131 GOR131131 GYN131131 HIJ131131 HSF131131 ICB131131 ILX131131 IVT131131 JFP131131 JPL131131 JZH131131 KJD131131 KSZ131131 LCV131131 LMR131131 LWN131131 MGJ131131 MQF131131 NAB131131 NJX131131 NTT131131 ODP131131 ONL131131 OXH131131 PHD131131 PQZ131131 QAV131131 QKR131131 QUN131131 REJ131131 ROF131131 RYB131131 SHX131131 SRT131131 TBP131131 TLL131131 TVH131131 UFD131131 UOZ131131 UYV131131 VIR131131 VSN131131 WCJ131131 WMF131131 WWB131131 T196667 JP196667 TL196667 ADH196667 AND196667 AWZ196667 BGV196667 BQR196667 CAN196667 CKJ196667 CUF196667 DEB196667 DNX196667 DXT196667 EHP196667 ERL196667 FBH196667 FLD196667 FUZ196667 GEV196667 GOR196667 GYN196667 HIJ196667 HSF196667 ICB196667 ILX196667 IVT196667 JFP196667 JPL196667 JZH196667 KJD196667 KSZ196667 LCV196667 LMR196667 LWN196667 MGJ196667 MQF196667 NAB196667 NJX196667 NTT196667 ODP196667 ONL196667 OXH196667 PHD196667 PQZ196667 QAV196667 QKR196667 QUN196667 REJ196667 ROF196667 RYB196667 SHX196667 SRT196667 TBP196667 TLL196667 TVH196667 UFD196667 UOZ196667 UYV196667 VIR196667 VSN196667 WCJ196667 WMF196667 WWB196667 T262203 JP262203 TL262203 ADH262203 AND262203 AWZ262203 BGV262203 BQR262203 CAN262203 CKJ262203 CUF262203 DEB262203 DNX262203 DXT262203 EHP262203 ERL262203 FBH262203 FLD262203 FUZ262203 GEV262203 GOR262203 GYN262203 HIJ262203 HSF262203 ICB262203 ILX262203 IVT262203 JFP262203 JPL262203 JZH262203 KJD262203 KSZ262203 LCV262203 LMR262203 LWN262203 MGJ262203 MQF262203 NAB262203 NJX262203 NTT262203 ODP262203 ONL262203 OXH262203 PHD262203 PQZ262203 QAV262203 QKR262203 QUN262203 REJ262203 ROF262203 RYB262203 SHX262203 SRT262203 TBP262203 TLL262203 TVH262203 UFD262203 UOZ262203 UYV262203 VIR262203 VSN262203 WCJ262203 WMF262203 WWB262203 T327739 JP327739 TL327739 ADH327739 AND327739 AWZ327739 BGV327739 BQR327739 CAN327739 CKJ327739 CUF327739 DEB327739 DNX327739 DXT327739 EHP327739 ERL327739 FBH327739 FLD327739 FUZ327739 GEV327739 GOR327739 GYN327739 HIJ327739 HSF327739 ICB327739 ILX327739 IVT327739 JFP327739 JPL327739 JZH327739 KJD327739 KSZ327739 LCV327739 LMR327739 LWN327739 MGJ327739 MQF327739 NAB327739 NJX327739 NTT327739 ODP327739 ONL327739 OXH327739 PHD327739 PQZ327739 QAV327739 QKR327739 QUN327739 REJ327739 ROF327739 RYB327739 SHX327739 SRT327739 TBP327739 TLL327739 TVH327739 UFD327739 UOZ327739 UYV327739 VIR327739 VSN327739 WCJ327739 WMF327739 WWB327739 T393275 JP393275 TL393275 ADH393275 AND393275 AWZ393275 BGV393275 BQR393275 CAN393275 CKJ393275 CUF393275 DEB393275 DNX393275 DXT393275 EHP393275 ERL393275 FBH393275 FLD393275 FUZ393275 GEV393275 GOR393275 GYN393275 HIJ393275 HSF393275 ICB393275 ILX393275 IVT393275 JFP393275 JPL393275 JZH393275 KJD393275 KSZ393275 LCV393275 LMR393275 LWN393275 MGJ393275 MQF393275 NAB393275 NJX393275 NTT393275 ODP393275 ONL393275 OXH393275 PHD393275 PQZ393275 QAV393275 QKR393275 QUN393275 REJ393275 ROF393275 RYB393275 SHX393275 SRT393275 TBP393275 TLL393275 TVH393275 UFD393275 UOZ393275 UYV393275 VIR393275 VSN393275 WCJ393275 WMF393275 WWB393275 T458811 JP458811 TL458811 ADH458811 AND458811 AWZ458811 BGV458811 BQR458811 CAN458811 CKJ458811 CUF458811 DEB458811 DNX458811 DXT458811 EHP458811 ERL458811 FBH458811 FLD458811 FUZ458811 GEV458811 GOR458811 GYN458811 HIJ458811 HSF458811 ICB458811 ILX458811 IVT458811 JFP458811 JPL458811 JZH458811 KJD458811 KSZ458811 LCV458811 LMR458811 LWN458811 MGJ458811 MQF458811 NAB458811 NJX458811 NTT458811 ODP458811 ONL458811 OXH458811 PHD458811 PQZ458811 QAV458811 QKR458811 QUN458811 REJ458811 ROF458811 RYB458811 SHX458811 SRT458811 TBP458811 TLL458811 TVH458811 UFD458811 UOZ458811 UYV458811 VIR458811 VSN458811 WCJ458811 WMF458811 WWB458811 T524347 JP524347 TL524347 ADH524347 AND524347 AWZ524347 BGV524347 BQR524347 CAN524347 CKJ524347 CUF524347 DEB524347 DNX524347 DXT524347 EHP524347 ERL524347 FBH524347 FLD524347 FUZ524347 GEV524347 GOR524347 GYN524347 HIJ524347 HSF524347 ICB524347 ILX524347 IVT524347 JFP524347 JPL524347 JZH524347 KJD524347 KSZ524347 LCV524347 LMR524347 LWN524347 MGJ524347 MQF524347 NAB524347 NJX524347 NTT524347 ODP524347 ONL524347 OXH524347 PHD524347 PQZ524347 QAV524347 QKR524347 QUN524347 REJ524347 ROF524347 RYB524347 SHX524347 SRT524347 TBP524347 TLL524347 TVH524347 UFD524347 UOZ524347 UYV524347 VIR524347 VSN524347 WCJ524347 WMF524347 WWB524347 T589883 JP589883 TL589883 ADH589883 AND589883 AWZ589883 BGV589883 BQR589883 CAN589883 CKJ589883 CUF589883 DEB589883 DNX589883 DXT589883 EHP589883 ERL589883 FBH589883 FLD589883 FUZ589883 GEV589883 GOR589883 GYN589883 HIJ589883 HSF589883 ICB589883 ILX589883 IVT589883 JFP589883 JPL589883 JZH589883 KJD589883 KSZ589883 LCV589883 LMR589883 LWN589883 MGJ589883 MQF589883 NAB589883 NJX589883 NTT589883 ODP589883 ONL589883 OXH589883 PHD589883 PQZ589883 QAV589883 QKR589883 QUN589883 REJ589883 ROF589883 RYB589883 SHX589883 SRT589883 TBP589883 TLL589883 TVH589883 UFD589883 UOZ589883 UYV589883 VIR589883 VSN589883 WCJ589883 WMF589883 WWB589883 T655419 JP655419 TL655419 ADH655419 AND655419 AWZ655419 BGV655419 BQR655419 CAN655419 CKJ655419 CUF655419 DEB655419 DNX655419 DXT655419 EHP655419 ERL655419 FBH655419 FLD655419 FUZ655419 GEV655419 GOR655419 GYN655419 HIJ655419 HSF655419 ICB655419 ILX655419 IVT655419 JFP655419 JPL655419 JZH655419 KJD655419 KSZ655419 LCV655419 LMR655419 LWN655419 MGJ655419 MQF655419 NAB655419 NJX655419 NTT655419 ODP655419 ONL655419 OXH655419 PHD655419 PQZ655419 QAV655419 QKR655419 QUN655419 REJ655419 ROF655419 RYB655419 SHX655419 SRT655419 TBP655419 TLL655419 TVH655419 UFD655419 UOZ655419 UYV655419 VIR655419 VSN655419 WCJ655419 WMF655419 WWB655419 T720955 JP720955 TL720955 ADH720955 AND720955 AWZ720955 BGV720955 BQR720955 CAN720955 CKJ720955 CUF720955 DEB720955 DNX720955 DXT720955 EHP720955 ERL720955 FBH720955 FLD720955 FUZ720955 GEV720955 GOR720955 GYN720955 HIJ720955 HSF720955 ICB720955 ILX720955 IVT720955 JFP720955 JPL720955 JZH720955 KJD720955 KSZ720955 LCV720955 LMR720955 LWN720955 MGJ720955 MQF720955 NAB720955 NJX720955 NTT720955 ODP720955 ONL720955 OXH720955 PHD720955 PQZ720955 QAV720955 QKR720955 QUN720955 REJ720955 ROF720955 RYB720955 SHX720955 SRT720955 TBP720955 TLL720955 TVH720955 UFD720955 UOZ720955 UYV720955 VIR720955 VSN720955 WCJ720955 WMF720955 WWB720955 T786491 JP786491 TL786491 ADH786491 AND786491 AWZ786491 BGV786491 BQR786491 CAN786491 CKJ786491 CUF786491 DEB786491 DNX786491 DXT786491 EHP786491 ERL786491 FBH786491 FLD786491 FUZ786491 GEV786491 GOR786491 GYN786491 HIJ786491 HSF786491 ICB786491 ILX786491 IVT786491 JFP786491 JPL786491 JZH786491 KJD786491 KSZ786491 LCV786491 LMR786491 LWN786491 MGJ786491 MQF786491 NAB786491 NJX786491 NTT786491 ODP786491 ONL786491 OXH786491 PHD786491 PQZ786491 QAV786491 QKR786491 QUN786491 REJ786491 ROF786491 RYB786491 SHX786491 SRT786491 TBP786491 TLL786491 TVH786491 UFD786491 UOZ786491 UYV786491 VIR786491 VSN786491 WCJ786491 WMF786491 WWB786491 T852027 JP852027 TL852027 ADH852027 AND852027 AWZ852027 BGV852027 BQR852027 CAN852027 CKJ852027 CUF852027 DEB852027 DNX852027 DXT852027 EHP852027 ERL852027 FBH852027 FLD852027 FUZ852027 GEV852027 GOR852027 GYN852027 HIJ852027 HSF852027 ICB852027 ILX852027 IVT852027 JFP852027 JPL852027 JZH852027 KJD852027 KSZ852027 LCV852027 LMR852027 LWN852027 MGJ852027 MQF852027 NAB852027 NJX852027 NTT852027 ODP852027 ONL852027 OXH852027 PHD852027 PQZ852027 QAV852027 QKR852027 QUN852027 REJ852027 ROF852027 RYB852027 SHX852027 SRT852027 TBP852027 TLL852027 TVH852027 UFD852027 UOZ852027 UYV852027 VIR852027 VSN852027 WCJ852027 WMF852027 WWB852027 T917563 JP917563 TL917563 ADH917563 AND917563 AWZ917563 BGV917563 BQR917563 CAN917563 CKJ917563 CUF917563 DEB917563 DNX917563 DXT917563 EHP917563 ERL917563 FBH917563 FLD917563 FUZ917563 GEV917563 GOR917563 GYN917563 HIJ917563 HSF917563 ICB917563 ILX917563 IVT917563 JFP917563 JPL917563 JZH917563 KJD917563 KSZ917563 LCV917563 LMR917563 LWN917563 MGJ917563 MQF917563 NAB917563 NJX917563 NTT917563 ODP917563 ONL917563 OXH917563 PHD917563 PQZ917563 QAV917563 QKR917563 QUN917563 REJ917563 ROF917563 RYB917563 SHX917563 SRT917563 TBP917563 TLL917563 TVH917563 UFD917563 UOZ917563 UYV917563 VIR917563 VSN917563 WCJ917563 WMF917563 WWB917563 T983099 JP983099 TL983099 ADH983099 AND983099 AWZ983099 BGV983099 BQR983099 CAN983099 CKJ983099 CUF983099 DEB983099 DNX983099 DXT983099 EHP983099 ERL983099 FBH983099 FLD983099 FUZ983099 GEV983099 GOR983099 GYN983099 HIJ983099 HSF983099 ICB983099 ILX983099 IVT983099 JFP983099 JPL983099 JZH983099 KJD983099 KSZ983099 LCV983099 LMR983099 LWN983099 MGJ983099 MQF983099 NAB983099 NJX983099 NTT983099 ODP983099 ONL983099 OXH983099 PHD983099 PQZ983099 QAV983099 QKR983099 QUN983099 REJ983099 ROF983099 RYB983099 SHX983099 SRT983099 TBP983099 TLL983099 TVH983099 UFD983099 UOZ983099 UYV983099 VIR983099 VSN983099 WCJ983099 WMF983099 WWB983099 AW59:AW61 KS59:KS61 UO59:UO61 AEK59:AEK61 AOG59:AOG61 AYC59:AYC61 BHY59:BHY61 BRU59:BRU61 CBQ59:CBQ61 CLM59:CLM61 CVI59:CVI61 DFE59:DFE61 DPA59:DPA61 DYW59:DYW61 EIS59:EIS61 ESO59:ESO61 FCK59:FCK61 FMG59:FMG61 FWC59:FWC61 GFY59:GFY61 GPU59:GPU61 GZQ59:GZQ61 HJM59:HJM61 HTI59:HTI61 IDE59:IDE61 INA59:INA61 IWW59:IWW61 JGS59:JGS61 JQO59:JQO61 KAK59:KAK61 KKG59:KKG61 KUC59:KUC61 LDY59:LDY61 LNU59:LNU61 LXQ59:LXQ61 MHM59:MHM61 MRI59:MRI61 NBE59:NBE61 NLA59:NLA61 NUW59:NUW61 OES59:OES61 OOO59:OOO61 OYK59:OYK61 PIG59:PIG61 PSC59:PSC61 QBY59:QBY61 QLU59:QLU61 QVQ59:QVQ61 RFM59:RFM61 RPI59:RPI61 RZE59:RZE61 SJA59:SJA61 SSW59:SSW61 TCS59:TCS61 TMO59:TMO61 TWK59:TWK61 UGG59:UGG61 UQC59:UQC61 UZY59:UZY61 VJU59:VJU61 VTQ59:VTQ61 WDM59:WDM61 WNI59:WNI61 WXE59:WXE61 AW65595:AW65597 KS65595:KS65597 UO65595:UO65597 AEK65595:AEK65597 AOG65595:AOG65597 AYC65595:AYC65597 BHY65595:BHY65597 BRU65595:BRU65597 CBQ65595:CBQ65597 CLM65595:CLM65597 CVI65595:CVI65597 DFE65595:DFE65597 DPA65595:DPA65597 DYW65595:DYW65597 EIS65595:EIS65597 ESO65595:ESO65597 FCK65595:FCK65597 FMG65595:FMG65597 FWC65595:FWC65597 GFY65595:GFY65597 GPU65595:GPU65597 GZQ65595:GZQ65597 HJM65595:HJM65597 HTI65595:HTI65597 IDE65595:IDE65597 INA65595:INA65597 IWW65595:IWW65597 JGS65595:JGS65597 JQO65595:JQO65597 KAK65595:KAK65597 KKG65595:KKG65597 KUC65595:KUC65597 LDY65595:LDY65597 LNU65595:LNU65597 LXQ65595:LXQ65597 MHM65595:MHM65597 MRI65595:MRI65597 NBE65595:NBE65597 NLA65595:NLA65597 NUW65595:NUW65597 OES65595:OES65597 OOO65595:OOO65597 OYK65595:OYK65597 PIG65595:PIG65597 PSC65595:PSC65597 QBY65595:QBY65597 QLU65595:QLU65597 QVQ65595:QVQ65597 RFM65595:RFM65597 RPI65595:RPI65597 RZE65595:RZE65597 SJA65595:SJA65597 SSW65595:SSW65597 TCS65595:TCS65597 TMO65595:TMO65597 TWK65595:TWK65597 UGG65595:UGG65597 UQC65595:UQC65597 UZY65595:UZY65597 VJU65595:VJU65597 VTQ65595:VTQ65597 WDM65595:WDM65597 WNI65595:WNI65597 WXE65595:WXE65597 AW131131:AW131133 KS131131:KS131133 UO131131:UO131133 AEK131131:AEK131133 AOG131131:AOG131133 AYC131131:AYC131133 BHY131131:BHY131133 BRU131131:BRU131133 CBQ131131:CBQ131133 CLM131131:CLM131133 CVI131131:CVI131133 DFE131131:DFE131133 DPA131131:DPA131133 DYW131131:DYW131133 EIS131131:EIS131133 ESO131131:ESO131133 FCK131131:FCK131133 FMG131131:FMG131133 FWC131131:FWC131133 GFY131131:GFY131133 GPU131131:GPU131133 GZQ131131:GZQ131133 HJM131131:HJM131133 HTI131131:HTI131133 IDE131131:IDE131133 INA131131:INA131133 IWW131131:IWW131133 JGS131131:JGS131133 JQO131131:JQO131133 KAK131131:KAK131133 KKG131131:KKG131133 KUC131131:KUC131133 LDY131131:LDY131133 LNU131131:LNU131133 LXQ131131:LXQ131133 MHM131131:MHM131133 MRI131131:MRI131133 NBE131131:NBE131133 NLA131131:NLA131133 NUW131131:NUW131133 OES131131:OES131133 OOO131131:OOO131133 OYK131131:OYK131133 PIG131131:PIG131133 PSC131131:PSC131133 QBY131131:QBY131133 QLU131131:QLU131133 QVQ131131:QVQ131133 RFM131131:RFM131133 RPI131131:RPI131133 RZE131131:RZE131133 SJA131131:SJA131133 SSW131131:SSW131133 TCS131131:TCS131133 TMO131131:TMO131133 TWK131131:TWK131133 UGG131131:UGG131133 UQC131131:UQC131133 UZY131131:UZY131133 VJU131131:VJU131133 VTQ131131:VTQ131133 WDM131131:WDM131133 WNI131131:WNI131133 WXE131131:WXE131133 AW196667:AW196669 KS196667:KS196669 UO196667:UO196669 AEK196667:AEK196669 AOG196667:AOG196669 AYC196667:AYC196669 BHY196667:BHY196669 BRU196667:BRU196669 CBQ196667:CBQ196669 CLM196667:CLM196669 CVI196667:CVI196669 DFE196667:DFE196669 DPA196667:DPA196669 DYW196667:DYW196669 EIS196667:EIS196669 ESO196667:ESO196669 FCK196667:FCK196669 FMG196667:FMG196669 FWC196667:FWC196669 GFY196667:GFY196669 GPU196667:GPU196669 GZQ196667:GZQ196669 HJM196667:HJM196669 HTI196667:HTI196669 IDE196667:IDE196669 INA196667:INA196669 IWW196667:IWW196669 JGS196667:JGS196669 JQO196667:JQO196669 KAK196667:KAK196669 KKG196667:KKG196669 KUC196667:KUC196669 LDY196667:LDY196669 LNU196667:LNU196669 LXQ196667:LXQ196669 MHM196667:MHM196669 MRI196667:MRI196669 NBE196667:NBE196669 NLA196667:NLA196669 NUW196667:NUW196669 OES196667:OES196669 OOO196667:OOO196669 OYK196667:OYK196669 PIG196667:PIG196669 PSC196667:PSC196669 QBY196667:QBY196669 QLU196667:QLU196669 QVQ196667:QVQ196669 RFM196667:RFM196669 RPI196667:RPI196669 RZE196667:RZE196669 SJA196667:SJA196669 SSW196667:SSW196669 TCS196667:TCS196669 TMO196667:TMO196669 TWK196667:TWK196669 UGG196667:UGG196669 UQC196667:UQC196669 UZY196667:UZY196669 VJU196667:VJU196669 VTQ196667:VTQ196669 WDM196667:WDM196669 WNI196667:WNI196669 WXE196667:WXE196669 AW262203:AW262205 KS262203:KS262205 UO262203:UO262205 AEK262203:AEK262205 AOG262203:AOG262205 AYC262203:AYC262205 BHY262203:BHY262205 BRU262203:BRU262205 CBQ262203:CBQ262205 CLM262203:CLM262205 CVI262203:CVI262205 DFE262203:DFE262205 DPA262203:DPA262205 DYW262203:DYW262205 EIS262203:EIS262205 ESO262203:ESO262205 FCK262203:FCK262205 FMG262203:FMG262205 FWC262203:FWC262205 GFY262203:GFY262205 GPU262203:GPU262205 GZQ262203:GZQ262205 HJM262203:HJM262205 HTI262203:HTI262205 IDE262203:IDE262205 INA262203:INA262205 IWW262203:IWW262205 JGS262203:JGS262205 JQO262203:JQO262205 KAK262203:KAK262205 KKG262203:KKG262205 KUC262203:KUC262205 LDY262203:LDY262205 LNU262203:LNU262205 LXQ262203:LXQ262205 MHM262203:MHM262205 MRI262203:MRI262205 NBE262203:NBE262205 NLA262203:NLA262205 NUW262203:NUW262205 OES262203:OES262205 OOO262203:OOO262205 OYK262203:OYK262205 PIG262203:PIG262205 PSC262203:PSC262205 QBY262203:QBY262205 QLU262203:QLU262205 QVQ262203:QVQ262205 RFM262203:RFM262205 RPI262203:RPI262205 RZE262203:RZE262205 SJA262203:SJA262205 SSW262203:SSW262205 TCS262203:TCS262205 TMO262203:TMO262205 TWK262203:TWK262205 UGG262203:UGG262205 UQC262203:UQC262205 UZY262203:UZY262205 VJU262203:VJU262205 VTQ262203:VTQ262205 WDM262203:WDM262205 WNI262203:WNI262205 WXE262203:WXE262205 AW327739:AW327741 KS327739:KS327741 UO327739:UO327741 AEK327739:AEK327741 AOG327739:AOG327741 AYC327739:AYC327741 BHY327739:BHY327741 BRU327739:BRU327741 CBQ327739:CBQ327741 CLM327739:CLM327741 CVI327739:CVI327741 DFE327739:DFE327741 DPA327739:DPA327741 DYW327739:DYW327741 EIS327739:EIS327741 ESO327739:ESO327741 FCK327739:FCK327741 FMG327739:FMG327741 FWC327739:FWC327741 GFY327739:GFY327741 GPU327739:GPU327741 GZQ327739:GZQ327741 HJM327739:HJM327741 HTI327739:HTI327741 IDE327739:IDE327741 INA327739:INA327741 IWW327739:IWW327741 JGS327739:JGS327741 JQO327739:JQO327741 KAK327739:KAK327741 KKG327739:KKG327741 KUC327739:KUC327741 LDY327739:LDY327741 LNU327739:LNU327741 LXQ327739:LXQ327741 MHM327739:MHM327741 MRI327739:MRI327741 NBE327739:NBE327741 NLA327739:NLA327741 NUW327739:NUW327741 OES327739:OES327741 OOO327739:OOO327741 OYK327739:OYK327741 PIG327739:PIG327741 PSC327739:PSC327741 QBY327739:QBY327741 QLU327739:QLU327741 QVQ327739:QVQ327741 RFM327739:RFM327741 RPI327739:RPI327741 RZE327739:RZE327741 SJA327739:SJA327741 SSW327739:SSW327741 TCS327739:TCS327741 TMO327739:TMO327741 TWK327739:TWK327741 UGG327739:UGG327741 UQC327739:UQC327741 UZY327739:UZY327741 VJU327739:VJU327741 VTQ327739:VTQ327741 WDM327739:WDM327741 WNI327739:WNI327741 WXE327739:WXE327741 AW393275:AW393277 KS393275:KS393277 UO393275:UO393277 AEK393275:AEK393277 AOG393275:AOG393277 AYC393275:AYC393277 BHY393275:BHY393277 BRU393275:BRU393277 CBQ393275:CBQ393277 CLM393275:CLM393277 CVI393275:CVI393277 DFE393275:DFE393277 DPA393275:DPA393277 DYW393275:DYW393277 EIS393275:EIS393277 ESO393275:ESO393277 FCK393275:FCK393277 FMG393275:FMG393277 FWC393275:FWC393277 GFY393275:GFY393277 GPU393275:GPU393277 GZQ393275:GZQ393277 HJM393275:HJM393277 HTI393275:HTI393277 IDE393275:IDE393277 INA393275:INA393277 IWW393275:IWW393277 JGS393275:JGS393277 JQO393275:JQO393277 KAK393275:KAK393277 KKG393275:KKG393277 KUC393275:KUC393277 LDY393275:LDY393277 LNU393275:LNU393277 LXQ393275:LXQ393277 MHM393275:MHM393277 MRI393275:MRI393277 NBE393275:NBE393277 NLA393275:NLA393277 NUW393275:NUW393277 OES393275:OES393277 OOO393275:OOO393277 OYK393275:OYK393277 PIG393275:PIG393277 PSC393275:PSC393277 QBY393275:QBY393277 QLU393275:QLU393277 QVQ393275:QVQ393277 RFM393275:RFM393277 RPI393275:RPI393277 RZE393275:RZE393277 SJA393275:SJA393277 SSW393275:SSW393277 TCS393275:TCS393277 TMO393275:TMO393277 TWK393275:TWK393277 UGG393275:UGG393277 UQC393275:UQC393277 UZY393275:UZY393277 VJU393275:VJU393277 VTQ393275:VTQ393277 WDM393275:WDM393277 WNI393275:WNI393277 WXE393275:WXE393277 AW458811:AW458813 KS458811:KS458813 UO458811:UO458813 AEK458811:AEK458813 AOG458811:AOG458813 AYC458811:AYC458813 BHY458811:BHY458813 BRU458811:BRU458813 CBQ458811:CBQ458813 CLM458811:CLM458813 CVI458811:CVI458813 DFE458811:DFE458813 DPA458811:DPA458813 DYW458811:DYW458813 EIS458811:EIS458813 ESO458811:ESO458813 FCK458811:FCK458813 FMG458811:FMG458813 FWC458811:FWC458813 GFY458811:GFY458813 GPU458811:GPU458813 GZQ458811:GZQ458813 HJM458811:HJM458813 HTI458811:HTI458813 IDE458811:IDE458813 INA458811:INA458813 IWW458811:IWW458813 JGS458811:JGS458813 JQO458811:JQO458813 KAK458811:KAK458813 KKG458811:KKG458813 KUC458811:KUC458813 LDY458811:LDY458813 LNU458811:LNU458813 LXQ458811:LXQ458813 MHM458811:MHM458813 MRI458811:MRI458813 NBE458811:NBE458813 NLA458811:NLA458813 NUW458811:NUW458813 OES458811:OES458813 OOO458811:OOO458813 OYK458811:OYK458813 PIG458811:PIG458813 PSC458811:PSC458813 QBY458811:QBY458813 QLU458811:QLU458813 QVQ458811:QVQ458813 RFM458811:RFM458813 RPI458811:RPI458813 RZE458811:RZE458813 SJA458811:SJA458813 SSW458811:SSW458813 TCS458811:TCS458813 TMO458811:TMO458813 TWK458811:TWK458813 UGG458811:UGG458813 UQC458811:UQC458813 UZY458811:UZY458813 VJU458811:VJU458813 VTQ458811:VTQ458813 WDM458811:WDM458813 WNI458811:WNI458813 WXE458811:WXE458813 AW524347:AW524349 KS524347:KS524349 UO524347:UO524349 AEK524347:AEK524349 AOG524347:AOG524349 AYC524347:AYC524349 BHY524347:BHY524349 BRU524347:BRU524349 CBQ524347:CBQ524349 CLM524347:CLM524349 CVI524347:CVI524349 DFE524347:DFE524349 DPA524347:DPA524349 DYW524347:DYW524349 EIS524347:EIS524349 ESO524347:ESO524349 FCK524347:FCK524349 FMG524347:FMG524349 FWC524347:FWC524349 GFY524347:GFY524349 GPU524347:GPU524349 GZQ524347:GZQ524349 HJM524347:HJM524349 HTI524347:HTI524349 IDE524347:IDE524349 INA524347:INA524349 IWW524347:IWW524349 JGS524347:JGS524349 JQO524347:JQO524349 KAK524347:KAK524349 KKG524347:KKG524349 KUC524347:KUC524349 LDY524347:LDY524349 LNU524347:LNU524349 LXQ524347:LXQ524349 MHM524347:MHM524349 MRI524347:MRI524349 NBE524347:NBE524349 NLA524347:NLA524349 NUW524347:NUW524349 OES524347:OES524349 OOO524347:OOO524349 OYK524347:OYK524349 PIG524347:PIG524349 PSC524347:PSC524349 QBY524347:QBY524349 QLU524347:QLU524349 QVQ524347:QVQ524349 RFM524347:RFM524349 RPI524347:RPI524349 RZE524347:RZE524349 SJA524347:SJA524349 SSW524347:SSW524349 TCS524347:TCS524349 TMO524347:TMO524349 TWK524347:TWK524349 UGG524347:UGG524349 UQC524347:UQC524349 UZY524347:UZY524349 VJU524347:VJU524349 VTQ524347:VTQ524349 WDM524347:WDM524349 WNI524347:WNI524349 WXE524347:WXE524349 AW589883:AW589885 KS589883:KS589885 UO589883:UO589885 AEK589883:AEK589885 AOG589883:AOG589885 AYC589883:AYC589885 BHY589883:BHY589885 BRU589883:BRU589885 CBQ589883:CBQ589885 CLM589883:CLM589885 CVI589883:CVI589885 DFE589883:DFE589885 DPA589883:DPA589885 DYW589883:DYW589885 EIS589883:EIS589885 ESO589883:ESO589885 FCK589883:FCK589885 FMG589883:FMG589885 FWC589883:FWC589885 GFY589883:GFY589885 GPU589883:GPU589885 GZQ589883:GZQ589885 HJM589883:HJM589885 HTI589883:HTI589885 IDE589883:IDE589885 INA589883:INA589885 IWW589883:IWW589885 JGS589883:JGS589885 JQO589883:JQO589885 KAK589883:KAK589885 KKG589883:KKG589885 KUC589883:KUC589885 LDY589883:LDY589885 LNU589883:LNU589885 LXQ589883:LXQ589885 MHM589883:MHM589885 MRI589883:MRI589885 NBE589883:NBE589885 NLA589883:NLA589885 NUW589883:NUW589885 OES589883:OES589885 OOO589883:OOO589885 OYK589883:OYK589885 PIG589883:PIG589885 PSC589883:PSC589885 QBY589883:QBY589885 QLU589883:QLU589885 QVQ589883:QVQ589885 RFM589883:RFM589885 RPI589883:RPI589885 RZE589883:RZE589885 SJA589883:SJA589885 SSW589883:SSW589885 TCS589883:TCS589885 TMO589883:TMO589885 TWK589883:TWK589885 UGG589883:UGG589885 UQC589883:UQC589885 UZY589883:UZY589885 VJU589883:VJU589885 VTQ589883:VTQ589885 WDM589883:WDM589885 WNI589883:WNI589885 WXE589883:WXE589885 AW655419:AW655421 KS655419:KS655421 UO655419:UO655421 AEK655419:AEK655421 AOG655419:AOG655421 AYC655419:AYC655421 BHY655419:BHY655421 BRU655419:BRU655421 CBQ655419:CBQ655421 CLM655419:CLM655421 CVI655419:CVI655421 DFE655419:DFE655421 DPA655419:DPA655421 DYW655419:DYW655421 EIS655419:EIS655421 ESO655419:ESO655421 FCK655419:FCK655421 FMG655419:FMG655421 FWC655419:FWC655421 GFY655419:GFY655421 GPU655419:GPU655421 GZQ655419:GZQ655421 HJM655419:HJM655421 HTI655419:HTI655421 IDE655419:IDE655421 INA655419:INA655421 IWW655419:IWW655421 JGS655419:JGS655421 JQO655419:JQO655421 KAK655419:KAK655421 KKG655419:KKG655421 KUC655419:KUC655421 LDY655419:LDY655421 LNU655419:LNU655421 LXQ655419:LXQ655421 MHM655419:MHM655421 MRI655419:MRI655421 NBE655419:NBE655421 NLA655419:NLA655421 NUW655419:NUW655421 OES655419:OES655421 OOO655419:OOO655421 OYK655419:OYK655421 PIG655419:PIG655421 PSC655419:PSC655421 QBY655419:QBY655421 QLU655419:QLU655421 QVQ655419:QVQ655421 RFM655419:RFM655421 RPI655419:RPI655421 RZE655419:RZE655421 SJA655419:SJA655421 SSW655419:SSW655421 TCS655419:TCS655421 TMO655419:TMO655421 TWK655419:TWK655421 UGG655419:UGG655421 UQC655419:UQC655421 UZY655419:UZY655421 VJU655419:VJU655421 VTQ655419:VTQ655421 WDM655419:WDM655421 WNI655419:WNI655421 WXE655419:WXE655421 AW720955:AW720957 KS720955:KS720957 UO720955:UO720957 AEK720955:AEK720957 AOG720955:AOG720957 AYC720955:AYC720957 BHY720955:BHY720957 BRU720955:BRU720957 CBQ720955:CBQ720957 CLM720955:CLM720957 CVI720955:CVI720957 DFE720955:DFE720957 DPA720955:DPA720957 DYW720955:DYW720957 EIS720955:EIS720957 ESO720955:ESO720957 FCK720955:FCK720957 FMG720955:FMG720957 FWC720955:FWC720957 GFY720955:GFY720957 GPU720955:GPU720957 GZQ720955:GZQ720957 HJM720955:HJM720957 HTI720955:HTI720957 IDE720955:IDE720957 INA720955:INA720957 IWW720955:IWW720957 JGS720955:JGS720957 JQO720955:JQO720957 KAK720955:KAK720957 KKG720955:KKG720957 KUC720955:KUC720957 LDY720955:LDY720957 LNU720955:LNU720957 LXQ720955:LXQ720957 MHM720955:MHM720957 MRI720955:MRI720957 NBE720955:NBE720957 NLA720955:NLA720957 NUW720955:NUW720957 OES720955:OES720957 OOO720955:OOO720957 OYK720955:OYK720957 PIG720955:PIG720957 PSC720955:PSC720957 QBY720955:QBY720957 QLU720955:QLU720957 QVQ720955:QVQ720957 RFM720955:RFM720957 RPI720955:RPI720957 RZE720955:RZE720957 SJA720955:SJA720957 SSW720955:SSW720957 TCS720955:TCS720957 TMO720955:TMO720957 TWK720955:TWK720957 UGG720955:UGG720957 UQC720955:UQC720957 UZY720955:UZY720957 VJU720955:VJU720957 VTQ720955:VTQ720957 WDM720955:WDM720957 WNI720955:WNI720957 WXE720955:WXE720957 AW786491:AW786493 KS786491:KS786493 UO786491:UO786493 AEK786491:AEK786493 AOG786491:AOG786493 AYC786491:AYC786493 BHY786491:BHY786493 BRU786491:BRU786493 CBQ786491:CBQ786493 CLM786491:CLM786493 CVI786491:CVI786493 DFE786491:DFE786493 DPA786491:DPA786493 DYW786491:DYW786493 EIS786491:EIS786493 ESO786491:ESO786493 FCK786491:FCK786493 FMG786491:FMG786493 FWC786491:FWC786493 GFY786491:GFY786493 GPU786491:GPU786493 GZQ786491:GZQ786493 HJM786491:HJM786493 HTI786491:HTI786493 IDE786491:IDE786493 INA786491:INA786493 IWW786491:IWW786493 JGS786491:JGS786493 JQO786491:JQO786493 KAK786491:KAK786493 KKG786491:KKG786493 KUC786491:KUC786493 LDY786491:LDY786493 LNU786491:LNU786493 LXQ786491:LXQ786493 MHM786491:MHM786493 MRI786491:MRI786493 NBE786491:NBE786493 NLA786491:NLA786493 NUW786491:NUW786493 OES786491:OES786493 OOO786491:OOO786493 OYK786491:OYK786493 PIG786491:PIG786493 PSC786491:PSC786493 QBY786491:QBY786493 QLU786491:QLU786493 QVQ786491:QVQ786493 RFM786491:RFM786493 RPI786491:RPI786493 RZE786491:RZE786493 SJA786491:SJA786493 SSW786491:SSW786493 TCS786491:TCS786493 TMO786491:TMO786493 TWK786491:TWK786493 UGG786491:UGG786493 UQC786491:UQC786493 UZY786491:UZY786493 VJU786491:VJU786493 VTQ786491:VTQ786493 WDM786491:WDM786493 WNI786491:WNI786493 WXE786491:WXE786493 AW852027:AW852029 KS852027:KS852029 UO852027:UO852029 AEK852027:AEK852029 AOG852027:AOG852029 AYC852027:AYC852029 BHY852027:BHY852029 BRU852027:BRU852029 CBQ852027:CBQ852029 CLM852027:CLM852029 CVI852027:CVI852029 DFE852027:DFE852029 DPA852027:DPA852029 DYW852027:DYW852029 EIS852027:EIS852029 ESO852027:ESO852029 FCK852027:FCK852029 FMG852027:FMG852029 FWC852027:FWC852029 GFY852027:GFY852029 GPU852027:GPU852029 GZQ852027:GZQ852029 HJM852027:HJM852029 HTI852027:HTI852029 IDE852027:IDE852029 INA852027:INA852029 IWW852027:IWW852029 JGS852027:JGS852029 JQO852027:JQO852029 KAK852027:KAK852029 KKG852027:KKG852029 KUC852027:KUC852029 LDY852027:LDY852029 LNU852027:LNU852029 LXQ852027:LXQ852029 MHM852027:MHM852029 MRI852027:MRI852029 NBE852027:NBE852029 NLA852027:NLA852029 NUW852027:NUW852029 OES852027:OES852029 OOO852027:OOO852029 OYK852027:OYK852029 PIG852027:PIG852029 PSC852027:PSC852029 QBY852027:QBY852029 QLU852027:QLU852029 QVQ852027:QVQ852029 RFM852027:RFM852029 RPI852027:RPI852029 RZE852027:RZE852029 SJA852027:SJA852029 SSW852027:SSW852029 TCS852027:TCS852029 TMO852027:TMO852029 TWK852027:TWK852029 UGG852027:UGG852029 UQC852027:UQC852029 UZY852027:UZY852029 VJU852027:VJU852029 VTQ852027:VTQ852029 WDM852027:WDM852029 WNI852027:WNI852029 WXE852027:WXE852029 AW917563:AW917565 KS917563:KS917565 UO917563:UO917565 AEK917563:AEK917565 AOG917563:AOG917565 AYC917563:AYC917565 BHY917563:BHY917565 BRU917563:BRU917565 CBQ917563:CBQ917565 CLM917563:CLM917565 CVI917563:CVI917565 DFE917563:DFE917565 DPA917563:DPA917565 DYW917563:DYW917565 EIS917563:EIS917565 ESO917563:ESO917565 FCK917563:FCK917565 FMG917563:FMG917565 FWC917563:FWC917565 GFY917563:GFY917565 GPU917563:GPU917565 GZQ917563:GZQ917565 HJM917563:HJM917565 HTI917563:HTI917565 IDE917563:IDE917565 INA917563:INA917565 IWW917563:IWW917565 JGS917563:JGS917565 JQO917563:JQO917565 KAK917563:KAK917565 KKG917563:KKG917565 KUC917563:KUC917565 LDY917563:LDY917565 LNU917563:LNU917565 LXQ917563:LXQ917565 MHM917563:MHM917565 MRI917563:MRI917565 NBE917563:NBE917565 NLA917563:NLA917565 NUW917563:NUW917565 OES917563:OES917565 OOO917563:OOO917565 OYK917563:OYK917565 PIG917563:PIG917565 PSC917563:PSC917565 QBY917563:QBY917565 QLU917563:QLU917565 QVQ917563:QVQ917565 RFM917563:RFM917565 RPI917563:RPI917565 RZE917563:RZE917565 SJA917563:SJA917565 SSW917563:SSW917565 TCS917563:TCS917565 TMO917563:TMO917565 TWK917563:TWK917565 UGG917563:UGG917565 UQC917563:UQC917565 UZY917563:UZY917565 VJU917563:VJU917565 VTQ917563:VTQ917565 WDM917563:WDM917565 WNI917563:WNI917565 WXE917563:WXE917565 AW983099:AW983101 KS983099:KS983101 UO983099:UO983101 AEK983099:AEK983101 AOG983099:AOG983101 AYC983099:AYC983101 BHY983099:BHY983101 BRU983099:BRU983101 CBQ983099:CBQ983101 CLM983099:CLM983101 CVI983099:CVI983101 DFE983099:DFE983101 DPA983099:DPA983101 DYW983099:DYW983101 EIS983099:EIS983101 ESO983099:ESO983101 FCK983099:FCK983101 FMG983099:FMG983101 FWC983099:FWC983101 GFY983099:GFY983101 GPU983099:GPU983101 GZQ983099:GZQ983101 HJM983099:HJM983101 HTI983099:HTI983101 IDE983099:IDE983101 INA983099:INA983101 IWW983099:IWW983101 JGS983099:JGS983101 JQO983099:JQO983101 KAK983099:KAK983101 KKG983099:KKG983101 KUC983099:KUC983101 LDY983099:LDY983101 LNU983099:LNU983101 LXQ983099:LXQ983101 MHM983099:MHM983101 MRI983099:MRI983101 NBE983099:NBE983101 NLA983099:NLA983101 NUW983099:NUW983101 OES983099:OES983101 OOO983099:OOO983101 OYK983099:OYK983101 PIG983099:PIG983101 PSC983099:PSC983101 QBY983099:QBY983101 QLU983099:QLU983101 QVQ983099:QVQ983101 RFM983099:RFM983101 RPI983099:RPI983101 RZE983099:RZE983101 SJA983099:SJA983101 SSW983099:SSW983101 TCS983099:TCS983101 TMO983099:TMO983101 TWK983099:TWK983101 UGG983099:UGG983101 UQC983099:UQC983101 UZY983099:UZY983101 VJU983099:VJU983101 VTQ983099:VTQ983101 WDM983099:WDM983101 WNI983099:WNI983101 WXE983099:WXE983101 AM77:AQ78 KI77:KM78 UE77:UI78 AEA77:AEE78 ANW77:AOA78 AXS77:AXW78 BHO77:BHS78 BRK77:BRO78 CBG77:CBK78 CLC77:CLG78 CUY77:CVC78 DEU77:DEY78 DOQ77:DOU78 DYM77:DYQ78 EII77:EIM78 ESE77:ESI78 FCA77:FCE78 FLW77:FMA78 FVS77:FVW78 GFO77:GFS78 GPK77:GPO78 GZG77:GZK78 HJC77:HJG78 HSY77:HTC78 ICU77:ICY78 IMQ77:IMU78 IWM77:IWQ78 JGI77:JGM78 JQE77:JQI78 KAA77:KAE78 KJW77:KKA78 KTS77:KTW78 LDO77:LDS78 LNK77:LNO78 LXG77:LXK78 MHC77:MHG78 MQY77:MRC78 NAU77:NAY78 NKQ77:NKU78 NUM77:NUQ78 OEI77:OEM78 OOE77:OOI78 OYA77:OYE78 PHW77:PIA78 PRS77:PRW78 QBO77:QBS78 QLK77:QLO78 QVG77:QVK78 RFC77:RFG78 ROY77:RPC78 RYU77:RYY78 SIQ77:SIU78 SSM77:SSQ78 TCI77:TCM78 TME77:TMI78 TWA77:TWE78 UFW77:UGA78 UPS77:UPW78 UZO77:UZS78 VJK77:VJO78 VTG77:VTK78 WDC77:WDG78 WMY77:WNC78 WWU77:WWY78 AM65613:AQ65614 KI65613:KM65614 UE65613:UI65614 AEA65613:AEE65614 ANW65613:AOA65614 AXS65613:AXW65614 BHO65613:BHS65614 BRK65613:BRO65614 CBG65613:CBK65614 CLC65613:CLG65614 CUY65613:CVC65614 DEU65613:DEY65614 DOQ65613:DOU65614 DYM65613:DYQ65614 EII65613:EIM65614 ESE65613:ESI65614 FCA65613:FCE65614 FLW65613:FMA65614 FVS65613:FVW65614 GFO65613:GFS65614 GPK65613:GPO65614 GZG65613:GZK65614 HJC65613:HJG65614 HSY65613:HTC65614 ICU65613:ICY65614 IMQ65613:IMU65614 IWM65613:IWQ65614 JGI65613:JGM65614 JQE65613:JQI65614 KAA65613:KAE65614 KJW65613:KKA65614 KTS65613:KTW65614 LDO65613:LDS65614 LNK65613:LNO65614 LXG65613:LXK65614 MHC65613:MHG65614 MQY65613:MRC65614 NAU65613:NAY65614 NKQ65613:NKU65614 NUM65613:NUQ65614 OEI65613:OEM65614 OOE65613:OOI65614 OYA65613:OYE65614 PHW65613:PIA65614 PRS65613:PRW65614 QBO65613:QBS65614 QLK65613:QLO65614 QVG65613:QVK65614 RFC65613:RFG65614 ROY65613:RPC65614 RYU65613:RYY65614 SIQ65613:SIU65614 SSM65613:SSQ65614 TCI65613:TCM65614 TME65613:TMI65614 TWA65613:TWE65614 UFW65613:UGA65614 UPS65613:UPW65614 UZO65613:UZS65614 VJK65613:VJO65614 VTG65613:VTK65614 WDC65613:WDG65614 WMY65613:WNC65614 WWU65613:WWY65614 AM131149:AQ131150 KI131149:KM131150 UE131149:UI131150 AEA131149:AEE131150 ANW131149:AOA131150 AXS131149:AXW131150 BHO131149:BHS131150 BRK131149:BRO131150 CBG131149:CBK131150 CLC131149:CLG131150 CUY131149:CVC131150 DEU131149:DEY131150 DOQ131149:DOU131150 DYM131149:DYQ131150 EII131149:EIM131150 ESE131149:ESI131150 FCA131149:FCE131150 FLW131149:FMA131150 FVS131149:FVW131150 GFO131149:GFS131150 GPK131149:GPO131150 GZG131149:GZK131150 HJC131149:HJG131150 HSY131149:HTC131150 ICU131149:ICY131150 IMQ131149:IMU131150 IWM131149:IWQ131150 JGI131149:JGM131150 JQE131149:JQI131150 KAA131149:KAE131150 KJW131149:KKA131150 KTS131149:KTW131150 LDO131149:LDS131150 LNK131149:LNO131150 LXG131149:LXK131150 MHC131149:MHG131150 MQY131149:MRC131150 NAU131149:NAY131150 NKQ131149:NKU131150 NUM131149:NUQ131150 OEI131149:OEM131150 OOE131149:OOI131150 OYA131149:OYE131150 PHW131149:PIA131150 PRS131149:PRW131150 QBO131149:QBS131150 QLK131149:QLO131150 QVG131149:QVK131150 RFC131149:RFG131150 ROY131149:RPC131150 RYU131149:RYY131150 SIQ131149:SIU131150 SSM131149:SSQ131150 TCI131149:TCM131150 TME131149:TMI131150 TWA131149:TWE131150 UFW131149:UGA131150 UPS131149:UPW131150 UZO131149:UZS131150 VJK131149:VJO131150 VTG131149:VTK131150 WDC131149:WDG131150 WMY131149:WNC131150 WWU131149:WWY131150 AM196685:AQ196686 KI196685:KM196686 UE196685:UI196686 AEA196685:AEE196686 ANW196685:AOA196686 AXS196685:AXW196686 BHO196685:BHS196686 BRK196685:BRO196686 CBG196685:CBK196686 CLC196685:CLG196686 CUY196685:CVC196686 DEU196685:DEY196686 DOQ196685:DOU196686 DYM196685:DYQ196686 EII196685:EIM196686 ESE196685:ESI196686 FCA196685:FCE196686 FLW196685:FMA196686 FVS196685:FVW196686 GFO196685:GFS196686 GPK196685:GPO196686 GZG196685:GZK196686 HJC196685:HJG196686 HSY196685:HTC196686 ICU196685:ICY196686 IMQ196685:IMU196686 IWM196685:IWQ196686 JGI196685:JGM196686 JQE196685:JQI196686 KAA196685:KAE196686 KJW196685:KKA196686 KTS196685:KTW196686 LDO196685:LDS196686 LNK196685:LNO196686 LXG196685:LXK196686 MHC196685:MHG196686 MQY196685:MRC196686 NAU196685:NAY196686 NKQ196685:NKU196686 NUM196685:NUQ196686 OEI196685:OEM196686 OOE196685:OOI196686 OYA196685:OYE196686 PHW196685:PIA196686 PRS196685:PRW196686 QBO196685:QBS196686 QLK196685:QLO196686 QVG196685:QVK196686 RFC196685:RFG196686 ROY196685:RPC196686 RYU196685:RYY196686 SIQ196685:SIU196686 SSM196685:SSQ196686 TCI196685:TCM196686 TME196685:TMI196686 TWA196685:TWE196686 UFW196685:UGA196686 UPS196685:UPW196686 UZO196685:UZS196686 VJK196685:VJO196686 VTG196685:VTK196686 WDC196685:WDG196686 WMY196685:WNC196686 WWU196685:WWY196686 AM262221:AQ262222 KI262221:KM262222 UE262221:UI262222 AEA262221:AEE262222 ANW262221:AOA262222 AXS262221:AXW262222 BHO262221:BHS262222 BRK262221:BRO262222 CBG262221:CBK262222 CLC262221:CLG262222 CUY262221:CVC262222 DEU262221:DEY262222 DOQ262221:DOU262222 DYM262221:DYQ262222 EII262221:EIM262222 ESE262221:ESI262222 FCA262221:FCE262222 FLW262221:FMA262222 FVS262221:FVW262222 GFO262221:GFS262222 GPK262221:GPO262222 GZG262221:GZK262222 HJC262221:HJG262222 HSY262221:HTC262222 ICU262221:ICY262222 IMQ262221:IMU262222 IWM262221:IWQ262222 JGI262221:JGM262222 JQE262221:JQI262222 KAA262221:KAE262222 KJW262221:KKA262222 KTS262221:KTW262222 LDO262221:LDS262222 LNK262221:LNO262222 LXG262221:LXK262222 MHC262221:MHG262222 MQY262221:MRC262222 NAU262221:NAY262222 NKQ262221:NKU262222 NUM262221:NUQ262222 OEI262221:OEM262222 OOE262221:OOI262222 OYA262221:OYE262222 PHW262221:PIA262222 PRS262221:PRW262222 QBO262221:QBS262222 QLK262221:QLO262222 QVG262221:QVK262222 RFC262221:RFG262222 ROY262221:RPC262222 RYU262221:RYY262222 SIQ262221:SIU262222 SSM262221:SSQ262222 TCI262221:TCM262222 TME262221:TMI262222 TWA262221:TWE262222 UFW262221:UGA262222 UPS262221:UPW262222 UZO262221:UZS262222 VJK262221:VJO262222 VTG262221:VTK262222 WDC262221:WDG262222 WMY262221:WNC262222 WWU262221:WWY262222 AM327757:AQ327758 KI327757:KM327758 UE327757:UI327758 AEA327757:AEE327758 ANW327757:AOA327758 AXS327757:AXW327758 BHO327757:BHS327758 BRK327757:BRO327758 CBG327757:CBK327758 CLC327757:CLG327758 CUY327757:CVC327758 DEU327757:DEY327758 DOQ327757:DOU327758 DYM327757:DYQ327758 EII327757:EIM327758 ESE327757:ESI327758 FCA327757:FCE327758 FLW327757:FMA327758 FVS327757:FVW327758 GFO327757:GFS327758 GPK327757:GPO327758 GZG327757:GZK327758 HJC327757:HJG327758 HSY327757:HTC327758 ICU327757:ICY327758 IMQ327757:IMU327758 IWM327757:IWQ327758 JGI327757:JGM327758 JQE327757:JQI327758 KAA327757:KAE327758 KJW327757:KKA327758 KTS327757:KTW327758 LDO327757:LDS327758 LNK327757:LNO327758 LXG327757:LXK327758 MHC327757:MHG327758 MQY327757:MRC327758 NAU327757:NAY327758 NKQ327757:NKU327758 NUM327757:NUQ327758 OEI327757:OEM327758 OOE327757:OOI327758 OYA327757:OYE327758 PHW327757:PIA327758 PRS327757:PRW327758 QBO327757:QBS327758 QLK327757:QLO327758 QVG327757:QVK327758 RFC327757:RFG327758 ROY327757:RPC327758 RYU327757:RYY327758 SIQ327757:SIU327758 SSM327757:SSQ327758 TCI327757:TCM327758 TME327757:TMI327758 TWA327757:TWE327758 UFW327757:UGA327758 UPS327757:UPW327758 UZO327757:UZS327758 VJK327757:VJO327758 VTG327757:VTK327758 WDC327757:WDG327758 WMY327757:WNC327758 WWU327757:WWY327758 AM393293:AQ393294 KI393293:KM393294 UE393293:UI393294 AEA393293:AEE393294 ANW393293:AOA393294 AXS393293:AXW393294 BHO393293:BHS393294 BRK393293:BRO393294 CBG393293:CBK393294 CLC393293:CLG393294 CUY393293:CVC393294 DEU393293:DEY393294 DOQ393293:DOU393294 DYM393293:DYQ393294 EII393293:EIM393294 ESE393293:ESI393294 FCA393293:FCE393294 FLW393293:FMA393294 FVS393293:FVW393294 GFO393293:GFS393294 GPK393293:GPO393294 GZG393293:GZK393294 HJC393293:HJG393294 HSY393293:HTC393294 ICU393293:ICY393294 IMQ393293:IMU393294 IWM393293:IWQ393294 JGI393293:JGM393294 JQE393293:JQI393294 KAA393293:KAE393294 KJW393293:KKA393294 KTS393293:KTW393294 LDO393293:LDS393294 LNK393293:LNO393294 LXG393293:LXK393294 MHC393293:MHG393294 MQY393293:MRC393294 NAU393293:NAY393294 NKQ393293:NKU393294 NUM393293:NUQ393294 OEI393293:OEM393294 OOE393293:OOI393294 OYA393293:OYE393294 PHW393293:PIA393294 PRS393293:PRW393294 QBO393293:QBS393294 QLK393293:QLO393294 QVG393293:QVK393294 RFC393293:RFG393294 ROY393293:RPC393294 RYU393293:RYY393294 SIQ393293:SIU393294 SSM393293:SSQ393294 TCI393293:TCM393294 TME393293:TMI393294 TWA393293:TWE393294 UFW393293:UGA393294 UPS393293:UPW393294 UZO393293:UZS393294 VJK393293:VJO393294 VTG393293:VTK393294 WDC393293:WDG393294 WMY393293:WNC393294 WWU393293:WWY393294 AM458829:AQ458830 KI458829:KM458830 UE458829:UI458830 AEA458829:AEE458830 ANW458829:AOA458830 AXS458829:AXW458830 BHO458829:BHS458830 BRK458829:BRO458830 CBG458829:CBK458830 CLC458829:CLG458830 CUY458829:CVC458830 DEU458829:DEY458830 DOQ458829:DOU458830 DYM458829:DYQ458830 EII458829:EIM458830 ESE458829:ESI458830 FCA458829:FCE458830 FLW458829:FMA458830 FVS458829:FVW458830 GFO458829:GFS458830 GPK458829:GPO458830 GZG458829:GZK458830 HJC458829:HJG458830 HSY458829:HTC458830 ICU458829:ICY458830 IMQ458829:IMU458830 IWM458829:IWQ458830 JGI458829:JGM458830 JQE458829:JQI458830 KAA458829:KAE458830 KJW458829:KKA458830 KTS458829:KTW458830 LDO458829:LDS458830 LNK458829:LNO458830 LXG458829:LXK458830 MHC458829:MHG458830 MQY458829:MRC458830 NAU458829:NAY458830 NKQ458829:NKU458830 NUM458829:NUQ458830 OEI458829:OEM458830 OOE458829:OOI458830 OYA458829:OYE458830 PHW458829:PIA458830 PRS458829:PRW458830 QBO458829:QBS458830 QLK458829:QLO458830 QVG458829:QVK458830 RFC458829:RFG458830 ROY458829:RPC458830 RYU458829:RYY458830 SIQ458829:SIU458830 SSM458829:SSQ458830 TCI458829:TCM458830 TME458829:TMI458830 TWA458829:TWE458830 UFW458829:UGA458830 UPS458829:UPW458830 UZO458829:UZS458830 VJK458829:VJO458830 VTG458829:VTK458830 WDC458829:WDG458830 WMY458829:WNC458830 WWU458829:WWY458830 AM524365:AQ524366 KI524365:KM524366 UE524365:UI524366 AEA524365:AEE524366 ANW524365:AOA524366 AXS524365:AXW524366 BHO524365:BHS524366 BRK524365:BRO524366 CBG524365:CBK524366 CLC524365:CLG524366 CUY524365:CVC524366 DEU524365:DEY524366 DOQ524365:DOU524366 DYM524365:DYQ524366 EII524365:EIM524366 ESE524365:ESI524366 FCA524365:FCE524366 FLW524365:FMA524366 FVS524365:FVW524366 GFO524365:GFS524366 GPK524365:GPO524366 GZG524365:GZK524366 HJC524365:HJG524366 HSY524365:HTC524366 ICU524365:ICY524366 IMQ524365:IMU524366 IWM524365:IWQ524366 JGI524365:JGM524366 JQE524365:JQI524366 KAA524365:KAE524366 KJW524365:KKA524366 KTS524365:KTW524366 LDO524365:LDS524366 LNK524365:LNO524366 LXG524365:LXK524366 MHC524365:MHG524366 MQY524365:MRC524366 NAU524365:NAY524366 NKQ524365:NKU524366 NUM524365:NUQ524366 OEI524365:OEM524366 OOE524365:OOI524366 OYA524365:OYE524366 PHW524365:PIA524366 PRS524365:PRW524366 QBO524365:QBS524366 QLK524365:QLO524366 QVG524365:QVK524366 RFC524365:RFG524366 ROY524365:RPC524366 RYU524365:RYY524366 SIQ524365:SIU524366 SSM524365:SSQ524366 TCI524365:TCM524366 TME524365:TMI524366 TWA524365:TWE524366 UFW524365:UGA524366 UPS524365:UPW524366 UZO524365:UZS524366 VJK524365:VJO524366 VTG524365:VTK524366 WDC524365:WDG524366 WMY524365:WNC524366 WWU524365:WWY524366 AM589901:AQ589902 KI589901:KM589902 UE589901:UI589902 AEA589901:AEE589902 ANW589901:AOA589902 AXS589901:AXW589902 BHO589901:BHS589902 BRK589901:BRO589902 CBG589901:CBK589902 CLC589901:CLG589902 CUY589901:CVC589902 DEU589901:DEY589902 DOQ589901:DOU589902 DYM589901:DYQ589902 EII589901:EIM589902 ESE589901:ESI589902 FCA589901:FCE589902 FLW589901:FMA589902 FVS589901:FVW589902 GFO589901:GFS589902 GPK589901:GPO589902 GZG589901:GZK589902 HJC589901:HJG589902 HSY589901:HTC589902 ICU589901:ICY589902 IMQ589901:IMU589902 IWM589901:IWQ589902 JGI589901:JGM589902 JQE589901:JQI589902 KAA589901:KAE589902 KJW589901:KKA589902 KTS589901:KTW589902 LDO589901:LDS589902 LNK589901:LNO589902 LXG589901:LXK589902 MHC589901:MHG589902 MQY589901:MRC589902 NAU589901:NAY589902 NKQ589901:NKU589902 NUM589901:NUQ589902 OEI589901:OEM589902 OOE589901:OOI589902 OYA589901:OYE589902 PHW589901:PIA589902 PRS589901:PRW589902 QBO589901:QBS589902 QLK589901:QLO589902 QVG589901:QVK589902 RFC589901:RFG589902 ROY589901:RPC589902 RYU589901:RYY589902 SIQ589901:SIU589902 SSM589901:SSQ589902 TCI589901:TCM589902 TME589901:TMI589902 TWA589901:TWE589902 UFW589901:UGA589902 UPS589901:UPW589902 UZO589901:UZS589902 VJK589901:VJO589902 VTG589901:VTK589902 WDC589901:WDG589902 WMY589901:WNC589902 WWU589901:WWY589902 AM655437:AQ655438 KI655437:KM655438 UE655437:UI655438 AEA655437:AEE655438 ANW655437:AOA655438 AXS655437:AXW655438 BHO655437:BHS655438 BRK655437:BRO655438 CBG655437:CBK655438 CLC655437:CLG655438 CUY655437:CVC655438 DEU655437:DEY655438 DOQ655437:DOU655438 DYM655437:DYQ655438 EII655437:EIM655438 ESE655437:ESI655438 FCA655437:FCE655438 FLW655437:FMA655438 FVS655437:FVW655438 GFO655437:GFS655438 GPK655437:GPO655438 GZG655437:GZK655438 HJC655437:HJG655438 HSY655437:HTC655438 ICU655437:ICY655438 IMQ655437:IMU655438 IWM655437:IWQ655438 JGI655437:JGM655438 JQE655437:JQI655438 KAA655437:KAE655438 KJW655437:KKA655438 KTS655437:KTW655438 LDO655437:LDS655438 LNK655437:LNO655438 LXG655437:LXK655438 MHC655437:MHG655438 MQY655437:MRC655438 NAU655437:NAY655438 NKQ655437:NKU655438 NUM655437:NUQ655438 OEI655437:OEM655438 OOE655437:OOI655438 OYA655437:OYE655438 PHW655437:PIA655438 PRS655437:PRW655438 QBO655437:QBS655438 QLK655437:QLO655438 QVG655437:QVK655438 RFC655437:RFG655438 ROY655437:RPC655438 RYU655437:RYY655438 SIQ655437:SIU655438 SSM655437:SSQ655438 TCI655437:TCM655438 TME655437:TMI655438 TWA655437:TWE655438 UFW655437:UGA655438 UPS655437:UPW655438 UZO655437:UZS655438 VJK655437:VJO655438 VTG655437:VTK655438 WDC655437:WDG655438 WMY655437:WNC655438 WWU655437:WWY655438 AM720973:AQ720974 KI720973:KM720974 UE720973:UI720974 AEA720973:AEE720974 ANW720973:AOA720974 AXS720973:AXW720974 BHO720973:BHS720974 BRK720973:BRO720974 CBG720973:CBK720974 CLC720973:CLG720974 CUY720973:CVC720974 DEU720973:DEY720974 DOQ720973:DOU720974 DYM720973:DYQ720974 EII720973:EIM720974 ESE720973:ESI720974 FCA720973:FCE720974 FLW720973:FMA720974 FVS720973:FVW720974 GFO720973:GFS720974 GPK720973:GPO720974 GZG720973:GZK720974 HJC720973:HJG720974 HSY720973:HTC720974 ICU720973:ICY720974 IMQ720973:IMU720974 IWM720973:IWQ720974 JGI720973:JGM720974 JQE720973:JQI720974 KAA720973:KAE720974 KJW720973:KKA720974 KTS720973:KTW720974 LDO720973:LDS720974 LNK720973:LNO720974 LXG720973:LXK720974 MHC720973:MHG720974 MQY720973:MRC720974 NAU720973:NAY720974 NKQ720973:NKU720974 NUM720973:NUQ720974 OEI720973:OEM720974 OOE720973:OOI720974 OYA720973:OYE720974 PHW720973:PIA720974 PRS720973:PRW720974 QBO720973:QBS720974 QLK720973:QLO720974 QVG720973:QVK720974 RFC720973:RFG720974 ROY720973:RPC720974 RYU720973:RYY720974 SIQ720973:SIU720974 SSM720973:SSQ720974 TCI720973:TCM720974 TME720973:TMI720974 TWA720973:TWE720974 UFW720973:UGA720974 UPS720973:UPW720974 UZO720973:UZS720974 VJK720973:VJO720974 VTG720973:VTK720974 WDC720973:WDG720974 WMY720973:WNC720974 WWU720973:WWY720974 AM786509:AQ786510 KI786509:KM786510 UE786509:UI786510 AEA786509:AEE786510 ANW786509:AOA786510 AXS786509:AXW786510 BHO786509:BHS786510 BRK786509:BRO786510 CBG786509:CBK786510 CLC786509:CLG786510 CUY786509:CVC786510 DEU786509:DEY786510 DOQ786509:DOU786510 DYM786509:DYQ786510 EII786509:EIM786510 ESE786509:ESI786510 FCA786509:FCE786510 FLW786509:FMA786510 FVS786509:FVW786510 GFO786509:GFS786510 GPK786509:GPO786510 GZG786509:GZK786510 HJC786509:HJG786510 HSY786509:HTC786510 ICU786509:ICY786510 IMQ786509:IMU786510 IWM786509:IWQ786510 JGI786509:JGM786510 JQE786509:JQI786510 KAA786509:KAE786510 KJW786509:KKA786510 KTS786509:KTW786510 LDO786509:LDS786510 LNK786509:LNO786510 LXG786509:LXK786510 MHC786509:MHG786510 MQY786509:MRC786510 NAU786509:NAY786510 NKQ786509:NKU786510 NUM786509:NUQ786510 OEI786509:OEM786510 OOE786509:OOI786510 OYA786509:OYE786510 PHW786509:PIA786510 PRS786509:PRW786510 QBO786509:QBS786510 QLK786509:QLO786510 QVG786509:QVK786510 RFC786509:RFG786510 ROY786509:RPC786510 RYU786509:RYY786510 SIQ786509:SIU786510 SSM786509:SSQ786510 TCI786509:TCM786510 TME786509:TMI786510 TWA786509:TWE786510 UFW786509:UGA786510 UPS786509:UPW786510 UZO786509:UZS786510 VJK786509:VJO786510 VTG786509:VTK786510 WDC786509:WDG786510 WMY786509:WNC786510 WWU786509:WWY786510 AM852045:AQ852046 KI852045:KM852046 UE852045:UI852046 AEA852045:AEE852046 ANW852045:AOA852046 AXS852045:AXW852046 BHO852045:BHS852046 BRK852045:BRO852046 CBG852045:CBK852046 CLC852045:CLG852046 CUY852045:CVC852046 DEU852045:DEY852046 DOQ852045:DOU852046 DYM852045:DYQ852046 EII852045:EIM852046 ESE852045:ESI852046 FCA852045:FCE852046 FLW852045:FMA852046 FVS852045:FVW852046 GFO852045:GFS852046 GPK852045:GPO852046 GZG852045:GZK852046 HJC852045:HJG852046 HSY852045:HTC852046 ICU852045:ICY852046 IMQ852045:IMU852046 IWM852045:IWQ852046 JGI852045:JGM852046 JQE852045:JQI852046 KAA852045:KAE852046 KJW852045:KKA852046 KTS852045:KTW852046 LDO852045:LDS852046 LNK852045:LNO852046 LXG852045:LXK852046 MHC852045:MHG852046 MQY852045:MRC852046 NAU852045:NAY852046 NKQ852045:NKU852046 NUM852045:NUQ852046 OEI852045:OEM852046 OOE852045:OOI852046 OYA852045:OYE852046 PHW852045:PIA852046 PRS852045:PRW852046 QBO852045:QBS852046 QLK852045:QLO852046 QVG852045:QVK852046 RFC852045:RFG852046 ROY852045:RPC852046 RYU852045:RYY852046 SIQ852045:SIU852046 SSM852045:SSQ852046 TCI852045:TCM852046 TME852045:TMI852046 TWA852045:TWE852046 UFW852045:UGA852046 UPS852045:UPW852046 UZO852045:UZS852046 VJK852045:VJO852046 VTG852045:VTK852046 WDC852045:WDG852046 WMY852045:WNC852046 WWU852045:WWY852046 AM917581:AQ917582 KI917581:KM917582 UE917581:UI917582 AEA917581:AEE917582 ANW917581:AOA917582 AXS917581:AXW917582 BHO917581:BHS917582 BRK917581:BRO917582 CBG917581:CBK917582 CLC917581:CLG917582 CUY917581:CVC917582 DEU917581:DEY917582 DOQ917581:DOU917582 DYM917581:DYQ917582 EII917581:EIM917582 ESE917581:ESI917582 FCA917581:FCE917582 FLW917581:FMA917582 FVS917581:FVW917582 GFO917581:GFS917582 GPK917581:GPO917582 GZG917581:GZK917582 HJC917581:HJG917582 HSY917581:HTC917582 ICU917581:ICY917582 IMQ917581:IMU917582 IWM917581:IWQ917582 JGI917581:JGM917582 JQE917581:JQI917582 KAA917581:KAE917582 KJW917581:KKA917582 KTS917581:KTW917582 LDO917581:LDS917582 LNK917581:LNO917582 LXG917581:LXK917582 MHC917581:MHG917582 MQY917581:MRC917582 NAU917581:NAY917582 NKQ917581:NKU917582 NUM917581:NUQ917582 OEI917581:OEM917582 OOE917581:OOI917582 OYA917581:OYE917582 PHW917581:PIA917582 PRS917581:PRW917582 QBO917581:QBS917582 QLK917581:QLO917582 QVG917581:QVK917582 RFC917581:RFG917582 ROY917581:RPC917582 RYU917581:RYY917582 SIQ917581:SIU917582 SSM917581:SSQ917582 TCI917581:TCM917582 TME917581:TMI917582 TWA917581:TWE917582 UFW917581:UGA917582 UPS917581:UPW917582 UZO917581:UZS917582 VJK917581:VJO917582 VTG917581:VTK917582 WDC917581:WDG917582 WMY917581:WNC917582 WWU917581:WWY917582 AM983117:AQ983118 KI983117:KM983118 UE983117:UI983118 AEA983117:AEE983118 ANW983117:AOA983118 AXS983117:AXW983118 BHO983117:BHS983118 BRK983117:BRO983118 CBG983117:CBK983118 CLC983117:CLG983118 CUY983117:CVC983118 DEU983117:DEY983118 DOQ983117:DOU983118 DYM983117:DYQ983118 EII983117:EIM983118 ESE983117:ESI983118 FCA983117:FCE983118 FLW983117:FMA983118 FVS983117:FVW983118 GFO983117:GFS983118 GPK983117:GPO983118 GZG983117:GZK983118 HJC983117:HJG983118 HSY983117:HTC983118 ICU983117:ICY983118 IMQ983117:IMU983118 IWM983117:IWQ983118 JGI983117:JGM983118 JQE983117:JQI983118 KAA983117:KAE983118 KJW983117:KKA983118 KTS983117:KTW983118 LDO983117:LDS983118 LNK983117:LNO983118 LXG983117:LXK983118 MHC983117:MHG983118 MQY983117:MRC983118 NAU983117:NAY983118 NKQ983117:NKU983118 NUM983117:NUQ983118 OEI983117:OEM983118 OOE983117:OOI983118 OYA983117:OYE983118 PHW983117:PIA983118 PRS983117:PRW983118 QBO983117:QBS983118 QLK983117:QLO983118 QVG983117:QVK983118 RFC983117:RFG983118 ROY983117:RPC983118 RYU983117:RYY983118 SIQ983117:SIU983118 SSM983117:SSQ983118 TCI983117:TCM983118 TME983117:TMI983118 TWA983117:TWE983118 UFW983117:UGA983118 UPS983117:UPW983118 UZO983117:UZS983118 VJK983117:VJO983118 VTG983117:VTK983118 WDC983117:WDG983118 WMY983117:WNC983118 WWU983117:WWY983118 AD59 JZ59 TV59 ADR59 ANN59 AXJ59 BHF59 BRB59 CAX59 CKT59 CUP59 DEL59 DOH59 DYD59 EHZ59 ERV59 FBR59 FLN59 FVJ59 GFF59 GPB59 GYX59 HIT59 HSP59 ICL59 IMH59 IWD59 JFZ59 JPV59 JZR59 KJN59 KTJ59 LDF59 LNB59 LWX59 MGT59 MQP59 NAL59 NKH59 NUD59 ODZ59 ONV59 OXR59 PHN59 PRJ59 QBF59 QLB59 QUX59 RET59 ROP59 RYL59 SIH59 SSD59 TBZ59 TLV59 TVR59 UFN59 UPJ59 UZF59 VJB59 VSX59 WCT59 WMP59 WWL59 AD65595 JZ65595 TV65595 ADR65595 ANN65595 AXJ65595 BHF65595 BRB65595 CAX65595 CKT65595 CUP65595 DEL65595 DOH65595 DYD65595 EHZ65595 ERV65595 FBR65595 FLN65595 FVJ65595 GFF65595 GPB65595 GYX65595 HIT65595 HSP65595 ICL65595 IMH65595 IWD65595 JFZ65595 JPV65595 JZR65595 KJN65595 KTJ65595 LDF65595 LNB65595 LWX65595 MGT65595 MQP65595 NAL65595 NKH65595 NUD65595 ODZ65595 ONV65595 OXR65595 PHN65595 PRJ65595 QBF65595 QLB65595 QUX65595 RET65595 ROP65595 RYL65595 SIH65595 SSD65595 TBZ65595 TLV65595 TVR65595 UFN65595 UPJ65595 UZF65595 VJB65595 VSX65595 WCT65595 WMP65595 WWL65595 AD131131 JZ131131 TV131131 ADR131131 ANN131131 AXJ131131 BHF131131 BRB131131 CAX131131 CKT131131 CUP131131 DEL131131 DOH131131 DYD131131 EHZ131131 ERV131131 FBR131131 FLN131131 FVJ131131 GFF131131 GPB131131 GYX131131 HIT131131 HSP131131 ICL131131 IMH131131 IWD131131 JFZ131131 JPV131131 JZR131131 KJN131131 KTJ131131 LDF131131 LNB131131 LWX131131 MGT131131 MQP131131 NAL131131 NKH131131 NUD131131 ODZ131131 ONV131131 OXR131131 PHN131131 PRJ131131 QBF131131 QLB131131 QUX131131 RET131131 ROP131131 RYL131131 SIH131131 SSD131131 TBZ131131 TLV131131 TVR131131 UFN131131 UPJ131131 UZF131131 VJB131131 VSX131131 WCT131131 WMP131131 WWL131131 AD196667 JZ196667 TV196667 ADR196667 ANN196667 AXJ196667 BHF196667 BRB196667 CAX196667 CKT196667 CUP196667 DEL196667 DOH196667 DYD196667 EHZ196667 ERV196667 FBR196667 FLN196667 FVJ196667 GFF196667 GPB196667 GYX196667 HIT196667 HSP196667 ICL196667 IMH196667 IWD196667 JFZ196667 JPV196667 JZR196667 KJN196667 KTJ196667 LDF196667 LNB196667 LWX196667 MGT196667 MQP196667 NAL196667 NKH196667 NUD196667 ODZ196667 ONV196667 OXR196667 PHN196667 PRJ196667 QBF196667 QLB196667 QUX196667 RET196667 ROP196667 RYL196667 SIH196667 SSD196667 TBZ196667 TLV196667 TVR196667 UFN196667 UPJ196667 UZF196667 VJB196667 VSX196667 WCT196667 WMP196667 WWL196667 AD262203 JZ262203 TV262203 ADR262203 ANN262203 AXJ262203 BHF262203 BRB262203 CAX262203 CKT262203 CUP262203 DEL262203 DOH262203 DYD262203 EHZ262203 ERV262203 FBR262203 FLN262203 FVJ262203 GFF262203 GPB262203 GYX262203 HIT262203 HSP262203 ICL262203 IMH262203 IWD262203 JFZ262203 JPV262203 JZR262203 KJN262203 KTJ262203 LDF262203 LNB262203 LWX262203 MGT262203 MQP262203 NAL262203 NKH262203 NUD262203 ODZ262203 ONV262203 OXR262203 PHN262203 PRJ262203 QBF262203 QLB262203 QUX262203 RET262203 ROP262203 RYL262203 SIH262203 SSD262203 TBZ262203 TLV262203 TVR262203 UFN262203 UPJ262203 UZF262203 VJB262203 VSX262203 WCT262203 WMP262203 WWL262203 AD327739 JZ327739 TV327739 ADR327739 ANN327739 AXJ327739 BHF327739 BRB327739 CAX327739 CKT327739 CUP327739 DEL327739 DOH327739 DYD327739 EHZ327739 ERV327739 FBR327739 FLN327739 FVJ327739 GFF327739 GPB327739 GYX327739 HIT327739 HSP327739 ICL327739 IMH327739 IWD327739 JFZ327739 JPV327739 JZR327739 KJN327739 KTJ327739 LDF327739 LNB327739 LWX327739 MGT327739 MQP327739 NAL327739 NKH327739 NUD327739 ODZ327739 ONV327739 OXR327739 PHN327739 PRJ327739 QBF327739 QLB327739 QUX327739 RET327739 ROP327739 RYL327739 SIH327739 SSD327739 TBZ327739 TLV327739 TVR327739 UFN327739 UPJ327739 UZF327739 VJB327739 VSX327739 WCT327739 WMP327739 WWL327739 AD393275 JZ393275 TV393275 ADR393275 ANN393275 AXJ393275 BHF393275 BRB393275 CAX393275 CKT393275 CUP393275 DEL393275 DOH393275 DYD393275 EHZ393275 ERV393275 FBR393275 FLN393275 FVJ393275 GFF393275 GPB393275 GYX393275 HIT393275 HSP393275 ICL393275 IMH393275 IWD393275 JFZ393275 JPV393275 JZR393275 KJN393275 KTJ393275 LDF393275 LNB393275 LWX393275 MGT393275 MQP393275 NAL393275 NKH393275 NUD393275 ODZ393275 ONV393275 OXR393275 PHN393275 PRJ393275 QBF393275 QLB393275 QUX393275 RET393275 ROP393275 RYL393275 SIH393275 SSD393275 TBZ393275 TLV393275 TVR393275 UFN393275 UPJ393275 UZF393275 VJB393275 VSX393275 WCT393275 WMP393275 WWL393275 AD458811 JZ458811 TV458811 ADR458811 ANN458811 AXJ458811 BHF458811 BRB458811 CAX458811 CKT458811 CUP458811 DEL458811 DOH458811 DYD458811 EHZ458811 ERV458811 FBR458811 FLN458811 FVJ458811 GFF458811 GPB458811 GYX458811 HIT458811 HSP458811 ICL458811 IMH458811 IWD458811 JFZ458811 JPV458811 JZR458811 KJN458811 KTJ458811 LDF458811 LNB458811 LWX458811 MGT458811 MQP458811 NAL458811 NKH458811 NUD458811 ODZ458811 ONV458811 OXR458811 PHN458811 PRJ458811 QBF458811 QLB458811 QUX458811 RET458811 ROP458811 RYL458811 SIH458811 SSD458811 TBZ458811 TLV458811 TVR458811 UFN458811 UPJ458811 UZF458811 VJB458811 VSX458811 WCT458811 WMP458811 WWL458811 AD524347 JZ524347 TV524347 ADR524347 ANN524347 AXJ524347 BHF524347 BRB524347 CAX524347 CKT524347 CUP524347 DEL524347 DOH524347 DYD524347 EHZ524347 ERV524347 FBR524347 FLN524347 FVJ524347 GFF524347 GPB524347 GYX524347 HIT524347 HSP524347 ICL524347 IMH524347 IWD524347 JFZ524347 JPV524347 JZR524347 KJN524347 KTJ524347 LDF524347 LNB524347 LWX524347 MGT524347 MQP524347 NAL524347 NKH524347 NUD524347 ODZ524347 ONV524347 OXR524347 PHN524347 PRJ524347 QBF524347 QLB524347 QUX524347 RET524347 ROP524347 RYL524347 SIH524347 SSD524347 TBZ524347 TLV524347 TVR524347 UFN524347 UPJ524347 UZF524347 VJB524347 VSX524347 WCT524347 WMP524347 WWL524347 AD589883 JZ589883 TV589883 ADR589883 ANN589883 AXJ589883 BHF589883 BRB589883 CAX589883 CKT589883 CUP589883 DEL589883 DOH589883 DYD589883 EHZ589883 ERV589883 FBR589883 FLN589883 FVJ589883 GFF589883 GPB589883 GYX589883 HIT589883 HSP589883 ICL589883 IMH589883 IWD589883 JFZ589883 JPV589883 JZR589883 KJN589883 KTJ589883 LDF589883 LNB589883 LWX589883 MGT589883 MQP589883 NAL589883 NKH589883 NUD589883 ODZ589883 ONV589883 OXR589883 PHN589883 PRJ589883 QBF589883 QLB589883 QUX589883 RET589883 ROP589883 RYL589883 SIH589883 SSD589883 TBZ589883 TLV589883 TVR589883 UFN589883 UPJ589883 UZF589883 VJB589883 VSX589883 WCT589883 WMP589883 WWL589883 AD655419 JZ655419 TV655419 ADR655419 ANN655419 AXJ655419 BHF655419 BRB655419 CAX655419 CKT655419 CUP655419 DEL655419 DOH655419 DYD655419 EHZ655419 ERV655419 FBR655419 FLN655419 FVJ655419 GFF655419 GPB655419 GYX655419 HIT655419 HSP655419 ICL655419 IMH655419 IWD655419 JFZ655419 JPV655419 JZR655419 KJN655419 KTJ655419 LDF655419 LNB655419 LWX655419 MGT655419 MQP655419 NAL655419 NKH655419 NUD655419 ODZ655419 ONV655419 OXR655419 PHN655419 PRJ655419 QBF655419 QLB655419 QUX655419 RET655419 ROP655419 RYL655419 SIH655419 SSD655419 TBZ655419 TLV655419 TVR655419 UFN655419 UPJ655419 UZF655419 VJB655419 VSX655419 WCT655419 WMP655419 WWL655419 AD720955 JZ720955 TV720955 ADR720955 ANN720955 AXJ720955 BHF720955 BRB720955 CAX720955 CKT720955 CUP720955 DEL720955 DOH720955 DYD720955 EHZ720955 ERV720955 FBR720955 FLN720955 FVJ720955 GFF720955 GPB720955 GYX720955 HIT720955 HSP720955 ICL720955 IMH720955 IWD720955 JFZ720955 JPV720955 JZR720955 KJN720955 KTJ720955 LDF720955 LNB720955 LWX720955 MGT720955 MQP720955 NAL720955 NKH720955 NUD720955 ODZ720955 ONV720955 OXR720955 PHN720955 PRJ720955 QBF720955 QLB720955 QUX720955 RET720955 ROP720955 RYL720955 SIH720955 SSD720955 TBZ720955 TLV720955 TVR720955 UFN720955 UPJ720955 UZF720955 VJB720955 VSX720955 WCT720955 WMP720955 WWL720955 AD786491 JZ786491 TV786491 ADR786491 ANN786491 AXJ786491 BHF786491 BRB786491 CAX786491 CKT786491 CUP786491 DEL786491 DOH786491 DYD786491 EHZ786491 ERV786491 FBR786491 FLN786491 FVJ786491 GFF786491 GPB786491 GYX786491 HIT786491 HSP786491 ICL786491 IMH786491 IWD786491 JFZ786491 JPV786491 JZR786491 KJN786491 KTJ786491 LDF786491 LNB786491 LWX786491 MGT786491 MQP786491 NAL786491 NKH786491 NUD786491 ODZ786491 ONV786491 OXR786491 PHN786491 PRJ786491 QBF786491 QLB786491 QUX786491 RET786491 ROP786491 RYL786491 SIH786491 SSD786491 TBZ786491 TLV786491 TVR786491 UFN786491 UPJ786491 UZF786491 VJB786491 VSX786491 WCT786491 WMP786491 WWL786491 AD852027 JZ852027 TV852027 ADR852027 ANN852027 AXJ852027 BHF852027 BRB852027 CAX852027 CKT852027 CUP852027 DEL852027 DOH852027 DYD852027 EHZ852027 ERV852027 FBR852027 FLN852027 FVJ852027 GFF852027 GPB852027 GYX852027 HIT852027 HSP852027 ICL852027 IMH852027 IWD852027 JFZ852027 JPV852027 JZR852027 KJN852027 KTJ852027 LDF852027 LNB852027 LWX852027 MGT852027 MQP852027 NAL852027 NKH852027 NUD852027 ODZ852027 ONV852027 OXR852027 PHN852027 PRJ852027 QBF852027 QLB852027 QUX852027 RET852027 ROP852027 RYL852027 SIH852027 SSD852027 TBZ852027 TLV852027 TVR852027 UFN852027 UPJ852027 UZF852027 VJB852027 VSX852027 WCT852027 WMP852027 WWL852027 AD917563 JZ917563 TV917563 ADR917563 ANN917563 AXJ917563 BHF917563 BRB917563 CAX917563 CKT917563 CUP917563 DEL917563 DOH917563 DYD917563 EHZ917563 ERV917563 FBR917563 FLN917563 FVJ917563 GFF917563 GPB917563 GYX917563 HIT917563 HSP917563 ICL917563 IMH917563 IWD917563 JFZ917563 JPV917563 JZR917563 KJN917563 KTJ917563 LDF917563 LNB917563 LWX917563 MGT917563 MQP917563 NAL917563 NKH917563 NUD917563 ODZ917563 ONV917563 OXR917563 PHN917563 PRJ917563 QBF917563 QLB917563 QUX917563 RET917563 ROP917563 RYL917563 SIH917563 SSD917563 TBZ917563 TLV917563 TVR917563 UFN917563 UPJ917563 UZF917563 VJB917563 VSX917563 WCT917563 WMP917563 WWL917563 AD983099 JZ983099 TV983099 ADR983099 ANN983099 AXJ983099 BHF983099 BRB983099 CAX983099 CKT983099 CUP983099 DEL983099 DOH983099 DYD983099 EHZ983099 ERV983099 FBR983099 FLN983099 FVJ983099 GFF983099 GPB983099 GYX983099 HIT983099 HSP983099 ICL983099 IMH983099 IWD983099 JFZ983099 JPV983099 JZR983099 KJN983099 KTJ983099 LDF983099 LNB983099 LWX983099 MGT983099 MQP983099 NAL983099 NKH983099 NUD983099 ODZ983099 ONV983099 OXR983099 PHN983099 PRJ983099 QBF983099 QLB983099 QUX983099 RET983099 ROP983099 RYL983099 SIH983099 SSD983099 TBZ983099 TLV983099 TVR983099 UFN983099 UPJ983099 UZF983099 VJB983099 VSX983099 WCT983099 WMP983099 WWL983099 M17:N22 JI17:JJ22 TE17:TF22 ADA17:ADB22 AMW17:AMX22 AWS17:AWT22 BGO17:BGP22 BQK17:BQL22 CAG17:CAH22 CKC17:CKD22 CTY17:CTZ22 DDU17:DDV22 DNQ17:DNR22 DXM17:DXN22 EHI17:EHJ22 ERE17:ERF22 FBA17:FBB22 FKW17:FKX22 FUS17:FUT22 GEO17:GEP22 GOK17:GOL22 GYG17:GYH22 HIC17:HID22 HRY17:HRZ22 IBU17:IBV22 ILQ17:ILR22 IVM17:IVN22 JFI17:JFJ22 JPE17:JPF22 JZA17:JZB22 KIW17:KIX22 KSS17:KST22 LCO17:LCP22 LMK17:LML22 LWG17:LWH22 MGC17:MGD22 MPY17:MPZ22 MZU17:MZV22 NJQ17:NJR22 NTM17:NTN22 ODI17:ODJ22 ONE17:ONF22 OXA17:OXB22 PGW17:PGX22 PQS17:PQT22 QAO17:QAP22 QKK17:QKL22 QUG17:QUH22 REC17:RED22 RNY17:RNZ22 RXU17:RXV22 SHQ17:SHR22 SRM17:SRN22 TBI17:TBJ22 TLE17:TLF22 TVA17:TVB22 UEW17:UEX22 UOS17:UOT22 UYO17:UYP22 VIK17:VIL22 VSG17:VSH22 WCC17:WCD22 WLY17:WLZ22 WVU17:WVV22 M65553:N65558 JI65553:JJ65558 TE65553:TF65558 ADA65553:ADB65558 AMW65553:AMX65558 AWS65553:AWT65558 BGO65553:BGP65558 BQK65553:BQL65558 CAG65553:CAH65558 CKC65553:CKD65558 CTY65553:CTZ65558 DDU65553:DDV65558 DNQ65553:DNR65558 DXM65553:DXN65558 EHI65553:EHJ65558 ERE65553:ERF65558 FBA65553:FBB65558 FKW65553:FKX65558 FUS65553:FUT65558 GEO65553:GEP65558 GOK65553:GOL65558 GYG65553:GYH65558 HIC65553:HID65558 HRY65553:HRZ65558 IBU65553:IBV65558 ILQ65553:ILR65558 IVM65553:IVN65558 JFI65553:JFJ65558 JPE65553:JPF65558 JZA65553:JZB65558 KIW65553:KIX65558 KSS65553:KST65558 LCO65553:LCP65558 LMK65553:LML65558 LWG65553:LWH65558 MGC65553:MGD65558 MPY65553:MPZ65558 MZU65553:MZV65558 NJQ65553:NJR65558 NTM65553:NTN65558 ODI65553:ODJ65558 ONE65553:ONF65558 OXA65553:OXB65558 PGW65553:PGX65558 PQS65553:PQT65558 QAO65553:QAP65558 QKK65553:QKL65558 QUG65553:QUH65558 REC65553:RED65558 RNY65553:RNZ65558 RXU65553:RXV65558 SHQ65553:SHR65558 SRM65553:SRN65558 TBI65553:TBJ65558 TLE65553:TLF65558 TVA65553:TVB65558 UEW65553:UEX65558 UOS65553:UOT65558 UYO65553:UYP65558 VIK65553:VIL65558 VSG65553:VSH65558 WCC65553:WCD65558 WLY65553:WLZ65558 WVU65553:WVV65558 M131089:N131094 JI131089:JJ131094 TE131089:TF131094 ADA131089:ADB131094 AMW131089:AMX131094 AWS131089:AWT131094 BGO131089:BGP131094 BQK131089:BQL131094 CAG131089:CAH131094 CKC131089:CKD131094 CTY131089:CTZ131094 DDU131089:DDV131094 DNQ131089:DNR131094 DXM131089:DXN131094 EHI131089:EHJ131094 ERE131089:ERF131094 FBA131089:FBB131094 FKW131089:FKX131094 FUS131089:FUT131094 GEO131089:GEP131094 GOK131089:GOL131094 GYG131089:GYH131094 HIC131089:HID131094 HRY131089:HRZ131094 IBU131089:IBV131094 ILQ131089:ILR131094 IVM131089:IVN131094 JFI131089:JFJ131094 JPE131089:JPF131094 JZA131089:JZB131094 KIW131089:KIX131094 KSS131089:KST131094 LCO131089:LCP131094 LMK131089:LML131094 LWG131089:LWH131094 MGC131089:MGD131094 MPY131089:MPZ131094 MZU131089:MZV131094 NJQ131089:NJR131094 NTM131089:NTN131094 ODI131089:ODJ131094 ONE131089:ONF131094 OXA131089:OXB131094 PGW131089:PGX131094 PQS131089:PQT131094 QAO131089:QAP131094 QKK131089:QKL131094 QUG131089:QUH131094 REC131089:RED131094 RNY131089:RNZ131094 RXU131089:RXV131094 SHQ131089:SHR131094 SRM131089:SRN131094 TBI131089:TBJ131094 TLE131089:TLF131094 TVA131089:TVB131094 UEW131089:UEX131094 UOS131089:UOT131094 UYO131089:UYP131094 VIK131089:VIL131094 VSG131089:VSH131094 WCC131089:WCD131094 WLY131089:WLZ131094 WVU131089:WVV131094 M196625:N196630 JI196625:JJ196630 TE196625:TF196630 ADA196625:ADB196630 AMW196625:AMX196630 AWS196625:AWT196630 BGO196625:BGP196630 BQK196625:BQL196630 CAG196625:CAH196630 CKC196625:CKD196630 CTY196625:CTZ196630 DDU196625:DDV196630 DNQ196625:DNR196630 DXM196625:DXN196630 EHI196625:EHJ196630 ERE196625:ERF196630 FBA196625:FBB196630 FKW196625:FKX196630 FUS196625:FUT196630 GEO196625:GEP196630 GOK196625:GOL196630 GYG196625:GYH196630 HIC196625:HID196630 HRY196625:HRZ196630 IBU196625:IBV196630 ILQ196625:ILR196630 IVM196625:IVN196630 JFI196625:JFJ196630 JPE196625:JPF196630 JZA196625:JZB196630 KIW196625:KIX196630 KSS196625:KST196630 LCO196625:LCP196630 LMK196625:LML196630 LWG196625:LWH196630 MGC196625:MGD196630 MPY196625:MPZ196630 MZU196625:MZV196630 NJQ196625:NJR196630 NTM196625:NTN196630 ODI196625:ODJ196630 ONE196625:ONF196630 OXA196625:OXB196630 PGW196625:PGX196630 PQS196625:PQT196630 QAO196625:QAP196630 QKK196625:QKL196630 QUG196625:QUH196630 REC196625:RED196630 RNY196625:RNZ196630 RXU196625:RXV196630 SHQ196625:SHR196630 SRM196625:SRN196630 TBI196625:TBJ196630 TLE196625:TLF196630 TVA196625:TVB196630 UEW196625:UEX196630 UOS196625:UOT196630 UYO196625:UYP196630 VIK196625:VIL196630 VSG196625:VSH196630 WCC196625:WCD196630 WLY196625:WLZ196630 WVU196625:WVV196630 M262161:N262166 JI262161:JJ262166 TE262161:TF262166 ADA262161:ADB262166 AMW262161:AMX262166 AWS262161:AWT262166 BGO262161:BGP262166 BQK262161:BQL262166 CAG262161:CAH262166 CKC262161:CKD262166 CTY262161:CTZ262166 DDU262161:DDV262166 DNQ262161:DNR262166 DXM262161:DXN262166 EHI262161:EHJ262166 ERE262161:ERF262166 FBA262161:FBB262166 FKW262161:FKX262166 FUS262161:FUT262166 GEO262161:GEP262166 GOK262161:GOL262166 GYG262161:GYH262166 HIC262161:HID262166 HRY262161:HRZ262166 IBU262161:IBV262166 ILQ262161:ILR262166 IVM262161:IVN262166 JFI262161:JFJ262166 JPE262161:JPF262166 JZA262161:JZB262166 KIW262161:KIX262166 KSS262161:KST262166 LCO262161:LCP262166 LMK262161:LML262166 LWG262161:LWH262166 MGC262161:MGD262166 MPY262161:MPZ262166 MZU262161:MZV262166 NJQ262161:NJR262166 NTM262161:NTN262166 ODI262161:ODJ262166 ONE262161:ONF262166 OXA262161:OXB262166 PGW262161:PGX262166 PQS262161:PQT262166 QAO262161:QAP262166 QKK262161:QKL262166 QUG262161:QUH262166 REC262161:RED262166 RNY262161:RNZ262166 RXU262161:RXV262166 SHQ262161:SHR262166 SRM262161:SRN262166 TBI262161:TBJ262166 TLE262161:TLF262166 TVA262161:TVB262166 UEW262161:UEX262166 UOS262161:UOT262166 UYO262161:UYP262166 VIK262161:VIL262166 VSG262161:VSH262166 WCC262161:WCD262166 WLY262161:WLZ262166 WVU262161:WVV262166 M327697:N327702 JI327697:JJ327702 TE327697:TF327702 ADA327697:ADB327702 AMW327697:AMX327702 AWS327697:AWT327702 BGO327697:BGP327702 BQK327697:BQL327702 CAG327697:CAH327702 CKC327697:CKD327702 CTY327697:CTZ327702 DDU327697:DDV327702 DNQ327697:DNR327702 DXM327697:DXN327702 EHI327697:EHJ327702 ERE327697:ERF327702 FBA327697:FBB327702 FKW327697:FKX327702 FUS327697:FUT327702 GEO327697:GEP327702 GOK327697:GOL327702 GYG327697:GYH327702 HIC327697:HID327702 HRY327697:HRZ327702 IBU327697:IBV327702 ILQ327697:ILR327702 IVM327697:IVN327702 JFI327697:JFJ327702 JPE327697:JPF327702 JZA327697:JZB327702 KIW327697:KIX327702 KSS327697:KST327702 LCO327697:LCP327702 LMK327697:LML327702 LWG327697:LWH327702 MGC327697:MGD327702 MPY327697:MPZ327702 MZU327697:MZV327702 NJQ327697:NJR327702 NTM327697:NTN327702 ODI327697:ODJ327702 ONE327697:ONF327702 OXA327697:OXB327702 PGW327697:PGX327702 PQS327697:PQT327702 QAO327697:QAP327702 QKK327697:QKL327702 QUG327697:QUH327702 REC327697:RED327702 RNY327697:RNZ327702 RXU327697:RXV327702 SHQ327697:SHR327702 SRM327697:SRN327702 TBI327697:TBJ327702 TLE327697:TLF327702 TVA327697:TVB327702 UEW327697:UEX327702 UOS327697:UOT327702 UYO327697:UYP327702 VIK327697:VIL327702 VSG327697:VSH327702 WCC327697:WCD327702 WLY327697:WLZ327702 WVU327697:WVV327702 M393233:N393238 JI393233:JJ393238 TE393233:TF393238 ADA393233:ADB393238 AMW393233:AMX393238 AWS393233:AWT393238 BGO393233:BGP393238 BQK393233:BQL393238 CAG393233:CAH393238 CKC393233:CKD393238 CTY393233:CTZ393238 DDU393233:DDV393238 DNQ393233:DNR393238 DXM393233:DXN393238 EHI393233:EHJ393238 ERE393233:ERF393238 FBA393233:FBB393238 FKW393233:FKX393238 FUS393233:FUT393238 GEO393233:GEP393238 GOK393233:GOL393238 GYG393233:GYH393238 HIC393233:HID393238 HRY393233:HRZ393238 IBU393233:IBV393238 ILQ393233:ILR393238 IVM393233:IVN393238 JFI393233:JFJ393238 JPE393233:JPF393238 JZA393233:JZB393238 KIW393233:KIX393238 KSS393233:KST393238 LCO393233:LCP393238 LMK393233:LML393238 LWG393233:LWH393238 MGC393233:MGD393238 MPY393233:MPZ393238 MZU393233:MZV393238 NJQ393233:NJR393238 NTM393233:NTN393238 ODI393233:ODJ393238 ONE393233:ONF393238 OXA393233:OXB393238 PGW393233:PGX393238 PQS393233:PQT393238 QAO393233:QAP393238 QKK393233:QKL393238 QUG393233:QUH393238 REC393233:RED393238 RNY393233:RNZ393238 RXU393233:RXV393238 SHQ393233:SHR393238 SRM393233:SRN393238 TBI393233:TBJ393238 TLE393233:TLF393238 TVA393233:TVB393238 UEW393233:UEX393238 UOS393233:UOT393238 UYO393233:UYP393238 VIK393233:VIL393238 VSG393233:VSH393238 WCC393233:WCD393238 WLY393233:WLZ393238 WVU393233:WVV393238 M458769:N458774 JI458769:JJ458774 TE458769:TF458774 ADA458769:ADB458774 AMW458769:AMX458774 AWS458769:AWT458774 BGO458769:BGP458774 BQK458769:BQL458774 CAG458769:CAH458774 CKC458769:CKD458774 CTY458769:CTZ458774 DDU458769:DDV458774 DNQ458769:DNR458774 DXM458769:DXN458774 EHI458769:EHJ458774 ERE458769:ERF458774 FBA458769:FBB458774 FKW458769:FKX458774 FUS458769:FUT458774 GEO458769:GEP458774 GOK458769:GOL458774 GYG458769:GYH458774 HIC458769:HID458774 HRY458769:HRZ458774 IBU458769:IBV458774 ILQ458769:ILR458774 IVM458769:IVN458774 JFI458769:JFJ458774 JPE458769:JPF458774 JZA458769:JZB458774 KIW458769:KIX458774 KSS458769:KST458774 LCO458769:LCP458774 LMK458769:LML458774 LWG458769:LWH458774 MGC458769:MGD458774 MPY458769:MPZ458774 MZU458769:MZV458774 NJQ458769:NJR458774 NTM458769:NTN458774 ODI458769:ODJ458774 ONE458769:ONF458774 OXA458769:OXB458774 PGW458769:PGX458774 PQS458769:PQT458774 QAO458769:QAP458774 QKK458769:QKL458774 QUG458769:QUH458774 REC458769:RED458774 RNY458769:RNZ458774 RXU458769:RXV458774 SHQ458769:SHR458774 SRM458769:SRN458774 TBI458769:TBJ458774 TLE458769:TLF458774 TVA458769:TVB458774 UEW458769:UEX458774 UOS458769:UOT458774 UYO458769:UYP458774 VIK458769:VIL458774 VSG458769:VSH458774 WCC458769:WCD458774 WLY458769:WLZ458774 WVU458769:WVV458774 M524305:N524310 JI524305:JJ524310 TE524305:TF524310 ADA524305:ADB524310 AMW524305:AMX524310 AWS524305:AWT524310 BGO524305:BGP524310 BQK524305:BQL524310 CAG524305:CAH524310 CKC524305:CKD524310 CTY524305:CTZ524310 DDU524305:DDV524310 DNQ524305:DNR524310 DXM524305:DXN524310 EHI524305:EHJ524310 ERE524305:ERF524310 FBA524305:FBB524310 FKW524305:FKX524310 FUS524305:FUT524310 GEO524305:GEP524310 GOK524305:GOL524310 GYG524305:GYH524310 HIC524305:HID524310 HRY524305:HRZ524310 IBU524305:IBV524310 ILQ524305:ILR524310 IVM524305:IVN524310 JFI524305:JFJ524310 JPE524305:JPF524310 JZA524305:JZB524310 KIW524305:KIX524310 KSS524305:KST524310 LCO524305:LCP524310 LMK524305:LML524310 LWG524305:LWH524310 MGC524305:MGD524310 MPY524305:MPZ524310 MZU524305:MZV524310 NJQ524305:NJR524310 NTM524305:NTN524310 ODI524305:ODJ524310 ONE524305:ONF524310 OXA524305:OXB524310 PGW524305:PGX524310 PQS524305:PQT524310 QAO524305:QAP524310 QKK524305:QKL524310 QUG524305:QUH524310 REC524305:RED524310 RNY524305:RNZ524310 RXU524305:RXV524310 SHQ524305:SHR524310 SRM524305:SRN524310 TBI524305:TBJ524310 TLE524305:TLF524310 TVA524305:TVB524310 UEW524305:UEX524310 UOS524305:UOT524310 UYO524305:UYP524310 VIK524305:VIL524310 VSG524305:VSH524310 WCC524305:WCD524310 WLY524305:WLZ524310 WVU524305:WVV524310 M589841:N589846 JI589841:JJ589846 TE589841:TF589846 ADA589841:ADB589846 AMW589841:AMX589846 AWS589841:AWT589846 BGO589841:BGP589846 BQK589841:BQL589846 CAG589841:CAH589846 CKC589841:CKD589846 CTY589841:CTZ589846 DDU589841:DDV589846 DNQ589841:DNR589846 DXM589841:DXN589846 EHI589841:EHJ589846 ERE589841:ERF589846 FBA589841:FBB589846 FKW589841:FKX589846 FUS589841:FUT589846 GEO589841:GEP589846 GOK589841:GOL589846 GYG589841:GYH589846 HIC589841:HID589846 HRY589841:HRZ589846 IBU589841:IBV589846 ILQ589841:ILR589846 IVM589841:IVN589846 JFI589841:JFJ589846 JPE589841:JPF589846 JZA589841:JZB589846 KIW589841:KIX589846 KSS589841:KST589846 LCO589841:LCP589846 LMK589841:LML589846 LWG589841:LWH589846 MGC589841:MGD589846 MPY589841:MPZ589846 MZU589841:MZV589846 NJQ589841:NJR589846 NTM589841:NTN589846 ODI589841:ODJ589846 ONE589841:ONF589846 OXA589841:OXB589846 PGW589841:PGX589846 PQS589841:PQT589846 QAO589841:QAP589846 QKK589841:QKL589846 QUG589841:QUH589846 REC589841:RED589846 RNY589841:RNZ589846 RXU589841:RXV589846 SHQ589841:SHR589846 SRM589841:SRN589846 TBI589841:TBJ589846 TLE589841:TLF589846 TVA589841:TVB589846 UEW589841:UEX589846 UOS589841:UOT589846 UYO589841:UYP589846 VIK589841:VIL589846 VSG589841:VSH589846 WCC589841:WCD589846 WLY589841:WLZ589846 WVU589841:WVV589846 M655377:N655382 JI655377:JJ655382 TE655377:TF655382 ADA655377:ADB655382 AMW655377:AMX655382 AWS655377:AWT655382 BGO655377:BGP655382 BQK655377:BQL655382 CAG655377:CAH655382 CKC655377:CKD655382 CTY655377:CTZ655382 DDU655377:DDV655382 DNQ655377:DNR655382 DXM655377:DXN655382 EHI655377:EHJ655382 ERE655377:ERF655382 FBA655377:FBB655382 FKW655377:FKX655382 FUS655377:FUT655382 GEO655377:GEP655382 GOK655377:GOL655382 GYG655377:GYH655382 HIC655377:HID655382 HRY655377:HRZ655382 IBU655377:IBV655382 ILQ655377:ILR655382 IVM655377:IVN655382 JFI655377:JFJ655382 JPE655377:JPF655382 JZA655377:JZB655382 KIW655377:KIX655382 KSS655377:KST655382 LCO655377:LCP655382 LMK655377:LML655382 LWG655377:LWH655382 MGC655377:MGD655382 MPY655377:MPZ655382 MZU655377:MZV655382 NJQ655377:NJR655382 NTM655377:NTN655382 ODI655377:ODJ655382 ONE655377:ONF655382 OXA655377:OXB655382 PGW655377:PGX655382 PQS655377:PQT655382 QAO655377:QAP655382 QKK655377:QKL655382 QUG655377:QUH655382 REC655377:RED655382 RNY655377:RNZ655382 RXU655377:RXV655382 SHQ655377:SHR655382 SRM655377:SRN655382 TBI655377:TBJ655382 TLE655377:TLF655382 TVA655377:TVB655382 UEW655377:UEX655382 UOS655377:UOT655382 UYO655377:UYP655382 VIK655377:VIL655382 VSG655377:VSH655382 WCC655377:WCD655382 WLY655377:WLZ655382 WVU655377:WVV655382 M720913:N720918 JI720913:JJ720918 TE720913:TF720918 ADA720913:ADB720918 AMW720913:AMX720918 AWS720913:AWT720918 BGO720913:BGP720918 BQK720913:BQL720918 CAG720913:CAH720918 CKC720913:CKD720918 CTY720913:CTZ720918 DDU720913:DDV720918 DNQ720913:DNR720918 DXM720913:DXN720918 EHI720913:EHJ720918 ERE720913:ERF720918 FBA720913:FBB720918 FKW720913:FKX720918 FUS720913:FUT720918 GEO720913:GEP720918 GOK720913:GOL720918 GYG720913:GYH720918 HIC720913:HID720918 HRY720913:HRZ720918 IBU720913:IBV720918 ILQ720913:ILR720918 IVM720913:IVN720918 JFI720913:JFJ720918 JPE720913:JPF720918 JZA720913:JZB720918 KIW720913:KIX720918 KSS720913:KST720918 LCO720913:LCP720918 LMK720913:LML720918 LWG720913:LWH720918 MGC720913:MGD720918 MPY720913:MPZ720918 MZU720913:MZV720918 NJQ720913:NJR720918 NTM720913:NTN720918 ODI720913:ODJ720918 ONE720913:ONF720918 OXA720913:OXB720918 PGW720913:PGX720918 PQS720913:PQT720918 QAO720913:QAP720918 QKK720913:QKL720918 QUG720913:QUH720918 REC720913:RED720918 RNY720913:RNZ720918 RXU720913:RXV720918 SHQ720913:SHR720918 SRM720913:SRN720918 TBI720913:TBJ720918 TLE720913:TLF720918 TVA720913:TVB720918 UEW720913:UEX720918 UOS720913:UOT720918 UYO720913:UYP720918 VIK720913:VIL720918 VSG720913:VSH720918 WCC720913:WCD720918 WLY720913:WLZ720918 WVU720913:WVV720918 M786449:N786454 JI786449:JJ786454 TE786449:TF786454 ADA786449:ADB786454 AMW786449:AMX786454 AWS786449:AWT786454 BGO786449:BGP786454 BQK786449:BQL786454 CAG786449:CAH786454 CKC786449:CKD786454 CTY786449:CTZ786454 DDU786449:DDV786454 DNQ786449:DNR786454 DXM786449:DXN786454 EHI786449:EHJ786454 ERE786449:ERF786454 FBA786449:FBB786454 FKW786449:FKX786454 FUS786449:FUT786454 GEO786449:GEP786454 GOK786449:GOL786454 GYG786449:GYH786454 HIC786449:HID786454 HRY786449:HRZ786454 IBU786449:IBV786454 ILQ786449:ILR786454 IVM786449:IVN786454 JFI786449:JFJ786454 JPE786449:JPF786454 JZA786449:JZB786454 KIW786449:KIX786454 KSS786449:KST786454 LCO786449:LCP786454 LMK786449:LML786454 LWG786449:LWH786454 MGC786449:MGD786454 MPY786449:MPZ786454 MZU786449:MZV786454 NJQ786449:NJR786454 NTM786449:NTN786454 ODI786449:ODJ786454 ONE786449:ONF786454 OXA786449:OXB786454 PGW786449:PGX786454 PQS786449:PQT786454 QAO786449:QAP786454 QKK786449:QKL786454 QUG786449:QUH786454 REC786449:RED786454 RNY786449:RNZ786454 RXU786449:RXV786454 SHQ786449:SHR786454 SRM786449:SRN786454 TBI786449:TBJ786454 TLE786449:TLF786454 TVA786449:TVB786454 UEW786449:UEX786454 UOS786449:UOT786454 UYO786449:UYP786454 VIK786449:VIL786454 VSG786449:VSH786454 WCC786449:WCD786454 WLY786449:WLZ786454 WVU786449:WVV786454 M851985:N851990 JI851985:JJ851990 TE851985:TF851990 ADA851985:ADB851990 AMW851985:AMX851990 AWS851985:AWT851990 BGO851985:BGP851990 BQK851985:BQL851990 CAG851985:CAH851990 CKC851985:CKD851990 CTY851985:CTZ851990 DDU851985:DDV851990 DNQ851985:DNR851990 DXM851985:DXN851990 EHI851985:EHJ851990 ERE851985:ERF851990 FBA851985:FBB851990 FKW851985:FKX851990 FUS851985:FUT851990 GEO851985:GEP851990 GOK851985:GOL851990 GYG851985:GYH851990 HIC851985:HID851990 HRY851985:HRZ851990 IBU851985:IBV851990 ILQ851985:ILR851990 IVM851985:IVN851990 JFI851985:JFJ851990 JPE851985:JPF851990 JZA851985:JZB851990 KIW851985:KIX851990 KSS851985:KST851990 LCO851985:LCP851990 LMK851985:LML851990 LWG851985:LWH851990 MGC851985:MGD851990 MPY851985:MPZ851990 MZU851985:MZV851990 NJQ851985:NJR851990 NTM851985:NTN851990 ODI851985:ODJ851990 ONE851985:ONF851990 OXA851985:OXB851990 PGW851985:PGX851990 PQS851985:PQT851990 QAO851985:QAP851990 QKK851985:QKL851990 QUG851985:QUH851990 REC851985:RED851990 RNY851985:RNZ851990 RXU851985:RXV851990 SHQ851985:SHR851990 SRM851985:SRN851990 TBI851985:TBJ851990 TLE851985:TLF851990 TVA851985:TVB851990 UEW851985:UEX851990 UOS851985:UOT851990 UYO851985:UYP851990 VIK851985:VIL851990 VSG851985:VSH851990 WCC851985:WCD851990 WLY851985:WLZ851990 WVU851985:WVV851990 M917521:N917526 JI917521:JJ917526 TE917521:TF917526 ADA917521:ADB917526 AMW917521:AMX917526 AWS917521:AWT917526 BGO917521:BGP917526 BQK917521:BQL917526 CAG917521:CAH917526 CKC917521:CKD917526 CTY917521:CTZ917526 DDU917521:DDV917526 DNQ917521:DNR917526 DXM917521:DXN917526 EHI917521:EHJ917526 ERE917521:ERF917526 FBA917521:FBB917526 FKW917521:FKX917526 FUS917521:FUT917526 GEO917521:GEP917526 GOK917521:GOL917526 GYG917521:GYH917526 HIC917521:HID917526 HRY917521:HRZ917526 IBU917521:IBV917526 ILQ917521:ILR917526 IVM917521:IVN917526 JFI917521:JFJ917526 JPE917521:JPF917526 JZA917521:JZB917526 KIW917521:KIX917526 KSS917521:KST917526 LCO917521:LCP917526 LMK917521:LML917526 LWG917521:LWH917526 MGC917521:MGD917526 MPY917521:MPZ917526 MZU917521:MZV917526 NJQ917521:NJR917526 NTM917521:NTN917526 ODI917521:ODJ917526 ONE917521:ONF917526 OXA917521:OXB917526 PGW917521:PGX917526 PQS917521:PQT917526 QAO917521:QAP917526 QKK917521:QKL917526 QUG917521:QUH917526 REC917521:RED917526 RNY917521:RNZ917526 RXU917521:RXV917526 SHQ917521:SHR917526 SRM917521:SRN917526 TBI917521:TBJ917526 TLE917521:TLF917526 TVA917521:TVB917526 UEW917521:UEX917526 UOS917521:UOT917526 UYO917521:UYP917526 VIK917521:VIL917526 VSG917521:VSH917526 WCC917521:WCD917526 WLY917521:WLZ917526 WVU917521:WVV917526 M983057:N983062 JI983057:JJ983062 TE983057:TF983062 ADA983057:ADB983062 AMW983057:AMX983062 AWS983057:AWT983062 BGO983057:BGP983062 BQK983057:BQL983062 CAG983057:CAH983062 CKC983057:CKD983062 CTY983057:CTZ983062 DDU983057:DDV983062 DNQ983057:DNR983062 DXM983057:DXN983062 EHI983057:EHJ983062 ERE983057:ERF983062 FBA983057:FBB983062 FKW983057:FKX983062 FUS983057:FUT983062 GEO983057:GEP983062 GOK983057:GOL983062 GYG983057:GYH983062 HIC983057:HID983062 HRY983057:HRZ983062 IBU983057:IBV983062 ILQ983057:ILR983062 IVM983057:IVN983062 JFI983057:JFJ983062 JPE983057:JPF983062 JZA983057:JZB983062 KIW983057:KIX983062 KSS983057:KST983062 LCO983057:LCP983062 LMK983057:LML983062 LWG983057:LWH983062 MGC983057:MGD983062 MPY983057:MPZ983062 MZU983057:MZV983062 NJQ983057:NJR983062 NTM983057:NTN983062 ODI983057:ODJ983062 ONE983057:ONF983062 OXA983057:OXB983062 PGW983057:PGX983062 PQS983057:PQT983062 QAO983057:QAP983062 QKK983057:QKL983062 QUG983057:QUH983062 REC983057:RED983062 RNY983057:RNZ983062 RXU983057:RXV983062 SHQ983057:SHR983062 SRM983057:SRN983062 TBI983057:TBJ983062 TLE983057:TLF983062 TVA983057:TVB983062 UEW983057:UEX983062 UOS983057:UOT983062 UYO983057:UYP983062 VIK983057:VIL983062 VSG983057:VSH983062 WCC983057:WCD983062 WLY983057:WLZ983062 WVU983057:WVV983062 AQ2:AS4 KM2:KO4 UI2:UK4 AEE2:AEG4 AOA2:AOC4 AXW2:AXY4 BHS2:BHU4 BRO2:BRQ4 CBK2:CBM4 CLG2:CLI4 CVC2:CVE4 DEY2:DFA4 DOU2:DOW4 DYQ2:DYS4 EIM2:EIO4 ESI2:ESK4 FCE2:FCG4 FMA2:FMC4 FVW2:FVY4 GFS2:GFU4 GPO2:GPQ4 GZK2:GZM4 HJG2:HJI4 HTC2:HTE4 ICY2:IDA4 IMU2:IMW4 IWQ2:IWS4 JGM2:JGO4 JQI2:JQK4 KAE2:KAG4 KKA2:KKC4 KTW2:KTY4 LDS2:LDU4 LNO2:LNQ4 LXK2:LXM4 MHG2:MHI4 MRC2:MRE4 NAY2:NBA4 NKU2:NKW4 NUQ2:NUS4 OEM2:OEO4 OOI2:OOK4 OYE2:OYG4 PIA2:PIC4 PRW2:PRY4 QBS2:QBU4 QLO2:QLQ4 QVK2:QVM4 RFG2:RFI4 RPC2:RPE4 RYY2:RZA4 SIU2:SIW4 SSQ2:SSS4 TCM2:TCO4 TMI2:TMK4 TWE2:TWG4 UGA2:UGC4 UPW2:UPY4 UZS2:UZU4 VJO2:VJQ4 VTK2:VTM4 WDG2:WDI4 WNC2:WNE4 WWY2:WXA4 AQ65538:AS65540 KM65538:KO65540 UI65538:UK65540 AEE65538:AEG65540 AOA65538:AOC65540 AXW65538:AXY65540 BHS65538:BHU65540 BRO65538:BRQ65540 CBK65538:CBM65540 CLG65538:CLI65540 CVC65538:CVE65540 DEY65538:DFA65540 DOU65538:DOW65540 DYQ65538:DYS65540 EIM65538:EIO65540 ESI65538:ESK65540 FCE65538:FCG65540 FMA65538:FMC65540 FVW65538:FVY65540 GFS65538:GFU65540 GPO65538:GPQ65540 GZK65538:GZM65540 HJG65538:HJI65540 HTC65538:HTE65540 ICY65538:IDA65540 IMU65538:IMW65540 IWQ65538:IWS65540 JGM65538:JGO65540 JQI65538:JQK65540 KAE65538:KAG65540 KKA65538:KKC65540 KTW65538:KTY65540 LDS65538:LDU65540 LNO65538:LNQ65540 LXK65538:LXM65540 MHG65538:MHI65540 MRC65538:MRE65540 NAY65538:NBA65540 NKU65538:NKW65540 NUQ65538:NUS65540 OEM65538:OEO65540 OOI65538:OOK65540 OYE65538:OYG65540 PIA65538:PIC65540 PRW65538:PRY65540 QBS65538:QBU65540 QLO65538:QLQ65540 QVK65538:QVM65540 RFG65538:RFI65540 RPC65538:RPE65540 RYY65538:RZA65540 SIU65538:SIW65540 SSQ65538:SSS65540 TCM65538:TCO65540 TMI65538:TMK65540 TWE65538:TWG65540 UGA65538:UGC65540 UPW65538:UPY65540 UZS65538:UZU65540 VJO65538:VJQ65540 VTK65538:VTM65540 WDG65538:WDI65540 WNC65538:WNE65540 WWY65538:WXA65540 AQ131074:AS131076 KM131074:KO131076 UI131074:UK131076 AEE131074:AEG131076 AOA131074:AOC131076 AXW131074:AXY131076 BHS131074:BHU131076 BRO131074:BRQ131076 CBK131074:CBM131076 CLG131074:CLI131076 CVC131074:CVE131076 DEY131074:DFA131076 DOU131074:DOW131076 DYQ131074:DYS131076 EIM131074:EIO131076 ESI131074:ESK131076 FCE131074:FCG131076 FMA131074:FMC131076 FVW131074:FVY131076 GFS131074:GFU131076 GPO131074:GPQ131076 GZK131074:GZM131076 HJG131074:HJI131076 HTC131074:HTE131076 ICY131074:IDA131076 IMU131074:IMW131076 IWQ131074:IWS131076 JGM131074:JGO131076 JQI131074:JQK131076 KAE131074:KAG131076 KKA131074:KKC131076 KTW131074:KTY131076 LDS131074:LDU131076 LNO131074:LNQ131076 LXK131074:LXM131076 MHG131074:MHI131076 MRC131074:MRE131076 NAY131074:NBA131076 NKU131074:NKW131076 NUQ131074:NUS131076 OEM131074:OEO131076 OOI131074:OOK131076 OYE131074:OYG131076 PIA131074:PIC131076 PRW131074:PRY131076 QBS131074:QBU131076 QLO131074:QLQ131076 QVK131074:QVM131076 RFG131074:RFI131076 RPC131074:RPE131076 RYY131074:RZA131076 SIU131074:SIW131076 SSQ131074:SSS131076 TCM131074:TCO131076 TMI131074:TMK131076 TWE131074:TWG131076 UGA131074:UGC131076 UPW131074:UPY131076 UZS131074:UZU131076 VJO131074:VJQ131076 VTK131074:VTM131076 WDG131074:WDI131076 WNC131074:WNE131076 WWY131074:WXA131076 AQ196610:AS196612 KM196610:KO196612 UI196610:UK196612 AEE196610:AEG196612 AOA196610:AOC196612 AXW196610:AXY196612 BHS196610:BHU196612 BRO196610:BRQ196612 CBK196610:CBM196612 CLG196610:CLI196612 CVC196610:CVE196612 DEY196610:DFA196612 DOU196610:DOW196612 DYQ196610:DYS196612 EIM196610:EIO196612 ESI196610:ESK196612 FCE196610:FCG196612 FMA196610:FMC196612 FVW196610:FVY196612 GFS196610:GFU196612 GPO196610:GPQ196612 GZK196610:GZM196612 HJG196610:HJI196612 HTC196610:HTE196612 ICY196610:IDA196612 IMU196610:IMW196612 IWQ196610:IWS196612 JGM196610:JGO196612 JQI196610:JQK196612 KAE196610:KAG196612 KKA196610:KKC196612 KTW196610:KTY196612 LDS196610:LDU196612 LNO196610:LNQ196612 LXK196610:LXM196612 MHG196610:MHI196612 MRC196610:MRE196612 NAY196610:NBA196612 NKU196610:NKW196612 NUQ196610:NUS196612 OEM196610:OEO196612 OOI196610:OOK196612 OYE196610:OYG196612 PIA196610:PIC196612 PRW196610:PRY196612 QBS196610:QBU196612 QLO196610:QLQ196612 QVK196610:QVM196612 RFG196610:RFI196612 RPC196610:RPE196612 RYY196610:RZA196612 SIU196610:SIW196612 SSQ196610:SSS196612 TCM196610:TCO196612 TMI196610:TMK196612 TWE196610:TWG196612 UGA196610:UGC196612 UPW196610:UPY196612 UZS196610:UZU196612 VJO196610:VJQ196612 VTK196610:VTM196612 WDG196610:WDI196612 WNC196610:WNE196612 WWY196610:WXA196612 AQ262146:AS262148 KM262146:KO262148 UI262146:UK262148 AEE262146:AEG262148 AOA262146:AOC262148 AXW262146:AXY262148 BHS262146:BHU262148 BRO262146:BRQ262148 CBK262146:CBM262148 CLG262146:CLI262148 CVC262146:CVE262148 DEY262146:DFA262148 DOU262146:DOW262148 DYQ262146:DYS262148 EIM262146:EIO262148 ESI262146:ESK262148 FCE262146:FCG262148 FMA262146:FMC262148 FVW262146:FVY262148 GFS262146:GFU262148 GPO262146:GPQ262148 GZK262146:GZM262148 HJG262146:HJI262148 HTC262146:HTE262148 ICY262146:IDA262148 IMU262146:IMW262148 IWQ262146:IWS262148 JGM262146:JGO262148 JQI262146:JQK262148 KAE262146:KAG262148 KKA262146:KKC262148 KTW262146:KTY262148 LDS262146:LDU262148 LNO262146:LNQ262148 LXK262146:LXM262148 MHG262146:MHI262148 MRC262146:MRE262148 NAY262146:NBA262148 NKU262146:NKW262148 NUQ262146:NUS262148 OEM262146:OEO262148 OOI262146:OOK262148 OYE262146:OYG262148 PIA262146:PIC262148 PRW262146:PRY262148 QBS262146:QBU262148 QLO262146:QLQ262148 QVK262146:QVM262148 RFG262146:RFI262148 RPC262146:RPE262148 RYY262146:RZA262148 SIU262146:SIW262148 SSQ262146:SSS262148 TCM262146:TCO262148 TMI262146:TMK262148 TWE262146:TWG262148 UGA262146:UGC262148 UPW262146:UPY262148 UZS262146:UZU262148 VJO262146:VJQ262148 VTK262146:VTM262148 WDG262146:WDI262148 WNC262146:WNE262148 WWY262146:WXA262148 AQ327682:AS327684 KM327682:KO327684 UI327682:UK327684 AEE327682:AEG327684 AOA327682:AOC327684 AXW327682:AXY327684 BHS327682:BHU327684 BRO327682:BRQ327684 CBK327682:CBM327684 CLG327682:CLI327684 CVC327682:CVE327684 DEY327682:DFA327684 DOU327682:DOW327684 DYQ327682:DYS327684 EIM327682:EIO327684 ESI327682:ESK327684 FCE327682:FCG327684 FMA327682:FMC327684 FVW327682:FVY327684 GFS327682:GFU327684 GPO327682:GPQ327684 GZK327682:GZM327684 HJG327682:HJI327684 HTC327682:HTE327684 ICY327682:IDA327684 IMU327682:IMW327684 IWQ327682:IWS327684 JGM327682:JGO327684 JQI327682:JQK327684 KAE327682:KAG327684 KKA327682:KKC327684 KTW327682:KTY327684 LDS327682:LDU327684 LNO327682:LNQ327684 LXK327682:LXM327684 MHG327682:MHI327684 MRC327682:MRE327684 NAY327682:NBA327684 NKU327682:NKW327684 NUQ327682:NUS327684 OEM327682:OEO327684 OOI327682:OOK327684 OYE327682:OYG327684 PIA327682:PIC327684 PRW327682:PRY327684 QBS327682:QBU327684 QLO327682:QLQ327684 QVK327682:QVM327684 RFG327682:RFI327684 RPC327682:RPE327684 RYY327682:RZA327684 SIU327682:SIW327684 SSQ327682:SSS327684 TCM327682:TCO327684 TMI327682:TMK327684 TWE327682:TWG327684 UGA327682:UGC327684 UPW327682:UPY327684 UZS327682:UZU327684 VJO327682:VJQ327684 VTK327682:VTM327684 WDG327682:WDI327684 WNC327682:WNE327684 WWY327682:WXA327684 AQ393218:AS393220 KM393218:KO393220 UI393218:UK393220 AEE393218:AEG393220 AOA393218:AOC393220 AXW393218:AXY393220 BHS393218:BHU393220 BRO393218:BRQ393220 CBK393218:CBM393220 CLG393218:CLI393220 CVC393218:CVE393220 DEY393218:DFA393220 DOU393218:DOW393220 DYQ393218:DYS393220 EIM393218:EIO393220 ESI393218:ESK393220 FCE393218:FCG393220 FMA393218:FMC393220 FVW393218:FVY393220 GFS393218:GFU393220 GPO393218:GPQ393220 GZK393218:GZM393220 HJG393218:HJI393220 HTC393218:HTE393220 ICY393218:IDA393220 IMU393218:IMW393220 IWQ393218:IWS393220 JGM393218:JGO393220 JQI393218:JQK393220 KAE393218:KAG393220 KKA393218:KKC393220 KTW393218:KTY393220 LDS393218:LDU393220 LNO393218:LNQ393220 LXK393218:LXM393220 MHG393218:MHI393220 MRC393218:MRE393220 NAY393218:NBA393220 NKU393218:NKW393220 NUQ393218:NUS393220 OEM393218:OEO393220 OOI393218:OOK393220 OYE393218:OYG393220 PIA393218:PIC393220 PRW393218:PRY393220 QBS393218:QBU393220 QLO393218:QLQ393220 QVK393218:QVM393220 RFG393218:RFI393220 RPC393218:RPE393220 RYY393218:RZA393220 SIU393218:SIW393220 SSQ393218:SSS393220 TCM393218:TCO393220 TMI393218:TMK393220 TWE393218:TWG393220 UGA393218:UGC393220 UPW393218:UPY393220 UZS393218:UZU393220 VJO393218:VJQ393220 VTK393218:VTM393220 WDG393218:WDI393220 WNC393218:WNE393220 WWY393218:WXA393220 AQ458754:AS458756 KM458754:KO458756 UI458754:UK458756 AEE458754:AEG458756 AOA458754:AOC458756 AXW458754:AXY458756 BHS458754:BHU458756 BRO458754:BRQ458756 CBK458754:CBM458756 CLG458754:CLI458756 CVC458754:CVE458756 DEY458754:DFA458756 DOU458754:DOW458756 DYQ458754:DYS458756 EIM458754:EIO458756 ESI458754:ESK458756 FCE458754:FCG458756 FMA458754:FMC458756 FVW458754:FVY458756 GFS458754:GFU458756 GPO458754:GPQ458756 GZK458754:GZM458756 HJG458754:HJI458756 HTC458754:HTE458756 ICY458754:IDA458756 IMU458754:IMW458756 IWQ458754:IWS458756 JGM458754:JGO458756 JQI458754:JQK458756 KAE458754:KAG458756 KKA458754:KKC458756 KTW458754:KTY458756 LDS458754:LDU458756 LNO458754:LNQ458756 LXK458754:LXM458756 MHG458754:MHI458756 MRC458754:MRE458756 NAY458754:NBA458756 NKU458754:NKW458756 NUQ458754:NUS458756 OEM458754:OEO458756 OOI458754:OOK458756 OYE458754:OYG458756 PIA458754:PIC458756 PRW458754:PRY458756 QBS458754:QBU458756 QLO458754:QLQ458756 QVK458754:QVM458756 RFG458754:RFI458756 RPC458754:RPE458756 RYY458754:RZA458756 SIU458754:SIW458756 SSQ458754:SSS458756 TCM458754:TCO458756 TMI458754:TMK458756 TWE458754:TWG458756 UGA458754:UGC458756 UPW458754:UPY458756 UZS458754:UZU458756 VJO458754:VJQ458756 VTK458754:VTM458756 WDG458754:WDI458756 WNC458754:WNE458756 WWY458754:WXA458756 AQ524290:AS524292 KM524290:KO524292 UI524290:UK524292 AEE524290:AEG524292 AOA524290:AOC524292 AXW524290:AXY524292 BHS524290:BHU524292 BRO524290:BRQ524292 CBK524290:CBM524292 CLG524290:CLI524292 CVC524290:CVE524292 DEY524290:DFA524292 DOU524290:DOW524292 DYQ524290:DYS524292 EIM524290:EIO524292 ESI524290:ESK524292 FCE524290:FCG524292 FMA524290:FMC524292 FVW524290:FVY524292 GFS524290:GFU524292 GPO524290:GPQ524292 GZK524290:GZM524292 HJG524290:HJI524292 HTC524290:HTE524292 ICY524290:IDA524292 IMU524290:IMW524292 IWQ524290:IWS524292 JGM524290:JGO524292 JQI524290:JQK524292 KAE524290:KAG524292 KKA524290:KKC524292 KTW524290:KTY524292 LDS524290:LDU524292 LNO524290:LNQ524292 LXK524290:LXM524292 MHG524290:MHI524292 MRC524290:MRE524292 NAY524290:NBA524292 NKU524290:NKW524292 NUQ524290:NUS524292 OEM524290:OEO524292 OOI524290:OOK524292 OYE524290:OYG524292 PIA524290:PIC524292 PRW524290:PRY524292 QBS524290:QBU524292 QLO524290:QLQ524292 QVK524290:QVM524292 RFG524290:RFI524292 RPC524290:RPE524292 RYY524290:RZA524292 SIU524290:SIW524292 SSQ524290:SSS524292 TCM524290:TCO524292 TMI524290:TMK524292 TWE524290:TWG524292 UGA524290:UGC524292 UPW524290:UPY524292 UZS524290:UZU524292 VJO524290:VJQ524292 VTK524290:VTM524292 WDG524290:WDI524292 WNC524290:WNE524292 WWY524290:WXA524292 AQ589826:AS589828 KM589826:KO589828 UI589826:UK589828 AEE589826:AEG589828 AOA589826:AOC589828 AXW589826:AXY589828 BHS589826:BHU589828 BRO589826:BRQ589828 CBK589826:CBM589828 CLG589826:CLI589828 CVC589826:CVE589828 DEY589826:DFA589828 DOU589826:DOW589828 DYQ589826:DYS589828 EIM589826:EIO589828 ESI589826:ESK589828 FCE589826:FCG589828 FMA589826:FMC589828 FVW589826:FVY589828 GFS589826:GFU589828 GPO589826:GPQ589828 GZK589826:GZM589828 HJG589826:HJI589828 HTC589826:HTE589828 ICY589826:IDA589828 IMU589826:IMW589828 IWQ589826:IWS589828 JGM589826:JGO589828 JQI589826:JQK589828 KAE589826:KAG589828 KKA589826:KKC589828 KTW589826:KTY589828 LDS589826:LDU589828 LNO589826:LNQ589828 LXK589826:LXM589828 MHG589826:MHI589828 MRC589826:MRE589828 NAY589826:NBA589828 NKU589826:NKW589828 NUQ589826:NUS589828 OEM589826:OEO589828 OOI589826:OOK589828 OYE589826:OYG589828 PIA589826:PIC589828 PRW589826:PRY589828 QBS589826:QBU589828 QLO589826:QLQ589828 QVK589826:QVM589828 RFG589826:RFI589828 RPC589826:RPE589828 RYY589826:RZA589828 SIU589826:SIW589828 SSQ589826:SSS589828 TCM589826:TCO589828 TMI589826:TMK589828 TWE589826:TWG589828 UGA589826:UGC589828 UPW589826:UPY589828 UZS589826:UZU589828 VJO589826:VJQ589828 VTK589826:VTM589828 WDG589826:WDI589828 WNC589826:WNE589828 WWY589826:WXA589828 AQ655362:AS655364 KM655362:KO655364 UI655362:UK655364 AEE655362:AEG655364 AOA655362:AOC655364 AXW655362:AXY655364 BHS655362:BHU655364 BRO655362:BRQ655364 CBK655362:CBM655364 CLG655362:CLI655364 CVC655362:CVE655364 DEY655362:DFA655364 DOU655362:DOW655364 DYQ655362:DYS655364 EIM655362:EIO655364 ESI655362:ESK655364 FCE655362:FCG655364 FMA655362:FMC655364 FVW655362:FVY655364 GFS655362:GFU655364 GPO655362:GPQ655364 GZK655362:GZM655364 HJG655362:HJI655364 HTC655362:HTE655364 ICY655362:IDA655364 IMU655362:IMW655364 IWQ655362:IWS655364 JGM655362:JGO655364 JQI655362:JQK655364 KAE655362:KAG655364 KKA655362:KKC655364 KTW655362:KTY655364 LDS655362:LDU655364 LNO655362:LNQ655364 LXK655362:LXM655364 MHG655362:MHI655364 MRC655362:MRE655364 NAY655362:NBA655364 NKU655362:NKW655364 NUQ655362:NUS655364 OEM655362:OEO655364 OOI655362:OOK655364 OYE655362:OYG655364 PIA655362:PIC655364 PRW655362:PRY655364 QBS655362:QBU655364 QLO655362:QLQ655364 QVK655362:QVM655364 RFG655362:RFI655364 RPC655362:RPE655364 RYY655362:RZA655364 SIU655362:SIW655364 SSQ655362:SSS655364 TCM655362:TCO655364 TMI655362:TMK655364 TWE655362:TWG655364 UGA655362:UGC655364 UPW655362:UPY655364 UZS655362:UZU655364 VJO655362:VJQ655364 VTK655362:VTM655364 WDG655362:WDI655364 WNC655362:WNE655364 WWY655362:WXA655364 AQ720898:AS720900 KM720898:KO720900 UI720898:UK720900 AEE720898:AEG720900 AOA720898:AOC720900 AXW720898:AXY720900 BHS720898:BHU720900 BRO720898:BRQ720900 CBK720898:CBM720900 CLG720898:CLI720900 CVC720898:CVE720900 DEY720898:DFA720900 DOU720898:DOW720900 DYQ720898:DYS720900 EIM720898:EIO720900 ESI720898:ESK720900 FCE720898:FCG720900 FMA720898:FMC720900 FVW720898:FVY720900 GFS720898:GFU720900 GPO720898:GPQ720900 GZK720898:GZM720900 HJG720898:HJI720900 HTC720898:HTE720900 ICY720898:IDA720900 IMU720898:IMW720900 IWQ720898:IWS720900 JGM720898:JGO720900 JQI720898:JQK720900 KAE720898:KAG720900 KKA720898:KKC720900 KTW720898:KTY720900 LDS720898:LDU720900 LNO720898:LNQ720900 LXK720898:LXM720900 MHG720898:MHI720900 MRC720898:MRE720900 NAY720898:NBA720900 NKU720898:NKW720900 NUQ720898:NUS720900 OEM720898:OEO720900 OOI720898:OOK720900 OYE720898:OYG720900 PIA720898:PIC720900 PRW720898:PRY720900 QBS720898:QBU720900 QLO720898:QLQ720900 QVK720898:QVM720900 RFG720898:RFI720900 RPC720898:RPE720900 RYY720898:RZA720900 SIU720898:SIW720900 SSQ720898:SSS720900 TCM720898:TCO720900 TMI720898:TMK720900 TWE720898:TWG720900 UGA720898:UGC720900 UPW720898:UPY720900 UZS720898:UZU720900 VJO720898:VJQ720900 VTK720898:VTM720900 WDG720898:WDI720900 WNC720898:WNE720900 WWY720898:WXA720900 AQ786434:AS786436 KM786434:KO786436 UI786434:UK786436 AEE786434:AEG786436 AOA786434:AOC786436 AXW786434:AXY786436 BHS786434:BHU786436 BRO786434:BRQ786436 CBK786434:CBM786436 CLG786434:CLI786436 CVC786434:CVE786436 DEY786434:DFA786436 DOU786434:DOW786436 DYQ786434:DYS786436 EIM786434:EIO786436 ESI786434:ESK786436 FCE786434:FCG786436 FMA786434:FMC786436 FVW786434:FVY786436 GFS786434:GFU786436 GPO786434:GPQ786436 GZK786434:GZM786436 HJG786434:HJI786436 HTC786434:HTE786436 ICY786434:IDA786436 IMU786434:IMW786436 IWQ786434:IWS786436 JGM786434:JGO786436 JQI786434:JQK786436 KAE786434:KAG786436 KKA786434:KKC786436 KTW786434:KTY786436 LDS786434:LDU786436 LNO786434:LNQ786436 LXK786434:LXM786436 MHG786434:MHI786436 MRC786434:MRE786436 NAY786434:NBA786436 NKU786434:NKW786436 NUQ786434:NUS786436 OEM786434:OEO786436 OOI786434:OOK786436 OYE786434:OYG786436 PIA786434:PIC786436 PRW786434:PRY786436 QBS786434:QBU786436 QLO786434:QLQ786436 QVK786434:QVM786436 RFG786434:RFI786436 RPC786434:RPE786436 RYY786434:RZA786436 SIU786434:SIW786436 SSQ786434:SSS786436 TCM786434:TCO786436 TMI786434:TMK786436 TWE786434:TWG786436 UGA786434:UGC786436 UPW786434:UPY786436 UZS786434:UZU786436 VJO786434:VJQ786436 VTK786434:VTM786436 WDG786434:WDI786436 WNC786434:WNE786436 WWY786434:WXA786436 AQ851970:AS851972 KM851970:KO851972 UI851970:UK851972 AEE851970:AEG851972 AOA851970:AOC851972 AXW851970:AXY851972 BHS851970:BHU851972 BRO851970:BRQ851972 CBK851970:CBM851972 CLG851970:CLI851972 CVC851970:CVE851972 DEY851970:DFA851972 DOU851970:DOW851972 DYQ851970:DYS851972 EIM851970:EIO851972 ESI851970:ESK851972 FCE851970:FCG851972 FMA851970:FMC851972 FVW851970:FVY851972 GFS851970:GFU851972 GPO851970:GPQ851972 GZK851970:GZM851972 HJG851970:HJI851972 HTC851970:HTE851972 ICY851970:IDA851972 IMU851970:IMW851972 IWQ851970:IWS851972 JGM851970:JGO851972 JQI851970:JQK851972 KAE851970:KAG851972 KKA851970:KKC851972 KTW851970:KTY851972 LDS851970:LDU851972 LNO851970:LNQ851972 LXK851970:LXM851972 MHG851970:MHI851972 MRC851970:MRE851972 NAY851970:NBA851972 NKU851970:NKW851972 NUQ851970:NUS851972 OEM851970:OEO851972 OOI851970:OOK851972 OYE851970:OYG851972 PIA851970:PIC851972 PRW851970:PRY851972 QBS851970:QBU851972 QLO851970:QLQ851972 QVK851970:QVM851972 RFG851970:RFI851972 RPC851970:RPE851972 RYY851970:RZA851972 SIU851970:SIW851972 SSQ851970:SSS851972 TCM851970:TCO851972 TMI851970:TMK851972 TWE851970:TWG851972 UGA851970:UGC851972 UPW851970:UPY851972 UZS851970:UZU851972 VJO851970:VJQ851972 VTK851970:VTM851972 WDG851970:WDI851972 WNC851970:WNE851972 WWY851970:WXA851972 AQ917506:AS917508 KM917506:KO917508 UI917506:UK917508 AEE917506:AEG917508 AOA917506:AOC917508 AXW917506:AXY917508 BHS917506:BHU917508 BRO917506:BRQ917508 CBK917506:CBM917508 CLG917506:CLI917508 CVC917506:CVE917508 DEY917506:DFA917508 DOU917506:DOW917508 DYQ917506:DYS917508 EIM917506:EIO917508 ESI917506:ESK917508 FCE917506:FCG917508 FMA917506:FMC917508 FVW917506:FVY917508 GFS917506:GFU917508 GPO917506:GPQ917508 GZK917506:GZM917508 HJG917506:HJI917508 HTC917506:HTE917508 ICY917506:IDA917508 IMU917506:IMW917508 IWQ917506:IWS917508 JGM917506:JGO917508 JQI917506:JQK917508 KAE917506:KAG917508 KKA917506:KKC917508 KTW917506:KTY917508 LDS917506:LDU917508 LNO917506:LNQ917508 LXK917506:LXM917508 MHG917506:MHI917508 MRC917506:MRE917508 NAY917506:NBA917508 NKU917506:NKW917508 NUQ917506:NUS917508 OEM917506:OEO917508 OOI917506:OOK917508 OYE917506:OYG917508 PIA917506:PIC917508 PRW917506:PRY917508 QBS917506:QBU917508 QLO917506:QLQ917508 QVK917506:QVM917508 RFG917506:RFI917508 RPC917506:RPE917508 RYY917506:RZA917508 SIU917506:SIW917508 SSQ917506:SSS917508 TCM917506:TCO917508 TMI917506:TMK917508 TWE917506:TWG917508 UGA917506:UGC917508 UPW917506:UPY917508 UZS917506:UZU917508 VJO917506:VJQ917508 VTK917506:VTM917508 WDG917506:WDI917508 WNC917506:WNE917508 WWY917506:WXA917508 AQ983042:AS983044 KM983042:KO983044 UI983042:UK983044 AEE983042:AEG983044 AOA983042:AOC983044 AXW983042:AXY983044 BHS983042:BHU983044 BRO983042:BRQ983044 CBK983042:CBM983044 CLG983042:CLI983044 CVC983042:CVE983044 DEY983042:DFA983044 DOU983042:DOW983044 DYQ983042:DYS983044 EIM983042:EIO983044 ESI983042:ESK983044 FCE983042:FCG983044 FMA983042:FMC983044 FVW983042:FVY983044 GFS983042:GFU983044 GPO983042:GPQ983044 GZK983042:GZM983044 HJG983042:HJI983044 HTC983042:HTE983044 ICY983042:IDA983044 IMU983042:IMW983044 IWQ983042:IWS983044 JGM983042:JGO983044 JQI983042:JQK983044 KAE983042:KAG983044 KKA983042:KKC983044 KTW983042:KTY983044 LDS983042:LDU983044 LNO983042:LNQ983044 LXK983042:LXM983044 MHG983042:MHI983044 MRC983042:MRE983044 NAY983042:NBA983044 NKU983042:NKW983044 NUQ983042:NUS983044 OEM983042:OEO983044 OOI983042:OOK983044 OYE983042:OYG983044 PIA983042:PIC983044 PRW983042:PRY983044 QBS983042:QBU983044 QLO983042:QLQ983044 QVK983042:QVM983044 RFG983042:RFI983044 RPC983042:RPE983044 RYY983042:RZA983044 SIU983042:SIW983044 SSQ983042:SSS983044 TCM983042:TCO983044 TMI983042:TMK983044 TWE983042:TWG983044 UGA983042:UGC983044 UPW983042:UPY983044 UZS983042:UZU983044 VJO983042:VJQ983044 VTK983042:VTM983044 WDG983042:WDI983044 WNC983042:WNE983044 WWY983042:WXA983044 AW77 KS77 UO77 AEK77 AOG77 AYC77 BHY77 BRU77 CBQ77 CLM77 CVI77 DFE77 DPA77 DYW77 EIS77 ESO77 FCK77 FMG77 FWC77 GFY77 GPU77 GZQ77 HJM77 HTI77 IDE77 INA77 IWW77 JGS77 JQO77 KAK77 KKG77 KUC77 LDY77 LNU77 LXQ77 MHM77 MRI77 NBE77 NLA77 NUW77 OES77 OOO77 OYK77 PIG77 PSC77 QBY77 QLU77 QVQ77 RFM77 RPI77 RZE77 SJA77 SSW77 TCS77 TMO77 TWK77 UGG77 UQC77 UZY77 VJU77 VTQ77 WDM77 WNI77 WXE77 AW65613 KS65613 UO65613 AEK65613 AOG65613 AYC65613 BHY65613 BRU65613 CBQ65613 CLM65613 CVI65613 DFE65613 DPA65613 DYW65613 EIS65613 ESO65613 FCK65613 FMG65613 FWC65613 GFY65613 GPU65613 GZQ65613 HJM65613 HTI65613 IDE65613 INA65613 IWW65613 JGS65613 JQO65613 KAK65613 KKG65613 KUC65613 LDY65613 LNU65613 LXQ65613 MHM65613 MRI65613 NBE65613 NLA65613 NUW65613 OES65613 OOO65613 OYK65613 PIG65613 PSC65613 QBY65613 QLU65613 QVQ65613 RFM65613 RPI65613 RZE65613 SJA65613 SSW65613 TCS65613 TMO65613 TWK65613 UGG65613 UQC65613 UZY65613 VJU65613 VTQ65613 WDM65613 WNI65613 WXE65613 AW131149 KS131149 UO131149 AEK131149 AOG131149 AYC131149 BHY131149 BRU131149 CBQ131149 CLM131149 CVI131149 DFE131149 DPA131149 DYW131149 EIS131149 ESO131149 FCK131149 FMG131149 FWC131149 GFY131149 GPU131149 GZQ131149 HJM131149 HTI131149 IDE131149 INA131149 IWW131149 JGS131149 JQO131149 KAK131149 KKG131149 KUC131149 LDY131149 LNU131149 LXQ131149 MHM131149 MRI131149 NBE131149 NLA131149 NUW131149 OES131149 OOO131149 OYK131149 PIG131149 PSC131149 QBY131149 QLU131149 QVQ131149 RFM131149 RPI131149 RZE131149 SJA131149 SSW131149 TCS131149 TMO131149 TWK131149 UGG131149 UQC131149 UZY131149 VJU131149 VTQ131149 WDM131149 WNI131149 WXE131149 AW196685 KS196685 UO196685 AEK196685 AOG196685 AYC196685 BHY196685 BRU196685 CBQ196685 CLM196685 CVI196685 DFE196685 DPA196685 DYW196685 EIS196685 ESO196685 FCK196685 FMG196685 FWC196685 GFY196685 GPU196685 GZQ196685 HJM196685 HTI196685 IDE196685 INA196685 IWW196685 JGS196685 JQO196685 KAK196685 KKG196685 KUC196685 LDY196685 LNU196685 LXQ196685 MHM196685 MRI196685 NBE196685 NLA196685 NUW196685 OES196685 OOO196685 OYK196685 PIG196685 PSC196685 QBY196685 QLU196685 QVQ196685 RFM196685 RPI196685 RZE196685 SJA196685 SSW196685 TCS196685 TMO196685 TWK196685 UGG196685 UQC196685 UZY196685 VJU196685 VTQ196685 WDM196685 WNI196685 WXE196685 AW262221 KS262221 UO262221 AEK262221 AOG262221 AYC262221 BHY262221 BRU262221 CBQ262221 CLM262221 CVI262221 DFE262221 DPA262221 DYW262221 EIS262221 ESO262221 FCK262221 FMG262221 FWC262221 GFY262221 GPU262221 GZQ262221 HJM262221 HTI262221 IDE262221 INA262221 IWW262221 JGS262221 JQO262221 KAK262221 KKG262221 KUC262221 LDY262221 LNU262221 LXQ262221 MHM262221 MRI262221 NBE262221 NLA262221 NUW262221 OES262221 OOO262221 OYK262221 PIG262221 PSC262221 QBY262221 QLU262221 QVQ262221 RFM262221 RPI262221 RZE262221 SJA262221 SSW262221 TCS262221 TMO262221 TWK262221 UGG262221 UQC262221 UZY262221 VJU262221 VTQ262221 WDM262221 WNI262221 WXE262221 AW327757 KS327757 UO327757 AEK327757 AOG327757 AYC327757 BHY327757 BRU327757 CBQ327757 CLM327757 CVI327757 DFE327757 DPA327757 DYW327757 EIS327757 ESO327757 FCK327757 FMG327757 FWC327757 GFY327757 GPU327757 GZQ327757 HJM327757 HTI327757 IDE327757 INA327757 IWW327757 JGS327757 JQO327757 KAK327757 KKG327757 KUC327757 LDY327757 LNU327757 LXQ327757 MHM327757 MRI327757 NBE327757 NLA327757 NUW327757 OES327757 OOO327757 OYK327757 PIG327757 PSC327757 QBY327757 QLU327757 QVQ327757 RFM327757 RPI327757 RZE327757 SJA327757 SSW327757 TCS327757 TMO327757 TWK327757 UGG327757 UQC327757 UZY327757 VJU327757 VTQ327757 WDM327757 WNI327757 WXE327757 AW393293 KS393293 UO393293 AEK393293 AOG393293 AYC393293 BHY393293 BRU393293 CBQ393293 CLM393293 CVI393293 DFE393293 DPA393293 DYW393293 EIS393293 ESO393293 FCK393293 FMG393293 FWC393293 GFY393293 GPU393293 GZQ393293 HJM393293 HTI393293 IDE393293 INA393293 IWW393293 JGS393293 JQO393293 KAK393293 KKG393293 KUC393293 LDY393293 LNU393293 LXQ393293 MHM393293 MRI393293 NBE393293 NLA393293 NUW393293 OES393293 OOO393293 OYK393293 PIG393293 PSC393293 QBY393293 QLU393293 QVQ393293 RFM393293 RPI393293 RZE393293 SJA393293 SSW393293 TCS393293 TMO393293 TWK393293 UGG393293 UQC393293 UZY393293 VJU393293 VTQ393293 WDM393293 WNI393293 WXE393293 AW458829 KS458829 UO458829 AEK458829 AOG458829 AYC458829 BHY458829 BRU458829 CBQ458829 CLM458829 CVI458829 DFE458829 DPA458829 DYW458829 EIS458829 ESO458829 FCK458829 FMG458829 FWC458829 GFY458829 GPU458829 GZQ458829 HJM458829 HTI458829 IDE458829 INA458829 IWW458829 JGS458829 JQO458829 KAK458829 KKG458829 KUC458829 LDY458829 LNU458829 LXQ458829 MHM458829 MRI458829 NBE458829 NLA458829 NUW458829 OES458829 OOO458829 OYK458829 PIG458829 PSC458829 QBY458829 QLU458829 QVQ458829 RFM458829 RPI458829 RZE458829 SJA458829 SSW458829 TCS458829 TMO458829 TWK458829 UGG458829 UQC458829 UZY458829 VJU458829 VTQ458829 WDM458829 WNI458829 WXE458829 AW524365 KS524365 UO524365 AEK524365 AOG524365 AYC524365 BHY524365 BRU524365 CBQ524365 CLM524365 CVI524365 DFE524365 DPA524365 DYW524365 EIS524365 ESO524365 FCK524365 FMG524365 FWC524365 GFY524365 GPU524365 GZQ524365 HJM524365 HTI524365 IDE524365 INA524365 IWW524365 JGS524365 JQO524365 KAK524365 KKG524365 KUC524365 LDY524365 LNU524365 LXQ524365 MHM524365 MRI524365 NBE524365 NLA524365 NUW524365 OES524365 OOO524365 OYK524365 PIG524365 PSC524365 QBY524365 QLU524365 QVQ524365 RFM524365 RPI524365 RZE524365 SJA524365 SSW524365 TCS524365 TMO524365 TWK524365 UGG524365 UQC524365 UZY524365 VJU524365 VTQ524365 WDM524365 WNI524365 WXE524365 AW589901 KS589901 UO589901 AEK589901 AOG589901 AYC589901 BHY589901 BRU589901 CBQ589901 CLM589901 CVI589901 DFE589901 DPA589901 DYW589901 EIS589901 ESO589901 FCK589901 FMG589901 FWC589901 GFY589901 GPU589901 GZQ589901 HJM589901 HTI589901 IDE589901 INA589901 IWW589901 JGS589901 JQO589901 KAK589901 KKG589901 KUC589901 LDY589901 LNU589901 LXQ589901 MHM589901 MRI589901 NBE589901 NLA589901 NUW589901 OES589901 OOO589901 OYK589901 PIG589901 PSC589901 QBY589901 QLU589901 QVQ589901 RFM589901 RPI589901 RZE589901 SJA589901 SSW589901 TCS589901 TMO589901 TWK589901 UGG589901 UQC589901 UZY589901 VJU589901 VTQ589901 WDM589901 WNI589901 WXE589901 AW655437 KS655437 UO655437 AEK655437 AOG655437 AYC655437 BHY655437 BRU655437 CBQ655437 CLM655437 CVI655437 DFE655437 DPA655437 DYW655437 EIS655437 ESO655437 FCK655437 FMG655437 FWC655437 GFY655437 GPU655437 GZQ655437 HJM655437 HTI655437 IDE655437 INA655437 IWW655437 JGS655437 JQO655437 KAK655437 KKG655437 KUC655437 LDY655437 LNU655437 LXQ655437 MHM655437 MRI655437 NBE655437 NLA655437 NUW655437 OES655437 OOO655437 OYK655437 PIG655437 PSC655437 QBY655437 QLU655437 QVQ655437 RFM655437 RPI655437 RZE655437 SJA655437 SSW655437 TCS655437 TMO655437 TWK655437 UGG655437 UQC655437 UZY655437 VJU655437 VTQ655437 WDM655437 WNI655437 WXE655437 AW720973 KS720973 UO720973 AEK720973 AOG720973 AYC720973 BHY720973 BRU720973 CBQ720973 CLM720973 CVI720973 DFE720973 DPA720973 DYW720973 EIS720973 ESO720973 FCK720973 FMG720973 FWC720973 GFY720973 GPU720973 GZQ720973 HJM720973 HTI720973 IDE720973 INA720973 IWW720973 JGS720973 JQO720973 KAK720973 KKG720973 KUC720973 LDY720973 LNU720973 LXQ720973 MHM720973 MRI720973 NBE720973 NLA720973 NUW720973 OES720973 OOO720973 OYK720973 PIG720973 PSC720973 QBY720973 QLU720973 QVQ720973 RFM720973 RPI720973 RZE720973 SJA720973 SSW720973 TCS720973 TMO720973 TWK720973 UGG720973 UQC720973 UZY720973 VJU720973 VTQ720973 WDM720973 WNI720973 WXE720973 AW786509 KS786509 UO786509 AEK786509 AOG786509 AYC786509 BHY786509 BRU786509 CBQ786509 CLM786509 CVI786509 DFE786509 DPA786509 DYW786509 EIS786509 ESO786509 FCK786509 FMG786509 FWC786509 GFY786509 GPU786509 GZQ786509 HJM786509 HTI786509 IDE786509 INA786509 IWW786509 JGS786509 JQO786509 KAK786509 KKG786509 KUC786509 LDY786509 LNU786509 LXQ786509 MHM786509 MRI786509 NBE786509 NLA786509 NUW786509 OES786509 OOO786509 OYK786509 PIG786509 PSC786509 QBY786509 QLU786509 QVQ786509 RFM786509 RPI786509 RZE786509 SJA786509 SSW786509 TCS786509 TMO786509 TWK786509 UGG786509 UQC786509 UZY786509 VJU786509 VTQ786509 WDM786509 WNI786509 WXE786509 AW852045 KS852045 UO852045 AEK852045 AOG852045 AYC852045 BHY852045 BRU852045 CBQ852045 CLM852045 CVI852045 DFE852045 DPA852045 DYW852045 EIS852045 ESO852045 FCK852045 FMG852045 FWC852045 GFY852045 GPU852045 GZQ852045 HJM852045 HTI852045 IDE852045 INA852045 IWW852045 JGS852045 JQO852045 KAK852045 KKG852045 KUC852045 LDY852045 LNU852045 LXQ852045 MHM852045 MRI852045 NBE852045 NLA852045 NUW852045 OES852045 OOO852045 OYK852045 PIG852045 PSC852045 QBY852045 QLU852045 QVQ852045 RFM852045 RPI852045 RZE852045 SJA852045 SSW852045 TCS852045 TMO852045 TWK852045 UGG852045 UQC852045 UZY852045 VJU852045 VTQ852045 WDM852045 WNI852045 WXE852045 AW917581 KS917581 UO917581 AEK917581 AOG917581 AYC917581 BHY917581 BRU917581 CBQ917581 CLM917581 CVI917581 DFE917581 DPA917581 DYW917581 EIS917581 ESO917581 FCK917581 FMG917581 FWC917581 GFY917581 GPU917581 GZQ917581 HJM917581 HTI917581 IDE917581 INA917581 IWW917581 JGS917581 JQO917581 KAK917581 KKG917581 KUC917581 LDY917581 LNU917581 LXQ917581 MHM917581 MRI917581 NBE917581 NLA917581 NUW917581 OES917581 OOO917581 OYK917581 PIG917581 PSC917581 QBY917581 QLU917581 QVQ917581 RFM917581 RPI917581 RZE917581 SJA917581 SSW917581 TCS917581 TMO917581 TWK917581 UGG917581 UQC917581 UZY917581 VJU917581 VTQ917581 WDM917581 WNI917581 WXE917581 AW983117 KS983117 UO983117 AEK983117 AOG983117 AYC983117 BHY983117 BRU983117 CBQ983117 CLM983117 CVI983117 DFE983117 DPA983117 DYW983117 EIS983117 ESO983117 FCK983117 FMG983117 FWC983117 GFY983117 GPU983117 GZQ983117 HJM983117 HTI983117 IDE983117 INA983117 IWW983117 JGS983117 JQO983117 KAK983117 KKG983117 KUC983117 LDY983117 LNU983117 LXQ983117 MHM983117 MRI983117 NBE983117 NLA983117 NUW983117 OES983117 OOO983117 OYK983117 PIG983117 PSC983117 QBY983117 QLU983117 QVQ983117 RFM983117 RPI983117 RZE983117 SJA983117 SSW983117 TCS983117 TMO983117 TWK983117 UGG983117 UQC983117 UZY983117 VJU983117 VTQ983117 WDM983117 WNI983117 WXE983117 AT59:AT61 KP59:KP61 UL59:UL61 AEH59:AEH61 AOD59:AOD61 AXZ59:AXZ61 BHV59:BHV61 BRR59:BRR61 CBN59:CBN61 CLJ59:CLJ61 CVF59:CVF61 DFB59:DFB61 DOX59:DOX61 DYT59:DYT61 EIP59:EIP61 ESL59:ESL61 FCH59:FCH61 FMD59:FMD61 FVZ59:FVZ61 GFV59:GFV61 GPR59:GPR61 GZN59:GZN61 HJJ59:HJJ61 HTF59:HTF61 IDB59:IDB61 IMX59:IMX61 IWT59:IWT61 JGP59:JGP61 JQL59:JQL61 KAH59:KAH61 KKD59:KKD61 KTZ59:KTZ61 LDV59:LDV61 LNR59:LNR61 LXN59:LXN61 MHJ59:MHJ61 MRF59:MRF61 NBB59:NBB61 NKX59:NKX61 NUT59:NUT61 OEP59:OEP61 OOL59:OOL61 OYH59:OYH61 PID59:PID61 PRZ59:PRZ61 QBV59:QBV61 QLR59:QLR61 QVN59:QVN61 RFJ59:RFJ61 RPF59:RPF61 RZB59:RZB61 SIX59:SIX61 SST59:SST61 TCP59:TCP61 TML59:TML61 TWH59:TWH61 UGD59:UGD61 UPZ59:UPZ61 UZV59:UZV61 VJR59:VJR61 VTN59:VTN61 WDJ59:WDJ61 WNF59:WNF61 WXB59:WXB61 AT65595:AT65597 KP65595:KP65597 UL65595:UL65597 AEH65595:AEH65597 AOD65595:AOD65597 AXZ65595:AXZ65597 BHV65595:BHV65597 BRR65595:BRR65597 CBN65595:CBN65597 CLJ65595:CLJ65597 CVF65595:CVF65597 DFB65595:DFB65597 DOX65595:DOX65597 DYT65595:DYT65597 EIP65595:EIP65597 ESL65595:ESL65597 FCH65595:FCH65597 FMD65595:FMD65597 FVZ65595:FVZ65597 GFV65595:GFV65597 GPR65595:GPR65597 GZN65595:GZN65597 HJJ65595:HJJ65597 HTF65595:HTF65597 IDB65595:IDB65597 IMX65595:IMX65597 IWT65595:IWT65597 JGP65595:JGP65597 JQL65595:JQL65597 KAH65595:KAH65597 KKD65595:KKD65597 KTZ65595:KTZ65597 LDV65595:LDV65597 LNR65595:LNR65597 LXN65595:LXN65597 MHJ65595:MHJ65597 MRF65595:MRF65597 NBB65595:NBB65597 NKX65595:NKX65597 NUT65595:NUT65597 OEP65595:OEP65597 OOL65595:OOL65597 OYH65595:OYH65597 PID65595:PID65597 PRZ65595:PRZ65597 QBV65595:QBV65597 QLR65595:QLR65597 QVN65595:QVN65597 RFJ65595:RFJ65597 RPF65595:RPF65597 RZB65595:RZB65597 SIX65595:SIX65597 SST65595:SST65597 TCP65595:TCP65597 TML65595:TML65597 TWH65595:TWH65597 UGD65595:UGD65597 UPZ65595:UPZ65597 UZV65595:UZV65597 VJR65595:VJR65597 VTN65595:VTN65597 WDJ65595:WDJ65597 WNF65595:WNF65597 WXB65595:WXB65597 AT131131:AT131133 KP131131:KP131133 UL131131:UL131133 AEH131131:AEH131133 AOD131131:AOD131133 AXZ131131:AXZ131133 BHV131131:BHV131133 BRR131131:BRR131133 CBN131131:CBN131133 CLJ131131:CLJ131133 CVF131131:CVF131133 DFB131131:DFB131133 DOX131131:DOX131133 DYT131131:DYT131133 EIP131131:EIP131133 ESL131131:ESL131133 FCH131131:FCH131133 FMD131131:FMD131133 FVZ131131:FVZ131133 GFV131131:GFV131133 GPR131131:GPR131133 GZN131131:GZN131133 HJJ131131:HJJ131133 HTF131131:HTF131133 IDB131131:IDB131133 IMX131131:IMX131133 IWT131131:IWT131133 JGP131131:JGP131133 JQL131131:JQL131133 KAH131131:KAH131133 KKD131131:KKD131133 KTZ131131:KTZ131133 LDV131131:LDV131133 LNR131131:LNR131133 LXN131131:LXN131133 MHJ131131:MHJ131133 MRF131131:MRF131133 NBB131131:NBB131133 NKX131131:NKX131133 NUT131131:NUT131133 OEP131131:OEP131133 OOL131131:OOL131133 OYH131131:OYH131133 PID131131:PID131133 PRZ131131:PRZ131133 QBV131131:QBV131133 QLR131131:QLR131133 QVN131131:QVN131133 RFJ131131:RFJ131133 RPF131131:RPF131133 RZB131131:RZB131133 SIX131131:SIX131133 SST131131:SST131133 TCP131131:TCP131133 TML131131:TML131133 TWH131131:TWH131133 UGD131131:UGD131133 UPZ131131:UPZ131133 UZV131131:UZV131133 VJR131131:VJR131133 VTN131131:VTN131133 WDJ131131:WDJ131133 WNF131131:WNF131133 WXB131131:WXB131133 AT196667:AT196669 KP196667:KP196669 UL196667:UL196669 AEH196667:AEH196669 AOD196667:AOD196669 AXZ196667:AXZ196669 BHV196667:BHV196669 BRR196667:BRR196669 CBN196667:CBN196669 CLJ196667:CLJ196669 CVF196667:CVF196669 DFB196667:DFB196669 DOX196667:DOX196669 DYT196667:DYT196669 EIP196667:EIP196669 ESL196667:ESL196669 FCH196667:FCH196669 FMD196667:FMD196669 FVZ196667:FVZ196669 GFV196667:GFV196669 GPR196667:GPR196669 GZN196667:GZN196669 HJJ196667:HJJ196669 HTF196667:HTF196669 IDB196667:IDB196669 IMX196667:IMX196669 IWT196667:IWT196669 JGP196667:JGP196669 JQL196667:JQL196669 KAH196667:KAH196669 KKD196667:KKD196669 KTZ196667:KTZ196669 LDV196667:LDV196669 LNR196667:LNR196669 LXN196667:LXN196669 MHJ196667:MHJ196669 MRF196667:MRF196669 NBB196667:NBB196669 NKX196667:NKX196669 NUT196667:NUT196669 OEP196667:OEP196669 OOL196667:OOL196669 OYH196667:OYH196669 PID196667:PID196669 PRZ196667:PRZ196669 QBV196667:QBV196669 QLR196667:QLR196669 QVN196667:QVN196669 RFJ196667:RFJ196669 RPF196667:RPF196669 RZB196667:RZB196669 SIX196667:SIX196669 SST196667:SST196669 TCP196667:TCP196669 TML196667:TML196669 TWH196667:TWH196669 UGD196667:UGD196669 UPZ196667:UPZ196669 UZV196667:UZV196669 VJR196667:VJR196669 VTN196667:VTN196669 WDJ196667:WDJ196669 WNF196667:WNF196669 WXB196667:WXB196669 AT262203:AT262205 KP262203:KP262205 UL262203:UL262205 AEH262203:AEH262205 AOD262203:AOD262205 AXZ262203:AXZ262205 BHV262203:BHV262205 BRR262203:BRR262205 CBN262203:CBN262205 CLJ262203:CLJ262205 CVF262203:CVF262205 DFB262203:DFB262205 DOX262203:DOX262205 DYT262203:DYT262205 EIP262203:EIP262205 ESL262203:ESL262205 FCH262203:FCH262205 FMD262203:FMD262205 FVZ262203:FVZ262205 GFV262203:GFV262205 GPR262203:GPR262205 GZN262203:GZN262205 HJJ262203:HJJ262205 HTF262203:HTF262205 IDB262203:IDB262205 IMX262203:IMX262205 IWT262203:IWT262205 JGP262203:JGP262205 JQL262203:JQL262205 KAH262203:KAH262205 KKD262203:KKD262205 KTZ262203:KTZ262205 LDV262203:LDV262205 LNR262203:LNR262205 LXN262203:LXN262205 MHJ262203:MHJ262205 MRF262203:MRF262205 NBB262203:NBB262205 NKX262203:NKX262205 NUT262203:NUT262205 OEP262203:OEP262205 OOL262203:OOL262205 OYH262203:OYH262205 PID262203:PID262205 PRZ262203:PRZ262205 QBV262203:QBV262205 QLR262203:QLR262205 QVN262203:QVN262205 RFJ262203:RFJ262205 RPF262203:RPF262205 RZB262203:RZB262205 SIX262203:SIX262205 SST262203:SST262205 TCP262203:TCP262205 TML262203:TML262205 TWH262203:TWH262205 UGD262203:UGD262205 UPZ262203:UPZ262205 UZV262203:UZV262205 VJR262203:VJR262205 VTN262203:VTN262205 WDJ262203:WDJ262205 WNF262203:WNF262205 WXB262203:WXB262205 AT327739:AT327741 KP327739:KP327741 UL327739:UL327741 AEH327739:AEH327741 AOD327739:AOD327741 AXZ327739:AXZ327741 BHV327739:BHV327741 BRR327739:BRR327741 CBN327739:CBN327741 CLJ327739:CLJ327741 CVF327739:CVF327741 DFB327739:DFB327741 DOX327739:DOX327741 DYT327739:DYT327741 EIP327739:EIP327741 ESL327739:ESL327741 FCH327739:FCH327741 FMD327739:FMD327741 FVZ327739:FVZ327741 GFV327739:GFV327741 GPR327739:GPR327741 GZN327739:GZN327741 HJJ327739:HJJ327741 HTF327739:HTF327741 IDB327739:IDB327741 IMX327739:IMX327741 IWT327739:IWT327741 JGP327739:JGP327741 JQL327739:JQL327741 KAH327739:KAH327741 KKD327739:KKD327741 KTZ327739:KTZ327741 LDV327739:LDV327741 LNR327739:LNR327741 LXN327739:LXN327741 MHJ327739:MHJ327741 MRF327739:MRF327741 NBB327739:NBB327741 NKX327739:NKX327741 NUT327739:NUT327741 OEP327739:OEP327741 OOL327739:OOL327741 OYH327739:OYH327741 PID327739:PID327741 PRZ327739:PRZ327741 QBV327739:QBV327741 QLR327739:QLR327741 QVN327739:QVN327741 RFJ327739:RFJ327741 RPF327739:RPF327741 RZB327739:RZB327741 SIX327739:SIX327741 SST327739:SST327741 TCP327739:TCP327741 TML327739:TML327741 TWH327739:TWH327741 UGD327739:UGD327741 UPZ327739:UPZ327741 UZV327739:UZV327741 VJR327739:VJR327741 VTN327739:VTN327741 WDJ327739:WDJ327741 WNF327739:WNF327741 WXB327739:WXB327741 AT393275:AT393277 KP393275:KP393277 UL393275:UL393277 AEH393275:AEH393277 AOD393275:AOD393277 AXZ393275:AXZ393277 BHV393275:BHV393277 BRR393275:BRR393277 CBN393275:CBN393277 CLJ393275:CLJ393277 CVF393275:CVF393277 DFB393275:DFB393277 DOX393275:DOX393277 DYT393275:DYT393277 EIP393275:EIP393277 ESL393275:ESL393277 FCH393275:FCH393277 FMD393275:FMD393277 FVZ393275:FVZ393277 GFV393275:GFV393277 GPR393275:GPR393277 GZN393275:GZN393277 HJJ393275:HJJ393277 HTF393275:HTF393277 IDB393275:IDB393277 IMX393275:IMX393277 IWT393275:IWT393277 JGP393275:JGP393277 JQL393275:JQL393277 KAH393275:KAH393277 KKD393275:KKD393277 KTZ393275:KTZ393277 LDV393275:LDV393277 LNR393275:LNR393277 LXN393275:LXN393277 MHJ393275:MHJ393277 MRF393275:MRF393277 NBB393275:NBB393277 NKX393275:NKX393277 NUT393275:NUT393277 OEP393275:OEP393277 OOL393275:OOL393277 OYH393275:OYH393277 PID393275:PID393277 PRZ393275:PRZ393277 QBV393275:QBV393277 QLR393275:QLR393277 QVN393275:QVN393277 RFJ393275:RFJ393277 RPF393275:RPF393277 RZB393275:RZB393277 SIX393275:SIX393277 SST393275:SST393277 TCP393275:TCP393277 TML393275:TML393277 TWH393275:TWH393277 UGD393275:UGD393277 UPZ393275:UPZ393277 UZV393275:UZV393277 VJR393275:VJR393277 VTN393275:VTN393277 WDJ393275:WDJ393277 WNF393275:WNF393277 WXB393275:WXB393277 AT458811:AT458813 KP458811:KP458813 UL458811:UL458813 AEH458811:AEH458813 AOD458811:AOD458813 AXZ458811:AXZ458813 BHV458811:BHV458813 BRR458811:BRR458813 CBN458811:CBN458813 CLJ458811:CLJ458813 CVF458811:CVF458813 DFB458811:DFB458813 DOX458811:DOX458813 DYT458811:DYT458813 EIP458811:EIP458813 ESL458811:ESL458813 FCH458811:FCH458813 FMD458811:FMD458813 FVZ458811:FVZ458813 GFV458811:GFV458813 GPR458811:GPR458813 GZN458811:GZN458813 HJJ458811:HJJ458813 HTF458811:HTF458813 IDB458811:IDB458813 IMX458811:IMX458813 IWT458811:IWT458813 JGP458811:JGP458813 JQL458811:JQL458813 KAH458811:KAH458813 KKD458811:KKD458813 KTZ458811:KTZ458813 LDV458811:LDV458813 LNR458811:LNR458813 LXN458811:LXN458813 MHJ458811:MHJ458813 MRF458811:MRF458813 NBB458811:NBB458813 NKX458811:NKX458813 NUT458811:NUT458813 OEP458811:OEP458813 OOL458811:OOL458813 OYH458811:OYH458813 PID458811:PID458813 PRZ458811:PRZ458813 QBV458811:QBV458813 QLR458811:QLR458813 QVN458811:QVN458813 RFJ458811:RFJ458813 RPF458811:RPF458813 RZB458811:RZB458813 SIX458811:SIX458813 SST458811:SST458813 TCP458811:TCP458813 TML458811:TML458813 TWH458811:TWH458813 UGD458811:UGD458813 UPZ458811:UPZ458813 UZV458811:UZV458813 VJR458811:VJR458813 VTN458811:VTN458813 WDJ458811:WDJ458813 WNF458811:WNF458813 WXB458811:WXB458813 AT524347:AT524349 KP524347:KP524349 UL524347:UL524349 AEH524347:AEH524349 AOD524347:AOD524349 AXZ524347:AXZ524349 BHV524347:BHV524349 BRR524347:BRR524349 CBN524347:CBN524349 CLJ524347:CLJ524349 CVF524347:CVF524349 DFB524347:DFB524349 DOX524347:DOX524349 DYT524347:DYT524349 EIP524347:EIP524349 ESL524347:ESL524349 FCH524347:FCH524349 FMD524347:FMD524349 FVZ524347:FVZ524349 GFV524347:GFV524349 GPR524347:GPR524349 GZN524347:GZN524349 HJJ524347:HJJ524349 HTF524347:HTF524349 IDB524347:IDB524349 IMX524347:IMX524349 IWT524347:IWT524349 JGP524347:JGP524349 JQL524347:JQL524349 KAH524347:KAH524349 KKD524347:KKD524349 KTZ524347:KTZ524349 LDV524347:LDV524349 LNR524347:LNR524349 LXN524347:LXN524349 MHJ524347:MHJ524349 MRF524347:MRF524349 NBB524347:NBB524349 NKX524347:NKX524349 NUT524347:NUT524349 OEP524347:OEP524349 OOL524347:OOL524349 OYH524347:OYH524349 PID524347:PID524349 PRZ524347:PRZ524349 QBV524347:QBV524349 QLR524347:QLR524349 QVN524347:QVN524349 RFJ524347:RFJ524349 RPF524347:RPF524349 RZB524347:RZB524349 SIX524347:SIX524349 SST524347:SST524349 TCP524347:TCP524349 TML524347:TML524349 TWH524347:TWH524349 UGD524347:UGD524349 UPZ524347:UPZ524349 UZV524347:UZV524349 VJR524347:VJR524349 VTN524347:VTN524349 WDJ524347:WDJ524349 WNF524347:WNF524349 WXB524347:WXB524349 AT589883:AT589885 KP589883:KP589885 UL589883:UL589885 AEH589883:AEH589885 AOD589883:AOD589885 AXZ589883:AXZ589885 BHV589883:BHV589885 BRR589883:BRR589885 CBN589883:CBN589885 CLJ589883:CLJ589885 CVF589883:CVF589885 DFB589883:DFB589885 DOX589883:DOX589885 DYT589883:DYT589885 EIP589883:EIP589885 ESL589883:ESL589885 FCH589883:FCH589885 FMD589883:FMD589885 FVZ589883:FVZ589885 GFV589883:GFV589885 GPR589883:GPR589885 GZN589883:GZN589885 HJJ589883:HJJ589885 HTF589883:HTF589885 IDB589883:IDB589885 IMX589883:IMX589885 IWT589883:IWT589885 JGP589883:JGP589885 JQL589883:JQL589885 KAH589883:KAH589885 KKD589883:KKD589885 KTZ589883:KTZ589885 LDV589883:LDV589885 LNR589883:LNR589885 LXN589883:LXN589885 MHJ589883:MHJ589885 MRF589883:MRF589885 NBB589883:NBB589885 NKX589883:NKX589885 NUT589883:NUT589885 OEP589883:OEP589885 OOL589883:OOL589885 OYH589883:OYH589885 PID589883:PID589885 PRZ589883:PRZ589885 QBV589883:QBV589885 QLR589883:QLR589885 QVN589883:QVN589885 RFJ589883:RFJ589885 RPF589883:RPF589885 RZB589883:RZB589885 SIX589883:SIX589885 SST589883:SST589885 TCP589883:TCP589885 TML589883:TML589885 TWH589883:TWH589885 UGD589883:UGD589885 UPZ589883:UPZ589885 UZV589883:UZV589885 VJR589883:VJR589885 VTN589883:VTN589885 WDJ589883:WDJ589885 WNF589883:WNF589885 WXB589883:WXB589885 AT655419:AT655421 KP655419:KP655421 UL655419:UL655421 AEH655419:AEH655421 AOD655419:AOD655421 AXZ655419:AXZ655421 BHV655419:BHV655421 BRR655419:BRR655421 CBN655419:CBN655421 CLJ655419:CLJ655421 CVF655419:CVF655421 DFB655419:DFB655421 DOX655419:DOX655421 DYT655419:DYT655421 EIP655419:EIP655421 ESL655419:ESL655421 FCH655419:FCH655421 FMD655419:FMD655421 FVZ655419:FVZ655421 GFV655419:GFV655421 GPR655419:GPR655421 GZN655419:GZN655421 HJJ655419:HJJ655421 HTF655419:HTF655421 IDB655419:IDB655421 IMX655419:IMX655421 IWT655419:IWT655421 JGP655419:JGP655421 JQL655419:JQL655421 KAH655419:KAH655421 KKD655419:KKD655421 KTZ655419:KTZ655421 LDV655419:LDV655421 LNR655419:LNR655421 LXN655419:LXN655421 MHJ655419:MHJ655421 MRF655419:MRF655421 NBB655419:NBB655421 NKX655419:NKX655421 NUT655419:NUT655421 OEP655419:OEP655421 OOL655419:OOL655421 OYH655419:OYH655421 PID655419:PID655421 PRZ655419:PRZ655421 QBV655419:QBV655421 QLR655419:QLR655421 QVN655419:QVN655421 RFJ655419:RFJ655421 RPF655419:RPF655421 RZB655419:RZB655421 SIX655419:SIX655421 SST655419:SST655421 TCP655419:TCP655421 TML655419:TML655421 TWH655419:TWH655421 UGD655419:UGD655421 UPZ655419:UPZ655421 UZV655419:UZV655421 VJR655419:VJR655421 VTN655419:VTN655421 WDJ655419:WDJ655421 WNF655419:WNF655421 WXB655419:WXB655421 AT720955:AT720957 KP720955:KP720957 UL720955:UL720957 AEH720955:AEH720957 AOD720955:AOD720957 AXZ720955:AXZ720957 BHV720955:BHV720957 BRR720955:BRR720957 CBN720955:CBN720957 CLJ720955:CLJ720957 CVF720955:CVF720957 DFB720955:DFB720957 DOX720955:DOX720957 DYT720955:DYT720957 EIP720955:EIP720957 ESL720955:ESL720957 FCH720955:FCH720957 FMD720955:FMD720957 FVZ720955:FVZ720957 GFV720955:GFV720957 GPR720955:GPR720957 GZN720955:GZN720957 HJJ720955:HJJ720957 HTF720955:HTF720957 IDB720955:IDB720957 IMX720955:IMX720957 IWT720955:IWT720957 JGP720955:JGP720957 JQL720955:JQL720957 KAH720955:KAH720957 KKD720955:KKD720957 KTZ720955:KTZ720957 LDV720955:LDV720957 LNR720955:LNR720957 LXN720955:LXN720957 MHJ720955:MHJ720957 MRF720955:MRF720957 NBB720955:NBB720957 NKX720955:NKX720957 NUT720955:NUT720957 OEP720955:OEP720957 OOL720955:OOL720957 OYH720955:OYH720957 PID720955:PID720957 PRZ720955:PRZ720957 QBV720955:QBV720957 QLR720955:QLR720957 QVN720955:QVN720957 RFJ720955:RFJ720957 RPF720955:RPF720957 RZB720955:RZB720957 SIX720955:SIX720957 SST720955:SST720957 TCP720955:TCP720957 TML720955:TML720957 TWH720955:TWH720957 UGD720955:UGD720957 UPZ720955:UPZ720957 UZV720955:UZV720957 VJR720955:VJR720957 VTN720955:VTN720957 WDJ720955:WDJ720957 WNF720955:WNF720957 WXB720955:WXB720957 AT786491:AT786493 KP786491:KP786493 UL786491:UL786493 AEH786491:AEH786493 AOD786491:AOD786493 AXZ786491:AXZ786493 BHV786491:BHV786493 BRR786491:BRR786493 CBN786491:CBN786493 CLJ786491:CLJ786493 CVF786491:CVF786493 DFB786491:DFB786493 DOX786491:DOX786493 DYT786491:DYT786493 EIP786491:EIP786493 ESL786491:ESL786493 FCH786491:FCH786493 FMD786491:FMD786493 FVZ786491:FVZ786493 GFV786491:GFV786493 GPR786491:GPR786493 GZN786491:GZN786493 HJJ786491:HJJ786493 HTF786491:HTF786493 IDB786491:IDB786493 IMX786491:IMX786493 IWT786491:IWT786493 JGP786491:JGP786493 JQL786491:JQL786493 KAH786491:KAH786493 KKD786491:KKD786493 KTZ786491:KTZ786493 LDV786491:LDV786493 LNR786491:LNR786493 LXN786491:LXN786493 MHJ786491:MHJ786493 MRF786491:MRF786493 NBB786491:NBB786493 NKX786491:NKX786493 NUT786491:NUT786493 OEP786491:OEP786493 OOL786491:OOL786493 OYH786491:OYH786493 PID786491:PID786493 PRZ786491:PRZ786493 QBV786491:QBV786493 QLR786491:QLR786493 QVN786491:QVN786493 RFJ786491:RFJ786493 RPF786491:RPF786493 RZB786491:RZB786493 SIX786491:SIX786493 SST786491:SST786493 TCP786491:TCP786493 TML786491:TML786493 TWH786491:TWH786493 UGD786491:UGD786493 UPZ786491:UPZ786493 UZV786491:UZV786493 VJR786491:VJR786493 VTN786491:VTN786493 WDJ786491:WDJ786493 WNF786491:WNF786493 WXB786491:WXB786493 AT852027:AT852029 KP852027:KP852029 UL852027:UL852029 AEH852027:AEH852029 AOD852027:AOD852029 AXZ852027:AXZ852029 BHV852027:BHV852029 BRR852027:BRR852029 CBN852027:CBN852029 CLJ852027:CLJ852029 CVF852027:CVF852029 DFB852027:DFB852029 DOX852027:DOX852029 DYT852027:DYT852029 EIP852027:EIP852029 ESL852027:ESL852029 FCH852027:FCH852029 FMD852027:FMD852029 FVZ852027:FVZ852029 GFV852027:GFV852029 GPR852027:GPR852029 GZN852027:GZN852029 HJJ852027:HJJ852029 HTF852027:HTF852029 IDB852027:IDB852029 IMX852027:IMX852029 IWT852027:IWT852029 JGP852027:JGP852029 JQL852027:JQL852029 KAH852027:KAH852029 KKD852027:KKD852029 KTZ852027:KTZ852029 LDV852027:LDV852029 LNR852027:LNR852029 LXN852027:LXN852029 MHJ852027:MHJ852029 MRF852027:MRF852029 NBB852027:NBB852029 NKX852027:NKX852029 NUT852027:NUT852029 OEP852027:OEP852029 OOL852027:OOL852029 OYH852027:OYH852029 PID852027:PID852029 PRZ852027:PRZ852029 QBV852027:QBV852029 QLR852027:QLR852029 QVN852027:QVN852029 RFJ852027:RFJ852029 RPF852027:RPF852029 RZB852027:RZB852029 SIX852027:SIX852029 SST852027:SST852029 TCP852027:TCP852029 TML852027:TML852029 TWH852027:TWH852029 UGD852027:UGD852029 UPZ852027:UPZ852029 UZV852027:UZV852029 VJR852027:VJR852029 VTN852027:VTN852029 WDJ852027:WDJ852029 WNF852027:WNF852029 WXB852027:WXB852029 AT917563:AT917565 KP917563:KP917565 UL917563:UL917565 AEH917563:AEH917565 AOD917563:AOD917565 AXZ917563:AXZ917565 BHV917563:BHV917565 BRR917563:BRR917565 CBN917563:CBN917565 CLJ917563:CLJ917565 CVF917563:CVF917565 DFB917563:DFB917565 DOX917563:DOX917565 DYT917563:DYT917565 EIP917563:EIP917565 ESL917563:ESL917565 FCH917563:FCH917565 FMD917563:FMD917565 FVZ917563:FVZ917565 GFV917563:GFV917565 GPR917563:GPR917565 GZN917563:GZN917565 HJJ917563:HJJ917565 HTF917563:HTF917565 IDB917563:IDB917565 IMX917563:IMX917565 IWT917563:IWT917565 JGP917563:JGP917565 JQL917563:JQL917565 KAH917563:KAH917565 KKD917563:KKD917565 KTZ917563:KTZ917565 LDV917563:LDV917565 LNR917563:LNR917565 LXN917563:LXN917565 MHJ917563:MHJ917565 MRF917563:MRF917565 NBB917563:NBB917565 NKX917563:NKX917565 NUT917563:NUT917565 OEP917563:OEP917565 OOL917563:OOL917565 OYH917563:OYH917565 PID917563:PID917565 PRZ917563:PRZ917565 QBV917563:QBV917565 QLR917563:QLR917565 QVN917563:QVN917565 RFJ917563:RFJ917565 RPF917563:RPF917565 RZB917563:RZB917565 SIX917563:SIX917565 SST917563:SST917565 TCP917563:TCP917565 TML917563:TML917565 TWH917563:TWH917565 UGD917563:UGD917565 UPZ917563:UPZ917565 UZV917563:UZV917565 VJR917563:VJR917565 VTN917563:VTN917565 WDJ917563:WDJ917565 WNF917563:WNF917565 WXB917563:WXB917565 AT983099:AT983101 KP983099:KP983101 UL983099:UL983101 AEH983099:AEH983101 AOD983099:AOD983101 AXZ983099:AXZ983101 BHV983099:BHV983101 BRR983099:BRR983101 CBN983099:CBN983101 CLJ983099:CLJ983101 CVF983099:CVF983101 DFB983099:DFB983101 DOX983099:DOX983101 DYT983099:DYT983101 EIP983099:EIP983101 ESL983099:ESL983101 FCH983099:FCH983101 FMD983099:FMD983101 FVZ983099:FVZ983101 GFV983099:GFV983101 GPR983099:GPR983101 GZN983099:GZN983101 HJJ983099:HJJ983101 HTF983099:HTF983101 IDB983099:IDB983101 IMX983099:IMX983101 IWT983099:IWT983101 JGP983099:JGP983101 JQL983099:JQL983101 KAH983099:KAH983101 KKD983099:KKD983101 KTZ983099:KTZ983101 LDV983099:LDV983101 LNR983099:LNR983101 LXN983099:LXN983101 MHJ983099:MHJ983101 MRF983099:MRF983101 NBB983099:NBB983101 NKX983099:NKX983101 NUT983099:NUT983101 OEP983099:OEP983101 OOL983099:OOL983101 OYH983099:OYH983101 PID983099:PID983101 PRZ983099:PRZ983101 QBV983099:QBV983101 QLR983099:QLR983101 QVN983099:QVN983101 RFJ983099:RFJ983101 RPF983099:RPF983101 RZB983099:RZB983101 SIX983099:SIX983101 SST983099:SST983101 TCP983099:TCP983101 TML983099:TML983101 TWH983099:TWH983101 UGD983099:UGD983101 UPZ983099:UPZ983101 UZV983099:UZV983101 VJR983099:VJR983101 VTN983099:VTN983101 WDJ983099:WDJ983101 WNF983099:WNF983101 WXB983099:WXB983101 AM14:AR15 KI14:KN15 UE14:UJ15 AEA14:AEF15 ANW14:AOB15 AXS14:AXX15 BHO14:BHT15 BRK14:BRP15 CBG14:CBL15 CLC14:CLH15 CUY14:CVD15 DEU14:DEZ15 DOQ14:DOV15 DYM14:DYR15 EII14:EIN15 ESE14:ESJ15 FCA14:FCF15 FLW14:FMB15 FVS14:FVX15 GFO14:GFT15 GPK14:GPP15 GZG14:GZL15 HJC14:HJH15 HSY14:HTD15 ICU14:ICZ15 IMQ14:IMV15 IWM14:IWR15 JGI14:JGN15 JQE14:JQJ15 KAA14:KAF15 KJW14:KKB15 KTS14:KTX15 LDO14:LDT15 LNK14:LNP15 LXG14:LXL15 MHC14:MHH15 MQY14:MRD15 NAU14:NAZ15 NKQ14:NKV15 NUM14:NUR15 OEI14:OEN15 OOE14:OOJ15 OYA14:OYF15 PHW14:PIB15 PRS14:PRX15 QBO14:QBT15 QLK14:QLP15 QVG14:QVL15 RFC14:RFH15 ROY14:RPD15 RYU14:RYZ15 SIQ14:SIV15 SSM14:SSR15 TCI14:TCN15 TME14:TMJ15 TWA14:TWF15 UFW14:UGB15 UPS14:UPX15 UZO14:UZT15 VJK14:VJP15 VTG14:VTL15 WDC14:WDH15 WMY14:WND15 WWU14:WWZ15 AM65550:AR65551 KI65550:KN65551 UE65550:UJ65551 AEA65550:AEF65551 ANW65550:AOB65551 AXS65550:AXX65551 BHO65550:BHT65551 BRK65550:BRP65551 CBG65550:CBL65551 CLC65550:CLH65551 CUY65550:CVD65551 DEU65550:DEZ65551 DOQ65550:DOV65551 DYM65550:DYR65551 EII65550:EIN65551 ESE65550:ESJ65551 FCA65550:FCF65551 FLW65550:FMB65551 FVS65550:FVX65551 GFO65550:GFT65551 GPK65550:GPP65551 GZG65550:GZL65551 HJC65550:HJH65551 HSY65550:HTD65551 ICU65550:ICZ65551 IMQ65550:IMV65551 IWM65550:IWR65551 JGI65550:JGN65551 JQE65550:JQJ65551 KAA65550:KAF65551 KJW65550:KKB65551 KTS65550:KTX65551 LDO65550:LDT65551 LNK65550:LNP65551 LXG65550:LXL65551 MHC65550:MHH65551 MQY65550:MRD65551 NAU65550:NAZ65551 NKQ65550:NKV65551 NUM65550:NUR65551 OEI65550:OEN65551 OOE65550:OOJ65551 OYA65550:OYF65551 PHW65550:PIB65551 PRS65550:PRX65551 QBO65550:QBT65551 QLK65550:QLP65551 QVG65550:QVL65551 RFC65550:RFH65551 ROY65550:RPD65551 RYU65550:RYZ65551 SIQ65550:SIV65551 SSM65550:SSR65551 TCI65550:TCN65551 TME65550:TMJ65551 TWA65550:TWF65551 UFW65550:UGB65551 UPS65550:UPX65551 UZO65550:UZT65551 VJK65550:VJP65551 VTG65550:VTL65551 WDC65550:WDH65551 WMY65550:WND65551 WWU65550:WWZ65551 AM131086:AR131087 KI131086:KN131087 UE131086:UJ131087 AEA131086:AEF131087 ANW131086:AOB131087 AXS131086:AXX131087 BHO131086:BHT131087 BRK131086:BRP131087 CBG131086:CBL131087 CLC131086:CLH131087 CUY131086:CVD131087 DEU131086:DEZ131087 DOQ131086:DOV131087 DYM131086:DYR131087 EII131086:EIN131087 ESE131086:ESJ131087 FCA131086:FCF131087 FLW131086:FMB131087 FVS131086:FVX131087 GFO131086:GFT131087 GPK131086:GPP131087 GZG131086:GZL131087 HJC131086:HJH131087 HSY131086:HTD131087 ICU131086:ICZ131087 IMQ131086:IMV131087 IWM131086:IWR131087 JGI131086:JGN131087 JQE131086:JQJ131087 KAA131086:KAF131087 KJW131086:KKB131087 KTS131086:KTX131087 LDO131086:LDT131087 LNK131086:LNP131087 LXG131086:LXL131087 MHC131086:MHH131087 MQY131086:MRD131087 NAU131086:NAZ131087 NKQ131086:NKV131087 NUM131086:NUR131087 OEI131086:OEN131087 OOE131086:OOJ131087 OYA131086:OYF131087 PHW131086:PIB131087 PRS131086:PRX131087 QBO131086:QBT131087 QLK131086:QLP131087 QVG131086:QVL131087 RFC131086:RFH131087 ROY131086:RPD131087 RYU131086:RYZ131087 SIQ131086:SIV131087 SSM131086:SSR131087 TCI131086:TCN131087 TME131086:TMJ131087 TWA131086:TWF131087 UFW131086:UGB131087 UPS131086:UPX131087 UZO131086:UZT131087 VJK131086:VJP131087 VTG131086:VTL131087 WDC131086:WDH131087 WMY131086:WND131087 WWU131086:WWZ131087 AM196622:AR196623 KI196622:KN196623 UE196622:UJ196623 AEA196622:AEF196623 ANW196622:AOB196623 AXS196622:AXX196623 BHO196622:BHT196623 BRK196622:BRP196623 CBG196622:CBL196623 CLC196622:CLH196623 CUY196622:CVD196623 DEU196622:DEZ196623 DOQ196622:DOV196623 DYM196622:DYR196623 EII196622:EIN196623 ESE196622:ESJ196623 FCA196622:FCF196623 FLW196622:FMB196623 FVS196622:FVX196623 GFO196622:GFT196623 GPK196622:GPP196623 GZG196622:GZL196623 HJC196622:HJH196623 HSY196622:HTD196623 ICU196622:ICZ196623 IMQ196622:IMV196623 IWM196622:IWR196623 JGI196622:JGN196623 JQE196622:JQJ196623 KAA196622:KAF196623 KJW196622:KKB196623 KTS196622:KTX196623 LDO196622:LDT196623 LNK196622:LNP196623 LXG196622:LXL196623 MHC196622:MHH196623 MQY196622:MRD196623 NAU196622:NAZ196623 NKQ196622:NKV196623 NUM196622:NUR196623 OEI196622:OEN196623 OOE196622:OOJ196623 OYA196622:OYF196623 PHW196622:PIB196623 PRS196622:PRX196623 QBO196622:QBT196623 QLK196622:QLP196623 QVG196622:QVL196623 RFC196622:RFH196623 ROY196622:RPD196623 RYU196622:RYZ196623 SIQ196622:SIV196623 SSM196622:SSR196623 TCI196622:TCN196623 TME196622:TMJ196623 TWA196622:TWF196623 UFW196622:UGB196623 UPS196622:UPX196623 UZO196622:UZT196623 VJK196622:VJP196623 VTG196622:VTL196623 WDC196622:WDH196623 WMY196622:WND196623 WWU196622:WWZ196623 AM262158:AR262159 KI262158:KN262159 UE262158:UJ262159 AEA262158:AEF262159 ANW262158:AOB262159 AXS262158:AXX262159 BHO262158:BHT262159 BRK262158:BRP262159 CBG262158:CBL262159 CLC262158:CLH262159 CUY262158:CVD262159 DEU262158:DEZ262159 DOQ262158:DOV262159 DYM262158:DYR262159 EII262158:EIN262159 ESE262158:ESJ262159 FCA262158:FCF262159 FLW262158:FMB262159 FVS262158:FVX262159 GFO262158:GFT262159 GPK262158:GPP262159 GZG262158:GZL262159 HJC262158:HJH262159 HSY262158:HTD262159 ICU262158:ICZ262159 IMQ262158:IMV262159 IWM262158:IWR262159 JGI262158:JGN262159 JQE262158:JQJ262159 KAA262158:KAF262159 KJW262158:KKB262159 KTS262158:KTX262159 LDO262158:LDT262159 LNK262158:LNP262159 LXG262158:LXL262159 MHC262158:MHH262159 MQY262158:MRD262159 NAU262158:NAZ262159 NKQ262158:NKV262159 NUM262158:NUR262159 OEI262158:OEN262159 OOE262158:OOJ262159 OYA262158:OYF262159 PHW262158:PIB262159 PRS262158:PRX262159 QBO262158:QBT262159 QLK262158:QLP262159 QVG262158:QVL262159 RFC262158:RFH262159 ROY262158:RPD262159 RYU262158:RYZ262159 SIQ262158:SIV262159 SSM262158:SSR262159 TCI262158:TCN262159 TME262158:TMJ262159 TWA262158:TWF262159 UFW262158:UGB262159 UPS262158:UPX262159 UZO262158:UZT262159 VJK262158:VJP262159 VTG262158:VTL262159 WDC262158:WDH262159 WMY262158:WND262159 WWU262158:WWZ262159 AM327694:AR327695 KI327694:KN327695 UE327694:UJ327695 AEA327694:AEF327695 ANW327694:AOB327695 AXS327694:AXX327695 BHO327694:BHT327695 BRK327694:BRP327695 CBG327694:CBL327695 CLC327694:CLH327695 CUY327694:CVD327695 DEU327694:DEZ327695 DOQ327694:DOV327695 DYM327694:DYR327695 EII327694:EIN327695 ESE327694:ESJ327695 FCA327694:FCF327695 FLW327694:FMB327695 FVS327694:FVX327695 GFO327694:GFT327695 GPK327694:GPP327695 GZG327694:GZL327695 HJC327694:HJH327695 HSY327694:HTD327695 ICU327694:ICZ327695 IMQ327694:IMV327695 IWM327694:IWR327695 JGI327694:JGN327695 JQE327694:JQJ327695 KAA327694:KAF327695 KJW327694:KKB327695 KTS327694:KTX327695 LDO327694:LDT327695 LNK327694:LNP327695 LXG327694:LXL327695 MHC327694:MHH327695 MQY327694:MRD327695 NAU327694:NAZ327695 NKQ327694:NKV327695 NUM327694:NUR327695 OEI327694:OEN327695 OOE327694:OOJ327695 OYA327694:OYF327695 PHW327694:PIB327695 PRS327694:PRX327695 QBO327694:QBT327695 QLK327694:QLP327695 QVG327694:QVL327695 RFC327694:RFH327695 ROY327694:RPD327695 RYU327694:RYZ327695 SIQ327694:SIV327695 SSM327694:SSR327695 TCI327694:TCN327695 TME327694:TMJ327695 TWA327694:TWF327695 UFW327694:UGB327695 UPS327694:UPX327695 UZO327694:UZT327695 VJK327694:VJP327695 VTG327694:VTL327695 WDC327694:WDH327695 WMY327694:WND327695 WWU327694:WWZ327695 AM393230:AR393231 KI393230:KN393231 UE393230:UJ393231 AEA393230:AEF393231 ANW393230:AOB393231 AXS393230:AXX393231 BHO393230:BHT393231 BRK393230:BRP393231 CBG393230:CBL393231 CLC393230:CLH393231 CUY393230:CVD393231 DEU393230:DEZ393231 DOQ393230:DOV393231 DYM393230:DYR393231 EII393230:EIN393231 ESE393230:ESJ393231 FCA393230:FCF393231 FLW393230:FMB393231 FVS393230:FVX393231 GFO393230:GFT393231 GPK393230:GPP393231 GZG393230:GZL393231 HJC393230:HJH393231 HSY393230:HTD393231 ICU393230:ICZ393231 IMQ393230:IMV393231 IWM393230:IWR393231 JGI393230:JGN393231 JQE393230:JQJ393231 KAA393230:KAF393231 KJW393230:KKB393231 KTS393230:KTX393231 LDO393230:LDT393231 LNK393230:LNP393231 LXG393230:LXL393231 MHC393230:MHH393231 MQY393230:MRD393231 NAU393230:NAZ393231 NKQ393230:NKV393231 NUM393230:NUR393231 OEI393230:OEN393231 OOE393230:OOJ393231 OYA393230:OYF393231 PHW393230:PIB393231 PRS393230:PRX393231 QBO393230:QBT393231 QLK393230:QLP393231 QVG393230:QVL393231 RFC393230:RFH393231 ROY393230:RPD393231 RYU393230:RYZ393231 SIQ393230:SIV393231 SSM393230:SSR393231 TCI393230:TCN393231 TME393230:TMJ393231 TWA393230:TWF393231 UFW393230:UGB393231 UPS393230:UPX393231 UZO393230:UZT393231 VJK393230:VJP393231 VTG393230:VTL393231 WDC393230:WDH393231 WMY393230:WND393231 WWU393230:WWZ393231 AM458766:AR458767 KI458766:KN458767 UE458766:UJ458767 AEA458766:AEF458767 ANW458766:AOB458767 AXS458766:AXX458767 BHO458766:BHT458767 BRK458766:BRP458767 CBG458766:CBL458767 CLC458766:CLH458767 CUY458766:CVD458767 DEU458766:DEZ458767 DOQ458766:DOV458767 DYM458766:DYR458767 EII458766:EIN458767 ESE458766:ESJ458767 FCA458766:FCF458767 FLW458766:FMB458767 FVS458766:FVX458767 GFO458766:GFT458767 GPK458766:GPP458767 GZG458766:GZL458767 HJC458766:HJH458767 HSY458766:HTD458767 ICU458766:ICZ458767 IMQ458766:IMV458767 IWM458766:IWR458767 JGI458766:JGN458767 JQE458766:JQJ458767 KAA458766:KAF458767 KJW458766:KKB458767 KTS458766:KTX458767 LDO458766:LDT458767 LNK458766:LNP458767 LXG458766:LXL458767 MHC458766:MHH458767 MQY458766:MRD458767 NAU458766:NAZ458767 NKQ458766:NKV458767 NUM458766:NUR458767 OEI458766:OEN458767 OOE458766:OOJ458767 OYA458766:OYF458767 PHW458766:PIB458767 PRS458766:PRX458767 QBO458766:QBT458767 QLK458766:QLP458767 QVG458766:QVL458767 RFC458766:RFH458767 ROY458766:RPD458767 RYU458766:RYZ458767 SIQ458766:SIV458767 SSM458766:SSR458767 TCI458766:TCN458767 TME458766:TMJ458767 TWA458766:TWF458767 UFW458766:UGB458767 UPS458766:UPX458767 UZO458766:UZT458767 VJK458766:VJP458767 VTG458766:VTL458767 WDC458766:WDH458767 WMY458766:WND458767 WWU458766:WWZ458767 AM524302:AR524303 KI524302:KN524303 UE524302:UJ524303 AEA524302:AEF524303 ANW524302:AOB524303 AXS524302:AXX524303 BHO524302:BHT524303 BRK524302:BRP524303 CBG524302:CBL524303 CLC524302:CLH524303 CUY524302:CVD524303 DEU524302:DEZ524303 DOQ524302:DOV524303 DYM524302:DYR524303 EII524302:EIN524303 ESE524302:ESJ524303 FCA524302:FCF524303 FLW524302:FMB524303 FVS524302:FVX524303 GFO524302:GFT524303 GPK524302:GPP524303 GZG524302:GZL524303 HJC524302:HJH524303 HSY524302:HTD524303 ICU524302:ICZ524303 IMQ524302:IMV524303 IWM524302:IWR524303 JGI524302:JGN524303 JQE524302:JQJ524303 KAA524302:KAF524303 KJW524302:KKB524303 KTS524302:KTX524303 LDO524302:LDT524303 LNK524302:LNP524303 LXG524302:LXL524303 MHC524302:MHH524303 MQY524302:MRD524303 NAU524302:NAZ524303 NKQ524302:NKV524303 NUM524302:NUR524303 OEI524302:OEN524303 OOE524302:OOJ524303 OYA524302:OYF524303 PHW524302:PIB524303 PRS524302:PRX524303 QBO524302:QBT524303 QLK524302:QLP524303 QVG524302:QVL524303 RFC524302:RFH524303 ROY524302:RPD524303 RYU524302:RYZ524303 SIQ524302:SIV524303 SSM524302:SSR524303 TCI524302:TCN524303 TME524302:TMJ524303 TWA524302:TWF524303 UFW524302:UGB524303 UPS524302:UPX524303 UZO524302:UZT524303 VJK524302:VJP524303 VTG524302:VTL524303 WDC524302:WDH524303 WMY524302:WND524303 WWU524302:WWZ524303 AM589838:AR589839 KI589838:KN589839 UE589838:UJ589839 AEA589838:AEF589839 ANW589838:AOB589839 AXS589838:AXX589839 BHO589838:BHT589839 BRK589838:BRP589839 CBG589838:CBL589839 CLC589838:CLH589839 CUY589838:CVD589839 DEU589838:DEZ589839 DOQ589838:DOV589839 DYM589838:DYR589839 EII589838:EIN589839 ESE589838:ESJ589839 FCA589838:FCF589839 FLW589838:FMB589839 FVS589838:FVX589839 GFO589838:GFT589839 GPK589838:GPP589839 GZG589838:GZL589839 HJC589838:HJH589839 HSY589838:HTD589839 ICU589838:ICZ589839 IMQ589838:IMV589839 IWM589838:IWR589839 JGI589838:JGN589839 JQE589838:JQJ589839 KAA589838:KAF589839 KJW589838:KKB589839 KTS589838:KTX589839 LDO589838:LDT589839 LNK589838:LNP589839 LXG589838:LXL589839 MHC589838:MHH589839 MQY589838:MRD589839 NAU589838:NAZ589839 NKQ589838:NKV589839 NUM589838:NUR589839 OEI589838:OEN589839 OOE589838:OOJ589839 OYA589838:OYF589839 PHW589838:PIB589839 PRS589838:PRX589839 QBO589838:QBT589839 QLK589838:QLP589839 QVG589838:QVL589839 RFC589838:RFH589839 ROY589838:RPD589839 RYU589838:RYZ589839 SIQ589838:SIV589839 SSM589838:SSR589839 TCI589838:TCN589839 TME589838:TMJ589839 TWA589838:TWF589839 UFW589838:UGB589839 UPS589838:UPX589839 UZO589838:UZT589839 VJK589838:VJP589839 VTG589838:VTL589839 WDC589838:WDH589839 WMY589838:WND589839 WWU589838:WWZ589839 AM655374:AR655375 KI655374:KN655375 UE655374:UJ655375 AEA655374:AEF655375 ANW655374:AOB655375 AXS655374:AXX655375 BHO655374:BHT655375 BRK655374:BRP655375 CBG655374:CBL655375 CLC655374:CLH655375 CUY655374:CVD655375 DEU655374:DEZ655375 DOQ655374:DOV655375 DYM655374:DYR655375 EII655374:EIN655375 ESE655374:ESJ655375 FCA655374:FCF655375 FLW655374:FMB655375 FVS655374:FVX655375 GFO655374:GFT655375 GPK655374:GPP655375 GZG655374:GZL655375 HJC655374:HJH655375 HSY655374:HTD655375 ICU655374:ICZ655375 IMQ655374:IMV655375 IWM655374:IWR655375 JGI655374:JGN655375 JQE655374:JQJ655375 KAA655374:KAF655375 KJW655374:KKB655375 KTS655374:KTX655375 LDO655374:LDT655375 LNK655374:LNP655375 LXG655374:LXL655375 MHC655374:MHH655375 MQY655374:MRD655375 NAU655374:NAZ655375 NKQ655374:NKV655375 NUM655374:NUR655375 OEI655374:OEN655375 OOE655374:OOJ655375 OYA655374:OYF655375 PHW655374:PIB655375 PRS655374:PRX655375 QBO655374:QBT655375 QLK655374:QLP655375 QVG655374:QVL655375 RFC655374:RFH655375 ROY655374:RPD655375 RYU655374:RYZ655375 SIQ655374:SIV655375 SSM655374:SSR655375 TCI655374:TCN655375 TME655374:TMJ655375 TWA655374:TWF655375 UFW655374:UGB655375 UPS655374:UPX655375 UZO655374:UZT655375 VJK655374:VJP655375 VTG655374:VTL655375 WDC655374:WDH655375 WMY655374:WND655375 WWU655374:WWZ655375 AM720910:AR720911 KI720910:KN720911 UE720910:UJ720911 AEA720910:AEF720911 ANW720910:AOB720911 AXS720910:AXX720911 BHO720910:BHT720911 BRK720910:BRP720911 CBG720910:CBL720911 CLC720910:CLH720911 CUY720910:CVD720911 DEU720910:DEZ720911 DOQ720910:DOV720911 DYM720910:DYR720911 EII720910:EIN720911 ESE720910:ESJ720911 FCA720910:FCF720911 FLW720910:FMB720911 FVS720910:FVX720911 GFO720910:GFT720911 GPK720910:GPP720911 GZG720910:GZL720911 HJC720910:HJH720911 HSY720910:HTD720911 ICU720910:ICZ720911 IMQ720910:IMV720911 IWM720910:IWR720911 JGI720910:JGN720911 JQE720910:JQJ720911 KAA720910:KAF720911 KJW720910:KKB720911 KTS720910:KTX720911 LDO720910:LDT720911 LNK720910:LNP720911 LXG720910:LXL720911 MHC720910:MHH720911 MQY720910:MRD720911 NAU720910:NAZ720911 NKQ720910:NKV720911 NUM720910:NUR720911 OEI720910:OEN720911 OOE720910:OOJ720911 OYA720910:OYF720911 PHW720910:PIB720911 PRS720910:PRX720911 QBO720910:QBT720911 QLK720910:QLP720911 QVG720910:QVL720911 RFC720910:RFH720911 ROY720910:RPD720911 RYU720910:RYZ720911 SIQ720910:SIV720911 SSM720910:SSR720911 TCI720910:TCN720911 TME720910:TMJ720911 TWA720910:TWF720911 UFW720910:UGB720911 UPS720910:UPX720911 UZO720910:UZT720911 VJK720910:VJP720911 VTG720910:VTL720911 WDC720910:WDH720911 WMY720910:WND720911 WWU720910:WWZ720911 AM786446:AR786447 KI786446:KN786447 UE786446:UJ786447 AEA786446:AEF786447 ANW786446:AOB786447 AXS786446:AXX786447 BHO786446:BHT786447 BRK786446:BRP786447 CBG786446:CBL786447 CLC786446:CLH786447 CUY786446:CVD786447 DEU786446:DEZ786447 DOQ786446:DOV786447 DYM786446:DYR786447 EII786446:EIN786447 ESE786446:ESJ786447 FCA786446:FCF786447 FLW786446:FMB786447 FVS786446:FVX786447 GFO786446:GFT786447 GPK786446:GPP786447 GZG786446:GZL786447 HJC786446:HJH786447 HSY786446:HTD786447 ICU786446:ICZ786447 IMQ786446:IMV786447 IWM786446:IWR786447 JGI786446:JGN786447 JQE786446:JQJ786447 KAA786446:KAF786447 KJW786446:KKB786447 KTS786446:KTX786447 LDO786446:LDT786447 LNK786446:LNP786447 LXG786446:LXL786447 MHC786446:MHH786447 MQY786446:MRD786447 NAU786446:NAZ786447 NKQ786446:NKV786447 NUM786446:NUR786447 OEI786446:OEN786447 OOE786446:OOJ786447 OYA786446:OYF786447 PHW786446:PIB786447 PRS786446:PRX786447 QBO786446:QBT786447 QLK786446:QLP786447 QVG786446:QVL786447 RFC786446:RFH786447 ROY786446:RPD786447 RYU786446:RYZ786447 SIQ786446:SIV786447 SSM786446:SSR786447 TCI786446:TCN786447 TME786446:TMJ786447 TWA786446:TWF786447 UFW786446:UGB786447 UPS786446:UPX786447 UZO786446:UZT786447 VJK786446:VJP786447 VTG786446:VTL786447 WDC786446:WDH786447 WMY786446:WND786447 WWU786446:WWZ786447 AM851982:AR851983 KI851982:KN851983 UE851982:UJ851983 AEA851982:AEF851983 ANW851982:AOB851983 AXS851982:AXX851983 BHO851982:BHT851983 BRK851982:BRP851983 CBG851982:CBL851983 CLC851982:CLH851983 CUY851982:CVD851983 DEU851982:DEZ851983 DOQ851982:DOV851983 DYM851982:DYR851983 EII851982:EIN851983 ESE851982:ESJ851983 FCA851982:FCF851983 FLW851982:FMB851983 FVS851982:FVX851983 GFO851982:GFT851983 GPK851982:GPP851983 GZG851982:GZL851983 HJC851982:HJH851983 HSY851982:HTD851983 ICU851982:ICZ851983 IMQ851982:IMV851983 IWM851982:IWR851983 JGI851982:JGN851983 JQE851982:JQJ851983 KAA851982:KAF851983 KJW851982:KKB851983 KTS851982:KTX851983 LDO851982:LDT851983 LNK851982:LNP851983 LXG851982:LXL851983 MHC851982:MHH851983 MQY851982:MRD851983 NAU851982:NAZ851983 NKQ851982:NKV851983 NUM851982:NUR851983 OEI851982:OEN851983 OOE851982:OOJ851983 OYA851982:OYF851983 PHW851982:PIB851983 PRS851982:PRX851983 QBO851982:QBT851983 QLK851982:QLP851983 QVG851982:QVL851983 RFC851982:RFH851983 ROY851982:RPD851983 RYU851982:RYZ851983 SIQ851982:SIV851983 SSM851982:SSR851983 TCI851982:TCN851983 TME851982:TMJ851983 TWA851982:TWF851983 UFW851982:UGB851983 UPS851982:UPX851983 UZO851982:UZT851983 VJK851982:VJP851983 VTG851982:VTL851983 WDC851982:WDH851983 WMY851982:WND851983 WWU851982:WWZ851983 AM917518:AR917519 KI917518:KN917519 UE917518:UJ917519 AEA917518:AEF917519 ANW917518:AOB917519 AXS917518:AXX917519 BHO917518:BHT917519 BRK917518:BRP917519 CBG917518:CBL917519 CLC917518:CLH917519 CUY917518:CVD917519 DEU917518:DEZ917519 DOQ917518:DOV917519 DYM917518:DYR917519 EII917518:EIN917519 ESE917518:ESJ917519 FCA917518:FCF917519 FLW917518:FMB917519 FVS917518:FVX917519 GFO917518:GFT917519 GPK917518:GPP917519 GZG917518:GZL917519 HJC917518:HJH917519 HSY917518:HTD917519 ICU917518:ICZ917519 IMQ917518:IMV917519 IWM917518:IWR917519 JGI917518:JGN917519 JQE917518:JQJ917519 KAA917518:KAF917519 KJW917518:KKB917519 KTS917518:KTX917519 LDO917518:LDT917519 LNK917518:LNP917519 LXG917518:LXL917519 MHC917518:MHH917519 MQY917518:MRD917519 NAU917518:NAZ917519 NKQ917518:NKV917519 NUM917518:NUR917519 OEI917518:OEN917519 OOE917518:OOJ917519 OYA917518:OYF917519 PHW917518:PIB917519 PRS917518:PRX917519 QBO917518:QBT917519 QLK917518:QLP917519 QVG917518:QVL917519 RFC917518:RFH917519 ROY917518:RPD917519 RYU917518:RYZ917519 SIQ917518:SIV917519 SSM917518:SSR917519 TCI917518:TCN917519 TME917518:TMJ917519 TWA917518:TWF917519 UFW917518:UGB917519 UPS917518:UPX917519 UZO917518:UZT917519 VJK917518:VJP917519 VTG917518:VTL917519 WDC917518:WDH917519 WMY917518:WND917519 WWU917518:WWZ917519 AM983054:AR983055 KI983054:KN983055 UE983054:UJ983055 AEA983054:AEF983055 ANW983054:AOB983055 AXS983054:AXX983055 BHO983054:BHT983055 BRK983054:BRP983055 CBG983054:CBL983055 CLC983054:CLH983055 CUY983054:CVD983055 DEU983054:DEZ983055 DOQ983054:DOV983055 DYM983054:DYR983055 EII983054:EIN983055 ESE983054:ESJ983055 FCA983054:FCF983055 FLW983054:FMB983055 FVS983054:FVX983055 GFO983054:GFT983055 GPK983054:GPP983055 GZG983054:GZL983055 HJC983054:HJH983055 HSY983054:HTD983055 ICU983054:ICZ983055 IMQ983054:IMV983055 IWM983054:IWR983055 JGI983054:JGN983055 JQE983054:JQJ983055 KAA983054:KAF983055 KJW983054:KKB983055 KTS983054:KTX983055 LDO983054:LDT983055 LNK983054:LNP983055 LXG983054:LXL983055 MHC983054:MHH983055 MQY983054:MRD983055 NAU983054:NAZ983055 NKQ983054:NKV983055 NUM983054:NUR983055 OEI983054:OEN983055 OOE983054:OOJ983055 OYA983054:OYF983055 PHW983054:PIB983055 PRS983054:PRX983055 QBO983054:QBT983055 QLK983054:QLP983055 QVG983054:QVL983055 RFC983054:RFH983055 ROY983054:RPD983055 RYU983054:RYZ983055 SIQ983054:SIV983055 SSM983054:SSR983055 TCI983054:TCN983055 TME983054:TMJ983055 TWA983054:TWF983055 UFW983054:UGB983055 UPS983054:UPX983055 UZO983054:UZT983055 VJK983054:VJP983055 VTG983054:VTL983055 WDC983054:WDH983055 WMY983054:WND983055 WWU983054:WWZ983055 V17:X22 JR17:JT22 TN17:TP22 ADJ17:ADL22 ANF17:ANH22 AXB17:AXD22 BGX17:BGZ22 BQT17:BQV22 CAP17:CAR22 CKL17:CKN22 CUH17:CUJ22 DED17:DEF22 DNZ17:DOB22 DXV17:DXX22 EHR17:EHT22 ERN17:ERP22 FBJ17:FBL22 FLF17:FLH22 FVB17:FVD22 GEX17:GEZ22 GOT17:GOV22 GYP17:GYR22 HIL17:HIN22 HSH17:HSJ22 ICD17:ICF22 ILZ17:IMB22 IVV17:IVX22 JFR17:JFT22 JPN17:JPP22 JZJ17:JZL22 KJF17:KJH22 KTB17:KTD22 LCX17:LCZ22 LMT17:LMV22 LWP17:LWR22 MGL17:MGN22 MQH17:MQJ22 NAD17:NAF22 NJZ17:NKB22 NTV17:NTX22 ODR17:ODT22 ONN17:ONP22 OXJ17:OXL22 PHF17:PHH22 PRB17:PRD22 QAX17:QAZ22 QKT17:QKV22 QUP17:QUR22 REL17:REN22 ROH17:ROJ22 RYD17:RYF22 SHZ17:SIB22 SRV17:SRX22 TBR17:TBT22 TLN17:TLP22 TVJ17:TVL22 UFF17:UFH22 UPB17:UPD22 UYX17:UYZ22 VIT17:VIV22 VSP17:VSR22 WCL17:WCN22 WMH17:WMJ22 WWD17:WWF22 V65553:X65558 JR65553:JT65558 TN65553:TP65558 ADJ65553:ADL65558 ANF65553:ANH65558 AXB65553:AXD65558 BGX65553:BGZ65558 BQT65553:BQV65558 CAP65553:CAR65558 CKL65553:CKN65558 CUH65553:CUJ65558 DED65553:DEF65558 DNZ65553:DOB65558 DXV65553:DXX65558 EHR65553:EHT65558 ERN65553:ERP65558 FBJ65553:FBL65558 FLF65553:FLH65558 FVB65553:FVD65558 GEX65553:GEZ65558 GOT65553:GOV65558 GYP65553:GYR65558 HIL65553:HIN65558 HSH65553:HSJ65558 ICD65553:ICF65558 ILZ65553:IMB65558 IVV65553:IVX65558 JFR65553:JFT65558 JPN65553:JPP65558 JZJ65553:JZL65558 KJF65553:KJH65558 KTB65553:KTD65558 LCX65553:LCZ65558 LMT65553:LMV65558 LWP65553:LWR65558 MGL65553:MGN65558 MQH65553:MQJ65558 NAD65553:NAF65558 NJZ65553:NKB65558 NTV65553:NTX65558 ODR65553:ODT65558 ONN65553:ONP65558 OXJ65553:OXL65558 PHF65553:PHH65558 PRB65553:PRD65558 QAX65553:QAZ65558 QKT65553:QKV65558 QUP65553:QUR65558 REL65553:REN65558 ROH65553:ROJ65558 RYD65553:RYF65558 SHZ65553:SIB65558 SRV65553:SRX65558 TBR65553:TBT65558 TLN65553:TLP65558 TVJ65553:TVL65558 UFF65553:UFH65558 UPB65553:UPD65558 UYX65553:UYZ65558 VIT65553:VIV65558 VSP65553:VSR65558 WCL65553:WCN65558 WMH65553:WMJ65558 WWD65553:WWF65558 V131089:X131094 JR131089:JT131094 TN131089:TP131094 ADJ131089:ADL131094 ANF131089:ANH131094 AXB131089:AXD131094 BGX131089:BGZ131094 BQT131089:BQV131094 CAP131089:CAR131094 CKL131089:CKN131094 CUH131089:CUJ131094 DED131089:DEF131094 DNZ131089:DOB131094 DXV131089:DXX131094 EHR131089:EHT131094 ERN131089:ERP131094 FBJ131089:FBL131094 FLF131089:FLH131094 FVB131089:FVD131094 GEX131089:GEZ131094 GOT131089:GOV131094 GYP131089:GYR131094 HIL131089:HIN131094 HSH131089:HSJ131094 ICD131089:ICF131094 ILZ131089:IMB131094 IVV131089:IVX131094 JFR131089:JFT131094 JPN131089:JPP131094 JZJ131089:JZL131094 KJF131089:KJH131094 KTB131089:KTD131094 LCX131089:LCZ131094 LMT131089:LMV131094 LWP131089:LWR131094 MGL131089:MGN131094 MQH131089:MQJ131094 NAD131089:NAF131094 NJZ131089:NKB131094 NTV131089:NTX131094 ODR131089:ODT131094 ONN131089:ONP131094 OXJ131089:OXL131094 PHF131089:PHH131094 PRB131089:PRD131094 QAX131089:QAZ131094 QKT131089:QKV131094 QUP131089:QUR131094 REL131089:REN131094 ROH131089:ROJ131094 RYD131089:RYF131094 SHZ131089:SIB131094 SRV131089:SRX131094 TBR131089:TBT131094 TLN131089:TLP131094 TVJ131089:TVL131094 UFF131089:UFH131094 UPB131089:UPD131094 UYX131089:UYZ131094 VIT131089:VIV131094 VSP131089:VSR131094 WCL131089:WCN131094 WMH131089:WMJ131094 WWD131089:WWF131094 V196625:X196630 JR196625:JT196630 TN196625:TP196630 ADJ196625:ADL196630 ANF196625:ANH196630 AXB196625:AXD196630 BGX196625:BGZ196630 BQT196625:BQV196630 CAP196625:CAR196630 CKL196625:CKN196630 CUH196625:CUJ196630 DED196625:DEF196630 DNZ196625:DOB196630 DXV196625:DXX196630 EHR196625:EHT196630 ERN196625:ERP196630 FBJ196625:FBL196630 FLF196625:FLH196630 FVB196625:FVD196630 GEX196625:GEZ196630 GOT196625:GOV196630 GYP196625:GYR196630 HIL196625:HIN196630 HSH196625:HSJ196630 ICD196625:ICF196630 ILZ196625:IMB196630 IVV196625:IVX196630 JFR196625:JFT196630 JPN196625:JPP196630 JZJ196625:JZL196630 KJF196625:KJH196630 KTB196625:KTD196630 LCX196625:LCZ196630 LMT196625:LMV196630 LWP196625:LWR196630 MGL196625:MGN196630 MQH196625:MQJ196630 NAD196625:NAF196630 NJZ196625:NKB196630 NTV196625:NTX196630 ODR196625:ODT196630 ONN196625:ONP196630 OXJ196625:OXL196630 PHF196625:PHH196630 PRB196625:PRD196630 QAX196625:QAZ196630 QKT196625:QKV196630 QUP196625:QUR196630 REL196625:REN196630 ROH196625:ROJ196630 RYD196625:RYF196630 SHZ196625:SIB196630 SRV196625:SRX196630 TBR196625:TBT196630 TLN196625:TLP196630 TVJ196625:TVL196630 UFF196625:UFH196630 UPB196625:UPD196630 UYX196625:UYZ196630 VIT196625:VIV196630 VSP196625:VSR196630 WCL196625:WCN196630 WMH196625:WMJ196630 WWD196625:WWF196630 V262161:X262166 JR262161:JT262166 TN262161:TP262166 ADJ262161:ADL262166 ANF262161:ANH262166 AXB262161:AXD262166 BGX262161:BGZ262166 BQT262161:BQV262166 CAP262161:CAR262166 CKL262161:CKN262166 CUH262161:CUJ262166 DED262161:DEF262166 DNZ262161:DOB262166 DXV262161:DXX262166 EHR262161:EHT262166 ERN262161:ERP262166 FBJ262161:FBL262166 FLF262161:FLH262166 FVB262161:FVD262166 GEX262161:GEZ262166 GOT262161:GOV262166 GYP262161:GYR262166 HIL262161:HIN262166 HSH262161:HSJ262166 ICD262161:ICF262166 ILZ262161:IMB262166 IVV262161:IVX262166 JFR262161:JFT262166 JPN262161:JPP262166 JZJ262161:JZL262166 KJF262161:KJH262166 KTB262161:KTD262166 LCX262161:LCZ262166 LMT262161:LMV262166 LWP262161:LWR262166 MGL262161:MGN262166 MQH262161:MQJ262166 NAD262161:NAF262166 NJZ262161:NKB262166 NTV262161:NTX262166 ODR262161:ODT262166 ONN262161:ONP262166 OXJ262161:OXL262166 PHF262161:PHH262166 PRB262161:PRD262166 QAX262161:QAZ262166 QKT262161:QKV262166 QUP262161:QUR262166 REL262161:REN262166 ROH262161:ROJ262166 RYD262161:RYF262166 SHZ262161:SIB262166 SRV262161:SRX262166 TBR262161:TBT262166 TLN262161:TLP262166 TVJ262161:TVL262166 UFF262161:UFH262166 UPB262161:UPD262166 UYX262161:UYZ262166 VIT262161:VIV262166 VSP262161:VSR262166 WCL262161:WCN262166 WMH262161:WMJ262166 WWD262161:WWF262166 V327697:X327702 JR327697:JT327702 TN327697:TP327702 ADJ327697:ADL327702 ANF327697:ANH327702 AXB327697:AXD327702 BGX327697:BGZ327702 BQT327697:BQV327702 CAP327697:CAR327702 CKL327697:CKN327702 CUH327697:CUJ327702 DED327697:DEF327702 DNZ327697:DOB327702 DXV327697:DXX327702 EHR327697:EHT327702 ERN327697:ERP327702 FBJ327697:FBL327702 FLF327697:FLH327702 FVB327697:FVD327702 GEX327697:GEZ327702 GOT327697:GOV327702 GYP327697:GYR327702 HIL327697:HIN327702 HSH327697:HSJ327702 ICD327697:ICF327702 ILZ327697:IMB327702 IVV327697:IVX327702 JFR327697:JFT327702 JPN327697:JPP327702 JZJ327697:JZL327702 KJF327697:KJH327702 KTB327697:KTD327702 LCX327697:LCZ327702 LMT327697:LMV327702 LWP327697:LWR327702 MGL327697:MGN327702 MQH327697:MQJ327702 NAD327697:NAF327702 NJZ327697:NKB327702 NTV327697:NTX327702 ODR327697:ODT327702 ONN327697:ONP327702 OXJ327697:OXL327702 PHF327697:PHH327702 PRB327697:PRD327702 QAX327697:QAZ327702 QKT327697:QKV327702 QUP327697:QUR327702 REL327697:REN327702 ROH327697:ROJ327702 RYD327697:RYF327702 SHZ327697:SIB327702 SRV327697:SRX327702 TBR327697:TBT327702 TLN327697:TLP327702 TVJ327697:TVL327702 UFF327697:UFH327702 UPB327697:UPD327702 UYX327697:UYZ327702 VIT327697:VIV327702 VSP327697:VSR327702 WCL327697:WCN327702 WMH327697:WMJ327702 WWD327697:WWF327702 V393233:X393238 JR393233:JT393238 TN393233:TP393238 ADJ393233:ADL393238 ANF393233:ANH393238 AXB393233:AXD393238 BGX393233:BGZ393238 BQT393233:BQV393238 CAP393233:CAR393238 CKL393233:CKN393238 CUH393233:CUJ393238 DED393233:DEF393238 DNZ393233:DOB393238 DXV393233:DXX393238 EHR393233:EHT393238 ERN393233:ERP393238 FBJ393233:FBL393238 FLF393233:FLH393238 FVB393233:FVD393238 GEX393233:GEZ393238 GOT393233:GOV393238 GYP393233:GYR393238 HIL393233:HIN393238 HSH393233:HSJ393238 ICD393233:ICF393238 ILZ393233:IMB393238 IVV393233:IVX393238 JFR393233:JFT393238 JPN393233:JPP393238 JZJ393233:JZL393238 KJF393233:KJH393238 KTB393233:KTD393238 LCX393233:LCZ393238 LMT393233:LMV393238 LWP393233:LWR393238 MGL393233:MGN393238 MQH393233:MQJ393238 NAD393233:NAF393238 NJZ393233:NKB393238 NTV393233:NTX393238 ODR393233:ODT393238 ONN393233:ONP393238 OXJ393233:OXL393238 PHF393233:PHH393238 PRB393233:PRD393238 QAX393233:QAZ393238 QKT393233:QKV393238 QUP393233:QUR393238 REL393233:REN393238 ROH393233:ROJ393238 RYD393233:RYF393238 SHZ393233:SIB393238 SRV393233:SRX393238 TBR393233:TBT393238 TLN393233:TLP393238 TVJ393233:TVL393238 UFF393233:UFH393238 UPB393233:UPD393238 UYX393233:UYZ393238 VIT393233:VIV393238 VSP393233:VSR393238 WCL393233:WCN393238 WMH393233:WMJ393238 WWD393233:WWF393238 V458769:X458774 JR458769:JT458774 TN458769:TP458774 ADJ458769:ADL458774 ANF458769:ANH458774 AXB458769:AXD458774 BGX458769:BGZ458774 BQT458769:BQV458774 CAP458769:CAR458774 CKL458769:CKN458774 CUH458769:CUJ458774 DED458769:DEF458774 DNZ458769:DOB458774 DXV458769:DXX458774 EHR458769:EHT458774 ERN458769:ERP458774 FBJ458769:FBL458774 FLF458769:FLH458774 FVB458769:FVD458774 GEX458769:GEZ458774 GOT458769:GOV458774 GYP458769:GYR458774 HIL458769:HIN458774 HSH458769:HSJ458774 ICD458769:ICF458774 ILZ458769:IMB458774 IVV458769:IVX458774 JFR458769:JFT458774 JPN458769:JPP458774 JZJ458769:JZL458774 KJF458769:KJH458774 KTB458769:KTD458774 LCX458769:LCZ458774 LMT458769:LMV458774 LWP458769:LWR458774 MGL458769:MGN458774 MQH458769:MQJ458774 NAD458769:NAF458774 NJZ458769:NKB458774 NTV458769:NTX458774 ODR458769:ODT458774 ONN458769:ONP458774 OXJ458769:OXL458774 PHF458769:PHH458774 PRB458769:PRD458774 QAX458769:QAZ458774 QKT458769:QKV458774 QUP458769:QUR458774 REL458769:REN458774 ROH458769:ROJ458774 RYD458769:RYF458774 SHZ458769:SIB458774 SRV458769:SRX458774 TBR458769:TBT458774 TLN458769:TLP458774 TVJ458769:TVL458774 UFF458769:UFH458774 UPB458769:UPD458774 UYX458769:UYZ458774 VIT458769:VIV458774 VSP458769:VSR458774 WCL458769:WCN458774 WMH458769:WMJ458774 WWD458769:WWF458774 V524305:X524310 JR524305:JT524310 TN524305:TP524310 ADJ524305:ADL524310 ANF524305:ANH524310 AXB524305:AXD524310 BGX524305:BGZ524310 BQT524305:BQV524310 CAP524305:CAR524310 CKL524305:CKN524310 CUH524305:CUJ524310 DED524305:DEF524310 DNZ524305:DOB524310 DXV524305:DXX524310 EHR524305:EHT524310 ERN524305:ERP524310 FBJ524305:FBL524310 FLF524305:FLH524310 FVB524305:FVD524310 GEX524305:GEZ524310 GOT524305:GOV524310 GYP524305:GYR524310 HIL524305:HIN524310 HSH524305:HSJ524310 ICD524305:ICF524310 ILZ524305:IMB524310 IVV524305:IVX524310 JFR524305:JFT524310 JPN524305:JPP524310 JZJ524305:JZL524310 KJF524305:KJH524310 KTB524305:KTD524310 LCX524305:LCZ524310 LMT524305:LMV524310 LWP524305:LWR524310 MGL524305:MGN524310 MQH524305:MQJ524310 NAD524305:NAF524310 NJZ524305:NKB524310 NTV524305:NTX524310 ODR524305:ODT524310 ONN524305:ONP524310 OXJ524305:OXL524310 PHF524305:PHH524310 PRB524305:PRD524310 QAX524305:QAZ524310 QKT524305:QKV524310 QUP524305:QUR524310 REL524305:REN524310 ROH524305:ROJ524310 RYD524305:RYF524310 SHZ524305:SIB524310 SRV524305:SRX524310 TBR524305:TBT524310 TLN524305:TLP524310 TVJ524305:TVL524310 UFF524305:UFH524310 UPB524305:UPD524310 UYX524305:UYZ524310 VIT524305:VIV524310 VSP524305:VSR524310 WCL524305:WCN524310 WMH524305:WMJ524310 WWD524305:WWF524310 V589841:X589846 JR589841:JT589846 TN589841:TP589846 ADJ589841:ADL589846 ANF589841:ANH589846 AXB589841:AXD589846 BGX589841:BGZ589846 BQT589841:BQV589846 CAP589841:CAR589846 CKL589841:CKN589846 CUH589841:CUJ589846 DED589841:DEF589846 DNZ589841:DOB589846 DXV589841:DXX589846 EHR589841:EHT589846 ERN589841:ERP589846 FBJ589841:FBL589846 FLF589841:FLH589846 FVB589841:FVD589846 GEX589841:GEZ589846 GOT589841:GOV589846 GYP589841:GYR589846 HIL589841:HIN589846 HSH589841:HSJ589846 ICD589841:ICF589846 ILZ589841:IMB589846 IVV589841:IVX589846 JFR589841:JFT589846 JPN589841:JPP589846 JZJ589841:JZL589846 KJF589841:KJH589846 KTB589841:KTD589846 LCX589841:LCZ589846 LMT589841:LMV589846 LWP589841:LWR589846 MGL589841:MGN589846 MQH589841:MQJ589846 NAD589841:NAF589846 NJZ589841:NKB589846 NTV589841:NTX589846 ODR589841:ODT589846 ONN589841:ONP589846 OXJ589841:OXL589846 PHF589841:PHH589846 PRB589841:PRD589846 QAX589841:QAZ589846 QKT589841:QKV589846 QUP589841:QUR589846 REL589841:REN589846 ROH589841:ROJ589846 RYD589841:RYF589846 SHZ589841:SIB589846 SRV589841:SRX589846 TBR589841:TBT589846 TLN589841:TLP589846 TVJ589841:TVL589846 UFF589841:UFH589846 UPB589841:UPD589846 UYX589841:UYZ589846 VIT589841:VIV589846 VSP589841:VSR589846 WCL589841:WCN589846 WMH589841:WMJ589846 WWD589841:WWF589846 V655377:X655382 JR655377:JT655382 TN655377:TP655382 ADJ655377:ADL655382 ANF655377:ANH655382 AXB655377:AXD655382 BGX655377:BGZ655382 BQT655377:BQV655382 CAP655377:CAR655382 CKL655377:CKN655382 CUH655377:CUJ655382 DED655377:DEF655382 DNZ655377:DOB655382 DXV655377:DXX655382 EHR655377:EHT655382 ERN655377:ERP655382 FBJ655377:FBL655382 FLF655377:FLH655382 FVB655377:FVD655382 GEX655377:GEZ655382 GOT655377:GOV655382 GYP655377:GYR655382 HIL655377:HIN655382 HSH655377:HSJ655382 ICD655377:ICF655382 ILZ655377:IMB655382 IVV655377:IVX655382 JFR655377:JFT655382 JPN655377:JPP655382 JZJ655377:JZL655382 KJF655377:KJH655382 KTB655377:KTD655382 LCX655377:LCZ655382 LMT655377:LMV655382 LWP655377:LWR655382 MGL655377:MGN655382 MQH655377:MQJ655382 NAD655377:NAF655382 NJZ655377:NKB655382 NTV655377:NTX655382 ODR655377:ODT655382 ONN655377:ONP655382 OXJ655377:OXL655382 PHF655377:PHH655382 PRB655377:PRD655382 QAX655377:QAZ655382 QKT655377:QKV655382 QUP655377:QUR655382 REL655377:REN655382 ROH655377:ROJ655382 RYD655377:RYF655382 SHZ655377:SIB655382 SRV655377:SRX655382 TBR655377:TBT655382 TLN655377:TLP655382 TVJ655377:TVL655382 UFF655377:UFH655382 UPB655377:UPD655382 UYX655377:UYZ655382 VIT655377:VIV655382 VSP655377:VSR655382 WCL655377:WCN655382 WMH655377:WMJ655382 WWD655377:WWF655382 V720913:X720918 JR720913:JT720918 TN720913:TP720918 ADJ720913:ADL720918 ANF720913:ANH720918 AXB720913:AXD720918 BGX720913:BGZ720918 BQT720913:BQV720918 CAP720913:CAR720918 CKL720913:CKN720918 CUH720913:CUJ720918 DED720913:DEF720918 DNZ720913:DOB720918 DXV720913:DXX720918 EHR720913:EHT720918 ERN720913:ERP720918 FBJ720913:FBL720918 FLF720913:FLH720918 FVB720913:FVD720918 GEX720913:GEZ720918 GOT720913:GOV720918 GYP720913:GYR720918 HIL720913:HIN720918 HSH720913:HSJ720918 ICD720913:ICF720918 ILZ720913:IMB720918 IVV720913:IVX720918 JFR720913:JFT720918 JPN720913:JPP720918 JZJ720913:JZL720918 KJF720913:KJH720918 KTB720913:KTD720918 LCX720913:LCZ720918 LMT720913:LMV720918 LWP720913:LWR720918 MGL720913:MGN720918 MQH720913:MQJ720918 NAD720913:NAF720918 NJZ720913:NKB720918 NTV720913:NTX720918 ODR720913:ODT720918 ONN720913:ONP720918 OXJ720913:OXL720918 PHF720913:PHH720918 PRB720913:PRD720918 QAX720913:QAZ720918 QKT720913:QKV720918 QUP720913:QUR720918 REL720913:REN720918 ROH720913:ROJ720918 RYD720913:RYF720918 SHZ720913:SIB720918 SRV720913:SRX720918 TBR720913:TBT720918 TLN720913:TLP720918 TVJ720913:TVL720918 UFF720913:UFH720918 UPB720913:UPD720918 UYX720913:UYZ720918 VIT720913:VIV720918 VSP720913:VSR720918 WCL720913:WCN720918 WMH720913:WMJ720918 WWD720913:WWF720918 V786449:X786454 JR786449:JT786454 TN786449:TP786454 ADJ786449:ADL786454 ANF786449:ANH786454 AXB786449:AXD786454 BGX786449:BGZ786454 BQT786449:BQV786454 CAP786449:CAR786454 CKL786449:CKN786454 CUH786449:CUJ786454 DED786449:DEF786454 DNZ786449:DOB786454 DXV786449:DXX786454 EHR786449:EHT786454 ERN786449:ERP786454 FBJ786449:FBL786454 FLF786449:FLH786454 FVB786449:FVD786454 GEX786449:GEZ786454 GOT786449:GOV786454 GYP786449:GYR786454 HIL786449:HIN786454 HSH786449:HSJ786454 ICD786449:ICF786454 ILZ786449:IMB786454 IVV786449:IVX786454 JFR786449:JFT786454 JPN786449:JPP786454 JZJ786449:JZL786454 KJF786449:KJH786454 KTB786449:KTD786454 LCX786449:LCZ786454 LMT786449:LMV786454 LWP786449:LWR786454 MGL786449:MGN786454 MQH786449:MQJ786454 NAD786449:NAF786454 NJZ786449:NKB786454 NTV786449:NTX786454 ODR786449:ODT786454 ONN786449:ONP786454 OXJ786449:OXL786454 PHF786449:PHH786454 PRB786449:PRD786454 QAX786449:QAZ786454 QKT786449:QKV786454 QUP786449:QUR786454 REL786449:REN786454 ROH786449:ROJ786454 RYD786449:RYF786454 SHZ786449:SIB786454 SRV786449:SRX786454 TBR786449:TBT786454 TLN786449:TLP786454 TVJ786449:TVL786454 UFF786449:UFH786454 UPB786449:UPD786454 UYX786449:UYZ786454 VIT786449:VIV786454 VSP786449:VSR786454 WCL786449:WCN786454 WMH786449:WMJ786454 WWD786449:WWF786454 V851985:X851990 JR851985:JT851990 TN851985:TP851990 ADJ851985:ADL851990 ANF851985:ANH851990 AXB851985:AXD851990 BGX851985:BGZ851990 BQT851985:BQV851990 CAP851985:CAR851990 CKL851985:CKN851990 CUH851985:CUJ851990 DED851985:DEF851990 DNZ851985:DOB851990 DXV851985:DXX851990 EHR851985:EHT851990 ERN851985:ERP851990 FBJ851985:FBL851990 FLF851985:FLH851990 FVB851985:FVD851990 GEX851985:GEZ851990 GOT851985:GOV851990 GYP851985:GYR851990 HIL851985:HIN851990 HSH851985:HSJ851990 ICD851985:ICF851990 ILZ851985:IMB851990 IVV851985:IVX851990 JFR851985:JFT851990 JPN851985:JPP851990 JZJ851985:JZL851990 KJF851985:KJH851990 KTB851985:KTD851990 LCX851985:LCZ851990 LMT851985:LMV851990 LWP851985:LWR851990 MGL851985:MGN851990 MQH851985:MQJ851990 NAD851985:NAF851990 NJZ851985:NKB851990 NTV851985:NTX851990 ODR851985:ODT851990 ONN851985:ONP851990 OXJ851985:OXL851990 PHF851985:PHH851990 PRB851985:PRD851990 QAX851985:QAZ851990 QKT851985:QKV851990 QUP851985:QUR851990 REL851985:REN851990 ROH851985:ROJ851990 RYD851985:RYF851990 SHZ851985:SIB851990 SRV851985:SRX851990 TBR851985:TBT851990 TLN851985:TLP851990 TVJ851985:TVL851990 UFF851985:UFH851990 UPB851985:UPD851990 UYX851985:UYZ851990 VIT851985:VIV851990 VSP851985:VSR851990 WCL851985:WCN851990 WMH851985:WMJ851990 WWD851985:WWF851990 V917521:X917526 JR917521:JT917526 TN917521:TP917526 ADJ917521:ADL917526 ANF917521:ANH917526 AXB917521:AXD917526 BGX917521:BGZ917526 BQT917521:BQV917526 CAP917521:CAR917526 CKL917521:CKN917526 CUH917521:CUJ917526 DED917521:DEF917526 DNZ917521:DOB917526 DXV917521:DXX917526 EHR917521:EHT917526 ERN917521:ERP917526 FBJ917521:FBL917526 FLF917521:FLH917526 FVB917521:FVD917526 GEX917521:GEZ917526 GOT917521:GOV917526 GYP917521:GYR917526 HIL917521:HIN917526 HSH917521:HSJ917526 ICD917521:ICF917526 ILZ917521:IMB917526 IVV917521:IVX917526 JFR917521:JFT917526 JPN917521:JPP917526 JZJ917521:JZL917526 KJF917521:KJH917526 KTB917521:KTD917526 LCX917521:LCZ917526 LMT917521:LMV917526 LWP917521:LWR917526 MGL917521:MGN917526 MQH917521:MQJ917526 NAD917521:NAF917526 NJZ917521:NKB917526 NTV917521:NTX917526 ODR917521:ODT917526 ONN917521:ONP917526 OXJ917521:OXL917526 PHF917521:PHH917526 PRB917521:PRD917526 QAX917521:QAZ917526 QKT917521:QKV917526 QUP917521:QUR917526 REL917521:REN917526 ROH917521:ROJ917526 RYD917521:RYF917526 SHZ917521:SIB917526 SRV917521:SRX917526 TBR917521:TBT917526 TLN917521:TLP917526 TVJ917521:TVL917526 UFF917521:UFH917526 UPB917521:UPD917526 UYX917521:UYZ917526 VIT917521:VIV917526 VSP917521:VSR917526 WCL917521:WCN917526 WMH917521:WMJ917526 WWD917521:WWF917526 V983057:X983062 JR983057:JT983062 TN983057:TP983062 ADJ983057:ADL983062 ANF983057:ANH983062 AXB983057:AXD983062 BGX983057:BGZ983062 BQT983057:BQV983062 CAP983057:CAR983062 CKL983057:CKN983062 CUH983057:CUJ983062 DED983057:DEF983062 DNZ983057:DOB983062 DXV983057:DXX983062 EHR983057:EHT983062 ERN983057:ERP983062 FBJ983057:FBL983062 FLF983057:FLH983062 FVB983057:FVD983062 GEX983057:GEZ983062 GOT983057:GOV983062 GYP983057:GYR983062 HIL983057:HIN983062 HSH983057:HSJ983062 ICD983057:ICF983062 ILZ983057:IMB983062 IVV983057:IVX983062 JFR983057:JFT983062 JPN983057:JPP983062 JZJ983057:JZL983062 KJF983057:KJH983062 KTB983057:KTD983062 LCX983057:LCZ983062 LMT983057:LMV983062 LWP983057:LWR983062 MGL983057:MGN983062 MQH983057:MQJ983062 NAD983057:NAF983062 NJZ983057:NKB983062 NTV983057:NTX983062 ODR983057:ODT983062 ONN983057:ONP983062 OXJ983057:OXL983062 PHF983057:PHH983062 PRB983057:PRD983062 QAX983057:QAZ983062 QKT983057:QKV983062 QUP983057:QUR983062 REL983057:REN983062 ROH983057:ROJ983062 RYD983057:RYF983062 SHZ983057:SIB983062 SRV983057:SRX983062 TBR983057:TBT983062 TLN983057:TLP983062 TVJ983057:TVL983062 UFF983057:UFH983062 UPB983057:UPD983062 UYX983057:UYZ983062 VIT983057:VIV983062 VSP983057:VSR983062 WCL983057:WCN983062 WMH983057:WMJ983062 WWD983057:WWF983062 BM43:BN44 LI43:LJ44 VE43:VF44 AFA43:AFB44 AOW43:AOX44 AYS43:AYT44 BIO43:BIP44 BSK43:BSL44 CCG43:CCH44 CMC43:CMD44 CVY43:CVZ44 DFU43:DFV44 DPQ43:DPR44 DZM43:DZN44 EJI43:EJJ44 ETE43:ETF44 FDA43:FDB44 FMW43:FMX44 FWS43:FWT44 GGO43:GGP44 GQK43:GQL44 HAG43:HAH44 HKC43:HKD44 HTY43:HTZ44 IDU43:IDV44 INQ43:INR44 IXM43:IXN44 JHI43:JHJ44 JRE43:JRF44 KBA43:KBB44 KKW43:KKX44 KUS43:KUT44 LEO43:LEP44 LOK43:LOL44 LYG43:LYH44 MIC43:MID44 MRY43:MRZ44 NBU43:NBV44 NLQ43:NLR44 NVM43:NVN44 OFI43:OFJ44 OPE43:OPF44 OZA43:OZB44 PIW43:PIX44 PSS43:PST44 QCO43:QCP44 QMK43:QML44 QWG43:QWH44 RGC43:RGD44 RPY43:RPZ44 RZU43:RZV44 SJQ43:SJR44 STM43:STN44 TDI43:TDJ44 TNE43:TNF44 TXA43:TXB44 UGW43:UGX44 UQS43:UQT44 VAO43:VAP44 VKK43:VKL44 VUG43:VUH44 WEC43:WED44 WNY43:WNZ44 WXU43:WXV44 BM65579:BN65580 LI65579:LJ65580 VE65579:VF65580 AFA65579:AFB65580 AOW65579:AOX65580 AYS65579:AYT65580 BIO65579:BIP65580 BSK65579:BSL65580 CCG65579:CCH65580 CMC65579:CMD65580 CVY65579:CVZ65580 DFU65579:DFV65580 DPQ65579:DPR65580 DZM65579:DZN65580 EJI65579:EJJ65580 ETE65579:ETF65580 FDA65579:FDB65580 FMW65579:FMX65580 FWS65579:FWT65580 GGO65579:GGP65580 GQK65579:GQL65580 HAG65579:HAH65580 HKC65579:HKD65580 HTY65579:HTZ65580 IDU65579:IDV65580 INQ65579:INR65580 IXM65579:IXN65580 JHI65579:JHJ65580 JRE65579:JRF65580 KBA65579:KBB65580 KKW65579:KKX65580 KUS65579:KUT65580 LEO65579:LEP65580 LOK65579:LOL65580 LYG65579:LYH65580 MIC65579:MID65580 MRY65579:MRZ65580 NBU65579:NBV65580 NLQ65579:NLR65580 NVM65579:NVN65580 OFI65579:OFJ65580 OPE65579:OPF65580 OZA65579:OZB65580 PIW65579:PIX65580 PSS65579:PST65580 QCO65579:QCP65580 QMK65579:QML65580 QWG65579:QWH65580 RGC65579:RGD65580 RPY65579:RPZ65580 RZU65579:RZV65580 SJQ65579:SJR65580 STM65579:STN65580 TDI65579:TDJ65580 TNE65579:TNF65580 TXA65579:TXB65580 UGW65579:UGX65580 UQS65579:UQT65580 VAO65579:VAP65580 VKK65579:VKL65580 VUG65579:VUH65580 WEC65579:WED65580 WNY65579:WNZ65580 WXU65579:WXV65580 BM131115:BN131116 LI131115:LJ131116 VE131115:VF131116 AFA131115:AFB131116 AOW131115:AOX131116 AYS131115:AYT131116 BIO131115:BIP131116 BSK131115:BSL131116 CCG131115:CCH131116 CMC131115:CMD131116 CVY131115:CVZ131116 DFU131115:DFV131116 DPQ131115:DPR131116 DZM131115:DZN131116 EJI131115:EJJ131116 ETE131115:ETF131116 FDA131115:FDB131116 FMW131115:FMX131116 FWS131115:FWT131116 GGO131115:GGP131116 GQK131115:GQL131116 HAG131115:HAH131116 HKC131115:HKD131116 HTY131115:HTZ131116 IDU131115:IDV131116 INQ131115:INR131116 IXM131115:IXN131116 JHI131115:JHJ131116 JRE131115:JRF131116 KBA131115:KBB131116 KKW131115:KKX131116 KUS131115:KUT131116 LEO131115:LEP131116 LOK131115:LOL131116 LYG131115:LYH131116 MIC131115:MID131116 MRY131115:MRZ131116 NBU131115:NBV131116 NLQ131115:NLR131116 NVM131115:NVN131116 OFI131115:OFJ131116 OPE131115:OPF131116 OZA131115:OZB131116 PIW131115:PIX131116 PSS131115:PST131116 QCO131115:QCP131116 QMK131115:QML131116 QWG131115:QWH131116 RGC131115:RGD131116 RPY131115:RPZ131116 RZU131115:RZV131116 SJQ131115:SJR131116 STM131115:STN131116 TDI131115:TDJ131116 TNE131115:TNF131116 TXA131115:TXB131116 UGW131115:UGX131116 UQS131115:UQT131116 VAO131115:VAP131116 VKK131115:VKL131116 VUG131115:VUH131116 WEC131115:WED131116 WNY131115:WNZ131116 WXU131115:WXV131116 BM196651:BN196652 LI196651:LJ196652 VE196651:VF196652 AFA196651:AFB196652 AOW196651:AOX196652 AYS196651:AYT196652 BIO196651:BIP196652 BSK196651:BSL196652 CCG196651:CCH196652 CMC196651:CMD196652 CVY196651:CVZ196652 DFU196651:DFV196652 DPQ196651:DPR196652 DZM196651:DZN196652 EJI196651:EJJ196652 ETE196651:ETF196652 FDA196651:FDB196652 FMW196651:FMX196652 FWS196651:FWT196652 GGO196651:GGP196652 GQK196651:GQL196652 HAG196651:HAH196652 HKC196651:HKD196652 HTY196651:HTZ196652 IDU196651:IDV196652 INQ196651:INR196652 IXM196651:IXN196652 JHI196651:JHJ196652 JRE196651:JRF196652 KBA196651:KBB196652 KKW196651:KKX196652 KUS196651:KUT196652 LEO196651:LEP196652 LOK196651:LOL196652 LYG196651:LYH196652 MIC196651:MID196652 MRY196651:MRZ196652 NBU196651:NBV196652 NLQ196651:NLR196652 NVM196651:NVN196652 OFI196651:OFJ196652 OPE196651:OPF196652 OZA196651:OZB196652 PIW196651:PIX196652 PSS196651:PST196652 QCO196651:QCP196652 QMK196651:QML196652 QWG196651:QWH196652 RGC196651:RGD196652 RPY196651:RPZ196652 RZU196651:RZV196652 SJQ196651:SJR196652 STM196651:STN196652 TDI196651:TDJ196652 TNE196651:TNF196652 TXA196651:TXB196652 UGW196651:UGX196652 UQS196651:UQT196652 VAO196651:VAP196652 VKK196651:VKL196652 VUG196651:VUH196652 WEC196651:WED196652 WNY196651:WNZ196652 WXU196651:WXV196652 BM262187:BN262188 LI262187:LJ262188 VE262187:VF262188 AFA262187:AFB262188 AOW262187:AOX262188 AYS262187:AYT262188 BIO262187:BIP262188 BSK262187:BSL262188 CCG262187:CCH262188 CMC262187:CMD262188 CVY262187:CVZ262188 DFU262187:DFV262188 DPQ262187:DPR262188 DZM262187:DZN262188 EJI262187:EJJ262188 ETE262187:ETF262188 FDA262187:FDB262188 FMW262187:FMX262188 FWS262187:FWT262188 GGO262187:GGP262188 GQK262187:GQL262188 HAG262187:HAH262188 HKC262187:HKD262188 HTY262187:HTZ262188 IDU262187:IDV262188 INQ262187:INR262188 IXM262187:IXN262188 JHI262187:JHJ262188 JRE262187:JRF262188 KBA262187:KBB262188 KKW262187:KKX262188 KUS262187:KUT262188 LEO262187:LEP262188 LOK262187:LOL262188 LYG262187:LYH262188 MIC262187:MID262188 MRY262187:MRZ262188 NBU262187:NBV262188 NLQ262187:NLR262188 NVM262187:NVN262188 OFI262187:OFJ262188 OPE262187:OPF262188 OZA262187:OZB262188 PIW262187:PIX262188 PSS262187:PST262188 QCO262187:QCP262188 QMK262187:QML262188 QWG262187:QWH262188 RGC262187:RGD262188 RPY262187:RPZ262188 RZU262187:RZV262188 SJQ262187:SJR262188 STM262187:STN262188 TDI262187:TDJ262188 TNE262187:TNF262188 TXA262187:TXB262188 UGW262187:UGX262188 UQS262187:UQT262188 VAO262187:VAP262188 VKK262187:VKL262188 VUG262187:VUH262188 WEC262187:WED262188 WNY262187:WNZ262188 WXU262187:WXV262188 BM327723:BN327724 LI327723:LJ327724 VE327723:VF327724 AFA327723:AFB327724 AOW327723:AOX327724 AYS327723:AYT327724 BIO327723:BIP327724 BSK327723:BSL327724 CCG327723:CCH327724 CMC327723:CMD327724 CVY327723:CVZ327724 DFU327723:DFV327724 DPQ327723:DPR327724 DZM327723:DZN327724 EJI327723:EJJ327724 ETE327723:ETF327724 FDA327723:FDB327724 FMW327723:FMX327724 FWS327723:FWT327724 GGO327723:GGP327724 GQK327723:GQL327724 HAG327723:HAH327724 HKC327723:HKD327724 HTY327723:HTZ327724 IDU327723:IDV327724 INQ327723:INR327724 IXM327723:IXN327724 JHI327723:JHJ327724 JRE327723:JRF327724 KBA327723:KBB327724 KKW327723:KKX327724 KUS327723:KUT327724 LEO327723:LEP327724 LOK327723:LOL327724 LYG327723:LYH327724 MIC327723:MID327724 MRY327723:MRZ327724 NBU327723:NBV327724 NLQ327723:NLR327724 NVM327723:NVN327724 OFI327723:OFJ327724 OPE327723:OPF327724 OZA327723:OZB327724 PIW327723:PIX327724 PSS327723:PST327724 QCO327723:QCP327724 QMK327723:QML327724 QWG327723:QWH327724 RGC327723:RGD327724 RPY327723:RPZ327724 RZU327723:RZV327724 SJQ327723:SJR327724 STM327723:STN327724 TDI327723:TDJ327724 TNE327723:TNF327724 TXA327723:TXB327724 UGW327723:UGX327724 UQS327723:UQT327724 VAO327723:VAP327724 VKK327723:VKL327724 VUG327723:VUH327724 WEC327723:WED327724 WNY327723:WNZ327724 WXU327723:WXV327724 BM393259:BN393260 LI393259:LJ393260 VE393259:VF393260 AFA393259:AFB393260 AOW393259:AOX393260 AYS393259:AYT393260 BIO393259:BIP393260 BSK393259:BSL393260 CCG393259:CCH393260 CMC393259:CMD393260 CVY393259:CVZ393260 DFU393259:DFV393260 DPQ393259:DPR393260 DZM393259:DZN393260 EJI393259:EJJ393260 ETE393259:ETF393260 FDA393259:FDB393260 FMW393259:FMX393260 FWS393259:FWT393260 GGO393259:GGP393260 GQK393259:GQL393260 HAG393259:HAH393260 HKC393259:HKD393260 HTY393259:HTZ393260 IDU393259:IDV393260 INQ393259:INR393260 IXM393259:IXN393260 JHI393259:JHJ393260 JRE393259:JRF393260 KBA393259:KBB393260 KKW393259:KKX393260 KUS393259:KUT393260 LEO393259:LEP393260 LOK393259:LOL393260 LYG393259:LYH393260 MIC393259:MID393260 MRY393259:MRZ393260 NBU393259:NBV393260 NLQ393259:NLR393260 NVM393259:NVN393260 OFI393259:OFJ393260 OPE393259:OPF393260 OZA393259:OZB393260 PIW393259:PIX393260 PSS393259:PST393260 QCO393259:QCP393260 QMK393259:QML393260 QWG393259:QWH393260 RGC393259:RGD393260 RPY393259:RPZ393260 RZU393259:RZV393260 SJQ393259:SJR393260 STM393259:STN393260 TDI393259:TDJ393260 TNE393259:TNF393260 TXA393259:TXB393260 UGW393259:UGX393260 UQS393259:UQT393260 VAO393259:VAP393260 VKK393259:VKL393260 VUG393259:VUH393260 WEC393259:WED393260 WNY393259:WNZ393260 WXU393259:WXV393260 BM458795:BN458796 LI458795:LJ458796 VE458795:VF458796 AFA458795:AFB458796 AOW458795:AOX458796 AYS458795:AYT458796 BIO458795:BIP458796 BSK458795:BSL458796 CCG458795:CCH458796 CMC458795:CMD458796 CVY458795:CVZ458796 DFU458795:DFV458796 DPQ458795:DPR458796 DZM458795:DZN458796 EJI458795:EJJ458796 ETE458795:ETF458796 FDA458795:FDB458796 FMW458795:FMX458796 FWS458795:FWT458796 GGO458795:GGP458796 GQK458795:GQL458796 HAG458795:HAH458796 HKC458795:HKD458796 HTY458795:HTZ458796 IDU458795:IDV458796 INQ458795:INR458796 IXM458795:IXN458796 JHI458795:JHJ458796 JRE458795:JRF458796 KBA458795:KBB458796 KKW458795:KKX458796 KUS458795:KUT458796 LEO458795:LEP458796 LOK458795:LOL458796 LYG458795:LYH458796 MIC458795:MID458796 MRY458795:MRZ458796 NBU458795:NBV458796 NLQ458795:NLR458796 NVM458795:NVN458796 OFI458795:OFJ458796 OPE458795:OPF458796 OZA458795:OZB458796 PIW458795:PIX458796 PSS458795:PST458796 QCO458795:QCP458796 QMK458795:QML458796 QWG458795:QWH458796 RGC458795:RGD458796 RPY458795:RPZ458796 RZU458795:RZV458796 SJQ458795:SJR458796 STM458795:STN458796 TDI458795:TDJ458796 TNE458795:TNF458796 TXA458795:TXB458796 UGW458795:UGX458796 UQS458795:UQT458796 VAO458795:VAP458796 VKK458795:VKL458796 VUG458795:VUH458796 WEC458795:WED458796 WNY458795:WNZ458796 WXU458795:WXV458796 BM524331:BN524332 LI524331:LJ524332 VE524331:VF524332 AFA524331:AFB524332 AOW524331:AOX524332 AYS524331:AYT524332 BIO524331:BIP524332 BSK524331:BSL524332 CCG524331:CCH524332 CMC524331:CMD524332 CVY524331:CVZ524332 DFU524331:DFV524332 DPQ524331:DPR524332 DZM524331:DZN524332 EJI524331:EJJ524332 ETE524331:ETF524332 FDA524331:FDB524332 FMW524331:FMX524332 FWS524331:FWT524332 GGO524331:GGP524332 GQK524331:GQL524332 HAG524331:HAH524332 HKC524331:HKD524332 HTY524331:HTZ524332 IDU524331:IDV524332 INQ524331:INR524332 IXM524331:IXN524332 JHI524331:JHJ524332 JRE524331:JRF524332 KBA524331:KBB524332 KKW524331:KKX524332 KUS524331:KUT524332 LEO524331:LEP524332 LOK524331:LOL524332 LYG524331:LYH524332 MIC524331:MID524332 MRY524331:MRZ524332 NBU524331:NBV524332 NLQ524331:NLR524332 NVM524331:NVN524332 OFI524331:OFJ524332 OPE524331:OPF524332 OZA524331:OZB524332 PIW524331:PIX524332 PSS524331:PST524332 QCO524331:QCP524332 QMK524331:QML524332 QWG524331:QWH524332 RGC524331:RGD524332 RPY524331:RPZ524332 RZU524331:RZV524332 SJQ524331:SJR524332 STM524331:STN524332 TDI524331:TDJ524332 TNE524331:TNF524332 TXA524331:TXB524332 UGW524331:UGX524332 UQS524331:UQT524332 VAO524331:VAP524332 VKK524331:VKL524332 VUG524331:VUH524332 WEC524331:WED524332 WNY524331:WNZ524332 WXU524331:WXV524332 BM589867:BN589868 LI589867:LJ589868 VE589867:VF589868 AFA589867:AFB589868 AOW589867:AOX589868 AYS589867:AYT589868 BIO589867:BIP589868 BSK589867:BSL589868 CCG589867:CCH589868 CMC589867:CMD589868 CVY589867:CVZ589868 DFU589867:DFV589868 DPQ589867:DPR589868 DZM589867:DZN589868 EJI589867:EJJ589868 ETE589867:ETF589868 FDA589867:FDB589868 FMW589867:FMX589868 FWS589867:FWT589868 GGO589867:GGP589868 GQK589867:GQL589868 HAG589867:HAH589868 HKC589867:HKD589868 HTY589867:HTZ589868 IDU589867:IDV589868 INQ589867:INR589868 IXM589867:IXN589868 JHI589867:JHJ589868 JRE589867:JRF589868 KBA589867:KBB589868 KKW589867:KKX589868 KUS589867:KUT589868 LEO589867:LEP589868 LOK589867:LOL589868 LYG589867:LYH589868 MIC589867:MID589868 MRY589867:MRZ589868 NBU589867:NBV589868 NLQ589867:NLR589868 NVM589867:NVN589868 OFI589867:OFJ589868 OPE589867:OPF589868 OZA589867:OZB589868 PIW589867:PIX589868 PSS589867:PST589868 QCO589867:QCP589868 QMK589867:QML589868 QWG589867:QWH589868 RGC589867:RGD589868 RPY589867:RPZ589868 RZU589867:RZV589868 SJQ589867:SJR589868 STM589867:STN589868 TDI589867:TDJ589868 TNE589867:TNF589868 TXA589867:TXB589868 UGW589867:UGX589868 UQS589867:UQT589868 VAO589867:VAP589868 VKK589867:VKL589868 VUG589867:VUH589868 WEC589867:WED589868 WNY589867:WNZ589868 WXU589867:WXV589868 BM655403:BN655404 LI655403:LJ655404 VE655403:VF655404 AFA655403:AFB655404 AOW655403:AOX655404 AYS655403:AYT655404 BIO655403:BIP655404 BSK655403:BSL655404 CCG655403:CCH655404 CMC655403:CMD655404 CVY655403:CVZ655404 DFU655403:DFV655404 DPQ655403:DPR655404 DZM655403:DZN655404 EJI655403:EJJ655404 ETE655403:ETF655404 FDA655403:FDB655404 FMW655403:FMX655404 FWS655403:FWT655404 GGO655403:GGP655404 GQK655403:GQL655404 HAG655403:HAH655404 HKC655403:HKD655404 HTY655403:HTZ655404 IDU655403:IDV655404 INQ655403:INR655404 IXM655403:IXN655404 JHI655403:JHJ655404 JRE655403:JRF655404 KBA655403:KBB655404 KKW655403:KKX655404 KUS655403:KUT655404 LEO655403:LEP655404 LOK655403:LOL655404 LYG655403:LYH655404 MIC655403:MID655404 MRY655403:MRZ655404 NBU655403:NBV655404 NLQ655403:NLR655404 NVM655403:NVN655404 OFI655403:OFJ655404 OPE655403:OPF655404 OZA655403:OZB655404 PIW655403:PIX655404 PSS655403:PST655404 QCO655403:QCP655404 QMK655403:QML655404 QWG655403:QWH655404 RGC655403:RGD655404 RPY655403:RPZ655404 RZU655403:RZV655404 SJQ655403:SJR655404 STM655403:STN655404 TDI655403:TDJ655404 TNE655403:TNF655404 TXA655403:TXB655404 UGW655403:UGX655404 UQS655403:UQT655404 VAO655403:VAP655404 VKK655403:VKL655404 VUG655403:VUH655404 WEC655403:WED655404 WNY655403:WNZ655404 WXU655403:WXV655404 BM720939:BN720940 LI720939:LJ720940 VE720939:VF720940 AFA720939:AFB720940 AOW720939:AOX720940 AYS720939:AYT720940 BIO720939:BIP720940 BSK720939:BSL720940 CCG720939:CCH720940 CMC720939:CMD720940 CVY720939:CVZ720940 DFU720939:DFV720940 DPQ720939:DPR720940 DZM720939:DZN720940 EJI720939:EJJ720940 ETE720939:ETF720940 FDA720939:FDB720940 FMW720939:FMX720940 FWS720939:FWT720940 GGO720939:GGP720940 GQK720939:GQL720940 HAG720939:HAH720940 HKC720939:HKD720940 HTY720939:HTZ720940 IDU720939:IDV720940 INQ720939:INR720940 IXM720939:IXN720940 JHI720939:JHJ720940 JRE720939:JRF720940 KBA720939:KBB720940 KKW720939:KKX720940 KUS720939:KUT720940 LEO720939:LEP720940 LOK720939:LOL720940 LYG720939:LYH720940 MIC720939:MID720940 MRY720939:MRZ720940 NBU720939:NBV720940 NLQ720939:NLR720940 NVM720939:NVN720940 OFI720939:OFJ720940 OPE720939:OPF720940 OZA720939:OZB720940 PIW720939:PIX720940 PSS720939:PST720940 QCO720939:QCP720940 QMK720939:QML720940 QWG720939:QWH720940 RGC720939:RGD720940 RPY720939:RPZ720940 RZU720939:RZV720940 SJQ720939:SJR720940 STM720939:STN720940 TDI720939:TDJ720940 TNE720939:TNF720940 TXA720939:TXB720940 UGW720939:UGX720940 UQS720939:UQT720940 VAO720939:VAP720940 VKK720939:VKL720940 VUG720939:VUH720940 WEC720939:WED720940 WNY720939:WNZ720940 WXU720939:WXV720940 BM786475:BN786476 LI786475:LJ786476 VE786475:VF786476 AFA786475:AFB786476 AOW786475:AOX786476 AYS786475:AYT786476 BIO786475:BIP786476 BSK786475:BSL786476 CCG786475:CCH786476 CMC786475:CMD786476 CVY786475:CVZ786476 DFU786475:DFV786476 DPQ786475:DPR786476 DZM786475:DZN786476 EJI786475:EJJ786476 ETE786475:ETF786476 FDA786475:FDB786476 FMW786475:FMX786476 FWS786475:FWT786476 GGO786475:GGP786476 GQK786475:GQL786476 HAG786475:HAH786476 HKC786475:HKD786476 HTY786475:HTZ786476 IDU786475:IDV786476 INQ786475:INR786476 IXM786475:IXN786476 JHI786475:JHJ786476 JRE786475:JRF786476 KBA786475:KBB786476 KKW786475:KKX786476 KUS786475:KUT786476 LEO786475:LEP786476 LOK786475:LOL786476 LYG786475:LYH786476 MIC786475:MID786476 MRY786475:MRZ786476 NBU786475:NBV786476 NLQ786475:NLR786476 NVM786475:NVN786476 OFI786475:OFJ786476 OPE786475:OPF786476 OZA786475:OZB786476 PIW786475:PIX786476 PSS786475:PST786476 QCO786475:QCP786476 QMK786475:QML786476 QWG786475:QWH786476 RGC786475:RGD786476 RPY786475:RPZ786476 RZU786475:RZV786476 SJQ786475:SJR786476 STM786475:STN786476 TDI786475:TDJ786476 TNE786475:TNF786476 TXA786475:TXB786476 UGW786475:UGX786476 UQS786475:UQT786476 VAO786475:VAP786476 VKK786475:VKL786476 VUG786475:VUH786476 WEC786475:WED786476 WNY786475:WNZ786476 WXU786475:WXV786476 BM852011:BN852012 LI852011:LJ852012 VE852011:VF852012 AFA852011:AFB852012 AOW852011:AOX852012 AYS852011:AYT852012 BIO852011:BIP852012 BSK852011:BSL852012 CCG852011:CCH852012 CMC852011:CMD852012 CVY852011:CVZ852012 DFU852011:DFV852012 DPQ852011:DPR852012 DZM852011:DZN852012 EJI852011:EJJ852012 ETE852011:ETF852012 FDA852011:FDB852012 FMW852011:FMX852012 FWS852011:FWT852012 GGO852011:GGP852012 GQK852011:GQL852012 HAG852011:HAH852012 HKC852011:HKD852012 HTY852011:HTZ852012 IDU852011:IDV852012 INQ852011:INR852012 IXM852011:IXN852012 JHI852011:JHJ852012 JRE852011:JRF852012 KBA852011:KBB852012 KKW852011:KKX852012 KUS852011:KUT852012 LEO852011:LEP852012 LOK852011:LOL852012 LYG852011:LYH852012 MIC852011:MID852012 MRY852011:MRZ852012 NBU852011:NBV852012 NLQ852011:NLR852012 NVM852011:NVN852012 OFI852011:OFJ852012 OPE852011:OPF852012 OZA852011:OZB852012 PIW852011:PIX852012 PSS852011:PST852012 QCO852011:QCP852012 QMK852011:QML852012 QWG852011:QWH852012 RGC852011:RGD852012 RPY852011:RPZ852012 RZU852011:RZV852012 SJQ852011:SJR852012 STM852011:STN852012 TDI852011:TDJ852012 TNE852011:TNF852012 TXA852011:TXB852012 UGW852011:UGX852012 UQS852011:UQT852012 VAO852011:VAP852012 VKK852011:VKL852012 VUG852011:VUH852012 WEC852011:WED852012 WNY852011:WNZ852012 WXU852011:WXV852012 BM917547:BN917548 LI917547:LJ917548 VE917547:VF917548 AFA917547:AFB917548 AOW917547:AOX917548 AYS917547:AYT917548 BIO917547:BIP917548 BSK917547:BSL917548 CCG917547:CCH917548 CMC917547:CMD917548 CVY917547:CVZ917548 DFU917547:DFV917548 DPQ917547:DPR917548 DZM917547:DZN917548 EJI917547:EJJ917548 ETE917547:ETF917548 FDA917547:FDB917548 FMW917547:FMX917548 FWS917547:FWT917548 GGO917547:GGP917548 GQK917547:GQL917548 HAG917547:HAH917548 HKC917547:HKD917548 HTY917547:HTZ917548 IDU917547:IDV917548 INQ917547:INR917548 IXM917547:IXN917548 JHI917547:JHJ917548 JRE917547:JRF917548 KBA917547:KBB917548 KKW917547:KKX917548 KUS917547:KUT917548 LEO917547:LEP917548 LOK917547:LOL917548 LYG917547:LYH917548 MIC917547:MID917548 MRY917547:MRZ917548 NBU917547:NBV917548 NLQ917547:NLR917548 NVM917547:NVN917548 OFI917547:OFJ917548 OPE917547:OPF917548 OZA917547:OZB917548 PIW917547:PIX917548 PSS917547:PST917548 QCO917547:QCP917548 QMK917547:QML917548 QWG917547:QWH917548 RGC917547:RGD917548 RPY917547:RPZ917548 RZU917547:RZV917548 SJQ917547:SJR917548 STM917547:STN917548 TDI917547:TDJ917548 TNE917547:TNF917548 TXA917547:TXB917548 UGW917547:UGX917548 UQS917547:UQT917548 VAO917547:VAP917548 VKK917547:VKL917548 VUG917547:VUH917548 WEC917547:WED917548 WNY917547:WNZ917548 WXU917547:WXV917548 BM983083:BN983084 LI983083:LJ983084 VE983083:VF983084 AFA983083:AFB983084 AOW983083:AOX983084 AYS983083:AYT983084 BIO983083:BIP983084 BSK983083:BSL983084 CCG983083:CCH983084 CMC983083:CMD983084 CVY983083:CVZ983084 DFU983083:DFV983084 DPQ983083:DPR983084 DZM983083:DZN983084 EJI983083:EJJ983084 ETE983083:ETF983084 FDA983083:FDB983084 FMW983083:FMX983084 FWS983083:FWT983084 GGO983083:GGP983084 GQK983083:GQL983084 HAG983083:HAH983084 HKC983083:HKD983084 HTY983083:HTZ983084 IDU983083:IDV983084 INQ983083:INR983084 IXM983083:IXN983084 JHI983083:JHJ983084 JRE983083:JRF983084 KBA983083:KBB983084 KKW983083:KKX983084 KUS983083:KUT983084 LEO983083:LEP983084 LOK983083:LOL983084 LYG983083:LYH983084 MIC983083:MID983084 MRY983083:MRZ983084 NBU983083:NBV983084 NLQ983083:NLR983084 NVM983083:NVN983084 OFI983083:OFJ983084 OPE983083:OPF983084 OZA983083:OZB983084 PIW983083:PIX983084 PSS983083:PST983084 QCO983083:QCP983084 QMK983083:QML983084 QWG983083:QWH983084 RGC983083:RGD983084 RPY983083:RPZ983084 RZU983083:RZV983084 SJQ983083:SJR983084 STM983083:STN983084 TDI983083:TDJ983084 TNE983083:TNF983084 TXA983083:TXB983084 UGW983083:UGX983084 UQS983083:UQT983084 VAO983083:VAP983084 VKK983083:VKL983084 VUG983083:VUH983084 WEC983083:WED983084 WNY983083:WNZ983084 WXU983083:WXV983084 AQ37:AQ41 KM37:KM41 UI37:UI41 AEE37:AEE41 AOA37:AOA41 AXW37:AXW41 BHS37:BHS41 BRO37:BRO41 CBK37:CBK41 CLG37:CLG41 CVC37:CVC41 DEY37:DEY41 DOU37:DOU41 DYQ37:DYQ41 EIM37:EIM41 ESI37:ESI41 FCE37:FCE41 FMA37:FMA41 FVW37:FVW41 GFS37:GFS41 GPO37:GPO41 GZK37:GZK41 HJG37:HJG41 HTC37:HTC41 ICY37:ICY41 IMU37:IMU41 IWQ37:IWQ41 JGM37:JGM41 JQI37:JQI41 KAE37:KAE41 KKA37:KKA41 KTW37:KTW41 LDS37:LDS41 LNO37:LNO41 LXK37:LXK41 MHG37:MHG41 MRC37:MRC41 NAY37:NAY41 NKU37:NKU41 NUQ37:NUQ41 OEM37:OEM41 OOI37:OOI41 OYE37:OYE41 PIA37:PIA41 PRW37:PRW41 QBS37:QBS41 QLO37:QLO41 QVK37:QVK41 RFG37:RFG41 RPC37:RPC41 RYY37:RYY41 SIU37:SIU41 SSQ37:SSQ41 TCM37:TCM41 TMI37:TMI41 TWE37:TWE41 UGA37:UGA41 UPW37:UPW41 UZS37:UZS41 VJO37:VJO41 VTK37:VTK41 WDG37:WDG41 WNC37:WNC41 WWY37:WWY41 AQ65573:AQ65577 KM65573:KM65577 UI65573:UI65577 AEE65573:AEE65577 AOA65573:AOA65577 AXW65573:AXW65577 BHS65573:BHS65577 BRO65573:BRO65577 CBK65573:CBK65577 CLG65573:CLG65577 CVC65573:CVC65577 DEY65573:DEY65577 DOU65573:DOU65577 DYQ65573:DYQ65577 EIM65573:EIM65577 ESI65573:ESI65577 FCE65573:FCE65577 FMA65573:FMA65577 FVW65573:FVW65577 GFS65573:GFS65577 GPO65573:GPO65577 GZK65573:GZK65577 HJG65573:HJG65577 HTC65573:HTC65577 ICY65573:ICY65577 IMU65573:IMU65577 IWQ65573:IWQ65577 JGM65573:JGM65577 JQI65573:JQI65577 KAE65573:KAE65577 KKA65573:KKA65577 KTW65573:KTW65577 LDS65573:LDS65577 LNO65573:LNO65577 LXK65573:LXK65577 MHG65573:MHG65577 MRC65573:MRC65577 NAY65573:NAY65577 NKU65573:NKU65577 NUQ65573:NUQ65577 OEM65573:OEM65577 OOI65573:OOI65577 OYE65573:OYE65577 PIA65573:PIA65577 PRW65573:PRW65577 QBS65573:QBS65577 QLO65573:QLO65577 QVK65573:QVK65577 RFG65573:RFG65577 RPC65573:RPC65577 RYY65573:RYY65577 SIU65573:SIU65577 SSQ65573:SSQ65577 TCM65573:TCM65577 TMI65573:TMI65577 TWE65573:TWE65577 UGA65573:UGA65577 UPW65573:UPW65577 UZS65573:UZS65577 VJO65573:VJO65577 VTK65573:VTK65577 WDG65573:WDG65577 WNC65573:WNC65577 WWY65573:WWY65577 AQ131109:AQ131113 KM131109:KM131113 UI131109:UI131113 AEE131109:AEE131113 AOA131109:AOA131113 AXW131109:AXW131113 BHS131109:BHS131113 BRO131109:BRO131113 CBK131109:CBK131113 CLG131109:CLG131113 CVC131109:CVC131113 DEY131109:DEY131113 DOU131109:DOU131113 DYQ131109:DYQ131113 EIM131109:EIM131113 ESI131109:ESI131113 FCE131109:FCE131113 FMA131109:FMA131113 FVW131109:FVW131113 GFS131109:GFS131113 GPO131109:GPO131113 GZK131109:GZK131113 HJG131109:HJG131113 HTC131109:HTC131113 ICY131109:ICY131113 IMU131109:IMU131113 IWQ131109:IWQ131113 JGM131109:JGM131113 JQI131109:JQI131113 KAE131109:KAE131113 KKA131109:KKA131113 KTW131109:KTW131113 LDS131109:LDS131113 LNO131109:LNO131113 LXK131109:LXK131113 MHG131109:MHG131113 MRC131109:MRC131113 NAY131109:NAY131113 NKU131109:NKU131113 NUQ131109:NUQ131113 OEM131109:OEM131113 OOI131109:OOI131113 OYE131109:OYE131113 PIA131109:PIA131113 PRW131109:PRW131113 QBS131109:QBS131113 QLO131109:QLO131113 QVK131109:QVK131113 RFG131109:RFG131113 RPC131109:RPC131113 RYY131109:RYY131113 SIU131109:SIU131113 SSQ131109:SSQ131113 TCM131109:TCM131113 TMI131109:TMI131113 TWE131109:TWE131113 UGA131109:UGA131113 UPW131109:UPW131113 UZS131109:UZS131113 VJO131109:VJO131113 VTK131109:VTK131113 WDG131109:WDG131113 WNC131109:WNC131113 WWY131109:WWY131113 AQ196645:AQ196649 KM196645:KM196649 UI196645:UI196649 AEE196645:AEE196649 AOA196645:AOA196649 AXW196645:AXW196649 BHS196645:BHS196649 BRO196645:BRO196649 CBK196645:CBK196649 CLG196645:CLG196649 CVC196645:CVC196649 DEY196645:DEY196649 DOU196645:DOU196649 DYQ196645:DYQ196649 EIM196645:EIM196649 ESI196645:ESI196649 FCE196645:FCE196649 FMA196645:FMA196649 FVW196645:FVW196649 GFS196645:GFS196649 GPO196645:GPO196649 GZK196645:GZK196649 HJG196645:HJG196649 HTC196645:HTC196649 ICY196645:ICY196649 IMU196645:IMU196649 IWQ196645:IWQ196649 JGM196645:JGM196649 JQI196645:JQI196649 KAE196645:KAE196649 KKA196645:KKA196649 KTW196645:KTW196649 LDS196645:LDS196649 LNO196645:LNO196649 LXK196645:LXK196649 MHG196645:MHG196649 MRC196645:MRC196649 NAY196645:NAY196649 NKU196645:NKU196649 NUQ196645:NUQ196649 OEM196645:OEM196649 OOI196645:OOI196649 OYE196645:OYE196649 PIA196645:PIA196649 PRW196645:PRW196649 QBS196645:QBS196649 QLO196645:QLO196649 QVK196645:QVK196649 RFG196645:RFG196649 RPC196645:RPC196649 RYY196645:RYY196649 SIU196645:SIU196649 SSQ196645:SSQ196649 TCM196645:TCM196649 TMI196645:TMI196649 TWE196645:TWE196649 UGA196645:UGA196649 UPW196645:UPW196649 UZS196645:UZS196649 VJO196645:VJO196649 VTK196645:VTK196649 WDG196645:WDG196649 WNC196645:WNC196649 WWY196645:WWY196649 AQ262181:AQ262185 KM262181:KM262185 UI262181:UI262185 AEE262181:AEE262185 AOA262181:AOA262185 AXW262181:AXW262185 BHS262181:BHS262185 BRO262181:BRO262185 CBK262181:CBK262185 CLG262181:CLG262185 CVC262181:CVC262185 DEY262181:DEY262185 DOU262181:DOU262185 DYQ262181:DYQ262185 EIM262181:EIM262185 ESI262181:ESI262185 FCE262181:FCE262185 FMA262181:FMA262185 FVW262181:FVW262185 GFS262181:GFS262185 GPO262181:GPO262185 GZK262181:GZK262185 HJG262181:HJG262185 HTC262181:HTC262185 ICY262181:ICY262185 IMU262181:IMU262185 IWQ262181:IWQ262185 JGM262181:JGM262185 JQI262181:JQI262185 KAE262181:KAE262185 KKA262181:KKA262185 KTW262181:KTW262185 LDS262181:LDS262185 LNO262181:LNO262185 LXK262181:LXK262185 MHG262181:MHG262185 MRC262181:MRC262185 NAY262181:NAY262185 NKU262181:NKU262185 NUQ262181:NUQ262185 OEM262181:OEM262185 OOI262181:OOI262185 OYE262181:OYE262185 PIA262181:PIA262185 PRW262181:PRW262185 QBS262181:QBS262185 QLO262181:QLO262185 QVK262181:QVK262185 RFG262181:RFG262185 RPC262181:RPC262185 RYY262181:RYY262185 SIU262181:SIU262185 SSQ262181:SSQ262185 TCM262181:TCM262185 TMI262181:TMI262185 TWE262181:TWE262185 UGA262181:UGA262185 UPW262181:UPW262185 UZS262181:UZS262185 VJO262181:VJO262185 VTK262181:VTK262185 WDG262181:WDG262185 WNC262181:WNC262185 WWY262181:WWY262185 AQ327717:AQ327721 KM327717:KM327721 UI327717:UI327721 AEE327717:AEE327721 AOA327717:AOA327721 AXW327717:AXW327721 BHS327717:BHS327721 BRO327717:BRO327721 CBK327717:CBK327721 CLG327717:CLG327721 CVC327717:CVC327721 DEY327717:DEY327721 DOU327717:DOU327721 DYQ327717:DYQ327721 EIM327717:EIM327721 ESI327717:ESI327721 FCE327717:FCE327721 FMA327717:FMA327721 FVW327717:FVW327721 GFS327717:GFS327721 GPO327717:GPO327721 GZK327717:GZK327721 HJG327717:HJG327721 HTC327717:HTC327721 ICY327717:ICY327721 IMU327717:IMU327721 IWQ327717:IWQ327721 JGM327717:JGM327721 JQI327717:JQI327721 KAE327717:KAE327721 KKA327717:KKA327721 KTW327717:KTW327721 LDS327717:LDS327721 LNO327717:LNO327721 LXK327717:LXK327721 MHG327717:MHG327721 MRC327717:MRC327721 NAY327717:NAY327721 NKU327717:NKU327721 NUQ327717:NUQ327721 OEM327717:OEM327721 OOI327717:OOI327721 OYE327717:OYE327721 PIA327717:PIA327721 PRW327717:PRW327721 QBS327717:QBS327721 QLO327717:QLO327721 QVK327717:QVK327721 RFG327717:RFG327721 RPC327717:RPC327721 RYY327717:RYY327721 SIU327717:SIU327721 SSQ327717:SSQ327721 TCM327717:TCM327721 TMI327717:TMI327721 TWE327717:TWE327721 UGA327717:UGA327721 UPW327717:UPW327721 UZS327717:UZS327721 VJO327717:VJO327721 VTK327717:VTK327721 WDG327717:WDG327721 WNC327717:WNC327721 WWY327717:WWY327721 AQ393253:AQ393257 KM393253:KM393257 UI393253:UI393257 AEE393253:AEE393257 AOA393253:AOA393257 AXW393253:AXW393257 BHS393253:BHS393257 BRO393253:BRO393257 CBK393253:CBK393257 CLG393253:CLG393257 CVC393253:CVC393257 DEY393253:DEY393257 DOU393253:DOU393257 DYQ393253:DYQ393257 EIM393253:EIM393257 ESI393253:ESI393257 FCE393253:FCE393257 FMA393253:FMA393257 FVW393253:FVW393257 GFS393253:GFS393257 GPO393253:GPO393257 GZK393253:GZK393257 HJG393253:HJG393257 HTC393253:HTC393257 ICY393253:ICY393257 IMU393253:IMU393257 IWQ393253:IWQ393257 JGM393253:JGM393257 JQI393253:JQI393257 KAE393253:KAE393257 KKA393253:KKA393257 KTW393253:KTW393257 LDS393253:LDS393257 LNO393253:LNO393257 LXK393253:LXK393257 MHG393253:MHG393257 MRC393253:MRC393257 NAY393253:NAY393257 NKU393253:NKU393257 NUQ393253:NUQ393257 OEM393253:OEM393257 OOI393253:OOI393257 OYE393253:OYE393257 PIA393253:PIA393257 PRW393253:PRW393257 QBS393253:QBS393257 QLO393253:QLO393257 QVK393253:QVK393257 RFG393253:RFG393257 RPC393253:RPC393257 RYY393253:RYY393257 SIU393253:SIU393257 SSQ393253:SSQ393257 TCM393253:TCM393257 TMI393253:TMI393257 TWE393253:TWE393257 UGA393253:UGA393257 UPW393253:UPW393257 UZS393253:UZS393257 VJO393253:VJO393257 VTK393253:VTK393257 WDG393253:WDG393257 WNC393253:WNC393257 WWY393253:WWY393257 AQ458789:AQ458793 KM458789:KM458793 UI458789:UI458793 AEE458789:AEE458793 AOA458789:AOA458793 AXW458789:AXW458793 BHS458789:BHS458793 BRO458789:BRO458793 CBK458789:CBK458793 CLG458789:CLG458793 CVC458789:CVC458793 DEY458789:DEY458793 DOU458789:DOU458793 DYQ458789:DYQ458793 EIM458789:EIM458793 ESI458789:ESI458793 FCE458789:FCE458793 FMA458789:FMA458793 FVW458789:FVW458793 GFS458789:GFS458793 GPO458789:GPO458793 GZK458789:GZK458793 HJG458789:HJG458793 HTC458789:HTC458793 ICY458789:ICY458793 IMU458789:IMU458793 IWQ458789:IWQ458793 JGM458789:JGM458793 JQI458789:JQI458793 KAE458789:KAE458793 KKA458789:KKA458793 KTW458789:KTW458793 LDS458789:LDS458793 LNO458789:LNO458793 LXK458789:LXK458793 MHG458789:MHG458793 MRC458789:MRC458793 NAY458789:NAY458793 NKU458789:NKU458793 NUQ458789:NUQ458793 OEM458789:OEM458793 OOI458789:OOI458793 OYE458789:OYE458793 PIA458789:PIA458793 PRW458789:PRW458793 QBS458789:QBS458793 QLO458789:QLO458793 QVK458789:QVK458793 RFG458789:RFG458793 RPC458789:RPC458793 RYY458789:RYY458793 SIU458789:SIU458793 SSQ458789:SSQ458793 TCM458789:TCM458793 TMI458789:TMI458793 TWE458789:TWE458793 UGA458789:UGA458793 UPW458789:UPW458793 UZS458789:UZS458793 VJO458789:VJO458793 VTK458789:VTK458793 WDG458789:WDG458793 WNC458789:WNC458793 WWY458789:WWY458793 AQ524325:AQ524329 KM524325:KM524329 UI524325:UI524329 AEE524325:AEE524329 AOA524325:AOA524329 AXW524325:AXW524329 BHS524325:BHS524329 BRO524325:BRO524329 CBK524325:CBK524329 CLG524325:CLG524329 CVC524325:CVC524329 DEY524325:DEY524329 DOU524325:DOU524329 DYQ524325:DYQ524329 EIM524325:EIM524329 ESI524325:ESI524329 FCE524325:FCE524329 FMA524325:FMA524329 FVW524325:FVW524329 GFS524325:GFS524329 GPO524325:GPO524329 GZK524325:GZK524329 HJG524325:HJG524329 HTC524325:HTC524329 ICY524325:ICY524329 IMU524325:IMU524329 IWQ524325:IWQ524329 JGM524325:JGM524329 JQI524325:JQI524329 KAE524325:KAE524329 KKA524325:KKA524329 KTW524325:KTW524329 LDS524325:LDS524329 LNO524325:LNO524329 LXK524325:LXK524329 MHG524325:MHG524329 MRC524325:MRC524329 NAY524325:NAY524329 NKU524325:NKU524329 NUQ524325:NUQ524329 OEM524325:OEM524329 OOI524325:OOI524329 OYE524325:OYE524329 PIA524325:PIA524329 PRW524325:PRW524329 QBS524325:QBS524329 QLO524325:QLO524329 QVK524325:QVK524329 RFG524325:RFG524329 RPC524325:RPC524329 RYY524325:RYY524329 SIU524325:SIU524329 SSQ524325:SSQ524329 TCM524325:TCM524329 TMI524325:TMI524329 TWE524325:TWE524329 UGA524325:UGA524329 UPW524325:UPW524329 UZS524325:UZS524329 VJO524325:VJO524329 VTK524325:VTK524329 WDG524325:WDG524329 WNC524325:WNC524329 WWY524325:WWY524329 AQ589861:AQ589865 KM589861:KM589865 UI589861:UI589865 AEE589861:AEE589865 AOA589861:AOA589865 AXW589861:AXW589865 BHS589861:BHS589865 BRO589861:BRO589865 CBK589861:CBK589865 CLG589861:CLG589865 CVC589861:CVC589865 DEY589861:DEY589865 DOU589861:DOU589865 DYQ589861:DYQ589865 EIM589861:EIM589865 ESI589861:ESI589865 FCE589861:FCE589865 FMA589861:FMA589865 FVW589861:FVW589865 GFS589861:GFS589865 GPO589861:GPO589865 GZK589861:GZK589865 HJG589861:HJG589865 HTC589861:HTC589865 ICY589861:ICY589865 IMU589861:IMU589865 IWQ589861:IWQ589865 JGM589861:JGM589865 JQI589861:JQI589865 KAE589861:KAE589865 KKA589861:KKA589865 KTW589861:KTW589865 LDS589861:LDS589865 LNO589861:LNO589865 LXK589861:LXK589865 MHG589861:MHG589865 MRC589861:MRC589865 NAY589861:NAY589865 NKU589861:NKU589865 NUQ589861:NUQ589865 OEM589861:OEM589865 OOI589861:OOI589865 OYE589861:OYE589865 PIA589861:PIA589865 PRW589861:PRW589865 QBS589861:QBS589865 QLO589861:QLO589865 QVK589861:QVK589865 RFG589861:RFG589865 RPC589861:RPC589865 RYY589861:RYY589865 SIU589861:SIU589865 SSQ589861:SSQ589865 TCM589861:TCM589865 TMI589861:TMI589865 TWE589861:TWE589865 UGA589861:UGA589865 UPW589861:UPW589865 UZS589861:UZS589865 VJO589861:VJO589865 VTK589861:VTK589865 WDG589861:WDG589865 WNC589861:WNC589865 WWY589861:WWY589865 AQ655397:AQ655401 KM655397:KM655401 UI655397:UI655401 AEE655397:AEE655401 AOA655397:AOA655401 AXW655397:AXW655401 BHS655397:BHS655401 BRO655397:BRO655401 CBK655397:CBK655401 CLG655397:CLG655401 CVC655397:CVC655401 DEY655397:DEY655401 DOU655397:DOU655401 DYQ655397:DYQ655401 EIM655397:EIM655401 ESI655397:ESI655401 FCE655397:FCE655401 FMA655397:FMA655401 FVW655397:FVW655401 GFS655397:GFS655401 GPO655397:GPO655401 GZK655397:GZK655401 HJG655397:HJG655401 HTC655397:HTC655401 ICY655397:ICY655401 IMU655397:IMU655401 IWQ655397:IWQ655401 JGM655397:JGM655401 JQI655397:JQI655401 KAE655397:KAE655401 KKA655397:KKA655401 KTW655397:KTW655401 LDS655397:LDS655401 LNO655397:LNO655401 LXK655397:LXK655401 MHG655397:MHG655401 MRC655397:MRC655401 NAY655397:NAY655401 NKU655397:NKU655401 NUQ655397:NUQ655401 OEM655397:OEM655401 OOI655397:OOI655401 OYE655397:OYE655401 PIA655397:PIA655401 PRW655397:PRW655401 QBS655397:QBS655401 QLO655397:QLO655401 QVK655397:QVK655401 RFG655397:RFG655401 RPC655397:RPC655401 RYY655397:RYY655401 SIU655397:SIU655401 SSQ655397:SSQ655401 TCM655397:TCM655401 TMI655397:TMI655401 TWE655397:TWE655401 UGA655397:UGA655401 UPW655397:UPW655401 UZS655397:UZS655401 VJO655397:VJO655401 VTK655397:VTK655401 WDG655397:WDG655401 WNC655397:WNC655401 WWY655397:WWY655401 AQ720933:AQ720937 KM720933:KM720937 UI720933:UI720937 AEE720933:AEE720937 AOA720933:AOA720937 AXW720933:AXW720937 BHS720933:BHS720937 BRO720933:BRO720937 CBK720933:CBK720937 CLG720933:CLG720937 CVC720933:CVC720937 DEY720933:DEY720937 DOU720933:DOU720937 DYQ720933:DYQ720937 EIM720933:EIM720937 ESI720933:ESI720937 FCE720933:FCE720937 FMA720933:FMA720937 FVW720933:FVW720937 GFS720933:GFS720937 GPO720933:GPO720937 GZK720933:GZK720937 HJG720933:HJG720937 HTC720933:HTC720937 ICY720933:ICY720937 IMU720933:IMU720937 IWQ720933:IWQ720937 JGM720933:JGM720937 JQI720933:JQI720937 KAE720933:KAE720937 KKA720933:KKA720937 KTW720933:KTW720937 LDS720933:LDS720937 LNO720933:LNO720937 LXK720933:LXK720937 MHG720933:MHG720937 MRC720933:MRC720937 NAY720933:NAY720937 NKU720933:NKU720937 NUQ720933:NUQ720937 OEM720933:OEM720937 OOI720933:OOI720937 OYE720933:OYE720937 PIA720933:PIA720937 PRW720933:PRW720937 QBS720933:QBS720937 QLO720933:QLO720937 QVK720933:QVK720937 RFG720933:RFG720937 RPC720933:RPC720937 RYY720933:RYY720937 SIU720933:SIU720937 SSQ720933:SSQ720937 TCM720933:TCM720937 TMI720933:TMI720937 TWE720933:TWE720937 UGA720933:UGA720937 UPW720933:UPW720937 UZS720933:UZS720937 VJO720933:VJO720937 VTK720933:VTK720937 WDG720933:WDG720937 WNC720933:WNC720937 WWY720933:WWY720937 AQ786469:AQ786473 KM786469:KM786473 UI786469:UI786473 AEE786469:AEE786473 AOA786469:AOA786473 AXW786469:AXW786473 BHS786469:BHS786473 BRO786469:BRO786473 CBK786469:CBK786473 CLG786469:CLG786473 CVC786469:CVC786473 DEY786469:DEY786473 DOU786469:DOU786473 DYQ786469:DYQ786473 EIM786469:EIM786473 ESI786469:ESI786473 FCE786469:FCE786473 FMA786469:FMA786473 FVW786469:FVW786473 GFS786469:GFS786473 GPO786469:GPO786473 GZK786469:GZK786473 HJG786469:HJG786473 HTC786469:HTC786473 ICY786469:ICY786473 IMU786469:IMU786473 IWQ786469:IWQ786473 JGM786469:JGM786473 JQI786469:JQI786473 KAE786469:KAE786473 KKA786469:KKA786473 KTW786469:KTW786473 LDS786469:LDS786473 LNO786469:LNO786473 LXK786469:LXK786473 MHG786469:MHG786473 MRC786469:MRC786473 NAY786469:NAY786473 NKU786469:NKU786473 NUQ786469:NUQ786473 OEM786469:OEM786473 OOI786469:OOI786473 OYE786469:OYE786473 PIA786469:PIA786473 PRW786469:PRW786473 QBS786469:QBS786473 QLO786469:QLO786473 QVK786469:QVK786473 RFG786469:RFG786473 RPC786469:RPC786473 RYY786469:RYY786473 SIU786469:SIU786473 SSQ786469:SSQ786473 TCM786469:TCM786473 TMI786469:TMI786473 TWE786469:TWE786473 UGA786469:UGA786473 UPW786469:UPW786473 UZS786469:UZS786473 VJO786469:VJO786473 VTK786469:VTK786473 WDG786469:WDG786473 WNC786469:WNC786473 WWY786469:WWY786473 AQ852005:AQ852009 KM852005:KM852009 UI852005:UI852009 AEE852005:AEE852009 AOA852005:AOA852009 AXW852005:AXW852009 BHS852005:BHS852009 BRO852005:BRO852009 CBK852005:CBK852009 CLG852005:CLG852009 CVC852005:CVC852009 DEY852005:DEY852009 DOU852005:DOU852009 DYQ852005:DYQ852009 EIM852005:EIM852009 ESI852005:ESI852009 FCE852005:FCE852009 FMA852005:FMA852009 FVW852005:FVW852009 GFS852005:GFS852009 GPO852005:GPO852009 GZK852005:GZK852009 HJG852005:HJG852009 HTC852005:HTC852009 ICY852005:ICY852009 IMU852005:IMU852009 IWQ852005:IWQ852009 JGM852005:JGM852009 JQI852005:JQI852009 KAE852005:KAE852009 KKA852005:KKA852009 KTW852005:KTW852009 LDS852005:LDS852009 LNO852005:LNO852009 LXK852005:LXK852009 MHG852005:MHG852009 MRC852005:MRC852009 NAY852005:NAY852009 NKU852005:NKU852009 NUQ852005:NUQ852009 OEM852005:OEM852009 OOI852005:OOI852009 OYE852005:OYE852009 PIA852005:PIA852009 PRW852005:PRW852009 QBS852005:QBS852009 QLO852005:QLO852009 QVK852005:QVK852009 RFG852005:RFG852009 RPC852005:RPC852009 RYY852005:RYY852009 SIU852005:SIU852009 SSQ852005:SSQ852009 TCM852005:TCM852009 TMI852005:TMI852009 TWE852005:TWE852009 UGA852005:UGA852009 UPW852005:UPW852009 UZS852005:UZS852009 VJO852005:VJO852009 VTK852005:VTK852009 WDG852005:WDG852009 WNC852005:WNC852009 WWY852005:WWY852009 AQ917541:AQ917545 KM917541:KM917545 UI917541:UI917545 AEE917541:AEE917545 AOA917541:AOA917545 AXW917541:AXW917545 BHS917541:BHS917545 BRO917541:BRO917545 CBK917541:CBK917545 CLG917541:CLG917545 CVC917541:CVC917545 DEY917541:DEY917545 DOU917541:DOU917545 DYQ917541:DYQ917545 EIM917541:EIM917545 ESI917541:ESI917545 FCE917541:FCE917545 FMA917541:FMA917545 FVW917541:FVW917545 GFS917541:GFS917545 GPO917541:GPO917545 GZK917541:GZK917545 HJG917541:HJG917545 HTC917541:HTC917545 ICY917541:ICY917545 IMU917541:IMU917545 IWQ917541:IWQ917545 JGM917541:JGM917545 JQI917541:JQI917545 KAE917541:KAE917545 KKA917541:KKA917545 KTW917541:KTW917545 LDS917541:LDS917545 LNO917541:LNO917545 LXK917541:LXK917545 MHG917541:MHG917545 MRC917541:MRC917545 NAY917541:NAY917545 NKU917541:NKU917545 NUQ917541:NUQ917545 OEM917541:OEM917545 OOI917541:OOI917545 OYE917541:OYE917545 PIA917541:PIA917545 PRW917541:PRW917545 QBS917541:QBS917545 QLO917541:QLO917545 QVK917541:QVK917545 RFG917541:RFG917545 RPC917541:RPC917545 RYY917541:RYY917545 SIU917541:SIU917545 SSQ917541:SSQ917545 TCM917541:TCM917545 TMI917541:TMI917545 TWE917541:TWE917545 UGA917541:UGA917545 UPW917541:UPW917545 UZS917541:UZS917545 VJO917541:VJO917545 VTK917541:VTK917545 WDG917541:WDG917545 WNC917541:WNC917545 WWY917541:WWY917545 AQ983077:AQ983081 KM983077:KM983081 UI983077:UI983081 AEE983077:AEE983081 AOA983077:AOA983081 AXW983077:AXW983081 BHS983077:BHS983081 BRO983077:BRO983081 CBK983077:CBK983081 CLG983077:CLG983081 CVC983077:CVC983081 DEY983077:DEY983081 DOU983077:DOU983081 DYQ983077:DYQ983081 EIM983077:EIM983081 ESI983077:ESI983081 FCE983077:FCE983081 FMA983077:FMA983081 FVW983077:FVW983081 GFS983077:GFS983081 GPO983077:GPO983081 GZK983077:GZK983081 HJG983077:HJG983081 HTC983077:HTC983081 ICY983077:ICY983081 IMU983077:IMU983081 IWQ983077:IWQ983081 JGM983077:JGM983081 JQI983077:JQI983081 KAE983077:KAE983081 KKA983077:KKA983081 KTW983077:KTW983081 LDS983077:LDS983081 LNO983077:LNO983081 LXK983077:LXK983081 MHG983077:MHG983081 MRC983077:MRC983081 NAY983077:NAY983081 NKU983077:NKU983081 NUQ983077:NUQ983081 OEM983077:OEM983081 OOI983077:OOI983081 OYE983077:OYE983081 PIA983077:PIA983081 PRW983077:PRW983081 QBS983077:QBS983081 QLO983077:QLO983081 QVK983077:QVK983081 RFG983077:RFG983081 RPC983077:RPC983081 RYY983077:RYY983081 SIU983077:SIU983081 SSQ983077:SSQ983081 TCM983077:TCM983081 TMI983077:TMI983081 TWE983077:TWE983081 UGA983077:UGA983081 UPW983077:UPW983081 UZS983077:UZS983081 VJO983077:VJO983081 VTK983077:VTK983081 WDG983077:WDG983081 WNC983077:WNC983081 WWY983077:WWY983081 AT37:AT41 KP37:KP41 UL37:UL41 AEH37:AEH41 AOD37:AOD41 AXZ37:AXZ41 BHV37:BHV41 BRR37:BRR41 CBN37:CBN41 CLJ37:CLJ41 CVF37:CVF41 DFB37:DFB41 DOX37:DOX41 DYT37:DYT41 EIP37:EIP41 ESL37:ESL41 FCH37:FCH41 FMD37:FMD41 FVZ37:FVZ41 GFV37:GFV41 GPR37:GPR41 GZN37:GZN41 HJJ37:HJJ41 HTF37:HTF41 IDB37:IDB41 IMX37:IMX41 IWT37:IWT41 JGP37:JGP41 JQL37:JQL41 KAH37:KAH41 KKD37:KKD41 KTZ37:KTZ41 LDV37:LDV41 LNR37:LNR41 LXN37:LXN41 MHJ37:MHJ41 MRF37:MRF41 NBB37:NBB41 NKX37:NKX41 NUT37:NUT41 OEP37:OEP41 OOL37:OOL41 OYH37:OYH41 PID37:PID41 PRZ37:PRZ41 QBV37:QBV41 QLR37:QLR41 QVN37:QVN41 RFJ37:RFJ41 RPF37:RPF41 RZB37:RZB41 SIX37:SIX41 SST37:SST41 TCP37:TCP41 TML37:TML41 TWH37:TWH41 UGD37:UGD41 UPZ37:UPZ41 UZV37:UZV41 VJR37:VJR41 VTN37:VTN41 WDJ37:WDJ41 WNF37:WNF41 WXB37:WXB41 AT65573:AT65577 KP65573:KP65577 UL65573:UL65577 AEH65573:AEH65577 AOD65573:AOD65577 AXZ65573:AXZ65577 BHV65573:BHV65577 BRR65573:BRR65577 CBN65573:CBN65577 CLJ65573:CLJ65577 CVF65573:CVF65577 DFB65573:DFB65577 DOX65573:DOX65577 DYT65573:DYT65577 EIP65573:EIP65577 ESL65573:ESL65577 FCH65573:FCH65577 FMD65573:FMD65577 FVZ65573:FVZ65577 GFV65573:GFV65577 GPR65573:GPR65577 GZN65573:GZN65577 HJJ65573:HJJ65577 HTF65573:HTF65577 IDB65573:IDB65577 IMX65573:IMX65577 IWT65573:IWT65577 JGP65573:JGP65577 JQL65573:JQL65577 KAH65573:KAH65577 KKD65573:KKD65577 KTZ65573:KTZ65577 LDV65573:LDV65577 LNR65573:LNR65577 LXN65573:LXN65577 MHJ65573:MHJ65577 MRF65573:MRF65577 NBB65573:NBB65577 NKX65573:NKX65577 NUT65573:NUT65577 OEP65573:OEP65577 OOL65573:OOL65577 OYH65573:OYH65577 PID65573:PID65577 PRZ65573:PRZ65577 QBV65573:QBV65577 QLR65573:QLR65577 QVN65573:QVN65577 RFJ65573:RFJ65577 RPF65573:RPF65577 RZB65573:RZB65577 SIX65573:SIX65577 SST65573:SST65577 TCP65573:TCP65577 TML65573:TML65577 TWH65573:TWH65577 UGD65573:UGD65577 UPZ65573:UPZ65577 UZV65573:UZV65577 VJR65573:VJR65577 VTN65573:VTN65577 WDJ65573:WDJ65577 WNF65573:WNF65577 WXB65573:WXB65577 AT131109:AT131113 KP131109:KP131113 UL131109:UL131113 AEH131109:AEH131113 AOD131109:AOD131113 AXZ131109:AXZ131113 BHV131109:BHV131113 BRR131109:BRR131113 CBN131109:CBN131113 CLJ131109:CLJ131113 CVF131109:CVF131113 DFB131109:DFB131113 DOX131109:DOX131113 DYT131109:DYT131113 EIP131109:EIP131113 ESL131109:ESL131113 FCH131109:FCH131113 FMD131109:FMD131113 FVZ131109:FVZ131113 GFV131109:GFV131113 GPR131109:GPR131113 GZN131109:GZN131113 HJJ131109:HJJ131113 HTF131109:HTF131113 IDB131109:IDB131113 IMX131109:IMX131113 IWT131109:IWT131113 JGP131109:JGP131113 JQL131109:JQL131113 KAH131109:KAH131113 KKD131109:KKD131113 KTZ131109:KTZ131113 LDV131109:LDV131113 LNR131109:LNR131113 LXN131109:LXN131113 MHJ131109:MHJ131113 MRF131109:MRF131113 NBB131109:NBB131113 NKX131109:NKX131113 NUT131109:NUT131113 OEP131109:OEP131113 OOL131109:OOL131113 OYH131109:OYH131113 PID131109:PID131113 PRZ131109:PRZ131113 QBV131109:QBV131113 QLR131109:QLR131113 QVN131109:QVN131113 RFJ131109:RFJ131113 RPF131109:RPF131113 RZB131109:RZB131113 SIX131109:SIX131113 SST131109:SST131113 TCP131109:TCP131113 TML131109:TML131113 TWH131109:TWH131113 UGD131109:UGD131113 UPZ131109:UPZ131113 UZV131109:UZV131113 VJR131109:VJR131113 VTN131109:VTN131113 WDJ131109:WDJ131113 WNF131109:WNF131113 WXB131109:WXB131113 AT196645:AT196649 KP196645:KP196649 UL196645:UL196649 AEH196645:AEH196649 AOD196645:AOD196649 AXZ196645:AXZ196649 BHV196645:BHV196649 BRR196645:BRR196649 CBN196645:CBN196649 CLJ196645:CLJ196649 CVF196645:CVF196649 DFB196645:DFB196649 DOX196645:DOX196649 DYT196645:DYT196649 EIP196645:EIP196649 ESL196645:ESL196649 FCH196645:FCH196649 FMD196645:FMD196649 FVZ196645:FVZ196649 GFV196645:GFV196649 GPR196645:GPR196649 GZN196645:GZN196649 HJJ196645:HJJ196649 HTF196645:HTF196649 IDB196645:IDB196649 IMX196645:IMX196649 IWT196645:IWT196649 JGP196645:JGP196649 JQL196645:JQL196649 KAH196645:KAH196649 KKD196645:KKD196649 KTZ196645:KTZ196649 LDV196645:LDV196649 LNR196645:LNR196649 LXN196645:LXN196649 MHJ196645:MHJ196649 MRF196645:MRF196649 NBB196645:NBB196649 NKX196645:NKX196649 NUT196645:NUT196649 OEP196645:OEP196649 OOL196645:OOL196649 OYH196645:OYH196649 PID196645:PID196649 PRZ196645:PRZ196649 QBV196645:QBV196649 QLR196645:QLR196649 QVN196645:QVN196649 RFJ196645:RFJ196649 RPF196645:RPF196649 RZB196645:RZB196649 SIX196645:SIX196649 SST196645:SST196649 TCP196645:TCP196649 TML196645:TML196649 TWH196645:TWH196649 UGD196645:UGD196649 UPZ196645:UPZ196649 UZV196645:UZV196649 VJR196645:VJR196649 VTN196645:VTN196649 WDJ196645:WDJ196649 WNF196645:WNF196649 WXB196645:WXB196649 AT262181:AT262185 KP262181:KP262185 UL262181:UL262185 AEH262181:AEH262185 AOD262181:AOD262185 AXZ262181:AXZ262185 BHV262181:BHV262185 BRR262181:BRR262185 CBN262181:CBN262185 CLJ262181:CLJ262185 CVF262181:CVF262185 DFB262181:DFB262185 DOX262181:DOX262185 DYT262181:DYT262185 EIP262181:EIP262185 ESL262181:ESL262185 FCH262181:FCH262185 FMD262181:FMD262185 FVZ262181:FVZ262185 GFV262181:GFV262185 GPR262181:GPR262185 GZN262181:GZN262185 HJJ262181:HJJ262185 HTF262181:HTF262185 IDB262181:IDB262185 IMX262181:IMX262185 IWT262181:IWT262185 JGP262181:JGP262185 JQL262181:JQL262185 KAH262181:KAH262185 KKD262181:KKD262185 KTZ262181:KTZ262185 LDV262181:LDV262185 LNR262181:LNR262185 LXN262181:LXN262185 MHJ262181:MHJ262185 MRF262181:MRF262185 NBB262181:NBB262185 NKX262181:NKX262185 NUT262181:NUT262185 OEP262181:OEP262185 OOL262181:OOL262185 OYH262181:OYH262185 PID262181:PID262185 PRZ262181:PRZ262185 QBV262181:QBV262185 QLR262181:QLR262185 QVN262181:QVN262185 RFJ262181:RFJ262185 RPF262181:RPF262185 RZB262181:RZB262185 SIX262181:SIX262185 SST262181:SST262185 TCP262181:TCP262185 TML262181:TML262185 TWH262181:TWH262185 UGD262181:UGD262185 UPZ262181:UPZ262185 UZV262181:UZV262185 VJR262181:VJR262185 VTN262181:VTN262185 WDJ262181:WDJ262185 WNF262181:WNF262185 WXB262181:WXB262185 AT327717:AT327721 KP327717:KP327721 UL327717:UL327721 AEH327717:AEH327721 AOD327717:AOD327721 AXZ327717:AXZ327721 BHV327717:BHV327721 BRR327717:BRR327721 CBN327717:CBN327721 CLJ327717:CLJ327721 CVF327717:CVF327721 DFB327717:DFB327721 DOX327717:DOX327721 DYT327717:DYT327721 EIP327717:EIP327721 ESL327717:ESL327721 FCH327717:FCH327721 FMD327717:FMD327721 FVZ327717:FVZ327721 GFV327717:GFV327721 GPR327717:GPR327721 GZN327717:GZN327721 HJJ327717:HJJ327721 HTF327717:HTF327721 IDB327717:IDB327721 IMX327717:IMX327721 IWT327717:IWT327721 JGP327717:JGP327721 JQL327717:JQL327721 KAH327717:KAH327721 KKD327717:KKD327721 KTZ327717:KTZ327721 LDV327717:LDV327721 LNR327717:LNR327721 LXN327717:LXN327721 MHJ327717:MHJ327721 MRF327717:MRF327721 NBB327717:NBB327721 NKX327717:NKX327721 NUT327717:NUT327721 OEP327717:OEP327721 OOL327717:OOL327721 OYH327717:OYH327721 PID327717:PID327721 PRZ327717:PRZ327721 QBV327717:QBV327721 QLR327717:QLR327721 QVN327717:QVN327721 RFJ327717:RFJ327721 RPF327717:RPF327721 RZB327717:RZB327721 SIX327717:SIX327721 SST327717:SST327721 TCP327717:TCP327721 TML327717:TML327721 TWH327717:TWH327721 UGD327717:UGD327721 UPZ327717:UPZ327721 UZV327717:UZV327721 VJR327717:VJR327721 VTN327717:VTN327721 WDJ327717:WDJ327721 WNF327717:WNF327721 WXB327717:WXB327721 AT393253:AT393257 KP393253:KP393257 UL393253:UL393257 AEH393253:AEH393257 AOD393253:AOD393257 AXZ393253:AXZ393257 BHV393253:BHV393257 BRR393253:BRR393257 CBN393253:CBN393257 CLJ393253:CLJ393257 CVF393253:CVF393257 DFB393253:DFB393257 DOX393253:DOX393257 DYT393253:DYT393257 EIP393253:EIP393257 ESL393253:ESL393257 FCH393253:FCH393257 FMD393253:FMD393257 FVZ393253:FVZ393257 GFV393253:GFV393257 GPR393253:GPR393257 GZN393253:GZN393257 HJJ393253:HJJ393257 HTF393253:HTF393257 IDB393253:IDB393257 IMX393253:IMX393257 IWT393253:IWT393257 JGP393253:JGP393257 JQL393253:JQL393257 KAH393253:KAH393257 KKD393253:KKD393257 KTZ393253:KTZ393257 LDV393253:LDV393257 LNR393253:LNR393257 LXN393253:LXN393257 MHJ393253:MHJ393257 MRF393253:MRF393257 NBB393253:NBB393257 NKX393253:NKX393257 NUT393253:NUT393257 OEP393253:OEP393257 OOL393253:OOL393257 OYH393253:OYH393257 PID393253:PID393257 PRZ393253:PRZ393257 QBV393253:QBV393257 QLR393253:QLR393257 QVN393253:QVN393257 RFJ393253:RFJ393257 RPF393253:RPF393257 RZB393253:RZB393257 SIX393253:SIX393257 SST393253:SST393257 TCP393253:TCP393257 TML393253:TML393257 TWH393253:TWH393257 UGD393253:UGD393257 UPZ393253:UPZ393257 UZV393253:UZV393257 VJR393253:VJR393257 VTN393253:VTN393257 WDJ393253:WDJ393257 WNF393253:WNF393257 WXB393253:WXB393257 AT458789:AT458793 KP458789:KP458793 UL458789:UL458793 AEH458789:AEH458793 AOD458789:AOD458793 AXZ458789:AXZ458793 BHV458789:BHV458793 BRR458789:BRR458793 CBN458789:CBN458793 CLJ458789:CLJ458793 CVF458789:CVF458793 DFB458789:DFB458793 DOX458789:DOX458793 DYT458789:DYT458793 EIP458789:EIP458793 ESL458789:ESL458793 FCH458789:FCH458793 FMD458789:FMD458793 FVZ458789:FVZ458793 GFV458789:GFV458793 GPR458789:GPR458793 GZN458789:GZN458793 HJJ458789:HJJ458793 HTF458789:HTF458793 IDB458789:IDB458793 IMX458789:IMX458793 IWT458789:IWT458793 JGP458789:JGP458793 JQL458789:JQL458793 KAH458789:KAH458793 KKD458789:KKD458793 KTZ458789:KTZ458793 LDV458789:LDV458793 LNR458789:LNR458793 LXN458789:LXN458793 MHJ458789:MHJ458793 MRF458789:MRF458793 NBB458789:NBB458793 NKX458789:NKX458793 NUT458789:NUT458793 OEP458789:OEP458793 OOL458789:OOL458793 OYH458789:OYH458793 PID458789:PID458793 PRZ458789:PRZ458793 QBV458789:QBV458793 QLR458789:QLR458793 QVN458789:QVN458793 RFJ458789:RFJ458793 RPF458789:RPF458793 RZB458789:RZB458793 SIX458789:SIX458793 SST458789:SST458793 TCP458789:TCP458793 TML458789:TML458793 TWH458789:TWH458793 UGD458789:UGD458793 UPZ458789:UPZ458793 UZV458789:UZV458793 VJR458789:VJR458793 VTN458789:VTN458793 WDJ458789:WDJ458793 WNF458789:WNF458793 WXB458789:WXB458793 AT524325:AT524329 KP524325:KP524329 UL524325:UL524329 AEH524325:AEH524329 AOD524325:AOD524329 AXZ524325:AXZ524329 BHV524325:BHV524329 BRR524325:BRR524329 CBN524325:CBN524329 CLJ524325:CLJ524329 CVF524325:CVF524329 DFB524325:DFB524329 DOX524325:DOX524329 DYT524325:DYT524329 EIP524325:EIP524329 ESL524325:ESL524329 FCH524325:FCH524329 FMD524325:FMD524329 FVZ524325:FVZ524329 GFV524325:GFV524329 GPR524325:GPR524329 GZN524325:GZN524329 HJJ524325:HJJ524329 HTF524325:HTF524329 IDB524325:IDB524329 IMX524325:IMX524329 IWT524325:IWT524329 JGP524325:JGP524329 JQL524325:JQL524329 KAH524325:KAH524329 KKD524325:KKD524329 KTZ524325:KTZ524329 LDV524325:LDV524329 LNR524325:LNR524329 LXN524325:LXN524329 MHJ524325:MHJ524329 MRF524325:MRF524329 NBB524325:NBB524329 NKX524325:NKX524329 NUT524325:NUT524329 OEP524325:OEP524329 OOL524325:OOL524329 OYH524325:OYH524329 PID524325:PID524329 PRZ524325:PRZ524329 QBV524325:QBV524329 QLR524325:QLR524329 QVN524325:QVN524329 RFJ524325:RFJ524329 RPF524325:RPF524329 RZB524325:RZB524329 SIX524325:SIX524329 SST524325:SST524329 TCP524325:TCP524329 TML524325:TML524329 TWH524325:TWH524329 UGD524325:UGD524329 UPZ524325:UPZ524329 UZV524325:UZV524329 VJR524325:VJR524329 VTN524325:VTN524329 WDJ524325:WDJ524329 WNF524325:WNF524329 WXB524325:WXB524329 AT589861:AT589865 KP589861:KP589865 UL589861:UL589865 AEH589861:AEH589865 AOD589861:AOD589865 AXZ589861:AXZ589865 BHV589861:BHV589865 BRR589861:BRR589865 CBN589861:CBN589865 CLJ589861:CLJ589865 CVF589861:CVF589865 DFB589861:DFB589865 DOX589861:DOX589865 DYT589861:DYT589865 EIP589861:EIP589865 ESL589861:ESL589865 FCH589861:FCH589865 FMD589861:FMD589865 FVZ589861:FVZ589865 GFV589861:GFV589865 GPR589861:GPR589865 GZN589861:GZN589865 HJJ589861:HJJ589865 HTF589861:HTF589865 IDB589861:IDB589865 IMX589861:IMX589865 IWT589861:IWT589865 JGP589861:JGP589865 JQL589861:JQL589865 KAH589861:KAH589865 KKD589861:KKD589865 KTZ589861:KTZ589865 LDV589861:LDV589865 LNR589861:LNR589865 LXN589861:LXN589865 MHJ589861:MHJ589865 MRF589861:MRF589865 NBB589861:NBB589865 NKX589861:NKX589865 NUT589861:NUT589865 OEP589861:OEP589865 OOL589861:OOL589865 OYH589861:OYH589865 PID589861:PID589865 PRZ589861:PRZ589865 QBV589861:QBV589865 QLR589861:QLR589865 QVN589861:QVN589865 RFJ589861:RFJ589865 RPF589861:RPF589865 RZB589861:RZB589865 SIX589861:SIX589865 SST589861:SST589865 TCP589861:TCP589865 TML589861:TML589865 TWH589861:TWH589865 UGD589861:UGD589865 UPZ589861:UPZ589865 UZV589861:UZV589865 VJR589861:VJR589865 VTN589861:VTN589865 WDJ589861:WDJ589865 WNF589861:WNF589865 WXB589861:WXB589865 AT655397:AT655401 KP655397:KP655401 UL655397:UL655401 AEH655397:AEH655401 AOD655397:AOD655401 AXZ655397:AXZ655401 BHV655397:BHV655401 BRR655397:BRR655401 CBN655397:CBN655401 CLJ655397:CLJ655401 CVF655397:CVF655401 DFB655397:DFB655401 DOX655397:DOX655401 DYT655397:DYT655401 EIP655397:EIP655401 ESL655397:ESL655401 FCH655397:FCH655401 FMD655397:FMD655401 FVZ655397:FVZ655401 GFV655397:GFV655401 GPR655397:GPR655401 GZN655397:GZN655401 HJJ655397:HJJ655401 HTF655397:HTF655401 IDB655397:IDB655401 IMX655397:IMX655401 IWT655397:IWT655401 JGP655397:JGP655401 JQL655397:JQL655401 KAH655397:KAH655401 KKD655397:KKD655401 KTZ655397:KTZ655401 LDV655397:LDV655401 LNR655397:LNR655401 LXN655397:LXN655401 MHJ655397:MHJ655401 MRF655397:MRF655401 NBB655397:NBB655401 NKX655397:NKX655401 NUT655397:NUT655401 OEP655397:OEP655401 OOL655397:OOL655401 OYH655397:OYH655401 PID655397:PID655401 PRZ655397:PRZ655401 QBV655397:QBV655401 QLR655397:QLR655401 QVN655397:QVN655401 RFJ655397:RFJ655401 RPF655397:RPF655401 RZB655397:RZB655401 SIX655397:SIX655401 SST655397:SST655401 TCP655397:TCP655401 TML655397:TML655401 TWH655397:TWH655401 UGD655397:UGD655401 UPZ655397:UPZ655401 UZV655397:UZV655401 VJR655397:VJR655401 VTN655397:VTN655401 WDJ655397:WDJ655401 WNF655397:WNF655401 WXB655397:WXB655401 AT720933:AT720937 KP720933:KP720937 UL720933:UL720937 AEH720933:AEH720937 AOD720933:AOD720937 AXZ720933:AXZ720937 BHV720933:BHV720937 BRR720933:BRR720937 CBN720933:CBN720937 CLJ720933:CLJ720937 CVF720933:CVF720937 DFB720933:DFB720937 DOX720933:DOX720937 DYT720933:DYT720937 EIP720933:EIP720937 ESL720933:ESL720937 FCH720933:FCH720937 FMD720933:FMD720937 FVZ720933:FVZ720937 GFV720933:GFV720937 GPR720933:GPR720937 GZN720933:GZN720937 HJJ720933:HJJ720937 HTF720933:HTF720937 IDB720933:IDB720937 IMX720933:IMX720937 IWT720933:IWT720937 JGP720933:JGP720937 JQL720933:JQL720937 KAH720933:KAH720937 KKD720933:KKD720937 KTZ720933:KTZ720937 LDV720933:LDV720937 LNR720933:LNR720937 LXN720933:LXN720937 MHJ720933:MHJ720937 MRF720933:MRF720937 NBB720933:NBB720937 NKX720933:NKX720937 NUT720933:NUT720937 OEP720933:OEP720937 OOL720933:OOL720937 OYH720933:OYH720937 PID720933:PID720937 PRZ720933:PRZ720937 QBV720933:QBV720937 QLR720933:QLR720937 QVN720933:QVN720937 RFJ720933:RFJ720937 RPF720933:RPF720937 RZB720933:RZB720937 SIX720933:SIX720937 SST720933:SST720937 TCP720933:TCP720937 TML720933:TML720937 TWH720933:TWH720937 UGD720933:UGD720937 UPZ720933:UPZ720937 UZV720933:UZV720937 VJR720933:VJR720937 VTN720933:VTN720937 WDJ720933:WDJ720937 WNF720933:WNF720937 WXB720933:WXB720937 AT786469:AT786473 KP786469:KP786473 UL786469:UL786473 AEH786469:AEH786473 AOD786469:AOD786473 AXZ786469:AXZ786473 BHV786469:BHV786473 BRR786469:BRR786473 CBN786469:CBN786473 CLJ786469:CLJ786473 CVF786469:CVF786473 DFB786469:DFB786473 DOX786469:DOX786473 DYT786469:DYT786473 EIP786469:EIP786473 ESL786469:ESL786473 FCH786469:FCH786473 FMD786469:FMD786473 FVZ786469:FVZ786473 GFV786469:GFV786473 GPR786469:GPR786473 GZN786469:GZN786473 HJJ786469:HJJ786473 HTF786469:HTF786473 IDB786469:IDB786473 IMX786469:IMX786473 IWT786469:IWT786473 JGP786469:JGP786473 JQL786469:JQL786473 KAH786469:KAH786473 KKD786469:KKD786473 KTZ786469:KTZ786473 LDV786469:LDV786473 LNR786469:LNR786473 LXN786469:LXN786473 MHJ786469:MHJ786473 MRF786469:MRF786473 NBB786469:NBB786473 NKX786469:NKX786473 NUT786469:NUT786473 OEP786469:OEP786473 OOL786469:OOL786473 OYH786469:OYH786473 PID786469:PID786473 PRZ786469:PRZ786473 QBV786469:QBV786473 QLR786469:QLR786473 QVN786469:QVN786473 RFJ786469:RFJ786473 RPF786469:RPF786473 RZB786469:RZB786473 SIX786469:SIX786473 SST786469:SST786473 TCP786469:TCP786473 TML786469:TML786473 TWH786469:TWH786473 UGD786469:UGD786473 UPZ786469:UPZ786473 UZV786469:UZV786473 VJR786469:VJR786473 VTN786469:VTN786473 WDJ786469:WDJ786473 WNF786469:WNF786473 WXB786469:WXB786473 AT852005:AT852009 KP852005:KP852009 UL852005:UL852009 AEH852005:AEH852009 AOD852005:AOD852009 AXZ852005:AXZ852009 BHV852005:BHV852009 BRR852005:BRR852009 CBN852005:CBN852009 CLJ852005:CLJ852009 CVF852005:CVF852009 DFB852005:DFB852009 DOX852005:DOX852009 DYT852005:DYT852009 EIP852005:EIP852009 ESL852005:ESL852009 FCH852005:FCH852009 FMD852005:FMD852009 FVZ852005:FVZ852009 GFV852005:GFV852009 GPR852005:GPR852009 GZN852005:GZN852009 HJJ852005:HJJ852009 HTF852005:HTF852009 IDB852005:IDB852009 IMX852005:IMX852009 IWT852005:IWT852009 JGP852005:JGP852009 JQL852005:JQL852009 KAH852005:KAH852009 KKD852005:KKD852009 KTZ852005:KTZ852009 LDV852005:LDV852009 LNR852005:LNR852009 LXN852005:LXN852009 MHJ852005:MHJ852009 MRF852005:MRF852009 NBB852005:NBB852009 NKX852005:NKX852009 NUT852005:NUT852009 OEP852005:OEP852009 OOL852005:OOL852009 OYH852005:OYH852009 PID852005:PID852009 PRZ852005:PRZ852009 QBV852005:QBV852009 QLR852005:QLR852009 QVN852005:QVN852009 RFJ852005:RFJ852009 RPF852005:RPF852009 RZB852005:RZB852009 SIX852005:SIX852009 SST852005:SST852009 TCP852005:TCP852009 TML852005:TML852009 TWH852005:TWH852009 UGD852005:UGD852009 UPZ852005:UPZ852009 UZV852005:UZV852009 VJR852005:VJR852009 VTN852005:VTN852009 WDJ852005:WDJ852009 WNF852005:WNF852009 WXB852005:WXB852009 AT917541:AT917545 KP917541:KP917545 UL917541:UL917545 AEH917541:AEH917545 AOD917541:AOD917545 AXZ917541:AXZ917545 BHV917541:BHV917545 BRR917541:BRR917545 CBN917541:CBN917545 CLJ917541:CLJ917545 CVF917541:CVF917545 DFB917541:DFB917545 DOX917541:DOX917545 DYT917541:DYT917545 EIP917541:EIP917545 ESL917541:ESL917545 FCH917541:FCH917545 FMD917541:FMD917545 FVZ917541:FVZ917545 GFV917541:GFV917545 GPR917541:GPR917545 GZN917541:GZN917545 HJJ917541:HJJ917545 HTF917541:HTF917545 IDB917541:IDB917545 IMX917541:IMX917545 IWT917541:IWT917545 JGP917541:JGP917545 JQL917541:JQL917545 KAH917541:KAH917545 KKD917541:KKD917545 KTZ917541:KTZ917545 LDV917541:LDV917545 LNR917541:LNR917545 LXN917541:LXN917545 MHJ917541:MHJ917545 MRF917541:MRF917545 NBB917541:NBB917545 NKX917541:NKX917545 NUT917541:NUT917545 OEP917541:OEP917545 OOL917541:OOL917545 OYH917541:OYH917545 PID917541:PID917545 PRZ917541:PRZ917545 QBV917541:QBV917545 QLR917541:QLR917545 QVN917541:QVN917545 RFJ917541:RFJ917545 RPF917541:RPF917545 RZB917541:RZB917545 SIX917541:SIX917545 SST917541:SST917545 TCP917541:TCP917545 TML917541:TML917545 TWH917541:TWH917545 UGD917541:UGD917545 UPZ917541:UPZ917545 UZV917541:UZV917545 VJR917541:VJR917545 VTN917541:VTN917545 WDJ917541:WDJ917545 WNF917541:WNF917545 WXB917541:WXB917545 AT983077:AT983081 KP983077:KP983081 UL983077:UL983081 AEH983077:AEH983081 AOD983077:AOD983081 AXZ983077:AXZ983081 BHV983077:BHV983081 BRR983077:BRR983081 CBN983077:CBN983081 CLJ983077:CLJ983081 CVF983077:CVF983081 DFB983077:DFB983081 DOX983077:DOX983081 DYT983077:DYT983081 EIP983077:EIP983081 ESL983077:ESL983081 FCH983077:FCH983081 FMD983077:FMD983081 FVZ983077:FVZ983081 GFV983077:GFV983081 GPR983077:GPR983081 GZN983077:GZN983081 HJJ983077:HJJ983081 HTF983077:HTF983081 IDB983077:IDB983081 IMX983077:IMX983081 IWT983077:IWT983081 JGP983077:JGP983081 JQL983077:JQL983081 KAH983077:KAH983081 KKD983077:KKD983081 KTZ983077:KTZ983081 LDV983077:LDV983081 LNR983077:LNR983081 LXN983077:LXN983081 MHJ983077:MHJ983081 MRF983077:MRF983081 NBB983077:NBB983081 NKX983077:NKX983081 NUT983077:NUT983081 OEP983077:OEP983081 OOL983077:OOL983081 OYH983077:OYH983081 PID983077:PID983081 PRZ983077:PRZ983081 QBV983077:QBV983081 QLR983077:QLR983081 QVN983077:QVN983081 RFJ983077:RFJ983081 RPF983077:RPF983081 RZB983077:RZB983081 SIX983077:SIX983081 SST983077:SST983081 TCP983077:TCP983081 TML983077:TML983081 TWH983077:TWH983081 UGD983077:UGD983081 UPZ983077:UPZ983081 UZV983077:UZV983081 VJR983077:VJR983081 VTN983077:VTN983081 WDJ983077:WDJ983081 WNF983077:WNF983081 WXB983077:WXB983081 AW37:AW41 KS37:KS41 UO37:UO41 AEK37:AEK41 AOG37:AOG41 AYC37:AYC41 BHY37:BHY41 BRU37:BRU41 CBQ37:CBQ41 CLM37:CLM41 CVI37:CVI41 DFE37:DFE41 DPA37:DPA41 DYW37:DYW41 EIS37:EIS41 ESO37:ESO41 FCK37:FCK41 FMG37:FMG41 FWC37:FWC41 GFY37:GFY41 GPU37:GPU41 GZQ37:GZQ41 HJM37:HJM41 HTI37:HTI41 IDE37:IDE41 INA37:INA41 IWW37:IWW41 JGS37:JGS41 JQO37:JQO41 KAK37:KAK41 KKG37:KKG41 KUC37:KUC41 LDY37:LDY41 LNU37:LNU41 LXQ37:LXQ41 MHM37:MHM41 MRI37:MRI41 NBE37:NBE41 NLA37:NLA41 NUW37:NUW41 OES37:OES41 OOO37:OOO41 OYK37:OYK41 PIG37:PIG41 PSC37:PSC41 QBY37:QBY41 QLU37:QLU41 QVQ37:QVQ41 RFM37:RFM41 RPI37:RPI41 RZE37:RZE41 SJA37:SJA41 SSW37:SSW41 TCS37:TCS41 TMO37:TMO41 TWK37:TWK41 UGG37:UGG41 UQC37:UQC41 UZY37:UZY41 VJU37:VJU41 VTQ37:VTQ41 WDM37:WDM41 WNI37:WNI41 WXE37:WXE41 AW65573:AW65577 KS65573:KS65577 UO65573:UO65577 AEK65573:AEK65577 AOG65573:AOG65577 AYC65573:AYC65577 BHY65573:BHY65577 BRU65573:BRU65577 CBQ65573:CBQ65577 CLM65573:CLM65577 CVI65573:CVI65577 DFE65573:DFE65577 DPA65573:DPA65577 DYW65573:DYW65577 EIS65573:EIS65577 ESO65573:ESO65577 FCK65573:FCK65577 FMG65573:FMG65577 FWC65573:FWC65577 GFY65573:GFY65577 GPU65573:GPU65577 GZQ65573:GZQ65577 HJM65573:HJM65577 HTI65573:HTI65577 IDE65573:IDE65577 INA65573:INA65577 IWW65573:IWW65577 JGS65573:JGS65577 JQO65573:JQO65577 KAK65573:KAK65577 KKG65573:KKG65577 KUC65573:KUC65577 LDY65573:LDY65577 LNU65573:LNU65577 LXQ65573:LXQ65577 MHM65573:MHM65577 MRI65573:MRI65577 NBE65573:NBE65577 NLA65573:NLA65577 NUW65573:NUW65577 OES65573:OES65577 OOO65573:OOO65577 OYK65573:OYK65577 PIG65573:PIG65577 PSC65573:PSC65577 QBY65573:QBY65577 QLU65573:QLU65577 QVQ65573:QVQ65577 RFM65573:RFM65577 RPI65573:RPI65577 RZE65573:RZE65577 SJA65573:SJA65577 SSW65573:SSW65577 TCS65573:TCS65577 TMO65573:TMO65577 TWK65573:TWK65577 UGG65573:UGG65577 UQC65573:UQC65577 UZY65573:UZY65577 VJU65573:VJU65577 VTQ65573:VTQ65577 WDM65573:WDM65577 WNI65573:WNI65577 WXE65573:WXE65577 AW131109:AW131113 KS131109:KS131113 UO131109:UO131113 AEK131109:AEK131113 AOG131109:AOG131113 AYC131109:AYC131113 BHY131109:BHY131113 BRU131109:BRU131113 CBQ131109:CBQ131113 CLM131109:CLM131113 CVI131109:CVI131113 DFE131109:DFE131113 DPA131109:DPA131113 DYW131109:DYW131113 EIS131109:EIS131113 ESO131109:ESO131113 FCK131109:FCK131113 FMG131109:FMG131113 FWC131109:FWC131113 GFY131109:GFY131113 GPU131109:GPU131113 GZQ131109:GZQ131113 HJM131109:HJM131113 HTI131109:HTI131113 IDE131109:IDE131113 INA131109:INA131113 IWW131109:IWW131113 JGS131109:JGS131113 JQO131109:JQO131113 KAK131109:KAK131113 KKG131109:KKG131113 KUC131109:KUC131113 LDY131109:LDY131113 LNU131109:LNU131113 LXQ131109:LXQ131113 MHM131109:MHM131113 MRI131109:MRI131113 NBE131109:NBE131113 NLA131109:NLA131113 NUW131109:NUW131113 OES131109:OES131113 OOO131109:OOO131113 OYK131109:OYK131113 PIG131109:PIG131113 PSC131109:PSC131113 QBY131109:QBY131113 QLU131109:QLU131113 QVQ131109:QVQ131113 RFM131109:RFM131113 RPI131109:RPI131113 RZE131109:RZE131113 SJA131109:SJA131113 SSW131109:SSW131113 TCS131109:TCS131113 TMO131109:TMO131113 TWK131109:TWK131113 UGG131109:UGG131113 UQC131109:UQC131113 UZY131109:UZY131113 VJU131109:VJU131113 VTQ131109:VTQ131113 WDM131109:WDM131113 WNI131109:WNI131113 WXE131109:WXE131113 AW196645:AW196649 KS196645:KS196649 UO196645:UO196649 AEK196645:AEK196649 AOG196645:AOG196649 AYC196645:AYC196649 BHY196645:BHY196649 BRU196645:BRU196649 CBQ196645:CBQ196649 CLM196645:CLM196649 CVI196645:CVI196649 DFE196645:DFE196649 DPA196645:DPA196649 DYW196645:DYW196649 EIS196645:EIS196649 ESO196645:ESO196649 FCK196645:FCK196649 FMG196645:FMG196649 FWC196645:FWC196649 GFY196645:GFY196649 GPU196645:GPU196649 GZQ196645:GZQ196649 HJM196645:HJM196649 HTI196645:HTI196649 IDE196645:IDE196649 INA196645:INA196649 IWW196645:IWW196649 JGS196645:JGS196649 JQO196645:JQO196649 KAK196645:KAK196649 KKG196645:KKG196649 KUC196645:KUC196649 LDY196645:LDY196649 LNU196645:LNU196649 LXQ196645:LXQ196649 MHM196645:MHM196649 MRI196645:MRI196649 NBE196645:NBE196649 NLA196645:NLA196649 NUW196645:NUW196649 OES196645:OES196649 OOO196645:OOO196649 OYK196645:OYK196649 PIG196645:PIG196649 PSC196645:PSC196649 QBY196645:QBY196649 QLU196645:QLU196649 QVQ196645:QVQ196649 RFM196645:RFM196649 RPI196645:RPI196649 RZE196645:RZE196649 SJA196645:SJA196649 SSW196645:SSW196649 TCS196645:TCS196649 TMO196645:TMO196649 TWK196645:TWK196649 UGG196645:UGG196649 UQC196645:UQC196649 UZY196645:UZY196649 VJU196645:VJU196649 VTQ196645:VTQ196649 WDM196645:WDM196649 WNI196645:WNI196649 WXE196645:WXE196649 AW262181:AW262185 KS262181:KS262185 UO262181:UO262185 AEK262181:AEK262185 AOG262181:AOG262185 AYC262181:AYC262185 BHY262181:BHY262185 BRU262181:BRU262185 CBQ262181:CBQ262185 CLM262181:CLM262185 CVI262181:CVI262185 DFE262181:DFE262185 DPA262181:DPA262185 DYW262181:DYW262185 EIS262181:EIS262185 ESO262181:ESO262185 FCK262181:FCK262185 FMG262181:FMG262185 FWC262181:FWC262185 GFY262181:GFY262185 GPU262181:GPU262185 GZQ262181:GZQ262185 HJM262181:HJM262185 HTI262181:HTI262185 IDE262181:IDE262185 INA262181:INA262185 IWW262181:IWW262185 JGS262181:JGS262185 JQO262181:JQO262185 KAK262181:KAK262185 KKG262181:KKG262185 KUC262181:KUC262185 LDY262181:LDY262185 LNU262181:LNU262185 LXQ262181:LXQ262185 MHM262181:MHM262185 MRI262181:MRI262185 NBE262181:NBE262185 NLA262181:NLA262185 NUW262181:NUW262185 OES262181:OES262185 OOO262181:OOO262185 OYK262181:OYK262185 PIG262181:PIG262185 PSC262181:PSC262185 QBY262181:QBY262185 QLU262181:QLU262185 QVQ262181:QVQ262185 RFM262181:RFM262185 RPI262181:RPI262185 RZE262181:RZE262185 SJA262181:SJA262185 SSW262181:SSW262185 TCS262181:TCS262185 TMO262181:TMO262185 TWK262181:TWK262185 UGG262181:UGG262185 UQC262181:UQC262185 UZY262181:UZY262185 VJU262181:VJU262185 VTQ262181:VTQ262185 WDM262181:WDM262185 WNI262181:WNI262185 WXE262181:WXE262185 AW327717:AW327721 KS327717:KS327721 UO327717:UO327721 AEK327717:AEK327721 AOG327717:AOG327721 AYC327717:AYC327721 BHY327717:BHY327721 BRU327717:BRU327721 CBQ327717:CBQ327721 CLM327717:CLM327721 CVI327717:CVI327721 DFE327717:DFE327721 DPA327717:DPA327721 DYW327717:DYW327721 EIS327717:EIS327721 ESO327717:ESO327721 FCK327717:FCK327721 FMG327717:FMG327721 FWC327717:FWC327721 GFY327717:GFY327721 GPU327717:GPU327721 GZQ327717:GZQ327721 HJM327717:HJM327721 HTI327717:HTI327721 IDE327717:IDE327721 INA327717:INA327721 IWW327717:IWW327721 JGS327717:JGS327721 JQO327717:JQO327721 KAK327717:KAK327721 KKG327717:KKG327721 KUC327717:KUC327721 LDY327717:LDY327721 LNU327717:LNU327721 LXQ327717:LXQ327721 MHM327717:MHM327721 MRI327717:MRI327721 NBE327717:NBE327721 NLA327717:NLA327721 NUW327717:NUW327721 OES327717:OES327721 OOO327717:OOO327721 OYK327717:OYK327721 PIG327717:PIG327721 PSC327717:PSC327721 QBY327717:QBY327721 QLU327717:QLU327721 QVQ327717:QVQ327721 RFM327717:RFM327721 RPI327717:RPI327721 RZE327717:RZE327721 SJA327717:SJA327721 SSW327717:SSW327721 TCS327717:TCS327721 TMO327717:TMO327721 TWK327717:TWK327721 UGG327717:UGG327721 UQC327717:UQC327721 UZY327717:UZY327721 VJU327717:VJU327721 VTQ327717:VTQ327721 WDM327717:WDM327721 WNI327717:WNI327721 WXE327717:WXE327721 AW393253:AW393257 KS393253:KS393257 UO393253:UO393257 AEK393253:AEK393257 AOG393253:AOG393257 AYC393253:AYC393257 BHY393253:BHY393257 BRU393253:BRU393257 CBQ393253:CBQ393257 CLM393253:CLM393257 CVI393253:CVI393257 DFE393253:DFE393257 DPA393253:DPA393257 DYW393253:DYW393257 EIS393253:EIS393257 ESO393253:ESO393257 FCK393253:FCK393257 FMG393253:FMG393257 FWC393253:FWC393257 GFY393253:GFY393257 GPU393253:GPU393257 GZQ393253:GZQ393257 HJM393253:HJM393257 HTI393253:HTI393257 IDE393253:IDE393257 INA393253:INA393257 IWW393253:IWW393257 JGS393253:JGS393257 JQO393253:JQO393257 KAK393253:KAK393257 KKG393253:KKG393257 KUC393253:KUC393257 LDY393253:LDY393257 LNU393253:LNU393257 LXQ393253:LXQ393257 MHM393253:MHM393257 MRI393253:MRI393257 NBE393253:NBE393257 NLA393253:NLA393257 NUW393253:NUW393257 OES393253:OES393257 OOO393253:OOO393257 OYK393253:OYK393257 PIG393253:PIG393257 PSC393253:PSC393257 QBY393253:QBY393257 QLU393253:QLU393257 QVQ393253:QVQ393257 RFM393253:RFM393257 RPI393253:RPI393257 RZE393253:RZE393257 SJA393253:SJA393257 SSW393253:SSW393257 TCS393253:TCS393257 TMO393253:TMO393257 TWK393253:TWK393257 UGG393253:UGG393257 UQC393253:UQC393257 UZY393253:UZY393257 VJU393253:VJU393257 VTQ393253:VTQ393257 WDM393253:WDM393257 WNI393253:WNI393257 WXE393253:WXE393257 AW458789:AW458793 KS458789:KS458793 UO458789:UO458793 AEK458789:AEK458793 AOG458789:AOG458793 AYC458789:AYC458793 BHY458789:BHY458793 BRU458789:BRU458793 CBQ458789:CBQ458793 CLM458789:CLM458793 CVI458789:CVI458793 DFE458789:DFE458793 DPA458789:DPA458793 DYW458789:DYW458793 EIS458789:EIS458793 ESO458789:ESO458793 FCK458789:FCK458793 FMG458789:FMG458793 FWC458789:FWC458793 GFY458789:GFY458793 GPU458789:GPU458793 GZQ458789:GZQ458793 HJM458789:HJM458793 HTI458789:HTI458793 IDE458789:IDE458793 INA458789:INA458793 IWW458789:IWW458793 JGS458789:JGS458793 JQO458789:JQO458793 KAK458789:KAK458793 KKG458789:KKG458793 KUC458789:KUC458793 LDY458789:LDY458793 LNU458789:LNU458793 LXQ458789:LXQ458793 MHM458789:MHM458793 MRI458789:MRI458793 NBE458789:NBE458793 NLA458789:NLA458793 NUW458789:NUW458793 OES458789:OES458793 OOO458789:OOO458793 OYK458789:OYK458793 PIG458789:PIG458793 PSC458789:PSC458793 QBY458789:QBY458793 QLU458789:QLU458793 QVQ458789:QVQ458793 RFM458789:RFM458793 RPI458789:RPI458793 RZE458789:RZE458793 SJA458789:SJA458793 SSW458789:SSW458793 TCS458789:TCS458793 TMO458789:TMO458793 TWK458789:TWK458793 UGG458789:UGG458793 UQC458789:UQC458793 UZY458789:UZY458793 VJU458789:VJU458793 VTQ458789:VTQ458793 WDM458789:WDM458793 WNI458789:WNI458793 WXE458789:WXE458793 AW524325:AW524329 KS524325:KS524329 UO524325:UO524329 AEK524325:AEK524329 AOG524325:AOG524329 AYC524325:AYC524329 BHY524325:BHY524329 BRU524325:BRU524329 CBQ524325:CBQ524329 CLM524325:CLM524329 CVI524325:CVI524329 DFE524325:DFE524329 DPA524325:DPA524329 DYW524325:DYW524329 EIS524325:EIS524329 ESO524325:ESO524329 FCK524325:FCK524329 FMG524325:FMG524329 FWC524325:FWC524329 GFY524325:GFY524329 GPU524325:GPU524329 GZQ524325:GZQ524329 HJM524325:HJM524329 HTI524325:HTI524329 IDE524325:IDE524329 INA524325:INA524329 IWW524325:IWW524329 JGS524325:JGS524329 JQO524325:JQO524329 KAK524325:KAK524329 KKG524325:KKG524329 KUC524325:KUC524329 LDY524325:LDY524329 LNU524325:LNU524329 LXQ524325:LXQ524329 MHM524325:MHM524329 MRI524325:MRI524329 NBE524325:NBE524329 NLA524325:NLA524329 NUW524325:NUW524329 OES524325:OES524329 OOO524325:OOO524329 OYK524325:OYK524329 PIG524325:PIG524329 PSC524325:PSC524329 QBY524325:QBY524329 QLU524325:QLU524329 QVQ524325:QVQ524329 RFM524325:RFM524329 RPI524325:RPI524329 RZE524325:RZE524329 SJA524325:SJA524329 SSW524325:SSW524329 TCS524325:TCS524329 TMO524325:TMO524329 TWK524325:TWK524329 UGG524325:UGG524329 UQC524325:UQC524329 UZY524325:UZY524329 VJU524325:VJU524329 VTQ524325:VTQ524329 WDM524325:WDM524329 WNI524325:WNI524329 WXE524325:WXE524329 AW589861:AW589865 KS589861:KS589865 UO589861:UO589865 AEK589861:AEK589865 AOG589861:AOG589865 AYC589861:AYC589865 BHY589861:BHY589865 BRU589861:BRU589865 CBQ589861:CBQ589865 CLM589861:CLM589865 CVI589861:CVI589865 DFE589861:DFE589865 DPA589861:DPA589865 DYW589861:DYW589865 EIS589861:EIS589865 ESO589861:ESO589865 FCK589861:FCK589865 FMG589861:FMG589865 FWC589861:FWC589865 GFY589861:GFY589865 GPU589861:GPU589865 GZQ589861:GZQ589865 HJM589861:HJM589865 HTI589861:HTI589865 IDE589861:IDE589865 INA589861:INA589865 IWW589861:IWW589865 JGS589861:JGS589865 JQO589861:JQO589865 KAK589861:KAK589865 KKG589861:KKG589865 KUC589861:KUC589865 LDY589861:LDY589865 LNU589861:LNU589865 LXQ589861:LXQ589865 MHM589861:MHM589865 MRI589861:MRI589865 NBE589861:NBE589865 NLA589861:NLA589865 NUW589861:NUW589865 OES589861:OES589865 OOO589861:OOO589865 OYK589861:OYK589865 PIG589861:PIG589865 PSC589861:PSC589865 QBY589861:QBY589865 QLU589861:QLU589865 QVQ589861:QVQ589865 RFM589861:RFM589865 RPI589861:RPI589865 RZE589861:RZE589865 SJA589861:SJA589865 SSW589861:SSW589865 TCS589861:TCS589865 TMO589861:TMO589865 TWK589861:TWK589865 UGG589861:UGG589865 UQC589861:UQC589865 UZY589861:UZY589865 VJU589861:VJU589865 VTQ589861:VTQ589865 WDM589861:WDM589865 WNI589861:WNI589865 WXE589861:WXE589865 AW655397:AW655401 KS655397:KS655401 UO655397:UO655401 AEK655397:AEK655401 AOG655397:AOG655401 AYC655397:AYC655401 BHY655397:BHY655401 BRU655397:BRU655401 CBQ655397:CBQ655401 CLM655397:CLM655401 CVI655397:CVI655401 DFE655397:DFE655401 DPA655397:DPA655401 DYW655397:DYW655401 EIS655397:EIS655401 ESO655397:ESO655401 FCK655397:FCK655401 FMG655397:FMG655401 FWC655397:FWC655401 GFY655397:GFY655401 GPU655397:GPU655401 GZQ655397:GZQ655401 HJM655397:HJM655401 HTI655397:HTI655401 IDE655397:IDE655401 INA655397:INA655401 IWW655397:IWW655401 JGS655397:JGS655401 JQO655397:JQO655401 KAK655397:KAK655401 KKG655397:KKG655401 KUC655397:KUC655401 LDY655397:LDY655401 LNU655397:LNU655401 LXQ655397:LXQ655401 MHM655397:MHM655401 MRI655397:MRI655401 NBE655397:NBE655401 NLA655397:NLA655401 NUW655397:NUW655401 OES655397:OES655401 OOO655397:OOO655401 OYK655397:OYK655401 PIG655397:PIG655401 PSC655397:PSC655401 QBY655397:QBY655401 QLU655397:QLU655401 QVQ655397:QVQ655401 RFM655397:RFM655401 RPI655397:RPI655401 RZE655397:RZE655401 SJA655397:SJA655401 SSW655397:SSW655401 TCS655397:TCS655401 TMO655397:TMO655401 TWK655397:TWK655401 UGG655397:UGG655401 UQC655397:UQC655401 UZY655397:UZY655401 VJU655397:VJU655401 VTQ655397:VTQ655401 WDM655397:WDM655401 WNI655397:WNI655401 WXE655397:WXE655401 AW720933:AW720937 KS720933:KS720937 UO720933:UO720937 AEK720933:AEK720937 AOG720933:AOG720937 AYC720933:AYC720937 BHY720933:BHY720937 BRU720933:BRU720937 CBQ720933:CBQ720937 CLM720933:CLM720937 CVI720933:CVI720937 DFE720933:DFE720937 DPA720933:DPA720937 DYW720933:DYW720937 EIS720933:EIS720937 ESO720933:ESO720937 FCK720933:FCK720937 FMG720933:FMG720937 FWC720933:FWC720937 GFY720933:GFY720937 GPU720933:GPU720937 GZQ720933:GZQ720937 HJM720933:HJM720937 HTI720933:HTI720937 IDE720933:IDE720937 INA720933:INA720937 IWW720933:IWW720937 JGS720933:JGS720937 JQO720933:JQO720937 KAK720933:KAK720937 KKG720933:KKG720937 KUC720933:KUC720937 LDY720933:LDY720937 LNU720933:LNU720937 LXQ720933:LXQ720937 MHM720933:MHM720937 MRI720933:MRI720937 NBE720933:NBE720937 NLA720933:NLA720937 NUW720933:NUW720937 OES720933:OES720937 OOO720933:OOO720937 OYK720933:OYK720937 PIG720933:PIG720937 PSC720933:PSC720937 QBY720933:QBY720937 QLU720933:QLU720937 QVQ720933:QVQ720937 RFM720933:RFM720937 RPI720933:RPI720937 RZE720933:RZE720937 SJA720933:SJA720937 SSW720933:SSW720937 TCS720933:TCS720937 TMO720933:TMO720937 TWK720933:TWK720937 UGG720933:UGG720937 UQC720933:UQC720937 UZY720933:UZY720937 VJU720933:VJU720937 VTQ720933:VTQ720937 WDM720933:WDM720937 WNI720933:WNI720937 WXE720933:WXE720937 AW786469:AW786473 KS786469:KS786473 UO786469:UO786473 AEK786469:AEK786473 AOG786469:AOG786473 AYC786469:AYC786473 BHY786469:BHY786473 BRU786469:BRU786473 CBQ786469:CBQ786473 CLM786469:CLM786473 CVI786469:CVI786473 DFE786469:DFE786473 DPA786469:DPA786473 DYW786469:DYW786473 EIS786469:EIS786473 ESO786469:ESO786473 FCK786469:FCK786473 FMG786469:FMG786473 FWC786469:FWC786473 GFY786469:GFY786473 GPU786469:GPU786473 GZQ786469:GZQ786473 HJM786469:HJM786473 HTI786469:HTI786473 IDE786469:IDE786473 INA786469:INA786473 IWW786469:IWW786473 JGS786469:JGS786473 JQO786469:JQO786473 KAK786469:KAK786473 KKG786469:KKG786473 KUC786469:KUC786473 LDY786469:LDY786473 LNU786469:LNU786473 LXQ786469:LXQ786473 MHM786469:MHM786473 MRI786469:MRI786473 NBE786469:NBE786473 NLA786469:NLA786473 NUW786469:NUW786473 OES786469:OES786473 OOO786469:OOO786473 OYK786469:OYK786473 PIG786469:PIG786473 PSC786469:PSC786473 QBY786469:QBY786473 QLU786469:QLU786473 QVQ786469:QVQ786473 RFM786469:RFM786473 RPI786469:RPI786473 RZE786469:RZE786473 SJA786469:SJA786473 SSW786469:SSW786473 TCS786469:TCS786473 TMO786469:TMO786473 TWK786469:TWK786473 UGG786469:UGG786473 UQC786469:UQC786473 UZY786469:UZY786473 VJU786469:VJU786473 VTQ786469:VTQ786473 WDM786469:WDM786473 WNI786469:WNI786473 WXE786469:WXE786473 AW852005:AW852009 KS852005:KS852009 UO852005:UO852009 AEK852005:AEK852009 AOG852005:AOG852009 AYC852005:AYC852009 BHY852005:BHY852009 BRU852005:BRU852009 CBQ852005:CBQ852009 CLM852005:CLM852009 CVI852005:CVI852009 DFE852005:DFE852009 DPA852005:DPA852009 DYW852005:DYW852009 EIS852005:EIS852009 ESO852005:ESO852009 FCK852005:FCK852009 FMG852005:FMG852009 FWC852005:FWC852009 GFY852005:GFY852009 GPU852005:GPU852009 GZQ852005:GZQ852009 HJM852005:HJM852009 HTI852005:HTI852009 IDE852005:IDE852009 INA852005:INA852009 IWW852005:IWW852009 JGS852005:JGS852009 JQO852005:JQO852009 KAK852005:KAK852009 KKG852005:KKG852009 KUC852005:KUC852009 LDY852005:LDY852009 LNU852005:LNU852009 LXQ852005:LXQ852009 MHM852005:MHM852009 MRI852005:MRI852009 NBE852005:NBE852009 NLA852005:NLA852009 NUW852005:NUW852009 OES852005:OES852009 OOO852005:OOO852009 OYK852005:OYK852009 PIG852005:PIG852009 PSC852005:PSC852009 QBY852005:QBY852009 QLU852005:QLU852009 QVQ852005:QVQ852009 RFM852005:RFM852009 RPI852005:RPI852009 RZE852005:RZE852009 SJA852005:SJA852009 SSW852005:SSW852009 TCS852005:TCS852009 TMO852005:TMO852009 TWK852005:TWK852009 UGG852005:UGG852009 UQC852005:UQC852009 UZY852005:UZY852009 VJU852005:VJU852009 VTQ852005:VTQ852009 WDM852005:WDM852009 WNI852005:WNI852009 WXE852005:WXE852009 AW917541:AW917545 KS917541:KS917545 UO917541:UO917545 AEK917541:AEK917545 AOG917541:AOG917545 AYC917541:AYC917545 BHY917541:BHY917545 BRU917541:BRU917545 CBQ917541:CBQ917545 CLM917541:CLM917545 CVI917541:CVI917545 DFE917541:DFE917545 DPA917541:DPA917545 DYW917541:DYW917545 EIS917541:EIS917545 ESO917541:ESO917545 FCK917541:FCK917545 FMG917541:FMG917545 FWC917541:FWC917545 GFY917541:GFY917545 GPU917541:GPU917545 GZQ917541:GZQ917545 HJM917541:HJM917545 HTI917541:HTI917545 IDE917541:IDE917545 INA917541:INA917545 IWW917541:IWW917545 JGS917541:JGS917545 JQO917541:JQO917545 KAK917541:KAK917545 KKG917541:KKG917545 KUC917541:KUC917545 LDY917541:LDY917545 LNU917541:LNU917545 LXQ917541:LXQ917545 MHM917541:MHM917545 MRI917541:MRI917545 NBE917541:NBE917545 NLA917541:NLA917545 NUW917541:NUW917545 OES917541:OES917545 OOO917541:OOO917545 OYK917541:OYK917545 PIG917541:PIG917545 PSC917541:PSC917545 QBY917541:QBY917545 QLU917541:QLU917545 QVQ917541:QVQ917545 RFM917541:RFM917545 RPI917541:RPI917545 RZE917541:RZE917545 SJA917541:SJA917545 SSW917541:SSW917545 TCS917541:TCS917545 TMO917541:TMO917545 TWK917541:TWK917545 UGG917541:UGG917545 UQC917541:UQC917545 UZY917541:UZY917545 VJU917541:VJU917545 VTQ917541:VTQ917545 WDM917541:WDM917545 WNI917541:WNI917545 WXE917541:WXE917545 AW983077:AW983081 KS983077:KS983081 UO983077:UO983081 AEK983077:AEK983081 AOG983077:AOG983081 AYC983077:AYC983081 BHY983077:BHY983081 BRU983077:BRU983081 CBQ983077:CBQ983081 CLM983077:CLM983081 CVI983077:CVI983081 DFE983077:DFE983081 DPA983077:DPA983081 DYW983077:DYW983081 EIS983077:EIS983081 ESO983077:ESO983081 FCK983077:FCK983081 FMG983077:FMG983081 FWC983077:FWC983081 GFY983077:GFY983081 GPU983077:GPU983081 GZQ983077:GZQ983081 HJM983077:HJM983081 HTI983077:HTI983081 IDE983077:IDE983081 INA983077:INA983081 IWW983077:IWW983081 JGS983077:JGS983081 JQO983077:JQO983081 KAK983077:KAK983081 KKG983077:KKG983081 KUC983077:KUC983081 LDY983077:LDY983081 LNU983077:LNU983081 LXQ983077:LXQ983081 MHM983077:MHM983081 MRI983077:MRI983081 NBE983077:NBE983081 NLA983077:NLA983081 NUW983077:NUW983081 OES983077:OES983081 OOO983077:OOO983081 OYK983077:OYK983081 PIG983077:PIG983081 PSC983077:PSC983081 QBY983077:QBY983081 QLU983077:QLU983081 QVQ983077:QVQ983081 RFM983077:RFM983081 RPI983077:RPI983081 RZE983077:RZE983081 SJA983077:SJA983081 SSW983077:SSW983081 TCS983077:TCS983081 TMO983077:TMO983081 TWK983077:TWK983081 UGG983077:UGG983081 UQC983077:UQC983081 UZY983077:UZY983081 VJU983077:VJU983081 VTQ983077:VTQ983081 WDM983077:WDM983081 WNI983077:WNI983081 WXE983077:WXE983081 BG43 LC43 UY43 AEU43 AOQ43 AYM43 BII43 BSE43 CCA43 CLW43 CVS43 DFO43 DPK43 DZG43 EJC43 ESY43 FCU43 FMQ43 FWM43 GGI43 GQE43 HAA43 HJW43 HTS43 IDO43 INK43 IXG43 JHC43 JQY43 KAU43 KKQ43 KUM43 LEI43 LOE43 LYA43 MHW43 MRS43 NBO43 NLK43 NVG43 OFC43 OOY43 OYU43 PIQ43 PSM43 QCI43 QME43 QWA43 RFW43 RPS43 RZO43 SJK43 STG43 TDC43 TMY43 TWU43 UGQ43 UQM43 VAI43 VKE43 VUA43 WDW43 WNS43 WXO43 BG65579 LC65579 UY65579 AEU65579 AOQ65579 AYM65579 BII65579 BSE65579 CCA65579 CLW65579 CVS65579 DFO65579 DPK65579 DZG65579 EJC65579 ESY65579 FCU65579 FMQ65579 FWM65579 GGI65579 GQE65579 HAA65579 HJW65579 HTS65579 IDO65579 INK65579 IXG65579 JHC65579 JQY65579 KAU65579 KKQ65579 KUM65579 LEI65579 LOE65579 LYA65579 MHW65579 MRS65579 NBO65579 NLK65579 NVG65579 OFC65579 OOY65579 OYU65579 PIQ65579 PSM65579 QCI65579 QME65579 QWA65579 RFW65579 RPS65579 RZO65579 SJK65579 STG65579 TDC65579 TMY65579 TWU65579 UGQ65579 UQM65579 VAI65579 VKE65579 VUA65579 WDW65579 WNS65579 WXO65579 BG131115 LC131115 UY131115 AEU131115 AOQ131115 AYM131115 BII131115 BSE131115 CCA131115 CLW131115 CVS131115 DFO131115 DPK131115 DZG131115 EJC131115 ESY131115 FCU131115 FMQ131115 FWM131115 GGI131115 GQE131115 HAA131115 HJW131115 HTS131115 IDO131115 INK131115 IXG131115 JHC131115 JQY131115 KAU131115 KKQ131115 KUM131115 LEI131115 LOE131115 LYA131115 MHW131115 MRS131115 NBO131115 NLK131115 NVG131115 OFC131115 OOY131115 OYU131115 PIQ131115 PSM131115 QCI131115 QME131115 QWA131115 RFW131115 RPS131115 RZO131115 SJK131115 STG131115 TDC131115 TMY131115 TWU131115 UGQ131115 UQM131115 VAI131115 VKE131115 VUA131115 WDW131115 WNS131115 WXO131115 BG196651 LC196651 UY196651 AEU196651 AOQ196651 AYM196651 BII196651 BSE196651 CCA196651 CLW196651 CVS196651 DFO196651 DPK196651 DZG196651 EJC196651 ESY196651 FCU196651 FMQ196651 FWM196651 GGI196651 GQE196651 HAA196651 HJW196651 HTS196651 IDO196651 INK196651 IXG196651 JHC196651 JQY196651 KAU196651 KKQ196651 KUM196651 LEI196651 LOE196651 LYA196651 MHW196651 MRS196651 NBO196651 NLK196651 NVG196651 OFC196651 OOY196651 OYU196651 PIQ196651 PSM196651 QCI196651 QME196651 QWA196651 RFW196651 RPS196651 RZO196651 SJK196651 STG196651 TDC196651 TMY196651 TWU196651 UGQ196651 UQM196651 VAI196651 VKE196651 VUA196651 WDW196651 WNS196651 WXO196651 BG262187 LC262187 UY262187 AEU262187 AOQ262187 AYM262187 BII262187 BSE262187 CCA262187 CLW262187 CVS262187 DFO262187 DPK262187 DZG262187 EJC262187 ESY262187 FCU262187 FMQ262187 FWM262187 GGI262187 GQE262187 HAA262187 HJW262187 HTS262187 IDO262187 INK262187 IXG262187 JHC262187 JQY262187 KAU262187 KKQ262187 KUM262187 LEI262187 LOE262187 LYA262187 MHW262187 MRS262187 NBO262187 NLK262187 NVG262187 OFC262187 OOY262187 OYU262187 PIQ262187 PSM262187 QCI262187 QME262187 QWA262187 RFW262187 RPS262187 RZO262187 SJK262187 STG262187 TDC262187 TMY262187 TWU262187 UGQ262187 UQM262187 VAI262187 VKE262187 VUA262187 WDW262187 WNS262187 WXO262187 BG327723 LC327723 UY327723 AEU327723 AOQ327723 AYM327723 BII327723 BSE327723 CCA327723 CLW327723 CVS327723 DFO327723 DPK327723 DZG327723 EJC327723 ESY327723 FCU327723 FMQ327723 FWM327723 GGI327723 GQE327723 HAA327723 HJW327723 HTS327723 IDO327723 INK327723 IXG327723 JHC327723 JQY327723 KAU327723 KKQ327723 KUM327723 LEI327723 LOE327723 LYA327723 MHW327723 MRS327723 NBO327723 NLK327723 NVG327723 OFC327723 OOY327723 OYU327723 PIQ327723 PSM327723 QCI327723 QME327723 QWA327723 RFW327723 RPS327723 RZO327723 SJK327723 STG327723 TDC327723 TMY327723 TWU327723 UGQ327723 UQM327723 VAI327723 VKE327723 VUA327723 WDW327723 WNS327723 WXO327723 BG393259 LC393259 UY393259 AEU393259 AOQ393259 AYM393259 BII393259 BSE393259 CCA393259 CLW393259 CVS393259 DFO393259 DPK393259 DZG393259 EJC393259 ESY393259 FCU393259 FMQ393259 FWM393259 GGI393259 GQE393259 HAA393259 HJW393259 HTS393259 IDO393259 INK393259 IXG393259 JHC393259 JQY393259 KAU393259 KKQ393259 KUM393259 LEI393259 LOE393259 LYA393259 MHW393259 MRS393259 NBO393259 NLK393259 NVG393259 OFC393259 OOY393259 OYU393259 PIQ393259 PSM393259 QCI393259 QME393259 QWA393259 RFW393259 RPS393259 RZO393259 SJK393259 STG393259 TDC393259 TMY393259 TWU393259 UGQ393259 UQM393259 VAI393259 VKE393259 VUA393259 WDW393259 WNS393259 WXO393259 BG458795 LC458795 UY458795 AEU458795 AOQ458795 AYM458795 BII458795 BSE458795 CCA458795 CLW458795 CVS458795 DFO458795 DPK458795 DZG458795 EJC458795 ESY458795 FCU458795 FMQ458795 FWM458795 GGI458795 GQE458795 HAA458795 HJW458795 HTS458795 IDO458795 INK458795 IXG458795 JHC458795 JQY458795 KAU458795 KKQ458795 KUM458795 LEI458795 LOE458795 LYA458795 MHW458795 MRS458795 NBO458795 NLK458795 NVG458795 OFC458795 OOY458795 OYU458795 PIQ458795 PSM458795 QCI458795 QME458795 QWA458795 RFW458795 RPS458795 RZO458795 SJK458795 STG458795 TDC458795 TMY458795 TWU458795 UGQ458795 UQM458795 VAI458795 VKE458795 VUA458795 WDW458795 WNS458795 WXO458795 BG524331 LC524331 UY524331 AEU524331 AOQ524331 AYM524331 BII524331 BSE524331 CCA524331 CLW524331 CVS524331 DFO524331 DPK524331 DZG524331 EJC524331 ESY524331 FCU524331 FMQ524331 FWM524331 GGI524331 GQE524331 HAA524331 HJW524331 HTS524331 IDO524331 INK524331 IXG524331 JHC524331 JQY524331 KAU524331 KKQ524331 KUM524331 LEI524331 LOE524331 LYA524331 MHW524331 MRS524331 NBO524331 NLK524331 NVG524331 OFC524331 OOY524331 OYU524331 PIQ524331 PSM524331 QCI524331 QME524331 QWA524331 RFW524331 RPS524331 RZO524331 SJK524331 STG524331 TDC524331 TMY524331 TWU524331 UGQ524331 UQM524331 VAI524331 VKE524331 VUA524331 WDW524331 WNS524331 WXO524331 BG589867 LC589867 UY589867 AEU589867 AOQ589867 AYM589867 BII589867 BSE589867 CCA589867 CLW589867 CVS589867 DFO589867 DPK589867 DZG589867 EJC589867 ESY589867 FCU589867 FMQ589867 FWM589867 GGI589867 GQE589867 HAA589867 HJW589867 HTS589867 IDO589867 INK589867 IXG589867 JHC589867 JQY589867 KAU589867 KKQ589867 KUM589867 LEI589867 LOE589867 LYA589867 MHW589867 MRS589867 NBO589867 NLK589867 NVG589867 OFC589867 OOY589867 OYU589867 PIQ589867 PSM589867 QCI589867 QME589867 QWA589867 RFW589867 RPS589867 RZO589867 SJK589867 STG589867 TDC589867 TMY589867 TWU589867 UGQ589867 UQM589867 VAI589867 VKE589867 VUA589867 WDW589867 WNS589867 WXO589867 BG655403 LC655403 UY655403 AEU655403 AOQ655403 AYM655403 BII655403 BSE655403 CCA655403 CLW655403 CVS655403 DFO655403 DPK655403 DZG655403 EJC655403 ESY655403 FCU655403 FMQ655403 FWM655403 GGI655403 GQE655403 HAA655403 HJW655403 HTS655403 IDO655403 INK655403 IXG655403 JHC655403 JQY655403 KAU655403 KKQ655403 KUM655403 LEI655403 LOE655403 LYA655403 MHW655403 MRS655403 NBO655403 NLK655403 NVG655403 OFC655403 OOY655403 OYU655403 PIQ655403 PSM655403 QCI655403 QME655403 QWA655403 RFW655403 RPS655403 RZO655403 SJK655403 STG655403 TDC655403 TMY655403 TWU655403 UGQ655403 UQM655403 VAI655403 VKE655403 VUA655403 WDW655403 WNS655403 WXO655403 BG720939 LC720939 UY720939 AEU720939 AOQ720939 AYM720939 BII720939 BSE720939 CCA720939 CLW720939 CVS720939 DFO720939 DPK720939 DZG720939 EJC720939 ESY720939 FCU720939 FMQ720939 FWM720939 GGI720939 GQE720939 HAA720939 HJW720939 HTS720939 IDO720939 INK720939 IXG720939 JHC720939 JQY720939 KAU720939 KKQ720939 KUM720939 LEI720939 LOE720939 LYA720939 MHW720939 MRS720939 NBO720939 NLK720939 NVG720939 OFC720939 OOY720939 OYU720939 PIQ720939 PSM720939 QCI720939 QME720939 QWA720939 RFW720939 RPS720939 RZO720939 SJK720939 STG720939 TDC720939 TMY720939 TWU720939 UGQ720939 UQM720939 VAI720939 VKE720939 VUA720939 WDW720939 WNS720939 WXO720939 BG786475 LC786475 UY786475 AEU786475 AOQ786475 AYM786475 BII786475 BSE786475 CCA786475 CLW786475 CVS786475 DFO786475 DPK786475 DZG786475 EJC786475 ESY786475 FCU786475 FMQ786475 FWM786475 GGI786475 GQE786475 HAA786475 HJW786475 HTS786475 IDO786475 INK786475 IXG786475 JHC786475 JQY786475 KAU786475 KKQ786475 KUM786475 LEI786475 LOE786475 LYA786475 MHW786475 MRS786475 NBO786475 NLK786475 NVG786475 OFC786475 OOY786475 OYU786475 PIQ786475 PSM786475 QCI786475 QME786475 QWA786475 RFW786475 RPS786475 RZO786475 SJK786475 STG786475 TDC786475 TMY786475 TWU786475 UGQ786475 UQM786475 VAI786475 VKE786475 VUA786475 WDW786475 WNS786475 WXO786475 BG852011 LC852011 UY852011 AEU852011 AOQ852011 AYM852011 BII852011 BSE852011 CCA852011 CLW852011 CVS852011 DFO852011 DPK852011 DZG852011 EJC852011 ESY852011 FCU852011 FMQ852011 FWM852011 GGI852011 GQE852011 HAA852011 HJW852011 HTS852011 IDO852011 INK852011 IXG852011 JHC852011 JQY852011 KAU852011 KKQ852011 KUM852011 LEI852011 LOE852011 LYA852011 MHW852011 MRS852011 NBO852011 NLK852011 NVG852011 OFC852011 OOY852011 OYU852011 PIQ852011 PSM852011 QCI852011 QME852011 QWA852011 RFW852011 RPS852011 RZO852011 SJK852011 STG852011 TDC852011 TMY852011 TWU852011 UGQ852011 UQM852011 VAI852011 VKE852011 VUA852011 WDW852011 WNS852011 WXO852011 BG917547 LC917547 UY917547 AEU917547 AOQ917547 AYM917547 BII917547 BSE917547 CCA917547 CLW917547 CVS917547 DFO917547 DPK917547 DZG917547 EJC917547 ESY917547 FCU917547 FMQ917547 FWM917547 GGI917547 GQE917547 HAA917547 HJW917547 HTS917547 IDO917547 INK917547 IXG917547 JHC917547 JQY917547 KAU917547 KKQ917547 KUM917547 LEI917547 LOE917547 LYA917547 MHW917547 MRS917547 NBO917547 NLK917547 NVG917547 OFC917547 OOY917547 OYU917547 PIQ917547 PSM917547 QCI917547 QME917547 QWA917547 RFW917547 RPS917547 RZO917547 SJK917547 STG917547 TDC917547 TMY917547 TWU917547 UGQ917547 UQM917547 VAI917547 VKE917547 VUA917547 WDW917547 WNS917547 WXO917547 BG983083 LC983083 UY983083 AEU983083 AOQ983083 AYM983083 BII983083 BSE983083 CCA983083 CLW983083 CVS983083 DFO983083 DPK983083 DZG983083 EJC983083 ESY983083 FCU983083 FMQ983083 FWM983083 GGI983083 GQE983083 HAA983083 HJW983083 HTS983083 IDO983083 INK983083 IXG983083 JHC983083 JQY983083 KAU983083 KKQ983083 KUM983083 LEI983083 LOE983083 LYA983083 MHW983083 MRS983083 NBO983083 NLK983083 NVG983083 OFC983083 OOY983083 OYU983083 PIQ983083 PSM983083 QCI983083 QME983083 QWA983083 RFW983083 RPS983083 RZO983083 SJK983083 STG983083 TDC983083 TMY983083 TWU983083 UGQ983083 UQM983083 VAI983083 VKE983083 VUA983083 WDW983083 WNS983083 WXO983083 BK43 LG43 VC43 AEY43 AOU43 AYQ43 BIM43 BSI43 CCE43 CMA43 CVW43 DFS43 DPO43 DZK43 EJG43 ETC43 FCY43 FMU43 FWQ43 GGM43 GQI43 HAE43 HKA43 HTW43 IDS43 INO43 IXK43 JHG43 JRC43 KAY43 KKU43 KUQ43 LEM43 LOI43 LYE43 MIA43 MRW43 NBS43 NLO43 NVK43 OFG43 OPC43 OYY43 PIU43 PSQ43 QCM43 QMI43 QWE43 RGA43 RPW43 RZS43 SJO43 STK43 TDG43 TNC43 TWY43 UGU43 UQQ43 VAM43 VKI43 VUE43 WEA43 WNW43 WXS43 BK65579 LG65579 VC65579 AEY65579 AOU65579 AYQ65579 BIM65579 BSI65579 CCE65579 CMA65579 CVW65579 DFS65579 DPO65579 DZK65579 EJG65579 ETC65579 FCY65579 FMU65579 FWQ65579 GGM65579 GQI65579 HAE65579 HKA65579 HTW65579 IDS65579 INO65579 IXK65579 JHG65579 JRC65579 KAY65579 KKU65579 KUQ65579 LEM65579 LOI65579 LYE65579 MIA65579 MRW65579 NBS65579 NLO65579 NVK65579 OFG65579 OPC65579 OYY65579 PIU65579 PSQ65579 QCM65579 QMI65579 QWE65579 RGA65579 RPW65579 RZS65579 SJO65579 STK65579 TDG65579 TNC65579 TWY65579 UGU65579 UQQ65579 VAM65579 VKI65579 VUE65579 WEA65579 WNW65579 WXS65579 BK131115 LG131115 VC131115 AEY131115 AOU131115 AYQ131115 BIM131115 BSI131115 CCE131115 CMA131115 CVW131115 DFS131115 DPO131115 DZK131115 EJG131115 ETC131115 FCY131115 FMU131115 FWQ131115 GGM131115 GQI131115 HAE131115 HKA131115 HTW131115 IDS131115 INO131115 IXK131115 JHG131115 JRC131115 KAY131115 KKU131115 KUQ131115 LEM131115 LOI131115 LYE131115 MIA131115 MRW131115 NBS131115 NLO131115 NVK131115 OFG131115 OPC131115 OYY131115 PIU131115 PSQ131115 QCM131115 QMI131115 QWE131115 RGA131115 RPW131115 RZS131115 SJO131115 STK131115 TDG131115 TNC131115 TWY131115 UGU131115 UQQ131115 VAM131115 VKI131115 VUE131115 WEA131115 WNW131115 WXS131115 BK196651 LG196651 VC196651 AEY196651 AOU196651 AYQ196651 BIM196651 BSI196651 CCE196651 CMA196651 CVW196651 DFS196651 DPO196651 DZK196651 EJG196651 ETC196651 FCY196651 FMU196651 FWQ196651 GGM196651 GQI196651 HAE196651 HKA196651 HTW196651 IDS196651 INO196651 IXK196651 JHG196651 JRC196651 KAY196651 KKU196651 KUQ196651 LEM196651 LOI196651 LYE196651 MIA196651 MRW196651 NBS196651 NLO196651 NVK196651 OFG196651 OPC196651 OYY196651 PIU196651 PSQ196651 QCM196651 QMI196651 QWE196651 RGA196651 RPW196651 RZS196651 SJO196651 STK196651 TDG196651 TNC196651 TWY196651 UGU196651 UQQ196651 VAM196651 VKI196651 VUE196651 WEA196651 WNW196651 WXS196651 BK262187 LG262187 VC262187 AEY262187 AOU262187 AYQ262187 BIM262187 BSI262187 CCE262187 CMA262187 CVW262187 DFS262187 DPO262187 DZK262187 EJG262187 ETC262187 FCY262187 FMU262187 FWQ262187 GGM262187 GQI262187 HAE262187 HKA262187 HTW262187 IDS262187 INO262187 IXK262187 JHG262187 JRC262187 KAY262187 KKU262187 KUQ262187 LEM262187 LOI262187 LYE262187 MIA262187 MRW262187 NBS262187 NLO262187 NVK262187 OFG262187 OPC262187 OYY262187 PIU262187 PSQ262187 QCM262187 QMI262187 QWE262187 RGA262187 RPW262187 RZS262187 SJO262187 STK262187 TDG262187 TNC262187 TWY262187 UGU262187 UQQ262187 VAM262187 VKI262187 VUE262187 WEA262187 WNW262187 WXS262187 BK327723 LG327723 VC327723 AEY327723 AOU327723 AYQ327723 BIM327723 BSI327723 CCE327723 CMA327723 CVW327723 DFS327723 DPO327723 DZK327723 EJG327723 ETC327723 FCY327723 FMU327723 FWQ327723 GGM327723 GQI327723 HAE327723 HKA327723 HTW327723 IDS327723 INO327723 IXK327723 JHG327723 JRC327723 KAY327723 KKU327723 KUQ327723 LEM327723 LOI327723 LYE327723 MIA327723 MRW327723 NBS327723 NLO327723 NVK327723 OFG327723 OPC327723 OYY327723 PIU327723 PSQ327723 QCM327723 QMI327723 QWE327723 RGA327723 RPW327723 RZS327723 SJO327723 STK327723 TDG327723 TNC327723 TWY327723 UGU327723 UQQ327723 VAM327723 VKI327723 VUE327723 WEA327723 WNW327723 WXS327723 BK393259 LG393259 VC393259 AEY393259 AOU393259 AYQ393259 BIM393259 BSI393259 CCE393259 CMA393259 CVW393259 DFS393259 DPO393259 DZK393259 EJG393259 ETC393259 FCY393259 FMU393259 FWQ393259 GGM393259 GQI393259 HAE393259 HKA393259 HTW393259 IDS393259 INO393259 IXK393259 JHG393259 JRC393259 KAY393259 KKU393259 KUQ393259 LEM393259 LOI393259 LYE393259 MIA393259 MRW393259 NBS393259 NLO393259 NVK393259 OFG393259 OPC393259 OYY393259 PIU393259 PSQ393259 QCM393259 QMI393259 QWE393259 RGA393259 RPW393259 RZS393259 SJO393259 STK393259 TDG393259 TNC393259 TWY393259 UGU393259 UQQ393259 VAM393259 VKI393259 VUE393259 WEA393259 WNW393259 WXS393259 BK458795 LG458795 VC458795 AEY458795 AOU458795 AYQ458795 BIM458795 BSI458795 CCE458795 CMA458795 CVW458795 DFS458795 DPO458795 DZK458795 EJG458795 ETC458795 FCY458795 FMU458795 FWQ458795 GGM458795 GQI458795 HAE458795 HKA458795 HTW458795 IDS458795 INO458795 IXK458795 JHG458795 JRC458795 KAY458795 KKU458795 KUQ458795 LEM458795 LOI458795 LYE458795 MIA458795 MRW458795 NBS458795 NLO458795 NVK458795 OFG458795 OPC458795 OYY458795 PIU458795 PSQ458795 QCM458795 QMI458795 QWE458795 RGA458795 RPW458795 RZS458795 SJO458795 STK458795 TDG458795 TNC458795 TWY458795 UGU458795 UQQ458795 VAM458795 VKI458795 VUE458795 WEA458795 WNW458795 WXS458795 BK524331 LG524331 VC524331 AEY524331 AOU524331 AYQ524331 BIM524331 BSI524331 CCE524331 CMA524331 CVW524331 DFS524331 DPO524331 DZK524331 EJG524331 ETC524331 FCY524331 FMU524331 FWQ524331 GGM524331 GQI524331 HAE524331 HKA524331 HTW524331 IDS524331 INO524331 IXK524331 JHG524331 JRC524331 KAY524331 KKU524331 KUQ524331 LEM524331 LOI524331 LYE524331 MIA524331 MRW524331 NBS524331 NLO524331 NVK524331 OFG524331 OPC524331 OYY524331 PIU524331 PSQ524331 QCM524331 QMI524331 QWE524331 RGA524331 RPW524331 RZS524331 SJO524331 STK524331 TDG524331 TNC524331 TWY524331 UGU524331 UQQ524331 VAM524331 VKI524331 VUE524331 WEA524331 WNW524331 WXS524331 BK589867 LG589867 VC589867 AEY589867 AOU589867 AYQ589867 BIM589867 BSI589867 CCE589867 CMA589867 CVW589867 DFS589867 DPO589867 DZK589867 EJG589867 ETC589867 FCY589867 FMU589867 FWQ589867 GGM589867 GQI589867 HAE589867 HKA589867 HTW589867 IDS589867 INO589867 IXK589867 JHG589867 JRC589867 KAY589867 KKU589867 KUQ589867 LEM589867 LOI589867 LYE589867 MIA589867 MRW589867 NBS589867 NLO589867 NVK589867 OFG589867 OPC589867 OYY589867 PIU589867 PSQ589867 QCM589867 QMI589867 QWE589867 RGA589867 RPW589867 RZS589867 SJO589867 STK589867 TDG589867 TNC589867 TWY589867 UGU589867 UQQ589867 VAM589867 VKI589867 VUE589867 WEA589867 WNW589867 WXS589867 BK655403 LG655403 VC655403 AEY655403 AOU655403 AYQ655403 BIM655403 BSI655403 CCE655403 CMA655403 CVW655403 DFS655403 DPO655403 DZK655403 EJG655403 ETC655403 FCY655403 FMU655403 FWQ655403 GGM655403 GQI655403 HAE655403 HKA655403 HTW655403 IDS655403 INO655403 IXK655403 JHG655403 JRC655403 KAY655403 KKU655403 KUQ655403 LEM655403 LOI655403 LYE655403 MIA655403 MRW655403 NBS655403 NLO655403 NVK655403 OFG655403 OPC655403 OYY655403 PIU655403 PSQ655403 QCM655403 QMI655403 QWE655403 RGA655403 RPW655403 RZS655403 SJO655403 STK655403 TDG655403 TNC655403 TWY655403 UGU655403 UQQ655403 VAM655403 VKI655403 VUE655403 WEA655403 WNW655403 WXS655403 BK720939 LG720939 VC720939 AEY720939 AOU720939 AYQ720939 BIM720939 BSI720939 CCE720939 CMA720939 CVW720939 DFS720939 DPO720939 DZK720939 EJG720939 ETC720939 FCY720939 FMU720939 FWQ720939 GGM720939 GQI720939 HAE720939 HKA720939 HTW720939 IDS720939 INO720939 IXK720939 JHG720939 JRC720939 KAY720939 KKU720939 KUQ720939 LEM720939 LOI720939 LYE720939 MIA720939 MRW720939 NBS720939 NLO720939 NVK720939 OFG720939 OPC720939 OYY720939 PIU720939 PSQ720939 QCM720939 QMI720939 QWE720939 RGA720939 RPW720939 RZS720939 SJO720939 STK720939 TDG720939 TNC720939 TWY720939 UGU720939 UQQ720939 VAM720939 VKI720939 VUE720939 WEA720939 WNW720939 WXS720939 BK786475 LG786475 VC786475 AEY786475 AOU786475 AYQ786475 BIM786475 BSI786475 CCE786475 CMA786475 CVW786475 DFS786475 DPO786475 DZK786475 EJG786475 ETC786475 FCY786475 FMU786475 FWQ786475 GGM786475 GQI786475 HAE786475 HKA786475 HTW786475 IDS786475 INO786475 IXK786475 JHG786475 JRC786475 KAY786475 KKU786475 KUQ786475 LEM786475 LOI786475 LYE786475 MIA786475 MRW786475 NBS786475 NLO786475 NVK786475 OFG786475 OPC786475 OYY786475 PIU786475 PSQ786475 QCM786475 QMI786475 QWE786475 RGA786475 RPW786475 RZS786475 SJO786475 STK786475 TDG786475 TNC786475 TWY786475 UGU786475 UQQ786475 VAM786475 VKI786475 VUE786475 WEA786475 WNW786475 WXS786475 BK852011 LG852011 VC852011 AEY852011 AOU852011 AYQ852011 BIM852011 BSI852011 CCE852011 CMA852011 CVW852011 DFS852011 DPO852011 DZK852011 EJG852011 ETC852011 FCY852011 FMU852011 FWQ852011 GGM852011 GQI852011 HAE852011 HKA852011 HTW852011 IDS852011 INO852011 IXK852011 JHG852011 JRC852011 KAY852011 KKU852011 KUQ852011 LEM852011 LOI852011 LYE852011 MIA852011 MRW852011 NBS852011 NLO852011 NVK852011 OFG852011 OPC852011 OYY852011 PIU852011 PSQ852011 QCM852011 QMI852011 QWE852011 RGA852011 RPW852011 RZS852011 SJO852011 STK852011 TDG852011 TNC852011 TWY852011 UGU852011 UQQ852011 VAM852011 VKI852011 VUE852011 WEA852011 WNW852011 WXS852011 BK917547 LG917547 VC917547 AEY917547 AOU917547 AYQ917547 BIM917547 BSI917547 CCE917547 CMA917547 CVW917547 DFS917547 DPO917547 DZK917547 EJG917547 ETC917547 FCY917547 FMU917547 FWQ917547 GGM917547 GQI917547 HAE917547 HKA917547 HTW917547 IDS917547 INO917547 IXK917547 JHG917547 JRC917547 KAY917547 KKU917547 KUQ917547 LEM917547 LOI917547 LYE917547 MIA917547 MRW917547 NBS917547 NLO917547 NVK917547 OFG917547 OPC917547 OYY917547 PIU917547 PSQ917547 QCM917547 QMI917547 QWE917547 RGA917547 RPW917547 RZS917547 SJO917547 STK917547 TDG917547 TNC917547 TWY917547 UGU917547 UQQ917547 VAM917547 VKI917547 VUE917547 WEA917547 WNW917547 WXS917547 BK983083 LG983083 VC983083 AEY983083 AOU983083 AYQ983083 BIM983083 BSI983083 CCE983083 CMA983083 CVW983083 DFS983083 DPO983083 DZK983083 EJG983083 ETC983083 FCY983083 FMU983083 FWQ983083 GGM983083 GQI983083 HAE983083 HKA983083 HTW983083 IDS983083 INO983083 IXK983083 JHG983083 JRC983083 KAY983083 KKU983083 KUQ983083 LEM983083 LOI983083 LYE983083 MIA983083 MRW983083 NBS983083 NLO983083 NVK983083 OFG983083 OPC983083 OYY983083 PIU983083 PSQ983083 QCM983083 QMI983083 QWE983083 RGA983083 RPW983083 RZS983083 SJO983083 STK983083 TDG983083 TNC983083 TWY983083 UGU983083 UQQ983083 VAM983083 VKI983083 VUE983083 WEA983083 WNW983083 WXS983083 AS77:AU78 KO77:KQ78 UK77:UM78 AEG77:AEI78 AOC77:AOE78 AXY77:AYA78 BHU77:BHW78 BRQ77:BRS78 CBM77:CBO78 CLI77:CLK78 CVE77:CVG78 DFA77:DFC78 DOW77:DOY78 DYS77:DYU78 EIO77:EIQ78 ESK77:ESM78 FCG77:FCI78 FMC77:FME78 FVY77:FWA78 GFU77:GFW78 GPQ77:GPS78 GZM77:GZO78 HJI77:HJK78 HTE77:HTG78 IDA77:IDC78 IMW77:IMY78 IWS77:IWU78 JGO77:JGQ78 JQK77:JQM78 KAG77:KAI78 KKC77:KKE78 KTY77:KUA78 LDU77:LDW78 LNQ77:LNS78 LXM77:LXO78 MHI77:MHK78 MRE77:MRG78 NBA77:NBC78 NKW77:NKY78 NUS77:NUU78 OEO77:OEQ78 OOK77:OOM78 OYG77:OYI78 PIC77:PIE78 PRY77:PSA78 QBU77:QBW78 QLQ77:QLS78 QVM77:QVO78 RFI77:RFK78 RPE77:RPG78 RZA77:RZC78 SIW77:SIY78 SSS77:SSU78 TCO77:TCQ78 TMK77:TMM78 TWG77:TWI78 UGC77:UGE78 UPY77:UQA78 UZU77:UZW78 VJQ77:VJS78 VTM77:VTO78 WDI77:WDK78 WNE77:WNG78 WXA77:WXC78 AS65613:AU65614 KO65613:KQ65614 UK65613:UM65614 AEG65613:AEI65614 AOC65613:AOE65614 AXY65613:AYA65614 BHU65613:BHW65614 BRQ65613:BRS65614 CBM65613:CBO65614 CLI65613:CLK65614 CVE65613:CVG65614 DFA65613:DFC65614 DOW65613:DOY65614 DYS65613:DYU65614 EIO65613:EIQ65614 ESK65613:ESM65614 FCG65613:FCI65614 FMC65613:FME65614 FVY65613:FWA65614 GFU65613:GFW65614 GPQ65613:GPS65614 GZM65613:GZO65614 HJI65613:HJK65614 HTE65613:HTG65614 IDA65613:IDC65614 IMW65613:IMY65614 IWS65613:IWU65614 JGO65613:JGQ65614 JQK65613:JQM65614 KAG65613:KAI65614 KKC65613:KKE65614 KTY65613:KUA65614 LDU65613:LDW65614 LNQ65613:LNS65614 LXM65613:LXO65614 MHI65613:MHK65614 MRE65613:MRG65614 NBA65613:NBC65614 NKW65613:NKY65614 NUS65613:NUU65614 OEO65613:OEQ65614 OOK65613:OOM65614 OYG65613:OYI65614 PIC65613:PIE65614 PRY65613:PSA65614 QBU65613:QBW65614 QLQ65613:QLS65614 QVM65613:QVO65614 RFI65613:RFK65614 RPE65613:RPG65614 RZA65613:RZC65614 SIW65613:SIY65614 SSS65613:SSU65614 TCO65613:TCQ65614 TMK65613:TMM65614 TWG65613:TWI65614 UGC65613:UGE65614 UPY65613:UQA65614 UZU65613:UZW65614 VJQ65613:VJS65614 VTM65613:VTO65614 WDI65613:WDK65614 WNE65613:WNG65614 WXA65613:WXC65614 AS131149:AU131150 KO131149:KQ131150 UK131149:UM131150 AEG131149:AEI131150 AOC131149:AOE131150 AXY131149:AYA131150 BHU131149:BHW131150 BRQ131149:BRS131150 CBM131149:CBO131150 CLI131149:CLK131150 CVE131149:CVG131150 DFA131149:DFC131150 DOW131149:DOY131150 DYS131149:DYU131150 EIO131149:EIQ131150 ESK131149:ESM131150 FCG131149:FCI131150 FMC131149:FME131150 FVY131149:FWA131150 GFU131149:GFW131150 GPQ131149:GPS131150 GZM131149:GZO131150 HJI131149:HJK131150 HTE131149:HTG131150 IDA131149:IDC131150 IMW131149:IMY131150 IWS131149:IWU131150 JGO131149:JGQ131150 JQK131149:JQM131150 KAG131149:KAI131150 KKC131149:KKE131150 KTY131149:KUA131150 LDU131149:LDW131150 LNQ131149:LNS131150 LXM131149:LXO131150 MHI131149:MHK131150 MRE131149:MRG131150 NBA131149:NBC131150 NKW131149:NKY131150 NUS131149:NUU131150 OEO131149:OEQ131150 OOK131149:OOM131150 OYG131149:OYI131150 PIC131149:PIE131150 PRY131149:PSA131150 QBU131149:QBW131150 QLQ131149:QLS131150 QVM131149:QVO131150 RFI131149:RFK131150 RPE131149:RPG131150 RZA131149:RZC131150 SIW131149:SIY131150 SSS131149:SSU131150 TCO131149:TCQ131150 TMK131149:TMM131150 TWG131149:TWI131150 UGC131149:UGE131150 UPY131149:UQA131150 UZU131149:UZW131150 VJQ131149:VJS131150 VTM131149:VTO131150 WDI131149:WDK131150 WNE131149:WNG131150 WXA131149:WXC131150 AS196685:AU196686 KO196685:KQ196686 UK196685:UM196686 AEG196685:AEI196686 AOC196685:AOE196686 AXY196685:AYA196686 BHU196685:BHW196686 BRQ196685:BRS196686 CBM196685:CBO196686 CLI196685:CLK196686 CVE196685:CVG196686 DFA196685:DFC196686 DOW196685:DOY196686 DYS196685:DYU196686 EIO196685:EIQ196686 ESK196685:ESM196686 FCG196685:FCI196686 FMC196685:FME196686 FVY196685:FWA196686 GFU196685:GFW196686 GPQ196685:GPS196686 GZM196685:GZO196686 HJI196685:HJK196686 HTE196685:HTG196686 IDA196685:IDC196686 IMW196685:IMY196686 IWS196685:IWU196686 JGO196685:JGQ196686 JQK196685:JQM196686 KAG196685:KAI196686 KKC196685:KKE196686 KTY196685:KUA196686 LDU196685:LDW196686 LNQ196685:LNS196686 LXM196685:LXO196686 MHI196685:MHK196686 MRE196685:MRG196686 NBA196685:NBC196686 NKW196685:NKY196686 NUS196685:NUU196686 OEO196685:OEQ196686 OOK196685:OOM196686 OYG196685:OYI196686 PIC196685:PIE196686 PRY196685:PSA196686 QBU196685:QBW196686 QLQ196685:QLS196686 QVM196685:QVO196686 RFI196685:RFK196686 RPE196685:RPG196686 RZA196685:RZC196686 SIW196685:SIY196686 SSS196685:SSU196686 TCO196685:TCQ196686 TMK196685:TMM196686 TWG196685:TWI196686 UGC196685:UGE196686 UPY196685:UQA196686 UZU196685:UZW196686 VJQ196685:VJS196686 VTM196685:VTO196686 WDI196685:WDK196686 WNE196685:WNG196686 WXA196685:WXC196686 AS262221:AU262222 KO262221:KQ262222 UK262221:UM262222 AEG262221:AEI262222 AOC262221:AOE262222 AXY262221:AYA262222 BHU262221:BHW262222 BRQ262221:BRS262222 CBM262221:CBO262222 CLI262221:CLK262222 CVE262221:CVG262222 DFA262221:DFC262222 DOW262221:DOY262222 DYS262221:DYU262222 EIO262221:EIQ262222 ESK262221:ESM262222 FCG262221:FCI262222 FMC262221:FME262222 FVY262221:FWA262222 GFU262221:GFW262222 GPQ262221:GPS262222 GZM262221:GZO262222 HJI262221:HJK262222 HTE262221:HTG262222 IDA262221:IDC262222 IMW262221:IMY262222 IWS262221:IWU262222 JGO262221:JGQ262222 JQK262221:JQM262222 KAG262221:KAI262222 KKC262221:KKE262222 KTY262221:KUA262222 LDU262221:LDW262222 LNQ262221:LNS262222 LXM262221:LXO262222 MHI262221:MHK262222 MRE262221:MRG262222 NBA262221:NBC262222 NKW262221:NKY262222 NUS262221:NUU262222 OEO262221:OEQ262222 OOK262221:OOM262222 OYG262221:OYI262222 PIC262221:PIE262222 PRY262221:PSA262222 QBU262221:QBW262222 QLQ262221:QLS262222 QVM262221:QVO262222 RFI262221:RFK262222 RPE262221:RPG262222 RZA262221:RZC262222 SIW262221:SIY262222 SSS262221:SSU262222 TCO262221:TCQ262222 TMK262221:TMM262222 TWG262221:TWI262222 UGC262221:UGE262222 UPY262221:UQA262222 UZU262221:UZW262222 VJQ262221:VJS262222 VTM262221:VTO262222 WDI262221:WDK262222 WNE262221:WNG262222 WXA262221:WXC262222 AS327757:AU327758 KO327757:KQ327758 UK327757:UM327758 AEG327757:AEI327758 AOC327757:AOE327758 AXY327757:AYA327758 BHU327757:BHW327758 BRQ327757:BRS327758 CBM327757:CBO327758 CLI327757:CLK327758 CVE327757:CVG327758 DFA327757:DFC327758 DOW327757:DOY327758 DYS327757:DYU327758 EIO327757:EIQ327758 ESK327757:ESM327758 FCG327757:FCI327758 FMC327757:FME327758 FVY327757:FWA327758 GFU327757:GFW327758 GPQ327757:GPS327758 GZM327757:GZO327758 HJI327757:HJK327758 HTE327757:HTG327758 IDA327757:IDC327758 IMW327757:IMY327758 IWS327757:IWU327758 JGO327757:JGQ327758 JQK327757:JQM327758 KAG327757:KAI327758 KKC327757:KKE327758 KTY327757:KUA327758 LDU327757:LDW327758 LNQ327757:LNS327758 LXM327757:LXO327758 MHI327757:MHK327758 MRE327757:MRG327758 NBA327757:NBC327758 NKW327757:NKY327758 NUS327757:NUU327758 OEO327757:OEQ327758 OOK327757:OOM327758 OYG327757:OYI327758 PIC327757:PIE327758 PRY327757:PSA327758 QBU327757:QBW327758 QLQ327757:QLS327758 QVM327757:QVO327758 RFI327757:RFK327758 RPE327757:RPG327758 RZA327757:RZC327758 SIW327757:SIY327758 SSS327757:SSU327758 TCO327757:TCQ327758 TMK327757:TMM327758 TWG327757:TWI327758 UGC327757:UGE327758 UPY327757:UQA327758 UZU327757:UZW327758 VJQ327757:VJS327758 VTM327757:VTO327758 WDI327757:WDK327758 WNE327757:WNG327758 WXA327757:WXC327758 AS393293:AU393294 KO393293:KQ393294 UK393293:UM393294 AEG393293:AEI393294 AOC393293:AOE393294 AXY393293:AYA393294 BHU393293:BHW393294 BRQ393293:BRS393294 CBM393293:CBO393294 CLI393293:CLK393294 CVE393293:CVG393294 DFA393293:DFC393294 DOW393293:DOY393294 DYS393293:DYU393294 EIO393293:EIQ393294 ESK393293:ESM393294 FCG393293:FCI393294 FMC393293:FME393294 FVY393293:FWA393294 GFU393293:GFW393294 GPQ393293:GPS393294 GZM393293:GZO393294 HJI393293:HJK393294 HTE393293:HTG393294 IDA393293:IDC393294 IMW393293:IMY393294 IWS393293:IWU393294 JGO393293:JGQ393294 JQK393293:JQM393294 KAG393293:KAI393294 KKC393293:KKE393294 KTY393293:KUA393294 LDU393293:LDW393294 LNQ393293:LNS393294 LXM393293:LXO393294 MHI393293:MHK393294 MRE393293:MRG393294 NBA393293:NBC393294 NKW393293:NKY393294 NUS393293:NUU393294 OEO393293:OEQ393294 OOK393293:OOM393294 OYG393293:OYI393294 PIC393293:PIE393294 PRY393293:PSA393294 QBU393293:QBW393294 QLQ393293:QLS393294 QVM393293:QVO393294 RFI393293:RFK393294 RPE393293:RPG393294 RZA393293:RZC393294 SIW393293:SIY393294 SSS393293:SSU393294 TCO393293:TCQ393294 TMK393293:TMM393294 TWG393293:TWI393294 UGC393293:UGE393294 UPY393293:UQA393294 UZU393293:UZW393294 VJQ393293:VJS393294 VTM393293:VTO393294 WDI393293:WDK393294 WNE393293:WNG393294 WXA393293:WXC393294 AS458829:AU458830 KO458829:KQ458830 UK458829:UM458830 AEG458829:AEI458830 AOC458829:AOE458830 AXY458829:AYA458830 BHU458829:BHW458830 BRQ458829:BRS458830 CBM458829:CBO458830 CLI458829:CLK458830 CVE458829:CVG458830 DFA458829:DFC458830 DOW458829:DOY458830 DYS458829:DYU458830 EIO458829:EIQ458830 ESK458829:ESM458830 FCG458829:FCI458830 FMC458829:FME458830 FVY458829:FWA458830 GFU458829:GFW458830 GPQ458829:GPS458830 GZM458829:GZO458830 HJI458829:HJK458830 HTE458829:HTG458830 IDA458829:IDC458830 IMW458829:IMY458830 IWS458829:IWU458830 JGO458829:JGQ458830 JQK458829:JQM458830 KAG458829:KAI458830 KKC458829:KKE458830 KTY458829:KUA458830 LDU458829:LDW458830 LNQ458829:LNS458830 LXM458829:LXO458830 MHI458829:MHK458830 MRE458829:MRG458830 NBA458829:NBC458830 NKW458829:NKY458830 NUS458829:NUU458830 OEO458829:OEQ458830 OOK458829:OOM458830 OYG458829:OYI458830 PIC458829:PIE458830 PRY458829:PSA458830 QBU458829:QBW458830 QLQ458829:QLS458830 QVM458829:QVO458830 RFI458829:RFK458830 RPE458829:RPG458830 RZA458829:RZC458830 SIW458829:SIY458830 SSS458829:SSU458830 TCO458829:TCQ458830 TMK458829:TMM458830 TWG458829:TWI458830 UGC458829:UGE458830 UPY458829:UQA458830 UZU458829:UZW458830 VJQ458829:VJS458830 VTM458829:VTO458830 WDI458829:WDK458830 WNE458829:WNG458830 WXA458829:WXC458830 AS524365:AU524366 KO524365:KQ524366 UK524365:UM524366 AEG524365:AEI524366 AOC524365:AOE524366 AXY524365:AYA524366 BHU524365:BHW524366 BRQ524365:BRS524366 CBM524365:CBO524366 CLI524365:CLK524366 CVE524365:CVG524366 DFA524365:DFC524366 DOW524365:DOY524366 DYS524365:DYU524366 EIO524365:EIQ524366 ESK524365:ESM524366 FCG524365:FCI524366 FMC524365:FME524366 FVY524365:FWA524366 GFU524365:GFW524366 GPQ524365:GPS524366 GZM524365:GZO524366 HJI524365:HJK524366 HTE524365:HTG524366 IDA524365:IDC524366 IMW524365:IMY524366 IWS524365:IWU524366 JGO524365:JGQ524366 JQK524365:JQM524366 KAG524365:KAI524366 KKC524365:KKE524366 KTY524365:KUA524366 LDU524365:LDW524366 LNQ524365:LNS524366 LXM524365:LXO524366 MHI524365:MHK524366 MRE524365:MRG524366 NBA524365:NBC524366 NKW524365:NKY524366 NUS524365:NUU524366 OEO524365:OEQ524366 OOK524365:OOM524366 OYG524365:OYI524366 PIC524365:PIE524366 PRY524365:PSA524366 QBU524365:QBW524366 QLQ524365:QLS524366 QVM524365:QVO524366 RFI524365:RFK524366 RPE524365:RPG524366 RZA524365:RZC524366 SIW524365:SIY524366 SSS524365:SSU524366 TCO524365:TCQ524366 TMK524365:TMM524366 TWG524365:TWI524366 UGC524365:UGE524366 UPY524365:UQA524366 UZU524365:UZW524366 VJQ524365:VJS524366 VTM524365:VTO524366 WDI524365:WDK524366 WNE524365:WNG524366 WXA524365:WXC524366 AS589901:AU589902 KO589901:KQ589902 UK589901:UM589902 AEG589901:AEI589902 AOC589901:AOE589902 AXY589901:AYA589902 BHU589901:BHW589902 BRQ589901:BRS589902 CBM589901:CBO589902 CLI589901:CLK589902 CVE589901:CVG589902 DFA589901:DFC589902 DOW589901:DOY589902 DYS589901:DYU589902 EIO589901:EIQ589902 ESK589901:ESM589902 FCG589901:FCI589902 FMC589901:FME589902 FVY589901:FWA589902 GFU589901:GFW589902 GPQ589901:GPS589902 GZM589901:GZO589902 HJI589901:HJK589902 HTE589901:HTG589902 IDA589901:IDC589902 IMW589901:IMY589902 IWS589901:IWU589902 JGO589901:JGQ589902 JQK589901:JQM589902 KAG589901:KAI589902 KKC589901:KKE589902 KTY589901:KUA589902 LDU589901:LDW589902 LNQ589901:LNS589902 LXM589901:LXO589902 MHI589901:MHK589902 MRE589901:MRG589902 NBA589901:NBC589902 NKW589901:NKY589902 NUS589901:NUU589902 OEO589901:OEQ589902 OOK589901:OOM589902 OYG589901:OYI589902 PIC589901:PIE589902 PRY589901:PSA589902 QBU589901:QBW589902 QLQ589901:QLS589902 QVM589901:QVO589902 RFI589901:RFK589902 RPE589901:RPG589902 RZA589901:RZC589902 SIW589901:SIY589902 SSS589901:SSU589902 TCO589901:TCQ589902 TMK589901:TMM589902 TWG589901:TWI589902 UGC589901:UGE589902 UPY589901:UQA589902 UZU589901:UZW589902 VJQ589901:VJS589902 VTM589901:VTO589902 WDI589901:WDK589902 WNE589901:WNG589902 WXA589901:WXC589902 AS655437:AU655438 KO655437:KQ655438 UK655437:UM655438 AEG655437:AEI655438 AOC655437:AOE655438 AXY655437:AYA655438 BHU655437:BHW655438 BRQ655437:BRS655438 CBM655437:CBO655438 CLI655437:CLK655438 CVE655437:CVG655438 DFA655437:DFC655438 DOW655437:DOY655438 DYS655437:DYU655438 EIO655437:EIQ655438 ESK655437:ESM655438 FCG655437:FCI655438 FMC655437:FME655438 FVY655437:FWA655438 GFU655437:GFW655438 GPQ655437:GPS655438 GZM655437:GZO655438 HJI655437:HJK655438 HTE655437:HTG655438 IDA655437:IDC655438 IMW655437:IMY655438 IWS655437:IWU655438 JGO655437:JGQ655438 JQK655437:JQM655438 KAG655437:KAI655438 KKC655437:KKE655438 KTY655437:KUA655438 LDU655437:LDW655438 LNQ655437:LNS655438 LXM655437:LXO655438 MHI655437:MHK655438 MRE655437:MRG655438 NBA655437:NBC655438 NKW655437:NKY655438 NUS655437:NUU655438 OEO655437:OEQ655438 OOK655437:OOM655438 OYG655437:OYI655438 PIC655437:PIE655438 PRY655437:PSA655438 QBU655437:QBW655438 QLQ655437:QLS655438 QVM655437:QVO655438 RFI655437:RFK655438 RPE655437:RPG655438 RZA655437:RZC655438 SIW655437:SIY655438 SSS655437:SSU655438 TCO655437:TCQ655438 TMK655437:TMM655438 TWG655437:TWI655438 UGC655437:UGE655438 UPY655437:UQA655438 UZU655437:UZW655438 VJQ655437:VJS655438 VTM655437:VTO655438 WDI655437:WDK655438 WNE655437:WNG655438 WXA655437:WXC655438 AS720973:AU720974 KO720973:KQ720974 UK720973:UM720974 AEG720973:AEI720974 AOC720973:AOE720974 AXY720973:AYA720974 BHU720973:BHW720974 BRQ720973:BRS720974 CBM720973:CBO720974 CLI720973:CLK720974 CVE720973:CVG720974 DFA720973:DFC720974 DOW720973:DOY720974 DYS720973:DYU720974 EIO720973:EIQ720974 ESK720973:ESM720974 FCG720973:FCI720974 FMC720973:FME720974 FVY720973:FWA720974 GFU720973:GFW720974 GPQ720973:GPS720974 GZM720973:GZO720974 HJI720973:HJK720974 HTE720973:HTG720974 IDA720973:IDC720974 IMW720973:IMY720974 IWS720973:IWU720974 JGO720973:JGQ720974 JQK720973:JQM720974 KAG720973:KAI720974 KKC720973:KKE720974 KTY720973:KUA720974 LDU720973:LDW720974 LNQ720973:LNS720974 LXM720973:LXO720974 MHI720973:MHK720974 MRE720973:MRG720974 NBA720973:NBC720974 NKW720973:NKY720974 NUS720973:NUU720974 OEO720973:OEQ720974 OOK720973:OOM720974 OYG720973:OYI720974 PIC720973:PIE720974 PRY720973:PSA720974 QBU720973:QBW720974 QLQ720973:QLS720974 QVM720973:QVO720974 RFI720973:RFK720974 RPE720973:RPG720974 RZA720973:RZC720974 SIW720973:SIY720974 SSS720973:SSU720974 TCO720973:TCQ720974 TMK720973:TMM720974 TWG720973:TWI720974 UGC720973:UGE720974 UPY720973:UQA720974 UZU720973:UZW720974 VJQ720973:VJS720974 VTM720973:VTO720974 WDI720973:WDK720974 WNE720973:WNG720974 WXA720973:WXC720974 AS786509:AU786510 KO786509:KQ786510 UK786509:UM786510 AEG786509:AEI786510 AOC786509:AOE786510 AXY786509:AYA786510 BHU786509:BHW786510 BRQ786509:BRS786510 CBM786509:CBO786510 CLI786509:CLK786510 CVE786509:CVG786510 DFA786509:DFC786510 DOW786509:DOY786510 DYS786509:DYU786510 EIO786509:EIQ786510 ESK786509:ESM786510 FCG786509:FCI786510 FMC786509:FME786510 FVY786509:FWA786510 GFU786509:GFW786510 GPQ786509:GPS786510 GZM786509:GZO786510 HJI786509:HJK786510 HTE786509:HTG786510 IDA786509:IDC786510 IMW786509:IMY786510 IWS786509:IWU786510 JGO786509:JGQ786510 JQK786509:JQM786510 KAG786509:KAI786510 KKC786509:KKE786510 KTY786509:KUA786510 LDU786509:LDW786510 LNQ786509:LNS786510 LXM786509:LXO786510 MHI786509:MHK786510 MRE786509:MRG786510 NBA786509:NBC786510 NKW786509:NKY786510 NUS786509:NUU786510 OEO786509:OEQ786510 OOK786509:OOM786510 OYG786509:OYI786510 PIC786509:PIE786510 PRY786509:PSA786510 QBU786509:QBW786510 QLQ786509:QLS786510 QVM786509:QVO786510 RFI786509:RFK786510 RPE786509:RPG786510 RZA786509:RZC786510 SIW786509:SIY786510 SSS786509:SSU786510 TCO786509:TCQ786510 TMK786509:TMM786510 TWG786509:TWI786510 UGC786509:UGE786510 UPY786509:UQA786510 UZU786509:UZW786510 VJQ786509:VJS786510 VTM786509:VTO786510 WDI786509:WDK786510 WNE786509:WNG786510 WXA786509:WXC786510 AS852045:AU852046 KO852045:KQ852046 UK852045:UM852046 AEG852045:AEI852046 AOC852045:AOE852046 AXY852045:AYA852046 BHU852045:BHW852046 BRQ852045:BRS852046 CBM852045:CBO852046 CLI852045:CLK852046 CVE852045:CVG852046 DFA852045:DFC852046 DOW852045:DOY852046 DYS852045:DYU852046 EIO852045:EIQ852046 ESK852045:ESM852046 FCG852045:FCI852046 FMC852045:FME852046 FVY852045:FWA852046 GFU852045:GFW852046 GPQ852045:GPS852046 GZM852045:GZO852046 HJI852045:HJK852046 HTE852045:HTG852046 IDA852045:IDC852046 IMW852045:IMY852046 IWS852045:IWU852046 JGO852045:JGQ852046 JQK852045:JQM852046 KAG852045:KAI852046 KKC852045:KKE852046 KTY852045:KUA852046 LDU852045:LDW852046 LNQ852045:LNS852046 LXM852045:LXO852046 MHI852045:MHK852046 MRE852045:MRG852046 NBA852045:NBC852046 NKW852045:NKY852046 NUS852045:NUU852046 OEO852045:OEQ852046 OOK852045:OOM852046 OYG852045:OYI852046 PIC852045:PIE852046 PRY852045:PSA852046 QBU852045:QBW852046 QLQ852045:QLS852046 QVM852045:QVO852046 RFI852045:RFK852046 RPE852045:RPG852046 RZA852045:RZC852046 SIW852045:SIY852046 SSS852045:SSU852046 TCO852045:TCQ852046 TMK852045:TMM852046 TWG852045:TWI852046 UGC852045:UGE852046 UPY852045:UQA852046 UZU852045:UZW852046 VJQ852045:VJS852046 VTM852045:VTO852046 WDI852045:WDK852046 WNE852045:WNG852046 WXA852045:WXC852046 AS917581:AU917582 KO917581:KQ917582 UK917581:UM917582 AEG917581:AEI917582 AOC917581:AOE917582 AXY917581:AYA917582 BHU917581:BHW917582 BRQ917581:BRS917582 CBM917581:CBO917582 CLI917581:CLK917582 CVE917581:CVG917582 DFA917581:DFC917582 DOW917581:DOY917582 DYS917581:DYU917582 EIO917581:EIQ917582 ESK917581:ESM917582 FCG917581:FCI917582 FMC917581:FME917582 FVY917581:FWA917582 GFU917581:GFW917582 GPQ917581:GPS917582 GZM917581:GZO917582 HJI917581:HJK917582 HTE917581:HTG917582 IDA917581:IDC917582 IMW917581:IMY917582 IWS917581:IWU917582 JGO917581:JGQ917582 JQK917581:JQM917582 KAG917581:KAI917582 KKC917581:KKE917582 KTY917581:KUA917582 LDU917581:LDW917582 LNQ917581:LNS917582 LXM917581:LXO917582 MHI917581:MHK917582 MRE917581:MRG917582 NBA917581:NBC917582 NKW917581:NKY917582 NUS917581:NUU917582 OEO917581:OEQ917582 OOK917581:OOM917582 OYG917581:OYI917582 PIC917581:PIE917582 PRY917581:PSA917582 QBU917581:QBW917582 QLQ917581:QLS917582 QVM917581:QVO917582 RFI917581:RFK917582 RPE917581:RPG917582 RZA917581:RZC917582 SIW917581:SIY917582 SSS917581:SSU917582 TCO917581:TCQ917582 TMK917581:TMM917582 TWG917581:TWI917582 UGC917581:UGE917582 UPY917581:UQA917582 UZU917581:UZW917582 VJQ917581:VJS917582 VTM917581:VTO917582 WDI917581:WDK917582 WNE917581:WNG917582 WXA917581:WXC917582 AS983117:AU983118 KO983117:KQ983118 UK983117:UM983118 AEG983117:AEI983118 AOC983117:AOE983118 AXY983117:AYA983118 BHU983117:BHW983118 BRQ983117:BRS983118 CBM983117:CBO983118 CLI983117:CLK983118 CVE983117:CVG983118 DFA983117:DFC983118 DOW983117:DOY983118 DYS983117:DYU983118 EIO983117:EIQ983118 ESK983117:ESM983118 FCG983117:FCI983118 FMC983117:FME983118 FVY983117:FWA983118 GFU983117:GFW983118 GPQ983117:GPS983118 GZM983117:GZO983118 HJI983117:HJK983118 HTE983117:HTG983118 IDA983117:IDC983118 IMW983117:IMY983118 IWS983117:IWU983118 JGO983117:JGQ983118 JQK983117:JQM983118 KAG983117:KAI983118 KKC983117:KKE983118 KTY983117:KUA983118 LDU983117:LDW983118 LNQ983117:LNS983118 LXM983117:LXO983118 MHI983117:MHK983118 MRE983117:MRG983118 NBA983117:NBC983118 NKW983117:NKY983118 NUS983117:NUU983118 OEO983117:OEQ983118 OOK983117:OOM983118 OYG983117:OYI983118 PIC983117:PIE983118 PRY983117:PSA983118 QBU983117:QBW983118 QLQ983117:QLS983118 QVM983117:QVO983118 RFI983117:RFK983118 RPE983117:RPG983118 RZA983117:RZC983118 SIW983117:SIY983118 SSS983117:SSU983118 TCO983117:TCQ983118 TMK983117:TMM983118 TWG983117:TWI983118 UGC983117:UGE983118 UPY983117:UQA983118 UZU983117:UZW983118 VJQ983117:VJS983118 VTM983117:VTO983118 WDI983117:WDK983118 WNE983117:WNG983118 WXA983117:WXC983118 AI49:AK49 KE49:KG49 UA49:UC49 ADW49:ADY49 ANS49:ANU49 AXO49:AXQ49 BHK49:BHM49 BRG49:BRI49 CBC49:CBE49 CKY49:CLA49 CUU49:CUW49 DEQ49:DES49 DOM49:DOO49 DYI49:DYK49 EIE49:EIG49 ESA49:ESC49 FBW49:FBY49 FLS49:FLU49 FVO49:FVQ49 GFK49:GFM49 GPG49:GPI49 GZC49:GZE49 HIY49:HJA49 HSU49:HSW49 ICQ49:ICS49 IMM49:IMO49 IWI49:IWK49 JGE49:JGG49 JQA49:JQC49 JZW49:JZY49 KJS49:KJU49 KTO49:KTQ49 LDK49:LDM49 LNG49:LNI49 LXC49:LXE49 MGY49:MHA49 MQU49:MQW49 NAQ49:NAS49 NKM49:NKO49 NUI49:NUK49 OEE49:OEG49 OOA49:OOC49 OXW49:OXY49 PHS49:PHU49 PRO49:PRQ49 QBK49:QBM49 QLG49:QLI49 QVC49:QVE49 REY49:RFA49 ROU49:ROW49 RYQ49:RYS49 SIM49:SIO49 SSI49:SSK49 TCE49:TCG49 TMA49:TMC49 TVW49:TVY49 UFS49:UFU49 UPO49:UPQ49 UZK49:UZM49 VJG49:VJI49 VTC49:VTE49 WCY49:WDA49 WMU49:WMW49 WWQ49:WWS49 AI65585:AK65585 KE65585:KG65585 UA65585:UC65585 ADW65585:ADY65585 ANS65585:ANU65585 AXO65585:AXQ65585 BHK65585:BHM65585 BRG65585:BRI65585 CBC65585:CBE65585 CKY65585:CLA65585 CUU65585:CUW65585 DEQ65585:DES65585 DOM65585:DOO65585 DYI65585:DYK65585 EIE65585:EIG65585 ESA65585:ESC65585 FBW65585:FBY65585 FLS65585:FLU65585 FVO65585:FVQ65585 GFK65585:GFM65585 GPG65585:GPI65585 GZC65585:GZE65585 HIY65585:HJA65585 HSU65585:HSW65585 ICQ65585:ICS65585 IMM65585:IMO65585 IWI65585:IWK65585 JGE65585:JGG65585 JQA65585:JQC65585 JZW65585:JZY65585 KJS65585:KJU65585 KTO65585:KTQ65585 LDK65585:LDM65585 LNG65585:LNI65585 LXC65585:LXE65585 MGY65585:MHA65585 MQU65585:MQW65585 NAQ65585:NAS65585 NKM65585:NKO65585 NUI65585:NUK65585 OEE65585:OEG65585 OOA65585:OOC65585 OXW65585:OXY65585 PHS65585:PHU65585 PRO65585:PRQ65585 QBK65585:QBM65585 QLG65585:QLI65585 QVC65585:QVE65585 REY65585:RFA65585 ROU65585:ROW65585 RYQ65585:RYS65585 SIM65585:SIO65585 SSI65585:SSK65585 TCE65585:TCG65585 TMA65585:TMC65585 TVW65585:TVY65585 UFS65585:UFU65585 UPO65585:UPQ65585 UZK65585:UZM65585 VJG65585:VJI65585 VTC65585:VTE65585 WCY65585:WDA65585 WMU65585:WMW65585 WWQ65585:WWS65585 AI131121:AK131121 KE131121:KG131121 UA131121:UC131121 ADW131121:ADY131121 ANS131121:ANU131121 AXO131121:AXQ131121 BHK131121:BHM131121 BRG131121:BRI131121 CBC131121:CBE131121 CKY131121:CLA131121 CUU131121:CUW131121 DEQ131121:DES131121 DOM131121:DOO131121 DYI131121:DYK131121 EIE131121:EIG131121 ESA131121:ESC131121 FBW131121:FBY131121 FLS131121:FLU131121 FVO131121:FVQ131121 GFK131121:GFM131121 GPG131121:GPI131121 GZC131121:GZE131121 HIY131121:HJA131121 HSU131121:HSW131121 ICQ131121:ICS131121 IMM131121:IMO131121 IWI131121:IWK131121 JGE131121:JGG131121 JQA131121:JQC131121 JZW131121:JZY131121 KJS131121:KJU131121 KTO131121:KTQ131121 LDK131121:LDM131121 LNG131121:LNI131121 LXC131121:LXE131121 MGY131121:MHA131121 MQU131121:MQW131121 NAQ131121:NAS131121 NKM131121:NKO131121 NUI131121:NUK131121 OEE131121:OEG131121 OOA131121:OOC131121 OXW131121:OXY131121 PHS131121:PHU131121 PRO131121:PRQ131121 QBK131121:QBM131121 QLG131121:QLI131121 QVC131121:QVE131121 REY131121:RFA131121 ROU131121:ROW131121 RYQ131121:RYS131121 SIM131121:SIO131121 SSI131121:SSK131121 TCE131121:TCG131121 TMA131121:TMC131121 TVW131121:TVY131121 UFS131121:UFU131121 UPO131121:UPQ131121 UZK131121:UZM131121 VJG131121:VJI131121 VTC131121:VTE131121 WCY131121:WDA131121 WMU131121:WMW131121 WWQ131121:WWS131121 AI196657:AK196657 KE196657:KG196657 UA196657:UC196657 ADW196657:ADY196657 ANS196657:ANU196657 AXO196657:AXQ196657 BHK196657:BHM196657 BRG196657:BRI196657 CBC196657:CBE196657 CKY196657:CLA196657 CUU196657:CUW196657 DEQ196657:DES196657 DOM196657:DOO196657 DYI196657:DYK196657 EIE196657:EIG196657 ESA196657:ESC196657 FBW196657:FBY196657 FLS196657:FLU196657 FVO196657:FVQ196657 GFK196657:GFM196657 GPG196657:GPI196657 GZC196657:GZE196657 HIY196657:HJA196657 HSU196657:HSW196657 ICQ196657:ICS196657 IMM196657:IMO196657 IWI196657:IWK196657 JGE196657:JGG196657 JQA196657:JQC196657 JZW196657:JZY196657 KJS196657:KJU196657 KTO196657:KTQ196657 LDK196657:LDM196657 LNG196657:LNI196657 LXC196657:LXE196657 MGY196657:MHA196657 MQU196657:MQW196657 NAQ196657:NAS196657 NKM196657:NKO196657 NUI196657:NUK196657 OEE196657:OEG196657 OOA196657:OOC196657 OXW196657:OXY196657 PHS196657:PHU196657 PRO196657:PRQ196657 QBK196657:QBM196657 QLG196657:QLI196657 QVC196657:QVE196657 REY196657:RFA196657 ROU196657:ROW196657 RYQ196657:RYS196657 SIM196657:SIO196657 SSI196657:SSK196657 TCE196657:TCG196657 TMA196657:TMC196657 TVW196657:TVY196657 UFS196657:UFU196657 UPO196657:UPQ196657 UZK196657:UZM196657 VJG196657:VJI196657 VTC196657:VTE196657 WCY196657:WDA196657 WMU196657:WMW196657 WWQ196657:WWS196657 AI262193:AK262193 KE262193:KG262193 UA262193:UC262193 ADW262193:ADY262193 ANS262193:ANU262193 AXO262193:AXQ262193 BHK262193:BHM262193 BRG262193:BRI262193 CBC262193:CBE262193 CKY262193:CLA262193 CUU262193:CUW262193 DEQ262193:DES262193 DOM262193:DOO262193 DYI262193:DYK262193 EIE262193:EIG262193 ESA262193:ESC262193 FBW262193:FBY262193 FLS262193:FLU262193 FVO262193:FVQ262193 GFK262193:GFM262193 GPG262193:GPI262193 GZC262193:GZE262193 HIY262193:HJA262193 HSU262193:HSW262193 ICQ262193:ICS262193 IMM262193:IMO262193 IWI262193:IWK262193 JGE262193:JGG262193 JQA262193:JQC262193 JZW262193:JZY262193 KJS262193:KJU262193 KTO262193:KTQ262193 LDK262193:LDM262193 LNG262193:LNI262193 LXC262193:LXE262193 MGY262193:MHA262193 MQU262193:MQW262193 NAQ262193:NAS262193 NKM262193:NKO262193 NUI262193:NUK262193 OEE262193:OEG262193 OOA262193:OOC262193 OXW262193:OXY262193 PHS262193:PHU262193 PRO262193:PRQ262193 QBK262193:QBM262193 QLG262193:QLI262193 QVC262193:QVE262193 REY262193:RFA262193 ROU262193:ROW262193 RYQ262193:RYS262193 SIM262193:SIO262193 SSI262193:SSK262193 TCE262193:TCG262193 TMA262193:TMC262193 TVW262193:TVY262193 UFS262193:UFU262193 UPO262193:UPQ262193 UZK262193:UZM262193 VJG262193:VJI262193 VTC262193:VTE262193 WCY262193:WDA262193 WMU262193:WMW262193 WWQ262193:WWS262193 AI327729:AK327729 KE327729:KG327729 UA327729:UC327729 ADW327729:ADY327729 ANS327729:ANU327729 AXO327729:AXQ327729 BHK327729:BHM327729 BRG327729:BRI327729 CBC327729:CBE327729 CKY327729:CLA327729 CUU327729:CUW327729 DEQ327729:DES327729 DOM327729:DOO327729 DYI327729:DYK327729 EIE327729:EIG327729 ESA327729:ESC327729 FBW327729:FBY327729 FLS327729:FLU327729 FVO327729:FVQ327729 GFK327729:GFM327729 GPG327729:GPI327729 GZC327729:GZE327729 HIY327729:HJA327729 HSU327729:HSW327729 ICQ327729:ICS327729 IMM327729:IMO327729 IWI327729:IWK327729 JGE327729:JGG327729 JQA327729:JQC327729 JZW327729:JZY327729 KJS327729:KJU327729 KTO327729:KTQ327729 LDK327729:LDM327729 LNG327729:LNI327729 LXC327729:LXE327729 MGY327729:MHA327729 MQU327729:MQW327729 NAQ327729:NAS327729 NKM327729:NKO327729 NUI327729:NUK327729 OEE327729:OEG327729 OOA327729:OOC327729 OXW327729:OXY327729 PHS327729:PHU327729 PRO327729:PRQ327729 QBK327729:QBM327729 QLG327729:QLI327729 QVC327729:QVE327729 REY327729:RFA327729 ROU327729:ROW327729 RYQ327729:RYS327729 SIM327729:SIO327729 SSI327729:SSK327729 TCE327729:TCG327729 TMA327729:TMC327729 TVW327729:TVY327729 UFS327729:UFU327729 UPO327729:UPQ327729 UZK327729:UZM327729 VJG327729:VJI327729 VTC327729:VTE327729 WCY327729:WDA327729 WMU327729:WMW327729 WWQ327729:WWS327729 AI393265:AK393265 KE393265:KG393265 UA393265:UC393265 ADW393265:ADY393265 ANS393265:ANU393265 AXO393265:AXQ393265 BHK393265:BHM393265 BRG393265:BRI393265 CBC393265:CBE393265 CKY393265:CLA393265 CUU393265:CUW393265 DEQ393265:DES393265 DOM393265:DOO393265 DYI393265:DYK393265 EIE393265:EIG393265 ESA393265:ESC393265 FBW393265:FBY393265 FLS393265:FLU393265 FVO393265:FVQ393265 GFK393265:GFM393265 GPG393265:GPI393265 GZC393265:GZE393265 HIY393265:HJA393265 HSU393265:HSW393265 ICQ393265:ICS393265 IMM393265:IMO393265 IWI393265:IWK393265 JGE393265:JGG393265 JQA393265:JQC393265 JZW393265:JZY393265 KJS393265:KJU393265 KTO393265:KTQ393265 LDK393265:LDM393265 LNG393265:LNI393265 LXC393265:LXE393265 MGY393265:MHA393265 MQU393265:MQW393265 NAQ393265:NAS393265 NKM393265:NKO393265 NUI393265:NUK393265 OEE393265:OEG393265 OOA393265:OOC393265 OXW393265:OXY393265 PHS393265:PHU393265 PRO393265:PRQ393265 QBK393265:QBM393265 QLG393265:QLI393265 QVC393265:QVE393265 REY393265:RFA393265 ROU393265:ROW393265 RYQ393265:RYS393265 SIM393265:SIO393265 SSI393265:SSK393265 TCE393265:TCG393265 TMA393265:TMC393265 TVW393265:TVY393265 UFS393265:UFU393265 UPO393265:UPQ393265 UZK393265:UZM393265 VJG393265:VJI393265 VTC393265:VTE393265 WCY393265:WDA393265 WMU393265:WMW393265 WWQ393265:WWS393265 AI458801:AK458801 KE458801:KG458801 UA458801:UC458801 ADW458801:ADY458801 ANS458801:ANU458801 AXO458801:AXQ458801 BHK458801:BHM458801 BRG458801:BRI458801 CBC458801:CBE458801 CKY458801:CLA458801 CUU458801:CUW458801 DEQ458801:DES458801 DOM458801:DOO458801 DYI458801:DYK458801 EIE458801:EIG458801 ESA458801:ESC458801 FBW458801:FBY458801 FLS458801:FLU458801 FVO458801:FVQ458801 GFK458801:GFM458801 GPG458801:GPI458801 GZC458801:GZE458801 HIY458801:HJA458801 HSU458801:HSW458801 ICQ458801:ICS458801 IMM458801:IMO458801 IWI458801:IWK458801 JGE458801:JGG458801 JQA458801:JQC458801 JZW458801:JZY458801 KJS458801:KJU458801 KTO458801:KTQ458801 LDK458801:LDM458801 LNG458801:LNI458801 LXC458801:LXE458801 MGY458801:MHA458801 MQU458801:MQW458801 NAQ458801:NAS458801 NKM458801:NKO458801 NUI458801:NUK458801 OEE458801:OEG458801 OOA458801:OOC458801 OXW458801:OXY458801 PHS458801:PHU458801 PRO458801:PRQ458801 QBK458801:QBM458801 QLG458801:QLI458801 QVC458801:QVE458801 REY458801:RFA458801 ROU458801:ROW458801 RYQ458801:RYS458801 SIM458801:SIO458801 SSI458801:SSK458801 TCE458801:TCG458801 TMA458801:TMC458801 TVW458801:TVY458801 UFS458801:UFU458801 UPO458801:UPQ458801 UZK458801:UZM458801 VJG458801:VJI458801 VTC458801:VTE458801 WCY458801:WDA458801 WMU458801:WMW458801 WWQ458801:WWS458801 AI524337:AK524337 KE524337:KG524337 UA524337:UC524337 ADW524337:ADY524337 ANS524337:ANU524337 AXO524337:AXQ524337 BHK524337:BHM524337 BRG524337:BRI524337 CBC524337:CBE524337 CKY524337:CLA524337 CUU524337:CUW524337 DEQ524337:DES524337 DOM524337:DOO524337 DYI524337:DYK524337 EIE524337:EIG524337 ESA524337:ESC524337 FBW524337:FBY524337 FLS524337:FLU524337 FVO524337:FVQ524337 GFK524337:GFM524337 GPG524337:GPI524337 GZC524337:GZE524337 HIY524337:HJA524337 HSU524337:HSW524337 ICQ524337:ICS524337 IMM524337:IMO524337 IWI524337:IWK524337 JGE524337:JGG524337 JQA524337:JQC524337 JZW524337:JZY524337 KJS524337:KJU524337 KTO524337:KTQ524337 LDK524337:LDM524337 LNG524337:LNI524337 LXC524337:LXE524337 MGY524337:MHA524337 MQU524337:MQW524337 NAQ524337:NAS524337 NKM524337:NKO524337 NUI524337:NUK524337 OEE524337:OEG524337 OOA524337:OOC524337 OXW524337:OXY524337 PHS524337:PHU524337 PRO524337:PRQ524337 QBK524337:QBM524337 QLG524337:QLI524337 QVC524337:QVE524337 REY524337:RFA524337 ROU524337:ROW524337 RYQ524337:RYS524337 SIM524337:SIO524337 SSI524337:SSK524337 TCE524337:TCG524337 TMA524337:TMC524337 TVW524337:TVY524337 UFS524337:UFU524337 UPO524337:UPQ524337 UZK524337:UZM524337 VJG524337:VJI524337 VTC524337:VTE524337 WCY524337:WDA524337 WMU524337:WMW524337 WWQ524337:WWS524337 AI589873:AK589873 KE589873:KG589873 UA589873:UC589873 ADW589873:ADY589873 ANS589873:ANU589873 AXO589873:AXQ589873 BHK589873:BHM589873 BRG589873:BRI589873 CBC589873:CBE589873 CKY589873:CLA589873 CUU589873:CUW589873 DEQ589873:DES589873 DOM589873:DOO589873 DYI589873:DYK589873 EIE589873:EIG589873 ESA589873:ESC589873 FBW589873:FBY589873 FLS589873:FLU589873 FVO589873:FVQ589873 GFK589873:GFM589873 GPG589873:GPI589873 GZC589873:GZE589873 HIY589873:HJA589873 HSU589873:HSW589873 ICQ589873:ICS589873 IMM589873:IMO589873 IWI589873:IWK589873 JGE589873:JGG589873 JQA589873:JQC589873 JZW589873:JZY589873 KJS589873:KJU589873 KTO589873:KTQ589873 LDK589873:LDM589873 LNG589873:LNI589873 LXC589873:LXE589873 MGY589873:MHA589873 MQU589873:MQW589873 NAQ589873:NAS589873 NKM589873:NKO589873 NUI589873:NUK589873 OEE589873:OEG589873 OOA589873:OOC589873 OXW589873:OXY589873 PHS589873:PHU589873 PRO589873:PRQ589873 QBK589873:QBM589873 QLG589873:QLI589873 QVC589873:QVE589873 REY589873:RFA589873 ROU589873:ROW589873 RYQ589873:RYS589873 SIM589873:SIO589873 SSI589873:SSK589873 TCE589873:TCG589873 TMA589873:TMC589873 TVW589873:TVY589873 UFS589873:UFU589873 UPO589873:UPQ589873 UZK589873:UZM589873 VJG589873:VJI589873 VTC589873:VTE589873 WCY589873:WDA589873 WMU589873:WMW589873 WWQ589873:WWS589873 AI655409:AK655409 KE655409:KG655409 UA655409:UC655409 ADW655409:ADY655409 ANS655409:ANU655409 AXO655409:AXQ655409 BHK655409:BHM655409 BRG655409:BRI655409 CBC655409:CBE655409 CKY655409:CLA655409 CUU655409:CUW655409 DEQ655409:DES655409 DOM655409:DOO655409 DYI655409:DYK655409 EIE655409:EIG655409 ESA655409:ESC655409 FBW655409:FBY655409 FLS655409:FLU655409 FVO655409:FVQ655409 GFK655409:GFM655409 GPG655409:GPI655409 GZC655409:GZE655409 HIY655409:HJA655409 HSU655409:HSW655409 ICQ655409:ICS655409 IMM655409:IMO655409 IWI655409:IWK655409 JGE655409:JGG655409 JQA655409:JQC655409 JZW655409:JZY655409 KJS655409:KJU655409 KTO655409:KTQ655409 LDK655409:LDM655409 LNG655409:LNI655409 LXC655409:LXE655409 MGY655409:MHA655409 MQU655409:MQW655409 NAQ655409:NAS655409 NKM655409:NKO655409 NUI655409:NUK655409 OEE655409:OEG655409 OOA655409:OOC655409 OXW655409:OXY655409 PHS655409:PHU655409 PRO655409:PRQ655409 QBK655409:QBM655409 QLG655409:QLI655409 QVC655409:QVE655409 REY655409:RFA655409 ROU655409:ROW655409 RYQ655409:RYS655409 SIM655409:SIO655409 SSI655409:SSK655409 TCE655409:TCG655409 TMA655409:TMC655409 TVW655409:TVY655409 UFS655409:UFU655409 UPO655409:UPQ655409 UZK655409:UZM655409 VJG655409:VJI655409 VTC655409:VTE655409 WCY655409:WDA655409 WMU655409:WMW655409 WWQ655409:WWS655409 AI720945:AK720945 KE720945:KG720945 UA720945:UC720945 ADW720945:ADY720945 ANS720945:ANU720945 AXO720945:AXQ720945 BHK720945:BHM720945 BRG720945:BRI720945 CBC720945:CBE720945 CKY720945:CLA720945 CUU720945:CUW720945 DEQ720945:DES720945 DOM720945:DOO720945 DYI720945:DYK720945 EIE720945:EIG720945 ESA720945:ESC720945 FBW720945:FBY720945 FLS720945:FLU720945 FVO720945:FVQ720945 GFK720945:GFM720945 GPG720945:GPI720945 GZC720945:GZE720945 HIY720945:HJA720945 HSU720945:HSW720945 ICQ720945:ICS720945 IMM720945:IMO720945 IWI720945:IWK720945 JGE720945:JGG720945 JQA720945:JQC720945 JZW720945:JZY720945 KJS720945:KJU720945 KTO720945:KTQ720945 LDK720945:LDM720945 LNG720945:LNI720945 LXC720945:LXE720945 MGY720945:MHA720945 MQU720945:MQW720945 NAQ720945:NAS720945 NKM720945:NKO720945 NUI720945:NUK720945 OEE720945:OEG720945 OOA720945:OOC720945 OXW720945:OXY720945 PHS720945:PHU720945 PRO720945:PRQ720945 QBK720945:QBM720945 QLG720945:QLI720945 QVC720945:QVE720945 REY720945:RFA720945 ROU720945:ROW720945 RYQ720945:RYS720945 SIM720945:SIO720945 SSI720945:SSK720945 TCE720945:TCG720945 TMA720945:TMC720945 TVW720945:TVY720945 UFS720945:UFU720945 UPO720945:UPQ720945 UZK720945:UZM720945 VJG720945:VJI720945 VTC720945:VTE720945 WCY720945:WDA720945 WMU720945:WMW720945 WWQ720945:WWS720945 AI786481:AK786481 KE786481:KG786481 UA786481:UC786481 ADW786481:ADY786481 ANS786481:ANU786481 AXO786481:AXQ786481 BHK786481:BHM786481 BRG786481:BRI786481 CBC786481:CBE786481 CKY786481:CLA786481 CUU786481:CUW786481 DEQ786481:DES786481 DOM786481:DOO786481 DYI786481:DYK786481 EIE786481:EIG786481 ESA786481:ESC786481 FBW786481:FBY786481 FLS786481:FLU786481 FVO786481:FVQ786481 GFK786481:GFM786481 GPG786481:GPI786481 GZC786481:GZE786481 HIY786481:HJA786481 HSU786481:HSW786481 ICQ786481:ICS786481 IMM786481:IMO786481 IWI786481:IWK786481 JGE786481:JGG786481 JQA786481:JQC786481 JZW786481:JZY786481 KJS786481:KJU786481 KTO786481:KTQ786481 LDK786481:LDM786481 LNG786481:LNI786481 LXC786481:LXE786481 MGY786481:MHA786481 MQU786481:MQW786481 NAQ786481:NAS786481 NKM786481:NKO786481 NUI786481:NUK786481 OEE786481:OEG786481 OOA786481:OOC786481 OXW786481:OXY786481 PHS786481:PHU786481 PRO786481:PRQ786481 QBK786481:QBM786481 QLG786481:QLI786481 QVC786481:QVE786481 REY786481:RFA786481 ROU786481:ROW786481 RYQ786481:RYS786481 SIM786481:SIO786481 SSI786481:SSK786481 TCE786481:TCG786481 TMA786481:TMC786481 TVW786481:TVY786481 UFS786481:UFU786481 UPO786481:UPQ786481 UZK786481:UZM786481 VJG786481:VJI786481 VTC786481:VTE786481 WCY786481:WDA786481 WMU786481:WMW786481 WWQ786481:WWS786481 AI852017:AK852017 KE852017:KG852017 UA852017:UC852017 ADW852017:ADY852017 ANS852017:ANU852017 AXO852017:AXQ852017 BHK852017:BHM852017 BRG852017:BRI852017 CBC852017:CBE852017 CKY852017:CLA852017 CUU852017:CUW852017 DEQ852017:DES852017 DOM852017:DOO852017 DYI852017:DYK852017 EIE852017:EIG852017 ESA852017:ESC852017 FBW852017:FBY852017 FLS852017:FLU852017 FVO852017:FVQ852017 GFK852017:GFM852017 GPG852017:GPI852017 GZC852017:GZE852017 HIY852017:HJA852017 HSU852017:HSW852017 ICQ852017:ICS852017 IMM852017:IMO852017 IWI852017:IWK852017 JGE852017:JGG852017 JQA852017:JQC852017 JZW852017:JZY852017 KJS852017:KJU852017 KTO852017:KTQ852017 LDK852017:LDM852017 LNG852017:LNI852017 LXC852017:LXE852017 MGY852017:MHA852017 MQU852017:MQW852017 NAQ852017:NAS852017 NKM852017:NKO852017 NUI852017:NUK852017 OEE852017:OEG852017 OOA852017:OOC852017 OXW852017:OXY852017 PHS852017:PHU852017 PRO852017:PRQ852017 QBK852017:QBM852017 QLG852017:QLI852017 QVC852017:QVE852017 REY852017:RFA852017 ROU852017:ROW852017 RYQ852017:RYS852017 SIM852017:SIO852017 SSI852017:SSK852017 TCE852017:TCG852017 TMA852017:TMC852017 TVW852017:TVY852017 UFS852017:UFU852017 UPO852017:UPQ852017 UZK852017:UZM852017 VJG852017:VJI852017 VTC852017:VTE852017 WCY852017:WDA852017 WMU852017:WMW852017 WWQ852017:WWS852017 AI917553:AK917553 KE917553:KG917553 UA917553:UC917553 ADW917553:ADY917553 ANS917553:ANU917553 AXO917553:AXQ917553 BHK917553:BHM917553 BRG917553:BRI917553 CBC917553:CBE917553 CKY917553:CLA917553 CUU917553:CUW917553 DEQ917553:DES917553 DOM917553:DOO917553 DYI917553:DYK917553 EIE917553:EIG917553 ESA917553:ESC917553 FBW917553:FBY917553 FLS917553:FLU917553 FVO917553:FVQ917553 GFK917553:GFM917553 GPG917553:GPI917553 GZC917553:GZE917553 HIY917553:HJA917553 HSU917553:HSW917553 ICQ917553:ICS917553 IMM917553:IMO917553 IWI917553:IWK917553 JGE917553:JGG917553 JQA917553:JQC917553 JZW917553:JZY917553 KJS917553:KJU917553 KTO917553:KTQ917553 LDK917553:LDM917553 LNG917553:LNI917553 LXC917553:LXE917553 MGY917553:MHA917553 MQU917553:MQW917553 NAQ917553:NAS917553 NKM917553:NKO917553 NUI917553:NUK917553 OEE917553:OEG917553 OOA917553:OOC917553 OXW917553:OXY917553 PHS917553:PHU917553 PRO917553:PRQ917553 QBK917553:QBM917553 QLG917553:QLI917553 QVC917553:QVE917553 REY917553:RFA917553 ROU917553:ROW917553 RYQ917553:RYS917553 SIM917553:SIO917553 SSI917553:SSK917553 TCE917553:TCG917553 TMA917553:TMC917553 TVW917553:TVY917553 UFS917553:UFU917553 UPO917553:UPQ917553 UZK917553:UZM917553 VJG917553:VJI917553 VTC917553:VTE917553 WCY917553:WDA917553 WMU917553:WMW917553 WWQ917553:WWS917553 AI983089:AK983089 KE983089:KG983089 UA983089:UC983089 ADW983089:ADY983089 ANS983089:ANU983089 AXO983089:AXQ983089 BHK983089:BHM983089 BRG983089:BRI983089 CBC983089:CBE983089 CKY983089:CLA983089 CUU983089:CUW983089 DEQ983089:DES983089 DOM983089:DOO983089 DYI983089:DYK983089 EIE983089:EIG983089 ESA983089:ESC983089 FBW983089:FBY983089 FLS983089:FLU983089 FVO983089:FVQ983089 GFK983089:GFM983089 GPG983089:GPI983089 GZC983089:GZE983089 HIY983089:HJA983089 HSU983089:HSW983089 ICQ983089:ICS983089 IMM983089:IMO983089 IWI983089:IWK983089 JGE983089:JGG983089 JQA983089:JQC983089 JZW983089:JZY983089 KJS983089:KJU983089 KTO983089:KTQ983089 LDK983089:LDM983089 LNG983089:LNI983089 LXC983089:LXE983089 MGY983089:MHA983089 MQU983089:MQW983089 NAQ983089:NAS983089 NKM983089:NKO983089 NUI983089:NUK983089 OEE983089:OEG983089 OOA983089:OOC983089 OXW983089:OXY983089 PHS983089:PHU983089 PRO983089:PRQ983089 QBK983089:QBM983089 QLG983089:QLI983089 QVC983089:QVE983089 REY983089:RFA983089 ROU983089:ROW983089 RYQ983089:RYS983089 SIM983089:SIO983089 SSI983089:SSK983089 TCE983089:TCG983089 TMA983089:TMC983089 TVW983089:TVY983089 UFS983089:UFU983089 UPO983089:UPQ983089 UZK983089:UZM983089 VJG983089:VJI983089 VTC983089:VTE983089 WCY983089:WDA983089 WMU983089:WMW983089 WWQ983089:WWS983089 AR49 KN49 UJ49 AEF49 AOB49 AXX49 BHT49 BRP49 CBL49 CLH49 CVD49 DEZ49 DOV49 DYR49 EIN49 ESJ49 FCF49 FMB49 FVX49 GFT49 GPP49 GZL49 HJH49 HTD49 ICZ49 IMV49 IWR49 JGN49 JQJ49 KAF49 KKB49 KTX49 LDT49 LNP49 LXL49 MHH49 MRD49 NAZ49 NKV49 NUR49 OEN49 OOJ49 OYF49 PIB49 PRX49 QBT49 QLP49 QVL49 RFH49 RPD49 RYZ49 SIV49 SSR49 TCN49 TMJ49 TWF49 UGB49 UPX49 UZT49 VJP49 VTL49 WDH49 WND49 WWZ49 AR65585 KN65585 UJ65585 AEF65585 AOB65585 AXX65585 BHT65585 BRP65585 CBL65585 CLH65585 CVD65585 DEZ65585 DOV65585 DYR65585 EIN65585 ESJ65585 FCF65585 FMB65585 FVX65585 GFT65585 GPP65585 GZL65585 HJH65585 HTD65585 ICZ65585 IMV65585 IWR65585 JGN65585 JQJ65585 KAF65585 KKB65585 KTX65585 LDT65585 LNP65585 LXL65585 MHH65585 MRD65585 NAZ65585 NKV65585 NUR65585 OEN65585 OOJ65585 OYF65585 PIB65585 PRX65585 QBT65585 QLP65585 QVL65585 RFH65585 RPD65585 RYZ65585 SIV65585 SSR65585 TCN65585 TMJ65585 TWF65585 UGB65585 UPX65585 UZT65585 VJP65585 VTL65585 WDH65585 WND65585 WWZ65585 AR131121 KN131121 UJ131121 AEF131121 AOB131121 AXX131121 BHT131121 BRP131121 CBL131121 CLH131121 CVD131121 DEZ131121 DOV131121 DYR131121 EIN131121 ESJ131121 FCF131121 FMB131121 FVX131121 GFT131121 GPP131121 GZL131121 HJH131121 HTD131121 ICZ131121 IMV131121 IWR131121 JGN131121 JQJ131121 KAF131121 KKB131121 KTX131121 LDT131121 LNP131121 LXL131121 MHH131121 MRD131121 NAZ131121 NKV131121 NUR131121 OEN131121 OOJ131121 OYF131121 PIB131121 PRX131121 QBT131121 QLP131121 QVL131121 RFH131121 RPD131121 RYZ131121 SIV131121 SSR131121 TCN131121 TMJ131121 TWF131121 UGB131121 UPX131121 UZT131121 VJP131121 VTL131121 WDH131121 WND131121 WWZ131121 AR196657 KN196657 UJ196657 AEF196657 AOB196657 AXX196657 BHT196657 BRP196657 CBL196657 CLH196657 CVD196657 DEZ196657 DOV196657 DYR196657 EIN196657 ESJ196657 FCF196657 FMB196657 FVX196657 GFT196657 GPP196657 GZL196657 HJH196657 HTD196657 ICZ196657 IMV196657 IWR196657 JGN196657 JQJ196657 KAF196657 KKB196657 KTX196657 LDT196657 LNP196657 LXL196657 MHH196657 MRD196657 NAZ196657 NKV196657 NUR196657 OEN196657 OOJ196657 OYF196657 PIB196657 PRX196657 QBT196657 QLP196657 QVL196657 RFH196657 RPD196657 RYZ196657 SIV196657 SSR196657 TCN196657 TMJ196657 TWF196657 UGB196657 UPX196657 UZT196657 VJP196657 VTL196657 WDH196657 WND196657 WWZ196657 AR262193 KN262193 UJ262193 AEF262193 AOB262193 AXX262193 BHT262193 BRP262193 CBL262193 CLH262193 CVD262193 DEZ262193 DOV262193 DYR262193 EIN262193 ESJ262193 FCF262193 FMB262193 FVX262193 GFT262193 GPP262193 GZL262193 HJH262193 HTD262193 ICZ262193 IMV262193 IWR262193 JGN262193 JQJ262193 KAF262193 KKB262193 KTX262193 LDT262193 LNP262193 LXL262193 MHH262193 MRD262193 NAZ262193 NKV262193 NUR262193 OEN262193 OOJ262193 OYF262193 PIB262193 PRX262193 QBT262193 QLP262193 QVL262193 RFH262193 RPD262193 RYZ262193 SIV262193 SSR262193 TCN262193 TMJ262193 TWF262193 UGB262193 UPX262193 UZT262193 VJP262193 VTL262193 WDH262193 WND262193 WWZ262193 AR327729 KN327729 UJ327729 AEF327729 AOB327729 AXX327729 BHT327729 BRP327729 CBL327729 CLH327729 CVD327729 DEZ327729 DOV327729 DYR327729 EIN327729 ESJ327729 FCF327729 FMB327729 FVX327729 GFT327729 GPP327729 GZL327729 HJH327729 HTD327729 ICZ327729 IMV327729 IWR327729 JGN327729 JQJ327729 KAF327729 KKB327729 KTX327729 LDT327729 LNP327729 LXL327729 MHH327729 MRD327729 NAZ327729 NKV327729 NUR327729 OEN327729 OOJ327729 OYF327729 PIB327729 PRX327729 QBT327729 QLP327729 QVL327729 RFH327729 RPD327729 RYZ327729 SIV327729 SSR327729 TCN327729 TMJ327729 TWF327729 UGB327729 UPX327729 UZT327729 VJP327729 VTL327729 WDH327729 WND327729 WWZ327729 AR393265 KN393265 UJ393265 AEF393265 AOB393265 AXX393265 BHT393265 BRP393265 CBL393265 CLH393265 CVD393265 DEZ393265 DOV393265 DYR393265 EIN393265 ESJ393265 FCF393265 FMB393265 FVX393265 GFT393265 GPP393265 GZL393265 HJH393265 HTD393265 ICZ393265 IMV393265 IWR393265 JGN393265 JQJ393265 KAF393265 KKB393265 KTX393265 LDT393265 LNP393265 LXL393265 MHH393265 MRD393265 NAZ393265 NKV393265 NUR393265 OEN393265 OOJ393265 OYF393265 PIB393265 PRX393265 QBT393265 QLP393265 QVL393265 RFH393265 RPD393265 RYZ393265 SIV393265 SSR393265 TCN393265 TMJ393265 TWF393265 UGB393265 UPX393265 UZT393265 VJP393265 VTL393265 WDH393265 WND393265 WWZ393265 AR458801 KN458801 UJ458801 AEF458801 AOB458801 AXX458801 BHT458801 BRP458801 CBL458801 CLH458801 CVD458801 DEZ458801 DOV458801 DYR458801 EIN458801 ESJ458801 FCF458801 FMB458801 FVX458801 GFT458801 GPP458801 GZL458801 HJH458801 HTD458801 ICZ458801 IMV458801 IWR458801 JGN458801 JQJ458801 KAF458801 KKB458801 KTX458801 LDT458801 LNP458801 LXL458801 MHH458801 MRD458801 NAZ458801 NKV458801 NUR458801 OEN458801 OOJ458801 OYF458801 PIB458801 PRX458801 QBT458801 QLP458801 QVL458801 RFH458801 RPD458801 RYZ458801 SIV458801 SSR458801 TCN458801 TMJ458801 TWF458801 UGB458801 UPX458801 UZT458801 VJP458801 VTL458801 WDH458801 WND458801 WWZ458801 AR524337 KN524337 UJ524337 AEF524337 AOB524337 AXX524337 BHT524337 BRP524337 CBL524337 CLH524337 CVD524337 DEZ524337 DOV524337 DYR524337 EIN524337 ESJ524337 FCF524337 FMB524337 FVX524337 GFT524337 GPP524337 GZL524337 HJH524337 HTD524337 ICZ524337 IMV524337 IWR524337 JGN524337 JQJ524337 KAF524337 KKB524337 KTX524337 LDT524337 LNP524337 LXL524337 MHH524337 MRD524337 NAZ524337 NKV524337 NUR524337 OEN524337 OOJ524337 OYF524337 PIB524337 PRX524337 QBT524337 QLP524337 QVL524337 RFH524337 RPD524337 RYZ524337 SIV524337 SSR524337 TCN524337 TMJ524337 TWF524337 UGB524337 UPX524337 UZT524337 VJP524337 VTL524337 WDH524337 WND524337 WWZ524337 AR589873 KN589873 UJ589873 AEF589873 AOB589873 AXX589873 BHT589873 BRP589873 CBL589873 CLH589873 CVD589873 DEZ589873 DOV589873 DYR589873 EIN589873 ESJ589873 FCF589873 FMB589873 FVX589873 GFT589873 GPP589873 GZL589873 HJH589873 HTD589873 ICZ589873 IMV589873 IWR589873 JGN589873 JQJ589873 KAF589873 KKB589873 KTX589873 LDT589873 LNP589873 LXL589873 MHH589873 MRD589873 NAZ589873 NKV589873 NUR589873 OEN589873 OOJ589873 OYF589873 PIB589873 PRX589873 QBT589873 QLP589873 QVL589873 RFH589873 RPD589873 RYZ589873 SIV589873 SSR589873 TCN589873 TMJ589873 TWF589873 UGB589873 UPX589873 UZT589873 VJP589873 VTL589873 WDH589873 WND589873 WWZ589873 AR655409 KN655409 UJ655409 AEF655409 AOB655409 AXX655409 BHT655409 BRP655409 CBL655409 CLH655409 CVD655409 DEZ655409 DOV655409 DYR655409 EIN655409 ESJ655409 FCF655409 FMB655409 FVX655409 GFT655409 GPP655409 GZL655409 HJH655409 HTD655409 ICZ655409 IMV655409 IWR655409 JGN655409 JQJ655409 KAF655409 KKB655409 KTX655409 LDT655409 LNP655409 LXL655409 MHH655409 MRD655409 NAZ655409 NKV655409 NUR655409 OEN655409 OOJ655409 OYF655409 PIB655409 PRX655409 QBT655409 QLP655409 QVL655409 RFH655409 RPD655409 RYZ655409 SIV655409 SSR655409 TCN655409 TMJ655409 TWF655409 UGB655409 UPX655409 UZT655409 VJP655409 VTL655409 WDH655409 WND655409 WWZ655409 AR720945 KN720945 UJ720945 AEF720945 AOB720945 AXX720945 BHT720945 BRP720945 CBL720945 CLH720945 CVD720945 DEZ720945 DOV720945 DYR720945 EIN720945 ESJ720945 FCF720945 FMB720945 FVX720945 GFT720945 GPP720945 GZL720945 HJH720945 HTD720945 ICZ720945 IMV720945 IWR720945 JGN720945 JQJ720945 KAF720945 KKB720945 KTX720945 LDT720945 LNP720945 LXL720945 MHH720945 MRD720945 NAZ720945 NKV720945 NUR720945 OEN720945 OOJ720945 OYF720945 PIB720945 PRX720945 QBT720945 QLP720945 QVL720945 RFH720945 RPD720945 RYZ720945 SIV720945 SSR720945 TCN720945 TMJ720945 TWF720945 UGB720945 UPX720945 UZT720945 VJP720945 VTL720945 WDH720945 WND720945 WWZ720945 AR786481 KN786481 UJ786481 AEF786481 AOB786481 AXX786481 BHT786481 BRP786481 CBL786481 CLH786481 CVD786481 DEZ786481 DOV786481 DYR786481 EIN786481 ESJ786481 FCF786481 FMB786481 FVX786481 GFT786481 GPP786481 GZL786481 HJH786481 HTD786481 ICZ786481 IMV786481 IWR786481 JGN786481 JQJ786481 KAF786481 KKB786481 KTX786481 LDT786481 LNP786481 LXL786481 MHH786481 MRD786481 NAZ786481 NKV786481 NUR786481 OEN786481 OOJ786481 OYF786481 PIB786481 PRX786481 QBT786481 QLP786481 QVL786481 RFH786481 RPD786481 RYZ786481 SIV786481 SSR786481 TCN786481 TMJ786481 TWF786481 UGB786481 UPX786481 UZT786481 VJP786481 VTL786481 WDH786481 WND786481 WWZ786481 AR852017 KN852017 UJ852017 AEF852017 AOB852017 AXX852017 BHT852017 BRP852017 CBL852017 CLH852017 CVD852017 DEZ852017 DOV852017 DYR852017 EIN852017 ESJ852017 FCF852017 FMB852017 FVX852017 GFT852017 GPP852017 GZL852017 HJH852017 HTD852017 ICZ852017 IMV852017 IWR852017 JGN852017 JQJ852017 KAF852017 KKB852017 KTX852017 LDT852017 LNP852017 LXL852017 MHH852017 MRD852017 NAZ852017 NKV852017 NUR852017 OEN852017 OOJ852017 OYF852017 PIB852017 PRX852017 QBT852017 QLP852017 QVL852017 RFH852017 RPD852017 RYZ852017 SIV852017 SSR852017 TCN852017 TMJ852017 TWF852017 UGB852017 UPX852017 UZT852017 VJP852017 VTL852017 WDH852017 WND852017 WWZ852017 AR917553 KN917553 UJ917553 AEF917553 AOB917553 AXX917553 BHT917553 BRP917553 CBL917553 CLH917553 CVD917553 DEZ917553 DOV917553 DYR917553 EIN917553 ESJ917553 FCF917553 FMB917553 FVX917553 GFT917553 GPP917553 GZL917553 HJH917553 HTD917553 ICZ917553 IMV917553 IWR917553 JGN917553 JQJ917553 KAF917553 KKB917553 KTX917553 LDT917553 LNP917553 LXL917553 MHH917553 MRD917553 NAZ917553 NKV917553 NUR917553 OEN917553 OOJ917553 OYF917553 PIB917553 PRX917553 QBT917553 QLP917553 QVL917553 RFH917553 RPD917553 RYZ917553 SIV917553 SSR917553 TCN917553 TMJ917553 TWF917553 UGB917553 UPX917553 UZT917553 VJP917553 VTL917553 WDH917553 WND917553 WWZ917553 AR983089 KN983089 UJ983089 AEF983089 AOB983089 AXX983089 BHT983089 BRP983089 CBL983089 CLH983089 CVD983089 DEZ983089 DOV983089 DYR983089 EIN983089 ESJ983089 FCF983089 FMB983089 FVX983089 GFT983089 GPP983089 GZL983089 HJH983089 HTD983089 ICZ983089 IMV983089 IWR983089 JGN983089 JQJ983089 KAF983089 KKB983089 KTX983089 LDT983089 LNP983089 LXL983089 MHH983089 MRD983089 NAZ983089 NKV983089 NUR983089 OEN983089 OOJ983089 OYF983089 PIB983089 PRX983089 QBT983089 QLP983089 QVL983089 RFH983089 RPD983089 RYZ983089 SIV983089 SSR983089 TCN983089 TMJ983089 TWF983089 UGB983089 UPX983089 UZT983089 VJP983089 VTL983089 WDH983089 WND983089 WWZ983089 AS57:AV58 KO57:KR58 UK57:UN58 AEG57:AEJ58 AOC57:AOF58 AXY57:AYB58 BHU57:BHX58 BRQ57:BRT58 CBM57:CBP58 CLI57:CLL58 CVE57:CVH58 DFA57:DFD58 DOW57:DOZ58 DYS57:DYV58 EIO57:EIR58 ESK57:ESN58 FCG57:FCJ58 FMC57:FMF58 FVY57:FWB58 GFU57:GFX58 GPQ57:GPT58 GZM57:GZP58 HJI57:HJL58 HTE57:HTH58 IDA57:IDD58 IMW57:IMZ58 IWS57:IWV58 JGO57:JGR58 JQK57:JQN58 KAG57:KAJ58 KKC57:KKF58 KTY57:KUB58 LDU57:LDX58 LNQ57:LNT58 LXM57:LXP58 MHI57:MHL58 MRE57:MRH58 NBA57:NBD58 NKW57:NKZ58 NUS57:NUV58 OEO57:OER58 OOK57:OON58 OYG57:OYJ58 PIC57:PIF58 PRY57:PSB58 QBU57:QBX58 QLQ57:QLT58 QVM57:QVP58 RFI57:RFL58 RPE57:RPH58 RZA57:RZD58 SIW57:SIZ58 SSS57:SSV58 TCO57:TCR58 TMK57:TMN58 TWG57:TWJ58 UGC57:UGF58 UPY57:UQB58 UZU57:UZX58 VJQ57:VJT58 VTM57:VTP58 WDI57:WDL58 WNE57:WNH58 WXA57:WXD58 AS65593:AV65594 KO65593:KR65594 UK65593:UN65594 AEG65593:AEJ65594 AOC65593:AOF65594 AXY65593:AYB65594 BHU65593:BHX65594 BRQ65593:BRT65594 CBM65593:CBP65594 CLI65593:CLL65594 CVE65593:CVH65594 DFA65593:DFD65594 DOW65593:DOZ65594 DYS65593:DYV65594 EIO65593:EIR65594 ESK65593:ESN65594 FCG65593:FCJ65594 FMC65593:FMF65594 FVY65593:FWB65594 GFU65593:GFX65594 GPQ65593:GPT65594 GZM65593:GZP65594 HJI65593:HJL65594 HTE65593:HTH65594 IDA65593:IDD65594 IMW65593:IMZ65594 IWS65593:IWV65594 JGO65593:JGR65594 JQK65593:JQN65594 KAG65593:KAJ65594 KKC65593:KKF65594 KTY65593:KUB65594 LDU65593:LDX65594 LNQ65593:LNT65594 LXM65593:LXP65594 MHI65593:MHL65594 MRE65593:MRH65594 NBA65593:NBD65594 NKW65593:NKZ65594 NUS65593:NUV65594 OEO65593:OER65594 OOK65593:OON65594 OYG65593:OYJ65594 PIC65593:PIF65594 PRY65593:PSB65594 QBU65593:QBX65594 QLQ65593:QLT65594 QVM65593:QVP65594 RFI65593:RFL65594 RPE65593:RPH65594 RZA65593:RZD65594 SIW65593:SIZ65594 SSS65593:SSV65594 TCO65593:TCR65594 TMK65593:TMN65594 TWG65593:TWJ65594 UGC65593:UGF65594 UPY65593:UQB65594 UZU65593:UZX65594 VJQ65593:VJT65594 VTM65593:VTP65594 WDI65593:WDL65594 WNE65593:WNH65594 WXA65593:WXD65594 AS131129:AV131130 KO131129:KR131130 UK131129:UN131130 AEG131129:AEJ131130 AOC131129:AOF131130 AXY131129:AYB131130 BHU131129:BHX131130 BRQ131129:BRT131130 CBM131129:CBP131130 CLI131129:CLL131130 CVE131129:CVH131130 DFA131129:DFD131130 DOW131129:DOZ131130 DYS131129:DYV131130 EIO131129:EIR131130 ESK131129:ESN131130 FCG131129:FCJ131130 FMC131129:FMF131130 FVY131129:FWB131130 GFU131129:GFX131130 GPQ131129:GPT131130 GZM131129:GZP131130 HJI131129:HJL131130 HTE131129:HTH131130 IDA131129:IDD131130 IMW131129:IMZ131130 IWS131129:IWV131130 JGO131129:JGR131130 JQK131129:JQN131130 KAG131129:KAJ131130 KKC131129:KKF131130 KTY131129:KUB131130 LDU131129:LDX131130 LNQ131129:LNT131130 LXM131129:LXP131130 MHI131129:MHL131130 MRE131129:MRH131130 NBA131129:NBD131130 NKW131129:NKZ131130 NUS131129:NUV131130 OEO131129:OER131130 OOK131129:OON131130 OYG131129:OYJ131130 PIC131129:PIF131130 PRY131129:PSB131130 QBU131129:QBX131130 QLQ131129:QLT131130 QVM131129:QVP131130 RFI131129:RFL131130 RPE131129:RPH131130 RZA131129:RZD131130 SIW131129:SIZ131130 SSS131129:SSV131130 TCO131129:TCR131130 TMK131129:TMN131130 TWG131129:TWJ131130 UGC131129:UGF131130 UPY131129:UQB131130 UZU131129:UZX131130 VJQ131129:VJT131130 VTM131129:VTP131130 WDI131129:WDL131130 WNE131129:WNH131130 WXA131129:WXD131130 AS196665:AV196666 KO196665:KR196666 UK196665:UN196666 AEG196665:AEJ196666 AOC196665:AOF196666 AXY196665:AYB196666 BHU196665:BHX196666 BRQ196665:BRT196666 CBM196665:CBP196666 CLI196665:CLL196666 CVE196665:CVH196666 DFA196665:DFD196666 DOW196665:DOZ196666 DYS196665:DYV196666 EIO196665:EIR196666 ESK196665:ESN196666 FCG196665:FCJ196666 FMC196665:FMF196666 FVY196665:FWB196666 GFU196665:GFX196666 GPQ196665:GPT196666 GZM196665:GZP196666 HJI196665:HJL196666 HTE196665:HTH196666 IDA196665:IDD196666 IMW196665:IMZ196666 IWS196665:IWV196666 JGO196665:JGR196666 JQK196665:JQN196666 KAG196665:KAJ196666 KKC196665:KKF196666 KTY196665:KUB196666 LDU196665:LDX196666 LNQ196665:LNT196666 LXM196665:LXP196666 MHI196665:MHL196666 MRE196665:MRH196666 NBA196665:NBD196666 NKW196665:NKZ196666 NUS196665:NUV196666 OEO196665:OER196666 OOK196665:OON196666 OYG196665:OYJ196666 PIC196665:PIF196666 PRY196665:PSB196666 QBU196665:QBX196666 QLQ196665:QLT196666 QVM196665:QVP196666 RFI196665:RFL196666 RPE196665:RPH196666 RZA196665:RZD196666 SIW196665:SIZ196666 SSS196665:SSV196666 TCO196665:TCR196666 TMK196665:TMN196666 TWG196665:TWJ196666 UGC196665:UGF196666 UPY196665:UQB196666 UZU196665:UZX196666 VJQ196665:VJT196666 VTM196665:VTP196666 WDI196665:WDL196666 WNE196665:WNH196666 WXA196665:WXD196666 AS262201:AV262202 KO262201:KR262202 UK262201:UN262202 AEG262201:AEJ262202 AOC262201:AOF262202 AXY262201:AYB262202 BHU262201:BHX262202 BRQ262201:BRT262202 CBM262201:CBP262202 CLI262201:CLL262202 CVE262201:CVH262202 DFA262201:DFD262202 DOW262201:DOZ262202 DYS262201:DYV262202 EIO262201:EIR262202 ESK262201:ESN262202 FCG262201:FCJ262202 FMC262201:FMF262202 FVY262201:FWB262202 GFU262201:GFX262202 GPQ262201:GPT262202 GZM262201:GZP262202 HJI262201:HJL262202 HTE262201:HTH262202 IDA262201:IDD262202 IMW262201:IMZ262202 IWS262201:IWV262202 JGO262201:JGR262202 JQK262201:JQN262202 KAG262201:KAJ262202 KKC262201:KKF262202 KTY262201:KUB262202 LDU262201:LDX262202 LNQ262201:LNT262202 LXM262201:LXP262202 MHI262201:MHL262202 MRE262201:MRH262202 NBA262201:NBD262202 NKW262201:NKZ262202 NUS262201:NUV262202 OEO262201:OER262202 OOK262201:OON262202 OYG262201:OYJ262202 PIC262201:PIF262202 PRY262201:PSB262202 QBU262201:QBX262202 QLQ262201:QLT262202 QVM262201:QVP262202 RFI262201:RFL262202 RPE262201:RPH262202 RZA262201:RZD262202 SIW262201:SIZ262202 SSS262201:SSV262202 TCO262201:TCR262202 TMK262201:TMN262202 TWG262201:TWJ262202 UGC262201:UGF262202 UPY262201:UQB262202 UZU262201:UZX262202 VJQ262201:VJT262202 VTM262201:VTP262202 WDI262201:WDL262202 WNE262201:WNH262202 WXA262201:WXD262202 AS327737:AV327738 KO327737:KR327738 UK327737:UN327738 AEG327737:AEJ327738 AOC327737:AOF327738 AXY327737:AYB327738 BHU327737:BHX327738 BRQ327737:BRT327738 CBM327737:CBP327738 CLI327737:CLL327738 CVE327737:CVH327738 DFA327737:DFD327738 DOW327737:DOZ327738 DYS327737:DYV327738 EIO327737:EIR327738 ESK327737:ESN327738 FCG327737:FCJ327738 FMC327737:FMF327738 FVY327737:FWB327738 GFU327737:GFX327738 GPQ327737:GPT327738 GZM327737:GZP327738 HJI327737:HJL327738 HTE327737:HTH327738 IDA327737:IDD327738 IMW327737:IMZ327738 IWS327737:IWV327738 JGO327737:JGR327738 JQK327737:JQN327738 KAG327737:KAJ327738 KKC327737:KKF327738 KTY327737:KUB327738 LDU327737:LDX327738 LNQ327737:LNT327738 LXM327737:LXP327738 MHI327737:MHL327738 MRE327737:MRH327738 NBA327737:NBD327738 NKW327737:NKZ327738 NUS327737:NUV327738 OEO327737:OER327738 OOK327737:OON327738 OYG327737:OYJ327738 PIC327737:PIF327738 PRY327737:PSB327738 QBU327737:QBX327738 QLQ327737:QLT327738 QVM327737:QVP327738 RFI327737:RFL327738 RPE327737:RPH327738 RZA327737:RZD327738 SIW327737:SIZ327738 SSS327737:SSV327738 TCO327737:TCR327738 TMK327737:TMN327738 TWG327737:TWJ327738 UGC327737:UGF327738 UPY327737:UQB327738 UZU327737:UZX327738 VJQ327737:VJT327738 VTM327737:VTP327738 WDI327737:WDL327738 WNE327737:WNH327738 WXA327737:WXD327738 AS393273:AV393274 KO393273:KR393274 UK393273:UN393274 AEG393273:AEJ393274 AOC393273:AOF393274 AXY393273:AYB393274 BHU393273:BHX393274 BRQ393273:BRT393274 CBM393273:CBP393274 CLI393273:CLL393274 CVE393273:CVH393274 DFA393273:DFD393274 DOW393273:DOZ393274 DYS393273:DYV393274 EIO393273:EIR393274 ESK393273:ESN393274 FCG393273:FCJ393274 FMC393273:FMF393274 FVY393273:FWB393274 GFU393273:GFX393274 GPQ393273:GPT393274 GZM393273:GZP393274 HJI393273:HJL393274 HTE393273:HTH393274 IDA393273:IDD393274 IMW393273:IMZ393274 IWS393273:IWV393274 JGO393273:JGR393274 JQK393273:JQN393274 KAG393273:KAJ393274 KKC393273:KKF393274 KTY393273:KUB393274 LDU393273:LDX393274 LNQ393273:LNT393274 LXM393273:LXP393274 MHI393273:MHL393274 MRE393273:MRH393274 NBA393273:NBD393274 NKW393273:NKZ393274 NUS393273:NUV393274 OEO393273:OER393274 OOK393273:OON393274 OYG393273:OYJ393274 PIC393273:PIF393274 PRY393273:PSB393274 QBU393273:QBX393274 QLQ393273:QLT393274 QVM393273:QVP393274 RFI393273:RFL393274 RPE393273:RPH393274 RZA393273:RZD393274 SIW393273:SIZ393274 SSS393273:SSV393274 TCO393273:TCR393274 TMK393273:TMN393274 TWG393273:TWJ393274 UGC393273:UGF393274 UPY393273:UQB393274 UZU393273:UZX393274 VJQ393273:VJT393274 VTM393273:VTP393274 WDI393273:WDL393274 WNE393273:WNH393274 WXA393273:WXD393274 AS458809:AV458810 KO458809:KR458810 UK458809:UN458810 AEG458809:AEJ458810 AOC458809:AOF458810 AXY458809:AYB458810 BHU458809:BHX458810 BRQ458809:BRT458810 CBM458809:CBP458810 CLI458809:CLL458810 CVE458809:CVH458810 DFA458809:DFD458810 DOW458809:DOZ458810 DYS458809:DYV458810 EIO458809:EIR458810 ESK458809:ESN458810 FCG458809:FCJ458810 FMC458809:FMF458810 FVY458809:FWB458810 GFU458809:GFX458810 GPQ458809:GPT458810 GZM458809:GZP458810 HJI458809:HJL458810 HTE458809:HTH458810 IDA458809:IDD458810 IMW458809:IMZ458810 IWS458809:IWV458810 JGO458809:JGR458810 JQK458809:JQN458810 KAG458809:KAJ458810 KKC458809:KKF458810 KTY458809:KUB458810 LDU458809:LDX458810 LNQ458809:LNT458810 LXM458809:LXP458810 MHI458809:MHL458810 MRE458809:MRH458810 NBA458809:NBD458810 NKW458809:NKZ458810 NUS458809:NUV458810 OEO458809:OER458810 OOK458809:OON458810 OYG458809:OYJ458810 PIC458809:PIF458810 PRY458809:PSB458810 QBU458809:QBX458810 QLQ458809:QLT458810 QVM458809:QVP458810 RFI458809:RFL458810 RPE458809:RPH458810 RZA458809:RZD458810 SIW458809:SIZ458810 SSS458809:SSV458810 TCO458809:TCR458810 TMK458809:TMN458810 TWG458809:TWJ458810 UGC458809:UGF458810 UPY458809:UQB458810 UZU458809:UZX458810 VJQ458809:VJT458810 VTM458809:VTP458810 WDI458809:WDL458810 WNE458809:WNH458810 WXA458809:WXD458810 AS524345:AV524346 KO524345:KR524346 UK524345:UN524346 AEG524345:AEJ524346 AOC524345:AOF524346 AXY524345:AYB524346 BHU524345:BHX524346 BRQ524345:BRT524346 CBM524345:CBP524346 CLI524345:CLL524346 CVE524345:CVH524346 DFA524345:DFD524346 DOW524345:DOZ524346 DYS524345:DYV524346 EIO524345:EIR524346 ESK524345:ESN524346 FCG524345:FCJ524346 FMC524345:FMF524346 FVY524345:FWB524346 GFU524345:GFX524346 GPQ524345:GPT524346 GZM524345:GZP524346 HJI524345:HJL524346 HTE524345:HTH524346 IDA524345:IDD524346 IMW524345:IMZ524346 IWS524345:IWV524346 JGO524345:JGR524346 JQK524345:JQN524346 KAG524345:KAJ524346 KKC524345:KKF524346 KTY524345:KUB524346 LDU524345:LDX524346 LNQ524345:LNT524346 LXM524345:LXP524346 MHI524345:MHL524346 MRE524345:MRH524346 NBA524345:NBD524346 NKW524345:NKZ524346 NUS524345:NUV524346 OEO524345:OER524346 OOK524345:OON524346 OYG524345:OYJ524346 PIC524345:PIF524346 PRY524345:PSB524346 QBU524345:QBX524346 QLQ524345:QLT524346 QVM524345:QVP524346 RFI524345:RFL524346 RPE524345:RPH524346 RZA524345:RZD524346 SIW524345:SIZ524346 SSS524345:SSV524346 TCO524345:TCR524346 TMK524345:TMN524346 TWG524345:TWJ524346 UGC524345:UGF524346 UPY524345:UQB524346 UZU524345:UZX524346 VJQ524345:VJT524346 VTM524345:VTP524346 WDI524345:WDL524346 WNE524345:WNH524346 WXA524345:WXD524346 AS589881:AV589882 KO589881:KR589882 UK589881:UN589882 AEG589881:AEJ589882 AOC589881:AOF589882 AXY589881:AYB589882 BHU589881:BHX589882 BRQ589881:BRT589882 CBM589881:CBP589882 CLI589881:CLL589882 CVE589881:CVH589882 DFA589881:DFD589882 DOW589881:DOZ589882 DYS589881:DYV589882 EIO589881:EIR589882 ESK589881:ESN589882 FCG589881:FCJ589882 FMC589881:FMF589882 FVY589881:FWB589882 GFU589881:GFX589882 GPQ589881:GPT589882 GZM589881:GZP589882 HJI589881:HJL589882 HTE589881:HTH589882 IDA589881:IDD589882 IMW589881:IMZ589882 IWS589881:IWV589882 JGO589881:JGR589882 JQK589881:JQN589882 KAG589881:KAJ589882 KKC589881:KKF589882 KTY589881:KUB589882 LDU589881:LDX589882 LNQ589881:LNT589882 LXM589881:LXP589882 MHI589881:MHL589882 MRE589881:MRH589882 NBA589881:NBD589882 NKW589881:NKZ589882 NUS589881:NUV589882 OEO589881:OER589882 OOK589881:OON589882 OYG589881:OYJ589882 PIC589881:PIF589882 PRY589881:PSB589882 QBU589881:QBX589882 QLQ589881:QLT589882 QVM589881:QVP589882 RFI589881:RFL589882 RPE589881:RPH589882 RZA589881:RZD589882 SIW589881:SIZ589882 SSS589881:SSV589882 TCO589881:TCR589882 TMK589881:TMN589882 TWG589881:TWJ589882 UGC589881:UGF589882 UPY589881:UQB589882 UZU589881:UZX589882 VJQ589881:VJT589882 VTM589881:VTP589882 WDI589881:WDL589882 WNE589881:WNH589882 WXA589881:WXD589882 AS655417:AV655418 KO655417:KR655418 UK655417:UN655418 AEG655417:AEJ655418 AOC655417:AOF655418 AXY655417:AYB655418 BHU655417:BHX655418 BRQ655417:BRT655418 CBM655417:CBP655418 CLI655417:CLL655418 CVE655417:CVH655418 DFA655417:DFD655418 DOW655417:DOZ655418 DYS655417:DYV655418 EIO655417:EIR655418 ESK655417:ESN655418 FCG655417:FCJ655418 FMC655417:FMF655418 FVY655417:FWB655418 GFU655417:GFX655418 GPQ655417:GPT655418 GZM655417:GZP655418 HJI655417:HJL655418 HTE655417:HTH655418 IDA655417:IDD655418 IMW655417:IMZ655418 IWS655417:IWV655418 JGO655417:JGR655418 JQK655417:JQN655418 KAG655417:KAJ655418 KKC655417:KKF655418 KTY655417:KUB655418 LDU655417:LDX655418 LNQ655417:LNT655418 LXM655417:LXP655418 MHI655417:MHL655418 MRE655417:MRH655418 NBA655417:NBD655418 NKW655417:NKZ655418 NUS655417:NUV655418 OEO655417:OER655418 OOK655417:OON655418 OYG655417:OYJ655418 PIC655417:PIF655418 PRY655417:PSB655418 QBU655417:QBX655418 QLQ655417:QLT655418 QVM655417:QVP655418 RFI655417:RFL655418 RPE655417:RPH655418 RZA655417:RZD655418 SIW655417:SIZ655418 SSS655417:SSV655418 TCO655417:TCR655418 TMK655417:TMN655418 TWG655417:TWJ655418 UGC655417:UGF655418 UPY655417:UQB655418 UZU655417:UZX655418 VJQ655417:VJT655418 VTM655417:VTP655418 WDI655417:WDL655418 WNE655417:WNH655418 WXA655417:WXD655418 AS720953:AV720954 KO720953:KR720954 UK720953:UN720954 AEG720953:AEJ720954 AOC720953:AOF720954 AXY720953:AYB720954 BHU720953:BHX720954 BRQ720953:BRT720954 CBM720953:CBP720954 CLI720953:CLL720954 CVE720953:CVH720954 DFA720953:DFD720954 DOW720953:DOZ720954 DYS720953:DYV720954 EIO720953:EIR720954 ESK720953:ESN720954 FCG720953:FCJ720954 FMC720953:FMF720954 FVY720953:FWB720954 GFU720953:GFX720954 GPQ720953:GPT720954 GZM720953:GZP720954 HJI720953:HJL720954 HTE720953:HTH720954 IDA720953:IDD720954 IMW720953:IMZ720954 IWS720953:IWV720954 JGO720953:JGR720954 JQK720953:JQN720954 KAG720953:KAJ720954 KKC720953:KKF720954 KTY720953:KUB720954 LDU720953:LDX720954 LNQ720953:LNT720954 LXM720953:LXP720954 MHI720953:MHL720954 MRE720953:MRH720954 NBA720953:NBD720954 NKW720953:NKZ720954 NUS720953:NUV720954 OEO720953:OER720954 OOK720953:OON720954 OYG720953:OYJ720954 PIC720953:PIF720954 PRY720953:PSB720954 QBU720953:QBX720954 QLQ720953:QLT720954 QVM720953:QVP720954 RFI720953:RFL720954 RPE720953:RPH720954 RZA720953:RZD720954 SIW720953:SIZ720954 SSS720953:SSV720954 TCO720953:TCR720954 TMK720953:TMN720954 TWG720953:TWJ720954 UGC720953:UGF720954 UPY720953:UQB720954 UZU720953:UZX720954 VJQ720953:VJT720954 VTM720953:VTP720954 WDI720953:WDL720954 WNE720953:WNH720954 WXA720953:WXD720954 AS786489:AV786490 KO786489:KR786490 UK786489:UN786490 AEG786489:AEJ786490 AOC786489:AOF786490 AXY786489:AYB786490 BHU786489:BHX786490 BRQ786489:BRT786490 CBM786489:CBP786490 CLI786489:CLL786490 CVE786489:CVH786490 DFA786489:DFD786490 DOW786489:DOZ786490 DYS786489:DYV786490 EIO786489:EIR786490 ESK786489:ESN786490 FCG786489:FCJ786490 FMC786489:FMF786490 FVY786489:FWB786490 GFU786489:GFX786490 GPQ786489:GPT786490 GZM786489:GZP786490 HJI786489:HJL786490 HTE786489:HTH786490 IDA786489:IDD786490 IMW786489:IMZ786490 IWS786489:IWV786490 JGO786489:JGR786490 JQK786489:JQN786490 KAG786489:KAJ786490 KKC786489:KKF786490 KTY786489:KUB786490 LDU786489:LDX786490 LNQ786489:LNT786490 LXM786489:LXP786490 MHI786489:MHL786490 MRE786489:MRH786490 NBA786489:NBD786490 NKW786489:NKZ786490 NUS786489:NUV786490 OEO786489:OER786490 OOK786489:OON786490 OYG786489:OYJ786490 PIC786489:PIF786490 PRY786489:PSB786490 QBU786489:QBX786490 QLQ786489:QLT786490 QVM786489:QVP786490 RFI786489:RFL786490 RPE786489:RPH786490 RZA786489:RZD786490 SIW786489:SIZ786490 SSS786489:SSV786490 TCO786489:TCR786490 TMK786489:TMN786490 TWG786489:TWJ786490 UGC786489:UGF786490 UPY786489:UQB786490 UZU786489:UZX786490 VJQ786489:VJT786490 VTM786489:VTP786490 WDI786489:WDL786490 WNE786489:WNH786490 WXA786489:WXD786490 AS852025:AV852026 KO852025:KR852026 UK852025:UN852026 AEG852025:AEJ852026 AOC852025:AOF852026 AXY852025:AYB852026 BHU852025:BHX852026 BRQ852025:BRT852026 CBM852025:CBP852026 CLI852025:CLL852026 CVE852025:CVH852026 DFA852025:DFD852026 DOW852025:DOZ852026 DYS852025:DYV852026 EIO852025:EIR852026 ESK852025:ESN852026 FCG852025:FCJ852026 FMC852025:FMF852026 FVY852025:FWB852026 GFU852025:GFX852026 GPQ852025:GPT852026 GZM852025:GZP852026 HJI852025:HJL852026 HTE852025:HTH852026 IDA852025:IDD852026 IMW852025:IMZ852026 IWS852025:IWV852026 JGO852025:JGR852026 JQK852025:JQN852026 KAG852025:KAJ852026 KKC852025:KKF852026 KTY852025:KUB852026 LDU852025:LDX852026 LNQ852025:LNT852026 LXM852025:LXP852026 MHI852025:MHL852026 MRE852025:MRH852026 NBA852025:NBD852026 NKW852025:NKZ852026 NUS852025:NUV852026 OEO852025:OER852026 OOK852025:OON852026 OYG852025:OYJ852026 PIC852025:PIF852026 PRY852025:PSB852026 QBU852025:QBX852026 QLQ852025:QLT852026 QVM852025:QVP852026 RFI852025:RFL852026 RPE852025:RPH852026 RZA852025:RZD852026 SIW852025:SIZ852026 SSS852025:SSV852026 TCO852025:TCR852026 TMK852025:TMN852026 TWG852025:TWJ852026 UGC852025:UGF852026 UPY852025:UQB852026 UZU852025:UZX852026 VJQ852025:VJT852026 VTM852025:VTP852026 WDI852025:WDL852026 WNE852025:WNH852026 WXA852025:WXD852026 AS917561:AV917562 KO917561:KR917562 UK917561:UN917562 AEG917561:AEJ917562 AOC917561:AOF917562 AXY917561:AYB917562 BHU917561:BHX917562 BRQ917561:BRT917562 CBM917561:CBP917562 CLI917561:CLL917562 CVE917561:CVH917562 DFA917561:DFD917562 DOW917561:DOZ917562 DYS917561:DYV917562 EIO917561:EIR917562 ESK917561:ESN917562 FCG917561:FCJ917562 FMC917561:FMF917562 FVY917561:FWB917562 GFU917561:GFX917562 GPQ917561:GPT917562 GZM917561:GZP917562 HJI917561:HJL917562 HTE917561:HTH917562 IDA917561:IDD917562 IMW917561:IMZ917562 IWS917561:IWV917562 JGO917561:JGR917562 JQK917561:JQN917562 KAG917561:KAJ917562 KKC917561:KKF917562 KTY917561:KUB917562 LDU917561:LDX917562 LNQ917561:LNT917562 LXM917561:LXP917562 MHI917561:MHL917562 MRE917561:MRH917562 NBA917561:NBD917562 NKW917561:NKZ917562 NUS917561:NUV917562 OEO917561:OER917562 OOK917561:OON917562 OYG917561:OYJ917562 PIC917561:PIF917562 PRY917561:PSB917562 QBU917561:QBX917562 QLQ917561:QLT917562 QVM917561:QVP917562 RFI917561:RFL917562 RPE917561:RPH917562 RZA917561:RZD917562 SIW917561:SIZ917562 SSS917561:SSV917562 TCO917561:TCR917562 TMK917561:TMN917562 TWG917561:TWJ917562 UGC917561:UGF917562 UPY917561:UQB917562 UZU917561:UZX917562 VJQ917561:VJT917562 VTM917561:VTP917562 WDI917561:WDL917562 WNE917561:WNH917562 WXA917561:WXD917562 AS983097:AV983098 KO983097:KR983098 UK983097:UN983098 AEG983097:AEJ983098 AOC983097:AOF983098 AXY983097:AYB983098 BHU983097:BHX983098 BRQ983097:BRT983098 CBM983097:CBP983098 CLI983097:CLL983098 CVE983097:CVH983098 DFA983097:DFD983098 DOW983097:DOZ983098 DYS983097:DYV983098 EIO983097:EIR983098 ESK983097:ESN983098 FCG983097:FCJ983098 FMC983097:FMF983098 FVY983097:FWB983098 GFU983097:GFX983098 GPQ983097:GPT983098 GZM983097:GZP983098 HJI983097:HJL983098 HTE983097:HTH983098 IDA983097:IDD983098 IMW983097:IMZ983098 IWS983097:IWV983098 JGO983097:JGR983098 JQK983097:JQN983098 KAG983097:KAJ983098 KKC983097:KKF983098 KTY983097:KUB983098 LDU983097:LDX983098 LNQ983097:LNT983098 LXM983097:LXP983098 MHI983097:MHL983098 MRE983097:MRH983098 NBA983097:NBD983098 NKW983097:NKZ983098 NUS983097:NUV983098 OEO983097:OER983098 OOK983097:OON983098 OYG983097:OYJ983098 PIC983097:PIF983098 PRY983097:PSB983098 QBU983097:QBX983098 QLQ983097:QLT983098 QVM983097:QVP983098 RFI983097:RFL983098 RPE983097:RPH983098 RZA983097:RZD983098 SIW983097:SIZ983098 SSS983097:SSV983098 TCO983097:TCR983098 TMK983097:TMN983098 TWG983097:TWJ983098 UGC983097:UGF983098 UPY983097:UQB983098 UZU983097:UZX983098 VJQ983097:VJT983098 VTM983097:VTP983098 WDI983097:WDL983098 WNE983097:WNH983098 WXA983097:WXD983098 AQ51:AQ55 KM51:KM55 UI51:UI55 AEE51:AEE55 AOA51:AOA55 AXW51:AXW55 BHS51:BHS55 BRO51:BRO55 CBK51:CBK55 CLG51:CLG55 CVC51:CVC55 DEY51:DEY55 DOU51:DOU55 DYQ51:DYQ55 EIM51:EIM55 ESI51:ESI55 FCE51:FCE55 FMA51:FMA55 FVW51:FVW55 GFS51:GFS55 GPO51:GPO55 GZK51:GZK55 HJG51:HJG55 HTC51:HTC55 ICY51:ICY55 IMU51:IMU55 IWQ51:IWQ55 JGM51:JGM55 JQI51:JQI55 KAE51:KAE55 KKA51:KKA55 KTW51:KTW55 LDS51:LDS55 LNO51:LNO55 LXK51:LXK55 MHG51:MHG55 MRC51:MRC55 NAY51:NAY55 NKU51:NKU55 NUQ51:NUQ55 OEM51:OEM55 OOI51:OOI55 OYE51:OYE55 PIA51:PIA55 PRW51:PRW55 QBS51:QBS55 QLO51:QLO55 QVK51:QVK55 RFG51:RFG55 RPC51:RPC55 RYY51:RYY55 SIU51:SIU55 SSQ51:SSQ55 TCM51:TCM55 TMI51:TMI55 TWE51:TWE55 UGA51:UGA55 UPW51:UPW55 UZS51:UZS55 VJO51:VJO55 VTK51:VTK55 WDG51:WDG55 WNC51:WNC55 WWY51:WWY55 AQ65587:AQ65591 KM65587:KM65591 UI65587:UI65591 AEE65587:AEE65591 AOA65587:AOA65591 AXW65587:AXW65591 BHS65587:BHS65591 BRO65587:BRO65591 CBK65587:CBK65591 CLG65587:CLG65591 CVC65587:CVC65591 DEY65587:DEY65591 DOU65587:DOU65591 DYQ65587:DYQ65591 EIM65587:EIM65591 ESI65587:ESI65591 FCE65587:FCE65591 FMA65587:FMA65591 FVW65587:FVW65591 GFS65587:GFS65591 GPO65587:GPO65591 GZK65587:GZK65591 HJG65587:HJG65591 HTC65587:HTC65591 ICY65587:ICY65591 IMU65587:IMU65591 IWQ65587:IWQ65591 JGM65587:JGM65591 JQI65587:JQI65591 KAE65587:KAE65591 KKA65587:KKA65591 KTW65587:KTW65591 LDS65587:LDS65591 LNO65587:LNO65591 LXK65587:LXK65591 MHG65587:MHG65591 MRC65587:MRC65591 NAY65587:NAY65591 NKU65587:NKU65591 NUQ65587:NUQ65591 OEM65587:OEM65591 OOI65587:OOI65591 OYE65587:OYE65591 PIA65587:PIA65591 PRW65587:PRW65591 QBS65587:QBS65591 QLO65587:QLO65591 QVK65587:QVK65591 RFG65587:RFG65591 RPC65587:RPC65591 RYY65587:RYY65591 SIU65587:SIU65591 SSQ65587:SSQ65591 TCM65587:TCM65591 TMI65587:TMI65591 TWE65587:TWE65591 UGA65587:UGA65591 UPW65587:UPW65591 UZS65587:UZS65591 VJO65587:VJO65591 VTK65587:VTK65591 WDG65587:WDG65591 WNC65587:WNC65591 WWY65587:WWY65591 AQ131123:AQ131127 KM131123:KM131127 UI131123:UI131127 AEE131123:AEE131127 AOA131123:AOA131127 AXW131123:AXW131127 BHS131123:BHS131127 BRO131123:BRO131127 CBK131123:CBK131127 CLG131123:CLG131127 CVC131123:CVC131127 DEY131123:DEY131127 DOU131123:DOU131127 DYQ131123:DYQ131127 EIM131123:EIM131127 ESI131123:ESI131127 FCE131123:FCE131127 FMA131123:FMA131127 FVW131123:FVW131127 GFS131123:GFS131127 GPO131123:GPO131127 GZK131123:GZK131127 HJG131123:HJG131127 HTC131123:HTC131127 ICY131123:ICY131127 IMU131123:IMU131127 IWQ131123:IWQ131127 JGM131123:JGM131127 JQI131123:JQI131127 KAE131123:KAE131127 KKA131123:KKA131127 KTW131123:KTW131127 LDS131123:LDS131127 LNO131123:LNO131127 LXK131123:LXK131127 MHG131123:MHG131127 MRC131123:MRC131127 NAY131123:NAY131127 NKU131123:NKU131127 NUQ131123:NUQ131127 OEM131123:OEM131127 OOI131123:OOI131127 OYE131123:OYE131127 PIA131123:PIA131127 PRW131123:PRW131127 QBS131123:QBS131127 QLO131123:QLO131127 QVK131123:QVK131127 RFG131123:RFG131127 RPC131123:RPC131127 RYY131123:RYY131127 SIU131123:SIU131127 SSQ131123:SSQ131127 TCM131123:TCM131127 TMI131123:TMI131127 TWE131123:TWE131127 UGA131123:UGA131127 UPW131123:UPW131127 UZS131123:UZS131127 VJO131123:VJO131127 VTK131123:VTK131127 WDG131123:WDG131127 WNC131123:WNC131127 WWY131123:WWY131127 AQ196659:AQ196663 KM196659:KM196663 UI196659:UI196663 AEE196659:AEE196663 AOA196659:AOA196663 AXW196659:AXW196663 BHS196659:BHS196663 BRO196659:BRO196663 CBK196659:CBK196663 CLG196659:CLG196663 CVC196659:CVC196663 DEY196659:DEY196663 DOU196659:DOU196663 DYQ196659:DYQ196663 EIM196659:EIM196663 ESI196659:ESI196663 FCE196659:FCE196663 FMA196659:FMA196663 FVW196659:FVW196663 GFS196659:GFS196663 GPO196659:GPO196663 GZK196659:GZK196663 HJG196659:HJG196663 HTC196659:HTC196663 ICY196659:ICY196663 IMU196659:IMU196663 IWQ196659:IWQ196663 JGM196659:JGM196663 JQI196659:JQI196663 KAE196659:KAE196663 KKA196659:KKA196663 KTW196659:KTW196663 LDS196659:LDS196663 LNO196659:LNO196663 LXK196659:LXK196663 MHG196659:MHG196663 MRC196659:MRC196663 NAY196659:NAY196663 NKU196659:NKU196663 NUQ196659:NUQ196663 OEM196659:OEM196663 OOI196659:OOI196663 OYE196659:OYE196663 PIA196659:PIA196663 PRW196659:PRW196663 QBS196659:QBS196663 QLO196659:QLO196663 QVK196659:QVK196663 RFG196659:RFG196663 RPC196659:RPC196663 RYY196659:RYY196663 SIU196659:SIU196663 SSQ196659:SSQ196663 TCM196659:TCM196663 TMI196659:TMI196663 TWE196659:TWE196663 UGA196659:UGA196663 UPW196659:UPW196663 UZS196659:UZS196663 VJO196659:VJO196663 VTK196659:VTK196663 WDG196659:WDG196663 WNC196659:WNC196663 WWY196659:WWY196663 AQ262195:AQ262199 KM262195:KM262199 UI262195:UI262199 AEE262195:AEE262199 AOA262195:AOA262199 AXW262195:AXW262199 BHS262195:BHS262199 BRO262195:BRO262199 CBK262195:CBK262199 CLG262195:CLG262199 CVC262195:CVC262199 DEY262195:DEY262199 DOU262195:DOU262199 DYQ262195:DYQ262199 EIM262195:EIM262199 ESI262195:ESI262199 FCE262195:FCE262199 FMA262195:FMA262199 FVW262195:FVW262199 GFS262195:GFS262199 GPO262195:GPO262199 GZK262195:GZK262199 HJG262195:HJG262199 HTC262195:HTC262199 ICY262195:ICY262199 IMU262195:IMU262199 IWQ262195:IWQ262199 JGM262195:JGM262199 JQI262195:JQI262199 KAE262195:KAE262199 KKA262195:KKA262199 KTW262195:KTW262199 LDS262195:LDS262199 LNO262195:LNO262199 LXK262195:LXK262199 MHG262195:MHG262199 MRC262195:MRC262199 NAY262195:NAY262199 NKU262195:NKU262199 NUQ262195:NUQ262199 OEM262195:OEM262199 OOI262195:OOI262199 OYE262195:OYE262199 PIA262195:PIA262199 PRW262195:PRW262199 QBS262195:QBS262199 QLO262195:QLO262199 QVK262195:QVK262199 RFG262195:RFG262199 RPC262195:RPC262199 RYY262195:RYY262199 SIU262195:SIU262199 SSQ262195:SSQ262199 TCM262195:TCM262199 TMI262195:TMI262199 TWE262195:TWE262199 UGA262195:UGA262199 UPW262195:UPW262199 UZS262195:UZS262199 VJO262195:VJO262199 VTK262195:VTK262199 WDG262195:WDG262199 WNC262195:WNC262199 WWY262195:WWY262199 AQ327731:AQ327735 KM327731:KM327735 UI327731:UI327735 AEE327731:AEE327735 AOA327731:AOA327735 AXW327731:AXW327735 BHS327731:BHS327735 BRO327731:BRO327735 CBK327731:CBK327735 CLG327731:CLG327735 CVC327731:CVC327735 DEY327731:DEY327735 DOU327731:DOU327735 DYQ327731:DYQ327735 EIM327731:EIM327735 ESI327731:ESI327735 FCE327731:FCE327735 FMA327731:FMA327735 FVW327731:FVW327735 GFS327731:GFS327735 GPO327731:GPO327735 GZK327731:GZK327735 HJG327731:HJG327735 HTC327731:HTC327735 ICY327731:ICY327735 IMU327731:IMU327735 IWQ327731:IWQ327735 JGM327731:JGM327735 JQI327731:JQI327735 KAE327731:KAE327735 KKA327731:KKA327735 KTW327731:KTW327735 LDS327731:LDS327735 LNO327731:LNO327735 LXK327731:LXK327735 MHG327731:MHG327735 MRC327731:MRC327735 NAY327731:NAY327735 NKU327731:NKU327735 NUQ327731:NUQ327735 OEM327731:OEM327735 OOI327731:OOI327735 OYE327731:OYE327735 PIA327731:PIA327735 PRW327731:PRW327735 QBS327731:QBS327735 QLO327731:QLO327735 QVK327731:QVK327735 RFG327731:RFG327735 RPC327731:RPC327735 RYY327731:RYY327735 SIU327731:SIU327735 SSQ327731:SSQ327735 TCM327731:TCM327735 TMI327731:TMI327735 TWE327731:TWE327735 UGA327731:UGA327735 UPW327731:UPW327735 UZS327731:UZS327735 VJO327731:VJO327735 VTK327731:VTK327735 WDG327731:WDG327735 WNC327731:WNC327735 WWY327731:WWY327735 AQ393267:AQ393271 KM393267:KM393271 UI393267:UI393271 AEE393267:AEE393271 AOA393267:AOA393271 AXW393267:AXW393271 BHS393267:BHS393271 BRO393267:BRO393271 CBK393267:CBK393271 CLG393267:CLG393271 CVC393267:CVC393271 DEY393267:DEY393271 DOU393267:DOU393271 DYQ393267:DYQ393271 EIM393267:EIM393271 ESI393267:ESI393271 FCE393267:FCE393271 FMA393267:FMA393271 FVW393267:FVW393271 GFS393267:GFS393271 GPO393267:GPO393271 GZK393267:GZK393271 HJG393267:HJG393271 HTC393267:HTC393271 ICY393267:ICY393271 IMU393267:IMU393271 IWQ393267:IWQ393271 JGM393267:JGM393271 JQI393267:JQI393271 KAE393267:KAE393271 KKA393267:KKA393271 KTW393267:KTW393271 LDS393267:LDS393271 LNO393267:LNO393271 LXK393267:LXK393271 MHG393267:MHG393271 MRC393267:MRC393271 NAY393267:NAY393271 NKU393267:NKU393271 NUQ393267:NUQ393271 OEM393267:OEM393271 OOI393267:OOI393271 OYE393267:OYE393271 PIA393267:PIA393271 PRW393267:PRW393271 QBS393267:QBS393271 QLO393267:QLO393271 QVK393267:QVK393271 RFG393267:RFG393271 RPC393267:RPC393271 RYY393267:RYY393271 SIU393267:SIU393271 SSQ393267:SSQ393271 TCM393267:TCM393271 TMI393267:TMI393271 TWE393267:TWE393271 UGA393267:UGA393271 UPW393267:UPW393271 UZS393267:UZS393271 VJO393267:VJO393271 VTK393267:VTK393271 WDG393267:WDG393271 WNC393267:WNC393271 WWY393267:WWY393271 AQ458803:AQ458807 KM458803:KM458807 UI458803:UI458807 AEE458803:AEE458807 AOA458803:AOA458807 AXW458803:AXW458807 BHS458803:BHS458807 BRO458803:BRO458807 CBK458803:CBK458807 CLG458803:CLG458807 CVC458803:CVC458807 DEY458803:DEY458807 DOU458803:DOU458807 DYQ458803:DYQ458807 EIM458803:EIM458807 ESI458803:ESI458807 FCE458803:FCE458807 FMA458803:FMA458807 FVW458803:FVW458807 GFS458803:GFS458807 GPO458803:GPO458807 GZK458803:GZK458807 HJG458803:HJG458807 HTC458803:HTC458807 ICY458803:ICY458807 IMU458803:IMU458807 IWQ458803:IWQ458807 JGM458803:JGM458807 JQI458803:JQI458807 KAE458803:KAE458807 KKA458803:KKA458807 KTW458803:KTW458807 LDS458803:LDS458807 LNO458803:LNO458807 LXK458803:LXK458807 MHG458803:MHG458807 MRC458803:MRC458807 NAY458803:NAY458807 NKU458803:NKU458807 NUQ458803:NUQ458807 OEM458803:OEM458807 OOI458803:OOI458807 OYE458803:OYE458807 PIA458803:PIA458807 PRW458803:PRW458807 QBS458803:QBS458807 QLO458803:QLO458807 QVK458803:QVK458807 RFG458803:RFG458807 RPC458803:RPC458807 RYY458803:RYY458807 SIU458803:SIU458807 SSQ458803:SSQ458807 TCM458803:TCM458807 TMI458803:TMI458807 TWE458803:TWE458807 UGA458803:UGA458807 UPW458803:UPW458807 UZS458803:UZS458807 VJO458803:VJO458807 VTK458803:VTK458807 WDG458803:WDG458807 WNC458803:WNC458807 WWY458803:WWY458807 AQ524339:AQ524343 KM524339:KM524343 UI524339:UI524343 AEE524339:AEE524343 AOA524339:AOA524343 AXW524339:AXW524343 BHS524339:BHS524343 BRO524339:BRO524343 CBK524339:CBK524343 CLG524339:CLG524343 CVC524339:CVC524343 DEY524339:DEY524343 DOU524339:DOU524343 DYQ524339:DYQ524343 EIM524339:EIM524343 ESI524339:ESI524343 FCE524339:FCE524343 FMA524339:FMA524343 FVW524339:FVW524343 GFS524339:GFS524343 GPO524339:GPO524343 GZK524339:GZK524343 HJG524339:HJG524343 HTC524339:HTC524343 ICY524339:ICY524343 IMU524339:IMU524343 IWQ524339:IWQ524343 JGM524339:JGM524343 JQI524339:JQI524343 KAE524339:KAE524343 KKA524339:KKA524343 KTW524339:KTW524343 LDS524339:LDS524343 LNO524339:LNO524343 LXK524339:LXK524343 MHG524339:MHG524343 MRC524339:MRC524343 NAY524339:NAY524343 NKU524339:NKU524343 NUQ524339:NUQ524343 OEM524339:OEM524343 OOI524339:OOI524343 OYE524339:OYE524343 PIA524339:PIA524343 PRW524339:PRW524343 QBS524339:QBS524343 QLO524339:QLO524343 QVK524339:QVK524343 RFG524339:RFG524343 RPC524339:RPC524343 RYY524339:RYY524343 SIU524339:SIU524343 SSQ524339:SSQ524343 TCM524339:TCM524343 TMI524339:TMI524343 TWE524339:TWE524343 UGA524339:UGA524343 UPW524339:UPW524343 UZS524339:UZS524343 VJO524339:VJO524343 VTK524339:VTK524343 WDG524339:WDG524343 WNC524339:WNC524343 WWY524339:WWY524343 AQ589875:AQ589879 KM589875:KM589879 UI589875:UI589879 AEE589875:AEE589879 AOA589875:AOA589879 AXW589875:AXW589879 BHS589875:BHS589879 BRO589875:BRO589879 CBK589875:CBK589879 CLG589875:CLG589879 CVC589875:CVC589879 DEY589875:DEY589879 DOU589875:DOU589879 DYQ589875:DYQ589879 EIM589875:EIM589879 ESI589875:ESI589879 FCE589875:FCE589879 FMA589875:FMA589879 FVW589875:FVW589879 GFS589875:GFS589879 GPO589875:GPO589879 GZK589875:GZK589879 HJG589875:HJG589879 HTC589875:HTC589879 ICY589875:ICY589879 IMU589875:IMU589879 IWQ589875:IWQ589879 JGM589875:JGM589879 JQI589875:JQI589879 KAE589875:KAE589879 KKA589875:KKA589879 KTW589875:KTW589879 LDS589875:LDS589879 LNO589875:LNO589879 LXK589875:LXK589879 MHG589875:MHG589879 MRC589875:MRC589879 NAY589875:NAY589879 NKU589875:NKU589879 NUQ589875:NUQ589879 OEM589875:OEM589879 OOI589875:OOI589879 OYE589875:OYE589879 PIA589875:PIA589879 PRW589875:PRW589879 QBS589875:QBS589879 QLO589875:QLO589879 QVK589875:QVK589879 RFG589875:RFG589879 RPC589875:RPC589879 RYY589875:RYY589879 SIU589875:SIU589879 SSQ589875:SSQ589879 TCM589875:TCM589879 TMI589875:TMI589879 TWE589875:TWE589879 UGA589875:UGA589879 UPW589875:UPW589879 UZS589875:UZS589879 VJO589875:VJO589879 VTK589875:VTK589879 WDG589875:WDG589879 WNC589875:WNC589879 WWY589875:WWY589879 AQ655411:AQ655415 KM655411:KM655415 UI655411:UI655415 AEE655411:AEE655415 AOA655411:AOA655415 AXW655411:AXW655415 BHS655411:BHS655415 BRO655411:BRO655415 CBK655411:CBK655415 CLG655411:CLG655415 CVC655411:CVC655415 DEY655411:DEY655415 DOU655411:DOU655415 DYQ655411:DYQ655415 EIM655411:EIM655415 ESI655411:ESI655415 FCE655411:FCE655415 FMA655411:FMA655415 FVW655411:FVW655415 GFS655411:GFS655415 GPO655411:GPO655415 GZK655411:GZK655415 HJG655411:HJG655415 HTC655411:HTC655415 ICY655411:ICY655415 IMU655411:IMU655415 IWQ655411:IWQ655415 JGM655411:JGM655415 JQI655411:JQI655415 KAE655411:KAE655415 KKA655411:KKA655415 KTW655411:KTW655415 LDS655411:LDS655415 LNO655411:LNO655415 LXK655411:LXK655415 MHG655411:MHG655415 MRC655411:MRC655415 NAY655411:NAY655415 NKU655411:NKU655415 NUQ655411:NUQ655415 OEM655411:OEM655415 OOI655411:OOI655415 OYE655411:OYE655415 PIA655411:PIA655415 PRW655411:PRW655415 QBS655411:QBS655415 QLO655411:QLO655415 QVK655411:QVK655415 RFG655411:RFG655415 RPC655411:RPC655415 RYY655411:RYY655415 SIU655411:SIU655415 SSQ655411:SSQ655415 TCM655411:TCM655415 TMI655411:TMI655415 TWE655411:TWE655415 UGA655411:UGA655415 UPW655411:UPW655415 UZS655411:UZS655415 VJO655411:VJO655415 VTK655411:VTK655415 WDG655411:WDG655415 WNC655411:WNC655415 WWY655411:WWY655415 AQ720947:AQ720951 KM720947:KM720951 UI720947:UI720951 AEE720947:AEE720951 AOA720947:AOA720951 AXW720947:AXW720951 BHS720947:BHS720951 BRO720947:BRO720951 CBK720947:CBK720951 CLG720947:CLG720951 CVC720947:CVC720951 DEY720947:DEY720951 DOU720947:DOU720951 DYQ720947:DYQ720951 EIM720947:EIM720951 ESI720947:ESI720951 FCE720947:FCE720951 FMA720947:FMA720951 FVW720947:FVW720951 GFS720947:GFS720951 GPO720947:GPO720951 GZK720947:GZK720951 HJG720947:HJG720951 HTC720947:HTC720951 ICY720947:ICY720951 IMU720947:IMU720951 IWQ720947:IWQ720951 JGM720947:JGM720951 JQI720947:JQI720951 KAE720947:KAE720951 KKA720947:KKA720951 KTW720947:KTW720951 LDS720947:LDS720951 LNO720947:LNO720951 LXK720947:LXK720951 MHG720947:MHG720951 MRC720947:MRC720951 NAY720947:NAY720951 NKU720947:NKU720951 NUQ720947:NUQ720951 OEM720947:OEM720951 OOI720947:OOI720951 OYE720947:OYE720951 PIA720947:PIA720951 PRW720947:PRW720951 QBS720947:QBS720951 QLO720947:QLO720951 QVK720947:QVK720951 RFG720947:RFG720951 RPC720947:RPC720951 RYY720947:RYY720951 SIU720947:SIU720951 SSQ720947:SSQ720951 TCM720947:TCM720951 TMI720947:TMI720951 TWE720947:TWE720951 UGA720947:UGA720951 UPW720947:UPW720951 UZS720947:UZS720951 VJO720947:VJO720951 VTK720947:VTK720951 WDG720947:WDG720951 WNC720947:WNC720951 WWY720947:WWY720951 AQ786483:AQ786487 KM786483:KM786487 UI786483:UI786487 AEE786483:AEE786487 AOA786483:AOA786487 AXW786483:AXW786487 BHS786483:BHS786487 BRO786483:BRO786487 CBK786483:CBK786487 CLG786483:CLG786487 CVC786483:CVC786487 DEY786483:DEY786487 DOU786483:DOU786487 DYQ786483:DYQ786487 EIM786483:EIM786487 ESI786483:ESI786487 FCE786483:FCE786487 FMA786483:FMA786487 FVW786483:FVW786487 GFS786483:GFS786487 GPO786483:GPO786487 GZK786483:GZK786487 HJG786483:HJG786487 HTC786483:HTC786487 ICY786483:ICY786487 IMU786483:IMU786487 IWQ786483:IWQ786487 JGM786483:JGM786487 JQI786483:JQI786487 KAE786483:KAE786487 KKA786483:KKA786487 KTW786483:KTW786487 LDS786483:LDS786487 LNO786483:LNO786487 LXK786483:LXK786487 MHG786483:MHG786487 MRC786483:MRC786487 NAY786483:NAY786487 NKU786483:NKU786487 NUQ786483:NUQ786487 OEM786483:OEM786487 OOI786483:OOI786487 OYE786483:OYE786487 PIA786483:PIA786487 PRW786483:PRW786487 QBS786483:QBS786487 QLO786483:QLO786487 QVK786483:QVK786487 RFG786483:RFG786487 RPC786483:RPC786487 RYY786483:RYY786487 SIU786483:SIU786487 SSQ786483:SSQ786487 TCM786483:TCM786487 TMI786483:TMI786487 TWE786483:TWE786487 UGA786483:UGA786487 UPW786483:UPW786487 UZS786483:UZS786487 VJO786483:VJO786487 VTK786483:VTK786487 WDG786483:WDG786487 WNC786483:WNC786487 WWY786483:WWY786487 AQ852019:AQ852023 KM852019:KM852023 UI852019:UI852023 AEE852019:AEE852023 AOA852019:AOA852023 AXW852019:AXW852023 BHS852019:BHS852023 BRO852019:BRO852023 CBK852019:CBK852023 CLG852019:CLG852023 CVC852019:CVC852023 DEY852019:DEY852023 DOU852019:DOU852023 DYQ852019:DYQ852023 EIM852019:EIM852023 ESI852019:ESI852023 FCE852019:FCE852023 FMA852019:FMA852023 FVW852019:FVW852023 GFS852019:GFS852023 GPO852019:GPO852023 GZK852019:GZK852023 HJG852019:HJG852023 HTC852019:HTC852023 ICY852019:ICY852023 IMU852019:IMU852023 IWQ852019:IWQ852023 JGM852019:JGM852023 JQI852019:JQI852023 KAE852019:KAE852023 KKA852019:KKA852023 KTW852019:KTW852023 LDS852019:LDS852023 LNO852019:LNO852023 LXK852019:LXK852023 MHG852019:MHG852023 MRC852019:MRC852023 NAY852019:NAY852023 NKU852019:NKU852023 NUQ852019:NUQ852023 OEM852019:OEM852023 OOI852019:OOI852023 OYE852019:OYE852023 PIA852019:PIA852023 PRW852019:PRW852023 QBS852019:QBS852023 QLO852019:QLO852023 QVK852019:QVK852023 RFG852019:RFG852023 RPC852019:RPC852023 RYY852019:RYY852023 SIU852019:SIU852023 SSQ852019:SSQ852023 TCM852019:TCM852023 TMI852019:TMI852023 TWE852019:TWE852023 UGA852019:UGA852023 UPW852019:UPW852023 UZS852019:UZS852023 VJO852019:VJO852023 VTK852019:VTK852023 WDG852019:WDG852023 WNC852019:WNC852023 WWY852019:WWY852023 AQ917555:AQ917559 KM917555:KM917559 UI917555:UI917559 AEE917555:AEE917559 AOA917555:AOA917559 AXW917555:AXW917559 BHS917555:BHS917559 BRO917555:BRO917559 CBK917555:CBK917559 CLG917555:CLG917559 CVC917555:CVC917559 DEY917555:DEY917559 DOU917555:DOU917559 DYQ917555:DYQ917559 EIM917555:EIM917559 ESI917555:ESI917559 FCE917555:FCE917559 FMA917555:FMA917559 FVW917555:FVW917559 GFS917555:GFS917559 GPO917555:GPO917559 GZK917555:GZK917559 HJG917555:HJG917559 HTC917555:HTC917559 ICY917555:ICY917559 IMU917555:IMU917559 IWQ917555:IWQ917559 JGM917555:JGM917559 JQI917555:JQI917559 KAE917555:KAE917559 KKA917555:KKA917559 KTW917555:KTW917559 LDS917555:LDS917559 LNO917555:LNO917559 LXK917555:LXK917559 MHG917555:MHG917559 MRC917555:MRC917559 NAY917555:NAY917559 NKU917555:NKU917559 NUQ917555:NUQ917559 OEM917555:OEM917559 OOI917555:OOI917559 OYE917555:OYE917559 PIA917555:PIA917559 PRW917555:PRW917559 QBS917555:QBS917559 QLO917555:QLO917559 QVK917555:QVK917559 RFG917555:RFG917559 RPC917555:RPC917559 RYY917555:RYY917559 SIU917555:SIU917559 SSQ917555:SSQ917559 TCM917555:TCM917559 TMI917555:TMI917559 TWE917555:TWE917559 UGA917555:UGA917559 UPW917555:UPW917559 UZS917555:UZS917559 VJO917555:VJO917559 VTK917555:VTK917559 WDG917555:WDG917559 WNC917555:WNC917559 WWY917555:WWY917559 AQ983091:AQ983095 KM983091:KM983095 UI983091:UI983095 AEE983091:AEE983095 AOA983091:AOA983095 AXW983091:AXW983095 BHS983091:BHS983095 BRO983091:BRO983095 CBK983091:CBK983095 CLG983091:CLG983095 CVC983091:CVC983095 DEY983091:DEY983095 DOU983091:DOU983095 DYQ983091:DYQ983095 EIM983091:EIM983095 ESI983091:ESI983095 FCE983091:FCE983095 FMA983091:FMA983095 FVW983091:FVW983095 GFS983091:GFS983095 GPO983091:GPO983095 GZK983091:GZK983095 HJG983091:HJG983095 HTC983091:HTC983095 ICY983091:ICY983095 IMU983091:IMU983095 IWQ983091:IWQ983095 JGM983091:JGM983095 JQI983091:JQI983095 KAE983091:KAE983095 KKA983091:KKA983095 KTW983091:KTW983095 LDS983091:LDS983095 LNO983091:LNO983095 LXK983091:LXK983095 MHG983091:MHG983095 MRC983091:MRC983095 NAY983091:NAY983095 NKU983091:NKU983095 NUQ983091:NUQ983095 OEM983091:OEM983095 OOI983091:OOI983095 OYE983091:OYE983095 PIA983091:PIA983095 PRW983091:PRW983095 QBS983091:QBS983095 QLO983091:QLO983095 QVK983091:QVK983095 RFG983091:RFG983095 RPC983091:RPC983095 RYY983091:RYY983095 SIU983091:SIU983095 SSQ983091:SSQ983095 TCM983091:TCM983095 TMI983091:TMI983095 TWE983091:TWE983095 UGA983091:UGA983095 UPW983091:UPW983095 UZS983091:UZS983095 VJO983091:VJO983095 VTK983091:VTK983095 WDG983091:WDG983095 WNC983091:WNC983095 WWY983091:WWY983095 AS51:AS55 KO51:KO55 UK51:UK55 AEG51:AEG55 AOC51:AOC55 AXY51:AXY55 BHU51:BHU55 BRQ51:BRQ55 CBM51:CBM55 CLI51:CLI55 CVE51:CVE55 DFA51:DFA55 DOW51:DOW55 DYS51:DYS55 EIO51:EIO55 ESK51:ESK55 FCG51:FCG55 FMC51:FMC55 FVY51:FVY55 GFU51:GFU55 GPQ51:GPQ55 GZM51:GZM55 HJI51:HJI55 HTE51:HTE55 IDA51:IDA55 IMW51:IMW55 IWS51:IWS55 JGO51:JGO55 JQK51:JQK55 KAG51:KAG55 KKC51:KKC55 KTY51:KTY55 LDU51:LDU55 LNQ51:LNQ55 LXM51:LXM55 MHI51:MHI55 MRE51:MRE55 NBA51:NBA55 NKW51:NKW55 NUS51:NUS55 OEO51:OEO55 OOK51:OOK55 OYG51:OYG55 PIC51:PIC55 PRY51:PRY55 QBU51:QBU55 QLQ51:QLQ55 QVM51:QVM55 RFI51:RFI55 RPE51:RPE55 RZA51:RZA55 SIW51:SIW55 SSS51:SSS55 TCO51:TCO55 TMK51:TMK55 TWG51:TWG55 UGC51:UGC55 UPY51:UPY55 UZU51:UZU55 VJQ51:VJQ55 VTM51:VTM55 WDI51:WDI55 WNE51:WNE55 WXA51:WXA55 AS65587:AS65591 KO65587:KO65591 UK65587:UK65591 AEG65587:AEG65591 AOC65587:AOC65591 AXY65587:AXY65591 BHU65587:BHU65591 BRQ65587:BRQ65591 CBM65587:CBM65591 CLI65587:CLI65591 CVE65587:CVE65591 DFA65587:DFA65591 DOW65587:DOW65591 DYS65587:DYS65591 EIO65587:EIO65591 ESK65587:ESK65591 FCG65587:FCG65591 FMC65587:FMC65591 FVY65587:FVY65591 GFU65587:GFU65591 GPQ65587:GPQ65591 GZM65587:GZM65591 HJI65587:HJI65591 HTE65587:HTE65591 IDA65587:IDA65591 IMW65587:IMW65591 IWS65587:IWS65591 JGO65587:JGO65591 JQK65587:JQK65591 KAG65587:KAG65591 KKC65587:KKC65591 KTY65587:KTY65591 LDU65587:LDU65591 LNQ65587:LNQ65591 LXM65587:LXM65591 MHI65587:MHI65591 MRE65587:MRE65591 NBA65587:NBA65591 NKW65587:NKW65591 NUS65587:NUS65591 OEO65587:OEO65591 OOK65587:OOK65591 OYG65587:OYG65591 PIC65587:PIC65591 PRY65587:PRY65591 QBU65587:QBU65591 QLQ65587:QLQ65591 QVM65587:QVM65591 RFI65587:RFI65591 RPE65587:RPE65591 RZA65587:RZA65591 SIW65587:SIW65591 SSS65587:SSS65591 TCO65587:TCO65591 TMK65587:TMK65591 TWG65587:TWG65591 UGC65587:UGC65591 UPY65587:UPY65591 UZU65587:UZU65591 VJQ65587:VJQ65591 VTM65587:VTM65591 WDI65587:WDI65591 WNE65587:WNE65591 WXA65587:WXA65591 AS131123:AS131127 KO131123:KO131127 UK131123:UK131127 AEG131123:AEG131127 AOC131123:AOC131127 AXY131123:AXY131127 BHU131123:BHU131127 BRQ131123:BRQ131127 CBM131123:CBM131127 CLI131123:CLI131127 CVE131123:CVE131127 DFA131123:DFA131127 DOW131123:DOW131127 DYS131123:DYS131127 EIO131123:EIO131127 ESK131123:ESK131127 FCG131123:FCG131127 FMC131123:FMC131127 FVY131123:FVY131127 GFU131123:GFU131127 GPQ131123:GPQ131127 GZM131123:GZM131127 HJI131123:HJI131127 HTE131123:HTE131127 IDA131123:IDA131127 IMW131123:IMW131127 IWS131123:IWS131127 JGO131123:JGO131127 JQK131123:JQK131127 KAG131123:KAG131127 KKC131123:KKC131127 KTY131123:KTY131127 LDU131123:LDU131127 LNQ131123:LNQ131127 LXM131123:LXM131127 MHI131123:MHI131127 MRE131123:MRE131127 NBA131123:NBA131127 NKW131123:NKW131127 NUS131123:NUS131127 OEO131123:OEO131127 OOK131123:OOK131127 OYG131123:OYG131127 PIC131123:PIC131127 PRY131123:PRY131127 QBU131123:QBU131127 QLQ131123:QLQ131127 QVM131123:QVM131127 RFI131123:RFI131127 RPE131123:RPE131127 RZA131123:RZA131127 SIW131123:SIW131127 SSS131123:SSS131127 TCO131123:TCO131127 TMK131123:TMK131127 TWG131123:TWG131127 UGC131123:UGC131127 UPY131123:UPY131127 UZU131123:UZU131127 VJQ131123:VJQ131127 VTM131123:VTM131127 WDI131123:WDI131127 WNE131123:WNE131127 WXA131123:WXA131127 AS196659:AS196663 KO196659:KO196663 UK196659:UK196663 AEG196659:AEG196663 AOC196659:AOC196663 AXY196659:AXY196663 BHU196659:BHU196663 BRQ196659:BRQ196663 CBM196659:CBM196663 CLI196659:CLI196663 CVE196659:CVE196663 DFA196659:DFA196663 DOW196659:DOW196663 DYS196659:DYS196663 EIO196659:EIO196663 ESK196659:ESK196663 FCG196659:FCG196663 FMC196659:FMC196663 FVY196659:FVY196663 GFU196659:GFU196663 GPQ196659:GPQ196663 GZM196659:GZM196663 HJI196659:HJI196663 HTE196659:HTE196663 IDA196659:IDA196663 IMW196659:IMW196663 IWS196659:IWS196663 JGO196659:JGO196663 JQK196659:JQK196663 KAG196659:KAG196663 KKC196659:KKC196663 KTY196659:KTY196663 LDU196659:LDU196663 LNQ196659:LNQ196663 LXM196659:LXM196663 MHI196659:MHI196663 MRE196659:MRE196663 NBA196659:NBA196663 NKW196659:NKW196663 NUS196659:NUS196663 OEO196659:OEO196663 OOK196659:OOK196663 OYG196659:OYG196663 PIC196659:PIC196663 PRY196659:PRY196663 QBU196659:QBU196663 QLQ196659:QLQ196663 QVM196659:QVM196663 RFI196659:RFI196663 RPE196659:RPE196663 RZA196659:RZA196663 SIW196659:SIW196663 SSS196659:SSS196663 TCO196659:TCO196663 TMK196659:TMK196663 TWG196659:TWG196663 UGC196659:UGC196663 UPY196659:UPY196663 UZU196659:UZU196663 VJQ196659:VJQ196663 VTM196659:VTM196663 WDI196659:WDI196663 WNE196659:WNE196663 WXA196659:WXA196663 AS262195:AS262199 KO262195:KO262199 UK262195:UK262199 AEG262195:AEG262199 AOC262195:AOC262199 AXY262195:AXY262199 BHU262195:BHU262199 BRQ262195:BRQ262199 CBM262195:CBM262199 CLI262195:CLI262199 CVE262195:CVE262199 DFA262195:DFA262199 DOW262195:DOW262199 DYS262195:DYS262199 EIO262195:EIO262199 ESK262195:ESK262199 FCG262195:FCG262199 FMC262195:FMC262199 FVY262195:FVY262199 GFU262195:GFU262199 GPQ262195:GPQ262199 GZM262195:GZM262199 HJI262195:HJI262199 HTE262195:HTE262199 IDA262195:IDA262199 IMW262195:IMW262199 IWS262195:IWS262199 JGO262195:JGO262199 JQK262195:JQK262199 KAG262195:KAG262199 KKC262195:KKC262199 KTY262195:KTY262199 LDU262195:LDU262199 LNQ262195:LNQ262199 LXM262195:LXM262199 MHI262195:MHI262199 MRE262195:MRE262199 NBA262195:NBA262199 NKW262195:NKW262199 NUS262195:NUS262199 OEO262195:OEO262199 OOK262195:OOK262199 OYG262195:OYG262199 PIC262195:PIC262199 PRY262195:PRY262199 QBU262195:QBU262199 QLQ262195:QLQ262199 QVM262195:QVM262199 RFI262195:RFI262199 RPE262195:RPE262199 RZA262195:RZA262199 SIW262195:SIW262199 SSS262195:SSS262199 TCO262195:TCO262199 TMK262195:TMK262199 TWG262195:TWG262199 UGC262195:UGC262199 UPY262195:UPY262199 UZU262195:UZU262199 VJQ262195:VJQ262199 VTM262195:VTM262199 WDI262195:WDI262199 WNE262195:WNE262199 WXA262195:WXA262199 AS327731:AS327735 KO327731:KO327735 UK327731:UK327735 AEG327731:AEG327735 AOC327731:AOC327735 AXY327731:AXY327735 BHU327731:BHU327735 BRQ327731:BRQ327735 CBM327731:CBM327735 CLI327731:CLI327735 CVE327731:CVE327735 DFA327731:DFA327735 DOW327731:DOW327735 DYS327731:DYS327735 EIO327731:EIO327735 ESK327731:ESK327735 FCG327731:FCG327735 FMC327731:FMC327735 FVY327731:FVY327735 GFU327731:GFU327735 GPQ327731:GPQ327735 GZM327731:GZM327735 HJI327731:HJI327735 HTE327731:HTE327735 IDA327731:IDA327735 IMW327731:IMW327735 IWS327731:IWS327735 JGO327731:JGO327735 JQK327731:JQK327735 KAG327731:KAG327735 KKC327731:KKC327735 KTY327731:KTY327735 LDU327731:LDU327735 LNQ327731:LNQ327735 LXM327731:LXM327735 MHI327731:MHI327735 MRE327731:MRE327735 NBA327731:NBA327735 NKW327731:NKW327735 NUS327731:NUS327735 OEO327731:OEO327735 OOK327731:OOK327735 OYG327731:OYG327735 PIC327731:PIC327735 PRY327731:PRY327735 QBU327731:QBU327735 QLQ327731:QLQ327735 QVM327731:QVM327735 RFI327731:RFI327735 RPE327731:RPE327735 RZA327731:RZA327735 SIW327731:SIW327735 SSS327731:SSS327735 TCO327731:TCO327735 TMK327731:TMK327735 TWG327731:TWG327735 UGC327731:UGC327735 UPY327731:UPY327735 UZU327731:UZU327735 VJQ327731:VJQ327735 VTM327731:VTM327735 WDI327731:WDI327735 WNE327731:WNE327735 WXA327731:WXA327735 AS393267:AS393271 KO393267:KO393271 UK393267:UK393271 AEG393267:AEG393271 AOC393267:AOC393271 AXY393267:AXY393271 BHU393267:BHU393271 BRQ393267:BRQ393271 CBM393267:CBM393271 CLI393267:CLI393271 CVE393267:CVE393271 DFA393267:DFA393271 DOW393267:DOW393271 DYS393267:DYS393271 EIO393267:EIO393271 ESK393267:ESK393271 FCG393267:FCG393271 FMC393267:FMC393271 FVY393267:FVY393271 GFU393267:GFU393271 GPQ393267:GPQ393271 GZM393267:GZM393271 HJI393267:HJI393271 HTE393267:HTE393271 IDA393267:IDA393271 IMW393267:IMW393271 IWS393267:IWS393271 JGO393267:JGO393271 JQK393267:JQK393271 KAG393267:KAG393271 KKC393267:KKC393271 KTY393267:KTY393271 LDU393267:LDU393271 LNQ393267:LNQ393271 LXM393267:LXM393271 MHI393267:MHI393271 MRE393267:MRE393271 NBA393267:NBA393271 NKW393267:NKW393271 NUS393267:NUS393271 OEO393267:OEO393271 OOK393267:OOK393271 OYG393267:OYG393271 PIC393267:PIC393271 PRY393267:PRY393271 QBU393267:QBU393271 QLQ393267:QLQ393271 QVM393267:QVM393271 RFI393267:RFI393271 RPE393267:RPE393271 RZA393267:RZA393271 SIW393267:SIW393271 SSS393267:SSS393271 TCO393267:TCO393271 TMK393267:TMK393271 TWG393267:TWG393271 UGC393267:UGC393271 UPY393267:UPY393271 UZU393267:UZU393271 VJQ393267:VJQ393271 VTM393267:VTM393271 WDI393267:WDI393271 WNE393267:WNE393271 WXA393267:WXA393271 AS458803:AS458807 KO458803:KO458807 UK458803:UK458807 AEG458803:AEG458807 AOC458803:AOC458807 AXY458803:AXY458807 BHU458803:BHU458807 BRQ458803:BRQ458807 CBM458803:CBM458807 CLI458803:CLI458807 CVE458803:CVE458807 DFA458803:DFA458807 DOW458803:DOW458807 DYS458803:DYS458807 EIO458803:EIO458807 ESK458803:ESK458807 FCG458803:FCG458807 FMC458803:FMC458807 FVY458803:FVY458807 GFU458803:GFU458807 GPQ458803:GPQ458807 GZM458803:GZM458807 HJI458803:HJI458807 HTE458803:HTE458807 IDA458803:IDA458807 IMW458803:IMW458807 IWS458803:IWS458807 JGO458803:JGO458807 JQK458803:JQK458807 KAG458803:KAG458807 KKC458803:KKC458807 KTY458803:KTY458807 LDU458803:LDU458807 LNQ458803:LNQ458807 LXM458803:LXM458807 MHI458803:MHI458807 MRE458803:MRE458807 NBA458803:NBA458807 NKW458803:NKW458807 NUS458803:NUS458807 OEO458803:OEO458807 OOK458803:OOK458807 OYG458803:OYG458807 PIC458803:PIC458807 PRY458803:PRY458807 QBU458803:QBU458807 QLQ458803:QLQ458807 QVM458803:QVM458807 RFI458803:RFI458807 RPE458803:RPE458807 RZA458803:RZA458807 SIW458803:SIW458807 SSS458803:SSS458807 TCO458803:TCO458807 TMK458803:TMK458807 TWG458803:TWG458807 UGC458803:UGC458807 UPY458803:UPY458807 UZU458803:UZU458807 VJQ458803:VJQ458807 VTM458803:VTM458807 WDI458803:WDI458807 WNE458803:WNE458807 WXA458803:WXA458807 AS524339:AS524343 KO524339:KO524343 UK524339:UK524343 AEG524339:AEG524343 AOC524339:AOC524343 AXY524339:AXY524343 BHU524339:BHU524343 BRQ524339:BRQ524343 CBM524339:CBM524343 CLI524339:CLI524343 CVE524339:CVE524343 DFA524339:DFA524343 DOW524339:DOW524343 DYS524339:DYS524343 EIO524339:EIO524343 ESK524339:ESK524343 FCG524339:FCG524343 FMC524339:FMC524343 FVY524339:FVY524343 GFU524339:GFU524343 GPQ524339:GPQ524343 GZM524339:GZM524343 HJI524339:HJI524343 HTE524339:HTE524343 IDA524339:IDA524343 IMW524339:IMW524343 IWS524339:IWS524343 JGO524339:JGO524343 JQK524339:JQK524343 KAG524339:KAG524343 KKC524339:KKC524343 KTY524339:KTY524343 LDU524339:LDU524343 LNQ524339:LNQ524343 LXM524339:LXM524343 MHI524339:MHI524343 MRE524339:MRE524343 NBA524339:NBA524343 NKW524339:NKW524343 NUS524339:NUS524343 OEO524339:OEO524343 OOK524339:OOK524343 OYG524339:OYG524343 PIC524339:PIC524343 PRY524339:PRY524343 QBU524339:QBU524343 QLQ524339:QLQ524343 QVM524339:QVM524343 RFI524339:RFI524343 RPE524339:RPE524343 RZA524339:RZA524343 SIW524339:SIW524343 SSS524339:SSS524343 TCO524339:TCO524343 TMK524339:TMK524343 TWG524339:TWG524343 UGC524339:UGC524343 UPY524339:UPY524343 UZU524339:UZU524343 VJQ524339:VJQ524343 VTM524339:VTM524343 WDI524339:WDI524343 WNE524339:WNE524343 WXA524339:WXA524343 AS589875:AS589879 KO589875:KO589879 UK589875:UK589879 AEG589875:AEG589879 AOC589875:AOC589879 AXY589875:AXY589879 BHU589875:BHU589879 BRQ589875:BRQ589879 CBM589875:CBM589879 CLI589875:CLI589879 CVE589875:CVE589879 DFA589875:DFA589879 DOW589875:DOW589879 DYS589875:DYS589879 EIO589875:EIO589879 ESK589875:ESK589879 FCG589875:FCG589879 FMC589875:FMC589879 FVY589875:FVY589879 GFU589875:GFU589879 GPQ589875:GPQ589879 GZM589875:GZM589879 HJI589875:HJI589879 HTE589875:HTE589879 IDA589875:IDA589879 IMW589875:IMW589879 IWS589875:IWS589879 JGO589875:JGO589879 JQK589875:JQK589879 KAG589875:KAG589879 KKC589875:KKC589879 KTY589875:KTY589879 LDU589875:LDU589879 LNQ589875:LNQ589879 LXM589875:LXM589879 MHI589875:MHI589879 MRE589875:MRE589879 NBA589875:NBA589879 NKW589875:NKW589879 NUS589875:NUS589879 OEO589875:OEO589879 OOK589875:OOK589879 OYG589875:OYG589879 PIC589875:PIC589879 PRY589875:PRY589879 QBU589875:QBU589879 QLQ589875:QLQ589879 QVM589875:QVM589879 RFI589875:RFI589879 RPE589875:RPE589879 RZA589875:RZA589879 SIW589875:SIW589879 SSS589875:SSS589879 TCO589875:TCO589879 TMK589875:TMK589879 TWG589875:TWG589879 UGC589875:UGC589879 UPY589875:UPY589879 UZU589875:UZU589879 VJQ589875:VJQ589879 VTM589875:VTM589879 WDI589875:WDI589879 WNE589875:WNE589879 WXA589875:WXA589879 AS655411:AS655415 KO655411:KO655415 UK655411:UK655415 AEG655411:AEG655415 AOC655411:AOC655415 AXY655411:AXY655415 BHU655411:BHU655415 BRQ655411:BRQ655415 CBM655411:CBM655415 CLI655411:CLI655415 CVE655411:CVE655415 DFA655411:DFA655415 DOW655411:DOW655415 DYS655411:DYS655415 EIO655411:EIO655415 ESK655411:ESK655415 FCG655411:FCG655415 FMC655411:FMC655415 FVY655411:FVY655415 GFU655411:GFU655415 GPQ655411:GPQ655415 GZM655411:GZM655415 HJI655411:HJI655415 HTE655411:HTE655415 IDA655411:IDA655415 IMW655411:IMW655415 IWS655411:IWS655415 JGO655411:JGO655415 JQK655411:JQK655415 KAG655411:KAG655415 KKC655411:KKC655415 KTY655411:KTY655415 LDU655411:LDU655415 LNQ655411:LNQ655415 LXM655411:LXM655415 MHI655411:MHI655415 MRE655411:MRE655415 NBA655411:NBA655415 NKW655411:NKW655415 NUS655411:NUS655415 OEO655411:OEO655415 OOK655411:OOK655415 OYG655411:OYG655415 PIC655411:PIC655415 PRY655411:PRY655415 QBU655411:QBU655415 QLQ655411:QLQ655415 QVM655411:QVM655415 RFI655411:RFI655415 RPE655411:RPE655415 RZA655411:RZA655415 SIW655411:SIW655415 SSS655411:SSS655415 TCO655411:TCO655415 TMK655411:TMK655415 TWG655411:TWG655415 UGC655411:UGC655415 UPY655411:UPY655415 UZU655411:UZU655415 VJQ655411:VJQ655415 VTM655411:VTM655415 WDI655411:WDI655415 WNE655411:WNE655415 WXA655411:WXA655415 AS720947:AS720951 KO720947:KO720951 UK720947:UK720951 AEG720947:AEG720951 AOC720947:AOC720951 AXY720947:AXY720951 BHU720947:BHU720951 BRQ720947:BRQ720951 CBM720947:CBM720951 CLI720947:CLI720951 CVE720947:CVE720951 DFA720947:DFA720951 DOW720947:DOW720951 DYS720947:DYS720951 EIO720947:EIO720951 ESK720947:ESK720951 FCG720947:FCG720951 FMC720947:FMC720951 FVY720947:FVY720951 GFU720947:GFU720951 GPQ720947:GPQ720951 GZM720947:GZM720951 HJI720947:HJI720951 HTE720947:HTE720951 IDA720947:IDA720951 IMW720947:IMW720951 IWS720947:IWS720951 JGO720947:JGO720951 JQK720947:JQK720951 KAG720947:KAG720951 KKC720947:KKC720951 KTY720947:KTY720951 LDU720947:LDU720951 LNQ720947:LNQ720951 LXM720947:LXM720951 MHI720947:MHI720951 MRE720947:MRE720951 NBA720947:NBA720951 NKW720947:NKW720951 NUS720947:NUS720951 OEO720947:OEO720951 OOK720947:OOK720951 OYG720947:OYG720951 PIC720947:PIC720951 PRY720947:PRY720951 QBU720947:QBU720951 QLQ720947:QLQ720951 QVM720947:QVM720951 RFI720947:RFI720951 RPE720947:RPE720951 RZA720947:RZA720951 SIW720947:SIW720951 SSS720947:SSS720951 TCO720947:TCO720951 TMK720947:TMK720951 TWG720947:TWG720951 UGC720947:UGC720951 UPY720947:UPY720951 UZU720947:UZU720951 VJQ720947:VJQ720951 VTM720947:VTM720951 WDI720947:WDI720951 WNE720947:WNE720951 WXA720947:WXA720951 AS786483:AS786487 KO786483:KO786487 UK786483:UK786487 AEG786483:AEG786487 AOC786483:AOC786487 AXY786483:AXY786487 BHU786483:BHU786487 BRQ786483:BRQ786487 CBM786483:CBM786487 CLI786483:CLI786487 CVE786483:CVE786487 DFA786483:DFA786487 DOW786483:DOW786487 DYS786483:DYS786487 EIO786483:EIO786487 ESK786483:ESK786487 FCG786483:FCG786487 FMC786483:FMC786487 FVY786483:FVY786487 GFU786483:GFU786487 GPQ786483:GPQ786487 GZM786483:GZM786487 HJI786483:HJI786487 HTE786483:HTE786487 IDA786483:IDA786487 IMW786483:IMW786487 IWS786483:IWS786487 JGO786483:JGO786487 JQK786483:JQK786487 KAG786483:KAG786487 KKC786483:KKC786487 KTY786483:KTY786487 LDU786483:LDU786487 LNQ786483:LNQ786487 LXM786483:LXM786487 MHI786483:MHI786487 MRE786483:MRE786487 NBA786483:NBA786487 NKW786483:NKW786487 NUS786483:NUS786487 OEO786483:OEO786487 OOK786483:OOK786487 OYG786483:OYG786487 PIC786483:PIC786487 PRY786483:PRY786487 QBU786483:QBU786487 QLQ786483:QLQ786487 QVM786483:QVM786487 RFI786483:RFI786487 RPE786483:RPE786487 RZA786483:RZA786487 SIW786483:SIW786487 SSS786483:SSS786487 TCO786483:TCO786487 TMK786483:TMK786487 TWG786483:TWG786487 UGC786483:UGC786487 UPY786483:UPY786487 UZU786483:UZU786487 VJQ786483:VJQ786487 VTM786483:VTM786487 WDI786483:WDI786487 WNE786483:WNE786487 WXA786483:WXA786487 AS852019:AS852023 KO852019:KO852023 UK852019:UK852023 AEG852019:AEG852023 AOC852019:AOC852023 AXY852019:AXY852023 BHU852019:BHU852023 BRQ852019:BRQ852023 CBM852019:CBM852023 CLI852019:CLI852023 CVE852019:CVE852023 DFA852019:DFA852023 DOW852019:DOW852023 DYS852019:DYS852023 EIO852019:EIO852023 ESK852019:ESK852023 FCG852019:FCG852023 FMC852019:FMC852023 FVY852019:FVY852023 GFU852019:GFU852023 GPQ852019:GPQ852023 GZM852019:GZM852023 HJI852019:HJI852023 HTE852019:HTE852023 IDA852019:IDA852023 IMW852019:IMW852023 IWS852019:IWS852023 JGO852019:JGO852023 JQK852019:JQK852023 KAG852019:KAG852023 KKC852019:KKC852023 KTY852019:KTY852023 LDU852019:LDU852023 LNQ852019:LNQ852023 LXM852019:LXM852023 MHI852019:MHI852023 MRE852019:MRE852023 NBA852019:NBA852023 NKW852019:NKW852023 NUS852019:NUS852023 OEO852019:OEO852023 OOK852019:OOK852023 OYG852019:OYG852023 PIC852019:PIC852023 PRY852019:PRY852023 QBU852019:QBU852023 QLQ852019:QLQ852023 QVM852019:QVM852023 RFI852019:RFI852023 RPE852019:RPE852023 RZA852019:RZA852023 SIW852019:SIW852023 SSS852019:SSS852023 TCO852019:TCO852023 TMK852019:TMK852023 TWG852019:TWG852023 UGC852019:UGC852023 UPY852019:UPY852023 UZU852019:UZU852023 VJQ852019:VJQ852023 VTM852019:VTM852023 WDI852019:WDI852023 WNE852019:WNE852023 WXA852019:WXA852023 AS917555:AS917559 KO917555:KO917559 UK917555:UK917559 AEG917555:AEG917559 AOC917555:AOC917559 AXY917555:AXY917559 BHU917555:BHU917559 BRQ917555:BRQ917559 CBM917555:CBM917559 CLI917555:CLI917559 CVE917555:CVE917559 DFA917555:DFA917559 DOW917555:DOW917559 DYS917555:DYS917559 EIO917555:EIO917559 ESK917555:ESK917559 FCG917555:FCG917559 FMC917555:FMC917559 FVY917555:FVY917559 GFU917555:GFU917559 GPQ917555:GPQ917559 GZM917555:GZM917559 HJI917555:HJI917559 HTE917555:HTE917559 IDA917555:IDA917559 IMW917555:IMW917559 IWS917555:IWS917559 JGO917555:JGO917559 JQK917555:JQK917559 KAG917555:KAG917559 KKC917555:KKC917559 KTY917555:KTY917559 LDU917555:LDU917559 LNQ917555:LNQ917559 LXM917555:LXM917559 MHI917555:MHI917559 MRE917555:MRE917559 NBA917555:NBA917559 NKW917555:NKW917559 NUS917555:NUS917559 OEO917555:OEO917559 OOK917555:OOK917559 OYG917555:OYG917559 PIC917555:PIC917559 PRY917555:PRY917559 QBU917555:QBU917559 QLQ917555:QLQ917559 QVM917555:QVM917559 RFI917555:RFI917559 RPE917555:RPE917559 RZA917555:RZA917559 SIW917555:SIW917559 SSS917555:SSS917559 TCO917555:TCO917559 TMK917555:TMK917559 TWG917555:TWG917559 UGC917555:UGC917559 UPY917555:UPY917559 UZU917555:UZU917559 VJQ917555:VJQ917559 VTM917555:VTM917559 WDI917555:WDI917559 WNE917555:WNE917559 WXA917555:WXA917559 AS983091:AS983095 KO983091:KO983095 UK983091:UK983095 AEG983091:AEG983095 AOC983091:AOC983095 AXY983091:AXY983095 BHU983091:BHU983095 BRQ983091:BRQ983095 CBM983091:CBM983095 CLI983091:CLI983095 CVE983091:CVE983095 DFA983091:DFA983095 DOW983091:DOW983095 DYS983091:DYS983095 EIO983091:EIO983095 ESK983091:ESK983095 FCG983091:FCG983095 FMC983091:FMC983095 FVY983091:FVY983095 GFU983091:GFU983095 GPQ983091:GPQ983095 GZM983091:GZM983095 HJI983091:HJI983095 HTE983091:HTE983095 IDA983091:IDA983095 IMW983091:IMW983095 IWS983091:IWS983095 JGO983091:JGO983095 JQK983091:JQK983095 KAG983091:KAG983095 KKC983091:KKC983095 KTY983091:KTY983095 LDU983091:LDU983095 LNQ983091:LNQ983095 LXM983091:LXM983095 MHI983091:MHI983095 MRE983091:MRE983095 NBA983091:NBA983095 NKW983091:NKW983095 NUS983091:NUS983095 OEO983091:OEO983095 OOK983091:OOK983095 OYG983091:OYG983095 PIC983091:PIC983095 PRY983091:PRY983095 QBU983091:QBU983095 QLQ983091:QLQ983095 QVM983091:QVM983095 RFI983091:RFI983095 RPE983091:RPE983095 RZA983091:RZA983095 SIW983091:SIW983095 SSS983091:SSS983095 TCO983091:TCO983095 TMK983091:TMK983095 TWG983091:TWG983095 UGC983091:UGC983095 UPY983091:UPY983095 UZU983091:UZU983095 VJQ983091:VJQ983095 VTM983091:VTM983095 WDI983091:WDI983095 WNE983091:WNE983095 WXA983091:WXA983095 AW51:AW55 KS51:KS55 UO51:UO55 AEK51:AEK55 AOG51:AOG55 AYC51:AYC55 BHY51:BHY55 BRU51:BRU55 CBQ51:CBQ55 CLM51:CLM55 CVI51:CVI55 DFE51:DFE55 DPA51:DPA55 DYW51:DYW55 EIS51:EIS55 ESO51:ESO55 FCK51:FCK55 FMG51:FMG55 FWC51:FWC55 GFY51:GFY55 GPU51:GPU55 GZQ51:GZQ55 HJM51:HJM55 HTI51:HTI55 IDE51:IDE55 INA51:INA55 IWW51:IWW55 JGS51:JGS55 JQO51:JQO55 KAK51:KAK55 KKG51:KKG55 KUC51:KUC55 LDY51:LDY55 LNU51:LNU55 LXQ51:LXQ55 MHM51:MHM55 MRI51:MRI55 NBE51:NBE55 NLA51:NLA55 NUW51:NUW55 OES51:OES55 OOO51:OOO55 OYK51:OYK55 PIG51:PIG55 PSC51:PSC55 QBY51:QBY55 QLU51:QLU55 QVQ51:QVQ55 RFM51:RFM55 RPI51:RPI55 RZE51:RZE55 SJA51:SJA55 SSW51:SSW55 TCS51:TCS55 TMO51:TMO55 TWK51:TWK55 UGG51:UGG55 UQC51:UQC55 UZY51:UZY55 VJU51:VJU55 VTQ51:VTQ55 WDM51:WDM55 WNI51:WNI55 WXE51:WXE55 AW65587:AW65591 KS65587:KS65591 UO65587:UO65591 AEK65587:AEK65591 AOG65587:AOG65591 AYC65587:AYC65591 BHY65587:BHY65591 BRU65587:BRU65591 CBQ65587:CBQ65591 CLM65587:CLM65591 CVI65587:CVI65591 DFE65587:DFE65591 DPA65587:DPA65591 DYW65587:DYW65591 EIS65587:EIS65591 ESO65587:ESO65591 FCK65587:FCK65591 FMG65587:FMG65591 FWC65587:FWC65591 GFY65587:GFY65591 GPU65587:GPU65591 GZQ65587:GZQ65591 HJM65587:HJM65591 HTI65587:HTI65591 IDE65587:IDE65591 INA65587:INA65591 IWW65587:IWW65591 JGS65587:JGS65591 JQO65587:JQO65591 KAK65587:KAK65591 KKG65587:KKG65591 KUC65587:KUC65591 LDY65587:LDY65591 LNU65587:LNU65591 LXQ65587:LXQ65591 MHM65587:MHM65591 MRI65587:MRI65591 NBE65587:NBE65591 NLA65587:NLA65591 NUW65587:NUW65591 OES65587:OES65591 OOO65587:OOO65591 OYK65587:OYK65591 PIG65587:PIG65591 PSC65587:PSC65591 QBY65587:QBY65591 QLU65587:QLU65591 QVQ65587:QVQ65591 RFM65587:RFM65591 RPI65587:RPI65591 RZE65587:RZE65591 SJA65587:SJA65591 SSW65587:SSW65591 TCS65587:TCS65591 TMO65587:TMO65591 TWK65587:TWK65591 UGG65587:UGG65591 UQC65587:UQC65591 UZY65587:UZY65591 VJU65587:VJU65591 VTQ65587:VTQ65591 WDM65587:WDM65591 WNI65587:WNI65591 WXE65587:WXE65591 AW131123:AW131127 KS131123:KS131127 UO131123:UO131127 AEK131123:AEK131127 AOG131123:AOG131127 AYC131123:AYC131127 BHY131123:BHY131127 BRU131123:BRU131127 CBQ131123:CBQ131127 CLM131123:CLM131127 CVI131123:CVI131127 DFE131123:DFE131127 DPA131123:DPA131127 DYW131123:DYW131127 EIS131123:EIS131127 ESO131123:ESO131127 FCK131123:FCK131127 FMG131123:FMG131127 FWC131123:FWC131127 GFY131123:GFY131127 GPU131123:GPU131127 GZQ131123:GZQ131127 HJM131123:HJM131127 HTI131123:HTI131127 IDE131123:IDE131127 INA131123:INA131127 IWW131123:IWW131127 JGS131123:JGS131127 JQO131123:JQO131127 KAK131123:KAK131127 KKG131123:KKG131127 KUC131123:KUC131127 LDY131123:LDY131127 LNU131123:LNU131127 LXQ131123:LXQ131127 MHM131123:MHM131127 MRI131123:MRI131127 NBE131123:NBE131127 NLA131123:NLA131127 NUW131123:NUW131127 OES131123:OES131127 OOO131123:OOO131127 OYK131123:OYK131127 PIG131123:PIG131127 PSC131123:PSC131127 QBY131123:QBY131127 QLU131123:QLU131127 QVQ131123:QVQ131127 RFM131123:RFM131127 RPI131123:RPI131127 RZE131123:RZE131127 SJA131123:SJA131127 SSW131123:SSW131127 TCS131123:TCS131127 TMO131123:TMO131127 TWK131123:TWK131127 UGG131123:UGG131127 UQC131123:UQC131127 UZY131123:UZY131127 VJU131123:VJU131127 VTQ131123:VTQ131127 WDM131123:WDM131127 WNI131123:WNI131127 WXE131123:WXE131127 AW196659:AW196663 KS196659:KS196663 UO196659:UO196663 AEK196659:AEK196663 AOG196659:AOG196663 AYC196659:AYC196663 BHY196659:BHY196663 BRU196659:BRU196663 CBQ196659:CBQ196663 CLM196659:CLM196663 CVI196659:CVI196663 DFE196659:DFE196663 DPA196659:DPA196663 DYW196659:DYW196663 EIS196659:EIS196663 ESO196659:ESO196663 FCK196659:FCK196663 FMG196659:FMG196663 FWC196659:FWC196663 GFY196659:GFY196663 GPU196659:GPU196663 GZQ196659:GZQ196663 HJM196659:HJM196663 HTI196659:HTI196663 IDE196659:IDE196663 INA196659:INA196663 IWW196659:IWW196663 JGS196659:JGS196663 JQO196659:JQO196663 KAK196659:KAK196663 KKG196659:KKG196663 KUC196659:KUC196663 LDY196659:LDY196663 LNU196659:LNU196663 LXQ196659:LXQ196663 MHM196659:MHM196663 MRI196659:MRI196663 NBE196659:NBE196663 NLA196659:NLA196663 NUW196659:NUW196663 OES196659:OES196663 OOO196659:OOO196663 OYK196659:OYK196663 PIG196659:PIG196663 PSC196659:PSC196663 QBY196659:QBY196663 QLU196659:QLU196663 QVQ196659:QVQ196663 RFM196659:RFM196663 RPI196659:RPI196663 RZE196659:RZE196663 SJA196659:SJA196663 SSW196659:SSW196663 TCS196659:TCS196663 TMO196659:TMO196663 TWK196659:TWK196663 UGG196659:UGG196663 UQC196659:UQC196663 UZY196659:UZY196663 VJU196659:VJU196663 VTQ196659:VTQ196663 WDM196659:WDM196663 WNI196659:WNI196663 WXE196659:WXE196663 AW262195:AW262199 KS262195:KS262199 UO262195:UO262199 AEK262195:AEK262199 AOG262195:AOG262199 AYC262195:AYC262199 BHY262195:BHY262199 BRU262195:BRU262199 CBQ262195:CBQ262199 CLM262195:CLM262199 CVI262195:CVI262199 DFE262195:DFE262199 DPA262195:DPA262199 DYW262195:DYW262199 EIS262195:EIS262199 ESO262195:ESO262199 FCK262195:FCK262199 FMG262195:FMG262199 FWC262195:FWC262199 GFY262195:GFY262199 GPU262195:GPU262199 GZQ262195:GZQ262199 HJM262195:HJM262199 HTI262195:HTI262199 IDE262195:IDE262199 INA262195:INA262199 IWW262195:IWW262199 JGS262195:JGS262199 JQO262195:JQO262199 KAK262195:KAK262199 KKG262195:KKG262199 KUC262195:KUC262199 LDY262195:LDY262199 LNU262195:LNU262199 LXQ262195:LXQ262199 MHM262195:MHM262199 MRI262195:MRI262199 NBE262195:NBE262199 NLA262195:NLA262199 NUW262195:NUW262199 OES262195:OES262199 OOO262195:OOO262199 OYK262195:OYK262199 PIG262195:PIG262199 PSC262195:PSC262199 QBY262195:QBY262199 QLU262195:QLU262199 QVQ262195:QVQ262199 RFM262195:RFM262199 RPI262195:RPI262199 RZE262195:RZE262199 SJA262195:SJA262199 SSW262195:SSW262199 TCS262195:TCS262199 TMO262195:TMO262199 TWK262195:TWK262199 UGG262195:UGG262199 UQC262195:UQC262199 UZY262195:UZY262199 VJU262195:VJU262199 VTQ262195:VTQ262199 WDM262195:WDM262199 WNI262195:WNI262199 WXE262195:WXE262199 AW327731:AW327735 KS327731:KS327735 UO327731:UO327735 AEK327731:AEK327735 AOG327731:AOG327735 AYC327731:AYC327735 BHY327731:BHY327735 BRU327731:BRU327735 CBQ327731:CBQ327735 CLM327731:CLM327735 CVI327731:CVI327735 DFE327731:DFE327735 DPA327731:DPA327735 DYW327731:DYW327735 EIS327731:EIS327735 ESO327731:ESO327735 FCK327731:FCK327735 FMG327731:FMG327735 FWC327731:FWC327735 GFY327731:GFY327735 GPU327731:GPU327735 GZQ327731:GZQ327735 HJM327731:HJM327735 HTI327731:HTI327735 IDE327731:IDE327735 INA327731:INA327735 IWW327731:IWW327735 JGS327731:JGS327735 JQO327731:JQO327735 KAK327731:KAK327735 KKG327731:KKG327735 KUC327731:KUC327735 LDY327731:LDY327735 LNU327731:LNU327735 LXQ327731:LXQ327735 MHM327731:MHM327735 MRI327731:MRI327735 NBE327731:NBE327735 NLA327731:NLA327735 NUW327731:NUW327735 OES327731:OES327735 OOO327731:OOO327735 OYK327731:OYK327735 PIG327731:PIG327735 PSC327731:PSC327735 QBY327731:QBY327735 QLU327731:QLU327735 QVQ327731:QVQ327735 RFM327731:RFM327735 RPI327731:RPI327735 RZE327731:RZE327735 SJA327731:SJA327735 SSW327731:SSW327735 TCS327731:TCS327735 TMO327731:TMO327735 TWK327731:TWK327735 UGG327731:UGG327735 UQC327731:UQC327735 UZY327731:UZY327735 VJU327731:VJU327735 VTQ327731:VTQ327735 WDM327731:WDM327735 WNI327731:WNI327735 WXE327731:WXE327735 AW393267:AW393271 KS393267:KS393271 UO393267:UO393271 AEK393267:AEK393271 AOG393267:AOG393271 AYC393267:AYC393271 BHY393267:BHY393271 BRU393267:BRU393271 CBQ393267:CBQ393271 CLM393267:CLM393271 CVI393267:CVI393271 DFE393267:DFE393271 DPA393267:DPA393271 DYW393267:DYW393271 EIS393267:EIS393271 ESO393267:ESO393271 FCK393267:FCK393271 FMG393267:FMG393271 FWC393267:FWC393271 GFY393267:GFY393271 GPU393267:GPU393271 GZQ393267:GZQ393271 HJM393267:HJM393271 HTI393267:HTI393271 IDE393267:IDE393271 INA393267:INA393271 IWW393267:IWW393271 JGS393267:JGS393271 JQO393267:JQO393271 KAK393267:KAK393271 KKG393267:KKG393271 KUC393267:KUC393271 LDY393267:LDY393271 LNU393267:LNU393271 LXQ393267:LXQ393271 MHM393267:MHM393271 MRI393267:MRI393271 NBE393267:NBE393271 NLA393267:NLA393271 NUW393267:NUW393271 OES393267:OES393271 OOO393267:OOO393271 OYK393267:OYK393271 PIG393267:PIG393271 PSC393267:PSC393271 QBY393267:QBY393271 QLU393267:QLU393271 QVQ393267:QVQ393271 RFM393267:RFM393271 RPI393267:RPI393271 RZE393267:RZE393271 SJA393267:SJA393271 SSW393267:SSW393271 TCS393267:TCS393271 TMO393267:TMO393271 TWK393267:TWK393271 UGG393267:UGG393271 UQC393267:UQC393271 UZY393267:UZY393271 VJU393267:VJU393271 VTQ393267:VTQ393271 WDM393267:WDM393271 WNI393267:WNI393271 WXE393267:WXE393271 AW458803:AW458807 KS458803:KS458807 UO458803:UO458807 AEK458803:AEK458807 AOG458803:AOG458807 AYC458803:AYC458807 BHY458803:BHY458807 BRU458803:BRU458807 CBQ458803:CBQ458807 CLM458803:CLM458807 CVI458803:CVI458807 DFE458803:DFE458807 DPA458803:DPA458807 DYW458803:DYW458807 EIS458803:EIS458807 ESO458803:ESO458807 FCK458803:FCK458807 FMG458803:FMG458807 FWC458803:FWC458807 GFY458803:GFY458807 GPU458803:GPU458807 GZQ458803:GZQ458807 HJM458803:HJM458807 HTI458803:HTI458807 IDE458803:IDE458807 INA458803:INA458807 IWW458803:IWW458807 JGS458803:JGS458807 JQO458803:JQO458807 KAK458803:KAK458807 KKG458803:KKG458807 KUC458803:KUC458807 LDY458803:LDY458807 LNU458803:LNU458807 LXQ458803:LXQ458807 MHM458803:MHM458807 MRI458803:MRI458807 NBE458803:NBE458807 NLA458803:NLA458807 NUW458803:NUW458807 OES458803:OES458807 OOO458803:OOO458807 OYK458803:OYK458807 PIG458803:PIG458807 PSC458803:PSC458807 QBY458803:QBY458807 QLU458803:QLU458807 QVQ458803:QVQ458807 RFM458803:RFM458807 RPI458803:RPI458807 RZE458803:RZE458807 SJA458803:SJA458807 SSW458803:SSW458807 TCS458803:TCS458807 TMO458803:TMO458807 TWK458803:TWK458807 UGG458803:UGG458807 UQC458803:UQC458807 UZY458803:UZY458807 VJU458803:VJU458807 VTQ458803:VTQ458807 WDM458803:WDM458807 WNI458803:WNI458807 WXE458803:WXE458807 AW524339:AW524343 KS524339:KS524343 UO524339:UO524343 AEK524339:AEK524343 AOG524339:AOG524343 AYC524339:AYC524343 BHY524339:BHY524343 BRU524339:BRU524343 CBQ524339:CBQ524343 CLM524339:CLM524343 CVI524339:CVI524343 DFE524339:DFE524343 DPA524339:DPA524343 DYW524339:DYW524343 EIS524339:EIS524343 ESO524339:ESO524343 FCK524339:FCK524343 FMG524339:FMG524343 FWC524339:FWC524343 GFY524339:GFY524343 GPU524339:GPU524343 GZQ524339:GZQ524343 HJM524339:HJM524343 HTI524339:HTI524343 IDE524339:IDE524343 INA524339:INA524343 IWW524339:IWW524343 JGS524339:JGS524343 JQO524339:JQO524343 KAK524339:KAK524343 KKG524339:KKG524343 KUC524339:KUC524343 LDY524339:LDY524343 LNU524339:LNU524343 LXQ524339:LXQ524343 MHM524339:MHM524343 MRI524339:MRI524343 NBE524339:NBE524343 NLA524339:NLA524343 NUW524339:NUW524343 OES524339:OES524343 OOO524339:OOO524343 OYK524339:OYK524343 PIG524339:PIG524343 PSC524339:PSC524343 QBY524339:QBY524343 QLU524339:QLU524343 QVQ524339:QVQ524343 RFM524339:RFM524343 RPI524339:RPI524343 RZE524339:RZE524343 SJA524339:SJA524343 SSW524339:SSW524343 TCS524339:TCS524343 TMO524339:TMO524343 TWK524339:TWK524343 UGG524339:UGG524343 UQC524339:UQC524343 UZY524339:UZY524343 VJU524339:VJU524343 VTQ524339:VTQ524343 WDM524339:WDM524343 WNI524339:WNI524343 WXE524339:WXE524343 AW589875:AW589879 KS589875:KS589879 UO589875:UO589879 AEK589875:AEK589879 AOG589875:AOG589879 AYC589875:AYC589879 BHY589875:BHY589879 BRU589875:BRU589879 CBQ589875:CBQ589879 CLM589875:CLM589879 CVI589875:CVI589879 DFE589875:DFE589879 DPA589875:DPA589879 DYW589875:DYW589879 EIS589875:EIS589879 ESO589875:ESO589879 FCK589875:FCK589879 FMG589875:FMG589879 FWC589875:FWC589879 GFY589875:GFY589879 GPU589875:GPU589879 GZQ589875:GZQ589879 HJM589875:HJM589879 HTI589875:HTI589879 IDE589875:IDE589879 INA589875:INA589879 IWW589875:IWW589879 JGS589875:JGS589879 JQO589875:JQO589879 KAK589875:KAK589879 KKG589875:KKG589879 KUC589875:KUC589879 LDY589875:LDY589879 LNU589875:LNU589879 LXQ589875:LXQ589879 MHM589875:MHM589879 MRI589875:MRI589879 NBE589875:NBE589879 NLA589875:NLA589879 NUW589875:NUW589879 OES589875:OES589879 OOO589875:OOO589879 OYK589875:OYK589879 PIG589875:PIG589879 PSC589875:PSC589879 QBY589875:QBY589879 QLU589875:QLU589879 QVQ589875:QVQ589879 RFM589875:RFM589879 RPI589875:RPI589879 RZE589875:RZE589879 SJA589875:SJA589879 SSW589875:SSW589879 TCS589875:TCS589879 TMO589875:TMO589879 TWK589875:TWK589879 UGG589875:UGG589879 UQC589875:UQC589879 UZY589875:UZY589879 VJU589875:VJU589879 VTQ589875:VTQ589879 WDM589875:WDM589879 WNI589875:WNI589879 WXE589875:WXE589879 AW655411:AW655415 KS655411:KS655415 UO655411:UO655415 AEK655411:AEK655415 AOG655411:AOG655415 AYC655411:AYC655415 BHY655411:BHY655415 BRU655411:BRU655415 CBQ655411:CBQ655415 CLM655411:CLM655415 CVI655411:CVI655415 DFE655411:DFE655415 DPA655411:DPA655415 DYW655411:DYW655415 EIS655411:EIS655415 ESO655411:ESO655415 FCK655411:FCK655415 FMG655411:FMG655415 FWC655411:FWC655415 GFY655411:GFY655415 GPU655411:GPU655415 GZQ655411:GZQ655415 HJM655411:HJM655415 HTI655411:HTI655415 IDE655411:IDE655415 INA655411:INA655415 IWW655411:IWW655415 JGS655411:JGS655415 JQO655411:JQO655415 KAK655411:KAK655415 KKG655411:KKG655415 KUC655411:KUC655415 LDY655411:LDY655415 LNU655411:LNU655415 LXQ655411:LXQ655415 MHM655411:MHM655415 MRI655411:MRI655415 NBE655411:NBE655415 NLA655411:NLA655415 NUW655411:NUW655415 OES655411:OES655415 OOO655411:OOO655415 OYK655411:OYK655415 PIG655411:PIG655415 PSC655411:PSC655415 QBY655411:QBY655415 QLU655411:QLU655415 QVQ655411:QVQ655415 RFM655411:RFM655415 RPI655411:RPI655415 RZE655411:RZE655415 SJA655411:SJA655415 SSW655411:SSW655415 TCS655411:TCS655415 TMO655411:TMO655415 TWK655411:TWK655415 UGG655411:UGG655415 UQC655411:UQC655415 UZY655411:UZY655415 VJU655411:VJU655415 VTQ655411:VTQ655415 WDM655411:WDM655415 WNI655411:WNI655415 WXE655411:WXE655415 AW720947:AW720951 KS720947:KS720951 UO720947:UO720951 AEK720947:AEK720951 AOG720947:AOG720951 AYC720947:AYC720951 BHY720947:BHY720951 BRU720947:BRU720951 CBQ720947:CBQ720951 CLM720947:CLM720951 CVI720947:CVI720951 DFE720947:DFE720951 DPA720947:DPA720951 DYW720947:DYW720951 EIS720947:EIS720951 ESO720947:ESO720951 FCK720947:FCK720951 FMG720947:FMG720951 FWC720947:FWC720951 GFY720947:GFY720951 GPU720947:GPU720951 GZQ720947:GZQ720951 HJM720947:HJM720951 HTI720947:HTI720951 IDE720947:IDE720951 INA720947:INA720951 IWW720947:IWW720951 JGS720947:JGS720951 JQO720947:JQO720951 KAK720947:KAK720951 KKG720947:KKG720951 KUC720947:KUC720951 LDY720947:LDY720951 LNU720947:LNU720951 LXQ720947:LXQ720951 MHM720947:MHM720951 MRI720947:MRI720951 NBE720947:NBE720951 NLA720947:NLA720951 NUW720947:NUW720951 OES720947:OES720951 OOO720947:OOO720951 OYK720947:OYK720951 PIG720947:PIG720951 PSC720947:PSC720951 QBY720947:QBY720951 QLU720947:QLU720951 QVQ720947:QVQ720951 RFM720947:RFM720951 RPI720947:RPI720951 RZE720947:RZE720951 SJA720947:SJA720951 SSW720947:SSW720951 TCS720947:TCS720951 TMO720947:TMO720951 TWK720947:TWK720951 UGG720947:UGG720951 UQC720947:UQC720951 UZY720947:UZY720951 VJU720947:VJU720951 VTQ720947:VTQ720951 WDM720947:WDM720951 WNI720947:WNI720951 WXE720947:WXE720951 AW786483:AW786487 KS786483:KS786487 UO786483:UO786487 AEK786483:AEK786487 AOG786483:AOG786487 AYC786483:AYC786487 BHY786483:BHY786487 BRU786483:BRU786487 CBQ786483:CBQ786487 CLM786483:CLM786487 CVI786483:CVI786487 DFE786483:DFE786487 DPA786483:DPA786487 DYW786483:DYW786487 EIS786483:EIS786487 ESO786483:ESO786487 FCK786483:FCK786487 FMG786483:FMG786487 FWC786483:FWC786487 GFY786483:GFY786487 GPU786483:GPU786487 GZQ786483:GZQ786487 HJM786483:HJM786487 HTI786483:HTI786487 IDE786483:IDE786487 INA786483:INA786487 IWW786483:IWW786487 JGS786483:JGS786487 JQO786483:JQO786487 KAK786483:KAK786487 KKG786483:KKG786487 KUC786483:KUC786487 LDY786483:LDY786487 LNU786483:LNU786487 LXQ786483:LXQ786487 MHM786483:MHM786487 MRI786483:MRI786487 NBE786483:NBE786487 NLA786483:NLA786487 NUW786483:NUW786487 OES786483:OES786487 OOO786483:OOO786487 OYK786483:OYK786487 PIG786483:PIG786487 PSC786483:PSC786487 QBY786483:QBY786487 QLU786483:QLU786487 QVQ786483:QVQ786487 RFM786483:RFM786487 RPI786483:RPI786487 RZE786483:RZE786487 SJA786483:SJA786487 SSW786483:SSW786487 TCS786483:TCS786487 TMO786483:TMO786487 TWK786483:TWK786487 UGG786483:UGG786487 UQC786483:UQC786487 UZY786483:UZY786487 VJU786483:VJU786487 VTQ786483:VTQ786487 WDM786483:WDM786487 WNI786483:WNI786487 WXE786483:WXE786487 AW852019:AW852023 KS852019:KS852023 UO852019:UO852023 AEK852019:AEK852023 AOG852019:AOG852023 AYC852019:AYC852023 BHY852019:BHY852023 BRU852019:BRU852023 CBQ852019:CBQ852023 CLM852019:CLM852023 CVI852019:CVI852023 DFE852019:DFE852023 DPA852019:DPA852023 DYW852019:DYW852023 EIS852019:EIS852023 ESO852019:ESO852023 FCK852019:FCK852023 FMG852019:FMG852023 FWC852019:FWC852023 GFY852019:GFY852023 GPU852019:GPU852023 GZQ852019:GZQ852023 HJM852019:HJM852023 HTI852019:HTI852023 IDE852019:IDE852023 INA852019:INA852023 IWW852019:IWW852023 JGS852019:JGS852023 JQO852019:JQO852023 KAK852019:KAK852023 KKG852019:KKG852023 KUC852019:KUC852023 LDY852019:LDY852023 LNU852019:LNU852023 LXQ852019:LXQ852023 MHM852019:MHM852023 MRI852019:MRI852023 NBE852019:NBE852023 NLA852019:NLA852023 NUW852019:NUW852023 OES852019:OES852023 OOO852019:OOO852023 OYK852019:OYK852023 PIG852019:PIG852023 PSC852019:PSC852023 QBY852019:QBY852023 QLU852019:QLU852023 QVQ852019:QVQ852023 RFM852019:RFM852023 RPI852019:RPI852023 RZE852019:RZE852023 SJA852019:SJA852023 SSW852019:SSW852023 TCS852019:TCS852023 TMO852019:TMO852023 TWK852019:TWK852023 UGG852019:UGG852023 UQC852019:UQC852023 UZY852019:UZY852023 VJU852019:VJU852023 VTQ852019:VTQ852023 WDM852019:WDM852023 WNI852019:WNI852023 WXE852019:WXE852023 AW917555:AW917559 KS917555:KS917559 UO917555:UO917559 AEK917555:AEK917559 AOG917555:AOG917559 AYC917555:AYC917559 BHY917555:BHY917559 BRU917555:BRU917559 CBQ917555:CBQ917559 CLM917555:CLM917559 CVI917555:CVI917559 DFE917555:DFE917559 DPA917555:DPA917559 DYW917555:DYW917559 EIS917555:EIS917559 ESO917555:ESO917559 FCK917555:FCK917559 FMG917555:FMG917559 FWC917555:FWC917559 GFY917555:GFY917559 GPU917555:GPU917559 GZQ917555:GZQ917559 HJM917555:HJM917559 HTI917555:HTI917559 IDE917555:IDE917559 INA917555:INA917559 IWW917555:IWW917559 JGS917555:JGS917559 JQO917555:JQO917559 KAK917555:KAK917559 KKG917555:KKG917559 KUC917555:KUC917559 LDY917555:LDY917559 LNU917555:LNU917559 LXQ917555:LXQ917559 MHM917555:MHM917559 MRI917555:MRI917559 NBE917555:NBE917559 NLA917555:NLA917559 NUW917555:NUW917559 OES917555:OES917559 OOO917555:OOO917559 OYK917555:OYK917559 PIG917555:PIG917559 PSC917555:PSC917559 QBY917555:QBY917559 QLU917555:QLU917559 QVQ917555:QVQ917559 RFM917555:RFM917559 RPI917555:RPI917559 RZE917555:RZE917559 SJA917555:SJA917559 SSW917555:SSW917559 TCS917555:TCS917559 TMO917555:TMO917559 TWK917555:TWK917559 UGG917555:UGG917559 UQC917555:UQC917559 UZY917555:UZY917559 VJU917555:VJU917559 VTQ917555:VTQ917559 WDM917555:WDM917559 WNI917555:WNI917559 WXE917555:WXE917559 AW983091:AW983095 KS983091:KS983095 UO983091:UO983095 AEK983091:AEK983095 AOG983091:AOG983095 AYC983091:AYC983095 BHY983091:BHY983095 BRU983091:BRU983095 CBQ983091:CBQ983095 CLM983091:CLM983095 CVI983091:CVI983095 DFE983091:DFE983095 DPA983091:DPA983095 DYW983091:DYW983095 EIS983091:EIS983095 ESO983091:ESO983095 FCK983091:FCK983095 FMG983091:FMG983095 FWC983091:FWC983095 GFY983091:GFY983095 GPU983091:GPU983095 GZQ983091:GZQ983095 HJM983091:HJM983095 HTI983091:HTI983095 IDE983091:IDE983095 INA983091:INA983095 IWW983091:IWW983095 JGS983091:JGS983095 JQO983091:JQO983095 KAK983091:KAK983095 KKG983091:KKG983095 KUC983091:KUC983095 LDY983091:LDY983095 LNU983091:LNU983095 LXQ983091:LXQ983095 MHM983091:MHM983095 MRI983091:MRI983095 NBE983091:NBE983095 NLA983091:NLA983095 NUW983091:NUW983095 OES983091:OES983095 OOO983091:OOO983095 OYK983091:OYK983095 PIG983091:PIG983095 PSC983091:PSC983095 QBY983091:QBY983095 QLU983091:QLU983095 QVQ983091:QVQ983095 RFM983091:RFM983095 RPI983091:RPI983095 RZE983091:RZE983095 SJA983091:SJA983095 SSW983091:SSW983095 TCS983091:TCS983095 TMO983091:TMO983095 TWK983091:TWK983095 UGG983091:UGG983095 UQC983091:UQC983095 UZY983091:UZY983095 VJU983091:VJU983095 VTQ983091:VTQ983095 WDM983091:WDM983095 WNI983091:WNI983095 WXE983091:WXE983095 AH57 KD57 TZ57 ADV57 ANR57 AXN57 BHJ57 BRF57 CBB57 CKX57 CUT57 DEP57 DOL57 DYH57 EID57 ERZ57 FBV57 FLR57 FVN57 GFJ57 GPF57 GZB57 HIX57 HST57 ICP57 IML57 IWH57 JGD57 JPZ57 JZV57 KJR57 KTN57 LDJ57 LNF57 LXB57 MGX57 MQT57 NAP57 NKL57 NUH57 OED57 ONZ57 OXV57 PHR57 PRN57 QBJ57 QLF57 QVB57 REX57 ROT57 RYP57 SIL57 SSH57 TCD57 TLZ57 TVV57 UFR57 UPN57 UZJ57 VJF57 VTB57 WCX57 WMT57 WWP57 AH65593 KD65593 TZ65593 ADV65593 ANR65593 AXN65593 BHJ65593 BRF65593 CBB65593 CKX65593 CUT65593 DEP65593 DOL65593 DYH65593 EID65593 ERZ65593 FBV65593 FLR65593 FVN65593 GFJ65593 GPF65593 GZB65593 HIX65593 HST65593 ICP65593 IML65593 IWH65593 JGD65593 JPZ65593 JZV65593 KJR65593 KTN65593 LDJ65593 LNF65593 LXB65593 MGX65593 MQT65593 NAP65593 NKL65593 NUH65593 OED65593 ONZ65593 OXV65593 PHR65593 PRN65593 QBJ65593 QLF65593 QVB65593 REX65593 ROT65593 RYP65593 SIL65593 SSH65593 TCD65593 TLZ65593 TVV65593 UFR65593 UPN65593 UZJ65593 VJF65593 VTB65593 WCX65593 WMT65593 WWP65593 AH131129 KD131129 TZ131129 ADV131129 ANR131129 AXN131129 BHJ131129 BRF131129 CBB131129 CKX131129 CUT131129 DEP131129 DOL131129 DYH131129 EID131129 ERZ131129 FBV131129 FLR131129 FVN131129 GFJ131129 GPF131129 GZB131129 HIX131129 HST131129 ICP131129 IML131129 IWH131129 JGD131129 JPZ131129 JZV131129 KJR131129 KTN131129 LDJ131129 LNF131129 LXB131129 MGX131129 MQT131129 NAP131129 NKL131129 NUH131129 OED131129 ONZ131129 OXV131129 PHR131129 PRN131129 QBJ131129 QLF131129 QVB131129 REX131129 ROT131129 RYP131129 SIL131129 SSH131129 TCD131129 TLZ131129 TVV131129 UFR131129 UPN131129 UZJ131129 VJF131129 VTB131129 WCX131129 WMT131129 WWP131129 AH196665 KD196665 TZ196665 ADV196665 ANR196665 AXN196665 BHJ196665 BRF196665 CBB196665 CKX196665 CUT196665 DEP196665 DOL196665 DYH196665 EID196665 ERZ196665 FBV196665 FLR196665 FVN196665 GFJ196665 GPF196665 GZB196665 HIX196665 HST196665 ICP196665 IML196665 IWH196665 JGD196665 JPZ196665 JZV196665 KJR196665 KTN196665 LDJ196665 LNF196665 LXB196665 MGX196665 MQT196665 NAP196665 NKL196665 NUH196665 OED196665 ONZ196665 OXV196665 PHR196665 PRN196665 QBJ196665 QLF196665 QVB196665 REX196665 ROT196665 RYP196665 SIL196665 SSH196665 TCD196665 TLZ196665 TVV196665 UFR196665 UPN196665 UZJ196665 VJF196665 VTB196665 WCX196665 WMT196665 WWP196665 AH262201 KD262201 TZ262201 ADV262201 ANR262201 AXN262201 BHJ262201 BRF262201 CBB262201 CKX262201 CUT262201 DEP262201 DOL262201 DYH262201 EID262201 ERZ262201 FBV262201 FLR262201 FVN262201 GFJ262201 GPF262201 GZB262201 HIX262201 HST262201 ICP262201 IML262201 IWH262201 JGD262201 JPZ262201 JZV262201 KJR262201 KTN262201 LDJ262201 LNF262201 LXB262201 MGX262201 MQT262201 NAP262201 NKL262201 NUH262201 OED262201 ONZ262201 OXV262201 PHR262201 PRN262201 QBJ262201 QLF262201 QVB262201 REX262201 ROT262201 RYP262201 SIL262201 SSH262201 TCD262201 TLZ262201 TVV262201 UFR262201 UPN262201 UZJ262201 VJF262201 VTB262201 WCX262201 WMT262201 WWP262201 AH327737 KD327737 TZ327737 ADV327737 ANR327737 AXN327737 BHJ327737 BRF327737 CBB327737 CKX327737 CUT327737 DEP327737 DOL327737 DYH327737 EID327737 ERZ327737 FBV327737 FLR327737 FVN327737 GFJ327737 GPF327737 GZB327737 HIX327737 HST327737 ICP327737 IML327737 IWH327737 JGD327737 JPZ327737 JZV327737 KJR327737 KTN327737 LDJ327737 LNF327737 LXB327737 MGX327737 MQT327737 NAP327737 NKL327737 NUH327737 OED327737 ONZ327737 OXV327737 PHR327737 PRN327737 QBJ327737 QLF327737 QVB327737 REX327737 ROT327737 RYP327737 SIL327737 SSH327737 TCD327737 TLZ327737 TVV327737 UFR327737 UPN327737 UZJ327737 VJF327737 VTB327737 WCX327737 WMT327737 WWP327737 AH393273 KD393273 TZ393273 ADV393273 ANR393273 AXN393273 BHJ393273 BRF393273 CBB393273 CKX393273 CUT393273 DEP393273 DOL393273 DYH393273 EID393273 ERZ393273 FBV393273 FLR393273 FVN393273 GFJ393273 GPF393273 GZB393273 HIX393273 HST393273 ICP393273 IML393273 IWH393273 JGD393273 JPZ393273 JZV393273 KJR393273 KTN393273 LDJ393273 LNF393273 LXB393273 MGX393273 MQT393273 NAP393273 NKL393273 NUH393273 OED393273 ONZ393273 OXV393273 PHR393273 PRN393273 QBJ393273 QLF393273 QVB393273 REX393273 ROT393273 RYP393273 SIL393273 SSH393273 TCD393273 TLZ393273 TVV393273 UFR393273 UPN393273 UZJ393273 VJF393273 VTB393273 WCX393273 WMT393273 WWP393273 AH458809 KD458809 TZ458809 ADV458809 ANR458809 AXN458809 BHJ458809 BRF458809 CBB458809 CKX458809 CUT458809 DEP458809 DOL458809 DYH458809 EID458809 ERZ458809 FBV458809 FLR458809 FVN458809 GFJ458809 GPF458809 GZB458809 HIX458809 HST458809 ICP458809 IML458809 IWH458809 JGD458809 JPZ458809 JZV458809 KJR458809 KTN458809 LDJ458809 LNF458809 LXB458809 MGX458809 MQT458809 NAP458809 NKL458809 NUH458809 OED458809 ONZ458809 OXV458809 PHR458809 PRN458809 QBJ458809 QLF458809 QVB458809 REX458809 ROT458809 RYP458809 SIL458809 SSH458809 TCD458809 TLZ458809 TVV458809 UFR458809 UPN458809 UZJ458809 VJF458809 VTB458809 WCX458809 WMT458809 WWP458809 AH524345 KD524345 TZ524345 ADV524345 ANR524345 AXN524345 BHJ524345 BRF524345 CBB524345 CKX524345 CUT524345 DEP524345 DOL524345 DYH524345 EID524345 ERZ524345 FBV524345 FLR524345 FVN524345 GFJ524345 GPF524345 GZB524345 HIX524345 HST524345 ICP524345 IML524345 IWH524345 JGD524345 JPZ524345 JZV524345 KJR524345 KTN524345 LDJ524345 LNF524345 LXB524345 MGX524345 MQT524345 NAP524345 NKL524345 NUH524345 OED524345 ONZ524345 OXV524345 PHR524345 PRN524345 QBJ524345 QLF524345 QVB524345 REX524345 ROT524345 RYP524345 SIL524345 SSH524345 TCD524345 TLZ524345 TVV524345 UFR524345 UPN524345 UZJ524345 VJF524345 VTB524345 WCX524345 WMT524345 WWP524345 AH589881 KD589881 TZ589881 ADV589881 ANR589881 AXN589881 BHJ589881 BRF589881 CBB589881 CKX589881 CUT589881 DEP589881 DOL589881 DYH589881 EID589881 ERZ589881 FBV589881 FLR589881 FVN589881 GFJ589881 GPF589881 GZB589881 HIX589881 HST589881 ICP589881 IML589881 IWH589881 JGD589881 JPZ589881 JZV589881 KJR589881 KTN589881 LDJ589881 LNF589881 LXB589881 MGX589881 MQT589881 NAP589881 NKL589881 NUH589881 OED589881 ONZ589881 OXV589881 PHR589881 PRN589881 QBJ589881 QLF589881 QVB589881 REX589881 ROT589881 RYP589881 SIL589881 SSH589881 TCD589881 TLZ589881 TVV589881 UFR589881 UPN589881 UZJ589881 VJF589881 VTB589881 WCX589881 WMT589881 WWP589881 AH655417 KD655417 TZ655417 ADV655417 ANR655417 AXN655417 BHJ655417 BRF655417 CBB655417 CKX655417 CUT655417 DEP655417 DOL655417 DYH655417 EID655417 ERZ655417 FBV655417 FLR655417 FVN655417 GFJ655417 GPF655417 GZB655417 HIX655417 HST655417 ICP655417 IML655417 IWH655417 JGD655417 JPZ655417 JZV655417 KJR655417 KTN655417 LDJ655417 LNF655417 LXB655417 MGX655417 MQT655417 NAP655417 NKL655417 NUH655417 OED655417 ONZ655417 OXV655417 PHR655417 PRN655417 QBJ655417 QLF655417 QVB655417 REX655417 ROT655417 RYP655417 SIL655417 SSH655417 TCD655417 TLZ655417 TVV655417 UFR655417 UPN655417 UZJ655417 VJF655417 VTB655417 WCX655417 WMT655417 WWP655417 AH720953 KD720953 TZ720953 ADV720953 ANR720953 AXN720953 BHJ720953 BRF720953 CBB720953 CKX720953 CUT720953 DEP720953 DOL720953 DYH720953 EID720953 ERZ720953 FBV720953 FLR720953 FVN720953 GFJ720953 GPF720953 GZB720953 HIX720953 HST720953 ICP720953 IML720953 IWH720953 JGD720953 JPZ720953 JZV720953 KJR720953 KTN720953 LDJ720953 LNF720953 LXB720953 MGX720953 MQT720953 NAP720953 NKL720953 NUH720953 OED720953 ONZ720953 OXV720953 PHR720953 PRN720953 QBJ720953 QLF720953 QVB720953 REX720953 ROT720953 RYP720953 SIL720953 SSH720953 TCD720953 TLZ720953 TVV720953 UFR720953 UPN720953 UZJ720953 VJF720953 VTB720953 WCX720953 WMT720953 WWP720953 AH786489 KD786489 TZ786489 ADV786489 ANR786489 AXN786489 BHJ786489 BRF786489 CBB786489 CKX786489 CUT786489 DEP786489 DOL786489 DYH786489 EID786489 ERZ786489 FBV786489 FLR786489 FVN786489 GFJ786489 GPF786489 GZB786489 HIX786489 HST786489 ICP786489 IML786489 IWH786489 JGD786489 JPZ786489 JZV786489 KJR786489 KTN786489 LDJ786489 LNF786489 LXB786489 MGX786489 MQT786489 NAP786489 NKL786489 NUH786489 OED786489 ONZ786489 OXV786489 PHR786489 PRN786489 QBJ786489 QLF786489 QVB786489 REX786489 ROT786489 RYP786489 SIL786489 SSH786489 TCD786489 TLZ786489 TVV786489 UFR786489 UPN786489 UZJ786489 VJF786489 VTB786489 WCX786489 WMT786489 WWP786489 AH852025 KD852025 TZ852025 ADV852025 ANR852025 AXN852025 BHJ852025 BRF852025 CBB852025 CKX852025 CUT852025 DEP852025 DOL852025 DYH852025 EID852025 ERZ852025 FBV852025 FLR852025 FVN852025 GFJ852025 GPF852025 GZB852025 HIX852025 HST852025 ICP852025 IML852025 IWH852025 JGD852025 JPZ852025 JZV852025 KJR852025 KTN852025 LDJ852025 LNF852025 LXB852025 MGX852025 MQT852025 NAP852025 NKL852025 NUH852025 OED852025 ONZ852025 OXV852025 PHR852025 PRN852025 QBJ852025 QLF852025 QVB852025 REX852025 ROT852025 RYP852025 SIL852025 SSH852025 TCD852025 TLZ852025 TVV852025 UFR852025 UPN852025 UZJ852025 VJF852025 VTB852025 WCX852025 WMT852025 WWP852025 AH917561 KD917561 TZ917561 ADV917561 ANR917561 AXN917561 BHJ917561 BRF917561 CBB917561 CKX917561 CUT917561 DEP917561 DOL917561 DYH917561 EID917561 ERZ917561 FBV917561 FLR917561 FVN917561 GFJ917561 GPF917561 GZB917561 HIX917561 HST917561 ICP917561 IML917561 IWH917561 JGD917561 JPZ917561 JZV917561 KJR917561 KTN917561 LDJ917561 LNF917561 LXB917561 MGX917561 MQT917561 NAP917561 NKL917561 NUH917561 OED917561 ONZ917561 OXV917561 PHR917561 PRN917561 QBJ917561 QLF917561 QVB917561 REX917561 ROT917561 RYP917561 SIL917561 SSH917561 TCD917561 TLZ917561 TVV917561 UFR917561 UPN917561 UZJ917561 VJF917561 VTB917561 WCX917561 WMT917561 WWP917561 AH983097 KD983097 TZ983097 ADV983097 ANR983097 AXN983097 BHJ983097 BRF983097 CBB983097 CKX983097 CUT983097 DEP983097 DOL983097 DYH983097 EID983097 ERZ983097 FBV983097 FLR983097 FVN983097 GFJ983097 GPF983097 GZB983097 HIX983097 HST983097 ICP983097 IML983097 IWH983097 JGD983097 JPZ983097 JZV983097 KJR983097 KTN983097 LDJ983097 LNF983097 LXB983097 MGX983097 MQT983097 NAP983097 NKL983097 NUH983097 OED983097 ONZ983097 OXV983097 PHR983097 PRN983097 QBJ983097 QLF983097 QVB983097 REX983097 ROT983097 RYP983097 SIL983097 SSH983097 TCD983097 TLZ983097 TVV983097 UFR983097 UPN983097 UZJ983097 VJF983097 VTB983097 WCX983097 WMT983097 WWP983097</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{86B1335A-3BE0-4744-AC5F-76AAF0FEF4CC}">
+          <xm:sqref>AZ35 KV35 UR35 AEN35 AOJ35 AYF35 BIB35 BRX35 CBT35 CLP35 CVL35 DFH35 DPD35 DYZ35 EIV35 ESR35 FCN35 FMJ35 FWF35 GGB35 GPX35 GZT35 HJP35 HTL35 IDH35 IND35 IWZ35 JGV35 JQR35 KAN35 KKJ35 KUF35 LEB35 LNX35 LXT35 MHP35 MRL35 NBH35 NLD35 NUZ35 OEV35 OOR35 OYN35 PIJ35 PSF35 QCB35 QLX35 QVT35 RFP35 RPL35 RZH35 SJD35 SSZ35 TCV35 TMR35 TWN35 UGJ35 UQF35 VAB35 VJX35 VTT35 WDP35 WNL35 WXH35 AZ65571 KV65571 UR65571 AEN65571 AOJ65571 AYF65571 BIB65571 BRX65571 CBT65571 CLP65571 CVL65571 DFH65571 DPD65571 DYZ65571 EIV65571 ESR65571 FCN65571 FMJ65571 FWF65571 GGB65571 GPX65571 GZT65571 HJP65571 HTL65571 IDH65571 IND65571 IWZ65571 JGV65571 JQR65571 KAN65571 KKJ65571 KUF65571 LEB65571 LNX65571 LXT65571 MHP65571 MRL65571 NBH65571 NLD65571 NUZ65571 OEV65571 OOR65571 OYN65571 PIJ65571 PSF65571 QCB65571 QLX65571 QVT65571 RFP65571 RPL65571 RZH65571 SJD65571 SSZ65571 TCV65571 TMR65571 TWN65571 UGJ65571 UQF65571 VAB65571 VJX65571 VTT65571 WDP65571 WNL65571 WXH65571 AZ131107 KV131107 UR131107 AEN131107 AOJ131107 AYF131107 BIB131107 BRX131107 CBT131107 CLP131107 CVL131107 DFH131107 DPD131107 DYZ131107 EIV131107 ESR131107 FCN131107 FMJ131107 FWF131107 GGB131107 GPX131107 GZT131107 HJP131107 HTL131107 IDH131107 IND131107 IWZ131107 JGV131107 JQR131107 KAN131107 KKJ131107 KUF131107 LEB131107 LNX131107 LXT131107 MHP131107 MRL131107 NBH131107 NLD131107 NUZ131107 OEV131107 OOR131107 OYN131107 PIJ131107 PSF131107 QCB131107 QLX131107 QVT131107 RFP131107 RPL131107 RZH131107 SJD131107 SSZ131107 TCV131107 TMR131107 TWN131107 UGJ131107 UQF131107 VAB131107 VJX131107 VTT131107 WDP131107 WNL131107 WXH131107 AZ196643 KV196643 UR196643 AEN196643 AOJ196643 AYF196643 BIB196643 BRX196643 CBT196643 CLP196643 CVL196643 DFH196643 DPD196643 DYZ196643 EIV196643 ESR196643 FCN196643 FMJ196643 FWF196643 GGB196643 GPX196643 GZT196643 HJP196643 HTL196643 IDH196643 IND196643 IWZ196643 JGV196643 JQR196643 KAN196643 KKJ196643 KUF196643 LEB196643 LNX196643 LXT196643 MHP196643 MRL196643 NBH196643 NLD196643 NUZ196643 OEV196643 OOR196643 OYN196643 PIJ196643 PSF196643 QCB196643 QLX196643 QVT196643 RFP196643 RPL196643 RZH196643 SJD196643 SSZ196643 TCV196643 TMR196643 TWN196643 UGJ196643 UQF196643 VAB196643 VJX196643 VTT196643 WDP196643 WNL196643 WXH196643 AZ262179 KV262179 UR262179 AEN262179 AOJ262179 AYF262179 BIB262179 BRX262179 CBT262179 CLP262179 CVL262179 DFH262179 DPD262179 DYZ262179 EIV262179 ESR262179 FCN262179 FMJ262179 FWF262179 GGB262179 GPX262179 GZT262179 HJP262179 HTL262179 IDH262179 IND262179 IWZ262179 JGV262179 JQR262179 KAN262179 KKJ262179 KUF262179 LEB262179 LNX262179 LXT262179 MHP262179 MRL262179 NBH262179 NLD262179 NUZ262179 OEV262179 OOR262179 OYN262179 PIJ262179 PSF262179 QCB262179 QLX262179 QVT262179 RFP262179 RPL262179 RZH262179 SJD262179 SSZ262179 TCV262179 TMR262179 TWN262179 UGJ262179 UQF262179 VAB262179 VJX262179 VTT262179 WDP262179 WNL262179 WXH262179 AZ327715 KV327715 UR327715 AEN327715 AOJ327715 AYF327715 BIB327715 BRX327715 CBT327715 CLP327715 CVL327715 DFH327715 DPD327715 DYZ327715 EIV327715 ESR327715 FCN327715 FMJ327715 FWF327715 GGB327715 GPX327715 GZT327715 HJP327715 HTL327715 IDH327715 IND327715 IWZ327715 JGV327715 JQR327715 KAN327715 KKJ327715 KUF327715 LEB327715 LNX327715 LXT327715 MHP327715 MRL327715 NBH327715 NLD327715 NUZ327715 OEV327715 OOR327715 OYN327715 PIJ327715 PSF327715 QCB327715 QLX327715 QVT327715 RFP327715 RPL327715 RZH327715 SJD327715 SSZ327715 TCV327715 TMR327715 TWN327715 UGJ327715 UQF327715 VAB327715 VJX327715 VTT327715 WDP327715 WNL327715 WXH327715 AZ393251 KV393251 UR393251 AEN393251 AOJ393251 AYF393251 BIB393251 BRX393251 CBT393251 CLP393251 CVL393251 DFH393251 DPD393251 DYZ393251 EIV393251 ESR393251 FCN393251 FMJ393251 FWF393251 GGB393251 GPX393251 GZT393251 HJP393251 HTL393251 IDH393251 IND393251 IWZ393251 JGV393251 JQR393251 KAN393251 KKJ393251 KUF393251 LEB393251 LNX393251 LXT393251 MHP393251 MRL393251 NBH393251 NLD393251 NUZ393251 OEV393251 OOR393251 OYN393251 PIJ393251 PSF393251 QCB393251 QLX393251 QVT393251 RFP393251 RPL393251 RZH393251 SJD393251 SSZ393251 TCV393251 TMR393251 TWN393251 UGJ393251 UQF393251 VAB393251 VJX393251 VTT393251 WDP393251 WNL393251 WXH393251 AZ458787 KV458787 UR458787 AEN458787 AOJ458787 AYF458787 BIB458787 BRX458787 CBT458787 CLP458787 CVL458787 DFH458787 DPD458787 DYZ458787 EIV458787 ESR458787 FCN458787 FMJ458787 FWF458787 GGB458787 GPX458787 GZT458787 HJP458787 HTL458787 IDH458787 IND458787 IWZ458787 JGV458787 JQR458787 KAN458787 KKJ458787 KUF458787 LEB458787 LNX458787 LXT458787 MHP458787 MRL458787 NBH458787 NLD458787 NUZ458787 OEV458787 OOR458787 OYN458787 PIJ458787 PSF458787 QCB458787 QLX458787 QVT458787 RFP458787 RPL458787 RZH458787 SJD458787 SSZ458787 TCV458787 TMR458787 TWN458787 UGJ458787 UQF458787 VAB458787 VJX458787 VTT458787 WDP458787 WNL458787 WXH458787 AZ524323 KV524323 UR524323 AEN524323 AOJ524323 AYF524323 BIB524323 BRX524323 CBT524323 CLP524323 CVL524323 DFH524323 DPD524323 DYZ524323 EIV524323 ESR524323 FCN524323 FMJ524323 FWF524323 GGB524323 GPX524323 GZT524323 HJP524323 HTL524323 IDH524323 IND524323 IWZ524323 JGV524323 JQR524323 KAN524323 KKJ524323 KUF524323 LEB524323 LNX524323 LXT524323 MHP524323 MRL524323 NBH524323 NLD524323 NUZ524323 OEV524323 OOR524323 OYN524323 PIJ524323 PSF524323 QCB524323 QLX524323 QVT524323 RFP524323 RPL524323 RZH524323 SJD524323 SSZ524323 TCV524323 TMR524323 TWN524323 UGJ524323 UQF524323 VAB524323 VJX524323 VTT524323 WDP524323 WNL524323 WXH524323 AZ589859 KV589859 UR589859 AEN589859 AOJ589859 AYF589859 BIB589859 BRX589859 CBT589859 CLP589859 CVL589859 DFH589859 DPD589859 DYZ589859 EIV589859 ESR589859 FCN589859 FMJ589859 FWF589859 GGB589859 GPX589859 GZT589859 HJP589859 HTL589859 IDH589859 IND589859 IWZ589859 JGV589859 JQR589859 KAN589859 KKJ589859 KUF589859 LEB589859 LNX589859 LXT589859 MHP589859 MRL589859 NBH589859 NLD589859 NUZ589859 OEV589859 OOR589859 OYN589859 PIJ589859 PSF589859 QCB589859 QLX589859 QVT589859 RFP589859 RPL589859 RZH589859 SJD589859 SSZ589859 TCV589859 TMR589859 TWN589859 UGJ589859 UQF589859 VAB589859 VJX589859 VTT589859 WDP589859 WNL589859 WXH589859 AZ655395 KV655395 UR655395 AEN655395 AOJ655395 AYF655395 BIB655395 BRX655395 CBT655395 CLP655395 CVL655395 DFH655395 DPD655395 DYZ655395 EIV655395 ESR655395 FCN655395 FMJ655395 FWF655395 GGB655395 GPX655395 GZT655395 HJP655395 HTL655395 IDH655395 IND655395 IWZ655395 JGV655395 JQR655395 KAN655395 KKJ655395 KUF655395 LEB655395 LNX655395 LXT655395 MHP655395 MRL655395 NBH655395 NLD655395 NUZ655395 OEV655395 OOR655395 OYN655395 PIJ655395 PSF655395 QCB655395 QLX655395 QVT655395 RFP655395 RPL655395 RZH655395 SJD655395 SSZ655395 TCV655395 TMR655395 TWN655395 UGJ655395 UQF655395 VAB655395 VJX655395 VTT655395 WDP655395 WNL655395 WXH655395 AZ720931 KV720931 UR720931 AEN720931 AOJ720931 AYF720931 BIB720931 BRX720931 CBT720931 CLP720931 CVL720931 DFH720931 DPD720931 DYZ720931 EIV720931 ESR720931 FCN720931 FMJ720931 FWF720931 GGB720931 GPX720931 GZT720931 HJP720931 HTL720931 IDH720931 IND720931 IWZ720931 JGV720931 JQR720931 KAN720931 KKJ720931 KUF720931 LEB720931 LNX720931 LXT720931 MHP720931 MRL720931 NBH720931 NLD720931 NUZ720931 OEV720931 OOR720931 OYN720931 PIJ720931 PSF720931 QCB720931 QLX720931 QVT720931 RFP720931 RPL720931 RZH720931 SJD720931 SSZ720931 TCV720931 TMR720931 TWN720931 UGJ720931 UQF720931 VAB720931 VJX720931 VTT720931 WDP720931 WNL720931 WXH720931 AZ786467 KV786467 UR786467 AEN786467 AOJ786467 AYF786467 BIB786467 BRX786467 CBT786467 CLP786467 CVL786467 DFH786467 DPD786467 DYZ786467 EIV786467 ESR786467 FCN786467 FMJ786467 FWF786467 GGB786467 GPX786467 GZT786467 HJP786467 HTL786467 IDH786467 IND786467 IWZ786467 JGV786467 JQR786467 KAN786467 KKJ786467 KUF786467 LEB786467 LNX786467 LXT786467 MHP786467 MRL786467 NBH786467 NLD786467 NUZ786467 OEV786467 OOR786467 OYN786467 PIJ786467 PSF786467 QCB786467 QLX786467 QVT786467 RFP786467 RPL786467 RZH786467 SJD786467 SSZ786467 TCV786467 TMR786467 TWN786467 UGJ786467 UQF786467 VAB786467 VJX786467 VTT786467 WDP786467 WNL786467 WXH786467 AZ852003 KV852003 UR852003 AEN852003 AOJ852003 AYF852003 BIB852003 BRX852003 CBT852003 CLP852003 CVL852003 DFH852003 DPD852003 DYZ852003 EIV852003 ESR852003 FCN852003 FMJ852003 FWF852003 GGB852003 GPX852003 GZT852003 HJP852003 HTL852003 IDH852003 IND852003 IWZ852003 JGV852003 JQR852003 KAN852003 KKJ852003 KUF852003 LEB852003 LNX852003 LXT852003 MHP852003 MRL852003 NBH852003 NLD852003 NUZ852003 OEV852003 OOR852003 OYN852003 PIJ852003 PSF852003 QCB852003 QLX852003 QVT852003 RFP852003 RPL852003 RZH852003 SJD852003 SSZ852003 TCV852003 TMR852003 TWN852003 UGJ852003 UQF852003 VAB852003 VJX852003 VTT852003 WDP852003 WNL852003 WXH852003 AZ917539 KV917539 UR917539 AEN917539 AOJ917539 AYF917539 BIB917539 BRX917539 CBT917539 CLP917539 CVL917539 DFH917539 DPD917539 DYZ917539 EIV917539 ESR917539 FCN917539 FMJ917539 FWF917539 GGB917539 GPX917539 GZT917539 HJP917539 HTL917539 IDH917539 IND917539 IWZ917539 JGV917539 JQR917539 KAN917539 KKJ917539 KUF917539 LEB917539 LNX917539 LXT917539 MHP917539 MRL917539 NBH917539 NLD917539 NUZ917539 OEV917539 OOR917539 OYN917539 PIJ917539 PSF917539 QCB917539 QLX917539 QVT917539 RFP917539 RPL917539 RZH917539 SJD917539 SSZ917539 TCV917539 TMR917539 TWN917539 UGJ917539 UQF917539 VAB917539 VJX917539 VTT917539 WDP917539 WNL917539 WXH917539 AZ983075 KV983075 UR983075 AEN983075 AOJ983075 AYF983075 BIB983075 BRX983075 CBT983075 CLP983075 CVL983075 DFH983075 DPD983075 DYZ983075 EIV983075 ESR983075 FCN983075 FMJ983075 FWF983075 GGB983075 GPX983075 GZT983075 HJP983075 HTL983075 IDH983075 IND983075 IWZ983075 JGV983075 JQR983075 KAN983075 KKJ983075 KUF983075 LEB983075 LNX983075 LXT983075 MHP983075 MRL983075 NBH983075 NLD983075 NUZ983075 OEV983075 OOR983075 OYN983075 PIJ983075 PSF983075 QCB983075 QLX983075 QVT983075 RFP983075 RPL983075 RZH983075 SJD983075 SSZ983075 TCV983075 TMR983075 TWN983075 UGJ983075 UQF983075 VAB983075 VJX983075 VTT983075 WDP983075 WNL983075 WXH983075 O37:O41 JK37:JK41 TG37:TG41 ADC37:ADC41 AMY37:AMY41 AWU37:AWU41 BGQ37:BGQ41 BQM37:BQM41 CAI37:CAI41 CKE37:CKE41 CUA37:CUA41 DDW37:DDW41 DNS37:DNS41 DXO37:DXO41 EHK37:EHK41 ERG37:ERG41 FBC37:FBC41 FKY37:FKY41 FUU37:FUU41 GEQ37:GEQ41 GOM37:GOM41 GYI37:GYI41 HIE37:HIE41 HSA37:HSA41 IBW37:IBW41 ILS37:ILS41 IVO37:IVO41 JFK37:JFK41 JPG37:JPG41 JZC37:JZC41 KIY37:KIY41 KSU37:KSU41 LCQ37:LCQ41 LMM37:LMM41 LWI37:LWI41 MGE37:MGE41 MQA37:MQA41 MZW37:MZW41 NJS37:NJS41 NTO37:NTO41 ODK37:ODK41 ONG37:ONG41 OXC37:OXC41 PGY37:PGY41 PQU37:PQU41 QAQ37:QAQ41 QKM37:QKM41 QUI37:QUI41 REE37:REE41 ROA37:ROA41 RXW37:RXW41 SHS37:SHS41 SRO37:SRO41 TBK37:TBK41 TLG37:TLG41 TVC37:TVC41 UEY37:UEY41 UOU37:UOU41 UYQ37:UYQ41 VIM37:VIM41 VSI37:VSI41 WCE37:WCE41 WMA37:WMA41 WVW37:WVW41 O65573:O65577 JK65573:JK65577 TG65573:TG65577 ADC65573:ADC65577 AMY65573:AMY65577 AWU65573:AWU65577 BGQ65573:BGQ65577 BQM65573:BQM65577 CAI65573:CAI65577 CKE65573:CKE65577 CUA65573:CUA65577 DDW65573:DDW65577 DNS65573:DNS65577 DXO65573:DXO65577 EHK65573:EHK65577 ERG65573:ERG65577 FBC65573:FBC65577 FKY65573:FKY65577 FUU65573:FUU65577 GEQ65573:GEQ65577 GOM65573:GOM65577 GYI65573:GYI65577 HIE65573:HIE65577 HSA65573:HSA65577 IBW65573:IBW65577 ILS65573:ILS65577 IVO65573:IVO65577 JFK65573:JFK65577 JPG65573:JPG65577 JZC65573:JZC65577 KIY65573:KIY65577 KSU65573:KSU65577 LCQ65573:LCQ65577 LMM65573:LMM65577 LWI65573:LWI65577 MGE65573:MGE65577 MQA65573:MQA65577 MZW65573:MZW65577 NJS65573:NJS65577 NTO65573:NTO65577 ODK65573:ODK65577 ONG65573:ONG65577 OXC65573:OXC65577 PGY65573:PGY65577 PQU65573:PQU65577 QAQ65573:QAQ65577 QKM65573:QKM65577 QUI65573:QUI65577 REE65573:REE65577 ROA65573:ROA65577 RXW65573:RXW65577 SHS65573:SHS65577 SRO65573:SRO65577 TBK65573:TBK65577 TLG65573:TLG65577 TVC65573:TVC65577 UEY65573:UEY65577 UOU65573:UOU65577 UYQ65573:UYQ65577 VIM65573:VIM65577 VSI65573:VSI65577 WCE65573:WCE65577 WMA65573:WMA65577 WVW65573:WVW65577 O131109:O131113 JK131109:JK131113 TG131109:TG131113 ADC131109:ADC131113 AMY131109:AMY131113 AWU131109:AWU131113 BGQ131109:BGQ131113 BQM131109:BQM131113 CAI131109:CAI131113 CKE131109:CKE131113 CUA131109:CUA131113 DDW131109:DDW131113 DNS131109:DNS131113 DXO131109:DXO131113 EHK131109:EHK131113 ERG131109:ERG131113 FBC131109:FBC131113 FKY131109:FKY131113 FUU131109:FUU131113 GEQ131109:GEQ131113 GOM131109:GOM131113 GYI131109:GYI131113 HIE131109:HIE131113 HSA131109:HSA131113 IBW131109:IBW131113 ILS131109:ILS131113 IVO131109:IVO131113 JFK131109:JFK131113 JPG131109:JPG131113 JZC131109:JZC131113 KIY131109:KIY131113 KSU131109:KSU131113 LCQ131109:LCQ131113 LMM131109:LMM131113 LWI131109:LWI131113 MGE131109:MGE131113 MQA131109:MQA131113 MZW131109:MZW131113 NJS131109:NJS131113 NTO131109:NTO131113 ODK131109:ODK131113 ONG131109:ONG131113 OXC131109:OXC131113 PGY131109:PGY131113 PQU131109:PQU131113 QAQ131109:QAQ131113 QKM131109:QKM131113 QUI131109:QUI131113 REE131109:REE131113 ROA131109:ROA131113 RXW131109:RXW131113 SHS131109:SHS131113 SRO131109:SRO131113 TBK131109:TBK131113 TLG131109:TLG131113 TVC131109:TVC131113 UEY131109:UEY131113 UOU131109:UOU131113 UYQ131109:UYQ131113 VIM131109:VIM131113 VSI131109:VSI131113 WCE131109:WCE131113 WMA131109:WMA131113 WVW131109:WVW131113 O196645:O196649 JK196645:JK196649 TG196645:TG196649 ADC196645:ADC196649 AMY196645:AMY196649 AWU196645:AWU196649 BGQ196645:BGQ196649 BQM196645:BQM196649 CAI196645:CAI196649 CKE196645:CKE196649 CUA196645:CUA196649 DDW196645:DDW196649 DNS196645:DNS196649 DXO196645:DXO196649 EHK196645:EHK196649 ERG196645:ERG196649 FBC196645:FBC196649 FKY196645:FKY196649 FUU196645:FUU196649 GEQ196645:GEQ196649 GOM196645:GOM196649 GYI196645:GYI196649 HIE196645:HIE196649 HSA196645:HSA196649 IBW196645:IBW196649 ILS196645:ILS196649 IVO196645:IVO196649 JFK196645:JFK196649 JPG196645:JPG196649 JZC196645:JZC196649 KIY196645:KIY196649 KSU196645:KSU196649 LCQ196645:LCQ196649 LMM196645:LMM196649 LWI196645:LWI196649 MGE196645:MGE196649 MQA196645:MQA196649 MZW196645:MZW196649 NJS196645:NJS196649 NTO196645:NTO196649 ODK196645:ODK196649 ONG196645:ONG196649 OXC196645:OXC196649 PGY196645:PGY196649 PQU196645:PQU196649 QAQ196645:QAQ196649 QKM196645:QKM196649 QUI196645:QUI196649 REE196645:REE196649 ROA196645:ROA196649 RXW196645:RXW196649 SHS196645:SHS196649 SRO196645:SRO196649 TBK196645:TBK196649 TLG196645:TLG196649 TVC196645:TVC196649 UEY196645:UEY196649 UOU196645:UOU196649 UYQ196645:UYQ196649 VIM196645:VIM196649 VSI196645:VSI196649 WCE196645:WCE196649 WMA196645:WMA196649 WVW196645:WVW196649 O262181:O262185 JK262181:JK262185 TG262181:TG262185 ADC262181:ADC262185 AMY262181:AMY262185 AWU262181:AWU262185 BGQ262181:BGQ262185 BQM262181:BQM262185 CAI262181:CAI262185 CKE262181:CKE262185 CUA262181:CUA262185 DDW262181:DDW262185 DNS262181:DNS262185 DXO262181:DXO262185 EHK262181:EHK262185 ERG262181:ERG262185 FBC262181:FBC262185 FKY262181:FKY262185 FUU262181:FUU262185 GEQ262181:GEQ262185 GOM262181:GOM262185 GYI262181:GYI262185 HIE262181:HIE262185 HSA262181:HSA262185 IBW262181:IBW262185 ILS262181:ILS262185 IVO262181:IVO262185 JFK262181:JFK262185 JPG262181:JPG262185 JZC262181:JZC262185 KIY262181:KIY262185 KSU262181:KSU262185 LCQ262181:LCQ262185 LMM262181:LMM262185 LWI262181:LWI262185 MGE262181:MGE262185 MQA262181:MQA262185 MZW262181:MZW262185 NJS262181:NJS262185 NTO262181:NTO262185 ODK262181:ODK262185 ONG262181:ONG262185 OXC262181:OXC262185 PGY262181:PGY262185 PQU262181:PQU262185 QAQ262181:QAQ262185 QKM262181:QKM262185 QUI262181:QUI262185 REE262181:REE262185 ROA262181:ROA262185 RXW262181:RXW262185 SHS262181:SHS262185 SRO262181:SRO262185 TBK262181:TBK262185 TLG262181:TLG262185 TVC262181:TVC262185 UEY262181:UEY262185 UOU262181:UOU262185 UYQ262181:UYQ262185 VIM262181:VIM262185 VSI262181:VSI262185 WCE262181:WCE262185 WMA262181:WMA262185 WVW262181:WVW262185 O327717:O327721 JK327717:JK327721 TG327717:TG327721 ADC327717:ADC327721 AMY327717:AMY327721 AWU327717:AWU327721 BGQ327717:BGQ327721 BQM327717:BQM327721 CAI327717:CAI327721 CKE327717:CKE327721 CUA327717:CUA327721 DDW327717:DDW327721 DNS327717:DNS327721 DXO327717:DXO327721 EHK327717:EHK327721 ERG327717:ERG327721 FBC327717:FBC327721 FKY327717:FKY327721 FUU327717:FUU327721 GEQ327717:GEQ327721 GOM327717:GOM327721 GYI327717:GYI327721 HIE327717:HIE327721 HSA327717:HSA327721 IBW327717:IBW327721 ILS327717:ILS327721 IVO327717:IVO327721 JFK327717:JFK327721 JPG327717:JPG327721 JZC327717:JZC327721 KIY327717:KIY327721 KSU327717:KSU327721 LCQ327717:LCQ327721 LMM327717:LMM327721 LWI327717:LWI327721 MGE327717:MGE327721 MQA327717:MQA327721 MZW327717:MZW327721 NJS327717:NJS327721 NTO327717:NTO327721 ODK327717:ODK327721 ONG327717:ONG327721 OXC327717:OXC327721 PGY327717:PGY327721 PQU327717:PQU327721 QAQ327717:QAQ327721 QKM327717:QKM327721 QUI327717:QUI327721 REE327717:REE327721 ROA327717:ROA327721 RXW327717:RXW327721 SHS327717:SHS327721 SRO327717:SRO327721 TBK327717:TBK327721 TLG327717:TLG327721 TVC327717:TVC327721 UEY327717:UEY327721 UOU327717:UOU327721 UYQ327717:UYQ327721 VIM327717:VIM327721 VSI327717:VSI327721 WCE327717:WCE327721 WMA327717:WMA327721 WVW327717:WVW327721 O393253:O393257 JK393253:JK393257 TG393253:TG393257 ADC393253:ADC393257 AMY393253:AMY393257 AWU393253:AWU393257 BGQ393253:BGQ393257 BQM393253:BQM393257 CAI393253:CAI393257 CKE393253:CKE393257 CUA393253:CUA393257 DDW393253:DDW393257 DNS393253:DNS393257 DXO393253:DXO393257 EHK393253:EHK393257 ERG393253:ERG393257 FBC393253:FBC393257 FKY393253:FKY393257 FUU393253:FUU393257 GEQ393253:GEQ393257 GOM393253:GOM393257 GYI393253:GYI393257 HIE393253:HIE393257 HSA393253:HSA393257 IBW393253:IBW393257 ILS393253:ILS393257 IVO393253:IVO393257 JFK393253:JFK393257 JPG393253:JPG393257 JZC393253:JZC393257 KIY393253:KIY393257 KSU393253:KSU393257 LCQ393253:LCQ393257 LMM393253:LMM393257 LWI393253:LWI393257 MGE393253:MGE393257 MQA393253:MQA393257 MZW393253:MZW393257 NJS393253:NJS393257 NTO393253:NTO393257 ODK393253:ODK393257 ONG393253:ONG393257 OXC393253:OXC393257 PGY393253:PGY393257 PQU393253:PQU393257 QAQ393253:QAQ393257 QKM393253:QKM393257 QUI393253:QUI393257 REE393253:REE393257 ROA393253:ROA393257 RXW393253:RXW393257 SHS393253:SHS393257 SRO393253:SRO393257 TBK393253:TBK393257 TLG393253:TLG393257 TVC393253:TVC393257 UEY393253:UEY393257 UOU393253:UOU393257 UYQ393253:UYQ393257 VIM393253:VIM393257 VSI393253:VSI393257 WCE393253:WCE393257 WMA393253:WMA393257 WVW393253:WVW393257 O458789:O458793 JK458789:JK458793 TG458789:TG458793 ADC458789:ADC458793 AMY458789:AMY458793 AWU458789:AWU458793 BGQ458789:BGQ458793 BQM458789:BQM458793 CAI458789:CAI458793 CKE458789:CKE458793 CUA458789:CUA458793 DDW458789:DDW458793 DNS458789:DNS458793 DXO458789:DXO458793 EHK458789:EHK458793 ERG458789:ERG458793 FBC458789:FBC458793 FKY458789:FKY458793 FUU458789:FUU458793 GEQ458789:GEQ458793 GOM458789:GOM458793 GYI458789:GYI458793 HIE458789:HIE458793 HSA458789:HSA458793 IBW458789:IBW458793 ILS458789:ILS458793 IVO458789:IVO458793 JFK458789:JFK458793 JPG458789:JPG458793 JZC458789:JZC458793 KIY458789:KIY458793 KSU458789:KSU458793 LCQ458789:LCQ458793 LMM458789:LMM458793 LWI458789:LWI458793 MGE458789:MGE458793 MQA458789:MQA458793 MZW458789:MZW458793 NJS458789:NJS458793 NTO458789:NTO458793 ODK458789:ODK458793 ONG458789:ONG458793 OXC458789:OXC458793 PGY458789:PGY458793 PQU458789:PQU458793 QAQ458789:QAQ458793 QKM458789:QKM458793 QUI458789:QUI458793 REE458789:REE458793 ROA458789:ROA458793 RXW458789:RXW458793 SHS458789:SHS458793 SRO458789:SRO458793 TBK458789:TBK458793 TLG458789:TLG458793 TVC458789:TVC458793 UEY458789:UEY458793 UOU458789:UOU458793 UYQ458789:UYQ458793 VIM458789:VIM458793 VSI458789:VSI458793 WCE458789:WCE458793 WMA458789:WMA458793 WVW458789:WVW458793 O524325:O524329 JK524325:JK524329 TG524325:TG524329 ADC524325:ADC524329 AMY524325:AMY524329 AWU524325:AWU524329 BGQ524325:BGQ524329 BQM524325:BQM524329 CAI524325:CAI524329 CKE524325:CKE524329 CUA524325:CUA524329 DDW524325:DDW524329 DNS524325:DNS524329 DXO524325:DXO524329 EHK524325:EHK524329 ERG524325:ERG524329 FBC524325:FBC524329 FKY524325:FKY524329 FUU524325:FUU524329 GEQ524325:GEQ524329 GOM524325:GOM524329 GYI524325:GYI524329 HIE524325:HIE524329 HSA524325:HSA524329 IBW524325:IBW524329 ILS524325:ILS524329 IVO524325:IVO524329 JFK524325:JFK524329 JPG524325:JPG524329 JZC524325:JZC524329 KIY524325:KIY524329 KSU524325:KSU524329 LCQ524325:LCQ524329 LMM524325:LMM524329 LWI524325:LWI524329 MGE524325:MGE524329 MQA524325:MQA524329 MZW524325:MZW524329 NJS524325:NJS524329 NTO524325:NTO524329 ODK524325:ODK524329 ONG524325:ONG524329 OXC524325:OXC524329 PGY524325:PGY524329 PQU524325:PQU524329 QAQ524325:QAQ524329 QKM524325:QKM524329 QUI524325:QUI524329 REE524325:REE524329 ROA524325:ROA524329 RXW524325:RXW524329 SHS524325:SHS524329 SRO524325:SRO524329 TBK524325:TBK524329 TLG524325:TLG524329 TVC524325:TVC524329 UEY524325:UEY524329 UOU524325:UOU524329 UYQ524325:UYQ524329 VIM524325:VIM524329 VSI524325:VSI524329 WCE524325:WCE524329 WMA524325:WMA524329 WVW524325:WVW524329 O589861:O589865 JK589861:JK589865 TG589861:TG589865 ADC589861:ADC589865 AMY589861:AMY589865 AWU589861:AWU589865 BGQ589861:BGQ589865 BQM589861:BQM589865 CAI589861:CAI589865 CKE589861:CKE589865 CUA589861:CUA589865 DDW589861:DDW589865 DNS589861:DNS589865 DXO589861:DXO589865 EHK589861:EHK589865 ERG589861:ERG589865 FBC589861:FBC589865 FKY589861:FKY589865 FUU589861:FUU589865 GEQ589861:GEQ589865 GOM589861:GOM589865 GYI589861:GYI589865 HIE589861:HIE589865 HSA589861:HSA589865 IBW589861:IBW589865 ILS589861:ILS589865 IVO589861:IVO589865 JFK589861:JFK589865 JPG589861:JPG589865 JZC589861:JZC589865 KIY589861:KIY589865 KSU589861:KSU589865 LCQ589861:LCQ589865 LMM589861:LMM589865 LWI589861:LWI589865 MGE589861:MGE589865 MQA589861:MQA589865 MZW589861:MZW589865 NJS589861:NJS589865 NTO589861:NTO589865 ODK589861:ODK589865 ONG589861:ONG589865 OXC589861:OXC589865 PGY589861:PGY589865 PQU589861:PQU589865 QAQ589861:QAQ589865 QKM589861:QKM589865 QUI589861:QUI589865 REE589861:REE589865 ROA589861:ROA589865 RXW589861:RXW589865 SHS589861:SHS589865 SRO589861:SRO589865 TBK589861:TBK589865 TLG589861:TLG589865 TVC589861:TVC589865 UEY589861:UEY589865 UOU589861:UOU589865 UYQ589861:UYQ589865 VIM589861:VIM589865 VSI589861:VSI589865 WCE589861:WCE589865 WMA589861:WMA589865 WVW589861:WVW589865 O655397:O655401 JK655397:JK655401 TG655397:TG655401 ADC655397:ADC655401 AMY655397:AMY655401 AWU655397:AWU655401 BGQ655397:BGQ655401 BQM655397:BQM655401 CAI655397:CAI655401 CKE655397:CKE655401 CUA655397:CUA655401 DDW655397:DDW655401 DNS655397:DNS655401 DXO655397:DXO655401 EHK655397:EHK655401 ERG655397:ERG655401 FBC655397:FBC655401 FKY655397:FKY655401 FUU655397:FUU655401 GEQ655397:GEQ655401 GOM655397:GOM655401 GYI655397:GYI655401 HIE655397:HIE655401 HSA655397:HSA655401 IBW655397:IBW655401 ILS655397:ILS655401 IVO655397:IVO655401 JFK655397:JFK655401 JPG655397:JPG655401 JZC655397:JZC655401 KIY655397:KIY655401 KSU655397:KSU655401 LCQ655397:LCQ655401 LMM655397:LMM655401 LWI655397:LWI655401 MGE655397:MGE655401 MQA655397:MQA655401 MZW655397:MZW655401 NJS655397:NJS655401 NTO655397:NTO655401 ODK655397:ODK655401 ONG655397:ONG655401 OXC655397:OXC655401 PGY655397:PGY655401 PQU655397:PQU655401 QAQ655397:QAQ655401 QKM655397:QKM655401 QUI655397:QUI655401 REE655397:REE655401 ROA655397:ROA655401 RXW655397:RXW655401 SHS655397:SHS655401 SRO655397:SRO655401 TBK655397:TBK655401 TLG655397:TLG655401 TVC655397:TVC655401 UEY655397:UEY655401 UOU655397:UOU655401 UYQ655397:UYQ655401 VIM655397:VIM655401 VSI655397:VSI655401 WCE655397:WCE655401 WMA655397:WMA655401 WVW655397:WVW655401 O720933:O720937 JK720933:JK720937 TG720933:TG720937 ADC720933:ADC720937 AMY720933:AMY720937 AWU720933:AWU720937 BGQ720933:BGQ720937 BQM720933:BQM720937 CAI720933:CAI720937 CKE720933:CKE720937 CUA720933:CUA720937 DDW720933:DDW720937 DNS720933:DNS720937 DXO720933:DXO720937 EHK720933:EHK720937 ERG720933:ERG720937 FBC720933:FBC720937 FKY720933:FKY720937 FUU720933:FUU720937 GEQ720933:GEQ720937 GOM720933:GOM720937 GYI720933:GYI720937 HIE720933:HIE720937 HSA720933:HSA720937 IBW720933:IBW720937 ILS720933:ILS720937 IVO720933:IVO720937 JFK720933:JFK720937 JPG720933:JPG720937 JZC720933:JZC720937 KIY720933:KIY720937 KSU720933:KSU720937 LCQ720933:LCQ720937 LMM720933:LMM720937 LWI720933:LWI720937 MGE720933:MGE720937 MQA720933:MQA720937 MZW720933:MZW720937 NJS720933:NJS720937 NTO720933:NTO720937 ODK720933:ODK720937 ONG720933:ONG720937 OXC720933:OXC720937 PGY720933:PGY720937 PQU720933:PQU720937 QAQ720933:QAQ720937 QKM720933:QKM720937 QUI720933:QUI720937 REE720933:REE720937 ROA720933:ROA720937 RXW720933:RXW720937 SHS720933:SHS720937 SRO720933:SRO720937 TBK720933:TBK720937 TLG720933:TLG720937 TVC720933:TVC720937 UEY720933:UEY720937 UOU720933:UOU720937 UYQ720933:UYQ720937 VIM720933:VIM720937 VSI720933:VSI720937 WCE720933:WCE720937 WMA720933:WMA720937 WVW720933:WVW720937 O786469:O786473 JK786469:JK786473 TG786469:TG786473 ADC786469:ADC786473 AMY786469:AMY786473 AWU786469:AWU786473 BGQ786469:BGQ786473 BQM786469:BQM786473 CAI786469:CAI786473 CKE786469:CKE786473 CUA786469:CUA786473 DDW786469:DDW786473 DNS786469:DNS786473 DXO786469:DXO786473 EHK786469:EHK786473 ERG786469:ERG786473 FBC786469:FBC786473 FKY786469:FKY786473 FUU786469:FUU786473 GEQ786469:GEQ786473 GOM786469:GOM786473 GYI786469:GYI786473 HIE786469:HIE786473 HSA786469:HSA786473 IBW786469:IBW786473 ILS786469:ILS786473 IVO786469:IVO786473 JFK786469:JFK786473 JPG786469:JPG786473 JZC786469:JZC786473 KIY786469:KIY786473 KSU786469:KSU786473 LCQ786469:LCQ786473 LMM786469:LMM786473 LWI786469:LWI786473 MGE786469:MGE786473 MQA786469:MQA786473 MZW786469:MZW786473 NJS786469:NJS786473 NTO786469:NTO786473 ODK786469:ODK786473 ONG786469:ONG786473 OXC786469:OXC786473 PGY786469:PGY786473 PQU786469:PQU786473 QAQ786469:QAQ786473 QKM786469:QKM786473 QUI786469:QUI786473 REE786469:REE786473 ROA786469:ROA786473 RXW786469:RXW786473 SHS786469:SHS786473 SRO786469:SRO786473 TBK786469:TBK786473 TLG786469:TLG786473 TVC786469:TVC786473 UEY786469:UEY786473 UOU786469:UOU786473 UYQ786469:UYQ786473 VIM786469:VIM786473 VSI786469:VSI786473 WCE786469:WCE786473 WMA786469:WMA786473 WVW786469:WVW786473 O852005:O852009 JK852005:JK852009 TG852005:TG852009 ADC852005:ADC852009 AMY852005:AMY852009 AWU852005:AWU852009 BGQ852005:BGQ852009 BQM852005:BQM852009 CAI852005:CAI852009 CKE852005:CKE852009 CUA852005:CUA852009 DDW852005:DDW852009 DNS852005:DNS852009 DXO852005:DXO852009 EHK852005:EHK852009 ERG852005:ERG852009 FBC852005:FBC852009 FKY852005:FKY852009 FUU852005:FUU852009 GEQ852005:GEQ852009 GOM852005:GOM852009 GYI852005:GYI852009 HIE852005:HIE852009 HSA852005:HSA852009 IBW852005:IBW852009 ILS852005:ILS852009 IVO852005:IVO852009 JFK852005:JFK852009 JPG852005:JPG852009 JZC852005:JZC852009 KIY852005:KIY852009 KSU852005:KSU852009 LCQ852005:LCQ852009 LMM852005:LMM852009 LWI852005:LWI852009 MGE852005:MGE852009 MQA852005:MQA852009 MZW852005:MZW852009 NJS852005:NJS852009 NTO852005:NTO852009 ODK852005:ODK852009 ONG852005:ONG852009 OXC852005:OXC852009 PGY852005:PGY852009 PQU852005:PQU852009 QAQ852005:QAQ852009 QKM852005:QKM852009 QUI852005:QUI852009 REE852005:REE852009 ROA852005:ROA852009 RXW852005:RXW852009 SHS852005:SHS852009 SRO852005:SRO852009 TBK852005:TBK852009 TLG852005:TLG852009 TVC852005:TVC852009 UEY852005:UEY852009 UOU852005:UOU852009 UYQ852005:UYQ852009 VIM852005:VIM852009 VSI852005:VSI852009 WCE852005:WCE852009 WMA852005:WMA852009 WVW852005:WVW852009 O917541:O917545 JK917541:JK917545 TG917541:TG917545 ADC917541:ADC917545 AMY917541:AMY917545 AWU917541:AWU917545 BGQ917541:BGQ917545 BQM917541:BQM917545 CAI917541:CAI917545 CKE917541:CKE917545 CUA917541:CUA917545 DDW917541:DDW917545 DNS917541:DNS917545 DXO917541:DXO917545 EHK917541:EHK917545 ERG917541:ERG917545 FBC917541:FBC917545 FKY917541:FKY917545 FUU917541:FUU917545 GEQ917541:GEQ917545 GOM917541:GOM917545 GYI917541:GYI917545 HIE917541:HIE917545 HSA917541:HSA917545 IBW917541:IBW917545 ILS917541:ILS917545 IVO917541:IVO917545 JFK917541:JFK917545 JPG917541:JPG917545 JZC917541:JZC917545 KIY917541:KIY917545 KSU917541:KSU917545 LCQ917541:LCQ917545 LMM917541:LMM917545 LWI917541:LWI917545 MGE917541:MGE917545 MQA917541:MQA917545 MZW917541:MZW917545 NJS917541:NJS917545 NTO917541:NTO917545 ODK917541:ODK917545 ONG917541:ONG917545 OXC917541:OXC917545 PGY917541:PGY917545 PQU917541:PQU917545 QAQ917541:QAQ917545 QKM917541:QKM917545 QUI917541:QUI917545 REE917541:REE917545 ROA917541:ROA917545 RXW917541:RXW917545 SHS917541:SHS917545 SRO917541:SRO917545 TBK917541:TBK917545 TLG917541:TLG917545 TVC917541:TVC917545 UEY917541:UEY917545 UOU917541:UOU917545 UYQ917541:UYQ917545 VIM917541:VIM917545 VSI917541:VSI917545 WCE917541:WCE917545 WMA917541:WMA917545 WVW917541:WVW917545 O983077:O983081 JK983077:JK983081 TG983077:TG983081 ADC983077:ADC983081 AMY983077:AMY983081 AWU983077:AWU983081 BGQ983077:BGQ983081 BQM983077:BQM983081 CAI983077:CAI983081 CKE983077:CKE983081 CUA983077:CUA983081 DDW983077:DDW983081 DNS983077:DNS983081 DXO983077:DXO983081 EHK983077:EHK983081 ERG983077:ERG983081 FBC983077:FBC983081 FKY983077:FKY983081 FUU983077:FUU983081 GEQ983077:GEQ983081 GOM983077:GOM983081 GYI983077:GYI983081 HIE983077:HIE983081 HSA983077:HSA983081 IBW983077:IBW983081 ILS983077:ILS983081 IVO983077:IVO983081 JFK983077:JFK983081 JPG983077:JPG983081 JZC983077:JZC983081 KIY983077:KIY983081 KSU983077:KSU983081 LCQ983077:LCQ983081 LMM983077:LMM983081 LWI983077:LWI983081 MGE983077:MGE983081 MQA983077:MQA983081 MZW983077:MZW983081 NJS983077:NJS983081 NTO983077:NTO983081 ODK983077:ODK983081 ONG983077:ONG983081 OXC983077:OXC983081 PGY983077:PGY983081 PQU983077:PQU983081 QAQ983077:QAQ983081 QKM983077:QKM983081 QUI983077:QUI983081 REE983077:REE983081 ROA983077:ROA983081 RXW983077:RXW983081 SHS983077:SHS983081 SRO983077:SRO983081 TBK983077:TBK983081 TLG983077:TLG983081 TVC983077:TVC983081 UEY983077:UEY983081 UOU983077:UOU983081 UYQ983077:UYQ983081 VIM983077:VIM983081 VSI983077:VSI983081 WCE983077:WCE983081 WMA983077:WMA983081 WVW983077:WVW983081 T37:U41 JP37:JQ41 TL37:TM41 ADH37:ADI41 AND37:ANE41 AWZ37:AXA41 BGV37:BGW41 BQR37:BQS41 CAN37:CAO41 CKJ37:CKK41 CUF37:CUG41 DEB37:DEC41 DNX37:DNY41 DXT37:DXU41 EHP37:EHQ41 ERL37:ERM41 FBH37:FBI41 FLD37:FLE41 FUZ37:FVA41 GEV37:GEW41 GOR37:GOS41 GYN37:GYO41 HIJ37:HIK41 HSF37:HSG41 ICB37:ICC41 ILX37:ILY41 IVT37:IVU41 JFP37:JFQ41 JPL37:JPM41 JZH37:JZI41 KJD37:KJE41 KSZ37:KTA41 LCV37:LCW41 LMR37:LMS41 LWN37:LWO41 MGJ37:MGK41 MQF37:MQG41 NAB37:NAC41 NJX37:NJY41 NTT37:NTU41 ODP37:ODQ41 ONL37:ONM41 OXH37:OXI41 PHD37:PHE41 PQZ37:PRA41 QAV37:QAW41 QKR37:QKS41 QUN37:QUO41 REJ37:REK41 ROF37:ROG41 RYB37:RYC41 SHX37:SHY41 SRT37:SRU41 TBP37:TBQ41 TLL37:TLM41 TVH37:TVI41 UFD37:UFE41 UOZ37:UPA41 UYV37:UYW41 VIR37:VIS41 VSN37:VSO41 WCJ37:WCK41 WMF37:WMG41 WWB37:WWC41 T65573:U65577 JP65573:JQ65577 TL65573:TM65577 ADH65573:ADI65577 AND65573:ANE65577 AWZ65573:AXA65577 BGV65573:BGW65577 BQR65573:BQS65577 CAN65573:CAO65577 CKJ65573:CKK65577 CUF65573:CUG65577 DEB65573:DEC65577 DNX65573:DNY65577 DXT65573:DXU65577 EHP65573:EHQ65577 ERL65573:ERM65577 FBH65573:FBI65577 FLD65573:FLE65577 FUZ65573:FVA65577 GEV65573:GEW65577 GOR65573:GOS65577 GYN65573:GYO65577 HIJ65573:HIK65577 HSF65573:HSG65577 ICB65573:ICC65577 ILX65573:ILY65577 IVT65573:IVU65577 JFP65573:JFQ65577 JPL65573:JPM65577 JZH65573:JZI65577 KJD65573:KJE65577 KSZ65573:KTA65577 LCV65573:LCW65577 LMR65573:LMS65577 LWN65573:LWO65577 MGJ65573:MGK65577 MQF65573:MQG65577 NAB65573:NAC65577 NJX65573:NJY65577 NTT65573:NTU65577 ODP65573:ODQ65577 ONL65573:ONM65577 OXH65573:OXI65577 PHD65573:PHE65577 PQZ65573:PRA65577 QAV65573:QAW65577 QKR65573:QKS65577 QUN65573:QUO65577 REJ65573:REK65577 ROF65573:ROG65577 RYB65573:RYC65577 SHX65573:SHY65577 SRT65573:SRU65577 TBP65573:TBQ65577 TLL65573:TLM65577 TVH65573:TVI65577 UFD65573:UFE65577 UOZ65573:UPA65577 UYV65573:UYW65577 VIR65573:VIS65577 VSN65573:VSO65577 WCJ65573:WCK65577 WMF65573:WMG65577 WWB65573:WWC65577 T131109:U131113 JP131109:JQ131113 TL131109:TM131113 ADH131109:ADI131113 AND131109:ANE131113 AWZ131109:AXA131113 BGV131109:BGW131113 BQR131109:BQS131113 CAN131109:CAO131113 CKJ131109:CKK131113 CUF131109:CUG131113 DEB131109:DEC131113 DNX131109:DNY131113 DXT131109:DXU131113 EHP131109:EHQ131113 ERL131109:ERM131113 FBH131109:FBI131113 FLD131109:FLE131113 FUZ131109:FVA131113 GEV131109:GEW131113 GOR131109:GOS131113 GYN131109:GYO131113 HIJ131109:HIK131113 HSF131109:HSG131113 ICB131109:ICC131113 ILX131109:ILY131113 IVT131109:IVU131113 JFP131109:JFQ131113 JPL131109:JPM131113 JZH131109:JZI131113 KJD131109:KJE131113 KSZ131109:KTA131113 LCV131109:LCW131113 LMR131109:LMS131113 LWN131109:LWO131113 MGJ131109:MGK131113 MQF131109:MQG131113 NAB131109:NAC131113 NJX131109:NJY131113 NTT131109:NTU131113 ODP131109:ODQ131113 ONL131109:ONM131113 OXH131109:OXI131113 PHD131109:PHE131113 PQZ131109:PRA131113 QAV131109:QAW131113 QKR131109:QKS131113 QUN131109:QUO131113 REJ131109:REK131113 ROF131109:ROG131113 RYB131109:RYC131113 SHX131109:SHY131113 SRT131109:SRU131113 TBP131109:TBQ131113 TLL131109:TLM131113 TVH131109:TVI131113 UFD131109:UFE131113 UOZ131109:UPA131113 UYV131109:UYW131113 VIR131109:VIS131113 VSN131109:VSO131113 WCJ131109:WCK131113 WMF131109:WMG131113 WWB131109:WWC131113 T196645:U196649 JP196645:JQ196649 TL196645:TM196649 ADH196645:ADI196649 AND196645:ANE196649 AWZ196645:AXA196649 BGV196645:BGW196649 BQR196645:BQS196649 CAN196645:CAO196649 CKJ196645:CKK196649 CUF196645:CUG196649 DEB196645:DEC196649 DNX196645:DNY196649 DXT196645:DXU196649 EHP196645:EHQ196649 ERL196645:ERM196649 FBH196645:FBI196649 FLD196645:FLE196649 FUZ196645:FVA196649 GEV196645:GEW196649 GOR196645:GOS196649 GYN196645:GYO196649 HIJ196645:HIK196649 HSF196645:HSG196649 ICB196645:ICC196649 ILX196645:ILY196649 IVT196645:IVU196649 JFP196645:JFQ196649 JPL196645:JPM196649 JZH196645:JZI196649 KJD196645:KJE196649 KSZ196645:KTA196649 LCV196645:LCW196649 LMR196645:LMS196649 LWN196645:LWO196649 MGJ196645:MGK196649 MQF196645:MQG196649 NAB196645:NAC196649 NJX196645:NJY196649 NTT196645:NTU196649 ODP196645:ODQ196649 ONL196645:ONM196649 OXH196645:OXI196649 PHD196645:PHE196649 PQZ196645:PRA196649 QAV196645:QAW196649 QKR196645:QKS196649 QUN196645:QUO196649 REJ196645:REK196649 ROF196645:ROG196649 RYB196645:RYC196649 SHX196645:SHY196649 SRT196645:SRU196649 TBP196645:TBQ196649 TLL196645:TLM196649 TVH196645:TVI196649 UFD196645:UFE196649 UOZ196645:UPA196649 UYV196645:UYW196649 VIR196645:VIS196649 VSN196645:VSO196649 WCJ196645:WCK196649 WMF196645:WMG196649 WWB196645:WWC196649 T262181:U262185 JP262181:JQ262185 TL262181:TM262185 ADH262181:ADI262185 AND262181:ANE262185 AWZ262181:AXA262185 BGV262181:BGW262185 BQR262181:BQS262185 CAN262181:CAO262185 CKJ262181:CKK262185 CUF262181:CUG262185 DEB262181:DEC262185 DNX262181:DNY262185 DXT262181:DXU262185 EHP262181:EHQ262185 ERL262181:ERM262185 FBH262181:FBI262185 FLD262181:FLE262185 FUZ262181:FVA262185 GEV262181:GEW262185 GOR262181:GOS262185 GYN262181:GYO262185 HIJ262181:HIK262185 HSF262181:HSG262185 ICB262181:ICC262185 ILX262181:ILY262185 IVT262181:IVU262185 JFP262181:JFQ262185 JPL262181:JPM262185 JZH262181:JZI262185 KJD262181:KJE262185 KSZ262181:KTA262185 LCV262181:LCW262185 LMR262181:LMS262185 LWN262181:LWO262185 MGJ262181:MGK262185 MQF262181:MQG262185 NAB262181:NAC262185 NJX262181:NJY262185 NTT262181:NTU262185 ODP262181:ODQ262185 ONL262181:ONM262185 OXH262181:OXI262185 PHD262181:PHE262185 PQZ262181:PRA262185 QAV262181:QAW262185 QKR262181:QKS262185 QUN262181:QUO262185 REJ262181:REK262185 ROF262181:ROG262185 RYB262181:RYC262185 SHX262181:SHY262185 SRT262181:SRU262185 TBP262181:TBQ262185 TLL262181:TLM262185 TVH262181:TVI262185 UFD262181:UFE262185 UOZ262181:UPA262185 UYV262181:UYW262185 VIR262181:VIS262185 VSN262181:VSO262185 WCJ262181:WCK262185 WMF262181:WMG262185 WWB262181:WWC262185 T327717:U327721 JP327717:JQ327721 TL327717:TM327721 ADH327717:ADI327721 AND327717:ANE327721 AWZ327717:AXA327721 BGV327717:BGW327721 BQR327717:BQS327721 CAN327717:CAO327721 CKJ327717:CKK327721 CUF327717:CUG327721 DEB327717:DEC327721 DNX327717:DNY327721 DXT327717:DXU327721 EHP327717:EHQ327721 ERL327717:ERM327721 FBH327717:FBI327721 FLD327717:FLE327721 FUZ327717:FVA327721 GEV327717:GEW327721 GOR327717:GOS327721 GYN327717:GYO327721 HIJ327717:HIK327721 HSF327717:HSG327721 ICB327717:ICC327721 ILX327717:ILY327721 IVT327717:IVU327721 JFP327717:JFQ327721 JPL327717:JPM327721 JZH327717:JZI327721 KJD327717:KJE327721 KSZ327717:KTA327721 LCV327717:LCW327721 LMR327717:LMS327721 LWN327717:LWO327721 MGJ327717:MGK327721 MQF327717:MQG327721 NAB327717:NAC327721 NJX327717:NJY327721 NTT327717:NTU327721 ODP327717:ODQ327721 ONL327717:ONM327721 OXH327717:OXI327721 PHD327717:PHE327721 PQZ327717:PRA327721 QAV327717:QAW327721 QKR327717:QKS327721 QUN327717:QUO327721 REJ327717:REK327721 ROF327717:ROG327721 RYB327717:RYC327721 SHX327717:SHY327721 SRT327717:SRU327721 TBP327717:TBQ327721 TLL327717:TLM327721 TVH327717:TVI327721 UFD327717:UFE327721 UOZ327717:UPA327721 UYV327717:UYW327721 VIR327717:VIS327721 VSN327717:VSO327721 WCJ327717:WCK327721 WMF327717:WMG327721 WWB327717:WWC327721 T393253:U393257 JP393253:JQ393257 TL393253:TM393257 ADH393253:ADI393257 AND393253:ANE393257 AWZ393253:AXA393257 BGV393253:BGW393257 BQR393253:BQS393257 CAN393253:CAO393257 CKJ393253:CKK393257 CUF393253:CUG393257 DEB393253:DEC393257 DNX393253:DNY393257 DXT393253:DXU393257 EHP393253:EHQ393257 ERL393253:ERM393257 FBH393253:FBI393257 FLD393253:FLE393257 FUZ393253:FVA393257 GEV393253:GEW393257 GOR393253:GOS393257 GYN393253:GYO393257 HIJ393253:HIK393257 HSF393253:HSG393257 ICB393253:ICC393257 ILX393253:ILY393257 IVT393253:IVU393257 JFP393253:JFQ393257 JPL393253:JPM393257 JZH393253:JZI393257 KJD393253:KJE393257 KSZ393253:KTA393257 LCV393253:LCW393257 LMR393253:LMS393257 LWN393253:LWO393257 MGJ393253:MGK393257 MQF393253:MQG393257 NAB393253:NAC393257 NJX393253:NJY393257 NTT393253:NTU393257 ODP393253:ODQ393257 ONL393253:ONM393257 OXH393253:OXI393257 PHD393253:PHE393257 PQZ393253:PRA393257 QAV393253:QAW393257 QKR393253:QKS393257 QUN393253:QUO393257 REJ393253:REK393257 ROF393253:ROG393257 RYB393253:RYC393257 SHX393253:SHY393257 SRT393253:SRU393257 TBP393253:TBQ393257 TLL393253:TLM393257 TVH393253:TVI393257 UFD393253:UFE393257 UOZ393253:UPA393257 UYV393253:UYW393257 VIR393253:VIS393257 VSN393253:VSO393257 WCJ393253:WCK393257 WMF393253:WMG393257 WWB393253:WWC393257 T458789:U458793 JP458789:JQ458793 TL458789:TM458793 ADH458789:ADI458793 AND458789:ANE458793 AWZ458789:AXA458793 BGV458789:BGW458793 BQR458789:BQS458793 CAN458789:CAO458793 CKJ458789:CKK458793 CUF458789:CUG458793 DEB458789:DEC458793 DNX458789:DNY458793 DXT458789:DXU458793 EHP458789:EHQ458793 ERL458789:ERM458793 FBH458789:FBI458793 FLD458789:FLE458793 FUZ458789:FVA458793 GEV458789:GEW458793 GOR458789:GOS458793 GYN458789:GYO458793 HIJ458789:HIK458793 HSF458789:HSG458793 ICB458789:ICC458793 ILX458789:ILY458793 IVT458789:IVU458793 JFP458789:JFQ458793 JPL458789:JPM458793 JZH458789:JZI458793 KJD458789:KJE458793 KSZ458789:KTA458793 LCV458789:LCW458793 LMR458789:LMS458793 LWN458789:LWO458793 MGJ458789:MGK458793 MQF458789:MQG458793 NAB458789:NAC458793 NJX458789:NJY458793 NTT458789:NTU458793 ODP458789:ODQ458793 ONL458789:ONM458793 OXH458789:OXI458793 PHD458789:PHE458793 PQZ458789:PRA458793 QAV458789:QAW458793 QKR458789:QKS458793 QUN458789:QUO458793 REJ458789:REK458793 ROF458789:ROG458793 RYB458789:RYC458793 SHX458789:SHY458793 SRT458789:SRU458793 TBP458789:TBQ458793 TLL458789:TLM458793 TVH458789:TVI458793 UFD458789:UFE458793 UOZ458789:UPA458793 UYV458789:UYW458793 VIR458789:VIS458793 VSN458789:VSO458793 WCJ458789:WCK458793 WMF458789:WMG458793 WWB458789:WWC458793 T524325:U524329 JP524325:JQ524329 TL524325:TM524329 ADH524325:ADI524329 AND524325:ANE524329 AWZ524325:AXA524329 BGV524325:BGW524329 BQR524325:BQS524329 CAN524325:CAO524329 CKJ524325:CKK524329 CUF524325:CUG524329 DEB524325:DEC524329 DNX524325:DNY524329 DXT524325:DXU524329 EHP524325:EHQ524329 ERL524325:ERM524329 FBH524325:FBI524329 FLD524325:FLE524329 FUZ524325:FVA524329 GEV524325:GEW524329 GOR524325:GOS524329 GYN524325:GYO524329 HIJ524325:HIK524329 HSF524325:HSG524329 ICB524325:ICC524329 ILX524325:ILY524329 IVT524325:IVU524329 JFP524325:JFQ524329 JPL524325:JPM524329 JZH524325:JZI524329 KJD524325:KJE524329 KSZ524325:KTA524329 LCV524325:LCW524329 LMR524325:LMS524329 LWN524325:LWO524329 MGJ524325:MGK524329 MQF524325:MQG524329 NAB524325:NAC524329 NJX524325:NJY524329 NTT524325:NTU524329 ODP524325:ODQ524329 ONL524325:ONM524329 OXH524325:OXI524329 PHD524325:PHE524329 PQZ524325:PRA524329 QAV524325:QAW524329 QKR524325:QKS524329 QUN524325:QUO524329 REJ524325:REK524329 ROF524325:ROG524329 RYB524325:RYC524329 SHX524325:SHY524329 SRT524325:SRU524329 TBP524325:TBQ524329 TLL524325:TLM524329 TVH524325:TVI524329 UFD524325:UFE524329 UOZ524325:UPA524329 UYV524325:UYW524329 VIR524325:VIS524329 VSN524325:VSO524329 WCJ524325:WCK524329 WMF524325:WMG524329 WWB524325:WWC524329 T589861:U589865 JP589861:JQ589865 TL589861:TM589865 ADH589861:ADI589865 AND589861:ANE589865 AWZ589861:AXA589865 BGV589861:BGW589865 BQR589861:BQS589865 CAN589861:CAO589865 CKJ589861:CKK589865 CUF589861:CUG589865 DEB589861:DEC589865 DNX589861:DNY589865 DXT589861:DXU589865 EHP589861:EHQ589865 ERL589861:ERM589865 FBH589861:FBI589865 FLD589861:FLE589865 FUZ589861:FVA589865 GEV589861:GEW589865 GOR589861:GOS589865 GYN589861:GYO589865 HIJ589861:HIK589865 HSF589861:HSG589865 ICB589861:ICC589865 ILX589861:ILY589865 IVT589861:IVU589865 JFP589861:JFQ589865 JPL589861:JPM589865 JZH589861:JZI589865 KJD589861:KJE589865 KSZ589861:KTA589865 LCV589861:LCW589865 LMR589861:LMS589865 LWN589861:LWO589865 MGJ589861:MGK589865 MQF589861:MQG589865 NAB589861:NAC589865 NJX589861:NJY589865 NTT589861:NTU589865 ODP589861:ODQ589865 ONL589861:ONM589865 OXH589861:OXI589865 PHD589861:PHE589865 PQZ589861:PRA589865 QAV589861:QAW589865 QKR589861:QKS589865 QUN589861:QUO589865 REJ589861:REK589865 ROF589861:ROG589865 RYB589861:RYC589865 SHX589861:SHY589865 SRT589861:SRU589865 TBP589861:TBQ589865 TLL589861:TLM589865 TVH589861:TVI589865 UFD589861:UFE589865 UOZ589861:UPA589865 UYV589861:UYW589865 VIR589861:VIS589865 VSN589861:VSO589865 WCJ589861:WCK589865 WMF589861:WMG589865 WWB589861:WWC589865 T655397:U655401 JP655397:JQ655401 TL655397:TM655401 ADH655397:ADI655401 AND655397:ANE655401 AWZ655397:AXA655401 BGV655397:BGW655401 BQR655397:BQS655401 CAN655397:CAO655401 CKJ655397:CKK655401 CUF655397:CUG655401 DEB655397:DEC655401 DNX655397:DNY655401 DXT655397:DXU655401 EHP655397:EHQ655401 ERL655397:ERM655401 FBH655397:FBI655401 FLD655397:FLE655401 FUZ655397:FVA655401 GEV655397:GEW655401 GOR655397:GOS655401 GYN655397:GYO655401 HIJ655397:HIK655401 HSF655397:HSG655401 ICB655397:ICC655401 ILX655397:ILY655401 IVT655397:IVU655401 JFP655397:JFQ655401 JPL655397:JPM655401 JZH655397:JZI655401 KJD655397:KJE655401 KSZ655397:KTA655401 LCV655397:LCW655401 LMR655397:LMS655401 LWN655397:LWO655401 MGJ655397:MGK655401 MQF655397:MQG655401 NAB655397:NAC655401 NJX655397:NJY655401 NTT655397:NTU655401 ODP655397:ODQ655401 ONL655397:ONM655401 OXH655397:OXI655401 PHD655397:PHE655401 PQZ655397:PRA655401 QAV655397:QAW655401 QKR655397:QKS655401 QUN655397:QUO655401 REJ655397:REK655401 ROF655397:ROG655401 RYB655397:RYC655401 SHX655397:SHY655401 SRT655397:SRU655401 TBP655397:TBQ655401 TLL655397:TLM655401 TVH655397:TVI655401 UFD655397:UFE655401 UOZ655397:UPA655401 UYV655397:UYW655401 VIR655397:VIS655401 VSN655397:VSO655401 WCJ655397:WCK655401 WMF655397:WMG655401 WWB655397:WWC655401 T720933:U720937 JP720933:JQ720937 TL720933:TM720937 ADH720933:ADI720937 AND720933:ANE720937 AWZ720933:AXA720937 BGV720933:BGW720937 BQR720933:BQS720937 CAN720933:CAO720937 CKJ720933:CKK720937 CUF720933:CUG720937 DEB720933:DEC720937 DNX720933:DNY720937 DXT720933:DXU720937 EHP720933:EHQ720937 ERL720933:ERM720937 FBH720933:FBI720937 FLD720933:FLE720937 FUZ720933:FVA720937 GEV720933:GEW720937 GOR720933:GOS720937 GYN720933:GYO720937 HIJ720933:HIK720937 HSF720933:HSG720937 ICB720933:ICC720937 ILX720933:ILY720937 IVT720933:IVU720937 JFP720933:JFQ720937 JPL720933:JPM720937 JZH720933:JZI720937 KJD720933:KJE720937 KSZ720933:KTA720937 LCV720933:LCW720937 LMR720933:LMS720937 LWN720933:LWO720937 MGJ720933:MGK720937 MQF720933:MQG720937 NAB720933:NAC720937 NJX720933:NJY720937 NTT720933:NTU720937 ODP720933:ODQ720937 ONL720933:ONM720937 OXH720933:OXI720937 PHD720933:PHE720937 PQZ720933:PRA720937 QAV720933:QAW720937 QKR720933:QKS720937 QUN720933:QUO720937 REJ720933:REK720937 ROF720933:ROG720937 RYB720933:RYC720937 SHX720933:SHY720937 SRT720933:SRU720937 TBP720933:TBQ720937 TLL720933:TLM720937 TVH720933:TVI720937 UFD720933:UFE720937 UOZ720933:UPA720937 UYV720933:UYW720937 VIR720933:VIS720937 VSN720933:VSO720937 WCJ720933:WCK720937 WMF720933:WMG720937 WWB720933:WWC720937 T786469:U786473 JP786469:JQ786473 TL786469:TM786473 ADH786469:ADI786473 AND786469:ANE786473 AWZ786469:AXA786473 BGV786469:BGW786473 BQR786469:BQS786473 CAN786469:CAO786473 CKJ786469:CKK786473 CUF786469:CUG786473 DEB786469:DEC786473 DNX786469:DNY786473 DXT786469:DXU786473 EHP786469:EHQ786473 ERL786469:ERM786473 FBH786469:FBI786473 FLD786469:FLE786473 FUZ786469:FVA786473 GEV786469:GEW786473 GOR786469:GOS786473 GYN786469:GYO786473 HIJ786469:HIK786473 HSF786469:HSG786473 ICB786469:ICC786473 ILX786469:ILY786473 IVT786469:IVU786473 JFP786469:JFQ786473 JPL786469:JPM786473 JZH786469:JZI786473 KJD786469:KJE786473 KSZ786469:KTA786473 LCV786469:LCW786473 LMR786469:LMS786473 LWN786469:LWO786473 MGJ786469:MGK786473 MQF786469:MQG786473 NAB786469:NAC786473 NJX786469:NJY786473 NTT786469:NTU786473 ODP786469:ODQ786473 ONL786469:ONM786473 OXH786469:OXI786473 PHD786469:PHE786473 PQZ786469:PRA786473 QAV786469:QAW786473 QKR786469:QKS786473 QUN786469:QUO786473 REJ786469:REK786473 ROF786469:ROG786473 RYB786469:RYC786473 SHX786469:SHY786473 SRT786469:SRU786473 TBP786469:TBQ786473 TLL786469:TLM786473 TVH786469:TVI786473 UFD786469:UFE786473 UOZ786469:UPA786473 UYV786469:UYW786473 VIR786469:VIS786473 VSN786469:VSO786473 WCJ786469:WCK786473 WMF786469:WMG786473 WWB786469:WWC786473 T852005:U852009 JP852005:JQ852009 TL852005:TM852009 ADH852005:ADI852009 AND852005:ANE852009 AWZ852005:AXA852009 BGV852005:BGW852009 BQR852005:BQS852009 CAN852005:CAO852009 CKJ852005:CKK852009 CUF852005:CUG852009 DEB852005:DEC852009 DNX852005:DNY852009 DXT852005:DXU852009 EHP852005:EHQ852009 ERL852005:ERM852009 FBH852005:FBI852009 FLD852005:FLE852009 FUZ852005:FVA852009 GEV852005:GEW852009 GOR852005:GOS852009 GYN852005:GYO852009 HIJ852005:HIK852009 HSF852005:HSG852009 ICB852005:ICC852009 ILX852005:ILY852009 IVT852005:IVU852009 JFP852005:JFQ852009 JPL852005:JPM852009 JZH852005:JZI852009 KJD852005:KJE852009 KSZ852005:KTA852009 LCV852005:LCW852009 LMR852005:LMS852009 LWN852005:LWO852009 MGJ852005:MGK852009 MQF852005:MQG852009 NAB852005:NAC852009 NJX852005:NJY852009 NTT852005:NTU852009 ODP852005:ODQ852009 ONL852005:ONM852009 OXH852005:OXI852009 PHD852005:PHE852009 PQZ852005:PRA852009 QAV852005:QAW852009 QKR852005:QKS852009 QUN852005:QUO852009 REJ852005:REK852009 ROF852005:ROG852009 RYB852005:RYC852009 SHX852005:SHY852009 SRT852005:SRU852009 TBP852005:TBQ852009 TLL852005:TLM852009 TVH852005:TVI852009 UFD852005:UFE852009 UOZ852005:UPA852009 UYV852005:UYW852009 VIR852005:VIS852009 VSN852005:VSO852009 WCJ852005:WCK852009 WMF852005:WMG852009 WWB852005:WWC852009 T917541:U917545 JP917541:JQ917545 TL917541:TM917545 ADH917541:ADI917545 AND917541:ANE917545 AWZ917541:AXA917545 BGV917541:BGW917545 BQR917541:BQS917545 CAN917541:CAO917545 CKJ917541:CKK917545 CUF917541:CUG917545 DEB917541:DEC917545 DNX917541:DNY917545 DXT917541:DXU917545 EHP917541:EHQ917545 ERL917541:ERM917545 FBH917541:FBI917545 FLD917541:FLE917545 FUZ917541:FVA917545 GEV917541:GEW917545 GOR917541:GOS917545 GYN917541:GYO917545 HIJ917541:HIK917545 HSF917541:HSG917545 ICB917541:ICC917545 ILX917541:ILY917545 IVT917541:IVU917545 JFP917541:JFQ917545 JPL917541:JPM917545 JZH917541:JZI917545 KJD917541:KJE917545 KSZ917541:KTA917545 LCV917541:LCW917545 LMR917541:LMS917545 LWN917541:LWO917545 MGJ917541:MGK917545 MQF917541:MQG917545 NAB917541:NAC917545 NJX917541:NJY917545 NTT917541:NTU917545 ODP917541:ODQ917545 ONL917541:ONM917545 OXH917541:OXI917545 PHD917541:PHE917545 PQZ917541:PRA917545 QAV917541:QAW917545 QKR917541:QKS917545 QUN917541:QUO917545 REJ917541:REK917545 ROF917541:ROG917545 RYB917541:RYC917545 SHX917541:SHY917545 SRT917541:SRU917545 TBP917541:TBQ917545 TLL917541:TLM917545 TVH917541:TVI917545 UFD917541:UFE917545 UOZ917541:UPA917545 UYV917541:UYW917545 VIR917541:VIS917545 VSN917541:VSO917545 WCJ917541:WCK917545 WMF917541:WMG917545 WWB917541:WWC917545 T983077:U983081 JP983077:JQ983081 TL983077:TM983081 ADH983077:ADI983081 AND983077:ANE983081 AWZ983077:AXA983081 BGV983077:BGW983081 BQR983077:BQS983081 CAN983077:CAO983081 CKJ983077:CKK983081 CUF983077:CUG983081 DEB983077:DEC983081 DNX983077:DNY983081 DXT983077:DXU983081 EHP983077:EHQ983081 ERL983077:ERM983081 FBH983077:FBI983081 FLD983077:FLE983081 FUZ983077:FVA983081 GEV983077:GEW983081 GOR983077:GOS983081 GYN983077:GYO983081 HIJ983077:HIK983081 HSF983077:HSG983081 ICB983077:ICC983081 ILX983077:ILY983081 IVT983077:IVU983081 JFP983077:JFQ983081 JPL983077:JPM983081 JZH983077:JZI983081 KJD983077:KJE983081 KSZ983077:KTA983081 LCV983077:LCW983081 LMR983077:LMS983081 LWN983077:LWO983081 MGJ983077:MGK983081 MQF983077:MQG983081 NAB983077:NAC983081 NJX983077:NJY983081 NTT983077:NTU983081 ODP983077:ODQ983081 ONL983077:ONM983081 OXH983077:OXI983081 PHD983077:PHE983081 PQZ983077:PRA983081 QAV983077:QAW983081 QKR983077:QKS983081 QUN983077:QUO983081 REJ983077:REK983081 ROF983077:ROG983081 RYB983077:RYC983081 SHX983077:SHY983081 SRT983077:SRU983081 TBP983077:TBQ983081 TLL983077:TLM983081 TVH983077:TVI983081 UFD983077:UFE983081 UOZ983077:UPA983081 UYV983077:UYW983081 VIR983077:VIS983081 VSN983077:VSO983081 WCJ983077:WCK983081 WMF983077:WMG983081 WWB983077:WWC983081 AI23 KE23 UA23 ADW23 ANS23 AXO23 BHK23 BRG23 CBC23 CKY23 CUU23 DEQ23 DOM23 DYI23 EIE23 ESA23 FBW23 FLS23 FVO23 GFK23 GPG23 GZC23 HIY23 HSU23 ICQ23 IMM23 IWI23 JGE23 JQA23 JZW23 KJS23 KTO23 LDK23 LNG23 LXC23 MGY23 MQU23 NAQ23 NKM23 NUI23 OEE23 OOA23 OXW23 PHS23 PRO23 QBK23 QLG23 QVC23 REY23 ROU23 RYQ23 SIM23 SSI23 TCE23 TMA23 TVW23 UFS23 UPO23 UZK23 VJG23 VTC23 WCY23 WMU23 WWQ23 AI65559 KE65559 UA65559 ADW65559 ANS65559 AXO65559 BHK65559 BRG65559 CBC65559 CKY65559 CUU65559 DEQ65559 DOM65559 DYI65559 EIE65559 ESA65559 FBW65559 FLS65559 FVO65559 GFK65559 GPG65559 GZC65559 HIY65559 HSU65559 ICQ65559 IMM65559 IWI65559 JGE65559 JQA65559 JZW65559 KJS65559 KTO65559 LDK65559 LNG65559 LXC65559 MGY65559 MQU65559 NAQ65559 NKM65559 NUI65559 OEE65559 OOA65559 OXW65559 PHS65559 PRO65559 QBK65559 QLG65559 QVC65559 REY65559 ROU65559 RYQ65559 SIM65559 SSI65559 TCE65559 TMA65559 TVW65559 UFS65559 UPO65559 UZK65559 VJG65559 VTC65559 WCY65559 WMU65559 WWQ65559 AI131095 KE131095 UA131095 ADW131095 ANS131095 AXO131095 BHK131095 BRG131095 CBC131095 CKY131095 CUU131095 DEQ131095 DOM131095 DYI131095 EIE131095 ESA131095 FBW131095 FLS131095 FVO131095 GFK131095 GPG131095 GZC131095 HIY131095 HSU131095 ICQ131095 IMM131095 IWI131095 JGE131095 JQA131095 JZW131095 KJS131095 KTO131095 LDK131095 LNG131095 LXC131095 MGY131095 MQU131095 NAQ131095 NKM131095 NUI131095 OEE131095 OOA131095 OXW131095 PHS131095 PRO131095 QBK131095 QLG131095 QVC131095 REY131095 ROU131095 RYQ131095 SIM131095 SSI131095 TCE131095 TMA131095 TVW131095 UFS131095 UPO131095 UZK131095 VJG131095 VTC131095 WCY131095 WMU131095 WWQ131095 AI196631 KE196631 UA196631 ADW196631 ANS196631 AXO196631 BHK196631 BRG196631 CBC196631 CKY196631 CUU196631 DEQ196631 DOM196631 DYI196631 EIE196631 ESA196631 FBW196631 FLS196631 FVO196631 GFK196631 GPG196631 GZC196631 HIY196631 HSU196631 ICQ196631 IMM196631 IWI196631 JGE196631 JQA196631 JZW196631 KJS196631 KTO196631 LDK196631 LNG196631 LXC196631 MGY196631 MQU196631 NAQ196631 NKM196631 NUI196631 OEE196631 OOA196631 OXW196631 PHS196631 PRO196631 QBK196631 QLG196631 QVC196631 REY196631 ROU196631 RYQ196631 SIM196631 SSI196631 TCE196631 TMA196631 TVW196631 UFS196631 UPO196631 UZK196631 VJG196631 VTC196631 WCY196631 WMU196631 WWQ196631 AI262167 KE262167 UA262167 ADW262167 ANS262167 AXO262167 BHK262167 BRG262167 CBC262167 CKY262167 CUU262167 DEQ262167 DOM262167 DYI262167 EIE262167 ESA262167 FBW262167 FLS262167 FVO262167 GFK262167 GPG262167 GZC262167 HIY262167 HSU262167 ICQ262167 IMM262167 IWI262167 JGE262167 JQA262167 JZW262167 KJS262167 KTO262167 LDK262167 LNG262167 LXC262167 MGY262167 MQU262167 NAQ262167 NKM262167 NUI262167 OEE262167 OOA262167 OXW262167 PHS262167 PRO262167 QBK262167 QLG262167 QVC262167 REY262167 ROU262167 RYQ262167 SIM262167 SSI262167 TCE262167 TMA262167 TVW262167 UFS262167 UPO262167 UZK262167 VJG262167 VTC262167 WCY262167 WMU262167 WWQ262167 AI327703 KE327703 UA327703 ADW327703 ANS327703 AXO327703 BHK327703 BRG327703 CBC327703 CKY327703 CUU327703 DEQ327703 DOM327703 DYI327703 EIE327703 ESA327703 FBW327703 FLS327703 FVO327703 GFK327703 GPG327703 GZC327703 HIY327703 HSU327703 ICQ327703 IMM327703 IWI327703 JGE327703 JQA327703 JZW327703 KJS327703 KTO327703 LDK327703 LNG327703 LXC327703 MGY327703 MQU327703 NAQ327703 NKM327703 NUI327703 OEE327703 OOA327703 OXW327703 PHS327703 PRO327703 QBK327703 QLG327703 QVC327703 REY327703 ROU327703 RYQ327703 SIM327703 SSI327703 TCE327703 TMA327703 TVW327703 UFS327703 UPO327703 UZK327703 VJG327703 VTC327703 WCY327703 WMU327703 WWQ327703 AI393239 KE393239 UA393239 ADW393239 ANS393239 AXO393239 BHK393239 BRG393239 CBC393239 CKY393239 CUU393239 DEQ393239 DOM393239 DYI393239 EIE393239 ESA393239 FBW393239 FLS393239 FVO393239 GFK393239 GPG393239 GZC393239 HIY393239 HSU393239 ICQ393239 IMM393239 IWI393239 JGE393239 JQA393239 JZW393239 KJS393239 KTO393239 LDK393239 LNG393239 LXC393239 MGY393239 MQU393239 NAQ393239 NKM393239 NUI393239 OEE393239 OOA393239 OXW393239 PHS393239 PRO393239 QBK393239 QLG393239 QVC393239 REY393239 ROU393239 RYQ393239 SIM393239 SSI393239 TCE393239 TMA393239 TVW393239 UFS393239 UPO393239 UZK393239 VJG393239 VTC393239 WCY393239 WMU393239 WWQ393239 AI458775 KE458775 UA458775 ADW458775 ANS458775 AXO458775 BHK458775 BRG458775 CBC458775 CKY458775 CUU458775 DEQ458775 DOM458775 DYI458775 EIE458775 ESA458775 FBW458775 FLS458775 FVO458775 GFK458775 GPG458775 GZC458775 HIY458775 HSU458775 ICQ458775 IMM458775 IWI458775 JGE458775 JQA458775 JZW458775 KJS458775 KTO458775 LDK458775 LNG458775 LXC458775 MGY458775 MQU458775 NAQ458775 NKM458775 NUI458775 OEE458775 OOA458775 OXW458775 PHS458775 PRO458775 QBK458775 QLG458775 QVC458775 REY458775 ROU458775 RYQ458775 SIM458775 SSI458775 TCE458775 TMA458775 TVW458775 UFS458775 UPO458775 UZK458775 VJG458775 VTC458775 WCY458775 WMU458775 WWQ458775 AI524311 KE524311 UA524311 ADW524311 ANS524311 AXO524311 BHK524311 BRG524311 CBC524311 CKY524311 CUU524311 DEQ524311 DOM524311 DYI524311 EIE524311 ESA524311 FBW524311 FLS524311 FVO524311 GFK524311 GPG524311 GZC524311 HIY524311 HSU524311 ICQ524311 IMM524311 IWI524311 JGE524311 JQA524311 JZW524311 KJS524311 KTO524311 LDK524311 LNG524311 LXC524311 MGY524311 MQU524311 NAQ524311 NKM524311 NUI524311 OEE524311 OOA524311 OXW524311 PHS524311 PRO524311 QBK524311 QLG524311 QVC524311 REY524311 ROU524311 RYQ524311 SIM524311 SSI524311 TCE524311 TMA524311 TVW524311 UFS524311 UPO524311 UZK524311 VJG524311 VTC524311 WCY524311 WMU524311 WWQ524311 AI589847 KE589847 UA589847 ADW589847 ANS589847 AXO589847 BHK589847 BRG589847 CBC589847 CKY589847 CUU589847 DEQ589847 DOM589847 DYI589847 EIE589847 ESA589847 FBW589847 FLS589847 FVO589847 GFK589847 GPG589847 GZC589847 HIY589847 HSU589847 ICQ589847 IMM589847 IWI589847 JGE589847 JQA589847 JZW589847 KJS589847 KTO589847 LDK589847 LNG589847 LXC589847 MGY589847 MQU589847 NAQ589847 NKM589847 NUI589847 OEE589847 OOA589847 OXW589847 PHS589847 PRO589847 QBK589847 QLG589847 QVC589847 REY589847 ROU589847 RYQ589847 SIM589847 SSI589847 TCE589847 TMA589847 TVW589847 UFS589847 UPO589847 UZK589847 VJG589847 VTC589847 WCY589847 WMU589847 WWQ589847 AI655383 KE655383 UA655383 ADW655383 ANS655383 AXO655383 BHK655383 BRG655383 CBC655383 CKY655383 CUU655383 DEQ655383 DOM655383 DYI655383 EIE655383 ESA655383 FBW655383 FLS655383 FVO655383 GFK655383 GPG655383 GZC655383 HIY655383 HSU655383 ICQ655383 IMM655383 IWI655383 JGE655383 JQA655383 JZW655383 KJS655383 KTO655383 LDK655383 LNG655383 LXC655383 MGY655383 MQU655383 NAQ655383 NKM655383 NUI655383 OEE655383 OOA655383 OXW655383 PHS655383 PRO655383 QBK655383 QLG655383 QVC655383 REY655383 ROU655383 RYQ655383 SIM655383 SSI655383 TCE655383 TMA655383 TVW655383 UFS655383 UPO655383 UZK655383 VJG655383 VTC655383 WCY655383 WMU655383 WWQ655383 AI720919 KE720919 UA720919 ADW720919 ANS720919 AXO720919 BHK720919 BRG720919 CBC720919 CKY720919 CUU720919 DEQ720919 DOM720919 DYI720919 EIE720919 ESA720919 FBW720919 FLS720919 FVO720919 GFK720919 GPG720919 GZC720919 HIY720919 HSU720919 ICQ720919 IMM720919 IWI720919 JGE720919 JQA720919 JZW720919 KJS720919 KTO720919 LDK720919 LNG720919 LXC720919 MGY720919 MQU720919 NAQ720919 NKM720919 NUI720919 OEE720919 OOA720919 OXW720919 PHS720919 PRO720919 QBK720919 QLG720919 QVC720919 REY720919 ROU720919 RYQ720919 SIM720919 SSI720919 TCE720919 TMA720919 TVW720919 UFS720919 UPO720919 UZK720919 VJG720919 VTC720919 WCY720919 WMU720919 WWQ720919 AI786455 KE786455 UA786455 ADW786455 ANS786455 AXO786455 BHK786455 BRG786455 CBC786455 CKY786455 CUU786455 DEQ786455 DOM786455 DYI786455 EIE786455 ESA786455 FBW786455 FLS786455 FVO786455 GFK786455 GPG786455 GZC786455 HIY786455 HSU786455 ICQ786455 IMM786455 IWI786455 JGE786455 JQA786455 JZW786455 KJS786455 KTO786455 LDK786455 LNG786455 LXC786455 MGY786455 MQU786455 NAQ786455 NKM786455 NUI786455 OEE786455 OOA786455 OXW786455 PHS786455 PRO786455 QBK786455 QLG786455 QVC786455 REY786455 ROU786455 RYQ786455 SIM786455 SSI786455 TCE786455 TMA786455 TVW786455 UFS786455 UPO786455 UZK786455 VJG786455 VTC786455 WCY786455 WMU786455 WWQ786455 AI851991 KE851991 UA851991 ADW851991 ANS851991 AXO851991 BHK851991 BRG851991 CBC851991 CKY851991 CUU851991 DEQ851991 DOM851991 DYI851991 EIE851991 ESA851991 FBW851991 FLS851991 FVO851991 GFK851991 GPG851991 GZC851991 HIY851991 HSU851991 ICQ851991 IMM851991 IWI851991 JGE851991 JQA851991 JZW851991 KJS851991 KTO851991 LDK851991 LNG851991 LXC851991 MGY851991 MQU851991 NAQ851991 NKM851991 NUI851991 OEE851991 OOA851991 OXW851991 PHS851991 PRO851991 QBK851991 QLG851991 QVC851991 REY851991 ROU851991 RYQ851991 SIM851991 SSI851991 TCE851991 TMA851991 TVW851991 UFS851991 UPO851991 UZK851991 VJG851991 VTC851991 WCY851991 WMU851991 WWQ851991 AI917527 KE917527 UA917527 ADW917527 ANS917527 AXO917527 BHK917527 BRG917527 CBC917527 CKY917527 CUU917527 DEQ917527 DOM917527 DYI917527 EIE917527 ESA917527 FBW917527 FLS917527 FVO917527 GFK917527 GPG917527 GZC917527 HIY917527 HSU917527 ICQ917527 IMM917527 IWI917527 JGE917527 JQA917527 JZW917527 KJS917527 KTO917527 LDK917527 LNG917527 LXC917527 MGY917527 MQU917527 NAQ917527 NKM917527 NUI917527 OEE917527 OOA917527 OXW917527 PHS917527 PRO917527 QBK917527 QLG917527 QVC917527 REY917527 ROU917527 RYQ917527 SIM917527 SSI917527 TCE917527 TMA917527 TVW917527 UFS917527 UPO917527 UZK917527 VJG917527 VTC917527 WCY917527 WMU917527 WWQ917527 AI983063 KE983063 UA983063 ADW983063 ANS983063 AXO983063 BHK983063 BRG983063 CBC983063 CKY983063 CUU983063 DEQ983063 DOM983063 DYI983063 EIE983063 ESA983063 FBW983063 FLS983063 FVO983063 GFK983063 GPG983063 GZC983063 HIY983063 HSU983063 ICQ983063 IMM983063 IWI983063 JGE983063 JQA983063 JZW983063 KJS983063 KTO983063 LDK983063 LNG983063 LXC983063 MGY983063 MQU983063 NAQ983063 NKM983063 NUI983063 OEE983063 OOA983063 OXW983063 PHS983063 PRO983063 QBK983063 QLG983063 QVC983063 REY983063 ROU983063 RYQ983063 SIM983063 SSI983063 TCE983063 TMA983063 TVW983063 UFS983063 UPO983063 UZK983063 VJG983063 VTC983063 WCY983063 WMU983063 WWQ983063 AE37:AE41 KA37:KA41 TW37:TW41 ADS37:ADS41 ANO37:ANO41 AXK37:AXK41 BHG37:BHG41 BRC37:BRC41 CAY37:CAY41 CKU37:CKU41 CUQ37:CUQ41 DEM37:DEM41 DOI37:DOI41 DYE37:DYE41 EIA37:EIA41 ERW37:ERW41 FBS37:FBS41 FLO37:FLO41 FVK37:FVK41 GFG37:GFG41 GPC37:GPC41 GYY37:GYY41 HIU37:HIU41 HSQ37:HSQ41 ICM37:ICM41 IMI37:IMI41 IWE37:IWE41 JGA37:JGA41 JPW37:JPW41 JZS37:JZS41 KJO37:KJO41 KTK37:KTK41 LDG37:LDG41 LNC37:LNC41 LWY37:LWY41 MGU37:MGU41 MQQ37:MQQ41 NAM37:NAM41 NKI37:NKI41 NUE37:NUE41 OEA37:OEA41 ONW37:ONW41 OXS37:OXS41 PHO37:PHO41 PRK37:PRK41 QBG37:QBG41 QLC37:QLC41 QUY37:QUY41 REU37:REU41 ROQ37:ROQ41 RYM37:RYM41 SII37:SII41 SSE37:SSE41 TCA37:TCA41 TLW37:TLW41 TVS37:TVS41 UFO37:UFO41 UPK37:UPK41 UZG37:UZG41 VJC37:VJC41 VSY37:VSY41 WCU37:WCU41 WMQ37:WMQ41 WWM37:WWM41 AE65573:AE65577 KA65573:KA65577 TW65573:TW65577 ADS65573:ADS65577 ANO65573:ANO65577 AXK65573:AXK65577 BHG65573:BHG65577 BRC65573:BRC65577 CAY65573:CAY65577 CKU65573:CKU65577 CUQ65573:CUQ65577 DEM65573:DEM65577 DOI65573:DOI65577 DYE65573:DYE65577 EIA65573:EIA65577 ERW65573:ERW65577 FBS65573:FBS65577 FLO65573:FLO65577 FVK65573:FVK65577 GFG65573:GFG65577 GPC65573:GPC65577 GYY65573:GYY65577 HIU65573:HIU65577 HSQ65573:HSQ65577 ICM65573:ICM65577 IMI65573:IMI65577 IWE65573:IWE65577 JGA65573:JGA65577 JPW65573:JPW65577 JZS65573:JZS65577 KJO65573:KJO65577 KTK65573:KTK65577 LDG65573:LDG65577 LNC65573:LNC65577 LWY65573:LWY65577 MGU65573:MGU65577 MQQ65573:MQQ65577 NAM65573:NAM65577 NKI65573:NKI65577 NUE65573:NUE65577 OEA65573:OEA65577 ONW65573:ONW65577 OXS65573:OXS65577 PHO65573:PHO65577 PRK65573:PRK65577 QBG65573:QBG65577 QLC65573:QLC65577 QUY65573:QUY65577 REU65573:REU65577 ROQ65573:ROQ65577 RYM65573:RYM65577 SII65573:SII65577 SSE65573:SSE65577 TCA65573:TCA65577 TLW65573:TLW65577 TVS65573:TVS65577 UFO65573:UFO65577 UPK65573:UPK65577 UZG65573:UZG65577 VJC65573:VJC65577 VSY65573:VSY65577 WCU65573:WCU65577 WMQ65573:WMQ65577 WWM65573:WWM65577 AE131109:AE131113 KA131109:KA131113 TW131109:TW131113 ADS131109:ADS131113 ANO131109:ANO131113 AXK131109:AXK131113 BHG131109:BHG131113 BRC131109:BRC131113 CAY131109:CAY131113 CKU131109:CKU131113 CUQ131109:CUQ131113 DEM131109:DEM131113 DOI131109:DOI131113 DYE131109:DYE131113 EIA131109:EIA131113 ERW131109:ERW131113 FBS131109:FBS131113 FLO131109:FLO131113 FVK131109:FVK131113 GFG131109:GFG131113 GPC131109:GPC131113 GYY131109:GYY131113 HIU131109:HIU131113 HSQ131109:HSQ131113 ICM131109:ICM131113 IMI131109:IMI131113 IWE131109:IWE131113 JGA131109:JGA131113 JPW131109:JPW131113 JZS131109:JZS131113 KJO131109:KJO131113 KTK131109:KTK131113 LDG131109:LDG131113 LNC131109:LNC131113 LWY131109:LWY131113 MGU131109:MGU131113 MQQ131109:MQQ131113 NAM131109:NAM131113 NKI131109:NKI131113 NUE131109:NUE131113 OEA131109:OEA131113 ONW131109:ONW131113 OXS131109:OXS131113 PHO131109:PHO131113 PRK131109:PRK131113 QBG131109:QBG131113 QLC131109:QLC131113 QUY131109:QUY131113 REU131109:REU131113 ROQ131109:ROQ131113 RYM131109:RYM131113 SII131109:SII131113 SSE131109:SSE131113 TCA131109:TCA131113 TLW131109:TLW131113 TVS131109:TVS131113 UFO131109:UFO131113 UPK131109:UPK131113 UZG131109:UZG131113 VJC131109:VJC131113 VSY131109:VSY131113 WCU131109:WCU131113 WMQ131109:WMQ131113 WWM131109:WWM131113 AE196645:AE196649 KA196645:KA196649 TW196645:TW196649 ADS196645:ADS196649 ANO196645:ANO196649 AXK196645:AXK196649 BHG196645:BHG196649 BRC196645:BRC196649 CAY196645:CAY196649 CKU196645:CKU196649 CUQ196645:CUQ196649 DEM196645:DEM196649 DOI196645:DOI196649 DYE196645:DYE196649 EIA196645:EIA196649 ERW196645:ERW196649 FBS196645:FBS196649 FLO196645:FLO196649 FVK196645:FVK196649 GFG196645:GFG196649 GPC196645:GPC196649 GYY196645:GYY196649 HIU196645:HIU196649 HSQ196645:HSQ196649 ICM196645:ICM196649 IMI196645:IMI196649 IWE196645:IWE196649 JGA196645:JGA196649 JPW196645:JPW196649 JZS196645:JZS196649 KJO196645:KJO196649 KTK196645:KTK196649 LDG196645:LDG196649 LNC196645:LNC196649 LWY196645:LWY196649 MGU196645:MGU196649 MQQ196645:MQQ196649 NAM196645:NAM196649 NKI196645:NKI196649 NUE196645:NUE196649 OEA196645:OEA196649 ONW196645:ONW196649 OXS196645:OXS196649 PHO196645:PHO196649 PRK196645:PRK196649 QBG196645:QBG196649 QLC196645:QLC196649 QUY196645:QUY196649 REU196645:REU196649 ROQ196645:ROQ196649 RYM196645:RYM196649 SII196645:SII196649 SSE196645:SSE196649 TCA196645:TCA196649 TLW196645:TLW196649 TVS196645:TVS196649 UFO196645:UFO196649 UPK196645:UPK196649 UZG196645:UZG196649 VJC196645:VJC196649 VSY196645:VSY196649 WCU196645:WCU196649 WMQ196645:WMQ196649 WWM196645:WWM196649 AE262181:AE262185 KA262181:KA262185 TW262181:TW262185 ADS262181:ADS262185 ANO262181:ANO262185 AXK262181:AXK262185 BHG262181:BHG262185 BRC262181:BRC262185 CAY262181:CAY262185 CKU262181:CKU262185 CUQ262181:CUQ262185 DEM262181:DEM262185 DOI262181:DOI262185 DYE262181:DYE262185 EIA262181:EIA262185 ERW262181:ERW262185 FBS262181:FBS262185 FLO262181:FLO262185 FVK262181:FVK262185 GFG262181:GFG262185 GPC262181:GPC262185 GYY262181:GYY262185 HIU262181:HIU262185 HSQ262181:HSQ262185 ICM262181:ICM262185 IMI262181:IMI262185 IWE262181:IWE262185 JGA262181:JGA262185 JPW262181:JPW262185 JZS262181:JZS262185 KJO262181:KJO262185 KTK262181:KTK262185 LDG262181:LDG262185 LNC262181:LNC262185 LWY262181:LWY262185 MGU262181:MGU262185 MQQ262181:MQQ262185 NAM262181:NAM262185 NKI262181:NKI262185 NUE262181:NUE262185 OEA262181:OEA262185 ONW262181:ONW262185 OXS262181:OXS262185 PHO262181:PHO262185 PRK262181:PRK262185 QBG262181:QBG262185 QLC262181:QLC262185 QUY262181:QUY262185 REU262181:REU262185 ROQ262181:ROQ262185 RYM262181:RYM262185 SII262181:SII262185 SSE262181:SSE262185 TCA262181:TCA262185 TLW262181:TLW262185 TVS262181:TVS262185 UFO262181:UFO262185 UPK262181:UPK262185 UZG262181:UZG262185 VJC262181:VJC262185 VSY262181:VSY262185 WCU262181:WCU262185 WMQ262181:WMQ262185 WWM262181:WWM262185 AE327717:AE327721 KA327717:KA327721 TW327717:TW327721 ADS327717:ADS327721 ANO327717:ANO327721 AXK327717:AXK327721 BHG327717:BHG327721 BRC327717:BRC327721 CAY327717:CAY327721 CKU327717:CKU327721 CUQ327717:CUQ327721 DEM327717:DEM327721 DOI327717:DOI327721 DYE327717:DYE327721 EIA327717:EIA327721 ERW327717:ERW327721 FBS327717:FBS327721 FLO327717:FLO327721 FVK327717:FVK327721 GFG327717:GFG327721 GPC327717:GPC327721 GYY327717:GYY327721 HIU327717:HIU327721 HSQ327717:HSQ327721 ICM327717:ICM327721 IMI327717:IMI327721 IWE327717:IWE327721 JGA327717:JGA327721 JPW327717:JPW327721 JZS327717:JZS327721 KJO327717:KJO327721 KTK327717:KTK327721 LDG327717:LDG327721 LNC327717:LNC327721 LWY327717:LWY327721 MGU327717:MGU327721 MQQ327717:MQQ327721 NAM327717:NAM327721 NKI327717:NKI327721 NUE327717:NUE327721 OEA327717:OEA327721 ONW327717:ONW327721 OXS327717:OXS327721 PHO327717:PHO327721 PRK327717:PRK327721 QBG327717:QBG327721 QLC327717:QLC327721 QUY327717:QUY327721 REU327717:REU327721 ROQ327717:ROQ327721 RYM327717:RYM327721 SII327717:SII327721 SSE327717:SSE327721 TCA327717:TCA327721 TLW327717:TLW327721 TVS327717:TVS327721 UFO327717:UFO327721 UPK327717:UPK327721 UZG327717:UZG327721 VJC327717:VJC327721 VSY327717:VSY327721 WCU327717:WCU327721 WMQ327717:WMQ327721 WWM327717:WWM327721 AE393253:AE393257 KA393253:KA393257 TW393253:TW393257 ADS393253:ADS393257 ANO393253:ANO393257 AXK393253:AXK393257 BHG393253:BHG393257 BRC393253:BRC393257 CAY393253:CAY393257 CKU393253:CKU393257 CUQ393253:CUQ393257 DEM393253:DEM393257 DOI393253:DOI393257 DYE393253:DYE393257 EIA393253:EIA393257 ERW393253:ERW393257 FBS393253:FBS393257 FLO393253:FLO393257 FVK393253:FVK393257 GFG393253:GFG393257 GPC393253:GPC393257 GYY393253:GYY393257 HIU393253:HIU393257 HSQ393253:HSQ393257 ICM393253:ICM393257 IMI393253:IMI393257 IWE393253:IWE393257 JGA393253:JGA393257 JPW393253:JPW393257 JZS393253:JZS393257 KJO393253:KJO393257 KTK393253:KTK393257 LDG393253:LDG393257 LNC393253:LNC393257 LWY393253:LWY393257 MGU393253:MGU393257 MQQ393253:MQQ393257 NAM393253:NAM393257 NKI393253:NKI393257 NUE393253:NUE393257 OEA393253:OEA393257 ONW393253:ONW393257 OXS393253:OXS393257 PHO393253:PHO393257 PRK393253:PRK393257 QBG393253:QBG393257 QLC393253:QLC393257 QUY393253:QUY393257 REU393253:REU393257 ROQ393253:ROQ393257 RYM393253:RYM393257 SII393253:SII393257 SSE393253:SSE393257 TCA393253:TCA393257 TLW393253:TLW393257 TVS393253:TVS393257 UFO393253:UFO393257 UPK393253:UPK393257 UZG393253:UZG393257 VJC393253:VJC393257 VSY393253:VSY393257 WCU393253:WCU393257 WMQ393253:WMQ393257 WWM393253:WWM393257 AE458789:AE458793 KA458789:KA458793 TW458789:TW458793 ADS458789:ADS458793 ANO458789:ANO458793 AXK458789:AXK458793 BHG458789:BHG458793 BRC458789:BRC458793 CAY458789:CAY458793 CKU458789:CKU458793 CUQ458789:CUQ458793 DEM458789:DEM458793 DOI458789:DOI458793 DYE458789:DYE458793 EIA458789:EIA458793 ERW458789:ERW458793 FBS458789:FBS458793 FLO458789:FLO458793 FVK458789:FVK458793 GFG458789:GFG458793 GPC458789:GPC458793 GYY458789:GYY458793 HIU458789:HIU458793 HSQ458789:HSQ458793 ICM458789:ICM458793 IMI458789:IMI458793 IWE458789:IWE458793 JGA458789:JGA458793 JPW458789:JPW458793 JZS458789:JZS458793 KJO458789:KJO458793 KTK458789:KTK458793 LDG458789:LDG458793 LNC458789:LNC458793 LWY458789:LWY458793 MGU458789:MGU458793 MQQ458789:MQQ458793 NAM458789:NAM458793 NKI458789:NKI458793 NUE458789:NUE458793 OEA458789:OEA458793 ONW458789:ONW458793 OXS458789:OXS458793 PHO458789:PHO458793 PRK458789:PRK458793 QBG458789:QBG458793 QLC458789:QLC458793 QUY458789:QUY458793 REU458789:REU458793 ROQ458789:ROQ458793 RYM458789:RYM458793 SII458789:SII458793 SSE458789:SSE458793 TCA458789:TCA458793 TLW458789:TLW458793 TVS458789:TVS458793 UFO458789:UFO458793 UPK458789:UPK458793 UZG458789:UZG458793 VJC458789:VJC458793 VSY458789:VSY458793 WCU458789:WCU458793 WMQ458789:WMQ458793 WWM458789:WWM458793 AE524325:AE524329 KA524325:KA524329 TW524325:TW524329 ADS524325:ADS524329 ANO524325:ANO524329 AXK524325:AXK524329 BHG524325:BHG524329 BRC524325:BRC524329 CAY524325:CAY524329 CKU524325:CKU524329 CUQ524325:CUQ524329 DEM524325:DEM524329 DOI524325:DOI524329 DYE524325:DYE524329 EIA524325:EIA524329 ERW524325:ERW524329 FBS524325:FBS524329 FLO524325:FLO524329 FVK524325:FVK524329 GFG524325:GFG524329 GPC524325:GPC524329 GYY524325:GYY524329 HIU524325:HIU524329 HSQ524325:HSQ524329 ICM524325:ICM524329 IMI524325:IMI524329 IWE524325:IWE524329 JGA524325:JGA524329 JPW524325:JPW524329 JZS524325:JZS524329 KJO524325:KJO524329 KTK524325:KTK524329 LDG524325:LDG524329 LNC524325:LNC524329 LWY524325:LWY524329 MGU524325:MGU524329 MQQ524325:MQQ524329 NAM524325:NAM524329 NKI524325:NKI524329 NUE524325:NUE524329 OEA524325:OEA524329 ONW524325:ONW524329 OXS524325:OXS524329 PHO524325:PHO524329 PRK524325:PRK524329 QBG524325:QBG524329 QLC524325:QLC524329 QUY524325:QUY524329 REU524325:REU524329 ROQ524325:ROQ524329 RYM524325:RYM524329 SII524325:SII524329 SSE524325:SSE524329 TCA524325:TCA524329 TLW524325:TLW524329 TVS524325:TVS524329 UFO524325:UFO524329 UPK524325:UPK524329 UZG524325:UZG524329 VJC524325:VJC524329 VSY524325:VSY524329 WCU524325:WCU524329 WMQ524325:WMQ524329 WWM524325:WWM524329 AE589861:AE589865 KA589861:KA589865 TW589861:TW589865 ADS589861:ADS589865 ANO589861:ANO589865 AXK589861:AXK589865 BHG589861:BHG589865 BRC589861:BRC589865 CAY589861:CAY589865 CKU589861:CKU589865 CUQ589861:CUQ589865 DEM589861:DEM589865 DOI589861:DOI589865 DYE589861:DYE589865 EIA589861:EIA589865 ERW589861:ERW589865 FBS589861:FBS589865 FLO589861:FLO589865 FVK589861:FVK589865 GFG589861:GFG589865 GPC589861:GPC589865 GYY589861:GYY589865 HIU589861:HIU589865 HSQ589861:HSQ589865 ICM589861:ICM589865 IMI589861:IMI589865 IWE589861:IWE589865 JGA589861:JGA589865 JPW589861:JPW589865 JZS589861:JZS589865 KJO589861:KJO589865 KTK589861:KTK589865 LDG589861:LDG589865 LNC589861:LNC589865 LWY589861:LWY589865 MGU589861:MGU589865 MQQ589861:MQQ589865 NAM589861:NAM589865 NKI589861:NKI589865 NUE589861:NUE589865 OEA589861:OEA589865 ONW589861:ONW589865 OXS589861:OXS589865 PHO589861:PHO589865 PRK589861:PRK589865 QBG589861:QBG589865 QLC589861:QLC589865 QUY589861:QUY589865 REU589861:REU589865 ROQ589861:ROQ589865 RYM589861:RYM589865 SII589861:SII589865 SSE589861:SSE589865 TCA589861:TCA589865 TLW589861:TLW589865 TVS589861:TVS589865 UFO589861:UFO589865 UPK589861:UPK589865 UZG589861:UZG589865 VJC589861:VJC589865 VSY589861:VSY589865 WCU589861:WCU589865 WMQ589861:WMQ589865 WWM589861:WWM589865 AE655397:AE655401 KA655397:KA655401 TW655397:TW655401 ADS655397:ADS655401 ANO655397:ANO655401 AXK655397:AXK655401 BHG655397:BHG655401 BRC655397:BRC655401 CAY655397:CAY655401 CKU655397:CKU655401 CUQ655397:CUQ655401 DEM655397:DEM655401 DOI655397:DOI655401 DYE655397:DYE655401 EIA655397:EIA655401 ERW655397:ERW655401 FBS655397:FBS655401 FLO655397:FLO655401 FVK655397:FVK655401 GFG655397:GFG655401 GPC655397:GPC655401 GYY655397:GYY655401 HIU655397:HIU655401 HSQ655397:HSQ655401 ICM655397:ICM655401 IMI655397:IMI655401 IWE655397:IWE655401 JGA655397:JGA655401 JPW655397:JPW655401 JZS655397:JZS655401 KJO655397:KJO655401 KTK655397:KTK655401 LDG655397:LDG655401 LNC655397:LNC655401 LWY655397:LWY655401 MGU655397:MGU655401 MQQ655397:MQQ655401 NAM655397:NAM655401 NKI655397:NKI655401 NUE655397:NUE655401 OEA655397:OEA655401 ONW655397:ONW655401 OXS655397:OXS655401 PHO655397:PHO655401 PRK655397:PRK655401 QBG655397:QBG655401 QLC655397:QLC655401 QUY655397:QUY655401 REU655397:REU655401 ROQ655397:ROQ655401 RYM655397:RYM655401 SII655397:SII655401 SSE655397:SSE655401 TCA655397:TCA655401 TLW655397:TLW655401 TVS655397:TVS655401 UFO655397:UFO655401 UPK655397:UPK655401 UZG655397:UZG655401 VJC655397:VJC655401 VSY655397:VSY655401 WCU655397:WCU655401 WMQ655397:WMQ655401 WWM655397:WWM655401 AE720933:AE720937 KA720933:KA720937 TW720933:TW720937 ADS720933:ADS720937 ANO720933:ANO720937 AXK720933:AXK720937 BHG720933:BHG720937 BRC720933:BRC720937 CAY720933:CAY720937 CKU720933:CKU720937 CUQ720933:CUQ720937 DEM720933:DEM720937 DOI720933:DOI720937 DYE720933:DYE720937 EIA720933:EIA720937 ERW720933:ERW720937 FBS720933:FBS720937 FLO720933:FLO720937 FVK720933:FVK720937 GFG720933:GFG720937 GPC720933:GPC720937 GYY720933:GYY720937 HIU720933:HIU720937 HSQ720933:HSQ720937 ICM720933:ICM720937 IMI720933:IMI720937 IWE720933:IWE720937 JGA720933:JGA720937 JPW720933:JPW720937 JZS720933:JZS720937 KJO720933:KJO720937 KTK720933:KTK720937 LDG720933:LDG720937 LNC720933:LNC720937 LWY720933:LWY720937 MGU720933:MGU720937 MQQ720933:MQQ720937 NAM720933:NAM720937 NKI720933:NKI720937 NUE720933:NUE720937 OEA720933:OEA720937 ONW720933:ONW720937 OXS720933:OXS720937 PHO720933:PHO720937 PRK720933:PRK720937 QBG720933:QBG720937 QLC720933:QLC720937 QUY720933:QUY720937 REU720933:REU720937 ROQ720933:ROQ720937 RYM720933:RYM720937 SII720933:SII720937 SSE720933:SSE720937 TCA720933:TCA720937 TLW720933:TLW720937 TVS720933:TVS720937 UFO720933:UFO720937 UPK720933:UPK720937 UZG720933:UZG720937 VJC720933:VJC720937 VSY720933:VSY720937 WCU720933:WCU720937 WMQ720933:WMQ720937 WWM720933:WWM720937 AE786469:AE786473 KA786469:KA786473 TW786469:TW786473 ADS786469:ADS786473 ANO786469:ANO786473 AXK786469:AXK786473 BHG786469:BHG786473 BRC786469:BRC786473 CAY786469:CAY786473 CKU786469:CKU786473 CUQ786469:CUQ786473 DEM786469:DEM786473 DOI786469:DOI786473 DYE786469:DYE786473 EIA786469:EIA786473 ERW786469:ERW786473 FBS786469:FBS786473 FLO786469:FLO786473 FVK786469:FVK786473 GFG786469:GFG786473 GPC786469:GPC786473 GYY786469:GYY786473 HIU786469:HIU786473 HSQ786469:HSQ786473 ICM786469:ICM786473 IMI786469:IMI786473 IWE786469:IWE786473 JGA786469:JGA786473 JPW786469:JPW786473 JZS786469:JZS786473 KJO786469:KJO786473 KTK786469:KTK786473 LDG786469:LDG786473 LNC786469:LNC786473 LWY786469:LWY786473 MGU786469:MGU786473 MQQ786469:MQQ786473 NAM786469:NAM786473 NKI786469:NKI786473 NUE786469:NUE786473 OEA786469:OEA786473 ONW786469:ONW786473 OXS786469:OXS786473 PHO786469:PHO786473 PRK786469:PRK786473 QBG786469:QBG786473 QLC786469:QLC786473 QUY786469:QUY786473 REU786469:REU786473 ROQ786469:ROQ786473 RYM786469:RYM786473 SII786469:SII786473 SSE786469:SSE786473 TCA786469:TCA786473 TLW786469:TLW786473 TVS786469:TVS786473 UFO786469:UFO786473 UPK786469:UPK786473 UZG786469:UZG786473 VJC786469:VJC786473 VSY786469:VSY786473 WCU786469:WCU786473 WMQ786469:WMQ786473 WWM786469:WWM786473 AE852005:AE852009 KA852005:KA852009 TW852005:TW852009 ADS852005:ADS852009 ANO852005:ANO852009 AXK852005:AXK852009 BHG852005:BHG852009 BRC852005:BRC852009 CAY852005:CAY852009 CKU852005:CKU852009 CUQ852005:CUQ852009 DEM852005:DEM852009 DOI852005:DOI852009 DYE852005:DYE852009 EIA852005:EIA852009 ERW852005:ERW852009 FBS852005:FBS852009 FLO852005:FLO852009 FVK852005:FVK852009 GFG852005:GFG852009 GPC852005:GPC852009 GYY852005:GYY852009 HIU852005:HIU852009 HSQ852005:HSQ852009 ICM852005:ICM852009 IMI852005:IMI852009 IWE852005:IWE852009 JGA852005:JGA852009 JPW852005:JPW852009 JZS852005:JZS852009 KJO852005:KJO852009 KTK852005:KTK852009 LDG852005:LDG852009 LNC852005:LNC852009 LWY852005:LWY852009 MGU852005:MGU852009 MQQ852005:MQQ852009 NAM852005:NAM852009 NKI852005:NKI852009 NUE852005:NUE852009 OEA852005:OEA852009 ONW852005:ONW852009 OXS852005:OXS852009 PHO852005:PHO852009 PRK852005:PRK852009 QBG852005:QBG852009 QLC852005:QLC852009 QUY852005:QUY852009 REU852005:REU852009 ROQ852005:ROQ852009 RYM852005:RYM852009 SII852005:SII852009 SSE852005:SSE852009 TCA852005:TCA852009 TLW852005:TLW852009 TVS852005:TVS852009 UFO852005:UFO852009 UPK852005:UPK852009 UZG852005:UZG852009 VJC852005:VJC852009 VSY852005:VSY852009 WCU852005:WCU852009 WMQ852005:WMQ852009 WWM852005:WWM852009 AE917541:AE917545 KA917541:KA917545 TW917541:TW917545 ADS917541:ADS917545 ANO917541:ANO917545 AXK917541:AXK917545 BHG917541:BHG917545 BRC917541:BRC917545 CAY917541:CAY917545 CKU917541:CKU917545 CUQ917541:CUQ917545 DEM917541:DEM917545 DOI917541:DOI917545 DYE917541:DYE917545 EIA917541:EIA917545 ERW917541:ERW917545 FBS917541:FBS917545 FLO917541:FLO917545 FVK917541:FVK917545 GFG917541:GFG917545 GPC917541:GPC917545 GYY917541:GYY917545 HIU917541:HIU917545 HSQ917541:HSQ917545 ICM917541:ICM917545 IMI917541:IMI917545 IWE917541:IWE917545 JGA917541:JGA917545 JPW917541:JPW917545 JZS917541:JZS917545 KJO917541:KJO917545 KTK917541:KTK917545 LDG917541:LDG917545 LNC917541:LNC917545 LWY917541:LWY917545 MGU917541:MGU917545 MQQ917541:MQQ917545 NAM917541:NAM917545 NKI917541:NKI917545 NUE917541:NUE917545 OEA917541:OEA917545 ONW917541:ONW917545 OXS917541:OXS917545 PHO917541:PHO917545 PRK917541:PRK917545 QBG917541:QBG917545 QLC917541:QLC917545 QUY917541:QUY917545 REU917541:REU917545 ROQ917541:ROQ917545 RYM917541:RYM917545 SII917541:SII917545 SSE917541:SSE917545 TCA917541:TCA917545 TLW917541:TLW917545 TVS917541:TVS917545 UFO917541:UFO917545 UPK917541:UPK917545 UZG917541:UZG917545 VJC917541:VJC917545 VSY917541:VSY917545 WCU917541:WCU917545 WMQ917541:WMQ917545 WWM917541:WWM917545 AE983077:AE983081 KA983077:KA983081 TW983077:TW983081 ADS983077:ADS983081 ANO983077:ANO983081 AXK983077:AXK983081 BHG983077:BHG983081 BRC983077:BRC983081 CAY983077:CAY983081 CKU983077:CKU983081 CUQ983077:CUQ983081 DEM983077:DEM983081 DOI983077:DOI983081 DYE983077:DYE983081 EIA983077:EIA983081 ERW983077:ERW983081 FBS983077:FBS983081 FLO983077:FLO983081 FVK983077:FVK983081 GFG983077:GFG983081 GPC983077:GPC983081 GYY983077:GYY983081 HIU983077:HIU983081 HSQ983077:HSQ983081 ICM983077:ICM983081 IMI983077:IMI983081 IWE983077:IWE983081 JGA983077:JGA983081 JPW983077:JPW983081 JZS983077:JZS983081 KJO983077:KJO983081 KTK983077:KTK983081 LDG983077:LDG983081 LNC983077:LNC983081 LWY983077:LWY983081 MGU983077:MGU983081 MQQ983077:MQQ983081 NAM983077:NAM983081 NKI983077:NKI983081 NUE983077:NUE983081 OEA983077:OEA983081 ONW983077:ONW983081 OXS983077:OXS983081 PHO983077:PHO983081 PRK983077:PRK983081 QBG983077:QBG983081 QLC983077:QLC983081 QUY983077:QUY983081 REU983077:REU983081 ROQ983077:ROQ983081 RYM983077:RYM983081 SII983077:SII983081 SSE983077:SSE983081 TCA983077:TCA983081 TLW983077:TLW983081 TVS983077:TVS983081 UFO983077:UFO983081 UPK983077:UPK983081 UZG983077:UZG983081 VJC983077:VJC983081 VSY983077:VSY983081 WCU983077:WCU983081 WMQ983077:WMQ983081 WWM983077:WWM983081 P45:R45 JL45:JN45 TH45:TJ45 ADD45:ADF45 AMZ45:ANB45 AWV45:AWX45 BGR45:BGT45 BQN45:BQP45 CAJ45:CAL45 CKF45:CKH45 CUB45:CUD45 DDX45:DDZ45 DNT45:DNV45 DXP45:DXR45 EHL45:EHN45 ERH45:ERJ45 FBD45:FBF45 FKZ45:FLB45 FUV45:FUX45 GER45:GET45 GON45:GOP45 GYJ45:GYL45 HIF45:HIH45 HSB45:HSD45 IBX45:IBZ45 ILT45:ILV45 IVP45:IVR45 JFL45:JFN45 JPH45:JPJ45 JZD45:JZF45 KIZ45:KJB45 KSV45:KSX45 LCR45:LCT45 LMN45:LMP45 LWJ45:LWL45 MGF45:MGH45 MQB45:MQD45 MZX45:MZZ45 NJT45:NJV45 NTP45:NTR45 ODL45:ODN45 ONH45:ONJ45 OXD45:OXF45 PGZ45:PHB45 PQV45:PQX45 QAR45:QAT45 QKN45:QKP45 QUJ45:QUL45 REF45:REH45 ROB45:ROD45 RXX45:RXZ45 SHT45:SHV45 SRP45:SRR45 TBL45:TBN45 TLH45:TLJ45 TVD45:TVF45 UEZ45:UFB45 UOV45:UOX45 UYR45:UYT45 VIN45:VIP45 VSJ45:VSL45 WCF45:WCH45 WMB45:WMD45 WVX45:WVZ45 P65581:R65581 JL65581:JN65581 TH65581:TJ65581 ADD65581:ADF65581 AMZ65581:ANB65581 AWV65581:AWX65581 BGR65581:BGT65581 BQN65581:BQP65581 CAJ65581:CAL65581 CKF65581:CKH65581 CUB65581:CUD65581 DDX65581:DDZ65581 DNT65581:DNV65581 DXP65581:DXR65581 EHL65581:EHN65581 ERH65581:ERJ65581 FBD65581:FBF65581 FKZ65581:FLB65581 FUV65581:FUX65581 GER65581:GET65581 GON65581:GOP65581 GYJ65581:GYL65581 HIF65581:HIH65581 HSB65581:HSD65581 IBX65581:IBZ65581 ILT65581:ILV65581 IVP65581:IVR65581 JFL65581:JFN65581 JPH65581:JPJ65581 JZD65581:JZF65581 KIZ65581:KJB65581 KSV65581:KSX65581 LCR65581:LCT65581 LMN65581:LMP65581 LWJ65581:LWL65581 MGF65581:MGH65581 MQB65581:MQD65581 MZX65581:MZZ65581 NJT65581:NJV65581 NTP65581:NTR65581 ODL65581:ODN65581 ONH65581:ONJ65581 OXD65581:OXF65581 PGZ65581:PHB65581 PQV65581:PQX65581 QAR65581:QAT65581 QKN65581:QKP65581 QUJ65581:QUL65581 REF65581:REH65581 ROB65581:ROD65581 RXX65581:RXZ65581 SHT65581:SHV65581 SRP65581:SRR65581 TBL65581:TBN65581 TLH65581:TLJ65581 TVD65581:TVF65581 UEZ65581:UFB65581 UOV65581:UOX65581 UYR65581:UYT65581 VIN65581:VIP65581 VSJ65581:VSL65581 WCF65581:WCH65581 WMB65581:WMD65581 WVX65581:WVZ65581 P131117:R131117 JL131117:JN131117 TH131117:TJ131117 ADD131117:ADF131117 AMZ131117:ANB131117 AWV131117:AWX131117 BGR131117:BGT131117 BQN131117:BQP131117 CAJ131117:CAL131117 CKF131117:CKH131117 CUB131117:CUD131117 DDX131117:DDZ131117 DNT131117:DNV131117 DXP131117:DXR131117 EHL131117:EHN131117 ERH131117:ERJ131117 FBD131117:FBF131117 FKZ131117:FLB131117 FUV131117:FUX131117 GER131117:GET131117 GON131117:GOP131117 GYJ131117:GYL131117 HIF131117:HIH131117 HSB131117:HSD131117 IBX131117:IBZ131117 ILT131117:ILV131117 IVP131117:IVR131117 JFL131117:JFN131117 JPH131117:JPJ131117 JZD131117:JZF131117 KIZ131117:KJB131117 KSV131117:KSX131117 LCR131117:LCT131117 LMN131117:LMP131117 LWJ131117:LWL131117 MGF131117:MGH131117 MQB131117:MQD131117 MZX131117:MZZ131117 NJT131117:NJV131117 NTP131117:NTR131117 ODL131117:ODN131117 ONH131117:ONJ131117 OXD131117:OXF131117 PGZ131117:PHB131117 PQV131117:PQX131117 QAR131117:QAT131117 QKN131117:QKP131117 QUJ131117:QUL131117 REF131117:REH131117 ROB131117:ROD131117 RXX131117:RXZ131117 SHT131117:SHV131117 SRP131117:SRR131117 TBL131117:TBN131117 TLH131117:TLJ131117 TVD131117:TVF131117 UEZ131117:UFB131117 UOV131117:UOX131117 UYR131117:UYT131117 VIN131117:VIP131117 VSJ131117:VSL131117 WCF131117:WCH131117 WMB131117:WMD131117 WVX131117:WVZ131117 P196653:R196653 JL196653:JN196653 TH196653:TJ196653 ADD196653:ADF196653 AMZ196653:ANB196653 AWV196653:AWX196653 BGR196653:BGT196653 BQN196653:BQP196653 CAJ196653:CAL196653 CKF196653:CKH196653 CUB196653:CUD196653 DDX196653:DDZ196653 DNT196653:DNV196653 DXP196653:DXR196653 EHL196653:EHN196653 ERH196653:ERJ196653 FBD196653:FBF196653 FKZ196653:FLB196653 FUV196653:FUX196653 GER196653:GET196653 GON196653:GOP196653 GYJ196653:GYL196653 HIF196653:HIH196653 HSB196653:HSD196653 IBX196653:IBZ196653 ILT196653:ILV196653 IVP196653:IVR196653 JFL196653:JFN196653 JPH196653:JPJ196653 JZD196653:JZF196653 KIZ196653:KJB196653 KSV196653:KSX196653 LCR196653:LCT196653 LMN196653:LMP196653 LWJ196653:LWL196653 MGF196653:MGH196653 MQB196653:MQD196653 MZX196653:MZZ196653 NJT196653:NJV196653 NTP196653:NTR196653 ODL196653:ODN196653 ONH196653:ONJ196653 OXD196653:OXF196653 PGZ196653:PHB196653 PQV196653:PQX196653 QAR196653:QAT196653 QKN196653:QKP196653 QUJ196653:QUL196653 REF196653:REH196653 ROB196653:ROD196653 RXX196653:RXZ196653 SHT196653:SHV196653 SRP196653:SRR196653 TBL196653:TBN196653 TLH196653:TLJ196653 TVD196653:TVF196653 UEZ196653:UFB196653 UOV196653:UOX196653 UYR196653:UYT196653 VIN196653:VIP196653 VSJ196653:VSL196653 WCF196653:WCH196653 WMB196653:WMD196653 WVX196653:WVZ196653 P262189:R262189 JL262189:JN262189 TH262189:TJ262189 ADD262189:ADF262189 AMZ262189:ANB262189 AWV262189:AWX262189 BGR262189:BGT262189 BQN262189:BQP262189 CAJ262189:CAL262189 CKF262189:CKH262189 CUB262189:CUD262189 DDX262189:DDZ262189 DNT262189:DNV262189 DXP262189:DXR262189 EHL262189:EHN262189 ERH262189:ERJ262189 FBD262189:FBF262189 FKZ262189:FLB262189 FUV262189:FUX262189 GER262189:GET262189 GON262189:GOP262189 GYJ262189:GYL262189 HIF262189:HIH262189 HSB262189:HSD262189 IBX262189:IBZ262189 ILT262189:ILV262189 IVP262189:IVR262189 JFL262189:JFN262189 JPH262189:JPJ262189 JZD262189:JZF262189 KIZ262189:KJB262189 KSV262189:KSX262189 LCR262189:LCT262189 LMN262189:LMP262189 LWJ262189:LWL262189 MGF262189:MGH262189 MQB262189:MQD262189 MZX262189:MZZ262189 NJT262189:NJV262189 NTP262189:NTR262189 ODL262189:ODN262189 ONH262189:ONJ262189 OXD262189:OXF262189 PGZ262189:PHB262189 PQV262189:PQX262189 QAR262189:QAT262189 QKN262189:QKP262189 QUJ262189:QUL262189 REF262189:REH262189 ROB262189:ROD262189 RXX262189:RXZ262189 SHT262189:SHV262189 SRP262189:SRR262189 TBL262189:TBN262189 TLH262189:TLJ262189 TVD262189:TVF262189 UEZ262189:UFB262189 UOV262189:UOX262189 UYR262189:UYT262189 VIN262189:VIP262189 VSJ262189:VSL262189 WCF262189:WCH262189 WMB262189:WMD262189 WVX262189:WVZ262189 P327725:R327725 JL327725:JN327725 TH327725:TJ327725 ADD327725:ADF327725 AMZ327725:ANB327725 AWV327725:AWX327725 BGR327725:BGT327725 BQN327725:BQP327725 CAJ327725:CAL327725 CKF327725:CKH327725 CUB327725:CUD327725 DDX327725:DDZ327725 DNT327725:DNV327725 DXP327725:DXR327725 EHL327725:EHN327725 ERH327725:ERJ327725 FBD327725:FBF327725 FKZ327725:FLB327725 FUV327725:FUX327725 GER327725:GET327725 GON327725:GOP327725 GYJ327725:GYL327725 HIF327725:HIH327725 HSB327725:HSD327725 IBX327725:IBZ327725 ILT327725:ILV327725 IVP327725:IVR327725 JFL327725:JFN327725 JPH327725:JPJ327725 JZD327725:JZF327725 KIZ327725:KJB327725 KSV327725:KSX327725 LCR327725:LCT327725 LMN327725:LMP327725 LWJ327725:LWL327725 MGF327725:MGH327725 MQB327725:MQD327725 MZX327725:MZZ327725 NJT327725:NJV327725 NTP327725:NTR327725 ODL327725:ODN327725 ONH327725:ONJ327725 OXD327725:OXF327725 PGZ327725:PHB327725 PQV327725:PQX327725 QAR327725:QAT327725 QKN327725:QKP327725 QUJ327725:QUL327725 REF327725:REH327725 ROB327725:ROD327725 RXX327725:RXZ327725 SHT327725:SHV327725 SRP327725:SRR327725 TBL327725:TBN327725 TLH327725:TLJ327725 TVD327725:TVF327725 UEZ327725:UFB327725 UOV327725:UOX327725 UYR327725:UYT327725 VIN327725:VIP327725 VSJ327725:VSL327725 WCF327725:WCH327725 WMB327725:WMD327725 WVX327725:WVZ327725 P393261:R393261 JL393261:JN393261 TH393261:TJ393261 ADD393261:ADF393261 AMZ393261:ANB393261 AWV393261:AWX393261 BGR393261:BGT393261 BQN393261:BQP393261 CAJ393261:CAL393261 CKF393261:CKH393261 CUB393261:CUD393261 DDX393261:DDZ393261 DNT393261:DNV393261 DXP393261:DXR393261 EHL393261:EHN393261 ERH393261:ERJ393261 FBD393261:FBF393261 FKZ393261:FLB393261 FUV393261:FUX393261 GER393261:GET393261 GON393261:GOP393261 GYJ393261:GYL393261 HIF393261:HIH393261 HSB393261:HSD393261 IBX393261:IBZ393261 ILT393261:ILV393261 IVP393261:IVR393261 JFL393261:JFN393261 JPH393261:JPJ393261 JZD393261:JZF393261 KIZ393261:KJB393261 KSV393261:KSX393261 LCR393261:LCT393261 LMN393261:LMP393261 LWJ393261:LWL393261 MGF393261:MGH393261 MQB393261:MQD393261 MZX393261:MZZ393261 NJT393261:NJV393261 NTP393261:NTR393261 ODL393261:ODN393261 ONH393261:ONJ393261 OXD393261:OXF393261 PGZ393261:PHB393261 PQV393261:PQX393261 QAR393261:QAT393261 QKN393261:QKP393261 QUJ393261:QUL393261 REF393261:REH393261 ROB393261:ROD393261 RXX393261:RXZ393261 SHT393261:SHV393261 SRP393261:SRR393261 TBL393261:TBN393261 TLH393261:TLJ393261 TVD393261:TVF393261 UEZ393261:UFB393261 UOV393261:UOX393261 UYR393261:UYT393261 VIN393261:VIP393261 VSJ393261:VSL393261 WCF393261:WCH393261 WMB393261:WMD393261 WVX393261:WVZ393261 P458797:R458797 JL458797:JN458797 TH458797:TJ458797 ADD458797:ADF458797 AMZ458797:ANB458797 AWV458797:AWX458797 BGR458797:BGT458797 BQN458797:BQP458797 CAJ458797:CAL458797 CKF458797:CKH458797 CUB458797:CUD458797 DDX458797:DDZ458797 DNT458797:DNV458797 DXP458797:DXR458797 EHL458797:EHN458797 ERH458797:ERJ458797 FBD458797:FBF458797 FKZ458797:FLB458797 FUV458797:FUX458797 GER458797:GET458797 GON458797:GOP458797 GYJ458797:GYL458797 HIF458797:HIH458797 HSB458797:HSD458797 IBX458797:IBZ458797 ILT458797:ILV458797 IVP458797:IVR458797 JFL458797:JFN458797 JPH458797:JPJ458797 JZD458797:JZF458797 KIZ458797:KJB458797 KSV458797:KSX458797 LCR458797:LCT458797 LMN458797:LMP458797 LWJ458797:LWL458797 MGF458797:MGH458797 MQB458797:MQD458797 MZX458797:MZZ458797 NJT458797:NJV458797 NTP458797:NTR458797 ODL458797:ODN458797 ONH458797:ONJ458797 OXD458797:OXF458797 PGZ458797:PHB458797 PQV458797:PQX458797 QAR458797:QAT458797 QKN458797:QKP458797 QUJ458797:QUL458797 REF458797:REH458797 ROB458797:ROD458797 RXX458797:RXZ458797 SHT458797:SHV458797 SRP458797:SRR458797 TBL458797:TBN458797 TLH458797:TLJ458797 TVD458797:TVF458797 UEZ458797:UFB458797 UOV458797:UOX458797 UYR458797:UYT458797 VIN458797:VIP458797 VSJ458797:VSL458797 WCF458797:WCH458797 WMB458797:WMD458797 WVX458797:WVZ458797 P524333:R524333 JL524333:JN524333 TH524333:TJ524333 ADD524333:ADF524333 AMZ524333:ANB524333 AWV524333:AWX524333 BGR524333:BGT524333 BQN524333:BQP524333 CAJ524333:CAL524333 CKF524333:CKH524333 CUB524333:CUD524333 DDX524333:DDZ524333 DNT524333:DNV524333 DXP524333:DXR524333 EHL524333:EHN524333 ERH524333:ERJ524333 FBD524333:FBF524333 FKZ524333:FLB524333 FUV524333:FUX524333 GER524333:GET524333 GON524333:GOP524333 GYJ524333:GYL524333 HIF524333:HIH524333 HSB524333:HSD524333 IBX524333:IBZ524333 ILT524333:ILV524333 IVP524333:IVR524333 JFL524333:JFN524333 JPH524333:JPJ524333 JZD524333:JZF524333 KIZ524333:KJB524333 KSV524333:KSX524333 LCR524333:LCT524333 LMN524333:LMP524333 LWJ524333:LWL524333 MGF524333:MGH524333 MQB524333:MQD524333 MZX524333:MZZ524333 NJT524333:NJV524333 NTP524333:NTR524333 ODL524333:ODN524333 ONH524333:ONJ524333 OXD524333:OXF524333 PGZ524333:PHB524333 PQV524333:PQX524333 QAR524333:QAT524333 QKN524333:QKP524333 QUJ524333:QUL524333 REF524333:REH524333 ROB524333:ROD524333 RXX524333:RXZ524333 SHT524333:SHV524333 SRP524333:SRR524333 TBL524333:TBN524333 TLH524333:TLJ524333 TVD524333:TVF524333 UEZ524333:UFB524333 UOV524333:UOX524333 UYR524333:UYT524333 VIN524333:VIP524333 VSJ524333:VSL524333 WCF524333:WCH524333 WMB524333:WMD524333 WVX524333:WVZ524333 P589869:R589869 JL589869:JN589869 TH589869:TJ589869 ADD589869:ADF589869 AMZ589869:ANB589869 AWV589869:AWX589869 BGR589869:BGT589869 BQN589869:BQP589869 CAJ589869:CAL589869 CKF589869:CKH589869 CUB589869:CUD589869 DDX589869:DDZ589869 DNT589869:DNV589869 DXP589869:DXR589869 EHL589869:EHN589869 ERH589869:ERJ589869 FBD589869:FBF589869 FKZ589869:FLB589869 FUV589869:FUX589869 GER589869:GET589869 GON589869:GOP589869 GYJ589869:GYL589869 HIF589869:HIH589869 HSB589869:HSD589869 IBX589869:IBZ589869 ILT589869:ILV589869 IVP589869:IVR589869 JFL589869:JFN589869 JPH589869:JPJ589869 JZD589869:JZF589869 KIZ589869:KJB589869 KSV589869:KSX589869 LCR589869:LCT589869 LMN589869:LMP589869 LWJ589869:LWL589869 MGF589869:MGH589869 MQB589869:MQD589869 MZX589869:MZZ589869 NJT589869:NJV589869 NTP589869:NTR589869 ODL589869:ODN589869 ONH589869:ONJ589869 OXD589869:OXF589869 PGZ589869:PHB589869 PQV589869:PQX589869 QAR589869:QAT589869 QKN589869:QKP589869 QUJ589869:QUL589869 REF589869:REH589869 ROB589869:ROD589869 RXX589869:RXZ589869 SHT589869:SHV589869 SRP589869:SRR589869 TBL589869:TBN589869 TLH589869:TLJ589869 TVD589869:TVF589869 UEZ589869:UFB589869 UOV589869:UOX589869 UYR589869:UYT589869 VIN589869:VIP589869 VSJ589869:VSL589869 WCF589869:WCH589869 WMB589869:WMD589869 WVX589869:WVZ589869 P655405:R655405 JL655405:JN655405 TH655405:TJ655405 ADD655405:ADF655405 AMZ655405:ANB655405 AWV655405:AWX655405 BGR655405:BGT655405 BQN655405:BQP655405 CAJ655405:CAL655405 CKF655405:CKH655405 CUB655405:CUD655405 DDX655405:DDZ655405 DNT655405:DNV655405 DXP655405:DXR655405 EHL655405:EHN655405 ERH655405:ERJ655405 FBD655405:FBF655405 FKZ655405:FLB655405 FUV655405:FUX655405 GER655405:GET655405 GON655405:GOP655405 GYJ655405:GYL655405 HIF655405:HIH655405 HSB655405:HSD655405 IBX655405:IBZ655405 ILT655405:ILV655405 IVP655405:IVR655405 JFL655405:JFN655405 JPH655405:JPJ655405 JZD655405:JZF655405 KIZ655405:KJB655405 KSV655405:KSX655405 LCR655405:LCT655405 LMN655405:LMP655405 LWJ655405:LWL655405 MGF655405:MGH655405 MQB655405:MQD655405 MZX655405:MZZ655405 NJT655405:NJV655405 NTP655405:NTR655405 ODL655405:ODN655405 ONH655405:ONJ655405 OXD655405:OXF655405 PGZ655405:PHB655405 PQV655405:PQX655405 QAR655405:QAT655405 QKN655405:QKP655405 QUJ655405:QUL655405 REF655405:REH655405 ROB655405:ROD655405 RXX655405:RXZ655405 SHT655405:SHV655405 SRP655405:SRR655405 TBL655405:TBN655405 TLH655405:TLJ655405 TVD655405:TVF655405 UEZ655405:UFB655405 UOV655405:UOX655405 UYR655405:UYT655405 VIN655405:VIP655405 VSJ655405:VSL655405 WCF655405:WCH655405 WMB655405:WMD655405 WVX655405:WVZ655405 P720941:R720941 JL720941:JN720941 TH720941:TJ720941 ADD720941:ADF720941 AMZ720941:ANB720941 AWV720941:AWX720941 BGR720941:BGT720941 BQN720941:BQP720941 CAJ720941:CAL720941 CKF720941:CKH720941 CUB720941:CUD720941 DDX720941:DDZ720941 DNT720941:DNV720941 DXP720941:DXR720941 EHL720941:EHN720941 ERH720941:ERJ720941 FBD720941:FBF720941 FKZ720941:FLB720941 FUV720941:FUX720941 GER720941:GET720941 GON720941:GOP720941 GYJ720941:GYL720941 HIF720941:HIH720941 HSB720941:HSD720941 IBX720941:IBZ720941 ILT720941:ILV720941 IVP720941:IVR720941 JFL720941:JFN720941 JPH720941:JPJ720941 JZD720941:JZF720941 KIZ720941:KJB720941 KSV720941:KSX720941 LCR720941:LCT720941 LMN720941:LMP720941 LWJ720941:LWL720941 MGF720941:MGH720941 MQB720941:MQD720941 MZX720941:MZZ720941 NJT720941:NJV720941 NTP720941:NTR720941 ODL720941:ODN720941 ONH720941:ONJ720941 OXD720941:OXF720941 PGZ720941:PHB720941 PQV720941:PQX720941 QAR720941:QAT720941 QKN720941:QKP720941 QUJ720941:QUL720941 REF720941:REH720941 ROB720941:ROD720941 RXX720941:RXZ720941 SHT720941:SHV720941 SRP720941:SRR720941 TBL720941:TBN720941 TLH720941:TLJ720941 TVD720941:TVF720941 UEZ720941:UFB720941 UOV720941:UOX720941 UYR720941:UYT720941 VIN720941:VIP720941 VSJ720941:VSL720941 WCF720941:WCH720941 WMB720941:WMD720941 WVX720941:WVZ720941 P786477:R786477 JL786477:JN786477 TH786477:TJ786477 ADD786477:ADF786477 AMZ786477:ANB786477 AWV786477:AWX786477 BGR786477:BGT786477 BQN786477:BQP786477 CAJ786477:CAL786477 CKF786477:CKH786477 CUB786477:CUD786477 DDX786477:DDZ786477 DNT786477:DNV786477 DXP786477:DXR786477 EHL786477:EHN786477 ERH786477:ERJ786477 FBD786477:FBF786477 FKZ786477:FLB786477 FUV786477:FUX786477 GER786477:GET786477 GON786477:GOP786477 GYJ786477:GYL786477 HIF786477:HIH786477 HSB786477:HSD786477 IBX786477:IBZ786477 ILT786477:ILV786477 IVP786477:IVR786477 JFL786477:JFN786477 JPH786477:JPJ786477 JZD786477:JZF786477 KIZ786477:KJB786477 KSV786477:KSX786477 LCR786477:LCT786477 LMN786477:LMP786477 LWJ786477:LWL786477 MGF786477:MGH786477 MQB786477:MQD786477 MZX786477:MZZ786477 NJT786477:NJV786477 NTP786477:NTR786477 ODL786477:ODN786477 ONH786477:ONJ786477 OXD786477:OXF786477 PGZ786477:PHB786477 PQV786477:PQX786477 QAR786477:QAT786477 QKN786477:QKP786477 QUJ786477:QUL786477 REF786477:REH786477 ROB786477:ROD786477 RXX786477:RXZ786477 SHT786477:SHV786477 SRP786477:SRR786477 TBL786477:TBN786477 TLH786477:TLJ786477 TVD786477:TVF786477 UEZ786477:UFB786477 UOV786477:UOX786477 UYR786477:UYT786477 VIN786477:VIP786477 VSJ786477:VSL786477 WCF786477:WCH786477 WMB786477:WMD786477 WVX786477:WVZ786477 P852013:R852013 JL852013:JN852013 TH852013:TJ852013 ADD852013:ADF852013 AMZ852013:ANB852013 AWV852013:AWX852013 BGR852013:BGT852013 BQN852013:BQP852013 CAJ852013:CAL852013 CKF852013:CKH852013 CUB852013:CUD852013 DDX852013:DDZ852013 DNT852013:DNV852013 DXP852013:DXR852013 EHL852013:EHN852013 ERH852013:ERJ852013 FBD852013:FBF852013 FKZ852013:FLB852013 FUV852013:FUX852013 GER852013:GET852013 GON852013:GOP852013 GYJ852013:GYL852013 HIF852013:HIH852013 HSB852013:HSD852013 IBX852013:IBZ852013 ILT852013:ILV852013 IVP852013:IVR852013 JFL852013:JFN852013 JPH852013:JPJ852013 JZD852013:JZF852013 KIZ852013:KJB852013 KSV852013:KSX852013 LCR852013:LCT852013 LMN852013:LMP852013 LWJ852013:LWL852013 MGF852013:MGH852013 MQB852013:MQD852013 MZX852013:MZZ852013 NJT852013:NJV852013 NTP852013:NTR852013 ODL852013:ODN852013 ONH852013:ONJ852013 OXD852013:OXF852013 PGZ852013:PHB852013 PQV852013:PQX852013 QAR852013:QAT852013 QKN852013:QKP852013 QUJ852013:QUL852013 REF852013:REH852013 ROB852013:ROD852013 RXX852013:RXZ852013 SHT852013:SHV852013 SRP852013:SRR852013 TBL852013:TBN852013 TLH852013:TLJ852013 TVD852013:TVF852013 UEZ852013:UFB852013 UOV852013:UOX852013 UYR852013:UYT852013 VIN852013:VIP852013 VSJ852013:VSL852013 WCF852013:WCH852013 WMB852013:WMD852013 WVX852013:WVZ852013 P917549:R917549 JL917549:JN917549 TH917549:TJ917549 ADD917549:ADF917549 AMZ917549:ANB917549 AWV917549:AWX917549 BGR917549:BGT917549 BQN917549:BQP917549 CAJ917549:CAL917549 CKF917549:CKH917549 CUB917549:CUD917549 DDX917549:DDZ917549 DNT917549:DNV917549 DXP917549:DXR917549 EHL917549:EHN917549 ERH917549:ERJ917549 FBD917549:FBF917549 FKZ917549:FLB917549 FUV917549:FUX917549 GER917549:GET917549 GON917549:GOP917549 GYJ917549:GYL917549 HIF917549:HIH917549 HSB917549:HSD917549 IBX917549:IBZ917549 ILT917549:ILV917549 IVP917549:IVR917549 JFL917549:JFN917549 JPH917549:JPJ917549 JZD917549:JZF917549 KIZ917549:KJB917549 KSV917549:KSX917549 LCR917549:LCT917549 LMN917549:LMP917549 LWJ917549:LWL917549 MGF917549:MGH917549 MQB917549:MQD917549 MZX917549:MZZ917549 NJT917549:NJV917549 NTP917549:NTR917549 ODL917549:ODN917549 ONH917549:ONJ917549 OXD917549:OXF917549 PGZ917549:PHB917549 PQV917549:PQX917549 QAR917549:QAT917549 QKN917549:QKP917549 QUJ917549:QUL917549 REF917549:REH917549 ROB917549:ROD917549 RXX917549:RXZ917549 SHT917549:SHV917549 SRP917549:SRR917549 TBL917549:TBN917549 TLH917549:TLJ917549 TVD917549:TVF917549 UEZ917549:UFB917549 UOV917549:UOX917549 UYR917549:UYT917549 VIN917549:VIP917549 VSJ917549:VSL917549 WCF917549:WCH917549 WMB917549:WMD917549 WVX917549:WVZ917549 P983085:R983085 JL983085:JN983085 TH983085:TJ983085 ADD983085:ADF983085 AMZ983085:ANB983085 AWV983085:AWX983085 BGR983085:BGT983085 BQN983085:BQP983085 CAJ983085:CAL983085 CKF983085:CKH983085 CUB983085:CUD983085 DDX983085:DDZ983085 DNT983085:DNV983085 DXP983085:DXR983085 EHL983085:EHN983085 ERH983085:ERJ983085 FBD983085:FBF983085 FKZ983085:FLB983085 FUV983085:FUX983085 GER983085:GET983085 GON983085:GOP983085 GYJ983085:GYL983085 HIF983085:HIH983085 HSB983085:HSD983085 IBX983085:IBZ983085 ILT983085:ILV983085 IVP983085:IVR983085 JFL983085:JFN983085 JPH983085:JPJ983085 JZD983085:JZF983085 KIZ983085:KJB983085 KSV983085:KSX983085 LCR983085:LCT983085 LMN983085:LMP983085 LWJ983085:LWL983085 MGF983085:MGH983085 MQB983085:MQD983085 MZX983085:MZZ983085 NJT983085:NJV983085 NTP983085:NTR983085 ODL983085:ODN983085 ONH983085:ONJ983085 OXD983085:OXF983085 PGZ983085:PHB983085 PQV983085:PQX983085 QAR983085:QAT983085 QKN983085:QKP983085 QUJ983085:QUL983085 REF983085:REH983085 ROB983085:ROD983085 RXX983085:RXZ983085 SHT983085:SHV983085 SRP983085:SRR983085 TBL983085:TBN983085 TLH983085:TLJ983085 TVD983085:TVF983085 UEZ983085:UFB983085 UOV983085:UOX983085 UYR983085:UYT983085 VIN983085:VIP983085 VSJ983085:VSL983085 WCF983085:WCH983085 WMB983085:WMD983085 WVX983085:WVZ983085 X37 JT37 TP37 ADL37 ANH37 AXD37 BGZ37 BQV37 CAR37 CKN37 CUJ37 DEF37 DOB37 DXX37 EHT37 ERP37 FBL37 FLH37 FVD37 GEZ37 GOV37 GYR37 HIN37 HSJ37 ICF37 IMB37 IVX37 JFT37 JPP37 JZL37 KJH37 KTD37 LCZ37 LMV37 LWR37 MGN37 MQJ37 NAF37 NKB37 NTX37 ODT37 ONP37 OXL37 PHH37 PRD37 QAZ37 QKV37 QUR37 REN37 ROJ37 RYF37 SIB37 SRX37 TBT37 TLP37 TVL37 UFH37 UPD37 UYZ37 VIV37 VSR37 WCN37 WMJ37 WWF37 X65573 JT65573 TP65573 ADL65573 ANH65573 AXD65573 BGZ65573 BQV65573 CAR65573 CKN65573 CUJ65573 DEF65573 DOB65573 DXX65573 EHT65573 ERP65573 FBL65573 FLH65573 FVD65573 GEZ65573 GOV65573 GYR65573 HIN65573 HSJ65573 ICF65573 IMB65573 IVX65573 JFT65573 JPP65573 JZL65573 KJH65573 KTD65573 LCZ65573 LMV65573 LWR65573 MGN65573 MQJ65573 NAF65573 NKB65573 NTX65573 ODT65573 ONP65573 OXL65573 PHH65573 PRD65573 QAZ65573 QKV65573 QUR65573 REN65573 ROJ65573 RYF65573 SIB65573 SRX65573 TBT65573 TLP65573 TVL65573 UFH65573 UPD65573 UYZ65573 VIV65573 VSR65573 WCN65573 WMJ65573 WWF65573 X131109 JT131109 TP131109 ADL131109 ANH131109 AXD131109 BGZ131109 BQV131109 CAR131109 CKN131109 CUJ131109 DEF131109 DOB131109 DXX131109 EHT131109 ERP131109 FBL131109 FLH131109 FVD131109 GEZ131109 GOV131109 GYR131109 HIN131109 HSJ131109 ICF131109 IMB131109 IVX131109 JFT131109 JPP131109 JZL131109 KJH131109 KTD131109 LCZ131109 LMV131109 LWR131109 MGN131109 MQJ131109 NAF131109 NKB131109 NTX131109 ODT131109 ONP131109 OXL131109 PHH131109 PRD131109 QAZ131109 QKV131109 QUR131109 REN131109 ROJ131109 RYF131109 SIB131109 SRX131109 TBT131109 TLP131109 TVL131109 UFH131109 UPD131109 UYZ131109 VIV131109 VSR131109 WCN131109 WMJ131109 WWF131109 X196645 JT196645 TP196645 ADL196645 ANH196645 AXD196645 BGZ196645 BQV196645 CAR196645 CKN196645 CUJ196645 DEF196645 DOB196645 DXX196645 EHT196645 ERP196645 FBL196645 FLH196645 FVD196645 GEZ196645 GOV196645 GYR196645 HIN196645 HSJ196645 ICF196645 IMB196645 IVX196645 JFT196645 JPP196645 JZL196645 KJH196645 KTD196645 LCZ196645 LMV196645 LWR196645 MGN196645 MQJ196645 NAF196645 NKB196645 NTX196645 ODT196645 ONP196645 OXL196645 PHH196645 PRD196645 QAZ196645 QKV196645 QUR196645 REN196645 ROJ196645 RYF196645 SIB196645 SRX196645 TBT196645 TLP196645 TVL196645 UFH196645 UPD196645 UYZ196645 VIV196645 VSR196645 WCN196645 WMJ196645 WWF196645 X262181 JT262181 TP262181 ADL262181 ANH262181 AXD262181 BGZ262181 BQV262181 CAR262181 CKN262181 CUJ262181 DEF262181 DOB262181 DXX262181 EHT262181 ERP262181 FBL262181 FLH262181 FVD262181 GEZ262181 GOV262181 GYR262181 HIN262181 HSJ262181 ICF262181 IMB262181 IVX262181 JFT262181 JPP262181 JZL262181 KJH262181 KTD262181 LCZ262181 LMV262181 LWR262181 MGN262181 MQJ262181 NAF262181 NKB262181 NTX262181 ODT262181 ONP262181 OXL262181 PHH262181 PRD262181 QAZ262181 QKV262181 QUR262181 REN262181 ROJ262181 RYF262181 SIB262181 SRX262181 TBT262181 TLP262181 TVL262181 UFH262181 UPD262181 UYZ262181 VIV262181 VSR262181 WCN262181 WMJ262181 WWF262181 X327717 JT327717 TP327717 ADL327717 ANH327717 AXD327717 BGZ327717 BQV327717 CAR327717 CKN327717 CUJ327717 DEF327717 DOB327717 DXX327717 EHT327717 ERP327717 FBL327717 FLH327717 FVD327717 GEZ327717 GOV327717 GYR327717 HIN327717 HSJ327717 ICF327717 IMB327717 IVX327717 JFT327717 JPP327717 JZL327717 KJH327717 KTD327717 LCZ327717 LMV327717 LWR327717 MGN327717 MQJ327717 NAF327717 NKB327717 NTX327717 ODT327717 ONP327717 OXL327717 PHH327717 PRD327717 QAZ327717 QKV327717 QUR327717 REN327717 ROJ327717 RYF327717 SIB327717 SRX327717 TBT327717 TLP327717 TVL327717 UFH327717 UPD327717 UYZ327717 VIV327717 VSR327717 WCN327717 WMJ327717 WWF327717 X393253 JT393253 TP393253 ADL393253 ANH393253 AXD393253 BGZ393253 BQV393253 CAR393253 CKN393253 CUJ393253 DEF393253 DOB393253 DXX393253 EHT393253 ERP393253 FBL393253 FLH393253 FVD393253 GEZ393253 GOV393253 GYR393253 HIN393253 HSJ393253 ICF393253 IMB393253 IVX393253 JFT393253 JPP393253 JZL393253 KJH393253 KTD393253 LCZ393253 LMV393253 LWR393253 MGN393253 MQJ393253 NAF393253 NKB393253 NTX393253 ODT393253 ONP393253 OXL393253 PHH393253 PRD393253 QAZ393253 QKV393253 QUR393253 REN393253 ROJ393253 RYF393253 SIB393253 SRX393253 TBT393253 TLP393253 TVL393253 UFH393253 UPD393253 UYZ393253 VIV393253 VSR393253 WCN393253 WMJ393253 WWF393253 X458789 JT458789 TP458789 ADL458789 ANH458789 AXD458789 BGZ458789 BQV458789 CAR458789 CKN458789 CUJ458789 DEF458789 DOB458789 DXX458789 EHT458789 ERP458789 FBL458789 FLH458789 FVD458789 GEZ458789 GOV458789 GYR458789 HIN458789 HSJ458789 ICF458789 IMB458789 IVX458789 JFT458789 JPP458789 JZL458789 KJH458789 KTD458789 LCZ458789 LMV458789 LWR458789 MGN458789 MQJ458789 NAF458789 NKB458789 NTX458789 ODT458789 ONP458789 OXL458789 PHH458789 PRD458789 QAZ458789 QKV458789 QUR458789 REN458789 ROJ458789 RYF458789 SIB458789 SRX458789 TBT458789 TLP458789 TVL458789 UFH458789 UPD458789 UYZ458789 VIV458789 VSR458789 WCN458789 WMJ458789 WWF458789 X524325 JT524325 TP524325 ADL524325 ANH524325 AXD524325 BGZ524325 BQV524325 CAR524325 CKN524325 CUJ524325 DEF524325 DOB524325 DXX524325 EHT524325 ERP524325 FBL524325 FLH524325 FVD524325 GEZ524325 GOV524325 GYR524325 HIN524325 HSJ524325 ICF524325 IMB524325 IVX524325 JFT524325 JPP524325 JZL524325 KJH524325 KTD524325 LCZ524325 LMV524325 LWR524325 MGN524325 MQJ524325 NAF524325 NKB524325 NTX524325 ODT524325 ONP524325 OXL524325 PHH524325 PRD524325 QAZ524325 QKV524325 QUR524325 REN524325 ROJ524325 RYF524325 SIB524325 SRX524325 TBT524325 TLP524325 TVL524325 UFH524325 UPD524325 UYZ524325 VIV524325 VSR524325 WCN524325 WMJ524325 WWF524325 X589861 JT589861 TP589861 ADL589861 ANH589861 AXD589861 BGZ589861 BQV589861 CAR589861 CKN589861 CUJ589861 DEF589861 DOB589861 DXX589861 EHT589861 ERP589861 FBL589861 FLH589861 FVD589861 GEZ589861 GOV589861 GYR589861 HIN589861 HSJ589861 ICF589861 IMB589861 IVX589861 JFT589861 JPP589861 JZL589861 KJH589861 KTD589861 LCZ589861 LMV589861 LWR589861 MGN589861 MQJ589861 NAF589861 NKB589861 NTX589861 ODT589861 ONP589861 OXL589861 PHH589861 PRD589861 QAZ589861 QKV589861 QUR589861 REN589861 ROJ589861 RYF589861 SIB589861 SRX589861 TBT589861 TLP589861 TVL589861 UFH589861 UPD589861 UYZ589861 VIV589861 VSR589861 WCN589861 WMJ589861 WWF589861 X655397 JT655397 TP655397 ADL655397 ANH655397 AXD655397 BGZ655397 BQV655397 CAR655397 CKN655397 CUJ655397 DEF655397 DOB655397 DXX655397 EHT655397 ERP655397 FBL655397 FLH655397 FVD655397 GEZ655397 GOV655397 GYR655397 HIN655397 HSJ655397 ICF655397 IMB655397 IVX655397 JFT655397 JPP655397 JZL655397 KJH655397 KTD655397 LCZ655397 LMV655397 LWR655397 MGN655397 MQJ655397 NAF655397 NKB655397 NTX655397 ODT655397 ONP655397 OXL655397 PHH655397 PRD655397 QAZ655397 QKV655397 QUR655397 REN655397 ROJ655397 RYF655397 SIB655397 SRX655397 TBT655397 TLP655397 TVL655397 UFH655397 UPD655397 UYZ655397 VIV655397 VSR655397 WCN655397 WMJ655397 WWF655397 X720933 JT720933 TP720933 ADL720933 ANH720933 AXD720933 BGZ720933 BQV720933 CAR720933 CKN720933 CUJ720933 DEF720933 DOB720933 DXX720933 EHT720933 ERP720933 FBL720933 FLH720933 FVD720933 GEZ720933 GOV720933 GYR720933 HIN720933 HSJ720933 ICF720933 IMB720933 IVX720933 JFT720933 JPP720933 JZL720933 KJH720933 KTD720933 LCZ720933 LMV720933 LWR720933 MGN720933 MQJ720933 NAF720933 NKB720933 NTX720933 ODT720933 ONP720933 OXL720933 PHH720933 PRD720933 QAZ720933 QKV720933 QUR720933 REN720933 ROJ720933 RYF720933 SIB720933 SRX720933 TBT720933 TLP720933 TVL720933 UFH720933 UPD720933 UYZ720933 VIV720933 VSR720933 WCN720933 WMJ720933 WWF720933 X786469 JT786469 TP786469 ADL786469 ANH786469 AXD786469 BGZ786469 BQV786469 CAR786469 CKN786469 CUJ786469 DEF786469 DOB786469 DXX786469 EHT786469 ERP786469 FBL786469 FLH786469 FVD786469 GEZ786469 GOV786469 GYR786469 HIN786469 HSJ786469 ICF786469 IMB786469 IVX786469 JFT786469 JPP786469 JZL786469 KJH786469 KTD786469 LCZ786469 LMV786469 LWR786469 MGN786469 MQJ786469 NAF786469 NKB786469 NTX786469 ODT786469 ONP786469 OXL786469 PHH786469 PRD786469 QAZ786469 QKV786469 QUR786469 REN786469 ROJ786469 RYF786469 SIB786469 SRX786469 TBT786469 TLP786469 TVL786469 UFH786469 UPD786469 UYZ786469 VIV786469 VSR786469 WCN786469 WMJ786469 WWF786469 X852005 JT852005 TP852005 ADL852005 ANH852005 AXD852005 BGZ852005 BQV852005 CAR852005 CKN852005 CUJ852005 DEF852005 DOB852005 DXX852005 EHT852005 ERP852005 FBL852005 FLH852005 FVD852005 GEZ852005 GOV852005 GYR852005 HIN852005 HSJ852005 ICF852005 IMB852005 IVX852005 JFT852005 JPP852005 JZL852005 KJH852005 KTD852005 LCZ852005 LMV852005 LWR852005 MGN852005 MQJ852005 NAF852005 NKB852005 NTX852005 ODT852005 ONP852005 OXL852005 PHH852005 PRD852005 QAZ852005 QKV852005 QUR852005 REN852005 ROJ852005 RYF852005 SIB852005 SRX852005 TBT852005 TLP852005 TVL852005 UFH852005 UPD852005 UYZ852005 VIV852005 VSR852005 WCN852005 WMJ852005 WWF852005 X917541 JT917541 TP917541 ADL917541 ANH917541 AXD917541 BGZ917541 BQV917541 CAR917541 CKN917541 CUJ917541 DEF917541 DOB917541 DXX917541 EHT917541 ERP917541 FBL917541 FLH917541 FVD917541 GEZ917541 GOV917541 GYR917541 HIN917541 HSJ917541 ICF917541 IMB917541 IVX917541 JFT917541 JPP917541 JZL917541 KJH917541 KTD917541 LCZ917541 LMV917541 LWR917541 MGN917541 MQJ917541 NAF917541 NKB917541 NTX917541 ODT917541 ONP917541 OXL917541 PHH917541 PRD917541 QAZ917541 QKV917541 QUR917541 REN917541 ROJ917541 RYF917541 SIB917541 SRX917541 TBT917541 TLP917541 TVL917541 UFH917541 UPD917541 UYZ917541 VIV917541 VSR917541 WCN917541 WMJ917541 WWF917541 X983077 JT983077 TP983077 ADL983077 ANH983077 AXD983077 BGZ983077 BQV983077 CAR983077 CKN983077 CUJ983077 DEF983077 DOB983077 DXX983077 EHT983077 ERP983077 FBL983077 FLH983077 FVD983077 GEZ983077 GOV983077 GYR983077 HIN983077 HSJ983077 ICF983077 IMB983077 IVX983077 JFT983077 JPP983077 JZL983077 KJH983077 KTD983077 LCZ983077 LMV983077 LWR983077 MGN983077 MQJ983077 NAF983077 NKB983077 NTX983077 ODT983077 ONP983077 OXL983077 PHH983077 PRD983077 QAZ983077 QKV983077 QUR983077 REN983077 ROJ983077 RYF983077 SIB983077 SRX983077 TBT983077 TLP983077 TVL983077 UFH983077 UPD983077 UYZ983077 VIV983077 VSR983077 WCN983077 WMJ983077 WWF983077 V47 JR47 TN47 ADJ47 ANF47 AXB47 BGX47 BQT47 CAP47 CKL47 CUH47 DED47 DNZ47 DXV47 EHR47 ERN47 FBJ47 FLF47 FVB47 GEX47 GOT47 GYP47 HIL47 HSH47 ICD47 ILZ47 IVV47 JFR47 JPN47 JZJ47 KJF47 KTB47 LCX47 LMT47 LWP47 MGL47 MQH47 NAD47 NJZ47 NTV47 ODR47 ONN47 OXJ47 PHF47 PRB47 QAX47 QKT47 QUP47 REL47 ROH47 RYD47 SHZ47 SRV47 TBR47 TLN47 TVJ47 UFF47 UPB47 UYX47 VIT47 VSP47 WCL47 WMH47 WWD47 V65583 JR65583 TN65583 ADJ65583 ANF65583 AXB65583 BGX65583 BQT65583 CAP65583 CKL65583 CUH65583 DED65583 DNZ65583 DXV65583 EHR65583 ERN65583 FBJ65583 FLF65583 FVB65583 GEX65583 GOT65583 GYP65583 HIL65583 HSH65583 ICD65583 ILZ65583 IVV65583 JFR65583 JPN65583 JZJ65583 KJF65583 KTB65583 LCX65583 LMT65583 LWP65583 MGL65583 MQH65583 NAD65583 NJZ65583 NTV65583 ODR65583 ONN65583 OXJ65583 PHF65583 PRB65583 QAX65583 QKT65583 QUP65583 REL65583 ROH65583 RYD65583 SHZ65583 SRV65583 TBR65583 TLN65583 TVJ65583 UFF65583 UPB65583 UYX65583 VIT65583 VSP65583 WCL65583 WMH65583 WWD65583 V131119 JR131119 TN131119 ADJ131119 ANF131119 AXB131119 BGX131119 BQT131119 CAP131119 CKL131119 CUH131119 DED131119 DNZ131119 DXV131119 EHR131119 ERN131119 FBJ131119 FLF131119 FVB131119 GEX131119 GOT131119 GYP131119 HIL131119 HSH131119 ICD131119 ILZ131119 IVV131119 JFR131119 JPN131119 JZJ131119 KJF131119 KTB131119 LCX131119 LMT131119 LWP131119 MGL131119 MQH131119 NAD131119 NJZ131119 NTV131119 ODR131119 ONN131119 OXJ131119 PHF131119 PRB131119 QAX131119 QKT131119 QUP131119 REL131119 ROH131119 RYD131119 SHZ131119 SRV131119 TBR131119 TLN131119 TVJ131119 UFF131119 UPB131119 UYX131119 VIT131119 VSP131119 WCL131119 WMH131119 WWD131119 V196655 JR196655 TN196655 ADJ196655 ANF196655 AXB196655 BGX196655 BQT196655 CAP196655 CKL196655 CUH196655 DED196655 DNZ196655 DXV196655 EHR196655 ERN196655 FBJ196655 FLF196655 FVB196655 GEX196655 GOT196655 GYP196655 HIL196655 HSH196655 ICD196655 ILZ196655 IVV196655 JFR196655 JPN196655 JZJ196655 KJF196655 KTB196655 LCX196655 LMT196655 LWP196655 MGL196655 MQH196655 NAD196655 NJZ196655 NTV196655 ODR196655 ONN196655 OXJ196655 PHF196655 PRB196655 QAX196655 QKT196655 QUP196655 REL196655 ROH196655 RYD196655 SHZ196655 SRV196655 TBR196655 TLN196655 TVJ196655 UFF196655 UPB196655 UYX196655 VIT196655 VSP196655 WCL196655 WMH196655 WWD196655 V262191 JR262191 TN262191 ADJ262191 ANF262191 AXB262191 BGX262191 BQT262191 CAP262191 CKL262191 CUH262191 DED262191 DNZ262191 DXV262191 EHR262191 ERN262191 FBJ262191 FLF262191 FVB262191 GEX262191 GOT262191 GYP262191 HIL262191 HSH262191 ICD262191 ILZ262191 IVV262191 JFR262191 JPN262191 JZJ262191 KJF262191 KTB262191 LCX262191 LMT262191 LWP262191 MGL262191 MQH262191 NAD262191 NJZ262191 NTV262191 ODR262191 ONN262191 OXJ262191 PHF262191 PRB262191 QAX262191 QKT262191 QUP262191 REL262191 ROH262191 RYD262191 SHZ262191 SRV262191 TBR262191 TLN262191 TVJ262191 UFF262191 UPB262191 UYX262191 VIT262191 VSP262191 WCL262191 WMH262191 WWD262191 V327727 JR327727 TN327727 ADJ327727 ANF327727 AXB327727 BGX327727 BQT327727 CAP327727 CKL327727 CUH327727 DED327727 DNZ327727 DXV327727 EHR327727 ERN327727 FBJ327727 FLF327727 FVB327727 GEX327727 GOT327727 GYP327727 HIL327727 HSH327727 ICD327727 ILZ327727 IVV327727 JFR327727 JPN327727 JZJ327727 KJF327727 KTB327727 LCX327727 LMT327727 LWP327727 MGL327727 MQH327727 NAD327727 NJZ327727 NTV327727 ODR327727 ONN327727 OXJ327727 PHF327727 PRB327727 QAX327727 QKT327727 QUP327727 REL327727 ROH327727 RYD327727 SHZ327727 SRV327727 TBR327727 TLN327727 TVJ327727 UFF327727 UPB327727 UYX327727 VIT327727 VSP327727 WCL327727 WMH327727 WWD327727 V393263 JR393263 TN393263 ADJ393263 ANF393263 AXB393263 BGX393263 BQT393263 CAP393263 CKL393263 CUH393263 DED393263 DNZ393263 DXV393263 EHR393263 ERN393263 FBJ393263 FLF393263 FVB393263 GEX393263 GOT393263 GYP393263 HIL393263 HSH393263 ICD393263 ILZ393263 IVV393263 JFR393263 JPN393263 JZJ393263 KJF393263 KTB393263 LCX393263 LMT393263 LWP393263 MGL393263 MQH393263 NAD393263 NJZ393263 NTV393263 ODR393263 ONN393263 OXJ393263 PHF393263 PRB393263 QAX393263 QKT393263 QUP393263 REL393263 ROH393263 RYD393263 SHZ393263 SRV393263 TBR393263 TLN393263 TVJ393263 UFF393263 UPB393263 UYX393263 VIT393263 VSP393263 WCL393263 WMH393263 WWD393263 V458799 JR458799 TN458799 ADJ458799 ANF458799 AXB458799 BGX458799 BQT458799 CAP458799 CKL458799 CUH458799 DED458799 DNZ458799 DXV458799 EHR458799 ERN458799 FBJ458799 FLF458799 FVB458799 GEX458799 GOT458799 GYP458799 HIL458799 HSH458799 ICD458799 ILZ458799 IVV458799 JFR458799 JPN458799 JZJ458799 KJF458799 KTB458799 LCX458799 LMT458799 LWP458799 MGL458799 MQH458799 NAD458799 NJZ458799 NTV458799 ODR458799 ONN458799 OXJ458799 PHF458799 PRB458799 QAX458799 QKT458799 QUP458799 REL458799 ROH458799 RYD458799 SHZ458799 SRV458799 TBR458799 TLN458799 TVJ458799 UFF458799 UPB458799 UYX458799 VIT458799 VSP458799 WCL458799 WMH458799 WWD458799 V524335 JR524335 TN524335 ADJ524335 ANF524335 AXB524335 BGX524335 BQT524335 CAP524335 CKL524335 CUH524335 DED524335 DNZ524335 DXV524335 EHR524335 ERN524335 FBJ524335 FLF524335 FVB524335 GEX524335 GOT524335 GYP524335 HIL524335 HSH524335 ICD524335 ILZ524335 IVV524335 JFR524335 JPN524335 JZJ524335 KJF524335 KTB524335 LCX524335 LMT524335 LWP524335 MGL524335 MQH524335 NAD524335 NJZ524335 NTV524335 ODR524335 ONN524335 OXJ524335 PHF524335 PRB524335 QAX524335 QKT524335 QUP524335 REL524335 ROH524335 RYD524335 SHZ524335 SRV524335 TBR524335 TLN524335 TVJ524335 UFF524335 UPB524335 UYX524335 VIT524335 VSP524335 WCL524335 WMH524335 WWD524335 V589871 JR589871 TN589871 ADJ589871 ANF589871 AXB589871 BGX589871 BQT589871 CAP589871 CKL589871 CUH589871 DED589871 DNZ589871 DXV589871 EHR589871 ERN589871 FBJ589871 FLF589871 FVB589871 GEX589871 GOT589871 GYP589871 HIL589871 HSH589871 ICD589871 ILZ589871 IVV589871 JFR589871 JPN589871 JZJ589871 KJF589871 KTB589871 LCX589871 LMT589871 LWP589871 MGL589871 MQH589871 NAD589871 NJZ589871 NTV589871 ODR589871 ONN589871 OXJ589871 PHF589871 PRB589871 QAX589871 QKT589871 QUP589871 REL589871 ROH589871 RYD589871 SHZ589871 SRV589871 TBR589871 TLN589871 TVJ589871 UFF589871 UPB589871 UYX589871 VIT589871 VSP589871 WCL589871 WMH589871 WWD589871 V655407 JR655407 TN655407 ADJ655407 ANF655407 AXB655407 BGX655407 BQT655407 CAP655407 CKL655407 CUH655407 DED655407 DNZ655407 DXV655407 EHR655407 ERN655407 FBJ655407 FLF655407 FVB655407 GEX655407 GOT655407 GYP655407 HIL655407 HSH655407 ICD655407 ILZ655407 IVV655407 JFR655407 JPN655407 JZJ655407 KJF655407 KTB655407 LCX655407 LMT655407 LWP655407 MGL655407 MQH655407 NAD655407 NJZ655407 NTV655407 ODR655407 ONN655407 OXJ655407 PHF655407 PRB655407 QAX655407 QKT655407 QUP655407 REL655407 ROH655407 RYD655407 SHZ655407 SRV655407 TBR655407 TLN655407 TVJ655407 UFF655407 UPB655407 UYX655407 VIT655407 VSP655407 WCL655407 WMH655407 WWD655407 V720943 JR720943 TN720943 ADJ720943 ANF720943 AXB720943 BGX720943 BQT720943 CAP720943 CKL720943 CUH720943 DED720943 DNZ720943 DXV720943 EHR720943 ERN720943 FBJ720943 FLF720943 FVB720943 GEX720943 GOT720943 GYP720943 HIL720943 HSH720943 ICD720943 ILZ720943 IVV720943 JFR720943 JPN720943 JZJ720943 KJF720943 KTB720943 LCX720943 LMT720943 LWP720943 MGL720943 MQH720943 NAD720943 NJZ720943 NTV720943 ODR720943 ONN720943 OXJ720943 PHF720943 PRB720943 QAX720943 QKT720943 QUP720943 REL720943 ROH720943 RYD720943 SHZ720943 SRV720943 TBR720943 TLN720943 TVJ720943 UFF720943 UPB720943 UYX720943 VIT720943 VSP720943 WCL720943 WMH720943 WWD720943 V786479 JR786479 TN786479 ADJ786479 ANF786479 AXB786479 BGX786479 BQT786479 CAP786479 CKL786479 CUH786479 DED786479 DNZ786479 DXV786479 EHR786479 ERN786479 FBJ786479 FLF786479 FVB786479 GEX786479 GOT786479 GYP786479 HIL786479 HSH786479 ICD786479 ILZ786479 IVV786479 JFR786479 JPN786479 JZJ786479 KJF786479 KTB786479 LCX786479 LMT786479 LWP786479 MGL786479 MQH786479 NAD786479 NJZ786479 NTV786479 ODR786479 ONN786479 OXJ786479 PHF786479 PRB786479 QAX786479 QKT786479 QUP786479 REL786479 ROH786479 RYD786479 SHZ786479 SRV786479 TBR786479 TLN786479 TVJ786479 UFF786479 UPB786479 UYX786479 VIT786479 VSP786479 WCL786479 WMH786479 WWD786479 V852015 JR852015 TN852015 ADJ852015 ANF852015 AXB852015 BGX852015 BQT852015 CAP852015 CKL852015 CUH852015 DED852015 DNZ852015 DXV852015 EHR852015 ERN852015 FBJ852015 FLF852015 FVB852015 GEX852015 GOT852015 GYP852015 HIL852015 HSH852015 ICD852015 ILZ852015 IVV852015 JFR852015 JPN852015 JZJ852015 KJF852015 KTB852015 LCX852015 LMT852015 LWP852015 MGL852015 MQH852015 NAD852015 NJZ852015 NTV852015 ODR852015 ONN852015 OXJ852015 PHF852015 PRB852015 QAX852015 QKT852015 QUP852015 REL852015 ROH852015 RYD852015 SHZ852015 SRV852015 TBR852015 TLN852015 TVJ852015 UFF852015 UPB852015 UYX852015 VIT852015 VSP852015 WCL852015 WMH852015 WWD852015 V917551 JR917551 TN917551 ADJ917551 ANF917551 AXB917551 BGX917551 BQT917551 CAP917551 CKL917551 CUH917551 DED917551 DNZ917551 DXV917551 EHR917551 ERN917551 FBJ917551 FLF917551 FVB917551 GEX917551 GOT917551 GYP917551 HIL917551 HSH917551 ICD917551 ILZ917551 IVV917551 JFR917551 JPN917551 JZJ917551 KJF917551 KTB917551 LCX917551 LMT917551 LWP917551 MGL917551 MQH917551 NAD917551 NJZ917551 NTV917551 ODR917551 ONN917551 OXJ917551 PHF917551 PRB917551 QAX917551 QKT917551 QUP917551 REL917551 ROH917551 RYD917551 SHZ917551 SRV917551 TBR917551 TLN917551 TVJ917551 UFF917551 UPB917551 UYX917551 VIT917551 VSP917551 WCL917551 WMH917551 WWD917551 V983087 JR983087 TN983087 ADJ983087 ANF983087 AXB983087 BGX983087 BQT983087 CAP983087 CKL983087 CUH983087 DED983087 DNZ983087 DXV983087 EHR983087 ERN983087 FBJ983087 FLF983087 FVB983087 GEX983087 GOT983087 GYP983087 HIL983087 HSH983087 ICD983087 ILZ983087 IVV983087 JFR983087 JPN983087 JZJ983087 KJF983087 KTB983087 LCX983087 LMT983087 LWP983087 MGL983087 MQH983087 NAD983087 NJZ983087 NTV983087 ODR983087 ONN983087 OXJ983087 PHF983087 PRB983087 QAX983087 QKT983087 QUP983087 REL983087 ROH983087 RYD983087 SHZ983087 SRV983087 TBR983087 TLN983087 TVJ983087 UFF983087 UPB983087 UYX983087 VIT983087 VSP983087 WCL983087 WMH983087 WWD983087 AD45:AE45 JZ45:KA45 TV45:TW45 ADR45:ADS45 ANN45:ANO45 AXJ45:AXK45 BHF45:BHG45 BRB45:BRC45 CAX45:CAY45 CKT45:CKU45 CUP45:CUQ45 DEL45:DEM45 DOH45:DOI45 DYD45:DYE45 EHZ45:EIA45 ERV45:ERW45 FBR45:FBS45 FLN45:FLO45 FVJ45:FVK45 GFF45:GFG45 GPB45:GPC45 GYX45:GYY45 HIT45:HIU45 HSP45:HSQ45 ICL45:ICM45 IMH45:IMI45 IWD45:IWE45 JFZ45:JGA45 JPV45:JPW45 JZR45:JZS45 KJN45:KJO45 KTJ45:KTK45 LDF45:LDG45 LNB45:LNC45 LWX45:LWY45 MGT45:MGU45 MQP45:MQQ45 NAL45:NAM45 NKH45:NKI45 NUD45:NUE45 ODZ45:OEA45 ONV45:ONW45 OXR45:OXS45 PHN45:PHO45 PRJ45:PRK45 QBF45:QBG45 QLB45:QLC45 QUX45:QUY45 RET45:REU45 ROP45:ROQ45 RYL45:RYM45 SIH45:SII45 SSD45:SSE45 TBZ45:TCA45 TLV45:TLW45 TVR45:TVS45 UFN45:UFO45 UPJ45:UPK45 UZF45:UZG45 VJB45:VJC45 VSX45:VSY45 WCT45:WCU45 WMP45:WMQ45 WWL45:WWM45 AD65581:AE65581 JZ65581:KA65581 TV65581:TW65581 ADR65581:ADS65581 ANN65581:ANO65581 AXJ65581:AXK65581 BHF65581:BHG65581 BRB65581:BRC65581 CAX65581:CAY65581 CKT65581:CKU65581 CUP65581:CUQ65581 DEL65581:DEM65581 DOH65581:DOI65581 DYD65581:DYE65581 EHZ65581:EIA65581 ERV65581:ERW65581 FBR65581:FBS65581 FLN65581:FLO65581 FVJ65581:FVK65581 GFF65581:GFG65581 GPB65581:GPC65581 GYX65581:GYY65581 HIT65581:HIU65581 HSP65581:HSQ65581 ICL65581:ICM65581 IMH65581:IMI65581 IWD65581:IWE65581 JFZ65581:JGA65581 JPV65581:JPW65581 JZR65581:JZS65581 KJN65581:KJO65581 KTJ65581:KTK65581 LDF65581:LDG65581 LNB65581:LNC65581 LWX65581:LWY65581 MGT65581:MGU65581 MQP65581:MQQ65581 NAL65581:NAM65581 NKH65581:NKI65581 NUD65581:NUE65581 ODZ65581:OEA65581 ONV65581:ONW65581 OXR65581:OXS65581 PHN65581:PHO65581 PRJ65581:PRK65581 QBF65581:QBG65581 QLB65581:QLC65581 QUX65581:QUY65581 RET65581:REU65581 ROP65581:ROQ65581 RYL65581:RYM65581 SIH65581:SII65581 SSD65581:SSE65581 TBZ65581:TCA65581 TLV65581:TLW65581 TVR65581:TVS65581 UFN65581:UFO65581 UPJ65581:UPK65581 UZF65581:UZG65581 VJB65581:VJC65581 VSX65581:VSY65581 WCT65581:WCU65581 WMP65581:WMQ65581 WWL65581:WWM65581 AD131117:AE131117 JZ131117:KA131117 TV131117:TW131117 ADR131117:ADS131117 ANN131117:ANO131117 AXJ131117:AXK131117 BHF131117:BHG131117 BRB131117:BRC131117 CAX131117:CAY131117 CKT131117:CKU131117 CUP131117:CUQ131117 DEL131117:DEM131117 DOH131117:DOI131117 DYD131117:DYE131117 EHZ131117:EIA131117 ERV131117:ERW131117 FBR131117:FBS131117 FLN131117:FLO131117 FVJ131117:FVK131117 GFF131117:GFG131117 GPB131117:GPC131117 GYX131117:GYY131117 HIT131117:HIU131117 HSP131117:HSQ131117 ICL131117:ICM131117 IMH131117:IMI131117 IWD131117:IWE131117 JFZ131117:JGA131117 JPV131117:JPW131117 JZR131117:JZS131117 KJN131117:KJO131117 KTJ131117:KTK131117 LDF131117:LDG131117 LNB131117:LNC131117 LWX131117:LWY131117 MGT131117:MGU131117 MQP131117:MQQ131117 NAL131117:NAM131117 NKH131117:NKI131117 NUD131117:NUE131117 ODZ131117:OEA131117 ONV131117:ONW131117 OXR131117:OXS131117 PHN131117:PHO131117 PRJ131117:PRK131117 QBF131117:QBG131117 QLB131117:QLC131117 QUX131117:QUY131117 RET131117:REU131117 ROP131117:ROQ131117 RYL131117:RYM131117 SIH131117:SII131117 SSD131117:SSE131117 TBZ131117:TCA131117 TLV131117:TLW131117 TVR131117:TVS131117 UFN131117:UFO131117 UPJ131117:UPK131117 UZF131117:UZG131117 VJB131117:VJC131117 VSX131117:VSY131117 WCT131117:WCU131117 WMP131117:WMQ131117 WWL131117:WWM131117 AD196653:AE196653 JZ196653:KA196653 TV196653:TW196653 ADR196653:ADS196653 ANN196653:ANO196653 AXJ196653:AXK196653 BHF196653:BHG196653 BRB196653:BRC196653 CAX196653:CAY196653 CKT196653:CKU196653 CUP196653:CUQ196653 DEL196653:DEM196653 DOH196653:DOI196653 DYD196653:DYE196653 EHZ196653:EIA196653 ERV196653:ERW196653 FBR196653:FBS196653 FLN196653:FLO196653 FVJ196653:FVK196653 GFF196653:GFG196653 GPB196653:GPC196653 GYX196653:GYY196653 HIT196653:HIU196653 HSP196653:HSQ196653 ICL196653:ICM196653 IMH196653:IMI196653 IWD196653:IWE196653 JFZ196653:JGA196653 JPV196653:JPW196653 JZR196653:JZS196653 KJN196653:KJO196653 KTJ196653:KTK196653 LDF196653:LDG196653 LNB196653:LNC196653 LWX196653:LWY196653 MGT196653:MGU196653 MQP196653:MQQ196653 NAL196653:NAM196653 NKH196653:NKI196653 NUD196653:NUE196653 ODZ196653:OEA196653 ONV196653:ONW196653 OXR196653:OXS196653 PHN196653:PHO196653 PRJ196653:PRK196653 QBF196653:QBG196653 QLB196653:QLC196653 QUX196653:QUY196653 RET196653:REU196653 ROP196653:ROQ196653 RYL196653:RYM196653 SIH196653:SII196653 SSD196653:SSE196653 TBZ196653:TCA196653 TLV196653:TLW196653 TVR196653:TVS196653 UFN196653:UFO196653 UPJ196653:UPK196653 UZF196653:UZG196653 VJB196653:VJC196653 VSX196653:VSY196653 WCT196653:WCU196653 WMP196653:WMQ196653 WWL196653:WWM196653 AD262189:AE262189 JZ262189:KA262189 TV262189:TW262189 ADR262189:ADS262189 ANN262189:ANO262189 AXJ262189:AXK262189 BHF262189:BHG262189 BRB262189:BRC262189 CAX262189:CAY262189 CKT262189:CKU262189 CUP262189:CUQ262189 DEL262189:DEM262189 DOH262189:DOI262189 DYD262189:DYE262189 EHZ262189:EIA262189 ERV262189:ERW262189 FBR262189:FBS262189 FLN262189:FLO262189 FVJ262189:FVK262189 GFF262189:GFG262189 GPB262189:GPC262189 GYX262189:GYY262189 HIT262189:HIU262189 HSP262189:HSQ262189 ICL262189:ICM262189 IMH262189:IMI262189 IWD262189:IWE262189 JFZ262189:JGA262189 JPV262189:JPW262189 JZR262189:JZS262189 KJN262189:KJO262189 KTJ262189:KTK262189 LDF262189:LDG262189 LNB262189:LNC262189 LWX262189:LWY262189 MGT262189:MGU262189 MQP262189:MQQ262189 NAL262189:NAM262189 NKH262189:NKI262189 NUD262189:NUE262189 ODZ262189:OEA262189 ONV262189:ONW262189 OXR262189:OXS262189 PHN262189:PHO262189 PRJ262189:PRK262189 QBF262189:QBG262189 QLB262189:QLC262189 QUX262189:QUY262189 RET262189:REU262189 ROP262189:ROQ262189 RYL262189:RYM262189 SIH262189:SII262189 SSD262189:SSE262189 TBZ262189:TCA262189 TLV262189:TLW262189 TVR262189:TVS262189 UFN262189:UFO262189 UPJ262189:UPK262189 UZF262189:UZG262189 VJB262189:VJC262189 VSX262189:VSY262189 WCT262189:WCU262189 WMP262189:WMQ262189 WWL262189:WWM262189 AD327725:AE327725 JZ327725:KA327725 TV327725:TW327725 ADR327725:ADS327725 ANN327725:ANO327725 AXJ327725:AXK327725 BHF327725:BHG327725 BRB327725:BRC327725 CAX327725:CAY327725 CKT327725:CKU327725 CUP327725:CUQ327725 DEL327725:DEM327725 DOH327725:DOI327725 DYD327725:DYE327725 EHZ327725:EIA327725 ERV327725:ERW327725 FBR327725:FBS327725 FLN327725:FLO327725 FVJ327725:FVK327725 GFF327725:GFG327725 GPB327725:GPC327725 GYX327725:GYY327725 HIT327725:HIU327725 HSP327725:HSQ327725 ICL327725:ICM327725 IMH327725:IMI327725 IWD327725:IWE327725 JFZ327725:JGA327725 JPV327725:JPW327725 JZR327725:JZS327725 KJN327725:KJO327725 KTJ327725:KTK327725 LDF327725:LDG327725 LNB327725:LNC327725 LWX327725:LWY327725 MGT327725:MGU327725 MQP327725:MQQ327725 NAL327725:NAM327725 NKH327725:NKI327725 NUD327725:NUE327725 ODZ327725:OEA327725 ONV327725:ONW327725 OXR327725:OXS327725 PHN327725:PHO327725 PRJ327725:PRK327725 QBF327725:QBG327725 QLB327725:QLC327725 QUX327725:QUY327725 RET327725:REU327725 ROP327725:ROQ327725 RYL327725:RYM327725 SIH327725:SII327725 SSD327725:SSE327725 TBZ327725:TCA327725 TLV327725:TLW327725 TVR327725:TVS327725 UFN327725:UFO327725 UPJ327725:UPK327725 UZF327725:UZG327725 VJB327725:VJC327725 VSX327725:VSY327725 WCT327725:WCU327725 WMP327725:WMQ327725 WWL327725:WWM327725 AD393261:AE393261 JZ393261:KA393261 TV393261:TW393261 ADR393261:ADS393261 ANN393261:ANO393261 AXJ393261:AXK393261 BHF393261:BHG393261 BRB393261:BRC393261 CAX393261:CAY393261 CKT393261:CKU393261 CUP393261:CUQ393261 DEL393261:DEM393261 DOH393261:DOI393261 DYD393261:DYE393261 EHZ393261:EIA393261 ERV393261:ERW393261 FBR393261:FBS393261 FLN393261:FLO393261 FVJ393261:FVK393261 GFF393261:GFG393261 GPB393261:GPC393261 GYX393261:GYY393261 HIT393261:HIU393261 HSP393261:HSQ393261 ICL393261:ICM393261 IMH393261:IMI393261 IWD393261:IWE393261 JFZ393261:JGA393261 JPV393261:JPW393261 JZR393261:JZS393261 KJN393261:KJO393261 KTJ393261:KTK393261 LDF393261:LDG393261 LNB393261:LNC393261 LWX393261:LWY393261 MGT393261:MGU393261 MQP393261:MQQ393261 NAL393261:NAM393261 NKH393261:NKI393261 NUD393261:NUE393261 ODZ393261:OEA393261 ONV393261:ONW393261 OXR393261:OXS393261 PHN393261:PHO393261 PRJ393261:PRK393261 QBF393261:QBG393261 QLB393261:QLC393261 QUX393261:QUY393261 RET393261:REU393261 ROP393261:ROQ393261 RYL393261:RYM393261 SIH393261:SII393261 SSD393261:SSE393261 TBZ393261:TCA393261 TLV393261:TLW393261 TVR393261:TVS393261 UFN393261:UFO393261 UPJ393261:UPK393261 UZF393261:UZG393261 VJB393261:VJC393261 VSX393261:VSY393261 WCT393261:WCU393261 WMP393261:WMQ393261 WWL393261:WWM393261 AD458797:AE458797 JZ458797:KA458797 TV458797:TW458797 ADR458797:ADS458797 ANN458797:ANO458797 AXJ458797:AXK458797 BHF458797:BHG458797 BRB458797:BRC458797 CAX458797:CAY458797 CKT458797:CKU458797 CUP458797:CUQ458797 DEL458797:DEM458797 DOH458797:DOI458797 DYD458797:DYE458797 EHZ458797:EIA458797 ERV458797:ERW458797 FBR458797:FBS458797 FLN458797:FLO458797 FVJ458797:FVK458797 GFF458797:GFG458797 GPB458797:GPC458797 GYX458797:GYY458797 HIT458797:HIU458797 HSP458797:HSQ458797 ICL458797:ICM458797 IMH458797:IMI458797 IWD458797:IWE458797 JFZ458797:JGA458797 JPV458797:JPW458797 JZR458797:JZS458797 KJN458797:KJO458797 KTJ458797:KTK458797 LDF458797:LDG458797 LNB458797:LNC458797 LWX458797:LWY458797 MGT458797:MGU458797 MQP458797:MQQ458797 NAL458797:NAM458797 NKH458797:NKI458797 NUD458797:NUE458797 ODZ458797:OEA458797 ONV458797:ONW458797 OXR458797:OXS458797 PHN458797:PHO458797 PRJ458797:PRK458797 QBF458797:QBG458797 QLB458797:QLC458797 QUX458797:QUY458797 RET458797:REU458797 ROP458797:ROQ458797 RYL458797:RYM458797 SIH458797:SII458797 SSD458797:SSE458797 TBZ458797:TCA458797 TLV458797:TLW458797 TVR458797:TVS458797 UFN458797:UFO458797 UPJ458797:UPK458797 UZF458797:UZG458797 VJB458797:VJC458797 VSX458797:VSY458797 WCT458797:WCU458797 WMP458797:WMQ458797 WWL458797:WWM458797 AD524333:AE524333 JZ524333:KA524333 TV524333:TW524333 ADR524333:ADS524333 ANN524333:ANO524333 AXJ524333:AXK524333 BHF524333:BHG524333 BRB524333:BRC524333 CAX524333:CAY524333 CKT524333:CKU524333 CUP524333:CUQ524333 DEL524333:DEM524333 DOH524333:DOI524333 DYD524333:DYE524333 EHZ524333:EIA524333 ERV524333:ERW524333 FBR524333:FBS524333 FLN524333:FLO524333 FVJ524333:FVK524333 GFF524333:GFG524333 GPB524333:GPC524333 GYX524333:GYY524333 HIT524333:HIU524333 HSP524333:HSQ524333 ICL524333:ICM524333 IMH524333:IMI524333 IWD524333:IWE524333 JFZ524333:JGA524333 JPV524333:JPW524333 JZR524333:JZS524333 KJN524333:KJO524333 KTJ524333:KTK524333 LDF524333:LDG524333 LNB524333:LNC524333 LWX524333:LWY524333 MGT524333:MGU524333 MQP524333:MQQ524333 NAL524333:NAM524333 NKH524333:NKI524333 NUD524333:NUE524333 ODZ524333:OEA524333 ONV524333:ONW524333 OXR524333:OXS524333 PHN524333:PHO524333 PRJ524333:PRK524333 QBF524333:QBG524333 QLB524333:QLC524333 QUX524333:QUY524333 RET524333:REU524333 ROP524333:ROQ524333 RYL524333:RYM524333 SIH524333:SII524333 SSD524333:SSE524333 TBZ524333:TCA524333 TLV524333:TLW524333 TVR524333:TVS524333 UFN524333:UFO524333 UPJ524333:UPK524333 UZF524333:UZG524333 VJB524333:VJC524333 VSX524333:VSY524333 WCT524333:WCU524333 WMP524333:WMQ524333 WWL524333:WWM524333 AD589869:AE589869 JZ589869:KA589869 TV589869:TW589869 ADR589869:ADS589869 ANN589869:ANO589869 AXJ589869:AXK589869 BHF589869:BHG589869 BRB589869:BRC589869 CAX589869:CAY589869 CKT589869:CKU589869 CUP589869:CUQ589869 DEL589869:DEM589869 DOH589869:DOI589869 DYD589869:DYE589869 EHZ589869:EIA589869 ERV589869:ERW589869 FBR589869:FBS589869 FLN589869:FLO589869 FVJ589869:FVK589869 GFF589869:GFG589869 GPB589869:GPC589869 GYX589869:GYY589869 HIT589869:HIU589869 HSP589869:HSQ589869 ICL589869:ICM589869 IMH589869:IMI589869 IWD589869:IWE589869 JFZ589869:JGA589869 JPV589869:JPW589869 JZR589869:JZS589869 KJN589869:KJO589869 KTJ589869:KTK589869 LDF589869:LDG589869 LNB589869:LNC589869 LWX589869:LWY589869 MGT589869:MGU589869 MQP589869:MQQ589869 NAL589869:NAM589869 NKH589869:NKI589869 NUD589869:NUE589869 ODZ589869:OEA589869 ONV589869:ONW589869 OXR589869:OXS589869 PHN589869:PHO589869 PRJ589869:PRK589869 QBF589869:QBG589869 QLB589869:QLC589869 QUX589869:QUY589869 RET589869:REU589869 ROP589869:ROQ589869 RYL589869:RYM589869 SIH589869:SII589869 SSD589869:SSE589869 TBZ589869:TCA589869 TLV589869:TLW589869 TVR589869:TVS589869 UFN589869:UFO589869 UPJ589869:UPK589869 UZF589869:UZG589869 VJB589869:VJC589869 VSX589869:VSY589869 WCT589869:WCU589869 WMP589869:WMQ589869 WWL589869:WWM589869 AD655405:AE655405 JZ655405:KA655405 TV655405:TW655405 ADR655405:ADS655405 ANN655405:ANO655405 AXJ655405:AXK655405 BHF655405:BHG655405 BRB655405:BRC655405 CAX655405:CAY655405 CKT655405:CKU655405 CUP655405:CUQ655405 DEL655405:DEM655405 DOH655405:DOI655405 DYD655405:DYE655405 EHZ655405:EIA655405 ERV655405:ERW655405 FBR655405:FBS655405 FLN655405:FLO655405 FVJ655405:FVK655405 GFF655405:GFG655405 GPB655405:GPC655405 GYX655405:GYY655405 HIT655405:HIU655405 HSP655405:HSQ655405 ICL655405:ICM655405 IMH655405:IMI655405 IWD655405:IWE655405 JFZ655405:JGA655405 JPV655405:JPW655405 JZR655405:JZS655405 KJN655405:KJO655405 KTJ655405:KTK655405 LDF655405:LDG655405 LNB655405:LNC655405 LWX655405:LWY655405 MGT655405:MGU655405 MQP655405:MQQ655405 NAL655405:NAM655405 NKH655405:NKI655405 NUD655405:NUE655405 ODZ655405:OEA655405 ONV655405:ONW655405 OXR655405:OXS655405 PHN655405:PHO655405 PRJ655405:PRK655405 QBF655405:QBG655405 QLB655405:QLC655405 QUX655405:QUY655405 RET655405:REU655405 ROP655405:ROQ655405 RYL655405:RYM655405 SIH655405:SII655405 SSD655405:SSE655405 TBZ655405:TCA655405 TLV655405:TLW655405 TVR655405:TVS655405 UFN655405:UFO655405 UPJ655405:UPK655405 UZF655405:UZG655405 VJB655405:VJC655405 VSX655405:VSY655405 WCT655405:WCU655405 WMP655405:WMQ655405 WWL655405:WWM655405 AD720941:AE720941 JZ720941:KA720941 TV720941:TW720941 ADR720941:ADS720941 ANN720941:ANO720941 AXJ720941:AXK720941 BHF720941:BHG720941 BRB720941:BRC720941 CAX720941:CAY720941 CKT720941:CKU720941 CUP720941:CUQ720941 DEL720941:DEM720941 DOH720941:DOI720941 DYD720941:DYE720941 EHZ720941:EIA720941 ERV720941:ERW720941 FBR720941:FBS720941 FLN720941:FLO720941 FVJ720941:FVK720941 GFF720941:GFG720941 GPB720941:GPC720941 GYX720941:GYY720941 HIT720941:HIU720941 HSP720941:HSQ720941 ICL720941:ICM720941 IMH720941:IMI720941 IWD720941:IWE720941 JFZ720941:JGA720941 JPV720941:JPW720941 JZR720941:JZS720941 KJN720941:KJO720941 KTJ720941:KTK720941 LDF720941:LDG720941 LNB720941:LNC720941 LWX720941:LWY720941 MGT720941:MGU720941 MQP720941:MQQ720941 NAL720941:NAM720941 NKH720941:NKI720941 NUD720941:NUE720941 ODZ720941:OEA720941 ONV720941:ONW720941 OXR720941:OXS720941 PHN720941:PHO720941 PRJ720941:PRK720941 QBF720941:QBG720941 QLB720941:QLC720941 QUX720941:QUY720941 RET720941:REU720941 ROP720941:ROQ720941 RYL720941:RYM720941 SIH720941:SII720941 SSD720941:SSE720941 TBZ720941:TCA720941 TLV720941:TLW720941 TVR720941:TVS720941 UFN720941:UFO720941 UPJ720941:UPK720941 UZF720941:UZG720941 VJB720941:VJC720941 VSX720941:VSY720941 WCT720941:WCU720941 WMP720941:WMQ720941 WWL720941:WWM720941 AD786477:AE786477 JZ786477:KA786477 TV786477:TW786477 ADR786477:ADS786477 ANN786477:ANO786477 AXJ786477:AXK786477 BHF786477:BHG786477 BRB786477:BRC786477 CAX786477:CAY786477 CKT786477:CKU786477 CUP786477:CUQ786477 DEL786477:DEM786477 DOH786477:DOI786477 DYD786477:DYE786477 EHZ786477:EIA786477 ERV786477:ERW786477 FBR786477:FBS786477 FLN786477:FLO786477 FVJ786477:FVK786477 GFF786477:GFG786477 GPB786477:GPC786477 GYX786477:GYY786477 HIT786477:HIU786477 HSP786477:HSQ786477 ICL786477:ICM786477 IMH786477:IMI786477 IWD786477:IWE786477 JFZ786477:JGA786477 JPV786477:JPW786477 JZR786477:JZS786477 KJN786477:KJO786477 KTJ786477:KTK786477 LDF786477:LDG786477 LNB786477:LNC786477 LWX786477:LWY786477 MGT786477:MGU786477 MQP786477:MQQ786477 NAL786477:NAM786477 NKH786477:NKI786477 NUD786477:NUE786477 ODZ786477:OEA786477 ONV786477:ONW786477 OXR786477:OXS786477 PHN786477:PHO786477 PRJ786477:PRK786477 QBF786477:QBG786477 QLB786477:QLC786477 QUX786477:QUY786477 RET786477:REU786477 ROP786477:ROQ786477 RYL786477:RYM786477 SIH786477:SII786477 SSD786477:SSE786477 TBZ786477:TCA786477 TLV786477:TLW786477 TVR786477:TVS786477 UFN786477:UFO786477 UPJ786477:UPK786477 UZF786477:UZG786477 VJB786477:VJC786477 VSX786477:VSY786477 WCT786477:WCU786477 WMP786477:WMQ786477 WWL786477:WWM786477 AD852013:AE852013 JZ852013:KA852013 TV852013:TW852013 ADR852013:ADS852013 ANN852013:ANO852013 AXJ852013:AXK852013 BHF852013:BHG852013 BRB852013:BRC852013 CAX852013:CAY852013 CKT852013:CKU852013 CUP852013:CUQ852013 DEL852013:DEM852013 DOH852013:DOI852013 DYD852013:DYE852013 EHZ852013:EIA852013 ERV852013:ERW852013 FBR852013:FBS852013 FLN852013:FLO852013 FVJ852013:FVK852013 GFF852013:GFG852013 GPB852013:GPC852013 GYX852013:GYY852013 HIT852013:HIU852013 HSP852013:HSQ852013 ICL852013:ICM852013 IMH852013:IMI852013 IWD852013:IWE852013 JFZ852013:JGA852013 JPV852013:JPW852013 JZR852013:JZS852013 KJN852013:KJO852013 KTJ852013:KTK852013 LDF852013:LDG852013 LNB852013:LNC852013 LWX852013:LWY852013 MGT852013:MGU852013 MQP852013:MQQ852013 NAL852013:NAM852013 NKH852013:NKI852013 NUD852013:NUE852013 ODZ852013:OEA852013 ONV852013:ONW852013 OXR852013:OXS852013 PHN852013:PHO852013 PRJ852013:PRK852013 QBF852013:QBG852013 QLB852013:QLC852013 QUX852013:QUY852013 RET852013:REU852013 ROP852013:ROQ852013 RYL852013:RYM852013 SIH852013:SII852013 SSD852013:SSE852013 TBZ852013:TCA852013 TLV852013:TLW852013 TVR852013:TVS852013 UFN852013:UFO852013 UPJ852013:UPK852013 UZF852013:UZG852013 VJB852013:VJC852013 VSX852013:VSY852013 WCT852013:WCU852013 WMP852013:WMQ852013 WWL852013:WWM852013 AD917549:AE917549 JZ917549:KA917549 TV917549:TW917549 ADR917549:ADS917549 ANN917549:ANO917549 AXJ917549:AXK917549 BHF917549:BHG917549 BRB917549:BRC917549 CAX917549:CAY917549 CKT917549:CKU917549 CUP917549:CUQ917549 DEL917549:DEM917549 DOH917549:DOI917549 DYD917549:DYE917549 EHZ917549:EIA917549 ERV917549:ERW917549 FBR917549:FBS917549 FLN917549:FLO917549 FVJ917549:FVK917549 GFF917549:GFG917549 GPB917549:GPC917549 GYX917549:GYY917549 HIT917549:HIU917549 HSP917549:HSQ917549 ICL917549:ICM917549 IMH917549:IMI917549 IWD917549:IWE917549 JFZ917549:JGA917549 JPV917549:JPW917549 JZR917549:JZS917549 KJN917549:KJO917549 KTJ917549:KTK917549 LDF917549:LDG917549 LNB917549:LNC917549 LWX917549:LWY917549 MGT917549:MGU917549 MQP917549:MQQ917549 NAL917549:NAM917549 NKH917549:NKI917549 NUD917549:NUE917549 ODZ917549:OEA917549 ONV917549:ONW917549 OXR917549:OXS917549 PHN917549:PHO917549 PRJ917549:PRK917549 QBF917549:QBG917549 QLB917549:QLC917549 QUX917549:QUY917549 RET917549:REU917549 ROP917549:ROQ917549 RYL917549:RYM917549 SIH917549:SII917549 SSD917549:SSE917549 TBZ917549:TCA917549 TLV917549:TLW917549 TVR917549:TVS917549 UFN917549:UFO917549 UPJ917549:UPK917549 UZF917549:UZG917549 VJB917549:VJC917549 VSX917549:VSY917549 WCT917549:WCU917549 WMP917549:WMQ917549 WWL917549:WWM917549 AD983085:AE983085 JZ983085:KA983085 TV983085:TW983085 ADR983085:ADS983085 ANN983085:ANO983085 AXJ983085:AXK983085 BHF983085:BHG983085 BRB983085:BRC983085 CAX983085:CAY983085 CKT983085:CKU983085 CUP983085:CUQ983085 DEL983085:DEM983085 DOH983085:DOI983085 DYD983085:DYE983085 EHZ983085:EIA983085 ERV983085:ERW983085 FBR983085:FBS983085 FLN983085:FLO983085 FVJ983085:FVK983085 GFF983085:GFG983085 GPB983085:GPC983085 GYX983085:GYY983085 HIT983085:HIU983085 HSP983085:HSQ983085 ICL983085:ICM983085 IMH983085:IMI983085 IWD983085:IWE983085 JFZ983085:JGA983085 JPV983085:JPW983085 JZR983085:JZS983085 KJN983085:KJO983085 KTJ983085:KTK983085 LDF983085:LDG983085 LNB983085:LNC983085 LWX983085:LWY983085 MGT983085:MGU983085 MQP983085:MQQ983085 NAL983085:NAM983085 NKH983085:NKI983085 NUD983085:NUE983085 ODZ983085:OEA983085 ONV983085:ONW983085 OXR983085:OXS983085 PHN983085:PHO983085 PRJ983085:PRK983085 QBF983085:QBG983085 QLB983085:QLC983085 QUX983085:QUY983085 RET983085:REU983085 ROP983085:ROQ983085 RYL983085:RYM983085 SIH983085:SII983085 SSD983085:SSE983085 TBZ983085:TCA983085 TLV983085:TLW983085 TVR983085:TVS983085 UFN983085:UFO983085 UPJ983085:UPK983085 UZF983085:UZG983085 VJB983085:VJC983085 VSX983085:VSY983085 WCT983085:WCU983085 WMP983085:WMQ983085 WWL983085:WWM983085 AG45:AH45 KC45:KD45 TY45:TZ45 ADU45:ADV45 ANQ45:ANR45 AXM45:AXN45 BHI45:BHJ45 BRE45:BRF45 CBA45:CBB45 CKW45:CKX45 CUS45:CUT45 DEO45:DEP45 DOK45:DOL45 DYG45:DYH45 EIC45:EID45 ERY45:ERZ45 FBU45:FBV45 FLQ45:FLR45 FVM45:FVN45 GFI45:GFJ45 GPE45:GPF45 GZA45:GZB45 HIW45:HIX45 HSS45:HST45 ICO45:ICP45 IMK45:IML45 IWG45:IWH45 JGC45:JGD45 JPY45:JPZ45 JZU45:JZV45 KJQ45:KJR45 KTM45:KTN45 LDI45:LDJ45 LNE45:LNF45 LXA45:LXB45 MGW45:MGX45 MQS45:MQT45 NAO45:NAP45 NKK45:NKL45 NUG45:NUH45 OEC45:OED45 ONY45:ONZ45 OXU45:OXV45 PHQ45:PHR45 PRM45:PRN45 QBI45:QBJ45 QLE45:QLF45 QVA45:QVB45 REW45:REX45 ROS45:ROT45 RYO45:RYP45 SIK45:SIL45 SSG45:SSH45 TCC45:TCD45 TLY45:TLZ45 TVU45:TVV45 UFQ45:UFR45 UPM45:UPN45 UZI45:UZJ45 VJE45:VJF45 VTA45:VTB45 WCW45:WCX45 WMS45:WMT45 WWO45:WWP45 AG65581:AH65581 KC65581:KD65581 TY65581:TZ65581 ADU65581:ADV65581 ANQ65581:ANR65581 AXM65581:AXN65581 BHI65581:BHJ65581 BRE65581:BRF65581 CBA65581:CBB65581 CKW65581:CKX65581 CUS65581:CUT65581 DEO65581:DEP65581 DOK65581:DOL65581 DYG65581:DYH65581 EIC65581:EID65581 ERY65581:ERZ65581 FBU65581:FBV65581 FLQ65581:FLR65581 FVM65581:FVN65581 GFI65581:GFJ65581 GPE65581:GPF65581 GZA65581:GZB65581 HIW65581:HIX65581 HSS65581:HST65581 ICO65581:ICP65581 IMK65581:IML65581 IWG65581:IWH65581 JGC65581:JGD65581 JPY65581:JPZ65581 JZU65581:JZV65581 KJQ65581:KJR65581 KTM65581:KTN65581 LDI65581:LDJ65581 LNE65581:LNF65581 LXA65581:LXB65581 MGW65581:MGX65581 MQS65581:MQT65581 NAO65581:NAP65581 NKK65581:NKL65581 NUG65581:NUH65581 OEC65581:OED65581 ONY65581:ONZ65581 OXU65581:OXV65581 PHQ65581:PHR65581 PRM65581:PRN65581 QBI65581:QBJ65581 QLE65581:QLF65581 QVA65581:QVB65581 REW65581:REX65581 ROS65581:ROT65581 RYO65581:RYP65581 SIK65581:SIL65581 SSG65581:SSH65581 TCC65581:TCD65581 TLY65581:TLZ65581 TVU65581:TVV65581 UFQ65581:UFR65581 UPM65581:UPN65581 UZI65581:UZJ65581 VJE65581:VJF65581 VTA65581:VTB65581 WCW65581:WCX65581 WMS65581:WMT65581 WWO65581:WWP65581 AG131117:AH131117 KC131117:KD131117 TY131117:TZ131117 ADU131117:ADV131117 ANQ131117:ANR131117 AXM131117:AXN131117 BHI131117:BHJ131117 BRE131117:BRF131117 CBA131117:CBB131117 CKW131117:CKX131117 CUS131117:CUT131117 DEO131117:DEP131117 DOK131117:DOL131117 DYG131117:DYH131117 EIC131117:EID131117 ERY131117:ERZ131117 FBU131117:FBV131117 FLQ131117:FLR131117 FVM131117:FVN131117 GFI131117:GFJ131117 GPE131117:GPF131117 GZA131117:GZB131117 HIW131117:HIX131117 HSS131117:HST131117 ICO131117:ICP131117 IMK131117:IML131117 IWG131117:IWH131117 JGC131117:JGD131117 JPY131117:JPZ131117 JZU131117:JZV131117 KJQ131117:KJR131117 KTM131117:KTN131117 LDI131117:LDJ131117 LNE131117:LNF131117 LXA131117:LXB131117 MGW131117:MGX131117 MQS131117:MQT131117 NAO131117:NAP131117 NKK131117:NKL131117 NUG131117:NUH131117 OEC131117:OED131117 ONY131117:ONZ131117 OXU131117:OXV131117 PHQ131117:PHR131117 PRM131117:PRN131117 QBI131117:QBJ131117 QLE131117:QLF131117 QVA131117:QVB131117 REW131117:REX131117 ROS131117:ROT131117 RYO131117:RYP131117 SIK131117:SIL131117 SSG131117:SSH131117 TCC131117:TCD131117 TLY131117:TLZ131117 TVU131117:TVV131117 UFQ131117:UFR131117 UPM131117:UPN131117 UZI131117:UZJ131117 VJE131117:VJF131117 VTA131117:VTB131117 WCW131117:WCX131117 WMS131117:WMT131117 WWO131117:WWP131117 AG196653:AH196653 KC196653:KD196653 TY196653:TZ196653 ADU196653:ADV196653 ANQ196653:ANR196653 AXM196653:AXN196653 BHI196653:BHJ196653 BRE196653:BRF196653 CBA196653:CBB196653 CKW196653:CKX196653 CUS196653:CUT196653 DEO196653:DEP196653 DOK196653:DOL196653 DYG196653:DYH196653 EIC196653:EID196653 ERY196653:ERZ196653 FBU196653:FBV196653 FLQ196653:FLR196653 FVM196653:FVN196653 GFI196653:GFJ196653 GPE196653:GPF196653 GZA196653:GZB196653 HIW196653:HIX196653 HSS196653:HST196653 ICO196653:ICP196653 IMK196653:IML196653 IWG196653:IWH196653 JGC196653:JGD196653 JPY196653:JPZ196653 JZU196653:JZV196653 KJQ196653:KJR196653 KTM196653:KTN196653 LDI196653:LDJ196653 LNE196653:LNF196653 LXA196653:LXB196653 MGW196653:MGX196653 MQS196653:MQT196653 NAO196653:NAP196653 NKK196653:NKL196653 NUG196653:NUH196653 OEC196653:OED196653 ONY196653:ONZ196653 OXU196653:OXV196653 PHQ196653:PHR196653 PRM196653:PRN196653 QBI196653:QBJ196653 QLE196653:QLF196653 QVA196653:QVB196653 REW196653:REX196653 ROS196653:ROT196653 RYO196653:RYP196653 SIK196653:SIL196653 SSG196653:SSH196653 TCC196653:TCD196653 TLY196653:TLZ196653 TVU196653:TVV196653 UFQ196653:UFR196653 UPM196653:UPN196653 UZI196653:UZJ196653 VJE196653:VJF196653 VTA196653:VTB196653 WCW196653:WCX196653 WMS196653:WMT196653 WWO196653:WWP196653 AG262189:AH262189 KC262189:KD262189 TY262189:TZ262189 ADU262189:ADV262189 ANQ262189:ANR262189 AXM262189:AXN262189 BHI262189:BHJ262189 BRE262189:BRF262189 CBA262189:CBB262189 CKW262189:CKX262189 CUS262189:CUT262189 DEO262189:DEP262189 DOK262189:DOL262189 DYG262189:DYH262189 EIC262189:EID262189 ERY262189:ERZ262189 FBU262189:FBV262189 FLQ262189:FLR262189 FVM262189:FVN262189 GFI262189:GFJ262189 GPE262189:GPF262189 GZA262189:GZB262189 HIW262189:HIX262189 HSS262189:HST262189 ICO262189:ICP262189 IMK262189:IML262189 IWG262189:IWH262189 JGC262189:JGD262189 JPY262189:JPZ262189 JZU262189:JZV262189 KJQ262189:KJR262189 KTM262189:KTN262189 LDI262189:LDJ262189 LNE262189:LNF262189 LXA262189:LXB262189 MGW262189:MGX262189 MQS262189:MQT262189 NAO262189:NAP262189 NKK262189:NKL262189 NUG262189:NUH262189 OEC262189:OED262189 ONY262189:ONZ262189 OXU262189:OXV262189 PHQ262189:PHR262189 PRM262189:PRN262189 QBI262189:QBJ262189 QLE262189:QLF262189 QVA262189:QVB262189 REW262189:REX262189 ROS262189:ROT262189 RYO262189:RYP262189 SIK262189:SIL262189 SSG262189:SSH262189 TCC262189:TCD262189 TLY262189:TLZ262189 TVU262189:TVV262189 UFQ262189:UFR262189 UPM262189:UPN262189 UZI262189:UZJ262189 VJE262189:VJF262189 VTA262189:VTB262189 WCW262189:WCX262189 WMS262189:WMT262189 WWO262189:WWP262189 AG327725:AH327725 KC327725:KD327725 TY327725:TZ327725 ADU327725:ADV327725 ANQ327725:ANR327725 AXM327725:AXN327725 BHI327725:BHJ327725 BRE327725:BRF327725 CBA327725:CBB327725 CKW327725:CKX327725 CUS327725:CUT327725 DEO327725:DEP327725 DOK327725:DOL327725 DYG327725:DYH327725 EIC327725:EID327725 ERY327725:ERZ327725 FBU327725:FBV327725 FLQ327725:FLR327725 FVM327725:FVN327725 GFI327725:GFJ327725 GPE327725:GPF327725 GZA327725:GZB327725 HIW327725:HIX327725 HSS327725:HST327725 ICO327725:ICP327725 IMK327725:IML327725 IWG327725:IWH327725 JGC327725:JGD327725 JPY327725:JPZ327725 JZU327725:JZV327725 KJQ327725:KJR327725 KTM327725:KTN327725 LDI327725:LDJ327725 LNE327725:LNF327725 LXA327725:LXB327725 MGW327725:MGX327725 MQS327725:MQT327725 NAO327725:NAP327725 NKK327725:NKL327725 NUG327725:NUH327725 OEC327725:OED327725 ONY327725:ONZ327725 OXU327725:OXV327725 PHQ327725:PHR327725 PRM327725:PRN327725 QBI327725:QBJ327725 QLE327725:QLF327725 QVA327725:QVB327725 REW327725:REX327725 ROS327725:ROT327725 RYO327725:RYP327725 SIK327725:SIL327725 SSG327725:SSH327725 TCC327725:TCD327725 TLY327725:TLZ327725 TVU327725:TVV327725 UFQ327725:UFR327725 UPM327725:UPN327725 UZI327725:UZJ327725 VJE327725:VJF327725 VTA327725:VTB327725 WCW327725:WCX327725 WMS327725:WMT327725 WWO327725:WWP327725 AG393261:AH393261 KC393261:KD393261 TY393261:TZ393261 ADU393261:ADV393261 ANQ393261:ANR393261 AXM393261:AXN393261 BHI393261:BHJ393261 BRE393261:BRF393261 CBA393261:CBB393261 CKW393261:CKX393261 CUS393261:CUT393261 DEO393261:DEP393261 DOK393261:DOL393261 DYG393261:DYH393261 EIC393261:EID393261 ERY393261:ERZ393261 FBU393261:FBV393261 FLQ393261:FLR393261 FVM393261:FVN393261 GFI393261:GFJ393261 GPE393261:GPF393261 GZA393261:GZB393261 HIW393261:HIX393261 HSS393261:HST393261 ICO393261:ICP393261 IMK393261:IML393261 IWG393261:IWH393261 JGC393261:JGD393261 JPY393261:JPZ393261 JZU393261:JZV393261 KJQ393261:KJR393261 KTM393261:KTN393261 LDI393261:LDJ393261 LNE393261:LNF393261 LXA393261:LXB393261 MGW393261:MGX393261 MQS393261:MQT393261 NAO393261:NAP393261 NKK393261:NKL393261 NUG393261:NUH393261 OEC393261:OED393261 ONY393261:ONZ393261 OXU393261:OXV393261 PHQ393261:PHR393261 PRM393261:PRN393261 QBI393261:QBJ393261 QLE393261:QLF393261 QVA393261:QVB393261 REW393261:REX393261 ROS393261:ROT393261 RYO393261:RYP393261 SIK393261:SIL393261 SSG393261:SSH393261 TCC393261:TCD393261 TLY393261:TLZ393261 TVU393261:TVV393261 UFQ393261:UFR393261 UPM393261:UPN393261 UZI393261:UZJ393261 VJE393261:VJF393261 VTA393261:VTB393261 WCW393261:WCX393261 WMS393261:WMT393261 WWO393261:WWP393261 AG458797:AH458797 KC458797:KD458797 TY458797:TZ458797 ADU458797:ADV458797 ANQ458797:ANR458797 AXM458797:AXN458797 BHI458797:BHJ458797 BRE458797:BRF458797 CBA458797:CBB458797 CKW458797:CKX458797 CUS458797:CUT458797 DEO458797:DEP458797 DOK458797:DOL458797 DYG458797:DYH458797 EIC458797:EID458797 ERY458797:ERZ458797 FBU458797:FBV458797 FLQ458797:FLR458797 FVM458797:FVN458797 GFI458797:GFJ458797 GPE458797:GPF458797 GZA458797:GZB458797 HIW458797:HIX458797 HSS458797:HST458797 ICO458797:ICP458797 IMK458797:IML458797 IWG458797:IWH458797 JGC458797:JGD458797 JPY458797:JPZ458797 JZU458797:JZV458797 KJQ458797:KJR458797 KTM458797:KTN458797 LDI458797:LDJ458797 LNE458797:LNF458797 LXA458797:LXB458797 MGW458797:MGX458797 MQS458797:MQT458797 NAO458797:NAP458797 NKK458797:NKL458797 NUG458797:NUH458797 OEC458797:OED458797 ONY458797:ONZ458797 OXU458797:OXV458797 PHQ458797:PHR458797 PRM458797:PRN458797 QBI458797:QBJ458797 QLE458797:QLF458797 QVA458797:QVB458797 REW458797:REX458797 ROS458797:ROT458797 RYO458797:RYP458797 SIK458797:SIL458797 SSG458797:SSH458797 TCC458797:TCD458797 TLY458797:TLZ458797 TVU458797:TVV458797 UFQ458797:UFR458797 UPM458797:UPN458797 UZI458797:UZJ458797 VJE458797:VJF458797 VTA458797:VTB458797 WCW458797:WCX458797 WMS458797:WMT458797 WWO458797:WWP458797 AG524333:AH524333 KC524333:KD524333 TY524333:TZ524333 ADU524333:ADV524333 ANQ524333:ANR524333 AXM524333:AXN524333 BHI524333:BHJ524333 BRE524333:BRF524333 CBA524333:CBB524333 CKW524333:CKX524333 CUS524333:CUT524333 DEO524333:DEP524333 DOK524333:DOL524333 DYG524333:DYH524333 EIC524333:EID524333 ERY524333:ERZ524333 FBU524333:FBV524333 FLQ524333:FLR524333 FVM524333:FVN524333 GFI524333:GFJ524333 GPE524333:GPF524333 GZA524333:GZB524333 HIW524333:HIX524333 HSS524333:HST524333 ICO524333:ICP524333 IMK524333:IML524333 IWG524333:IWH524333 JGC524333:JGD524333 JPY524333:JPZ524333 JZU524333:JZV524333 KJQ524333:KJR524333 KTM524333:KTN524333 LDI524333:LDJ524333 LNE524333:LNF524333 LXA524333:LXB524333 MGW524333:MGX524333 MQS524333:MQT524333 NAO524333:NAP524333 NKK524333:NKL524333 NUG524333:NUH524333 OEC524333:OED524333 ONY524333:ONZ524333 OXU524333:OXV524333 PHQ524333:PHR524333 PRM524333:PRN524333 QBI524333:QBJ524333 QLE524333:QLF524333 QVA524333:QVB524333 REW524333:REX524333 ROS524333:ROT524333 RYO524333:RYP524333 SIK524333:SIL524333 SSG524333:SSH524333 TCC524333:TCD524333 TLY524333:TLZ524333 TVU524333:TVV524333 UFQ524333:UFR524333 UPM524333:UPN524333 UZI524333:UZJ524333 VJE524333:VJF524333 VTA524333:VTB524333 WCW524333:WCX524333 WMS524333:WMT524333 WWO524333:WWP524333 AG589869:AH589869 KC589869:KD589869 TY589869:TZ589869 ADU589869:ADV589869 ANQ589869:ANR589869 AXM589869:AXN589869 BHI589869:BHJ589869 BRE589869:BRF589869 CBA589869:CBB589869 CKW589869:CKX589869 CUS589869:CUT589869 DEO589869:DEP589869 DOK589869:DOL589869 DYG589869:DYH589869 EIC589869:EID589869 ERY589869:ERZ589869 FBU589869:FBV589869 FLQ589869:FLR589869 FVM589869:FVN589869 GFI589869:GFJ589869 GPE589869:GPF589869 GZA589869:GZB589869 HIW589869:HIX589869 HSS589869:HST589869 ICO589869:ICP589869 IMK589869:IML589869 IWG589869:IWH589869 JGC589869:JGD589869 JPY589869:JPZ589869 JZU589869:JZV589869 KJQ589869:KJR589869 KTM589869:KTN589869 LDI589869:LDJ589869 LNE589869:LNF589869 LXA589869:LXB589869 MGW589869:MGX589869 MQS589869:MQT589869 NAO589869:NAP589869 NKK589869:NKL589869 NUG589869:NUH589869 OEC589869:OED589869 ONY589869:ONZ589869 OXU589869:OXV589869 PHQ589869:PHR589869 PRM589869:PRN589869 QBI589869:QBJ589869 QLE589869:QLF589869 QVA589869:QVB589869 REW589869:REX589869 ROS589869:ROT589869 RYO589869:RYP589869 SIK589869:SIL589869 SSG589869:SSH589869 TCC589869:TCD589869 TLY589869:TLZ589869 TVU589869:TVV589869 UFQ589869:UFR589869 UPM589869:UPN589869 UZI589869:UZJ589869 VJE589869:VJF589869 VTA589869:VTB589869 WCW589869:WCX589869 WMS589869:WMT589869 WWO589869:WWP589869 AG655405:AH655405 KC655405:KD655405 TY655405:TZ655405 ADU655405:ADV655405 ANQ655405:ANR655405 AXM655405:AXN655405 BHI655405:BHJ655405 BRE655405:BRF655405 CBA655405:CBB655405 CKW655405:CKX655405 CUS655405:CUT655405 DEO655405:DEP655405 DOK655405:DOL655405 DYG655405:DYH655405 EIC655405:EID655405 ERY655405:ERZ655405 FBU655405:FBV655405 FLQ655405:FLR655405 FVM655405:FVN655405 GFI655405:GFJ655405 GPE655405:GPF655405 GZA655405:GZB655405 HIW655405:HIX655405 HSS655405:HST655405 ICO655405:ICP655405 IMK655405:IML655405 IWG655405:IWH655405 JGC655405:JGD655405 JPY655405:JPZ655405 JZU655405:JZV655405 KJQ655405:KJR655405 KTM655405:KTN655405 LDI655405:LDJ655405 LNE655405:LNF655405 LXA655405:LXB655405 MGW655405:MGX655405 MQS655405:MQT655405 NAO655405:NAP655405 NKK655405:NKL655405 NUG655405:NUH655405 OEC655405:OED655405 ONY655405:ONZ655405 OXU655405:OXV655405 PHQ655405:PHR655405 PRM655405:PRN655405 QBI655405:QBJ655405 QLE655405:QLF655405 QVA655405:QVB655405 REW655405:REX655405 ROS655405:ROT655405 RYO655405:RYP655405 SIK655405:SIL655405 SSG655405:SSH655405 TCC655405:TCD655405 TLY655405:TLZ655405 TVU655405:TVV655405 UFQ655405:UFR655405 UPM655405:UPN655405 UZI655405:UZJ655405 VJE655405:VJF655405 VTA655405:VTB655405 WCW655405:WCX655405 WMS655405:WMT655405 WWO655405:WWP655405 AG720941:AH720941 KC720941:KD720941 TY720941:TZ720941 ADU720941:ADV720941 ANQ720941:ANR720941 AXM720941:AXN720941 BHI720941:BHJ720941 BRE720941:BRF720941 CBA720941:CBB720941 CKW720941:CKX720941 CUS720941:CUT720941 DEO720941:DEP720941 DOK720941:DOL720941 DYG720941:DYH720941 EIC720941:EID720941 ERY720941:ERZ720941 FBU720941:FBV720941 FLQ720941:FLR720941 FVM720941:FVN720941 GFI720941:GFJ720941 GPE720941:GPF720941 GZA720941:GZB720941 HIW720941:HIX720941 HSS720941:HST720941 ICO720941:ICP720941 IMK720941:IML720941 IWG720941:IWH720941 JGC720941:JGD720941 JPY720941:JPZ720941 JZU720941:JZV720941 KJQ720941:KJR720941 KTM720941:KTN720941 LDI720941:LDJ720941 LNE720941:LNF720941 LXA720941:LXB720941 MGW720941:MGX720941 MQS720941:MQT720941 NAO720941:NAP720941 NKK720941:NKL720941 NUG720941:NUH720941 OEC720941:OED720941 ONY720941:ONZ720941 OXU720941:OXV720941 PHQ720941:PHR720941 PRM720941:PRN720941 QBI720941:QBJ720941 QLE720941:QLF720941 QVA720941:QVB720941 REW720941:REX720941 ROS720941:ROT720941 RYO720941:RYP720941 SIK720941:SIL720941 SSG720941:SSH720941 TCC720941:TCD720941 TLY720941:TLZ720941 TVU720941:TVV720941 UFQ720941:UFR720941 UPM720941:UPN720941 UZI720941:UZJ720941 VJE720941:VJF720941 VTA720941:VTB720941 WCW720941:WCX720941 WMS720941:WMT720941 WWO720941:WWP720941 AG786477:AH786477 KC786477:KD786477 TY786477:TZ786477 ADU786477:ADV786477 ANQ786477:ANR786477 AXM786477:AXN786477 BHI786477:BHJ786477 BRE786477:BRF786477 CBA786477:CBB786477 CKW786477:CKX786477 CUS786477:CUT786477 DEO786477:DEP786477 DOK786477:DOL786477 DYG786477:DYH786477 EIC786477:EID786477 ERY786477:ERZ786477 FBU786477:FBV786477 FLQ786477:FLR786477 FVM786477:FVN786477 GFI786477:GFJ786477 GPE786477:GPF786477 GZA786477:GZB786477 HIW786477:HIX786477 HSS786477:HST786477 ICO786477:ICP786477 IMK786477:IML786477 IWG786477:IWH786477 JGC786477:JGD786477 JPY786477:JPZ786477 JZU786477:JZV786477 KJQ786477:KJR786477 KTM786477:KTN786477 LDI786477:LDJ786477 LNE786477:LNF786477 LXA786477:LXB786477 MGW786477:MGX786477 MQS786477:MQT786477 NAO786477:NAP786477 NKK786477:NKL786477 NUG786477:NUH786477 OEC786477:OED786477 ONY786477:ONZ786477 OXU786477:OXV786477 PHQ786477:PHR786477 PRM786477:PRN786477 QBI786477:QBJ786477 QLE786477:QLF786477 QVA786477:QVB786477 REW786477:REX786477 ROS786477:ROT786477 RYO786477:RYP786477 SIK786477:SIL786477 SSG786477:SSH786477 TCC786477:TCD786477 TLY786477:TLZ786477 TVU786477:TVV786477 UFQ786477:UFR786477 UPM786477:UPN786477 UZI786477:UZJ786477 VJE786477:VJF786477 VTA786477:VTB786477 WCW786477:WCX786477 WMS786477:WMT786477 WWO786477:WWP786477 AG852013:AH852013 KC852013:KD852013 TY852013:TZ852013 ADU852013:ADV852013 ANQ852013:ANR852013 AXM852013:AXN852013 BHI852013:BHJ852013 BRE852013:BRF852013 CBA852013:CBB852013 CKW852013:CKX852013 CUS852013:CUT852013 DEO852013:DEP852013 DOK852013:DOL852013 DYG852013:DYH852013 EIC852013:EID852013 ERY852013:ERZ852013 FBU852013:FBV852013 FLQ852013:FLR852013 FVM852013:FVN852013 GFI852013:GFJ852013 GPE852013:GPF852013 GZA852013:GZB852013 HIW852013:HIX852013 HSS852013:HST852013 ICO852013:ICP852013 IMK852013:IML852013 IWG852013:IWH852013 JGC852013:JGD852013 JPY852013:JPZ852013 JZU852013:JZV852013 KJQ852013:KJR852013 KTM852013:KTN852013 LDI852013:LDJ852013 LNE852013:LNF852013 LXA852013:LXB852013 MGW852013:MGX852013 MQS852013:MQT852013 NAO852013:NAP852013 NKK852013:NKL852013 NUG852013:NUH852013 OEC852013:OED852013 ONY852013:ONZ852013 OXU852013:OXV852013 PHQ852013:PHR852013 PRM852013:PRN852013 QBI852013:QBJ852013 QLE852013:QLF852013 QVA852013:QVB852013 REW852013:REX852013 ROS852013:ROT852013 RYO852013:RYP852013 SIK852013:SIL852013 SSG852013:SSH852013 TCC852013:TCD852013 TLY852013:TLZ852013 TVU852013:TVV852013 UFQ852013:UFR852013 UPM852013:UPN852013 UZI852013:UZJ852013 VJE852013:VJF852013 VTA852013:VTB852013 WCW852013:WCX852013 WMS852013:WMT852013 WWO852013:WWP852013 AG917549:AH917549 KC917549:KD917549 TY917549:TZ917549 ADU917549:ADV917549 ANQ917549:ANR917549 AXM917549:AXN917549 BHI917549:BHJ917549 BRE917549:BRF917549 CBA917549:CBB917549 CKW917549:CKX917549 CUS917549:CUT917549 DEO917549:DEP917549 DOK917549:DOL917549 DYG917549:DYH917549 EIC917549:EID917549 ERY917549:ERZ917549 FBU917549:FBV917549 FLQ917549:FLR917549 FVM917549:FVN917549 GFI917549:GFJ917549 GPE917549:GPF917549 GZA917549:GZB917549 HIW917549:HIX917549 HSS917549:HST917549 ICO917549:ICP917549 IMK917549:IML917549 IWG917549:IWH917549 JGC917549:JGD917549 JPY917549:JPZ917549 JZU917549:JZV917549 KJQ917549:KJR917549 KTM917549:KTN917549 LDI917549:LDJ917549 LNE917549:LNF917549 LXA917549:LXB917549 MGW917549:MGX917549 MQS917549:MQT917549 NAO917549:NAP917549 NKK917549:NKL917549 NUG917549:NUH917549 OEC917549:OED917549 ONY917549:ONZ917549 OXU917549:OXV917549 PHQ917549:PHR917549 PRM917549:PRN917549 QBI917549:QBJ917549 QLE917549:QLF917549 QVA917549:QVB917549 REW917549:REX917549 ROS917549:ROT917549 RYO917549:RYP917549 SIK917549:SIL917549 SSG917549:SSH917549 TCC917549:TCD917549 TLY917549:TLZ917549 TVU917549:TVV917549 UFQ917549:UFR917549 UPM917549:UPN917549 UZI917549:UZJ917549 VJE917549:VJF917549 VTA917549:VTB917549 WCW917549:WCX917549 WMS917549:WMT917549 WWO917549:WWP917549 AG983085:AH983085 KC983085:KD983085 TY983085:TZ983085 ADU983085:ADV983085 ANQ983085:ANR983085 AXM983085:AXN983085 BHI983085:BHJ983085 BRE983085:BRF983085 CBA983085:CBB983085 CKW983085:CKX983085 CUS983085:CUT983085 DEO983085:DEP983085 DOK983085:DOL983085 DYG983085:DYH983085 EIC983085:EID983085 ERY983085:ERZ983085 FBU983085:FBV983085 FLQ983085:FLR983085 FVM983085:FVN983085 GFI983085:GFJ983085 GPE983085:GPF983085 GZA983085:GZB983085 HIW983085:HIX983085 HSS983085:HST983085 ICO983085:ICP983085 IMK983085:IML983085 IWG983085:IWH983085 JGC983085:JGD983085 JPY983085:JPZ983085 JZU983085:JZV983085 KJQ983085:KJR983085 KTM983085:KTN983085 LDI983085:LDJ983085 LNE983085:LNF983085 LXA983085:LXB983085 MGW983085:MGX983085 MQS983085:MQT983085 NAO983085:NAP983085 NKK983085:NKL983085 NUG983085:NUH983085 OEC983085:OED983085 ONY983085:ONZ983085 OXU983085:OXV983085 PHQ983085:PHR983085 PRM983085:PRN983085 QBI983085:QBJ983085 QLE983085:QLF983085 QVA983085:QVB983085 REW983085:REX983085 ROS983085:ROT983085 RYO983085:RYP983085 SIK983085:SIL983085 SSG983085:SSH983085 TCC983085:TCD983085 TLY983085:TLZ983085 TVU983085:TVV983085 UFQ983085:UFR983085 UPM983085:UPN983085 UZI983085:UZJ983085 VJE983085:VJF983085 VTA983085:VTB983085 WCW983085:WCX983085 WMS983085:WMT983085 WWO983085:WWP983085 AH55 KD55 TZ55 ADV55 ANR55 AXN55 BHJ55 BRF55 CBB55 CKX55 CUT55 DEP55 DOL55 DYH55 EID55 ERZ55 FBV55 FLR55 FVN55 GFJ55 GPF55 GZB55 HIX55 HST55 ICP55 IML55 IWH55 JGD55 JPZ55 JZV55 KJR55 KTN55 LDJ55 LNF55 LXB55 MGX55 MQT55 NAP55 NKL55 NUH55 OED55 ONZ55 OXV55 PHR55 PRN55 QBJ55 QLF55 QVB55 REX55 ROT55 RYP55 SIL55 SSH55 TCD55 TLZ55 TVV55 UFR55 UPN55 UZJ55 VJF55 VTB55 WCX55 WMT55 WWP55 AH65591 KD65591 TZ65591 ADV65591 ANR65591 AXN65591 BHJ65591 BRF65591 CBB65591 CKX65591 CUT65591 DEP65591 DOL65591 DYH65591 EID65591 ERZ65591 FBV65591 FLR65591 FVN65591 GFJ65591 GPF65591 GZB65591 HIX65591 HST65591 ICP65591 IML65591 IWH65591 JGD65591 JPZ65591 JZV65591 KJR65591 KTN65591 LDJ65591 LNF65591 LXB65591 MGX65591 MQT65591 NAP65591 NKL65591 NUH65591 OED65591 ONZ65591 OXV65591 PHR65591 PRN65591 QBJ65591 QLF65591 QVB65591 REX65591 ROT65591 RYP65591 SIL65591 SSH65591 TCD65591 TLZ65591 TVV65591 UFR65591 UPN65591 UZJ65591 VJF65591 VTB65591 WCX65591 WMT65591 WWP65591 AH131127 KD131127 TZ131127 ADV131127 ANR131127 AXN131127 BHJ131127 BRF131127 CBB131127 CKX131127 CUT131127 DEP131127 DOL131127 DYH131127 EID131127 ERZ131127 FBV131127 FLR131127 FVN131127 GFJ131127 GPF131127 GZB131127 HIX131127 HST131127 ICP131127 IML131127 IWH131127 JGD131127 JPZ131127 JZV131127 KJR131127 KTN131127 LDJ131127 LNF131127 LXB131127 MGX131127 MQT131127 NAP131127 NKL131127 NUH131127 OED131127 ONZ131127 OXV131127 PHR131127 PRN131127 QBJ131127 QLF131127 QVB131127 REX131127 ROT131127 RYP131127 SIL131127 SSH131127 TCD131127 TLZ131127 TVV131127 UFR131127 UPN131127 UZJ131127 VJF131127 VTB131127 WCX131127 WMT131127 WWP131127 AH196663 KD196663 TZ196663 ADV196663 ANR196663 AXN196663 BHJ196663 BRF196663 CBB196663 CKX196663 CUT196663 DEP196663 DOL196663 DYH196663 EID196663 ERZ196663 FBV196663 FLR196663 FVN196663 GFJ196663 GPF196663 GZB196663 HIX196663 HST196663 ICP196663 IML196663 IWH196663 JGD196663 JPZ196663 JZV196663 KJR196663 KTN196663 LDJ196663 LNF196663 LXB196663 MGX196663 MQT196663 NAP196663 NKL196663 NUH196663 OED196663 ONZ196663 OXV196663 PHR196663 PRN196663 QBJ196663 QLF196663 QVB196663 REX196663 ROT196663 RYP196663 SIL196663 SSH196663 TCD196663 TLZ196663 TVV196663 UFR196663 UPN196663 UZJ196663 VJF196663 VTB196663 WCX196663 WMT196663 WWP196663 AH262199 KD262199 TZ262199 ADV262199 ANR262199 AXN262199 BHJ262199 BRF262199 CBB262199 CKX262199 CUT262199 DEP262199 DOL262199 DYH262199 EID262199 ERZ262199 FBV262199 FLR262199 FVN262199 GFJ262199 GPF262199 GZB262199 HIX262199 HST262199 ICP262199 IML262199 IWH262199 JGD262199 JPZ262199 JZV262199 KJR262199 KTN262199 LDJ262199 LNF262199 LXB262199 MGX262199 MQT262199 NAP262199 NKL262199 NUH262199 OED262199 ONZ262199 OXV262199 PHR262199 PRN262199 QBJ262199 QLF262199 QVB262199 REX262199 ROT262199 RYP262199 SIL262199 SSH262199 TCD262199 TLZ262199 TVV262199 UFR262199 UPN262199 UZJ262199 VJF262199 VTB262199 WCX262199 WMT262199 WWP262199 AH327735 KD327735 TZ327735 ADV327735 ANR327735 AXN327735 BHJ327735 BRF327735 CBB327735 CKX327735 CUT327735 DEP327735 DOL327735 DYH327735 EID327735 ERZ327735 FBV327735 FLR327735 FVN327735 GFJ327735 GPF327735 GZB327735 HIX327735 HST327735 ICP327735 IML327735 IWH327735 JGD327735 JPZ327735 JZV327735 KJR327735 KTN327735 LDJ327735 LNF327735 LXB327735 MGX327735 MQT327735 NAP327735 NKL327735 NUH327735 OED327735 ONZ327735 OXV327735 PHR327735 PRN327735 QBJ327735 QLF327735 QVB327735 REX327735 ROT327735 RYP327735 SIL327735 SSH327735 TCD327735 TLZ327735 TVV327735 UFR327735 UPN327735 UZJ327735 VJF327735 VTB327735 WCX327735 WMT327735 WWP327735 AH393271 KD393271 TZ393271 ADV393271 ANR393271 AXN393271 BHJ393271 BRF393271 CBB393271 CKX393271 CUT393271 DEP393271 DOL393271 DYH393271 EID393271 ERZ393271 FBV393271 FLR393271 FVN393271 GFJ393271 GPF393271 GZB393271 HIX393271 HST393271 ICP393271 IML393271 IWH393271 JGD393271 JPZ393271 JZV393271 KJR393271 KTN393271 LDJ393271 LNF393271 LXB393271 MGX393271 MQT393271 NAP393271 NKL393271 NUH393271 OED393271 ONZ393271 OXV393271 PHR393271 PRN393271 QBJ393271 QLF393271 QVB393271 REX393271 ROT393271 RYP393271 SIL393271 SSH393271 TCD393271 TLZ393271 TVV393271 UFR393271 UPN393271 UZJ393271 VJF393271 VTB393271 WCX393271 WMT393271 WWP393271 AH458807 KD458807 TZ458807 ADV458807 ANR458807 AXN458807 BHJ458807 BRF458807 CBB458807 CKX458807 CUT458807 DEP458807 DOL458807 DYH458807 EID458807 ERZ458807 FBV458807 FLR458807 FVN458807 GFJ458807 GPF458807 GZB458807 HIX458807 HST458807 ICP458807 IML458807 IWH458807 JGD458807 JPZ458807 JZV458807 KJR458807 KTN458807 LDJ458807 LNF458807 LXB458807 MGX458807 MQT458807 NAP458807 NKL458807 NUH458807 OED458807 ONZ458807 OXV458807 PHR458807 PRN458807 QBJ458807 QLF458807 QVB458807 REX458807 ROT458807 RYP458807 SIL458807 SSH458807 TCD458807 TLZ458807 TVV458807 UFR458807 UPN458807 UZJ458807 VJF458807 VTB458807 WCX458807 WMT458807 WWP458807 AH524343 KD524343 TZ524343 ADV524343 ANR524343 AXN524343 BHJ524343 BRF524343 CBB524343 CKX524343 CUT524343 DEP524343 DOL524343 DYH524343 EID524343 ERZ524343 FBV524343 FLR524343 FVN524343 GFJ524343 GPF524343 GZB524343 HIX524343 HST524343 ICP524343 IML524343 IWH524343 JGD524343 JPZ524343 JZV524343 KJR524343 KTN524343 LDJ524343 LNF524343 LXB524343 MGX524343 MQT524343 NAP524343 NKL524343 NUH524343 OED524343 ONZ524343 OXV524343 PHR524343 PRN524343 QBJ524343 QLF524343 QVB524343 REX524343 ROT524343 RYP524343 SIL524343 SSH524343 TCD524343 TLZ524343 TVV524343 UFR524343 UPN524343 UZJ524343 VJF524343 VTB524343 WCX524343 WMT524343 WWP524343 AH589879 KD589879 TZ589879 ADV589879 ANR589879 AXN589879 BHJ589879 BRF589879 CBB589879 CKX589879 CUT589879 DEP589879 DOL589879 DYH589879 EID589879 ERZ589879 FBV589879 FLR589879 FVN589879 GFJ589879 GPF589879 GZB589879 HIX589879 HST589879 ICP589879 IML589879 IWH589879 JGD589879 JPZ589879 JZV589879 KJR589879 KTN589879 LDJ589879 LNF589879 LXB589879 MGX589879 MQT589879 NAP589879 NKL589879 NUH589879 OED589879 ONZ589879 OXV589879 PHR589879 PRN589879 QBJ589879 QLF589879 QVB589879 REX589879 ROT589879 RYP589879 SIL589879 SSH589879 TCD589879 TLZ589879 TVV589879 UFR589879 UPN589879 UZJ589879 VJF589879 VTB589879 WCX589879 WMT589879 WWP589879 AH655415 KD655415 TZ655415 ADV655415 ANR655415 AXN655415 BHJ655415 BRF655415 CBB655415 CKX655415 CUT655415 DEP655415 DOL655415 DYH655415 EID655415 ERZ655415 FBV655415 FLR655415 FVN655415 GFJ655415 GPF655415 GZB655415 HIX655415 HST655415 ICP655415 IML655415 IWH655415 JGD655415 JPZ655415 JZV655415 KJR655415 KTN655415 LDJ655415 LNF655415 LXB655415 MGX655415 MQT655415 NAP655415 NKL655415 NUH655415 OED655415 ONZ655415 OXV655415 PHR655415 PRN655415 QBJ655415 QLF655415 QVB655415 REX655415 ROT655415 RYP655415 SIL655415 SSH655415 TCD655415 TLZ655415 TVV655415 UFR655415 UPN655415 UZJ655415 VJF655415 VTB655415 WCX655415 WMT655415 WWP655415 AH720951 KD720951 TZ720951 ADV720951 ANR720951 AXN720951 BHJ720951 BRF720951 CBB720951 CKX720951 CUT720951 DEP720951 DOL720951 DYH720951 EID720951 ERZ720951 FBV720951 FLR720951 FVN720951 GFJ720951 GPF720951 GZB720951 HIX720951 HST720951 ICP720951 IML720951 IWH720951 JGD720951 JPZ720951 JZV720951 KJR720951 KTN720951 LDJ720951 LNF720951 LXB720951 MGX720951 MQT720951 NAP720951 NKL720951 NUH720951 OED720951 ONZ720951 OXV720951 PHR720951 PRN720951 QBJ720951 QLF720951 QVB720951 REX720951 ROT720951 RYP720951 SIL720951 SSH720951 TCD720951 TLZ720951 TVV720951 UFR720951 UPN720951 UZJ720951 VJF720951 VTB720951 WCX720951 WMT720951 WWP720951 AH786487 KD786487 TZ786487 ADV786487 ANR786487 AXN786487 BHJ786487 BRF786487 CBB786487 CKX786487 CUT786487 DEP786487 DOL786487 DYH786487 EID786487 ERZ786487 FBV786487 FLR786487 FVN786487 GFJ786487 GPF786487 GZB786487 HIX786487 HST786487 ICP786487 IML786487 IWH786487 JGD786487 JPZ786487 JZV786487 KJR786487 KTN786487 LDJ786487 LNF786487 LXB786487 MGX786487 MQT786487 NAP786487 NKL786487 NUH786487 OED786487 ONZ786487 OXV786487 PHR786487 PRN786487 QBJ786487 QLF786487 QVB786487 REX786487 ROT786487 RYP786487 SIL786487 SSH786487 TCD786487 TLZ786487 TVV786487 UFR786487 UPN786487 UZJ786487 VJF786487 VTB786487 WCX786487 WMT786487 WWP786487 AH852023 KD852023 TZ852023 ADV852023 ANR852023 AXN852023 BHJ852023 BRF852023 CBB852023 CKX852023 CUT852023 DEP852023 DOL852023 DYH852023 EID852023 ERZ852023 FBV852023 FLR852023 FVN852023 GFJ852023 GPF852023 GZB852023 HIX852023 HST852023 ICP852023 IML852023 IWH852023 JGD852023 JPZ852023 JZV852023 KJR852023 KTN852023 LDJ852023 LNF852023 LXB852023 MGX852023 MQT852023 NAP852023 NKL852023 NUH852023 OED852023 ONZ852023 OXV852023 PHR852023 PRN852023 QBJ852023 QLF852023 QVB852023 REX852023 ROT852023 RYP852023 SIL852023 SSH852023 TCD852023 TLZ852023 TVV852023 UFR852023 UPN852023 UZJ852023 VJF852023 VTB852023 WCX852023 WMT852023 WWP852023 AH917559 KD917559 TZ917559 ADV917559 ANR917559 AXN917559 BHJ917559 BRF917559 CBB917559 CKX917559 CUT917559 DEP917559 DOL917559 DYH917559 EID917559 ERZ917559 FBV917559 FLR917559 FVN917559 GFJ917559 GPF917559 GZB917559 HIX917559 HST917559 ICP917559 IML917559 IWH917559 JGD917559 JPZ917559 JZV917559 KJR917559 KTN917559 LDJ917559 LNF917559 LXB917559 MGX917559 MQT917559 NAP917559 NKL917559 NUH917559 OED917559 ONZ917559 OXV917559 PHR917559 PRN917559 QBJ917559 QLF917559 QVB917559 REX917559 ROT917559 RYP917559 SIL917559 SSH917559 TCD917559 TLZ917559 TVV917559 UFR917559 UPN917559 UZJ917559 VJF917559 VTB917559 WCX917559 WMT917559 WWP917559 AH983095 KD983095 TZ983095 ADV983095 ANR983095 AXN983095 BHJ983095 BRF983095 CBB983095 CKX983095 CUT983095 DEP983095 DOL983095 DYH983095 EID983095 ERZ983095 FBV983095 FLR983095 FVN983095 GFJ983095 GPF983095 GZB983095 HIX983095 HST983095 ICP983095 IML983095 IWH983095 JGD983095 JPZ983095 JZV983095 KJR983095 KTN983095 LDJ983095 LNF983095 LXB983095 MGX983095 MQT983095 NAP983095 NKL983095 NUH983095 OED983095 ONZ983095 OXV983095 PHR983095 PRN983095 QBJ983095 QLF983095 QVB983095 REX983095 ROT983095 RYP983095 SIL983095 SSH983095 TCD983095 TLZ983095 TVV983095 UFR983095 UPN983095 UZJ983095 VJF983095 VTB983095 WCX983095 WMT983095 WWP983095 AQ45:AR45 KM45:KN45 UI45:UJ45 AEE45:AEF45 AOA45:AOB45 AXW45:AXX45 BHS45:BHT45 BRO45:BRP45 CBK45:CBL45 CLG45:CLH45 CVC45:CVD45 DEY45:DEZ45 DOU45:DOV45 DYQ45:DYR45 EIM45:EIN45 ESI45:ESJ45 FCE45:FCF45 FMA45:FMB45 FVW45:FVX45 GFS45:GFT45 GPO45:GPP45 GZK45:GZL45 HJG45:HJH45 HTC45:HTD45 ICY45:ICZ45 IMU45:IMV45 IWQ45:IWR45 JGM45:JGN45 JQI45:JQJ45 KAE45:KAF45 KKA45:KKB45 KTW45:KTX45 LDS45:LDT45 LNO45:LNP45 LXK45:LXL45 MHG45:MHH45 MRC45:MRD45 NAY45:NAZ45 NKU45:NKV45 NUQ45:NUR45 OEM45:OEN45 OOI45:OOJ45 OYE45:OYF45 PIA45:PIB45 PRW45:PRX45 QBS45:QBT45 QLO45:QLP45 QVK45:QVL45 RFG45:RFH45 RPC45:RPD45 RYY45:RYZ45 SIU45:SIV45 SSQ45:SSR45 TCM45:TCN45 TMI45:TMJ45 TWE45:TWF45 UGA45:UGB45 UPW45:UPX45 UZS45:UZT45 VJO45:VJP45 VTK45:VTL45 WDG45:WDH45 WNC45:WND45 WWY45:WWZ45 AQ65581:AR65581 KM65581:KN65581 UI65581:UJ65581 AEE65581:AEF65581 AOA65581:AOB65581 AXW65581:AXX65581 BHS65581:BHT65581 BRO65581:BRP65581 CBK65581:CBL65581 CLG65581:CLH65581 CVC65581:CVD65581 DEY65581:DEZ65581 DOU65581:DOV65581 DYQ65581:DYR65581 EIM65581:EIN65581 ESI65581:ESJ65581 FCE65581:FCF65581 FMA65581:FMB65581 FVW65581:FVX65581 GFS65581:GFT65581 GPO65581:GPP65581 GZK65581:GZL65581 HJG65581:HJH65581 HTC65581:HTD65581 ICY65581:ICZ65581 IMU65581:IMV65581 IWQ65581:IWR65581 JGM65581:JGN65581 JQI65581:JQJ65581 KAE65581:KAF65581 KKA65581:KKB65581 KTW65581:KTX65581 LDS65581:LDT65581 LNO65581:LNP65581 LXK65581:LXL65581 MHG65581:MHH65581 MRC65581:MRD65581 NAY65581:NAZ65581 NKU65581:NKV65581 NUQ65581:NUR65581 OEM65581:OEN65581 OOI65581:OOJ65581 OYE65581:OYF65581 PIA65581:PIB65581 PRW65581:PRX65581 QBS65581:QBT65581 QLO65581:QLP65581 QVK65581:QVL65581 RFG65581:RFH65581 RPC65581:RPD65581 RYY65581:RYZ65581 SIU65581:SIV65581 SSQ65581:SSR65581 TCM65581:TCN65581 TMI65581:TMJ65581 TWE65581:TWF65581 UGA65581:UGB65581 UPW65581:UPX65581 UZS65581:UZT65581 VJO65581:VJP65581 VTK65581:VTL65581 WDG65581:WDH65581 WNC65581:WND65581 WWY65581:WWZ65581 AQ131117:AR131117 KM131117:KN131117 UI131117:UJ131117 AEE131117:AEF131117 AOA131117:AOB131117 AXW131117:AXX131117 BHS131117:BHT131117 BRO131117:BRP131117 CBK131117:CBL131117 CLG131117:CLH131117 CVC131117:CVD131117 DEY131117:DEZ131117 DOU131117:DOV131117 DYQ131117:DYR131117 EIM131117:EIN131117 ESI131117:ESJ131117 FCE131117:FCF131117 FMA131117:FMB131117 FVW131117:FVX131117 GFS131117:GFT131117 GPO131117:GPP131117 GZK131117:GZL131117 HJG131117:HJH131117 HTC131117:HTD131117 ICY131117:ICZ131117 IMU131117:IMV131117 IWQ131117:IWR131117 JGM131117:JGN131117 JQI131117:JQJ131117 KAE131117:KAF131117 KKA131117:KKB131117 KTW131117:KTX131117 LDS131117:LDT131117 LNO131117:LNP131117 LXK131117:LXL131117 MHG131117:MHH131117 MRC131117:MRD131117 NAY131117:NAZ131117 NKU131117:NKV131117 NUQ131117:NUR131117 OEM131117:OEN131117 OOI131117:OOJ131117 OYE131117:OYF131117 PIA131117:PIB131117 PRW131117:PRX131117 QBS131117:QBT131117 QLO131117:QLP131117 QVK131117:QVL131117 RFG131117:RFH131117 RPC131117:RPD131117 RYY131117:RYZ131117 SIU131117:SIV131117 SSQ131117:SSR131117 TCM131117:TCN131117 TMI131117:TMJ131117 TWE131117:TWF131117 UGA131117:UGB131117 UPW131117:UPX131117 UZS131117:UZT131117 VJO131117:VJP131117 VTK131117:VTL131117 WDG131117:WDH131117 WNC131117:WND131117 WWY131117:WWZ131117 AQ196653:AR196653 KM196653:KN196653 UI196653:UJ196653 AEE196653:AEF196653 AOA196653:AOB196653 AXW196653:AXX196653 BHS196653:BHT196653 BRO196653:BRP196653 CBK196653:CBL196653 CLG196653:CLH196653 CVC196653:CVD196653 DEY196653:DEZ196653 DOU196653:DOV196653 DYQ196653:DYR196653 EIM196653:EIN196653 ESI196653:ESJ196653 FCE196653:FCF196653 FMA196653:FMB196653 FVW196653:FVX196653 GFS196653:GFT196653 GPO196653:GPP196653 GZK196653:GZL196653 HJG196653:HJH196653 HTC196653:HTD196653 ICY196653:ICZ196653 IMU196653:IMV196653 IWQ196653:IWR196653 JGM196653:JGN196653 JQI196653:JQJ196653 KAE196653:KAF196653 KKA196653:KKB196653 KTW196653:KTX196653 LDS196653:LDT196653 LNO196653:LNP196653 LXK196653:LXL196653 MHG196653:MHH196653 MRC196653:MRD196653 NAY196653:NAZ196653 NKU196653:NKV196653 NUQ196653:NUR196653 OEM196653:OEN196653 OOI196653:OOJ196653 OYE196653:OYF196653 PIA196653:PIB196653 PRW196653:PRX196653 QBS196653:QBT196653 QLO196653:QLP196653 QVK196653:QVL196653 RFG196653:RFH196653 RPC196653:RPD196653 RYY196653:RYZ196653 SIU196653:SIV196653 SSQ196653:SSR196653 TCM196653:TCN196653 TMI196653:TMJ196653 TWE196653:TWF196653 UGA196653:UGB196653 UPW196653:UPX196653 UZS196653:UZT196653 VJO196653:VJP196653 VTK196653:VTL196653 WDG196653:WDH196653 WNC196653:WND196653 WWY196653:WWZ196653 AQ262189:AR262189 KM262189:KN262189 UI262189:UJ262189 AEE262189:AEF262189 AOA262189:AOB262189 AXW262189:AXX262189 BHS262189:BHT262189 BRO262189:BRP262189 CBK262189:CBL262189 CLG262189:CLH262189 CVC262189:CVD262189 DEY262189:DEZ262189 DOU262189:DOV262189 DYQ262189:DYR262189 EIM262189:EIN262189 ESI262189:ESJ262189 FCE262189:FCF262189 FMA262189:FMB262189 FVW262189:FVX262189 GFS262189:GFT262189 GPO262189:GPP262189 GZK262189:GZL262189 HJG262189:HJH262189 HTC262189:HTD262189 ICY262189:ICZ262189 IMU262189:IMV262189 IWQ262189:IWR262189 JGM262189:JGN262189 JQI262189:JQJ262189 KAE262189:KAF262189 KKA262189:KKB262189 KTW262189:KTX262189 LDS262189:LDT262189 LNO262189:LNP262189 LXK262189:LXL262189 MHG262189:MHH262189 MRC262189:MRD262189 NAY262189:NAZ262189 NKU262189:NKV262189 NUQ262189:NUR262189 OEM262189:OEN262189 OOI262189:OOJ262189 OYE262189:OYF262189 PIA262189:PIB262189 PRW262189:PRX262189 QBS262189:QBT262189 QLO262189:QLP262189 QVK262189:QVL262189 RFG262189:RFH262189 RPC262189:RPD262189 RYY262189:RYZ262189 SIU262189:SIV262189 SSQ262189:SSR262189 TCM262189:TCN262189 TMI262189:TMJ262189 TWE262189:TWF262189 UGA262189:UGB262189 UPW262189:UPX262189 UZS262189:UZT262189 VJO262189:VJP262189 VTK262189:VTL262189 WDG262189:WDH262189 WNC262189:WND262189 WWY262189:WWZ262189 AQ327725:AR327725 KM327725:KN327725 UI327725:UJ327725 AEE327725:AEF327725 AOA327725:AOB327725 AXW327725:AXX327725 BHS327725:BHT327725 BRO327725:BRP327725 CBK327725:CBL327725 CLG327725:CLH327725 CVC327725:CVD327725 DEY327725:DEZ327725 DOU327725:DOV327725 DYQ327725:DYR327725 EIM327725:EIN327725 ESI327725:ESJ327725 FCE327725:FCF327725 FMA327725:FMB327725 FVW327725:FVX327725 GFS327725:GFT327725 GPO327725:GPP327725 GZK327725:GZL327725 HJG327725:HJH327725 HTC327725:HTD327725 ICY327725:ICZ327725 IMU327725:IMV327725 IWQ327725:IWR327725 JGM327725:JGN327725 JQI327725:JQJ327725 KAE327725:KAF327725 KKA327725:KKB327725 KTW327725:KTX327725 LDS327725:LDT327725 LNO327725:LNP327725 LXK327725:LXL327725 MHG327725:MHH327725 MRC327725:MRD327725 NAY327725:NAZ327725 NKU327725:NKV327725 NUQ327725:NUR327725 OEM327725:OEN327725 OOI327725:OOJ327725 OYE327725:OYF327725 PIA327725:PIB327725 PRW327725:PRX327725 QBS327725:QBT327725 QLO327725:QLP327725 QVK327725:QVL327725 RFG327725:RFH327725 RPC327725:RPD327725 RYY327725:RYZ327725 SIU327725:SIV327725 SSQ327725:SSR327725 TCM327725:TCN327725 TMI327725:TMJ327725 TWE327725:TWF327725 UGA327725:UGB327725 UPW327725:UPX327725 UZS327725:UZT327725 VJO327725:VJP327725 VTK327725:VTL327725 WDG327725:WDH327725 WNC327725:WND327725 WWY327725:WWZ327725 AQ393261:AR393261 KM393261:KN393261 UI393261:UJ393261 AEE393261:AEF393261 AOA393261:AOB393261 AXW393261:AXX393261 BHS393261:BHT393261 BRO393261:BRP393261 CBK393261:CBL393261 CLG393261:CLH393261 CVC393261:CVD393261 DEY393261:DEZ393261 DOU393261:DOV393261 DYQ393261:DYR393261 EIM393261:EIN393261 ESI393261:ESJ393261 FCE393261:FCF393261 FMA393261:FMB393261 FVW393261:FVX393261 GFS393261:GFT393261 GPO393261:GPP393261 GZK393261:GZL393261 HJG393261:HJH393261 HTC393261:HTD393261 ICY393261:ICZ393261 IMU393261:IMV393261 IWQ393261:IWR393261 JGM393261:JGN393261 JQI393261:JQJ393261 KAE393261:KAF393261 KKA393261:KKB393261 KTW393261:KTX393261 LDS393261:LDT393261 LNO393261:LNP393261 LXK393261:LXL393261 MHG393261:MHH393261 MRC393261:MRD393261 NAY393261:NAZ393261 NKU393261:NKV393261 NUQ393261:NUR393261 OEM393261:OEN393261 OOI393261:OOJ393261 OYE393261:OYF393261 PIA393261:PIB393261 PRW393261:PRX393261 QBS393261:QBT393261 QLO393261:QLP393261 QVK393261:QVL393261 RFG393261:RFH393261 RPC393261:RPD393261 RYY393261:RYZ393261 SIU393261:SIV393261 SSQ393261:SSR393261 TCM393261:TCN393261 TMI393261:TMJ393261 TWE393261:TWF393261 UGA393261:UGB393261 UPW393261:UPX393261 UZS393261:UZT393261 VJO393261:VJP393261 VTK393261:VTL393261 WDG393261:WDH393261 WNC393261:WND393261 WWY393261:WWZ393261 AQ458797:AR458797 KM458797:KN458797 UI458797:UJ458797 AEE458797:AEF458797 AOA458797:AOB458797 AXW458797:AXX458797 BHS458797:BHT458797 BRO458797:BRP458797 CBK458797:CBL458797 CLG458797:CLH458797 CVC458797:CVD458797 DEY458797:DEZ458797 DOU458797:DOV458797 DYQ458797:DYR458797 EIM458797:EIN458797 ESI458797:ESJ458797 FCE458797:FCF458797 FMA458797:FMB458797 FVW458797:FVX458797 GFS458797:GFT458797 GPO458797:GPP458797 GZK458797:GZL458797 HJG458797:HJH458797 HTC458797:HTD458797 ICY458797:ICZ458797 IMU458797:IMV458797 IWQ458797:IWR458797 JGM458797:JGN458797 JQI458797:JQJ458797 KAE458797:KAF458797 KKA458797:KKB458797 KTW458797:KTX458797 LDS458797:LDT458797 LNO458797:LNP458797 LXK458797:LXL458797 MHG458797:MHH458797 MRC458797:MRD458797 NAY458797:NAZ458797 NKU458797:NKV458797 NUQ458797:NUR458797 OEM458797:OEN458797 OOI458797:OOJ458797 OYE458797:OYF458797 PIA458797:PIB458797 PRW458797:PRX458797 QBS458797:QBT458797 QLO458797:QLP458797 QVK458797:QVL458797 RFG458797:RFH458797 RPC458797:RPD458797 RYY458797:RYZ458797 SIU458797:SIV458797 SSQ458797:SSR458797 TCM458797:TCN458797 TMI458797:TMJ458797 TWE458797:TWF458797 UGA458797:UGB458797 UPW458797:UPX458797 UZS458797:UZT458797 VJO458797:VJP458797 VTK458797:VTL458797 WDG458797:WDH458797 WNC458797:WND458797 WWY458797:WWZ458797 AQ524333:AR524333 KM524333:KN524333 UI524333:UJ524333 AEE524333:AEF524333 AOA524333:AOB524333 AXW524333:AXX524333 BHS524333:BHT524333 BRO524333:BRP524333 CBK524333:CBL524333 CLG524333:CLH524333 CVC524333:CVD524333 DEY524333:DEZ524333 DOU524333:DOV524333 DYQ524333:DYR524333 EIM524333:EIN524333 ESI524333:ESJ524333 FCE524333:FCF524333 FMA524333:FMB524333 FVW524333:FVX524333 GFS524333:GFT524333 GPO524333:GPP524333 GZK524333:GZL524333 HJG524333:HJH524333 HTC524333:HTD524333 ICY524333:ICZ524333 IMU524333:IMV524333 IWQ524333:IWR524333 JGM524333:JGN524333 JQI524333:JQJ524333 KAE524333:KAF524333 KKA524333:KKB524333 KTW524333:KTX524333 LDS524333:LDT524333 LNO524333:LNP524333 LXK524333:LXL524333 MHG524333:MHH524333 MRC524333:MRD524333 NAY524333:NAZ524333 NKU524333:NKV524333 NUQ524333:NUR524333 OEM524333:OEN524333 OOI524333:OOJ524333 OYE524333:OYF524333 PIA524333:PIB524333 PRW524333:PRX524333 QBS524333:QBT524333 QLO524333:QLP524333 QVK524333:QVL524333 RFG524333:RFH524333 RPC524333:RPD524333 RYY524333:RYZ524333 SIU524333:SIV524333 SSQ524333:SSR524333 TCM524333:TCN524333 TMI524333:TMJ524333 TWE524333:TWF524333 UGA524333:UGB524333 UPW524333:UPX524333 UZS524333:UZT524333 VJO524333:VJP524333 VTK524333:VTL524333 WDG524333:WDH524333 WNC524333:WND524333 WWY524333:WWZ524333 AQ589869:AR589869 KM589869:KN589869 UI589869:UJ589869 AEE589869:AEF589869 AOA589869:AOB589869 AXW589869:AXX589869 BHS589869:BHT589869 BRO589869:BRP589869 CBK589869:CBL589869 CLG589869:CLH589869 CVC589869:CVD589869 DEY589869:DEZ589869 DOU589869:DOV589869 DYQ589869:DYR589869 EIM589869:EIN589869 ESI589869:ESJ589869 FCE589869:FCF589869 FMA589869:FMB589869 FVW589869:FVX589869 GFS589869:GFT589869 GPO589869:GPP589869 GZK589869:GZL589869 HJG589869:HJH589869 HTC589869:HTD589869 ICY589869:ICZ589869 IMU589869:IMV589869 IWQ589869:IWR589869 JGM589869:JGN589869 JQI589869:JQJ589869 KAE589869:KAF589869 KKA589869:KKB589869 KTW589869:KTX589869 LDS589869:LDT589869 LNO589869:LNP589869 LXK589869:LXL589869 MHG589869:MHH589869 MRC589869:MRD589869 NAY589869:NAZ589869 NKU589869:NKV589869 NUQ589869:NUR589869 OEM589869:OEN589869 OOI589869:OOJ589869 OYE589869:OYF589869 PIA589869:PIB589869 PRW589869:PRX589869 QBS589869:QBT589869 QLO589869:QLP589869 QVK589869:QVL589869 RFG589869:RFH589869 RPC589869:RPD589869 RYY589869:RYZ589869 SIU589869:SIV589869 SSQ589869:SSR589869 TCM589869:TCN589869 TMI589869:TMJ589869 TWE589869:TWF589869 UGA589869:UGB589869 UPW589869:UPX589869 UZS589869:UZT589869 VJO589869:VJP589869 VTK589869:VTL589869 WDG589869:WDH589869 WNC589869:WND589869 WWY589869:WWZ589869 AQ655405:AR655405 KM655405:KN655405 UI655405:UJ655405 AEE655405:AEF655405 AOA655405:AOB655405 AXW655405:AXX655405 BHS655405:BHT655405 BRO655405:BRP655405 CBK655405:CBL655405 CLG655405:CLH655405 CVC655405:CVD655405 DEY655405:DEZ655405 DOU655405:DOV655405 DYQ655405:DYR655405 EIM655405:EIN655405 ESI655405:ESJ655405 FCE655405:FCF655405 FMA655405:FMB655405 FVW655405:FVX655405 GFS655405:GFT655405 GPO655405:GPP655405 GZK655405:GZL655405 HJG655405:HJH655405 HTC655405:HTD655405 ICY655405:ICZ655405 IMU655405:IMV655405 IWQ655405:IWR655405 JGM655405:JGN655405 JQI655405:JQJ655405 KAE655405:KAF655405 KKA655405:KKB655405 KTW655405:KTX655405 LDS655405:LDT655405 LNO655405:LNP655405 LXK655405:LXL655405 MHG655405:MHH655405 MRC655405:MRD655405 NAY655405:NAZ655405 NKU655405:NKV655405 NUQ655405:NUR655405 OEM655405:OEN655405 OOI655405:OOJ655405 OYE655405:OYF655405 PIA655405:PIB655405 PRW655405:PRX655405 QBS655405:QBT655405 QLO655405:QLP655405 QVK655405:QVL655405 RFG655405:RFH655405 RPC655405:RPD655405 RYY655405:RYZ655405 SIU655405:SIV655405 SSQ655405:SSR655405 TCM655405:TCN655405 TMI655405:TMJ655405 TWE655405:TWF655405 UGA655405:UGB655405 UPW655405:UPX655405 UZS655405:UZT655405 VJO655405:VJP655405 VTK655405:VTL655405 WDG655405:WDH655405 WNC655405:WND655405 WWY655405:WWZ655405 AQ720941:AR720941 KM720941:KN720941 UI720941:UJ720941 AEE720941:AEF720941 AOA720941:AOB720941 AXW720941:AXX720941 BHS720941:BHT720941 BRO720941:BRP720941 CBK720941:CBL720941 CLG720941:CLH720941 CVC720941:CVD720941 DEY720941:DEZ720941 DOU720941:DOV720941 DYQ720941:DYR720941 EIM720941:EIN720941 ESI720941:ESJ720941 FCE720941:FCF720941 FMA720941:FMB720941 FVW720941:FVX720941 GFS720941:GFT720941 GPO720941:GPP720941 GZK720941:GZL720941 HJG720941:HJH720941 HTC720941:HTD720941 ICY720941:ICZ720941 IMU720941:IMV720941 IWQ720941:IWR720941 JGM720941:JGN720941 JQI720941:JQJ720941 KAE720941:KAF720941 KKA720941:KKB720941 KTW720941:KTX720941 LDS720941:LDT720941 LNO720941:LNP720941 LXK720941:LXL720941 MHG720941:MHH720941 MRC720941:MRD720941 NAY720941:NAZ720941 NKU720941:NKV720941 NUQ720941:NUR720941 OEM720941:OEN720941 OOI720941:OOJ720941 OYE720941:OYF720941 PIA720941:PIB720941 PRW720941:PRX720941 QBS720941:QBT720941 QLO720941:QLP720941 QVK720941:QVL720941 RFG720941:RFH720941 RPC720941:RPD720941 RYY720941:RYZ720941 SIU720941:SIV720941 SSQ720941:SSR720941 TCM720941:TCN720941 TMI720941:TMJ720941 TWE720941:TWF720941 UGA720941:UGB720941 UPW720941:UPX720941 UZS720941:UZT720941 VJO720941:VJP720941 VTK720941:VTL720941 WDG720941:WDH720941 WNC720941:WND720941 WWY720941:WWZ720941 AQ786477:AR786477 KM786477:KN786477 UI786477:UJ786477 AEE786477:AEF786477 AOA786477:AOB786477 AXW786477:AXX786477 BHS786477:BHT786477 BRO786477:BRP786477 CBK786477:CBL786477 CLG786477:CLH786477 CVC786477:CVD786477 DEY786477:DEZ786477 DOU786477:DOV786477 DYQ786477:DYR786477 EIM786477:EIN786477 ESI786477:ESJ786477 FCE786477:FCF786477 FMA786477:FMB786477 FVW786477:FVX786477 GFS786477:GFT786477 GPO786477:GPP786477 GZK786477:GZL786477 HJG786477:HJH786477 HTC786477:HTD786477 ICY786477:ICZ786477 IMU786477:IMV786477 IWQ786477:IWR786477 JGM786477:JGN786477 JQI786477:JQJ786477 KAE786477:KAF786477 KKA786477:KKB786477 KTW786477:KTX786477 LDS786477:LDT786477 LNO786477:LNP786477 LXK786477:LXL786477 MHG786477:MHH786477 MRC786477:MRD786477 NAY786477:NAZ786477 NKU786477:NKV786477 NUQ786477:NUR786477 OEM786477:OEN786477 OOI786477:OOJ786477 OYE786477:OYF786477 PIA786477:PIB786477 PRW786477:PRX786477 QBS786477:QBT786477 QLO786477:QLP786477 QVK786477:QVL786477 RFG786477:RFH786477 RPC786477:RPD786477 RYY786477:RYZ786477 SIU786477:SIV786477 SSQ786477:SSR786477 TCM786477:TCN786477 TMI786477:TMJ786477 TWE786477:TWF786477 UGA786477:UGB786477 UPW786477:UPX786477 UZS786477:UZT786477 VJO786477:VJP786477 VTK786477:VTL786477 WDG786477:WDH786477 WNC786477:WND786477 WWY786477:WWZ786477 AQ852013:AR852013 KM852013:KN852013 UI852013:UJ852013 AEE852013:AEF852013 AOA852013:AOB852013 AXW852013:AXX852013 BHS852013:BHT852013 BRO852013:BRP852013 CBK852013:CBL852013 CLG852013:CLH852013 CVC852013:CVD852013 DEY852013:DEZ852013 DOU852013:DOV852013 DYQ852013:DYR852013 EIM852013:EIN852013 ESI852013:ESJ852013 FCE852013:FCF852013 FMA852013:FMB852013 FVW852013:FVX852013 GFS852013:GFT852013 GPO852013:GPP852013 GZK852013:GZL852013 HJG852013:HJH852013 HTC852013:HTD852013 ICY852013:ICZ852013 IMU852013:IMV852013 IWQ852013:IWR852013 JGM852013:JGN852013 JQI852013:JQJ852013 KAE852013:KAF852013 KKA852013:KKB852013 KTW852013:KTX852013 LDS852013:LDT852013 LNO852013:LNP852013 LXK852013:LXL852013 MHG852013:MHH852013 MRC852013:MRD852013 NAY852013:NAZ852013 NKU852013:NKV852013 NUQ852013:NUR852013 OEM852013:OEN852013 OOI852013:OOJ852013 OYE852013:OYF852013 PIA852013:PIB852013 PRW852013:PRX852013 QBS852013:QBT852013 QLO852013:QLP852013 QVK852013:QVL852013 RFG852013:RFH852013 RPC852013:RPD852013 RYY852013:RYZ852013 SIU852013:SIV852013 SSQ852013:SSR852013 TCM852013:TCN852013 TMI852013:TMJ852013 TWE852013:TWF852013 UGA852013:UGB852013 UPW852013:UPX852013 UZS852013:UZT852013 VJO852013:VJP852013 VTK852013:VTL852013 WDG852013:WDH852013 WNC852013:WND852013 WWY852013:WWZ852013 AQ917549:AR917549 KM917549:KN917549 UI917549:UJ917549 AEE917549:AEF917549 AOA917549:AOB917549 AXW917549:AXX917549 BHS917549:BHT917549 BRO917549:BRP917549 CBK917549:CBL917549 CLG917549:CLH917549 CVC917549:CVD917549 DEY917549:DEZ917549 DOU917549:DOV917549 DYQ917549:DYR917549 EIM917549:EIN917549 ESI917549:ESJ917549 FCE917549:FCF917549 FMA917549:FMB917549 FVW917549:FVX917549 GFS917549:GFT917549 GPO917549:GPP917549 GZK917549:GZL917549 HJG917549:HJH917549 HTC917549:HTD917549 ICY917549:ICZ917549 IMU917549:IMV917549 IWQ917549:IWR917549 JGM917549:JGN917549 JQI917549:JQJ917549 KAE917549:KAF917549 KKA917549:KKB917549 KTW917549:KTX917549 LDS917549:LDT917549 LNO917549:LNP917549 LXK917549:LXL917549 MHG917549:MHH917549 MRC917549:MRD917549 NAY917549:NAZ917549 NKU917549:NKV917549 NUQ917549:NUR917549 OEM917549:OEN917549 OOI917549:OOJ917549 OYE917549:OYF917549 PIA917549:PIB917549 PRW917549:PRX917549 QBS917549:QBT917549 QLO917549:QLP917549 QVK917549:QVL917549 RFG917549:RFH917549 RPC917549:RPD917549 RYY917549:RYZ917549 SIU917549:SIV917549 SSQ917549:SSR917549 TCM917549:TCN917549 TMI917549:TMJ917549 TWE917549:TWF917549 UGA917549:UGB917549 UPW917549:UPX917549 UZS917549:UZT917549 VJO917549:VJP917549 VTK917549:VTL917549 WDG917549:WDH917549 WNC917549:WND917549 WWY917549:WWZ917549 AQ983085:AR983085 KM983085:KN983085 UI983085:UJ983085 AEE983085:AEF983085 AOA983085:AOB983085 AXW983085:AXX983085 BHS983085:BHT983085 BRO983085:BRP983085 CBK983085:CBL983085 CLG983085:CLH983085 CVC983085:CVD983085 DEY983085:DEZ983085 DOU983085:DOV983085 DYQ983085:DYR983085 EIM983085:EIN983085 ESI983085:ESJ983085 FCE983085:FCF983085 FMA983085:FMB983085 FVW983085:FVX983085 GFS983085:GFT983085 GPO983085:GPP983085 GZK983085:GZL983085 HJG983085:HJH983085 HTC983085:HTD983085 ICY983085:ICZ983085 IMU983085:IMV983085 IWQ983085:IWR983085 JGM983085:JGN983085 JQI983085:JQJ983085 KAE983085:KAF983085 KKA983085:KKB983085 KTW983085:KTX983085 LDS983085:LDT983085 LNO983085:LNP983085 LXK983085:LXL983085 MHG983085:MHH983085 MRC983085:MRD983085 NAY983085:NAZ983085 NKU983085:NKV983085 NUQ983085:NUR983085 OEM983085:OEN983085 OOI983085:OOJ983085 OYE983085:OYF983085 PIA983085:PIB983085 PRW983085:PRX983085 QBS983085:QBT983085 QLO983085:QLP983085 QVK983085:QVL983085 RFG983085:RFH983085 RPC983085:RPD983085 RYY983085:RYZ983085 SIU983085:SIV983085 SSQ983085:SSR983085 TCM983085:TCN983085 TMI983085:TMJ983085 TWE983085:TWF983085 UGA983085:UGB983085 UPW983085:UPX983085 UZS983085:UZT983085 VJO983085:VJP983085 VTK983085:VTL983085 WDG983085:WDH983085 WNC983085:WND983085 WWY983085:WWZ983085 AT45:AU45 KP45:KQ45 UL45:UM45 AEH45:AEI45 AOD45:AOE45 AXZ45:AYA45 BHV45:BHW45 BRR45:BRS45 CBN45:CBO45 CLJ45:CLK45 CVF45:CVG45 DFB45:DFC45 DOX45:DOY45 DYT45:DYU45 EIP45:EIQ45 ESL45:ESM45 FCH45:FCI45 FMD45:FME45 FVZ45:FWA45 GFV45:GFW45 GPR45:GPS45 GZN45:GZO45 HJJ45:HJK45 HTF45:HTG45 IDB45:IDC45 IMX45:IMY45 IWT45:IWU45 JGP45:JGQ45 JQL45:JQM45 KAH45:KAI45 KKD45:KKE45 KTZ45:KUA45 LDV45:LDW45 LNR45:LNS45 LXN45:LXO45 MHJ45:MHK45 MRF45:MRG45 NBB45:NBC45 NKX45:NKY45 NUT45:NUU45 OEP45:OEQ45 OOL45:OOM45 OYH45:OYI45 PID45:PIE45 PRZ45:PSA45 QBV45:QBW45 QLR45:QLS45 QVN45:QVO45 RFJ45:RFK45 RPF45:RPG45 RZB45:RZC45 SIX45:SIY45 SST45:SSU45 TCP45:TCQ45 TML45:TMM45 TWH45:TWI45 UGD45:UGE45 UPZ45:UQA45 UZV45:UZW45 VJR45:VJS45 VTN45:VTO45 WDJ45:WDK45 WNF45:WNG45 WXB45:WXC45 AT65581:AU65581 KP65581:KQ65581 UL65581:UM65581 AEH65581:AEI65581 AOD65581:AOE65581 AXZ65581:AYA65581 BHV65581:BHW65581 BRR65581:BRS65581 CBN65581:CBO65581 CLJ65581:CLK65581 CVF65581:CVG65581 DFB65581:DFC65581 DOX65581:DOY65581 DYT65581:DYU65581 EIP65581:EIQ65581 ESL65581:ESM65581 FCH65581:FCI65581 FMD65581:FME65581 FVZ65581:FWA65581 GFV65581:GFW65581 GPR65581:GPS65581 GZN65581:GZO65581 HJJ65581:HJK65581 HTF65581:HTG65581 IDB65581:IDC65581 IMX65581:IMY65581 IWT65581:IWU65581 JGP65581:JGQ65581 JQL65581:JQM65581 KAH65581:KAI65581 KKD65581:KKE65581 KTZ65581:KUA65581 LDV65581:LDW65581 LNR65581:LNS65581 LXN65581:LXO65581 MHJ65581:MHK65581 MRF65581:MRG65581 NBB65581:NBC65581 NKX65581:NKY65581 NUT65581:NUU65581 OEP65581:OEQ65581 OOL65581:OOM65581 OYH65581:OYI65581 PID65581:PIE65581 PRZ65581:PSA65581 QBV65581:QBW65581 QLR65581:QLS65581 QVN65581:QVO65581 RFJ65581:RFK65581 RPF65581:RPG65581 RZB65581:RZC65581 SIX65581:SIY65581 SST65581:SSU65581 TCP65581:TCQ65581 TML65581:TMM65581 TWH65581:TWI65581 UGD65581:UGE65581 UPZ65581:UQA65581 UZV65581:UZW65581 VJR65581:VJS65581 VTN65581:VTO65581 WDJ65581:WDK65581 WNF65581:WNG65581 WXB65581:WXC65581 AT131117:AU131117 KP131117:KQ131117 UL131117:UM131117 AEH131117:AEI131117 AOD131117:AOE131117 AXZ131117:AYA131117 BHV131117:BHW131117 BRR131117:BRS131117 CBN131117:CBO131117 CLJ131117:CLK131117 CVF131117:CVG131117 DFB131117:DFC131117 DOX131117:DOY131117 DYT131117:DYU131117 EIP131117:EIQ131117 ESL131117:ESM131117 FCH131117:FCI131117 FMD131117:FME131117 FVZ131117:FWA131117 GFV131117:GFW131117 GPR131117:GPS131117 GZN131117:GZO131117 HJJ131117:HJK131117 HTF131117:HTG131117 IDB131117:IDC131117 IMX131117:IMY131117 IWT131117:IWU131117 JGP131117:JGQ131117 JQL131117:JQM131117 KAH131117:KAI131117 KKD131117:KKE131117 KTZ131117:KUA131117 LDV131117:LDW131117 LNR131117:LNS131117 LXN131117:LXO131117 MHJ131117:MHK131117 MRF131117:MRG131117 NBB131117:NBC131117 NKX131117:NKY131117 NUT131117:NUU131117 OEP131117:OEQ131117 OOL131117:OOM131117 OYH131117:OYI131117 PID131117:PIE131117 PRZ131117:PSA131117 QBV131117:QBW131117 QLR131117:QLS131117 QVN131117:QVO131117 RFJ131117:RFK131117 RPF131117:RPG131117 RZB131117:RZC131117 SIX131117:SIY131117 SST131117:SSU131117 TCP131117:TCQ131117 TML131117:TMM131117 TWH131117:TWI131117 UGD131117:UGE131117 UPZ131117:UQA131117 UZV131117:UZW131117 VJR131117:VJS131117 VTN131117:VTO131117 WDJ131117:WDK131117 WNF131117:WNG131117 WXB131117:WXC131117 AT196653:AU196653 KP196653:KQ196653 UL196653:UM196653 AEH196653:AEI196653 AOD196653:AOE196653 AXZ196653:AYA196653 BHV196653:BHW196653 BRR196653:BRS196653 CBN196653:CBO196653 CLJ196653:CLK196653 CVF196653:CVG196653 DFB196653:DFC196653 DOX196653:DOY196653 DYT196653:DYU196653 EIP196653:EIQ196653 ESL196653:ESM196653 FCH196653:FCI196653 FMD196653:FME196653 FVZ196653:FWA196653 GFV196653:GFW196653 GPR196653:GPS196653 GZN196653:GZO196653 HJJ196653:HJK196653 HTF196653:HTG196653 IDB196653:IDC196653 IMX196653:IMY196653 IWT196653:IWU196653 JGP196653:JGQ196653 JQL196653:JQM196653 KAH196653:KAI196653 KKD196653:KKE196653 KTZ196653:KUA196653 LDV196653:LDW196653 LNR196653:LNS196653 LXN196653:LXO196653 MHJ196653:MHK196653 MRF196653:MRG196653 NBB196653:NBC196653 NKX196653:NKY196653 NUT196653:NUU196653 OEP196653:OEQ196653 OOL196653:OOM196653 OYH196653:OYI196653 PID196653:PIE196653 PRZ196653:PSA196653 QBV196653:QBW196653 QLR196653:QLS196653 QVN196653:QVO196653 RFJ196653:RFK196653 RPF196653:RPG196653 RZB196653:RZC196653 SIX196653:SIY196653 SST196653:SSU196653 TCP196653:TCQ196653 TML196653:TMM196653 TWH196653:TWI196653 UGD196653:UGE196653 UPZ196653:UQA196653 UZV196653:UZW196653 VJR196653:VJS196653 VTN196653:VTO196653 WDJ196653:WDK196653 WNF196653:WNG196653 WXB196653:WXC196653 AT262189:AU262189 KP262189:KQ262189 UL262189:UM262189 AEH262189:AEI262189 AOD262189:AOE262189 AXZ262189:AYA262189 BHV262189:BHW262189 BRR262189:BRS262189 CBN262189:CBO262189 CLJ262189:CLK262189 CVF262189:CVG262189 DFB262189:DFC262189 DOX262189:DOY262189 DYT262189:DYU262189 EIP262189:EIQ262189 ESL262189:ESM262189 FCH262189:FCI262189 FMD262189:FME262189 FVZ262189:FWA262189 GFV262189:GFW262189 GPR262189:GPS262189 GZN262189:GZO262189 HJJ262189:HJK262189 HTF262189:HTG262189 IDB262189:IDC262189 IMX262189:IMY262189 IWT262189:IWU262189 JGP262189:JGQ262189 JQL262189:JQM262189 KAH262189:KAI262189 KKD262189:KKE262189 KTZ262189:KUA262189 LDV262189:LDW262189 LNR262189:LNS262189 LXN262189:LXO262189 MHJ262189:MHK262189 MRF262189:MRG262189 NBB262189:NBC262189 NKX262189:NKY262189 NUT262189:NUU262189 OEP262189:OEQ262189 OOL262189:OOM262189 OYH262189:OYI262189 PID262189:PIE262189 PRZ262189:PSA262189 QBV262189:QBW262189 QLR262189:QLS262189 QVN262189:QVO262189 RFJ262189:RFK262189 RPF262189:RPG262189 RZB262189:RZC262189 SIX262189:SIY262189 SST262189:SSU262189 TCP262189:TCQ262189 TML262189:TMM262189 TWH262189:TWI262189 UGD262189:UGE262189 UPZ262189:UQA262189 UZV262189:UZW262189 VJR262189:VJS262189 VTN262189:VTO262189 WDJ262189:WDK262189 WNF262189:WNG262189 WXB262189:WXC262189 AT327725:AU327725 KP327725:KQ327725 UL327725:UM327725 AEH327725:AEI327725 AOD327725:AOE327725 AXZ327725:AYA327725 BHV327725:BHW327725 BRR327725:BRS327725 CBN327725:CBO327725 CLJ327725:CLK327725 CVF327725:CVG327725 DFB327725:DFC327725 DOX327725:DOY327725 DYT327725:DYU327725 EIP327725:EIQ327725 ESL327725:ESM327725 FCH327725:FCI327725 FMD327725:FME327725 FVZ327725:FWA327725 GFV327725:GFW327725 GPR327725:GPS327725 GZN327725:GZO327725 HJJ327725:HJK327725 HTF327725:HTG327725 IDB327725:IDC327725 IMX327725:IMY327725 IWT327725:IWU327725 JGP327725:JGQ327725 JQL327725:JQM327725 KAH327725:KAI327725 KKD327725:KKE327725 KTZ327725:KUA327725 LDV327725:LDW327725 LNR327725:LNS327725 LXN327725:LXO327725 MHJ327725:MHK327725 MRF327725:MRG327725 NBB327725:NBC327725 NKX327725:NKY327725 NUT327725:NUU327725 OEP327725:OEQ327725 OOL327725:OOM327725 OYH327725:OYI327725 PID327725:PIE327725 PRZ327725:PSA327725 QBV327725:QBW327725 QLR327725:QLS327725 QVN327725:QVO327725 RFJ327725:RFK327725 RPF327725:RPG327725 RZB327725:RZC327725 SIX327725:SIY327725 SST327725:SSU327725 TCP327725:TCQ327725 TML327725:TMM327725 TWH327725:TWI327725 UGD327725:UGE327725 UPZ327725:UQA327725 UZV327725:UZW327725 VJR327725:VJS327725 VTN327725:VTO327725 WDJ327725:WDK327725 WNF327725:WNG327725 WXB327725:WXC327725 AT393261:AU393261 KP393261:KQ393261 UL393261:UM393261 AEH393261:AEI393261 AOD393261:AOE393261 AXZ393261:AYA393261 BHV393261:BHW393261 BRR393261:BRS393261 CBN393261:CBO393261 CLJ393261:CLK393261 CVF393261:CVG393261 DFB393261:DFC393261 DOX393261:DOY393261 DYT393261:DYU393261 EIP393261:EIQ393261 ESL393261:ESM393261 FCH393261:FCI393261 FMD393261:FME393261 FVZ393261:FWA393261 GFV393261:GFW393261 GPR393261:GPS393261 GZN393261:GZO393261 HJJ393261:HJK393261 HTF393261:HTG393261 IDB393261:IDC393261 IMX393261:IMY393261 IWT393261:IWU393261 JGP393261:JGQ393261 JQL393261:JQM393261 KAH393261:KAI393261 KKD393261:KKE393261 KTZ393261:KUA393261 LDV393261:LDW393261 LNR393261:LNS393261 LXN393261:LXO393261 MHJ393261:MHK393261 MRF393261:MRG393261 NBB393261:NBC393261 NKX393261:NKY393261 NUT393261:NUU393261 OEP393261:OEQ393261 OOL393261:OOM393261 OYH393261:OYI393261 PID393261:PIE393261 PRZ393261:PSA393261 QBV393261:QBW393261 QLR393261:QLS393261 QVN393261:QVO393261 RFJ393261:RFK393261 RPF393261:RPG393261 RZB393261:RZC393261 SIX393261:SIY393261 SST393261:SSU393261 TCP393261:TCQ393261 TML393261:TMM393261 TWH393261:TWI393261 UGD393261:UGE393261 UPZ393261:UQA393261 UZV393261:UZW393261 VJR393261:VJS393261 VTN393261:VTO393261 WDJ393261:WDK393261 WNF393261:WNG393261 WXB393261:WXC393261 AT458797:AU458797 KP458797:KQ458797 UL458797:UM458797 AEH458797:AEI458797 AOD458797:AOE458797 AXZ458797:AYA458797 BHV458797:BHW458797 BRR458797:BRS458797 CBN458797:CBO458797 CLJ458797:CLK458797 CVF458797:CVG458797 DFB458797:DFC458797 DOX458797:DOY458797 DYT458797:DYU458797 EIP458797:EIQ458797 ESL458797:ESM458797 FCH458797:FCI458797 FMD458797:FME458797 FVZ458797:FWA458797 GFV458797:GFW458797 GPR458797:GPS458797 GZN458797:GZO458797 HJJ458797:HJK458797 HTF458797:HTG458797 IDB458797:IDC458797 IMX458797:IMY458797 IWT458797:IWU458797 JGP458797:JGQ458797 JQL458797:JQM458797 KAH458797:KAI458797 KKD458797:KKE458797 KTZ458797:KUA458797 LDV458797:LDW458797 LNR458797:LNS458797 LXN458797:LXO458797 MHJ458797:MHK458797 MRF458797:MRG458797 NBB458797:NBC458797 NKX458797:NKY458797 NUT458797:NUU458797 OEP458797:OEQ458797 OOL458797:OOM458797 OYH458797:OYI458797 PID458797:PIE458797 PRZ458797:PSA458797 QBV458797:QBW458797 QLR458797:QLS458797 QVN458797:QVO458797 RFJ458797:RFK458797 RPF458797:RPG458797 RZB458797:RZC458797 SIX458797:SIY458797 SST458797:SSU458797 TCP458797:TCQ458797 TML458797:TMM458797 TWH458797:TWI458797 UGD458797:UGE458797 UPZ458797:UQA458797 UZV458797:UZW458797 VJR458797:VJS458797 VTN458797:VTO458797 WDJ458797:WDK458797 WNF458797:WNG458797 WXB458797:WXC458797 AT524333:AU524333 KP524333:KQ524333 UL524333:UM524333 AEH524333:AEI524333 AOD524333:AOE524333 AXZ524333:AYA524333 BHV524333:BHW524333 BRR524333:BRS524333 CBN524333:CBO524333 CLJ524333:CLK524333 CVF524333:CVG524333 DFB524333:DFC524333 DOX524333:DOY524333 DYT524333:DYU524333 EIP524333:EIQ524333 ESL524333:ESM524333 FCH524333:FCI524333 FMD524333:FME524333 FVZ524333:FWA524333 GFV524333:GFW524333 GPR524333:GPS524333 GZN524333:GZO524333 HJJ524333:HJK524333 HTF524333:HTG524333 IDB524333:IDC524333 IMX524333:IMY524333 IWT524333:IWU524333 JGP524333:JGQ524333 JQL524333:JQM524333 KAH524333:KAI524333 KKD524333:KKE524333 KTZ524333:KUA524333 LDV524333:LDW524333 LNR524333:LNS524333 LXN524333:LXO524333 MHJ524333:MHK524333 MRF524333:MRG524333 NBB524333:NBC524333 NKX524333:NKY524333 NUT524333:NUU524333 OEP524333:OEQ524333 OOL524333:OOM524333 OYH524333:OYI524333 PID524333:PIE524333 PRZ524333:PSA524333 QBV524333:QBW524333 QLR524333:QLS524333 QVN524333:QVO524333 RFJ524333:RFK524333 RPF524333:RPG524333 RZB524333:RZC524333 SIX524333:SIY524333 SST524333:SSU524333 TCP524333:TCQ524333 TML524333:TMM524333 TWH524333:TWI524333 UGD524333:UGE524333 UPZ524333:UQA524333 UZV524333:UZW524333 VJR524333:VJS524333 VTN524333:VTO524333 WDJ524333:WDK524333 WNF524333:WNG524333 WXB524333:WXC524333 AT589869:AU589869 KP589869:KQ589869 UL589869:UM589869 AEH589869:AEI589869 AOD589869:AOE589869 AXZ589869:AYA589869 BHV589869:BHW589869 BRR589869:BRS589869 CBN589869:CBO589869 CLJ589869:CLK589869 CVF589869:CVG589869 DFB589869:DFC589869 DOX589869:DOY589869 DYT589869:DYU589869 EIP589869:EIQ589869 ESL589869:ESM589869 FCH589869:FCI589869 FMD589869:FME589869 FVZ589869:FWA589869 GFV589869:GFW589869 GPR589869:GPS589869 GZN589869:GZO589869 HJJ589869:HJK589869 HTF589869:HTG589869 IDB589869:IDC589869 IMX589869:IMY589869 IWT589869:IWU589869 JGP589869:JGQ589869 JQL589869:JQM589869 KAH589869:KAI589869 KKD589869:KKE589869 KTZ589869:KUA589869 LDV589869:LDW589869 LNR589869:LNS589869 LXN589869:LXO589869 MHJ589869:MHK589869 MRF589869:MRG589869 NBB589869:NBC589869 NKX589869:NKY589869 NUT589869:NUU589869 OEP589869:OEQ589869 OOL589869:OOM589869 OYH589869:OYI589869 PID589869:PIE589869 PRZ589869:PSA589869 QBV589869:QBW589869 QLR589869:QLS589869 QVN589869:QVO589869 RFJ589869:RFK589869 RPF589869:RPG589869 RZB589869:RZC589869 SIX589869:SIY589869 SST589869:SSU589869 TCP589869:TCQ589869 TML589869:TMM589869 TWH589869:TWI589869 UGD589869:UGE589869 UPZ589869:UQA589869 UZV589869:UZW589869 VJR589869:VJS589869 VTN589869:VTO589869 WDJ589869:WDK589869 WNF589869:WNG589869 WXB589869:WXC589869 AT655405:AU655405 KP655405:KQ655405 UL655405:UM655405 AEH655405:AEI655405 AOD655405:AOE655405 AXZ655405:AYA655405 BHV655405:BHW655405 BRR655405:BRS655405 CBN655405:CBO655405 CLJ655405:CLK655405 CVF655405:CVG655405 DFB655405:DFC655405 DOX655405:DOY655405 DYT655405:DYU655405 EIP655405:EIQ655405 ESL655405:ESM655405 FCH655405:FCI655405 FMD655405:FME655405 FVZ655405:FWA655405 GFV655405:GFW655405 GPR655405:GPS655405 GZN655405:GZO655405 HJJ655405:HJK655405 HTF655405:HTG655405 IDB655405:IDC655405 IMX655405:IMY655405 IWT655405:IWU655405 JGP655405:JGQ655405 JQL655405:JQM655405 KAH655405:KAI655405 KKD655405:KKE655405 KTZ655405:KUA655405 LDV655405:LDW655405 LNR655405:LNS655405 LXN655405:LXO655405 MHJ655405:MHK655405 MRF655405:MRG655405 NBB655405:NBC655405 NKX655405:NKY655405 NUT655405:NUU655405 OEP655405:OEQ655405 OOL655405:OOM655405 OYH655405:OYI655405 PID655405:PIE655405 PRZ655405:PSA655405 QBV655405:QBW655405 QLR655405:QLS655405 QVN655405:QVO655405 RFJ655405:RFK655405 RPF655405:RPG655405 RZB655405:RZC655405 SIX655405:SIY655405 SST655405:SSU655405 TCP655405:TCQ655405 TML655405:TMM655405 TWH655405:TWI655405 UGD655405:UGE655405 UPZ655405:UQA655405 UZV655405:UZW655405 VJR655405:VJS655405 VTN655405:VTO655405 WDJ655405:WDK655405 WNF655405:WNG655405 WXB655405:WXC655405 AT720941:AU720941 KP720941:KQ720941 UL720941:UM720941 AEH720941:AEI720941 AOD720941:AOE720941 AXZ720941:AYA720941 BHV720941:BHW720941 BRR720941:BRS720941 CBN720941:CBO720941 CLJ720941:CLK720941 CVF720941:CVG720941 DFB720941:DFC720941 DOX720941:DOY720941 DYT720941:DYU720941 EIP720941:EIQ720941 ESL720941:ESM720941 FCH720941:FCI720941 FMD720941:FME720941 FVZ720941:FWA720941 GFV720941:GFW720941 GPR720941:GPS720941 GZN720941:GZO720941 HJJ720941:HJK720941 HTF720941:HTG720941 IDB720941:IDC720941 IMX720941:IMY720941 IWT720941:IWU720941 JGP720941:JGQ720941 JQL720941:JQM720941 KAH720941:KAI720941 KKD720941:KKE720941 KTZ720941:KUA720941 LDV720941:LDW720941 LNR720941:LNS720941 LXN720941:LXO720941 MHJ720941:MHK720941 MRF720941:MRG720941 NBB720941:NBC720941 NKX720941:NKY720941 NUT720941:NUU720941 OEP720941:OEQ720941 OOL720941:OOM720941 OYH720941:OYI720941 PID720941:PIE720941 PRZ720941:PSA720941 QBV720941:QBW720941 QLR720941:QLS720941 QVN720941:QVO720941 RFJ720941:RFK720941 RPF720941:RPG720941 RZB720941:RZC720941 SIX720941:SIY720941 SST720941:SSU720941 TCP720941:TCQ720941 TML720941:TMM720941 TWH720941:TWI720941 UGD720941:UGE720941 UPZ720941:UQA720941 UZV720941:UZW720941 VJR720941:VJS720941 VTN720941:VTO720941 WDJ720941:WDK720941 WNF720941:WNG720941 WXB720941:WXC720941 AT786477:AU786477 KP786477:KQ786477 UL786477:UM786477 AEH786477:AEI786477 AOD786477:AOE786477 AXZ786477:AYA786477 BHV786477:BHW786477 BRR786477:BRS786477 CBN786477:CBO786477 CLJ786477:CLK786477 CVF786477:CVG786477 DFB786477:DFC786477 DOX786477:DOY786477 DYT786477:DYU786477 EIP786477:EIQ786477 ESL786477:ESM786477 FCH786477:FCI786477 FMD786477:FME786477 FVZ786477:FWA786477 GFV786477:GFW786477 GPR786477:GPS786477 GZN786477:GZO786477 HJJ786477:HJK786477 HTF786477:HTG786477 IDB786477:IDC786477 IMX786477:IMY786477 IWT786477:IWU786477 JGP786477:JGQ786477 JQL786477:JQM786477 KAH786477:KAI786477 KKD786477:KKE786477 KTZ786477:KUA786477 LDV786477:LDW786477 LNR786477:LNS786477 LXN786477:LXO786477 MHJ786477:MHK786477 MRF786477:MRG786477 NBB786477:NBC786477 NKX786477:NKY786477 NUT786477:NUU786477 OEP786477:OEQ786477 OOL786477:OOM786477 OYH786477:OYI786477 PID786477:PIE786477 PRZ786477:PSA786477 QBV786477:QBW786477 QLR786477:QLS786477 QVN786477:QVO786477 RFJ786477:RFK786477 RPF786477:RPG786477 RZB786477:RZC786477 SIX786477:SIY786477 SST786477:SSU786477 TCP786477:TCQ786477 TML786477:TMM786477 TWH786477:TWI786477 UGD786477:UGE786477 UPZ786477:UQA786477 UZV786477:UZW786477 VJR786477:VJS786477 VTN786477:VTO786477 WDJ786477:WDK786477 WNF786477:WNG786477 WXB786477:WXC786477 AT852013:AU852013 KP852013:KQ852013 UL852013:UM852013 AEH852013:AEI852013 AOD852013:AOE852013 AXZ852013:AYA852013 BHV852013:BHW852013 BRR852013:BRS852013 CBN852013:CBO852013 CLJ852013:CLK852013 CVF852013:CVG852013 DFB852013:DFC852013 DOX852013:DOY852013 DYT852013:DYU852013 EIP852013:EIQ852013 ESL852013:ESM852013 FCH852013:FCI852013 FMD852013:FME852013 FVZ852013:FWA852013 GFV852013:GFW852013 GPR852013:GPS852013 GZN852013:GZO852013 HJJ852013:HJK852013 HTF852013:HTG852013 IDB852013:IDC852013 IMX852013:IMY852013 IWT852013:IWU852013 JGP852013:JGQ852013 JQL852013:JQM852013 KAH852013:KAI852013 KKD852013:KKE852013 KTZ852013:KUA852013 LDV852013:LDW852013 LNR852013:LNS852013 LXN852013:LXO852013 MHJ852013:MHK852013 MRF852013:MRG852013 NBB852013:NBC852013 NKX852013:NKY852013 NUT852013:NUU852013 OEP852013:OEQ852013 OOL852013:OOM852013 OYH852013:OYI852013 PID852013:PIE852013 PRZ852013:PSA852013 QBV852013:QBW852013 QLR852013:QLS852013 QVN852013:QVO852013 RFJ852013:RFK852013 RPF852013:RPG852013 RZB852013:RZC852013 SIX852013:SIY852013 SST852013:SSU852013 TCP852013:TCQ852013 TML852013:TMM852013 TWH852013:TWI852013 UGD852013:UGE852013 UPZ852013:UQA852013 UZV852013:UZW852013 VJR852013:VJS852013 VTN852013:VTO852013 WDJ852013:WDK852013 WNF852013:WNG852013 WXB852013:WXC852013 AT917549:AU917549 KP917549:KQ917549 UL917549:UM917549 AEH917549:AEI917549 AOD917549:AOE917549 AXZ917549:AYA917549 BHV917549:BHW917549 BRR917549:BRS917549 CBN917549:CBO917549 CLJ917549:CLK917549 CVF917549:CVG917549 DFB917549:DFC917549 DOX917549:DOY917549 DYT917549:DYU917549 EIP917549:EIQ917549 ESL917549:ESM917549 FCH917549:FCI917549 FMD917549:FME917549 FVZ917549:FWA917549 GFV917549:GFW917549 GPR917549:GPS917549 GZN917549:GZO917549 HJJ917549:HJK917549 HTF917549:HTG917549 IDB917549:IDC917549 IMX917549:IMY917549 IWT917549:IWU917549 JGP917549:JGQ917549 JQL917549:JQM917549 KAH917549:KAI917549 KKD917549:KKE917549 KTZ917549:KUA917549 LDV917549:LDW917549 LNR917549:LNS917549 LXN917549:LXO917549 MHJ917549:MHK917549 MRF917549:MRG917549 NBB917549:NBC917549 NKX917549:NKY917549 NUT917549:NUU917549 OEP917549:OEQ917549 OOL917549:OOM917549 OYH917549:OYI917549 PID917549:PIE917549 PRZ917549:PSA917549 QBV917549:QBW917549 QLR917549:QLS917549 QVN917549:QVO917549 RFJ917549:RFK917549 RPF917549:RPG917549 RZB917549:RZC917549 SIX917549:SIY917549 SST917549:SSU917549 TCP917549:TCQ917549 TML917549:TMM917549 TWH917549:TWI917549 UGD917549:UGE917549 UPZ917549:UQA917549 UZV917549:UZW917549 VJR917549:VJS917549 VTN917549:VTO917549 WDJ917549:WDK917549 WNF917549:WNG917549 WXB917549:WXC917549 AT983085:AU983085 KP983085:KQ983085 UL983085:UM983085 AEH983085:AEI983085 AOD983085:AOE983085 AXZ983085:AYA983085 BHV983085:BHW983085 BRR983085:BRS983085 CBN983085:CBO983085 CLJ983085:CLK983085 CVF983085:CVG983085 DFB983085:DFC983085 DOX983085:DOY983085 DYT983085:DYU983085 EIP983085:EIQ983085 ESL983085:ESM983085 FCH983085:FCI983085 FMD983085:FME983085 FVZ983085:FWA983085 GFV983085:GFW983085 GPR983085:GPS983085 GZN983085:GZO983085 HJJ983085:HJK983085 HTF983085:HTG983085 IDB983085:IDC983085 IMX983085:IMY983085 IWT983085:IWU983085 JGP983085:JGQ983085 JQL983085:JQM983085 KAH983085:KAI983085 KKD983085:KKE983085 KTZ983085:KUA983085 LDV983085:LDW983085 LNR983085:LNS983085 LXN983085:LXO983085 MHJ983085:MHK983085 MRF983085:MRG983085 NBB983085:NBC983085 NKX983085:NKY983085 NUT983085:NUU983085 OEP983085:OEQ983085 OOL983085:OOM983085 OYH983085:OYI983085 PID983085:PIE983085 PRZ983085:PSA983085 QBV983085:QBW983085 QLR983085:QLS983085 QVN983085:QVO983085 RFJ983085:RFK983085 RPF983085:RPG983085 RZB983085:RZC983085 SIX983085:SIY983085 SST983085:SSU983085 TCP983085:TCQ983085 TML983085:TMM983085 TWH983085:TWI983085 UGD983085:UGE983085 UPZ983085:UQA983085 UZV983085:UZW983085 VJR983085:VJS983085 VTN983085:VTO983085 WDJ983085:WDK983085 WNF983085:WNG983085 WXB983085:WXC983085 AW45 KS45 UO45 AEK45 AOG45 AYC45 BHY45 BRU45 CBQ45 CLM45 CVI45 DFE45 DPA45 DYW45 EIS45 ESO45 FCK45 FMG45 FWC45 GFY45 GPU45 GZQ45 HJM45 HTI45 IDE45 INA45 IWW45 JGS45 JQO45 KAK45 KKG45 KUC45 LDY45 LNU45 LXQ45 MHM45 MRI45 NBE45 NLA45 NUW45 OES45 OOO45 OYK45 PIG45 PSC45 QBY45 QLU45 QVQ45 RFM45 RPI45 RZE45 SJA45 SSW45 TCS45 TMO45 TWK45 UGG45 UQC45 UZY45 VJU45 VTQ45 WDM45 WNI45 WXE45 AW65581 KS65581 UO65581 AEK65581 AOG65581 AYC65581 BHY65581 BRU65581 CBQ65581 CLM65581 CVI65581 DFE65581 DPA65581 DYW65581 EIS65581 ESO65581 FCK65581 FMG65581 FWC65581 GFY65581 GPU65581 GZQ65581 HJM65581 HTI65581 IDE65581 INA65581 IWW65581 JGS65581 JQO65581 KAK65581 KKG65581 KUC65581 LDY65581 LNU65581 LXQ65581 MHM65581 MRI65581 NBE65581 NLA65581 NUW65581 OES65581 OOO65581 OYK65581 PIG65581 PSC65581 QBY65581 QLU65581 QVQ65581 RFM65581 RPI65581 RZE65581 SJA65581 SSW65581 TCS65581 TMO65581 TWK65581 UGG65581 UQC65581 UZY65581 VJU65581 VTQ65581 WDM65581 WNI65581 WXE65581 AW131117 KS131117 UO131117 AEK131117 AOG131117 AYC131117 BHY131117 BRU131117 CBQ131117 CLM131117 CVI131117 DFE131117 DPA131117 DYW131117 EIS131117 ESO131117 FCK131117 FMG131117 FWC131117 GFY131117 GPU131117 GZQ131117 HJM131117 HTI131117 IDE131117 INA131117 IWW131117 JGS131117 JQO131117 KAK131117 KKG131117 KUC131117 LDY131117 LNU131117 LXQ131117 MHM131117 MRI131117 NBE131117 NLA131117 NUW131117 OES131117 OOO131117 OYK131117 PIG131117 PSC131117 QBY131117 QLU131117 QVQ131117 RFM131117 RPI131117 RZE131117 SJA131117 SSW131117 TCS131117 TMO131117 TWK131117 UGG131117 UQC131117 UZY131117 VJU131117 VTQ131117 WDM131117 WNI131117 WXE131117 AW196653 KS196653 UO196653 AEK196653 AOG196653 AYC196653 BHY196653 BRU196653 CBQ196653 CLM196653 CVI196653 DFE196653 DPA196653 DYW196653 EIS196653 ESO196653 FCK196653 FMG196653 FWC196653 GFY196653 GPU196653 GZQ196653 HJM196653 HTI196653 IDE196653 INA196653 IWW196653 JGS196653 JQO196653 KAK196653 KKG196653 KUC196653 LDY196653 LNU196653 LXQ196653 MHM196653 MRI196653 NBE196653 NLA196653 NUW196653 OES196653 OOO196653 OYK196653 PIG196653 PSC196653 QBY196653 QLU196653 QVQ196653 RFM196653 RPI196653 RZE196653 SJA196653 SSW196653 TCS196653 TMO196653 TWK196653 UGG196653 UQC196653 UZY196653 VJU196653 VTQ196653 WDM196653 WNI196653 WXE196653 AW262189 KS262189 UO262189 AEK262189 AOG262189 AYC262189 BHY262189 BRU262189 CBQ262189 CLM262189 CVI262189 DFE262189 DPA262189 DYW262189 EIS262189 ESO262189 FCK262189 FMG262189 FWC262189 GFY262189 GPU262189 GZQ262189 HJM262189 HTI262189 IDE262189 INA262189 IWW262189 JGS262189 JQO262189 KAK262189 KKG262189 KUC262189 LDY262189 LNU262189 LXQ262189 MHM262189 MRI262189 NBE262189 NLA262189 NUW262189 OES262189 OOO262189 OYK262189 PIG262189 PSC262189 QBY262189 QLU262189 QVQ262189 RFM262189 RPI262189 RZE262189 SJA262189 SSW262189 TCS262189 TMO262189 TWK262189 UGG262189 UQC262189 UZY262189 VJU262189 VTQ262189 WDM262189 WNI262189 WXE262189 AW327725 KS327725 UO327725 AEK327725 AOG327725 AYC327725 BHY327725 BRU327725 CBQ327725 CLM327725 CVI327725 DFE327725 DPA327725 DYW327725 EIS327725 ESO327725 FCK327725 FMG327725 FWC327725 GFY327725 GPU327725 GZQ327725 HJM327725 HTI327725 IDE327725 INA327725 IWW327725 JGS327725 JQO327725 KAK327725 KKG327725 KUC327725 LDY327725 LNU327725 LXQ327725 MHM327725 MRI327725 NBE327725 NLA327725 NUW327725 OES327725 OOO327725 OYK327725 PIG327725 PSC327725 QBY327725 QLU327725 QVQ327725 RFM327725 RPI327725 RZE327725 SJA327725 SSW327725 TCS327725 TMO327725 TWK327725 UGG327725 UQC327725 UZY327725 VJU327725 VTQ327725 WDM327725 WNI327725 WXE327725 AW393261 KS393261 UO393261 AEK393261 AOG393261 AYC393261 BHY393261 BRU393261 CBQ393261 CLM393261 CVI393261 DFE393261 DPA393261 DYW393261 EIS393261 ESO393261 FCK393261 FMG393261 FWC393261 GFY393261 GPU393261 GZQ393261 HJM393261 HTI393261 IDE393261 INA393261 IWW393261 JGS393261 JQO393261 KAK393261 KKG393261 KUC393261 LDY393261 LNU393261 LXQ393261 MHM393261 MRI393261 NBE393261 NLA393261 NUW393261 OES393261 OOO393261 OYK393261 PIG393261 PSC393261 QBY393261 QLU393261 QVQ393261 RFM393261 RPI393261 RZE393261 SJA393261 SSW393261 TCS393261 TMO393261 TWK393261 UGG393261 UQC393261 UZY393261 VJU393261 VTQ393261 WDM393261 WNI393261 WXE393261 AW458797 KS458797 UO458797 AEK458797 AOG458797 AYC458797 BHY458797 BRU458797 CBQ458797 CLM458797 CVI458797 DFE458797 DPA458797 DYW458797 EIS458797 ESO458797 FCK458797 FMG458797 FWC458797 GFY458797 GPU458797 GZQ458797 HJM458797 HTI458797 IDE458797 INA458797 IWW458797 JGS458797 JQO458797 KAK458797 KKG458797 KUC458797 LDY458797 LNU458797 LXQ458797 MHM458797 MRI458797 NBE458797 NLA458797 NUW458797 OES458797 OOO458797 OYK458797 PIG458797 PSC458797 QBY458797 QLU458797 QVQ458797 RFM458797 RPI458797 RZE458797 SJA458797 SSW458797 TCS458797 TMO458797 TWK458797 UGG458797 UQC458797 UZY458797 VJU458797 VTQ458797 WDM458797 WNI458797 WXE458797 AW524333 KS524333 UO524333 AEK524333 AOG524333 AYC524333 BHY524333 BRU524333 CBQ524333 CLM524333 CVI524333 DFE524333 DPA524333 DYW524333 EIS524333 ESO524333 FCK524333 FMG524333 FWC524333 GFY524333 GPU524333 GZQ524333 HJM524333 HTI524333 IDE524333 INA524333 IWW524333 JGS524333 JQO524333 KAK524333 KKG524333 KUC524333 LDY524333 LNU524333 LXQ524333 MHM524333 MRI524333 NBE524333 NLA524333 NUW524333 OES524333 OOO524333 OYK524333 PIG524333 PSC524333 QBY524333 QLU524333 QVQ524333 RFM524333 RPI524333 RZE524333 SJA524333 SSW524333 TCS524333 TMO524333 TWK524333 UGG524333 UQC524333 UZY524333 VJU524333 VTQ524333 WDM524333 WNI524333 WXE524333 AW589869 KS589869 UO589869 AEK589869 AOG589869 AYC589869 BHY589869 BRU589869 CBQ589869 CLM589869 CVI589869 DFE589869 DPA589869 DYW589869 EIS589869 ESO589869 FCK589869 FMG589869 FWC589869 GFY589869 GPU589869 GZQ589869 HJM589869 HTI589869 IDE589869 INA589869 IWW589869 JGS589869 JQO589869 KAK589869 KKG589869 KUC589869 LDY589869 LNU589869 LXQ589869 MHM589869 MRI589869 NBE589869 NLA589869 NUW589869 OES589869 OOO589869 OYK589869 PIG589869 PSC589869 QBY589869 QLU589869 QVQ589869 RFM589869 RPI589869 RZE589869 SJA589869 SSW589869 TCS589869 TMO589869 TWK589869 UGG589869 UQC589869 UZY589869 VJU589869 VTQ589869 WDM589869 WNI589869 WXE589869 AW655405 KS655405 UO655405 AEK655405 AOG655405 AYC655405 BHY655405 BRU655405 CBQ655405 CLM655405 CVI655405 DFE655405 DPA655405 DYW655405 EIS655405 ESO655405 FCK655405 FMG655405 FWC655405 GFY655405 GPU655405 GZQ655405 HJM655405 HTI655405 IDE655405 INA655405 IWW655405 JGS655405 JQO655405 KAK655405 KKG655405 KUC655405 LDY655405 LNU655405 LXQ655405 MHM655405 MRI655405 NBE655405 NLA655405 NUW655405 OES655405 OOO655405 OYK655405 PIG655405 PSC655405 QBY655405 QLU655405 QVQ655405 RFM655405 RPI655405 RZE655405 SJA655405 SSW655405 TCS655405 TMO655405 TWK655405 UGG655405 UQC655405 UZY655405 VJU655405 VTQ655405 WDM655405 WNI655405 WXE655405 AW720941 KS720941 UO720941 AEK720941 AOG720941 AYC720941 BHY720941 BRU720941 CBQ720941 CLM720941 CVI720941 DFE720941 DPA720941 DYW720941 EIS720941 ESO720941 FCK720941 FMG720941 FWC720941 GFY720941 GPU720941 GZQ720941 HJM720941 HTI720941 IDE720941 INA720941 IWW720941 JGS720941 JQO720941 KAK720941 KKG720941 KUC720941 LDY720941 LNU720941 LXQ720941 MHM720941 MRI720941 NBE720941 NLA720941 NUW720941 OES720941 OOO720941 OYK720941 PIG720941 PSC720941 QBY720941 QLU720941 QVQ720941 RFM720941 RPI720941 RZE720941 SJA720941 SSW720941 TCS720941 TMO720941 TWK720941 UGG720941 UQC720941 UZY720941 VJU720941 VTQ720941 WDM720941 WNI720941 WXE720941 AW786477 KS786477 UO786477 AEK786477 AOG786477 AYC786477 BHY786477 BRU786477 CBQ786477 CLM786477 CVI786477 DFE786477 DPA786477 DYW786477 EIS786477 ESO786477 FCK786477 FMG786477 FWC786477 GFY786477 GPU786477 GZQ786477 HJM786477 HTI786477 IDE786477 INA786477 IWW786477 JGS786477 JQO786477 KAK786477 KKG786477 KUC786477 LDY786477 LNU786477 LXQ786477 MHM786477 MRI786477 NBE786477 NLA786477 NUW786477 OES786477 OOO786477 OYK786477 PIG786477 PSC786477 QBY786477 QLU786477 QVQ786477 RFM786477 RPI786477 RZE786477 SJA786477 SSW786477 TCS786477 TMO786477 TWK786477 UGG786477 UQC786477 UZY786477 VJU786477 VTQ786477 WDM786477 WNI786477 WXE786477 AW852013 KS852013 UO852013 AEK852013 AOG852013 AYC852013 BHY852013 BRU852013 CBQ852013 CLM852013 CVI852013 DFE852013 DPA852013 DYW852013 EIS852013 ESO852013 FCK852013 FMG852013 FWC852013 GFY852013 GPU852013 GZQ852013 HJM852013 HTI852013 IDE852013 INA852013 IWW852013 JGS852013 JQO852013 KAK852013 KKG852013 KUC852013 LDY852013 LNU852013 LXQ852013 MHM852013 MRI852013 NBE852013 NLA852013 NUW852013 OES852013 OOO852013 OYK852013 PIG852013 PSC852013 QBY852013 QLU852013 QVQ852013 RFM852013 RPI852013 RZE852013 SJA852013 SSW852013 TCS852013 TMO852013 TWK852013 UGG852013 UQC852013 UZY852013 VJU852013 VTQ852013 WDM852013 WNI852013 WXE852013 AW917549 KS917549 UO917549 AEK917549 AOG917549 AYC917549 BHY917549 BRU917549 CBQ917549 CLM917549 CVI917549 DFE917549 DPA917549 DYW917549 EIS917549 ESO917549 FCK917549 FMG917549 FWC917549 GFY917549 GPU917549 GZQ917549 HJM917549 HTI917549 IDE917549 INA917549 IWW917549 JGS917549 JQO917549 KAK917549 KKG917549 KUC917549 LDY917549 LNU917549 LXQ917549 MHM917549 MRI917549 NBE917549 NLA917549 NUW917549 OES917549 OOO917549 OYK917549 PIG917549 PSC917549 QBY917549 QLU917549 QVQ917549 RFM917549 RPI917549 RZE917549 SJA917549 SSW917549 TCS917549 TMO917549 TWK917549 UGG917549 UQC917549 UZY917549 VJU917549 VTQ917549 WDM917549 WNI917549 WXE917549 AW983085 KS983085 UO983085 AEK983085 AOG983085 AYC983085 BHY983085 BRU983085 CBQ983085 CLM983085 CVI983085 DFE983085 DPA983085 DYW983085 EIS983085 ESO983085 FCK983085 FMG983085 FWC983085 GFY983085 GPU983085 GZQ983085 HJM983085 HTI983085 IDE983085 INA983085 IWW983085 JGS983085 JQO983085 KAK983085 KKG983085 KUC983085 LDY983085 LNU983085 LXQ983085 MHM983085 MRI983085 NBE983085 NLA983085 NUW983085 OES983085 OOO983085 OYK983085 PIG983085 PSC983085 QBY983085 QLU983085 QVQ983085 RFM983085 RPI983085 RZE983085 SJA983085 SSW983085 TCS983085 TMO983085 TWK983085 UGG983085 UQC983085 UZY983085 VJU983085 VTQ983085 WDM983085 WNI983085 WXE983085 P47:R47 JL47:JN47 TH47:TJ47 ADD47:ADF47 AMZ47:ANB47 AWV47:AWX47 BGR47:BGT47 BQN47:BQP47 CAJ47:CAL47 CKF47:CKH47 CUB47:CUD47 DDX47:DDZ47 DNT47:DNV47 DXP47:DXR47 EHL47:EHN47 ERH47:ERJ47 FBD47:FBF47 FKZ47:FLB47 FUV47:FUX47 GER47:GET47 GON47:GOP47 GYJ47:GYL47 HIF47:HIH47 HSB47:HSD47 IBX47:IBZ47 ILT47:ILV47 IVP47:IVR47 JFL47:JFN47 JPH47:JPJ47 JZD47:JZF47 KIZ47:KJB47 KSV47:KSX47 LCR47:LCT47 LMN47:LMP47 LWJ47:LWL47 MGF47:MGH47 MQB47:MQD47 MZX47:MZZ47 NJT47:NJV47 NTP47:NTR47 ODL47:ODN47 ONH47:ONJ47 OXD47:OXF47 PGZ47:PHB47 PQV47:PQX47 QAR47:QAT47 QKN47:QKP47 QUJ47:QUL47 REF47:REH47 ROB47:ROD47 RXX47:RXZ47 SHT47:SHV47 SRP47:SRR47 TBL47:TBN47 TLH47:TLJ47 TVD47:TVF47 UEZ47:UFB47 UOV47:UOX47 UYR47:UYT47 VIN47:VIP47 VSJ47:VSL47 WCF47:WCH47 WMB47:WMD47 WVX47:WVZ47 P65583:R65583 JL65583:JN65583 TH65583:TJ65583 ADD65583:ADF65583 AMZ65583:ANB65583 AWV65583:AWX65583 BGR65583:BGT65583 BQN65583:BQP65583 CAJ65583:CAL65583 CKF65583:CKH65583 CUB65583:CUD65583 DDX65583:DDZ65583 DNT65583:DNV65583 DXP65583:DXR65583 EHL65583:EHN65583 ERH65583:ERJ65583 FBD65583:FBF65583 FKZ65583:FLB65583 FUV65583:FUX65583 GER65583:GET65583 GON65583:GOP65583 GYJ65583:GYL65583 HIF65583:HIH65583 HSB65583:HSD65583 IBX65583:IBZ65583 ILT65583:ILV65583 IVP65583:IVR65583 JFL65583:JFN65583 JPH65583:JPJ65583 JZD65583:JZF65583 KIZ65583:KJB65583 KSV65583:KSX65583 LCR65583:LCT65583 LMN65583:LMP65583 LWJ65583:LWL65583 MGF65583:MGH65583 MQB65583:MQD65583 MZX65583:MZZ65583 NJT65583:NJV65583 NTP65583:NTR65583 ODL65583:ODN65583 ONH65583:ONJ65583 OXD65583:OXF65583 PGZ65583:PHB65583 PQV65583:PQX65583 QAR65583:QAT65583 QKN65583:QKP65583 QUJ65583:QUL65583 REF65583:REH65583 ROB65583:ROD65583 RXX65583:RXZ65583 SHT65583:SHV65583 SRP65583:SRR65583 TBL65583:TBN65583 TLH65583:TLJ65583 TVD65583:TVF65583 UEZ65583:UFB65583 UOV65583:UOX65583 UYR65583:UYT65583 VIN65583:VIP65583 VSJ65583:VSL65583 WCF65583:WCH65583 WMB65583:WMD65583 WVX65583:WVZ65583 P131119:R131119 JL131119:JN131119 TH131119:TJ131119 ADD131119:ADF131119 AMZ131119:ANB131119 AWV131119:AWX131119 BGR131119:BGT131119 BQN131119:BQP131119 CAJ131119:CAL131119 CKF131119:CKH131119 CUB131119:CUD131119 DDX131119:DDZ131119 DNT131119:DNV131119 DXP131119:DXR131119 EHL131119:EHN131119 ERH131119:ERJ131119 FBD131119:FBF131119 FKZ131119:FLB131119 FUV131119:FUX131119 GER131119:GET131119 GON131119:GOP131119 GYJ131119:GYL131119 HIF131119:HIH131119 HSB131119:HSD131119 IBX131119:IBZ131119 ILT131119:ILV131119 IVP131119:IVR131119 JFL131119:JFN131119 JPH131119:JPJ131119 JZD131119:JZF131119 KIZ131119:KJB131119 KSV131119:KSX131119 LCR131119:LCT131119 LMN131119:LMP131119 LWJ131119:LWL131119 MGF131119:MGH131119 MQB131119:MQD131119 MZX131119:MZZ131119 NJT131119:NJV131119 NTP131119:NTR131119 ODL131119:ODN131119 ONH131119:ONJ131119 OXD131119:OXF131119 PGZ131119:PHB131119 PQV131119:PQX131119 QAR131119:QAT131119 QKN131119:QKP131119 QUJ131119:QUL131119 REF131119:REH131119 ROB131119:ROD131119 RXX131119:RXZ131119 SHT131119:SHV131119 SRP131119:SRR131119 TBL131119:TBN131119 TLH131119:TLJ131119 TVD131119:TVF131119 UEZ131119:UFB131119 UOV131119:UOX131119 UYR131119:UYT131119 VIN131119:VIP131119 VSJ131119:VSL131119 WCF131119:WCH131119 WMB131119:WMD131119 WVX131119:WVZ131119 P196655:R196655 JL196655:JN196655 TH196655:TJ196655 ADD196655:ADF196655 AMZ196655:ANB196655 AWV196655:AWX196655 BGR196655:BGT196655 BQN196655:BQP196655 CAJ196655:CAL196655 CKF196655:CKH196655 CUB196655:CUD196655 DDX196655:DDZ196655 DNT196655:DNV196655 DXP196655:DXR196655 EHL196655:EHN196655 ERH196655:ERJ196655 FBD196655:FBF196655 FKZ196655:FLB196655 FUV196655:FUX196655 GER196655:GET196655 GON196655:GOP196655 GYJ196655:GYL196655 HIF196655:HIH196655 HSB196655:HSD196655 IBX196655:IBZ196655 ILT196655:ILV196655 IVP196655:IVR196655 JFL196655:JFN196655 JPH196655:JPJ196655 JZD196655:JZF196655 KIZ196655:KJB196655 KSV196655:KSX196655 LCR196655:LCT196655 LMN196655:LMP196655 LWJ196655:LWL196655 MGF196655:MGH196655 MQB196655:MQD196655 MZX196655:MZZ196655 NJT196655:NJV196655 NTP196655:NTR196655 ODL196655:ODN196655 ONH196655:ONJ196655 OXD196655:OXF196655 PGZ196655:PHB196655 PQV196655:PQX196655 QAR196655:QAT196655 QKN196655:QKP196655 QUJ196655:QUL196655 REF196655:REH196655 ROB196655:ROD196655 RXX196655:RXZ196655 SHT196655:SHV196655 SRP196655:SRR196655 TBL196655:TBN196655 TLH196655:TLJ196655 TVD196655:TVF196655 UEZ196655:UFB196655 UOV196655:UOX196655 UYR196655:UYT196655 VIN196655:VIP196655 VSJ196655:VSL196655 WCF196655:WCH196655 WMB196655:WMD196655 WVX196655:WVZ196655 P262191:R262191 JL262191:JN262191 TH262191:TJ262191 ADD262191:ADF262191 AMZ262191:ANB262191 AWV262191:AWX262191 BGR262191:BGT262191 BQN262191:BQP262191 CAJ262191:CAL262191 CKF262191:CKH262191 CUB262191:CUD262191 DDX262191:DDZ262191 DNT262191:DNV262191 DXP262191:DXR262191 EHL262191:EHN262191 ERH262191:ERJ262191 FBD262191:FBF262191 FKZ262191:FLB262191 FUV262191:FUX262191 GER262191:GET262191 GON262191:GOP262191 GYJ262191:GYL262191 HIF262191:HIH262191 HSB262191:HSD262191 IBX262191:IBZ262191 ILT262191:ILV262191 IVP262191:IVR262191 JFL262191:JFN262191 JPH262191:JPJ262191 JZD262191:JZF262191 KIZ262191:KJB262191 KSV262191:KSX262191 LCR262191:LCT262191 LMN262191:LMP262191 LWJ262191:LWL262191 MGF262191:MGH262191 MQB262191:MQD262191 MZX262191:MZZ262191 NJT262191:NJV262191 NTP262191:NTR262191 ODL262191:ODN262191 ONH262191:ONJ262191 OXD262191:OXF262191 PGZ262191:PHB262191 PQV262191:PQX262191 QAR262191:QAT262191 QKN262191:QKP262191 QUJ262191:QUL262191 REF262191:REH262191 ROB262191:ROD262191 RXX262191:RXZ262191 SHT262191:SHV262191 SRP262191:SRR262191 TBL262191:TBN262191 TLH262191:TLJ262191 TVD262191:TVF262191 UEZ262191:UFB262191 UOV262191:UOX262191 UYR262191:UYT262191 VIN262191:VIP262191 VSJ262191:VSL262191 WCF262191:WCH262191 WMB262191:WMD262191 WVX262191:WVZ262191 P327727:R327727 JL327727:JN327727 TH327727:TJ327727 ADD327727:ADF327727 AMZ327727:ANB327727 AWV327727:AWX327727 BGR327727:BGT327727 BQN327727:BQP327727 CAJ327727:CAL327727 CKF327727:CKH327727 CUB327727:CUD327727 DDX327727:DDZ327727 DNT327727:DNV327727 DXP327727:DXR327727 EHL327727:EHN327727 ERH327727:ERJ327727 FBD327727:FBF327727 FKZ327727:FLB327727 FUV327727:FUX327727 GER327727:GET327727 GON327727:GOP327727 GYJ327727:GYL327727 HIF327727:HIH327727 HSB327727:HSD327727 IBX327727:IBZ327727 ILT327727:ILV327727 IVP327727:IVR327727 JFL327727:JFN327727 JPH327727:JPJ327727 JZD327727:JZF327727 KIZ327727:KJB327727 KSV327727:KSX327727 LCR327727:LCT327727 LMN327727:LMP327727 LWJ327727:LWL327727 MGF327727:MGH327727 MQB327727:MQD327727 MZX327727:MZZ327727 NJT327727:NJV327727 NTP327727:NTR327727 ODL327727:ODN327727 ONH327727:ONJ327727 OXD327727:OXF327727 PGZ327727:PHB327727 PQV327727:PQX327727 QAR327727:QAT327727 QKN327727:QKP327727 QUJ327727:QUL327727 REF327727:REH327727 ROB327727:ROD327727 RXX327727:RXZ327727 SHT327727:SHV327727 SRP327727:SRR327727 TBL327727:TBN327727 TLH327727:TLJ327727 TVD327727:TVF327727 UEZ327727:UFB327727 UOV327727:UOX327727 UYR327727:UYT327727 VIN327727:VIP327727 VSJ327727:VSL327727 WCF327727:WCH327727 WMB327727:WMD327727 WVX327727:WVZ327727 P393263:R393263 JL393263:JN393263 TH393263:TJ393263 ADD393263:ADF393263 AMZ393263:ANB393263 AWV393263:AWX393263 BGR393263:BGT393263 BQN393263:BQP393263 CAJ393263:CAL393263 CKF393263:CKH393263 CUB393263:CUD393263 DDX393263:DDZ393263 DNT393263:DNV393263 DXP393263:DXR393263 EHL393263:EHN393263 ERH393263:ERJ393263 FBD393263:FBF393263 FKZ393263:FLB393263 FUV393263:FUX393263 GER393263:GET393263 GON393263:GOP393263 GYJ393263:GYL393263 HIF393263:HIH393263 HSB393263:HSD393263 IBX393263:IBZ393263 ILT393263:ILV393263 IVP393263:IVR393263 JFL393263:JFN393263 JPH393263:JPJ393263 JZD393263:JZF393263 KIZ393263:KJB393263 KSV393263:KSX393263 LCR393263:LCT393263 LMN393263:LMP393263 LWJ393263:LWL393263 MGF393263:MGH393263 MQB393263:MQD393263 MZX393263:MZZ393263 NJT393263:NJV393263 NTP393263:NTR393263 ODL393263:ODN393263 ONH393263:ONJ393263 OXD393263:OXF393263 PGZ393263:PHB393263 PQV393263:PQX393263 QAR393263:QAT393263 QKN393263:QKP393263 QUJ393263:QUL393263 REF393263:REH393263 ROB393263:ROD393263 RXX393263:RXZ393263 SHT393263:SHV393263 SRP393263:SRR393263 TBL393263:TBN393263 TLH393263:TLJ393263 TVD393263:TVF393263 UEZ393263:UFB393263 UOV393263:UOX393263 UYR393263:UYT393263 VIN393263:VIP393263 VSJ393263:VSL393263 WCF393263:WCH393263 WMB393263:WMD393263 WVX393263:WVZ393263 P458799:R458799 JL458799:JN458799 TH458799:TJ458799 ADD458799:ADF458799 AMZ458799:ANB458799 AWV458799:AWX458799 BGR458799:BGT458799 BQN458799:BQP458799 CAJ458799:CAL458799 CKF458799:CKH458799 CUB458799:CUD458799 DDX458799:DDZ458799 DNT458799:DNV458799 DXP458799:DXR458799 EHL458799:EHN458799 ERH458799:ERJ458799 FBD458799:FBF458799 FKZ458799:FLB458799 FUV458799:FUX458799 GER458799:GET458799 GON458799:GOP458799 GYJ458799:GYL458799 HIF458799:HIH458799 HSB458799:HSD458799 IBX458799:IBZ458799 ILT458799:ILV458799 IVP458799:IVR458799 JFL458799:JFN458799 JPH458799:JPJ458799 JZD458799:JZF458799 KIZ458799:KJB458799 KSV458799:KSX458799 LCR458799:LCT458799 LMN458799:LMP458799 LWJ458799:LWL458799 MGF458799:MGH458799 MQB458799:MQD458799 MZX458799:MZZ458799 NJT458799:NJV458799 NTP458799:NTR458799 ODL458799:ODN458799 ONH458799:ONJ458799 OXD458799:OXF458799 PGZ458799:PHB458799 PQV458799:PQX458799 QAR458799:QAT458799 QKN458799:QKP458799 QUJ458799:QUL458799 REF458799:REH458799 ROB458799:ROD458799 RXX458799:RXZ458799 SHT458799:SHV458799 SRP458799:SRR458799 TBL458799:TBN458799 TLH458799:TLJ458799 TVD458799:TVF458799 UEZ458799:UFB458799 UOV458799:UOX458799 UYR458799:UYT458799 VIN458799:VIP458799 VSJ458799:VSL458799 WCF458799:WCH458799 WMB458799:WMD458799 WVX458799:WVZ458799 P524335:R524335 JL524335:JN524335 TH524335:TJ524335 ADD524335:ADF524335 AMZ524335:ANB524335 AWV524335:AWX524335 BGR524335:BGT524335 BQN524335:BQP524335 CAJ524335:CAL524335 CKF524335:CKH524335 CUB524335:CUD524335 DDX524335:DDZ524335 DNT524335:DNV524335 DXP524335:DXR524335 EHL524335:EHN524335 ERH524335:ERJ524335 FBD524335:FBF524335 FKZ524335:FLB524335 FUV524335:FUX524335 GER524335:GET524335 GON524335:GOP524335 GYJ524335:GYL524335 HIF524335:HIH524335 HSB524335:HSD524335 IBX524335:IBZ524335 ILT524335:ILV524335 IVP524335:IVR524335 JFL524335:JFN524335 JPH524335:JPJ524335 JZD524335:JZF524335 KIZ524335:KJB524335 KSV524335:KSX524335 LCR524335:LCT524335 LMN524335:LMP524335 LWJ524335:LWL524335 MGF524335:MGH524335 MQB524335:MQD524335 MZX524335:MZZ524335 NJT524335:NJV524335 NTP524335:NTR524335 ODL524335:ODN524335 ONH524335:ONJ524335 OXD524335:OXF524335 PGZ524335:PHB524335 PQV524335:PQX524335 QAR524335:QAT524335 QKN524335:QKP524335 QUJ524335:QUL524335 REF524335:REH524335 ROB524335:ROD524335 RXX524335:RXZ524335 SHT524335:SHV524335 SRP524335:SRR524335 TBL524335:TBN524335 TLH524335:TLJ524335 TVD524335:TVF524335 UEZ524335:UFB524335 UOV524335:UOX524335 UYR524335:UYT524335 VIN524335:VIP524335 VSJ524335:VSL524335 WCF524335:WCH524335 WMB524335:WMD524335 WVX524335:WVZ524335 P589871:R589871 JL589871:JN589871 TH589871:TJ589871 ADD589871:ADF589871 AMZ589871:ANB589871 AWV589871:AWX589871 BGR589871:BGT589871 BQN589871:BQP589871 CAJ589871:CAL589871 CKF589871:CKH589871 CUB589871:CUD589871 DDX589871:DDZ589871 DNT589871:DNV589871 DXP589871:DXR589871 EHL589871:EHN589871 ERH589871:ERJ589871 FBD589871:FBF589871 FKZ589871:FLB589871 FUV589871:FUX589871 GER589871:GET589871 GON589871:GOP589871 GYJ589871:GYL589871 HIF589871:HIH589871 HSB589871:HSD589871 IBX589871:IBZ589871 ILT589871:ILV589871 IVP589871:IVR589871 JFL589871:JFN589871 JPH589871:JPJ589871 JZD589871:JZF589871 KIZ589871:KJB589871 KSV589871:KSX589871 LCR589871:LCT589871 LMN589871:LMP589871 LWJ589871:LWL589871 MGF589871:MGH589871 MQB589871:MQD589871 MZX589871:MZZ589871 NJT589871:NJV589871 NTP589871:NTR589871 ODL589871:ODN589871 ONH589871:ONJ589871 OXD589871:OXF589871 PGZ589871:PHB589871 PQV589871:PQX589871 QAR589871:QAT589871 QKN589871:QKP589871 QUJ589871:QUL589871 REF589871:REH589871 ROB589871:ROD589871 RXX589871:RXZ589871 SHT589871:SHV589871 SRP589871:SRR589871 TBL589871:TBN589871 TLH589871:TLJ589871 TVD589871:TVF589871 UEZ589871:UFB589871 UOV589871:UOX589871 UYR589871:UYT589871 VIN589871:VIP589871 VSJ589871:VSL589871 WCF589871:WCH589871 WMB589871:WMD589871 WVX589871:WVZ589871 P655407:R655407 JL655407:JN655407 TH655407:TJ655407 ADD655407:ADF655407 AMZ655407:ANB655407 AWV655407:AWX655407 BGR655407:BGT655407 BQN655407:BQP655407 CAJ655407:CAL655407 CKF655407:CKH655407 CUB655407:CUD655407 DDX655407:DDZ655407 DNT655407:DNV655407 DXP655407:DXR655407 EHL655407:EHN655407 ERH655407:ERJ655407 FBD655407:FBF655407 FKZ655407:FLB655407 FUV655407:FUX655407 GER655407:GET655407 GON655407:GOP655407 GYJ655407:GYL655407 HIF655407:HIH655407 HSB655407:HSD655407 IBX655407:IBZ655407 ILT655407:ILV655407 IVP655407:IVR655407 JFL655407:JFN655407 JPH655407:JPJ655407 JZD655407:JZF655407 KIZ655407:KJB655407 KSV655407:KSX655407 LCR655407:LCT655407 LMN655407:LMP655407 LWJ655407:LWL655407 MGF655407:MGH655407 MQB655407:MQD655407 MZX655407:MZZ655407 NJT655407:NJV655407 NTP655407:NTR655407 ODL655407:ODN655407 ONH655407:ONJ655407 OXD655407:OXF655407 PGZ655407:PHB655407 PQV655407:PQX655407 QAR655407:QAT655407 QKN655407:QKP655407 QUJ655407:QUL655407 REF655407:REH655407 ROB655407:ROD655407 RXX655407:RXZ655407 SHT655407:SHV655407 SRP655407:SRR655407 TBL655407:TBN655407 TLH655407:TLJ655407 TVD655407:TVF655407 UEZ655407:UFB655407 UOV655407:UOX655407 UYR655407:UYT655407 VIN655407:VIP655407 VSJ655407:VSL655407 WCF655407:WCH655407 WMB655407:WMD655407 WVX655407:WVZ655407 P720943:R720943 JL720943:JN720943 TH720943:TJ720943 ADD720943:ADF720943 AMZ720943:ANB720943 AWV720943:AWX720943 BGR720943:BGT720943 BQN720943:BQP720943 CAJ720943:CAL720943 CKF720943:CKH720943 CUB720943:CUD720943 DDX720943:DDZ720943 DNT720943:DNV720943 DXP720943:DXR720943 EHL720943:EHN720943 ERH720943:ERJ720943 FBD720943:FBF720943 FKZ720943:FLB720943 FUV720943:FUX720943 GER720943:GET720943 GON720943:GOP720943 GYJ720943:GYL720943 HIF720943:HIH720943 HSB720943:HSD720943 IBX720943:IBZ720943 ILT720943:ILV720943 IVP720943:IVR720943 JFL720943:JFN720943 JPH720943:JPJ720943 JZD720943:JZF720943 KIZ720943:KJB720943 KSV720943:KSX720943 LCR720943:LCT720943 LMN720943:LMP720943 LWJ720943:LWL720943 MGF720943:MGH720943 MQB720943:MQD720943 MZX720943:MZZ720943 NJT720943:NJV720943 NTP720943:NTR720943 ODL720943:ODN720943 ONH720943:ONJ720943 OXD720943:OXF720943 PGZ720943:PHB720943 PQV720943:PQX720943 QAR720943:QAT720943 QKN720943:QKP720943 QUJ720943:QUL720943 REF720943:REH720943 ROB720943:ROD720943 RXX720943:RXZ720943 SHT720943:SHV720943 SRP720943:SRR720943 TBL720943:TBN720943 TLH720943:TLJ720943 TVD720943:TVF720943 UEZ720943:UFB720943 UOV720943:UOX720943 UYR720943:UYT720943 VIN720943:VIP720943 VSJ720943:VSL720943 WCF720943:WCH720943 WMB720943:WMD720943 WVX720943:WVZ720943 P786479:R786479 JL786479:JN786479 TH786479:TJ786479 ADD786479:ADF786479 AMZ786479:ANB786479 AWV786479:AWX786479 BGR786479:BGT786479 BQN786479:BQP786479 CAJ786479:CAL786479 CKF786479:CKH786479 CUB786479:CUD786479 DDX786479:DDZ786479 DNT786479:DNV786479 DXP786479:DXR786479 EHL786479:EHN786479 ERH786479:ERJ786479 FBD786479:FBF786479 FKZ786479:FLB786479 FUV786479:FUX786479 GER786479:GET786479 GON786479:GOP786479 GYJ786479:GYL786479 HIF786479:HIH786479 HSB786479:HSD786479 IBX786479:IBZ786479 ILT786479:ILV786479 IVP786479:IVR786479 JFL786479:JFN786479 JPH786479:JPJ786479 JZD786479:JZF786479 KIZ786479:KJB786479 KSV786479:KSX786479 LCR786479:LCT786479 LMN786479:LMP786479 LWJ786479:LWL786479 MGF786479:MGH786479 MQB786479:MQD786479 MZX786479:MZZ786479 NJT786479:NJV786479 NTP786479:NTR786479 ODL786479:ODN786479 ONH786479:ONJ786479 OXD786479:OXF786479 PGZ786479:PHB786479 PQV786479:PQX786479 QAR786479:QAT786479 QKN786479:QKP786479 QUJ786479:QUL786479 REF786479:REH786479 ROB786479:ROD786479 RXX786479:RXZ786479 SHT786479:SHV786479 SRP786479:SRR786479 TBL786479:TBN786479 TLH786479:TLJ786479 TVD786479:TVF786479 UEZ786479:UFB786479 UOV786479:UOX786479 UYR786479:UYT786479 VIN786479:VIP786479 VSJ786479:VSL786479 WCF786479:WCH786479 WMB786479:WMD786479 WVX786479:WVZ786479 P852015:R852015 JL852015:JN852015 TH852015:TJ852015 ADD852015:ADF852015 AMZ852015:ANB852015 AWV852015:AWX852015 BGR852015:BGT852015 BQN852015:BQP852015 CAJ852015:CAL852015 CKF852015:CKH852015 CUB852015:CUD852015 DDX852015:DDZ852015 DNT852015:DNV852015 DXP852015:DXR852015 EHL852015:EHN852015 ERH852015:ERJ852015 FBD852015:FBF852015 FKZ852015:FLB852015 FUV852015:FUX852015 GER852015:GET852015 GON852015:GOP852015 GYJ852015:GYL852015 HIF852015:HIH852015 HSB852015:HSD852015 IBX852015:IBZ852015 ILT852015:ILV852015 IVP852015:IVR852015 JFL852015:JFN852015 JPH852015:JPJ852015 JZD852015:JZF852015 KIZ852015:KJB852015 KSV852015:KSX852015 LCR852015:LCT852015 LMN852015:LMP852015 LWJ852015:LWL852015 MGF852015:MGH852015 MQB852015:MQD852015 MZX852015:MZZ852015 NJT852015:NJV852015 NTP852015:NTR852015 ODL852015:ODN852015 ONH852015:ONJ852015 OXD852015:OXF852015 PGZ852015:PHB852015 PQV852015:PQX852015 QAR852015:QAT852015 QKN852015:QKP852015 QUJ852015:QUL852015 REF852015:REH852015 ROB852015:ROD852015 RXX852015:RXZ852015 SHT852015:SHV852015 SRP852015:SRR852015 TBL852015:TBN852015 TLH852015:TLJ852015 TVD852015:TVF852015 UEZ852015:UFB852015 UOV852015:UOX852015 UYR852015:UYT852015 VIN852015:VIP852015 VSJ852015:VSL852015 WCF852015:WCH852015 WMB852015:WMD852015 WVX852015:WVZ852015 P917551:R917551 JL917551:JN917551 TH917551:TJ917551 ADD917551:ADF917551 AMZ917551:ANB917551 AWV917551:AWX917551 BGR917551:BGT917551 BQN917551:BQP917551 CAJ917551:CAL917551 CKF917551:CKH917551 CUB917551:CUD917551 DDX917551:DDZ917551 DNT917551:DNV917551 DXP917551:DXR917551 EHL917551:EHN917551 ERH917551:ERJ917551 FBD917551:FBF917551 FKZ917551:FLB917551 FUV917551:FUX917551 GER917551:GET917551 GON917551:GOP917551 GYJ917551:GYL917551 HIF917551:HIH917551 HSB917551:HSD917551 IBX917551:IBZ917551 ILT917551:ILV917551 IVP917551:IVR917551 JFL917551:JFN917551 JPH917551:JPJ917551 JZD917551:JZF917551 KIZ917551:KJB917551 KSV917551:KSX917551 LCR917551:LCT917551 LMN917551:LMP917551 LWJ917551:LWL917551 MGF917551:MGH917551 MQB917551:MQD917551 MZX917551:MZZ917551 NJT917551:NJV917551 NTP917551:NTR917551 ODL917551:ODN917551 ONH917551:ONJ917551 OXD917551:OXF917551 PGZ917551:PHB917551 PQV917551:PQX917551 QAR917551:QAT917551 QKN917551:QKP917551 QUJ917551:QUL917551 REF917551:REH917551 ROB917551:ROD917551 RXX917551:RXZ917551 SHT917551:SHV917551 SRP917551:SRR917551 TBL917551:TBN917551 TLH917551:TLJ917551 TVD917551:TVF917551 UEZ917551:UFB917551 UOV917551:UOX917551 UYR917551:UYT917551 VIN917551:VIP917551 VSJ917551:VSL917551 WCF917551:WCH917551 WMB917551:WMD917551 WVX917551:WVZ917551 P983087:R983087 JL983087:JN983087 TH983087:TJ983087 ADD983087:ADF983087 AMZ983087:ANB983087 AWV983087:AWX983087 BGR983087:BGT983087 BQN983087:BQP983087 CAJ983087:CAL983087 CKF983087:CKH983087 CUB983087:CUD983087 DDX983087:DDZ983087 DNT983087:DNV983087 DXP983087:DXR983087 EHL983087:EHN983087 ERH983087:ERJ983087 FBD983087:FBF983087 FKZ983087:FLB983087 FUV983087:FUX983087 GER983087:GET983087 GON983087:GOP983087 GYJ983087:GYL983087 HIF983087:HIH983087 HSB983087:HSD983087 IBX983087:IBZ983087 ILT983087:ILV983087 IVP983087:IVR983087 JFL983087:JFN983087 JPH983087:JPJ983087 JZD983087:JZF983087 KIZ983087:KJB983087 KSV983087:KSX983087 LCR983087:LCT983087 LMN983087:LMP983087 LWJ983087:LWL983087 MGF983087:MGH983087 MQB983087:MQD983087 MZX983087:MZZ983087 NJT983087:NJV983087 NTP983087:NTR983087 ODL983087:ODN983087 ONH983087:ONJ983087 OXD983087:OXF983087 PGZ983087:PHB983087 PQV983087:PQX983087 QAR983087:QAT983087 QKN983087:QKP983087 QUJ983087:QUL983087 REF983087:REH983087 ROB983087:ROD983087 RXX983087:RXZ983087 SHT983087:SHV983087 SRP983087:SRR983087 TBL983087:TBN983087 TLH983087:TLJ983087 TVD983087:TVF983087 UEZ983087:UFB983087 UOV983087:UOX983087 UYR983087:UYT983087 VIN983087:VIP983087 VSJ983087:VSL983087 WCF983087:WCH983087 WMB983087:WMD983087 WVX983087:WVZ983087 V45 JR45 TN45 ADJ45 ANF45 AXB45 BGX45 BQT45 CAP45 CKL45 CUH45 DED45 DNZ45 DXV45 EHR45 ERN45 FBJ45 FLF45 FVB45 GEX45 GOT45 GYP45 HIL45 HSH45 ICD45 ILZ45 IVV45 JFR45 JPN45 JZJ45 KJF45 KTB45 LCX45 LMT45 LWP45 MGL45 MQH45 NAD45 NJZ45 NTV45 ODR45 ONN45 OXJ45 PHF45 PRB45 QAX45 QKT45 QUP45 REL45 ROH45 RYD45 SHZ45 SRV45 TBR45 TLN45 TVJ45 UFF45 UPB45 UYX45 VIT45 VSP45 WCL45 WMH45 WWD45 V65581 JR65581 TN65581 ADJ65581 ANF65581 AXB65581 BGX65581 BQT65581 CAP65581 CKL65581 CUH65581 DED65581 DNZ65581 DXV65581 EHR65581 ERN65581 FBJ65581 FLF65581 FVB65581 GEX65581 GOT65581 GYP65581 HIL65581 HSH65581 ICD65581 ILZ65581 IVV65581 JFR65581 JPN65581 JZJ65581 KJF65581 KTB65581 LCX65581 LMT65581 LWP65581 MGL65581 MQH65581 NAD65581 NJZ65581 NTV65581 ODR65581 ONN65581 OXJ65581 PHF65581 PRB65581 QAX65581 QKT65581 QUP65581 REL65581 ROH65581 RYD65581 SHZ65581 SRV65581 TBR65581 TLN65581 TVJ65581 UFF65581 UPB65581 UYX65581 VIT65581 VSP65581 WCL65581 WMH65581 WWD65581 V131117 JR131117 TN131117 ADJ131117 ANF131117 AXB131117 BGX131117 BQT131117 CAP131117 CKL131117 CUH131117 DED131117 DNZ131117 DXV131117 EHR131117 ERN131117 FBJ131117 FLF131117 FVB131117 GEX131117 GOT131117 GYP131117 HIL131117 HSH131117 ICD131117 ILZ131117 IVV131117 JFR131117 JPN131117 JZJ131117 KJF131117 KTB131117 LCX131117 LMT131117 LWP131117 MGL131117 MQH131117 NAD131117 NJZ131117 NTV131117 ODR131117 ONN131117 OXJ131117 PHF131117 PRB131117 QAX131117 QKT131117 QUP131117 REL131117 ROH131117 RYD131117 SHZ131117 SRV131117 TBR131117 TLN131117 TVJ131117 UFF131117 UPB131117 UYX131117 VIT131117 VSP131117 WCL131117 WMH131117 WWD131117 V196653 JR196653 TN196653 ADJ196653 ANF196653 AXB196653 BGX196653 BQT196653 CAP196653 CKL196653 CUH196653 DED196653 DNZ196653 DXV196653 EHR196653 ERN196653 FBJ196653 FLF196653 FVB196653 GEX196653 GOT196653 GYP196653 HIL196653 HSH196653 ICD196653 ILZ196653 IVV196653 JFR196653 JPN196653 JZJ196653 KJF196653 KTB196653 LCX196653 LMT196653 LWP196653 MGL196653 MQH196653 NAD196653 NJZ196653 NTV196653 ODR196653 ONN196653 OXJ196653 PHF196653 PRB196653 QAX196653 QKT196653 QUP196653 REL196653 ROH196653 RYD196653 SHZ196653 SRV196653 TBR196653 TLN196653 TVJ196653 UFF196653 UPB196653 UYX196653 VIT196653 VSP196653 WCL196653 WMH196653 WWD196653 V262189 JR262189 TN262189 ADJ262189 ANF262189 AXB262189 BGX262189 BQT262189 CAP262189 CKL262189 CUH262189 DED262189 DNZ262189 DXV262189 EHR262189 ERN262189 FBJ262189 FLF262189 FVB262189 GEX262189 GOT262189 GYP262189 HIL262189 HSH262189 ICD262189 ILZ262189 IVV262189 JFR262189 JPN262189 JZJ262189 KJF262189 KTB262189 LCX262189 LMT262189 LWP262189 MGL262189 MQH262189 NAD262189 NJZ262189 NTV262189 ODR262189 ONN262189 OXJ262189 PHF262189 PRB262189 QAX262189 QKT262189 QUP262189 REL262189 ROH262189 RYD262189 SHZ262189 SRV262189 TBR262189 TLN262189 TVJ262189 UFF262189 UPB262189 UYX262189 VIT262189 VSP262189 WCL262189 WMH262189 WWD262189 V327725 JR327725 TN327725 ADJ327725 ANF327725 AXB327725 BGX327725 BQT327725 CAP327725 CKL327725 CUH327725 DED327725 DNZ327725 DXV327725 EHR327725 ERN327725 FBJ327725 FLF327725 FVB327725 GEX327725 GOT327725 GYP327725 HIL327725 HSH327725 ICD327725 ILZ327725 IVV327725 JFR327725 JPN327725 JZJ327725 KJF327725 KTB327725 LCX327725 LMT327725 LWP327725 MGL327725 MQH327725 NAD327725 NJZ327725 NTV327725 ODR327725 ONN327725 OXJ327725 PHF327725 PRB327725 QAX327725 QKT327725 QUP327725 REL327725 ROH327725 RYD327725 SHZ327725 SRV327725 TBR327725 TLN327725 TVJ327725 UFF327725 UPB327725 UYX327725 VIT327725 VSP327725 WCL327725 WMH327725 WWD327725 V393261 JR393261 TN393261 ADJ393261 ANF393261 AXB393261 BGX393261 BQT393261 CAP393261 CKL393261 CUH393261 DED393261 DNZ393261 DXV393261 EHR393261 ERN393261 FBJ393261 FLF393261 FVB393261 GEX393261 GOT393261 GYP393261 HIL393261 HSH393261 ICD393261 ILZ393261 IVV393261 JFR393261 JPN393261 JZJ393261 KJF393261 KTB393261 LCX393261 LMT393261 LWP393261 MGL393261 MQH393261 NAD393261 NJZ393261 NTV393261 ODR393261 ONN393261 OXJ393261 PHF393261 PRB393261 QAX393261 QKT393261 QUP393261 REL393261 ROH393261 RYD393261 SHZ393261 SRV393261 TBR393261 TLN393261 TVJ393261 UFF393261 UPB393261 UYX393261 VIT393261 VSP393261 WCL393261 WMH393261 WWD393261 V458797 JR458797 TN458797 ADJ458797 ANF458797 AXB458797 BGX458797 BQT458797 CAP458797 CKL458797 CUH458797 DED458797 DNZ458797 DXV458797 EHR458797 ERN458797 FBJ458797 FLF458797 FVB458797 GEX458797 GOT458797 GYP458797 HIL458797 HSH458797 ICD458797 ILZ458797 IVV458797 JFR458797 JPN458797 JZJ458797 KJF458797 KTB458797 LCX458797 LMT458797 LWP458797 MGL458797 MQH458797 NAD458797 NJZ458797 NTV458797 ODR458797 ONN458797 OXJ458797 PHF458797 PRB458797 QAX458797 QKT458797 QUP458797 REL458797 ROH458797 RYD458797 SHZ458797 SRV458797 TBR458797 TLN458797 TVJ458797 UFF458797 UPB458797 UYX458797 VIT458797 VSP458797 WCL458797 WMH458797 WWD458797 V524333 JR524333 TN524333 ADJ524333 ANF524333 AXB524333 BGX524333 BQT524333 CAP524333 CKL524333 CUH524333 DED524333 DNZ524333 DXV524333 EHR524333 ERN524333 FBJ524333 FLF524333 FVB524333 GEX524333 GOT524333 GYP524333 HIL524333 HSH524333 ICD524333 ILZ524333 IVV524333 JFR524333 JPN524333 JZJ524333 KJF524333 KTB524333 LCX524333 LMT524333 LWP524333 MGL524333 MQH524333 NAD524333 NJZ524333 NTV524333 ODR524333 ONN524333 OXJ524333 PHF524333 PRB524333 QAX524333 QKT524333 QUP524333 REL524333 ROH524333 RYD524333 SHZ524333 SRV524333 TBR524333 TLN524333 TVJ524333 UFF524333 UPB524333 UYX524333 VIT524333 VSP524333 WCL524333 WMH524333 WWD524333 V589869 JR589869 TN589869 ADJ589869 ANF589869 AXB589869 BGX589869 BQT589869 CAP589869 CKL589869 CUH589869 DED589869 DNZ589869 DXV589869 EHR589869 ERN589869 FBJ589869 FLF589869 FVB589869 GEX589869 GOT589869 GYP589869 HIL589869 HSH589869 ICD589869 ILZ589869 IVV589869 JFR589869 JPN589869 JZJ589869 KJF589869 KTB589869 LCX589869 LMT589869 LWP589869 MGL589869 MQH589869 NAD589869 NJZ589869 NTV589869 ODR589869 ONN589869 OXJ589869 PHF589869 PRB589869 QAX589869 QKT589869 QUP589869 REL589869 ROH589869 RYD589869 SHZ589869 SRV589869 TBR589869 TLN589869 TVJ589869 UFF589869 UPB589869 UYX589869 VIT589869 VSP589869 WCL589869 WMH589869 WWD589869 V655405 JR655405 TN655405 ADJ655405 ANF655405 AXB655405 BGX655405 BQT655405 CAP655405 CKL655405 CUH655405 DED655405 DNZ655405 DXV655405 EHR655405 ERN655405 FBJ655405 FLF655405 FVB655405 GEX655405 GOT655405 GYP655405 HIL655405 HSH655405 ICD655405 ILZ655405 IVV655405 JFR655405 JPN655405 JZJ655405 KJF655405 KTB655405 LCX655405 LMT655405 LWP655405 MGL655405 MQH655405 NAD655405 NJZ655405 NTV655405 ODR655405 ONN655405 OXJ655405 PHF655405 PRB655405 QAX655405 QKT655405 QUP655405 REL655405 ROH655405 RYD655405 SHZ655405 SRV655405 TBR655405 TLN655405 TVJ655405 UFF655405 UPB655405 UYX655405 VIT655405 VSP655405 WCL655405 WMH655405 WWD655405 V720941 JR720941 TN720941 ADJ720941 ANF720941 AXB720941 BGX720941 BQT720941 CAP720941 CKL720941 CUH720941 DED720941 DNZ720941 DXV720941 EHR720941 ERN720941 FBJ720941 FLF720941 FVB720941 GEX720941 GOT720941 GYP720941 HIL720941 HSH720941 ICD720941 ILZ720941 IVV720941 JFR720941 JPN720941 JZJ720941 KJF720941 KTB720941 LCX720941 LMT720941 LWP720941 MGL720941 MQH720941 NAD720941 NJZ720941 NTV720941 ODR720941 ONN720941 OXJ720941 PHF720941 PRB720941 QAX720941 QKT720941 QUP720941 REL720941 ROH720941 RYD720941 SHZ720941 SRV720941 TBR720941 TLN720941 TVJ720941 UFF720941 UPB720941 UYX720941 VIT720941 VSP720941 WCL720941 WMH720941 WWD720941 V786477 JR786477 TN786477 ADJ786477 ANF786477 AXB786477 BGX786477 BQT786477 CAP786477 CKL786477 CUH786477 DED786477 DNZ786477 DXV786477 EHR786477 ERN786477 FBJ786477 FLF786477 FVB786477 GEX786477 GOT786477 GYP786477 HIL786477 HSH786477 ICD786477 ILZ786477 IVV786477 JFR786477 JPN786477 JZJ786477 KJF786477 KTB786477 LCX786477 LMT786477 LWP786477 MGL786477 MQH786477 NAD786477 NJZ786477 NTV786477 ODR786477 ONN786477 OXJ786477 PHF786477 PRB786477 QAX786477 QKT786477 QUP786477 REL786477 ROH786477 RYD786477 SHZ786477 SRV786477 TBR786477 TLN786477 TVJ786477 UFF786477 UPB786477 UYX786477 VIT786477 VSP786477 WCL786477 WMH786477 WWD786477 V852013 JR852013 TN852013 ADJ852013 ANF852013 AXB852013 BGX852013 BQT852013 CAP852013 CKL852013 CUH852013 DED852013 DNZ852013 DXV852013 EHR852013 ERN852013 FBJ852013 FLF852013 FVB852013 GEX852013 GOT852013 GYP852013 HIL852013 HSH852013 ICD852013 ILZ852013 IVV852013 JFR852013 JPN852013 JZJ852013 KJF852013 KTB852013 LCX852013 LMT852013 LWP852013 MGL852013 MQH852013 NAD852013 NJZ852013 NTV852013 ODR852013 ONN852013 OXJ852013 PHF852013 PRB852013 QAX852013 QKT852013 QUP852013 REL852013 ROH852013 RYD852013 SHZ852013 SRV852013 TBR852013 TLN852013 TVJ852013 UFF852013 UPB852013 UYX852013 VIT852013 VSP852013 WCL852013 WMH852013 WWD852013 V917549 JR917549 TN917549 ADJ917549 ANF917549 AXB917549 BGX917549 BQT917549 CAP917549 CKL917549 CUH917549 DED917549 DNZ917549 DXV917549 EHR917549 ERN917549 FBJ917549 FLF917549 FVB917549 GEX917549 GOT917549 GYP917549 HIL917549 HSH917549 ICD917549 ILZ917549 IVV917549 JFR917549 JPN917549 JZJ917549 KJF917549 KTB917549 LCX917549 LMT917549 LWP917549 MGL917549 MQH917549 NAD917549 NJZ917549 NTV917549 ODR917549 ONN917549 OXJ917549 PHF917549 PRB917549 QAX917549 QKT917549 QUP917549 REL917549 ROH917549 RYD917549 SHZ917549 SRV917549 TBR917549 TLN917549 TVJ917549 UFF917549 UPB917549 UYX917549 VIT917549 VSP917549 WCL917549 WMH917549 WWD917549 V983085 JR983085 TN983085 ADJ983085 ANF983085 AXB983085 BGX983085 BQT983085 CAP983085 CKL983085 CUH983085 DED983085 DNZ983085 DXV983085 EHR983085 ERN983085 FBJ983085 FLF983085 FVB983085 GEX983085 GOT983085 GYP983085 HIL983085 HSH983085 ICD983085 ILZ983085 IVV983085 JFR983085 JPN983085 JZJ983085 KJF983085 KTB983085 LCX983085 LMT983085 LWP983085 MGL983085 MQH983085 NAD983085 NJZ983085 NTV983085 ODR983085 ONN983085 OXJ983085 PHF983085 PRB983085 QAX983085 QKT983085 QUP983085 REL983085 ROH983085 RYD983085 SHZ983085 SRV983085 TBR983085 TLN983085 TVJ983085 UFF983085 UPB983085 UYX983085 VIT983085 VSP983085 WCL983085 WMH983085 WWD983085 AA45:AB45 JW45:JX45 TS45:TT45 ADO45:ADP45 ANK45:ANL45 AXG45:AXH45 BHC45:BHD45 BQY45:BQZ45 CAU45:CAV45 CKQ45:CKR45 CUM45:CUN45 DEI45:DEJ45 DOE45:DOF45 DYA45:DYB45 EHW45:EHX45 ERS45:ERT45 FBO45:FBP45 FLK45:FLL45 FVG45:FVH45 GFC45:GFD45 GOY45:GOZ45 GYU45:GYV45 HIQ45:HIR45 HSM45:HSN45 ICI45:ICJ45 IME45:IMF45 IWA45:IWB45 JFW45:JFX45 JPS45:JPT45 JZO45:JZP45 KJK45:KJL45 KTG45:KTH45 LDC45:LDD45 LMY45:LMZ45 LWU45:LWV45 MGQ45:MGR45 MQM45:MQN45 NAI45:NAJ45 NKE45:NKF45 NUA45:NUB45 ODW45:ODX45 ONS45:ONT45 OXO45:OXP45 PHK45:PHL45 PRG45:PRH45 QBC45:QBD45 QKY45:QKZ45 QUU45:QUV45 REQ45:RER45 ROM45:RON45 RYI45:RYJ45 SIE45:SIF45 SSA45:SSB45 TBW45:TBX45 TLS45:TLT45 TVO45:TVP45 UFK45:UFL45 UPG45:UPH45 UZC45:UZD45 VIY45:VIZ45 VSU45:VSV45 WCQ45:WCR45 WMM45:WMN45 WWI45:WWJ45 AA65581:AB65581 JW65581:JX65581 TS65581:TT65581 ADO65581:ADP65581 ANK65581:ANL65581 AXG65581:AXH65581 BHC65581:BHD65581 BQY65581:BQZ65581 CAU65581:CAV65581 CKQ65581:CKR65581 CUM65581:CUN65581 DEI65581:DEJ65581 DOE65581:DOF65581 DYA65581:DYB65581 EHW65581:EHX65581 ERS65581:ERT65581 FBO65581:FBP65581 FLK65581:FLL65581 FVG65581:FVH65581 GFC65581:GFD65581 GOY65581:GOZ65581 GYU65581:GYV65581 HIQ65581:HIR65581 HSM65581:HSN65581 ICI65581:ICJ65581 IME65581:IMF65581 IWA65581:IWB65581 JFW65581:JFX65581 JPS65581:JPT65581 JZO65581:JZP65581 KJK65581:KJL65581 KTG65581:KTH65581 LDC65581:LDD65581 LMY65581:LMZ65581 LWU65581:LWV65581 MGQ65581:MGR65581 MQM65581:MQN65581 NAI65581:NAJ65581 NKE65581:NKF65581 NUA65581:NUB65581 ODW65581:ODX65581 ONS65581:ONT65581 OXO65581:OXP65581 PHK65581:PHL65581 PRG65581:PRH65581 QBC65581:QBD65581 QKY65581:QKZ65581 QUU65581:QUV65581 REQ65581:RER65581 ROM65581:RON65581 RYI65581:RYJ65581 SIE65581:SIF65581 SSA65581:SSB65581 TBW65581:TBX65581 TLS65581:TLT65581 TVO65581:TVP65581 UFK65581:UFL65581 UPG65581:UPH65581 UZC65581:UZD65581 VIY65581:VIZ65581 VSU65581:VSV65581 WCQ65581:WCR65581 WMM65581:WMN65581 WWI65581:WWJ65581 AA131117:AB131117 JW131117:JX131117 TS131117:TT131117 ADO131117:ADP131117 ANK131117:ANL131117 AXG131117:AXH131117 BHC131117:BHD131117 BQY131117:BQZ131117 CAU131117:CAV131117 CKQ131117:CKR131117 CUM131117:CUN131117 DEI131117:DEJ131117 DOE131117:DOF131117 DYA131117:DYB131117 EHW131117:EHX131117 ERS131117:ERT131117 FBO131117:FBP131117 FLK131117:FLL131117 FVG131117:FVH131117 GFC131117:GFD131117 GOY131117:GOZ131117 GYU131117:GYV131117 HIQ131117:HIR131117 HSM131117:HSN131117 ICI131117:ICJ131117 IME131117:IMF131117 IWA131117:IWB131117 JFW131117:JFX131117 JPS131117:JPT131117 JZO131117:JZP131117 KJK131117:KJL131117 KTG131117:KTH131117 LDC131117:LDD131117 LMY131117:LMZ131117 LWU131117:LWV131117 MGQ131117:MGR131117 MQM131117:MQN131117 NAI131117:NAJ131117 NKE131117:NKF131117 NUA131117:NUB131117 ODW131117:ODX131117 ONS131117:ONT131117 OXO131117:OXP131117 PHK131117:PHL131117 PRG131117:PRH131117 QBC131117:QBD131117 QKY131117:QKZ131117 QUU131117:QUV131117 REQ131117:RER131117 ROM131117:RON131117 RYI131117:RYJ131117 SIE131117:SIF131117 SSA131117:SSB131117 TBW131117:TBX131117 TLS131117:TLT131117 TVO131117:TVP131117 UFK131117:UFL131117 UPG131117:UPH131117 UZC131117:UZD131117 VIY131117:VIZ131117 VSU131117:VSV131117 WCQ131117:WCR131117 WMM131117:WMN131117 WWI131117:WWJ131117 AA196653:AB196653 JW196653:JX196653 TS196653:TT196653 ADO196653:ADP196653 ANK196653:ANL196653 AXG196653:AXH196653 BHC196653:BHD196653 BQY196653:BQZ196653 CAU196653:CAV196653 CKQ196653:CKR196653 CUM196653:CUN196653 DEI196653:DEJ196653 DOE196653:DOF196653 DYA196653:DYB196653 EHW196653:EHX196653 ERS196653:ERT196653 FBO196653:FBP196653 FLK196653:FLL196653 FVG196653:FVH196653 GFC196653:GFD196653 GOY196653:GOZ196653 GYU196653:GYV196653 HIQ196653:HIR196653 HSM196653:HSN196653 ICI196653:ICJ196653 IME196653:IMF196653 IWA196653:IWB196653 JFW196653:JFX196653 JPS196653:JPT196653 JZO196653:JZP196653 KJK196653:KJL196653 KTG196653:KTH196653 LDC196653:LDD196653 LMY196653:LMZ196653 LWU196653:LWV196653 MGQ196653:MGR196653 MQM196653:MQN196653 NAI196653:NAJ196653 NKE196653:NKF196653 NUA196653:NUB196653 ODW196653:ODX196653 ONS196653:ONT196653 OXO196653:OXP196653 PHK196653:PHL196653 PRG196653:PRH196653 QBC196653:QBD196653 QKY196653:QKZ196653 QUU196653:QUV196653 REQ196653:RER196653 ROM196653:RON196653 RYI196653:RYJ196653 SIE196653:SIF196653 SSA196653:SSB196653 TBW196653:TBX196653 TLS196653:TLT196653 TVO196653:TVP196653 UFK196653:UFL196653 UPG196653:UPH196653 UZC196653:UZD196653 VIY196653:VIZ196653 VSU196653:VSV196653 WCQ196653:WCR196653 WMM196653:WMN196653 WWI196653:WWJ196653 AA262189:AB262189 JW262189:JX262189 TS262189:TT262189 ADO262189:ADP262189 ANK262189:ANL262189 AXG262189:AXH262189 BHC262189:BHD262189 BQY262189:BQZ262189 CAU262189:CAV262189 CKQ262189:CKR262189 CUM262189:CUN262189 DEI262189:DEJ262189 DOE262189:DOF262189 DYA262189:DYB262189 EHW262189:EHX262189 ERS262189:ERT262189 FBO262189:FBP262189 FLK262189:FLL262189 FVG262189:FVH262189 GFC262189:GFD262189 GOY262189:GOZ262189 GYU262189:GYV262189 HIQ262189:HIR262189 HSM262189:HSN262189 ICI262189:ICJ262189 IME262189:IMF262189 IWA262189:IWB262189 JFW262189:JFX262189 JPS262189:JPT262189 JZO262189:JZP262189 KJK262189:KJL262189 KTG262189:KTH262189 LDC262189:LDD262189 LMY262189:LMZ262189 LWU262189:LWV262189 MGQ262189:MGR262189 MQM262189:MQN262189 NAI262189:NAJ262189 NKE262189:NKF262189 NUA262189:NUB262189 ODW262189:ODX262189 ONS262189:ONT262189 OXO262189:OXP262189 PHK262189:PHL262189 PRG262189:PRH262189 QBC262189:QBD262189 QKY262189:QKZ262189 QUU262189:QUV262189 REQ262189:RER262189 ROM262189:RON262189 RYI262189:RYJ262189 SIE262189:SIF262189 SSA262189:SSB262189 TBW262189:TBX262189 TLS262189:TLT262189 TVO262189:TVP262189 UFK262189:UFL262189 UPG262189:UPH262189 UZC262189:UZD262189 VIY262189:VIZ262189 VSU262189:VSV262189 WCQ262189:WCR262189 WMM262189:WMN262189 WWI262189:WWJ262189 AA327725:AB327725 JW327725:JX327725 TS327725:TT327725 ADO327725:ADP327725 ANK327725:ANL327725 AXG327725:AXH327725 BHC327725:BHD327725 BQY327725:BQZ327725 CAU327725:CAV327725 CKQ327725:CKR327725 CUM327725:CUN327725 DEI327725:DEJ327725 DOE327725:DOF327725 DYA327725:DYB327725 EHW327725:EHX327725 ERS327725:ERT327725 FBO327725:FBP327725 FLK327725:FLL327725 FVG327725:FVH327725 GFC327725:GFD327725 GOY327725:GOZ327725 GYU327725:GYV327725 HIQ327725:HIR327725 HSM327725:HSN327725 ICI327725:ICJ327725 IME327725:IMF327725 IWA327725:IWB327725 JFW327725:JFX327725 JPS327725:JPT327725 JZO327725:JZP327725 KJK327725:KJL327725 KTG327725:KTH327725 LDC327725:LDD327725 LMY327725:LMZ327725 LWU327725:LWV327725 MGQ327725:MGR327725 MQM327725:MQN327725 NAI327725:NAJ327725 NKE327725:NKF327725 NUA327725:NUB327725 ODW327725:ODX327725 ONS327725:ONT327725 OXO327725:OXP327725 PHK327725:PHL327725 PRG327725:PRH327725 QBC327725:QBD327725 QKY327725:QKZ327725 QUU327725:QUV327725 REQ327725:RER327725 ROM327725:RON327725 RYI327725:RYJ327725 SIE327725:SIF327725 SSA327725:SSB327725 TBW327725:TBX327725 TLS327725:TLT327725 TVO327725:TVP327725 UFK327725:UFL327725 UPG327725:UPH327725 UZC327725:UZD327725 VIY327725:VIZ327725 VSU327725:VSV327725 WCQ327725:WCR327725 WMM327725:WMN327725 WWI327725:WWJ327725 AA393261:AB393261 JW393261:JX393261 TS393261:TT393261 ADO393261:ADP393261 ANK393261:ANL393261 AXG393261:AXH393261 BHC393261:BHD393261 BQY393261:BQZ393261 CAU393261:CAV393261 CKQ393261:CKR393261 CUM393261:CUN393261 DEI393261:DEJ393261 DOE393261:DOF393261 DYA393261:DYB393261 EHW393261:EHX393261 ERS393261:ERT393261 FBO393261:FBP393261 FLK393261:FLL393261 FVG393261:FVH393261 GFC393261:GFD393261 GOY393261:GOZ393261 GYU393261:GYV393261 HIQ393261:HIR393261 HSM393261:HSN393261 ICI393261:ICJ393261 IME393261:IMF393261 IWA393261:IWB393261 JFW393261:JFX393261 JPS393261:JPT393261 JZO393261:JZP393261 KJK393261:KJL393261 KTG393261:KTH393261 LDC393261:LDD393261 LMY393261:LMZ393261 LWU393261:LWV393261 MGQ393261:MGR393261 MQM393261:MQN393261 NAI393261:NAJ393261 NKE393261:NKF393261 NUA393261:NUB393261 ODW393261:ODX393261 ONS393261:ONT393261 OXO393261:OXP393261 PHK393261:PHL393261 PRG393261:PRH393261 QBC393261:QBD393261 QKY393261:QKZ393261 QUU393261:QUV393261 REQ393261:RER393261 ROM393261:RON393261 RYI393261:RYJ393261 SIE393261:SIF393261 SSA393261:SSB393261 TBW393261:TBX393261 TLS393261:TLT393261 TVO393261:TVP393261 UFK393261:UFL393261 UPG393261:UPH393261 UZC393261:UZD393261 VIY393261:VIZ393261 VSU393261:VSV393261 WCQ393261:WCR393261 WMM393261:WMN393261 WWI393261:WWJ393261 AA458797:AB458797 JW458797:JX458797 TS458797:TT458797 ADO458797:ADP458797 ANK458797:ANL458797 AXG458797:AXH458797 BHC458797:BHD458797 BQY458797:BQZ458797 CAU458797:CAV458797 CKQ458797:CKR458797 CUM458797:CUN458797 DEI458797:DEJ458797 DOE458797:DOF458797 DYA458797:DYB458797 EHW458797:EHX458797 ERS458797:ERT458797 FBO458797:FBP458797 FLK458797:FLL458797 FVG458797:FVH458797 GFC458797:GFD458797 GOY458797:GOZ458797 GYU458797:GYV458797 HIQ458797:HIR458797 HSM458797:HSN458797 ICI458797:ICJ458797 IME458797:IMF458797 IWA458797:IWB458797 JFW458797:JFX458797 JPS458797:JPT458797 JZO458797:JZP458797 KJK458797:KJL458797 KTG458797:KTH458797 LDC458797:LDD458797 LMY458797:LMZ458797 LWU458797:LWV458797 MGQ458797:MGR458797 MQM458797:MQN458797 NAI458797:NAJ458797 NKE458797:NKF458797 NUA458797:NUB458797 ODW458797:ODX458797 ONS458797:ONT458797 OXO458797:OXP458797 PHK458797:PHL458797 PRG458797:PRH458797 QBC458797:QBD458797 QKY458797:QKZ458797 QUU458797:QUV458797 REQ458797:RER458797 ROM458797:RON458797 RYI458797:RYJ458797 SIE458797:SIF458797 SSA458797:SSB458797 TBW458797:TBX458797 TLS458797:TLT458797 TVO458797:TVP458797 UFK458797:UFL458797 UPG458797:UPH458797 UZC458797:UZD458797 VIY458797:VIZ458797 VSU458797:VSV458797 WCQ458797:WCR458797 WMM458797:WMN458797 WWI458797:WWJ458797 AA524333:AB524333 JW524333:JX524333 TS524333:TT524333 ADO524333:ADP524333 ANK524333:ANL524333 AXG524333:AXH524333 BHC524333:BHD524333 BQY524333:BQZ524333 CAU524333:CAV524333 CKQ524333:CKR524333 CUM524333:CUN524333 DEI524333:DEJ524333 DOE524333:DOF524333 DYA524333:DYB524333 EHW524333:EHX524333 ERS524333:ERT524333 FBO524333:FBP524333 FLK524333:FLL524333 FVG524333:FVH524333 GFC524333:GFD524333 GOY524333:GOZ524333 GYU524333:GYV524333 HIQ524333:HIR524333 HSM524333:HSN524333 ICI524333:ICJ524333 IME524333:IMF524333 IWA524333:IWB524333 JFW524333:JFX524333 JPS524333:JPT524333 JZO524333:JZP524333 KJK524333:KJL524333 KTG524333:KTH524333 LDC524333:LDD524333 LMY524333:LMZ524333 LWU524333:LWV524333 MGQ524333:MGR524333 MQM524333:MQN524333 NAI524333:NAJ524333 NKE524333:NKF524333 NUA524333:NUB524333 ODW524333:ODX524333 ONS524333:ONT524333 OXO524333:OXP524333 PHK524333:PHL524333 PRG524333:PRH524333 QBC524333:QBD524333 QKY524333:QKZ524333 QUU524333:QUV524333 REQ524333:RER524333 ROM524333:RON524333 RYI524333:RYJ524333 SIE524333:SIF524333 SSA524333:SSB524333 TBW524333:TBX524333 TLS524333:TLT524333 TVO524333:TVP524333 UFK524333:UFL524333 UPG524333:UPH524333 UZC524333:UZD524333 VIY524333:VIZ524333 VSU524333:VSV524333 WCQ524333:WCR524333 WMM524333:WMN524333 WWI524333:WWJ524333 AA589869:AB589869 JW589869:JX589869 TS589869:TT589869 ADO589869:ADP589869 ANK589869:ANL589869 AXG589869:AXH589869 BHC589869:BHD589869 BQY589869:BQZ589869 CAU589869:CAV589869 CKQ589869:CKR589869 CUM589869:CUN589869 DEI589869:DEJ589869 DOE589869:DOF589869 DYA589869:DYB589869 EHW589869:EHX589869 ERS589869:ERT589869 FBO589869:FBP589869 FLK589869:FLL589869 FVG589869:FVH589869 GFC589869:GFD589869 GOY589869:GOZ589869 GYU589869:GYV589869 HIQ589869:HIR589869 HSM589869:HSN589869 ICI589869:ICJ589869 IME589869:IMF589869 IWA589869:IWB589869 JFW589869:JFX589869 JPS589869:JPT589869 JZO589869:JZP589869 KJK589869:KJL589869 KTG589869:KTH589869 LDC589869:LDD589869 LMY589869:LMZ589869 LWU589869:LWV589869 MGQ589869:MGR589869 MQM589869:MQN589869 NAI589869:NAJ589869 NKE589869:NKF589869 NUA589869:NUB589869 ODW589869:ODX589869 ONS589869:ONT589869 OXO589869:OXP589869 PHK589869:PHL589869 PRG589869:PRH589869 QBC589869:QBD589869 QKY589869:QKZ589869 QUU589869:QUV589869 REQ589869:RER589869 ROM589869:RON589869 RYI589869:RYJ589869 SIE589869:SIF589869 SSA589869:SSB589869 TBW589869:TBX589869 TLS589869:TLT589869 TVO589869:TVP589869 UFK589869:UFL589869 UPG589869:UPH589869 UZC589869:UZD589869 VIY589869:VIZ589869 VSU589869:VSV589869 WCQ589869:WCR589869 WMM589869:WMN589869 WWI589869:WWJ589869 AA655405:AB655405 JW655405:JX655405 TS655405:TT655405 ADO655405:ADP655405 ANK655405:ANL655405 AXG655405:AXH655405 BHC655405:BHD655405 BQY655405:BQZ655405 CAU655405:CAV655405 CKQ655405:CKR655405 CUM655405:CUN655405 DEI655405:DEJ655405 DOE655405:DOF655405 DYA655405:DYB655405 EHW655405:EHX655405 ERS655405:ERT655405 FBO655405:FBP655405 FLK655405:FLL655405 FVG655405:FVH655405 GFC655405:GFD655405 GOY655405:GOZ655405 GYU655405:GYV655405 HIQ655405:HIR655405 HSM655405:HSN655405 ICI655405:ICJ655405 IME655405:IMF655405 IWA655405:IWB655405 JFW655405:JFX655405 JPS655405:JPT655405 JZO655405:JZP655405 KJK655405:KJL655405 KTG655405:KTH655405 LDC655405:LDD655405 LMY655405:LMZ655405 LWU655405:LWV655405 MGQ655405:MGR655405 MQM655405:MQN655405 NAI655405:NAJ655405 NKE655405:NKF655405 NUA655405:NUB655405 ODW655405:ODX655405 ONS655405:ONT655405 OXO655405:OXP655405 PHK655405:PHL655405 PRG655405:PRH655405 QBC655405:QBD655405 QKY655405:QKZ655405 QUU655405:QUV655405 REQ655405:RER655405 ROM655405:RON655405 RYI655405:RYJ655405 SIE655405:SIF655405 SSA655405:SSB655405 TBW655405:TBX655405 TLS655405:TLT655405 TVO655405:TVP655405 UFK655405:UFL655405 UPG655405:UPH655405 UZC655405:UZD655405 VIY655405:VIZ655405 VSU655405:VSV655405 WCQ655405:WCR655405 WMM655405:WMN655405 WWI655405:WWJ655405 AA720941:AB720941 JW720941:JX720941 TS720941:TT720941 ADO720941:ADP720941 ANK720941:ANL720941 AXG720941:AXH720941 BHC720941:BHD720941 BQY720941:BQZ720941 CAU720941:CAV720941 CKQ720941:CKR720941 CUM720941:CUN720941 DEI720941:DEJ720941 DOE720941:DOF720941 DYA720941:DYB720941 EHW720941:EHX720941 ERS720941:ERT720941 FBO720941:FBP720941 FLK720941:FLL720941 FVG720941:FVH720941 GFC720941:GFD720941 GOY720941:GOZ720941 GYU720941:GYV720941 HIQ720941:HIR720941 HSM720941:HSN720941 ICI720941:ICJ720941 IME720941:IMF720941 IWA720941:IWB720941 JFW720941:JFX720941 JPS720941:JPT720941 JZO720941:JZP720941 KJK720941:KJL720941 KTG720941:KTH720941 LDC720941:LDD720941 LMY720941:LMZ720941 LWU720941:LWV720941 MGQ720941:MGR720941 MQM720941:MQN720941 NAI720941:NAJ720941 NKE720941:NKF720941 NUA720941:NUB720941 ODW720941:ODX720941 ONS720941:ONT720941 OXO720941:OXP720941 PHK720941:PHL720941 PRG720941:PRH720941 QBC720941:QBD720941 QKY720941:QKZ720941 QUU720941:QUV720941 REQ720941:RER720941 ROM720941:RON720941 RYI720941:RYJ720941 SIE720941:SIF720941 SSA720941:SSB720941 TBW720941:TBX720941 TLS720941:TLT720941 TVO720941:TVP720941 UFK720941:UFL720941 UPG720941:UPH720941 UZC720941:UZD720941 VIY720941:VIZ720941 VSU720941:VSV720941 WCQ720941:WCR720941 WMM720941:WMN720941 WWI720941:WWJ720941 AA786477:AB786477 JW786477:JX786477 TS786477:TT786477 ADO786477:ADP786477 ANK786477:ANL786477 AXG786477:AXH786477 BHC786477:BHD786477 BQY786477:BQZ786477 CAU786477:CAV786477 CKQ786477:CKR786477 CUM786477:CUN786477 DEI786477:DEJ786477 DOE786477:DOF786477 DYA786477:DYB786477 EHW786477:EHX786477 ERS786477:ERT786477 FBO786477:FBP786477 FLK786477:FLL786477 FVG786477:FVH786477 GFC786477:GFD786477 GOY786477:GOZ786477 GYU786477:GYV786477 HIQ786477:HIR786477 HSM786477:HSN786477 ICI786477:ICJ786477 IME786477:IMF786477 IWA786477:IWB786477 JFW786477:JFX786477 JPS786477:JPT786477 JZO786477:JZP786477 KJK786477:KJL786477 KTG786477:KTH786477 LDC786477:LDD786477 LMY786477:LMZ786477 LWU786477:LWV786477 MGQ786477:MGR786477 MQM786477:MQN786477 NAI786477:NAJ786477 NKE786477:NKF786477 NUA786477:NUB786477 ODW786477:ODX786477 ONS786477:ONT786477 OXO786477:OXP786477 PHK786477:PHL786477 PRG786477:PRH786477 QBC786477:QBD786477 QKY786477:QKZ786477 QUU786477:QUV786477 REQ786477:RER786477 ROM786477:RON786477 RYI786477:RYJ786477 SIE786477:SIF786477 SSA786477:SSB786477 TBW786477:TBX786477 TLS786477:TLT786477 TVO786477:TVP786477 UFK786477:UFL786477 UPG786477:UPH786477 UZC786477:UZD786477 VIY786477:VIZ786477 VSU786477:VSV786477 WCQ786477:WCR786477 WMM786477:WMN786477 WWI786477:WWJ786477 AA852013:AB852013 JW852013:JX852013 TS852013:TT852013 ADO852013:ADP852013 ANK852013:ANL852013 AXG852013:AXH852013 BHC852013:BHD852013 BQY852013:BQZ852013 CAU852013:CAV852013 CKQ852013:CKR852013 CUM852013:CUN852013 DEI852013:DEJ852013 DOE852013:DOF852013 DYA852013:DYB852013 EHW852013:EHX852013 ERS852013:ERT852013 FBO852013:FBP852013 FLK852013:FLL852013 FVG852013:FVH852013 GFC852013:GFD852013 GOY852013:GOZ852013 GYU852013:GYV852013 HIQ852013:HIR852013 HSM852013:HSN852013 ICI852013:ICJ852013 IME852013:IMF852013 IWA852013:IWB852013 JFW852013:JFX852013 JPS852013:JPT852013 JZO852013:JZP852013 KJK852013:KJL852013 KTG852013:KTH852013 LDC852013:LDD852013 LMY852013:LMZ852013 LWU852013:LWV852013 MGQ852013:MGR852013 MQM852013:MQN852013 NAI852013:NAJ852013 NKE852013:NKF852013 NUA852013:NUB852013 ODW852013:ODX852013 ONS852013:ONT852013 OXO852013:OXP852013 PHK852013:PHL852013 PRG852013:PRH852013 QBC852013:QBD852013 QKY852013:QKZ852013 QUU852013:QUV852013 REQ852013:RER852013 ROM852013:RON852013 RYI852013:RYJ852013 SIE852013:SIF852013 SSA852013:SSB852013 TBW852013:TBX852013 TLS852013:TLT852013 TVO852013:TVP852013 UFK852013:UFL852013 UPG852013:UPH852013 UZC852013:UZD852013 VIY852013:VIZ852013 VSU852013:VSV852013 WCQ852013:WCR852013 WMM852013:WMN852013 WWI852013:WWJ852013 AA917549:AB917549 JW917549:JX917549 TS917549:TT917549 ADO917549:ADP917549 ANK917549:ANL917549 AXG917549:AXH917549 BHC917549:BHD917549 BQY917549:BQZ917549 CAU917549:CAV917549 CKQ917549:CKR917549 CUM917549:CUN917549 DEI917549:DEJ917549 DOE917549:DOF917549 DYA917549:DYB917549 EHW917549:EHX917549 ERS917549:ERT917549 FBO917549:FBP917549 FLK917549:FLL917549 FVG917549:FVH917549 GFC917549:GFD917549 GOY917549:GOZ917549 GYU917549:GYV917549 HIQ917549:HIR917549 HSM917549:HSN917549 ICI917549:ICJ917549 IME917549:IMF917549 IWA917549:IWB917549 JFW917549:JFX917549 JPS917549:JPT917549 JZO917549:JZP917549 KJK917549:KJL917549 KTG917549:KTH917549 LDC917549:LDD917549 LMY917549:LMZ917549 LWU917549:LWV917549 MGQ917549:MGR917549 MQM917549:MQN917549 NAI917549:NAJ917549 NKE917549:NKF917549 NUA917549:NUB917549 ODW917549:ODX917549 ONS917549:ONT917549 OXO917549:OXP917549 PHK917549:PHL917549 PRG917549:PRH917549 QBC917549:QBD917549 QKY917549:QKZ917549 QUU917549:QUV917549 REQ917549:RER917549 ROM917549:RON917549 RYI917549:RYJ917549 SIE917549:SIF917549 SSA917549:SSB917549 TBW917549:TBX917549 TLS917549:TLT917549 TVO917549:TVP917549 UFK917549:UFL917549 UPG917549:UPH917549 UZC917549:UZD917549 VIY917549:VIZ917549 VSU917549:VSV917549 WCQ917549:WCR917549 WMM917549:WMN917549 WWI917549:WWJ917549 AA983085:AB983085 JW983085:JX983085 TS983085:TT983085 ADO983085:ADP983085 ANK983085:ANL983085 AXG983085:AXH983085 BHC983085:BHD983085 BQY983085:BQZ983085 CAU983085:CAV983085 CKQ983085:CKR983085 CUM983085:CUN983085 DEI983085:DEJ983085 DOE983085:DOF983085 DYA983085:DYB983085 EHW983085:EHX983085 ERS983085:ERT983085 FBO983085:FBP983085 FLK983085:FLL983085 FVG983085:FVH983085 GFC983085:GFD983085 GOY983085:GOZ983085 GYU983085:GYV983085 HIQ983085:HIR983085 HSM983085:HSN983085 ICI983085:ICJ983085 IME983085:IMF983085 IWA983085:IWB983085 JFW983085:JFX983085 JPS983085:JPT983085 JZO983085:JZP983085 KJK983085:KJL983085 KTG983085:KTH983085 LDC983085:LDD983085 LMY983085:LMZ983085 LWU983085:LWV983085 MGQ983085:MGR983085 MQM983085:MQN983085 NAI983085:NAJ983085 NKE983085:NKF983085 NUA983085:NUB983085 ODW983085:ODX983085 ONS983085:ONT983085 OXO983085:OXP983085 PHK983085:PHL983085 PRG983085:PRH983085 QBC983085:QBD983085 QKY983085:QKZ983085 QUU983085:QUV983085 REQ983085:RER983085 ROM983085:RON983085 RYI983085:RYJ983085 SIE983085:SIF983085 SSA983085:SSB983085 TBW983085:TBX983085 TLS983085:TLT983085 TVO983085:TVP983085 UFK983085:UFL983085 UPG983085:UPH983085 UZC983085:UZD983085 VIY983085:VIZ983085 VSU983085:VSV983085 WCQ983085:WCR983085 WMM983085:WMN983085 WWI983085:WWJ983085 AD47:AE47 JZ47:KA47 TV47:TW47 ADR47:ADS47 ANN47:ANO47 AXJ47:AXK47 BHF47:BHG47 BRB47:BRC47 CAX47:CAY47 CKT47:CKU47 CUP47:CUQ47 DEL47:DEM47 DOH47:DOI47 DYD47:DYE47 EHZ47:EIA47 ERV47:ERW47 FBR47:FBS47 FLN47:FLO47 FVJ47:FVK47 GFF47:GFG47 GPB47:GPC47 GYX47:GYY47 HIT47:HIU47 HSP47:HSQ47 ICL47:ICM47 IMH47:IMI47 IWD47:IWE47 JFZ47:JGA47 JPV47:JPW47 JZR47:JZS47 KJN47:KJO47 KTJ47:KTK47 LDF47:LDG47 LNB47:LNC47 LWX47:LWY47 MGT47:MGU47 MQP47:MQQ47 NAL47:NAM47 NKH47:NKI47 NUD47:NUE47 ODZ47:OEA47 ONV47:ONW47 OXR47:OXS47 PHN47:PHO47 PRJ47:PRK47 QBF47:QBG47 QLB47:QLC47 QUX47:QUY47 RET47:REU47 ROP47:ROQ47 RYL47:RYM47 SIH47:SII47 SSD47:SSE47 TBZ47:TCA47 TLV47:TLW47 TVR47:TVS47 UFN47:UFO47 UPJ47:UPK47 UZF47:UZG47 VJB47:VJC47 VSX47:VSY47 WCT47:WCU47 WMP47:WMQ47 WWL47:WWM47 AD65583:AE65583 JZ65583:KA65583 TV65583:TW65583 ADR65583:ADS65583 ANN65583:ANO65583 AXJ65583:AXK65583 BHF65583:BHG65583 BRB65583:BRC65583 CAX65583:CAY65583 CKT65583:CKU65583 CUP65583:CUQ65583 DEL65583:DEM65583 DOH65583:DOI65583 DYD65583:DYE65583 EHZ65583:EIA65583 ERV65583:ERW65583 FBR65583:FBS65583 FLN65583:FLO65583 FVJ65583:FVK65583 GFF65583:GFG65583 GPB65583:GPC65583 GYX65583:GYY65583 HIT65583:HIU65583 HSP65583:HSQ65583 ICL65583:ICM65583 IMH65583:IMI65583 IWD65583:IWE65583 JFZ65583:JGA65583 JPV65583:JPW65583 JZR65583:JZS65583 KJN65583:KJO65583 KTJ65583:KTK65583 LDF65583:LDG65583 LNB65583:LNC65583 LWX65583:LWY65583 MGT65583:MGU65583 MQP65583:MQQ65583 NAL65583:NAM65583 NKH65583:NKI65583 NUD65583:NUE65583 ODZ65583:OEA65583 ONV65583:ONW65583 OXR65583:OXS65583 PHN65583:PHO65583 PRJ65583:PRK65583 QBF65583:QBG65583 QLB65583:QLC65583 QUX65583:QUY65583 RET65583:REU65583 ROP65583:ROQ65583 RYL65583:RYM65583 SIH65583:SII65583 SSD65583:SSE65583 TBZ65583:TCA65583 TLV65583:TLW65583 TVR65583:TVS65583 UFN65583:UFO65583 UPJ65583:UPK65583 UZF65583:UZG65583 VJB65583:VJC65583 VSX65583:VSY65583 WCT65583:WCU65583 WMP65583:WMQ65583 WWL65583:WWM65583 AD131119:AE131119 JZ131119:KA131119 TV131119:TW131119 ADR131119:ADS131119 ANN131119:ANO131119 AXJ131119:AXK131119 BHF131119:BHG131119 BRB131119:BRC131119 CAX131119:CAY131119 CKT131119:CKU131119 CUP131119:CUQ131119 DEL131119:DEM131119 DOH131119:DOI131119 DYD131119:DYE131119 EHZ131119:EIA131119 ERV131119:ERW131119 FBR131119:FBS131119 FLN131119:FLO131119 FVJ131119:FVK131119 GFF131119:GFG131119 GPB131119:GPC131119 GYX131119:GYY131119 HIT131119:HIU131119 HSP131119:HSQ131119 ICL131119:ICM131119 IMH131119:IMI131119 IWD131119:IWE131119 JFZ131119:JGA131119 JPV131119:JPW131119 JZR131119:JZS131119 KJN131119:KJO131119 KTJ131119:KTK131119 LDF131119:LDG131119 LNB131119:LNC131119 LWX131119:LWY131119 MGT131119:MGU131119 MQP131119:MQQ131119 NAL131119:NAM131119 NKH131119:NKI131119 NUD131119:NUE131119 ODZ131119:OEA131119 ONV131119:ONW131119 OXR131119:OXS131119 PHN131119:PHO131119 PRJ131119:PRK131119 QBF131119:QBG131119 QLB131119:QLC131119 QUX131119:QUY131119 RET131119:REU131119 ROP131119:ROQ131119 RYL131119:RYM131119 SIH131119:SII131119 SSD131119:SSE131119 TBZ131119:TCA131119 TLV131119:TLW131119 TVR131119:TVS131119 UFN131119:UFO131119 UPJ131119:UPK131119 UZF131119:UZG131119 VJB131119:VJC131119 VSX131119:VSY131119 WCT131119:WCU131119 WMP131119:WMQ131119 WWL131119:WWM131119 AD196655:AE196655 JZ196655:KA196655 TV196655:TW196655 ADR196655:ADS196655 ANN196655:ANO196655 AXJ196655:AXK196655 BHF196655:BHG196655 BRB196655:BRC196655 CAX196655:CAY196655 CKT196655:CKU196655 CUP196655:CUQ196655 DEL196655:DEM196655 DOH196655:DOI196655 DYD196655:DYE196655 EHZ196655:EIA196655 ERV196655:ERW196655 FBR196655:FBS196655 FLN196655:FLO196655 FVJ196655:FVK196655 GFF196655:GFG196655 GPB196655:GPC196655 GYX196655:GYY196655 HIT196655:HIU196655 HSP196655:HSQ196655 ICL196655:ICM196655 IMH196655:IMI196655 IWD196655:IWE196655 JFZ196655:JGA196655 JPV196655:JPW196655 JZR196655:JZS196655 KJN196655:KJO196655 KTJ196655:KTK196655 LDF196655:LDG196655 LNB196655:LNC196655 LWX196655:LWY196655 MGT196655:MGU196655 MQP196655:MQQ196655 NAL196655:NAM196655 NKH196655:NKI196655 NUD196655:NUE196655 ODZ196655:OEA196655 ONV196655:ONW196655 OXR196655:OXS196655 PHN196655:PHO196655 PRJ196655:PRK196655 QBF196655:QBG196655 QLB196655:QLC196655 QUX196655:QUY196655 RET196655:REU196655 ROP196655:ROQ196655 RYL196655:RYM196655 SIH196655:SII196655 SSD196655:SSE196655 TBZ196655:TCA196655 TLV196655:TLW196655 TVR196655:TVS196655 UFN196655:UFO196655 UPJ196655:UPK196655 UZF196655:UZG196655 VJB196655:VJC196655 VSX196655:VSY196655 WCT196655:WCU196655 WMP196655:WMQ196655 WWL196655:WWM196655 AD262191:AE262191 JZ262191:KA262191 TV262191:TW262191 ADR262191:ADS262191 ANN262191:ANO262191 AXJ262191:AXK262191 BHF262191:BHG262191 BRB262191:BRC262191 CAX262191:CAY262191 CKT262191:CKU262191 CUP262191:CUQ262191 DEL262191:DEM262191 DOH262191:DOI262191 DYD262191:DYE262191 EHZ262191:EIA262191 ERV262191:ERW262191 FBR262191:FBS262191 FLN262191:FLO262191 FVJ262191:FVK262191 GFF262191:GFG262191 GPB262191:GPC262191 GYX262191:GYY262191 HIT262191:HIU262191 HSP262191:HSQ262191 ICL262191:ICM262191 IMH262191:IMI262191 IWD262191:IWE262191 JFZ262191:JGA262191 JPV262191:JPW262191 JZR262191:JZS262191 KJN262191:KJO262191 KTJ262191:KTK262191 LDF262191:LDG262191 LNB262191:LNC262191 LWX262191:LWY262191 MGT262191:MGU262191 MQP262191:MQQ262191 NAL262191:NAM262191 NKH262191:NKI262191 NUD262191:NUE262191 ODZ262191:OEA262191 ONV262191:ONW262191 OXR262191:OXS262191 PHN262191:PHO262191 PRJ262191:PRK262191 QBF262191:QBG262191 QLB262191:QLC262191 QUX262191:QUY262191 RET262191:REU262191 ROP262191:ROQ262191 RYL262191:RYM262191 SIH262191:SII262191 SSD262191:SSE262191 TBZ262191:TCA262191 TLV262191:TLW262191 TVR262191:TVS262191 UFN262191:UFO262191 UPJ262191:UPK262191 UZF262191:UZG262191 VJB262191:VJC262191 VSX262191:VSY262191 WCT262191:WCU262191 WMP262191:WMQ262191 WWL262191:WWM262191 AD327727:AE327727 JZ327727:KA327727 TV327727:TW327727 ADR327727:ADS327727 ANN327727:ANO327727 AXJ327727:AXK327727 BHF327727:BHG327727 BRB327727:BRC327727 CAX327727:CAY327727 CKT327727:CKU327727 CUP327727:CUQ327727 DEL327727:DEM327727 DOH327727:DOI327727 DYD327727:DYE327727 EHZ327727:EIA327727 ERV327727:ERW327727 FBR327727:FBS327727 FLN327727:FLO327727 FVJ327727:FVK327727 GFF327727:GFG327727 GPB327727:GPC327727 GYX327727:GYY327727 HIT327727:HIU327727 HSP327727:HSQ327727 ICL327727:ICM327727 IMH327727:IMI327727 IWD327727:IWE327727 JFZ327727:JGA327727 JPV327727:JPW327727 JZR327727:JZS327727 KJN327727:KJO327727 KTJ327727:KTK327727 LDF327727:LDG327727 LNB327727:LNC327727 LWX327727:LWY327727 MGT327727:MGU327727 MQP327727:MQQ327727 NAL327727:NAM327727 NKH327727:NKI327727 NUD327727:NUE327727 ODZ327727:OEA327727 ONV327727:ONW327727 OXR327727:OXS327727 PHN327727:PHO327727 PRJ327727:PRK327727 QBF327727:QBG327727 QLB327727:QLC327727 QUX327727:QUY327727 RET327727:REU327727 ROP327727:ROQ327727 RYL327727:RYM327727 SIH327727:SII327727 SSD327727:SSE327727 TBZ327727:TCA327727 TLV327727:TLW327727 TVR327727:TVS327727 UFN327727:UFO327727 UPJ327727:UPK327727 UZF327727:UZG327727 VJB327727:VJC327727 VSX327727:VSY327727 WCT327727:WCU327727 WMP327727:WMQ327727 WWL327727:WWM327727 AD393263:AE393263 JZ393263:KA393263 TV393263:TW393263 ADR393263:ADS393263 ANN393263:ANO393263 AXJ393263:AXK393263 BHF393263:BHG393263 BRB393263:BRC393263 CAX393263:CAY393263 CKT393263:CKU393263 CUP393263:CUQ393263 DEL393263:DEM393263 DOH393263:DOI393263 DYD393263:DYE393263 EHZ393263:EIA393263 ERV393263:ERW393263 FBR393263:FBS393263 FLN393263:FLO393263 FVJ393263:FVK393263 GFF393263:GFG393263 GPB393263:GPC393263 GYX393263:GYY393263 HIT393263:HIU393263 HSP393263:HSQ393263 ICL393263:ICM393263 IMH393263:IMI393263 IWD393263:IWE393263 JFZ393263:JGA393263 JPV393263:JPW393263 JZR393263:JZS393263 KJN393263:KJO393263 KTJ393263:KTK393263 LDF393263:LDG393263 LNB393263:LNC393263 LWX393263:LWY393263 MGT393263:MGU393263 MQP393263:MQQ393263 NAL393263:NAM393263 NKH393263:NKI393263 NUD393263:NUE393263 ODZ393263:OEA393263 ONV393263:ONW393263 OXR393263:OXS393263 PHN393263:PHO393263 PRJ393263:PRK393263 QBF393263:QBG393263 QLB393263:QLC393263 QUX393263:QUY393263 RET393263:REU393263 ROP393263:ROQ393263 RYL393263:RYM393263 SIH393263:SII393263 SSD393263:SSE393263 TBZ393263:TCA393263 TLV393263:TLW393263 TVR393263:TVS393263 UFN393263:UFO393263 UPJ393263:UPK393263 UZF393263:UZG393263 VJB393263:VJC393263 VSX393263:VSY393263 WCT393263:WCU393263 WMP393263:WMQ393263 WWL393263:WWM393263 AD458799:AE458799 JZ458799:KA458799 TV458799:TW458799 ADR458799:ADS458799 ANN458799:ANO458799 AXJ458799:AXK458799 BHF458799:BHG458799 BRB458799:BRC458799 CAX458799:CAY458799 CKT458799:CKU458799 CUP458799:CUQ458799 DEL458799:DEM458799 DOH458799:DOI458799 DYD458799:DYE458799 EHZ458799:EIA458799 ERV458799:ERW458799 FBR458799:FBS458799 FLN458799:FLO458799 FVJ458799:FVK458799 GFF458799:GFG458799 GPB458799:GPC458799 GYX458799:GYY458799 HIT458799:HIU458799 HSP458799:HSQ458799 ICL458799:ICM458799 IMH458799:IMI458799 IWD458799:IWE458799 JFZ458799:JGA458799 JPV458799:JPW458799 JZR458799:JZS458799 KJN458799:KJO458799 KTJ458799:KTK458799 LDF458799:LDG458799 LNB458799:LNC458799 LWX458799:LWY458799 MGT458799:MGU458799 MQP458799:MQQ458799 NAL458799:NAM458799 NKH458799:NKI458799 NUD458799:NUE458799 ODZ458799:OEA458799 ONV458799:ONW458799 OXR458799:OXS458799 PHN458799:PHO458799 PRJ458799:PRK458799 QBF458799:QBG458799 QLB458799:QLC458799 QUX458799:QUY458799 RET458799:REU458799 ROP458799:ROQ458799 RYL458799:RYM458799 SIH458799:SII458799 SSD458799:SSE458799 TBZ458799:TCA458799 TLV458799:TLW458799 TVR458799:TVS458799 UFN458799:UFO458799 UPJ458799:UPK458799 UZF458799:UZG458799 VJB458799:VJC458799 VSX458799:VSY458799 WCT458799:WCU458799 WMP458799:WMQ458799 WWL458799:WWM458799 AD524335:AE524335 JZ524335:KA524335 TV524335:TW524335 ADR524335:ADS524335 ANN524335:ANO524335 AXJ524335:AXK524335 BHF524335:BHG524335 BRB524335:BRC524335 CAX524335:CAY524335 CKT524335:CKU524335 CUP524335:CUQ524335 DEL524335:DEM524335 DOH524335:DOI524335 DYD524335:DYE524335 EHZ524335:EIA524335 ERV524335:ERW524335 FBR524335:FBS524335 FLN524335:FLO524335 FVJ524335:FVK524335 GFF524335:GFG524335 GPB524335:GPC524335 GYX524335:GYY524335 HIT524335:HIU524335 HSP524335:HSQ524335 ICL524335:ICM524335 IMH524335:IMI524335 IWD524335:IWE524335 JFZ524335:JGA524335 JPV524335:JPW524335 JZR524335:JZS524335 KJN524335:KJO524335 KTJ524335:KTK524335 LDF524335:LDG524335 LNB524335:LNC524335 LWX524335:LWY524335 MGT524335:MGU524335 MQP524335:MQQ524335 NAL524335:NAM524335 NKH524335:NKI524335 NUD524335:NUE524335 ODZ524335:OEA524335 ONV524335:ONW524335 OXR524335:OXS524335 PHN524335:PHO524335 PRJ524335:PRK524335 QBF524335:QBG524335 QLB524335:QLC524335 QUX524335:QUY524335 RET524335:REU524335 ROP524335:ROQ524335 RYL524335:RYM524335 SIH524335:SII524335 SSD524335:SSE524335 TBZ524335:TCA524335 TLV524335:TLW524335 TVR524335:TVS524335 UFN524335:UFO524335 UPJ524335:UPK524335 UZF524335:UZG524335 VJB524335:VJC524335 VSX524335:VSY524335 WCT524335:WCU524335 WMP524335:WMQ524335 WWL524335:WWM524335 AD589871:AE589871 JZ589871:KA589871 TV589871:TW589871 ADR589871:ADS589871 ANN589871:ANO589871 AXJ589871:AXK589871 BHF589871:BHG589871 BRB589871:BRC589871 CAX589871:CAY589871 CKT589871:CKU589871 CUP589871:CUQ589871 DEL589871:DEM589871 DOH589871:DOI589871 DYD589871:DYE589871 EHZ589871:EIA589871 ERV589871:ERW589871 FBR589871:FBS589871 FLN589871:FLO589871 FVJ589871:FVK589871 GFF589871:GFG589871 GPB589871:GPC589871 GYX589871:GYY589871 HIT589871:HIU589871 HSP589871:HSQ589871 ICL589871:ICM589871 IMH589871:IMI589871 IWD589871:IWE589871 JFZ589871:JGA589871 JPV589871:JPW589871 JZR589871:JZS589871 KJN589871:KJO589871 KTJ589871:KTK589871 LDF589871:LDG589871 LNB589871:LNC589871 LWX589871:LWY589871 MGT589871:MGU589871 MQP589871:MQQ589871 NAL589871:NAM589871 NKH589871:NKI589871 NUD589871:NUE589871 ODZ589871:OEA589871 ONV589871:ONW589871 OXR589871:OXS589871 PHN589871:PHO589871 PRJ589871:PRK589871 QBF589871:QBG589871 QLB589871:QLC589871 QUX589871:QUY589871 RET589871:REU589871 ROP589871:ROQ589871 RYL589871:RYM589871 SIH589871:SII589871 SSD589871:SSE589871 TBZ589871:TCA589871 TLV589871:TLW589871 TVR589871:TVS589871 UFN589871:UFO589871 UPJ589871:UPK589871 UZF589871:UZG589871 VJB589871:VJC589871 VSX589871:VSY589871 WCT589871:WCU589871 WMP589871:WMQ589871 WWL589871:WWM589871 AD655407:AE655407 JZ655407:KA655407 TV655407:TW655407 ADR655407:ADS655407 ANN655407:ANO655407 AXJ655407:AXK655407 BHF655407:BHG655407 BRB655407:BRC655407 CAX655407:CAY655407 CKT655407:CKU655407 CUP655407:CUQ655407 DEL655407:DEM655407 DOH655407:DOI655407 DYD655407:DYE655407 EHZ655407:EIA655407 ERV655407:ERW655407 FBR655407:FBS655407 FLN655407:FLO655407 FVJ655407:FVK655407 GFF655407:GFG655407 GPB655407:GPC655407 GYX655407:GYY655407 HIT655407:HIU655407 HSP655407:HSQ655407 ICL655407:ICM655407 IMH655407:IMI655407 IWD655407:IWE655407 JFZ655407:JGA655407 JPV655407:JPW655407 JZR655407:JZS655407 KJN655407:KJO655407 KTJ655407:KTK655407 LDF655407:LDG655407 LNB655407:LNC655407 LWX655407:LWY655407 MGT655407:MGU655407 MQP655407:MQQ655407 NAL655407:NAM655407 NKH655407:NKI655407 NUD655407:NUE655407 ODZ655407:OEA655407 ONV655407:ONW655407 OXR655407:OXS655407 PHN655407:PHO655407 PRJ655407:PRK655407 QBF655407:QBG655407 QLB655407:QLC655407 QUX655407:QUY655407 RET655407:REU655407 ROP655407:ROQ655407 RYL655407:RYM655407 SIH655407:SII655407 SSD655407:SSE655407 TBZ655407:TCA655407 TLV655407:TLW655407 TVR655407:TVS655407 UFN655407:UFO655407 UPJ655407:UPK655407 UZF655407:UZG655407 VJB655407:VJC655407 VSX655407:VSY655407 WCT655407:WCU655407 WMP655407:WMQ655407 WWL655407:WWM655407 AD720943:AE720943 JZ720943:KA720943 TV720943:TW720943 ADR720943:ADS720943 ANN720943:ANO720943 AXJ720943:AXK720943 BHF720943:BHG720943 BRB720943:BRC720943 CAX720943:CAY720943 CKT720943:CKU720943 CUP720943:CUQ720943 DEL720943:DEM720943 DOH720943:DOI720943 DYD720943:DYE720943 EHZ720943:EIA720943 ERV720943:ERW720943 FBR720943:FBS720943 FLN720943:FLO720943 FVJ720943:FVK720943 GFF720943:GFG720943 GPB720943:GPC720943 GYX720943:GYY720943 HIT720943:HIU720943 HSP720943:HSQ720943 ICL720943:ICM720943 IMH720943:IMI720943 IWD720943:IWE720943 JFZ720943:JGA720943 JPV720943:JPW720943 JZR720943:JZS720943 KJN720943:KJO720943 KTJ720943:KTK720943 LDF720943:LDG720943 LNB720943:LNC720943 LWX720943:LWY720943 MGT720943:MGU720943 MQP720943:MQQ720943 NAL720943:NAM720943 NKH720943:NKI720943 NUD720943:NUE720943 ODZ720943:OEA720943 ONV720943:ONW720943 OXR720943:OXS720943 PHN720943:PHO720943 PRJ720943:PRK720943 QBF720943:QBG720943 QLB720943:QLC720943 QUX720943:QUY720943 RET720943:REU720943 ROP720943:ROQ720943 RYL720943:RYM720943 SIH720943:SII720943 SSD720943:SSE720943 TBZ720943:TCA720943 TLV720943:TLW720943 TVR720943:TVS720943 UFN720943:UFO720943 UPJ720943:UPK720943 UZF720943:UZG720943 VJB720943:VJC720943 VSX720943:VSY720943 WCT720943:WCU720943 WMP720943:WMQ720943 WWL720943:WWM720943 AD786479:AE786479 JZ786479:KA786479 TV786479:TW786479 ADR786479:ADS786479 ANN786479:ANO786479 AXJ786479:AXK786479 BHF786479:BHG786479 BRB786479:BRC786479 CAX786479:CAY786479 CKT786479:CKU786479 CUP786479:CUQ786479 DEL786479:DEM786479 DOH786479:DOI786479 DYD786479:DYE786479 EHZ786479:EIA786479 ERV786479:ERW786479 FBR786479:FBS786479 FLN786479:FLO786479 FVJ786479:FVK786479 GFF786479:GFG786479 GPB786479:GPC786479 GYX786479:GYY786479 HIT786479:HIU786479 HSP786479:HSQ786479 ICL786479:ICM786479 IMH786479:IMI786479 IWD786479:IWE786479 JFZ786479:JGA786479 JPV786479:JPW786479 JZR786479:JZS786479 KJN786479:KJO786479 KTJ786479:KTK786479 LDF786479:LDG786479 LNB786479:LNC786479 LWX786479:LWY786479 MGT786479:MGU786479 MQP786479:MQQ786479 NAL786479:NAM786479 NKH786479:NKI786479 NUD786479:NUE786479 ODZ786479:OEA786479 ONV786479:ONW786479 OXR786479:OXS786479 PHN786479:PHO786479 PRJ786479:PRK786479 QBF786479:QBG786479 QLB786479:QLC786479 QUX786479:QUY786479 RET786479:REU786479 ROP786479:ROQ786479 RYL786479:RYM786479 SIH786479:SII786479 SSD786479:SSE786479 TBZ786479:TCA786479 TLV786479:TLW786479 TVR786479:TVS786479 UFN786479:UFO786479 UPJ786479:UPK786479 UZF786479:UZG786479 VJB786479:VJC786479 VSX786479:VSY786479 WCT786479:WCU786479 WMP786479:WMQ786479 WWL786479:WWM786479 AD852015:AE852015 JZ852015:KA852015 TV852015:TW852015 ADR852015:ADS852015 ANN852015:ANO852015 AXJ852015:AXK852015 BHF852015:BHG852015 BRB852015:BRC852015 CAX852015:CAY852015 CKT852015:CKU852015 CUP852015:CUQ852015 DEL852015:DEM852015 DOH852015:DOI852015 DYD852015:DYE852015 EHZ852015:EIA852015 ERV852015:ERW852015 FBR852015:FBS852015 FLN852015:FLO852015 FVJ852015:FVK852015 GFF852015:GFG852015 GPB852015:GPC852015 GYX852015:GYY852015 HIT852015:HIU852015 HSP852015:HSQ852015 ICL852015:ICM852015 IMH852015:IMI852015 IWD852015:IWE852015 JFZ852015:JGA852015 JPV852015:JPW852015 JZR852015:JZS852015 KJN852015:KJO852015 KTJ852015:KTK852015 LDF852015:LDG852015 LNB852015:LNC852015 LWX852015:LWY852015 MGT852015:MGU852015 MQP852015:MQQ852015 NAL852015:NAM852015 NKH852015:NKI852015 NUD852015:NUE852015 ODZ852015:OEA852015 ONV852015:ONW852015 OXR852015:OXS852015 PHN852015:PHO852015 PRJ852015:PRK852015 QBF852015:QBG852015 QLB852015:QLC852015 QUX852015:QUY852015 RET852015:REU852015 ROP852015:ROQ852015 RYL852015:RYM852015 SIH852015:SII852015 SSD852015:SSE852015 TBZ852015:TCA852015 TLV852015:TLW852015 TVR852015:TVS852015 UFN852015:UFO852015 UPJ852015:UPK852015 UZF852015:UZG852015 VJB852015:VJC852015 VSX852015:VSY852015 WCT852015:WCU852015 WMP852015:WMQ852015 WWL852015:WWM852015 AD917551:AE917551 JZ917551:KA917551 TV917551:TW917551 ADR917551:ADS917551 ANN917551:ANO917551 AXJ917551:AXK917551 BHF917551:BHG917551 BRB917551:BRC917551 CAX917551:CAY917551 CKT917551:CKU917551 CUP917551:CUQ917551 DEL917551:DEM917551 DOH917551:DOI917551 DYD917551:DYE917551 EHZ917551:EIA917551 ERV917551:ERW917551 FBR917551:FBS917551 FLN917551:FLO917551 FVJ917551:FVK917551 GFF917551:GFG917551 GPB917551:GPC917551 GYX917551:GYY917551 HIT917551:HIU917551 HSP917551:HSQ917551 ICL917551:ICM917551 IMH917551:IMI917551 IWD917551:IWE917551 JFZ917551:JGA917551 JPV917551:JPW917551 JZR917551:JZS917551 KJN917551:KJO917551 KTJ917551:KTK917551 LDF917551:LDG917551 LNB917551:LNC917551 LWX917551:LWY917551 MGT917551:MGU917551 MQP917551:MQQ917551 NAL917551:NAM917551 NKH917551:NKI917551 NUD917551:NUE917551 ODZ917551:OEA917551 ONV917551:ONW917551 OXR917551:OXS917551 PHN917551:PHO917551 PRJ917551:PRK917551 QBF917551:QBG917551 QLB917551:QLC917551 QUX917551:QUY917551 RET917551:REU917551 ROP917551:ROQ917551 RYL917551:RYM917551 SIH917551:SII917551 SSD917551:SSE917551 TBZ917551:TCA917551 TLV917551:TLW917551 TVR917551:TVS917551 UFN917551:UFO917551 UPJ917551:UPK917551 UZF917551:UZG917551 VJB917551:VJC917551 VSX917551:VSY917551 WCT917551:WCU917551 WMP917551:WMQ917551 WWL917551:WWM917551 AD983087:AE983087 JZ983087:KA983087 TV983087:TW983087 ADR983087:ADS983087 ANN983087:ANO983087 AXJ983087:AXK983087 BHF983087:BHG983087 BRB983087:BRC983087 CAX983087:CAY983087 CKT983087:CKU983087 CUP983087:CUQ983087 DEL983087:DEM983087 DOH983087:DOI983087 DYD983087:DYE983087 EHZ983087:EIA983087 ERV983087:ERW983087 FBR983087:FBS983087 FLN983087:FLO983087 FVJ983087:FVK983087 GFF983087:GFG983087 GPB983087:GPC983087 GYX983087:GYY983087 HIT983087:HIU983087 HSP983087:HSQ983087 ICL983087:ICM983087 IMH983087:IMI983087 IWD983087:IWE983087 JFZ983087:JGA983087 JPV983087:JPW983087 JZR983087:JZS983087 KJN983087:KJO983087 KTJ983087:KTK983087 LDF983087:LDG983087 LNB983087:LNC983087 LWX983087:LWY983087 MGT983087:MGU983087 MQP983087:MQQ983087 NAL983087:NAM983087 NKH983087:NKI983087 NUD983087:NUE983087 ODZ983087:OEA983087 ONV983087:ONW983087 OXR983087:OXS983087 PHN983087:PHO983087 PRJ983087:PRK983087 QBF983087:QBG983087 QLB983087:QLC983087 QUX983087:QUY983087 RET983087:REU983087 ROP983087:ROQ983087 RYL983087:RYM983087 SIH983087:SII983087 SSD983087:SSE983087 TBZ983087:TCA983087 TLV983087:TLW983087 TVR983087:TVS983087 UFN983087:UFO983087 UPJ983087:UPK983087 UZF983087:UZG983087 VJB983087:VJC983087 VSX983087:VSY983087 WCT983087:WCU983087 WMP983087:WMQ983087 WWL983087:WWM983087 AG47:AH47 KC47:KD47 TY47:TZ47 ADU47:ADV47 ANQ47:ANR47 AXM47:AXN47 BHI47:BHJ47 BRE47:BRF47 CBA47:CBB47 CKW47:CKX47 CUS47:CUT47 DEO47:DEP47 DOK47:DOL47 DYG47:DYH47 EIC47:EID47 ERY47:ERZ47 FBU47:FBV47 FLQ47:FLR47 FVM47:FVN47 GFI47:GFJ47 GPE47:GPF47 GZA47:GZB47 HIW47:HIX47 HSS47:HST47 ICO47:ICP47 IMK47:IML47 IWG47:IWH47 JGC47:JGD47 JPY47:JPZ47 JZU47:JZV47 KJQ47:KJR47 KTM47:KTN47 LDI47:LDJ47 LNE47:LNF47 LXA47:LXB47 MGW47:MGX47 MQS47:MQT47 NAO47:NAP47 NKK47:NKL47 NUG47:NUH47 OEC47:OED47 ONY47:ONZ47 OXU47:OXV47 PHQ47:PHR47 PRM47:PRN47 QBI47:QBJ47 QLE47:QLF47 QVA47:QVB47 REW47:REX47 ROS47:ROT47 RYO47:RYP47 SIK47:SIL47 SSG47:SSH47 TCC47:TCD47 TLY47:TLZ47 TVU47:TVV47 UFQ47:UFR47 UPM47:UPN47 UZI47:UZJ47 VJE47:VJF47 VTA47:VTB47 WCW47:WCX47 WMS47:WMT47 WWO47:WWP47 AG65583:AH65583 KC65583:KD65583 TY65583:TZ65583 ADU65583:ADV65583 ANQ65583:ANR65583 AXM65583:AXN65583 BHI65583:BHJ65583 BRE65583:BRF65583 CBA65583:CBB65583 CKW65583:CKX65583 CUS65583:CUT65583 DEO65583:DEP65583 DOK65583:DOL65583 DYG65583:DYH65583 EIC65583:EID65583 ERY65583:ERZ65583 FBU65583:FBV65583 FLQ65583:FLR65583 FVM65583:FVN65583 GFI65583:GFJ65583 GPE65583:GPF65583 GZA65583:GZB65583 HIW65583:HIX65583 HSS65583:HST65583 ICO65583:ICP65583 IMK65583:IML65583 IWG65583:IWH65583 JGC65583:JGD65583 JPY65583:JPZ65583 JZU65583:JZV65583 KJQ65583:KJR65583 KTM65583:KTN65583 LDI65583:LDJ65583 LNE65583:LNF65583 LXA65583:LXB65583 MGW65583:MGX65583 MQS65583:MQT65583 NAO65583:NAP65583 NKK65583:NKL65583 NUG65583:NUH65583 OEC65583:OED65583 ONY65583:ONZ65583 OXU65583:OXV65583 PHQ65583:PHR65583 PRM65583:PRN65583 QBI65583:QBJ65583 QLE65583:QLF65583 QVA65583:QVB65583 REW65583:REX65583 ROS65583:ROT65583 RYO65583:RYP65583 SIK65583:SIL65583 SSG65583:SSH65583 TCC65583:TCD65583 TLY65583:TLZ65583 TVU65583:TVV65583 UFQ65583:UFR65583 UPM65583:UPN65583 UZI65583:UZJ65583 VJE65583:VJF65583 VTA65583:VTB65583 WCW65583:WCX65583 WMS65583:WMT65583 WWO65583:WWP65583 AG131119:AH131119 KC131119:KD131119 TY131119:TZ131119 ADU131119:ADV131119 ANQ131119:ANR131119 AXM131119:AXN131119 BHI131119:BHJ131119 BRE131119:BRF131119 CBA131119:CBB131119 CKW131119:CKX131119 CUS131119:CUT131119 DEO131119:DEP131119 DOK131119:DOL131119 DYG131119:DYH131119 EIC131119:EID131119 ERY131119:ERZ131119 FBU131119:FBV131119 FLQ131119:FLR131119 FVM131119:FVN131119 GFI131119:GFJ131119 GPE131119:GPF131119 GZA131119:GZB131119 HIW131119:HIX131119 HSS131119:HST131119 ICO131119:ICP131119 IMK131119:IML131119 IWG131119:IWH131119 JGC131119:JGD131119 JPY131119:JPZ131119 JZU131119:JZV131119 KJQ131119:KJR131119 KTM131119:KTN131119 LDI131119:LDJ131119 LNE131119:LNF131119 LXA131119:LXB131119 MGW131119:MGX131119 MQS131119:MQT131119 NAO131119:NAP131119 NKK131119:NKL131119 NUG131119:NUH131119 OEC131119:OED131119 ONY131119:ONZ131119 OXU131119:OXV131119 PHQ131119:PHR131119 PRM131119:PRN131119 QBI131119:QBJ131119 QLE131119:QLF131119 QVA131119:QVB131119 REW131119:REX131119 ROS131119:ROT131119 RYO131119:RYP131119 SIK131119:SIL131119 SSG131119:SSH131119 TCC131119:TCD131119 TLY131119:TLZ131119 TVU131119:TVV131119 UFQ131119:UFR131119 UPM131119:UPN131119 UZI131119:UZJ131119 VJE131119:VJF131119 VTA131119:VTB131119 WCW131119:WCX131119 WMS131119:WMT131119 WWO131119:WWP131119 AG196655:AH196655 KC196655:KD196655 TY196655:TZ196655 ADU196655:ADV196655 ANQ196655:ANR196655 AXM196655:AXN196655 BHI196655:BHJ196655 BRE196655:BRF196655 CBA196655:CBB196655 CKW196655:CKX196655 CUS196655:CUT196655 DEO196655:DEP196655 DOK196655:DOL196655 DYG196655:DYH196655 EIC196655:EID196655 ERY196655:ERZ196655 FBU196655:FBV196655 FLQ196655:FLR196655 FVM196655:FVN196655 GFI196655:GFJ196655 GPE196655:GPF196655 GZA196655:GZB196655 HIW196655:HIX196655 HSS196655:HST196655 ICO196655:ICP196655 IMK196655:IML196655 IWG196655:IWH196655 JGC196655:JGD196655 JPY196655:JPZ196655 JZU196655:JZV196655 KJQ196655:KJR196655 KTM196655:KTN196655 LDI196655:LDJ196655 LNE196655:LNF196655 LXA196655:LXB196655 MGW196655:MGX196655 MQS196655:MQT196655 NAO196655:NAP196655 NKK196655:NKL196655 NUG196655:NUH196655 OEC196655:OED196655 ONY196655:ONZ196655 OXU196655:OXV196655 PHQ196655:PHR196655 PRM196655:PRN196655 QBI196655:QBJ196655 QLE196655:QLF196655 QVA196655:QVB196655 REW196655:REX196655 ROS196655:ROT196655 RYO196655:RYP196655 SIK196655:SIL196655 SSG196655:SSH196655 TCC196655:TCD196655 TLY196655:TLZ196655 TVU196655:TVV196655 UFQ196655:UFR196655 UPM196655:UPN196655 UZI196655:UZJ196655 VJE196655:VJF196655 VTA196655:VTB196655 WCW196655:WCX196655 WMS196655:WMT196655 WWO196655:WWP196655 AG262191:AH262191 KC262191:KD262191 TY262191:TZ262191 ADU262191:ADV262191 ANQ262191:ANR262191 AXM262191:AXN262191 BHI262191:BHJ262191 BRE262191:BRF262191 CBA262191:CBB262191 CKW262191:CKX262191 CUS262191:CUT262191 DEO262191:DEP262191 DOK262191:DOL262191 DYG262191:DYH262191 EIC262191:EID262191 ERY262191:ERZ262191 FBU262191:FBV262191 FLQ262191:FLR262191 FVM262191:FVN262191 GFI262191:GFJ262191 GPE262191:GPF262191 GZA262191:GZB262191 HIW262191:HIX262191 HSS262191:HST262191 ICO262191:ICP262191 IMK262191:IML262191 IWG262191:IWH262191 JGC262191:JGD262191 JPY262191:JPZ262191 JZU262191:JZV262191 KJQ262191:KJR262191 KTM262191:KTN262191 LDI262191:LDJ262191 LNE262191:LNF262191 LXA262191:LXB262191 MGW262191:MGX262191 MQS262191:MQT262191 NAO262191:NAP262191 NKK262191:NKL262191 NUG262191:NUH262191 OEC262191:OED262191 ONY262191:ONZ262191 OXU262191:OXV262191 PHQ262191:PHR262191 PRM262191:PRN262191 QBI262191:QBJ262191 QLE262191:QLF262191 QVA262191:QVB262191 REW262191:REX262191 ROS262191:ROT262191 RYO262191:RYP262191 SIK262191:SIL262191 SSG262191:SSH262191 TCC262191:TCD262191 TLY262191:TLZ262191 TVU262191:TVV262191 UFQ262191:UFR262191 UPM262191:UPN262191 UZI262191:UZJ262191 VJE262191:VJF262191 VTA262191:VTB262191 WCW262191:WCX262191 WMS262191:WMT262191 WWO262191:WWP262191 AG327727:AH327727 KC327727:KD327727 TY327727:TZ327727 ADU327727:ADV327727 ANQ327727:ANR327727 AXM327727:AXN327727 BHI327727:BHJ327727 BRE327727:BRF327727 CBA327727:CBB327727 CKW327727:CKX327727 CUS327727:CUT327727 DEO327727:DEP327727 DOK327727:DOL327727 DYG327727:DYH327727 EIC327727:EID327727 ERY327727:ERZ327727 FBU327727:FBV327727 FLQ327727:FLR327727 FVM327727:FVN327727 GFI327727:GFJ327727 GPE327727:GPF327727 GZA327727:GZB327727 HIW327727:HIX327727 HSS327727:HST327727 ICO327727:ICP327727 IMK327727:IML327727 IWG327727:IWH327727 JGC327727:JGD327727 JPY327727:JPZ327727 JZU327727:JZV327727 KJQ327727:KJR327727 KTM327727:KTN327727 LDI327727:LDJ327727 LNE327727:LNF327727 LXA327727:LXB327727 MGW327727:MGX327727 MQS327727:MQT327727 NAO327727:NAP327727 NKK327727:NKL327727 NUG327727:NUH327727 OEC327727:OED327727 ONY327727:ONZ327727 OXU327727:OXV327727 PHQ327727:PHR327727 PRM327727:PRN327727 QBI327727:QBJ327727 QLE327727:QLF327727 QVA327727:QVB327727 REW327727:REX327727 ROS327727:ROT327727 RYO327727:RYP327727 SIK327727:SIL327727 SSG327727:SSH327727 TCC327727:TCD327727 TLY327727:TLZ327727 TVU327727:TVV327727 UFQ327727:UFR327727 UPM327727:UPN327727 UZI327727:UZJ327727 VJE327727:VJF327727 VTA327727:VTB327727 WCW327727:WCX327727 WMS327727:WMT327727 WWO327727:WWP327727 AG393263:AH393263 KC393263:KD393263 TY393263:TZ393263 ADU393263:ADV393263 ANQ393263:ANR393263 AXM393263:AXN393263 BHI393263:BHJ393263 BRE393263:BRF393263 CBA393263:CBB393263 CKW393263:CKX393263 CUS393263:CUT393263 DEO393263:DEP393263 DOK393263:DOL393263 DYG393263:DYH393263 EIC393263:EID393263 ERY393263:ERZ393263 FBU393263:FBV393263 FLQ393263:FLR393263 FVM393263:FVN393263 GFI393263:GFJ393263 GPE393263:GPF393263 GZA393263:GZB393263 HIW393263:HIX393263 HSS393263:HST393263 ICO393263:ICP393263 IMK393263:IML393263 IWG393263:IWH393263 JGC393263:JGD393263 JPY393263:JPZ393263 JZU393263:JZV393263 KJQ393263:KJR393263 KTM393263:KTN393263 LDI393263:LDJ393263 LNE393263:LNF393263 LXA393263:LXB393263 MGW393263:MGX393263 MQS393263:MQT393263 NAO393263:NAP393263 NKK393263:NKL393263 NUG393263:NUH393263 OEC393263:OED393263 ONY393263:ONZ393263 OXU393263:OXV393263 PHQ393263:PHR393263 PRM393263:PRN393263 QBI393263:QBJ393263 QLE393263:QLF393263 QVA393263:QVB393263 REW393263:REX393263 ROS393263:ROT393263 RYO393263:RYP393263 SIK393263:SIL393263 SSG393263:SSH393263 TCC393263:TCD393263 TLY393263:TLZ393263 TVU393263:TVV393263 UFQ393263:UFR393263 UPM393263:UPN393263 UZI393263:UZJ393263 VJE393263:VJF393263 VTA393263:VTB393263 WCW393263:WCX393263 WMS393263:WMT393263 WWO393263:WWP393263 AG458799:AH458799 KC458799:KD458799 TY458799:TZ458799 ADU458799:ADV458799 ANQ458799:ANR458799 AXM458799:AXN458799 BHI458799:BHJ458799 BRE458799:BRF458799 CBA458799:CBB458799 CKW458799:CKX458799 CUS458799:CUT458799 DEO458799:DEP458799 DOK458799:DOL458799 DYG458799:DYH458799 EIC458799:EID458799 ERY458799:ERZ458799 FBU458799:FBV458799 FLQ458799:FLR458799 FVM458799:FVN458799 GFI458799:GFJ458799 GPE458799:GPF458799 GZA458799:GZB458799 HIW458799:HIX458799 HSS458799:HST458799 ICO458799:ICP458799 IMK458799:IML458799 IWG458799:IWH458799 JGC458799:JGD458799 JPY458799:JPZ458799 JZU458799:JZV458799 KJQ458799:KJR458799 KTM458799:KTN458799 LDI458799:LDJ458799 LNE458799:LNF458799 LXA458799:LXB458799 MGW458799:MGX458799 MQS458799:MQT458799 NAO458799:NAP458799 NKK458799:NKL458799 NUG458799:NUH458799 OEC458799:OED458799 ONY458799:ONZ458799 OXU458799:OXV458799 PHQ458799:PHR458799 PRM458799:PRN458799 QBI458799:QBJ458799 QLE458799:QLF458799 QVA458799:QVB458799 REW458799:REX458799 ROS458799:ROT458799 RYO458799:RYP458799 SIK458799:SIL458799 SSG458799:SSH458799 TCC458799:TCD458799 TLY458799:TLZ458799 TVU458799:TVV458799 UFQ458799:UFR458799 UPM458799:UPN458799 UZI458799:UZJ458799 VJE458799:VJF458799 VTA458799:VTB458799 WCW458799:WCX458799 WMS458799:WMT458799 WWO458799:WWP458799 AG524335:AH524335 KC524335:KD524335 TY524335:TZ524335 ADU524335:ADV524335 ANQ524335:ANR524335 AXM524335:AXN524335 BHI524335:BHJ524335 BRE524335:BRF524335 CBA524335:CBB524335 CKW524335:CKX524335 CUS524335:CUT524335 DEO524335:DEP524335 DOK524335:DOL524335 DYG524335:DYH524335 EIC524335:EID524335 ERY524335:ERZ524335 FBU524335:FBV524335 FLQ524335:FLR524335 FVM524335:FVN524335 GFI524335:GFJ524335 GPE524335:GPF524335 GZA524335:GZB524335 HIW524335:HIX524335 HSS524335:HST524335 ICO524335:ICP524335 IMK524335:IML524335 IWG524335:IWH524335 JGC524335:JGD524335 JPY524335:JPZ524335 JZU524335:JZV524335 KJQ524335:KJR524335 KTM524335:KTN524335 LDI524335:LDJ524335 LNE524335:LNF524335 LXA524335:LXB524335 MGW524335:MGX524335 MQS524335:MQT524335 NAO524335:NAP524335 NKK524335:NKL524335 NUG524335:NUH524335 OEC524335:OED524335 ONY524335:ONZ524335 OXU524335:OXV524335 PHQ524335:PHR524335 PRM524335:PRN524335 QBI524335:QBJ524335 QLE524335:QLF524335 QVA524335:QVB524335 REW524335:REX524335 ROS524335:ROT524335 RYO524335:RYP524335 SIK524335:SIL524335 SSG524335:SSH524335 TCC524335:TCD524335 TLY524335:TLZ524335 TVU524335:TVV524335 UFQ524335:UFR524335 UPM524335:UPN524335 UZI524335:UZJ524335 VJE524335:VJF524335 VTA524335:VTB524335 WCW524335:WCX524335 WMS524335:WMT524335 WWO524335:WWP524335 AG589871:AH589871 KC589871:KD589871 TY589871:TZ589871 ADU589871:ADV589871 ANQ589871:ANR589871 AXM589871:AXN589871 BHI589871:BHJ589871 BRE589871:BRF589871 CBA589871:CBB589871 CKW589871:CKX589871 CUS589871:CUT589871 DEO589871:DEP589871 DOK589871:DOL589871 DYG589871:DYH589871 EIC589871:EID589871 ERY589871:ERZ589871 FBU589871:FBV589871 FLQ589871:FLR589871 FVM589871:FVN589871 GFI589871:GFJ589871 GPE589871:GPF589871 GZA589871:GZB589871 HIW589871:HIX589871 HSS589871:HST589871 ICO589871:ICP589871 IMK589871:IML589871 IWG589871:IWH589871 JGC589871:JGD589871 JPY589871:JPZ589871 JZU589871:JZV589871 KJQ589871:KJR589871 KTM589871:KTN589871 LDI589871:LDJ589871 LNE589871:LNF589871 LXA589871:LXB589871 MGW589871:MGX589871 MQS589871:MQT589871 NAO589871:NAP589871 NKK589871:NKL589871 NUG589871:NUH589871 OEC589871:OED589871 ONY589871:ONZ589871 OXU589871:OXV589871 PHQ589871:PHR589871 PRM589871:PRN589871 QBI589871:QBJ589871 QLE589871:QLF589871 QVA589871:QVB589871 REW589871:REX589871 ROS589871:ROT589871 RYO589871:RYP589871 SIK589871:SIL589871 SSG589871:SSH589871 TCC589871:TCD589871 TLY589871:TLZ589871 TVU589871:TVV589871 UFQ589871:UFR589871 UPM589871:UPN589871 UZI589871:UZJ589871 VJE589871:VJF589871 VTA589871:VTB589871 WCW589871:WCX589871 WMS589871:WMT589871 WWO589871:WWP589871 AG655407:AH655407 KC655407:KD655407 TY655407:TZ655407 ADU655407:ADV655407 ANQ655407:ANR655407 AXM655407:AXN655407 BHI655407:BHJ655407 BRE655407:BRF655407 CBA655407:CBB655407 CKW655407:CKX655407 CUS655407:CUT655407 DEO655407:DEP655407 DOK655407:DOL655407 DYG655407:DYH655407 EIC655407:EID655407 ERY655407:ERZ655407 FBU655407:FBV655407 FLQ655407:FLR655407 FVM655407:FVN655407 GFI655407:GFJ655407 GPE655407:GPF655407 GZA655407:GZB655407 HIW655407:HIX655407 HSS655407:HST655407 ICO655407:ICP655407 IMK655407:IML655407 IWG655407:IWH655407 JGC655407:JGD655407 JPY655407:JPZ655407 JZU655407:JZV655407 KJQ655407:KJR655407 KTM655407:KTN655407 LDI655407:LDJ655407 LNE655407:LNF655407 LXA655407:LXB655407 MGW655407:MGX655407 MQS655407:MQT655407 NAO655407:NAP655407 NKK655407:NKL655407 NUG655407:NUH655407 OEC655407:OED655407 ONY655407:ONZ655407 OXU655407:OXV655407 PHQ655407:PHR655407 PRM655407:PRN655407 QBI655407:QBJ655407 QLE655407:QLF655407 QVA655407:QVB655407 REW655407:REX655407 ROS655407:ROT655407 RYO655407:RYP655407 SIK655407:SIL655407 SSG655407:SSH655407 TCC655407:TCD655407 TLY655407:TLZ655407 TVU655407:TVV655407 UFQ655407:UFR655407 UPM655407:UPN655407 UZI655407:UZJ655407 VJE655407:VJF655407 VTA655407:VTB655407 WCW655407:WCX655407 WMS655407:WMT655407 WWO655407:WWP655407 AG720943:AH720943 KC720943:KD720943 TY720943:TZ720943 ADU720943:ADV720943 ANQ720943:ANR720943 AXM720943:AXN720943 BHI720943:BHJ720943 BRE720943:BRF720943 CBA720943:CBB720943 CKW720943:CKX720943 CUS720943:CUT720943 DEO720943:DEP720943 DOK720943:DOL720943 DYG720943:DYH720943 EIC720943:EID720943 ERY720943:ERZ720943 FBU720943:FBV720943 FLQ720943:FLR720943 FVM720943:FVN720943 GFI720943:GFJ720943 GPE720943:GPF720943 GZA720943:GZB720943 HIW720943:HIX720943 HSS720943:HST720943 ICO720943:ICP720943 IMK720943:IML720943 IWG720943:IWH720943 JGC720943:JGD720943 JPY720943:JPZ720943 JZU720943:JZV720943 KJQ720943:KJR720943 KTM720943:KTN720943 LDI720943:LDJ720943 LNE720943:LNF720943 LXA720943:LXB720943 MGW720943:MGX720943 MQS720943:MQT720943 NAO720943:NAP720943 NKK720943:NKL720943 NUG720943:NUH720943 OEC720943:OED720943 ONY720943:ONZ720943 OXU720943:OXV720943 PHQ720943:PHR720943 PRM720943:PRN720943 QBI720943:QBJ720943 QLE720943:QLF720943 QVA720943:QVB720943 REW720943:REX720943 ROS720943:ROT720943 RYO720943:RYP720943 SIK720943:SIL720943 SSG720943:SSH720943 TCC720943:TCD720943 TLY720943:TLZ720943 TVU720943:TVV720943 UFQ720943:UFR720943 UPM720943:UPN720943 UZI720943:UZJ720943 VJE720943:VJF720943 VTA720943:VTB720943 WCW720943:WCX720943 WMS720943:WMT720943 WWO720943:WWP720943 AG786479:AH786479 KC786479:KD786479 TY786479:TZ786479 ADU786479:ADV786479 ANQ786479:ANR786479 AXM786479:AXN786479 BHI786479:BHJ786479 BRE786479:BRF786479 CBA786479:CBB786479 CKW786479:CKX786479 CUS786479:CUT786479 DEO786479:DEP786479 DOK786479:DOL786479 DYG786479:DYH786479 EIC786479:EID786479 ERY786479:ERZ786479 FBU786479:FBV786479 FLQ786479:FLR786479 FVM786479:FVN786479 GFI786479:GFJ786479 GPE786479:GPF786479 GZA786479:GZB786479 HIW786479:HIX786479 HSS786479:HST786479 ICO786479:ICP786479 IMK786479:IML786479 IWG786479:IWH786479 JGC786479:JGD786479 JPY786479:JPZ786479 JZU786479:JZV786479 KJQ786479:KJR786479 KTM786479:KTN786479 LDI786479:LDJ786479 LNE786479:LNF786479 LXA786479:LXB786479 MGW786479:MGX786479 MQS786479:MQT786479 NAO786479:NAP786479 NKK786479:NKL786479 NUG786479:NUH786479 OEC786479:OED786479 ONY786479:ONZ786479 OXU786479:OXV786479 PHQ786479:PHR786479 PRM786479:PRN786479 QBI786479:QBJ786479 QLE786479:QLF786479 QVA786479:QVB786479 REW786479:REX786479 ROS786479:ROT786479 RYO786479:RYP786479 SIK786479:SIL786479 SSG786479:SSH786479 TCC786479:TCD786479 TLY786479:TLZ786479 TVU786479:TVV786479 UFQ786479:UFR786479 UPM786479:UPN786479 UZI786479:UZJ786479 VJE786479:VJF786479 VTA786479:VTB786479 WCW786479:WCX786479 WMS786479:WMT786479 WWO786479:WWP786479 AG852015:AH852015 KC852015:KD852015 TY852015:TZ852015 ADU852015:ADV852015 ANQ852015:ANR852015 AXM852015:AXN852015 BHI852015:BHJ852015 BRE852015:BRF852015 CBA852015:CBB852015 CKW852015:CKX852015 CUS852015:CUT852015 DEO852015:DEP852015 DOK852015:DOL852015 DYG852015:DYH852015 EIC852015:EID852015 ERY852015:ERZ852015 FBU852015:FBV852015 FLQ852015:FLR852015 FVM852015:FVN852015 GFI852015:GFJ852015 GPE852015:GPF852015 GZA852015:GZB852015 HIW852015:HIX852015 HSS852015:HST852015 ICO852015:ICP852015 IMK852015:IML852015 IWG852015:IWH852015 JGC852015:JGD852015 JPY852015:JPZ852015 JZU852015:JZV852015 KJQ852015:KJR852015 KTM852015:KTN852015 LDI852015:LDJ852015 LNE852015:LNF852015 LXA852015:LXB852015 MGW852015:MGX852015 MQS852015:MQT852015 NAO852015:NAP852015 NKK852015:NKL852015 NUG852015:NUH852015 OEC852015:OED852015 ONY852015:ONZ852015 OXU852015:OXV852015 PHQ852015:PHR852015 PRM852015:PRN852015 QBI852015:QBJ852015 QLE852015:QLF852015 QVA852015:QVB852015 REW852015:REX852015 ROS852015:ROT852015 RYO852015:RYP852015 SIK852015:SIL852015 SSG852015:SSH852015 TCC852015:TCD852015 TLY852015:TLZ852015 TVU852015:TVV852015 UFQ852015:UFR852015 UPM852015:UPN852015 UZI852015:UZJ852015 VJE852015:VJF852015 VTA852015:VTB852015 WCW852015:WCX852015 WMS852015:WMT852015 WWO852015:WWP852015 AG917551:AH917551 KC917551:KD917551 TY917551:TZ917551 ADU917551:ADV917551 ANQ917551:ANR917551 AXM917551:AXN917551 BHI917551:BHJ917551 BRE917551:BRF917551 CBA917551:CBB917551 CKW917551:CKX917551 CUS917551:CUT917551 DEO917551:DEP917551 DOK917551:DOL917551 DYG917551:DYH917551 EIC917551:EID917551 ERY917551:ERZ917551 FBU917551:FBV917551 FLQ917551:FLR917551 FVM917551:FVN917551 GFI917551:GFJ917551 GPE917551:GPF917551 GZA917551:GZB917551 HIW917551:HIX917551 HSS917551:HST917551 ICO917551:ICP917551 IMK917551:IML917551 IWG917551:IWH917551 JGC917551:JGD917551 JPY917551:JPZ917551 JZU917551:JZV917551 KJQ917551:KJR917551 KTM917551:KTN917551 LDI917551:LDJ917551 LNE917551:LNF917551 LXA917551:LXB917551 MGW917551:MGX917551 MQS917551:MQT917551 NAO917551:NAP917551 NKK917551:NKL917551 NUG917551:NUH917551 OEC917551:OED917551 ONY917551:ONZ917551 OXU917551:OXV917551 PHQ917551:PHR917551 PRM917551:PRN917551 QBI917551:QBJ917551 QLE917551:QLF917551 QVA917551:QVB917551 REW917551:REX917551 ROS917551:ROT917551 RYO917551:RYP917551 SIK917551:SIL917551 SSG917551:SSH917551 TCC917551:TCD917551 TLY917551:TLZ917551 TVU917551:TVV917551 UFQ917551:UFR917551 UPM917551:UPN917551 UZI917551:UZJ917551 VJE917551:VJF917551 VTA917551:VTB917551 WCW917551:WCX917551 WMS917551:WMT917551 WWO917551:WWP917551 AG983087:AH983087 KC983087:KD983087 TY983087:TZ983087 ADU983087:ADV983087 ANQ983087:ANR983087 AXM983087:AXN983087 BHI983087:BHJ983087 BRE983087:BRF983087 CBA983087:CBB983087 CKW983087:CKX983087 CUS983087:CUT983087 DEO983087:DEP983087 DOK983087:DOL983087 DYG983087:DYH983087 EIC983087:EID983087 ERY983087:ERZ983087 FBU983087:FBV983087 FLQ983087:FLR983087 FVM983087:FVN983087 GFI983087:GFJ983087 GPE983087:GPF983087 GZA983087:GZB983087 HIW983087:HIX983087 HSS983087:HST983087 ICO983087:ICP983087 IMK983087:IML983087 IWG983087:IWH983087 JGC983087:JGD983087 JPY983087:JPZ983087 JZU983087:JZV983087 KJQ983087:KJR983087 KTM983087:KTN983087 LDI983087:LDJ983087 LNE983087:LNF983087 LXA983087:LXB983087 MGW983087:MGX983087 MQS983087:MQT983087 NAO983087:NAP983087 NKK983087:NKL983087 NUG983087:NUH983087 OEC983087:OED983087 ONY983087:ONZ983087 OXU983087:OXV983087 PHQ983087:PHR983087 PRM983087:PRN983087 QBI983087:QBJ983087 QLE983087:QLF983087 QVA983087:QVB983087 REW983087:REX983087 ROS983087:ROT983087 RYO983087:RYP983087 SIK983087:SIL983087 SSG983087:SSH983087 TCC983087:TCD983087 TLY983087:TLZ983087 TVU983087:TVV983087 UFQ983087:UFR983087 UPM983087:UPN983087 UZI983087:UZJ983087 VJE983087:VJF983087 VTA983087:VTB983087 WCW983087:WCX983087 WMS983087:WMT983087 WWO983087:WWP983087 AM45:AO45 KI45:KK45 UE45:UG45 AEA45:AEC45 ANW45:ANY45 AXS45:AXU45 BHO45:BHQ45 BRK45:BRM45 CBG45:CBI45 CLC45:CLE45 CUY45:CVA45 DEU45:DEW45 DOQ45:DOS45 DYM45:DYO45 EII45:EIK45 ESE45:ESG45 FCA45:FCC45 FLW45:FLY45 FVS45:FVU45 GFO45:GFQ45 GPK45:GPM45 GZG45:GZI45 HJC45:HJE45 HSY45:HTA45 ICU45:ICW45 IMQ45:IMS45 IWM45:IWO45 JGI45:JGK45 JQE45:JQG45 KAA45:KAC45 KJW45:KJY45 KTS45:KTU45 LDO45:LDQ45 LNK45:LNM45 LXG45:LXI45 MHC45:MHE45 MQY45:MRA45 NAU45:NAW45 NKQ45:NKS45 NUM45:NUO45 OEI45:OEK45 OOE45:OOG45 OYA45:OYC45 PHW45:PHY45 PRS45:PRU45 QBO45:QBQ45 QLK45:QLM45 QVG45:QVI45 RFC45:RFE45 ROY45:RPA45 RYU45:RYW45 SIQ45:SIS45 SSM45:SSO45 TCI45:TCK45 TME45:TMG45 TWA45:TWC45 UFW45:UFY45 UPS45:UPU45 UZO45:UZQ45 VJK45:VJM45 VTG45:VTI45 WDC45:WDE45 WMY45:WNA45 WWU45:WWW45 AM65581:AO65581 KI65581:KK65581 UE65581:UG65581 AEA65581:AEC65581 ANW65581:ANY65581 AXS65581:AXU65581 BHO65581:BHQ65581 BRK65581:BRM65581 CBG65581:CBI65581 CLC65581:CLE65581 CUY65581:CVA65581 DEU65581:DEW65581 DOQ65581:DOS65581 DYM65581:DYO65581 EII65581:EIK65581 ESE65581:ESG65581 FCA65581:FCC65581 FLW65581:FLY65581 FVS65581:FVU65581 GFO65581:GFQ65581 GPK65581:GPM65581 GZG65581:GZI65581 HJC65581:HJE65581 HSY65581:HTA65581 ICU65581:ICW65581 IMQ65581:IMS65581 IWM65581:IWO65581 JGI65581:JGK65581 JQE65581:JQG65581 KAA65581:KAC65581 KJW65581:KJY65581 KTS65581:KTU65581 LDO65581:LDQ65581 LNK65581:LNM65581 LXG65581:LXI65581 MHC65581:MHE65581 MQY65581:MRA65581 NAU65581:NAW65581 NKQ65581:NKS65581 NUM65581:NUO65581 OEI65581:OEK65581 OOE65581:OOG65581 OYA65581:OYC65581 PHW65581:PHY65581 PRS65581:PRU65581 QBO65581:QBQ65581 QLK65581:QLM65581 QVG65581:QVI65581 RFC65581:RFE65581 ROY65581:RPA65581 RYU65581:RYW65581 SIQ65581:SIS65581 SSM65581:SSO65581 TCI65581:TCK65581 TME65581:TMG65581 TWA65581:TWC65581 UFW65581:UFY65581 UPS65581:UPU65581 UZO65581:UZQ65581 VJK65581:VJM65581 VTG65581:VTI65581 WDC65581:WDE65581 WMY65581:WNA65581 WWU65581:WWW65581 AM131117:AO131117 KI131117:KK131117 UE131117:UG131117 AEA131117:AEC131117 ANW131117:ANY131117 AXS131117:AXU131117 BHO131117:BHQ131117 BRK131117:BRM131117 CBG131117:CBI131117 CLC131117:CLE131117 CUY131117:CVA131117 DEU131117:DEW131117 DOQ131117:DOS131117 DYM131117:DYO131117 EII131117:EIK131117 ESE131117:ESG131117 FCA131117:FCC131117 FLW131117:FLY131117 FVS131117:FVU131117 GFO131117:GFQ131117 GPK131117:GPM131117 GZG131117:GZI131117 HJC131117:HJE131117 HSY131117:HTA131117 ICU131117:ICW131117 IMQ131117:IMS131117 IWM131117:IWO131117 JGI131117:JGK131117 JQE131117:JQG131117 KAA131117:KAC131117 KJW131117:KJY131117 KTS131117:KTU131117 LDO131117:LDQ131117 LNK131117:LNM131117 LXG131117:LXI131117 MHC131117:MHE131117 MQY131117:MRA131117 NAU131117:NAW131117 NKQ131117:NKS131117 NUM131117:NUO131117 OEI131117:OEK131117 OOE131117:OOG131117 OYA131117:OYC131117 PHW131117:PHY131117 PRS131117:PRU131117 QBO131117:QBQ131117 QLK131117:QLM131117 QVG131117:QVI131117 RFC131117:RFE131117 ROY131117:RPA131117 RYU131117:RYW131117 SIQ131117:SIS131117 SSM131117:SSO131117 TCI131117:TCK131117 TME131117:TMG131117 TWA131117:TWC131117 UFW131117:UFY131117 UPS131117:UPU131117 UZO131117:UZQ131117 VJK131117:VJM131117 VTG131117:VTI131117 WDC131117:WDE131117 WMY131117:WNA131117 WWU131117:WWW131117 AM196653:AO196653 KI196653:KK196653 UE196653:UG196653 AEA196653:AEC196653 ANW196653:ANY196653 AXS196653:AXU196653 BHO196653:BHQ196653 BRK196653:BRM196653 CBG196653:CBI196653 CLC196653:CLE196653 CUY196653:CVA196653 DEU196653:DEW196653 DOQ196653:DOS196653 DYM196653:DYO196653 EII196653:EIK196653 ESE196653:ESG196653 FCA196653:FCC196653 FLW196653:FLY196653 FVS196653:FVU196653 GFO196653:GFQ196653 GPK196653:GPM196653 GZG196653:GZI196653 HJC196653:HJE196653 HSY196653:HTA196653 ICU196653:ICW196653 IMQ196653:IMS196653 IWM196653:IWO196653 JGI196653:JGK196653 JQE196653:JQG196653 KAA196653:KAC196653 KJW196653:KJY196653 KTS196653:KTU196653 LDO196653:LDQ196653 LNK196653:LNM196653 LXG196653:LXI196653 MHC196653:MHE196653 MQY196653:MRA196653 NAU196653:NAW196653 NKQ196653:NKS196653 NUM196653:NUO196653 OEI196653:OEK196653 OOE196653:OOG196653 OYA196653:OYC196653 PHW196653:PHY196653 PRS196653:PRU196653 QBO196653:QBQ196653 QLK196653:QLM196653 QVG196653:QVI196653 RFC196653:RFE196653 ROY196653:RPA196653 RYU196653:RYW196653 SIQ196653:SIS196653 SSM196653:SSO196653 TCI196653:TCK196653 TME196653:TMG196653 TWA196653:TWC196653 UFW196653:UFY196653 UPS196653:UPU196653 UZO196653:UZQ196653 VJK196653:VJM196653 VTG196653:VTI196653 WDC196653:WDE196653 WMY196653:WNA196653 WWU196653:WWW196653 AM262189:AO262189 KI262189:KK262189 UE262189:UG262189 AEA262189:AEC262189 ANW262189:ANY262189 AXS262189:AXU262189 BHO262189:BHQ262189 BRK262189:BRM262189 CBG262189:CBI262189 CLC262189:CLE262189 CUY262189:CVA262189 DEU262189:DEW262189 DOQ262189:DOS262189 DYM262189:DYO262189 EII262189:EIK262189 ESE262189:ESG262189 FCA262189:FCC262189 FLW262189:FLY262189 FVS262189:FVU262189 GFO262189:GFQ262189 GPK262189:GPM262189 GZG262189:GZI262189 HJC262189:HJE262189 HSY262189:HTA262189 ICU262189:ICW262189 IMQ262189:IMS262189 IWM262189:IWO262189 JGI262189:JGK262189 JQE262189:JQG262189 KAA262189:KAC262189 KJW262189:KJY262189 KTS262189:KTU262189 LDO262189:LDQ262189 LNK262189:LNM262189 LXG262189:LXI262189 MHC262189:MHE262189 MQY262189:MRA262189 NAU262189:NAW262189 NKQ262189:NKS262189 NUM262189:NUO262189 OEI262189:OEK262189 OOE262189:OOG262189 OYA262189:OYC262189 PHW262189:PHY262189 PRS262189:PRU262189 QBO262189:QBQ262189 QLK262189:QLM262189 QVG262189:QVI262189 RFC262189:RFE262189 ROY262189:RPA262189 RYU262189:RYW262189 SIQ262189:SIS262189 SSM262189:SSO262189 TCI262189:TCK262189 TME262189:TMG262189 TWA262189:TWC262189 UFW262189:UFY262189 UPS262189:UPU262189 UZO262189:UZQ262189 VJK262189:VJM262189 VTG262189:VTI262189 WDC262189:WDE262189 WMY262189:WNA262189 WWU262189:WWW262189 AM327725:AO327725 KI327725:KK327725 UE327725:UG327725 AEA327725:AEC327725 ANW327725:ANY327725 AXS327725:AXU327725 BHO327725:BHQ327725 BRK327725:BRM327725 CBG327725:CBI327725 CLC327725:CLE327725 CUY327725:CVA327725 DEU327725:DEW327725 DOQ327725:DOS327725 DYM327725:DYO327725 EII327725:EIK327725 ESE327725:ESG327725 FCA327725:FCC327725 FLW327725:FLY327725 FVS327725:FVU327725 GFO327725:GFQ327725 GPK327725:GPM327725 GZG327725:GZI327725 HJC327725:HJE327725 HSY327725:HTA327725 ICU327725:ICW327725 IMQ327725:IMS327725 IWM327725:IWO327725 JGI327725:JGK327725 JQE327725:JQG327725 KAA327725:KAC327725 KJW327725:KJY327725 KTS327725:KTU327725 LDO327725:LDQ327725 LNK327725:LNM327725 LXG327725:LXI327725 MHC327725:MHE327725 MQY327725:MRA327725 NAU327725:NAW327725 NKQ327725:NKS327725 NUM327725:NUO327725 OEI327725:OEK327725 OOE327725:OOG327725 OYA327725:OYC327725 PHW327725:PHY327725 PRS327725:PRU327725 QBO327725:QBQ327725 QLK327725:QLM327725 QVG327725:QVI327725 RFC327725:RFE327725 ROY327725:RPA327725 RYU327725:RYW327725 SIQ327725:SIS327725 SSM327725:SSO327725 TCI327725:TCK327725 TME327725:TMG327725 TWA327725:TWC327725 UFW327725:UFY327725 UPS327725:UPU327725 UZO327725:UZQ327725 VJK327725:VJM327725 VTG327725:VTI327725 WDC327725:WDE327725 WMY327725:WNA327725 WWU327725:WWW327725 AM393261:AO393261 KI393261:KK393261 UE393261:UG393261 AEA393261:AEC393261 ANW393261:ANY393261 AXS393261:AXU393261 BHO393261:BHQ393261 BRK393261:BRM393261 CBG393261:CBI393261 CLC393261:CLE393261 CUY393261:CVA393261 DEU393261:DEW393261 DOQ393261:DOS393261 DYM393261:DYO393261 EII393261:EIK393261 ESE393261:ESG393261 FCA393261:FCC393261 FLW393261:FLY393261 FVS393261:FVU393261 GFO393261:GFQ393261 GPK393261:GPM393261 GZG393261:GZI393261 HJC393261:HJE393261 HSY393261:HTA393261 ICU393261:ICW393261 IMQ393261:IMS393261 IWM393261:IWO393261 JGI393261:JGK393261 JQE393261:JQG393261 KAA393261:KAC393261 KJW393261:KJY393261 KTS393261:KTU393261 LDO393261:LDQ393261 LNK393261:LNM393261 LXG393261:LXI393261 MHC393261:MHE393261 MQY393261:MRA393261 NAU393261:NAW393261 NKQ393261:NKS393261 NUM393261:NUO393261 OEI393261:OEK393261 OOE393261:OOG393261 OYA393261:OYC393261 PHW393261:PHY393261 PRS393261:PRU393261 QBO393261:QBQ393261 QLK393261:QLM393261 QVG393261:QVI393261 RFC393261:RFE393261 ROY393261:RPA393261 RYU393261:RYW393261 SIQ393261:SIS393261 SSM393261:SSO393261 TCI393261:TCK393261 TME393261:TMG393261 TWA393261:TWC393261 UFW393261:UFY393261 UPS393261:UPU393261 UZO393261:UZQ393261 VJK393261:VJM393261 VTG393261:VTI393261 WDC393261:WDE393261 WMY393261:WNA393261 WWU393261:WWW393261 AM458797:AO458797 KI458797:KK458797 UE458797:UG458797 AEA458797:AEC458797 ANW458797:ANY458797 AXS458797:AXU458797 BHO458797:BHQ458797 BRK458797:BRM458797 CBG458797:CBI458797 CLC458797:CLE458797 CUY458797:CVA458797 DEU458797:DEW458797 DOQ458797:DOS458797 DYM458797:DYO458797 EII458797:EIK458797 ESE458797:ESG458797 FCA458797:FCC458797 FLW458797:FLY458797 FVS458797:FVU458797 GFO458797:GFQ458797 GPK458797:GPM458797 GZG458797:GZI458797 HJC458797:HJE458797 HSY458797:HTA458797 ICU458797:ICW458797 IMQ458797:IMS458797 IWM458797:IWO458797 JGI458797:JGK458797 JQE458797:JQG458797 KAA458797:KAC458797 KJW458797:KJY458797 KTS458797:KTU458797 LDO458797:LDQ458797 LNK458797:LNM458797 LXG458797:LXI458797 MHC458797:MHE458797 MQY458797:MRA458797 NAU458797:NAW458797 NKQ458797:NKS458797 NUM458797:NUO458797 OEI458797:OEK458797 OOE458797:OOG458797 OYA458797:OYC458797 PHW458797:PHY458797 PRS458797:PRU458797 QBO458797:QBQ458797 QLK458797:QLM458797 QVG458797:QVI458797 RFC458797:RFE458797 ROY458797:RPA458797 RYU458797:RYW458797 SIQ458797:SIS458797 SSM458797:SSO458797 TCI458797:TCK458797 TME458797:TMG458797 TWA458797:TWC458797 UFW458797:UFY458797 UPS458797:UPU458797 UZO458797:UZQ458797 VJK458797:VJM458797 VTG458797:VTI458797 WDC458797:WDE458797 WMY458797:WNA458797 WWU458797:WWW458797 AM524333:AO524333 KI524333:KK524333 UE524333:UG524333 AEA524333:AEC524333 ANW524333:ANY524333 AXS524333:AXU524333 BHO524333:BHQ524333 BRK524333:BRM524333 CBG524333:CBI524333 CLC524333:CLE524333 CUY524333:CVA524333 DEU524333:DEW524333 DOQ524333:DOS524333 DYM524333:DYO524333 EII524333:EIK524333 ESE524333:ESG524333 FCA524333:FCC524333 FLW524333:FLY524333 FVS524333:FVU524333 GFO524333:GFQ524333 GPK524333:GPM524333 GZG524333:GZI524333 HJC524333:HJE524333 HSY524333:HTA524333 ICU524333:ICW524333 IMQ524333:IMS524333 IWM524333:IWO524333 JGI524333:JGK524333 JQE524333:JQG524333 KAA524333:KAC524333 KJW524333:KJY524333 KTS524333:KTU524333 LDO524333:LDQ524333 LNK524333:LNM524333 LXG524333:LXI524333 MHC524333:MHE524333 MQY524333:MRA524333 NAU524333:NAW524333 NKQ524333:NKS524333 NUM524333:NUO524333 OEI524333:OEK524333 OOE524333:OOG524333 OYA524333:OYC524333 PHW524333:PHY524333 PRS524333:PRU524333 QBO524333:QBQ524333 QLK524333:QLM524333 QVG524333:QVI524333 RFC524333:RFE524333 ROY524333:RPA524333 RYU524333:RYW524333 SIQ524333:SIS524333 SSM524333:SSO524333 TCI524333:TCK524333 TME524333:TMG524333 TWA524333:TWC524333 UFW524333:UFY524333 UPS524333:UPU524333 UZO524333:UZQ524333 VJK524333:VJM524333 VTG524333:VTI524333 WDC524333:WDE524333 WMY524333:WNA524333 WWU524333:WWW524333 AM589869:AO589869 KI589869:KK589869 UE589869:UG589869 AEA589869:AEC589869 ANW589869:ANY589869 AXS589869:AXU589869 BHO589869:BHQ589869 BRK589869:BRM589869 CBG589869:CBI589869 CLC589869:CLE589869 CUY589869:CVA589869 DEU589869:DEW589869 DOQ589869:DOS589869 DYM589869:DYO589869 EII589869:EIK589869 ESE589869:ESG589869 FCA589869:FCC589869 FLW589869:FLY589869 FVS589869:FVU589869 GFO589869:GFQ589869 GPK589869:GPM589869 GZG589869:GZI589869 HJC589869:HJE589869 HSY589869:HTA589869 ICU589869:ICW589869 IMQ589869:IMS589869 IWM589869:IWO589869 JGI589869:JGK589869 JQE589869:JQG589869 KAA589869:KAC589869 KJW589869:KJY589869 KTS589869:KTU589869 LDO589869:LDQ589869 LNK589869:LNM589869 LXG589869:LXI589869 MHC589869:MHE589869 MQY589869:MRA589869 NAU589869:NAW589869 NKQ589869:NKS589869 NUM589869:NUO589869 OEI589869:OEK589869 OOE589869:OOG589869 OYA589869:OYC589869 PHW589869:PHY589869 PRS589869:PRU589869 QBO589869:QBQ589869 QLK589869:QLM589869 QVG589869:QVI589869 RFC589869:RFE589869 ROY589869:RPA589869 RYU589869:RYW589869 SIQ589869:SIS589869 SSM589869:SSO589869 TCI589869:TCK589869 TME589869:TMG589869 TWA589869:TWC589869 UFW589869:UFY589869 UPS589869:UPU589869 UZO589869:UZQ589869 VJK589869:VJM589869 VTG589869:VTI589869 WDC589869:WDE589869 WMY589869:WNA589869 WWU589869:WWW589869 AM655405:AO655405 KI655405:KK655405 UE655405:UG655405 AEA655405:AEC655405 ANW655405:ANY655405 AXS655405:AXU655405 BHO655405:BHQ655405 BRK655405:BRM655405 CBG655405:CBI655405 CLC655405:CLE655405 CUY655405:CVA655405 DEU655405:DEW655405 DOQ655405:DOS655405 DYM655405:DYO655405 EII655405:EIK655405 ESE655405:ESG655405 FCA655405:FCC655405 FLW655405:FLY655405 FVS655405:FVU655405 GFO655405:GFQ655405 GPK655405:GPM655405 GZG655405:GZI655405 HJC655405:HJE655405 HSY655405:HTA655405 ICU655405:ICW655405 IMQ655405:IMS655405 IWM655405:IWO655405 JGI655405:JGK655405 JQE655405:JQG655405 KAA655405:KAC655405 KJW655405:KJY655405 KTS655405:KTU655405 LDO655405:LDQ655405 LNK655405:LNM655405 LXG655405:LXI655405 MHC655405:MHE655405 MQY655405:MRA655405 NAU655405:NAW655405 NKQ655405:NKS655405 NUM655405:NUO655405 OEI655405:OEK655405 OOE655405:OOG655405 OYA655405:OYC655405 PHW655405:PHY655405 PRS655405:PRU655405 QBO655405:QBQ655405 QLK655405:QLM655405 QVG655405:QVI655405 RFC655405:RFE655405 ROY655405:RPA655405 RYU655405:RYW655405 SIQ655405:SIS655405 SSM655405:SSO655405 TCI655405:TCK655405 TME655405:TMG655405 TWA655405:TWC655405 UFW655405:UFY655405 UPS655405:UPU655405 UZO655405:UZQ655405 VJK655405:VJM655405 VTG655405:VTI655405 WDC655405:WDE655405 WMY655405:WNA655405 WWU655405:WWW655405 AM720941:AO720941 KI720941:KK720941 UE720941:UG720941 AEA720941:AEC720941 ANW720941:ANY720941 AXS720941:AXU720941 BHO720941:BHQ720941 BRK720941:BRM720941 CBG720941:CBI720941 CLC720941:CLE720941 CUY720941:CVA720941 DEU720941:DEW720941 DOQ720941:DOS720941 DYM720941:DYO720941 EII720941:EIK720941 ESE720941:ESG720941 FCA720941:FCC720941 FLW720941:FLY720941 FVS720941:FVU720941 GFO720941:GFQ720941 GPK720941:GPM720941 GZG720941:GZI720941 HJC720941:HJE720941 HSY720941:HTA720941 ICU720941:ICW720941 IMQ720941:IMS720941 IWM720941:IWO720941 JGI720941:JGK720941 JQE720941:JQG720941 KAA720941:KAC720941 KJW720941:KJY720941 KTS720941:KTU720941 LDO720941:LDQ720941 LNK720941:LNM720941 LXG720941:LXI720941 MHC720941:MHE720941 MQY720941:MRA720941 NAU720941:NAW720941 NKQ720941:NKS720941 NUM720941:NUO720941 OEI720941:OEK720941 OOE720941:OOG720941 OYA720941:OYC720941 PHW720941:PHY720941 PRS720941:PRU720941 QBO720941:QBQ720941 QLK720941:QLM720941 QVG720941:QVI720941 RFC720941:RFE720941 ROY720941:RPA720941 RYU720941:RYW720941 SIQ720941:SIS720941 SSM720941:SSO720941 TCI720941:TCK720941 TME720941:TMG720941 TWA720941:TWC720941 UFW720941:UFY720941 UPS720941:UPU720941 UZO720941:UZQ720941 VJK720941:VJM720941 VTG720941:VTI720941 WDC720941:WDE720941 WMY720941:WNA720941 WWU720941:WWW720941 AM786477:AO786477 KI786477:KK786477 UE786477:UG786477 AEA786477:AEC786477 ANW786477:ANY786477 AXS786477:AXU786477 BHO786477:BHQ786477 BRK786477:BRM786477 CBG786477:CBI786477 CLC786477:CLE786477 CUY786477:CVA786477 DEU786477:DEW786477 DOQ786477:DOS786477 DYM786477:DYO786477 EII786477:EIK786477 ESE786477:ESG786477 FCA786477:FCC786477 FLW786477:FLY786477 FVS786477:FVU786477 GFO786477:GFQ786477 GPK786477:GPM786477 GZG786477:GZI786477 HJC786477:HJE786477 HSY786477:HTA786477 ICU786477:ICW786477 IMQ786477:IMS786477 IWM786477:IWO786477 JGI786477:JGK786477 JQE786477:JQG786477 KAA786477:KAC786477 KJW786477:KJY786477 KTS786477:KTU786477 LDO786477:LDQ786477 LNK786477:LNM786477 LXG786477:LXI786477 MHC786477:MHE786477 MQY786477:MRA786477 NAU786477:NAW786477 NKQ786477:NKS786477 NUM786477:NUO786477 OEI786477:OEK786477 OOE786477:OOG786477 OYA786477:OYC786477 PHW786477:PHY786477 PRS786477:PRU786477 QBO786477:QBQ786477 QLK786477:QLM786477 QVG786477:QVI786477 RFC786477:RFE786477 ROY786477:RPA786477 RYU786477:RYW786477 SIQ786477:SIS786477 SSM786477:SSO786477 TCI786477:TCK786477 TME786477:TMG786477 TWA786477:TWC786477 UFW786477:UFY786477 UPS786477:UPU786477 UZO786477:UZQ786477 VJK786477:VJM786477 VTG786477:VTI786477 WDC786477:WDE786477 WMY786477:WNA786477 WWU786477:WWW786477 AM852013:AO852013 KI852013:KK852013 UE852013:UG852013 AEA852013:AEC852013 ANW852013:ANY852013 AXS852013:AXU852013 BHO852013:BHQ852013 BRK852013:BRM852013 CBG852013:CBI852013 CLC852013:CLE852013 CUY852013:CVA852013 DEU852013:DEW852013 DOQ852013:DOS852013 DYM852013:DYO852013 EII852013:EIK852013 ESE852013:ESG852013 FCA852013:FCC852013 FLW852013:FLY852013 FVS852013:FVU852013 GFO852013:GFQ852013 GPK852013:GPM852013 GZG852013:GZI852013 HJC852013:HJE852013 HSY852013:HTA852013 ICU852013:ICW852013 IMQ852013:IMS852013 IWM852013:IWO852013 JGI852013:JGK852013 JQE852013:JQG852013 KAA852013:KAC852013 KJW852013:KJY852013 KTS852013:KTU852013 LDO852013:LDQ852013 LNK852013:LNM852013 LXG852013:LXI852013 MHC852013:MHE852013 MQY852013:MRA852013 NAU852013:NAW852013 NKQ852013:NKS852013 NUM852013:NUO852013 OEI852013:OEK852013 OOE852013:OOG852013 OYA852013:OYC852013 PHW852013:PHY852013 PRS852013:PRU852013 QBO852013:QBQ852013 QLK852013:QLM852013 QVG852013:QVI852013 RFC852013:RFE852013 ROY852013:RPA852013 RYU852013:RYW852013 SIQ852013:SIS852013 SSM852013:SSO852013 TCI852013:TCK852013 TME852013:TMG852013 TWA852013:TWC852013 UFW852013:UFY852013 UPS852013:UPU852013 UZO852013:UZQ852013 VJK852013:VJM852013 VTG852013:VTI852013 WDC852013:WDE852013 WMY852013:WNA852013 WWU852013:WWW852013 AM917549:AO917549 KI917549:KK917549 UE917549:UG917549 AEA917549:AEC917549 ANW917549:ANY917549 AXS917549:AXU917549 BHO917549:BHQ917549 BRK917549:BRM917549 CBG917549:CBI917549 CLC917549:CLE917549 CUY917549:CVA917549 DEU917549:DEW917549 DOQ917549:DOS917549 DYM917549:DYO917549 EII917549:EIK917549 ESE917549:ESG917549 FCA917549:FCC917549 FLW917549:FLY917549 FVS917549:FVU917549 GFO917549:GFQ917549 GPK917549:GPM917549 GZG917549:GZI917549 HJC917549:HJE917549 HSY917549:HTA917549 ICU917549:ICW917549 IMQ917549:IMS917549 IWM917549:IWO917549 JGI917549:JGK917549 JQE917549:JQG917549 KAA917549:KAC917549 KJW917549:KJY917549 KTS917549:KTU917549 LDO917549:LDQ917549 LNK917549:LNM917549 LXG917549:LXI917549 MHC917549:MHE917549 MQY917549:MRA917549 NAU917549:NAW917549 NKQ917549:NKS917549 NUM917549:NUO917549 OEI917549:OEK917549 OOE917549:OOG917549 OYA917549:OYC917549 PHW917549:PHY917549 PRS917549:PRU917549 QBO917549:QBQ917549 QLK917549:QLM917549 QVG917549:QVI917549 RFC917549:RFE917549 ROY917549:RPA917549 RYU917549:RYW917549 SIQ917549:SIS917549 SSM917549:SSO917549 TCI917549:TCK917549 TME917549:TMG917549 TWA917549:TWC917549 UFW917549:UFY917549 UPS917549:UPU917549 UZO917549:UZQ917549 VJK917549:VJM917549 VTG917549:VTI917549 WDC917549:WDE917549 WMY917549:WNA917549 WWU917549:WWW917549 AM983085:AO983085 KI983085:KK983085 UE983085:UG983085 AEA983085:AEC983085 ANW983085:ANY983085 AXS983085:AXU983085 BHO983085:BHQ983085 BRK983085:BRM983085 CBG983085:CBI983085 CLC983085:CLE983085 CUY983085:CVA983085 DEU983085:DEW983085 DOQ983085:DOS983085 DYM983085:DYO983085 EII983085:EIK983085 ESE983085:ESG983085 FCA983085:FCC983085 FLW983085:FLY983085 FVS983085:FVU983085 GFO983085:GFQ983085 GPK983085:GPM983085 GZG983085:GZI983085 HJC983085:HJE983085 HSY983085:HTA983085 ICU983085:ICW983085 IMQ983085:IMS983085 IWM983085:IWO983085 JGI983085:JGK983085 JQE983085:JQG983085 KAA983085:KAC983085 KJW983085:KJY983085 KTS983085:KTU983085 LDO983085:LDQ983085 LNK983085:LNM983085 LXG983085:LXI983085 MHC983085:MHE983085 MQY983085:MRA983085 NAU983085:NAW983085 NKQ983085:NKS983085 NUM983085:NUO983085 OEI983085:OEK983085 OOE983085:OOG983085 OYA983085:OYC983085 PHW983085:PHY983085 PRS983085:PRU983085 QBO983085:QBQ983085 QLK983085:QLM983085 QVG983085:QVI983085 RFC983085:RFE983085 ROY983085:RPA983085 RYU983085:RYW983085 SIQ983085:SIS983085 SSM983085:SSO983085 TCI983085:TCK983085 TME983085:TMG983085 TWA983085:TWC983085 UFW983085:UFY983085 UPS983085:UPU983085 UZO983085:UZQ983085 VJK983085:VJM983085 VTG983085:VTI983085 WDC983085:WDE983085 WMY983085:WNA983085 WWU983085:WWW983085 AQ47:AR47 KM47:KN47 UI47:UJ47 AEE47:AEF47 AOA47:AOB47 AXW47:AXX47 BHS47:BHT47 BRO47:BRP47 CBK47:CBL47 CLG47:CLH47 CVC47:CVD47 DEY47:DEZ47 DOU47:DOV47 DYQ47:DYR47 EIM47:EIN47 ESI47:ESJ47 FCE47:FCF47 FMA47:FMB47 FVW47:FVX47 GFS47:GFT47 GPO47:GPP47 GZK47:GZL47 HJG47:HJH47 HTC47:HTD47 ICY47:ICZ47 IMU47:IMV47 IWQ47:IWR47 JGM47:JGN47 JQI47:JQJ47 KAE47:KAF47 KKA47:KKB47 KTW47:KTX47 LDS47:LDT47 LNO47:LNP47 LXK47:LXL47 MHG47:MHH47 MRC47:MRD47 NAY47:NAZ47 NKU47:NKV47 NUQ47:NUR47 OEM47:OEN47 OOI47:OOJ47 OYE47:OYF47 PIA47:PIB47 PRW47:PRX47 QBS47:QBT47 QLO47:QLP47 QVK47:QVL47 RFG47:RFH47 RPC47:RPD47 RYY47:RYZ47 SIU47:SIV47 SSQ47:SSR47 TCM47:TCN47 TMI47:TMJ47 TWE47:TWF47 UGA47:UGB47 UPW47:UPX47 UZS47:UZT47 VJO47:VJP47 VTK47:VTL47 WDG47:WDH47 WNC47:WND47 WWY47:WWZ47 AQ65583:AR65583 KM65583:KN65583 UI65583:UJ65583 AEE65583:AEF65583 AOA65583:AOB65583 AXW65583:AXX65583 BHS65583:BHT65583 BRO65583:BRP65583 CBK65583:CBL65583 CLG65583:CLH65583 CVC65583:CVD65583 DEY65583:DEZ65583 DOU65583:DOV65583 DYQ65583:DYR65583 EIM65583:EIN65583 ESI65583:ESJ65583 FCE65583:FCF65583 FMA65583:FMB65583 FVW65583:FVX65583 GFS65583:GFT65583 GPO65583:GPP65583 GZK65583:GZL65583 HJG65583:HJH65583 HTC65583:HTD65583 ICY65583:ICZ65583 IMU65583:IMV65583 IWQ65583:IWR65583 JGM65583:JGN65583 JQI65583:JQJ65583 KAE65583:KAF65583 KKA65583:KKB65583 KTW65583:KTX65583 LDS65583:LDT65583 LNO65583:LNP65583 LXK65583:LXL65583 MHG65583:MHH65583 MRC65583:MRD65583 NAY65583:NAZ65583 NKU65583:NKV65583 NUQ65583:NUR65583 OEM65583:OEN65583 OOI65583:OOJ65583 OYE65583:OYF65583 PIA65583:PIB65583 PRW65583:PRX65583 QBS65583:QBT65583 QLO65583:QLP65583 QVK65583:QVL65583 RFG65583:RFH65583 RPC65583:RPD65583 RYY65583:RYZ65583 SIU65583:SIV65583 SSQ65583:SSR65583 TCM65583:TCN65583 TMI65583:TMJ65583 TWE65583:TWF65583 UGA65583:UGB65583 UPW65583:UPX65583 UZS65583:UZT65583 VJO65583:VJP65583 VTK65583:VTL65583 WDG65583:WDH65583 WNC65583:WND65583 WWY65583:WWZ65583 AQ131119:AR131119 KM131119:KN131119 UI131119:UJ131119 AEE131119:AEF131119 AOA131119:AOB131119 AXW131119:AXX131119 BHS131119:BHT131119 BRO131119:BRP131119 CBK131119:CBL131119 CLG131119:CLH131119 CVC131119:CVD131119 DEY131119:DEZ131119 DOU131119:DOV131119 DYQ131119:DYR131119 EIM131119:EIN131119 ESI131119:ESJ131119 FCE131119:FCF131119 FMA131119:FMB131119 FVW131119:FVX131119 GFS131119:GFT131119 GPO131119:GPP131119 GZK131119:GZL131119 HJG131119:HJH131119 HTC131119:HTD131119 ICY131119:ICZ131119 IMU131119:IMV131119 IWQ131119:IWR131119 JGM131119:JGN131119 JQI131119:JQJ131119 KAE131119:KAF131119 KKA131119:KKB131119 KTW131119:KTX131119 LDS131119:LDT131119 LNO131119:LNP131119 LXK131119:LXL131119 MHG131119:MHH131119 MRC131119:MRD131119 NAY131119:NAZ131119 NKU131119:NKV131119 NUQ131119:NUR131119 OEM131119:OEN131119 OOI131119:OOJ131119 OYE131119:OYF131119 PIA131119:PIB131119 PRW131119:PRX131119 QBS131119:QBT131119 QLO131119:QLP131119 QVK131119:QVL131119 RFG131119:RFH131119 RPC131119:RPD131119 RYY131119:RYZ131119 SIU131119:SIV131119 SSQ131119:SSR131119 TCM131119:TCN131119 TMI131119:TMJ131119 TWE131119:TWF131119 UGA131119:UGB131119 UPW131119:UPX131119 UZS131119:UZT131119 VJO131119:VJP131119 VTK131119:VTL131119 WDG131119:WDH131119 WNC131119:WND131119 WWY131119:WWZ131119 AQ196655:AR196655 KM196655:KN196655 UI196655:UJ196655 AEE196655:AEF196655 AOA196655:AOB196655 AXW196655:AXX196655 BHS196655:BHT196655 BRO196655:BRP196655 CBK196655:CBL196655 CLG196655:CLH196655 CVC196655:CVD196655 DEY196655:DEZ196655 DOU196655:DOV196655 DYQ196655:DYR196655 EIM196655:EIN196655 ESI196655:ESJ196655 FCE196655:FCF196655 FMA196655:FMB196655 FVW196655:FVX196655 GFS196655:GFT196655 GPO196655:GPP196655 GZK196655:GZL196655 HJG196655:HJH196655 HTC196655:HTD196655 ICY196655:ICZ196655 IMU196655:IMV196655 IWQ196655:IWR196655 JGM196655:JGN196655 JQI196655:JQJ196655 KAE196655:KAF196655 KKA196655:KKB196655 KTW196655:KTX196655 LDS196655:LDT196655 LNO196655:LNP196655 LXK196655:LXL196655 MHG196655:MHH196655 MRC196655:MRD196655 NAY196655:NAZ196655 NKU196655:NKV196655 NUQ196655:NUR196655 OEM196655:OEN196655 OOI196655:OOJ196655 OYE196655:OYF196655 PIA196655:PIB196655 PRW196655:PRX196655 QBS196655:QBT196655 QLO196655:QLP196655 QVK196655:QVL196655 RFG196655:RFH196655 RPC196655:RPD196655 RYY196655:RYZ196655 SIU196655:SIV196655 SSQ196655:SSR196655 TCM196655:TCN196655 TMI196655:TMJ196655 TWE196655:TWF196655 UGA196655:UGB196655 UPW196655:UPX196655 UZS196655:UZT196655 VJO196655:VJP196655 VTK196655:VTL196655 WDG196655:WDH196655 WNC196655:WND196655 WWY196655:WWZ196655 AQ262191:AR262191 KM262191:KN262191 UI262191:UJ262191 AEE262191:AEF262191 AOA262191:AOB262191 AXW262191:AXX262191 BHS262191:BHT262191 BRO262191:BRP262191 CBK262191:CBL262191 CLG262191:CLH262191 CVC262191:CVD262191 DEY262191:DEZ262191 DOU262191:DOV262191 DYQ262191:DYR262191 EIM262191:EIN262191 ESI262191:ESJ262191 FCE262191:FCF262191 FMA262191:FMB262191 FVW262191:FVX262191 GFS262191:GFT262191 GPO262191:GPP262191 GZK262191:GZL262191 HJG262191:HJH262191 HTC262191:HTD262191 ICY262191:ICZ262191 IMU262191:IMV262191 IWQ262191:IWR262191 JGM262191:JGN262191 JQI262191:JQJ262191 KAE262191:KAF262191 KKA262191:KKB262191 KTW262191:KTX262191 LDS262191:LDT262191 LNO262191:LNP262191 LXK262191:LXL262191 MHG262191:MHH262191 MRC262191:MRD262191 NAY262191:NAZ262191 NKU262191:NKV262191 NUQ262191:NUR262191 OEM262191:OEN262191 OOI262191:OOJ262191 OYE262191:OYF262191 PIA262191:PIB262191 PRW262191:PRX262191 QBS262191:QBT262191 QLO262191:QLP262191 QVK262191:QVL262191 RFG262191:RFH262191 RPC262191:RPD262191 RYY262191:RYZ262191 SIU262191:SIV262191 SSQ262191:SSR262191 TCM262191:TCN262191 TMI262191:TMJ262191 TWE262191:TWF262191 UGA262191:UGB262191 UPW262191:UPX262191 UZS262191:UZT262191 VJO262191:VJP262191 VTK262191:VTL262191 WDG262191:WDH262191 WNC262191:WND262191 WWY262191:WWZ262191 AQ327727:AR327727 KM327727:KN327727 UI327727:UJ327727 AEE327727:AEF327727 AOA327727:AOB327727 AXW327727:AXX327727 BHS327727:BHT327727 BRO327727:BRP327727 CBK327727:CBL327727 CLG327727:CLH327727 CVC327727:CVD327727 DEY327727:DEZ327727 DOU327727:DOV327727 DYQ327727:DYR327727 EIM327727:EIN327727 ESI327727:ESJ327727 FCE327727:FCF327727 FMA327727:FMB327727 FVW327727:FVX327727 GFS327727:GFT327727 GPO327727:GPP327727 GZK327727:GZL327727 HJG327727:HJH327727 HTC327727:HTD327727 ICY327727:ICZ327727 IMU327727:IMV327727 IWQ327727:IWR327727 JGM327727:JGN327727 JQI327727:JQJ327727 KAE327727:KAF327727 KKA327727:KKB327727 KTW327727:KTX327727 LDS327727:LDT327727 LNO327727:LNP327727 LXK327727:LXL327727 MHG327727:MHH327727 MRC327727:MRD327727 NAY327727:NAZ327727 NKU327727:NKV327727 NUQ327727:NUR327727 OEM327727:OEN327727 OOI327727:OOJ327727 OYE327727:OYF327727 PIA327727:PIB327727 PRW327727:PRX327727 QBS327727:QBT327727 QLO327727:QLP327727 QVK327727:QVL327727 RFG327727:RFH327727 RPC327727:RPD327727 RYY327727:RYZ327727 SIU327727:SIV327727 SSQ327727:SSR327727 TCM327727:TCN327727 TMI327727:TMJ327727 TWE327727:TWF327727 UGA327727:UGB327727 UPW327727:UPX327727 UZS327727:UZT327727 VJO327727:VJP327727 VTK327727:VTL327727 WDG327727:WDH327727 WNC327727:WND327727 WWY327727:WWZ327727 AQ393263:AR393263 KM393263:KN393263 UI393263:UJ393263 AEE393263:AEF393263 AOA393263:AOB393263 AXW393263:AXX393263 BHS393263:BHT393263 BRO393263:BRP393263 CBK393263:CBL393263 CLG393263:CLH393263 CVC393263:CVD393263 DEY393263:DEZ393263 DOU393263:DOV393263 DYQ393263:DYR393263 EIM393263:EIN393263 ESI393263:ESJ393263 FCE393263:FCF393263 FMA393263:FMB393263 FVW393263:FVX393263 GFS393263:GFT393263 GPO393263:GPP393263 GZK393263:GZL393263 HJG393263:HJH393263 HTC393263:HTD393263 ICY393263:ICZ393263 IMU393263:IMV393263 IWQ393263:IWR393263 JGM393263:JGN393263 JQI393263:JQJ393263 KAE393263:KAF393263 KKA393263:KKB393263 KTW393263:KTX393263 LDS393263:LDT393263 LNO393263:LNP393263 LXK393263:LXL393263 MHG393263:MHH393263 MRC393263:MRD393263 NAY393263:NAZ393263 NKU393263:NKV393263 NUQ393263:NUR393263 OEM393263:OEN393263 OOI393263:OOJ393263 OYE393263:OYF393263 PIA393263:PIB393263 PRW393263:PRX393263 QBS393263:QBT393263 QLO393263:QLP393263 QVK393263:QVL393263 RFG393263:RFH393263 RPC393263:RPD393263 RYY393263:RYZ393263 SIU393263:SIV393263 SSQ393263:SSR393263 TCM393263:TCN393263 TMI393263:TMJ393263 TWE393263:TWF393263 UGA393263:UGB393263 UPW393263:UPX393263 UZS393263:UZT393263 VJO393263:VJP393263 VTK393263:VTL393263 WDG393263:WDH393263 WNC393263:WND393263 WWY393263:WWZ393263 AQ458799:AR458799 KM458799:KN458799 UI458799:UJ458799 AEE458799:AEF458799 AOA458799:AOB458799 AXW458799:AXX458799 BHS458799:BHT458799 BRO458799:BRP458799 CBK458799:CBL458799 CLG458799:CLH458799 CVC458799:CVD458799 DEY458799:DEZ458799 DOU458799:DOV458799 DYQ458799:DYR458799 EIM458799:EIN458799 ESI458799:ESJ458799 FCE458799:FCF458799 FMA458799:FMB458799 FVW458799:FVX458799 GFS458799:GFT458799 GPO458799:GPP458799 GZK458799:GZL458799 HJG458799:HJH458799 HTC458799:HTD458799 ICY458799:ICZ458799 IMU458799:IMV458799 IWQ458799:IWR458799 JGM458799:JGN458799 JQI458799:JQJ458799 KAE458799:KAF458799 KKA458799:KKB458799 KTW458799:KTX458799 LDS458799:LDT458799 LNO458799:LNP458799 LXK458799:LXL458799 MHG458799:MHH458799 MRC458799:MRD458799 NAY458799:NAZ458799 NKU458799:NKV458799 NUQ458799:NUR458799 OEM458799:OEN458799 OOI458799:OOJ458799 OYE458799:OYF458799 PIA458799:PIB458799 PRW458799:PRX458799 QBS458799:QBT458799 QLO458799:QLP458799 QVK458799:QVL458799 RFG458799:RFH458799 RPC458799:RPD458799 RYY458799:RYZ458799 SIU458799:SIV458799 SSQ458799:SSR458799 TCM458799:TCN458799 TMI458799:TMJ458799 TWE458799:TWF458799 UGA458799:UGB458799 UPW458799:UPX458799 UZS458799:UZT458799 VJO458799:VJP458799 VTK458799:VTL458799 WDG458799:WDH458799 WNC458799:WND458799 WWY458799:WWZ458799 AQ524335:AR524335 KM524335:KN524335 UI524335:UJ524335 AEE524335:AEF524335 AOA524335:AOB524335 AXW524335:AXX524335 BHS524335:BHT524335 BRO524335:BRP524335 CBK524335:CBL524335 CLG524335:CLH524335 CVC524335:CVD524335 DEY524335:DEZ524335 DOU524335:DOV524335 DYQ524335:DYR524335 EIM524335:EIN524335 ESI524335:ESJ524335 FCE524335:FCF524335 FMA524335:FMB524335 FVW524335:FVX524335 GFS524335:GFT524335 GPO524335:GPP524335 GZK524335:GZL524335 HJG524335:HJH524335 HTC524335:HTD524335 ICY524335:ICZ524335 IMU524335:IMV524335 IWQ524335:IWR524335 JGM524335:JGN524335 JQI524335:JQJ524335 KAE524335:KAF524335 KKA524335:KKB524335 KTW524335:KTX524335 LDS524335:LDT524335 LNO524335:LNP524335 LXK524335:LXL524335 MHG524335:MHH524335 MRC524335:MRD524335 NAY524335:NAZ524335 NKU524335:NKV524335 NUQ524335:NUR524335 OEM524335:OEN524335 OOI524335:OOJ524335 OYE524335:OYF524335 PIA524335:PIB524335 PRW524335:PRX524335 QBS524335:QBT524335 QLO524335:QLP524335 QVK524335:QVL524335 RFG524335:RFH524335 RPC524335:RPD524335 RYY524335:RYZ524335 SIU524335:SIV524335 SSQ524335:SSR524335 TCM524335:TCN524335 TMI524335:TMJ524335 TWE524335:TWF524335 UGA524335:UGB524335 UPW524335:UPX524335 UZS524335:UZT524335 VJO524335:VJP524335 VTK524335:VTL524335 WDG524335:WDH524335 WNC524335:WND524335 WWY524335:WWZ524335 AQ589871:AR589871 KM589871:KN589871 UI589871:UJ589871 AEE589871:AEF589871 AOA589871:AOB589871 AXW589871:AXX589871 BHS589871:BHT589871 BRO589871:BRP589871 CBK589871:CBL589871 CLG589871:CLH589871 CVC589871:CVD589871 DEY589871:DEZ589871 DOU589871:DOV589871 DYQ589871:DYR589871 EIM589871:EIN589871 ESI589871:ESJ589871 FCE589871:FCF589871 FMA589871:FMB589871 FVW589871:FVX589871 GFS589871:GFT589871 GPO589871:GPP589871 GZK589871:GZL589871 HJG589871:HJH589871 HTC589871:HTD589871 ICY589871:ICZ589871 IMU589871:IMV589871 IWQ589871:IWR589871 JGM589871:JGN589871 JQI589871:JQJ589871 KAE589871:KAF589871 KKA589871:KKB589871 KTW589871:KTX589871 LDS589871:LDT589871 LNO589871:LNP589871 LXK589871:LXL589871 MHG589871:MHH589871 MRC589871:MRD589871 NAY589871:NAZ589871 NKU589871:NKV589871 NUQ589871:NUR589871 OEM589871:OEN589871 OOI589871:OOJ589871 OYE589871:OYF589871 PIA589871:PIB589871 PRW589871:PRX589871 QBS589871:QBT589871 QLO589871:QLP589871 QVK589871:QVL589871 RFG589871:RFH589871 RPC589871:RPD589871 RYY589871:RYZ589871 SIU589871:SIV589871 SSQ589871:SSR589871 TCM589871:TCN589871 TMI589871:TMJ589871 TWE589871:TWF589871 UGA589871:UGB589871 UPW589871:UPX589871 UZS589871:UZT589871 VJO589871:VJP589871 VTK589871:VTL589871 WDG589871:WDH589871 WNC589871:WND589871 WWY589871:WWZ589871 AQ655407:AR655407 KM655407:KN655407 UI655407:UJ655407 AEE655407:AEF655407 AOA655407:AOB655407 AXW655407:AXX655407 BHS655407:BHT655407 BRO655407:BRP655407 CBK655407:CBL655407 CLG655407:CLH655407 CVC655407:CVD655407 DEY655407:DEZ655407 DOU655407:DOV655407 DYQ655407:DYR655407 EIM655407:EIN655407 ESI655407:ESJ655407 FCE655407:FCF655407 FMA655407:FMB655407 FVW655407:FVX655407 GFS655407:GFT655407 GPO655407:GPP655407 GZK655407:GZL655407 HJG655407:HJH655407 HTC655407:HTD655407 ICY655407:ICZ655407 IMU655407:IMV655407 IWQ655407:IWR655407 JGM655407:JGN655407 JQI655407:JQJ655407 KAE655407:KAF655407 KKA655407:KKB655407 KTW655407:KTX655407 LDS655407:LDT655407 LNO655407:LNP655407 LXK655407:LXL655407 MHG655407:MHH655407 MRC655407:MRD655407 NAY655407:NAZ655407 NKU655407:NKV655407 NUQ655407:NUR655407 OEM655407:OEN655407 OOI655407:OOJ655407 OYE655407:OYF655407 PIA655407:PIB655407 PRW655407:PRX655407 QBS655407:QBT655407 QLO655407:QLP655407 QVK655407:QVL655407 RFG655407:RFH655407 RPC655407:RPD655407 RYY655407:RYZ655407 SIU655407:SIV655407 SSQ655407:SSR655407 TCM655407:TCN655407 TMI655407:TMJ655407 TWE655407:TWF655407 UGA655407:UGB655407 UPW655407:UPX655407 UZS655407:UZT655407 VJO655407:VJP655407 VTK655407:VTL655407 WDG655407:WDH655407 WNC655407:WND655407 WWY655407:WWZ655407 AQ720943:AR720943 KM720943:KN720943 UI720943:UJ720943 AEE720943:AEF720943 AOA720943:AOB720943 AXW720943:AXX720943 BHS720943:BHT720943 BRO720943:BRP720943 CBK720943:CBL720943 CLG720943:CLH720943 CVC720943:CVD720943 DEY720943:DEZ720943 DOU720943:DOV720943 DYQ720943:DYR720943 EIM720943:EIN720943 ESI720943:ESJ720943 FCE720943:FCF720943 FMA720943:FMB720943 FVW720943:FVX720943 GFS720943:GFT720943 GPO720943:GPP720943 GZK720943:GZL720943 HJG720943:HJH720943 HTC720943:HTD720943 ICY720943:ICZ720943 IMU720943:IMV720943 IWQ720943:IWR720943 JGM720943:JGN720943 JQI720943:JQJ720943 KAE720943:KAF720943 KKA720943:KKB720943 KTW720943:KTX720943 LDS720943:LDT720943 LNO720943:LNP720943 LXK720943:LXL720943 MHG720943:MHH720943 MRC720943:MRD720943 NAY720943:NAZ720943 NKU720943:NKV720943 NUQ720943:NUR720943 OEM720943:OEN720943 OOI720943:OOJ720943 OYE720943:OYF720943 PIA720943:PIB720943 PRW720943:PRX720943 QBS720943:QBT720943 QLO720943:QLP720943 QVK720943:QVL720943 RFG720943:RFH720943 RPC720943:RPD720943 RYY720943:RYZ720943 SIU720943:SIV720943 SSQ720943:SSR720943 TCM720943:TCN720943 TMI720943:TMJ720943 TWE720943:TWF720943 UGA720943:UGB720943 UPW720943:UPX720943 UZS720943:UZT720943 VJO720943:VJP720943 VTK720943:VTL720943 WDG720943:WDH720943 WNC720943:WND720943 WWY720943:WWZ720943 AQ786479:AR786479 KM786479:KN786479 UI786479:UJ786479 AEE786479:AEF786479 AOA786479:AOB786479 AXW786479:AXX786479 BHS786479:BHT786479 BRO786479:BRP786479 CBK786479:CBL786479 CLG786479:CLH786479 CVC786479:CVD786479 DEY786479:DEZ786479 DOU786479:DOV786479 DYQ786479:DYR786479 EIM786479:EIN786479 ESI786479:ESJ786479 FCE786479:FCF786479 FMA786479:FMB786479 FVW786479:FVX786479 GFS786479:GFT786479 GPO786479:GPP786479 GZK786479:GZL786479 HJG786479:HJH786479 HTC786479:HTD786479 ICY786479:ICZ786479 IMU786479:IMV786479 IWQ786479:IWR786479 JGM786479:JGN786479 JQI786479:JQJ786479 KAE786479:KAF786479 KKA786479:KKB786479 KTW786479:KTX786479 LDS786479:LDT786479 LNO786479:LNP786479 LXK786479:LXL786479 MHG786479:MHH786479 MRC786479:MRD786479 NAY786479:NAZ786479 NKU786479:NKV786479 NUQ786479:NUR786479 OEM786479:OEN786479 OOI786479:OOJ786479 OYE786479:OYF786479 PIA786479:PIB786479 PRW786479:PRX786479 QBS786479:QBT786479 QLO786479:QLP786479 QVK786479:QVL786479 RFG786479:RFH786479 RPC786479:RPD786479 RYY786479:RYZ786479 SIU786479:SIV786479 SSQ786479:SSR786479 TCM786479:TCN786479 TMI786479:TMJ786479 TWE786479:TWF786479 UGA786479:UGB786479 UPW786479:UPX786479 UZS786479:UZT786479 VJO786479:VJP786479 VTK786479:VTL786479 WDG786479:WDH786479 WNC786479:WND786479 WWY786479:WWZ786479 AQ852015:AR852015 KM852015:KN852015 UI852015:UJ852015 AEE852015:AEF852015 AOA852015:AOB852015 AXW852015:AXX852015 BHS852015:BHT852015 BRO852015:BRP852015 CBK852015:CBL852015 CLG852015:CLH852015 CVC852015:CVD852015 DEY852015:DEZ852015 DOU852015:DOV852015 DYQ852015:DYR852015 EIM852015:EIN852015 ESI852015:ESJ852015 FCE852015:FCF852015 FMA852015:FMB852015 FVW852015:FVX852015 GFS852015:GFT852015 GPO852015:GPP852015 GZK852015:GZL852015 HJG852015:HJH852015 HTC852015:HTD852015 ICY852015:ICZ852015 IMU852015:IMV852015 IWQ852015:IWR852015 JGM852015:JGN852015 JQI852015:JQJ852015 KAE852015:KAF852015 KKA852015:KKB852015 KTW852015:KTX852015 LDS852015:LDT852015 LNO852015:LNP852015 LXK852015:LXL852015 MHG852015:MHH852015 MRC852015:MRD852015 NAY852015:NAZ852015 NKU852015:NKV852015 NUQ852015:NUR852015 OEM852015:OEN852015 OOI852015:OOJ852015 OYE852015:OYF852015 PIA852015:PIB852015 PRW852015:PRX852015 QBS852015:QBT852015 QLO852015:QLP852015 QVK852015:QVL852015 RFG852015:RFH852015 RPC852015:RPD852015 RYY852015:RYZ852015 SIU852015:SIV852015 SSQ852015:SSR852015 TCM852015:TCN852015 TMI852015:TMJ852015 TWE852015:TWF852015 UGA852015:UGB852015 UPW852015:UPX852015 UZS852015:UZT852015 VJO852015:VJP852015 VTK852015:VTL852015 WDG852015:WDH852015 WNC852015:WND852015 WWY852015:WWZ852015 AQ917551:AR917551 KM917551:KN917551 UI917551:UJ917551 AEE917551:AEF917551 AOA917551:AOB917551 AXW917551:AXX917551 BHS917551:BHT917551 BRO917551:BRP917551 CBK917551:CBL917551 CLG917551:CLH917551 CVC917551:CVD917551 DEY917551:DEZ917551 DOU917551:DOV917551 DYQ917551:DYR917551 EIM917551:EIN917551 ESI917551:ESJ917551 FCE917551:FCF917551 FMA917551:FMB917551 FVW917551:FVX917551 GFS917551:GFT917551 GPO917551:GPP917551 GZK917551:GZL917551 HJG917551:HJH917551 HTC917551:HTD917551 ICY917551:ICZ917551 IMU917551:IMV917551 IWQ917551:IWR917551 JGM917551:JGN917551 JQI917551:JQJ917551 KAE917551:KAF917551 KKA917551:KKB917551 KTW917551:KTX917551 LDS917551:LDT917551 LNO917551:LNP917551 LXK917551:LXL917551 MHG917551:MHH917551 MRC917551:MRD917551 NAY917551:NAZ917551 NKU917551:NKV917551 NUQ917551:NUR917551 OEM917551:OEN917551 OOI917551:OOJ917551 OYE917551:OYF917551 PIA917551:PIB917551 PRW917551:PRX917551 QBS917551:QBT917551 QLO917551:QLP917551 QVK917551:QVL917551 RFG917551:RFH917551 RPC917551:RPD917551 RYY917551:RYZ917551 SIU917551:SIV917551 SSQ917551:SSR917551 TCM917551:TCN917551 TMI917551:TMJ917551 TWE917551:TWF917551 UGA917551:UGB917551 UPW917551:UPX917551 UZS917551:UZT917551 VJO917551:VJP917551 VTK917551:VTL917551 WDG917551:WDH917551 WNC917551:WND917551 WWY917551:WWZ917551 AQ983087:AR983087 KM983087:KN983087 UI983087:UJ983087 AEE983087:AEF983087 AOA983087:AOB983087 AXW983087:AXX983087 BHS983087:BHT983087 BRO983087:BRP983087 CBK983087:CBL983087 CLG983087:CLH983087 CVC983087:CVD983087 DEY983087:DEZ983087 DOU983087:DOV983087 DYQ983087:DYR983087 EIM983087:EIN983087 ESI983087:ESJ983087 FCE983087:FCF983087 FMA983087:FMB983087 FVW983087:FVX983087 GFS983087:GFT983087 GPO983087:GPP983087 GZK983087:GZL983087 HJG983087:HJH983087 HTC983087:HTD983087 ICY983087:ICZ983087 IMU983087:IMV983087 IWQ983087:IWR983087 JGM983087:JGN983087 JQI983087:JQJ983087 KAE983087:KAF983087 KKA983087:KKB983087 KTW983087:KTX983087 LDS983087:LDT983087 LNO983087:LNP983087 LXK983087:LXL983087 MHG983087:MHH983087 MRC983087:MRD983087 NAY983087:NAZ983087 NKU983087:NKV983087 NUQ983087:NUR983087 OEM983087:OEN983087 OOI983087:OOJ983087 OYE983087:OYF983087 PIA983087:PIB983087 PRW983087:PRX983087 QBS983087:QBT983087 QLO983087:QLP983087 QVK983087:QVL983087 RFG983087:RFH983087 RPC983087:RPD983087 RYY983087:RYZ983087 SIU983087:SIV983087 SSQ983087:SSR983087 TCM983087:TCN983087 TMI983087:TMJ983087 TWE983087:TWF983087 UGA983087:UGB983087 UPW983087:UPX983087 UZS983087:UZT983087 VJO983087:VJP983087 VTK983087:VTL983087 WDG983087:WDH983087 WNC983087:WND983087 WWY983087:WWZ983087 AT47:AU47 KP47:KQ47 UL47:UM47 AEH47:AEI47 AOD47:AOE47 AXZ47:AYA47 BHV47:BHW47 BRR47:BRS47 CBN47:CBO47 CLJ47:CLK47 CVF47:CVG47 DFB47:DFC47 DOX47:DOY47 DYT47:DYU47 EIP47:EIQ47 ESL47:ESM47 FCH47:FCI47 FMD47:FME47 FVZ47:FWA47 GFV47:GFW47 GPR47:GPS47 GZN47:GZO47 HJJ47:HJK47 HTF47:HTG47 IDB47:IDC47 IMX47:IMY47 IWT47:IWU47 JGP47:JGQ47 JQL47:JQM47 KAH47:KAI47 KKD47:KKE47 KTZ47:KUA47 LDV47:LDW47 LNR47:LNS47 LXN47:LXO47 MHJ47:MHK47 MRF47:MRG47 NBB47:NBC47 NKX47:NKY47 NUT47:NUU47 OEP47:OEQ47 OOL47:OOM47 OYH47:OYI47 PID47:PIE47 PRZ47:PSA47 QBV47:QBW47 QLR47:QLS47 QVN47:QVO47 RFJ47:RFK47 RPF47:RPG47 RZB47:RZC47 SIX47:SIY47 SST47:SSU47 TCP47:TCQ47 TML47:TMM47 TWH47:TWI47 UGD47:UGE47 UPZ47:UQA47 UZV47:UZW47 VJR47:VJS47 VTN47:VTO47 WDJ47:WDK47 WNF47:WNG47 WXB47:WXC47 AT65583:AU65583 KP65583:KQ65583 UL65583:UM65583 AEH65583:AEI65583 AOD65583:AOE65583 AXZ65583:AYA65583 BHV65583:BHW65583 BRR65583:BRS65583 CBN65583:CBO65583 CLJ65583:CLK65583 CVF65583:CVG65583 DFB65583:DFC65583 DOX65583:DOY65583 DYT65583:DYU65583 EIP65583:EIQ65583 ESL65583:ESM65583 FCH65583:FCI65583 FMD65583:FME65583 FVZ65583:FWA65583 GFV65583:GFW65583 GPR65583:GPS65583 GZN65583:GZO65583 HJJ65583:HJK65583 HTF65583:HTG65583 IDB65583:IDC65583 IMX65583:IMY65583 IWT65583:IWU65583 JGP65583:JGQ65583 JQL65583:JQM65583 KAH65583:KAI65583 KKD65583:KKE65583 KTZ65583:KUA65583 LDV65583:LDW65583 LNR65583:LNS65583 LXN65583:LXO65583 MHJ65583:MHK65583 MRF65583:MRG65583 NBB65583:NBC65583 NKX65583:NKY65583 NUT65583:NUU65583 OEP65583:OEQ65583 OOL65583:OOM65583 OYH65583:OYI65583 PID65583:PIE65583 PRZ65583:PSA65583 QBV65583:QBW65583 QLR65583:QLS65583 QVN65583:QVO65583 RFJ65583:RFK65583 RPF65583:RPG65583 RZB65583:RZC65583 SIX65583:SIY65583 SST65583:SSU65583 TCP65583:TCQ65583 TML65583:TMM65583 TWH65583:TWI65583 UGD65583:UGE65583 UPZ65583:UQA65583 UZV65583:UZW65583 VJR65583:VJS65583 VTN65583:VTO65583 WDJ65583:WDK65583 WNF65583:WNG65583 WXB65583:WXC65583 AT131119:AU131119 KP131119:KQ131119 UL131119:UM131119 AEH131119:AEI131119 AOD131119:AOE131119 AXZ131119:AYA131119 BHV131119:BHW131119 BRR131119:BRS131119 CBN131119:CBO131119 CLJ131119:CLK131119 CVF131119:CVG131119 DFB131119:DFC131119 DOX131119:DOY131119 DYT131119:DYU131119 EIP131119:EIQ131119 ESL131119:ESM131119 FCH131119:FCI131119 FMD131119:FME131119 FVZ131119:FWA131119 GFV131119:GFW131119 GPR131119:GPS131119 GZN131119:GZO131119 HJJ131119:HJK131119 HTF131119:HTG131119 IDB131119:IDC131119 IMX131119:IMY131119 IWT131119:IWU131119 JGP131119:JGQ131119 JQL131119:JQM131119 KAH131119:KAI131119 KKD131119:KKE131119 KTZ131119:KUA131119 LDV131119:LDW131119 LNR131119:LNS131119 LXN131119:LXO131119 MHJ131119:MHK131119 MRF131119:MRG131119 NBB131119:NBC131119 NKX131119:NKY131119 NUT131119:NUU131119 OEP131119:OEQ131119 OOL131119:OOM131119 OYH131119:OYI131119 PID131119:PIE131119 PRZ131119:PSA131119 QBV131119:QBW131119 QLR131119:QLS131119 QVN131119:QVO131119 RFJ131119:RFK131119 RPF131119:RPG131119 RZB131119:RZC131119 SIX131119:SIY131119 SST131119:SSU131119 TCP131119:TCQ131119 TML131119:TMM131119 TWH131119:TWI131119 UGD131119:UGE131119 UPZ131119:UQA131119 UZV131119:UZW131119 VJR131119:VJS131119 VTN131119:VTO131119 WDJ131119:WDK131119 WNF131119:WNG131119 WXB131119:WXC131119 AT196655:AU196655 KP196655:KQ196655 UL196655:UM196655 AEH196655:AEI196655 AOD196655:AOE196655 AXZ196655:AYA196655 BHV196655:BHW196655 BRR196655:BRS196655 CBN196655:CBO196655 CLJ196655:CLK196655 CVF196655:CVG196655 DFB196655:DFC196655 DOX196655:DOY196655 DYT196655:DYU196655 EIP196655:EIQ196655 ESL196655:ESM196655 FCH196655:FCI196655 FMD196655:FME196655 FVZ196655:FWA196655 GFV196655:GFW196655 GPR196655:GPS196655 GZN196655:GZO196655 HJJ196655:HJK196655 HTF196655:HTG196655 IDB196655:IDC196655 IMX196655:IMY196655 IWT196655:IWU196655 JGP196655:JGQ196655 JQL196655:JQM196655 KAH196655:KAI196655 KKD196655:KKE196655 KTZ196655:KUA196655 LDV196655:LDW196655 LNR196655:LNS196655 LXN196655:LXO196655 MHJ196655:MHK196655 MRF196655:MRG196655 NBB196655:NBC196655 NKX196655:NKY196655 NUT196655:NUU196655 OEP196655:OEQ196655 OOL196655:OOM196655 OYH196655:OYI196655 PID196655:PIE196655 PRZ196655:PSA196655 QBV196655:QBW196655 QLR196655:QLS196655 QVN196655:QVO196655 RFJ196655:RFK196655 RPF196655:RPG196655 RZB196655:RZC196655 SIX196655:SIY196655 SST196655:SSU196655 TCP196655:TCQ196655 TML196655:TMM196655 TWH196655:TWI196655 UGD196655:UGE196655 UPZ196655:UQA196655 UZV196655:UZW196655 VJR196655:VJS196655 VTN196655:VTO196655 WDJ196655:WDK196655 WNF196655:WNG196655 WXB196655:WXC196655 AT262191:AU262191 KP262191:KQ262191 UL262191:UM262191 AEH262191:AEI262191 AOD262191:AOE262191 AXZ262191:AYA262191 BHV262191:BHW262191 BRR262191:BRS262191 CBN262191:CBO262191 CLJ262191:CLK262191 CVF262191:CVG262191 DFB262191:DFC262191 DOX262191:DOY262191 DYT262191:DYU262191 EIP262191:EIQ262191 ESL262191:ESM262191 FCH262191:FCI262191 FMD262191:FME262191 FVZ262191:FWA262191 GFV262191:GFW262191 GPR262191:GPS262191 GZN262191:GZO262191 HJJ262191:HJK262191 HTF262191:HTG262191 IDB262191:IDC262191 IMX262191:IMY262191 IWT262191:IWU262191 JGP262191:JGQ262191 JQL262191:JQM262191 KAH262191:KAI262191 KKD262191:KKE262191 KTZ262191:KUA262191 LDV262191:LDW262191 LNR262191:LNS262191 LXN262191:LXO262191 MHJ262191:MHK262191 MRF262191:MRG262191 NBB262191:NBC262191 NKX262191:NKY262191 NUT262191:NUU262191 OEP262191:OEQ262191 OOL262191:OOM262191 OYH262191:OYI262191 PID262191:PIE262191 PRZ262191:PSA262191 QBV262191:QBW262191 QLR262191:QLS262191 QVN262191:QVO262191 RFJ262191:RFK262191 RPF262191:RPG262191 RZB262191:RZC262191 SIX262191:SIY262191 SST262191:SSU262191 TCP262191:TCQ262191 TML262191:TMM262191 TWH262191:TWI262191 UGD262191:UGE262191 UPZ262191:UQA262191 UZV262191:UZW262191 VJR262191:VJS262191 VTN262191:VTO262191 WDJ262191:WDK262191 WNF262191:WNG262191 WXB262191:WXC262191 AT327727:AU327727 KP327727:KQ327727 UL327727:UM327727 AEH327727:AEI327727 AOD327727:AOE327727 AXZ327727:AYA327727 BHV327727:BHW327727 BRR327727:BRS327727 CBN327727:CBO327727 CLJ327727:CLK327727 CVF327727:CVG327727 DFB327727:DFC327727 DOX327727:DOY327727 DYT327727:DYU327727 EIP327727:EIQ327727 ESL327727:ESM327727 FCH327727:FCI327727 FMD327727:FME327727 FVZ327727:FWA327727 GFV327727:GFW327727 GPR327727:GPS327727 GZN327727:GZO327727 HJJ327727:HJK327727 HTF327727:HTG327727 IDB327727:IDC327727 IMX327727:IMY327727 IWT327727:IWU327727 JGP327727:JGQ327727 JQL327727:JQM327727 KAH327727:KAI327727 KKD327727:KKE327727 KTZ327727:KUA327727 LDV327727:LDW327727 LNR327727:LNS327727 LXN327727:LXO327727 MHJ327727:MHK327727 MRF327727:MRG327727 NBB327727:NBC327727 NKX327727:NKY327727 NUT327727:NUU327727 OEP327727:OEQ327727 OOL327727:OOM327727 OYH327727:OYI327727 PID327727:PIE327727 PRZ327727:PSA327727 QBV327727:QBW327727 QLR327727:QLS327727 QVN327727:QVO327727 RFJ327727:RFK327727 RPF327727:RPG327727 RZB327727:RZC327727 SIX327727:SIY327727 SST327727:SSU327727 TCP327727:TCQ327727 TML327727:TMM327727 TWH327727:TWI327727 UGD327727:UGE327727 UPZ327727:UQA327727 UZV327727:UZW327727 VJR327727:VJS327727 VTN327727:VTO327727 WDJ327727:WDK327727 WNF327727:WNG327727 WXB327727:WXC327727 AT393263:AU393263 KP393263:KQ393263 UL393263:UM393263 AEH393263:AEI393263 AOD393263:AOE393263 AXZ393263:AYA393263 BHV393263:BHW393263 BRR393263:BRS393263 CBN393263:CBO393263 CLJ393263:CLK393263 CVF393263:CVG393263 DFB393263:DFC393263 DOX393263:DOY393263 DYT393263:DYU393263 EIP393263:EIQ393263 ESL393263:ESM393263 FCH393263:FCI393263 FMD393263:FME393263 FVZ393263:FWA393263 GFV393263:GFW393263 GPR393263:GPS393263 GZN393263:GZO393263 HJJ393263:HJK393263 HTF393263:HTG393263 IDB393263:IDC393263 IMX393263:IMY393263 IWT393263:IWU393263 JGP393263:JGQ393263 JQL393263:JQM393263 KAH393263:KAI393263 KKD393263:KKE393263 KTZ393263:KUA393263 LDV393263:LDW393263 LNR393263:LNS393263 LXN393263:LXO393263 MHJ393263:MHK393263 MRF393263:MRG393263 NBB393263:NBC393263 NKX393263:NKY393263 NUT393263:NUU393263 OEP393263:OEQ393263 OOL393263:OOM393263 OYH393263:OYI393263 PID393263:PIE393263 PRZ393263:PSA393263 QBV393263:QBW393263 QLR393263:QLS393263 QVN393263:QVO393263 RFJ393263:RFK393263 RPF393263:RPG393263 RZB393263:RZC393263 SIX393263:SIY393263 SST393263:SSU393263 TCP393263:TCQ393263 TML393263:TMM393263 TWH393263:TWI393263 UGD393263:UGE393263 UPZ393263:UQA393263 UZV393263:UZW393263 VJR393263:VJS393263 VTN393263:VTO393263 WDJ393263:WDK393263 WNF393263:WNG393263 WXB393263:WXC393263 AT458799:AU458799 KP458799:KQ458799 UL458799:UM458799 AEH458799:AEI458799 AOD458799:AOE458799 AXZ458799:AYA458799 BHV458799:BHW458799 BRR458799:BRS458799 CBN458799:CBO458799 CLJ458799:CLK458799 CVF458799:CVG458799 DFB458799:DFC458799 DOX458799:DOY458799 DYT458799:DYU458799 EIP458799:EIQ458799 ESL458799:ESM458799 FCH458799:FCI458799 FMD458799:FME458799 FVZ458799:FWA458799 GFV458799:GFW458799 GPR458799:GPS458799 GZN458799:GZO458799 HJJ458799:HJK458799 HTF458799:HTG458799 IDB458799:IDC458799 IMX458799:IMY458799 IWT458799:IWU458799 JGP458799:JGQ458799 JQL458799:JQM458799 KAH458799:KAI458799 KKD458799:KKE458799 KTZ458799:KUA458799 LDV458799:LDW458799 LNR458799:LNS458799 LXN458799:LXO458799 MHJ458799:MHK458799 MRF458799:MRG458799 NBB458799:NBC458799 NKX458799:NKY458799 NUT458799:NUU458799 OEP458799:OEQ458799 OOL458799:OOM458799 OYH458799:OYI458799 PID458799:PIE458799 PRZ458799:PSA458799 QBV458799:QBW458799 QLR458799:QLS458799 QVN458799:QVO458799 RFJ458799:RFK458799 RPF458799:RPG458799 RZB458799:RZC458799 SIX458799:SIY458799 SST458799:SSU458799 TCP458799:TCQ458799 TML458799:TMM458799 TWH458799:TWI458799 UGD458799:UGE458799 UPZ458799:UQA458799 UZV458799:UZW458799 VJR458799:VJS458799 VTN458799:VTO458799 WDJ458799:WDK458799 WNF458799:WNG458799 WXB458799:WXC458799 AT524335:AU524335 KP524335:KQ524335 UL524335:UM524335 AEH524335:AEI524335 AOD524335:AOE524335 AXZ524335:AYA524335 BHV524335:BHW524335 BRR524335:BRS524335 CBN524335:CBO524335 CLJ524335:CLK524335 CVF524335:CVG524335 DFB524335:DFC524335 DOX524335:DOY524335 DYT524335:DYU524335 EIP524335:EIQ524335 ESL524335:ESM524335 FCH524335:FCI524335 FMD524335:FME524335 FVZ524335:FWA524335 GFV524335:GFW524335 GPR524335:GPS524335 GZN524335:GZO524335 HJJ524335:HJK524335 HTF524335:HTG524335 IDB524335:IDC524335 IMX524335:IMY524335 IWT524335:IWU524335 JGP524335:JGQ524335 JQL524335:JQM524335 KAH524335:KAI524335 KKD524335:KKE524335 KTZ524335:KUA524335 LDV524335:LDW524335 LNR524335:LNS524335 LXN524335:LXO524335 MHJ524335:MHK524335 MRF524335:MRG524335 NBB524335:NBC524335 NKX524335:NKY524335 NUT524335:NUU524335 OEP524335:OEQ524335 OOL524335:OOM524335 OYH524335:OYI524335 PID524335:PIE524335 PRZ524335:PSA524335 QBV524335:QBW524335 QLR524335:QLS524335 QVN524335:QVO524335 RFJ524335:RFK524335 RPF524335:RPG524335 RZB524335:RZC524335 SIX524335:SIY524335 SST524335:SSU524335 TCP524335:TCQ524335 TML524335:TMM524335 TWH524335:TWI524335 UGD524335:UGE524335 UPZ524335:UQA524335 UZV524335:UZW524335 VJR524335:VJS524335 VTN524335:VTO524335 WDJ524335:WDK524335 WNF524335:WNG524335 WXB524335:WXC524335 AT589871:AU589871 KP589871:KQ589871 UL589871:UM589871 AEH589871:AEI589871 AOD589871:AOE589871 AXZ589871:AYA589871 BHV589871:BHW589871 BRR589871:BRS589871 CBN589871:CBO589871 CLJ589871:CLK589871 CVF589871:CVG589871 DFB589871:DFC589871 DOX589871:DOY589871 DYT589871:DYU589871 EIP589871:EIQ589871 ESL589871:ESM589871 FCH589871:FCI589871 FMD589871:FME589871 FVZ589871:FWA589871 GFV589871:GFW589871 GPR589871:GPS589871 GZN589871:GZO589871 HJJ589871:HJK589871 HTF589871:HTG589871 IDB589871:IDC589871 IMX589871:IMY589871 IWT589871:IWU589871 JGP589871:JGQ589871 JQL589871:JQM589871 KAH589871:KAI589871 KKD589871:KKE589871 KTZ589871:KUA589871 LDV589871:LDW589871 LNR589871:LNS589871 LXN589871:LXO589871 MHJ589871:MHK589871 MRF589871:MRG589871 NBB589871:NBC589871 NKX589871:NKY589871 NUT589871:NUU589871 OEP589871:OEQ589871 OOL589871:OOM589871 OYH589871:OYI589871 PID589871:PIE589871 PRZ589871:PSA589871 QBV589871:QBW589871 QLR589871:QLS589871 QVN589871:QVO589871 RFJ589871:RFK589871 RPF589871:RPG589871 RZB589871:RZC589871 SIX589871:SIY589871 SST589871:SSU589871 TCP589871:TCQ589871 TML589871:TMM589871 TWH589871:TWI589871 UGD589871:UGE589871 UPZ589871:UQA589871 UZV589871:UZW589871 VJR589871:VJS589871 VTN589871:VTO589871 WDJ589871:WDK589871 WNF589871:WNG589871 WXB589871:WXC589871 AT655407:AU655407 KP655407:KQ655407 UL655407:UM655407 AEH655407:AEI655407 AOD655407:AOE655407 AXZ655407:AYA655407 BHV655407:BHW655407 BRR655407:BRS655407 CBN655407:CBO655407 CLJ655407:CLK655407 CVF655407:CVG655407 DFB655407:DFC655407 DOX655407:DOY655407 DYT655407:DYU655407 EIP655407:EIQ655407 ESL655407:ESM655407 FCH655407:FCI655407 FMD655407:FME655407 FVZ655407:FWA655407 GFV655407:GFW655407 GPR655407:GPS655407 GZN655407:GZO655407 HJJ655407:HJK655407 HTF655407:HTG655407 IDB655407:IDC655407 IMX655407:IMY655407 IWT655407:IWU655407 JGP655407:JGQ655407 JQL655407:JQM655407 KAH655407:KAI655407 KKD655407:KKE655407 KTZ655407:KUA655407 LDV655407:LDW655407 LNR655407:LNS655407 LXN655407:LXO655407 MHJ655407:MHK655407 MRF655407:MRG655407 NBB655407:NBC655407 NKX655407:NKY655407 NUT655407:NUU655407 OEP655407:OEQ655407 OOL655407:OOM655407 OYH655407:OYI655407 PID655407:PIE655407 PRZ655407:PSA655407 QBV655407:QBW655407 QLR655407:QLS655407 QVN655407:QVO655407 RFJ655407:RFK655407 RPF655407:RPG655407 RZB655407:RZC655407 SIX655407:SIY655407 SST655407:SSU655407 TCP655407:TCQ655407 TML655407:TMM655407 TWH655407:TWI655407 UGD655407:UGE655407 UPZ655407:UQA655407 UZV655407:UZW655407 VJR655407:VJS655407 VTN655407:VTO655407 WDJ655407:WDK655407 WNF655407:WNG655407 WXB655407:WXC655407 AT720943:AU720943 KP720943:KQ720943 UL720943:UM720943 AEH720943:AEI720943 AOD720943:AOE720943 AXZ720943:AYA720943 BHV720943:BHW720943 BRR720943:BRS720943 CBN720943:CBO720943 CLJ720943:CLK720943 CVF720943:CVG720943 DFB720943:DFC720943 DOX720943:DOY720943 DYT720943:DYU720943 EIP720943:EIQ720943 ESL720943:ESM720943 FCH720943:FCI720943 FMD720943:FME720943 FVZ720943:FWA720943 GFV720943:GFW720943 GPR720943:GPS720943 GZN720943:GZO720943 HJJ720943:HJK720943 HTF720943:HTG720943 IDB720943:IDC720943 IMX720943:IMY720943 IWT720943:IWU720943 JGP720943:JGQ720943 JQL720943:JQM720943 KAH720943:KAI720943 KKD720943:KKE720943 KTZ720943:KUA720943 LDV720943:LDW720943 LNR720943:LNS720943 LXN720943:LXO720943 MHJ720943:MHK720943 MRF720943:MRG720943 NBB720943:NBC720943 NKX720943:NKY720943 NUT720943:NUU720943 OEP720943:OEQ720943 OOL720943:OOM720943 OYH720943:OYI720943 PID720943:PIE720943 PRZ720943:PSA720943 QBV720943:QBW720943 QLR720943:QLS720943 QVN720943:QVO720943 RFJ720943:RFK720943 RPF720943:RPG720943 RZB720943:RZC720943 SIX720943:SIY720943 SST720943:SSU720943 TCP720943:TCQ720943 TML720943:TMM720943 TWH720943:TWI720943 UGD720943:UGE720943 UPZ720943:UQA720943 UZV720943:UZW720943 VJR720943:VJS720943 VTN720943:VTO720943 WDJ720943:WDK720943 WNF720943:WNG720943 WXB720943:WXC720943 AT786479:AU786479 KP786479:KQ786479 UL786479:UM786479 AEH786479:AEI786479 AOD786479:AOE786479 AXZ786479:AYA786479 BHV786479:BHW786479 BRR786479:BRS786479 CBN786479:CBO786479 CLJ786479:CLK786479 CVF786479:CVG786479 DFB786479:DFC786479 DOX786479:DOY786479 DYT786479:DYU786479 EIP786479:EIQ786479 ESL786479:ESM786479 FCH786479:FCI786479 FMD786479:FME786479 FVZ786479:FWA786479 GFV786479:GFW786479 GPR786479:GPS786479 GZN786479:GZO786479 HJJ786479:HJK786479 HTF786479:HTG786479 IDB786479:IDC786479 IMX786479:IMY786479 IWT786479:IWU786479 JGP786479:JGQ786479 JQL786479:JQM786479 KAH786479:KAI786479 KKD786479:KKE786479 KTZ786479:KUA786479 LDV786479:LDW786479 LNR786479:LNS786479 LXN786479:LXO786479 MHJ786479:MHK786479 MRF786479:MRG786479 NBB786479:NBC786479 NKX786479:NKY786479 NUT786479:NUU786479 OEP786479:OEQ786479 OOL786479:OOM786479 OYH786479:OYI786479 PID786479:PIE786479 PRZ786479:PSA786479 QBV786479:QBW786479 QLR786479:QLS786479 QVN786479:QVO786479 RFJ786479:RFK786479 RPF786479:RPG786479 RZB786479:RZC786479 SIX786479:SIY786479 SST786479:SSU786479 TCP786479:TCQ786479 TML786479:TMM786479 TWH786479:TWI786479 UGD786479:UGE786479 UPZ786479:UQA786479 UZV786479:UZW786479 VJR786479:VJS786479 VTN786479:VTO786479 WDJ786479:WDK786479 WNF786479:WNG786479 WXB786479:WXC786479 AT852015:AU852015 KP852015:KQ852015 UL852015:UM852015 AEH852015:AEI852015 AOD852015:AOE852015 AXZ852015:AYA852015 BHV852015:BHW852015 BRR852015:BRS852015 CBN852015:CBO852015 CLJ852015:CLK852015 CVF852015:CVG852015 DFB852015:DFC852015 DOX852015:DOY852015 DYT852015:DYU852015 EIP852015:EIQ852015 ESL852015:ESM852015 FCH852015:FCI852015 FMD852015:FME852015 FVZ852015:FWA852015 GFV852015:GFW852015 GPR852015:GPS852015 GZN852015:GZO852015 HJJ852015:HJK852015 HTF852015:HTG852015 IDB852015:IDC852015 IMX852015:IMY852015 IWT852015:IWU852015 JGP852015:JGQ852015 JQL852015:JQM852015 KAH852015:KAI852015 KKD852015:KKE852015 KTZ852015:KUA852015 LDV852015:LDW852015 LNR852015:LNS852015 LXN852015:LXO852015 MHJ852015:MHK852015 MRF852015:MRG852015 NBB852015:NBC852015 NKX852015:NKY852015 NUT852015:NUU852015 OEP852015:OEQ852015 OOL852015:OOM852015 OYH852015:OYI852015 PID852015:PIE852015 PRZ852015:PSA852015 QBV852015:QBW852015 QLR852015:QLS852015 QVN852015:QVO852015 RFJ852015:RFK852015 RPF852015:RPG852015 RZB852015:RZC852015 SIX852015:SIY852015 SST852015:SSU852015 TCP852015:TCQ852015 TML852015:TMM852015 TWH852015:TWI852015 UGD852015:UGE852015 UPZ852015:UQA852015 UZV852015:UZW852015 VJR852015:VJS852015 VTN852015:VTO852015 WDJ852015:WDK852015 WNF852015:WNG852015 WXB852015:WXC852015 AT917551:AU917551 KP917551:KQ917551 UL917551:UM917551 AEH917551:AEI917551 AOD917551:AOE917551 AXZ917551:AYA917551 BHV917551:BHW917551 BRR917551:BRS917551 CBN917551:CBO917551 CLJ917551:CLK917551 CVF917551:CVG917551 DFB917551:DFC917551 DOX917551:DOY917551 DYT917551:DYU917551 EIP917551:EIQ917551 ESL917551:ESM917551 FCH917551:FCI917551 FMD917551:FME917551 FVZ917551:FWA917551 GFV917551:GFW917551 GPR917551:GPS917551 GZN917551:GZO917551 HJJ917551:HJK917551 HTF917551:HTG917551 IDB917551:IDC917551 IMX917551:IMY917551 IWT917551:IWU917551 JGP917551:JGQ917551 JQL917551:JQM917551 KAH917551:KAI917551 KKD917551:KKE917551 KTZ917551:KUA917551 LDV917551:LDW917551 LNR917551:LNS917551 LXN917551:LXO917551 MHJ917551:MHK917551 MRF917551:MRG917551 NBB917551:NBC917551 NKX917551:NKY917551 NUT917551:NUU917551 OEP917551:OEQ917551 OOL917551:OOM917551 OYH917551:OYI917551 PID917551:PIE917551 PRZ917551:PSA917551 QBV917551:QBW917551 QLR917551:QLS917551 QVN917551:QVO917551 RFJ917551:RFK917551 RPF917551:RPG917551 RZB917551:RZC917551 SIX917551:SIY917551 SST917551:SSU917551 TCP917551:TCQ917551 TML917551:TMM917551 TWH917551:TWI917551 UGD917551:UGE917551 UPZ917551:UQA917551 UZV917551:UZW917551 VJR917551:VJS917551 VTN917551:VTO917551 WDJ917551:WDK917551 WNF917551:WNG917551 WXB917551:WXC917551 AT983087:AU983087 KP983087:KQ983087 UL983087:UM983087 AEH983087:AEI983087 AOD983087:AOE983087 AXZ983087:AYA983087 BHV983087:BHW983087 BRR983087:BRS983087 CBN983087:CBO983087 CLJ983087:CLK983087 CVF983087:CVG983087 DFB983087:DFC983087 DOX983087:DOY983087 DYT983087:DYU983087 EIP983087:EIQ983087 ESL983087:ESM983087 FCH983087:FCI983087 FMD983087:FME983087 FVZ983087:FWA983087 GFV983087:GFW983087 GPR983087:GPS983087 GZN983087:GZO983087 HJJ983087:HJK983087 HTF983087:HTG983087 IDB983087:IDC983087 IMX983087:IMY983087 IWT983087:IWU983087 JGP983087:JGQ983087 JQL983087:JQM983087 KAH983087:KAI983087 KKD983087:KKE983087 KTZ983087:KUA983087 LDV983087:LDW983087 LNR983087:LNS983087 LXN983087:LXO983087 MHJ983087:MHK983087 MRF983087:MRG983087 NBB983087:NBC983087 NKX983087:NKY983087 NUT983087:NUU983087 OEP983087:OEQ983087 OOL983087:OOM983087 OYH983087:OYI983087 PID983087:PIE983087 PRZ983087:PSA983087 QBV983087:QBW983087 QLR983087:QLS983087 QVN983087:QVO983087 RFJ983087:RFK983087 RPF983087:RPG983087 RZB983087:RZC983087 SIX983087:SIY983087 SST983087:SSU983087 TCP983087:TCQ983087 TML983087:TMM983087 TWH983087:TWI983087 UGD983087:UGE983087 UPZ983087:UQA983087 UZV983087:UZW983087 VJR983087:VJS983087 VTN983087:VTO983087 WDJ983087:WDK983087 WNF983087:WNG983087 WXB983087:WXC983087 AW48 KS48 UO48 AEK48 AOG48 AYC48 BHY48 BRU48 CBQ48 CLM48 CVI48 DFE48 DPA48 DYW48 EIS48 ESO48 FCK48 FMG48 FWC48 GFY48 GPU48 GZQ48 HJM48 HTI48 IDE48 INA48 IWW48 JGS48 JQO48 KAK48 KKG48 KUC48 LDY48 LNU48 LXQ48 MHM48 MRI48 NBE48 NLA48 NUW48 OES48 OOO48 OYK48 PIG48 PSC48 QBY48 QLU48 QVQ48 RFM48 RPI48 RZE48 SJA48 SSW48 TCS48 TMO48 TWK48 UGG48 UQC48 UZY48 VJU48 VTQ48 WDM48 WNI48 WXE48 AW65584 KS65584 UO65584 AEK65584 AOG65584 AYC65584 BHY65584 BRU65584 CBQ65584 CLM65584 CVI65584 DFE65584 DPA65584 DYW65584 EIS65584 ESO65584 FCK65584 FMG65584 FWC65584 GFY65584 GPU65584 GZQ65584 HJM65584 HTI65584 IDE65584 INA65584 IWW65584 JGS65584 JQO65584 KAK65584 KKG65584 KUC65584 LDY65584 LNU65584 LXQ65584 MHM65584 MRI65584 NBE65584 NLA65584 NUW65584 OES65584 OOO65584 OYK65584 PIG65584 PSC65584 QBY65584 QLU65584 QVQ65584 RFM65584 RPI65584 RZE65584 SJA65584 SSW65584 TCS65584 TMO65584 TWK65584 UGG65584 UQC65584 UZY65584 VJU65584 VTQ65584 WDM65584 WNI65584 WXE65584 AW131120 KS131120 UO131120 AEK131120 AOG131120 AYC131120 BHY131120 BRU131120 CBQ131120 CLM131120 CVI131120 DFE131120 DPA131120 DYW131120 EIS131120 ESO131120 FCK131120 FMG131120 FWC131120 GFY131120 GPU131120 GZQ131120 HJM131120 HTI131120 IDE131120 INA131120 IWW131120 JGS131120 JQO131120 KAK131120 KKG131120 KUC131120 LDY131120 LNU131120 LXQ131120 MHM131120 MRI131120 NBE131120 NLA131120 NUW131120 OES131120 OOO131120 OYK131120 PIG131120 PSC131120 QBY131120 QLU131120 QVQ131120 RFM131120 RPI131120 RZE131120 SJA131120 SSW131120 TCS131120 TMO131120 TWK131120 UGG131120 UQC131120 UZY131120 VJU131120 VTQ131120 WDM131120 WNI131120 WXE131120 AW196656 KS196656 UO196656 AEK196656 AOG196656 AYC196656 BHY196656 BRU196656 CBQ196656 CLM196656 CVI196656 DFE196656 DPA196656 DYW196656 EIS196656 ESO196656 FCK196656 FMG196656 FWC196656 GFY196656 GPU196656 GZQ196656 HJM196656 HTI196656 IDE196656 INA196656 IWW196656 JGS196656 JQO196656 KAK196656 KKG196656 KUC196656 LDY196656 LNU196656 LXQ196656 MHM196656 MRI196656 NBE196656 NLA196656 NUW196656 OES196656 OOO196656 OYK196656 PIG196656 PSC196656 QBY196656 QLU196656 QVQ196656 RFM196656 RPI196656 RZE196656 SJA196656 SSW196656 TCS196656 TMO196656 TWK196656 UGG196656 UQC196656 UZY196656 VJU196656 VTQ196656 WDM196656 WNI196656 WXE196656 AW262192 KS262192 UO262192 AEK262192 AOG262192 AYC262192 BHY262192 BRU262192 CBQ262192 CLM262192 CVI262192 DFE262192 DPA262192 DYW262192 EIS262192 ESO262192 FCK262192 FMG262192 FWC262192 GFY262192 GPU262192 GZQ262192 HJM262192 HTI262192 IDE262192 INA262192 IWW262192 JGS262192 JQO262192 KAK262192 KKG262192 KUC262192 LDY262192 LNU262192 LXQ262192 MHM262192 MRI262192 NBE262192 NLA262192 NUW262192 OES262192 OOO262192 OYK262192 PIG262192 PSC262192 QBY262192 QLU262192 QVQ262192 RFM262192 RPI262192 RZE262192 SJA262192 SSW262192 TCS262192 TMO262192 TWK262192 UGG262192 UQC262192 UZY262192 VJU262192 VTQ262192 WDM262192 WNI262192 WXE262192 AW327728 KS327728 UO327728 AEK327728 AOG327728 AYC327728 BHY327728 BRU327728 CBQ327728 CLM327728 CVI327728 DFE327728 DPA327728 DYW327728 EIS327728 ESO327728 FCK327728 FMG327728 FWC327728 GFY327728 GPU327728 GZQ327728 HJM327728 HTI327728 IDE327728 INA327728 IWW327728 JGS327728 JQO327728 KAK327728 KKG327728 KUC327728 LDY327728 LNU327728 LXQ327728 MHM327728 MRI327728 NBE327728 NLA327728 NUW327728 OES327728 OOO327728 OYK327728 PIG327728 PSC327728 QBY327728 QLU327728 QVQ327728 RFM327728 RPI327728 RZE327728 SJA327728 SSW327728 TCS327728 TMO327728 TWK327728 UGG327728 UQC327728 UZY327728 VJU327728 VTQ327728 WDM327728 WNI327728 WXE327728 AW393264 KS393264 UO393264 AEK393264 AOG393264 AYC393264 BHY393264 BRU393264 CBQ393264 CLM393264 CVI393264 DFE393264 DPA393264 DYW393264 EIS393264 ESO393264 FCK393264 FMG393264 FWC393264 GFY393264 GPU393264 GZQ393264 HJM393264 HTI393264 IDE393264 INA393264 IWW393264 JGS393264 JQO393264 KAK393264 KKG393264 KUC393264 LDY393264 LNU393264 LXQ393264 MHM393264 MRI393264 NBE393264 NLA393264 NUW393264 OES393264 OOO393264 OYK393264 PIG393264 PSC393264 QBY393264 QLU393264 QVQ393264 RFM393264 RPI393264 RZE393264 SJA393264 SSW393264 TCS393264 TMO393264 TWK393264 UGG393264 UQC393264 UZY393264 VJU393264 VTQ393264 WDM393264 WNI393264 WXE393264 AW458800 KS458800 UO458800 AEK458800 AOG458800 AYC458800 BHY458800 BRU458800 CBQ458800 CLM458800 CVI458800 DFE458800 DPA458800 DYW458800 EIS458800 ESO458800 FCK458800 FMG458800 FWC458800 GFY458800 GPU458800 GZQ458800 HJM458800 HTI458800 IDE458800 INA458800 IWW458800 JGS458800 JQO458800 KAK458800 KKG458800 KUC458800 LDY458800 LNU458800 LXQ458800 MHM458800 MRI458800 NBE458800 NLA458800 NUW458800 OES458800 OOO458800 OYK458800 PIG458800 PSC458800 QBY458800 QLU458800 QVQ458800 RFM458800 RPI458800 RZE458800 SJA458800 SSW458800 TCS458800 TMO458800 TWK458800 UGG458800 UQC458800 UZY458800 VJU458800 VTQ458800 WDM458800 WNI458800 WXE458800 AW524336 KS524336 UO524336 AEK524336 AOG524336 AYC524336 BHY524336 BRU524336 CBQ524336 CLM524336 CVI524336 DFE524336 DPA524336 DYW524336 EIS524336 ESO524336 FCK524336 FMG524336 FWC524336 GFY524336 GPU524336 GZQ524336 HJM524336 HTI524336 IDE524336 INA524336 IWW524336 JGS524336 JQO524336 KAK524336 KKG524336 KUC524336 LDY524336 LNU524336 LXQ524336 MHM524336 MRI524336 NBE524336 NLA524336 NUW524336 OES524336 OOO524336 OYK524336 PIG524336 PSC524336 QBY524336 QLU524336 QVQ524336 RFM524336 RPI524336 RZE524336 SJA524336 SSW524336 TCS524336 TMO524336 TWK524336 UGG524336 UQC524336 UZY524336 VJU524336 VTQ524336 WDM524336 WNI524336 WXE524336 AW589872 KS589872 UO589872 AEK589872 AOG589872 AYC589872 BHY589872 BRU589872 CBQ589872 CLM589872 CVI589872 DFE589872 DPA589872 DYW589872 EIS589872 ESO589872 FCK589872 FMG589872 FWC589872 GFY589872 GPU589872 GZQ589872 HJM589872 HTI589872 IDE589872 INA589872 IWW589872 JGS589872 JQO589872 KAK589872 KKG589872 KUC589872 LDY589872 LNU589872 LXQ589872 MHM589872 MRI589872 NBE589872 NLA589872 NUW589872 OES589872 OOO589872 OYK589872 PIG589872 PSC589872 QBY589872 QLU589872 QVQ589872 RFM589872 RPI589872 RZE589872 SJA589872 SSW589872 TCS589872 TMO589872 TWK589872 UGG589872 UQC589872 UZY589872 VJU589872 VTQ589872 WDM589872 WNI589872 WXE589872 AW655408 KS655408 UO655408 AEK655408 AOG655408 AYC655408 BHY655408 BRU655408 CBQ655408 CLM655408 CVI655408 DFE655408 DPA655408 DYW655408 EIS655408 ESO655408 FCK655408 FMG655408 FWC655408 GFY655408 GPU655408 GZQ655408 HJM655408 HTI655408 IDE655408 INA655408 IWW655408 JGS655408 JQO655408 KAK655408 KKG655408 KUC655408 LDY655408 LNU655408 LXQ655408 MHM655408 MRI655408 NBE655408 NLA655408 NUW655408 OES655408 OOO655408 OYK655408 PIG655408 PSC655408 QBY655408 QLU655408 QVQ655408 RFM655408 RPI655408 RZE655408 SJA655408 SSW655408 TCS655408 TMO655408 TWK655408 UGG655408 UQC655408 UZY655408 VJU655408 VTQ655408 WDM655408 WNI655408 WXE655408 AW720944 KS720944 UO720944 AEK720944 AOG720944 AYC720944 BHY720944 BRU720944 CBQ720944 CLM720944 CVI720944 DFE720944 DPA720944 DYW720944 EIS720944 ESO720944 FCK720944 FMG720944 FWC720944 GFY720944 GPU720944 GZQ720944 HJM720944 HTI720944 IDE720944 INA720944 IWW720944 JGS720944 JQO720944 KAK720944 KKG720944 KUC720944 LDY720944 LNU720944 LXQ720944 MHM720944 MRI720944 NBE720944 NLA720944 NUW720944 OES720944 OOO720944 OYK720944 PIG720944 PSC720944 QBY720944 QLU720944 QVQ720944 RFM720944 RPI720944 RZE720944 SJA720944 SSW720944 TCS720944 TMO720944 TWK720944 UGG720944 UQC720944 UZY720944 VJU720944 VTQ720944 WDM720944 WNI720944 WXE720944 AW786480 KS786480 UO786480 AEK786480 AOG786480 AYC786480 BHY786480 BRU786480 CBQ786480 CLM786480 CVI786480 DFE786480 DPA786480 DYW786480 EIS786480 ESO786480 FCK786480 FMG786480 FWC786480 GFY786480 GPU786480 GZQ786480 HJM786480 HTI786480 IDE786480 INA786480 IWW786480 JGS786480 JQO786480 KAK786480 KKG786480 KUC786480 LDY786480 LNU786480 LXQ786480 MHM786480 MRI786480 NBE786480 NLA786480 NUW786480 OES786480 OOO786480 OYK786480 PIG786480 PSC786480 QBY786480 QLU786480 QVQ786480 RFM786480 RPI786480 RZE786480 SJA786480 SSW786480 TCS786480 TMO786480 TWK786480 UGG786480 UQC786480 UZY786480 VJU786480 VTQ786480 WDM786480 WNI786480 WXE786480 AW852016 KS852016 UO852016 AEK852016 AOG852016 AYC852016 BHY852016 BRU852016 CBQ852016 CLM852016 CVI852016 DFE852016 DPA852016 DYW852016 EIS852016 ESO852016 FCK852016 FMG852016 FWC852016 GFY852016 GPU852016 GZQ852016 HJM852016 HTI852016 IDE852016 INA852016 IWW852016 JGS852016 JQO852016 KAK852016 KKG852016 KUC852016 LDY852016 LNU852016 LXQ852016 MHM852016 MRI852016 NBE852016 NLA852016 NUW852016 OES852016 OOO852016 OYK852016 PIG852016 PSC852016 QBY852016 QLU852016 QVQ852016 RFM852016 RPI852016 RZE852016 SJA852016 SSW852016 TCS852016 TMO852016 TWK852016 UGG852016 UQC852016 UZY852016 VJU852016 VTQ852016 WDM852016 WNI852016 WXE852016 AW917552 KS917552 UO917552 AEK917552 AOG917552 AYC917552 BHY917552 BRU917552 CBQ917552 CLM917552 CVI917552 DFE917552 DPA917552 DYW917552 EIS917552 ESO917552 FCK917552 FMG917552 FWC917552 GFY917552 GPU917552 GZQ917552 HJM917552 HTI917552 IDE917552 INA917552 IWW917552 JGS917552 JQO917552 KAK917552 KKG917552 KUC917552 LDY917552 LNU917552 LXQ917552 MHM917552 MRI917552 NBE917552 NLA917552 NUW917552 OES917552 OOO917552 OYK917552 PIG917552 PSC917552 QBY917552 QLU917552 QVQ917552 RFM917552 RPI917552 RZE917552 SJA917552 SSW917552 TCS917552 TMO917552 TWK917552 UGG917552 UQC917552 UZY917552 VJU917552 VTQ917552 WDM917552 WNI917552 WXE917552 AW983088 KS983088 UO983088 AEK983088 AOG983088 AYC983088 BHY983088 BRU983088 CBQ983088 CLM983088 CVI983088 DFE983088 DPA983088 DYW983088 EIS983088 ESO983088 FCK983088 FMG983088 FWC983088 GFY983088 GPU983088 GZQ983088 HJM983088 HTI983088 IDE983088 INA983088 IWW983088 JGS983088 JQO983088 KAK983088 KKG983088 KUC983088 LDY983088 LNU983088 LXQ983088 MHM983088 MRI983088 NBE983088 NLA983088 NUW983088 OES983088 OOO983088 OYK983088 PIG983088 PSC983088 QBY983088 QLU983088 QVQ983088 RFM983088 RPI983088 RZE983088 SJA983088 SSW983088 TCS983088 TMO983088 TWK983088 UGG983088 UQC983088 UZY983088 VJU983088 VTQ983088 WDM983088 WNI983088 WXE983088 AC49 JY49 TU49 ADQ49 ANM49 AXI49 BHE49 BRA49 CAW49 CKS49 CUO49 DEK49 DOG49 DYC49 EHY49 ERU49 FBQ49 FLM49 FVI49 GFE49 GPA49 GYW49 HIS49 HSO49 ICK49 IMG49 IWC49 JFY49 JPU49 JZQ49 KJM49 KTI49 LDE49 LNA49 LWW49 MGS49 MQO49 NAK49 NKG49 NUC49 ODY49 ONU49 OXQ49 PHM49 PRI49 QBE49 QLA49 QUW49 RES49 ROO49 RYK49 SIG49 SSC49 TBY49 TLU49 TVQ49 UFM49 UPI49 UZE49 VJA49 VSW49 WCS49 WMO49 WWK49 AC65585 JY65585 TU65585 ADQ65585 ANM65585 AXI65585 BHE65585 BRA65585 CAW65585 CKS65585 CUO65585 DEK65585 DOG65585 DYC65585 EHY65585 ERU65585 FBQ65585 FLM65585 FVI65585 GFE65585 GPA65585 GYW65585 HIS65585 HSO65585 ICK65585 IMG65585 IWC65585 JFY65585 JPU65585 JZQ65585 KJM65585 KTI65585 LDE65585 LNA65585 LWW65585 MGS65585 MQO65585 NAK65585 NKG65585 NUC65585 ODY65585 ONU65585 OXQ65585 PHM65585 PRI65585 QBE65585 QLA65585 QUW65585 RES65585 ROO65585 RYK65585 SIG65585 SSC65585 TBY65585 TLU65585 TVQ65585 UFM65585 UPI65585 UZE65585 VJA65585 VSW65585 WCS65585 WMO65585 WWK65585 AC131121 JY131121 TU131121 ADQ131121 ANM131121 AXI131121 BHE131121 BRA131121 CAW131121 CKS131121 CUO131121 DEK131121 DOG131121 DYC131121 EHY131121 ERU131121 FBQ131121 FLM131121 FVI131121 GFE131121 GPA131121 GYW131121 HIS131121 HSO131121 ICK131121 IMG131121 IWC131121 JFY131121 JPU131121 JZQ131121 KJM131121 KTI131121 LDE131121 LNA131121 LWW131121 MGS131121 MQO131121 NAK131121 NKG131121 NUC131121 ODY131121 ONU131121 OXQ131121 PHM131121 PRI131121 QBE131121 QLA131121 QUW131121 RES131121 ROO131121 RYK131121 SIG131121 SSC131121 TBY131121 TLU131121 TVQ131121 UFM131121 UPI131121 UZE131121 VJA131121 VSW131121 WCS131121 WMO131121 WWK131121 AC196657 JY196657 TU196657 ADQ196657 ANM196657 AXI196657 BHE196657 BRA196657 CAW196657 CKS196657 CUO196657 DEK196657 DOG196657 DYC196657 EHY196657 ERU196657 FBQ196657 FLM196657 FVI196657 GFE196657 GPA196657 GYW196657 HIS196657 HSO196657 ICK196657 IMG196657 IWC196657 JFY196657 JPU196657 JZQ196657 KJM196657 KTI196657 LDE196657 LNA196657 LWW196657 MGS196657 MQO196657 NAK196657 NKG196657 NUC196657 ODY196657 ONU196657 OXQ196657 PHM196657 PRI196657 QBE196657 QLA196657 QUW196657 RES196657 ROO196657 RYK196657 SIG196657 SSC196657 TBY196657 TLU196657 TVQ196657 UFM196657 UPI196657 UZE196657 VJA196657 VSW196657 WCS196657 WMO196657 WWK196657 AC262193 JY262193 TU262193 ADQ262193 ANM262193 AXI262193 BHE262193 BRA262193 CAW262193 CKS262193 CUO262193 DEK262193 DOG262193 DYC262193 EHY262193 ERU262193 FBQ262193 FLM262193 FVI262193 GFE262193 GPA262193 GYW262193 HIS262193 HSO262193 ICK262193 IMG262193 IWC262193 JFY262193 JPU262193 JZQ262193 KJM262193 KTI262193 LDE262193 LNA262193 LWW262193 MGS262193 MQO262193 NAK262193 NKG262193 NUC262193 ODY262193 ONU262193 OXQ262193 PHM262193 PRI262193 QBE262193 QLA262193 QUW262193 RES262193 ROO262193 RYK262193 SIG262193 SSC262193 TBY262193 TLU262193 TVQ262193 UFM262193 UPI262193 UZE262193 VJA262193 VSW262193 WCS262193 WMO262193 WWK262193 AC327729 JY327729 TU327729 ADQ327729 ANM327729 AXI327729 BHE327729 BRA327729 CAW327729 CKS327729 CUO327729 DEK327729 DOG327729 DYC327729 EHY327729 ERU327729 FBQ327729 FLM327729 FVI327729 GFE327729 GPA327729 GYW327729 HIS327729 HSO327729 ICK327729 IMG327729 IWC327729 JFY327729 JPU327729 JZQ327729 KJM327729 KTI327729 LDE327729 LNA327729 LWW327729 MGS327729 MQO327729 NAK327729 NKG327729 NUC327729 ODY327729 ONU327729 OXQ327729 PHM327729 PRI327729 QBE327729 QLA327729 QUW327729 RES327729 ROO327729 RYK327729 SIG327729 SSC327729 TBY327729 TLU327729 TVQ327729 UFM327729 UPI327729 UZE327729 VJA327729 VSW327729 WCS327729 WMO327729 WWK327729 AC393265 JY393265 TU393265 ADQ393265 ANM393265 AXI393265 BHE393265 BRA393265 CAW393265 CKS393265 CUO393265 DEK393265 DOG393265 DYC393265 EHY393265 ERU393265 FBQ393265 FLM393265 FVI393265 GFE393265 GPA393265 GYW393265 HIS393265 HSO393265 ICK393265 IMG393265 IWC393265 JFY393265 JPU393265 JZQ393265 KJM393265 KTI393265 LDE393265 LNA393265 LWW393265 MGS393265 MQO393265 NAK393265 NKG393265 NUC393265 ODY393265 ONU393265 OXQ393265 PHM393265 PRI393265 QBE393265 QLA393265 QUW393265 RES393265 ROO393265 RYK393265 SIG393265 SSC393265 TBY393265 TLU393265 TVQ393265 UFM393265 UPI393265 UZE393265 VJA393265 VSW393265 WCS393265 WMO393265 WWK393265 AC458801 JY458801 TU458801 ADQ458801 ANM458801 AXI458801 BHE458801 BRA458801 CAW458801 CKS458801 CUO458801 DEK458801 DOG458801 DYC458801 EHY458801 ERU458801 FBQ458801 FLM458801 FVI458801 GFE458801 GPA458801 GYW458801 HIS458801 HSO458801 ICK458801 IMG458801 IWC458801 JFY458801 JPU458801 JZQ458801 KJM458801 KTI458801 LDE458801 LNA458801 LWW458801 MGS458801 MQO458801 NAK458801 NKG458801 NUC458801 ODY458801 ONU458801 OXQ458801 PHM458801 PRI458801 QBE458801 QLA458801 QUW458801 RES458801 ROO458801 RYK458801 SIG458801 SSC458801 TBY458801 TLU458801 TVQ458801 UFM458801 UPI458801 UZE458801 VJA458801 VSW458801 WCS458801 WMO458801 WWK458801 AC524337 JY524337 TU524337 ADQ524337 ANM524337 AXI524337 BHE524337 BRA524337 CAW524337 CKS524337 CUO524337 DEK524337 DOG524337 DYC524337 EHY524337 ERU524337 FBQ524337 FLM524337 FVI524337 GFE524337 GPA524337 GYW524337 HIS524337 HSO524337 ICK524337 IMG524337 IWC524337 JFY524337 JPU524337 JZQ524337 KJM524337 KTI524337 LDE524337 LNA524337 LWW524337 MGS524337 MQO524337 NAK524337 NKG524337 NUC524337 ODY524337 ONU524337 OXQ524337 PHM524337 PRI524337 QBE524337 QLA524337 QUW524337 RES524337 ROO524337 RYK524337 SIG524337 SSC524337 TBY524337 TLU524337 TVQ524337 UFM524337 UPI524337 UZE524337 VJA524337 VSW524337 WCS524337 WMO524337 WWK524337 AC589873 JY589873 TU589873 ADQ589873 ANM589873 AXI589873 BHE589873 BRA589873 CAW589873 CKS589873 CUO589873 DEK589873 DOG589873 DYC589873 EHY589873 ERU589873 FBQ589873 FLM589873 FVI589873 GFE589873 GPA589873 GYW589873 HIS589873 HSO589873 ICK589873 IMG589873 IWC589873 JFY589873 JPU589873 JZQ589873 KJM589873 KTI589873 LDE589873 LNA589873 LWW589873 MGS589873 MQO589873 NAK589873 NKG589873 NUC589873 ODY589873 ONU589873 OXQ589873 PHM589873 PRI589873 QBE589873 QLA589873 QUW589873 RES589873 ROO589873 RYK589873 SIG589873 SSC589873 TBY589873 TLU589873 TVQ589873 UFM589873 UPI589873 UZE589873 VJA589873 VSW589873 WCS589873 WMO589873 WWK589873 AC655409 JY655409 TU655409 ADQ655409 ANM655409 AXI655409 BHE655409 BRA655409 CAW655409 CKS655409 CUO655409 DEK655409 DOG655409 DYC655409 EHY655409 ERU655409 FBQ655409 FLM655409 FVI655409 GFE655409 GPA655409 GYW655409 HIS655409 HSO655409 ICK655409 IMG655409 IWC655409 JFY655409 JPU655409 JZQ655409 KJM655409 KTI655409 LDE655409 LNA655409 LWW655409 MGS655409 MQO655409 NAK655409 NKG655409 NUC655409 ODY655409 ONU655409 OXQ655409 PHM655409 PRI655409 QBE655409 QLA655409 QUW655409 RES655409 ROO655409 RYK655409 SIG655409 SSC655409 TBY655409 TLU655409 TVQ655409 UFM655409 UPI655409 UZE655409 VJA655409 VSW655409 WCS655409 WMO655409 WWK655409 AC720945 JY720945 TU720945 ADQ720945 ANM720945 AXI720945 BHE720945 BRA720945 CAW720945 CKS720945 CUO720945 DEK720945 DOG720945 DYC720945 EHY720945 ERU720945 FBQ720945 FLM720945 FVI720945 GFE720945 GPA720945 GYW720945 HIS720945 HSO720945 ICK720945 IMG720945 IWC720945 JFY720945 JPU720945 JZQ720945 KJM720945 KTI720945 LDE720945 LNA720945 LWW720945 MGS720945 MQO720945 NAK720945 NKG720945 NUC720945 ODY720945 ONU720945 OXQ720945 PHM720945 PRI720945 QBE720945 QLA720945 QUW720945 RES720945 ROO720945 RYK720945 SIG720945 SSC720945 TBY720945 TLU720945 TVQ720945 UFM720945 UPI720945 UZE720945 VJA720945 VSW720945 WCS720945 WMO720945 WWK720945 AC786481 JY786481 TU786481 ADQ786481 ANM786481 AXI786481 BHE786481 BRA786481 CAW786481 CKS786481 CUO786481 DEK786481 DOG786481 DYC786481 EHY786481 ERU786481 FBQ786481 FLM786481 FVI786481 GFE786481 GPA786481 GYW786481 HIS786481 HSO786481 ICK786481 IMG786481 IWC786481 JFY786481 JPU786481 JZQ786481 KJM786481 KTI786481 LDE786481 LNA786481 LWW786481 MGS786481 MQO786481 NAK786481 NKG786481 NUC786481 ODY786481 ONU786481 OXQ786481 PHM786481 PRI786481 QBE786481 QLA786481 QUW786481 RES786481 ROO786481 RYK786481 SIG786481 SSC786481 TBY786481 TLU786481 TVQ786481 UFM786481 UPI786481 UZE786481 VJA786481 VSW786481 WCS786481 WMO786481 WWK786481 AC852017 JY852017 TU852017 ADQ852017 ANM852017 AXI852017 BHE852017 BRA852017 CAW852017 CKS852017 CUO852017 DEK852017 DOG852017 DYC852017 EHY852017 ERU852017 FBQ852017 FLM852017 FVI852017 GFE852017 GPA852017 GYW852017 HIS852017 HSO852017 ICK852017 IMG852017 IWC852017 JFY852017 JPU852017 JZQ852017 KJM852017 KTI852017 LDE852017 LNA852017 LWW852017 MGS852017 MQO852017 NAK852017 NKG852017 NUC852017 ODY852017 ONU852017 OXQ852017 PHM852017 PRI852017 QBE852017 QLA852017 QUW852017 RES852017 ROO852017 RYK852017 SIG852017 SSC852017 TBY852017 TLU852017 TVQ852017 UFM852017 UPI852017 UZE852017 VJA852017 VSW852017 WCS852017 WMO852017 WWK852017 AC917553 JY917553 TU917553 ADQ917553 ANM917553 AXI917553 BHE917553 BRA917553 CAW917553 CKS917553 CUO917553 DEK917553 DOG917553 DYC917553 EHY917553 ERU917553 FBQ917553 FLM917553 FVI917553 GFE917553 GPA917553 GYW917553 HIS917553 HSO917553 ICK917553 IMG917553 IWC917553 JFY917553 JPU917553 JZQ917553 KJM917553 KTI917553 LDE917553 LNA917553 LWW917553 MGS917553 MQO917553 NAK917553 NKG917553 NUC917553 ODY917553 ONU917553 OXQ917553 PHM917553 PRI917553 QBE917553 QLA917553 QUW917553 RES917553 ROO917553 RYK917553 SIG917553 SSC917553 TBY917553 TLU917553 TVQ917553 UFM917553 UPI917553 UZE917553 VJA917553 VSW917553 WCS917553 WMO917553 WWK917553 AC983089 JY983089 TU983089 ADQ983089 ANM983089 AXI983089 BHE983089 BRA983089 CAW983089 CKS983089 CUO983089 DEK983089 DOG983089 DYC983089 EHY983089 ERU983089 FBQ983089 FLM983089 FVI983089 GFE983089 GPA983089 GYW983089 HIS983089 HSO983089 ICK983089 IMG983089 IWC983089 JFY983089 JPU983089 JZQ983089 KJM983089 KTI983089 LDE983089 LNA983089 LWW983089 MGS983089 MQO983089 NAK983089 NKG983089 NUC983089 ODY983089 ONU983089 OXQ983089 PHM983089 PRI983089 QBE983089 QLA983089 QUW983089 RES983089 ROO983089 RYK983089 SIG983089 SSC983089 TBY983089 TLU983089 TVQ983089 UFM983089 UPI983089 UZE983089 VJA983089 VSW983089 WCS983089 WMO983089 WWK983089 T51:U55 JP51:JQ55 TL51:TM55 ADH51:ADI55 AND51:ANE55 AWZ51:AXA55 BGV51:BGW55 BQR51:BQS55 CAN51:CAO55 CKJ51:CKK55 CUF51:CUG55 DEB51:DEC55 DNX51:DNY55 DXT51:DXU55 EHP51:EHQ55 ERL51:ERM55 FBH51:FBI55 FLD51:FLE55 FUZ51:FVA55 GEV51:GEW55 GOR51:GOS55 GYN51:GYO55 HIJ51:HIK55 HSF51:HSG55 ICB51:ICC55 ILX51:ILY55 IVT51:IVU55 JFP51:JFQ55 JPL51:JPM55 JZH51:JZI55 KJD51:KJE55 KSZ51:KTA55 LCV51:LCW55 LMR51:LMS55 LWN51:LWO55 MGJ51:MGK55 MQF51:MQG55 NAB51:NAC55 NJX51:NJY55 NTT51:NTU55 ODP51:ODQ55 ONL51:ONM55 OXH51:OXI55 PHD51:PHE55 PQZ51:PRA55 QAV51:QAW55 QKR51:QKS55 QUN51:QUO55 REJ51:REK55 ROF51:ROG55 RYB51:RYC55 SHX51:SHY55 SRT51:SRU55 TBP51:TBQ55 TLL51:TLM55 TVH51:TVI55 UFD51:UFE55 UOZ51:UPA55 UYV51:UYW55 VIR51:VIS55 VSN51:VSO55 WCJ51:WCK55 WMF51:WMG55 WWB51:WWC55 T65587:U65591 JP65587:JQ65591 TL65587:TM65591 ADH65587:ADI65591 AND65587:ANE65591 AWZ65587:AXA65591 BGV65587:BGW65591 BQR65587:BQS65591 CAN65587:CAO65591 CKJ65587:CKK65591 CUF65587:CUG65591 DEB65587:DEC65591 DNX65587:DNY65591 DXT65587:DXU65591 EHP65587:EHQ65591 ERL65587:ERM65591 FBH65587:FBI65591 FLD65587:FLE65591 FUZ65587:FVA65591 GEV65587:GEW65591 GOR65587:GOS65591 GYN65587:GYO65591 HIJ65587:HIK65591 HSF65587:HSG65591 ICB65587:ICC65591 ILX65587:ILY65591 IVT65587:IVU65591 JFP65587:JFQ65591 JPL65587:JPM65591 JZH65587:JZI65591 KJD65587:KJE65591 KSZ65587:KTA65591 LCV65587:LCW65591 LMR65587:LMS65591 LWN65587:LWO65591 MGJ65587:MGK65591 MQF65587:MQG65591 NAB65587:NAC65591 NJX65587:NJY65591 NTT65587:NTU65591 ODP65587:ODQ65591 ONL65587:ONM65591 OXH65587:OXI65591 PHD65587:PHE65591 PQZ65587:PRA65591 QAV65587:QAW65591 QKR65587:QKS65591 QUN65587:QUO65591 REJ65587:REK65591 ROF65587:ROG65591 RYB65587:RYC65591 SHX65587:SHY65591 SRT65587:SRU65591 TBP65587:TBQ65591 TLL65587:TLM65591 TVH65587:TVI65591 UFD65587:UFE65591 UOZ65587:UPA65591 UYV65587:UYW65591 VIR65587:VIS65591 VSN65587:VSO65591 WCJ65587:WCK65591 WMF65587:WMG65591 WWB65587:WWC65591 T131123:U131127 JP131123:JQ131127 TL131123:TM131127 ADH131123:ADI131127 AND131123:ANE131127 AWZ131123:AXA131127 BGV131123:BGW131127 BQR131123:BQS131127 CAN131123:CAO131127 CKJ131123:CKK131127 CUF131123:CUG131127 DEB131123:DEC131127 DNX131123:DNY131127 DXT131123:DXU131127 EHP131123:EHQ131127 ERL131123:ERM131127 FBH131123:FBI131127 FLD131123:FLE131127 FUZ131123:FVA131127 GEV131123:GEW131127 GOR131123:GOS131127 GYN131123:GYO131127 HIJ131123:HIK131127 HSF131123:HSG131127 ICB131123:ICC131127 ILX131123:ILY131127 IVT131123:IVU131127 JFP131123:JFQ131127 JPL131123:JPM131127 JZH131123:JZI131127 KJD131123:KJE131127 KSZ131123:KTA131127 LCV131123:LCW131127 LMR131123:LMS131127 LWN131123:LWO131127 MGJ131123:MGK131127 MQF131123:MQG131127 NAB131123:NAC131127 NJX131123:NJY131127 NTT131123:NTU131127 ODP131123:ODQ131127 ONL131123:ONM131127 OXH131123:OXI131127 PHD131123:PHE131127 PQZ131123:PRA131127 QAV131123:QAW131127 QKR131123:QKS131127 QUN131123:QUO131127 REJ131123:REK131127 ROF131123:ROG131127 RYB131123:RYC131127 SHX131123:SHY131127 SRT131123:SRU131127 TBP131123:TBQ131127 TLL131123:TLM131127 TVH131123:TVI131127 UFD131123:UFE131127 UOZ131123:UPA131127 UYV131123:UYW131127 VIR131123:VIS131127 VSN131123:VSO131127 WCJ131123:WCK131127 WMF131123:WMG131127 WWB131123:WWC131127 T196659:U196663 JP196659:JQ196663 TL196659:TM196663 ADH196659:ADI196663 AND196659:ANE196663 AWZ196659:AXA196663 BGV196659:BGW196663 BQR196659:BQS196663 CAN196659:CAO196663 CKJ196659:CKK196663 CUF196659:CUG196663 DEB196659:DEC196663 DNX196659:DNY196663 DXT196659:DXU196663 EHP196659:EHQ196663 ERL196659:ERM196663 FBH196659:FBI196663 FLD196659:FLE196663 FUZ196659:FVA196663 GEV196659:GEW196663 GOR196659:GOS196663 GYN196659:GYO196663 HIJ196659:HIK196663 HSF196659:HSG196663 ICB196659:ICC196663 ILX196659:ILY196663 IVT196659:IVU196663 JFP196659:JFQ196663 JPL196659:JPM196663 JZH196659:JZI196663 KJD196659:KJE196663 KSZ196659:KTA196663 LCV196659:LCW196663 LMR196659:LMS196663 LWN196659:LWO196663 MGJ196659:MGK196663 MQF196659:MQG196663 NAB196659:NAC196663 NJX196659:NJY196663 NTT196659:NTU196663 ODP196659:ODQ196663 ONL196659:ONM196663 OXH196659:OXI196663 PHD196659:PHE196663 PQZ196659:PRA196663 QAV196659:QAW196663 QKR196659:QKS196663 QUN196659:QUO196663 REJ196659:REK196663 ROF196659:ROG196663 RYB196659:RYC196663 SHX196659:SHY196663 SRT196659:SRU196663 TBP196659:TBQ196663 TLL196659:TLM196663 TVH196659:TVI196663 UFD196659:UFE196663 UOZ196659:UPA196663 UYV196659:UYW196663 VIR196659:VIS196663 VSN196659:VSO196663 WCJ196659:WCK196663 WMF196659:WMG196663 WWB196659:WWC196663 T262195:U262199 JP262195:JQ262199 TL262195:TM262199 ADH262195:ADI262199 AND262195:ANE262199 AWZ262195:AXA262199 BGV262195:BGW262199 BQR262195:BQS262199 CAN262195:CAO262199 CKJ262195:CKK262199 CUF262195:CUG262199 DEB262195:DEC262199 DNX262195:DNY262199 DXT262195:DXU262199 EHP262195:EHQ262199 ERL262195:ERM262199 FBH262195:FBI262199 FLD262195:FLE262199 FUZ262195:FVA262199 GEV262195:GEW262199 GOR262195:GOS262199 GYN262195:GYO262199 HIJ262195:HIK262199 HSF262195:HSG262199 ICB262195:ICC262199 ILX262195:ILY262199 IVT262195:IVU262199 JFP262195:JFQ262199 JPL262195:JPM262199 JZH262195:JZI262199 KJD262195:KJE262199 KSZ262195:KTA262199 LCV262195:LCW262199 LMR262195:LMS262199 LWN262195:LWO262199 MGJ262195:MGK262199 MQF262195:MQG262199 NAB262195:NAC262199 NJX262195:NJY262199 NTT262195:NTU262199 ODP262195:ODQ262199 ONL262195:ONM262199 OXH262195:OXI262199 PHD262195:PHE262199 PQZ262195:PRA262199 QAV262195:QAW262199 QKR262195:QKS262199 QUN262195:QUO262199 REJ262195:REK262199 ROF262195:ROG262199 RYB262195:RYC262199 SHX262195:SHY262199 SRT262195:SRU262199 TBP262195:TBQ262199 TLL262195:TLM262199 TVH262195:TVI262199 UFD262195:UFE262199 UOZ262195:UPA262199 UYV262195:UYW262199 VIR262195:VIS262199 VSN262195:VSO262199 WCJ262195:WCK262199 WMF262195:WMG262199 WWB262195:WWC262199 T327731:U327735 JP327731:JQ327735 TL327731:TM327735 ADH327731:ADI327735 AND327731:ANE327735 AWZ327731:AXA327735 BGV327731:BGW327735 BQR327731:BQS327735 CAN327731:CAO327735 CKJ327731:CKK327735 CUF327731:CUG327735 DEB327731:DEC327735 DNX327731:DNY327735 DXT327731:DXU327735 EHP327731:EHQ327735 ERL327731:ERM327735 FBH327731:FBI327735 FLD327731:FLE327735 FUZ327731:FVA327735 GEV327731:GEW327735 GOR327731:GOS327735 GYN327731:GYO327735 HIJ327731:HIK327735 HSF327731:HSG327735 ICB327731:ICC327735 ILX327731:ILY327735 IVT327731:IVU327735 JFP327731:JFQ327735 JPL327731:JPM327735 JZH327731:JZI327735 KJD327731:KJE327735 KSZ327731:KTA327735 LCV327731:LCW327735 LMR327731:LMS327735 LWN327731:LWO327735 MGJ327731:MGK327735 MQF327731:MQG327735 NAB327731:NAC327735 NJX327731:NJY327735 NTT327731:NTU327735 ODP327731:ODQ327735 ONL327731:ONM327735 OXH327731:OXI327735 PHD327731:PHE327735 PQZ327731:PRA327735 QAV327731:QAW327735 QKR327731:QKS327735 QUN327731:QUO327735 REJ327731:REK327735 ROF327731:ROG327735 RYB327731:RYC327735 SHX327731:SHY327735 SRT327731:SRU327735 TBP327731:TBQ327735 TLL327731:TLM327735 TVH327731:TVI327735 UFD327731:UFE327735 UOZ327731:UPA327735 UYV327731:UYW327735 VIR327731:VIS327735 VSN327731:VSO327735 WCJ327731:WCK327735 WMF327731:WMG327735 WWB327731:WWC327735 T393267:U393271 JP393267:JQ393271 TL393267:TM393271 ADH393267:ADI393271 AND393267:ANE393271 AWZ393267:AXA393271 BGV393267:BGW393271 BQR393267:BQS393271 CAN393267:CAO393271 CKJ393267:CKK393271 CUF393267:CUG393271 DEB393267:DEC393271 DNX393267:DNY393271 DXT393267:DXU393271 EHP393267:EHQ393271 ERL393267:ERM393271 FBH393267:FBI393271 FLD393267:FLE393271 FUZ393267:FVA393271 GEV393267:GEW393271 GOR393267:GOS393271 GYN393267:GYO393271 HIJ393267:HIK393271 HSF393267:HSG393271 ICB393267:ICC393271 ILX393267:ILY393271 IVT393267:IVU393271 JFP393267:JFQ393271 JPL393267:JPM393271 JZH393267:JZI393271 KJD393267:KJE393271 KSZ393267:KTA393271 LCV393267:LCW393271 LMR393267:LMS393271 LWN393267:LWO393271 MGJ393267:MGK393271 MQF393267:MQG393271 NAB393267:NAC393271 NJX393267:NJY393271 NTT393267:NTU393271 ODP393267:ODQ393271 ONL393267:ONM393271 OXH393267:OXI393271 PHD393267:PHE393271 PQZ393267:PRA393271 QAV393267:QAW393271 QKR393267:QKS393271 QUN393267:QUO393271 REJ393267:REK393271 ROF393267:ROG393271 RYB393267:RYC393271 SHX393267:SHY393271 SRT393267:SRU393271 TBP393267:TBQ393271 TLL393267:TLM393271 TVH393267:TVI393271 UFD393267:UFE393271 UOZ393267:UPA393271 UYV393267:UYW393271 VIR393267:VIS393271 VSN393267:VSO393271 WCJ393267:WCK393271 WMF393267:WMG393271 WWB393267:WWC393271 T458803:U458807 JP458803:JQ458807 TL458803:TM458807 ADH458803:ADI458807 AND458803:ANE458807 AWZ458803:AXA458807 BGV458803:BGW458807 BQR458803:BQS458807 CAN458803:CAO458807 CKJ458803:CKK458807 CUF458803:CUG458807 DEB458803:DEC458807 DNX458803:DNY458807 DXT458803:DXU458807 EHP458803:EHQ458807 ERL458803:ERM458807 FBH458803:FBI458807 FLD458803:FLE458807 FUZ458803:FVA458807 GEV458803:GEW458807 GOR458803:GOS458807 GYN458803:GYO458807 HIJ458803:HIK458807 HSF458803:HSG458807 ICB458803:ICC458807 ILX458803:ILY458807 IVT458803:IVU458807 JFP458803:JFQ458807 JPL458803:JPM458807 JZH458803:JZI458807 KJD458803:KJE458807 KSZ458803:KTA458807 LCV458803:LCW458807 LMR458803:LMS458807 LWN458803:LWO458807 MGJ458803:MGK458807 MQF458803:MQG458807 NAB458803:NAC458807 NJX458803:NJY458807 NTT458803:NTU458807 ODP458803:ODQ458807 ONL458803:ONM458807 OXH458803:OXI458807 PHD458803:PHE458807 PQZ458803:PRA458807 QAV458803:QAW458807 QKR458803:QKS458807 QUN458803:QUO458807 REJ458803:REK458807 ROF458803:ROG458807 RYB458803:RYC458807 SHX458803:SHY458807 SRT458803:SRU458807 TBP458803:TBQ458807 TLL458803:TLM458807 TVH458803:TVI458807 UFD458803:UFE458807 UOZ458803:UPA458807 UYV458803:UYW458807 VIR458803:VIS458807 VSN458803:VSO458807 WCJ458803:WCK458807 WMF458803:WMG458807 WWB458803:WWC458807 T524339:U524343 JP524339:JQ524343 TL524339:TM524343 ADH524339:ADI524343 AND524339:ANE524343 AWZ524339:AXA524343 BGV524339:BGW524343 BQR524339:BQS524343 CAN524339:CAO524343 CKJ524339:CKK524343 CUF524339:CUG524343 DEB524339:DEC524343 DNX524339:DNY524343 DXT524339:DXU524343 EHP524339:EHQ524343 ERL524339:ERM524343 FBH524339:FBI524343 FLD524339:FLE524343 FUZ524339:FVA524343 GEV524339:GEW524343 GOR524339:GOS524343 GYN524339:GYO524343 HIJ524339:HIK524343 HSF524339:HSG524343 ICB524339:ICC524343 ILX524339:ILY524343 IVT524339:IVU524343 JFP524339:JFQ524343 JPL524339:JPM524343 JZH524339:JZI524343 KJD524339:KJE524343 KSZ524339:KTA524343 LCV524339:LCW524343 LMR524339:LMS524343 LWN524339:LWO524343 MGJ524339:MGK524343 MQF524339:MQG524343 NAB524339:NAC524343 NJX524339:NJY524343 NTT524339:NTU524343 ODP524339:ODQ524343 ONL524339:ONM524343 OXH524339:OXI524343 PHD524339:PHE524343 PQZ524339:PRA524343 QAV524339:QAW524343 QKR524339:QKS524343 QUN524339:QUO524343 REJ524339:REK524343 ROF524339:ROG524343 RYB524339:RYC524343 SHX524339:SHY524343 SRT524339:SRU524343 TBP524339:TBQ524343 TLL524339:TLM524343 TVH524339:TVI524343 UFD524339:UFE524343 UOZ524339:UPA524343 UYV524339:UYW524343 VIR524339:VIS524343 VSN524339:VSO524343 WCJ524339:WCK524343 WMF524339:WMG524343 WWB524339:WWC524343 T589875:U589879 JP589875:JQ589879 TL589875:TM589879 ADH589875:ADI589879 AND589875:ANE589879 AWZ589875:AXA589879 BGV589875:BGW589879 BQR589875:BQS589879 CAN589875:CAO589879 CKJ589875:CKK589879 CUF589875:CUG589879 DEB589875:DEC589879 DNX589875:DNY589879 DXT589875:DXU589879 EHP589875:EHQ589879 ERL589875:ERM589879 FBH589875:FBI589879 FLD589875:FLE589879 FUZ589875:FVA589879 GEV589875:GEW589879 GOR589875:GOS589879 GYN589875:GYO589879 HIJ589875:HIK589879 HSF589875:HSG589879 ICB589875:ICC589879 ILX589875:ILY589879 IVT589875:IVU589879 JFP589875:JFQ589879 JPL589875:JPM589879 JZH589875:JZI589879 KJD589875:KJE589879 KSZ589875:KTA589879 LCV589875:LCW589879 LMR589875:LMS589879 LWN589875:LWO589879 MGJ589875:MGK589879 MQF589875:MQG589879 NAB589875:NAC589879 NJX589875:NJY589879 NTT589875:NTU589879 ODP589875:ODQ589879 ONL589875:ONM589879 OXH589875:OXI589879 PHD589875:PHE589879 PQZ589875:PRA589879 QAV589875:QAW589879 QKR589875:QKS589879 QUN589875:QUO589879 REJ589875:REK589879 ROF589875:ROG589879 RYB589875:RYC589879 SHX589875:SHY589879 SRT589875:SRU589879 TBP589875:TBQ589879 TLL589875:TLM589879 TVH589875:TVI589879 UFD589875:UFE589879 UOZ589875:UPA589879 UYV589875:UYW589879 VIR589875:VIS589879 VSN589875:VSO589879 WCJ589875:WCK589879 WMF589875:WMG589879 WWB589875:WWC589879 T655411:U655415 JP655411:JQ655415 TL655411:TM655415 ADH655411:ADI655415 AND655411:ANE655415 AWZ655411:AXA655415 BGV655411:BGW655415 BQR655411:BQS655415 CAN655411:CAO655415 CKJ655411:CKK655415 CUF655411:CUG655415 DEB655411:DEC655415 DNX655411:DNY655415 DXT655411:DXU655415 EHP655411:EHQ655415 ERL655411:ERM655415 FBH655411:FBI655415 FLD655411:FLE655415 FUZ655411:FVA655415 GEV655411:GEW655415 GOR655411:GOS655415 GYN655411:GYO655415 HIJ655411:HIK655415 HSF655411:HSG655415 ICB655411:ICC655415 ILX655411:ILY655415 IVT655411:IVU655415 JFP655411:JFQ655415 JPL655411:JPM655415 JZH655411:JZI655415 KJD655411:KJE655415 KSZ655411:KTA655415 LCV655411:LCW655415 LMR655411:LMS655415 LWN655411:LWO655415 MGJ655411:MGK655415 MQF655411:MQG655415 NAB655411:NAC655415 NJX655411:NJY655415 NTT655411:NTU655415 ODP655411:ODQ655415 ONL655411:ONM655415 OXH655411:OXI655415 PHD655411:PHE655415 PQZ655411:PRA655415 QAV655411:QAW655415 QKR655411:QKS655415 QUN655411:QUO655415 REJ655411:REK655415 ROF655411:ROG655415 RYB655411:RYC655415 SHX655411:SHY655415 SRT655411:SRU655415 TBP655411:TBQ655415 TLL655411:TLM655415 TVH655411:TVI655415 UFD655411:UFE655415 UOZ655411:UPA655415 UYV655411:UYW655415 VIR655411:VIS655415 VSN655411:VSO655415 WCJ655411:WCK655415 WMF655411:WMG655415 WWB655411:WWC655415 T720947:U720951 JP720947:JQ720951 TL720947:TM720951 ADH720947:ADI720951 AND720947:ANE720951 AWZ720947:AXA720951 BGV720947:BGW720951 BQR720947:BQS720951 CAN720947:CAO720951 CKJ720947:CKK720951 CUF720947:CUG720951 DEB720947:DEC720951 DNX720947:DNY720951 DXT720947:DXU720951 EHP720947:EHQ720951 ERL720947:ERM720951 FBH720947:FBI720951 FLD720947:FLE720951 FUZ720947:FVA720951 GEV720947:GEW720951 GOR720947:GOS720951 GYN720947:GYO720951 HIJ720947:HIK720951 HSF720947:HSG720951 ICB720947:ICC720951 ILX720947:ILY720951 IVT720947:IVU720951 JFP720947:JFQ720951 JPL720947:JPM720951 JZH720947:JZI720951 KJD720947:KJE720951 KSZ720947:KTA720951 LCV720947:LCW720951 LMR720947:LMS720951 LWN720947:LWO720951 MGJ720947:MGK720951 MQF720947:MQG720951 NAB720947:NAC720951 NJX720947:NJY720951 NTT720947:NTU720951 ODP720947:ODQ720951 ONL720947:ONM720951 OXH720947:OXI720951 PHD720947:PHE720951 PQZ720947:PRA720951 QAV720947:QAW720951 QKR720947:QKS720951 QUN720947:QUO720951 REJ720947:REK720951 ROF720947:ROG720951 RYB720947:RYC720951 SHX720947:SHY720951 SRT720947:SRU720951 TBP720947:TBQ720951 TLL720947:TLM720951 TVH720947:TVI720951 UFD720947:UFE720951 UOZ720947:UPA720951 UYV720947:UYW720951 VIR720947:VIS720951 VSN720947:VSO720951 WCJ720947:WCK720951 WMF720947:WMG720951 WWB720947:WWC720951 T786483:U786487 JP786483:JQ786487 TL786483:TM786487 ADH786483:ADI786487 AND786483:ANE786487 AWZ786483:AXA786487 BGV786483:BGW786487 BQR786483:BQS786487 CAN786483:CAO786487 CKJ786483:CKK786487 CUF786483:CUG786487 DEB786483:DEC786487 DNX786483:DNY786487 DXT786483:DXU786487 EHP786483:EHQ786487 ERL786483:ERM786487 FBH786483:FBI786487 FLD786483:FLE786487 FUZ786483:FVA786487 GEV786483:GEW786487 GOR786483:GOS786487 GYN786483:GYO786487 HIJ786483:HIK786487 HSF786483:HSG786487 ICB786483:ICC786487 ILX786483:ILY786487 IVT786483:IVU786487 JFP786483:JFQ786487 JPL786483:JPM786487 JZH786483:JZI786487 KJD786483:KJE786487 KSZ786483:KTA786487 LCV786483:LCW786487 LMR786483:LMS786487 LWN786483:LWO786487 MGJ786483:MGK786487 MQF786483:MQG786487 NAB786483:NAC786487 NJX786483:NJY786487 NTT786483:NTU786487 ODP786483:ODQ786487 ONL786483:ONM786487 OXH786483:OXI786487 PHD786483:PHE786487 PQZ786483:PRA786487 QAV786483:QAW786487 QKR786483:QKS786487 QUN786483:QUO786487 REJ786483:REK786487 ROF786483:ROG786487 RYB786483:RYC786487 SHX786483:SHY786487 SRT786483:SRU786487 TBP786483:TBQ786487 TLL786483:TLM786487 TVH786483:TVI786487 UFD786483:UFE786487 UOZ786483:UPA786487 UYV786483:UYW786487 VIR786483:VIS786487 VSN786483:VSO786487 WCJ786483:WCK786487 WMF786483:WMG786487 WWB786483:WWC786487 T852019:U852023 JP852019:JQ852023 TL852019:TM852023 ADH852019:ADI852023 AND852019:ANE852023 AWZ852019:AXA852023 BGV852019:BGW852023 BQR852019:BQS852023 CAN852019:CAO852023 CKJ852019:CKK852023 CUF852019:CUG852023 DEB852019:DEC852023 DNX852019:DNY852023 DXT852019:DXU852023 EHP852019:EHQ852023 ERL852019:ERM852023 FBH852019:FBI852023 FLD852019:FLE852023 FUZ852019:FVA852023 GEV852019:GEW852023 GOR852019:GOS852023 GYN852019:GYO852023 HIJ852019:HIK852023 HSF852019:HSG852023 ICB852019:ICC852023 ILX852019:ILY852023 IVT852019:IVU852023 JFP852019:JFQ852023 JPL852019:JPM852023 JZH852019:JZI852023 KJD852019:KJE852023 KSZ852019:KTA852023 LCV852019:LCW852023 LMR852019:LMS852023 LWN852019:LWO852023 MGJ852019:MGK852023 MQF852019:MQG852023 NAB852019:NAC852023 NJX852019:NJY852023 NTT852019:NTU852023 ODP852019:ODQ852023 ONL852019:ONM852023 OXH852019:OXI852023 PHD852019:PHE852023 PQZ852019:PRA852023 QAV852019:QAW852023 QKR852019:QKS852023 QUN852019:QUO852023 REJ852019:REK852023 ROF852019:ROG852023 RYB852019:RYC852023 SHX852019:SHY852023 SRT852019:SRU852023 TBP852019:TBQ852023 TLL852019:TLM852023 TVH852019:TVI852023 UFD852019:UFE852023 UOZ852019:UPA852023 UYV852019:UYW852023 VIR852019:VIS852023 VSN852019:VSO852023 WCJ852019:WCK852023 WMF852019:WMG852023 WWB852019:WWC852023 T917555:U917559 JP917555:JQ917559 TL917555:TM917559 ADH917555:ADI917559 AND917555:ANE917559 AWZ917555:AXA917559 BGV917555:BGW917559 BQR917555:BQS917559 CAN917555:CAO917559 CKJ917555:CKK917559 CUF917555:CUG917559 DEB917555:DEC917559 DNX917555:DNY917559 DXT917555:DXU917559 EHP917555:EHQ917559 ERL917555:ERM917559 FBH917555:FBI917559 FLD917555:FLE917559 FUZ917555:FVA917559 GEV917555:GEW917559 GOR917555:GOS917559 GYN917555:GYO917559 HIJ917555:HIK917559 HSF917555:HSG917559 ICB917555:ICC917559 ILX917555:ILY917559 IVT917555:IVU917559 JFP917555:JFQ917559 JPL917555:JPM917559 JZH917555:JZI917559 KJD917555:KJE917559 KSZ917555:KTA917559 LCV917555:LCW917559 LMR917555:LMS917559 LWN917555:LWO917559 MGJ917555:MGK917559 MQF917555:MQG917559 NAB917555:NAC917559 NJX917555:NJY917559 NTT917555:NTU917559 ODP917555:ODQ917559 ONL917555:ONM917559 OXH917555:OXI917559 PHD917555:PHE917559 PQZ917555:PRA917559 QAV917555:QAW917559 QKR917555:QKS917559 QUN917555:QUO917559 REJ917555:REK917559 ROF917555:ROG917559 RYB917555:RYC917559 SHX917555:SHY917559 SRT917555:SRU917559 TBP917555:TBQ917559 TLL917555:TLM917559 TVH917555:TVI917559 UFD917555:UFE917559 UOZ917555:UPA917559 UYV917555:UYW917559 VIR917555:VIS917559 VSN917555:VSO917559 WCJ917555:WCK917559 WMF917555:WMG917559 WWB917555:WWC917559 T983091:U983095 JP983091:JQ983095 TL983091:TM983095 ADH983091:ADI983095 AND983091:ANE983095 AWZ983091:AXA983095 BGV983091:BGW983095 BQR983091:BQS983095 CAN983091:CAO983095 CKJ983091:CKK983095 CUF983091:CUG983095 DEB983091:DEC983095 DNX983091:DNY983095 DXT983091:DXU983095 EHP983091:EHQ983095 ERL983091:ERM983095 FBH983091:FBI983095 FLD983091:FLE983095 FUZ983091:FVA983095 GEV983091:GEW983095 GOR983091:GOS983095 GYN983091:GYO983095 HIJ983091:HIK983095 HSF983091:HSG983095 ICB983091:ICC983095 ILX983091:ILY983095 IVT983091:IVU983095 JFP983091:JFQ983095 JPL983091:JPM983095 JZH983091:JZI983095 KJD983091:KJE983095 KSZ983091:KTA983095 LCV983091:LCW983095 LMR983091:LMS983095 LWN983091:LWO983095 MGJ983091:MGK983095 MQF983091:MQG983095 NAB983091:NAC983095 NJX983091:NJY983095 NTT983091:NTU983095 ODP983091:ODQ983095 ONL983091:ONM983095 OXH983091:OXI983095 PHD983091:PHE983095 PQZ983091:PRA983095 QAV983091:QAW983095 QKR983091:QKS983095 QUN983091:QUO983095 REJ983091:REK983095 ROF983091:ROG983095 RYB983091:RYC983095 SHX983091:SHY983095 SRT983091:SRU983095 TBP983091:TBQ983095 TLL983091:TLM983095 TVH983091:TVI983095 UFD983091:UFE983095 UOZ983091:UPA983095 UYV983091:UYW983095 VIR983091:VIS983095 VSN983091:VSO983095 WCJ983091:WCK983095 WMF983091:WMG983095 WWB983091:WWC983095 T57:U57 JP57:JQ57 TL57:TM57 ADH57:ADI57 AND57:ANE57 AWZ57:AXA57 BGV57:BGW57 BQR57:BQS57 CAN57:CAO57 CKJ57:CKK57 CUF57:CUG57 DEB57:DEC57 DNX57:DNY57 DXT57:DXU57 EHP57:EHQ57 ERL57:ERM57 FBH57:FBI57 FLD57:FLE57 FUZ57:FVA57 GEV57:GEW57 GOR57:GOS57 GYN57:GYO57 HIJ57:HIK57 HSF57:HSG57 ICB57:ICC57 ILX57:ILY57 IVT57:IVU57 JFP57:JFQ57 JPL57:JPM57 JZH57:JZI57 KJD57:KJE57 KSZ57:KTA57 LCV57:LCW57 LMR57:LMS57 LWN57:LWO57 MGJ57:MGK57 MQF57:MQG57 NAB57:NAC57 NJX57:NJY57 NTT57:NTU57 ODP57:ODQ57 ONL57:ONM57 OXH57:OXI57 PHD57:PHE57 PQZ57:PRA57 QAV57:QAW57 QKR57:QKS57 QUN57:QUO57 REJ57:REK57 ROF57:ROG57 RYB57:RYC57 SHX57:SHY57 SRT57:SRU57 TBP57:TBQ57 TLL57:TLM57 TVH57:TVI57 UFD57:UFE57 UOZ57:UPA57 UYV57:UYW57 VIR57:VIS57 VSN57:VSO57 WCJ57:WCK57 WMF57:WMG57 WWB57:WWC57 T65593:U65593 JP65593:JQ65593 TL65593:TM65593 ADH65593:ADI65593 AND65593:ANE65593 AWZ65593:AXA65593 BGV65593:BGW65593 BQR65593:BQS65593 CAN65593:CAO65593 CKJ65593:CKK65593 CUF65593:CUG65593 DEB65593:DEC65593 DNX65593:DNY65593 DXT65593:DXU65593 EHP65593:EHQ65593 ERL65593:ERM65593 FBH65593:FBI65593 FLD65593:FLE65593 FUZ65593:FVA65593 GEV65593:GEW65593 GOR65593:GOS65593 GYN65593:GYO65593 HIJ65593:HIK65593 HSF65593:HSG65593 ICB65593:ICC65593 ILX65593:ILY65593 IVT65593:IVU65593 JFP65593:JFQ65593 JPL65593:JPM65593 JZH65593:JZI65593 KJD65593:KJE65593 KSZ65593:KTA65593 LCV65593:LCW65593 LMR65593:LMS65593 LWN65593:LWO65593 MGJ65593:MGK65593 MQF65593:MQG65593 NAB65593:NAC65593 NJX65593:NJY65593 NTT65593:NTU65593 ODP65593:ODQ65593 ONL65593:ONM65593 OXH65593:OXI65593 PHD65593:PHE65593 PQZ65593:PRA65593 QAV65593:QAW65593 QKR65593:QKS65593 QUN65593:QUO65593 REJ65593:REK65593 ROF65593:ROG65593 RYB65593:RYC65593 SHX65593:SHY65593 SRT65593:SRU65593 TBP65593:TBQ65593 TLL65593:TLM65593 TVH65593:TVI65593 UFD65593:UFE65593 UOZ65593:UPA65593 UYV65593:UYW65593 VIR65593:VIS65593 VSN65593:VSO65593 WCJ65593:WCK65593 WMF65593:WMG65593 WWB65593:WWC65593 T131129:U131129 JP131129:JQ131129 TL131129:TM131129 ADH131129:ADI131129 AND131129:ANE131129 AWZ131129:AXA131129 BGV131129:BGW131129 BQR131129:BQS131129 CAN131129:CAO131129 CKJ131129:CKK131129 CUF131129:CUG131129 DEB131129:DEC131129 DNX131129:DNY131129 DXT131129:DXU131129 EHP131129:EHQ131129 ERL131129:ERM131129 FBH131129:FBI131129 FLD131129:FLE131129 FUZ131129:FVA131129 GEV131129:GEW131129 GOR131129:GOS131129 GYN131129:GYO131129 HIJ131129:HIK131129 HSF131129:HSG131129 ICB131129:ICC131129 ILX131129:ILY131129 IVT131129:IVU131129 JFP131129:JFQ131129 JPL131129:JPM131129 JZH131129:JZI131129 KJD131129:KJE131129 KSZ131129:KTA131129 LCV131129:LCW131129 LMR131129:LMS131129 LWN131129:LWO131129 MGJ131129:MGK131129 MQF131129:MQG131129 NAB131129:NAC131129 NJX131129:NJY131129 NTT131129:NTU131129 ODP131129:ODQ131129 ONL131129:ONM131129 OXH131129:OXI131129 PHD131129:PHE131129 PQZ131129:PRA131129 QAV131129:QAW131129 QKR131129:QKS131129 QUN131129:QUO131129 REJ131129:REK131129 ROF131129:ROG131129 RYB131129:RYC131129 SHX131129:SHY131129 SRT131129:SRU131129 TBP131129:TBQ131129 TLL131129:TLM131129 TVH131129:TVI131129 UFD131129:UFE131129 UOZ131129:UPA131129 UYV131129:UYW131129 VIR131129:VIS131129 VSN131129:VSO131129 WCJ131129:WCK131129 WMF131129:WMG131129 WWB131129:WWC131129 T196665:U196665 JP196665:JQ196665 TL196665:TM196665 ADH196665:ADI196665 AND196665:ANE196665 AWZ196665:AXA196665 BGV196665:BGW196665 BQR196665:BQS196665 CAN196665:CAO196665 CKJ196665:CKK196665 CUF196665:CUG196665 DEB196665:DEC196665 DNX196665:DNY196665 DXT196665:DXU196665 EHP196665:EHQ196665 ERL196665:ERM196665 FBH196665:FBI196665 FLD196665:FLE196665 FUZ196665:FVA196665 GEV196665:GEW196665 GOR196665:GOS196665 GYN196665:GYO196665 HIJ196665:HIK196665 HSF196665:HSG196665 ICB196665:ICC196665 ILX196665:ILY196665 IVT196665:IVU196665 JFP196665:JFQ196665 JPL196665:JPM196665 JZH196665:JZI196665 KJD196665:KJE196665 KSZ196665:KTA196665 LCV196665:LCW196665 LMR196665:LMS196665 LWN196665:LWO196665 MGJ196665:MGK196665 MQF196665:MQG196665 NAB196665:NAC196665 NJX196665:NJY196665 NTT196665:NTU196665 ODP196665:ODQ196665 ONL196665:ONM196665 OXH196665:OXI196665 PHD196665:PHE196665 PQZ196665:PRA196665 QAV196665:QAW196665 QKR196665:QKS196665 QUN196665:QUO196665 REJ196665:REK196665 ROF196665:ROG196665 RYB196665:RYC196665 SHX196665:SHY196665 SRT196665:SRU196665 TBP196665:TBQ196665 TLL196665:TLM196665 TVH196665:TVI196665 UFD196665:UFE196665 UOZ196665:UPA196665 UYV196665:UYW196665 VIR196665:VIS196665 VSN196665:VSO196665 WCJ196665:WCK196665 WMF196665:WMG196665 WWB196665:WWC196665 T262201:U262201 JP262201:JQ262201 TL262201:TM262201 ADH262201:ADI262201 AND262201:ANE262201 AWZ262201:AXA262201 BGV262201:BGW262201 BQR262201:BQS262201 CAN262201:CAO262201 CKJ262201:CKK262201 CUF262201:CUG262201 DEB262201:DEC262201 DNX262201:DNY262201 DXT262201:DXU262201 EHP262201:EHQ262201 ERL262201:ERM262201 FBH262201:FBI262201 FLD262201:FLE262201 FUZ262201:FVA262201 GEV262201:GEW262201 GOR262201:GOS262201 GYN262201:GYO262201 HIJ262201:HIK262201 HSF262201:HSG262201 ICB262201:ICC262201 ILX262201:ILY262201 IVT262201:IVU262201 JFP262201:JFQ262201 JPL262201:JPM262201 JZH262201:JZI262201 KJD262201:KJE262201 KSZ262201:KTA262201 LCV262201:LCW262201 LMR262201:LMS262201 LWN262201:LWO262201 MGJ262201:MGK262201 MQF262201:MQG262201 NAB262201:NAC262201 NJX262201:NJY262201 NTT262201:NTU262201 ODP262201:ODQ262201 ONL262201:ONM262201 OXH262201:OXI262201 PHD262201:PHE262201 PQZ262201:PRA262201 QAV262201:QAW262201 QKR262201:QKS262201 QUN262201:QUO262201 REJ262201:REK262201 ROF262201:ROG262201 RYB262201:RYC262201 SHX262201:SHY262201 SRT262201:SRU262201 TBP262201:TBQ262201 TLL262201:TLM262201 TVH262201:TVI262201 UFD262201:UFE262201 UOZ262201:UPA262201 UYV262201:UYW262201 VIR262201:VIS262201 VSN262201:VSO262201 WCJ262201:WCK262201 WMF262201:WMG262201 WWB262201:WWC262201 T327737:U327737 JP327737:JQ327737 TL327737:TM327737 ADH327737:ADI327737 AND327737:ANE327737 AWZ327737:AXA327737 BGV327737:BGW327737 BQR327737:BQS327737 CAN327737:CAO327737 CKJ327737:CKK327737 CUF327737:CUG327737 DEB327737:DEC327737 DNX327737:DNY327737 DXT327737:DXU327737 EHP327737:EHQ327737 ERL327737:ERM327737 FBH327737:FBI327737 FLD327737:FLE327737 FUZ327737:FVA327737 GEV327737:GEW327737 GOR327737:GOS327737 GYN327737:GYO327737 HIJ327737:HIK327737 HSF327737:HSG327737 ICB327737:ICC327737 ILX327737:ILY327737 IVT327737:IVU327737 JFP327737:JFQ327737 JPL327737:JPM327737 JZH327737:JZI327737 KJD327737:KJE327737 KSZ327737:KTA327737 LCV327737:LCW327737 LMR327737:LMS327737 LWN327737:LWO327737 MGJ327737:MGK327737 MQF327737:MQG327737 NAB327737:NAC327737 NJX327737:NJY327737 NTT327737:NTU327737 ODP327737:ODQ327737 ONL327737:ONM327737 OXH327737:OXI327737 PHD327737:PHE327737 PQZ327737:PRA327737 QAV327737:QAW327737 QKR327737:QKS327737 QUN327737:QUO327737 REJ327737:REK327737 ROF327737:ROG327737 RYB327737:RYC327737 SHX327737:SHY327737 SRT327737:SRU327737 TBP327737:TBQ327737 TLL327737:TLM327737 TVH327737:TVI327737 UFD327737:UFE327737 UOZ327737:UPA327737 UYV327737:UYW327737 VIR327737:VIS327737 VSN327737:VSO327737 WCJ327737:WCK327737 WMF327737:WMG327737 WWB327737:WWC327737 T393273:U393273 JP393273:JQ393273 TL393273:TM393273 ADH393273:ADI393273 AND393273:ANE393273 AWZ393273:AXA393273 BGV393273:BGW393273 BQR393273:BQS393273 CAN393273:CAO393273 CKJ393273:CKK393273 CUF393273:CUG393273 DEB393273:DEC393273 DNX393273:DNY393273 DXT393273:DXU393273 EHP393273:EHQ393273 ERL393273:ERM393273 FBH393273:FBI393273 FLD393273:FLE393273 FUZ393273:FVA393273 GEV393273:GEW393273 GOR393273:GOS393273 GYN393273:GYO393273 HIJ393273:HIK393273 HSF393273:HSG393273 ICB393273:ICC393273 ILX393273:ILY393273 IVT393273:IVU393273 JFP393273:JFQ393273 JPL393273:JPM393273 JZH393273:JZI393273 KJD393273:KJE393273 KSZ393273:KTA393273 LCV393273:LCW393273 LMR393273:LMS393273 LWN393273:LWO393273 MGJ393273:MGK393273 MQF393273:MQG393273 NAB393273:NAC393273 NJX393273:NJY393273 NTT393273:NTU393273 ODP393273:ODQ393273 ONL393273:ONM393273 OXH393273:OXI393273 PHD393273:PHE393273 PQZ393273:PRA393273 QAV393273:QAW393273 QKR393273:QKS393273 QUN393273:QUO393273 REJ393273:REK393273 ROF393273:ROG393273 RYB393273:RYC393273 SHX393273:SHY393273 SRT393273:SRU393273 TBP393273:TBQ393273 TLL393273:TLM393273 TVH393273:TVI393273 UFD393273:UFE393273 UOZ393273:UPA393273 UYV393273:UYW393273 VIR393273:VIS393273 VSN393273:VSO393273 WCJ393273:WCK393273 WMF393273:WMG393273 WWB393273:WWC393273 T458809:U458809 JP458809:JQ458809 TL458809:TM458809 ADH458809:ADI458809 AND458809:ANE458809 AWZ458809:AXA458809 BGV458809:BGW458809 BQR458809:BQS458809 CAN458809:CAO458809 CKJ458809:CKK458809 CUF458809:CUG458809 DEB458809:DEC458809 DNX458809:DNY458809 DXT458809:DXU458809 EHP458809:EHQ458809 ERL458809:ERM458809 FBH458809:FBI458809 FLD458809:FLE458809 FUZ458809:FVA458809 GEV458809:GEW458809 GOR458809:GOS458809 GYN458809:GYO458809 HIJ458809:HIK458809 HSF458809:HSG458809 ICB458809:ICC458809 ILX458809:ILY458809 IVT458809:IVU458809 JFP458809:JFQ458809 JPL458809:JPM458809 JZH458809:JZI458809 KJD458809:KJE458809 KSZ458809:KTA458809 LCV458809:LCW458809 LMR458809:LMS458809 LWN458809:LWO458809 MGJ458809:MGK458809 MQF458809:MQG458809 NAB458809:NAC458809 NJX458809:NJY458809 NTT458809:NTU458809 ODP458809:ODQ458809 ONL458809:ONM458809 OXH458809:OXI458809 PHD458809:PHE458809 PQZ458809:PRA458809 QAV458809:QAW458809 QKR458809:QKS458809 QUN458809:QUO458809 REJ458809:REK458809 ROF458809:ROG458809 RYB458809:RYC458809 SHX458809:SHY458809 SRT458809:SRU458809 TBP458809:TBQ458809 TLL458809:TLM458809 TVH458809:TVI458809 UFD458809:UFE458809 UOZ458809:UPA458809 UYV458809:UYW458809 VIR458809:VIS458809 VSN458809:VSO458809 WCJ458809:WCK458809 WMF458809:WMG458809 WWB458809:WWC458809 T524345:U524345 JP524345:JQ524345 TL524345:TM524345 ADH524345:ADI524345 AND524345:ANE524345 AWZ524345:AXA524345 BGV524345:BGW524345 BQR524345:BQS524345 CAN524345:CAO524345 CKJ524345:CKK524345 CUF524345:CUG524345 DEB524345:DEC524345 DNX524345:DNY524345 DXT524345:DXU524345 EHP524345:EHQ524345 ERL524345:ERM524345 FBH524345:FBI524345 FLD524345:FLE524345 FUZ524345:FVA524345 GEV524345:GEW524345 GOR524345:GOS524345 GYN524345:GYO524345 HIJ524345:HIK524345 HSF524345:HSG524345 ICB524345:ICC524345 ILX524345:ILY524345 IVT524345:IVU524345 JFP524345:JFQ524345 JPL524345:JPM524345 JZH524345:JZI524345 KJD524345:KJE524345 KSZ524345:KTA524345 LCV524345:LCW524345 LMR524345:LMS524345 LWN524345:LWO524345 MGJ524345:MGK524345 MQF524345:MQG524345 NAB524345:NAC524345 NJX524345:NJY524345 NTT524345:NTU524345 ODP524345:ODQ524345 ONL524345:ONM524345 OXH524345:OXI524345 PHD524345:PHE524345 PQZ524345:PRA524345 QAV524345:QAW524345 QKR524345:QKS524345 QUN524345:QUO524345 REJ524345:REK524345 ROF524345:ROG524345 RYB524345:RYC524345 SHX524345:SHY524345 SRT524345:SRU524345 TBP524345:TBQ524345 TLL524345:TLM524345 TVH524345:TVI524345 UFD524345:UFE524345 UOZ524345:UPA524345 UYV524345:UYW524345 VIR524345:VIS524345 VSN524345:VSO524345 WCJ524345:WCK524345 WMF524345:WMG524345 WWB524345:WWC524345 T589881:U589881 JP589881:JQ589881 TL589881:TM589881 ADH589881:ADI589881 AND589881:ANE589881 AWZ589881:AXA589881 BGV589881:BGW589881 BQR589881:BQS589881 CAN589881:CAO589881 CKJ589881:CKK589881 CUF589881:CUG589881 DEB589881:DEC589881 DNX589881:DNY589881 DXT589881:DXU589881 EHP589881:EHQ589881 ERL589881:ERM589881 FBH589881:FBI589881 FLD589881:FLE589881 FUZ589881:FVA589881 GEV589881:GEW589881 GOR589881:GOS589881 GYN589881:GYO589881 HIJ589881:HIK589881 HSF589881:HSG589881 ICB589881:ICC589881 ILX589881:ILY589881 IVT589881:IVU589881 JFP589881:JFQ589881 JPL589881:JPM589881 JZH589881:JZI589881 KJD589881:KJE589881 KSZ589881:KTA589881 LCV589881:LCW589881 LMR589881:LMS589881 LWN589881:LWO589881 MGJ589881:MGK589881 MQF589881:MQG589881 NAB589881:NAC589881 NJX589881:NJY589881 NTT589881:NTU589881 ODP589881:ODQ589881 ONL589881:ONM589881 OXH589881:OXI589881 PHD589881:PHE589881 PQZ589881:PRA589881 QAV589881:QAW589881 QKR589881:QKS589881 QUN589881:QUO589881 REJ589881:REK589881 ROF589881:ROG589881 RYB589881:RYC589881 SHX589881:SHY589881 SRT589881:SRU589881 TBP589881:TBQ589881 TLL589881:TLM589881 TVH589881:TVI589881 UFD589881:UFE589881 UOZ589881:UPA589881 UYV589881:UYW589881 VIR589881:VIS589881 VSN589881:VSO589881 WCJ589881:WCK589881 WMF589881:WMG589881 WWB589881:WWC589881 T655417:U655417 JP655417:JQ655417 TL655417:TM655417 ADH655417:ADI655417 AND655417:ANE655417 AWZ655417:AXA655417 BGV655417:BGW655417 BQR655417:BQS655417 CAN655417:CAO655417 CKJ655417:CKK655417 CUF655417:CUG655417 DEB655417:DEC655417 DNX655417:DNY655417 DXT655417:DXU655417 EHP655417:EHQ655417 ERL655417:ERM655417 FBH655417:FBI655417 FLD655417:FLE655417 FUZ655417:FVA655417 GEV655417:GEW655417 GOR655417:GOS655417 GYN655417:GYO655417 HIJ655417:HIK655417 HSF655417:HSG655417 ICB655417:ICC655417 ILX655417:ILY655417 IVT655417:IVU655417 JFP655417:JFQ655417 JPL655417:JPM655417 JZH655417:JZI655417 KJD655417:KJE655417 KSZ655417:KTA655417 LCV655417:LCW655417 LMR655417:LMS655417 LWN655417:LWO655417 MGJ655417:MGK655417 MQF655417:MQG655417 NAB655417:NAC655417 NJX655417:NJY655417 NTT655417:NTU655417 ODP655417:ODQ655417 ONL655417:ONM655417 OXH655417:OXI655417 PHD655417:PHE655417 PQZ655417:PRA655417 QAV655417:QAW655417 QKR655417:QKS655417 QUN655417:QUO655417 REJ655417:REK655417 ROF655417:ROG655417 RYB655417:RYC655417 SHX655417:SHY655417 SRT655417:SRU655417 TBP655417:TBQ655417 TLL655417:TLM655417 TVH655417:TVI655417 UFD655417:UFE655417 UOZ655417:UPA655417 UYV655417:UYW655417 VIR655417:VIS655417 VSN655417:VSO655417 WCJ655417:WCK655417 WMF655417:WMG655417 WWB655417:WWC655417 T720953:U720953 JP720953:JQ720953 TL720953:TM720953 ADH720953:ADI720953 AND720953:ANE720953 AWZ720953:AXA720953 BGV720953:BGW720953 BQR720953:BQS720953 CAN720953:CAO720953 CKJ720953:CKK720953 CUF720953:CUG720953 DEB720953:DEC720953 DNX720953:DNY720953 DXT720953:DXU720953 EHP720953:EHQ720953 ERL720953:ERM720953 FBH720953:FBI720953 FLD720953:FLE720953 FUZ720953:FVA720953 GEV720953:GEW720953 GOR720953:GOS720953 GYN720953:GYO720953 HIJ720953:HIK720953 HSF720953:HSG720953 ICB720953:ICC720953 ILX720953:ILY720953 IVT720953:IVU720953 JFP720953:JFQ720953 JPL720953:JPM720953 JZH720953:JZI720953 KJD720953:KJE720953 KSZ720953:KTA720953 LCV720953:LCW720953 LMR720953:LMS720953 LWN720953:LWO720953 MGJ720953:MGK720953 MQF720953:MQG720953 NAB720953:NAC720953 NJX720953:NJY720953 NTT720953:NTU720953 ODP720953:ODQ720953 ONL720953:ONM720953 OXH720953:OXI720953 PHD720953:PHE720953 PQZ720953:PRA720953 QAV720953:QAW720953 QKR720953:QKS720953 QUN720953:QUO720953 REJ720953:REK720953 ROF720953:ROG720953 RYB720953:RYC720953 SHX720953:SHY720953 SRT720953:SRU720953 TBP720953:TBQ720953 TLL720953:TLM720953 TVH720953:TVI720953 UFD720953:UFE720953 UOZ720953:UPA720953 UYV720953:UYW720953 VIR720953:VIS720953 VSN720953:VSO720953 WCJ720953:WCK720953 WMF720953:WMG720953 WWB720953:WWC720953 T786489:U786489 JP786489:JQ786489 TL786489:TM786489 ADH786489:ADI786489 AND786489:ANE786489 AWZ786489:AXA786489 BGV786489:BGW786489 BQR786489:BQS786489 CAN786489:CAO786489 CKJ786489:CKK786489 CUF786489:CUG786489 DEB786489:DEC786489 DNX786489:DNY786489 DXT786489:DXU786489 EHP786489:EHQ786489 ERL786489:ERM786489 FBH786489:FBI786489 FLD786489:FLE786489 FUZ786489:FVA786489 GEV786489:GEW786489 GOR786489:GOS786489 GYN786489:GYO786489 HIJ786489:HIK786489 HSF786489:HSG786489 ICB786489:ICC786489 ILX786489:ILY786489 IVT786489:IVU786489 JFP786489:JFQ786489 JPL786489:JPM786489 JZH786489:JZI786489 KJD786489:KJE786489 KSZ786489:KTA786489 LCV786489:LCW786489 LMR786489:LMS786489 LWN786489:LWO786489 MGJ786489:MGK786489 MQF786489:MQG786489 NAB786489:NAC786489 NJX786489:NJY786489 NTT786489:NTU786489 ODP786489:ODQ786489 ONL786489:ONM786489 OXH786489:OXI786489 PHD786489:PHE786489 PQZ786489:PRA786489 QAV786489:QAW786489 QKR786489:QKS786489 QUN786489:QUO786489 REJ786489:REK786489 ROF786489:ROG786489 RYB786489:RYC786489 SHX786489:SHY786489 SRT786489:SRU786489 TBP786489:TBQ786489 TLL786489:TLM786489 TVH786489:TVI786489 UFD786489:UFE786489 UOZ786489:UPA786489 UYV786489:UYW786489 VIR786489:VIS786489 VSN786489:VSO786489 WCJ786489:WCK786489 WMF786489:WMG786489 WWB786489:WWC786489 T852025:U852025 JP852025:JQ852025 TL852025:TM852025 ADH852025:ADI852025 AND852025:ANE852025 AWZ852025:AXA852025 BGV852025:BGW852025 BQR852025:BQS852025 CAN852025:CAO852025 CKJ852025:CKK852025 CUF852025:CUG852025 DEB852025:DEC852025 DNX852025:DNY852025 DXT852025:DXU852025 EHP852025:EHQ852025 ERL852025:ERM852025 FBH852025:FBI852025 FLD852025:FLE852025 FUZ852025:FVA852025 GEV852025:GEW852025 GOR852025:GOS852025 GYN852025:GYO852025 HIJ852025:HIK852025 HSF852025:HSG852025 ICB852025:ICC852025 ILX852025:ILY852025 IVT852025:IVU852025 JFP852025:JFQ852025 JPL852025:JPM852025 JZH852025:JZI852025 KJD852025:KJE852025 KSZ852025:KTA852025 LCV852025:LCW852025 LMR852025:LMS852025 LWN852025:LWO852025 MGJ852025:MGK852025 MQF852025:MQG852025 NAB852025:NAC852025 NJX852025:NJY852025 NTT852025:NTU852025 ODP852025:ODQ852025 ONL852025:ONM852025 OXH852025:OXI852025 PHD852025:PHE852025 PQZ852025:PRA852025 QAV852025:QAW852025 QKR852025:QKS852025 QUN852025:QUO852025 REJ852025:REK852025 ROF852025:ROG852025 RYB852025:RYC852025 SHX852025:SHY852025 SRT852025:SRU852025 TBP852025:TBQ852025 TLL852025:TLM852025 TVH852025:TVI852025 UFD852025:UFE852025 UOZ852025:UPA852025 UYV852025:UYW852025 VIR852025:VIS852025 VSN852025:VSO852025 WCJ852025:WCK852025 WMF852025:WMG852025 WWB852025:WWC852025 T917561:U917561 JP917561:JQ917561 TL917561:TM917561 ADH917561:ADI917561 AND917561:ANE917561 AWZ917561:AXA917561 BGV917561:BGW917561 BQR917561:BQS917561 CAN917561:CAO917561 CKJ917561:CKK917561 CUF917561:CUG917561 DEB917561:DEC917561 DNX917561:DNY917561 DXT917561:DXU917561 EHP917561:EHQ917561 ERL917561:ERM917561 FBH917561:FBI917561 FLD917561:FLE917561 FUZ917561:FVA917561 GEV917561:GEW917561 GOR917561:GOS917561 GYN917561:GYO917561 HIJ917561:HIK917561 HSF917561:HSG917561 ICB917561:ICC917561 ILX917561:ILY917561 IVT917561:IVU917561 JFP917561:JFQ917561 JPL917561:JPM917561 JZH917561:JZI917561 KJD917561:KJE917561 KSZ917561:KTA917561 LCV917561:LCW917561 LMR917561:LMS917561 LWN917561:LWO917561 MGJ917561:MGK917561 MQF917561:MQG917561 NAB917561:NAC917561 NJX917561:NJY917561 NTT917561:NTU917561 ODP917561:ODQ917561 ONL917561:ONM917561 OXH917561:OXI917561 PHD917561:PHE917561 PQZ917561:PRA917561 QAV917561:QAW917561 QKR917561:QKS917561 QUN917561:QUO917561 REJ917561:REK917561 ROF917561:ROG917561 RYB917561:RYC917561 SHX917561:SHY917561 SRT917561:SRU917561 TBP917561:TBQ917561 TLL917561:TLM917561 TVH917561:TVI917561 UFD917561:UFE917561 UOZ917561:UPA917561 UYV917561:UYW917561 VIR917561:VIS917561 VSN917561:VSO917561 WCJ917561:WCK917561 WMF917561:WMG917561 WWB917561:WWC917561 T983097:U983097 JP983097:JQ983097 TL983097:TM983097 ADH983097:ADI983097 AND983097:ANE983097 AWZ983097:AXA983097 BGV983097:BGW983097 BQR983097:BQS983097 CAN983097:CAO983097 CKJ983097:CKK983097 CUF983097:CUG983097 DEB983097:DEC983097 DNX983097:DNY983097 DXT983097:DXU983097 EHP983097:EHQ983097 ERL983097:ERM983097 FBH983097:FBI983097 FLD983097:FLE983097 FUZ983097:FVA983097 GEV983097:GEW983097 GOR983097:GOS983097 GYN983097:GYO983097 HIJ983097:HIK983097 HSF983097:HSG983097 ICB983097:ICC983097 ILX983097:ILY983097 IVT983097:IVU983097 JFP983097:JFQ983097 JPL983097:JPM983097 JZH983097:JZI983097 KJD983097:KJE983097 KSZ983097:KTA983097 LCV983097:LCW983097 LMR983097:LMS983097 LWN983097:LWO983097 MGJ983097:MGK983097 MQF983097:MQG983097 NAB983097:NAC983097 NJX983097:NJY983097 NTT983097:NTU983097 ODP983097:ODQ983097 ONL983097:ONM983097 OXH983097:OXI983097 PHD983097:PHE983097 PQZ983097:PRA983097 QAV983097:QAW983097 QKR983097:QKS983097 QUN983097:QUO983097 REJ983097:REK983097 ROF983097:ROG983097 RYB983097:RYC983097 SHX983097:SHY983097 SRT983097:SRU983097 TBP983097:TBQ983097 TLL983097:TLM983097 TVH983097:TVI983097 UFD983097:UFE983097 UOZ983097:UPA983097 UYV983097:UYW983097 VIR983097:VIS983097 VSN983097:VSO983097 WCJ983097:WCK983097 WMF983097:WMG983097 WWB983097:WWC983097 AZ65 KV65 UR65 AEN65 AOJ65 AYF65 BIB65 BRX65 CBT65 CLP65 CVL65 DFH65 DPD65 DYZ65 EIV65 ESR65 FCN65 FMJ65 FWF65 GGB65 GPX65 GZT65 HJP65 HTL65 IDH65 IND65 IWZ65 JGV65 JQR65 KAN65 KKJ65 KUF65 LEB65 LNX65 LXT65 MHP65 MRL65 NBH65 NLD65 NUZ65 OEV65 OOR65 OYN65 PIJ65 PSF65 QCB65 QLX65 QVT65 RFP65 RPL65 RZH65 SJD65 SSZ65 TCV65 TMR65 TWN65 UGJ65 UQF65 VAB65 VJX65 VTT65 WDP65 WNL65 WXH65 AZ65601 KV65601 UR65601 AEN65601 AOJ65601 AYF65601 BIB65601 BRX65601 CBT65601 CLP65601 CVL65601 DFH65601 DPD65601 DYZ65601 EIV65601 ESR65601 FCN65601 FMJ65601 FWF65601 GGB65601 GPX65601 GZT65601 HJP65601 HTL65601 IDH65601 IND65601 IWZ65601 JGV65601 JQR65601 KAN65601 KKJ65601 KUF65601 LEB65601 LNX65601 LXT65601 MHP65601 MRL65601 NBH65601 NLD65601 NUZ65601 OEV65601 OOR65601 OYN65601 PIJ65601 PSF65601 QCB65601 QLX65601 QVT65601 RFP65601 RPL65601 RZH65601 SJD65601 SSZ65601 TCV65601 TMR65601 TWN65601 UGJ65601 UQF65601 VAB65601 VJX65601 VTT65601 WDP65601 WNL65601 WXH65601 AZ131137 KV131137 UR131137 AEN131137 AOJ131137 AYF131137 BIB131137 BRX131137 CBT131137 CLP131137 CVL131137 DFH131137 DPD131137 DYZ131137 EIV131137 ESR131137 FCN131137 FMJ131137 FWF131137 GGB131137 GPX131137 GZT131137 HJP131137 HTL131137 IDH131137 IND131137 IWZ131137 JGV131137 JQR131137 KAN131137 KKJ131137 KUF131137 LEB131137 LNX131137 LXT131137 MHP131137 MRL131137 NBH131137 NLD131137 NUZ131137 OEV131137 OOR131137 OYN131137 PIJ131137 PSF131137 QCB131137 QLX131137 QVT131137 RFP131137 RPL131137 RZH131137 SJD131137 SSZ131137 TCV131137 TMR131137 TWN131137 UGJ131137 UQF131137 VAB131137 VJX131137 VTT131137 WDP131137 WNL131137 WXH131137 AZ196673 KV196673 UR196673 AEN196673 AOJ196673 AYF196673 BIB196673 BRX196673 CBT196673 CLP196673 CVL196673 DFH196673 DPD196673 DYZ196673 EIV196673 ESR196673 FCN196673 FMJ196673 FWF196673 GGB196673 GPX196673 GZT196673 HJP196673 HTL196673 IDH196673 IND196673 IWZ196673 JGV196673 JQR196673 KAN196673 KKJ196673 KUF196673 LEB196673 LNX196673 LXT196673 MHP196673 MRL196673 NBH196673 NLD196673 NUZ196673 OEV196673 OOR196673 OYN196673 PIJ196673 PSF196673 QCB196673 QLX196673 QVT196673 RFP196673 RPL196673 RZH196673 SJD196673 SSZ196673 TCV196673 TMR196673 TWN196673 UGJ196673 UQF196673 VAB196673 VJX196673 VTT196673 WDP196673 WNL196673 WXH196673 AZ262209 KV262209 UR262209 AEN262209 AOJ262209 AYF262209 BIB262209 BRX262209 CBT262209 CLP262209 CVL262209 DFH262209 DPD262209 DYZ262209 EIV262209 ESR262209 FCN262209 FMJ262209 FWF262209 GGB262209 GPX262209 GZT262209 HJP262209 HTL262209 IDH262209 IND262209 IWZ262209 JGV262209 JQR262209 KAN262209 KKJ262209 KUF262209 LEB262209 LNX262209 LXT262209 MHP262209 MRL262209 NBH262209 NLD262209 NUZ262209 OEV262209 OOR262209 OYN262209 PIJ262209 PSF262209 QCB262209 QLX262209 QVT262209 RFP262209 RPL262209 RZH262209 SJD262209 SSZ262209 TCV262209 TMR262209 TWN262209 UGJ262209 UQF262209 VAB262209 VJX262209 VTT262209 WDP262209 WNL262209 WXH262209 AZ327745 KV327745 UR327745 AEN327745 AOJ327745 AYF327745 BIB327745 BRX327745 CBT327745 CLP327745 CVL327745 DFH327745 DPD327745 DYZ327745 EIV327745 ESR327745 FCN327745 FMJ327745 FWF327745 GGB327745 GPX327745 GZT327745 HJP327745 HTL327745 IDH327745 IND327745 IWZ327745 JGV327745 JQR327745 KAN327745 KKJ327745 KUF327745 LEB327745 LNX327745 LXT327745 MHP327745 MRL327745 NBH327745 NLD327745 NUZ327745 OEV327745 OOR327745 OYN327745 PIJ327745 PSF327745 QCB327745 QLX327745 QVT327745 RFP327745 RPL327745 RZH327745 SJD327745 SSZ327745 TCV327745 TMR327745 TWN327745 UGJ327745 UQF327745 VAB327745 VJX327745 VTT327745 WDP327745 WNL327745 WXH327745 AZ393281 KV393281 UR393281 AEN393281 AOJ393281 AYF393281 BIB393281 BRX393281 CBT393281 CLP393281 CVL393281 DFH393281 DPD393281 DYZ393281 EIV393281 ESR393281 FCN393281 FMJ393281 FWF393281 GGB393281 GPX393281 GZT393281 HJP393281 HTL393281 IDH393281 IND393281 IWZ393281 JGV393281 JQR393281 KAN393281 KKJ393281 KUF393281 LEB393281 LNX393281 LXT393281 MHP393281 MRL393281 NBH393281 NLD393281 NUZ393281 OEV393281 OOR393281 OYN393281 PIJ393281 PSF393281 QCB393281 QLX393281 QVT393281 RFP393281 RPL393281 RZH393281 SJD393281 SSZ393281 TCV393281 TMR393281 TWN393281 UGJ393281 UQF393281 VAB393281 VJX393281 VTT393281 WDP393281 WNL393281 WXH393281 AZ458817 KV458817 UR458817 AEN458817 AOJ458817 AYF458817 BIB458817 BRX458817 CBT458817 CLP458817 CVL458817 DFH458817 DPD458817 DYZ458817 EIV458817 ESR458817 FCN458817 FMJ458817 FWF458817 GGB458817 GPX458817 GZT458817 HJP458817 HTL458817 IDH458817 IND458817 IWZ458817 JGV458817 JQR458817 KAN458817 KKJ458817 KUF458817 LEB458817 LNX458817 LXT458817 MHP458817 MRL458817 NBH458817 NLD458817 NUZ458817 OEV458817 OOR458817 OYN458817 PIJ458817 PSF458817 QCB458817 QLX458817 QVT458817 RFP458817 RPL458817 RZH458817 SJD458817 SSZ458817 TCV458817 TMR458817 TWN458817 UGJ458817 UQF458817 VAB458817 VJX458817 VTT458817 WDP458817 WNL458817 WXH458817 AZ524353 KV524353 UR524353 AEN524353 AOJ524353 AYF524353 BIB524353 BRX524353 CBT524353 CLP524353 CVL524353 DFH524353 DPD524353 DYZ524353 EIV524353 ESR524353 FCN524353 FMJ524353 FWF524353 GGB524353 GPX524353 GZT524353 HJP524353 HTL524353 IDH524353 IND524353 IWZ524353 JGV524353 JQR524353 KAN524353 KKJ524353 KUF524353 LEB524353 LNX524353 LXT524353 MHP524353 MRL524353 NBH524353 NLD524353 NUZ524353 OEV524353 OOR524353 OYN524353 PIJ524353 PSF524353 QCB524353 QLX524353 QVT524353 RFP524353 RPL524353 RZH524353 SJD524353 SSZ524353 TCV524353 TMR524353 TWN524353 UGJ524353 UQF524353 VAB524353 VJX524353 VTT524353 WDP524353 WNL524353 WXH524353 AZ589889 KV589889 UR589889 AEN589889 AOJ589889 AYF589889 BIB589889 BRX589889 CBT589889 CLP589889 CVL589889 DFH589889 DPD589889 DYZ589889 EIV589889 ESR589889 FCN589889 FMJ589889 FWF589889 GGB589889 GPX589889 GZT589889 HJP589889 HTL589889 IDH589889 IND589889 IWZ589889 JGV589889 JQR589889 KAN589889 KKJ589889 KUF589889 LEB589889 LNX589889 LXT589889 MHP589889 MRL589889 NBH589889 NLD589889 NUZ589889 OEV589889 OOR589889 OYN589889 PIJ589889 PSF589889 QCB589889 QLX589889 QVT589889 RFP589889 RPL589889 RZH589889 SJD589889 SSZ589889 TCV589889 TMR589889 TWN589889 UGJ589889 UQF589889 VAB589889 VJX589889 VTT589889 WDP589889 WNL589889 WXH589889 AZ655425 KV655425 UR655425 AEN655425 AOJ655425 AYF655425 BIB655425 BRX655425 CBT655425 CLP655425 CVL655425 DFH655425 DPD655425 DYZ655425 EIV655425 ESR655425 FCN655425 FMJ655425 FWF655425 GGB655425 GPX655425 GZT655425 HJP655425 HTL655425 IDH655425 IND655425 IWZ655425 JGV655425 JQR655425 KAN655425 KKJ655425 KUF655425 LEB655425 LNX655425 LXT655425 MHP655425 MRL655425 NBH655425 NLD655425 NUZ655425 OEV655425 OOR655425 OYN655425 PIJ655425 PSF655425 QCB655425 QLX655425 QVT655425 RFP655425 RPL655425 RZH655425 SJD655425 SSZ655425 TCV655425 TMR655425 TWN655425 UGJ655425 UQF655425 VAB655425 VJX655425 VTT655425 WDP655425 WNL655425 WXH655425 AZ720961 KV720961 UR720961 AEN720961 AOJ720961 AYF720961 BIB720961 BRX720961 CBT720961 CLP720961 CVL720961 DFH720961 DPD720961 DYZ720961 EIV720961 ESR720961 FCN720961 FMJ720961 FWF720961 GGB720961 GPX720961 GZT720961 HJP720961 HTL720961 IDH720961 IND720961 IWZ720961 JGV720961 JQR720961 KAN720961 KKJ720961 KUF720961 LEB720961 LNX720961 LXT720961 MHP720961 MRL720961 NBH720961 NLD720961 NUZ720961 OEV720961 OOR720961 OYN720961 PIJ720961 PSF720961 QCB720961 QLX720961 QVT720961 RFP720961 RPL720961 RZH720961 SJD720961 SSZ720961 TCV720961 TMR720961 TWN720961 UGJ720961 UQF720961 VAB720961 VJX720961 VTT720961 WDP720961 WNL720961 WXH720961 AZ786497 KV786497 UR786497 AEN786497 AOJ786497 AYF786497 BIB786497 BRX786497 CBT786497 CLP786497 CVL786497 DFH786497 DPD786497 DYZ786497 EIV786497 ESR786497 FCN786497 FMJ786497 FWF786497 GGB786497 GPX786497 GZT786497 HJP786497 HTL786497 IDH786497 IND786497 IWZ786497 JGV786497 JQR786497 KAN786497 KKJ786497 KUF786497 LEB786497 LNX786497 LXT786497 MHP786497 MRL786497 NBH786497 NLD786497 NUZ786497 OEV786497 OOR786497 OYN786497 PIJ786497 PSF786497 QCB786497 QLX786497 QVT786497 RFP786497 RPL786497 RZH786497 SJD786497 SSZ786497 TCV786497 TMR786497 TWN786497 UGJ786497 UQF786497 VAB786497 VJX786497 VTT786497 WDP786497 WNL786497 WXH786497 AZ852033 KV852033 UR852033 AEN852033 AOJ852033 AYF852033 BIB852033 BRX852033 CBT852033 CLP852033 CVL852033 DFH852033 DPD852033 DYZ852033 EIV852033 ESR852033 FCN852033 FMJ852033 FWF852033 GGB852033 GPX852033 GZT852033 HJP852033 HTL852033 IDH852033 IND852033 IWZ852033 JGV852033 JQR852033 KAN852033 KKJ852033 KUF852033 LEB852033 LNX852033 LXT852033 MHP852033 MRL852033 NBH852033 NLD852033 NUZ852033 OEV852033 OOR852033 OYN852033 PIJ852033 PSF852033 QCB852033 QLX852033 QVT852033 RFP852033 RPL852033 RZH852033 SJD852033 SSZ852033 TCV852033 TMR852033 TWN852033 UGJ852033 UQF852033 VAB852033 VJX852033 VTT852033 WDP852033 WNL852033 WXH852033 AZ917569 KV917569 UR917569 AEN917569 AOJ917569 AYF917569 BIB917569 BRX917569 CBT917569 CLP917569 CVL917569 DFH917569 DPD917569 DYZ917569 EIV917569 ESR917569 FCN917569 FMJ917569 FWF917569 GGB917569 GPX917569 GZT917569 HJP917569 HTL917569 IDH917569 IND917569 IWZ917569 JGV917569 JQR917569 KAN917569 KKJ917569 KUF917569 LEB917569 LNX917569 LXT917569 MHP917569 MRL917569 NBH917569 NLD917569 NUZ917569 OEV917569 OOR917569 OYN917569 PIJ917569 PSF917569 QCB917569 QLX917569 QVT917569 RFP917569 RPL917569 RZH917569 SJD917569 SSZ917569 TCV917569 TMR917569 TWN917569 UGJ917569 UQF917569 VAB917569 VJX917569 VTT917569 WDP917569 WNL917569 WXH917569 AZ983105 KV983105 UR983105 AEN983105 AOJ983105 AYF983105 BIB983105 BRX983105 CBT983105 CLP983105 CVL983105 DFH983105 DPD983105 DYZ983105 EIV983105 ESR983105 FCN983105 FMJ983105 FWF983105 GGB983105 GPX983105 GZT983105 HJP983105 HTL983105 IDH983105 IND983105 IWZ983105 JGV983105 JQR983105 KAN983105 KKJ983105 KUF983105 LEB983105 LNX983105 LXT983105 MHP983105 MRL983105 NBH983105 NLD983105 NUZ983105 OEV983105 OOR983105 OYN983105 PIJ983105 PSF983105 QCB983105 QLX983105 QVT983105 RFP983105 RPL983105 RZH983105 SJD983105 SSZ983105 TCV983105 TMR983105 TWN983105 UGJ983105 UQF983105 VAB983105 VJX983105 VTT983105 WDP983105 WNL983105 WXH983105 AK69 KG69 UC69 ADY69 ANU69 AXQ69 BHM69 BRI69 CBE69 CLA69 CUW69 DES69 DOO69 DYK69 EIG69 ESC69 FBY69 FLU69 FVQ69 GFM69 GPI69 GZE69 HJA69 HSW69 ICS69 IMO69 IWK69 JGG69 JQC69 JZY69 KJU69 KTQ69 LDM69 LNI69 LXE69 MHA69 MQW69 NAS69 NKO69 NUK69 OEG69 OOC69 OXY69 PHU69 PRQ69 QBM69 QLI69 QVE69 RFA69 ROW69 RYS69 SIO69 SSK69 TCG69 TMC69 TVY69 UFU69 UPQ69 UZM69 VJI69 VTE69 WDA69 WMW69 WWS69 AK65605 KG65605 UC65605 ADY65605 ANU65605 AXQ65605 BHM65605 BRI65605 CBE65605 CLA65605 CUW65605 DES65605 DOO65605 DYK65605 EIG65605 ESC65605 FBY65605 FLU65605 FVQ65605 GFM65605 GPI65605 GZE65605 HJA65605 HSW65605 ICS65605 IMO65605 IWK65605 JGG65605 JQC65605 JZY65605 KJU65605 KTQ65605 LDM65605 LNI65605 LXE65605 MHA65605 MQW65605 NAS65605 NKO65605 NUK65605 OEG65605 OOC65605 OXY65605 PHU65605 PRQ65605 QBM65605 QLI65605 QVE65605 RFA65605 ROW65605 RYS65605 SIO65605 SSK65605 TCG65605 TMC65605 TVY65605 UFU65605 UPQ65605 UZM65605 VJI65605 VTE65605 WDA65605 WMW65605 WWS65605 AK131141 KG131141 UC131141 ADY131141 ANU131141 AXQ131141 BHM131141 BRI131141 CBE131141 CLA131141 CUW131141 DES131141 DOO131141 DYK131141 EIG131141 ESC131141 FBY131141 FLU131141 FVQ131141 GFM131141 GPI131141 GZE131141 HJA131141 HSW131141 ICS131141 IMO131141 IWK131141 JGG131141 JQC131141 JZY131141 KJU131141 KTQ131141 LDM131141 LNI131141 LXE131141 MHA131141 MQW131141 NAS131141 NKO131141 NUK131141 OEG131141 OOC131141 OXY131141 PHU131141 PRQ131141 QBM131141 QLI131141 QVE131141 RFA131141 ROW131141 RYS131141 SIO131141 SSK131141 TCG131141 TMC131141 TVY131141 UFU131141 UPQ131141 UZM131141 VJI131141 VTE131141 WDA131141 WMW131141 WWS131141 AK196677 KG196677 UC196677 ADY196677 ANU196677 AXQ196677 BHM196677 BRI196677 CBE196677 CLA196677 CUW196677 DES196677 DOO196677 DYK196677 EIG196677 ESC196677 FBY196677 FLU196677 FVQ196677 GFM196677 GPI196677 GZE196677 HJA196677 HSW196677 ICS196677 IMO196677 IWK196677 JGG196677 JQC196677 JZY196677 KJU196677 KTQ196677 LDM196677 LNI196677 LXE196677 MHA196677 MQW196677 NAS196677 NKO196677 NUK196677 OEG196677 OOC196677 OXY196677 PHU196677 PRQ196677 QBM196677 QLI196677 QVE196677 RFA196677 ROW196677 RYS196677 SIO196677 SSK196677 TCG196677 TMC196677 TVY196677 UFU196677 UPQ196677 UZM196677 VJI196677 VTE196677 WDA196677 WMW196677 WWS196677 AK262213 KG262213 UC262213 ADY262213 ANU262213 AXQ262213 BHM262213 BRI262213 CBE262213 CLA262213 CUW262213 DES262213 DOO262213 DYK262213 EIG262213 ESC262213 FBY262213 FLU262213 FVQ262213 GFM262213 GPI262213 GZE262213 HJA262213 HSW262213 ICS262213 IMO262213 IWK262213 JGG262213 JQC262213 JZY262213 KJU262213 KTQ262213 LDM262213 LNI262213 LXE262213 MHA262213 MQW262213 NAS262213 NKO262213 NUK262213 OEG262213 OOC262213 OXY262213 PHU262213 PRQ262213 QBM262213 QLI262213 QVE262213 RFA262213 ROW262213 RYS262213 SIO262213 SSK262213 TCG262213 TMC262213 TVY262213 UFU262213 UPQ262213 UZM262213 VJI262213 VTE262213 WDA262213 WMW262213 WWS262213 AK327749 KG327749 UC327749 ADY327749 ANU327749 AXQ327749 BHM327749 BRI327749 CBE327749 CLA327749 CUW327749 DES327749 DOO327749 DYK327749 EIG327749 ESC327749 FBY327749 FLU327749 FVQ327749 GFM327749 GPI327749 GZE327749 HJA327749 HSW327749 ICS327749 IMO327749 IWK327749 JGG327749 JQC327749 JZY327749 KJU327749 KTQ327749 LDM327749 LNI327749 LXE327749 MHA327749 MQW327749 NAS327749 NKO327749 NUK327749 OEG327749 OOC327749 OXY327749 PHU327749 PRQ327749 QBM327749 QLI327749 QVE327749 RFA327749 ROW327749 RYS327749 SIO327749 SSK327749 TCG327749 TMC327749 TVY327749 UFU327749 UPQ327749 UZM327749 VJI327749 VTE327749 WDA327749 WMW327749 WWS327749 AK393285 KG393285 UC393285 ADY393285 ANU393285 AXQ393285 BHM393285 BRI393285 CBE393285 CLA393285 CUW393285 DES393285 DOO393285 DYK393285 EIG393285 ESC393285 FBY393285 FLU393285 FVQ393285 GFM393285 GPI393285 GZE393285 HJA393285 HSW393285 ICS393285 IMO393285 IWK393285 JGG393285 JQC393285 JZY393285 KJU393285 KTQ393285 LDM393285 LNI393285 LXE393285 MHA393285 MQW393285 NAS393285 NKO393285 NUK393285 OEG393285 OOC393285 OXY393285 PHU393285 PRQ393285 QBM393285 QLI393285 QVE393285 RFA393285 ROW393285 RYS393285 SIO393285 SSK393285 TCG393285 TMC393285 TVY393285 UFU393285 UPQ393285 UZM393285 VJI393285 VTE393285 WDA393285 WMW393285 WWS393285 AK458821 KG458821 UC458821 ADY458821 ANU458821 AXQ458821 BHM458821 BRI458821 CBE458821 CLA458821 CUW458821 DES458821 DOO458821 DYK458821 EIG458821 ESC458821 FBY458821 FLU458821 FVQ458821 GFM458821 GPI458821 GZE458821 HJA458821 HSW458821 ICS458821 IMO458821 IWK458821 JGG458821 JQC458821 JZY458821 KJU458821 KTQ458821 LDM458821 LNI458821 LXE458821 MHA458821 MQW458821 NAS458821 NKO458821 NUK458821 OEG458821 OOC458821 OXY458821 PHU458821 PRQ458821 QBM458821 QLI458821 QVE458821 RFA458821 ROW458821 RYS458821 SIO458821 SSK458821 TCG458821 TMC458821 TVY458821 UFU458821 UPQ458821 UZM458821 VJI458821 VTE458821 WDA458821 WMW458821 WWS458821 AK524357 KG524357 UC524357 ADY524357 ANU524357 AXQ524357 BHM524357 BRI524357 CBE524357 CLA524357 CUW524357 DES524357 DOO524357 DYK524357 EIG524357 ESC524357 FBY524357 FLU524357 FVQ524357 GFM524357 GPI524357 GZE524357 HJA524357 HSW524357 ICS524357 IMO524357 IWK524357 JGG524357 JQC524357 JZY524357 KJU524357 KTQ524357 LDM524357 LNI524357 LXE524357 MHA524357 MQW524357 NAS524357 NKO524357 NUK524357 OEG524357 OOC524357 OXY524357 PHU524357 PRQ524357 QBM524357 QLI524357 QVE524357 RFA524357 ROW524357 RYS524357 SIO524357 SSK524357 TCG524357 TMC524357 TVY524357 UFU524357 UPQ524357 UZM524357 VJI524357 VTE524357 WDA524357 WMW524357 WWS524357 AK589893 KG589893 UC589893 ADY589893 ANU589893 AXQ589893 BHM589893 BRI589893 CBE589893 CLA589893 CUW589893 DES589893 DOO589893 DYK589893 EIG589893 ESC589893 FBY589893 FLU589893 FVQ589893 GFM589893 GPI589893 GZE589893 HJA589893 HSW589893 ICS589893 IMO589893 IWK589893 JGG589893 JQC589893 JZY589893 KJU589893 KTQ589893 LDM589893 LNI589893 LXE589893 MHA589893 MQW589893 NAS589893 NKO589893 NUK589893 OEG589893 OOC589893 OXY589893 PHU589893 PRQ589893 QBM589893 QLI589893 QVE589893 RFA589893 ROW589893 RYS589893 SIO589893 SSK589893 TCG589893 TMC589893 TVY589893 UFU589893 UPQ589893 UZM589893 VJI589893 VTE589893 WDA589893 WMW589893 WWS589893 AK655429 KG655429 UC655429 ADY655429 ANU655429 AXQ655429 BHM655429 BRI655429 CBE655429 CLA655429 CUW655429 DES655429 DOO655429 DYK655429 EIG655429 ESC655429 FBY655429 FLU655429 FVQ655429 GFM655429 GPI655429 GZE655429 HJA655429 HSW655429 ICS655429 IMO655429 IWK655429 JGG655429 JQC655429 JZY655429 KJU655429 KTQ655429 LDM655429 LNI655429 LXE655429 MHA655429 MQW655429 NAS655429 NKO655429 NUK655429 OEG655429 OOC655429 OXY655429 PHU655429 PRQ655429 QBM655429 QLI655429 QVE655429 RFA655429 ROW655429 RYS655429 SIO655429 SSK655429 TCG655429 TMC655429 TVY655429 UFU655429 UPQ655429 UZM655429 VJI655429 VTE655429 WDA655429 WMW655429 WWS655429 AK720965 KG720965 UC720965 ADY720965 ANU720965 AXQ720965 BHM720965 BRI720965 CBE720965 CLA720965 CUW720965 DES720965 DOO720965 DYK720965 EIG720965 ESC720965 FBY720965 FLU720965 FVQ720965 GFM720965 GPI720965 GZE720965 HJA720965 HSW720965 ICS720965 IMO720965 IWK720965 JGG720965 JQC720965 JZY720965 KJU720965 KTQ720965 LDM720965 LNI720965 LXE720965 MHA720965 MQW720965 NAS720965 NKO720965 NUK720965 OEG720965 OOC720965 OXY720965 PHU720965 PRQ720965 QBM720965 QLI720965 QVE720965 RFA720965 ROW720965 RYS720965 SIO720965 SSK720965 TCG720965 TMC720965 TVY720965 UFU720965 UPQ720965 UZM720965 VJI720965 VTE720965 WDA720965 WMW720965 WWS720965 AK786501 KG786501 UC786501 ADY786501 ANU786501 AXQ786501 BHM786501 BRI786501 CBE786501 CLA786501 CUW786501 DES786501 DOO786501 DYK786501 EIG786501 ESC786501 FBY786501 FLU786501 FVQ786501 GFM786501 GPI786501 GZE786501 HJA786501 HSW786501 ICS786501 IMO786501 IWK786501 JGG786501 JQC786501 JZY786501 KJU786501 KTQ786501 LDM786501 LNI786501 LXE786501 MHA786501 MQW786501 NAS786501 NKO786501 NUK786501 OEG786501 OOC786501 OXY786501 PHU786501 PRQ786501 QBM786501 QLI786501 QVE786501 RFA786501 ROW786501 RYS786501 SIO786501 SSK786501 TCG786501 TMC786501 TVY786501 UFU786501 UPQ786501 UZM786501 VJI786501 VTE786501 WDA786501 WMW786501 WWS786501 AK852037 KG852037 UC852037 ADY852037 ANU852037 AXQ852037 BHM852037 BRI852037 CBE852037 CLA852037 CUW852037 DES852037 DOO852037 DYK852037 EIG852037 ESC852037 FBY852037 FLU852037 FVQ852037 GFM852037 GPI852037 GZE852037 HJA852037 HSW852037 ICS852037 IMO852037 IWK852037 JGG852037 JQC852037 JZY852037 KJU852037 KTQ852037 LDM852037 LNI852037 LXE852037 MHA852037 MQW852037 NAS852037 NKO852037 NUK852037 OEG852037 OOC852037 OXY852037 PHU852037 PRQ852037 QBM852037 QLI852037 QVE852037 RFA852037 ROW852037 RYS852037 SIO852037 SSK852037 TCG852037 TMC852037 TVY852037 UFU852037 UPQ852037 UZM852037 VJI852037 VTE852037 WDA852037 WMW852037 WWS852037 AK917573 KG917573 UC917573 ADY917573 ANU917573 AXQ917573 BHM917573 BRI917573 CBE917573 CLA917573 CUW917573 DES917573 DOO917573 DYK917573 EIG917573 ESC917573 FBY917573 FLU917573 FVQ917573 GFM917573 GPI917573 GZE917573 HJA917573 HSW917573 ICS917573 IMO917573 IWK917573 JGG917573 JQC917573 JZY917573 KJU917573 KTQ917573 LDM917573 LNI917573 LXE917573 MHA917573 MQW917573 NAS917573 NKO917573 NUK917573 OEG917573 OOC917573 OXY917573 PHU917573 PRQ917573 QBM917573 QLI917573 QVE917573 RFA917573 ROW917573 RYS917573 SIO917573 SSK917573 TCG917573 TMC917573 TVY917573 UFU917573 UPQ917573 UZM917573 VJI917573 VTE917573 WDA917573 WMW917573 WWS917573 AK983109 KG983109 UC983109 ADY983109 ANU983109 AXQ983109 BHM983109 BRI983109 CBE983109 CLA983109 CUW983109 DES983109 DOO983109 DYK983109 EIG983109 ESC983109 FBY983109 FLU983109 FVQ983109 GFM983109 GPI983109 GZE983109 HJA983109 HSW983109 ICS983109 IMO983109 IWK983109 JGG983109 JQC983109 JZY983109 KJU983109 KTQ983109 LDM983109 LNI983109 LXE983109 MHA983109 MQW983109 NAS983109 NKO983109 NUK983109 OEG983109 OOC983109 OXY983109 PHU983109 PRQ983109 QBM983109 QLI983109 QVE983109 RFA983109 ROW983109 RYS983109 SIO983109 SSK983109 TCG983109 TMC983109 TVY983109 UFU983109 UPQ983109 UZM983109 VJI983109 VTE983109 WDA983109 WMW983109 WWS983109 AQ69 KM69 UI69 AEE69 AOA69 AXW69 BHS69 BRO69 CBK69 CLG69 CVC69 DEY69 DOU69 DYQ69 EIM69 ESI69 FCE69 FMA69 FVW69 GFS69 GPO69 GZK69 HJG69 HTC69 ICY69 IMU69 IWQ69 JGM69 JQI69 KAE69 KKA69 KTW69 LDS69 LNO69 LXK69 MHG69 MRC69 NAY69 NKU69 NUQ69 OEM69 OOI69 OYE69 PIA69 PRW69 QBS69 QLO69 QVK69 RFG69 RPC69 RYY69 SIU69 SSQ69 TCM69 TMI69 TWE69 UGA69 UPW69 UZS69 VJO69 VTK69 WDG69 WNC69 WWY69 AQ65605 KM65605 UI65605 AEE65605 AOA65605 AXW65605 BHS65605 BRO65605 CBK65605 CLG65605 CVC65605 DEY65605 DOU65605 DYQ65605 EIM65605 ESI65605 FCE65605 FMA65605 FVW65605 GFS65605 GPO65605 GZK65605 HJG65605 HTC65605 ICY65605 IMU65605 IWQ65605 JGM65605 JQI65605 KAE65605 KKA65605 KTW65605 LDS65605 LNO65605 LXK65605 MHG65605 MRC65605 NAY65605 NKU65605 NUQ65605 OEM65605 OOI65605 OYE65605 PIA65605 PRW65605 QBS65605 QLO65605 QVK65605 RFG65605 RPC65605 RYY65605 SIU65605 SSQ65605 TCM65605 TMI65605 TWE65605 UGA65605 UPW65605 UZS65605 VJO65605 VTK65605 WDG65605 WNC65605 WWY65605 AQ131141 KM131141 UI131141 AEE131141 AOA131141 AXW131141 BHS131141 BRO131141 CBK131141 CLG131141 CVC131141 DEY131141 DOU131141 DYQ131141 EIM131141 ESI131141 FCE131141 FMA131141 FVW131141 GFS131141 GPO131141 GZK131141 HJG131141 HTC131141 ICY131141 IMU131141 IWQ131141 JGM131141 JQI131141 KAE131141 KKA131141 KTW131141 LDS131141 LNO131141 LXK131141 MHG131141 MRC131141 NAY131141 NKU131141 NUQ131141 OEM131141 OOI131141 OYE131141 PIA131141 PRW131141 QBS131141 QLO131141 QVK131141 RFG131141 RPC131141 RYY131141 SIU131141 SSQ131141 TCM131141 TMI131141 TWE131141 UGA131141 UPW131141 UZS131141 VJO131141 VTK131141 WDG131141 WNC131141 WWY131141 AQ196677 KM196677 UI196677 AEE196677 AOA196677 AXW196677 BHS196677 BRO196677 CBK196677 CLG196677 CVC196677 DEY196677 DOU196677 DYQ196677 EIM196677 ESI196677 FCE196677 FMA196677 FVW196677 GFS196677 GPO196677 GZK196677 HJG196677 HTC196677 ICY196677 IMU196677 IWQ196677 JGM196677 JQI196677 KAE196677 KKA196677 KTW196677 LDS196677 LNO196677 LXK196677 MHG196677 MRC196677 NAY196677 NKU196677 NUQ196677 OEM196677 OOI196677 OYE196677 PIA196677 PRW196677 QBS196677 QLO196677 QVK196677 RFG196677 RPC196677 RYY196677 SIU196677 SSQ196677 TCM196677 TMI196677 TWE196677 UGA196677 UPW196677 UZS196677 VJO196677 VTK196677 WDG196677 WNC196677 WWY196677 AQ262213 KM262213 UI262213 AEE262213 AOA262213 AXW262213 BHS262213 BRO262213 CBK262213 CLG262213 CVC262213 DEY262213 DOU262213 DYQ262213 EIM262213 ESI262213 FCE262213 FMA262213 FVW262213 GFS262213 GPO262213 GZK262213 HJG262213 HTC262213 ICY262213 IMU262213 IWQ262213 JGM262213 JQI262213 KAE262213 KKA262213 KTW262213 LDS262213 LNO262213 LXK262213 MHG262213 MRC262213 NAY262213 NKU262213 NUQ262213 OEM262213 OOI262213 OYE262213 PIA262213 PRW262213 QBS262213 QLO262213 QVK262213 RFG262213 RPC262213 RYY262213 SIU262213 SSQ262213 TCM262213 TMI262213 TWE262213 UGA262213 UPW262213 UZS262213 VJO262213 VTK262213 WDG262213 WNC262213 WWY262213 AQ327749 KM327749 UI327749 AEE327749 AOA327749 AXW327749 BHS327749 BRO327749 CBK327749 CLG327749 CVC327749 DEY327749 DOU327749 DYQ327749 EIM327749 ESI327749 FCE327749 FMA327749 FVW327749 GFS327749 GPO327749 GZK327749 HJG327749 HTC327749 ICY327749 IMU327749 IWQ327749 JGM327749 JQI327749 KAE327749 KKA327749 KTW327749 LDS327749 LNO327749 LXK327749 MHG327749 MRC327749 NAY327749 NKU327749 NUQ327749 OEM327749 OOI327749 OYE327749 PIA327749 PRW327749 QBS327749 QLO327749 QVK327749 RFG327749 RPC327749 RYY327749 SIU327749 SSQ327749 TCM327749 TMI327749 TWE327749 UGA327749 UPW327749 UZS327749 VJO327749 VTK327749 WDG327749 WNC327749 WWY327749 AQ393285 KM393285 UI393285 AEE393285 AOA393285 AXW393285 BHS393285 BRO393285 CBK393285 CLG393285 CVC393285 DEY393285 DOU393285 DYQ393285 EIM393285 ESI393285 FCE393285 FMA393285 FVW393285 GFS393285 GPO393285 GZK393285 HJG393285 HTC393285 ICY393285 IMU393285 IWQ393285 JGM393285 JQI393285 KAE393285 KKA393285 KTW393285 LDS393285 LNO393285 LXK393285 MHG393285 MRC393285 NAY393285 NKU393285 NUQ393285 OEM393285 OOI393285 OYE393285 PIA393285 PRW393285 QBS393285 QLO393285 QVK393285 RFG393285 RPC393285 RYY393285 SIU393285 SSQ393285 TCM393285 TMI393285 TWE393285 UGA393285 UPW393285 UZS393285 VJO393285 VTK393285 WDG393285 WNC393285 WWY393285 AQ458821 KM458821 UI458821 AEE458821 AOA458821 AXW458821 BHS458821 BRO458821 CBK458821 CLG458821 CVC458821 DEY458821 DOU458821 DYQ458821 EIM458821 ESI458821 FCE458821 FMA458821 FVW458821 GFS458821 GPO458821 GZK458821 HJG458821 HTC458821 ICY458821 IMU458821 IWQ458821 JGM458821 JQI458821 KAE458821 KKA458821 KTW458821 LDS458821 LNO458821 LXK458821 MHG458821 MRC458821 NAY458821 NKU458821 NUQ458821 OEM458821 OOI458821 OYE458821 PIA458821 PRW458821 QBS458821 QLO458821 QVK458821 RFG458821 RPC458821 RYY458821 SIU458821 SSQ458821 TCM458821 TMI458821 TWE458821 UGA458821 UPW458821 UZS458821 VJO458821 VTK458821 WDG458821 WNC458821 WWY458821 AQ524357 KM524357 UI524357 AEE524357 AOA524357 AXW524357 BHS524357 BRO524357 CBK524357 CLG524357 CVC524357 DEY524357 DOU524357 DYQ524357 EIM524357 ESI524357 FCE524357 FMA524357 FVW524357 GFS524357 GPO524357 GZK524357 HJG524357 HTC524357 ICY524357 IMU524357 IWQ524357 JGM524357 JQI524357 KAE524357 KKA524357 KTW524357 LDS524357 LNO524357 LXK524357 MHG524357 MRC524357 NAY524357 NKU524357 NUQ524357 OEM524357 OOI524357 OYE524357 PIA524357 PRW524357 QBS524357 QLO524357 QVK524357 RFG524357 RPC524357 RYY524357 SIU524357 SSQ524357 TCM524357 TMI524357 TWE524357 UGA524357 UPW524357 UZS524357 VJO524357 VTK524357 WDG524357 WNC524357 WWY524357 AQ589893 KM589893 UI589893 AEE589893 AOA589893 AXW589893 BHS589893 BRO589893 CBK589893 CLG589893 CVC589893 DEY589893 DOU589893 DYQ589893 EIM589893 ESI589893 FCE589893 FMA589893 FVW589893 GFS589893 GPO589893 GZK589893 HJG589893 HTC589893 ICY589893 IMU589893 IWQ589893 JGM589893 JQI589893 KAE589893 KKA589893 KTW589893 LDS589893 LNO589893 LXK589893 MHG589893 MRC589893 NAY589893 NKU589893 NUQ589893 OEM589893 OOI589893 OYE589893 PIA589893 PRW589893 QBS589893 QLO589893 QVK589893 RFG589893 RPC589893 RYY589893 SIU589893 SSQ589893 TCM589893 TMI589893 TWE589893 UGA589893 UPW589893 UZS589893 VJO589893 VTK589893 WDG589893 WNC589893 WWY589893 AQ655429 KM655429 UI655429 AEE655429 AOA655429 AXW655429 BHS655429 BRO655429 CBK655429 CLG655429 CVC655429 DEY655429 DOU655429 DYQ655429 EIM655429 ESI655429 FCE655429 FMA655429 FVW655429 GFS655429 GPO655429 GZK655429 HJG655429 HTC655429 ICY655429 IMU655429 IWQ655429 JGM655429 JQI655429 KAE655429 KKA655429 KTW655429 LDS655429 LNO655429 LXK655429 MHG655429 MRC655429 NAY655429 NKU655429 NUQ655429 OEM655429 OOI655429 OYE655429 PIA655429 PRW655429 QBS655429 QLO655429 QVK655429 RFG655429 RPC655429 RYY655429 SIU655429 SSQ655429 TCM655429 TMI655429 TWE655429 UGA655429 UPW655429 UZS655429 VJO655429 VTK655429 WDG655429 WNC655429 WWY655429 AQ720965 KM720965 UI720965 AEE720965 AOA720965 AXW720965 BHS720965 BRO720965 CBK720965 CLG720965 CVC720965 DEY720965 DOU720965 DYQ720965 EIM720965 ESI720965 FCE720965 FMA720965 FVW720965 GFS720965 GPO720965 GZK720965 HJG720965 HTC720965 ICY720965 IMU720965 IWQ720965 JGM720965 JQI720965 KAE720965 KKA720965 KTW720965 LDS720965 LNO720965 LXK720965 MHG720965 MRC720965 NAY720965 NKU720965 NUQ720965 OEM720965 OOI720965 OYE720965 PIA720965 PRW720965 QBS720965 QLO720965 QVK720965 RFG720965 RPC720965 RYY720965 SIU720965 SSQ720965 TCM720965 TMI720965 TWE720965 UGA720965 UPW720965 UZS720965 VJO720965 VTK720965 WDG720965 WNC720965 WWY720965 AQ786501 KM786501 UI786501 AEE786501 AOA786501 AXW786501 BHS786501 BRO786501 CBK786501 CLG786501 CVC786501 DEY786501 DOU786501 DYQ786501 EIM786501 ESI786501 FCE786501 FMA786501 FVW786501 GFS786501 GPO786501 GZK786501 HJG786501 HTC786501 ICY786501 IMU786501 IWQ786501 JGM786501 JQI786501 KAE786501 KKA786501 KTW786501 LDS786501 LNO786501 LXK786501 MHG786501 MRC786501 NAY786501 NKU786501 NUQ786501 OEM786501 OOI786501 OYE786501 PIA786501 PRW786501 QBS786501 QLO786501 QVK786501 RFG786501 RPC786501 RYY786501 SIU786501 SSQ786501 TCM786501 TMI786501 TWE786501 UGA786501 UPW786501 UZS786501 VJO786501 VTK786501 WDG786501 WNC786501 WWY786501 AQ852037 KM852037 UI852037 AEE852037 AOA852037 AXW852037 BHS852037 BRO852037 CBK852037 CLG852037 CVC852037 DEY852037 DOU852037 DYQ852037 EIM852037 ESI852037 FCE852037 FMA852037 FVW852037 GFS852037 GPO852037 GZK852037 HJG852037 HTC852037 ICY852037 IMU852037 IWQ852037 JGM852037 JQI852037 KAE852037 KKA852037 KTW852037 LDS852037 LNO852037 LXK852037 MHG852037 MRC852037 NAY852037 NKU852037 NUQ852037 OEM852037 OOI852037 OYE852037 PIA852037 PRW852037 QBS852037 QLO852037 QVK852037 RFG852037 RPC852037 RYY852037 SIU852037 SSQ852037 TCM852037 TMI852037 TWE852037 UGA852037 UPW852037 UZS852037 VJO852037 VTK852037 WDG852037 WNC852037 WWY852037 AQ917573 KM917573 UI917573 AEE917573 AOA917573 AXW917573 BHS917573 BRO917573 CBK917573 CLG917573 CVC917573 DEY917573 DOU917573 DYQ917573 EIM917573 ESI917573 FCE917573 FMA917573 FVW917573 GFS917573 GPO917573 GZK917573 HJG917573 HTC917573 ICY917573 IMU917573 IWQ917573 JGM917573 JQI917573 KAE917573 KKA917573 KTW917573 LDS917573 LNO917573 LXK917573 MHG917573 MRC917573 NAY917573 NKU917573 NUQ917573 OEM917573 OOI917573 OYE917573 PIA917573 PRW917573 QBS917573 QLO917573 QVK917573 RFG917573 RPC917573 RYY917573 SIU917573 SSQ917573 TCM917573 TMI917573 TWE917573 UGA917573 UPW917573 UZS917573 VJO917573 VTK917573 WDG917573 WNC917573 WWY917573 AQ983109 KM983109 UI983109 AEE983109 AOA983109 AXW983109 BHS983109 BRO983109 CBK983109 CLG983109 CVC983109 DEY983109 DOU983109 DYQ983109 EIM983109 ESI983109 FCE983109 FMA983109 FVW983109 GFS983109 GPO983109 GZK983109 HJG983109 HTC983109 ICY983109 IMU983109 IWQ983109 JGM983109 JQI983109 KAE983109 KKA983109 KTW983109 LDS983109 LNO983109 LXK983109 MHG983109 MRC983109 NAY983109 NKU983109 NUQ983109 OEM983109 OOI983109 OYE983109 PIA983109 PRW983109 QBS983109 QLO983109 QVK983109 RFG983109 RPC983109 RYY983109 SIU983109 SSQ983109 TCM983109 TMI983109 TWE983109 UGA983109 UPW983109 UZS983109 VJO983109 VTK983109 WDG983109 WNC983109 WWY983109 AS69:AT69 KO69:KP69 UK69:UL69 AEG69:AEH69 AOC69:AOD69 AXY69:AXZ69 BHU69:BHV69 BRQ69:BRR69 CBM69:CBN69 CLI69:CLJ69 CVE69:CVF69 DFA69:DFB69 DOW69:DOX69 DYS69:DYT69 EIO69:EIP69 ESK69:ESL69 FCG69:FCH69 FMC69:FMD69 FVY69:FVZ69 GFU69:GFV69 GPQ69:GPR69 GZM69:GZN69 HJI69:HJJ69 HTE69:HTF69 IDA69:IDB69 IMW69:IMX69 IWS69:IWT69 JGO69:JGP69 JQK69:JQL69 KAG69:KAH69 KKC69:KKD69 KTY69:KTZ69 LDU69:LDV69 LNQ69:LNR69 LXM69:LXN69 MHI69:MHJ69 MRE69:MRF69 NBA69:NBB69 NKW69:NKX69 NUS69:NUT69 OEO69:OEP69 OOK69:OOL69 OYG69:OYH69 PIC69:PID69 PRY69:PRZ69 QBU69:QBV69 QLQ69:QLR69 QVM69:QVN69 RFI69:RFJ69 RPE69:RPF69 RZA69:RZB69 SIW69:SIX69 SSS69:SST69 TCO69:TCP69 TMK69:TML69 TWG69:TWH69 UGC69:UGD69 UPY69:UPZ69 UZU69:UZV69 VJQ69:VJR69 VTM69:VTN69 WDI69:WDJ69 WNE69:WNF69 WXA69:WXB69 AS65605:AT65605 KO65605:KP65605 UK65605:UL65605 AEG65605:AEH65605 AOC65605:AOD65605 AXY65605:AXZ65605 BHU65605:BHV65605 BRQ65605:BRR65605 CBM65605:CBN65605 CLI65605:CLJ65605 CVE65605:CVF65605 DFA65605:DFB65605 DOW65605:DOX65605 DYS65605:DYT65605 EIO65605:EIP65605 ESK65605:ESL65605 FCG65605:FCH65605 FMC65605:FMD65605 FVY65605:FVZ65605 GFU65605:GFV65605 GPQ65605:GPR65605 GZM65605:GZN65605 HJI65605:HJJ65605 HTE65605:HTF65605 IDA65605:IDB65605 IMW65605:IMX65605 IWS65605:IWT65605 JGO65605:JGP65605 JQK65605:JQL65605 KAG65605:KAH65605 KKC65605:KKD65605 KTY65605:KTZ65605 LDU65605:LDV65605 LNQ65605:LNR65605 LXM65605:LXN65605 MHI65605:MHJ65605 MRE65605:MRF65605 NBA65605:NBB65605 NKW65605:NKX65605 NUS65605:NUT65605 OEO65605:OEP65605 OOK65605:OOL65605 OYG65605:OYH65605 PIC65605:PID65605 PRY65605:PRZ65605 QBU65605:QBV65605 QLQ65605:QLR65605 QVM65605:QVN65605 RFI65605:RFJ65605 RPE65605:RPF65605 RZA65605:RZB65605 SIW65605:SIX65605 SSS65605:SST65605 TCO65605:TCP65605 TMK65605:TML65605 TWG65605:TWH65605 UGC65605:UGD65605 UPY65605:UPZ65605 UZU65605:UZV65605 VJQ65605:VJR65605 VTM65605:VTN65605 WDI65605:WDJ65605 WNE65605:WNF65605 WXA65605:WXB65605 AS131141:AT131141 KO131141:KP131141 UK131141:UL131141 AEG131141:AEH131141 AOC131141:AOD131141 AXY131141:AXZ131141 BHU131141:BHV131141 BRQ131141:BRR131141 CBM131141:CBN131141 CLI131141:CLJ131141 CVE131141:CVF131141 DFA131141:DFB131141 DOW131141:DOX131141 DYS131141:DYT131141 EIO131141:EIP131141 ESK131141:ESL131141 FCG131141:FCH131141 FMC131141:FMD131141 FVY131141:FVZ131141 GFU131141:GFV131141 GPQ131141:GPR131141 GZM131141:GZN131141 HJI131141:HJJ131141 HTE131141:HTF131141 IDA131141:IDB131141 IMW131141:IMX131141 IWS131141:IWT131141 JGO131141:JGP131141 JQK131141:JQL131141 KAG131141:KAH131141 KKC131141:KKD131141 KTY131141:KTZ131141 LDU131141:LDV131141 LNQ131141:LNR131141 LXM131141:LXN131141 MHI131141:MHJ131141 MRE131141:MRF131141 NBA131141:NBB131141 NKW131141:NKX131141 NUS131141:NUT131141 OEO131141:OEP131141 OOK131141:OOL131141 OYG131141:OYH131141 PIC131141:PID131141 PRY131141:PRZ131141 QBU131141:QBV131141 QLQ131141:QLR131141 QVM131141:QVN131141 RFI131141:RFJ131141 RPE131141:RPF131141 RZA131141:RZB131141 SIW131141:SIX131141 SSS131141:SST131141 TCO131141:TCP131141 TMK131141:TML131141 TWG131141:TWH131141 UGC131141:UGD131141 UPY131141:UPZ131141 UZU131141:UZV131141 VJQ131141:VJR131141 VTM131141:VTN131141 WDI131141:WDJ131141 WNE131141:WNF131141 WXA131141:WXB131141 AS196677:AT196677 KO196677:KP196677 UK196677:UL196677 AEG196677:AEH196677 AOC196677:AOD196677 AXY196677:AXZ196677 BHU196677:BHV196677 BRQ196677:BRR196677 CBM196677:CBN196677 CLI196677:CLJ196677 CVE196677:CVF196677 DFA196677:DFB196677 DOW196677:DOX196677 DYS196677:DYT196677 EIO196677:EIP196677 ESK196677:ESL196677 FCG196677:FCH196677 FMC196677:FMD196677 FVY196677:FVZ196677 GFU196677:GFV196677 GPQ196677:GPR196677 GZM196677:GZN196677 HJI196677:HJJ196677 HTE196677:HTF196677 IDA196677:IDB196677 IMW196677:IMX196677 IWS196677:IWT196677 JGO196677:JGP196677 JQK196677:JQL196677 KAG196677:KAH196677 KKC196677:KKD196677 KTY196677:KTZ196677 LDU196677:LDV196677 LNQ196677:LNR196677 LXM196677:LXN196677 MHI196677:MHJ196677 MRE196677:MRF196677 NBA196677:NBB196677 NKW196677:NKX196677 NUS196677:NUT196677 OEO196677:OEP196677 OOK196677:OOL196677 OYG196677:OYH196677 PIC196677:PID196677 PRY196677:PRZ196677 QBU196677:QBV196677 QLQ196677:QLR196677 QVM196677:QVN196677 RFI196677:RFJ196677 RPE196677:RPF196677 RZA196677:RZB196677 SIW196677:SIX196677 SSS196677:SST196677 TCO196677:TCP196677 TMK196677:TML196677 TWG196677:TWH196677 UGC196677:UGD196677 UPY196677:UPZ196677 UZU196677:UZV196677 VJQ196677:VJR196677 VTM196677:VTN196677 WDI196677:WDJ196677 WNE196677:WNF196677 WXA196677:WXB196677 AS262213:AT262213 KO262213:KP262213 UK262213:UL262213 AEG262213:AEH262213 AOC262213:AOD262213 AXY262213:AXZ262213 BHU262213:BHV262213 BRQ262213:BRR262213 CBM262213:CBN262213 CLI262213:CLJ262213 CVE262213:CVF262213 DFA262213:DFB262213 DOW262213:DOX262213 DYS262213:DYT262213 EIO262213:EIP262213 ESK262213:ESL262213 FCG262213:FCH262213 FMC262213:FMD262213 FVY262213:FVZ262213 GFU262213:GFV262213 GPQ262213:GPR262213 GZM262213:GZN262213 HJI262213:HJJ262213 HTE262213:HTF262213 IDA262213:IDB262213 IMW262213:IMX262213 IWS262213:IWT262213 JGO262213:JGP262213 JQK262213:JQL262213 KAG262213:KAH262213 KKC262213:KKD262213 KTY262213:KTZ262213 LDU262213:LDV262213 LNQ262213:LNR262213 LXM262213:LXN262213 MHI262213:MHJ262213 MRE262213:MRF262213 NBA262213:NBB262213 NKW262213:NKX262213 NUS262213:NUT262213 OEO262213:OEP262213 OOK262213:OOL262213 OYG262213:OYH262213 PIC262213:PID262213 PRY262213:PRZ262213 QBU262213:QBV262213 QLQ262213:QLR262213 QVM262213:QVN262213 RFI262213:RFJ262213 RPE262213:RPF262213 RZA262213:RZB262213 SIW262213:SIX262213 SSS262213:SST262213 TCO262213:TCP262213 TMK262213:TML262213 TWG262213:TWH262213 UGC262213:UGD262213 UPY262213:UPZ262213 UZU262213:UZV262213 VJQ262213:VJR262213 VTM262213:VTN262213 WDI262213:WDJ262213 WNE262213:WNF262213 WXA262213:WXB262213 AS327749:AT327749 KO327749:KP327749 UK327749:UL327749 AEG327749:AEH327749 AOC327749:AOD327749 AXY327749:AXZ327749 BHU327749:BHV327749 BRQ327749:BRR327749 CBM327749:CBN327749 CLI327749:CLJ327749 CVE327749:CVF327749 DFA327749:DFB327749 DOW327749:DOX327749 DYS327749:DYT327749 EIO327749:EIP327749 ESK327749:ESL327749 FCG327749:FCH327749 FMC327749:FMD327749 FVY327749:FVZ327749 GFU327749:GFV327749 GPQ327749:GPR327749 GZM327749:GZN327749 HJI327749:HJJ327749 HTE327749:HTF327749 IDA327749:IDB327749 IMW327749:IMX327749 IWS327749:IWT327749 JGO327749:JGP327749 JQK327749:JQL327749 KAG327749:KAH327749 KKC327749:KKD327749 KTY327749:KTZ327749 LDU327749:LDV327749 LNQ327749:LNR327749 LXM327749:LXN327749 MHI327749:MHJ327749 MRE327749:MRF327749 NBA327749:NBB327749 NKW327749:NKX327749 NUS327749:NUT327749 OEO327749:OEP327749 OOK327749:OOL327749 OYG327749:OYH327749 PIC327749:PID327749 PRY327749:PRZ327749 QBU327749:QBV327749 QLQ327749:QLR327749 QVM327749:QVN327749 RFI327749:RFJ327749 RPE327749:RPF327749 RZA327749:RZB327749 SIW327749:SIX327749 SSS327749:SST327749 TCO327749:TCP327749 TMK327749:TML327749 TWG327749:TWH327749 UGC327749:UGD327749 UPY327749:UPZ327749 UZU327749:UZV327749 VJQ327749:VJR327749 VTM327749:VTN327749 WDI327749:WDJ327749 WNE327749:WNF327749 WXA327749:WXB327749 AS393285:AT393285 KO393285:KP393285 UK393285:UL393285 AEG393285:AEH393285 AOC393285:AOD393285 AXY393285:AXZ393285 BHU393285:BHV393285 BRQ393285:BRR393285 CBM393285:CBN393285 CLI393285:CLJ393285 CVE393285:CVF393285 DFA393285:DFB393285 DOW393285:DOX393285 DYS393285:DYT393285 EIO393285:EIP393285 ESK393285:ESL393285 FCG393285:FCH393285 FMC393285:FMD393285 FVY393285:FVZ393285 GFU393285:GFV393285 GPQ393285:GPR393285 GZM393285:GZN393285 HJI393285:HJJ393285 HTE393285:HTF393285 IDA393285:IDB393285 IMW393285:IMX393285 IWS393285:IWT393285 JGO393285:JGP393285 JQK393285:JQL393285 KAG393285:KAH393285 KKC393285:KKD393285 KTY393285:KTZ393285 LDU393285:LDV393285 LNQ393285:LNR393285 LXM393285:LXN393285 MHI393285:MHJ393285 MRE393285:MRF393285 NBA393285:NBB393285 NKW393285:NKX393285 NUS393285:NUT393285 OEO393285:OEP393285 OOK393285:OOL393285 OYG393285:OYH393285 PIC393285:PID393285 PRY393285:PRZ393285 QBU393285:QBV393285 QLQ393285:QLR393285 QVM393285:QVN393285 RFI393285:RFJ393285 RPE393285:RPF393285 RZA393285:RZB393285 SIW393285:SIX393285 SSS393285:SST393285 TCO393285:TCP393285 TMK393285:TML393285 TWG393285:TWH393285 UGC393285:UGD393285 UPY393285:UPZ393285 UZU393285:UZV393285 VJQ393285:VJR393285 VTM393285:VTN393285 WDI393285:WDJ393285 WNE393285:WNF393285 WXA393285:WXB393285 AS458821:AT458821 KO458821:KP458821 UK458821:UL458821 AEG458821:AEH458821 AOC458821:AOD458821 AXY458821:AXZ458821 BHU458821:BHV458821 BRQ458821:BRR458821 CBM458821:CBN458821 CLI458821:CLJ458821 CVE458821:CVF458821 DFA458821:DFB458821 DOW458821:DOX458821 DYS458821:DYT458821 EIO458821:EIP458821 ESK458821:ESL458821 FCG458821:FCH458821 FMC458821:FMD458821 FVY458821:FVZ458821 GFU458821:GFV458821 GPQ458821:GPR458821 GZM458821:GZN458821 HJI458821:HJJ458821 HTE458821:HTF458821 IDA458821:IDB458821 IMW458821:IMX458821 IWS458821:IWT458821 JGO458821:JGP458821 JQK458821:JQL458821 KAG458821:KAH458821 KKC458821:KKD458821 KTY458821:KTZ458821 LDU458821:LDV458821 LNQ458821:LNR458821 LXM458821:LXN458821 MHI458821:MHJ458821 MRE458821:MRF458821 NBA458821:NBB458821 NKW458821:NKX458821 NUS458821:NUT458821 OEO458821:OEP458821 OOK458821:OOL458821 OYG458821:OYH458821 PIC458821:PID458821 PRY458821:PRZ458821 QBU458821:QBV458821 QLQ458821:QLR458821 QVM458821:QVN458821 RFI458821:RFJ458821 RPE458821:RPF458821 RZA458821:RZB458821 SIW458821:SIX458821 SSS458821:SST458821 TCO458821:TCP458821 TMK458821:TML458821 TWG458821:TWH458821 UGC458821:UGD458821 UPY458821:UPZ458821 UZU458821:UZV458821 VJQ458821:VJR458821 VTM458821:VTN458821 WDI458821:WDJ458821 WNE458821:WNF458821 WXA458821:WXB458821 AS524357:AT524357 KO524357:KP524357 UK524357:UL524357 AEG524357:AEH524357 AOC524357:AOD524357 AXY524357:AXZ524357 BHU524357:BHV524357 BRQ524357:BRR524357 CBM524357:CBN524357 CLI524357:CLJ524357 CVE524357:CVF524357 DFA524357:DFB524357 DOW524357:DOX524357 DYS524357:DYT524357 EIO524357:EIP524357 ESK524357:ESL524357 FCG524357:FCH524357 FMC524357:FMD524357 FVY524357:FVZ524357 GFU524357:GFV524357 GPQ524357:GPR524357 GZM524357:GZN524357 HJI524357:HJJ524357 HTE524357:HTF524357 IDA524357:IDB524357 IMW524357:IMX524357 IWS524357:IWT524357 JGO524357:JGP524357 JQK524357:JQL524357 KAG524357:KAH524357 KKC524357:KKD524357 KTY524357:KTZ524357 LDU524357:LDV524357 LNQ524357:LNR524357 LXM524357:LXN524357 MHI524357:MHJ524357 MRE524357:MRF524357 NBA524357:NBB524357 NKW524357:NKX524357 NUS524357:NUT524357 OEO524357:OEP524357 OOK524357:OOL524357 OYG524357:OYH524357 PIC524357:PID524357 PRY524357:PRZ524357 QBU524357:QBV524357 QLQ524357:QLR524357 QVM524357:QVN524357 RFI524357:RFJ524357 RPE524357:RPF524357 RZA524357:RZB524357 SIW524357:SIX524357 SSS524357:SST524357 TCO524357:TCP524357 TMK524357:TML524357 TWG524357:TWH524357 UGC524357:UGD524357 UPY524357:UPZ524357 UZU524357:UZV524357 VJQ524357:VJR524357 VTM524357:VTN524357 WDI524357:WDJ524357 WNE524357:WNF524357 WXA524357:WXB524357 AS589893:AT589893 KO589893:KP589893 UK589893:UL589893 AEG589893:AEH589893 AOC589893:AOD589893 AXY589893:AXZ589893 BHU589893:BHV589893 BRQ589893:BRR589893 CBM589893:CBN589893 CLI589893:CLJ589893 CVE589893:CVF589893 DFA589893:DFB589893 DOW589893:DOX589893 DYS589893:DYT589893 EIO589893:EIP589893 ESK589893:ESL589893 FCG589893:FCH589893 FMC589893:FMD589893 FVY589893:FVZ589893 GFU589893:GFV589893 GPQ589893:GPR589893 GZM589893:GZN589893 HJI589893:HJJ589893 HTE589893:HTF589893 IDA589893:IDB589893 IMW589893:IMX589893 IWS589893:IWT589893 JGO589893:JGP589893 JQK589893:JQL589893 KAG589893:KAH589893 KKC589893:KKD589893 KTY589893:KTZ589893 LDU589893:LDV589893 LNQ589893:LNR589893 LXM589893:LXN589893 MHI589893:MHJ589893 MRE589893:MRF589893 NBA589893:NBB589893 NKW589893:NKX589893 NUS589893:NUT589893 OEO589893:OEP589893 OOK589893:OOL589893 OYG589893:OYH589893 PIC589893:PID589893 PRY589893:PRZ589893 QBU589893:QBV589893 QLQ589893:QLR589893 QVM589893:QVN589893 RFI589893:RFJ589893 RPE589893:RPF589893 RZA589893:RZB589893 SIW589893:SIX589893 SSS589893:SST589893 TCO589893:TCP589893 TMK589893:TML589893 TWG589893:TWH589893 UGC589893:UGD589893 UPY589893:UPZ589893 UZU589893:UZV589893 VJQ589893:VJR589893 VTM589893:VTN589893 WDI589893:WDJ589893 WNE589893:WNF589893 WXA589893:WXB589893 AS655429:AT655429 KO655429:KP655429 UK655429:UL655429 AEG655429:AEH655429 AOC655429:AOD655429 AXY655429:AXZ655429 BHU655429:BHV655429 BRQ655429:BRR655429 CBM655429:CBN655429 CLI655429:CLJ655429 CVE655429:CVF655429 DFA655429:DFB655429 DOW655429:DOX655429 DYS655429:DYT655429 EIO655429:EIP655429 ESK655429:ESL655429 FCG655429:FCH655429 FMC655429:FMD655429 FVY655429:FVZ655429 GFU655429:GFV655429 GPQ655429:GPR655429 GZM655429:GZN655429 HJI655429:HJJ655429 HTE655429:HTF655429 IDA655429:IDB655429 IMW655429:IMX655429 IWS655429:IWT655429 JGO655429:JGP655429 JQK655429:JQL655429 KAG655429:KAH655429 KKC655429:KKD655429 KTY655429:KTZ655429 LDU655429:LDV655429 LNQ655429:LNR655429 LXM655429:LXN655429 MHI655429:MHJ655429 MRE655429:MRF655429 NBA655429:NBB655429 NKW655429:NKX655429 NUS655429:NUT655429 OEO655429:OEP655429 OOK655429:OOL655429 OYG655429:OYH655429 PIC655429:PID655429 PRY655429:PRZ655429 QBU655429:QBV655429 QLQ655429:QLR655429 QVM655429:QVN655429 RFI655429:RFJ655429 RPE655429:RPF655429 RZA655429:RZB655429 SIW655429:SIX655429 SSS655429:SST655429 TCO655429:TCP655429 TMK655429:TML655429 TWG655429:TWH655429 UGC655429:UGD655429 UPY655429:UPZ655429 UZU655429:UZV655429 VJQ655429:VJR655429 VTM655429:VTN655429 WDI655429:WDJ655429 WNE655429:WNF655429 WXA655429:WXB655429 AS720965:AT720965 KO720965:KP720965 UK720965:UL720965 AEG720965:AEH720965 AOC720965:AOD720965 AXY720965:AXZ720965 BHU720965:BHV720965 BRQ720965:BRR720965 CBM720965:CBN720965 CLI720965:CLJ720965 CVE720965:CVF720965 DFA720965:DFB720965 DOW720965:DOX720965 DYS720965:DYT720965 EIO720965:EIP720965 ESK720965:ESL720965 FCG720965:FCH720965 FMC720965:FMD720965 FVY720965:FVZ720965 GFU720965:GFV720965 GPQ720965:GPR720965 GZM720965:GZN720965 HJI720965:HJJ720965 HTE720965:HTF720965 IDA720965:IDB720965 IMW720965:IMX720965 IWS720965:IWT720965 JGO720965:JGP720965 JQK720965:JQL720965 KAG720965:KAH720965 KKC720965:KKD720965 KTY720965:KTZ720965 LDU720965:LDV720965 LNQ720965:LNR720965 LXM720965:LXN720965 MHI720965:MHJ720965 MRE720965:MRF720965 NBA720965:NBB720965 NKW720965:NKX720965 NUS720965:NUT720965 OEO720965:OEP720965 OOK720965:OOL720965 OYG720965:OYH720965 PIC720965:PID720965 PRY720965:PRZ720965 QBU720965:QBV720965 QLQ720965:QLR720965 QVM720965:QVN720965 RFI720965:RFJ720965 RPE720965:RPF720965 RZA720965:RZB720965 SIW720965:SIX720965 SSS720965:SST720965 TCO720965:TCP720965 TMK720965:TML720965 TWG720965:TWH720965 UGC720965:UGD720965 UPY720965:UPZ720965 UZU720965:UZV720965 VJQ720965:VJR720965 VTM720965:VTN720965 WDI720965:WDJ720965 WNE720965:WNF720965 WXA720965:WXB720965 AS786501:AT786501 KO786501:KP786501 UK786501:UL786501 AEG786501:AEH786501 AOC786501:AOD786501 AXY786501:AXZ786501 BHU786501:BHV786501 BRQ786501:BRR786501 CBM786501:CBN786501 CLI786501:CLJ786501 CVE786501:CVF786501 DFA786501:DFB786501 DOW786501:DOX786501 DYS786501:DYT786501 EIO786501:EIP786501 ESK786501:ESL786501 FCG786501:FCH786501 FMC786501:FMD786501 FVY786501:FVZ786501 GFU786501:GFV786501 GPQ786501:GPR786501 GZM786501:GZN786501 HJI786501:HJJ786501 HTE786501:HTF786501 IDA786501:IDB786501 IMW786501:IMX786501 IWS786501:IWT786501 JGO786501:JGP786501 JQK786501:JQL786501 KAG786501:KAH786501 KKC786501:KKD786501 KTY786501:KTZ786501 LDU786501:LDV786501 LNQ786501:LNR786501 LXM786501:LXN786501 MHI786501:MHJ786501 MRE786501:MRF786501 NBA786501:NBB786501 NKW786501:NKX786501 NUS786501:NUT786501 OEO786501:OEP786501 OOK786501:OOL786501 OYG786501:OYH786501 PIC786501:PID786501 PRY786501:PRZ786501 QBU786501:QBV786501 QLQ786501:QLR786501 QVM786501:QVN786501 RFI786501:RFJ786501 RPE786501:RPF786501 RZA786501:RZB786501 SIW786501:SIX786501 SSS786501:SST786501 TCO786501:TCP786501 TMK786501:TML786501 TWG786501:TWH786501 UGC786501:UGD786501 UPY786501:UPZ786501 UZU786501:UZV786501 VJQ786501:VJR786501 VTM786501:VTN786501 WDI786501:WDJ786501 WNE786501:WNF786501 WXA786501:WXB786501 AS852037:AT852037 KO852037:KP852037 UK852037:UL852037 AEG852037:AEH852037 AOC852037:AOD852037 AXY852037:AXZ852037 BHU852037:BHV852037 BRQ852037:BRR852037 CBM852037:CBN852037 CLI852037:CLJ852037 CVE852037:CVF852037 DFA852037:DFB852037 DOW852037:DOX852037 DYS852037:DYT852037 EIO852037:EIP852037 ESK852037:ESL852037 FCG852037:FCH852037 FMC852037:FMD852037 FVY852037:FVZ852037 GFU852037:GFV852037 GPQ852037:GPR852037 GZM852037:GZN852037 HJI852037:HJJ852037 HTE852037:HTF852037 IDA852037:IDB852037 IMW852037:IMX852037 IWS852037:IWT852037 JGO852037:JGP852037 JQK852037:JQL852037 KAG852037:KAH852037 KKC852037:KKD852037 KTY852037:KTZ852037 LDU852037:LDV852037 LNQ852037:LNR852037 LXM852037:LXN852037 MHI852037:MHJ852037 MRE852037:MRF852037 NBA852037:NBB852037 NKW852037:NKX852037 NUS852037:NUT852037 OEO852037:OEP852037 OOK852037:OOL852037 OYG852037:OYH852037 PIC852037:PID852037 PRY852037:PRZ852037 QBU852037:QBV852037 QLQ852037:QLR852037 QVM852037:QVN852037 RFI852037:RFJ852037 RPE852037:RPF852037 RZA852037:RZB852037 SIW852037:SIX852037 SSS852037:SST852037 TCO852037:TCP852037 TMK852037:TML852037 TWG852037:TWH852037 UGC852037:UGD852037 UPY852037:UPZ852037 UZU852037:UZV852037 VJQ852037:VJR852037 VTM852037:VTN852037 WDI852037:WDJ852037 WNE852037:WNF852037 WXA852037:WXB852037 AS917573:AT917573 KO917573:KP917573 UK917573:UL917573 AEG917573:AEH917573 AOC917573:AOD917573 AXY917573:AXZ917573 BHU917573:BHV917573 BRQ917573:BRR917573 CBM917573:CBN917573 CLI917573:CLJ917573 CVE917573:CVF917573 DFA917573:DFB917573 DOW917573:DOX917573 DYS917573:DYT917573 EIO917573:EIP917573 ESK917573:ESL917573 FCG917573:FCH917573 FMC917573:FMD917573 FVY917573:FVZ917573 GFU917573:GFV917573 GPQ917573:GPR917573 GZM917573:GZN917573 HJI917573:HJJ917573 HTE917573:HTF917573 IDA917573:IDB917573 IMW917573:IMX917573 IWS917573:IWT917573 JGO917573:JGP917573 JQK917573:JQL917573 KAG917573:KAH917573 KKC917573:KKD917573 KTY917573:KTZ917573 LDU917573:LDV917573 LNQ917573:LNR917573 LXM917573:LXN917573 MHI917573:MHJ917573 MRE917573:MRF917573 NBA917573:NBB917573 NKW917573:NKX917573 NUS917573:NUT917573 OEO917573:OEP917573 OOK917573:OOL917573 OYG917573:OYH917573 PIC917573:PID917573 PRY917573:PRZ917573 QBU917573:QBV917573 QLQ917573:QLR917573 QVM917573:QVN917573 RFI917573:RFJ917573 RPE917573:RPF917573 RZA917573:RZB917573 SIW917573:SIX917573 SSS917573:SST917573 TCO917573:TCP917573 TMK917573:TML917573 TWG917573:TWH917573 UGC917573:UGD917573 UPY917573:UPZ917573 UZU917573:UZV917573 VJQ917573:VJR917573 VTM917573:VTN917573 WDI917573:WDJ917573 WNE917573:WNF917573 WXA917573:WXB917573 AS983109:AT983109 KO983109:KP983109 UK983109:UL983109 AEG983109:AEH983109 AOC983109:AOD983109 AXY983109:AXZ983109 BHU983109:BHV983109 BRQ983109:BRR983109 CBM983109:CBN983109 CLI983109:CLJ983109 CVE983109:CVF983109 DFA983109:DFB983109 DOW983109:DOX983109 DYS983109:DYT983109 EIO983109:EIP983109 ESK983109:ESL983109 FCG983109:FCH983109 FMC983109:FMD983109 FVY983109:FVZ983109 GFU983109:GFV983109 GPQ983109:GPR983109 GZM983109:GZN983109 HJI983109:HJJ983109 HTE983109:HTF983109 IDA983109:IDB983109 IMW983109:IMX983109 IWS983109:IWT983109 JGO983109:JGP983109 JQK983109:JQL983109 KAG983109:KAH983109 KKC983109:KKD983109 KTY983109:KTZ983109 LDU983109:LDV983109 LNQ983109:LNR983109 LXM983109:LXN983109 MHI983109:MHJ983109 MRE983109:MRF983109 NBA983109:NBB983109 NKW983109:NKX983109 NUS983109:NUT983109 OEO983109:OEP983109 OOK983109:OOL983109 OYG983109:OYH983109 PIC983109:PID983109 PRY983109:PRZ983109 QBU983109:QBV983109 QLQ983109:QLR983109 QVM983109:QVN983109 RFI983109:RFJ983109 RPE983109:RPF983109 RZA983109:RZB983109 SIW983109:SIX983109 SSS983109:SST983109 TCO983109:TCP983109 TMK983109:TML983109 TWG983109:TWH983109 UGC983109:UGD983109 UPY983109:UPZ983109 UZU983109:UZV983109 VJQ983109:VJR983109 VTM983109:VTN983109 WDI983109:WDJ983109 WNE983109:WNF983109 WXA983109:WXB983109 P73:R73 JL73:JN73 TH73:TJ73 ADD73:ADF73 AMZ73:ANB73 AWV73:AWX73 BGR73:BGT73 BQN73:BQP73 CAJ73:CAL73 CKF73:CKH73 CUB73:CUD73 DDX73:DDZ73 DNT73:DNV73 DXP73:DXR73 EHL73:EHN73 ERH73:ERJ73 FBD73:FBF73 FKZ73:FLB73 FUV73:FUX73 GER73:GET73 GON73:GOP73 GYJ73:GYL73 HIF73:HIH73 HSB73:HSD73 IBX73:IBZ73 ILT73:ILV73 IVP73:IVR73 JFL73:JFN73 JPH73:JPJ73 JZD73:JZF73 KIZ73:KJB73 KSV73:KSX73 LCR73:LCT73 LMN73:LMP73 LWJ73:LWL73 MGF73:MGH73 MQB73:MQD73 MZX73:MZZ73 NJT73:NJV73 NTP73:NTR73 ODL73:ODN73 ONH73:ONJ73 OXD73:OXF73 PGZ73:PHB73 PQV73:PQX73 QAR73:QAT73 QKN73:QKP73 QUJ73:QUL73 REF73:REH73 ROB73:ROD73 RXX73:RXZ73 SHT73:SHV73 SRP73:SRR73 TBL73:TBN73 TLH73:TLJ73 TVD73:TVF73 UEZ73:UFB73 UOV73:UOX73 UYR73:UYT73 VIN73:VIP73 VSJ73:VSL73 WCF73:WCH73 WMB73:WMD73 WVX73:WVZ73 P65609:R65609 JL65609:JN65609 TH65609:TJ65609 ADD65609:ADF65609 AMZ65609:ANB65609 AWV65609:AWX65609 BGR65609:BGT65609 BQN65609:BQP65609 CAJ65609:CAL65609 CKF65609:CKH65609 CUB65609:CUD65609 DDX65609:DDZ65609 DNT65609:DNV65609 DXP65609:DXR65609 EHL65609:EHN65609 ERH65609:ERJ65609 FBD65609:FBF65609 FKZ65609:FLB65609 FUV65609:FUX65609 GER65609:GET65609 GON65609:GOP65609 GYJ65609:GYL65609 HIF65609:HIH65609 HSB65609:HSD65609 IBX65609:IBZ65609 ILT65609:ILV65609 IVP65609:IVR65609 JFL65609:JFN65609 JPH65609:JPJ65609 JZD65609:JZF65609 KIZ65609:KJB65609 KSV65609:KSX65609 LCR65609:LCT65609 LMN65609:LMP65609 LWJ65609:LWL65609 MGF65609:MGH65609 MQB65609:MQD65609 MZX65609:MZZ65609 NJT65609:NJV65609 NTP65609:NTR65609 ODL65609:ODN65609 ONH65609:ONJ65609 OXD65609:OXF65609 PGZ65609:PHB65609 PQV65609:PQX65609 QAR65609:QAT65609 QKN65609:QKP65609 QUJ65609:QUL65609 REF65609:REH65609 ROB65609:ROD65609 RXX65609:RXZ65609 SHT65609:SHV65609 SRP65609:SRR65609 TBL65609:TBN65609 TLH65609:TLJ65609 TVD65609:TVF65609 UEZ65609:UFB65609 UOV65609:UOX65609 UYR65609:UYT65609 VIN65609:VIP65609 VSJ65609:VSL65609 WCF65609:WCH65609 WMB65609:WMD65609 WVX65609:WVZ65609 P131145:R131145 JL131145:JN131145 TH131145:TJ131145 ADD131145:ADF131145 AMZ131145:ANB131145 AWV131145:AWX131145 BGR131145:BGT131145 BQN131145:BQP131145 CAJ131145:CAL131145 CKF131145:CKH131145 CUB131145:CUD131145 DDX131145:DDZ131145 DNT131145:DNV131145 DXP131145:DXR131145 EHL131145:EHN131145 ERH131145:ERJ131145 FBD131145:FBF131145 FKZ131145:FLB131145 FUV131145:FUX131145 GER131145:GET131145 GON131145:GOP131145 GYJ131145:GYL131145 HIF131145:HIH131145 HSB131145:HSD131145 IBX131145:IBZ131145 ILT131145:ILV131145 IVP131145:IVR131145 JFL131145:JFN131145 JPH131145:JPJ131145 JZD131145:JZF131145 KIZ131145:KJB131145 KSV131145:KSX131145 LCR131145:LCT131145 LMN131145:LMP131145 LWJ131145:LWL131145 MGF131145:MGH131145 MQB131145:MQD131145 MZX131145:MZZ131145 NJT131145:NJV131145 NTP131145:NTR131145 ODL131145:ODN131145 ONH131145:ONJ131145 OXD131145:OXF131145 PGZ131145:PHB131145 PQV131145:PQX131145 QAR131145:QAT131145 QKN131145:QKP131145 QUJ131145:QUL131145 REF131145:REH131145 ROB131145:ROD131145 RXX131145:RXZ131145 SHT131145:SHV131145 SRP131145:SRR131145 TBL131145:TBN131145 TLH131145:TLJ131145 TVD131145:TVF131145 UEZ131145:UFB131145 UOV131145:UOX131145 UYR131145:UYT131145 VIN131145:VIP131145 VSJ131145:VSL131145 WCF131145:WCH131145 WMB131145:WMD131145 WVX131145:WVZ131145 P196681:R196681 JL196681:JN196681 TH196681:TJ196681 ADD196681:ADF196681 AMZ196681:ANB196681 AWV196681:AWX196681 BGR196681:BGT196681 BQN196681:BQP196681 CAJ196681:CAL196681 CKF196681:CKH196681 CUB196681:CUD196681 DDX196681:DDZ196681 DNT196681:DNV196681 DXP196681:DXR196681 EHL196681:EHN196681 ERH196681:ERJ196681 FBD196681:FBF196681 FKZ196681:FLB196681 FUV196681:FUX196681 GER196681:GET196681 GON196681:GOP196681 GYJ196681:GYL196681 HIF196681:HIH196681 HSB196681:HSD196681 IBX196681:IBZ196681 ILT196681:ILV196681 IVP196681:IVR196681 JFL196681:JFN196681 JPH196681:JPJ196681 JZD196681:JZF196681 KIZ196681:KJB196681 KSV196681:KSX196681 LCR196681:LCT196681 LMN196681:LMP196681 LWJ196681:LWL196681 MGF196681:MGH196681 MQB196681:MQD196681 MZX196681:MZZ196681 NJT196681:NJV196681 NTP196681:NTR196681 ODL196681:ODN196681 ONH196681:ONJ196681 OXD196681:OXF196681 PGZ196681:PHB196681 PQV196681:PQX196681 QAR196681:QAT196681 QKN196681:QKP196681 QUJ196681:QUL196681 REF196681:REH196681 ROB196681:ROD196681 RXX196681:RXZ196681 SHT196681:SHV196681 SRP196681:SRR196681 TBL196681:TBN196681 TLH196681:TLJ196681 TVD196681:TVF196681 UEZ196681:UFB196681 UOV196681:UOX196681 UYR196681:UYT196681 VIN196681:VIP196681 VSJ196681:VSL196681 WCF196681:WCH196681 WMB196681:WMD196681 WVX196681:WVZ196681 P262217:R262217 JL262217:JN262217 TH262217:TJ262217 ADD262217:ADF262217 AMZ262217:ANB262217 AWV262217:AWX262217 BGR262217:BGT262217 BQN262217:BQP262217 CAJ262217:CAL262217 CKF262217:CKH262217 CUB262217:CUD262217 DDX262217:DDZ262217 DNT262217:DNV262217 DXP262217:DXR262217 EHL262217:EHN262217 ERH262217:ERJ262217 FBD262217:FBF262217 FKZ262217:FLB262217 FUV262217:FUX262217 GER262217:GET262217 GON262217:GOP262217 GYJ262217:GYL262217 HIF262217:HIH262217 HSB262217:HSD262217 IBX262217:IBZ262217 ILT262217:ILV262217 IVP262217:IVR262217 JFL262217:JFN262217 JPH262217:JPJ262217 JZD262217:JZF262217 KIZ262217:KJB262217 KSV262217:KSX262217 LCR262217:LCT262217 LMN262217:LMP262217 LWJ262217:LWL262217 MGF262217:MGH262217 MQB262217:MQD262217 MZX262217:MZZ262217 NJT262217:NJV262217 NTP262217:NTR262217 ODL262217:ODN262217 ONH262217:ONJ262217 OXD262217:OXF262217 PGZ262217:PHB262217 PQV262217:PQX262217 QAR262217:QAT262217 QKN262217:QKP262217 QUJ262217:QUL262217 REF262217:REH262217 ROB262217:ROD262217 RXX262217:RXZ262217 SHT262217:SHV262217 SRP262217:SRR262217 TBL262217:TBN262217 TLH262217:TLJ262217 TVD262217:TVF262217 UEZ262217:UFB262217 UOV262217:UOX262217 UYR262217:UYT262217 VIN262217:VIP262217 VSJ262217:VSL262217 WCF262217:WCH262217 WMB262217:WMD262217 WVX262217:WVZ262217 P327753:R327753 JL327753:JN327753 TH327753:TJ327753 ADD327753:ADF327753 AMZ327753:ANB327753 AWV327753:AWX327753 BGR327753:BGT327753 BQN327753:BQP327753 CAJ327753:CAL327753 CKF327753:CKH327753 CUB327753:CUD327753 DDX327753:DDZ327753 DNT327753:DNV327753 DXP327753:DXR327753 EHL327753:EHN327753 ERH327753:ERJ327753 FBD327753:FBF327753 FKZ327753:FLB327753 FUV327753:FUX327753 GER327753:GET327753 GON327753:GOP327753 GYJ327753:GYL327753 HIF327753:HIH327753 HSB327753:HSD327753 IBX327753:IBZ327753 ILT327753:ILV327753 IVP327753:IVR327753 JFL327753:JFN327753 JPH327753:JPJ327753 JZD327753:JZF327753 KIZ327753:KJB327753 KSV327753:KSX327753 LCR327753:LCT327753 LMN327753:LMP327753 LWJ327753:LWL327753 MGF327753:MGH327753 MQB327753:MQD327753 MZX327753:MZZ327753 NJT327753:NJV327753 NTP327753:NTR327753 ODL327753:ODN327753 ONH327753:ONJ327753 OXD327753:OXF327753 PGZ327753:PHB327753 PQV327753:PQX327753 QAR327753:QAT327753 QKN327753:QKP327753 QUJ327753:QUL327753 REF327753:REH327753 ROB327753:ROD327753 RXX327753:RXZ327753 SHT327753:SHV327753 SRP327753:SRR327753 TBL327753:TBN327753 TLH327753:TLJ327753 TVD327753:TVF327753 UEZ327753:UFB327753 UOV327753:UOX327753 UYR327753:UYT327753 VIN327753:VIP327753 VSJ327753:VSL327753 WCF327753:WCH327753 WMB327753:WMD327753 WVX327753:WVZ327753 P393289:R393289 JL393289:JN393289 TH393289:TJ393289 ADD393289:ADF393289 AMZ393289:ANB393289 AWV393289:AWX393289 BGR393289:BGT393289 BQN393289:BQP393289 CAJ393289:CAL393289 CKF393289:CKH393289 CUB393289:CUD393289 DDX393289:DDZ393289 DNT393289:DNV393289 DXP393289:DXR393289 EHL393289:EHN393289 ERH393289:ERJ393289 FBD393289:FBF393289 FKZ393289:FLB393289 FUV393289:FUX393289 GER393289:GET393289 GON393289:GOP393289 GYJ393289:GYL393289 HIF393289:HIH393289 HSB393289:HSD393289 IBX393289:IBZ393289 ILT393289:ILV393289 IVP393289:IVR393289 JFL393289:JFN393289 JPH393289:JPJ393289 JZD393289:JZF393289 KIZ393289:KJB393289 KSV393289:KSX393289 LCR393289:LCT393289 LMN393289:LMP393289 LWJ393289:LWL393289 MGF393289:MGH393289 MQB393289:MQD393289 MZX393289:MZZ393289 NJT393289:NJV393289 NTP393289:NTR393289 ODL393289:ODN393289 ONH393289:ONJ393289 OXD393289:OXF393289 PGZ393289:PHB393289 PQV393289:PQX393289 QAR393289:QAT393289 QKN393289:QKP393289 QUJ393289:QUL393289 REF393289:REH393289 ROB393289:ROD393289 RXX393289:RXZ393289 SHT393289:SHV393289 SRP393289:SRR393289 TBL393289:TBN393289 TLH393289:TLJ393289 TVD393289:TVF393289 UEZ393289:UFB393289 UOV393289:UOX393289 UYR393289:UYT393289 VIN393289:VIP393289 VSJ393289:VSL393289 WCF393289:WCH393289 WMB393289:WMD393289 WVX393289:WVZ393289 P458825:R458825 JL458825:JN458825 TH458825:TJ458825 ADD458825:ADF458825 AMZ458825:ANB458825 AWV458825:AWX458825 BGR458825:BGT458825 BQN458825:BQP458825 CAJ458825:CAL458825 CKF458825:CKH458825 CUB458825:CUD458825 DDX458825:DDZ458825 DNT458825:DNV458825 DXP458825:DXR458825 EHL458825:EHN458825 ERH458825:ERJ458825 FBD458825:FBF458825 FKZ458825:FLB458825 FUV458825:FUX458825 GER458825:GET458825 GON458825:GOP458825 GYJ458825:GYL458825 HIF458825:HIH458825 HSB458825:HSD458825 IBX458825:IBZ458825 ILT458825:ILV458825 IVP458825:IVR458825 JFL458825:JFN458825 JPH458825:JPJ458825 JZD458825:JZF458825 KIZ458825:KJB458825 KSV458825:KSX458825 LCR458825:LCT458825 LMN458825:LMP458825 LWJ458825:LWL458825 MGF458825:MGH458825 MQB458825:MQD458825 MZX458825:MZZ458825 NJT458825:NJV458825 NTP458825:NTR458825 ODL458825:ODN458825 ONH458825:ONJ458825 OXD458825:OXF458825 PGZ458825:PHB458825 PQV458825:PQX458825 QAR458825:QAT458825 QKN458825:QKP458825 QUJ458825:QUL458825 REF458825:REH458825 ROB458825:ROD458825 RXX458825:RXZ458825 SHT458825:SHV458825 SRP458825:SRR458825 TBL458825:TBN458825 TLH458825:TLJ458825 TVD458825:TVF458825 UEZ458825:UFB458825 UOV458825:UOX458825 UYR458825:UYT458825 VIN458825:VIP458825 VSJ458825:VSL458825 WCF458825:WCH458825 WMB458825:WMD458825 WVX458825:WVZ458825 P524361:R524361 JL524361:JN524361 TH524361:TJ524361 ADD524361:ADF524361 AMZ524361:ANB524361 AWV524361:AWX524361 BGR524361:BGT524361 BQN524361:BQP524361 CAJ524361:CAL524361 CKF524361:CKH524361 CUB524361:CUD524361 DDX524361:DDZ524361 DNT524361:DNV524361 DXP524361:DXR524361 EHL524361:EHN524361 ERH524361:ERJ524361 FBD524361:FBF524361 FKZ524361:FLB524361 FUV524361:FUX524361 GER524361:GET524361 GON524361:GOP524361 GYJ524361:GYL524361 HIF524361:HIH524361 HSB524361:HSD524361 IBX524361:IBZ524361 ILT524361:ILV524361 IVP524361:IVR524361 JFL524361:JFN524361 JPH524361:JPJ524361 JZD524361:JZF524361 KIZ524361:KJB524361 KSV524361:KSX524361 LCR524361:LCT524361 LMN524361:LMP524361 LWJ524361:LWL524361 MGF524361:MGH524361 MQB524361:MQD524361 MZX524361:MZZ524361 NJT524361:NJV524361 NTP524361:NTR524361 ODL524361:ODN524361 ONH524361:ONJ524361 OXD524361:OXF524361 PGZ524361:PHB524361 PQV524361:PQX524361 QAR524361:QAT524361 QKN524361:QKP524361 QUJ524361:QUL524361 REF524361:REH524361 ROB524361:ROD524361 RXX524361:RXZ524361 SHT524361:SHV524361 SRP524361:SRR524361 TBL524361:TBN524361 TLH524361:TLJ524361 TVD524361:TVF524361 UEZ524361:UFB524361 UOV524361:UOX524361 UYR524361:UYT524361 VIN524361:VIP524361 VSJ524361:VSL524361 WCF524361:WCH524361 WMB524361:WMD524361 WVX524361:WVZ524361 P589897:R589897 JL589897:JN589897 TH589897:TJ589897 ADD589897:ADF589897 AMZ589897:ANB589897 AWV589897:AWX589897 BGR589897:BGT589897 BQN589897:BQP589897 CAJ589897:CAL589897 CKF589897:CKH589897 CUB589897:CUD589897 DDX589897:DDZ589897 DNT589897:DNV589897 DXP589897:DXR589897 EHL589897:EHN589897 ERH589897:ERJ589897 FBD589897:FBF589897 FKZ589897:FLB589897 FUV589897:FUX589897 GER589897:GET589897 GON589897:GOP589897 GYJ589897:GYL589897 HIF589897:HIH589897 HSB589897:HSD589897 IBX589897:IBZ589897 ILT589897:ILV589897 IVP589897:IVR589897 JFL589897:JFN589897 JPH589897:JPJ589897 JZD589897:JZF589897 KIZ589897:KJB589897 KSV589897:KSX589897 LCR589897:LCT589897 LMN589897:LMP589897 LWJ589897:LWL589897 MGF589897:MGH589897 MQB589897:MQD589897 MZX589897:MZZ589897 NJT589897:NJV589897 NTP589897:NTR589897 ODL589897:ODN589897 ONH589897:ONJ589897 OXD589897:OXF589897 PGZ589897:PHB589897 PQV589897:PQX589897 QAR589897:QAT589897 QKN589897:QKP589897 QUJ589897:QUL589897 REF589897:REH589897 ROB589897:ROD589897 RXX589897:RXZ589897 SHT589897:SHV589897 SRP589897:SRR589897 TBL589897:TBN589897 TLH589897:TLJ589897 TVD589897:TVF589897 UEZ589897:UFB589897 UOV589897:UOX589897 UYR589897:UYT589897 VIN589897:VIP589897 VSJ589897:VSL589897 WCF589897:WCH589897 WMB589897:WMD589897 WVX589897:WVZ589897 P655433:R655433 JL655433:JN655433 TH655433:TJ655433 ADD655433:ADF655433 AMZ655433:ANB655433 AWV655433:AWX655433 BGR655433:BGT655433 BQN655433:BQP655433 CAJ655433:CAL655433 CKF655433:CKH655433 CUB655433:CUD655433 DDX655433:DDZ655433 DNT655433:DNV655433 DXP655433:DXR655433 EHL655433:EHN655433 ERH655433:ERJ655433 FBD655433:FBF655433 FKZ655433:FLB655433 FUV655433:FUX655433 GER655433:GET655433 GON655433:GOP655433 GYJ655433:GYL655433 HIF655433:HIH655433 HSB655433:HSD655433 IBX655433:IBZ655433 ILT655433:ILV655433 IVP655433:IVR655433 JFL655433:JFN655433 JPH655433:JPJ655433 JZD655433:JZF655433 KIZ655433:KJB655433 KSV655433:KSX655433 LCR655433:LCT655433 LMN655433:LMP655433 LWJ655433:LWL655433 MGF655433:MGH655433 MQB655433:MQD655433 MZX655433:MZZ655433 NJT655433:NJV655433 NTP655433:NTR655433 ODL655433:ODN655433 ONH655433:ONJ655433 OXD655433:OXF655433 PGZ655433:PHB655433 PQV655433:PQX655433 QAR655433:QAT655433 QKN655433:QKP655433 QUJ655433:QUL655433 REF655433:REH655433 ROB655433:ROD655433 RXX655433:RXZ655433 SHT655433:SHV655433 SRP655433:SRR655433 TBL655433:TBN655433 TLH655433:TLJ655433 TVD655433:TVF655433 UEZ655433:UFB655433 UOV655433:UOX655433 UYR655433:UYT655433 VIN655433:VIP655433 VSJ655433:VSL655433 WCF655433:WCH655433 WMB655433:WMD655433 WVX655433:WVZ655433 P720969:R720969 JL720969:JN720969 TH720969:TJ720969 ADD720969:ADF720969 AMZ720969:ANB720969 AWV720969:AWX720969 BGR720969:BGT720969 BQN720969:BQP720969 CAJ720969:CAL720969 CKF720969:CKH720969 CUB720969:CUD720969 DDX720969:DDZ720969 DNT720969:DNV720969 DXP720969:DXR720969 EHL720969:EHN720969 ERH720969:ERJ720969 FBD720969:FBF720969 FKZ720969:FLB720969 FUV720969:FUX720969 GER720969:GET720969 GON720969:GOP720969 GYJ720969:GYL720969 HIF720969:HIH720969 HSB720969:HSD720969 IBX720969:IBZ720969 ILT720969:ILV720969 IVP720969:IVR720969 JFL720969:JFN720969 JPH720969:JPJ720969 JZD720969:JZF720969 KIZ720969:KJB720969 KSV720969:KSX720969 LCR720969:LCT720969 LMN720969:LMP720969 LWJ720969:LWL720969 MGF720969:MGH720969 MQB720969:MQD720969 MZX720969:MZZ720969 NJT720969:NJV720969 NTP720969:NTR720969 ODL720969:ODN720969 ONH720969:ONJ720969 OXD720969:OXF720969 PGZ720969:PHB720969 PQV720969:PQX720969 QAR720969:QAT720969 QKN720969:QKP720969 QUJ720969:QUL720969 REF720969:REH720969 ROB720969:ROD720969 RXX720969:RXZ720969 SHT720969:SHV720969 SRP720969:SRR720969 TBL720969:TBN720969 TLH720969:TLJ720969 TVD720969:TVF720969 UEZ720969:UFB720969 UOV720969:UOX720969 UYR720969:UYT720969 VIN720969:VIP720969 VSJ720969:VSL720969 WCF720969:WCH720969 WMB720969:WMD720969 WVX720969:WVZ720969 P786505:R786505 JL786505:JN786505 TH786505:TJ786505 ADD786505:ADF786505 AMZ786505:ANB786505 AWV786505:AWX786505 BGR786505:BGT786505 BQN786505:BQP786505 CAJ786505:CAL786505 CKF786505:CKH786505 CUB786505:CUD786505 DDX786505:DDZ786505 DNT786505:DNV786505 DXP786505:DXR786505 EHL786505:EHN786505 ERH786505:ERJ786505 FBD786505:FBF786505 FKZ786505:FLB786505 FUV786505:FUX786505 GER786505:GET786505 GON786505:GOP786505 GYJ786505:GYL786505 HIF786505:HIH786505 HSB786505:HSD786505 IBX786505:IBZ786505 ILT786505:ILV786505 IVP786505:IVR786505 JFL786505:JFN786505 JPH786505:JPJ786505 JZD786505:JZF786505 KIZ786505:KJB786505 KSV786505:KSX786505 LCR786505:LCT786505 LMN786505:LMP786505 LWJ786505:LWL786505 MGF786505:MGH786505 MQB786505:MQD786505 MZX786505:MZZ786505 NJT786505:NJV786505 NTP786505:NTR786505 ODL786505:ODN786505 ONH786505:ONJ786505 OXD786505:OXF786505 PGZ786505:PHB786505 PQV786505:PQX786505 QAR786505:QAT786505 QKN786505:QKP786505 QUJ786505:QUL786505 REF786505:REH786505 ROB786505:ROD786505 RXX786505:RXZ786505 SHT786505:SHV786505 SRP786505:SRR786505 TBL786505:TBN786505 TLH786505:TLJ786505 TVD786505:TVF786505 UEZ786505:UFB786505 UOV786505:UOX786505 UYR786505:UYT786505 VIN786505:VIP786505 VSJ786505:VSL786505 WCF786505:WCH786505 WMB786505:WMD786505 WVX786505:WVZ786505 P852041:R852041 JL852041:JN852041 TH852041:TJ852041 ADD852041:ADF852041 AMZ852041:ANB852041 AWV852041:AWX852041 BGR852041:BGT852041 BQN852041:BQP852041 CAJ852041:CAL852041 CKF852041:CKH852041 CUB852041:CUD852041 DDX852041:DDZ852041 DNT852041:DNV852041 DXP852041:DXR852041 EHL852041:EHN852041 ERH852041:ERJ852041 FBD852041:FBF852041 FKZ852041:FLB852041 FUV852041:FUX852041 GER852041:GET852041 GON852041:GOP852041 GYJ852041:GYL852041 HIF852041:HIH852041 HSB852041:HSD852041 IBX852041:IBZ852041 ILT852041:ILV852041 IVP852041:IVR852041 JFL852041:JFN852041 JPH852041:JPJ852041 JZD852041:JZF852041 KIZ852041:KJB852041 KSV852041:KSX852041 LCR852041:LCT852041 LMN852041:LMP852041 LWJ852041:LWL852041 MGF852041:MGH852041 MQB852041:MQD852041 MZX852041:MZZ852041 NJT852041:NJV852041 NTP852041:NTR852041 ODL852041:ODN852041 ONH852041:ONJ852041 OXD852041:OXF852041 PGZ852041:PHB852041 PQV852041:PQX852041 QAR852041:QAT852041 QKN852041:QKP852041 QUJ852041:QUL852041 REF852041:REH852041 ROB852041:ROD852041 RXX852041:RXZ852041 SHT852041:SHV852041 SRP852041:SRR852041 TBL852041:TBN852041 TLH852041:TLJ852041 TVD852041:TVF852041 UEZ852041:UFB852041 UOV852041:UOX852041 UYR852041:UYT852041 VIN852041:VIP852041 VSJ852041:VSL852041 WCF852041:WCH852041 WMB852041:WMD852041 WVX852041:WVZ852041 P917577:R917577 JL917577:JN917577 TH917577:TJ917577 ADD917577:ADF917577 AMZ917577:ANB917577 AWV917577:AWX917577 BGR917577:BGT917577 BQN917577:BQP917577 CAJ917577:CAL917577 CKF917577:CKH917577 CUB917577:CUD917577 DDX917577:DDZ917577 DNT917577:DNV917577 DXP917577:DXR917577 EHL917577:EHN917577 ERH917577:ERJ917577 FBD917577:FBF917577 FKZ917577:FLB917577 FUV917577:FUX917577 GER917577:GET917577 GON917577:GOP917577 GYJ917577:GYL917577 HIF917577:HIH917577 HSB917577:HSD917577 IBX917577:IBZ917577 ILT917577:ILV917577 IVP917577:IVR917577 JFL917577:JFN917577 JPH917577:JPJ917577 JZD917577:JZF917577 KIZ917577:KJB917577 KSV917577:KSX917577 LCR917577:LCT917577 LMN917577:LMP917577 LWJ917577:LWL917577 MGF917577:MGH917577 MQB917577:MQD917577 MZX917577:MZZ917577 NJT917577:NJV917577 NTP917577:NTR917577 ODL917577:ODN917577 ONH917577:ONJ917577 OXD917577:OXF917577 PGZ917577:PHB917577 PQV917577:PQX917577 QAR917577:QAT917577 QKN917577:QKP917577 QUJ917577:QUL917577 REF917577:REH917577 ROB917577:ROD917577 RXX917577:RXZ917577 SHT917577:SHV917577 SRP917577:SRR917577 TBL917577:TBN917577 TLH917577:TLJ917577 TVD917577:TVF917577 UEZ917577:UFB917577 UOV917577:UOX917577 UYR917577:UYT917577 VIN917577:VIP917577 VSJ917577:VSL917577 WCF917577:WCH917577 WMB917577:WMD917577 WVX917577:WVZ917577 P983113:R983113 JL983113:JN983113 TH983113:TJ983113 ADD983113:ADF983113 AMZ983113:ANB983113 AWV983113:AWX983113 BGR983113:BGT983113 BQN983113:BQP983113 CAJ983113:CAL983113 CKF983113:CKH983113 CUB983113:CUD983113 DDX983113:DDZ983113 DNT983113:DNV983113 DXP983113:DXR983113 EHL983113:EHN983113 ERH983113:ERJ983113 FBD983113:FBF983113 FKZ983113:FLB983113 FUV983113:FUX983113 GER983113:GET983113 GON983113:GOP983113 GYJ983113:GYL983113 HIF983113:HIH983113 HSB983113:HSD983113 IBX983113:IBZ983113 ILT983113:ILV983113 IVP983113:IVR983113 JFL983113:JFN983113 JPH983113:JPJ983113 JZD983113:JZF983113 KIZ983113:KJB983113 KSV983113:KSX983113 LCR983113:LCT983113 LMN983113:LMP983113 LWJ983113:LWL983113 MGF983113:MGH983113 MQB983113:MQD983113 MZX983113:MZZ983113 NJT983113:NJV983113 NTP983113:NTR983113 ODL983113:ODN983113 ONH983113:ONJ983113 OXD983113:OXF983113 PGZ983113:PHB983113 PQV983113:PQX983113 QAR983113:QAT983113 QKN983113:QKP983113 QUJ983113:QUL983113 REF983113:REH983113 ROB983113:ROD983113 RXX983113:RXZ983113 SHT983113:SHV983113 SRP983113:SRR983113 TBL983113:TBN983113 TLH983113:TLJ983113 TVD983113:TVF983113 UEZ983113:UFB983113 UOV983113:UOX983113 UYR983113:UYT983113 VIN983113:VIP983113 VSJ983113:VSL983113 WCF983113:WCH983113 WMB983113:WMD983113 WVX983113:WVZ983113 W73:X73 JS73:JT73 TO73:TP73 ADK73:ADL73 ANG73:ANH73 AXC73:AXD73 BGY73:BGZ73 BQU73:BQV73 CAQ73:CAR73 CKM73:CKN73 CUI73:CUJ73 DEE73:DEF73 DOA73:DOB73 DXW73:DXX73 EHS73:EHT73 ERO73:ERP73 FBK73:FBL73 FLG73:FLH73 FVC73:FVD73 GEY73:GEZ73 GOU73:GOV73 GYQ73:GYR73 HIM73:HIN73 HSI73:HSJ73 ICE73:ICF73 IMA73:IMB73 IVW73:IVX73 JFS73:JFT73 JPO73:JPP73 JZK73:JZL73 KJG73:KJH73 KTC73:KTD73 LCY73:LCZ73 LMU73:LMV73 LWQ73:LWR73 MGM73:MGN73 MQI73:MQJ73 NAE73:NAF73 NKA73:NKB73 NTW73:NTX73 ODS73:ODT73 ONO73:ONP73 OXK73:OXL73 PHG73:PHH73 PRC73:PRD73 QAY73:QAZ73 QKU73:QKV73 QUQ73:QUR73 REM73:REN73 ROI73:ROJ73 RYE73:RYF73 SIA73:SIB73 SRW73:SRX73 TBS73:TBT73 TLO73:TLP73 TVK73:TVL73 UFG73:UFH73 UPC73:UPD73 UYY73:UYZ73 VIU73:VIV73 VSQ73:VSR73 WCM73:WCN73 WMI73:WMJ73 WWE73:WWF73 W65609:X65609 JS65609:JT65609 TO65609:TP65609 ADK65609:ADL65609 ANG65609:ANH65609 AXC65609:AXD65609 BGY65609:BGZ65609 BQU65609:BQV65609 CAQ65609:CAR65609 CKM65609:CKN65609 CUI65609:CUJ65609 DEE65609:DEF65609 DOA65609:DOB65609 DXW65609:DXX65609 EHS65609:EHT65609 ERO65609:ERP65609 FBK65609:FBL65609 FLG65609:FLH65609 FVC65609:FVD65609 GEY65609:GEZ65609 GOU65609:GOV65609 GYQ65609:GYR65609 HIM65609:HIN65609 HSI65609:HSJ65609 ICE65609:ICF65609 IMA65609:IMB65609 IVW65609:IVX65609 JFS65609:JFT65609 JPO65609:JPP65609 JZK65609:JZL65609 KJG65609:KJH65609 KTC65609:KTD65609 LCY65609:LCZ65609 LMU65609:LMV65609 LWQ65609:LWR65609 MGM65609:MGN65609 MQI65609:MQJ65609 NAE65609:NAF65609 NKA65609:NKB65609 NTW65609:NTX65609 ODS65609:ODT65609 ONO65609:ONP65609 OXK65609:OXL65609 PHG65609:PHH65609 PRC65609:PRD65609 QAY65609:QAZ65609 QKU65609:QKV65609 QUQ65609:QUR65609 REM65609:REN65609 ROI65609:ROJ65609 RYE65609:RYF65609 SIA65609:SIB65609 SRW65609:SRX65609 TBS65609:TBT65609 TLO65609:TLP65609 TVK65609:TVL65609 UFG65609:UFH65609 UPC65609:UPD65609 UYY65609:UYZ65609 VIU65609:VIV65609 VSQ65609:VSR65609 WCM65609:WCN65609 WMI65609:WMJ65609 WWE65609:WWF65609 W131145:X131145 JS131145:JT131145 TO131145:TP131145 ADK131145:ADL131145 ANG131145:ANH131145 AXC131145:AXD131145 BGY131145:BGZ131145 BQU131145:BQV131145 CAQ131145:CAR131145 CKM131145:CKN131145 CUI131145:CUJ131145 DEE131145:DEF131145 DOA131145:DOB131145 DXW131145:DXX131145 EHS131145:EHT131145 ERO131145:ERP131145 FBK131145:FBL131145 FLG131145:FLH131145 FVC131145:FVD131145 GEY131145:GEZ131145 GOU131145:GOV131145 GYQ131145:GYR131145 HIM131145:HIN131145 HSI131145:HSJ131145 ICE131145:ICF131145 IMA131145:IMB131145 IVW131145:IVX131145 JFS131145:JFT131145 JPO131145:JPP131145 JZK131145:JZL131145 KJG131145:KJH131145 KTC131145:KTD131145 LCY131145:LCZ131145 LMU131145:LMV131145 LWQ131145:LWR131145 MGM131145:MGN131145 MQI131145:MQJ131145 NAE131145:NAF131145 NKA131145:NKB131145 NTW131145:NTX131145 ODS131145:ODT131145 ONO131145:ONP131145 OXK131145:OXL131145 PHG131145:PHH131145 PRC131145:PRD131145 QAY131145:QAZ131145 QKU131145:QKV131145 QUQ131145:QUR131145 REM131145:REN131145 ROI131145:ROJ131145 RYE131145:RYF131145 SIA131145:SIB131145 SRW131145:SRX131145 TBS131145:TBT131145 TLO131145:TLP131145 TVK131145:TVL131145 UFG131145:UFH131145 UPC131145:UPD131145 UYY131145:UYZ131145 VIU131145:VIV131145 VSQ131145:VSR131145 WCM131145:WCN131145 WMI131145:WMJ131145 WWE131145:WWF131145 W196681:X196681 JS196681:JT196681 TO196681:TP196681 ADK196681:ADL196681 ANG196681:ANH196681 AXC196681:AXD196681 BGY196681:BGZ196681 BQU196681:BQV196681 CAQ196681:CAR196681 CKM196681:CKN196681 CUI196681:CUJ196681 DEE196681:DEF196681 DOA196681:DOB196681 DXW196681:DXX196681 EHS196681:EHT196681 ERO196681:ERP196681 FBK196681:FBL196681 FLG196681:FLH196681 FVC196681:FVD196681 GEY196681:GEZ196681 GOU196681:GOV196681 GYQ196681:GYR196681 HIM196681:HIN196681 HSI196681:HSJ196681 ICE196681:ICF196681 IMA196681:IMB196681 IVW196681:IVX196681 JFS196681:JFT196681 JPO196681:JPP196681 JZK196681:JZL196681 KJG196681:KJH196681 KTC196681:KTD196681 LCY196681:LCZ196681 LMU196681:LMV196681 LWQ196681:LWR196681 MGM196681:MGN196681 MQI196681:MQJ196681 NAE196681:NAF196681 NKA196681:NKB196681 NTW196681:NTX196681 ODS196681:ODT196681 ONO196681:ONP196681 OXK196681:OXL196681 PHG196681:PHH196681 PRC196681:PRD196681 QAY196681:QAZ196681 QKU196681:QKV196681 QUQ196681:QUR196681 REM196681:REN196681 ROI196681:ROJ196681 RYE196681:RYF196681 SIA196681:SIB196681 SRW196681:SRX196681 TBS196681:TBT196681 TLO196681:TLP196681 TVK196681:TVL196681 UFG196681:UFH196681 UPC196681:UPD196681 UYY196681:UYZ196681 VIU196681:VIV196681 VSQ196681:VSR196681 WCM196681:WCN196681 WMI196681:WMJ196681 WWE196681:WWF196681 W262217:X262217 JS262217:JT262217 TO262217:TP262217 ADK262217:ADL262217 ANG262217:ANH262217 AXC262217:AXD262217 BGY262217:BGZ262217 BQU262217:BQV262217 CAQ262217:CAR262217 CKM262217:CKN262217 CUI262217:CUJ262217 DEE262217:DEF262217 DOA262217:DOB262217 DXW262217:DXX262217 EHS262217:EHT262217 ERO262217:ERP262217 FBK262217:FBL262217 FLG262217:FLH262217 FVC262217:FVD262217 GEY262217:GEZ262217 GOU262217:GOV262217 GYQ262217:GYR262217 HIM262217:HIN262217 HSI262217:HSJ262217 ICE262217:ICF262217 IMA262217:IMB262217 IVW262217:IVX262217 JFS262217:JFT262217 JPO262217:JPP262217 JZK262217:JZL262217 KJG262217:KJH262217 KTC262217:KTD262217 LCY262217:LCZ262217 LMU262217:LMV262217 LWQ262217:LWR262217 MGM262217:MGN262217 MQI262217:MQJ262217 NAE262217:NAF262217 NKA262217:NKB262217 NTW262217:NTX262217 ODS262217:ODT262217 ONO262217:ONP262217 OXK262217:OXL262217 PHG262217:PHH262217 PRC262217:PRD262217 QAY262217:QAZ262217 QKU262217:QKV262217 QUQ262217:QUR262217 REM262217:REN262217 ROI262217:ROJ262217 RYE262217:RYF262217 SIA262217:SIB262217 SRW262217:SRX262217 TBS262217:TBT262217 TLO262217:TLP262217 TVK262217:TVL262217 UFG262217:UFH262217 UPC262217:UPD262217 UYY262217:UYZ262217 VIU262217:VIV262217 VSQ262217:VSR262217 WCM262217:WCN262217 WMI262217:WMJ262217 WWE262217:WWF262217 W327753:X327753 JS327753:JT327753 TO327753:TP327753 ADK327753:ADL327753 ANG327753:ANH327753 AXC327753:AXD327753 BGY327753:BGZ327753 BQU327753:BQV327753 CAQ327753:CAR327753 CKM327753:CKN327753 CUI327753:CUJ327753 DEE327753:DEF327753 DOA327753:DOB327753 DXW327753:DXX327753 EHS327753:EHT327753 ERO327753:ERP327753 FBK327753:FBL327753 FLG327753:FLH327753 FVC327753:FVD327753 GEY327753:GEZ327753 GOU327753:GOV327753 GYQ327753:GYR327753 HIM327753:HIN327753 HSI327753:HSJ327753 ICE327753:ICF327753 IMA327753:IMB327753 IVW327753:IVX327753 JFS327753:JFT327753 JPO327753:JPP327753 JZK327753:JZL327753 KJG327753:KJH327753 KTC327753:KTD327753 LCY327753:LCZ327753 LMU327753:LMV327753 LWQ327753:LWR327753 MGM327753:MGN327753 MQI327753:MQJ327753 NAE327753:NAF327753 NKA327753:NKB327753 NTW327753:NTX327753 ODS327753:ODT327753 ONO327753:ONP327753 OXK327753:OXL327753 PHG327753:PHH327753 PRC327753:PRD327753 QAY327753:QAZ327753 QKU327753:QKV327753 QUQ327753:QUR327753 REM327753:REN327753 ROI327753:ROJ327753 RYE327753:RYF327753 SIA327753:SIB327753 SRW327753:SRX327753 TBS327753:TBT327753 TLO327753:TLP327753 TVK327753:TVL327753 UFG327753:UFH327753 UPC327753:UPD327753 UYY327753:UYZ327753 VIU327753:VIV327753 VSQ327753:VSR327753 WCM327753:WCN327753 WMI327753:WMJ327753 WWE327753:WWF327753 W393289:X393289 JS393289:JT393289 TO393289:TP393289 ADK393289:ADL393289 ANG393289:ANH393289 AXC393289:AXD393289 BGY393289:BGZ393289 BQU393289:BQV393289 CAQ393289:CAR393289 CKM393289:CKN393289 CUI393289:CUJ393289 DEE393289:DEF393289 DOA393289:DOB393289 DXW393289:DXX393289 EHS393289:EHT393289 ERO393289:ERP393289 FBK393289:FBL393289 FLG393289:FLH393289 FVC393289:FVD393289 GEY393289:GEZ393289 GOU393289:GOV393289 GYQ393289:GYR393289 HIM393289:HIN393289 HSI393289:HSJ393289 ICE393289:ICF393289 IMA393289:IMB393289 IVW393289:IVX393289 JFS393289:JFT393289 JPO393289:JPP393289 JZK393289:JZL393289 KJG393289:KJH393289 KTC393289:KTD393289 LCY393289:LCZ393289 LMU393289:LMV393289 LWQ393289:LWR393289 MGM393289:MGN393289 MQI393289:MQJ393289 NAE393289:NAF393289 NKA393289:NKB393289 NTW393289:NTX393289 ODS393289:ODT393289 ONO393289:ONP393289 OXK393289:OXL393289 PHG393289:PHH393289 PRC393289:PRD393289 QAY393289:QAZ393289 QKU393289:QKV393289 QUQ393289:QUR393289 REM393289:REN393289 ROI393289:ROJ393289 RYE393289:RYF393289 SIA393289:SIB393289 SRW393289:SRX393289 TBS393289:TBT393289 TLO393289:TLP393289 TVK393289:TVL393289 UFG393289:UFH393289 UPC393289:UPD393289 UYY393289:UYZ393289 VIU393289:VIV393289 VSQ393289:VSR393289 WCM393289:WCN393289 WMI393289:WMJ393289 WWE393289:WWF393289 W458825:X458825 JS458825:JT458825 TO458825:TP458825 ADK458825:ADL458825 ANG458825:ANH458825 AXC458825:AXD458825 BGY458825:BGZ458825 BQU458825:BQV458825 CAQ458825:CAR458825 CKM458825:CKN458825 CUI458825:CUJ458825 DEE458825:DEF458825 DOA458825:DOB458825 DXW458825:DXX458825 EHS458825:EHT458825 ERO458825:ERP458825 FBK458825:FBL458825 FLG458825:FLH458825 FVC458825:FVD458825 GEY458825:GEZ458825 GOU458825:GOV458825 GYQ458825:GYR458825 HIM458825:HIN458825 HSI458825:HSJ458825 ICE458825:ICF458825 IMA458825:IMB458825 IVW458825:IVX458825 JFS458825:JFT458825 JPO458825:JPP458825 JZK458825:JZL458825 KJG458825:KJH458825 KTC458825:KTD458825 LCY458825:LCZ458825 LMU458825:LMV458825 LWQ458825:LWR458825 MGM458825:MGN458825 MQI458825:MQJ458825 NAE458825:NAF458825 NKA458825:NKB458825 NTW458825:NTX458825 ODS458825:ODT458825 ONO458825:ONP458825 OXK458825:OXL458825 PHG458825:PHH458825 PRC458825:PRD458825 QAY458825:QAZ458825 QKU458825:QKV458825 QUQ458825:QUR458825 REM458825:REN458825 ROI458825:ROJ458825 RYE458825:RYF458825 SIA458825:SIB458825 SRW458825:SRX458825 TBS458825:TBT458825 TLO458825:TLP458825 TVK458825:TVL458825 UFG458825:UFH458825 UPC458825:UPD458825 UYY458825:UYZ458825 VIU458825:VIV458825 VSQ458825:VSR458825 WCM458825:WCN458825 WMI458825:WMJ458825 WWE458825:WWF458825 W524361:X524361 JS524361:JT524361 TO524361:TP524361 ADK524361:ADL524361 ANG524361:ANH524361 AXC524361:AXD524361 BGY524361:BGZ524361 BQU524361:BQV524361 CAQ524361:CAR524361 CKM524361:CKN524361 CUI524361:CUJ524361 DEE524361:DEF524361 DOA524361:DOB524361 DXW524361:DXX524361 EHS524361:EHT524361 ERO524361:ERP524361 FBK524361:FBL524361 FLG524361:FLH524361 FVC524361:FVD524361 GEY524361:GEZ524361 GOU524361:GOV524361 GYQ524361:GYR524361 HIM524361:HIN524361 HSI524361:HSJ524361 ICE524361:ICF524361 IMA524361:IMB524361 IVW524361:IVX524361 JFS524361:JFT524361 JPO524361:JPP524361 JZK524361:JZL524361 KJG524361:KJH524361 KTC524361:KTD524361 LCY524361:LCZ524361 LMU524361:LMV524361 LWQ524361:LWR524361 MGM524361:MGN524361 MQI524361:MQJ524361 NAE524361:NAF524361 NKA524361:NKB524361 NTW524361:NTX524361 ODS524361:ODT524361 ONO524361:ONP524361 OXK524361:OXL524361 PHG524361:PHH524361 PRC524361:PRD524361 QAY524361:QAZ524361 QKU524361:QKV524361 QUQ524361:QUR524361 REM524361:REN524361 ROI524361:ROJ524361 RYE524361:RYF524361 SIA524361:SIB524361 SRW524361:SRX524361 TBS524361:TBT524361 TLO524361:TLP524361 TVK524361:TVL524361 UFG524361:UFH524361 UPC524361:UPD524361 UYY524361:UYZ524361 VIU524361:VIV524361 VSQ524361:VSR524361 WCM524361:WCN524361 WMI524361:WMJ524361 WWE524361:WWF524361 W589897:X589897 JS589897:JT589897 TO589897:TP589897 ADK589897:ADL589897 ANG589897:ANH589897 AXC589897:AXD589897 BGY589897:BGZ589897 BQU589897:BQV589897 CAQ589897:CAR589897 CKM589897:CKN589897 CUI589897:CUJ589897 DEE589897:DEF589897 DOA589897:DOB589897 DXW589897:DXX589897 EHS589897:EHT589897 ERO589897:ERP589897 FBK589897:FBL589897 FLG589897:FLH589897 FVC589897:FVD589897 GEY589897:GEZ589897 GOU589897:GOV589897 GYQ589897:GYR589897 HIM589897:HIN589897 HSI589897:HSJ589897 ICE589897:ICF589897 IMA589897:IMB589897 IVW589897:IVX589897 JFS589897:JFT589897 JPO589897:JPP589897 JZK589897:JZL589897 KJG589897:KJH589897 KTC589897:KTD589897 LCY589897:LCZ589897 LMU589897:LMV589897 LWQ589897:LWR589897 MGM589897:MGN589897 MQI589897:MQJ589897 NAE589897:NAF589897 NKA589897:NKB589897 NTW589897:NTX589897 ODS589897:ODT589897 ONO589897:ONP589897 OXK589897:OXL589897 PHG589897:PHH589897 PRC589897:PRD589897 QAY589897:QAZ589897 QKU589897:QKV589897 QUQ589897:QUR589897 REM589897:REN589897 ROI589897:ROJ589897 RYE589897:RYF589897 SIA589897:SIB589897 SRW589897:SRX589897 TBS589897:TBT589897 TLO589897:TLP589897 TVK589897:TVL589897 UFG589897:UFH589897 UPC589897:UPD589897 UYY589897:UYZ589897 VIU589897:VIV589897 VSQ589897:VSR589897 WCM589897:WCN589897 WMI589897:WMJ589897 WWE589897:WWF589897 W655433:X655433 JS655433:JT655433 TO655433:TP655433 ADK655433:ADL655433 ANG655433:ANH655433 AXC655433:AXD655433 BGY655433:BGZ655433 BQU655433:BQV655433 CAQ655433:CAR655433 CKM655433:CKN655433 CUI655433:CUJ655433 DEE655433:DEF655433 DOA655433:DOB655433 DXW655433:DXX655433 EHS655433:EHT655433 ERO655433:ERP655433 FBK655433:FBL655433 FLG655433:FLH655433 FVC655433:FVD655433 GEY655433:GEZ655433 GOU655433:GOV655433 GYQ655433:GYR655433 HIM655433:HIN655433 HSI655433:HSJ655433 ICE655433:ICF655433 IMA655433:IMB655433 IVW655433:IVX655433 JFS655433:JFT655433 JPO655433:JPP655433 JZK655433:JZL655433 KJG655433:KJH655433 KTC655433:KTD655433 LCY655433:LCZ655433 LMU655433:LMV655433 LWQ655433:LWR655433 MGM655433:MGN655433 MQI655433:MQJ655433 NAE655433:NAF655433 NKA655433:NKB655433 NTW655433:NTX655433 ODS655433:ODT655433 ONO655433:ONP655433 OXK655433:OXL655433 PHG655433:PHH655433 PRC655433:PRD655433 QAY655433:QAZ655433 QKU655433:QKV655433 QUQ655433:QUR655433 REM655433:REN655433 ROI655433:ROJ655433 RYE655433:RYF655433 SIA655433:SIB655433 SRW655433:SRX655433 TBS655433:TBT655433 TLO655433:TLP655433 TVK655433:TVL655433 UFG655433:UFH655433 UPC655433:UPD655433 UYY655433:UYZ655433 VIU655433:VIV655433 VSQ655433:VSR655433 WCM655433:WCN655433 WMI655433:WMJ655433 WWE655433:WWF655433 W720969:X720969 JS720969:JT720969 TO720969:TP720969 ADK720969:ADL720969 ANG720969:ANH720969 AXC720969:AXD720969 BGY720969:BGZ720969 BQU720969:BQV720969 CAQ720969:CAR720969 CKM720969:CKN720969 CUI720969:CUJ720969 DEE720969:DEF720969 DOA720969:DOB720969 DXW720969:DXX720969 EHS720969:EHT720969 ERO720969:ERP720969 FBK720969:FBL720969 FLG720969:FLH720969 FVC720969:FVD720969 GEY720969:GEZ720969 GOU720969:GOV720969 GYQ720969:GYR720969 HIM720969:HIN720969 HSI720969:HSJ720969 ICE720969:ICF720969 IMA720969:IMB720969 IVW720969:IVX720969 JFS720969:JFT720969 JPO720969:JPP720969 JZK720969:JZL720969 KJG720969:KJH720969 KTC720969:KTD720969 LCY720969:LCZ720969 LMU720969:LMV720969 LWQ720969:LWR720969 MGM720969:MGN720969 MQI720969:MQJ720969 NAE720969:NAF720969 NKA720969:NKB720969 NTW720969:NTX720969 ODS720969:ODT720969 ONO720969:ONP720969 OXK720969:OXL720969 PHG720969:PHH720969 PRC720969:PRD720969 QAY720969:QAZ720969 QKU720969:QKV720969 QUQ720969:QUR720969 REM720969:REN720969 ROI720969:ROJ720969 RYE720969:RYF720969 SIA720969:SIB720969 SRW720969:SRX720969 TBS720969:TBT720969 TLO720969:TLP720969 TVK720969:TVL720969 UFG720969:UFH720969 UPC720969:UPD720969 UYY720969:UYZ720969 VIU720969:VIV720969 VSQ720969:VSR720969 WCM720969:WCN720969 WMI720969:WMJ720969 WWE720969:WWF720969 W786505:X786505 JS786505:JT786505 TO786505:TP786505 ADK786505:ADL786505 ANG786505:ANH786505 AXC786505:AXD786505 BGY786505:BGZ786505 BQU786505:BQV786505 CAQ786505:CAR786505 CKM786505:CKN786505 CUI786505:CUJ786505 DEE786505:DEF786505 DOA786505:DOB786505 DXW786505:DXX786505 EHS786505:EHT786505 ERO786505:ERP786505 FBK786505:FBL786505 FLG786505:FLH786505 FVC786505:FVD786505 GEY786505:GEZ786505 GOU786505:GOV786505 GYQ786505:GYR786505 HIM786505:HIN786505 HSI786505:HSJ786505 ICE786505:ICF786505 IMA786505:IMB786505 IVW786505:IVX786505 JFS786505:JFT786505 JPO786505:JPP786505 JZK786505:JZL786505 KJG786505:KJH786505 KTC786505:KTD786505 LCY786505:LCZ786505 LMU786505:LMV786505 LWQ786505:LWR786505 MGM786505:MGN786505 MQI786505:MQJ786505 NAE786505:NAF786505 NKA786505:NKB786505 NTW786505:NTX786505 ODS786505:ODT786505 ONO786505:ONP786505 OXK786505:OXL786505 PHG786505:PHH786505 PRC786505:PRD786505 QAY786505:QAZ786505 QKU786505:QKV786505 QUQ786505:QUR786505 REM786505:REN786505 ROI786505:ROJ786505 RYE786505:RYF786505 SIA786505:SIB786505 SRW786505:SRX786505 TBS786505:TBT786505 TLO786505:TLP786505 TVK786505:TVL786505 UFG786505:UFH786505 UPC786505:UPD786505 UYY786505:UYZ786505 VIU786505:VIV786505 VSQ786505:VSR786505 WCM786505:WCN786505 WMI786505:WMJ786505 WWE786505:WWF786505 W852041:X852041 JS852041:JT852041 TO852041:TP852041 ADK852041:ADL852041 ANG852041:ANH852041 AXC852041:AXD852041 BGY852041:BGZ852041 BQU852041:BQV852041 CAQ852041:CAR852041 CKM852041:CKN852041 CUI852041:CUJ852041 DEE852041:DEF852041 DOA852041:DOB852041 DXW852041:DXX852041 EHS852041:EHT852041 ERO852041:ERP852041 FBK852041:FBL852041 FLG852041:FLH852041 FVC852041:FVD852041 GEY852041:GEZ852041 GOU852041:GOV852041 GYQ852041:GYR852041 HIM852041:HIN852041 HSI852041:HSJ852041 ICE852041:ICF852041 IMA852041:IMB852041 IVW852041:IVX852041 JFS852041:JFT852041 JPO852041:JPP852041 JZK852041:JZL852041 KJG852041:KJH852041 KTC852041:KTD852041 LCY852041:LCZ852041 LMU852041:LMV852041 LWQ852041:LWR852041 MGM852041:MGN852041 MQI852041:MQJ852041 NAE852041:NAF852041 NKA852041:NKB852041 NTW852041:NTX852041 ODS852041:ODT852041 ONO852041:ONP852041 OXK852041:OXL852041 PHG852041:PHH852041 PRC852041:PRD852041 QAY852041:QAZ852041 QKU852041:QKV852041 QUQ852041:QUR852041 REM852041:REN852041 ROI852041:ROJ852041 RYE852041:RYF852041 SIA852041:SIB852041 SRW852041:SRX852041 TBS852041:TBT852041 TLO852041:TLP852041 TVK852041:TVL852041 UFG852041:UFH852041 UPC852041:UPD852041 UYY852041:UYZ852041 VIU852041:VIV852041 VSQ852041:VSR852041 WCM852041:WCN852041 WMI852041:WMJ852041 WWE852041:WWF852041 W917577:X917577 JS917577:JT917577 TO917577:TP917577 ADK917577:ADL917577 ANG917577:ANH917577 AXC917577:AXD917577 BGY917577:BGZ917577 BQU917577:BQV917577 CAQ917577:CAR917577 CKM917577:CKN917577 CUI917577:CUJ917577 DEE917577:DEF917577 DOA917577:DOB917577 DXW917577:DXX917577 EHS917577:EHT917577 ERO917577:ERP917577 FBK917577:FBL917577 FLG917577:FLH917577 FVC917577:FVD917577 GEY917577:GEZ917577 GOU917577:GOV917577 GYQ917577:GYR917577 HIM917577:HIN917577 HSI917577:HSJ917577 ICE917577:ICF917577 IMA917577:IMB917577 IVW917577:IVX917577 JFS917577:JFT917577 JPO917577:JPP917577 JZK917577:JZL917577 KJG917577:KJH917577 KTC917577:KTD917577 LCY917577:LCZ917577 LMU917577:LMV917577 LWQ917577:LWR917577 MGM917577:MGN917577 MQI917577:MQJ917577 NAE917577:NAF917577 NKA917577:NKB917577 NTW917577:NTX917577 ODS917577:ODT917577 ONO917577:ONP917577 OXK917577:OXL917577 PHG917577:PHH917577 PRC917577:PRD917577 QAY917577:QAZ917577 QKU917577:QKV917577 QUQ917577:QUR917577 REM917577:REN917577 ROI917577:ROJ917577 RYE917577:RYF917577 SIA917577:SIB917577 SRW917577:SRX917577 TBS917577:TBT917577 TLO917577:TLP917577 TVK917577:TVL917577 UFG917577:UFH917577 UPC917577:UPD917577 UYY917577:UYZ917577 VIU917577:VIV917577 VSQ917577:VSR917577 WCM917577:WCN917577 WMI917577:WMJ917577 WWE917577:WWF917577 W983113:X983113 JS983113:JT983113 TO983113:TP983113 ADK983113:ADL983113 ANG983113:ANH983113 AXC983113:AXD983113 BGY983113:BGZ983113 BQU983113:BQV983113 CAQ983113:CAR983113 CKM983113:CKN983113 CUI983113:CUJ983113 DEE983113:DEF983113 DOA983113:DOB983113 DXW983113:DXX983113 EHS983113:EHT983113 ERO983113:ERP983113 FBK983113:FBL983113 FLG983113:FLH983113 FVC983113:FVD983113 GEY983113:GEZ983113 GOU983113:GOV983113 GYQ983113:GYR983113 HIM983113:HIN983113 HSI983113:HSJ983113 ICE983113:ICF983113 IMA983113:IMB983113 IVW983113:IVX983113 JFS983113:JFT983113 JPO983113:JPP983113 JZK983113:JZL983113 KJG983113:KJH983113 KTC983113:KTD983113 LCY983113:LCZ983113 LMU983113:LMV983113 LWQ983113:LWR983113 MGM983113:MGN983113 MQI983113:MQJ983113 NAE983113:NAF983113 NKA983113:NKB983113 NTW983113:NTX983113 ODS983113:ODT983113 ONO983113:ONP983113 OXK983113:OXL983113 PHG983113:PHH983113 PRC983113:PRD983113 QAY983113:QAZ983113 QKU983113:QKV983113 QUQ983113:QUR983113 REM983113:REN983113 ROI983113:ROJ983113 RYE983113:RYF983113 SIA983113:SIB983113 SRW983113:SRX983113 TBS983113:TBT983113 TLO983113:TLP983113 TVK983113:TVL983113 UFG983113:UFH983113 UPC983113:UPD983113 UYY983113:UYZ983113 VIU983113:VIV983113 VSQ983113:VSR983113 WCM983113:WCN983113 WMI983113:WMJ983113 WWE983113:WWF983113 AD73 JZ73 TV73 ADR73 ANN73 AXJ73 BHF73 BRB73 CAX73 CKT73 CUP73 DEL73 DOH73 DYD73 EHZ73 ERV73 FBR73 FLN73 FVJ73 GFF73 GPB73 GYX73 HIT73 HSP73 ICL73 IMH73 IWD73 JFZ73 JPV73 JZR73 KJN73 KTJ73 LDF73 LNB73 LWX73 MGT73 MQP73 NAL73 NKH73 NUD73 ODZ73 ONV73 OXR73 PHN73 PRJ73 QBF73 QLB73 QUX73 RET73 ROP73 RYL73 SIH73 SSD73 TBZ73 TLV73 TVR73 UFN73 UPJ73 UZF73 VJB73 VSX73 WCT73 WMP73 WWL73 AD65609 JZ65609 TV65609 ADR65609 ANN65609 AXJ65609 BHF65609 BRB65609 CAX65609 CKT65609 CUP65609 DEL65609 DOH65609 DYD65609 EHZ65609 ERV65609 FBR65609 FLN65609 FVJ65609 GFF65609 GPB65609 GYX65609 HIT65609 HSP65609 ICL65609 IMH65609 IWD65609 JFZ65609 JPV65609 JZR65609 KJN65609 KTJ65609 LDF65609 LNB65609 LWX65609 MGT65609 MQP65609 NAL65609 NKH65609 NUD65609 ODZ65609 ONV65609 OXR65609 PHN65609 PRJ65609 QBF65609 QLB65609 QUX65609 RET65609 ROP65609 RYL65609 SIH65609 SSD65609 TBZ65609 TLV65609 TVR65609 UFN65609 UPJ65609 UZF65609 VJB65609 VSX65609 WCT65609 WMP65609 WWL65609 AD131145 JZ131145 TV131145 ADR131145 ANN131145 AXJ131145 BHF131145 BRB131145 CAX131145 CKT131145 CUP131145 DEL131145 DOH131145 DYD131145 EHZ131145 ERV131145 FBR131145 FLN131145 FVJ131145 GFF131145 GPB131145 GYX131145 HIT131145 HSP131145 ICL131145 IMH131145 IWD131145 JFZ131145 JPV131145 JZR131145 KJN131145 KTJ131145 LDF131145 LNB131145 LWX131145 MGT131145 MQP131145 NAL131145 NKH131145 NUD131145 ODZ131145 ONV131145 OXR131145 PHN131145 PRJ131145 QBF131145 QLB131145 QUX131145 RET131145 ROP131145 RYL131145 SIH131145 SSD131145 TBZ131145 TLV131145 TVR131145 UFN131145 UPJ131145 UZF131145 VJB131145 VSX131145 WCT131145 WMP131145 WWL131145 AD196681 JZ196681 TV196681 ADR196681 ANN196681 AXJ196681 BHF196681 BRB196681 CAX196681 CKT196681 CUP196681 DEL196681 DOH196681 DYD196681 EHZ196681 ERV196681 FBR196681 FLN196681 FVJ196681 GFF196681 GPB196681 GYX196681 HIT196681 HSP196681 ICL196681 IMH196681 IWD196681 JFZ196681 JPV196681 JZR196681 KJN196681 KTJ196681 LDF196681 LNB196681 LWX196681 MGT196681 MQP196681 NAL196681 NKH196681 NUD196681 ODZ196681 ONV196681 OXR196681 PHN196681 PRJ196681 QBF196681 QLB196681 QUX196681 RET196681 ROP196681 RYL196681 SIH196681 SSD196681 TBZ196681 TLV196681 TVR196681 UFN196681 UPJ196681 UZF196681 VJB196681 VSX196681 WCT196681 WMP196681 WWL196681 AD262217 JZ262217 TV262217 ADR262217 ANN262217 AXJ262217 BHF262217 BRB262217 CAX262217 CKT262217 CUP262217 DEL262217 DOH262217 DYD262217 EHZ262217 ERV262217 FBR262217 FLN262217 FVJ262217 GFF262217 GPB262217 GYX262217 HIT262217 HSP262217 ICL262217 IMH262217 IWD262217 JFZ262217 JPV262217 JZR262217 KJN262217 KTJ262217 LDF262217 LNB262217 LWX262217 MGT262217 MQP262217 NAL262217 NKH262217 NUD262217 ODZ262217 ONV262217 OXR262217 PHN262217 PRJ262217 QBF262217 QLB262217 QUX262217 RET262217 ROP262217 RYL262217 SIH262217 SSD262217 TBZ262217 TLV262217 TVR262217 UFN262217 UPJ262217 UZF262217 VJB262217 VSX262217 WCT262217 WMP262217 WWL262217 AD327753 JZ327753 TV327753 ADR327753 ANN327753 AXJ327753 BHF327753 BRB327753 CAX327753 CKT327753 CUP327753 DEL327753 DOH327753 DYD327753 EHZ327753 ERV327753 FBR327753 FLN327753 FVJ327753 GFF327753 GPB327753 GYX327753 HIT327753 HSP327753 ICL327753 IMH327753 IWD327753 JFZ327753 JPV327753 JZR327753 KJN327753 KTJ327753 LDF327753 LNB327753 LWX327753 MGT327753 MQP327753 NAL327753 NKH327753 NUD327753 ODZ327753 ONV327753 OXR327753 PHN327753 PRJ327753 QBF327753 QLB327753 QUX327753 RET327753 ROP327753 RYL327753 SIH327753 SSD327753 TBZ327753 TLV327753 TVR327753 UFN327753 UPJ327753 UZF327753 VJB327753 VSX327753 WCT327753 WMP327753 WWL327753 AD393289 JZ393289 TV393289 ADR393289 ANN393289 AXJ393289 BHF393289 BRB393289 CAX393289 CKT393289 CUP393289 DEL393289 DOH393289 DYD393289 EHZ393289 ERV393289 FBR393289 FLN393289 FVJ393289 GFF393289 GPB393289 GYX393289 HIT393289 HSP393289 ICL393289 IMH393289 IWD393289 JFZ393289 JPV393289 JZR393289 KJN393289 KTJ393289 LDF393289 LNB393289 LWX393289 MGT393289 MQP393289 NAL393289 NKH393289 NUD393289 ODZ393289 ONV393289 OXR393289 PHN393289 PRJ393289 QBF393289 QLB393289 QUX393289 RET393289 ROP393289 RYL393289 SIH393289 SSD393289 TBZ393289 TLV393289 TVR393289 UFN393289 UPJ393289 UZF393289 VJB393289 VSX393289 WCT393289 WMP393289 WWL393289 AD458825 JZ458825 TV458825 ADR458825 ANN458825 AXJ458825 BHF458825 BRB458825 CAX458825 CKT458825 CUP458825 DEL458825 DOH458825 DYD458825 EHZ458825 ERV458825 FBR458825 FLN458825 FVJ458825 GFF458825 GPB458825 GYX458825 HIT458825 HSP458825 ICL458825 IMH458825 IWD458825 JFZ458825 JPV458825 JZR458825 KJN458825 KTJ458825 LDF458825 LNB458825 LWX458825 MGT458825 MQP458825 NAL458825 NKH458825 NUD458825 ODZ458825 ONV458825 OXR458825 PHN458825 PRJ458825 QBF458825 QLB458825 QUX458825 RET458825 ROP458825 RYL458825 SIH458825 SSD458825 TBZ458825 TLV458825 TVR458825 UFN458825 UPJ458825 UZF458825 VJB458825 VSX458825 WCT458825 WMP458825 WWL458825 AD524361 JZ524361 TV524361 ADR524361 ANN524361 AXJ524361 BHF524361 BRB524361 CAX524361 CKT524361 CUP524361 DEL524361 DOH524361 DYD524361 EHZ524361 ERV524361 FBR524361 FLN524361 FVJ524361 GFF524361 GPB524361 GYX524361 HIT524361 HSP524361 ICL524361 IMH524361 IWD524361 JFZ524361 JPV524361 JZR524361 KJN524361 KTJ524361 LDF524361 LNB524361 LWX524361 MGT524361 MQP524361 NAL524361 NKH524361 NUD524361 ODZ524361 ONV524361 OXR524361 PHN524361 PRJ524361 QBF524361 QLB524361 QUX524361 RET524361 ROP524361 RYL524361 SIH524361 SSD524361 TBZ524361 TLV524361 TVR524361 UFN524361 UPJ524361 UZF524361 VJB524361 VSX524361 WCT524361 WMP524361 WWL524361 AD589897 JZ589897 TV589897 ADR589897 ANN589897 AXJ589897 BHF589897 BRB589897 CAX589897 CKT589897 CUP589897 DEL589897 DOH589897 DYD589897 EHZ589897 ERV589897 FBR589897 FLN589897 FVJ589897 GFF589897 GPB589897 GYX589897 HIT589897 HSP589897 ICL589897 IMH589897 IWD589897 JFZ589897 JPV589897 JZR589897 KJN589897 KTJ589897 LDF589897 LNB589897 LWX589897 MGT589897 MQP589897 NAL589897 NKH589897 NUD589897 ODZ589897 ONV589897 OXR589897 PHN589897 PRJ589897 QBF589897 QLB589897 QUX589897 RET589897 ROP589897 RYL589897 SIH589897 SSD589897 TBZ589897 TLV589897 TVR589897 UFN589897 UPJ589897 UZF589897 VJB589897 VSX589897 WCT589897 WMP589897 WWL589897 AD655433 JZ655433 TV655433 ADR655433 ANN655433 AXJ655433 BHF655433 BRB655433 CAX655433 CKT655433 CUP655433 DEL655433 DOH655433 DYD655433 EHZ655433 ERV655433 FBR655433 FLN655433 FVJ655433 GFF655433 GPB655433 GYX655433 HIT655433 HSP655433 ICL655433 IMH655433 IWD655433 JFZ655433 JPV655433 JZR655433 KJN655433 KTJ655433 LDF655433 LNB655433 LWX655433 MGT655433 MQP655433 NAL655433 NKH655433 NUD655433 ODZ655433 ONV655433 OXR655433 PHN655433 PRJ655433 QBF655433 QLB655433 QUX655433 RET655433 ROP655433 RYL655433 SIH655433 SSD655433 TBZ655433 TLV655433 TVR655433 UFN655433 UPJ655433 UZF655433 VJB655433 VSX655433 WCT655433 WMP655433 WWL655433 AD720969 JZ720969 TV720969 ADR720969 ANN720969 AXJ720969 BHF720969 BRB720969 CAX720969 CKT720969 CUP720969 DEL720969 DOH720969 DYD720969 EHZ720969 ERV720969 FBR720969 FLN720969 FVJ720969 GFF720969 GPB720969 GYX720969 HIT720969 HSP720969 ICL720969 IMH720969 IWD720969 JFZ720969 JPV720969 JZR720969 KJN720969 KTJ720969 LDF720969 LNB720969 LWX720969 MGT720969 MQP720969 NAL720969 NKH720969 NUD720969 ODZ720969 ONV720969 OXR720969 PHN720969 PRJ720969 QBF720969 QLB720969 QUX720969 RET720969 ROP720969 RYL720969 SIH720969 SSD720969 TBZ720969 TLV720969 TVR720969 UFN720969 UPJ720969 UZF720969 VJB720969 VSX720969 WCT720969 WMP720969 WWL720969 AD786505 JZ786505 TV786505 ADR786505 ANN786505 AXJ786505 BHF786505 BRB786505 CAX786505 CKT786505 CUP786505 DEL786505 DOH786505 DYD786505 EHZ786505 ERV786505 FBR786505 FLN786505 FVJ786505 GFF786505 GPB786505 GYX786505 HIT786505 HSP786505 ICL786505 IMH786505 IWD786505 JFZ786505 JPV786505 JZR786505 KJN786505 KTJ786505 LDF786505 LNB786505 LWX786505 MGT786505 MQP786505 NAL786505 NKH786505 NUD786505 ODZ786505 ONV786505 OXR786505 PHN786505 PRJ786505 QBF786505 QLB786505 QUX786505 RET786505 ROP786505 RYL786505 SIH786505 SSD786505 TBZ786505 TLV786505 TVR786505 UFN786505 UPJ786505 UZF786505 VJB786505 VSX786505 WCT786505 WMP786505 WWL786505 AD852041 JZ852041 TV852041 ADR852041 ANN852041 AXJ852041 BHF852041 BRB852041 CAX852041 CKT852041 CUP852041 DEL852041 DOH852041 DYD852041 EHZ852041 ERV852041 FBR852041 FLN852041 FVJ852041 GFF852041 GPB852041 GYX852041 HIT852041 HSP852041 ICL852041 IMH852041 IWD852041 JFZ852041 JPV852041 JZR852041 KJN852041 KTJ852041 LDF852041 LNB852041 LWX852041 MGT852041 MQP852041 NAL852041 NKH852041 NUD852041 ODZ852041 ONV852041 OXR852041 PHN852041 PRJ852041 QBF852041 QLB852041 QUX852041 RET852041 ROP852041 RYL852041 SIH852041 SSD852041 TBZ852041 TLV852041 TVR852041 UFN852041 UPJ852041 UZF852041 VJB852041 VSX852041 WCT852041 WMP852041 WWL852041 AD917577 JZ917577 TV917577 ADR917577 ANN917577 AXJ917577 BHF917577 BRB917577 CAX917577 CKT917577 CUP917577 DEL917577 DOH917577 DYD917577 EHZ917577 ERV917577 FBR917577 FLN917577 FVJ917577 GFF917577 GPB917577 GYX917577 HIT917577 HSP917577 ICL917577 IMH917577 IWD917577 JFZ917577 JPV917577 JZR917577 KJN917577 KTJ917577 LDF917577 LNB917577 LWX917577 MGT917577 MQP917577 NAL917577 NKH917577 NUD917577 ODZ917577 ONV917577 OXR917577 PHN917577 PRJ917577 QBF917577 QLB917577 QUX917577 RET917577 ROP917577 RYL917577 SIH917577 SSD917577 TBZ917577 TLV917577 TVR917577 UFN917577 UPJ917577 UZF917577 VJB917577 VSX917577 WCT917577 WMP917577 WWL917577 AD983113 JZ983113 TV983113 ADR983113 ANN983113 AXJ983113 BHF983113 BRB983113 CAX983113 CKT983113 CUP983113 DEL983113 DOH983113 DYD983113 EHZ983113 ERV983113 FBR983113 FLN983113 FVJ983113 GFF983113 GPB983113 GYX983113 HIT983113 HSP983113 ICL983113 IMH983113 IWD983113 JFZ983113 JPV983113 JZR983113 KJN983113 KTJ983113 LDF983113 LNB983113 LWX983113 MGT983113 MQP983113 NAL983113 NKH983113 NUD983113 ODZ983113 ONV983113 OXR983113 PHN983113 PRJ983113 QBF983113 QLB983113 QUX983113 RET983113 ROP983113 RYL983113 SIH983113 SSD983113 TBZ983113 TLV983113 TVR983113 UFN983113 UPJ983113 UZF983113 VJB983113 VSX983113 WCT983113 WMP983113 WWL983113 AH73 KD73 TZ73 ADV73 ANR73 AXN73 BHJ73 BRF73 CBB73 CKX73 CUT73 DEP73 DOL73 DYH73 EID73 ERZ73 FBV73 FLR73 FVN73 GFJ73 GPF73 GZB73 HIX73 HST73 ICP73 IML73 IWH73 JGD73 JPZ73 JZV73 KJR73 KTN73 LDJ73 LNF73 LXB73 MGX73 MQT73 NAP73 NKL73 NUH73 OED73 ONZ73 OXV73 PHR73 PRN73 QBJ73 QLF73 QVB73 REX73 ROT73 RYP73 SIL73 SSH73 TCD73 TLZ73 TVV73 UFR73 UPN73 UZJ73 VJF73 VTB73 WCX73 WMT73 WWP73 AH65609 KD65609 TZ65609 ADV65609 ANR65609 AXN65609 BHJ65609 BRF65609 CBB65609 CKX65609 CUT65609 DEP65609 DOL65609 DYH65609 EID65609 ERZ65609 FBV65609 FLR65609 FVN65609 GFJ65609 GPF65609 GZB65609 HIX65609 HST65609 ICP65609 IML65609 IWH65609 JGD65609 JPZ65609 JZV65609 KJR65609 KTN65609 LDJ65609 LNF65609 LXB65609 MGX65609 MQT65609 NAP65609 NKL65609 NUH65609 OED65609 ONZ65609 OXV65609 PHR65609 PRN65609 QBJ65609 QLF65609 QVB65609 REX65609 ROT65609 RYP65609 SIL65609 SSH65609 TCD65609 TLZ65609 TVV65609 UFR65609 UPN65609 UZJ65609 VJF65609 VTB65609 WCX65609 WMT65609 WWP65609 AH131145 KD131145 TZ131145 ADV131145 ANR131145 AXN131145 BHJ131145 BRF131145 CBB131145 CKX131145 CUT131145 DEP131145 DOL131145 DYH131145 EID131145 ERZ131145 FBV131145 FLR131145 FVN131145 GFJ131145 GPF131145 GZB131145 HIX131145 HST131145 ICP131145 IML131145 IWH131145 JGD131145 JPZ131145 JZV131145 KJR131145 KTN131145 LDJ131145 LNF131145 LXB131145 MGX131145 MQT131145 NAP131145 NKL131145 NUH131145 OED131145 ONZ131145 OXV131145 PHR131145 PRN131145 QBJ131145 QLF131145 QVB131145 REX131145 ROT131145 RYP131145 SIL131145 SSH131145 TCD131145 TLZ131145 TVV131145 UFR131145 UPN131145 UZJ131145 VJF131145 VTB131145 WCX131145 WMT131145 WWP131145 AH196681 KD196681 TZ196681 ADV196681 ANR196681 AXN196681 BHJ196681 BRF196681 CBB196681 CKX196681 CUT196681 DEP196681 DOL196681 DYH196681 EID196681 ERZ196681 FBV196681 FLR196681 FVN196681 GFJ196681 GPF196681 GZB196681 HIX196681 HST196681 ICP196681 IML196681 IWH196681 JGD196681 JPZ196681 JZV196681 KJR196681 KTN196681 LDJ196681 LNF196681 LXB196681 MGX196681 MQT196681 NAP196681 NKL196681 NUH196681 OED196681 ONZ196681 OXV196681 PHR196681 PRN196681 QBJ196681 QLF196681 QVB196681 REX196681 ROT196681 RYP196681 SIL196681 SSH196681 TCD196681 TLZ196681 TVV196681 UFR196681 UPN196681 UZJ196681 VJF196681 VTB196681 WCX196681 WMT196681 WWP196681 AH262217 KD262217 TZ262217 ADV262217 ANR262217 AXN262217 BHJ262217 BRF262217 CBB262217 CKX262217 CUT262217 DEP262217 DOL262217 DYH262217 EID262217 ERZ262217 FBV262217 FLR262217 FVN262217 GFJ262217 GPF262217 GZB262217 HIX262217 HST262217 ICP262217 IML262217 IWH262217 JGD262217 JPZ262217 JZV262217 KJR262217 KTN262217 LDJ262217 LNF262217 LXB262217 MGX262217 MQT262217 NAP262217 NKL262217 NUH262217 OED262217 ONZ262217 OXV262217 PHR262217 PRN262217 QBJ262217 QLF262217 QVB262217 REX262217 ROT262217 RYP262217 SIL262217 SSH262217 TCD262217 TLZ262217 TVV262217 UFR262217 UPN262217 UZJ262217 VJF262217 VTB262217 WCX262217 WMT262217 WWP262217 AH327753 KD327753 TZ327753 ADV327753 ANR327753 AXN327753 BHJ327753 BRF327753 CBB327753 CKX327753 CUT327753 DEP327753 DOL327753 DYH327753 EID327753 ERZ327753 FBV327753 FLR327753 FVN327753 GFJ327753 GPF327753 GZB327753 HIX327753 HST327753 ICP327753 IML327753 IWH327753 JGD327753 JPZ327753 JZV327753 KJR327753 KTN327753 LDJ327753 LNF327753 LXB327753 MGX327753 MQT327753 NAP327753 NKL327753 NUH327753 OED327753 ONZ327753 OXV327753 PHR327753 PRN327753 QBJ327753 QLF327753 QVB327753 REX327753 ROT327753 RYP327753 SIL327753 SSH327753 TCD327753 TLZ327753 TVV327753 UFR327753 UPN327753 UZJ327753 VJF327753 VTB327753 WCX327753 WMT327753 WWP327753 AH393289 KD393289 TZ393289 ADV393289 ANR393289 AXN393289 BHJ393289 BRF393289 CBB393289 CKX393289 CUT393289 DEP393289 DOL393289 DYH393289 EID393289 ERZ393289 FBV393289 FLR393289 FVN393289 GFJ393289 GPF393289 GZB393289 HIX393289 HST393289 ICP393289 IML393289 IWH393289 JGD393289 JPZ393289 JZV393289 KJR393289 KTN393289 LDJ393289 LNF393289 LXB393289 MGX393289 MQT393289 NAP393289 NKL393289 NUH393289 OED393289 ONZ393289 OXV393289 PHR393289 PRN393289 QBJ393289 QLF393289 QVB393289 REX393289 ROT393289 RYP393289 SIL393289 SSH393289 TCD393289 TLZ393289 TVV393289 UFR393289 UPN393289 UZJ393289 VJF393289 VTB393289 WCX393289 WMT393289 WWP393289 AH458825 KD458825 TZ458825 ADV458825 ANR458825 AXN458825 BHJ458825 BRF458825 CBB458825 CKX458825 CUT458825 DEP458825 DOL458825 DYH458825 EID458825 ERZ458825 FBV458825 FLR458825 FVN458825 GFJ458825 GPF458825 GZB458825 HIX458825 HST458825 ICP458825 IML458825 IWH458825 JGD458825 JPZ458825 JZV458825 KJR458825 KTN458825 LDJ458825 LNF458825 LXB458825 MGX458825 MQT458825 NAP458825 NKL458825 NUH458825 OED458825 ONZ458825 OXV458825 PHR458825 PRN458825 QBJ458825 QLF458825 QVB458825 REX458825 ROT458825 RYP458825 SIL458825 SSH458825 TCD458825 TLZ458825 TVV458825 UFR458825 UPN458825 UZJ458825 VJF458825 VTB458825 WCX458825 WMT458825 WWP458825 AH524361 KD524361 TZ524361 ADV524361 ANR524361 AXN524361 BHJ524361 BRF524361 CBB524361 CKX524361 CUT524361 DEP524361 DOL524361 DYH524361 EID524361 ERZ524361 FBV524361 FLR524361 FVN524361 GFJ524361 GPF524361 GZB524361 HIX524361 HST524361 ICP524361 IML524361 IWH524361 JGD524361 JPZ524361 JZV524361 KJR524361 KTN524361 LDJ524361 LNF524361 LXB524361 MGX524361 MQT524361 NAP524361 NKL524361 NUH524361 OED524361 ONZ524361 OXV524361 PHR524361 PRN524361 QBJ524361 QLF524361 QVB524361 REX524361 ROT524361 RYP524361 SIL524361 SSH524361 TCD524361 TLZ524361 TVV524361 UFR524361 UPN524361 UZJ524361 VJF524361 VTB524361 WCX524361 WMT524361 WWP524361 AH589897 KD589897 TZ589897 ADV589897 ANR589897 AXN589897 BHJ589897 BRF589897 CBB589897 CKX589897 CUT589897 DEP589897 DOL589897 DYH589897 EID589897 ERZ589897 FBV589897 FLR589897 FVN589897 GFJ589897 GPF589897 GZB589897 HIX589897 HST589897 ICP589897 IML589897 IWH589897 JGD589897 JPZ589897 JZV589897 KJR589897 KTN589897 LDJ589897 LNF589897 LXB589897 MGX589897 MQT589897 NAP589897 NKL589897 NUH589897 OED589897 ONZ589897 OXV589897 PHR589897 PRN589897 QBJ589897 QLF589897 QVB589897 REX589897 ROT589897 RYP589897 SIL589897 SSH589897 TCD589897 TLZ589897 TVV589897 UFR589897 UPN589897 UZJ589897 VJF589897 VTB589897 WCX589897 WMT589897 WWP589897 AH655433 KD655433 TZ655433 ADV655433 ANR655433 AXN655433 BHJ655433 BRF655433 CBB655433 CKX655433 CUT655433 DEP655433 DOL655433 DYH655433 EID655433 ERZ655433 FBV655433 FLR655433 FVN655433 GFJ655433 GPF655433 GZB655433 HIX655433 HST655433 ICP655433 IML655433 IWH655433 JGD655433 JPZ655433 JZV655433 KJR655433 KTN655433 LDJ655433 LNF655433 LXB655433 MGX655433 MQT655433 NAP655433 NKL655433 NUH655433 OED655433 ONZ655433 OXV655433 PHR655433 PRN655433 QBJ655433 QLF655433 QVB655433 REX655433 ROT655433 RYP655433 SIL655433 SSH655433 TCD655433 TLZ655433 TVV655433 UFR655433 UPN655433 UZJ655433 VJF655433 VTB655433 WCX655433 WMT655433 WWP655433 AH720969 KD720969 TZ720969 ADV720969 ANR720969 AXN720969 BHJ720969 BRF720969 CBB720969 CKX720969 CUT720969 DEP720969 DOL720969 DYH720969 EID720969 ERZ720969 FBV720969 FLR720969 FVN720969 GFJ720969 GPF720969 GZB720969 HIX720969 HST720969 ICP720969 IML720969 IWH720969 JGD720969 JPZ720969 JZV720969 KJR720969 KTN720969 LDJ720969 LNF720969 LXB720969 MGX720969 MQT720969 NAP720969 NKL720969 NUH720969 OED720969 ONZ720969 OXV720969 PHR720969 PRN720969 QBJ720969 QLF720969 QVB720969 REX720969 ROT720969 RYP720969 SIL720969 SSH720969 TCD720969 TLZ720969 TVV720969 UFR720969 UPN720969 UZJ720969 VJF720969 VTB720969 WCX720969 WMT720969 WWP720969 AH786505 KD786505 TZ786505 ADV786505 ANR786505 AXN786505 BHJ786505 BRF786505 CBB786505 CKX786505 CUT786505 DEP786505 DOL786505 DYH786505 EID786505 ERZ786505 FBV786505 FLR786505 FVN786505 GFJ786505 GPF786505 GZB786505 HIX786505 HST786505 ICP786505 IML786505 IWH786505 JGD786505 JPZ786505 JZV786505 KJR786505 KTN786505 LDJ786505 LNF786505 LXB786505 MGX786505 MQT786505 NAP786505 NKL786505 NUH786505 OED786505 ONZ786505 OXV786505 PHR786505 PRN786505 QBJ786505 QLF786505 QVB786505 REX786505 ROT786505 RYP786505 SIL786505 SSH786505 TCD786505 TLZ786505 TVV786505 UFR786505 UPN786505 UZJ786505 VJF786505 VTB786505 WCX786505 WMT786505 WWP786505 AH852041 KD852041 TZ852041 ADV852041 ANR852041 AXN852041 BHJ852041 BRF852041 CBB852041 CKX852041 CUT852041 DEP852041 DOL852041 DYH852041 EID852041 ERZ852041 FBV852041 FLR852041 FVN852041 GFJ852041 GPF852041 GZB852041 HIX852041 HST852041 ICP852041 IML852041 IWH852041 JGD852041 JPZ852041 JZV852041 KJR852041 KTN852041 LDJ852041 LNF852041 LXB852041 MGX852041 MQT852041 NAP852041 NKL852041 NUH852041 OED852041 ONZ852041 OXV852041 PHR852041 PRN852041 QBJ852041 QLF852041 QVB852041 REX852041 ROT852041 RYP852041 SIL852041 SSH852041 TCD852041 TLZ852041 TVV852041 UFR852041 UPN852041 UZJ852041 VJF852041 VTB852041 WCX852041 WMT852041 WWP852041 AH917577 KD917577 TZ917577 ADV917577 ANR917577 AXN917577 BHJ917577 BRF917577 CBB917577 CKX917577 CUT917577 DEP917577 DOL917577 DYH917577 EID917577 ERZ917577 FBV917577 FLR917577 FVN917577 GFJ917577 GPF917577 GZB917577 HIX917577 HST917577 ICP917577 IML917577 IWH917577 JGD917577 JPZ917577 JZV917577 KJR917577 KTN917577 LDJ917577 LNF917577 LXB917577 MGX917577 MQT917577 NAP917577 NKL917577 NUH917577 OED917577 ONZ917577 OXV917577 PHR917577 PRN917577 QBJ917577 QLF917577 QVB917577 REX917577 ROT917577 RYP917577 SIL917577 SSH917577 TCD917577 TLZ917577 TVV917577 UFR917577 UPN917577 UZJ917577 VJF917577 VTB917577 WCX917577 WMT917577 WWP917577 AH983113 KD983113 TZ983113 ADV983113 ANR983113 AXN983113 BHJ983113 BRF983113 CBB983113 CKX983113 CUT983113 DEP983113 DOL983113 DYH983113 EID983113 ERZ983113 FBV983113 FLR983113 FVN983113 GFJ983113 GPF983113 GZB983113 HIX983113 HST983113 ICP983113 IML983113 IWH983113 JGD983113 JPZ983113 JZV983113 KJR983113 KTN983113 LDJ983113 LNF983113 LXB983113 MGX983113 MQT983113 NAP983113 NKL983113 NUH983113 OED983113 ONZ983113 OXV983113 PHR983113 PRN983113 QBJ983113 QLF983113 QVB983113 REX983113 ROT983113 RYP983113 SIL983113 SSH983113 TCD983113 TLZ983113 TVV983113 UFR983113 UPN983113 UZJ983113 VJF983113 VTB983113 WCX983113 WMT983113 WWP983113 AO73 KK73 UG73 AEC73 ANY73 AXU73 BHQ73 BRM73 CBI73 CLE73 CVA73 DEW73 DOS73 DYO73 EIK73 ESG73 FCC73 FLY73 FVU73 GFQ73 GPM73 GZI73 HJE73 HTA73 ICW73 IMS73 IWO73 JGK73 JQG73 KAC73 KJY73 KTU73 LDQ73 LNM73 LXI73 MHE73 MRA73 NAW73 NKS73 NUO73 OEK73 OOG73 OYC73 PHY73 PRU73 QBQ73 QLM73 QVI73 RFE73 RPA73 RYW73 SIS73 SSO73 TCK73 TMG73 TWC73 UFY73 UPU73 UZQ73 VJM73 VTI73 WDE73 WNA73 WWW73 AO65609 KK65609 UG65609 AEC65609 ANY65609 AXU65609 BHQ65609 BRM65609 CBI65609 CLE65609 CVA65609 DEW65609 DOS65609 DYO65609 EIK65609 ESG65609 FCC65609 FLY65609 FVU65609 GFQ65609 GPM65609 GZI65609 HJE65609 HTA65609 ICW65609 IMS65609 IWO65609 JGK65609 JQG65609 KAC65609 KJY65609 KTU65609 LDQ65609 LNM65609 LXI65609 MHE65609 MRA65609 NAW65609 NKS65609 NUO65609 OEK65609 OOG65609 OYC65609 PHY65609 PRU65609 QBQ65609 QLM65609 QVI65609 RFE65609 RPA65609 RYW65609 SIS65609 SSO65609 TCK65609 TMG65609 TWC65609 UFY65609 UPU65609 UZQ65609 VJM65609 VTI65609 WDE65609 WNA65609 WWW65609 AO131145 KK131145 UG131145 AEC131145 ANY131145 AXU131145 BHQ131145 BRM131145 CBI131145 CLE131145 CVA131145 DEW131145 DOS131145 DYO131145 EIK131145 ESG131145 FCC131145 FLY131145 FVU131145 GFQ131145 GPM131145 GZI131145 HJE131145 HTA131145 ICW131145 IMS131145 IWO131145 JGK131145 JQG131145 KAC131145 KJY131145 KTU131145 LDQ131145 LNM131145 LXI131145 MHE131145 MRA131145 NAW131145 NKS131145 NUO131145 OEK131145 OOG131145 OYC131145 PHY131145 PRU131145 QBQ131145 QLM131145 QVI131145 RFE131145 RPA131145 RYW131145 SIS131145 SSO131145 TCK131145 TMG131145 TWC131145 UFY131145 UPU131145 UZQ131145 VJM131145 VTI131145 WDE131145 WNA131145 WWW131145 AO196681 KK196681 UG196681 AEC196681 ANY196681 AXU196681 BHQ196681 BRM196681 CBI196681 CLE196681 CVA196681 DEW196681 DOS196681 DYO196681 EIK196681 ESG196681 FCC196681 FLY196681 FVU196681 GFQ196681 GPM196681 GZI196681 HJE196681 HTA196681 ICW196681 IMS196681 IWO196681 JGK196681 JQG196681 KAC196681 KJY196681 KTU196681 LDQ196681 LNM196681 LXI196681 MHE196681 MRA196681 NAW196681 NKS196681 NUO196681 OEK196681 OOG196681 OYC196681 PHY196681 PRU196681 QBQ196681 QLM196681 QVI196681 RFE196681 RPA196681 RYW196681 SIS196681 SSO196681 TCK196681 TMG196681 TWC196681 UFY196681 UPU196681 UZQ196681 VJM196681 VTI196681 WDE196681 WNA196681 WWW196681 AO262217 KK262217 UG262217 AEC262217 ANY262217 AXU262217 BHQ262217 BRM262217 CBI262217 CLE262217 CVA262217 DEW262217 DOS262217 DYO262217 EIK262217 ESG262217 FCC262217 FLY262217 FVU262217 GFQ262217 GPM262217 GZI262217 HJE262217 HTA262217 ICW262217 IMS262217 IWO262217 JGK262217 JQG262217 KAC262217 KJY262217 KTU262217 LDQ262217 LNM262217 LXI262217 MHE262217 MRA262217 NAW262217 NKS262217 NUO262217 OEK262217 OOG262217 OYC262217 PHY262217 PRU262217 QBQ262217 QLM262217 QVI262217 RFE262217 RPA262217 RYW262217 SIS262217 SSO262217 TCK262217 TMG262217 TWC262217 UFY262217 UPU262217 UZQ262217 VJM262217 VTI262217 WDE262217 WNA262217 WWW262217 AO327753 KK327753 UG327753 AEC327753 ANY327753 AXU327753 BHQ327753 BRM327753 CBI327753 CLE327753 CVA327753 DEW327753 DOS327753 DYO327753 EIK327753 ESG327753 FCC327753 FLY327753 FVU327753 GFQ327753 GPM327753 GZI327753 HJE327753 HTA327753 ICW327753 IMS327753 IWO327753 JGK327753 JQG327753 KAC327753 KJY327753 KTU327753 LDQ327753 LNM327753 LXI327753 MHE327753 MRA327753 NAW327753 NKS327753 NUO327753 OEK327753 OOG327753 OYC327753 PHY327753 PRU327753 QBQ327753 QLM327753 QVI327753 RFE327753 RPA327753 RYW327753 SIS327753 SSO327753 TCK327753 TMG327753 TWC327753 UFY327753 UPU327753 UZQ327753 VJM327753 VTI327753 WDE327753 WNA327753 WWW327753 AO393289 KK393289 UG393289 AEC393289 ANY393289 AXU393289 BHQ393289 BRM393289 CBI393289 CLE393289 CVA393289 DEW393289 DOS393289 DYO393289 EIK393289 ESG393289 FCC393289 FLY393289 FVU393289 GFQ393289 GPM393289 GZI393289 HJE393289 HTA393289 ICW393289 IMS393289 IWO393289 JGK393289 JQG393289 KAC393289 KJY393289 KTU393289 LDQ393289 LNM393289 LXI393289 MHE393289 MRA393289 NAW393289 NKS393289 NUO393289 OEK393289 OOG393289 OYC393289 PHY393289 PRU393289 QBQ393289 QLM393289 QVI393289 RFE393289 RPA393289 RYW393289 SIS393289 SSO393289 TCK393289 TMG393289 TWC393289 UFY393289 UPU393289 UZQ393289 VJM393289 VTI393289 WDE393289 WNA393289 WWW393289 AO458825 KK458825 UG458825 AEC458825 ANY458825 AXU458825 BHQ458825 BRM458825 CBI458825 CLE458825 CVA458825 DEW458825 DOS458825 DYO458825 EIK458825 ESG458825 FCC458825 FLY458825 FVU458825 GFQ458825 GPM458825 GZI458825 HJE458825 HTA458825 ICW458825 IMS458825 IWO458825 JGK458825 JQG458825 KAC458825 KJY458825 KTU458825 LDQ458825 LNM458825 LXI458825 MHE458825 MRA458825 NAW458825 NKS458825 NUO458825 OEK458825 OOG458825 OYC458825 PHY458825 PRU458825 QBQ458825 QLM458825 QVI458825 RFE458825 RPA458825 RYW458825 SIS458825 SSO458825 TCK458825 TMG458825 TWC458825 UFY458825 UPU458825 UZQ458825 VJM458825 VTI458825 WDE458825 WNA458825 WWW458825 AO524361 KK524361 UG524361 AEC524361 ANY524361 AXU524361 BHQ524361 BRM524361 CBI524361 CLE524361 CVA524361 DEW524361 DOS524361 DYO524361 EIK524361 ESG524361 FCC524361 FLY524361 FVU524361 GFQ524361 GPM524361 GZI524361 HJE524361 HTA524361 ICW524361 IMS524361 IWO524361 JGK524361 JQG524361 KAC524361 KJY524361 KTU524361 LDQ524361 LNM524361 LXI524361 MHE524361 MRA524361 NAW524361 NKS524361 NUO524361 OEK524361 OOG524361 OYC524361 PHY524361 PRU524361 QBQ524361 QLM524361 QVI524361 RFE524361 RPA524361 RYW524361 SIS524361 SSO524361 TCK524361 TMG524361 TWC524361 UFY524361 UPU524361 UZQ524361 VJM524361 VTI524361 WDE524361 WNA524361 WWW524361 AO589897 KK589897 UG589897 AEC589897 ANY589897 AXU589897 BHQ589897 BRM589897 CBI589897 CLE589897 CVA589897 DEW589897 DOS589897 DYO589897 EIK589897 ESG589897 FCC589897 FLY589897 FVU589897 GFQ589897 GPM589897 GZI589897 HJE589897 HTA589897 ICW589897 IMS589897 IWO589897 JGK589897 JQG589897 KAC589897 KJY589897 KTU589897 LDQ589897 LNM589897 LXI589897 MHE589897 MRA589897 NAW589897 NKS589897 NUO589897 OEK589897 OOG589897 OYC589897 PHY589897 PRU589897 QBQ589897 QLM589897 QVI589897 RFE589897 RPA589897 RYW589897 SIS589897 SSO589897 TCK589897 TMG589897 TWC589897 UFY589897 UPU589897 UZQ589897 VJM589897 VTI589897 WDE589897 WNA589897 WWW589897 AO655433 KK655433 UG655433 AEC655433 ANY655433 AXU655433 BHQ655433 BRM655433 CBI655433 CLE655433 CVA655433 DEW655433 DOS655433 DYO655433 EIK655433 ESG655433 FCC655433 FLY655433 FVU655433 GFQ655433 GPM655433 GZI655433 HJE655433 HTA655433 ICW655433 IMS655433 IWO655433 JGK655433 JQG655433 KAC655433 KJY655433 KTU655433 LDQ655433 LNM655433 LXI655433 MHE655433 MRA655433 NAW655433 NKS655433 NUO655433 OEK655433 OOG655433 OYC655433 PHY655433 PRU655433 QBQ655433 QLM655433 QVI655433 RFE655433 RPA655433 RYW655433 SIS655433 SSO655433 TCK655433 TMG655433 TWC655433 UFY655433 UPU655433 UZQ655433 VJM655433 VTI655433 WDE655433 WNA655433 WWW655433 AO720969 KK720969 UG720969 AEC720969 ANY720969 AXU720969 BHQ720969 BRM720969 CBI720969 CLE720969 CVA720969 DEW720969 DOS720969 DYO720969 EIK720969 ESG720969 FCC720969 FLY720969 FVU720969 GFQ720969 GPM720969 GZI720969 HJE720969 HTA720969 ICW720969 IMS720969 IWO720969 JGK720969 JQG720969 KAC720969 KJY720969 KTU720969 LDQ720969 LNM720969 LXI720969 MHE720969 MRA720969 NAW720969 NKS720969 NUO720969 OEK720969 OOG720969 OYC720969 PHY720969 PRU720969 QBQ720969 QLM720969 QVI720969 RFE720969 RPA720969 RYW720969 SIS720969 SSO720969 TCK720969 TMG720969 TWC720969 UFY720969 UPU720969 UZQ720969 VJM720969 VTI720969 WDE720969 WNA720969 WWW720969 AO786505 KK786505 UG786505 AEC786505 ANY786505 AXU786505 BHQ786505 BRM786505 CBI786505 CLE786505 CVA786505 DEW786505 DOS786505 DYO786505 EIK786505 ESG786505 FCC786505 FLY786505 FVU786505 GFQ786505 GPM786505 GZI786505 HJE786505 HTA786505 ICW786505 IMS786505 IWO786505 JGK786505 JQG786505 KAC786505 KJY786505 KTU786505 LDQ786505 LNM786505 LXI786505 MHE786505 MRA786505 NAW786505 NKS786505 NUO786505 OEK786505 OOG786505 OYC786505 PHY786505 PRU786505 QBQ786505 QLM786505 QVI786505 RFE786505 RPA786505 RYW786505 SIS786505 SSO786505 TCK786505 TMG786505 TWC786505 UFY786505 UPU786505 UZQ786505 VJM786505 VTI786505 WDE786505 WNA786505 WWW786505 AO852041 KK852041 UG852041 AEC852041 ANY852041 AXU852041 BHQ852041 BRM852041 CBI852041 CLE852041 CVA852041 DEW852041 DOS852041 DYO852041 EIK852041 ESG852041 FCC852041 FLY852041 FVU852041 GFQ852041 GPM852041 GZI852041 HJE852041 HTA852041 ICW852041 IMS852041 IWO852041 JGK852041 JQG852041 KAC852041 KJY852041 KTU852041 LDQ852041 LNM852041 LXI852041 MHE852041 MRA852041 NAW852041 NKS852041 NUO852041 OEK852041 OOG852041 OYC852041 PHY852041 PRU852041 QBQ852041 QLM852041 QVI852041 RFE852041 RPA852041 RYW852041 SIS852041 SSO852041 TCK852041 TMG852041 TWC852041 UFY852041 UPU852041 UZQ852041 VJM852041 VTI852041 WDE852041 WNA852041 WWW852041 AO917577 KK917577 UG917577 AEC917577 ANY917577 AXU917577 BHQ917577 BRM917577 CBI917577 CLE917577 CVA917577 DEW917577 DOS917577 DYO917577 EIK917577 ESG917577 FCC917577 FLY917577 FVU917577 GFQ917577 GPM917577 GZI917577 HJE917577 HTA917577 ICW917577 IMS917577 IWO917577 JGK917577 JQG917577 KAC917577 KJY917577 KTU917577 LDQ917577 LNM917577 LXI917577 MHE917577 MRA917577 NAW917577 NKS917577 NUO917577 OEK917577 OOG917577 OYC917577 PHY917577 PRU917577 QBQ917577 QLM917577 QVI917577 RFE917577 RPA917577 RYW917577 SIS917577 SSO917577 TCK917577 TMG917577 TWC917577 UFY917577 UPU917577 UZQ917577 VJM917577 VTI917577 WDE917577 WNA917577 WWW917577 AO983113 KK983113 UG983113 AEC983113 ANY983113 AXU983113 BHQ983113 BRM983113 CBI983113 CLE983113 CVA983113 DEW983113 DOS983113 DYO983113 EIK983113 ESG983113 FCC983113 FLY983113 FVU983113 GFQ983113 GPM983113 GZI983113 HJE983113 HTA983113 ICW983113 IMS983113 IWO983113 JGK983113 JQG983113 KAC983113 KJY983113 KTU983113 LDQ983113 LNM983113 LXI983113 MHE983113 MRA983113 NAW983113 NKS983113 NUO983113 OEK983113 OOG983113 OYC983113 PHY983113 PRU983113 QBQ983113 QLM983113 QVI983113 RFE983113 RPA983113 RYW983113 SIS983113 SSO983113 TCK983113 TMG983113 TWC983113 UFY983113 UPU983113 UZQ983113 VJM983113 VTI983113 WDE983113 WNA983113 WWW983113 AS73 KO73 UK73 AEG73 AOC73 AXY73 BHU73 BRQ73 CBM73 CLI73 CVE73 DFA73 DOW73 DYS73 EIO73 ESK73 FCG73 FMC73 FVY73 GFU73 GPQ73 GZM73 HJI73 HTE73 IDA73 IMW73 IWS73 JGO73 JQK73 KAG73 KKC73 KTY73 LDU73 LNQ73 LXM73 MHI73 MRE73 NBA73 NKW73 NUS73 OEO73 OOK73 OYG73 PIC73 PRY73 QBU73 QLQ73 QVM73 RFI73 RPE73 RZA73 SIW73 SSS73 TCO73 TMK73 TWG73 UGC73 UPY73 UZU73 VJQ73 VTM73 WDI73 WNE73 WXA73 AS65609 KO65609 UK65609 AEG65609 AOC65609 AXY65609 BHU65609 BRQ65609 CBM65609 CLI65609 CVE65609 DFA65609 DOW65609 DYS65609 EIO65609 ESK65609 FCG65609 FMC65609 FVY65609 GFU65609 GPQ65609 GZM65609 HJI65609 HTE65609 IDA65609 IMW65609 IWS65609 JGO65609 JQK65609 KAG65609 KKC65609 KTY65609 LDU65609 LNQ65609 LXM65609 MHI65609 MRE65609 NBA65609 NKW65609 NUS65609 OEO65609 OOK65609 OYG65609 PIC65609 PRY65609 QBU65609 QLQ65609 QVM65609 RFI65609 RPE65609 RZA65609 SIW65609 SSS65609 TCO65609 TMK65609 TWG65609 UGC65609 UPY65609 UZU65609 VJQ65609 VTM65609 WDI65609 WNE65609 WXA65609 AS131145 KO131145 UK131145 AEG131145 AOC131145 AXY131145 BHU131145 BRQ131145 CBM131145 CLI131145 CVE131145 DFA131145 DOW131145 DYS131145 EIO131145 ESK131145 FCG131145 FMC131145 FVY131145 GFU131145 GPQ131145 GZM131145 HJI131145 HTE131145 IDA131145 IMW131145 IWS131145 JGO131145 JQK131145 KAG131145 KKC131145 KTY131145 LDU131145 LNQ131145 LXM131145 MHI131145 MRE131145 NBA131145 NKW131145 NUS131145 OEO131145 OOK131145 OYG131145 PIC131145 PRY131145 QBU131145 QLQ131145 QVM131145 RFI131145 RPE131145 RZA131145 SIW131145 SSS131145 TCO131145 TMK131145 TWG131145 UGC131145 UPY131145 UZU131145 VJQ131145 VTM131145 WDI131145 WNE131145 WXA131145 AS196681 KO196681 UK196681 AEG196681 AOC196681 AXY196681 BHU196681 BRQ196681 CBM196681 CLI196681 CVE196681 DFA196681 DOW196681 DYS196681 EIO196681 ESK196681 FCG196681 FMC196681 FVY196681 GFU196681 GPQ196681 GZM196681 HJI196681 HTE196681 IDA196681 IMW196681 IWS196681 JGO196681 JQK196681 KAG196681 KKC196681 KTY196681 LDU196681 LNQ196681 LXM196681 MHI196681 MRE196681 NBA196681 NKW196681 NUS196681 OEO196681 OOK196681 OYG196681 PIC196681 PRY196681 QBU196681 QLQ196681 QVM196681 RFI196681 RPE196681 RZA196681 SIW196681 SSS196681 TCO196681 TMK196681 TWG196681 UGC196681 UPY196681 UZU196681 VJQ196681 VTM196681 WDI196681 WNE196681 WXA196681 AS262217 KO262217 UK262217 AEG262217 AOC262217 AXY262217 BHU262217 BRQ262217 CBM262217 CLI262217 CVE262217 DFA262217 DOW262217 DYS262217 EIO262217 ESK262217 FCG262217 FMC262217 FVY262217 GFU262217 GPQ262217 GZM262217 HJI262217 HTE262217 IDA262217 IMW262217 IWS262217 JGO262217 JQK262217 KAG262217 KKC262217 KTY262217 LDU262217 LNQ262217 LXM262217 MHI262217 MRE262217 NBA262217 NKW262217 NUS262217 OEO262217 OOK262217 OYG262217 PIC262217 PRY262217 QBU262217 QLQ262217 QVM262217 RFI262217 RPE262217 RZA262217 SIW262217 SSS262217 TCO262217 TMK262217 TWG262217 UGC262217 UPY262217 UZU262217 VJQ262217 VTM262217 WDI262217 WNE262217 WXA262217 AS327753 KO327753 UK327753 AEG327753 AOC327753 AXY327753 BHU327753 BRQ327753 CBM327753 CLI327753 CVE327753 DFA327753 DOW327753 DYS327753 EIO327753 ESK327753 FCG327753 FMC327753 FVY327753 GFU327753 GPQ327753 GZM327753 HJI327753 HTE327753 IDA327753 IMW327753 IWS327753 JGO327753 JQK327753 KAG327753 KKC327753 KTY327753 LDU327753 LNQ327753 LXM327753 MHI327753 MRE327753 NBA327753 NKW327753 NUS327753 OEO327753 OOK327753 OYG327753 PIC327753 PRY327753 QBU327753 QLQ327753 QVM327753 RFI327753 RPE327753 RZA327753 SIW327753 SSS327753 TCO327753 TMK327753 TWG327753 UGC327753 UPY327753 UZU327753 VJQ327753 VTM327753 WDI327753 WNE327753 WXA327753 AS393289 KO393289 UK393289 AEG393289 AOC393289 AXY393289 BHU393289 BRQ393289 CBM393289 CLI393289 CVE393289 DFA393289 DOW393289 DYS393289 EIO393289 ESK393289 FCG393289 FMC393289 FVY393289 GFU393289 GPQ393289 GZM393289 HJI393289 HTE393289 IDA393289 IMW393289 IWS393289 JGO393289 JQK393289 KAG393289 KKC393289 KTY393289 LDU393289 LNQ393289 LXM393289 MHI393289 MRE393289 NBA393289 NKW393289 NUS393289 OEO393289 OOK393289 OYG393289 PIC393289 PRY393289 QBU393289 QLQ393289 QVM393289 RFI393289 RPE393289 RZA393289 SIW393289 SSS393289 TCO393289 TMK393289 TWG393289 UGC393289 UPY393289 UZU393289 VJQ393289 VTM393289 WDI393289 WNE393289 WXA393289 AS458825 KO458825 UK458825 AEG458825 AOC458825 AXY458825 BHU458825 BRQ458825 CBM458825 CLI458825 CVE458825 DFA458825 DOW458825 DYS458825 EIO458825 ESK458825 FCG458825 FMC458825 FVY458825 GFU458825 GPQ458825 GZM458825 HJI458825 HTE458825 IDA458825 IMW458825 IWS458825 JGO458825 JQK458825 KAG458825 KKC458825 KTY458825 LDU458825 LNQ458825 LXM458825 MHI458825 MRE458825 NBA458825 NKW458825 NUS458825 OEO458825 OOK458825 OYG458825 PIC458825 PRY458825 QBU458825 QLQ458825 QVM458825 RFI458825 RPE458825 RZA458825 SIW458825 SSS458825 TCO458825 TMK458825 TWG458825 UGC458825 UPY458825 UZU458825 VJQ458825 VTM458825 WDI458825 WNE458825 WXA458825 AS524361 KO524361 UK524361 AEG524361 AOC524361 AXY524361 BHU524361 BRQ524361 CBM524361 CLI524361 CVE524361 DFA524361 DOW524361 DYS524361 EIO524361 ESK524361 FCG524361 FMC524361 FVY524361 GFU524361 GPQ524361 GZM524361 HJI524361 HTE524361 IDA524361 IMW524361 IWS524361 JGO524361 JQK524361 KAG524361 KKC524361 KTY524361 LDU524361 LNQ524361 LXM524361 MHI524361 MRE524361 NBA524361 NKW524361 NUS524361 OEO524361 OOK524361 OYG524361 PIC524361 PRY524361 QBU524361 QLQ524361 QVM524361 RFI524361 RPE524361 RZA524361 SIW524361 SSS524361 TCO524361 TMK524361 TWG524361 UGC524361 UPY524361 UZU524361 VJQ524361 VTM524361 WDI524361 WNE524361 WXA524361 AS589897 KO589897 UK589897 AEG589897 AOC589897 AXY589897 BHU589897 BRQ589897 CBM589897 CLI589897 CVE589897 DFA589897 DOW589897 DYS589897 EIO589897 ESK589897 FCG589897 FMC589897 FVY589897 GFU589897 GPQ589897 GZM589897 HJI589897 HTE589897 IDA589897 IMW589897 IWS589897 JGO589897 JQK589897 KAG589897 KKC589897 KTY589897 LDU589897 LNQ589897 LXM589897 MHI589897 MRE589897 NBA589897 NKW589897 NUS589897 OEO589897 OOK589897 OYG589897 PIC589897 PRY589897 QBU589897 QLQ589897 QVM589897 RFI589897 RPE589897 RZA589897 SIW589897 SSS589897 TCO589897 TMK589897 TWG589897 UGC589897 UPY589897 UZU589897 VJQ589897 VTM589897 WDI589897 WNE589897 WXA589897 AS655433 KO655433 UK655433 AEG655433 AOC655433 AXY655433 BHU655433 BRQ655433 CBM655433 CLI655433 CVE655433 DFA655433 DOW655433 DYS655433 EIO655433 ESK655433 FCG655433 FMC655433 FVY655433 GFU655433 GPQ655433 GZM655433 HJI655433 HTE655433 IDA655433 IMW655433 IWS655433 JGO655433 JQK655433 KAG655433 KKC655433 KTY655433 LDU655433 LNQ655433 LXM655433 MHI655433 MRE655433 NBA655433 NKW655433 NUS655433 OEO655433 OOK655433 OYG655433 PIC655433 PRY655433 QBU655433 QLQ655433 QVM655433 RFI655433 RPE655433 RZA655433 SIW655433 SSS655433 TCO655433 TMK655433 TWG655433 UGC655433 UPY655433 UZU655433 VJQ655433 VTM655433 WDI655433 WNE655433 WXA655433 AS720969 KO720969 UK720969 AEG720969 AOC720969 AXY720969 BHU720969 BRQ720969 CBM720969 CLI720969 CVE720969 DFA720969 DOW720969 DYS720969 EIO720969 ESK720969 FCG720969 FMC720969 FVY720969 GFU720969 GPQ720969 GZM720969 HJI720969 HTE720969 IDA720969 IMW720969 IWS720969 JGO720969 JQK720969 KAG720969 KKC720969 KTY720969 LDU720969 LNQ720969 LXM720969 MHI720969 MRE720969 NBA720969 NKW720969 NUS720969 OEO720969 OOK720969 OYG720969 PIC720969 PRY720969 QBU720969 QLQ720969 QVM720969 RFI720969 RPE720969 RZA720969 SIW720969 SSS720969 TCO720969 TMK720969 TWG720969 UGC720969 UPY720969 UZU720969 VJQ720969 VTM720969 WDI720969 WNE720969 WXA720969 AS786505 KO786505 UK786505 AEG786505 AOC786505 AXY786505 BHU786505 BRQ786505 CBM786505 CLI786505 CVE786505 DFA786505 DOW786505 DYS786505 EIO786505 ESK786505 FCG786505 FMC786505 FVY786505 GFU786505 GPQ786505 GZM786505 HJI786505 HTE786505 IDA786505 IMW786505 IWS786505 JGO786505 JQK786505 KAG786505 KKC786505 KTY786505 LDU786505 LNQ786505 LXM786505 MHI786505 MRE786505 NBA786505 NKW786505 NUS786505 OEO786505 OOK786505 OYG786505 PIC786505 PRY786505 QBU786505 QLQ786505 QVM786505 RFI786505 RPE786505 RZA786505 SIW786505 SSS786505 TCO786505 TMK786505 TWG786505 UGC786505 UPY786505 UZU786505 VJQ786505 VTM786505 WDI786505 WNE786505 WXA786505 AS852041 KO852041 UK852041 AEG852041 AOC852041 AXY852041 BHU852041 BRQ852041 CBM852041 CLI852041 CVE852041 DFA852041 DOW852041 DYS852041 EIO852041 ESK852041 FCG852041 FMC852041 FVY852041 GFU852041 GPQ852041 GZM852041 HJI852041 HTE852041 IDA852041 IMW852041 IWS852041 JGO852041 JQK852041 KAG852041 KKC852041 KTY852041 LDU852041 LNQ852041 LXM852041 MHI852041 MRE852041 NBA852041 NKW852041 NUS852041 OEO852041 OOK852041 OYG852041 PIC852041 PRY852041 QBU852041 QLQ852041 QVM852041 RFI852041 RPE852041 RZA852041 SIW852041 SSS852041 TCO852041 TMK852041 TWG852041 UGC852041 UPY852041 UZU852041 VJQ852041 VTM852041 WDI852041 WNE852041 WXA852041 AS917577 KO917577 UK917577 AEG917577 AOC917577 AXY917577 BHU917577 BRQ917577 CBM917577 CLI917577 CVE917577 DFA917577 DOW917577 DYS917577 EIO917577 ESK917577 FCG917577 FMC917577 FVY917577 GFU917577 GPQ917577 GZM917577 HJI917577 HTE917577 IDA917577 IMW917577 IWS917577 JGO917577 JQK917577 KAG917577 KKC917577 KTY917577 LDU917577 LNQ917577 LXM917577 MHI917577 MRE917577 NBA917577 NKW917577 NUS917577 OEO917577 OOK917577 OYG917577 PIC917577 PRY917577 QBU917577 QLQ917577 QVM917577 RFI917577 RPE917577 RZA917577 SIW917577 SSS917577 TCO917577 TMK917577 TWG917577 UGC917577 UPY917577 UZU917577 VJQ917577 VTM917577 WDI917577 WNE917577 WXA917577 AS983113 KO983113 UK983113 AEG983113 AOC983113 AXY983113 BHU983113 BRQ983113 CBM983113 CLI983113 CVE983113 DFA983113 DOW983113 DYS983113 EIO983113 ESK983113 FCG983113 FMC983113 FVY983113 GFU983113 GPQ983113 GZM983113 HJI983113 HTE983113 IDA983113 IMW983113 IWS983113 JGO983113 JQK983113 KAG983113 KKC983113 KTY983113 LDU983113 LNQ983113 LXM983113 MHI983113 MRE983113 NBA983113 NKW983113 NUS983113 OEO983113 OOK983113 OYG983113 PIC983113 PRY983113 QBU983113 QLQ983113 QVM983113 RFI983113 RPE983113 RZA983113 SIW983113 SSS983113 TCO983113 TMK983113 TWG983113 UGC983113 UPY983113 UZU983113 VJQ983113 VTM983113 WDI983113 WNE983113 WXA983113 O45:O48 JK45:JK48 TG45:TG48 ADC45:ADC48 AMY45:AMY48 AWU45:AWU48 BGQ45:BGQ48 BQM45:BQM48 CAI45:CAI48 CKE45:CKE48 CUA45:CUA48 DDW45:DDW48 DNS45:DNS48 DXO45:DXO48 EHK45:EHK48 ERG45:ERG48 FBC45:FBC48 FKY45:FKY48 FUU45:FUU48 GEQ45:GEQ48 GOM45:GOM48 GYI45:GYI48 HIE45:HIE48 HSA45:HSA48 IBW45:IBW48 ILS45:ILS48 IVO45:IVO48 JFK45:JFK48 JPG45:JPG48 JZC45:JZC48 KIY45:KIY48 KSU45:KSU48 LCQ45:LCQ48 LMM45:LMM48 LWI45:LWI48 MGE45:MGE48 MQA45:MQA48 MZW45:MZW48 NJS45:NJS48 NTO45:NTO48 ODK45:ODK48 ONG45:ONG48 OXC45:OXC48 PGY45:PGY48 PQU45:PQU48 QAQ45:QAQ48 QKM45:QKM48 QUI45:QUI48 REE45:REE48 ROA45:ROA48 RXW45:RXW48 SHS45:SHS48 SRO45:SRO48 TBK45:TBK48 TLG45:TLG48 TVC45:TVC48 UEY45:UEY48 UOU45:UOU48 UYQ45:UYQ48 VIM45:VIM48 VSI45:VSI48 WCE45:WCE48 WMA45:WMA48 WVW45:WVW48 O65581:O65584 JK65581:JK65584 TG65581:TG65584 ADC65581:ADC65584 AMY65581:AMY65584 AWU65581:AWU65584 BGQ65581:BGQ65584 BQM65581:BQM65584 CAI65581:CAI65584 CKE65581:CKE65584 CUA65581:CUA65584 DDW65581:DDW65584 DNS65581:DNS65584 DXO65581:DXO65584 EHK65581:EHK65584 ERG65581:ERG65584 FBC65581:FBC65584 FKY65581:FKY65584 FUU65581:FUU65584 GEQ65581:GEQ65584 GOM65581:GOM65584 GYI65581:GYI65584 HIE65581:HIE65584 HSA65581:HSA65584 IBW65581:IBW65584 ILS65581:ILS65584 IVO65581:IVO65584 JFK65581:JFK65584 JPG65581:JPG65584 JZC65581:JZC65584 KIY65581:KIY65584 KSU65581:KSU65584 LCQ65581:LCQ65584 LMM65581:LMM65584 LWI65581:LWI65584 MGE65581:MGE65584 MQA65581:MQA65584 MZW65581:MZW65584 NJS65581:NJS65584 NTO65581:NTO65584 ODK65581:ODK65584 ONG65581:ONG65584 OXC65581:OXC65584 PGY65581:PGY65584 PQU65581:PQU65584 QAQ65581:QAQ65584 QKM65581:QKM65584 QUI65581:QUI65584 REE65581:REE65584 ROA65581:ROA65584 RXW65581:RXW65584 SHS65581:SHS65584 SRO65581:SRO65584 TBK65581:TBK65584 TLG65581:TLG65584 TVC65581:TVC65584 UEY65581:UEY65584 UOU65581:UOU65584 UYQ65581:UYQ65584 VIM65581:VIM65584 VSI65581:VSI65584 WCE65581:WCE65584 WMA65581:WMA65584 WVW65581:WVW65584 O131117:O131120 JK131117:JK131120 TG131117:TG131120 ADC131117:ADC131120 AMY131117:AMY131120 AWU131117:AWU131120 BGQ131117:BGQ131120 BQM131117:BQM131120 CAI131117:CAI131120 CKE131117:CKE131120 CUA131117:CUA131120 DDW131117:DDW131120 DNS131117:DNS131120 DXO131117:DXO131120 EHK131117:EHK131120 ERG131117:ERG131120 FBC131117:FBC131120 FKY131117:FKY131120 FUU131117:FUU131120 GEQ131117:GEQ131120 GOM131117:GOM131120 GYI131117:GYI131120 HIE131117:HIE131120 HSA131117:HSA131120 IBW131117:IBW131120 ILS131117:ILS131120 IVO131117:IVO131120 JFK131117:JFK131120 JPG131117:JPG131120 JZC131117:JZC131120 KIY131117:KIY131120 KSU131117:KSU131120 LCQ131117:LCQ131120 LMM131117:LMM131120 LWI131117:LWI131120 MGE131117:MGE131120 MQA131117:MQA131120 MZW131117:MZW131120 NJS131117:NJS131120 NTO131117:NTO131120 ODK131117:ODK131120 ONG131117:ONG131120 OXC131117:OXC131120 PGY131117:PGY131120 PQU131117:PQU131120 QAQ131117:QAQ131120 QKM131117:QKM131120 QUI131117:QUI131120 REE131117:REE131120 ROA131117:ROA131120 RXW131117:RXW131120 SHS131117:SHS131120 SRO131117:SRO131120 TBK131117:TBK131120 TLG131117:TLG131120 TVC131117:TVC131120 UEY131117:UEY131120 UOU131117:UOU131120 UYQ131117:UYQ131120 VIM131117:VIM131120 VSI131117:VSI131120 WCE131117:WCE131120 WMA131117:WMA131120 WVW131117:WVW131120 O196653:O196656 JK196653:JK196656 TG196653:TG196656 ADC196653:ADC196656 AMY196653:AMY196656 AWU196653:AWU196656 BGQ196653:BGQ196656 BQM196653:BQM196656 CAI196653:CAI196656 CKE196653:CKE196656 CUA196653:CUA196656 DDW196653:DDW196656 DNS196653:DNS196656 DXO196653:DXO196656 EHK196653:EHK196656 ERG196653:ERG196656 FBC196653:FBC196656 FKY196653:FKY196656 FUU196653:FUU196656 GEQ196653:GEQ196656 GOM196653:GOM196656 GYI196653:GYI196656 HIE196653:HIE196656 HSA196653:HSA196656 IBW196653:IBW196656 ILS196653:ILS196656 IVO196653:IVO196656 JFK196653:JFK196656 JPG196653:JPG196656 JZC196653:JZC196656 KIY196653:KIY196656 KSU196653:KSU196656 LCQ196653:LCQ196656 LMM196653:LMM196656 LWI196653:LWI196656 MGE196653:MGE196656 MQA196653:MQA196656 MZW196653:MZW196656 NJS196653:NJS196656 NTO196653:NTO196656 ODK196653:ODK196656 ONG196653:ONG196656 OXC196653:OXC196656 PGY196653:PGY196656 PQU196653:PQU196656 QAQ196653:QAQ196656 QKM196653:QKM196656 QUI196653:QUI196656 REE196653:REE196656 ROA196653:ROA196656 RXW196653:RXW196656 SHS196653:SHS196656 SRO196653:SRO196656 TBK196653:TBK196656 TLG196653:TLG196656 TVC196653:TVC196656 UEY196653:UEY196656 UOU196653:UOU196656 UYQ196653:UYQ196656 VIM196653:VIM196656 VSI196653:VSI196656 WCE196653:WCE196656 WMA196653:WMA196656 WVW196653:WVW196656 O262189:O262192 JK262189:JK262192 TG262189:TG262192 ADC262189:ADC262192 AMY262189:AMY262192 AWU262189:AWU262192 BGQ262189:BGQ262192 BQM262189:BQM262192 CAI262189:CAI262192 CKE262189:CKE262192 CUA262189:CUA262192 DDW262189:DDW262192 DNS262189:DNS262192 DXO262189:DXO262192 EHK262189:EHK262192 ERG262189:ERG262192 FBC262189:FBC262192 FKY262189:FKY262192 FUU262189:FUU262192 GEQ262189:GEQ262192 GOM262189:GOM262192 GYI262189:GYI262192 HIE262189:HIE262192 HSA262189:HSA262192 IBW262189:IBW262192 ILS262189:ILS262192 IVO262189:IVO262192 JFK262189:JFK262192 JPG262189:JPG262192 JZC262189:JZC262192 KIY262189:KIY262192 KSU262189:KSU262192 LCQ262189:LCQ262192 LMM262189:LMM262192 LWI262189:LWI262192 MGE262189:MGE262192 MQA262189:MQA262192 MZW262189:MZW262192 NJS262189:NJS262192 NTO262189:NTO262192 ODK262189:ODK262192 ONG262189:ONG262192 OXC262189:OXC262192 PGY262189:PGY262192 PQU262189:PQU262192 QAQ262189:QAQ262192 QKM262189:QKM262192 QUI262189:QUI262192 REE262189:REE262192 ROA262189:ROA262192 RXW262189:RXW262192 SHS262189:SHS262192 SRO262189:SRO262192 TBK262189:TBK262192 TLG262189:TLG262192 TVC262189:TVC262192 UEY262189:UEY262192 UOU262189:UOU262192 UYQ262189:UYQ262192 VIM262189:VIM262192 VSI262189:VSI262192 WCE262189:WCE262192 WMA262189:WMA262192 WVW262189:WVW262192 O327725:O327728 JK327725:JK327728 TG327725:TG327728 ADC327725:ADC327728 AMY327725:AMY327728 AWU327725:AWU327728 BGQ327725:BGQ327728 BQM327725:BQM327728 CAI327725:CAI327728 CKE327725:CKE327728 CUA327725:CUA327728 DDW327725:DDW327728 DNS327725:DNS327728 DXO327725:DXO327728 EHK327725:EHK327728 ERG327725:ERG327728 FBC327725:FBC327728 FKY327725:FKY327728 FUU327725:FUU327728 GEQ327725:GEQ327728 GOM327725:GOM327728 GYI327725:GYI327728 HIE327725:HIE327728 HSA327725:HSA327728 IBW327725:IBW327728 ILS327725:ILS327728 IVO327725:IVO327728 JFK327725:JFK327728 JPG327725:JPG327728 JZC327725:JZC327728 KIY327725:KIY327728 KSU327725:KSU327728 LCQ327725:LCQ327728 LMM327725:LMM327728 LWI327725:LWI327728 MGE327725:MGE327728 MQA327725:MQA327728 MZW327725:MZW327728 NJS327725:NJS327728 NTO327725:NTO327728 ODK327725:ODK327728 ONG327725:ONG327728 OXC327725:OXC327728 PGY327725:PGY327728 PQU327725:PQU327728 QAQ327725:QAQ327728 QKM327725:QKM327728 QUI327725:QUI327728 REE327725:REE327728 ROA327725:ROA327728 RXW327725:RXW327728 SHS327725:SHS327728 SRO327725:SRO327728 TBK327725:TBK327728 TLG327725:TLG327728 TVC327725:TVC327728 UEY327725:UEY327728 UOU327725:UOU327728 UYQ327725:UYQ327728 VIM327725:VIM327728 VSI327725:VSI327728 WCE327725:WCE327728 WMA327725:WMA327728 WVW327725:WVW327728 O393261:O393264 JK393261:JK393264 TG393261:TG393264 ADC393261:ADC393264 AMY393261:AMY393264 AWU393261:AWU393264 BGQ393261:BGQ393264 BQM393261:BQM393264 CAI393261:CAI393264 CKE393261:CKE393264 CUA393261:CUA393264 DDW393261:DDW393264 DNS393261:DNS393264 DXO393261:DXO393264 EHK393261:EHK393264 ERG393261:ERG393264 FBC393261:FBC393264 FKY393261:FKY393264 FUU393261:FUU393264 GEQ393261:GEQ393264 GOM393261:GOM393264 GYI393261:GYI393264 HIE393261:HIE393264 HSA393261:HSA393264 IBW393261:IBW393264 ILS393261:ILS393264 IVO393261:IVO393264 JFK393261:JFK393264 JPG393261:JPG393264 JZC393261:JZC393264 KIY393261:KIY393264 KSU393261:KSU393264 LCQ393261:LCQ393264 LMM393261:LMM393264 LWI393261:LWI393264 MGE393261:MGE393264 MQA393261:MQA393264 MZW393261:MZW393264 NJS393261:NJS393264 NTO393261:NTO393264 ODK393261:ODK393264 ONG393261:ONG393264 OXC393261:OXC393264 PGY393261:PGY393264 PQU393261:PQU393264 QAQ393261:QAQ393264 QKM393261:QKM393264 QUI393261:QUI393264 REE393261:REE393264 ROA393261:ROA393264 RXW393261:RXW393264 SHS393261:SHS393264 SRO393261:SRO393264 TBK393261:TBK393264 TLG393261:TLG393264 TVC393261:TVC393264 UEY393261:UEY393264 UOU393261:UOU393264 UYQ393261:UYQ393264 VIM393261:VIM393264 VSI393261:VSI393264 WCE393261:WCE393264 WMA393261:WMA393264 WVW393261:WVW393264 O458797:O458800 JK458797:JK458800 TG458797:TG458800 ADC458797:ADC458800 AMY458797:AMY458800 AWU458797:AWU458800 BGQ458797:BGQ458800 BQM458797:BQM458800 CAI458797:CAI458800 CKE458797:CKE458800 CUA458797:CUA458800 DDW458797:DDW458800 DNS458797:DNS458800 DXO458797:DXO458800 EHK458797:EHK458800 ERG458797:ERG458800 FBC458797:FBC458800 FKY458797:FKY458800 FUU458797:FUU458800 GEQ458797:GEQ458800 GOM458797:GOM458800 GYI458797:GYI458800 HIE458797:HIE458800 HSA458797:HSA458800 IBW458797:IBW458800 ILS458797:ILS458800 IVO458797:IVO458800 JFK458797:JFK458800 JPG458797:JPG458800 JZC458797:JZC458800 KIY458797:KIY458800 KSU458797:KSU458800 LCQ458797:LCQ458800 LMM458797:LMM458800 LWI458797:LWI458800 MGE458797:MGE458800 MQA458797:MQA458800 MZW458797:MZW458800 NJS458797:NJS458800 NTO458797:NTO458800 ODK458797:ODK458800 ONG458797:ONG458800 OXC458797:OXC458800 PGY458797:PGY458800 PQU458797:PQU458800 QAQ458797:QAQ458800 QKM458797:QKM458800 QUI458797:QUI458800 REE458797:REE458800 ROA458797:ROA458800 RXW458797:RXW458800 SHS458797:SHS458800 SRO458797:SRO458800 TBK458797:TBK458800 TLG458797:TLG458800 TVC458797:TVC458800 UEY458797:UEY458800 UOU458797:UOU458800 UYQ458797:UYQ458800 VIM458797:VIM458800 VSI458797:VSI458800 WCE458797:WCE458800 WMA458797:WMA458800 WVW458797:WVW458800 O524333:O524336 JK524333:JK524336 TG524333:TG524336 ADC524333:ADC524336 AMY524333:AMY524336 AWU524333:AWU524336 BGQ524333:BGQ524336 BQM524333:BQM524336 CAI524333:CAI524336 CKE524333:CKE524336 CUA524333:CUA524336 DDW524333:DDW524336 DNS524333:DNS524336 DXO524333:DXO524336 EHK524333:EHK524336 ERG524333:ERG524336 FBC524333:FBC524336 FKY524333:FKY524336 FUU524333:FUU524336 GEQ524333:GEQ524336 GOM524333:GOM524336 GYI524333:GYI524336 HIE524333:HIE524336 HSA524333:HSA524336 IBW524333:IBW524336 ILS524333:ILS524336 IVO524333:IVO524336 JFK524333:JFK524336 JPG524333:JPG524336 JZC524333:JZC524336 KIY524333:KIY524336 KSU524333:KSU524336 LCQ524333:LCQ524336 LMM524333:LMM524336 LWI524333:LWI524336 MGE524333:MGE524336 MQA524333:MQA524336 MZW524333:MZW524336 NJS524333:NJS524336 NTO524333:NTO524336 ODK524333:ODK524336 ONG524333:ONG524336 OXC524333:OXC524336 PGY524333:PGY524336 PQU524333:PQU524336 QAQ524333:QAQ524336 QKM524333:QKM524336 QUI524333:QUI524336 REE524333:REE524336 ROA524333:ROA524336 RXW524333:RXW524336 SHS524333:SHS524336 SRO524333:SRO524336 TBK524333:TBK524336 TLG524333:TLG524336 TVC524333:TVC524336 UEY524333:UEY524336 UOU524333:UOU524336 UYQ524333:UYQ524336 VIM524333:VIM524336 VSI524333:VSI524336 WCE524333:WCE524336 WMA524333:WMA524336 WVW524333:WVW524336 O589869:O589872 JK589869:JK589872 TG589869:TG589872 ADC589869:ADC589872 AMY589869:AMY589872 AWU589869:AWU589872 BGQ589869:BGQ589872 BQM589869:BQM589872 CAI589869:CAI589872 CKE589869:CKE589872 CUA589869:CUA589872 DDW589869:DDW589872 DNS589869:DNS589872 DXO589869:DXO589872 EHK589869:EHK589872 ERG589869:ERG589872 FBC589869:FBC589872 FKY589869:FKY589872 FUU589869:FUU589872 GEQ589869:GEQ589872 GOM589869:GOM589872 GYI589869:GYI589872 HIE589869:HIE589872 HSA589869:HSA589872 IBW589869:IBW589872 ILS589869:ILS589872 IVO589869:IVO589872 JFK589869:JFK589872 JPG589869:JPG589872 JZC589869:JZC589872 KIY589869:KIY589872 KSU589869:KSU589872 LCQ589869:LCQ589872 LMM589869:LMM589872 LWI589869:LWI589872 MGE589869:MGE589872 MQA589869:MQA589872 MZW589869:MZW589872 NJS589869:NJS589872 NTO589869:NTO589872 ODK589869:ODK589872 ONG589869:ONG589872 OXC589869:OXC589872 PGY589869:PGY589872 PQU589869:PQU589872 QAQ589869:QAQ589872 QKM589869:QKM589872 QUI589869:QUI589872 REE589869:REE589872 ROA589869:ROA589872 RXW589869:RXW589872 SHS589869:SHS589872 SRO589869:SRO589872 TBK589869:TBK589872 TLG589869:TLG589872 TVC589869:TVC589872 UEY589869:UEY589872 UOU589869:UOU589872 UYQ589869:UYQ589872 VIM589869:VIM589872 VSI589869:VSI589872 WCE589869:WCE589872 WMA589869:WMA589872 WVW589869:WVW589872 O655405:O655408 JK655405:JK655408 TG655405:TG655408 ADC655405:ADC655408 AMY655405:AMY655408 AWU655405:AWU655408 BGQ655405:BGQ655408 BQM655405:BQM655408 CAI655405:CAI655408 CKE655405:CKE655408 CUA655405:CUA655408 DDW655405:DDW655408 DNS655405:DNS655408 DXO655405:DXO655408 EHK655405:EHK655408 ERG655405:ERG655408 FBC655405:FBC655408 FKY655405:FKY655408 FUU655405:FUU655408 GEQ655405:GEQ655408 GOM655405:GOM655408 GYI655405:GYI655408 HIE655405:HIE655408 HSA655405:HSA655408 IBW655405:IBW655408 ILS655405:ILS655408 IVO655405:IVO655408 JFK655405:JFK655408 JPG655405:JPG655408 JZC655405:JZC655408 KIY655405:KIY655408 KSU655405:KSU655408 LCQ655405:LCQ655408 LMM655405:LMM655408 LWI655405:LWI655408 MGE655405:MGE655408 MQA655405:MQA655408 MZW655405:MZW655408 NJS655405:NJS655408 NTO655405:NTO655408 ODK655405:ODK655408 ONG655405:ONG655408 OXC655405:OXC655408 PGY655405:PGY655408 PQU655405:PQU655408 QAQ655405:QAQ655408 QKM655405:QKM655408 QUI655405:QUI655408 REE655405:REE655408 ROA655405:ROA655408 RXW655405:RXW655408 SHS655405:SHS655408 SRO655405:SRO655408 TBK655405:TBK655408 TLG655405:TLG655408 TVC655405:TVC655408 UEY655405:UEY655408 UOU655405:UOU655408 UYQ655405:UYQ655408 VIM655405:VIM655408 VSI655405:VSI655408 WCE655405:WCE655408 WMA655405:WMA655408 WVW655405:WVW655408 O720941:O720944 JK720941:JK720944 TG720941:TG720944 ADC720941:ADC720944 AMY720941:AMY720944 AWU720941:AWU720944 BGQ720941:BGQ720944 BQM720941:BQM720944 CAI720941:CAI720944 CKE720941:CKE720944 CUA720941:CUA720944 DDW720941:DDW720944 DNS720941:DNS720944 DXO720941:DXO720944 EHK720941:EHK720944 ERG720941:ERG720944 FBC720941:FBC720944 FKY720941:FKY720944 FUU720941:FUU720944 GEQ720941:GEQ720944 GOM720941:GOM720944 GYI720941:GYI720944 HIE720941:HIE720944 HSA720941:HSA720944 IBW720941:IBW720944 ILS720941:ILS720944 IVO720941:IVO720944 JFK720941:JFK720944 JPG720941:JPG720944 JZC720941:JZC720944 KIY720941:KIY720944 KSU720941:KSU720944 LCQ720941:LCQ720944 LMM720941:LMM720944 LWI720941:LWI720944 MGE720941:MGE720944 MQA720941:MQA720944 MZW720941:MZW720944 NJS720941:NJS720944 NTO720941:NTO720944 ODK720941:ODK720944 ONG720941:ONG720944 OXC720941:OXC720944 PGY720941:PGY720944 PQU720941:PQU720944 QAQ720941:QAQ720944 QKM720941:QKM720944 QUI720941:QUI720944 REE720941:REE720944 ROA720941:ROA720944 RXW720941:RXW720944 SHS720941:SHS720944 SRO720941:SRO720944 TBK720941:TBK720944 TLG720941:TLG720944 TVC720941:TVC720944 UEY720941:UEY720944 UOU720941:UOU720944 UYQ720941:UYQ720944 VIM720941:VIM720944 VSI720941:VSI720944 WCE720941:WCE720944 WMA720941:WMA720944 WVW720941:WVW720944 O786477:O786480 JK786477:JK786480 TG786477:TG786480 ADC786477:ADC786480 AMY786477:AMY786480 AWU786477:AWU786480 BGQ786477:BGQ786480 BQM786477:BQM786480 CAI786477:CAI786480 CKE786477:CKE786480 CUA786477:CUA786480 DDW786477:DDW786480 DNS786477:DNS786480 DXO786477:DXO786480 EHK786477:EHK786480 ERG786477:ERG786480 FBC786477:FBC786480 FKY786477:FKY786480 FUU786477:FUU786480 GEQ786477:GEQ786480 GOM786477:GOM786480 GYI786477:GYI786480 HIE786477:HIE786480 HSA786477:HSA786480 IBW786477:IBW786480 ILS786477:ILS786480 IVO786477:IVO786480 JFK786477:JFK786480 JPG786477:JPG786480 JZC786477:JZC786480 KIY786477:KIY786480 KSU786477:KSU786480 LCQ786477:LCQ786480 LMM786477:LMM786480 LWI786477:LWI786480 MGE786477:MGE786480 MQA786477:MQA786480 MZW786477:MZW786480 NJS786477:NJS786480 NTO786477:NTO786480 ODK786477:ODK786480 ONG786477:ONG786480 OXC786477:OXC786480 PGY786477:PGY786480 PQU786477:PQU786480 QAQ786477:QAQ786480 QKM786477:QKM786480 QUI786477:QUI786480 REE786477:REE786480 ROA786477:ROA786480 RXW786477:RXW786480 SHS786477:SHS786480 SRO786477:SRO786480 TBK786477:TBK786480 TLG786477:TLG786480 TVC786477:TVC786480 UEY786477:UEY786480 UOU786477:UOU786480 UYQ786477:UYQ786480 VIM786477:VIM786480 VSI786477:VSI786480 WCE786477:WCE786480 WMA786477:WMA786480 WVW786477:WVW786480 O852013:O852016 JK852013:JK852016 TG852013:TG852016 ADC852013:ADC852016 AMY852013:AMY852016 AWU852013:AWU852016 BGQ852013:BGQ852016 BQM852013:BQM852016 CAI852013:CAI852016 CKE852013:CKE852016 CUA852013:CUA852016 DDW852013:DDW852016 DNS852013:DNS852016 DXO852013:DXO852016 EHK852013:EHK852016 ERG852013:ERG852016 FBC852013:FBC852016 FKY852013:FKY852016 FUU852013:FUU852016 GEQ852013:GEQ852016 GOM852013:GOM852016 GYI852013:GYI852016 HIE852013:HIE852016 HSA852013:HSA852016 IBW852013:IBW852016 ILS852013:ILS852016 IVO852013:IVO852016 JFK852013:JFK852016 JPG852013:JPG852016 JZC852013:JZC852016 KIY852013:KIY852016 KSU852013:KSU852016 LCQ852013:LCQ852016 LMM852013:LMM852016 LWI852013:LWI852016 MGE852013:MGE852016 MQA852013:MQA852016 MZW852013:MZW852016 NJS852013:NJS852016 NTO852013:NTO852016 ODK852013:ODK852016 ONG852013:ONG852016 OXC852013:OXC852016 PGY852013:PGY852016 PQU852013:PQU852016 QAQ852013:QAQ852016 QKM852013:QKM852016 QUI852013:QUI852016 REE852013:REE852016 ROA852013:ROA852016 RXW852013:RXW852016 SHS852013:SHS852016 SRO852013:SRO852016 TBK852013:TBK852016 TLG852013:TLG852016 TVC852013:TVC852016 UEY852013:UEY852016 UOU852013:UOU852016 UYQ852013:UYQ852016 VIM852013:VIM852016 VSI852013:VSI852016 WCE852013:WCE852016 WMA852013:WMA852016 WVW852013:WVW852016 O917549:O917552 JK917549:JK917552 TG917549:TG917552 ADC917549:ADC917552 AMY917549:AMY917552 AWU917549:AWU917552 BGQ917549:BGQ917552 BQM917549:BQM917552 CAI917549:CAI917552 CKE917549:CKE917552 CUA917549:CUA917552 DDW917549:DDW917552 DNS917549:DNS917552 DXO917549:DXO917552 EHK917549:EHK917552 ERG917549:ERG917552 FBC917549:FBC917552 FKY917549:FKY917552 FUU917549:FUU917552 GEQ917549:GEQ917552 GOM917549:GOM917552 GYI917549:GYI917552 HIE917549:HIE917552 HSA917549:HSA917552 IBW917549:IBW917552 ILS917549:ILS917552 IVO917549:IVO917552 JFK917549:JFK917552 JPG917549:JPG917552 JZC917549:JZC917552 KIY917549:KIY917552 KSU917549:KSU917552 LCQ917549:LCQ917552 LMM917549:LMM917552 LWI917549:LWI917552 MGE917549:MGE917552 MQA917549:MQA917552 MZW917549:MZW917552 NJS917549:NJS917552 NTO917549:NTO917552 ODK917549:ODK917552 ONG917549:ONG917552 OXC917549:OXC917552 PGY917549:PGY917552 PQU917549:PQU917552 QAQ917549:QAQ917552 QKM917549:QKM917552 QUI917549:QUI917552 REE917549:REE917552 ROA917549:ROA917552 RXW917549:RXW917552 SHS917549:SHS917552 SRO917549:SRO917552 TBK917549:TBK917552 TLG917549:TLG917552 TVC917549:TVC917552 UEY917549:UEY917552 UOU917549:UOU917552 UYQ917549:UYQ917552 VIM917549:VIM917552 VSI917549:VSI917552 WCE917549:WCE917552 WMA917549:WMA917552 WVW917549:WVW917552 O983085:O983088 JK983085:JK983088 TG983085:TG983088 ADC983085:ADC983088 AMY983085:AMY983088 AWU983085:AWU983088 BGQ983085:BGQ983088 BQM983085:BQM983088 CAI983085:CAI983088 CKE983085:CKE983088 CUA983085:CUA983088 DDW983085:DDW983088 DNS983085:DNS983088 DXO983085:DXO983088 EHK983085:EHK983088 ERG983085:ERG983088 FBC983085:FBC983088 FKY983085:FKY983088 FUU983085:FUU983088 GEQ983085:GEQ983088 GOM983085:GOM983088 GYI983085:GYI983088 HIE983085:HIE983088 HSA983085:HSA983088 IBW983085:IBW983088 ILS983085:ILS983088 IVO983085:IVO983088 JFK983085:JFK983088 JPG983085:JPG983088 JZC983085:JZC983088 KIY983085:KIY983088 KSU983085:KSU983088 LCQ983085:LCQ983088 LMM983085:LMM983088 LWI983085:LWI983088 MGE983085:MGE983088 MQA983085:MQA983088 MZW983085:MZW983088 NJS983085:NJS983088 NTO983085:NTO983088 ODK983085:ODK983088 ONG983085:ONG983088 OXC983085:OXC983088 PGY983085:PGY983088 PQU983085:PQU983088 QAQ983085:QAQ983088 QKM983085:QKM983088 QUI983085:QUI983088 REE983085:REE983088 ROA983085:ROA983088 RXW983085:RXW983088 SHS983085:SHS983088 SRO983085:SRO983088 TBK983085:TBK983088 TLG983085:TLG983088 TVC983085:TVC983088 UEY983085:UEY983088 UOU983085:UOU983088 UYQ983085:UYQ983088 VIM983085:VIM983088 VSI983085:VSI983088 WCE983085:WCE983088 WMA983085:WMA983088 WVW983085:WVW983088 O73:O74 JK73:JK74 TG73:TG74 ADC73:ADC74 AMY73:AMY74 AWU73:AWU74 BGQ73:BGQ74 BQM73:BQM74 CAI73:CAI74 CKE73:CKE74 CUA73:CUA74 DDW73:DDW74 DNS73:DNS74 DXO73:DXO74 EHK73:EHK74 ERG73:ERG74 FBC73:FBC74 FKY73:FKY74 FUU73:FUU74 GEQ73:GEQ74 GOM73:GOM74 GYI73:GYI74 HIE73:HIE74 HSA73:HSA74 IBW73:IBW74 ILS73:ILS74 IVO73:IVO74 JFK73:JFK74 JPG73:JPG74 JZC73:JZC74 KIY73:KIY74 KSU73:KSU74 LCQ73:LCQ74 LMM73:LMM74 LWI73:LWI74 MGE73:MGE74 MQA73:MQA74 MZW73:MZW74 NJS73:NJS74 NTO73:NTO74 ODK73:ODK74 ONG73:ONG74 OXC73:OXC74 PGY73:PGY74 PQU73:PQU74 QAQ73:QAQ74 QKM73:QKM74 QUI73:QUI74 REE73:REE74 ROA73:ROA74 RXW73:RXW74 SHS73:SHS74 SRO73:SRO74 TBK73:TBK74 TLG73:TLG74 TVC73:TVC74 UEY73:UEY74 UOU73:UOU74 UYQ73:UYQ74 VIM73:VIM74 VSI73:VSI74 WCE73:WCE74 WMA73:WMA74 WVW73:WVW74 O65609:O65610 JK65609:JK65610 TG65609:TG65610 ADC65609:ADC65610 AMY65609:AMY65610 AWU65609:AWU65610 BGQ65609:BGQ65610 BQM65609:BQM65610 CAI65609:CAI65610 CKE65609:CKE65610 CUA65609:CUA65610 DDW65609:DDW65610 DNS65609:DNS65610 DXO65609:DXO65610 EHK65609:EHK65610 ERG65609:ERG65610 FBC65609:FBC65610 FKY65609:FKY65610 FUU65609:FUU65610 GEQ65609:GEQ65610 GOM65609:GOM65610 GYI65609:GYI65610 HIE65609:HIE65610 HSA65609:HSA65610 IBW65609:IBW65610 ILS65609:ILS65610 IVO65609:IVO65610 JFK65609:JFK65610 JPG65609:JPG65610 JZC65609:JZC65610 KIY65609:KIY65610 KSU65609:KSU65610 LCQ65609:LCQ65610 LMM65609:LMM65610 LWI65609:LWI65610 MGE65609:MGE65610 MQA65609:MQA65610 MZW65609:MZW65610 NJS65609:NJS65610 NTO65609:NTO65610 ODK65609:ODK65610 ONG65609:ONG65610 OXC65609:OXC65610 PGY65609:PGY65610 PQU65609:PQU65610 QAQ65609:QAQ65610 QKM65609:QKM65610 QUI65609:QUI65610 REE65609:REE65610 ROA65609:ROA65610 RXW65609:RXW65610 SHS65609:SHS65610 SRO65609:SRO65610 TBK65609:TBK65610 TLG65609:TLG65610 TVC65609:TVC65610 UEY65609:UEY65610 UOU65609:UOU65610 UYQ65609:UYQ65610 VIM65609:VIM65610 VSI65609:VSI65610 WCE65609:WCE65610 WMA65609:WMA65610 WVW65609:WVW65610 O131145:O131146 JK131145:JK131146 TG131145:TG131146 ADC131145:ADC131146 AMY131145:AMY131146 AWU131145:AWU131146 BGQ131145:BGQ131146 BQM131145:BQM131146 CAI131145:CAI131146 CKE131145:CKE131146 CUA131145:CUA131146 DDW131145:DDW131146 DNS131145:DNS131146 DXO131145:DXO131146 EHK131145:EHK131146 ERG131145:ERG131146 FBC131145:FBC131146 FKY131145:FKY131146 FUU131145:FUU131146 GEQ131145:GEQ131146 GOM131145:GOM131146 GYI131145:GYI131146 HIE131145:HIE131146 HSA131145:HSA131146 IBW131145:IBW131146 ILS131145:ILS131146 IVO131145:IVO131146 JFK131145:JFK131146 JPG131145:JPG131146 JZC131145:JZC131146 KIY131145:KIY131146 KSU131145:KSU131146 LCQ131145:LCQ131146 LMM131145:LMM131146 LWI131145:LWI131146 MGE131145:MGE131146 MQA131145:MQA131146 MZW131145:MZW131146 NJS131145:NJS131146 NTO131145:NTO131146 ODK131145:ODK131146 ONG131145:ONG131146 OXC131145:OXC131146 PGY131145:PGY131146 PQU131145:PQU131146 QAQ131145:QAQ131146 QKM131145:QKM131146 QUI131145:QUI131146 REE131145:REE131146 ROA131145:ROA131146 RXW131145:RXW131146 SHS131145:SHS131146 SRO131145:SRO131146 TBK131145:TBK131146 TLG131145:TLG131146 TVC131145:TVC131146 UEY131145:UEY131146 UOU131145:UOU131146 UYQ131145:UYQ131146 VIM131145:VIM131146 VSI131145:VSI131146 WCE131145:WCE131146 WMA131145:WMA131146 WVW131145:WVW131146 O196681:O196682 JK196681:JK196682 TG196681:TG196682 ADC196681:ADC196682 AMY196681:AMY196682 AWU196681:AWU196682 BGQ196681:BGQ196682 BQM196681:BQM196682 CAI196681:CAI196682 CKE196681:CKE196682 CUA196681:CUA196682 DDW196681:DDW196682 DNS196681:DNS196682 DXO196681:DXO196682 EHK196681:EHK196682 ERG196681:ERG196682 FBC196681:FBC196682 FKY196681:FKY196682 FUU196681:FUU196682 GEQ196681:GEQ196682 GOM196681:GOM196682 GYI196681:GYI196682 HIE196681:HIE196682 HSA196681:HSA196682 IBW196681:IBW196682 ILS196681:ILS196682 IVO196681:IVO196682 JFK196681:JFK196682 JPG196681:JPG196682 JZC196681:JZC196682 KIY196681:KIY196682 KSU196681:KSU196682 LCQ196681:LCQ196682 LMM196681:LMM196682 LWI196681:LWI196682 MGE196681:MGE196682 MQA196681:MQA196682 MZW196681:MZW196682 NJS196681:NJS196682 NTO196681:NTO196682 ODK196681:ODK196682 ONG196681:ONG196682 OXC196681:OXC196682 PGY196681:PGY196682 PQU196681:PQU196682 QAQ196681:QAQ196682 QKM196681:QKM196682 QUI196681:QUI196682 REE196681:REE196682 ROA196681:ROA196682 RXW196681:RXW196682 SHS196681:SHS196682 SRO196681:SRO196682 TBK196681:TBK196682 TLG196681:TLG196682 TVC196681:TVC196682 UEY196681:UEY196682 UOU196681:UOU196682 UYQ196681:UYQ196682 VIM196681:VIM196682 VSI196681:VSI196682 WCE196681:WCE196682 WMA196681:WMA196682 WVW196681:WVW196682 O262217:O262218 JK262217:JK262218 TG262217:TG262218 ADC262217:ADC262218 AMY262217:AMY262218 AWU262217:AWU262218 BGQ262217:BGQ262218 BQM262217:BQM262218 CAI262217:CAI262218 CKE262217:CKE262218 CUA262217:CUA262218 DDW262217:DDW262218 DNS262217:DNS262218 DXO262217:DXO262218 EHK262217:EHK262218 ERG262217:ERG262218 FBC262217:FBC262218 FKY262217:FKY262218 FUU262217:FUU262218 GEQ262217:GEQ262218 GOM262217:GOM262218 GYI262217:GYI262218 HIE262217:HIE262218 HSA262217:HSA262218 IBW262217:IBW262218 ILS262217:ILS262218 IVO262217:IVO262218 JFK262217:JFK262218 JPG262217:JPG262218 JZC262217:JZC262218 KIY262217:KIY262218 KSU262217:KSU262218 LCQ262217:LCQ262218 LMM262217:LMM262218 LWI262217:LWI262218 MGE262217:MGE262218 MQA262217:MQA262218 MZW262217:MZW262218 NJS262217:NJS262218 NTO262217:NTO262218 ODK262217:ODK262218 ONG262217:ONG262218 OXC262217:OXC262218 PGY262217:PGY262218 PQU262217:PQU262218 QAQ262217:QAQ262218 QKM262217:QKM262218 QUI262217:QUI262218 REE262217:REE262218 ROA262217:ROA262218 RXW262217:RXW262218 SHS262217:SHS262218 SRO262217:SRO262218 TBK262217:TBK262218 TLG262217:TLG262218 TVC262217:TVC262218 UEY262217:UEY262218 UOU262217:UOU262218 UYQ262217:UYQ262218 VIM262217:VIM262218 VSI262217:VSI262218 WCE262217:WCE262218 WMA262217:WMA262218 WVW262217:WVW262218 O327753:O327754 JK327753:JK327754 TG327753:TG327754 ADC327753:ADC327754 AMY327753:AMY327754 AWU327753:AWU327754 BGQ327753:BGQ327754 BQM327753:BQM327754 CAI327753:CAI327754 CKE327753:CKE327754 CUA327753:CUA327754 DDW327753:DDW327754 DNS327753:DNS327754 DXO327753:DXO327754 EHK327753:EHK327754 ERG327753:ERG327754 FBC327753:FBC327754 FKY327753:FKY327754 FUU327753:FUU327754 GEQ327753:GEQ327754 GOM327753:GOM327754 GYI327753:GYI327754 HIE327753:HIE327754 HSA327753:HSA327754 IBW327753:IBW327754 ILS327753:ILS327754 IVO327753:IVO327754 JFK327753:JFK327754 JPG327753:JPG327754 JZC327753:JZC327754 KIY327753:KIY327754 KSU327753:KSU327754 LCQ327753:LCQ327754 LMM327753:LMM327754 LWI327753:LWI327754 MGE327753:MGE327754 MQA327753:MQA327754 MZW327753:MZW327754 NJS327753:NJS327754 NTO327753:NTO327754 ODK327753:ODK327754 ONG327753:ONG327754 OXC327753:OXC327754 PGY327753:PGY327754 PQU327753:PQU327754 QAQ327753:QAQ327754 QKM327753:QKM327754 QUI327753:QUI327754 REE327753:REE327754 ROA327753:ROA327754 RXW327753:RXW327754 SHS327753:SHS327754 SRO327753:SRO327754 TBK327753:TBK327754 TLG327753:TLG327754 TVC327753:TVC327754 UEY327753:UEY327754 UOU327753:UOU327754 UYQ327753:UYQ327754 VIM327753:VIM327754 VSI327753:VSI327754 WCE327753:WCE327754 WMA327753:WMA327754 WVW327753:WVW327754 O393289:O393290 JK393289:JK393290 TG393289:TG393290 ADC393289:ADC393290 AMY393289:AMY393290 AWU393289:AWU393290 BGQ393289:BGQ393290 BQM393289:BQM393290 CAI393289:CAI393290 CKE393289:CKE393290 CUA393289:CUA393290 DDW393289:DDW393290 DNS393289:DNS393290 DXO393289:DXO393290 EHK393289:EHK393290 ERG393289:ERG393290 FBC393289:FBC393290 FKY393289:FKY393290 FUU393289:FUU393290 GEQ393289:GEQ393290 GOM393289:GOM393290 GYI393289:GYI393290 HIE393289:HIE393290 HSA393289:HSA393290 IBW393289:IBW393290 ILS393289:ILS393290 IVO393289:IVO393290 JFK393289:JFK393290 JPG393289:JPG393290 JZC393289:JZC393290 KIY393289:KIY393290 KSU393289:KSU393290 LCQ393289:LCQ393290 LMM393289:LMM393290 LWI393289:LWI393290 MGE393289:MGE393290 MQA393289:MQA393290 MZW393289:MZW393290 NJS393289:NJS393290 NTO393289:NTO393290 ODK393289:ODK393290 ONG393289:ONG393290 OXC393289:OXC393290 PGY393289:PGY393290 PQU393289:PQU393290 QAQ393289:QAQ393290 QKM393289:QKM393290 QUI393289:QUI393290 REE393289:REE393290 ROA393289:ROA393290 RXW393289:RXW393290 SHS393289:SHS393290 SRO393289:SRO393290 TBK393289:TBK393290 TLG393289:TLG393290 TVC393289:TVC393290 UEY393289:UEY393290 UOU393289:UOU393290 UYQ393289:UYQ393290 VIM393289:VIM393290 VSI393289:VSI393290 WCE393289:WCE393290 WMA393289:WMA393290 WVW393289:WVW393290 O458825:O458826 JK458825:JK458826 TG458825:TG458826 ADC458825:ADC458826 AMY458825:AMY458826 AWU458825:AWU458826 BGQ458825:BGQ458826 BQM458825:BQM458826 CAI458825:CAI458826 CKE458825:CKE458826 CUA458825:CUA458826 DDW458825:DDW458826 DNS458825:DNS458826 DXO458825:DXO458826 EHK458825:EHK458826 ERG458825:ERG458826 FBC458825:FBC458826 FKY458825:FKY458826 FUU458825:FUU458826 GEQ458825:GEQ458826 GOM458825:GOM458826 GYI458825:GYI458826 HIE458825:HIE458826 HSA458825:HSA458826 IBW458825:IBW458826 ILS458825:ILS458826 IVO458825:IVO458826 JFK458825:JFK458826 JPG458825:JPG458826 JZC458825:JZC458826 KIY458825:KIY458826 KSU458825:KSU458826 LCQ458825:LCQ458826 LMM458825:LMM458826 LWI458825:LWI458826 MGE458825:MGE458826 MQA458825:MQA458826 MZW458825:MZW458826 NJS458825:NJS458826 NTO458825:NTO458826 ODK458825:ODK458826 ONG458825:ONG458826 OXC458825:OXC458826 PGY458825:PGY458826 PQU458825:PQU458826 QAQ458825:QAQ458826 QKM458825:QKM458826 QUI458825:QUI458826 REE458825:REE458826 ROA458825:ROA458826 RXW458825:RXW458826 SHS458825:SHS458826 SRO458825:SRO458826 TBK458825:TBK458826 TLG458825:TLG458826 TVC458825:TVC458826 UEY458825:UEY458826 UOU458825:UOU458826 UYQ458825:UYQ458826 VIM458825:VIM458826 VSI458825:VSI458826 WCE458825:WCE458826 WMA458825:WMA458826 WVW458825:WVW458826 O524361:O524362 JK524361:JK524362 TG524361:TG524362 ADC524361:ADC524362 AMY524361:AMY524362 AWU524361:AWU524362 BGQ524361:BGQ524362 BQM524361:BQM524362 CAI524361:CAI524362 CKE524361:CKE524362 CUA524361:CUA524362 DDW524361:DDW524362 DNS524361:DNS524362 DXO524361:DXO524362 EHK524361:EHK524362 ERG524361:ERG524362 FBC524361:FBC524362 FKY524361:FKY524362 FUU524361:FUU524362 GEQ524361:GEQ524362 GOM524361:GOM524362 GYI524361:GYI524362 HIE524361:HIE524362 HSA524361:HSA524362 IBW524361:IBW524362 ILS524361:ILS524362 IVO524361:IVO524362 JFK524361:JFK524362 JPG524361:JPG524362 JZC524361:JZC524362 KIY524361:KIY524362 KSU524361:KSU524362 LCQ524361:LCQ524362 LMM524361:LMM524362 LWI524361:LWI524362 MGE524361:MGE524362 MQA524361:MQA524362 MZW524361:MZW524362 NJS524361:NJS524362 NTO524361:NTO524362 ODK524361:ODK524362 ONG524361:ONG524362 OXC524361:OXC524362 PGY524361:PGY524362 PQU524361:PQU524362 QAQ524361:QAQ524362 QKM524361:QKM524362 QUI524361:QUI524362 REE524361:REE524362 ROA524361:ROA524362 RXW524361:RXW524362 SHS524361:SHS524362 SRO524361:SRO524362 TBK524361:TBK524362 TLG524361:TLG524362 TVC524361:TVC524362 UEY524361:UEY524362 UOU524361:UOU524362 UYQ524361:UYQ524362 VIM524361:VIM524362 VSI524361:VSI524362 WCE524361:WCE524362 WMA524361:WMA524362 WVW524361:WVW524362 O589897:O589898 JK589897:JK589898 TG589897:TG589898 ADC589897:ADC589898 AMY589897:AMY589898 AWU589897:AWU589898 BGQ589897:BGQ589898 BQM589897:BQM589898 CAI589897:CAI589898 CKE589897:CKE589898 CUA589897:CUA589898 DDW589897:DDW589898 DNS589897:DNS589898 DXO589897:DXO589898 EHK589897:EHK589898 ERG589897:ERG589898 FBC589897:FBC589898 FKY589897:FKY589898 FUU589897:FUU589898 GEQ589897:GEQ589898 GOM589897:GOM589898 GYI589897:GYI589898 HIE589897:HIE589898 HSA589897:HSA589898 IBW589897:IBW589898 ILS589897:ILS589898 IVO589897:IVO589898 JFK589897:JFK589898 JPG589897:JPG589898 JZC589897:JZC589898 KIY589897:KIY589898 KSU589897:KSU589898 LCQ589897:LCQ589898 LMM589897:LMM589898 LWI589897:LWI589898 MGE589897:MGE589898 MQA589897:MQA589898 MZW589897:MZW589898 NJS589897:NJS589898 NTO589897:NTO589898 ODK589897:ODK589898 ONG589897:ONG589898 OXC589897:OXC589898 PGY589897:PGY589898 PQU589897:PQU589898 QAQ589897:QAQ589898 QKM589897:QKM589898 QUI589897:QUI589898 REE589897:REE589898 ROA589897:ROA589898 RXW589897:RXW589898 SHS589897:SHS589898 SRO589897:SRO589898 TBK589897:TBK589898 TLG589897:TLG589898 TVC589897:TVC589898 UEY589897:UEY589898 UOU589897:UOU589898 UYQ589897:UYQ589898 VIM589897:VIM589898 VSI589897:VSI589898 WCE589897:WCE589898 WMA589897:WMA589898 WVW589897:WVW589898 O655433:O655434 JK655433:JK655434 TG655433:TG655434 ADC655433:ADC655434 AMY655433:AMY655434 AWU655433:AWU655434 BGQ655433:BGQ655434 BQM655433:BQM655434 CAI655433:CAI655434 CKE655433:CKE655434 CUA655433:CUA655434 DDW655433:DDW655434 DNS655433:DNS655434 DXO655433:DXO655434 EHK655433:EHK655434 ERG655433:ERG655434 FBC655433:FBC655434 FKY655433:FKY655434 FUU655433:FUU655434 GEQ655433:GEQ655434 GOM655433:GOM655434 GYI655433:GYI655434 HIE655433:HIE655434 HSA655433:HSA655434 IBW655433:IBW655434 ILS655433:ILS655434 IVO655433:IVO655434 JFK655433:JFK655434 JPG655433:JPG655434 JZC655433:JZC655434 KIY655433:KIY655434 KSU655433:KSU655434 LCQ655433:LCQ655434 LMM655433:LMM655434 LWI655433:LWI655434 MGE655433:MGE655434 MQA655433:MQA655434 MZW655433:MZW655434 NJS655433:NJS655434 NTO655433:NTO655434 ODK655433:ODK655434 ONG655433:ONG655434 OXC655433:OXC655434 PGY655433:PGY655434 PQU655433:PQU655434 QAQ655433:QAQ655434 QKM655433:QKM655434 QUI655433:QUI655434 REE655433:REE655434 ROA655433:ROA655434 RXW655433:RXW655434 SHS655433:SHS655434 SRO655433:SRO655434 TBK655433:TBK655434 TLG655433:TLG655434 TVC655433:TVC655434 UEY655433:UEY655434 UOU655433:UOU655434 UYQ655433:UYQ655434 VIM655433:VIM655434 VSI655433:VSI655434 WCE655433:WCE655434 WMA655433:WMA655434 WVW655433:WVW655434 O720969:O720970 JK720969:JK720970 TG720969:TG720970 ADC720969:ADC720970 AMY720969:AMY720970 AWU720969:AWU720970 BGQ720969:BGQ720970 BQM720969:BQM720970 CAI720969:CAI720970 CKE720969:CKE720970 CUA720969:CUA720970 DDW720969:DDW720970 DNS720969:DNS720970 DXO720969:DXO720970 EHK720969:EHK720970 ERG720969:ERG720970 FBC720969:FBC720970 FKY720969:FKY720970 FUU720969:FUU720970 GEQ720969:GEQ720970 GOM720969:GOM720970 GYI720969:GYI720970 HIE720969:HIE720970 HSA720969:HSA720970 IBW720969:IBW720970 ILS720969:ILS720970 IVO720969:IVO720970 JFK720969:JFK720970 JPG720969:JPG720970 JZC720969:JZC720970 KIY720969:KIY720970 KSU720969:KSU720970 LCQ720969:LCQ720970 LMM720969:LMM720970 LWI720969:LWI720970 MGE720969:MGE720970 MQA720969:MQA720970 MZW720969:MZW720970 NJS720969:NJS720970 NTO720969:NTO720970 ODK720969:ODK720970 ONG720969:ONG720970 OXC720969:OXC720970 PGY720969:PGY720970 PQU720969:PQU720970 QAQ720969:QAQ720970 QKM720969:QKM720970 QUI720969:QUI720970 REE720969:REE720970 ROA720969:ROA720970 RXW720969:RXW720970 SHS720969:SHS720970 SRO720969:SRO720970 TBK720969:TBK720970 TLG720969:TLG720970 TVC720969:TVC720970 UEY720969:UEY720970 UOU720969:UOU720970 UYQ720969:UYQ720970 VIM720969:VIM720970 VSI720969:VSI720970 WCE720969:WCE720970 WMA720969:WMA720970 WVW720969:WVW720970 O786505:O786506 JK786505:JK786506 TG786505:TG786506 ADC786505:ADC786506 AMY786505:AMY786506 AWU786505:AWU786506 BGQ786505:BGQ786506 BQM786505:BQM786506 CAI786505:CAI786506 CKE786505:CKE786506 CUA786505:CUA786506 DDW786505:DDW786506 DNS786505:DNS786506 DXO786505:DXO786506 EHK786505:EHK786506 ERG786505:ERG786506 FBC786505:FBC786506 FKY786505:FKY786506 FUU786505:FUU786506 GEQ786505:GEQ786506 GOM786505:GOM786506 GYI786505:GYI786506 HIE786505:HIE786506 HSA786505:HSA786506 IBW786505:IBW786506 ILS786505:ILS786506 IVO786505:IVO786506 JFK786505:JFK786506 JPG786505:JPG786506 JZC786505:JZC786506 KIY786505:KIY786506 KSU786505:KSU786506 LCQ786505:LCQ786506 LMM786505:LMM786506 LWI786505:LWI786506 MGE786505:MGE786506 MQA786505:MQA786506 MZW786505:MZW786506 NJS786505:NJS786506 NTO786505:NTO786506 ODK786505:ODK786506 ONG786505:ONG786506 OXC786505:OXC786506 PGY786505:PGY786506 PQU786505:PQU786506 QAQ786505:QAQ786506 QKM786505:QKM786506 QUI786505:QUI786506 REE786505:REE786506 ROA786505:ROA786506 RXW786505:RXW786506 SHS786505:SHS786506 SRO786505:SRO786506 TBK786505:TBK786506 TLG786505:TLG786506 TVC786505:TVC786506 UEY786505:UEY786506 UOU786505:UOU786506 UYQ786505:UYQ786506 VIM786505:VIM786506 VSI786505:VSI786506 WCE786505:WCE786506 WMA786505:WMA786506 WVW786505:WVW786506 O852041:O852042 JK852041:JK852042 TG852041:TG852042 ADC852041:ADC852042 AMY852041:AMY852042 AWU852041:AWU852042 BGQ852041:BGQ852042 BQM852041:BQM852042 CAI852041:CAI852042 CKE852041:CKE852042 CUA852041:CUA852042 DDW852041:DDW852042 DNS852041:DNS852042 DXO852041:DXO852042 EHK852041:EHK852042 ERG852041:ERG852042 FBC852041:FBC852042 FKY852041:FKY852042 FUU852041:FUU852042 GEQ852041:GEQ852042 GOM852041:GOM852042 GYI852041:GYI852042 HIE852041:HIE852042 HSA852041:HSA852042 IBW852041:IBW852042 ILS852041:ILS852042 IVO852041:IVO852042 JFK852041:JFK852042 JPG852041:JPG852042 JZC852041:JZC852042 KIY852041:KIY852042 KSU852041:KSU852042 LCQ852041:LCQ852042 LMM852041:LMM852042 LWI852041:LWI852042 MGE852041:MGE852042 MQA852041:MQA852042 MZW852041:MZW852042 NJS852041:NJS852042 NTO852041:NTO852042 ODK852041:ODK852042 ONG852041:ONG852042 OXC852041:OXC852042 PGY852041:PGY852042 PQU852041:PQU852042 QAQ852041:QAQ852042 QKM852041:QKM852042 QUI852041:QUI852042 REE852041:REE852042 ROA852041:ROA852042 RXW852041:RXW852042 SHS852041:SHS852042 SRO852041:SRO852042 TBK852041:TBK852042 TLG852041:TLG852042 TVC852041:TVC852042 UEY852041:UEY852042 UOU852041:UOU852042 UYQ852041:UYQ852042 VIM852041:VIM852042 VSI852041:VSI852042 WCE852041:WCE852042 WMA852041:WMA852042 WVW852041:WVW852042 O917577:O917578 JK917577:JK917578 TG917577:TG917578 ADC917577:ADC917578 AMY917577:AMY917578 AWU917577:AWU917578 BGQ917577:BGQ917578 BQM917577:BQM917578 CAI917577:CAI917578 CKE917577:CKE917578 CUA917577:CUA917578 DDW917577:DDW917578 DNS917577:DNS917578 DXO917577:DXO917578 EHK917577:EHK917578 ERG917577:ERG917578 FBC917577:FBC917578 FKY917577:FKY917578 FUU917577:FUU917578 GEQ917577:GEQ917578 GOM917577:GOM917578 GYI917577:GYI917578 HIE917577:HIE917578 HSA917577:HSA917578 IBW917577:IBW917578 ILS917577:ILS917578 IVO917577:IVO917578 JFK917577:JFK917578 JPG917577:JPG917578 JZC917577:JZC917578 KIY917577:KIY917578 KSU917577:KSU917578 LCQ917577:LCQ917578 LMM917577:LMM917578 LWI917577:LWI917578 MGE917577:MGE917578 MQA917577:MQA917578 MZW917577:MZW917578 NJS917577:NJS917578 NTO917577:NTO917578 ODK917577:ODK917578 ONG917577:ONG917578 OXC917577:OXC917578 PGY917577:PGY917578 PQU917577:PQU917578 QAQ917577:QAQ917578 QKM917577:QKM917578 QUI917577:QUI917578 REE917577:REE917578 ROA917577:ROA917578 RXW917577:RXW917578 SHS917577:SHS917578 SRO917577:SRO917578 TBK917577:TBK917578 TLG917577:TLG917578 TVC917577:TVC917578 UEY917577:UEY917578 UOU917577:UOU917578 UYQ917577:UYQ917578 VIM917577:VIM917578 VSI917577:VSI917578 WCE917577:WCE917578 WMA917577:WMA917578 WVW917577:WVW917578 O983113:O983114 JK983113:JK983114 TG983113:TG983114 ADC983113:ADC983114 AMY983113:AMY983114 AWU983113:AWU983114 BGQ983113:BGQ983114 BQM983113:BQM983114 CAI983113:CAI983114 CKE983113:CKE983114 CUA983113:CUA983114 DDW983113:DDW983114 DNS983113:DNS983114 DXO983113:DXO983114 EHK983113:EHK983114 ERG983113:ERG983114 FBC983113:FBC983114 FKY983113:FKY983114 FUU983113:FUU983114 GEQ983113:GEQ983114 GOM983113:GOM983114 GYI983113:GYI983114 HIE983113:HIE983114 HSA983113:HSA983114 IBW983113:IBW983114 ILS983113:ILS983114 IVO983113:IVO983114 JFK983113:JFK983114 JPG983113:JPG983114 JZC983113:JZC983114 KIY983113:KIY983114 KSU983113:KSU983114 LCQ983113:LCQ983114 LMM983113:LMM983114 LWI983113:LWI983114 MGE983113:MGE983114 MQA983113:MQA983114 MZW983113:MZW983114 NJS983113:NJS983114 NTO983113:NTO983114 ODK983113:ODK983114 ONG983113:ONG983114 OXC983113:OXC983114 PGY983113:PGY983114 PQU983113:PQU983114 QAQ983113:QAQ983114 QKM983113:QKM983114 QUI983113:QUI983114 REE983113:REE983114 ROA983113:ROA983114 RXW983113:RXW983114 SHS983113:SHS983114 SRO983113:SRO983114 TBK983113:TBK983114 TLG983113:TLG983114 TVC983113:TVC983114 UEY983113:UEY983114 UOU983113:UOU983114 UYQ983113:UYQ983114 VIM983113:VIM983114 VSI983113:VSI983114 WCE983113:WCE983114 WMA983113:WMA983114 WVW983113:WVW983114 S51:S58 JO51:JO58 TK51:TK58 ADG51:ADG58 ANC51:ANC58 AWY51:AWY58 BGU51:BGU58 BQQ51:BQQ58 CAM51:CAM58 CKI51:CKI58 CUE51:CUE58 DEA51:DEA58 DNW51:DNW58 DXS51:DXS58 EHO51:EHO58 ERK51:ERK58 FBG51:FBG58 FLC51:FLC58 FUY51:FUY58 GEU51:GEU58 GOQ51:GOQ58 GYM51:GYM58 HII51:HII58 HSE51:HSE58 ICA51:ICA58 ILW51:ILW58 IVS51:IVS58 JFO51:JFO58 JPK51:JPK58 JZG51:JZG58 KJC51:KJC58 KSY51:KSY58 LCU51:LCU58 LMQ51:LMQ58 LWM51:LWM58 MGI51:MGI58 MQE51:MQE58 NAA51:NAA58 NJW51:NJW58 NTS51:NTS58 ODO51:ODO58 ONK51:ONK58 OXG51:OXG58 PHC51:PHC58 PQY51:PQY58 QAU51:QAU58 QKQ51:QKQ58 QUM51:QUM58 REI51:REI58 ROE51:ROE58 RYA51:RYA58 SHW51:SHW58 SRS51:SRS58 TBO51:TBO58 TLK51:TLK58 TVG51:TVG58 UFC51:UFC58 UOY51:UOY58 UYU51:UYU58 VIQ51:VIQ58 VSM51:VSM58 WCI51:WCI58 WME51:WME58 WWA51:WWA58 S65587:S65594 JO65587:JO65594 TK65587:TK65594 ADG65587:ADG65594 ANC65587:ANC65594 AWY65587:AWY65594 BGU65587:BGU65594 BQQ65587:BQQ65594 CAM65587:CAM65594 CKI65587:CKI65594 CUE65587:CUE65594 DEA65587:DEA65594 DNW65587:DNW65594 DXS65587:DXS65594 EHO65587:EHO65594 ERK65587:ERK65594 FBG65587:FBG65594 FLC65587:FLC65594 FUY65587:FUY65594 GEU65587:GEU65594 GOQ65587:GOQ65594 GYM65587:GYM65594 HII65587:HII65594 HSE65587:HSE65594 ICA65587:ICA65594 ILW65587:ILW65594 IVS65587:IVS65594 JFO65587:JFO65594 JPK65587:JPK65594 JZG65587:JZG65594 KJC65587:KJC65594 KSY65587:KSY65594 LCU65587:LCU65594 LMQ65587:LMQ65594 LWM65587:LWM65594 MGI65587:MGI65594 MQE65587:MQE65594 NAA65587:NAA65594 NJW65587:NJW65594 NTS65587:NTS65594 ODO65587:ODO65594 ONK65587:ONK65594 OXG65587:OXG65594 PHC65587:PHC65594 PQY65587:PQY65594 QAU65587:QAU65594 QKQ65587:QKQ65594 QUM65587:QUM65594 REI65587:REI65594 ROE65587:ROE65594 RYA65587:RYA65594 SHW65587:SHW65594 SRS65587:SRS65594 TBO65587:TBO65594 TLK65587:TLK65594 TVG65587:TVG65594 UFC65587:UFC65594 UOY65587:UOY65594 UYU65587:UYU65594 VIQ65587:VIQ65594 VSM65587:VSM65594 WCI65587:WCI65594 WME65587:WME65594 WWA65587:WWA65594 S131123:S131130 JO131123:JO131130 TK131123:TK131130 ADG131123:ADG131130 ANC131123:ANC131130 AWY131123:AWY131130 BGU131123:BGU131130 BQQ131123:BQQ131130 CAM131123:CAM131130 CKI131123:CKI131130 CUE131123:CUE131130 DEA131123:DEA131130 DNW131123:DNW131130 DXS131123:DXS131130 EHO131123:EHO131130 ERK131123:ERK131130 FBG131123:FBG131130 FLC131123:FLC131130 FUY131123:FUY131130 GEU131123:GEU131130 GOQ131123:GOQ131130 GYM131123:GYM131130 HII131123:HII131130 HSE131123:HSE131130 ICA131123:ICA131130 ILW131123:ILW131130 IVS131123:IVS131130 JFO131123:JFO131130 JPK131123:JPK131130 JZG131123:JZG131130 KJC131123:KJC131130 KSY131123:KSY131130 LCU131123:LCU131130 LMQ131123:LMQ131130 LWM131123:LWM131130 MGI131123:MGI131130 MQE131123:MQE131130 NAA131123:NAA131130 NJW131123:NJW131130 NTS131123:NTS131130 ODO131123:ODO131130 ONK131123:ONK131130 OXG131123:OXG131130 PHC131123:PHC131130 PQY131123:PQY131130 QAU131123:QAU131130 QKQ131123:QKQ131130 QUM131123:QUM131130 REI131123:REI131130 ROE131123:ROE131130 RYA131123:RYA131130 SHW131123:SHW131130 SRS131123:SRS131130 TBO131123:TBO131130 TLK131123:TLK131130 TVG131123:TVG131130 UFC131123:UFC131130 UOY131123:UOY131130 UYU131123:UYU131130 VIQ131123:VIQ131130 VSM131123:VSM131130 WCI131123:WCI131130 WME131123:WME131130 WWA131123:WWA131130 S196659:S196666 JO196659:JO196666 TK196659:TK196666 ADG196659:ADG196666 ANC196659:ANC196666 AWY196659:AWY196666 BGU196659:BGU196666 BQQ196659:BQQ196666 CAM196659:CAM196666 CKI196659:CKI196666 CUE196659:CUE196666 DEA196659:DEA196666 DNW196659:DNW196666 DXS196659:DXS196666 EHO196659:EHO196666 ERK196659:ERK196666 FBG196659:FBG196666 FLC196659:FLC196666 FUY196659:FUY196666 GEU196659:GEU196666 GOQ196659:GOQ196666 GYM196659:GYM196666 HII196659:HII196666 HSE196659:HSE196666 ICA196659:ICA196666 ILW196659:ILW196666 IVS196659:IVS196666 JFO196659:JFO196666 JPK196659:JPK196666 JZG196659:JZG196666 KJC196659:KJC196666 KSY196659:KSY196666 LCU196659:LCU196666 LMQ196659:LMQ196666 LWM196659:LWM196666 MGI196659:MGI196666 MQE196659:MQE196666 NAA196659:NAA196666 NJW196659:NJW196666 NTS196659:NTS196666 ODO196659:ODO196666 ONK196659:ONK196666 OXG196659:OXG196666 PHC196659:PHC196666 PQY196659:PQY196666 QAU196659:QAU196666 QKQ196659:QKQ196666 QUM196659:QUM196666 REI196659:REI196666 ROE196659:ROE196666 RYA196659:RYA196666 SHW196659:SHW196666 SRS196659:SRS196666 TBO196659:TBO196666 TLK196659:TLK196666 TVG196659:TVG196666 UFC196659:UFC196666 UOY196659:UOY196666 UYU196659:UYU196666 VIQ196659:VIQ196666 VSM196659:VSM196666 WCI196659:WCI196666 WME196659:WME196666 WWA196659:WWA196666 S262195:S262202 JO262195:JO262202 TK262195:TK262202 ADG262195:ADG262202 ANC262195:ANC262202 AWY262195:AWY262202 BGU262195:BGU262202 BQQ262195:BQQ262202 CAM262195:CAM262202 CKI262195:CKI262202 CUE262195:CUE262202 DEA262195:DEA262202 DNW262195:DNW262202 DXS262195:DXS262202 EHO262195:EHO262202 ERK262195:ERK262202 FBG262195:FBG262202 FLC262195:FLC262202 FUY262195:FUY262202 GEU262195:GEU262202 GOQ262195:GOQ262202 GYM262195:GYM262202 HII262195:HII262202 HSE262195:HSE262202 ICA262195:ICA262202 ILW262195:ILW262202 IVS262195:IVS262202 JFO262195:JFO262202 JPK262195:JPK262202 JZG262195:JZG262202 KJC262195:KJC262202 KSY262195:KSY262202 LCU262195:LCU262202 LMQ262195:LMQ262202 LWM262195:LWM262202 MGI262195:MGI262202 MQE262195:MQE262202 NAA262195:NAA262202 NJW262195:NJW262202 NTS262195:NTS262202 ODO262195:ODO262202 ONK262195:ONK262202 OXG262195:OXG262202 PHC262195:PHC262202 PQY262195:PQY262202 QAU262195:QAU262202 QKQ262195:QKQ262202 QUM262195:QUM262202 REI262195:REI262202 ROE262195:ROE262202 RYA262195:RYA262202 SHW262195:SHW262202 SRS262195:SRS262202 TBO262195:TBO262202 TLK262195:TLK262202 TVG262195:TVG262202 UFC262195:UFC262202 UOY262195:UOY262202 UYU262195:UYU262202 VIQ262195:VIQ262202 VSM262195:VSM262202 WCI262195:WCI262202 WME262195:WME262202 WWA262195:WWA262202 S327731:S327738 JO327731:JO327738 TK327731:TK327738 ADG327731:ADG327738 ANC327731:ANC327738 AWY327731:AWY327738 BGU327731:BGU327738 BQQ327731:BQQ327738 CAM327731:CAM327738 CKI327731:CKI327738 CUE327731:CUE327738 DEA327731:DEA327738 DNW327731:DNW327738 DXS327731:DXS327738 EHO327731:EHO327738 ERK327731:ERK327738 FBG327731:FBG327738 FLC327731:FLC327738 FUY327731:FUY327738 GEU327731:GEU327738 GOQ327731:GOQ327738 GYM327731:GYM327738 HII327731:HII327738 HSE327731:HSE327738 ICA327731:ICA327738 ILW327731:ILW327738 IVS327731:IVS327738 JFO327731:JFO327738 JPK327731:JPK327738 JZG327731:JZG327738 KJC327731:KJC327738 KSY327731:KSY327738 LCU327731:LCU327738 LMQ327731:LMQ327738 LWM327731:LWM327738 MGI327731:MGI327738 MQE327731:MQE327738 NAA327731:NAA327738 NJW327731:NJW327738 NTS327731:NTS327738 ODO327731:ODO327738 ONK327731:ONK327738 OXG327731:OXG327738 PHC327731:PHC327738 PQY327731:PQY327738 QAU327731:QAU327738 QKQ327731:QKQ327738 QUM327731:QUM327738 REI327731:REI327738 ROE327731:ROE327738 RYA327731:RYA327738 SHW327731:SHW327738 SRS327731:SRS327738 TBO327731:TBO327738 TLK327731:TLK327738 TVG327731:TVG327738 UFC327731:UFC327738 UOY327731:UOY327738 UYU327731:UYU327738 VIQ327731:VIQ327738 VSM327731:VSM327738 WCI327731:WCI327738 WME327731:WME327738 WWA327731:WWA327738 S393267:S393274 JO393267:JO393274 TK393267:TK393274 ADG393267:ADG393274 ANC393267:ANC393274 AWY393267:AWY393274 BGU393267:BGU393274 BQQ393267:BQQ393274 CAM393267:CAM393274 CKI393267:CKI393274 CUE393267:CUE393274 DEA393267:DEA393274 DNW393267:DNW393274 DXS393267:DXS393274 EHO393267:EHO393274 ERK393267:ERK393274 FBG393267:FBG393274 FLC393267:FLC393274 FUY393267:FUY393274 GEU393267:GEU393274 GOQ393267:GOQ393274 GYM393267:GYM393274 HII393267:HII393274 HSE393267:HSE393274 ICA393267:ICA393274 ILW393267:ILW393274 IVS393267:IVS393274 JFO393267:JFO393274 JPK393267:JPK393274 JZG393267:JZG393274 KJC393267:KJC393274 KSY393267:KSY393274 LCU393267:LCU393274 LMQ393267:LMQ393274 LWM393267:LWM393274 MGI393267:MGI393274 MQE393267:MQE393274 NAA393267:NAA393274 NJW393267:NJW393274 NTS393267:NTS393274 ODO393267:ODO393274 ONK393267:ONK393274 OXG393267:OXG393274 PHC393267:PHC393274 PQY393267:PQY393274 QAU393267:QAU393274 QKQ393267:QKQ393274 QUM393267:QUM393274 REI393267:REI393274 ROE393267:ROE393274 RYA393267:RYA393274 SHW393267:SHW393274 SRS393267:SRS393274 TBO393267:TBO393274 TLK393267:TLK393274 TVG393267:TVG393274 UFC393267:UFC393274 UOY393267:UOY393274 UYU393267:UYU393274 VIQ393267:VIQ393274 VSM393267:VSM393274 WCI393267:WCI393274 WME393267:WME393274 WWA393267:WWA393274 S458803:S458810 JO458803:JO458810 TK458803:TK458810 ADG458803:ADG458810 ANC458803:ANC458810 AWY458803:AWY458810 BGU458803:BGU458810 BQQ458803:BQQ458810 CAM458803:CAM458810 CKI458803:CKI458810 CUE458803:CUE458810 DEA458803:DEA458810 DNW458803:DNW458810 DXS458803:DXS458810 EHO458803:EHO458810 ERK458803:ERK458810 FBG458803:FBG458810 FLC458803:FLC458810 FUY458803:FUY458810 GEU458803:GEU458810 GOQ458803:GOQ458810 GYM458803:GYM458810 HII458803:HII458810 HSE458803:HSE458810 ICA458803:ICA458810 ILW458803:ILW458810 IVS458803:IVS458810 JFO458803:JFO458810 JPK458803:JPK458810 JZG458803:JZG458810 KJC458803:KJC458810 KSY458803:KSY458810 LCU458803:LCU458810 LMQ458803:LMQ458810 LWM458803:LWM458810 MGI458803:MGI458810 MQE458803:MQE458810 NAA458803:NAA458810 NJW458803:NJW458810 NTS458803:NTS458810 ODO458803:ODO458810 ONK458803:ONK458810 OXG458803:OXG458810 PHC458803:PHC458810 PQY458803:PQY458810 QAU458803:QAU458810 QKQ458803:QKQ458810 QUM458803:QUM458810 REI458803:REI458810 ROE458803:ROE458810 RYA458803:RYA458810 SHW458803:SHW458810 SRS458803:SRS458810 TBO458803:TBO458810 TLK458803:TLK458810 TVG458803:TVG458810 UFC458803:UFC458810 UOY458803:UOY458810 UYU458803:UYU458810 VIQ458803:VIQ458810 VSM458803:VSM458810 WCI458803:WCI458810 WME458803:WME458810 WWA458803:WWA458810 S524339:S524346 JO524339:JO524346 TK524339:TK524346 ADG524339:ADG524346 ANC524339:ANC524346 AWY524339:AWY524346 BGU524339:BGU524346 BQQ524339:BQQ524346 CAM524339:CAM524346 CKI524339:CKI524346 CUE524339:CUE524346 DEA524339:DEA524346 DNW524339:DNW524346 DXS524339:DXS524346 EHO524339:EHO524346 ERK524339:ERK524346 FBG524339:FBG524346 FLC524339:FLC524346 FUY524339:FUY524346 GEU524339:GEU524346 GOQ524339:GOQ524346 GYM524339:GYM524346 HII524339:HII524346 HSE524339:HSE524346 ICA524339:ICA524346 ILW524339:ILW524346 IVS524339:IVS524346 JFO524339:JFO524346 JPK524339:JPK524346 JZG524339:JZG524346 KJC524339:KJC524346 KSY524339:KSY524346 LCU524339:LCU524346 LMQ524339:LMQ524346 LWM524339:LWM524346 MGI524339:MGI524346 MQE524339:MQE524346 NAA524339:NAA524346 NJW524339:NJW524346 NTS524339:NTS524346 ODO524339:ODO524346 ONK524339:ONK524346 OXG524339:OXG524346 PHC524339:PHC524346 PQY524339:PQY524346 QAU524339:QAU524346 QKQ524339:QKQ524346 QUM524339:QUM524346 REI524339:REI524346 ROE524339:ROE524346 RYA524339:RYA524346 SHW524339:SHW524346 SRS524339:SRS524346 TBO524339:TBO524346 TLK524339:TLK524346 TVG524339:TVG524346 UFC524339:UFC524346 UOY524339:UOY524346 UYU524339:UYU524346 VIQ524339:VIQ524346 VSM524339:VSM524346 WCI524339:WCI524346 WME524339:WME524346 WWA524339:WWA524346 S589875:S589882 JO589875:JO589882 TK589875:TK589882 ADG589875:ADG589882 ANC589875:ANC589882 AWY589875:AWY589882 BGU589875:BGU589882 BQQ589875:BQQ589882 CAM589875:CAM589882 CKI589875:CKI589882 CUE589875:CUE589882 DEA589875:DEA589882 DNW589875:DNW589882 DXS589875:DXS589882 EHO589875:EHO589882 ERK589875:ERK589882 FBG589875:FBG589882 FLC589875:FLC589882 FUY589875:FUY589882 GEU589875:GEU589882 GOQ589875:GOQ589882 GYM589875:GYM589882 HII589875:HII589882 HSE589875:HSE589882 ICA589875:ICA589882 ILW589875:ILW589882 IVS589875:IVS589882 JFO589875:JFO589882 JPK589875:JPK589882 JZG589875:JZG589882 KJC589875:KJC589882 KSY589875:KSY589882 LCU589875:LCU589882 LMQ589875:LMQ589882 LWM589875:LWM589882 MGI589875:MGI589882 MQE589875:MQE589882 NAA589875:NAA589882 NJW589875:NJW589882 NTS589875:NTS589882 ODO589875:ODO589882 ONK589875:ONK589882 OXG589875:OXG589882 PHC589875:PHC589882 PQY589875:PQY589882 QAU589875:QAU589882 QKQ589875:QKQ589882 QUM589875:QUM589882 REI589875:REI589882 ROE589875:ROE589882 RYA589875:RYA589882 SHW589875:SHW589882 SRS589875:SRS589882 TBO589875:TBO589882 TLK589875:TLK589882 TVG589875:TVG589882 UFC589875:UFC589882 UOY589875:UOY589882 UYU589875:UYU589882 VIQ589875:VIQ589882 VSM589875:VSM589882 WCI589875:WCI589882 WME589875:WME589882 WWA589875:WWA589882 S655411:S655418 JO655411:JO655418 TK655411:TK655418 ADG655411:ADG655418 ANC655411:ANC655418 AWY655411:AWY655418 BGU655411:BGU655418 BQQ655411:BQQ655418 CAM655411:CAM655418 CKI655411:CKI655418 CUE655411:CUE655418 DEA655411:DEA655418 DNW655411:DNW655418 DXS655411:DXS655418 EHO655411:EHO655418 ERK655411:ERK655418 FBG655411:FBG655418 FLC655411:FLC655418 FUY655411:FUY655418 GEU655411:GEU655418 GOQ655411:GOQ655418 GYM655411:GYM655418 HII655411:HII655418 HSE655411:HSE655418 ICA655411:ICA655418 ILW655411:ILW655418 IVS655411:IVS655418 JFO655411:JFO655418 JPK655411:JPK655418 JZG655411:JZG655418 KJC655411:KJC655418 KSY655411:KSY655418 LCU655411:LCU655418 LMQ655411:LMQ655418 LWM655411:LWM655418 MGI655411:MGI655418 MQE655411:MQE655418 NAA655411:NAA655418 NJW655411:NJW655418 NTS655411:NTS655418 ODO655411:ODO655418 ONK655411:ONK655418 OXG655411:OXG655418 PHC655411:PHC655418 PQY655411:PQY655418 QAU655411:QAU655418 QKQ655411:QKQ655418 QUM655411:QUM655418 REI655411:REI655418 ROE655411:ROE655418 RYA655411:RYA655418 SHW655411:SHW655418 SRS655411:SRS655418 TBO655411:TBO655418 TLK655411:TLK655418 TVG655411:TVG655418 UFC655411:UFC655418 UOY655411:UOY655418 UYU655411:UYU655418 VIQ655411:VIQ655418 VSM655411:VSM655418 WCI655411:WCI655418 WME655411:WME655418 WWA655411:WWA655418 S720947:S720954 JO720947:JO720954 TK720947:TK720954 ADG720947:ADG720954 ANC720947:ANC720954 AWY720947:AWY720954 BGU720947:BGU720954 BQQ720947:BQQ720954 CAM720947:CAM720954 CKI720947:CKI720954 CUE720947:CUE720954 DEA720947:DEA720954 DNW720947:DNW720954 DXS720947:DXS720954 EHO720947:EHO720954 ERK720947:ERK720954 FBG720947:FBG720954 FLC720947:FLC720954 FUY720947:FUY720954 GEU720947:GEU720954 GOQ720947:GOQ720954 GYM720947:GYM720954 HII720947:HII720954 HSE720947:HSE720954 ICA720947:ICA720954 ILW720947:ILW720954 IVS720947:IVS720954 JFO720947:JFO720954 JPK720947:JPK720954 JZG720947:JZG720954 KJC720947:KJC720954 KSY720947:KSY720954 LCU720947:LCU720954 LMQ720947:LMQ720954 LWM720947:LWM720954 MGI720947:MGI720954 MQE720947:MQE720954 NAA720947:NAA720954 NJW720947:NJW720954 NTS720947:NTS720954 ODO720947:ODO720954 ONK720947:ONK720954 OXG720947:OXG720954 PHC720947:PHC720954 PQY720947:PQY720954 QAU720947:QAU720954 QKQ720947:QKQ720954 QUM720947:QUM720954 REI720947:REI720954 ROE720947:ROE720954 RYA720947:RYA720954 SHW720947:SHW720954 SRS720947:SRS720954 TBO720947:TBO720954 TLK720947:TLK720954 TVG720947:TVG720954 UFC720947:UFC720954 UOY720947:UOY720954 UYU720947:UYU720954 VIQ720947:VIQ720954 VSM720947:VSM720954 WCI720947:WCI720954 WME720947:WME720954 WWA720947:WWA720954 S786483:S786490 JO786483:JO786490 TK786483:TK786490 ADG786483:ADG786490 ANC786483:ANC786490 AWY786483:AWY786490 BGU786483:BGU786490 BQQ786483:BQQ786490 CAM786483:CAM786490 CKI786483:CKI786490 CUE786483:CUE786490 DEA786483:DEA786490 DNW786483:DNW786490 DXS786483:DXS786490 EHO786483:EHO786490 ERK786483:ERK786490 FBG786483:FBG786490 FLC786483:FLC786490 FUY786483:FUY786490 GEU786483:GEU786490 GOQ786483:GOQ786490 GYM786483:GYM786490 HII786483:HII786490 HSE786483:HSE786490 ICA786483:ICA786490 ILW786483:ILW786490 IVS786483:IVS786490 JFO786483:JFO786490 JPK786483:JPK786490 JZG786483:JZG786490 KJC786483:KJC786490 KSY786483:KSY786490 LCU786483:LCU786490 LMQ786483:LMQ786490 LWM786483:LWM786490 MGI786483:MGI786490 MQE786483:MQE786490 NAA786483:NAA786490 NJW786483:NJW786490 NTS786483:NTS786490 ODO786483:ODO786490 ONK786483:ONK786490 OXG786483:OXG786490 PHC786483:PHC786490 PQY786483:PQY786490 QAU786483:QAU786490 QKQ786483:QKQ786490 QUM786483:QUM786490 REI786483:REI786490 ROE786483:ROE786490 RYA786483:RYA786490 SHW786483:SHW786490 SRS786483:SRS786490 TBO786483:TBO786490 TLK786483:TLK786490 TVG786483:TVG786490 UFC786483:UFC786490 UOY786483:UOY786490 UYU786483:UYU786490 VIQ786483:VIQ786490 VSM786483:VSM786490 WCI786483:WCI786490 WME786483:WME786490 WWA786483:WWA786490 S852019:S852026 JO852019:JO852026 TK852019:TK852026 ADG852019:ADG852026 ANC852019:ANC852026 AWY852019:AWY852026 BGU852019:BGU852026 BQQ852019:BQQ852026 CAM852019:CAM852026 CKI852019:CKI852026 CUE852019:CUE852026 DEA852019:DEA852026 DNW852019:DNW852026 DXS852019:DXS852026 EHO852019:EHO852026 ERK852019:ERK852026 FBG852019:FBG852026 FLC852019:FLC852026 FUY852019:FUY852026 GEU852019:GEU852026 GOQ852019:GOQ852026 GYM852019:GYM852026 HII852019:HII852026 HSE852019:HSE852026 ICA852019:ICA852026 ILW852019:ILW852026 IVS852019:IVS852026 JFO852019:JFO852026 JPK852019:JPK852026 JZG852019:JZG852026 KJC852019:KJC852026 KSY852019:KSY852026 LCU852019:LCU852026 LMQ852019:LMQ852026 LWM852019:LWM852026 MGI852019:MGI852026 MQE852019:MQE852026 NAA852019:NAA852026 NJW852019:NJW852026 NTS852019:NTS852026 ODO852019:ODO852026 ONK852019:ONK852026 OXG852019:OXG852026 PHC852019:PHC852026 PQY852019:PQY852026 QAU852019:QAU852026 QKQ852019:QKQ852026 QUM852019:QUM852026 REI852019:REI852026 ROE852019:ROE852026 RYA852019:RYA852026 SHW852019:SHW852026 SRS852019:SRS852026 TBO852019:TBO852026 TLK852019:TLK852026 TVG852019:TVG852026 UFC852019:UFC852026 UOY852019:UOY852026 UYU852019:UYU852026 VIQ852019:VIQ852026 VSM852019:VSM852026 WCI852019:WCI852026 WME852019:WME852026 WWA852019:WWA852026 S917555:S917562 JO917555:JO917562 TK917555:TK917562 ADG917555:ADG917562 ANC917555:ANC917562 AWY917555:AWY917562 BGU917555:BGU917562 BQQ917555:BQQ917562 CAM917555:CAM917562 CKI917555:CKI917562 CUE917555:CUE917562 DEA917555:DEA917562 DNW917555:DNW917562 DXS917555:DXS917562 EHO917555:EHO917562 ERK917555:ERK917562 FBG917555:FBG917562 FLC917555:FLC917562 FUY917555:FUY917562 GEU917555:GEU917562 GOQ917555:GOQ917562 GYM917555:GYM917562 HII917555:HII917562 HSE917555:HSE917562 ICA917555:ICA917562 ILW917555:ILW917562 IVS917555:IVS917562 JFO917555:JFO917562 JPK917555:JPK917562 JZG917555:JZG917562 KJC917555:KJC917562 KSY917555:KSY917562 LCU917555:LCU917562 LMQ917555:LMQ917562 LWM917555:LWM917562 MGI917555:MGI917562 MQE917555:MQE917562 NAA917555:NAA917562 NJW917555:NJW917562 NTS917555:NTS917562 ODO917555:ODO917562 ONK917555:ONK917562 OXG917555:OXG917562 PHC917555:PHC917562 PQY917555:PQY917562 QAU917555:QAU917562 QKQ917555:QKQ917562 QUM917555:QUM917562 REI917555:REI917562 ROE917555:ROE917562 RYA917555:RYA917562 SHW917555:SHW917562 SRS917555:SRS917562 TBO917555:TBO917562 TLK917555:TLK917562 TVG917555:TVG917562 UFC917555:UFC917562 UOY917555:UOY917562 UYU917555:UYU917562 VIQ917555:VIQ917562 VSM917555:VSM917562 WCI917555:WCI917562 WME917555:WME917562 WWA917555:WWA917562 S983091:S983098 JO983091:JO983098 TK983091:TK983098 ADG983091:ADG983098 ANC983091:ANC983098 AWY983091:AWY983098 BGU983091:BGU983098 BQQ983091:BQQ983098 CAM983091:CAM983098 CKI983091:CKI983098 CUE983091:CUE983098 DEA983091:DEA983098 DNW983091:DNW983098 DXS983091:DXS983098 EHO983091:EHO983098 ERK983091:ERK983098 FBG983091:FBG983098 FLC983091:FLC983098 FUY983091:FUY983098 GEU983091:GEU983098 GOQ983091:GOQ983098 GYM983091:GYM983098 HII983091:HII983098 HSE983091:HSE983098 ICA983091:ICA983098 ILW983091:ILW983098 IVS983091:IVS983098 JFO983091:JFO983098 JPK983091:JPK983098 JZG983091:JZG983098 KJC983091:KJC983098 KSY983091:KSY983098 LCU983091:LCU983098 LMQ983091:LMQ983098 LWM983091:LWM983098 MGI983091:MGI983098 MQE983091:MQE983098 NAA983091:NAA983098 NJW983091:NJW983098 NTS983091:NTS983098 ODO983091:ODO983098 ONK983091:ONK983098 OXG983091:OXG983098 PHC983091:PHC983098 PQY983091:PQY983098 QAU983091:QAU983098 QKQ983091:QKQ983098 QUM983091:QUM983098 REI983091:REI983098 ROE983091:ROE983098 RYA983091:RYA983098 SHW983091:SHW983098 SRS983091:SRS983098 TBO983091:TBO983098 TLK983091:TLK983098 TVG983091:TVG983098 UFC983091:UFC983098 UOY983091:UOY983098 UYU983091:UYU983098 VIQ983091:VIQ983098 VSM983091:VSM983098 WCI983091:WCI983098 WME983091:WME983098 WWA983091:WWA983098 AV69 KR69 UN69 AEJ69 AOF69 AYB69 BHX69 BRT69 CBP69 CLL69 CVH69 DFD69 DOZ69 DYV69 EIR69 ESN69 FCJ69 FMF69 FWB69 GFX69 GPT69 GZP69 HJL69 HTH69 IDD69 IMZ69 IWV69 JGR69 JQN69 KAJ69 KKF69 KUB69 LDX69 LNT69 LXP69 MHL69 MRH69 NBD69 NKZ69 NUV69 OER69 OON69 OYJ69 PIF69 PSB69 QBX69 QLT69 QVP69 RFL69 RPH69 RZD69 SIZ69 SSV69 TCR69 TMN69 TWJ69 UGF69 UQB69 UZX69 VJT69 VTP69 WDL69 WNH69 WXD69 AV65605 KR65605 UN65605 AEJ65605 AOF65605 AYB65605 BHX65605 BRT65605 CBP65605 CLL65605 CVH65605 DFD65605 DOZ65605 DYV65605 EIR65605 ESN65605 FCJ65605 FMF65605 FWB65605 GFX65605 GPT65605 GZP65605 HJL65605 HTH65605 IDD65605 IMZ65605 IWV65605 JGR65605 JQN65605 KAJ65605 KKF65605 KUB65605 LDX65605 LNT65605 LXP65605 MHL65605 MRH65605 NBD65605 NKZ65605 NUV65605 OER65605 OON65605 OYJ65605 PIF65605 PSB65605 QBX65605 QLT65605 QVP65605 RFL65605 RPH65605 RZD65605 SIZ65605 SSV65605 TCR65605 TMN65605 TWJ65605 UGF65605 UQB65605 UZX65605 VJT65605 VTP65605 WDL65605 WNH65605 WXD65605 AV131141 KR131141 UN131141 AEJ131141 AOF131141 AYB131141 BHX131141 BRT131141 CBP131141 CLL131141 CVH131141 DFD131141 DOZ131141 DYV131141 EIR131141 ESN131141 FCJ131141 FMF131141 FWB131141 GFX131141 GPT131141 GZP131141 HJL131141 HTH131141 IDD131141 IMZ131141 IWV131141 JGR131141 JQN131141 KAJ131141 KKF131141 KUB131141 LDX131141 LNT131141 LXP131141 MHL131141 MRH131141 NBD131141 NKZ131141 NUV131141 OER131141 OON131141 OYJ131141 PIF131141 PSB131141 QBX131141 QLT131141 QVP131141 RFL131141 RPH131141 RZD131141 SIZ131141 SSV131141 TCR131141 TMN131141 TWJ131141 UGF131141 UQB131141 UZX131141 VJT131141 VTP131141 WDL131141 WNH131141 WXD131141 AV196677 KR196677 UN196677 AEJ196677 AOF196677 AYB196677 BHX196677 BRT196677 CBP196677 CLL196677 CVH196677 DFD196677 DOZ196677 DYV196677 EIR196677 ESN196677 FCJ196677 FMF196677 FWB196677 GFX196677 GPT196677 GZP196677 HJL196677 HTH196677 IDD196677 IMZ196677 IWV196677 JGR196677 JQN196677 KAJ196677 KKF196677 KUB196677 LDX196677 LNT196677 LXP196677 MHL196677 MRH196677 NBD196677 NKZ196677 NUV196677 OER196677 OON196677 OYJ196677 PIF196677 PSB196677 QBX196677 QLT196677 QVP196677 RFL196677 RPH196677 RZD196677 SIZ196677 SSV196677 TCR196677 TMN196677 TWJ196677 UGF196677 UQB196677 UZX196677 VJT196677 VTP196677 WDL196677 WNH196677 WXD196677 AV262213 KR262213 UN262213 AEJ262213 AOF262213 AYB262213 BHX262213 BRT262213 CBP262213 CLL262213 CVH262213 DFD262213 DOZ262213 DYV262213 EIR262213 ESN262213 FCJ262213 FMF262213 FWB262213 GFX262213 GPT262213 GZP262213 HJL262213 HTH262213 IDD262213 IMZ262213 IWV262213 JGR262213 JQN262213 KAJ262213 KKF262213 KUB262213 LDX262213 LNT262213 LXP262213 MHL262213 MRH262213 NBD262213 NKZ262213 NUV262213 OER262213 OON262213 OYJ262213 PIF262213 PSB262213 QBX262213 QLT262213 QVP262213 RFL262213 RPH262213 RZD262213 SIZ262213 SSV262213 TCR262213 TMN262213 TWJ262213 UGF262213 UQB262213 UZX262213 VJT262213 VTP262213 WDL262213 WNH262213 WXD262213 AV327749 KR327749 UN327749 AEJ327749 AOF327749 AYB327749 BHX327749 BRT327749 CBP327749 CLL327749 CVH327749 DFD327749 DOZ327749 DYV327749 EIR327749 ESN327749 FCJ327749 FMF327749 FWB327749 GFX327749 GPT327749 GZP327749 HJL327749 HTH327749 IDD327749 IMZ327749 IWV327749 JGR327749 JQN327749 KAJ327749 KKF327749 KUB327749 LDX327749 LNT327749 LXP327749 MHL327749 MRH327749 NBD327749 NKZ327749 NUV327749 OER327749 OON327749 OYJ327749 PIF327749 PSB327749 QBX327749 QLT327749 QVP327749 RFL327749 RPH327749 RZD327749 SIZ327749 SSV327749 TCR327749 TMN327749 TWJ327749 UGF327749 UQB327749 UZX327749 VJT327749 VTP327749 WDL327749 WNH327749 WXD327749 AV393285 KR393285 UN393285 AEJ393285 AOF393285 AYB393285 BHX393285 BRT393285 CBP393285 CLL393285 CVH393285 DFD393285 DOZ393285 DYV393285 EIR393285 ESN393285 FCJ393285 FMF393285 FWB393285 GFX393285 GPT393285 GZP393285 HJL393285 HTH393285 IDD393285 IMZ393285 IWV393285 JGR393285 JQN393285 KAJ393285 KKF393285 KUB393285 LDX393285 LNT393285 LXP393285 MHL393285 MRH393285 NBD393285 NKZ393285 NUV393285 OER393285 OON393285 OYJ393285 PIF393285 PSB393285 QBX393285 QLT393285 QVP393285 RFL393285 RPH393285 RZD393285 SIZ393285 SSV393285 TCR393285 TMN393285 TWJ393285 UGF393285 UQB393285 UZX393285 VJT393285 VTP393285 WDL393285 WNH393285 WXD393285 AV458821 KR458821 UN458821 AEJ458821 AOF458821 AYB458821 BHX458821 BRT458821 CBP458821 CLL458821 CVH458821 DFD458821 DOZ458821 DYV458821 EIR458821 ESN458821 FCJ458821 FMF458821 FWB458821 GFX458821 GPT458821 GZP458821 HJL458821 HTH458821 IDD458821 IMZ458821 IWV458821 JGR458821 JQN458821 KAJ458821 KKF458821 KUB458821 LDX458821 LNT458821 LXP458821 MHL458821 MRH458821 NBD458821 NKZ458821 NUV458821 OER458821 OON458821 OYJ458821 PIF458821 PSB458821 QBX458821 QLT458821 QVP458821 RFL458821 RPH458821 RZD458821 SIZ458821 SSV458821 TCR458821 TMN458821 TWJ458821 UGF458821 UQB458821 UZX458821 VJT458821 VTP458821 WDL458821 WNH458821 WXD458821 AV524357 KR524357 UN524357 AEJ524357 AOF524357 AYB524357 BHX524357 BRT524357 CBP524357 CLL524357 CVH524357 DFD524357 DOZ524357 DYV524357 EIR524357 ESN524357 FCJ524357 FMF524357 FWB524357 GFX524357 GPT524357 GZP524357 HJL524357 HTH524357 IDD524357 IMZ524357 IWV524357 JGR524357 JQN524357 KAJ524357 KKF524357 KUB524357 LDX524357 LNT524357 LXP524357 MHL524357 MRH524357 NBD524357 NKZ524357 NUV524357 OER524357 OON524357 OYJ524357 PIF524357 PSB524357 QBX524357 QLT524357 QVP524357 RFL524357 RPH524357 RZD524357 SIZ524357 SSV524357 TCR524357 TMN524357 TWJ524357 UGF524357 UQB524357 UZX524357 VJT524357 VTP524357 WDL524357 WNH524357 WXD524357 AV589893 KR589893 UN589893 AEJ589893 AOF589893 AYB589893 BHX589893 BRT589893 CBP589893 CLL589893 CVH589893 DFD589893 DOZ589893 DYV589893 EIR589893 ESN589893 FCJ589893 FMF589893 FWB589893 GFX589893 GPT589893 GZP589893 HJL589893 HTH589893 IDD589893 IMZ589893 IWV589893 JGR589893 JQN589893 KAJ589893 KKF589893 KUB589893 LDX589893 LNT589893 LXP589893 MHL589893 MRH589893 NBD589893 NKZ589893 NUV589893 OER589893 OON589893 OYJ589893 PIF589893 PSB589893 QBX589893 QLT589893 QVP589893 RFL589893 RPH589893 RZD589893 SIZ589893 SSV589893 TCR589893 TMN589893 TWJ589893 UGF589893 UQB589893 UZX589893 VJT589893 VTP589893 WDL589893 WNH589893 WXD589893 AV655429 KR655429 UN655429 AEJ655429 AOF655429 AYB655429 BHX655429 BRT655429 CBP655429 CLL655429 CVH655429 DFD655429 DOZ655429 DYV655429 EIR655429 ESN655429 FCJ655429 FMF655429 FWB655429 GFX655429 GPT655429 GZP655429 HJL655429 HTH655429 IDD655429 IMZ655429 IWV655429 JGR655429 JQN655429 KAJ655429 KKF655429 KUB655429 LDX655429 LNT655429 LXP655429 MHL655429 MRH655429 NBD655429 NKZ655429 NUV655429 OER655429 OON655429 OYJ655429 PIF655429 PSB655429 QBX655429 QLT655429 QVP655429 RFL655429 RPH655429 RZD655429 SIZ655429 SSV655429 TCR655429 TMN655429 TWJ655429 UGF655429 UQB655429 UZX655429 VJT655429 VTP655429 WDL655429 WNH655429 WXD655429 AV720965 KR720965 UN720965 AEJ720965 AOF720965 AYB720965 BHX720965 BRT720965 CBP720965 CLL720965 CVH720965 DFD720965 DOZ720965 DYV720965 EIR720965 ESN720965 FCJ720965 FMF720965 FWB720965 GFX720965 GPT720965 GZP720965 HJL720965 HTH720965 IDD720965 IMZ720965 IWV720965 JGR720965 JQN720965 KAJ720965 KKF720965 KUB720965 LDX720965 LNT720965 LXP720965 MHL720965 MRH720965 NBD720965 NKZ720965 NUV720965 OER720965 OON720965 OYJ720965 PIF720965 PSB720965 QBX720965 QLT720965 QVP720965 RFL720965 RPH720965 RZD720965 SIZ720965 SSV720965 TCR720965 TMN720965 TWJ720965 UGF720965 UQB720965 UZX720965 VJT720965 VTP720965 WDL720965 WNH720965 WXD720965 AV786501 KR786501 UN786501 AEJ786501 AOF786501 AYB786501 BHX786501 BRT786501 CBP786501 CLL786501 CVH786501 DFD786501 DOZ786501 DYV786501 EIR786501 ESN786501 FCJ786501 FMF786501 FWB786501 GFX786501 GPT786501 GZP786501 HJL786501 HTH786501 IDD786501 IMZ786501 IWV786501 JGR786501 JQN786501 KAJ786501 KKF786501 KUB786501 LDX786501 LNT786501 LXP786501 MHL786501 MRH786501 NBD786501 NKZ786501 NUV786501 OER786501 OON786501 OYJ786501 PIF786501 PSB786501 QBX786501 QLT786501 QVP786501 RFL786501 RPH786501 RZD786501 SIZ786501 SSV786501 TCR786501 TMN786501 TWJ786501 UGF786501 UQB786501 UZX786501 VJT786501 VTP786501 WDL786501 WNH786501 WXD786501 AV852037 KR852037 UN852037 AEJ852037 AOF852037 AYB852037 BHX852037 BRT852037 CBP852037 CLL852037 CVH852037 DFD852037 DOZ852037 DYV852037 EIR852037 ESN852037 FCJ852037 FMF852037 FWB852037 GFX852037 GPT852037 GZP852037 HJL852037 HTH852037 IDD852037 IMZ852037 IWV852037 JGR852037 JQN852037 KAJ852037 KKF852037 KUB852037 LDX852037 LNT852037 LXP852037 MHL852037 MRH852037 NBD852037 NKZ852037 NUV852037 OER852037 OON852037 OYJ852037 PIF852037 PSB852037 QBX852037 QLT852037 QVP852037 RFL852037 RPH852037 RZD852037 SIZ852037 SSV852037 TCR852037 TMN852037 TWJ852037 UGF852037 UQB852037 UZX852037 VJT852037 VTP852037 WDL852037 WNH852037 WXD852037 AV917573 KR917573 UN917573 AEJ917573 AOF917573 AYB917573 BHX917573 BRT917573 CBP917573 CLL917573 CVH917573 DFD917573 DOZ917573 DYV917573 EIR917573 ESN917573 FCJ917573 FMF917573 FWB917573 GFX917573 GPT917573 GZP917573 HJL917573 HTH917573 IDD917573 IMZ917573 IWV917573 JGR917573 JQN917573 KAJ917573 KKF917573 KUB917573 LDX917573 LNT917573 LXP917573 MHL917573 MRH917573 NBD917573 NKZ917573 NUV917573 OER917573 OON917573 OYJ917573 PIF917573 PSB917573 QBX917573 QLT917573 QVP917573 RFL917573 RPH917573 RZD917573 SIZ917573 SSV917573 TCR917573 TMN917573 TWJ917573 UGF917573 UQB917573 UZX917573 VJT917573 VTP917573 WDL917573 WNH917573 WXD917573 AV983109 KR983109 UN983109 AEJ983109 AOF983109 AYB983109 BHX983109 BRT983109 CBP983109 CLL983109 CVH983109 DFD983109 DOZ983109 DYV983109 EIR983109 ESN983109 FCJ983109 FMF983109 FWB983109 GFX983109 GPT983109 GZP983109 HJL983109 HTH983109 IDD983109 IMZ983109 IWV983109 JGR983109 JQN983109 KAJ983109 KKF983109 KUB983109 LDX983109 LNT983109 LXP983109 MHL983109 MRH983109 NBD983109 NKZ983109 NUV983109 OER983109 OON983109 OYJ983109 PIF983109 PSB983109 QBX983109 QLT983109 QVP983109 RFL983109 RPH983109 RZD983109 SIZ983109 SSV983109 TCR983109 TMN983109 TWJ983109 UGF983109 UQB983109 UZX983109 VJT983109 VTP983109 WDL983109 WNH983109 WXD983109 AA47:AB47 JW47:JX47 TS47:TT47 ADO47:ADP47 ANK47:ANL47 AXG47:AXH47 BHC47:BHD47 BQY47:BQZ47 CAU47:CAV47 CKQ47:CKR47 CUM47:CUN47 DEI47:DEJ47 DOE47:DOF47 DYA47:DYB47 EHW47:EHX47 ERS47:ERT47 FBO47:FBP47 FLK47:FLL47 FVG47:FVH47 GFC47:GFD47 GOY47:GOZ47 GYU47:GYV47 HIQ47:HIR47 HSM47:HSN47 ICI47:ICJ47 IME47:IMF47 IWA47:IWB47 JFW47:JFX47 JPS47:JPT47 JZO47:JZP47 KJK47:KJL47 KTG47:KTH47 LDC47:LDD47 LMY47:LMZ47 LWU47:LWV47 MGQ47:MGR47 MQM47:MQN47 NAI47:NAJ47 NKE47:NKF47 NUA47:NUB47 ODW47:ODX47 ONS47:ONT47 OXO47:OXP47 PHK47:PHL47 PRG47:PRH47 QBC47:QBD47 QKY47:QKZ47 QUU47:QUV47 REQ47:RER47 ROM47:RON47 RYI47:RYJ47 SIE47:SIF47 SSA47:SSB47 TBW47:TBX47 TLS47:TLT47 TVO47:TVP47 UFK47:UFL47 UPG47:UPH47 UZC47:UZD47 VIY47:VIZ47 VSU47:VSV47 WCQ47:WCR47 WMM47:WMN47 WWI47:WWJ47 AA65583:AB65583 JW65583:JX65583 TS65583:TT65583 ADO65583:ADP65583 ANK65583:ANL65583 AXG65583:AXH65583 BHC65583:BHD65583 BQY65583:BQZ65583 CAU65583:CAV65583 CKQ65583:CKR65583 CUM65583:CUN65583 DEI65583:DEJ65583 DOE65583:DOF65583 DYA65583:DYB65583 EHW65583:EHX65583 ERS65583:ERT65583 FBO65583:FBP65583 FLK65583:FLL65583 FVG65583:FVH65583 GFC65583:GFD65583 GOY65583:GOZ65583 GYU65583:GYV65583 HIQ65583:HIR65583 HSM65583:HSN65583 ICI65583:ICJ65583 IME65583:IMF65583 IWA65583:IWB65583 JFW65583:JFX65583 JPS65583:JPT65583 JZO65583:JZP65583 KJK65583:KJL65583 KTG65583:KTH65583 LDC65583:LDD65583 LMY65583:LMZ65583 LWU65583:LWV65583 MGQ65583:MGR65583 MQM65583:MQN65583 NAI65583:NAJ65583 NKE65583:NKF65583 NUA65583:NUB65583 ODW65583:ODX65583 ONS65583:ONT65583 OXO65583:OXP65583 PHK65583:PHL65583 PRG65583:PRH65583 QBC65583:QBD65583 QKY65583:QKZ65583 QUU65583:QUV65583 REQ65583:RER65583 ROM65583:RON65583 RYI65583:RYJ65583 SIE65583:SIF65583 SSA65583:SSB65583 TBW65583:TBX65583 TLS65583:TLT65583 TVO65583:TVP65583 UFK65583:UFL65583 UPG65583:UPH65583 UZC65583:UZD65583 VIY65583:VIZ65583 VSU65583:VSV65583 WCQ65583:WCR65583 WMM65583:WMN65583 WWI65583:WWJ65583 AA131119:AB131119 JW131119:JX131119 TS131119:TT131119 ADO131119:ADP131119 ANK131119:ANL131119 AXG131119:AXH131119 BHC131119:BHD131119 BQY131119:BQZ131119 CAU131119:CAV131119 CKQ131119:CKR131119 CUM131119:CUN131119 DEI131119:DEJ131119 DOE131119:DOF131119 DYA131119:DYB131119 EHW131119:EHX131119 ERS131119:ERT131119 FBO131119:FBP131119 FLK131119:FLL131119 FVG131119:FVH131119 GFC131119:GFD131119 GOY131119:GOZ131119 GYU131119:GYV131119 HIQ131119:HIR131119 HSM131119:HSN131119 ICI131119:ICJ131119 IME131119:IMF131119 IWA131119:IWB131119 JFW131119:JFX131119 JPS131119:JPT131119 JZO131119:JZP131119 KJK131119:KJL131119 KTG131119:KTH131119 LDC131119:LDD131119 LMY131119:LMZ131119 LWU131119:LWV131119 MGQ131119:MGR131119 MQM131119:MQN131119 NAI131119:NAJ131119 NKE131119:NKF131119 NUA131119:NUB131119 ODW131119:ODX131119 ONS131119:ONT131119 OXO131119:OXP131119 PHK131119:PHL131119 PRG131119:PRH131119 QBC131119:QBD131119 QKY131119:QKZ131119 QUU131119:QUV131119 REQ131119:RER131119 ROM131119:RON131119 RYI131119:RYJ131119 SIE131119:SIF131119 SSA131119:SSB131119 TBW131119:TBX131119 TLS131119:TLT131119 TVO131119:TVP131119 UFK131119:UFL131119 UPG131119:UPH131119 UZC131119:UZD131119 VIY131119:VIZ131119 VSU131119:VSV131119 WCQ131119:WCR131119 WMM131119:WMN131119 WWI131119:WWJ131119 AA196655:AB196655 JW196655:JX196655 TS196655:TT196655 ADO196655:ADP196655 ANK196655:ANL196655 AXG196655:AXH196655 BHC196655:BHD196655 BQY196655:BQZ196655 CAU196655:CAV196655 CKQ196655:CKR196655 CUM196655:CUN196655 DEI196655:DEJ196655 DOE196655:DOF196655 DYA196655:DYB196655 EHW196655:EHX196655 ERS196655:ERT196655 FBO196655:FBP196655 FLK196655:FLL196655 FVG196655:FVH196655 GFC196655:GFD196655 GOY196655:GOZ196655 GYU196655:GYV196655 HIQ196655:HIR196655 HSM196655:HSN196655 ICI196655:ICJ196655 IME196655:IMF196655 IWA196655:IWB196655 JFW196655:JFX196655 JPS196655:JPT196655 JZO196655:JZP196655 KJK196655:KJL196655 KTG196655:KTH196655 LDC196655:LDD196655 LMY196655:LMZ196655 LWU196655:LWV196655 MGQ196655:MGR196655 MQM196655:MQN196655 NAI196655:NAJ196655 NKE196655:NKF196655 NUA196655:NUB196655 ODW196655:ODX196655 ONS196655:ONT196655 OXO196655:OXP196655 PHK196655:PHL196655 PRG196655:PRH196655 QBC196655:QBD196655 QKY196655:QKZ196655 QUU196655:QUV196655 REQ196655:RER196655 ROM196655:RON196655 RYI196655:RYJ196655 SIE196655:SIF196655 SSA196655:SSB196655 TBW196655:TBX196655 TLS196655:TLT196655 TVO196655:TVP196655 UFK196655:UFL196655 UPG196655:UPH196655 UZC196655:UZD196655 VIY196655:VIZ196655 VSU196655:VSV196655 WCQ196655:WCR196655 WMM196655:WMN196655 WWI196655:WWJ196655 AA262191:AB262191 JW262191:JX262191 TS262191:TT262191 ADO262191:ADP262191 ANK262191:ANL262191 AXG262191:AXH262191 BHC262191:BHD262191 BQY262191:BQZ262191 CAU262191:CAV262191 CKQ262191:CKR262191 CUM262191:CUN262191 DEI262191:DEJ262191 DOE262191:DOF262191 DYA262191:DYB262191 EHW262191:EHX262191 ERS262191:ERT262191 FBO262191:FBP262191 FLK262191:FLL262191 FVG262191:FVH262191 GFC262191:GFD262191 GOY262191:GOZ262191 GYU262191:GYV262191 HIQ262191:HIR262191 HSM262191:HSN262191 ICI262191:ICJ262191 IME262191:IMF262191 IWA262191:IWB262191 JFW262191:JFX262191 JPS262191:JPT262191 JZO262191:JZP262191 KJK262191:KJL262191 KTG262191:KTH262191 LDC262191:LDD262191 LMY262191:LMZ262191 LWU262191:LWV262191 MGQ262191:MGR262191 MQM262191:MQN262191 NAI262191:NAJ262191 NKE262191:NKF262191 NUA262191:NUB262191 ODW262191:ODX262191 ONS262191:ONT262191 OXO262191:OXP262191 PHK262191:PHL262191 PRG262191:PRH262191 QBC262191:QBD262191 QKY262191:QKZ262191 QUU262191:QUV262191 REQ262191:RER262191 ROM262191:RON262191 RYI262191:RYJ262191 SIE262191:SIF262191 SSA262191:SSB262191 TBW262191:TBX262191 TLS262191:TLT262191 TVO262191:TVP262191 UFK262191:UFL262191 UPG262191:UPH262191 UZC262191:UZD262191 VIY262191:VIZ262191 VSU262191:VSV262191 WCQ262191:WCR262191 WMM262191:WMN262191 WWI262191:WWJ262191 AA327727:AB327727 JW327727:JX327727 TS327727:TT327727 ADO327727:ADP327727 ANK327727:ANL327727 AXG327727:AXH327727 BHC327727:BHD327727 BQY327727:BQZ327727 CAU327727:CAV327727 CKQ327727:CKR327727 CUM327727:CUN327727 DEI327727:DEJ327727 DOE327727:DOF327727 DYA327727:DYB327727 EHW327727:EHX327727 ERS327727:ERT327727 FBO327727:FBP327727 FLK327727:FLL327727 FVG327727:FVH327727 GFC327727:GFD327727 GOY327727:GOZ327727 GYU327727:GYV327727 HIQ327727:HIR327727 HSM327727:HSN327727 ICI327727:ICJ327727 IME327727:IMF327727 IWA327727:IWB327727 JFW327727:JFX327727 JPS327727:JPT327727 JZO327727:JZP327727 KJK327727:KJL327727 KTG327727:KTH327727 LDC327727:LDD327727 LMY327727:LMZ327727 LWU327727:LWV327727 MGQ327727:MGR327727 MQM327727:MQN327727 NAI327727:NAJ327727 NKE327727:NKF327727 NUA327727:NUB327727 ODW327727:ODX327727 ONS327727:ONT327727 OXO327727:OXP327727 PHK327727:PHL327727 PRG327727:PRH327727 QBC327727:QBD327727 QKY327727:QKZ327727 QUU327727:QUV327727 REQ327727:RER327727 ROM327727:RON327727 RYI327727:RYJ327727 SIE327727:SIF327727 SSA327727:SSB327727 TBW327727:TBX327727 TLS327727:TLT327727 TVO327727:TVP327727 UFK327727:UFL327727 UPG327727:UPH327727 UZC327727:UZD327727 VIY327727:VIZ327727 VSU327727:VSV327727 WCQ327727:WCR327727 WMM327727:WMN327727 WWI327727:WWJ327727 AA393263:AB393263 JW393263:JX393263 TS393263:TT393263 ADO393263:ADP393263 ANK393263:ANL393263 AXG393263:AXH393263 BHC393263:BHD393263 BQY393263:BQZ393263 CAU393263:CAV393263 CKQ393263:CKR393263 CUM393263:CUN393263 DEI393263:DEJ393263 DOE393263:DOF393263 DYA393263:DYB393263 EHW393263:EHX393263 ERS393263:ERT393263 FBO393263:FBP393263 FLK393263:FLL393263 FVG393263:FVH393263 GFC393263:GFD393263 GOY393263:GOZ393263 GYU393263:GYV393263 HIQ393263:HIR393263 HSM393263:HSN393263 ICI393263:ICJ393263 IME393263:IMF393263 IWA393263:IWB393263 JFW393263:JFX393263 JPS393263:JPT393263 JZO393263:JZP393263 KJK393263:KJL393263 KTG393263:KTH393263 LDC393263:LDD393263 LMY393263:LMZ393263 LWU393263:LWV393263 MGQ393263:MGR393263 MQM393263:MQN393263 NAI393263:NAJ393263 NKE393263:NKF393263 NUA393263:NUB393263 ODW393263:ODX393263 ONS393263:ONT393263 OXO393263:OXP393263 PHK393263:PHL393263 PRG393263:PRH393263 QBC393263:QBD393263 QKY393263:QKZ393263 QUU393263:QUV393263 REQ393263:RER393263 ROM393263:RON393263 RYI393263:RYJ393263 SIE393263:SIF393263 SSA393263:SSB393263 TBW393263:TBX393263 TLS393263:TLT393263 TVO393263:TVP393263 UFK393263:UFL393263 UPG393263:UPH393263 UZC393263:UZD393263 VIY393263:VIZ393263 VSU393263:VSV393263 WCQ393263:WCR393263 WMM393263:WMN393263 WWI393263:WWJ393263 AA458799:AB458799 JW458799:JX458799 TS458799:TT458799 ADO458799:ADP458799 ANK458799:ANL458799 AXG458799:AXH458799 BHC458799:BHD458799 BQY458799:BQZ458799 CAU458799:CAV458799 CKQ458799:CKR458799 CUM458799:CUN458799 DEI458799:DEJ458799 DOE458799:DOF458799 DYA458799:DYB458799 EHW458799:EHX458799 ERS458799:ERT458799 FBO458799:FBP458799 FLK458799:FLL458799 FVG458799:FVH458799 GFC458799:GFD458799 GOY458799:GOZ458799 GYU458799:GYV458799 HIQ458799:HIR458799 HSM458799:HSN458799 ICI458799:ICJ458799 IME458799:IMF458799 IWA458799:IWB458799 JFW458799:JFX458799 JPS458799:JPT458799 JZO458799:JZP458799 KJK458799:KJL458799 KTG458799:KTH458799 LDC458799:LDD458799 LMY458799:LMZ458799 LWU458799:LWV458799 MGQ458799:MGR458799 MQM458799:MQN458799 NAI458799:NAJ458799 NKE458799:NKF458799 NUA458799:NUB458799 ODW458799:ODX458799 ONS458799:ONT458799 OXO458799:OXP458799 PHK458799:PHL458799 PRG458799:PRH458799 QBC458799:QBD458799 QKY458799:QKZ458799 QUU458799:QUV458799 REQ458799:RER458799 ROM458799:RON458799 RYI458799:RYJ458799 SIE458799:SIF458799 SSA458799:SSB458799 TBW458799:TBX458799 TLS458799:TLT458799 TVO458799:TVP458799 UFK458799:UFL458799 UPG458799:UPH458799 UZC458799:UZD458799 VIY458799:VIZ458799 VSU458799:VSV458799 WCQ458799:WCR458799 WMM458799:WMN458799 WWI458799:WWJ458799 AA524335:AB524335 JW524335:JX524335 TS524335:TT524335 ADO524335:ADP524335 ANK524335:ANL524335 AXG524335:AXH524335 BHC524335:BHD524335 BQY524335:BQZ524335 CAU524335:CAV524335 CKQ524335:CKR524335 CUM524335:CUN524335 DEI524335:DEJ524335 DOE524335:DOF524335 DYA524335:DYB524335 EHW524335:EHX524335 ERS524335:ERT524335 FBO524335:FBP524335 FLK524335:FLL524335 FVG524335:FVH524335 GFC524335:GFD524335 GOY524335:GOZ524335 GYU524335:GYV524335 HIQ524335:HIR524335 HSM524335:HSN524335 ICI524335:ICJ524335 IME524335:IMF524335 IWA524335:IWB524335 JFW524335:JFX524335 JPS524335:JPT524335 JZO524335:JZP524335 KJK524335:KJL524335 KTG524335:KTH524335 LDC524335:LDD524335 LMY524335:LMZ524335 LWU524335:LWV524335 MGQ524335:MGR524335 MQM524335:MQN524335 NAI524335:NAJ524335 NKE524335:NKF524335 NUA524335:NUB524335 ODW524335:ODX524335 ONS524335:ONT524335 OXO524335:OXP524335 PHK524335:PHL524335 PRG524335:PRH524335 QBC524335:QBD524335 QKY524335:QKZ524335 QUU524335:QUV524335 REQ524335:RER524335 ROM524335:RON524335 RYI524335:RYJ524335 SIE524335:SIF524335 SSA524335:SSB524335 TBW524335:TBX524335 TLS524335:TLT524335 TVO524335:TVP524335 UFK524335:UFL524335 UPG524335:UPH524335 UZC524335:UZD524335 VIY524335:VIZ524335 VSU524335:VSV524335 WCQ524335:WCR524335 WMM524335:WMN524335 WWI524335:WWJ524335 AA589871:AB589871 JW589871:JX589871 TS589871:TT589871 ADO589871:ADP589871 ANK589871:ANL589871 AXG589871:AXH589871 BHC589871:BHD589871 BQY589871:BQZ589871 CAU589871:CAV589871 CKQ589871:CKR589871 CUM589871:CUN589871 DEI589871:DEJ589871 DOE589871:DOF589871 DYA589871:DYB589871 EHW589871:EHX589871 ERS589871:ERT589871 FBO589871:FBP589871 FLK589871:FLL589871 FVG589871:FVH589871 GFC589871:GFD589871 GOY589871:GOZ589871 GYU589871:GYV589871 HIQ589871:HIR589871 HSM589871:HSN589871 ICI589871:ICJ589871 IME589871:IMF589871 IWA589871:IWB589871 JFW589871:JFX589871 JPS589871:JPT589871 JZO589871:JZP589871 KJK589871:KJL589871 KTG589871:KTH589871 LDC589871:LDD589871 LMY589871:LMZ589871 LWU589871:LWV589871 MGQ589871:MGR589871 MQM589871:MQN589871 NAI589871:NAJ589871 NKE589871:NKF589871 NUA589871:NUB589871 ODW589871:ODX589871 ONS589871:ONT589871 OXO589871:OXP589871 PHK589871:PHL589871 PRG589871:PRH589871 QBC589871:QBD589871 QKY589871:QKZ589871 QUU589871:QUV589871 REQ589871:RER589871 ROM589871:RON589871 RYI589871:RYJ589871 SIE589871:SIF589871 SSA589871:SSB589871 TBW589871:TBX589871 TLS589871:TLT589871 TVO589871:TVP589871 UFK589871:UFL589871 UPG589871:UPH589871 UZC589871:UZD589871 VIY589871:VIZ589871 VSU589871:VSV589871 WCQ589871:WCR589871 WMM589871:WMN589871 WWI589871:WWJ589871 AA655407:AB655407 JW655407:JX655407 TS655407:TT655407 ADO655407:ADP655407 ANK655407:ANL655407 AXG655407:AXH655407 BHC655407:BHD655407 BQY655407:BQZ655407 CAU655407:CAV655407 CKQ655407:CKR655407 CUM655407:CUN655407 DEI655407:DEJ655407 DOE655407:DOF655407 DYA655407:DYB655407 EHW655407:EHX655407 ERS655407:ERT655407 FBO655407:FBP655407 FLK655407:FLL655407 FVG655407:FVH655407 GFC655407:GFD655407 GOY655407:GOZ655407 GYU655407:GYV655407 HIQ655407:HIR655407 HSM655407:HSN655407 ICI655407:ICJ655407 IME655407:IMF655407 IWA655407:IWB655407 JFW655407:JFX655407 JPS655407:JPT655407 JZO655407:JZP655407 KJK655407:KJL655407 KTG655407:KTH655407 LDC655407:LDD655407 LMY655407:LMZ655407 LWU655407:LWV655407 MGQ655407:MGR655407 MQM655407:MQN655407 NAI655407:NAJ655407 NKE655407:NKF655407 NUA655407:NUB655407 ODW655407:ODX655407 ONS655407:ONT655407 OXO655407:OXP655407 PHK655407:PHL655407 PRG655407:PRH655407 QBC655407:QBD655407 QKY655407:QKZ655407 QUU655407:QUV655407 REQ655407:RER655407 ROM655407:RON655407 RYI655407:RYJ655407 SIE655407:SIF655407 SSA655407:SSB655407 TBW655407:TBX655407 TLS655407:TLT655407 TVO655407:TVP655407 UFK655407:UFL655407 UPG655407:UPH655407 UZC655407:UZD655407 VIY655407:VIZ655407 VSU655407:VSV655407 WCQ655407:WCR655407 WMM655407:WMN655407 WWI655407:WWJ655407 AA720943:AB720943 JW720943:JX720943 TS720943:TT720943 ADO720943:ADP720943 ANK720943:ANL720943 AXG720943:AXH720943 BHC720943:BHD720943 BQY720943:BQZ720943 CAU720943:CAV720943 CKQ720943:CKR720943 CUM720943:CUN720943 DEI720943:DEJ720943 DOE720943:DOF720943 DYA720943:DYB720943 EHW720943:EHX720943 ERS720943:ERT720943 FBO720943:FBP720943 FLK720943:FLL720943 FVG720943:FVH720943 GFC720943:GFD720943 GOY720943:GOZ720943 GYU720943:GYV720943 HIQ720943:HIR720943 HSM720943:HSN720943 ICI720943:ICJ720943 IME720943:IMF720943 IWA720943:IWB720943 JFW720943:JFX720943 JPS720943:JPT720943 JZO720943:JZP720943 KJK720943:KJL720943 KTG720943:KTH720943 LDC720943:LDD720943 LMY720943:LMZ720943 LWU720943:LWV720943 MGQ720943:MGR720943 MQM720943:MQN720943 NAI720943:NAJ720943 NKE720943:NKF720943 NUA720943:NUB720943 ODW720943:ODX720943 ONS720943:ONT720943 OXO720943:OXP720943 PHK720943:PHL720943 PRG720943:PRH720943 QBC720943:QBD720943 QKY720943:QKZ720943 QUU720943:QUV720943 REQ720943:RER720943 ROM720943:RON720943 RYI720943:RYJ720943 SIE720943:SIF720943 SSA720943:SSB720943 TBW720943:TBX720943 TLS720943:TLT720943 TVO720943:TVP720943 UFK720943:UFL720943 UPG720943:UPH720943 UZC720943:UZD720943 VIY720943:VIZ720943 VSU720943:VSV720943 WCQ720943:WCR720943 WMM720943:WMN720943 WWI720943:WWJ720943 AA786479:AB786479 JW786479:JX786479 TS786479:TT786479 ADO786479:ADP786479 ANK786479:ANL786479 AXG786479:AXH786479 BHC786479:BHD786479 BQY786479:BQZ786479 CAU786479:CAV786479 CKQ786479:CKR786479 CUM786479:CUN786479 DEI786479:DEJ786479 DOE786479:DOF786479 DYA786479:DYB786479 EHW786479:EHX786479 ERS786479:ERT786479 FBO786479:FBP786479 FLK786479:FLL786479 FVG786479:FVH786479 GFC786479:GFD786479 GOY786479:GOZ786479 GYU786479:GYV786479 HIQ786479:HIR786479 HSM786479:HSN786479 ICI786479:ICJ786479 IME786479:IMF786479 IWA786479:IWB786479 JFW786479:JFX786479 JPS786479:JPT786479 JZO786479:JZP786479 KJK786479:KJL786479 KTG786479:KTH786479 LDC786479:LDD786479 LMY786479:LMZ786479 LWU786479:LWV786479 MGQ786479:MGR786479 MQM786479:MQN786479 NAI786479:NAJ786479 NKE786479:NKF786479 NUA786479:NUB786479 ODW786479:ODX786479 ONS786479:ONT786479 OXO786479:OXP786479 PHK786479:PHL786479 PRG786479:PRH786479 QBC786479:QBD786479 QKY786479:QKZ786479 QUU786479:QUV786479 REQ786479:RER786479 ROM786479:RON786479 RYI786479:RYJ786479 SIE786479:SIF786479 SSA786479:SSB786479 TBW786479:TBX786479 TLS786479:TLT786479 TVO786479:TVP786479 UFK786479:UFL786479 UPG786479:UPH786479 UZC786479:UZD786479 VIY786479:VIZ786479 VSU786479:VSV786479 WCQ786479:WCR786479 WMM786479:WMN786479 WWI786479:WWJ786479 AA852015:AB852015 JW852015:JX852015 TS852015:TT852015 ADO852015:ADP852015 ANK852015:ANL852015 AXG852015:AXH852015 BHC852015:BHD852015 BQY852015:BQZ852015 CAU852015:CAV852015 CKQ852015:CKR852015 CUM852015:CUN852015 DEI852015:DEJ852015 DOE852015:DOF852015 DYA852015:DYB852015 EHW852015:EHX852015 ERS852015:ERT852015 FBO852015:FBP852015 FLK852015:FLL852015 FVG852015:FVH852015 GFC852015:GFD852015 GOY852015:GOZ852015 GYU852015:GYV852015 HIQ852015:HIR852015 HSM852015:HSN852015 ICI852015:ICJ852015 IME852015:IMF852015 IWA852015:IWB852015 JFW852015:JFX852015 JPS852015:JPT852015 JZO852015:JZP852015 KJK852015:KJL852015 KTG852015:KTH852015 LDC852015:LDD852015 LMY852015:LMZ852015 LWU852015:LWV852015 MGQ852015:MGR852015 MQM852015:MQN852015 NAI852015:NAJ852015 NKE852015:NKF852015 NUA852015:NUB852015 ODW852015:ODX852015 ONS852015:ONT852015 OXO852015:OXP852015 PHK852015:PHL852015 PRG852015:PRH852015 QBC852015:QBD852015 QKY852015:QKZ852015 QUU852015:QUV852015 REQ852015:RER852015 ROM852015:RON852015 RYI852015:RYJ852015 SIE852015:SIF852015 SSA852015:SSB852015 TBW852015:TBX852015 TLS852015:TLT852015 TVO852015:TVP852015 UFK852015:UFL852015 UPG852015:UPH852015 UZC852015:UZD852015 VIY852015:VIZ852015 VSU852015:VSV852015 WCQ852015:WCR852015 WMM852015:WMN852015 WWI852015:WWJ852015 AA917551:AB917551 JW917551:JX917551 TS917551:TT917551 ADO917551:ADP917551 ANK917551:ANL917551 AXG917551:AXH917551 BHC917551:BHD917551 BQY917551:BQZ917551 CAU917551:CAV917551 CKQ917551:CKR917551 CUM917551:CUN917551 DEI917551:DEJ917551 DOE917551:DOF917551 DYA917551:DYB917551 EHW917551:EHX917551 ERS917551:ERT917551 FBO917551:FBP917551 FLK917551:FLL917551 FVG917551:FVH917551 GFC917551:GFD917551 GOY917551:GOZ917551 GYU917551:GYV917551 HIQ917551:HIR917551 HSM917551:HSN917551 ICI917551:ICJ917551 IME917551:IMF917551 IWA917551:IWB917551 JFW917551:JFX917551 JPS917551:JPT917551 JZO917551:JZP917551 KJK917551:KJL917551 KTG917551:KTH917551 LDC917551:LDD917551 LMY917551:LMZ917551 LWU917551:LWV917551 MGQ917551:MGR917551 MQM917551:MQN917551 NAI917551:NAJ917551 NKE917551:NKF917551 NUA917551:NUB917551 ODW917551:ODX917551 ONS917551:ONT917551 OXO917551:OXP917551 PHK917551:PHL917551 PRG917551:PRH917551 QBC917551:QBD917551 QKY917551:QKZ917551 QUU917551:QUV917551 REQ917551:RER917551 ROM917551:RON917551 RYI917551:RYJ917551 SIE917551:SIF917551 SSA917551:SSB917551 TBW917551:TBX917551 TLS917551:TLT917551 TVO917551:TVP917551 UFK917551:UFL917551 UPG917551:UPH917551 UZC917551:UZD917551 VIY917551:VIZ917551 VSU917551:VSV917551 WCQ917551:WCR917551 WMM917551:WMN917551 WWI917551:WWJ917551 AA983087:AB983087 JW983087:JX983087 TS983087:TT983087 ADO983087:ADP983087 ANK983087:ANL983087 AXG983087:AXH983087 BHC983087:BHD983087 BQY983087:BQZ983087 CAU983087:CAV983087 CKQ983087:CKR983087 CUM983087:CUN983087 DEI983087:DEJ983087 DOE983087:DOF983087 DYA983087:DYB983087 EHW983087:EHX983087 ERS983087:ERT983087 FBO983087:FBP983087 FLK983087:FLL983087 FVG983087:FVH983087 GFC983087:GFD983087 GOY983087:GOZ983087 GYU983087:GYV983087 HIQ983087:HIR983087 HSM983087:HSN983087 ICI983087:ICJ983087 IME983087:IMF983087 IWA983087:IWB983087 JFW983087:JFX983087 JPS983087:JPT983087 JZO983087:JZP983087 KJK983087:KJL983087 KTG983087:KTH983087 LDC983087:LDD983087 LMY983087:LMZ983087 LWU983087:LWV983087 MGQ983087:MGR983087 MQM983087:MQN983087 NAI983087:NAJ983087 NKE983087:NKF983087 NUA983087:NUB983087 ODW983087:ODX983087 ONS983087:ONT983087 OXO983087:OXP983087 PHK983087:PHL983087 PRG983087:PRH983087 QBC983087:QBD983087 QKY983087:QKZ983087 QUU983087:QUV983087 REQ983087:RER983087 ROM983087:RON983087 RYI983087:RYJ983087 SIE983087:SIF983087 SSA983087:SSB983087 TBW983087:TBX983087 TLS983087:TLT983087 TVO983087:TVP983087 UFK983087:UFL983087 UPG983087:UPH983087 UZC983087:UZD983087 VIY983087:VIZ983087 VSU983087:VSV983087 WCQ983087:WCR983087 WMM983087:WMN983087 WWI983087:WWJ983087 AM73 KI73 UE73 AEA73 ANW73 AXS73 BHO73 BRK73 CBG73 CLC73 CUY73 DEU73 DOQ73 DYM73 EII73 ESE73 FCA73 FLW73 FVS73 GFO73 GPK73 GZG73 HJC73 HSY73 ICU73 IMQ73 IWM73 JGI73 JQE73 KAA73 KJW73 KTS73 LDO73 LNK73 LXG73 MHC73 MQY73 NAU73 NKQ73 NUM73 OEI73 OOE73 OYA73 PHW73 PRS73 QBO73 QLK73 QVG73 RFC73 ROY73 RYU73 SIQ73 SSM73 TCI73 TME73 TWA73 UFW73 UPS73 UZO73 VJK73 VTG73 WDC73 WMY73 WWU73 AM65609 KI65609 UE65609 AEA65609 ANW65609 AXS65609 BHO65609 BRK65609 CBG65609 CLC65609 CUY65609 DEU65609 DOQ65609 DYM65609 EII65609 ESE65609 FCA65609 FLW65609 FVS65609 GFO65609 GPK65609 GZG65609 HJC65609 HSY65609 ICU65609 IMQ65609 IWM65609 JGI65609 JQE65609 KAA65609 KJW65609 KTS65609 LDO65609 LNK65609 LXG65609 MHC65609 MQY65609 NAU65609 NKQ65609 NUM65609 OEI65609 OOE65609 OYA65609 PHW65609 PRS65609 QBO65609 QLK65609 QVG65609 RFC65609 ROY65609 RYU65609 SIQ65609 SSM65609 TCI65609 TME65609 TWA65609 UFW65609 UPS65609 UZO65609 VJK65609 VTG65609 WDC65609 WMY65609 WWU65609 AM131145 KI131145 UE131145 AEA131145 ANW131145 AXS131145 BHO131145 BRK131145 CBG131145 CLC131145 CUY131145 DEU131145 DOQ131145 DYM131145 EII131145 ESE131145 FCA131145 FLW131145 FVS131145 GFO131145 GPK131145 GZG131145 HJC131145 HSY131145 ICU131145 IMQ131145 IWM131145 JGI131145 JQE131145 KAA131145 KJW131145 KTS131145 LDO131145 LNK131145 LXG131145 MHC131145 MQY131145 NAU131145 NKQ131145 NUM131145 OEI131145 OOE131145 OYA131145 PHW131145 PRS131145 QBO131145 QLK131145 QVG131145 RFC131145 ROY131145 RYU131145 SIQ131145 SSM131145 TCI131145 TME131145 TWA131145 UFW131145 UPS131145 UZO131145 VJK131145 VTG131145 WDC131145 WMY131145 WWU131145 AM196681 KI196681 UE196681 AEA196681 ANW196681 AXS196681 BHO196681 BRK196681 CBG196681 CLC196681 CUY196681 DEU196681 DOQ196681 DYM196681 EII196681 ESE196681 FCA196681 FLW196681 FVS196681 GFO196681 GPK196681 GZG196681 HJC196681 HSY196681 ICU196681 IMQ196681 IWM196681 JGI196681 JQE196681 KAA196681 KJW196681 KTS196681 LDO196681 LNK196681 LXG196681 MHC196681 MQY196681 NAU196681 NKQ196681 NUM196681 OEI196681 OOE196681 OYA196681 PHW196681 PRS196681 QBO196681 QLK196681 QVG196681 RFC196681 ROY196681 RYU196681 SIQ196681 SSM196681 TCI196681 TME196681 TWA196681 UFW196681 UPS196681 UZO196681 VJK196681 VTG196681 WDC196681 WMY196681 WWU196681 AM262217 KI262217 UE262217 AEA262217 ANW262217 AXS262217 BHO262217 BRK262217 CBG262217 CLC262217 CUY262217 DEU262217 DOQ262217 DYM262217 EII262217 ESE262217 FCA262217 FLW262217 FVS262217 GFO262217 GPK262217 GZG262217 HJC262217 HSY262217 ICU262217 IMQ262217 IWM262217 JGI262217 JQE262217 KAA262217 KJW262217 KTS262217 LDO262217 LNK262217 LXG262217 MHC262217 MQY262217 NAU262217 NKQ262217 NUM262217 OEI262217 OOE262217 OYA262217 PHW262217 PRS262217 QBO262217 QLK262217 QVG262217 RFC262217 ROY262217 RYU262217 SIQ262217 SSM262217 TCI262217 TME262217 TWA262217 UFW262217 UPS262217 UZO262217 VJK262217 VTG262217 WDC262217 WMY262217 WWU262217 AM327753 KI327753 UE327753 AEA327753 ANW327753 AXS327753 BHO327753 BRK327753 CBG327753 CLC327753 CUY327753 DEU327753 DOQ327753 DYM327753 EII327753 ESE327753 FCA327753 FLW327753 FVS327753 GFO327753 GPK327753 GZG327753 HJC327753 HSY327753 ICU327753 IMQ327753 IWM327753 JGI327753 JQE327753 KAA327753 KJW327753 KTS327753 LDO327753 LNK327753 LXG327753 MHC327753 MQY327753 NAU327753 NKQ327753 NUM327753 OEI327753 OOE327753 OYA327753 PHW327753 PRS327753 QBO327753 QLK327753 QVG327753 RFC327753 ROY327753 RYU327753 SIQ327753 SSM327753 TCI327753 TME327753 TWA327753 UFW327753 UPS327753 UZO327753 VJK327753 VTG327753 WDC327753 WMY327753 WWU327753 AM393289 KI393289 UE393289 AEA393289 ANW393289 AXS393289 BHO393289 BRK393289 CBG393289 CLC393289 CUY393289 DEU393289 DOQ393289 DYM393289 EII393289 ESE393289 FCA393289 FLW393289 FVS393289 GFO393289 GPK393289 GZG393289 HJC393289 HSY393289 ICU393289 IMQ393289 IWM393289 JGI393289 JQE393289 KAA393289 KJW393289 KTS393289 LDO393289 LNK393289 LXG393289 MHC393289 MQY393289 NAU393289 NKQ393289 NUM393289 OEI393289 OOE393289 OYA393289 PHW393289 PRS393289 QBO393289 QLK393289 QVG393289 RFC393289 ROY393289 RYU393289 SIQ393289 SSM393289 TCI393289 TME393289 TWA393289 UFW393289 UPS393289 UZO393289 VJK393289 VTG393289 WDC393289 WMY393289 WWU393289 AM458825 KI458825 UE458825 AEA458825 ANW458825 AXS458825 BHO458825 BRK458825 CBG458825 CLC458825 CUY458825 DEU458825 DOQ458825 DYM458825 EII458825 ESE458825 FCA458825 FLW458825 FVS458825 GFO458825 GPK458825 GZG458825 HJC458825 HSY458825 ICU458825 IMQ458825 IWM458825 JGI458825 JQE458825 KAA458825 KJW458825 KTS458825 LDO458825 LNK458825 LXG458825 MHC458825 MQY458825 NAU458825 NKQ458825 NUM458825 OEI458825 OOE458825 OYA458825 PHW458825 PRS458825 QBO458825 QLK458825 QVG458825 RFC458825 ROY458825 RYU458825 SIQ458825 SSM458825 TCI458825 TME458825 TWA458825 UFW458825 UPS458825 UZO458825 VJK458825 VTG458825 WDC458825 WMY458825 WWU458825 AM524361 KI524361 UE524361 AEA524361 ANW524361 AXS524361 BHO524361 BRK524361 CBG524361 CLC524361 CUY524361 DEU524361 DOQ524361 DYM524361 EII524361 ESE524361 FCA524361 FLW524361 FVS524361 GFO524361 GPK524361 GZG524361 HJC524361 HSY524361 ICU524361 IMQ524361 IWM524361 JGI524361 JQE524361 KAA524361 KJW524361 KTS524361 LDO524361 LNK524361 LXG524361 MHC524361 MQY524361 NAU524361 NKQ524361 NUM524361 OEI524361 OOE524361 OYA524361 PHW524361 PRS524361 QBO524361 QLK524361 QVG524361 RFC524361 ROY524361 RYU524361 SIQ524361 SSM524361 TCI524361 TME524361 TWA524361 UFW524361 UPS524361 UZO524361 VJK524361 VTG524361 WDC524361 WMY524361 WWU524361 AM589897 KI589897 UE589897 AEA589897 ANW589897 AXS589897 BHO589897 BRK589897 CBG589897 CLC589897 CUY589897 DEU589897 DOQ589897 DYM589897 EII589897 ESE589897 FCA589897 FLW589897 FVS589897 GFO589897 GPK589897 GZG589897 HJC589897 HSY589897 ICU589897 IMQ589897 IWM589897 JGI589897 JQE589897 KAA589897 KJW589897 KTS589897 LDO589897 LNK589897 LXG589897 MHC589897 MQY589897 NAU589897 NKQ589897 NUM589897 OEI589897 OOE589897 OYA589897 PHW589897 PRS589897 QBO589897 QLK589897 QVG589897 RFC589897 ROY589897 RYU589897 SIQ589897 SSM589897 TCI589897 TME589897 TWA589897 UFW589897 UPS589897 UZO589897 VJK589897 VTG589897 WDC589897 WMY589897 WWU589897 AM655433 KI655433 UE655433 AEA655433 ANW655433 AXS655433 BHO655433 BRK655433 CBG655433 CLC655433 CUY655433 DEU655433 DOQ655433 DYM655433 EII655433 ESE655433 FCA655433 FLW655433 FVS655433 GFO655433 GPK655433 GZG655433 HJC655433 HSY655433 ICU655433 IMQ655433 IWM655433 JGI655433 JQE655433 KAA655433 KJW655433 KTS655433 LDO655433 LNK655433 LXG655433 MHC655433 MQY655433 NAU655433 NKQ655433 NUM655433 OEI655433 OOE655433 OYA655433 PHW655433 PRS655433 QBO655433 QLK655433 QVG655433 RFC655433 ROY655433 RYU655433 SIQ655433 SSM655433 TCI655433 TME655433 TWA655433 UFW655433 UPS655433 UZO655433 VJK655433 VTG655433 WDC655433 WMY655433 WWU655433 AM720969 KI720969 UE720969 AEA720969 ANW720969 AXS720969 BHO720969 BRK720969 CBG720969 CLC720969 CUY720969 DEU720969 DOQ720969 DYM720969 EII720969 ESE720969 FCA720969 FLW720969 FVS720969 GFO720969 GPK720969 GZG720969 HJC720969 HSY720969 ICU720969 IMQ720969 IWM720969 JGI720969 JQE720969 KAA720969 KJW720969 KTS720969 LDO720969 LNK720969 LXG720969 MHC720969 MQY720969 NAU720969 NKQ720969 NUM720969 OEI720969 OOE720969 OYA720969 PHW720969 PRS720969 QBO720969 QLK720969 QVG720969 RFC720969 ROY720969 RYU720969 SIQ720969 SSM720969 TCI720969 TME720969 TWA720969 UFW720969 UPS720969 UZO720969 VJK720969 VTG720969 WDC720969 WMY720969 WWU720969 AM786505 KI786505 UE786505 AEA786505 ANW786505 AXS786505 BHO786505 BRK786505 CBG786505 CLC786505 CUY786505 DEU786505 DOQ786505 DYM786505 EII786505 ESE786505 FCA786505 FLW786505 FVS786505 GFO786505 GPK786505 GZG786505 HJC786505 HSY786505 ICU786505 IMQ786505 IWM786505 JGI786505 JQE786505 KAA786505 KJW786505 KTS786505 LDO786505 LNK786505 LXG786505 MHC786505 MQY786505 NAU786505 NKQ786505 NUM786505 OEI786505 OOE786505 OYA786505 PHW786505 PRS786505 QBO786505 QLK786505 QVG786505 RFC786505 ROY786505 RYU786505 SIQ786505 SSM786505 TCI786505 TME786505 TWA786505 UFW786505 UPS786505 UZO786505 VJK786505 VTG786505 WDC786505 WMY786505 WWU786505 AM852041 KI852041 UE852041 AEA852041 ANW852041 AXS852041 BHO852041 BRK852041 CBG852041 CLC852041 CUY852041 DEU852041 DOQ852041 DYM852041 EII852041 ESE852041 FCA852041 FLW852041 FVS852041 GFO852041 GPK852041 GZG852041 HJC852041 HSY852041 ICU852041 IMQ852041 IWM852041 JGI852041 JQE852041 KAA852041 KJW852041 KTS852041 LDO852041 LNK852041 LXG852041 MHC852041 MQY852041 NAU852041 NKQ852041 NUM852041 OEI852041 OOE852041 OYA852041 PHW852041 PRS852041 QBO852041 QLK852041 QVG852041 RFC852041 ROY852041 RYU852041 SIQ852041 SSM852041 TCI852041 TME852041 TWA852041 UFW852041 UPS852041 UZO852041 VJK852041 VTG852041 WDC852041 WMY852041 WWU852041 AM917577 KI917577 UE917577 AEA917577 ANW917577 AXS917577 BHO917577 BRK917577 CBG917577 CLC917577 CUY917577 DEU917577 DOQ917577 DYM917577 EII917577 ESE917577 FCA917577 FLW917577 FVS917577 GFO917577 GPK917577 GZG917577 HJC917577 HSY917577 ICU917577 IMQ917577 IWM917577 JGI917577 JQE917577 KAA917577 KJW917577 KTS917577 LDO917577 LNK917577 LXG917577 MHC917577 MQY917577 NAU917577 NKQ917577 NUM917577 OEI917577 OOE917577 OYA917577 PHW917577 PRS917577 QBO917577 QLK917577 QVG917577 RFC917577 ROY917577 RYU917577 SIQ917577 SSM917577 TCI917577 TME917577 TWA917577 UFW917577 UPS917577 UZO917577 VJK917577 VTG917577 WDC917577 WMY917577 WWU917577 AM983113 KI983113 UE983113 AEA983113 ANW983113 AXS983113 BHO983113 BRK983113 CBG983113 CLC983113 CUY983113 DEU983113 DOQ983113 DYM983113 EII983113 ESE983113 FCA983113 FLW983113 FVS983113 GFO983113 GPK983113 GZG983113 HJC983113 HSY983113 ICU983113 IMQ983113 IWM983113 JGI983113 JQE983113 KAA983113 KJW983113 KTS983113 LDO983113 LNK983113 LXG983113 MHC983113 MQY983113 NAU983113 NKQ983113 NUM983113 OEI983113 OOE983113 OYA983113 PHW983113 PRS983113 QBO983113 QLK983113 QVG983113 RFC983113 ROY983113 RYU983113 SIQ983113 SSM983113 TCI983113 TME983113 TWA983113 UFW983113 UPS983113 UZO983113 VJK983113 VTG983113 WDC983113 WMY983113 WWU983113 AA49 JW49 TS49 ADO49 ANK49 AXG49 BHC49 BQY49 CAU49 CKQ49 CUM49 DEI49 DOE49 DYA49 EHW49 ERS49 FBO49 FLK49 FVG49 GFC49 GOY49 GYU49 HIQ49 HSM49 ICI49 IME49 IWA49 JFW49 JPS49 JZO49 KJK49 KTG49 LDC49 LMY49 LWU49 MGQ49 MQM49 NAI49 NKE49 NUA49 ODW49 ONS49 OXO49 PHK49 PRG49 QBC49 QKY49 QUU49 REQ49 ROM49 RYI49 SIE49 SSA49 TBW49 TLS49 TVO49 UFK49 UPG49 UZC49 VIY49 VSU49 WCQ49 WMM49 WWI49 AA65585 JW65585 TS65585 ADO65585 ANK65585 AXG65585 BHC65585 BQY65585 CAU65585 CKQ65585 CUM65585 DEI65585 DOE65585 DYA65585 EHW65585 ERS65585 FBO65585 FLK65585 FVG65585 GFC65585 GOY65585 GYU65585 HIQ65585 HSM65585 ICI65585 IME65585 IWA65585 JFW65585 JPS65585 JZO65585 KJK65585 KTG65585 LDC65585 LMY65585 LWU65585 MGQ65585 MQM65585 NAI65585 NKE65585 NUA65585 ODW65585 ONS65585 OXO65585 PHK65585 PRG65585 QBC65585 QKY65585 QUU65585 REQ65585 ROM65585 RYI65585 SIE65585 SSA65585 TBW65585 TLS65585 TVO65585 UFK65585 UPG65585 UZC65585 VIY65585 VSU65585 WCQ65585 WMM65585 WWI65585 AA131121 JW131121 TS131121 ADO131121 ANK131121 AXG131121 BHC131121 BQY131121 CAU131121 CKQ131121 CUM131121 DEI131121 DOE131121 DYA131121 EHW131121 ERS131121 FBO131121 FLK131121 FVG131121 GFC131121 GOY131121 GYU131121 HIQ131121 HSM131121 ICI131121 IME131121 IWA131121 JFW131121 JPS131121 JZO131121 KJK131121 KTG131121 LDC131121 LMY131121 LWU131121 MGQ131121 MQM131121 NAI131121 NKE131121 NUA131121 ODW131121 ONS131121 OXO131121 PHK131121 PRG131121 QBC131121 QKY131121 QUU131121 REQ131121 ROM131121 RYI131121 SIE131121 SSA131121 TBW131121 TLS131121 TVO131121 UFK131121 UPG131121 UZC131121 VIY131121 VSU131121 WCQ131121 WMM131121 WWI131121 AA196657 JW196657 TS196657 ADO196657 ANK196657 AXG196657 BHC196657 BQY196657 CAU196657 CKQ196657 CUM196657 DEI196657 DOE196657 DYA196657 EHW196657 ERS196657 FBO196657 FLK196657 FVG196657 GFC196657 GOY196657 GYU196657 HIQ196657 HSM196657 ICI196657 IME196657 IWA196657 JFW196657 JPS196657 JZO196657 KJK196657 KTG196657 LDC196657 LMY196657 LWU196657 MGQ196657 MQM196657 NAI196657 NKE196657 NUA196657 ODW196657 ONS196657 OXO196657 PHK196657 PRG196657 QBC196657 QKY196657 QUU196657 REQ196657 ROM196657 RYI196657 SIE196657 SSA196657 TBW196657 TLS196657 TVO196657 UFK196657 UPG196657 UZC196657 VIY196657 VSU196657 WCQ196657 WMM196657 WWI196657 AA262193 JW262193 TS262193 ADO262193 ANK262193 AXG262193 BHC262193 BQY262193 CAU262193 CKQ262193 CUM262193 DEI262193 DOE262193 DYA262193 EHW262193 ERS262193 FBO262193 FLK262193 FVG262193 GFC262193 GOY262193 GYU262193 HIQ262193 HSM262193 ICI262193 IME262193 IWA262193 JFW262193 JPS262193 JZO262193 KJK262193 KTG262193 LDC262193 LMY262193 LWU262193 MGQ262193 MQM262193 NAI262193 NKE262193 NUA262193 ODW262193 ONS262193 OXO262193 PHK262193 PRG262193 QBC262193 QKY262193 QUU262193 REQ262193 ROM262193 RYI262193 SIE262193 SSA262193 TBW262193 TLS262193 TVO262193 UFK262193 UPG262193 UZC262193 VIY262193 VSU262193 WCQ262193 WMM262193 WWI262193 AA327729 JW327729 TS327729 ADO327729 ANK327729 AXG327729 BHC327729 BQY327729 CAU327729 CKQ327729 CUM327729 DEI327729 DOE327729 DYA327729 EHW327729 ERS327729 FBO327729 FLK327729 FVG327729 GFC327729 GOY327729 GYU327729 HIQ327729 HSM327729 ICI327729 IME327729 IWA327729 JFW327729 JPS327729 JZO327729 KJK327729 KTG327729 LDC327729 LMY327729 LWU327729 MGQ327729 MQM327729 NAI327729 NKE327729 NUA327729 ODW327729 ONS327729 OXO327729 PHK327729 PRG327729 QBC327729 QKY327729 QUU327729 REQ327729 ROM327729 RYI327729 SIE327729 SSA327729 TBW327729 TLS327729 TVO327729 UFK327729 UPG327729 UZC327729 VIY327729 VSU327729 WCQ327729 WMM327729 WWI327729 AA393265 JW393265 TS393265 ADO393265 ANK393265 AXG393265 BHC393265 BQY393265 CAU393265 CKQ393265 CUM393265 DEI393265 DOE393265 DYA393265 EHW393265 ERS393265 FBO393265 FLK393265 FVG393265 GFC393265 GOY393265 GYU393265 HIQ393265 HSM393265 ICI393265 IME393265 IWA393265 JFW393265 JPS393265 JZO393265 KJK393265 KTG393265 LDC393265 LMY393265 LWU393265 MGQ393265 MQM393265 NAI393265 NKE393265 NUA393265 ODW393265 ONS393265 OXO393265 PHK393265 PRG393265 QBC393265 QKY393265 QUU393265 REQ393265 ROM393265 RYI393265 SIE393265 SSA393265 TBW393265 TLS393265 TVO393265 UFK393265 UPG393265 UZC393265 VIY393265 VSU393265 WCQ393265 WMM393265 WWI393265 AA458801 JW458801 TS458801 ADO458801 ANK458801 AXG458801 BHC458801 BQY458801 CAU458801 CKQ458801 CUM458801 DEI458801 DOE458801 DYA458801 EHW458801 ERS458801 FBO458801 FLK458801 FVG458801 GFC458801 GOY458801 GYU458801 HIQ458801 HSM458801 ICI458801 IME458801 IWA458801 JFW458801 JPS458801 JZO458801 KJK458801 KTG458801 LDC458801 LMY458801 LWU458801 MGQ458801 MQM458801 NAI458801 NKE458801 NUA458801 ODW458801 ONS458801 OXO458801 PHK458801 PRG458801 QBC458801 QKY458801 QUU458801 REQ458801 ROM458801 RYI458801 SIE458801 SSA458801 TBW458801 TLS458801 TVO458801 UFK458801 UPG458801 UZC458801 VIY458801 VSU458801 WCQ458801 WMM458801 WWI458801 AA524337 JW524337 TS524337 ADO524337 ANK524337 AXG524337 BHC524337 BQY524337 CAU524337 CKQ524337 CUM524337 DEI524337 DOE524337 DYA524337 EHW524337 ERS524337 FBO524337 FLK524337 FVG524337 GFC524337 GOY524337 GYU524337 HIQ524337 HSM524337 ICI524337 IME524337 IWA524337 JFW524337 JPS524337 JZO524337 KJK524337 KTG524337 LDC524337 LMY524337 LWU524337 MGQ524337 MQM524337 NAI524337 NKE524337 NUA524337 ODW524337 ONS524337 OXO524337 PHK524337 PRG524337 QBC524337 QKY524337 QUU524337 REQ524337 ROM524337 RYI524337 SIE524337 SSA524337 TBW524337 TLS524337 TVO524337 UFK524337 UPG524337 UZC524337 VIY524337 VSU524337 WCQ524337 WMM524337 WWI524337 AA589873 JW589873 TS589873 ADO589873 ANK589873 AXG589873 BHC589873 BQY589873 CAU589873 CKQ589873 CUM589873 DEI589873 DOE589873 DYA589873 EHW589873 ERS589873 FBO589873 FLK589873 FVG589873 GFC589873 GOY589873 GYU589873 HIQ589873 HSM589873 ICI589873 IME589873 IWA589873 JFW589873 JPS589873 JZO589873 KJK589873 KTG589873 LDC589873 LMY589873 LWU589873 MGQ589873 MQM589873 NAI589873 NKE589873 NUA589873 ODW589873 ONS589873 OXO589873 PHK589873 PRG589873 QBC589873 QKY589873 QUU589873 REQ589873 ROM589873 RYI589873 SIE589873 SSA589873 TBW589873 TLS589873 TVO589873 UFK589873 UPG589873 UZC589873 VIY589873 VSU589873 WCQ589873 WMM589873 WWI589873 AA655409 JW655409 TS655409 ADO655409 ANK655409 AXG655409 BHC655409 BQY655409 CAU655409 CKQ655409 CUM655409 DEI655409 DOE655409 DYA655409 EHW655409 ERS655409 FBO655409 FLK655409 FVG655409 GFC655409 GOY655409 GYU655409 HIQ655409 HSM655409 ICI655409 IME655409 IWA655409 JFW655409 JPS655409 JZO655409 KJK655409 KTG655409 LDC655409 LMY655409 LWU655409 MGQ655409 MQM655409 NAI655409 NKE655409 NUA655409 ODW655409 ONS655409 OXO655409 PHK655409 PRG655409 QBC655409 QKY655409 QUU655409 REQ655409 ROM655409 RYI655409 SIE655409 SSA655409 TBW655409 TLS655409 TVO655409 UFK655409 UPG655409 UZC655409 VIY655409 VSU655409 WCQ655409 WMM655409 WWI655409 AA720945 JW720945 TS720945 ADO720945 ANK720945 AXG720945 BHC720945 BQY720945 CAU720945 CKQ720945 CUM720945 DEI720945 DOE720945 DYA720945 EHW720945 ERS720945 FBO720945 FLK720945 FVG720945 GFC720945 GOY720945 GYU720945 HIQ720945 HSM720945 ICI720945 IME720945 IWA720945 JFW720945 JPS720945 JZO720945 KJK720945 KTG720945 LDC720945 LMY720945 LWU720945 MGQ720945 MQM720945 NAI720945 NKE720945 NUA720945 ODW720945 ONS720945 OXO720945 PHK720945 PRG720945 QBC720945 QKY720945 QUU720945 REQ720945 ROM720945 RYI720945 SIE720945 SSA720945 TBW720945 TLS720945 TVO720945 UFK720945 UPG720945 UZC720945 VIY720945 VSU720945 WCQ720945 WMM720945 WWI720945 AA786481 JW786481 TS786481 ADO786481 ANK786481 AXG786481 BHC786481 BQY786481 CAU786481 CKQ786481 CUM786481 DEI786481 DOE786481 DYA786481 EHW786481 ERS786481 FBO786481 FLK786481 FVG786481 GFC786481 GOY786481 GYU786481 HIQ786481 HSM786481 ICI786481 IME786481 IWA786481 JFW786481 JPS786481 JZO786481 KJK786481 KTG786481 LDC786481 LMY786481 LWU786481 MGQ786481 MQM786481 NAI786481 NKE786481 NUA786481 ODW786481 ONS786481 OXO786481 PHK786481 PRG786481 QBC786481 QKY786481 QUU786481 REQ786481 ROM786481 RYI786481 SIE786481 SSA786481 TBW786481 TLS786481 TVO786481 UFK786481 UPG786481 UZC786481 VIY786481 VSU786481 WCQ786481 WMM786481 WWI786481 AA852017 JW852017 TS852017 ADO852017 ANK852017 AXG852017 BHC852017 BQY852017 CAU852017 CKQ852017 CUM852017 DEI852017 DOE852017 DYA852017 EHW852017 ERS852017 FBO852017 FLK852017 FVG852017 GFC852017 GOY852017 GYU852017 HIQ852017 HSM852017 ICI852017 IME852017 IWA852017 JFW852017 JPS852017 JZO852017 KJK852017 KTG852017 LDC852017 LMY852017 LWU852017 MGQ852017 MQM852017 NAI852017 NKE852017 NUA852017 ODW852017 ONS852017 OXO852017 PHK852017 PRG852017 QBC852017 QKY852017 QUU852017 REQ852017 ROM852017 RYI852017 SIE852017 SSA852017 TBW852017 TLS852017 TVO852017 UFK852017 UPG852017 UZC852017 VIY852017 VSU852017 WCQ852017 WMM852017 WWI852017 AA917553 JW917553 TS917553 ADO917553 ANK917553 AXG917553 BHC917553 BQY917553 CAU917553 CKQ917553 CUM917553 DEI917553 DOE917553 DYA917553 EHW917553 ERS917553 FBO917553 FLK917553 FVG917553 GFC917553 GOY917553 GYU917553 HIQ917553 HSM917553 ICI917553 IME917553 IWA917553 JFW917553 JPS917553 JZO917553 KJK917553 KTG917553 LDC917553 LMY917553 LWU917553 MGQ917553 MQM917553 NAI917553 NKE917553 NUA917553 ODW917553 ONS917553 OXO917553 PHK917553 PRG917553 QBC917553 QKY917553 QUU917553 REQ917553 ROM917553 RYI917553 SIE917553 SSA917553 TBW917553 TLS917553 TVO917553 UFK917553 UPG917553 UZC917553 VIY917553 VSU917553 WCQ917553 WMM917553 WWI917553 AA983089 JW983089 TS983089 ADO983089 ANK983089 AXG983089 BHC983089 BQY983089 CAU983089 CKQ983089 CUM983089 DEI983089 DOE983089 DYA983089 EHW983089 ERS983089 FBO983089 FLK983089 FVG983089 GFC983089 GOY983089 GYU983089 HIQ983089 HSM983089 ICI983089 IME983089 IWA983089 JFW983089 JPS983089 JZO983089 KJK983089 KTG983089 LDC983089 LMY983089 LWU983089 MGQ983089 MQM983089 NAI983089 NKE983089 NUA983089 ODW983089 ONS983089 OXO983089 PHK983089 PRG983089 QBC983089 QKY983089 QUU983089 REQ983089 ROM983089 RYI983089 SIE983089 SSA983089 TBW983089 TLS983089 TVO983089 UFK983089 UPG983089 UZC983089 VIY983089 VSU983089 WCQ983089 WMM983089 WWI983089 AD51:AD58 JZ51:JZ58 TV51:TV58 ADR51:ADR58 ANN51:ANN58 AXJ51:AXJ58 BHF51:BHF58 BRB51:BRB58 CAX51:CAX58 CKT51:CKT58 CUP51:CUP58 DEL51:DEL58 DOH51:DOH58 DYD51:DYD58 EHZ51:EHZ58 ERV51:ERV58 FBR51:FBR58 FLN51:FLN58 FVJ51:FVJ58 GFF51:GFF58 GPB51:GPB58 GYX51:GYX58 HIT51:HIT58 HSP51:HSP58 ICL51:ICL58 IMH51:IMH58 IWD51:IWD58 JFZ51:JFZ58 JPV51:JPV58 JZR51:JZR58 KJN51:KJN58 KTJ51:KTJ58 LDF51:LDF58 LNB51:LNB58 LWX51:LWX58 MGT51:MGT58 MQP51:MQP58 NAL51:NAL58 NKH51:NKH58 NUD51:NUD58 ODZ51:ODZ58 ONV51:ONV58 OXR51:OXR58 PHN51:PHN58 PRJ51:PRJ58 QBF51:QBF58 QLB51:QLB58 QUX51:QUX58 RET51:RET58 ROP51:ROP58 RYL51:RYL58 SIH51:SIH58 SSD51:SSD58 TBZ51:TBZ58 TLV51:TLV58 TVR51:TVR58 UFN51:UFN58 UPJ51:UPJ58 UZF51:UZF58 VJB51:VJB58 VSX51:VSX58 WCT51:WCT58 WMP51:WMP58 WWL51:WWL58 AD65587:AD65594 JZ65587:JZ65594 TV65587:TV65594 ADR65587:ADR65594 ANN65587:ANN65594 AXJ65587:AXJ65594 BHF65587:BHF65594 BRB65587:BRB65594 CAX65587:CAX65594 CKT65587:CKT65594 CUP65587:CUP65594 DEL65587:DEL65594 DOH65587:DOH65594 DYD65587:DYD65594 EHZ65587:EHZ65594 ERV65587:ERV65594 FBR65587:FBR65594 FLN65587:FLN65594 FVJ65587:FVJ65594 GFF65587:GFF65594 GPB65587:GPB65594 GYX65587:GYX65594 HIT65587:HIT65594 HSP65587:HSP65594 ICL65587:ICL65594 IMH65587:IMH65594 IWD65587:IWD65594 JFZ65587:JFZ65594 JPV65587:JPV65594 JZR65587:JZR65594 KJN65587:KJN65594 KTJ65587:KTJ65594 LDF65587:LDF65594 LNB65587:LNB65594 LWX65587:LWX65594 MGT65587:MGT65594 MQP65587:MQP65594 NAL65587:NAL65594 NKH65587:NKH65594 NUD65587:NUD65594 ODZ65587:ODZ65594 ONV65587:ONV65594 OXR65587:OXR65594 PHN65587:PHN65594 PRJ65587:PRJ65594 QBF65587:QBF65594 QLB65587:QLB65594 QUX65587:QUX65594 RET65587:RET65594 ROP65587:ROP65594 RYL65587:RYL65594 SIH65587:SIH65594 SSD65587:SSD65594 TBZ65587:TBZ65594 TLV65587:TLV65594 TVR65587:TVR65594 UFN65587:UFN65594 UPJ65587:UPJ65594 UZF65587:UZF65594 VJB65587:VJB65594 VSX65587:VSX65594 WCT65587:WCT65594 WMP65587:WMP65594 WWL65587:WWL65594 AD131123:AD131130 JZ131123:JZ131130 TV131123:TV131130 ADR131123:ADR131130 ANN131123:ANN131130 AXJ131123:AXJ131130 BHF131123:BHF131130 BRB131123:BRB131130 CAX131123:CAX131130 CKT131123:CKT131130 CUP131123:CUP131130 DEL131123:DEL131130 DOH131123:DOH131130 DYD131123:DYD131130 EHZ131123:EHZ131130 ERV131123:ERV131130 FBR131123:FBR131130 FLN131123:FLN131130 FVJ131123:FVJ131130 GFF131123:GFF131130 GPB131123:GPB131130 GYX131123:GYX131130 HIT131123:HIT131130 HSP131123:HSP131130 ICL131123:ICL131130 IMH131123:IMH131130 IWD131123:IWD131130 JFZ131123:JFZ131130 JPV131123:JPV131130 JZR131123:JZR131130 KJN131123:KJN131130 KTJ131123:KTJ131130 LDF131123:LDF131130 LNB131123:LNB131130 LWX131123:LWX131130 MGT131123:MGT131130 MQP131123:MQP131130 NAL131123:NAL131130 NKH131123:NKH131130 NUD131123:NUD131130 ODZ131123:ODZ131130 ONV131123:ONV131130 OXR131123:OXR131130 PHN131123:PHN131130 PRJ131123:PRJ131130 QBF131123:QBF131130 QLB131123:QLB131130 QUX131123:QUX131130 RET131123:RET131130 ROP131123:ROP131130 RYL131123:RYL131130 SIH131123:SIH131130 SSD131123:SSD131130 TBZ131123:TBZ131130 TLV131123:TLV131130 TVR131123:TVR131130 UFN131123:UFN131130 UPJ131123:UPJ131130 UZF131123:UZF131130 VJB131123:VJB131130 VSX131123:VSX131130 WCT131123:WCT131130 WMP131123:WMP131130 WWL131123:WWL131130 AD196659:AD196666 JZ196659:JZ196666 TV196659:TV196666 ADR196659:ADR196666 ANN196659:ANN196666 AXJ196659:AXJ196666 BHF196659:BHF196666 BRB196659:BRB196666 CAX196659:CAX196666 CKT196659:CKT196666 CUP196659:CUP196666 DEL196659:DEL196666 DOH196659:DOH196666 DYD196659:DYD196666 EHZ196659:EHZ196666 ERV196659:ERV196666 FBR196659:FBR196666 FLN196659:FLN196666 FVJ196659:FVJ196666 GFF196659:GFF196666 GPB196659:GPB196666 GYX196659:GYX196666 HIT196659:HIT196666 HSP196659:HSP196666 ICL196659:ICL196666 IMH196659:IMH196666 IWD196659:IWD196666 JFZ196659:JFZ196666 JPV196659:JPV196666 JZR196659:JZR196666 KJN196659:KJN196666 KTJ196659:KTJ196666 LDF196659:LDF196666 LNB196659:LNB196666 LWX196659:LWX196666 MGT196659:MGT196666 MQP196659:MQP196666 NAL196659:NAL196666 NKH196659:NKH196666 NUD196659:NUD196666 ODZ196659:ODZ196666 ONV196659:ONV196666 OXR196659:OXR196666 PHN196659:PHN196666 PRJ196659:PRJ196666 QBF196659:QBF196666 QLB196659:QLB196666 QUX196659:QUX196666 RET196659:RET196666 ROP196659:ROP196666 RYL196659:RYL196666 SIH196659:SIH196666 SSD196659:SSD196666 TBZ196659:TBZ196666 TLV196659:TLV196666 TVR196659:TVR196666 UFN196659:UFN196666 UPJ196659:UPJ196666 UZF196659:UZF196666 VJB196659:VJB196666 VSX196659:VSX196666 WCT196659:WCT196666 WMP196659:WMP196666 WWL196659:WWL196666 AD262195:AD262202 JZ262195:JZ262202 TV262195:TV262202 ADR262195:ADR262202 ANN262195:ANN262202 AXJ262195:AXJ262202 BHF262195:BHF262202 BRB262195:BRB262202 CAX262195:CAX262202 CKT262195:CKT262202 CUP262195:CUP262202 DEL262195:DEL262202 DOH262195:DOH262202 DYD262195:DYD262202 EHZ262195:EHZ262202 ERV262195:ERV262202 FBR262195:FBR262202 FLN262195:FLN262202 FVJ262195:FVJ262202 GFF262195:GFF262202 GPB262195:GPB262202 GYX262195:GYX262202 HIT262195:HIT262202 HSP262195:HSP262202 ICL262195:ICL262202 IMH262195:IMH262202 IWD262195:IWD262202 JFZ262195:JFZ262202 JPV262195:JPV262202 JZR262195:JZR262202 KJN262195:KJN262202 KTJ262195:KTJ262202 LDF262195:LDF262202 LNB262195:LNB262202 LWX262195:LWX262202 MGT262195:MGT262202 MQP262195:MQP262202 NAL262195:NAL262202 NKH262195:NKH262202 NUD262195:NUD262202 ODZ262195:ODZ262202 ONV262195:ONV262202 OXR262195:OXR262202 PHN262195:PHN262202 PRJ262195:PRJ262202 QBF262195:QBF262202 QLB262195:QLB262202 QUX262195:QUX262202 RET262195:RET262202 ROP262195:ROP262202 RYL262195:RYL262202 SIH262195:SIH262202 SSD262195:SSD262202 TBZ262195:TBZ262202 TLV262195:TLV262202 TVR262195:TVR262202 UFN262195:UFN262202 UPJ262195:UPJ262202 UZF262195:UZF262202 VJB262195:VJB262202 VSX262195:VSX262202 WCT262195:WCT262202 WMP262195:WMP262202 WWL262195:WWL262202 AD327731:AD327738 JZ327731:JZ327738 TV327731:TV327738 ADR327731:ADR327738 ANN327731:ANN327738 AXJ327731:AXJ327738 BHF327731:BHF327738 BRB327731:BRB327738 CAX327731:CAX327738 CKT327731:CKT327738 CUP327731:CUP327738 DEL327731:DEL327738 DOH327731:DOH327738 DYD327731:DYD327738 EHZ327731:EHZ327738 ERV327731:ERV327738 FBR327731:FBR327738 FLN327731:FLN327738 FVJ327731:FVJ327738 GFF327731:GFF327738 GPB327731:GPB327738 GYX327731:GYX327738 HIT327731:HIT327738 HSP327731:HSP327738 ICL327731:ICL327738 IMH327731:IMH327738 IWD327731:IWD327738 JFZ327731:JFZ327738 JPV327731:JPV327738 JZR327731:JZR327738 KJN327731:KJN327738 KTJ327731:KTJ327738 LDF327731:LDF327738 LNB327731:LNB327738 LWX327731:LWX327738 MGT327731:MGT327738 MQP327731:MQP327738 NAL327731:NAL327738 NKH327731:NKH327738 NUD327731:NUD327738 ODZ327731:ODZ327738 ONV327731:ONV327738 OXR327731:OXR327738 PHN327731:PHN327738 PRJ327731:PRJ327738 QBF327731:QBF327738 QLB327731:QLB327738 QUX327731:QUX327738 RET327731:RET327738 ROP327731:ROP327738 RYL327731:RYL327738 SIH327731:SIH327738 SSD327731:SSD327738 TBZ327731:TBZ327738 TLV327731:TLV327738 TVR327731:TVR327738 UFN327731:UFN327738 UPJ327731:UPJ327738 UZF327731:UZF327738 VJB327731:VJB327738 VSX327731:VSX327738 WCT327731:WCT327738 WMP327731:WMP327738 WWL327731:WWL327738 AD393267:AD393274 JZ393267:JZ393274 TV393267:TV393274 ADR393267:ADR393274 ANN393267:ANN393274 AXJ393267:AXJ393274 BHF393267:BHF393274 BRB393267:BRB393274 CAX393267:CAX393274 CKT393267:CKT393274 CUP393267:CUP393274 DEL393267:DEL393274 DOH393267:DOH393274 DYD393267:DYD393274 EHZ393267:EHZ393274 ERV393267:ERV393274 FBR393267:FBR393274 FLN393267:FLN393274 FVJ393267:FVJ393274 GFF393267:GFF393274 GPB393267:GPB393274 GYX393267:GYX393274 HIT393267:HIT393274 HSP393267:HSP393274 ICL393267:ICL393274 IMH393267:IMH393274 IWD393267:IWD393274 JFZ393267:JFZ393274 JPV393267:JPV393274 JZR393267:JZR393274 KJN393267:KJN393274 KTJ393267:KTJ393274 LDF393267:LDF393274 LNB393267:LNB393274 LWX393267:LWX393274 MGT393267:MGT393274 MQP393267:MQP393274 NAL393267:NAL393274 NKH393267:NKH393274 NUD393267:NUD393274 ODZ393267:ODZ393274 ONV393267:ONV393274 OXR393267:OXR393274 PHN393267:PHN393274 PRJ393267:PRJ393274 QBF393267:QBF393274 QLB393267:QLB393274 QUX393267:QUX393274 RET393267:RET393274 ROP393267:ROP393274 RYL393267:RYL393274 SIH393267:SIH393274 SSD393267:SSD393274 TBZ393267:TBZ393274 TLV393267:TLV393274 TVR393267:TVR393274 UFN393267:UFN393274 UPJ393267:UPJ393274 UZF393267:UZF393274 VJB393267:VJB393274 VSX393267:VSX393274 WCT393267:WCT393274 WMP393267:WMP393274 WWL393267:WWL393274 AD458803:AD458810 JZ458803:JZ458810 TV458803:TV458810 ADR458803:ADR458810 ANN458803:ANN458810 AXJ458803:AXJ458810 BHF458803:BHF458810 BRB458803:BRB458810 CAX458803:CAX458810 CKT458803:CKT458810 CUP458803:CUP458810 DEL458803:DEL458810 DOH458803:DOH458810 DYD458803:DYD458810 EHZ458803:EHZ458810 ERV458803:ERV458810 FBR458803:FBR458810 FLN458803:FLN458810 FVJ458803:FVJ458810 GFF458803:GFF458810 GPB458803:GPB458810 GYX458803:GYX458810 HIT458803:HIT458810 HSP458803:HSP458810 ICL458803:ICL458810 IMH458803:IMH458810 IWD458803:IWD458810 JFZ458803:JFZ458810 JPV458803:JPV458810 JZR458803:JZR458810 KJN458803:KJN458810 KTJ458803:KTJ458810 LDF458803:LDF458810 LNB458803:LNB458810 LWX458803:LWX458810 MGT458803:MGT458810 MQP458803:MQP458810 NAL458803:NAL458810 NKH458803:NKH458810 NUD458803:NUD458810 ODZ458803:ODZ458810 ONV458803:ONV458810 OXR458803:OXR458810 PHN458803:PHN458810 PRJ458803:PRJ458810 QBF458803:QBF458810 QLB458803:QLB458810 QUX458803:QUX458810 RET458803:RET458810 ROP458803:ROP458810 RYL458803:RYL458810 SIH458803:SIH458810 SSD458803:SSD458810 TBZ458803:TBZ458810 TLV458803:TLV458810 TVR458803:TVR458810 UFN458803:UFN458810 UPJ458803:UPJ458810 UZF458803:UZF458810 VJB458803:VJB458810 VSX458803:VSX458810 WCT458803:WCT458810 WMP458803:WMP458810 WWL458803:WWL458810 AD524339:AD524346 JZ524339:JZ524346 TV524339:TV524346 ADR524339:ADR524346 ANN524339:ANN524346 AXJ524339:AXJ524346 BHF524339:BHF524346 BRB524339:BRB524346 CAX524339:CAX524346 CKT524339:CKT524346 CUP524339:CUP524346 DEL524339:DEL524346 DOH524339:DOH524346 DYD524339:DYD524346 EHZ524339:EHZ524346 ERV524339:ERV524346 FBR524339:FBR524346 FLN524339:FLN524346 FVJ524339:FVJ524346 GFF524339:GFF524346 GPB524339:GPB524346 GYX524339:GYX524346 HIT524339:HIT524346 HSP524339:HSP524346 ICL524339:ICL524346 IMH524339:IMH524346 IWD524339:IWD524346 JFZ524339:JFZ524346 JPV524339:JPV524346 JZR524339:JZR524346 KJN524339:KJN524346 KTJ524339:KTJ524346 LDF524339:LDF524346 LNB524339:LNB524346 LWX524339:LWX524346 MGT524339:MGT524346 MQP524339:MQP524346 NAL524339:NAL524346 NKH524339:NKH524346 NUD524339:NUD524346 ODZ524339:ODZ524346 ONV524339:ONV524346 OXR524339:OXR524346 PHN524339:PHN524346 PRJ524339:PRJ524346 QBF524339:QBF524346 QLB524339:QLB524346 QUX524339:QUX524346 RET524339:RET524346 ROP524339:ROP524346 RYL524339:RYL524346 SIH524339:SIH524346 SSD524339:SSD524346 TBZ524339:TBZ524346 TLV524339:TLV524346 TVR524339:TVR524346 UFN524339:UFN524346 UPJ524339:UPJ524346 UZF524339:UZF524346 VJB524339:VJB524346 VSX524339:VSX524346 WCT524339:WCT524346 WMP524339:WMP524346 WWL524339:WWL524346 AD589875:AD589882 JZ589875:JZ589882 TV589875:TV589882 ADR589875:ADR589882 ANN589875:ANN589882 AXJ589875:AXJ589882 BHF589875:BHF589882 BRB589875:BRB589882 CAX589875:CAX589882 CKT589875:CKT589882 CUP589875:CUP589882 DEL589875:DEL589882 DOH589875:DOH589882 DYD589875:DYD589882 EHZ589875:EHZ589882 ERV589875:ERV589882 FBR589875:FBR589882 FLN589875:FLN589882 FVJ589875:FVJ589882 GFF589875:GFF589882 GPB589875:GPB589882 GYX589875:GYX589882 HIT589875:HIT589882 HSP589875:HSP589882 ICL589875:ICL589882 IMH589875:IMH589882 IWD589875:IWD589882 JFZ589875:JFZ589882 JPV589875:JPV589882 JZR589875:JZR589882 KJN589875:KJN589882 KTJ589875:KTJ589882 LDF589875:LDF589882 LNB589875:LNB589882 LWX589875:LWX589882 MGT589875:MGT589882 MQP589875:MQP589882 NAL589875:NAL589882 NKH589875:NKH589882 NUD589875:NUD589882 ODZ589875:ODZ589882 ONV589875:ONV589882 OXR589875:OXR589882 PHN589875:PHN589882 PRJ589875:PRJ589882 QBF589875:QBF589882 QLB589875:QLB589882 QUX589875:QUX589882 RET589875:RET589882 ROP589875:ROP589882 RYL589875:RYL589882 SIH589875:SIH589882 SSD589875:SSD589882 TBZ589875:TBZ589882 TLV589875:TLV589882 TVR589875:TVR589882 UFN589875:UFN589882 UPJ589875:UPJ589882 UZF589875:UZF589882 VJB589875:VJB589882 VSX589875:VSX589882 WCT589875:WCT589882 WMP589875:WMP589882 WWL589875:WWL589882 AD655411:AD655418 JZ655411:JZ655418 TV655411:TV655418 ADR655411:ADR655418 ANN655411:ANN655418 AXJ655411:AXJ655418 BHF655411:BHF655418 BRB655411:BRB655418 CAX655411:CAX655418 CKT655411:CKT655418 CUP655411:CUP655418 DEL655411:DEL655418 DOH655411:DOH655418 DYD655411:DYD655418 EHZ655411:EHZ655418 ERV655411:ERV655418 FBR655411:FBR655418 FLN655411:FLN655418 FVJ655411:FVJ655418 GFF655411:GFF655418 GPB655411:GPB655418 GYX655411:GYX655418 HIT655411:HIT655418 HSP655411:HSP655418 ICL655411:ICL655418 IMH655411:IMH655418 IWD655411:IWD655418 JFZ655411:JFZ655418 JPV655411:JPV655418 JZR655411:JZR655418 KJN655411:KJN655418 KTJ655411:KTJ655418 LDF655411:LDF655418 LNB655411:LNB655418 LWX655411:LWX655418 MGT655411:MGT655418 MQP655411:MQP655418 NAL655411:NAL655418 NKH655411:NKH655418 NUD655411:NUD655418 ODZ655411:ODZ655418 ONV655411:ONV655418 OXR655411:OXR655418 PHN655411:PHN655418 PRJ655411:PRJ655418 QBF655411:QBF655418 QLB655411:QLB655418 QUX655411:QUX655418 RET655411:RET655418 ROP655411:ROP655418 RYL655411:RYL655418 SIH655411:SIH655418 SSD655411:SSD655418 TBZ655411:TBZ655418 TLV655411:TLV655418 TVR655411:TVR655418 UFN655411:UFN655418 UPJ655411:UPJ655418 UZF655411:UZF655418 VJB655411:VJB655418 VSX655411:VSX655418 WCT655411:WCT655418 WMP655411:WMP655418 WWL655411:WWL655418 AD720947:AD720954 JZ720947:JZ720954 TV720947:TV720954 ADR720947:ADR720954 ANN720947:ANN720954 AXJ720947:AXJ720954 BHF720947:BHF720954 BRB720947:BRB720954 CAX720947:CAX720954 CKT720947:CKT720954 CUP720947:CUP720954 DEL720947:DEL720954 DOH720947:DOH720954 DYD720947:DYD720954 EHZ720947:EHZ720954 ERV720947:ERV720954 FBR720947:FBR720954 FLN720947:FLN720954 FVJ720947:FVJ720954 GFF720947:GFF720954 GPB720947:GPB720954 GYX720947:GYX720954 HIT720947:HIT720954 HSP720947:HSP720954 ICL720947:ICL720954 IMH720947:IMH720954 IWD720947:IWD720954 JFZ720947:JFZ720954 JPV720947:JPV720954 JZR720947:JZR720954 KJN720947:KJN720954 KTJ720947:KTJ720954 LDF720947:LDF720954 LNB720947:LNB720954 LWX720947:LWX720954 MGT720947:MGT720954 MQP720947:MQP720954 NAL720947:NAL720954 NKH720947:NKH720954 NUD720947:NUD720954 ODZ720947:ODZ720954 ONV720947:ONV720954 OXR720947:OXR720954 PHN720947:PHN720954 PRJ720947:PRJ720954 QBF720947:QBF720954 QLB720947:QLB720954 QUX720947:QUX720954 RET720947:RET720954 ROP720947:ROP720954 RYL720947:RYL720954 SIH720947:SIH720954 SSD720947:SSD720954 TBZ720947:TBZ720954 TLV720947:TLV720954 TVR720947:TVR720954 UFN720947:UFN720954 UPJ720947:UPJ720954 UZF720947:UZF720954 VJB720947:VJB720954 VSX720947:VSX720954 WCT720947:WCT720954 WMP720947:WMP720954 WWL720947:WWL720954 AD786483:AD786490 JZ786483:JZ786490 TV786483:TV786490 ADR786483:ADR786490 ANN786483:ANN786490 AXJ786483:AXJ786490 BHF786483:BHF786490 BRB786483:BRB786490 CAX786483:CAX786490 CKT786483:CKT786490 CUP786483:CUP786490 DEL786483:DEL786490 DOH786483:DOH786490 DYD786483:DYD786490 EHZ786483:EHZ786490 ERV786483:ERV786490 FBR786483:FBR786490 FLN786483:FLN786490 FVJ786483:FVJ786490 GFF786483:GFF786490 GPB786483:GPB786490 GYX786483:GYX786490 HIT786483:HIT786490 HSP786483:HSP786490 ICL786483:ICL786490 IMH786483:IMH786490 IWD786483:IWD786490 JFZ786483:JFZ786490 JPV786483:JPV786490 JZR786483:JZR786490 KJN786483:KJN786490 KTJ786483:KTJ786490 LDF786483:LDF786490 LNB786483:LNB786490 LWX786483:LWX786490 MGT786483:MGT786490 MQP786483:MQP786490 NAL786483:NAL786490 NKH786483:NKH786490 NUD786483:NUD786490 ODZ786483:ODZ786490 ONV786483:ONV786490 OXR786483:OXR786490 PHN786483:PHN786490 PRJ786483:PRJ786490 QBF786483:QBF786490 QLB786483:QLB786490 QUX786483:QUX786490 RET786483:RET786490 ROP786483:ROP786490 RYL786483:RYL786490 SIH786483:SIH786490 SSD786483:SSD786490 TBZ786483:TBZ786490 TLV786483:TLV786490 TVR786483:TVR786490 UFN786483:UFN786490 UPJ786483:UPJ786490 UZF786483:UZF786490 VJB786483:VJB786490 VSX786483:VSX786490 WCT786483:WCT786490 WMP786483:WMP786490 WWL786483:WWL786490 AD852019:AD852026 JZ852019:JZ852026 TV852019:TV852026 ADR852019:ADR852026 ANN852019:ANN852026 AXJ852019:AXJ852026 BHF852019:BHF852026 BRB852019:BRB852026 CAX852019:CAX852026 CKT852019:CKT852026 CUP852019:CUP852026 DEL852019:DEL852026 DOH852019:DOH852026 DYD852019:DYD852026 EHZ852019:EHZ852026 ERV852019:ERV852026 FBR852019:FBR852026 FLN852019:FLN852026 FVJ852019:FVJ852026 GFF852019:GFF852026 GPB852019:GPB852026 GYX852019:GYX852026 HIT852019:HIT852026 HSP852019:HSP852026 ICL852019:ICL852026 IMH852019:IMH852026 IWD852019:IWD852026 JFZ852019:JFZ852026 JPV852019:JPV852026 JZR852019:JZR852026 KJN852019:KJN852026 KTJ852019:KTJ852026 LDF852019:LDF852026 LNB852019:LNB852026 LWX852019:LWX852026 MGT852019:MGT852026 MQP852019:MQP852026 NAL852019:NAL852026 NKH852019:NKH852026 NUD852019:NUD852026 ODZ852019:ODZ852026 ONV852019:ONV852026 OXR852019:OXR852026 PHN852019:PHN852026 PRJ852019:PRJ852026 QBF852019:QBF852026 QLB852019:QLB852026 QUX852019:QUX852026 RET852019:RET852026 ROP852019:ROP852026 RYL852019:RYL852026 SIH852019:SIH852026 SSD852019:SSD852026 TBZ852019:TBZ852026 TLV852019:TLV852026 TVR852019:TVR852026 UFN852019:UFN852026 UPJ852019:UPJ852026 UZF852019:UZF852026 VJB852019:VJB852026 VSX852019:VSX852026 WCT852019:WCT852026 WMP852019:WMP852026 WWL852019:WWL852026 AD917555:AD917562 JZ917555:JZ917562 TV917555:TV917562 ADR917555:ADR917562 ANN917555:ANN917562 AXJ917555:AXJ917562 BHF917555:BHF917562 BRB917555:BRB917562 CAX917555:CAX917562 CKT917555:CKT917562 CUP917555:CUP917562 DEL917555:DEL917562 DOH917555:DOH917562 DYD917555:DYD917562 EHZ917555:EHZ917562 ERV917555:ERV917562 FBR917555:FBR917562 FLN917555:FLN917562 FVJ917555:FVJ917562 GFF917555:GFF917562 GPB917555:GPB917562 GYX917555:GYX917562 HIT917555:HIT917562 HSP917555:HSP917562 ICL917555:ICL917562 IMH917555:IMH917562 IWD917555:IWD917562 JFZ917555:JFZ917562 JPV917555:JPV917562 JZR917555:JZR917562 KJN917555:KJN917562 KTJ917555:KTJ917562 LDF917555:LDF917562 LNB917555:LNB917562 LWX917555:LWX917562 MGT917555:MGT917562 MQP917555:MQP917562 NAL917555:NAL917562 NKH917555:NKH917562 NUD917555:NUD917562 ODZ917555:ODZ917562 ONV917555:ONV917562 OXR917555:OXR917562 PHN917555:PHN917562 PRJ917555:PRJ917562 QBF917555:QBF917562 QLB917555:QLB917562 QUX917555:QUX917562 RET917555:RET917562 ROP917555:ROP917562 RYL917555:RYL917562 SIH917555:SIH917562 SSD917555:SSD917562 TBZ917555:TBZ917562 TLV917555:TLV917562 TVR917555:TVR917562 UFN917555:UFN917562 UPJ917555:UPJ917562 UZF917555:UZF917562 VJB917555:VJB917562 VSX917555:VSX917562 WCT917555:WCT917562 WMP917555:WMP917562 WWL917555:WWL917562 AD983091:AD983098 JZ983091:JZ983098 TV983091:TV983098 ADR983091:ADR983098 ANN983091:ANN983098 AXJ983091:AXJ983098 BHF983091:BHF983098 BRB983091:BRB983098 CAX983091:CAX983098 CKT983091:CKT983098 CUP983091:CUP983098 DEL983091:DEL983098 DOH983091:DOH983098 DYD983091:DYD983098 EHZ983091:EHZ983098 ERV983091:ERV983098 FBR983091:FBR983098 FLN983091:FLN983098 FVJ983091:FVJ983098 GFF983091:GFF983098 GPB983091:GPB983098 GYX983091:GYX983098 HIT983091:HIT983098 HSP983091:HSP983098 ICL983091:ICL983098 IMH983091:IMH983098 IWD983091:IWD983098 JFZ983091:JFZ983098 JPV983091:JPV983098 JZR983091:JZR983098 KJN983091:KJN983098 KTJ983091:KTJ983098 LDF983091:LDF983098 LNB983091:LNB983098 LWX983091:LWX983098 MGT983091:MGT983098 MQP983091:MQP983098 NAL983091:NAL983098 NKH983091:NKH983098 NUD983091:NUD983098 ODZ983091:ODZ983098 ONV983091:ONV983098 OXR983091:OXR983098 PHN983091:PHN983098 PRJ983091:PRJ983098 QBF983091:QBF983098 QLB983091:QLB983098 QUX983091:QUX983098 RET983091:RET983098 ROP983091:ROP983098 RYL983091:RYL983098 SIH983091:SIH983098 SSD983091:SSD983098 TBZ983091:TBZ983098 TLV983091:TLV983098 TVR983091:TVR983098 UFN983091:UFN983098 UPJ983091:UPJ983098 UZF983091:UZF983098 VJB983091:VJB983098 VSX983091:VSX983098 WCT983091:WCT983098 WMP983091:WMP983098 WWL983091:WWL983098 AG73:AG74 KC73:KC74 TY73:TY74 ADU73:ADU74 ANQ73:ANQ74 AXM73:AXM74 BHI73:BHI74 BRE73:BRE74 CBA73:CBA74 CKW73:CKW74 CUS73:CUS74 DEO73:DEO74 DOK73:DOK74 DYG73:DYG74 EIC73:EIC74 ERY73:ERY74 FBU73:FBU74 FLQ73:FLQ74 FVM73:FVM74 GFI73:GFI74 GPE73:GPE74 GZA73:GZA74 HIW73:HIW74 HSS73:HSS74 ICO73:ICO74 IMK73:IMK74 IWG73:IWG74 JGC73:JGC74 JPY73:JPY74 JZU73:JZU74 KJQ73:KJQ74 KTM73:KTM74 LDI73:LDI74 LNE73:LNE74 LXA73:LXA74 MGW73:MGW74 MQS73:MQS74 NAO73:NAO74 NKK73:NKK74 NUG73:NUG74 OEC73:OEC74 ONY73:ONY74 OXU73:OXU74 PHQ73:PHQ74 PRM73:PRM74 QBI73:QBI74 QLE73:QLE74 QVA73:QVA74 REW73:REW74 ROS73:ROS74 RYO73:RYO74 SIK73:SIK74 SSG73:SSG74 TCC73:TCC74 TLY73:TLY74 TVU73:TVU74 UFQ73:UFQ74 UPM73:UPM74 UZI73:UZI74 VJE73:VJE74 VTA73:VTA74 WCW73:WCW74 WMS73:WMS74 WWO73:WWO74 AG65609:AG65610 KC65609:KC65610 TY65609:TY65610 ADU65609:ADU65610 ANQ65609:ANQ65610 AXM65609:AXM65610 BHI65609:BHI65610 BRE65609:BRE65610 CBA65609:CBA65610 CKW65609:CKW65610 CUS65609:CUS65610 DEO65609:DEO65610 DOK65609:DOK65610 DYG65609:DYG65610 EIC65609:EIC65610 ERY65609:ERY65610 FBU65609:FBU65610 FLQ65609:FLQ65610 FVM65609:FVM65610 GFI65609:GFI65610 GPE65609:GPE65610 GZA65609:GZA65610 HIW65609:HIW65610 HSS65609:HSS65610 ICO65609:ICO65610 IMK65609:IMK65610 IWG65609:IWG65610 JGC65609:JGC65610 JPY65609:JPY65610 JZU65609:JZU65610 KJQ65609:KJQ65610 KTM65609:KTM65610 LDI65609:LDI65610 LNE65609:LNE65610 LXA65609:LXA65610 MGW65609:MGW65610 MQS65609:MQS65610 NAO65609:NAO65610 NKK65609:NKK65610 NUG65609:NUG65610 OEC65609:OEC65610 ONY65609:ONY65610 OXU65609:OXU65610 PHQ65609:PHQ65610 PRM65609:PRM65610 QBI65609:QBI65610 QLE65609:QLE65610 QVA65609:QVA65610 REW65609:REW65610 ROS65609:ROS65610 RYO65609:RYO65610 SIK65609:SIK65610 SSG65609:SSG65610 TCC65609:TCC65610 TLY65609:TLY65610 TVU65609:TVU65610 UFQ65609:UFQ65610 UPM65609:UPM65610 UZI65609:UZI65610 VJE65609:VJE65610 VTA65609:VTA65610 WCW65609:WCW65610 WMS65609:WMS65610 WWO65609:WWO65610 AG131145:AG131146 KC131145:KC131146 TY131145:TY131146 ADU131145:ADU131146 ANQ131145:ANQ131146 AXM131145:AXM131146 BHI131145:BHI131146 BRE131145:BRE131146 CBA131145:CBA131146 CKW131145:CKW131146 CUS131145:CUS131146 DEO131145:DEO131146 DOK131145:DOK131146 DYG131145:DYG131146 EIC131145:EIC131146 ERY131145:ERY131146 FBU131145:FBU131146 FLQ131145:FLQ131146 FVM131145:FVM131146 GFI131145:GFI131146 GPE131145:GPE131146 GZA131145:GZA131146 HIW131145:HIW131146 HSS131145:HSS131146 ICO131145:ICO131146 IMK131145:IMK131146 IWG131145:IWG131146 JGC131145:JGC131146 JPY131145:JPY131146 JZU131145:JZU131146 KJQ131145:KJQ131146 KTM131145:KTM131146 LDI131145:LDI131146 LNE131145:LNE131146 LXA131145:LXA131146 MGW131145:MGW131146 MQS131145:MQS131146 NAO131145:NAO131146 NKK131145:NKK131146 NUG131145:NUG131146 OEC131145:OEC131146 ONY131145:ONY131146 OXU131145:OXU131146 PHQ131145:PHQ131146 PRM131145:PRM131146 QBI131145:QBI131146 QLE131145:QLE131146 QVA131145:QVA131146 REW131145:REW131146 ROS131145:ROS131146 RYO131145:RYO131146 SIK131145:SIK131146 SSG131145:SSG131146 TCC131145:TCC131146 TLY131145:TLY131146 TVU131145:TVU131146 UFQ131145:UFQ131146 UPM131145:UPM131146 UZI131145:UZI131146 VJE131145:VJE131146 VTA131145:VTA131146 WCW131145:WCW131146 WMS131145:WMS131146 WWO131145:WWO131146 AG196681:AG196682 KC196681:KC196682 TY196681:TY196682 ADU196681:ADU196682 ANQ196681:ANQ196682 AXM196681:AXM196682 BHI196681:BHI196682 BRE196681:BRE196682 CBA196681:CBA196682 CKW196681:CKW196682 CUS196681:CUS196682 DEO196681:DEO196682 DOK196681:DOK196682 DYG196681:DYG196682 EIC196681:EIC196682 ERY196681:ERY196682 FBU196681:FBU196682 FLQ196681:FLQ196682 FVM196681:FVM196682 GFI196681:GFI196682 GPE196681:GPE196682 GZA196681:GZA196682 HIW196681:HIW196682 HSS196681:HSS196682 ICO196681:ICO196682 IMK196681:IMK196682 IWG196681:IWG196682 JGC196681:JGC196682 JPY196681:JPY196682 JZU196681:JZU196682 KJQ196681:KJQ196682 KTM196681:KTM196682 LDI196681:LDI196682 LNE196681:LNE196682 LXA196681:LXA196682 MGW196681:MGW196682 MQS196681:MQS196682 NAO196681:NAO196682 NKK196681:NKK196682 NUG196681:NUG196682 OEC196681:OEC196682 ONY196681:ONY196682 OXU196681:OXU196682 PHQ196681:PHQ196682 PRM196681:PRM196682 QBI196681:QBI196682 QLE196681:QLE196682 QVA196681:QVA196682 REW196681:REW196682 ROS196681:ROS196682 RYO196681:RYO196682 SIK196681:SIK196682 SSG196681:SSG196682 TCC196681:TCC196682 TLY196681:TLY196682 TVU196681:TVU196682 UFQ196681:UFQ196682 UPM196681:UPM196682 UZI196681:UZI196682 VJE196681:VJE196682 VTA196681:VTA196682 WCW196681:WCW196682 WMS196681:WMS196682 WWO196681:WWO196682 AG262217:AG262218 KC262217:KC262218 TY262217:TY262218 ADU262217:ADU262218 ANQ262217:ANQ262218 AXM262217:AXM262218 BHI262217:BHI262218 BRE262217:BRE262218 CBA262217:CBA262218 CKW262217:CKW262218 CUS262217:CUS262218 DEO262217:DEO262218 DOK262217:DOK262218 DYG262217:DYG262218 EIC262217:EIC262218 ERY262217:ERY262218 FBU262217:FBU262218 FLQ262217:FLQ262218 FVM262217:FVM262218 GFI262217:GFI262218 GPE262217:GPE262218 GZA262217:GZA262218 HIW262217:HIW262218 HSS262217:HSS262218 ICO262217:ICO262218 IMK262217:IMK262218 IWG262217:IWG262218 JGC262217:JGC262218 JPY262217:JPY262218 JZU262217:JZU262218 KJQ262217:KJQ262218 KTM262217:KTM262218 LDI262217:LDI262218 LNE262217:LNE262218 LXA262217:LXA262218 MGW262217:MGW262218 MQS262217:MQS262218 NAO262217:NAO262218 NKK262217:NKK262218 NUG262217:NUG262218 OEC262217:OEC262218 ONY262217:ONY262218 OXU262217:OXU262218 PHQ262217:PHQ262218 PRM262217:PRM262218 QBI262217:QBI262218 QLE262217:QLE262218 QVA262217:QVA262218 REW262217:REW262218 ROS262217:ROS262218 RYO262217:RYO262218 SIK262217:SIK262218 SSG262217:SSG262218 TCC262217:TCC262218 TLY262217:TLY262218 TVU262217:TVU262218 UFQ262217:UFQ262218 UPM262217:UPM262218 UZI262217:UZI262218 VJE262217:VJE262218 VTA262217:VTA262218 WCW262217:WCW262218 WMS262217:WMS262218 WWO262217:WWO262218 AG327753:AG327754 KC327753:KC327754 TY327753:TY327754 ADU327753:ADU327754 ANQ327753:ANQ327754 AXM327753:AXM327754 BHI327753:BHI327754 BRE327753:BRE327754 CBA327753:CBA327754 CKW327753:CKW327754 CUS327753:CUS327754 DEO327753:DEO327754 DOK327753:DOK327754 DYG327753:DYG327754 EIC327753:EIC327754 ERY327753:ERY327754 FBU327753:FBU327754 FLQ327753:FLQ327754 FVM327753:FVM327754 GFI327753:GFI327754 GPE327753:GPE327754 GZA327753:GZA327754 HIW327753:HIW327754 HSS327753:HSS327754 ICO327753:ICO327754 IMK327753:IMK327754 IWG327753:IWG327754 JGC327753:JGC327754 JPY327753:JPY327754 JZU327753:JZU327754 KJQ327753:KJQ327754 KTM327753:KTM327754 LDI327753:LDI327754 LNE327753:LNE327754 LXA327753:LXA327754 MGW327753:MGW327754 MQS327753:MQS327754 NAO327753:NAO327754 NKK327753:NKK327754 NUG327753:NUG327754 OEC327753:OEC327754 ONY327753:ONY327754 OXU327753:OXU327754 PHQ327753:PHQ327754 PRM327753:PRM327754 QBI327753:QBI327754 QLE327753:QLE327754 QVA327753:QVA327754 REW327753:REW327754 ROS327753:ROS327754 RYO327753:RYO327754 SIK327753:SIK327754 SSG327753:SSG327754 TCC327753:TCC327754 TLY327753:TLY327754 TVU327753:TVU327754 UFQ327753:UFQ327754 UPM327753:UPM327754 UZI327753:UZI327754 VJE327753:VJE327754 VTA327753:VTA327754 WCW327753:WCW327754 WMS327753:WMS327754 WWO327753:WWO327754 AG393289:AG393290 KC393289:KC393290 TY393289:TY393290 ADU393289:ADU393290 ANQ393289:ANQ393290 AXM393289:AXM393290 BHI393289:BHI393290 BRE393289:BRE393290 CBA393289:CBA393290 CKW393289:CKW393290 CUS393289:CUS393290 DEO393289:DEO393290 DOK393289:DOK393290 DYG393289:DYG393290 EIC393289:EIC393290 ERY393289:ERY393290 FBU393289:FBU393290 FLQ393289:FLQ393290 FVM393289:FVM393290 GFI393289:GFI393290 GPE393289:GPE393290 GZA393289:GZA393290 HIW393289:HIW393290 HSS393289:HSS393290 ICO393289:ICO393290 IMK393289:IMK393290 IWG393289:IWG393290 JGC393289:JGC393290 JPY393289:JPY393290 JZU393289:JZU393290 KJQ393289:KJQ393290 KTM393289:KTM393290 LDI393289:LDI393290 LNE393289:LNE393290 LXA393289:LXA393290 MGW393289:MGW393290 MQS393289:MQS393290 NAO393289:NAO393290 NKK393289:NKK393290 NUG393289:NUG393290 OEC393289:OEC393290 ONY393289:ONY393290 OXU393289:OXU393290 PHQ393289:PHQ393290 PRM393289:PRM393290 QBI393289:QBI393290 QLE393289:QLE393290 QVA393289:QVA393290 REW393289:REW393290 ROS393289:ROS393290 RYO393289:RYO393290 SIK393289:SIK393290 SSG393289:SSG393290 TCC393289:TCC393290 TLY393289:TLY393290 TVU393289:TVU393290 UFQ393289:UFQ393290 UPM393289:UPM393290 UZI393289:UZI393290 VJE393289:VJE393290 VTA393289:VTA393290 WCW393289:WCW393290 WMS393289:WMS393290 WWO393289:WWO393290 AG458825:AG458826 KC458825:KC458826 TY458825:TY458826 ADU458825:ADU458826 ANQ458825:ANQ458826 AXM458825:AXM458826 BHI458825:BHI458826 BRE458825:BRE458826 CBA458825:CBA458826 CKW458825:CKW458826 CUS458825:CUS458826 DEO458825:DEO458826 DOK458825:DOK458826 DYG458825:DYG458826 EIC458825:EIC458826 ERY458825:ERY458826 FBU458825:FBU458826 FLQ458825:FLQ458826 FVM458825:FVM458826 GFI458825:GFI458826 GPE458825:GPE458826 GZA458825:GZA458826 HIW458825:HIW458826 HSS458825:HSS458826 ICO458825:ICO458826 IMK458825:IMK458826 IWG458825:IWG458826 JGC458825:JGC458826 JPY458825:JPY458826 JZU458825:JZU458826 KJQ458825:KJQ458826 KTM458825:KTM458826 LDI458825:LDI458826 LNE458825:LNE458826 LXA458825:LXA458826 MGW458825:MGW458826 MQS458825:MQS458826 NAO458825:NAO458826 NKK458825:NKK458826 NUG458825:NUG458826 OEC458825:OEC458826 ONY458825:ONY458826 OXU458825:OXU458826 PHQ458825:PHQ458826 PRM458825:PRM458826 QBI458825:QBI458826 QLE458825:QLE458826 QVA458825:QVA458826 REW458825:REW458826 ROS458825:ROS458826 RYO458825:RYO458826 SIK458825:SIK458826 SSG458825:SSG458826 TCC458825:TCC458826 TLY458825:TLY458826 TVU458825:TVU458826 UFQ458825:UFQ458826 UPM458825:UPM458826 UZI458825:UZI458826 VJE458825:VJE458826 VTA458825:VTA458826 WCW458825:WCW458826 WMS458825:WMS458826 WWO458825:WWO458826 AG524361:AG524362 KC524361:KC524362 TY524361:TY524362 ADU524361:ADU524362 ANQ524361:ANQ524362 AXM524361:AXM524362 BHI524361:BHI524362 BRE524361:BRE524362 CBA524361:CBA524362 CKW524361:CKW524362 CUS524361:CUS524362 DEO524361:DEO524362 DOK524361:DOK524362 DYG524361:DYG524362 EIC524361:EIC524362 ERY524361:ERY524362 FBU524361:FBU524362 FLQ524361:FLQ524362 FVM524361:FVM524362 GFI524361:GFI524362 GPE524361:GPE524362 GZA524361:GZA524362 HIW524361:HIW524362 HSS524361:HSS524362 ICO524361:ICO524362 IMK524361:IMK524362 IWG524361:IWG524362 JGC524361:JGC524362 JPY524361:JPY524362 JZU524361:JZU524362 KJQ524361:KJQ524362 KTM524361:KTM524362 LDI524361:LDI524362 LNE524361:LNE524362 LXA524361:LXA524362 MGW524361:MGW524362 MQS524361:MQS524362 NAO524361:NAO524362 NKK524361:NKK524362 NUG524361:NUG524362 OEC524361:OEC524362 ONY524361:ONY524362 OXU524361:OXU524362 PHQ524361:PHQ524362 PRM524361:PRM524362 QBI524361:QBI524362 QLE524361:QLE524362 QVA524361:QVA524362 REW524361:REW524362 ROS524361:ROS524362 RYO524361:RYO524362 SIK524361:SIK524362 SSG524361:SSG524362 TCC524361:TCC524362 TLY524361:TLY524362 TVU524361:TVU524362 UFQ524361:UFQ524362 UPM524361:UPM524362 UZI524361:UZI524362 VJE524361:VJE524362 VTA524361:VTA524362 WCW524361:WCW524362 WMS524361:WMS524362 WWO524361:WWO524362 AG589897:AG589898 KC589897:KC589898 TY589897:TY589898 ADU589897:ADU589898 ANQ589897:ANQ589898 AXM589897:AXM589898 BHI589897:BHI589898 BRE589897:BRE589898 CBA589897:CBA589898 CKW589897:CKW589898 CUS589897:CUS589898 DEO589897:DEO589898 DOK589897:DOK589898 DYG589897:DYG589898 EIC589897:EIC589898 ERY589897:ERY589898 FBU589897:FBU589898 FLQ589897:FLQ589898 FVM589897:FVM589898 GFI589897:GFI589898 GPE589897:GPE589898 GZA589897:GZA589898 HIW589897:HIW589898 HSS589897:HSS589898 ICO589897:ICO589898 IMK589897:IMK589898 IWG589897:IWG589898 JGC589897:JGC589898 JPY589897:JPY589898 JZU589897:JZU589898 KJQ589897:KJQ589898 KTM589897:KTM589898 LDI589897:LDI589898 LNE589897:LNE589898 LXA589897:LXA589898 MGW589897:MGW589898 MQS589897:MQS589898 NAO589897:NAO589898 NKK589897:NKK589898 NUG589897:NUG589898 OEC589897:OEC589898 ONY589897:ONY589898 OXU589897:OXU589898 PHQ589897:PHQ589898 PRM589897:PRM589898 QBI589897:QBI589898 QLE589897:QLE589898 QVA589897:QVA589898 REW589897:REW589898 ROS589897:ROS589898 RYO589897:RYO589898 SIK589897:SIK589898 SSG589897:SSG589898 TCC589897:TCC589898 TLY589897:TLY589898 TVU589897:TVU589898 UFQ589897:UFQ589898 UPM589897:UPM589898 UZI589897:UZI589898 VJE589897:VJE589898 VTA589897:VTA589898 WCW589897:WCW589898 WMS589897:WMS589898 WWO589897:WWO589898 AG655433:AG655434 KC655433:KC655434 TY655433:TY655434 ADU655433:ADU655434 ANQ655433:ANQ655434 AXM655433:AXM655434 BHI655433:BHI655434 BRE655433:BRE655434 CBA655433:CBA655434 CKW655433:CKW655434 CUS655433:CUS655434 DEO655433:DEO655434 DOK655433:DOK655434 DYG655433:DYG655434 EIC655433:EIC655434 ERY655433:ERY655434 FBU655433:FBU655434 FLQ655433:FLQ655434 FVM655433:FVM655434 GFI655433:GFI655434 GPE655433:GPE655434 GZA655433:GZA655434 HIW655433:HIW655434 HSS655433:HSS655434 ICO655433:ICO655434 IMK655433:IMK655434 IWG655433:IWG655434 JGC655433:JGC655434 JPY655433:JPY655434 JZU655433:JZU655434 KJQ655433:KJQ655434 KTM655433:KTM655434 LDI655433:LDI655434 LNE655433:LNE655434 LXA655433:LXA655434 MGW655433:MGW655434 MQS655433:MQS655434 NAO655433:NAO655434 NKK655433:NKK655434 NUG655433:NUG655434 OEC655433:OEC655434 ONY655433:ONY655434 OXU655433:OXU655434 PHQ655433:PHQ655434 PRM655433:PRM655434 QBI655433:QBI655434 QLE655433:QLE655434 QVA655433:QVA655434 REW655433:REW655434 ROS655433:ROS655434 RYO655433:RYO655434 SIK655433:SIK655434 SSG655433:SSG655434 TCC655433:TCC655434 TLY655433:TLY655434 TVU655433:TVU655434 UFQ655433:UFQ655434 UPM655433:UPM655434 UZI655433:UZI655434 VJE655433:VJE655434 VTA655433:VTA655434 WCW655433:WCW655434 WMS655433:WMS655434 WWO655433:WWO655434 AG720969:AG720970 KC720969:KC720970 TY720969:TY720970 ADU720969:ADU720970 ANQ720969:ANQ720970 AXM720969:AXM720970 BHI720969:BHI720970 BRE720969:BRE720970 CBA720969:CBA720970 CKW720969:CKW720970 CUS720969:CUS720970 DEO720969:DEO720970 DOK720969:DOK720970 DYG720969:DYG720970 EIC720969:EIC720970 ERY720969:ERY720970 FBU720969:FBU720970 FLQ720969:FLQ720970 FVM720969:FVM720970 GFI720969:GFI720970 GPE720969:GPE720970 GZA720969:GZA720970 HIW720969:HIW720970 HSS720969:HSS720970 ICO720969:ICO720970 IMK720969:IMK720970 IWG720969:IWG720970 JGC720969:JGC720970 JPY720969:JPY720970 JZU720969:JZU720970 KJQ720969:KJQ720970 KTM720969:KTM720970 LDI720969:LDI720970 LNE720969:LNE720970 LXA720969:LXA720970 MGW720969:MGW720970 MQS720969:MQS720970 NAO720969:NAO720970 NKK720969:NKK720970 NUG720969:NUG720970 OEC720969:OEC720970 ONY720969:ONY720970 OXU720969:OXU720970 PHQ720969:PHQ720970 PRM720969:PRM720970 QBI720969:QBI720970 QLE720969:QLE720970 QVA720969:QVA720970 REW720969:REW720970 ROS720969:ROS720970 RYO720969:RYO720970 SIK720969:SIK720970 SSG720969:SSG720970 TCC720969:TCC720970 TLY720969:TLY720970 TVU720969:TVU720970 UFQ720969:UFQ720970 UPM720969:UPM720970 UZI720969:UZI720970 VJE720969:VJE720970 VTA720969:VTA720970 WCW720969:WCW720970 WMS720969:WMS720970 WWO720969:WWO720970 AG786505:AG786506 KC786505:KC786506 TY786505:TY786506 ADU786505:ADU786506 ANQ786505:ANQ786506 AXM786505:AXM786506 BHI786505:BHI786506 BRE786505:BRE786506 CBA786505:CBA786506 CKW786505:CKW786506 CUS786505:CUS786506 DEO786505:DEO786506 DOK786505:DOK786506 DYG786505:DYG786506 EIC786505:EIC786506 ERY786505:ERY786506 FBU786505:FBU786506 FLQ786505:FLQ786506 FVM786505:FVM786506 GFI786505:GFI786506 GPE786505:GPE786506 GZA786505:GZA786506 HIW786505:HIW786506 HSS786505:HSS786506 ICO786505:ICO786506 IMK786505:IMK786506 IWG786505:IWG786506 JGC786505:JGC786506 JPY786505:JPY786506 JZU786505:JZU786506 KJQ786505:KJQ786506 KTM786505:KTM786506 LDI786505:LDI786506 LNE786505:LNE786506 LXA786505:LXA786506 MGW786505:MGW786506 MQS786505:MQS786506 NAO786505:NAO786506 NKK786505:NKK786506 NUG786505:NUG786506 OEC786505:OEC786506 ONY786505:ONY786506 OXU786505:OXU786506 PHQ786505:PHQ786506 PRM786505:PRM786506 QBI786505:QBI786506 QLE786505:QLE786506 QVA786505:QVA786506 REW786505:REW786506 ROS786505:ROS786506 RYO786505:RYO786506 SIK786505:SIK786506 SSG786505:SSG786506 TCC786505:TCC786506 TLY786505:TLY786506 TVU786505:TVU786506 UFQ786505:UFQ786506 UPM786505:UPM786506 UZI786505:UZI786506 VJE786505:VJE786506 VTA786505:VTA786506 WCW786505:WCW786506 WMS786505:WMS786506 WWO786505:WWO786506 AG852041:AG852042 KC852041:KC852042 TY852041:TY852042 ADU852041:ADU852042 ANQ852041:ANQ852042 AXM852041:AXM852042 BHI852041:BHI852042 BRE852041:BRE852042 CBA852041:CBA852042 CKW852041:CKW852042 CUS852041:CUS852042 DEO852041:DEO852042 DOK852041:DOK852042 DYG852041:DYG852042 EIC852041:EIC852042 ERY852041:ERY852042 FBU852041:FBU852042 FLQ852041:FLQ852042 FVM852041:FVM852042 GFI852041:GFI852042 GPE852041:GPE852042 GZA852041:GZA852042 HIW852041:HIW852042 HSS852041:HSS852042 ICO852041:ICO852042 IMK852041:IMK852042 IWG852041:IWG852042 JGC852041:JGC852042 JPY852041:JPY852042 JZU852041:JZU852042 KJQ852041:KJQ852042 KTM852041:KTM852042 LDI852041:LDI852042 LNE852041:LNE852042 LXA852041:LXA852042 MGW852041:MGW852042 MQS852041:MQS852042 NAO852041:NAO852042 NKK852041:NKK852042 NUG852041:NUG852042 OEC852041:OEC852042 ONY852041:ONY852042 OXU852041:OXU852042 PHQ852041:PHQ852042 PRM852041:PRM852042 QBI852041:QBI852042 QLE852041:QLE852042 QVA852041:QVA852042 REW852041:REW852042 ROS852041:ROS852042 RYO852041:RYO852042 SIK852041:SIK852042 SSG852041:SSG852042 TCC852041:TCC852042 TLY852041:TLY852042 TVU852041:TVU852042 UFQ852041:UFQ852042 UPM852041:UPM852042 UZI852041:UZI852042 VJE852041:VJE852042 VTA852041:VTA852042 WCW852041:WCW852042 WMS852041:WMS852042 WWO852041:WWO852042 AG917577:AG917578 KC917577:KC917578 TY917577:TY917578 ADU917577:ADU917578 ANQ917577:ANQ917578 AXM917577:AXM917578 BHI917577:BHI917578 BRE917577:BRE917578 CBA917577:CBA917578 CKW917577:CKW917578 CUS917577:CUS917578 DEO917577:DEO917578 DOK917577:DOK917578 DYG917577:DYG917578 EIC917577:EIC917578 ERY917577:ERY917578 FBU917577:FBU917578 FLQ917577:FLQ917578 FVM917577:FVM917578 GFI917577:GFI917578 GPE917577:GPE917578 GZA917577:GZA917578 HIW917577:HIW917578 HSS917577:HSS917578 ICO917577:ICO917578 IMK917577:IMK917578 IWG917577:IWG917578 JGC917577:JGC917578 JPY917577:JPY917578 JZU917577:JZU917578 KJQ917577:KJQ917578 KTM917577:KTM917578 LDI917577:LDI917578 LNE917577:LNE917578 LXA917577:LXA917578 MGW917577:MGW917578 MQS917577:MQS917578 NAO917577:NAO917578 NKK917577:NKK917578 NUG917577:NUG917578 OEC917577:OEC917578 ONY917577:ONY917578 OXU917577:OXU917578 PHQ917577:PHQ917578 PRM917577:PRM917578 QBI917577:QBI917578 QLE917577:QLE917578 QVA917577:QVA917578 REW917577:REW917578 ROS917577:ROS917578 RYO917577:RYO917578 SIK917577:SIK917578 SSG917577:SSG917578 TCC917577:TCC917578 TLY917577:TLY917578 TVU917577:TVU917578 UFQ917577:UFQ917578 UPM917577:UPM917578 UZI917577:UZI917578 VJE917577:VJE917578 VTA917577:VTA917578 WCW917577:WCW917578 WMS917577:WMS917578 WWO917577:WWO917578 AG983113:AG983114 KC983113:KC983114 TY983113:TY983114 ADU983113:ADU983114 ANQ983113:ANQ983114 AXM983113:AXM983114 BHI983113:BHI983114 BRE983113:BRE983114 CBA983113:CBA983114 CKW983113:CKW983114 CUS983113:CUS983114 DEO983113:DEO983114 DOK983113:DOK983114 DYG983113:DYG983114 EIC983113:EIC983114 ERY983113:ERY983114 FBU983113:FBU983114 FLQ983113:FLQ983114 FVM983113:FVM983114 GFI983113:GFI983114 GPE983113:GPE983114 GZA983113:GZA983114 HIW983113:HIW983114 HSS983113:HSS983114 ICO983113:ICO983114 IMK983113:IMK983114 IWG983113:IWG983114 JGC983113:JGC983114 JPY983113:JPY983114 JZU983113:JZU983114 KJQ983113:KJQ983114 KTM983113:KTM983114 LDI983113:LDI983114 LNE983113:LNE983114 LXA983113:LXA983114 MGW983113:MGW983114 MQS983113:MQS983114 NAO983113:NAO983114 NKK983113:NKK983114 NUG983113:NUG983114 OEC983113:OEC983114 ONY983113:ONY983114 OXU983113:OXU983114 PHQ983113:PHQ983114 PRM983113:PRM983114 QBI983113:QBI983114 QLE983113:QLE983114 QVA983113:QVA983114 REW983113:REW983114 ROS983113:ROS983114 RYO983113:RYO983114 SIK983113:SIK983114 SSG983113:SSG983114 TCC983113:TCC983114 TLY983113:TLY983114 TVU983113:TVU983114 UFQ983113:UFQ983114 UPM983113:UPM983114 UZI983113:UZI983114 VJE983113:VJE983114 VTA983113:VTA983114 WCW983113:WCW983114 WMS983113:WMS983114 WWO983113:WWO983114 AH51 KD51 TZ51 ADV51 ANR51 AXN51 BHJ51 BRF51 CBB51 CKX51 CUT51 DEP51 DOL51 DYH51 EID51 ERZ51 FBV51 FLR51 FVN51 GFJ51 GPF51 GZB51 HIX51 HST51 ICP51 IML51 IWH51 JGD51 JPZ51 JZV51 KJR51 KTN51 LDJ51 LNF51 LXB51 MGX51 MQT51 NAP51 NKL51 NUH51 OED51 ONZ51 OXV51 PHR51 PRN51 QBJ51 QLF51 QVB51 REX51 ROT51 RYP51 SIL51 SSH51 TCD51 TLZ51 TVV51 UFR51 UPN51 UZJ51 VJF51 VTB51 WCX51 WMT51 WWP51 AH65587 KD65587 TZ65587 ADV65587 ANR65587 AXN65587 BHJ65587 BRF65587 CBB65587 CKX65587 CUT65587 DEP65587 DOL65587 DYH65587 EID65587 ERZ65587 FBV65587 FLR65587 FVN65587 GFJ65587 GPF65587 GZB65587 HIX65587 HST65587 ICP65587 IML65587 IWH65587 JGD65587 JPZ65587 JZV65587 KJR65587 KTN65587 LDJ65587 LNF65587 LXB65587 MGX65587 MQT65587 NAP65587 NKL65587 NUH65587 OED65587 ONZ65587 OXV65587 PHR65587 PRN65587 QBJ65587 QLF65587 QVB65587 REX65587 ROT65587 RYP65587 SIL65587 SSH65587 TCD65587 TLZ65587 TVV65587 UFR65587 UPN65587 UZJ65587 VJF65587 VTB65587 WCX65587 WMT65587 WWP65587 AH131123 KD131123 TZ131123 ADV131123 ANR131123 AXN131123 BHJ131123 BRF131123 CBB131123 CKX131123 CUT131123 DEP131123 DOL131123 DYH131123 EID131123 ERZ131123 FBV131123 FLR131123 FVN131123 GFJ131123 GPF131123 GZB131123 HIX131123 HST131123 ICP131123 IML131123 IWH131123 JGD131123 JPZ131123 JZV131123 KJR131123 KTN131123 LDJ131123 LNF131123 LXB131123 MGX131123 MQT131123 NAP131123 NKL131123 NUH131123 OED131123 ONZ131123 OXV131123 PHR131123 PRN131123 QBJ131123 QLF131123 QVB131123 REX131123 ROT131123 RYP131123 SIL131123 SSH131123 TCD131123 TLZ131123 TVV131123 UFR131123 UPN131123 UZJ131123 VJF131123 VTB131123 WCX131123 WMT131123 WWP131123 AH196659 KD196659 TZ196659 ADV196659 ANR196659 AXN196659 BHJ196659 BRF196659 CBB196659 CKX196659 CUT196659 DEP196659 DOL196659 DYH196659 EID196659 ERZ196659 FBV196659 FLR196659 FVN196659 GFJ196659 GPF196659 GZB196659 HIX196659 HST196659 ICP196659 IML196659 IWH196659 JGD196659 JPZ196659 JZV196659 KJR196659 KTN196659 LDJ196659 LNF196659 LXB196659 MGX196659 MQT196659 NAP196659 NKL196659 NUH196659 OED196659 ONZ196659 OXV196659 PHR196659 PRN196659 QBJ196659 QLF196659 QVB196659 REX196659 ROT196659 RYP196659 SIL196659 SSH196659 TCD196659 TLZ196659 TVV196659 UFR196659 UPN196659 UZJ196659 VJF196659 VTB196659 WCX196659 WMT196659 WWP196659 AH262195 KD262195 TZ262195 ADV262195 ANR262195 AXN262195 BHJ262195 BRF262195 CBB262195 CKX262195 CUT262195 DEP262195 DOL262195 DYH262195 EID262195 ERZ262195 FBV262195 FLR262195 FVN262195 GFJ262195 GPF262195 GZB262195 HIX262195 HST262195 ICP262195 IML262195 IWH262195 JGD262195 JPZ262195 JZV262195 KJR262195 KTN262195 LDJ262195 LNF262195 LXB262195 MGX262195 MQT262195 NAP262195 NKL262195 NUH262195 OED262195 ONZ262195 OXV262195 PHR262195 PRN262195 QBJ262195 QLF262195 QVB262195 REX262195 ROT262195 RYP262195 SIL262195 SSH262195 TCD262195 TLZ262195 TVV262195 UFR262195 UPN262195 UZJ262195 VJF262195 VTB262195 WCX262195 WMT262195 WWP262195 AH327731 KD327731 TZ327731 ADV327731 ANR327731 AXN327731 BHJ327731 BRF327731 CBB327731 CKX327731 CUT327731 DEP327731 DOL327731 DYH327731 EID327731 ERZ327731 FBV327731 FLR327731 FVN327731 GFJ327731 GPF327731 GZB327731 HIX327731 HST327731 ICP327731 IML327731 IWH327731 JGD327731 JPZ327731 JZV327731 KJR327731 KTN327731 LDJ327731 LNF327731 LXB327731 MGX327731 MQT327731 NAP327731 NKL327731 NUH327731 OED327731 ONZ327731 OXV327731 PHR327731 PRN327731 QBJ327731 QLF327731 QVB327731 REX327731 ROT327731 RYP327731 SIL327731 SSH327731 TCD327731 TLZ327731 TVV327731 UFR327731 UPN327731 UZJ327731 VJF327731 VTB327731 WCX327731 WMT327731 WWP327731 AH393267 KD393267 TZ393267 ADV393267 ANR393267 AXN393267 BHJ393267 BRF393267 CBB393267 CKX393267 CUT393267 DEP393267 DOL393267 DYH393267 EID393267 ERZ393267 FBV393267 FLR393267 FVN393267 GFJ393267 GPF393267 GZB393267 HIX393267 HST393267 ICP393267 IML393267 IWH393267 JGD393267 JPZ393267 JZV393267 KJR393267 KTN393267 LDJ393267 LNF393267 LXB393267 MGX393267 MQT393267 NAP393267 NKL393267 NUH393267 OED393267 ONZ393267 OXV393267 PHR393267 PRN393267 QBJ393267 QLF393267 QVB393267 REX393267 ROT393267 RYP393267 SIL393267 SSH393267 TCD393267 TLZ393267 TVV393267 UFR393267 UPN393267 UZJ393267 VJF393267 VTB393267 WCX393267 WMT393267 WWP393267 AH458803 KD458803 TZ458803 ADV458803 ANR458803 AXN458803 BHJ458803 BRF458803 CBB458803 CKX458803 CUT458803 DEP458803 DOL458803 DYH458803 EID458803 ERZ458803 FBV458803 FLR458803 FVN458803 GFJ458803 GPF458803 GZB458803 HIX458803 HST458803 ICP458803 IML458803 IWH458803 JGD458803 JPZ458803 JZV458803 KJR458803 KTN458803 LDJ458803 LNF458803 LXB458803 MGX458803 MQT458803 NAP458803 NKL458803 NUH458803 OED458803 ONZ458803 OXV458803 PHR458803 PRN458803 QBJ458803 QLF458803 QVB458803 REX458803 ROT458803 RYP458803 SIL458803 SSH458803 TCD458803 TLZ458803 TVV458803 UFR458803 UPN458803 UZJ458803 VJF458803 VTB458803 WCX458803 WMT458803 WWP458803 AH524339 KD524339 TZ524339 ADV524339 ANR524339 AXN524339 BHJ524339 BRF524339 CBB524339 CKX524339 CUT524339 DEP524339 DOL524339 DYH524339 EID524339 ERZ524339 FBV524339 FLR524339 FVN524339 GFJ524339 GPF524339 GZB524339 HIX524339 HST524339 ICP524339 IML524339 IWH524339 JGD524339 JPZ524339 JZV524339 KJR524339 KTN524339 LDJ524339 LNF524339 LXB524339 MGX524339 MQT524339 NAP524339 NKL524339 NUH524339 OED524339 ONZ524339 OXV524339 PHR524339 PRN524339 QBJ524339 QLF524339 QVB524339 REX524339 ROT524339 RYP524339 SIL524339 SSH524339 TCD524339 TLZ524339 TVV524339 UFR524339 UPN524339 UZJ524339 VJF524339 VTB524339 WCX524339 WMT524339 WWP524339 AH589875 KD589875 TZ589875 ADV589875 ANR589875 AXN589875 BHJ589875 BRF589875 CBB589875 CKX589875 CUT589875 DEP589875 DOL589875 DYH589875 EID589875 ERZ589875 FBV589875 FLR589875 FVN589875 GFJ589875 GPF589875 GZB589875 HIX589875 HST589875 ICP589875 IML589875 IWH589875 JGD589875 JPZ589875 JZV589875 KJR589875 KTN589875 LDJ589875 LNF589875 LXB589875 MGX589875 MQT589875 NAP589875 NKL589875 NUH589875 OED589875 ONZ589875 OXV589875 PHR589875 PRN589875 QBJ589875 QLF589875 QVB589875 REX589875 ROT589875 RYP589875 SIL589875 SSH589875 TCD589875 TLZ589875 TVV589875 UFR589875 UPN589875 UZJ589875 VJF589875 VTB589875 WCX589875 WMT589875 WWP589875 AH655411 KD655411 TZ655411 ADV655411 ANR655411 AXN655411 BHJ655411 BRF655411 CBB655411 CKX655411 CUT655411 DEP655411 DOL655411 DYH655411 EID655411 ERZ655411 FBV655411 FLR655411 FVN655411 GFJ655411 GPF655411 GZB655411 HIX655411 HST655411 ICP655411 IML655411 IWH655411 JGD655411 JPZ655411 JZV655411 KJR655411 KTN655411 LDJ655411 LNF655411 LXB655411 MGX655411 MQT655411 NAP655411 NKL655411 NUH655411 OED655411 ONZ655411 OXV655411 PHR655411 PRN655411 QBJ655411 QLF655411 QVB655411 REX655411 ROT655411 RYP655411 SIL655411 SSH655411 TCD655411 TLZ655411 TVV655411 UFR655411 UPN655411 UZJ655411 VJF655411 VTB655411 WCX655411 WMT655411 WWP655411 AH720947 KD720947 TZ720947 ADV720947 ANR720947 AXN720947 BHJ720947 BRF720947 CBB720947 CKX720947 CUT720947 DEP720947 DOL720947 DYH720947 EID720947 ERZ720947 FBV720947 FLR720947 FVN720947 GFJ720947 GPF720947 GZB720947 HIX720947 HST720947 ICP720947 IML720947 IWH720947 JGD720947 JPZ720947 JZV720947 KJR720947 KTN720947 LDJ720947 LNF720947 LXB720947 MGX720947 MQT720947 NAP720947 NKL720947 NUH720947 OED720947 ONZ720947 OXV720947 PHR720947 PRN720947 QBJ720947 QLF720947 QVB720947 REX720947 ROT720947 RYP720947 SIL720947 SSH720947 TCD720947 TLZ720947 TVV720947 UFR720947 UPN720947 UZJ720947 VJF720947 VTB720947 WCX720947 WMT720947 WWP720947 AH786483 KD786483 TZ786483 ADV786483 ANR786483 AXN786483 BHJ786483 BRF786483 CBB786483 CKX786483 CUT786483 DEP786483 DOL786483 DYH786483 EID786483 ERZ786483 FBV786483 FLR786483 FVN786483 GFJ786483 GPF786483 GZB786483 HIX786483 HST786483 ICP786483 IML786483 IWH786483 JGD786483 JPZ786483 JZV786483 KJR786483 KTN786483 LDJ786483 LNF786483 LXB786483 MGX786483 MQT786483 NAP786483 NKL786483 NUH786483 OED786483 ONZ786483 OXV786483 PHR786483 PRN786483 QBJ786483 QLF786483 QVB786483 REX786483 ROT786483 RYP786483 SIL786483 SSH786483 TCD786483 TLZ786483 TVV786483 UFR786483 UPN786483 UZJ786483 VJF786483 VTB786483 WCX786483 WMT786483 WWP786483 AH852019 KD852019 TZ852019 ADV852019 ANR852019 AXN852019 BHJ852019 BRF852019 CBB852019 CKX852019 CUT852019 DEP852019 DOL852019 DYH852019 EID852019 ERZ852019 FBV852019 FLR852019 FVN852019 GFJ852019 GPF852019 GZB852019 HIX852019 HST852019 ICP852019 IML852019 IWH852019 JGD852019 JPZ852019 JZV852019 KJR852019 KTN852019 LDJ852019 LNF852019 LXB852019 MGX852019 MQT852019 NAP852019 NKL852019 NUH852019 OED852019 ONZ852019 OXV852019 PHR852019 PRN852019 QBJ852019 QLF852019 QVB852019 REX852019 ROT852019 RYP852019 SIL852019 SSH852019 TCD852019 TLZ852019 TVV852019 UFR852019 UPN852019 UZJ852019 VJF852019 VTB852019 WCX852019 WMT852019 WWP852019 AH917555 KD917555 TZ917555 ADV917555 ANR917555 AXN917555 BHJ917555 BRF917555 CBB917555 CKX917555 CUT917555 DEP917555 DOL917555 DYH917555 EID917555 ERZ917555 FBV917555 FLR917555 FVN917555 GFJ917555 GPF917555 GZB917555 HIX917555 HST917555 ICP917555 IML917555 IWH917555 JGD917555 JPZ917555 JZV917555 KJR917555 KTN917555 LDJ917555 LNF917555 LXB917555 MGX917555 MQT917555 NAP917555 NKL917555 NUH917555 OED917555 ONZ917555 OXV917555 PHR917555 PRN917555 QBJ917555 QLF917555 QVB917555 REX917555 ROT917555 RYP917555 SIL917555 SSH917555 TCD917555 TLZ917555 TVV917555 UFR917555 UPN917555 UZJ917555 VJF917555 VTB917555 WCX917555 WMT917555 WWP917555 AH983091 KD983091 TZ983091 ADV983091 ANR983091 AXN983091 BHJ983091 BRF983091 CBB983091 CKX983091 CUT983091 DEP983091 DOL983091 DYH983091 EID983091 ERZ983091 FBV983091 FLR983091 FVN983091 GFJ983091 GPF983091 GZB983091 HIX983091 HST983091 ICP983091 IML983091 IWH983091 JGD983091 JPZ983091 JZV983091 KJR983091 KTN983091 LDJ983091 LNF983091 LXB983091 MGX983091 MQT983091 NAP983091 NKL983091 NUH983091 OED983091 ONZ983091 OXV983091 PHR983091 PRN983091 QBJ983091 QLF983091 QVB983091 REX983091 ROT983091 RYP983091 SIL983091 SSH983091 TCD983091 TLZ983091 TVV983091 UFR983091 UPN983091 UZJ983091 VJF983091 VTB983091 WCX983091 WMT983091 WWP983091 H23 JD23 SZ23 ACV23 AMR23 AWN23 BGJ23 BQF23 CAB23 CJX23 CTT23 DDP23 DNL23 DXH23 EHD23 EQZ23 FAV23 FKR23 FUN23 GEJ23 GOF23 GYB23 HHX23 HRT23 IBP23 ILL23 IVH23 JFD23 JOZ23 JYV23 KIR23 KSN23 LCJ23 LMF23 LWB23 MFX23 MPT23 MZP23 NJL23 NTH23 ODD23 OMZ23 OWV23 PGR23 PQN23 QAJ23 QKF23 QUB23 RDX23 RNT23 RXP23 SHL23 SRH23 TBD23 TKZ23 TUV23 UER23 UON23 UYJ23 VIF23 VSB23 WBX23 WLT23 WVP23 H65559 JD65559 SZ65559 ACV65559 AMR65559 AWN65559 BGJ65559 BQF65559 CAB65559 CJX65559 CTT65559 DDP65559 DNL65559 DXH65559 EHD65559 EQZ65559 FAV65559 FKR65559 FUN65559 GEJ65559 GOF65559 GYB65559 HHX65559 HRT65559 IBP65559 ILL65559 IVH65559 JFD65559 JOZ65559 JYV65559 KIR65559 KSN65559 LCJ65559 LMF65559 LWB65559 MFX65559 MPT65559 MZP65559 NJL65559 NTH65559 ODD65559 OMZ65559 OWV65559 PGR65559 PQN65559 QAJ65559 QKF65559 QUB65559 RDX65559 RNT65559 RXP65559 SHL65559 SRH65559 TBD65559 TKZ65559 TUV65559 UER65559 UON65559 UYJ65559 VIF65559 VSB65559 WBX65559 WLT65559 WVP65559 H131095 JD131095 SZ131095 ACV131095 AMR131095 AWN131095 BGJ131095 BQF131095 CAB131095 CJX131095 CTT131095 DDP131095 DNL131095 DXH131095 EHD131095 EQZ131095 FAV131095 FKR131095 FUN131095 GEJ131095 GOF131095 GYB131095 HHX131095 HRT131095 IBP131095 ILL131095 IVH131095 JFD131095 JOZ131095 JYV131095 KIR131095 KSN131095 LCJ131095 LMF131095 LWB131095 MFX131095 MPT131095 MZP131095 NJL131095 NTH131095 ODD131095 OMZ131095 OWV131095 PGR131095 PQN131095 QAJ131095 QKF131095 QUB131095 RDX131095 RNT131095 RXP131095 SHL131095 SRH131095 TBD131095 TKZ131095 TUV131095 UER131095 UON131095 UYJ131095 VIF131095 VSB131095 WBX131095 WLT131095 WVP131095 H196631 JD196631 SZ196631 ACV196631 AMR196631 AWN196631 BGJ196631 BQF196631 CAB196631 CJX196631 CTT196631 DDP196631 DNL196631 DXH196631 EHD196631 EQZ196631 FAV196631 FKR196631 FUN196631 GEJ196631 GOF196631 GYB196631 HHX196631 HRT196631 IBP196631 ILL196631 IVH196631 JFD196631 JOZ196631 JYV196631 KIR196631 KSN196631 LCJ196631 LMF196631 LWB196631 MFX196631 MPT196631 MZP196631 NJL196631 NTH196631 ODD196631 OMZ196631 OWV196631 PGR196631 PQN196631 QAJ196631 QKF196631 QUB196631 RDX196631 RNT196631 RXP196631 SHL196631 SRH196631 TBD196631 TKZ196631 TUV196631 UER196631 UON196631 UYJ196631 VIF196631 VSB196631 WBX196631 WLT196631 WVP196631 H262167 JD262167 SZ262167 ACV262167 AMR262167 AWN262167 BGJ262167 BQF262167 CAB262167 CJX262167 CTT262167 DDP262167 DNL262167 DXH262167 EHD262167 EQZ262167 FAV262167 FKR262167 FUN262167 GEJ262167 GOF262167 GYB262167 HHX262167 HRT262167 IBP262167 ILL262167 IVH262167 JFD262167 JOZ262167 JYV262167 KIR262167 KSN262167 LCJ262167 LMF262167 LWB262167 MFX262167 MPT262167 MZP262167 NJL262167 NTH262167 ODD262167 OMZ262167 OWV262167 PGR262167 PQN262167 QAJ262167 QKF262167 QUB262167 RDX262167 RNT262167 RXP262167 SHL262167 SRH262167 TBD262167 TKZ262167 TUV262167 UER262167 UON262167 UYJ262167 VIF262167 VSB262167 WBX262167 WLT262167 WVP262167 H327703 JD327703 SZ327703 ACV327703 AMR327703 AWN327703 BGJ327703 BQF327703 CAB327703 CJX327703 CTT327703 DDP327703 DNL327703 DXH327703 EHD327703 EQZ327703 FAV327703 FKR327703 FUN327703 GEJ327703 GOF327703 GYB327703 HHX327703 HRT327703 IBP327703 ILL327703 IVH327703 JFD327703 JOZ327703 JYV327703 KIR327703 KSN327703 LCJ327703 LMF327703 LWB327703 MFX327703 MPT327703 MZP327703 NJL327703 NTH327703 ODD327703 OMZ327703 OWV327703 PGR327703 PQN327703 QAJ327703 QKF327703 QUB327703 RDX327703 RNT327703 RXP327703 SHL327703 SRH327703 TBD327703 TKZ327703 TUV327703 UER327703 UON327703 UYJ327703 VIF327703 VSB327703 WBX327703 WLT327703 WVP327703 H393239 JD393239 SZ393239 ACV393239 AMR393239 AWN393239 BGJ393239 BQF393239 CAB393239 CJX393239 CTT393239 DDP393239 DNL393239 DXH393239 EHD393239 EQZ393239 FAV393239 FKR393239 FUN393239 GEJ393239 GOF393239 GYB393239 HHX393239 HRT393239 IBP393239 ILL393239 IVH393239 JFD393239 JOZ393239 JYV393239 KIR393239 KSN393239 LCJ393239 LMF393239 LWB393239 MFX393239 MPT393239 MZP393239 NJL393239 NTH393239 ODD393239 OMZ393239 OWV393239 PGR393239 PQN393239 QAJ393239 QKF393239 QUB393239 RDX393239 RNT393239 RXP393239 SHL393239 SRH393239 TBD393239 TKZ393239 TUV393239 UER393239 UON393239 UYJ393239 VIF393239 VSB393239 WBX393239 WLT393239 WVP393239 H458775 JD458775 SZ458775 ACV458775 AMR458775 AWN458775 BGJ458775 BQF458775 CAB458775 CJX458775 CTT458775 DDP458775 DNL458775 DXH458775 EHD458775 EQZ458775 FAV458775 FKR458775 FUN458775 GEJ458775 GOF458775 GYB458775 HHX458775 HRT458775 IBP458775 ILL458775 IVH458775 JFD458775 JOZ458775 JYV458775 KIR458775 KSN458775 LCJ458775 LMF458775 LWB458775 MFX458775 MPT458775 MZP458775 NJL458775 NTH458775 ODD458775 OMZ458775 OWV458775 PGR458775 PQN458775 QAJ458775 QKF458775 QUB458775 RDX458775 RNT458775 RXP458775 SHL458775 SRH458775 TBD458775 TKZ458775 TUV458775 UER458775 UON458775 UYJ458775 VIF458775 VSB458775 WBX458775 WLT458775 WVP458775 H524311 JD524311 SZ524311 ACV524311 AMR524311 AWN524311 BGJ524311 BQF524311 CAB524311 CJX524311 CTT524311 DDP524311 DNL524311 DXH524311 EHD524311 EQZ524311 FAV524311 FKR524311 FUN524311 GEJ524311 GOF524311 GYB524311 HHX524311 HRT524311 IBP524311 ILL524311 IVH524311 JFD524311 JOZ524311 JYV524311 KIR524311 KSN524311 LCJ524311 LMF524311 LWB524311 MFX524311 MPT524311 MZP524311 NJL524311 NTH524311 ODD524311 OMZ524311 OWV524311 PGR524311 PQN524311 QAJ524311 QKF524311 QUB524311 RDX524311 RNT524311 RXP524311 SHL524311 SRH524311 TBD524311 TKZ524311 TUV524311 UER524311 UON524311 UYJ524311 VIF524311 VSB524311 WBX524311 WLT524311 WVP524311 H589847 JD589847 SZ589847 ACV589847 AMR589847 AWN589847 BGJ589847 BQF589847 CAB589847 CJX589847 CTT589847 DDP589847 DNL589847 DXH589847 EHD589847 EQZ589847 FAV589847 FKR589847 FUN589847 GEJ589847 GOF589847 GYB589847 HHX589847 HRT589847 IBP589847 ILL589847 IVH589847 JFD589847 JOZ589847 JYV589847 KIR589847 KSN589847 LCJ589847 LMF589847 LWB589847 MFX589847 MPT589847 MZP589847 NJL589847 NTH589847 ODD589847 OMZ589847 OWV589847 PGR589847 PQN589847 QAJ589847 QKF589847 QUB589847 RDX589847 RNT589847 RXP589847 SHL589847 SRH589847 TBD589847 TKZ589847 TUV589847 UER589847 UON589847 UYJ589847 VIF589847 VSB589847 WBX589847 WLT589847 WVP589847 H655383 JD655383 SZ655383 ACV655383 AMR655383 AWN655383 BGJ655383 BQF655383 CAB655383 CJX655383 CTT655383 DDP655383 DNL655383 DXH655383 EHD655383 EQZ655383 FAV655383 FKR655383 FUN655383 GEJ655383 GOF655383 GYB655383 HHX655383 HRT655383 IBP655383 ILL655383 IVH655383 JFD655383 JOZ655383 JYV655383 KIR655383 KSN655383 LCJ655383 LMF655383 LWB655383 MFX655383 MPT655383 MZP655383 NJL655383 NTH655383 ODD655383 OMZ655383 OWV655383 PGR655383 PQN655383 QAJ655383 QKF655383 QUB655383 RDX655383 RNT655383 RXP655383 SHL655383 SRH655383 TBD655383 TKZ655383 TUV655383 UER655383 UON655383 UYJ655383 VIF655383 VSB655383 WBX655383 WLT655383 WVP655383 H720919 JD720919 SZ720919 ACV720919 AMR720919 AWN720919 BGJ720919 BQF720919 CAB720919 CJX720919 CTT720919 DDP720919 DNL720919 DXH720919 EHD720919 EQZ720919 FAV720919 FKR720919 FUN720919 GEJ720919 GOF720919 GYB720919 HHX720919 HRT720919 IBP720919 ILL720919 IVH720919 JFD720919 JOZ720919 JYV720919 KIR720919 KSN720919 LCJ720919 LMF720919 LWB720919 MFX720919 MPT720919 MZP720919 NJL720919 NTH720919 ODD720919 OMZ720919 OWV720919 PGR720919 PQN720919 QAJ720919 QKF720919 QUB720919 RDX720919 RNT720919 RXP720919 SHL720919 SRH720919 TBD720919 TKZ720919 TUV720919 UER720919 UON720919 UYJ720919 VIF720919 VSB720919 WBX720919 WLT720919 WVP720919 H786455 JD786455 SZ786455 ACV786455 AMR786455 AWN786455 BGJ786455 BQF786455 CAB786455 CJX786455 CTT786455 DDP786455 DNL786455 DXH786455 EHD786455 EQZ786455 FAV786455 FKR786455 FUN786455 GEJ786455 GOF786455 GYB786455 HHX786455 HRT786455 IBP786455 ILL786455 IVH786455 JFD786455 JOZ786455 JYV786455 KIR786455 KSN786455 LCJ786455 LMF786455 LWB786455 MFX786455 MPT786455 MZP786455 NJL786455 NTH786455 ODD786455 OMZ786455 OWV786455 PGR786455 PQN786455 QAJ786455 QKF786455 QUB786455 RDX786455 RNT786455 RXP786455 SHL786455 SRH786455 TBD786455 TKZ786455 TUV786455 UER786455 UON786455 UYJ786455 VIF786455 VSB786455 WBX786455 WLT786455 WVP786455 H851991 JD851991 SZ851991 ACV851991 AMR851991 AWN851991 BGJ851991 BQF851991 CAB851991 CJX851991 CTT851991 DDP851991 DNL851991 DXH851991 EHD851991 EQZ851991 FAV851991 FKR851991 FUN851991 GEJ851991 GOF851991 GYB851991 HHX851991 HRT851991 IBP851991 ILL851991 IVH851991 JFD851991 JOZ851991 JYV851991 KIR851991 KSN851991 LCJ851991 LMF851991 LWB851991 MFX851991 MPT851991 MZP851991 NJL851991 NTH851991 ODD851991 OMZ851991 OWV851991 PGR851991 PQN851991 QAJ851991 QKF851991 QUB851991 RDX851991 RNT851991 RXP851991 SHL851991 SRH851991 TBD851991 TKZ851991 TUV851991 UER851991 UON851991 UYJ851991 VIF851991 VSB851991 WBX851991 WLT851991 WVP851991 H917527 JD917527 SZ917527 ACV917527 AMR917527 AWN917527 BGJ917527 BQF917527 CAB917527 CJX917527 CTT917527 DDP917527 DNL917527 DXH917527 EHD917527 EQZ917527 FAV917527 FKR917527 FUN917527 GEJ917527 GOF917527 GYB917527 HHX917527 HRT917527 IBP917527 ILL917527 IVH917527 JFD917527 JOZ917527 JYV917527 KIR917527 KSN917527 LCJ917527 LMF917527 LWB917527 MFX917527 MPT917527 MZP917527 NJL917527 NTH917527 ODD917527 OMZ917527 OWV917527 PGR917527 PQN917527 QAJ917527 QKF917527 QUB917527 RDX917527 RNT917527 RXP917527 SHL917527 SRH917527 TBD917527 TKZ917527 TUV917527 UER917527 UON917527 UYJ917527 VIF917527 VSB917527 WBX917527 WLT917527 WVP917527 H983063 JD983063 SZ983063 ACV983063 AMR983063 AWN983063 BGJ983063 BQF983063 CAB983063 CJX983063 CTT983063 DDP983063 DNL983063 DXH983063 EHD983063 EQZ983063 FAV983063 FKR983063 FUN983063 GEJ983063 GOF983063 GYB983063 HHX983063 HRT983063 IBP983063 ILL983063 IVH983063 JFD983063 JOZ983063 JYV983063 KIR983063 KSN983063 LCJ983063 LMF983063 LWB983063 MFX983063 MPT983063 MZP983063 NJL983063 NTH983063 ODD983063 OMZ983063 OWV983063 PGR983063 PQN983063 QAJ983063 QKF983063 QUB983063 RDX983063 RNT983063 RXP983063 SHL983063 SRH983063 TBD983063 TKZ983063 TUV983063 UER983063 UON983063 UYJ983063 VIF983063 VSB983063 WBX983063 WLT983063 WVP983063 O59 JK59 TG59 ADC59 AMY59 AWU59 BGQ59 BQM59 CAI59 CKE59 CUA59 DDW59 DNS59 DXO59 EHK59 ERG59 FBC59 FKY59 FUU59 GEQ59 GOM59 GYI59 HIE59 HSA59 IBW59 ILS59 IVO59 JFK59 JPG59 JZC59 KIY59 KSU59 LCQ59 LMM59 LWI59 MGE59 MQA59 MZW59 NJS59 NTO59 ODK59 ONG59 OXC59 PGY59 PQU59 QAQ59 QKM59 QUI59 REE59 ROA59 RXW59 SHS59 SRO59 TBK59 TLG59 TVC59 UEY59 UOU59 UYQ59 VIM59 VSI59 WCE59 WMA59 WVW59 O65595 JK65595 TG65595 ADC65595 AMY65595 AWU65595 BGQ65595 BQM65595 CAI65595 CKE65595 CUA65595 DDW65595 DNS65595 DXO65595 EHK65595 ERG65595 FBC65595 FKY65595 FUU65595 GEQ65595 GOM65595 GYI65595 HIE65595 HSA65595 IBW65595 ILS65595 IVO65595 JFK65595 JPG65595 JZC65595 KIY65595 KSU65595 LCQ65595 LMM65595 LWI65595 MGE65595 MQA65595 MZW65595 NJS65595 NTO65595 ODK65595 ONG65595 OXC65595 PGY65595 PQU65595 QAQ65595 QKM65595 QUI65595 REE65595 ROA65595 RXW65595 SHS65595 SRO65595 TBK65595 TLG65595 TVC65595 UEY65595 UOU65595 UYQ65595 VIM65595 VSI65595 WCE65595 WMA65595 WVW65595 O131131 JK131131 TG131131 ADC131131 AMY131131 AWU131131 BGQ131131 BQM131131 CAI131131 CKE131131 CUA131131 DDW131131 DNS131131 DXO131131 EHK131131 ERG131131 FBC131131 FKY131131 FUU131131 GEQ131131 GOM131131 GYI131131 HIE131131 HSA131131 IBW131131 ILS131131 IVO131131 JFK131131 JPG131131 JZC131131 KIY131131 KSU131131 LCQ131131 LMM131131 LWI131131 MGE131131 MQA131131 MZW131131 NJS131131 NTO131131 ODK131131 ONG131131 OXC131131 PGY131131 PQU131131 QAQ131131 QKM131131 QUI131131 REE131131 ROA131131 RXW131131 SHS131131 SRO131131 TBK131131 TLG131131 TVC131131 UEY131131 UOU131131 UYQ131131 VIM131131 VSI131131 WCE131131 WMA131131 WVW131131 O196667 JK196667 TG196667 ADC196667 AMY196667 AWU196667 BGQ196667 BQM196667 CAI196667 CKE196667 CUA196667 DDW196667 DNS196667 DXO196667 EHK196667 ERG196667 FBC196667 FKY196667 FUU196667 GEQ196667 GOM196667 GYI196667 HIE196667 HSA196667 IBW196667 ILS196667 IVO196667 JFK196667 JPG196667 JZC196667 KIY196667 KSU196667 LCQ196667 LMM196667 LWI196667 MGE196667 MQA196667 MZW196667 NJS196667 NTO196667 ODK196667 ONG196667 OXC196667 PGY196667 PQU196667 QAQ196667 QKM196667 QUI196667 REE196667 ROA196667 RXW196667 SHS196667 SRO196667 TBK196667 TLG196667 TVC196667 UEY196667 UOU196667 UYQ196667 VIM196667 VSI196667 WCE196667 WMA196667 WVW196667 O262203 JK262203 TG262203 ADC262203 AMY262203 AWU262203 BGQ262203 BQM262203 CAI262203 CKE262203 CUA262203 DDW262203 DNS262203 DXO262203 EHK262203 ERG262203 FBC262203 FKY262203 FUU262203 GEQ262203 GOM262203 GYI262203 HIE262203 HSA262203 IBW262203 ILS262203 IVO262203 JFK262203 JPG262203 JZC262203 KIY262203 KSU262203 LCQ262203 LMM262203 LWI262203 MGE262203 MQA262203 MZW262203 NJS262203 NTO262203 ODK262203 ONG262203 OXC262203 PGY262203 PQU262203 QAQ262203 QKM262203 QUI262203 REE262203 ROA262203 RXW262203 SHS262203 SRO262203 TBK262203 TLG262203 TVC262203 UEY262203 UOU262203 UYQ262203 VIM262203 VSI262203 WCE262203 WMA262203 WVW262203 O327739 JK327739 TG327739 ADC327739 AMY327739 AWU327739 BGQ327739 BQM327739 CAI327739 CKE327739 CUA327739 DDW327739 DNS327739 DXO327739 EHK327739 ERG327739 FBC327739 FKY327739 FUU327739 GEQ327739 GOM327739 GYI327739 HIE327739 HSA327739 IBW327739 ILS327739 IVO327739 JFK327739 JPG327739 JZC327739 KIY327739 KSU327739 LCQ327739 LMM327739 LWI327739 MGE327739 MQA327739 MZW327739 NJS327739 NTO327739 ODK327739 ONG327739 OXC327739 PGY327739 PQU327739 QAQ327739 QKM327739 QUI327739 REE327739 ROA327739 RXW327739 SHS327739 SRO327739 TBK327739 TLG327739 TVC327739 UEY327739 UOU327739 UYQ327739 VIM327739 VSI327739 WCE327739 WMA327739 WVW327739 O393275 JK393275 TG393275 ADC393275 AMY393275 AWU393275 BGQ393275 BQM393275 CAI393275 CKE393275 CUA393275 DDW393275 DNS393275 DXO393275 EHK393275 ERG393275 FBC393275 FKY393275 FUU393275 GEQ393275 GOM393275 GYI393275 HIE393275 HSA393275 IBW393275 ILS393275 IVO393275 JFK393275 JPG393275 JZC393275 KIY393275 KSU393275 LCQ393275 LMM393275 LWI393275 MGE393275 MQA393275 MZW393275 NJS393275 NTO393275 ODK393275 ONG393275 OXC393275 PGY393275 PQU393275 QAQ393275 QKM393275 QUI393275 REE393275 ROA393275 RXW393275 SHS393275 SRO393275 TBK393275 TLG393275 TVC393275 UEY393275 UOU393275 UYQ393275 VIM393275 VSI393275 WCE393275 WMA393275 WVW393275 O458811 JK458811 TG458811 ADC458811 AMY458811 AWU458811 BGQ458811 BQM458811 CAI458811 CKE458811 CUA458811 DDW458811 DNS458811 DXO458811 EHK458811 ERG458811 FBC458811 FKY458811 FUU458811 GEQ458811 GOM458811 GYI458811 HIE458811 HSA458811 IBW458811 ILS458811 IVO458811 JFK458811 JPG458811 JZC458811 KIY458811 KSU458811 LCQ458811 LMM458811 LWI458811 MGE458811 MQA458811 MZW458811 NJS458811 NTO458811 ODK458811 ONG458811 OXC458811 PGY458811 PQU458811 QAQ458811 QKM458811 QUI458811 REE458811 ROA458811 RXW458811 SHS458811 SRO458811 TBK458811 TLG458811 TVC458811 UEY458811 UOU458811 UYQ458811 VIM458811 VSI458811 WCE458811 WMA458811 WVW458811 O524347 JK524347 TG524347 ADC524347 AMY524347 AWU524347 BGQ524347 BQM524347 CAI524347 CKE524347 CUA524347 DDW524347 DNS524347 DXO524347 EHK524347 ERG524347 FBC524347 FKY524347 FUU524347 GEQ524347 GOM524347 GYI524347 HIE524347 HSA524347 IBW524347 ILS524347 IVO524347 JFK524347 JPG524347 JZC524347 KIY524347 KSU524347 LCQ524347 LMM524347 LWI524347 MGE524347 MQA524347 MZW524347 NJS524347 NTO524347 ODK524347 ONG524347 OXC524347 PGY524347 PQU524347 QAQ524347 QKM524347 QUI524347 REE524347 ROA524347 RXW524347 SHS524347 SRO524347 TBK524347 TLG524347 TVC524347 UEY524347 UOU524347 UYQ524347 VIM524347 VSI524347 WCE524347 WMA524347 WVW524347 O589883 JK589883 TG589883 ADC589883 AMY589883 AWU589883 BGQ589883 BQM589883 CAI589883 CKE589883 CUA589883 DDW589883 DNS589883 DXO589883 EHK589883 ERG589883 FBC589883 FKY589883 FUU589883 GEQ589883 GOM589883 GYI589883 HIE589883 HSA589883 IBW589883 ILS589883 IVO589883 JFK589883 JPG589883 JZC589883 KIY589883 KSU589883 LCQ589883 LMM589883 LWI589883 MGE589883 MQA589883 MZW589883 NJS589883 NTO589883 ODK589883 ONG589883 OXC589883 PGY589883 PQU589883 QAQ589883 QKM589883 QUI589883 REE589883 ROA589883 RXW589883 SHS589883 SRO589883 TBK589883 TLG589883 TVC589883 UEY589883 UOU589883 UYQ589883 VIM589883 VSI589883 WCE589883 WMA589883 WVW589883 O655419 JK655419 TG655419 ADC655419 AMY655419 AWU655419 BGQ655419 BQM655419 CAI655419 CKE655419 CUA655419 DDW655419 DNS655419 DXO655419 EHK655419 ERG655419 FBC655419 FKY655419 FUU655419 GEQ655419 GOM655419 GYI655419 HIE655419 HSA655419 IBW655419 ILS655419 IVO655419 JFK655419 JPG655419 JZC655419 KIY655419 KSU655419 LCQ655419 LMM655419 LWI655419 MGE655419 MQA655419 MZW655419 NJS655419 NTO655419 ODK655419 ONG655419 OXC655419 PGY655419 PQU655419 QAQ655419 QKM655419 QUI655419 REE655419 ROA655419 RXW655419 SHS655419 SRO655419 TBK655419 TLG655419 TVC655419 UEY655419 UOU655419 UYQ655419 VIM655419 VSI655419 WCE655419 WMA655419 WVW655419 O720955 JK720955 TG720955 ADC720955 AMY720955 AWU720955 BGQ720955 BQM720955 CAI720955 CKE720955 CUA720955 DDW720955 DNS720955 DXO720955 EHK720955 ERG720955 FBC720955 FKY720955 FUU720955 GEQ720955 GOM720955 GYI720955 HIE720955 HSA720955 IBW720955 ILS720955 IVO720955 JFK720955 JPG720955 JZC720955 KIY720955 KSU720955 LCQ720955 LMM720955 LWI720955 MGE720955 MQA720955 MZW720955 NJS720955 NTO720955 ODK720955 ONG720955 OXC720955 PGY720955 PQU720955 QAQ720955 QKM720955 QUI720955 REE720955 ROA720955 RXW720955 SHS720955 SRO720955 TBK720955 TLG720955 TVC720955 UEY720955 UOU720955 UYQ720955 VIM720955 VSI720955 WCE720955 WMA720955 WVW720955 O786491 JK786491 TG786491 ADC786491 AMY786491 AWU786491 BGQ786491 BQM786491 CAI786491 CKE786491 CUA786491 DDW786491 DNS786491 DXO786491 EHK786491 ERG786491 FBC786491 FKY786491 FUU786491 GEQ786491 GOM786491 GYI786491 HIE786491 HSA786491 IBW786491 ILS786491 IVO786491 JFK786491 JPG786491 JZC786491 KIY786491 KSU786491 LCQ786491 LMM786491 LWI786491 MGE786491 MQA786491 MZW786491 NJS786491 NTO786491 ODK786491 ONG786491 OXC786491 PGY786491 PQU786491 QAQ786491 QKM786491 QUI786491 REE786491 ROA786491 RXW786491 SHS786491 SRO786491 TBK786491 TLG786491 TVC786491 UEY786491 UOU786491 UYQ786491 VIM786491 VSI786491 WCE786491 WMA786491 WVW786491 O852027 JK852027 TG852027 ADC852027 AMY852027 AWU852027 BGQ852027 BQM852027 CAI852027 CKE852027 CUA852027 DDW852027 DNS852027 DXO852027 EHK852027 ERG852027 FBC852027 FKY852027 FUU852027 GEQ852027 GOM852027 GYI852027 HIE852027 HSA852027 IBW852027 ILS852027 IVO852027 JFK852027 JPG852027 JZC852027 KIY852027 KSU852027 LCQ852027 LMM852027 LWI852027 MGE852027 MQA852027 MZW852027 NJS852027 NTO852027 ODK852027 ONG852027 OXC852027 PGY852027 PQU852027 QAQ852027 QKM852027 QUI852027 REE852027 ROA852027 RXW852027 SHS852027 SRO852027 TBK852027 TLG852027 TVC852027 UEY852027 UOU852027 UYQ852027 VIM852027 VSI852027 WCE852027 WMA852027 WVW852027 O917563 JK917563 TG917563 ADC917563 AMY917563 AWU917563 BGQ917563 BQM917563 CAI917563 CKE917563 CUA917563 DDW917563 DNS917563 DXO917563 EHK917563 ERG917563 FBC917563 FKY917563 FUU917563 GEQ917563 GOM917563 GYI917563 HIE917563 HSA917563 IBW917563 ILS917563 IVO917563 JFK917563 JPG917563 JZC917563 KIY917563 KSU917563 LCQ917563 LMM917563 LWI917563 MGE917563 MQA917563 MZW917563 NJS917563 NTO917563 ODK917563 ONG917563 OXC917563 PGY917563 PQU917563 QAQ917563 QKM917563 QUI917563 REE917563 ROA917563 RXW917563 SHS917563 SRO917563 TBK917563 TLG917563 TVC917563 UEY917563 UOU917563 UYQ917563 VIM917563 VSI917563 WCE917563 WMA917563 WVW917563 O983099 JK983099 TG983099 ADC983099 AMY983099 AWU983099 BGQ983099 BQM983099 CAI983099 CKE983099 CUA983099 DDW983099 DNS983099 DXO983099 EHK983099 ERG983099 FBC983099 FKY983099 FUU983099 GEQ983099 GOM983099 GYI983099 HIE983099 HSA983099 IBW983099 ILS983099 IVO983099 JFK983099 JPG983099 JZC983099 KIY983099 KSU983099 LCQ983099 LMM983099 LWI983099 MGE983099 MQA983099 MZW983099 NJS983099 NTO983099 ODK983099 ONG983099 OXC983099 PGY983099 PQU983099 QAQ983099 QKM983099 QUI983099 REE983099 ROA983099 RXW983099 SHS983099 SRO983099 TBK983099 TLG983099 TVC983099 UEY983099 UOU983099 UYQ983099 VIM983099 VSI983099 WCE983099 WMA983099 WVW983099 AI69 KE69 UA69 ADW69 ANS69 AXO69 BHK69 BRG69 CBC69 CKY69 CUU69 DEQ69 DOM69 DYI69 EIE69 ESA69 FBW69 FLS69 FVO69 GFK69 GPG69 GZC69 HIY69 HSU69 ICQ69 IMM69 IWI69 JGE69 JQA69 JZW69 KJS69 KTO69 LDK69 LNG69 LXC69 MGY69 MQU69 NAQ69 NKM69 NUI69 OEE69 OOA69 OXW69 PHS69 PRO69 QBK69 QLG69 QVC69 REY69 ROU69 RYQ69 SIM69 SSI69 TCE69 TMA69 TVW69 UFS69 UPO69 UZK69 VJG69 VTC69 WCY69 WMU69 WWQ69 AI65605 KE65605 UA65605 ADW65605 ANS65605 AXO65605 BHK65605 BRG65605 CBC65605 CKY65605 CUU65605 DEQ65605 DOM65605 DYI65605 EIE65605 ESA65605 FBW65605 FLS65605 FVO65605 GFK65605 GPG65605 GZC65605 HIY65605 HSU65605 ICQ65605 IMM65605 IWI65605 JGE65605 JQA65605 JZW65605 KJS65605 KTO65605 LDK65605 LNG65605 LXC65605 MGY65605 MQU65605 NAQ65605 NKM65605 NUI65605 OEE65605 OOA65605 OXW65605 PHS65605 PRO65605 QBK65605 QLG65605 QVC65605 REY65605 ROU65605 RYQ65605 SIM65605 SSI65605 TCE65605 TMA65605 TVW65605 UFS65605 UPO65605 UZK65605 VJG65605 VTC65605 WCY65605 WMU65605 WWQ65605 AI131141 KE131141 UA131141 ADW131141 ANS131141 AXO131141 BHK131141 BRG131141 CBC131141 CKY131141 CUU131141 DEQ131141 DOM131141 DYI131141 EIE131141 ESA131141 FBW131141 FLS131141 FVO131141 GFK131141 GPG131141 GZC131141 HIY131141 HSU131141 ICQ131141 IMM131141 IWI131141 JGE131141 JQA131141 JZW131141 KJS131141 KTO131141 LDK131141 LNG131141 LXC131141 MGY131141 MQU131141 NAQ131141 NKM131141 NUI131141 OEE131141 OOA131141 OXW131141 PHS131141 PRO131141 QBK131141 QLG131141 QVC131141 REY131141 ROU131141 RYQ131141 SIM131141 SSI131141 TCE131141 TMA131141 TVW131141 UFS131141 UPO131141 UZK131141 VJG131141 VTC131141 WCY131141 WMU131141 WWQ131141 AI196677 KE196677 UA196677 ADW196677 ANS196677 AXO196677 BHK196677 BRG196677 CBC196677 CKY196677 CUU196677 DEQ196677 DOM196677 DYI196677 EIE196677 ESA196677 FBW196677 FLS196677 FVO196677 GFK196677 GPG196677 GZC196677 HIY196677 HSU196677 ICQ196677 IMM196677 IWI196677 JGE196677 JQA196677 JZW196677 KJS196677 KTO196677 LDK196677 LNG196677 LXC196677 MGY196677 MQU196677 NAQ196677 NKM196677 NUI196677 OEE196677 OOA196677 OXW196677 PHS196677 PRO196677 QBK196677 QLG196677 QVC196677 REY196677 ROU196677 RYQ196677 SIM196677 SSI196677 TCE196677 TMA196677 TVW196677 UFS196677 UPO196677 UZK196677 VJG196677 VTC196677 WCY196677 WMU196677 WWQ196677 AI262213 KE262213 UA262213 ADW262213 ANS262213 AXO262213 BHK262213 BRG262213 CBC262213 CKY262213 CUU262213 DEQ262213 DOM262213 DYI262213 EIE262213 ESA262213 FBW262213 FLS262213 FVO262213 GFK262213 GPG262213 GZC262213 HIY262213 HSU262213 ICQ262213 IMM262213 IWI262213 JGE262213 JQA262213 JZW262213 KJS262213 KTO262213 LDK262213 LNG262213 LXC262213 MGY262213 MQU262213 NAQ262213 NKM262213 NUI262213 OEE262213 OOA262213 OXW262213 PHS262213 PRO262213 QBK262213 QLG262213 QVC262213 REY262213 ROU262213 RYQ262213 SIM262213 SSI262213 TCE262213 TMA262213 TVW262213 UFS262213 UPO262213 UZK262213 VJG262213 VTC262213 WCY262213 WMU262213 WWQ262213 AI327749 KE327749 UA327749 ADW327749 ANS327749 AXO327749 BHK327749 BRG327749 CBC327749 CKY327749 CUU327749 DEQ327749 DOM327749 DYI327749 EIE327749 ESA327749 FBW327749 FLS327749 FVO327749 GFK327749 GPG327749 GZC327749 HIY327749 HSU327749 ICQ327749 IMM327749 IWI327749 JGE327749 JQA327749 JZW327749 KJS327749 KTO327749 LDK327749 LNG327749 LXC327749 MGY327749 MQU327749 NAQ327749 NKM327749 NUI327749 OEE327749 OOA327749 OXW327749 PHS327749 PRO327749 QBK327749 QLG327749 QVC327749 REY327749 ROU327749 RYQ327749 SIM327749 SSI327749 TCE327749 TMA327749 TVW327749 UFS327749 UPO327749 UZK327749 VJG327749 VTC327749 WCY327749 WMU327749 WWQ327749 AI393285 KE393285 UA393285 ADW393285 ANS393285 AXO393285 BHK393285 BRG393285 CBC393285 CKY393285 CUU393285 DEQ393285 DOM393285 DYI393285 EIE393285 ESA393285 FBW393285 FLS393285 FVO393285 GFK393285 GPG393285 GZC393285 HIY393285 HSU393285 ICQ393285 IMM393285 IWI393285 JGE393285 JQA393285 JZW393285 KJS393285 KTO393285 LDK393285 LNG393285 LXC393285 MGY393285 MQU393285 NAQ393285 NKM393285 NUI393285 OEE393285 OOA393285 OXW393285 PHS393285 PRO393285 QBK393285 QLG393285 QVC393285 REY393285 ROU393285 RYQ393285 SIM393285 SSI393285 TCE393285 TMA393285 TVW393285 UFS393285 UPO393285 UZK393285 VJG393285 VTC393285 WCY393285 WMU393285 WWQ393285 AI458821 KE458821 UA458821 ADW458821 ANS458821 AXO458821 BHK458821 BRG458821 CBC458821 CKY458821 CUU458821 DEQ458821 DOM458821 DYI458821 EIE458821 ESA458821 FBW458821 FLS458821 FVO458821 GFK458821 GPG458821 GZC458821 HIY458821 HSU458821 ICQ458821 IMM458821 IWI458821 JGE458821 JQA458821 JZW458821 KJS458821 KTO458821 LDK458821 LNG458821 LXC458821 MGY458821 MQU458821 NAQ458821 NKM458821 NUI458821 OEE458821 OOA458821 OXW458821 PHS458821 PRO458821 QBK458821 QLG458821 QVC458821 REY458821 ROU458821 RYQ458821 SIM458821 SSI458821 TCE458821 TMA458821 TVW458821 UFS458821 UPO458821 UZK458821 VJG458821 VTC458821 WCY458821 WMU458821 WWQ458821 AI524357 KE524357 UA524357 ADW524357 ANS524357 AXO524357 BHK524357 BRG524357 CBC524357 CKY524357 CUU524357 DEQ524357 DOM524357 DYI524357 EIE524357 ESA524357 FBW524357 FLS524357 FVO524357 GFK524357 GPG524357 GZC524357 HIY524357 HSU524357 ICQ524357 IMM524357 IWI524357 JGE524357 JQA524357 JZW524357 KJS524357 KTO524357 LDK524357 LNG524357 LXC524357 MGY524357 MQU524357 NAQ524357 NKM524357 NUI524357 OEE524357 OOA524357 OXW524357 PHS524357 PRO524357 QBK524357 QLG524357 QVC524357 REY524357 ROU524357 RYQ524357 SIM524357 SSI524357 TCE524357 TMA524357 TVW524357 UFS524357 UPO524357 UZK524357 VJG524357 VTC524357 WCY524357 WMU524357 WWQ524357 AI589893 KE589893 UA589893 ADW589893 ANS589893 AXO589893 BHK589893 BRG589893 CBC589893 CKY589893 CUU589893 DEQ589893 DOM589893 DYI589893 EIE589893 ESA589893 FBW589893 FLS589893 FVO589893 GFK589893 GPG589893 GZC589893 HIY589893 HSU589893 ICQ589893 IMM589893 IWI589893 JGE589893 JQA589893 JZW589893 KJS589893 KTO589893 LDK589893 LNG589893 LXC589893 MGY589893 MQU589893 NAQ589893 NKM589893 NUI589893 OEE589893 OOA589893 OXW589893 PHS589893 PRO589893 QBK589893 QLG589893 QVC589893 REY589893 ROU589893 RYQ589893 SIM589893 SSI589893 TCE589893 TMA589893 TVW589893 UFS589893 UPO589893 UZK589893 VJG589893 VTC589893 WCY589893 WMU589893 WWQ589893 AI655429 KE655429 UA655429 ADW655429 ANS655429 AXO655429 BHK655429 BRG655429 CBC655429 CKY655429 CUU655429 DEQ655429 DOM655429 DYI655429 EIE655429 ESA655429 FBW655429 FLS655429 FVO655429 GFK655429 GPG655429 GZC655429 HIY655429 HSU655429 ICQ655429 IMM655429 IWI655429 JGE655429 JQA655429 JZW655429 KJS655429 KTO655429 LDK655429 LNG655429 LXC655429 MGY655429 MQU655429 NAQ655429 NKM655429 NUI655429 OEE655429 OOA655429 OXW655429 PHS655429 PRO655429 QBK655429 QLG655429 QVC655429 REY655429 ROU655429 RYQ655429 SIM655429 SSI655429 TCE655429 TMA655429 TVW655429 UFS655429 UPO655429 UZK655429 VJG655429 VTC655429 WCY655429 WMU655429 WWQ655429 AI720965 KE720965 UA720965 ADW720965 ANS720965 AXO720965 BHK720965 BRG720965 CBC720965 CKY720965 CUU720965 DEQ720965 DOM720965 DYI720965 EIE720965 ESA720965 FBW720965 FLS720965 FVO720965 GFK720965 GPG720965 GZC720965 HIY720965 HSU720965 ICQ720965 IMM720965 IWI720965 JGE720965 JQA720965 JZW720965 KJS720965 KTO720965 LDK720965 LNG720965 LXC720965 MGY720965 MQU720965 NAQ720965 NKM720965 NUI720965 OEE720965 OOA720965 OXW720965 PHS720965 PRO720965 QBK720965 QLG720965 QVC720965 REY720965 ROU720965 RYQ720965 SIM720965 SSI720965 TCE720965 TMA720965 TVW720965 UFS720965 UPO720965 UZK720965 VJG720965 VTC720965 WCY720965 WMU720965 WWQ720965 AI786501 KE786501 UA786501 ADW786501 ANS786501 AXO786501 BHK786501 BRG786501 CBC786501 CKY786501 CUU786501 DEQ786501 DOM786501 DYI786501 EIE786501 ESA786501 FBW786501 FLS786501 FVO786501 GFK786501 GPG786501 GZC786501 HIY786501 HSU786501 ICQ786501 IMM786501 IWI786501 JGE786501 JQA786501 JZW786501 KJS786501 KTO786501 LDK786501 LNG786501 LXC786501 MGY786501 MQU786501 NAQ786501 NKM786501 NUI786501 OEE786501 OOA786501 OXW786501 PHS786501 PRO786501 QBK786501 QLG786501 QVC786501 REY786501 ROU786501 RYQ786501 SIM786501 SSI786501 TCE786501 TMA786501 TVW786501 UFS786501 UPO786501 UZK786501 VJG786501 VTC786501 WCY786501 WMU786501 WWQ786501 AI852037 KE852037 UA852037 ADW852037 ANS852037 AXO852037 BHK852037 BRG852037 CBC852037 CKY852037 CUU852037 DEQ852037 DOM852037 DYI852037 EIE852037 ESA852037 FBW852037 FLS852037 FVO852037 GFK852037 GPG852037 GZC852037 HIY852037 HSU852037 ICQ852037 IMM852037 IWI852037 JGE852037 JQA852037 JZW852037 KJS852037 KTO852037 LDK852037 LNG852037 LXC852037 MGY852037 MQU852037 NAQ852037 NKM852037 NUI852037 OEE852037 OOA852037 OXW852037 PHS852037 PRO852037 QBK852037 QLG852037 QVC852037 REY852037 ROU852037 RYQ852037 SIM852037 SSI852037 TCE852037 TMA852037 TVW852037 UFS852037 UPO852037 UZK852037 VJG852037 VTC852037 WCY852037 WMU852037 WWQ852037 AI917573 KE917573 UA917573 ADW917573 ANS917573 AXO917573 BHK917573 BRG917573 CBC917573 CKY917573 CUU917573 DEQ917573 DOM917573 DYI917573 EIE917573 ESA917573 FBW917573 FLS917573 FVO917573 GFK917573 GPG917573 GZC917573 HIY917573 HSU917573 ICQ917573 IMM917573 IWI917573 JGE917573 JQA917573 JZW917573 KJS917573 KTO917573 LDK917573 LNG917573 LXC917573 MGY917573 MQU917573 NAQ917573 NKM917573 NUI917573 OEE917573 OOA917573 OXW917573 PHS917573 PRO917573 QBK917573 QLG917573 QVC917573 REY917573 ROU917573 RYQ917573 SIM917573 SSI917573 TCE917573 TMA917573 TVW917573 UFS917573 UPO917573 UZK917573 VJG917573 VTC917573 WCY917573 WMU917573 WWQ917573 AI983109 KE983109 UA983109 ADW983109 ANS983109 AXO983109 BHK983109 BRG983109 CBC983109 CKY983109 CUU983109 DEQ983109 DOM983109 DYI983109 EIE983109 ESA983109 FBW983109 FLS983109 FVO983109 GFK983109 GPG983109 GZC983109 HIY983109 HSU983109 ICQ983109 IMM983109 IWI983109 JGE983109 JQA983109 JZW983109 KJS983109 KTO983109 LDK983109 LNG983109 LXC983109 MGY983109 MQU983109 NAQ983109 NKM983109 NUI983109 OEE983109 OOA983109 OXW983109 PHS983109 PRO983109 QBK983109 QLG983109 QVC983109 REY983109 ROU983109 RYQ983109 SIM983109 SSI983109 TCE983109 TMA983109 TVW983109 UFS983109 UPO983109 UZK983109 VJG983109 VTC983109 WCY983109 WMU983109 WWQ983109 AW69:AW70 KS69:KS70 UO69:UO70 AEK69:AEK70 AOG69:AOG70 AYC69:AYC70 BHY69:BHY70 BRU69:BRU70 CBQ69:CBQ70 CLM69:CLM70 CVI69:CVI70 DFE69:DFE70 DPA69:DPA70 DYW69:DYW70 EIS69:EIS70 ESO69:ESO70 FCK69:FCK70 FMG69:FMG70 FWC69:FWC70 GFY69:GFY70 GPU69:GPU70 GZQ69:GZQ70 HJM69:HJM70 HTI69:HTI70 IDE69:IDE70 INA69:INA70 IWW69:IWW70 JGS69:JGS70 JQO69:JQO70 KAK69:KAK70 KKG69:KKG70 KUC69:KUC70 LDY69:LDY70 LNU69:LNU70 LXQ69:LXQ70 MHM69:MHM70 MRI69:MRI70 NBE69:NBE70 NLA69:NLA70 NUW69:NUW70 OES69:OES70 OOO69:OOO70 OYK69:OYK70 PIG69:PIG70 PSC69:PSC70 QBY69:QBY70 QLU69:QLU70 QVQ69:QVQ70 RFM69:RFM70 RPI69:RPI70 RZE69:RZE70 SJA69:SJA70 SSW69:SSW70 TCS69:TCS70 TMO69:TMO70 TWK69:TWK70 UGG69:UGG70 UQC69:UQC70 UZY69:UZY70 VJU69:VJU70 VTQ69:VTQ70 WDM69:WDM70 WNI69:WNI70 WXE69:WXE70 AW65605:AW65606 KS65605:KS65606 UO65605:UO65606 AEK65605:AEK65606 AOG65605:AOG65606 AYC65605:AYC65606 BHY65605:BHY65606 BRU65605:BRU65606 CBQ65605:CBQ65606 CLM65605:CLM65606 CVI65605:CVI65606 DFE65605:DFE65606 DPA65605:DPA65606 DYW65605:DYW65606 EIS65605:EIS65606 ESO65605:ESO65606 FCK65605:FCK65606 FMG65605:FMG65606 FWC65605:FWC65606 GFY65605:GFY65606 GPU65605:GPU65606 GZQ65605:GZQ65606 HJM65605:HJM65606 HTI65605:HTI65606 IDE65605:IDE65606 INA65605:INA65606 IWW65605:IWW65606 JGS65605:JGS65606 JQO65605:JQO65606 KAK65605:KAK65606 KKG65605:KKG65606 KUC65605:KUC65606 LDY65605:LDY65606 LNU65605:LNU65606 LXQ65605:LXQ65606 MHM65605:MHM65606 MRI65605:MRI65606 NBE65605:NBE65606 NLA65605:NLA65606 NUW65605:NUW65606 OES65605:OES65606 OOO65605:OOO65606 OYK65605:OYK65606 PIG65605:PIG65606 PSC65605:PSC65606 QBY65605:QBY65606 QLU65605:QLU65606 QVQ65605:QVQ65606 RFM65605:RFM65606 RPI65605:RPI65606 RZE65605:RZE65606 SJA65605:SJA65606 SSW65605:SSW65606 TCS65605:TCS65606 TMO65605:TMO65606 TWK65605:TWK65606 UGG65605:UGG65606 UQC65605:UQC65606 UZY65605:UZY65606 VJU65605:VJU65606 VTQ65605:VTQ65606 WDM65605:WDM65606 WNI65605:WNI65606 WXE65605:WXE65606 AW131141:AW131142 KS131141:KS131142 UO131141:UO131142 AEK131141:AEK131142 AOG131141:AOG131142 AYC131141:AYC131142 BHY131141:BHY131142 BRU131141:BRU131142 CBQ131141:CBQ131142 CLM131141:CLM131142 CVI131141:CVI131142 DFE131141:DFE131142 DPA131141:DPA131142 DYW131141:DYW131142 EIS131141:EIS131142 ESO131141:ESO131142 FCK131141:FCK131142 FMG131141:FMG131142 FWC131141:FWC131142 GFY131141:GFY131142 GPU131141:GPU131142 GZQ131141:GZQ131142 HJM131141:HJM131142 HTI131141:HTI131142 IDE131141:IDE131142 INA131141:INA131142 IWW131141:IWW131142 JGS131141:JGS131142 JQO131141:JQO131142 KAK131141:KAK131142 KKG131141:KKG131142 KUC131141:KUC131142 LDY131141:LDY131142 LNU131141:LNU131142 LXQ131141:LXQ131142 MHM131141:MHM131142 MRI131141:MRI131142 NBE131141:NBE131142 NLA131141:NLA131142 NUW131141:NUW131142 OES131141:OES131142 OOO131141:OOO131142 OYK131141:OYK131142 PIG131141:PIG131142 PSC131141:PSC131142 QBY131141:QBY131142 QLU131141:QLU131142 QVQ131141:QVQ131142 RFM131141:RFM131142 RPI131141:RPI131142 RZE131141:RZE131142 SJA131141:SJA131142 SSW131141:SSW131142 TCS131141:TCS131142 TMO131141:TMO131142 TWK131141:TWK131142 UGG131141:UGG131142 UQC131141:UQC131142 UZY131141:UZY131142 VJU131141:VJU131142 VTQ131141:VTQ131142 WDM131141:WDM131142 WNI131141:WNI131142 WXE131141:WXE131142 AW196677:AW196678 KS196677:KS196678 UO196677:UO196678 AEK196677:AEK196678 AOG196677:AOG196678 AYC196677:AYC196678 BHY196677:BHY196678 BRU196677:BRU196678 CBQ196677:CBQ196678 CLM196677:CLM196678 CVI196677:CVI196678 DFE196677:DFE196678 DPA196677:DPA196678 DYW196677:DYW196678 EIS196677:EIS196678 ESO196677:ESO196678 FCK196677:FCK196678 FMG196677:FMG196678 FWC196677:FWC196678 GFY196677:GFY196678 GPU196677:GPU196678 GZQ196677:GZQ196678 HJM196677:HJM196678 HTI196677:HTI196678 IDE196677:IDE196678 INA196677:INA196678 IWW196677:IWW196678 JGS196677:JGS196678 JQO196677:JQO196678 KAK196677:KAK196678 KKG196677:KKG196678 KUC196677:KUC196678 LDY196677:LDY196678 LNU196677:LNU196678 LXQ196677:LXQ196678 MHM196677:MHM196678 MRI196677:MRI196678 NBE196677:NBE196678 NLA196677:NLA196678 NUW196677:NUW196678 OES196677:OES196678 OOO196677:OOO196678 OYK196677:OYK196678 PIG196677:PIG196678 PSC196677:PSC196678 QBY196677:QBY196678 QLU196677:QLU196678 QVQ196677:QVQ196678 RFM196677:RFM196678 RPI196677:RPI196678 RZE196677:RZE196678 SJA196677:SJA196678 SSW196677:SSW196678 TCS196677:TCS196678 TMO196677:TMO196678 TWK196677:TWK196678 UGG196677:UGG196678 UQC196677:UQC196678 UZY196677:UZY196678 VJU196677:VJU196678 VTQ196677:VTQ196678 WDM196677:WDM196678 WNI196677:WNI196678 WXE196677:WXE196678 AW262213:AW262214 KS262213:KS262214 UO262213:UO262214 AEK262213:AEK262214 AOG262213:AOG262214 AYC262213:AYC262214 BHY262213:BHY262214 BRU262213:BRU262214 CBQ262213:CBQ262214 CLM262213:CLM262214 CVI262213:CVI262214 DFE262213:DFE262214 DPA262213:DPA262214 DYW262213:DYW262214 EIS262213:EIS262214 ESO262213:ESO262214 FCK262213:FCK262214 FMG262213:FMG262214 FWC262213:FWC262214 GFY262213:GFY262214 GPU262213:GPU262214 GZQ262213:GZQ262214 HJM262213:HJM262214 HTI262213:HTI262214 IDE262213:IDE262214 INA262213:INA262214 IWW262213:IWW262214 JGS262213:JGS262214 JQO262213:JQO262214 KAK262213:KAK262214 KKG262213:KKG262214 KUC262213:KUC262214 LDY262213:LDY262214 LNU262213:LNU262214 LXQ262213:LXQ262214 MHM262213:MHM262214 MRI262213:MRI262214 NBE262213:NBE262214 NLA262213:NLA262214 NUW262213:NUW262214 OES262213:OES262214 OOO262213:OOO262214 OYK262213:OYK262214 PIG262213:PIG262214 PSC262213:PSC262214 QBY262213:QBY262214 QLU262213:QLU262214 QVQ262213:QVQ262214 RFM262213:RFM262214 RPI262213:RPI262214 RZE262213:RZE262214 SJA262213:SJA262214 SSW262213:SSW262214 TCS262213:TCS262214 TMO262213:TMO262214 TWK262213:TWK262214 UGG262213:UGG262214 UQC262213:UQC262214 UZY262213:UZY262214 VJU262213:VJU262214 VTQ262213:VTQ262214 WDM262213:WDM262214 WNI262213:WNI262214 WXE262213:WXE262214 AW327749:AW327750 KS327749:KS327750 UO327749:UO327750 AEK327749:AEK327750 AOG327749:AOG327750 AYC327749:AYC327750 BHY327749:BHY327750 BRU327749:BRU327750 CBQ327749:CBQ327750 CLM327749:CLM327750 CVI327749:CVI327750 DFE327749:DFE327750 DPA327749:DPA327750 DYW327749:DYW327750 EIS327749:EIS327750 ESO327749:ESO327750 FCK327749:FCK327750 FMG327749:FMG327750 FWC327749:FWC327750 GFY327749:GFY327750 GPU327749:GPU327750 GZQ327749:GZQ327750 HJM327749:HJM327750 HTI327749:HTI327750 IDE327749:IDE327750 INA327749:INA327750 IWW327749:IWW327750 JGS327749:JGS327750 JQO327749:JQO327750 KAK327749:KAK327750 KKG327749:KKG327750 KUC327749:KUC327750 LDY327749:LDY327750 LNU327749:LNU327750 LXQ327749:LXQ327750 MHM327749:MHM327750 MRI327749:MRI327750 NBE327749:NBE327750 NLA327749:NLA327750 NUW327749:NUW327750 OES327749:OES327750 OOO327749:OOO327750 OYK327749:OYK327750 PIG327749:PIG327750 PSC327749:PSC327750 QBY327749:QBY327750 QLU327749:QLU327750 QVQ327749:QVQ327750 RFM327749:RFM327750 RPI327749:RPI327750 RZE327749:RZE327750 SJA327749:SJA327750 SSW327749:SSW327750 TCS327749:TCS327750 TMO327749:TMO327750 TWK327749:TWK327750 UGG327749:UGG327750 UQC327749:UQC327750 UZY327749:UZY327750 VJU327749:VJU327750 VTQ327749:VTQ327750 WDM327749:WDM327750 WNI327749:WNI327750 WXE327749:WXE327750 AW393285:AW393286 KS393285:KS393286 UO393285:UO393286 AEK393285:AEK393286 AOG393285:AOG393286 AYC393285:AYC393286 BHY393285:BHY393286 BRU393285:BRU393286 CBQ393285:CBQ393286 CLM393285:CLM393286 CVI393285:CVI393286 DFE393285:DFE393286 DPA393285:DPA393286 DYW393285:DYW393286 EIS393285:EIS393286 ESO393285:ESO393286 FCK393285:FCK393286 FMG393285:FMG393286 FWC393285:FWC393286 GFY393285:GFY393286 GPU393285:GPU393286 GZQ393285:GZQ393286 HJM393285:HJM393286 HTI393285:HTI393286 IDE393285:IDE393286 INA393285:INA393286 IWW393285:IWW393286 JGS393285:JGS393286 JQO393285:JQO393286 KAK393285:KAK393286 KKG393285:KKG393286 KUC393285:KUC393286 LDY393285:LDY393286 LNU393285:LNU393286 LXQ393285:LXQ393286 MHM393285:MHM393286 MRI393285:MRI393286 NBE393285:NBE393286 NLA393285:NLA393286 NUW393285:NUW393286 OES393285:OES393286 OOO393285:OOO393286 OYK393285:OYK393286 PIG393285:PIG393286 PSC393285:PSC393286 QBY393285:QBY393286 QLU393285:QLU393286 QVQ393285:QVQ393286 RFM393285:RFM393286 RPI393285:RPI393286 RZE393285:RZE393286 SJA393285:SJA393286 SSW393285:SSW393286 TCS393285:TCS393286 TMO393285:TMO393286 TWK393285:TWK393286 UGG393285:UGG393286 UQC393285:UQC393286 UZY393285:UZY393286 VJU393285:VJU393286 VTQ393285:VTQ393286 WDM393285:WDM393286 WNI393285:WNI393286 WXE393285:WXE393286 AW458821:AW458822 KS458821:KS458822 UO458821:UO458822 AEK458821:AEK458822 AOG458821:AOG458822 AYC458821:AYC458822 BHY458821:BHY458822 BRU458821:BRU458822 CBQ458821:CBQ458822 CLM458821:CLM458822 CVI458821:CVI458822 DFE458821:DFE458822 DPA458821:DPA458822 DYW458821:DYW458822 EIS458821:EIS458822 ESO458821:ESO458822 FCK458821:FCK458822 FMG458821:FMG458822 FWC458821:FWC458822 GFY458821:GFY458822 GPU458821:GPU458822 GZQ458821:GZQ458822 HJM458821:HJM458822 HTI458821:HTI458822 IDE458821:IDE458822 INA458821:INA458822 IWW458821:IWW458822 JGS458821:JGS458822 JQO458821:JQO458822 KAK458821:KAK458822 KKG458821:KKG458822 KUC458821:KUC458822 LDY458821:LDY458822 LNU458821:LNU458822 LXQ458821:LXQ458822 MHM458821:MHM458822 MRI458821:MRI458822 NBE458821:NBE458822 NLA458821:NLA458822 NUW458821:NUW458822 OES458821:OES458822 OOO458821:OOO458822 OYK458821:OYK458822 PIG458821:PIG458822 PSC458821:PSC458822 QBY458821:QBY458822 QLU458821:QLU458822 QVQ458821:QVQ458822 RFM458821:RFM458822 RPI458821:RPI458822 RZE458821:RZE458822 SJA458821:SJA458822 SSW458821:SSW458822 TCS458821:TCS458822 TMO458821:TMO458822 TWK458821:TWK458822 UGG458821:UGG458822 UQC458821:UQC458822 UZY458821:UZY458822 VJU458821:VJU458822 VTQ458821:VTQ458822 WDM458821:WDM458822 WNI458821:WNI458822 WXE458821:WXE458822 AW524357:AW524358 KS524357:KS524358 UO524357:UO524358 AEK524357:AEK524358 AOG524357:AOG524358 AYC524357:AYC524358 BHY524357:BHY524358 BRU524357:BRU524358 CBQ524357:CBQ524358 CLM524357:CLM524358 CVI524357:CVI524358 DFE524357:DFE524358 DPA524357:DPA524358 DYW524357:DYW524358 EIS524357:EIS524358 ESO524357:ESO524358 FCK524357:FCK524358 FMG524357:FMG524358 FWC524357:FWC524358 GFY524357:GFY524358 GPU524357:GPU524358 GZQ524357:GZQ524358 HJM524357:HJM524358 HTI524357:HTI524358 IDE524357:IDE524358 INA524357:INA524358 IWW524357:IWW524358 JGS524357:JGS524358 JQO524357:JQO524358 KAK524357:KAK524358 KKG524357:KKG524358 KUC524357:KUC524358 LDY524357:LDY524358 LNU524357:LNU524358 LXQ524357:LXQ524358 MHM524357:MHM524358 MRI524357:MRI524358 NBE524357:NBE524358 NLA524357:NLA524358 NUW524357:NUW524358 OES524357:OES524358 OOO524357:OOO524358 OYK524357:OYK524358 PIG524357:PIG524358 PSC524357:PSC524358 QBY524357:QBY524358 QLU524357:QLU524358 QVQ524357:QVQ524358 RFM524357:RFM524358 RPI524357:RPI524358 RZE524357:RZE524358 SJA524357:SJA524358 SSW524357:SSW524358 TCS524357:TCS524358 TMO524357:TMO524358 TWK524357:TWK524358 UGG524357:UGG524358 UQC524357:UQC524358 UZY524357:UZY524358 VJU524357:VJU524358 VTQ524357:VTQ524358 WDM524357:WDM524358 WNI524357:WNI524358 WXE524357:WXE524358 AW589893:AW589894 KS589893:KS589894 UO589893:UO589894 AEK589893:AEK589894 AOG589893:AOG589894 AYC589893:AYC589894 BHY589893:BHY589894 BRU589893:BRU589894 CBQ589893:CBQ589894 CLM589893:CLM589894 CVI589893:CVI589894 DFE589893:DFE589894 DPA589893:DPA589894 DYW589893:DYW589894 EIS589893:EIS589894 ESO589893:ESO589894 FCK589893:FCK589894 FMG589893:FMG589894 FWC589893:FWC589894 GFY589893:GFY589894 GPU589893:GPU589894 GZQ589893:GZQ589894 HJM589893:HJM589894 HTI589893:HTI589894 IDE589893:IDE589894 INA589893:INA589894 IWW589893:IWW589894 JGS589893:JGS589894 JQO589893:JQO589894 KAK589893:KAK589894 KKG589893:KKG589894 KUC589893:KUC589894 LDY589893:LDY589894 LNU589893:LNU589894 LXQ589893:LXQ589894 MHM589893:MHM589894 MRI589893:MRI589894 NBE589893:NBE589894 NLA589893:NLA589894 NUW589893:NUW589894 OES589893:OES589894 OOO589893:OOO589894 OYK589893:OYK589894 PIG589893:PIG589894 PSC589893:PSC589894 QBY589893:QBY589894 QLU589893:QLU589894 QVQ589893:QVQ589894 RFM589893:RFM589894 RPI589893:RPI589894 RZE589893:RZE589894 SJA589893:SJA589894 SSW589893:SSW589894 TCS589893:TCS589894 TMO589893:TMO589894 TWK589893:TWK589894 UGG589893:UGG589894 UQC589893:UQC589894 UZY589893:UZY589894 VJU589893:VJU589894 VTQ589893:VTQ589894 WDM589893:WDM589894 WNI589893:WNI589894 WXE589893:WXE589894 AW655429:AW655430 KS655429:KS655430 UO655429:UO655430 AEK655429:AEK655430 AOG655429:AOG655430 AYC655429:AYC655430 BHY655429:BHY655430 BRU655429:BRU655430 CBQ655429:CBQ655430 CLM655429:CLM655430 CVI655429:CVI655430 DFE655429:DFE655430 DPA655429:DPA655430 DYW655429:DYW655430 EIS655429:EIS655430 ESO655429:ESO655430 FCK655429:FCK655430 FMG655429:FMG655430 FWC655429:FWC655430 GFY655429:GFY655430 GPU655429:GPU655430 GZQ655429:GZQ655430 HJM655429:HJM655430 HTI655429:HTI655430 IDE655429:IDE655430 INA655429:INA655430 IWW655429:IWW655430 JGS655429:JGS655430 JQO655429:JQO655430 KAK655429:KAK655430 KKG655429:KKG655430 KUC655429:KUC655430 LDY655429:LDY655430 LNU655429:LNU655430 LXQ655429:LXQ655430 MHM655429:MHM655430 MRI655429:MRI655430 NBE655429:NBE655430 NLA655429:NLA655430 NUW655429:NUW655430 OES655429:OES655430 OOO655429:OOO655430 OYK655429:OYK655430 PIG655429:PIG655430 PSC655429:PSC655430 QBY655429:QBY655430 QLU655429:QLU655430 QVQ655429:QVQ655430 RFM655429:RFM655430 RPI655429:RPI655430 RZE655429:RZE655430 SJA655429:SJA655430 SSW655429:SSW655430 TCS655429:TCS655430 TMO655429:TMO655430 TWK655429:TWK655430 UGG655429:UGG655430 UQC655429:UQC655430 UZY655429:UZY655430 VJU655429:VJU655430 VTQ655429:VTQ655430 WDM655429:WDM655430 WNI655429:WNI655430 WXE655429:WXE655430 AW720965:AW720966 KS720965:KS720966 UO720965:UO720966 AEK720965:AEK720966 AOG720965:AOG720966 AYC720965:AYC720966 BHY720965:BHY720966 BRU720965:BRU720966 CBQ720965:CBQ720966 CLM720965:CLM720966 CVI720965:CVI720966 DFE720965:DFE720966 DPA720965:DPA720966 DYW720965:DYW720966 EIS720965:EIS720966 ESO720965:ESO720966 FCK720965:FCK720966 FMG720965:FMG720966 FWC720965:FWC720966 GFY720965:GFY720966 GPU720965:GPU720966 GZQ720965:GZQ720966 HJM720965:HJM720966 HTI720965:HTI720966 IDE720965:IDE720966 INA720965:INA720966 IWW720965:IWW720966 JGS720965:JGS720966 JQO720965:JQO720966 KAK720965:KAK720966 KKG720965:KKG720966 KUC720965:KUC720966 LDY720965:LDY720966 LNU720965:LNU720966 LXQ720965:LXQ720966 MHM720965:MHM720966 MRI720965:MRI720966 NBE720965:NBE720966 NLA720965:NLA720966 NUW720965:NUW720966 OES720965:OES720966 OOO720965:OOO720966 OYK720965:OYK720966 PIG720965:PIG720966 PSC720965:PSC720966 QBY720965:QBY720966 QLU720965:QLU720966 QVQ720965:QVQ720966 RFM720965:RFM720966 RPI720965:RPI720966 RZE720965:RZE720966 SJA720965:SJA720966 SSW720965:SSW720966 TCS720965:TCS720966 TMO720965:TMO720966 TWK720965:TWK720966 UGG720965:UGG720966 UQC720965:UQC720966 UZY720965:UZY720966 VJU720965:VJU720966 VTQ720965:VTQ720966 WDM720965:WDM720966 WNI720965:WNI720966 WXE720965:WXE720966 AW786501:AW786502 KS786501:KS786502 UO786501:UO786502 AEK786501:AEK786502 AOG786501:AOG786502 AYC786501:AYC786502 BHY786501:BHY786502 BRU786501:BRU786502 CBQ786501:CBQ786502 CLM786501:CLM786502 CVI786501:CVI786502 DFE786501:DFE786502 DPA786501:DPA786502 DYW786501:DYW786502 EIS786501:EIS786502 ESO786501:ESO786502 FCK786501:FCK786502 FMG786501:FMG786502 FWC786501:FWC786502 GFY786501:GFY786502 GPU786501:GPU786502 GZQ786501:GZQ786502 HJM786501:HJM786502 HTI786501:HTI786502 IDE786501:IDE786502 INA786501:INA786502 IWW786501:IWW786502 JGS786501:JGS786502 JQO786501:JQO786502 KAK786501:KAK786502 KKG786501:KKG786502 KUC786501:KUC786502 LDY786501:LDY786502 LNU786501:LNU786502 LXQ786501:LXQ786502 MHM786501:MHM786502 MRI786501:MRI786502 NBE786501:NBE786502 NLA786501:NLA786502 NUW786501:NUW786502 OES786501:OES786502 OOO786501:OOO786502 OYK786501:OYK786502 PIG786501:PIG786502 PSC786501:PSC786502 QBY786501:QBY786502 QLU786501:QLU786502 QVQ786501:QVQ786502 RFM786501:RFM786502 RPI786501:RPI786502 RZE786501:RZE786502 SJA786501:SJA786502 SSW786501:SSW786502 TCS786501:TCS786502 TMO786501:TMO786502 TWK786501:TWK786502 UGG786501:UGG786502 UQC786501:UQC786502 UZY786501:UZY786502 VJU786501:VJU786502 VTQ786501:VTQ786502 WDM786501:WDM786502 WNI786501:WNI786502 WXE786501:WXE786502 AW852037:AW852038 KS852037:KS852038 UO852037:UO852038 AEK852037:AEK852038 AOG852037:AOG852038 AYC852037:AYC852038 BHY852037:BHY852038 BRU852037:BRU852038 CBQ852037:CBQ852038 CLM852037:CLM852038 CVI852037:CVI852038 DFE852037:DFE852038 DPA852037:DPA852038 DYW852037:DYW852038 EIS852037:EIS852038 ESO852037:ESO852038 FCK852037:FCK852038 FMG852037:FMG852038 FWC852037:FWC852038 GFY852037:GFY852038 GPU852037:GPU852038 GZQ852037:GZQ852038 HJM852037:HJM852038 HTI852037:HTI852038 IDE852037:IDE852038 INA852037:INA852038 IWW852037:IWW852038 JGS852037:JGS852038 JQO852037:JQO852038 KAK852037:KAK852038 KKG852037:KKG852038 KUC852037:KUC852038 LDY852037:LDY852038 LNU852037:LNU852038 LXQ852037:LXQ852038 MHM852037:MHM852038 MRI852037:MRI852038 NBE852037:NBE852038 NLA852037:NLA852038 NUW852037:NUW852038 OES852037:OES852038 OOO852037:OOO852038 OYK852037:OYK852038 PIG852037:PIG852038 PSC852037:PSC852038 QBY852037:QBY852038 QLU852037:QLU852038 QVQ852037:QVQ852038 RFM852037:RFM852038 RPI852037:RPI852038 RZE852037:RZE852038 SJA852037:SJA852038 SSW852037:SSW852038 TCS852037:TCS852038 TMO852037:TMO852038 TWK852037:TWK852038 UGG852037:UGG852038 UQC852037:UQC852038 UZY852037:UZY852038 VJU852037:VJU852038 VTQ852037:VTQ852038 WDM852037:WDM852038 WNI852037:WNI852038 WXE852037:WXE852038 AW917573:AW917574 KS917573:KS917574 UO917573:UO917574 AEK917573:AEK917574 AOG917573:AOG917574 AYC917573:AYC917574 BHY917573:BHY917574 BRU917573:BRU917574 CBQ917573:CBQ917574 CLM917573:CLM917574 CVI917573:CVI917574 DFE917573:DFE917574 DPA917573:DPA917574 DYW917573:DYW917574 EIS917573:EIS917574 ESO917573:ESO917574 FCK917573:FCK917574 FMG917573:FMG917574 FWC917573:FWC917574 GFY917573:GFY917574 GPU917573:GPU917574 GZQ917573:GZQ917574 HJM917573:HJM917574 HTI917573:HTI917574 IDE917573:IDE917574 INA917573:INA917574 IWW917573:IWW917574 JGS917573:JGS917574 JQO917573:JQO917574 KAK917573:KAK917574 KKG917573:KKG917574 KUC917573:KUC917574 LDY917573:LDY917574 LNU917573:LNU917574 LXQ917573:LXQ917574 MHM917573:MHM917574 MRI917573:MRI917574 NBE917573:NBE917574 NLA917573:NLA917574 NUW917573:NUW917574 OES917573:OES917574 OOO917573:OOO917574 OYK917573:OYK917574 PIG917573:PIG917574 PSC917573:PSC917574 QBY917573:QBY917574 QLU917573:QLU917574 QVQ917573:QVQ917574 RFM917573:RFM917574 RPI917573:RPI917574 RZE917573:RZE917574 SJA917573:SJA917574 SSW917573:SSW917574 TCS917573:TCS917574 TMO917573:TMO917574 TWK917573:TWK917574 UGG917573:UGG917574 UQC917573:UQC917574 UZY917573:UZY917574 VJU917573:VJU917574 VTQ917573:VTQ917574 WDM917573:WDM917574 WNI917573:WNI917574 WXE917573:WXE917574 AW983109:AW983110 KS983109:KS983110 UO983109:UO983110 AEK983109:AEK983110 AOG983109:AOG983110 AYC983109:AYC983110 BHY983109:BHY983110 BRU983109:BRU983110 CBQ983109:CBQ983110 CLM983109:CLM983110 CVI983109:CVI983110 DFE983109:DFE983110 DPA983109:DPA983110 DYW983109:DYW983110 EIS983109:EIS983110 ESO983109:ESO983110 FCK983109:FCK983110 FMG983109:FMG983110 FWC983109:FWC983110 GFY983109:GFY983110 GPU983109:GPU983110 GZQ983109:GZQ983110 HJM983109:HJM983110 HTI983109:HTI983110 IDE983109:IDE983110 INA983109:INA983110 IWW983109:IWW983110 JGS983109:JGS983110 JQO983109:JQO983110 KAK983109:KAK983110 KKG983109:KKG983110 KUC983109:KUC983110 LDY983109:LDY983110 LNU983109:LNU983110 LXQ983109:LXQ983110 MHM983109:MHM983110 MRI983109:MRI983110 NBE983109:NBE983110 NLA983109:NLA983110 NUW983109:NUW983110 OES983109:OES983110 OOO983109:OOO983110 OYK983109:OYK983110 PIG983109:PIG983110 PSC983109:PSC983110 QBY983109:QBY983110 QLU983109:QLU983110 QVQ983109:QVQ983110 RFM983109:RFM983110 RPI983109:RPI983110 RZE983109:RZE983110 SJA983109:SJA983110 SSW983109:SSW983110 TCS983109:TCS983110 TMO983109:TMO983110 TWK983109:TWK983110 UGG983109:UGG983110 UQC983109:UQC983110 UZY983109:UZY983110 VJU983109:VJU983110 VTQ983109:VTQ983110 WDM983109:WDM983110 WNI983109:WNI983110 WXE983109:WXE983110 W51:W58 JS51:JS58 TO51:TO58 ADK51:ADK58 ANG51:ANG58 AXC51:AXC58 BGY51:BGY58 BQU51:BQU58 CAQ51:CAQ58 CKM51:CKM58 CUI51:CUI58 DEE51:DEE58 DOA51:DOA58 DXW51:DXW58 EHS51:EHS58 ERO51:ERO58 FBK51:FBK58 FLG51:FLG58 FVC51:FVC58 GEY51:GEY58 GOU51:GOU58 GYQ51:GYQ58 HIM51:HIM58 HSI51:HSI58 ICE51:ICE58 IMA51:IMA58 IVW51:IVW58 JFS51:JFS58 JPO51:JPO58 JZK51:JZK58 KJG51:KJG58 KTC51:KTC58 LCY51:LCY58 LMU51:LMU58 LWQ51:LWQ58 MGM51:MGM58 MQI51:MQI58 NAE51:NAE58 NKA51:NKA58 NTW51:NTW58 ODS51:ODS58 ONO51:ONO58 OXK51:OXK58 PHG51:PHG58 PRC51:PRC58 QAY51:QAY58 QKU51:QKU58 QUQ51:QUQ58 REM51:REM58 ROI51:ROI58 RYE51:RYE58 SIA51:SIA58 SRW51:SRW58 TBS51:TBS58 TLO51:TLO58 TVK51:TVK58 UFG51:UFG58 UPC51:UPC58 UYY51:UYY58 VIU51:VIU58 VSQ51:VSQ58 WCM51:WCM58 WMI51:WMI58 WWE51:WWE58 W65587:W65594 JS65587:JS65594 TO65587:TO65594 ADK65587:ADK65594 ANG65587:ANG65594 AXC65587:AXC65594 BGY65587:BGY65594 BQU65587:BQU65594 CAQ65587:CAQ65594 CKM65587:CKM65594 CUI65587:CUI65594 DEE65587:DEE65594 DOA65587:DOA65594 DXW65587:DXW65594 EHS65587:EHS65594 ERO65587:ERO65594 FBK65587:FBK65594 FLG65587:FLG65594 FVC65587:FVC65594 GEY65587:GEY65594 GOU65587:GOU65594 GYQ65587:GYQ65594 HIM65587:HIM65594 HSI65587:HSI65594 ICE65587:ICE65594 IMA65587:IMA65594 IVW65587:IVW65594 JFS65587:JFS65594 JPO65587:JPO65594 JZK65587:JZK65594 KJG65587:KJG65594 KTC65587:KTC65594 LCY65587:LCY65594 LMU65587:LMU65594 LWQ65587:LWQ65594 MGM65587:MGM65594 MQI65587:MQI65594 NAE65587:NAE65594 NKA65587:NKA65594 NTW65587:NTW65594 ODS65587:ODS65594 ONO65587:ONO65594 OXK65587:OXK65594 PHG65587:PHG65594 PRC65587:PRC65594 QAY65587:QAY65594 QKU65587:QKU65594 QUQ65587:QUQ65594 REM65587:REM65594 ROI65587:ROI65594 RYE65587:RYE65594 SIA65587:SIA65594 SRW65587:SRW65594 TBS65587:TBS65594 TLO65587:TLO65594 TVK65587:TVK65594 UFG65587:UFG65594 UPC65587:UPC65594 UYY65587:UYY65594 VIU65587:VIU65594 VSQ65587:VSQ65594 WCM65587:WCM65594 WMI65587:WMI65594 WWE65587:WWE65594 W131123:W131130 JS131123:JS131130 TO131123:TO131130 ADK131123:ADK131130 ANG131123:ANG131130 AXC131123:AXC131130 BGY131123:BGY131130 BQU131123:BQU131130 CAQ131123:CAQ131130 CKM131123:CKM131130 CUI131123:CUI131130 DEE131123:DEE131130 DOA131123:DOA131130 DXW131123:DXW131130 EHS131123:EHS131130 ERO131123:ERO131130 FBK131123:FBK131130 FLG131123:FLG131130 FVC131123:FVC131130 GEY131123:GEY131130 GOU131123:GOU131130 GYQ131123:GYQ131130 HIM131123:HIM131130 HSI131123:HSI131130 ICE131123:ICE131130 IMA131123:IMA131130 IVW131123:IVW131130 JFS131123:JFS131130 JPO131123:JPO131130 JZK131123:JZK131130 KJG131123:KJG131130 KTC131123:KTC131130 LCY131123:LCY131130 LMU131123:LMU131130 LWQ131123:LWQ131130 MGM131123:MGM131130 MQI131123:MQI131130 NAE131123:NAE131130 NKA131123:NKA131130 NTW131123:NTW131130 ODS131123:ODS131130 ONO131123:ONO131130 OXK131123:OXK131130 PHG131123:PHG131130 PRC131123:PRC131130 QAY131123:QAY131130 QKU131123:QKU131130 QUQ131123:QUQ131130 REM131123:REM131130 ROI131123:ROI131130 RYE131123:RYE131130 SIA131123:SIA131130 SRW131123:SRW131130 TBS131123:TBS131130 TLO131123:TLO131130 TVK131123:TVK131130 UFG131123:UFG131130 UPC131123:UPC131130 UYY131123:UYY131130 VIU131123:VIU131130 VSQ131123:VSQ131130 WCM131123:WCM131130 WMI131123:WMI131130 WWE131123:WWE131130 W196659:W196666 JS196659:JS196666 TO196659:TO196666 ADK196659:ADK196666 ANG196659:ANG196666 AXC196659:AXC196666 BGY196659:BGY196666 BQU196659:BQU196666 CAQ196659:CAQ196666 CKM196659:CKM196666 CUI196659:CUI196666 DEE196659:DEE196666 DOA196659:DOA196666 DXW196659:DXW196666 EHS196659:EHS196666 ERO196659:ERO196666 FBK196659:FBK196666 FLG196659:FLG196666 FVC196659:FVC196666 GEY196659:GEY196666 GOU196659:GOU196666 GYQ196659:GYQ196666 HIM196659:HIM196666 HSI196659:HSI196666 ICE196659:ICE196666 IMA196659:IMA196666 IVW196659:IVW196666 JFS196659:JFS196666 JPO196659:JPO196666 JZK196659:JZK196666 KJG196659:KJG196666 KTC196659:KTC196666 LCY196659:LCY196666 LMU196659:LMU196666 LWQ196659:LWQ196666 MGM196659:MGM196666 MQI196659:MQI196666 NAE196659:NAE196666 NKA196659:NKA196666 NTW196659:NTW196666 ODS196659:ODS196666 ONO196659:ONO196666 OXK196659:OXK196666 PHG196659:PHG196666 PRC196659:PRC196666 QAY196659:QAY196666 QKU196659:QKU196666 QUQ196659:QUQ196666 REM196659:REM196666 ROI196659:ROI196666 RYE196659:RYE196666 SIA196659:SIA196666 SRW196659:SRW196666 TBS196659:TBS196666 TLO196659:TLO196666 TVK196659:TVK196666 UFG196659:UFG196666 UPC196659:UPC196666 UYY196659:UYY196666 VIU196659:VIU196666 VSQ196659:VSQ196666 WCM196659:WCM196666 WMI196659:WMI196666 WWE196659:WWE196666 W262195:W262202 JS262195:JS262202 TO262195:TO262202 ADK262195:ADK262202 ANG262195:ANG262202 AXC262195:AXC262202 BGY262195:BGY262202 BQU262195:BQU262202 CAQ262195:CAQ262202 CKM262195:CKM262202 CUI262195:CUI262202 DEE262195:DEE262202 DOA262195:DOA262202 DXW262195:DXW262202 EHS262195:EHS262202 ERO262195:ERO262202 FBK262195:FBK262202 FLG262195:FLG262202 FVC262195:FVC262202 GEY262195:GEY262202 GOU262195:GOU262202 GYQ262195:GYQ262202 HIM262195:HIM262202 HSI262195:HSI262202 ICE262195:ICE262202 IMA262195:IMA262202 IVW262195:IVW262202 JFS262195:JFS262202 JPO262195:JPO262202 JZK262195:JZK262202 KJG262195:KJG262202 KTC262195:KTC262202 LCY262195:LCY262202 LMU262195:LMU262202 LWQ262195:LWQ262202 MGM262195:MGM262202 MQI262195:MQI262202 NAE262195:NAE262202 NKA262195:NKA262202 NTW262195:NTW262202 ODS262195:ODS262202 ONO262195:ONO262202 OXK262195:OXK262202 PHG262195:PHG262202 PRC262195:PRC262202 QAY262195:QAY262202 QKU262195:QKU262202 QUQ262195:QUQ262202 REM262195:REM262202 ROI262195:ROI262202 RYE262195:RYE262202 SIA262195:SIA262202 SRW262195:SRW262202 TBS262195:TBS262202 TLO262195:TLO262202 TVK262195:TVK262202 UFG262195:UFG262202 UPC262195:UPC262202 UYY262195:UYY262202 VIU262195:VIU262202 VSQ262195:VSQ262202 WCM262195:WCM262202 WMI262195:WMI262202 WWE262195:WWE262202 W327731:W327738 JS327731:JS327738 TO327731:TO327738 ADK327731:ADK327738 ANG327731:ANG327738 AXC327731:AXC327738 BGY327731:BGY327738 BQU327731:BQU327738 CAQ327731:CAQ327738 CKM327731:CKM327738 CUI327731:CUI327738 DEE327731:DEE327738 DOA327731:DOA327738 DXW327731:DXW327738 EHS327731:EHS327738 ERO327731:ERO327738 FBK327731:FBK327738 FLG327731:FLG327738 FVC327731:FVC327738 GEY327731:GEY327738 GOU327731:GOU327738 GYQ327731:GYQ327738 HIM327731:HIM327738 HSI327731:HSI327738 ICE327731:ICE327738 IMA327731:IMA327738 IVW327731:IVW327738 JFS327731:JFS327738 JPO327731:JPO327738 JZK327731:JZK327738 KJG327731:KJG327738 KTC327731:KTC327738 LCY327731:LCY327738 LMU327731:LMU327738 LWQ327731:LWQ327738 MGM327731:MGM327738 MQI327731:MQI327738 NAE327731:NAE327738 NKA327731:NKA327738 NTW327731:NTW327738 ODS327731:ODS327738 ONO327731:ONO327738 OXK327731:OXK327738 PHG327731:PHG327738 PRC327731:PRC327738 QAY327731:QAY327738 QKU327731:QKU327738 QUQ327731:QUQ327738 REM327731:REM327738 ROI327731:ROI327738 RYE327731:RYE327738 SIA327731:SIA327738 SRW327731:SRW327738 TBS327731:TBS327738 TLO327731:TLO327738 TVK327731:TVK327738 UFG327731:UFG327738 UPC327731:UPC327738 UYY327731:UYY327738 VIU327731:VIU327738 VSQ327731:VSQ327738 WCM327731:WCM327738 WMI327731:WMI327738 WWE327731:WWE327738 W393267:W393274 JS393267:JS393274 TO393267:TO393274 ADK393267:ADK393274 ANG393267:ANG393274 AXC393267:AXC393274 BGY393267:BGY393274 BQU393267:BQU393274 CAQ393267:CAQ393274 CKM393267:CKM393274 CUI393267:CUI393274 DEE393267:DEE393274 DOA393267:DOA393274 DXW393267:DXW393274 EHS393267:EHS393274 ERO393267:ERO393274 FBK393267:FBK393274 FLG393267:FLG393274 FVC393267:FVC393274 GEY393267:GEY393274 GOU393267:GOU393274 GYQ393267:GYQ393274 HIM393267:HIM393274 HSI393267:HSI393274 ICE393267:ICE393274 IMA393267:IMA393274 IVW393267:IVW393274 JFS393267:JFS393274 JPO393267:JPO393274 JZK393267:JZK393274 KJG393267:KJG393274 KTC393267:KTC393274 LCY393267:LCY393274 LMU393267:LMU393274 LWQ393267:LWQ393274 MGM393267:MGM393274 MQI393267:MQI393274 NAE393267:NAE393274 NKA393267:NKA393274 NTW393267:NTW393274 ODS393267:ODS393274 ONO393267:ONO393274 OXK393267:OXK393274 PHG393267:PHG393274 PRC393267:PRC393274 QAY393267:QAY393274 QKU393267:QKU393274 QUQ393267:QUQ393274 REM393267:REM393274 ROI393267:ROI393274 RYE393267:RYE393274 SIA393267:SIA393274 SRW393267:SRW393274 TBS393267:TBS393274 TLO393267:TLO393274 TVK393267:TVK393274 UFG393267:UFG393274 UPC393267:UPC393274 UYY393267:UYY393274 VIU393267:VIU393274 VSQ393267:VSQ393274 WCM393267:WCM393274 WMI393267:WMI393274 WWE393267:WWE393274 W458803:W458810 JS458803:JS458810 TO458803:TO458810 ADK458803:ADK458810 ANG458803:ANG458810 AXC458803:AXC458810 BGY458803:BGY458810 BQU458803:BQU458810 CAQ458803:CAQ458810 CKM458803:CKM458810 CUI458803:CUI458810 DEE458803:DEE458810 DOA458803:DOA458810 DXW458803:DXW458810 EHS458803:EHS458810 ERO458803:ERO458810 FBK458803:FBK458810 FLG458803:FLG458810 FVC458803:FVC458810 GEY458803:GEY458810 GOU458803:GOU458810 GYQ458803:GYQ458810 HIM458803:HIM458810 HSI458803:HSI458810 ICE458803:ICE458810 IMA458803:IMA458810 IVW458803:IVW458810 JFS458803:JFS458810 JPO458803:JPO458810 JZK458803:JZK458810 KJG458803:KJG458810 KTC458803:KTC458810 LCY458803:LCY458810 LMU458803:LMU458810 LWQ458803:LWQ458810 MGM458803:MGM458810 MQI458803:MQI458810 NAE458803:NAE458810 NKA458803:NKA458810 NTW458803:NTW458810 ODS458803:ODS458810 ONO458803:ONO458810 OXK458803:OXK458810 PHG458803:PHG458810 PRC458803:PRC458810 QAY458803:QAY458810 QKU458803:QKU458810 QUQ458803:QUQ458810 REM458803:REM458810 ROI458803:ROI458810 RYE458803:RYE458810 SIA458803:SIA458810 SRW458803:SRW458810 TBS458803:TBS458810 TLO458803:TLO458810 TVK458803:TVK458810 UFG458803:UFG458810 UPC458803:UPC458810 UYY458803:UYY458810 VIU458803:VIU458810 VSQ458803:VSQ458810 WCM458803:WCM458810 WMI458803:WMI458810 WWE458803:WWE458810 W524339:W524346 JS524339:JS524346 TO524339:TO524346 ADK524339:ADK524346 ANG524339:ANG524346 AXC524339:AXC524346 BGY524339:BGY524346 BQU524339:BQU524346 CAQ524339:CAQ524346 CKM524339:CKM524346 CUI524339:CUI524346 DEE524339:DEE524346 DOA524339:DOA524346 DXW524339:DXW524346 EHS524339:EHS524346 ERO524339:ERO524346 FBK524339:FBK524346 FLG524339:FLG524346 FVC524339:FVC524346 GEY524339:GEY524346 GOU524339:GOU524346 GYQ524339:GYQ524346 HIM524339:HIM524346 HSI524339:HSI524346 ICE524339:ICE524346 IMA524339:IMA524346 IVW524339:IVW524346 JFS524339:JFS524346 JPO524339:JPO524346 JZK524339:JZK524346 KJG524339:KJG524346 KTC524339:KTC524346 LCY524339:LCY524346 LMU524339:LMU524346 LWQ524339:LWQ524346 MGM524339:MGM524346 MQI524339:MQI524346 NAE524339:NAE524346 NKA524339:NKA524346 NTW524339:NTW524346 ODS524339:ODS524346 ONO524339:ONO524346 OXK524339:OXK524346 PHG524339:PHG524346 PRC524339:PRC524346 QAY524339:QAY524346 QKU524339:QKU524346 QUQ524339:QUQ524346 REM524339:REM524346 ROI524339:ROI524346 RYE524339:RYE524346 SIA524339:SIA524346 SRW524339:SRW524346 TBS524339:TBS524346 TLO524339:TLO524346 TVK524339:TVK524346 UFG524339:UFG524346 UPC524339:UPC524346 UYY524339:UYY524346 VIU524339:VIU524346 VSQ524339:VSQ524346 WCM524339:WCM524346 WMI524339:WMI524346 WWE524339:WWE524346 W589875:W589882 JS589875:JS589882 TO589875:TO589882 ADK589875:ADK589882 ANG589875:ANG589882 AXC589875:AXC589882 BGY589875:BGY589882 BQU589875:BQU589882 CAQ589875:CAQ589882 CKM589875:CKM589882 CUI589875:CUI589882 DEE589875:DEE589882 DOA589875:DOA589882 DXW589875:DXW589882 EHS589875:EHS589882 ERO589875:ERO589882 FBK589875:FBK589882 FLG589875:FLG589882 FVC589875:FVC589882 GEY589875:GEY589882 GOU589875:GOU589882 GYQ589875:GYQ589882 HIM589875:HIM589882 HSI589875:HSI589882 ICE589875:ICE589882 IMA589875:IMA589882 IVW589875:IVW589882 JFS589875:JFS589882 JPO589875:JPO589882 JZK589875:JZK589882 KJG589875:KJG589882 KTC589875:KTC589882 LCY589875:LCY589882 LMU589875:LMU589882 LWQ589875:LWQ589882 MGM589875:MGM589882 MQI589875:MQI589882 NAE589875:NAE589882 NKA589875:NKA589882 NTW589875:NTW589882 ODS589875:ODS589882 ONO589875:ONO589882 OXK589875:OXK589882 PHG589875:PHG589882 PRC589875:PRC589882 QAY589875:QAY589882 QKU589875:QKU589882 QUQ589875:QUQ589882 REM589875:REM589882 ROI589875:ROI589882 RYE589875:RYE589882 SIA589875:SIA589882 SRW589875:SRW589882 TBS589875:TBS589882 TLO589875:TLO589882 TVK589875:TVK589882 UFG589875:UFG589882 UPC589875:UPC589882 UYY589875:UYY589882 VIU589875:VIU589882 VSQ589875:VSQ589882 WCM589875:WCM589882 WMI589875:WMI589882 WWE589875:WWE589882 W655411:W655418 JS655411:JS655418 TO655411:TO655418 ADK655411:ADK655418 ANG655411:ANG655418 AXC655411:AXC655418 BGY655411:BGY655418 BQU655411:BQU655418 CAQ655411:CAQ655418 CKM655411:CKM655418 CUI655411:CUI655418 DEE655411:DEE655418 DOA655411:DOA655418 DXW655411:DXW655418 EHS655411:EHS655418 ERO655411:ERO655418 FBK655411:FBK655418 FLG655411:FLG655418 FVC655411:FVC655418 GEY655411:GEY655418 GOU655411:GOU655418 GYQ655411:GYQ655418 HIM655411:HIM655418 HSI655411:HSI655418 ICE655411:ICE655418 IMA655411:IMA655418 IVW655411:IVW655418 JFS655411:JFS655418 JPO655411:JPO655418 JZK655411:JZK655418 KJG655411:KJG655418 KTC655411:KTC655418 LCY655411:LCY655418 LMU655411:LMU655418 LWQ655411:LWQ655418 MGM655411:MGM655418 MQI655411:MQI655418 NAE655411:NAE655418 NKA655411:NKA655418 NTW655411:NTW655418 ODS655411:ODS655418 ONO655411:ONO655418 OXK655411:OXK655418 PHG655411:PHG655418 PRC655411:PRC655418 QAY655411:QAY655418 QKU655411:QKU655418 QUQ655411:QUQ655418 REM655411:REM655418 ROI655411:ROI655418 RYE655411:RYE655418 SIA655411:SIA655418 SRW655411:SRW655418 TBS655411:TBS655418 TLO655411:TLO655418 TVK655411:TVK655418 UFG655411:UFG655418 UPC655411:UPC655418 UYY655411:UYY655418 VIU655411:VIU655418 VSQ655411:VSQ655418 WCM655411:WCM655418 WMI655411:WMI655418 WWE655411:WWE655418 W720947:W720954 JS720947:JS720954 TO720947:TO720954 ADK720947:ADK720954 ANG720947:ANG720954 AXC720947:AXC720954 BGY720947:BGY720954 BQU720947:BQU720954 CAQ720947:CAQ720954 CKM720947:CKM720954 CUI720947:CUI720954 DEE720947:DEE720954 DOA720947:DOA720954 DXW720947:DXW720954 EHS720947:EHS720954 ERO720947:ERO720954 FBK720947:FBK720954 FLG720947:FLG720954 FVC720947:FVC720954 GEY720947:GEY720954 GOU720947:GOU720954 GYQ720947:GYQ720954 HIM720947:HIM720954 HSI720947:HSI720954 ICE720947:ICE720954 IMA720947:IMA720954 IVW720947:IVW720954 JFS720947:JFS720954 JPO720947:JPO720954 JZK720947:JZK720954 KJG720947:KJG720954 KTC720947:KTC720954 LCY720947:LCY720954 LMU720947:LMU720954 LWQ720947:LWQ720954 MGM720947:MGM720954 MQI720947:MQI720954 NAE720947:NAE720954 NKA720947:NKA720954 NTW720947:NTW720954 ODS720947:ODS720954 ONO720947:ONO720954 OXK720947:OXK720954 PHG720947:PHG720954 PRC720947:PRC720954 QAY720947:QAY720954 QKU720947:QKU720954 QUQ720947:QUQ720954 REM720947:REM720954 ROI720947:ROI720954 RYE720947:RYE720954 SIA720947:SIA720954 SRW720947:SRW720954 TBS720947:TBS720954 TLO720947:TLO720954 TVK720947:TVK720954 UFG720947:UFG720954 UPC720947:UPC720954 UYY720947:UYY720954 VIU720947:VIU720954 VSQ720947:VSQ720954 WCM720947:WCM720954 WMI720947:WMI720954 WWE720947:WWE720954 W786483:W786490 JS786483:JS786490 TO786483:TO786490 ADK786483:ADK786490 ANG786483:ANG786490 AXC786483:AXC786490 BGY786483:BGY786490 BQU786483:BQU786490 CAQ786483:CAQ786490 CKM786483:CKM786490 CUI786483:CUI786490 DEE786483:DEE786490 DOA786483:DOA786490 DXW786483:DXW786490 EHS786483:EHS786490 ERO786483:ERO786490 FBK786483:FBK786490 FLG786483:FLG786490 FVC786483:FVC786490 GEY786483:GEY786490 GOU786483:GOU786490 GYQ786483:GYQ786490 HIM786483:HIM786490 HSI786483:HSI786490 ICE786483:ICE786490 IMA786483:IMA786490 IVW786483:IVW786490 JFS786483:JFS786490 JPO786483:JPO786490 JZK786483:JZK786490 KJG786483:KJG786490 KTC786483:KTC786490 LCY786483:LCY786490 LMU786483:LMU786490 LWQ786483:LWQ786490 MGM786483:MGM786490 MQI786483:MQI786490 NAE786483:NAE786490 NKA786483:NKA786490 NTW786483:NTW786490 ODS786483:ODS786490 ONO786483:ONO786490 OXK786483:OXK786490 PHG786483:PHG786490 PRC786483:PRC786490 QAY786483:QAY786490 QKU786483:QKU786490 QUQ786483:QUQ786490 REM786483:REM786490 ROI786483:ROI786490 RYE786483:RYE786490 SIA786483:SIA786490 SRW786483:SRW786490 TBS786483:TBS786490 TLO786483:TLO786490 TVK786483:TVK786490 UFG786483:UFG786490 UPC786483:UPC786490 UYY786483:UYY786490 VIU786483:VIU786490 VSQ786483:VSQ786490 WCM786483:WCM786490 WMI786483:WMI786490 WWE786483:WWE786490 W852019:W852026 JS852019:JS852026 TO852019:TO852026 ADK852019:ADK852026 ANG852019:ANG852026 AXC852019:AXC852026 BGY852019:BGY852026 BQU852019:BQU852026 CAQ852019:CAQ852026 CKM852019:CKM852026 CUI852019:CUI852026 DEE852019:DEE852026 DOA852019:DOA852026 DXW852019:DXW852026 EHS852019:EHS852026 ERO852019:ERO852026 FBK852019:FBK852026 FLG852019:FLG852026 FVC852019:FVC852026 GEY852019:GEY852026 GOU852019:GOU852026 GYQ852019:GYQ852026 HIM852019:HIM852026 HSI852019:HSI852026 ICE852019:ICE852026 IMA852019:IMA852026 IVW852019:IVW852026 JFS852019:JFS852026 JPO852019:JPO852026 JZK852019:JZK852026 KJG852019:KJG852026 KTC852019:KTC852026 LCY852019:LCY852026 LMU852019:LMU852026 LWQ852019:LWQ852026 MGM852019:MGM852026 MQI852019:MQI852026 NAE852019:NAE852026 NKA852019:NKA852026 NTW852019:NTW852026 ODS852019:ODS852026 ONO852019:ONO852026 OXK852019:OXK852026 PHG852019:PHG852026 PRC852019:PRC852026 QAY852019:QAY852026 QKU852019:QKU852026 QUQ852019:QUQ852026 REM852019:REM852026 ROI852019:ROI852026 RYE852019:RYE852026 SIA852019:SIA852026 SRW852019:SRW852026 TBS852019:TBS852026 TLO852019:TLO852026 TVK852019:TVK852026 UFG852019:UFG852026 UPC852019:UPC852026 UYY852019:UYY852026 VIU852019:VIU852026 VSQ852019:VSQ852026 WCM852019:WCM852026 WMI852019:WMI852026 WWE852019:WWE852026 W917555:W917562 JS917555:JS917562 TO917555:TO917562 ADK917555:ADK917562 ANG917555:ANG917562 AXC917555:AXC917562 BGY917555:BGY917562 BQU917555:BQU917562 CAQ917555:CAQ917562 CKM917555:CKM917562 CUI917555:CUI917562 DEE917555:DEE917562 DOA917555:DOA917562 DXW917555:DXW917562 EHS917555:EHS917562 ERO917555:ERO917562 FBK917555:FBK917562 FLG917555:FLG917562 FVC917555:FVC917562 GEY917555:GEY917562 GOU917555:GOU917562 GYQ917555:GYQ917562 HIM917555:HIM917562 HSI917555:HSI917562 ICE917555:ICE917562 IMA917555:IMA917562 IVW917555:IVW917562 JFS917555:JFS917562 JPO917555:JPO917562 JZK917555:JZK917562 KJG917555:KJG917562 KTC917555:KTC917562 LCY917555:LCY917562 LMU917555:LMU917562 LWQ917555:LWQ917562 MGM917555:MGM917562 MQI917555:MQI917562 NAE917555:NAE917562 NKA917555:NKA917562 NTW917555:NTW917562 ODS917555:ODS917562 ONO917555:ONO917562 OXK917555:OXK917562 PHG917555:PHG917562 PRC917555:PRC917562 QAY917555:QAY917562 QKU917555:QKU917562 QUQ917555:QUQ917562 REM917555:REM917562 ROI917555:ROI917562 RYE917555:RYE917562 SIA917555:SIA917562 SRW917555:SRW917562 TBS917555:TBS917562 TLO917555:TLO917562 TVK917555:TVK917562 UFG917555:UFG917562 UPC917555:UPC917562 UYY917555:UYY917562 VIU917555:VIU917562 VSQ917555:VSQ917562 WCM917555:WCM917562 WMI917555:WMI917562 WWE917555:WWE917562 W983091:W983098 JS983091:JS983098 TO983091:TO983098 ADK983091:ADK983098 ANG983091:ANG983098 AXC983091:AXC983098 BGY983091:BGY983098 BQU983091:BQU983098 CAQ983091:CAQ983098 CKM983091:CKM983098 CUI983091:CUI983098 DEE983091:DEE983098 DOA983091:DOA983098 DXW983091:DXW983098 EHS983091:EHS983098 ERO983091:ERO983098 FBK983091:FBK983098 FLG983091:FLG983098 FVC983091:FVC983098 GEY983091:GEY983098 GOU983091:GOU983098 GYQ983091:GYQ983098 HIM983091:HIM983098 HSI983091:HSI983098 ICE983091:ICE983098 IMA983091:IMA983098 IVW983091:IVW983098 JFS983091:JFS983098 JPO983091:JPO983098 JZK983091:JZK983098 KJG983091:KJG983098 KTC983091:KTC983098 LCY983091:LCY983098 LMU983091:LMU983098 LWQ983091:LWQ983098 MGM983091:MGM983098 MQI983091:MQI983098 NAE983091:NAE983098 NKA983091:NKA983098 NTW983091:NTW983098 ODS983091:ODS983098 ONO983091:ONO983098 OXK983091:OXK983098 PHG983091:PHG983098 PRC983091:PRC983098 QAY983091:QAY983098 QKU983091:QKU983098 QUQ983091:QUQ983098 REM983091:REM983098 ROI983091:ROI983098 RYE983091:RYE983098 SIA983091:SIA983098 SRW983091:SRW983098 TBS983091:TBS983098 TLO983091:TLO983098 TVK983091:TVK983098 UFG983091:UFG983098 UPC983091:UPC983098 UYY983091:UYY983098 VIU983091:VIU983098 VSQ983091:VSQ983098 WCM983091:WCM983098 WMI983091:WMI983098 WWE983091:WWE983098 X57 JT57 TP57 ADL57 ANH57 AXD57 BGZ57 BQV57 CAR57 CKN57 CUJ57 DEF57 DOB57 DXX57 EHT57 ERP57 FBL57 FLH57 FVD57 GEZ57 GOV57 GYR57 HIN57 HSJ57 ICF57 IMB57 IVX57 JFT57 JPP57 JZL57 KJH57 KTD57 LCZ57 LMV57 LWR57 MGN57 MQJ57 NAF57 NKB57 NTX57 ODT57 ONP57 OXL57 PHH57 PRD57 QAZ57 QKV57 QUR57 REN57 ROJ57 RYF57 SIB57 SRX57 TBT57 TLP57 TVL57 UFH57 UPD57 UYZ57 VIV57 VSR57 WCN57 WMJ57 WWF57 X65593 JT65593 TP65593 ADL65593 ANH65593 AXD65593 BGZ65593 BQV65593 CAR65593 CKN65593 CUJ65593 DEF65593 DOB65593 DXX65593 EHT65593 ERP65593 FBL65593 FLH65593 FVD65593 GEZ65593 GOV65593 GYR65593 HIN65593 HSJ65593 ICF65593 IMB65593 IVX65593 JFT65593 JPP65593 JZL65593 KJH65593 KTD65593 LCZ65593 LMV65593 LWR65593 MGN65593 MQJ65593 NAF65593 NKB65593 NTX65593 ODT65593 ONP65593 OXL65593 PHH65593 PRD65593 QAZ65593 QKV65593 QUR65593 REN65593 ROJ65593 RYF65593 SIB65593 SRX65593 TBT65593 TLP65593 TVL65593 UFH65593 UPD65593 UYZ65593 VIV65593 VSR65593 WCN65593 WMJ65593 WWF65593 X131129 JT131129 TP131129 ADL131129 ANH131129 AXD131129 BGZ131129 BQV131129 CAR131129 CKN131129 CUJ131129 DEF131129 DOB131129 DXX131129 EHT131129 ERP131129 FBL131129 FLH131129 FVD131129 GEZ131129 GOV131129 GYR131129 HIN131129 HSJ131129 ICF131129 IMB131129 IVX131129 JFT131129 JPP131129 JZL131129 KJH131129 KTD131129 LCZ131129 LMV131129 LWR131129 MGN131129 MQJ131129 NAF131129 NKB131129 NTX131129 ODT131129 ONP131129 OXL131129 PHH131129 PRD131129 QAZ131129 QKV131129 QUR131129 REN131129 ROJ131129 RYF131129 SIB131129 SRX131129 TBT131129 TLP131129 TVL131129 UFH131129 UPD131129 UYZ131129 VIV131129 VSR131129 WCN131129 WMJ131129 WWF131129 X196665 JT196665 TP196665 ADL196665 ANH196665 AXD196665 BGZ196665 BQV196665 CAR196665 CKN196665 CUJ196665 DEF196665 DOB196665 DXX196665 EHT196665 ERP196665 FBL196665 FLH196665 FVD196665 GEZ196665 GOV196665 GYR196665 HIN196665 HSJ196665 ICF196665 IMB196665 IVX196665 JFT196665 JPP196665 JZL196665 KJH196665 KTD196665 LCZ196665 LMV196665 LWR196665 MGN196665 MQJ196665 NAF196665 NKB196665 NTX196665 ODT196665 ONP196665 OXL196665 PHH196665 PRD196665 QAZ196665 QKV196665 QUR196665 REN196665 ROJ196665 RYF196665 SIB196665 SRX196665 TBT196665 TLP196665 TVL196665 UFH196665 UPD196665 UYZ196665 VIV196665 VSR196665 WCN196665 WMJ196665 WWF196665 X262201 JT262201 TP262201 ADL262201 ANH262201 AXD262201 BGZ262201 BQV262201 CAR262201 CKN262201 CUJ262201 DEF262201 DOB262201 DXX262201 EHT262201 ERP262201 FBL262201 FLH262201 FVD262201 GEZ262201 GOV262201 GYR262201 HIN262201 HSJ262201 ICF262201 IMB262201 IVX262201 JFT262201 JPP262201 JZL262201 KJH262201 KTD262201 LCZ262201 LMV262201 LWR262201 MGN262201 MQJ262201 NAF262201 NKB262201 NTX262201 ODT262201 ONP262201 OXL262201 PHH262201 PRD262201 QAZ262201 QKV262201 QUR262201 REN262201 ROJ262201 RYF262201 SIB262201 SRX262201 TBT262201 TLP262201 TVL262201 UFH262201 UPD262201 UYZ262201 VIV262201 VSR262201 WCN262201 WMJ262201 WWF262201 X327737 JT327737 TP327737 ADL327737 ANH327737 AXD327737 BGZ327737 BQV327737 CAR327737 CKN327737 CUJ327737 DEF327737 DOB327737 DXX327737 EHT327737 ERP327737 FBL327737 FLH327737 FVD327737 GEZ327737 GOV327737 GYR327737 HIN327737 HSJ327737 ICF327737 IMB327737 IVX327737 JFT327737 JPP327737 JZL327737 KJH327737 KTD327737 LCZ327737 LMV327737 LWR327737 MGN327737 MQJ327737 NAF327737 NKB327737 NTX327737 ODT327737 ONP327737 OXL327737 PHH327737 PRD327737 QAZ327737 QKV327737 QUR327737 REN327737 ROJ327737 RYF327737 SIB327737 SRX327737 TBT327737 TLP327737 TVL327737 UFH327737 UPD327737 UYZ327737 VIV327737 VSR327737 WCN327737 WMJ327737 WWF327737 X393273 JT393273 TP393273 ADL393273 ANH393273 AXD393273 BGZ393273 BQV393273 CAR393273 CKN393273 CUJ393273 DEF393273 DOB393273 DXX393273 EHT393273 ERP393273 FBL393273 FLH393273 FVD393273 GEZ393273 GOV393273 GYR393273 HIN393273 HSJ393273 ICF393273 IMB393273 IVX393273 JFT393273 JPP393273 JZL393273 KJH393273 KTD393273 LCZ393273 LMV393273 LWR393273 MGN393273 MQJ393273 NAF393273 NKB393273 NTX393273 ODT393273 ONP393273 OXL393273 PHH393273 PRD393273 QAZ393273 QKV393273 QUR393273 REN393273 ROJ393273 RYF393273 SIB393273 SRX393273 TBT393273 TLP393273 TVL393273 UFH393273 UPD393273 UYZ393273 VIV393273 VSR393273 WCN393273 WMJ393273 WWF393273 X458809 JT458809 TP458809 ADL458809 ANH458809 AXD458809 BGZ458809 BQV458809 CAR458809 CKN458809 CUJ458809 DEF458809 DOB458809 DXX458809 EHT458809 ERP458809 FBL458809 FLH458809 FVD458809 GEZ458809 GOV458809 GYR458809 HIN458809 HSJ458809 ICF458809 IMB458809 IVX458809 JFT458809 JPP458809 JZL458809 KJH458809 KTD458809 LCZ458809 LMV458809 LWR458809 MGN458809 MQJ458809 NAF458809 NKB458809 NTX458809 ODT458809 ONP458809 OXL458809 PHH458809 PRD458809 QAZ458809 QKV458809 QUR458809 REN458809 ROJ458809 RYF458809 SIB458809 SRX458809 TBT458809 TLP458809 TVL458809 UFH458809 UPD458809 UYZ458809 VIV458809 VSR458809 WCN458809 WMJ458809 WWF458809 X524345 JT524345 TP524345 ADL524345 ANH524345 AXD524345 BGZ524345 BQV524345 CAR524345 CKN524345 CUJ524345 DEF524345 DOB524345 DXX524345 EHT524345 ERP524345 FBL524345 FLH524345 FVD524345 GEZ524345 GOV524345 GYR524345 HIN524345 HSJ524345 ICF524345 IMB524345 IVX524345 JFT524345 JPP524345 JZL524345 KJH524345 KTD524345 LCZ524345 LMV524345 LWR524345 MGN524345 MQJ524345 NAF524345 NKB524345 NTX524345 ODT524345 ONP524345 OXL524345 PHH524345 PRD524345 QAZ524345 QKV524345 QUR524345 REN524345 ROJ524345 RYF524345 SIB524345 SRX524345 TBT524345 TLP524345 TVL524345 UFH524345 UPD524345 UYZ524345 VIV524345 VSR524345 WCN524345 WMJ524345 WWF524345 X589881 JT589881 TP589881 ADL589881 ANH589881 AXD589881 BGZ589881 BQV589881 CAR589881 CKN589881 CUJ589881 DEF589881 DOB589881 DXX589881 EHT589881 ERP589881 FBL589881 FLH589881 FVD589881 GEZ589881 GOV589881 GYR589881 HIN589881 HSJ589881 ICF589881 IMB589881 IVX589881 JFT589881 JPP589881 JZL589881 KJH589881 KTD589881 LCZ589881 LMV589881 LWR589881 MGN589881 MQJ589881 NAF589881 NKB589881 NTX589881 ODT589881 ONP589881 OXL589881 PHH589881 PRD589881 QAZ589881 QKV589881 QUR589881 REN589881 ROJ589881 RYF589881 SIB589881 SRX589881 TBT589881 TLP589881 TVL589881 UFH589881 UPD589881 UYZ589881 VIV589881 VSR589881 WCN589881 WMJ589881 WWF589881 X655417 JT655417 TP655417 ADL655417 ANH655417 AXD655417 BGZ655417 BQV655417 CAR655417 CKN655417 CUJ655417 DEF655417 DOB655417 DXX655417 EHT655417 ERP655417 FBL655417 FLH655417 FVD655417 GEZ655417 GOV655417 GYR655417 HIN655417 HSJ655417 ICF655417 IMB655417 IVX655417 JFT655417 JPP655417 JZL655417 KJH655417 KTD655417 LCZ655417 LMV655417 LWR655417 MGN655417 MQJ655417 NAF655417 NKB655417 NTX655417 ODT655417 ONP655417 OXL655417 PHH655417 PRD655417 QAZ655417 QKV655417 QUR655417 REN655417 ROJ655417 RYF655417 SIB655417 SRX655417 TBT655417 TLP655417 TVL655417 UFH655417 UPD655417 UYZ655417 VIV655417 VSR655417 WCN655417 WMJ655417 WWF655417 X720953 JT720953 TP720953 ADL720953 ANH720953 AXD720953 BGZ720953 BQV720953 CAR720953 CKN720953 CUJ720953 DEF720953 DOB720953 DXX720953 EHT720953 ERP720953 FBL720953 FLH720953 FVD720953 GEZ720953 GOV720953 GYR720953 HIN720953 HSJ720953 ICF720953 IMB720953 IVX720953 JFT720953 JPP720953 JZL720953 KJH720953 KTD720953 LCZ720953 LMV720953 LWR720953 MGN720953 MQJ720953 NAF720953 NKB720953 NTX720953 ODT720953 ONP720953 OXL720953 PHH720953 PRD720953 QAZ720953 QKV720953 QUR720953 REN720953 ROJ720953 RYF720953 SIB720953 SRX720953 TBT720953 TLP720953 TVL720953 UFH720953 UPD720953 UYZ720953 VIV720953 VSR720953 WCN720953 WMJ720953 WWF720953 X786489 JT786489 TP786489 ADL786489 ANH786489 AXD786489 BGZ786489 BQV786489 CAR786489 CKN786489 CUJ786489 DEF786489 DOB786489 DXX786489 EHT786489 ERP786489 FBL786489 FLH786489 FVD786489 GEZ786489 GOV786489 GYR786489 HIN786489 HSJ786489 ICF786489 IMB786489 IVX786489 JFT786489 JPP786489 JZL786489 KJH786489 KTD786489 LCZ786489 LMV786489 LWR786489 MGN786489 MQJ786489 NAF786489 NKB786489 NTX786489 ODT786489 ONP786489 OXL786489 PHH786489 PRD786489 QAZ786489 QKV786489 QUR786489 REN786489 ROJ786489 RYF786489 SIB786489 SRX786489 TBT786489 TLP786489 TVL786489 UFH786489 UPD786489 UYZ786489 VIV786489 VSR786489 WCN786489 WMJ786489 WWF786489 X852025 JT852025 TP852025 ADL852025 ANH852025 AXD852025 BGZ852025 BQV852025 CAR852025 CKN852025 CUJ852025 DEF852025 DOB852025 DXX852025 EHT852025 ERP852025 FBL852025 FLH852025 FVD852025 GEZ852025 GOV852025 GYR852025 HIN852025 HSJ852025 ICF852025 IMB852025 IVX852025 JFT852025 JPP852025 JZL852025 KJH852025 KTD852025 LCZ852025 LMV852025 LWR852025 MGN852025 MQJ852025 NAF852025 NKB852025 NTX852025 ODT852025 ONP852025 OXL852025 PHH852025 PRD852025 QAZ852025 QKV852025 QUR852025 REN852025 ROJ852025 RYF852025 SIB852025 SRX852025 TBT852025 TLP852025 TVL852025 UFH852025 UPD852025 UYZ852025 VIV852025 VSR852025 WCN852025 WMJ852025 WWF852025 X917561 JT917561 TP917561 ADL917561 ANH917561 AXD917561 BGZ917561 BQV917561 CAR917561 CKN917561 CUJ917561 DEF917561 DOB917561 DXX917561 EHT917561 ERP917561 FBL917561 FLH917561 FVD917561 GEZ917561 GOV917561 GYR917561 HIN917561 HSJ917561 ICF917561 IMB917561 IVX917561 JFT917561 JPP917561 JZL917561 KJH917561 KTD917561 LCZ917561 LMV917561 LWR917561 MGN917561 MQJ917561 NAF917561 NKB917561 NTX917561 ODT917561 ONP917561 OXL917561 PHH917561 PRD917561 QAZ917561 QKV917561 QUR917561 REN917561 ROJ917561 RYF917561 SIB917561 SRX917561 TBT917561 TLP917561 TVL917561 UFH917561 UPD917561 UYZ917561 VIV917561 VSR917561 WCN917561 WMJ917561 WWF917561 X983097 JT983097 TP983097 ADL983097 ANH983097 AXD983097 BGZ983097 BQV983097 CAR983097 CKN983097 CUJ983097 DEF983097 DOB983097 DXX983097 EHT983097 ERP983097 FBL983097 FLH983097 FVD983097 GEZ983097 GOV983097 GYR983097 HIN983097 HSJ983097 ICF983097 IMB983097 IVX983097 JFT983097 JPP983097 JZL983097 KJH983097 KTD983097 LCZ983097 LMV983097 LWR983097 MGN983097 MQJ983097 NAF983097 NKB983097 NTX983097 ODT983097 ONP983097 OXL983097 PHH983097 PRD983097 QAZ983097 QKV983097 QUR983097 REN983097 ROJ983097 RYF983097 SIB983097 SRX983097 TBT983097 TLP983097 TVL983097 UFH983097 UPD983097 UYZ983097 VIV983097 VSR983097 WCN983097 WMJ983097 WWF983097 AS23:AS24 KO23:KO24 UK23:UK24 AEG23:AEG24 AOC23:AOC24 AXY23:AXY24 BHU23:BHU24 BRQ23:BRQ24 CBM23:CBM24 CLI23:CLI24 CVE23:CVE24 DFA23:DFA24 DOW23:DOW24 DYS23:DYS24 EIO23:EIO24 ESK23:ESK24 FCG23:FCG24 FMC23:FMC24 FVY23:FVY24 GFU23:GFU24 GPQ23:GPQ24 GZM23:GZM24 HJI23:HJI24 HTE23:HTE24 IDA23:IDA24 IMW23:IMW24 IWS23:IWS24 JGO23:JGO24 JQK23:JQK24 KAG23:KAG24 KKC23:KKC24 KTY23:KTY24 LDU23:LDU24 LNQ23:LNQ24 LXM23:LXM24 MHI23:MHI24 MRE23:MRE24 NBA23:NBA24 NKW23:NKW24 NUS23:NUS24 OEO23:OEO24 OOK23:OOK24 OYG23:OYG24 PIC23:PIC24 PRY23:PRY24 QBU23:QBU24 QLQ23:QLQ24 QVM23:QVM24 RFI23:RFI24 RPE23:RPE24 RZA23:RZA24 SIW23:SIW24 SSS23:SSS24 TCO23:TCO24 TMK23:TMK24 TWG23:TWG24 UGC23:UGC24 UPY23:UPY24 UZU23:UZU24 VJQ23:VJQ24 VTM23:VTM24 WDI23:WDI24 WNE23:WNE24 WXA23:WXA24 AS65559:AS65560 KO65559:KO65560 UK65559:UK65560 AEG65559:AEG65560 AOC65559:AOC65560 AXY65559:AXY65560 BHU65559:BHU65560 BRQ65559:BRQ65560 CBM65559:CBM65560 CLI65559:CLI65560 CVE65559:CVE65560 DFA65559:DFA65560 DOW65559:DOW65560 DYS65559:DYS65560 EIO65559:EIO65560 ESK65559:ESK65560 FCG65559:FCG65560 FMC65559:FMC65560 FVY65559:FVY65560 GFU65559:GFU65560 GPQ65559:GPQ65560 GZM65559:GZM65560 HJI65559:HJI65560 HTE65559:HTE65560 IDA65559:IDA65560 IMW65559:IMW65560 IWS65559:IWS65560 JGO65559:JGO65560 JQK65559:JQK65560 KAG65559:KAG65560 KKC65559:KKC65560 KTY65559:KTY65560 LDU65559:LDU65560 LNQ65559:LNQ65560 LXM65559:LXM65560 MHI65559:MHI65560 MRE65559:MRE65560 NBA65559:NBA65560 NKW65559:NKW65560 NUS65559:NUS65560 OEO65559:OEO65560 OOK65559:OOK65560 OYG65559:OYG65560 PIC65559:PIC65560 PRY65559:PRY65560 QBU65559:QBU65560 QLQ65559:QLQ65560 QVM65559:QVM65560 RFI65559:RFI65560 RPE65559:RPE65560 RZA65559:RZA65560 SIW65559:SIW65560 SSS65559:SSS65560 TCO65559:TCO65560 TMK65559:TMK65560 TWG65559:TWG65560 UGC65559:UGC65560 UPY65559:UPY65560 UZU65559:UZU65560 VJQ65559:VJQ65560 VTM65559:VTM65560 WDI65559:WDI65560 WNE65559:WNE65560 WXA65559:WXA65560 AS131095:AS131096 KO131095:KO131096 UK131095:UK131096 AEG131095:AEG131096 AOC131095:AOC131096 AXY131095:AXY131096 BHU131095:BHU131096 BRQ131095:BRQ131096 CBM131095:CBM131096 CLI131095:CLI131096 CVE131095:CVE131096 DFA131095:DFA131096 DOW131095:DOW131096 DYS131095:DYS131096 EIO131095:EIO131096 ESK131095:ESK131096 FCG131095:FCG131096 FMC131095:FMC131096 FVY131095:FVY131096 GFU131095:GFU131096 GPQ131095:GPQ131096 GZM131095:GZM131096 HJI131095:HJI131096 HTE131095:HTE131096 IDA131095:IDA131096 IMW131095:IMW131096 IWS131095:IWS131096 JGO131095:JGO131096 JQK131095:JQK131096 KAG131095:KAG131096 KKC131095:KKC131096 KTY131095:KTY131096 LDU131095:LDU131096 LNQ131095:LNQ131096 LXM131095:LXM131096 MHI131095:MHI131096 MRE131095:MRE131096 NBA131095:NBA131096 NKW131095:NKW131096 NUS131095:NUS131096 OEO131095:OEO131096 OOK131095:OOK131096 OYG131095:OYG131096 PIC131095:PIC131096 PRY131095:PRY131096 QBU131095:QBU131096 QLQ131095:QLQ131096 QVM131095:QVM131096 RFI131095:RFI131096 RPE131095:RPE131096 RZA131095:RZA131096 SIW131095:SIW131096 SSS131095:SSS131096 TCO131095:TCO131096 TMK131095:TMK131096 TWG131095:TWG131096 UGC131095:UGC131096 UPY131095:UPY131096 UZU131095:UZU131096 VJQ131095:VJQ131096 VTM131095:VTM131096 WDI131095:WDI131096 WNE131095:WNE131096 WXA131095:WXA131096 AS196631:AS196632 KO196631:KO196632 UK196631:UK196632 AEG196631:AEG196632 AOC196631:AOC196632 AXY196631:AXY196632 BHU196631:BHU196632 BRQ196631:BRQ196632 CBM196631:CBM196632 CLI196631:CLI196632 CVE196631:CVE196632 DFA196631:DFA196632 DOW196631:DOW196632 DYS196631:DYS196632 EIO196631:EIO196632 ESK196631:ESK196632 FCG196631:FCG196632 FMC196631:FMC196632 FVY196631:FVY196632 GFU196631:GFU196632 GPQ196631:GPQ196632 GZM196631:GZM196632 HJI196631:HJI196632 HTE196631:HTE196632 IDA196631:IDA196632 IMW196631:IMW196632 IWS196631:IWS196632 JGO196631:JGO196632 JQK196631:JQK196632 KAG196631:KAG196632 KKC196631:KKC196632 KTY196631:KTY196632 LDU196631:LDU196632 LNQ196631:LNQ196632 LXM196631:LXM196632 MHI196631:MHI196632 MRE196631:MRE196632 NBA196631:NBA196632 NKW196631:NKW196632 NUS196631:NUS196632 OEO196631:OEO196632 OOK196631:OOK196632 OYG196631:OYG196632 PIC196631:PIC196632 PRY196631:PRY196632 QBU196631:QBU196632 QLQ196631:QLQ196632 QVM196631:QVM196632 RFI196631:RFI196632 RPE196631:RPE196632 RZA196631:RZA196632 SIW196631:SIW196632 SSS196631:SSS196632 TCO196631:TCO196632 TMK196631:TMK196632 TWG196631:TWG196632 UGC196631:UGC196632 UPY196631:UPY196632 UZU196631:UZU196632 VJQ196631:VJQ196632 VTM196631:VTM196632 WDI196631:WDI196632 WNE196631:WNE196632 WXA196631:WXA196632 AS262167:AS262168 KO262167:KO262168 UK262167:UK262168 AEG262167:AEG262168 AOC262167:AOC262168 AXY262167:AXY262168 BHU262167:BHU262168 BRQ262167:BRQ262168 CBM262167:CBM262168 CLI262167:CLI262168 CVE262167:CVE262168 DFA262167:DFA262168 DOW262167:DOW262168 DYS262167:DYS262168 EIO262167:EIO262168 ESK262167:ESK262168 FCG262167:FCG262168 FMC262167:FMC262168 FVY262167:FVY262168 GFU262167:GFU262168 GPQ262167:GPQ262168 GZM262167:GZM262168 HJI262167:HJI262168 HTE262167:HTE262168 IDA262167:IDA262168 IMW262167:IMW262168 IWS262167:IWS262168 JGO262167:JGO262168 JQK262167:JQK262168 KAG262167:KAG262168 KKC262167:KKC262168 KTY262167:KTY262168 LDU262167:LDU262168 LNQ262167:LNQ262168 LXM262167:LXM262168 MHI262167:MHI262168 MRE262167:MRE262168 NBA262167:NBA262168 NKW262167:NKW262168 NUS262167:NUS262168 OEO262167:OEO262168 OOK262167:OOK262168 OYG262167:OYG262168 PIC262167:PIC262168 PRY262167:PRY262168 QBU262167:QBU262168 QLQ262167:QLQ262168 QVM262167:QVM262168 RFI262167:RFI262168 RPE262167:RPE262168 RZA262167:RZA262168 SIW262167:SIW262168 SSS262167:SSS262168 TCO262167:TCO262168 TMK262167:TMK262168 TWG262167:TWG262168 UGC262167:UGC262168 UPY262167:UPY262168 UZU262167:UZU262168 VJQ262167:VJQ262168 VTM262167:VTM262168 WDI262167:WDI262168 WNE262167:WNE262168 WXA262167:WXA262168 AS327703:AS327704 KO327703:KO327704 UK327703:UK327704 AEG327703:AEG327704 AOC327703:AOC327704 AXY327703:AXY327704 BHU327703:BHU327704 BRQ327703:BRQ327704 CBM327703:CBM327704 CLI327703:CLI327704 CVE327703:CVE327704 DFA327703:DFA327704 DOW327703:DOW327704 DYS327703:DYS327704 EIO327703:EIO327704 ESK327703:ESK327704 FCG327703:FCG327704 FMC327703:FMC327704 FVY327703:FVY327704 GFU327703:GFU327704 GPQ327703:GPQ327704 GZM327703:GZM327704 HJI327703:HJI327704 HTE327703:HTE327704 IDA327703:IDA327704 IMW327703:IMW327704 IWS327703:IWS327704 JGO327703:JGO327704 JQK327703:JQK327704 KAG327703:KAG327704 KKC327703:KKC327704 KTY327703:KTY327704 LDU327703:LDU327704 LNQ327703:LNQ327704 LXM327703:LXM327704 MHI327703:MHI327704 MRE327703:MRE327704 NBA327703:NBA327704 NKW327703:NKW327704 NUS327703:NUS327704 OEO327703:OEO327704 OOK327703:OOK327704 OYG327703:OYG327704 PIC327703:PIC327704 PRY327703:PRY327704 QBU327703:QBU327704 QLQ327703:QLQ327704 QVM327703:QVM327704 RFI327703:RFI327704 RPE327703:RPE327704 RZA327703:RZA327704 SIW327703:SIW327704 SSS327703:SSS327704 TCO327703:TCO327704 TMK327703:TMK327704 TWG327703:TWG327704 UGC327703:UGC327704 UPY327703:UPY327704 UZU327703:UZU327704 VJQ327703:VJQ327704 VTM327703:VTM327704 WDI327703:WDI327704 WNE327703:WNE327704 WXA327703:WXA327704 AS393239:AS393240 KO393239:KO393240 UK393239:UK393240 AEG393239:AEG393240 AOC393239:AOC393240 AXY393239:AXY393240 BHU393239:BHU393240 BRQ393239:BRQ393240 CBM393239:CBM393240 CLI393239:CLI393240 CVE393239:CVE393240 DFA393239:DFA393240 DOW393239:DOW393240 DYS393239:DYS393240 EIO393239:EIO393240 ESK393239:ESK393240 FCG393239:FCG393240 FMC393239:FMC393240 FVY393239:FVY393240 GFU393239:GFU393240 GPQ393239:GPQ393240 GZM393239:GZM393240 HJI393239:HJI393240 HTE393239:HTE393240 IDA393239:IDA393240 IMW393239:IMW393240 IWS393239:IWS393240 JGO393239:JGO393240 JQK393239:JQK393240 KAG393239:KAG393240 KKC393239:KKC393240 KTY393239:KTY393240 LDU393239:LDU393240 LNQ393239:LNQ393240 LXM393239:LXM393240 MHI393239:MHI393240 MRE393239:MRE393240 NBA393239:NBA393240 NKW393239:NKW393240 NUS393239:NUS393240 OEO393239:OEO393240 OOK393239:OOK393240 OYG393239:OYG393240 PIC393239:PIC393240 PRY393239:PRY393240 QBU393239:QBU393240 QLQ393239:QLQ393240 QVM393239:QVM393240 RFI393239:RFI393240 RPE393239:RPE393240 RZA393239:RZA393240 SIW393239:SIW393240 SSS393239:SSS393240 TCO393239:TCO393240 TMK393239:TMK393240 TWG393239:TWG393240 UGC393239:UGC393240 UPY393239:UPY393240 UZU393239:UZU393240 VJQ393239:VJQ393240 VTM393239:VTM393240 WDI393239:WDI393240 WNE393239:WNE393240 WXA393239:WXA393240 AS458775:AS458776 KO458775:KO458776 UK458775:UK458776 AEG458775:AEG458776 AOC458775:AOC458776 AXY458775:AXY458776 BHU458775:BHU458776 BRQ458775:BRQ458776 CBM458775:CBM458776 CLI458775:CLI458776 CVE458775:CVE458776 DFA458775:DFA458776 DOW458775:DOW458776 DYS458775:DYS458776 EIO458775:EIO458776 ESK458775:ESK458776 FCG458775:FCG458776 FMC458775:FMC458776 FVY458775:FVY458776 GFU458775:GFU458776 GPQ458775:GPQ458776 GZM458775:GZM458776 HJI458775:HJI458776 HTE458775:HTE458776 IDA458775:IDA458776 IMW458775:IMW458776 IWS458775:IWS458776 JGO458775:JGO458776 JQK458775:JQK458776 KAG458775:KAG458776 KKC458775:KKC458776 KTY458775:KTY458776 LDU458775:LDU458776 LNQ458775:LNQ458776 LXM458775:LXM458776 MHI458775:MHI458776 MRE458775:MRE458776 NBA458775:NBA458776 NKW458775:NKW458776 NUS458775:NUS458776 OEO458775:OEO458776 OOK458775:OOK458776 OYG458775:OYG458776 PIC458775:PIC458776 PRY458775:PRY458776 QBU458775:QBU458776 QLQ458775:QLQ458776 QVM458775:QVM458776 RFI458775:RFI458776 RPE458775:RPE458776 RZA458775:RZA458776 SIW458775:SIW458776 SSS458775:SSS458776 TCO458775:TCO458776 TMK458775:TMK458776 TWG458775:TWG458776 UGC458775:UGC458776 UPY458775:UPY458776 UZU458775:UZU458776 VJQ458775:VJQ458776 VTM458775:VTM458776 WDI458775:WDI458776 WNE458775:WNE458776 WXA458775:WXA458776 AS524311:AS524312 KO524311:KO524312 UK524311:UK524312 AEG524311:AEG524312 AOC524311:AOC524312 AXY524311:AXY524312 BHU524311:BHU524312 BRQ524311:BRQ524312 CBM524311:CBM524312 CLI524311:CLI524312 CVE524311:CVE524312 DFA524311:DFA524312 DOW524311:DOW524312 DYS524311:DYS524312 EIO524311:EIO524312 ESK524311:ESK524312 FCG524311:FCG524312 FMC524311:FMC524312 FVY524311:FVY524312 GFU524311:GFU524312 GPQ524311:GPQ524312 GZM524311:GZM524312 HJI524311:HJI524312 HTE524311:HTE524312 IDA524311:IDA524312 IMW524311:IMW524312 IWS524311:IWS524312 JGO524311:JGO524312 JQK524311:JQK524312 KAG524311:KAG524312 KKC524311:KKC524312 KTY524311:KTY524312 LDU524311:LDU524312 LNQ524311:LNQ524312 LXM524311:LXM524312 MHI524311:MHI524312 MRE524311:MRE524312 NBA524311:NBA524312 NKW524311:NKW524312 NUS524311:NUS524312 OEO524311:OEO524312 OOK524311:OOK524312 OYG524311:OYG524312 PIC524311:PIC524312 PRY524311:PRY524312 QBU524311:QBU524312 QLQ524311:QLQ524312 QVM524311:QVM524312 RFI524311:RFI524312 RPE524311:RPE524312 RZA524311:RZA524312 SIW524311:SIW524312 SSS524311:SSS524312 TCO524311:TCO524312 TMK524311:TMK524312 TWG524311:TWG524312 UGC524311:UGC524312 UPY524311:UPY524312 UZU524311:UZU524312 VJQ524311:VJQ524312 VTM524311:VTM524312 WDI524311:WDI524312 WNE524311:WNE524312 WXA524311:WXA524312 AS589847:AS589848 KO589847:KO589848 UK589847:UK589848 AEG589847:AEG589848 AOC589847:AOC589848 AXY589847:AXY589848 BHU589847:BHU589848 BRQ589847:BRQ589848 CBM589847:CBM589848 CLI589847:CLI589848 CVE589847:CVE589848 DFA589847:DFA589848 DOW589847:DOW589848 DYS589847:DYS589848 EIO589847:EIO589848 ESK589847:ESK589848 FCG589847:FCG589848 FMC589847:FMC589848 FVY589847:FVY589848 GFU589847:GFU589848 GPQ589847:GPQ589848 GZM589847:GZM589848 HJI589847:HJI589848 HTE589847:HTE589848 IDA589847:IDA589848 IMW589847:IMW589848 IWS589847:IWS589848 JGO589847:JGO589848 JQK589847:JQK589848 KAG589847:KAG589848 KKC589847:KKC589848 KTY589847:KTY589848 LDU589847:LDU589848 LNQ589847:LNQ589848 LXM589847:LXM589848 MHI589847:MHI589848 MRE589847:MRE589848 NBA589847:NBA589848 NKW589847:NKW589848 NUS589847:NUS589848 OEO589847:OEO589848 OOK589847:OOK589848 OYG589847:OYG589848 PIC589847:PIC589848 PRY589847:PRY589848 QBU589847:QBU589848 QLQ589847:QLQ589848 QVM589847:QVM589848 RFI589847:RFI589848 RPE589847:RPE589848 RZA589847:RZA589848 SIW589847:SIW589848 SSS589847:SSS589848 TCO589847:TCO589848 TMK589847:TMK589848 TWG589847:TWG589848 UGC589847:UGC589848 UPY589847:UPY589848 UZU589847:UZU589848 VJQ589847:VJQ589848 VTM589847:VTM589848 WDI589847:WDI589848 WNE589847:WNE589848 WXA589847:WXA589848 AS655383:AS655384 KO655383:KO655384 UK655383:UK655384 AEG655383:AEG655384 AOC655383:AOC655384 AXY655383:AXY655384 BHU655383:BHU655384 BRQ655383:BRQ655384 CBM655383:CBM655384 CLI655383:CLI655384 CVE655383:CVE655384 DFA655383:DFA655384 DOW655383:DOW655384 DYS655383:DYS655384 EIO655383:EIO655384 ESK655383:ESK655384 FCG655383:FCG655384 FMC655383:FMC655384 FVY655383:FVY655384 GFU655383:GFU655384 GPQ655383:GPQ655384 GZM655383:GZM655384 HJI655383:HJI655384 HTE655383:HTE655384 IDA655383:IDA655384 IMW655383:IMW655384 IWS655383:IWS655384 JGO655383:JGO655384 JQK655383:JQK655384 KAG655383:KAG655384 KKC655383:KKC655384 KTY655383:KTY655384 LDU655383:LDU655384 LNQ655383:LNQ655384 LXM655383:LXM655384 MHI655383:MHI655384 MRE655383:MRE655384 NBA655383:NBA655384 NKW655383:NKW655384 NUS655383:NUS655384 OEO655383:OEO655384 OOK655383:OOK655384 OYG655383:OYG655384 PIC655383:PIC655384 PRY655383:PRY655384 QBU655383:QBU655384 QLQ655383:QLQ655384 QVM655383:QVM655384 RFI655383:RFI655384 RPE655383:RPE655384 RZA655383:RZA655384 SIW655383:SIW655384 SSS655383:SSS655384 TCO655383:TCO655384 TMK655383:TMK655384 TWG655383:TWG655384 UGC655383:UGC655384 UPY655383:UPY655384 UZU655383:UZU655384 VJQ655383:VJQ655384 VTM655383:VTM655384 WDI655383:WDI655384 WNE655383:WNE655384 WXA655383:WXA655384 AS720919:AS720920 KO720919:KO720920 UK720919:UK720920 AEG720919:AEG720920 AOC720919:AOC720920 AXY720919:AXY720920 BHU720919:BHU720920 BRQ720919:BRQ720920 CBM720919:CBM720920 CLI720919:CLI720920 CVE720919:CVE720920 DFA720919:DFA720920 DOW720919:DOW720920 DYS720919:DYS720920 EIO720919:EIO720920 ESK720919:ESK720920 FCG720919:FCG720920 FMC720919:FMC720920 FVY720919:FVY720920 GFU720919:GFU720920 GPQ720919:GPQ720920 GZM720919:GZM720920 HJI720919:HJI720920 HTE720919:HTE720920 IDA720919:IDA720920 IMW720919:IMW720920 IWS720919:IWS720920 JGO720919:JGO720920 JQK720919:JQK720920 KAG720919:KAG720920 KKC720919:KKC720920 KTY720919:KTY720920 LDU720919:LDU720920 LNQ720919:LNQ720920 LXM720919:LXM720920 MHI720919:MHI720920 MRE720919:MRE720920 NBA720919:NBA720920 NKW720919:NKW720920 NUS720919:NUS720920 OEO720919:OEO720920 OOK720919:OOK720920 OYG720919:OYG720920 PIC720919:PIC720920 PRY720919:PRY720920 QBU720919:QBU720920 QLQ720919:QLQ720920 QVM720919:QVM720920 RFI720919:RFI720920 RPE720919:RPE720920 RZA720919:RZA720920 SIW720919:SIW720920 SSS720919:SSS720920 TCO720919:TCO720920 TMK720919:TMK720920 TWG720919:TWG720920 UGC720919:UGC720920 UPY720919:UPY720920 UZU720919:UZU720920 VJQ720919:VJQ720920 VTM720919:VTM720920 WDI720919:WDI720920 WNE720919:WNE720920 WXA720919:WXA720920 AS786455:AS786456 KO786455:KO786456 UK786455:UK786456 AEG786455:AEG786456 AOC786455:AOC786456 AXY786455:AXY786456 BHU786455:BHU786456 BRQ786455:BRQ786456 CBM786455:CBM786456 CLI786455:CLI786456 CVE786455:CVE786456 DFA786455:DFA786456 DOW786455:DOW786456 DYS786455:DYS786456 EIO786455:EIO786456 ESK786455:ESK786456 FCG786455:FCG786456 FMC786455:FMC786456 FVY786455:FVY786456 GFU786455:GFU786456 GPQ786455:GPQ786456 GZM786455:GZM786456 HJI786455:HJI786456 HTE786455:HTE786456 IDA786455:IDA786456 IMW786455:IMW786456 IWS786455:IWS786456 JGO786455:JGO786456 JQK786455:JQK786456 KAG786455:KAG786456 KKC786455:KKC786456 KTY786455:KTY786456 LDU786455:LDU786456 LNQ786455:LNQ786456 LXM786455:LXM786456 MHI786455:MHI786456 MRE786455:MRE786456 NBA786455:NBA786456 NKW786455:NKW786456 NUS786455:NUS786456 OEO786455:OEO786456 OOK786455:OOK786456 OYG786455:OYG786456 PIC786455:PIC786456 PRY786455:PRY786456 QBU786455:QBU786456 QLQ786455:QLQ786456 QVM786455:QVM786456 RFI786455:RFI786456 RPE786455:RPE786456 RZA786455:RZA786456 SIW786455:SIW786456 SSS786455:SSS786456 TCO786455:TCO786456 TMK786455:TMK786456 TWG786455:TWG786456 UGC786455:UGC786456 UPY786455:UPY786456 UZU786455:UZU786456 VJQ786455:VJQ786456 VTM786455:VTM786456 WDI786455:WDI786456 WNE786455:WNE786456 WXA786455:WXA786456 AS851991:AS851992 KO851991:KO851992 UK851991:UK851992 AEG851991:AEG851992 AOC851991:AOC851992 AXY851991:AXY851992 BHU851991:BHU851992 BRQ851991:BRQ851992 CBM851991:CBM851992 CLI851991:CLI851992 CVE851991:CVE851992 DFA851991:DFA851992 DOW851991:DOW851992 DYS851991:DYS851992 EIO851991:EIO851992 ESK851991:ESK851992 FCG851991:FCG851992 FMC851991:FMC851992 FVY851991:FVY851992 GFU851991:GFU851992 GPQ851991:GPQ851992 GZM851991:GZM851992 HJI851991:HJI851992 HTE851991:HTE851992 IDA851991:IDA851992 IMW851991:IMW851992 IWS851991:IWS851992 JGO851991:JGO851992 JQK851991:JQK851992 KAG851991:KAG851992 KKC851991:KKC851992 KTY851991:KTY851992 LDU851991:LDU851992 LNQ851991:LNQ851992 LXM851991:LXM851992 MHI851991:MHI851992 MRE851991:MRE851992 NBA851991:NBA851992 NKW851991:NKW851992 NUS851991:NUS851992 OEO851991:OEO851992 OOK851991:OOK851992 OYG851991:OYG851992 PIC851991:PIC851992 PRY851991:PRY851992 QBU851991:QBU851992 QLQ851991:QLQ851992 QVM851991:QVM851992 RFI851991:RFI851992 RPE851991:RPE851992 RZA851991:RZA851992 SIW851991:SIW851992 SSS851991:SSS851992 TCO851991:TCO851992 TMK851991:TMK851992 TWG851991:TWG851992 UGC851991:UGC851992 UPY851991:UPY851992 UZU851991:UZU851992 VJQ851991:VJQ851992 VTM851991:VTM851992 WDI851991:WDI851992 WNE851991:WNE851992 WXA851991:WXA851992 AS917527:AS917528 KO917527:KO917528 UK917527:UK917528 AEG917527:AEG917528 AOC917527:AOC917528 AXY917527:AXY917528 BHU917527:BHU917528 BRQ917527:BRQ917528 CBM917527:CBM917528 CLI917527:CLI917528 CVE917527:CVE917528 DFA917527:DFA917528 DOW917527:DOW917528 DYS917527:DYS917528 EIO917527:EIO917528 ESK917527:ESK917528 FCG917527:FCG917528 FMC917527:FMC917528 FVY917527:FVY917528 GFU917527:GFU917528 GPQ917527:GPQ917528 GZM917527:GZM917528 HJI917527:HJI917528 HTE917527:HTE917528 IDA917527:IDA917528 IMW917527:IMW917528 IWS917527:IWS917528 JGO917527:JGO917528 JQK917527:JQK917528 KAG917527:KAG917528 KKC917527:KKC917528 KTY917527:KTY917528 LDU917527:LDU917528 LNQ917527:LNQ917528 LXM917527:LXM917528 MHI917527:MHI917528 MRE917527:MRE917528 NBA917527:NBA917528 NKW917527:NKW917528 NUS917527:NUS917528 OEO917527:OEO917528 OOK917527:OOK917528 OYG917527:OYG917528 PIC917527:PIC917528 PRY917527:PRY917528 QBU917527:QBU917528 QLQ917527:QLQ917528 QVM917527:QVM917528 RFI917527:RFI917528 RPE917527:RPE917528 RZA917527:RZA917528 SIW917527:SIW917528 SSS917527:SSS917528 TCO917527:TCO917528 TMK917527:TMK917528 TWG917527:TWG917528 UGC917527:UGC917528 UPY917527:UPY917528 UZU917527:UZU917528 VJQ917527:VJQ917528 VTM917527:VTM917528 WDI917527:WDI917528 WNE917527:WNE917528 WXA917527:WXA917528 AS983063:AS983064 KO983063:KO983064 UK983063:UK983064 AEG983063:AEG983064 AOC983063:AOC983064 AXY983063:AXY983064 BHU983063:BHU983064 BRQ983063:BRQ983064 CBM983063:CBM983064 CLI983063:CLI983064 CVE983063:CVE983064 DFA983063:DFA983064 DOW983063:DOW983064 DYS983063:DYS983064 EIO983063:EIO983064 ESK983063:ESK983064 FCG983063:FCG983064 FMC983063:FMC983064 FVY983063:FVY983064 GFU983063:GFU983064 GPQ983063:GPQ983064 GZM983063:GZM983064 HJI983063:HJI983064 HTE983063:HTE983064 IDA983063:IDA983064 IMW983063:IMW983064 IWS983063:IWS983064 JGO983063:JGO983064 JQK983063:JQK983064 KAG983063:KAG983064 KKC983063:KKC983064 KTY983063:KTY983064 LDU983063:LDU983064 LNQ983063:LNQ983064 LXM983063:LXM983064 MHI983063:MHI983064 MRE983063:MRE983064 NBA983063:NBA983064 NKW983063:NKW983064 NUS983063:NUS983064 OEO983063:OEO983064 OOK983063:OOK983064 OYG983063:OYG983064 PIC983063:PIC983064 PRY983063:PRY983064 QBU983063:QBU983064 QLQ983063:QLQ983064 QVM983063:QVM983064 RFI983063:RFI983064 RPE983063:RPE983064 RZA983063:RZA983064 SIW983063:SIW983064 SSS983063:SSS983064 TCO983063:TCO983064 TMK983063:TMK983064 TWG983063:TWG983064 UGC983063:UGC983064 UPY983063:UPY983064 UZU983063:UZU983064 VJQ983063:VJQ983064 VTM983063:VTM983064 WDI983063:WDI983064 WNE983063:WNE983064 WXA983063:WXA983064 AF12:AV13 KB12:KR13 TX12:UN13 ADT12:AEJ13 ANP12:AOF13 AXL12:AYB13 BHH12:BHX13 BRD12:BRT13 CAZ12:CBP13 CKV12:CLL13 CUR12:CVH13 DEN12:DFD13 DOJ12:DOZ13 DYF12:DYV13 EIB12:EIR13 ERX12:ESN13 FBT12:FCJ13 FLP12:FMF13 FVL12:FWB13 GFH12:GFX13 GPD12:GPT13 GYZ12:GZP13 HIV12:HJL13 HSR12:HTH13 ICN12:IDD13 IMJ12:IMZ13 IWF12:IWV13 JGB12:JGR13 JPX12:JQN13 JZT12:KAJ13 KJP12:KKF13 KTL12:KUB13 LDH12:LDX13 LND12:LNT13 LWZ12:LXP13 MGV12:MHL13 MQR12:MRH13 NAN12:NBD13 NKJ12:NKZ13 NUF12:NUV13 OEB12:OER13 ONX12:OON13 OXT12:OYJ13 PHP12:PIF13 PRL12:PSB13 QBH12:QBX13 QLD12:QLT13 QUZ12:QVP13 REV12:RFL13 ROR12:RPH13 RYN12:RZD13 SIJ12:SIZ13 SSF12:SSV13 TCB12:TCR13 TLX12:TMN13 TVT12:TWJ13 UFP12:UGF13 UPL12:UQB13 UZH12:UZX13 VJD12:VJT13 VSZ12:VTP13 WCV12:WDL13 WMR12:WNH13 WWN12:WXD13 AF65548:AV65549 KB65548:KR65549 TX65548:UN65549 ADT65548:AEJ65549 ANP65548:AOF65549 AXL65548:AYB65549 BHH65548:BHX65549 BRD65548:BRT65549 CAZ65548:CBP65549 CKV65548:CLL65549 CUR65548:CVH65549 DEN65548:DFD65549 DOJ65548:DOZ65549 DYF65548:DYV65549 EIB65548:EIR65549 ERX65548:ESN65549 FBT65548:FCJ65549 FLP65548:FMF65549 FVL65548:FWB65549 GFH65548:GFX65549 GPD65548:GPT65549 GYZ65548:GZP65549 HIV65548:HJL65549 HSR65548:HTH65549 ICN65548:IDD65549 IMJ65548:IMZ65549 IWF65548:IWV65549 JGB65548:JGR65549 JPX65548:JQN65549 JZT65548:KAJ65549 KJP65548:KKF65549 KTL65548:KUB65549 LDH65548:LDX65549 LND65548:LNT65549 LWZ65548:LXP65549 MGV65548:MHL65549 MQR65548:MRH65549 NAN65548:NBD65549 NKJ65548:NKZ65549 NUF65548:NUV65549 OEB65548:OER65549 ONX65548:OON65549 OXT65548:OYJ65549 PHP65548:PIF65549 PRL65548:PSB65549 QBH65548:QBX65549 QLD65548:QLT65549 QUZ65548:QVP65549 REV65548:RFL65549 ROR65548:RPH65549 RYN65548:RZD65549 SIJ65548:SIZ65549 SSF65548:SSV65549 TCB65548:TCR65549 TLX65548:TMN65549 TVT65548:TWJ65549 UFP65548:UGF65549 UPL65548:UQB65549 UZH65548:UZX65549 VJD65548:VJT65549 VSZ65548:VTP65549 WCV65548:WDL65549 WMR65548:WNH65549 WWN65548:WXD65549 AF131084:AV131085 KB131084:KR131085 TX131084:UN131085 ADT131084:AEJ131085 ANP131084:AOF131085 AXL131084:AYB131085 BHH131084:BHX131085 BRD131084:BRT131085 CAZ131084:CBP131085 CKV131084:CLL131085 CUR131084:CVH131085 DEN131084:DFD131085 DOJ131084:DOZ131085 DYF131084:DYV131085 EIB131084:EIR131085 ERX131084:ESN131085 FBT131084:FCJ131085 FLP131084:FMF131085 FVL131084:FWB131085 GFH131084:GFX131085 GPD131084:GPT131085 GYZ131084:GZP131085 HIV131084:HJL131085 HSR131084:HTH131085 ICN131084:IDD131085 IMJ131084:IMZ131085 IWF131084:IWV131085 JGB131084:JGR131085 JPX131084:JQN131085 JZT131084:KAJ131085 KJP131084:KKF131085 KTL131084:KUB131085 LDH131084:LDX131085 LND131084:LNT131085 LWZ131084:LXP131085 MGV131084:MHL131085 MQR131084:MRH131085 NAN131084:NBD131085 NKJ131084:NKZ131085 NUF131084:NUV131085 OEB131084:OER131085 ONX131084:OON131085 OXT131084:OYJ131085 PHP131084:PIF131085 PRL131084:PSB131085 QBH131084:QBX131085 QLD131084:QLT131085 QUZ131084:QVP131085 REV131084:RFL131085 ROR131084:RPH131085 RYN131084:RZD131085 SIJ131084:SIZ131085 SSF131084:SSV131085 TCB131084:TCR131085 TLX131084:TMN131085 TVT131084:TWJ131085 UFP131084:UGF131085 UPL131084:UQB131085 UZH131084:UZX131085 VJD131084:VJT131085 VSZ131084:VTP131085 WCV131084:WDL131085 WMR131084:WNH131085 WWN131084:WXD131085 AF196620:AV196621 KB196620:KR196621 TX196620:UN196621 ADT196620:AEJ196621 ANP196620:AOF196621 AXL196620:AYB196621 BHH196620:BHX196621 BRD196620:BRT196621 CAZ196620:CBP196621 CKV196620:CLL196621 CUR196620:CVH196621 DEN196620:DFD196621 DOJ196620:DOZ196621 DYF196620:DYV196621 EIB196620:EIR196621 ERX196620:ESN196621 FBT196620:FCJ196621 FLP196620:FMF196621 FVL196620:FWB196621 GFH196620:GFX196621 GPD196620:GPT196621 GYZ196620:GZP196621 HIV196620:HJL196621 HSR196620:HTH196621 ICN196620:IDD196621 IMJ196620:IMZ196621 IWF196620:IWV196621 JGB196620:JGR196621 JPX196620:JQN196621 JZT196620:KAJ196621 KJP196620:KKF196621 KTL196620:KUB196621 LDH196620:LDX196621 LND196620:LNT196621 LWZ196620:LXP196621 MGV196620:MHL196621 MQR196620:MRH196621 NAN196620:NBD196621 NKJ196620:NKZ196621 NUF196620:NUV196621 OEB196620:OER196621 ONX196620:OON196621 OXT196620:OYJ196621 PHP196620:PIF196621 PRL196620:PSB196621 QBH196620:QBX196621 QLD196620:QLT196621 QUZ196620:QVP196621 REV196620:RFL196621 ROR196620:RPH196621 RYN196620:RZD196621 SIJ196620:SIZ196621 SSF196620:SSV196621 TCB196620:TCR196621 TLX196620:TMN196621 TVT196620:TWJ196621 UFP196620:UGF196621 UPL196620:UQB196621 UZH196620:UZX196621 VJD196620:VJT196621 VSZ196620:VTP196621 WCV196620:WDL196621 WMR196620:WNH196621 WWN196620:WXD196621 AF262156:AV262157 KB262156:KR262157 TX262156:UN262157 ADT262156:AEJ262157 ANP262156:AOF262157 AXL262156:AYB262157 BHH262156:BHX262157 BRD262156:BRT262157 CAZ262156:CBP262157 CKV262156:CLL262157 CUR262156:CVH262157 DEN262156:DFD262157 DOJ262156:DOZ262157 DYF262156:DYV262157 EIB262156:EIR262157 ERX262156:ESN262157 FBT262156:FCJ262157 FLP262156:FMF262157 FVL262156:FWB262157 GFH262156:GFX262157 GPD262156:GPT262157 GYZ262156:GZP262157 HIV262156:HJL262157 HSR262156:HTH262157 ICN262156:IDD262157 IMJ262156:IMZ262157 IWF262156:IWV262157 JGB262156:JGR262157 JPX262156:JQN262157 JZT262156:KAJ262157 KJP262156:KKF262157 KTL262156:KUB262157 LDH262156:LDX262157 LND262156:LNT262157 LWZ262156:LXP262157 MGV262156:MHL262157 MQR262156:MRH262157 NAN262156:NBD262157 NKJ262156:NKZ262157 NUF262156:NUV262157 OEB262156:OER262157 ONX262156:OON262157 OXT262156:OYJ262157 PHP262156:PIF262157 PRL262156:PSB262157 QBH262156:QBX262157 QLD262156:QLT262157 QUZ262156:QVP262157 REV262156:RFL262157 ROR262156:RPH262157 RYN262156:RZD262157 SIJ262156:SIZ262157 SSF262156:SSV262157 TCB262156:TCR262157 TLX262156:TMN262157 TVT262156:TWJ262157 UFP262156:UGF262157 UPL262156:UQB262157 UZH262156:UZX262157 VJD262156:VJT262157 VSZ262156:VTP262157 WCV262156:WDL262157 WMR262156:WNH262157 WWN262156:WXD262157 AF327692:AV327693 KB327692:KR327693 TX327692:UN327693 ADT327692:AEJ327693 ANP327692:AOF327693 AXL327692:AYB327693 BHH327692:BHX327693 BRD327692:BRT327693 CAZ327692:CBP327693 CKV327692:CLL327693 CUR327692:CVH327693 DEN327692:DFD327693 DOJ327692:DOZ327693 DYF327692:DYV327693 EIB327692:EIR327693 ERX327692:ESN327693 FBT327692:FCJ327693 FLP327692:FMF327693 FVL327692:FWB327693 GFH327692:GFX327693 GPD327692:GPT327693 GYZ327692:GZP327693 HIV327692:HJL327693 HSR327692:HTH327693 ICN327692:IDD327693 IMJ327692:IMZ327693 IWF327692:IWV327693 JGB327692:JGR327693 JPX327692:JQN327693 JZT327692:KAJ327693 KJP327692:KKF327693 KTL327692:KUB327693 LDH327692:LDX327693 LND327692:LNT327693 LWZ327692:LXP327693 MGV327692:MHL327693 MQR327692:MRH327693 NAN327692:NBD327693 NKJ327692:NKZ327693 NUF327692:NUV327693 OEB327692:OER327693 ONX327692:OON327693 OXT327692:OYJ327693 PHP327692:PIF327693 PRL327692:PSB327693 QBH327692:QBX327693 QLD327692:QLT327693 QUZ327692:QVP327693 REV327692:RFL327693 ROR327692:RPH327693 RYN327692:RZD327693 SIJ327692:SIZ327693 SSF327692:SSV327693 TCB327692:TCR327693 TLX327692:TMN327693 TVT327692:TWJ327693 UFP327692:UGF327693 UPL327692:UQB327693 UZH327692:UZX327693 VJD327692:VJT327693 VSZ327692:VTP327693 WCV327692:WDL327693 WMR327692:WNH327693 WWN327692:WXD327693 AF393228:AV393229 KB393228:KR393229 TX393228:UN393229 ADT393228:AEJ393229 ANP393228:AOF393229 AXL393228:AYB393229 BHH393228:BHX393229 BRD393228:BRT393229 CAZ393228:CBP393229 CKV393228:CLL393229 CUR393228:CVH393229 DEN393228:DFD393229 DOJ393228:DOZ393229 DYF393228:DYV393229 EIB393228:EIR393229 ERX393228:ESN393229 FBT393228:FCJ393229 FLP393228:FMF393229 FVL393228:FWB393229 GFH393228:GFX393229 GPD393228:GPT393229 GYZ393228:GZP393229 HIV393228:HJL393229 HSR393228:HTH393229 ICN393228:IDD393229 IMJ393228:IMZ393229 IWF393228:IWV393229 JGB393228:JGR393229 JPX393228:JQN393229 JZT393228:KAJ393229 KJP393228:KKF393229 KTL393228:KUB393229 LDH393228:LDX393229 LND393228:LNT393229 LWZ393228:LXP393229 MGV393228:MHL393229 MQR393228:MRH393229 NAN393228:NBD393229 NKJ393228:NKZ393229 NUF393228:NUV393229 OEB393228:OER393229 ONX393228:OON393229 OXT393228:OYJ393229 PHP393228:PIF393229 PRL393228:PSB393229 QBH393228:QBX393229 QLD393228:QLT393229 QUZ393228:QVP393229 REV393228:RFL393229 ROR393228:RPH393229 RYN393228:RZD393229 SIJ393228:SIZ393229 SSF393228:SSV393229 TCB393228:TCR393229 TLX393228:TMN393229 TVT393228:TWJ393229 UFP393228:UGF393229 UPL393228:UQB393229 UZH393228:UZX393229 VJD393228:VJT393229 VSZ393228:VTP393229 WCV393228:WDL393229 WMR393228:WNH393229 WWN393228:WXD393229 AF458764:AV458765 KB458764:KR458765 TX458764:UN458765 ADT458764:AEJ458765 ANP458764:AOF458765 AXL458764:AYB458765 BHH458764:BHX458765 BRD458764:BRT458765 CAZ458764:CBP458765 CKV458764:CLL458765 CUR458764:CVH458765 DEN458764:DFD458765 DOJ458764:DOZ458765 DYF458764:DYV458765 EIB458764:EIR458765 ERX458764:ESN458765 FBT458764:FCJ458765 FLP458764:FMF458765 FVL458764:FWB458765 GFH458764:GFX458765 GPD458764:GPT458765 GYZ458764:GZP458765 HIV458764:HJL458765 HSR458764:HTH458765 ICN458764:IDD458765 IMJ458764:IMZ458765 IWF458764:IWV458765 JGB458764:JGR458765 JPX458764:JQN458765 JZT458764:KAJ458765 KJP458764:KKF458765 KTL458764:KUB458765 LDH458764:LDX458765 LND458764:LNT458765 LWZ458764:LXP458765 MGV458764:MHL458765 MQR458764:MRH458765 NAN458764:NBD458765 NKJ458764:NKZ458765 NUF458764:NUV458765 OEB458764:OER458765 ONX458764:OON458765 OXT458764:OYJ458765 PHP458764:PIF458765 PRL458764:PSB458765 QBH458764:QBX458765 QLD458764:QLT458765 QUZ458764:QVP458765 REV458764:RFL458765 ROR458764:RPH458765 RYN458764:RZD458765 SIJ458764:SIZ458765 SSF458764:SSV458765 TCB458764:TCR458765 TLX458764:TMN458765 TVT458764:TWJ458765 UFP458764:UGF458765 UPL458764:UQB458765 UZH458764:UZX458765 VJD458764:VJT458765 VSZ458764:VTP458765 WCV458764:WDL458765 WMR458764:WNH458765 WWN458764:WXD458765 AF524300:AV524301 KB524300:KR524301 TX524300:UN524301 ADT524300:AEJ524301 ANP524300:AOF524301 AXL524300:AYB524301 BHH524300:BHX524301 BRD524300:BRT524301 CAZ524300:CBP524301 CKV524300:CLL524301 CUR524300:CVH524301 DEN524300:DFD524301 DOJ524300:DOZ524301 DYF524300:DYV524301 EIB524300:EIR524301 ERX524300:ESN524301 FBT524300:FCJ524301 FLP524300:FMF524301 FVL524300:FWB524301 GFH524300:GFX524301 GPD524300:GPT524301 GYZ524300:GZP524301 HIV524300:HJL524301 HSR524300:HTH524301 ICN524300:IDD524301 IMJ524300:IMZ524301 IWF524300:IWV524301 JGB524300:JGR524301 JPX524300:JQN524301 JZT524300:KAJ524301 KJP524300:KKF524301 KTL524300:KUB524301 LDH524300:LDX524301 LND524300:LNT524301 LWZ524300:LXP524301 MGV524300:MHL524301 MQR524300:MRH524301 NAN524300:NBD524301 NKJ524300:NKZ524301 NUF524300:NUV524301 OEB524300:OER524301 ONX524300:OON524301 OXT524300:OYJ524301 PHP524300:PIF524301 PRL524300:PSB524301 QBH524300:QBX524301 QLD524300:QLT524301 QUZ524300:QVP524301 REV524300:RFL524301 ROR524300:RPH524301 RYN524300:RZD524301 SIJ524300:SIZ524301 SSF524300:SSV524301 TCB524300:TCR524301 TLX524300:TMN524301 TVT524300:TWJ524301 UFP524300:UGF524301 UPL524300:UQB524301 UZH524300:UZX524301 VJD524300:VJT524301 VSZ524300:VTP524301 WCV524300:WDL524301 WMR524300:WNH524301 WWN524300:WXD524301 AF589836:AV589837 KB589836:KR589837 TX589836:UN589837 ADT589836:AEJ589837 ANP589836:AOF589837 AXL589836:AYB589837 BHH589836:BHX589837 BRD589836:BRT589837 CAZ589836:CBP589837 CKV589836:CLL589837 CUR589836:CVH589837 DEN589836:DFD589837 DOJ589836:DOZ589837 DYF589836:DYV589837 EIB589836:EIR589837 ERX589836:ESN589837 FBT589836:FCJ589837 FLP589836:FMF589837 FVL589836:FWB589837 GFH589836:GFX589837 GPD589836:GPT589837 GYZ589836:GZP589837 HIV589836:HJL589837 HSR589836:HTH589837 ICN589836:IDD589837 IMJ589836:IMZ589837 IWF589836:IWV589837 JGB589836:JGR589837 JPX589836:JQN589837 JZT589836:KAJ589837 KJP589836:KKF589837 KTL589836:KUB589837 LDH589836:LDX589837 LND589836:LNT589837 LWZ589836:LXP589837 MGV589836:MHL589837 MQR589836:MRH589837 NAN589836:NBD589837 NKJ589836:NKZ589837 NUF589836:NUV589837 OEB589836:OER589837 ONX589836:OON589837 OXT589836:OYJ589837 PHP589836:PIF589837 PRL589836:PSB589837 QBH589836:QBX589837 QLD589836:QLT589837 QUZ589836:QVP589837 REV589836:RFL589837 ROR589836:RPH589837 RYN589836:RZD589837 SIJ589836:SIZ589837 SSF589836:SSV589837 TCB589836:TCR589837 TLX589836:TMN589837 TVT589836:TWJ589837 UFP589836:UGF589837 UPL589836:UQB589837 UZH589836:UZX589837 VJD589836:VJT589837 VSZ589836:VTP589837 WCV589836:WDL589837 WMR589836:WNH589837 WWN589836:WXD589837 AF655372:AV655373 KB655372:KR655373 TX655372:UN655373 ADT655372:AEJ655373 ANP655372:AOF655373 AXL655372:AYB655373 BHH655372:BHX655373 BRD655372:BRT655373 CAZ655372:CBP655373 CKV655372:CLL655373 CUR655372:CVH655373 DEN655372:DFD655373 DOJ655372:DOZ655373 DYF655372:DYV655373 EIB655372:EIR655373 ERX655372:ESN655373 FBT655372:FCJ655373 FLP655372:FMF655373 FVL655372:FWB655373 GFH655372:GFX655373 GPD655372:GPT655373 GYZ655372:GZP655373 HIV655372:HJL655373 HSR655372:HTH655373 ICN655372:IDD655373 IMJ655372:IMZ655373 IWF655372:IWV655373 JGB655372:JGR655373 JPX655372:JQN655373 JZT655372:KAJ655373 KJP655372:KKF655373 KTL655372:KUB655373 LDH655372:LDX655373 LND655372:LNT655373 LWZ655372:LXP655373 MGV655372:MHL655373 MQR655372:MRH655373 NAN655372:NBD655373 NKJ655372:NKZ655373 NUF655372:NUV655373 OEB655372:OER655373 ONX655372:OON655373 OXT655372:OYJ655373 PHP655372:PIF655373 PRL655372:PSB655373 QBH655372:QBX655373 QLD655372:QLT655373 QUZ655372:QVP655373 REV655372:RFL655373 ROR655372:RPH655373 RYN655372:RZD655373 SIJ655372:SIZ655373 SSF655372:SSV655373 TCB655372:TCR655373 TLX655372:TMN655373 TVT655372:TWJ655373 UFP655372:UGF655373 UPL655372:UQB655373 UZH655372:UZX655373 VJD655372:VJT655373 VSZ655372:VTP655373 WCV655372:WDL655373 WMR655372:WNH655373 WWN655372:WXD655373 AF720908:AV720909 KB720908:KR720909 TX720908:UN720909 ADT720908:AEJ720909 ANP720908:AOF720909 AXL720908:AYB720909 BHH720908:BHX720909 BRD720908:BRT720909 CAZ720908:CBP720909 CKV720908:CLL720909 CUR720908:CVH720909 DEN720908:DFD720909 DOJ720908:DOZ720909 DYF720908:DYV720909 EIB720908:EIR720909 ERX720908:ESN720909 FBT720908:FCJ720909 FLP720908:FMF720909 FVL720908:FWB720909 GFH720908:GFX720909 GPD720908:GPT720909 GYZ720908:GZP720909 HIV720908:HJL720909 HSR720908:HTH720909 ICN720908:IDD720909 IMJ720908:IMZ720909 IWF720908:IWV720909 JGB720908:JGR720909 JPX720908:JQN720909 JZT720908:KAJ720909 KJP720908:KKF720909 KTL720908:KUB720909 LDH720908:LDX720909 LND720908:LNT720909 LWZ720908:LXP720909 MGV720908:MHL720909 MQR720908:MRH720909 NAN720908:NBD720909 NKJ720908:NKZ720909 NUF720908:NUV720909 OEB720908:OER720909 ONX720908:OON720909 OXT720908:OYJ720909 PHP720908:PIF720909 PRL720908:PSB720909 QBH720908:QBX720909 QLD720908:QLT720909 QUZ720908:QVP720909 REV720908:RFL720909 ROR720908:RPH720909 RYN720908:RZD720909 SIJ720908:SIZ720909 SSF720908:SSV720909 TCB720908:TCR720909 TLX720908:TMN720909 TVT720908:TWJ720909 UFP720908:UGF720909 UPL720908:UQB720909 UZH720908:UZX720909 VJD720908:VJT720909 VSZ720908:VTP720909 WCV720908:WDL720909 WMR720908:WNH720909 WWN720908:WXD720909 AF786444:AV786445 KB786444:KR786445 TX786444:UN786445 ADT786444:AEJ786445 ANP786444:AOF786445 AXL786444:AYB786445 BHH786444:BHX786445 BRD786444:BRT786445 CAZ786444:CBP786445 CKV786444:CLL786445 CUR786444:CVH786445 DEN786444:DFD786445 DOJ786444:DOZ786445 DYF786444:DYV786445 EIB786444:EIR786445 ERX786444:ESN786445 FBT786444:FCJ786445 FLP786444:FMF786445 FVL786444:FWB786445 GFH786444:GFX786445 GPD786444:GPT786445 GYZ786444:GZP786445 HIV786444:HJL786445 HSR786444:HTH786445 ICN786444:IDD786445 IMJ786444:IMZ786445 IWF786444:IWV786445 JGB786444:JGR786445 JPX786444:JQN786445 JZT786444:KAJ786445 KJP786444:KKF786445 KTL786444:KUB786445 LDH786444:LDX786445 LND786444:LNT786445 LWZ786444:LXP786445 MGV786444:MHL786445 MQR786444:MRH786445 NAN786444:NBD786445 NKJ786444:NKZ786445 NUF786444:NUV786445 OEB786444:OER786445 ONX786444:OON786445 OXT786444:OYJ786445 PHP786444:PIF786445 PRL786444:PSB786445 QBH786444:QBX786445 QLD786444:QLT786445 QUZ786444:QVP786445 REV786444:RFL786445 ROR786444:RPH786445 RYN786444:RZD786445 SIJ786444:SIZ786445 SSF786444:SSV786445 TCB786444:TCR786445 TLX786444:TMN786445 TVT786444:TWJ786445 UFP786444:UGF786445 UPL786444:UQB786445 UZH786444:UZX786445 VJD786444:VJT786445 VSZ786444:VTP786445 WCV786444:WDL786445 WMR786444:WNH786445 WWN786444:WXD786445 AF851980:AV851981 KB851980:KR851981 TX851980:UN851981 ADT851980:AEJ851981 ANP851980:AOF851981 AXL851980:AYB851981 BHH851980:BHX851981 BRD851980:BRT851981 CAZ851980:CBP851981 CKV851980:CLL851981 CUR851980:CVH851981 DEN851980:DFD851981 DOJ851980:DOZ851981 DYF851980:DYV851981 EIB851980:EIR851981 ERX851980:ESN851981 FBT851980:FCJ851981 FLP851980:FMF851981 FVL851980:FWB851981 GFH851980:GFX851981 GPD851980:GPT851981 GYZ851980:GZP851981 HIV851980:HJL851981 HSR851980:HTH851981 ICN851980:IDD851981 IMJ851980:IMZ851981 IWF851980:IWV851981 JGB851980:JGR851981 JPX851980:JQN851981 JZT851980:KAJ851981 KJP851980:KKF851981 KTL851980:KUB851981 LDH851980:LDX851981 LND851980:LNT851981 LWZ851980:LXP851981 MGV851980:MHL851981 MQR851980:MRH851981 NAN851980:NBD851981 NKJ851980:NKZ851981 NUF851980:NUV851981 OEB851980:OER851981 ONX851980:OON851981 OXT851980:OYJ851981 PHP851980:PIF851981 PRL851980:PSB851981 QBH851980:QBX851981 QLD851980:QLT851981 QUZ851980:QVP851981 REV851980:RFL851981 ROR851980:RPH851981 RYN851980:RZD851981 SIJ851980:SIZ851981 SSF851980:SSV851981 TCB851980:TCR851981 TLX851980:TMN851981 TVT851980:TWJ851981 UFP851980:UGF851981 UPL851980:UQB851981 UZH851980:UZX851981 VJD851980:VJT851981 VSZ851980:VTP851981 WCV851980:WDL851981 WMR851980:WNH851981 WWN851980:WXD851981 AF917516:AV917517 KB917516:KR917517 TX917516:UN917517 ADT917516:AEJ917517 ANP917516:AOF917517 AXL917516:AYB917517 BHH917516:BHX917517 BRD917516:BRT917517 CAZ917516:CBP917517 CKV917516:CLL917517 CUR917516:CVH917517 DEN917516:DFD917517 DOJ917516:DOZ917517 DYF917516:DYV917517 EIB917516:EIR917517 ERX917516:ESN917517 FBT917516:FCJ917517 FLP917516:FMF917517 FVL917516:FWB917517 GFH917516:GFX917517 GPD917516:GPT917517 GYZ917516:GZP917517 HIV917516:HJL917517 HSR917516:HTH917517 ICN917516:IDD917517 IMJ917516:IMZ917517 IWF917516:IWV917517 JGB917516:JGR917517 JPX917516:JQN917517 JZT917516:KAJ917517 KJP917516:KKF917517 KTL917516:KUB917517 LDH917516:LDX917517 LND917516:LNT917517 LWZ917516:LXP917517 MGV917516:MHL917517 MQR917516:MRH917517 NAN917516:NBD917517 NKJ917516:NKZ917517 NUF917516:NUV917517 OEB917516:OER917517 ONX917516:OON917517 OXT917516:OYJ917517 PHP917516:PIF917517 PRL917516:PSB917517 QBH917516:QBX917517 QLD917516:QLT917517 QUZ917516:QVP917517 REV917516:RFL917517 ROR917516:RPH917517 RYN917516:RZD917517 SIJ917516:SIZ917517 SSF917516:SSV917517 TCB917516:TCR917517 TLX917516:TMN917517 TVT917516:TWJ917517 UFP917516:UGF917517 UPL917516:UQB917517 UZH917516:UZX917517 VJD917516:VJT917517 VSZ917516:VTP917517 WCV917516:WDL917517 WMR917516:WNH917517 WWN917516:WXD917517 AF983052:AV983053 KB983052:KR983053 TX983052:UN983053 ADT983052:AEJ983053 ANP983052:AOF983053 AXL983052:AYB983053 BHH983052:BHX983053 BRD983052:BRT983053 CAZ983052:CBP983053 CKV983052:CLL983053 CUR983052:CVH983053 DEN983052:DFD983053 DOJ983052:DOZ983053 DYF983052:DYV983053 EIB983052:EIR983053 ERX983052:ESN983053 FBT983052:FCJ983053 FLP983052:FMF983053 FVL983052:FWB983053 GFH983052:GFX983053 GPD983052:GPT983053 GYZ983052:GZP983053 HIV983052:HJL983053 HSR983052:HTH983053 ICN983052:IDD983053 IMJ983052:IMZ983053 IWF983052:IWV983053 JGB983052:JGR983053 JPX983052:JQN983053 JZT983052:KAJ983053 KJP983052:KKF983053 KTL983052:KUB983053 LDH983052:LDX983053 LND983052:LNT983053 LWZ983052:LXP983053 MGV983052:MHL983053 MQR983052:MRH983053 NAN983052:NBD983053 NKJ983052:NKZ983053 NUF983052:NUV983053 OEB983052:OER983053 ONX983052:OON983053 OXT983052:OYJ983053 PHP983052:PIF983053 PRL983052:PSB983053 QBH983052:QBX983053 QLD983052:QLT983053 QUZ983052:QVP983053 REV983052:RFL983053 ROR983052:RPH983053 RYN983052:RZD983053 SIJ983052:SIZ983053 SSF983052:SSV983053 TCB983052:TCR983053 TLX983052:TMN983053 TVT983052:TWJ983053 UFP983052:UGF983053 UPL983052:UQB983053 UZH983052:UZX983053 VJD983052:VJT983053 VSZ983052:VTP983053 WCV983052:WDL983053 WMR983052:WNH983053 WWN983052:WXD983053 AX45:AZ46 KT45:KV46 UP45:UR46 AEL45:AEN46 AOH45:AOJ46 AYD45:AYF46 BHZ45:BIB46 BRV45:BRX46 CBR45:CBT46 CLN45:CLP46 CVJ45:CVL46 DFF45:DFH46 DPB45:DPD46 DYX45:DYZ46 EIT45:EIV46 ESP45:ESR46 FCL45:FCN46 FMH45:FMJ46 FWD45:FWF46 GFZ45:GGB46 GPV45:GPX46 GZR45:GZT46 HJN45:HJP46 HTJ45:HTL46 IDF45:IDH46 INB45:IND46 IWX45:IWZ46 JGT45:JGV46 JQP45:JQR46 KAL45:KAN46 KKH45:KKJ46 KUD45:KUF46 LDZ45:LEB46 LNV45:LNX46 LXR45:LXT46 MHN45:MHP46 MRJ45:MRL46 NBF45:NBH46 NLB45:NLD46 NUX45:NUZ46 OET45:OEV46 OOP45:OOR46 OYL45:OYN46 PIH45:PIJ46 PSD45:PSF46 QBZ45:QCB46 QLV45:QLX46 QVR45:QVT46 RFN45:RFP46 RPJ45:RPL46 RZF45:RZH46 SJB45:SJD46 SSX45:SSZ46 TCT45:TCV46 TMP45:TMR46 TWL45:TWN46 UGH45:UGJ46 UQD45:UQF46 UZZ45:VAB46 VJV45:VJX46 VTR45:VTT46 WDN45:WDP46 WNJ45:WNL46 WXF45:WXH46 AX65581:AZ65582 KT65581:KV65582 UP65581:UR65582 AEL65581:AEN65582 AOH65581:AOJ65582 AYD65581:AYF65582 BHZ65581:BIB65582 BRV65581:BRX65582 CBR65581:CBT65582 CLN65581:CLP65582 CVJ65581:CVL65582 DFF65581:DFH65582 DPB65581:DPD65582 DYX65581:DYZ65582 EIT65581:EIV65582 ESP65581:ESR65582 FCL65581:FCN65582 FMH65581:FMJ65582 FWD65581:FWF65582 GFZ65581:GGB65582 GPV65581:GPX65582 GZR65581:GZT65582 HJN65581:HJP65582 HTJ65581:HTL65582 IDF65581:IDH65582 INB65581:IND65582 IWX65581:IWZ65582 JGT65581:JGV65582 JQP65581:JQR65582 KAL65581:KAN65582 KKH65581:KKJ65582 KUD65581:KUF65582 LDZ65581:LEB65582 LNV65581:LNX65582 LXR65581:LXT65582 MHN65581:MHP65582 MRJ65581:MRL65582 NBF65581:NBH65582 NLB65581:NLD65582 NUX65581:NUZ65582 OET65581:OEV65582 OOP65581:OOR65582 OYL65581:OYN65582 PIH65581:PIJ65582 PSD65581:PSF65582 QBZ65581:QCB65582 QLV65581:QLX65582 QVR65581:QVT65582 RFN65581:RFP65582 RPJ65581:RPL65582 RZF65581:RZH65582 SJB65581:SJD65582 SSX65581:SSZ65582 TCT65581:TCV65582 TMP65581:TMR65582 TWL65581:TWN65582 UGH65581:UGJ65582 UQD65581:UQF65582 UZZ65581:VAB65582 VJV65581:VJX65582 VTR65581:VTT65582 WDN65581:WDP65582 WNJ65581:WNL65582 WXF65581:WXH65582 AX131117:AZ131118 KT131117:KV131118 UP131117:UR131118 AEL131117:AEN131118 AOH131117:AOJ131118 AYD131117:AYF131118 BHZ131117:BIB131118 BRV131117:BRX131118 CBR131117:CBT131118 CLN131117:CLP131118 CVJ131117:CVL131118 DFF131117:DFH131118 DPB131117:DPD131118 DYX131117:DYZ131118 EIT131117:EIV131118 ESP131117:ESR131118 FCL131117:FCN131118 FMH131117:FMJ131118 FWD131117:FWF131118 GFZ131117:GGB131118 GPV131117:GPX131118 GZR131117:GZT131118 HJN131117:HJP131118 HTJ131117:HTL131118 IDF131117:IDH131118 INB131117:IND131118 IWX131117:IWZ131118 JGT131117:JGV131118 JQP131117:JQR131118 KAL131117:KAN131118 KKH131117:KKJ131118 KUD131117:KUF131118 LDZ131117:LEB131118 LNV131117:LNX131118 LXR131117:LXT131118 MHN131117:MHP131118 MRJ131117:MRL131118 NBF131117:NBH131118 NLB131117:NLD131118 NUX131117:NUZ131118 OET131117:OEV131118 OOP131117:OOR131118 OYL131117:OYN131118 PIH131117:PIJ131118 PSD131117:PSF131118 QBZ131117:QCB131118 QLV131117:QLX131118 QVR131117:QVT131118 RFN131117:RFP131118 RPJ131117:RPL131118 RZF131117:RZH131118 SJB131117:SJD131118 SSX131117:SSZ131118 TCT131117:TCV131118 TMP131117:TMR131118 TWL131117:TWN131118 UGH131117:UGJ131118 UQD131117:UQF131118 UZZ131117:VAB131118 VJV131117:VJX131118 VTR131117:VTT131118 WDN131117:WDP131118 WNJ131117:WNL131118 WXF131117:WXH131118 AX196653:AZ196654 KT196653:KV196654 UP196653:UR196654 AEL196653:AEN196654 AOH196653:AOJ196654 AYD196653:AYF196654 BHZ196653:BIB196654 BRV196653:BRX196654 CBR196653:CBT196654 CLN196653:CLP196654 CVJ196653:CVL196654 DFF196653:DFH196654 DPB196653:DPD196654 DYX196653:DYZ196654 EIT196653:EIV196654 ESP196653:ESR196654 FCL196653:FCN196654 FMH196653:FMJ196654 FWD196653:FWF196654 GFZ196653:GGB196654 GPV196653:GPX196654 GZR196653:GZT196654 HJN196653:HJP196654 HTJ196653:HTL196654 IDF196653:IDH196654 INB196653:IND196654 IWX196653:IWZ196654 JGT196653:JGV196654 JQP196653:JQR196654 KAL196653:KAN196654 KKH196653:KKJ196654 KUD196653:KUF196654 LDZ196653:LEB196654 LNV196653:LNX196654 LXR196653:LXT196654 MHN196653:MHP196654 MRJ196653:MRL196654 NBF196653:NBH196654 NLB196653:NLD196654 NUX196653:NUZ196654 OET196653:OEV196654 OOP196653:OOR196654 OYL196653:OYN196654 PIH196653:PIJ196654 PSD196653:PSF196654 QBZ196653:QCB196654 QLV196653:QLX196654 QVR196653:QVT196654 RFN196653:RFP196654 RPJ196653:RPL196654 RZF196653:RZH196654 SJB196653:SJD196654 SSX196653:SSZ196654 TCT196653:TCV196654 TMP196653:TMR196654 TWL196653:TWN196654 UGH196653:UGJ196654 UQD196653:UQF196654 UZZ196653:VAB196654 VJV196653:VJX196654 VTR196653:VTT196654 WDN196653:WDP196654 WNJ196653:WNL196654 WXF196653:WXH196654 AX262189:AZ262190 KT262189:KV262190 UP262189:UR262190 AEL262189:AEN262190 AOH262189:AOJ262190 AYD262189:AYF262190 BHZ262189:BIB262190 BRV262189:BRX262190 CBR262189:CBT262190 CLN262189:CLP262190 CVJ262189:CVL262190 DFF262189:DFH262190 DPB262189:DPD262190 DYX262189:DYZ262190 EIT262189:EIV262190 ESP262189:ESR262190 FCL262189:FCN262190 FMH262189:FMJ262190 FWD262189:FWF262190 GFZ262189:GGB262190 GPV262189:GPX262190 GZR262189:GZT262190 HJN262189:HJP262190 HTJ262189:HTL262190 IDF262189:IDH262190 INB262189:IND262190 IWX262189:IWZ262190 JGT262189:JGV262190 JQP262189:JQR262190 KAL262189:KAN262190 KKH262189:KKJ262190 KUD262189:KUF262190 LDZ262189:LEB262190 LNV262189:LNX262190 LXR262189:LXT262190 MHN262189:MHP262190 MRJ262189:MRL262190 NBF262189:NBH262190 NLB262189:NLD262190 NUX262189:NUZ262190 OET262189:OEV262190 OOP262189:OOR262190 OYL262189:OYN262190 PIH262189:PIJ262190 PSD262189:PSF262190 QBZ262189:QCB262190 QLV262189:QLX262190 QVR262189:QVT262190 RFN262189:RFP262190 RPJ262189:RPL262190 RZF262189:RZH262190 SJB262189:SJD262190 SSX262189:SSZ262190 TCT262189:TCV262190 TMP262189:TMR262190 TWL262189:TWN262190 UGH262189:UGJ262190 UQD262189:UQF262190 UZZ262189:VAB262190 VJV262189:VJX262190 VTR262189:VTT262190 WDN262189:WDP262190 WNJ262189:WNL262190 WXF262189:WXH262190 AX327725:AZ327726 KT327725:KV327726 UP327725:UR327726 AEL327725:AEN327726 AOH327725:AOJ327726 AYD327725:AYF327726 BHZ327725:BIB327726 BRV327725:BRX327726 CBR327725:CBT327726 CLN327725:CLP327726 CVJ327725:CVL327726 DFF327725:DFH327726 DPB327725:DPD327726 DYX327725:DYZ327726 EIT327725:EIV327726 ESP327725:ESR327726 FCL327725:FCN327726 FMH327725:FMJ327726 FWD327725:FWF327726 GFZ327725:GGB327726 GPV327725:GPX327726 GZR327725:GZT327726 HJN327725:HJP327726 HTJ327725:HTL327726 IDF327725:IDH327726 INB327725:IND327726 IWX327725:IWZ327726 JGT327725:JGV327726 JQP327725:JQR327726 KAL327725:KAN327726 KKH327725:KKJ327726 KUD327725:KUF327726 LDZ327725:LEB327726 LNV327725:LNX327726 LXR327725:LXT327726 MHN327725:MHP327726 MRJ327725:MRL327726 NBF327725:NBH327726 NLB327725:NLD327726 NUX327725:NUZ327726 OET327725:OEV327726 OOP327725:OOR327726 OYL327725:OYN327726 PIH327725:PIJ327726 PSD327725:PSF327726 QBZ327725:QCB327726 QLV327725:QLX327726 QVR327725:QVT327726 RFN327725:RFP327726 RPJ327725:RPL327726 RZF327725:RZH327726 SJB327725:SJD327726 SSX327725:SSZ327726 TCT327725:TCV327726 TMP327725:TMR327726 TWL327725:TWN327726 UGH327725:UGJ327726 UQD327725:UQF327726 UZZ327725:VAB327726 VJV327725:VJX327726 VTR327725:VTT327726 WDN327725:WDP327726 WNJ327725:WNL327726 WXF327725:WXH327726 AX393261:AZ393262 KT393261:KV393262 UP393261:UR393262 AEL393261:AEN393262 AOH393261:AOJ393262 AYD393261:AYF393262 BHZ393261:BIB393262 BRV393261:BRX393262 CBR393261:CBT393262 CLN393261:CLP393262 CVJ393261:CVL393262 DFF393261:DFH393262 DPB393261:DPD393262 DYX393261:DYZ393262 EIT393261:EIV393262 ESP393261:ESR393262 FCL393261:FCN393262 FMH393261:FMJ393262 FWD393261:FWF393262 GFZ393261:GGB393262 GPV393261:GPX393262 GZR393261:GZT393262 HJN393261:HJP393262 HTJ393261:HTL393262 IDF393261:IDH393262 INB393261:IND393262 IWX393261:IWZ393262 JGT393261:JGV393262 JQP393261:JQR393262 KAL393261:KAN393262 KKH393261:KKJ393262 KUD393261:KUF393262 LDZ393261:LEB393262 LNV393261:LNX393262 LXR393261:LXT393262 MHN393261:MHP393262 MRJ393261:MRL393262 NBF393261:NBH393262 NLB393261:NLD393262 NUX393261:NUZ393262 OET393261:OEV393262 OOP393261:OOR393262 OYL393261:OYN393262 PIH393261:PIJ393262 PSD393261:PSF393262 QBZ393261:QCB393262 QLV393261:QLX393262 QVR393261:QVT393262 RFN393261:RFP393262 RPJ393261:RPL393262 RZF393261:RZH393262 SJB393261:SJD393262 SSX393261:SSZ393262 TCT393261:TCV393262 TMP393261:TMR393262 TWL393261:TWN393262 UGH393261:UGJ393262 UQD393261:UQF393262 UZZ393261:VAB393262 VJV393261:VJX393262 VTR393261:VTT393262 WDN393261:WDP393262 WNJ393261:WNL393262 WXF393261:WXH393262 AX458797:AZ458798 KT458797:KV458798 UP458797:UR458798 AEL458797:AEN458798 AOH458797:AOJ458798 AYD458797:AYF458798 BHZ458797:BIB458798 BRV458797:BRX458798 CBR458797:CBT458798 CLN458797:CLP458798 CVJ458797:CVL458798 DFF458797:DFH458798 DPB458797:DPD458798 DYX458797:DYZ458798 EIT458797:EIV458798 ESP458797:ESR458798 FCL458797:FCN458798 FMH458797:FMJ458798 FWD458797:FWF458798 GFZ458797:GGB458798 GPV458797:GPX458798 GZR458797:GZT458798 HJN458797:HJP458798 HTJ458797:HTL458798 IDF458797:IDH458798 INB458797:IND458798 IWX458797:IWZ458798 JGT458797:JGV458798 JQP458797:JQR458798 KAL458797:KAN458798 KKH458797:KKJ458798 KUD458797:KUF458798 LDZ458797:LEB458798 LNV458797:LNX458798 LXR458797:LXT458798 MHN458797:MHP458798 MRJ458797:MRL458798 NBF458797:NBH458798 NLB458797:NLD458798 NUX458797:NUZ458798 OET458797:OEV458798 OOP458797:OOR458798 OYL458797:OYN458798 PIH458797:PIJ458798 PSD458797:PSF458798 QBZ458797:QCB458798 QLV458797:QLX458798 QVR458797:QVT458798 RFN458797:RFP458798 RPJ458797:RPL458798 RZF458797:RZH458798 SJB458797:SJD458798 SSX458797:SSZ458798 TCT458797:TCV458798 TMP458797:TMR458798 TWL458797:TWN458798 UGH458797:UGJ458798 UQD458797:UQF458798 UZZ458797:VAB458798 VJV458797:VJX458798 VTR458797:VTT458798 WDN458797:WDP458798 WNJ458797:WNL458798 WXF458797:WXH458798 AX524333:AZ524334 KT524333:KV524334 UP524333:UR524334 AEL524333:AEN524334 AOH524333:AOJ524334 AYD524333:AYF524334 BHZ524333:BIB524334 BRV524333:BRX524334 CBR524333:CBT524334 CLN524333:CLP524334 CVJ524333:CVL524334 DFF524333:DFH524334 DPB524333:DPD524334 DYX524333:DYZ524334 EIT524333:EIV524334 ESP524333:ESR524334 FCL524333:FCN524334 FMH524333:FMJ524334 FWD524333:FWF524334 GFZ524333:GGB524334 GPV524333:GPX524334 GZR524333:GZT524334 HJN524333:HJP524334 HTJ524333:HTL524334 IDF524333:IDH524334 INB524333:IND524334 IWX524333:IWZ524334 JGT524333:JGV524334 JQP524333:JQR524334 KAL524333:KAN524334 KKH524333:KKJ524334 KUD524333:KUF524334 LDZ524333:LEB524334 LNV524333:LNX524334 LXR524333:LXT524334 MHN524333:MHP524334 MRJ524333:MRL524334 NBF524333:NBH524334 NLB524333:NLD524334 NUX524333:NUZ524334 OET524333:OEV524334 OOP524333:OOR524334 OYL524333:OYN524334 PIH524333:PIJ524334 PSD524333:PSF524334 QBZ524333:QCB524334 QLV524333:QLX524334 QVR524333:QVT524334 RFN524333:RFP524334 RPJ524333:RPL524334 RZF524333:RZH524334 SJB524333:SJD524334 SSX524333:SSZ524334 TCT524333:TCV524334 TMP524333:TMR524334 TWL524333:TWN524334 UGH524333:UGJ524334 UQD524333:UQF524334 UZZ524333:VAB524334 VJV524333:VJX524334 VTR524333:VTT524334 WDN524333:WDP524334 WNJ524333:WNL524334 WXF524333:WXH524334 AX589869:AZ589870 KT589869:KV589870 UP589869:UR589870 AEL589869:AEN589870 AOH589869:AOJ589870 AYD589869:AYF589870 BHZ589869:BIB589870 BRV589869:BRX589870 CBR589869:CBT589870 CLN589869:CLP589870 CVJ589869:CVL589870 DFF589869:DFH589870 DPB589869:DPD589870 DYX589869:DYZ589870 EIT589869:EIV589870 ESP589869:ESR589870 FCL589869:FCN589870 FMH589869:FMJ589870 FWD589869:FWF589870 GFZ589869:GGB589870 GPV589869:GPX589870 GZR589869:GZT589870 HJN589869:HJP589870 HTJ589869:HTL589870 IDF589869:IDH589870 INB589869:IND589870 IWX589869:IWZ589870 JGT589869:JGV589870 JQP589869:JQR589870 KAL589869:KAN589870 KKH589869:KKJ589870 KUD589869:KUF589870 LDZ589869:LEB589870 LNV589869:LNX589870 LXR589869:LXT589870 MHN589869:MHP589870 MRJ589869:MRL589870 NBF589869:NBH589870 NLB589869:NLD589870 NUX589869:NUZ589870 OET589869:OEV589870 OOP589869:OOR589870 OYL589869:OYN589870 PIH589869:PIJ589870 PSD589869:PSF589870 QBZ589869:QCB589870 QLV589869:QLX589870 QVR589869:QVT589870 RFN589869:RFP589870 RPJ589869:RPL589870 RZF589869:RZH589870 SJB589869:SJD589870 SSX589869:SSZ589870 TCT589869:TCV589870 TMP589869:TMR589870 TWL589869:TWN589870 UGH589869:UGJ589870 UQD589869:UQF589870 UZZ589869:VAB589870 VJV589869:VJX589870 VTR589869:VTT589870 WDN589869:WDP589870 WNJ589869:WNL589870 WXF589869:WXH589870 AX655405:AZ655406 KT655405:KV655406 UP655405:UR655406 AEL655405:AEN655406 AOH655405:AOJ655406 AYD655405:AYF655406 BHZ655405:BIB655406 BRV655405:BRX655406 CBR655405:CBT655406 CLN655405:CLP655406 CVJ655405:CVL655406 DFF655405:DFH655406 DPB655405:DPD655406 DYX655405:DYZ655406 EIT655405:EIV655406 ESP655405:ESR655406 FCL655405:FCN655406 FMH655405:FMJ655406 FWD655405:FWF655406 GFZ655405:GGB655406 GPV655405:GPX655406 GZR655405:GZT655406 HJN655405:HJP655406 HTJ655405:HTL655406 IDF655405:IDH655406 INB655405:IND655406 IWX655405:IWZ655406 JGT655405:JGV655406 JQP655405:JQR655406 KAL655405:KAN655406 KKH655405:KKJ655406 KUD655405:KUF655406 LDZ655405:LEB655406 LNV655405:LNX655406 LXR655405:LXT655406 MHN655405:MHP655406 MRJ655405:MRL655406 NBF655405:NBH655406 NLB655405:NLD655406 NUX655405:NUZ655406 OET655405:OEV655406 OOP655405:OOR655406 OYL655405:OYN655406 PIH655405:PIJ655406 PSD655405:PSF655406 QBZ655405:QCB655406 QLV655405:QLX655406 QVR655405:QVT655406 RFN655405:RFP655406 RPJ655405:RPL655406 RZF655405:RZH655406 SJB655405:SJD655406 SSX655405:SSZ655406 TCT655405:TCV655406 TMP655405:TMR655406 TWL655405:TWN655406 UGH655405:UGJ655406 UQD655405:UQF655406 UZZ655405:VAB655406 VJV655405:VJX655406 VTR655405:VTT655406 WDN655405:WDP655406 WNJ655405:WNL655406 WXF655405:WXH655406 AX720941:AZ720942 KT720941:KV720942 UP720941:UR720942 AEL720941:AEN720942 AOH720941:AOJ720942 AYD720941:AYF720942 BHZ720941:BIB720942 BRV720941:BRX720942 CBR720941:CBT720942 CLN720941:CLP720942 CVJ720941:CVL720942 DFF720941:DFH720942 DPB720941:DPD720942 DYX720941:DYZ720942 EIT720941:EIV720942 ESP720941:ESR720942 FCL720941:FCN720942 FMH720941:FMJ720942 FWD720941:FWF720942 GFZ720941:GGB720942 GPV720941:GPX720942 GZR720941:GZT720942 HJN720941:HJP720942 HTJ720941:HTL720942 IDF720941:IDH720942 INB720941:IND720942 IWX720941:IWZ720942 JGT720941:JGV720942 JQP720941:JQR720942 KAL720941:KAN720942 KKH720941:KKJ720942 KUD720941:KUF720942 LDZ720941:LEB720942 LNV720941:LNX720942 LXR720941:LXT720942 MHN720941:MHP720942 MRJ720941:MRL720942 NBF720941:NBH720942 NLB720941:NLD720942 NUX720941:NUZ720942 OET720941:OEV720942 OOP720941:OOR720942 OYL720941:OYN720942 PIH720941:PIJ720942 PSD720941:PSF720942 QBZ720941:QCB720942 QLV720941:QLX720942 QVR720941:QVT720942 RFN720941:RFP720942 RPJ720941:RPL720942 RZF720941:RZH720942 SJB720941:SJD720942 SSX720941:SSZ720942 TCT720941:TCV720942 TMP720941:TMR720942 TWL720941:TWN720942 UGH720941:UGJ720942 UQD720941:UQF720942 UZZ720941:VAB720942 VJV720941:VJX720942 VTR720941:VTT720942 WDN720941:WDP720942 WNJ720941:WNL720942 WXF720941:WXH720942 AX786477:AZ786478 KT786477:KV786478 UP786477:UR786478 AEL786477:AEN786478 AOH786477:AOJ786478 AYD786477:AYF786478 BHZ786477:BIB786478 BRV786477:BRX786478 CBR786477:CBT786478 CLN786477:CLP786478 CVJ786477:CVL786478 DFF786477:DFH786478 DPB786477:DPD786478 DYX786477:DYZ786478 EIT786477:EIV786478 ESP786477:ESR786478 FCL786477:FCN786478 FMH786477:FMJ786478 FWD786477:FWF786478 GFZ786477:GGB786478 GPV786477:GPX786478 GZR786477:GZT786478 HJN786477:HJP786478 HTJ786477:HTL786478 IDF786477:IDH786478 INB786477:IND786478 IWX786477:IWZ786478 JGT786477:JGV786478 JQP786477:JQR786478 KAL786477:KAN786478 KKH786477:KKJ786478 KUD786477:KUF786478 LDZ786477:LEB786478 LNV786477:LNX786478 LXR786477:LXT786478 MHN786477:MHP786478 MRJ786477:MRL786478 NBF786477:NBH786478 NLB786477:NLD786478 NUX786477:NUZ786478 OET786477:OEV786478 OOP786477:OOR786478 OYL786477:OYN786478 PIH786477:PIJ786478 PSD786477:PSF786478 QBZ786477:QCB786478 QLV786477:QLX786478 QVR786477:QVT786478 RFN786477:RFP786478 RPJ786477:RPL786478 RZF786477:RZH786478 SJB786477:SJD786478 SSX786477:SSZ786478 TCT786477:TCV786478 TMP786477:TMR786478 TWL786477:TWN786478 UGH786477:UGJ786478 UQD786477:UQF786478 UZZ786477:VAB786478 VJV786477:VJX786478 VTR786477:VTT786478 WDN786477:WDP786478 WNJ786477:WNL786478 WXF786477:WXH786478 AX852013:AZ852014 KT852013:KV852014 UP852013:UR852014 AEL852013:AEN852014 AOH852013:AOJ852014 AYD852013:AYF852014 BHZ852013:BIB852014 BRV852013:BRX852014 CBR852013:CBT852014 CLN852013:CLP852014 CVJ852013:CVL852014 DFF852013:DFH852014 DPB852013:DPD852014 DYX852013:DYZ852014 EIT852013:EIV852014 ESP852013:ESR852014 FCL852013:FCN852014 FMH852013:FMJ852014 FWD852013:FWF852014 GFZ852013:GGB852014 GPV852013:GPX852014 GZR852013:GZT852014 HJN852013:HJP852014 HTJ852013:HTL852014 IDF852013:IDH852014 INB852013:IND852014 IWX852013:IWZ852014 JGT852013:JGV852014 JQP852013:JQR852014 KAL852013:KAN852014 KKH852013:KKJ852014 KUD852013:KUF852014 LDZ852013:LEB852014 LNV852013:LNX852014 LXR852013:LXT852014 MHN852013:MHP852014 MRJ852013:MRL852014 NBF852013:NBH852014 NLB852013:NLD852014 NUX852013:NUZ852014 OET852013:OEV852014 OOP852013:OOR852014 OYL852013:OYN852014 PIH852013:PIJ852014 PSD852013:PSF852014 QBZ852013:QCB852014 QLV852013:QLX852014 QVR852013:QVT852014 RFN852013:RFP852014 RPJ852013:RPL852014 RZF852013:RZH852014 SJB852013:SJD852014 SSX852013:SSZ852014 TCT852013:TCV852014 TMP852013:TMR852014 TWL852013:TWN852014 UGH852013:UGJ852014 UQD852013:UQF852014 UZZ852013:VAB852014 VJV852013:VJX852014 VTR852013:VTT852014 WDN852013:WDP852014 WNJ852013:WNL852014 WXF852013:WXH852014 AX917549:AZ917550 KT917549:KV917550 UP917549:UR917550 AEL917549:AEN917550 AOH917549:AOJ917550 AYD917549:AYF917550 BHZ917549:BIB917550 BRV917549:BRX917550 CBR917549:CBT917550 CLN917549:CLP917550 CVJ917549:CVL917550 DFF917549:DFH917550 DPB917549:DPD917550 DYX917549:DYZ917550 EIT917549:EIV917550 ESP917549:ESR917550 FCL917549:FCN917550 FMH917549:FMJ917550 FWD917549:FWF917550 GFZ917549:GGB917550 GPV917549:GPX917550 GZR917549:GZT917550 HJN917549:HJP917550 HTJ917549:HTL917550 IDF917549:IDH917550 INB917549:IND917550 IWX917549:IWZ917550 JGT917549:JGV917550 JQP917549:JQR917550 KAL917549:KAN917550 KKH917549:KKJ917550 KUD917549:KUF917550 LDZ917549:LEB917550 LNV917549:LNX917550 LXR917549:LXT917550 MHN917549:MHP917550 MRJ917549:MRL917550 NBF917549:NBH917550 NLB917549:NLD917550 NUX917549:NUZ917550 OET917549:OEV917550 OOP917549:OOR917550 OYL917549:OYN917550 PIH917549:PIJ917550 PSD917549:PSF917550 QBZ917549:QCB917550 QLV917549:QLX917550 QVR917549:QVT917550 RFN917549:RFP917550 RPJ917549:RPL917550 RZF917549:RZH917550 SJB917549:SJD917550 SSX917549:SSZ917550 TCT917549:TCV917550 TMP917549:TMR917550 TWL917549:TWN917550 UGH917549:UGJ917550 UQD917549:UQF917550 UZZ917549:VAB917550 VJV917549:VJX917550 VTR917549:VTT917550 WDN917549:WDP917550 WNJ917549:WNL917550 WXF917549:WXH917550 AX983085:AZ983086 KT983085:KV983086 UP983085:UR983086 AEL983085:AEN983086 AOH983085:AOJ983086 AYD983085:AYF983086 BHZ983085:BIB983086 BRV983085:BRX983086 CBR983085:CBT983086 CLN983085:CLP983086 CVJ983085:CVL983086 DFF983085:DFH983086 DPB983085:DPD983086 DYX983085:DYZ983086 EIT983085:EIV983086 ESP983085:ESR983086 FCL983085:FCN983086 FMH983085:FMJ983086 FWD983085:FWF983086 GFZ983085:GGB983086 GPV983085:GPX983086 GZR983085:GZT983086 HJN983085:HJP983086 HTJ983085:HTL983086 IDF983085:IDH983086 INB983085:IND983086 IWX983085:IWZ983086 JGT983085:JGV983086 JQP983085:JQR983086 KAL983085:KAN983086 KKH983085:KKJ983086 KUD983085:KUF983086 LDZ983085:LEB983086 LNV983085:LNX983086 LXR983085:LXT983086 MHN983085:MHP983086 MRJ983085:MRL983086 NBF983085:NBH983086 NLB983085:NLD983086 NUX983085:NUZ983086 OET983085:OEV983086 OOP983085:OOR983086 OYL983085:OYN983086 PIH983085:PIJ983086 PSD983085:PSF983086 QBZ983085:QCB983086 QLV983085:QLX983086 QVR983085:QVT983086 RFN983085:RFP983086 RPJ983085:RPL983086 RZF983085:RZH983086 SJB983085:SJD983086 SSX983085:SSZ983086 TCT983085:TCV983086 TMP983085:TMR983086 TWL983085:TWN983086 UGH983085:UGJ983086 UQD983085:UQF983086 UZZ983085:VAB983086 VJV983085:VJX983086 VTR983085:VTT983086 WDN983085:WDP983086 WNJ983085:WNL983086 WXF983085:WXH983086 X51 JT51 TP51 ADL51 ANH51 AXD51 BGZ51 BQV51 CAR51 CKN51 CUJ51 DEF51 DOB51 DXX51 EHT51 ERP51 FBL51 FLH51 FVD51 GEZ51 GOV51 GYR51 HIN51 HSJ51 ICF51 IMB51 IVX51 JFT51 JPP51 JZL51 KJH51 KTD51 LCZ51 LMV51 LWR51 MGN51 MQJ51 NAF51 NKB51 NTX51 ODT51 ONP51 OXL51 PHH51 PRD51 QAZ51 QKV51 QUR51 REN51 ROJ51 RYF51 SIB51 SRX51 TBT51 TLP51 TVL51 UFH51 UPD51 UYZ51 VIV51 VSR51 WCN51 WMJ51 WWF51 X65587 JT65587 TP65587 ADL65587 ANH65587 AXD65587 BGZ65587 BQV65587 CAR65587 CKN65587 CUJ65587 DEF65587 DOB65587 DXX65587 EHT65587 ERP65587 FBL65587 FLH65587 FVD65587 GEZ65587 GOV65587 GYR65587 HIN65587 HSJ65587 ICF65587 IMB65587 IVX65587 JFT65587 JPP65587 JZL65587 KJH65587 KTD65587 LCZ65587 LMV65587 LWR65587 MGN65587 MQJ65587 NAF65587 NKB65587 NTX65587 ODT65587 ONP65587 OXL65587 PHH65587 PRD65587 QAZ65587 QKV65587 QUR65587 REN65587 ROJ65587 RYF65587 SIB65587 SRX65587 TBT65587 TLP65587 TVL65587 UFH65587 UPD65587 UYZ65587 VIV65587 VSR65587 WCN65587 WMJ65587 WWF65587 X131123 JT131123 TP131123 ADL131123 ANH131123 AXD131123 BGZ131123 BQV131123 CAR131123 CKN131123 CUJ131123 DEF131123 DOB131123 DXX131123 EHT131123 ERP131123 FBL131123 FLH131123 FVD131123 GEZ131123 GOV131123 GYR131123 HIN131123 HSJ131123 ICF131123 IMB131123 IVX131123 JFT131123 JPP131123 JZL131123 KJH131123 KTD131123 LCZ131123 LMV131123 LWR131123 MGN131123 MQJ131123 NAF131123 NKB131123 NTX131123 ODT131123 ONP131123 OXL131123 PHH131123 PRD131123 QAZ131123 QKV131123 QUR131123 REN131123 ROJ131123 RYF131123 SIB131123 SRX131123 TBT131123 TLP131123 TVL131123 UFH131123 UPD131123 UYZ131123 VIV131123 VSR131123 WCN131123 WMJ131123 WWF131123 X196659 JT196659 TP196659 ADL196659 ANH196659 AXD196659 BGZ196659 BQV196659 CAR196659 CKN196659 CUJ196659 DEF196659 DOB196659 DXX196659 EHT196659 ERP196659 FBL196659 FLH196659 FVD196659 GEZ196659 GOV196659 GYR196659 HIN196659 HSJ196659 ICF196659 IMB196659 IVX196659 JFT196659 JPP196659 JZL196659 KJH196659 KTD196659 LCZ196659 LMV196659 LWR196659 MGN196659 MQJ196659 NAF196659 NKB196659 NTX196659 ODT196659 ONP196659 OXL196659 PHH196659 PRD196659 QAZ196659 QKV196659 QUR196659 REN196659 ROJ196659 RYF196659 SIB196659 SRX196659 TBT196659 TLP196659 TVL196659 UFH196659 UPD196659 UYZ196659 VIV196659 VSR196659 WCN196659 WMJ196659 WWF196659 X262195 JT262195 TP262195 ADL262195 ANH262195 AXD262195 BGZ262195 BQV262195 CAR262195 CKN262195 CUJ262195 DEF262195 DOB262195 DXX262195 EHT262195 ERP262195 FBL262195 FLH262195 FVD262195 GEZ262195 GOV262195 GYR262195 HIN262195 HSJ262195 ICF262195 IMB262195 IVX262195 JFT262195 JPP262195 JZL262195 KJH262195 KTD262195 LCZ262195 LMV262195 LWR262195 MGN262195 MQJ262195 NAF262195 NKB262195 NTX262195 ODT262195 ONP262195 OXL262195 PHH262195 PRD262195 QAZ262195 QKV262195 QUR262195 REN262195 ROJ262195 RYF262195 SIB262195 SRX262195 TBT262195 TLP262195 TVL262195 UFH262195 UPD262195 UYZ262195 VIV262195 VSR262195 WCN262195 WMJ262195 WWF262195 X327731 JT327731 TP327731 ADL327731 ANH327731 AXD327731 BGZ327731 BQV327731 CAR327731 CKN327731 CUJ327731 DEF327731 DOB327731 DXX327731 EHT327731 ERP327731 FBL327731 FLH327731 FVD327731 GEZ327731 GOV327731 GYR327731 HIN327731 HSJ327731 ICF327731 IMB327731 IVX327731 JFT327731 JPP327731 JZL327731 KJH327731 KTD327731 LCZ327731 LMV327731 LWR327731 MGN327731 MQJ327731 NAF327731 NKB327731 NTX327731 ODT327731 ONP327731 OXL327731 PHH327731 PRD327731 QAZ327731 QKV327731 QUR327731 REN327731 ROJ327731 RYF327731 SIB327731 SRX327731 TBT327731 TLP327731 TVL327731 UFH327731 UPD327731 UYZ327731 VIV327731 VSR327731 WCN327731 WMJ327731 WWF327731 X393267 JT393267 TP393267 ADL393267 ANH393267 AXD393267 BGZ393267 BQV393267 CAR393267 CKN393267 CUJ393267 DEF393267 DOB393267 DXX393267 EHT393267 ERP393267 FBL393267 FLH393267 FVD393267 GEZ393267 GOV393267 GYR393267 HIN393267 HSJ393267 ICF393267 IMB393267 IVX393267 JFT393267 JPP393267 JZL393267 KJH393267 KTD393267 LCZ393267 LMV393267 LWR393267 MGN393267 MQJ393267 NAF393267 NKB393267 NTX393267 ODT393267 ONP393267 OXL393267 PHH393267 PRD393267 QAZ393267 QKV393267 QUR393267 REN393267 ROJ393267 RYF393267 SIB393267 SRX393267 TBT393267 TLP393267 TVL393267 UFH393267 UPD393267 UYZ393267 VIV393267 VSR393267 WCN393267 WMJ393267 WWF393267 X458803 JT458803 TP458803 ADL458803 ANH458803 AXD458803 BGZ458803 BQV458803 CAR458803 CKN458803 CUJ458803 DEF458803 DOB458803 DXX458803 EHT458803 ERP458803 FBL458803 FLH458803 FVD458803 GEZ458803 GOV458803 GYR458803 HIN458803 HSJ458803 ICF458803 IMB458803 IVX458803 JFT458803 JPP458803 JZL458803 KJH458803 KTD458803 LCZ458803 LMV458803 LWR458803 MGN458803 MQJ458803 NAF458803 NKB458803 NTX458803 ODT458803 ONP458803 OXL458803 PHH458803 PRD458803 QAZ458803 QKV458803 QUR458803 REN458803 ROJ458803 RYF458803 SIB458803 SRX458803 TBT458803 TLP458803 TVL458803 UFH458803 UPD458803 UYZ458803 VIV458803 VSR458803 WCN458803 WMJ458803 WWF458803 X524339 JT524339 TP524339 ADL524339 ANH524339 AXD524339 BGZ524339 BQV524339 CAR524339 CKN524339 CUJ524339 DEF524339 DOB524339 DXX524339 EHT524339 ERP524339 FBL524339 FLH524339 FVD524339 GEZ524339 GOV524339 GYR524339 HIN524339 HSJ524339 ICF524339 IMB524339 IVX524339 JFT524339 JPP524339 JZL524339 KJH524339 KTD524339 LCZ524339 LMV524339 LWR524339 MGN524339 MQJ524339 NAF524339 NKB524339 NTX524339 ODT524339 ONP524339 OXL524339 PHH524339 PRD524339 QAZ524339 QKV524339 QUR524339 REN524339 ROJ524339 RYF524339 SIB524339 SRX524339 TBT524339 TLP524339 TVL524339 UFH524339 UPD524339 UYZ524339 VIV524339 VSR524339 WCN524339 WMJ524339 WWF524339 X589875 JT589875 TP589875 ADL589875 ANH589875 AXD589875 BGZ589875 BQV589875 CAR589875 CKN589875 CUJ589875 DEF589875 DOB589875 DXX589875 EHT589875 ERP589875 FBL589875 FLH589875 FVD589875 GEZ589875 GOV589875 GYR589875 HIN589875 HSJ589875 ICF589875 IMB589875 IVX589875 JFT589875 JPP589875 JZL589875 KJH589875 KTD589875 LCZ589875 LMV589875 LWR589875 MGN589875 MQJ589875 NAF589875 NKB589875 NTX589875 ODT589875 ONP589875 OXL589875 PHH589875 PRD589875 QAZ589875 QKV589875 QUR589875 REN589875 ROJ589875 RYF589875 SIB589875 SRX589875 TBT589875 TLP589875 TVL589875 UFH589875 UPD589875 UYZ589875 VIV589875 VSR589875 WCN589875 WMJ589875 WWF589875 X655411 JT655411 TP655411 ADL655411 ANH655411 AXD655411 BGZ655411 BQV655411 CAR655411 CKN655411 CUJ655411 DEF655411 DOB655411 DXX655411 EHT655411 ERP655411 FBL655411 FLH655411 FVD655411 GEZ655411 GOV655411 GYR655411 HIN655411 HSJ655411 ICF655411 IMB655411 IVX655411 JFT655411 JPP655411 JZL655411 KJH655411 KTD655411 LCZ655411 LMV655411 LWR655411 MGN655411 MQJ655411 NAF655411 NKB655411 NTX655411 ODT655411 ONP655411 OXL655411 PHH655411 PRD655411 QAZ655411 QKV655411 QUR655411 REN655411 ROJ655411 RYF655411 SIB655411 SRX655411 TBT655411 TLP655411 TVL655411 UFH655411 UPD655411 UYZ655411 VIV655411 VSR655411 WCN655411 WMJ655411 WWF655411 X720947 JT720947 TP720947 ADL720947 ANH720947 AXD720947 BGZ720947 BQV720947 CAR720947 CKN720947 CUJ720947 DEF720947 DOB720947 DXX720947 EHT720947 ERP720947 FBL720947 FLH720947 FVD720947 GEZ720947 GOV720947 GYR720947 HIN720947 HSJ720947 ICF720947 IMB720947 IVX720947 JFT720947 JPP720947 JZL720947 KJH720947 KTD720947 LCZ720947 LMV720947 LWR720947 MGN720947 MQJ720947 NAF720947 NKB720947 NTX720947 ODT720947 ONP720947 OXL720947 PHH720947 PRD720947 QAZ720947 QKV720947 QUR720947 REN720947 ROJ720947 RYF720947 SIB720947 SRX720947 TBT720947 TLP720947 TVL720947 UFH720947 UPD720947 UYZ720947 VIV720947 VSR720947 WCN720947 WMJ720947 WWF720947 X786483 JT786483 TP786483 ADL786483 ANH786483 AXD786483 BGZ786483 BQV786483 CAR786483 CKN786483 CUJ786483 DEF786483 DOB786483 DXX786483 EHT786483 ERP786483 FBL786483 FLH786483 FVD786483 GEZ786483 GOV786483 GYR786483 HIN786483 HSJ786483 ICF786483 IMB786483 IVX786483 JFT786483 JPP786483 JZL786483 KJH786483 KTD786483 LCZ786483 LMV786483 LWR786483 MGN786483 MQJ786483 NAF786483 NKB786483 NTX786483 ODT786483 ONP786483 OXL786483 PHH786483 PRD786483 QAZ786483 QKV786483 QUR786483 REN786483 ROJ786483 RYF786483 SIB786483 SRX786483 TBT786483 TLP786483 TVL786483 UFH786483 UPD786483 UYZ786483 VIV786483 VSR786483 WCN786483 WMJ786483 WWF786483 X852019 JT852019 TP852019 ADL852019 ANH852019 AXD852019 BGZ852019 BQV852019 CAR852019 CKN852019 CUJ852019 DEF852019 DOB852019 DXX852019 EHT852019 ERP852019 FBL852019 FLH852019 FVD852019 GEZ852019 GOV852019 GYR852019 HIN852019 HSJ852019 ICF852019 IMB852019 IVX852019 JFT852019 JPP852019 JZL852019 KJH852019 KTD852019 LCZ852019 LMV852019 LWR852019 MGN852019 MQJ852019 NAF852019 NKB852019 NTX852019 ODT852019 ONP852019 OXL852019 PHH852019 PRD852019 QAZ852019 QKV852019 QUR852019 REN852019 ROJ852019 RYF852019 SIB852019 SRX852019 TBT852019 TLP852019 TVL852019 UFH852019 UPD852019 UYZ852019 VIV852019 VSR852019 WCN852019 WMJ852019 WWF852019 X917555 JT917555 TP917555 ADL917555 ANH917555 AXD917555 BGZ917555 BQV917555 CAR917555 CKN917555 CUJ917555 DEF917555 DOB917555 DXX917555 EHT917555 ERP917555 FBL917555 FLH917555 FVD917555 GEZ917555 GOV917555 GYR917555 HIN917555 HSJ917555 ICF917555 IMB917555 IVX917555 JFT917555 JPP917555 JZL917555 KJH917555 KTD917555 LCZ917555 LMV917555 LWR917555 MGN917555 MQJ917555 NAF917555 NKB917555 NTX917555 ODT917555 ONP917555 OXL917555 PHH917555 PRD917555 QAZ917555 QKV917555 QUR917555 REN917555 ROJ917555 RYF917555 SIB917555 SRX917555 TBT917555 TLP917555 TVL917555 UFH917555 UPD917555 UYZ917555 VIV917555 VSR917555 WCN917555 WMJ917555 WWF917555 X983091 JT983091 TP983091 ADL983091 ANH983091 AXD983091 BGZ983091 BQV983091 CAR983091 CKN983091 CUJ983091 DEF983091 DOB983091 DXX983091 EHT983091 ERP983091 FBL983091 FLH983091 FVD983091 GEZ983091 GOV983091 GYR983091 HIN983091 HSJ983091 ICF983091 IMB983091 IVX983091 JFT983091 JPP983091 JZL983091 KJH983091 KTD983091 LCZ983091 LMV983091 LWR983091 MGN983091 MQJ983091 NAF983091 NKB983091 NTX983091 ODT983091 ONP983091 OXL983091 PHH983091 PRD983091 QAZ983091 QKV983091 QUR983091 REN983091 ROJ983091 RYF983091 SIB983091 SRX983091 TBT983091 TLP983091 TVL983091 UFH983091 UPD983091 UYZ983091 VIV983091 VSR983091 WCN983091 WMJ983091 WWF983091 AF10:AY11 KB10:KU11 TX10:UQ11 ADT10:AEM11 ANP10:AOI11 AXL10:AYE11 BHH10:BIA11 BRD10:BRW11 CAZ10:CBS11 CKV10:CLO11 CUR10:CVK11 DEN10:DFG11 DOJ10:DPC11 DYF10:DYY11 EIB10:EIU11 ERX10:ESQ11 FBT10:FCM11 FLP10:FMI11 FVL10:FWE11 GFH10:GGA11 GPD10:GPW11 GYZ10:GZS11 HIV10:HJO11 HSR10:HTK11 ICN10:IDG11 IMJ10:INC11 IWF10:IWY11 JGB10:JGU11 JPX10:JQQ11 JZT10:KAM11 KJP10:KKI11 KTL10:KUE11 LDH10:LEA11 LND10:LNW11 LWZ10:LXS11 MGV10:MHO11 MQR10:MRK11 NAN10:NBG11 NKJ10:NLC11 NUF10:NUY11 OEB10:OEU11 ONX10:OOQ11 OXT10:OYM11 PHP10:PII11 PRL10:PSE11 QBH10:QCA11 QLD10:QLW11 QUZ10:QVS11 REV10:RFO11 ROR10:RPK11 RYN10:RZG11 SIJ10:SJC11 SSF10:SSY11 TCB10:TCU11 TLX10:TMQ11 TVT10:TWM11 UFP10:UGI11 UPL10:UQE11 UZH10:VAA11 VJD10:VJW11 VSZ10:VTS11 WCV10:WDO11 WMR10:WNK11 WWN10:WXG11 AF65546:AY65547 KB65546:KU65547 TX65546:UQ65547 ADT65546:AEM65547 ANP65546:AOI65547 AXL65546:AYE65547 BHH65546:BIA65547 BRD65546:BRW65547 CAZ65546:CBS65547 CKV65546:CLO65547 CUR65546:CVK65547 DEN65546:DFG65547 DOJ65546:DPC65547 DYF65546:DYY65547 EIB65546:EIU65547 ERX65546:ESQ65547 FBT65546:FCM65547 FLP65546:FMI65547 FVL65546:FWE65547 GFH65546:GGA65547 GPD65546:GPW65547 GYZ65546:GZS65547 HIV65546:HJO65547 HSR65546:HTK65547 ICN65546:IDG65547 IMJ65546:INC65547 IWF65546:IWY65547 JGB65546:JGU65547 JPX65546:JQQ65547 JZT65546:KAM65547 KJP65546:KKI65547 KTL65546:KUE65547 LDH65546:LEA65547 LND65546:LNW65547 LWZ65546:LXS65547 MGV65546:MHO65547 MQR65546:MRK65547 NAN65546:NBG65547 NKJ65546:NLC65547 NUF65546:NUY65547 OEB65546:OEU65547 ONX65546:OOQ65547 OXT65546:OYM65547 PHP65546:PII65547 PRL65546:PSE65547 QBH65546:QCA65547 QLD65546:QLW65547 QUZ65546:QVS65547 REV65546:RFO65547 ROR65546:RPK65547 RYN65546:RZG65547 SIJ65546:SJC65547 SSF65546:SSY65547 TCB65546:TCU65547 TLX65546:TMQ65547 TVT65546:TWM65547 UFP65546:UGI65547 UPL65546:UQE65547 UZH65546:VAA65547 VJD65546:VJW65547 VSZ65546:VTS65547 WCV65546:WDO65547 WMR65546:WNK65547 WWN65546:WXG65547 AF131082:AY131083 KB131082:KU131083 TX131082:UQ131083 ADT131082:AEM131083 ANP131082:AOI131083 AXL131082:AYE131083 BHH131082:BIA131083 BRD131082:BRW131083 CAZ131082:CBS131083 CKV131082:CLO131083 CUR131082:CVK131083 DEN131082:DFG131083 DOJ131082:DPC131083 DYF131082:DYY131083 EIB131082:EIU131083 ERX131082:ESQ131083 FBT131082:FCM131083 FLP131082:FMI131083 FVL131082:FWE131083 GFH131082:GGA131083 GPD131082:GPW131083 GYZ131082:GZS131083 HIV131082:HJO131083 HSR131082:HTK131083 ICN131082:IDG131083 IMJ131082:INC131083 IWF131082:IWY131083 JGB131082:JGU131083 JPX131082:JQQ131083 JZT131082:KAM131083 KJP131082:KKI131083 KTL131082:KUE131083 LDH131082:LEA131083 LND131082:LNW131083 LWZ131082:LXS131083 MGV131082:MHO131083 MQR131082:MRK131083 NAN131082:NBG131083 NKJ131082:NLC131083 NUF131082:NUY131083 OEB131082:OEU131083 ONX131082:OOQ131083 OXT131082:OYM131083 PHP131082:PII131083 PRL131082:PSE131083 QBH131082:QCA131083 QLD131082:QLW131083 QUZ131082:QVS131083 REV131082:RFO131083 ROR131082:RPK131083 RYN131082:RZG131083 SIJ131082:SJC131083 SSF131082:SSY131083 TCB131082:TCU131083 TLX131082:TMQ131083 TVT131082:TWM131083 UFP131082:UGI131083 UPL131082:UQE131083 UZH131082:VAA131083 VJD131082:VJW131083 VSZ131082:VTS131083 WCV131082:WDO131083 WMR131082:WNK131083 WWN131082:WXG131083 AF196618:AY196619 KB196618:KU196619 TX196618:UQ196619 ADT196618:AEM196619 ANP196618:AOI196619 AXL196618:AYE196619 BHH196618:BIA196619 BRD196618:BRW196619 CAZ196618:CBS196619 CKV196618:CLO196619 CUR196618:CVK196619 DEN196618:DFG196619 DOJ196618:DPC196619 DYF196618:DYY196619 EIB196618:EIU196619 ERX196618:ESQ196619 FBT196618:FCM196619 FLP196618:FMI196619 FVL196618:FWE196619 GFH196618:GGA196619 GPD196618:GPW196619 GYZ196618:GZS196619 HIV196618:HJO196619 HSR196618:HTK196619 ICN196618:IDG196619 IMJ196618:INC196619 IWF196618:IWY196619 JGB196618:JGU196619 JPX196618:JQQ196619 JZT196618:KAM196619 KJP196618:KKI196619 KTL196618:KUE196619 LDH196618:LEA196619 LND196618:LNW196619 LWZ196618:LXS196619 MGV196618:MHO196619 MQR196618:MRK196619 NAN196618:NBG196619 NKJ196618:NLC196619 NUF196618:NUY196619 OEB196618:OEU196619 ONX196618:OOQ196619 OXT196618:OYM196619 PHP196618:PII196619 PRL196618:PSE196619 QBH196618:QCA196619 QLD196618:QLW196619 QUZ196618:QVS196619 REV196618:RFO196619 ROR196618:RPK196619 RYN196618:RZG196619 SIJ196618:SJC196619 SSF196618:SSY196619 TCB196618:TCU196619 TLX196618:TMQ196619 TVT196618:TWM196619 UFP196618:UGI196619 UPL196618:UQE196619 UZH196618:VAA196619 VJD196618:VJW196619 VSZ196618:VTS196619 WCV196618:WDO196619 WMR196618:WNK196619 WWN196618:WXG196619 AF262154:AY262155 KB262154:KU262155 TX262154:UQ262155 ADT262154:AEM262155 ANP262154:AOI262155 AXL262154:AYE262155 BHH262154:BIA262155 BRD262154:BRW262155 CAZ262154:CBS262155 CKV262154:CLO262155 CUR262154:CVK262155 DEN262154:DFG262155 DOJ262154:DPC262155 DYF262154:DYY262155 EIB262154:EIU262155 ERX262154:ESQ262155 FBT262154:FCM262155 FLP262154:FMI262155 FVL262154:FWE262155 GFH262154:GGA262155 GPD262154:GPW262155 GYZ262154:GZS262155 HIV262154:HJO262155 HSR262154:HTK262155 ICN262154:IDG262155 IMJ262154:INC262155 IWF262154:IWY262155 JGB262154:JGU262155 JPX262154:JQQ262155 JZT262154:KAM262155 KJP262154:KKI262155 KTL262154:KUE262155 LDH262154:LEA262155 LND262154:LNW262155 LWZ262154:LXS262155 MGV262154:MHO262155 MQR262154:MRK262155 NAN262154:NBG262155 NKJ262154:NLC262155 NUF262154:NUY262155 OEB262154:OEU262155 ONX262154:OOQ262155 OXT262154:OYM262155 PHP262154:PII262155 PRL262154:PSE262155 QBH262154:QCA262155 QLD262154:QLW262155 QUZ262154:QVS262155 REV262154:RFO262155 ROR262154:RPK262155 RYN262154:RZG262155 SIJ262154:SJC262155 SSF262154:SSY262155 TCB262154:TCU262155 TLX262154:TMQ262155 TVT262154:TWM262155 UFP262154:UGI262155 UPL262154:UQE262155 UZH262154:VAA262155 VJD262154:VJW262155 VSZ262154:VTS262155 WCV262154:WDO262155 WMR262154:WNK262155 WWN262154:WXG262155 AF327690:AY327691 KB327690:KU327691 TX327690:UQ327691 ADT327690:AEM327691 ANP327690:AOI327691 AXL327690:AYE327691 BHH327690:BIA327691 BRD327690:BRW327691 CAZ327690:CBS327691 CKV327690:CLO327691 CUR327690:CVK327691 DEN327690:DFG327691 DOJ327690:DPC327691 DYF327690:DYY327691 EIB327690:EIU327691 ERX327690:ESQ327691 FBT327690:FCM327691 FLP327690:FMI327691 FVL327690:FWE327691 GFH327690:GGA327691 GPD327690:GPW327691 GYZ327690:GZS327691 HIV327690:HJO327691 HSR327690:HTK327691 ICN327690:IDG327691 IMJ327690:INC327691 IWF327690:IWY327691 JGB327690:JGU327691 JPX327690:JQQ327691 JZT327690:KAM327691 KJP327690:KKI327691 KTL327690:KUE327691 LDH327690:LEA327691 LND327690:LNW327691 LWZ327690:LXS327691 MGV327690:MHO327691 MQR327690:MRK327691 NAN327690:NBG327691 NKJ327690:NLC327691 NUF327690:NUY327691 OEB327690:OEU327691 ONX327690:OOQ327691 OXT327690:OYM327691 PHP327690:PII327691 PRL327690:PSE327691 QBH327690:QCA327691 QLD327690:QLW327691 QUZ327690:QVS327691 REV327690:RFO327691 ROR327690:RPK327691 RYN327690:RZG327691 SIJ327690:SJC327691 SSF327690:SSY327691 TCB327690:TCU327691 TLX327690:TMQ327691 TVT327690:TWM327691 UFP327690:UGI327691 UPL327690:UQE327691 UZH327690:VAA327691 VJD327690:VJW327691 VSZ327690:VTS327691 WCV327690:WDO327691 WMR327690:WNK327691 WWN327690:WXG327691 AF393226:AY393227 KB393226:KU393227 TX393226:UQ393227 ADT393226:AEM393227 ANP393226:AOI393227 AXL393226:AYE393227 BHH393226:BIA393227 BRD393226:BRW393227 CAZ393226:CBS393227 CKV393226:CLO393227 CUR393226:CVK393227 DEN393226:DFG393227 DOJ393226:DPC393227 DYF393226:DYY393227 EIB393226:EIU393227 ERX393226:ESQ393227 FBT393226:FCM393227 FLP393226:FMI393227 FVL393226:FWE393227 GFH393226:GGA393227 GPD393226:GPW393227 GYZ393226:GZS393227 HIV393226:HJO393227 HSR393226:HTK393227 ICN393226:IDG393227 IMJ393226:INC393227 IWF393226:IWY393227 JGB393226:JGU393227 JPX393226:JQQ393227 JZT393226:KAM393227 KJP393226:KKI393227 KTL393226:KUE393227 LDH393226:LEA393227 LND393226:LNW393227 LWZ393226:LXS393227 MGV393226:MHO393227 MQR393226:MRK393227 NAN393226:NBG393227 NKJ393226:NLC393227 NUF393226:NUY393227 OEB393226:OEU393227 ONX393226:OOQ393227 OXT393226:OYM393227 PHP393226:PII393227 PRL393226:PSE393227 QBH393226:QCA393227 QLD393226:QLW393227 QUZ393226:QVS393227 REV393226:RFO393227 ROR393226:RPK393227 RYN393226:RZG393227 SIJ393226:SJC393227 SSF393226:SSY393227 TCB393226:TCU393227 TLX393226:TMQ393227 TVT393226:TWM393227 UFP393226:UGI393227 UPL393226:UQE393227 UZH393226:VAA393227 VJD393226:VJW393227 VSZ393226:VTS393227 WCV393226:WDO393227 WMR393226:WNK393227 WWN393226:WXG393227 AF458762:AY458763 KB458762:KU458763 TX458762:UQ458763 ADT458762:AEM458763 ANP458762:AOI458763 AXL458762:AYE458763 BHH458762:BIA458763 BRD458762:BRW458763 CAZ458762:CBS458763 CKV458762:CLO458763 CUR458762:CVK458763 DEN458762:DFG458763 DOJ458762:DPC458763 DYF458762:DYY458763 EIB458762:EIU458763 ERX458762:ESQ458763 FBT458762:FCM458763 FLP458762:FMI458763 FVL458762:FWE458763 GFH458762:GGA458763 GPD458762:GPW458763 GYZ458762:GZS458763 HIV458762:HJO458763 HSR458762:HTK458763 ICN458762:IDG458763 IMJ458762:INC458763 IWF458762:IWY458763 JGB458762:JGU458763 JPX458762:JQQ458763 JZT458762:KAM458763 KJP458762:KKI458763 KTL458762:KUE458763 LDH458762:LEA458763 LND458762:LNW458763 LWZ458762:LXS458763 MGV458762:MHO458763 MQR458762:MRK458763 NAN458762:NBG458763 NKJ458762:NLC458763 NUF458762:NUY458763 OEB458762:OEU458763 ONX458762:OOQ458763 OXT458762:OYM458763 PHP458762:PII458763 PRL458762:PSE458763 QBH458762:QCA458763 QLD458762:QLW458763 QUZ458762:QVS458763 REV458762:RFO458763 ROR458762:RPK458763 RYN458762:RZG458763 SIJ458762:SJC458763 SSF458762:SSY458763 TCB458762:TCU458763 TLX458762:TMQ458763 TVT458762:TWM458763 UFP458762:UGI458763 UPL458762:UQE458763 UZH458762:VAA458763 VJD458762:VJW458763 VSZ458762:VTS458763 WCV458762:WDO458763 WMR458762:WNK458763 WWN458762:WXG458763 AF524298:AY524299 KB524298:KU524299 TX524298:UQ524299 ADT524298:AEM524299 ANP524298:AOI524299 AXL524298:AYE524299 BHH524298:BIA524299 BRD524298:BRW524299 CAZ524298:CBS524299 CKV524298:CLO524299 CUR524298:CVK524299 DEN524298:DFG524299 DOJ524298:DPC524299 DYF524298:DYY524299 EIB524298:EIU524299 ERX524298:ESQ524299 FBT524298:FCM524299 FLP524298:FMI524299 FVL524298:FWE524299 GFH524298:GGA524299 GPD524298:GPW524299 GYZ524298:GZS524299 HIV524298:HJO524299 HSR524298:HTK524299 ICN524298:IDG524299 IMJ524298:INC524299 IWF524298:IWY524299 JGB524298:JGU524299 JPX524298:JQQ524299 JZT524298:KAM524299 KJP524298:KKI524299 KTL524298:KUE524299 LDH524298:LEA524299 LND524298:LNW524299 LWZ524298:LXS524299 MGV524298:MHO524299 MQR524298:MRK524299 NAN524298:NBG524299 NKJ524298:NLC524299 NUF524298:NUY524299 OEB524298:OEU524299 ONX524298:OOQ524299 OXT524298:OYM524299 PHP524298:PII524299 PRL524298:PSE524299 QBH524298:QCA524299 QLD524298:QLW524299 QUZ524298:QVS524299 REV524298:RFO524299 ROR524298:RPK524299 RYN524298:RZG524299 SIJ524298:SJC524299 SSF524298:SSY524299 TCB524298:TCU524299 TLX524298:TMQ524299 TVT524298:TWM524299 UFP524298:UGI524299 UPL524298:UQE524299 UZH524298:VAA524299 VJD524298:VJW524299 VSZ524298:VTS524299 WCV524298:WDO524299 WMR524298:WNK524299 WWN524298:WXG524299 AF589834:AY589835 KB589834:KU589835 TX589834:UQ589835 ADT589834:AEM589835 ANP589834:AOI589835 AXL589834:AYE589835 BHH589834:BIA589835 BRD589834:BRW589835 CAZ589834:CBS589835 CKV589834:CLO589835 CUR589834:CVK589835 DEN589834:DFG589835 DOJ589834:DPC589835 DYF589834:DYY589835 EIB589834:EIU589835 ERX589834:ESQ589835 FBT589834:FCM589835 FLP589834:FMI589835 FVL589834:FWE589835 GFH589834:GGA589835 GPD589834:GPW589835 GYZ589834:GZS589835 HIV589834:HJO589835 HSR589834:HTK589835 ICN589834:IDG589835 IMJ589834:INC589835 IWF589834:IWY589835 JGB589834:JGU589835 JPX589834:JQQ589835 JZT589834:KAM589835 KJP589834:KKI589835 KTL589834:KUE589835 LDH589834:LEA589835 LND589834:LNW589835 LWZ589834:LXS589835 MGV589834:MHO589835 MQR589834:MRK589835 NAN589834:NBG589835 NKJ589834:NLC589835 NUF589834:NUY589835 OEB589834:OEU589835 ONX589834:OOQ589835 OXT589834:OYM589835 PHP589834:PII589835 PRL589834:PSE589835 QBH589834:QCA589835 QLD589834:QLW589835 QUZ589834:QVS589835 REV589834:RFO589835 ROR589834:RPK589835 RYN589834:RZG589835 SIJ589834:SJC589835 SSF589834:SSY589835 TCB589834:TCU589835 TLX589834:TMQ589835 TVT589834:TWM589835 UFP589834:UGI589835 UPL589834:UQE589835 UZH589834:VAA589835 VJD589834:VJW589835 VSZ589834:VTS589835 WCV589834:WDO589835 WMR589834:WNK589835 WWN589834:WXG589835 AF655370:AY655371 KB655370:KU655371 TX655370:UQ655371 ADT655370:AEM655371 ANP655370:AOI655371 AXL655370:AYE655371 BHH655370:BIA655371 BRD655370:BRW655371 CAZ655370:CBS655371 CKV655370:CLO655371 CUR655370:CVK655371 DEN655370:DFG655371 DOJ655370:DPC655371 DYF655370:DYY655371 EIB655370:EIU655371 ERX655370:ESQ655371 FBT655370:FCM655371 FLP655370:FMI655371 FVL655370:FWE655371 GFH655370:GGA655371 GPD655370:GPW655371 GYZ655370:GZS655371 HIV655370:HJO655371 HSR655370:HTK655371 ICN655370:IDG655371 IMJ655370:INC655371 IWF655370:IWY655371 JGB655370:JGU655371 JPX655370:JQQ655371 JZT655370:KAM655371 KJP655370:KKI655371 KTL655370:KUE655371 LDH655370:LEA655371 LND655370:LNW655371 LWZ655370:LXS655371 MGV655370:MHO655371 MQR655370:MRK655371 NAN655370:NBG655371 NKJ655370:NLC655371 NUF655370:NUY655371 OEB655370:OEU655371 ONX655370:OOQ655371 OXT655370:OYM655371 PHP655370:PII655371 PRL655370:PSE655371 QBH655370:QCA655371 QLD655370:QLW655371 QUZ655370:QVS655371 REV655370:RFO655371 ROR655370:RPK655371 RYN655370:RZG655371 SIJ655370:SJC655371 SSF655370:SSY655371 TCB655370:TCU655371 TLX655370:TMQ655371 TVT655370:TWM655371 UFP655370:UGI655371 UPL655370:UQE655371 UZH655370:VAA655371 VJD655370:VJW655371 VSZ655370:VTS655371 WCV655370:WDO655371 WMR655370:WNK655371 WWN655370:WXG655371 AF720906:AY720907 KB720906:KU720907 TX720906:UQ720907 ADT720906:AEM720907 ANP720906:AOI720907 AXL720906:AYE720907 BHH720906:BIA720907 BRD720906:BRW720907 CAZ720906:CBS720907 CKV720906:CLO720907 CUR720906:CVK720907 DEN720906:DFG720907 DOJ720906:DPC720907 DYF720906:DYY720907 EIB720906:EIU720907 ERX720906:ESQ720907 FBT720906:FCM720907 FLP720906:FMI720907 FVL720906:FWE720907 GFH720906:GGA720907 GPD720906:GPW720907 GYZ720906:GZS720907 HIV720906:HJO720907 HSR720906:HTK720907 ICN720906:IDG720907 IMJ720906:INC720907 IWF720906:IWY720907 JGB720906:JGU720907 JPX720906:JQQ720907 JZT720906:KAM720907 KJP720906:KKI720907 KTL720906:KUE720907 LDH720906:LEA720907 LND720906:LNW720907 LWZ720906:LXS720907 MGV720906:MHO720907 MQR720906:MRK720907 NAN720906:NBG720907 NKJ720906:NLC720907 NUF720906:NUY720907 OEB720906:OEU720907 ONX720906:OOQ720907 OXT720906:OYM720907 PHP720906:PII720907 PRL720906:PSE720907 QBH720906:QCA720907 QLD720906:QLW720907 QUZ720906:QVS720907 REV720906:RFO720907 ROR720906:RPK720907 RYN720906:RZG720907 SIJ720906:SJC720907 SSF720906:SSY720907 TCB720906:TCU720907 TLX720906:TMQ720907 TVT720906:TWM720907 UFP720906:UGI720907 UPL720906:UQE720907 UZH720906:VAA720907 VJD720906:VJW720907 VSZ720906:VTS720907 WCV720906:WDO720907 WMR720906:WNK720907 WWN720906:WXG720907 AF786442:AY786443 KB786442:KU786443 TX786442:UQ786443 ADT786442:AEM786443 ANP786442:AOI786443 AXL786442:AYE786443 BHH786442:BIA786443 BRD786442:BRW786443 CAZ786442:CBS786443 CKV786442:CLO786443 CUR786442:CVK786443 DEN786442:DFG786443 DOJ786442:DPC786443 DYF786442:DYY786443 EIB786442:EIU786443 ERX786442:ESQ786443 FBT786442:FCM786443 FLP786442:FMI786443 FVL786442:FWE786443 GFH786442:GGA786443 GPD786442:GPW786443 GYZ786442:GZS786443 HIV786442:HJO786443 HSR786442:HTK786443 ICN786442:IDG786443 IMJ786442:INC786443 IWF786442:IWY786443 JGB786442:JGU786443 JPX786442:JQQ786443 JZT786442:KAM786443 KJP786442:KKI786443 KTL786442:KUE786443 LDH786442:LEA786443 LND786442:LNW786443 LWZ786442:LXS786443 MGV786442:MHO786443 MQR786442:MRK786443 NAN786442:NBG786443 NKJ786442:NLC786443 NUF786442:NUY786443 OEB786442:OEU786443 ONX786442:OOQ786443 OXT786442:OYM786443 PHP786442:PII786443 PRL786442:PSE786443 QBH786442:QCA786443 QLD786442:QLW786443 QUZ786442:QVS786443 REV786442:RFO786443 ROR786442:RPK786443 RYN786442:RZG786443 SIJ786442:SJC786443 SSF786442:SSY786443 TCB786442:TCU786443 TLX786442:TMQ786443 TVT786442:TWM786443 UFP786442:UGI786443 UPL786442:UQE786443 UZH786442:VAA786443 VJD786442:VJW786443 VSZ786442:VTS786443 WCV786442:WDO786443 WMR786442:WNK786443 WWN786442:WXG786443 AF851978:AY851979 KB851978:KU851979 TX851978:UQ851979 ADT851978:AEM851979 ANP851978:AOI851979 AXL851978:AYE851979 BHH851978:BIA851979 BRD851978:BRW851979 CAZ851978:CBS851979 CKV851978:CLO851979 CUR851978:CVK851979 DEN851978:DFG851979 DOJ851978:DPC851979 DYF851978:DYY851979 EIB851978:EIU851979 ERX851978:ESQ851979 FBT851978:FCM851979 FLP851978:FMI851979 FVL851978:FWE851979 GFH851978:GGA851979 GPD851978:GPW851979 GYZ851978:GZS851979 HIV851978:HJO851979 HSR851978:HTK851979 ICN851978:IDG851979 IMJ851978:INC851979 IWF851978:IWY851979 JGB851978:JGU851979 JPX851978:JQQ851979 JZT851978:KAM851979 KJP851978:KKI851979 KTL851978:KUE851979 LDH851978:LEA851979 LND851978:LNW851979 LWZ851978:LXS851979 MGV851978:MHO851979 MQR851978:MRK851979 NAN851978:NBG851979 NKJ851978:NLC851979 NUF851978:NUY851979 OEB851978:OEU851979 ONX851978:OOQ851979 OXT851978:OYM851979 PHP851978:PII851979 PRL851978:PSE851979 QBH851978:QCA851979 QLD851978:QLW851979 QUZ851978:QVS851979 REV851978:RFO851979 ROR851978:RPK851979 RYN851978:RZG851979 SIJ851978:SJC851979 SSF851978:SSY851979 TCB851978:TCU851979 TLX851978:TMQ851979 TVT851978:TWM851979 UFP851978:UGI851979 UPL851978:UQE851979 UZH851978:VAA851979 VJD851978:VJW851979 VSZ851978:VTS851979 WCV851978:WDO851979 WMR851978:WNK851979 WWN851978:WXG851979 AF917514:AY917515 KB917514:KU917515 TX917514:UQ917515 ADT917514:AEM917515 ANP917514:AOI917515 AXL917514:AYE917515 BHH917514:BIA917515 BRD917514:BRW917515 CAZ917514:CBS917515 CKV917514:CLO917515 CUR917514:CVK917515 DEN917514:DFG917515 DOJ917514:DPC917515 DYF917514:DYY917515 EIB917514:EIU917515 ERX917514:ESQ917515 FBT917514:FCM917515 FLP917514:FMI917515 FVL917514:FWE917515 GFH917514:GGA917515 GPD917514:GPW917515 GYZ917514:GZS917515 HIV917514:HJO917515 HSR917514:HTK917515 ICN917514:IDG917515 IMJ917514:INC917515 IWF917514:IWY917515 JGB917514:JGU917515 JPX917514:JQQ917515 JZT917514:KAM917515 KJP917514:KKI917515 KTL917514:KUE917515 LDH917514:LEA917515 LND917514:LNW917515 LWZ917514:LXS917515 MGV917514:MHO917515 MQR917514:MRK917515 NAN917514:NBG917515 NKJ917514:NLC917515 NUF917514:NUY917515 OEB917514:OEU917515 ONX917514:OOQ917515 OXT917514:OYM917515 PHP917514:PII917515 PRL917514:PSE917515 QBH917514:QCA917515 QLD917514:QLW917515 QUZ917514:QVS917515 REV917514:RFO917515 ROR917514:RPK917515 RYN917514:RZG917515 SIJ917514:SJC917515 SSF917514:SSY917515 TCB917514:TCU917515 TLX917514:TMQ917515 TVT917514:TWM917515 UFP917514:UGI917515 UPL917514:UQE917515 UZH917514:VAA917515 VJD917514:VJW917515 VSZ917514:VTS917515 WCV917514:WDO917515 WMR917514:WNK917515 WWN917514:WXG917515 AF983050:AY983051 KB983050:KU983051 TX983050:UQ983051 ADT983050:AEM983051 ANP983050:AOI983051 AXL983050:AYE983051 BHH983050:BIA983051 BRD983050:BRW983051 CAZ983050:CBS983051 CKV983050:CLO983051 CUR983050:CVK983051 DEN983050:DFG983051 DOJ983050:DPC983051 DYF983050:DYY983051 EIB983050:EIU983051 ERX983050:ESQ983051 FBT983050:FCM983051 FLP983050:FMI983051 FVL983050:FWE983051 GFH983050:GGA983051 GPD983050:GPW983051 GYZ983050:GZS983051 HIV983050:HJO983051 HSR983050:HTK983051 ICN983050:IDG983051 IMJ983050:INC983051 IWF983050:IWY983051 JGB983050:JGU983051 JPX983050:JQQ983051 JZT983050:KAM983051 KJP983050:KKI983051 KTL983050:KUE983051 LDH983050:LEA983051 LND983050:LNW983051 LWZ983050:LXS983051 MGV983050:MHO983051 MQR983050:MRK983051 NAN983050:NBG983051 NKJ983050:NLC983051 NUF983050:NUY983051 OEB983050:OEU983051 ONX983050:OOQ983051 OXT983050:OYM983051 PHP983050:PII983051 PRL983050:PSE983051 QBH983050:QCA983051 QLD983050:QLW983051 QUZ983050:QVS983051 REV983050:RFO983051 ROR983050:RPK983051 RYN983050:RZG983051 SIJ983050:SJC983051 SSF983050:SSY983051 TCB983050:TCU983051 TLX983050:TMQ983051 TVT983050:TWM983051 UFP983050:UGI983051 UPL983050:UQE983051 UZH983050:VAA983051 VJD983050:VJW983051 VSZ983050:VTS983051 WCV983050:WDO983051 WMR983050:WNK983051 WWN983050:WXG983051 AT2:AU4 KP2:KQ4 UL2:UM4 AEH2:AEI4 AOD2:AOE4 AXZ2:AYA4 BHV2:BHW4 BRR2:BRS4 CBN2:CBO4 CLJ2:CLK4 CVF2:CVG4 DFB2:DFC4 DOX2:DOY4 DYT2:DYU4 EIP2:EIQ4 ESL2:ESM4 FCH2:FCI4 FMD2:FME4 FVZ2:FWA4 GFV2:GFW4 GPR2:GPS4 GZN2:GZO4 HJJ2:HJK4 HTF2:HTG4 IDB2:IDC4 IMX2:IMY4 IWT2:IWU4 JGP2:JGQ4 JQL2:JQM4 KAH2:KAI4 KKD2:KKE4 KTZ2:KUA4 LDV2:LDW4 LNR2:LNS4 LXN2:LXO4 MHJ2:MHK4 MRF2:MRG4 NBB2:NBC4 NKX2:NKY4 NUT2:NUU4 OEP2:OEQ4 OOL2:OOM4 OYH2:OYI4 PID2:PIE4 PRZ2:PSA4 QBV2:QBW4 QLR2:QLS4 QVN2:QVO4 RFJ2:RFK4 RPF2:RPG4 RZB2:RZC4 SIX2:SIY4 SST2:SSU4 TCP2:TCQ4 TML2:TMM4 TWH2:TWI4 UGD2:UGE4 UPZ2:UQA4 UZV2:UZW4 VJR2:VJS4 VTN2:VTO4 WDJ2:WDK4 WNF2:WNG4 WXB2:WXC4 AT65538:AU65540 KP65538:KQ65540 UL65538:UM65540 AEH65538:AEI65540 AOD65538:AOE65540 AXZ65538:AYA65540 BHV65538:BHW65540 BRR65538:BRS65540 CBN65538:CBO65540 CLJ65538:CLK65540 CVF65538:CVG65540 DFB65538:DFC65540 DOX65538:DOY65540 DYT65538:DYU65540 EIP65538:EIQ65540 ESL65538:ESM65540 FCH65538:FCI65540 FMD65538:FME65540 FVZ65538:FWA65540 GFV65538:GFW65540 GPR65538:GPS65540 GZN65538:GZO65540 HJJ65538:HJK65540 HTF65538:HTG65540 IDB65538:IDC65540 IMX65538:IMY65540 IWT65538:IWU65540 JGP65538:JGQ65540 JQL65538:JQM65540 KAH65538:KAI65540 KKD65538:KKE65540 KTZ65538:KUA65540 LDV65538:LDW65540 LNR65538:LNS65540 LXN65538:LXO65540 MHJ65538:MHK65540 MRF65538:MRG65540 NBB65538:NBC65540 NKX65538:NKY65540 NUT65538:NUU65540 OEP65538:OEQ65540 OOL65538:OOM65540 OYH65538:OYI65540 PID65538:PIE65540 PRZ65538:PSA65540 QBV65538:QBW65540 QLR65538:QLS65540 QVN65538:QVO65540 RFJ65538:RFK65540 RPF65538:RPG65540 RZB65538:RZC65540 SIX65538:SIY65540 SST65538:SSU65540 TCP65538:TCQ65540 TML65538:TMM65540 TWH65538:TWI65540 UGD65538:UGE65540 UPZ65538:UQA65540 UZV65538:UZW65540 VJR65538:VJS65540 VTN65538:VTO65540 WDJ65538:WDK65540 WNF65538:WNG65540 WXB65538:WXC65540 AT131074:AU131076 KP131074:KQ131076 UL131074:UM131076 AEH131074:AEI131076 AOD131074:AOE131076 AXZ131074:AYA131076 BHV131074:BHW131076 BRR131074:BRS131076 CBN131074:CBO131076 CLJ131074:CLK131076 CVF131074:CVG131076 DFB131074:DFC131076 DOX131074:DOY131076 DYT131074:DYU131076 EIP131074:EIQ131076 ESL131074:ESM131076 FCH131074:FCI131076 FMD131074:FME131076 FVZ131074:FWA131076 GFV131074:GFW131076 GPR131074:GPS131076 GZN131074:GZO131076 HJJ131074:HJK131076 HTF131074:HTG131076 IDB131074:IDC131076 IMX131074:IMY131076 IWT131074:IWU131076 JGP131074:JGQ131076 JQL131074:JQM131076 KAH131074:KAI131076 KKD131074:KKE131076 KTZ131074:KUA131076 LDV131074:LDW131076 LNR131074:LNS131076 LXN131074:LXO131076 MHJ131074:MHK131076 MRF131074:MRG131076 NBB131074:NBC131076 NKX131074:NKY131076 NUT131074:NUU131076 OEP131074:OEQ131076 OOL131074:OOM131076 OYH131074:OYI131076 PID131074:PIE131076 PRZ131074:PSA131076 QBV131074:QBW131076 QLR131074:QLS131076 QVN131074:QVO131076 RFJ131074:RFK131076 RPF131074:RPG131076 RZB131074:RZC131076 SIX131074:SIY131076 SST131074:SSU131076 TCP131074:TCQ131076 TML131074:TMM131076 TWH131074:TWI131076 UGD131074:UGE131076 UPZ131074:UQA131076 UZV131074:UZW131076 VJR131074:VJS131076 VTN131074:VTO131076 WDJ131074:WDK131076 WNF131074:WNG131076 WXB131074:WXC131076 AT196610:AU196612 KP196610:KQ196612 UL196610:UM196612 AEH196610:AEI196612 AOD196610:AOE196612 AXZ196610:AYA196612 BHV196610:BHW196612 BRR196610:BRS196612 CBN196610:CBO196612 CLJ196610:CLK196612 CVF196610:CVG196612 DFB196610:DFC196612 DOX196610:DOY196612 DYT196610:DYU196612 EIP196610:EIQ196612 ESL196610:ESM196612 FCH196610:FCI196612 FMD196610:FME196612 FVZ196610:FWA196612 GFV196610:GFW196612 GPR196610:GPS196612 GZN196610:GZO196612 HJJ196610:HJK196612 HTF196610:HTG196612 IDB196610:IDC196612 IMX196610:IMY196612 IWT196610:IWU196612 JGP196610:JGQ196612 JQL196610:JQM196612 KAH196610:KAI196612 KKD196610:KKE196612 KTZ196610:KUA196612 LDV196610:LDW196612 LNR196610:LNS196612 LXN196610:LXO196612 MHJ196610:MHK196612 MRF196610:MRG196612 NBB196610:NBC196612 NKX196610:NKY196612 NUT196610:NUU196612 OEP196610:OEQ196612 OOL196610:OOM196612 OYH196610:OYI196612 PID196610:PIE196612 PRZ196610:PSA196612 QBV196610:QBW196612 QLR196610:QLS196612 QVN196610:QVO196612 RFJ196610:RFK196612 RPF196610:RPG196612 RZB196610:RZC196612 SIX196610:SIY196612 SST196610:SSU196612 TCP196610:TCQ196612 TML196610:TMM196612 TWH196610:TWI196612 UGD196610:UGE196612 UPZ196610:UQA196612 UZV196610:UZW196612 VJR196610:VJS196612 VTN196610:VTO196612 WDJ196610:WDK196612 WNF196610:WNG196612 WXB196610:WXC196612 AT262146:AU262148 KP262146:KQ262148 UL262146:UM262148 AEH262146:AEI262148 AOD262146:AOE262148 AXZ262146:AYA262148 BHV262146:BHW262148 BRR262146:BRS262148 CBN262146:CBO262148 CLJ262146:CLK262148 CVF262146:CVG262148 DFB262146:DFC262148 DOX262146:DOY262148 DYT262146:DYU262148 EIP262146:EIQ262148 ESL262146:ESM262148 FCH262146:FCI262148 FMD262146:FME262148 FVZ262146:FWA262148 GFV262146:GFW262148 GPR262146:GPS262148 GZN262146:GZO262148 HJJ262146:HJK262148 HTF262146:HTG262148 IDB262146:IDC262148 IMX262146:IMY262148 IWT262146:IWU262148 JGP262146:JGQ262148 JQL262146:JQM262148 KAH262146:KAI262148 KKD262146:KKE262148 KTZ262146:KUA262148 LDV262146:LDW262148 LNR262146:LNS262148 LXN262146:LXO262148 MHJ262146:MHK262148 MRF262146:MRG262148 NBB262146:NBC262148 NKX262146:NKY262148 NUT262146:NUU262148 OEP262146:OEQ262148 OOL262146:OOM262148 OYH262146:OYI262148 PID262146:PIE262148 PRZ262146:PSA262148 QBV262146:QBW262148 QLR262146:QLS262148 QVN262146:QVO262148 RFJ262146:RFK262148 RPF262146:RPG262148 RZB262146:RZC262148 SIX262146:SIY262148 SST262146:SSU262148 TCP262146:TCQ262148 TML262146:TMM262148 TWH262146:TWI262148 UGD262146:UGE262148 UPZ262146:UQA262148 UZV262146:UZW262148 VJR262146:VJS262148 VTN262146:VTO262148 WDJ262146:WDK262148 WNF262146:WNG262148 WXB262146:WXC262148 AT327682:AU327684 KP327682:KQ327684 UL327682:UM327684 AEH327682:AEI327684 AOD327682:AOE327684 AXZ327682:AYA327684 BHV327682:BHW327684 BRR327682:BRS327684 CBN327682:CBO327684 CLJ327682:CLK327684 CVF327682:CVG327684 DFB327682:DFC327684 DOX327682:DOY327684 DYT327682:DYU327684 EIP327682:EIQ327684 ESL327682:ESM327684 FCH327682:FCI327684 FMD327682:FME327684 FVZ327682:FWA327684 GFV327682:GFW327684 GPR327682:GPS327684 GZN327682:GZO327684 HJJ327682:HJK327684 HTF327682:HTG327684 IDB327682:IDC327684 IMX327682:IMY327684 IWT327682:IWU327684 JGP327682:JGQ327684 JQL327682:JQM327684 KAH327682:KAI327684 KKD327682:KKE327684 KTZ327682:KUA327684 LDV327682:LDW327684 LNR327682:LNS327684 LXN327682:LXO327684 MHJ327682:MHK327684 MRF327682:MRG327684 NBB327682:NBC327684 NKX327682:NKY327684 NUT327682:NUU327684 OEP327682:OEQ327684 OOL327682:OOM327684 OYH327682:OYI327684 PID327682:PIE327684 PRZ327682:PSA327684 QBV327682:QBW327684 QLR327682:QLS327684 QVN327682:QVO327684 RFJ327682:RFK327684 RPF327682:RPG327684 RZB327682:RZC327684 SIX327682:SIY327684 SST327682:SSU327684 TCP327682:TCQ327684 TML327682:TMM327684 TWH327682:TWI327684 UGD327682:UGE327684 UPZ327682:UQA327684 UZV327682:UZW327684 VJR327682:VJS327684 VTN327682:VTO327684 WDJ327682:WDK327684 WNF327682:WNG327684 WXB327682:WXC327684 AT393218:AU393220 KP393218:KQ393220 UL393218:UM393220 AEH393218:AEI393220 AOD393218:AOE393220 AXZ393218:AYA393220 BHV393218:BHW393220 BRR393218:BRS393220 CBN393218:CBO393220 CLJ393218:CLK393220 CVF393218:CVG393220 DFB393218:DFC393220 DOX393218:DOY393220 DYT393218:DYU393220 EIP393218:EIQ393220 ESL393218:ESM393220 FCH393218:FCI393220 FMD393218:FME393220 FVZ393218:FWA393220 GFV393218:GFW393220 GPR393218:GPS393220 GZN393218:GZO393220 HJJ393218:HJK393220 HTF393218:HTG393220 IDB393218:IDC393220 IMX393218:IMY393220 IWT393218:IWU393220 JGP393218:JGQ393220 JQL393218:JQM393220 KAH393218:KAI393220 KKD393218:KKE393220 KTZ393218:KUA393220 LDV393218:LDW393220 LNR393218:LNS393220 LXN393218:LXO393220 MHJ393218:MHK393220 MRF393218:MRG393220 NBB393218:NBC393220 NKX393218:NKY393220 NUT393218:NUU393220 OEP393218:OEQ393220 OOL393218:OOM393220 OYH393218:OYI393220 PID393218:PIE393220 PRZ393218:PSA393220 QBV393218:QBW393220 QLR393218:QLS393220 QVN393218:QVO393220 RFJ393218:RFK393220 RPF393218:RPG393220 RZB393218:RZC393220 SIX393218:SIY393220 SST393218:SSU393220 TCP393218:TCQ393220 TML393218:TMM393220 TWH393218:TWI393220 UGD393218:UGE393220 UPZ393218:UQA393220 UZV393218:UZW393220 VJR393218:VJS393220 VTN393218:VTO393220 WDJ393218:WDK393220 WNF393218:WNG393220 WXB393218:WXC393220 AT458754:AU458756 KP458754:KQ458756 UL458754:UM458756 AEH458754:AEI458756 AOD458754:AOE458756 AXZ458754:AYA458756 BHV458754:BHW458756 BRR458754:BRS458756 CBN458754:CBO458756 CLJ458754:CLK458756 CVF458754:CVG458756 DFB458754:DFC458756 DOX458754:DOY458756 DYT458754:DYU458756 EIP458754:EIQ458756 ESL458754:ESM458756 FCH458754:FCI458756 FMD458754:FME458756 FVZ458754:FWA458756 GFV458754:GFW458756 GPR458754:GPS458756 GZN458754:GZO458756 HJJ458754:HJK458756 HTF458754:HTG458756 IDB458754:IDC458756 IMX458754:IMY458756 IWT458754:IWU458756 JGP458754:JGQ458756 JQL458754:JQM458756 KAH458754:KAI458756 KKD458754:KKE458756 KTZ458754:KUA458756 LDV458754:LDW458756 LNR458754:LNS458756 LXN458754:LXO458756 MHJ458754:MHK458756 MRF458754:MRG458756 NBB458754:NBC458756 NKX458754:NKY458756 NUT458754:NUU458756 OEP458754:OEQ458756 OOL458754:OOM458756 OYH458754:OYI458756 PID458754:PIE458756 PRZ458754:PSA458756 QBV458754:QBW458756 QLR458754:QLS458756 QVN458754:QVO458756 RFJ458754:RFK458756 RPF458754:RPG458756 RZB458754:RZC458756 SIX458754:SIY458756 SST458754:SSU458756 TCP458754:TCQ458756 TML458754:TMM458756 TWH458754:TWI458756 UGD458754:UGE458756 UPZ458754:UQA458756 UZV458754:UZW458756 VJR458754:VJS458756 VTN458754:VTO458756 WDJ458754:WDK458756 WNF458754:WNG458756 WXB458754:WXC458756 AT524290:AU524292 KP524290:KQ524292 UL524290:UM524292 AEH524290:AEI524292 AOD524290:AOE524292 AXZ524290:AYA524292 BHV524290:BHW524292 BRR524290:BRS524292 CBN524290:CBO524292 CLJ524290:CLK524292 CVF524290:CVG524292 DFB524290:DFC524292 DOX524290:DOY524292 DYT524290:DYU524292 EIP524290:EIQ524292 ESL524290:ESM524292 FCH524290:FCI524292 FMD524290:FME524292 FVZ524290:FWA524292 GFV524290:GFW524292 GPR524290:GPS524292 GZN524290:GZO524292 HJJ524290:HJK524292 HTF524290:HTG524292 IDB524290:IDC524292 IMX524290:IMY524292 IWT524290:IWU524292 JGP524290:JGQ524292 JQL524290:JQM524292 KAH524290:KAI524292 KKD524290:KKE524292 KTZ524290:KUA524292 LDV524290:LDW524292 LNR524290:LNS524292 LXN524290:LXO524292 MHJ524290:MHK524292 MRF524290:MRG524292 NBB524290:NBC524292 NKX524290:NKY524292 NUT524290:NUU524292 OEP524290:OEQ524292 OOL524290:OOM524292 OYH524290:OYI524292 PID524290:PIE524292 PRZ524290:PSA524292 QBV524290:QBW524292 QLR524290:QLS524292 QVN524290:QVO524292 RFJ524290:RFK524292 RPF524290:RPG524292 RZB524290:RZC524292 SIX524290:SIY524292 SST524290:SSU524292 TCP524290:TCQ524292 TML524290:TMM524292 TWH524290:TWI524292 UGD524290:UGE524292 UPZ524290:UQA524292 UZV524290:UZW524292 VJR524290:VJS524292 VTN524290:VTO524292 WDJ524290:WDK524292 WNF524290:WNG524292 WXB524290:WXC524292 AT589826:AU589828 KP589826:KQ589828 UL589826:UM589828 AEH589826:AEI589828 AOD589826:AOE589828 AXZ589826:AYA589828 BHV589826:BHW589828 BRR589826:BRS589828 CBN589826:CBO589828 CLJ589826:CLK589828 CVF589826:CVG589828 DFB589826:DFC589828 DOX589826:DOY589828 DYT589826:DYU589828 EIP589826:EIQ589828 ESL589826:ESM589828 FCH589826:FCI589828 FMD589826:FME589828 FVZ589826:FWA589828 GFV589826:GFW589828 GPR589826:GPS589828 GZN589826:GZO589828 HJJ589826:HJK589828 HTF589826:HTG589828 IDB589826:IDC589828 IMX589826:IMY589828 IWT589826:IWU589828 JGP589826:JGQ589828 JQL589826:JQM589828 KAH589826:KAI589828 KKD589826:KKE589828 KTZ589826:KUA589828 LDV589826:LDW589828 LNR589826:LNS589828 LXN589826:LXO589828 MHJ589826:MHK589828 MRF589826:MRG589828 NBB589826:NBC589828 NKX589826:NKY589828 NUT589826:NUU589828 OEP589826:OEQ589828 OOL589826:OOM589828 OYH589826:OYI589828 PID589826:PIE589828 PRZ589826:PSA589828 QBV589826:QBW589828 QLR589826:QLS589828 QVN589826:QVO589828 RFJ589826:RFK589828 RPF589826:RPG589828 RZB589826:RZC589828 SIX589826:SIY589828 SST589826:SSU589828 TCP589826:TCQ589828 TML589826:TMM589828 TWH589826:TWI589828 UGD589826:UGE589828 UPZ589826:UQA589828 UZV589826:UZW589828 VJR589826:VJS589828 VTN589826:VTO589828 WDJ589826:WDK589828 WNF589826:WNG589828 WXB589826:WXC589828 AT655362:AU655364 KP655362:KQ655364 UL655362:UM655364 AEH655362:AEI655364 AOD655362:AOE655364 AXZ655362:AYA655364 BHV655362:BHW655364 BRR655362:BRS655364 CBN655362:CBO655364 CLJ655362:CLK655364 CVF655362:CVG655364 DFB655362:DFC655364 DOX655362:DOY655364 DYT655362:DYU655364 EIP655362:EIQ655364 ESL655362:ESM655364 FCH655362:FCI655364 FMD655362:FME655364 FVZ655362:FWA655364 GFV655362:GFW655364 GPR655362:GPS655364 GZN655362:GZO655364 HJJ655362:HJK655364 HTF655362:HTG655364 IDB655362:IDC655364 IMX655362:IMY655364 IWT655362:IWU655364 JGP655362:JGQ655364 JQL655362:JQM655364 KAH655362:KAI655364 KKD655362:KKE655364 KTZ655362:KUA655364 LDV655362:LDW655364 LNR655362:LNS655364 LXN655362:LXO655364 MHJ655362:MHK655364 MRF655362:MRG655364 NBB655362:NBC655364 NKX655362:NKY655364 NUT655362:NUU655364 OEP655362:OEQ655364 OOL655362:OOM655364 OYH655362:OYI655364 PID655362:PIE655364 PRZ655362:PSA655364 QBV655362:QBW655364 QLR655362:QLS655364 QVN655362:QVO655364 RFJ655362:RFK655364 RPF655362:RPG655364 RZB655362:RZC655364 SIX655362:SIY655364 SST655362:SSU655364 TCP655362:TCQ655364 TML655362:TMM655364 TWH655362:TWI655364 UGD655362:UGE655364 UPZ655362:UQA655364 UZV655362:UZW655364 VJR655362:VJS655364 VTN655362:VTO655364 WDJ655362:WDK655364 WNF655362:WNG655364 WXB655362:WXC655364 AT720898:AU720900 KP720898:KQ720900 UL720898:UM720900 AEH720898:AEI720900 AOD720898:AOE720900 AXZ720898:AYA720900 BHV720898:BHW720900 BRR720898:BRS720900 CBN720898:CBO720900 CLJ720898:CLK720900 CVF720898:CVG720900 DFB720898:DFC720900 DOX720898:DOY720900 DYT720898:DYU720900 EIP720898:EIQ720900 ESL720898:ESM720900 FCH720898:FCI720900 FMD720898:FME720900 FVZ720898:FWA720900 GFV720898:GFW720900 GPR720898:GPS720900 GZN720898:GZO720900 HJJ720898:HJK720900 HTF720898:HTG720900 IDB720898:IDC720900 IMX720898:IMY720900 IWT720898:IWU720900 JGP720898:JGQ720900 JQL720898:JQM720900 KAH720898:KAI720900 KKD720898:KKE720900 KTZ720898:KUA720900 LDV720898:LDW720900 LNR720898:LNS720900 LXN720898:LXO720900 MHJ720898:MHK720900 MRF720898:MRG720900 NBB720898:NBC720900 NKX720898:NKY720900 NUT720898:NUU720900 OEP720898:OEQ720900 OOL720898:OOM720900 OYH720898:OYI720900 PID720898:PIE720900 PRZ720898:PSA720900 QBV720898:QBW720900 QLR720898:QLS720900 QVN720898:QVO720900 RFJ720898:RFK720900 RPF720898:RPG720900 RZB720898:RZC720900 SIX720898:SIY720900 SST720898:SSU720900 TCP720898:TCQ720900 TML720898:TMM720900 TWH720898:TWI720900 UGD720898:UGE720900 UPZ720898:UQA720900 UZV720898:UZW720900 VJR720898:VJS720900 VTN720898:VTO720900 WDJ720898:WDK720900 WNF720898:WNG720900 WXB720898:WXC720900 AT786434:AU786436 KP786434:KQ786436 UL786434:UM786436 AEH786434:AEI786436 AOD786434:AOE786436 AXZ786434:AYA786436 BHV786434:BHW786436 BRR786434:BRS786436 CBN786434:CBO786436 CLJ786434:CLK786436 CVF786434:CVG786436 DFB786434:DFC786436 DOX786434:DOY786436 DYT786434:DYU786436 EIP786434:EIQ786436 ESL786434:ESM786436 FCH786434:FCI786436 FMD786434:FME786436 FVZ786434:FWA786436 GFV786434:GFW786436 GPR786434:GPS786436 GZN786434:GZO786436 HJJ786434:HJK786436 HTF786434:HTG786436 IDB786434:IDC786436 IMX786434:IMY786436 IWT786434:IWU786436 JGP786434:JGQ786436 JQL786434:JQM786436 KAH786434:KAI786436 KKD786434:KKE786436 KTZ786434:KUA786436 LDV786434:LDW786436 LNR786434:LNS786436 LXN786434:LXO786436 MHJ786434:MHK786436 MRF786434:MRG786436 NBB786434:NBC786436 NKX786434:NKY786436 NUT786434:NUU786436 OEP786434:OEQ786436 OOL786434:OOM786436 OYH786434:OYI786436 PID786434:PIE786436 PRZ786434:PSA786436 QBV786434:QBW786436 QLR786434:QLS786436 QVN786434:QVO786436 RFJ786434:RFK786436 RPF786434:RPG786436 RZB786434:RZC786436 SIX786434:SIY786436 SST786434:SSU786436 TCP786434:TCQ786436 TML786434:TMM786436 TWH786434:TWI786436 UGD786434:UGE786436 UPZ786434:UQA786436 UZV786434:UZW786436 VJR786434:VJS786436 VTN786434:VTO786436 WDJ786434:WDK786436 WNF786434:WNG786436 WXB786434:WXC786436 AT851970:AU851972 KP851970:KQ851972 UL851970:UM851972 AEH851970:AEI851972 AOD851970:AOE851972 AXZ851970:AYA851972 BHV851970:BHW851972 BRR851970:BRS851972 CBN851970:CBO851972 CLJ851970:CLK851972 CVF851970:CVG851972 DFB851970:DFC851972 DOX851970:DOY851972 DYT851970:DYU851972 EIP851970:EIQ851972 ESL851970:ESM851972 FCH851970:FCI851972 FMD851970:FME851972 FVZ851970:FWA851972 GFV851970:GFW851972 GPR851970:GPS851972 GZN851970:GZO851972 HJJ851970:HJK851972 HTF851970:HTG851972 IDB851970:IDC851972 IMX851970:IMY851972 IWT851970:IWU851972 JGP851970:JGQ851972 JQL851970:JQM851972 KAH851970:KAI851972 KKD851970:KKE851972 KTZ851970:KUA851972 LDV851970:LDW851972 LNR851970:LNS851972 LXN851970:LXO851972 MHJ851970:MHK851972 MRF851970:MRG851972 NBB851970:NBC851972 NKX851970:NKY851972 NUT851970:NUU851972 OEP851970:OEQ851972 OOL851970:OOM851972 OYH851970:OYI851972 PID851970:PIE851972 PRZ851970:PSA851972 QBV851970:QBW851972 QLR851970:QLS851972 QVN851970:QVO851972 RFJ851970:RFK851972 RPF851970:RPG851972 RZB851970:RZC851972 SIX851970:SIY851972 SST851970:SSU851972 TCP851970:TCQ851972 TML851970:TMM851972 TWH851970:TWI851972 UGD851970:UGE851972 UPZ851970:UQA851972 UZV851970:UZW851972 VJR851970:VJS851972 VTN851970:VTO851972 WDJ851970:WDK851972 WNF851970:WNG851972 WXB851970:WXC851972 AT917506:AU917508 KP917506:KQ917508 UL917506:UM917508 AEH917506:AEI917508 AOD917506:AOE917508 AXZ917506:AYA917508 BHV917506:BHW917508 BRR917506:BRS917508 CBN917506:CBO917508 CLJ917506:CLK917508 CVF917506:CVG917508 DFB917506:DFC917508 DOX917506:DOY917508 DYT917506:DYU917508 EIP917506:EIQ917508 ESL917506:ESM917508 FCH917506:FCI917508 FMD917506:FME917508 FVZ917506:FWA917508 GFV917506:GFW917508 GPR917506:GPS917508 GZN917506:GZO917508 HJJ917506:HJK917508 HTF917506:HTG917508 IDB917506:IDC917508 IMX917506:IMY917508 IWT917506:IWU917508 JGP917506:JGQ917508 JQL917506:JQM917508 KAH917506:KAI917508 KKD917506:KKE917508 KTZ917506:KUA917508 LDV917506:LDW917508 LNR917506:LNS917508 LXN917506:LXO917508 MHJ917506:MHK917508 MRF917506:MRG917508 NBB917506:NBC917508 NKX917506:NKY917508 NUT917506:NUU917508 OEP917506:OEQ917508 OOL917506:OOM917508 OYH917506:OYI917508 PID917506:PIE917508 PRZ917506:PSA917508 QBV917506:QBW917508 QLR917506:QLS917508 QVN917506:QVO917508 RFJ917506:RFK917508 RPF917506:RPG917508 RZB917506:RZC917508 SIX917506:SIY917508 SST917506:SSU917508 TCP917506:TCQ917508 TML917506:TMM917508 TWH917506:TWI917508 UGD917506:UGE917508 UPZ917506:UQA917508 UZV917506:UZW917508 VJR917506:VJS917508 VTN917506:VTO917508 WDJ917506:WDK917508 WNF917506:WNG917508 WXB917506:WXC917508 AT983042:AU983044 KP983042:KQ983044 UL983042:UM983044 AEH983042:AEI983044 AOD983042:AOE983044 AXZ983042:AYA983044 BHV983042:BHW983044 BRR983042:BRS983044 CBN983042:CBO983044 CLJ983042:CLK983044 CVF983042:CVG983044 DFB983042:DFC983044 DOX983042:DOY983044 DYT983042:DYU983044 EIP983042:EIQ983044 ESL983042:ESM983044 FCH983042:FCI983044 FMD983042:FME983044 FVZ983042:FWA983044 GFV983042:GFW983044 GPR983042:GPS983044 GZN983042:GZO983044 HJJ983042:HJK983044 HTF983042:HTG983044 IDB983042:IDC983044 IMX983042:IMY983044 IWT983042:IWU983044 JGP983042:JGQ983044 JQL983042:JQM983044 KAH983042:KAI983044 KKD983042:KKE983044 KTZ983042:KUA983044 LDV983042:LDW983044 LNR983042:LNS983044 LXN983042:LXO983044 MHJ983042:MHK983044 MRF983042:MRG983044 NBB983042:NBC983044 NKX983042:NKY983044 NUT983042:NUU983044 OEP983042:OEQ983044 OOL983042:OOM983044 OYH983042:OYI983044 PID983042:PIE983044 PRZ983042:PSA983044 QBV983042:QBW983044 QLR983042:QLS983044 QVN983042:QVO983044 RFJ983042:RFK983044 RPF983042:RPG983044 RZB983042:RZC983044 SIX983042:SIY983044 SST983042:SSU983044 TCP983042:TCQ983044 TML983042:TMM983044 TWH983042:TWI983044 UGD983042:UGE983044 UPZ983042:UQA983044 UZV983042:UZW983044 VJR983042:VJS983044 VTN983042:VTO983044 WDJ983042:WDK983044 WNF983042:WNG983044 WXB983042:WXC983044 AI2:AP4 KE2:KL4 UA2:UH4 ADW2:AED4 ANS2:ANZ4 AXO2:AXV4 BHK2:BHR4 BRG2:BRN4 CBC2:CBJ4 CKY2:CLF4 CUU2:CVB4 DEQ2:DEX4 DOM2:DOT4 DYI2:DYP4 EIE2:EIL4 ESA2:ESH4 FBW2:FCD4 FLS2:FLZ4 FVO2:FVV4 GFK2:GFR4 GPG2:GPN4 GZC2:GZJ4 HIY2:HJF4 HSU2:HTB4 ICQ2:ICX4 IMM2:IMT4 IWI2:IWP4 JGE2:JGL4 JQA2:JQH4 JZW2:KAD4 KJS2:KJZ4 KTO2:KTV4 LDK2:LDR4 LNG2:LNN4 LXC2:LXJ4 MGY2:MHF4 MQU2:MRB4 NAQ2:NAX4 NKM2:NKT4 NUI2:NUP4 OEE2:OEL4 OOA2:OOH4 OXW2:OYD4 PHS2:PHZ4 PRO2:PRV4 QBK2:QBR4 QLG2:QLN4 QVC2:QVJ4 REY2:RFF4 ROU2:RPB4 RYQ2:RYX4 SIM2:SIT4 SSI2:SSP4 TCE2:TCL4 TMA2:TMH4 TVW2:TWD4 UFS2:UFZ4 UPO2:UPV4 UZK2:UZR4 VJG2:VJN4 VTC2:VTJ4 WCY2:WDF4 WMU2:WNB4 WWQ2:WWX4 AI65538:AP65540 KE65538:KL65540 UA65538:UH65540 ADW65538:AED65540 ANS65538:ANZ65540 AXO65538:AXV65540 BHK65538:BHR65540 BRG65538:BRN65540 CBC65538:CBJ65540 CKY65538:CLF65540 CUU65538:CVB65540 DEQ65538:DEX65540 DOM65538:DOT65540 DYI65538:DYP65540 EIE65538:EIL65540 ESA65538:ESH65540 FBW65538:FCD65540 FLS65538:FLZ65540 FVO65538:FVV65540 GFK65538:GFR65540 GPG65538:GPN65540 GZC65538:GZJ65540 HIY65538:HJF65540 HSU65538:HTB65540 ICQ65538:ICX65540 IMM65538:IMT65540 IWI65538:IWP65540 JGE65538:JGL65540 JQA65538:JQH65540 JZW65538:KAD65540 KJS65538:KJZ65540 KTO65538:KTV65540 LDK65538:LDR65540 LNG65538:LNN65540 LXC65538:LXJ65540 MGY65538:MHF65540 MQU65538:MRB65540 NAQ65538:NAX65540 NKM65538:NKT65540 NUI65538:NUP65540 OEE65538:OEL65540 OOA65538:OOH65540 OXW65538:OYD65540 PHS65538:PHZ65540 PRO65538:PRV65540 QBK65538:QBR65540 QLG65538:QLN65540 QVC65538:QVJ65540 REY65538:RFF65540 ROU65538:RPB65540 RYQ65538:RYX65540 SIM65538:SIT65540 SSI65538:SSP65540 TCE65538:TCL65540 TMA65538:TMH65540 TVW65538:TWD65540 UFS65538:UFZ65540 UPO65538:UPV65540 UZK65538:UZR65540 VJG65538:VJN65540 VTC65538:VTJ65540 WCY65538:WDF65540 WMU65538:WNB65540 WWQ65538:WWX65540 AI131074:AP131076 KE131074:KL131076 UA131074:UH131076 ADW131074:AED131076 ANS131074:ANZ131076 AXO131074:AXV131076 BHK131074:BHR131076 BRG131074:BRN131076 CBC131074:CBJ131076 CKY131074:CLF131076 CUU131074:CVB131076 DEQ131074:DEX131076 DOM131074:DOT131076 DYI131074:DYP131076 EIE131074:EIL131076 ESA131074:ESH131076 FBW131074:FCD131076 FLS131074:FLZ131076 FVO131074:FVV131076 GFK131074:GFR131076 GPG131074:GPN131076 GZC131074:GZJ131076 HIY131074:HJF131076 HSU131074:HTB131076 ICQ131074:ICX131076 IMM131074:IMT131076 IWI131074:IWP131076 JGE131074:JGL131076 JQA131074:JQH131076 JZW131074:KAD131076 KJS131074:KJZ131076 KTO131074:KTV131076 LDK131074:LDR131076 LNG131074:LNN131076 LXC131074:LXJ131076 MGY131074:MHF131076 MQU131074:MRB131076 NAQ131074:NAX131076 NKM131074:NKT131076 NUI131074:NUP131076 OEE131074:OEL131076 OOA131074:OOH131076 OXW131074:OYD131076 PHS131074:PHZ131076 PRO131074:PRV131076 QBK131074:QBR131076 QLG131074:QLN131076 QVC131074:QVJ131076 REY131074:RFF131076 ROU131074:RPB131076 RYQ131074:RYX131076 SIM131074:SIT131076 SSI131074:SSP131076 TCE131074:TCL131076 TMA131074:TMH131076 TVW131074:TWD131076 UFS131074:UFZ131076 UPO131074:UPV131076 UZK131074:UZR131076 VJG131074:VJN131076 VTC131074:VTJ131076 WCY131074:WDF131076 WMU131074:WNB131076 WWQ131074:WWX131076 AI196610:AP196612 KE196610:KL196612 UA196610:UH196612 ADW196610:AED196612 ANS196610:ANZ196612 AXO196610:AXV196612 BHK196610:BHR196612 BRG196610:BRN196612 CBC196610:CBJ196612 CKY196610:CLF196612 CUU196610:CVB196612 DEQ196610:DEX196612 DOM196610:DOT196612 DYI196610:DYP196612 EIE196610:EIL196612 ESA196610:ESH196612 FBW196610:FCD196612 FLS196610:FLZ196612 FVO196610:FVV196612 GFK196610:GFR196612 GPG196610:GPN196612 GZC196610:GZJ196612 HIY196610:HJF196612 HSU196610:HTB196612 ICQ196610:ICX196612 IMM196610:IMT196612 IWI196610:IWP196612 JGE196610:JGL196612 JQA196610:JQH196612 JZW196610:KAD196612 KJS196610:KJZ196612 KTO196610:KTV196612 LDK196610:LDR196612 LNG196610:LNN196612 LXC196610:LXJ196612 MGY196610:MHF196612 MQU196610:MRB196612 NAQ196610:NAX196612 NKM196610:NKT196612 NUI196610:NUP196612 OEE196610:OEL196612 OOA196610:OOH196612 OXW196610:OYD196612 PHS196610:PHZ196612 PRO196610:PRV196612 QBK196610:QBR196612 QLG196610:QLN196612 QVC196610:QVJ196612 REY196610:RFF196612 ROU196610:RPB196612 RYQ196610:RYX196612 SIM196610:SIT196612 SSI196610:SSP196612 TCE196610:TCL196612 TMA196610:TMH196612 TVW196610:TWD196612 UFS196610:UFZ196612 UPO196610:UPV196612 UZK196610:UZR196612 VJG196610:VJN196612 VTC196610:VTJ196612 WCY196610:WDF196612 WMU196610:WNB196612 WWQ196610:WWX196612 AI262146:AP262148 KE262146:KL262148 UA262146:UH262148 ADW262146:AED262148 ANS262146:ANZ262148 AXO262146:AXV262148 BHK262146:BHR262148 BRG262146:BRN262148 CBC262146:CBJ262148 CKY262146:CLF262148 CUU262146:CVB262148 DEQ262146:DEX262148 DOM262146:DOT262148 DYI262146:DYP262148 EIE262146:EIL262148 ESA262146:ESH262148 FBW262146:FCD262148 FLS262146:FLZ262148 FVO262146:FVV262148 GFK262146:GFR262148 GPG262146:GPN262148 GZC262146:GZJ262148 HIY262146:HJF262148 HSU262146:HTB262148 ICQ262146:ICX262148 IMM262146:IMT262148 IWI262146:IWP262148 JGE262146:JGL262148 JQA262146:JQH262148 JZW262146:KAD262148 KJS262146:KJZ262148 KTO262146:KTV262148 LDK262146:LDR262148 LNG262146:LNN262148 LXC262146:LXJ262148 MGY262146:MHF262148 MQU262146:MRB262148 NAQ262146:NAX262148 NKM262146:NKT262148 NUI262146:NUP262148 OEE262146:OEL262148 OOA262146:OOH262148 OXW262146:OYD262148 PHS262146:PHZ262148 PRO262146:PRV262148 QBK262146:QBR262148 QLG262146:QLN262148 QVC262146:QVJ262148 REY262146:RFF262148 ROU262146:RPB262148 RYQ262146:RYX262148 SIM262146:SIT262148 SSI262146:SSP262148 TCE262146:TCL262148 TMA262146:TMH262148 TVW262146:TWD262148 UFS262146:UFZ262148 UPO262146:UPV262148 UZK262146:UZR262148 VJG262146:VJN262148 VTC262146:VTJ262148 WCY262146:WDF262148 WMU262146:WNB262148 WWQ262146:WWX262148 AI327682:AP327684 KE327682:KL327684 UA327682:UH327684 ADW327682:AED327684 ANS327682:ANZ327684 AXO327682:AXV327684 BHK327682:BHR327684 BRG327682:BRN327684 CBC327682:CBJ327684 CKY327682:CLF327684 CUU327682:CVB327684 DEQ327682:DEX327684 DOM327682:DOT327684 DYI327682:DYP327684 EIE327682:EIL327684 ESA327682:ESH327684 FBW327682:FCD327684 FLS327682:FLZ327684 FVO327682:FVV327684 GFK327682:GFR327684 GPG327682:GPN327684 GZC327682:GZJ327684 HIY327682:HJF327684 HSU327682:HTB327684 ICQ327682:ICX327684 IMM327682:IMT327684 IWI327682:IWP327684 JGE327682:JGL327684 JQA327682:JQH327684 JZW327682:KAD327684 KJS327682:KJZ327684 KTO327682:KTV327684 LDK327682:LDR327684 LNG327682:LNN327684 LXC327682:LXJ327684 MGY327682:MHF327684 MQU327682:MRB327684 NAQ327682:NAX327684 NKM327682:NKT327684 NUI327682:NUP327684 OEE327682:OEL327684 OOA327682:OOH327684 OXW327682:OYD327684 PHS327682:PHZ327684 PRO327682:PRV327684 QBK327682:QBR327684 QLG327682:QLN327684 QVC327682:QVJ327684 REY327682:RFF327684 ROU327682:RPB327684 RYQ327682:RYX327684 SIM327682:SIT327684 SSI327682:SSP327684 TCE327682:TCL327684 TMA327682:TMH327684 TVW327682:TWD327684 UFS327682:UFZ327684 UPO327682:UPV327684 UZK327682:UZR327684 VJG327682:VJN327684 VTC327682:VTJ327684 WCY327682:WDF327684 WMU327682:WNB327684 WWQ327682:WWX327684 AI393218:AP393220 KE393218:KL393220 UA393218:UH393220 ADW393218:AED393220 ANS393218:ANZ393220 AXO393218:AXV393220 BHK393218:BHR393220 BRG393218:BRN393220 CBC393218:CBJ393220 CKY393218:CLF393220 CUU393218:CVB393220 DEQ393218:DEX393220 DOM393218:DOT393220 DYI393218:DYP393220 EIE393218:EIL393220 ESA393218:ESH393220 FBW393218:FCD393220 FLS393218:FLZ393220 FVO393218:FVV393220 GFK393218:GFR393220 GPG393218:GPN393220 GZC393218:GZJ393220 HIY393218:HJF393220 HSU393218:HTB393220 ICQ393218:ICX393220 IMM393218:IMT393220 IWI393218:IWP393220 JGE393218:JGL393220 JQA393218:JQH393220 JZW393218:KAD393220 KJS393218:KJZ393220 KTO393218:KTV393220 LDK393218:LDR393220 LNG393218:LNN393220 LXC393218:LXJ393220 MGY393218:MHF393220 MQU393218:MRB393220 NAQ393218:NAX393220 NKM393218:NKT393220 NUI393218:NUP393220 OEE393218:OEL393220 OOA393218:OOH393220 OXW393218:OYD393220 PHS393218:PHZ393220 PRO393218:PRV393220 QBK393218:QBR393220 QLG393218:QLN393220 QVC393218:QVJ393220 REY393218:RFF393220 ROU393218:RPB393220 RYQ393218:RYX393220 SIM393218:SIT393220 SSI393218:SSP393220 TCE393218:TCL393220 TMA393218:TMH393220 TVW393218:TWD393220 UFS393218:UFZ393220 UPO393218:UPV393220 UZK393218:UZR393220 VJG393218:VJN393220 VTC393218:VTJ393220 WCY393218:WDF393220 WMU393218:WNB393220 WWQ393218:WWX393220 AI458754:AP458756 KE458754:KL458756 UA458754:UH458756 ADW458754:AED458756 ANS458754:ANZ458756 AXO458754:AXV458756 BHK458754:BHR458756 BRG458754:BRN458756 CBC458754:CBJ458756 CKY458754:CLF458756 CUU458754:CVB458756 DEQ458754:DEX458756 DOM458754:DOT458756 DYI458754:DYP458756 EIE458754:EIL458756 ESA458754:ESH458756 FBW458754:FCD458756 FLS458754:FLZ458756 FVO458754:FVV458756 GFK458754:GFR458756 GPG458754:GPN458756 GZC458754:GZJ458756 HIY458754:HJF458756 HSU458754:HTB458756 ICQ458754:ICX458756 IMM458754:IMT458756 IWI458754:IWP458756 JGE458754:JGL458756 JQA458754:JQH458756 JZW458754:KAD458756 KJS458754:KJZ458756 KTO458754:KTV458756 LDK458754:LDR458756 LNG458754:LNN458756 LXC458754:LXJ458756 MGY458754:MHF458756 MQU458754:MRB458756 NAQ458754:NAX458756 NKM458754:NKT458756 NUI458754:NUP458756 OEE458754:OEL458756 OOA458754:OOH458756 OXW458754:OYD458756 PHS458754:PHZ458756 PRO458754:PRV458756 QBK458754:QBR458756 QLG458754:QLN458756 QVC458754:QVJ458756 REY458754:RFF458756 ROU458754:RPB458756 RYQ458754:RYX458756 SIM458754:SIT458756 SSI458754:SSP458756 TCE458754:TCL458756 TMA458754:TMH458756 TVW458754:TWD458756 UFS458754:UFZ458756 UPO458754:UPV458756 UZK458754:UZR458756 VJG458754:VJN458756 VTC458754:VTJ458756 WCY458754:WDF458756 WMU458754:WNB458756 WWQ458754:WWX458756 AI524290:AP524292 KE524290:KL524292 UA524290:UH524292 ADW524290:AED524292 ANS524290:ANZ524292 AXO524290:AXV524292 BHK524290:BHR524292 BRG524290:BRN524292 CBC524290:CBJ524292 CKY524290:CLF524292 CUU524290:CVB524292 DEQ524290:DEX524292 DOM524290:DOT524292 DYI524290:DYP524292 EIE524290:EIL524292 ESA524290:ESH524292 FBW524290:FCD524292 FLS524290:FLZ524292 FVO524290:FVV524292 GFK524290:GFR524292 GPG524290:GPN524292 GZC524290:GZJ524292 HIY524290:HJF524292 HSU524290:HTB524292 ICQ524290:ICX524292 IMM524290:IMT524292 IWI524290:IWP524292 JGE524290:JGL524292 JQA524290:JQH524292 JZW524290:KAD524292 KJS524290:KJZ524292 KTO524290:KTV524292 LDK524290:LDR524292 LNG524290:LNN524292 LXC524290:LXJ524292 MGY524290:MHF524292 MQU524290:MRB524292 NAQ524290:NAX524292 NKM524290:NKT524292 NUI524290:NUP524292 OEE524290:OEL524292 OOA524290:OOH524292 OXW524290:OYD524292 PHS524290:PHZ524292 PRO524290:PRV524292 QBK524290:QBR524292 QLG524290:QLN524292 QVC524290:QVJ524292 REY524290:RFF524292 ROU524290:RPB524292 RYQ524290:RYX524292 SIM524290:SIT524292 SSI524290:SSP524292 TCE524290:TCL524292 TMA524290:TMH524292 TVW524290:TWD524292 UFS524290:UFZ524292 UPO524290:UPV524292 UZK524290:UZR524292 VJG524290:VJN524292 VTC524290:VTJ524292 WCY524290:WDF524292 WMU524290:WNB524292 WWQ524290:WWX524292 AI589826:AP589828 KE589826:KL589828 UA589826:UH589828 ADW589826:AED589828 ANS589826:ANZ589828 AXO589826:AXV589828 BHK589826:BHR589828 BRG589826:BRN589828 CBC589826:CBJ589828 CKY589826:CLF589828 CUU589826:CVB589828 DEQ589826:DEX589828 DOM589826:DOT589828 DYI589826:DYP589828 EIE589826:EIL589828 ESA589826:ESH589828 FBW589826:FCD589828 FLS589826:FLZ589828 FVO589826:FVV589828 GFK589826:GFR589828 GPG589826:GPN589828 GZC589826:GZJ589828 HIY589826:HJF589828 HSU589826:HTB589828 ICQ589826:ICX589828 IMM589826:IMT589828 IWI589826:IWP589828 JGE589826:JGL589828 JQA589826:JQH589828 JZW589826:KAD589828 KJS589826:KJZ589828 KTO589826:KTV589828 LDK589826:LDR589828 LNG589826:LNN589828 LXC589826:LXJ589828 MGY589826:MHF589828 MQU589826:MRB589828 NAQ589826:NAX589828 NKM589826:NKT589828 NUI589826:NUP589828 OEE589826:OEL589828 OOA589826:OOH589828 OXW589826:OYD589828 PHS589826:PHZ589828 PRO589826:PRV589828 QBK589826:QBR589828 QLG589826:QLN589828 QVC589826:QVJ589828 REY589826:RFF589828 ROU589826:RPB589828 RYQ589826:RYX589828 SIM589826:SIT589828 SSI589826:SSP589828 TCE589826:TCL589828 TMA589826:TMH589828 TVW589826:TWD589828 UFS589826:UFZ589828 UPO589826:UPV589828 UZK589826:UZR589828 VJG589826:VJN589828 VTC589826:VTJ589828 WCY589826:WDF589828 WMU589826:WNB589828 WWQ589826:WWX589828 AI655362:AP655364 KE655362:KL655364 UA655362:UH655364 ADW655362:AED655364 ANS655362:ANZ655364 AXO655362:AXV655364 BHK655362:BHR655364 BRG655362:BRN655364 CBC655362:CBJ655364 CKY655362:CLF655364 CUU655362:CVB655364 DEQ655362:DEX655364 DOM655362:DOT655364 DYI655362:DYP655364 EIE655362:EIL655364 ESA655362:ESH655364 FBW655362:FCD655364 FLS655362:FLZ655364 FVO655362:FVV655364 GFK655362:GFR655364 GPG655362:GPN655364 GZC655362:GZJ655364 HIY655362:HJF655364 HSU655362:HTB655364 ICQ655362:ICX655364 IMM655362:IMT655364 IWI655362:IWP655364 JGE655362:JGL655364 JQA655362:JQH655364 JZW655362:KAD655364 KJS655362:KJZ655364 KTO655362:KTV655364 LDK655362:LDR655364 LNG655362:LNN655364 LXC655362:LXJ655364 MGY655362:MHF655364 MQU655362:MRB655364 NAQ655362:NAX655364 NKM655362:NKT655364 NUI655362:NUP655364 OEE655362:OEL655364 OOA655362:OOH655364 OXW655362:OYD655364 PHS655362:PHZ655364 PRO655362:PRV655364 QBK655362:QBR655364 QLG655362:QLN655364 QVC655362:QVJ655364 REY655362:RFF655364 ROU655362:RPB655364 RYQ655362:RYX655364 SIM655362:SIT655364 SSI655362:SSP655364 TCE655362:TCL655364 TMA655362:TMH655364 TVW655362:TWD655364 UFS655362:UFZ655364 UPO655362:UPV655364 UZK655362:UZR655364 VJG655362:VJN655364 VTC655362:VTJ655364 WCY655362:WDF655364 WMU655362:WNB655364 WWQ655362:WWX655364 AI720898:AP720900 KE720898:KL720900 UA720898:UH720900 ADW720898:AED720900 ANS720898:ANZ720900 AXO720898:AXV720900 BHK720898:BHR720900 BRG720898:BRN720900 CBC720898:CBJ720900 CKY720898:CLF720900 CUU720898:CVB720900 DEQ720898:DEX720900 DOM720898:DOT720900 DYI720898:DYP720900 EIE720898:EIL720900 ESA720898:ESH720900 FBW720898:FCD720900 FLS720898:FLZ720900 FVO720898:FVV720900 GFK720898:GFR720900 GPG720898:GPN720900 GZC720898:GZJ720900 HIY720898:HJF720900 HSU720898:HTB720900 ICQ720898:ICX720900 IMM720898:IMT720900 IWI720898:IWP720900 JGE720898:JGL720900 JQA720898:JQH720900 JZW720898:KAD720900 KJS720898:KJZ720900 KTO720898:KTV720900 LDK720898:LDR720900 LNG720898:LNN720900 LXC720898:LXJ720900 MGY720898:MHF720900 MQU720898:MRB720900 NAQ720898:NAX720900 NKM720898:NKT720900 NUI720898:NUP720900 OEE720898:OEL720900 OOA720898:OOH720900 OXW720898:OYD720900 PHS720898:PHZ720900 PRO720898:PRV720900 QBK720898:QBR720900 QLG720898:QLN720900 QVC720898:QVJ720900 REY720898:RFF720900 ROU720898:RPB720900 RYQ720898:RYX720900 SIM720898:SIT720900 SSI720898:SSP720900 TCE720898:TCL720900 TMA720898:TMH720900 TVW720898:TWD720900 UFS720898:UFZ720900 UPO720898:UPV720900 UZK720898:UZR720900 VJG720898:VJN720900 VTC720898:VTJ720900 WCY720898:WDF720900 WMU720898:WNB720900 WWQ720898:WWX720900 AI786434:AP786436 KE786434:KL786436 UA786434:UH786436 ADW786434:AED786436 ANS786434:ANZ786436 AXO786434:AXV786436 BHK786434:BHR786436 BRG786434:BRN786436 CBC786434:CBJ786436 CKY786434:CLF786436 CUU786434:CVB786436 DEQ786434:DEX786436 DOM786434:DOT786436 DYI786434:DYP786436 EIE786434:EIL786436 ESA786434:ESH786436 FBW786434:FCD786436 FLS786434:FLZ786436 FVO786434:FVV786436 GFK786434:GFR786436 GPG786434:GPN786436 GZC786434:GZJ786436 HIY786434:HJF786436 HSU786434:HTB786436 ICQ786434:ICX786436 IMM786434:IMT786436 IWI786434:IWP786436 JGE786434:JGL786436 JQA786434:JQH786436 JZW786434:KAD786436 KJS786434:KJZ786436 KTO786434:KTV786436 LDK786434:LDR786436 LNG786434:LNN786436 LXC786434:LXJ786436 MGY786434:MHF786436 MQU786434:MRB786436 NAQ786434:NAX786436 NKM786434:NKT786436 NUI786434:NUP786436 OEE786434:OEL786436 OOA786434:OOH786436 OXW786434:OYD786436 PHS786434:PHZ786436 PRO786434:PRV786436 QBK786434:QBR786436 QLG786434:QLN786436 QVC786434:QVJ786436 REY786434:RFF786436 ROU786434:RPB786436 RYQ786434:RYX786436 SIM786434:SIT786436 SSI786434:SSP786436 TCE786434:TCL786436 TMA786434:TMH786436 TVW786434:TWD786436 UFS786434:UFZ786436 UPO786434:UPV786436 UZK786434:UZR786436 VJG786434:VJN786436 VTC786434:VTJ786436 WCY786434:WDF786436 WMU786434:WNB786436 WWQ786434:WWX786436 AI851970:AP851972 KE851970:KL851972 UA851970:UH851972 ADW851970:AED851972 ANS851970:ANZ851972 AXO851970:AXV851972 BHK851970:BHR851972 BRG851970:BRN851972 CBC851970:CBJ851972 CKY851970:CLF851972 CUU851970:CVB851972 DEQ851970:DEX851972 DOM851970:DOT851972 DYI851970:DYP851972 EIE851970:EIL851972 ESA851970:ESH851972 FBW851970:FCD851972 FLS851970:FLZ851972 FVO851970:FVV851972 GFK851970:GFR851972 GPG851970:GPN851972 GZC851970:GZJ851972 HIY851970:HJF851972 HSU851970:HTB851972 ICQ851970:ICX851972 IMM851970:IMT851972 IWI851970:IWP851972 JGE851970:JGL851972 JQA851970:JQH851972 JZW851970:KAD851972 KJS851970:KJZ851972 KTO851970:KTV851972 LDK851970:LDR851972 LNG851970:LNN851972 LXC851970:LXJ851972 MGY851970:MHF851972 MQU851970:MRB851972 NAQ851970:NAX851972 NKM851970:NKT851972 NUI851970:NUP851972 OEE851970:OEL851972 OOA851970:OOH851972 OXW851970:OYD851972 PHS851970:PHZ851972 PRO851970:PRV851972 QBK851970:QBR851972 QLG851970:QLN851972 QVC851970:QVJ851972 REY851970:RFF851972 ROU851970:RPB851972 RYQ851970:RYX851972 SIM851970:SIT851972 SSI851970:SSP851972 TCE851970:TCL851972 TMA851970:TMH851972 TVW851970:TWD851972 UFS851970:UFZ851972 UPO851970:UPV851972 UZK851970:UZR851972 VJG851970:VJN851972 VTC851970:VTJ851972 WCY851970:WDF851972 WMU851970:WNB851972 WWQ851970:WWX851972 AI917506:AP917508 KE917506:KL917508 UA917506:UH917508 ADW917506:AED917508 ANS917506:ANZ917508 AXO917506:AXV917508 BHK917506:BHR917508 BRG917506:BRN917508 CBC917506:CBJ917508 CKY917506:CLF917508 CUU917506:CVB917508 DEQ917506:DEX917508 DOM917506:DOT917508 DYI917506:DYP917508 EIE917506:EIL917508 ESA917506:ESH917508 FBW917506:FCD917508 FLS917506:FLZ917508 FVO917506:FVV917508 GFK917506:GFR917508 GPG917506:GPN917508 GZC917506:GZJ917508 HIY917506:HJF917508 HSU917506:HTB917508 ICQ917506:ICX917508 IMM917506:IMT917508 IWI917506:IWP917508 JGE917506:JGL917508 JQA917506:JQH917508 JZW917506:KAD917508 KJS917506:KJZ917508 KTO917506:KTV917508 LDK917506:LDR917508 LNG917506:LNN917508 LXC917506:LXJ917508 MGY917506:MHF917508 MQU917506:MRB917508 NAQ917506:NAX917508 NKM917506:NKT917508 NUI917506:NUP917508 OEE917506:OEL917508 OOA917506:OOH917508 OXW917506:OYD917508 PHS917506:PHZ917508 PRO917506:PRV917508 QBK917506:QBR917508 QLG917506:QLN917508 QVC917506:QVJ917508 REY917506:RFF917508 ROU917506:RPB917508 RYQ917506:RYX917508 SIM917506:SIT917508 SSI917506:SSP917508 TCE917506:TCL917508 TMA917506:TMH917508 TVW917506:TWD917508 UFS917506:UFZ917508 UPO917506:UPV917508 UZK917506:UZR917508 VJG917506:VJN917508 VTC917506:VTJ917508 WCY917506:WDF917508 WMU917506:WNB917508 WWQ917506:WWX917508 AI983042:AP983044 KE983042:KL983044 UA983042:UH983044 ADW983042:AED983044 ANS983042:ANZ983044 AXO983042:AXV983044 BHK983042:BHR983044 BRG983042:BRN983044 CBC983042:CBJ983044 CKY983042:CLF983044 CUU983042:CVB983044 DEQ983042:DEX983044 DOM983042:DOT983044 DYI983042:DYP983044 EIE983042:EIL983044 ESA983042:ESH983044 FBW983042:FCD983044 FLS983042:FLZ983044 FVO983042:FVV983044 GFK983042:GFR983044 GPG983042:GPN983044 GZC983042:GZJ983044 HIY983042:HJF983044 HSU983042:HTB983044 ICQ983042:ICX983044 IMM983042:IMT983044 IWI983042:IWP983044 JGE983042:JGL983044 JQA983042:JQH983044 JZW983042:KAD983044 KJS983042:KJZ983044 KTO983042:KTV983044 LDK983042:LDR983044 LNG983042:LNN983044 LXC983042:LXJ983044 MGY983042:MHF983044 MQU983042:MRB983044 NAQ983042:NAX983044 NKM983042:NKT983044 NUI983042:NUP983044 OEE983042:OEL983044 OOA983042:OOH983044 OXW983042:OYD983044 PHS983042:PHZ983044 PRO983042:PRV983044 QBK983042:QBR983044 QLG983042:QLN983044 QVC983042:QVJ983044 REY983042:RFF983044 ROU983042:RPB983044 RYQ983042:RYX983044 SIM983042:SIT983044 SSI983042:SSP983044 TCE983042:TCL983044 TMA983042:TMH983044 TVW983042:TWD983044 UFS983042:UFZ983044 UPO983042:UPV983044 UZK983042:UZR983044 VJG983042:VJN983044 VTC983042:VTJ983044 WCY983042:WDF983044 WMU983042:WNB983044 WWQ983042:WWX983044 AM65:AT66 KI65:KP66 UE65:UL66 AEA65:AEH66 ANW65:AOD66 AXS65:AXZ66 BHO65:BHV66 BRK65:BRR66 CBG65:CBN66 CLC65:CLJ66 CUY65:CVF66 DEU65:DFB66 DOQ65:DOX66 DYM65:DYT66 EII65:EIP66 ESE65:ESL66 FCA65:FCH66 FLW65:FMD66 FVS65:FVZ66 GFO65:GFV66 GPK65:GPR66 GZG65:GZN66 HJC65:HJJ66 HSY65:HTF66 ICU65:IDB66 IMQ65:IMX66 IWM65:IWT66 JGI65:JGP66 JQE65:JQL66 KAA65:KAH66 KJW65:KKD66 KTS65:KTZ66 LDO65:LDV66 LNK65:LNR66 LXG65:LXN66 MHC65:MHJ66 MQY65:MRF66 NAU65:NBB66 NKQ65:NKX66 NUM65:NUT66 OEI65:OEP66 OOE65:OOL66 OYA65:OYH66 PHW65:PID66 PRS65:PRZ66 QBO65:QBV66 QLK65:QLR66 QVG65:QVN66 RFC65:RFJ66 ROY65:RPF66 RYU65:RZB66 SIQ65:SIX66 SSM65:SST66 TCI65:TCP66 TME65:TML66 TWA65:TWH66 UFW65:UGD66 UPS65:UPZ66 UZO65:UZV66 VJK65:VJR66 VTG65:VTN66 WDC65:WDJ66 WMY65:WNF66 WWU65:WXB66 AM65601:AT65602 KI65601:KP65602 UE65601:UL65602 AEA65601:AEH65602 ANW65601:AOD65602 AXS65601:AXZ65602 BHO65601:BHV65602 BRK65601:BRR65602 CBG65601:CBN65602 CLC65601:CLJ65602 CUY65601:CVF65602 DEU65601:DFB65602 DOQ65601:DOX65602 DYM65601:DYT65602 EII65601:EIP65602 ESE65601:ESL65602 FCA65601:FCH65602 FLW65601:FMD65602 FVS65601:FVZ65602 GFO65601:GFV65602 GPK65601:GPR65602 GZG65601:GZN65602 HJC65601:HJJ65602 HSY65601:HTF65602 ICU65601:IDB65602 IMQ65601:IMX65602 IWM65601:IWT65602 JGI65601:JGP65602 JQE65601:JQL65602 KAA65601:KAH65602 KJW65601:KKD65602 KTS65601:KTZ65602 LDO65601:LDV65602 LNK65601:LNR65602 LXG65601:LXN65602 MHC65601:MHJ65602 MQY65601:MRF65602 NAU65601:NBB65602 NKQ65601:NKX65602 NUM65601:NUT65602 OEI65601:OEP65602 OOE65601:OOL65602 OYA65601:OYH65602 PHW65601:PID65602 PRS65601:PRZ65602 QBO65601:QBV65602 QLK65601:QLR65602 QVG65601:QVN65602 RFC65601:RFJ65602 ROY65601:RPF65602 RYU65601:RZB65602 SIQ65601:SIX65602 SSM65601:SST65602 TCI65601:TCP65602 TME65601:TML65602 TWA65601:TWH65602 UFW65601:UGD65602 UPS65601:UPZ65602 UZO65601:UZV65602 VJK65601:VJR65602 VTG65601:VTN65602 WDC65601:WDJ65602 WMY65601:WNF65602 WWU65601:WXB65602 AM131137:AT131138 KI131137:KP131138 UE131137:UL131138 AEA131137:AEH131138 ANW131137:AOD131138 AXS131137:AXZ131138 BHO131137:BHV131138 BRK131137:BRR131138 CBG131137:CBN131138 CLC131137:CLJ131138 CUY131137:CVF131138 DEU131137:DFB131138 DOQ131137:DOX131138 DYM131137:DYT131138 EII131137:EIP131138 ESE131137:ESL131138 FCA131137:FCH131138 FLW131137:FMD131138 FVS131137:FVZ131138 GFO131137:GFV131138 GPK131137:GPR131138 GZG131137:GZN131138 HJC131137:HJJ131138 HSY131137:HTF131138 ICU131137:IDB131138 IMQ131137:IMX131138 IWM131137:IWT131138 JGI131137:JGP131138 JQE131137:JQL131138 KAA131137:KAH131138 KJW131137:KKD131138 KTS131137:KTZ131138 LDO131137:LDV131138 LNK131137:LNR131138 LXG131137:LXN131138 MHC131137:MHJ131138 MQY131137:MRF131138 NAU131137:NBB131138 NKQ131137:NKX131138 NUM131137:NUT131138 OEI131137:OEP131138 OOE131137:OOL131138 OYA131137:OYH131138 PHW131137:PID131138 PRS131137:PRZ131138 QBO131137:QBV131138 QLK131137:QLR131138 QVG131137:QVN131138 RFC131137:RFJ131138 ROY131137:RPF131138 RYU131137:RZB131138 SIQ131137:SIX131138 SSM131137:SST131138 TCI131137:TCP131138 TME131137:TML131138 TWA131137:TWH131138 UFW131137:UGD131138 UPS131137:UPZ131138 UZO131137:UZV131138 VJK131137:VJR131138 VTG131137:VTN131138 WDC131137:WDJ131138 WMY131137:WNF131138 WWU131137:WXB131138 AM196673:AT196674 KI196673:KP196674 UE196673:UL196674 AEA196673:AEH196674 ANW196673:AOD196674 AXS196673:AXZ196674 BHO196673:BHV196674 BRK196673:BRR196674 CBG196673:CBN196674 CLC196673:CLJ196674 CUY196673:CVF196674 DEU196673:DFB196674 DOQ196673:DOX196674 DYM196673:DYT196674 EII196673:EIP196674 ESE196673:ESL196674 FCA196673:FCH196674 FLW196673:FMD196674 FVS196673:FVZ196674 GFO196673:GFV196674 GPK196673:GPR196674 GZG196673:GZN196674 HJC196673:HJJ196674 HSY196673:HTF196674 ICU196673:IDB196674 IMQ196673:IMX196674 IWM196673:IWT196674 JGI196673:JGP196674 JQE196673:JQL196674 KAA196673:KAH196674 KJW196673:KKD196674 KTS196673:KTZ196674 LDO196673:LDV196674 LNK196673:LNR196674 LXG196673:LXN196674 MHC196673:MHJ196674 MQY196673:MRF196674 NAU196673:NBB196674 NKQ196673:NKX196674 NUM196673:NUT196674 OEI196673:OEP196674 OOE196673:OOL196674 OYA196673:OYH196674 PHW196673:PID196674 PRS196673:PRZ196674 QBO196673:QBV196674 QLK196673:QLR196674 QVG196673:QVN196674 RFC196673:RFJ196674 ROY196673:RPF196674 RYU196673:RZB196674 SIQ196673:SIX196674 SSM196673:SST196674 TCI196673:TCP196674 TME196673:TML196674 TWA196673:TWH196674 UFW196673:UGD196674 UPS196673:UPZ196674 UZO196673:UZV196674 VJK196673:VJR196674 VTG196673:VTN196674 WDC196673:WDJ196674 WMY196673:WNF196674 WWU196673:WXB196674 AM262209:AT262210 KI262209:KP262210 UE262209:UL262210 AEA262209:AEH262210 ANW262209:AOD262210 AXS262209:AXZ262210 BHO262209:BHV262210 BRK262209:BRR262210 CBG262209:CBN262210 CLC262209:CLJ262210 CUY262209:CVF262210 DEU262209:DFB262210 DOQ262209:DOX262210 DYM262209:DYT262210 EII262209:EIP262210 ESE262209:ESL262210 FCA262209:FCH262210 FLW262209:FMD262210 FVS262209:FVZ262210 GFO262209:GFV262210 GPK262209:GPR262210 GZG262209:GZN262210 HJC262209:HJJ262210 HSY262209:HTF262210 ICU262209:IDB262210 IMQ262209:IMX262210 IWM262209:IWT262210 JGI262209:JGP262210 JQE262209:JQL262210 KAA262209:KAH262210 KJW262209:KKD262210 KTS262209:KTZ262210 LDO262209:LDV262210 LNK262209:LNR262210 LXG262209:LXN262210 MHC262209:MHJ262210 MQY262209:MRF262210 NAU262209:NBB262210 NKQ262209:NKX262210 NUM262209:NUT262210 OEI262209:OEP262210 OOE262209:OOL262210 OYA262209:OYH262210 PHW262209:PID262210 PRS262209:PRZ262210 QBO262209:QBV262210 QLK262209:QLR262210 QVG262209:QVN262210 RFC262209:RFJ262210 ROY262209:RPF262210 RYU262209:RZB262210 SIQ262209:SIX262210 SSM262209:SST262210 TCI262209:TCP262210 TME262209:TML262210 TWA262209:TWH262210 UFW262209:UGD262210 UPS262209:UPZ262210 UZO262209:UZV262210 VJK262209:VJR262210 VTG262209:VTN262210 WDC262209:WDJ262210 WMY262209:WNF262210 WWU262209:WXB262210 AM327745:AT327746 KI327745:KP327746 UE327745:UL327746 AEA327745:AEH327746 ANW327745:AOD327746 AXS327745:AXZ327746 BHO327745:BHV327746 BRK327745:BRR327746 CBG327745:CBN327746 CLC327745:CLJ327746 CUY327745:CVF327746 DEU327745:DFB327746 DOQ327745:DOX327746 DYM327745:DYT327746 EII327745:EIP327746 ESE327745:ESL327746 FCA327745:FCH327746 FLW327745:FMD327746 FVS327745:FVZ327746 GFO327745:GFV327746 GPK327745:GPR327746 GZG327745:GZN327746 HJC327745:HJJ327746 HSY327745:HTF327746 ICU327745:IDB327746 IMQ327745:IMX327746 IWM327745:IWT327746 JGI327745:JGP327746 JQE327745:JQL327746 KAA327745:KAH327746 KJW327745:KKD327746 KTS327745:KTZ327746 LDO327745:LDV327746 LNK327745:LNR327746 LXG327745:LXN327746 MHC327745:MHJ327746 MQY327745:MRF327746 NAU327745:NBB327746 NKQ327745:NKX327746 NUM327745:NUT327746 OEI327745:OEP327746 OOE327745:OOL327746 OYA327745:OYH327746 PHW327745:PID327746 PRS327745:PRZ327746 QBO327745:QBV327746 QLK327745:QLR327746 QVG327745:QVN327746 RFC327745:RFJ327746 ROY327745:RPF327746 RYU327745:RZB327746 SIQ327745:SIX327746 SSM327745:SST327746 TCI327745:TCP327746 TME327745:TML327746 TWA327745:TWH327746 UFW327745:UGD327746 UPS327745:UPZ327746 UZO327745:UZV327746 VJK327745:VJR327746 VTG327745:VTN327746 WDC327745:WDJ327746 WMY327745:WNF327746 WWU327745:WXB327746 AM393281:AT393282 KI393281:KP393282 UE393281:UL393282 AEA393281:AEH393282 ANW393281:AOD393282 AXS393281:AXZ393282 BHO393281:BHV393282 BRK393281:BRR393282 CBG393281:CBN393282 CLC393281:CLJ393282 CUY393281:CVF393282 DEU393281:DFB393282 DOQ393281:DOX393282 DYM393281:DYT393282 EII393281:EIP393282 ESE393281:ESL393282 FCA393281:FCH393282 FLW393281:FMD393282 FVS393281:FVZ393282 GFO393281:GFV393282 GPK393281:GPR393282 GZG393281:GZN393282 HJC393281:HJJ393282 HSY393281:HTF393282 ICU393281:IDB393282 IMQ393281:IMX393282 IWM393281:IWT393282 JGI393281:JGP393282 JQE393281:JQL393282 KAA393281:KAH393282 KJW393281:KKD393282 KTS393281:KTZ393282 LDO393281:LDV393282 LNK393281:LNR393282 LXG393281:LXN393282 MHC393281:MHJ393282 MQY393281:MRF393282 NAU393281:NBB393282 NKQ393281:NKX393282 NUM393281:NUT393282 OEI393281:OEP393282 OOE393281:OOL393282 OYA393281:OYH393282 PHW393281:PID393282 PRS393281:PRZ393282 QBO393281:QBV393282 QLK393281:QLR393282 QVG393281:QVN393282 RFC393281:RFJ393282 ROY393281:RPF393282 RYU393281:RZB393282 SIQ393281:SIX393282 SSM393281:SST393282 TCI393281:TCP393282 TME393281:TML393282 TWA393281:TWH393282 UFW393281:UGD393282 UPS393281:UPZ393282 UZO393281:UZV393282 VJK393281:VJR393282 VTG393281:VTN393282 WDC393281:WDJ393282 WMY393281:WNF393282 WWU393281:WXB393282 AM458817:AT458818 KI458817:KP458818 UE458817:UL458818 AEA458817:AEH458818 ANW458817:AOD458818 AXS458817:AXZ458818 BHO458817:BHV458818 BRK458817:BRR458818 CBG458817:CBN458818 CLC458817:CLJ458818 CUY458817:CVF458818 DEU458817:DFB458818 DOQ458817:DOX458818 DYM458817:DYT458818 EII458817:EIP458818 ESE458817:ESL458818 FCA458817:FCH458818 FLW458817:FMD458818 FVS458817:FVZ458818 GFO458817:GFV458818 GPK458817:GPR458818 GZG458817:GZN458818 HJC458817:HJJ458818 HSY458817:HTF458818 ICU458817:IDB458818 IMQ458817:IMX458818 IWM458817:IWT458818 JGI458817:JGP458818 JQE458817:JQL458818 KAA458817:KAH458818 KJW458817:KKD458818 KTS458817:KTZ458818 LDO458817:LDV458818 LNK458817:LNR458818 LXG458817:LXN458818 MHC458817:MHJ458818 MQY458817:MRF458818 NAU458817:NBB458818 NKQ458817:NKX458818 NUM458817:NUT458818 OEI458817:OEP458818 OOE458817:OOL458818 OYA458817:OYH458818 PHW458817:PID458818 PRS458817:PRZ458818 QBO458817:QBV458818 QLK458817:QLR458818 QVG458817:QVN458818 RFC458817:RFJ458818 ROY458817:RPF458818 RYU458817:RZB458818 SIQ458817:SIX458818 SSM458817:SST458818 TCI458817:TCP458818 TME458817:TML458818 TWA458817:TWH458818 UFW458817:UGD458818 UPS458817:UPZ458818 UZO458817:UZV458818 VJK458817:VJR458818 VTG458817:VTN458818 WDC458817:WDJ458818 WMY458817:WNF458818 WWU458817:WXB458818 AM524353:AT524354 KI524353:KP524354 UE524353:UL524354 AEA524353:AEH524354 ANW524353:AOD524354 AXS524353:AXZ524354 BHO524353:BHV524354 BRK524353:BRR524354 CBG524353:CBN524354 CLC524353:CLJ524354 CUY524353:CVF524354 DEU524353:DFB524354 DOQ524353:DOX524354 DYM524353:DYT524354 EII524353:EIP524354 ESE524353:ESL524354 FCA524353:FCH524354 FLW524353:FMD524354 FVS524353:FVZ524354 GFO524353:GFV524354 GPK524353:GPR524354 GZG524353:GZN524354 HJC524353:HJJ524354 HSY524353:HTF524354 ICU524353:IDB524354 IMQ524353:IMX524354 IWM524353:IWT524354 JGI524353:JGP524354 JQE524353:JQL524354 KAA524353:KAH524354 KJW524353:KKD524354 KTS524353:KTZ524354 LDO524353:LDV524354 LNK524353:LNR524354 LXG524353:LXN524354 MHC524353:MHJ524354 MQY524353:MRF524354 NAU524353:NBB524354 NKQ524353:NKX524354 NUM524353:NUT524354 OEI524353:OEP524354 OOE524353:OOL524354 OYA524353:OYH524354 PHW524353:PID524354 PRS524353:PRZ524354 QBO524353:QBV524354 QLK524353:QLR524354 QVG524353:QVN524354 RFC524353:RFJ524354 ROY524353:RPF524354 RYU524353:RZB524354 SIQ524353:SIX524354 SSM524353:SST524354 TCI524353:TCP524354 TME524353:TML524354 TWA524353:TWH524354 UFW524353:UGD524354 UPS524353:UPZ524354 UZO524353:UZV524354 VJK524353:VJR524354 VTG524353:VTN524354 WDC524353:WDJ524354 WMY524353:WNF524354 WWU524353:WXB524354 AM589889:AT589890 KI589889:KP589890 UE589889:UL589890 AEA589889:AEH589890 ANW589889:AOD589890 AXS589889:AXZ589890 BHO589889:BHV589890 BRK589889:BRR589890 CBG589889:CBN589890 CLC589889:CLJ589890 CUY589889:CVF589890 DEU589889:DFB589890 DOQ589889:DOX589890 DYM589889:DYT589890 EII589889:EIP589890 ESE589889:ESL589890 FCA589889:FCH589890 FLW589889:FMD589890 FVS589889:FVZ589890 GFO589889:GFV589890 GPK589889:GPR589890 GZG589889:GZN589890 HJC589889:HJJ589890 HSY589889:HTF589890 ICU589889:IDB589890 IMQ589889:IMX589890 IWM589889:IWT589890 JGI589889:JGP589890 JQE589889:JQL589890 KAA589889:KAH589890 KJW589889:KKD589890 KTS589889:KTZ589890 LDO589889:LDV589890 LNK589889:LNR589890 LXG589889:LXN589890 MHC589889:MHJ589890 MQY589889:MRF589890 NAU589889:NBB589890 NKQ589889:NKX589890 NUM589889:NUT589890 OEI589889:OEP589890 OOE589889:OOL589890 OYA589889:OYH589890 PHW589889:PID589890 PRS589889:PRZ589890 QBO589889:QBV589890 QLK589889:QLR589890 QVG589889:QVN589890 RFC589889:RFJ589890 ROY589889:RPF589890 RYU589889:RZB589890 SIQ589889:SIX589890 SSM589889:SST589890 TCI589889:TCP589890 TME589889:TML589890 TWA589889:TWH589890 UFW589889:UGD589890 UPS589889:UPZ589890 UZO589889:UZV589890 VJK589889:VJR589890 VTG589889:VTN589890 WDC589889:WDJ589890 WMY589889:WNF589890 WWU589889:WXB589890 AM655425:AT655426 KI655425:KP655426 UE655425:UL655426 AEA655425:AEH655426 ANW655425:AOD655426 AXS655425:AXZ655426 BHO655425:BHV655426 BRK655425:BRR655426 CBG655425:CBN655426 CLC655425:CLJ655426 CUY655425:CVF655426 DEU655425:DFB655426 DOQ655425:DOX655426 DYM655425:DYT655426 EII655425:EIP655426 ESE655425:ESL655426 FCA655425:FCH655426 FLW655425:FMD655426 FVS655425:FVZ655426 GFO655425:GFV655426 GPK655425:GPR655426 GZG655425:GZN655426 HJC655425:HJJ655426 HSY655425:HTF655426 ICU655425:IDB655426 IMQ655425:IMX655426 IWM655425:IWT655426 JGI655425:JGP655426 JQE655425:JQL655426 KAA655425:KAH655426 KJW655425:KKD655426 KTS655425:KTZ655426 LDO655425:LDV655426 LNK655425:LNR655426 LXG655425:LXN655426 MHC655425:MHJ655426 MQY655425:MRF655426 NAU655425:NBB655426 NKQ655425:NKX655426 NUM655425:NUT655426 OEI655425:OEP655426 OOE655425:OOL655426 OYA655425:OYH655426 PHW655425:PID655426 PRS655425:PRZ655426 QBO655425:QBV655426 QLK655425:QLR655426 QVG655425:QVN655426 RFC655425:RFJ655426 ROY655425:RPF655426 RYU655425:RZB655426 SIQ655425:SIX655426 SSM655425:SST655426 TCI655425:TCP655426 TME655425:TML655426 TWA655425:TWH655426 UFW655425:UGD655426 UPS655425:UPZ655426 UZO655425:UZV655426 VJK655425:VJR655426 VTG655425:VTN655426 WDC655425:WDJ655426 WMY655425:WNF655426 WWU655425:WXB655426 AM720961:AT720962 KI720961:KP720962 UE720961:UL720962 AEA720961:AEH720962 ANW720961:AOD720962 AXS720961:AXZ720962 BHO720961:BHV720962 BRK720961:BRR720962 CBG720961:CBN720962 CLC720961:CLJ720962 CUY720961:CVF720962 DEU720961:DFB720962 DOQ720961:DOX720962 DYM720961:DYT720962 EII720961:EIP720962 ESE720961:ESL720962 FCA720961:FCH720962 FLW720961:FMD720962 FVS720961:FVZ720962 GFO720961:GFV720962 GPK720961:GPR720962 GZG720961:GZN720962 HJC720961:HJJ720962 HSY720961:HTF720962 ICU720961:IDB720962 IMQ720961:IMX720962 IWM720961:IWT720962 JGI720961:JGP720962 JQE720961:JQL720962 KAA720961:KAH720962 KJW720961:KKD720962 KTS720961:KTZ720962 LDO720961:LDV720962 LNK720961:LNR720962 LXG720961:LXN720962 MHC720961:MHJ720962 MQY720961:MRF720962 NAU720961:NBB720962 NKQ720961:NKX720962 NUM720961:NUT720962 OEI720961:OEP720962 OOE720961:OOL720962 OYA720961:OYH720962 PHW720961:PID720962 PRS720961:PRZ720962 QBO720961:QBV720962 QLK720961:QLR720962 QVG720961:QVN720962 RFC720961:RFJ720962 ROY720961:RPF720962 RYU720961:RZB720962 SIQ720961:SIX720962 SSM720961:SST720962 TCI720961:TCP720962 TME720961:TML720962 TWA720961:TWH720962 UFW720961:UGD720962 UPS720961:UPZ720962 UZO720961:UZV720962 VJK720961:VJR720962 VTG720961:VTN720962 WDC720961:WDJ720962 WMY720961:WNF720962 WWU720961:WXB720962 AM786497:AT786498 KI786497:KP786498 UE786497:UL786498 AEA786497:AEH786498 ANW786497:AOD786498 AXS786497:AXZ786498 BHO786497:BHV786498 BRK786497:BRR786498 CBG786497:CBN786498 CLC786497:CLJ786498 CUY786497:CVF786498 DEU786497:DFB786498 DOQ786497:DOX786498 DYM786497:DYT786498 EII786497:EIP786498 ESE786497:ESL786498 FCA786497:FCH786498 FLW786497:FMD786498 FVS786497:FVZ786498 GFO786497:GFV786498 GPK786497:GPR786498 GZG786497:GZN786498 HJC786497:HJJ786498 HSY786497:HTF786498 ICU786497:IDB786498 IMQ786497:IMX786498 IWM786497:IWT786498 JGI786497:JGP786498 JQE786497:JQL786498 KAA786497:KAH786498 KJW786497:KKD786498 KTS786497:KTZ786498 LDO786497:LDV786498 LNK786497:LNR786498 LXG786497:LXN786498 MHC786497:MHJ786498 MQY786497:MRF786498 NAU786497:NBB786498 NKQ786497:NKX786498 NUM786497:NUT786498 OEI786497:OEP786498 OOE786497:OOL786498 OYA786497:OYH786498 PHW786497:PID786498 PRS786497:PRZ786498 QBO786497:QBV786498 QLK786497:QLR786498 QVG786497:QVN786498 RFC786497:RFJ786498 ROY786497:RPF786498 RYU786497:RZB786498 SIQ786497:SIX786498 SSM786497:SST786498 TCI786497:TCP786498 TME786497:TML786498 TWA786497:TWH786498 UFW786497:UGD786498 UPS786497:UPZ786498 UZO786497:UZV786498 VJK786497:VJR786498 VTG786497:VTN786498 WDC786497:WDJ786498 WMY786497:WNF786498 WWU786497:WXB786498 AM852033:AT852034 KI852033:KP852034 UE852033:UL852034 AEA852033:AEH852034 ANW852033:AOD852034 AXS852033:AXZ852034 BHO852033:BHV852034 BRK852033:BRR852034 CBG852033:CBN852034 CLC852033:CLJ852034 CUY852033:CVF852034 DEU852033:DFB852034 DOQ852033:DOX852034 DYM852033:DYT852034 EII852033:EIP852034 ESE852033:ESL852034 FCA852033:FCH852034 FLW852033:FMD852034 FVS852033:FVZ852034 GFO852033:GFV852034 GPK852033:GPR852034 GZG852033:GZN852034 HJC852033:HJJ852034 HSY852033:HTF852034 ICU852033:IDB852034 IMQ852033:IMX852034 IWM852033:IWT852034 JGI852033:JGP852034 JQE852033:JQL852034 KAA852033:KAH852034 KJW852033:KKD852034 KTS852033:KTZ852034 LDO852033:LDV852034 LNK852033:LNR852034 LXG852033:LXN852034 MHC852033:MHJ852034 MQY852033:MRF852034 NAU852033:NBB852034 NKQ852033:NKX852034 NUM852033:NUT852034 OEI852033:OEP852034 OOE852033:OOL852034 OYA852033:OYH852034 PHW852033:PID852034 PRS852033:PRZ852034 QBO852033:QBV852034 QLK852033:QLR852034 QVG852033:QVN852034 RFC852033:RFJ852034 ROY852033:RPF852034 RYU852033:RZB852034 SIQ852033:SIX852034 SSM852033:SST852034 TCI852033:TCP852034 TME852033:TML852034 TWA852033:TWH852034 UFW852033:UGD852034 UPS852033:UPZ852034 UZO852033:UZV852034 VJK852033:VJR852034 VTG852033:VTN852034 WDC852033:WDJ852034 WMY852033:WNF852034 WWU852033:WXB852034 AM917569:AT917570 KI917569:KP917570 UE917569:UL917570 AEA917569:AEH917570 ANW917569:AOD917570 AXS917569:AXZ917570 BHO917569:BHV917570 BRK917569:BRR917570 CBG917569:CBN917570 CLC917569:CLJ917570 CUY917569:CVF917570 DEU917569:DFB917570 DOQ917569:DOX917570 DYM917569:DYT917570 EII917569:EIP917570 ESE917569:ESL917570 FCA917569:FCH917570 FLW917569:FMD917570 FVS917569:FVZ917570 GFO917569:GFV917570 GPK917569:GPR917570 GZG917569:GZN917570 HJC917569:HJJ917570 HSY917569:HTF917570 ICU917569:IDB917570 IMQ917569:IMX917570 IWM917569:IWT917570 JGI917569:JGP917570 JQE917569:JQL917570 KAA917569:KAH917570 KJW917569:KKD917570 KTS917569:KTZ917570 LDO917569:LDV917570 LNK917569:LNR917570 LXG917569:LXN917570 MHC917569:MHJ917570 MQY917569:MRF917570 NAU917569:NBB917570 NKQ917569:NKX917570 NUM917569:NUT917570 OEI917569:OEP917570 OOE917569:OOL917570 OYA917569:OYH917570 PHW917569:PID917570 PRS917569:PRZ917570 QBO917569:QBV917570 QLK917569:QLR917570 QVG917569:QVN917570 RFC917569:RFJ917570 ROY917569:RPF917570 RYU917569:RZB917570 SIQ917569:SIX917570 SSM917569:SST917570 TCI917569:TCP917570 TME917569:TML917570 TWA917569:TWH917570 UFW917569:UGD917570 UPS917569:UPZ917570 UZO917569:UZV917570 VJK917569:VJR917570 VTG917569:VTN917570 WDC917569:WDJ917570 WMY917569:WNF917570 WWU917569:WXB917570 AM983105:AT983106 KI983105:KP983106 UE983105:UL983106 AEA983105:AEH983106 ANW983105:AOD983106 AXS983105:AXZ983106 BHO983105:BHV983106 BRK983105:BRR983106 CBG983105:CBN983106 CLC983105:CLJ983106 CUY983105:CVF983106 DEU983105:DFB983106 DOQ983105:DOX983106 DYM983105:DYT983106 EII983105:EIP983106 ESE983105:ESL983106 FCA983105:FCH983106 FLW983105:FMD983106 FVS983105:FVZ983106 GFO983105:GFV983106 GPK983105:GPR983106 GZG983105:GZN983106 HJC983105:HJJ983106 HSY983105:HTF983106 ICU983105:IDB983106 IMQ983105:IMX983106 IWM983105:IWT983106 JGI983105:JGP983106 JQE983105:JQL983106 KAA983105:KAH983106 KJW983105:KKD983106 KTS983105:KTZ983106 LDO983105:LDV983106 LNK983105:LNR983106 LXG983105:LXN983106 MHC983105:MHJ983106 MQY983105:MRF983106 NAU983105:NBB983106 NKQ983105:NKX983106 NUM983105:NUT983106 OEI983105:OEP983106 OOE983105:OOL983106 OYA983105:OYH983106 PHW983105:PID983106 PRS983105:PRZ983106 QBO983105:QBV983106 QLK983105:QLR983106 QVG983105:QVN983106 RFC983105:RFJ983106 ROY983105:RPF983106 RYU983105:RZB983106 SIQ983105:SIX983106 SSM983105:SST983106 TCI983105:TCP983106 TME983105:TML983106 TWA983105:TWH983106 UFW983105:UGD983106 UPS983105:UPZ983106 UZO983105:UZV983106 VJK983105:VJR983106 VTG983105:VTN983106 WDC983105:WDJ983106 WMY983105:WNF983106 WWU983105:WXB983106 H17 JD17 SZ17 ACV17 AMR17 AWN17 BGJ17 BQF17 CAB17 CJX17 CTT17 DDP17 DNL17 DXH17 EHD17 EQZ17 FAV17 FKR17 FUN17 GEJ17 GOF17 GYB17 HHX17 HRT17 IBP17 ILL17 IVH17 JFD17 JOZ17 JYV17 KIR17 KSN17 LCJ17 LMF17 LWB17 MFX17 MPT17 MZP17 NJL17 NTH17 ODD17 OMZ17 OWV17 PGR17 PQN17 QAJ17 QKF17 QUB17 RDX17 RNT17 RXP17 SHL17 SRH17 TBD17 TKZ17 TUV17 UER17 UON17 UYJ17 VIF17 VSB17 WBX17 WLT17 WVP17 H65553 JD65553 SZ65553 ACV65553 AMR65553 AWN65553 BGJ65553 BQF65553 CAB65553 CJX65553 CTT65553 DDP65553 DNL65553 DXH65553 EHD65553 EQZ65553 FAV65553 FKR65553 FUN65553 GEJ65553 GOF65553 GYB65553 HHX65553 HRT65553 IBP65553 ILL65553 IVH65553 JFD65553 JOZ65553 JYV65553 KIR65553 KSN65553 LCJ65553 LMF65553 LWB65553 MFX65553 MPT65553 MZP65553 NJL65553 NTH65553 ODD65553 OMZ65553 OWV65553 PGR65553 PQN65553 QAJ65553 QKF65553 QUB65553 RDX65553 RNT65553 RXP65553 SHL65553 SRH65553 TBD65553 TKZ65553 TUV65553 UER65553 UON65553 UYJ65553 VIF65553 VSB65553 WBX65553 WLT65553 WVP65553 H131089 JD131089 SZ131089 ACV131089 AMR131089 AWN131089 BGJ131089 BQF131089 CAB131089 CJX131089 CTT131089 DDP131089 DNL131089 DXH131089 EHD131089 EQZ131089 FAV131089 FKR131089 FUN131089 GEJ131089 GOF131089 GYB131089 HHX131089 HRT131089 IBP131089 ILL131089 IVH131089 JFD131089 JOZ131089 JYV131089 KIR131089 KSN131089 LCJ131089 LMF131089 LWB131089 MFX131089 MPT131089 MZP131089 NJL131089 NTH131089 ODD131089 OMZ131089 OWV131089 PGR131089 PQN131089 QAJ131089 QKF131089 QUB131089 RDX131089 RNT131089 RXP131089 SHL131089 SRH131089 TBD131089 TKZ131089 TUV131089 UER131089 UON131089 UYJ131089 VIF131089 VSB131089 WBX131089 WLT131089 WVP131089 H196625 JD196625 SZ196625 ACV196625 AMR196625 AWN196625 BGJ196625 BQF196625 CAB196625 CJX196625 CTT196625 DDP196625 DNL196625 DXH196625 EHD196625 EQZ196625 FAV196625 FKR196625 FUN196625 GEJ196625 GOF196625 GYB196625 HHX196625 HRT196625 IBP196625 ILL196625 IVH196625 JFD196625 JOZ196625 JYV196625 KIR196625 KSN196625 LCJ196625 LMF196625 LWB196625 MFX196625 MPT196625 MZP196625 NJL196625 NTH196625 ODD196625 OMZ196625 OWV196625 PGR196625 PQN196625 QAJ196625 QKF196625 QUB196625 RDX196625 RNT196625 RXP196625 SHL196625 SRH196625 TBD196625 TKZ196625 TUV196625 UER196625 UON196625 UYJ196625 VIF196625 VSB196625 WBX196625 WLT196625 WVP196625 H262161 JD262161 SZ262161 ACV262161 AMR262161 AWN262161 BGJ262161 BQF262161 CAB262161 CJX262161 CTT262161 DDP262161 DNL262161 DXH262161 EHD262161 EQZ262161 FAV262161 FKR262161 FUN262161 GEJ262161 GOF262161 GYB262161 HHX262161 HRT262161 IBP262161 ILL262161 IVH262161 JFD262161 JOZ262161 JYV262161 KIR262161 KSN262161 LCJ262161 LMF262161 LWB262161 MFX262161 MPT262161 MZP262161 NJL262161 NTH262161 ODD262161 OMZ262161 OWV262161 PGR262161 PQN262161 QAJ262161 QKF262161 QUB262161 RDX262161 RNT262161 RXP262161 SHL262161 SRH262161 TBD262161 TKZ262161 TUV262161 UER262161 UON262161 UYJ262161 VIF262161 VSB262161 WBX262161 WLT262161 WVP262161 H327697 JD327697 SZ327697 ACV327697 AMR327697 AWN327697 BGJ327697 BQF327697 CAB327697 CJX327697 CTT327697 DDP327697 DNL327697 DXH327697 EHD327697 EQZ327697 FAV327697 FKR327697 FUN327697 GEJ327697 GOF327697 GYB327697 HHX327697 HRT327697 IBP327697 ILL327697 IVH327697 JFD327697 JOZ327697 JYV327697 KIR327697 KSN327697 LCJ327697 LMF327697 LWB327697 MFX327697 MPT327697 MZP327697 NJL327697 NTH327697 ODD327697 OMZ327697 OWV327697 PGR327697 PQN327697 QAJ327697 QKF327697 QUB327697 RDX327697 RNT327697 RXP327697 SHL327697 SRH327697 TBD327697 TKZ327697 TUV327697 UER327697 UON327697 UYJ327697 VIF327697 VSB327697 WBX327697 WLT327697 WVP327697 H393233 JD393233 SZ393233 ACV393233 AMR393233 AWN393233 BGJ393233 BQF393233 CAB393233 CJX393233 CTT393233 DDP393233 DNL393233 DXH393233 EHD393233 EQZ393233 FAV393233 FKR393233 FUN393233 GEJ393233 GOF393233 GYB393233 HHX393233 HRT393233 IBP393233 ILL393233 IVH393233 JFD393233 JOZ393233 JYV393233 KIR393233 KSN393233 LCJ393233 LMF393233 LWB393233 MFX393233 MPT393233 MZP393233 NJL393233 NTH393233 ODD393233 OMZ393233 OWV393233 PGR393233 PQN393233 QAJ393233 QKF393233 QUB393233 RDX393233 RNT393233 RXP393233 SHL393233 SRH393233 TBD393233 TKZ393233 TUV393233 UER393233 UON393233 UYJ393233 VIF393233 VSB393233 WBX393233 WLT393233 WVP393233 H458769 JD458769 SZ458769 ACV458769 AMR458769 AWN458769 BGJ458769 BQF458769 CAB458769 CJX458769 CTT458769 DDP458769 DNL458769 DXH458769 EHD458769 EQZ458769 FAV458769 FKR458769 FUN458769 GEJ458769 GOF458769 GYB458769 HHX458769 HRT458769 IBP458769 ILL458769 IVH458769 JFD458769 JOZ458769 JYV458769 KIR458769 KSN458769 LCJ458769 LMF458769 LWB458769 MFX458769 MPT458769 MZP458769 NJL458769 NTH458769 ODD458769 OMZ458769 OWV458769 PGR458769 PQN458769 QAJ458769 QKF458769 QUB458769 RDX458769 RNT458769 RXP458769 SHL458769 SRH458769 TBD458769 TKZ458769 TUV458769 UER458769 UON458769 UYJ458769 VIF458769 VSB458769 WBX458769 WLT458769 WVP458769 H524305 JD524305 SZ524305 ACV524305 AMR524305 AWN524305 BGJ524305 BQF524305 CAB524305 CJX524305 CTT524305 DDP524305 DNL524305 DXH524305 EHD524305 EQZ524305 FAV524305 FKR524305 FUN524305 GEJ524305 GOF524305 GYB524305 HHX524305 HRT524305 IBP524305 ILL524305 IVH524305 JFD524305 JOZ524305 JYV524305 KIR524305 KSN524305 LCJ524305 LMF524305 LWB524305 MFX524305 MPT524305 MZP524305 NJL524305 NTH524305 ODD524305 OMZ524305 OWV524305 PGR524305 PQN524305 QAJ524305 QKF524305 QUB524305 RDX524305 RNT524305 RXP524305 SHL524305 SRH524305 TBD524305 TKZ524305 TUV524305 UER524305 UON524305 UYJ524305 VIF524305 VSB524305 WBX524305 WLT524305 WVP524305 H589841 JD589841 SZ589841 ACV589841 AMR589841 AWN589841 BGJ589841 BQF589841 CAB589841 CJX589841 CTT589841 DDP589841 DNL589841 DXH589841 EHD589841 EQZ589841 FAV589841 FKR589841 FUN589841 GEJ589841 GOF589841 GYB589841 HHX589841 HRT589841 IBP589841 ILL589841 IVH589841 JFD589841 JOZ589841 JYV589841 KIR589841 KSN589841 LCJ589841 LMF589841 LWB589841 MFX589841 MPT589841 MZP589841 NJL589841 NTH589841 ODD589841 OMZ589841 OWV589841 PGR589841 PQN589841 QAJ589841 QKF589841 QUB589841 RDX589841 RNT589841 RXP589841 SHL589841 SRH589841 TBD589841 TKZ589841 TUV589841 UER589841 UON589841 UYJ589841 VIF589841 VSB589841 WBX589841 WLT589841 WVP589841 H655377 JD655377 SZ655377 ACV655377 AMR655377 AWN655377 BGJ655377 BQF655377 CAB655377 CJX655377 CTT655377 DDP655377 DNL655377 DXH655377 EHD655377 EQZ655377 FAV655377 FKR655377 FUN655377 GEJ655377 GOF655377 GYB655377 HHX655377 HRT655377 IBP655377 ILL655377 IVH655377 JFD655377 JOZ655377 JYV655377 KIR655377 KSN655377 LCJ655377 LMF655377 LWB655377 MFX655377 MPT655377 MZP655377 NJL655377 NTH655377 ODD655377 OMZ655377 OWV655377 PGR655377 PQN655377 QAJ655377 QKF655377 QUB655377 RDX655377 RNT655377 RXP655377 SHL655377 SRH655377 TBD655377 TKZ655377 TUV655377 UER655377 UON655377 UYJ655377 VIF655377 VSB655377 WBX655377 WLT655377 WVP655377 H720913 JD720913 SZ720913 ACV720913 AMR720913 AWN720913 BGJ720913 BQF720913 CAB720913 CJX720913 CTT720913 DDP720913 DNL720913 DXH720913 EHD720913 EQZ720913 FAV720913 FKR720913 FUN720913 GEJ720913 GOF720913 GYB720913 HHX720913 HRT720913 IBP720913 ILL720913 IVH720913 JFD720913 JOZ720913 JYV720913 KIR720913 KSN720913 LCJ720913 LMF720913 LWB720913 MFX720913 MPT720913 MZP720913 NJL720913 NTH720913 ODD720913 OMZ720913 OWV720913 PGR720913 PQN720913 QAJ720913 QKF720913 QUB720913 RDX720913 RNT720913 RXP720913 SHL720913 SRH720913 TBD720913 TKZ720913 TUV720913 UER720913 UON720913 UYJ720913 VIF720913 VSB720913 WBX720913 WLT720913 WVP720913 H786449 JD786449 SZ786449 ACV786449 AMR786449 AWN786449 BGJ786449 BQF786449 CAB786449 CJX786449 CTT786449 DDP786449 DNL786449 DXH786449 EHD786449 EQZ786449 FAV786449 FKR786449 FUN786449 GEJ786449 GOF786449 GYB786449 HHX786449 HRT786449 IBP786449 ILL786449 IVH786449 JFD786449 JOZ786449 JYV786449 KIR786449 KSN786449 LCJ786449 LMF786449 LWB786449 MFX786449 MPT786449 MZP786449 NJL786449 NTH786449 ODD786449 OMZ786449 OWV786449 PGR786449 PQN786449 QAJ786449 QKF786449 QUB786449 RDX786449 RNT786449 RXP786449 SHL786449 SRH786449 TBD786449 TKZ786449 TUV786449 UER786449 UON786449 UYJ786449 VIF786449 VSB786449 WBX786449 WLT786449 WVP786449 H851985 JD851985 SZ851985 ACV851985 AMR851985 AWN851985 BGJ851985 BQF851985 CAB851985 CJX851985 CTT851985 DDP851985 DNL851985 DXH851985 EHD851985 EQZ851985 FAV851985 FKR851985 FUN851985 GEJ851985 GOF851985 GYB851985 HHX851985 HRT851985 IBP851985 ILL851985 IVH851985 JFD851985 JOZ851985 JYV851985 KIR851985 KSN851985 LCJ851985 LMF851985 LWB851985 MFX851985 MPT851985 MZP851985 NJL851985 NTH851985 ODD851985 OMZ851985 OWV851985 PGR851985 PQN851985 QAJ851985 QKF851985 QUB851985 RDX851985 RNT851985 RXP851985 SHL851985 SRH851985 TBD851985 TKZ851985 TUV851985 UER851985 UON851985 UYJ851985 VIF851985 VSB851985 WBX851985 WLT851985 WVP851985 H917521 JD917521 SZ917521 ACV917521 AMR917521 AWN917521 BGJ917521 BQF917521 CAB917521 CJX917521 CTT917521 DDP917521 DNL917521 DXH917521 EHD917521 EQZ917521 FAV917521 FKR917521 FUN917521 GEJ917521 GOF917521 GYB917521 HHX917521 HRT917521 IBP917521 ILL917521 IVH917521 JFD917521 JOZ917521 JYV917521 KIR917521 KSN917521 LCJ917521 LMF917521 LWB917521 MFX917521 MPT917521 MZP917521 NJL917521 NTH917521 ODD917521 OMZ917521 OWV917521 PGR917521 PQN917521 QAJ917521 QKF917521 QUB917521 RDX917521 RNT917521 RXP917521 SHL917521 SRH917521 TBD917521 TKZ917521 TUV917521 UER917521 UON917521 UYJ917521 VIF917521 VSB917521 WBX917521 WLT917521 WVP917521 H983057 JD983057 SZ983057 ACV983057 AMR983057 AWN983057 BGJ983057 BQF983057 CAB983057 CJX983057 CTT983057 DDP983057 DNL983057 DXH983057 EHD983057 EQZ983057 FAV983057 FKR983057 FUN983057 GEJ983057 GOF983057 GYB983057 HHX983057 HRT983057 IBP983057 ILL983057 IVH983057 JFD983057 JOZ983057 JYV983057 KIR983057 KSN983057 LCJ983057 LMF983057 LWB983057 MFX983057 MPT983057 MZP983057 NJL983057 NTH983057 ODD983057 OMZ983057 OWV983057 PGR983057 PQN983057 QAJ983057 QKF983057 QUB983057 RDX983057 RNT983057 RXP983057 SHL983057 SRH983057 TBD983057 TKZ983057 TUV983057 UER983057 UON983057 UYJ983057 VIF983057 VSB983057 WBX983057 WLT983057 WVP983057 H19 JD19 SZ19 ACV19 AMR19 AWN19 BGJ19 BQF19 CAB19 CJX19 CTT19 DDP19 DNL19 DXH19 EHD19 EQZ19 FAV19 FKR19 FUN19 GEJ19 GOF19 GYB19 HHX19 HRT19 IBP19 ILL19 IVH19 JFD19 JOZ19 JYV19 KIR19 KSN19 LCJ19 LMF19 LWB19 MFX19 MPT19 MZP19 NJL19 NTH19 ODD19 OMZ19 OWV19 PGR19 PQN19 QAJ19 QKF19 QUB19 RDX19 RNT19 RXP19 SHL19 SRH19 TBD19 TKZ19 TUV19 UER19 UON19 UYJ19 VIF19 VSB19 WBX19 WLT19 WVP19 H65555 JD65555 SZ65555 ACV65555 AMR65555 AWN65555 BGJ65555 BQF65555 CAB65555 CJX65555 CTT65555 DDP65555 DNL65555 DXH65555 EHD65555 EQZ65555 FAV65555 FKR65555 FUN65555 GEJ65555 GOF65555 GYB65555 HHX65555 HRT65555 IBP65555 ILL65555 IVH65555 JFD65555 JOZ65555 JYV65555 KIR65555 KSN65555 LCJ65555 LMF65555 LWB65555 MFX65555 MPT65555 MZP65555 NJL65555 NTH65555 ODD65555 OMZ65555 OWV65555 PGR65555 PQN65555 QAJ65555 QKF65555 QUB65555 RDX65555 RNT65555 RXP65555 SHL65555 SRH65555 TBD65555 TKZ65555 TUV65555 UER65555 UON65555 UYJ65555 VIF65555 VSB65555 WBX65555 WLT65555 WVP65555 H131091 JD131091 SZ131091 ACV131091 AMR131091 AWN131091 BGJ131091 BQF131091 CAB131091 CJX131091 CTT131091 DDP131091 DNL131091 DXH131091 EHD131091 EQZ131091 FAV131091 FKR131091 FUN131091 GEJ131091 GOF131091 GYB131091 HHX131091 HRT131091 IBP131091 ILL131091 IVH131091 JFD131091 JOZ131091 JYV131091 KIR131091 KSN131091 LCJ131091 LMF131091 LWB131091 MFX131091 MPT131091 MZP131091 NJL131091 NTH131091 ODD131091 OMZ131091 OWV131091 PGR131091 PQN131091 QAJ131091 QKF131091 QUB131091 RDX131091 RNT131091 RXP131091 SHL131091 SRH131091 TBD131091 TKZ131091 TUV131091 UER131091 UON131091 UYJ131091 VIF131091 VSB131091 WBX131091 WLT131091 WVP131091 H196627 JD196627 SZ196627 ACV196627 AMR196627 AWN196627 BGJ196627 BQF196627 CAB196627 CJX196627 CTT196627 DDP196627 DNL196627 DXH196627 EHD196627 EQZ196627 FAV196627 FKR196627 FUN196627 GEJ196627 GOF196627 GYB196627 HHX196627 HRT196627 IBP196627 ILL196627 IVH196627 JFD196627 JOZ196627 JYV196627 KIR196627 KSN196627 LCJ196627 LMF196627 LWB196627 MFX196627 MPT196627 MZP196627 NJL196627 NTH196627 ODD196627 OMZ196627 OWV196627 PGR196627 PQN196627 QAJ196627 QKF196627 QUB196627 RDX196627 RNT196627 RXP196627 SHL196627 SRH196627 TBD196627 TKZ196627 TUV196627 UER196627 UON196627 UYJ196627 VIF196627 VSB196627 WBX196627 WLT196627 WVP196627 H262163 JD262163 SZ262163 ACV262163 AMR262163 AWN262163 BGJ262163 BQF262163 CAB262163 CJX262163 CTT262163 DDP262163 DNL262163 DXH262163 EHD262163 EQZ262163 FAV262163 FKR262163 FUN262163 GEJ262163 GOF262163 GYB262163 HHX262163 HRT262163 IBP262163 ILL262163 IVH262163 JFD262163 JOZ262163 JYV262163 KIR262163 KSN262163 LCJ262163 LMF262163 LWB262163 MFX262163 MPT262163 MZP262163 NJL262163 NTH262163 ODD262163 OMZ262163 OWV262163 PGR262163 PQN262163 QAJ262163 QKF262163 QUB262163 RDX262163 RNT262163 RXP262163 SHL262163 SRH262163 TBD262163 TKZ262163 TUV262163 UER262163 UON262163 UYJ262163 VIF262163 VSB262163 WBX262163 WLT262163 WVP262163 H327699 JD327699 SZ327699 ACV327699 AMR327699 AWN327699 BGJ327699 BQF327699 CAB327699 CJX327699 CTT327699 DDP327699 DNL327699 DXH327699 EHD327699 EQZ327699 FAV327699 FKR327699 FUN327699 GEJ327699 GOF327699 GYB327699 HHX327699 HRT327699 IBP327699 ILL327699 IVH327699 JFD327699 JOZ327699 JYV327699 KIR327699 KSN327699 LCJ327699 LMF327699 LWB327699 MFX327699 MPT327699 MZP327699 NJL327699 NTH327699 ODD327699 OMZ327699 OWV327699 PGR327699 PQN327699 QAJ327699 QKF327699 QUB327699 RDX327699 RNT327699 RXP327699 SHL327699 SRH327699 TBD327699 TKZ327699 TUV327699 UER327699 UON327699 UYJ327699 VIF327699 VSB327699 WBX327699 WLT327699 WVP327699 H393235 JD393235 SZ393235 ACV393235 AMR393235 AWN393235 BGJ393235 BQF393235 CAB393235 CJX393235 CTT393235 DDP393235 DNL393235 DXH393235 EHD393235 EQZ393235 FAV393235 FKR393235 FUN393235 GEJ393235 GOF393235 GYB393235 HHX393235 HRT393235 IBP393235 ILL393235 IVH393235 JFD393235 JOZ393235 JYV393235 KIR393235 KSN393235 LCJ393235 LMF393235 LWB393235 MFX393235 MPT393235 MZP393235 NJL393235 NTH393235 ODD393235 OMZ393235 OWV393235 PGR393235 PQN393235 QAJ393235 QKF393235 QUB393235 RDX393235 RNT393235 RXP393235 SHL393235 SRH393235 TBD393235 TKZ393235 TUV393235 UER393235 UON393235 UYJ393235 VIF393235 VSB393235 WBX393235 WLT393235 WVP393235 H458771 JD458771 SZ458771 ACV458771 AMR458771 AWN458771 BGJ458771 BQF458771 CAB458771 CJX458771 CTT458771 DDP458771 DNL458771 DXH458771 EHD458771 EQZ458771 FAV458771 FKR458771 FUN458771 GEJ458771 GOF458771 GYB458771 HHX458771 HRT458771 IBP458771 ILL458771 IVH458771 JFD458771 JOZ458771 JYV458771 KIR458771 KSN458771 LCJ458771 LMF458771 LWB458771 MFX458771 MPT458771 MZP458771 NJL458771 NTH458771 ODD458771 OMZ458771 OWV458771 PGR458771 PQN458771 QAJ458771 QKF458771 QUB458771 RDX458771 RNT458771 RXP458771 SHL458771 SRH458771 TBD458771 TKZ458771 TUV458771 UER458771 UON458771 UYJ458771 VIF458771 VSB458771 WBX458771 WLT458771 WVP458771 H524307 JD524307 SZ524307 ACV524307 AMR524307 AWN524307 BGJ524307 BQF524307 CAB524307 CJX524307 CTT524307 DDP524307 DNL524307 DXH524307 EHD524307 EQZ524307 FAV524307 FKR524307 FUN524307 GEJ524307 GOF524307 GYB524307 HHX524307 HRT524307 IBP524307 ILL524307 IVH524307 JFD524307 JOZ524307 JYV524307 KIR524307 KSN524307 LCJ524307 LMF524307 LWB524307 MFX524307 MPT524307 MZP524307 NJL524307 NTH524307 ODD524307 OMZ524307 OWV524307 PGR524307 PQN524307 QAJ524307 QKF524307 QUB524307 RDX524307 RNT524307 RXP524307 SHL524307 SRH524307 TBD524307 TKZ524307 TUV524307 UER524307 UON524307 UYJ524307 VIF524307 VSB524307 WBX524307 WLT524307 WVP524307 H589843 JD589843 SZ589843 ACV589843 AMR589843 AWN589843 BGJ589843 BQF589843 CAB589843 CJX589843 CTT589843 DDP589843 DNL589843 DXH589843 EHD589843 EQZ589843 FAV589843 FKR589843 FUN589843 GEJ589843 GOF589843 GYB589843 HHX589843 HRT589843 IBP589843 ILL589843 IVH589843 JFD589843 JOZ589843 JYV589843 KIR589843 KSN589843 LCJ589843 LMF589843 LWB589843 MFX589843 MPT589843 MZP589843 NJL589843 NTH589843 ODD589843 OMZ589843 OWV589843 PGR589843 PQN589843 QAJ589843 QKF589843 QUB589843 RDX589843 RNT589843 RXP589843 SHL589843 SRH589843 TBD589843 TKZ589843 TUV589843 UER589843 UON589843 UYJ589843 VIF589843 VSB589843 WBX589843 WLT589843 WVP589843 H655379 JD655379 SZ655379 ACV655379 AMR655379 AWN655379 BGJ655379 BQF655379 CAB655379 CJX655379 CTT655379 DDP655379 DNL655379 DXH655379 EHD655379 EQZ655379 FAV655379 FKR655379 FUN655379 GEJ655379 GOF655379 GYB655379 HHX655379 HRT655379 IBP655379 ILL655379 IVH655379 JFD655379 JOZ655379 JYV655379 KIR655379 KSN655379 LCJ655379 LMF655379 LWB655379 MFX655379 MPT655379 MZP655379 NJL655379 NTH655379 ODD655379 OMZ655379 OWV655379 PGR655379 PQN655379 QAJ655379 QKF655379 QUB655379 RDX655379 RNT655379 RXP655379 SHL655379 SRH655379 TBD655379 TKZ655379 TUV655379 UER655379 UON655379 UYJ655379 VIF655379 VSB655379 WBX655379 WLT655379 WVP655379 H720915 JD720915 SZ720915 ACV720915 AMR720915 AWN720915 BGJ720915 BQF720915 CAB720915 CJX720915 CTT720915 DDP720915 DNL720915 DXH720915 EHD720915 EQZ720915 FAV720915 FKR720915 FUN720915 GEJ720915 GOF720915 GYB720915 HHX720915 HRT720915 IBP720915 ILL720915 IVH720915 JFD720915 JOZ720915 JYV720915 KIR720915 KSN720915 LCJ720915 LMF720915 LWB720915 MFX720915 MPT720915 MZP720915 NJL720915 NTH720915 ODD720915 OMZ720915 OWV720915 PGR720915 PQN720915 QAJ720915 QKF720915 QUB720915 RDX720915 RNT720915 RXP720915 SHL720915 SRH720915 TBD720915 TKZ720915 TUV720915 UER720915 UON720915 UYJ720915 VIF720915 VSB720915 WBX720915 WLT720915 WVP720915 H786451 JD786451 SZ786451 ACV786451 AMR786451 AWN786451 BGJ786451 BQF786451 CAB786451 CJX786451 CTT786451 DDP786451 DNL786451 DXH786451 EHD786451 EQZ786451 FAV786451 FKR786451 FUN786451 GEJ786451 GOF786451 GYB786451 HHX786451 HRT786451 IBP786451 ILL786451 IVH786451 JFD786451 JOZ786451 JYV786451 KIR786451 KSN786451 LCJ786451 LMF786451 LWB786451 MFX786451 MPT786451 MZP786451 NJL786451 NTH786451 ODD786451 OMZ786451 OWV786451 PGR786451 PQN786451 QAJ786451 QKF786451 QUB786451 RDX786451 RNT786451 RXP786451 SHL786451 SRH786451 TBD786451 TKZ786451 TUV786451 UER786451 UON786451 UYJ786451 VIF786451 VSB786451 WBX786451 WLT786451 WVP786451 H851987 JD851987 SZ851987 ACV851987 AMR851987 AWN851987 BGJ851987 BQF851987 CAB851987 CJX851987 CTT851987 DDP851987 DNL851987 DXH851987 EHD851987 EQZ851987 FAV851987 FKR851987 FUN851987 GEJ851987 GOF851987 GYB851987 HHX851987 HRT851987 IBP851987 ILL851987 IVH851987 JFD851987 JOZ851987 JYV851987 KIR851987 KSN851987 LCJ851987 LMF851987 LWB851987 MFX851987 MPT851987 MZP851987 NJL851987 NTH851987 ODD851987 OMZ851987 OWV851987 PGR851987 PQN851987 QAJ851987 QKF851987 QUB851987 RDX851987 RNT851987 RXP851987 SHL851987 SRH851987 TBD851987 TKZ851987 TUV851987 UER851987 UON851987 UYJ851987 VIF851987 VSB851987 WBX851987 WLT851987 WVP851987 H917523 JD917523 SZ917523 ACV917523 AMR917523 AWN917523 BGJ917523 BQF917523 CAB917523 CJX917523 CTT917523 DDP917523 DNL917523 DXH917523 EHD917523 EQZ917523 FAV917523 FKR917523 FUN917523 GEJ917523 GOF917523 GYB917523 HHX917523 HRT917523 IBP917523 ILL917523 IVH917523 JFD917523 JOZ917523 JYV917523 KIR917523 KSN917523 LCJ917523 LMF917523 LWB917523 MFX917523 MPT917523 MZP917523 NJL917523 NTH917523 ODD917523 OMZ917523 OWV917523 PGR917523 PQN917523 QAJ917523 QKF917523 QUB917523 RDX917523 RNT917523 RXP917523 SHL917523 SRH917523 TBD917523 TKZ917523 TUV917523 UER917523 UON917523 UYJ917523 VIF917523 VSB917523 WBX917523 WLT917523 WVP917523 H983059 JD983059 SZ983059 ACV983059 AMR983059 AWN983059 BGJ983059 BQF983059 CAB983059 CJX983059 CTT983059 DDP983059 DNL983059 DXH983059 EHD983059 EQZ983059 FAV983059 FKR983059 FUN983059 GEJ983059 GOF983059 GYB983059 HHX983059 HRT983059 IBP983059 ILL983059 IVH983059 JFD983059 JOZ983059 JYV983059 KIR983059 KSN983059 LCJ983059 LMF983059 LWB983059 MFX983059 MPT983059 MZP983059 NJL983059 NTH983059 ODD983059 OMZ983059 OWV983059 PGR983059 PQN983059 QAJ983059 QKF983059 QUB983059 RDX983059 RNT983059 RXP983059 SHL983059 SRH983059 TBD983059 TKZ983059 TUV983059 UER983059 UON983059 UYJ983059 VIF983059 VSB983059 WBX983059 WLT983059 WVP983059 H21 JD21 SZ21 ACV21 AMR21 AWN21 BGJ21 BQF21 CAB21 CJX21 CTT21 DDP21 DNL21 DXH21 EHD21 EQZ21 FAV21 FKR21 FUN21 GEJ21 GOF21 GYB21 HHX21 HRT21 IBP21 ILL21 IVH21 JFD21 JOZ21 JYV21 KIR21 KSN21 LCJ21 LMF21 LWB21 MFX21 MPT21 MZP21 NJL21 NTH21 ODD21 OMZ21 OWV21 PGR21 PQN21 QAJ21 QKF21 QUB21 RDX21 RNT21 RXP21 SHL21 SRH21 TBD21 TKZ21 TUV21 UER21 UON21 UYJ21 VIF21 VSB21 WBX21 WLT21 WVP21 H65557 JD65557 SZ65557 ACV65557 AMR65557 AWN65557 BGJ65557 BQF65557 CAB65557 CJX65557 CTT65557 DDP65557 DNL65557 DXH65557 EHD65557 EQZ65557 FAV65557 FKR65557 FUN65557 GEJ65557 GOF65557 GYB65557 HHX65557 HRT65557 IBP65557 ILL65557 IVH65557 JFD65557 JOZ65557 JYV65557 KIR65557 KSN65557 LCJ65557 LMF65557 LWB65557 MFX65557 MPT65557 MZP65557 NJL65557 NTH65557 ODD65557 OMZ65557 OWV65557 PGR65557 PQN65557 QAJ65557 QKF65557 QUB65557 RDX65557 RNT65557 RXP65557 SHL65557 SRH65557 TBD65557 TKZ65557 TUV65557 UER65557 UON65557 UYJ65557 VIF65557 VSB65557 WBX65557 WLT65557 WVP65557 H131093 JD131093 SZ131093 ACV131093 AMR131093 AWN131093 BGJ131093 BQF131093 CAB131093 CJX131093 CTT131093 DDP131093 DNL131093 DXH131093 EHD131093 EQZ131093 FAV131093 FKR131093 FUN131093 GEJ131093 GOF131093 GYB131093 HHX131093 HRT131093 IBP131093 ILL131093 IVH131093 JFD131093 JOZ131093 JYV131093 KIR131093 KSN131093 LCJ131093 LMF131093 LWB131093 MFX131093 MPT131093 MZP131093 NJL131093 NTH131093 ODD131093 OMZ131093 OWV131093 PGR131093 PQN131093 QAJ131093 QKF131093 QUB131093 RDX131093 RNT131093 RXP131093 SHL131093 SRH131093 TBD131093 TKZ131093 TUV131093 UER131093 UON131093 UYJ131093 VIF131093 VSB131093 WBX131093 WLT131093 WVP131093 H196629 JD196629 SZ196629 ACV196629 AMR196629 AWN196629 BGJ196629 BQF196629 CAB196629 CJX196629 CTT196629 DDP196629 DNL196629 DXH196629 EHD196629 EQZ196629 FAV196629 FKR196629 FUN196629 GEJ196629 GOF196629 GYB196629 HHX196629 HRT196629 IBP196629 ILL196629 IVH196629 JFD196629 JOZ196629 JYV196629 KIR196629 KSN196629 LCJ196629 LMF196629 LWB196629 MFX196629 MPT196629 MZP196629 NJL196629 NTH196629 ODD196629 OMZ196629 OWV196629 PGR196629 PQN196629 QAJ196629 QKF196629 QUB196629 RDX196629 RNT196629 RXP196629 SHL196629 SRH196629 TBD196629 TKZ196629 TUV196629 UER196629 UON196629 UYJ196629 VIF196629 VSB196629 WBX196629 WLT196629 WVP196629 H262165 JD262165 SZ262165 ACV262165 AMR262165 AWN262165 BGJ262165 BQF262165 CAB262165 CJX262165 CTT262165 DDP262165 DNL262165 DXH262165 EHD262165 EQZ262165 FAV262165 FKR262165 FUN262165 GEJ262165 GOF262165 GYB262165 HHX262165 HRT262165 IBP262165 ILL262165 IVH262165 JFD262165 JOZ262165 JYV262165 KIR262165 KSN262165 LCJ262165 LMF262165 LWB262165 MFX262165 MPT262165 MZP262165 NJL262165 NTH262165 ODD262165 OMZ262165 OWV262165 PGR262165 PQN262165 QAJ262165 QKF262165 QUB262165 RDX262165 RNT262165 RXP262165 SHL262165 SRH262165 TBD262165 TKZ262165 TUV262165 UER262165 UON262165 UYJ262165 VIF262165 VSB262165 WBX262165 WLT262165 WVP262165 H327701 JD327701 SZ327701 ACV327701 AMR327701 AWN327701 BGJ327701 BQF327701 CAB327701 CJX327701 CTT327701 DDP327701 DNL327701 DXH327701 EHD327701 EQZ327701 FAV327701 FKR327701 FUN327701 GEJ327701 GOF327701 GYB327701 HHX327701 HRT327701 IBP327701 ILL327701 IVH327701 JFD327701 JOZ327701 JYV327701 KIR327701 KSN327701 LCJ327701 LMF327701 LWB327701 MFX327701 MPT327701 MZP327701 NJL327701 NTH327701 ODD327701 OMZ327701 OWV327701 PGR327701 PQN327701 QAJ327701 QKF327701 QUB327701 RDX327701 RNT327701 RXP327701 SHL327701 SRH327701 TBD327701 TKZ327701 TUV327701 UER327701 UON327701 UYJ327701 VIF327701 VSB327701 WBX327701 WLT327701 WVP327701 H393237 JD393237 SZ393237 ACV393237 AMR393237 AWN393237 BGJ393237 BQF393237 CAB393237 CJX393237 CTT393237 DDP393237 DNL393237 DXH393237 EHD393237 EQZ393237 FAV393237 FKR393237 FUN393237 GEJ393237 GOF393237 GYB393237 HHX393237 HRT393237 IBP393237 ILL393237 IVH393237 JFD393237 JOZ393237 JYV393237 KIR393237 KSN393237 LCJ393237 LMF393237 LWB393237 MFX393237 MPT393237 MZP393237 NJL393237 NTH393237 ODD393237 OMZ393237 OWV393237 PGR393237 PQN393237 QAJ393237 QKF393237 QUB393237 RDX393237 RNT393237 RXP393237 SHL393237 SRH393237 TBD393237 TKZ393237 TUV393237 UER393237 UON393237 UYJ393237 VIF393237 VSB393237 WBX393237 WLT393237 WVP393237 H458773 JD458773 SZ458773 ACV458773 AMR458773 AWN458773 BGJ458773 BQF458773 CAB458773 CJX458773 CTT458773 DDP458773 DNL458773 DXH458773 EHD458773 EQZ458773 FAV458773 FKR458773 FUN458773 GEJ458773 GOF458773 GYB458773 HHX458773 HRT458773 IBP458773 ILL458773 IVH458773 JFD458773 JOZ458773 JYV458773 KIR458773 KSN458773 LCJ458773 LMF458773 LWB458773 MFX458773 MPT458773 MZP458773 NJL458773 NTH458773 ODD458773 OMZ458773 OWV458773 PGR458773 PQN458773 QAJ458773 QKF458773 QUB458773 RDX458773 RNT458773 RXP458773 SHL458773 SRH458773 TBD458773 TKZ458773 TUV458773 UER458773 UON458773 UYJ458773 VIF458773 VSB458773 WBX458773 WLT458773 WVP458773 H524309 JD524309 SZ524309 ACV524309 AMR524309 AWN524309 BGJ524309 BQF524309 CAB524309 CJX524309 CTT524309 DDP524309 DNL524309 DXH524309 EHD524309 EQZ524309 FAV524309 FKR524309 FUN524309 GEJ524309 GOF524309 GYB524309 HHX524309 HRT524309 IBP524309 ILL524309 IVH524309 JFD524309 JOZ524309 JYV524309 KIR524309 KSN524309 LCJ524309 LMF524309 LWB524309 MFX524309 MPT524309 MZP524309 NJL524309 NTH524309 ODD524309 OMZ524309 OWV524309 PGR524309 PQN524309 QAJ524309 QKF524309 QUB524309 RDX524309 RNT524309 RXP524309 SHL524309 SRH524309 TBD524309 TKZ524309 TUV524309 UER524309 UON524309 UYJ524309 VIF524309 VSB524309 WBX524309 WLT524309 WVP524309 H589845 JD589845 SZ589845 ACV589845 AMR589845 AWN589845 BGJ589845 BQF589845 CAB589845 CJX589845 CTT589845 DDP589845 DNL589845 DXH589845 EHD589845 EQZ589845 FAV589845 FKR589845 FUN589845 GEJ589845 GOF589845 GYB589845 HHX589845 HRT589845 IBP589845 ILL589845 IVH589845 JFD589845 JOZ589845 JYV589845 KIR589845 KSN589845 LCJ589845 LMF589845 LWB589845 MFX589845 MPT589845 MZP589845 NJL589845 NTH589845 ODD589845 OMZ589845 OWV589845 PGR589845 PQN589845 QAJ589845 QKF589845 QUB589845 RDX589845 RNT589845 RXP589845 SHL589845 SRH589845 TBD589845 TKZ589845 TUV589845 UER589845 UON589845 UYJ589845 VIF589845 VSB589845 WBX589845 WLT589845 WVP589845 H655381 JD655381 SZ655381 ACV655381 AMR655381 AWN655381 BGJ655381 BQF655381 CAB655381 CJX655381 CTT655381 DDP655381 DNL655381 DXH655381 EHD655381 EQZ655381 FAV655381 FKR655381 FUN655381 GEJ655381 GOF655381 GYB655381 HHX655381 HRT655381 IBP655381 ILL655381 IVH655381 JFD655381 JOZ655381 JYV655381 KIR655381 KSN655381 LCJ655381 LMF655381 LWB655381 MFX655381 MPT655381 MZP655381 NJL655381 NTH655381 ODD655381 OMZ655381 OWV655381 PGR655381 PQN655381 QAJ655381 QKF655381 QUB655381 RDX655381 RNT655381 RXP655381 SHL655381 SRH655381 TBD655381 TKZ655381 TUV655381 UER655381 UON655381 UYJ655381 VIF655381 VSB655381 WBX655381 WLT655381 WVP655381 H720917 JD720917 SZ720917 ACV720917 AMR720917 AWN720917 BGJ720917 BQF720917 CAB720917 CJX720917 CTT720917 DDP720917 DNL720917 DXH720917 EHD720917 EQZ720917 FAV720917 FKR720917 FUN720917 GEJ720917 GOF720917 GYB720917 HHX720917 HRT720917 IBP720917 ILL720917 IVH720917 JFD720917 JOZ720917 JYV720917 KIR720917 KSN720917 LCJ720917 LMF720917 LWB720917 MFX720917 MPT720917 MZP720917 NJL720917 NTH720917 ODD720917 OMZ720917 OWV720917 PGR720917 PQN720917 QAJ720917 QKF720917 QUB720917 RDX720917 RNT720917 RXP720917 SHL720917 SRH720917 TBD720917 TKZ720917 TUV720917 UER720917 UON720917 UYJ720917 VIF720917 VSB720917 WBX720917 WLT720917 WVP720917 H786453 JD786453 SZ786453 ACV786453 AMR786453 AWN786453 BGJ786453 BQF786453 CAB786453 CJX786453 CTT786453 DDP786453 DNL786453 DXH786453 EHD786453 EQZ786453 FAV786453 FKR786453 FUN786453 GEJ786453 GOF786453 GYB786453 HHX786453 HRT786453 IBP786453 ILL786453 IVH786453 JFD786453 JOZ786453 JYV786453 KIR786453 KSN786453 LCJ786453 LMF786453 LWB786453 MFX786453 MPT786453 MZP786453 NJL786453 NTH786453 ODD786453 OMZ786453 OWV786453 PGR786453 PQN786453 QAJ786453 QKF786453 QUB786453 RDX786453 RNT786453 RXP786453 SHL786453 SRH786453 TBD786453 TKZ786453 TUV786453 UER786453 UON786453 UYJ786453 VIF786453 VSB786453 WBX786453 WLT786453 WVP786453 H851989 JD851989 SZ851989 ACV851989 AMR851989 AWN851989 BGJ851989 BQF851989 CAB851989 CJX851989 CTT851989 DDP851989 DNL851989 DXH851989 EHD851989 EQZ851989 FAV851989 FKR851989 FUN851989 GEJ851989 GOF851989 GYB851989 HHX851989 HRT851989 IBP851989 ILL851989 IVH851989 JFD851989 JOZ851989 JYV851989 KIR851989 KSN851989 LCJ851989 LMF851989 LWB851989 MFX851989 MPT851989 MZP851989 NJL851989 NTH851989 ODD851989 OMZ851989 OWV851989 PGR851989 PQN851989 QAJ851989 QKF851989 QUB851989 RDX851989 RNT851989 RXP851989 SHL851989 SRH851989 TBD851989 TKZ851989 TUV851989 UER851989 UON851989 UYJ851989 VIF851989 VSB851989 WBX851989 WLT851989 WVP851989 H917525 JD917525 SZ917525 ACV917525 AMR917525 AWN917525 BGJ917525 BQF917525 CAB917525 CJX917525 CTT917525 DDP917525 DNL917525 DXH917525 EHD917525 EQZ917525 FAV917525 FKR917525 FUN917525 GEJ917525 GOF917525 GYB917525 HHX917525 HRT917525 IBP917525 ILL917525 IVH917525 JFD917525 JOZ917525 JYV917525 KIR917525 KSN917525 LCJ917525 LMF917525 LWB917525 MFX917525 MPT917525 MZP917525 NJL917525 NTH917525 ODD917525 OMZ917525 OWV917525 PGR917525 PQN917525 QAJ917525 QKF917525 QUB917525 RDX917525 RNT917525 RXP917525 SHL917525 SRH917525 TBD917525 TKZ917525 TUV917525 UER917525 UON917525 UYJ917525 VIF917525 VSB917525 WBX917525 WLT917525 WVP917525 H983061 JD983061 SZ983061 ACV983061 AMR983061 AWN983061 BGJ983061 BQF983061 CAB983061 CJX983061 CTT983061 DDP983061 DNL983061 DXH983061 EHD983061 EQZ983061 FAV983061 FKR983061 FUN983061 GEJ983061 GOF983061 GYB983061 HHX983061 HRT983061 IBP983061 ILL983061 IVH983061 JFD983061 JOZ983061 JYV983061 KIR983061 KSN983061 LCJ983061 LMF983061 LWB983061 MFX983061 MPT983061 MZP983061 NJL983061 NTH983061 ODD983061 OMZ983061 OWV983061 PGR983061 PQN983061 QAJ983061 QKF983061 QUB983061 RDX983061 RNT983061 RXP983061 SHL983061 SRH983061 TBD983061 TKZ983061 TUV983061 UER983061 UON983061 UYJ983061 VIF983061 VSB983061 WBX983061 WLT983061 WVP983061 AM47:AO47 KI47:KK47 UE47:UG47 AEA47:AEC47 ANW47:ANY47 AXS47:AXU47 BHO47:BHQ47 BRK47:BRM47 CBG47:CBI47 CLC47:CLE47 CUY47:CVA47 DEU47:DEW47 DOQ47:DOS47 DYM47:DYO47 EII47:EIK47 ESE47:ESG47 FCA47:FCC47 FLW47:FLY47 FVS47:FVU47 GFO47:GFQ47 GPK47:GPM47 GZG47:GZI47 HJC47:HJE47 HSY47:HTA47 ICU47:ICW47 IMQ47:IMS47 IWM47:IWO47 JGI47:JGK47 JQE47:JQG47 KAA47:KAC47 KJW47:KJY47 KTS47:KTU47 LDO47:LDQ47 LNK47:LNM47 LXG47:LXI47 MHC47:MHE47 MQY47:MRA47 NAU47:NAW47 NKQ47:NKS47 NUM47:NUO47 OEI47:OEK47 OOE47:OOG47 OYA47:OYC47 PHW47:PHY47 PRS47:PRU47 QBO47:QBQ47 QLK47:QLM47 QVG47:QVI47 RFC47:RFE47 ROY47:RPA47 RYU47:RYW47 SIQ47:SIS47 SSM47:SSO47 TCI47:TCK47 TME47:TMG47 TWA47:TWC47 UFW47:UFY47 UPS47:UPU47 UZO47:UZQ47 VJK47:VJM47 VTG47:VTI47 WDC47:WDE47 WMY47:WNA47 WWU47:WWW47 AM65583:AO65583 KI65583:KK65583 UE65583:UG65583 AEA65583:AEC65583 ANW65583:ANY65583 AXS65583:AXU65583 BHO65583:BHQ65583 BRK65583:BRM65583 CBG65583:CBI65583 CLC65583:CLE65583 CUY65583:CVA65583 DEU65583:DEW65583 DOQ65583:DOS65583 DYM65583:DYO65583 EII65583:EIK65583 ESE65583:ESG65583 FCA65583:FCC65583 FLW65583:FLY65583 FVS65583:FVU65583 GFO65583:GFQ65583 GPK65583:GPM65583 GZG65583:GZI65583 HJC65583:HJE65583 HSY65583:HTA65583 ICU65583:ICW65583 IMQ65583:IMS65583 IWM65583:IWO65583 JGI65583:JGK65583 JQE65583:JQG65583 KAA65583:KAC65583 KJW65583:KJY65583 KTS65583:KTU65583 LDO65583:LDQ65583 LNK65583:LNM65583 LXG65583:LXI65583 MHC65583:MHE65583 MQY65583:MRA65583 NAU65583:NAW65583 NKQ65583:NKS65583 NUM65583:NUO65583 OEI65583:OEK65583 OOE65583:OOG65583 OYA65583:OYC65583 PHW65583:PHY65583 PRS65583:PRU65583 QBO65583:QBQ65583 QLK65583:QLM65583 QVG65583:QVI65583 RFC65583:RFE65583 ROY65583:RPA65583 RYU65583:RYW65583 SIQ65583:SIS65583 SSM65583:SSO65583 TCI65583:TCK65583 TME65583:TMG65583 TWA65583:TWC65583 UFW65583:UFY65583 UPS65583:UPU65583 UZO65583:UZQ65583 VJK65583:VJM65583 VTG65583:VTI65583 WDC65583:WDE65583 WMY65583:WNA65583 WWU65583:WWW65583 AM131119:AO131119 KI131119:KK131119 UE131119:UG131119 AEA131119:AEC131119 ANW131119:ANY131119 AXS131119:AXU131119 BHO131119:BHQ131119 BRK131119:BRM131119 CBG131119:CBI131119 CLC131119:CLE131119 CUY131119:CVA131119 DEU131119:DEW131119 DOQ131119:DOS131119 DYM131119:DYO131119 EII131119:EIK131119 ESE131119:ESG131119 FCA131119:FCC131119 FLW131119:FLY131119 FVS131119:FVU131119 GFO131119:GFQ131119 GPK131119:GPM131119 GZG131119:GZI131119 HJC131119:HJE131119 HSY131119:HTA131119 ICU131119:ICW131119 IMQ131119:IMS131119 IWM131119:IWO131119 JGI131119:JGK131119 JQE131119:JQG131119 KAA131119:KAC131119 KJW131119:KJY131119 KTS131119:KTU131119 LDO131119:LDQ131119 LNK131119:LNM131119 LXG131119:LXI131119 MHC131119:MHE131119 MQY131119:MRA131119 NAU131119:NAW131119 NKQ131119:NKS131119 NUM131119:NUO131119 OEI131119:OEK131119 OOE131119:OOG131119 OYA131119:OYC131119 PHW131119:PHY131119 PRS131119:PRU131119 QBO131119:QBQ131119 QLK131119:QLM131119 QVG131119:QVI131119 RFC131119:RFE131119 ROY131119:RPA131119 RYU131119:RYW131119 SIQ131119:SIS131119 SSM131119:SSO131119 TCI131119:TCK131119 TME131119:TMG131119 TWA131119:TWC131119 UFW131119:UFY131119 UPS131119:UPU131119 UZO131119:UZQ131119 VJK131119:VJM131119 VTG131119:VTI131119 WDC131119:WDE131119 WMY131119:WNA131119 WWU131119:WWW131119 AM196655:AO196655 KI196655:KK196655 UE196655:UG196655 AEA196655:AEC196655 ANW196655:ANY196655 AXS196655:AXU196655 BHO196655:BHQ196655 BRK196655:BRM196655 CBG196655:CBI196655 CLC196655:CLE196655 CUY196655:CVA196655 DEU196655:DEW196655 DOQ196655:DOS196655 DYM196655:DYO196655 EII196655:EIK196655 ESE196655:ESG196655 FCA196655:FCC196655 FLW196655:FLY196655 FVS196655:FVU196655 GFO196655:GFQ196655 GPK196655:GPM196655 GZG196655:GZI196655 HJC196655:HJE196655 HSY196655:HTA196655 ICU196655:ICW196655 IMQ196655:IMS196655 IWM196655:IWO196655 JGI196655:JGK196655 JQE196655:JQG196655 KAA196655:KAC196655 KJW196655:KJY196655 KTS196655:KTU196655 LDO196655:LDQ196655 LNK196655:LNM196655 LXG196655:LXI196655 MHC196655:MHE196655 MQY196655:MRA196655 NAU196655:NAW196655 NKQ196655:NKS196655 NUM196655:NUO196655 OEI196655:OEK196655 OOE196655:OOG196655 OYA196655:OYC196655 PHW196655:PHY196655 PRS196655:PRU196655 QBO196655:QBQ196655 QLK196655:QLM196655 QVG196655:QVI196655 RFC196655:RFE196655 ROY196655:RPA196655 RYU196655:RYW196655 SIQ196655:SIS196655 SSM196655:SSO196655 TCI196655:TCK196655 TME196655:TMG196655 TWA196655:TWC196655 UFW196655:UFY196655 UPS196655:UPU196655 UZO196655:UZQ196655 VJK196655:VJM196655 VTG196655:VTI196655 WDC196655:WDE196655 WMY196655:WNA196655 WWU196655:WWW196655 AM262191:AO262191 KI262191:KK262191 UE262191:UG262191 AEA262191:AEC262191 ANW262191:ANY262191 AXS262191:AXU262191 BHO262191:BHQ262191 BRK262191:BRM262191 CBG262191:CBI262191 CLC262191:CLE262191 CUY262191:CVA262191 DEU262191:DEW262191 DOQ262191:DOS262191 DYM262191:DYO262191 EII262191:EIK262191 ESE262191:ESG262191 FCA262191:FCC262191 FLW262191:FLY262191 FVS262191:FVU262191 GFO262191:GFQ262191 GPK262191:GPM262191 GZG262191:GZI262191 HJC262191:HJE262191 HSY262191:HTA262191 ICU262191:ICW262191 IMQ262191:IMS262191 IWM262191:IWO262191 JGI262191:JGK262191 JQE262191:JQG262191 KAA262191:KAC262191 KJW262191:KJY262191 KTS262191:KTU262191 LDO262191:LDQ262191 LNK262191:LNM262191 LXG262191:LXI262191 MHC262191:MHE262191 MQY262191:MRA262191 NAU262191:NAW262191 NKQ262191:NKS262191 NUM262191:NUO262191 OEI262191:OEK262191 OOE262191:OOG262191 OYA262191:OYC262191 PHW262191:PHY262191 PRS262191:PRU262191 QBO262191:QBQ262191 QLK262191:QLM262191 QVG262191:QVI262191 RFC262191:RFE262191 ROY262191:RPA262191 RYU262191:RYW262191 SIQ262191:SIS262191 SSM262191:SSO262191 TCI262191:TCK262191 TME262191:TMG262191 TWA262191:TWC262191 UFW262191:UFY262191 UPS262191:UPU262191 UZO262191:UZQ262191 VJK262191:VJM262191 VTG262191:VTI262191 WDC262191:WDE262191 WMY262191:WNA262191 WWU262191:WWW262191 AM327727:AO327727 KI327727:KK327727 UE327727:UG327727 AEA327727:AEC327727 ANW327727:ANY327727 AXS327727:AXU327727 BHO327727:BHQ327727 BRK327727:BRM327727 CBG327727:CBI327727 CLC327727:CLE327727 CUY327727:CVA327727 DEU327727:DEW327727 DOQ327727:DOS327727 DYM327727:DYO327727 EII327727:EIK327727 ESE327727:ESG327727 FCA327727:FCC327727 FLW327727:FLY327727 FVS327727:FVU327727 GFO327727:GFQ327727 GPK327727:GPM327727 GZG327727:GZI327727 HJC327727:HJE327727 HSY327727:HTA327727 ICU327727:ICW327727 IMQ327727:IMS327727 IWM327727:IWO327727 JGI327727:JGK327727 JQE327727:JQG327727 KAA327727:KAC327727 KJW327727:KJY327727 KTS327727:KTU327727 LDO327727:LDQ327727 LNK327727:LNM327727 LXG327727:LXI327727 MHC327727:MHE327727 MQY327727:MRA327727 NAU327727:NAW327727 NKQ327727:NKS327727 NUM327727:NUO327727 OEI327727:OEK327727 OOE327727:OOG327727 OYA327727:OYC327727 PHW327727:PHY327727 PRS327727:PRU327727 QBO327727:QBQ327727 QLK327727:QLM327727 QVG327727:QVI327727 RFC327727:RFE327727 ROY327727:RPA327727 RYU327727:RYW327727 SIQ327727:SIS327727 SSM327727:SSO327727 TCI327727:TCK327727 TME327727:TMG327727 TWA327727:TWC327727 UFW327727:UFY327727 UPS327727:UPU327727 UZO327727:UZQ327727 VJK327727:VJM327727 VTG327727:VTI327727 WDC327727:WDE327727 WMY327727:WNA327727 WWU327727:WWW327727 AM393263:AO393263 KI393263:KK393263 UE393263:UG393263 AEA393263:AEC393263 ANW393263:ANY393263 AXS393263:AXU393263 BHO393263:BHQ393263 BRK393263:BRM393263 CBG393263:CBI393263 CLC393263:CLE393263 CUY393263:CVA393263 DEU393263:DEW393263 DOQ393263:DOS393263 DYM393263:DYO393263 EII393263:EIK393263 ESE393263:ESG393263 FCA393263:FCC393263 FLW393263:FLY393263 FVS393263:FVU393263 GFO393263:GFQ393263 GPK393263:GPM393263 GZG393263:GZI393263 HJC393263:HJE393263 HSY393263:HTA393263 ICU393263:ICW393263 IMQ393263:IMS393263 IWM393263:IWO393263 JGI393263:JGK393263 JQE393263:JQG393263 KAA393263:KAC393263 KJW393263:KJY393263 KTS393263:KTU393263 LDO393263:LDQ393263 LNK393263:LNM393263 LXG393263:LXI393263 MHC393263:MHE393263 MQY393263:MRA393263 NAU393263:NAW393263 NKQ393263:NKS393263 NUM393263:NUO393263 OEI393263:OEK393263 OOE393263:OOG393263 OYA393263:OYC393263 PHW393263:PHY393263 PRS393263:PRU393263 QBO393263:QBQ393263 QLK393263:QLM393263 QVG393263:QVI393263 RFC393263:RFE393263 ROY393263:RPA393263 RYU393263:RYW393263 SIQ393263:SIS393263 SSM393263:SSO393263 TCI393263:TCK393263 TME393263:TMG393263 TWA393263:TWC393263 UFW393263:UFY393263 UPS393263:UPU393263 UZO393263:UZQ393263 VJK393263:VJM393263 VTG393263:VTI393263 WDC393263:WDE393263 WMY393263:WNA393263 WWU393263:WWW393263 AM458799:AO458799 KI458799:KK458799 UE458799:UG458799 AEA458799:AEC458799 ANW458799:ANY458799 AXS458799:AXU458799 BHO458799:BHQ458799 BRK458799:BRM458799 CBG458799:CBI458799 CLC458799:CLE458799 CUY458799:CVA458799 DEU458799:DEW458799 DOQ458799:DOS458799 DYM458799:DYO458799 EII458799:EIK458799 ESE458799:ESG458799 FCA458799:FCC458799 FLW458799:FLY458799 FVS458799:FVU458799 GFO458799:GFQ458799 GPK458799:GPM458799 GZG458799:GZI458799 HJC458799:HJE458799 HSY458799:HTA458799 ICU458799:ICW458799 IMQ458799:IMS458799 IWM458799:IWO458799 JGI458799:JGK458799 JQE458799:JQG458799 KAA458799:KAC458799 KJW458799:KJY458799 KTS458799:KTU458799 LDO458799:LDQ458799 LNK458799:LNM458799 LXG458799:LXI458799 MHC458799:MHE458799 MQY458799:MRA458799 NAU458799:NAW458799 NKQ458799:NKS458799 NUM458799:NUO458799 OEI458799:OEK458799 OOE458799:OOG458799 OYA458799:OYC458799 PHW458799:PHY458799 PRS458799:PRU458799 QBO458799:QBQ458799 QLK458799:QLM458799 QVG458799:QVI458799 RFC458799:RFE458799 ROY458799:RPA458799 RYU458799:RYW458799 SIQ458799:SIS458799 SSM458799:SSO458799 TCI458799:TCK458799 TME458799:TMG458799 TWA458799:TWC458799 UFW458799:UFY458799 UPS458799:UPU458799 UZO458799:UZQ458799 VJK458799:VJM458799 VTG458799:VTI458799 WDC458799:WDE458799 WMY458799:WNA458799 WWU458799:WWW458799 AM524335:AO524335 KI524335:KK524335 UE524335:UG524335 AEA524335:AEC524335 ANW524335:ANY524335 AXS524335:AXU524335 BHO524335:BHQ524335 BRK524335:BRM524335 CBG524335:CBI524335 CLC524335:CLE524335 CUY524335:CVA524335 DEU524335:DEW524335 DOQ524335:DOS524335 DYM524335:DYO524335 EII524335:EIK524335 ESE524335:ESG524335 FCA524335:FCC524335 FLW524335:FLY524335 FVS524335:FVU524335 GFO524335:GFQ524335 GPK524335:GPM524335 GZG524335:GZI524335 HJC524335:HJE524335 HSY524335:HTA524335 ICU524335:ICW524335 IMQ524335:IMS524335 IWM524335:IWO524335 JGI524335:JGK524335 JQE524335:JQG524335 KAA524335:KAC524335 KJW524335:KJY524335 KTS524335:KTU524335 LDO524335:LDQ524335 LNK524335:LNM524335 LXG524335:LXI524335 MHC524335:MHE524335 MQY524335:MRA524335 NAU524335:NAW524335 NKQ524335:NKS524335 NUM524335:NUO524335 OEI524335:OEK524335 OOE524335:OOG524335 OYA524335:OYC524335 PHW524335:PHY524335 PRS524335:PRU524335 QBO524335:QBQ524335 QLK524335:QLM524335 QVG524335:QVI524335 RFC524335:RFE524335 ROY524335:RPA524335 RYU524335:RYW524335 SIQ524335:SIS524335 SSM524335:SSO524335 TCI524335:TCK524335 TME524335:TMG524335 TWA524335:TWC524335 UFW524335:UFY524335 UPS524335:UPU524335 UZO524335:UZQ524335 VJK524335:VJM524335 VTG524335:VTI524335 WDC524335:WDE524335 WMY524335:WNA524335 WWU524335:WWW524335 AM589871:AO589871 KI589871:KK589871 UE589871:UG589871 AEA589871:AEC589871 ANW589871:ANY589871 AXS589871:AXU589871 BHO589871:BHQ589871 BRK589871:BRM589871 CBG589871:CBI589871 CLC589871:CLE589871 CUY589871:CVA589871 DEU589871:DEW589871 DOQ589871:DOS589871 DYM589871:DYO589871 EII589871:EIK589871 ESE589871:ESG589871 FCA589871:FCC589871 FLW589871:FLY589871 FVS589871:FVU589871 GFO589871:GFQ589871 GPK589871:GPM589871 GZG589871:GZI589871 HJC589871:HJE589871 HSY589871:HTA589871 ICU589871:ICW589871 IMQ589871:IMS589871 IWM589871:IWO589871 JGI589871:JGK589871 JQE589871:JQG589871 KAA589871:KAC589871 KJW589871:KJY589871 KTS589871:KTU589871 LDO589871:LDQ589871 LNK589871:LNM589871 LXG589871:LXI589871 MHC589871:MHE589871 MQY589871:MRA589871 NAU589871:NAW589871 NKQ589871:NKS589871 NUM589871:NUO589871 OEI589871:OEK589871 OOE589871:OOG589871 OYA589871:OYC589871 PHW589871:PHY589871 PRS589871:PRU589871 QBO589871:QBQ589871 QLK589871:QLM589871 QVG589871:QVI589871 RFC589871:RFE589871 ROY589871:RPA589871 RYU589871:RYW589871 SIQ589871:SIS589871 SSM589871:SSO589871 TCI589871:TCK589871 TME589871:TMG589871 TWA589871:TWC589871 UFW589871:UFY589871 UPS589871:UPU589871 UZO589871:UZQ589871 VJK589871:VJM589871 VTG589871:VTI589871 WDC589871:WDE589871 WMY589871:WNA589871 WWU589871:WWW589871 AM655407:AO655407 KI655407:KK655407 UE655407:UG655407 AEA655407:AEC655407 ANW655407:ANY655407 AXS655407:AXU655407 BHO655407:BHQ655407 BRK655407:BRM655407 CBG655407:CBI655407 CLC655407:CLE655407 CUY655407:CVA655407 DEU655407:DEW655407 DOQ655407:DOS655407 DYM655407:DYO655407 EII655407:EIK655407 ESE655407:ESG655407 FCA655407:FCC655407 FLW655407:FLY655407 FVS655407:FVU655407 GFO655407:GFQ655407 GPK655407:GPM655407 GZG655407:GZI655407 HJC655407:HJE655407 HSY655407:HTA655407 ICU655407:ICW655407 IMQ655407:IMS655407 IWM655407:IWO655407 JGI655407:JGK655407 JQE655407:JQG655407 KAA655407:KAC655407 KJW655407:KJY655407 KTS655407:KTU655407 LDO655407:LDQ655407 LNK655407:LNM655407 LXG655407:LXI655407 MHC655407:MHE655407 MQY655407:MRA655407 NAU655407:NAW655407 NKQ655407:NKS655407 NUM655407:NUO655407 OEI655407:OEK655407 OOE655407:OOG655407 OYA655407:OYC655407 PHW655407:PHY655407 PRS655407:PRU655407 QBO655407:QBQ655407 QLK655407:QLM655407 QVG655407:QVI655407 RFC655407:RFE655407 ROY655407:RPA655407 RYU655407:RYW655407 SIQ655407:SIS655407 SSM655407:SSO655407 TCI655407:TCK655407 TME655407:TMG655407 TWA655407:TWC655407 UFW655407:UFY655407 UPS655407:UPU655407 UZO655407:UZQ655407 VJK655407:VJM655407 VTG655407:VTI655407 WDC655407:WDE655407 WMY655407:WNA655407 WWU655407:WWW655407 AM720943:AO720943 KI720943:KK720943 UE720943:UG720943 AEA720943:AEC720943 ANW720943:ANY720943 AXS720943:AXU720943 BHO720943:BHQ720943 BRK720943:BRM720943 CBG720943:CBI720943 CLC720943:CLE720943 CUY720943:CVA720943 DEU720943:DEW720943 DOQ720943:DOS720943 DYM720943:DYO720943 EII720943:EIK720943 ESE720943:ESG720943 FCA720943:FCC720943 FLW720943:FLY720943 FVS720943:FVU720943 GFO720943:GFQ720943 GPK720943:GPM720943 GZG720943:GZI720943 HJC720943:HJE720943 HSY720943:HTA720943 ICU720943:ICW720943 IMQ720943:IMS720943 IWM720943:IWO720943 JGI720943:JGK720943 JQE720943:JQG720943 KAA720943:KAC720943 KJW720943:KJY720943 KTS720943:KTU720943 LDO720943:LDQ720943 LNK720943:LNM720943 LXG720943:LXI720943 MHC720943:MHE720943 MQY720943:MRA720943 NAU720943:NAW720943 NKQ720943:NKS720943 NUM720943:NUO720943 OEI720943:OEK720943 OOE720943:OOG720943 OYA720943:OYC720943 PHW720943:PHY720943 PRS720943:PRU720943 QBO720943:QBQ720943 QLK720943:QLM720943 QVG720943:QVI720943 RFC720943:RFE720943 ROY720943:RPA720943 RYU720943:RYW720943 SIQ720943:SIS720943 SSM720943:SSO720943 TCI720943:TCK720943 TME720943:TMG720943 TWA720943:TWC720943 UFW720943:UFY720943 UPS720943:UPU720943 UZO720943:UZQ720943 VJK720943:VJM720943 VTG720943:VTI720943 WDC720943:WDE720943 WMY720943:WNA720943 WWU720943:WWW720943 AM786479:AO786479 KI786479:KK786479 UE786479:UG786479 AEA786479:AEC786479 ANW786479:ANY786479 AXS786479:AXU786479 BHO786479:BHQ786479 BRK786479:BRM786479 CBG786479:CBI786479 CLC786479:CLE786479 CUY786479:CVA786479 DEU786479:DEW786479 DOQ786479:DOS786479 DYM786479:DYO786479 EII786479:EIK786479 ESE786479:ESG786479 FCA786479:FCC786479 FLW786479:FLY786479 FVS786479:FVU786479 GFO786479:GFQ786479 GPK786479:GPM786479 GZG786479:GZI786479 HJC786479:HJE786479 HSY786479:HTA786479 ICU786479:ICW786479 IMQ786479:IMS786479 IWM786479:IWO786479 JGI786479:JGK786479 JQE786479:JQG786479 KAA786479:KAC786479 KJW786479:KJY786479 KTS786479:KTU786479 LDO786479:LDQ786479 LNK786479:LNM786479 LXG786479:LXI786479 MHC786479:MHE786479 MQY786479:MRA786479 NAU786479:NAW786479 NKQ786479:NKS786479 NUM786479:NUO786479 OEI786479:OEK786479 OOE786479:OOG786479 OYA786479:OYC786479 PHW786479:PHY786479 PRS786479:PRU786479 QBO786479:QBQ786479 QLK786479:QLM786479 QVG786479:QVI786479 RFC786479:RFE786479 ROY786479:RPA786479 RYU786479:RYW786479 SIQ786479:SIS786479 SSM786479:SSO786479 TCI786479:TCK786479 TME786479:TMG786479 TWA786479:TWC786479 UFW786479:UFY786479 UPS786479:UPU786479 UZO786479:UZQ786479 VJK786479:VJM786479 VTG786479:VTI786479 WDC786479:WDE786479 WMY786479:WNA786479 WWU786479:WWW786479 AM852015:AO852015 KI852015:KK852015 UE852015:UG852015 AEA852015:AEC852015 ANW852015:ANY852015 AXS852015:AXU852015 BHO852015:BHQ852015 BRK852015:BRM852015 CBG852015:CBI852015 CLC852015:CLE852015 CUY852015:CVA852015 DEU852015:DEW852015 DOQ852015:DOS852015 DYM852015:DYO852015 EII852015:EIK852015 ESE852015:ESG852015 FCA852015:FCC852015 FLW852015:FLY852015 FVS852015:FVU852015 GFO852015:GFQ852015 GPK852015:GPM852015 GZG852015:GZI852015 HJC852015:HJE852015 HSY852015:HTA852015 ICU852015:ICW852015 IMQ852015:IMS852015 IWM852015:IWO852015 JGI852015:JGK852015 JQE852015:JQG852015 KAA852015:KAC852015 KJW852015:KJY852015 KTS852015:KTU852015 LDO852015:LDQ852015 LNK852015:LNM852015 LXG852015:LXI852015 MHC852015:MHE852015 MQY852015:MRA852015 NAU852015:NAW852015 NKQ852015:NKS852015 NUM852015:NUO852015 OEI852015:OEK852015 OOE852015:OOG852015 OYA852015:OYC852015 PHW852015:PHY852015 PRS852015:PRU852015 QBO852015:QBQ852015 QLK852015:QLM852015 QVG852015:QVI852015 RFC852015:RFE852015 ROY852015:RPA852015 RYU852015:RYW852015 SIQ852015:SIS852015 SSM852015:SSO852015 TCI852015:TCK852015 TME852015:TMG852015 TWA852015:TWC852015 UFW852015:UFY852015 UPS852015:UPU852015 UZO852015:UZQ852015 VJK852015:VJM852015 VTG852015:VTI852015 WDC852015:WDE852015 WMY852015:WNA852015 WWU852015:WWW852015 AM917551:AO917551 KI917551:KK917551 UE917551:UG917551 AEA917551:AEC917551 ANW917551:ANY917551 AXS917551:AXU917551 BHO917551:BHQ917551 BRK917551:BRM917551 CBG917551:CBI917551 CLC917551:CLE917551 CUY917551:CVA917551 DEU917551:DEW917551 DOQ917551:DOS917551 DYM917551:DYO917551 EII917551:EIK917551 ESE917551:ESG917551 FCA917551:FCC917551 FLW917551:FLY917551 FVS917551:FVU917551 GFO917551:GFQ917551 GPK917551:GPM917551 GZG917551:GZI917551 HJC917551:HJE917551 HSY917551:HTA917551 ICU917551:ICW917551 IMQ917551:IMS917551 IWM917551:IWO917551 JGI917551:JGK917551 JQE917551:JQG917551 KAA917551:KAC917551 KJW917551:KJY917551 KTS917551:KTU917551 LDO917551:LDQ917551 LNK917551:LNM917551 LXG917551:LXI917551 MHC917551:MHE917551 MQY917551:MRA917551 NAU917551:NAW917551 NKQ917551:NKS917551 NUM917551:NUO917551 OEI917551:OEK917551 OOE917551:OOG917551 OYA917551:OYC917551 PHW917551:PHY917551 PRS917551:PRU917551 QBO917551:QBQ917551 QLK917551:QLM917551 QVG917551:QVI917551 RFC917551:RFE917551 ROY917551:RPA917551 RYU917551:RYW917551 SIQ917551:SIS917551 SSM917551:SSO917551 TCI917551:TCK917551 TME917551:TMG917551 TWA917551:TWC917551 UFW917551:UFY917551 UPS917551:UPU917551 UZO917551:UZQ917551 VJK917551:VJM917551 VTG917551:VTI917551 WDC917551:WDE917551 WMY917551:WNA917551 WWU917551:WWW917551 AM983087:AO983087 KI983087:KK983087 UE983087:UG983087 AEA983087:AEC983087 ANW983087:ANY983087 AXS983087:AXU983087 BHO983087:BHQ983087 BRK983087:BRM983087 CBG983087:CBI983087 CLC983087:CLE983087 CUY983087:CVA983087 DEU983087:DEW983087 DOQ983087:DOS983087 DYM983087:DYO983087 EII983087:EIK983087 ESE983087:ESG983087 FCA983087:FCC983087 FLW983087:FLY983087 FVS983087:FVU983087 GFO983087:GFQ983087 GPK983087:GPM983087 GZG983087:GZI983087 HJC983087:HJE983087 HSY983087:HTA983087 ICU983087:ICW983087 IMQ983087:IMS983087 IWM983087:IWO983087 JGI983087:JGK983087 JQE983087:JQG983087 KAA983087:KAC983087 KJW983087:KJY983087 KTS983087:KTU983087 LDO983087:LDQ983087 LNK983087:LNM983087 LXG983087:LXI983087 MHC983087:MHE983087 MQY983087:MRA983087 NAU983087:NAW983087 NKQ983087:NKS983087 NUM983087:NUO983087 OEI983087:OEK983087 OOE983087:OOG983087 OYA983087:OYC983087 PHW983087:PHY983087 PRS983087:PRU983087 QBO983087:QBQ983087 QLK983087:QLM983087 QVG983087:QVI983087 RFC983087:RFE983087 ROY983087:RPA983087 RYU983087:RYW983087 SIQ983087:SIS983087 SSM983087:SSO983087 TCI983087:TCK983087 TME983087:TMG983087 TWA983087:TWC983087 UFW983087:UFY983087 UPS983087:UPU983087 UZO983087:UZQ983087 VJK983087:VJM983087 VTG983087:VTI983087 WDC983087:WDE983087 WMY983087:WNA983087 WWU983087:WWW983087 AH53 KD53 TZ53 ADV53 ANR53 AXN53 BHJ53 BRF53 CBB53 CKX53 CUT53 DEP53 DOL53 DYH53 EID53 ERZ53 FBV53 FLR53 FVN53 GFJ53 GPF53 GZB53 HIX53 HST53 ICP53 IML53 IWH53 JGD53 JPZ53 JZV53 KJR53 KTN53 LDJ53 LNF53 LXB53 MGX53 MQT53 NAP53 NKL53 NUH53 OED53 ONZ53 OXV53 PHR53 PRN53 QBJ53 QLF53 QVB53 REX53 ROT53 RYP53 SIL53 SSH53 TCD53 TLZ53 TVV53 UFR53 UPN53 UZJ53 VJF53 VTB53 WCX53 WMT53 WWP53 AH65589 KD65589 TZ65589 ADV65589 ANR65589 AXN65589 BHJ65589 BRF65589 CBB65589 CKX65589 CUT65589 DEP65589 DOL65589 DYH65589 EID65589 ERZ65589 FBV65589 FLR65589 FVN65589 GFJ65589 GPF65589 GZB65589 HIX65589 HST65589 ICP65589 IML65589 IWH65589 JGD65589 JPZ65589 JZV65589 KJR65589 KTN65589 LDJ65589 LNF65589 LXB65589 MGX65589 MQT65589 NAP65589 NKL65589 NUH65589 OED65589 ONZ65589 OXV65589 PHR65589 PRN65589 QBJ65589 QLF65589 QVB65589 REX65589 ROT65589 RYP65589 SIL65589 SSH65589 TCD65589 TLZ65589 TVV65589 UFR65589 UPN65589 UZJ65589 VJF65589 VTB65589 WCX65589 WMT65589 WWP65589 AH131125 KD131125 TZ131125 ADV131125 ANR131125 AXN131125 BHJ131125 BRF131125 CBB131125 CKX131125 CUT131125 DEP131125 DOL131125 DYH131125 EID131125 ERZ131125 FBV131125 FLR131125 FVN131125 GFJ131125 GPF131125 GZB131125 HIX131125 HST131125 ICP131125 IML131125 IWH131125 JGD131125 JPZ131125 JZV131125 KJR131125 KTN131125 LDJ131125 LNF131125 LXB131125 MGX131125 MQT131125 NAP131125 NKL131125 NUH131125 OED131125 ONZ131125 OXV131125 PHR131125 PRN131125 QBJ131125 QLF131125 QVB131125 REX131125 ROT131125 RYP131125 SIL131125 SSH131125 TCD131125 TLZ131125 TVV131125 UFR131125 UPN131125 UZJ131125 VJF131125 VTB131125 WCX131125 WMT131125 WWP131125 AH196661 KD196661 TZ196661 ADV196661 ANR196661 AXN196661 BHJ196661 BRF196661 CBB196661 CKX196661 CUT196661 DEP196661 DOL196661 DYH196661 EID196661 ERZ196661 FBV196661 FLR196661 FVN196661 GFJ196661 GPF196661 GZB196661 HIX196661 HST196661 ICP196661 IML196661 IWH196661 JGD196661 JPZ196661 JZV196661 KJR196661 KTN196661 LDJ196661 LNF196661 LXB196661 MGX196661 MQT196661 NAP196661 NKL196661 NUH196661 OED196661 ONZ196661 OXV196661 PHR196661 PRN196661 QBJ196661 QLF196661 QVB196661 REX196661 ROT196661 RYP196661 SIL196661 SSH196661 TCD196661 TLZ196661 TVV196661 UFR196661 UPN196661 UZJ196661 VJF196661 VTB196661 WCX196661 WMT196661 WWP196661 AH262197 KD262197 TZ262197 ADV262197 ANR262197 AXN262197 BHJ262197 BRF262197 CBB262197 CKX262197 CUT262197 DEP262197 DOL262197 DYH262197 EID262197 ERZ262197 FBV262197 FLR262197 FVN262197 GFJ262197 GPF262197 GZB262197 HIX262197 HST262197 ICP262197 IML262197 IWH262197 JGD262197 JPZ262197 JZV262197 KJR262197 KTN262197 LDJ262197 LNF262197 LXB262197 MGX262197 MQT262197 NAP262197 NKL262197 NUH262197 OED262197 ONZ262197 OXV262197 PHR262197 PRN262197 QBJ262197 QLF262197 QVB262197 REX262197 ROT262197 RYP262197 SIL262197 SSH262197 TCD262197 TLZ262197 TVV262197 UFR262197 UPN262197 UZJ262197 VJF262197 VTB262197 WCX262197 WMT262197 WWP262197 AH327733 KD327733 TZ327733 ADV327733 ANR327733 AXN327733 BHJ327733 BRF327733 CBB327733 CKX327733 CUT327733 DEP327733 DOL327733 DYH327733 EID327733 ERZ327733 FBV327733 FLR327733 FVN327733 GFJ327733 GPF327733 GZB327733 HIX327733 HST327733 ICP327733 IML327733 IWH327733 JGD327733 JPZ327733 JZV327733 KJR327733 KTN327733 LDJ327733 LNF327733 LXB327733 MGX327733 MQT327733 NAP327733 NKL327733 NUH327733 OED327733 ONZ327733 OXV327733 PHR327733 PRN327733 QBJ327733 QLF327733 QVB327733 REX327733 ROT327733 RYP327733 SIL327733 SSH327733 TCD327733 TLZ327733 TVV327733 UFR327733 UPN327733 UZJ327733 VJF327733 VTB327733 WCX327733 WMT327733 WWP327733 AH393269 KD393269 TZ393269 ADV393269 ANR393269 AXN393269 BHJ393269 BRF393269 CBB393269 CKX393269 CUT393269 DEP393269 DOL393269 DYH393269 EID393269 ERZ393269 FBV393269 FLR393269 FVN393269 GFJ393269 GPF393269 GZB393269 HIX393269 HST393269 ICP393269 IML393269 IWH393269 JGD393269 JPZ393269 JZV393269 KJR393269 KTN393269 LDJ393269 LNF393269 LXB393269 MGX393269 MQT393269 NAP393269 NKL393269 NUH393269 OED393269 ONZ393269 OXV393269 PHR393269 PRN393269 QBJ393269 QLF393269 QVB393269 REX393269 ROT393269 RYP393269 SIL393269 SSH393269 TCD393269 TLZ393269 TVV393269 UFR393269 UPN393269 UZJ393269 VJF393269 VTB393269 WCX393269 WMT393269 WWP393269 AH458805 KD458805 TZ458805 ADV458805 ANR458805 AXN458805 BHJ458805 BRF458805 CBB458805 CKX458805 CUT458805 DEP458805 DOL458805 DYH458805 EID458805 ERZ458805 FBV458805 FLR458805 FVN458805 GFJ458805 GPF458805 GZB458805 HIX458805 HST458805 ICP458805 IML458805 IWH458805 JGD458805 JPZ458805 JZV458805 KJR458805 KTN458805 LDJ458805 LNF458805 LXB458805 MGX458805 MQT458805 NAP458805 NKL458805 NUH458805 OED458805 ONZ458805 OXV458805 PHR458805 PRN458805 QBJ458805 QLF458805 QVB458805 REX458805 ROT458805 RYP458805 SIL458805 SSH458805 TCD458805 TLZ458805 TVV458805 UFR458805 UPN458805 UZJ458805 VJF458805 VTB458805 WCX458805 WMT458805 WWP458805 AH524341 KD524341 TZ524341 ADV524341 ANR524341 AXN524341 BHJ524341 BRF524341 CBB524341 CKX524341 CUT524341 DEP524341 DOL524341 DYH524341 EID524341 ERZ524341 FBV524341 FLR524341 FVN524341 GFJ524341 GPF524341 GZB524341 HIX524341 HST524341 ICP524341 IML524341 IWH524341 JGD524341 JPZ524341 JZV524341 KJR524341 KTN524341 LDJ524341 LNF524341 LXB524341 MGX524341 MQT524341 NAP524341 NKL524341 NUH524341 OED524341 ONZ524341 OXV524341 PHR524341 PRN524341 QBJ524341 QLF524341 QVB524341 REX524341 ROT524341 RYP524341 SIL524341 SSH524341 TCD524341 TLZ524341 TVV524341 UFR524341 UPN524341 UZJ524341 VJF524341 VTB524341 WCX524341 WMT524341 WWP524341 AH589877 KD589877 TZ589877 ADV589877 ANR589877 AXN589877 BHJ589877 BRF589877 CBB589877 CKX589877 CUT589877 DEP589877 DOL589877 DYH589877 EID589877 ERZ589877 FBV589877 FLR589877 FVN589877 GFJ589877 GPF589877 GZB589877 HIX589877 HST589877 ICP589877 IML589877 IWH589877 JGD589877 JPZ589877 JZV589877 KJR589877 KTN589877 LDJ589877 LNF589877 LXB589877 MGX589877 MQT589877 NAP589877 NKL589877 NUH589877 OED589877 ONZ589877 OXV589877 PHR589877 PRN589877 QBJ589877 QLF589877 QVB589877 REX589877 ROT589877 RYP589877 SIL589877 SSH589877 TCD589877 TLZ589877 TVV589877 UFR589877 UPN589877 UZJ589877 VJF589877 VTB589877 WCX589877 WMT589877 WWP589877 AH655413 KD655413 TZ655413 ADV655413 ANR655413 AXN655413 BHJ655413 BRF655413 CBB655413 CKX655413 CUT655413 DEP655413 DOL655413 DYH655413 EID655413 ERZ655413 FBV655413 FLR655413 FVN655413 GFJ655413 GPF655413 GZB655413 HIX655413 HST655413 ICP655413 IML655413 IWH655413 JGD655413 JPZ655413 JZV655413 KJR655413 KTN655413 LDJ655413 LNF655413 LXB655413 MGX655413 MQT655413 NAP655413 NKL655413 NUH655413 OED655413 ONZ655413 OXV655413 PHR655413 PRN655413 QBJ655413 QLF655413 QVB655413 REX655413 ROT655413 RYP655413 SIL655413 SSH655413 TCD655413 TLZ655413 TVV655413 UFR655413 UPN655413 UZJ655413 VJF655413 VTB655413 WCX655413 WMT655413 WWP655413 AH720949 KD720949 TZ720949 ADV720949 ANR720949 AXN720949 BHJ720949 BRF720949 CBB720949 CKX720949 CUT720949 DEP720949 DOL720949 DYH720949 EID720949 ERZ720949 FBV720949 FLR720949 FVN720949 GFJ720949 GPF720949 GZB720949 HIX720949 HST720949 ICP720949 IML720949 IWH720949 JGD720949 JPZ720949 JZV720949 KJR720949 KTN720949 LDJ720949 LNF720949 LXB720949 MGX720949 MQT720949 NAP720949 NKL720949 NUH720949 OED720949 ONZ720949 OXV720949 PHR720949 PRN720949 QBJ720949 QLF720949 QVB720949 REX720949 ROT720949 RYP720949 SIL720949 SSH720949 TCD720949 TLZ720949 TVV720949 UFR720949 UPN720949 UZJ720949 VJF720949 VTB720949 WCX720949 WMT720949 WWP720949 AH786485 KD786485 TZ786485 ADV786485 ANR786485 AXN786485 BHJ786485 BRF786485 CBB786485 CKX786485 CUT786485 DEP786485 DOL786485 DYH786485 EID786485 ERZ786485 FBV786485 FLR786485 FVN786485 GFJ786485 GPF786485 GZB786485 HIX786485 HST786485 ICP786485 IML786485 IWH786485 JGD786485 JPZ786485 JZV786485 KJR786485 KTN786485 LDJ786485 LNF786485 LXB786485 MGX786485 MQT786485 NAP786485 NKL786485 NUH786485 OED786485 ONZ786485 OXV786485 PHR786485 PRN786485 QBJ786485 QLF786485 QVB786485 REX786485 ROT786485 RYP786485 SIL786485 SSH786485 TCD786485 TLZ786485 TVV786485 UFR786485 UPN786485 UZJ786485 VJF786485 VTB786485 WCX786485 WMT786485 WWP786485 AH852021 KD852021 TZ852021 ADV852021 ANR852021 AXN852021 BHJ852021 BRF852021 CBB852021 CKX852021 CUT852021 DEP852021 DOL852021 DYH852021 EID852021 ERZ852021 FBV852021 FLR852021 FVN852021 GFJ852021 GPF852021 GZB852021 HIX852021 HST852021 ICP852021 IML852021 IWH852021 JGD852021 JPZ852021 JZV852021 KJR852021 KTN852021 LDJ852021 LNF852021 LXB852021 MGX852021 MQT852021 NAP852021 NKL852021 NUH852021 OED852021 ONZ852021 OXV852021 PHR852021 PRN852021 QBJ852021 QLF852021 QVB852021 REX852021 ROT852021 RYP852021 SIL852021 SSH852021 TCD852021 TLZ852021 TVV852021 UFR852021 UPN852021 UZJ852021 VJF852021 VTB852021 WCX852021 WMT852021 WWP852021 AH917557 KD917557 TZ917557 ADV917557 ANR917557 AXN917557 BHJ917557 BRF917557 CBB917557 CKX917557 CUT917557 DEP917557 DOL917557 DYH917557 EID917557 ERZ917557 FBV917557 FLR917557 FVN917557 GFJ917557 GPF917557 GZB917557 HIX917557 HST917557 ICP917557 IML917557 IWH917557 JGD917557 JPZ917557 JZV917557 KJR917557 KTN917557 LDJ917557 LNF917557 LXB917557 MGX917557 MQT917557 NAP917557 NKL917557 NUH917557 OED917557 ONZ917557 OXV917557 PHR917557 PRN917557 QBJ917557 QLF917557 QVB917557 REX917557 ROT917557 RYP917557 SIL917557 SSH917557 TCD917557 TLZ917557 TVV917557 UFR917557 UPN917557 UZJ917557 VJF917557 VTB917557 WCX917557 WMT917557 WWP917557 AH983093 KD983093 TZ983093 ADV983093 ANR983093 AXN983093 BHJ983093 BRF983093 CBB983093 CKX983093 CUT983093 DEP983093 DOL983093 DYH983093 EID983093 ERZ983093 FBV983093 FLR983093 FVN983093 GFJ983093 GPF983093 GZB983093 HIX983093 HST983093 ICP983093 IML983093 IWH983093 JGD983093 JPZ983093 JZV983093 KJR983093 KTN983093 LDJ983093 LNF983093 LXB983093 MGX983093 MQT983093 NAP983093 NKL983093 NUH983093 OED983093 ONZ983093 OXV983093 PHR983093 PRN983093 QBJ983093 QLF983093 QVB983093 REX983093 ROT983093 RYP983093 SIL983093 SSH983093 TCD983093 TLZ983093 TVV983093 UFR983093 UPN983093 UZJ983093 VJF983093 VTB983093 WCX983093 WMT983093 WWP983093 W37:W41 JS37:JS41 TO37:TO41 ADK37:ADK41 ANG37:ANG41 AXC37:AXC41 BGY37:BGY41 BQU37:BQU41 CAQ37:CAQ41 CKM37:CKM41 CUI37:CUI41 DEE37:DEE41 DOA37:DOA41 DXW37:DXW41 EHS37:EHS41 ERO37:ERO41 FBK37:FBK41 FLG37:FLG41 FVC37:FVC41 GEY37:GEY41 GOU37:GOU41 GYQ37:GYQ41 HIM37:HIM41 HSI37:HSI41 ICE37:ICE41 IMA37:IMA41 IVW37:IVW41 JFS37:JFS41 JPO37:JPO41 JZK37:JZK41 KJG37:KJG41 KTC37:KTC41 LCY37:LCY41 LMU37:LMU41 LWQ37:LWQ41 MGM37:MGM41 MQI37:MQI41 NAE37:NAE41 NKA37:NKA41 NTW37:NTW41 ODS37:ODS41 ONO37:ONO41 OXK37:OXK41 PHG37:PHG41 PRC37:PRC41 QAY37:QAY41 QKU37:QKU41 QUQ37:QUQ41 REM37:REM41 ROI37:ROI41 RYE37:RYE41 SIA37:SIA41 SRW37:SRW41 TBS37:TBS41 TLO37:TLO41 TVK37:TVK41 UFG37:UFG41 UPC37:UPC41 UYY37:UYY41 VIU37:VIU41 VSQ37:VSQ41 WCM37:WCM41 WMI37:WMI41 WWE37:WWE41 W65573:W65577 JS65573:JS65577 TO65573:TO65577 ADK65573:ADK65577 ANG65573:ANG65577 AXC65573:AXC65577 BGY65573:BGY65577 BQU65573:BQU65577 CAQ65573:CAQ65577 CKM65573:CKM65577 CUI65573:CUI65577 DEE65573:DEE65577 DOA65573:DOA65577 DXW65573:DXW65577 EHS65573:EHS65577 ERO65573:ERO65577 FBK65573:FBK65577 FLG65573:FLG65577 FVC65573:FVC65577 GEY65573:GEY65577 GOU65573:GOU65577 GYQ65573:GYQ65577 HIM65573:HIM65577 HSI65573:HSI65577 ICE65573:ICE65577 IMA65573:IMA65577 IVW65573:IVW65577 JFS65573:JFS65577 JPO65573:JPO65577 JZK65573:JZK65577 KJG65573:KJG65577 KTC65573:KTC65577 LCY65573:LCY65577 LMU65573:LMU65577 LWQ65573:LWQ65577 MGM65573:MGM65577 MQI65573:MQI65577 NAE65573:NAE65577 NKA65573:NKA65577 NTW65573:NTW65577 ODS65573:ODS65577 ONO65573:ONO65577 OXK65573:OXK65577 PHG65573:PHG65577 PRC65573:PRC65577 QAY65573:QAY65577 QKU65573:QKU65577 QUQ65573:QUQ65577 REM65573:REM65577 ROI65573:ROI65577 RYE65573:RYE65577 SIA65573:SIA65577 SRW65573:SRW65577 TBS65573:TBS65577 TLO65573:TLO65577 TVK65573:TVK65577 UFG65573:UFG65577 UPC65573:UPC65577 UYY65573:UYY65577 VIU65573:VIU65577 VSQ65573:VSQ65577 WCM65573:WCM65577 WMI65573:WMI65577 WWE65573:WWE65577 W131109:W131113 JS131109:JS131113 TO131109:TO131113 ADK131109:ADK131113 ANG131109:ANG131113 AXC131109:AXC131113 BGY131109:BGY131113 BQU131109:BQU131113 CAQ131109:CAQ131113 CKM131109:CKM131113 CUI131109:CUI131113 DEE131109:DEE131113 DOA131109:DOA131113 DXW131109:DXW131113 EHS131109:EHS131113 ERO131109:ERO131113 FBK131109:FBK131113 FLG131109:FLG131113 FVC131109:FVC131113 GEY131109:GEY131113 GOU131109:GOU131113 GYQ131109:GYQ131113 HIM131109:HIM131113 HSI131109:HSI131113 ICE131109:ICE131113 IMA131109:IMA131113 IVW131109:IVW131113 JFS131109:JFS131113 JPO131109:JPO131113 JZK131109:JZK131113 KJG131109:KJG131113 KTC131109:KTC131113 LCY131109:LCY131113 LMU131109:LMU131113 LWQ131109:LWQ131113 MGM131109:MGM131113 MQI131109:MQI131113 NAE131109:NAE131113 NKA131109:NKA131113 NTW131109:NTW131113 ODS131109:ODS131113 ONO131109:ONO131113 OXK131109:OXK131113 PHG131109:PHG131113 PRC131109:PRC131113 QAY131109:QAY131113 QKU131109:QKU131113 QUQ131109:QUQ131113 REM131109:REM131113 ROI131109:ROI131113 RYE131109:RYE131113 SIA131109:SIA131113 SRW131109:SRW131113 TBS131109:TBS131113 TLO131109:TLO131113 TVK131109:TVK131113 UFG131109:UFG131113 UPC131109:UPC131113 UYY131109:UYY131113 VIU131109:VIU131113 VSQ131109:VSQ131113 WCM131109:WCM131113 WMI131109:WMI131113 WWE131109:WWE131113 W196645:W196649 JS196645:JS196649 TO196645:TO196649 ADK196645:ADK196649 ANG196645:ANG196649 AXC196645:AXC196649 BGY196645:BGY196649 BQU196645:BQU196649 CAQ196645:CAQ196649 CKM196645:CKM196649 CUI196645:CUI196649 DEE196645:DEE196649 DOA196645:DOA196649 DXW196645:DXW196649 EHS196645:EHS196649 ERO196645:ERO196649 FBK196645:FBK196649 FLG196645:FLG196649 FVC196645:FVC196649 GEY196645:GEY196649 GOU196645:GOU196649 GYQ196645:GYQ196649 HIM196645:HIM196649 HSI196645:HSI196649 ICE196645:ICE196649 IMA196645:IMA196649 IVW196645:IVW196649 JFS196645:JFS196649 JPO196645:JPO196649 JZK196645:JZK196649 KJG196645:KJG196649 KTC196645:KTC196649 LCY196645:LCY196649 LMU196645:LMU196649 LWQ196645:LWQ196649 MGM196645:MGM196649 MQI196645:MQI196649 NAE196645:NAE196649 NKA196645:NKA196649 NTW196645:NTW196649 ODS196645:ODS196649 ONO196645:ONO196649 OXK196645:OXK196649 PHG196645:PHG196649 PRC196645:PRC196649 QAY196645:QAY196649 QKU196645:QKU196649 QUQ196645:QUQ196649 REM196645:REM196649 ROI196645:ROI196649 RYE196645:RYE196649 SIA196645:SIA196649 SRW196645:SRW196649 TBS196645:TBS196649 TLO196645:TLO196649 TVK196645:TVK196649 UFG196645:UFG196649 UPC196645:UPC196649 UYY196645:UYY196649 VIU196645:VIU196649 VSQ196645:VSQ196649 WCM196645:WCM196649 WMI196645:WMI196649 WWE196645:WWE196649 W262181:W262185 JS262181:JS262185 TO262181:TO262185 ADK262181:ADK262185 ANG262181:ANG262185 AXC262181:AXC262185 BGY262181:BGY262185 BQU262181:BQU262185 CAQ262181:CAQ262185 CKM262181:CKM262185 CUI262181:CUI262185 DEE262181:DEE262185 DOA262181:DOA262185 DXW262181:DXW262185 EHS262181:EHS262185 ERO262181:ERO262185 FBK262181:FBK262185 FLG262181:FLG262185 FVC262181:FVC262185 GEY262181:GEY262185 GOU262181:GOU262185 GYQ262181:GYQ262185 HIM262181:HIM262185 HSI262181:HSI262185 ICE262181:ICE262185 IMA262181:IMA262185 IVW262181:IVW262185 JFS262181:JFS262185 JPO262181:JPO262185 JZK262181:JZK262185 KJG262181:KJG262185 KTC262181:KTC262185 LCY262181:LCY262185 LMU262181:LMU262185 LWQ262181:LWQ262185 MGM262181:MGM262185 MQI262181:MQI262185 NAE262181:NAE262185 NKA262181:NKA262185 NTW262181:NTW262185 ODS262181:ODS262185 ONO262181:ONO262185 OXK262181:OXK262185 PHG262181:PHG262185 PRC262181:PRC262185 QAY262181:QAY262185 QKU262181:QKU262185 QUQ262181:QUQ262185 REM262181:REM262185 ROI262181:ROI262185 RYE262181:RYE262185 SIA262181:SIA262185 SRW262181:SRW262185 TBS262181:TBS262185 TLO262181:TLO262185 TVK262181:TVK262185 UFG262181:UFG262185 UPC262181:UPC262185 UYY262181:UYY262185 VIU262181:VIU262185 VSQ262181:VSQ262185 WCM262181:WCM262185 WMI262181:WMI262185 WWE262181:WWE262185 W327717:W327721 JS327717:JS327721 TO327717:TO327721 ADK327717:ADK327721 ANG327717:ANG327721 AXC327717:AXC327721 BGY327717:BGY327721 BQU327717:BQU327721 CAQ327717:CAQ327721 CKM327717:CKM327721 CUI327717:CUI327721 DEE327717:DEE327721 DOA327717:DOA327721 DXW327717:DXW327721 EHS327717:EHS327721 ERO327717:ERO327721 FBK327717:FBK327721 FLG327717:FLG327721 FVC327717:FVC327721 GEY327717:GEY327721 GOU327717:GOU327721 GYQ327717:GYQ327721 HIM327717:HIM327721 HSI327717:HSI327721 ICE327717:ICE327721 IMA327717:IMA327721 IVW327717:IVW327721 JFS327717:JFS327721 JPO327717:JPO327721 JZK327717:JZK327721 KJG327717:KJG327721 KTC327717:KTC327721 LCY327717:LCY327721 LMU327717:LMU327721 LWQ327717:LWQ327721 MGM327717:MGM327721 MQI327717:MQI327721 NAE327717:NAE327721 NKA327717:NKA327721 NTW327717:NTW327721 ODS327717:ODS327721 ONO327717:ONO327721 OXK327717:OXK327721 PHG327717:PHG327721 PRC327717:PRC327721 QAY327717:QAY327721 QKU327717:QKU327721 QUQ327717:QUQ327721 REM327717:REM327721 ROI327717:ROI327721 RYE327717:RYE327721 SIA327717:SIA327721 SRW327717:SRW327721 TBS327717:TBS327721 TLO327717:TLO327721 TVK327717:TVK327721 UFG327717:UFG327721 UPC327717:UPC327721 UYY327717:UYY327721 VIU327717:VIU327721 VSQ327717:VSQ327721 WCM327717:WCM327721 WMI327717:WMI327721 WWE327717:WWE327721 W393253:W393257 JS393253:JS393257 TO393253:TO393257 ADK393253:ADK393257 ANG393253:ANG393257 AXC393253:AXC393257 BGY393253:BGY393257 BQU393253:BQU393257 CAQ393253:CAQ393257 CKM393253:CKM393257 CUI393253:CUI393257 DEE393253:DEE393257 DOA393253:DOA393257 DXW393253:DXW393257 EHS393253:EHS393257 ERO393253:ERO393257 FBK393253:FBK393257 FLG393253:FLG393257 FVC393253:FVC393257 GEY393253:GEY393257 GOU393253:GOU393257 GYQ393253:GYQ393257 HIM393253:HIM393257 HSI393253:HSI393257 ICE393253:ICE393257 IMA393253:IMA393257 IVW393253:IVW393257 JFS393253:JFS393257 JPO393253:JPO393257 JZK393253:JZK393257 KJG393253:KJG393257 KTC393253:KTC393257 LCY393253:LCY393257 LMU393253:LMU393257 LWQ393253:LWQ393257 MGM393253:MGM393257 MQI393253:MQI393257 NAE393253:NAE393257 NKA393253:NKA393257 NTW393253:NTW393257 ODS393253:ODS393257 ONO393253:ONO393257 OXK393253:OXK393257 PHG393253:PHG393257 PRC393253:PRC393257 QAY393253:QAY393257 QKU393253:QKU393257 QUQ393253:QUQ393257 REM393253:REM393257 ROI393253:ROI393257 RYE393253:RYE393257 SIA393253:SIA393257 SRW393253:SRW393257 TBS393253:TBS393257 TLO393253:TLO393257 TVK393253:TVK393257 UFG393253:UFG393257 UPC393253:UPC393257 UYY393253:UYY393257 VIU393253:VIU393257 VSQ393253:VSQ393257 WCM393253:WCM393257 WMI393253:WMI393257 WWE393253:WWE393257 W458789:W458793 JS458789:JS458793 TO458789:TO458793 ADK458789:ADK458793 ANG458789:ANG458793 AXC458789:AXC458793 BGY458789:BGY458793 BQU458789:BQU458793 CAQ458789:CAQ458793 CKM458789:CKM458793 CUI458789:CUI458793 DEE458789:DEE458793 DOA458789:DOA458793 DXW458789:DXW458793 EHS458789:EHS458793 ERO458789:ERO458793 FBK458789:FBK458793 FLG458789:FLG458793 FVC458789:FVC458793 GEY458789:GEY458793 GOU458789:GOU458793 GYQ458789:GYQ458793 HIM458789:HIM458793 HSI458789:HSI458793 ICE458789:ICE458793 IMA458789:IMA458793 IVW458789:IVW458793 JFS458789:JFS458793 JPO458789:JPO458793 JZK458789:JZK458793 KJG458789:KJG458793 KTC458789:KTC458793 LCY458789:LCY458793 LMU458789:LMU458793 LWQ458789:LWQ458793 MGM458789:MGM458793 MQI458789:MQI458793 NAE458789:NAE458793 NKA458789:NKA458793 NTW458789:NTW458793 ODS458789:ODS458793 ONO458789:ONO458793 OXK458789:OXK458793 PHG458789:PHG458793 PRC458789:PRC458793 QAY458789:QAY458793 QKU458789:QKU458793 QUQ458789:QUQ458793 REM458789:REM458793 ROI458789:ROI458793 RYE458789:RYE458793 SIA458789:SIA458793 SRW458789:SRW458793 TBS458789:TBS458793 TLO458789:TLO458793 TVK458789:TVK458793 UFG458789:UFG458793 UPC458789:UPC458793 UYY458789:UYY458793 VIU458789:VIU458793 VSQ458789:VSQ458793 WCM458789:WCM458793 WMI458789:WMI458793 WWE458789:WWE458793 W524325:W524329 JS524325:JS524329 TO524325:TO524329 ADK524325:ADK524329 ANG524325:ANG524329 AXC524325:AXC524329 BGY524325:BGY524329 BQU524325:BQU524329 CAQ524325:CAQ524329 CKM524325:CKM524329 CUI524325:CUI524329 DEE524325:DEE524329 DOA524325:DOA524329 DXW524325:DXW524329 EHS524325:EHS524329 ERO524325:ERO524329 FBK524325:FBK524329 FLG524325:FLG524329 FVC524325:FVC524329 GEY524325:GEY524329 GOU524325:GOU524329 GYQ524325:GYQ524329 HIM524325:HIM524329 HSI524325:HSI524329 ICE524325:ICE524329 IMA524325:IMA524329 IVW524325:IVW524329 JFS524325:JFS524329 JPO524325:JPO524329 JZK524325:JZK524329 KJG524325:KJG524329 KTC524325:KTC524329 LCY524325:LCY524329 LMU524325:LMU524329 LWQ524325:LWQ524329 MGM524325:MGM524329 MQI524325:MQI524329 NAE524325:NAE524329 NKA524325:NKA524329 NTW524325:NTW524329 ODS524325:ODS524329 ONO524325:ONO524329 OXK524325:OXK524329 PHG524325:PHG524329 PRC524325:PRC524329 QAY524325:QAY524329 QKU524325:QKU524329 QUQ524325:QUQ524329 REM524325:REM524329 ROI524325:ROI524329 RYE524325:RYE524329 SIA524325:SIA524329 SRW524325:SRW524329 TBS524325:TBS524329 TLO524325:TLO524329 TVK524325:TVK524329 UFG524325:UFG524329 UPC524325:UPC524329 UYY524325:UYY524329 VIU524325:VIU524329 VSQ524325:VSQ524329 WCM524325:WCM524329 WMI524325:WMI524329 WWE524325:WWE524329 W589861:W589865 JS589861:JS589865 TO589861:TO589865 ADK589861:ADK589865 ANG589861:ANG589865 AXC589861:AXC589865 BGY589861:BGY589865 BQU589861:BQU589865 CAQ589861:CAQ589865 CKM589861:CKM589865 CUI589861:CUI589865 DEE589861:DEE589865 DOA589861:DOA589865 DXW589861:DXW589865 EHS589861:EHS589865 ERO589861:ERO589865 FBK589861:FBK589865 FLG589861:FLG589865 FVC589861:FVC589865 GEY589861:GEY589865 GOU589861:GOU589865 GYQ589861:GYQ589865 HIM589861:HIM589865 HSI589861:HSI589865 ICE589861:ICE589865 IMA589861:IMA589865 IVW589861:IVW589865 JFS589861:JFS589865 JPO589861:JPO589865 JZK589861:JZK589865 KJG589861:KJG589865 KTC589861:KTC589865 LCY589861:LCY589865 LMU589861:LMU589865 LWQ589861:LWQ589865 MGM589861:MGM589865 MQI589861:MQI589865 NAE589861:NAE589865 NKA589861:NKA589865 NTW589861:NTW589865 ODS589861:ODS589865 ONO589861:ONO589865 OXK589861:OXK589865 PHG589861:PHG589865 PRC589861:PRC589865 QAY589861:QAY589865 QKU589861:QKU589865 QUQ589861:QUQ589865 REM589861:REM589865 ROI589861:ROI589865 RYE589861:RYE589865 SIA589861:SIA589865 SRW589861:SRW589865 TBS589861:TBS589865 TLO589861:TLO589865 TVK589861:TVK589865 UFG589861:UFG589865 UPC589861:UPC589865 UYY589861:UYY589865 VIU589861:VIU589865 VSQ589861:VSQ589865 WCM589861:WCM589865 WMI589861:WMI589865 WWE589861:WWE589865 W655397:W655401 JS655397:JS655401 TO655397:TO655401 ADK655397:ADK655401 ANG655397:ANG655401 AXC655397:AXC655401 BGY655397:BGY655401 BQU655397:BQU655401 CAQ655397:CAQ655401 CKM655397:CKM655401 CUI655397:CUI655401 DEE655397:DEE655401 DOA655397:DOA655401 DXW655397:DXW655401 EHS655397:EHS655401 ERO655397:ERO655401 FBK655397:FBK655401 FLG655397:FLG655401 FVC655397:FVC655401 GEY655397:GEY655401 GOU655397:GOU655401 GYQ655397:GYQ655401 HIM655397:HIM655401 HSI655397:HSI655401 ICE655397:ICE655401 IMA655397:IMA655401 IVW655397:IVW655401 JFS655397:JFS655401 JPO655397:JPO655401 JZK655397:JZK655401 KJG655397:KJG655401 KTC655397:KTC655401 LCY655397:LCY655401 LMU655397:LMU655401 LWQ655397:LWQ655401 MGM655397:MGM655401 MQI655397:MQI655401 NAE655397:NAE655401 NKA655397:NKA655401 NTW655397:NTW655401 ODS655397:ODS655401 ONO655397:ONO655401 OXK655397:OXK655401 PHG655397:PHG655401 PRC655397:PRC655401 QAY655397:QAY655401 QKU655397:QKU655401 QUQ655397:QUQ655401 REM655397:REM655401 ROI655397:ROI655401 RYE655397:RYE655401 SIA655397:SIA655401 SRW655397:SRW655401 TBS655397:TBS655401 TLO655397:TLO655401 TVK655397:TVK655401 UFG655397:UFG655401 UPC655397:UPC655401 UYY655397:UYY655401 VIU655397:VIU655401 VSQ655397:VSQ655401 WCM655397:WCM655401 WMI655397:WMI655401 WWE655397:WWE655401 W720933:W720937 JS720933:JS720937 TO720933:TO720937 ADK720933:ADK720937 ANG720933:ANG720937 AXC720933:AXC720937 BGY720933:BGY720937 BQU720933:BQU720937 CAQ720933:CAQ720937 CKM720933:CKM720937 CUI720933:CUI720937 DEE720933:DEE720937 DOA720933:DOA720937 DXW720933:DXW720937 EHS720933:EHS720937 ERO720933:ERO720937 FBK720933:FBK720937 FLG720933:FLG720937 FVC720933:FVC720937 GEY720933:GEY720937 GOU720933:GOU720937 GYQ720933:GYQ720937 HIM720933:HIM720937 HSI720933:HSI720937 ICE720933:ICE720937 IMA720933:IMA720937 IVW720933:IVW720937 JFS720933:JFS720937 JPO720933:JPO720937 JZK720933:JZK720937 KJG720933:KJG720937 KTC720933:KTC720937 LCY720933:LCY720937 LMU720933:LMU720937 LWQ720933:LWQ720937 MGM720933:MGM720937 MQI720933:MQI720937 NAE720933:NAE720937 NKA720933:NKA720937 NTW720933:NTW720937 ODS720933:ODS720937 ONO720933:ONO720937 OXK720933:OXK720937 PHG720933:PHG720937 PRC720933:PRC720937 QAY720933:QAY720937 QKU720933:QKU720937 QUQ720933:QUQ720937 REM720933:REM720937 ROI720933:ROI720937 RYE720933:RYE720937 SIA720933:SIA720937 SRW720933:SRW720937 TBS720933:TBS720937 TLO720933:TLO720937 TVK720933:TVK720937 UFG720933:UFG720937 UPC720933:UPC720937 UYY720933:UYY720937 VIU720933:VIU720937 VSQ720933:VSQ720937 WCM720933:WCM720937 WMI720933:WMI720937 WWE720933:WWE720937 W786469:W786473 JS786469:JS786473 TO786469:TO786473 ADK786469:ADK786473 ANG786469:ANG786473 AXC786469:AXC786473 BGY786469:BGY786473 BQU786469:BQU786473 CAQ786469:CAQ786473 CKM786469:CKM786473 CUI786469:CUI786473 DEE786469:DEE786473 DOA786469:DOA786473 DXW786469:DXW786473 EHS786469:EHS786473 ERO786469:ERO786473 FBK786469:FBK786473 FLG786469:FLG786473 FVC786469:FVC786473 GEY786469:GEY786473 GOU786469:GOU786473 GYQ786469:GYQ786473 HIM786469:HIM786473 HSI786469:HSI786473 ICE786469:ICE786473 IMA786469:IMA786473 IVW786469:IVW786473 JFS786469:JFS786473 JPO786469:JPO786473 JZK786469:JZK786473 KJG786469:KJG786473 KTC786469:KTC786473 LCY786469:LCY786473 LMU786469:LMU786473 LWQ786469:LWQ786473 MGM786469:MGM786473 MQI786469:MQI786473 NAE786469:NAE786473 NKA786469:NKA786473 NTW786469:NTW786473 ODS786469:ODS786473 ONO786469:ONO786473 OXK786469:OXK786473 PHG786469:PHG786473 PRC786469:PRC786473 QAY786469:QAY786473 QKU786469:QKU786473 QUQ786469:QUQ786473 REM786469:REM786473 ROI786469:ROI786473 RYE786469:RYE786473 SIA786469:SIA786473 SRW786469:SRW786473 TBS786469:TBS786473 TLO786469:TLO786473 TVK786469:TVK786473 UFG786469:UFG786473 UPC786469:UPC786473 UYY786469:UYY786473 VIU786469:VIU786473 VSQ786469:VSQ786473 WCM786469:WCM786473 WMI786469:WMI786473 WWE786469:WWE786473 W852005:W852009 JS852005:JS852009 TO852005:TO852009 ADK852005:ADK852009 ANG852005:ANG852009 AXC852005:AXC852009 BGY852005:BGY852009 BQU852005:BQU852009 CAQ852005:CAQ852009 CKM852005:CKM852009 CUI852005:CUI852009 DEE852005:DEE852009 DOA852005:DOA852009 DXW852005:DXW852009 EHS852005:EHS852009 ERO852005:ERO852009 FBK852005:FBK852009 FLG852005:FLG852009 FVC852005:FVC852009 GEY852005:GEY852009 GOU852005:GOU852009 GYQ852005:GYQ852009 HIM852005:HIM852009 HSI852005:HSI852009 ICE852005:ICE852009 IMA852005:IMA852009 IVW852005:IVW852009 JFS852005:JFS852009 JPO852005:JPO852009 JZK852005:JZK852009 KJG852005:KJG852009 KTC852005:KTC852009 LCY852005:LCY852009 LMU852005:LMU852009 LWQ852005:LWQ852009 MGM852005:MGM852009 MQI852005:MQI852009 NAE852005:NAE852009 NKA852005:NKA852009 NTW852005:NTW852009 ODS852005:ODS852009 ONO852005:ONO852009 OXK852005:OXK852009 PHG852005:PHG852009 PRC852005:PRC852009 QAY852005:QAY852009 QKU852005:QKU852009 QUQ852005:QUQ852009 REM852005:REM852009 ROI852005:ROI852009 RYE852005:RYE852009 SIA852005:SIA852009 SRW852005:SRW852009 TBS852005:TBS852009 TLO852005:TLO852009 TVK852005:TVK852009 UFG852005:UFG852009 UPC852005:UPC852009 UYY852005:UYY852009 VIU852005:VIU852009 VSQ852005:VSQ852009 WCM852005:WCM852009 WMI852005:WMI852009 WWE852005:WWE852009 W917541:W917545 JS917541:JS917545 TO917541:TO917545 ADK917541:ADK917545 ANG917541:ANG917545 AXC917541:AXC917545 BGY917541:BGY917545 BQU917541:BQU917545 CAQ917541:CAQ917545 CKM917541:CKM917545 CUI917541:CUI917545 DEE917541:DEE917545 DOA917541:DOA917545 DXW917541:DXW917545 EHS917541:EHS917545 ERO917541:ERO917545 FBK917541:FBK917545 FLG917541:FLG917545 FVC917541:FVC917545 GEY917541:GEY917545 GOU917541:GOU917545 GYQ917541:GYQ917545 HIM917541:HIM917545 HSI917541:HSI917545 ICE917541:ICE917545 IMA917541:IMA917545 IVW917541:IVW917545 JFS917541:JFS917545 JPO917541:JPO917545 JZK917541:JZK917545 KJG917541:KJG917545 KTC917541:KTC917545 LCY917541:LCY917545 LMU917541:LMU917545 LWQ917541:LWQ917545 MGM917541:MGM917545 MQI917541:MQI917545 NAE917541:NAE917545 NKA917541:NKA917545 NTW917541:NTW917545 ODS917541:ODS917545 ONO917541:ONO917545 OXK917541:OXK917545 PHG917541:PHG917545 PRC917541:PRC917545 QAY917541:QAY917545 QKU917541:QKU917545 QUQ917541:QUQ917545 REM917541:REM917545 ROI917541:ROI917545 RYE917541:RYE917545 SIA917541:SIA917545 SRW917541:SRW917545 TBS917541:TBS917545 TLO917541:TLO917545 TVK917541:TVK917545 UFG917541:UFG917545 UPC917541:UPC917545 UYY917541:UYY917545 VIU917541:VIU917545 VSQ917541:VSQ917545 WCM917541:WCM917545 WMI917541:WMI917545 WWE917541:WWE917545 W983077:W983081 JS983077:JS983081 TO983077:TO983081 ADK983077:ADK983081 ANG983077:ANG983081 AXC983077:AXC983081 BGY983077:BGY983081 BQU983077:BQU983081 CAQ983077:CAQ983081 CKM983077:CKM983081 CUI983077:CUI983081 DEE983077:DEE983081 DOA983077:DOA983081 DXW983077:DXW983081 EHS983077:EHS983081 ERO983077:ERO983081 FBK983077:FBK983081 FLG983077:FLG983081 FVC983077:FVC983081 GEY983077:GEY983081 GOU983077:GOU983081 GYQ983077:GYQ983081 HIM983077:HIM983081 HSI983077:HSI983081 ICE983077:ICE983081 IMA983077:IMA983081 IVW983077:IVW983081 JFS983077:JFS983081 JPO983077:JPO983081 JZK983077:JZK983081 KJG983077:KJG983081 KTC983077:KTC983081 LCY983077:LCY983081 LMU983077:LMU983081 LWQ983077:LWQ983081 MGM983077:MGM983081 MQI983077:MQI983081 NAE983077:NAE983081 NKA983077:NKA983081 NTW983077:NTW983081 ODS983077:ODS983081 ONO983077:ONO983081 OXK983077:OXK983081 PHG983077:PHG983081 PRC983077:PRC983081 QAY983077:QAY983081 QKU983077:QKU983081 QUQ983077:QUQ983081 REM983077:REM983081 ROI983077:ROI983081 RYE983077:RYE983081 SIA983077:SIA983081 SRW983077:SRW983081 TBS983077:TBS983081 TLO983077:TLO983081 TVK983077:TVK983081 UFG983077:UFG983081 UPC983077:UPC983081 UYY983077:UYY983081 VIU983077:VIU983081 VSQ983077:VSQ983081 WCM983077:WCM983081 WMI983077:WMI983081 WWE983077:WWE983081 T45 JP45 TL45 ADH45 AND45 AWZ45 BGV45 BQR45 CAN45 CKJ45 CUF45 DEB45 DNX45 DXT45 EHP45 ERL45 FBH45 FLD45 FUZ45 GEV45 GOR45 GYN45 HIJ45 HSF45 ICB45 ILX45 IVT45 JFP45 JPL45 JZH45 KJD45 KSZ45 LCV45 LMR45 LWN45 MGJ45 MQF45 NAB45 NJX45 NTT45 ODP45 ONL45 OXH45 PHD45 PQZ45 QAV45 QKR45 QUN45 REJ45 ROF45 RYB45 SHX45 SRT45 TBP45 TLL45 TVH45 UFD45 UOZ45 UYV45 VIR45 VSN45 WCJ45 WMF45 WWB45 T65581 JP65581 TL65581 ADH65581 AND65581 AWZ65581 BGV65581 BQR65581 CAN65581 CKJ65581 CUF65581 DEB65581 DNX65581 DXT65581 EHP65581 ERL65581 FBH65581 FLD65581 FUZ65581 GEV65581 GOR65581 GYN65581 HIJ65581 HSF65581 ICB65581 ILX65581 IVT65581 JFP65581 JPL65581 JZH65581 KJD65581 KSZ65581 LCV65581 LMR65581 LWN65581 MGJ65581 MQF65581 NAB65581 NJX65581 NTT65581 ODP65581 ONL65581 OXH65581 PHD65581 PQZ65581 QAV65581 QKR65581 QUN65581 REJ65581 ROF65581 RYB65581 SHX65581 SRT65581 TBP65581 TLL65581 TVH65581 UFD65581 UOZ65581 UYV65581 VIR65581 VSN65581 WCJ65581 WMF65581 WWB65581 T131117 JP131117 TL131117 ADH131117 AND131117 AWZ131117 BGV131117 BQR131117 CAN131117 CKJ131117 CUF131117 DEB131117 DNX131117 DXT131117 EHP131117 ERL131117 FBH131117 FLD131117 FUZ131117 GEV131117 GOR131117 GYN131117 HIJ131117 HSF131117 ICB131117 ILX131117 IVT131117 JFP131117 JPL131117 JZH131117 KJD131117 KSZ131117 LCV131117 LMR131117 LWN131117 MGJ131117 MQF131117 NAB131117 NJX131117 NTT131117 ODP131117 ONL131117 OXH131117 PHD131117 PQZ131117 QAV131117 QKR131117 QUN131117 REJ131117 ROF131117 RYB131117 SHX131117 SRT131117 TBP131117 TLL131117 TVH131117 UFD131117 UOZ131117 UYV131117 VIR131117 VSN131117 WCJ131117 WMF131117 WWB131117 T196653 JP196653 TL196653 ADH196653 AND196653 AWZ196653 BGV196653 BQR196653 CAN196653 CKJ196653 CUF196653 DEB196653 DNX196653 DXT196653 EHP196653 ERL196653 FBH196653 FLD196653 FUZ196653 GEV196653 GOR196653 GYN196653 HIJ196653 HSF196653 ICB196653 ILX196653 IVT196653 JFP196653 JPL196653 JZH196653 KJD196653 KSZ196653 LCV196653 LMR196653 LWN196653 MGJ196653 MQF196653 NAB196653 NJX196653 NTT196653 ODP196653 ONL196653 OXH196653 PHD196653 PQZ196653 QAV196653 QKR196653 QUN196653 REJ196653 ROF196653 RYB196653 SHX196653 SRT196653 TBP196653 TLL196653 TVH196653 UFD196653 UOZ196653 UYV196653 VIR196653 VSN196653 WCJ196653 WMF196653 WWB196653 T262189 JP262189 TL262189 ADH262189 AND262189 AWZ262189 BGV262189 BQR262189 CAN262189 CKJ262189 CUF262189 DEB262189 DNX262189 DXT262189 EHP262189 ERL262189 FBH262189 FLD262189 FUZ262189 GEV262189 GOR262189 GYN262189 HIJ262189 HSF262189 ICB262189 ILX262189 IVT262189 JFP262189 JPL262189 JZH262189 KJD262189 KSZ262189 LCV262189 LMR262189 LWN262189 MGJ262189 MQF262189 NAB262189 NJX262189 NTT262189 ODP262189 ONL262189 OXH262189 PHD262189 PQZ262189 QAV262189 QKR262189 QUN262189 REJ262189 ROF262189 RYB262189 SHX262189 SRT262189 TBP262189 TLL262189 TVH262189 UFD262189 UOZ262189 UYV262189 VIR262189 VSN262189 WCJ262189 WMF262189 WWB262189 T327725 JP327725 TL327725 ADH327725 AND327725 AWZ327725 BGV327725 BQR327725 CAN327725 CKJ327725 CUF327725 DEB327725 DNX327725 DXT327725 EHP327725 ERL327725 FBH327725 FLD327725 FUZ327725 GEV327725 GOR327725 GYN327725 HIJ327725 HSF327725 ICB327725 ILX327725 IVT327725 JFP327725 JPL327725 JZH327725 KJD327725 KSZ327725 LCV327725 LMR327725 LWN327725 MGJ327725 MQF327725 NAB327725 NJX327725 NTT327725 ODP327725 ONL327725 OXH327725 PHD327725 PQZ327725 QAV327725 QKR327725 QUN327725 REJ327725 ROF327725 RYB327725 SHX327725 SRT327725 TBP327725 TLL327725 TVH327725 UFD327725 UOZ327725 UYV327725 VIR327725 VSN327725 WCJ327725 WMF327725 WWB327725 T393261 JP393261 TL393261 ADH393261 AND393261 AWZ393261 BGV393261 BQR393261 CAN393261 CKJ393261 CUF393261 DEB393261 DNX393261 DXT393261 EHP393261 ERL393261 FBH393261 FLD393261 FUZ393261 GEV393261 GOR393261 GYN393261 HIJ393261 HSF393261 ICB393261 ILX393261 IVT393261 JFP393261 JPL393261 JZH393261 KJD393261 KSZ393261 LCV393261 LMR393261 LWN393261 MGJ393261 MQF393261 NAB393261 NJX393261 NTT393261 ODP393261 ONL393261 OXH393261 PHD393261 PQZ393261 QAV393261 QKR393261 QUN393261 REJ393261 ROF393261 RYB393261 SHX393261 SRT393261 TBP393261 TLL393261 TVH393261 UFD393261 UOZ393261 UYV393261 VIR393261 VSN393261 WCJ393261 WMF393261 WWB393261 T458797 JP458797 TL458797 ADH458797 AND458797 AWZ458797 BGV458797 BQR458797 CAN458797 CKJ458797 CUF458797 DEB458797 DNX458797 DXT458797 EHP458797 ERL458797 FBH458797 FLD458797 FUZ458797 GEV458797 GOR458797 GYN458797 HIJ458797 HSF458797 ICB458797 ILX458797 IVT458797 JFP458797 JPL458797 JZH458797 KJD458797 KSZ458797 LCV458797 LMR458797 LWN458797 MGJ458797 MQF458797 NAB458797 NJX458797 NTT458797 ODP458797 ONL458797 OXH458797 PHD458797 PQZ458797 QAV458797 QKR458797 QUN458797 REJ458797 ROF458797 RYB458797 SHX458797 SRT458797 TBP458797 TLL458797 TVH458797 UFD458797 UOZ458797 UYV458797 VIR458797 VSN458797 WCJ458797 WMF458797 WWB458797 T524333 JP524333 TL524333 ADH524333 AND524333 AWZ524333 BGV524333 BQR524333 CAN524333 CKJ524333 CUF524333 DEB524333 DNX524333 DXT524333 EHP524333 ERL524333 FBH524333 FLD524333 FUZ524333 GEV524333 GOR524333 GYN524333 HIJ524333 HSF524333 ICB524333 ILX524333 IVT524333 JFP524333 JPL524333 JZH524333 KJD524333 KSZ524333 LCV524333 LMR524333 LWN524333 MGJ524333 MQF524333 NAB524333 NJX524333 NTT524333 ODP524333 ONL524333 OXH524333 PHD524333 PQZ524333 QAV524333 QKR524333 QUN524333 REJ524333 ROF524333 RYB524333 SHX524333 SRT524333 TBP524333 TLL524333 TVH524333 UFD524333 UOZ524333 UYV524333 VIR524333 VSN524333 WCJ524333 WMF524333 WWB524333 T589869 JP589869 TL589869 ADH589869 AND589869 AWZ589869 BGV589869 BQR589869 CAN589869 CKJ589869 CUF589869 DEB589869 DNX589869 DXT589869 EHP589869 ERL589869 FBH589869 FLD589869 FUZ589869 GEV589869 GOR589869 GYN589869 HIJ589869 HSF589869 ICB589869 ILX589869 IVT589869 JFP589869 JPL589869 JZH589869 KJD589869 KSZ589869 LCV589869 LMR589869 LWN589869 MGJ589869 MQF589869 NAB589869 NJX589869 NTT589869 ODP589869 ONL589869 OXH589869 PHD589869 PQZ589869 QAV589869 QKR589869 QUN589869 REJ589869 ROF589869 RYB589869 SHX589869 SRT589869 TBP589869 TLL589869 TVH589869 UFD589869 UOZ589869 UYV589869 VIR589869 VSN589869 WCJ589869 WMF589869 WWB589869 T655405 JP655405 TL655405 ADH655405 AND655405 AWZ655405 BGV655405 BQR655405 CAN655405 CKJ655405 CUF655405 DEB655405 DNX655405 DXT655405 EHP655405 ERL655405 FBH655405 FLD655405 FUZ655405 GEV655405 GOR655405 GYN655405 HIJ655405 HSF655405 ICB655405 ILX655405 IVT655405 JFP655405 JPL655405 JZH655405 KJD655405 KSZ655405 LCV655405 LMR655405 LWN655405 MGJ655405 MQF655405 NAB655405 NJX655405 NTT655405 ODP655405 ONL655405 OXH655405 PHD655405 PQZ655405 QAV655405 QKR655405 QUN655405 REJ655405 ROF655405 RYB655405 SHX655405 SRT655405 TBP655405 TLL655405 TVH655405 UFD655405 UOZ655405 UYV655405 VIR655405 VSN655405 WCJ655405 WMF655405 WWB655405 T720941 JP720941 TL720941 ADH720941 AND720941 AWZ720941 BGV720941 BQR720941 CAN720941 CKJ720941 CUF720941 DEB720941 DNX720941 DXT720941 EHP720941 ERL720941 FBH720941 FLD720941 FUZ720941 GEV720941 GOR720941 GYN720941 HIJ720941 HSF720941 ICB720941 ILX720941 IVT720941 JFP720941 JPL720941 JZH720941 KJD720941 KSZ720941 LCV720941 LMR720941 LWN720941 MGJ720941 MQF720941 NAB720941 NJX720941 NTT720941 ODP720941 ONL720941 OXH720941 PHD720941 PQZ720941 QAV720941 QKR720941 QUN720941 REJ720941 ROF720941 RYB720941 SHX720941 SRT720941 TBP720941 TLL720941 TVH720941 UFD720941 UOZ720941 UYV720941 VIR720941 VSN720941 WCJ720941 WMF720941 WWB720941 T786477 JP786477 TL786477 ADH786477 AND786477 AWZ786477 BGV786477 BQR786477 CAN786477 CKJ786477 CUF786477 DEB786477 DNX786477 DXT786477 EHP786477 ERL786477 FBH786477 FLD786477 FUZ786477 GEV786477 GOR786477 GYN786477 HIJ786477 HSF786477 ICB786477 ILX786477 IVT786477 JFP786477 JPL786477 JZH786477 KJD786477 KSZ786477 LCV786477 LMR786477 LWN786477 MGJ786477 MQF786477 NAB786477 NJX786477 NTT786477 ODP786477 ONL786477 OXH786477 PHD786477 PQZ786477 QAV786477 QKR786477 QUN786477 REJ786477 ROF786477 RYB786477 SHX786477 SRT786477 TBP786477 TLL786477 TVH786477 UFD786477 UOZ786477 UYV786477 VIR786477 VSN786477 WCJ786477 WMF786477 WWB786477 T852013 JP852013 TL852013 ADH852013 AND852013 AWZ852013 BGV852013 BQR852013 CAN852013 CKJ852013 CUF852013 DEB852013 DNX852013 DXT852013 EHP852013 ERL852013 FBH852013 FLD852013 FUZ852013 GEV852013 GOR852013 GYN852013 HIJ852013 HSF852013 ICB852013 ILX852013 IVT852013 JFP852013 JPL852013 JZH852013 KJD852013 KSZ852013 LCV852013 LMR852013 LWN852013 MGJ852013 MQF852013 NAB852013 NJX852013 NTT852013 ODP852013 ONL852013 OXH852013 PHD852013 PQZ852013 QAV852013 QKR852013 QUN852013 REJ852013 ROF852013 RYB852013 SHX852013 SRT852013 TBP852013 TLL852013 TVH852013 UFD852013 UOZ852013 UYV852013 VIR852013 VSN852013 WCJ852013 WMF852013 WWB852013 T917549 JP917549 TL917549 ADH917549 AND917549 AWZ917549 BGV917549 BQR917549 CAN917549 CKJ917549 CUF917549 DEB917549 DNX917549 DXT917549 EHP917549 ERL917549 FBH917549 FLD917549 FUZ917549 GEV917549 GOR917549 GYN917549 HIJ917549 HSF917549 ICB917549 ILX917549 IVT917549 JFP917549 JPL917549 JZH917549 KJD917549 KSZ917549 LCV917549 LMR917549 LWN917549 MGJ917549 MQF917549 NAB917549 NJX917549 NTT917549 ODP917549 ONL917549 OXH917549 PHD917549 PQZ917549 QAV917549 QKR917549 QUN917549 REJ917549 ROF917549 RYB917549 SHX917549 SRT917549 TBP917549 TLL917549 TVH917549 UFD917549 UOZ917549 UYV917549 VIR917549 VSN917549 WCJ917549 WMF917549 WWB917549 T983085 JP983085 TL983085 ADH983085 AND983085 AWZ983085 BGV983085 BQR983085 CAN983085 CKJ983085 CUF983085 DEB983085 DNX983085 DXT983085 EHP983085 ERL983085 FBH983085 FLD983085 FUZ983085 GEV983085 GOR983085 GYN983085 HIJ983085 HSF983085 ICB983085 ILX983085 IVT983085 JFP983085 JPL983085 JZH983085 KJD983085 KSZ983085 LCV983085 LMR983085 LWN983085 MGJ983085 MQF983085 NAB983085 NJX983085 NTT983085 ODP983085 ONL983085 OXH983085 PHD983085 PQZ983085 QAV983085 QKR983085 QUN983085 REJ983085 ROF983085 RYB983085 SHX983085 SRT983085 TBP983085 TLL983085 TVH983085 UFD983085 UOZ983085 UYV983085 VIR983085 VSN983085 WCJ983085 WMF983085 WWB983085 T47 JP47 TL47 ADH47 AND47 AWZ47 BGV47 BQR47 CAN47 CKJ47 CUF47 DEB47 DNX47 DXT47 EHP47 ERL47 FBH47 FLD47 FUZ47 GEV47 GOR47 GYN47 HIJ47 HSF47 ICB47 ILX47 IVT47 JFP47 JPL47 JZH47 KJD47 KSZ47 LCV47 LMR47 LWN47 MGJ47 MQF47 NAB47 NJX47 NTT47 ODP47 ONL47 OXH47 PHD47 PQZ47 QAV47 QKR47 QUN47 REJ47 ROF47 RYB47 SHX47 SRT47 TBP47 TLL47 TVH47 UFD47 UOZ47 UYV47 VIR47 VSN47 WCJ47 WMF47 WWB47 T65583 JP65583 TL65583 ADH65583 AND65583 AWZ65583 BGV65583 BQR65583 CAN65583 CKJ65583 CUF65583 DEB65583 DNX65583 DXT65583 EHP65583 ERL65583 FBH65583 FLD65583 FUZ65583 GEV65583 GOR65583 GYN65583 HIJ65583 HSF65583 ICB65583 ILX65583 IVT65583 JFP65583 JPL65583 JZH65583 KJD65583 KSZ65583 LCV65583 LMR65583 LWN65583 MGJ65583 MQF65583 NAB65583 NJX65583 NTT65583 ODP65583 ONL65583 OXH65583 PHD65583 PQZ65583 QAV65583 QKR65583 QUN65583 REJ65583 ROF65583 RYB65583 SHX65583 SRT65583 TBP65583 TLL65583 TVH65583 UFD65583 UOZ65583 UYV65583 VIR65583 VSN65583 WCJ65583 WMF65583 WWB65583 T131119 JP131119 TL131119 ADH131119 AND131119 AWZ131119 BGV131119 BQR131119 CAN131119 CKJ131119 CUF131119 DEB131119 DNX131119 DXT131119 EHP131119 ERL131119 FBH131119 FLD131119 FUZ131119 GEV131119 GOR131119 GYN131119 HIJ131119 HSF131119 ICB131119 ILX131119 IVT131119 JFP131119 JPL131119 JZH131119 KJD131119 KSZ131119 LCV131119 LMR131119 LWN131119 MGJ131119 MQF131119 NAB131119 NJX131119 NTT131119 ODP131119 ONL131119 OXH131119 PHD131119 PQZ131119 QAV131119 QKR131119 QUN131119 REJ131119 ROF131119 RYB131119 SHX131119 SRT131119 TBP131119 TLL131119 TVH131119 UFD131119 UOZ131119 UYV131119 VIR131119 VSN131119 WCJ131119 WMF131119 WWB131119 T196655 JP196655 TL196655 ADH196655 AND196655 AWZ196655 BGV196655 BQR196655 CAN196655 CKJ196655 CUF196655 DEB196655 DNX196655 DXT196655 EHP196655 ERL196655 FBH196655 FLD196655 FUZ196655 GEV196655 GOR196655 GYN196655 HIJ196655 HSF196655 ICB196655 ILX196655 IVT196655 JFP196655 JPL196655 JZH196655 KJD196655 KSZ196655 LCV196655 LMR196655 LWN196655 MGJ196655 MQF196655 NAB196655 NJX196655 NTT196655 ODP196655 ONL196655 OXH196655 PHD196655 PQZ196655 QAV196655 QKR196655 QUN196655 REJ196655 ROF196655 RYB196655 SHX196655 SRT196655 TBP196655 TLL196655 TVH196655 UFD196655 UOZ196655 UYV196655 VIR196655 VSN196655 WCJ196655 WMF196655 WWB196655 T262191 JP262191 TL262191 ADH262191 AND262191 AWZ262191 BGV262191 BQR262191 CAN262191 CKJ262191 CUF262191 DEB262191 DNX262191 DXT262191 EHP262191 ERL262191 FBH262191 FLD262191 FUZ262191 GEV262191 GOR262191 GYN262191 HIJ262191 HSF262191 ICB262191 ILX262191 IVT262191 JFP262191 JPL262191 JZH262191 KJD262191 KSZ262191 LCV262191 LMR262191 LWN262191 MGJ262191 MQF262191 NAB262191 NJX262191 NTT262191 ODP262191 ONL262191 OXH262191 PHD262191 PQZ262191 QAV262191 QKR262191 QUN262191 REJ262191 ROF262191 RYB262191 SHX262191 SRT262191 TBP262191 TLL262191 TVH262191 UFD262191 UOZ262191 UYV262191 VIR262191 VSN262191 WCJ262191 WMF262191 WWB262191 T327727 JP327727 TL327727 ADH327727 AND327727 AWZ327727 BGV327727 BQR327727 CAN327727 CKJ327727 CUF327727 DEB327727 DNX327727 DXT327727 EHP327727 ERL327727 FBH327727 FLD327727 FUZ327727 GEV327727 GOR327727 GYN327727 HIJ327727 HSF327727 ICB327727 ILX327727 IVT327727 JFP327727 JPL327727 JZH327727 KJD327727 KSZ327727 LCV327727 LMR327727 LWN327727 MGJ327727 MQF327727 NAB327727 NJX327727 NTT327727 ODP327727 ONL327727 OXH327727 PHD327727 PQZ327727 QAV327727 QKR327727 QUN327727 REJ327727 ROF327727 RYB327727 SHX327727 SRT327727 TBP327727 TLL327727 TVH327727 UFD327727 UOZ327727 UYV327727 VIR327727 VSN327727 WCJ327727 WMF327727 WWB327727 T393263 JP393263 TL393263 ADH393263 AND393263 AWZ393263 BGV393263 BQR393263 CAN393263 CKJ393263 CUF393263 DEB393263 DNX393263 DXT393263 EHP393263 ERL393263 FBH393263 FLD393263 FUZ393263 GEV393263 GOR393263 GYN393263 HIJ393263 HSF393263 ICB393263 ILX393263 IVT393263 JFP393263 JPL393263 JZH393263 KJD393263 KSZ393263 LCV393263 LMR393263 LWN393263 MGJ393263 MQF393263 NAB393263 NJX393263 NTT393263 ODP393263 ONL393263 OXH393263 PHD393263 PQZ393263 QAV393263 QKR393263 QUN393263 REJ393263 ROF393263 RYB393263 SHX393263 SRT393263 TBP393263 TLL393263 TVH393263 UFD393263 UOZ393263 UYV393263 VIR393263 VSN393263 WCJ393263 WMF393263 WWB393263 T458799 JP458799 TL458799 ADH458799 AND458799 AWZ458799 BGV458799 BQR458799 CAN458799 CKJ458799 CUF458799 DEB458799 DNX458799 DXT458799 EHP458799 ERL458799 FBH458799 FLD458799 FUZ458799 GEV458799 GOR458799 GYN458799 HIJ458799 HSF458799 ICB458799 ILX458799 IVT458799 JFP458799 JPL458799 JZH458799 KJD458799 KSZ458799 LCV458799 LMR458799 LWN458799 MGJ458799 MQF458799 NAB458799 NJX458799 NTT458799 ODP458799 ONL458799 OXH458799 PHD458799 PQZ458799 QAV458799 QKR458799 QUN458799 REJ458799 ROF458799 RYB458799 SHX458799 SRT458799 TBP458799 TLL458799 TVH458799 UFD458799 UOZ458799 UYV458799 VIR458799 VSN458799 WCJ458799 WMF458799 WWB458799 T524335 JP524335 TL524335 ADH524335 AND524335 AWZ524335 BGV524335 BQR524335 CAN524335 CKJ524335 CUF524335 DEB524335 DNX524335 DXT524335 EHP524335 ERL524335 FBH524335 FLD524335 FUZ524335 GEV524335 GOR524335 GYN524335 HIJ524335 HSF524335 ICB524335 ILX524335 IVT524335 JFP524335 JPL524335 JZH524335 KJD524335 KSZ524335 LCV524335 LMR524335 LWN524335 MGJ524335 MQF524335 NAB524335 NJX524335 NTT524335 ODP524335 ONL524335 OXH524335 PHD524335 PQZ524335 QAV524335 QKR524335 QUN524335 REJ524335 ROF524335 RYB524335 SHX524335 SRT524335 TBP524335 TLL524335 TVH524335 UFD524335 UOZ524335 UYV524335 VIR524335 VSN524335 WCJ524335 WMF524335 WWB524335 T589871 JP589871 TL589871 ADH589871 AND589871 AWZ589871 BGV589871 BQR589871 CAN589871 CKJ589871 CUF589871 DEB589871 DNX589871 DXT589871 EHP589871 ERL589871 FBH589871 FLD589871 FUZ589871 GEV589871 GOR589871 GYN589871 HIJ589871 HSF589871 ICB589871 ILX589871 IVT589871 JFP589871 JPL589871 JZH589871 KJD589871 KSZ589871 LCV589871 LMR589871 LWN589871 MGJ589871 MQF589871 NAB589871 NJX589871 NTT589871 ODP589871 ONL589871 OXH589871 PHD589871 PQZ589871 QAV589871 QKR589871 QUN589871 REJ589871 ROF589871 RYB589871 SHX589871 SRT589871 TBP589871 TLL589871 TVH589871 UFD589871 UOZ589871 UYV589871 VIR589871 VSN589871 WCJ589871 WMF589871 WWB589871 T655407 JP655407 TL655407 ADH655407 AND655407 AWZ655407 BGV655407 BQR655407 CAN655407 CKJ655407 CUF655407 DEB655407 DNX655407 DXT655407 EHP655407 ERL655407 FBH655407 FLD655407 FUZ655407 GEV655407 GOR655407 GYN655407 HIJ655407 HSF655407 ICB655407 ILX655407 IVT655407 JFP655407 JPL655407 JZH655407 KJD655407 KSZ655407 LCV655407 LMR655407 LWN655407 MGJ655407 MQF655407 NAB655407 NJX655407 NTT655407 ODP655407 ONL655407 OXH655407 PHD655407 PQZ655407 QAV655407 QKR655407 QUN655407 REJ655407 ROF655407 RYB655407 SHX655407 SRT655407 TBP655407 TLL655407 TVH655407 UFD655407 UOZ655407 UYV655407 VIR655407 VSN655407 WCJ655407 WMF655407 WWB655407 T720943 JP720943 TL720943 ADH720943 AND720943 AWZ720943 BGV720943 BQR720943 CAN720943 CKJ720943 CUF720943 DEB720943 DNX720943 DXT720943 EHP720943 ERL720943 FBH720943 FLD720943 FUZ720943 GEV720943 GOR720943 GYN720943 HIJ720943 HSF720943 ICB720943 ILX720943 IVT720943 JFP720943 JPL720943 JZH720943 KJD720943 KSZ720943 LCV720943 LMR720943 LWN720943 MGJ720943 MQF720943 NAB720943 NJX720943 NTT720943 ODP720943 ONL720943 OXH720943 PHD720943 PQZ720943 QAV720943 QKR720943 QUN720943 REJ720943 ROF720943 RYB720943 SHX720943 SRT720943 TBP720943 TLL720943 TVH720943 UFD720943 UOZ720943 UYV720943 VIR720943 VSN720943 WCJ720943 WMF720943 WWB720943 T786479 JP786479 TL786479 ADH786479 AND786479 AWZ786479 BGV786479 BQR786479 CAN786479 CKJ786479 CUF786479 DEB786479 DNX786479 DXT786479 EHP786479 ERL786479 FBH786479 FLD786479 FUZ786479 GEV786479 GOR786479 GYN786479 HIJ786479 HSF786479 ICB786479 ILX786479 IVT786479 JFP786479 JPL786479 JZH786479 KJD786479 KSZ786479 LCV786479 LMR786479 LWN786479 MGJ786479 MQF786479 NAB786479 NJX786479 NTT786479 ODP786479 ONL786479 OXH786479 PHD786479 PQZ786479 QAV786479 QKR786479 QUN786479 REJ786479 ROF786479 RYB786479 SHX786479 SRT786479 TBP786479 TLL786479 TVH786479 UFD786479 UOZ786479 UYV786479 VIR786479 VSN786479 WCJ786479 WMF786479 WWB786479 T852015 JP852015 TL852015 ADH852015 AND852015 AWZ852015 BGV852015 BQR852015 CAN852015 CKJ852015 CUF852015 DEB852015 DNX852015 DXT852015 EHP852015 ERL852015 FBH852015 FLD852015 FUZ852015 GEV852015 GOR852015 GYN852015 HIJ852015 HSF852015 ICB852015 ILX852015 IVT852015 JFP852015 JPL852015 JZH852015 KJD852015 KSZ852015 LCV852015 LMR852015 LWN852015 MGJ852015 MQF852015 NAB852015 NJX852015 NTT852015 ODP852015 ONL852015 OXH852015 PHD852015 PQZ852015 QAV852015 QKR852015 QUN852015 REJ852015 ROF852015 RYB852015 SHX852015 SRT852015 TBP852015 TLL852015 TVH852015 UFD852015 UOZ852015 UYV852015 VIR852015 VSN852015 WCJ852015 WMF852015 WWB852015 T917551 JP917551 TL917551 ADH917551 AND917551 AWZ917551 BGV917551 BQR917551 CAN917551 CKJ917551 CUF917551 DEB917551 DNX917551 DXT917551 EHP917551 ERL917551 FBH917551 FLD917551 FUZ917551 GEV917551 GOR917551 GYN917551 HIJ917551 HSF917551 ICB917551 ILX917551 IVT917551 JFP917551 JPL917551 JZH917551 KJD917551 KSZ917551 LCV917551 LMR917551 LWN917551 MGJ917551 MQF917551 NAB917551 NJX917551 NTT917551 ODP917551 ONL917551 OXH917551 PHD917551 PQZ917551 QAV917551 QKR917551 QUN917551 REJ917551 ROF917551 RYB917551 SHX917551 SRT917551 TBP917551 TLL917551 TVH917551 UFD917551 UOZ917551 UYV917551 VIR917551 VSN917551 WCJ917551 WMF917551 WWB917551 T983087 JP983087 TL983087 ADH983087 AND983087 AWZ983087 BGV983087 BQR983087 CAN983087 CKJ983087 CUF983087 DEB983087 DNX983087 DXT983087 EHP983087 ERL983087 FBH983087 FLD983087 FUZ983087 GEV983087 GOR983087 GYN983087 HIJ983087 HSF983087 ICB983087 ILX983087 IVT983087 JFP983087 JPL983087 JZH983087 KJD983087 KSZ983087 LCV983087 LMR983087 LWN983087 MGJ983087 MQF983087 NAB983087 NJX983087 NTT983087 ODP983087 ONL983087 OXH983087 PHD983087 PQZ983087 QAV983087 QKR983087 QUN983087 REJ983087 ROF983087 RYB983087 SHX983087 SRT983087 TBP983087 TLL983087 TVH983087 UFD983087 UOZ983087 UYV983087 VIR983087 VSN983087 WCJ983087 WMF983087 WWB983087 Y45 JU45 TQ45 ADM45 ANI45 AXE45 BHA45 BQW45 CAS45 CKO45 CUK45 DEG45 DOC45 DXY45 EHU45 ERQ45 FBM45 FLI45 FVE45 GFA45 GOW45 GYS45 HIO45 HSK45 ICG45 IMC45 IVY45 JFU45 JPQ45 JZM45 KJI45 KTE45 LDA45 LMW45 LWS45 MGO45 MQK45 NAG45 NKC45 NTY45 ODU45 ONQ45 OXM45 PHI45 PRE45 QBA45 QKW45 QUS45 REO45 ROK45 RYG45 SIC45 SRY45 TBU45 TLQ45 TVM45 UFI45 UPE45 UZA45 VIW45 VSS45 WCO45 WMK45 WWG45 Y65581 JU65581 TQ65581 ADM65581 ANI65581 AXE65581 BHA65581 BQW65581 CAS65581 CKO65581 CUK65581 DEG65581 DOC65581 DXY65581 EHU65581 ERQ65581 FBM65581 FLI65581 FVE65581 GFA65581 GOW65581 GYS65581 HIO65581 HSK65581 ICG65581 IMC65581 IVY65581 JFU65581 JPQ65581 JZM65581 KJI65581 KTE65581 LDA65581 LMW65581 LWS65581 MGO65581 MQK65581 NAG65581 NKC65581 NTY65581 ODU65581 ONQ65581 OXM65581 PHI65581 PRE65581 QBA65581 QKW65581 QUS65581 REO65581 ROK65581 RYG65581 SIC65581 SRY65581 TBU65581 TLQ65581 TVM65581 UFI65581 UPE65581 UZA65581 VIW65581 VSS65581 WCO65581 WMK65581 WWG65581 Y131117 JU131117 TQ131117 ADM131117 ANI131117 AXE131117 BHA131117 BQW131117 CAS131117 CKO131117 CUK131117 DEG131117 DOC131117 DXY131117 EHU131117 ERQ131117 FBM131117 FLI131117 FVE131117 GFA131117 GOW131117 GYS131117 HIO131117 HSK131117 ICG131117 IMC131117 IVY131117 JFU131117 JPQ131117 JZM131117 KJI131117 KTE131117 LDA131117 LMW131117 LWS131117 MGO131117 MQK131117 NAG131117 NKC131117 NTY131117 ODU131117 ONQ131117 OXM131117 PHI131117 PRE131117 QBA131117 QKW131117 QUS131117 REO131117 ROK131117 RYG131117 SIC131117 SRY131117 TBU131117 TLQ131117 TVM131117 UFI131117 UPE131117 UZA131117 VIW131117 VSS131117 WCO131117 WMK131117 WWG131117 Y196653 JU196653 TQ196653 ADM196653 ANI196653 AXE196653 BHA196653 BQW196653 CAS196653 CKO196653 CUK196653 DEG196653 DOC196653 DXY196653 EHU196653 ERQ196653 FBM196653 FLI196653 FVE196653 GFA196653 GOW196653 GYS196653 HIO196653 HSK196653 ICG196653 IMC196653 IVY196653 JFU196653 JPQ196653 JZM196653 KJI196653 KTE196653 LDA196653 LMW196653 LWS196653 MGO196653 MQK196653 NAG196653 NKC196653 NTY196653 ODU196653 ONQ196653 OXM196653 PHI196653 PRE196653 QBA196653 QKW196653 QUS196653 REO196653 ROK196653 RYG196653 SIC196653 SRY196653 TBU196653 TLQ196653 TVM196653 UFI196653 UPE196653 UZA196653 VIW196653 VSS196653 WCO196653 WMK196653 WWG196653 Y262189 JU262189 TQ262189 ADM262189 ANI262189 AXE262189 BHA262189 BQW262189 CAS262189 CKO262189 CUK262189 DEG262189 DOC262189 DXY262189 EHU262189 ERQ262189 FBM262189 FLI262189 FVE262189 GFA262189 GOW262189 GYS262189 HIO262189 HSK262189 ICG262189 IMC262189 IVY262189 JFU262189 JPQ262189 JZM262189 KJI262189 KTE262189 LDA262189 LMW262189 LWS262189 MGO262189 MQK262189 NAG262189 NKC262189 NTY262189 ODU262189 ONQ262189 OXM262189 PHI262189 PRE262189 QBA262189 QKW262189 QUS262189 REO262189 ROK262189 RYG262189 SIC262189 SRY262189 TBU262189 TLQ262189 TVM262189 UFI262189 UPE262189 UZA262189 VIW262189 VSS262189 WCO262189 WMK262189 WWG262189 Y327725 JU327725 TQ327725 ADM327725 ANI327725 AXE327725 BHA327725 BQW327725 CAS327725 CKO327725 CUK327725 DEG327725 DOC327725 DXY327725 EHU327725 ERQ327725 FBM327725 FLI327725 FVE327725 GFA327725 GOW327725 GYS327725 HIO327725 HSK327725 ICG327725 IMC327725 IVY327725 JFU327725 JPQ327725 JZM327725 KJI327725 KTE327725 LDA327725 LMW327725 LWS327725 MGO327725 MQK327725 NAG327725 NKC327725 NTY327725 ODU327725 ONQ327725 OXM327725 PHI327725 PRE327725 QBA327725 QKW327725 QUS327725 REO327725 ROK327725 RYG327725 SIC327725 SRY327725 TBU327725 TLQ327725 TVM327725 UFI327725 UPE327725 UZA327725 VIW327725 VSS327725 WCO327725 WMK327725 WWG327725 Y393261 JU393261 TQ393261 ADM393261 ANI393261 AXE393261 BHA393261 BQW393261 CAS393261 CKO393261 CUK393261 DEG393261 DOC393261 DXY393261 EHU393261 ERQ393261 FBM393261 FLI393261 FVE393261 GFA393261 GOW393261 GYS393261 HIO393261 HSK393261 ICG393261 IMC393261 IVY393261 JFU393261 JPQ393261 JZM393261 KJI393261 KTE393261 LDA393261 LMW393261 LWS393261 MGO393261 MQK393261 NAG393261 NKC393261 NTY393261 ODU393261 ONQ393261 OXM393261 PHI393261 PRE393261 QBA393261 QKW393261 QUS393261 REO393261 ROK393261 RYG393261 SIC393261 SRY393261 TBU393261 TLQ393261 TVM393261 UFI393261 UPE393261 UZA393261 VIW393261 VSS393261 WCO393261 WMK393261 WWG393261 Y458797 JU458797 TQ458797 ADM458797 ANI458797 AXE458797 BHA458797 BQW458797 CAS458797 CKO458797 CUK458797 DEG458797 DOC458797 DXY458797 EHU458797 ERQ458797 FBM458797 FLI458797 FVE458797 GFA458797 GOW458797 GYS458797 HIO458797 HSK458797 ICG458797 IMC458797 IVY458797 JFU458797 JPQ458797 JZM458797 KJI458797 KTE458797 LDA458797 LMW458797 LWS458797 MGO458797 MQK458797 NAG458797 NKC458797 NTY458797 ODU458797 ONQ458797 OXM458797 PHI458797 PRE458797 QBA458797 QKW458797 QUS458797 REO458797 ROK458797 RYG458797 SIC458797 SRY458797 TBU458797 TLQ458797 TVM458797 UFI458797 UPE458797 UZA458797 VIW458797 VSS458797 WCO458797 WMK458797 WWG458797 Y524333 JU524333 TQ524333 ADM524333 ANI524333 AXE524333 BHA524333 BQW524333 CAS524333 CKO524333 CUK524333 DEG524333 DOC524333 DXY524333 EHU524333 ERQ524333 FBM524333 FLI524333 FVE524333 GFA524333 GOW524333 GYS524333 HIO524333 HSK524333 ICG524333 IMC524333 IVY524333 JFU524333 JPQ524333 JZM524333 KJI524333 KTE524333 LDA524333 LMW524333 LWS524333 MGO524333 MQK524333 NAG524333 NKC524333 NTY524333 ODU524333 ONQ524333 OXM524333 PHI524333 PRE524333 QBA524333 QKW524333 QUS524333 REO524333 ROK524333 RYG524333 SIC524333 SRY524333 TBU524333 TLQ524333 TVM524333 UFI524333 UPE524333 UZA524333 VIW524333 VSS524333 WCO524333 WMK524333 WWG524333 Y589869 JU589869 TQ589869 ADM589869 ANI589869 AXE589869 BHA589869 BQW589869 CAS589869 CKO589869 CUK589869 DEG589869 DOC589869 DXY589869 EHU589869 ERQ589869 FBM589869 FLI589869 FVE589869 GFA589869 GOW589869 GYS589869 HIO589869 HSK589869 ICG589869 IMC589869 IVY589869 JFU589869 JPQ589869 JZM589869 KJI589869 KTE589869 LDA589869 LMW589869 LWS589869 MGO589869 MQK589869 NAG589869 NKC589869 NTY589869 ODU589869 ONQ589869 OXM589869 PHI589869 PRE589869 QBA589869 QKW589869 QUS589869 REO589869 ROK589869 RYG589869 SIC589869 SRY589869 TBU589869 TLQ589869 TVM589869 UFI589869 UPE589869 UZA589869 VIW589869 VSS589869 WCO589869 WMK589869 WWG589869 Y655405 JU655405 TQ655405 ADM655405 ANI655405 AXE655405 BHA655405 BQW655405 CAS655405 CKO655405 CUK655405 DEG655405 DOC655405 DXY655405 EHU655405 ERQ655405 FBM655405 FLI655405 FVE655405 GFA655405 GOW655405 GYS655405 HIO655405 HSK655405 ICG655405 IMC655405 IVY655405 JFU655405 JPQ655405 JZM655405 KJI655405 KTE655405 LDA655405 LMW655405 LWS655405 MGO655405 MQK655405 NAG655405 NKC655405 NTY655405 ODU655405 ONQ655405 OXM655405 PHI655405 PRE655405 QBA655405 QKW655405 QUS655405 REO655405 ROK655405 RYG655405 SIC655405 SRY655405 TBU655405 TLQ655405 TVM655405 UFI655405 UPE655405 UZA655405 VIW655405 VSS655405 WCO655405 WMK655405 WWG655405 Y720941 JU720941 TQ720941 ADM720941 ANI720941 AXE720941 BHA720941 BQW720941 CAS720941 CKO720941 CUK720941 DEG720941 DOC720941 DXY720941 EHU720941 ERQ720941 FBM720941 FLI720941 FVE720941 GFA720941 GOW720941 GYS720941 HIO720941 HSK720941 ICG720941 IMC720941 IVY720941 JFU720941 JPQ720941 JZM720941 KJI720941 KTE720941 LDA720941 LMW720941 LWS720941 MGO720941 MQK720941 NAG720941 NKC720941 NTY720941 ODU720941 ONQ720941 OXM720941 PHI720941 PRE720941 QBA720941 QKW720941 QUS720941 REO720941 ROK720941 RYG720941 SIC720941 SRY720941 TBU720941 TLQ720941 TVM720941 UFI720941 UPE720941 UZA720941 VIW720941 VSS720941 WCO720941 WMK720941 WWG720941 Y786477 JU786477 TQ786477 ADM786477 ANI786477 AXE786477 BHA786477 BQW786477 CAS786477 CKO786477 CUK786477 DEG786477 DOC786477 DXY786477 EHU786477 ERQ786477 FBM786477 FLI786477 FVE786477 GFA786477 GOW786477 GYS786477 HIO786477 HSK786477 ICG786477 IMC786477 IVY786477 JFU786477 JPQ786477 JZM786477 KJI786477 KTE786477 LDA786477 LMW786477 LWS786477 MGO786477 MQK786477 NAG786477 NKC786477 NTY786477 ODU786477 ONQ786477 OXM786477 PHI786477 PRE786477 QBA786477 QKW786477 QUS786477 REO786477 ROK786477 RYG786477 SIC786477 SRY786477 TBU786477 TLQ786477 TVM786477 UFI786477 UPE786477 UZA786477 VIW786477 VSS786477 WCO786477 WMK786477 WWG786477 Y852013 JU852013 TQ852013 ADM852013 ANI852013 AXE852013 BHA852013 BQW852013 CAS852013 CKO852013 CUK852013 DEG852013 DOC852013 DXY852013 EHU852013 ERQ852013 FBM852013 FLI852013 FVE852013 GFA852013 GOW852013 GYS852013 HIO852013 HSK852013 ICG852013 IMC852013 IVY852013 JFU852013 JPQ852013 JZM852013 KJI852013 KTE852013 LDA852013 LMW852013 LWS852013 MGO852013 MQK852013 NAG852013 NKC852013 NTY852013 ODU852013 ONQ852013 OXM852013 PHI852013 PRE852013 QBA852013 QKW852013 QUS852013 REO852013 ROK852013 RYG852013 SIC852013 SRY852013 TBU852013 TLQ852013 TVM852013 UFI852013 UPE852013 UZA852013 VIW852013 VSS852013 WCO852013 WMK852013 WWG852013 Y917549 JU917549 TQ917549 ADM917549 ANI917549 AXE917549 BHA917549 BQW917549 CAS917549 CKO917549 CUK917549 DEG917549 DOC917549 DXY917549 EHU917549 ERQ917549 FBM917549 FLI917549 FVE917549 GFA917549 GOW917549 GYS917549 HIO917549 HSK917549 ICG917549 IMC917549 IVY917549 JFU917549 JPQ917549 JZM917549 KJI917549 KTE917549 LDA917549 LMW917549 LWS917549 MGO917549 MQK917549 NAG917549 NKC917549 NTY917549 ODU917549 ONQ917549 OXM917549 PHI917549 PRE917549 QBA917549 QKW917549 QUS917549 REO917549 ROK917549 RYG917549 SIC917549 SRY917549 TBU917549 TLQ917549 TVM917549 UFI917549 UPE917549 UZA917549 VIW917549 VSS917549 WCO917549 WMK917549 WWG917549 Y983085 JU983085 TQ983085 ADM983085 ANI983085 AXE983085 BHA983085 BQW983085 CAS983085 CKO983085 CUK983085 DEG983085 DOC983085 DXY983085 EHU983085 ERQ983085 FBM983085 FLI983085 FVE983085 GFA983085 GOW983085 GYS983085 HIO983085 HSK983085 ICG983085 IMC983085 IVY983085 JFU983085 JPQ983085 JZM983085 KJI983085 KTE983085 LDA983085 LMW983085 LWS983085 MGO983085 MQK983085 NAG983085 NKC983085 NTY983085 ODU983085 ONQ983085 OXM983085 PHI983085 PRE983085 QBA983085 QKW983085 QUS983085 REO983085 ROK983085 RYG983085 SIC983085 SRY983085 TBU983085 TLQ983085 TVM983085 UFI983085 UPE983085 UZA983085 VIW983085 VSS983085 WCO983085 WMK983085 WWG983085 Y47 JU47 TQ47 ADM47 ANI47 AXE47 BHA47 BQW47 CAS47 CKO47 CUK47 DEG47 DOC47 DXY47 EHU47 ERQ47 FBM47 FLI47 FVE47 GFA47 GOW47 GYS47 HIO47 HSK47 ICG47 IMC47 IVY47 JFU47 JPQ47 JZM47 KJI47 KTE47 LDA47 LMW47 LWS47 MGO47 MQK47 NAG47 NKC47 NTY47 ODU47 ONQ47 OXM47 PHI47 PRE47 QBA47 QKW47 QUS47 REO47 ROK47 RYG47 SIC47 SRY47 TBU47 TLQ47 TVM47 UFI47 UPE47 UZA47 VIW47 VSS47 WCO47 WMK47 WWG47 Y65583 JU65583 TQ65583 ADM65583 ANI65583 AXE65583 BHA65583 BQW65583 CAS65583 CKO65583 CUK65583 DEG65583 DOC65583 DXY65583 EHU65583 ERQ65583 FBM65583 FLI65583 FVE65583 GFA65583 GOW65583 GYS65583 HIO65583 HSK65583 ICG65583 IMC65583 IVY65583 JFU65583 JPQ65583 JZM65583 KJI65583 KTE65583 LDA65583 LMW65583 LWS65583 MGO65583 MQK65583 NAG65583 NKC65583 NTY65583 ODU65583 ONQ65583 OXM65583 PHI65583 PRE65583 QBA65583 QKW65583 QUS65583 REO65583 ROK65583 RYG65583 SIC65583 SRY65583 TBU65583 TLQ65583 TVM65583 UFI65583 UPE65583 UZA65583 VIW65583 VSS65583 WCO65583 WMK65583 WWG65583 Y131119 JU131119 TQ131119 ADM131119 ANI131119 AXE131119 BHA131119 BQW131119 CAS131119 CKO131119 CUK131119 DEG131119 DOC131119 DXY131119 EHU131119 ERQ131119 FBM131119 FLI131119 FVE131119 GFA131119 GOW131119 GYS131119 HIO131119 HSK131119 ICG131119 IMC131119 IVY131119 JFU131119 JPQ131119 JZM131119 KJI131119 KTE131119 LDA131119 LMW131119 LWS131119 MGO131119 MQK131119 NAG131119 NKC131119 NTY131119 ODU131119 ONQ131119 OXM131119 PHI131119 PRE131119 QBA131119 QKW131119 QUS131119 REO131119 ROK131119 RYG131119 SIC131119 SRY131119 TBU131119 TLQ131119 TVM131119 UFI131119 UPE131119 UZA131119 VIW131119 VSS131119 WCO131119 WMK131119 WWG131119 Y196655 JU196655 TQ196655 ADM196655 ANI196655 AXE196655 BHA196655 BQW196655 CAS196655 CKO196655 CUK196655 DEG196655 DOC196655 DXY196655 EHU196655 ERQ196655 FBM196655 FLI196655 FVE196655 GFA196655 GOW196655 GYS196655 HIO196655 HSK196655 ICG196655 IMC196655 IVY196655 JFU196655 JPQ196655 JZM196655 KJI196655 KTE196655 LDA196655 LMW196655 LWS196655 MGO196655 MQK196655 NAG196655 NKC196655 NTY196655 ODU196655 ONQ196655 OXM196655 PHI196655 PRE196655 QBA196655 QKW196655 QUS196655 REO196655 ROK196655 RYG196655 SIC196655 SRY196655 TBU196655 TLQ196655 TVM196655 UFI196655 UPE196655 UZA196655 VIW196655 VSS196655 WCO196655 WMK196655 WWG196655 Y262191 JU262191 TQ262191 ADM262191 ANI262191 AXE262191 BHA262191 BQW262191 CAS262191 CKO262191 CUK262191 DEG262191 DOC262191 DXY262191 EHU262191 ERQ262191 FBM262191 FLI262191 FVE262191 GFA262191 GOW262191 GYS262191 HIO262191 HSK262191 ICG262191 IMC262191 IVY262191 JFU262191 JPQ262191 JZM262191 KJI262191 KTE262191 LDA262191 LMW262191 LWS262191 MGO262191 MQK262191 NAG262191 NKC262191 NTY262191 ODU262191 ONQ262191 OXM262191 PHI262191 PRE262191 QBA262191 QKW262191 QUS262191 REO262191 ROK262191 RYG262191 SIC262191 SRY262191 TBU262191 TLQ262191 TVM262191 UFI262191 UPE262191 UZA262191 VIW262191 VSS262191 WCO262191 WMK262191 WWG262191 Y327727 JU327727 TQ327727 ADM327727 ANI327727 AXE327727 BHA327727 BQW327727 CAS327727 CKO327727 CUK327727 DEG327727 DOC327727 DXY327727 EHU327727 ERQ327727 FBM327727 FLI327727 FVE327727 GFA327727 GOW327727 GYS327727 HIO327727 HSK327727 ICG327727 IMC327727 IVY327727 JFU327727 JPQ327727 JZM327727 KJI327727 KTE327727 LDA327727 LMW327727 LWS327727 MGO327727 MQK327727 NAG327727 NKC327727 NTY327727 ODU327727 ONQ327727 OXM327727 PHI327727 PRE327727 QBA327727 QKW327727 QUS327727 REO327727 ROK327727 RYG327727 SIC327727 SRY327727 TBU327727 TLQ327727 TVM327727 UFI327727 UPE327727 UZA327727 VIW327727 VSS327727 WCO327727 WMK327727 WWG327727 Y393263 JU393263 TQ393263 ADM393263 ANI393263 AXE393263 BHA393263 BQW393263 CAS393263 CKO393263 CUK393263 DEG393263 DOC393263 DXY393263 EHU393263 ERQ393263 FBM393263 FLI393263 FVE393263 GFA393263 GOW393263 GYS393263 HIO393263 HSK393263 ICG393263 IMC393263 IVY393263 JFU393263 JPQ393263 JZM393263 KJI393263 KTE393263 LDA393263 LMW393263 LWS393263 MGO393263 MQK393263 NAG393263 NKC393263 NTY393263 ODU393263 ONQ393263 OXM393263 PHI393263 PRE393263 QBA393263 QKW393263 QUS393263 REO393263 ROK393263 RYG393263 SIC393263 SRY393263 TBU393263 TLQ393263 TVM393263 UFI393263 UPE393263 UZA393263 VIW393263 VSS393263 WCO393263 WMK393263 WWG393263 Y458799 JU458799 TQ458799 ADM458799 ANI458799 AXE458799 BHA458799 BQW458799 CAS458799 CKO458799 CUK458799 DEG458799 DOC458799 DXY458799 EHU458799 ERQ458799 FBM458799 FLI458799 FVE458799 GFA458799 GOW458799 GYS458799 HIO458799 HSK458799 ICG458799 IMC458799 IVY458799 JFU458799 JPQ458799 JZM458799 KJI458799 KTE458799 LDA458799 LMW458799 LWS458799 MGO458799 MQK458799 NAG458799 NKC458799 NTY458799 ODU458799 ONQ458799 OXM458799 PHI458799 PRE458799 QBA458799 QKW458799 QUS458799 REO458799 ROK458799 RYG458799 SIC458799 SRY458799 TBU458799 TLQ458799 TVM458799 UFI458799 UPE458799 UZA458799 VIW458799 VSS458799 WCO458799 WMK458799 WWG458799 Y524335 JU524335 TQ524335 ADM524335 ANI524335 AXE524335 BHA524335 BQW524335 CAS524335 CKO524335 CUK524335 DEG524335 DOC524335 DXY524335 EHU524335 ERQ524335 FBM524335 FLI524335 FVE524335 GFA524335 GOW524335 GYS524335 HIO524335 HSK524335 ICG524335 IMC524335 IVY524335 JFU524335 JPQ524335 JZM524335 KJI524335 KTE524335 LDA524335 LMW524335 LWS524335 MGO524335 MQK524335 NAG524335 NKC524335 NTY524335 ODU524335 ONQ524335 OXM524335 PHI524335 PRE524335 QBA524335 QKW524335 QUS524335 REO524335 ROK524335 RYG524335 SIC524335 SRY524335 TBU524335 TLQ524335 TVM524335 UFI524335 UPE524335 UZA524335 VIW524335 VSS524335 WCO524335 WMK524335 WWG524335 Y589871 JU589871 TQ589871 ADM589871 ANI589871 AXE589871 BHA589871 BQW589871 CAS589871 CKO589871 CUK589871 DEG589871 DOC589871 DXY589871 EHU589871 ERQ589871 FBM589871 FLI589871 FVE589871 GFA589871 GOW589871 GYS589871 HIO589871 HSK589871 ICG589871 IMC589871 IVY589871 JFU589871 JPQ589871 JZM589871 KJI589871 KTE589871 LDA589871 LMW589871 LWS589871 MGO589871 MQK589871 NAG589871 NKC589871 NTY589871 ODU589871 ONQ589871 OXM589871 PHI589871 PRE589871 QBA589871 QKW589871 QUS589871 REO589871 ROK589871 RYG589871 SIC589871 SRY589871 TBU589871 TLQ589871 TVM589871 UFI589871 UPE589871 UZA589871 VIW589871 VSS589871 WCO589871 WMK589871 WWG589871 Y655407 JU655407 TQ655407 ADM655407 ANI655407 AXE655407 BHA655407 BQW655407 CAS655407 CKO655407 CUK655407 DEG655407 DOC655407 DXY655407 EHU655407 ERQ655407 FBM655407 FLI655407 FVE655407 GFA655407 GOW655407 GYS655407 HIO655407 HSK655407 ICG655407 IMC655407 IVY655407 JFU655407 JPQ655407 JZM655407 KJI655407 KTE655407 LDA655407 LMW655407 LWS655407 MGO655407 MQK655407 NAG655407 NKC655407 NTY655407 ODU655407 ONQ655407 OXM655407 PHI655407 PRE655407 QBA655407 QKW655407 QUS655407 REO655407 ROK655407 RYG655407 SIC655407 SRY655407 TBU655407 TLQ655407 TVM655407 UFI655407 UPE655407 UZA655407 VIW655407 VSS655407 WCO655407 WMK655407 WWG655407 Y720943 JU720943 TQ720943 ADM720943 ANI720943 AXE720943 BHA720943 BQW720943 CAS720943 CKO720943 CUK720943 DEG720943 DOC720943 DXY720943 EHU720943 ERQ720943 FBM720943 FLI720943 FVE720943 GFA720943 GOW720943 GYS720943 HIO720943 HSK720943 ICG720943 IMC720943 IVY720943 JFU720943 JPQ720943 JZM720943 KJI720943 KTE720943 LDA720943 LMW720943 LWS720943 MGO720943 MQK720943 NAG720943 NKC720943 NTY720943 ODU720943 ONQ720943 OXM720943 PHI720943 PRE720943 QBA720943 QKW720943 QUS720943 REO720943 ROK720943 RYG720943 SIC720943 SRY720943 TBU720943 TLQ720943 TVM720943 UFI720943 UPE720943 UZA720943 VIW720943 VSS720943 WCO720943 WMK720943 WWG720943 Y786479 JU786479 TQ786479 ADM786479 ANI786479 AXE786479 BHA786479 BQW786479 CAS786479 CKO786479 CUK786479 DEG786479 DOC786479 DXY786479 EHU786479 ERQ786479 FBM786479 FLI786479 FVE786479 GFA786479 GOW786479 GYS786479 HIO786479 HSK786479 ICG786479 IMC786479 IVY786479 JFU786479 JPQ786479 JZM786479 KJI786479 KTE786479 LDA786479 LMW786479 LWS786479 MGO786479 MQK786479 NAG786479 NKC786479 NTY786479 ODU786479 ONQ786479 OXM786479 PHI786479 PRE786479 QBA786479 QKW786479 QUS786479 REO786479 ROK786479 RYG786479 SIC786479 SRY786479 TBU786479 TLQ786479 TVM786479 UFI786479 UPE786479 UZA786479 VIW786479 VSS786479 WCO786479 WMK786479 WWG786479 Y852015 JU852015 TQ852015 ADM852015 ANI852015 AXE852015 BHA852015 BQW852015 CAS852015 CKO852015 CUK852015 DEG852015 DOC852015 DXY852015 EHU852015 ERQ852015 FBM852015 FLI852015 FVE852015 GFA852015 GOW852015 GYS852015 HIO852015 HSK852015 ICG852015 IMC852015 IVY852015 JFU852015 JPQ852015 JZM852015 KJI852015 KTE852015 LDA852015 LMW852015 LWS852015 MGO852015 MQK852015 NAG852015 NKC852015 NTY852015 ODU852015 ONQ852015 OXM852015 PHI852015 PRE852015 QBA852015 QKW852015 QUS852015 REO852015 ROK852015 RYG852015 SIC852015 SRY852015 TBU852015 TLQ852015 TVM852015 UFI852015 UPE852015 UZA852015 VIW852015 VSS852015 WCO852015 WMK852015 WWG852015 Y917551 JU917551 TQ917551 ADM917551 ANI917551 AXE917551 BHA917551 BQW917551 CAS917551 CKO917551 CUK917551 DEG917551 DOC917551 DXY917551 EHU917551 ERQ917551 FBM917551 FLI917551 FVE917551 GFA917551 GOW917551 GYS917551 HIO917551 HSK917551 ICG917551 IMC917551 IVY917551 JFU917551 JPQ917551 JZM917551 KJI917551 KTE917551 LDA917551 LMW917551 LWS917551 MGO917551 MQK917551 NAG917551 NKC917551 NTY917551 ODU917551 ONQ917551 OXM917551 PHI917551 PRE917551 QBA917551 QKW917551 QUS917551 REO917551 ROK917551 RYG917551 SIC917551 SRY917551 TBU917551 TLQ917551 TVM917551 UFI917551 UPE917551 UZA917551 VIW917551 VSS917551 WCO917551 WMK917551 WWG917551 Y983087 JU983087 TQ983087 ADM983087 ANI983087 AXE983087 BHA983087 BQW983087 CAS983087 CKO983087 CUK983087 DEG983087 DOC983087 DXY983087 EHU983087 ERQ983087 FBM983087 FLI983087 FVE983087 GFA983087 GOW983087 GYS983087 HIO983087 HSK983087 ICG983087 IMC983087 IVY983087 JFU983087 JPQ983087 JZM983087 KJI983087 KTE983087 LDA983087 LMW983087 LWS983087 MGO983087 MQK983087 NAG983087 NKC983087 NTY983087 ODU983087 ONQ983087 OXM983087 PHI983087 PRE983087 QBA983087 QKW983087 QUS983087 REO983087 ROK983087 RYG983087 SIC983087 SRY983087 TBU983087 TLQ983087 TVM983087 UFI983087 UPE983087 UZA983087 VIW983087 VSS983087 WCO983087 WMK983087 WWG983087</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
-[...2 lines deleted...]
-  <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <PresentationFormat/>
-[...5 lines deleted...]
-  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>減免申請書（下肢等障害者用）</vt:lpstr>
-      <vt:lpstr>'減免申請書（下肢等障害者用）'!Print_Area</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>東京都</dc:creator>
+  <dc:creator>平松　啓示郎</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>