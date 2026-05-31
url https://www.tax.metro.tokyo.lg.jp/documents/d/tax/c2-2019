--- v1 (2026-04-04)
+++ v2 (2026-05-31)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\jidousha\◆ 令和7年度事務処理全般 ◆\R7 広報\04_HP\★年度末更新(環境性能割廃止対応含む)★\06_再々依頼\13_申請様式(自動車税)差替PDF\④構造減免申請書\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\jidousha\◆ 令和7年度事務処理全般\R7 広報\04_HP\★年度末更新(環境性能割廃止対応含む)★\08_更新後修正依頼\04_0501依頼\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2804D67B-F2F3-4280-83B5-49DF5A94CDFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73D549D4-D7BC-452D-BE12-F28E2DDE7782}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{B8197DD3-8DC1-4318-90D2-7E33A974913B}"/>
+    <workbookView xWindow="-105" yWindow="-16200" windowWidth="14610" windowHeight="15585" xr2:uid="{B8197DD3-8DC1-4318-90D2-7E33A974913B}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$AR$85</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -1675,51 +1675,51 @@
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="250">
+  <cellXfs count="248">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
@@ -1800,110 +1800,674 @@
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1917,643 +2481,75 @@
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
-    </xf>
-[...524 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -2608,73 +2604,73 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック"/>
               <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
             <a:t>受付印</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>29788</xdr:rowOff>
+      <xdr:rowOff>12167</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-      <xdr:rowOff>2204</xdr:rowOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>89358</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="3" name="直線コネクタ 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80399278-A412-4636-9C31-B06D185BFB8F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1950720" y="2963488"/>
-          <a:ext cx="0" cy="566776"/>
+          <a:off x="1994297" y="2976823"/>
+          <a:ext cx="0" cy="553441"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="28575">
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
@@ -3026,51 +3022,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7A9CCB3-5AFE-4C9A-9839-C857BE70106E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BD93"/>
   <sheetViews>
     <sheetView tabSelected="1" showWhiteSpace="0" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="Q4" sqref="Q4"/>
+      <selection activeCell="C15" sqref="C15:W16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.33203125" defaultRowHeight="10.8" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.21875" style="1" customWidth="1"/>
     <col min="2" max="8" width="2.6640625" style="1" customWidth="1"/>
     <col min="9" max="12" width="1.6640625" style="1" customWidth="1"/>
     <col min="13" max="13" width="2.6640625" style="1" customWidth="1"/>
     <col min="14" max="14" width="3.6640625" style="1" customWidth="1"/>
     <col min="15" max="16" width="2.6640625" style="1" customWidth="1"/>
     <col min="17" max="19" width="2" style="1" customWidth="1"/>
     <col min="20" max="20" width="1.6640625" style="1" customWidth="1"/>
     <col min="21" max="21" width="2.6640625" style="1" customWidth="1"/>
     <col min="22" max="24" width="2.109375" style="1" customWidth="1"/>
     <col min="25" max="25" width="2.6640625" style="1" customWidth="1"/>
     <col min="26" max="28" width="2.109375" style="1" customWidth="1"/>
     <col min="29" max="43" width="2.6640625" style="1" customWidth="1"/>
     <col min="44" max="44" width="1" style="1" customWidth="1"/>
     <col min="45" max="53" width="2.109375" style="1" customWidth="1"/>
     <col min="54" max="256" width="8.33203125" style="1"/>
     <col min="257" max="257" width="2.21875" style="1" customWidth="1"/>
     <col min="258" max="264" width="2.6640625" style="1" customWidth="1"/>
     <col min="265" max="268" width="1.6640625" style="1" customWidth="1"/>
     <col min="269" max="269" width="2.6640625" style="1" customWidth="1"/>
     <col min="270" max="270" width="3.6640625" style="1" customWidth="1"/>
@@ -4060,3577 +4056,3577 @@
     <col min="15901" max="15915" width="2.6640625" style="1" customWidth="1"/>
     <col min="15916" max="15916" width="1" style="1" customWidth="1"/>
     <col min="15917" max="15925" width="2.109375" style="1" customWidth="1"/>
     <col min="15926" max="16128" width="8.33203125" style="1"/>
     <col min="16129" max="16129" width="2.21875" style="1" customWidth="1"/>
     <col min="16130" max="16136" width="2.6640625" style="1" customWidth="1"/>
     <col min="16137" max="16140" width="1.6640625" style="1" customWidth="1"/>
     <col min="16141" max="16141" width="2.6640625" style="1" customWidth="1"/>
     <col min="16142" max="16142" width="3.6640625" style="1" customWidth="1"/>
     <col min="16143" max="16144" width="2.6640625" style="1" customWidth="1"/>
     <col min="16145" max="16147" width="2" style="1" customWidth="1"/>
     <col min="16148" max="16148" width="1.6640625" style="1" customWidth="1"/>
     <col min="16149" max="16149" width="2.6640625" style="1" customWidth="1"/>
     <col min="16150" max="16152" width="2.109375" style="1" customWidth="1"/>
     <col min="16153" max="16153" width="2.6640625" style="1" customWidth="1"/>
     <col min="16154" max="16156" width="2.109375" style="1" customWidth="1"/>
     <col min="16157" max="16171" width="2.6640625" style="1" customWidth="1"/>
     <col min="16172" max="16172" width="1" style="1" customWidth="1"/>
     <col min="16173" max="16181" width="2.109375" style="1" customWidth="1"/>
     <col min="16182" max="16384" width="8.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
-      <c r="AA1" s="217" t="s">
+      <c r="AA1" s="75" t="s">
         <v>0</v>
       </c>
-      <c r="AB1" s="218"/>
-[...2 lines deleted...]
-      <c r="AE1" s="220" t="s">
+      <c r="AB1" s="76"/>
+      <c r="AC1" s="76"/>
+      <c r="AD1" s="77"/>
+      <c r="AE1" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="AF1" s="220"/>
-[...2 lines deleted...]
-      <c r="AI1" s="220" t="s">
+      <c r="AF1" s="81"/>
+      <c r="AG1" s="81"/>
+      <c r="AH1" s="81"/>
+      <c r="AI1" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="AJ1" s="220"/>
-[...1 lines deleted...]
-      <c r="AL1" s="221" t="s">
+      <c r="AJ1" s="81"/>
+      <c r="AK1" s="81"/>
+      <c r="AL1" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="AM1" s="222"/>
-      <c r="AN1" s="223" t="s">
+      <c r="AM1" s="83"/>
+      <c r="AN1" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="AO1" s="112"/>
-[...1 lines deleted...]
-      <c r="AQ1" s="224"/>
+      <c r="AO1" s="85"/>
+      <c r="AP1" s="85"/>
+      <c r="AQ1" s="86"/>
     </row>
     <row r="2" spans="1:43" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
-      <c r="AA2" s="177"/>
-[...15 lines deleted...]
-      <c r="AQ2" s="122"/>
+      <c r="AA2" s="72"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="73"/>
+      <c r="AD2" s="74"/>
+      <c r="AE2" s="87"/>
+      <c r="AF2" s="88"/>
+      <c r="AG2" s="88"/>
+      <c r="AH2" s="88"/>
+      <c r="AI2" s="87"/>
+      <c r="AJ2" s="88"/>
+      <c r="AK2" s="93"/>
+      <c r="AL2" s="87"/>
+      <c r="AM2" s="88"/>
+      <c r="AN2" s="87"/>
+      <c r="AO2" s="88"/>
+      <c r="AP2" s="88"/>
+      <c r="AQ2" s="96"/>
     </row>
     <row r="3" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
-      <c r="AA3" s="177"/>
-[...15 lines deleted...]
-      <c r="AQ3" s="116"/>
+      <c r="AA3" s="72"/>
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+      <c r="AD3" s="74"/>
+      <c r="AE3" s="89"/>
+      <c r="AF3" s="90"/>
+      <c r="AG3" s="90"/>
+      <c r="AH3" s="90"/>
+      <c r="AI3" s="89"/>
+      <c r="AJ3" s="90"/>
+      <c r="AK3" s="94"/>
+      <c r="AL3" s="89"/>
+      <c r="AM3" s="90"/>
+      <c r="AN3" s="89"/>
+      <c r="AO3" s="90"/>
+      <c r="AP3" s="90"/>
+      <c r="AQ3" s="97"/>
     </row>
     <row r="4" spans="1:43" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="3"/>
-      <c r="AA4" s="178"/>
-[...15 lines deleted...]
-      <c r="AQ4" s="118"/>
+      <c r="AA4" s="78"/>
+      <c r="AB4" s="79"/>
+      <c r="AC4" s="79"/>
+      <c r="AD4" s="80"/>
+      <c r="AE4" s="91"/>
+      <c r="AF4" s="92"/>
+      <c r="AG4" s="92"/>
+      <c r="AH4" s="92"/>
+      <c r="AI4" s="91"/>
+      <c r="AJ4" s="92"/>
+      <c r="AK4" s="95"/>
+      <c r="AL4" s="91"/>
+      <c r="AM4" s="92"/>
+      <c r="AN4" s="91"/>
+      <c r="AO4" s="92"/>
+      <c r="AP4" s="92"/>
+      <c r="AQ4" s="98"/>
     </row>
     <row r="5" spans="1:43" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="233" t="s">
+      <c r="A5" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="234" t="s">
+      <c r="B5" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="C5" s="235"/>
-[...39 lines deleted...]
-      <c r="AQ5" s="236"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+      <c r="T5" s="49"/>
+      <c r="U5" s="49"/>
+      <c r="V5" s="49"/>
+      <c r="W5" s="49"/>
+      <c r="X5" s="49"/>
+      <c r="Y5" s="49"/>
+      <c r="Z5" s="49"/>
+      <c r="AA5" s="49"/>
+      <c r="AB5" s="49"/>
+      <c r="AC5" s="49"/>
+      <c r="AD5" s="49"/>
+      <c r="AE5" s="49"/>
+      <c r="AF5" s="49"/>
+      <c r="AG5" s="49"/>
+      <c r="AH5" s="49"/>
+      <c r="AI5" s="49"/>
+      <c r="AJ5" s="49"/>
+      <c r="AK5" s="49"/>
+      <c r="AL5" s="49"/>
+      <c r="AM5" s="49"/>
+      <c r="AN5" s="49"/>
+      <c r="AO5" s="49"/>
+      <c r="AP5" s="49"/>
+      <c r="AQ5" s="50"/>
     </row>
     <row r="6" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="233"/>
-[...41 lines deleted...]
-      <c r="AQ6" s="239"/>
+      <c r="A6" s="47"/>
+      <c r="B6" s="51"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="52"/>
+      <c r="Z6" s="52"/>
+      <c r="AA6" s="52"/>
+      <c r="AB6" s="52"/>
+      <c r="AC6" s="52"/>
+      <c r="AD6" s="52"/>
+      <c r="AE6" s="52"/>
+      <c r="AF6" s="52"/>
+      <c r="AG6" s="52"/>
+      <c r="AH6" s="52"/>
+      <c r="AI6" s="52"/>
+      <c r="AJ6" s="52"/>
+      <c r="AK6" s="52"/>
+      <c r="AL6" s="52"/>
+      <c r="AM6" s="52"/>
+      <c r="AN6" s="52"/>
+      <c r="AO6" s="52"/>
+      <c r="AP6" s="52"/>
+      <c r="AQ6" s="53"/>
     </row>
     <row r="7" spans="1:43" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="233"/>
+      <c r="A7" s="47"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
       <c r="T7" s="6"/>
       <c r="U7" s="6"/>
       <c r="V7" s="6"/>
       <c r="W7" s="6"/>
       <c r="X7" s="6"/>
       <c r="Y7" s="6"/>
       <c r="Z7" s="6"/>
       <c r="AA7" s="6"/>
       <c r="AB7" s="6"/>
       <c r="AC7" s="6"/>
       <c r="AD7" s="6"/>
       <c r="AE7" s="6"/>
       <c r="AF7" s="6"/>
       <c r="AG7" s="6"/>
       <c r="AH7" s="6"/>
       <c r="AI7" s="6"/>
       <c r="AJ7" s="6"/>
       <c r="AK7" s="6"/>
       <c r="AL7" s="6"/>
       <c r="AM7" s="6"/>
       <c r="AN7" s="6"/>
       <c r="AO7" s="6"/>
       <c r="AP7" s="6"/>
       <c r="AQ7" s="7"/>
     </row>
     <row r="8" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="233"/>
+      <c r="A8" s="47"/>
       <c r="B8" s="8"/>
-      <c r="AE8" s="240" t="s">
+      <c r="AE8" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="AF8" s="240"/>
-[...2 lines deleted...]
-      <c r="AI8" s="241"/>
+      <c r="AF8" s="54"/>
+      <c r="AG8" s="54"/>
+      <c r="AH8" s="55"/>
+      <c r="AI8" s="55"/>
       <c r="AJ8" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="AK8" s="198"/>
-      <c r="AL8" s="198"/>
+      <c r="AK8" s="56"/>
+      <c r="AL8" s="56"/>
       <c r="AM8" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="AN8" s="198"/>
-      <c r="AO8" s="198"/>
+      <c r="AN8" s="56"/>
+      <c r="AO8" s="56"/>
       <c r="AP8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="AQ8" s="11"/>
     </row>
     <row r="9" spans="1:43" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="242"/>
+      <c r="A9" s="57"/>
       <c r="B9" s="8"/>
       <c r="AQ9" s="11"/>
     </row>
     <row r="10" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="242"/>
+      <c r="A10" s="57"/>
       <c r="B10" s="8"/>
-      <c r="D10" s="38" t="s">
+      <c r="D10" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="E10" s="38"/>
-[...10 lines deleted...]
-      <c r="P10" s="38"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="58"/>
+      <c r="H10" s="58"/>
+      <c r="I10" s="58"/>
+      <c r="J10" s="58"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="58"/>
+      <c r="M10" s="58"/>
+      <c r="N10" s="58"/>
+      <c r="O10" s="58"/>
+      <c r="P10" s="58"/>
       <c r="AQ10" s="11"/>
     </row>
     <row r="11" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="233" t="s">
+      <c r="A11" s="47" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="8"/>
-      <c r="V11" s="46" t="s">
+      <c r="V11" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="W11" s="46"/>
-[...1 lines deleted...]
-      <c r="Y11" s="46"/>
+      <c r="W11" s="42"/>
+      <c r="X11" s="42"/>
+      <c r="Y11" s="42"/>
       <c r="AQ11" s="11"/>
     </row>
     <row r="12" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="233"/>
+      <c r="A12" s="47"/>
       <c r="B12" s="8"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
-      <c r="Z12" s="46" t="s">
+      <c r="Z12" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AA12" s="46"/>
-[...14 lines deleted...]
-      <c r="AP12" s="243"/>
+      <c r="AA12" s="42"/>
+      <c r="AB12" s="42"/>
+      <c r="AC12" s="42"/>
+      <c r="AD12" s="60"/>
+      <c r="AE12" s="60"/>
+      <c r="AF12" s="60"/>
+      <c r="AG12" s="60"/>
+      <c r="AH12" s="60"/>
+      <c r="AI12" s="60"/>
+      <c r="AJ12" s="60"/>
+      <c r="AK12" s="60"/>
+      <c r="AL12" s="60"/>
+      <c r="AM12" s="60"/>
+      <c r="AN12" s="60"/>
+      <c r="AO12" s="60"/>
+      <c r="AP12" s="60"/>
       <c r="AQ12" s="11"/>
     </row>
     <row r="13" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="233"/>
+      <c r="A13" s="47"/>
       <c r="B13" s="8"/>
-      <c r="C13" s="38" t="s">
+      <c r="C13" s="58" t="s">
         <v>65</v>
       </c>
-      <c r="D13" s="38"/>
-[...16 lines deleted...]
-      <c r="U13" s="38"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="58"/>
+      <c r="I13" s="58"/>
+      <c r="J13" s="58"/>
+      <c r="K13" s="58"/>
+      <c r="L13" s="58"/>
+      <c r="M13" s="58"/>
+      <c r="N13" s="58"/>
+      <c r="O13" s="58"/>
+      <c r="P13" s="58"/>
+      <c r="Q13" s="58"/>
+      <c r="R13" s="58"/>
+      <c r="S13" s="58"/>
+      <c r="T13" s="58"/>
+      <c r="U13" s="58"/>
       <c r="V13" s="12"/>
       <c r="W13" s="12"/>
-      <c r="Z13" s="87"/>
-[...15 lines deleted...]
-      <c r="AP13" s="244"/>
+      <c r="Z13" s="59"/>
+      <c r="AA13" s="59"/>
+      <c r="AB13" s="59"/>
+      <c r="AC13" s="59"/>
+      <c r="AD13" s="61"/>
+      <c r="AE13" s="61"/>
+      <c r="AF13" s="61"/>
+      <c r="AG13" s="61"/>
+      <c r="AH13" s="61"/>
+      <c r="AI13" s="61"/>
+      <c r="AJ13" s="61"/>
+      <c r="AK13" s="61"/>
+      <c r="AL13" s="61"/>
+      <c r="AM13" s="61"/>
+      <c r="AN13" s="61"/>
+      <c r="AO13" s="61"/>
+      <c r="AP13" s="61"/>
       <c r="AQ13" s="11"/>
     </row>
     <row r="14" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="233"/>
+      <c r="A14" s="47"/>
       <c r="B14" s="8"/>
-      <c r="C14" s="38"/>
-[...17 lines deleted...]
-      <c r="U14" s="38"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="58"/>
+      <c r="H14" s="58"/>
+      <c r="I14" s="58"/>
+      <c r="J14" s="58"/>
+      <c r="K14" s="58"/>
+      <c r="L14" s="58"/>
+      <c r="M14" s="58"/>
+      <c r="N14" s="58"/>
+      <c r="O14" s="58"/>
+      <c r="P14" s="58"/>
+      <c r="Q14" s="58"/>
+      <c r="R14" s="58"/>
+      <c r="S14" s="58"/>
+      <c r="T14" s="58"/>
+      <c r="U14" s="58"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
-      <c r="Z14" s="84" t="s">
+      <c r="Z14" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="AA14" s="84"/>
-[...14 lines deleted...]
-      <c r="AP14" s="247"/>
+      <c r="AA14" s="62"/>
+      <c r="AB14" s="62"/>
+      <c r="AC14" s="62"/>
+      <c r="AD14" s="63"/>
+      <c r="AE14" s="63"/>
+      <c r="AF14" s="63"/>
+      <c r="AG14" s="63"/>
+      <c r="AH14" s="63"/>
+      <c r="AI14" s="63"/>
+      <c r="AJ14" s="63"/>
+      <c r="AK14" s="63"/>
+      <c r="AL14" s="63"/>
+      <c r="AM14" s="63"/>
+      <c r="AN14" s="63"/>
+      <c r="AO14" s="65"/>
+      <c r="AP14" s="65"/>
       <c r="AQ14" s="11"/>
     </row>
     <row r="15" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="233"/>
+      <c r="A15" s="47"/>
       <c r="B15" s="8"/>
-      <c r="C15" s="38" t="s">
+      <c r="C15" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="D15" s="38"/>
-[...35 lines deleted...]
-      <c r="AP15" s="248"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
+      <c r="G15" s="58"/>
+      <c r="H15" s="58"/>
+      <c r="I15" s="58"/>
+      <c r="J15" s="58"/>
+      <c r="K15" s="58"/>
+      <c r="L15" s="58"/>
+      <c r="M15" s="58"/>
+      <c r="N15" s="58"/>
+      <c r="O15" s="58"/>
+      <c r="P15" s="58"/>
+      <c r="Q15" s="58"/>
+      <c r="R15" s="58"/>
+      <c r="S15" s="58"/>
+      <c r="T15" s="58"/>
+      <c r="U15" s="58"/>
+      <c r="V15" s="58"/>
+      <c r="W15" s="58"/>
+      <c r="Z15" s="59"/>
+      <c r="AA15" s="59"/>
+      <c r="AB15" s="59"/>
+      <c r="AC15" s="59"/>
+      <c r="AD15" s="64"/>
+      <c r="AE15" s="64"/>
+      <c r="AF15" s="64"/>
+      <c r="AG15" s="64"/>
+      <c r="AH15" s="64"/>
+      <c r="AI15" s="64"/>
+      <c r="AJ15" s="64"/>
+      <c r="AK15" s="64"/>
+      <c r="AL15" s="64"/>
+      <c r="AM15" s="64"/>
+      <c r="AN15" s="64"/>
+      <c r="AO15" s="66"/>
+      <c r="AP15" s="66"/>
       <c r="AQ15" s="11"/>
     </row>
     <row r="16" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="233"/>
+      <c r="A16" s="47"/>
       <c r="B16" s="8"/>
-      <c r="C16" s="38"/>
-[...20 lines deleted...]
-      <c r="Z16" s="84" t="s">
+      <c r="C16" s="58"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="58"/>
+      <c r="K16" s="58"/>
+      <c r="L16" s="58"/>
+      <c r="M16" s="58"/>
+      <c r="N16" s="58"/>
+      <c r="O16" s="58"/>
+      <c r="P16" s="58"/>
+      <c r="Q16" s="58"/>
+      <c r="R16" s="58"/>
+      <c r="S16" s="58"/>
+      <c r="T16" s="58"/>
+      <c r="U16" s="58"/>
+      <c r="V16" s="58"/>
+      <c r="W16" s="58"/>
+      <c r="Z16" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="AA16" s="84"/>
-[...5 lines deleted...]
-      <c r="AG16" s="215" t="s">
+      <c r="AA16" s="62"/>
+      <c r="AB16" s="62"/>
+      <c r="AC16" s="62"/>
+      <c r="AD16" s="67"/>
+      <c r="AE16" s="67"/>
+      <c r="AF16" s="67"/>
+      <c r="AG16" s="114" t="s">
         <v>17</v>
       </c>
-      <c r="AH16" s="213"/>
-[...3 lines deleted...]
-      <c r="AL16" s="215" t="s">
+      <c r="AH16" s="67"/>
+      <c r="AI16" s="67"/>
+      <c r="AJ16" s="67"/>
+      <c r="AK16" s="67"/>
+      <c r="AL16" s="114" t="s">
         <v>17</v>
       </c>
-      <c r="AM16" s="213"/>
-[...2 lines deleted...]
-      <c r="AP16" s="213"/>
+      <c r="AM16" s="67"/>
+      <c r="AN16" s="67"/>
+      <c r="AO16" s="67"/>
+      <c r="AP16" s="67"/>
       <c r="AQ16" s="11"/>
     </row>
     <row r="17" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="233"/>
+      <c r="A17" s="47"/>
       <c r="B17" s="8"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
-      <c r="Z17" s="87"/>
-[...15 lines deleted...]
-      <c r="AP17" s="214"/>
+      <c r="Z17" s="59"/>
+      <c r="AA17" s="59"/>
+      <c r="AB17" s="59"/>
+      <c r="AC17" s="59"/>
+      <c r="AD17" s="68"/>
+      <c r="AE17" s="68"/>
+      <c r="AF17" s="68"/>
+      <c r="AG17" s="115"/>
+      <c r="AH17" s="68"/>
+      <c r="AI17" s="68"/>
+      <c r="AJ17" s="68"/>
+      <c r="AK17" s="68"/>
+      <c r="AL17" s="115"/>
+      <c r="AM17" s="68"/>
+      <c r="AN17" s="68"/>
+      <c r="AO17" s="68"/>
+      <c r="AP17" s="68"/>
       <c r="AQ17" s="11"/>
     </row>
     <row r="18" spans="1:43" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="233"/>
+      <c r="A18" s="47"/>
       <c r="B18" s="13"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="14"/>
       <c r="O18" s="14"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18" s="15"/>
       <c r="S18" s="15"/>
       <c r="T18" s="14"/>
       <c r="U18" s="14"/>
       <c r="V18" s="14"/>
       <c r="W18" s="14"/>
       <c r="X18" s="14"/>
       <c r="Y18" s="14"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="17"/>
       <c r="AC18" s="17"/>
       <c r="AD18" s="17"/>
       <c r="AE18" s="17"/>
       <c r="AF18" s="17"/>
       <c r="AG18" s="17"/>
       <c r="AH18" s="17"/>
       <c r="AI18" s="17"/>
       <c r="AJ18" s="17"/>
       <c r="AK18" s="17"/>
       <c r="AL18" s="17"/>
       <c r="AM18" s="17"/>
       <c r="AN18" s="17"/>
       <c r="AO18" s="17"/>
       <c r="AP18" s="17"/>
       <c r="AQ18" s="18"/>
     </row>
     <row r="19" spans="1:43" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="233"/>
-      <c r="B19" s="176" t="s">
+      <c r="A19" s="47"/>
+      <c r="B19" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="78"/>
-[...39 lines deleted...]
-      <c r="AQ19" s="91"/>
+      <c r="C19" s="70"/>
+      <c r="D19" s="70"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="99"/>
+      <c r="I19" s="100"/>
+      <c r="J19" s="100"/>
+      <c r="K19" s="100"/>
+      <c r="L19" s="100"/>
+      <c r="M19" s="100"/>
+      <c r="N19" s="100"/>
+      <c r="O19" s="100"/>
+      <c r="P19" s="100"/>
+      <c r="Q19" s="100"/>
+      <c r="R19" s="100"/>
+      <c r="S19" s="100"/>
+      <c r="T19" s="100"/>
+      <c r="U19" s="100"/>
+      <c r="V19" s="100"/>
+      <c r="W19" s="100"/>
+      <c r="X19" s="100"/>
+      <c r="Y19" s="100"/>
+      <c r="Z19" s="100"/>
+      <c r="AA19" s="100"/>
+      <c r="AB19" s="100"/>
+      <c r="AC19" s="100"/>
+      <c r="AD19" s="100"/>
+      <c r="AE19" s="100"/>
+      <c r="AF19" s="100"/>
+      <c r="AG19" s="100"/>
+      <c r="AH19" s="100"/>
+      <c r="AI19" s="100"/>
+      <c r="AJ19" s="100"/>
+      <c r="AK19" s="100"/>
+      <c r="AL19" s="100"/>
+      <c r="AM19" s="100"/>
+      <c r="AN19" s="100"/>
+      <c r="AO19" s="100"/>
+      <c r="AP19" s="100"/>
+      <c r="AQ19" s="101"/>
     </row>
     <row r="20" spans="1:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="233"/>
-[...41 lines deleted...]
-      <c r="AQ20" s="94"/>
+      <c r="A20" s="47"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="74"/>
+      <c r="H20" s="102"/>
+      <c r="I20" s="103"/>
+      <c r="J20" s="103"/>
+      <c r="K20" s="103"/>
+      <c r="L20" s="103"/>
+      <c r="M20" s="103"/>
+      <c r="N20" s="103"/>
+      <c r="O20" s="103"/>
+      <c r="P20" s="103"/>
+      <c r="Q20" s="103"/>
+      <c r="R20" s="103"/>
+      <c r="S20" s="103"/>
+      <c r="T20" s="103"/>
+      <c r="U20" s="103"/>
+      <c r="V20" s="103"/>
+      <c r="W20" s="103"/>
+      <c r="X20" s="103"/>
+      <c r="Y20" s="103"/>
+      <c r="Z20" s="103"/>
+      <c r="AA20" s="103"/>
+      <c r="AB20" s="103"/>
+      <c r="AC20" s="103"/>
+      <c r="AD20" s="103"/>
+      <c r="AE20" s="103"/>
+      <c r="AF20" s="103"/>
+      <c r="AG20" s="103"/>
+      <c r="AH20" s="103"/>
+      <c r="AI20" s="103"/>
+      <c r="AJ20" s="103"/>
+      <c r="AK20" s="103"/>
+      <c r="AL20" s="103"/>
+      <c r="AM20" s="103"/>
+      <c r="AN20" s="103"/>
+      <c r="AO20" s="103"/>
+      <c r="AP20" s="103"/>
+      <c r="AQ20" s="104"/>
     </row>
     <row r="21" spans="1:43" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="233"/>
-      <c r="B21" s="176" t="s">
+      <c r="A21" s="47"/>
+      <c r="B21" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="78"/>
-[...5 lines deleted...]
-      <c r="I21" s="212" t="s">
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="105"/>
+      <c r="I21" s="107" t="s">
         <v>20</v>
       </c>
-      <c r="J21" s="51"/>
-[...3 lines deleted...]
-      <c r="N21" s="197"/>
+      <c r="J21" s="108"/>
+      <c r="K21" s="108"/>
+      <c r="L21" s="108"/>
+      <c r="M21" s="111"/>
+      <c r="N21" s="111"/>
       <c r="O21" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="P21" s="197"/>
-      <c r="Q21" s="197"/>
+      <c r="P21" s="111"/>
+      <c r="Q21" s="111"/>
       <c r="R21" s="19"/>
       <c r="S21" s="39" t="s">
         <v>8</v>
       </c>
       <c r="T21" s="39"/>
-      <c r="U21" s="197"/>
-      <c r="V21" s="197"/>
+      <c r="U21" s="111"/>
+      <c r="V21" s="111"/>
       <c r="W21" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="X21" s="49" t="s">
+      <c r="X21" s="116" t="s">
         <v>21</v>
       </c>
       <c r="Y21" s="39"/>
       <c r="Z21" s="39"/>
       <c r="AA21" s="39"/>
       <c r="AB21" s="39"/>
-      <c r="AC21" s="41"/>
-[...13 lines deleted...]
-      <c r="AQ21" s="122"/>
+      <c r="AC21" s="40"/>
+      <c r="AD21" s="87"/>
+      <c r="AE21" s="88"/>
+      <c r="AF21" s="88"/>
+      <c r="AG21" s="88"/>
+      <c r="AH21" s="88"/>
+      <c r="AI21" s="88"/>
+      <c r="AJ21" s="88"/>
+      <c r="AK21" s="88"/>
+      <c r="AL21" s="88"/>
+      <c r="AM21" s="88"/>
+      <c r="AN21" s="88"/>
+      <c r="AO21" s="88"/>
+      <c r="AP21" s="88"/>
+      <c r="AQ21" s="96"/>
     </row>
     <row r="22" spans="1:43" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="233"/>
-[...15 lines deleted...]
-      <c r="Q22" s="198"/>
+      <c r="A22" s="47"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="73"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="106"/>
+      <c r="I22" s="109"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="110"/>
+      <c r="L22" s="110"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="56"/>
+      <c r="O22" s="42"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
       <c r="R22" s="10"/>
-      <c r="S22" s="46"/>
-[...23 lines deleted...]
-      <c r="AQ22" s="116"/>
+      <c r="S22" s="42"/>
+      <c r="T22" s="42"/>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="42"/>
+      <c r="X22" s="117"/>
+      <c r="Y22" s="42"/>
+      <c r="Z22" s="42"/>
+      <c r="AA22" s="42"/>
+      <c r="AB22" s="42"/>
+      <c r="AC22" s="43"/>
+      <c r="AD22" s="89"/>
+      <c r="AE22" s="90"/>
+      <c r="AF22" s="90"/>
+      <c r="AG22" s="90"/>
+      <c r="AH22" s="90"/>
+      <c r="AI22" s="90"/>
+      <c r="AJ22" s="90"/>
+      <c r="AK22" s="90"/>
+      <c r="AL22" s="90"/>
+      <c r="AM22" s="90"/>
+      <c r="AN22" s="90"/>
+      <c r="AO22" s="90"/>
+      <c r="AP22" s="90"/>
+      <c r="AQ22" s="97"/>
     </row>
     <row r="23" spans="1:43" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="233"/>
-[...7 lines deleted...]
-      <c r="I23" s="202" t="s">
+      <c r="A23" s="47"/>
+      <c r="B23" s="72"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="74"/>
+      <c r="H23" s="120"/>
+      <c r="I23" s="109" t="s">
         <v>22</v>
       </c>
-      <c r="J23" s="54"/>
-[...6 lines deleted...]
-      <c r="Q23" s="198"/>
+      <c r="J23" s="110"/>
+      <c r="K23" s="110"/>
+      <c r="L23" s="110"/>
+      <c r="M23" s="56"/>
+      <c r="N23" s="56"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="56"/>
+      <c r="Q23" s="56"/>
       <c r="R23" s="10"/>
-      <c r="S23" s="46"/>
-[...23 lines deleted...]
-      <c r="AQ23" s="116"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="56"/>
+      <c r="V23" s="56"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="117"/>
+      <c r="Y23" s="42"/>
+      <c r="Z23" s="42"/>
+      <c r="AA23" s="42"/>
+      <c r="AB23" s="42"/>
+      <c r="AC23" s="43"/>
+      <c r="AD23" s="89"/>
+      <c r="AE23" s="90"/>
+      <c r="AF23" s="90"/>
+      <c r="AG23" s="90"/>
+      <c r="AH23" s="90"/>
+      <c r="AI23" s="90"/>
+      <c r="AJ23" s="90"/>
+      <c r="AK23" s="90"/>
+      <c r="AL23" s="90"/>
+      <c r="AM23" s="90"/>
+      <c r="AN23" s="90"/>
+      <c r="AO23" s="90"/>
+      <c r="AP23" s="90"/>
+      <c r="AQ23" s="97"/>
     </row>
     <row r="24" spans="1:43" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="233"/>
-[...15 lines deleted...]
-      <c r="Q24" s="198"/>
+      <c r="A24" s="47"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="73"/>
+      <c r="D24" s="73"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="74"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="110"/>
+      <c r="K24" s="110"/>
+      <c r="L24" s="110"/>
+      <c r="M24" s="56"/>
+      <c r="N24" s="56"/>
+      <c r="O24" s="42"/>
+      <c r="P24" s="56"/>
+      <c r="Q24" s="56"/>
       <c r="R24" s="10"/>
-      <c r="S24" s="46"/>
-[...23 lines deleted...]
-      <c r="AQ24" s="116"/>
+      <c r="S24" s="42"/>
+      <c r="T24" s="42"/>
+      <c r="U24" s="56"/>
+      <c r="V24" s="56"/>
+      <c r="W24" s="42"/>
+      <c r="X24" s="117"/>
+      <c r="Y24" s="42"/>
+      <c r="Z24" s="42"/>
+      <c r="AA24" s="42"/>
+      <c r="AB24" s="42"/>
+      <c r="AC24" s="43"/>
+      <c r="AD24" s="89"/>
+      <c r="AE24" s="90"/>
+      <c r="AF24" s="90"/>
+      <c r="AG24" s="90"/>
+      <c r="AH24" s="90"/>
+      <c r="AI24" s="90"/>
+      <c r="AJ24" s="90"/>
+      <c r="AK24" s="90"/>
+      <c r="AL24" s="90"/>
+      <c r="AM24" s="90"/>
+      <c r="AN24" s="90"/>
+      <c r="AO24" s="90"/>
+      <c r="AP24" s="90"/>
+      <c r="AQ24" s="97"/>
     </row>
     <row r="25" spans="1:43" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="233"/>
-[...7 lines deleted...]
-      <c r="I25" s="202" t="s">
+      <c r="A25" s="47"/>
+      <c r="B25" s="72"/>
+      <c r="C25" s="73"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="121"/>
+      <c r="I25" s="109" t="s">
         <v>6</v>
       </c>
-      <c r="J25" s="54"/>
-[...6 lines deleted...]
-      <c r="Q25" s="198"/>
+      <c r="J25" s="110"/>
+      <c r="K25" s="110"/>
+      <c r="L25" s="110"/>
+      <c r="M25" s="56"/>
+      <c r="N25" s="56"/>
+      <c r="O25" s="42"/>
+      <c r="P25" s="56"/>
+      <c r="Q25" s="56"/>
       <c r="R25" s="10"/>
-      <c r="S25" s="46"/>
-[...23 lines deleted...]
-      <c r="AQ25" s="116"/>
+      <c r="S25" s="42"/>
+      <c r="T25" s="42"/>
+      <c r="U25" s="56"/>
+      <c r="V25" s="56"/>
+      <c r="W25" s="42"/>
+      <c r="X25" s="117"/>
+      <c r="Y25" s="42"/>
+      <c r="Z25" s="42"/>
+      <c r="AA25" s="42"/>
+      <c r="AB25" s="42"/>
+      <c r="AC25" s="43"/>
+      <c r="AD25" s="89"/>
+      <c r="AE25" s="90"/>
+      <c r="AF25" s="90"/>
+      <c r="AG25" s="90"/>
+      <c r="AH25" s="90"/>
+      <c r="AI25" s="90"/>
+      <c r="AJ25" s="90"/>
+      <c r="AK25" s="90"/>
+      <c r="AL25" s="90"/>
+      <c r="AM25" s="90"/>
+      <c r="AN25" s="90"/>
+      <c r="AO25" s="90"/>
+      <c r="AP25" s="90"/>
+      <c r="AQ25" s="97"/>
     </row>
     <row r="26" spans="1:43" ht="8.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="233"/>
-[...15 lines deleted...]
-      <c r="Q26" s="199"/>
+      <c r="A26" s="47"/>
+      <c r="B26" s="78"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="79"/>
+      <c r="G26" s="80"/>
+      <c r="H26" s="122"/>
+      <c r="I26" s="123"/>
+      <c r="J26" s="124"/>
+      <c r="K26" s="124"/>
+      <c r="L26" s="124"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="112"/>
+      <c r="O26" s="113"/>
+      <c r="P26" s="112"/>
+      <c r="Q26" s="112"/>
       <c r="R26" s="20"/>
-      <c r="S26" s="40"/>
-[...23 lines deleted...]
-      <c r="AQ26" s="118"/>
+      <c r="S26" s="113"/>
+      <c r="T26" s="113"/>
+      <c r="U26" s="112"/>
+      <c r="V26" s="112"/>
+      <c r="W26" s="113"/>
+      <c r="X26" s="118"/>
+      <c r="Y26" s="113"/>
+      <c r="Z26" s="113"/>
+      <c r="AA26" s="113"/>
+      <c r="AB26" s="113"/>
+      <c r="AC26" s="119"/>
+      <c r="AD26" s="91"/>
+      <c r="AE26" s="92"/>
+      <c r="AF26" s="92"/>
+      <c r="AG26" s="92"/>
+      <c r="AH26" s="92"/>
+      <c r="AI26" s="92"/>
+      <c r="AJ26" s="92"/>
+      <c r="AK26" s="92"/>
+      <c r="AL26" s="92"/>
+      <c r="AM26" s="92"/>
+      <c r="AN26" s="92"/>
+      <c r="AO26" s="92"/>
+      <c r="AP26" s="92"/>
+      <c r="AQ26" s="98"/>
     </row>
     <row r="27" spans="1:43" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21"/>
-      <c r="B27" s="176" t="s">
+      <c r="B27" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="C27" s="78"/>
-[...5 lines deleted...]
-      <c r="I27" s="192" t="s">
+      <c r="C27" s="70"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="105"/>
+      <c r="I27" s="38" t="s">
         <v>70</v>
       </c>
       <c r="J27" s="39"/>
       <c r="K27" s="39"/>
       <c r="L27" s="39"/>
       <c r="M27" s="39"/>
       <c r="N27" s="39"/>
       <c r="O27" s="39"/>
-      <c r="P27" s="41"/>
-      <c r="Q27" s="78" t="s">
+      <c r="P27" s="40"/>
+      <c r="Q27" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="R27" s="78"/>
-      <c r="S27" s="78"/>
+      <c r="R27" s="70"/>
+      <c r="S27" s="70"/>
       <c r="T27" s="39"/>
       <c r="U27" s="39"/>
       <c r="V27" s="39"/>
       <c r="W27" s="39"/>
-      <c r="X27" s="41"/>
-      <c r="Y27" s="191"/>
+      <c r="X27" s="40"/>
+      <c r="Y27" s="105"/>
       <c r="Z27" s="39" t="s">
         <v>25</v>
       </c>
       <c r="AA27" s="39"/>
       <c r="AB27" s="39"/>
       <c r="AC27" s="39"/>
       <c r="AD27" s="39"/>
       <c r="AE27" s="39"/>
       <c r="AF27" s="39"/>
       <c r="AG27" s="39"/>
       <c r="AH27" s="39"/>
-      <c r="AI27" s="77" t="s">
+      <c r="AI27" s="135" t="s">
         <v>26</v>
       </c>
-      <c r="AJ27" s="78"/>
-[...2 lines deleted...]
-      <c r="AM27" s="191"/>
+      <c r="AJ27" s="70"/>
+      <c r="AK27" s="70"/>
+      <c r="AL27" s="71"/>
+      <c r="AM27" s="105"/>
       <c r="AN27" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AO27" s="39"/>
       <c r="AP27" s="39"/>
-      <c r="AQ27" s="166"/>
+      <c r="AQ27" s="138"/>
     </row>
     <row r="28" spans="1:43" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21"/>
-      <c r="B28" s="177"/>
-[...40 lines deleted...]
-      <c r="AQ28" s="204"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="73"/>
+      <c r="D28" s="73"/>
+      <c r="E28" s="73"/>
+      <c r="F28" s="73"/>
+      <c r="G28" s="74"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="42"/>
+      <c r="L28" s="42"/>
+      <c r="M28" s="42"/>
+      <c r="N28" s="42"/>
+      <c r="O28" s="42"/>
+      <c r="P28" s="43"/>
+      <c r="Q28" s="42"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
+      <c r="V28" s="42"/>
+      <c r="W28" s="42"/>
+      <c r="X28" s="43"/>
+      <c r="Y28" s="128"/>
+      <c r="Z28" s="45"/>
+      <c r="AA28" s="45"/>
+      <c r="AB28" s="45"/>
+      <c r="AC28" s="45"/>
+      <c r="AD28" s="45"/>
+      <c r="AE28" s="45"/>
+      <c r="AF28" s="45"/>
+      <c r="AG28" s="45"/>
+      <c r="AH28" s="45"/>
+      <c r="AI28" s="136"/>
+      <c r="AJ28" s="73"/>
+      <c r="AK28" s="73"/>
+      <c r="AL28" s="74"/>
+      <c r="AM28" s="121"/>
+      <c r="AN28" s="42"/>
+      <c r="AO28" s="42"/>
+      <c r="AP28" s="42"/>
+      <c r="AQ28" s="125"/>
     </row>
     <row r="29" spans="1:43" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
-      <c r="B29" s="177"/>
-[...23 lines deleted...]
-      <c r="Z29" s="187" t="s">
+      <c r="B29" s="72"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="121"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="42"/>
+      <c r="M29" s="42"/>
+      <c r="N29" s="42"/>
+      <c r="O29" s="42"/>
+      <c r="P29" s="43"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="42"/>
+      <c r="S29" s="42"/>
+      <c r="T29" s="42"/>
+      <c r="U29" s="42"/>
+      <c r="V29" s="42"/>
+      <c r="W29" s="42"/>
+      <c r="X29" s="43"/>
+      <c r="Y29" s="127"/>
+      <c r="Z29" s="129" t="s">
         <v>28</v>
       </c>
-      <c r="AA29" s="187"/>
-[...15 lines deleted...]
-      <c r="AQ29" s="204"/>
+      <c r="AA29" s="129"/>
+      <c r="AB29" s="129"/>
+      <c r="AC29" s="129"/>
+      <c r="AD29" s="129"/>
+      <c r="AE29" s="129"/>
+      <c r="AF29" s="129"/>
+      <c r="AG29" s="129"/>
+      <c r="AH29" s="129"/>
+      <c r="AI29" s="136"/>
+      <c r="AJ29" s="73"/>
+      <c r="AK29" s="73"/>
+      <c r="AL29" s="74"/>
+      <c r="AM29" s="121"/>
+      <c r="AN29" s="42"/>
+      <c r="AO29" s="42"/>
+      <c r="AP29" s="42"/>
+      <c r="AQ29" s="125"/>
     </row>
     <row r="30" spans="1:43" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
-      <c r="B30" s="177"/>
-[...40 lines deleted...]
-      <c r="AQ30" s="204"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="73"/>
+      <c r="D30" s="73"/>
+      <c r="E30" s="73"/>
+      <c r="F30" s="73"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="121"/>
+      <c r="I30" s="41"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="42"/>
+      <c r="L30" s="42"/>
+      <c r="M30" s="42"/>
+      <c r="N30" s="42"/>
+      <c r="O30" s="42"/>
+      <c r="P30" s="43"/>
+      <c r="Q30" s="42"/>
+      <c r="R30" s="42"/>
+      <c r="S30" s="42"/>
+      <c r="T30" s="42"/>
+      <c r="U30" s="42"/>
+      <c r="V30" s="42"/>
+      <c r="W30" s="42"/>
+      <c r="X30" s="43"/>
+      <c r="Y30" s="128"/>
+      <c r="Z30" s="130"/>
+      <c r="AA30" s="130"/>
+      <c r="AB30" s="130"/>
+      <c r="AC30" s="130"/>
+      <c r="AD30" s="130"/>
+      <c r="AE30" s="130"/>
+      <c r="AF30" s="130"/>
+      <c r="AG30" s="130"/>
+      <c r="AH30" s="130"/>
+      <c r="AI30" s="136"/>
+      <c r="AJ30" s="73"/>
+      <c r="AK30" s="73"/>
+      <c r="AL30" s="74"/>
+      <c r="AM30" s="121"/>
+      <c r="AN30" s="42"/>
+      <c r="AO30" s="42"/>
+      <c r="AP30" s="42"/>
+      <c r="AQ30" s="125"/>
     </row>
     <row r="31" spans="1:43" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="21"/>
-      <c r="B31" s="177"/>
-[...23 lines deleted...]
-      <c r="Z31" s="187" t="s">
+      <c r="B31" s="72"/>
+      <c r="C31" s="73"/>
+      <c r="D31" s="73"/>
+      <c r="E31" s="73"/>
+      <c r="F31" s="73"/>
+      <c r="G31" s="74"/>
+      <c r="H31" s="128"/>
+      <c r="I31" s="44"/>
+      <c r="J31" s="45"/>
+      <c r="K31" s="45"/>
+      <c r="L31" s="45"/>
+      <c r="M31" s="45"/>
+      <c r="N31" s="45"/>
+      <c r="O31" s="45"/>
+      <c r="P31" s="46"/>
+      <c r="Q31" s="42"/>
+      <c r="R31" s="42"/>
+      <c r="S31" s="42"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="42"/>
+      <c r="V31" s="42"/>
+      <c r="W31" s="42"/>
+      <c r="X31" s="43"/>
+      <c r="Y31" s="127"/>
+      <c r="Z31" s="129" t="s">
         <v>29</v>
       </c>
-      <c r="AA31" s="187"/>
-[...15 lines deleted...]
-      <c r="AQ31" s="211"/>
+      <c r="AA31" s="129"/>
+      <c r="AB31" s="129"/>
+      <c r="AC31" s="129"/>
+      <c r="AD31" s="129"/>
+      <c r="AE31" s="129"/>
+      <c r="AF31" s="129"/>
+      <c r="AG31" s="129"/>
+      <c r="AH31" s="129"/>
+      <c r="AI31" s="136"/>
+      <c r="AJ31" s="73"/>
+      <c r="AK31" s="73"/>
+      <c r="AL31" s="74"/>
+      <c r="AM31" s="128"/>
+      <c r="AN31" s="45"/>
+      <c r="AO31" s="45"/>
+      <c r="AP31" s="45"/>
+      <c r="AQ31" s="139"/>
     </row>
     <row r="32" spans="1:43" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="21"/>
-      <c r="B32" s="177"/>
-[...6 lines deleted...]
-      <c r="I32" s="192" t="s">
+      <c r="B32" s="72"/>
+      <c r="C32" s="73"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="73"/>
+      <c r="F32" s="73"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="121"/>
+      <c r="I32" s="38" t="s">
         <v>71</v>
       </c>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
       <c r="M32" s="39"/>
       <c r="N32" s="39"/>
       <c r="O32" s="39"/>
-      <c r="P32" s="41"/>
-[...23 lines deleted...]
-      <c r="AN32" s="46" t="s">
+      <c r="P32" s="40"/>
+      <c r="Q32" s="117"/>
+      <c r="R32" s="42"/>
+      <c r="S32" s="42"/>
+      <c r="T32" s="42"/>
+      <c r="U32" s="42"/>
+      <c r="V32" s="42"/>
+      <c r="W32" s="42"/>
+      <c r="X32" s="43"/>
+      <c r="Y32" s="128"/>
+      <c r="Z32" s="130"/>
+      <c r="AA32" s="130"/>
+      <c r="AB32" s="130"/>
+      <c r="AC32" s="130"/>
+      <c r="AD32" s="130"/>
+      <c r="AE32" s="130"/>
+      <c r="AF32" s="130"/>
+      <c r="AG32" s="130"/>
+      <c r="AH32" s="130"/>
+      <c r="AI32" s="136"/>
+      <c r="AJ32" s="73"/>
+      <c r="AK32" s="73"/>
+      <c r="AL32" s="74"/>
+      <c r="AM32" s="121"/>
+      <c r="AN32" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="AO32" s="46"/>
-[...1 lines deleted...]
-      <c r="AQ32" s="204"/>
+      <c r="AO32" s="42"/>
+      <c r="AP32" s="42"/>
+      <c r="AQ32" s="125"/>
     </row>
     <row r="33" spans="1:56" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="21"/>
-      <c r="B33" s="177"/>
-[...23 lines deleted...]
-      <c r="Z33" s="187" t="s">
+      <c r="B33" s="72"/>
+      <c r="C33" s="73"/>
+      <c r="D33" s="73"/>
+      <c r="E33" s="73"/>
+      <c r="F33" s="73"/>
+      <c r="G33" s="74"/>
+      <c r="H33" s="121"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="42"/>
+      <c r="M33" s="42"/>
+      <c r="N33" s="42"/>
+      <c r="O33" s="42"/>
+      <c r="P33" s="43"/>
+      <c r="Q33" s="117"/>
+      <c r="R33" s="42"/>
+      <c r="S33" s="42"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="42"/>
+      <c r="V33" s="42"/>
+      <c r="W33" s="42"/>
+      <c r="X33" s="43"/>
+      <c r="Y33" s="127"/>
+      <c r="Z33" s="129" t="s">
         <v>31</v>
       </c>
-      <c r="AA33" s="187"/>
-[...15 lines deleted...]
-      <c r="AQ33" s="204"/>
+      <c r="AA33" s="129"/>
+      <c r="AB33" s="129"/>
+      <c r="AC33" s="129"/>
+      <c r="AD33" s="129"/>
+      <c r="AE33" s="129"/>
+      <c r="AF33" s="129"/>
+      <c r="AG33" s="129"/>
+      <c r="AH33" s="129"/>
+      <c r="AI33" s="136"/>
+      <c r="AJ33" s="73"/>
+      <c r="AK33" s="73"/>
+      <c r="AL33" s="74"/>
+      <c r="AM33" s="121"/>
+      <c r="AN33" s="42"/>
+      <c r="AO33" s="42"/>
+      <c r="AP33" s="42"/>
+      <c r="AQ33" s="125"/>
     </row>
     <row r="34" spans="1:56" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="21"/>
-      <c r="B34" s="177"/>
-[...40 lines deleted...]
-      <c r="AQ34" s="204"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="73"/>
+      <c r="D34" s="73"/>
+      <c r="E34" s="73"/>
+      <c r="F34" s="73"/>
+      <c r="G34" s="74"/>
+      <c r="H34" s="121"/>
+      <c r="I34" s="41"/>
+      <c r="J34" s="42"/>
+      <c r="K34" s="42"/>
+      <c r="L34" s="42"/>
+      <c r="M34" s="42"/>
+      <c r="N34" s="42"/>
+      <c r="O34" s="42"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="117"/>
+      <c r="R34" s="42"/>
+      <c r="S34" s="42"/>
+      <c r="T34" s="42"/>
+      <c r="U34" s="42"/>
+      <c r="V34" s="42"/>
+      <c r="W34" s="42"/>
+      <c r="X34" s="43"/>
+      <c r="Y34" s="128"/>
+      <c r="Z34" s="130"/>
+      <c r="AA34" s="130"/>
+      <c r="AB34" s="130"/>
+      <c r="AC34" s="130"/>
+      <c r="AD34" s="130"/>
+      <c r="AE34" s="245"/>
+      <c r="AF34" s="245"/>
+      <c r="AG34" s="245"/>
+      <c r="AH34" s="245"/>
+      <c r="AI34" s="136"/>
+      <c r="AJ34" s="73"/>
+      <c r="AK34" s="73"/>
+      <c r="AL34" s="74"/>
+      <c r="AM34" s="121"/>
+      <c r="AN34" s="42"/>
+      <c r="AO34" s="42"/>
+      <c r="AP34" s="42"/>
+      <c r="AQ34" s="125"/>
     </row>
     <row r="35" spans="1:56" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="21"/>
-      <c r="B35" s="177"/>
-[...23 lines deleted...]
-      <c r="Z35" s="205" t="s">
+      <c r="B35" s="72"/>
+      <c r="C35" s="73"/>
+      <c r="D35" s="73"/>
+      <c r="E35" s="73"/>
+      <c r="F35" s="73"/>
+      <c r="G35" s="74"/>
+      <c r="H35" s="121"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="42"/>
+      <c r="M35" s="42"/>
+      <c r="N35" s="42"/>
+      <c r="O35" s="42"/>
+      <c r="P35" s="43"/>
+      <c r="Q35" s="117"/>
+      <c r="R35" s="42"/>
+      <c r="S35" s="42"/>
+      <c r="T35" s="42"/>
+      <c r="U35" s="42"/>
+      <c r="V35" s="42"/>
+      <c r="W35" s="42"/>
+      <c r="X35" s="43"/>
+      <c r="Y35" s="121"/>
+      <c r="Z35" s="131" t="s">
         <v>32</v>
       </c>
-      <c r="AA35" s="206"/>
-[...15 lines deleted...]
-      <c r="AQ35" s="204"/>
+      <c r="AA35" s="132"/>
+      <c r="AB35" s="132"/>
+      <c r="AC35" s="132"/>
+      <c r="AD35" s="132"/>
+      <c r="AE35" s="246"/>
+      <c r="AF35" s="88"/>
+      <c r="AG35" s="88"/>
+      <c r="AH35" s="93"/>
+      <c r="AI35" s="136"/>
+      <c r="AJ35" s="73"/>
+      <c r="AK35" s="73"/>
+      <c r="AL35" s="74"/>
+      <c r="AM35" s="121"/>
+      <c r="AN35" s="42"/>
+      <c r="AO35" s="42"/>
+      <c r="AP35" s="42"/>
+      <c r="AQ35" s="125"/>
     </row>
     <row r="36" spans="1:56" ht="9.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="21"/>
-      <c r="B36" s="178"/>
-[...40 lines deleted...]
-      <c r="AQ36" s="167"/>
+      <c r="B36" s="78"/>
+      <c r="C36" s="79"/>
+      <c r="D36" s="79"/>
+      <c r="E36" s="79"/>
+      <c r="F36" s="79"/>
+      <c r="G36" s="80"/>
+      <c r="H36" s="122"/>
+      <c r="I36" s="44"/>
+      <c r="J36" s="45"/>
+      <c r="K36" s="45"/>
+      <c r="L36" s="45"/>
+      <c r="M36" s="45"/>
+      <c r="N36" s="45"/>
+      <c r="O36" s="45"/>
+      <c r="P36" s="46"/>
+      <c r="Q36" s="117"/>
+      <c r="R36" s="42"/>
+      <c r="S36" s="42"/>
+      <c r="T36" s="42"/>
+      <c r="U36" s="42"/>
+      <c r="V36" s="42"/>
+      <c r="W36" s="42"/>
+      <c r="X36" s="43"/>
+      <c r="Y36" s="121"/>
+      <c r="Z36" s="133"/>
+      <c r="AA36" s="134"/>
+      <c r="AB36" s="134"/>
+      <c r="AC36" s="134"/>
+      <c r="AD36" s="134"/>
+      <c r="AE36" s="247"/>
+      <c r="AF36" s="92"/>
+      <c r="AG36" s="92"/>
+      <c r="AH36" s="95"/>
+      <c r="AI36" s="137"/>
+      <c r="AJ36" s="79"/>
+      <c r="AK36" s="79"/>
+      <c r="AL36" s="80"/>
+      <c r="AM36" s="122"/>
+      <c r="AN36" s="113"/>
+      <c r="AO36" s="113"/>
+      <c r="AP36" s="113"/>
+      <c r="AQ36" s="126"/>
     </row>
     <row r="37" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="21"/>
-      <c r="B37" s="156" t="s">
+      <c r="B37" s="153" t="s">
         <v>33</v>
       </c>
-      <c r="C37" s="157"/>
-[...9 lines deleted...]
-      <c r="M37" s="157"/>
+      <c r="C37" s="154"/>
+      <c r="D37" s="154"/>
+      <c r="E37" s="154"/>
+      <c r="F37" s="154"/>
+      <c r="G37" s="154"/>
+      <c r="H37" s="154"/>
+      <c r="I37" s="154"/>
+      <c r="J37" s="154"/>
+      <c r="K37" s="154"/>
+      <c r="L37" s="154"/>
+      <c r="M37" s="154"/>
       <c r="N37" s="28"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="29"/>
       <c r="S37" s="29"/>
       <c r="T37" s="29"/>
       <c r="U37" s="29"/>
       <c r="V37" s="29"/>
       <c r="W37" s="29"/>
       <c r="X37" s="30"/>
       <c r="Y37" s="147" t="s">
         <v>34</v>
       </c>
       <c r="Z37" s="148"/>
       <c r="AA37" s="148"/>
       <c r="AB37" s="148"/>
       <c r="AC37" s="148"/>
       <c r="AD37" s="148"/>
       <c r="AE37" s="148"/>
       <c r="AF37" s="148"/>
       <c r="AG37" s="148"/>
       <c r="AH37" s="148"/>
       <c r="AI37" s="148"/>
       <c r="AJ37" s="149"/>
-      <c r="AK37" s="119"/>
-[...3 lines deleted...]
-      <c r="AO37" s="119"/>
+      <c r="AK37" s="88"/>
+      <c r="AL37" s="88"/>
+      <c r="AM37" s="88"/>
+      <c r="AN37" s="88"/>
+      <c r="AO37" s="88"/>
       <c r="AP37" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="AQ37" s="166"/>
+      <c r="AQ37" s="138"/>
     </row>
     <row r="38" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="21"/>
-      <c r="B38" s="158"/>
-[...10 lines deleted...]
-      <c r="M38" s="159"/>
+      <c r="B38" s="155"/>
+      <c r="C38" s="156"/>
+      <c r="D38" s="156"/>
+      <c r="E38" s="156"/>
+      <c r="F38" s="156"/>
+      <c r="G38" s="156"/>
+      <c r="H38" s="156"/>
+      <c r="I38" s="156"/>
+      <c r="J38" s="156"/>
+      <c r="K38" s="156"/>
+      <c r="L38" s="156"/>
+      <c r="M38" s="156"/>
       <c r="N38" s="31"/>
       <c r="O38" s="32"/>
       <c r="P38" s="32"/>
       <c r="Q38" s="32"/>
       <c r="R38" s="32"/>
       <c r="S38" s="32"/>
       <c r="T38" s="32"/>
       <c r="U38" s="32"/>
       <c r="V38" s="32"/>
       <c r="W38" s="32"/>
       <c r="X38" s="33"/>
-      <c r="Y38" s="153"/>
-[...17 lines deleted...]
-      <c r="AQ38" s="167"/>
+      <c r="Y38" s="150"/>
+      <c r="Z38" s="151"/>
+      <c r="AA38" s="151"/>
+      <c r="AB38" s="151"/>
+      <c r="AC38" s="151"/>
+      <c r="AD38" s="151"/>
+      <c r="AE38" s="151"/>
+      <c r="AF38" s="151"/>
+      <c r="AG38" s="151"/>
+      <c r="AH38" s="151"/>
+      <c r="AI38" s="151"/>
+      <c r="AJ38" s="152"/>
+      <c r="AK38" s="92"/>
+      <c r="AL38" s="92"/>
+      <c r="AM38" s="92"/>
+      <c r="AN38" s="92"/>
+      <c r="AO38" s="92"/>
+      <c r="AP38" s="113"/>
+      <c r="AQ38" s="126"/>
     </row>
     <row r="39" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="21"/>
-      <c r="B39" s="156" t="s">
+      <c r="B39" s="153" t="s">
         <v>36</v>
       </c>
-      <c r="C39" s="157"/>
-[...9 lines deleted...]
-      <c r="M39" s="157"/>
+      <c r="C39" s="154"/>
+      <c r="D39" s="154"/>
+      <c r="E39" s="154"/>
+      <c r="F39" s="154"/>
+      <c r="G39" s="154"/>
+      <c r="H39" s="154"/>
+      <c r="I39" s="154"/>
+      <c r="J39" s="154"/>
+      <c r="K39" s="154"/>
+      <c r="L39" s="154"/>
+      <c r="M39" s="154"/>
       <c r="N39" s="28"/>
       <c r="O39" s="29"/>
       <c r="P39" s="29"/>
       <c r="Q39" s="29"/>
       <c r="R39" s="29"/>
       <c r="S39" s="29"/>
       <c r="T39" s="29"/>
       <c r="U39" s="29"/>
       <c r="V39" s="29"/>
       <c r="W39" s="29"/>
       <c r="X39" s="30"/>
-      <c r="Y39" s="77" t="s">
+      <c r="Y39" s="135" t="s">
         <v>37</v>
       </c>
-      <c r="Z39" s="78"/>
-[...14 lines deleted...]
-      <c r="AO39" s="119"/>
+      <c r="Z39" s="70"/>
+      <c r="AA39" s="70"/>
+      <c r="AB39" s="70"/>
+      <c r="AC39" s="70"/>
+      <c r="AD39" s="70"/>
+      <c r="AE39" s="70"/>
+      <c r="AF39" s="70"/>
+      <c r="AG39" s="70"/>
+      <c r="AH39" s="70"/>
+      <c r="AI39" s="70"/>
+      <c r="AJ39" s="71"/>
+      <c r="AK39" s="88"/>
+      <c r="AL39" s="88"/>
+      <c r="AM39" s="88"/>
+      <c r="AN39" s="88"/>
+      <c r="AO39" s="88"/>
       <c r="AP39" s="34" t="s">
         <v>68</v>
       </c>
       <c r="AQ39" s="35"/>
     </row>
     <row r="40" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="21"/>
-      <c r="B40" s="158"/>
-[...10 lines deleted...]
-      <c r="M40" s="159"/>
+      <c r="B40" s="155"/>
+      <c r="C40" s="156"/>
+      <c r="D40" s="156"/>
+      <c r="E40" s="156"/>
+      <c r="F40" s="156"/>
+      <c r="G40" s="156"/>
+      <c r="H40" s="156"/>
+      <c r="I40" s="156"/>
+      <c r="J40" s="156"/>
+      <c r="K40" s="156"/>
+      <c r="L40" s="156"/>
+      <c r="M40" s="156"/>
       <c r="N40" s="31"/>
       <c r="O40" s="32"/>
       <c r="P40" s="32"/>
       <c r="Q40" s="32"/>
       <c r="R40" s="32"/>
       <c r="S40" s="32"/>
       <c r="T40" s="32"/>
       <c r="U40" s="32"/>
       <c r="V40" s="32"/>
       <c r="W40" s="32"/>
       <c r="X40" s="33"/>
-      <c r="Y40" s="80"/>
-[...15 lines deleted...]
-      <c r="AO40" s="117"/>
+      <c r="Y40" s="137"/>
+      <c r="Z40" s="79"/>
+      <c r="AA40" s="79"/>
+      <c r="AB40" s="79"/>
+      <c r="AC40" s="79"/>
+      <c r="AD40" s="79"/>
+      <c r="AE40" s="79"/>
+      <c r="AF40" s="73"/>
+      <c r="AG40" s="73"/>
+      <c r="AH40" s="73"/>
+      <c r="AI40" s="73"/>
+      <c r="AJ40" s="74"/>
+      <c r="AK40" s="92"/>
+      <c r="AL40" s="92"/>
+      <c r="AM40" s="92"/>
+      <c r="AN40" s="92"/>
+      <c r="AO40" s="92"/>
       <c r="AP40" s="36"/>
       <c r="AQ40" s="37"/>
     </row>
     <row r="41" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="21"/>
-      <c r="B41" s="156" t="s">
+      <c r="B41" s="153" t="s">
         <v>67</v>
       </c>
-      <c r="C41" s="157"/>
-[...2 lines deleted...]
-      <c r="F41" s="173" t="s">
+      <c r="C41" s="154"/>
+      <c r="D41" s="154"/>
+      <c r="E41" s="166"/>
+      <c r="F41" s="142" t="s">
         <v>38</v>
       </c>
-      <c r="G41" s="173"/>
-[...22 lines deleted...]
-      <c r="AD41" s="164" t="s">
+      <c r="G41" s="142"/>
+      <c r="H41" s="142"/>
+      <c r="I41" s="142"/>
+      <c r="J41" s="142"/>
+      <c r="K41" s="142"/>
+      <c r="L41" s="142"/>
+      <c r="M41" s="143"/>
+      <c r="N41" s="144"/>
+      <c r="O41" s="144"/>
+      <c r="P41" s="144"/>
+      <c r="Q41" s="144"/>
+      <c r="R41" s="144"/>
+      <c r="S41" s="144"/>
+      <c r="T41" s="144"/>
+      <c r="U41" s="144"/>
+      <c r="V41" s="144"/>
+      <c r="W41" s="144"/>
+      <c r="X41" s="144"/>
+      <c r="Y41" s="144"/>
+      <c r="Z41" s="144"/>
+      <c r="AA41" s="144"/>
+      <c r="AB41" s="144"/>
+      <c r="AC41" s="144"/>
+      <c r="AD41" s="140" t="s">
         <v>39</v>
       </c>
-      <c r="AE41" s="164"/>
-[...11 lines deleted...]
-      <c r="AQ41" s="227"/>
+      <c r="AE41" s="140"/>
+      <c r="AF41" s="157"/>
+      <c r="AG41" s="140"/>
+      <c r="AH41" s="140"/>
+      <c r="AI41" s="140"/>
+      <c r="AJ41" s="140"/>
+      <c r="AK41" s="140"/>
+      <c r="AL41" s="140"/>
+      <c r="AM41" s="140"/>
+      <c r="AN41" s="140"/>
+      <c r="AO41" s="140"/>
+      <c r="AP41" s="140"/>
+      <c r="AQ41" s="158"/>
     </row>
     <row r="42" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="21"/>
-      <c r="B42" s="169"/>
-[...40 lines deleted...]
-      <c r="AQ42" s="229"/>
+      <c r="B42" s="167"/>
+      <c r="C42" s="168"/>
+      <c r="D42" s="168"/>
+      <c r="E42" s="169"/>
+      <c r="F42" s="142"/>
+      <c r="G42" s="142"/>
+      <c r="H42" s="142"/>
+      <c r="I42" s="142"/>
+      <c r="J42" s="142"/>
+      <c r="K42" s="142"/>
+      <c r="L42" s="142"/>
+      <c r="M42" s="145"/>
+      <c r="N42" s="146"/>
+      <c r="O42" s="146"/>
+      <c r="P42" s="146"/>
+      <c r="Q42" s="146"/>
+      <c r="R42" s="146"/>
+      <c r="S42" s="146"/>
+      <c r="T42" s="146"/>
+      <c r="U42" s="146"/>
+      <c r="V42" s="146"/>
+      <c r="W42" s="146"/>
+      <c r="X42" s="146"/>
+      <c r="Y42" s="146"/>
+      <c r="Z42" s="146"/>
+      <c r="AA42" s="146"/>
+      <c r="AB42" s="146"/>
+      <c r="AC42" s="146"/>
+      <c r="AD42" s="141"/>
+      <c r="AE42" s="141"/>
+      <c r="AF42" s="159"/>
+      <c r="AG42" s="141"/>
+      <c r="AH42" s="141"/>
+      <c r="AI42" s="141"/>
+      <c r="AJ42" s="141"/>
+      <c r="AK42" s="141"/>
+      <c r="AL42" s="141"/>
+      <c r="AM42" s="141"/>
+      <c r="AN42" s="141"/>
+      <c r="AO42" s="141"/>
+      <c r="AP42" s="141"/>
+      <c r="AQ42" s="160"/>
     </row>
     <row r="43" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="21"/>
-      <c r="B43" s="169"/>
-[...3 lines deleted...]
-      <c r="F43" s="173" t="s">
+      <c r="B43" s="167"/>
+      <c r="C43" s="168"/>
+      <c r="D43" s="168"/>
+      <c r="E43" s="169"/>
+      <c r="F43" s="142" t="s">
         <v>40</v>
       </c>
-      <c r="G43" s="173"/>
-[...22 lines deleted...]
-      <c r="AD43" s="164" t="s">
+      <c r="G43" s="142"/>
+      <c r="H43" s="142"/>
+      <c r="I43" s="142"/>
+      <c r="J43" s="142"/>
+      <c r="K43" s="142"/>
+      <c r="L43" s="142"/>
+      <c r="M43" s="143"/>
+      <c r="N43" s="144"/>
+      <c r="O43" s="144"/>
+      <c r="P43" s="144"/>
+      <c r="Q43" s="144"/>
+      <c r="R43" s="144"/>
+      <c r="S43" s="144"/>
+      <c r="T43" s="144"/>
+      <c r="U43" s="144"/>
+      <c r="V43" s="144"/>
+      <c r="W43" s="144"/>
+      <c r="X43" s="144"/>
+      <c r="Y43" s="144"/>
+      <c r="Z43" s="144"/>
+      <c r="AA43" s="144"/>
+      <c r="AB43" s="144"/>
+      <c r="AC43" s="144"/>
+      <c r="AD43" s="140" t="s">
         <v>39</v>
       </c>
-      <c r="AE43" s="164"/>
-[...11 lines deleted...]
-      <c r="AQ43" s="229"/>
+      <c r="AE43" s="140"/>
+      <c r="AF43" s="159"/>
+      <c r="AG43" s="141"/>
+      <c r="AH43" s="141"/>
+      <c r="AI43" s="141"/>
+      <c r="AJ43" s="141"/>
+      <c r="AK43" s="141"/>
+      <c r="AL43" s="141"/>
+      <c r="AM43" s="141"/>
+      <c r="AN43" s="141"/>
+      <c r="AO43" s="141"/>
+      <c r="AP43" s="141"/>
+      <c r="AQ43" s="160"/>
       <c r="BD43" s="22"/>
     </row>
     <row r="44" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="21"/>
-      <c r="B44" s="158"/>
-[...40 lines deleted...]
-      <c r="AQ44" s="229"/>
+      <c r="B44" s="155"/>
+      <c r="C44" s="156"/>
+      <c r="D44" s="156"/>
+      <c r="E44" s="170"/>
+      <c r="F44" s="142"/>
+      <c r="G44" s="142"/>
+      <c r="H44" s="142"/>
+      <c r="I44" s="142"/>
+      <c r="J44" s="142"/>
+      <c r="K44" s="142"/>
+      <c r="L44" s="142"/>
+      <c r="M44" s="145"/>
+      <c r="N44" s="146"/>
+      <c r="O44" s="146"/>
+      <c r="P44" s="146"/>
+      <c r="Q44" s="146"/>
+      <c r="R44" s="146"/>
+      <c r="S44" s="146"/>
+      <c r="T44" s="146"/>
+      <c r="U44" s="146"/>
+      <c r="V44" s="146"/>
+      <c r="W44" s="146"/>
+      <c r="X44" s="146"/>
+      <c r="Y44" s="146"/>
+      <c r="Z44" s="146"/>
+      <c r="AA44" s="146"/>
+      <c r="AB44" s="146"/>
+      <c r="AC44" s="146"/>
+      <c r="AD44" s="141"/>
+      <c r="AE44" s="141"/>
+      <c r="AF44" s="159"/>
+      <c r="AG44" s="141"/>
+      <c r="AH44" s="141"/>
+      <c r="AI44" s="141"/>
+      <c r="AJ44" s="141"/>
+      <c r="AK44" s="141"/>
+      <c r="AL44" s="141"/>
+      <c r="AM44" s="141"/>
+      <c r="AN44" s="141"/>
+      <c r="AO44" s="141"/>
+      <c r="AP44" s="141"/>
+      <c r="AQ44" s="160"/>
     </row>
     <row r="45" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="21"/>
-      <c r="B45" s="156" t="s">
+      <c r="B45" s="153" t="s">
         <v>69</v>
       </c>
-      <c r="C45" s="157"/>
-[...26 lines deleted...]
-      <c r="AD45" s="164" t="s">
+      <c r="C45" s="154"/>
+      <c r="D45" s="154"/>
+      <c r="E45" s="154"/>
+      <c r="F45" s="154"/>
+      <c r="G45" s="154"/>
+      <c r="H45" s="154"/>
+      <c r="I45" s="154"/>
+      <c r="J45" s="154"/>
+      <c r="K45" s="154"/>
+      <c r="L45" s="154"/>
+      <c r="M45" s="143"/>
+      <c r="N45" s="144"/>
+      <c r="O45" s="144"/>
+      <c r="P45" s="144"/>
+      <c r="Q45" s="144"/>
+      <c r="R45" s="144"/>
+      <c r="S45" s="144"/>
+      <c r="T45" s="144"/>
+      <c r="U45" s="144"/>
+      <c r="V45" s="144"/>
+      <c r="W45" s="144"/>
+      <c r="X45" s="144"/>
+      <c r="Y45" s="144"/>
+      <c r="Z45" s="144"/>
+      <c r="AA45" s="144"/>
+      <c r="AB45" s="144"/>
+      <c r="AC45" s="144"/>
+      <c r="AD45" s="140" t="s">
         <v>39</v>
       </c>
-      <c r="AE45" s="164"/>
-[...11 lines deleted...]
-      <c r="AQ45" s="229"/>
+      <c r="AE45" s="140"/>
+      <c r="AF45" s="159"/>
+      <c r="AG45" s="141"/>
+      <c r="AH45" s="141"/>
+      <c r="AI45" s="141"/>
+      <c r="AJ45" s="141"/>
+      <c r="AK45" s="141"/>
+      <c r="AL45" s="141"/>
+      <c r="AM45" s="141"/>
+      <c r="AN45" s="141"/>
+      <c r="AO45" s="141"/>
+      <c r="AP45" s="141"/>
+      <c r="AQ45" s="160"/>
     </row>
     <row r="46" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="21"/>
-      <c r="B46" s="158"/>
-[...40 lines deleted...]
-      <c r="AQ46" s="232"/>
+      <c r="B46" s="155"/>
+      <c r="C46" s="156"/>
+      <c r="D46" s="156"/>
+      <c r="E46" s="156"/>
+      <c r="F46" s="156"/>
+      <c r="G46" s="156"/>
+      <c r="H46" s="156"/>
+      <c r="I46" s="156"/>
+      <c r="J46" s="156"/>
+      <c r="K46" s="156"/>
+      <c r="L46" s="156"/>
+      <c r="M46" s="164"/>
+      <c r="N46" s="165"/>
+      <c r="O46" s="165"/>
+      <c r="P46" s="165"/>
+      <c r="Q46" s="165"/>
+      <c r="R46" s="165"/>
+      <c r="S46" s="165"/>
+      <c r="T46" s="165"/>
+      <c r="U46" s="165"/>
+      <c r="V46" s="165"/>
+      <c r="W46" s="165"/>
+      <c r="X46" s="165"/>
+      <c r="Y46" s="165"/>
+      <c r="Z46" s="165"/>
+      <c r="AA46" s="165"/>
+      <c r="AB46" s="165"/>
+      <c r="AC46" s="165"/>
+      <c r="AD46" s="141"/>
+      <c r="AE46" s="141"/>
+      <c r="AF46" s="159"/>
+      <c r="AG46" s="244"/>
+      <c r="AH46" s="244"/>
+      <c r="AI46" s="244"/>
+      <c r="AJ46" s="244"/>
+      <c r="AK46" s="244"/>
+      <c r="AL46" s="244"/>
+      <c r="AM46" s="244"/>
+      <c r="AN46" s="244"/>
+      <c r="AO46" s="244"/>
+      <c r="AP46" s="244"/>
+      <c r="AQ46" s="160"/>
     </row>
     <row r="47" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="21"/>
-      <c r="B47" s="176" t="s">
-[...42 lines deleted...]
-      <c r="AQ47" s="181"/>
+      <c r="B47" s="184" t="s">
+        <v>66</v>
+      </c>
+      <c r="C47" s="136" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" s="73"/>
+      <c r="E47" s="74"/>
+      <c r="F47" s="136" t="s">
+        <v>43</v>
+      </c>
+      <c r="G47" s="73"/>
+      <c r="H47" s="73"/>
+      <c r="I47" s="73"/>
+      <c r="J47" s="73"/>
+      <c r="K47" s="73"/>
+      <c r="L47" s="74"/>
+      <c r="M47" s="87"/>
+      <c r="N47" s="88"/>
+      <c r="O47" s="88"/>
+      <c r="P47" s="88"/>
+      <c r="Q47" s="88"/>
+      <c r="R47" s="88"/>
+      <c r="S47" s="88"/>
+      <c r="T47" s="88"/>
+      <c r="U47" s="88"/>
+      <c r="V47" s="88"/>
+      <c r="W47" s="88"/>
+      <c r="X47" s="88"/>
+      <c r="Y47" s="88"/>
+      <c r="Z47" s="88"/>
+      <c r="AA47" s="88"/>
+      <c r="AB47" s="88"/>
+      <c r="AC47" s="88"/>
+      <c r="AD47" s="88"/>
+      <c r="AE47" s="88"/>
+      <c r="AF47" s="88"/>
+      <c r="AG47" s="88"/>
+      <c r="AH47" s="88"/>
+      <c r="AI47" s="88"/>
+      <c r="AJ47" s="88"/>
+      <c r="AK47" s="88"/>
+      <c r="AL47" s="88"/>
+      <c r="AM47" s="88"/>
+      <c r="AN47" s="88"/>
+      <c r="AO47" s="88"/>
+      <c r="AP47" s="88"/>
+      <c r="AQ47" s="96"/>
     </row>
     <row r="48" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="21"/>
-      <c r="B48" s="177"/>
-[...40 lines deleted...]
-      <c r="AQ48" s="184"/>
+      <c r="B48" s="184"/>
+      <c r="C48" s="136"/>
+      <c r="D48" s="73"/>
+      <c r="E48" s="74"/>
+      <c r="F48" s="137"/>
+      <c r="G48" s="79"/>
+      <c r="H48" s="79"/>
+      <c r="I48" s="79"/>
+      <c r="J48" s="79"/>
+      <c r="K48" s="79"/>
+      <c r="L48" s="80"/>
+      <c r="M48" s="91"/>
+      <c r="N48" s="92"/>
+      <c r="O48" s="92"/>
+      <c r="P48" s="92"/>
+      <c r="Q48" s="92"/>
+      <c r="R48" s="92"/>
+      <c r="S48" s="92"/>
+      <c r="T48" s="92"/>
+      <c r="U48" s="92"/>
+      <c r="V48" s="92"/>
+      <c r="W48" s="92"/>
+      <c r="X48" s="92"/>
+      <c r="Y48" s="92"/>
+      <c r="Z48" s="92"/>
+      <c r="AA48" s="92"/>
+      <c r="AB48" s="92"/>
+      <c r="AC48" s="92"/>
+      <c r="AD48" s="92"/>
+      <c r="AE48" s="92"/>
+      <c r="AF48" s="92"/>
+      <c r="AG48" s="92"/>
+      <c r="AH48" s="92"/>
+      <c r="AI48" s="92"/>
+      <c r="AJ48" s="92"/>
+      <c r="AK48" s="92"/>
+      <c r="AL48" s="92"/>
+      <c r="AM48" s="92"/>
+      <c r="AN48" s="92"/>
+      <c r="AO48" s="92"/>
+      <c r="AP48" s="92"/>
+      <c r="AQ48" s="98"/>
     </row>
     <row r="49" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="21"/>
-      <c r="B49" s="177"/>
-[...40 lines deleted...]
-      <c r="AQ49" s="91"/>
+      <c r="B49" s="184"/>
+      <c r="C49" s="136"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="74"/>
+      <c r="F49" s="135" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="70"/>
+      <c r="H49" s="70"/>
+      <c r="I49" s="70"/>
+      <c r="J49" s="70"/>
+      <c r="K49" s="70"/>
+      <c r="L49" s="71"/>
+      <c r="M49" s="87"/>
+      <c r="N49" s="88"/>
+      <c r="O49" s="88"/>
+      <c r="P49" s="88"/>
+      <c r="Q49" s="88"/>
+      <c r="R49" s="88"/>
+      <c r="S49" s="88"/>
+      <c r="T49" s="88"/>
+      <c r="U49" s="88"/>
+      <c r="V49" s="88"/>
+      <c r="W49" s="88"/>
+      <c r="X49" s="88"/>
+      <c r="Y49" s="88"/>
+      <c r="Z49" s="88"/>
+      <c r="AA49" s="88"/>
+      <c r="AB49" s="88"/>
+      <c r="AC49" s="93"/>
+      <c r="AD49" s="116" t="s">
+        <v>45</v>
+      </c>
+      <c r="AE49" s="39"/>
+      <c r="AF49" s="39"/>
+      <c r="AG49" s="39"/>
+      <c r="AH49" s="39"/>
+      <c r="AI49" s="40"/>
+      <c r="AJ49" s="87"/>
+      <c r="AK49" s="88"/>
+      <c r="AL49" s="88"/>
+      <c r="AM49" s="88"/>
+      <c r="AN49" s="88"/>
+      <c r="AO49" s="88"/>
+      <c r="AP49" s="88"/>
+      <c r="AQ49" s="96"/>
     </row>
     <row r="50" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="21"/>
-      <c r="B50" s="178"/>
-[...42 lines deleted...]
-    <row r="51" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="184"/>
+      <c r="C50" s="136"/>
+      <c r="D50" s="73"/>
+      <c r="E50" s="74"/>
+      <c r="F50" s="137"/>
+      <c r="G50" s="79"/>
+      <c r="H50" s="79"/>
+      <c r="I50" s="79"/>
+      <c r="J50" s="79"/>
+      <c r="K50" s="79"/>
+      <c r="L50" s="80"/>
+      <c r="M50" s="91"/>
+      <c r="N50" s="92"/>
+      <c r="O50" s="90"/>
+      <c r="P50" s="90"/>
+      <c r="Q50" s="92"/>
+      <c r="R50" s="92"/>
+      <c r="S50" s="92"/>
+      <c r="T50" s="92"/>
+      <c r="U50" s="92"/>
+      <c r="V50" s="92"/>
+      <c r="W50" s="92"/>
+      <c r="X50" s="92"/>
+      <c r="Y50" s="92"/>
+      <c r="Z50" s="92"/>
+      <c r="AA50" s="92"/>
+      <c r="AB50" s="92"/>
+      <c r="AC50" s="95"/>
+      <c r="AD50" s="118"/>
+      <c r="AE50" s="113"/>
+      <c r="AF50" s="113"/>
+      <c r="AG50" s="113"/>
+      <c r="AH50" s="113"/>
+      <c r="AI50" s="119"/>
+      <c r="AJ50" s="91"/>
+      <c r="AK50" s="92"/>
+      <c r="AL50" s="92"/>
+      <c r="AM50" s="92"/>
+      <c r="AN50" s="92"/>
+      <c r="AO50" s="92"/>
+      <c r="AP50" s="92"/>
+      <c r="AQ50" s="98"/>
+    </row>
+    <row r="51" spans="1:43" ht="7.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="21"/>
-      <c r="B51" s="113" t="s">
-[...48 lines deleted...]
-    <row r="52" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="184"/>
+      <c r="C51" s="136"/>
+      <c r="D51" s="73"/>
+      <c r="E51" s="74"/>
+      <c r="F51" s="135" t="s">
+        <v>46</v>
+      </c>
+      <c r="G51" s="70"/>
+      <c r="H51" s="70"/>
+      <c r="I51" s="70"/>
+      <c r="J51" s="70"/>
+      <c r="K51" s="70"/>
+      <c r="L51" s="71"/>
+      <c r="M51" s="186"/>
+      <c r="N51" s="187"/>
+      <c r="O51" s="108" t="s">
+        <v>20</v>
+      </c>
+      <c r="P51" s="108"/>
+      <c r="Q51" s="10"/>
+      <c r="R51" s="10"/>
+      <c r="S51" s="10"/>
+      <c r="T51" s="10"/>
+      <c r="U51" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="V51" s="88"/>
+      <c r="W51" s="88"/>
+      <c r="X51" s="88"/>
+      <c r="Y51" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z51" s="23"/>
+      <c r="AA51" s="23"/>
+      <c r="AB51" s="23"/>
+      <c r="AC51" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD51" s="116" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE51" s="39"/>
+      <c r="AF51" s="39"/>
+      <c r="AG51" s="39"/>
+      <c r="AH51" s="39"/>
+      <c r="AI51" s="40"/>
+      <c r="AJ51" s="87"/>
+      <c r="AK51" s="88"/>
+      <c r="AL51" s="88"/>
+      <c r="AM51" s="88"/>
+      <c r="AN51" s="88"/>
+      <c r="AO51" s="88"/>
+      <c r="AP51" s="88"/>
+      <c r="AQ51" s="96"/>
+    </row>
+    <row r="52" spans="1:43" ht="7.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="21"/>
-      <c r="B52" s="113"/>
-[...26 lines deleted...]
-      <c r="AC52" s="117"/>
+      <c r="B52" s="184"/>
+      <c r="C52" s="136"/>
+      <c r="D52" s="73"/>
+      <c r="E52" s="74"/>
+      <c r="F52" s="136"/>
+      <c r="G52" s="73"/>
+      <c r="H52" s="73"/>
+      <c r="I52" s="73"/>
+      <c r="J52" s="73"/>
+      <c r="K52" s="73"/>
+      <c r="L52" s="74"/>
+      <c r="M52" s="188"/>
+      <c r="N52" s="189"/>
+      <c r="O52" s="110"/>
+      <c r="P52" s="110"/>
+      <c r="Q52" s="10"/>
+      <c r="R52" s="10"/>
+      <c r="S52" s="10"/>
+      <c r="T52" s="10"/>
+      <c r="U52" s="42"/>
+      <c r="V52" s="90"/>
+      <c r="W52" s="90"/>
+      <c r="X52" s="90"/>
+      <c r="Y52" s="42"/>
+      <c r="Z52" s="23"/>
+      <c r="AA52" s="23"/>
+      <c r="AB52" s="23"/>
+      <c r="AC52" s="43"/>
       <c r="AD52" s="117"/>
-      <c r="AE52" s="117"/>
-[...13 lines deleted...]
-    <row r="53" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE52" s="42"/>
+      <c r="AF52" s="42"/>
+      <c r="AG52" s="42"/>
+      <c r="AH52" s="42"/>
+      <c r="AI52" s="43"/>
+      <c r="AJ52" s="89"/>
+      <c r="AK52" s="90"/>
+      <c r="AL52" s="90"/>
+      <c r="AM52" s="90"/>
+      <c r="AN52" s="90"/>
+      <c r="AO52" s="90"/>
+      <c r="AP52" s="90"/>
+      <c r="AQ52" s="97"/>
+    </row>
+    <row r="53" spans="1:43" ht="7.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="21"/>
-      <c r="B53" s="113"/>
-[...46 lines deleted...]
-    <row r="54" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="184"/>
+      <c r="C53" s="136"/>
+      <c r="D53" s="73"/>
+      <c r="E53" s="74"/>
+      <c r="F53" s="136"/>
+      <c r="G53" s="73"/>
+      <c r="H53" s="73"/>
+      <c r="I53" s="73"/>
+      <c r="J53" s="73"/>
+      <c r="K53" s="73"/>
+      <c r="L53" s="74"/>
+      <c r="M53" s="188"/>
+      <c r="N53" s="189"/>
+      <c r="O53" s="110" t="s">
+        <v>22</v>
+      </c>
+      <c r="P53" s="110"/>
+      <c r="Q53" s="10"/>
+      <c r="R53" s="10"/>
+      <c r="S53" s="10"/>
+      <c r="T53" s="10"/>
+      <c r="U53" s="42"/>
+      <c r="V53" s="90"/>
+      <c r="W53" s="90"/>
+      <c r="X53" s="90"/>
+      <c r="Y53" s="42"/>
+      <c r="Z53" s="23"/>
+      <c r="AA53" s="23"/>
+      <c r="AB53" s="23"/>
+      <c r="AC53" s="43"/>
+      <c r="AD53" s="117"/>
+      <c r="AE53" s="42"/>
+      <c r="AF53" s="42"/>
+      <c r="AG53" s="42"/>
+      <c r="AH53" s="42"/>
+      <c r="AI53" s="43"/>
+      <c r="AJ53" s="89"/>
+      <c r="AK53" s="90"/>
+      <c r="AL53" s="90"/>
+      <c r="AM53" s="90"/>
+      <c r="AN53" s="90"/>
+      <c r="AO53" s="90"/>
+      <c r="AP53" s="90"/>
+      <c r="AQ53" s="97"/>
+    </row>
+    <row r="54" spans="1:43" ht="7.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="21"/>
-      <c r="B54" s="113"/>
-[...40 lines deleted...]
-      <c r="AQ54" s="118"/>
+      <c r="B54" s="184"/>
+      <c r="C54" s="136"/>
+      <c r="D54" s="73"/>
+      <c r="E54" s="74"/>
+      <c r="F54" s="136"/>
+      <c r="G54" s="73"/>
+      <c r="H54" s="73"/>
+      <c r="I54" s="73"/>
+      <c r="J54" s="73"/>
+      <c r="K54" s="73"/>
+      <c r="L54" s="74"/>
+      <c r="M54" s="188"/>
+      <c r="N54" s="189"/>
+      <c r="O54" s="110"/>
+      <c r="P54" s="110"/>
+      <c r="Q54" s="10"/>
+      <c r="R54" s="10"/>
+      <c r="S54" s="10"/>
+      <c r="T54" s="10"/>
+      <c r="U54" s="42"/>
+      <c r="V54" s="90"/>
+      <c r="W54" s="90"/>
+      <c r="X54" s="90"/>
+      <c r="Y54" s="42"/>
+      <c r="Z54" s="23"/>
+      <c r="AA54" s="23"/>
+      <c r="AB54" s="23"/>
+      <c r="AC54" s="43"/>
+      <c r="AD54" s="117"/>
+      <c r="AE54" s="42"/>
+      <c r="AF54" s="42"/>
+      <c r="AG54" s="42"/>
+      <c r="AH54" s="42"/>
+      <c r="AI54" s="43"/>
+      <c r="AJ54" s="89"/>
+      <c r="AK54" s="90"/>
+      <c r="AL54" s="90"/>
+      <c r="AM54" s="90"/>
+      <c r="AN54" s="90"/>
+      <c r="AO54" s="90"/>
+      <c r="AP54" s="90"/>
+      <c r="AQ54" s="97"/>
     </row>
     <row r="55" spans="1:43" ht="7.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="21"/>
-      <c r="B55" s="113"/>
-[...17 lines deleted...]
-      <c r="P55" s="51"/>
+      <c r="B55" s="184"/>
+      <c r="C55" s="136"/>
+      <c r="D55" s="73"/>
+      <c r="E55" s="74"/>
+      <c r="F55" s="136"/>
+      <c r="G55" s="73"/>
+      <c r="H55" s="73"/>
+      <c r="I55" s="73"/>
+      <c r="J55" s="73"/>
+      <c r="K55" s="73"/>
+      <c r="L55" s="74"/>
+      <c r="M55" s="188"/>
+      <c r="N55" s="189"/>
+      <c r="O55" s="110" t="s">
+        <v>48</v>
+      </c>
+      <c r="P55" s="110"/>
       <c r="Q55" s="10"/>
       <c r="R55" s="10"/>
       <c r="S55" s="10"/>
       <c r="T55" s="10"/>
-      <c r="U55" s="39" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="U55" s="42"/>
+      <c r="V55" s="90"/>
+      <c r="W55" s="90"/>
+      <c r="X55" s="90"/>
+      <c r="Y55" s="42"/>
       <c r="Z55" s="23"/>
       <c r="AA55" s="23"/>
       <c r="AB55" s="23"/>
-      <c r="AC55" s="41" t="s">
-[...17 lines deleted...]
-      <c r="AQ55" s="122"/>
+      <c r="AC55" s="43"/>
+      <c r="AD55" s="117"/>
+      <c r="AE55" s="42"/>
+      <c r="AF55" s="42"/>
+      <c r="AG55" s="42"/>
+      <c r="AH55" s="42"/>
+      <c r="AI55" s="43"/>
+      <c r="AJ55" s="89"/>
+      <c r="AK55" s="90"/>
+      <c r="AL55" s="90"/>
+      <c r="AM55" s="90"/>
+      <c r="AN55" s="90"/>
+      <c r="AO55" s="90"/>
+      <c r="AP55" s="90"/>
+      <c r="AQ55" s="97"/>
     </row>
     <row r="56" spans="1:43" ht="7.8" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="21"/>
-      <c r="B56" s="113"/>
-[...13 lines deleted...]
-      <c r="P56" s="54"/>
+      <c r="B56" s="184"/>
+      <c r="C56" s="136"/>
+      <c r="D56" s="73"/>
+      <c r="E56" s="74"/>
+      <c r="F56" s="137"/>
+      <c r="G56" s="79"/>
+      <c r="H56" s="79"/>
+      <c r="I56" s="79"/>
+      <c r="J56" s="79"/>
+      <c r="K56" s="79"/>
+      <c r="L56" s="80"/>
+      <c r="M56" s="212"/>
+      <c r="N56" s="213"/>
+      <c r="O56" s="124"/>
+      <c r="P56" s="124"/>
       <c r="Q56" s="10"/>
       <c r="R56" s="10"/>
       <c r="S56" s="10"/>
       <c r="T56" s="10"/>
-      <c r="U56" s="46"/>
-[...3 lines deleted...]
-      <c r="Y56" s="46"/>
+      <c r="U56" s="113"/>
+      <c r="V56" s="92"/>
+      <c r="W56" s="92"/>
+      <c r="X56" s="92"/>
+      <c r="Y56" s="113"/>
       <c r="Z56" s="23"/>
       <c r="AA56" s="23"/>
       <c r="AB56" s="23"/>
-      <c r="AC56" s="47"/>
-[...15 lines deleted...]
-    <row r="57" spans="1:43" ht="7.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC56" s="119"/>
+      <c r="AD56" s="118"/>
+      <c r="AE56" s="113"/>
+      <c r="AF56" s="113"/>
+      <c r="AG56" s="113"/>
+      <c r="AH56" s="113"/>
+      <c r="AI56" s="119"/>
+      <c r="AJ56" s="91"/>
+      <c r="AK56" s="92"/>
+      <c r="AL56" s="92"/>
+      <c r="AM56" s="92"/>
+      <c r="AN56" s="92"/>
+      <c r="AO56" s="92"/>
+      <c r="AP56" s="92"/>
+      <c r="AQ56" s="98"/>
+    </row>
+    <row r="57" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="21"/>
-      <c r="B57" s="113"/>
-[...44 lines deleted...]
-    <row r="58" spans="1:43" ht="7.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="184"/>
+      <c r="C57" s="136"/>
+      <c r="D57" s="73"/>
+      <c r="E57" s="74"/>
+      <c r="F57" s="135" t="s">
+        <v>49</v>
+      </c>
+      <c r="G57" s="70"/>
+      <c r="H57" s="70"/>
+      <c r="I57" s="70"/>
+      <c r="J57" s="70"/>
+      <c r="K57" s="70"/>
+      <c r="L57" s="71"/>
+      <c r="M57" s="87"/>
+      <c r="N57" s="177"/>
+      <c r="O57" s="180" t="s">
+        <v>50</v>
+      </c>
+      <c r="P57" s="181"/>
+      <c r="Q57" s="190"/>
+      <c r="R57" s="191"/>
+      <c r="S57" s="191"/>
+      <c r="T57" s="192"/>
+      <c r="U57" s="199" t="s">
+        <v>51</v>
+      </c>
+      <c r="V57" s="200"/>
+      <c r="W57" s="203"/>
+      <c r="X57" s="204"/>
+      <c r="Y57" s="204"/>
+      <c r="Z57" s="204"/>
+      <c r="AA57" s="204"/>
+      <c r="AB57" s="204"/>
+      <c r="AC57" s="204"/>
+      <c r="AD57" s="204"/>
+      <c r="AE57" s="204"/>
+      <c r="AF57" s="204"/>
+      <c r="AG57" s="204"/>
+      <c r="AH57" s="204"/>
+      <c r="AI57" s="204"/>
+      <c r="AJ57" s="204"/>
+      <c r="AK57" s="204"/>
+      <c r="AL57" s="204"/>
+      <c r="AM57" s="204"/>
+      <c r="AN57" s="204"/>
+      <c r="AO57" s="204"/>
+      <c r="AP57" s="204"/>
+      <c r="AQ57" s="205"/>
+    </row>
+    <row r="58" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="21"/>
-      <c r="B58" s="113"/>
-[...42 lines deleted...]
-    <row r="59" spans="1:43" ht="7.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="184"/>
+      <c r="C58" s="136"/>
+      <c r="D58" s="73"/>
+      <c r="E58" s="74"/>
+      <c r="F58" s="136"/>
+      <c r="G58" s="73"/>
+      <c r="H58" s="73"/>
+      <c r="I58" s="73"/>
+      <c r="J58" s="73"/>
+      <c r="K58" s="73"/>
+      <c r="L58" s="74"/>
+      <c r="M58" s="89"/>
+      <c r="N58" s="178"/>
+      <c r="O58" s="180"/>
+      <c r="P58" s="181"/>
+      <c r="Q58" s="193"/>
+      <c r="R58" s="194"/>
+      <c r="S58" s="194"/>
+      <c r="T58" s="195"/>
+      <c r="U58" s="180"/>
+      <c r="V58" s="201"/>
+      <c r="W58" s="206"/>
+      <c r="X58" s="207"/>
+      <c r="Y58" s="207"/>
+      <c r="Z58" s="207"/>
+      <c r="AA58" s="207"/>
+      <c r="AB58" s="207"/>
+      <c r="AC58" s="207"/>
+      <c r="AD58" s="207"/>
+      <c r="AE58" s="207"/>
+      <c r="AF58" s="207"/>
+      <c r="AG58" s="207"/>
+      <c r="AH58" s="207"/>
+      <c r="AI58" s="207"/>
+      <c r="AJ58" s="207"/>
+      <c r="AK58" s="207"/>
+      <c r="AL58" s="207"/>
+      <c r="AM58" s="207"/>
+      <c r="AN58" s="207"/>
+      <c r="AO58" s="207"/>
+      <c r="AP58" s="207"/>
+      <c r="AQ58" s="208"/>
+    </row>
+    <row r="59" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="21"/>
-      <c r="B59" s="113"/>
-[...44 lines deleted...]
-    <row r="60" spans="1:43" ht="7.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="184"/>
+      <c r="C59" s="137"/>
+      <c r="D59" s="79"/>
+      <c r="E59" s="80"/>
+      <c r="F59" s="137"/>
+      <c r="G59" s="79"/>
+      <c r="H59" s="79"/>
+      <c r="I59" s="79"/>
+      <c r="J59" s="79"/>
+      <c r="K59" s="79"/>
+      <c r="L59" s="80"/>
+      <c r="M59" s="91"/>
+      <c r="N59" s="179"/>
+      <c r="O59" s="182"/>
+      <c r="P59" s="183"/>
+      <c r="Q59" s="196"/>
+      <c r="R59" s="197"/>
+      <c r="S59" s="197"/>
+      <c r="T59" s="198"/>
+      <c r="U59" s="182"/>
+      <c r="V59" s="202"/>
+      <c r="W59" s="209"/>
+      <c r="X59" s="210"/>
+      <c r="Y59" s="210"/>
+      <c r="Z59" s="210"/>
+      <c r="AA59" s="210"/>
+      <c r="AB59" s="210"/>
+      <c r="AC59" s="210"/>
+      <c r="AD59" s="210"/>
+      <c r="AE59" s="210"/>
+      <c r="AF59" s="210"/>
+      <c r="AG59" s="210"/>
+      <c r="AH59" s="210"/>
+      <c r="AI59" s="210"/>
+      <c r="AJ59" s="210"/>
+      <c r="AK59" s="210"/>
+      <c r="AL59" s="210"/>
+      <c r="AM59" s="210"/>
+      <c r="AN59" s="210"/>
+      <c r="AO59" s="210"/>
+      <c r="AP59" s="210"/>
+      <c r="AQ59" s="211"/>
+    </row>
+    <row r="60" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="21"/>
-      <c r="B60" s="113"/>
-[...40 lines deleted...]
-      <c r="AQ60" s="118"/>
+      <c r="B60" s="184"/>
+      <c r="C60" s="147" t="s">
+        <v>52</v>
+      </c>
+      <c r="D60" s="148"/>
+      <c r="E60" s="149"/>
+      <c r="F60" s="135" t="s">
+        <v>53</v>
+      </c>
+      <c r="G60" s="70"/>
+      <c r="H60" s="70"/>
+      <c r="I60" s="70"/>
+      <c r="J60" s="70"/>
+      <c r="K60" s="70"/>
+      <c r="L60" s="71"/>
+      <c r="M60" s="87"/>
+      <c r="N60" s="88"/>
+      <c r="O60" s="88"/>
+      <c r="P60" s="88"/>
+      <c r="Q60" s="88"/>
+      <c r="R60" s="88"/>
+      <c r="S60" s="88"/>
+      <c r="T60" s="88"/>
+      <c r="U60" s="88"/>
+      <c r="V60" s="88"/>
+      <c r="W60" s="88"/>
+      <c r="X60" s="88"/>
+      <c r="Y60" s="88"/>
+      <c r="Z60" s="88"/>
+      <c r="AA60" s="88"/>
+      <c r="AB60" s="88"/>
+      <c r="AC60" s="88"/>
+      <c r="AD60" s="88"/>
+      <c r="AE60" s="88"/>
+      <c r="AF60" s="88"/>
+      <c r="AG60" s="88"/>
+      <c r="AH60" s="88"/>
+      <c r="AI60" s="88"/>
+      <c r="AJ60" s="88"/>
+      <c r="AK60" s="88"/>
+      <c r="AL60" s="88"/>
+      <c r="AM60" s="88"/>
+      <c r="AN60" s="88"/>
+      <c r="AO60" s="88"/>
+      <c r="AP60" s="88"/>
+      <c r="AQ60" s="96"/>
     </row>
     <row r="61" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="21"/>
-      <c r="B61" s="113"/>
-[...46 lines deleted...]
-      <c r="AQ61" s="140"/>
+      <c r="B61" s="184"/>
+      <c r="C61" s="161"/>
+      <c r="D61" s="162"/>
+      <c r="E61" s="163"/>
+      <c r="F61" s="137"/>
+      <c r="G61" s="79"/>
+      <c r="H61" s="79"/>
+      <c r="I61" s="79"/>
+      <c r="J61" s="79"/>
+      <c r="K61" s="79"/>
+      <c r="L61" s="80"/>
+      <c r="M61" s="91"/>
+      <c r="N61" s="92"/>
+      <c r="O61" s="92"/>
+      <c r="P61" s="92"/>
+      <c r="Q61" s="92"/>
+      <c r="R61" s="92"/>
+      <c r="S61" s="92"/>
+      <c r="T61" s="92"/>
+      <c r="U61" s="92"/>
+      <c r="V61" s="92"/>
+      <c r="W61" s="92"/>
+      <c r="X61" s="92"/>
+      <c r="Y61" s="92"/>
+      <c r="Z61" s="92"/>
+      <c r="AA61" s="92"/>
+      <c r="AB61" s="92"/>
+      <c r="AC61" s="92"/>
+      <c r="AD61" s="92"/>
+      <c r="AE61" s="92"/>
+      <c r="AF61" s="92"/>
+      <c r="AG61" s="92"/>
+      <c r="AH61" s="92"/>
+      <c r="AI61" s="92"/>
+      <c r="AJ61" s="92"/>
+      <c r="AK61" s="92"/>
+      <c r="AL61" s="92"/>
+      <c r="AM61" s="92"/>
+      <c r="AN61" s="92"/>
+      <c r="AO61" s="92"/>
+      <c r="AP61" s="92"/>
+      <c r="AQ61" s="98"/>
     </row>
     <row r="62" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="21"/>
-      <c r="B62" s="113"/>
-[...40 lines deleted...]
-      <c r="AQ62" s="143"/>
+      <c r="B62" s="184"/>
+      <c r="C62" s="161"/>
+      <c r="D62" s="162"/>
+      <c r="E62" s="163"/>
+      <c r="F62" s="135" t="s">
+        <v>54</v>
+      </c>
+      <c r="G62" s="70"/>
+      <c r="H62" s="70"/>
+      <c r="I62" s="70"/>
+      <c r="J62" s="70"/>
+      <c r="K62" s="70"/>
+      <c r="L62" s="71"/>
+      <c r="M62" s="99"/>
+      <c r="N62" s="100"/>
+      <c r="O62" s="100"/>
+      <c r="P62" s="100"/>
+      <c r="Q62" s="100"/>
+      <c r="R62" s="100"/>
+      <c r="S62" s="100"/>
+      <c r="T62" s="100"/>
+      <c r="U62" s="100"/>
+      <c r="V62" s="100"/>
+      <c r="W62" s="100"/>
+      <c r="X62" s="100"/>
+      <c r="Y62" s="100"/>
+      <c r="Z62" s="100"/>
+      <c r="AA62" s="100"/>
+      <c r="AB62" s="100"/>
+      <c r="AC62" s="100"/>
+      <c r="AD62" s="100"/>
+      <c r="AE62" s="100"/>
+      <c r="AF62" s="100"/>
+      <c r="AG62" s="100"/>
+      <c r="AH62" s="100"/>
+      <c r="AI62" s="100"/>
+      <c r="AJ62" s="100"/>
+      <c r="AK62" s="100"/>
+      <c r="AL62" s="100"/>
+      <c r="AM62" s="100"/>
+      <c r="AN62" s="100"/>
+      <c r="AO62" s="100"/>
+      <c r="AP62" s="100"/>
+      <c r="AQ62" s="101"/>
     </row>
     <row r="63" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="21"/>
-      <c r="B63" s="113"/>
-[...40 lines deleted...]
-      <c r="AQ63" s="146"/>
+      <c r="B63" s="185"/>
+      <c r="C63" s="150"/>
+      <c r="D63" s="151"/>
+      <c r="E63" s="152"/>
+      <c r="F63" s="137"/>
+      <c r="G63" s="79"/>
+      <c r="H63" s="79"/>
+      <c r="I63" s="79"/>
+      <c r="J63" s="79"/>
+      <c r="K63" s="79"/>
+      <c r="L63" s="80"/>
+      <c r="M63" s="102"/>
+      <c r="N63" s="103"/>
+      <c r="O63" s="103"/>
+      <c r="P63" s="103"/>
+      <c r="Q63" s="103"/>
+      <c r="R63" s="103"/>
+      <c r="S63" s="103"/>
+      <c r="T63" s="103"/>
+      <c r="U63" s="103"/>
+      <c r="V63" s="103"/>
+      <c r="W63" s="103"/>
+      <c r="X63" s="103"/>
+      <c r="Y63" s="103"/>
+      <c r="Z63" s="103"/>
+      <c r="AA63" s="103"/>
+      <c r="AB63" s="103"/>
+      <c r="AC63" s="103"/>
+      <c r="AD63" s="103"/>
+      <c r="AE63" s="103"/>
+      <c r="AF63" s="103"/>
+      <c r="AG63" s="103"/>
+      <c r="AH63" s="103"/>
+      <c r="AI63" s="103"/>
+      <c r="AJ63" s="103"/>
+      <c r="AK63" s="103"/>
+      <c r="AL63" s="103"/>
+      <c r="AM63" s="103"/>
+      <c r="AN63" s="103"/>
+      <c r="AO63" s="103"/>
+      <c r="AP63" s="103"/>
+      <c r="AQ63" s="104"/>
     </row>
     <row r="64" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="21"/>
-      <c r="B64" s="113"/>
-[...44 lines deleted...]
-      <c r="AQ64" s="122"/>
+      <c r="B64" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="C64" s="70"/>
+      <c r="D64" s="70"/>
+      <c r="E64" s="70"/>
+      <c r="F64" s="70"/>
+      <c r="G64" s="70"/>
+      <c r="H64" s="70"/>
+      <c r="I64" s="70"/>
+      <c r="J64" s="70"/>
+      <c r="K64" s="70"/>
+      <c r="L64" s="71"/>
+      <c r="M64" s="171"/>
+      <c r="N64" s="172"/>
+      <c r="O64" s="172"/>
+      <c r="P64" s="172"/>
+      <c r="Q64" s="172"/>
+      <c r="R64" s="172"/>
+      <c r="S64" s="172"/>
+      <c r="T64" s="172"/>
+      <c r="U64" s="172"/>
+      <c r="V64" s="172"/>
+      <c r="W64" s="172"/>
+      <c r="X64" s="172"/>
+      <c r="Y64" s="172"/>
+      <c r="Z64" s="172"/>
+      <c r="AA64" s="172"/>
+      <c r="AB64" s="172"/>
+      <c r="AC64" s="172"/>
+      <c r="AD64" s="172"/>
+      <c r="AE64" s="172"/>
+      <c r="AF64" s="172"/>
+      <c r="AG64" s="172"/>
+      <c r="AH64" s="172"/>
+      <c r="AI64" s="172"/>
+      <c r="AJ64" s="172"/>
+      <c r="AK64" s="172"/>
+      <c r="AL64" s="172"/>
+      <c r="AM64" s="172"/>
+      <c r="AN64" s="172"/>
+      <c r="AO64" s="172"/>
+      <c r="AP64" s="172"/>
+      <c r="AQ64" s="173"/>
     </row>
     <row r="65" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="21"/>
-      <c r="B65" s="113"/>
-[...40 lines deleted...]
-      <c r="AQ65" s="118"/>
+      <c r="B65" s="72"/>
+      <c r="C65" s="73"/>
+      <c r="D65" s="73"/>
+      <c r="E65" s="73"/>
+      <c r="F65" s="73"/>
+      <c r="G65" s="73"/>
+      <c r="H65" s="73"/>
+      <c r="I65" s="73"/>
+      <c r="J65" s="73"/>
+      <c r="K65" s="73"/>
+      <c r="L65" s="74"/>
+      <c r="M65" s="174"/>
+      <c r="N65" s="175"/>
+      <c r="O65" s="175"/>
+      <c r="P65" s="175"/>
+      <c r="Q65" s="175"/>
+      <c r="R65" s="175"/>
+      <c r="S65" s="175"/>
+      <c r="T65" s="175"/>
+      <c r="U65" s="175"/>
+      <c r="V65" s="175"/>
+      <c r="W65" s="175"/>
+      <c r="X65" s="175"/>
+      <c r="Y65" s="175"/>
+      <c r="Z65" s="175"/>
+      <c r="AA65" s="175"/>
+      <c r="AB65" s="175"/>
+      <c r="AC65" s="175"/>
+      <c r="AD65" s="175"/>
+      <c r="AE65" s="175"/>
+      <c r="AF65" s="175"/>
+      <c r="AG65" s="175"/>
+      <c r="AH65" s="175"/>
+      <c r="AI65" s="175"/>
+      <c r="AJ65" s="175"/>
+      <c r="AK65" s="175"/>
+      <c r="AL65" s="175"/>
+      <c r="AM65" s="175"/>
+      <c r="AN65" s="175"/>
+      <c r="AO65" s="175"/>
+      <c r="AP65" s="175"/>
+      <c r="AQ65" s="176"/>
     </row>
     <row r="66" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="21"/>
-      <c r="B66" s="113"/>
-[...42 lines deleted...]
-      <c r="AQ66" s="91"/>
+      <c r="B66" s="72"/>
+      <c r="C66" s="73"/>
+      <c r="D66" s="73"/>
+      <c r="E66" s="73"/>
+      <c r="F66" s="73"/>
+      <c r="G66" s="73"/>
+      <c r="H66" s="73"/>
+      <c r="I66" s="73"/>
+      <c r="J66" s="73"/>
+      <c r="K66" s="73"/>
+      <c r="L66" s="74"/>
+      <c r="M66" s="99"/>
+      <c r="N66" s="100"/>
+      <c r="O66" s="100"/>
+      <c r="P66" s="100"/>
+      <c r="Q66" s="100"/>
+      <c r="R66" s="100"/>
+      <c r="S66" s="100"/>
+      <c r="T66" s="100"/>
+      <c r="U66" s="100"/>
+      <c r="V66" s="100"/>
+      <c r="W66" s="100"/>
+      <c r="X66" s="100"/>
+      <c r="Y66" s="100"/>
+      <c r="Z66" s="100"/>
+      <c r="AA66" s="100"/>
+      <c r="AB66" s="100"/>
+      <c r="AC66" s="100"/>
+      <c r="AD66" s="100"/>
+      <c r="AE66" s="100"/>
+      <c r="AF66" s="100"/>
+      <c r="AG66" s="100"/>
+      <c r="AH66" s="100"/>
+      <c r="AI66" s="100"/>
+      <c r="AJ66" s="100"/>
+      <c r="AK66" s="100"/>
+      <c r="AL66" s="100"/>
+      <c r="AM66" s="100"/>
+      <c r="AN66" s="100"/>
+      <c r="AO66" s="100"/>
+      <c r="AP66" s="100"/>
+      <c r="AQ66" s="101"/>
     </row>
     <row r="67" spans="1:43" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A67" s="21"/>
-      <c r="B67" s="114"/>
-[...40 lines deleted...]
-      <c r="AQ67" s="94"/>
+      <c r="B67" s="78"/>
+      <c r="C67" s="79"/>
+      <c r="D67" s="79"/>
+      <c r="E67" s="79"/>
+      <c r="F67" s="79"/>
+      <c r="G67" s="79"/>
+      <c r="H67" s="79"/>
+      <c r="I67" s="79"/>
+      <c r="J67" s="79"/>
+      <c r="K67" s="79"/>
+      <c r="L67" s="80"/>
+      <c r="M67" s="102"/>
+      <c r="N67" s="103"/>
+      <c r="O67" s="103"/>
+      <c r="P67" s="103"/>
+      <c r="Q67" s="103"/>
+      <c r="R67" s="103"/>
+      <c r="S67" s="103"/>
+      <c r="T67" s="103"/>
+      <c r="U67" s="103"/>
+      <c r="V67" s="103"/>
+      <c r="W67" s="103"/>
+      <c r="X67" s="103"/>
+      <c r="Y67" s="103"/>
+      <c r="Z67" s="103"/>
+      <c r="AA67" s="103"/>
+      <c r="AB67" s="103"/>
+      <c r="AC67" s="103"/>
+      <c r="AD67" s="103"/>
+      <c r="AE67" s="103"/>
+      <c r="AF67" s="103"/>
+      <c r="AG67" s="103"/>
+      <c r="AH67" s="103"/>
+      <c r="AI67" s="103"/>
+      <c r="AJ67" s="103"/>
+      <c r="AK67" s="103"/>
+      <c r="AL67" s="103"/>
+      <c r="AM67" s="103"/>
+      <c r="AN67" s="103"/>
+      <c r="AO67" s="103"/>
+      <c r="AP67" s="103"/>
+      <c r="AQ67" s="104"/>
     </row>
     <row r="68" spans="1:43" ht="11.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A68" s="21"/>
-      <c r="B68" s="112"/>
-[...40 lines deleted...]
-      <c r="AQ68" s="112"/>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
+      <c r="I68" s="85"/>
+      <c r="J68" s="85"/>
+      <c r="K68" s="85"/>
+      <c r="L68" s="85"/>
+      <c r="M68" s="85"/>
+      <c r="N68" s="85"/>
+      <c r="O68" s="85"/>
+      <c r="P68" s="85"/>
+      <c r="Q68" s="85"/>
+      <c r="R68" s="85"/>
+      <c r="S68" s="85"/>
+      <c r="T68" s="85"/>
+      <c r="U68" s="85"/>
+      <c r="V68" s="85"/>
+      <c r="W68" s="85"/>
+      <c r="X68" s="85"/>
+      <c r="Y68" s="85"/>
+      <c r="Z68" s="85"/>
+      <c r="AA68" s="85"/>
+      <c r="AB68" s="85"/>
+      <c r="AC68" s="85"/>
+      <c r="AD68" s="85"/>
+      <c r="AE68" s="85"/>
+      <c r="AF68" s="85"/>
+      <c r="AG68" s="85"/>
+      <c r="AH68" s="85"/>
+      <c r="AI68" s="85"/>
+      <c r="AJ68" s="85"/>
+      <c r="AK68" s="85"/>
+      <c r="AL68" s="85"/>
+      <c r="AM68" s="85"/>
+      <c r="AN68" s="85"/>
+      <c r="AO68" s="85"/>
+      <c r="AP68" s="85"/>
+      <c r="AQ68" s="85"/>
     </row>
     <row r="69" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="24"/>
-      <c r="B69" s="50" t="s">
+      <c r="B69" s="216" t="s">
         <v>55</v>
       </c>
-      <c r="C69" s="51"/>
-[...1 lines deleted...]
-      <c r="E69" s="59" t="s">
+      <c r="C69" s="108"/>
+      <c r="D69" s="217"/>
+      <c r="E69" s="222" t="s">
         <v>56</v>
       </c>
-      <c r="F69" s="60"/>
-[...36 lines deleted...]
-      <c r="AQ69" s="63"/>
+      <c r="F69" s="223"/>
+      <c r="G69" s="223"/>
+      <c r="H69" s="223"/>
+      <c r="I69" s="223"/>
+      <c r="J69" s="223"/>
+      <c r="K69" s="223"/>
+      <c r="L69" s="223"/>
+      <c r="M69" s="223"/>
+      <c r="N69" s="223"/>
+      <c r="O69" s="223"/>
+      <c r="P69" s="223"/>
+      <c r="Q69" s="223"/>
+      <c r="R69" s="223"/>
+      <c r="S69" s="223"/>
+      <c r="T69" s="223"/>
+      <c r="U69" s="223"/>
+      <c r="V69" s="223"/>
+      <c r="W69" s="223"/>
+      <c r="X69" s="223"/>
+      <c r="Y69" s="223"/>
+      <c r="Z69" s="223"/>
+      <c r="AA69" s="223"/>
+      <c r="AB69" s="223"/>
+      <c r="AC69" s="223"/>
+      <c r="AD69" s="223"/>
+      <c r="AE69" s="223"/>
+      <c r="AF69" s="223"/>
+      <c r="AG69" s="223"/>
+      <c r="AH69" s="223"/>
+      <c r="AI69" s="223"/>
+      <c r="AJ69" s="223"/>
+      <c r="AK69" s="223"/>
+      <c r="AL69" s="223"/>
+      <c r="AM69" s="223"/>
+      <c r="AN69" s="223"/>
+      <c r="AO69" s="223"/>
+      <c r="AP69" s="223"/>
+      <c r="AQ69" s="226"/>
     </row>
     <row r="70" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="24"/>
-      <c r="B70" s="53"/>
-[...40 lines deleted...]
-      <c r="AQ70" s="64"/>
+      <c r="B70" s="218"/>
+      <c r="C70" s="110"/>
+      <c r="D70" s="219"/>
+      <c r="E70" s="224"/>
+      <c r="F70" s="225"/>
+      <c r="G70" s="225"/>
+      <c r="H70" s="225"/>
+      <c r="I70" s="225"/>
+      <c r="J70" s="225"/>
+      <c r="K70" s="225"/>
+      <c r="L70" s="225"/>
+      <c r="M70" s="225"/>
+      <c r="N70" s="225"/>
+      <c r="O70" s="225"/>
+      <c r="P70" s="225"/>
+      <c r="Q70" s="225"/>
+      <c r="R70" s="225"/>
+      <c r="S70" s="225"/>
+      <c r="T70" s="225"/>
+      <c r="U70" s="225"/>
+      <c r="V70" s="225"/>
+      <c r="W70" s="225"/>
+      <c r="X70" s="225"/>
+      <c r="Y70" s="225"/>
+      <c r="Z70" s="225"/>
+      <c r="AA70" s="225"/>
+      <c r="AB70" s="225"/>
+      <c r="AC70" s="225"/>
+      <c r="AD70" s="225"/>
+      <c r="AE70" s="225"/>
+      <c r="AF70" s="225"/>
+      <c r="AG70" s="225"/>
+      <c r="AH70" s="225"/>
+      <c r="AI70" s="225"/>
+      <c r="AJ70" s="225"/>
+      <c r="AK70" s="225"/>
+      <c r="AL70" s="225"/>
+      <c r="AM70" s="225"/>
+      <c r="AN70" s="225"/>
+      <c r="AO70" s="225"/>
+      <c r="AP70" s="225"/>
+      <c r="AQ70" s="227"/>
     </row>
     <row r="71" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="24"/>
-      <c r="B71" s="53"/>
-[...40 lines deleted...]
-      <c r="AQ71" s="67"/>
+      <c r="B71" s="218"/>
+      <c r="C71" s="110"/>
+      <c r="D71" s="219"/>
+      <c r="E71" s="228"/>
+      <c r="F71" s="229"/>
+      <c r="G71" s="229"/>
+      <c r="H71" s="229"/>
+      <c r="I71" s="229"/>
+      <c r="J71" s="229"/>
+      <c r="K71" s="229"/>
+      <c r="L71" s="229"/>
+      <c r="M71" s="229"/>
+      <c r="N71" s="229"/>
+      <c r="O71" s="229"/>
+      <c r="P71" s="229"/>
+      <c r="Q71" s="229"/>
+      <c r="R71" s="229"/>
+      <c r="S71" s="229"/>
+      <c r="T71" s="229"/>
+      <c r="U71" s="229"/>
+      <c r="V71" s="229"/>
+      <c r="W71" s="229"/>
+      <c r="X71" s="229"/>
+      <c r="Y71" s="229"/>
+      <c r="Z71" s="229"/>
+      <c r="AA71" s="229"/>
+      <c r="AB71" s="229"/>
+      <c r="AC71" s="229"/>
+      <c r="AD71" s="229"/>
+      <c r="AE71" s="229"/>
+      <c r="AF71" s="229"/>
+      <c r="AG71" s="229"/>
+      <c r="AH71" s="229"/>
+      <c r="AI71" s="229"/>
+      <c r="AJ71" s="229"/>
+      <c r="AK71" s="229"/>
+      <c r="AL71" s="229"/>
+      <c r="AM71" s="229"/>
+      <c r="AN71" s="229"/>
+      <c r="AO71" s="229"/>
+      <c r="AP71" s="229"/>
+      <c r="AQ71" s="230"/>
     </row>
     <row r="72" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="24"/>
-      <c r="B72" s="53"/>
-[...40 lines deleted...]
-      <c r="AQ72" s="70"/>
+      <c r="B72" s="218"/>
+      <c r="C72" s="110"/>
+      <c r="D72" s="219"/>
+      <c r="E72" s="231"/>
+      <c r="F72" s="232"/>
+      <c r="G72" s="232"/>
+      <c r="H72" s="232"/>
+      <c r="I72" s="232"/>
+      <c r="J72" s="232"/>
+      <c r="K72" s="232"/>
+      <c r="L72" s="232"/>
+      <c r="M72" s="232"/>
+      <c r="N72" s="232"/>
+      <c r="O72" s="232"/>
+      <c r="P72" s="232"/>
+      <c r="Q72" s="232"/>
+      <c r="R72" s="232"/>
+      <c r="S72" s="232"/>
+      <c r="T72" s="232"/>
+      <c r="U72" s="232"/>
+      <c r="V72" s="232"/>
+      <c r="W72" s="232"/>
+      <c r="X72" s="232"/>
+      <c r="Y72" s="232"/>
+      <c r="Z72" s="232"/>
+      <c r="AA72" s="232"/>
+      <c r="AB72" s="232"/>
+      <c r="AC72" s="232"/>
+      <c r="AD72" s="232"/>
+      <c r="AE72" s="232"/>
+      <c r="AF72" s="232"/>
+      <c r="AG72" s="232"/>
+      <c r="AH72" s="232"/>
+      <c r="AI72" s="232"/>
+      <c r="AJ72" s="232"/>
+      <c r="AK72" s="232"/>
+      <c r="AL72" s="232"/>
+      <c r="AM72" s="232"/>
+      <c r="AN72" s="232"/>
+      <c r="AO72" s="232"/>
+      <c r="AP72" s="232"/>
+      <c r="AQ72" s="233"/>
     </row>
     <row r="73" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="24"/>
-      <c r="B73" s="53"/>
-[...40 lines deleted...]
-      <c r="AQ73" s="47"/>
+      <c r="B73" s="218"/>
+      <c r="C73" s="110"/>
+      <c r="D73" s="219"/>
+      <c r="E73" s="117"/>
+      <c r="F73" s="42"/>
+      <c r="G73" s="42"/>
+      <c r="H73" s="42"/>
+      <c r="I73" s="42"/>
+      <c r="J73" s="42"/>
+      <c r="K73" s="42"/>
+      <c r="L73" s="42"/>
+      <c r="M73" s="42"/>
+      <c r="N73" s="42"/>
+      <c r="O73" s="42"/>
+      <c r="P73" s="42"/>
+      <c r="Q73" s="42"/>
+      <c r="R73" s="42"/>
+      <c r="S73" s="42"/>
+      <c r="T73" s="42"/>
+      <c r="U73" s="42"/>
+      <c r="V73" s="42"/>
+      <c r="W73" s="42"/>
+      <c r="X73" s="42"/>
+      <c r="Y73" s="42"/>
+      <c r="Z73" s="42"/>
+      <c r="AA73" s="42"/>
+      <c r="AB73" s="42"/>
+      <c r="AC73" s="42"/>
+      <c r="AD73" s="42"/>
+      <c r="AE73" s="42"/>
+      <c r="AF73" s="42"/>
+      <c r="AG73" s="42"/>
+      <c r="AH73" s="42"/>
+      <c r="AI73" s="42"/>
+      <c r="AJ73" s="42"/>
+      <c r="AK73" s="42"/>
+      <c r="AL73" s="42"/>
+      <c r="AM73" s="42"/>
+      <c r="AN73" s="42"/>
+      <c r="AO73" s="42"/>
+      <c r="AP73" s="42"/>
+      <c r="AQ73" s="43"/>
     </row>
     <row r="74" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="24"/>
-      <c r="B74" s="53"/>
-[...40 lines deleted...]
-      <c r="AQ74" s="47"/>
+      <c r="B74" s="218"/>
+      <c r="C74" s="110"/>
+      <c r="D74" s="219"/>
+      <c r="E74" s="117"/>
+      <c r="F74" s="42"/>
+      <c r="G74" s="42"/>
+      <c r="H74" s="42"/>
+      <c r="I74" s="42"/>
+      <c r="J74" s="42"/>
+      <c r="K74" s="42"/>
+      <c r="L74" s="42"/>
+      <c r="M74" s="42"/>
+      <c r="N74" s="42"/>
+      <c r="O74" s="42"/>
+      <c r="P74" s="42"/>
+      <c r="Q74" s="42"/>
+      <c r="R74" s="42"/>
+      <c r="S74" s="42"/>
+      <c r="T74" s="42"/>
+      <c r="U74" s="42"/>
+      <c r="V74" s="42"/>
+      <c r="W74" s="42"/>
+      <c r="X74" s="42"/>
+      <c r="Y74" s="42"/>
+      <c r="Z74" s="42"/>
+      <c r="AA74" s="42"/>
+      <c r="AB74" s="42"/>
+      <c r="AC74" s="42"/>
+      <c r="AD74" s="42"/>
+      <c r="AE74" s="42"/>
+      <c r="AF74" s="42"/>
+      <c r="AG74" s="42"/>
+      <c r="AH74" s="42"/>
+      <c r="AI74" s="42"/>
+      <c r="AJ74" s="42"/>
+      <c r="AK74" s="42"/>
+      <c r="AL74" s="42"/>
+      <c r="AM74" s="42"/>
+      <c r="AN74" s="42"/>
+      <c r="AO74" s="42"/>
+      <c r="AP74" s="42"/>
+      <c r="AQ74" s="43"/>
     </row>
     <row r="75" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="24"/>
-      <c r="B75" s="53"/>
-[...27 lines deleted...]
-      <c r="AD75" s="77" t="s">
+      <c r="B75" s="218"/>
+      <c r="C75" s="110"/>
+      <c r="D75" s="219"/>
+      <c r="E75" s="234"/>
+      <c r="F75" s="235"/>
+      <c r="G75" s="235"/>
+      <c r="H75" s="235"/>
+      <c r="I75" s="235"/>
+      <c r="J75" s="235"/>
+      <c r="K75" s="235"/>
+      <c r="L75" s="235"/>
+      <c r="M75" s="235"/>
+      <c r="N75" s="235"/>
+      <c r="O75" s="235"/>
+      <c r="P75" s="235"/>
+      <c r="Q75" s="235"/>
+      <c r="R75" s="235"/>
+      <c r="S75" s="235"/>
+      <c r="T75" s="235"/>
+      <c r="U75" s="235"/>
+      <c r="V75" s="235"/>
+      <c r="W75" s="235"/>
+      <c r="X75" s="235"/>
+      <c r="Y75" s="235"/>
+      <c r="Z75" s="235"/>
+      <c r="AA75" s="235"/>
+      <c r="AB75" s="235"/>
+      <c r="AC75" s="236"/>
+      <c r="AD75" s="135" t="s">
         <v>57</v>
       </c>
-      <c r="AE75" s="78"/>
-[...3 lines deleted...]
-      <c r="AI75" s="49" t="s">
+      <c r="AE75" s="70"/>
+      <c r="AF75" s="70"/>
+      <c r="AG75" s="70"/>
+      <c r="AH75" s="71"/>
+      <c r="AI75" s="116" t="s">
         <v>58</v>
       </c>
       <c r="AJ75" s="39"/>
       <c r="AK75" s="39"/>
       <c r="AL75" s="39"/>
       <c r="AM75" s="39" t="s">
         <v>59</v>
       </c>
       <c r="AN75" s="39" t="s">
         <v>60</v>
       </c>
       <c r="AO75" s="39"/>
       <c r="AP75" s="39"/>
-      <c r="AQ75" s="41"/>
+      <c r="AQ75" s="40"/>
     </row>
     <row r="76" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="24"/>
-      <c r="B76" s="53"/>
-[...40 lines deleted...]
-      <c r="AQ76" s="42"/>
+      <c r="B76" s="218"/>
+      <c r="C76" s="110"/>
+      <c r="D76" s="219"/>
+      <c r="E76" s="237"/>
+      <c r="F76" s="58"/>
+      <c r="G76" s="58"/>
+      <c r="H76" s="58"/>
+      <c r="I76" s="58"/>
+      <c r="J76" s="58"/>
+      <c r="K76" s="58"/>
+      <c r="L76" s="58"/>
+      <c r="M76" s="58"/>
+      <c r="N76" s="58"/>
+      <c r="O76" s="58"/>
+      <c r="P76" s="58"/>
+      <c r="Q76" s="58"/>
+      <c r="R76" s="58"/>
+      <c r="S76" s="58"/>
+      <c r="T76" s="58"/>
+      <c r="U76" s="58"/>
+      <c r="V76" s="58"/>
+      <c r="W76" s="58"/>
+      <c r="X76" s="58"/>
+      <c r="Y76" s="58"/>
+      <c r="Z76" s="58"/>
+      <c r="AA76" s="238"/>
+      <c r="AB76" s="238"/>
+      <c r="AC76" s="239"/>
+      <c r="AD76" s="137"/>
+      <c r="AE76" s="79"/>
+      <c r="AF76" s="79"/>
+      <c r="AG76" s="79"/>
+      <c r="AH76" s="80"/>
+      <c r="AI76" s="118"/>
+      <c r="AJ76" s="113"/>
+      <c r="AK76" s="113"/>
+      <c r="AL76" s="113"/>
+      <c r="AM76" s="113"/>
+      <c r="AN76" s="113"/>
+      <c r="AO76" s="113"/>
+      <c r="AP76" s="113"/>
+      <c r="AQ76" s="119"/>
     </row>
     <row r="77" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="24"/>
-      <c r="B77" s="53"/>
-[...24 lines deleted...]
-      <c r="AA77" s="44" t="s">
+      <c r="B77" s="218"/>
+      <c r="C77" s="110"/>
+      <c r="D77" s="219"/>
+      <c r="E77" s="240"/>
+      <c r="F77" s="62"/>
+      <c r="G77" s="62"/>
+      <c r="H77" s="62"/>
+      <c r="I77" s="62"/>
+      <c r="J77" s="62"/>
+      <c r="K77" s="62"/>
+      <c r="L77" s="62"/>
+      <c r="M77" s="62"/>
+      <c r="N77" s="62"/>
+      <c r="O77" s="62"/>
+      <c r="P77" s="62"/>
+      <c r="Q77" s="62"/>
+      <c r="R77" s="62"/>
+      <c r="S77" s="62"/>
+      <c r="T77" s="62"/>
+      <c r="U77" s="62"/>
+      <c r="V77" s="62"/>
+      <c r="W77" s="62"/>
+      <c r="X77" s="62"/>
+      <c r="Y77" s="62"/>
+      <c r="Z77" s="241"/>
+      <c r="AA77" s="215" t="s">
         <v>61</v>
       </c>
-      <c r="AB77" s="44"/>
-[...1 lines deleted...]
-      <c r="AD77" s="77" t="s">
+      <c r="AB77" s="215"/>
+      <c r="AC77" s="215"/>
+      <c r="AD77" s="135" t="s">
         <v>62</v>
       </c>
-      <c r="AE77" s="78"/>
-[...2 lines deleted...]
-      <c r="AH77" s="79"/>
+      <c r="AE77" s="70"/>
+      <c r="AF77" s="70"/>
+      <c r="AG77" s="70"/>
+      <c r="AH77" s="71"/>
       <c r="AI77" s="39"/>
       <c r="AJ77" s="39"/>
       <c r="AK77" s="39" t="s">
         <v>7</v>
       </c>
       <c r="AL77" s="39"/>
       <c r="AM77" s="39"/>
       <c r="AN77" s="39" t="s">
         <v>8</v>
       </c>
       <c r="AO77" s="39"/>
       <c r="AP77" s="39"/>
-      <c r="AQ77" s="41" t="s">
+      <c r="AQ77" s="40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="24"/>
-      <c r="B78" s="53"/>
-[...40 lines deleted...]
-      <c r="AQ78" s="42"/>
+      <c r="B78" s="218"/>
+      <c r="C78" s="110"/>
+      <c r="D78" s="219"/>
+      <c r="E78" s="242"/>
+      <c r="F78" s="59"/>
+      <c r="G78" s="59"/>
+      <c r="H78" s="59"/>
+      <c r="I78" s="59"/>
+      <c r="J78" s="59"/>
+      <c r="K78" s="59"/>
+      <c r="L78" s="59"/>
+      <c r="M78" s="59"/>
+      <c r="N78" s="59"/>
+      <c r="O78" s="59"/>
+      <c r="P78" s="59"/>
+      <c r="Q78" s="59"/>
+      <c r="R78" s="59"/>
+      <c r="S78" s="59"/>
+      <c r="T78" s="59"/>
+      <c r="U78" s="59"/>
+      <c r="V78" s="59"/>
+      <c r="W78" s="59"/>
+      <c r="X78" s="59"/>
+      <c r="Y78" s="59"/>
+      <c r="Z78" s="243"/>
+      <c r="AA78" s="214"/>
+      <c r="AB78" s="215"/>
+      <c r="AC78" s="215"/>
+      <c r="AD78" s="137"/>
+      <c r="AE78" s="79"/>
+      <c r="AF78" s="79"/>
+      <c r="AG78" s="79"/>
+      <c r="AH78" s="80"/>
+      <c r="AI78" s="113"/>
+      <c r="AJ78" s="113"/>
+      <c r="AK78" s="113"/>
+      <c r="AL78" s="113"/>
+      <c r="AM78" s="113"/>
+      <c r="AN78" s="113"/>
+      <c r="AO78" s="113"/>
+      <c r="AP78" s="113"/>
+      <c r="AQ78" s="119"/>
     </row>
     <row r="79" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="24"/>
-      <c r="B79" s="53"/>
-[...27 lines deleted...]
-      <c r="AD79" s="49" t="s">
+      <c r="B79" s="218"/>
+      <c r="C79" s="110"/>
+      <c r="D79" s="219"/>
+      <c r="E79" s="117"/>
+      <c r="F79" s="42"/>
+      <c r="G79" s="42"/>
+      <c r="H79" s="42"/>
+      <c r="I79" s="42"/>
+      <c r="J79" s="42"/>
+      <c r="K79" s="42"/>
+      <c r="L79" s="42"/>
+      <c r="M79" s="42"/>
+      <c r="N79" s="42"/>
+      <c r="O79" s="42"/>
+      <c r="P79" s="42"/>
+      <c r="Q79" s="42"/>
+      <c r="R79" s="42"/>
+      <c r="S79" s="42"/>
+      <c r="T79" s="42"/>
+      <c r="U79" s="42"/>
+      <c r="V79" s="42"/>
+      <c r="W79" s="42"/>
+      <c r="X79" s="42"/>
+      <c r="Y79" s="42"/>
+      <c r="Z79" s="43"/>
+      <c r="AA79" s="214"/>
+      <c r="AB79" s="215"/>
+      <c r="AC79" s="215"/>
+      <c r="AD79" s="116" t="s">
         <v>63</v>
       </c>
       <c r="AE79" s="39"/>
       <c r="AF79" s="39"/>
       <c r="AG79" s="39"/>
-      <c r="AH79" s="41"/>
+      <c r="AH79" s="40"/>
       <c r="AI79" s="39"/>
       <c r="AJ79" s="39"/>
       <c r="AK79" s="39" t="s">
         <v>7</v>
       </c>
       <c r="AL79" s="39"/>
       <c r="AM79" s="39"/>
       <c r="AN79" s="39" t="s">
         <v>8</v>
       </c>
       <c r="AO79" s="39"/>
       <c r="AP79" s="39"/>
-      <c r="AQ79" s="41" t="s">
+      <c r="AQ79" s="40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:43" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="24"/>
-      <c r="B80" s="56"/>
-[...40 lines deleted...]
-      <c r="AQ80" s="42"/>
+      <c r="B80" s="220"/>
+      <c r="C80" s="124"/>
+      <c r="D80" s="221"/>
+      <c r="E80" s="118"/>
+      <c r="F80" s="113"/>
+      <c r="G80" s="113"/>
+      <c r="H80" s="113"/>
+      <c r="I80" s="113"/>
+      <c r="J80" s="113"/>
+      <c r="K80" s="113"/>
+      <c r="L80" s="113"/>
+      <c r="M80" s="113"/>
+      <c r="N80" s="113"/>
+      <c r="O80" s="113"/>
+      <c r="P80" s="113"/>
+      <c r="Q80" s="113"/>
+      <c r="R80" s="113"/>
+      <c r="S80" s="113"/>
+      <c r="T80" s="113"/>
+      <c r="U80" s="113"/>
+      <c r="V80" s="113"/>
+      <c r="W80" s="113"/>
+      <c r="X80" s="113"/>
+      <c r="Y80" s="113"/>
+      <c r="Z80" s="119"/>
+      <c r="AA80" s="214"/>
+      <c r="AB80" s="215"/>
+      <c r="AC80" s="215"/>
+      <c r="AD80" s="118"/>
+      <c r="AE80" s="113"/>
+      <c r="AF80" s="113"/>
+      <c r="AG80" s="113"/>
+      <c r="AH80" s="119"/>
+      <c r="AI80" s="113"/>
+      <c r="AJ80" s="113"/>
+      <c r="AK80" s="113"/>
+      <c r="AL80" s="113"/>
+      <c r="AM80" s="113"/>
+      <c r="AN80" s="113"/>
+      <c r="AO80" s="113"/>
+      <c r="AP80" s="113"/>
+      <c r="AQ80" s="119"/>
     </row>
     <row r="81" spans="1:51" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="24"/>
       <c r="B81" s="24"/>
       <c r="C81" s="24"/>
       <c r="D81" s="24"/>
       <c r="W81" s="25"/>
       <c r="X81" s="25"/>
       <c r="Y81" s="25"/>
       <c r="Z81" s="25"/>
       <c r="AA81" s="25"/>
       <c r="AB81" s="25"/>
       <c r="AC81" s="25"/>
       <c r="AQ81" s="25"/>
     </row>
     <row r="82" spans="1:51" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="24"/>
       <c r="B82" s="26"/>
       <c r="C82" s="24"/>
       <c r="D82" s="24"/>
     </row>
     <row r="83" spans="1:51" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="24"/>
     </row>
     <row r="84" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
@@ -7642,76 +7638,76 @@
       <c r="AY84" s="27"/>
     </row>
     <row r="85" spans="1:51" x14ac:dyDescent="0.2">
       <c r="B85" s="24"/>
       <c r="AU85" s="27"/>
       <c r="AV85" s="27"/>
       <c r="AW85" s="27"/>
       <c r="AX85" s="27"/>
       <c r="AY85" s="27"/>
     </row>
     <row r="86" spans="1:51" x14ac:dyDescent="0.2">
       <c r="AU86" s="27"/>
       <c r="AV86" s="27"/>
       <c r="AW86" s="27"/>
       <c r="AX86" s="27"/>
       <c r="AY86" s="27"/>
     </row>
     <row r="87" spans="1:51" x14ac:dyDescent="0.2">
       <c r="AU87" s="27"/>
       <c r="AV87" s="27"/>
       <c r="AW87" s="27"/>
       <c r="AX87" s="27"/>
       <c r="AY87" s="27"/>
     </row>
     <row r="89" spans="1:51" x14ac:dyDescent="0.2">
-      <c r="B89" s="38"/>
-[...24 lines deleted...]
-      <c r="AA89" s="38"/>
+      <c r="B89" s="58"/>
+      <c r="C89" s="58"/>
+      <c r="D89" s="58"/>
+      <c r="E89" s="58"/>
+      <c r="F89" s="58"/>
+      <c r="G89" s="58"/>
+      <c r="H89" s="58"/>
+      <c r="I89" s="58"/>
+      <c r="J89" s="58"/>
+      <c r="K89" s="58"/>
+      <c r="L89" s="58"/>
+      <c r="M89" s="58"/>
+      <c r="N89" s="58"/>
+      <c r="O89" s="58"/>
+      <c r="P89" s="58"/>
+      <c r="Q89" s="58"/>
+      <c r="R89" s="58"/>
+      <c r="S89" s="58"/>
+      <c r="T89" s="58"/>
+      <c r="U89" s="58"/>
+      <c r="V89" s="58"/>
+      <c r="W89" s="58"/>
+      <c r="X89" s="58"/>
+      <c r="Y89" s="58"/>
+      <c r="Z89" s="58"/>
+      <c r="AA89" s="58"/>
     </row>
     <row r="90" spans="1:51" x14ac:dyDescent="0.2">
       <c r="X90" s="27"/>
       <c r="Y90" s="27"/>
       <c r="Z90" s="27"/>
       <c r="AA90" s="27"/>
       <c r="AB90" s="27"/>
       <c r="AC90" s="27"/>
       <c r="AD90" s="27"/>
       <c r="AE90" s="27"/>
       <c r="AF90" s="27"/>
       <c r="AG90" s="27"/>
       <c r="AH90" s="27"/>
       <c r="AI90" s="27"/>
       <c r="AJ90" s="27"/>
       <c r="AK90" s="27"/>
       <c r="AL90" s="27"/>
       <c r="AM90" s="27"/>
       <c r="AN90" s="27"/>
       <c r="AO90" s="27"/>
       <c r="AP90" s="27"/>
       <c r="AQ90" s="27"/>
       <c r="AR90" s="27"/>
       <c r="AS90" s="27"/>
       <c r="AT90" s="27"/>
@@ -7799,219 +7795,220 @@
       <c r="X93" s="27"/>
       <c r="Y93" s="27"/>
       <c r="Z93" s="27"/>
       <c r="AA93" s="27"/>
       <c r="AB93" s="27"/>
       <c r="AC93" s="27"/>
       <c r="AD93" s="27"/>
       <c r="AE93" s="27"/>
       <c r="AF93" s="27"/>
       <c r="AG93" s="27"/>
       <c r="AH93" s="27"/>
       <c r="AI93" s="27"/>
       <c r="AJ93" s="27"/>
       <c r="AK93" s="27"/>
       <c r="AL93" s="27"/>
       <c r="AM93" s="27"/>
       <c r="AN93" s="27"/>
       <c r="AO93" s="27"/>
       <c r="AP93" s="27"/>
       <c r="AQ93" s="27"/>
       <c r="AR93" s="27"/>
       <c r="AS93" s="27"/>
       <c r="AT93" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="153">
-[...128 lines deleted...]
-    <mergeCell ref="O59:P60"/>
+  <mergeCells count="154">
     <mergeCell ref="B89:AA89"/>
     <mergeCell ref="AO77:AP78"/>
     <mergeCell ref="AQ77:AQ78"/>
     <mergeCell ref="AA78:AC80"/>
     <mergeCell ref="E79:Z80"/>
     <mergeCell ref="AD79:AH80"/>
     <mergeCell ref="AI79:AJ80"/>
     <mergeCell ref="AK79:AK80"/>
     <mergeCell ref="AL79:AM80"/>
     <mergeCell ref="AN79:AN80"/>
     <mergeCell ref="AO79:AP80"/>
     <mergeCell ref="B69:D80"/>
     <mergeCell ref="E69:AC70"/>
     <mergeCell ref="AD69:AQ70"/>
     <mergeCell ref="E71:AQ72"/>
     <mergeCell ref="E75:AC76"/>
     <mergeCell ref="AD75:AH76"/>
     <mergeCell ref="E73:AQ74"/>
     <mergeCell ref="AI75:AL76"/>
     <mergeCell ref="AM75:AM76"/>
     <mergeCell ref="AN75:AQ76"/>
     <mergeCell ref="E77:Z78"/>
     <mergeCell ref="AA77:AC77"/>
     <mergeCell ref="AD77:AH78"/>
+    <mergeCell ref="AI77:AJ78"/>
+    <mergeCell ref="AK77:AK78"/>
+    <mergeCell ref="AL77:AM78"/>
+    <mergeCell ref="AN77:AN78"/>
+    <mergeCell ref="AQ79:AQ80"/>
+    <mergeCell ref="M62:AQ63"/>
+    <mergeCell ref="M53:N54"/>
+    <mergeCell ref="O53:P54"/>
+    <mergeCell ref="M55:N56"/>
+    <mergeCell ref="O55:P56"/>
+    <mergeCell ref="B68:AQ68"/>
+    <mergeCell ref="B47:B63"/>
+    <mergeCell ref="C47:E59"/>
+    <mergeCell ref="F47:L48"/>
+    <mergeCell ref="M47:AQ48"/>
+    <mergeCell ref="F49:L50"/>
+    <mergeCell ref="M49:AC50"/>
+    <mergeCell ref="AD49:AI50"/>
+    <mergeCell ref="AJ49:AQ50"/>
+    <mergeCell ref="F51:L56"/>
+    <mergeCell ref="M51:N52"/>
+    <mergeCell ref="O51:P52"/>
+    <mergeCell ref="U51:U56"/>
+    <mergeCell ref="V51:X56"/>
+    <mergeCell ref="Y51:Y56"/>
+    <mergeCell ref="AC51:AC56"/>
+    <mergeCell ref="AD51:AI56"/>
+    <mergeCell ref="AJ51:AQ56"/>
+    <mergeCell ref="Q57:T59"/>
+    <mergeCell ref="U57:V59"/>
+    <mergeCell ref="W57:AQ59"/>
+    <mergeCell ref="C60:E63"/>
+    <mergeCell ref="F60:L61"/>
+    <mergeCell ref="M60:AQ61"/>
+    <mergeCell ref="F62:L63"/>
+    <mergeCell ref="B45:L46"/>
+    <mergeCell ref="M45:AC46"/>
+    <mergeCell ref="AD45:AE46"/>
+    <mergeCell ref="AP37:AQ38"/>
+    <mergeCell ref="B41:E44"/>
+    <mergeCell ref="F41:L42"/>
+    <mergeCell ref="M41:AC42"/>
+    <mergeCell ref="AK37:AO38"/>
+    <mergeCell ref="B64:L67"/>
+    <mergeCell ref="M64:AQ65"/>
+    <mergeCell ref="M66:AQ67"/>
+    <mergeCell ref="F57:L59"/>
+    <mergeCell ref="M57:N59"/>
+    <mergeCell ref="O57:P59"/>
+    <mergeCell ref="AD41:AE42"/>
+    <mergeCell ref="F43:L44"/>
+    <mergeCell ref="M43:AC44"/>
+    <mergeCell ref="AD43:AE44"/>
+    <mergeCell ref="B27:G36"/>
+    <mergeCell ref="Q27:X36"/>
+    <mergeCell ref="Y27:Y28"/>
+    <mergeCell ref="Z27:AH28"/>
+    <mergeCell ref="Y37:AJ38"/>
+    <mergeCell ref="B37:M38"/>
+    <mergeCell ref="B39:M40"/>
+    <mergeCell ref="Y39:AJ40"/>
+    <mergeCell ref="AF41:AQ46"/>
+    <mergeCell ref="AK39:AO40"/>
+    <mergeCell ref="I27:P31"/>
+    <mergeCell ref="Z35:AD36"/>
+    <mergeCell ref="AE35:AH36"/>
+    <mergeCell ref="AN32:AQ36"/>
+    <mergeCell ref="Y33:Y34"/>
+    <mergeCell ref="Z33:AH34"/>
+    <mergeCell ref="Y35:Y36"/>
+    <mergeCell ref="AI27:AL36"/>
+    <mergeCell ref="AM27:AM31"/>
+    <mergeCell ref="AN27:AQ31"/>
+    <mergeCell ref="H27:H31"/>
+    <mergeCell ref="H32:H36"/>
+    <mergeCell ref="Y29:Y30"/>
+    <mergeCell ref="Z29:AH30"/>
+    <mergeCell ref="Y31:Y32"/>
+    <mergeCell ref="Z31:AH32"/>
+    <mergeCell ref="AM32:AM36"/>
+    <mergeCell ref="O21:O26"/>
+    <mergeCell ref="P21:Q26"/>
+    <mergeCell ref="S21:T26"/>
+    <mergeCell ref="C15:W16"/>
+    <mergeCell ref="Z16:AC17"/>
+    <mergeCell ref="AD16:AF17"/>
+    <mergeCell ref="AG16:AG17"/>
+    <mergeCell ref="AH16:AK17"/>
+    <mergeCell ref="AL16:AL17"/>
+    <mergeCell ref="U21:V26"/>
+    <mergeCell ref="W21:W26"/>
+    <mergeCell ref="X21:AC26"/>
+    <mergeCell ref="AD21:AQ26"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:L24"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:L26"/>
+    <mergeCell ref="AA1:AD4"/>
+    <mergeCell ref="AE1:AH1"/>
+    <mergeCell ref="AI1:AK1"/>
+    <mergeCell ref="AL1:AM1"/>
+    <mergeCell ref="AN1:AQ1"/>
+    <mergeCell ref="AE2:AH4"/>
+    <mergeCell ref="AI2:AK4"/>
+    <mergeCell ref="AL2:AM4"/>
+    <mergeCell ref="AN2:AQ4"/>
+    <mergeCell ref="I32:P36"/>
+    <mergeCell ref="A5:A8"/>
+    <mergeCell ref="B5:AQ6"/>
+    <mergeCell ref="AE8:AG8"/>
+    <mergeCell ref="AH8:AI8"/>
+    <mergeCell ref="AK8:AL8"/>
+    <mergeCell ref="AN8:AO8"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="D10:P10"/>
+    <mergeCell ref="A11:A26"/>
+    <mergeCell ref="V11:Y11"/>
+    <mergeCell ref="Z12:AC13"/>
+    <mergeCell ref="AD12:AP13"/>
+    <mergeCell ref="C13:U14"/>
+    <mergeCell ref="Z14:AC15"/>
+    <mergeCell ref="AD14:AN15"/>
+    <mergeCell ref="AO14:AP15"/>
+    <mergeCell ref="AM16:AP17"/>
+    <mergeCell ref="B19:G20"/>
+    <mergeCell ref="H19:AQ20"/>
+    <mergeCell ref="B21:G26"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:L22"/>
+    <mergeCell ref="M21:N26"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.47244094488188981" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6825988F-7086-48D2-A64B-B8AC42CC9022}">
-          <xm:sqref>AI2:AK4 KE2:KG4 UA2:UC4 ADW2:ADY4 ANS2:ANU4 AXO2:AXQ4 BHK2:BHM4 BRG2:BRI4 CBC2:CBE4 CKY2:CLA4 CUU2:CUW4 DEQ2:DES4 DOM2:DOO4 DYI2:DYK4 EIE2:EIG4 ESA2:ESC4 FBW2:FBY4 FLS2:FLU4 FVO2:FVQ4 GFK2:GFM4 GPG2:GPI4 GZC2:GZE4 HIY2:HJA4 HSU2:HSW4 ICQ2:ICS4 IMM2:IMO4 IWI2:IWK4 JGE2:JGG4 JQA2:JQC4 JZW2:JZY4 KJS2:KJU4 KTO2:KTQ4 LDK2:LDM4 LNG2:LNI4 LXC2:LXE4 MGY2:MHA4 MQU2:MQW4 NAQ2:NAS4 NKM2:NKO4 NUI2:NUK4 OEE2:OEG4 OOA2:OOC4 OXW2:OXY4 PHS2:PHU4 PRO2:PRQ4 QBK2:QBM4 QLG2:QLI4 QVC2:QVE4 REY2:RFA4 ROU2:ROW4 RYQ2:RYS4 SIM2:SIO4 SSI2:SSK4 TCE2:TCG4 TMA2:TMC4 TVW2:TVY4 UFS2:UFU4 UPO2:UPQ4 UZK2:UZM4 VJG2:VJI4 VTC2:VTE4 WCY2:WDA4 WMU2:WMW4 WWQ2:WWS4 AI65538:AK65540 KE65538:KG65540 UA65538:UC65540 ADW65538:ADY65540 ANS65538:ANU65540 AXO65538:AXQ65540 BHK65538:BHM65540 BRG65538:BRI65540 CBC65538:CBE65540 CKY65538:CLA65540 CUU65538:CUW65540 DEQ65538:DES65540 DOM65538:DOO65540 DYI65538:DYK65540 EIE65538:EIG65540 ESA65538:ESC65540 FBW65538:FBY65540 FLS65538:FLU65540 FVO65538:FVQ65540 GFK65538:GFM65540 GPG65538:GPI65540 GZC65538:GZE65540 HIY65538:HJA65540 HSU65538:HSW65540 ICQ65538:ICS65540 IMM65538:IMO65540 IWI65538:IWK65540 JGE65538:JGG65540 JQA65538:JQC65540 JZW65538:JZY65540 KJS65538:KJU65540 KTO65538:KTQ65540 LDK65538:LDM65540 LNG65538:LNI65540 LXC65538:LXE65540 MGY65538:MHA65540 MQU65538:MQW65540 NAQ65538:NAS65540 NKM65538:NKO65540 NUI65538:NUK65540 OEE65538:OEG65540 OOA65538:OOC65540 OXW65538:OXY65540 PHS65538:PHU65540 PRO65538:PRQ65540 QBK65538:QBM65540 QLG65538:QLI65540 QVC65538:QVE65540 REY65538:RFA65540 ROU65538:ROW65540 RYQ65538:RYS65540 SIM65538:SIO65540 SSI65538:SSK65540 TCE65538:TCG65540 TMA65538:TMC65540 TVW65538:TVY65540 UFS65538:UFU65540 UPO65538:UPQ65540 UZK65538:UZM65540 VJG65538:VJI65540 VTC65538:VTE65540 WCY65538:WDA65540 WMU65538:WMW65540 WWQ65538:WWS65540 AI131074:AK131076 KE131074:KG131076 UA131074:UC131076 ADW131074:ADY131076 ANS131074:ANU131076 AXO131074:AXQ131076 BHK131074:BHM131076 BRG131074:BRI131076 CBC131074:CBE131076 CKY131074:CLA131076 CUU131074:CUW131076 DEQ131074:DES131076 DOM131074:DOO131076 DYI131074:DYK131076 EIE131074:EIG131076 ESA131074:ESC131076 FBW131074:FBY131076 FLS131074:FLU131076 FVO131074:FVQ131076 GFK131074:GFM131076 GPG131074:GPI131076 GZC131074:GZE131076 HIY131074:HJA131076 HSU131074:HSW131076 ICQ131074:ICS131076 IMM131074:IMO131076 IWI131074:IWK131076 JGE131074:JGG131076 JQA131074:JQC131076 JZW131074:JZY131076 KJS131074:KJU131076 KTO131074:KTQ131076 LDK131074:LDM131076 LNG131074:LNI131076 LXC131074:LXE131076 MGY131074:MHA131076 MQU131074:MQW131076 NAQ131074:NAS131076 NKM131074:NKO131076 NUI131074:NUK131076 OEE131074:OEG131076 OOA131074:OOC131076 OXW131074:OXY131076 PHS131074:PHU131076 PRO131074:PRQ131076 QBK131074:QBM131076 QLG131074:QLI131076 QVC131074:QVE131076 REY131074:RFA131076 ROU131074:ROW131076 RYQ131074:RYS131076 SIM131074:SIO131076 SSI131074:SSK131076 TCE131074:TCG131076 TMA131074:TMC131076 TVW131074:TVY131076 UFS131074:UFU131076 UPO131074:UPQ131076 UZK131074:UZM131076 VJG131074:VJI131076 VTC131074:VTE131076 WCY131074:WDA131076 WMU131074:WMW131076 WWQ131074:WWS131076 AI196610:AK196612 KE196610:KG196612 UA196610:UC196612 ADW196610:ADY196612 ANS196610:ANU196612 AXO196610:AXQ196612 BHK196610:BHM196612 BRG196610:BRI196612 CBC196610:CBE196612 CKY196610:CLA196612 CUU196610:CUW196612 DEQ196610:DES196612 DOM196610:DOO196612 DYI196610:DYK196612 EIE196610:EIG196612 ESA196610:ESC196612 FBW196610:FBY196612 FLS196610:FLU196612 FVO196610:FVQ196612 GFK196610:GFM196612 GPG196610:GPI196612 GZC196610:GZE196612 HIY196610:HJA196612 HSU196610:HSW196612 ICQ196610:ICS196612 IMM196610:IMO196612 IWI196610:IWK196612 JGE196610:JGG196612 JQA196610:JQC196612 JZW196610:JZY196612 KJS196610:KJU196612 KTO196610:KTQ196612 LDK196610:LDM196612 LNG196610:LNI196612 LXC196610:LXE196612 MGY196610:MHA196612 MQU196610:MQW196612 NAQ196610:NAS196612 NKM196610:NKO196612 NUI196610:NUK196612 OEE196610:OEG196612 OOA196610:OOC196612 OXW196610:OXY196612 PHS196610:PHU196612 PRO196610:PRQ196612 QBK196610:QBM196612 QLG196610:QLI196612 QVC196610:QVE196612 REY196610:RFA196612 ROU196610:ROW196612 RYQ196610:RYS196612 SIM196610:SIO196612 SSI196610:SSK196612 TCE196610:TCG196612 TMA196610:TMC196612 TVW196610:TVY196612 UFS196610:UFU196612 UPO196610:UPQ196612 UZK196610:UZM196612 VJG196610:VJI196612 VTC196610:VTE196612 WCY196610:WDA196612 WMU196610:WMW196612 WWQ196610:WWS196612 AI262146:AK262148 KE262146:KG262148 UA262146:UC262148 ADW262146:ADY262148 ANS262146:ANU262148 AXO262146:AXQ262148 BHK262146:BHM262148 BRG262146:BRI262148 CBC262146:CBE262148 CKY262146:CLA262148 CUU262146:CUW262148 DEQ262146:DES262148 DOM262146:DOO262148 DYI262146:DYK262148 EIE262146:EIG262148 ESA262146:ESC262148 FBW262146:FBY262148 FLS262146:FLU262148 FVO262146:FVQ262148 GFK262146:GFM262148 GPG262146:GPI262148 GZC262146:GZE262148 HIY262146:HJA262148 HSU262146:HSW262148 ICQ262146:ICS262148 IMM262146:IMO262148 IWI262146:IWK262148 JGE262146:JGG262148 JQA262146:JQC262148 JZW262146:JZY262148 KJS262146:KJU262148 KTO262146:KTQ262148 LDK262146:LDM262148 LNG262146:LNI262148 LXC262146:LXE262148 MGY262146:MHA262148 MQU262146:MQW262148 NAQ262146:NAS262148 NKM262146:NKO262148 NUI262146:NUK262148 OEE262146:OEG262148 OOA262146:OOC262148 OXW262146:OXY262148 PHS262146:PHU262148 PRO262146:PRQ262148 QBK262146:QBM262148 QLG262146:QLI262148 QVC262146:QVE262148 REY262146:RFA262148 ROU262146:ROW262148 RYQ262146:RYS262148 SIM262146:SIO262148 SSI262146:SSK262148 TCE262146:TCG262148 TMA262146:TMC262148 TVW262146:TVY262148 UFS262146:UFU262148 UPO262146:UPQ262148 UZK262146:UZM262148 VJG262146:VJI262148 VTC262146:VTE262148 WCY262146:WDA262148 WMU262146:WMW262148 WWQ262146:WWS262148 AI327682:AK327684 KE327682:KG327684 UA327682:UC327684 ADW327682:ADY327684 ANS327682:ANU327684 AXO327682:AXQ327684 BHK327682:BHM327684 BRG327682:BRI327684 CBC327682:CBE327684 CKY327682:CLA327684 CUU327682:CUW327684 DEQ327682:DES327684 DOM327682:DOO327684 DYI327682:DYK327684 EIE327682:EIG327684 ESA327682:ESC327684 FBW327682:FBY327684 FLS327682:FLU327684 FVO327682:FVQ327684 GFK327682:GFM327684 GPG327682:GPI327684 GZC327682:GZE327684 HIY327682:HJA327684 HSU327682:HSW327684 ICQ327682:ICS327684 IMM327682:IMO327684 IWI327682:IWK327684 JGE327682:JGG327684 JQA327682:JQC327684 JZW327682:JZY327684 KJS327682:KJU327684 KTO327682:KTQ327684 LDK327682:LDM327684 LNG327682:LNI327684 LXC327682:LXE327684 MGY327682:MHA327684 MQU327682:MQW327684 NAQ327682:NAS327684 NKM327682:NKO327684 NUI327682:NUK327684 OEE327682:OEG327684 OOA327682:OOC327684 OXW327682:OXY327684 PHS327682:PHU327684 PRO327682:PRQ327684 QBK327682:QBM327684 QLG327682:QLI327684 QVC327682:QVE327684 REY327682:RFA327684 ROU327682:ROW327684 RYQ327682:RYS327684 SIM327682:SIO327684 SSI327682:SSK327684 TCE327682:TCG327684 TMA327682:TMC327684 TVW327682:TVY327684 UFS327682:UFU327684 UPO327682:UPQ327684 UZK327682:UZM327684 VJG327682:VJI327684 VTC327682:VTE327684 WCY327682:WDA327684 WMU327682:WMW327684 WWQ327682:WWS327684 AI393218:AK393220 KE393218:KG393220 UA393218:UC393220 ADW393218:ADY393220 ANS393218:ANU393220 AXO393218:AXQ393220 BHK393218:BHM393220 BRG393218:BRI393220 CBC393218:CBE393220 CKY393218:CLA393220 CUU393218:CUW393220 DEQ393218:DES393220 DOM393218:DOO393220 DYI393218:DYK393220 EIE393218:EIG393220 ESA393218:ESC393220 FBW393218:FBY393220 FLS393218:FLU393220 FVO393218:FVQ393220 GFK393218:GFM393220 GPG393218:GPI393220 GZC393218:GZE393220 HIY393218:HJA393220 HSU393218:HSW393220 ICQ393218:ICS393220 IMM393218:IMO393220 IWI393218:IWK393220 JGE393218:JGG393220 JQA393218:JQC393220 JZW393218:JZY393220 KJS393218:KJU393220 KTO393218:KTQ393220 LDK393218:LDM393220 LNG393218:LNI393220 LXC393218:LXE393220 MGY393218:MHA393220 MQU393218:MQW393220 NAQ393218:NAS393220 NKM393218:NKO393220 NUI393218:NUK393220 OEE393218:OEG393220 OOA393218:OOC393220 OXW393218:OXY393220 PHS393218:PHU393220 PRO393218:PRQ393220 QBK393218:QBM393220 QLG393218:QLI393220 QVC393218:QVE393220 REY393218:RFA393220 ROU393218:ROW393220 RYQ393218:RYS393220 SIM393218:SIO393220 SSI393218:SSK393220 TCE393218:TCG393220 TMA393218:TMC393220 TVW393218:TVY393220 UFS393218:UFU393220 UPO393218:UPQ393220 UZK393218:UZM393220 VJG393218:VJI393220 VTC393218:VTE393220 WCY393218:WDA393220 WMU393218:WMW393220 WWQ393218:WWS393220 AI458754:AK458756 KE458754:KG458756 UA458754:UC458756 ADW458754:ADY458756 ANS458754:ANU458756 AXO458754:AXQ458756 BHK458754:BHM458756 BRG458754:BRI458756 CBC458754:CBE458756 CKY458754:CLA458756 CUU458754:CUW458756 DEQ458754:DES458756 DOM458754:DOO458756 DYI458754:DYK458756 EIE458754:EIG458756 ESA458754:ESC458756 FBW458754:FBY458756 FLS458754:FLU458756 FVO458754:FVQ458756 GFK458754:GFM458756 GPG458754:GPI458756 GZC458754:GZE458756 HIY458754:HJA458756 HSU458754:HSW458756 ICQ458754:ICS458756 IMM458754:IMO458756 IWI458754:IWK458756 JGE458754:JGG458756 JQA458754:JQC458756 JZW458754:JZY458756 KJS458754:KJU458756 KTO458754:KTQ458756 LDK458754:LDM458756 LNG458754:LNI458756 LXC458754:LXE458756 MGY458754:MHA458756 MQU458754:MQW458756 NAQ458754:NAS458756 NKM458754:NKO458756 NUI458754:NUK458756 OEE458754:OEG458756 OOA458754:OOC458756 OXW458754:OXY458756 PHS458754:PHU458756 PRO458754:PRQ458756 QBK458754:QBM458756 QLG458754:QLI458756 QVC458754:QVE458756 REY458754:RFA458756 ROU458754:ROW458756 RYQ458754:RYS458756 SIM458754:SIO458756 SSI458754:SSK458756 TCE458754:TCG458756 TMA458754:TMC458756 TVW458754:TVY458756 UFS458754:UFU458756 UPO458754:UPQ458756 UZK458754:UZM458756 VJG458754:VJI458756 VTC458754:VTE458756 WCY458754:WDA458756 WMU458754:WMW458756 WWQ458754:WWS458756 AI524290:AK524292 KE524290:KG524292 UA524290:UC524292 ADW524290:ADY524292 ANS524290:ANU524292 AXO524290:AXQ524292 BHK524290:BHM524292 BRG524290:BRI524292 CBC524290:CBE524292 CKY524290:CLA524292 CUU524290:CUW524292 DEQ524290:DES524292 DOM524290:DOO524292 DYI524290:DYK524292 EIE524290:EIG524292 ESA524290:ESC524292 FBW524290:FBY524292 FLS524290:FLU524292 FVO524290:FVQ524292 GFK524290:GFM524292 GPG524290:GPI524292 GZC524290:GZE524292 HIY524290:HJA524292 HSU524290:HSW524292 ICQ524290:ICS524292 IMM524290:IMO524292 IWI524290:IWK524292 JGE524290:JGG524292 JQA524290:JQC524292 JZW524290:JZY524292 KJS524290:KJU524292 KTO524290:KTQ524292 LDK524290:LDM524292 LNG524290:LNI524292 LXC524290:LXE524292 MGY524290:MHA524292 MQU524290:MQW524292 NAQ524290:NAS524292 NKM524290:NKO524292 NUI524290:NUK524292 OEE524290:OEG524292 OOA524290:OOC524292 OXW524290:OXY524292 PHS524290:PHU524292 PRO524290:PRQ524292 QBK524290:QBM524292 QLG524290:QLI524292 QVC524290:QVE524292 REY524290:RFA524292 ROU524290:ROW524292 RYQ524290:RYS524292 SIM524290:SIO524292 SSI524290:SSK524292 TCE524290:TCG524292 TMA524290:TMC524292 TVW524290:TVY524292 UFS524290:UFU524292 UPO524290:UPQ524292 UZK524290:UZM524292 VJG524290:VJI524292 VTC524290:VTE524292 WCY524290:WDA524292 WMU524290:WMW524292 WWQ524290:WWS524292 AI589826:AK589828 KE589826:KG589828 UA589826:UC589828 ADW589826:ADY589828 ANS589826:ANU589828 AXO589826:AXQ589828 BHK589826:BHM589828 BRG589826:BRI589828 CBC589826:CBE589828 CKY589826:CLA589828 CUU589826:CUW589828 DEQ589826:DES589828 DOM589826:DOO589828 DYI589826:DYK589828 EIE589826:EIG589828 ESA589826:ESC589828 FBW589826:FBY589828 FLS589826:FLU589828 FVO589826:FVQ589828 GFK589826:GFM589828 GPG589826:GPI589828 GZC589826:GZE589828 HIY589826:HJA589828 HSU589826:HSW589828 ICQ589826:ICS589828 IMM589826:IMO589828 IWI589826:IWK589828 JGE589826:JGG589828 JQA589826:JQC589828 JZW589826:JZY589828 KJS589826:KJU589828 KTO589826:KTQ589828 LDK589826:LDM589828 LNG589826:LNI589828 LXC589826:LXE589828 MGY589826:MHA589828 MQU589826:MQW589828 NAQ589826:NAS589828 NKM589826:NKO589828 NUI589826:NUK589828 OEE589826:OEG589828 OOA589826:OOC589828 OXW589826:OXY589828 PHS589826:PHU589828 PRO589826:PRQ589828 QBK589826:QBM589828 QLG589826:QLI589828 QVC589826:QVE589828 REY589826:RFA589828 ROU589826:ROW589828 RYQ589826:RYS589828 SIM589826:SIO589828 SSI589826:SSK589828 TCE589826:TCG589828 TMA589826:TMC589828 TVW589826:TVY589828 UFS589826:UFU589828 UPO589826:UPQ589828 UZK589826:UZM589828 VJG589826:VJI589828 VTC589826:VTE589828 WCY589826:WDA589828 WMU589826:WMW589828 WWQ589826:WWS589828 AI655362:AK655364 KE655362:KG655364 UA655362:UC655364 ADW655362:ADY655364 ANS655362:ANU655364 AXO655362:AXQ655364 BHK655362:BHM655364 BRG655362:BRI655364 CBC655362:CBE655364 CKY655362:CLA655364 CUU655362:CUW655364 DEQ655362:DES655364 DOM655362:DOO655364 DYI655362:DYK655364 EIE655362:EIG655364 ESA655362:ESC655364 FBW655362:FBY655364 FLS655362:FLU655364 FVO655362:FVQ655364 GFK655362:GFM655364 GPG655362:GPI655364 GZC655362:GZE655364 HIY655362:HJA655364 HSU655362:HSW655364 ICQ655362:ICS655364 IMM655362:IMO655364 IWI655362:IWK655364 JGE655362:JGG655364 JQA655362:JQC655364 JZW655362:JZY655364 KJS655362:KJU655364 KTO655362:KTQ655364 LDK655362:LDM655364 LNG655362:LNI655364 LXC655362:LXE655364 MGY655362:MHA655364 MQU655362:MQW655364 NAQ655362:NAS655364 NKM655362:NKO655364 NUI655362:NUK655364 OEE655362:OEG655364 OOA655362:OOC655364 OXW655362:OXY655364 PHS655362:PHU655364 PRO655362:PRQ655364 QBK655362:QBM655364 QLG655362:QLI655364 QVC655362:QVE655364 REY655362:RFA655364 ROU655362:ROW655364 RYQ655362:RYS655364 SIM655362:SIO655364 SSI655362:SSK655364 TCE655362:TCG655364 TMA655362:TMC655364 TVW655362:TVY655364 UFS655362:UFU655364 UPO655362:UPQ655364 UZK655362:UZM655364 VJG655362:VJI655364 VTC655362:VTE655364 WCY655362:WDA655364 WMU655362:WMW655364 WWQ655362:WWS655364 AI720898:AK720900 KE720898:KG720900 UA720898:UC720900 ADW720898:ADY720900 ANS720898:ANU720900 AXO720898:AXQ720900 BHK720898:BHM720900 BRG720898:BRI720900 CBC720898:CBE720900 CKY720898:CLA720900 CUU720898:CUW720900 DEQ720898:DES720900 DOM720898:DOO720900 DYI720898:DYK720900 EIE720898:EIG720900 ESA720898:ESC720900 FBW720898:FBY720900 FLS720898:FLU720900 FVO720898:FVQ720900 GFK720898:GFM720900 GPG720898:GPI720900 GZC720898:GZE720900 HIY720898:HJA720900 HSU720898:HSW720900 ICQ720898:ICS720900 IMM720898:IMO720900 IWI720898:IWK720900 JGE720898:JGG720900 JQA720898:JQC720900 JZW720898:JZY720900 KJS720898:KJU720900 KTO720898:KTQ720900 LDK720898:LDM720900 LNG720898:LNI720900 LXC720898:LXE720900 MGY720898:MHA720900 MQU720898:MQW720900 NAQ720898:NAS720900 NKM720898:NKO720900 NUI720898:NUK720900 OEE720898:OEG720900 OOA720898:OOC720900 OXW720898:OXY720900 PHS720898:PHU720900 PRO720898:PRQ720900 QBK720898:QBM720900 QLG720898:QLI720900 QVC720898:QVE720900 REY720898:RFA720900 ROU720898:ROW720900 RYQ720898:RYS720900 SIM720898:SIO720900 SSI720898:SSK720900 TCE720898:TCG720900 TMA720898:TMC720900 TVW720898:TVY720900 UFS720898:UFU720900 UPO720898:UPQ720900 UZK720898:UZM720900 VJG720898:VJI720900 VTC720898:VTE720900 WCY720898:WDA720900 WMU720898:WMW720900 WWQ720898:WWS720900 AI786434:AK786436 KE786434:KG786436 UA786434:UC786436 ADW786434:ADY786436 ANS786434:ANU786436 AXO786434:AXQ786436 BHK786434:BHM786436 BRG786434:BRI786436 CBC786434:CBE786436 CKY786434:CLA786436 CUU786434:CUW786436 DEQ786434:DES786436 DOM786434:DOO786436 DYI786434:DYK786436 EIE786434:EIG786436 ESA786434:ESC786436 FBW786434:FBY786436 FLS786434:FLU786436 FVO786434:FVQ786436 GFK786434:GFM786436 GPG786434:GPI786436 GZC786434:GZE786436 HIY786434:HJA786436 HSU786434:HSW786436 ICQ786434:ICS786436 IMM786434:IMO786436 IWI786434:IWK786436 JGE786434:JGG786436 JQA786434:JQC786436 JZW786434:JZY786436 KJS786434:KJU786436 KTO786434:KTQ786436 LDK786434:LDM786436 LNG786434:LNI786436 LXC786434:LXE786436 MGY786434:MHA786436 MQU786434:MQW786436 NAQ786434:NAS786436 NKM786434:NKO786436 NUI786434:NUK786436 OEE786434:OEG786436 OOA786434:OOC786436 OXW786434:OXY786436 PHS786434:PHU786436 PRO786434:PRQ786436 QBK786434:QBM786436 QLG786434:QLI786436 QVC786434:QVE786436 REY786434:RFA786436 ROU786434:ROW786436 RYQ786434:RYS786436 SIM786434:SIO786436 SSI786434:SSK786436 TCE786434:TCG786436 TMA786434:TMC786436 TVW786434:TVY786436 UFS786434:UFU786436 UPO786434:UPQ786436 UZK786434:UZM786436 VJG786434:VJI786436 VTC786434:VTE786436 WCY786434:WDA786436 WMU786434:WMW786436 WWQ786434:WWS786436 AI851970:AK851972 KE851970:KG851972 UA851970:UC851972 ADW851970:ADY851972 ANS851970:ANU851972 AXO851970:AXQ851972 BHK851970:BHM851972 BRG851970:BRI851972 CBC851970:CBE851972 CKY851970:CLA851972 CUU851970:CUW851972 DEQ851970:DES851972 DOM851970:DOO851972 DYI851970:DYK851972 EIE851970:EIG851972 ESA851970:ESC851972 FBW851970:FBY851972 FLS851970:FLU851972 FVO851970:FVQ851972 GFK851970:GFM851972 GPG851970:GPI851972 GZC851970:GZE851972 HIY851970:HJA851972 HSU851970:HSW851972 ICQ851970:ICS851972 IMM851970:IMO851972 IWI851970:IWK851972 JGE851970:JGG851972 JQA851970:JQC851972 JZW851970:JZY851972 KJS851970:KJU851972 KTO851970:KTQ851972 LDK851970:LDM851972 LNG851970:LNI851972 LXC851970:LXE851972 MGY851970:MHA851972 MQU851970:MQW851972 NAQ851970:NAS851972 NKM851970:NKO851972 NUI851970:NUK851972 OEE851970:OEG851972 OOA851970:OOC851972 OXW851970:OXY851972 PHS851970:PHU851972 PRO851970:PRQ851972 QBK851970:QBM851972 QLG851970:QLI851972 QVC851970:QVE851972 REY851970:RFA851972 ROU851970:ROW851972 RYQ851970:RYS851972 SIM851970:SIO851972 SSI851970:SSK851972 TCE851970:TCG851972 TMA851970:TMC851972 TVW851970:TVY851972 UFS851970:UFU851972 UPO851970:UPQ851972 UZK851970:UZM851972 VJG851970:VJI851972 VTC851970:VTE851972 WCY851970:WDA851972 WMU851970:WMW851972 WWQ851970:WWS851972 AI917506:AK917508 KE917506:KG917508 UA917506:UC917508 ADW917506:ADY917508 ANS917506:ANU917508 AXO917506:AXQ917508 BHK917506:BHM917508 BRG917506:BRI917508 CBC917506:CBE917508 CKY917506:CLA917508 CUU917506:CUW917508 DEQ917506:DES917508 DOM917506:DOO917508 DYI917506:DYK917508 EIE917506:EIG917508 ESA917506:ESC917508 FBW917506:FBY917508 FLS917506:FLU917508 FVO917506:FVQ917508 GFK917506:GFM917508 GPG917506:GPI917508 GZC917506:GZE917508 HIY917506:HJA917508 HSU917506:HSW917508 ICQ917506:ICS917508 IMM917506:IMO917508 IWI917506:IWK917508 JGE917506:JGG917508 JQA917506:JQC917508 JZW917506:JZY917508 KJS917506:KJU917508 KTO917506:KTQ917508 LDK917506:LDM917508 LNG917506:LNI917508 LXC917506:LXE917508 MGY917506:MHA917508 MQU917506:MQW917508 NAQ917506:NAS917508 NKM917506:NKO917508 NUI917506:NUK917508 OEE917506:OEG917508 OOA917506:OOC917508 OXW917506:OXY917508 PHS917506:PHU917508 PRO917506:PRQ917508 QBK917506:QBM917508 QLG917506:QLI917508 QVC917506:QVE917508 REY917506:RFA917508 ROU917506:ROW917508 RYQ917506:RYS917508 SIM917506:SIO917508 SSI917506:SSK917508 TCE917506:TCG917508 TMA917506:TMC917508 TVW917506:TVY917508 UFS917506:UFU917508 UPO917506:UPQ917508 UZK917506:UZM917508 VJG917506:VJI917508 VTC917506:VTE917508 WCY917506:WDA917508 WMU917506:WMW917508 WWQ917506:WWS917508 AI983042:AK983044 KE983042:KG983044 UA983042:UC983044 ADW983042:ADY983044 ANS983042:ANU983044 AXO983042:AXQ983044 BHK983042:BHM983044 BRG983042:BRI983044 CBC983042:CBE983044 CKY983042:CLA983044 CUU983042:CUW983044 DEQ983042:DES983044 DOM983042:DOO983044 DYI983042:DYK983044 EIE983042:EIG983044 ESA983042:ESC983044 FBW983042:FBY983044 FLS983042:FLU983044 FVO983042:FVQ983044 GFK983042:GFM983044 GPG983042:GPI983044 GZC983042:GZE983044 HIY983042:HJA983044 HSU983042:HSW983044 ICQ983042:ICS983044 IMM983042:IMO983044 IWI983042:IWK983044 JGE983042:JGG983044 JQA983042:JQC983044 JZW983042:JZY983044 KJS983042:KJU983044 KTO983042:KTQ983044 LDK983042:LDM983044 LNG983042:LNI983044 LXC983042:LXE983044 MGY983042:MHA983044 MQU983042:MQW983044 NAQ983042:NAS983044 NKM983042:NKO983044 NUI983042:NUK983044 OEE983042:OEG983044 OOA983042:OOC983044 OXW983042:OXY983044 PHS983042:PHU983044 PRO983042:PRQ983044 QBK983042:QBM983044 QLG983042:QLI983044 QVC983042:QVE983044 REY983042:RFA983044 ROU983042:ROW983044 RYQ983042:RYS983044 SIM983042:SIO983044 SSI983042:SSK983044 TCE983042:TCG983044 TMA983042:TMC983044 TVW983042:TVY983044 UFS983042:UFU983044 UPO983042:UPQ983044 UZK983042:UZM983044 VJG983042:VJI983044 VTC983042:VTE983044 WCY983042:WDA983044 WMU983042:WMW983044 WWQ983042:WWS983044 AK8:AL8 KG8:KH8 UC8:UD8 ADY8:ADZ8 ANU8:ANV8 AXQ8:AXR8 BHM8:BHN8 BRI8:BRJ8 CBE8:CBF8 CLA8:CLB8 CUW8:CUX8 DES8:DET8 DOO8:DOP8 DYK8:DYL8 EIG8:EIH8 ESC8:ESD8 FBY8:FBZ8 FLU8:FLV8 FVQ8:FVR8 GFM8:GFN8 GPI8:GPJ8 GZE8:GZF8 HJA8:HJB8 HSW8:HSX8 ICS8:ICT8 IMO8:IMP8 IWK8:IWL8 JGG8:JGH8 JQC8:JQD8 JZY8:JZZ8 KJU8:KJV8 KTQ8:KTR8 LDM8:LDN8 LNI8:LNJ8 LXE8:LXF8 MHA8:MHB8 MQW8:MQX8 NAS8:NAT8 NKO8:NKP8 NUK8:NUL8 OEG8:OEH8 OOC8:OOD8 OXY8:OXZ8 PHU8:PHV8 PRQ8:PRR8 QBM8:QBN8 QLI8:QLJ8 QVE8:QVF8 RFA8:RFB8 ROW8:ROX8 RYS8:RYT8 SIO8:SIP8 SSK8:SSL8 TCG8:TCH8 TMC8:TMD8 TVY8:TVZ8 UFU8:UFV8 UPQ8:UPR8 UZM8:UZN8 VJI8:VJJ8 VTE8:VTF8 WDA8:WDB8 WMW8:WMX8 WWS8:WWT8 AK65544:AL65544 KG65544:KH65544 UC65544:UD65544 ADY65544:ADZ65544 ANU65544:ANV65544 AXQ65544:AXR65544 BHM65544:BHN65544 BRI65544:BRJ65544 CBE65544:CBF65544 CLA65544:CLB65544 CUW65544:CUX65544 DES65544:DET65544 DOO65544:DOP65544 DYK65544:DYL65544 EIG65544:EIH65544 ESC65544:ESD65544 FBY65544:FBZ65544 FLU65544:FLV65544 FVQ65544:FVR65544 GFM65544:GFN65544 GPI65544:GPJ65544 GZE65544:GZF65544 HJA65544:HJB65544 HSW65544:HSX65544 ICS65544:ICT65544 IMO65544:IMP65544 IWK65544:IWL65544 JGG65544:JGH65544 JQC65544:JQD65544 JZY65544:JZZ65544 KJU65544:KJV65544 KTQ65544:KTR65544 LDM65544:LDN65544 LNI65544:LNJ65544 LXE65544:LXF65544 MHA65544:MHB65544 MQW65544:MQX65544 NAS65544:NAT65544 NKO65544:NKP65544 NUK65544:NUL65544 OEG65544:OEH65544 OOC65544:OOD65544 OXY65544:OXZ65544 PHU65544:PHV65544 PRQ65544:PRR65544 QBM65544:QBN65544 QLI65544:QLJ65544 QVE65544:QVF65544 RFA65544:RFB65544 ROW65544:ROX65544 RYS65544:RYT65544 SIO65544:SIP65544 SSK65544:SSL65544 TCG65544:TCH65544 TMC65544:TMD65544 TVY65544:TVZ65544 UFU65544:UFV65544 UPQ65544:UPR65544 UZM65544:UZN65544 VJI65544:VJJ65544 VTE65544:VTF65544 WDA65544:WDB65544 WMW65544:WMX65544 WWS65544:WWT65544 AK131080:AL131080 KG131080:KH131080 UC131080:UD131080 ADY131080:ADZ131080 ANU131080:ANV131080 AXQ131080:AXR131080 BHM131080:BHN131080 BRI131080:BRJ131080 CBE131080:CBF131080 CLA131080:CLB131080 CUW131080:CUX131080 DES131080:DET131080 DOO131080:DOP131080 DYK131080:DYL131080 EIG131080:EIH131080 ESC131080:ESD131080 FBY131080:FBZ131080 FLU131080:FLV131080 FVQ131080:FVR131080 GFM131080:GFN131080 GPI131080:GPJ131080 GZE131080:GZF131080 HJA131080:HJB131080 HSW131080:HSX131080 ICS131080:ICT131080 IMO131080:IMP131080 IWK131080:IWL131080 JGG131080:JGH131080 JQC131080:JQD131080 JZY131080:JZZ131080 KJU131080:KJV131080 KTQ131080:KTR131080 LDM131080:LDN131080 LNI131080:LNJ131080 LXE131080:LXF131080 MHA131080:MHB131080 MQW131080:MQX131080 NAS131080:NAT131080 NKO131080:NKP131080 NUK131080:NUL131080 OEG131080:OEH131080 OOC131080:OOD131080 OXY131080:OXZ131080 PHU131080:PHV131080 PRQ131080:PRR131080 QBM131080:QBN131080 QLI131080:QLJ131080 QVE131080:QVF131080 RFA131080:RFB131080 ROW131080:ROX131080 RYS131080:RYT131080 SIO131080:SIP131080 SSK131080:SSL131080 TCG131080:TCH131080 TMC131080:TMD131080 TVY131080:TVZ131080 UFU131080:UFV131080 UPQ131080:UPR131080 UZM131080:UZN131080 VJI131080:VJJ131080 VTE131080:VTF131080 WDA131080:WDB131080 WMW131080:WMX131080 WWS131080:WWT131080 AK196616:AL196616 KG196616:KH196616 UC196616:UD196616 ADY196616:ADZ196616 ANU196616:ANV196616 AXQ196616:AXR196616 BHM196616:BHN196616 BRI196616:BRJ196616 CBE196616:CBF196616 CLA196616:CLB196616 CUW196616:CUX196616 DES196616:DET196616 DOO196616:DOP196616 DYK196616:DYL196616 EIG196616:EIH196616 ESC196616:ESD196616 FBY196616:FBZ196616 FLU196616:FLV196616 FVQ196616:FVR196616 GFM196616:GFN196616 GPI196616:GPJ196616 GZE196616:GZF196616 HJA196616:HJB196616 HSW196616:HSX196616 ICS196616:ICT196616 IMO196616:IMP196616 IWK196616:IWL196616 JGG196616:JGH196616 JQC196616:JQD196616 JZY196616:JZZ196616 KJU196616:KJV196616 KTQ196616:KTR196616 LDM196616:LDN196616 LNI196616:LNJ196616 LXE196616:LXF196616 MHA196616:MHB196616 MQW196616:MQX196616 NAS196616:NAT196616 NKO196616:NKP196616 NUK196616:NUL196616 OEG196616:OEH196616 OOC196616:OOD196616 OXY196616:OXZ196616 PHU196616:PHV196616 PRQ196616:PRR196616 QBM196616:QBN196616 QLI196616:QLJ196616 QVE196616:QVF196616 RFA196616:RFB196616 ROW196616:ROX196616 RYS196616:RYT196616 SIO196616:SIP196616 SSK196616:SSL196616 TCG196616:TCH196616 TMC196616:TMD196616 TVY196616:TVZ196616 UFU196616:UFV196616 UPQ196616:UPR196616 UZM196616:UZN196616 VJI196616:VJJ196616 VTE196616:VTF196616 WDA196616:WDB196616 WMW196616:WMX196616 WWS196616:WWT196616 AK262152:AL262152 KG262152:KH262152 UC262152:UD262152 ADY262152:ADZ262152 ANU262152:ANV262152 AXQ262152:AXR262152 BHM262152:BHN262152 BRI262152:BRJ262152 CBE262152:CBF262152 CLA262152:CLB262152 CUW262152:CUX262152 DES262152:DET262152 DOO262152:DOP262152 DYK262152:DYL262152 EIG262152:EIH262152 ESC262152:ESD262152 FBY262152:FBZ262152 FLU262152:FLV262152 FVQ262152:FVR262152 GFM262152:GFN262152 GPI262152:GPJ262152 GZE262152:GZF262152 HJA262152:HJB262152 HSW262152:HSX262152 ICS262152:ICT262152 IMO262152:IMP262152 IWK262152:IWL262152 JGG262152:JGH262152 JQC262152:JQD262152 JZY262152:JZZ262152 KJU262152:KJV262152 KTQ262152:KTR262152 LDM262152:LDN262152 LNI262152:LNJ262152 LXE262152:LXF262152 MHA262152:MHB262152 MQW262152:MQX262152 NAS262152:NAT262152 NKO262152:NKP262152 NUK262152:NUL262152 OEG262152:OEH262152 OOC262152:OOD262152 OXY262152:OXZ262152 PHU262152:PHV262152 PRQ262152:PRR262152 QBM262152:QBN262152 QLI262152:QLJ262152 QVE262152:QVF262152 RFA262152:RFB262152 ROW262152:ROX262152 RYS262152:RYT262152 SIO262152:SIP262152 SSK262152:SSL262152 TCG262152:TCH262152 TMC262152:TMD262152 TVY262152:TVZ262152 UFU262152:UFV262152 UPQ262152:UPR262152 UZM262152:UZN262152 VJI262152:VJJ262152 VTE262152:VTF262152 WDA262152:WDB262152 WMW262152:WMX262152 WWS262152:WWT262152 AK327688:AL327688 KG327688:KH327688 UC327688:UD327688 ADY327688:ADZ327688 ANU327688:ANV327688 AXQ327688:AXR327688 BHM327688:BHN327688 BRI327688:BRJ327688 CBE327688:CBF327688 CLA327688:CLB327688 CUW327688:CUX327688 DES327688:DET327688 DOO327688:DOP327688 DYK327688:DYL327688 EIG327688:EIH327688 ESC327688:ESD327688 FBY327688:FBZ327688 FLU327688:FLV327688 FVQ327688:FVR327688 GFM327688:GFN327688 GPI327688:GPJ327688 GZE327688:GZF327688 HJA327688:HJB327688 HSW327688:HSX327688 ICS327688:ICT327688 IMO327688:IMP327688 IWK327688:IWL327688 JGG327688:JGH327688 JQC327688:JQD327688 JZY327688:JZZ327688 KJU327688:KJV327688 KTQ327688:KTR327688 LDM327688:LDN327688 LNI327688:LNJ327688 LXE327688:LXF327688 MHA327688:MHB327688 MQW327688:MQX327688 NAS327688:NAT327688 NKO327688:NKP327688 NUK327688:NUL327688 OEG327688:OEH327688 OOC327688:OOD327688 OXY327688:OXZ327688 PHU327688:PHV327688 PRQ327688:PRR327688 QBM327688:QBN327688 QLI327688:QLJ327688 QVE327688:QVF327688 RFA327688:RFB327688 ROW327688:ROX327688 RYS327688:RYT327688 SIO327688:SIP327688 SSK327688:SSL327688 TCG327688:TCH327688 TMC327688:TMD327688 TVY327688:TVZ327688 UFU327688:UFV327688 UPQ327688:UPR327688 UZM327688:UZN327688 VJI327688:VJJ327688 VTE327688:VTF327688 WDA327688:WDB327688 WMW327688:WMX327688 WWS327688:WWT327688 AK393224:AL393224 KG393224:KH393224 UC393224:UD393224 ADY393224:ADZ393224 ANU393224:ANV393224 AXQ393224:AXR393224 BHM393224:BHN393224 BRI393224:BRJ393224 CBE393224:CBF393224 CLA393224:CLB393224 CUW393224:CUX393224 DES393224:DET393224 DOO393224:DOP393224 DYK393224:DYL393224 EIG393224:EIH393224 ESC393224:ESD393224 FBY393224:FBZ393224 FLU393224:FLV393224 FVQ393224:FVR393224 GFM393224:GFN393224 GPI393224:GPJ393224 GZE393224:GZF393224 HJA393224:HJB393224 HSW393224:HSX393224 ICS393224:ICT393224 IMO393224:IMP393224 IWK393224:IWL393224 JGG393224:JGH393224 JQC393224:JQD393224 JZY393224:JZZ393224 KJU393224:KJV393224 KTQ393224:KTR393224 LDM393224:LDN393224 LNI393224:LNJ393224 LXE393224:LXF393224 MHA393224:MHB393224 MQW393224:MQX393224 NAS393224:NAT393224 NKO393224:NKP393224 NUK393224:NUL393224 OEG393224:OEH393224 OOC393224:OOD393224 OXY393224:OXZ393224 PHU393224:PHV393224 PRQ393224:PRR393224 QBM393224:QBN393224 QLI393224:QLJ393224 QVE393224:QVF393224 RFA393224:RFB393224 ROW393224:ROX393224 RYS393224:RYT393224 SIO393224:SIP393224 SSK393224:SSL393224 TCG393224:TCH393224 TMC393224:TMD393224 TVY393224:TVZ393224 UFU393224:UFV393224 UPQ393224:UPR393224 UZM393224:UZN393224 VJI393224:VJJ393224 VTE393224:VTF393224 WDA393224:WDB393224 WMW393224:WMX393224 WWS393224:WWT393224 AK458760:AL458760 KG458760:KH458760 UC458760:UD458760 ADY458760:ADZ458760 ANU458760:ANV458760 AXQ458760:AXR458760 BHM458760:BHN458760 BRI458760:BRJ458760 CBE458760:CBF458760 CLA458760:CLB458760 CUW458760:CUX458760 DES458760:DET458760 DOO458760:DOP458760 DYK458760:DYL458760 EIG458760:EIH458760 ESC458760:ESD458760 FBY458760:FBZ458760 FLU458760:FLV458760 FVQ458760:FVR458760 GFM458760:GFN458760 GPI458760:GPJ458760 GZE458760:GZF458760 HJA458760:HJB458760 HSW458760:HSX458760 ICS458760:ICT458760 IMO458760:IMP458760 IWK458760:IWL458760 JGG458760:JGH458760 JQC458760:JQD458760 JZY458760:JZZ458760 KJU458760:KJV458760 KTQ458760:KTR458760 LDM458760:LDN458760 LNI458760:LNJ458760 LXE458760:LXF458760 MHA458760:MHB458760 MQW458760:MQX458760 NAS458760:NAT458760 NKO458760:NKP458760 NUK458760:NUL458760 OEG458760:OEH458760 OOC458760:OOD458760 OXY458760:OXZ458760 PHU458760:PHV458760 PRQ458760:PRR458760 QBM458760:QBN458760 QLI458760:QLJ458760 QVE458760:QVF458760 RFA458760:RFB458760 ROW458760:ROX458760 RYS458760:RYT458760 SIO458760:SIP458760 SSK458760:SSL458760 TCG458760:TCH458760 TMC458760:TMD458760 TVY458760:TVZ458760 UFU458760:UFV458760 UPQ458760:UPR458760 UZM458760:UZN458760 VJI458760:VJJ458760 VTE458760:VTF458760 WDA458760:WDB458760 WMW458760:WMX458760 WWS458760:WWT458760 AK524296:AL524296 KG524296:KH524296 UC524296:UD524296 ADY524296:ADZ524296 ANU524296:ANV524296 AXQ524296:AXR524296 BHM524296:BHN524296 BRI524296:BRJ524296 CBE524296:CBF524296 CLA524296:CLB524296 CUW524296:CUX524296 DES524296:DET524296 DOO524296:DOP524296 DYK524296:DYL524296 EIG524296:EIH524296 ESC524296:ESD524296 FBY524296:FBZ524296 FLU524296:FLV524296 FVQ524296:FVR524296 GFM524296:GFN524296 GPI524296:GPJ524296 GZE524296:GZF524296 HJA524296:HJB524296 HSW524296:HSX524296 ICS524296:ICT524296 IMO524296:IMP524296 IWK524296:IWL524296 JGG524296:JGH524296 JQC524296:JQD524296 JZY524296:JZZ524296 KJU524296:KJV524296 KTQ524296:KTR524296 LDM524296:LDN524296 LNI524296:LNJ524296 LXE524296:LXF524296 MHA524296:MHB524296 MQW524296:MQX524296 NAS524296:NAT524296 NKO524296:NKP524296 NUK524296:NUL524296 OEG524296:OEH524296 OOC524296:OOD524296 OXY524296:OXZ524296 PHU524296:PHV524296 PRQ524296:PRR524296 QBM524296:QBN524296 QLI524296:QLJ524296 QVE524296:QVF524296 RFA524296:RFB524296 ROW524296:ROX524296 RYS524296:RYT524296 SIO524296:SIP524296 SSK524296:SSL524296 TCG524296:TCH524296 TMC524296:TMD524296 TVY524296:TVZ524296 UFU524296:UFV524296 UPQ524296:UPR524296 UZM524296:UZN524296 VJI524296:VJJ524296 VTE524296:VTF524296 WDA524296:WDB524296 WMW524296:WMX524296 WWS524296:WWT524296 AK589832:AL589832 KG589832:KH589832 UC589832:UD589832 ADY589832:ADZ589832 ANU589832:ANV589832 AXQ589832:AXR589832 BHM589832:BHN589832 BRI589832:BRJ589832 CBE589832:CBF589832 CLA589832:CLB589832 CUW589832:CUX589832 DES589832:DET589832 DOO589832:DOP589832 DYK589832:DYL589832 EIG589832:EIH589832 ESC589832:ESD589832 FBY589832:FBZ589832 FLU589832:FLV589832 FVQ589832:FVR589832 GFM589832:GFN589832 GPI589832:GPJ589832 GZE589832:GZF589832 HJA589832:HJB589832 HSW589832:HSX589832 ICS589832:ICT589832 IMO589832:IMP589832 IWK589832:IWL589832 JGG589832:JGH589832 JQC589832:JQD589832 JZY589832:JZZ589832 KJU589832:KJV589832 KTQ589832:KTR589832 LDM589832:LDN589832 LNI589832:LNJ589832 LXE589832:LXF589832 MHA589832:MHB589832 MQW589832:MQX589832 NAS589832:NAT589832 NKO589832:NKP589832 NUK589832:NUL589832 OEG589832:OEH589832 OOC589832:OOD589832 OXY589832:OXZ589832 PHU589832:PHV589832 PRQ589832:PRR589832 QBM589832:QBN589832 QLI589832:QLJ589832 QVE589832:QVF589832 RFA589832:RFB589832 ROW589832:ROX589832 RYS589832:RYT589832 SIO589832:SIP589832 SSK589832:SSL589832 TCG589832:TCH589832 TMC589832:TMD589832 TVY589832:TVZ589832 UFU589832:UFV589832 UPQ589832:UPR589832 UZM589832:UZN589832 VJI589832:VJJ589832 VTE589832:VTF589832 WDA589832:WDB589832 WMW589832:WMX589832 WWS589832:WWT589832 AK655368:AL655368 KG655368:KH655368 UC655368:UD655368 ADY655368:ADZ655368 ANU655368:ANV655368 AXQ655368:AXR655368 BHM655368:BHN655368 BRI655368:BRJ655368 CBE655368:CBF655368 CLA655368:CLB655368 CUW655368:CUX655368 DES655368:DET655368 DOO655368:DOP655368 DYK655368:DYL655368 EIG655368:EIH655368 ESC655368:ESD655368 FBY655368:FBZ655368 FLU655368:FLV655368 FVQ655368:FVR655368 GFM655368:GFN655368 GPI655368:GPJ655368 GZE655368:GZF655368 HJA655368:HJB655368 HSW655368:HSX655368 ICS655368:ICT655368 IMO655368:IMP655368 IWK655368:IWL655368 JGG655368:JGH655368 JQC655368:JQD655368 JZY655368:JZZ655368 KJU655368:KJV655368 KTQ655368:KTR655368 LDM655368:LDN655368 LNI655368:LNJ655368 LXE655368:LXF655368 MHA655368:MHB655368 MQW655368:MQX655368 NAS655368:NAT655368 NKO655368:NKP655368 NUK655368:NUL655368 OEG655368:OEH655368 OOC655368:OOD655368 OXY655368:OXZ655368 PHU655368:PHV655368 PRQ655368:PRR655368 QBM655368:QBN655368 QLI655368:QLJ655368 QVE655368:QVF655368 RFA655368:RFB655368 ROW655368:ROX655368 RYS655368:RYT655368 SIO655368:SIP655368 SSK655368:SSL655368 TCG655368:TCH655368 TMC655368:TMD655368 TVY655368:TVZ655368 UFU655368:UFV655368 UPQ655368:UPR655368 UZM655368:UZN655368 VJI655368:VJJ655368 VTE655368:VTF655368 WDA655368:WDB655368 WMW655368:WMX655368 WWS655368:WWT655368 AK720904:AL720904 KG720904:KH720904 UC720904:UD720904 ADY720904:ADZ720904 ANU720904:ANV720904 AXQ720904:AXR720904 BHM720904:BHN720904 BRI720904:BRJ720904 CBE720904:CBF720904 CLA720904:CLB720904 CUW720904:CUX720904 DES720904:DET720904 DOO720904:DOP720904 DYK720904:DYL720904 EIG720904:EIH720904 ESC720904:ESD720904 FBY720904:FBZ720904 FLU720904:FLV720904 FVQ720904:FVR720904 GFM720904:GFN720904 GPI720904:GPJ720904 GZE720904:GZF720904 HJA720904:HJB720904 HSW720904:HSX720904 ICS720904:ICT720904 IMO720904:IMP720904 IWK720904:IWL720904 JGG720904:JGH720904 JQC720904:JQD720904 JZY720904:JZZ720904 KJU720904:KJV720904 KTQ720904:KTR720904 LDM720904:LDN720904 LNI720904:LNJ720904 LXE720904:LXF720904 MHA720904:MHB720904 MQW720904:MQX720904 NAS720904:NAT720904 NKO720904:NKP720904 NUK720904:NUL720904 OEG720904:OEH720904 OOC720904:OOD720904 OXY720904:OXZ720904 PHU720904:PHV720904 PRQ720904:PRR720904 QBM720904:QBN720904 QLI720904:QLJ720904 QVE720904:QVF720904 RFA720904:RFB720904 ROW720904:ROX720904 RYS720904:RYT720904 SIO720904:SIP720904 SSK720904:SSL720904 TCG720904:TCH720904 TMC720904:TMD720904 TVY720904:TVZ720904 UFU720904:UFV720904 UPQ720904:UPR720904 UZM720904:UZN720904 VJI720904:VJJ720904 VTE720904:VTF720904 WDA720904:WDB720904 WMW720904:WMX720904 WWS720904:WWT720904 AK786440:AL786440 KG786440:KH786440 UC786440:UD786440 ADY786440:ADZ786440 ANU786440:ANV786440 AXQ786440:AXR786440 BHM786440:BHN786440 BRI786440:BRJ786440 CBE786440:CBF786440 CLA786440:CLB786440 CUW786440:CUX786440 DES786440:DET786440 DOO786440:DOP786440 DYK786440:DYL786440 EIG786440:EIH786440 ESC786440:ESD786440 FBY786440:FBZ786440 FLU786440:FLV786440 FVQ786440:FVR786440 GFM786440:GFN786440 GPI786440:GPJ786440 GZE786440:GZF786440 HJA786440:HJB786440 HSW786440:HSX786440 ICS786440:ICT786440 IMO786440:IMP786440 IWK786440:IWL786440 JGG786440:JGH786440 JQC786440:JQD786440 JZY786440:JZZ786440 KJU786440:KJV786440 KTQ786440:KTR786440 LDM786440:LDN786440 LNI786440:LNJ786440 LXE786440:LXF786440 MHA786440:MHB786440 MQW786440:MQX786440 NAS786440:NAT786440 NKO786440:NKP786440 NUK786440:NUL786440 OEG786440:OEH786440 OOC786440:OOD786440 OXY786440:OXZ786440 PHU786440:PHV786440 PRQ786440:PRR786440 QBM786440:QBN786440 QLI786440:QLJ786440 QVE786440:QVF786440 RFA786440:RFB786440 ROW786440:ROX786440 RYS786440:RYT786440 SIO786440:SIP786440 SSK786440:SSL786440 TCG786440:TCH786440 TMC786440:TMD786440 TVY786440:TVZ786440 UFU786440:UFV786440 UPQ786440:UPR786440 UZM786440:UZN786440 VJI786440:VJJ786440 VTE786440:VTF786440 WDA786440:WDB786440 WMW786440:WMX786440 WWS786440:WWT786440 AK851976:AL851976 KG851976:KH851976 UC851976:UD851976 ADY851976:ADZ851976 ANU851976:ANV851976 AXQ851976:AXR851976 BHM851976:BHN851976 BRI851976:BRJ851976 CBE851976:CBF851976 CLA851976:CLB851976 CUW851976:CUX851976 DES851976:DET851976 DOO851976:DOP851976 DYK851976:DYL851976 EIG851976:EIH851976 ESC851976:ESD851976 FBY851976:FBZ851976 FLU851976:FLV851976 FVQ851976:FVR851976 GFM851976:GFN851976 GPI851976:GPJ851976 GZE851976:GZF851976 HJA851976:HJB851976 HSW851976:HSX851976 ICS851976:ICT851976 IMO851976:IMP851976 IWK851976:IWL851976 JGG851976:JGH851976 JQC851976:JQD851976 JZY851976:JZZ851976 KJU851976:KJV851976 KTQ851976:KTR851976 LDM851976:LDN851976 LNI851976:LNJ851976 LXE851976:LXF851976 MHA851976:MHB851976 MQW851976:MQX851976 NAS851976:NAT851976 NKO851976:NKP851976 NUK851976:NUL851976 OEG851976:OEH851976 OOC851976:OOD851976 OXY851976:OXZ851976 PHU851976:PHV851976 PRQ851976:PRR851976 QBM851976:QBN851976 QLI851976:QLJ851976 QVE851976:QVF851976 RFA851976:RFB851976 ROW851976:ROX851976 RYS851976:RYT851976 SIO851976:SIP851976 SSK851976:SSL851976 TCG851976:TCH851976 TMC851976:TMD851976 TVY851976:TVZ851976 UFU851976:UFV851976 UPQ851976:UPR851976 UZM851976:UZN851976 VJI851976:VJJ851976 VTE851976:VTF851976 WDA851976:WDB851976 WMW851976:WMX851976 WWS851976:WWT851976 AK917512:AL917512 KG917512:KH917512 UC917512:UD917512 ADY917512:ADZ917512 ANU917512:ANV917512 AXQ917512:AXR917512 BHM917512:BHN917512 BRI917512:BRJ917512 CBE917512:CBF917512 CLA917512:CLB917512 CUW917512:CUX917512 DES917512:DET917512 DOO917512:DOP917512 DYK917512:DYL917512 EIG917512:EIH917512 ESC917512:ESD917512 FBY917512:FBZ917512 FLU917512:FLV917512 FVQ917512:FVR917512 GFM917512:GFN917512 GPI917512:GPJ917512 GZE917512:GZF917512 HJA917512:HJB917512 HSW917512:HSX917512 ICS917512:ICT917512 IMO917512:IMP917512 IWK917512:IWL917512 JGG917512:JGH917512 JQC917512:JQD917512 JZY917512:JZZ917512 KJU917512:KJV917512 KTQ917512:KTR917512 LDM917512:LDN917512 LNI917512:LNJ917512 LXE917512:LXF917512 MHA917512:MHB917512 MQW917512:MQX917512 NAS917512:NAT917512 NKO917512:NKP917512 NUK917512:NUL917512 OEG917512:OEH917512 OOC917512:OOD917512 OXY917512:OXZ917512 PHU917512:PHV917512 PRQ917512:PRR917512 QBM917512:QBN917512 QLI917512:QLJ917512 QVE917512:QVF917512 RFA917512:RFB917512 ROW917512:ROX917512 RYS917512:RYT917512 SIO917512:SIP917512 SSK917512:SSL917512 TCG917512:TCH917512 TMC917512:TMD917512 TVY917512:TVZ917512 UFU917512:UFV917512 UPQ917512:UPR917512 UZM917512:UZN917512 VJI917512:VJJ917512 VTE917512:VTF917512 WDA917512:WDB917512 WMW917512:WMX917512 WWS917512:WWT917512 AK983048:AL983048 KG983048:KH983048 UC983048:UD983048 ADY983048:ADZ983048 ANU983048:ANV983048 AXQ983048:AXR983048 BHM983048:BHN983048 BRI983048:BRJ983048 CBE983048:CBF983048 CLA983048:CLB983048 CUW983048:CUX983048 DES983048:DET983048 DOO983048:DOP983048 DYK983048:DYL983048 EIG983048:EIH983048 ESC983048:ESD983048 FBY983048:FBZ983048 FLU983048:FLV983048 FVQ983048:FVR983048 GFM983048:GFN983048 GPI983048:GPJ983048 GZE983048:GZF983048 HJA983048:HJB983048 HSW983048:HSX983048 ICS983048:ICT983048 IMO983048:IMP983048 IWK983048:IWL983048 JGG983048:JGH983048 JQC983048:JQD983048 JZY983048:JZZ983048 KJU983048:KJV983048 KTQ983048:KTR983048 LDM983048:LDN983048 LNI983048:LNJ983048 LXE983048:LXF983048 MHA983048:MHB983048 MQW983048:MQX983048 NAS983048:NAT983048 NKO983048:NKP983048 NUK983048:NUL983048 OEG983048:OEH983048 OOC983048:OOD983048 OXY983048:OXZ983048 PHU983048:PHV983048 PRQ983048:PRR983048 QBM983048:QBN983048 QLI983048:QLJ983048 QVE983048:QVF983048 RFA983048:RFB983048 ROW983048:ROX983048 RYS983048:RYT983048 SIO983048:SIP983048 SSK983048:SSL983048 TCG983048:TCH983048 TMC983048:TMD983048 TVY983048:TVZ983048 UFU983048:UFV983048 UPQ983048:UPR983048 UZM983048:UZN983048 VJI983048:VJJ983048 VTE983048:VTF983048 WDA983048:WDB983048 WMW983048:WMX983048 WWS983048:WWT983048 AA55:AA59 JW55:JW59 TS55:TS59 ADO55:ADO59 ANK55:ANK59 AXG55:AXG59 BHC55:BHC59 BQY55:BQY59 CAU55:CAU59 CKQ55:CKQ59 CUM55:CUM59 DEI55:DEI59 DOE55:DOE59 DYA55:DYA59 EHW55:EHW59 ERS55:ERS59 FBO55:FBO59 FLK55:FLK59 FVG55:FVG59 GFC55:GFC59 GOY55:GOY59 GYU55:GYU59 HIQ55:HIQ59 HSM55:HSM59 ICI55:ICI59 IME55:IME59 IWA55:IWA59 JFW55:JFW59 JPS55:JPS59 JZO55:JZO59 KJK55:KJK59 KTG55:KTG59 LDC55:LDC59 LMY55:LMY59 LWU55:LWU59 MGQ55:MGQ59 MQM55:MQM59 NAI55:NAI59 NKE55:NKE59 NUA55:NUA59 ODW55:ODW59 ONS55:ONS59 OXO55:OXO59 PHK55:PHK59 PRG55:PRG59 QBC55:QBC59 QKY55:QKY59 QUU55:QUU59 REQ55:REQ59 ROM55:ROM59 RYI55:RYI59 SIE55:SIE59 SSA55:SSA59 TBW55:TBW59 TLS55:TLS59 TVO55:TVO59 UFK55:UFK59 UPG55:UPG59 UZC55:UZC59 VIY55:VIY59 VSU55:VSU59 WCQ55:WCQ59 WMM55:WMM59 WWI55:WWI59 AA65591:AA65595 JW65591:JW65595 TS65591:TS65595 ADO65591:ADO65595 ANK65591:ANK65595 AXG65591:AXG65595 BHC65591:BHC65595 BQY65591:BQY65595 CAU65591:CAU65595 CKQ65591:CKQ65595 CUM65591:CUM65595 DEI65591:DEI65595 DOE65591:DOE65595 DYA65591:DYA65595 EHW65591:EHW65595 ERS65591:ERS65595 FBO65591:FBO65595 FLK65591:FLK65595 FVG65591:FVG65595 GFC65591:GFC65595 GOY65591:GOY65595 GYU65591:GYU65595 HIQ65591:HIQ65595 HSM65591:HSM65595 ICI65591:ICI65595 IME65591:IME65595 IWA65591:IWA65595 JFW65591:JFW65595 JPS65591:JPS65595 JZO65591:JZO65595 KJK65591:KJK65595 KTG65591:KTG65595 LDC65591:LDC65595 LMY65591:LMY65595 LWU65591:LWU65595 MGQ65591:MGQ65595 MQM65591:MQM65595 NAI65591:NAI65595 NKE65591:NKE65595 NUA65591:NUA65595 ODW65591:ODW65595 ONS65591:ONS65595 OXO65591:OXO65595 PHK65591:PHK65595 PRG65591:PRG65595 QBC65591:QBC65595 QKY65591:QKY65595 QUU65591:QUU65595 REQ65591:REQ65595 ROM65591:ROM65595 RYI65591:RYI65595 SIE65591:SIE65595 SSA65591:SSA65595 TBW65591:TBW65595 TLS65591:TLS65595 TVO65591:TVO65595 UFK65591:UFK65595 UPG65591:UPG65595 UZC65591:UZC65595 VIY65591:VIY65595 VSU65591:VSU65595 WCQ65591:WCQ65595 WMM65591:WMM65595 WWI65591:WWI65595 AA131127:AA131131 JW131127:JW131131 TS131127:TS131131 ADO131127:ADO131131 ANK131127:ANK131131 AXG131127:AXG131131 BHC131127:BHC131131 BQY131127:BQY131131 CAU131127:CAU131131 CKQ131127:CKQ131131 CUM131127:CUM131131 DEI131127:DEI131131 DOE131127:DOE131131 DYA131127:DYA131131 EHW131127:EHW131131 ERS131127:ERS131131 FBO131127:FBO131131 FLK131127:FLK131131 FVG131127:FVG131131 GFC131127:GFC131131 GOY131127:GOY131131 GYU131127:GYU131131 HIQ131127:HIQ131131 HSM131127:HSM131131 ICI131127:ICI131131 IME131127:IME131131 IWA131127:IWA131131 JFW131127:JFW131131 JPS131127:JPS131131 JZO131127:JZO131131 KJK131127:KJK131131 KTG131127:KTG131131 LDC131127:LDC131131 LMY131127:LMY131131 LWU131127:LWU131131 MGQ131127:MGQ131131 MQM131127:MQM131131 NAI131127:NAI131131 NKE131127:NKE131131 NUA131127:NUA131131 ODW131127:ODW131131 ONS131127:ONS131131 OXO131127:OXO131131 PHK131127:PHK131131 PRG131127:PRG131131 QBC131127:QBC131131 QKY131127:QKY131131 QUU131127:QUU131131 REQ131127:REQ131131 ROM131127:ROM131131 RYI131127:RYI131131 SIE131127:SIE131131 SSA131127:SSA131131 TBW131127:TBW131131 TLS131127:TLS131131 TVO131127:TVO131131 UFK131127:UFK131131 UPG131127:UPG131131 UZC131127:UZC131131 VIY131127:VIY131131 VSU131127:VSU131131 WCQ131127:WCQ131131 WMM131127:WMM131131 WWI131127:WWI131131 AA196663:AA196667 JW196663:JW196667 TS196663:TS196667 ADO196663:ADO196667 ANK196663:ANK196667 AXG196663:AXG196667 BHC196663:BHC196667 BQY196663:BQY196667 CAU196663:CAU196667 CKQ196663:CKQ196667 CUM196663:CUM196667 DEI196663:DEI196667 DOE196663:DOE196667 DYA196663:DYA196667 EHW196663:EHW196667 ERS196663:ERS196667 FBO196663:FBO196667 FLK196663:FLK196667 FVG196663:FVG196667 GFC196663:GFC196667 GOY196663:GOY196667 GYU196663:GYU196667 HIQ196663:HIQ196667 HSM196663:HSM196667 ICI196663:ICI196667 IME196663:IME196667 IWA196663:IWA196667 JFW196663:JFW196667 JPS196663:JPS196667 JZO196663:JZO196667 KJK196663:KJK196667 KTG196663:KTG196667 LDC196663:LDC196667 LMY196663:LMY196667 LWU196663:LWU196667 MGQ196663:MGQ196667 MQM196663:MQM196667 NAI196663:NAI196667 NKE196663:NKE196667 NUA196663:NUA196667 ODW196663:ODW196667 ONS196663:ONS196667 OXO196663:OXO196667 PHK196663:PHK196667 PRG196663:PRG196667 QBC196663:QBC196667 QKY196663:QKY196667 QUU196663:QUU196667 REQ196663:REQ196667 ROM196663:ROM196667 RYI196663:RYI196667 SIE196663:SIE196667 SSA196663:SSA196667 TBW196663:TBW196667 TLS196663:TLS196667 TVO196663:TVO196667 UFK196663:UFK196667 UPG196663:UPG196667 UZC196663:UZC196667 VIY196663:VIY196667 VSU196663:VSU196667 WCQ196663:WCQ196667 WMM196663:WMM196667 WWI196663:WWI196667 AA262199:AA262203 JW262199:JW262203 TS262199:TS262203 ADO262199:ADO262203 ANK262199:ANK262203 AXG262199:AXG262203 BHC262199:BHC262203 BQY262199:BQY262203 CAU262199:CAU262203 CKQ262199:CKQ262203 CUM262199:CUM262203 DEI262199:DEI262203 DOE262199:DOE262203 DYA262199:DYA262203 EHW262199:EHW262203 ERS262199:ERS262203 FBO262199:FBO262203 FLK262199:FLK262203 FVG262199:FVG262203 GFC262199:GFC262203 GOY262199:GOY262203 GYU262199:GYU262203 HIQ262199:HIQ262203 HSM262199:HSM262203 ICI262199:ICI262203 IME262199:IME262203 IWA262199:IWA262203 JFW262199:JFW262203 JPS262199:JPS262203 JZO262199:JZO262203 KJK262199:KJK262203 KTG262199:KTG262203 LDC262199:LDC262203 LMY262199:LMY262203 LWU262199:LWU262203 MGQ262199:MGQ262203 MQM262199:MQM262203 NAI262199:NAI262203 NKE262199:NKE262203 NUA262199:NUA262203 ODW262199:ODW262203 ONS262199:ONS262203 OXO262199:OXO262203 PHK262199:PHK262203 PRG262199:PRG262203 QBC262199:QBC262203 QKY262199:QKY262203 QUU262199:QUU262203 REQ262199:REQ262203 ROM262199:ROM262203 RYI262199:RYI262203 SIE262199:SIE262203 SSA262199:SSA262203 TBW262199:TBW262203 TLS262199:TLS262203 TVO262199:TVO262203 UFK262199:UFK262203 UPG262199:UPG262203 UZC262199:UZC262203 VIY262199:VIY262203 VSU262199:VSU262203 WCQ262199:WCQ262203 WMM262199:WMM262203 WWI262199:WWI262203 AA327735:AA327739 JW327735:JW327739 TS327735:TS327739 ADO327735:ADO327739 ANK327735:ANK327739 AXG327735:AXG327739 BHC327735:BHC327739 BQY327735:BQY327739 CAU327735:CAU327739 CKQ327735:CKQ327739 CUM327735:CUM327739 DEI327735:DEI327739 DOE327735:DOE327739 DYA327735:DYA327739 EHW327735:EHW327739 ERS327735:ERS327739 FBO327735:FBO327739 FLK327735:FLK327739 FVG327735:FVG327739 GFC327735:GFC327739 GOY327735:GOY327739 GYU327735:GYU327739 HIQ327735:HIQ327739 HSM327735:HSM327739 ICI327735:ICI327739 IME327735:IME327739 IWA327735:IWA327739 JFW327735:JFW327739 JPS327735:JPS327739 JZO327735:JZO327739 KJK327735:KJK327739 KTG327735:KTG327739 LDC327735:LDC327739 LMY327735:LMY327739 LWU327735:LWU327739 MGQ327735:MGQ327739 MQM327735:MQM327739 NAI327735:NAI327739 NKE327735:NKE327739 NUA327735:NUA327739 ODW327735:ODW327739 ONS327735:ONS327739 OXO327735:OXO327739 PHK327735:PHK327739 PRG327735:PRG327739 QBC327735:QBC327739 QKY327735:QKY327739 QUU327735:QUU327739 REQ327735:REQ327739 ROM327735:ROM327739 RYI327735:RYI327739 SIE327735:SIE327739 SSA327735:SSA327739 TBW327735:TBW327739 TLS327735:TLS327739 TVO327735:TVO327739 UFK327735:UFK327739 UPG327735:UPG327739 UZC327735:UZC327739 VIY327735:VIY327739 VSU327735:VSU327739 WCQ327735:WCQ327739 WMM327735:WMM327739 WWI327735:WWI327739 AA393271:AA393275 JW393271:JW393275 TS393271:TS393275 ADO393271:ADO393275 ANK393271:ANK393275 AXG393271:AXG393275 BHC393271:BHC393275 BQY393271:BQY393275 CAU393271:CAU393275 CKQ393271:CKQ393275 CUM393271:CUM393275 DEI393271:DEI393275 DOE393271:DOE393275 DYA393271:DYA393275 EHW393271:EHW393275 ERS393271:ERS393275 FBO393271:FBO393275 FLK393271:FLK393275 FVG393271:FVG393275 GFC393271:GFC393275 GOY393271:GOY393275 GYU393271:GYU393275 HIQ393271:HIQ393275 HSM393271:HSM393275 ICI393271:ICI393275 IME393271:IME393275 IWA393271:IWA393275 JFW393271:JFW393275 JPS393271:JPS393275 JZO393271:JZO393275 KJK393271:KJK393275 KTG393271:KTG393275 LDC393271:LDC393275 LMY393271:LMY393275 LWU393271:LWU393275 MGQ393271:MGQ393275 MQM393271:MQM393275 NAI393271:NAI393275 NKE393271:NKE393275 NUA393271:NUA393275 ODW393271:ODW393275 ONS393271:ONS393275 OXO393271:OXO393275 PHK393271:PHK393275 PRG393271:PRG393275 QBC393271:QBC393275 QKY393271:QKY393275 QUU393271:QUU393275 REQ393271:REQ393275 ROM393271:ROM393275 RYI393271:RYI393275 SIE393271:SIE393275 SSA393271:SSA393275 TBW393271:TBW393275 TLS393271:TLS393275 TVO393271:TVO393275 UFK393271:UFK393275 UPG393271:UPG393275 UZC393271:UZC393275 VIY393271:VIY393275 VSU393271:VSU393275 WCQ393271:WCQ393275 WMM393271:WMM393275 WWI393271:WWI393275 AA458807:AA458811 JW458807:JW458811 TS458807:TS458811 ADO458807:ADO458811 ANK458807:ANK458811 AXG458807:AXG458811 BHC458807:BHC458811 BQY458807:BQY458811 CAU458807:CAU458811 CKQ458807:CKQ458811 CUM458807:CUM458811 DEI458807:DEI458811 DOE458807:DOE458811 DYA458807:DYA458811 EHW458807:EHW458811 ERS458807:ERS458811 FBO458807:FBO458811 FLK458807:FLK458811 FVG458807:FVG458811 GFC458807:GFC458811 GOY458807:GOY458811 GYU458807:GYU458811 HIQ458807:HIQ458811 HSM458807:HSM458811 ICI458807:ICI458811 IME458807:IME458811 IWA458807:IWA458811 JFW458807:JFW458811 JPS458807:JPS458811 JZO458807:JZO458811 KJK458807:KJK458811 KTG458807:KTG458811 LDC458807:LDC458811 LMY458807:LMY458811 LWU458807:LWU458811 MGQ458807:MGQ458811 MQM458807:MQM458811 NAI458807:NAI458811 NKE458807:NKE458811 NUA458807:NUA458811 ODW458807:ODW458811 ONS458807:ONS458811 OXO458807:OXO458811 PHK458807:PHK458811 PRG458807:PRG458811 QBC458807:QBC458811 QKY458807:QKY458811 QUU458807:QUU458811 REQ458807:REQ458811 ROM458807:ROM458811 RYI458807:RYI458811 SIE458807:SIE458811 SSA458807:SSA458811 TBW458807:TBW458811 TLS458807:TLS458811 TVO458807:TVO458811 UFK458807:UFK458811 UPG458807:UPG458811 UZC458807:UZC458811 VIY458807:VIY458811 VSU458807:VSU458811 WCQ458807:WCQ458811 WMM458807:WMM458811 WWI458807:WWI458811 AA524343:AA524347 JW524343:JW524347 TS524343:TS524347 ADO524343:ADO524347 ANK524343:ANK524347 AXG524343:AXG524347 BHC524343:BHC524347 BQY524343:BQY524347 CAU524343:CAU524347 CKQ524343:CKQ524347 CUM524343:CUM524347 DEI524343:DEI524347 DOE524343:DOE524347 DYA524343:DYA524347 EHW524343:EHW524347 ERS524343:ERS524347 FBO524343:FBO524347 FLK524343:FLK524347 FVG524343:FVG524347 GFC524343:GFC524347 GOY524343:GOY524347 GYU524343:GYU524347 HIQ524343:HIQ524347 HSM524343:HSM524347 ICI524343:ICI524347 IME524343:IME524347 IWA524343:IWA524347 JFW524343:JFW524347 JPS524343:JPS524347 JZO524343:JZO524347 KJK524343:KJK524347 KTG524343:KTG524347 LDC524343:LDC524347 LMY524343:LMY524347 LWU524343:LWU524347 MGQ524343:MGQ524347 MQM524343:MQM524347 NAI524343:NAI524347 NKE524343:NKE524347 NUA524343:NUA524347 ODW524343:ODW524347 ONS524343:ONS524347 OXO524343:OXO524347 PHK524343:PHK524347 PRG524343:PRG524347 QBC524343:QBC524347 QKY524343:QKY524347 QUU524343:QUU524347 REQ524343:REQ524347 ROM524343:ROM524347 RYI524343:RYI524347 SIE524343:SIE524347 SSA524343:SSA524347 TBW524343:TBW524347 TLS524343:TLS524347 TVO524343:TVO524347 UFK524343:UFK524347 UPG524343:UPG524347 UZC524343:UZC524347 VIY524343:VIY524347 VSU524343:VSU524347 WCQ524343:WCQ524347 WMM524343:WMM524347 WWI524343:WWI524347 AA589879:AA589883 JW589879:JW589883 TS589879:TS589883 ADO589879:ADO589883 ANK589879:ANK589883 AXG589879:AXG589883 BHC589879:BHC589883 BQY589879:BQY589883 CAU589879:CAU589883 CKQ589879:CKQ589883 CUM589879:CUM589883 DEI589879:DEI589883 DOE589879:DOE589883 DYA589879:DYA589883 EHW589879:EHW589883 ERS589879:ERS589883 FBO589879:FBO589883 FLK589879:FLK589883 FVG589879:FVG589883 GFC589879:GFC589883 GOY589879:GOY589883 GYU589879:GYU589883 HIQ589879:HIQ589883 HSM589879:HSM589883 ICI589879:ICI589883 IME589879:IME589883 IWA589879:IWA589883 JFW589879:JFW589883 JPS589879:JPS589883 JZO589879:JZO589883 KJK589879:KJK589883 KTG589879:KTG589883 LDC589879:LDC589883 LMY589879:LMY589883 LWU589879:LWU589883 MGQ589879:MGQ589883 MQM589879:MQM589883 NAI589879:NAI589883 NKE589879:NKE589883 NUA589879:NUA589883 ODW589879:ODW589883 ONS589879:ONS589883 OXO589879:OXO589883 PHK589879:PHK589883 PRG589879:PRG589883 QBC589879:QBC589883 QKY589879:QKY589883 QUU589879:QUU589883 REQ589879:REQ589883 ROM589879:ROM589883 RYI589879:RYI589883 SIE589879:SIE589883 SSA589879:SSA589883 TBW589879:TBW589883 TLS589879:TLS589883 TVO589879:TVO589883 UFK589879:UFK589883 UPG589879:UPG589883 UZC589879:UZC589883 VIY589879:VIY589883 VSU589879:VSU589883 WCQ589879:WCQ589883 WMM589879:WMM589883 WWI589879:WWI589883 AA655415:AA655419 JW655415:JW655419 TS655415:TS655419 ADO655415:ADO655419 ANK655415:ANK655419 AXG655415:AXG655419 BHC655415:BHC655419 BQY655415:BQY655419 CAU655415:CAU655419 CKQ655415:CKQ655419 CUM655415:CUM655419 DEI655415:DEI655419 DOE655415:DOE655419 DYA655415:DYA655419 EHW655415:EHW655419 ERS655415:ERS655419 FBO655415:FBO655419 FLK655415:FLK655419 FVG655415:FVG655419 GFC655415:GFC655419 GOY655415:GOY655419 GYU655415:GYU655419 HIQ655415:HIQ655419 HSM655415:HSM655419 ICI655415:ICI655419 IME655415:IME655419 IWA655415:IWA655419 JFW655415:JFW655419 JPS655415:JPS655419 JZO655415:JZO655419 KJK655415:KJK655419 KTG655415:KTG655419 LDC655415:LDC655419 LMY655415:LMY655419 LWU655415:LWU655419 MGQ655415:MGQ655419 MQM655415:MQM655419 NAI655415:NAI655419 NKE655415:NKE655419 NUA655415:NUA655419 ODW655415:ODW655419 ONS655415:ONS655419 OXO655415:OXO655419 PHK655415:PHK655419 PRG655415:PRG655419 QBC655415:QBC655419 QKY655415:QKY655419 QUU655415:QUU655419 REQ655415:REQ655419 ROM655415:ROM655419 RYI655415:RYI655419 SIE655415:SIE655419 SSA655415:SSA655419 TBW655415:TBW655419 TLS655415:TLS655419 TVO655415:TVO655419 UFK655415:UFK655419 UPG655415:UPG655419 UZC655415:UZC655419 VIY655415:VIY655419 VSU655415:VSU655419 WCQ655415:WCQ655419 WMM655415:WMM655419 WWI655415:WWI655419 AA720951:AA720955 JW720951:JW720955 TS720951:TS720955 ADO720951:ADO720955 ANK720951:ANK720955 AXG720951:AXG720955 BHC720951:BHC720955 BQY720951:BQY720955 CAU720951:CAU720955 CKQ720951:CKQ720955 CUM720951:CUM720955 DEI720951:DEI720955 DOE720951:DOE720955 DYA720951:DYA720955 EHW720951:EHW720955 ERS720951:ERS720955 FBO720951:FBO720955 FLK720951:FLK720955 FVG720951:FVG720955 GFC720951:GFC720955 GOY720951:GOY720955 GYU720951:GYU720955 HIQ720951:HIQ720955 HSM720951:HSM720955 ICI720951:ICI720955 IME720951:IME720955 IWA720951:IWA720955 JFW720951:JFW720955 JPS720951:JPS720955 JZO720951:JZO720955 KJK720951:KJK720955 KTG720951:KTG720955 LDC720951:LDC720955 LMY720951:LMY720955 LWU720951:LWU720955 MGQ720951:MGQ720955 MQM720951:MQM720955 NAI720951:NAI720955 NKE720951:NKE720955 NUA720951:NUA720955 ODW720951:ODW720955 ONS720951:ONS720955 OXO720951:OXO720955 PHK720951:PHK720955 PRG720951:PRG720955 QBC720951:QBC720955 QKY720951:QKY720955 QUU720951:QUU720955 REQ720951:REQ720955 ROM720951:ROM720955 RYI720951:RYI720955 SIE720951:SIE720955 SSA720951:SSA720955 TBW720951:TBW720955 TLS720951:TLS720955 TVO720951:TVO720955 UFK720951:UFK720955 UPG720951:UPG720955 UZC720951:UZC720955 VIY720951:VIY720955 VSU720951:VSU720955 WCQ720951:WCQ720955 WMM720951:WMM720955 WWI720951:WWI720955 AA786487:AA786491 JW786487:JW786491 TS786487:TS786491 ADO786487:ADO786491 ANK786487:ANK786491 AXG786487:AXG786491 BHC786487:BHC786491 BQY786487:BQY786491 CAU786487:CAU786491 CKQ786487:CKQ786491 CUM786487:CUM786491 DEI786487:DEI786491 DOE786487:DOE786491 DYA786487:DYA786491 EHW786487:EHW786491 ERS786487:ERS786491 FBO786487:FBO786491 FLK786487:FLK786491 FVG786487:FVG786491 GFC786487:GFC786491 GOY786487:GOY786491 GYU786487:GYU786491 HIQ786487:HIQ786491 HSM786487:HSM786491 ICI786487:ICI786491 IME786487:IME786491 IWA786487:IWA786491 JFW786487:JFW786491 JPS786487:JPS786491 JZO786487:JZO786491 KJK786487:KJK786491 KTG786487:KTG786491 LDC786487:LDC786491 LMY786487:LMY786491 LWU786487:LWU786491 MGQ786487:MGQ786491 MQM786487:MQM786491 NAI786487:NAI786491 NKE786487:NKE786491 NUA786487:NUA786491 ODW786487:ODW786491 ONS786487:ONS786491 OXO786487:OXO786491 PHK786487:PHK786491 PRG786487:PRG786491 QBC786487:QBC786491 QKY786487:QKY786491 QUU786487:QUU786491 REQ786487:REQ786491 ROM786487:ROM786491 RYI786487:RYI786491 SIE786487:SIE786491 SSA786487:SSA786491 TBW786487:TBW786491 TLS786487:TLS786491 TVO786487:TVO786491 UFK786487:UFK786491 UPG786487:UPG786491 UZC786487:UZC786491 VIY786487:VIY786491 VSU786487:VSU786491 WCQ786487:WCQ786491 WMM786487:WMM786491 WWI786487:WWI786491 AA852023:AA852027 JW852023:JW852027 TS852023:TS852027 ADO852023:ADO852027 ANK852023:ANK852027 AXG852023:AXG852027 BHC852023:BHC852027 BQY852023:BQY852027 CAU852023:CAU852027 CKQ852023:CKQ852027 CUM852023:CUM852027 DEI852023:DEI852027 DOE852023:DOE852027 DYA852023:DYA852027 EHW852023:EHW852027 ERS852023:ERS852027 FBO852023:FBO852027 FLK852023:FLK852027 FVG852023:FVG852027 GFC852023:GFC852027 GOY852023:GOY852027 GYU852023:GYU852027 HIQ852023:HIQ852027 HSM852023:HSM852027 ICI852023:ICI852027 IME852023:IME852027 IWA852023:IWA852027 JFW852023:JFW852027 JPS852023:JPS852027 JZO852023:JZO852027 KJK852023:KJK852027 KTG852023:KTG852027 LDC852023:LDC852027 LMY852023:LMY852027 LWU852023:LWU852027 MGQ852023:MGQ852027 MQM852023:MQM852027 NAI852023:NAI852027 NKE852023:NKE852027 NUA852023:NUA852027 ODW852023:ODW852027 ONS852023:ONS852027 OXO852023:OXO852027 PHK852023:PHK852027 PRG852023:PRG852027 QBC852023:QBC852027 QKY852023:QKY852027 QUU852023:QUU852027 REQ852023:REQ852027 ROM852023:ROM852027 RYI852023:RYI852027 SIE852023:SIE852027 SSA852023:SSA852027 TBW852023:TBW852027 TLS852023:TLS852027 TVO852023:TVO852027 UFK852023:UFK852027 UPG852023:UPG852027 UZC852023:UZC852027 VIY852023:VIY852027 VSU852023:VSU852027 WCQ852023:WCQ852027 WMM852023:WMM852027 WWI852023:WWI852027 AA917559:AA917563 JW917559:JW917563 TS917559:TS917563 ADO917559:ADO917563 ANK917559:ANK917563 AXG917559:AXG917563 BHC917559:BHC917563 BQY917559:BQY917563 CAU917559:CAU917563 CKQ917559:CKQ917563 CUM917559:CUM917563 DEI917559:DEI917563 DOE917559:DOE917563 DYA917559:DYA917563 EHW917559:EHW917563 ERS917559:ERS917563 FBO917559:FBO917563 FLK917559:FLK917563 FVG917559:FVG917563 GFC917559:GFC917563 GOY917559:GOY917563 GYU917559:GYU917563 HIQ917559:HIQ917563 HSM917559:HSM917563 ICI917559:ICI917563 IME917559:IME917563 IWA917559:IWA917563 JFW917559:JFW917563 JPS917559:JPS917563 JZO917559:JZO917563 KJK917559:KJK917563 KTG917559:KTG917563 LDC917559:LDC917563 LMY917559:LMY917563 LWU917559:LWU917563 MGQ917559:MGQ917563 MQM917559:MQM917563 NAI917559:NAI917563 NKE917559:NKE917563 NUA917559:NUA917563 ODW917559:ODW917563 ONS917559:ONS917563 OXO917559:OXO917563 PHK917559:PHK917563 PRG917559:PRG917563 QBC917559:QBC917563 QKY917559:QKY917563 QUU917559:QUU917563 REQ917559:REQ917563 ROM917559:ROM917563 RYI917559:RYI917563 SIE917559:SIE917563 SSA917559:SSA917563 TBW917559:TBW917563 TLS917559:TLS917563 TVO917559:TVO917563 UFK917559:UFK917563 UPG917559:UPG917563 UZC917559:UZC917563 VIY917559:VIY917563 VSU917559:VSU917563 WCQ917559:WCQ917563 WMM917559:WMM917563 WWI917559:WWI917563 AA983095:AA983099 JW983095:JW983099 TS983095:TS983099 ADO983095:ADO983099 ANK983095:ANK983099 AXG983095:AXG983099 BHC983095:BHC983099 BQY983095:BQY983099 CAU983095:CAU983099 CKQ983095:CKQ983099 CUM983095:CUM983099 DEI983095:DEI983099 DOE983095:DOE983099 DYA983095:DYA983099 EHW983095:EHW983099 ERS983095:ERS983099 FBO983095:FBO983099 FLK983095:FLK983099 FVG983095:FVG983099 GFC983095:GFC983099 GOY983095:GOY983099 GYU983095:GYU983099 HIQ983095:HIQ983099 HSM983095:HSM983099 ICI983095:ICI983099 IME983095:IME983099 IWA983095:IWA983099 JFW983095:JFW983099 JPS983095:JPS983099 JZO983095:JZO983099 KJK983095:KJK983099 KTG983095:KTG983099 LDC983095:LDC983099 LMY983095:LMY983099 LWU983095:LWU983099 MGQ983095:MGQ983099 MQM983095:MQM983099 NAI983095:NAI983099 NKE983095:NKE983099 NUA983095:NUA983099 ODW983095:ODW983099 ONS983095:ONS983099 OXO983095:OXO983099 PHK983095:PHK983099 PRG983095:PRG983099 QBC983095:QBC983099 QKY983095:QKY983099 QUU983095:QUU983099 REQ983095:REQ983099 ROM983095:ROM983099 RYI983095:RYI983099 SIE983095:SIE983099 SSA983095:SSA983099 TBW983095:TBW983099 TLS983095:TLS983099 TVO983095:TVO983099 UFK983095:UFK983099 UPG983095:UPG983099 UZC983095:UZC983099 VIY983095:VIY983099 VSU983095:VSU983099 WCQ983095:WCQ983099 WMM983095:WMM983099 WWI983095:WWI983099 P21:R26 JL21:JN26 TH21:TJ26 ADD21:ADF26 AMZ21:ANB26 AWV21:AWX26 BGR21:BGT26 BQN21:BQP26 CAJ21:CAL26 CKF21:CKH26 CUB21:CUD26 DDX21:DDZ26 DNT21:DNV26 DXP21:DXR26 EHL21:EHN26 ERH21:ERJ26 FBD21:FBF26 FKZ21:FLB26 FUV21:FUX26 GER21:GET26 GON21:GOP26 GYJ21:GYL26 HIF21:HIH26 HSB21:HSD26 IBX21:IBZ26 ILT21:ILV26 IVP21:IVR26 JFL21:JFN26 JPH21:JPJ26 JZD21:JZF26 KIZ21:KJB26 KSV21:KSX26 LCR21:LCT26 LMN21:LMP26 LWJ21:LWL26 MGF21:MGH26 MQB21:MQD26 MZX21:MZZ26 NJT21:NJV26 NTP21:NTR26 ODL21:ODN26 ONH21:ONJ26 OXD21:OXF26 PGZ21:PHB26 PQV21:PQX26 QAR21:QAT26 QKN21:QKP26 QUJ21:QUL26 REF21:REH26 ROB21:ROD26 RXX21:RXZ26 SHT21:SHV26 SRP21:SRR26 TBL21:TBN26 TLH21:TLJ26 TVD21:TVF26 UEZ21:UFB26 UOV21:UOX26 UYR21:UYT26 VIN21:VIP26 VSJ21:VSL26 WCF21:WCH26 WMB21:WMD26 WVX21:WVZ26 P65557:R65562 JL65557:JN65562 TH65557:TJ65562 ADD65557:ADF65562 AMZ65557:ANB65562 AWV65557:AWX65562 BGR65557:BGT65562 BQN65557:BQP65562 CAJ65557:CAL65562 CKF65557:CKH65562 CUB65557:CUD65562 DDX65557:DDZ65562 DNT65557:DNV65562 DXP65557:DXR65562 EHL65557:EHN65562 ERH65557:ERJ65562 FBD65557:FBF65562 FKZ65557:FLB65562 FUV65557:FUX65562 GER65557:GET65562 GON65557:GOP65562 GYJ65557:GYL65562 HIF65557:HIH65562 HSB65557:HSD65562 IBX65557:IBZ65562 ILT65557:ILV65562 IVP65557:IVR65562 JFL65557:JFN65562 JPH65557:JPJ65562 JZD65557:JZF65562 KIZ65557:KJB65562 KSV65557:KSX65562 LCR65557:LCT65562 LMN65557:LMP65562 LWJ65557:LWL65562 MGF65557:MGH65562 MQB65557:MQD65562 MZX65557:MZZ65562 NJT65557:NJV65562 NTP65557:NTR65562 ODL65557:ODN65562 ONH65557:ONJ65562 OXD65557:OXF65562 PGZ65557:PHB65562 PQV65557:PQX65562 QAR65557:QAT65562 QKN65557:QKP65562 QUJ65557:QUL65562 REF65557:REH65562 ROB65557:ROD65562 RXX65557:RXZ65562 SHT65557:SHV65562 SRP65557:SRR65562 TBL65557:TBN65562 TLH65557:TLJ65562 TVD65557:TVF65562 UEZ65557:UFB65562 UOV65557:UOX65562 UYR65557:UYT65562 VIN65557:VIP65562 VSJ65557:VSL65562 WCF65557:WCH65562 WMB65557:WMD65562 WVX65557:WVZ65562 P131093:R131098 JL131093:JN131098 TH131093:TJ131098 ADD131093:ADF131098 AMZ131093:ANB131098 AWV131093:AWX131098 BGR131093:BGT131098 BQN131093:BQP131098 CAJ131093:CAL131098 CKF131093:CKH131098 CUB131093:CUD131098 DDX131093:DDZ131098 DNT131093:DNV131098 DXP131093:DXR131098 EHL131093:EHN131098 ERH131093:ERJ131098 FBD131093:FBF131098 FKZ131093:FLB131098 FUV131093:FUX131098 GER131093:GET131098 GON131093:GOP131098 GYJ131093:GYL131098 HIF131093:HIH131098 HSB131093:HSD131098 IBX131093:IBZ131098 ILT131093:ILV131098 IVP131093:IVR131098 JFL131093:JFN131098 JPH131093:JPJ131098 JZD131093:JZF131098 KIZ131093:KJB131098 KSV131093:KSX131098 LCR131093:LCT131098 LMN131093:LMP131098 LWJ131093:LWL131098 MGF131093:MGH131098 MQB131093:MQD131098 MZX131093:MZZ131098 NJT131093:NJV131098 NTP131093:NTR131098 ODL131093:ODN131098 ONH131093:ONJ131098 OXD131093:OXF131098 PGZ131093:PHB131098 PQV131093:PQX131098 QAR131093:QAT131098 QKN131093:QKP131098 QUJ131093:QUL131098 REF131093:REH131098 ROB131093:ROD131098 RXX131093:RXZ131098 SHT131093:SHV131098 SRP131093:SRR131098 TBL131093:TBN131098 TLH131093:TLJ131098 TVD131093:TVF131098 UEZ131093:UFB131098 UOV131093:UOX131098 UYR131093:UYT131098 VIN131093:VIP131098 VSJ131093:VSL131098 WCF131093:WCH131098 WMB131093:WMD131098 WVX131093:WVZ131098 P196629:R196634 JL196629:JN196634 TH196629:TJ196634 ADD196629:ADF196634 AMZ196629:ANB196634 AWV196629:AWX196634 BGR196629:BGT196634 BQN196629:BQP196634 CAJ196629:CAL196634 CKF196629:CKH196634 CUB196629:CUD196634 DDX196629:DDZ196634 DNT196629:DNV196634 DXP196629:DXR196634 EHL196629:EHN196634 ERH196629:ERJ196634 FBD196629:FBF196634 FKZ196629:FLB196634 FUV196629:FUX196634 GER196629:GET196634 GON196629:GOP196634 GYJ196629:GYL196634 HIF196629:HIH196634 HSB196629:HSD196634 IBX196629:IBZ196634 ILT196629:ILV196634 IVP196629:IVR196634 JFL196629:JFN196634 JPH196629:JPJ196634 JZD196629:JZF196634 KIZ196629:KJB196634 KSV196629:KSX196634 LCR196629:LCT196634 LMN196629:LMP196634 LWJ196629:LWL196634 MGF196629:MGH196634 MQB196629:MQD196634 MZX196629:MZZ196634 NJT196629:NJV196634 NTP196629:NTR196634 ODL196629:ODN196634 ONH196629:ONJ196634 OXD196629:OXF196634 PGZ196629:PHB196634 PQV196629:PQX196634 QAR196629:QAT196634 QKN196629:QKP196634 QUJ196629:QUL196634 REF196629:REH196634 ROB196629:ROD196634 RXX196629:RXZ196634 SHT196629:SHV196634 SRP196629:SRR196634 TBL196629:TBN196634 TLH196629:TLJ196634 TVD196629:TVF196634 UEZ196629:UFB196634 UOV196629:UOX196634 UYR196629:UYT196634 VIN196629:VIP196634 VSJ196629:VSL196634 WCF196629:WCH196634 WMB196629:WMD196634 WVX196629:WVZ196634 P262165:R262170 JL262165:JN262170 TH262165:TJ262170 ADD262165:ADF262170 AMZ262165:ANB262170 AWV262165:AWX262170 BGR262165:BGT262170 BQN262165:BQP262170 CAJ262165:CAL262170 CKF262165:CKH262170 CUB262165:CUD262170 DDX262165:DDZ262170 DNT262165:DNV262170 DXP262165:DXR262170 EHL262165:EHN262170 ERH262165:ERJ262170 FBD262165:FBF262170 FKZ262165:FLB262170 FUV262165:FUX262170 GER262165:GET262170 GON262165:GOP262170 GYJ262165:GYL262170 HIF262165:HIH262170 HSB262165:HSD262170 IBX262165:IBZ262170 ILT262165:ILV262170 IVP262165:IVR262170 JFL262165:JFN262170 JPH262165:JPJ262170 JZD262165:JZF262170 KIZ262165:KJB262170 KSV262165:KSX262170 LCR262165:LCT262170 LMN262165:LMP262170 LWJ262165:LWL262170 MGF262165:MGH262170 MQB262165:MQD262170 MZX262165:MZZ262170 NJT262165:NJV262170 NTP262165:NTR262170 ODL262165:ODN262170 ONH262165:ONJ262170 OXD262165:OXF262170 PGZ262165:PHB262170 PQV262165:PQX262170 QAR262165:QAT262170 QKN262165:QKP262170 QUJ262165:QUL262170 REF262165:REH262170 ROB262165:ROD262170 RXX262165:RXZ262170 SHT262165:SHV262170 SRP262165:SRR262170 TBL262165:TBN262170 TLH262165:TLJ262170 TVD262165:TVF262170 UEZ262165:UFB262170 UOV262165:UOX262170 UYR262165:UYT262170 VIN262165:VIP262170 VSJ262165:VSL262170 WCF262165:WCH262170 WMB262165:WMD262170 WVX262165:WVZ262170 P327701:R327706 JL327701:JN327706 TH327701:TJ327706 ADD327701:ADF327706 AMZ327701:ANB327706 AWV327701:AWX327706 BGR327701:BGT327706 BQN327701:BQP327706 CAJ327701:CAL327706 CKF327701:CKH327706 CUB327701:CUD327706 DDX327701:DDZ327706 DNT327701:DNV327706 DXP327701:DXR327706 EHL327701:EHN327706 ERH327701:ERJ327706 FBD327701:FBF327706 FKZ327701:FLB327706 FUV327701:FUX327706 GER327701:GET327706 GON327701:GOP327706 GYJ327701:GYL327706 HIF327701:HIH327706 HSB327701:HSD327706 IBX327701:IBZ327706 ILT327701:ILV327706 IVP327701:IVR327706 JFL327701:JFN327706 JPH327701:JPJ327706 JZD327701:JZF327706 KIZ327701:KJB327706 KSV327701:KSX327706 LCR327701:LCT327706 LMN327701:LMP327706 LWJ327701:LWL327706 MGF327701:MGH327706 MQB327701:MQD327706 MZX327701:MZZ327706 NJT327701:NJV327706 NTP327701:NTR327706 ODL327701:ODN327706 ONH327701:ONJ327706 OXD327701:OXF327706 PGZ327701:PHB327706 PQV327701:PQX327706 QAR327701:QAT327706 QKN327701:QKP327706 QUJ327701:QUL327706 REF327701:REH327706 ROB327701:ROD327706 RXX327701:RXZ327706 SHT327701:SHV327706 SRP327701:SRR327706 TBL327701:TBN327706 TLH327701:TLJ327706 TVD327701:TVF327706 UEZ327701:UFB327706 UOV327701:UOX327706 UYR327701:UYT327706 VIN327701:VIP327706 VSJ327701:VSL327706 WCF327701:WCH327706 WMB327701:WMD327706 WVX327701:WVZ327706 P393237:R393242 JL393237:JN393242 TH393237:TJ393242 ADD393237:ADF393242 AMZ393237:ANB393242 AWV393237:AWX393242 BGR393237:BGT393242 BQN393237:BQP393242 CAJ393237:CAL393242 CKF393237:CKH393242 CUB393237:CUD393242 DDX393237:DDZ393242 DNT393237:DNV393242 DXP393237:DXR393242 EHL393237:EHN393242 ERH393237:ERJ393242 FBD393237:FBF393242 FKZ393237:FLB393242 FUV393237:FUX393242 GER393237:GET393242 GON393237:GOP393242 GYJ393237:GYL393242 HIF393237:HIH393242 HSB393237:HSD393242 IBX393237:IBZ393242 ILT393237:ILV393242 IVP393237:IVR393242 JFL393237:JFN393242 JPH393237:JPJ393242 JZD393237:JZF393242 KIZ393237:KJB393242 KSV393237:KSX393242 LCR393237:LCT393242 LMN393237:LMP393242 LWJ393237:LWL393242 MGF393237:MGH393242 MQB393237:MQD393242 MZX393237:MZZ393242 NJT393237:NJV393242 NTP393237:NTR393242 ODL393237:ODN393242 ONH393237:ONJ393242 OXD393237:OXF393242 PGZ393237:PHB393242 PQV393237:PQX393242 QAR393237:QAT393242 QKN393237:QKP393242 QUJ393237:QUL393242 REF393237:REH393242 ROB393237:ROD393242 RXX393237:RXZ393242 SHT393237:SHV393242 SRP393237:SRR393242 TBL393237:TBN393242 TLH393237:TLJ393242 TVD393237:TVF393242 UEZ393237:UFB393242 UOV393237:UOX393242 UYR393237:UYT393242 VIN393237:VIP393242 VSJ393237:VSL393242 WCF393237:WCH393242 WMB393237:WMD393242 WVX393237:WVZ393242 P458773:R458778 JL458773:JN458778 TH458773:TJ458778 ADD458773:ADF458778 AMZ458773:ANB458778 AWV458773:AWX458778 BGR458773:BGT458778 BQN458773:BQP458778 CAJ458773:CAL458778 CKF458773:CKH458778 CUB458773:CUD458778 DDX458773:DDZ458778 DNT458773:DNV458778 DXP458773:DXR458778 EHL458773:EHN458778 ERH458773:ERJ458778 FBD458773:FBF458778 FKZ458773:FLB458778 FUV458773:FUX458778 GER458773:GET458778 GON458773:GOP458778 GYJ458773:GYL458778 HIF458773:HIH458778 HSB458773:HSD458778 IBX458773:IBZ458778 ILT458773:ILV458778 IVP458773:IVR458778 JFL458773:JFN458778 JPH458773:JPJ458778 JZD458773:JZF458778 KIZ458773:KJB458778 KSV458773:KSX458778 LCR458773:LCT458778 LMN458773:LMP458778 LWJ458773:LWL458778 MGF458773:MGH458778 MQB458773:MQD458778 MZX458773:MZZ458778 NJT458773:NJV458778 NTP458773:NTR458778 ODL458773:ODN458778 ONH458773:ONJ458778 OXD458773:OXF458778 PGZ458773:PHB458778 PQV458773:PQX458778 QAR458773:QAT458778 QKN458773:QKP458778 QUJ458773:QUL458778 REF458773:REH458778 ROB458773:ROD458778 RXX458773:RXZ458778 SHT458773:SHV458778 SRP458773:SRR458778 TBL458773:TBN458778 TLH458773:TLJ458778 TVD458773:TVF458778 UEZ458773:UFB458778 UOV458773:UOX458778 UYR458773:UYT458778 VIN458773:VIP458778 VSJ458773:VSL458778 WCF458773:WCH458778 WMB458773:WMD458778 WVX458773:WVZ458778 P524309:R524314 JL524309:JN524314 TH524309:TJ524314 ADD524309:ADF524314 AMZ524309:ANB524314 AWV524309:AWX524314 BGR524309:BGT524314 BQN524309:BQP524314 CAJ524309:CAL524314 CKF524309:CKH524314 CUB524309:CUD524314 DDX524309:DDZ524314 DNT524309:DNV524314 DXP524309:DXR524314 EHL524309:EHN524314 ERH524309:ERJ524314 FBD524309:FBF524314 FKZ524309:FLB524314 FUV524309:FUX524314 GER524309:GET524314 GON524309:GOP524314 GYJ524309:GYL524314 HIF524309:HIH524314 HSB524309:HSD524314 IBX524309:IBZ524314 ILT524309:ILV524314 IVP524309:IVR524314 JFL524309:JFN524314 JPH524309:JPJ524314 JZD524309:JZF524314 KIZ524309:KJB524314 KSV524309:KSX524314 LCR524309:LCT524314 LMN524309:LMP524314 LWJ524309:LWL524314 MGF524309:MGH524314 MQB524309:MQD524314 MZX524309:MZZ524314 NJT524309:NJV524314 NTP524309:NTR524314 ODL524309:ODN524314 ONH524309:ONJ524314 OXD524309:OXF524314 PGZ524309:PHB524314 PQV524309:PQX524314 QAR524309:QAT524314 QKN524309:QKP524314 QUJ524309:QUL524314 REF524309:REH524314 ROB524309:ROD524314 RXX524309:RXZ524314 SHT524309:SHV524314 SRP524309:SRR524314 TBL524309:TBN524314 TLH524309:TLJ524314 TVD524309:TVF524314 UEZ524309:UFB524314 UOV524309:UOX524314 UYR524309:UYT524314 VIN524309:VIP524314 VSJ524309:VSL524314 WCF524309:WCH524314 WMB524309:WMD524314 WVX524309:WVZ524314 P589845:R589850 JL589845:JN589850 TH589845:TJ589850 ADD589845:ADF589850 AMZ589845:ANB589850 AWV589845:AWX589850 BGR589845:BGT589850 BQN589845:BQP589850 CAJ589845:CAL589850 CKF589845:CKH589850 CUB589845:CUD589850 DDX589845:DDZ589850 DNT589845:DNV589850 DXP589845:DXR589850 EHL589845:EHN589850 ERH589845:ERJ589850 FBD589845:FBF589850 FKZ589845:FLB589850 FUV589845:FUX589850 GER589845:GET589850 GON589845:GOP589850 GYJ589845:GYL589850 HIF589845:HIH589850 HSB589845:HSD589850 IBX589845:IBZ589850 ILT589845:ILV589850 IVP589845:IVR589850 JFL589845:JFN589850 JPH589845:JPJ589850 JZD589845:JZF589850 KIZ589845:KJB589850 KSV589845:KSX589850 LCR589845:LCT589850 LMN589845:LMP589850 LWJ589845:LWL589850 MGF589845:MGH589850 MQB589845:MQD589850 MZX589845:MZZ589850 NJT589845:NJV589850 NTP589845:NTR589850 ODL589845:ODN589850 ONH589845:ONJ589850 OXD589845:OXF589850 PGZ589845:PHB589850 PQV589845:PQX589850 QAR589845:QAT589850 QKN589845:QKP589850 QUJ589845:QUL589850 REF589845:REH589850 ROB589845:ROD589850 RXX589845:RXZ589850 SHT589845:SHV589850 SRP589845:SRR589850 TBL589845:TBN589850 TLH589845:TLJ589850 TVD589845:TVF589850 UEZ589845:UFB589850 UOV589845:UOX589850 UYR589845:UYT589850 VIN589845:VIP589850 VSJ589845:VSL589850 WCF589845:WCH589850 WMB589845:WMD589850 WVX589845:WVZ589850 P655381:R655386 JL655381:JN655386 TH655381:TJ655386 ADD655381:ADF655386 AMZ655381:ANB655386 AWV655381:AWX655386 BGR655381:BGT655386 BQN655381:BQP655386 CAJ655381:CAL655386 CKF655381:CKH655386 CUB655381:CUD655386 DDX655381:DDZ655386 DNT655381:DNV655386 DXP655381:DXR655386 EHL655381:EHN655386 ERH655381:ERJ655386 FBD655381:FBF655386 FKZ655381:FLB655386 FUV655381:FUX655386 GER655381:GET655386 GON655381:GOP655386 GYJ655381:GYL655386 HIF655381:HIH655386 HSB655381:HSD655386 IBX655381:IBZ655386 ILT655381:ILV655386 IVP655381:IVR655386 JFL655381:JFN655386 JPH655381:JPJ655386 JZD655381:JZF655386 KIZ655381:KJB655386 KSV655381:KSX655386 LCR655381:LCT655386 LMN655381:LMP655386 LWJ655381:LWL655386 MGF655381:MGH655386 MQB655381:MQD655386 MZX655381:MZZ655386 NJT655381:NJV655386 NTP655381:NTR655386 ODL655381:ODN655386 ONH655381:ONJ655386 OXD655381:OXF655386 PGZ655381:PHB655386 PQV655381:PQX655386 QAR655381:QAT655386 QKN655381:QKP655386 QUJ655381:QUL655386 REF655381:REH655386 ROB655381:ROD655386 RXX655381:RXZ655386 SHT655381:SHV655386 SRP655381:SRR655386 TBL655381:TBN655386 TLH655381:TLJ655386 TVD655381:TVF655386 UEZ655381:UFB655386 UOV655381:UOX655386 UYR655381:UYT655386 VIN655381:VIP655386 VSJ655381:VSL655386 WCF655381:WCH655386 WMB655381:WMD655386 WVX655381:WVZ655386 P720917:R720922 JL720917:JN720922 TH720917:TJ720922 ADD720917:ADF720922 AMZ720917:ANB720922 AWV720917:AWX720922 BGR720917:BGT720922 BQN720917:BQP720922 CAJ720917:CAL720922 CKF720917:CKH720922 CUB720917:CUD720922 DDX720917:DDZ720922 DNT720917:DNV720922 DXP720917:DXR720922 EHL720917:EHN720922 ERH720917:ERJ720922 FBD720917:FBF720922 FKZ720917:FLB720922 FUV720917:FUX720922 GER720917:GET720922 GON720917:GOP720922 GYJ720917:GYL720922 HIF720917:HIH720922 HSB720917:HSD720922 IBX720917:IBZ720922 ILT720917:ILV720922 IVP720917:IVR720922 JFL720917:JFN720922 JPH720917:JPJ720922 JZD720917:JZF720922 KIZ720917:KJB720922 KSV720917:KSX720922 LCR720917:LCT720922 LMN720917:LMP720922 LWJ720917:LWL720922 MGF720917:MGH720922 MQB720917:MQD720922 MZX720917:MZZ720922 NJT720917:NJV720922 NTP720917:NTR720922 ODL720917:ODN720922 ONH720917:ONJ720922 OXD720917:OXF720922 PGZ720917:PHB720922 PQV720917:PQX720922 QAR720917:QAT720922 QKN720917:QKP720922 QUJ720917:QUL720922 REF720917:REH720922 ROB720917:ROD720922 RXX720917:RXZ720922 SHT720917:SHV720922 SRP720917:SRR720922 TBL720917:TBN720922 TLH720917:TLJ720922 TVD720917:TVF720922 UEZ720917:UFB720922 UOV720917:UOX720922 UYR720917:UYT720922 VIN720917:VIP720922 VSJ720917:VSL720922 WCF720917:WCH720922 WMB720917:WMD720922 WVX720917:WVZ720922 P786453:R786458 JL786453:JN786458 TH786453:TJ786458 ADD786453:ADF786458 AMZ786453:ANB786458 AWV786453:AWX786458 BGR786453:BGT786458 BQN786453:BQP786458 CAJ786453:CAL786458 CKF786453:CKH786458 CUB786453:CUD786458 DDX786453:DDZ786458 DNT786453:DNV786458 DXP786453:DXR786458 EHL786453:EHN786458 ERH786453:ERJ786458 FBD786453:FBF786458 FKZ786453:FLB786458 FUV786453:FUX786458 GER786453:GET786458 GON786453:GOP786458 GYJ786453:GYL786458 HIF786453:HIH786458 HSB786453:HSD786458 IBX786453:IBZ786458 ILT786453:ILV786458 IVP786453:IVR786458 JFL786453:JFN786458 JPH786453:JPJ786458 JZD786453:JZF786458 KIZ786453:KJB786458 KSV786453:KSX786458 LCR786453:LCT786458 LMN786453:LMP786458 LWJ786453:LWL786458 MGF786453:MGH786458 MQB786453:MQD786458 MZX786453:MZZ786458 NJT786453:NJV786458 NTP786453:NTR786458 ODL786453:ODN786458 ONH786453:ONJ786458 OXD786453:OXF786458 PGZ786453:PHB786458 PQV786453:PQX786458 QAR786453:QAT786458 QKN786453:QKP786458 QUJ786453:QUL786458 REF786453:REH786458 ROB786453:ROD786458 RXX786453:RXZ786458 SHT786453:SHV786458 SRP786453:SRR786458 TBL786453:TBN786458 TLH786453:TLJ786458 TVD786453:TVF786458 UEZ786453:UFB786458 UOV786453:UOX786458 UYR786453:UYT786458 VIN786453:VIP786458 VSJ786453:VSL786458 WCF786453:WCH786458 WMB786453:WMD786458 WVX786453:WVZ786458 P851989:R851994 JL851989:JN851994 TH851989:TJ851994 ADD851989:ADF851994 AMZ851989:ANB851994 AWV851989:AWX851994 BGR851989:BGT851994 BQN851989:BQP851994 CAJ851989:CAL851994 CKF851989:CKH851994 CUB851989:CUD851994 DDX851989:DDZ851994 DNT851989:DNV851994 DXP851989:DXR851994 EHL851989:EHN851994 ERH851989:ERJ851994 FBD851989:FBF851994 FKZ851989:FLB851994 FUV851989:FUX851994 GER851989:GET851994 GON851989:GOP851994 GYJ851989:GYL851994 HIF851989:HIH851994 HSB851989:HSD851994 IBX851989:IBZ851994 ILT851989:ILV851994 IVP851989:IVR851994 JFL851989:JFN851994 JPH851989:JPJ851994 JZD851989:JZF851994 KIZ851989:KJB851994 KSV851989:KSX851994 LCR851989:LCT851994 LMN851989:LMP851994 LWJ851989:LWL851994 MGF851989:MGH851994 MQB851989:MQD851994 MZX851989:MZZ851994 NJT851989:NJV851994 NTP851989:NTR851994 ODL851989:ODN851994 ONH851989:ONJ851994 OXD851989:OXF851994 PGZ851989:PHB851994 PQV851989:PQX851994 QAR851989:QAT851994 QKN851989:QKP851994 QUJ851989:QUL851994 REF851989:REH851994 ROB851989:ROD851994 RXX851989:RXZ851994 SHT851989:SHV851994 SRP851989:SRR851994 TBL851989:TBN851994 TLH851989:TLJ851994 TVD851989:TVF851994 UEZ851989:UFB851994 UOV851989:UOX851994 UYR851989:UYT851994 VIN851989:VIP851994 VSJ851989:VSL851994 WCF851989:WCH851994 WMB851989:WMD851994 WVX851989:WVZ851994 P917525:R917530 JL917525:JN917530 TH917525:TJ917530 ADD917525:ADF917530 AMZ917525:ANB917530 AWV917525:AWX917530 BGR917525:BGT917530 BQN917525:BQP917530 CAJ917525:CAL917530 CKF917525:CKH917530 CUB917525:CUD917530 DDX917525:DDZ917530 DNT917525:DNV917530 DXP917525:DXR917530 EHL917525:EHN917530 ERH917525:ERJ917530 FBD917525:FBF917530 FKZ917525:FLB917530 FUV917525:FUX917530 GER917525:GET917530 GON917525:GOP917530 GYJ917525:GYL917530 HIF917525:HIH917530 HSB917525:HSD917530 IBX917525:IBZ917530 ILT917525:ILV917530 IVP917525:IVR917530 JFL917525:JFN917530 JPH917525:JPJ917530 JZD917525:JZF917530 KIZ917525:KJB917530 KSV917525:KSX917530 LCR917525:LCT917530 LMN917525:LMP917530 LWJ917525:LWL917530 MGF917525:MGH917530 MQB917525:MQD917530 MZX917525:MZZ917530 NJT917525:NJV917530 NTP917525:NTR917530 ODL917525:ODN917530 ONH917525:ONJ917530 OXD917525:OXF917530 PGZ917525:PHB917530 PQV917525:PQX917530 QAR917525:QAT917530 QKN917525:QKP917530 QUJ917525:QUL917530 REF917525:REH917530 ROB917525:ROD917530 RXX917525:RXZ917530 SHT917525:SHV917530 SRP917525:SRR917530 TBL917525:TBN917530 TLH917525:TLJ917530 TVD917525:TVF917530 UEZ917525:UFB917530 UOV917525:UOX917530 UYR917525:UYT917530 VIN917525:VIP917530 VSJ917525:VSL917530 WCF917525:WCH917530 WMB917525:WMD917530 WVX917525:WVZ917530 P983061:R983066 JL983061:JN983066 TH983061:TJ983066 ADD983061:ADF983066 AMZ983061:ANB983066 AWV983061:AWX983066 BGR983061:BGT983066 BQN983061:BQP983066 CAJ983061:CAL983066 CKF983061:CKH983066 CUB983061:CUD983066 DDX983061:DDZ983066 DNT983061:DNV983066 DXP983061:DXR983066 EHL983061:EHN983066 ERH983061:ERJ983066 FBD983061:FBF983066 FKZ983061:FLB983066 FUV983061:FUX983066 GER983061:GET983066 GON983061:GOP983066 GYJ983061:GYL983066 HIF983061:HIH983066 HSB983061:HSD983066 IBX983061:IBZ983066 ILT983061:ILV983066 IVP983061:IVR983066 JFL983061:JFN983066 JPH983061:JPJ983066 JZD983061:JZF983066 KIZ983061:KJB983066 KSV983061:KSX983066 LCR983061:LCT983066 LMN983061:LMP983066 LWJ983061:LWL983066 MGF983061:MGH983066 MQB983061:MQD983066 MZX983061:MZZ983066 NJT983061:NJV983066 NTP983061:NTR983066 ODL983061:ODN983066 ONH983061:ONJ983066 OXD983061:OXF983066 PGZ983061:PHB983066 PQV983061:PQX983066 QAR983061:QAT983066 QKN983061:QKP983066 QUJ983061:QUL983066 REF983061:REH983066 ROB983061:ROD983066 RXX983061:RXZ983066 SHT983061:SHV983066 SRP983061:SRR983066 TBL983061:TBN983066 TLH983061:TLJ983066 TVD983061:TVF983066 UEZ983061:UFB983066 UOV983061:UOX983066 UYR983061:UYT983066 VIN983061:VIP983066 VSJ983061:VSL983066 WCF983061:WCH983066 WMB983061:WMD983066 WVX983061:WVZ983066 AN2:AQ4 KJ2:KM4 UF2:UI4 AEB2:AEE4 ANX2:AOA4 AXT2:AXW4 BHP2:BHS4 BRL2:BRO4 CBH2:CBK4 CLD2:CLG4 CUZ2:CVC4 DEV2:DEY4 DOR2:DOU4 DYN2:DYQ4 EIJ2:EIM4 ESF2:ESI4 FCB2:FCE4 FLX2:FMA4 FVT2:FVW4 GFP2:GFS4 GPL2:GPO4 GZH2:GZK4 HJD2:HJG4 HSZ2:HTC4 ICV2:ICY4 IMR2:IMU4 IWN2:IWQ4 JGJ2:JGM4 JQF2:JQI4 KAB2:KAE4 KJX2:KKA4 KTT2:KTW4 LDP2:LDS4 LNL2:LNO4 LXH2:LXK4 MHD2:MHG4 MQZ2:MRC4 NAV2:NAY4 NKR2:NKU4 NUN2:NUQ4 OEJ2:OEM4 OOF2:OOI4 OYB2:OYE4 PHX2:PIA4 PRT2:PRW4 QBP2:QBS4 QLL2:QLO4 QVH2:QVK4 RFD2:RFG4 ROZ2:RPC4 RYV2:RYY4 SIR2:SIU4 SSN2:SSQ4 TCJ2:TCM4 TMF2:TMI4 TWB2:TWE4 UFX2:UGA4 UPT2:UPW4 UZP2:UZS4 VJL2:VJO4 VTH2:VTK4 WDD2:WDG4 WMZ2:WNC4 WWV2:WWY4 AN65538:AQ65540 KJ65538:KM65540 UF65538:UI65540 AEB65538:AEE65540 ANX65538:AOA65540 AXT65538:AXW65540 BHP65538:BHS65540 BRL65538:BRO65540 CBH65538:CBK65540 CLD65538:CLG65540 CUZ65538:CVC65540 DEV65538:DEY65540 DOR65538:DOU65540 DYN65538:DYQ65540 EIJ65538:EIM65540 ESF65538:ESI65540 FCB65538:FCE65540 FLX65538:FMA65540 FVT65538:FVW65540 GFP65538:GFS65540 GPL65538:GPO65540 GZH65538:GZK65540 HJD65538:HJG65540 HSZ65538:HTC65540 ICV65538:ICY65540 IMR65538:IMU65540 IWN65538:IWQ65540 JGJ65538:JGM65540 JQF65538:JQI65540 KAB65538:KAE65540 KJX65538:KKA65540 KTT65538:KTW65540 LDP65538:LDS65540 LNL65538:LNO65540 LXH65538:LXK65540 MHD65538:MHG65540 MQZ65538:MRC65540 NAV65538:NAY65540 NKR65538:NKU65540 NUN65538:NUQ65540 OEJ65538:OEM65540 OOF65538:OOI65540 OYB65538:OYE65540 PHX65538:PIA65540 PRT65538:PRW65540 QBP65538:QBS65540 QLL65538:QLO65540 QVH65538:QVK65540 RFD65538:RFG65540 ROZ65538:RPC65540 RYV65538:RYY65540 SIR65538:SIU65540 SSN65538:SSQ65540 TCJ65538:TCM65540 TMF65538:TMI65540 TWB65538:TWE65540 UFX65538:UGA65540 UPT65538:UPW65540 UZP65538:UZS65540 VJL65538:VJO65540 VTH65538:VTK65540 WDD65538:WDG65540 WMZ65538:WNC65540 WWV65538:WWY65540 AN131074:AQ131076 KJ131074:KM131076 UF131074:UI131076 AEB131074:AEE131076 ANX131074:AOA131076 AXT131074:AXW131076 BHP131074:BHS131076 BRL131074:BRO131076 CBH131074:CBK131076 CLD131074:CLG131076 CUZ131074:CVC131076 DEV131074:DEY131076 DOR131074:DOU131076 DYN131074:DYQ131076 EIJ131074:EIM131076 ESF131074:ESI131076 FCB131074:FCE131076 FLX131074:FMA131076 FVT131074:FVW131076 GFP131074:GFS131076 GPL131074:GPO131076 GZH131074:GZK131076 HJD131074:HJG131076 HSZ131074:HTC131076 ICV131074:ICY131076 IMR131074:IMU131076 IWN131074:IWQ131076 JGJ131074:JGM131076 JQF131074:JQI131076 KAB131074:KAE131076 KJX131074:KKA131076 KTT131074:KTW131076 LDP131074:LDS131076 LNL131074:LNO131076 LXH131074:LXK131076 MHD131074:MHG131076 MQZ131074:MRC131076 NAV131074:NAY131076 NKR131074:NKU131076 NUN131074:NUQ131076 OEJ131074:OEM131076 OOF131074:OOI131076 OYB131074:OYE131076 PHX131074:PIA131076 PRT131074:PRW131076 QBP131074:QBS131076 QLL131074:QLO131076 QVH131074:QVK131076 RFD131074:RFG131076 ROZ131074:RPC131076 RYV131074:RYY131076 SIR131074:SIU131076 SSN131074:SSQ131076 TCJ131074:TCM131076 TMF131074:TMI131076 TWB131074:TWE131076 UFX131074:UGA131076 UPT131074:UPW131076 UZP131074:UZS131076 VJL131074:VJO131076 VTH131074:VTK131076 WDD131074:WDG131076 WMZ131074:WNC131076 WWV131074:WWY131076 AN196610:AQ196612 KJ196610:KM196612 UF196610:UI196612 AEB196610:AEE196612 ANX196610:AOA196612 AXT196610:AXW196612 BHP196610:BHS196612 BRL196610:BRO196612 CBH196610:CBK196612 CLD196610:CLG196612 CUZ196610:CVC196612 DEV196610:DEY196612 DOR196610:DOU196612 DYN196610:DYQ196612 EIJ196610:EIM196612 ESF196610:ESI196612 FCB196610:FCE196612 FLX196610:FMA196612 FVT196610:FVW196612 GFP196610:GFS196612 GPL196610:GPO196612 GZH196610:GZK196612 HJD196610:HJG196612 HSZ196610:HTC196612 ICV196610:ICY196612 IMR196610:IMU196612 IWN196610:IWQ196612 JGJ196610:JGM196612 JQF196610:JQI196612 KAB196610:KAE196612 KJX196610:KKA196612 KTT196610:KTW196612 LDP196610:LDS196612 LNL196610:LNO196612 LXH196610:LXK196612 MHD196610:MHG196612 MQZ196610:MRC196612 NAV196610:NAY196612 NKR196610:NKU196612 NUN196610:NUQ196612 OEJ196610:OEM196612 OOF196610:OOI196612 OYB196610:OYE196612 PHX196610:PIA196612 PRT196610:PRW196612 QBP196610:QBS196612 QLL196610:QLO196612 QVH196610:QVK196612 RFD196610:RFG196612 ROZ196610:RPC196612 RYV196610:RYY196612 SIR196610:SIU196612 SSN196610:SSQ196612 TCJ196610:TCM196612 TMF196610:TMI196612 TWB196610:TWE196612 UFX196610:UGA196612 UPT196610:UPW196612 UZP196610:UZS196612 VJL196610:VJO196612 VTH196610:VTK196612 WDD196610:WDG196612 WMZ196610:WNC196612 WWV196610:WWY196612 AN262146:AQ262148 KJ262146:KM262148 UF262146:UI262148 AEB262146:AEE262148 ANX262146:AOA262148 AXT262146:AXW262148 BHP262146:BHS262148 BRL262146:BRO262148 CBH262146:CBK262148 CLD262146:CLG262148 CUZ262146:CVC262148 DEV262146:DEY262148 DOR262146:DOU262148 DYN262146:DYQ262148 EIJ262146:EIM262148 ESF262146:ESI262148 FCB262146:FCE262148 FLX262146:FMA262148 FVT262146:FVW262148 GFP262146:GFS262148 GPL262146:GPO262148 GZH262146:GZK262148 HJD262146:HJG262148 HSZ262146:HTC262148 ICV262146:ICY262148 IMR262146:IMU262148 IWN262146:IWQ262148 JGJ262146:JGM262148 JQF262146:JQI262148 KAB262146:KAE262148 KJX262146:KKA262148 KTT262146:KTW262148 LDP262146:LDS262148 LNL262146:LNO262148 LXH262146:LXK262148 MHD262146:MHG262148 MQZ262146:MRC262148 NAV262146:NAY262148 NKR262146:NKU262148 NUN262146:NUQ262148 OEJ262146:OEM262148 OOF262146:OOI262148 OYB262146:OYE262148 PHX262146:PIA262148 PRT262146:PRW262148 QBP262146:QBS262148 QLL262146:QLO262148 QVH262146:QVK262148 RFD262146:RFG262148 ROZ262146:RPC262148 RYV262146:RYY262148 SIR262146:SIU262148 SSN262146:SSQ262148 TCJ262146:TCM262148 TMF262146:TMI262148 TWB262146:TWE262148 UFX262146:UGA262148 UPT262146:UPW262148 UZP262146:UZS262148 VJL262146:VJO262148 VTH262146:VTK262148 WDD262146:WDG262148 WMZ262146:WNC262148 WWV262146:WWY262148 AN327682:AQ327684 KJ327682:KM327684 UF327682:UI327684 AEB327682:AEE327684 ANX327682:AOA327684 AXT327682:AXW327684 BHP327682:BHS327684 BRL327682:BRO327684 CBH327682:CBK327684 CLD327682:CLG327684 CUZ327682:CVC327684 DEV327682:DEY327684 DOR327682:DOU327684 DYN327682:DYQ327684 EIJ327682:EIM327684 ESF327682:ESI327684 FCB327682:FCE327684 FLX327682:FMA327684 FVT327682:FVW327684 GFP327682:GFS327684 GPL327682:GPO327684 GZH327682:GZK327684 HJD327682:HJG327684 HSZ327682:HTC327684 ICV327682:ICY327684 IMR327682:IMU327684 IWN327682:IWQ327684 JGJ327682:JGM327684 JQF327682:JQI327684 KAB327682:KAE327684 KJX327682:KKA327684 KTT327682:KTW327684 LDP327682:LDS327684 LNL327682:LNO327684 LXH327682:LXK327684 MHD327682:MHG327684 MQZ327682:MRC327684 NAV327682:NAY327684 NKR327682:NKU327684 NUN327682:NUQ327684 OEJ327682:OEM327684 OOF327682:OOI327684 OYB327682:OYE327684 PHX327682:PIA327684 PRT327682:PRW327684 QBP327682:QBS327684 QLL327682:QLO327684 QVH327682:QVK327684 RFD327682:RFG327684 ROZ327682:RPC327684 RYV327682:RYY327684 SIR327682:SIU327684 SSN327682:SSQ327684 TCJ327682:TCM327684 TMF327682:TMI327684 TWB327682:TWE327684 UFX327682:UGA327684 UPT327682:UPW327684 UZP327682:UZS327684 VJL327682:VJO327684 VTH327682:VTK327684 WDD327682:WDG327684 WMZ327682:WNC327684 WWV327682:WWY327684 AN393218:AQ393220 KJ393218:KM393220 UF393218:UI393220 AEB393218:AEE393220 ANX393218:AOA393220 AXT393218:AXW393220 BHP393218:BHS393220 BRL393218:BRO393220 CBH393218:CBK393220 CLD393218:CLG393220 CUZ393218:CVC393220 DEV393218:DEY393220 DOR393218:DOU393220 DYN393218:DYQ393220 EIJ393218:EIM393220 ESF393218:ESI393220 FCB393218:FCE393220 FLX393218:FMA393220 FVT393218:FVW393220 GFP393218:GFS393220 GPL393218:GPO393220 GZH393218:GZK393220 HJD393218:HJG393220 HSZ393218:HTC393220 ICV393218:ICY393220 IMR393218:IMU393220 IWN393218:IWQ393220 JGJ393218:JGM393220 JQF393218:JQI393220 KAB393218:KAE393220 KJX393218:KKA393220 KTT393218:KTW393220 LDP393218:LDS393220 LNL393218:LNO393220 LXH393218:LXK393220 MHD393218:MHG393220 MQZ393218:MRC393220 NAV393218:NAY393220 NKR393218:NKU393220 NUN393218:NUQ393220 OEJ393218:OEM393220 OOF393218:OOI393220 OYB393218:OYE393220 PHX393218:PIA393220 PRT393218:PRW393220 QBP393218:QBS393220 QLL393218:QLO393220 QVH393218:QVK393220 RFD393218:RFG393220 ROZ393218:RPC393220 RYV393218:RYY393220 SIR393218:SIU393220 SSN393218:SSQ393220 TCJ393218:TCM393220 TMF393218:TMI393220 TWB393218:TWE393220 UFX393218:UGA393220 UPT393218:UPW393220 UZP393218:UZS393220 VJL393218:VJO393220 VTH393218:VTK393220 WDD393218:WDG393220 WMZ393218:WNC393220 WWV393218:WWY393220 AN458754:AQ458756 KJ458754:KM458756 UF458754:UI458756 AEB458754:AEE458756 ANX458754:AOA458756 AXT458754:AXW458756 BHP458754:BHS458756 BRL458754:BRO458756 CBH458754:CBK458756 CLD458754:CLG458756 CUZ458754:CVC458756 DEV458754:DEY458756 DOR458754:DOU458756 DYN458754:DYQ458756 EIJ458754:EIM458756 ESF458754:ESI458756 FCB458754:FCE458756 FLX458754:FMA458756 FVT458754:FVW458756 GFP458754:GFS458756 GPL458754:GPO458756 GZH458754:GZK458756 HJD458754:HJG458756 HSZ458754:HTC458756 ICV458754:ICY458756 IMR458754:IMU458756 IWN458754:IWQ458756 JGJ458754:JGM458756 JQF458754:JQI458756 KAB458754:KAE458756 KJX458754:KKA458756 KTT458754:KTW458756 LDP458754:LDS458756 LNL458754:LNO458756 LXH458754:LXK458756 MHD458754:MHG458756 MQZ458754:MRC458756 NAV458754:NAY458756 NKR458754:NKU458756 NUN458754:NUQ458756 OEJ458754:OEM458756 OOF458754:OOI458756 OYB458754:OYE458756 PHX458754:PIA458756 PRT458754:PRW458756 QBP458754:QBS458756 QLL458754:QLO458756 QVH458754:QVK458756 RFD458754:RFG458756 ROZ458754:RPC458756 RYV458754:RYY458756 SIR458754:SIU458756 SSN458754:SSQ458756 TCJ458754:TCM458756 TMF458754:TMI458756 TWB458754:TWE458756 UFX458754:UGA458756 UPT458754:UPW458756 UZP458754:UZS458756 VJL458754:VJO458756 VTH458754:VTK458756 WDD458754:WDG458756 WMZ458754:WNC458756 WWV458754:WWY458756 AN524290:AQ524292 KJ524290:KM524292 UF524290:UI524292 AEB524290:AEE524292 ANX524290:AOA524292 AXT524290:AXW524292 BHP524290:BHS524292 BRL524290:BRO524292 CBH524290:CBK524292 CLD524290:CLG524292 CUZ524290:CVC524292 DEV524290:DEY524292 DOR524290:DOU524292 DYN524290:DYQ524292 EIJ524290:EIM524292 ESF524290:ESI524292 FCB524290:FCE524292 FLX524290:FMA524292 FVT524290:FVW524292 GFP524290:GFS524292 GPL524290:GPO524292 GZH524290:GZK524292 HJD524290:HJG524292 HSZ524290:HTC524292 ICV524290:ICY524292 IMR524290:IMU524292 IWN524290:IWQ524292 JGJ524290:JGM524292 JQF524290:JQI524292 KAB524290:KAE524292 KJX524290:KKA524292 KTT524290:KTW524292 LDP524290:LDS524292 LNL524290:LNO524292 LXH524290:LXK524292 MHD524290:MHG524292 MQZ524290:MRC524292 NAV524290:NAY524292 NKR524290:NKU524292 NUN524290:NUQ524292 OEJ524290:OEM524292 OOF524290:OOI524292 OYB524290:OYE524292 PHX524290:PIA524292 PRT524290:PRW524292 QBP524290:QBS524292 QLL524290:QLO524292 QVH524290:QVK524292 RFD524290:RFG524292 ROZ524290:RPC524292 RYV524290:RYY524292 SIR524290:SIU524292 SSN524290:SSQ524292 TCJ524290:TCM524292 TMF524290:TMI524292 TWB524290:TWE524292 UFX524290:UGA524292 UPT524290:UPW524292 UZP524290:UZS524292 VJL524290:VJO524292 VTH524290:VTK524292 WDD524290:WDG524292 WMZ524290:WNC524292 WWV524290:WWY524292 AN589826:AQ589828 KJ589826:KM589828 UF589826:UI589828 AEB589826:AEE589828 ANX589826:AOA589828 AXT589826:AXW589828 BHP589826:BHS589828 BRL589826:BRO589828 CBH589826:CBK589828 CLD589826:CLG589828 CUZ589826:CVC589828 DEV589826:DEY589828 DOR589826:DOU589828 DYN589826:DYQ589828 EIJ589826:EIM589828 ESF589826:ESI589828 FCB589826:FCE589828 FLX589826:FMA589828 FVT589826:FVW589828 GFP589826:GFS589828 GPL589826:GPO589828 GZH589826:GZK589828 HJD589826:HJG589828 HSZ589826:HTC589828 ICV589826:ICY589828 IMR589826:IMU589828 IWN589826:IWQ589828 JGJ589826:JGM589828 JQF589826:JQI589828 KAB589826:KAE589828 KJX589826:KKA589828 KTT589826:KTW589828 LDP589826:LDS589828 LNL589826:LNO589828 LXH589826:LXK589828 MHD589826:MHG589828 MQZ589826:MRC589828 NAV589826:NAY589828 NKR589826:NKU589828 NUN589826:NUQ589828 OEJ589826:OEM589828 OOF589826:OOI589828 OYB589826:OYE589828 PHX589826:PIA589828 PRT589826:PRW589828 QBP589826:QBS589828 QLL589826:QLO589828 QVH589826:QVK589828 RFD589826:RFG589828 ROZ589826:RPC589828 RYV589826:RYY589828 SIR589826:SIU589828 SSN589826:SSQ589828 TCJ589826:TCM589828 TMF589826:TMI589828 TWB589826:TWE589828 UFX589826:UGA589828 UPT589826:UPW589828 UZP589826:UZS589828 VJL589826:VJO589828 VTH589826:VTK589828 WDD589826:WDG589828 WMZ589826:WNC589828 WWV589826:WWY589828 AN655362:AQ655364 KJ655362:KM655364 UF655362:UI655364 AEB655362:AEE655364 ANX655362:AOA655364 AXT655362:AXW655364 BHP655362:BHS655364 BRL655362:BRO655364 CBH655362:CBK655364 CLD655362:CLG655364 CUZ655362:CVC655364 DEV655362:DEY655364 DOR655362:DOU655364 DYN655362:DYQ655364 EIJ655362:EIM655364 ESF655362:ESI655364 FCB655362:FCE655364 FLX655362:FMA655364 FVT655362:FVW655364 GFP655362:GFS655364 GPL655362:GPO655364 GZH655362:GZK655364 HJD655362:HJG655364 HSZ655362:HTC655364 ICV655362:ICY655364 IMR655362:IMU655364 IWN655362:IWQ655364 JGJ655362:JGM655364 JQF655362:JQI655364 KAB655362:KAE655364 KJX655362:KKA655364 KTT655362:KTW655364 LDP655362:LDS655364 LNL655362:LNO655364 LXH655362:LXK655364 MHD655362:MHG655364 MQZ655362:MRC655364 NAV655362:NAY655364 NKR655362:NKU655364 NUN655362:NUQ655364 OEJ655362:OEM655364 OOF655362:OOI655364 OYB655362:OYE655364 PHX655362:PIA655364 PRT655362:PRW655364 QBP655362:QBS655364 QLL655362:QLO655364 QVH655362:QVK655364 RFD655362:RFG655364 ROZ655362:RPC655364 RYV655362:RYY655364 SIR655362:SIU655364 SSN655362:SSQ655364 TCJ655362:TCM655364 TMF655362:TMI655364 TWB655362:TWE655364 UFX655362:UGA655364 UPT655362:UPW655364 UZP655362:UZS655364 VJL655362:VJO655364 VTH655362:VTK655364 WDD655362:WDG655364 WMZ655362:WNC655364 WWV655362:WWY655364 AN720898:AQ720900 KJ720898:KM720900 UF720898:UI720900 AEB720898:AEE720900 ANX720898:AOA720900 AXT720898:AXW720900 BHP720898:BHS720900 BRL720898:BRO720900 CBH720898:CBK720900 CLD720898:CLG720900 CUZ720898:CVC720900 DEV720898:DEY720900 DOR720898:DOU720900 DYN720898:DYQ720900 EIJ720898:EIM720900 ESF720898:ESI720900 FCB720898:FCE720900 FLX720898:FMA720900 FVT720898:FVW720900 GFP720898:GFS720900 GPL720898:GPO720900 GZH720898:GZK720900 HJD720898:HJG720900 HSZ720898:HTC720900 ICV720898:ICY720900 IMR720898:IMU720900 IWN720898:IWQ720900 JGJ720898:JGM720900 JQF720898:JQI720900 KAB720898:KAE720900 KJX720898:KKA720900 KTT720898:KTW720900 LDP720898:LDS720900 LNL720898:LNO720900 LXH720898:LXK720900 MHD720898:MHG720900 MQZ720898:MRC720900 NAV720898:NAY720900 NKR720898:NKU720900 NUN720898:NUQ720900 OEJ720898:OEM720900 OOF720898:OOI720900 OYB720898:OYE720900 PHX720898:PIA720900 PRT720898:PRW720900 QBP720898:QBS720900 QLL720898:QLO720900 QVH720898:QVK720900 RFD720898:RFG720900 ROZ720898:RPC720900 RYV720898:RYY720900 SIR720898:SIU720900 SSN720898:SSQ720900 TCJ720898:TCM720900 TMF720898:TMI720900 TWB720898:TWE720900 UFX720898:UGA720900 UPT720898:UPW720900 UZP720898:UZS720900 VJL720898:VJO720900 VTH720898:VTK720900 WDD720898:WDG720900 WMZ720898:WNC720900 WWV720898:WWY720900 AN786434:AQ786436 KJ786434:KM786436 UF786434:UI786436 AEB786434:AEE786436 ANX786434:AOA786436 AXT786434:AXW786436 BHP786434:BHS786436 BRL786434:BRO786436 CBH786434:CBK786436 CLD786434:CLG786436 CUZ786434:CVC786436 DEV786434:DEY786436 DOR786434:DOU786436 DYN786434:DYQ786436 EIJ786434:EIM786436 ESF786434:ESI786436 FCB786434:FCE786436 FLX786434:FMA786436 FVT786434:FVW786436 GFP786434:GFS786436 GPL786434:GPO786436 GZH786434:GZK786436 HJD786434:HJG786436 HSZ786434:HTC786436 ICV786434:ICY786436 IMR786434:IMU786436 IWN786434:IWQ786436 JGJ786434:JGM786436 JQF786434:JQI786436 KAB786434:KAE786436 KJX786434:KKA786436 KTT786434:KTW786436 LDP786434:LDS786436 LNL786434:LNO786436 LXH786434:LXK786436 MHD786434:MHG786436 MQZ786434:MRC786436 NAV786434:NAY786436 NKR786434:NKU786436 NUN786434:NUQ786436 OEJ786434:OEM786436 OOF786434:OOI786436 OYB786434:OYE786436 PHX786434:PIA786436 PRT786434:PRW786436 QBP786434:QBS786436 QLL786434:QLO786436 QVH786434:QVK786436 RFD786434:RFG786436 ROZ786434:RPC786436 RYV786434:RYY786436 SIR786434:SIU786436 SSN786434:SSQ786436 TCJ786434:TCM786436 TMF786434:TMI786436 TWB786434:TWE786436 UFX786434:UGA786436 UPT786434:UPW786436 UZP786434:UZS786436 VJL786434:VJO786436 VTH786434:VTK786436 WDD786434:WDG786436 WMZ786434:WNC786436 WWV786434:WWY786436 AN851970:AQ851972 KJ851970:KM851972 UF851970:UI851972 AEB851970:AEE851972 ANX851970:AOA851972 AXT851970:AXW851972 BHP851970:BHS851972 BRL851970:BRO851972 CBH851970:CBK851972 CLD851970:CLG851972 CUZ851970:CVC851972 DEV851970:DEY851972 DOR851970:DOU851972 DYN851970:DYQ851972 EIJ851970:EIM851972 ESF851970:ESI851972 FCB851970:FCE851972 FLX851970:FMA851972 FVT851970:FVW851972 GFP851970:GFS851972 GPL851970:GPO851972 GZH851970:GZK851972 HJD851970:HJG851972 HSZ851970:HTC851972 ICV851970:ICY851972 IMR851970:IMU851972 IWN851970:IWQ851972 JGJ851970:JGM851972 JQF851970:JQI851972 KAB851970:KAE851972 KJX851970:KKA851972 KTT851970:KTW851972 LDP851970:LDS851972 LNL851970:LNO851972 LXH851970:LXK851972 MHD851970:MHG851972 MQZ851970:MRC851972 NAV851970:NAY851972 NKR851970:NKU851972 NUN851970:NUQ851972 OEJ851970:OEM851972 OOF851970:OOI851972 OYB851970:OYE851972 PHX851970:PIA851972 PRT851970:PRW851972 QBP851970:QBS851972 QLL851970:QLO851972 QVH851970:QVK851972 RFD851970:RFG851972 ROZ851970:RPC851972 RYV851970:RYY851972 SIR851970:SIU851972 SSN851970:SSQ851972 TCJ851970:TCM851972 TMF851970:TMI851972 TWB851970:TWE851972 UFX851970:UGA851972 UPT851970:UPW851972 UZP851970:UZS851972 VJL851970:VJO851972 VTH851970:VTK851972 WDD851970:WDG851972 WMZ851970:WNC851972 WWV851970:WWY851972 AN917506:AQ917508 KJ917506:KM917508 UF917506:UI917508 AEB917506:AEE917508 ANX917506:AOA917508 AXT917506:AXW917508 BHP917506:BHS917508 BRL917506:BRO917508 CBH917506:CBK917508 CLD917506:CLG917508 CUZ917506:CVC917508 DEV917506:DEY917508 DOR917506:DOU917508 DYN917506:DYQ917508 EIJ917506:EIM917508 ESF917506:ESI917508 FCB917506:FCE917508 FLX917506:FMA917508 FVT917506:FVW917508 GFP917506:GFS917508 GPL917506:GPO917508 GZH917506:GZK917508 HJD917506:HJG917508 HSZ917506:HTC917508 ICV917506:ICY917508 IMR917506:IMU917508 IWN917506:IWQ917508 JGJ917506:JGM917508 JQF917506:JQI917508 KAB917506:KAE917508 KJX917506:KKA917508 KTT917506:KTW917508 LDP917506:LDS917508 LNL917506:LNO917508 LXH917506:LXK917508 MHD917506:MHG917508 MQZ917506:MRC917508 NAV917506:NAY917508 NKR917506:NKU917508 NUN917506:NUQ917508 OEJ917506:OEM917508 OOF917506:OOI917508 OYB917506:OYE917508 PHX917506:PIA917508 PRT917506:PRW917508 QBP917506:QBS917508 QLL917506:QLO917508 QVH917506:QVK917508 RFD917506:RFG917508 ROZ917506:RPC917508 RYV917506:RYY917508 SIR917506:SIU917508 SSN917506:SSQ917508 TCJ917506:TCM917508 TMF917506:TMI917508 TWB917506:TWE917508 UFX917506:UGA917508 UPT917506:UPW917508 UZP917506:UZS917508 VJL917506:VJO917508 VTH917506:VTK917508 WDD917506:WDG917508 WMZ917506:WNC917508 WWV917506:WWY917508 AN983042:AQ983044 KJ983042:KM983044 UF983042:UI983044 AEB983042:AEE983044 ANX983042:AOA983044 AXT983042:AXW983044 BHP983042:BHS983044 BRL983042:BRO983044 CBH983042:CBK983044 CLD983042:CLG983044 CUZ983042:CVC983044 DEV983042:DEY983044 DOR983042:DOU983044 DYN983042:DYQ983044 EIJ983042:EIM983044 ESF983042:ESI983044 FCB983042:FCE983044 FLX983042:FMA983044 FVT983042:FVW983044 GFP983042:GFS983044 GPL983042:GPO983044 GZH983042:GZK983044 HJD983042:HJG983044 HSZ983042:HTC983044 ICV983042:ICY983044 IMR983042:IMU983044 IWN983042:IWQ983044 JGJ983042:JGM983044 JQF983042:JQI983044 KAB983042:KAE983044 KJX983042:KKA983044 KTT983042:KTW983044 LDP983042:LDS983044 LNL983042:LNO983044 LXH983042:LXK983044 MHD983042:MHG983044 MQZ983042:MRC983044 NAV983042:NAY983044 NKR983042:NKU983044 NUN983042:NUQ983044 OEJ983042:OEM983044 OOF983042:OOI983044 OYB983042:OYE983044 PHX983042:PIA983044 PRT983042:PRW983044 QBP983042:QBS983044 QLL983042:QLO983044 QVH983042:QVK983044 RFD983042:RFG983044 ROZ983042:RPC983044 RYV983042:RYY983044 SIR983042:SIU983044 SSN983042:SSQ983044 TCJ983042:TCM983044 TMF983042:TMI983044 TWB983042:TWE983044 UFX983042:UGA983044 UPT983042:UPW983044 UZP983042:UZS983044 VJL983042:VJO983044 VTH983042:VTK983044 WDD983042:WDG983044 WMZ983042:WNC983044 WWV983042:WWY983044 U21:V26 JQ21:JR26 TM21:TN26 ADI21:ADJ26 ANE21:ANF26 AXA21:AXB26 BGW21:BGX26 BQS21:BQT26 CAO21:CAP26 CKK21:CKL26 CUG21:CUH26 DEC21:DED26 DNY21:DNZ26 DXU21:DXV26 EHQ21:EHR26 ERM21:ERN26 FBI21:FBJ26 FLE21:FLF26 FVA21:FVB26 GEW21:GEX26 GOS21:GOT26 GYO21:GYP26 HIK21:HIL26 HSG21:HSH26 ICC21:ICD26 ILY21:ILZ26 IVU21:IVV26 JFQ21:JFR26 JPM21:JPN26 JZI21:JZJ26 KJE21:KJF26 KTA21:KTB26 LCW21:LCX26 LMS21:LMT26 LWO21:LWP26 MGK21:MGL26 MQG21:MQH26 NAC21:NAD26 NJY21:NJZ26 NTU21:NTV26 ODQ21:ODR26 ONM21:ONN26 OXI21:OXJ26 PHE21:PHF26 PRA21:PRB26 QAW21:QAX26 QKS21:QKT26 QUO21:QUP26 REK21:REL26 ROG21:ROH26 RYC21:RYD26 SHY21:SHZ26 SRU21:SRV26 TBQ21:TBR26 TLM21:TLN26 TVI21:TVJ26 UFE21:UFF26 UPA21:UPB26 UYW21:UYX26 VIS21:VIT26 VSO21:VSP26 WCK21:WCL26 WMG21:WMH26 WWC21:WWD26 U65557:V65562 JQ65557:JR65562 TM65557:TN65562 ADI65557:ADJ65562 ANE65557:ANF65562 AXA65557:AXB65562 BGW65557:BGX65562 BQS65557:BQT65562 CAO65557:CAP65562 CKK65557:CKL65562 CUG65557:CUH65562 DEC65557:DED65562 DNY65557:DNZ65562 DXU65557:DXV65562 EHQ65557:EHR65562 ERM65557:ERN65562 FBI65557:FBJ65562 FLE65557:FLF65562 FVA65557:FVB65562 GEW65557:GEX65562 GOS65557:GOT65562 GYO65557:GYP65562 HIK65557:HIL65562 HSG65557:HSH65562 ICC65557:ICD65562 ILY65557:ILZ65562 IVU65557:IVV65562 JFQ65557:JFR65562 JPM65557:JPN65562 JZI65557:JZJ65562 KJE65557:KJF65562 KTA65557:KTB65562 LCW65557:LCX65562 LMS65557:LMT65562 LWO65557:LWP65562 MGK65557:MGL65562 MQG65557:MQH65562 NAC65557:NAD65562 NJY65557:NJZ65562 NTU65557:NTV65562 ODQ65557:ODR65562 ONM65557:ONN65562 OXI65557:OXJ65562 PHE65557:PHF65562 PRA65557:PRB65562 QAW65557:QAX65562 QKS65557:QKT65562 QUO65557:QUP65562 REK65557:REL65562 ROG65557:ROH65562 RYC65557:RYD65562 SHY65557:SHZ65562 SRU65557:SRV65562 TBQ65557:TBR65562 TLM65557:TLN65562 TVI65557:TVJ65562 UFE65557:UFF65562 UPA65557:UPB65562 UYW65557:UYX65562 VIS65557:VIT65562 VSO65557:VSP65562 WCK65557:WCL65562 WMG65557:WMH65562 WWC65557:WWD65562 U131093:V131098 JQ131093:JR131098 TM131093:TN131098 ADI131093:ADJ131098 ANE131093:ANF131098 AXA131093:AXB131098 BGW131093:BGX131098 BQS131093:BQT131098 CAO131093:CAP131098 CKK131093:CKL131098 CUG131093:CUH131098 DEC131093:DED131098 DNY131093:DNZ131098 DXU131093:DXV131098 EHQ131093:EHR131098 ERM131093:ERN131098 FBI131093:FBJ131098 FLE131093:FLF131098 FVA131093:FVB131098 GEW131093:GEX131098 GOS131093:GOT131098 GYO131093:GYP131098 HIK131093:HIL131098 HSG131093:HSH131098 ICC131093:ICD131098 ILY131093:ILZ131098 IVU131093:IVV131098 JFQ131093:JFR131098 JPM131093:JPN131098 JZI131093:JZJ131098 KJE131093:KJF131098 KTA131093:KTB131098 LCW131093:LCX131098 LMS131093:LMT131098 LWO131093:LWP131098 MGK131093:MGL131098 MQG131093:MQH131098 NAC131093:NAD131098 NJY131093:NJZ131098 NTU131093:NTV131098 ODQ131093:ODR131098 ONM131093:ONN131098 OXI131093:OXJ131098 PHE131093:PHF131098 PRA131093:PRB131098 QAW131093:QAX131098 QKS131093:QKT131098 QUO131093:QUP131098 REK131093:REL131098 ROG131093:ROH131098 RYC131093:RYD131098 SHY131093:SHZ131098 SRU131093:SRV131098 TBQ131093:TBR131098 TLM131093:TLN131098 TVI131093:TVJ131098 UFE131093:UFF131098 UPA131093:UPB131098 UYW131093:UYX131098 VIS131093:VIT131098 VSO131093:VSP131098 WCK131093:WCL131098 WMG131093:WMH131098 WWC131093:WWD131098 U196629:V196634 JQ196629:JR196634 TM196629:TN196634 ADI196629:ADJ196634 ANE196629:ANF196634 AXA196629:AXB196634 BGW196629:BGX196634 BQS196629:BQT196634 CAO196629:CAP196634 CKK196629:CKL196634 CUG196629:CUH196634 DEC196629:DED196634 DNY196629:DNZ196634 DXU196629:DXV196634 EHQ196629:EHR196634 ERM196629:ERN196634 FBI196629:FBJ196634 FLE196629:FLF196634 FVA196629:FVB196634 GEW196629:GEX196634 GOS196629:GOT196634 GYO196629:GYP196634 HIK196629:HIL196634 HSG196629:HSH196634 ICC196629:ICD196634 ILY196629:ILZ196634 IVU196629:IVV196634 JFQ196629:JFR196634 JPM196629:JPN196634 JZI196629:JZJ196634 KJE196629:KJF196634 KTA196629:KTB196634 LCW196629:LCX196634 LMS196629:LMT196634 LWO196629:LWP196634 MGK196629:MGL196634 MQG196629:MQH196634 NAC196629:NAD196634 NJY196629:NJZ196634 NTU196629:NTV196634 ODQ196629:ODR196634 ONM196629:ONN196634 OXI196629:OXJ196634 PHE196629:PHF196634 PRA196629:PRB196634 QAW196629:QAX196634 QKS196629:QKT196634 QUO196629:QUP196634 REK196629:REL196634 ROG196629:ROH196634 RYC196629:RYD196634 SHY196629:SHZ196634 SRU196629:SRV196634 TBQ196629:TBR196634 TLM196629:TLN196634 TVI196629:TVJ196634 UFE196629:UFF196634 UPA196629:UPB196634 UYW196629:UYX196634 VIS196629:VIT196634 VSO196629:VSP196634 WCK196629:WCL196634 WMG196629:WMH196634 WWC196629:WWD196634 U262165:V262170 JQ262165:JR262170 TM262165:TN262170 ADI262165:ADJ262170 ANE262165:ANF262170 AXA262165:AXB262170 BGW262165:BGX262170 BQS262165:BQT262170 CAO262165:CAP262170 CKK262165:CKL262170 CUG262165:CUH262170 DEC262165:DED262170 DNY262165:DNZ262170 DXU262165:DXV262170 EHQ262165:EHR262170 ERM262165:ERN262170 FBI262165:FBJ262170 FLE262165:FLF262170 FVA262165:FVB262170 GEW262165:GEX262170 GOS262165:GOT262170 GYO262165:GYP262170 HIK262165:HIL262170 HSG262165:HSH262170 ICC262165:ICD262170 ILY262165:ILZ262170 IVU262165:IVV262170 JFQ262165:JFR262170 JPM262165:JPN262170 JZI262165:JZJ262170 KJE262165:KJF262170 KTA262165:KTB262170 LCW262165:LCX262170 LMS262165:LMT262170 LWO262165:LWP262170 MGK262165:MGL262170 MQG262165:MQH262170 NAC262165:NAD262170 NJY262165:NJZ262170 NTU262165:NTV262170 ODQ262165:ODR262170 ONM262165:ONN262170 OXI262165:OXJ262170 PHE262165:PHF262170 PRA262165:PRB262170 QAW262165:QAX262170 QKS262165:QKT262170 QUO262165:QUP262170 REK262165:REL262170 ROG262165:ROH262170 RYC262165:RYD262170 SHY262165:SHZ262170 SRU262165:SRV262170 TBQ262165:TBR262170 TLM262165:TLN262170 TVI262165:TVJ262170 UFE262165:UFF262170 UPA262165:UPB262170 UYW262165:UYX262170 VIS262165:VIT262170 VSO262165:VSP262170 WCK262165:WCL262170 WMG262165:WMH262170 WWC262165:WWD262170 U327701:V327706 JQ327701:JR327706 TM327701:TN327706 ADI327701:ADJ327706 ANE327701:ANF327706 AXA327701:AXB327706 BGW327701:BGX327706 BQS327701:BQT327706 CAO327701:CAP327706 CKK327701:CKL327706 CUG327701:CUH327706 DEC327701:DED327706 DNY327701:DNZ327706 DXU327701:DXV327706 EHQ327701:EHR327706 ERM327701:ERN327706 FBI327701:FBJ327706 FLE327701:FLF327706 FVA327701:FVB327706 GEW327701:GEX327706 GOS327701:GOT327706 GYO327701:GYP327706 HIK327701:HIL327706 HSG327701:HSH327706 ICC327701:ICD327706 ILY327701:ILZ327706 IVU327701:IVV327706 JFQ327701:JFR327706 JPM327701:JPN327706 JZI327701:JZJ327706 KJE327701:KJF327706 KTA327701:KTB327706 LCW327701:LCX327706 LMS327701:LMT327706 LWO327701:LWP327706 MGK327701:MGL327706 MQG327701:MQH327706 NAC327701:NAD327706 NJY327701:NJZ327706 NTU327701:NTV327706 ODQ327701:ODR327706 ONM327701:ONN327706 OXI327701:OXJ327706 PHE327701:PHF327706 PRA327701:PRB327706 QAW327701:QAX327706 QKS327701:QKT327706 QUO327701:QUP327706 REK327701:REL327706 ROG327701:ROH327706 RYC327701:RYD327706 SHY327701:SHZ327706 SRU327701:SRV327706 TBQ327701:TBR327706 TLM327701:TLN327706 TVI327701:TVJ327706 UFE327701:UFF327706 UPA327701:UPB327706 UYW327701:UYX327706 VIS327701:VIT327706 VSO327701:VSP327706 WCK327701:WCL327706 WMG327701:WMH327706 WWC327701:WWD327706 U393237:V393242 JQ393237:JR393242 TM393237:TN393242 ADI393237:ADJ393242 ANE393237:ANF393242 AXA393237:AXB393242 BGW393237:BGX393242 BQS393237:BQT393242 CAO393237:CAP393242 CKK393237:CKL393242 CUG393237:CUH393242 DEC393237:DED393242 DNY393237:DNZ393242 DXU393237:DXV393242 EHQ393237:EHR393242 ERM393237:ERN393242 FBI393237:FBJ393242 FLE393237:FLF393242 FVA393237:FVB393242 GEW393237:GEX393242 GOS393237:GOT393242 GYO393237:GYP393242 HIK393237:HIL393242 HSG393237:HSH393242 ICC393237:ICD393242 ILY393237:ILZ393242 IVU393237:IVV393242 JFQ393237:JFR393242 JPM393237:JPN393242 JZI393237:JZJ393242 KJE393237:KJF393242 KTA393237:KTB393242 LCW393237:LCX393242 LMS393237:LMT393242 LWO393237:LWP393242 MGK393237:MGL393242 MQG393237:MQH393242 NAC393237:NAD393242 NJY393237:NJZ393242 NTU393237:NTV393242 ODQ393237:ODR393242 ONM393237:ONN393242 OXI393237:OXJ393242 PHE393237:PHF393242 PRA393237:PRB393242 QAW393237:QAX393242 QKS393237:QKT393242 QUO393237:QUP393242 REK393237:REL393242 ROG393237:ROH393242 RYC393237:RYD393242 SHY393237:SHZ393242 SRU393237:SRV393242 TBQ393237:TBR393242 TLM393237:TLN393242 TVI393237:TVJ393242 UFE393237:UFF393242 UPA393237:UPB393242 UYW393237:UYX393242 VIS393237:VIT393242 VSO393237:VSP393242 WCK393237:WCL393242 WMG393237:WMH393242 WWC393237:WWD393242 U458773:V458778 JQ458773:JR458778 TM458773:TN458778 ADI458773:ADJ458778 ANE458773:ANF458778 AXA458773:AXB458778 BGW458773:BGX458778 BQS458773:BQT458778 CAO458773:CAP458778 CKK458773:CKL458778 CUG458773:CUH458778 DEC458773:DED458778 DNY458773:DNZ458778 DXU458773:DXV458778 EHQ458773:EHR458778 ERM458773:ERN458778 FBI458773:FBJ458778 FLE458773:FLF458778 FVA458773:FVB458778 GEW458773:GEX458778 GOS458773:GOT458778 GYO458773:GYP458778 HIK458773:HIL458778 HSG458773:HSH458778 ICC458773:ICD458778 ILY458773:ILZ458778 IVU458773:IVV458778 JFQ458773:JFR458778 JPM458773:JPN458778 JZI458773:JZJ458778 KJE458773:KJF458778 KTA458773:KTB458778 LCW458773:LCX458778 LMS458773:LMT458778 LWO458773:LWP458778 MGK458773:MGL458778 MQG458773:MQH458778 NAC458773:NAD458778 NJY458773:NJZ458778 NTU458773:NTV458778 ODQ458773:ODR458778 ONM458773:ONN458778 OXI458773:OXJ458778 PHE458773:PHF458778 PRA458773:PRB458778 QAW458773:QAX458778 QKS458773:QKT458778 QUO458773:QUP458778 REK458773:REL458778 ROG458773:ROH458778 RYC458773:RYD458778 SHY458773:SHZ458778 SRU458773:SRV458778 TBQ458773:TBR458778 TLM458773:TLN458778 TVI458773:TVJ458778 UFE458773:UFF458778 UPA458773:UPB458778 UYW458773:UYX458778 VIS458773:VIT458778 VSO458773:VSP458778 WCK458773:WCL458778 WMG458773:WMH458778 WWC458773:WWD458778 U524309:V524314 JQ524309:JR524314 TM524309:TN524314 ADI524309:ADJ524314 ANE524309:ANF524314 AXA524309:AXB524314 BGW524309:BGX524314 BQS524309:BQT524314 CAO524309:CAP524314 CKK524309:CKL524314 CUG524309:CUH524314 DEC524309:DED524314 DNY524309:DNZ524314 DXU524309:DXV524314 EHQ524309:EHR524314 ERM524309:ERN524314 FBI524309:FBJ524314 FLE524309:FLF524314 FVA524309:FVB524314 GEW524309:GEX524314 GOS524309:GOT524314 GYO524309:GYP524314 HIK524309:HIL524314 HSG524309:HSH524314 ICC524309:ICD524314 ILY524309:ILZ524314 IVU524309:IVV524314 JFQ524309:JFR524314 JPM524309:JPN524314 JZI524309:JZJ524314 KJE524309:KJF524314 KTA524309:KTB524314 LCW524309:LCX524314 LMS524309:LMT524314 LWO524309:LWP524314 MGK524309:MGL524314 MQG524309:MQH524314 NAC524309:NAD524314 NJY524309:NJZ524314 NTU524309:NTV524314 ODQ524309:ODR524314 ONM524309:ONN524314 OXI524309:OXJ524314 PHE524309:PHF524314 PRA524309:PRB524314 QAW524309:QAX524314 QKS524309:QKT524314 QUO524309:QUP524314 REK524309:REL524314 ROG524309:ROH524314 RYC524309:RYD524314 SHY524309:SHZ524314 SRU524309:SRV524314 TBQ524309:TBR524314 TLM524309:TLN524314 TVI524309:TVJ524314 UFE524309:UFF524314 UPA524309:UPB524314 UYW524309:UYX524314 VIS524309:VIT524314 VSO524309:VSP524314 WCK524309:WCL524314 WMG524309:WMH524314 WWC524309:WWD524314 U589845:V589850 JQ589845:JR589850 TM589845:TN589850 ADI589845:ADJ589850 ANE589845:ANF589850 AXA589845:AXB589850 BGW589845:BGX589850 BQS589845:BQT589850 CAO589845:CAP589850 CKK589845:CKL589850 CUG589845:CUH589850 DEC589845:DED589850 DNY589845:DNZ589850 DXU589845:DXV589850 EHQ589845:EHR589850 ERM589845:ERN589850 FBI589845:FBJ589850 FLE589845:FLF589850 FVA589845:FVB589850 GEW589845:GEX589850 GOS589845:GOT589850 GYO589845:GYP589850 HIK589845:HIL589850 HSG589845:HSH589850 ICC589845:ICD589850 ILY589845:ILZ589850 IVU589845:IVV589850 JFQ589845:JFR589850 JPM589845:JPN589850 JZI589845:JZJ589850 KJE589845:KJF589850 KTA589845:KTB589850 LCW589845:LCX589850 LMS589845:LMT589850 LWO589845:LWP589850 MGK589845:MGL589850 MQG589845:MQH589850 NAC589845:NAD589850 NJY589845:NJZ589850 NTU589845:NTV589850 ODQ589845:ODR589850 ONM589845:ONN589850 OXI589845:OXJ589850 PHE589845:PHF589850 PRA589845:PRB589850 QAW589845:QAX589850 QKS589845:QKT589850 QUO589845:QUP589850 REK589845:REL589850 ROG589845:ROH589850 RYC589845:RYD589850 SHY589845:SHZ589850 SRU589845:SRV589850 TBQ589845:TBR589850 TLM589845:TLN589850 TVI589845:TVJ589850 UFE589845:UFF589850 UPA589845:UPB589850 UYW589845:UYX589850 VIS589845:VIT589850 VSO589845:VSP589850 WCK589845:WCL589850 WMG589845:WMH589850 WWC589845:WWD589850 U655381:V655386 JQ655381:JR655386 TM655381:TN655386 ADI655381:ADJ655386 ANE655381:ANF655386 AXA655381:AXB655386 BGW655381:BGX655386 BQS655381:BQT655386 CAO655381:CAP655386 CKK655381:CKL655386 CUG655381:CUH655386 DEC655381:DED655386 DNY655381:DNZ655386 DXU655381:DXV655386 EHQ655381:EHR655386 ERM655381:ERN655386 FBI655381:FBJ655386 FLE655381:FLF655386 FVA655381:FVB655386 GEW655381:GEX655386 GOS655381:GOT655386 GYO655381:GYP655386 HIK655381:HIL655386 HSG655381:HSH655386 ICC655381:ICD655386 ILY655381:ILZ655386 IVU655381:IVV655386 JFQ655381:JFR655386 JPM655381:JPN655386 JZI655381:JZJ655386 KJE655381:KJF655386 KTA655381:KTB655386 LCW655381:LCX655386 LMS655381:LMT655386 LWO655381:LWP655386 MGK655381:MGL655386 MQG655381:MQH655386 NAC655381:NAD655386 NJY655381:NJZ655386 NTU655381:NTV655386 ODQ655381:ODR655386 ONM655381:ONN655386 OXI655381:OXJ655386 PHE655381:PHF655386 PRA655381:PRB655386 QAW655381:QAX655386 QKS655381:QKT655386 QUO655381:QUP655386 REK655381:REL655386 ROG655381:ROH655386 RYC655381:RYD655386 SHY655381:SHZ655386 SRU655381:SRV655386 TBQ655381:TBR655386 TLM655381:TLN655386 TVI655381:TVJ655386 UFE655381:UFF655386 UPA655381:UPB655386 UYW655381:UYX655386 VIS655381:VIT655386 VSO655381:VSP655386 WCK655381:WCL655386 WMG655381:WMH655386 WWC655381:WWD655386 U720917:V720922 JQ720917:JR720922 TM720917:TN720922 ADI720917:ADJ720922 ANE720917:ANF720922 AXA720917:AXB720922 BGW720917:BGX720922 BQS720917:BQT720922 CAO720917:CAP720922 CKK720917:CKL720922 CUG720917:CUH720922 DEC720917:DED720922 DNY720917:DNZ720922 DXU720917:DXV720922 EHQ720917:EHR720922 ERM720917:ERN720922 FBI720917:FBJ720922 FLE720917:FLF720922 FVA720917:FVB720922 GEW720917:GEX720922 GOS720917:GOT720922 GYO720917:GYP720922 HIK720917:HIL720922 HSG720917:HSH720922 ICC720917:ICD720922 ILY720917:ILZ720922 IVU720917:IVV720922 JFQ720917:JFR720922 JPM720917:JPN720922 JZI720917:JZJ720922 KJE720917:KJF720922 KTA720917:KTB720922 LCW720917:LCX720922 LMS720917:LMT720922 LWO720917:LWP720922 MGK720917:MGL720922 MQG720917:MQH720922 NAC720917:NAD720922 NJY720917:NJZ720922 NTU720917:NTV720922 ODQ720917:ODR720922 ONM720917:ONN720922 OXI720917:OXJ720922 PHE720917:PHF720922 PRA720917:PRB720922 QAW720917:QAX720922 QKS720917:QKT720922 QUO720917:QUP720922 REK720917:REL720922 ROG720917:ROH720922 RYC720917:RYD720922 SHY720917:SHZ720922 SRU720917:SRV720922 TBQ720917:TBR720922 TLM720917:TLN720922 TVI720917:TVJ720922 UFE720917:UFF720922 UPA720917:UPB720922 UYW720917:UYX720922 VIS720917:VIT720922 VSO720917:VSP720922 WCK720917:WCL720922 WMG720917:WMH720922 WWC720917:WWD720922 U786453:V786458 JQ786453:JR786458 TM786453:TN786458 ADI786453:ADJ786458 ANE786453:ANF786458 AXA786453:AXB786458 BGW786453:BGX786458 BQS786453:BQT786458 CAO786453:CAP786458 CKK786453:CKL786458 CUG786453:CUH786458 DEC786453:DED786458 DNY786453:DNZ786458 DXU786453:DXV786458 EHQ786453:EHR786458 ERM786453:ERN786458 FBI786453:FBJ786458 FLE786453:FLF786458 FVA786453:FVB786458 GEW786453:GEX786458 GOS786453:GOT786458 GYO786453:GYP786458 HIK786453:HIL786458 HSG786453:HSH786458 ICC786453:ICD786458 ILY786453:ILZ786458 IVU786453:IVV786458 JFQ786453:JFR786458 JPM786453:JPN786458 JZI786453:JZJ786458 KJE786453:KJF786458 KTA786453:KTB786458 LCW786453:LCX786458 LMS786453:LMT786458 LWO786453:LWP786458 MGK786453:MGL786458 MQG786453:MQH786458 NAC786453:NAD786458 NJY786453:NJZ786458 NTU786453:NTV786458 ODQ786453:ODR786458 ONM786453:ONN786458 OXI786453:OXJ786458 PHE786453:PHF786458 PRA786453:PRB786458 QAW786453:QAX786458 QKS786453:QKT786458 QUO786453:QUP786458 REK786453:REL786458 ROG786453:ROH786458 RYC786453:RYD786458 SHY786453:SHZ786458 SRU786453:SRV786458 TBQ786453:TBR786458 TLM786453:TLN786458 TVI786453:TVJ786458 UFE786453:UFF786458 UPA786453:UPB786458 UYW786453:UYX786458 VIS786453:VIT786458 VSO786453:VSP786458 WCK786453:WCL786458 WMG786453:WMH786458 WWC786453:WWD786458 U851989:V851994 JQ851989:JR851994 TM851989:TN851994 ADI851989:ADJ851994 ANE851989:ANF851994 AXA851989:AXB851994 BGW851989:BGX851994 BQS851989:BQT851994 CAO851989:CAP851994 CKK851989:CKL851994 CUG851989:CUH851994 DEC851989:DED851994 DNY851989:DNZ851994 DXU851989:DXV851994 EHQ851989:EHR851994 ERM851989:ERN851994 FBI851989:FBJ851994 FLE851989:FLF851994 FVA851989:FVB851994 GEW851989:GEX851994 GOS851989:GOT851994 GYO851989:GYP851994 HIK851989:HIL851994 HSG851989:HSH851994 ICC851989:ICD851994 ILY851989:ILZ851994 IVU851989:IVV851994 JFQ851989:JFR851994 JPM851989:JPN851994 JZI851989:JZJ851994 KJE851989:KJF851994 KTA851989:KTB851994 LCW851989:LCX851994 LMS851989:LMT851994 LWO851989:LWP851994 MGK851989:MGL851994 MQG851989:MQH851994 NAC851989:NAD851994 NJY851989:NJZ851994 NTU851989:NTV851994 ODQ851989:ODR851994 ONM851989:ONN851994 OXI851989:OXJ851994 PHE851989:PHF851994 PRA851989:PRB851994 QAW851989:QAX851994 QKS851989:QKT851994 QUO851989:QUP851994 REK851989:REL851994 ROG851989:ROH851994 RYC851989:RYD851994 SHY851989:SHZ851994 SRU851989:SRV851994 TBQ851989:TBR851994 TLM851989:TLN851994 TVI851989:TVJ851994 UFE851989:UFF851994 UPA851989:UPB851994 UYW851989:UYX851994 VIS851989:VIT851994 VSO851989:VSP851994 WCK851989:WCL851994 WMG851989:WMH851994 WWC851989:WWD851994 U917525:V917530 JQ917525:JR917530 TM917525:TN917530 ADI917525:ADJ917530 ANE917525:ANF917530 AXA917525:AXB917530 BGW917525:BGX917530 BQS917525:BQT917530 CAO917525:CAP917530 CKK917525:CKL917530 CUG917525:CUH917530 DEC917525:DED917530 DNY917525:DNZ917530 DXU917525:DXV917530 EHQ917525:EHR917530 ERM917525:ERN917530 FBI917525:FBJ917530 FLE917525:FLF917530 FVA917525:FVB917530 GEW917525:GEX917530 GOS917525:GOT917530 GYO917525:GYP917530 HIK917525:HIL917530 HSG917525:HSH917530 ICC917525:ICD917530 ILY917525:ILZ917530 IVU917525:IVV917530 JFQ917525:JFR917530 JPM917525:JPN917530 JZI917525:JZJ917530 KJE917525:KJF917530 KTA917525:KTB917530 LCW917525:LCX917530 LMS917525:LMT917530 LWO917525:LWP917530 MGK917525:MGL917530 MQG917525:MQH917530 NAC917525:NAD917530 NJY917525:NJZ917530 NTU917525:NTV917530 ODQ917525:ODR917530 ONM917525:ONN917530 OXI917525:OXJ917530 PHE917525:PHF917530 PRA917525:PRB917530 QAW917525:QAX917530 QKS917525:QKT917530 QUO917525:QUP917530 REK917525:REL917530 ROG917525:ROH917530 RYC917525:RYD917530 SHY917525:SHZ917530 SRU917525:SRV917530 TBQ917525:TBR917530 TLM917525:TLN917530 TVI917525:TVJ917530 UFE917525:UFF917530 UPA917525:UPB917530 UYW917525:UYX917530 VIS917525:VIT917530 VSO917525:VSP917530 WCK917525:WCL917530 WMG917525:WMH917530 WWC917525:WWD917530 U983061:V983066 JQ983061:JR983066 TM983061:TN983066 ADI983061:ADJ983066 ANE983061:ANF983066 AXA983061:AXB983066 BGW983061:BGX983066 BQS983061:BQT983066 CAO983061:CAP983066 CKK983061:CKL983066 CUG983061:CUH983066 DEC983061:DED983066 DNY983061:DNZ983066 DXU983061:DXV983066 EHQ983061:EHR983066 ERM983061:ERN983066 FBI983061:FBJ983066 FLE983061:FLF983066 FVA983061:FVB983066 GEW983061:GEX983066 GOS983061:GOT983066 GYO983061:GYP983066 HIK983061:HIL983066 HSG983061:HSH983066 ICC983061:ICD983066 ILY983061:ILZ983066 IVU983061:IVV983066 JFQ983061:JFR983066 JPM983061:JPN983066 JZI983061:JZJ983066 KJE983061:KJF983066 KTA983061:KTB983066 LCW983061:LCX983066 LMS983061:LMT983066 LWO983061:LWP983066 MGK983061:MGL983066 MQG983061:MQH983066 NAC983061:NAD983066 NJY983061:NJZ983066 NTU983061:NTV983066 ODQ983061:ODR983066 ONM983061:ONN983066 OXI983061:OXJ983066 PHE983061:PHF983066 PRA983061:PRB983066 QAW983061:QAX983066 QKS983061:QKT983066 QUO983061:QUP983066 REK983061:REL983066 ROG983061:ROH983066 RYC983061:RYD983066 SHY983061:SHZ983066 SRU983061:SRV983066 TBQ983061:TBR983066 TLM983061:TLN983066 TVI983061:TVJ983066 UFE983061:UFF983066 UPA983061:UPB983066 UYW983061:UYX983066 VIS983061:VIT983066 VSO983061:VSP983066 WCK983061:WCL983066 WMG983061:WMH983066 WWC983061:WWD983066 AN8:AO8 KJ8:KK8 UF8:UG8 AEB8:AEC8 ANX8:ANY8 AXT8:AXU8 BHP8:BHQ8 BRL8:BRM8 CBH8:CBI8 CLD8:CLE8 CUZ8:CVA8 DEV8:DEW8 DOR8:DOS8 DYN8:DYO8 EIJ8:EIK8 ESF8:ESG8 FCB8:FCC8 FLX8:FLY8 FVT8:FVU8 GFP8:GFQ8 GPL8:GPM8 GZH8:GZI8 HJD8:HJE8 HSZ8:HTA8 ICV8:ICW8 IMR8:IMS8 IWN8:IWO8 JGJ8:JGK8 JQF8:JQG8 KAB8:KAC8 KJX8:KJY8 KTT8:KTU8 LDP8:LDQ8 LNL8:LNM8 LXH8:LXI8 MHD8:MHE8 MQZ8:MRA8 NAV8:NAW8 NKR8:NKS8 NUN8:NUO8 OEJ8:OEK8 OOF8:OOG8 OYB8:OYC8 PHX8:PHY8 PRT8:PRU8 QBP8:QBQ8 QLL8:QLM8 QVH8:QVI8 RFD8:RFE8 ROZ8:RPA8 RYV8:RYW8 SIR8:SIS8 SSN8:SSO8 TCJ8:TCK8 TMF8:TMG8 TWB8:TWC8 UFX8:UFY8 UPT8:UPU8 UZP8:UZQ8 VJL8:VJM8 VTH8:VTI8 WDD8:WDE8 WMZ8:WNA8 WWV8:WWW8 AN65544:AO65544 KJ65544:KK65544 UF65544:UG65544 AEB65544:AEC65544 ANX65544:ANY65544 AXT65544:AXU65544 BHP65544:BHQ65544 BRL65544:BRM65544 CBH65544:CBI65544 CLD65544:CLE65544 CUZ65544:CVA65544 DEV65544:DEW65544 DOR65544:DOS65544 DYN65544:DYO65544 EIJ65544:EIK65544 ESF65544:ESG65544 FCB65544:FCC65544 FLX65544:FLY65544 FVT65544:FVU65544 GFP65544:GFQ65544 GPL65544:GPM65544 GZH65544:GZI65544 HJD65544:HJE65544 HSZ65544:HTA65544 ICV65544:ICW65544 IMR65544:IMS65544 IWN65544:IWO65544 JGJ65544:JGK65544 JQF65544:JQG65544 KAB65544:KAC65544 KJX65544:KJY65544 KTT65544:KTU65544 LDP65544:LDQ65544 LNL65544:LNM65544 LXH65544:LXI65544 MHD65544:MHE65544 MQZ65544:MRA65544 NAV65544:NAW65544 NKR65544:NKS65544 NUN65544:NUO65544 OEJ65544:OEK65544 OOF65544:OOG65544 OYB65544:OYC65544 PHX65544:PHY65544 PRT65544:PRU65544 QBP65544:QBQ65544 QLL65544:QLM65544 QVH65544:QVI65544 RFD65544:RFE65544 ROZ65544:RPA65544 RYV65544:RYW65544 SIR65544:SIS65544 SSN65544:SSO65544 TCJ65544:TCK65544 TMF65544:TMG65544 TWB65544:TWC65544 UFX65544:UFY65544 UPT65544:UPU65544 UZP65544:UZQ65544 VJL65544:VJM65544 VTH65544:VTI65544 WDD65544:WDE65544 WMZ65544:WNA65544 WWV65544:WWW65544 AN131080:AO131080 KJ131080:KK131080 UF131080:UG131080 AEB131080:AEC131080 ANX131080:ANY131080 AXT131080:AXU131080 BHP131080:BHQ131080 BRL131080:BRM131080 CBH131080:CBI131080 CLD131080:CLE131080 CUZ131080:CVA131080 DEV131080:DEW131080 DOR131080:DOS131080 DYN131080:DYO131080 EIJ131080:EIK131080 ESF131080:ESG131080 FCB131080:FCC131080 FLX131080:FLY131080 FVT131080:FVU131080 GFP131080:GFQ131080 GPL131080:GPM131080 GZH131080:GZI131080 HJD131080:HJE131080 HSZ131080:HTA131080 ICV131080:ICW131080 IMR131080:IMS131080 IWN131080:IWO131080 JGJ131080:JGK131080 JQF131080:JQG131080 KAB131080:KAC131080 KJX131080:KJY131080 KTT131080:KTU131080 LDP131080:LDQ131080 LNL131080:LNM131080 LXH131080:LXI131080 MHD131080:MHE131080 MQZ131080:MRA131080 NAV131080:NAW131080 NKR131080:NKS131080 NUN131080:NUO131080 OEJ131080:OEK131080 OOF131080:OOG131080 OYB131080:OYC131080 PHX131080:PHY131080 PRT131080:PRU131080 QBP131080:QBQ131080 QLL131080:QLM131080 QVH131080:QVI131080 RFD131080:RFE131080 ROZ131080:RPA131080 RYV131080:RYW131080 SIR131080:SIS131080 SSN131080:SSO131080 TCJ131080:TCK131080 TMF131080:TMG131080 TWB131080:TWC131080 UFX131080:UFY131080 UPT131080:UPU131080 UZP131080:UZQ131080 VJL131080:VJM131080 VTH131080:VTI131080 WDD131080:WDE131080 WMZ131080:WNA131080 WWV131080:WWW131080 AN196616:AO196616 KJ196616:KK196616 UF196616:UG196616 AEB196616:AEC196616 ANX196616:ANY196616 AXT196616:AXU196616 BHP196616:BHQ196616 BRL196616:BRM196616 CBH196616:CBI196616 CLD196616:CLE196616 CUZ196616:CVA196616 DEV196616:DEW196616 DOR196616:DOS196616 DYN196616:DYO196616 EIJ196616:EIK196616 ESF196616:ESG196616 FCB196616:FCC196616 FLX196616:FLY196616 FVT196616:FVU196616 GFP196616:GFQ196616 GPL196616:GPM196616 GZH196616:GZI196616 HJD196616:HJE196616 HSZ196616:HTA196616 ICV196616:ICW196616 IMR196616:IMS196616 IWN196616:IWO196616 JGJ196616:JGK196616 JQF196616:JQG196616 KAB196616:KAC196616 KJX196616:KJY196616 KTT196616:KTU196616 LDP196616:LDQ196616 LNL196616:LNM196616 LXH196616:LXI196616 MHD196616:MHE196616 MQZ196616:MRA196616 NAV196616:NAW196616 NKR196616:NKS196616 NUN196616:NUO196616 OEJ196616:OEK196616 OOF196616:OOG196616 OYB196616:OYC196616 PHX196616:PHY196616 PRT196616:PRU196616 QBP196616:QBQ196616 QLL196616:QLM196616 QVH196616:QVI196616 RFD196616:RFE196616 ROZ196616:RPA196616 RYV196616:RYW196616 SIR196616:SIS196616 SSN196616:SSO196616 TCJ196616:TCK196616 TMF196616:TMG196616 TWB196616:TWC196616 UFX196616:UFY196616 UPT196616:UPU196616 UZP196616:UZQ196616 VJL196616:VJM196616 VTH196616:VTI196616 WDD196616:WDE196616 WMZ196616:WNA196616 WWV196616:WWW196616 AN262152:AO262152 KJ262152:KK262152 UF262152:UG262152 AEB262152:AEC262152 ANX262152:ANY262152 AXT262152:AXU262152 BHP262152:BHQ262152 BRL262152:BRM262152 CBH262152:CBI262152 CLD262152:CLE262152 CUZ262152:CVA262152 DEV262152:DEW262152 DOR262152:DOS262152 DYN262152:DYO262152 EIJ262152:EIK262152 ESF262152:ESG262152 FCB262152:FCC262152 FLX262152:FLY262152 FVT262152:FVU262152 GFP262152:GFQ262152 GPL262152:GPM262152 GZH262152:GZI262152 HJD262152:HJE262152 HSZ262152:HTA262152 ICV262152:ICW262152 IMR262152:IMS262152 IWN262152:IWO262152 JGJ262152:JGK262152 JQF262152:JQG262152 KAB262152:KAC262152 KJX262152:KJY262152 KTT262152:KTU262152 LDP262152:LDQ262152 LNL262152:LNM262152 LXH262152:LXI262152 MHD262152:MHE262152 MQZ262152:MRA262152 NAV262152:NAW262152 NKR262152:NKS262152 NUN262152:NUO262152 OEJ262152:OEK262152 OOF262152:OOG262152 OYB262152:OYC262152 PHX262152:PHY262152 PRT262152:PRU262152 QBP262152:QBQ262152 QLL262152:QLM262152 QVH262152:QVI262152 RFD262152:RFE262152 ROZ262152:RPA262152 RYV262152:RYW262152 SIR262152:SIS262152 SSN262152:SSO262152 TCJ262152:TCK262152 TMF262152:TMG262152 TWB262152:TWC262152 UFX262152:UFY262152 UPT262152:UPU262152 UZP262152:UZQ262152 VJL262152:VJM262152 VTH262152:VTI262152 WDD262152:WDE262152 WMZ262152:WNA262152 WWV262152:WWW262152 AN327688:AO327688 KJ327688:KK327688 UF327688:UG327688 AEB327688:AEC327688 ANX327688:ANY327688 AXT327688:AXU327688 BHP327688:BHQ327688 BRL327688:BRM327688 CBH327688:CBI327688 CLD327688:CLE327688 CUZ327688:CVA327688 DEV327688:DEW327688 DOR327688:DOS327688 DYN327688:DYO327688 EIJ327688:EIK327688 ESF327688:ESG327688 FCB327688:FCC327688 FLX327688:FLY327688 FVT327688:FVU327688 GFP327688:GFQ327688 GPL327688:GPM327688 GZH327688:GZI327688 HJD327688:HJE327688 HSZ327688:HTA327688 ICV327688:ICW327688 IMR327688:IMS327688 IWN327688:IWO327688 JGJ327688:JGK327688 JQF327688:JQG327688 KAB327688:KAC327688 KJX327688:KJY327688 KTT327688:KTU327688 LDP327688:LDQ327688 LNL327688:LNM327688 LXH327688:LXI327688 MHD327688:MHE327688 MQZ327688:MRA327688 NAV327688:NAW327688 NKR327688:NKS327688 NUN327688:NUO327688 OEJ327688:OEK327688 OOF327688:OOG327688 OYB327688:OYC327688 PHX327688:PHY327688 PRT327688:PRU327688 QBP327688:QBQ327688 QLL327688:QLM327688 QVH327688:QVI327688 RFD327688:RFE327688 ROZ327688:RPA327688 RYV327688:RYW327688 SIR327688:SIS327688 SSN327688:SSO327688 TCJ327688:TCK327688 TMF327688:TMG327688 TWB327688:TWC327688 UFX327688:UFY327688 UPT327688:UPU327688 UZP327688:UZQ327688 VJL327688:VJM327688 VTH327688:VTI327688 WDD327688:WDE327688 WMZ327688:WNA327688 WWV327688:WWW327688 AN393224:AO393224 KJ393224:KK393224 UF393224:UG393224 AEB393224:AEC393224 ANX393224:ANY393224 AXT393224:AXU393224 BHP393224:BHQ393224 BRL393224:BRM393224 CBH393224:CBI393224 CLD393224:CLE393224 CUZ393224:CVA393224 DEV393224:DEW393224 DOR393224:DOS393224 DYN393224:DYO393224 EIJ393224:EIK393224 ESF393224:ESG393224 FCB393224:FCC393224 FLX393224:FLY393224 FVT393224:FVU393224 GFP393224:GFQ393224 GPL393224:GPM393224 GZH393224:GZI393224 HJD393224:HJE393224 HSZ393224:HTA393224 ICV393224:ICW393224 IMR393224:IMS393224 IWN393224:IWO393224 JGJ393224:JGK393224 JQF393224:JQG393224 KAB393224:KAC393224 KJX393224:KJY393224 KTT393224:KTU393224 LDP393224:LDQ393224 LNL393224:LNM393224 LXH393224:LXI393224 MHD393224:MHE393224 MQZ393224:MRA393224 NAV393224:NAW393224 NKR393224:NKS393224 NUN393224:NUO393224 OEJ393224:OEK393224 OOF393224:OOG393224 OYB393224:OYC393224 PHX393224:PHY393224 PRT393224:PRU393224 QBP393224:QBQ393224 QLL393224:QLM393224 QVH393224:QVI393224 RFD393224:RFE393224 ROZ393224:RPA393224 RYV393224:RYW393224 SIR393224:SIS393224 SSN393224:SSO393224 TCJ393224:TCK393224 TMF393224:TMG393224 TWB393224:TWC393224 UFX393224:UFY393224 UPT393224:UPU393224 UZP393224:UZQ393224 VJL393224:VJM393224 VTH393224:VTI393224 WDD393224:WDE393224 WMZ393224:WNA393224 WWV393224:WWW393224 AN458760:AO458760 KJ458760:KK458760 UF458760:UG458760 AEB458760:AEC458760 ANX458760:ANY458760 AXT458760:AXU458760 BHP458760:BHQ458760 BRL458760:BRM458760 CBH458760:CBI458760 CLD458760:CLE458760 CUZ458760:CVA458760 DEV458760:DEW458760 DOR458760:DOS458760 DYN458760:DYO458760 EIJ458760:EIK458760 ESF458760:ESG458760 FCB458760:FCC458760 FLX458760:FLY458760 FVT458760:FVU458760 GFP458760:GFQ458760 GPL458760:GPM458760 GZH458760:GZI458760 HJD458760:HJE458760 HSZ458760:HTA458760 ICV458760:ICW458760 IMR458760:IMS458760 IWN458760:IWO458760 JGJ458760:JGK458760 JQF458760:JQG458760 KAB458760:KAC458760 KJX458760:KJY458760 KTT458760:KTU458760 LDP458760:LDQ458760 LNL458760:LNM458760 LXH458760:LXI458760 MHD458760:MHE458760 MQZ458760:MRA458760 NAV458760:NAW458760 NKR458760:NKS458760 NUN458760:NUO458760 OEJ458760:OEK458760 OOF458760:OOG458760 OYB458760:OYC458760 PHX458760:PHY458760 PRT458760:PRU458760 QBP458760:QBQ458760 QLL458760:QLM458760 QVH458760:QVI458760 RFD458760:RFE458760 ROZ458760:RPA458760 RYV458760:RYW458760 SIR458760:SIS458760 SSN458760:SSO458760 TCJ458760:TCK458760 TMF458760:TMG458760 TWB458760:TWC458760 UFX458760:UFY458760 UPT458760:UPU458760 UZP458760:UZQ458760 VJL458760:VJM458760 VTH458760:VTI458760 WDD458760:WDE458760 WMZ458760:WNA458760 WWV458760:WWW458760 AN524296:AO524296 KJ524296:KK524296 UF524296:UG524296 AEB524296:AEC524296 ANX524296:ANY524296 AXT524296:AXU524296 BHP524296:BHQ524296 BRL524296:BRM524296 CBH524296:CBI524296 CLD524296:CLE524296 CUZ524296:CVA524296 DEV524296:DEW524296 DOR524296:DOS524296 DYN524296:DYO524296 EIJ524296:EIK524296 ESF524296:ESG524296 FCB524296:FCC524296 FLX524296:FLY524296 FVT524296:FVU524296 GFP524296:GFQ524296 GPL524296:GPM524296 GZH524296:GZI524296 HJD524296:HJE524296 HSZ524296:HTA524296 ICV524296:ICW524296 IMR524296:IMS524296 IWN524296:IWO524296 JGJ524296:JGK524296 JQF524296:JQG524296 KAB524296:KAC524296 KJX524296:KJY524296 KTT524296:KTU524296 LDP524296:LDQ524296 LNL524296:LNM524296 LXH524296:LXI524296 MHD524296:MHE524296 MQZ524296:MRA524296 NAV524296:NAW524296 NKR524296:NKS524296 NUN524296:NUO524296 OEJ524296:OEK524296 OOF524296:OOG524296 OYB524296:OYC524296 PHX524296:PHY524296 PRT524296:PRU524296 QBP524296:QBQ524296 QLL524296:QLM524296 QVH524296:QVI524296 RFD524296:RFE524296 ROZ524296:RPA524296 RYV524296:RYW524296 SIR524296:SIS524296 SSN524296:SSO524296 TCJ524296:TCK524296 TMF524296:TMG524296 TWB524296:TWC524296 UFX524296:UFY524296 UPT524296:UPU524296 UZP524296:UZQ524296 VJL524296:VJM524296 VTH524296:VTI524296 WDD524296:WDE524296 WMZ524296:WNA524296 WWV524296:WWW524296 AN589832:AO589832 KJ589832:KK589832 UF589832:UG589832 AEB589832:AEC589832 ANX589832:ANY589832 AXT589832:AXU589832 BHP589832:BHQ589832 BRL589832:BRM589832 CBH589832:CBI589832 CLD589832:CLE589832 CUZ589832:CVA589832 DEV589832:DEW589832 DOR589832:DOS589832 DYN589832:DYO589832 EIJ589832:EIK589832 ESF589832:ESG589832 FCB589832:FCC589832 FLX589832:FLY589832 FVT589832:FVU589832 GFP589832:GFQ589832 GPL589832:GPM589832 GZH589832:GZI589832 HJD589832:HJE589832 HSZ589832:HTA589832 ICV589832:ICW589832 IMR589832:IMS589832 IWN589832:IWO589832 JGJ589832:JGK589832 JQF589832:JQG589832 KAB589832:KAC589832 KJX589832:KJY589832 KTT589832:KTU589832 LDP589832:LDQ589832 LNL589832:LNM589832 LXH589832:LXI589832 MHD589832:MHE589832 MQZ589832:MRA589832 NAV589832:NAW589832 NKR589832:NKS589832 NUN589832:NUO589832 OEJ589832:OEK589832 OOF589832:OOG589832 OYB589832:OYC589832 PHX589832:PHY589832 PRT589832:PRU589832 QBP589832:QBQ589832 QLL589832:QLM589832 QVH589832:QVI589832 RFD589832:RFE589832 ROZ589832:RPA589832 RYV589832:RYW589832 SIR589832:SIS589832 SSN589832:SSO589832 TCJ589832:TCK589832 TMF589832:TMG589832 TWB589832:TWC589832 UFX589832:UFY589832 UPT589832:UPU589832 UZP589832:UZQ589832 VJL589832:VJM589832 VTH589832:VTI589832 WDD589832:WDE589832 WMZ589832:WNA589832 WWV589832:WWW589832 AN655368:AO655368 KJ655368:KK655368 UF655368:UG655368 AEB655368:AEC655368 ANX655368:ANY655368 AXT655368:AXU655368 BHP655368:BHQ655368 BRL655368:BRM655368 CBH655368:CBI655368 CLD655368:CLE655368 CUZ655368:CVA655368 DEV655368:DEW655368 DOR655368:DOS655368 DYN655368:DYO655368 EIJ655368:EIK655368 ESF655368:ESG655368 FCB655368:FCC655368 FLX655368:FLY655368 FVT655368:FVU655368 GFP655368:GFQ655368 GPL655368:GPM655368 GZH655368:GZI655368 HJD655368:HJE655368 HSZ655368:HTA655368 ICV655368:ICW655368 IMR655368:IMS655368 IWN655368:IWO655368 JGJ655368:JGK655368 JQF655368:JQG655368 KAB655368:KAC655368 KJX655368:KJY655368 KTT655368:KTU655368 LDP655368:LDQ655368 LNL655368:LNM655368 LXH655368:LXI655368 MHD655368:MHE655368 MQZ655368:MRA655368 NAV655368:NAW655368 NKR655368:NKS655368 NUN655368:NUO655368 OEJ655368:OEK655368 OOF655368:OOG655368 OYB655368:OYC655368 PHX655368:PHY655368 PRT655368:PRU655368 QBP655368:QBQ655368 QLL655368:QLM655368 QVH655368:QVI655368 RFD655368:RFE655368 ROZ655368:RPA655368 RYV655368:RYW655368 SIR655368:SIS655368 SSN655368:SSO655368 TCJ655368:TCK655368 TMF655368:TMG655368 TWB655368:TWC655368 UFX655368:UFY655368 UPT655368:UPU655368 UZP655368:UZQ655368 VJL655368:VJM655368 VTH655368:VTI655368 WDD655368:WDE655368 WMZ655368:WNA655368 WWV655368:WWW655368 AN720904:AO720904 KJ720904:KK720904 UF720904:UG720904 AEB720904:AEC720904 ANX720904:ANY720904 AXT720904:AXU720904 BHP720904:BHQ720904 BRL720904:BRM720904 CBH720904:CBI720904 CLD720904:CLE720904 CUZ720904:CVA720904 DEV720904:DEW720904 DOR720904:DOS720904 DYN720904:DYO720904 EIJ720904:EIK720904 ESF720904:ESG720904 FCB720904:FCC720904 FLX720904:FLY720904 FVT720904:FVU720904 GFP720904:GFQ720904 GPL720904:GPM720904 GZH720904:GZI720904 HJD720904:HJE720904 HSZ720904:HTA720904 ICV720904:ICW720904 IMR720904:IMS720904 IWN720904:IWO720904 JGJ720904:JGK720904 JQF720904:JQG720904 KAB720904:KAC720904 KJX720904:KJY720904 KTT720904:KTU720904 LDP720904:LDQ720904 LNL720904:LNM720904 LXH720904:LXI720904 MHD720904:MHE720904 MQZ720904:MRA720904 NAV720904:NAW720904 NKR720904:NKS720904 NUN720904:NUO720904 OEJ720904:OEK720904 OOF720904:OOG720904 OYB720904:OYC720904 PHX720904:PHY720904 PRT720904:PRU720904 QBP720904:QBQ720904 QLL720904:QLM720904 QVH720904:QVI720904 RFD720904:RFE720904 ROZ720904:RPA720904 RYV720904:RYW720904 SIR720904:SIS720904 SSN720904:SSO720904 TCJ720904:TCK720904 TMF720904:TMG720904 TWB720904:TWC720904 UFX720904:UFY720904 UPT720904:UPU720904 UZP720904:UZQ720904 VJL720904:VJM720904 VTH720904:VTI720904 WDD720904:WDE720904 WMZ720904:WNA720904 WWV720904:WWW720904 AN786440:AO786440 KJ786440:KK786440 UF786440:UG786440 AEB786440:AEC786440 ANX786440:ANY786440 AXT786440:AXU786440 BHP786440:BHQ786440 BRL786440:BRM786440 CBH786440:CBI786440 CLD786440:CLE786440 CUZ786440:CVA786440 DEV786440:DEW786440 DOR786440:DOS786440 DYN786440:DYO786440 EIJ786440:EIK786440 ESF786440:ESG786440 FCB786440:FCC786440 FLX786440:FLY786440 FVT786440:FVU786440 GFP786440:GFQ786440 GPL786440:GPM786440 GZH786440:GZI786440 HJD786440:HJE786440 HSZ786440:HTA786440 ICV786440:ICW786440 IMR786440:IMS786440 IWN786440:IWO786440 JGJ786440:JGK786440 JQF786440:JQG786440 KAB786440:KAC786440 KJX786440:KJY786440 KTT786440:KTU786440 LDP786440:LDQ786440 LNL786440:LNM786440 LXH786440:LXI786440 MHD786440:MHE786440 MQZ786440:MRA786440 NAV786440:NAW786440 NKR786440:NKS786440 NUN786440:NUO786440 OEJ786440:OEK786440 OOF786440:OOG786440 OYB786440:OYC786440 PHX786440:PHY786440 PRT786440:PRU786440 QBP786440:QBQ786440 QLL786440:QLM786440 QVH786440:QVI786440 RFD786440:RFE786440 ROZ786440:RPA786440 RYV786440:RYW786440 SIR786440:SIS786440 SSN786440:SSO786440 TCJ786440:TCK786440 TMF786440:TMG786440 TWB786440:TWC786440 UFX786440:UFY786440 UPT786440:UPU786440 UZP786440:UZQ786440 VJL786440:VJM786440 VTH786440:VTI786440 WDD786440:WDE786440 WMZ786440:WNA786440 WWV786440:WWW786440 AN851976:AO851976 KJ851976:KK851976 UF851976:UG851976 AEB851976:AEC851976 ANX851976:ANY851976 AXT851976:AXU851976 BHP851976:BHQ851976 BRL851976:BRM851976 CBH851976:CBI851976 CLD851976:CLE851976 CUZ851976:CVA851976 DEV851976:DEW851976 DOR851976:DOS851976 DYN851976:DYO851976 EIJ851976:EIK851976 ESF851976:ESG851976 FCB851976:FCC851976 FLX851976:FLY851976 FVT851976:FVU851976 GFP851976:GFQ851976 GPL851976:GPM851976 GZH851976:GZI851976 HJD851976:HJE851976 HSZ851976:HTA851976 ICV851976:ICW851976 IMR851976:IMS851976 IWN851976:IWO851976 JGJ851976:JGK851976 JQF851976:JQG851976 KAB851976:KAC851976 KJX851976:KJY851976 KTT851976:KTU851976 LDP851976:LDQ851976 LNL851976:LNM851976 LXH851976:LXI851976 MHD851976:MHE851976 MQZ851976:MRA851976 NAV851976:NAW851976 NKR851976:NKS851976 NUN851976:NUO851976 OEJ851976:OEK851976 OOF851976:OOG851976 OYB851976:OYC851976 PHX851976:PHY851976 PRT851976:PRU851976 QBP851976:QBQ851976 QLL851976:QLM851976 QVH851976:QVI851976 RFD851976:RFE851976 ROZ851976:RPA851976 RYV851976:RYW851976 SIR851976:SIS851976 SSN851976:SSO851976 TCJ851976:TCK851976 TMF851976:TMG851976 TWB851976:TWC851976 UFX851976:UFY851976 UPT851976:UPU851976 UZP851976:UZQ851976 VJL851976:VJM851976 VTH851976:VTI851976 WDD851976:WDE851976 WMZ851976:WNA851976 WWV851976:WWW851976 AN917512:AO917512 KJ917512:KK917512 UF917512:UG917512 AEB917512:AEC917512 ANX917512:ANY917512 AXT917512:AXU917512 BHP917512:BHQ917512 BRL917512:BRM917512 CBH917512:CBI917512 CLD917512:CLE917512 CUZ917512:CVA917512 DEV917512:DEW917512 DOR917512:DOS917512 DYN917512:DYO917512 EIJ917512:EIK917512 ESF917512:ESG917512 FCB917512:FCC917512 FLX917512:FLY917512 FVT917512:FVU917512 GFP917512:GFQ917512 GPL917512:GPM917512 GZH917512:GZI917512 HJD917512:HJE917512 HSZ917512:HTA917512 ICV917512:ICW917512 IMR917512:IMS917512 IWN917512:IWO917512 JGJ917512:JGK917512 JQF917512:JQG917512 KAB917512:KAC917512 KJX917512:KJY917512 KTT917512:KTU917512 LDP917512:LDQ917512 LNL917512:LNM917512 LXH917512:LXI917512 MHD917512:MHE917512 MQZ917512:MRA917512 NAV917512:NAW917512 NKR917512:NKS917512 NUN917512:NUO917512 OEJ917512:OEK917512 OOF917512:OOG917512 OYB917512:OYC917512 PHX917512:PHY917512 PRT917512:PRU917512 QBP917512:QBQ917512 QLL917512:QLM917512 QVH917512:QVI917512 RFD917512:RFE917512 ROZ917512:RPA917512 RYV917512:RYW917512 SIR917512:SIS917512 SSN917512:SSO917512 TCJ917512:TCK917512 TMF917512:TMG917512 TWB917512:TWC917512 UFX917512:UFY917512 UPT917512:UPU917512 UZP917512:UZQ917512 VJL917512:VJM917512 VTH917512:VTI917512 WDD917512:WDE917512 WMZ917512:WNA917512 WWV917512:WWW917512 AN983048:AO983048 KJ983048:KK983048 UF983048:UG983048 AEB983048:AEC983048 ANX983048:ANY983048 AXT983048:AXU983048 BHP983048:BHQ983048 BRL983048:BRM983048 CBH983048:CBI983048 CLD983048:CLE983048 CUZ983048:CVA983048 DEV983048:DEW983048 DOR983048:DOS983048 DYN983048:DYO983048 EIJ983048:EIK983048 ESF983048:ESG983048 FCB983048:FCC983048 FLX983048:FLY983048 FVT983048:FVU983048 GFP983048:GFQ983048 GPL983048:GPM983048 GZH983048:GZI983048 HJD983048:HJE983048 HSZ983048:HTA983048 ICV983048:ICW983048 IMR983048:IMS983048 IWN983048:IWO983048 JGJ983048:JGK983048 JQF983048:JQG983048 KAB983048:KAC983048 KJX983048:KJY983048 KTT983048:KTU983048 LDP983048:LDQ983048 LNL983048:LNM983048 LXH983048:LXI983048 MHD983048:MHE983048 MQZ983048:MRA983048 NAV983048:NAW983048 NKR983048:NKS983048 NUN983048:NUO983048 OEJ983048:OEK983048 OOF983048:OOG983048 OYB983048:OYC983048 PHX983048:PHY983048 PRT983048:PRU983048 QBP983048:QBQ983048 QLL983048:QLM983048 QVH983048:QVI983048 RFD983048:RFE983048 ROZ983048:RPA983048 RYV983048:RYW983048 SIR983048:SIS983048 SSN983048:SSO983048 TCJ983048:TCK983048 TMF983048:TMG983048 TWB983048:TWC983048 UFX983048:UFY983048 UPT983048:UPU983048 UZP983048:UZQ983048 VJL983048:VJM983048 VTH983048:VTI983048 WDD983048:WDE983048 WMZ983048:WNA983048 WWV983048:WWW983048 M21:N26 JI21:JJ26 TE21:TF26 ADA21:ADB26 AMW21:AMX26 AWS21:AWT26 BGO21:BGP26 BQK21:BQL26 CAG21:CAH26 CKC21:CKD26 CTY21:CTZ26 DDU21:DDV26 DNQ21:DNR26 DXM21:DXN26 EHI21:EHJ26 ERE21:ERF26 FBA21:FBB26 FKW21:FKX26 FUS21:FUT26 GEO21:GEP26 GOK21:GOL26 GYG21:GYH26 HIC21:HID26 HRY21:HRZ26 IBU21:IBV26 ILQ21:ILR26 IVM21:IVN26 JFI21:JFJ26 JPE21:JPF26 JZA21:JZB26 KIW21:KIX26 KSS21:KST26 LCO21:LCP26 LMK21:LML26 LWG21:LWH26 MGC21:MGD26 MPY21:MPZ26 MZU21:MZV26 NJQ21:NJR26 NTM21:NTN26 ODI21:ODJ26 ONE21:ONF26 OXA21:OXB26 PGW21:PGX26 PQS21:PQT26 QAO21:QAP26 QKK21:QKL26 QUG21:QUH26 REC21:RED26 RNY21:RNZ26 RXU21:RXV26 SHQ21:SHR26 SRM21:SRN26 TBI21:TBJ26 TLE21:TLF26 TVA21:TVB26 UEW21:UEX26 UOS21:UOT26 UYO21:UYP26 VIK21:VIL26 VSG21:VSH26 WCC21:WCD26 WLY21:WLZ26 WVU21:WVV26 M65557:N65562 JI65557:JJ65562 TE65557:TF65562 ADA65557:ADB65562 AMW65557:AMX65562 AWS65557:AWT65562 BGO65557:BGP65562 BQK65557:BQL65562 CAG65557:CAH65562 CKC65557:CKD65562 CTY65557:CTZ65562 DDU65557:DDV65562 DNQ65557:DNR65562 DXM65557:DXN65562 EHI65557:EHJ65562 ERE65557:ERF65562 FBA65557:FBB65562 FKW65557:FKX65562 FUS65557:FUT65562 GEO65557:GEP65562 GOK65557:GOL65562 GYG65557:GYH65562 HIC65557:HID65562 HRY65557:HRZ65562 IBU65557:IBV65562 ILQ65557:ILR65562 IVM65557:IVN65562 JFI65557:JFJ65562 JPE65557:JPF65562 JZA65557:JZB65562 KIW65557:KIX65562 KSS65557:KST65562 LCO65557:LCP65562 LMK65557:LML65562 LWG65557:LWH65562 MGC65557:MGD65562 MPY65557:MPZ65562 MZU65557:MZV65562 NJQ65557:NJR65562 NTM65557:NTN65562 ODI65557:ODJ65562 ONE65557:ONF65562 OXA65557:OXB65562 PGW65557:PGX65562 PQS65557:PQT65562 QAO65557:QAP65562 QKK65557:QKL65562 QUG65557:QUH65562 REC65557:RED65562 RNY65557:RNZ65562 RXU65557:RXV65562 SHQ65557:SHR65562 SRM65557:SRN65562 TBI65557:TBJ65562 TLE65557:TLF65562 TVA65557:TVB65562 UEW65557:UEX65562 UOS65557:UOT65562 UYO65557:UYP65562 VIK65557:VIL65562 VSG65557:VSH65562 WCC65557:WCD65562 WLY65557:WLZ65562 WVU65557:WVV65562 M131093:N131098 JI131093:JJ131098 TE131093:TF131098 ADA131093:ADB131098 AMW131093:AMX131098 AWS131093:AWT131098 BGO131093:BGP131098 BQK131093:BQL131098 CAG131093:CAH131098 CKC131093:CKD131098 CTY131093:CTZ131098 DDU131093:DDV131098 DNQ131093:DNR131098 DXM131093:DXN131098 EHI131093:EHJ131098 ERE131093:ERF131098 FBA131093:FBB131098 FKW131093:FKX131098 FUS131093:FUT131098 GEO131093:GEP131098 GOK131093:GOL131098 GYG131093:GYH131098 HIC131093:HID131098 HRY131093:HRZ131098 IBU131093:IBV131098 ILQ131093:ILR131098 IVM131093:IVN131098 JFI131093:JFJ131098 JPE131093:JPF131098 JZA131093:JZB131098 KIW131093:KIX131098 KSS131093:KST131098 LCO131093:LCP131098 LMK131093:LML131098 LWG131093:LWH131098 MGC131093:MGD131098 MPY131093:MPZ131098 MZU131093:MZV131098 NJQ131093:NJR131098 NTM131093:NTN131098 ODI131093:ODJ131098 ONE131093:ONF131098 OXA131093:OXB131098 PGW131093:PGX131098 PQS131093:PQT131098 QAO131093:QAP131098 QKK131093:QKL131098 QUG131093:QUH131098 REC131093:RED131098 RNY131093:RNZ131098 RXU131093:RXV131098 SHQ131093:SHR131098 SRM131093:SRN131098 TBI131093:TBJ131098 TLE131093:TLF131098 TVA131093:TVB131098 UEW131093:UEX131098 UOS131093:UOT131098 UYO131093:UYP131098 VIK131093:VIL131098 VSG131093:VSH131098 WCC131093:WCD131098 WLY131093:WLZ131098 WVU131093:WVV131098 M196629:N196634 JI196629:JJ196634 TE196629:TF196634 ADA196629:ADB196634 AMW196629:AMX196634 AWS196629:AWT196634 BGO196629:BGP196634 BQK196629:BQL196634 CAG196629:CAH196634 CKC196629:CKD196634 CTY196629:CTZ196634 DDU196629:DDV196634 DNQ196629:DNR196634 DXM196629:DXN196634 EHI196629:EHJ196634 ERE196629:ERF196634 FBA196629:FBB196634 FKW196629:FKX196634 FUS196629:FUT196634 GEO196629:GEP196634 GOK196629:GOL196634 GYG196629:GYH196634 HIC196629:HID196634 HRY196629:HRZ196634 IBU196629:IBV196634 ILQ196629:ILR196634 IVM196629:IVN196634 JFI196629:JFJ196634 JPE196629:JPF196634 JZA196629:JZB196634 KIW196629:KIX196634 KSS196629:KST196634 LCO196629:LCP196634 LMK196629:LML196634 LWG196629:LWH196634 MGC196629:MGD196634 MPY196629:MPZ196634 MZU196629:MZV196634 NJQ196629:NJR196634 NTM196629:NTN196634 ODI196629:ODJ196634 ONE196629:ONF196634 OXA196629:OXB196634 PGW196629:PGX196634 PQS196629:PQT196634 QAO196629:QAP196634 QKK196629:QKL196634 QUG196629:QUH196634 REC196629:RED196634 RNY196629:RNZ196634 RXU196629:RXV196634 SHQ196629:SHR196634 SRM196629:SRN196634 TBI196629:TBJ196634 TLE196629:TLF196634 TVA196629:TVB196634 UEW196629:UEX196634 UOS196629:UOT196634 UYO196629:UYP196634 VIK196629:VIL196634 VSG196629:VSH196634 WCC196629:WCD196634 WLY196629:WLZ196634 WVU196629:WVV196634 M262165:N262170 JI262165:JJ262170 TE262165:TF262170 ADA262165:ADB262170 AMW262165:AMX262170 AWS262165:AWT262170 BGO262165:BGP262170 BQK262165:BQL262170 CAG262165:CAH262170 CKC262165:CKD262170 CTY262165:CTZ262170 DDU262165:DDV262170 DNQ262165:DNR262170 DXM262165:DXN262170 EHI262165:EHJ262170 ERE262165:ERF262170 FBA262165:FBB262170 FKW262165:FKX262170 FUS262165:FUT262170 GEO262165:GEP262170 GOK262165:GOL262170 GYG262165:GYH262170 HIC262165:HID262170 HRY262165:HRZ262170 IBU262165:IBV262170 ILQ262165:ILR262170 IVM262165:IVN262170 JFI262165:JFJ262170 JPE262165:JPF262170 JZA262165:JZB262170 KIW262165:KIX262170 KSS262165:KST262170 LCO262165:LCP262170 LMK262165:LML262170 LWG262165:LWH262170 MGC262165:MGD262170 MPY262165:MPZ262170 MZU262165:MZV262170 NJQ262165:NJR262170 NTM262165:NTN262170 ODI262165:ODJ262170 ONE262165:ONF262170 OXA262165:OXB262170 PGW262165:PGX262170 PQS262165:PQT262170 QAO262165:QAP262170 QKK262165:QKL262170 QUG262165:QUH262170 REC262165:RED262170 RNY262165:RNZ262170 RXU262165:RXV262170 SHQ262165:SHR262170 SRM262165:SRN262170 TBI262165:TBJ262170 TLE262165:TLF262170 TVA262165:TVB262170 UEW262165:UEX262170 UOS262165:UOT262170 UYO262165:UYP262170 VIK262165:VIL262170 VSG262165:VSH262170 WCC262165:WCD262170 WLY262165:WLZ262170 WVU262165:WVV262170 M327701:N327706 JI327701:JJ327706 TE327701:TF327706 ADA327701:ADB327706 AMW327701:AMX327706 AWS327701:AWT327706 BGO327701:BGP327706 BQK327701:BQL327706 CAG327701:CAH327706 CKC327701:CKD327706 CTY327701:CTZ327706 DDU327701:DDV327706 DNQ327701:DNR327706 DXM327701:DXN327706 EHI327701:EHJ327706 ERE327701:ERF327706 FBA327701:FBB327706 FKW327701:FKX327706 FUS327701:FUT327706 GEO327701:GEP327706 GOK327701:GOL327706 GYG327701:GYH327706 HIC327701:HID327706 HRY327701:HRZ327706 IBU327701:IBV327706 ILQ327701:ILR327706 IVM327701:IVN327706 JFI327701:JFJ327706 JPE327701:JPF327706 JZA327701:JZB327706 KIW327701:KIX327706 KSS327701:KST327706 LCO327701:LCP327706 LMK327701:LML327706 LWG327701:LWH327706 MGC327701:MGD327706 MPY327701:MPZ327706 MZU327701:MZV327706 NJQ327701:NJR327706 NTM327701:NTN327706 ODI327701:ODJ327706 ONE327701:ONF327706 OXA327701:OXB327706 PGW327701:PGX327706 PQS327701:PQT327706 QAO327701:QAP327706 QKK327701:QKL327706 QUG327701:QUH327706 REC327701:RED327706 RNY327701:RNZ327706 RXU327701:RXV327706 SHQ327701:SHR327706 SRM327701:SRN327706 TBI327701:TBJ327706 TLE327701:TLF327706 TVA327701:TVB327706 UEW327701:UEX327706 UOS327701:UOT327706 UYO327701:UYP327706 VIK327701:VIL327706 VSG327701:VSH327706 WCC327701:WCD327706 WLY327701:WLZ327706 WVU327701:WVV327706 M393237:N393242 JI393237:JJ393242 TE393237:TF393242 ADA393237:ADB393242 AMW393237:AMX393242 AWS393237:AWT393242 BGO393237:BGP393242 BQK393237:BQL393242 CAG393237:CAH393242 CKC393237:CKD393242 CTY393237:CTZ393242 DDU393237:DDV393242 DNQ393237:DNR393242 DXM393237:DXN393242 EHI393237:EHJ393242 ERE393237:ERF393242 FBA393237:FBB393242 FKW393237:FKX393242 FUS393237:FUT393242 GEO393237:GEP393242 GOK393237:GOL393242 GYG393237:GYH393242 HIC393237:HID393242 HRY393237:HRZ393242 IBU393237:IBV393242 ILQ393237:ILR393242 IVM393237:IVN393242 JFI393237:JFJ393242 JPE393237:JPF393242 JZA393237:JZB393242 KIW393237:KIX393242 KSS393237:KST393242 LCO393237:LCP393242 LMK393237:LML393242 LWG393237:LWH393242 MGC393237:MGD393242 MPY393237:MPZ393242 MZU393237:MZV393242 NJQ393237:NJR393242 NTM393237:NTN393242 ODI393237:ODJ393242 ONE393237:ONF393242 OXA393237:OXB393242 PGW393237:PGX393242 PQS393237:PQT393242 QAO393237:QAP393242 QKK393237:QKL393242 QUG393237:QUH393242 REC393237:RED393242 RNY393237:RNZ393242 RXU393237:RXV393242 SHQ393237:SHR393242 SRM393237:SRN393242 TBI393237:TBJ393242 TLE393237:TLF393242 TVA393237:TVB393242 UEW393237:UEX393242 UOS393237:UOT393242 UYO393237:UYP393242 VIK393237:VIL393242 VSG393237:VSH393242 WCC393237:WCD393242 WLY393237:WLZ393242 WVU393237:WVV393242 M458773:N458778 JI458773:JJ458778 TE458773:TF458778 ADA458773:ADB458778 AMW458773:AMX458778 AWS458773:AWT458778 BGO458773:BGP458778 BQK458773:BQL458778 CAG458773:CAH458778 CKC458773:CKD458778 CTY458773:CTZ458778 DDU458773:DDV458778 DNQ458773:DNR458778 DXM458773:DXN458778 EHI458773:EHJ458778 ERE458773:ERF458778 FBA458773:FBB458778 FKW458773:FKX458778 FUS458773:FUT458778 GEO458773:GEP458778 GOK458773:GOL458778 GYG458773:GYH458778 HIC458773:HID458778 HRY458773:HRZ458778 IBU458773:IBV458778 ILQ458773:ILR458778 IVM458773:IVN458778 JFI458773:JFJ458778 JPE458773:JPF458778 JZA458773:JZB458778 KIW458773:KIX458778 KSS458773:KST458778 LCO458773:LCP458778 LMK458773:LML458778 LWG458773:LWH458778 MGC458773:MGD458778 MPY458773:MPZ458778 MZU458773:MZV458778 NJQ458773:NJR458778 NTM458773:NTN458778 ODI458773:ODJ458778 ONE458773:ONF458778 OXA458773:OXB458778 PGW458773:PGX458778 PQS458773:PQT458778 QAO458773:QAP458778 QKK458773:QKL458778 QUG458773:QUH458778 REC458773:RED458778 RNY458773:RNZ458778 RXU458773:RXV458778 SHQ458773:SHR458778 SRM458773:SRN458778 TBI458773:TBJ458778 TLE458773:TLF458778 TVA458773:TVB458778 UEW458773:UEX458778 UOS458773:UOT458778 UYO458773:UYP458778 VIK458773:VIL458778 VSG458773:VSH458778 WCC458773:WCD458778 WLY458773:WLZ458778 WVU458773:WVV458778 M524309:N524314 JI524309:JJ524314 TE524309:TF524314 ADA524309:ADB524314 AMW524309:AMX524314 AWS524309:AWT524314 BGO524309:BGP524314 BQK524309:BQL524314 CAG524309:CAH524314 CKC524309:CKD524314 CTY524309:CTZ524314 DDU524309:DDV524314 DNQ524309:DNR524314 DXM524309:DXN524314 EHI524309:EHJ524314 ERE524309:ERF524314 FBA524309:FBB524314 FKW524309:FKX524314 FUS524309:FUT524314 GEO524309:GEP524314 GOK524309:GOL524314 GYG524309:GYH524314 HIC524309:HID524314 HRY524309:HRZ524314 IBU524309:IBV524314 ILQ524309:ILR524314 IVM524309:IVN524314 JFI524309:JFJ524314 JPE524309:JPF524314 JZA524309:JZB524314 KIW524309:KIX524314 KSS524309:KST524314 LCO524309:LCP524314 LMK524309:LML524314 LWG524309:LWH524314 MGC524309:MGD524314 MPY524309:MPZ524314 MZU524309:MZV524314 NJQ524309:NJR524314 NTM524309:NTN524314 ODI524309:ODJ524314 ONE524309:ONF524314 OXA524309:OXB524314 PGW524309:PGX524314 PQS524309:PQT524314 QAO524309:QAP524314 QKK524309:QKL524314 QUG524309:QUH524314 REC524309:RED524314 RNY524309:RNZ524314 RXU524309:RXV524314 SHQ524309:SHR524314 SRM524309:SRN524314 TBI524309:TBJ524314 TLE524309:TLF524314 TVA524309:TVB524314 UEW524309:UEX524314 UOS524309:UOT524314 UYO524309:UYP524314 VIK524309:VIL524314 VSG524309:VSH524314 WCC524309:WCD524314 WLY524309:WLZ524314 WVU524309:WVV524314 M589845:N589850 JI589845:JJ589850 TE589845:TF589850 ADA589845:ADB589850 AMW589845:AMX589850 AWS589845:AWT589850 BGO589845:BGP589850 BQK589845:BQL589850 CAG589845:CAH589850 CKC589845:CKD589850 CTY589845:CTZ589850 DDU589845:DDV589850 DNQ589845:DNR589850 DXM589845:DXN589850 EHI589845:EHJ589850 ERE589845:ERF589850 FBA589845:FBB589850 FKW589845:FKX589850 FUS589845:FUT589850 GEO589845:GEP589850 GOK589845:GOL589850 GYG589845:GYH589850 HIC589845:HID589850 HRY589845:HRZ589850 IBU589845:IBV589850 ILQ589845:ILR589850 IVM589845:IVN589850 JFI589845:JFJ589850 JPE589845:JPF589850 JZA589845:JZB589850 KIW589845:KIX589850 KSS589845:KST589850 LCO589845:LCP589850 LMK589845:LML589850 LWG589845:LWH589850 MGC589845:MGD589850 MPY589845:MPZ589850 MZU589845:MZV589850 NJQ589845:NJR589850 NTM589845:NTN589850 ODI589845:ODJ589850 ONE589845:ONF589850 OXA589845:OXB589850 PGW589845:PGX589850 PQS589845:PQT589850 QAO589845:QAP589850 QKK589845:QKL589850 QUG589845:QUH589850 REC589845:RED589850 RNY589845:RNZ589850 RXU589845:RXV589850 SHQ589845:SHR589850 SRM589845:SRN589850 TBI589845:TBJ589850 TLE589845:TLF589850 TVA589845:TVB589850 UEW589845:UEX589850 UOS589845:UOT589850 UYO589845:UYP589850 VIK589845:VIL589850 VSG589845:VSH589850 WCC589845:WCD589850 WLY589845:WLZ589850 WVU589845:WVV589850 M655381:N655386 JI655381:JJ655386 TE655381:TF655386 ADA655381:ADB655386 AMW655381:AMX655386 AWS655381:AWT655386 BGO655381:BGP655386 BQK655381:BQL655386 CAG655381:CAH655386 CKC655381:CKD655386 CTY655381:CTZ655386 DDU655381:DDV655386 DNQ655381:DNR655386 DXM655381:DXN655386 EHI655381:EHJ655386 ERE655381:ERF655386 FBA655381:FBB655386 FKW655381:FKX655386 FUS655381:FUT655386 GEO655381:GEP655386 GOK655381:GOL655386 GYG655381:GYH655386 HIC655381:HID655386 HRY655381:HRZ655386 IBU655381:IBV655386 ILQ655381:ILR655386 IVM655381:IVN655386 JFI655381:JFJ655386 JPE655381:JPF655386 JZA655381:JZB655386 KIW655381:KIX655386 KSS655381:KST655386 LCO655381:LCP655386 LMK655381:LML655386 LWG655381:LWH655386 MGC655381:MGD655386 MPY655381:MPZ655386 MZU655381:MZV655386 NJQ655381:NJR655386 NTM655381:NTN655386 ODI655381:ODJ655386 ONE655381:ONF655386 OXA655381:OXB655386 PGW655381:PGX655386 PQS655381:PQT655386 QAO655381:QAP655386 QKK655381:QKL655386 QUG655381:QUH655386 REC655381:RED655386 RNY655381:RNZ655386 RXU655381:RXV655386 SHQ655381:SHR655386 SRM655381:SRN655386 TBI655381:TBJ655386 TLE655381:TLF655386 TVA655381:TVB655386 UEW655381:UEX655386 UOS655381:UOT655386 UYO655381:UYP655386 VIK655381:VIL655386 VSG655381:VSH655386 WCC655381:WCD655386 WLY655381:WLZ655386 WVU655381:WVV655386 M720917:N720922 JI720917:JJ720922 TE720917:TF720922 ADA720917:ADB720922 AMW720917:AMX720922 AWS720917:AWT720922 BGO720917:BGP720922 BQK720917:BQL720922 CAG720917:CAH720922 CKC720917:CKD720922 CTY720917:CTZ720922 DDU720917:DDV720922 DNQ720917:DNR720922 DXM720917:DXN720922 EHI720917:EHJ720922 ERE720917:ERF720922 FBA720917:FBB720922 FKW720917:FKX720922 FUS720917:FUT720922 GEO720917:GEP720922 GOK720917:GOL720922 GYG720917:GYH720922 HIC720917:HID720922 HRY720917:HRZ720922 IBU720917:IBV720922 ILQ720917:ILR720922 IVM720917:IVN720922 JFI720917:JFJ720922 JPE720917:JPF720922 JZA720917:JZB720922 KIW720917:KIX720922 KSS720917:KST720922 LCO720917:LCP720922 LMK720917:LML720922 LWG720917:LWH720922 MGC720917:MGD720922 MPY720917:MPZ720922 MZU720917:MZV720922 NJQ720917:NJR720922 NTM720917:NTN720922 ODI720917:ODJ720922 ONE720917:ONF720922 OXA720917:OXB720922 PGW720917:PGX720922 PQS720917:PQT720922 QAO720917:QAP720922 QKK720917:QKL720922 QUG720917:QUH720922 REC720917:RED720922 RNY720917:RNZ720922 RXU720917:RXV720922 SHQ720917:SHR720922 SRM720917:SRN720922 TBI720917:TBJ720922 TLE720917:TLF720922 TVA720917:TVB720922 UEW720917:UEX720922 UOS720917:UOT720922 UYO720917:UYP720922 VIK720917:VIL720922 VSG720917:VSH720922 WCC720917:WCD720922 WLY720917:WLZ720922 WVU720917:WVV720922 M786453:N786458 JI786453:JJ786458 TE786453:TF786458 ADA786453:ADB786458 AMW786453:AMX786458 AWS786453:AWT786458 BGO786453:BGP786458 BQK786453:BQL786458 CAG786453:CAH786458 CKC786453:CKD786458 CTY786453:CTZ786458 DDU786453:DDV786458 DNQ786453:DNR786458 DXM786453:DXN786458 EHI786453:EHJ786458 ERE786453:ERF786458 FBA786453:FBB786458 FKW786453:FKX786458 FUS786453:FUT786458 GEO786453:GEP786458 GOK786453:GOL786458 GYG786453:GYH786458 HIC786453:HID786458 HRY786453:HRZ786458 IBU786453:IBV786458 ILQ786453:ILR786458 IVM786453:IVN786458 JFI786453:JFJ786458 JPE786453:JPF786458 JZA786453:JZB786458 KIW786453:KIX786458 KSS786453:KST786458 LCO786453:LCP786458 LMK786453:LML786458 LWG786453:LWH786458 MGC786453:MGD786458 MPY786453:MPZ786458 MZU786453:MZV786458 NJQ786453:NJR786458 NTM786453:NTN786458 ODI786453:ODJ786458 ONE786453:ONF786458 OXA786453:OXB786458 PGW786453:PGX786458 PQS786453:PQT786458 QAO786453:QAP786458 QKK786453:QKL786458 QUG786453:QUH786458 REC786453:RED786458 RNY786453:RNZ786458 RXU786453:RXV786458 SHQ786453:SHR786458 SRM786453:SRN786458 TBI786453:TBJ786458 TLE786453:TLF786458 TVA786453:TVB786458 UEW786453:UEX786458 UOS786453:UOT786458 UYO786453:UYP786458 VIK786453:VIL786458 VSG786453:VSH786458 WCC786453:WCD786458 WLY786453:WLZ786458 WVU786453:WVV786458 M851989:N851994 JI851989:JJ851994 TE851989:TF851994 ADA851989:ADB851994 AMW851989:AMX851994 AWS851989:AWT851994 BGO851989:BGP851994 BQK851989:BQL851994 CAG851989:CAH851994 CKC851989:CKD851994 CTY851989:CTZ851994 DDU851989:DDV851994 DNQ851989:DNR851994 DXM851989:DXN851994 EHI851989:EHJ851994 ERE851989:ERF851994 FBA851989:FBB851994 FKW851989:FKX851994 FUS851989:FUT851994 GEO851989:GEP851994 GOK851989:GOL851994 GYG851989:GYH851994 HIC851989:HID851994 HRY851989:HRZ851994 IBU851989:IBV851994 ILQ851989:ILR851994 IVM851989:IVN851994 JFI851989:JFJ851994 JPE851989:JPF851994 JZA851989:JZB851994 KIW851989:KIX851994 KSS851989:KST851994 LCO851989:LCP851994 LMK851989:LML851994 LWG851989:LWH851994 MGC851989:MGD851994 MPY851989:MPZ851994 MZU851989:MZV851994 NJQ851989:NJR851994 NTM851989:NTN851994 ODI851989:ODJ851994 ONE851989:ONF851994 OXA851989:OXB851994 PGW851989:PGX851994 PQS851989:PQT851994 QAO851989:QAP851994 QKK851989:QKL851994 QUG851989:QUH851994 REC851989:RED851994 RNY851989:RNZ851994 RXU851989:RXV851994 SHQ851989:SHR851994 SRM851989:SRN851994 TBI851989:TBJ851994 TLE851989:TLF851994 TVA851989:TVB851994 UEW851989:UEX851994 UOS851989:UOT851994 UYO851989:UYP851994 VIK851989:VIL851994 VSG851989:VSH851994 WCC851989:WCD851994 WLY851989:WLZ851994 WVU851989:WVV851994 M917525:N917530 JI917525:JJ917530 TE917525:TF917530 ADA917525:ADB917530 AMW917525:AMX917530 AWS917525:AWT917530 BGO917525:BGP917530 BQK917525:BQL917530 CAG917525:CAH917530 CKC917525:CKD917530 CTY917525:CTZ917530 DDU917525:DDV917530 DNQ917525:DNR917530 DXM917525:DXN917530 EHI917525:EHJ917530 ERE917525:ERF917530 FBA917525:FBB917530 FKW917525:FKX917530 FUS917525:FUT917530 GEO917525:GEP917530 GOK917525:GOL917530 GYG917525:GYH917530 HIC917525:HID917530 HRY917525:HRZ917530 IBU917525:IBV917530 ILQ917525:ILR917530 IVM917525:IVN917530 JFI917525:JFJ917530 JPE917525:JPF917530 JZA917525:JZB917530 KIW917525:KIX917530 KSS917525:KST917530 LCO917525:LCP917530 LMK917525:LML917530 LWG917525:LWH917530 MGC917525:MGD917530 MPY917525:MPZ917530 MZU917525:MZV917530 NJQ917525:NJR917530 NTM917525:NTN917530 ODI917525:ODJ917530 ONE917525:ONF917530 OXA917525:OXB917530 PGW917525:PGX917530 PQS917525:PQT917530 QAO917525:QAP917530 QKK917525:QKL917530 QUG917525:QUH917530 REC917525:RED917530 RNY917525:RNZ917530 RXU917525:RXV917530 SHQ917525:SHR917530 SRM917525:SRN917530 TBI917525:TBJ917530 TLE917525:TLF917530 TVA917525:TVB917530 UEW917525:UEX917530 UOS917525:UOT917530 UYO917525:UYP917530 VIK917525:VIL917530 VSG917525:VSH917530 WCC917525:WCD917530 WLY917525:WLZ917530 WVU917525:WVV917530 M983061:N983066 JI983061:JJ983066 TE983061:TF983066 ADA983061:ADB983066 AMW983061:AMX983066 AWS983061:AWT983066 BGO983061:BGP983066 BQK983061:BQL983066 CAG983061:CAH983066 CKC983061:CKD983066 CTY983061:CTZ983066 DDU983061:DDV983066 DNQ983061:DNR983066 DXM983061:DXN983066 EHI983061:EHJ983066 ERE983061:ERF983066 FBA983061:FBB983066 FKW983061:FKX983066 FUS983061:FUT983066 GEO983061:GEP983066 GOK983061:GOL983066 GYG983061:GYH983066 HIC983061:HID983066 HRY983061:HRZ983066 IBU983061:IBV983066 ILQ983061:ILR983066 IVM983061:IVN983066 JFI983061:JFJ983066 JPE983061:JPF983066 JZA983061:JZB983066 KIW983061:KIX983066 KSS983061:KST983066 LCO983061:LCP983066 LMK983061:LML983066 LWG983061:LWH983066 MGC983061:MGD983066 MPY983061:MPZ983066 MZU983061:MZV983066 NJQ983061:NJR983066 NTM983061:NTN983066 ODI983061:ODJ983066 ONE983061:ONF983066 OXA983061:OXB983066 PGW983061:PGX983066 PQS983061:PQT983066 QAO983061:QAP983066 QKK983061:QKL983066 QUG983061:QUH983066 REC983061:RED983066 RNY983061:RNZ983066 RXU983061:RXV983066 SHQ983061:SHR983066 SRM983061:SRN983066 TBI983061:TBJ983066 TLE983061:TLF983066 TVA983061:TVB983066 UEW983061:UEX983066 UOS983061:UOT983066 UYO983061:UYP983066 VIK983061:VIL983066 VSG983061:VSH983066 WCC983061:WCD983066 WLY983061:WLZ983066 WVU983061:WVV983066 AM16:AP17 KI16:KL17 UE16:UH17 AEA16:AED17 ANW16:ANZ17 AXS16:AXV17 BHO16:BHR17 BRK16:BRN17 CBG16:CBJ17 CLC16:CLF17 CUY16:CVB17 DEU16:DEX17 DOQ16:DOT17 DYM16:DYP17 EII16:EIL17 ESE16:ESH17 FCA16:FCD17 FLW16:FLZ17 FVS16:FVV17 GFO16:GFR17 GPK16:GPN17 GZG16:GZJ17 HJC16:HJF17 HSY16:HTB17 ICU16:ICX17 IMQ16:IMT17 IWM16:IWP17 JGI16:JGL17 JQE16:JQH17 KAA16:KAD17 KJW16:KJZ17 KTS16:KTV17 LDO16:LDR17 LNK16:LNN17 LXG16:LXJ17 MHC16:MHF17 MQY16:MRB17 NAU16:NAX17 NKQ16:NKT17 NUM16:NUP17 OEI16:OEL17 OOE16:OOH17 OYA16:OYD17 PHW16:PHZ17 PRS16:PRV17 QBO16:QBR17 QLK16:QLN17 QVG16:QVJ17 RFC16:RFF17 ROY16:RPB17 RYU16:RYX17 SIQ16:SIT17 SSM16:SSP17 TCI16:TCL17 TME16:TMH17 TWA16:TWD17 UFW16:UFZ17 UPS16:UPV17 UZO16:UZR17 VJK16:VJN17 VTG16:VTJ17 WDC16:WDF17 WMY16:WNB17 WWU16:WWX17 AM65552:AP65553 KI65552:KL65553 UE65552:UH65553 AEA65552:AED65553 ANW65552:ANZ65553 AXS65552:AXV65553 BHO65552:BHR65553 BRK65552:BRN65553 CBG65552:CBJ65553 CLC65552:CLF65553 CUY65552:CVB65553 DEU65552:DEX65553 DOQ65552:DOT65553 DYM65552:DYP65553 EII65552:EIL65553 ESE65552:ESH65553 FCA65552:FCD65553 FLW65552:FLZ65553 FVS65552:FVV65553 GFO65552:GFR65553 GPK65552:GPN65553 GZG65552:GZJ65553 HJC65552:HJF65553 HSY65552:HTB65553 ICU65552:ICX65553 IMQ65552:IMT65553 IWM65552:IWP65553 JGI65552:JGL65553 JQE65552:JQH65553 KAA65552:KAD65553 KJW65552:KJZ65553 KTS65552:KTV65553 LDO65552:LDR65553 LNK65552:LNN65553 LXG65552:LXJ65553 MHC65552:MHF65553 MQY65552:MRB65553 NAU65552:NAX65553 NKQ65552:NKT65553 NUM65552:NUP65553 OEI65552:OEL65553 OOE65552:OOH65553 OYA65552:OYD65553 PHW65552:PHZ65553 PRS65552:PRV65553 QBO65552:QBR65553 QLK65552:QLN65553 QVG65552:QVJ65553 RFC65552:RFF65553 ROY65552:RPB65553 RYU65552:RYX65553 SIQ65552:SIT65553 SSM65552:SSP65553 TCI65552:TCL65553 TME65552:TMH65553 TWA65552:TWD65553 UFW65552:UFZ65553 UPS65552:UPV65553 UZO65552:UZR65553 VJK65552:VJN65553 VTG65552:VTJ65553 WDC65552:WDF65553 WMY65552:WNB65553 WWU65552:WWX65553 AM131088:AP131089 KI131088:KL131089 UE131088:UH131089 AEA131088:AED131089 ANW131088:ANZ131089 AXS131088:AXV131089 BHO131088:BHR131089 BRK131088:BRN131089 CBG131088:CBJ131089 CLC131088:CLF131089 CUY131088:CVB131089 DEU131088:DEX131089 DOQ131088:DOT131089 DYM131088:DYP131089 EII131088:EIL131089 ESE131088:ESH131089 FCA131088:FCD131089 FLW131088:FLZ131089 FVS131088:FVV131089 GFO131088:GFR131089 GPK131088:GPN131089 GZG131088:GZJ131089 HJC131088:HJF131089 HSY131088:HTB131089 ICU131088:ICX131089 IMQ131088:IMT131089 IWM131088:IWP131089 JGI131088:JGL131089 JQE131088:JQH131089 KAA131088:KAD131089 KJW131088:KJZ131089 KTS131088:KTV131089 LDO131088:LDR131089 LNK131088:LNN131089 LXG131088:LXJ131089 MHC131088:MHF131089 MQY131088:MRB131089 NAU131088:NAX131089 NKQ131088:NKT131089 NUM131088:NUP131089 OEI131088:OEL131089 OOE131088:OOH131089 OYA131088:OYD131089 PHW131088:PHZ131089 PRS131088:PRV131089 QBO131088:QBR131089 QLK131088:QLN131089 QVG131088:QVJ131089 RFC131088:RFF131089 ROY131088:RPB131089 RYU131088:RYX131089 SIQ131088:SIT131089 SSM131088:SSP131089 TCI131088:TCL131089 TME131088:TMH131089 TWA131088:TWD131089 UFW131088:UFZ131089 UPS131088:UPV131089 UZO131088:UZR131089 VJK131088:VJN131089 VTG131088:VTJ131089 WDC131088:WDF131089 WMY131088:WNB131089 WWU131088:WWX131089 AM196624:AP196625 KI196624:KL196625 UE196624:UH196625 AEA196624:AED196625 ANW196624:ANZ196625 AXS196624:AXV196625 BHO196624:BHR196625 BRK196624:BRN196625 CBG196624:CBJ196625 CLC196624:CLF196625 CUY196624:CVB196625 DEU196624:DEX196625 DOQ196624:DOT196625 DYM196624:DYP196625 EII196624:EIL196625 ESE196624:ESH196625 FCA196624:FCD196625 FLW196624:FLZ196625 FVS196624:FVV196625 GFO196624:GFR196625 GPK196624:GPN196625 GZG196624:GZJ196625 HJC196624:HJF196625 HSY196624:HTB196625 ICU196624:ICX196625 IMQ196624:IMT196625 IWM196624:IWP196625 JGI196624:JGL196625 JQE196624:JQH196625 KAA196624:KAD196625 KJW196624:KJZ196625 KTS196624:KTV196625 LDO196624:LDR196625 LNK196624:LNN196625 LXG196624:LXJ196625 MHC196624:MHF196625 MQY196624:MRB196625 NAU196624:NAX196625 NKQ196624:NKT196625 NUM196624:NUP196625 OEI196624:OEL196625 OOE196624:OOH196625 OYA196624:OYD196625 PHW196624:PHZ196625 PRS196624:PRV196625 QBO196624:QBR196625 QLK196624:QLN196625 QVG196624:QVJ196625 RFC196624:RFF196625 ROY196624:RPB196625 RYU196624:RYX196625 SIQ196624:SIT196625 SSM196624:SSP196625 TCI196624:TCL196625 TME196624:TMH196625 TWA196624:TWD196625 UFW196624:UFZ196625 UPS196624:UPV196625 UZO196624:UZR196625 VJK196624:VJN196625 VTG196624:VTJ196625 WDC196624:WDF196625 WMY196624:WNB196625 WWU196624:WWX196625 AM262160:AP262161 KI262160:KL262161 UE262160:UH262161 AEA262160:AED262161 ANW262160:ANZ262161 AXS262160:AXV262161 BHO262160:BHR262161 BRK262160:BRN262161 CBG262160:CBJ262161 CLC262160:CLF262161 CUY262160:CVB262161 DEU262160:DEX262161 DOQ262160:DOT262161 DYM262160:DYP262161 EII262160:EIL262161 ESE262160:ESH262161 FCA262160:FCD262161 FLW262160:FLZ262161 FVS262160:FVV262161 GFO262160:GFR262161 GPK262160:GPN262161 GZG262160:GZJ262161 HJC262160:HJF262161 HSY262160:HTB262161 ICU262160:ICX262161 IMQ262160:IMT262161 IWM262160:IWP262161 JGI262160:JGL262161 JQE262160:JQH262161 KAA262160:KAD262161 KJW262160:KJZ262161 KTS262160:KTV262161 LDO262160:LDR262161 LNK262160:LNN262161 LXG262160:LXJ262161 MHC262160:MHF262161 MQY262160:MRB262161 NAU262160:NAX262161 NKQ262160:NKT262161 NUM262160:NUP262161 OEI262160:OEL262161 OOE262160:OOH262161 OYA262160:OYD262161 PHW262160:PHZ262161 PRS262160:PRV262161 QBO262160:QBR262161 QLK262160:QLN262161 QVG262160:QVJ262161 RFC262160:RFF262161 ROY262160:RPB262161 RYU262160:RYX262161 SIQ262160:SIT262161 SSM262160:SSP262161 TCI262160:TCL262161 TME262160:TMH262161 TWA262160:TWD262161 UFW262160:UFZ262161 UPS262160:UPV262161 UZO262160:UZR262161 VJK262160:VJN262161 VTG262160:VTJ262161 WDC262160:WDF262161 WMY262160:WNB262161 WWU262160:WWX262161 AM327696:AP327697 KI327696:KL327697 UE327696:UH327697 AEA327696:AED327697 ANW327696:ANZ327697 AXS327696:AXV327697 BHO327696:BHR327697 BRK327696:BRN327697 CBG327696:CBJ327697 CLC327696:CLF327697 CUY327696:CVB327697 DEU327696:DEX327697 DOQ327696:DOT327697 DYM327696:DYP327697 EII327696:EIL327697 ESE327696:ESH327697 FCA327696:FCD327697 FLW327696:FLZ327697 FVS327696:FVV327697 GFO327696:GFR327697 GPK327696:GPN327697 GZG327696:GZJ327697 HJC327696:HJF327697 HSY327696:HTB327697 ICU327696:ICX327697 IMQ327696:IMT327697 IWM327696:IWP327697 JGI327696:JGL327697 JQE327696:JQH327697 KAA327696:KAD327697 KJW327696:KJZ327697 KTS327696:KTV327697 LDO327696:LDR327697 LNK327696:LNN327697 LXG327696:LXJ327697 MHC327696:MHF327697 MQY327696:MRB327697 NAU327696:NAX327697 NKQ327696:NKT327697 NUM327696:NUP327697 OEI327696:OEL327697 OOE327696:OOH327697 OYA327696:OYD327697 PHW327696:PHZ327697 PRS327696:PRV327697 QBO327696:QBR327697 QLK327696:QLN327697 QVG327696:QVJ327697 RFC327696:RFF327697 ROY327696:RPB327697 RYU327696:RYX327697 SIQ327696:SIT327697 SSM327696:SSP327697 TCI327696:TCL327697 TME327696:TMH327697 TWA327696:TWD327697 UFW327696:UFZ327697 UPS327696:UPV327697 UZO327696:UZR327697 VJK327696:VJN327697 VTG327696:VTJ327697 WDC327696:WDF327697 WMY327696:WNB327697 WWU327696:WWX327697 AM393232:AP393233 KI393232:KL393233 UE393232:UH393233 AEA393232:AED393233 ANW393232:ANZ393233 AXS393232:AXV393233 BHO393232:BHR393233 BRK393232:BRN393233 CBG393232:CBJ393233 CLC393232:CLF393233 CUY393232:CVB393233 DEU393232:DEX393233 DOQ393232:DOT393233 DYM393232:DYP393233 EII393232:EIL393233 ESE393232:ESH393233 FCA393232:FCD393233 FLW393232:FLZ393233 FVS393232:FVV393233 GFO393232:GFR393233 GPK393232:GPN393233 GZG393232:GZJ393233 HJC393232:HJF393233 HSY393232:HTB393233 ICU393232:ICX393233 IMQ393232:IMT393233 IWM393232:IWP393233 JGI393232:JGL393233 JQE393232:JQH393233 KAA393232:KAD393233 KJW393232:KJZ393233 KTS393232:KTV393233 LDO393232:LDR393233 LNK393232:LNN393233 LXG393232:LXJ393233 MHC393232:MHF393233 MQY393232:MRB393233 NAU393232:NAX393233 NKQ393232:NKT393233 NUM393232:NUP393233 OEI393232:OEL393233 OOE393232:OOH393233 OYA393232:OYD393233 PHW393232:PHZ393233 PRS393232:PRV393233 QBO393232:QBR393233 QLK393232:QLN393233 QVG393232:QVJ393233 RFC393232:RFF393233 ROY393232:RPB393233 RYU393232:RYX393233 SIQ393232:SIT393233 SSM393232:SSP393233 TCI393232:TCL393233 TME393232:TMH393233 TWA393232:TWD393233 UFW393232:UFZ393233 UPS393232:UPV393233 UZO393232:UZR393233 VJK393232:VJN393233 VTG393232:VTJ393233 WDC393232:WDF393233 WMY393232:WNB393233 WWU393232:WWX393233 AM458768:AP458769 KI458768:KL458769 UE458768:UH458769 AEA458768:AED458769 ANW458768:ANZ458769 AXS458768:AXV458769 BHO458768:BHR458769 BRK458768:BRN458769 CBG458768:CBJ458769 CLC458768:CLF458769 CUY458768:CVB458769 DEU458768:DEX458769 DOQ458768:DOT458769 DYM458768:DYP458769 EII458768:EIL458769 ESE458768:ESH458769 FCA458768:FCD458769 FLW458768:FLZ458769 FVS458768:FVV458769 GFO458768:GFR458769 GPK458768:GPN458769 GZG458768:GZJ458769 HJC458768:HJF458769 HSY458768:HTB458769 ICU458768:ICX458769 IMQ458768:IMT458769 IWM458768:IWP458769 JGI458768:JGL458769 JQE458768:JQH458769 KAA458768:KAD458769 KJW458768:KJZ458769 KTS458768:KTV458769 LDO458768:LDR458769 LNK458768:LNN458769 LXG458768:LXJ458769 MHC458768:MHF458769 MQY458768:MRB458769 NAU458768:NAX458769 NKQ458768:NKT458769 NUM458768:NUP458769 OEI458768:OEL458769 OOE458768:OOH458769 OYA458768:OYD458769 PHW458768:PHZ458769 PRS458768:PRV458769 QBO458768:QBR458769 QLK458768:QLN458769 QVG458768:QVJ458769 RFC458768:RFF458769 ROY458768:RPB458769 RYU458768:RYX458769 SIQ458768:SIT458769 SSM458768:SSP458769 TCI458768:TCL458769 TME458768:TMH458769 TWA458768:TWD458769 UFW458768:UFZ458769 UPS458768:UPV458769 UZO458768:UZR458769 VJK458768:VJN458769 VTG458768:VTJ458769 WDC458768:WDF458769 WMY458768:WNB458769 WWU458768:WWX458769 AM524304:AP524305 KI524304:KL524305 UE524304:UH524305 AEA524304:AED524305 ANW524304:ANZ524305 AXS524304:AXV524305 BHO524304:BHR524305 BRK524304:BRN524305 CBG524304:CBJ524305 CLC524304:CLF524305 CUY524304:CVB524305 DEU524304:DEX524305 DOQ524304:DOT524305 DYM524304:DYP524305 EII524304:EIL524305 ESE524304:ESH524305 FCA524304:FCD524305 FLW524304:FLZ524305 FVS524304:FVV524305 GFO524304:GFR524305 GPK524304:GPN524305 GZG524304:GZJ524305 HJC524304:HJF524305 HSY524304:HTB524305 ICU524304:ICX524305 IMQ524304:IMT524305 IWM524304:IWP524305 JGI524304:JGL524305 JQE524304:JQH524305 KAA524304:KAD524305 KJW524304:KJZ524305 KTS524304:KTV524305 LDO524304:LDR524305 LNK524304:LNN524305 LXG524304:LXJ524305 MHC524304:MHF524305 MQY524304:MRB524305 NAU524304:NAX524305 NKQ524304:NKT524305 NUM524304:NUP524305 OEI524304:OEL524305 OOE524304:OOH524305 OYA524304:OYD524305 PHW524304:PHZ524305 PRS524304:PRV524305 QBO524304:QBR524305 QLK524304:QLN524305 QVG524304:QVJ524305 RFC524304:RFF524305 ROY524304:RPB524305 RYU524304:RYX524305 SIQ524304:SIT524305 SSM524304:SSP524305 TCI524304:TCL524305 TME524304:TMH524305 TWA524304:TWD524305 UFW524304:UFZ524305 UPS524304:UPV524305 UZO524304:UZR524305 VJK524304:VJN524305 VTG524304:VTJ524305 WDC524304:WDF524305 WMY524304:WNB524305 WWU524304:WWX524305 AM589840:AP589841 KI589840:KL589841 UE589840:UH589841 AEA589840:AED589841 ANW589840:ANZ589841 AXS589840:AXV589841 BHO589840:BHR589841 BRK589840:BRN589841 CBG589840:CBJ589841 CLC589840:CLF589841 CUY589840:CVB589841 DEU589840:DEX589841 DOQ589840:DOT589841 DYM589840:DYP589841 EII589840:EIL589841 ESE589840:ESH589841 FCA589840:FCD589841 FLW589840:FLZ589841 FVS589840:FVV589841 GFO589840:GFR589841 GPK589840:GPN589841 GZG589840:GZJ589841 HJC589840:HJF589841 HSY589840:HTB589841 ICU589840:ICX589841 IMQ589840:IMT589841 IWM589840:IWP589841 JGI589840:JGL589841 JQE589840:JQH589841 KAA589840:KAD589841 KJW589840:KJZ589841 KTS589840:KTV589841 LDO589840:LDR589841 LNK589840:LNN589841 LXG589840:LXJ589841 MHC589840:MHF589841 MQY589840:MRB589841 NAU589840:NAX589841 NKQ589840:NKT589841 NUM589840:NUP589841 OEI589840:OEL589841 OOE589840:OOH589841 OYA589840:OYD589841 PHW589840:PHZ589841 PRS589840:PRV589841 QBO589840:QBR589841 QLK589840:QLN589841 QVG589840:QVJ589841 RFC589840:RFF589841 ROY589840:RPB589841 RYU589840:RYX589841 SIQ589840:SIT589841 SSM589840:SSP589841 TCI589840:TCL589841 TME589840:TMH589841 TWA589840:TWD589841 UFW589840:UFZ589841 UPS589840:UPV589841 UZO589840:UZR589841 VJK589840:VJN589841 VTG589840:VTJ589841 WDC589840:WDF589841 WMY589840:WNB589841 WWU589840:WWX589841 AM655376:AP655377 KI655376:KL655377 UE655376:UH655377 AEA655376:AED655377 ANW655376:ANZ655377 AXS655376:AXV655377 BHO655376:BHR655377 BRK655376:BRN655377 CBG655376:CBJ655377 CLC655376:CLF655377 CUY655376:CVB655377 DEU655376:DEX655377 DOQ655376:DOT655377 DYM655376:DYP655377 EII655376:EIL655377 ESE655376:ESH655377 FCA655376:FCD655377 FLW655376:FLZ655377 FVS655376:FVV655377 GFO655376:GFR655377 GPK655376:GPN655377 GZG655376:GZJ655377 HJC655376:HJF655377 HSY655376:HTB655377 ICU655376:ICX655377 IMQ655376:IMT655377 IWM655376:IWP655377 JGI655376:JGL655377 JQE655376:JQH655377 KAA655376:KAD655377 KJW655376:KJZ655377 KTS655376:KTV655377 LDO655376:LDR655377 LNK655376:LNN655377 LXG655376:LXJ655377 MHC655376:MHF655377 MQY655376:MRB655377 NAU655376:NAX655377 NKQ655376:NKT655377 NUM655376:NUP655377 OEI655376:OEL655377 OOE655376:OOH655377 OYA655376:OYD655377 PHW655376:PHZ655377 PRS655376:PRV655377 QBO655376:QBR655377 QLK655376:QLN655377 QVG655376:QVJ655377 RFC655376:RFF655377 ROY655376:RPB655377 RYU655376:RYX655377 SIQ655376:SIT655377 SSM655376:SSP655377 TCI655376:TCL655377 TME655376:TMH655377 TWA655376:TWD655377 UFW655376:UFZ655377 UPS655376:UPV655377 UZO655376:UZR655377 VJK655376:VJN655377 VTG655376:VTJ655377 WDC655376:WDF655377 WMY655376:WNB655377 WWU655376:WWX655377 AM720912:AP720913 KI720912:KL720913 UE720912:UH720913 AEA720912:AED720913 ANW720912:ANZ720913 AXS720912:AXV720913 BHO720912:BHR720913 BRK720912:BRN720913 CBG720912:CBJ720913 CLC720912:CLF720913 CUY720912:CVB720913 DEU720912:DEX720913 DOQ720912:DOT720913 DYM720912:DYP720913 EII720912:EIL720913 ESE720912:ESH720913 FCA720912:FCD720913 FLW720912:FLZ720913 FVS720912:FVV720913 GFO720912:GFR720913 GPK720912:GPN720913 GZG720912:GZJ720913 HJC720912:HJF720913 HSY720912:HTB720913 ICU720912:ICX720913 IMQ720912:IMT720913 IWM720912:IWP720913 JGI720912:JGL720913 JQE720912:JQH720913 KAA720912:KAD720913 KJW720912:KJZ720913 KTS720912:KTV720913 LDO720912:LDR720913 LNK720912:LNN720913 LXG720912:LXJ720913 MHC720912:MHF720913 MQY720912:MRB720913 NAU720912:NAX720913 NKQ720912:NKT720913 NUM720912:NUP720913 OEI720912:OEL720913 OOE720912:OOH720913 OYA720912:OYD720913 PHW720912:PHZ720913 PRS720912:PRV720913 QBO720912:QBR720913 QLK720912:QLN720913 QVG720912:QVJ720913 RFC720912:RFF720913 ROY720912:RPB720913 RYU720912:RYX720913 SIQ720912:SIT720913 SSM720912:SSP720913 TCI720912:TCL720913 TME720912:TMH720913 TWA720912:TWD720913 UFW720912:UFZ720913 UPS720912:UPV720913 UZO720912:UZR720913 VJK720912:VJN720913 VTG720912:VTJ720913 WDC720912:WDF720913 WMY720912:WNB720913 WWU720912:WWX720913 AM786448:AP786449 KI786448:KL786449 UE786448:UH786449 AEA786448:AED786449 ANW786448:ANZ786449 AXS786448:AXV786449 BHO786448:BHR786449 BRK786448:BRN786449 CBG786448:CBJ786449 CLC786448:CLF786449 CUY786448:CVB786449 DEU786448:DEX786449 DOQ786448:DOT786449 DYM786448:DYP786449 EII786448:EIL786449 ESE786448:ESH786449 FCA786448:FCD786449 FLW786448:FLZ786449 FVS786448:FVV786449 GFO786448:GFR786449 GPK786448:GPN786449 GZG786448:GZJ786449 HJC786448:HJF786449 HSY786448:HTB786449 ICU786448:ICX786449 IMQ786448:IMT786449 IWM786448:IWP786449 JGI786448:JGL786449 JQE786448:JQH786449 KAA786448:KAD786449 KJW786448:KJZ786449 KTS786448:KTV786449 LDO786448:LDR786449 LNK786448:LNN786449 LXG786448:LXJ786449 MHC786448:MHF786449 MQY786448:MRB786449 NAU786448:NAX786449 NKQ786448:NKT786449 NUM786448:NUP786449 OEI786448:OEL786449 OOE786448:OOH786449 OYA786448:OYD786449 PHW786448:PHZ786449 PRS786448:PRV786449 QBO786448:QBR786449 QLK786448:QLN786449 QVG786448:QVJ786449 RFC786448:RFF786449 ROY786448:RPB786449 RYU786448:RYX786449 SIQ786448:SIT786449 SSM786448:SSP786449 TCI786448:TCL786449 TME786448:TMH786449 TWA786448:TWD786449 UFW786448:UFZ786449 UPS786448:UPV786449 UZO786448:UZR786449 VJK786448:VJN786449 VTG786448:VTJ786449 WDC786448:WDF786449 WMY786448:WNB786449 WWU786448:WWX786449 AM851984:AP851985 KI851984:KL851985 UE851984:UH851985 AEA851984:AED851985 ANW851984:ANZ851985 AXS851984:AXV851985 BHO851984:BHR851985 BRK851984:BRN851985 CBG851984:CBJ851985 CLC851984:CLF851985 CUY851984:CVB851985 DEU851984:DEX851985 DOQ851984:DOT851985 DYM851984:DYP851985 EII851984:EIL851985 ESE851984:ESH851985 FCA851984:FCD851985 FLW851984:FLZ851985 FVS851984:FVV851985 GFO851984:GFR851985 GPK851984:GPN851985 GZG851984:GZJ851985 HJC851984:HJF851985 HSY851984:HTB851985 ICU851984:ICX851985 IMQ851984:IMT851985 IWM851984:IWP851985 JGI851984:JGL851985 JQE851984:JQH851985 KAA851984:KAD851985 KJW851984:KJZ851985 KTS851984:KTV851985 LDO851984:LDR851985 LNK851984:LNN851985 LXG851984:LXJ851985 MHC851984:MHF851985 MQY851984:MRB851985 NAU851984:NAX851985 NKQ851984:NKT851985 NUM851984:NUP851985 OEI851984:OEL851985 OOE851984:OOH851985 OYA851984:OYD851985 PHW851984:PHZ851985 PRS851984:PRV851985 QBO851984:QBR851985 QLK851984:QLN851985 QVG851984:QVJ851985 RFC851984:RFF851985 ROY851984:RPB851985 RYU851984:RYX851985 SIQ851984:SIT851985 SSM851984:SSP851985 TCI851984:TCL851985 TME851984:TMH851985 TWA851984:TWD851985 UFW851984:UFZ851985 UPS851984:UPV851985 UZO851984:UZR851985 VJK851984:VJN851985 VTG851984:VTJ851985 WDC851984:WDF851985 WMY851984:WNB851985 WWU851984:WWX851985 AM917520:AP917521 KI917520:KL917521 UE917520:UH917521 AEA917520:AED917521 ANW917520:ANZ917521 AXS917520:AXV917521 BHO917520:BHR917521 BRK917520:BRN917521 CBG917520:CBJ917521 CLC917520:CLF917521 CUY917520:CVB917521 DEU917520:DEX917521 DOQ917520:DOT917521 DYM917520:DYP917521 EII917520:EIL917521 ESE917520:ESH917521 FCA917520:FCD917521 FLW917520:FLZ917521 FVS917520:FVV917521 GFO917520:GFR917521 GPK917520:GPN917521 GZG917520:GZJ917521 HJC917520:HJF917521 HSY917520:HTB917521 ICU917520:ICX917521 IMQ917520:IMT917521 IWM917520:IWP917521 JGI917520:JGL917521 JQE917520:JQH917521 KAA917520:KAD917521 KJW917520:KJZ917521 KTS917520:KTV917521 LDO917520:LDR917521 LNK917520:LNN917521 LXG917520:LXJ917521 MHC917520:MHF917521 MQY917520:MRB917521 NAU917520:NAX917521 NKQ917520:NKT917521 NUM917520:NUP917521 OEI917520:OEL917521 OOE917520:OOH917521 OYA917520:OYD917521 PHW917520:PHZ917521 PRS917520:PRV917521 QBO917520:QBR917521 QLK917520:QLN917521 QVG917520:QVJ917521 RFC917520:RFF917521 ROY917520:RPB917521 RYU917520:RYX917521 SIQ917520:SIT917521 SSM917520:SSP917521 TCI917520:TCL917521 TME917520:TMH917521 TWA917520:TWD917521 UFW917520:UFZ917521 UPS917520:UPV917521 UZO917520:UZR917521 VJK917520:VJN917521 VTG917520:VTJ917521 WDC917520:WDF917521 WMY917520:WNB917521 WWU917520:WWX917521 AM983056:AP983057 KI983056:KL983057 UE983056:UH983057 AEA983056:AED983057 ANW983056:ANZ983057 AXS983056:AXV983057 BHO983056:BHR983057 BRK983056:BRN983057 CBG983056:CBJ983057 CLC983056:CLF983057 CUY983056:CVB983057 DEU983056:DEX983057 DOQ983056:DOT983057 DYM983056:DYP983057 EII983056:EIL983057 ESE983056:ESH983057 FCA983056:FCD983057 FLW983056:FLZ983057 FVS983056:FVV983057 GFO983056:GFR983057 GPK983056:GPN983057 GZG983056:GZJ983057 HJC983056:HJF983057 HSY983056:HTB983057 ICU983056:ICX983057 IMQ983056:IMT983057 IWM983056:IWP983057 JGI983056:JGL983057 JQE983056:JQH983057 KAA983056:KAD983057 KJW983056:KJZ983057 KTS983056:KTV983057 LDO983056:LDR983057 LNK983056:LNN983057 LXG983056:LXJ983057 MHC983056:MHF983057 MQY983056:MRB983057 NAU983056:NAX983057 NKQ983056:NKT983057 NUM983056:NUP983057 OEI983056:OEL983057 OOE983056:OOH983057 OYA983056:OYD983057 PHW983056:PHZ983057 PRS983056:PRV983057 QBO983056:QBR983057 QLK983056:QLN983057 QVG983056:QVJ983057 RFC983056:RFF983057 ROY983056:RPB983057 RYU983056:RYX983057 SIQ983056:SIT983057 SSM983056:SSP983057 TCI983056:TCL983057 TME983056:TMH983057 TWA983056:TWD983057 UFW983056:UFZ983057 UPS983056:UPV983057 UZO983056:UZR983057 VJK983056:VJN983057 VTG983056:VTJ983057 WDC983056:WDF983057 WMY983056:WNB983057 WWU983056:WWX983057 AH16:AK17 KD16:KG17 TZ16:UC17 ADV16:ADY17 ANR16:ANU17 AXN16:AXQ17 BHJ16:BHM17 BRF16:BRI17 CBB16:CBE17 CKX16:CLA17 CUT16:CUW17 DEP16:DES17 DOL16:DOO17 DYH16:DYK17 EID16:EIG17 ERZ16:ESC17 FBV16:FBY17 FLR16:FLU17 FVN16:FVQ17 GFJ16:GFM17 GPF16:GPI17 GZB16:GZE17 HIX16:HJA17 HST16:HSW17 ICP16:ICS17 IML16:IMO17 IWH16:IWK17 JGD16:JGG17 JPZ16:JQC17 JZV16:JZY17 KJR16:KJU17 KTN16:KTQ17 LDJ16:LDM17 LNF16:LNI17 LXB16:LXE17 MGX16:MHA17 MQT16:MQW17 NAP16:NAS17 NKL16:NKO17 NUH16:NUK17 OED16:OEG17 ONZ16:OOC17 OXV16:OXY17 PHR16:PHU17 PRN16:PRQ17 QBJ16:QBM17 QLF16:QLI17 QVB16:QVE17 REX16:RFA17 ROT16:ROW17 RYP16:RYS17 SIL16:SIO17 SSH16:SSK17 TCD16:TCG17 TLZ16:TMC17 TVV16:TVY17 UFR16:UFU17 UPN16:UPQ17 UZJ16:UZM17 VJF16:VJI17 VTB16:VTE17 WCX16:WDA17 WMT16:WMW17 WWP16:WWS17 AH65552:AK65553 KD65552:KG65553 TZ65552:UC65553 ADV65552:ADY65553 ANR65552:ANU65553 AXN65552:AXQ65553 BHJ65552:BHM65553 BRF65552:BRI65553 CBB65552:CBE65553 CKX65552:CLA65553 CUT65552:CUW65553 DEP65552:DES65553 DOL65552:DOO65553 DYH65552:DYK65553 EID65552:EIG65553 ERZ65552:ESC65553 FBV65552:FBY65553 FLR65552:FLU65553 FVN65552:FVQ65553 GFJ65552:GFM65553 GPF65552:GPI65553 GZB65552:GZE65553 HIX65552:HJA65553 HST65552:HSW65553 ICP65552:ICS65553 IML65552:IMO65553 IWH65552:IWK65553 JGD65552:JGG65553 JPZ65552:JQC65553 JZV65552:JZY65553 KJR65552:KJU65553 KTN65552:KTQ65553 LDJ65552:LDM65553 LNF65552:LNI65553 LXB65552:LXE65553 MGX65552:MHA65553 MQT65552:MQW65553 NAP65552:NAS65553 NKL65552:NKO65553 NUH65552:NUK65553 OED65552:OEG65553 ONZ65552:OOC65553 OXV65552:OXY65553 PHR65552:PHU65553 PRN65552:PRQ65553 QBJ65552:QBM65553 QLF65552:QLI65553 QVB65552:QVE65553 REX65552:RFA65553 ROT65552:ROW65553 RYP65552:RYS65553 SIL65552:SIO65553 SSH65552:SSK65553 TCD65552:TCG65553 TLZ65552:TMC65553 TVV65552:TVY65553 UFR65552:UFU65553 UPN65552:UPQ65553 UZJ65552:UZM65553 VJF65552:VJI65553 VTB65552:VTE65553 WCX65552:WDA65553 WMT65552:WMW65553 WWP65552:WWS65553 AH131088:AK131089 KD131088:KG131089 TZ131088:UC131089 ADV131088:ADY131089 ANR131088:ANU131089 AXN131088:AXQ131089 BHJ131088:BHM131089 BRF131088:BRI131089 CBB131088:CBE131089 CKX131088:CLA131089 CUT131088:CUW131089 DEP131088:DES131089 DOL131088:DOO131089 DYH131088:DYK131089 EID131088:EIG131089 ERZ131088:ESC131089 FBV131088:FBY131089 FLR131088:FLU131089 FVN131088:FVQ131089 GFJ131088:GFM131089 GPF131088:GPI131089 GZB131088:GZE131089 HIX131088:HJA131089 HST131088:HSW131089 ICP131088:ICS131089 IML131088:IMO131089 IWH131088:IWK131089 JGD131088:JGG131089 JPZ131088:JQC131089 JZV131088:JZY131089 KJR131088:KJU131089 KTN131088:KTQ131089 LDJ131088:LDM131089 LNF131088:LNI131089 LXB131088:LXE131089 MGX131088:MHA131089 MQT131088:MQW131089 NAP131088:NAS131089 NKL131088:NKO131089 NUH131088:NUK131089 OED131088:OEG131089 ONZ131088:OOC131089 OXV131088:OXY131089 PHR131088:PHU131089 PRN131088:PRQ131089 QBJ131088:QBM131089 QLF131088:QLI131089 QVB131088:QVE131089 REX131088:RFA131089 ROT131088:ROW131089 RYP131088:RYS131089 SIL131088:SIO131089 SSH131088:SSK131089 TCD131088:TCG131089 TLZ131088:TMC131089 TVV131088:TVY131089 UFR131088:UFU131089 UPN131088:UPQ131089 UZJ131088:UZM131089 VJF131088:VJI131089 VTB131088:VTE131089 WCX131088:WDA131089 WMT131088:WMW131089 WWP131088:WWS131089 AH196624:AK196625 KD196624:KG196625 TZ196624:UC196625 ADV196624:ADY196625 ANR196624:ANU196625 AXN196624:AXQ196625 BHJ196624:BHM196625 BRF196624:BRI196625 CBB196624:CBE196625 CKX196624:CLA196625 CUT196624:CUW196625 DEP196624:DES196625 DOL196624:DOO196625 DYH196624:DYK196625 EID196624:EIG196625 ERZ196624:ESC196625 FBV196624:FBY196625 FLR196624:FLU196625 FVN196624:FVQ196625 GFJ196624:GFM196625 GPF196624:GPI196625 GZB196624:GZE196625 HIX196624:HJA196625 HST196624:HSW196625 ICP196624:ICS196625 IML196624:IMO196625 IWH196624:IWK196625 JGD196624:JGG196625 JPZ196624:JQC196625 JZV196624:JZY196625 KJR196624:KJU196625 KTN196624:KTQ196625 LDJ196624:LDM196625 LNF196624:LNI196625 LXB196624:LXE196625 MGX196624:MHA196625 MQT196624:MQW196625 NAP196624:NAS196625 NKL196624:NKO196625 NUH196624:NUK196625 OED196624:OEG196625 ONZ196624:OOC196625 OXV196624:OXY196625 PHR196624:PHU196625 PRN196624:PRQ196625 QBJ196624:QBM196625 QLF196624:QLI196625 QVB196624:QVE196625 REX196624:RFA196625 ROT196624:ROW196625 RYP196624:RYS196625 SIL196624:SIO196625 SSH196624:SSK196625 TCD196624:TCG196625 TLZ196624:TMC196625 TVV196624:TVY196625 UFR196624:UFU196625 UPN196624:UPQ196625 UZJ196624:UZM196625 VJF196624:VJI196625 VTB196624:VTE196625 WCX196624:WDA196625 WMT196624:WMW196625 WWP196624:WWS196625 AH262160:AK262161 KD262160:KG262161 TZ262160:UC262161 ADV262160:ADY262161 ANR262160:ANU262161 AXN262160:AXQ262161 BHJ262160:BHM262161 BRF262160:BRI262161 CBB262160:CBE262161 CKX262160:CLA262161 CUT262160:CUW262161 DEP262160:DES262161 DOL262160:DOO262161 DYH262160:DYK262161 EID262160:EIG262161 ERZ262160:ESC262161 FBV262160:FBY262161 FLR262160:FLU262161 FVN262160:FVQ262161 GFJ262160:GFM262161 GPF262160:GPI262161 GZB262160:GZE262161 HIX262160:HJA262161 HST262160:HSW262161 ICP262160:ICS262161 IML262160:IMO262161 IWH262160:IWK262161 JGD262160:JGG262161 JPZ262160:JQC262161 JZV262160:JZY262161 KJR262160:KJU262161 KTN262160:KTQ262161 LDJ262160:LDM262161 LNF262160:LNI262161 LXB262160:LXE262161 MGX262160:MHA262161 MQT262160:MQW262161 NAP262160:NAS262161 NKL262160:NKO262161 NUH262160:NUK262161 OED262160:OEG262161 ONZ262160:OOC262161 OXV262160:OXY262161 PHR262160:PHU262161 PRN262160:PRQ262161 QBJ262160:QBM262161 QLF262160:QLI262161 QVB262160:QVE262161 REX262160:RFA262161 ROT262160:ROW262161 RYP262160:RYS262161 SIL262160:SIO262161 SSH262160:SSK262161 TCD262160:TCG262161 TLZ262160:TMC262161 TVV262160:TVY262161 UFR262160:UFU262161 UPN262160:UPQ262161 UZJ262160:UZM262161 VJF262160:VJI262161 VTB262160:VTE262161 WCX262160:WDA262161 WMT262160:WMW262161 WWP262160:WWS262161 AH327696:AK327697 KD327696:KG327697 TZ327696:UC327697 ADV327696:ADY327697 ANR327696:ANU327697 AXN327696:AXQ327697 BHJ327696:BHM327697 BRF327696:BRI327697 CBB327696:CBE327697 CKX327696:CLA327697 CUT327696:CUW327697 DEP327696:DES327697 DOL327696:DOO327697 DYH327696:DYK327697 EID327696:EIG327697 ERZ327696:ESC327697 FBV327696:FBY327697 FLR327696:FLU327697 FVN327696:FVQ327697 GFJ327696:GFM327697 GPF327696:GPI327697 GZB327696:GZE327697 HIX327696:HJA327697 HST327696:HSW327697 ICP327696:ICS327697 IML327696:IMO327697 IWH327696:IWK327697 JGD327696:JGG327697 JPZ327696:JQC327697 JZV327696:JZY327697 KJR327696:KJU327697 KTN327696:KTQ327697 LDJ327696:LDM327697 LNF327696:LNI327697 LXB327696:LXE327697 MGX327696:MHA327697 MQT327696:MQW327697 NAP327696:NAS327697 NKL327696:NKO327697 NUH327696:NUK327697 OED327696:OEG327697 ONZ327696:OOC327697 OXV327696:OXY327697 PHR327696:PHU327697 PRN327696:PRQ327697 QBJ327696:QBM327697 QLF327696:QLI327697 QVB327696:QVE327697 REX327696:RFA327697 ROT327696:ROW327697 RYP327696:RYS327697 SIL327696:SIO327697 SSH327696:SSK327697 TCD327696:TCG327697 TLZ327696:TMC327697 TVV327696:TVY327697 UFR327696:UFU327697 UPN327696:UPQ327697 UZJ327696:UZM327697 VJF327696:VJI327697 VTB327696:VTE327697 WCX327696:WDA327697 WMT327696:WMW327697 WWP327696:WWS327697 AH393232:AK393233 KD393232:KG393233 TZ393232:UC393233 ADV393232:ADY393233 ANR393232:ANU393233 AXN393232:AXQ393233 BHJ393232:BHM393233 BRF393232:BRI393233 CBB393232:CBE393233 CKX393232:CLA393233 CUT393232:CUW393233 DEP393232:DES393233 DOL393232:DOO393233 DYH393232:DYK393233 EID393232:EIG393233 ERZ393232:ESC393233 FBV393232:FBY393233 FLR393232:FLU393233 FVN393232:FVQ393233 GFJ393232:GFM393233 GPF393232:GPI393233 GZB393232:GZE393233 HIX393232:HJA393233 HST393232:HSW393233 ICP393232:ICS393233 IML393232:IMO393233 IWH393232:IWK393233 JGD393232:JGG393233 JPZ393232:JQC393233 JZV393232:JZY393233 KJR393232:KJU393233 KTN393232:KTQ393233 LDJ393232:LDM393233 LNF393232:LNI393233 LXB393232:LXE393233 MGX393232:MHA393233 MQT393232:MQW393233 NAP393232:NAS393233 NKL393232:NKO393233 NUH393232:NUK393233 OED393232:OEG393233 ONZ393232:OOC393233 OXV393232:OXY393233 PHR393232:PHU393233 PRN393232:PRQ393233 QBJ393232:QBM393233 QLF393232:QLI393233 QVB393232:QVE393233 REX393232:RFA393233 ROT393232:ROW393233 RYP393232:RYS393233 SIL393232:SIO393233 SSH393232:SSK393233 TCD393232:TCG393233 TLZ393232:TMC393233 TVV393232:TVY393233 UFR393232:UFU393233 UPN393232:UPQ393233 UZJ393232:UZM393233 VJF393232:VJI393233 VTB393232:VTE393233 WCX393232:WDA393233 WMT393232:WMW393233 WWP393232:WWS393233 AH458768:AK458769 KD458768:KG458769 TZ458768:UC458769 ADV458768:ADY458769 ANR458768:ANU458769 AXN458768:AXQ458769 BHJ458768:BHM458769 BRF458768:BRI458769 CBB458768:CBE458769 CKX458768:CLA458769 CUT458768:CUW458769 DEP458768:DES458769 DOL458768:DOO458769 DYH458768:DYK458769 EID458768:EIG458769 ERZ458768:ESC458769 FBV458768:FBY458769 FLR458768:FLU458769 FVN458768:FVQ458769 GFJ458768:GFM458769 GPF458768:GPI458769 GZB458768:GZE458769 HIX458768:HJA458769 HST458768:HSW458769 ICP458768:ICS458769 IML458768:IMO458769 IWH458768:IWK458769 JGD458768:JGG458769 JPZ458768:JQC458769 JZV458768:JZY458769 KJR458768:KJU458769 KTN458768:KTQ458769 LDJ458768:LDM458769 LNF458768:LNI458769 LXB458768:LXE458769 MGX458768:MHA458769 MQT458768:MQW458769 NAP458768:NAS458769 NKL458768:NKO458769 NUH458768:NUK458769 OED458768:OEG458769 ONZ458768:OOC458769 OXV458768:OXY458769 PHR458768:PHU458769 PRN458768:PRQ458769 QBJ458768:QBM458769 QLF458768:QLI458769 QVB458768:QVE458769 REX458768:RFA458769 ROT458768:ROW458769 RYP458768:RYS458769 SIL458768:SIO458769 SSH458768:SSK458769 TCD458768:TCG458769 TLZ458768:TMC458769 TVV458768:TVY458769 UFR458768:UFU458769 UPN458768:UPQ458769 UZJ458768:UZM458769 VJF458768:VJI458769 VTB458768:VTE458769 WCX458768:WDA458769 WMT458768:WMW458769 WWP458768:WWS458769 AH524304:AK524305 KD524304:KG524305 TZ524304:UC524305 ADV524304:ADY524305 ANR524304:ANU524305 AXN524304:AXQ524305 BHJ524304:BHM524305 BRF524304:BRI524305 CBB524304:CBE524305 CKX524304:CLA524305 CUT524304:CUW524305 DEP524304:DES524305 DOL524304:DOO524305 DYH524304:DYK524305 EID524304:EIG524305 ERZ524304:ESC524305 FBV524304:FBY524305 FLR524304:FLU524305 FVN524304:FVQ524305 GFJ524304:GFM524305 GPF524304:GPI524305 GZB524304:GZE524305 HIX524304:HJA524305 HST524304:HSW524305 ICP524304:ICS524305 IML524304:IMO524305 IWH524304:IWK524305 JGD524304:JGG524305 JPZ524304:JQC524305 JZV524304:JZY524305 KJR524304:KJU524305 KTN524304:KTQ524305 LDJ524304:LDM524305 LNF524304:LNI524305 LXB524304:LXE524305 MGX524304:MHA524305 MQT524304:MQW524305 NAP524304:NAS524305 NKL524304:NKO524305 NUH524304:NUK524305 OED524304:OEG524305 ONZ524304:OOC524305 OXV524304:OXY524305 PHR524304:PHU524305 PRN524304:PRQ524305 QBJ524304:QBM524305 QLF524304:QLI524305 QVB524304:QVE524305 REX524304:RFA524305 ROT524304:ROW524305 RYP524304:RYS524305 SIL524304:SIO524305 SSH524304:SSK524305 TCD524304:TCG524305 TLZ524304:TMC524305 TVV524304:TVY524305 UFR524304:UFU524305 UPN524304:UPQ524305 UZJ524304:UZM524305 VJF524304:VJI524305 VTB524304:VTE524305 WCX524304:WDA524305 WMT524304:WMW524305 WWP524304:WWS524305 AH589840:AK589841 KD589840:KG589841 TZ589840:UC589841 ADV589840:ADY589841 ANR589840:ANU589841 AXN589840:AXQ589841 BHJ589840:BHM589841 BRF589840:BRI589841 CBB589840:CBE589841 CKX589840:CLA589841 CUT589840:CUW589841 DEP589840:DES589841 DOL589840:DOO589841 DYH589840:DYK589841 EID589840:EIG589841 ERZ589840:ESC589841 FBV589840:FBY589841 FLR589840:FLU589841 FVN589840:FVQ589841 GFJ589840:GFM589841 GPF589840:GPI589841 GZB589840:GZE589841 HIX589840:HJA589841 HST589840:HSW589841 ICP589840:ICS589841 IML589840:IMO589841 IWH589840:IWK589841 JGD589840:JGG589841 JPZ589840:JQC589841 JZV589840:JZY589841 KJR589840:KJU589841 KTN589840:KTQ589841 LDJ589840:LDM589841 LNF589840:LNI589841 LXB589840:LXE589841 MGX589840:MHA589841 MQT589840:MQW589841 NAP589840:NAS589841 NKL589840:NKO589841 NUH589840:NUK589841 OED589840:OEG589841 ONZ589840:OOC589841 OXV589840:OXY589841 PHR589840:PHU589841 PRN589840:PRQ589841 QBJ589840:QBM589841 QLF589840:QLI589841 QVB589840:QVE589841 REX589840:RFA589841 ROT589840:ROW589841 RYP589840:RYS589841 SIL589840:SIO589841 SSH589840:SSK589841 TCD589840:TCG589841 TLZ589840:TMC589841 TVV589840:TVY589841 UFR589840:UFU589841 UPN589840:UPQ589841 UZJ589840:UZM589841 VJF589840:VJI589841 VTB589840:VTE589841 WCX589840:WDA589841 WMT589840:WMW589841 WWP589840:WWS589841 AH655376:AK655377 KD655376:KG655377 TZ655376:UC655377 ADV655376:ADY655377 ANR655376:ANU655377 AXN655376:AXQ655377 BHJ655376:BHM655377 BRF655376:BRI655377 CBB655376:CBE655377 CKX655376:CLA655377 CUT655376:CUW655377 DEP655376:DES655377 DOL655376:DOO655377 DYH655376:DYK655377 EID655376:EIG655377 ERZ655376:ESC655377 FBV655376:FBY655377 FLR655376:FLU655377 FVN655376:FVQ655377 GFJ655376:GFM655377 GPF655376:GPI655377 GZB655376:GZE655377 HIX655376:HJA655377 HST655376:HSW655377 ICP655376:ICS655377 IML655376:IMO655377 IWH655376:IWK655377 JGD655376:JGG655377 JPZ655376:JQC655377 JZV655376:JZY655377 KJR655376:KJU655377 KTN655376:KTQ655377 LDJ655376:LDM655377 LNF655376:LNI655377 LXB655376:LXE655377 MGX655376:MHA655377 MQT655376:MQW655377 NAP655376:NAS655377 NKL655376:NKO655377 NUH655376:NUK655377 OED655376:OEG655377 ONZ655376:OOC655377 OXV655376:OXY655377 PHR655376:PHU655377 PRN655376:PRQ655377 QBJ655376:QBM655377 QLF655376:QLI655377 QVB655376:QVE655377 REX655376:RFA655377 ROT655376:ROW655377 RYP655376:RYS655377 SIL655376:SIO655377 SSH655376:SSK655377 TCD655376:TCG655377 TLZ655376:TMC655377 TVV655376:TVY655377 UFR655376:UFU655377 UPN655376:UPQ655377 UZJ655376:UZM655377 VJF655376:VJI655377 VTB655376:VTE655377 WCX655376:WDA655377 WMT655376:WMW655377 WWP655376:WWS655377 AH720912:AK720913 KD720912:KG720913 TZ720912:UC720913 ADV720912:ADY720913 ANR720912:ANU720913 AXN720912:AXQ720913 BHJ720912:BHM720913 BRF720912:BRI720913 CBB720912:CBE720913 CKX720912:CLA720913 CUT720912:CUW720913 DEP720912:DES720913 DOL720912:DOO720913 DYH720912:DYK720913 EID720912:EIG720913 ERZ720912:ESC720913 FBV720912:FBY720913 FLR720912:FLU720913 FVN720912:FVQ720913 GFJ720912:GFM720913 GPF720912:GPI720913 GZB720912:GZE720913 HIX720912:HJA720913 HST720912:HSW720913 ICP720912:ICS720913 IML720912:IMO720913 IWH720912:IWK720913 JGD720912:JGG720913 JPZ720912:JQC720913 JZV720912:JZY720913 KJR720912:KJU720913 KTN720912:KTQ720913 LDJ720912:LDM720913 LNF720912:LNI720913 LXB720912:LXE720913 MGX720912:MHA720913 MQT720912:MQW720913 NAP720912:NAS720913 NKL720912:NKO720913 NUH720912:NUK720913 OED720912:OEG720913 ONZ720912:OOC720913 OXV720912:OXY720913 PHR720912:PHU720913 PRN720912:PRQ720913 QBJ720912:QBM720913 QLF720912:QLI720913 QVB720912:QVE720913 REX720912:RFA720913 ROT720912:ROW720913 RYP720912:RYS720913 SIL720912:SIO720913 SSH720912:SSK720913 TCD720912:TCG720913 TLZ720912:TMC720913 TVV720912:TVY720913 UFR720912:UFU720913 UPN720912:UPQ720913 UZJ720912:UZM720913 VJF720912:VJI720913 VTB720912:VTE720913 WCX720912:WDA720913 WMT720912:WMW720913 WWP720912:WWS720913 AH786448:AK786449 KD786448:KG786449 TZ786448:UC786449 ADV786448:ADY786449 ANR786448:ANU786449 AXN786448:AXQ786449 BHJ786448:BHM786449 BRF786448:BRI786449 CBB786448:CBE786449 CKX786448:CLA786449 CUT786448:CUW786449 DEP786448:DES786449 DOL786448:DOO786449 DYH786448:DYK786449 EID786448:EIG786449 ERZ786448:ESC786449 FBV786448:FBY786449 FLR786448:FLU786449 FVN786448:FVQ786449 GFJ786448:GFM786449 GPF786448:GPI786449 GZB786448:GZE786449 HIX786448:HJA786449 HST786448:HSW786449 ICP786448:ICS786449 IML786448:IMO786449 IWH786448:IWK786449 JGD786448:JGG786449 JPZ786448:JQC786449 JZV786448:JZY786449 KJR786448:KJU786449 KTN786448:KTQ786449 LDJ786448:LDM786449 LNF786448:LNI786449 LXB786448:LXE786449 MGX786448:MHA786449 MQT786448:MQW786449 NAP786448:NAS786449 NKL786448:NKO786449 NUH786448:NUK786449 OED786448:OEG786449 ONZ786448:OOC786449 OXV786448:OXY786449 PHR786448:PHU786449 PRN786448:PRQ786449 QBJ786448:QBM786449 QLF786448:QLI786449 QVB786448:QVE786449 REX786448:RFA786449 ROT786448:ROW786449 RYP786448:RYS786449 SIL786448:SIO786449 SSH786448:SSK786449 TCD786448:TCG786449 TLZ786448:TMC786449 TVV786448:TVY786449 UFR786448:UFU786449 UPN786448:UPQ786449 UZJ786448:UZM786449 VJF786448:VJI786449 VTB786448:VTE786449 WCX786448:WDA786449 WMT786448:WMW786449 WWP786448:WWS786449 AH851984:AK851985 KD851984:KG851985 TZ851984:UC851985 ADV851984:ADY851985 ANR851984:ANU851985 AXN851984:AXQ851985 BHJ851984:BHM851985 BRF851984:BRI851985 CBB851984:CBE851985 CKX851984:CLA851985 CUT851984:CUW851985 DEP851984:DES851985 DOL851984:DOO851985 DYH851984:DYK851985 EID851984:EIG851985 ERZ851984:ESC851985 FBV851984:FBY851985 FLR851984:FLU851985 FVN851984:FVQ851985 GFJ851984:GFM851985 GPF851984:GPI851985 GZB851984:GZE851985 HIX851984:HJA851985 HST851984:HSW851985 ICP851984:ICS851985 IML851984:IMO851985 IWH851984:IWK851985 JGD851984:JGG851985 JPZ851984:JQC851985 JZV851984:JZY851985 KJR851984:KJU851985 KTN851984:KTQ851985 LDJ851984:LDM851985 LNF851984:LNI851985 LXB851984:LXE851985 MGX851984:MHA851985 MQT851984:MQW851985 NAP851984:NAS851985 NKL851984:NKO851985 NUH851984:NUK851985 OED851984:OEG851985 ONZ851984:OOC851985 OXV851984:OXY851985 PHR851984:PHU851985 PRN851984:PRQ851985 QBJ851984:QBM851985 QLF851984:QLI851985 QVB851984:QVE851985 REX851984:RFA851985 ROT851984:ROW851985 RYP851984:RYS851985 SIL851984:SIO851985 SSH851984:SSK851985 TCD851984:TCG851985 TLZ851984:TMC851985 TVV851984:TVY851985 UFR851984:UFU851985 UPN851984:UPQ851985 UZJ851984:UZM851985 VJF851984:VJI851985 VTB851984:VTE851985 WCX851984:WDA851985 WMT851984:WMW851985 WWP851984:WWS851985 AH917520:AK917521 KD917520:KG917521 TZ917520:UC917521 ADV917520:ADY917521 ANR917520:ANU917521 AXN917520:AXQ917521 BHJ917520:BHM917521 BRF917520:BRI917521 CBB917520:CBE917521 CKX917520:CLA917521 CUT917520:CUW917521 DEP917520:DES917521 DOL917520:DOO917521 DYH917520:DYK917521 EID917520:EIG917521 ERZ917520:ESC917521 FBV917520:FBY917521 FLR917520:FLU917521 FVN917520:FVQ917521 GFJ917520:GFM917521 GPF917520:GPI917521 GZB917520:GZE917521 HIX917520:HJA917521 HST917520:HSW917521 ICP917520:ICS917521 IML917520:IMO917521 IWH917520:IWK917521 JGD917520:JGG917521 JPZ917520:JQC917521 JZV917520:JZY917521 KJR917520:KJU917521 KTN917520:KTQ917521 LDJ917520:LDM917521 LNF917520:LNI917521 LXB917520:LXE917521 MGX917520:MHA917521 MQT917520:MQW917521 NAP917520:NAS917521 NKL917520:NKO917521 NUH917520:NUK917521 OED917520:OEG917521 ONZ917520:OOC917521 OXV917520:OXY917521 PHR917520:PHU917521 PRN917520:PRQ917521 QBJ917520:QBM917521 QLF917520:QLI917521 QVB917520:QVE917521 REX917520:RFA917521 ROT917520:ROW917521 RYP917520:RYS917521 SIL917520:SIO917521 SSH917520:SSK917521 TCD917520:TCG917521 TLZ917520:TMC917521 TVV917520:TVY917521 UFR917520:UFU917521 UPN917520:UPQ917521 UZJ917520:UZM917521 VJF917520:VJI917521 VTB917520:VTE917521 WCX917520:WDA917521 WMT917520:WMW917521 WWP917520:WWS917521 AH983056:AK983057 KD983056:KG983057 TZ983056:UC983057 ADV983056:ADY983057 ANR983056:ANU983057 AXN983056:AXQ983057 BHJ983056:BHM983057 BRF983056:BRI983057 CBB983056:CBE983057 CKX983056:CLA983057 CUT983056:CUW983057 DEP983056:DES983057 DOL983056:DOO983057 DYH983056:DYK983057 EID983056:EIG983057 ERZ983056:ESC983057 FBV983056:FBY983057 FLR983056:FLU983057 FVN983056:FVQ983057 GFJ983056:GFM983057 GPF983056:GPI983057 GZB983056:GZE983057 HIX983056:HJA983057 HST983056:HSW983057 ICP983056:ICS983057 IML983056:IMO983057 IWH983056:IWK983057 JGD983056:JGG983057 JPZ983056:JQC983057 JZV983056:JZY983057 KJR983056:KJU983057 KTN983056:KTQ983057 LDJ983056:LDM983057 LNF983056:LNI983057 LXB983056:LXE983057 MGX983056:MHA983057 MQT983056:MQW983057 NAP983056:NAS983057 NKL983056:NKO983057 NUH983056:NUK983057 OED983056:OEG983057 ONZ983056:OOC983057 OXV983056:OXY983057 PHR983056:PHU983057 PRN983056:PRQ983057 QBJ983056:QBM983057 QLF983056:QLI983057 QVB983056:QVE983057 REX983056:RFA983057 ROT983056:ROW983057 RYP983056:RYS983057 SIL983056:SIO983057 SSH983056:SSK983057 TCD983056:TCG983057 TLZ983056:TMC983057 TVV983056:TVY983057 UFR983056:UFU983057 UPN983056:UPQ983057 UZJ983056:UZM983057 VJF983056:VJI983057 VTB983056:VTE983057 WCX983056:WDA983057 WMT983056:WMW983057 WWP983056:WWS983057 AD16:AF17 JZ16:KB17 TV16:TX17 ADR16:ADT17 ANN16:ANP17 AXJ16:AXL17 BHF16:BHH17 BRB16:BRD17 CAX16:CAZ17 CKT16:CKV17 CUP16:CUR17 DEL16:DEN17 DOH16:DOJ17 DYD16:DYF17 EHZ16:EIB17 ERV16:ERX17 FBR16:FBT17 FLN16:FLP17 FVJ16:FVL17 GFF16:GFH17 GPB16:GPD17 GYX16:GYZ17 HIT16:HIV17 HSP16:HSR17 ICL16:ICN17 IMH16:IMJ17 IWD16:IWF17 JFZ16:JGB17 JPV16:JPX17 JZR16:JZT17 KJN16:KJP17 KTJ16:KTL17 LDF16:LDH17 LNB16:LND17 LWX16:LWZ17 MGT16:MGV17 MQP16:MQR17 NAL16:NAN17 NKH16:NKJ17 NUD16:NUF17 ODZ16:OEB17 ONV16:ONX17 OXR16:OXT17 PHN16:PHP17 PRJ16:PRL17 QBF16:QBH17 QLB16:QLD17 QUX16:QUZ17 RET16:REV17 ROP16:ROR17 RYL16:RYN17 SIH16:SIJ17 SSD16:SSF17 TBZ16:TCB17 TLV16:TLX17 TVR16:TVT17 UFN16:UFP17 UPJ16:UPL17 UZF16:UZH17 VJB16:VJD17 VSX16:VSZ17 WCT16:WCV17 WMP16:WMR17 WWL16:WWN17 AD65552:AF65553 JZ65552:KB65553 TV65552:TX65553 ADR65552:ADT65553 ANN65552:ANP65553 AXJ65552:AXL65553 BHF65552:BHH65553 BRB65552:BRD65553 CAX65552:CAZ65553 CKT65552:CKV65553 CUP65552:CUR65553 DEL65552:DEN65553 DOH65552:DOJ65553 DYD65552:DYF65553 EHZ65552:EIB65553 ERV65552:ERX65553 FBR65552:FBT65553 FLN65552:FLP65553 FVJ65552:FVL65553 GFF65552:GFH65553 GPB65552:GPD65553 GYX65552:GYZ65553 HIT65552:HIV65553 HSP65552:HSR65553 ICL65552:ICN65553 IMH65552:IMJ65553 IWD65552:IWF65553 JFZ65552:JGB65553 JPV65552:JPX65553 JZR65552:JZT65553 KJN65552:KJP65553 KTJ65552:KTL65553 LDF65552:LDH65553 LNB65552:LND65553 LWX65552:LWZ65553 MGT65552:MGV65553 MQP65552:MQR65553 NAL65552:NAN65553 NKH65552:NKJ65553 NUD65552:NUF65553 ODZ65552:OEB65553 ONV65552:ONX65553 OXR65552:OXT65553 PHN65552:PHP65553 PRJ65552:PRL65553 QBF65552:QBH65553 QLB65552:QLD65553 QUX65552:QUZ65553 RET65552:REV65553 ROP65552:ROR65553 RYL65552:RYN65553 SIH65552:SIJ65553 SSD65552:SSF65553 TBZ65552:TCB65553 TLV65552:TLX65553 TVR65552:TVT65553 UFN65552:UFP65553 UPJ65552:UPL65553 UZF65552:UZH65553 VJB65552:VJD65553 VSX65552:VSZ65553 WCT65552:WCV65553 WMP65552:WMR65553 WWL65552:WWN65553 AD131088:AF131089 JZ131088:KB131089 TV131088:TX131089 ADR131088:ADT131089 ANN131088:ANP131089 AXJ131088:AXL131089 BHF131088:BHH131089 BRB131088:BRD131089 CAX131088:CAZ131089 CKT131088:CKV131089 CUP131088:CUR131089 DEL131088:DEN131089 DOH131088:DOJ131089 DYD131088:DYF131089 EHZ131088:EIB131089 ERV131088:ERX131089 FBR131088:FBT131089 FLN131088:FLP131089 FVJ131088:FVL131089 GFF131088:GFH131089 GPB131088:GPD131089 GYX131088:GYZ131089 HIT131088:HIV131089 HSP131088:HSR131089 ICL131088:ICN131089 IMH131088:IMJ131089 IWD131088:IWF131089 JFZ131088:JGB131089 JPV131088:JPX131089 JZR131088:JZT131089 KJN131088:KJP131089 KTJ131088:KTL131089 LDF131088:LDH131089 LNB131088:LND131089 LWX131088:LWZ131089 MGT131088:MGV131089 MQP131088:MQR131089 NAL131088:NAN131089 NKH131088:NKJ131089 NUD131088:NUF131089 ODZ131088:OEB131089 ONV131088:ONX131089 OXR131088:OXT131089 PHN131088:PHP131089 PRJ131088:PRL131089 QBF131088:QBH131089 QLB131088:QLD131089 QUX131088:QUZ131089 RET131088:REV131089 ROP131088:ROR131089 RYL131088:RYN131089 SIH131088:SIJ131089 SSD131088:SSF131089 TBZ131088:TCB131089 TLV131088:TLX131089 TVR131088:TVT131089 UFN131088:UFP131089 UPJ131088:UPL131089 UZF131088:UZH131089 VJB131088:VJD131089 VSX131088:VSZ131089 WCT131088:WCV131089 WMP131088:WMR131089 WWL131088:WWN131089 AD196624:AF196625 JZ196624:KB196625 TV196624:TX196625 ADR196624:ADT196625 ANN196624:ANP196625 AXJ196624:AXL196625 BHF196624:BHH196625 BRB196624:BRD196625 CAX196624:CAZ196625 CKT196624:CKV196625 CUP196624:CUR196625 DEL196624:DEN196625 DOH196624:DOJ196625 DYD196624:DYF196625 EHZ196624:EIB196625 ERV196624:ERX196625 FBR196624:FBT196625 FLN196624:FLP196625 FVJ196624:FVL196625 GFF196624:GFH196625 GPB196624:GPD196625 GYX196624:GYZ196625 HIT196624:HIV196625 HSP196624:HSR196625 ICL196624:ICN196625 IMH196624:IMJ196625 IWD196624:IWF196625 JFZ196624:JGB196625 JPV196624:JPX196625 JZR196624:JZT196625 KJN196624:KJP196625 KTJ196624:KTL196625 LDF196624:LDH196625 LNB196624:LND196625 LWX196624:LWZ196625 MGT196624:MGV196625 MQP196624:MQR196625 NAL196624:NAN196625 NKH196624:NKJ196625 NUD196624:NUF196625 ODZ196624:OEB196625 ONV196624:ONX196625 OXR196624:OXT196625 PHN196624:PHP196625 PRJ196624:PRL196625 QBF196624:QBH196625 QLB196624:QLD196625 QUX196624:QUZ196625 RET196624:REV196625 ROP196624:ROR196625 RYL196624:RYN196625 SIH196624:SIJ196625 SSD196624:SSF196625 TBZ196624:TCB196625 TLV196624:TLX196625 TVR196624:TVT196625 UFN196624:UFP196625 UPJ196624:UPL196625 UZF196624:UZH196625 VJB196624:VJD196625 VSX196624:VSZ196625 WCT196624:WCV196625 WMP196624:WMR196625 WWL196624:WWN196625 AD262160:AF262161 JZ262160:KB262161 TV262160:TX262161 ADR262160:ADT262161 ANN262160:ANP262161 AXJ262160:AXL262161 BHF262160:BHH262161 BRB262160:BRD262161 CAX262160:CAZ262161 CKT262160:CKV262161 CUP262160:CUR262161 DEL262160:DEN262161 DOH262160:DOJ262161 DYD262160:DYF262161 EHZ262160:EIB262161 ERV262160:ERX262161 FBR262160:FBT262161 FLN262160:FLP262161 FVJ262160:FVL262161 GFF262160:GFH262161 GPB262160:GPD262161 GYX262160:GYZ262161 HIT262160:HIV262161 HSP262160:HSR262161 ICL262160:ICN262161 IMH262160:IMJ262161 IWD262160:IWF262161 JFZ262160:JGB262161 JPV262160:JPX262161 JZR262160:JZT262161 KJN262160:KJP262161 KTJ262160:KTL262161 LDF262160:LDH262161 LNB262160:LND262161 LWX262160:LWZ262161 MGT262160:MGV262161 MQP262160:MQR262161 NAL262160:NAN262161 NKH262160:NKJ262161 NUD262160:NUF262161 ODZ262160:OEB262161 ONV262160:ONX262161 OXR262160:OXT262161 PHN262160:PHP262161 PRJ262160:PRL262161 QBF262160:QBH262161 QLB262160:QLD262161 QUX262160:QUZ262161 RET262160:REV262161 ROP262160:ROR262161 RYL262160:RYN262161 SIH262160:SIJ262161 SSD262160:SSF262161 TBZ262160:TCB262161 TLV262160:TLX262161 TVR262160:TVT262161 UFN262160:UFP262161 UPJ262160:UPL262161 UZF262160:UZH262161 VJB262160:VJD262161 VSX262160:VSZ262161 WCT262160:WCV262161 WMP262160:WMR262161 WWL262160:WWN262161 AD327696:AF327697 JZ327696:KB327697 TV327696:TX327697 ADR327696:ADT327697 ANN327696:ANP327697 AXJ327696:AXL327697 BHF327696:BHH327697 BRB327696:BRD327697 CAX327696:CAZ327697 CKT327696:CKV327697 CUP327696:CUR327697 DEL327696:DEN327697 DOH327696:DOJ327697 DYD327696:DYF327697 EHZ327696:EIB327697 ERV327696:ERX327697 FBR327696:FBT327697 FLN327696:FLP327697 FVJ327696:FVL327697 GFF327696:GFH327697 GPB327696:GPD327697 GYX327696:GYZ327697 HIT327696:HIV327697 HSP327696:HSR327697 ICL327696:ICN327697 IMH327696:IMJ327697 IWD327696:IWF327697 JFZ327696:JGB327697 JPV327696:JPX327697 JZR327696:JZT327697 KJN327696:KJP327697 KTJ327696:KTL327697 LDF327696:LDH327697 LNB327696:LND327697 LWX327696:LWZ327697 MGT327696:MGV327697 MQP327696:MQR327697 NAL327696:NAN327697 NKH327696:NKJ327697 NUD327696:NUF327697 ODZ327696:OEB327697 ONV327696:ONX327697 OXR327696:OXT327697 PHN327696:PHP327697 PRJ327696:PRL327697 QBF327696:QBH327697 QLB327696:QLD327697 QUX327696:QUZ327697 RET327696:REV327697 ROP327696:ROR327697 RYL327696:RYN327697 SIH327696:SIJ327697 SSD327696:SSF327697 TBZ327696:TCB327697 TLV327696:TLX327697 TVR327696:TVT327697 UFN327696:UFP327697 UPJ327696:UPL327697 UZF327696:UZH327697 VJB327696:VJD327697 VSX327696:VSZ327697 WCT327696:WCV327697 WMP327696:WMR327697 WWL327696:WWN327697 AD393232:AF393233 JZ393232:KB393233 TV393232:TX393233 ADR393232:ADT393233 ANN393232:ANP393233 AXJ393232:AXL393233 BHF393232:BHH393233 BRB393232:BRD393233 CAX393232:CAZ393233 CKT393232:CKV393233 CUP393232:CUR393233 DEL393232:DEN393233 DOH393232:DOJ393233 DYD393232:DYF393233 EHZ393232:EIB393233 ERV393232:ERX393233 FBR393232:FBT393233 FLN393232:FLP393233 FVJ393232:FVL393233 GFF393232:GFH393233 GPB393232:GPD393233 GYX393232:GYZ393233 HIT393232:HIV393233 HSP393232:HSR393233 ICL393232:ICN393233 IMH393232:IMJ393233 IWD393232:IWF393233 JFZ393232:JGB393233 JPV393232:JPX393233 JZR393232:JZT393233 KJN393232:KJP393233 KTJ393232:KTL393233 LDF393232:LDH393233 LNB393232:LND393233 LWX393232:LWZ393233 MGT393232:MGV393233 MQP393232:MQR393233 NAL393232:NAN393233 NKH393232:NKJ393233 NUD393232:NUF393233 ODZ393232:OEB393233 ONV393232:ONX393233 OXR393232:OXT393233 PHN393232:PHP393233 PRJ393232:PRL393233 QBF393232:QBH393233 QLB393232:QLD393233 QUX393232:QUZ393233 RET393232:REV393233 ROP393232:ROR393233 RYL393232:RYN393233 SIH393232:SIJ393233 SSD393232:SSF393233 TBZ393232:TCB393233 TLV393232:TLX393233 TVR393232:TVT393233 UFN393232:UFP393233 UPJ393232:UPL393233 UZF393232:UZH393233 VJB393232:VJD393233 VSX393232:VSZ393233 WCT393232:WCV393233 WMP393232:WMR393233 WWL393232:WWN393233 AD458768:AF458769 JZ458768:KB458769 TV458768:TX458769 ADR458768:ADT458769 ANN458768:ANP458769 AXJ458768:AXL458769 BHF458768:BHH458769 BRB458768:BRD458769 CAX458768:CAZ458769 CKT458768:CKV458769 CUP458768:CUR458769 DEL458768:DEN458769 DOH458768:DOJ458769 DYD458768:DYF458769 EHZ458768:EIB458769 ERV458768:ERX458769 FBR458768:FBT458769 FLN458768:FLP458769 FVJ458768:FVL458769 GFF458768:GFH458769 GPB458768:GPD458769 GYX458768:GYZ458769 HIT458768:HIV458769 HSP458768:HSR458769 ICL458768:ICN458769 IMH458768:IMJ458769 IWD458768:IWF458769 JFZ458768:JGB458769 JPV458768:JPX458769 JZR458768:JZT458769 KJN458768:KJP458769 KTJ458768:KTL458769 LDF458768:LDH458769 LNB458768:LND458769 LWX458768:LWZ458769 MGT458768:MGV458769 MQP458768:MQR458769 NAL458768:NAN458769 NKH458768:NKJ458769 NUD458768:NUF458769 ODZ458768:OEB458769 ONV458768:ONX458769 OXR458768:OXT458769 PHN458768:PHP458769 PRJ458768:PRL458769 QBF458768:QBH458769 QLB458768:QLD458769 QUX458768:QUZ458769 RET458768:REV458769 ROP458768:ROR458769 RYL458768:RYN458769 SIH458768:SIJ458769 SSD458768:SSF458769 TBZ458768:TCB458769 TLV458768:TLX458769 TVR458768:TVT458769 UFN458768:UFP458769 UPJ458768:UPL458769 UZF458768:UZH458769 VJB458768:VJD458769 VSX458768:VSZ458769 WCT458768:WCV458769 WMP458768:WMR458769 WWL458768:WWN458769 AD524304:AF524305 JZ524304:KB524305 TV524304:TX524305 ADR524304:ADT524305 ANN524304:ANP524305 AXJ524304:AXL524305 BHF524304:BHH524305 BRB524304:BRD524305 CAX524304:CAZ524305 CKT524304:CKV524305 CUP524304:CUR524305 DEL524304:DEN524305 DOH524304:DOJ524305 DYD524304:DYF524305 EHZ524304:EIB524305 ERV524304:ERX524305 FBR524304:FBT524305 FLN524304:FLP524305 FVJ524304:FVL524305 GFF524304:GFH524305 GPB524304:GPD524305 GYX524304:GYZ524305 HIT524304:HIV524305 HSP524304:HSR524305 ICL524304:ICN524305 IMH524304:IMJ524305 IWD524304:IWF524305 JFZ524304:JGB524305 JPV524304:JPX524305 JZR524304:JZT524305 KJN524304:KJP524305 KTJ524304:KTL524305 LDF524304:LDH524305 LNB524304:LND524305 LWX524304:LWZ524305 MGT524304:MGV524305 MQP524304:MQR524305 NAL524304:NAN524305 NKH524304:NKJ524305 NUD524304:NUF524305 ODZ524304:OEB524305 ONV524304:ONX524305 OXR524304:OXT524305 PHN524304:PHP524305 PRJ524304:PRL524305 QBF524304:QBH524305 QLB524304:QLD524305 QUX524304:QUZ524305 RET524304:REV524305 ROP524304:ROR524305 RYL524304:RYN524305 SIH524304:SIJ524305 SSD524304:SSF524305 TBZ524304:TCB524305 TLV524304:TLX524305 TVR524304:TVT524305 UFN524304:UFP524305 UPJ524304:UPL524305 UZF524304:UZH524305 VJB524304:VJD524305 VSX524304:VSZ524305 WCT524304:WCV524305 WMP524304:WMR524305 WWL524304:WWN524305 AD589840:AF589841 JZ589840:KB589841 TV589840:TX589841 ADR589840:ADT589841 ANN589840:ANP589841 AXJ589840:AXL589841 BHF589840:BHH589841 BRB589840:BRD589841 CAX589840:CAZ589841 CKT589840:CKV589841 CUP589840:CUR589841 DEL589840:DEN589841 DOH589840:DOJ589841 DYD589840:DYF589841 EHZ589840:EIB589841 ERV589840:ERX589841 FBR589840:FBT589841 FLN589840:FLP589841 FVJ589840:FVL589841 GFF589840:GFH589841 GPB589840:GPD589841 GYX589840:GYZ589841 HIT589840:HIV589841 HSP589840:HSR589841 ICL589840:ICN589841 IMH589840:IMJ589841 IWD589840:IWF589841 JFZ589840:JGB589841 JPV589840:JPX589841 JZR589840:JZT589841 KJN589840:KJP589841 KTJ589840:KTL589841 LDF589840:LDH589841 LNB589840:LND589841 LWX589840:LWZ589841 MGT589840:MGV589841 MQP589840:MQR589841 NAL589840:NAN589841 NKH589840:NKJ589841 NUD589840:NUF589841 ODZ589840:OEB589841 ONV589840:ONX589841 OXR589840:OXT589841 PHN589840:PHP589841 PRJ589840:PRL589841 QBF589840:QBH589841 QLB589840:QLD589841 QUX589840:QUZ589841 RET589840:REV589841 ROP589840:ROR589841 RYL589840:RYN589841 SIH589840:SIJ589841 SSD589840:SSF589841 TBZ589840:TCB589841 TLV589840:TLX589841 TVR589840:TVT589841 UFN589840:UFP589841 UPJ589840:UPL589841 UZF589840:UZH589841 VJB589840:VJD589841 VSX589840:VSZ589841 WCT589840:WCV589841 WMP589840:WMR589841 WWL589840:WWN589841 AD655376:AF655377 JZ655376:KB655377 TV655376:TX655377 ADR655376:ADT655377 ANN655376:ANP655377 AXJ655376:AXL655377 BHF655376:BHH655377 BRB655376:BRD655377 CAX655376:CAZ655377 CKT655376:CKV655377 CUP655376:CUR655377 DEL655376:DEN655377 DOH655376:DOJ655377 DYD655376:DYF655377 EHZ655376:EIB655377 ERV655376:ERX655377 FBR655376:FBT655377 FLN655376:FLP655377 FVJ655376:FVL655377 GFF655376:GFH655377 GPB655376:GPD655377 GYX655376:GYZ655377 HIT655376:HIV655377 HSP655376:HSR655377 ICL655376:ICN655377 IMH655376:IMJ655377 IWD655376:IWF655377 JFZ655376:JGB655377 JPV655376:JPX655377 JZR655376:JZT655377 KJN655376:KJP655377 KTJ655376:KTL655377 LDF655376:LDH655377 LNB655376:LND655377 LWX655376:LWZ655377 MGT655376:MGV655377 MQP655376:MQR655377 NAL655376:NAN655377 NKH655376:NKJ655377 NUD655376:NUF655377 ODZ655376:OEB655377 ONV655376:ONX655377 OXR655376:OXT655377 PHN655376:PHP655377 PRJ655376:PRL655377 QBF655376:QBH655377 QLB655376:QLD655377 QUX655376:QUZ655377 RET655376:REV655377 ROP655376:ROR655377 RYL655376:RYN655377 SIH655376:SIJ655377 SSD655376:SSF655377 TBZ655376:TCB655377 TLV655376:TLX655377 TVR655376:TVT655377 UFN655376:UFP655377 UPJ655376:UPL655377 UZF655376:UZH655377 VJB655376:VJD655377 VSX655376:VSZ655377 WCT655376:WCV655377 WMP655376:WMR655377 WWL655376:WWN655377 AD720912:AF720913 JZ720912:KB720913 TV720912:TX720913 ADR720912:ADT720913 ANN720912:ANP720913 AXJ720912:AXL720913 BHF720912:BHH720913 BRB720912:BRD720913 CAX720912:CAZ720913 CKT720912:CKV720913 CUP720912:CUR720913 DEL720912:DEN720913 DOH720912:DOJ720913 DYD720912:DYF720913 EHZ720912:EIB720913 ERV720912:ERX720913 FBR720912:FBT720913 FLN720912:FLP720913 FVJ720912:FVL720913 GFF720912:GFH720913 GPB720912:GPD720913 GYX720912:GYZ720913 HIT720912:HIV720913 HSP720912:HSR720913 ICL720912:ICN720913 IMH720912:IMJ720913 IWD720912:IWF720913 JFZ720912:JGB720913 JPV720912:JPX720913 JZR720912:JZT720913 KJN720912:KJP720913 KTJ720912:KTL720913 LDF720912:LDH720913 LNB720912:LND720913 LWX720912:LWZ720913 MGT720912:MGV720913 MQP720912:MQR720913 NAL720912:NAN720913 NKH720912:NKJ720913 NUD720912:NUF720913 ODZ720912:OEB720913 ONV720912:ONX720913 OXR720912:OXT720913 PHN720912:PHP720913 PRJ720912:PRL720913 QBF720912:QBH720913 QLB720912:QLD720913 QUX720912:QUZ720913 RET720912:REV720913 ROP720912:ROR720913 RYL720912:RYN720913 SIH720912:SIJ720913 SSD720912:SSF720913 TBZ720912:TCB720913 TLV720912:TLX720913 TVR720912:TVT720913 UFN720912:UFP720913 UPJ720912:UPL720913 UZF720912:UZH720913 VJB720912:VJD720913 VSX720912:VSZ720913 WCT720912:WCV720913 WMP720912:WMR720913 WWL720912:WWN720913 AD786448:AF786449 JZ786448:KB786449 TV786448:TX786449 ADR786448:ADT786449 ANN786448:ANP786449 AXJ786448:AXL786449 BHF786448:BHH786449 BRB786448:BRD786449 CAX786448:CAZ786449 CKT786448:CKV786449 CUP786448:CUR786449 DEL786448:DEN786449 DOH786448:DOJ786449 DYD786448:DYF786449 EHZ786448:EIB786449 ERV786448:ERX786449 FBR786448:FBT786449 FLN786448:FLP786449 FVJ786448:FVL786449 GFF786448:GFH786449 GPB786448:GPD786449 GYX786448:GYZ786449 HIT786448:HIV786449 HSP786448:HSR786449 ICL786448:ICN786449 IMH786448:IMJ786449 IWD786448:IWF786449 JFZ786448:JGB786449 JPV786448:JPX786449 JZR786448:JZT786449 KJN786448:KJP786449 KTJ786448:KTL786449 LDF786448:LDH786449 LNB786448:LND786449 LWX786448:LWZ786449 MGT786448:MGV786449 MQP786448:MQR786449 NAL786448:NAN786449 NKH786448:NKJ786449 NUD786448:NUF786449 ODZ786448:OEB786449 ONV786448:ONX786449 OXR786448:OXT786449 PHN786448:PHP786449 PRJ786448:PRL786449 QBF786448:QBH786449 QLB786448:QLD786449 QUX786448:QUZ786449 RET786448:REV786449 ROP786448:ROR786449 RYL786448:RYN786449 SIH786448:SIJ786449 SSD786448:SSF786449 TBZ786448:TCB786449 TLV786448:TLX786449 TVR786448:TVT786449 UFN786448:UFP786449 UPJ786448:UPL786449 UZF786448:UZH786449 VJB786448:VJD786449 VSX786448:VSZ786449 WCT786448:WCV786449 WMP786448:WMR786449 WWL786448:WWN786449 AD851984:AF851985 JZ851984:KB851985 TV851984:TX851985 ADR851984:ADT851985 ANN851984:ANP851985 AXJ851984:AXL851985 BHF851984:BHH851985 BRB851984:BRD851985 CAX851984:CAZ851985 CKT851984:CKV851985 CUP851984:CUR851985 DEL851984:DEN851985 DOH851984:DOJ851985 DYD851984:DYF851985 EHZ851984:EIB851985 ERV851984:ERX851985 FBR851984:FBT851985 FLN851984:FLP851985 FVJ851984:FVL851985 GFF851984:GFH851985 GPB851984:GPD851985 GYX851984:GYZ851985 HIT851984:HIV851985 HSP851984:HSR851985 ICL851984:ICN851985 IMH851984:IMJ851985 IWD851984:IWF851985 JFZ851984:JGB851985 JPV851984:JPX851985 JZR851984:JZT851985 KJN851984:KJP851985 KTJ851984:KTL851985 LDF851984:LDH851985 LNB851984:LND851985 LWX851984:LWZ851985 MGT851984:MGV851985 MQP851984:MQR851985 NAL851984:NAN851985 NKH851984:NKJ851985 NUD851984:NUF851985 ODZ851984:OEB851985 ONV851984:ONX851985 OXR851984:OXT851985 PHN851984:PHP851985 PRJ851984:PRL851985 QBF851984:QBH851985 QLB851984:QLD851985 QUX851984:QUZ851985 RET851984:REV851985 ROP851984:ROR851985 RYL851984:RYN851985 SIH851984:SIJ851985 SSD851984:SSF851985 TBZ851984:TCB851985 TLV851984:TLX851985 TVR851984:TVT851985 UFN851984:UFP851985 UPJ851984:UPL851985 UZF851984:UZH851985 VJB851984:VJD851985 VSX851984:VSZ851985 WCT851984:WCV851985 WMP851984:WMR851985 WWL851984:WWN851985 AD917520:AF917521 JZ917520:KB917521 TV917520:TX917521 ADR917520:ADT917521 ANN917520:ANP917521 AXJ917520:AXL917521 BHF917520:BHH917521 BRB917520:BRD917521 CAX917520:CAZ917521 CKT917520:CKV917521 CUP917520:CUR917521 DEL917520:DEN917521 DOH917520:DOJ917521 DYD917520:DYF917521 EHZ917520:EIB917521 ERV917520:ERX917521 FBR917520:FBT917521 FLN917520:FLP917521 FVJ917520:FVL917521 GFF917520:GFH917521 GPB917520:GPD917521 GYX917520:GYZ917521 HIT917520:HIV917521 HSP917520:HSR917521 ICL917520:ICN917521 IMH917520:IMJ917521 IWD917520:IWF917521 JFZ917520:JGB917521 JPV917520:JPX917521 JZR917520:JZT917521 KJN917520:KJP917521 KTJ917520:KTL917521 LDF917520:LDH917521 LNB917520:LND917521 LWX917520:LWZ917521 MGT917520:MGV917521 MQP917520:MQR917521 NAL917520:NAN917521 NKH917520:NKJ917521 NUD917520:NUF917521 ODZ917520:OEB917521 ONV917520:ONX917521 OXR917520:OXT917521 PHN917520:PHP917521 PRJ917520:PRL917521 QBF917520:QBH917521 QLB917520:QLD917521 QUX917520:QUZ917521 RET917520:REV917521 ROP917520:ROR917521 RYL917520:RYN917521 SIH917520:SIJ917521 SSD917520:SSF917521 TBZ917520:TCB917521 TLV917520:TLX917521 TVR917520:TVT917521 UFN917520:UFP917521 UPJ917520:UPL917521 UZF917520:UZH917521 VJB917520:VJD917521 VSX917520:VSZ917521 WCT917520:WCV917521 WMP917520:WMR917521 WWL917520:WWN917521 AD983056:AF983057 JZ983056:KB983057 TV983056:TX983057 ADR983056:ADT983057 ANN983056:ANP983057 AXJ983056:AXL983057 BHF983056:BHH983057 BRB983056:BRD983057 CAX983056:CAZ983057 CKT983056:CKV983057 CUP983056:CUR983057 DEL983056:DEN983057 DOH983056:DOJ983057 DYD983056:DYF983057 EHZ983056:EIB983057 ERV983056:ERX983057 FBR983056:FBT983057 FLN983056:FLP983057 FVJ983056:FVL983057 GFF983056:GFH983057 GPB983056:GPD983057 GYX983056:GYZ983057 HIT983056:HIV983057 HSP983056:HSR983057 ICL983056:ICN983057 IMH983056:IMJ983057 IWD983056:IWF983057 JFZ983056:JGB983057 JPV983056:JPX983057 JZR983056:JZT983057 KJN983056:KJP983057 KTJ983056:KTL983057 LDF983056:LDH983057 LNB983056:LND983057 LWX983056:LWZ983057 MGT983056:MGV983057 MQP983056:MQR983057 NAL983056:NAN983057 NKH983056:NKJ983057 NUD983056:NUF983057 ODZ983056:OEB983057 ONV983056:ONX983057 OXR983056:OXT983057 PHN983056:PHP983057 PRJ983056:PRL983057 QBF983056:QBH983057 QLB983056:QLD983057 QUX983056:QUZ983057 RET983056:REV983057 ROP983056:ROR983057 RYL983056:RYN983057 SIH983056:SIJ983057 SSD983056:SSF983057 TBZ983056:TCB983057 TLV983056:TLX983057 TVR983056:TVT983057 UFN983056:UFP983057 UPJ983056:UPL983057 UZF983056:UZH983057 VJB983056:VJD983057 VSX983056:VSZ983057 WCT983056:WCV983057 WMP983056:WMR983057 WWL983056:WWN983057</xm:sqref>
+          <xm:sqref>AI2:AK4 KE2:KG4 UA2:UC4 ADW2:ADY4 ANS2:ANU4 AXO2:AXQ4 BHK2:BHM4 BRG2:BRI4 CBC2:CBE4 CKY2:CLA4 CUU2:CUW4 DEQ2:DES4 DOM2:DOO4 DYI2:DYK4 EIE2:EIG4 ESA2:ESC4 FBW2:FBY4 FLS2:FLU4 FVO2:FVQ4 GFK2:GFM4 GPG2:GPI4 GZC2:GZE4 HIY2:HJA4 HSU2:HSW4 ICQ2:ICS4 IMM2:IMO4 IWI2:IWK4 JGE2:JGG4 JQA2:JQC4 JZW2:JZY4 KJS2:KJU4 KTO2:KTQ4 LDK2:LDM4 LNG2:LNI4 LXC2:LXE4 MGY2:MHA4 MQU2:MQW4 NAQ2:NAS4 NKM2:NKO4 NUI2:NUK4 OEE2:OEG4 OOA2:OOC4 OXW2:OXY4 PHS2:PHU4 PRO2:PRQ4 QBK2:QBM4 QLG2:QLI4 QVC2:QVE4 REY2:RFA4 ROU2:ROW4 RYQ2:RYS4 SIM2:SIO4 SSI2:SSK4 TCE2:TCG4 TMA2:TMC4 TVW2:TVY4 UFS2:UFU4 UPO2:UPQ4 UZK2:UZM4 VJG2:VJI4 VTC2:VTE4 WCY2:WDA4 WMU2:WMW4 WWQ2:WWS4 AI65538:AK65540 KE65538:KG65540 UA65538:UC65540 ADW65538:ADY65540 ANS65538:ANU65540 AXO65538:AXQ65540 BHK65538:BHM65540 BRG65538:BRI65540 CBC65538:CBE65540 CKY65538:CLA65540 CUU65538:CUW65540 DEQ65538:DES65540 DOM65538:DOO65540 DYI65538:DYK65540 EIE65538:EIG65540 ESA65538:ESC65540 FBW65538:FBY65540 FLS65538:FLU65540 FVO65538:FVQ65540 GFK65538:GFM65540 GPG65538:GPI65540 GZC65538:GZE65540 HIY65538:HJA65540 HSU65538:HSW65540 ICQ65538:ICS65540 IMM65538:IMO65540 IWI65538:IWK65540 JGE65538:JGG65540 JQA65538:JQC65540 JZW65538:JZY65540 KJS65538:KJU65540 KTO65538:KTQ65540 LDK65538:LDM65540 LNG65538:LNI65540 LXC65538:LXE65540 MGY65538:MHA65540 MQU65538:MQW65540 NAQ65538:NAS65540 NKM65538:NKO65540 NUI65538:NUK65540 OEE65538:OEG65540 OOA65538:OOC65540 OXW65538:OXY65540 PHS65538:PHU65540 PRO65538:PRQ65540 QBK65538:QBM65540 QLG65538:QLI65540 QVC65538:QVE65540 REY65538:RFA65540 ROU65538:ROW65540 RYQ65538:RYS65540 SIM65538:SIO65540 SSI65538:SSK65540 TCE65538:TCG65540 TMA65538:TMC65540 TVW65538:TVY65540 UFS65538:UFU65540 UPO65538:UPQ65540 UZK65538:UZM65540 VJG65538:VJI65540 VTC65538:VTE65540 WCY65538:WDA65540 WMU65538:WMW65540 WWQ65538:WWS65540 AI131074:AK131076 KE131074:KG131076 UA131074:UC131076 ADW131074:ADY131076 ANS131074:ANU131076 AXO131074:AXQ131076 BHK131074:BHM131076 BRG131074:BRI131076 CBC131074:CBE131076 CKY131074:CLA131076 CUU131074:CUW131076 DEQ131074:DES131076 DOM131074:DOO131076 DYI131074:DYK131076 EIE131074:EIG131076 ESA131074:ESC131076 FBW131074:FBY131076 FLS131074:FLU131076 FVO131074:FVQ131076 GFK131074:GFM131076 GPG131074:GPI131076 GZC131074:GZE131076 HIY131074:HJA131076 HSU131074:HSW131076 ICQ131074:ICS131076 IMM131074:IMO131076 IWI131074:IWK131076 JGE131074:JGG131076 JQA131074:JQC131076 JZW131074:JZY131076 KJS131074:KJU131076 KTO131074:KTQ131076 LDK131074:LDM131076 LNG131074:LNI131076 LXC131074:LXE131076 MGY131074:MHA131076 MQU131074:MQW131076 NAQ131074:NAS131076 NKM131074:NKO131076 NUI131074:NUK131076 OEE131074:OEG131076 OOA131074:OOC131076 OXW131074:OXY131076 PHS131074:PHU131076 PRO131074:PRQ131076 QBK131074:QBM131076 QLG131074:QLI131076 QVC131074:QVE131076 REY131074:RFA131076 ROU131074:ROW131076 RYQ131074:RYS131076 SIM131074:SIO131076 SSI131074:SSK131076 TCE131074:TCG131076 TMA131074:TMC131076 TVW131074:TVY131076 UFS131074:UFU131076 UPO131074:UPQ131076 UZK131074:UZM131076 VJG131074:VJI131076 VTC131074:VTE131076 WCY131074:WDA131076 WMU131074:WMW131076 WWQ131074:WWS131076 AI196610:AK196612 KE196610:KG196612 UA196610:UC196612 ADW196610:ADY196612 ANS196610:ANU196612 AXO196610:AXQ196612 BHK196610:BHM196612 BRG196610:BRI196612 CBC196610:CBE196612 CKY196610:CLA196612 CUU196610:CUW196612 DEQ196610:DES196612 DOM196610:DOO196612 DYI196610:DYK196612 EIE196610:EIG196612 ESA196610:ESC196612 FBW196610:FBY196612 FLS196610:FLU196612 FVO196610:FVQ196612 GFK196610:GFM196612 GPG196610:GPI196612 GZC196610:GZE196612 HIY196610:HJA196612 HSU196610:HSW196612 ICQ196610:ICS196612 IMM196610:IMO196612 IWI196610:IWK196612 JGE196610:JGG196612 JQA196610:JQC196612 JZW196610:JZY196612 KJS196610:KJU196612 KTO196610:KTQ196612 LDK196610:LDM196612 LNG196610:LNI196612 LXC196610:LXE196612 MGY196610:MHA196612 MQU196610:MQW196612 NAQ196610:NAS196612 NKM196610:NKO196612 NUI196610:NUK196612 OEE196610:OEG196612 OOA196610:OOC196612 OXW196610:OXY196612 PHS196610:PHU196612 PRO196610:PRQ196612 QBK196610:QBM196612 QLG196610:QLI196612 QVC196610:QVE196612 REY196610:RFA196612 ROU196610:ROW196612 RYQ196610:RYS196612 SIM196610:SIO196612 SSI196610:SSK196612 TCE196610:TCG196612 TMA196610:TMC196612 TVW196610:TVY196612 UFS196610:UFU196612 UPO196610:UPQ196612 UZK196610:UZM196612 VJG196610:VJI196612 VTC196610:VTE196612 WCY196610:WDA196612 WMU196610:WMW196612 WWQ196610:WWS196612 AI262146:AK262148 KE262146:KG262148 UA262146:UC262148 ADW262146:ADY262148 ANS262146:ANU262148 AXO262146:AXQ262148 BHK262146:BHM262148 BRG262146:BRI262148 CBC262146:CBE262148 CKY262146:CLA262148 CUU262146:CUW262148 DEQ262146:DES262148 DOM262146:DOO262148 DYI262146:DYK262148 EIE262146:EIG262148 ESA262146:ESC262148 FBW262146:FBY262148 FLS262146:FLU262148 FVO262146:FVQ262148 GFK262146:GFM262148 GPG262146:GPI262148 GZC262146:GZE262148 HIY262146:HJA262148 HSU262146:HSW262148 ICQ262146:ICS262148 IMM262146:IMO262148 IWI262146:IWK262148 JGE262146:JGG262148 JQA262146:JQC262148 JZW262146:JZY262148 KJS262146:KJU262148 KTO262146:KTQ262148 LDK262146:LDM262148 LNG262146:LNI262148 LXC262146:LXE262148 MGY262146:MHA262148 MQU262146:MQW262148 NAQ262146:NAS262148 NKM262146:NKO262148 NUI262146:NUK262148 OEE262146:OEG262148 OOA262146:OOC262148 OXW262146:OXY262148 PHS262146:PHU262148 PRO262146:PRQ262148 QBK262146:QBM262148 QLG262146:QLI262148 QVC262146:QVE262148 REY262146:RFA262148 ROU262146:ROW262148 RYQ262146:RYS262148 SIM262146:SIO262148 SSI262146:SSK262148 TCE262146:TCG262148 TMA262146:TMC262148 TVW262146:TVY262148 UFS262146:UFU262148 UPO262146:UPQ262148 UZK262146:UZM262148 VJG262146:VJI262148 VTC262146:VTE262148 WCY262146:WDA262148 WMU262146:WMW262148 WWQ262146:WWS262148 AI327682:AK327684 KE327682:KG327684 UA327682:UC327684 ADW327682:ADY327684 ANS327682:ANU327684 AXO327682:AXQ327684 BHK327682:BHM327684 BRG327682:BRI327684 CBC327682:CBE327684 CKY327682:CLA327684 CUU327682:CUW327684 DEQ327682:DES327684 DOM327682:DOO327684 DYI327682:DYK327684 EIE327682:EIG327684 ESA327682:ESC327684 FBW327682:FBY327684 FLS327682:FLU327684 FVO327682:FVQ327684 GFK327682:GFM327684 GPG327682:GPI327684 GZC327682:GZE327684 HIY327682:HJA327684 HSU327682:HSW327684 ICQ327682:ICS327684 IMM327682:IMO327684 IWI327682:IWK327684 JGE327682:JGG327684 JQA327682:JQC327684 JZW327682:JZY327684 KJS327682:KJU327684 KTO327682:KTQ327684 LDK327682:LDM327684 LNG327682:LNI327684 LXC327682:LXE327684 MGY327682:MHA327684 MQU327682:MQW327684 NAQ327682:NAS327684 NKM327682:NKO327684 NUI327682:NUK327684 OEE327682:OEG327684 OOA327682:OOC327684 OXW327682:OXY327684 PHS327682:PHU327684 PRO327682:PRQ327684 QBK327682:QBM327684 QLG327682:QLI327684 QVC327682:QVE327684 REY327682:RFA327684 ROU327682:ROW327684 RYQ327682:RYS327684 SIM327682:SIO327684 SSI327682:SSK327684 TCE327682:TCG327684 TMA327682:TMC327684 TVW327682:TVY327684 UFS327682:UFU327684 UPO327682:UPQ327684 UZK327682:UZM327684 VJG327682:VJI327684 VTC327682:VTE327684 WCY327682:WDA327684 WMU327682:WMW327684 WWQ327682:WWS327684 AI393218:AK393220 KE393218:KG393220 UA393218:UC393220 ADW393218:ADY393220 ANS393218:ANU393220 AXO393218:AXQ393220 BHK393218:BHM393220 BRG393218:BRI393220 CBC393218:CBE393220 CKY393218:CLA393220 CUU393218:CUW393220 DEQ393218:DES393220 DOM393218:DOO393220 DYI393218:DYK393220 EIE393218:EIG393220 ESA393218:ESC393220 FBW393218:FBY393220 FLS393218:FLU393220 FVO393218:FVQ393220 GFK393218:GFM393220 GPG393218:GPI393220 GZC393218:GZE393220 HIY393218:HJA393220 HSU393218:HSW393220 ICQ393218:ICS393220 IMM393218:IMO393220 IWI393218:IWK393220 JGE393218:JGG393220 JQA393218:JQC393220 JZW393218:JZY393220 KJS393218:KJU393220 KTO393218:KTQ393220 LDK393218:LDM393220 LNG393218:LNI393220 LXC393218:LXE393220 MGY393218:MHA393220 MQU393218:MQW393220 NAQ393218:NAS393220 NKM393218:NKO393220 NUI393218:NUK393220 OEE393218:OEG393220 OOA393218:OOC393220 OXW393218:OXY393220 PHS393218:PHU393220 PRO393218:PRQ393220 QBK393218:QBM393220 QLG393218:QLI393220 QVC393218:QVE393220 REY393218:RFA393220 ROU393218:ROW393220 RYQ393218:RYS393220 SIM393218:SIO393220 SSI393218:SSK393220 TCE393218:TCG393220 TMA393218:TMC393220 TVW393218:TVY393220 UFS393218:UFU393220 UPO393218:UPQ393220 UZK393218:UZM393220 VJG393218:VJI393220 VTC393218:VTE393220 WCY393218:WDA393220 WMU393218:WMW393220 WWQ393218:WWS393220 AI458754:AK458756 KE458754:KG458756 UA458754:UC458756 ADW458754:ADY458756 ANS458754:ANU458756 AXO458754:AXQ458756 BHK458754:BHM458756 BRG458754:BRI458756 CBC458754:CBE458756 CKY458754:CLA458756 CUU458754:CUW458756 DEQ458754:DES458756 DOM458754:DOO458756 DYI458754:DYK458756 EIE458754:EIG458756 ESA458754:ESC458756 FBW458754:FBY458756 FLS458754:FLU458756 FVO458754:FVQ458756 GFK458754:GFM458756 GPG458754:GPI458756 GZC458754:GZE458756 HIY458754:HJA458756 HSU458754:HSW458756 ICQ458754:ICS458756 IMM458754:IMO458756 IWI458754:IWK458756 JGE458754:JGG458756 JQA458754:JQC458756 JZW458754:JZY458756 KJS458754:KJU458756 KTO458754:KTQ458756 LDK458754:LDM458756 LNG458754:LNI458756 LXC458754:LXE458756 MGY458754:MHA458756 MQU458754:MQW458756 NAQ458754:NAS458756 NKM458754:NKO458756 NUI458754:NUK458756 OEE458754:OEG458756 OOA458754:OOC458756 OXW458754:OXY458756 PHS458754:PHU458756 PRO458754:PRQ458756 QBK458754:QBM458756 QLG458754:QLI458756 QVC458754:QVE458756 REY458754:RFA458756 ROU458754:ROW458756 RYQ458754:RYS458756 SIM458754:SIO458756 SSI458754:SSK458756 TCE458754:TCG458756 TMA458754:TMC458756 TVW458754:TVY458756 UFS458754:UFU458756 UPO458754:UPQ458756 UZK458754:UZM458756 VJG458754:VJI458756 VTC458754:VTE458756 WCY458754:WDA458756 WMU458754:WMW458756 WWQ458754:WWS458756 AI524290:AK524292 KE524290:KG524292 UA524290:UC524292 ADW524290:ADY524292 ANS524290:ANU524292 AXO524290:AXQ524292 BHK524290:BHM524292 BRG524290:BRI524292 CBC524290:CBE524292 CKY524290:CLA524292 CUU524290:CUW524292 DEQ524290:DES524292 DOM524290:DOO524292 DYI524290:DYK524292 EIE524290:EIG524292 ESA524290:ESC524292 FBW524290:FBY524292 FLS524290:FLU524292 FVO524290:FVQ524292 GFK524290:GFM524292 GPG524290:GPI524292 GZC524290:GZE524292 HIY524290:HJA524292 HSU524290:HSW524292 ICQ524290:ICS524292 IMM524290:IMO524292 IWI524290:IWK524292 JGE524290:JGG524292 JQA524290:JQC524292 JZW524290:JZY524292 KJS524290:KJU524292 KTO524290:KTQ524292 LDK524290:LDM524292 LNG524290:LNI524292 LXC524290:LXE524292 MGY524290:MHA524292 MQU524290:MQW524292 NAQ524290:NAS524292 NKM524290:NKO524292 NUI524290:NUK524292 OEE524290:OEG524292 OOA524290:OOC524292 OXW524290:OXY524292 PHS524290:PHU524292 PRO524290:PRQ524292 QBK524290:QBM524292 QLG524290:QLI524292 QVC524290:QVE524292 REY524290:RFA524292 ROU524290:ROW524292 RYQ524290:RYS524292 SIM524290:SIO524292 SSI524290:SSK524292 TCE524290:TCG524292 TMA524290:TMC524292 TVW524290:TVY524292 UFS524290:UFU524292 UPO524290:UPQ524292 UZK524290:UZM524292 VJG524290:VJI524292 VTC524290:VTE524292 WCY524290:WDA524292 WMU524290:WMW524292 WWQ524290:WWS524292 AI589826:AK589828 KE589826:KG589828 UA589826:UC589828 ADW589826:ADY589828 ANS589826:ANU589828 AXO589826:AXQ589828 BHK589826:BHM589828 BRG589826:BRI589828 CBC589826:CBE589828 CKY589826:CLA589828 CUU589826:CUW589828 DEQ589826:DES589828 DOM589826:DOO589828 DYI589826:DYK589828 EIE589826:EIG589828 ESA589826:ESC589828 FBW589826:FBY589828 FLS589826:FLU589828 FVO589826:FVQ589828 GFK589826:GFM589828 GPG589826:GPI589828 GZC589826:GZE589828 HIY589826:HJA589828 HSU589826:HSW589828 ICQ589826:ICS589828 IMM589826:IMO589828 IWI589826:IWK589828 JGE589826:JGG589828 JQA589826:JQC589828 JZW589826:JZY589828 KJS589826:KJU589828 KTO589826:KTQ589828 LDK589826:LDM589828 LNG589826:LNI589828 LXC589826:LXE589828 MGY589826:MHA589828 MQU589826:MQW589828 NAQ589826:NAS589828 NKM589826:NKO589828 NUI589826:NUK589828 OEE589826:OEG589828 OOA589826:OOC589828 OXW589826:OXY589828 PHS589826:PHU589828 PRO589826:PRQ589828 QBK589826:QBM589828 QLG589826:QLI589828 QVC589826:QVE589828 REY589826:RFA589828 ROU589826:ROW589828 RYQ589826:RYS589828 SIM589826:SIO589828 SSI589826:SSK589828 TCE589826:TCG589828 TMA589826:TMC589828 TVW589826:TVY589828 UFS589826:UFU589828 UPO589826:UPQ589828 UZK589826:UZM589828 VJG589826:VJI589828 VTC589826:VTE589828 WCY589826:WDA589828 WMU589826:WMW589828 WWQ589826:WWS589828 AI655362:AK655364 KE655362:KG655364 UA655362:UC655364 ADW655362:ADY655364 ANS655362:ANU655364 AXO655362:AXQ655364 BHK655362:BHM655364 BRG655362:BRI655364 CBC655362:CBE655364 CKY655362:CLA655364 CUU655362:CUW655364 DEQ655362:DES655364 DOM655362:DOO655364 DYI655362:DYK655364 EIE655362:EIG655364 ESA655362:ESC655364 FBW655362:FBY655364 FLS655362:FLU655364 FVO655362:FVQ655364 GFK655362:GFM655364 GPG655362:GPI655364 GZC655362:GZE655364 HIY655362:HJA655364 HSU655362:HSW655364 ICQ655362:ICS655364 IMM655362:IMO655364 IWI655362:IWK655364 JGE655362:JGG655364 JQA655362:JQC655364 JZW655362:JZY655364 KJS655362:KJU655364 KTO655362:KTQ655364 LDK655362:LDM655364 LNG655362:LNI655364 LXC655362:LXE655364 MGY655362:MHA655364 MQU655362:MQW655364 NAQ655362:NAS655364 NKM655362:NKO655364 NUI655362:NUK655364 OEE655362:OEG655364 OOA655362:OOC655364 OXW655362:OXY655364 PHS655362:PHU655364 PRO655362:PRQ655364 QBK655362:QBM655364 QLG655362:QLI655364 QVC655362:QVE655364 REY655362:RFA655364 ROU655362:ROW655364 RYQ655362:RYS655364 SIM655362:SIO655364 SSI655362:SSK655364 TCE655362:TCG655364 TMA655362:TMC655364 TVW655362:TVY655364 UFS655362:UFU655364 UPO655362:UPQ655364 UZK655362:UZM655364 VJG655362:VJI655364 VTC655362:VTE655364 WCY655362:WDA655364 WMU655362:WMW655364 WWQ655362:WWS655364 AI720898:AK720900 KE720898:KG720900 UA720898:UC720900 ADW720898:ADY720900 ANS720898:ANU720900 AXO720898:AXQ720900 BHK720898:BHM720900 BRG720898:BRI720900 CBC720898:CBE720900 CKY720898:CLA720900 CUU720898:CUW720900 DEQ720898:DES720900 DOM720898:DOO720900 DYI720898:DYK720900 EIE720898:EIG720900 ESA720898:ESC720900 FBW720898:FBY720900 FLS720898:FLU720900 FVO720898:FVQ720900 GFK720898:GFM720900 GPG720898:GPI720900 GZC720898:GZE720900 HIY720898:HJA720900 HSU720898:HSW720900 ICQ720898:ICS720900 IMM720898:IMO720900 IWI720898:IWK720900 JGE720898:JGG720900 JQA720898:JQC720900 JZW720898:JZY720900 KJS720898:KJU720900 KTO720898:KTQ720900 LDK720898:LDM720900 LNG720898:LNI720900 LXC720898:LXE720900 MGY720898:MHA720900 MQU720898:MQW720900 NAQ720898:NAS720900 NKM720898:NKO720900 NUI720898:NUK720900 OEE720898:OEG720900 OOA720898:OOC720900 OXW720898:OXY720900 PHS720898:PHU720900 PRO720898:PRQ720900 QBK720898:QBM720900 QLG720898:QLI720900 QVC720898:QVE720900 REY720898:RFA720900 ROU720898:ROW720900 RYQ720898:RYS720900 SIM720898:SIO720900 SSI720898:SSK720900 TCE720898:TCG720900 TMA720898:TMC720900 TVW720898:TVY720900 UFS720898:UFU720900 UPO720898:UPQ720900 UZK720898:UZM720900 VJG720898:VJI720900 VTC720898:VTE720900 WCY720898:WDA720900 WMU720898:WMW720900 WWQ720898:WWS720900 AI786434:AK786436 KE786434:KG786436 UA786434:UC786436 ADW786434:ADY786436 ANS786434:ANU786436 AXO786434:AXQ786436 BHK786434:BHM786436 BRG786434:BRI786436 CBC786434:CBE786436 CKY786434:CLA786436 CUU786434:CUW786436 DEQ786434:DES786436 DOM786434:DOO786436 DYI786434:DYK786436 EIE786434:EIG786436 ESA786434:ESC786436 FBW786434:FBY786436 FLS786434:FLU786436 FVO786434:FVQ786436 GFK786434:GFM786436 GPG786434:GPI786436 GZC786434:GZE786436 HIY786434:HJA786436 HSU786434:HSW786436 ICQ786434:ICS786436 IMM786434:IMO786436 IWI786434:IWK786436 JGE786434:JGG786436 JQA786434:JQC786436 JZW786434:JZY786436 KJS786434:KJU786436 KTO786434:KTQ786436 LDK786434:LDM786436 LNG786434:LNI786436 LXC786434:LXE786436 MGY786434:MHA786436 MQU786434:MQW786436 NAQ786434:NAS786436 NKM786434:NKO786436 NUI786434:NUK786436 OEE786434:OEG786436 OOA786434:OOC786436 OXW786434:OXY786436 PHS786434:PHU786436 PRO786434:PRQ786436 QBK786434:QBM786436 QLG786434:QLI786436 QVC786434:QVE786436 REY786434:RFA786436 ROU786434:ROW786436 RYQ786434:RYS786436 SIM786434:SIO786436 SSI786434:SSK786436 TCE786434:TCG786436 TMA786434:TMC786436 TVW786434:TVY786436 UFS786434:UFU786436 UPO786434:UPQ786436 UZK786434:UZM786436 VJG786434:VJI786436 VTC786434:VTE786436 WCY786434:WDA786436 WMU786434:WMW786436 WWQ786434:WWS786436 AI851970:AK851972 KE851970:KG851972 UA851970:UC851972 ADW851970:ADY851972 ANS851970:ANU851972 AXO851970:AXQ851972 BHK851970:BHM851972 BRG851970:BRI851972 CBC851970:CBE851972 CKY851970:CLA851972 CUU851970:CUW851972 DEQ851970:DES851972 DOM851970:DOO851972 DYI851970:DYK851972 EIE851970:EIG851972 ESA851970:ESC851972 FBW851970:FBY851972 FLS851970:FLU851972 FVO851970:FVQ851972 GFK851970:GFM851972 GPG851970:GPI851972 GZC851970:GZE851972 HIY851970:HJA851972 HSU851970:HSW851972 ICQ851970:ICS851972 IMM851970:IMO851972 IWI851970:IWK851972 JGE851970:JGG851972 JQA851970:JQC851972 JZW851970:JZY851972 KJS851970:KJU851972 KTO851970:KTQ851972 LDK851970:LDM851972 LNG851970:LNI851972 LXC851970:LXE851972 MGY851970:MHA851972 MQU851970:MQW851972 NAQ851970:NAS851972 NKM851970:NKO851972 NUI851970:NUK851972 OEE851970:OEG851972 OOA851970:OOC851972 OXW851970:OXY851972 PHS851970:PHU851972 PRO851970:PRQ851972 QBK851970:QBM851972 QLG851970:QLI851972 QVC851970:QVE851972 REY851970:RFA851972 ROU851970:ROW851972 RYQ851970:RYS851972 SIM851970:SIO851972 SSI851970:SSK851972 TCE851970:TCG851972 TMA851970:TMC851972 TVW851970:TVY851972 UFS851970:UFU851972 UPO851970:UPQ851972 UZK851970:UZM851972 VJG851970:VJI851972 VTC851970:VTE851972 WCY851970:WDA851972 WMU851970:WMW851972 WWQ851970:WWS851972 AI917506:AK917508 KE917506:KG917508 UA917506:UC917508 ADW917506:ADY917508 ANS917506:ANU917508 AXO917506:AXQ917508 BHK917506:BHM917508 BRG917506:BRI917508 CBC917506:CBE917508 CKY917506:CLA917508 CUU917506:CUW917508 DEQ917506:DES917508 DOM917506:DOO917508 DYI917506:DYK917508 EIE917506:EIG917508 ESA917506:ESC917508 FBW917506:FBY917508 FLS917506:FLU917508 FVO917506:FVQ917508 GFK917506:GFM917508 GPG917506:GPI917508 GZC917506:GZE917508 HIY917506:HJA917508 HSU917506:HSW917508 ICQ917506:ICS917508 IMM917506:IMO917508 IWI917506:IWK917508 JGE917506:JGG917508 JQA917506:JQC917508 JZW917506:JZY917508 KJS917506:KJU917508 KTO917506:KTQ917508 LDK917506:LDM917508 LNG917506:LNI917508 LXC917506:LXE917508 MGY917506:MHA917508 MQU917506:MQW917508 NAQ917506:NAS917508 NKM917506:NKO917508 NUI917506:NUK917508 OEE917506:OEG917508 OOA917506:OOC917508 OXW917506:OXY917508 PHS917506:PHU917508 PRO917506:PRQ917508 QBK917506:QBM917508 QLG917506:QLI917508 QVC917506:QVE917508 REY917506:RFA917508 ROU917506:ROW917508 RYQ917506:RYS917508 SIM917506:SIO917508 SSI917506:SSK917508 TCE917506:TCG917508 TMA917506:TMC917508 TVW917506:TVY917508 UFS917506:UFU917508 UPO917506:UPQ917508 UZK917506:UZM917508 VJG917506:VJI917508 VTC917506:VTE917508 WCY917506:WDA917508 WMU917506:WMW917508 WWQ917506:WWS917508 AI983042:AK983044 KE983042:KG983044 UA983042:UC983044 ADW983042:ADY983044 ANS983042:ANU983044 AXO983042:AXQ983044 BHK983042:BHM983044 BRG983042:BRI983044 CBC983042:CBE983044 CKY983042:CLA983044 CUU983042:CUW983044 DEQ983042:DES983044 DOM983042:DOO983044 DYI983042:DYK983044 EIE983042:EIG983044 ESA983042:ESC983044 FBW983042:FBY983044 FLS983042:FLU983044 FVO983042:FVQ983044 GFK983042:GFM983044 GPG983042:GPI983044 GZC983042:GZE983044 HIY983042:HJA983044 HSU983042:HSW983044 ICQ983042:ICS983044 IMM983042:IMO983044 IWI983042:IWK983044 JGE983042:JGG983044 JQA983042:JQC983044 JZW983042:JZY983044 KJS983042:KJU983044 KTO983042:KTQ983044 LDK983042:LDM983044 LNG983042:LNI983044 LXC983042:LXE983044 MGY983042:MHA983044 MQU983042:MQW983044 NAQ983042:NAS983044 NKM983042:NKO983044 NUI983042:NUK983044 OEE983042:OEG983044 OOA983042:OOC983044 OXW983042:OXY983044 PHS983042:PHU983044 PRO983042:PRQ983044 QBK983042:QBM983044 QLG983042:QLI983044 QVC983042:QVE983044 REY983042:RFA983044 ROU983042:ROW983044 RYQ983042:RYS983044 SIM983042:SIO983044 SSI983042:SSK983044 TCE983042:TCG983044 TMA983042:TMC983044 TVW983042:TVY983044 UFS983042:UFU983044 UPO983042:UPQ983044 UZK983042:UZM983044 VJG983042:VJI983044 VTC983042:VTE983044 WCY983042:WDA983044 WMU983042:WMW983044 WWQ983042:WWS983044 AK8:AL8 KG8:KH8 UC8:UD8 ADY8:ADZ8 ANU8:ANV8 AXQ8:AXR8 BHM8:BHN8 BRI8:BRJ8 CBE8:CBF8 CLA8:CLB8 CUW8:CUX8 DES8:DET8 DOO8:DOP8 DYK8:DYL8 EIG8:EIH8 ESC8:ESD8 FBY8:FBZ8 FLU8:FLV8 FVQ8:FVR8 GFM8:GFN8 GPI8:GPJ8 GZE8:GZF8 HJA8:HJB8 HSW8:HSX8 ICS8:ICT8 IMO8:IMP8 IWK8:IWL8 JGG8:JGH8 JQC8:JQD8 JZY8:JZZ8 KJU8:KJV8 KTQ8:KTR8 LDM8:LDN8 LNI8:LNJ8 LXE8:LXF8 MHA8:MHB8 MQW8:MQX8 NAS8:NAT8 NKO8:NKP8 NUK8:NUL8 OEG8:OEH8 OOC8:OOD8 OXY8:OXZ8 PHU8:PHV8 PRQ8:PRR8 QBM8:QBN8 QLI8:QLJ8 QVE8:QVF8 RFA8:RFB8 ROW8:ROX8 RYS8:RYT8 SIO8:SIP8 SSK8:SSL8 TCG8:TCH8 TMC8:TMD8 TVY8:TVZ8 UFU8:UFV8 UPQ8:UPR8 UZM8:UZN8 VJI8:VJJ8 VTE8:VTF8 WDA8:WDB8 WMW8:WMX8 WWS8:WWT8 AK65544:AL65544 KG65544:KH65544 UC65544:UD65544 ADY65544:ADZ65544 ANU65544:ANV65544 AXQ65544:AXR65544 BHM65544:BHN65544 BRI65544:BRJ65544 CBE65544:CBF65544 CLA65544:CLB65544 CUW65544:CUX65544 DES65544:DET65544 DOO65544:DOP65544 DYK65544:DYL65544 EIG65544:EIH65544 ESC65544:ESD65544 FBY65544:FBZ65544 FLU65544:FLV65544 FVQ65544:FVR65544 GFM65544:GFN65544 GPI65544:GPJ65544 GZE65544:GZF65544 HJA65544:HJB65544 HSW65544:HSX65544 ICS65544:ICT65544 IMO65544:IMP65544 IWK65544:IWL65544 JGG65544:JGH65544 JQC65544:JQD65544 JZY65544:JZZ65544 KJU65544:KJV65544 KTQ65544:KTR65544 LDM65544:LDN65544 LNI65544:LNJ65544 LXE65544:LXF65544 MHA65544:MHB65544 MQW65544:MQX65544 NAS65544:NAT65544 NKO65544:NKP65544 NUK65544:NUL65544 OEG65544:OEH65544 OOC65544:OOD65544 OXY65544:OXZ65544 PHU65544:PHV65544 PRQ65544:PRR65544 QBM65544:QBN65544 QLI65544:QLJ65544 QVE65544:QVF65544 RFA65544:RFB65544 ROW65544:ROX65544 RYS65544:RYT65544 SIO65544:SIP65544 SSK65544:SSL65544 TCG65544:TCH65544 TMC65544:TMD65544 TVY65544:TVZ65544 UFU65544:UFV65544 UPQ65544:UPR65544 UZM65544:UZN65544 VJI65544:VJJ65544 VTE65544:VTF65544 WDA65544:WDB65544 WMW65544:WMX65544 WWS65544:WWT65544 AK131080:AL131080 KG131080:KH131080 UC131080:UD131080 ADY131080:ADZ131080 ANU131080:ANV131080 AXQ131080:AXR131080 BHM131080:BHN131080 BRI131080:BRJ131080 CBE131080:CBF131080 CLA131080:CLB131080 CUW131080:CUX131080 DES131080:DET131080 DOO131080:DOP131080 DYK131080:DYL131080 EIG131080:EIH131080 ESC131080:ESD131080 FBY131080:FBZ131080 FLU131080:FLV131080 FVQ131080:FVR131080 GFM131080:GFN131080 GPI131080:GPJ131080 GZE131080:GZF131080 HJA131080:HJB131080 HSW131080:HSX131080 ICS131080:ICT131080 IMO131080:IMP131080 IWK131080:IWL131080 JGG131080:JGH131080 JQC131080:JQD131080 JZY131080:JZZ131080 KJU131080:KJV131080 KTQ131080:KTR131080 LDM131080:LDN131080 LNI131080:LNJ131080 LXE131080:LXF131080 MHA131080:MHB131080 MQW131080:MQX131080 NAS131080:NAT131080 NKO131080:NKP131080 NUK131080:NUL131080 OEG131080:OEH131080 OOC131080:OOD131080 OXY131080:OXZ131080 PHU131080:PHV131080 PRQ131080:PRR131080 QBM131080:QBN131080 QLI131080:QLJ131080 QVE131080:QVF131080 RFA131080:RFB131080 ROW131080:ROX131080 RYS131080:RYT131080 SIO131080:SIP131080 SSK131080:SSL131080 TCG131080:TCH131080 TMC131080:TMD131080 TVY131080:TVZ131080 UFU131080:UFV131080 UPQ131080:UPR131080 UZM131080:UZN131080 VJI131080:VJJ131080 VTE131080:VTF131080 WDA131080:WDB131080 WMW131080:WMX131080 WWS131080:WWT131080 AK196616:AL196616 KG196616:KH196616 UC196616:UD196616 ADY196616:ADZ196616 ANU196616:ANV196616 AXQ196616:AXR196616 BHM196616:BHN196616 BRI196616:BRJ196616 CBE196616:CBF196616 CLA196616:CLB196616 CUW196616:CUX196616 DES196616:DET196616 DOO196616:DOP196616 DYK196616:DYL196616 EIG196616:EIH196616 ESC196616:ESD196616 FBY196616:FBZ196616 FLU196616:FLV196616 FVQ196616:FVR196616 GFM196616:GFN196616 GPI196616:GPJ196616 GZE196616:GZF196616 HJA196616:HJB196616 HSW196616:HSX196616 ICS196616:ICT196616 IMO196616:IMP196616 IWK196616:IWL196616 JGG196616:JGH196616 JQC196616:JQD196616 JZY196616:JZZ196616 KJU196616:KJV196616 KTQ196616:KTR196616 LDM196616:LDN196616 LNI196616:LNJ196616 LXE196616:LXF196616 MHA196616:MHB196616 MQW196616:MQX196616 NAS196616:NAT196616 NKO196616:NKP196616 NUK196616:NUL196616 OEG196616:OEH196616 OOC196616:OOD196616 OXY196616:OXZ196616 PHU196616:PHV196616 PRQ196616:PRR196616 QBM196616:QBN196616 QLI196616:QLJ196616 QVE196616:QVF196616 RFA196616:RFB196616 ROW196616:ROX196616 RYS196616:RYT196616 SIO196616:SIP196616 SSK196616:SSL196616 TCG196616:TCH196616 TMC196616:TMD196616 TVY196616:TVZ196616 UFU196616:UFV196616 UPQ196616:UPR196616 UZM196616:UZN196616 VJI196616:VJJ196616 VTE196616:VTF196616 WDA196616:WDB196616 WMW196616:WMX196616 WWS196616:WWT196616 AK262152:AL262152 KG262152:KH262152 UC262152:UD262152 ADY262152:ADZ262152 ANU262152:ANV262152 AXQ262152:AXR262152 BHM262152:BHN262152 BRI262152:BRJ262152 CBE262152:CBF262152 CLA262152:CLB262152 CUW262152:CUX262152 DES262152:DET262152 DOO262152:DOP262152 DYK262152:DYL262152 EIG262152:EIH262152 ESC262152:ESD262152 FBY262152:FBZ262152 FLU262152:FLV262152 FVQ262152:FVR262152 GFM262152:GFN262152 GPI262152:GPJ262152 GZE262152:GZF262152 HJA262152:HJB262152 HSW262152:HSX262152 ICS262152:ICT262152 IMO262152:IMP262152 IWK262152:IWL262152 JGG262152:JGH262152 JQC262152:JQD262152 JZY262152:JZZ262152 KJU262152:KJV262152 KTQ262152:KTR262152 LDM262152:LDN262152 LNI262152:LNJ262152 LXE262152:LXF262152 MHA262152:MHB262152 MQW262152:MQX262152 NAS262152:NAT262152 NKO262152:NKP262152 NUK262152:NUL262152 OEG262152:OEH262152 OOC262152:OOD262152 OXY262152:OXZ262152 PHU262152:PHV262152 PRQ262152:PRR262152 QBM262152:QBN262152 QLI262152:QLJ262152 QVE262152:QVF262152 RFA262152:RFB262152 ROW262152:ROX262152 RYS262152:RYT262152 SIO262152:SIP262152 SSK262152:SSL262152 TCG262152:TCH262152 TMC262152:TMD262152 TVY262152:TVZ262152 UFU262152:UFV262152 UPQ262152:UPR262152 UZM262152:UZN262152 VJI262152:VJJ262152 VTE262152:VTF262152 WDA262152:WDB262152 WMW262152:WMX262152 WWS262152:WWT262152 AK327688:AL327688 KG327688:KH327688 UC327688:UD327688 ADY327688:ADZ327688 ANU327688:ANV327688 AXQ327688:AXR327688 BHM327688:BHN327688 BRI327688:BRJ327688 CBE327688:CBF327688 CLA327688:CLB327688 CUW327688:CUX327688 DES327688:DET327688 DOO327688:DOP327688 DYK327688:DYL327688 EIG327688:EIH327688 ESC327688:ESD327688 FBY327688:FBZ327688 FLU327688:FLV327688 FVQ327688:FVR327688 GFM327688:GFN327688 GPI327688:GPJ327688 GZE327688:GZF327688 HJA327688:HJB327688 HSW327688:HSX327688 ICS327688:ICT327688 IMO327688:IMP327688 IWK327688:IWL327688 JGG327688:JGH327688 JQC327688:JQD327688 JZY327688:JZZ327688 KJU327688:KJV327688 KTQ327688:KTR327688 LDM327688:LDN327688 LNI327688:LNJ327688 LXE327688:LXF327688 MHA327688:MHB327688 MQW327688:MQX327688 NAS327688:NAT327688 NKO327688:NKP327688 NUK327688:NUL327688 OEG327688:OEH327688 OOC327688:OOD327688 OXY327688:OXZ327688 PHU327688:PHV327688 PRQ327688:PRR327688 QBM327688:QBN327688 QLI327688:QLJ327688 QVE327688:QVF327688 RFA327688:RFB327688 ROW327688:ROX327688 RYS327688:RYT327688 SIO327688:SIP327688 SSK327688:SSL327688 TCG327688:TCH327688 TMC327688:TMD327688 TVY327688:TVZ327688 UFU327688:UFV327688 UPQ327688:UPR327688 UZM327688:UZN327688 VJI327688:VJJ327688 VTE327688:VTF327688 WDA327688:WDB327688 WMW327688:WMX327688 WWS327688:WWT327688 AK393224:AL393224 KG393224:KH393224 UC393224:UD393224 ADY393224:ADZ393224 ANU393224:ANV393224 AXQ393224:AXR393224 BHM393224:BHN393224 BRI393224:BRJ393224 CBE393224:CBF393224 CLA393224:CLB393224 CUW393224:CUX393224 DES393224:DET393224 DOO393224:DOP393224 DYK393224:DYL393224 EIG393224:EIH393224 ESC393224:ESD393224 FBY393224:FBZ393224 FLU393224:FLV393224 FVQ393224:FVR393224 GFM393224:GFN393224 GPI393224:GPJ393224 GZE393224:GZF393224 HJA393224:HJB393224 HSW393224:HSX393224 ICS393224:ICT393224 IMO393224:IMP393224 IWK393224:IWL393224 JGG393224:JGH393224 JQC393224:JQD393224 JZY393224:JZZ393224 KJU393224:KJV393224 KTQ393224:KTR393224 LDM393224:LDN393224 LNI393224:LNJ393224 LXE393224:LXF393224 MHA393224:MHB393224 MQW393224:MQX393224 NAS393224:NAT393224 NKO393224:NKP393224 NUK393224:NUL393224 OEG393224:OEH393224 OOC393224:OOD393224 OXY393224:OXZ393224 PHU393224:PHV393224 PRQ393224:PRR393224 QBM393224:QBN393224 QLI393224:QLJ393224 QVE393224:QVF393224 RFA393224:RFB393224 ROW393224:ROX393224 RYS393224:RYT393224 SIO393224:SIP393224 SSK393224:SSL393224 TCG393224:TCH393224 TMC393224:TMD393224 TVY393224:TVZ393224 UFU393224:UFV393224 UPQ393224:UPR393224 UZM393224:UZN393224 VJI393224:VJJ393224 VTE393224:VTF393224 WDA393224:WDB393224 WMW393224:WMX393224 WWS393224:WWT393224 AK458760:AL458760 KG458760:KH458760 UC458760:UD458760 ADY458760:ADZ458760 ANU458760:ANV458760 AXQ458760:AXR458760 BHM458760:BHN458760 BRI458760:BRJ458760 CBE458760:CBF458760 CLA458760:CLB458760 CUW458760:CUX458760 DES458760:DET458760 DOO458760:DOP458760 DYK458760:DYL458760 EIG458760:EIH458760 ESC458760:ESD458760 FBY458760:FBZ458760 FLU458760:FLV458760 FVQ458760:FVR458760 GFM458760:GFN458760 GPI458760:GPJ458760 GZE458760:GZF458760 HJA458760:HJB458760 HSW458760:HSX458760 ICS458760:ICT458760 IMO458760:IMP458760 IWK458760:IWL458760 JGG458760:JGH458760 JQC458760:JQD458760 JZY458760:JZZ458760 KJU458760:KJV458760 KTQ458760:KTR458760 LDM458760:LDN458760 LNI458760:LNJ458760 LXE458760:LXF458760 MHA458760:MHB458760 MQW458760:MQX458760 NAS458760:NAT458760 NKO458760:NKP458760 NUK458760:NUL458760 OEG458760:OEH458760 OOC458760:OOD458760 OXY458760:OXZ458760 PHU458760:PHV458760 PRQ458760:PRR458760 QBM458760:QBN458760 QLI458760:QLJ458760 QVE458760:QVF458760 RFA458760:RFB458760 ROW458760:ROX458760 RYS458760:RYT458760 SIO458760:SIP458760 SSK458760:SSL458760 TCG458760:TCH458760 TMC458760:TMD458760 TVY458760:TVZ458760 UFU458760:UFV458760 UPQ458760:UPR458760 UZM458760:UZN458760 VJI458760:VJJ458760 VTE458760:VTF458760 WDA458760:WDB458760 WMW458760:WMX458760 WWS458760:WWT458760 AK524296:AL524296 KG524296:KH524296 UC524296:UD524296 ADY524296:ADZ524296 ANU524296:ANV524296 AXQ524296:AXR524296 BHM524296:BHN524296 BRI524296:BRJ524296 CBE524296:CBF524296 CLA524296:CLB524296 CUW524296:CUX524296 DES524296:DET524296 DOO524296:DOP524296 DYK524296:DYL524296 EIG524296:EIH524296 ESC524296:ESD524296 FBY524296:FBZ524296 FLU524296:FLV524296 FVQ524296:FVR524296 GFM524296:GFN524296 GPI524296:GPJ524296 GZE524296:GZF524296 HJA524296:HJB524296 HSW524296:HSX524296 ICS524296:ICT524296 IMO524296:IMP524296 IWK524296:IWL524296 JGG524296:JGH524296 JQC524296:JQD524296 JZY524296:JZZ524296 KJU524296:KJV524296 KTQ524296:KTR524296 LDM524296:LDN524296 LNI524296:LNJ524296 LXE524296:LXF524296 MHA524296:MHB524296 MQW524296:MQX524296 NAS524296:NAT524296 NKO524296:NKP524296 NUK524296:NUL524296 OEG524296:OEH524296 OOC524296:OOD524296 OXY524296:OXZ524296 PHU524296:PHV524296 PRQ524296:PRR524296 QBM524296:QBN524296 QLI524296:QLJ524296 QVE524296:QVF524296 RFA524296:RFB524296 ROW524296:ROX524296 RYS524296:RYT524296 SIO524296:SIP524296 SSK524296:SSL524296 TCG524296:TCH524296 TMC524296:TMD524296 TVY524296:TVZ524296 UFU524296:UFV524296 UPQ524296:UPR524296 UZM524296:UZN524296 VJI524296:VJJ524296 VTE524296:VTF524296 WDA524296:WDB524296 WMW524296:WMX524296 WWS524296:WWT524296 AK589832:AL589832 KG589832:KH589832 UC589832:UD589832 ADY589832:ADZ589832 ANU589832:ANV589832 AXQ589832:AXR589832 BHM589832:BHN589832 BRI589832:BRJ589832 CBE589832:CBF589832 CLA589832:CLB589832 CUW589832:CUX589832 DES589832:DET589832 DOO589832:DOP589832 DYK589832:DYL589832 EIG589832:EIH589832 ESC589832:ESD589832 FBY589832:FBZ589832 FLU589832:FLV589832 FVQ589832:FVR589832 GFM589832:GFN589832 GPI589832:GPJ589832 GZE589832:GZF589832 HJA589832:HJB589832 HSW589832:HSX589832 ICS589832:ICT589832 IMO589832:IMP589832 IWK589832:IWL589832 JGG589832:JGH589832 JQC589832:JQD589832 JZY589832:JZZ589832 KJU589832:KJV589832 KTQ589832:KTR589832 LDM589832:LDN589832 LNI589832:LNJ589832 LXE589832:LXF589832 MHA589832:MHB589832 MQW589832:MQX589832 NAS589832:NAT589832 NKO589832:NKP589832 NUK589832:NUL589832 OEG589832:OEH589832 OOC589832:OOD589832 OXY589832:OXZ589832 PHU589832:PHV589832 PRQ589832:PRR589832 QBM589832:QBN589832 QLI589832:QLJ589832 QVE589832:QVF589832 RFA589832:RFB589832 ROW589832:ROX589832 RYS589832:RYT589832 SIO589832:SIP589832 SSK589832:SSL589832 TCG589832:TCH589832 TMC589832:TMD589832 TVY589832:TVZ589832 UFU589832:UFV589832 UPQ589832:UPR589832 UZM589832:UZN589832 VJI589832:VJJ589832 VTE589832:VTF589832 WDA589832:WDB589832 WMW589832:WMX589832 WWS589832:WWT589832 AK655368:AL655368 KG655368:KH655368 UC655368:UD655368 ADY655368:ADZ655368 ANU655368:ANV655368 AXQ655368:AXR655368 BHM655368:BHN655368 BRI655368:BRJ655368 CBE655368:CBF655368 CLA655368:CLB655368 CUW655368:CUX655368 DES655368:DET655368 DOO655368:DOP655368 DYK655368:DYL655368 EIG655368:EIH655368 ESC655368:ESD655368 FBY655368:FBZ655368 FLU655368:FLV655368 FVQ655368:FVR655368 GFM655368:GFN655368 GPI655368:GPJ655368 GZE655368:GZF655368 HJA655368:HJB655368 HSW655368:HSX655368 ICS655368:ICT655368 IMO655368:IMP655368 IWK655368:IWL655368 JGG655368:JGH655368 JQC655368:JQD655368 JZY655368:JZZ655368 KJU655368:KJV655368 KTQ655368:KTR655368 LDM655368:LDN655368 LNI655368:LNJ655368 LXE655368:LXF655368 MHA655368:MHB655368 MQW655368:MQX655368 NAS655368:NAT655368 NKO655368:NKP655368 NUK655368:NUL655368 OEG655368:OEH655368 OOC655368:OOD655368 OXY655368:OXZ655368 PHU655368:PHV655368 PRQ655368:PRR655368 QBM655368:QBN655368 QLI655368:QLJ655368 QVE655368:QVF655368 RFA655368:RFB655368 ROW655368:ROX655368 RYS655368:RYT655368 SIO655368:SIP655368 SSK655368:SSL655368 TCG655368:TCH655368 TMC655368:TMD655368 TVY655368:TVZ655368 UFU655368:UFV655368 UPQ655368:UPR655368 UZM655368:UZN655368 VJI655368:VJJ655368 VTE655368:VTF655368 WDA655368:WDB655368 WMW655368:WMX655368 WWS655368:WWT655368 AK720904:AL720904 KG720904:KH720904 UC720904:UD720904 ADY720904:ADZ720904 ANU720904:ANV720904 AXQ720904:AXR720904 BHM720904:BHN720904 BRI720904:BRJ720904 CBE720904:CBF720904 CLA720904:CLB720904 CUW720904:CUX720904 DES720904:DET720904 DOO720904:DOP720904 DYK720904:DYL720904 EIG720904:EIH720904 ESC720904:ESD720904 FBY720904:FBZ720904 FLU720904:FLV720904 FVQ720904:FVR720904 GFM720904:GFN720904 GPI720904:GPJ720904 GZE720904:GZF720904 HJA720904:HJB720904 HSW720904:HSX720904 ICS720904:ICT720904 IMO720904:IMP720904 IWK720904:IWL720904 JGG720904:JGH720904 JQC720904:JQD720904 JZY720904:JZZ720904 KJU720904:KJV720904 KTQ720904:KTR720904 LDM720904:LDN720904 LNI720904:LNJ720904 LXE720904:LXF720904 MHA720904:MHB720904 MQW720904:MQX720904 NAS720904:NAT720904 NKO720904:NKP720904 NUK720904:NUL720904 OEG720904:OEH720904 OOC720904:OOD720904 OXY720904:OXZ720904 PHU720904:PHV720904 PRQ720904:PRR720904 QBM720904:QBN720904 QLI720904:QLJ720904 QVE720904:QVF720904 RFA720904:RFB720904 ROW720904:ROX720904 RYS720904:RYT720904 SIO720904:SIP720904 SSK720904:SSL720904 TCG720904:TCH720904 TMC720904:TMD720904 TVY720904:TVZ720904 UFU720904:UFV720904 UPQ720904:UPR720904 UZM720904:UZN720904 VJI720904:VJJ720904 VTE720904:VTF720904 WDA720904:WDB720904 WMW720904:WMX720904 WWS720904:WWT720904 AK786440:AL786440 KG786440:KH786440 UC786440:UD786440 ADY786440:ADZ786440 ANU786440:ANV786440 AXQ786440:AXR786440 BHM786440:BHN786440 BRI786440:BRJ786440 CBE786440:CBF786440 CLA786440:CLB786440 CUW786440:CUX786440 DES786440:DET786440 DOO786440:DOP786440 DYK786440:DYL786440 EIG786440:EIH786440 ESC786440:ESD786440 FBY786440:FBZ786440 FLU786440:FLV786440 FVQ786440:FVR786440 GFM786440:GFN786440 GPI786440:GPJ786440 GZE786440:GZF786440 HJA786440:HJB786440 HSW786440:HSX786440 ICS786440:ICT786440 IMO786440:IMP786440 IWK786440:IWL786440 JGG786440:JGH786440 JQC786440:JQD786440 JZY786440:JZZ786440 KJU786440:KJV786440 KTQ786440:KTR786440 LDM786440:LDN786440 LNI786440:LNJ786440 LXE786440:LXF786440 MHA786440:MHB786440 MQW786440:MQX786440 NAS786440:NAT786440 NKO786440:NKP786440 NUK786440:NUL786440 OEG786440:OEH786440 OOC786440:OOD786440 OXY786440:OXZ786440 PHU786440:PHV786440 PRQ786440:PRR786440 QBM786440:QBN786440 QLI786440:QLJ786440 QVE786440:QVF786440 RFA786440:RFB786440 ROW786440:ROX786440 RYS786440:RYT786440 SIO786440:SIP786440 SSK786440:SSL786440 TCG786440:TCH786440 TMC786440:TMD786440 TVY786440:TVZ786440 UFU786440:UFV786440 UPQ786440:UPR786440 UZM786440:UZN786440 VJI786440:VJJ786440 VTE786440:VTF786440 WDA786440:WDB786440 WMW786440:WMX786440 WWS786440:WWT786440 AK851976:AL851976 KG851976:KH851976 UC851976:UD851976 ADY851976:ADZ851976 ANU851976:ANV851976 AXQ851976:AXR851976 BHM851976:BHN851976 BRI851976:BRJ851976 CBE851976:CBF851976 CLA851976:CLB851976 CUW851976:CUX851976 DES851976:DET851976 DOO851976:DOP851976 DYK851976:DYL851976 EIG851976:EIH851976 ESC851976:ESD851976 FBY851976:FBZ851976 FLU851976:FLV851976 FVQ851976:FVR851976 GFM851976:GFN851976 GPI851976:GPJ851976 GZE851976:GZF851976 HJA851976:HJB851976 HSW851976:HSX851976 ICS851976:ICT851976 IMO851976:IMP851976 IWK851976:IWL851976 JGG851976:JGH851976 JQC851976:JQD851976 JZY851976:JZZ851976 KJU851976:KJV851976 KTQ851976:KTR851976 LDM851976:LDN851976 LNI851976:LNJ851976 LXE851976:LXF851976 MHA851976:MHB851976 MQW851976:MQX851976 NAS851976:NAT851976 NKO851976:NKP851976 NUK851976:NUL851976 OEG851976:OEH851976 OOC851976:OOD851976 OXY851976:OXZ851976 PHU851976:PHV851976 PRQ851976:PRR851976 QBM851976:QBN851976 QLI851976:QLJ851976 QVE851976:QVF851976 RFA851976:RFB851976 ROW851976:ROX851976 RYS851976:RYT851976 SIO851976:SIP851976 SSK851976:SSL851976 TCG851976:TCH851976 TMC851976:TMD851976 TVY851976:TVZ851976 UFU851976:UFV851976 UPQ851976:UPR851976 UZM851976:UZN851976 VJI851976:VJJ851976 VTE851976:VTF851976 WDA851976:WDB851976 WMW851976:WMX851976 WWS851976:WWT851976 AK917512:AL917512 KG917512:KH917512 UC917512:UD917512 ADY917512:ADZ917512 ANU917512:ANV917512 AXQ917512:AXR917512 BHM917512:BHN917512 BRI917512:BRJ917512 CBE917512:CBF917512 CLA917512:CLB917512 CUW917512:CUX917512 DES917512:DET917512 DOO917512:DOP917512 DYK917512:DYL917512 EIG917512:EIH917512 ESC917512:ESD917512 FBY917512:FBZ917512 FLU917512:FLV917512 FVQ917512:FVR917512 GFM917512:GFN917512 GPI917512:GPJ917512 GZE917512:GZF917512 HJA917512:HJB917512 HSW917512:HSX917512 ICS917512:ICT917512 IMO917512:IMP917512 IWK917512:IWL917512 JGG917512:JGH917512 JQC917512:JQD917512 JZY917512:JZZ917512 KJU917512:KJV917512 KTQ917512:KTR917512 LDM917512:LDN917512 LNI917512:LNJ917512 LXE917512:LXF917512 MHA917512:MHB917512 MQW917512:MQX917512 NAS917512:NAT917512 NKO917512:NKP917512 NUK917512:NUL917512 OEG917512:OEH917512 OOC917512:OOD917512 OXY917512:OXZ917512 PHU917512:PHV917512 PRQ917512:PRR917512 QBM917512:QBN917512 QLI917512:QLJ917512 QVE917512:QVF917512 RFA917512:RFB917512 ROW917512:ROX917512 RYS917512:RYT917512 SIO917512:SIP917512 SSK917512:SSL917512 TCG917512:TCH917512 TMC917512:TMD917512 TVY917512:TVZ917512 UFU917512:UFV917512 UPQ917512:UPR917512 UZM917512:UZN917512 VJI917512:VJJ917512 VTE917512:VTF917512 WDA917512:WDB917512 WMW917512:WMX917512 WWS917512:WWT917512 AK983048:AL983048 KG983048:KH983048 UC983048:UD983048 ADY983048:ADZ983048 ANU983048:ANV983048 AXQ983048:AXR983048 BHM983048:BHN983048 BRI983048:BRJ983048 CBE983048:CBF983048 CLA983048:CLB983048 CUW983048:CUX983048 DES983048:DET983048 DOO983048:DOP983048 DYK983048:DYL983048 EIG983048:EIH983048 ESC983048:ESD983048 FBY983048:FBZ983048 FLU983048:FLV983048 FVQ983048:FVR983048 GFM983048:GFN983048 GPI983048:GPJ983048 GZE983048:GZF983048 HJA983048:HJB983048 HSW983048:HSX983048 ICS983048:ICT983048 IMO983048:IMP983048 IWK983048:IWL983048 JGG983048:JGH983048 JQC983048:JQD983048 JZY983048:JZZ983048 KJU983048:KJV983048 KTQ983048:KTR983048 LDM983048:LDN983048 LNI983048:LNJ983048 LXE983048:LXF983048 MHA983048:MHB983048 MQW983048:MQX983048 NAS983048:NAT983048 NKO983048:NKP983048 NUK983048:NUL983048 OEG983048:OEH983048 OOC983048:OOD983048 OXY983048:OXZ983048 PHU983048:PHV983048 PRQ983048:PRR983048 QBM983048:QBN983048 QLI983048:QLJ983048 QVE983048:QVF983048 RFA983048:RFB983048 ROW983048:ROX983048 RYS983048:RYT983048 SIO983048:SIP983048 SSK983048:SSL983048 TCG983048:TCH983048 TMC983048:TMD983048 TVY983048:TVZ983048 UFU983048:UFV983048 UPQ983048:UPR983048 UZM983048:UZN983048 VJI983048:VJJ983048 VTE983048:VTF983048 WDA983048:WDB983048 WMW983048:WMX983048 WWS983048:WWT983048 AA51:AA55 JW51:JW55 TS51:TS55 ADO51:ADO55 ANK51:ANK55 AXG51:AXG55 BHC51:BHC55 BQY51:BQY55 CAU51:CAU55 CKQ51:CKQ55 CUM51:CUM55 DEI51:DEI55 DOE51:DOE55 DYA51:DYA55 EHW51:EHW55 ERS51:ERS55 FBO51:FBO55 FLK51:FLK55 FVG51:FVG55 GFC51:GFC55 GOY51:GOY55 GYU51:GYU55 HIQ51:HIQ55 HSM51:HSM55 ICI51:ICI55 IME51:IME55 IWA51:IWA55 JFW51:JFW55 JPS51:JPS55 JZO51:JZO55 KJK51:KJK55 KTG51:KTG55 LDC51:LDC55 LMY51:LMY55 LWU51:LWU55 MGQ51:MGQ55 MQM51:MQM55 NAI51:NAI55 NKE51:NKE55 NUA51:NUA55 ODW51:ODW55 ONS51:ONS55 OXO51:OXO55 PHK51:PHK55 PRG51:PRG55 QBC51:QBC55 QKY51:QKY55 QUU51:QUU55 REQ51:REQ55 ROM51:ROM55 RYI51:RYI55 SIE51:SIE55 SSA51:SSA55 TBW51:TBW55 TLS51:TLS55 TVO51:TVO55 UFK51:UFK55 UPG51:UPG55 UZC51:UZC55 VIY51:VIY55 VSU51:VSU55 WCQ51:WCQ55 WMM51:WMM55 WWI51:WWI55 AA65591:AA65595 JW65591:JW65595 TS65591:TS65595 ADO65591:ADO65595 ANK65591:ANK65595 AXG65591:AXG65595 BHC65591:BHC65595 BQY65591:BQY65595 CAU65591:CAU65595 CKQ65591:CKQ65595 CUM65591:CUM65595 DEI65591:DEI65595 DOE65591:DOE65595 DYA65591:DYA65595 EHW65591:EHW65595 ERS65591:ERS65595 FBO65591:FBO65595 FLK65591:FLK65595 FVG65591:FVG65595 GFC65591:GFC65595 GOY65591:GOY65595 GYU65591:GYU65595 HIQ65591:HIQ65595 HSM65591:HSM65595 ICI65591:ICI65595 IME65591:IME65595 IWA65591:IWA65595 JFW65591:JFW65595 JPS65591:JPS65595 JZO65591:JZO65595 KJK65591:KJK65595 KTG65591:KTG65595 LDC65591:LDC65595 LMY65591:LMY65595 LWU65591:LWU65595 MGQ65591:MGQ65595 MQM65591:MQM65595 NAI65591:NAI65595 NKE65591:NKE65595 NUA65591:NUA65595 ODW65591:ODW65595 ONS65591:ONS65595 OXO65591:OXO65595 PHK65591:PHK65595 PRG65591:PRG65595 QBC65591:QBC65595 QKY65591:QKY65595 QUU65591:QUU65595 REQ65591:REQ65595 ROM65591:ROM65595 RYI65591:RYI65595 SIE65591:SIE65595 SSA65591:SSA65595 TBW65591:TBW65595 TLS65591:TLS65595 TVO65591:TVO65595 UFK65591:UFK65595 UPG65591:UPG65595 UZC65591:UZC65595 VIY65591:VIY65595 VSU65591:VSU65595 WCQ65591:WCQ65595 WMM65591:WMM65595 WWI65591:WWI65595 AA131127:AA131131 JW131127:JW131131 TS131127:TS131131 ADO131127:ADO131131 ANK131127:ANK131131 AXG131127:AXG131131 BHC131127:BHC131131 BQY131127:BQY131131 CAU131127:CAU131131 CKQ131127:CKQ131131 CUM131127:CUM131131 DEI131127:DEI131131 DOE131127:DOE131131 DYA131127:DYA131131 EHW131127:EHW131131 ERS131127:ERS131131 FBO131127:FBO131131 FLK131127:FLK131131 FVG131127:FVG131131 GFC131127:GFC131131 GOY131127:GOY131131 GYU131127:GYU131131 HIQ131127:HIQ131131 HSM131127:HSM131131 ICI131127:ICI131131 IME131127:IME131131 IWA131127:IWA131131 JFW131127:JFW131131 JPS131127:JPS131131 JZO131127:JZO131131 KJK131127:KJK131131 KTG131127:KTG131131 LDC131127:LDC131131 LMY131127:LMY131131 LWU131127:LWU131131 MGQ131127:MGQ131131 MQM131127:MQM131131 NAI131127:NAI131131 NKE131127:NKE131131 NUA131127:NUA131131 ODW131127:ODW131131 ONS131127:ONS131131 OXO131127:OXO131131 PHK131127:PHK131131 PRG131127:PRG131131 QBC131127:QBC131131 QKY131127:QKY131131 QUU131127:QUU131131 REQ131127:REQ131131 ROM131127:ROM131131 RYI131127:RYI131131 SIE131127:SIE131131 SSA131127:SSA131131 TBW131127:TBW131131 TLS131127:TLS131131 TVO131127:TVO131131 UFK131127:UFK131131 UPG131127:UPG131131 UZC131127:UZC131131 VIY131127:VIY131131 VSU131127:VSU131131 WCQ131127:WCQ131131 WMM131127:WMM131131 WWI131127:WWI131131 AA196663:AA196667 JW196663:JW196667 TS196663:TS196667 ADO196663:ADO196667 ANK196663:ANK196667 AXG196663:AXG196667 BHC196663:BHC196667 BQY196663:BQY196667 CAU196663:CAU196667 CKQ196663:CKQ196667 CUM196663:CUM196667 DEI196663:DEI196667 DOE196663:DOE196667 DYA196663:DYA196667 EHW196663:EHW196667 ERS196663:ERS196667 FBO196663:FBO196667 FLK196663:FLK196667 FVG196663:FVG196667 GFC196663:GFC196667 GOY196663:GOY196667 GYU196663:GYU196667 HIQ196663:HIQ196667 HSM196663:HSM196667 ICI196663:ICI196667 IME196663:IME196667 IWA196663:IWA196667 JFW196663:JFW196667 JPS196663:JPS196667 JZO196663:JZO196667 KJK196663:KJK196667 KTG196663:KTG196667 LDC196663:LDC196667 LMY196663:LMY196667 LWU196663:LWU196667 MGQ196663:MGQ196667 MQM196663:MQM196667 NAI196663:NAI196667 NKE196663:NKE196667 NUA196663:NUA196667 ODW196663:ODW196667 ONS196663:ONS196667 OXO196663:OXO196667 PHK196663:PHK196667 PRG196663:PRG196667 QBC196663:QBC196667 QKY196663:QKY196667 QUU196663:QUU196667 REQ196663:REQ196667 ROM196663:ROM196667 RYI196663:RYI196667 SIE196663:SIE196667 SSA196663:SSA196667 TBW196663:TBW196667 TLS196663:TLS196667 TVO196663:TVO196667 UFK196663:UFK196667 UPG196663:UPG196667 UZC196663:UZC196667 VIY196663:VIY196667 VSU196663:VSU196667 WCQ196663:WCQ196667 WMM196663:WMM196667 WWI196663:WWI196667 AA262199:AA262203 JW262199:JW262203 TS262199:TS262203 ADO262199:ADO262203 ANK262199:ANK262203 AXG262199:AXG262203 BHC262199:BHC262203 BQY262199:BQY262203 CAU262199:CAU262203 CKQ262199:CKQ262203 CUM262199:CUM262203 DEI262199:DEI262203 DOE262199:DOE262203 DYA262199:DYA262203 EHW262199:EHW262203 ERS262199:ERS262203 FBO262199:FBO262203 FLK262199:FLK262203 FVG262199:FVG262203 GFC262199:GFC262203 GOY262199:GOY262203 GYU262199:GYU262203 HIQ262199:HIQ262203 HSM262199:HSM262203 ICI262199:ICI262203 IME262199:IME262203 IWA262199:IWA262203 JFW262199:JFW262203 JPS262199:JPS262203 JZO262199:JZO262203 KJK262199:KJK262203 KTG262199:KTG262203 LDC262199:LDC262203 LMY262199:LMY262203 LWU262199:LWU262203 MGQ262199:MGQ262203 MQM262199:MQM262203 NAI262199:NAI262203 NKE262199:NKE262203 NUA262199:NUA262203 ODW262199:ODW262203 ONS262199:ONS262203 OXO262199:OXO262203 PHK262199:PHK262203 PRG262199:PRG262203 QBC262199:QBC262203 QKY262199:QKY262203 QUU262199:QUU262203 REQ262199:REQ262203 ROM262199:ROM262203 RYI262199:RYI262203 SIE262199:SIE262203 SSA262199:SSA262203 TBW262199:TBW262203 TLS262199:TLS262203 TVO262199:TVO262203 UFK262199:UFK262203 UPG262199:UPG262203 UZC262199:UZC262203 VIY262199:VIY262203 VSU262199:VSU262203 WCQ262199:WCQ262203 WMM262199:WMM262203 WWI262199:WWI262203 AA327735:AA327739 JW327735:JW327739 TS327735:TS327739 ADO327735:ADO327739 ANK327735:ANK327739 AXG327735:AXG327739 BHC327735:BHC327739 BQY327735:BQY327739 CAU327735:CAU327739 CKQ327735:CKQ327739 CUM327735:CUM327739 DEI327735:DEI327739 DOE327735:DOE327739 DYA327735:DYA327739 EHW327735:EHW327739 ERS327735:ERS327739 FBO327735:FBO327739 FLK327735:FLK327739 FVG327735:FVG327739 GFC327735:GFC327739 GOY327735:GOY327739 GYU327735:GYU327739 HIQ327735:HIQ327739 HSM327735:HSM327739 ICI327735:ICI327739 IME327735:IME327739 IWA327735:IWA327739 JFW327735:JFW327739 JPS327735:JPS327739 JZO327735:JZO327739 KJK327735:KJK327739 KTG327735:KTG327739 LDC327735:LDC327739 LMY327735:LMY327739 LWU327735:LWU327739 MGQ327735:MGQ327739 MQM327735:MQM327739 NAI327735:NAI327739 NKE327735:NKE327739 NUA327735:NUA327739 ODW327735:ODW327739 ONS327735:ONS327739 OXO327735:OXO327739 PHK327735:PHK327739 PRG327735:PRG327739 QBC327735:QBC327739 QKY327735:QKY327739 QUU327735:QUU327739 REQ327735:REQ327739 ROM327735:ROM327739 RYI327735:RYI327739 SIE327735:SIE327739 SSA327735:SSA327739 TBW327735:TBW327739 TLS327735:TLS327739 TVO327735:TVO327739 UFK327735:UFK327739 UPG327735:UPG327739 UZC327735:UZC327739 VIY327735:VIY327739 VSU327735:VSU327739 WCQ327735:WCQ327739 WMM327735:WMM327739 WWI327735:WWI327739 AA393271:AA393275 JW393271:JW393275 TS393271:TS393275 ADO393271:ADO393275 ANK393271:ANK393275 AXG393271:AXG393275 BHC393271:BHC393275 BQY393271:BQY393275 CAU393271:CAU393275 CKQ393271:CKQ393275 CUM393271:CUM393275 DEI393271:DEI393275 DOE393271:DOE393275 DYA393271:DYA393275 EHW393271:EHW393275 ERS393271:ERS393275 FBO393271:FBO393275 FLK393271:FLK393275 FVG393271:FVG393275 GFC393271:GFC393275 GOY393271:GOY393275 GYU393271:GYU393275 HIQ393271:HIQ393275 HSM393271:HSM393275 ICI393271:ICI393275 IME393271:IME393275 IWA393271:IWA393275 JFW393271:JFW393275 JPS393271:JPS393275 JZO393271:JZO393275 KJK393271:KJK393275 KTG393271:KTG393275 LDC393271:LDC393275 LMY393271:LMY393275 LWU393271:LWU393275 MGQ393271:MGQ393275 MQM393271:MQM393275 NAI393271:NAI393275 NKE393271:NKE393275 NUA393271:NUA393275 ODW393271:ODW393275 ONS393271:ONS393275 OXO393271:OXO393275 PHK393271:PHK393275 PRG393271:PRG393275 QBC393271:QBC393275 QKY393271:QKY393275 QUU393271:QUU393275 REQ393271:REQ393275 ROM393271:ROM393275 RYI393271:RYI393275 SIE393271:SIE393275 SSA393271:SSA393275 TBW393271:TBW393275 TLS393271:TLS393275 TVO393271:TVO393275 UFK393271:UFK393275 UPG393271:UPG393275 UZC393271:UZC393275 VIY393271:VIY393275 VSU393271:VSU393275 WCQ393271:WCQ393275 WMM393271:WMM393275 WWI393271:WWI393275 AA458807:AA458811 JW458807:JW458811 TS458807:TS458811 ADO458807:ADO458811 ANK458807:ANK458811 AXG458807:AXG458811 BHC458807:BHC458811 BQY458807:BQY458811 CAU458807:CAU458811 CKQ458807:CKQ458811 CUM458807:CUM458811 DEI458807:DEI458811 DOE458807:DOE458811 DYA458807:DYA458811 EHW458807:EHW458811 ERS458807:ERS458811 FBO458807:FBO458811 FLK458807:FLK458811 FVG458807:FVG458811 GFC458807:GFC458811 GOY458807:GOY458811 GYU458807:GYU458811 HIQ458807:HIQ458811 HSM458807:HSM458811 ICI458807:ICI458811 IME458807:IME458811 IWA458807:IWA458811 JFW458807:JFW458811 JPS458807:JPS458811 JZO458807:JZO458811 KJK458807:KJK458811 KTG458807:KTG458811 LDC458807:LDC458811 LMY458807:LMY458811 LWU458807:LWU458811 MGQ458807:MGQ458811 MQM458807:MQM458811 NAI458807:NAI458811 NKE458807:NKE458811 NUA458807:NUA458811 ODW458807:ODW458811 ONS458807:ONS458811 OXO458807:OXO458811 PHK458807:PHK458811 PRG458807:PRG458811 QBC458807:QBC458811 QKY458807:QKY458811 QUU458807:QUU458811 REQ458807:REQ458811 ROM458807:ROM458811 RYI458807:RYI458811 SIE458807:SIE458811 SSA458807:SSA458811 TBW458807:TBW458811 TLS458807:TLS458811 TVO458807:TVO458811 UFK458807:UFK458811 UPG458807:UPG458811 UZC458807:UZC458811 VIY458807:VIY458811 VSU458807:VSU458811 WCQ458807:WCQ458811 WMM458807:WMM458811 WWI458807:WWI458811 AA524343:AA524347 JW524343:JW524347 TS524343:TS524347 ADO524343:ADO524347 ANK524343:ANK524347 AXG524343:AXG524347 BHC524343:BHC524347 BQY524343:BQY524347 CAU524343:CAU524347 CKQ524343:CKQ524347 CUM524343:CUM524347 DEI524343:DEI524347 DOE524343:DOE524347 DYA524343:DYA524347 EHW524343:EHW524347 ERS524343:ERS524347 FBO524343:FBO524347 FLK524343:FLK524347 FVG524343:FVG524347 GFC524343:GFC524347 GOY524343:GOY524347 GYU524343:GYU524347 HIQ524343:HIQ524347 HSM524343:HSM524347 ICI524343:ICI524347 IME524343:IME524347 IWA524343:IWA524347 JFW524343:JFW524347 JPS524343:JPS524347 JZO524343:JZO524347 KJK524343:KJK524347 KTG524343:KTG524347 LDC524343:LDC524347 LMY524343:LMY524347 LWU524343:LWU524347 MGQ524343:MGQ524347 MQM524343:MQM524347 NAI524343:NAI524347 NKE524343:NKE524347 NUA524343:NUA524347 ODW524343:ODW524347 ONS524343:ONS524347 OXO524343:OXO524347 PHK524343:PHK524347 PRG524343:PRG524347 QBC524343:QBC524347 QKY524343:QKY524347 QUU524343:QUU524347 REQ524343:REQ524347 ROM524343:ROM524347 RYI524343:RYI524347 SIE524343:SIE524347 SSA524343:SSA524347 TBW524343:TBW524347 TLS524343:TLS524347 TVO524343:TVO524347 UFK524343:UFK524347 UPG524343:UPG524347 UZC524343:UZC524347 VIY524343:VIY524347 VSU524343:VSU524347 WCQ524343:WCQ524347 WMM524343:WMM524347 WWI524343:WWI524347 AA589879:AA589883 JW589879:JW589883 TS589879:TS589883 ADO589879:ADO589883 ANK589879:ANK589883 AXG589879:AXG589883 BHC589879:BHC589883 BQY589879:BQY589883 CAU589879:CAU589883 CKQ589879:CKQ589883 CUM589879:CUM589883 DEI589879:DEI589883 DOE589879:DOE589883 DYA589879:DYA589883 EHW589879:EHW589883 ERS589879:ERS589883 FBO589879:FBO589883 FLK589879:FLK589883 FVG589879:FVG589883 GFC589879:GFC589883 GOY589879:GOY589883 GYU589879:GYU589883 HIQ589879:HIQ589883 HSM589879:HSM589883 ICI589879:ICI589883 IME589879:IME589883 IWA589879:IWA589883 JFW589879:JFW589883 JPS589879:JPS589883 JZO589879:JZO589883 KJK589879:KJK589883 KTG589879:KTG589883 LDC589879:LDC589883 LMY589879:LMY589883 LWU589879:LWU589883 MGQ589879:MGQ589883 MQM589879:MQM589883 NAI589879:NAI589883 NKE589879:NKE589883 NUA589879:NUA589883 ODW589879:ODW589883 ONS589879:ONS589883 OXO589879:OXO589883 PHK589879:PHK589883 PRG589879:PRG589883 QBC589879:QBC589883 QKY589879:QKY589883 QUU589879:QUU589883 REQ589879:REQ589883 ROM589879:ROM589883 RYI589879:RYI589883 SIE589879:SIE589883 SSA589879:SSA589883 TBW589879:TBW589883 TLS589879:TLS589883 TVO589879:TVO589883 UFK589879:UFK589883 UPG589879:UPG589883 UZC589879:UZC589883 VIY589879:VIY589883 VSU589879:VSU589883 WCQ589879:WCQ589883 WMM589879:WMM589883 WWI589879:WWI589883 AA655415:AA655419 JW655415:JW655419 TS655415:TS655419 ADO655415:ADO655419 ANK655415:ANK655419 AXG655415:AXG655419 BHC655415:BHC655419 BQY655415:BQY655419 CAU655415:CAU655419 CKQ655415:CKQ655419 CUM655415:CUM655419 DEI655415:DEI655419 DOE655415:DOE655419 DYA655415:DYA655419 EHW655415:EHW655419 ERS655415:ERS655419 FBO655415:FBO655419 FLK655415:FLK655419 FVG655415:FVG655419 GFC655415:GFC655419 GOY655415:GOY655419 GYU655415:GYU655419 HIQ655415:HIQ655419 HSM655415:HSM655419 ICI655415:ICI655419 IME655415:IME655419 IWA655415:IWA655419 JFW655415:JFW655419 JPS655415:JPS655419 JZO655415:JZO655419 KJK655415:KJK655419 KTG655415:KTG655419 LDC655415:LDC655419 LMY655415:LMY655419 LWU655415:LWU655419 MGQ655415:MGQ655419 MQM655415:MQM655419 NAI655415:NAI655419 NKE655415:NKE655419 NUA655415:NUA655419 ODW655415:ODW655419 ONS655415:ONS655419 OXO655415:OXO655419 PHK655415:PHK655419 PRG655415:PRG655419 QBC655415:QBC655419 QKY655415:QKY655419 QUU655415:QUU655419 REQ655415:REQ655419 ROM655415:ROM655419 RYI655415:RYI655419 SIE655415:SIE655419 SSA655415:SSA655419 TBW655415:TBW655419 TLS655415:TLS655419 TVO655415:TVO655419 UFK655415:UFK655419 UPG655415:UPG655419 UZC655415:UZC655419 VIY655415:VIY655419 VSU655415:VSU655419 WCQ655415:WCQ655419 WMM655415:WMM655419 WWI655415:WWI655419 AA720951:AA720955 JW720951:JW720955 TS720951:TS720955 ADO720951:ADO720955 ANK720951:ANK720955 AXG720951:AXG720955 BHC720951:BHC720955 BQY720951:BQY720955 CAU720951:CAU720955 CKQ720951:CKQ720955 CUM720951:CUM720955 DEI720951:DEI720955 DOE720951:DOE720955 DYA720951:DYA720955 EHW720951:EHW720955 ERS720951:ERS720955 FBO720951:FBO720955 FLK720951:FLK720955 FVG720951:FVG720955 GFC720951:GFC720955 GOY720951:GOY720955 GYU720951:GYU720955 HIQ720951:HIQ720955 HSM720951:HSM720955 ICI720951:ICI720955 IME720951:IME720955 IWA720951:IWA720955 JFW720951:JFW720955 JPS720951:JPS720955 JZO720951:JZO720955 KJK720951:KJK720955 KTG720951:KTG720955 LDC720951:LDC720955 LMY720951:LMY720955 LWU720951:LWU720955 MGQ720951:MGQ720955 MQM720951:MQM720955 NAI720951:NAI720955 NKE720951:NKE720955 NUA720951:NUA720955 ODW720951:ODW720955 ONS720951:ONS720955 OXO720951:OXO720955 PHK720951:PHK720955 PRG720951:PRG720955 QBC720951:QBC720955 QKY720951:QKY720955 QUU720951:QUU720955 REQ720951:REQ720955 ROM720951:ROM720955 RYI720951:RYI720955 SIE720951:SIE720955 SSA720951:SSA720955 TBW720951:TBW720955 TLS720951:TLS720955 TVO720951:TVO720955 UFK720951:UFK720955 UPG720951:UPG720955 UZC720951:UZC720955 VIY720951:VIY720955 VSU720951:VSU720955 WCQ720951:WCQ720955 WMM720951:WMM720955 WWI720951:WWI720955 AA786487:AA786491 JW786487:JW786491 TS786487:TS786491 ADO786487:ADO786491 ANK786487:ANK786491 AXG786487:AXG786491 BHC786487:BHC786491 BQY786487:BQY786491 CAU786487:CAU786491 CKQ786487:CKQ786491 CUM786487:CUM786491 DEI786487:DEI786491 DOE786487:DOE786491 DYA786487:DYA786491 EHW786487:EHW786491 ERS786487:ERS786491 FBO786487:FBO786491 FLK786487:FLK786491 FVG786487:FVG786491 GFC786487:GFC786491 GOY786487:GOY786491 GYU786487:GYU786491 HIQ786487:HIQ786491 HSM786487:HSM786491 ICI786487:ICI786491 IME786487:IME786491 IWA786487:IWA786491 JFW786487:JFW786491 JPS786487:JPS786491 JZO786487:JZO786491 KJK786487:KJK786491 KTG786487:KTG786491 LDC786487:LDC786491 LMY786487:LMY786491 LWU786487:LWU786491 MGQ786487:MGQ786491 MQM786487:MQM786491 NAI786487:NAI786491 NKE786487:NKE786491 NUA786487:NUA786491 ODW786487:ODW786491 ONS786487:ONS786491 OXO786487:OXO786491 PHK786487:PHK786491 PRG786487:PRG786491 QBC786487:QBC786491 QKY786487:QKY786491 QUU786487:QUU786491 REQ786487:REQ786491 ROM786487:ROM786491 RYI786487:RYI786491 SIE786487:SIE786491 SSA786487:SSA786491 TBW786487:TBW786491 TLS786487:TLS786491 TVO786487:TVO786491 UFK786487:UFK786491 UPG786487:UPG786491 UZC786487:UZC786491 VIY786487:VIY786491 VSU786487:VSU786491 WCQ786487:WCQ786491 WMM786487:WMM786491 WWI786487:WWI786491 AA852023:AA852027 JW852023:JW852027 TS852023:TS852027 ADO852023:ADO852027 ANK852023:ANK852027 AXG852023:AXG852027 BHC852023:BHC852027 BQY852023:BQY852027 CAU852023:CAU852027 CKQ852023:CKQ852027 CUM852023:CUM852027 DEI852023:DEI852027 DOE852023:DOE852027 DYA852023:DYA852027 EHW852023:EHW852027 ERS852023:ERS852027 FBO852023:FBO852027 FLK852023:FLK852027 FVG852023:FVG852027 GFC852023:GFC852027 GOY852023:GOY852027 GYU852023:GYU852027 HIQ852023:HIQ852027 HSM852023:HSM852027 ICI852023:ICI852027 IME852023:IME852027 IWA852023:IWA852027 JFW852023:JFW852027 JPS852023:JPS852027 JZO852023:JZO852027 KJK852023:KJK852027 KTG852023:KTG852027 LDC852023:LDC852027 LMY852023:LMY852027 LWU852023:LWU852027 MGQ852023:MGQ852027 MQM852023:MQM852027 NAI852023:NAI852027 NKE852023:NKE852027 NUA852023:NUA852027 ODW852023:ODW852027 ONS852023:ONS852027 OXO852023:OXO852027 PHK852023:PHK852027 PRG852023:PRG852027 QBC852023:QBC852027 QKY852023:QKY852027 QUU852023:QUU852027 REQ852023:REQ852027 ROM852023:ROM852027 RYI852023:RYI852027 SIE852023:SIE852027 SSA852023:SSA852027 TBW852023:TBW852027 TLS852023:TLS852027 TVO852023:TVO852027 UFK852023:UFK852027 UPG852023:UPG852027 UZC852023:UZC852027 VIY852023:VIY852027 VSU852023:VSU852027 WCQ852023:WCQ852027 WMM852023:WMM852027 WWI852023:WWI852027 AA917559:AA917563 JW917559:JW917563 TS917559:TS917563 ADO917559:ADO917563 ANK917559:ANK917563 AXG917559:AXG917563 BHC917559:BHC917563 BQY917559:BQY917563 CAU917559:CAU917563 CKQ917559:CKQ917563 CUM917559:CUM917563 DEI917559:DEI917563 DOE917559:DOE917563 DYA917559:DYA917563 EHW917559:EHW917563 ERS917559:ERS917563 FBO917559:FBO917563 FLK917559:FLK917563 FVG917559:FVG917563 GFC917559:GFC917563 GOY917559:GOY917563 GYU917559:GYU917563 HIQ917559:HIQ917563 HSM917559:HSM917563 ICI917559:ICI917563 IME917559:IME917563 IWA917559:IWA917563 JFW917559:JFW917563 JPS917559:JPS917563 JZO917559:JZO917563 KJK917559:KJK917563 KTG917559:KTG917563 LDC917559:LDC917563 LMY917559:LMY917563 LWU917559:LWU917563 MGQ917559:MGQ917563 MQM917559:MQM917563 NAI917559:NAI917563 NKE917559:NKE917563 NUA917559:NUA917563 ODW917559:ODW917563 ONS917559:ONS917563 OXO917559:OXO917563 PHK917559:PHK917563 PRG917559:PRG917563 QBC917559:QBC917563 QKY917559:QKY917563 QUU917559:QUU917563 REQ917559:REQ917563 ROM917559:ROM917563 RYI917559:RYI917563 SIE917559:SIE917563 SSA917559:SSA917563 TBW917559:TBW917563 TLS917559:TLS917563 TVO917559:TVO917563 UFK917559:UFK917563 UPG917559:UPG917563 UZC917559:UZC917563 VIY917559:VIY917563 VSU917559:VSU917563 WCQ917559:WCQ917563 WMM917559:WMM917563 WWI917559:WWI917563 AA983095:AA983099 JW983095:JW983099 TS983095:TS983099 ADO983095:ADO983099 ANK983095:ANK983099 AXG983095:AXG983099 BHC983095:BHC983099 BQY983095:BQY983099 CAU983095:CAU983099 CKQ983095:CKQ983099 CUM983095:CUM983099 DEI983095:DEI983099 DOE983095:DOE983099 DYA983095:DYA983099 EHW983095:EHW983099 ERS983095:ERS983099 FBO983095:FBO983099 FLK983095:FLK983099 FVG983095:FVG983099 GFC983095:GFC983099 GOY983095:GOY983099 GYU983095:GYU983099 HIQ983095:HIQ983099 HSM983095:HSM983099 ICI983095:ICI983099 IME983095:IME983099 IWA983095:IWA983099 JFW983095:JFW983099 JPS983095:JPS983099 JZO983095:JZO983099 KJK983095:KJK983099 KTG983095:KTG983099 LDC983095:LDC983099 LMY983095:LMY983099 LWU983095:LWU983099 MGQ983095:MGQ983099 MQM983095:MQM983099 NAI983095:NAI983099 NKE983095:NKE983099 NUA983095:NUA983099 ODW983095:ODW983099 ONS983095:ONS983099 OXO983095:OXO983099 PHK983095:PHK983099 PRG983095:PRG983099 QBC983095:QBC983099 QKY983095:QKY983099 QUU983095:QUU983099 REQ983095:REQ983099 ROM983095:ROM983099 RYI983095:RYI983099 SIE983095:SIE983099 SSA983095:SSA983099 TBW983095:TBW983099 TLS983095:TLS983099 TVO983095:TVO983099 UFK983095:UFK983099 UPG983095:UPG983099 UZC983095:UZC983099 VIY983095:VIY983099 VSU983095:VSU983099 WCQ983095:WCQ983099 WMM983095:WMM983099 WWI983095:WWI983099 P21:R26 JL21:JN26 TH21:TJ26 ADD21:ADF26 AMZ21:ANB26 AWV21:AWX26 BGR21:BGT26 BQN21:BQP26 CAJ21:CAL26 CKF21:CKH26 CUB21:CUD26 DDX21:DDZ26 DNT21:DNV26 DXP21:DXR26 EHL21:EHN26 ERH21:ERJ26 FBD21:FBF26 FKZ21:FLB26 FUV21:FUX26 GER21:GET26 GON21:GOP26 GYJ21:GYL26 HIF21:HIH26 HSB21:HSD26 IBX21:IBZ26 ILT21:ILV26 IVP21:IVR26 JFL21:JFN26 JPH21:JPJ26 JZD21:JZF26 KIZ21:KJB26 KSV21:KSX26 LCR21:LCT26 LMN21:LMP26 LWJ21:LWL26 MGF21:MGH26 MQB21:MQD26 MZX21:MZZ26 NJT21:NJV26 NTP21:NTR26 ODL21:ODN26 ONH21:ONJ26 OXD21:OXF26 PGZ21:PHB26 PQV21:PQX26 QAR21:QAT26 QKN21:QKP26 QUJ21:QUL26 REF21:REH26 ROB21:ROD26 RXX21:RXZ26 SHT21:SHV26 SRP21:SRR26 TBL21:TBN26 TLH21:TLJ26 TVD21:TVF26 UEZ21:UFB26 UOV21:UOX26 UYR21:UYT26 VIN21:VIP26 VSJ21:VSL26 WCF21:WCH26 WMB21:WMD26 WVX21:WVZ26 P65557:R65562 JL65557:JN65562 TH65557:TJ65562 ADD65557:ADF65562 AMZ65557:ANB65562 AWV65557:AWX65562 BGR65557:BGT65562 BQN65557:BQP65562 CAJ65557:CAL65562 CKF65557:CKH65562 CUB65557:CUD65562 DDX65557:DDZ65562 DNT65557:DNV65562 DXP65557:DXR65562 EHL65557:EHN65562 ERH65557:ERJ65562 FBD65557:FBF65562 FKZ65557:FLB65562 FUV65557:FUX65562 GER65557:GET65562 GON65557:GOP65562 GYJ65557:GYL65562 HIF65557:HIH65562 HSB65557:HSD65562 IBX65557:IBZ65562 ILT65557:ILV65562 IVP65557:IVR65562 JFL65557:JFN65562 JPH65557:JPJ65562 JZD65557:JZF65562 KIZ65557:KJB65562 KSV65557:KSX65562 LCR65557:LCT65562 LMN65557:LMP65562 LWJ65557:LWL65562 MGF65557:MGH65562 MQB65557:MQD65562 MZX65557:MZZ65562 NJT65557:NJV65562 NTP65557:NTR65562 ODL65557:ODN65562 ONH65557:ONJ65562 OXD65557:OXF65562 PGZ65557:PHB65562 PQV65557:PQX65562 QAR65557:QAT65562 QKN65557:QKP65562 QUJ65557:QUL65562 REF65557:REH65562 ROB65557:ROD65562 RXX65557:RXZ65562 SHT65557:SHV65562 SRP65557:SRR65562 TBL65557:TBN65562 TLH65557:TLJ65562 TVD65557:TVF65562 UEZ65557:UFB65562 UOV65557:UOX65562 UYR65557:UYT65562 VIN65557:VIP65562 VSJ65557:VSL65562 WCF65557:WCH65562 WMB65557:WMD65562 WVX65557:WVZ65562 P131093:R131098 JL131093:JN131098 TH131093:TJ131098 ADD131093:ADF131098 AMZ131093:ANB131098 AWV131093:AWX131098 BGR131093:BGT131098 BQN131093:BQP131098 CAJ131093:CAL131098 CKF131093:CKH131098 CUB131093:CUD131098 DDX131093:DDZ131098 DNT131093:DNV131098 DXP131093:DXR131098 EHL131093:EHN131098 ERH131093:ERJ131098 FBD131093:FBF131098 FKZ131093:FLB131098 FUV131093:FUX131098 GER131093:GET131098 GON131093:GOP131098 GYJ131093:GYL131098 HIF131093:HIH131098 HSB131093:HSD131098 IBX131093:IBZ131098 ILT131093:ILV131098 IVP131093:IVR131098 JFL131093:JFN131098 JPH131093:JPJ131098 JZD131093:JZF131098 KIZ131093:KJB131098 KSV131093:KSX131098 LCR131093:LCT131098 LMN131093:LMP131098 LWJ131093:LWL131098 MGF131093:MGH131098 MQB131093:MQD131098 MZX131093:MZZ131098 NJT131093:NJV131098 NTP131093:NTR131098 ODL131093:ODN131098 ONH131093:ONJ131098 OXD131093:OXF131098 PGZ131093:PHB131098 PQV131093:PQX131098 QAR131093:QAT131098 QKN131093:QKP131098 QUJ131093:QUL131098 REF131093:REH131098 ROB131093:ROD131098 RXX131093:RXZ131098 SHT131093:SHV131098 SRP131093:SRR131098 TBL131093:TBN131098 TLH131093:TLJ131098 TVD131093:TVF131098 UEZ131093:UFB131098 UOV131093:UOX131098 UYR131093:UYT131098 VIN131093:VIP131098 VSJ131093:VSL131098 WCF131093:WCH131098 WMB131093:WMD131098 WVX131093:WVZ131098 P196629:R196634 JL196629:JN196634 TH196629:TJ196634 ADD196629:ADF196634 AMZ196629:ANB196634 AWV196629:AWX196634 BGR196629:BGT196634 BQN196629:BQP196634 CAJ196629:CAL196634 CKF196629:CKH196634 CUB196629:CUD196634 DDX196629:DDZ196634 DNT196629:DNV196634 DXP196629:DXR196634 EHL196629:EHN196634 ERH196629:ERJ196634 FBD196629:FBF196634 FKZ196629:FLB196634 FUV196629:FUX196634 GER196629:GET196634 GON196629:GOP196634 GYJ196629:GYL196634 HIF196629:HIH196634 HSB196629:HSD196634 IBX196629:IBZ196634 ILT196629:ILV196634 IVP196629:IVR196634 JFL196629:JFN196634 JPH196629:JPJ196634 JZD196629:JZF196634 KIZ196629:KJB196634 KSV196629:KSX196634 LCR196629:LCT196634 LMN196629:LMP196634 LWJ196629:LWL196634 MGF196629:MGH196634 MQB196629:MQD196634 MZX196629:MZZ196634 NJT196629:NJV196634 NTP196629:NTR196634 ODL196629:ODN196634 ONH196629:ONJ196634 OXD196629:OXF196634 PGZ196629:PHB196634 PQV196629:PQX196634 QAR196629:QAT196634 QKN196629:QKP196634 QUJ196629:QUL196634 REF196629:REH196634 ROB196629:ROD196634 RXX196629:RXZ196634 SHT196629:SHV196634 SRP196629:SRR196634 TBL196629:TBN196634 TLH196629:TLJ196634 TVD196629:TVF196634 UEZ196629:UFB196634 UOV196629:UOX196634 UYR196629:UYT196634 VIN196629:VIP196634 VSJ196629:VSL196634 WCF196629:WCH196634 WMB196629:WMD196634 WVX196629:WVZ196634 P262165:R262170 JL262165:JN262170 TH262165:TJ262170 ADD262165:ADF262170 AMZ262165:ANB262170 AWV262165:AWX262170 BGR262165:BGT262170 BQN262165:BQP262170 CAJ262165:CAL262170 CKF262165:CKH262170 CUB262165:CUD262170 DDX262165:DDZ262170 DNT262165:DNV262170 DXP262165:DXR262170 EHL262165:EHN262170 ERH262165:ERJ262170 FBD262165:FBF262170 FKZ262165:FLB262170 FUV262165:FUX262170 GER262165:GET262170 GON262165:GOP262170 GYJ262165:GYL262170 HIF262165:HIH262170 HSB262165:HSD262170 IBX262165:IBZ262170 ILT262165:ILV262170 IVP262165:IVR262170 JFL262165:JFN262170 JPH262165:JPJ262170 JZD262165:JZF262170 KIZ262165:KJB262170 KSV262165:KSX262170 LCR262165:LCT262170 LMN262165:LMP262170 LWJ262165:LWL262170 MGF262165:MGH262170 MQB262165:MQD262170 MZX262165:MZZ262170 NJT262165:NJV262170 NTP262165:NTR262170 ODL262165:ODN262170 ONH262165:ONJ262170 OXD262165:OXF262170 PGZ262165:PHB262170 PQV262165:PQX262170 QAR262165:QAT262170 QKN262165:QKP262170 QUJ262165:QUL262170 REF262165:REH262170 ROB262165:ROD262170 RXX262165:RXZ262170 SHT262165:SHV262170 SRP262165:SRR262170 TBL262165:TBN262170 TLH262165:TLJ262170 TVD262165:TVF262170 UEZ262165:UFB262170 UOV262165:UOX262170 UYR262165:UYT262170 VIN262165:VIP262170 VSJ262165:VSL262170 WCF262165:WCH262170 WMB262165:WMD262170 WVX262165:WVZ262170 P327701:R327706 JL327701:JN327706 TH327701:TJ327706 ADD327701:ADF327706 AMZ327701:ANB327706 AWV327701:AWX327706 BGR327701:BGT327706 BQN327701:BQP327706 CAJ327701:CAL327706 CKF327701:CKH327706 CUB327701:CUD327706 DDX327701:DDZ327706 DNT327701:DNV327706 DXP327701:DXR327706 EHL327701:EHN327706 ERH327701:ERJ327706 FBD327701:FBF327706 FKZ327701:FLB327706 FUV327701:FUX327706 GER327701:GET327706 GON327701:GOP327706 GYJ327701:GYL327706 HIF327701:HIH327706 HSB327701:HSD327706 IBX327701:IBZ327706 ILT327701:ILV327706 IVP327701:IVR327706 JFL327701:JFN327706 JPH327701:JPJ327706 JZD327701:JZF327706 KIZ327701:KJB327706 KSV327701:KSX327706 LCR327701:LCT327706 LMN327701:LMP327706 LWJ327701:LWL327706 MGF327701:MGH327706 MQB327701:MQD327706 MZX327701:MZZ327706 NJT327701:NJV327706 NTP327701:NTR327706 ODL327701:ODN327706 ONH327701:ONJ327706 OXD327701:OXF327706 PGZ327701:PHB327706 PQV327701:PQX327706 QAR327701:QAT327706 QKN327701:QKP327706 QUJ327701:QUL327706 REF327701:REH327706 ROB327701:ROD327706 RXX327701:RXZ327706 SHT327701:SHV327706 SRP327701:SRR327706 TBL327701:TBN327706 TLH327701:TLJ327706 TVD327701:TVF327706 UEZ327701:UFB327706 UOV327701:UOX327706 UYR327701:UYT327706 VIN327701:VIP327706 VSJ327701:VSL327706 WCF327701:WCH327706 WMB327701:WMD327706 WVX327701:WVZ327706 P393237:R393242 JL393237:JN393242 TH393237:TJ393242 ADD393237:ADF393242 AMZ393237:ANB393242 AWV393237:AWX393242 BGR393237:BGT393242 BQN393237:BQP393242 CAJ393237:CAL393242 CKF393237:CKH393242 CUB393237:CUD393242 DDX393237:DDZ393242 DNT393237:DNV393242 DXP393237:DXR393242 EHL393237:EHN393242 ERH393237:ERJ393242 FBD393237:FBF393242 FKZ393237:FLB393242 FUV393237:FUX393242 GER393237:GET393242 GON393237:GOP393242 GYJ393237:GYL393242 HIF393237:HIH393242 HSB393237:HSD393242 IBX393237:IBZ393242 ILT393237:ILV393242 IVP393237:IVR393242 JFL393237:JFN393242 JPH393237:JPJ393242 JZD393237:JZF393242 KIZ393237:KJB393242 KSV393237:KSX393242 LCR393237:LCT393242 LMN393237:LMP393242 LWJ393237:LWL393242 MGF393237:MGH393242 MQB393237:MQD393242 MZX393237:MZZ393242 NJT393237:NJV393242 NTP393237:NTR393242 ODL393237:ODN393242 ONH393237:ONJ393242 OXD393237:OXF393242 PGZ393237:PHB393242 PQV393237:PQX393242 QAR393237:QAT393242 QKN393237:QKP393242 QUJ393237:QUL393242 REF393237:REH393242 ROB393237:ROD393242 RXX393237:RXZ393242 SHT393237:SHV393242 SRP393237:SRR393242 TBL393237:TBN393242 TLH393237:TLJ393242 TVD393237:TVF393242 UEZ393237:UFB393242 UOV393237:UOX393242 UYR393237:UYT393242 VIN393237:VIP393242 VSJ393237:VSL393242 WCF393237:WCH393242 WMB393237:WMD393242 WVX393237:WVZ393242 P458773:R458778 JL458773:JN458778 TH458773:TJ458778 ADD458773:ADF458778 AMZ458773:ANB458778 AWV458773:AWX458778 BGR458773:BGT458778 BQN458773:BQP458778 CAJ458773:CAL458778 CKF458773:CKH458778 CUB458773:CUD458778 DDX458773:DDZ458778 DNT458773:DNV458778 DXP458773:DXR458778 EHL458773:EHN458778 ERH458773:ERJ458778 FBD458773:FBF458778 FKZ458773:FLB458778 FUV458773:FUX458778 GER458773:GET458778 GON458773:GOP458778 GYJ458773:GYL458778 HIF458773:HIH458778 HSB458773:HSD458778 IBX458773:IBZ458778 ILT458773:ILV458778 IVP458773:IVR458778 JFL458773:JFN458778 JPH458773:JPJ458778 JZD458773:JZF458778 KIZ458773:KJB458778 KSV458773:KSX458778 LCR458773:LCT458778 LMN458773:LMP458778 LWJ458773:LWL458778 MGF458773:MGH458778 MQB458773:MQD458778 MZX458773:MZZ458778 NJT458773:NJV458778 NTP458773:NTR458778 ODL458773:ODN458778 ONH458773:ONJ458778 OXD458773:OXF458778 PGZ458773:PHB458778 PQV458773:PQX458778 QAR458773:QAT458778 QKN458773:QKP458778 QUJ458773:QUL458778 REF458773:REH458778 ROB458773:ROD458778 RXX458773:RXZ458778 SHT458773:SHV458778 SRP458773:SRR458778 TBL458773:TBN458778 TLH458773:TLJ458778 TVD458773:TVF458778 UEZ458773:UFB458778 UOV458773:UOX458778 UYR458773:UYT458778 VIN458773:VIP458778 VSJ458773:VSL458778 WCF458773:WCH458778 WMB458773:WMD458778 WVX458773:WVZ458778 P524309:R524314 JL524309:JN524314 TH524309:TJ524314 ADD524309:ADF524314 AMZ524309:ANB524314 AWV524309:AWX524314 BGR524309:BGT524314 BQN524309:BQP524314 CAJ524309:CAL524314 CKF524309:CKH524314 CUB524309:CUD524314 DDX524309:DDZ524314 DNT524309:DNV524314 DXP524309:DXR524314 EHL524309:EHN524314 ERH524309:ERJ524314 FBD524309:FBF524314 FKZ524309:FLB524314 FUV524309:FUX524314 GER524309:GET524314 GON524309:GOP524314 GYJ524309:GYL524314 HIF524309:HIH524314 HSB524309:HSD524314 IBX524309:IBZ524314 ILT524309:ILV524314 IVP524309:IVR524314 JFL524309:JFN524314 JPH524309:JPJ524314 JZD524309:JZF524314 KIZ524309:KJB524314 KSV524309:KSX524314 LCR524309:LCT524314 LMN524309:LMP524314 LWJ524309:LWL524314 MGF524309:MGH524314 MQB524309:MQD524314 MZX524309:MZZ524314 NJT524309:NJV524314 NTP524309:NTR524314 ODL524309:ODN524314 ONH524309:ONJ524314 OXD524309:OXF524314 PGZ524309:PHB524314 PQV524309:PQX524314 QAR524309:QAT524314 QKN524309:QKP524314 QUJ524309:QUL524314 REF524309:REH524314 ROB524309:ROD524314 RXX524309:RXZ524314 SHT524309:SHV524314 SRP524309:SRR524314 TBL524309:TBN524314 TLH524309:TLJ524314 TVD524309:TVF524314 UEZ524309:UFB524314 UOV524309:UOX524314 UYR524309:UYT524314 VIN524309:VIP524314 VSJ524309:VSL524314 WCF524309:WCH524314 WMB524309:WMD524314 WVX524309:WVZ524314 P589845:R589850 JL589845:JN589850 TH589845:TJ589850 ADD589845:ADF589850 AMZ589845:ANB589850 AWV589845:AWX589850 BGR589845:BGT589850 BQN589845:BQP589850 CAJ589845:CAL589850 CKF589845:CKH589850 CUB589845:CUD589850 DDX589845:DDZ589850 DNT589845:DNV589850 DXP589845:DXR589850 EHL589845:EHN589850 ERH589845:ERJ589850 FBD589845:FBF589850 FKZ589845:FLB589850 FUV589845:FUX589850 GER589845:GET589850 GON589845:GOP589850 GYJ589845:GYL589850 HIF589845:HIH589850 HSB589845:HSD589850 IBX589845:IBZ589850 ILT589845:ILV589850 IVP589845:IVR589850 JFL589845:JFN589850 JPH589845:JPJ589850 JZD589845:JZF589850 KIZ589845:KJB589850 KSV589845:KSX589850 LCR589845:LCT589850 LMN589845:LMP589850 LWJ589845:LWL589850 MGF589845:MGH589850 MQB589845:MQD589850 MZX589845:MZZ589850 NJT589845:NJV589850 NTP589845:NTR589850 ODL589845:ODN589850 ONH589845:ONJ589850 OXD589845:OXF589850 PGZ589845:PHB589850 PQV589845:PQX589850 QAR589845:QAT589850 QKN589845:QKP589850 QUJ589845:QUL589850 REF589845:REH589850 ROB589845:ROD589850 RXX589845:RXZ589850 SHT589845:SHV589850 SRP589845:SRR589850 TBL589845:TBN589850 TLH589845:TLJ589850 TVD589845:TVF589850 UEZ589845:UFB589850 UOV589845:UOX589850 UYR589845:UYT589850 VIN589845:VIP589850 VSJ589845:VSL589850 WCF589845:WCH589850 WMB589845:WMD589850 WVX589845:WVZ589850 P655381:R655386 JL655381:JN655386 TH655381:TJ655386 ADD655381:ADF655386 AMZ655381:ANB655386 AWV655381:AWX655386 BGR655381:BGT655386 BQN655381:BQP655386 CAJ655381:CAL655386 CKF655381:CKH655386 CUB655381:CUD655386 DDX655381:DDZ655386 DNT655381:DNV655386 DXP655381:DXR655386 EHL655381:EHN655386 ERH655381:ERJ655386 FBD655381:FBF655386 FKZ655381:FLB655386 FUV655381:FUX655386 GER655381:GET655386 GON655381:GOP655386 GYJ655381:GYL655386 HIF655381:HIH655386 HSB655381:HSD655386 IBX655381:IBZ655386 ILT655381:ILV655386 IVP655381:IVR655386 JFL655381:JFN655386 JPH655381:JPJ655386 JZD655381:JZF655386 KIZ655381:KJB655386 KSV655381:KSX655386 LCR655381:LCT655386 LMN655381:LMP655386 LWJ655381:LWL655386 MGF655381:MGH655386 MQB655381:MQD655386 MZX655381:MZZ655386 NJT655381:NJV655386 NTP655381:NTR655386 ODL655381:ODN655386 ONH655381:ONJ655386 OXD655381:OXF655386 PGZ655381:PHB655386 PQV655381:PQX655386 QAR655381:QAT655386 QKN655381:QKP655386 QUJ655381:QUL655386 REF655381:REH655386 ROB655381:ROD655386 RXX655381:RXZ655386 SHT655381:SHV655386 SRP655381:SRR655386 TBL655381:TBN655386 TLH655381:TLJ655386 TVD655381:TVF655386 UEZ655381:UFB655386 UOV655381:UOX655386 UYR655381:UYT655386 VIN655381:VIP655386 VSJ655381:VSL655386 WCF655381:WCH655386 WMB655381:WMD655386 WVX655381:WVZ655386 P720917:R720922 JL720917:JN720922 TH720917:TJ720922 ADD720917:ADF720922 AMZ720917:ANB720922 AWV720917:AWX720922 BGR720917:BGT720922 BQN720917:BQP720922 CAJ720917:CAL720922 CKF720917:CKH720922 CUB720917:CUD720922 DDX720917:DDZ720922 DNT720917:DNV720922 DXP720917:DXR720922 EHL720917:EHN720922 ERH720917:ERJ720922 FBD720917:FBF720922 FKZ720917:FLB720922 FUV720917:FUX720922 GER720917:GET720922 GON720917:GOP720922 GYJ720917:GYL720922 HIF720917:HIH720922 HSB720917:HSD720922 IBX720917:IBZ720922 ILT720917:ILV720922 IVP720917:IVR720922 JFL720917:JFN720922 JPH720917:JPJ720922 JZD720917:JZF720922 KIZ720917:KJB720922 KSV720917:KSX720922 LCR720917:LCT720922 LMN720917:LMP720922 LWJ720917:LWL720922 MGF720917:MGH720922 MQB720917:MQD720922 MZX720917:MZZ720922 NJT720917:NJV720922 NTP720917:NTR720922 ODL720917:ODN720922 ONH720917:ONJ720922 OXD720917:OXF720922 PGZ720917:PHB720922 PQV720917:PQX720922 QAR720917:QAT720922 QKN720917:QKP720922 QUJ720917:QUL720922 REF720917:REH720922 ROB720917:ROD720922 RXX720917:RXZ720922 SHT720917:SHV720922 SRP720917:SRR720922 TBL720917:TBN720922 TLH720917:TLJ720922 TVD720917:TVF720922 UEZ720917:UFB720922 UOV720917:UOX720922 UYR720917:UYT720922 VIN720917:VIP720922 VSJ720917:VSL720922 WCF720917:WCH720922 WMB720917:WMD720922 WVX720917:WVZ720922 P786453:R786458 JL786453:JN786458 TH786453:TJ786458 ADD786453:ADF786458 AMZ786453:ANB786458 AWV786453:AWX786458 BGR786453:BGT786458 BQN786453:BQP786458 CAJ786453:CAL786458 CKF786453:CKH786458 CUB786453:CUD786458 DDX786453:DDZ786458 DNT786453:DNV786458 DXP786453:DXR786458 EHL786453:EHN786458 ERH786453:ERJ786458 FBD786453:FBF786458 FKZ786453:FLB786458 FUV786453:FUX786458 GER786453:GET786458 GON786453:GOP786458 GYJ786453:GYL786458 HIF786453:HIH786458 HSB786453:HSD786458 IBX786453:IBZ786458 ILT786453:ILV786458 IVP786453:IVR786458 JFL786453:JFN786458 JPH786453:JPJ786458 JZD786453:JZF786458 KIZ786453:KJB786458 KSV786453:KSX786458 LCR786453:LCT786458 LMN786453:LMP786458 LWJ786453:LWL786458 MGF786453:MGH786458 MQB786453:MQD786458 MZX786453:MZZ786458 NJT786453:NJV786458 NTP786453:NTR786458 ODL786453:ODN786458 ONH786453:ONJ786458 OXD786453:OXF786458 PGZ786453:PHB786458 PQV786453:PQX786458 QAR786453:QAT786458 QKN786453:QKP786458 QUJ786453:QUL786458 REF786453:REH786458 ROB786453:ROD786458 RXX786453:RXZ786458 SHT786453:SHV786458 SRP786453:SRR786458 TBL786453:TBN786458 TLH786453:TLJ786458 TVD786453:TVF786458 UEZ786453:UFB786458 UOV786453:UOX786458 UYR786453:UYT786458 VIN786453:VIP786458 VSJ786453:VSL786458 WCF786453:WCH786458 WMB786453:WMD786458 WVX786453:WVZ786458 P851989:R851994 JL851989:JN851994 TH851989:TJ851994 ADD851989:ADF851994 AMZ851989:ANB851994 AWV851989:AWX851994 BGR851989:BGT851994 BQN851989:BQP851994 CAJ851989:CAL851994 CKF851989:CKH851994 CUB851989:CUD851994 DDX851989:DDZ851994 DNT851989:DNV851994 DXP851989:DXR851994 EHL851989:EHN851994 ERH851989:ERJ851994 FBD851989:FBF851994 FKZ851989:FLB851994 FUV851989:FUX851994 GER851989:GET851994 GON851989:GOP851994 GYJ851989:GYL851994 HIF851989:HIH851994 HSB851989:HSD851994 IBX851989:IBZ851994 ILT851989:ILV851994 IVP851989:IVR851994 JFL851989:JFN851994 JPH851989:JPJ851994 JZD851989:JZF851994 KIZ851989:KJB851994 KSV851989:KSX851994 LCR851989:LCT851994 LMN851989:LMP851994 LWJ851989:LWL851994 MGF851989:MGH851994 MQB851989:MQD851994 MZX851989:MZZ851994 NJT851989:NJV851994 NTP851989:NTR851994 ODL851989:ODN851994 ONH851989:ONJ851994 OXD851989:OXF851994 PGZ851989:PHB851994 PQV851989:PQX851994 QAR851989:QAT851994 QKN851989:QKP851994 QUJ851989:QUL851994 REF851989:REH851994 ROB851989:ROD851994 RXX851989:RXZ851994 SHT851989:SHV851994 SRP851989:SRR851994 TBL851989:TBN851994 TLH851989:TLJ851994 TVD851989:TVF851994 UEZ851989:UFB851994 UOV851989:UOX851994 UYR851989:UYT851994 VIN851989:VIP851994 VSJ851989:VSL851994 WCF851989:WCH851994 WMB851989:WMD851994 WVX851989:WVZ851994 P917525:R917530 JL917525:JN917530 TH917525:TJ917530 ADD917525:ADF917530 AMZ917525:ANB917530 AWV917525:AWX917530 BGR917525:BGT917530 BQN917525:BQP917530 CAJ917525:CAL917530 CKF917525:CKH917530 CUB917525:CUD917530 DDX917525:DDZ917530 DNT917525:DNV917530 DXP917525:DXR917530 EHL917525:EHN917530 ERH917525:ERJ917530 FBD917525:FBF917530 FKZ917525:FLB917530 FUV917525:FUX917530 GER917525:GET917530 GON917525:GOP917530 GYJ917525:GYL917530 HIF917525:HIH917530 HSB917525:HSD917530 IBX917525:IBZ917530 ILT917525:ILV917530 IVP917525:IVR917530 JFL917525:JFN917530 JPH917525:JPJ917530 JZD917525:JZF917530 KIZ917525:KJB917530 KSV917525:KSX917530 LCR917525:LCT917530 LMN917525:LMP917530 LWJ917525:LWL917530 MGF917525:MGH917530 MQB917525:MQD917530 MZX917525:MZZ917530 NJT917525:NJV917530 NTP917525:NTR917530 ODL917525:ODN917530 ONH917525:ONJ917530 OXD917525:OXF917530 PGZ917525:PHB917530 PQV917525:PQX917530 QAR917525:QAT917530 QKN917525:QKP917530 QUJ917525:QUL917530 REF917525:REH917530 ROB917525:ROD917530 RXX917525:RXZ917530 SHT917525:SHV917530 SRP917525:SRR917530 TBL917525:TBN917530 TLH917525:TLJ917530 TVD917525:TVF917530 UEZ917525:UFB917530 UOV917525:UOX917530 UYR917525:UYT917530 VIN917525:VIP917530 VSJ917525:VSL917530 WCF917525:WCH917530 WMB917525:WMD917530 WVX917525:WVZ917530 P983061:R983066 JL983061:JN983066 TH983061:TJ983066 ADD983061:ADF983066 AMZ983061:ANB983066 AWV983061:AWX983066 BGR983061:BGT983066 BQN983061:BQP983066 CAJ983061:CAL983066 CKF983061:CKH983066 CUB983061:CUD983066 DDX983061:DDZ983066 DNT983061:DNV983066 DXP983061:DXR983066 EHL983061:EHN983066 ERH983061:ERJ983066 FBD983061:FBF983066 FKZ983061:FLB983066 FUV983061:FUX983066 GER983061:GET983066 GON983061:GOP983066 GYJ983061:GYL983066 HIF983061:HIH983066 HSB983061:HSD983066 IBX983061:IBZ983066 ILT983061:ILV983066 IVP983061:IVR983066 JFL983061:JFN983066 JPH983061:JPJ983066 JZD983061:JZF983066 KIZ983061:KJB983066 KSV983061:KSX983066 LCR983061:LCT983066 LMN983061:LMP983066 LWJ983061:LWL983066 MGF983061:MGH983066 MQB983061:MQD983066 MZX983061:MZZ983066 NJT983061:NJV983066 NTP983061:NTR983066 ODL983061:ODN983066 ONH983061:ONJ983066 OXD983061:OXF983066 PGZ983061:PHB983066 PQV983061:PQX983066 QAR983061:QAT983066 QKN983061:QKP983066 QUJ983061:QUL983066 REF983061:REH983066 ROB983061:ROD983066 RXX983061:RXZ983066 SHT983061:SHV983066 SRP983061:SRR983066 TBL983061:TBN983066 TLH983061:TLJ983066 TVD983061:TVF983066 UEZ983061:UFB983066 UOV983061:UOX983066 UYR983061:UYT983066 VIN983061:VIP983066 VSJ983061:VSL983066 WCF983061:WCH983066 WMB983061:WMD983066 WVX983061:WVZ983066 AN2:AQ4 KJ2:KM4 UF2:UI4 AEB2:AEE4 ANX2:AOA4 AXT2:AXW4 BHP2:BHS4 BRL2:BRO4 CBH2:CBK4 CLD2:CLG4 CUZ2:CVC4 DEV2:DEY4 DOR2:DOU4 DYN2:DYQ4 EIJ2:EIM4 ESF2:ESI4 FCB2:FCE4 FLX2:FMA4 FVT2:FVW4 GFP2:GFS4 GPL2:GPO4 GZH2:GZK4 HJD2:HJG4 HSZ2:HTC4 ICV2:ICY4 IMR2:IMU4 IWN2:IWQ4 JGJ2:JGM4 JQF2:JQI4 KAB2:KAE4 KJX2:KKA4 KTT2:KTW4 LDP2:LDS4 LNL2:LNO4 LXH2:LXK4 MHD2:MHG4 MQZ2:MRC4 NAV2:NAY4 NKR2:NKU4 NUN2:NUQ4 OEJ2:OEM4 OOF2:OOI4 OYB2:OYE4 PHX2:PIA4 PRT2:PRW4 QBP2:QBS4 QLL2:QLO4 QVH2:QVK4 RFD2:RFG4 ROZ2:RPC4 RYV2:RYY4 SIR2:SIU4 SSN2:SSQ4 TCJ2:TCM4 TMF2:TMI4 TWB2:TWE4 UFX2:UGA4 UPT2:UPW4 UZP2:UZS4 VJL2:VJO4 VTH2:VTK4 WDD2:WDG4 WMZ2:WNC4 WWV2:WWY4 AN65538:AQ65540 KJ65538:KM65540 UF65538:UI65540 AEB65538:AEE65540 ANX65538:AOA65540 AXT65538:AXW65540 BHP65538:BHS65540 BRL65538:BRO65540 CBH65538:CBK65540 CLD65538:CLG65540 CUZ65538:CVC65540 DEV65538:DEY65540 DOR65538:DOU65540 DYN65538:DYQ65540 EIJ65538:EIM65540 ESF65538:ESI65540 FCB65538:FCE65540 FLX65538:FMA65540 FVT65538:FVW65540 GFP65538:GFS65540 GPL65538:GPO65540 GZH65538:GZK65540 HJD65538:HJG65540 HSZ65538:HTC65540 ICV65538:ICY65540 IMR65538:IMU65540 IWN65538:IWQ65540 JGJ65538:JGM65540 JQF65538:JQI65540 KAB65538:KAE65540 KJX65538:KKA65540 KTT65538:KTW65540 LDP65538:LDS65540 LNL65538:LNO65540 LXH65538:LXK65540 MHD65538:MHG65540 MQZ65538:MRC65540 NAV65538:NAY65540 NKR65538:NKU65540 NUN65538:NUQ65540 OEJ65538:OEM65540 OOF65538:OOI65540 OYB65538:OYE65540 PHX65538:PIA65540 PRT65538:PRW65540 QBP65538:QBS65540 QLL65538:QLO65540 QVH65538:QVK65540 RFD65538:RFG65540 ROZ65538:RPC65540 RYV65538:RYY65540 SIR65538:SIU65540 SSN65538:SSQ65540 TCJ65538:TCM65540 TMF65538:TMI65540 TWB65538:TWE65540 UFX65538:UGA65540 UPT65538:UPW65540 UZP65538:UZS65540 VJL65538:VJO65540 VTH65538:VTK65540 WDD65538:WDG65540 WMZ65538:WNC65540 WWV65538:WWY65540 AN131074:AQ131076 KJ131074:KM131076 UF131074:UI131076 AEB131074:AEE131076 ANX131074:AOA131076 AXT131074:AXW131076 BHP131074:BHS131076 BRL131074:BRO131076 CBH131074:CBK131076 CLD131074:CLG131076 CUZ131074:CVC131076 DEV131074:DEY131076 DOR131074:DOU131076 DYN131074:DYQ131076 EIJ131074:EIM131076 ESF131074:ESI131076 FCB131074:FCE131076 FLX131074:FMA131076 FVT131074:FVW131076 GFP131074:GFS131076 GPL131074:GPO131076 GZH131074:GZK131076 HJD131074:HJG131076 HSZ131074:HTC131076 ICV131074:ICY131076 IMR131074:IMU131076 IWN131074:IWQ131076 JGJ131074:JGM131076 JQF131074:JQI131076 KAB131074:KAE131076 KJX131074:KKA131076 KTT131074:KTW131076 LDP131074:LDS131076 LNL131074:LNO131076 LXH131074:LXK131076 MHD131074:MHG131076 MQZ131074:MRC131076 NAV131074:NAY131076 NKR131074:NKU131076 NUN131074:NUQ131076 OEJ131074:OEM131076 OOF131074:OOI131076 OYB131074:OYE131076 PHX131074:PIA131076 PRT131074:PRW131076 QBP131074:QBS131076 QLL131074:QLO131076 QVH131074:QVK131076 RFD131074:RFG131076 ROZ131074:RPC131076 RYV131074:RYY131076 SIR131074:SIU131076 SSN131074:SSQ131076 TCJ131074:TCM131076 TMF131074:TMI131076 TWB131074:TWE131076 UFX131074:UGA131076 UPT131074:UPW131076 UZP131074:UZS131076 VJL131074:VJO131076 VTH131074:VTK131076 WDD131074:WDG131076 WMZ131074:WNC131076 WWV131074:WWY131076 AN196610:AQ196612 KJ196610:KM196612 UF196610:UI196612 AEB196610:AEE196612 ANX196610:AOA196612 AXT196610:AXW196612 BHP196610:BHS196612 BRL196610:BRO196612 CBH196610:CBK196612 CLD196610:CLG196612 CUZ196610:CVC196612 DEV196610:DEY196612 DOR196610:DOU196612 DYN196610:DYQ196612 EIJ196610:EIM196612 ESF196610:ESI196612 FCB196610:FCE196612 FLX196610:FMA196612 FVT196610:FVW196612 GFP196610:GFS196612 GPL196610:GPO196612 GZH196610:GZK196612 HJD196610:HJG196612 HSZ196610:HTC196612 ICV196610:ICY196612 IMR196610:IMU196612 IWN196610:IWQ196612 JGJ196610:JGM196612 JQF196610:JQI196612 KAB196610:KAE196612 KJX196610:KKA196612 KTT196610:KTW196612 LDP196610:LDS196612 LNL196610:LNO196612 LXH196610:LXK196612 MHD196610:MHG196612 MQZ196610:MRC196612 NAV196610:NAY196612 NKR196610:NKU196612 NUN196610:NUQ196612 OEJ196610:OEM196612 OOF196610:OOI196612 OYB196610:OYE196612 PHX196610:PIA196612 PRT196610:PRW196612 QBP196610:QBS196612 QLL196610:QLO196612 QVH196610:QVK196612 RFD196610:RFG196612 ROZ196610:RPC196612 RYV196610:RYY196612 SIR196610:SIU196612 SSN196610:SSQ196612 TCJ196610:TCM196612 TMF196610:TMI196612 TWB196610:TWE196612 UFX196610:UGA196612 UPT196610:UPW196612 UZP196610:UZS196612 VJL196610:VJO196612 VTH196610:VTK196612 WDD196610:WDG196612 WMZ196610:WNC196612 WWV196610:WWY196612 AN262146:AQ262148 KJ262146:KM262148 UF262146:UI262148 AEB262146:AEE262148 ANX262146:AOA262148 AXT262146:AXW262148 BHP262146:BHS262148 BRL262146:BRO262148 CBH262146:CBK262148 CLD262146:CLG262148 CUZ262146:CVC262148 DEV262146:DEY262148 DOR262146:DOU262148 DYN262146:DYQ262148 EIJ262146:EIM262148 ESF262146:ESI262148 FCB262146:FCE262148 FLX262146:FMA262148 FVT262146:FVW262148 GFP262146:GFS262148 GPL262146:GPO262148 GZH262146:GZK262148 HJD262146:HJG262148 HSZ262146:HTC262148 ICV262146:ICY262148 IMR262146:IMU262148 IWN262146:IWQ262148 JGJ262146:JGM262148 JQF262146:JQI262148 KAB262146:KAE262148 KJX262146:KKA262148 KTT262146:KTW262148 LDP262146:LDS262148 LNL262146:LNO262148 LXH262146:LXK262148 MHD262146:MHG262148 MQZ262146:MRC262148 NAV262146:NAY262148 NKR262146:NKU262148 NUN262146:NUQ262148 OEJ262146:OEM262148 OOF262146:OOI262148 OYB262146:OYE262148 PHX262146:PIA262148 PRT262146:PRW262148 QBP262146:QBS262148 QLL262146:QLO262148 QVH262146:QVK262148 RFD262146:RFG262148 ROZ262146:RPC262148 RYV262146:RYY262148 SIR262146:SIU262148 SSN262146:SSQ262148 TCJ262146:TCM262148 TMF262146:TMI262148 TWB262146:TWE262148 UFX262146:UGA262148 UPT262146:UPW262148 UZP262146:UZS262148 VJL262146:VJO262148 VTH262146:VTK262148 WDD262146:WDG262148 WMZ262146:WNC262148 WWV262146:WWY262148 AN327682:AQ327684 KJ327682:KM327684 UF327682:UI327684 AEB327682:AEE327684 ANX327682:AOA327684 AXT327682:AXW327684 BHP327682:BHS327684 BRL327682:BRO327684 CBH327682:CBK327684 CLD327682:CLG327684 CUZ327682:CVC327684 DEV327682:DEY327684 DOR327682:DOU327684 DYN327682:DYQ327684 EIJ327682:EIM327684 ESF327682:ESI327684 FCB327682:FCE327684 FLX327682:FMA327684 FVT327682:FVW327684 GFP327682:GFS327684 GPL327682:GPO327684 GZH327682:GZK327684 HJD327682:HJG327684 HSZ327682:HTC327684 ICV327682:ICY327684 IMR327682:IMU327684 IWN327682:IWQ327684 JGJ327682:JGM327684 JQF327682:JQI327684 KAB327682:KAE327684 KJX327682:KKA327684 KTT327682:KTW327684 LDP327682:LDS327684 LNL327682:LNO327684 LXH327682:LXK327684 MHD327682:MHG327684 MQZ327682:MRC327684 NAV327682:NAY327684 NKR327682:NKU327684 NUN327682:NUQ327684 OEJ327682:OEM327684 OOF327682:OOI327684 OYB327682:OYE327684 PHX327682:PIA327684 PRT327682:PRW327684 QBP327682:QBS327684 QLL327682:QLO327684 QVH327682:QVK327684 RFD327682:RFG327684 ROZ327682:RPC327684 RYV327682:RYY327684 SIR327682:SIU327684 SSN327682:SSQ327684 TCJ327682:TCM327684 TMF327682:TMI327684 TWB327682:TWE327684 UFX327682:UGA327684 UPT327682:UPW327684 UZP327682:UZS327684 VJL327682:VJO327684 VTH327682:VTK327684 WDD327682:WDG327684 WMZ327682:WNC327684 WWV327682:WWY327684 AN393218:AQ393220 KJ393218:KM393220 UF393218:UI393220 AEB393218:AEE393220 ANX393218:AOA393220 AXT393218:AXW393220 BHP393218:BHS393220 BRL393218:BRO393220 CBH393218:CBK393220 CLD393218:CLG393220 CUZ393218:CVC393220 DEV393218:DEY393220 DOR393218:DOU393220 DYN393218:DYQ393220 EIJ393218:EIM393220 ESF393218:ESI393220 FCB393218:FCE393220 FLX393218:FMA393220 FVT393218:FVW393220 GFP393218:GFS393220 GPL393218:GPO393220 GZH393218:GZK393220 HJD393218:HJG393220 HSZ393218:HTC393220 ICV393218:ICY393220 IMR393218:IMU393220 IWN393218:IWQ393220 JGJ393218:JGM393220 JQF393218:JQI393220 KAB393218:KAE393220 KJX393218:KKA393220 KTT393218:KTW393220 LDP393218:LDS393220 LNL393218:LNO393220 LXH393218:LXK393220 MHD393218:MHG393220 MQZ393218:MRC393220 NAV393218:NAY393220 NKR393218:NKU393220 NUN393218:NUQ393220 OEJ393218:OEM393220 OOF393218:OOI393220 OYB393218:OYE393220 PHX393218:PIA393220 PRT393218:PRW393220 QBP393218:QBS393220 QLL393218:QLO393220 QVH393218:QVK393220 RFD393218:RFG393220 ROZ393218:RPC393220 RYV393218:RYY393220 SIR393218:SIU393220 SSN393218:SSQ393220 TCJ393218:TCM393220 TMF393218:TMI393220 TWB393218:TWE393220 UFX393218:UGA393220 UPT393218:UPW393220 UZP393218:UZS393220 VJL393218:VJO393220 VTH393218:VTK393220 WDD393218:WDG393220 WMZ393218:WNC393220 WWV393218:WWY393220 AN458754:AQ458756 KJ458754:KM458756 UF458754:UI458756 AEB458754:AEE458756 ANX458754:AOA458756 AXT458754:AXW458756 BHP458754:BHS458756 BRL458754:BRO458756 CBH458754:CBK458756 CLD458754:CLG458756 CUZ458754:CVC458756 DEV458754:DEY458756 DOR458754:DOU458756 DYN458754:DYQ458756 EIJ458754:EIM458756 ESF458754:ESI458756 FCB458754:FCE458756 FLX458754:FMA458756 FVT458754:FVW458756 GFP458754:GFS458756 GPL458754:GPO458756 GZH458754:GZK458756 HJD458754:HJG458756 HSZ458754:HTC458756 ICV458754:ICY458756 IMR458754:IMU458756 IWN458754:IWQ458756 JGJ458754:JGM458756 JQF458754:JQI458756 KAB458754:KAE458756 KJX458754:KKA458756 KTT458754:KTW458756 LDP458754:LDS458756 LNL458754:LNO458756 LXH458754:LXK458756 MHD458754:MHG458756 MQZ458754:MRC458756 NAV458754:NAY458756 NKR458754:NKU458756 NUN458754:NUQ458756 OEJ458754:OEM458756 OOF458754:OOI458756 OYB458754:OYE458756 PHX458754:PIA458756 PRT458754:PRW458756 QBP458754:QBS458756 QLL458754:QLO458756 QVH458754:QVK458756 RFD458754:RFG458756 ROZ458754:RPC458756 RYV458754:RYY458756 SIR458754:SIU458756 SSN458754:SSQ458756 TCJ458754:TCM458756 TMF458754:TMI458756 TWB458754:TWE458756 UFX458754:UGA458756 UPT458754:UPW458756 UZP458754:UZS458756 VJL458754:VJO458756 VTH458754:VTK458756 WDD458754:WDG458756 WMZ458754:WNC458756 WWV458754:WWY458756 AN524290:AQ524292 KJ524290:KM524292 UF524290:UI524292 AEB524290:AEE524292 ANX524290:AOA524292 AXT524290:AXW524292 BHP524290:BHS524292 BRL524290:BRO524292 CBH524290:CBK524292 CLD524290:CLG524292 CUZ524290:CVC524292 DEV524290:DEY524292 DOR524290:DOU524292 DYN524290:DYQ524292 EIJ524290:EIM524292 ESF524290:ESI524292 FCB524290:FCE524292 FLX524290:FMA524292 FVT524290:FVW524292 GFP524290:GFS524292 GPL524290:GPO524292 GZH524290:GZK524292 HJD524290:HJG524292 HSZ524290:HTC524292 ICV524290:ICY524292 IMR524290:IMU524292 IWN524290:IWQ524292 JGJ524290:JGM524292 JQF524290:JQI524292 KAB524290:KAE524292 KJX524290:KKA524292 KTT524290:KTW524292 LDP524290:LDS524292 LNL524290:LNO524292 LXH524290:LXK524292 MHD524290:MHG524292 MQZ524290:MRC524292 NAV524290:NAY524292 NKR524290:NKU524292 NUN524290:NUQ524292 OEJ524290:OEM524292 OOF524290:OOI524292 OYB524290:OYE524292 PHX524290:PIA524292 PRT524290:PRW524292 QBP524290:QBS524292 QLL524290:QLO524292 QVH524290:QVK524292 RFD524290:RFG524292 ROZ524290:RPC524292 RYV524290:RYY524292 SIR524290:SIU524292 SSN524290:SSQ524292 TCJ524290:TCM524292 TMF524290:TMI524292 TWB524290:TWE524292 UFX524290:UGA524292 UPT524290:UPW524292 UZP524290:UZS524292 VJL524290:VJO524292 VTH524290:VTK524292 WDD524290:WDG524292 WMZ524290:WNC524292 WWV524290:WWY524292 AN589826:AQ589828 KJ589826:KM589828 UF589826:UI589828 AEB589826:AEE589828 ANX589826:AOA589828 AXT589826:AXW589828 BHP589826:BHS589828 BRL589826:BRO589828 CBH589826:CBK589828 CLD589826:CLG589828 CUZ589826:CVC589828 DEV589826:DEY589828 DOR589826:DOU589828 DYN589826:DYQ589828 EIJ589826:EIM589828 ESF589826:ESI589828 FCB589826:FCE589828 FLX589826:FMA589828 FVT589826:FVW589828 GFP589826:GFS589828 GPL589826:GPO589828 GZH589826:GZK589828 HJD589826:HJG589828 HSZ589826:HTC589828 ICV589826:ICY589828 IMR589826:IMU589828 IWN589826:IWQ589828 JGJ589826:JGM589828 JQF589826:JQI589828 KAB589826:KAE589828 KJX589826:KKA589828 KTT589826:KTW589828 LDP589826:LDS589828 LNL589826:LNO589828 LXH589826:LXK589828 MHD589826:MHG589828 MQZ589826:MRC589828 NAV589826:NAY589828 NKR589826:NKU589828 NUN589826:NUQ589828 OEJ589826:OEM589828 OOF589826:OOI589828 OYB589826:OYE589828 PHX589826:PIA589828 PRT589826:PRW589828 QBP589826:QBS589828 QLL589826:QLO589828 QVH589826:QVK589828 RFD589826:RFG589828 ROZ589826:RPC589828 RYV589826:RYY589828 SIR589826:SIU589828 SSN589826:SSQ589828 TCJ589826:TCM589828 TMF589826:TMI589828 TWB589826:TWE589828 UFX589826:UGA589828 UPT589826:UPW589828 UZP589826:UZS589828 VJL589826:VJO589828 VTH589826:VTK589828 WDD589826:WDG589828 WMZ589826:WNC589828 WWV589826:WWY589828 AN655362:AQ655364 KJ655362:KM655364 UF655362:UI655364 AEB655362:AEE655364 ANX655362:AOA655364 AXT655362:AXW655364 BHP655362:BHS655364 BRL655362:BRO655364 CBH655362:CBK655364 CLD655362:CLG655364 CUZ655362:CVC655364 DEV655362:DEY655364 DOR655362:DOU655364 DYN655362:DYQ655364 EIJ655362:EIM655364 ESF655362:ESI655364 FCB655362:FCE655364 FLX655362:FMA655364 FVT655362:FVW655364 GFP655362:GFS655364 GPL655362:GPO655364 GZH655362:GZK655364 HJD655362:HJG655364 HSZ655362:HTC655364 ICV655362:ICY655364 IMR655362:IMU655364 IWN655362:IWQ655364 JGJ655362:JGM655364 JQF655362:JQI655364 KAB655362:KAE655364 KJX655362:KKA655364 KTT655362:KTW655364 LDP655362:LDS655364 LNL655362:LNO655364 LXH655362:LXK655364 MHD655362:MHG655364 MQZ655362:MRC655364 NAV655362:NAY655364 NKR655362:NKU655364 NUN655362:NUQ655364 OEJ655362:OEM655364 OOF655362:OOI655364 OYB655362:OYE655364 PHX655362:PIA655364 PRT655362:PRW655364 QBP655362:QBS655364 QLL655362:QLO655364 QVH655362:QVK655364 RFD655362:RFG655364 ROZ655362:RPC655364 RYV655362:RYY655364 SIR655362:SIU655364 SSN655362:SSQ655364 TCJ655362:TCM655364 TMF655362:TMI655364 TWB655362:TWE655364 UFX655362:UGA655364 UPT655362:UPW655364 UZP655362:UZS655364 VJL655362:VJO655364 VTH655362:VTK655364 WDD655362:WDG655364 WMZ655362:WNC655364 WWV655362:WWY655364 AN720898:AQ720900 KJ720898:KM720900 UF720898:UI720900 AEB720898:AEE720900 ANX720898:AOA720900 AXT720898:AXW720900 BHP720898:BHS720900 BRL720898:BRO720900 CBH720898:CBK720900 CLD720898:CLG720900 CUZ720898:CVC720900 DEV720898:DEY720900 DOR720898:DOU720900 DYN720898:DYQ720900 EIJ720898:EIM720900 ESF720898:ESI720900 FCB720898:FCE720900 FLX720898:FMA720900 FVT720898:FVW720900 GFP720898:GFS720900 GPL720898:GPO720900 GZH720898:GZK720900 HJD720898:HJG720900 HSZ720898:HTC720900 ICV720898:ICY720900 IMR720898:IMU720900 IWN720898:IWQ720900 JGJ720898:JGM720900 JQF720898:JQI720900 KAB720898:KAE720900 KJX720898:KKA720900 KTT720898:KTW720900 LDP720898:LDS720900 LNL720898:LNO720900 LXH720898:LXK720900 MHD720898:MHG720900 MQZ720898:MRC720900 NAV720898:NAY720900 NKR720898:NKU720900 NUN720898:NUQ720900 OEJ720898:OEM720900 OOF720898:OOI720900 OYB720898:OYE720900 PHX720898:PIA720900 PRT720898:PRW720900 QBP720898:QBS720900 QLL720898:QLO720900 QVH720898:QVK720900 RFD720898:RFG720900 ROZ720898:RPC720900 RYV720898:RYY720900 SIR720898:SIU720900 SSN720898:SSQ720900 TCJ720898:TCM720900 TMF720898:TMI720900 TWB720898:TWE720900 UFX720898:UGA720900 UPT720898:UPW720900 UZP720898:UZS720900 VJL720898:VJO720900 VTH720898:VTK720900 WDD720898:WDG720900 WMZ720898:WNC720900 WWV720898:WWY720900 AN786434:AQ786436 KJ786434:KM786436 UF786434:UI786436 AEB786434:AEE786436 ANX786434:AOA786436 AXT786434:AXW786436 BHP786434:BHS786436 BRL786434:BRO786436 CBH786434:CBK786436 CLD786434:CLG786436 CUZ786434:CVC786436 DEV786434:DEY786436 DOR786434:DOU786436 DYN786434:DYQ786436 EIJ786434:EIM786436 ESF786434:ESI786436 FCB786434:FCE786436 FLX786434:FMA786436 FVT786434:FVW786436 GFP786434:GFS786436 GPL786434:GPO786436 GZH786434:GZK786436 HJD786434:HJG786436 HSZ786434:HTC786436 ICV786434:ICY786436 IMR786434:IMU786436 IWN786434:IWQ786436 JGJ786434:JGM786436 JQF786434:JQI786436 KAB786434:KAE786436 KJX786434:KKA786436 KTT786434:KTW786436 LDP786434:LDS786436 LNL786434:LNO786436 LXH786434:LXK786436 MHD786434:MHG786436 MQZ786434:MRC786436 NAV786434:NAY786436 NKR786434:NKU786436 NUN786434:NUQ786436 OEJ786434:OEM786436 OOF786434:OOI786436 OYB786434:OYE786436 PHX786434:PIA786436 PRT786434:PRW786436 QBP786434:QBS786436 QLL786434:QLO786436 QVH786434:QVK786436 RFD786434:RFG786436 ROZ786434:RPC786436 RYV786434:RYY786436 SIR786434:SIU786436 SSN786434:SSQ786436 TCJ786434:TCM786436 TMF786434:TMI786436 TWB786434:TWE786436 UFX786434:UGA786436 UPT786434:UPW786436 UZP786434:UZS786436 VJL786434:VJO786436 VTH786434:VTK786436 WDD786434:WDG786436 WMZ786434:WNC786436 WWV786434:WWY786436 AN851970:AQ851972 KJ851970:KM851972 UF851970:UI851972 AEB851970:AEE851972 ANX851970:AOA851972 AXT851970:AXW851972 BHP851970:BHS851972 BRL851970:BRO851972 CBH851970:CBK851972 CLD851970:CLG851972 CUZ851970:CVC851972 DEV851970:DEY851972 DOR851970:DOU851972 DYN851970:DYQ851972 EIJ851970:EIM851972 ESF851970:ESI851972 FCB851970:FCE851972 FLX851970:FMA851972 FVT851970:FVW851972 GFP851970:GFS851972 GPL851970:GPO851972 GZH851970:GZK851972 HJD851970:HJG851972 HSZ851970:HTC851972 ICV851970:ICY851972 IMR851970:IMU851972 IWN851970:IWQ851972 JGJ851970:JGM851972 JQF851970:JQI851972 KAB851970:KAE851972 KJX851970:KKA851972 KTT851970:KTW851972 LDP851970:LDS851972 LNL851970:LNO851972 LXH851970:LXK851972 MHD851970:MHG851972 MQZ851970:MRC851972 NAV851970:NAY851972 NKR851970:NKU851972 NUN851970:NUQ851972 OEJ851970:OEM851972 OOF851970:OOI851972 OYB851970:OYE851972 PHX851970:PIA851972 PRT851970:PRW851972 QBP851970:QBS851972 QLL851970:QLO851972 QVH851970:QVK851972 RFD851970:RFG851972 ROZ851970:RPC851972 RYV851970:RYY851972 SIR851970:SIU851972 SSN851970:SSQ851972 TCJ851970:TCM851972 TMF851970:TMI851972 TWB851970:TWE851972 UFX851970:UGA851972 UPT851970:UPW851972 UZP851970:UZS851972 VJL851970:VJO851972 VTH851970:VTK851972 WDD851970:WDG851972 WMZ851970:WNC851972 WWV851970:WWY851972 AN917506:AQ917508 KJ917506:KM917508 UF917506:UI917508 AEB917506:AEE917508 ANX917506:AOA917508 AXT917506:AXW917508 BHP917506:BHS917508 BRL917506:BRO917508 CBH917506:CBK917508 CLD917506:CLG917508 CUZ917506:CVC917508 DEV917506:DEY917508 DOR917506:DOU917508 DYN917506:DYQ917508 EIJ917506:EIM917508 ESF917506:ESI917508 FCB917506:FCE917508 FLX917506:FMA917508 FVT917506:FVW917508 GFP917506:GFS917508 GPL917506:GPO917508 GZH917506:GZK917508 HJD917506:HJG917508 HSZ917506:HTC917508 ICV917506:ICY917508 IMR917506:IMU917508 IWN917506:IWQ917508 JGJ917506:JGM917508 JQF917506:JQI917508 KAB917506:KAE917508 KJX917506:KKA917508 KTT917506:KTW917508 LDP917506:LDS917508 LNL917506:LNO917508 LXH917506:LXK917508 MHD917506:MHG917508 MQZ917506:MRC917508 NAV917506:NAY917508 NKR917506:NKU917508 NUN917506:NUQ917508 OEJ917506:OEM917508 OOF917506:OOI917508 OYB917506:OYE917508 PHX917506:PIA917508 PRT917506:PRW917508 QBP917506:QBS917508 QLL917506:QLO917508 QVH917506:QVK917508 RFD917506:RFG917508 ROZ917506:RPC917508 RYV917506:RYY917508 SIR917506:SIU917508 SSN917506:SSQ917508 TCJ917506:TCM917508 TMF917506:TMI917508 TWB917506:TWE917508 UFX917506:UGA917508 UPT917506:UPW917508 UZP917506:UZS917508 VJL917506:VJO917508 VTH917506:VTK917508 WDD917506:WDG917508 WMZ917506:WNC917508 WWV917506:WWY917508 AN983042:AQ983044 KJ983042:KM983044 UF983042:UI983044 AEB983042:AEE983044 ANX983042:AOA983044 AXT983042:AXW983044 BHP983042:BHS983044 BRL983042:BRO983044 CBH983042:CBK983044 CLD983042:CLG983044 CUZ983042:CVC983044 DEV983042:DEY983044 DOR983042:DOU983044 DYN983042:DYQ983044 EIJ983042:EIM983044 ESF983042:ESI983044 FCB983042:FCE983044 FLX983042:FMA983044 FVT983042:FVW983044 GFP983042:GFS983044 GPL983042:GPO983044 GZH983042:GZK983044 HJD983042:HJG983044 HSZ983042:HTC983044 ICV983042:ICY983044 IMR983042:IMU983044 IWN983042:IWQ983044 JGJ983042:JGM983044 JQF983042:JQI983044 KAB983042:KAE983044 KJX983042:KKA983044 KTT983042:KTW983044 LDP983042:LDS983044 LNL983042:LNO983044 LXH983042:LXK983044 MHD983042:MHG983044 MQZ983042:MRC983044 NAV983042:NAY983044 NKR983042:NKU983044 NUN983042:NUQ983044 OEJ983042:OEM983044 OOF983042:OOI983044 OYB983042:OYE983044 PHX983042:PIA983044 PRT983042:PRW983044 QBP983042:QBS983044 QLL983042:QLO983044 QVH983042:QVK983044 RFD983042:RFG983044 ROZ983042:RPC983044 RYV983042:RYY983044 SIR983042:SIU983044 SSN983042:SSQ983044 TCJ983042:TCM983044 TMF983042:TMI983044 TWB983042:TWE983044 UFX983042:UGA983044 UPT983042:UPW983044 UZP983042:UZS983044 VJL983042:VJO983044 VTH983042:VTK983044 WDD983042:WDG983044 WMZ983042:WNC983044 WWV983042:WWY983044 U21:V26 JQ21:JR26 TM21:TN26 ADI21:ADJ26 ANE21:ANF26 AXA21:AXB26 BGW21:BGX26 BQS21:BQT26 CAO21:CAP26 CKK21:CKL26 CUG21:CUH26 DEC21:DED26 DNY21:DNZ26 DXU21:DXV26 EHQ21:EHR26 ERM21:ERN26 FBI21:FBJ26 FLE21:FLF26 FVA21:FVB26 GEW21:GEX26 GOS21:GOT26 GYO21:GYP26 HIK21:HIL26 HSG21:HSH26 ICC21:ICD26 ILY21:ILZ26 IVU21:IVV26 JFQ21:JFR26 JPM21:JPN26 JZI21:JZJ26 KJE21:KJF26 KTA21:KTB26 LCW21:LCX26 LMS21:LMT26 LWO21:LWP26 MGK21:MGL26 MQG21:MQH26 NAC21:NAD26 NJY21:NJZ26 NTU21:NTV26 ODQ21:ODR26 ONM21:ONN26 OXI21:OXJ26 PHE21:PHF26 PRA21:PRB26 QAW21:QAX26 QKS21:QKT26 QUO21:QUP26 REK21:REL26 ROG21:ROH26 RYC21:RYD26 SHY21:SHZ26 SRU21:SRV26 TBQ21:TBR26 TLM21:TLN26 TVI21:TVJ26 UFE21:UFF26 UPA21:UPB26 UYW21:UYX26 VIS21:VIT26 VSO21:VSP26 WCK21:WCL26 WMG21:WMH26 WWC21:WWD26 U65557:V65562 JQ65557:JR65562 TM65557:TN65562 ADI65557:ADJ65562 ANE65557:ANF65562 AXA65557:AXB65562 BGW65557:BGX65562 BQS65557:BQT65562 CAO65557:CAP65562 CKK65557:CKL65562 CUG65557:CUH65562 DEC65557:DED65562 DNY65557:DNZ65562 DXU65557:DXV65562 EHQ65557:EHR65562 ERM65557:ERN65562 FBI65557:FBJ65562 FLE65557:FLF65562 FVA65557:FVB65562 GEW65557:GEX65562 GOS65557:GOT65562 GYO65557:GYP65562 HIK65557:HIL65562 HSG65557:HSH65562 ICC65557:ICD65562 ILY65557:ILZ65562 IVU65557:IVV65562 JFQ65557:JFR65562 JPM65557:JPN65562 JZI65557:JZJ65562 KJE65557:KJF65562 KTA65557:KTB65562 LCW65557:LCX65562 LMS65557:LMT65562 LWO65557:LWP65562 MGK65557:MGL65562 MQG65557:MQH65562 NAC65557:NAD65562 NJY65557:NJZ65562 NTU65557:NTV65562 ODQ65557:ODR65562 ONM65557:ONN65562 OXI65557:OXJ65562 PHE65557:PHF65562 PRA65557:PRB65562 QAW65557:QAX65562 QKS65557:QKT65562 QUO65557:QUP65562 REK65557:REL65562 ROG65557:ROH65562 RYC65557:RYD65562 SHY65557:SHZ65562 SRU65557:SRV65562 TBQ65557:TBR65562 TLM65557:TLN65562 TVI65557:TVJ65562 UFE65557:UFF65562 UPA65557:UPB65562 UYW65557:UYX65562 VIS65557:VIT65562 VSO65557:VSP65562 WCK65557:WCL65562 WMG65557:WMH65562 WWC65557:WWD65562 U131093:V131098 JQ131093:JR131098 TM131093:TN131098 ADI131093:ADJ131098 ANE131093:ANF131098 AXA131093:AXB131098 BGW131093:BGX131098 BQS131093:BQT131098 CAO131093:CAP131098 CKK131093:CKL131098 CUG131093:CUH131098 DEC131093:DED131098 DNY131093:DNZ131098 DXU131093:DXV131098 EHQ131093:EHR131098 ERM131093:ERN131098 FBI131093:FBJ131098 FLE131093:FLF131098 FVA131093:FVB131098 GEW131093:GEX131098 GOS131093:GOT131098 GYO131093:GYP131098 HIK131093:HIL131098 HSG131093:HSH131098 ICC131093:ICD131098 ILY131093:ILZ131098 IVU131093:IVV131098 JFQ131093:JFR131098 JPM131093:JPN131098 JZI131093:JZJ131098 KJE131093:KJF131098 KTA131093:KTB131098 LCW131093:LCX131098 LMS131093:LMT131098 LWO131093:LWP131098 MGK131093:MGL131098 MQG131093:MQH131098 NAC131093:NAD131098 NJY131093:NJZ131098 NTU131093:NTV131098 ODQ131093:ODR131098 ONM131093:ONN131098 OXI131093:OXJ131098 PHE131093:PHF131098 PRA131093:PRB131098 QAW131093:QAX131098 QKS131093:QKT131098 QUO131093:QUP131098 REK131093:REL131098 ROG131093:ROH131098 RYC131093:RYD131098 SHY131093:SHZ131098 SRU131093:SRV131098 TBQ131093:TBR131098 TLM131093:TLN131098 TVI131093:TVJ131098 UFE131093:UFF131098 UPA131093:UPB131098 UYW131093:UYX131098 VIS131093:VIT131098 VSO131093:VSP131098 WCK131093:WCL131098 WMG131093:WMH131098 WWC131093:WWD131098 U196629:V196634 JQ196629:JR196634 TM196629:TN196634 ADI196629:ADJ196634 ANE196629:ANF196634 AXA196629:AXB196634 BGW196629:BGX196634 BQS196629:BQT196634 CAO196629:CAP196634 CKK196629:CKL196634 CUG196629:CUH196634 DEC196629:DED196634 DNY196629:DNZ196634 DXU196629:DXV196634 EHQ196629:EHR196634 ERM196629:ERN196634 FBI196629:FBJ196634 FLE196629:FLF196634 FVA196629:FVB196634 GEW196629:GEX196634 GOS196629:GOT196634 GYO196629:GYP196634 HIK196629:HIL196634 HSG196629:HSH196634 ICC196629:ICD196634 ILY196629:ILZ196634 IVU196629:IVV196634 JFQ196629:JFR196634 JPM196629:JPN196634 JZI196629:JZJ196634 KJE196629:KJF196634 KTA196629:KTB196634 LCW196629:LCX196634 LMS196629:LMT196634 LWO196629:LWP196634 MGK196629:MGL196634 MQG196629:MQH196634 NAC196629:NAD196634 NJY196629:NJZ196634 NTU196629:NTV196634 ODQ196629:ODR196634 ONM196629:ONN196634 OXI196629:OXJ196634 PHE196629:PHF196634 PRA196629:PRB196634 QAW196629:QAX196634 QKS196629:QKT196634 QUO196629:QUP196634 REK196629:REL196634 ROG196629:ROH196634 RYC196629:RYD196634 SHY196629:SHZ196634 SRU196629:SRV196634 TBQ196629:TBR196634 TLM196629:TLN196634 TVI196629:TVJ196634 UFE196629:UFF196634 UPA196629:UPB196634 UYW196629:UYX196634 VIS196629:VIT196634 VSO196629:VSP196634 WCK196629:WCL196634 WMG196629:WMH196634 WWC196629:WWD196634 U262165:V262170 JQ262165:JR262170 TM262165:TN262170 ADI262165:ADJ262170 ANE262165:ANF262170 AXA262165:AXB262170 BGW262165:BGX262170 BQS262165:BQT262170 CAO262165:CAP262170 CKK262165:CKL262170 CUG262165:CUH262170 DEC262165:DED262170 DNY262165:DNZ262170 DXU262165:DXV262170 EHQ262165:EHR262170 ERM262165:ERN262170 FBI262165:FBJ262170 FLE262165:FLF262170 FVA262165:FVB262170 GEW262165:GEX262170 GOS262165:GOT262170 GYO262165:GYP262170 HIK262165:HIL262170 HSG262165:HSH262170 ICC262165:ICD262170 ILY262165:ILZ262170 IVU262165:IVV262170 JFQ262165:JFR262170 JPM262165:JPN262170 JZI262165:JZJ262170 KJE262165:KJF262170 KTA262165:KTB262170 LCW262165:LCX262170 LMS262165:LMT262170 LWO262165:LWP262170 MGK262165:MGL262170 MQG262165:MQH262170 NAC262165:NAD262170 NJY262165:NJZ262170 NTU262165:NTV262170 ODQ262165:ODR262170 ONM262165:ONN262170 OXI262165:OXJ262170 PHE262165:PHF262170 PRA262165:PRB262170 QAW262165:QAX262170 QKS262165:QKT262170 QUO262165:QUP262170 REK262165:REL262170 ROG262165:ROH262170 RYC262165:RYD262170 SHY262165:SHZ262170 SRU262165:SRV262170 TBQ262165:TBR262170 TLM262165:TLN262170 TVI262165:TVJ262170 UFE262165:UFF262170 UPA262165:UPB262170 UYW262165:UYX262170 VIS262165:VIT262170 VSO262165:VSP262170 WCK262165:WCL262170 WMG262165:WMH262170 WWC262165:WWD262170 U327701:V327706 JQ327701:JR327706 TM327701:TN327706 ADI327701:ADJ327706 ANE327701:ANF327706 AXA327701:AXB327706 BGW327701:BGX327706 BQS327701:BQT327706 CAO327701:CAP327706 CKK327701:CKL327706 CUG327701:CUH327706 DEC327701:DED327706 DNY327701:DNZ327706 DXU327701:DXV327706 EHQ327701:EHR327706 ERM327701:ERN327706 FBI327701:FBJ327706 FLE327701:FLF327706 FVA327701:FVB327706 GEW327701:GEX327706 GOS327701:GOT327706 GYO327701:GYP327706 HIK327701:HIL327706 HSG327701:HSH327706 ICC327701:ICD327706 ILY327701:ILZ327706 IVU327701:IVV327706 JFQ327701:JFR327706 JPM327701:JPN327706 JZI327701:JZJ327706 KJE327701:KJF327706 KTA327701:KTB327706 LCW327701:LCX327706 LMS327701:LMT327706 LWO327701:LWP327706 MGK327701:MGL327706 MQG327701:MQH327706 NAC327701:NAD327706 NJY327701:NJZ327706 NTU327701:NTV327706 ODQ327701:ODR327706 ONM327701:ONN327706 OXI327701:OXJ327706 PHE327701:PHF327706 PRA327701:PRB327706 QAW327701:QAX327706 QKS327701:QKT327706 QUO327701:QUP327706 REK327701:REL327706 ROG327701:ROH327706 RYC327701:RYD327706 SHY327701:SHZ327706 SRU327701:SRV327706 TBQ327701:TBR327706 TLM327701:TLN327706 TVI327701:TVJ327706 UFE327701:UFF327706 UPA327701:UPB327706 UYW327701:UYX327706 VIS327701:VIT327706 VSO327701:VSP327706 WCK327701:WCL327706 WMG327701:WMH327706 WWC327701:WWD327706 U393237:V393242 JQ393237:JR393242 TM393237:TN393242 ADI393237:ADJ393242 ANE393237:ANF393242 AXA393237:AXB393242 BGW393237:BGX393242 BQS393237:BQT393242 CAO393237:CAP393242 CKK393237:CKL393242 CUG393237:CUH393242 DEC393237:DED393242 DNY393237:DNZ393242 DXU393237:DXV393242 EHQ393237:EHR393242 ERM393237:ERN393242 FBI393237:FBJ393242 FLE393237:FLF393242 FVA393237:FVB393242 GEW393237:GEX393242 GOS393237:GOT393242 GYO393237:GYP393242 HIK393237:HIL393242 HSG393237:HSH393242 ICC393237:ICD393242 ILY393237:ILZ393242 IVU393237:IVV393242 JFQ393237:JFR393242 JPM393237:JPN393242 JZI393237:JZJ393242 KJE393237:KJF393242 KTA393237:KTB393242 LCW393237:LCX393242 LMS393237:LMT393242 LWO393237:LWP393242 MGK393237:MGL393242 MQG393237:MQH393242 NAC393237:NAD393242 NJY393237:NJZ393242 NTU393237:NTV393242 ODQ393237:ODR393242 ONM393237:ONN393242 OXI393237:OXJ393242 PHE393237:PHF393242 PRA393237:PRB393242 QAW393237:QAX393242 QKS393237:QKT393242 QUO393237:QUP393242 REK393237:REL393242 ROG393237:ROH393242 RYC393237:RYD393242 SHY393237:SHZ393242 SRU393237:SRV393242 TBQ393237:TBR393242 TLM393237:TLN393242 TVI393237:TVJ393242 UFE393237:UFF393242 UPA393237:UPB393242 UYW393237:UYX393242 VIS393237:VIT393242 VSO393237:VSP393242 WCK393237:WCL393242 WMG393237:WMH393242 WWC393237:WWD393242 U458773:V458778 JQ458773:JR458778 TM458773:TN458778 ADI458773:ADJ458778 ANE458773:ANF458778 AXA458773:AXB458778 BGW458773:BGX458778 BQS458773:BQT458778 CAO458773:CAP458778 CKK458773:CKL458778 CUG458773:CUH458778 DEC458773:DED458778 DNY458773:DNZ458778 DXU458773:DXV458778 EHQ458773:EHR458778 ERM458773:ERN458778 FBI458773:FBJ458778 FLE458773:FLF458778 FVA458773:FVB458778 GEW458773:GEX458778 GOS458773:GOT458778 GYO458773:GYP458778 HIK458773:HIL458778 HSG458773:HSH458778 ICC458773:ICD458778 ILY458773:ILZ458778 IVU458773:IVV458778 JFQ458773:JFR458778 JPM458773:JPN458778 JZI458773:JZJ458778 KJE458773:KJF458778 KTA458773:KTB458778 LCW458773:LCX458778 LMS458773:LMT458778 LWO458773:LWP458778 MGK458773:MGL458778 MQG458773:MQH458778 NAC458773:NAD458778 NJY458773:NJZ458778 NTU458773:NTV458778 ODQ458773:ODR458778 ONM458773:ONN458778 OXI458773:OXJ458778 PHE458773:PHF458778 PRA458773:PRB458778 QAW458773:QAX458778 QKS458773:QKT458778 QUO458773:QUP458778 REK458773:REL458778 ROG458773:ROH458778 RYC458773:RYD458778 SHY458773:SHZ458778 SRU458773:SRV458778 TBQ458773:TBR458778 TLM458773:TLN458778 TVI458773:TVJ458778 UFE458773:UFF458778 UPA458773:UPB458778 UYW458773:UYX458778 VIS458773:VIT458778 VSO458773:VSP458778 WCK458773:WCL458778 WMG458773:WMH458778 WWC458773:WWD458778 U524309:V524314 JQ524309:JR524314 TM524309:TN524314 ADI524309:ADJ524314 ANE524309:ANF524314 AXA524309:AXB524314 BGW524309:BGX524314 BQS524309:BQT524314 CAO524309:CAP524314 CKK524309:CKL524314 CUG524309:CUH524314 DEC524309:DED524314 DNY524309:DNZ524314 DXU524309:DXV524314 EHQ524309:EHR524314 ERM524309:ERN524314 FBI524309:FBJ524314 FLE524309:FLF524314 FVA524309:FVB524314 GEW524309:GEX524314 GOS524309:GOT524314 GYO524309:GYP524314 HIK524309:HIL524314 HSG524309:HSH524314 ICC524309:ICD524314 ILY524309:ILZ524314 IVU524309:IVV524314 JFQ524309:JFR524314 JPM524309:JPN524314 JZI524309:JZJ524314 KJE524309:KJF524314 KTA524309:KTB524314 LCW524309:LCX524314 LMS524309:LMT524314 LWO524309:LWP524314 MGK524309:MGL524314 MQG524309:MQH524314 NAC524309:NAD524314 NJY524309:NJZ524314 NTU524309:NTV524314 ODQ524309:ODR524314 ONM524309:ONN524314 OXI524309:OXJ524314 PHE524309:PHF524314 PRA524309:PRB524314 QAW524309:QAX524314 QKS524309:QKT524314 QUO524309:QUP524314 REK524309:REL524314 ROG524309:ROH524314 RYC524309:RYD524314 SHY524309:SHZ524314 SRU524309:SRV524314 TBQ524309:TBR524314 TLM524309:TLN524314 TVI524309:TVJ524314 UFE524309:UFF524314 UPA524309:UPB524314 UYW524309:UYX524314 VIS524309:VIT524314 VSO524309:VSP524314 WCK524309:WCL524314 WMG524309:WMH524314 WWC524309:WWD524314 U589845:V589850 JQ589845:JR589850 TM589845:TN589850 ADI589845:ADJ589850 ANE589845:ANF589850 AXA589845:AXB589850 BGW589845:BGX589850 BQS589845:BQT589850 CAO589845:CAP589850 CKK589845:CKL589850 CUG589845:CUH589850 DEC589845:DED589850 DNY589845:DNZ589850 DXU589845:DXV589850 EHQ589845:EHR589850 ERM589845:ERN589850 FBI589845:FBJ589850 FLE589845:FLF589850 FVA589845:FVB589850 GEW589845:GEX589850 GOS589845:GOT589850 GYO589845:GYP589850 HIK589845:HIL589850 HSG589845:HSH589850 ICC589845:ICD589850 ILY589845:ILZ589850 IVU589845:IVV589850 JFQ589845:JFR589850 JPM589845:JPN589850 JZI589845:JZJ589850 KJE589845:KJF589850 KTA589845:KTB589850 LCW589845:LCX589850 LMS589845:LMT589850 LWO589845:LWP589850 MGK589845:MGL589850 MQG589845:MQH589850 NAC589845:NAD589850 NJY589845:NJZ589850 NTU589845:NTV589850 ODQ589845:ODR589850 ONM589845:ONN589850 OXI589845:OXJ589850 PHE589845:PHF589850 PRA589845:PRB589850 QAW589845:QAX589850 QKS589845:QKT589850 QUO589845:QUP589850 REK589845:REL589850 ROG589845:ROH589850 RYC589845:RYD589850 SHY589845:SHZ589850 SRU589845:SRV589850 TBQ589845:TBR589850 TLM589845:TLN589850 TVI589845:TVJ589850 UFE589845:UFF589850 UPA589845:UPB589850 UYW589845:UYX589850 VIS589845:VIT589850 VSO589845:VSP589850 WCK589845:WCL589850 WMG589845:WMH589850 WWC589845:WWD589850 U655381:V655386 JQ655381:JR655386 TM655381:TN655386 ADI655381:ADJ655386 ANE655381:ANF655386 AXA655381:AXB655386 BGW655381:BGX655386 BQS655381:BQT655386 CAO655381:CAP655386 CKK655381:CKL655386 CUG655381:CUH655386 DEC655381:DED655386 DNY655381:DNZ655386 DXU655381:DXV655386 EHQ655381:EHR655386 ERM655381:ERN655386 FBI655381:FBJ655386 FLE655381:FLF655386 FVA655381:FVB655386 GEW655381:GEX655386 GOS655381:GOT655386 GYO655381:GYP655386 HIK655381:HIL655386 HSG655381:HSH655386 ICC655381:ICD655386 ILY655381:ILZ655386 IVU655381:IVV655386 JFQ655381:JFR655386 JPM655381:JPN655386 JZI655381:JZJ655386 KJE655381:KJF655386 KTA655381:KTB655386 LCW655381:LCX655386 LMS655381:LMT655386 LWO655381:LWP655386 MGK655381:MGL655386 MQG655381:MQH655386 NAC655381:NAD655386 NJY655381:NJZ655386 NTU655381:NTV655386 ODQ655381:ODR655386 ONM655381:ONN655386 OXI655381:OXJ655386 PHE655381:PHF655386 PRA655381:PRB655386 QAW655381:QAX655386 QKS655381:QKT655386 QUO655381:QUP655386 REK655381:REL655386 ROG655381:ROH655386 RYC655381:RYD655386 SHY655381:SHZ655386 SRU655381:SRV655386 TBQ655381:TBR655386 TLM655381:TLN655386 TVI655381:TVJ655386 UFE655381:UFF655386 UPA655381:UPB655386 UYW655381:UYX655386 VIS655381:VIT655386 VSO655381:VSP655386 WCK655381:WCL655386 WMG655381:WMH655386 WWC655381:WWD655386 U720917:V720922 JQ720917:JR720922 TM720917:TN720922 ADI720917:ADJ720922 ANE720917:ANF720922 AXA720917:AXB720922 BGW720917:BGX720922 BQS720917:BQT720922 CAO720917:CAP720922 CKK720917:CKL720922 CUG720917:CUH720922 DEC720917:DED720922 DNY720917:DNZ720922 DXU720917:DXV720922 EHQ720917:EHR720922 ERM720917:ERN720922 FBI720917:FBJ720922 FLE720917:FLF720922 FVA720917:FVB720922 GEW720917:GEX720922 GOS720917:GOT720922 GYO720917:GYP720922 HIK720917:HIL720922 HSG720917:HSH720922 ICC720917:ICD720922 ILY720917:ILZ720922 IVU720917:IVV720922 JFQ720917:JFR720922 JPM720917:JPN720922 JZI720917:JZJ720922 KJE720917:KJF720922 KTA720917:KTB720922 LCW720917:LCX720922 LMS720917:LMT720922 LWO720917:LWP720922 MGK720917:MGL720922 MQG720917:MQH720922 NAC720917:NAD720922 NJY720917:NJZ720922 NTU720917:NTV720922 ODQ720917:ODR720922 ONM720917:ONN720922 OXI720917:OXJ720922 PHE720917:PHF720922 PRA720917:PRB720922 QAW720917:QAX720922 QKS720917:QKT720922 QUO720917:QUP720922 REK720917:REL720922 ROG720917:ROH720922 RYC720917:RYD720922 SHY720917:SHZ720922 SRU720917:SRV720922 TBQ720917:TBR720922 TLM720917:TLN720922 TVI720917:TVJ720922 UFE720917:UFF720922 UPA720917:UPB720922 UYW720917:UYX720922 VIS720917:VIT720922 VSO720917:VSP720922 WCK720917:WCL720922 WMG720917:WMH720922 WWC720917:WWD720922 U786453:V786458 JQ786453:JR786458 TM786453:TN786458 ADI786453:ADJ786458 ANE786453:ANF786458 AXA786453:AXB786458 BGW786453:BGX786458 BQS786453:BQT786458 CAO786453:CAP786458 CKK786453:CKL786458 CUG786453:CUH786458 DEC786453:DED786458 DNY786453:DNZ786458 DXU786453:DXV786458 EHQ786453:EHR786458 ERM786453:ERN786458 FBI786453:FBJ786458 FLE786453:FLF786458 FVA786453:FVB786458 GEW786453:GEX786458 GOS786453:GOT786458 GYO786453:GYP786458 HIK786453:HIL786458 HSG786453:HSH786458 ICC786453:ICD786458 ILY786453:ILZ786458 IVU786453:IVV786458 JFQ786453:JFR786458 JPM786453:JPN786458 JZI786453:JZJ786458 KJE786453:KJF786458 KTA786453:KTB786458 LCW786453:LCX786458 LMS786453:LMT786458 LWO786453:LWP786458 MGK786453:MGL786458 MQG786453:MQH786458 NAC786453:NAD786458 NJY786453:NJZ786458 NTU786453:NTV786458 ODQ786453:ODR786458 ONM786453:ONN786458 OXI786453:OXJ786458 PHE786453:PHF786458 PRA786453:PRB786458 QAW786453:QAX786458 QKS786453:QKT786458 QUO786453:QUP786458 REK786453:REL786458 ROG786453:ROH786458 RYC786453:RYD786458 SHY786453:SHZ786458 SRU786453:SRV786458 TBQ786453:TBR786458 TLM786453:TLN786458 TVI786453:TVJ786458 UFE786453:UFF786458 UPA786453:UPB786458 UYW786453:UYX786458 VIS786453:VIT786458 VSO786453:VSP786458 WCK786453:WCL786458 WMG786453:WMH786458 WWC786453:WWD786458 U851989:V851994 JQ851989:JR851994 TM851989:TN851994 ADI851989:ADJ851994 ANE851989:ANF851994 AXA851989:AXB851994 BGW851989:BGX851994 BQS851989:BQT851994 CAO851989:CAP851994 CKK851989:CKL851994 CUG851989:CUH851994 DEC851989:DED851994 DNY851989:DNZ851994 DXU851989:DXV851994 EHQ851989:EHR851994 ERM851989:ERN851994 FBI851989:FBJ851994 FLE851989:FLF851994 FVA851989:FVB851994 GEW851989:GEX851994 GOS851989:GOT851994 GYO851989:GYP851994 HIK851989:HIL851994 HSG851989:HSH851994 ICC851989:ICD851994 ILY851989:ILZ851994 IVU851989:IVV851994 JFQ851989:JFR851994 JPM851989:JPN851994 JZI851989:JZJ851994 KJE851989:KJF851994 KTA851989:KTB851994 LCW851989:LCX851994 LMS851989:LMT851994 LWO851989:LWP851994 MGK851989:MGL851994 MQG851989:MQH851994 NAC851989:NAD851994 NJY851989:NJZ851994 NTU851989:NTV851994 ODQ851989:ODR851994 ONM851989:ONN851994 OXI851989:OXJ851994 PHE851989:PHF851994 PRA851989:PRB851994 QAW851989:QAX851994 QKS851989:QKT851994 QUO851989:QUP851994 REK851989:REL851994 ROG851989:ROH851994 RYC851989:RYD851994 SHY851989:SHZ851994 SRU851989:SRV851994 TBQ851989:TBR851994 TLM851989:TLN851994 TVI851989:TVJ851994 UFE851989:UFF851994 UPA851989:UPB851994 UYW851989:UYX851994 VIS851989:VIT851994 VSO851989:VSP851994 WCK851989:WCL851994 WMG851989:WMH851994 WWC851989:WWD851994 U917525:V917530 JQ917525:JR917530 TM917525:TN917530 ADI917525:ADJ917530 ANE917525:ANF917530 AXA917525:AXB917530 BGW917525:BGX917530 BQS917525:BQT917530 CAO917525:CAP917530 CKK917525:CKL917530 CUG917525:CUH917530 DEC917525:DED917530 DNY917525:DNZ917530 DXU917525:DXV917530 EHQ917525:EHR917530 ERM917525:ERN917530 FBI917525:FBJ917530 FLE917525:FLF917530 FVA917525:FVB917530 GEW917525:GEX917530 GOS917525:GOT917530 GYO917525:GYP917530 HIK917525:HIL917530 HSG917525:HSH917530 ICC917525:ICD917530 ILY917525:ILZ917530 IVU917525:IVV917530 JFQ917525:JFR917530 JPM917525:JPN917530 JZI917525:JZJ917530 KJE917525:KJF917530 KTA917525:KTB917530 LCW917525:LCX917530 LMS917525:LMT917530 LWO917525:LWP917530 MGK917525:MGL917530 MQG917525:MQH917530 NAC917525:NAD917530 NJY917525:NJZ917530 NTU917525:NTV917530 ODQ917525:ODR917530 ONM917525:ONN917530 OXI917525:OXJ917530 PHE917525:PHF917530 PRA917525:PRB917530 QAW917525:QAX917530 QKS917525:QKT917530 QUO917525:QUP917530 REK917525:REL917530 ROG917525:ROH917530 RYC917525:RYD917530 SHY917525:SHZ917530 SRU917525:SRV917530 TBQ917525:TBR917530 TLM917525:TLN917530 TVI917525:TVJ917530 UFE917525:UFF917530 UPA917525:UPB917530 UYW917525:UYX917530 VIS917525:VIT917530 VSO917525:VSP917530 WCK917525:WCL917530 WMG917525:WMH917530 WWC917525:WWD917530 U983061:V983066 JQ983061:JR983066 TM983061:TN983066 ADI983061:ADJ983066 ANE983061:ANF983066 AXA983061:AXB983066 BGW983061:BGX983066 BQS983061:BQT983066 CAO983061:CAP983066 CKK983061:CKL983066 CUG983061:CUH983066 DEC983061:DED983066 DNY983061:DNZ983066 DXU983061:DXV983066 EHQ983061:EHR983066 ERM983061:ERN983066 FBI983061:FBJ983066 FLE983061:FLF983066 FVA983061:FVB983066 GEW983061:GEX983066 GOS983061:GOT983066 GYO983061:GYP983066 HIK983061:HIL983066 HSG983061:HSH983066 ICC983061:ICD983066 ILY983061:ILZ983066 IVU983061:IVV983066 JFQ983061:JFR983066 JPM983061:JPN983066 JZI983061:JZJ983066 KJE983061:KJF983066 KTA983061:KTB983066 LCW983061:LCX983066 LMS983061:LMT983066 LWO983061:LWP983066 MGK983061:MGL983066 MQG983061:MQH983066 NAC983061:NAD983066 NJY983061:NJZ983066 NTU983061:NTV983066 ODQ983061:ODR983066 ONM983061:ONN983066 OXI983061:OXJ983066 PHE983061:PHF983066 PRA983061:PRB983066 QAW983061:QAX983066 QKS983061:QKT983066 QUO983061:QUP983066 REK983061:REL983066 ROG983061:ROH983066 RYC983061:RYD983066 SHY983061:SHZ983066 SRU983061:SRV983066 TBQ983061:TBR983066 TLM983061:TLN983066 TVI983061:TVJ983066 UFE983061:UFF983066 UPA983061:UPB983066 UYW983061:UYX983066 VIS983061:VIT983066 VSO983061:VSP983066 WCK983061:WCL983066 WMG983061:WMH983066 WWC983061:WWD983066 AN8:AO8 KJ8:KK8 UF8:UG8 AEB8:AEC8 ANX8:ANY8 AXT8:AXU8 BHP8:BHQ8 BRL8:BRM8 CBH8:CBI8 CLD8:CLE8 CUZ8:CVA8 DEV8:DEW8 DOR8:DOS8 DYN8:DYO8 EIJ8:EIK8 ESF8:ESG8 FCB8:FCC8 FLX8:FLY8 FVT8:FVU8 GFP8:GFQ8 GPL8:GPM8 GZH8:GZI8 HJD8:HJE8 HSZ8:HTA8 ICV8:ICW8 IMR8:IMS8 IWN8:IWO8 JGJ8:JGK8 JQF8:JQG8 KAB8:KAC8 KJX8:KJY8 KTT8:KTU8 LDP8:LDQ8 LNL8:LNM8 LXH8:LXI8 MHD8:MHE8 MQZ8:MRA8 NAV8:NAW8 NKR8:NKS8 NUN8:NUO8 OEJ8:OEK8 OOF8:OOG8 OYB8:OYC8 PHX8:PHY8 PRT8:PRU8 QBP8:QBQ8 QLL8:QLM8 QVH8:QVI8 RFD8:RFE8 ROZ8:RPA8 RYV8:RYW8 SIR8:SIS8 SSN8:SSO8 TCJ8:TCK8 TMF8:TMG8 TWB8:TWC8 UFX8:UFY8 UPT8:UPU8 UZP8:UZQ8 VJL8:VJM8 VTH8:VTI8 WDD8:WDE8 WMZ8:WNA8 WWV8:WWW8 AN65544:AO65544 KJ65544:KK65544 UF65544:UG65544 AEB65544:AEC65544 ANX65544:ANY65544 AXT65544:AXU65544 BHP65544:BHQ65544 BRL65544:BRM65544 CBH65544:CBI65544 CLD65544:CLE65544 CUZ65544:CVA65544 DEV65544:DEW65544 DOR65544:DOS65544 DYN65544:DYO65544 EIJ65544:EIK65544 ESF65544:ESG65544 FCB65544:FCC65544 FLX65544:FLY65544 FVT65544:FVU65544 GFP65544:GFQ65544 GPL65544:GPM65544 GZH65544:GZI65544 HJD65544:HJE65544 HSZ65544:HTA65544 ICV65544:ICW65544 IMR65544:IMS65544 IWN65544:IWO65544 JGJ65544:JGK65544 JQF65544:JQG65544 KAB65544:KAC65544 KJX65544:KJY65544 KTT65544:KTU65544 LDP65544:LDQ65544 LNL65544:LNM65544 LXH65544:LXI65544 MHD65544:MHE65544 MQZ65544:MRA65544 NAV65544:NAW65544 NKR65544:NKS65544 NUN65544:NUO65544 OEJ65544:OEK65544 OOF65544:OOG65544 OYB65544:OYC65544 PHX65544:PHY65544 PRT65544:PRU65544 QBP65544:QBQ65544 QLL65544:QLM65544 QVH65544:QVI65544 RFD65544:RFE65544 ROZ65544:RPA65544 RYV65544:RYW65544 SIR65544:SIS65544 SSN65544:SSO65544 TCJ65544:TCK65544 TMF65544:TMG65544 TWB65544:TWC65544 UFX65544:UFY65544 UPT65544:UPU65544 UZP65544:UZQ65544 VJL65544:VJM65544 VTH65544:VTI65544 WDD65544:WDE65544 WMZ65544:WNA65544 WWV65544:WWW65544 AN131080:AO131080 KJ131080:KK131080 UF131080:UG131080 AEB131080:AEC131080 ANX131080:ANY131080 AXT131080:AXU131080 BHP131080:BHQ131080 BRL131080:BRM131080 CBH131080:CBI131080 CLD131080:CLE131080 CUZ131080:CVA131080 DEV131080:DEW131080 DOR131080:DOS131080 DYN131080:DYO131080 EIJ131080:EIK131080 ESF131080:ESG131080 FCB131080:FCC131080 FLX131080:FLY131080 FVT131080:FVU131080 GFP131080:GFQ131080 GPL131080:GPM131080 GZH131080:GZI131080 HJD131080:HJE131080 HSZ131080:HTA131080 ICV131080:ICW131080 IMR131080:IMS131080 IWN131080:IWO131080 JGJ131080:JGK131080 JQF131080:JQG131080 KAB131080:KAC131080 KJX131080:KJY131080 KTT131080:KTU131080 LDP131080:LDQ131080 LNL131080:LNM131080 LXH131080:LXI131080 MHD131080:MHE131080 MQZ131080:MRA131080 NAV131080:NAW131080 NKR131080:NKS131080 NUN131080:NUO131080 OEJ131080:OEK131080 OOF131080:OOG131080 OYB131080:OYC131080 PHX131080:PHY131080 PRT131080:PRU131080 QBP131080:QBQ131080 QLL131080:QLM131080 QVH131080:QVI131080 RFD131080:RFE131080 ROZ131080:RPA131080 RYV131080:RYW131080 SIR131080:SIS131080 SSN131080:SSO131080 TCJ131080:TCK131080 TMF131080:TMG131080 TWB131080:TWC131080 UFX131080:UFY131080 UPT131080:UPU131080 UZP131080:UZQ131080 VJL131080:VJM131080 VTH131080:VTI131080 WDD131080:WDE131080 WMZ131080:WNA131080 WWV131080:WWW131080 AN196616:AO196616 KJ196616:KK196616 UF196616:UG196616 AEB196616:AEC196616 ANX196616:ANY196616 AXT196616:AXU196616 BHP196616:BHQ196616 BRL196616:BRM196616 CBH196616:CBI196616 CLD196616:CLE196616 CUZ196616:CVA196616 DEV196616:DEW196616 DOR196616:DOS196616 DYN196616:DYO196616 EIJ196616:EIK196616 ESF196616:ESG196616 FCB196616:FCC196616 FLX196616:FLY196616 FVT196616:FVU196616 GFP196616:GFQ196616 GPL196616:GPM196616 GZH196616:GZI196616 HJD196616:HJE196616 HSZ196616:HTA196616 ICV196616:ICW196616 IMR196616:IMS196616 IWN196616:IWO196616 JGJ196616:JGK196616 JQF196616:JQG196616 KAB196616:KAC196616 KJX196616:KJY196616 KTT196616:KTU196616 LDP196616:LDQ196616 LNL196616:LNM196616 LXH196616:LXI196616 MHD196616:MHE196616 MQZ196616:MRA196616 NAV196616:NAW196616 NKR196616:NKS196616 NUN196616:NUO196616 OEJ196616:OEK196616 OOF196616:OOG196616 OYB196616:OYC196616 PHX196616:PHY196616 PRT196616:PRU196616 QBP196616:QBQ196616 QLL196616:QLM196616 QVH196616:QVI196616 RFD196616:RFE196616 ROZ196616:RPA196616 RYV196616:RYW196616 SIR196616:SIS196616 SSN196616:SSO196616 TCJ196616:TCK196616 TMF196616:TMG196616 TWB196616:TWC196616 UFX196616:UFY196616 UPT196616:UPU196616 UZP196616:UZQ196616 VJL196616:VJM196616 VTH196616:VTI196616 WDD196616:WDE196616 WMZ196616:WNA196616 WWV196616:WWW196616 AN262152:AO262152 KJ262152:KK262152 UF262152:UG262152 AEB262152:AEC262152 ANX262152:ANY262152 AXT262152:AXU262152 BHP262152:BHQ262152 BRL262152:BRM262152 CBH262152:CBI262152 CLD262152:CLE262152 CUZ262152:CVA262152 DEV262152:DEW262152 DOR262152:DOS262152 DYN262152:DYO262152 EIJ262152:EIK262152 ESF262152:ESG262152 FCB262152:FCC262152 FLX262152:FLY262152 FVT262152:FVU262152 GFP262152:GFQ262152 GPL262152:GPM262152 GZH262152:GZI262152 HJD262152:HJE262152 HSZ262152:HTA262152 ICV262152:ICW262152 IMR262152:IMS262152 IWN262152:IWO262152 JGJ262152:JGK262152 JQF262152:JQG262152 KAB262152:KAC262152 KJX262152:KJY262152 KTT262152:KTU262152 LDP262152:LDQ262152 LNL262152:LNM262152 LXH262152:LXI262152 MHD262152:MHE262152 MQZ262152:MRA262152 NAV262152:NAW262152 NKR262152:NKS262152 NUN262152:NUO262152 OEJ262152:OEK262152 OOF262152:OOG262152 OYB262152:OYC262152 PHX262152:PHY262152 PRT262152:PRU262152 QBP262152:QBQ262152 QLL262152:QLM262152 QVH262152:QVI262152 RFD262152:RFE262152 ROZ262152:RPA262152 RYV262152:RYW262152 SIR262152:SIS262152 SSN262152:SSO262152 TCJ262152:TCK262152 TMF262152:TMG262152 TWB262152:TWC262152 UFX262152:UFY262152 UPT262152:UPU262152 UZP262152:UZQ262152 VJL262152:VJM262152 VTH262152:VTI262152 WDD262152:WDE262152 WMZ262152:WNA262152 WWV262152:WWW262152 AN327688:AO327688 KJ327688:KK327688 UF327688:UG327688 AEB327688:AEC327688 ANX327688:ANY327688 AXT327688:AXU327688 BHP327688:BHQ327688 BRL327688:BRM327688 CBH327688:CBI327688 CLD327688:CLE327688 CUZ327688:CVA327688 DEV327688:DEW327688 DOR327688:DOS327688 DYN327688:DYO327688 EIJ327688:EIK327688 ESF327688:ESG327688 FCB327688:FCC327688 FLX327688:FLY327688 FVT327688:FVU327688 GFP327688:GFQ327688 GPL327688:GPM327688 GZH327688:GZI327688 HJD327688:HJE327688 HSZ327688:HTA327688 ICV327688:ICW327688 IMR327688:IMS327688 IWN327688:IWO327688 JGJ327688:JGK327688 JQF327688:JQG327688 KAB327688:KAC327688 KJX327688:KJY327688 KTT327688:KTU327688 LDP327688:LDQ327688 LNL327688:LNM327688 LXH327688:LXI327688 MHD327688:MHE327688 MQZ327688:MRA327688 NAV327688:NAW327688 NKR327688:NKS327688 NUN327688:NUO327688 OEJ327688:OEK327688 OOF327688:OOG327688 OYB327688:OYC327688 PHX327688:PHY327688 PRT327688:PRU327688 QBP327688:QBQ327688 QLL327688:QLM327688 QVH327688:QVI327688 RFD327688:RFE327688 ROZ327688:RPA327688 RYV327688:RYW327688 SIR327688:SIS327688 SSN327688:SSO327688 TCJ327688:TCK327688 TMF327688:TMG327688 TWB327688:TWC327688 UFX327688:UFY327688 UPT327688:UPU327688 UZP327688:UZQ327688 VJL327688:VJM327688 VTH327688:VTI327688 WDD327688:WDE327688 WMZ327688:WNA327688 WWV327688:WWW327688 AN393224:AO393224 KJ393224:KK393224 UF393224:UG393224 AEB393224:AEC393224 ANX393224:ANY393224 AXT393224:AXU393224 BHP393224:BHQ393224 BRL393224:BRM393224 CBH393224:CBI393224 CLD393224:CLE393224 CUZ393224:CVA393224 DEV393224:DEW393224 DOR393224:DOS393224 DYN393224:DYO393224 EIJ393224:EIK393224 ESF393224:ESG393224 FCB393224:FCC393224 FLX393224:FLY393224 FVT393224:FVU393224 GFP393224:GFQ393224 GPL393224:GPM393224 GZH393224:GZI393224 HJD393224:HJE393224 HSZ393224:HTA393224 ICV393224:ICW393224 IMR393224:IMS393224 IWN393224:IWO393224 JGJ393224:JGK393224 JQF393224:JQG393224 KAB393224:KAC393224 KJX393224:KJY393224 KTT393224:KTU393224 LDP393224:LDQ393224 LNL393224:LNM393224 LXH393224:LXI393224 MHD393224:MHE393224 MQZ393224:MRA393224 NAV393224:NAW393224 NKR393224:NKS393224 NUN393224:NUO393224 OEJ393224:OEK393224 OOF393224:OOG393224 OYB393224:OYC393224 PHX393224:PHY393224 PRT393224:PRU393224 QBP393224:QBQ393224 QLL393224:QLM393224 QVH393224:QVI393224 RFD393224:RFE393224 ROZ393224:RPA393224 RYV393224:RYW393224 SIR393224:SIS393224 SSN393224:SSO393224 TCJ393224:TCK393224 TMF393224:TMG393224 TWB393224:TWC393224 UFX393224:UFY393224 UPT393224:UPU393224 UZP393224:UZQ393224 VJL393224:VJM393224 VTH393224:VTI393224 WDD393224:WDE393224 WMZ393224:WNA393224 WWV393224:WWW393224 AN458760:AO458760 KJ458760:KK458760 UF458760:UG458760 AEB458760:AEC458760 ANX458760:ANY458760 AXT458760:AXU458760 BHP458760:BHQ458760 BRL458760:BRM458760 CBH458760:CBI458760 CLD458760:CLE458760 CUZ458760:CVA458760 DEV458760:DEW458760 DOR458760:DOS458760 DYN458760:DYO458760 EIJ458760:EIK458760 ESF458760:ESG458760 FCB458760:FCC458760 FLX458760:FLY458760 FVT458760:FVU458760 GFP458760:GFQ458760 GPL458760:GPM458760 GZH458760:GZI458760 HJD458760:HJE458760 HSZ458760:HTA458760 ICV458760:ICW458760 IMR458760:IMS458760 IWN458760:IWO458760 JGJ458760:JGK458760 JQF458760:JQG458760 KAB458760:KAC458760 KJX458760:KJY458760 KTT458760:KTU458760 LDP458760:LDQ458760 LNL458760:LNM458760 LXH458760:LXI458760 MHD458760:MHE458760 MQZ458760:MRA458760 NAV458760:NAW458760 NKR458760:NKS458760 NUN458760:NUO458760 OEJ458760:OEK458760 OOF458760:OOG458760 OYB458760:OYC458760 PHX458760:PHY458760 PRT458760:PRU458760 QBP458760:QBQ458760 QLL458760:QLM458760 QVH458760:QVI458760 RFD458760:RFE458760 ROZ458760:RPA458760 RYV458760:RYW458760 SIR458760:SIS458760 SSN458760:SSO458760 TCJ458760:TCK458760 TMF458760:TMG458760 TWB458760:TWC458760 UFX458760:UFY458760 UPT458760:UPU458760 UZP458760:UZQ458760 VJL458760:VJM458760 VTH458760:VTI458760 WDD458760:WDE458760 WMZ458760:WNA458760 WWV458760:WWW458760 AN524296:AO524296 KJ524296:KK524296 UF524296:UG524296 AEB524296:AEC524296 ANX524296:ANY524296 AXT524296:AXU524296 BHP524296:BHQ524296 BRL524296:BRM524296 CBH524296:CBI524296 CLD524296:CLE524296 CUZ524296:CVA524296 DEV524296:DEW524296 DOR524296:DOS524296 DYN524296:DYO524296 EIJ524296:EIK524296 ESF524296:ESG524296 FCB524296:FCC524296 FLX524296:FLY524296 FVT524296:FVU524296 GFP524296:GFQ524296 GPL524296:GPM524296 GZH524296:GZI524296 HJD524296:HJE524296 HSZ524296:HTA524296 ICV524296:ICW524296 IMR524296:IMS524296 IWN524296:IWO524296 JGJ524296:JGK524296 JQF524296:JQG524296 KAB524296:KAC524296 KJX524296:KJY524296 KTT524296:KTU524296 LDP524296:LDQ524296 LNL524296:LNM524296 LXH524296:LXI524296 MHD524296:MHE524296 MQZ524296:MRA524296 NAV524296:NAW524296 NKR524296:NKS524296 NUN524296:NUO524296 OEJ524296:OEK524296 OOF524296:OOG524296 OYB524296:OYC524296 PHX524296:PHY524296 PRT524296:PRU524296 QBP524296:QBQ524296 QLL524296:QLM524296 QVH524296:QVI524296 RFD524296:RFE524296 ROZ524296:RPA524296 RYV524296:RYW524296 SIR524296:SIS524296 SSN524296:SSO524296 TCJ524296:TCK524296 TMF524296:TMG524296 TWB524296:TWC524296 UFX524296:UFY524296 UPT524296:UPU524296 UZP524296:UZQ524296 VJL524296:VJM524296 VTH524296:VTI524296 WDD524296:WDE524296 WMZ524296:WNA524296 WWV524296:WWW524296 AN589832:AO589832 KJ589832:KK589832 UF589832:UG589832 AEB589832:AEC589832 ANX589832:ANY589832 AXT589832:AXU589832 BHP589832:BHQ589832 BRL589832:BRM589832 CBH589832:CBI589832 CLD589832:CLE589832 CUZ589832:CVA589832 DEV589832:DEW589832 DOR589832:DOS589832 DYN589832:DYO589832 EIJ589832:EIK589832 ESF589832:ESG589832 FCB589832:FCC589832 FLX589832:FLY589832 FVT589832:FVU589832 GFP589832:GFQ589832 GPL589832:GPM589832 GZH589832:GZI589832 HJD589832:HJE589832 HSZ589832:HTA589832 ICV589832:ICW589832 IMR589832:IMS589832 IWN589832:IWO589832 JGJ589832:JGK589832 JQF589832:JQG589832 KAB589832:KAC589832 KJX589832:KJY589832 KTT589832:KTU589832 LDP589832:LDQ589832 LNL589832:LNM589832 LXH589832:LXI589832 MHD589832:MHE589832 MQZ589832:MRA589832 NAV589832:NAW589832 NKR589832:NKS589832 NUN589832:NUO589832 OEJ589832:OEK589832 OOF589832:OOG589832 OYB589832:OYC589832 PHX589832:PHY589832 PRT589832:PRU589832 QBP589832:QBQ589832 QLL589832:QLM589832 QVH589832:QVI589832 RFD589832:RFE589832 ROZ589832:RPA589832 RYV589832:RYW589832 SIR589832:SIS589832 SSN589832:SSO589832 TCJ589832:TCK589832 TMF589832:TMG589832 TWB589832:TWC589832 UFX589832:UFY589832 UPT589832:UPU589832 UZP589832:UZQ589832 VJL589832:VJM589832 VTH589832:VTI589832 WDD589832:WDE589832 WMZ589832:WNA589832 WWV589832:WWW589832 AN655368:AO655368 KJ655368:KK655368 UF655368:UG655368 AEB655368:AEC655368 ANX655368:ANY655368 AXT655368:AXU655368 BHP655368:BHQ655368 BRL655368:BRM655368 CBH655368:CBI655368 CLD655368:CLE655368 CUZ655368:CVA655368 DEV655368:DEW655368 DOR655368:DOS655368 DYN655368:DYO655368 EIJ655368:EIK655368 ESF655368:ESG655368 FCB655368:FCC655368 FLX655368:FLY655368 FVT655368:FVU655368 GFP655368:GFQ655368 GPL655368:GPM655368 GZH655368:GZI655368 HJD655368:HJE655368 HSZ655368:HTA655368 ICV655368:ICW655368 IMR655368:IMS655368 IWN655368:IWO655368 JGJ655368:JGK655368 JQF655368:JQG655368 KAB655368:KAC655368 KJX655368:KJY655368 KTT655368:KTU655368 LDP655368:LDQ655368 LNL655368:LNM655368 LXH655368:LXI655368 MHD655368:MHE655368 MQZ655368:MRA655368 NAV655368:NAW655368 NKR655368:NKS655368 NUN655368:NUO655368 OEJ655368:OEK655368 OOF655368:OOG655368 OYB655368:OYC655368 PHX655368:PHY655368 PRT655368:PRU655368 QBP655368:QBQ655368 QLL655368:QLM655368 QVH655368:QVI655368 RFD655368:RFE655368 ROZ655368:RPA655368 RYV655368:RYW655368 SIR655368:SIS655368 SSN655368:SSO655368 TCJ655368:TCK655368 TMF655368:TMG655368 TWB655368:TWC655368 UFX655368:UFY655368 UPT655368:UPU655368 UZP655368:UZQ655368 VJL655368:VJM655368 VTH655368:VTI655368 WDD655368:WDE655368 WMZ655368:WNA655368 WWV655368:WWW655368 AN720904:AO720904 KJ720904:KK720904 UF720904:UG720904 AEB720904:AEC720904 ANX720904:ANY720904 AXT720904:AXU720904 BHP720904:BHQ720904 BRL720904:BRM720904 CBH720904:CBI720904 CLD720904:CLE720904 CUZ720904:CVA720904 DEV720904:DEW720904 DOR720904:DOS720904 DYN720904:DYO720904 EIJ720904:EIK720904 ESF720904:ESG720904 FCB720904:FCC720904 FLX720904:FLY720904 FVT720904:FVU720904 GFP720904:GFQ720904 GPL720904:GPM720904 GZH720904:GZI720904 HJD720904:HJE720904 HSZ720904:HTA720904 ICV720904:ICW720904 IMR720904:IMS720904 IWN720904:IWO720904 JGJ720904:JGK720904 JQF720904:JQG720904 KAB720904:KAC720904 KJX720904:KJY720904 KTT720904:KTU720904 LDP720904:LDQ720904 LNL720904:LNM720904 LXH720904:LXI720904 MHD720904:MHE720904 MQZ720904:MRA720904 NAV720904:NAW720904 NKR720904:NKS720904 NUN720904:NUO720904 OEJ720904:OEK720904 OOF720904:OOG720904 OYB720904:OYC720904 PHX720904:PHY720904 PRT720904:PRU720904 QBP720904:QBQ720904 QLL720904:QLM720904 QVH720904:QVI720904 RFD720904:RFE720904 ROZ720904:RPA720904 RYV720904:RYW720904 SIR720904:SIS720904 SSN720904:SSO720904 TCJ720904:TCK720904 TMF720904:TMG720904 TWB720904:TWC720904 UFX720904:UFY720904 UPT720904:UPU720904 UZP720904:UZQ720904 VJL720904:VJM720904 VTH720904:VTI720904 WDD720904:WDE720904 WMZ720904:WNA720904 WWV720904:WWW720904 AN786440:AO786440 KJ786440:KK786440 UF786440:UG786440 AEB786440:AEC786440 ANX786440:ANY786440 AXT786440:AXU786440 BHP786440:BHQ786440 BRL786440:BRM786440 CBH786440:CBI786440 CLD786440:CLE786440 CUZ786440:CVA786440 DEV786440:DEW786440 DOR786440:DOS786440 DYN786440:DYO786440 EIJ786440:EIK786440 ESF786440:ESG786440 FCB786440:FCC786440 FLX786440:FLY786440 FVT786440:FVU786440 GFP786440:GFQ786440 GPL786440:GPM786440 GZH786440:GZI786440 HJD786440:HJE786440 HSZ786440:HTA786440 ICV786440:ICW786440 IMR786440:IMS786440 IWN786440:IWO786440 JGJ786440:JGK786440 JQF786440:JQG786440 KAB786440:KAC786440 KJX786440:KJY786440 KTT786440:KTU786440 LDP786440:LDQ786440 LNL786440:LNM786440 LXH786440:LXI786440 MHD786440:MHE786440 MQZ786440:MRA786440 NAV786440:NAW786440 NKR786440:NKS786440 NUN786440:NUO786440 OEJ786440:OEK786440 OOF786440:OOG786440 OYB786440:OYC786440 PHX786440:PHY786440 PRT786440:PRU786440 QBP786440:QBQ786440 QLL786440:QLM786440 QVH786440:QVI786440 RFD786440:RFE786440 ROZ786440:RPA786440 RYV786440:RYW786440 SIR786440:SIS786440 SSN786440:SSO786440 TCJ786440:TCK786440 TMF786440:TMG786440 TWB786440:TWC786440 UFX786440:UFY786440 UPT786440:UPU786440 UZP786440:UZQ786440 VJL786440:VJM786440 VTH786440:VTI786440 WDD786440:WDE786440 WMZ786440:WNA786440 WWV786440:WWW786440 AN851976:AO851976 KJ851976:KK851976 UF851976:UG851976 AEB851976:AEC851976 ANX851976:ANY851976 AXT851976:AXU851976 BHP851976:BHQ851976 BRL851976:BRM851976 CBH851976:CBI851976 CLD851976:CLE851976 CUZ851976:CVA851976 DEV851976:DEW851976 DOR851976:DOS851976 DYN851976:DYO851976 EIJ851976:EIK851976 ESF851976:ESG851976 FCB851976:FCC851976 FLX851976:FLY851976 FVT851976:FVU851976 GFP851976:GFQ851976 GPL851976:GPM851976 GZH851976:GZI851976 HJD851976:HJE851976 HSZ851976:HTA851976 ICV851976:ICW851976 IMR851976:IMS851976 IWN851976:IWO851976 JGJ851976:JGK851976 JQF851976:JQG851976 KAB851976:KAC851976 KJX851976:KJY851976 KTT851976:KTU851976 LDP851976:LDQ851976 LNL851976:LNM851976 LXH851976:LXI851976 MHD851976:MHE851976 MQZ851976:MRA851976 NAV851976:NAW851976 NKR851976:NKS851976 NUN851976:NUO851976 OEJ851976:OEK851976 OOF851976:OOG851976 OYB851976:OYC851976 PHX851976:PHY851976 PRT851976:PRU851976 QBP851976:QBQ851976 QLL851976:QLM851976 QVH851976:QVI851976 RFD851976:RFE851976 ROZ851976:RPA851976 RYV851976:RYW851976 SIR851976:SIS851976 SSN851976:SSO851976 TCJ851976:TCK851976 TMF851976:TMG851976 TWB851976:TWC851976 UFX851976:UFY851976 UPT851976:UPU851976 UZP851976:UZQ851976 VJL851976:VJM851976 VTH851976:VTI851976 WDD851976:WDE851976 WMZ851976:WNA851976 WWV851976:WWW851976 AN917512:AO917512 KJ917512:KK917512 UF917512:UG917512 AEB917512:AEC917512 ANX917512:ANY917512 AXT917512:AXU917512 BHP917512:BHQ917512 BRL917512:BRM917512 CBH917512:CBI917512 CLD917512:CLE917512 CUZ917512:CVA917512 DEV917512:DEW917512 DOR917512:DOS917512 DYN917512:DYO917512 EIJ917512:EIK917512 ESF917512:ESG917512 FCB917512:FCC917512 FLX917512:FLY917512 FVT917512:FVU917512 GFP917512:GFQ917512 GPL917512:GPM917512 GZH917512:GZI917512 HJD917512:HJE917512 HSZ917512:HTA917512 ICV917512:ICW917512 IMR917512:IMS917512 IWN917512:IWO917512 JGJ917512:JGK917512 JQF917512:JQG917512 KAB917512:KAC917512 KJX917512:KJY917512 KTT917512:KTU917512 LDP917512:LDQ917512 LNL917512:LNM917512 LXH917512:LXI917512 MHD917512:MHE917512 MQZ917512:MRA917512 NAV917512:NAW917512 NKR917512:NKS917512 NUN917512:NUO917512 OEJ917512:OEK917512 OOF917512:OOG917512 OYB917512:OYC917512 PHX917512:PHY917512 PRT917512:PRU917512 QBP917512:QBQ917512 QLL917512:QLM917512 QVH917512:QVI917512 RFD917512:RFE917512 ROZ917512:RPA917512 RYV917512:RYW917512 SIR917512:SIS917512 SSN917512:SSO917512 TCJ917512:TCK917512 TMF917512:TMG917512 TWB917512:TWC917512 UFX917512:UFY917512 UPT917512:UPU917512 UZP917512:UZQ917512 VJL917512:VJM917512 VTH917512:VTI917512 WDD917512:WDE917512 WMZ917512:WNA917512 WWV917512:WWW917512 AN983048:AO983048 KJ983048:KK983048 UF983048:UG983048 AEB983048:AEC983048 ANX983048:ANY983048 AXT983048:AXU983048 BHP983048:BHQ983048 BRL983048:BRM983048 CBH983048:CBI983048 CLD983048:CLE983048 CUZ983048:CVA983048 DEV983048:DEW983048 DOR983048:DOS983048 DYN983048:DYO983048 EIJ983048:EIK983048 ESF983048:ESG983048 FCB983048:FCC983048 FLX983048:FLY983048 FVT983048:FVU983048 GFP983048:GFQ983048 GPL983048:GPM983048 GZH983048:GZI983048 HJD983048:HJE983048 HSZ983048:HTA983048 ICV983048:ICW983048 IMR983048:IMS983048 IWN983048:IWO983048 JGJ983048:JGK983048 JQF983048:JQG983048 KAB983048:KAC983048 KJX983048:KJY983048 KTT983048:KTU983048 LDP983048:LDQ983048 LNL983048:LNM983048 LXH983048:LXI983048 MHD983048:MHE983048 MQZ983048:MRA983048 NAV983048:NAW983048 NKR983048:NKS983048 NUN983048:NUO983048 OEJ983048:OEK983048 OOF983048:OOG983048 OYB983048:OYC983048 PHX983048:PHY983048 PRT983048:PRU983048 QBP983048:QBQ983048 QLL983048:QLM983048 QVH983048:QVI983048 RFD983048:RFE983048 ROZ983048:RPA983048 RYV983048:RYW983048 SIR983048:SIS983048 SSN983048:SSO983048 TCJ983048:TCK983048 TMF983048:TMG983048 TWB983048:TWC983048 UFX983048:UFY983048 UPT983048:UPU983048 UZP983048:UZQ983048 VJL983048:VJM983048 VTH983048:VTI983048 WDD983048:WDE983048 WMZ983048:WNA983048 WWV983048:WWW983048 M21:N26 JI21:JJ26 TE21:TF26 ADA21:ADB26 AMW21:AMX26 AWS21:AWT26 BGO21:BGP26 BQK21:BQL26 CAG21:CAH26 CKC21:CKD26 CTY21:CTZ26 DDU21:DDV26 DNQ21:DNR26 DXM21:DXN26 EHI21:EHJ26 ERE21:ERF26 FBA21:FBB26 FKW21:FKX26 FUS21:FUT26 GEO21:GEP26 GOK21:GOL26 GYG21:GYH26 HIC21:HID26 HRY21:HRZ26 IBU21:IBV26 ILQ21:ILR26 IVM21:IVN26 JFI21:JFJ26 JPE21:JPF26 JZA21:JZB26 KIW21:KIX26 KSS21:KST26 LCO21:LCP26 LMK21:LML26 LWG21:LWH26 MGC21:MGD26 MPY21:MPZ26 MZU21:MZV26 NJQ21:NJR26 NTM21:NTN26 ODI21:ODJ26 ONE21:ONF26 OXA21:OXB26 PGW21:PGX26 PQS21:PQT26 QAO21:QAP26 QKK21:QKL26 QUG21:QUH26 REC21:RED26 RNY21:RNZ26 RXU21:RXV26 SHQ21:SHR26 SRM21:SRN26 TBI21:TBJ26 TLE21:TLF26 TVA21:TVB26 UEW21:UEX26 UOS21:UOT26 UYO21:UYP26 VIK21:VIL26 VSG21:VSH26 WCC21:WCD26 WLY21:WLZ26 WVU21:WVV26 M65557:N65562 JI65557:JJ65562 TE65557:TF65562 ADA65557:ADB65562 AMW65557:AMX65562 AWS65557:AWT65562 BGO65557:BGP65562 BQK65557:BQL65562 CAG65557:CAH65562 CKC65557:CKD65562 CTY65557:CTZ65562 DDU65557:DDV65562 DNQ65557:DNR65562 DXM65557:DXN65562 EHI65557:EHJ65562 ERE65557:ERF65562 FBA65557:FBB65562 FKW65557:FKX65562 FUS65557:FUT65562 GEO65557:GEP65562 GOK65557:GOL65562 GYG65557:GYH65562 HIC65557:HID65562 HRY65557:HRZ65562 IBU65557:IBV65562 ILQ65557:ILR65562 IVM65557:IVN65562 JFI65557:JFJ65562 JPE65557:JPF65562 JZA65557:JZB65562 KIW65557:KIX65562 KSS65557:KST65562 LCO65557:LCP65562 LMK65557:LML65562 LWG65557:LWH65562 MGC65557:MGD65562 MPY65557:MPZ65562 MZU65557:MZV65562 NJQ65557:NJR65562 NTM65557:NTN65562 ODI65557:ODJ65562 ONE65557:ONF65562 OXA65557:OXB65562 PGW65557:PGX65562 PQS65557:PQT65562 QAO65557:QAP65562 QKK65557:QKL65562 QUG65557:QUH65562 REC65557:RED65562 RNY65557:RNZ65562 RXU65557:RXV65562 SHQ65557:SHR65562 SRM65557:SRN65562 TBI65557:TBJ65562 TLE65557:TLF65562 TVA65557:TVB65562 UEW65557:UEX65562 UOS65557:UOT65562 UYO65557:UYP65562 VIK65557:VIL65562 VSG65557:VSH65562 WCC65557:WCD65562 WLY65557:WLZ65562 WVU65557:WVV65562 M131093:N131098 JI131093:JJ131098 TE131093:TF131098 ADA131093:ADB131098 AMW131093:AMX131098 AWS131093:AWT131098 BGO131093:BGP131098 BQK131093:BQL131098 CAG131093:CAH131098 CKC131093:CKD131098 CTY131093:CTZ131098 DDU131093:DDV131098 DNQ131093:DNR131098 DXM131093:DXN131098 EHI131093:EHJ131098 ERE131093:ERF131098 FBA131093:FBB131098 FKW131093:FKX131098 FUS131093:FUT131098 GEO131093:GEP131098 GOK131093:GOL131098 GYG131093:GYH131098 HIC131093:HID131098 HRY131093:HRZ131098 IBU131093:IBV131098 ILQ131093:ILR131098 IVM131093:IVN131098 JFI131093:JFJ131098 JPE131093:JPF131098 JZA131093:JZB131098 KIW131093:KIX131098 KSS131093:KST131098 LCO131093:LCP131098 LMK131093:LML131098 LWG131093:LWH131098 MGC131093:MGD131098 MPY131093:MPZ131098 MZU131093:MZV131098 NJQ131093:NJR131098 NTM131093:NTN131098 ODI131093:ODJ131098 ONE131093:ONF131098 OXA131093:OXB131098 PGW131093:PGX131098 PQS131093:PQT131098 QAO131093:QAP131098 QKK131093:QKL131098 QUG131093:QUH131098 REC131093:RED131098 RNY131093:RNZ131098 RXU131093:RXV131098 SHQ131093:SHR131098 SRM131093:SRN131098 TBI131093:TBJ131098 TLE131093:TLF131098 TVA131093:TVB131098 UEW131093:UEX131098 UOS131093:UOT131098 UYO131093:UYP131098 VIK131093:VIL131098 VSG131093:VSH131098 WCC131093:WCD131098 WLY131093:WLZ131098 WVU131093:WVV131098 M196629:N196634 JI196629:JJ196634 TE196629:TF196634 ADA196629:ADB196634 AMW196629:AMX196634 AWS196629:AWT196634 BGO196629:BGP196634 BQK196629:BQL196634 CAG196629:CAH196634 CKC196629:CKD196634 CTY196629:CTZ196634 DDU196629:DDV196634 DNQ196629:DNR196634 DXM196629:DXN196634 EHI196629:EHJ196634 ERE196629:ERF196634 FBA196629:FBB196634 FKW196629:FKX196634 FUS196629:FUT196634 GEO196629:GEP196634 GOK196629:GOL196634 GYG196629:GYH196634 HIC196629:HID196634 HRY196629:HRZ196634 IBU196629:IBV196634 ILQ196629:ILR196634 IVM196629:IVN196634 JFI196629:JFJ196634 JPE196629:JPF196634 JZA196629:JZB196634 KIW196629:KIX196634 KSS196629:KST196634 LCO196629:LCP196634 LMK196629:LML196634 LWG196629:LWH196634 MGC196629:MGD196634 MPY196629:MPZ196634 MZU196629:MZV196634 NJQ196629:NJR196634 NTM196629:NTN196634 ODI196629:ODJ196634 ONE196629:ONF196634 OXA196629:OXB196634 PGW196629:PGX196634 PQS196629:PQT196634 QAO196629:QAP196634 QKK196629:QKL196634 QUG196629:QUH196634 REC196629:RED196634 RNY196629:RNZ196634 RXU196629:RXV196634 SHQ196629:SHR196634 SRM196629:SRN196634 TBI196629:TBJ196634 TLE196629:TLF196634 TVA196629:TVB196634 UEW196629:UEX196634 UOS196629:UOT196634 UYO196629:UYP196634 VIK196629:VIL196634 VSG196629:VSH196634 WCC196629:WCD196634 WLY196629:WLZ196634 WVU196629:WVV196634 M262165:N262170 JI262165:JJ262170 TE262165:TF262170 ADA262165:ADB262170 AMW262165:AMX262170 AWS262165:AWT262170 BGO262165:BGP262170 BQK262165:BQL262170 CAG262165:CAH262170 CKC262165:CKD262170 CTY262165:CTZ262170 DDU262165:DDV262170 DNQ262165:DNR262170 DXM262165:DXN262170 EHI262165:EHJ262170 ERE262165:ERF262170 FBA262165:FBB262170 FKW262165:FKX262170 FUS262165:FUT262170 GEO262165:GEP262170 GOK262165:GOL262170 GYG262165:GYH262170 HIC262165:HID262170 HRY262165:HRZ262170 IBU262165:IBV262170 ILQ262165:ILR262170 IVM262165:IVN262170 JFI262165:JFJ262170 JPE262165:JPF262170 JZA262165:JZB262170 KIW262165:KIX262170 KSS262165:KST262170 LCO262165:LCP262170 LMK262165:LML262170 LWG262165:LWH262170 MGC262165:MGD262170 MPY262165:MPZ262170 MZU262165:MZV262170 NJQ262165:NJR262170 NTM262165:NTN262170 ODI262165:ODJ262170 ONE262165:ONF262170 OXA262165:OXB262170 PGW262165:PGX262170 PQS262165:PQT262170 QAO262165:QAP262170 QKK262165:QKL262170 QUG262165:QUH262170 REC262165:RED262170 RNY262165:RNZ262170 RXU262165:RXV262170 SHQ262165:SHR262170 SRM262165:SRN262170 TBI262165:TBJ262170 TLE262165:TLF262170 TVA262165:TVB262170 UEW262165:UEX262170 UOS262165:UOT262170 UYO262165:UYP262170 VIK262165:VIL262170 VSG262165:VSH262170 WCC262165:WCD262170 WLY262165:WLZ262170 WVU262165:WVV262170 M327701:N327706 JI327701:JJ327706 TE327701:TF327706 ADA327701:ADB327706 AMW327701:AMX327706 AWS327701:AWT327706 BGO327701:BGP327706 BQK327701:BQL327706 CAG327701:CAH327706 CKC327701:CKD327706 CTY327701:CTZ327706 DDU327701:DDV327706 DNQ327701:DNR327706 DXM327701:DXN327706 EHI327701:EHJ327706 ERE327701:ERF327706 FBA327701:FBB327706 FKW327701:FKX327706 FUS327701:FUT327706 GEO327701:GEP327706 GOK327701:GOL327706 GYG327701:GYH327706 HIC327701:HID327706 HRY327701:HRZ327706 IBU327701:IBV327706 ILQ327701:ILR327706 IVM327701:IVN327706 JFI327701:JFJ327706 JPE327701:JPF327706 JZA327701:JZB327706 KIW327701:KIX327706 KSS327701:KST327706 LCO327701:LCP327706 LMK327701:LML327706 LWG327701:LWH327706 MGC327701:MGD327706 MPY327701:MPZ327706 MZU327701:MZV327706 NJQ327701:NJR327706 NTM327701:NTN327706 ODI327701:ODJ327706 ONE327701:ONF327706 OXA327701:OXB327706 PGW327701:PGX327706 PQS327701:PQT327706 QAO327701:QAP327706 QKK327701:QKL327706 QUG327701:QUH327706 REC327701:RED327706 RNY327701:RNZ327706 RXU327701:RXV327706 SHQ327701:SHR327706 SRM327701:SRN327706 TBI327701:TBJ327706 TLE327701:TLF327706 TVA327701:TVB327706 UEW327701:UEX327706 UOS327701:UOT327706 UYO327701:UYP327706 VIK327701:VIL327706 VSG327701:VSH327706 WCC327701:WCD327706 WLY327701:WLZ327706 WVU327701:WVV327706 M393237:N393242 JI393237:JJ393242 TE393237:TF393242 ADA393237:ADB393242 AMW393237:AMX393242 AWS393237:AWT393242 BGO393237:BGP393242 BQK393237:BQL393242 CAG393237:CAH393242 CKC393237:CKD393242 CTY393237:CTZ393242 DDU393237:DDV393242 DNQ393237:DNR393242 DXM393237:DXN393242 EHI393237:EHJ393242 ERE393237:ERF393242 FBA393237:FBB393242 FKW393237:FKX393242 FUS393237:FUT393242 GEO393237:GEP393242 GOK393237:GOL393242 GYG393237:GYH393242 HIC393237:HID393242 HRY393237:HRZ393242 IBU393237:IBV393242 ILQ393237:ILR393242 IVM393237:IVN393242 JFI393237:JFJ393242 JPE393237:JPF393242 JZA393237:JZB393242 KIW393237:KIX393242 KSS393237:KST393242 LCO393237:LCP393242 LMK393237:LML393242 LWG393237:LWH393242 MGC393237:MGD393242 MPY393237:MPZ393242 MZU393237:MZV393242 NJQ393237:NJR393242 NTM393237:NTN393242 ODI393237:ODJ393242 ONE393237:ONF393242 OXA393237:OXB393242 PGW393237:PGX393242 PQS393237:PQT393242 QAO393237:QAP393242 QKK393237:QKL393242 QUG393237:QUH393242 REC393237:RED393242 RNY393237:RNZ393242 RXU393237:RXV393242 SHQ393237:SHR393242 SRM393237:SRN393242 TBI393237:TBJ393242 TLE393237:TLF393242 TVA393237:TVB393242 UEW393237:UEX393242 UOS393237:UOT393242 UYO393237:UYP393242 VIK393237:VIL393242 VSG393237:VSH393242 WCC393237:WCD393242 WLY393237:WLZ393242 WVU393237:WVV393242 M458773:N458778 JI458773:JJ458778 TE458773:TF458778 ADA458773:ADB458778 AMW458773:AMX458778 AWS458773:AWT458778 BGO458773:BGP458778 BQK458773:BQL458778 CAG458773:CAH458778 CKC458773:CKD458778 CTY458773:CTZ458778 DDU458773:DDV458778 DNQ458773:DNR458778 DXM458773:DXN458778 EHI458773:EHJ458778 ERE458773:ERF458778 FBA458773:FBB458778 FKW458773:FKX458778 FUS458773:FUT458778 GEO458773:GEP458778 GOK458773:GOL458778 GYG458773:GYH458778 HIC458773:HID458778 HRY458773:HRZ458778 IBU458773:IBV458778 ILQ458773:ILR458778 IVM458773:IVN458778 JFI458773:JFJ458778 JPE458773:JPF458778 JZA458773:JZB458778 KIW458773:KIX458778 KSS458773:KST458778 LCO458773:LCP458778 LMK458773:LML458778 LWG458773:LWH458778 MGC458773:MGD458778 MPY458773:MPZ458778 MZU458773:MZV458778 NJQ458773:NJR458778 NTM458773:NTN458778 ODI458773:ODJ458778 ONE458773:ONF458778 OXA458773:OXB458778 PGW458773:PGX458778 PQS458773:PQT458778 QAO458773:QAP458778 QKK458773:QKL458778 QUG458773:QUH458778 REC458773:RED458778 RNY458773:RNZ458778 RXU458773:RXV458778 SHQ458773:SHR458778 SRM458773:SRN458778 TBI458773:TBJ458778 TLE458773:TLF458778 TVA458773:TVB458778 UEW458773:UEX458778 UOS458773:UOT458778 UYO458773:UYP458778 VIK458773:VIL458778 VSG458773:VSH458778 WCC458773:WCD458778 WLY458773:WLZ458778 WVU458773:WVV458778 M524309:N524314 JI524309:JJ524314 TE524309:TF524314 ADA524309:ADB524314 AMW524309:AMX524314 AWS524309:AWT524314 BGO524309:BGP524314 BQK524309:BQL524314 CAG524309:CAH524314 CKC524309:CKD524314 CTY524309:CTZ524314 DDU524309:DDV524314 DNQ524309:DNR524314 DXM524309:DXN524314 EHI524309:EHJ524314 ERE524309:ERF524314 FBA524309:FBB524314 FKW524309:FKX524314 FUS524309:FUT524314 GEO524309:GEP524314 GOK524309:GOL524314 GYG524309:GYH524314 HIC524309:HID524314 HRY524309:HRZ524314 IBU524309:IBV524314 ILQ524309:ILR524314 IVM524309:IVN524314 JFI524309:JFJ524314 JPE524309:JPF524314 JZA524309:JZB524314 KIW524309:KIX524314 KSS524309:KST524314 LCO524309:LCP524314 LMK524309:LML524314 LWG524309:LWH524314 MGC524309:MGD524314 MPY524309:MPZ524314 MZU524309:MZV524314 NJQ524309:NJR524314 NTM524309:NTN524314 ODI524309:ODJ524314 ONE524309:ONF524314 OXA524309:OXB524314 PGW524309:PGX524314 PQS524309:PQT524314 QAO524309:QAP524314 QKK524309:QKL524314 QUG524309:QUH524314 REC524309:RED524314 RNY524309:RNZ524314 RXU524309:RXV524314 SHQ524309:SHR524314 SRM524309:SRN524314 TBI524309:TBJ524314 TLE524309:TLF524314 TVA524309:TVB524314 UEW524309:UEX524314 UOS524309:UOT524314 UYO524309:UYP524314 VIK524309:VIL524314 VSG524309:VSH524314 WCC524309:WCD524314 WLY524309:WLZ524314 WVU524309:WVV524314 M589845:N589850 JI589845:JJ589850 TE589845:TF589850 ADA589845:ADB589850 AMW589845:AMX589850 AWS589845:AWT589850 BGO589845:BGP589850 BQK589845:BQL589850 CAG589845:CAH589850 CKC589845:CKD589850 CTY589845:CTZ589850 DDU589845:DDV589850 DNQ589845:DNR589850 DXM589845:DXN589850 EHI589845:EHJ589850 ERE589845:ERF589850 FBA589845:FBB589850 FKW589845:FKX589850 FUS589845:FUT589850 GEO589845:GEP589850 GOK589845:GOL589850 GYG589845:GYH589850 HIC589845:HID589850 HRY589845:HRZ589850 IBU589845:IBV589850 ILQ589845:ILR589850 IVM589845:IVN589850 JFI589845:JFJ589850 JPE589845:JPF589850 JZA589845:JZB589850 KIW589845:KIX589850 KSS589845:KST589850 LCO589845:LCP589850 LMK589845:LML589850 LWG589845:LWH589850 MGC589845:MGD589850 MPY589845:MPZ589850 MZU589845:MZV589850 NJQ589845:NJR589850 NTM589845:NTN589850 ODI589845:ODJ589850 ONE589845:ONF589850 OXA589845:OXB589850 PGW589845:PGX589850 PQS589845:PQT589850 QAO589845:QAP589850 QKK589845:QKL589850 QUG589845:QUH589850 REC589845:RED589850 RNY589845:RNZ589850 RXU589845:RXV589850 SHQ589845:SHR589850 SRM589845:SRN589850 TBI589845:TBJ589850 TLE589845:TLF589850 TVA589845:TVB589850 UEW589845:UEX589850 UOS589845:UOT589850 UYO589845:UYP589850 VIK589845:VIL589850 VSG589845:VSH589850 WCC589845:WCD589850 WLY589845:WLZ589850 WVU589845:WVV589850 M655381:N655386 JI655381:JJ655386 TE655381:TF655386 ADA655381:ADB655386 AMW655381:AMX655386 AWS655381:AWT655386 BGO655381:BGP655386 BQK655381:BQL655386 CAG655381:CAH655386 CKC655381:CKD655386 CTY655381:CTZ655386 DDU655381:DDV655386 DNQ655381:DNR655386 DXM655381:DXN655386 EHI655381:EHJ655386 ERE655381:ERF655386 FBA655381:FBB655386 FKW655381:FKX655386 FUS655381:FUT655386 GEO655381:GEP655386 GOK655381:GOL655386 GYG655381:GYH655386 HIC655381:HID655386 HRY655381:HRZ655386 IBU655381:IBV655386 ILQ655381:ILR655386 IVM655381:IVN655386 JFI655381:JFJ655386 JPE655381:JPF655386 JZA655381:JZB655386 KIW655381:KIX655386 KSS655381:KST655386 LCO655381:LCP655386 LMK655381:LML655386 LWG655381:LWH655386 MGC655381:MGD655386 MPY655381:MPZ655386 MZU655381:MZV655386 NJQ655381:NJR655386 NTM655381:NTN655386 ODI655381:ODJ655386 ONE655381:ONF655386 OXA655381:OXB655386 PGW655381:PGX655386 PQS655381:PQT655386 QAO655381:QAP655386 QKK655381:QKL655386 QUG655381:QUH655386 REC655381:RED655386 RNY655381:RNZ655386 RXU655381:RXV655386 SHQ655381:SHR655386 SRM655381:SRN655386 TBI655381:TBJ655386 TLE655381:TLF655386 TVA655381:TVB655386 UEW655381:UEX655386 UOS655381:UOT655386 UYO655381:UYP655386 VIK655381:VIL655386 VSG655381:VSH655386 WCC655381:WCD655386 WLY655381:WLZ655386 WVU655381:WVV655386 M720917:N720922 JI720917:JJ720922 TE720917:TF720922 ADA720917:ADB720922 AMW720917:AMX720922 AWS720917:AWT720922 BGO720917:BGP720922 BQK720917:BQL720922 CAG720917:CAH720922 CKC720917:CKD720922 CTY720917:CTZ720922 DDU720917:DDV720922 DNQ720917:DNR720922 DXM720917:DXN720922 EHI720917:EHJ720922 ERE720917:ERF720922 FBA720917:FBB720922 FKW720917:FKX720922 FUS720917:FUT720922 GEO720917:GEP720922 GOK720917:GOL720922 GYG720917:GYH720922 HIC720917:HID720922 HRY720917:HRZ720922 IBU720917:IBV720922 ILQ720917:ILR720922 IVM720917:IVN720922 JFI720917:JFJ720922 JPE720917:JPF720922 JZA720917:JZB720922 KIW720917:KIX720922 KSS720917:KST720922 LCO720917:LCP720922 LMK720917:LML720922 LWG720917:LWH720922 MGC720917:MGD720922 MPY720917:MPZ720922 MZU720917:MZV720922 NJQ720917:NJR720922 NTM720917:NTN720922 ODI720917:ODJ720922 ONE720917:ONF720922 OXA720917:OXB720922 PGW720917:PGX720922 PQS720917:PQT720922 QAO720917:QAP720922 QKK720917:QKL720922 QUG720917:QUH720922 REC720917:RED720922 RNY720917:RNZ720922 RXU720917:RXV720922 SHQ720917:SHR720922 SRM720917:SRN720922 TBI720917:TBJ720922 TLE720917:TLF720922 TVA720917:TVB720922 UEW720917:UEX720922 UOS720917:UOT720922 UYO720917:UYP720922 VIK720917:VIL720922 VSG720917:VSH720922 WCC720917:WCD720922 WLY720917:WLZ720922 WVU720917:WVV720922 M786453:N786458 JI786453:JJ786458 TE786453:TF786458 ADA786453:ADB786458 AMW786453:AMX786458 AWS786453:AWT786458 BGO786453:BGP786458 BQK786453:BQL786458 CAG786453:CAH786458 CKC786453:CKD786458 CTY786453:CTZ786458 DDU786453:DDV786458 DNQ786453:DNR786458 DXM786453:DXN786458 EHI786453:EHJ786458 ERE786453:ERF786458 FBA786453:FBB786458 FKW786453:FKX786458 FUS786453:FUT786458 GEO786453:GEP786458 GOK786453:GOL786458 GYG786453:GYH786458 HIC786453:HID786458 HRY786453:HRZ786458 IBU786453:IBV786458 ILQ786453:ILR786458 IVM786453:IVN786458 JFI786453:JFJ786458 JPE786453:JPF786458 JZA786453:JZB786458 KIW786453:KIX786458 KSS786453:KST786458 LCO786453:LCP786458 LMK786453:LML786458 LWG786453:LWH786458 MGC786453:MGD786458 MPY786453:MPZ786458 MZU786453:MZV786458 NJQ786453:NJR786458 NTM786453:NTN786458 ODI786453:ODJ786458 ONE786453:ONF786458 OXA786453:OXB786458 PGW786453:PGX786458 PQS786453:PQT786458 QAO786453:QAP786458 QKK786453:QKL786458 QUG786453:QUH786458 REC786453:RED786458 RNY786453:RNZ786458 RXU786453:RXV786458 SHQ786453:SHR786458 SRM786453:SRN786458 TBI786453:TBJ786458 TLE786453:TLF786458 TVA786453:TVB786458 UEW786453:UEX786458 UOS786453:UOT786458 UYO786453:UYP786458 VIK786453:VIL786458 VSG786453:VSH786458 WCC786453:WCD786458 WLY786453:WLZ786458 WVU786453:WVV786458 M851989:N851994 JI851989:JJ851994 TE851989:TF851994 ADA851989:ADB851994 AMW851989:AMX851994 AWS851989:AWT851994 BGO851989:BGP851994 BQK851989:BQL851994 CAG851989:CAH851994 CKC851989:CKD851994 CTY851989:CTZ851994 DDU851989:DDV851994 DNQ851989:DNR851994 DXM851989:DXN851994 EHI851989:EHJ851994 ERE851989:ERF851994 FBA851989:FBB851994 FKW851989:FKX851994 FUS851989:FUT851994 GEO851989:GEP851994 GOK851989:GOL851994 GYG851989:GYH851994 HIC851989:HID851994 HRY851989:HRZ851994 IBU851989:IBV851994 ILQ851989:ILR851994 IVM851989:IVN851994 JFI851989:JFJ851994 JPE851989:JPF851994 JZA851989:JZB851994 KIW851989:KIX851994 KSS851989:KST851994 LCO851989:LCP851994 LMK851989:LML851994 LWG851989:LWH851994 MGC851989:MGD851994 MPY851989:MPZ851994 MZU851989:MZV851994 NJQ851989:NJR851994 NTM851989:NTN851994 ODI851989:ODJ851994 ONE851989:ONF851994 OXA851989:OXB851994 PGW851989:PGX851994 PQS851989:PQT851994 QAO851989:QAP851994 QKK851989:QKL851994 QUG851989:QUH851994 REC851989:RED851994 RNY851989:RNZ851994 RXU851989:RXV851994 SHQ851989:SHR851994 SRM851989:SRN851994 TBI851989:TBJ851994 TLE851989:TLF851994 TVA851989:TVB851994 UEW851989:UEX851994 UOS851989:UOT851994 UYO851989:UYP851994 VIK851989:VIL851994 VSG851989:VSH851994 WCC851989:WCD851994 WLY851989:WLZ851994 WVU851989:WVV851994 M917525:N917530 JI917525:JJ917530 TE917525:TF917530 ADA917525:ADB917530 AMW917525:AMX917530 AWS917525:AWT917530 BGO917525:BGP917530 BQK917525:BQL917530 CAG917525:CAH917530 CKC917525:CKD917530 CTY917525:CTZ917530 DDU917525:DDV917530 DNQ917525:DNR917530 DXM917525:DXN917530 EHI917525:EHJ917530 ERE917525:ERF917530 FBA917525:FBB917530 FKW917525:FKX917530 FUS917525:FUT917530 GEO917525:GEP917530 GOK917525:GOL917530 GYG917525:GYH917530 HIC917525:HID917530 HRY917525:HRZ917530 IBU917525:IBV917530 ILQ917525:ILR917530 IVM917525:IVN917530 JFI917525:JFJ917530 JPE917525:JPF917530 JZA917525:JZB917530 KIW917525:KIX917530 KSS917525:KST917530 LCO917525:LCP917530 LMK917525:LML917530 LWG917525:LWH917530 MGC917525:MGD917530 MPY917525:MPZ917530 MZU917525:MZV917530 NJQ917525:NJR917530 NTM917525:NTN917530 ODI917525:ODJ917530 ONE917525:ONF917530 OXA917525:OXB917530 PGW917525:PGX917530 PQS917525:PQT917530 QAO917525:QAP917530 QKK917525:QKL917530 QUG917525:QUH917530 REC917525:RED917530 RNY917525:RNZ917530 RXU917525:RXV917530 SHQ917525:SHR917530 SRM917525:SRN917530 TBI917525:TBJ917530 TLE917525:TLF917530 TVA917525:TVB917530 UEW917525:UEX917530 UOS917525:UOT917530 UYO917525:UYP917530 VIK917525:VIL917530 VSG917525:VSH917530 WCC917525:WCD917530 WLY917525:WLZ917530 WVU917525:WVV917530 M983061:N983066 JI983061:JJ983066 TE983061:TF983066 ADA983061:ADB983066 AMW983061:AMX983066 AWS983061:AWT983066 BGO983061:BGP983066 BQK983061:BQL983066 CAG983061:CAH983066 CKC983061:CKD983066 CTY983061:CTZ983066 DDU983061:DDV983066 DNQ983061:DNR983066 DXM983061:DXN983066 EHI983061:EHJ983066 ERE983061:ERF983066 FBA983061:FBB983066 FKW983061:FKX983066 FUS983061:FUT983066 GEO983061:GEP983066 GOK983061:GOL983066 GYG983061:GYH983066 HIC983061:HID983066 HRY983061:HRZ983066 IBU983061:IBV983066 ILQ983061:ILR983066 IVM983061:IVN983066 JFI983061:JFJ983066 JPE983061:JPF983066 JZA983061:JZB983066 KIW983061:KIX983066 KSS983061:KST983066 LCO983061:LCP983066 LMK983061:LML983066 LWG983061:LWH983066 MGC983061:MGD983066 MPY983061:MPZ983066 MZU983061:MZV983066 NJQ983061:NJR983066 NTM983061:NTN983066 ODI983061:ODJ983066 ONE983061:ONF983066 OXA983061:OXB983066 PGW983061:PGX983066 PQS983061:PQT983066 QAO983061:QAP983066 QKK983061:QKL983066 QUG983061:QUH983066 REC983061:RED983066 RNY983061:RNZ983066 RXU983061:RXV983066 SHQ983061:SHR983066 SRM983061:SRN983066 TBI983061:TBJ983066 TLE983061:TLF983066 TVA983061:TVB983066 UEW983061:UEX983066 UOS983061:UOT983066 UYO983061:UYP983066 VIK983061:VIL983066 VSG983061:VSH983066 WCC983061:WCD983066 WLY983061:WLZ983066 WVU983061:WVV983066 AM16:AP17 KI16:KL17 UE16:UH17 AEA16:AED17 ANW16:ANZ17 AXS16:AXV17 BHO16:BHR17 BRK16:BRN17 CBG16:CBJ17 CLC16:CLF17 CUY16:CVB17 DEU16:DEX17 DOQ16:DOT17 DYM16:DYP17 EII16:EIL17 ESE16:ESH17 FCA16:FCD17 FLW16:FLZ17 FVS16:FVV17 GFO16:GFR17 GPK16:GPN17 GZG16:GZJ17 HJC16:HJF17 HSY16:HTB17 ICU16:ICX17 IMQ16:IMT17 IWM16:IWP17 JGI16:JGL17 JQE16:JQH17 KAA16:KAD17 KJW16:KJZ17 KTS16:KTV17 LDO16:LDR17 LNK16:LNN17 LXG16:LXJ17 MHC16:MHF17 MQY16:MRB17 NAU16:NAX17 NKQ16:NKT17 NUM16:NUP17 OEI16:OEL17 OOE16:OOH17 OYA16:OYD17 PHW16:PHZ17 PRS16:PRV17 QBO16:QBR17 QLK16:QLN17 QVG16:QVJ17 RFC16:RFF17 ROY16:RPB17 RYU16:RYX17 SIQ16:SIT17 SSM16:SSP17 TCI16:TCL17 TME16:TMH17 TWA16:TWD17 UFW16:UFZ17 UPS16:UPV17 UZO16:UZR17 VJK16:VJN17 VTG16:VTJ17 WDC16:WDF17 WMY16:WNB17 WWU16:WWX17 AM65552:AP65553 KI65552:KL65553 UE65552:UH65553 AEA65552:AED65553 ANW65552:ANZ65553 AXS65552:AXV65553 BHO65552:BHR65553 BRK65552:BRN65553 CBG65552:CBJ65553 CLC65552:CLF65553 CUY65552:CVB65553 DEU65552:DEX65553 DOQ65552:DOT65553 DYM65552:DYP65553 EII65552:EIL65553 ESE65552:ESH65553 FCA65552:FCD65553 FLW65552:FLZ65553 FVS65552:FVV65553 GFO65552:GFR65553 GPK65552:GPN65553 GZG65552:GZJ65553 HJC65552:HJF65553 HSY65552:HTB65553 ICU65552:ICX65553 IMQ65552:IMT65553 IWM65552:IWP65553 JGI65552:JGL65553 JQE65552:JQH65553 KAA65552:KAD65553 KJW65552:KJZ65553 KTS65552:KTV65553 LDO65552:LDR65553 LNK65552:LNN65553 LXG65552:LXJ65553 MHC65552:MHF65553 MQY65552:MRB65553 NAU65552:NAX65553 NKQ65552:NKT65553 NUM65552:NUP65553 OEI65552:OEL65553 OOE65552:OOH65553 OYA65552:OYD65553 PHW65552:PHZ65553 PRS65552:PRV65553 QBO65552:QBR65553 QLK65552:QLN65553 QVG65552:QVJ65553 RFC65552:RFF65553 ROY65552:RPB65553 RYU65552:RYX65553 SIQ65552:SIT65553 SSM65552:SSP65553 TCI65552:TCL65553 TME65552:TMH65553 TWA65552:TWD65553 UFW65552:UFZ65553 UPS65552:UPV65553 UZO65552:UZR65553 VJK65552:VJN65553 VTG65552:VTJ65553 WDC65552:WDF65553 WMY65552:WNB65553 WWU65552:WWX65553 AM131088:AP131089 KI131088:KL131089 UE131088:UH131089 AEA131088:AED131089 ANW131088:ANZ131089 AXS131088:AXV131089 BHO131088:BHR131089 BRK131088:BRN131089 CBG131088:CBJ131089 CLC131088:CLF131089 CUY131088:CVB131089 DEU131088:DEX131089 DOQ131088:DOT131089 DYM131088:DYP131089 EII131088:EIL131089 ESE131088:ESH131089 FCA131088:FCD131089 FLW131088:FLZ131089 FVS131088:FVV131089 GFO131088:GFR131089 GPK131088:GPN131089 GZG131088:GZJ131089 HJC131088:HJF131089 HSY131088:HTB131089 ICU131088:ICX131089 IMQ131088:IMT131089 IWM131088:IWP131089 JGI131088:JGL131089 JQE131088:JQH131089 KAA131088:KAD131089 KJW131088:KJZ131089 KTS131088:KTV131089 LDO131088:LDR131089 LNK131088:LNN131089 LXG131088:LXJ131089 MHC131088:MHF131089 MQY131088:MRB131089 NAU131088:NAX131089 NKQ131088:NKT131089 NUM131088:NUP131089 OEI131088:OEL131089 OOE131088:OOH131089 OYA131088:OYD131089 PHW131088:PHZ131089 PRS131088:PRV131089 QBO131088:QBR131089 QLK131088:QLN131089 QVG131088:QVJ131089 RFC131088:RFF131089 ROY131088:RPB131089 RYU131088:RYX131089 SIQ131088:SIT131089 SSM131088:SSP131089 TCI131088:TCL131089 TME131088:TMH131089 TWA131088:TWD131089 UFW131088:UFZ131089 UPS131088:UPV131089 UZO131088:UZR131089 VJK131088:VJN131089 VTG131088:VTJ131089 WDC131088:WDF131089 WMY131088:WNB131089 WWU131088:WWX131089 AM196624:AP196625 KI196624:KL196625 UE196624:UH196625 AEA196624:AED196625 ANW196624:ANZ196625 AXS196624:AXV196625 BHO196624:BHR196625 BRK196624:BRN196625 CBG196624:CBJ196625 CLC196624:CLF196625 CUY196624:CVB196625 DEU196624:DEX196625 DOQ196624:DOT196625 DYM196624:DYP196625 EII196624:EIL196625 ESE196624:ESH196625 FCA196624:FCD196625 FLW196624:FLZ196625 FVS196624:FVV196625 GFO196624:GFR196625 GPK196624:GPN196625 GZG196624:GZJ196625 HJC196624:HJF196625 HSY196624:HTB196625 ICU196624:ICX196625 IMQ196624:IMT196625 IWM196624:IWP196625 JGI196624:JGL196625 JQE196624:JQH196625 KAA196624:KAD196625 KJW196624:KJZ196625 KTS196624:KTV196625 LDO196624:LDR196625 LNK196624:LNN196625 LXG196624:LXJ196625 MHC196624:MHF196625 MQY196624:MRB196625 NAU196624:NAX196625 NKQ196624:NKT196625 NUM196624:NUP196625 OEI196624:OEL196625 OOE196624:OOH196625 OYA196624:OYD196625 PHW196624:PHZ196625 PRS196624:PRV196625 QBO196624:QBR196625 QLK196624:QLN196625 QVG196624:QVJ196625 RFC196624:RFF196625 ROY196624:RPB196625 RYU196624:RYX196625 SIQ196624:SIT196625 SSM196624:SSP196625 TCI196624:TCL196625 TME196624:TMH196625 TWA196624:TWD196625 UFW196624:UFZ196625 UPS196624:UPV196625 UZO196624:UZR196625 VJK196624:VJN196625 VTG196624:VTJ196625 WDC196624:WDF196625 WMY196624:WNB196625 WWU196624:WWX196625 AM262160:AP262161 KI262160:KL262161 UE262160:UH262161 AEA262160:AED262161 ANW262160:ANZ262161 AXS262160:AXV262161 BHO262160:BHR262161 BRK262160:BRN262161 CBG262160:CBJ262161 CLC262160:CLF262161 CUY262160:CVB262161 DEU262160:DEX262161 DOQ262160:DOT262161 DYM262160:DYP262161 EII262160:EIL262161 ESE262160:ESH262161 FCA262160:FCD262161 FLW262160:FLZ262161 FVS262160:FVV262161 GFO262160:GFR262161 GPK262160:GPN262161 GZG262160:GZJ262161 HJC262160:HJF262161 HSY262160:HTB262161 ICU262160:ICX262161 IMQ262160:IMT262161 IWM262160:IWP262161 JGI262160:JGL262161 JQE262160:JQH262161 KAA262160:KAD262161 KJW262160:KJZ262161 KTS262160:KTV262161 LDO262160:LDR262161 LNK262160:LNN262161 LXG262160:LXJ262161 MHC262160:MHF262161 MQY262160:MRB262161 NAU262160:NAX262161 NKQ262160:NKT262161 NUM262160:NUP262161 OEI262160:OEL262161 OOE262160:OOH262161 OYA262160:OYD262161 PHW262160:PHZ262161 PRS262160:PRV262161 QBO262160:QBR262161 QLK262160:QLN262161 QVG262160:QVJ262161 RFC262160:RFF262161 ROY262160:RPB262161 RYU262160:RYX262161 SIQ262160:SIT262161 SSM262160:SSP262161 TCI262160:TCL262161 TME262160:TMH262161 TWA262160:TWD262161 UFW262160:UFZ262161 UPS262160:UPV262161 UZO262160:UZR262161 VJK262160:VJN262161 VTG262160:VTJ262161 WDC262160:WDF262161 WMY262160:WNB262161 WWU262160:WWX262161 AM327696:AP327697 KI327696:KL327697 UE327696:UH327697 AEA327696:AED327697 ANW327696:ANZ327697 AXS327696:AXV327697 BHO327696:BHR327697 BRK327696:BRN327697 CBG327696:CBJ327697 CLC327696:CLF327697 CUY327696:CVB327697 DEU327696:DEX327697 DOQ327696:DOT327697 DYM327696:DYP327697 EII327696:EIL327697 ESE327696:ESH327697 FCA327696:FCD327697 FLW327696:FLZ327697 FVS327696:FVV327697 GFO327696:GFR327697 GPK327696:GPN327697 GZG327696:GZJ327697 HJC327696:HJF327697 HSY327696:HTB327697 ICU327696:ICX327697 IMQ327696:IMT327697 IWM327696:IWP327697 JGI327696:JGL327697 JQE327696:JQH327697 KAA327696:KAD327697 KJW327696:KJZ327697 KTS327696:KTV327697 LDO327696:LDR327697 LNK327696:LNN327697 LXG327696:LXJ327697 MHC327696:MHF327697 MQY327696:MRB327697 NAU327696:NAX327697 NKQ327696:NKT327697 NUM327696:NUP327697 OEI327696:OEL327697 OOE327696:OOH327697 OYA327696:OYD327697 PHW327696:PHZ327697 PRS327696:PRV327697 QBO327696:QBR327697 QLK327696:QLN327697 QVG327696:QVJ327697 RFC327696:RFF327697 ROY327696:RPB327697 RYU327696:RYX327697 SIQ327696:SIT327697 SSM327696:SSP327697 TCI327696:TCL327697 TME327696:TMH327697 TWA327696:TWD327697 UFW327696:UFZ327697 UPS327696:UPV327697 UZO327696:UZR327697 VJK327696:VJN327697 VTG327696:VTJ327697 WDC327696:WDF327697 WMY327696:WNB327697 WWU327696:WWX327697 AM393232:AP393233 KI393232:KL393233 UE393232:UH393233 AEA393232:AED393233 ANW393232:ANZ393233 AXS393232:AXV393233 BHO393232:BHR393233 BRK393232:BRN393233 CBG393232:CBJ393233 CLC393232:CLF393233 CUY393232:CVB393233 DEU393232:DEX393233 DOQ393232:DOT393233 DYM393232:DYP393233 EII393232:EIL393233 ESE393232:ESH393233 FCA393232:FCD393233 FLW393232:FLZ393233 FVS393232:FVV393233 GFO393232:GFR393233 GPK393232:GPN393233 GZG393232:GZJ393233 HJC393232:HJF393233 HSY393232:HTB393233 ICU393232:ICX393233 IMQ393232:IMT393233 IWM393232:IWP393233 JGI393232:JGL393233 JQE393232:JQH393233 KAA393232:KAD393233 KJW393232:KJZ393233 KTS393232:KTV393233 LDO393232:LDR393233 LNK393232:LNN393233 LXG393232:LXJ393233 MHC393232:MHF393233 MQY393232:MRB393233 NAU393232:NAX393233 NKQ393232:NKT393233 NUM393232:NUP393233 OEI393232:OEL393233 OOE393232:OOH393233 OYA393232:OYD393233 PHW393232:PHZ393233 PRS393232:PRV393233 QBO393232:QBR393233 QLK393232:QLN393233 QVG393232:QVJ393233 RFC393232:RFF393233 ROY393232:RPB393233 RYU393232:RYX393233 SIQ393232:SIT393233 SSM393232:SSP393233 TCI393232:TCL393233 TME393232:TMH393233 TWA393232:TWD393233 UFW393232:UFZ393233 UPS393232:UPV393233 UZO393232:UZR393233 VJK393232:VJN393233 VTG393232:VTJ393233 WDC393232:WDF393233 WMY393232:WNB393233 WWU393232:WWX393233 AM458768:AP458769 KI458768:KL458769 UE458768:UH458769 AEA458768:AED458769 ANW458768:ANZ458769 AXS458768:AXV458769 BHO458768:BHR458769 BRK458768:BRN458769 CBG458768:CBJ458769 CLC458768:CLF458769 CUY458768:CVB458769 DEU458768:DEX458769 DOQ458768:DOT458769 DYM458768:DYP458769 EII458768:EIL458769 ESE458768:ESH458769 FCA458768:FCD458769 FLW458768:FLZ458769 FVS458768:FVV458769 GFO458768:GFR458769 GPK458768:GPN458769 GZG458768:GZJ458769 HJC458768:HJF458769 HSY458768:HTB458769 ICU458768:ICX458769 IMQ458768:IMT458769 IWM458768:IWP458769 JGI458768:JGL458769 JQE458768:JQH458769 KAA458768:KAD458769 KJW458768:KJZ458769 KTS458768:KTV458769 LDO458768:LDR458769 LNK458768:LNN458769 LXG458768:LXJ458769 MHC458768:MHF458769 MQY458768:MRB458769 NAU458768:NAX458769 NKQ458768:NKT458769 NUM458768:NUP458769 OEI458768:OEL458769 OOE458768:OOH458769 OYA458768:OYD458769 PHW458768:PHZ458769 PRS458768:PRV458769 QBO458768:QBR458769 QLK458768:QLN458769 QVG458768:QVJ458769 RFC458768:RFF458769 ROY458768:RPB458769 RYU458768:RYX458769 SIQ458768:SIT458769 SSM458768:SSP458769 TCI458768:TCL458769 TME458768:TMH458769 TWA458768:TWD458769 UFW458768:UFZ458769 UPS458768:UPV458769 UZO458768:UZR458769 VJK458768:VJN458769 VTG458768:VTJ458769 WDC458768:WDF458769 WMY458768:WNB458769 WWU458768:WWX458769 AM524304:AP524305 KI524304:KL524305 UE524304:UH524305 AEA524304:AED524305 ANW524304:ANZ524305 AXS524304:AXV524305 BHO524304:BHR524305 BRK524304:BRN524305 CBG524304:CBJ524305 CLC524304:CLF524305 CUY524304:CVB524305 DEU524304:DEX524305 DOQ524304:DOT524305 DYM524304:DYP524305 EII524304:EIL524305 ESE524304:ESH524305 FCA524304:FCD524305 FLW524304:FLZ524305 FVS524304:FVV524305 GFO524304:GFR524305 GPK524304:GPN524305 GZG524304:GZJ524305 HJC524304:HJF524305 HSY524304:HTB524305 ICU524304:ICX524305 IMQ524304:IMT524305 IWM524304:IWP524305 JGI524304:JGL524305 JQE524304:JQH524305 KAA524304:KAD524305 KJW524304:KJZ524305 KTS524304:KTV524305 LDO524304:LDR524305 LNK524304:LNN524305 LXG524304:LXJ524305 MHC524304:MHF524305 MQY524304:MRB524305 NAU524304:NAX524305 NKQ524304:NKT524305 NUM524304:NUP524305 OEI524304:OEL524305 OOE524304:OOH524305 OYA524304:OYD524305 PHW524304:PHZ524305 PRS524304:PRV524305 QBO524304:QBR524305 QLK524304:QLN524305 QVG524304:QVJ524305 RFC524304:RFF524305 ROY524304:RPB524305 RYU524304:RYX524305 SIQ524304:SIT524305 SSM524304:SSP524305 TCI524304:TCL524305 TME524304:TMH524305 TWA524304:TWD524305 UFW524304:UFZ524305 UPS524304:UPV524305 UZO524304:UZR524305 VJK524304:VJN524305 VTG524304:VTJ524305 WDC524304:WDF524305 WMY524304:WNB524305 WWU524304:WWX524305 AM589840:AP589841 KI589840:KL589841 UE589840:UH589841 AEA589840:AED589841 ANW589840:ANZ589841 AXS589840:AXV589841 BHO589840:BHR589841 BRK589840:BRN589841 CBG589840:CBJ589841 CLC589840:CLF589841 CUY589840:CVB589841 DEU589840:DEX589841 DOQ589840:DOT589841 DYM589840:DYP589841 EII589840:EIL589841 ESE589840:ESH589841 FCA589840:FCD589841 FLW589840:FLZ589841 FVS589840:FVV589841 GFO589840:GFR589841 GPK589840:GPN589841 GZG589840:GZJ589841 HJC589840:HJF589841 HSY589840:HTB589841 ICU589840:ICX589841 IMQ589840:IMT589841 IWM589840:IWP589841 JGI589840:JGL589841 JQE589840:JQH589841 KAA589840:KAD589841 KJW589840:KJZ589841 KTS589840:KTV589841 LDO589840:LDR589841 LNK589840:LNN589841 LXG589840:LXJ589841 MHC589840:MHF589841 MQY589840:MRB589841 NAU589840:NAX589841 NKQ589840:NKT589841 NUM589840:NUP589841 OEI589840:OEL589841 OOE589840:OOH589841 OYA589840:OYD589841 PHW589840:PHZ589841 PRS589840:PRV589841 QBO589840:QBR589841 QLK589840:QLN589841 QVG589840:QVJ589841 RFC589840:RFF589841 ROY589840:RPB589841 RYU589840:RYX589841 SIQ589840:SIT589841 SSM589840:SSP589841 TCI589840:TCL589841 TME589840:TMH589841 TWA589840:TWD589841 UFW589840:UFZ589841 UPS589840:UPV589841 UZO589840:UZR589841 VJK589840:VJN589841 VTG589840:VTJ589841 WDC589840:WDF589841 WMY589840:WNB589841 WWU589840:WWX589841 AM655376:AP655377 KI655376:KL655377 UE655376:UH655377 AEA655376:AED655377 ANW655376:ANZ655377 AXS655376:AXV655377 BHO655376:BHR655377 BRK655376:BRN655377 CBG655376:CBJ655377 CLC655376:CLF655377 CUY655376:CVB655377 DEU655376:DEX655377 DOQ655376:DOT655377 DYM655376:DYP655377 EII655376:EIL655377 ESE655376:ESH655377 FCA655376:FCD655377 FLW655376:FLZ655377 FVS655376:FVV655377 GFO655376:GFR655377 GPK655376:GPN655377 GZG655376:GZJ655377 HJC655376:HJF655377 HSY655376:HTB655377 ICU655376:ICX655377 IMQ655376:IMT655377 IWM655376:IWP655377 JGI655376:JGL655377 JQE655376:JQH655377 KAA655376:KAD655377 KJW655376:KJZ655377 KTS655376:KTV655377 LDO655376:LDR655377 LNK655376:LNN655377 LXG655376:LXJ655377 MHC655376:MHF655377 MQY655376:MRB655377 NAU655376:NAX655377 NKQ655376:NKT655377 NUM655376:NUP655377 OEI655376:OEL655377 OOE655376:OOH655377 OYA655376:OYD655377 PHW655376:PHZ655377 PRS655376:PRV655377 QBO655376:QBR655377 QLK655376:QLN655377 QVG655376:QVJ655377 RFC655376:RFF655377 ROY655376:RPB655377 RYU655376:RYX655377 SIQ655376:SIT655377 SSM655376:SSP655377 TCI655376:TCL655377 TME655376:TMH655377 TWA655376:TWD655377 UFW655376:UFZ655377 UPS655376:UPV655377 UZO655376:UZR655377 VJK655376:VJN655377 VTG655376:VTJ655377 WDC655376:WDF655377 WMY655376:WNB655377 WWU655376:WWX655377 AM720912:AP720913 KI720912:KL720913 UE720912:UH720913 AEA720912:AED720913 ANW720912:ANZ720913 AXS720912:AXV720913 BHO720912:BHR720913 BRK720912:BRN720913 CBG720912:CBJ720913 CLC720912:CLF720913 CUY720912:CVB720913 DEU720912:DEX720913 DOQ720912:DOT720913 DYM720912:DYP720913 EII720912:EIL720913 ESE720912:ESH720913 FCA720912:FCD720913 FLW720912:FLZ720913 FVS720912:FVV720913 GFO720912:GFR720913 GPK720912:GPN720913 GZG720912:GZJ720913 HJC720912:HJF720913 HSY720912:HTB720913 ICU720912:ICX720913 IMQ720912:IMT720913 IWM720912:IWP720913 JGI720912:JGL720913 JQE720912:JQH720913 KAA720912:KAD720913 KJW720912:KJZ720913 KTS720912:KTV720913 LDO720912:LDR720913 LNK720912:LNN720913 LXG720912:LXJ720913 MHC720912:MHF720913 MQY720912:MRB720913 NAU720912:NAX720913 NKQ720912:NKT720913 NUM720912:NUP720913 OEI720912:OEL720913 OOE720912:OOH720913 OYA720912:OYD720913 PHW720912:PHZ720913 PRS720912:PRV720913 QBO720912:QBR720913 QLK720912:QLN720913 QVG720912:QVJ720913 RFC720912:RFF720913 ROY720912:RPB720913 RYU720912:RYX720913 SIQ720912:SIT720913 SSM720912:SSP720913 TCI720912:TCL720913 TME720912:TMH720913 TWA720912:TWD720913 UFW720912:UFZ720913 UPS720912:UPV720913 UZO720912:UZR720913 VJK720912:VJN720913 VTG720912:VTJ720913 WDC720912:WDF720913 WMY720912:WNB720913 WWU720912:WWX720913 AM786448:AP786449 KI786448:KL786449 UE786448:UH786449 AEA786448:AED786449 ANW786448:ANZ786449 AXS786448:AXV786449 BHO786448:BHR786449 BRK786448:BRN786449 CBG786448:CBJ786449 CLC786448:CLF786449 CUY786448:CVB786449 DEU786448:DEX786449 DOQ786448:DOT786449 DYM786448:DYP786449 EII786448:EIL786449 ESE786448:ESH786449 FCA786448:FCD786449 FLW786448:FLZ786449 FVS786448:FVV786449 GFO786448:GFR786449 GPK786448:GPN786449 GZG786448:GZJ786449 HJC786448:HJF786449 HSY786448:HTB786449 ICU786448:ICX786449 IMQ786448:IMT786449 IWM786448:IWP786449 JGI786448:JGL786449 JQE786448:JQH786449 KAA786448:KAD786449 KJW786448:KJZ786449 KTS786448:KTV786449 LDO786448:LDR786449 LNK786448:LNN786449 LXG786448:LXJ786449 MHC786448:MHF786449 MQY786448:MRB786449 NAU786448:NAX786449 NKQ786448:NKT786449 NUM786448:NUP786449 OEI786448:OEL786449 OOE786448:OOH786449 OYA786448:OYD786449 PHW786448:PHZ786449 PRS786448:PRV786449 QBO786448:QBR786449 QLK786448:QLN786449 QVG786448:QVJ786449 RFC786448:RFF786449 ROY786448:RPB786449 RYU786448:RYX786449 SIQ786448:SIT786449 SSM786448:SSP786449 TCI786448:TCL786449 TME786448:TMH786449 TWA786448:TWD786449 UFW786448:UFZ786449 UPS786448:UPV786449 UZO786448:UZR786449 VJK786448:VJN786449 VTG786448:VTJ786449 WDC786448:WDF786449 WMY786448:WNB786449 WWU786448:WWX786449 AM851984:AP851985 KI851984:KL851985 UE851984:UH851985 AEA851984:AED851985 ANW851984:ANZ851985 AXS851984:AXV851985 BHO851984:BHR851985 BRK851984:BRN851985 CBG851984:CBJ851985 CLC851984:CLF851985 CUY851984:CVB851985 DEU851984:DEX851985 DOQ851984:DOT851985 DYM851984:DYP851985 EII851984:EIL851985 ESE851984:ESH851985 FCA851984:FCD851985 FLW851984:FLZ851985 FVS851984:FVV851985 GFO851984:GFR851985 GPK851984:GPN851985 GZG851984:GZJ851985 HJC851984:HJF851985 HSY851984:HTB851985 ICU851984:ICX851985 IMQ851984:IMT851985 IWM851984:IWP851985 JGI851984:JGL851985 JQE851984:JQH851985 KAA851984:KAD851985 KJW851984:KJZ851985 KTS851984:KTV851985 LDO851984:LDR851985 LNK851984:LNN851985 LXG851984:LXJ851985 MHC851984:MHF851985 MQY851984:MRB851985 NAU851984:NAX851985 NKQ851984:NKT851985 NUM851984:NUP851985 OEI851984:OEL851985 OOE851984:OOH851985 OYA851984:OYD851985 PHW851984:PHZ851985 PRS851984:PRV851985 QBO851984:QBR851985 QLK851984:QLN851985 QVG851984:QVJ851985 RFC851984:RFF851985 ROY851984:RPB851985 RYU851984:RYX851985 SIQ851984:SIT851985 SSM851984:SSP851985 TCI851984:TCL851985 TME851984:TMH851985 TWA851984:TWD851985 UFW851984:UFZ851985 UPS851984:UPV851985 UZO851984:UZR851985 VJK851984:VJN851985 VTG851984:VTJ851985 WDC851984:WDF851985 WMY851984:WNB851985 WWU851984:WWX851985 AM917520:AP917521 KI917520:KL917521 UE917520:UH917521 AEA917520:AED917521 ANW917520:ANZ917521 AXS917520:AXV917521 BHO917520:BHR917521 BRK917520:BRN917521 CBG917520:CBJ917521 CLC917520:CLF917521 CUY917520:CVB917521 DEU917520:DEX917521 DOQ917520:DOT917521 DYM917520:DYP917521 EII917520:EIL917521 ESE917520:ESH917521 FCA917520:FCD917521 FLW917520:FLZ917521 FVS917520:FVV917521 GFO917520:GFR917521 GPK917520:GPN917521 GZG917520:GZJ917521 HJC917520:HJF917521 HSY917520:HTB917521 ICU917520:ICX917521 IMQ917520:IMT917521 IWM917520:IWP917521 JGI917520:JGL917521 JQE917520:JQH917521 KAA917520:KAD917521 KJW917520:KJZ917521 KTS917520:KTV917521 LDO917520:LDR917521 LNK917520:LNN917521 LXG917520:LXJ917521 MHC917520:MHF917521 MQY917520:MRB917521 NAU917520:NAX917521 NKQ917520:NKT917521 NUM917520:NUP917521 OEI917520:OEL917521 OOE917520:OOH917521 OYA917520:OYD917521 PHW917520:PHZ917521 PRS917520:PRV917521 QBO917520:QBR917521 QLK917520:QLN917521 QVG917520:QVJ917521 RFC917520:RFF917521 ROY917520:RPB917521 RYU917520:RYX917521 SIQ917520:SIT917521 SSM917520:SSP917521 TCI917520:TCL917521 TME917520:TMH917521 TWA917520:TWD917521 UFW917520:UFZ917521 UPS917520:UPV917521 UZO917520:UZR917521 VJK917520:VJN917521 VTG917520:VTJ917521 WDC917520:WDF917521 WMY917520:WNB917521 WWU917520:WWX917521 AM983056:AP983057 KI983056:KL983057 UE983056:UH983057 AEA983056:AED983057 ANW983056:ANZ983057 AXS983056:AXV983057 BHO983056:BHR983057 BRK983056:BRN983057 CBG983056:CBJ983057 CLC983056:CLF983057 CUY983056:CVB983057 DEU983056:DEX983057 DOQ983056:DOT983057 DYM983056:DYP983057 EII983056:EIL983057 ESE983056:ESH983057 FCA983056:FCD983057 FLW983056:FLZ983057 FVS983056:FVV983057 GFO983056:GFR983057 GPK983056:GPN983057 GZG983056:GZJ983057 HJC983056:HJF983057 HSY983056:HTB983057 ICU983056:ICX983057 IMQ983056:IMT983057 IWM983056:IWP983057 JGI983056:JGL983057 JQE983056:JQH983057 KAA983056:KAD983057 KJW983056:KJZ983057 KTS983056:KTV983057 LDO983056:LDR983057 LNK983056:LNN983057 LXG983056:LXJ983057 MHC983056:MHF983057 MQY983056:MRB983057 NAU983056:NAX983057 NKQ983056:NKT983057 NUM983056:NUP983057 OEI983056:OEL983057 OOE983056:OOH983057 OYA983056:OYD983057 PHW983056:PHZ983057 PRS983056:PRV983057 QBO983056:QBR983057 QLK983056:QLN983057 QVG983056:QVJ983057 RFC983056:RFF983057 ROY983056:RPB983057 RYU983056:RYX983057 SIQ983056:SIT983057 SSM983056:SSP983057 TCI983056:TCL983057 TME983056:TMH983057 TWA983056:TWD983057 UFW983056:UFZ983057 UPS983056:UPV983057 UZO983056:UZR983057 VJK983056:VJN983057 VTG983056:VTJ983057 WDC983056:WDF983057 WMY983056:WNB983057 WWU983056:WWX983057 AH16:AK17 KD16:KG17 TZ16:UC17 ADV16:ADY17 ANR16:ANU17 AXN16:AXQ17 BHJ16:BHM17 BRF16:BRI17 CBB16:CBE17 CKX16:CLA17 CUT16:CUW17 DEP16:DES17 DOL16:DOO17 DYH16:DYK17 EID16:EIG17 ERZ16:ESC17 FBV16:FBY17 FLR16:FLU17 FVN16:FVQ17 GFJ16:GFM17 GPF16:GPI17 GZB16:GZE17 HIX16:HJA17 HST16:HSW17 ICP16:ICS17 IML16:IMO17 IWH16:IWK17 JGD16:JGG17 JPZ16:JQC17 JZV16:JZY17 KJR16:KJU17 KTN16:KTQ17 LDJ16:LDM17 LNF16:LNI17 LXB16:LXE17 MGX16:MHA17 MQT16:MQW17 NAP16:NAS17 NKL16:NKO17 NUH16:NUK17 OED16:OEG17 ONZ16:OOC17 OXV16:OXY17 PHR16:PHU17 PRN16:PRQ17 QBJ16:QBM17 QLF16:QLI17 QVB16:QVE17 REX16:RFA17 ROT16:ROW17 RYP16:RYS17 SIL16:SIO17 SSH16:SSK17 TCD16:TCG17 TLZ16:TMC17 TVV16:TVY17 UFR16:UFU17 UPN16:UPQ17 UZJ16:UZM17 VJF16:VJI17 VTB16:VTE17 WCX16:WDA17 WMT16:WMW17 WWP16:WWS17 AH65552:AK65553 KD65552:KG65553 TZ65552:UC65553 ADV65552:ADY65553 ANR65552:ANU65553 AXN65552:AXQ65553 BHJ65552:BHM65553 BRF65552:BRI65553 CBB65552:CBE65553 CKX65552:CLA65553 CUT65552:CUW65553 DEP65552:DES65553 DOL65552:DOO65553 DYH65552:DYK65553 EID65552:EIG65553 ERZ65552:ESC65553 FBV65552:FBY65553 FLR65552:FLU65553 FVN65552:FVQ65553 GFJ65552:GFM65553 GPF65552:GPI65553 GZB65552:GZE65553 HIX65552:HJA65553 HST65552:HSW65553 ICP65552:ICS65553 IML65552:IMO65553 IWH65552:IWK65553 JGD65552:JGG65553 JPZ65552:JQC65553 JZV65552:JZY65553 KJR65552:KJU65553 KTN65552:KTQ65553 LDJ65552:LDM65553 LNF65552:LNI65553 LXB65552:LXE65553 MGX65552:MHA65553 MQT65552:MQW65553 NAP65552:NAS65553 NKL65552:NKO65553 NUH65552:NUK65553 OED65552:OEG65553 ONZ65552:OOC65553 OXV65552:OXY65553 PHR65552:PHU65553 PRN65552:PRQ65553 QBJ65552:QBM65553 QLF65552:QLI65553 QVB65552:QVE65553 REX65552:RFA65553 ROT65552:ROW65553 RYP65552:RYS65553 SIL65552:SIO65553 SSH65552:SSK65553 TCD65552:TCG65553 TLZ65552:TMC65553 TVV65552:TVY65553 UFR65552:UFU65553 UPN65552:UPQ65553 UZJ65552:UZM65553 VJF65552:VJI65553 VTB65552:VTE65553 WCX65552:WDA65553 WMT65552:WMW65553 WWP65552:WWS65553 AH131088:AK131089 KD131088:KG131089 TZ131088:UC131089 ADV131088:ADY131089 ANR131088:ANU131089 AXN131088:AXQ131089 BHJ131088:BHM131089 BRF131088:BRI131089 CBB131088:CBE131089 CKX131088:CLA131089 CUT131088:CUW131089 DEP131088:DES131089 DOL131088:DOO131089 DYH131088:DYK131089 EID131088:EIG131089 ERZ131088:ESC131089 FBV131088:FBY131089 FLR131088:FLU131089 FVN131088:FVQ131089 GFJ131088:GFM131089 GPF131088:GPI131089 GZB131088:GZE131089 HIX131088:HJA131089 HST131088:HSW131089 ICP131088:ICS131089 IML131088:IMO131089 IWH131088:IWK131089 JGD131088:JGG131089 JPZ131088:JQC131089 JZV131088:JZY131089 KJR131088:KJU131089 KTN131088:KTQ131089 LDJ131088:LDM131089 LNF131088:LNI131089 LXB131088:LXE131089 MGX131088:MHA131089 MQT131088:MQW131089 NAP131088:NAS131089 NKL131088:NKO131089 NUH131088:NUK131089 OED131088:OEG131089 ONZ131088:OOC131089 OXV131088:OXY131089 PHR131088:PHU131089 PRN131088:PRQ131089 QBJ131088:QBM131089 QLF131088:QLI131089 QVB131088:QVE131089 REX131088:RFA131089 ROT131088:ROW131089 RYP131088:RYS131089 SIL131088:SIO131089 SSH131088:SSK131089 TCD131088:TCG131089 TLZ131088:TMC131089 TVV131088:TVY131089 UFR131088:UFU131089 UPN131088:UPQ131089 UZJ131088:UZM131089 VJF131088:VJI131089 VTB131088:VTE131089 WCX131088:WDA131089 WMT131088:WMW131089 WWP131088:WWS131089 AH196624:AK196625 KD196624:KG196625 TZ196624:UC196625 ADV196624:ADY196625 ANR196624:ANU196625 AXN196624:AXQ196625 BHJ196624:BHM196625 BRF196624:BRI196625 CBB196624:CBE196625 CKX196624:CLA196625 CUT196624:CUW196625 DEP196624:DES196625 DOL196624:DOO196625 DYH196624:DYK196625 EID196624:EIG196625 ERZ196624:ESC196625 FBV196624:FBY196625 FLR196624:FLU196625 FVN196624:FVQ196625 GFJ196624:GFM196625 GPF196624:GPI196625 GZB196624:GZE196625 HIX196624:HJA196625 HST196624:HSW196625 ICP196624:ICS196625 IML196624:IMO196625 IWH196624:IWK196625 JGD196624:JGG196625 JPZ196624:JQC196625 JZV196624:JZY196625 KJR196624:KJU196625 KTN196624:KTQ196625 LDJ196624:LDM196625 LNF196624:LNI196625 LXB196624:LXE196625 MGX196624:MHA196625 MQT196624:MQW196625 NAP196624:NAS196625 NKL196624:NKO196625 NUH196624:NUK196625 OED196624:OEG196625 ONZ196624:OOC196625 OXV196624:OXY196625 PHR196624:PHU196625 PRN196624:PRQ196625 QBJ196624:QBM196625 QLF196624:QLI196625 QVB196624:QVE196625 REX196624:RFA196625 ROT196624:ROW196625 RYP196624:RYS196625 SIL196624:SIO196625 SSH196624:SSK196625 TCD196624:TCG196625 TLZ196624:TMC196625 TVV196624:TVY196625 UFR196624:UFU196625 UPN196624:UPQ196625 UZJ196624:UZM196625 VJF196624:VJI196625 VTB196624:VTE196625 WCX196624:WDA196625 WMT196624:WMW196625 WWP196624:WWS196625 AH262160:AK262161 KD262160:KG262161 TZ262160:UC262161 ADV262160:ADY262161 ANR262160:ANU262161 AXN262160:AXQ262161 BHJ262160:BHM262161 BRF262160:BRI262161 CBB262160:CBE262161 CKX262160:CLA262161 CUT262160:CUW262161 DEP262160:DES262161 DOL262160:DOO262161 DYH262160:DYK262161 EID262160:EIG262161 ERZ262160:ESC262161 FBV262160:FBY262161 FLR262160:FLU262161 FVN262160:FVQ262161 GFJ262160:GFM262161 GPF262160:GPI262161 GZB262160:GZE262161 HIX262160:HJA262161 HST262160:HSW262161 ICP262160:ICS262161 IML262160:IMO262161 IWH262160:IWK262161 JGD262160:JGG262161 JPZ262160:JQC262161 JZV262160:JZY262161 KJR262160:KJU262161 KTN262160:KTQ262161 LDJ262160:LDM262161 LNF262160:LNI262161 LXB262160:LXE262161 MGX262160:MHA262161 MQT262160:MQW262161 NAP262160:NAS262161 NKL262160:NKO262161 NUH262160:NUK262161 OED262160:OEG262161 ONZ262160:OOC262161 OXV262160:OXY262161 PHR262160:PHU262161 PRN262160:PRQ262161 QBJ262160:QBM262161 QLF262160:QLI262161 QVB262160:QVE262161 REX262160:RFA262161 ROT262160:ROW262161 RYP262160:RYS262161 SIL262160:SIO262161 SSH262160:SSK262161 TCD262160:TCG262161 TLZ262160:TMC262161 TVV262160:TVY262161 UFR262160:UFU262161 UPN262160:UPQ262161 UZJ262160:UZM262161 VJF262160:VJI262161 VTB262160:VTE262161 WCX262160:WDA262161 WMT262160:WMW262161 WWP262160:WWS262161 AH327696:AK327697 KD327696:KG327697 TZ327696:UC327697 ADV327696:ADY327697 ANR327696:ANU327697 AXN327696:AXQ327697 BHJ327696:BHM327697 BRF327696:BRI327697 CBB327696:CBE327697 CKX327696:CLA327697 CUT327696:CUW327697 DEP327696:DES327697 DOL327696:DOO327697 DYH327696:DYK327697 EID327696:EIG327697 ERZ327696:ESC327697 FBV327696:FBY327697 FLR327696:FLU327697 FVN327696:FVQ327697 GFJ327696:GFM327697 GPF327696:GPI327697 GZB327696:GZE327697 HIX327696:HJA327697 HST327696:HSW327697 ICP327696:ICS327697 IML327696:IMO327697 IWH327696:IWK327697 JGD327696:JGG327697 JPZ327696:JQC327697 JZV327696:JZY327697 KJR327696:KJU327697 KTN327696:KTQ327697 LDJ327696:LDM327697 LNF327696:LNI327697 LXB327696:LXE327697 MGX327696:MHA327697 MQT327696:MQW327697 NAP327696:NAS327697 NKL327696:NKO327697 NUH327696:NUK327697 OED327696:OEG327697 ONZ327696:OOC327697 OXV327696:OXY327697 PHR327696:PHU327697 PRN327696:PRQ327697 QBJ327696:QBM327697 QLF327696:QLI327697 QVB327696:QVE327697 REX327696:RFA327697 ROT327696:ROW327697 RYP327696:RYS327697 SIL327696:SIO327697 SSH327696:SSK327697 TCD327696:TCG327697 TLZ327696:TMC327697 TVV327696:TVY327697 UFR327696:UFU327697 UPN327696:UPQ327697 UZJ327696:UZM327697 VJF327696:VJI327697 VTB327696:VTE327697 WCX327696:WDA327697 WMT327696:WMW327697 WWP327696:WWS327697 AH393232:AK393233 KD393232:KG393233 TZ393232:UC393233 ADV393232:ADY393233 ANR393232:ANU393233 AXN393232:AXQ393233 BHJ393232:BHM393233 BRF393232:BRI393233 CBB393232:CBE393233 CKX393232:CLA393233 CUT393232:CUW393233 DEP393232:DES393233 DOL393232:DOO393233 DYH393232:DYK393233 EID393232:EIG393233 ERZ393232:ESC393233 FBV393232:FBY393233 FLR393232:FLU393233 FVN393232:FVQ393233 GFJ393232:GFM393233 GPF393232:GPI393233 GZB393232:GZE393233 HIX393232:HJA393233 HST393232:HSW393233 ICP393232:ICS393233 IML393232:IMO393233 IWH393232:IWK393233 JGD393232:JGG393233 JPZ393232:JQC393233 JZV393232:JZY393233 KJR393232:KJU393233 KTN393232:KTQ393233 LDJ393232:LDM393233 LNF393232:LNI393233 LXB393232:LXE393233 MGX393232:MHA393233 MQT393232:MQW393233 NAP393232:NAS393233 NKL393232:NKO393233 NUH393232:NUK393233 OED393232:OEG393233 ONZ393232:OOC393233 OXV393232:OXY393233 PHR393232:PHU393233 PRN393232:PRQ393233 QBJ393232:QBM393233 QLF393232:QLI393233 QVB393232:QVE393233 REX393232:RFA393233 ROT393232:ROW393233 RYP393232:RYS393233 SIL393232:SIO393233 SSH393232:SSK393233 TCD393232:TCG393233 TLZ393232:TMC393233 TVV393232:TVY393233 UFR393232:UFU393233 UPN393232:UPQ393233 UZJ393232:UZM393233 VJF393232:VJI393233 VTB393232:VTE393233 WCX393232:WDA393233 WMT393232:WMW393233 WWP393232:WWS393233 AH458768:AK458769 KD458768:KG458769 TZ458768:UC458769 ADV458768:ADY458769 ANR458768:ANU458769 AXN458768:AXQ458769 BHJ458768:BHM458769 BRF458768:BRI458769 CBB458768:CBE458769 CKX458768:CLA458769 CUT458768:CUW458769 DEP458768:DES458769 DOL458768:DOO458769 DYH458768:DYK458769 EID458768:EIG458769 ERZ458768:ESC458769 FBV458768:FBY458769 FLR458768:FLU458769 FVN458768:FVQ458769 GFJ458768:GFM458769 GPF458768:GPI458769 GZB458768:GZE458769 HIX458768:HJA458769 HST458768:HSW458769 ICP458768:ICS458769 IML458768:IMO458769 IWH458768:IWK458769 JGD458768:JGG458769 JPZ458768:JQC458769 JZV458768:JZY458769 KJR458768:KJU458769 KTN458768:KTQ458769 LDJ458768:LDM458769 LNF458768:LNI458769 LXB458768:LXE458769 MGX458768:MHA458769 MQT458768:MQW458769 NAP458768:NAS458769 NKL458768:NKO458769 NUH458768:NUK458769 OED458768:OEG458769 ONZ458768:OOC458769 OXV458768:OXY458769 PHR458768:PHU458769 PRN458768:PRQ458769 QBJ458768:QBM458769 QLF458768:QLI458769 QVB458768:QVE458769 REX458768:RFA458769 ROT458768:ROW458769 RYP458768:RYS458769 SIL458768:SIO458769 SSH458768:SSK458769 TCD458768:TCG458769 TLZ458768:TMC458769 TVV458768:TVY458769 UFR458768:UFU458769 UPN458768:UPQ458769 UZJ458768:UZM458769 VJF458768:VJI458769 VTB458768:VTE458769 WCX458768:WDA458769 WMT458768:WMW458769 WWP458768:WWS458769 AH524304:AK524305 KD524304:KG524305 TZ524304:UC524305 ADV524304:ADY524305 ANR524304:ANU524305 AXN524304:AXQ524305 BHJ524304:BHM524305 BRF524304:BRI524305 CBB524304:CBE524305 CKX524304:CLA524305 CUT524304:CUW524305 DEP524304:DES524305 DOL524304:DOO524305 DYH524304:DYK524305 EID524304:EIG524305 ERZ524304:ESC524305 FBV524304:FBY524305 FLR524304:FLU524305 FVN524304:FVQ524305 GFJ524304:GFM524305 GPF524304:GPI524305 GZB524304:GZE524305 HIX524304:HJA524305 HST524304:HSW524305 ICP524304:ICS524305 IML524304:IMO524305 IWH524304:IWK524305 JGD524304:JGG524305 JPZ524304:JQC524305 JZV524304:JZY524305 KJR524304:KJU524305 KTN524304:KTQ524305 LDJ524304:LDM524305 LNF524304:LNI524305 LXB524304:LXE524305 MGX524304:MHA524305 MQT524304:MQW524305 NAP524304:NAS524305 NKL524304:NKO524305 NUH524304:NUK524305 OED524304:OEG524305 ONZ524304:OOC524305 OXV524304:OXY524305 PHR524304:PHU524305 PRN524304:PRQ524305 QBJ524304:QBM524305 QLF524304:QLI524305 QVB524304:QVE524305 REX524304:RFA524305 ROT524304:ROW524305 RYP524304:RYS524305 SIL524304:SIO524305 SSH524304:SSK524305 TCD524304:TCG524305 TLZ524304:TMC524305 TVV524304:TVY524305 UFR524304:UFU524305 UPN524304:UPQ524305 UZJ524304:UZM524305 VJF524304:VJI524305 VTB524304:VTE524305 WCX524304:WDA524305 WMT524304:WMW524305 WWP524304:WWS524305 AH589840:AK589841 KD589840:KG589841 TZ589840:UC589841 ADV589840:ADY589841 ANR589840:ANU589841 AXN589840:AXQ589841 BHJ589840:BHM589841 BRF589840:BRI589841 CBB589840:CBE589841 CKX589840:CLA589841 CUT589840:CUW589841 DEP589840:DES589841 DOL589840:DOO589841 DYH589840:DYK589841 EID589840:EIG589841 ERZ589840:ESC589841 FBV589840:FBY589841 FLR589840:FLU589841 FVN589840:FVQ589841 GFJ589840:GFM589841 GPF589840:GPI589841 GZB589840:GZE589841 HIX589840:HJA589841 HST589840:HSW589841 ICP589840:ICS589841 IML589840:IMO589841 IWH589840:IWK589841 JGD589840:JGG589841 JPZ589840:JQC589841 JZV589840:JZY589841 KJR589840:KJU589841 KTN589840:KTQ589841 LDJ589840:LDM589841 LNF589840:LNI589841 LXB589840:LXE589841 MGX589840:MHA589841 MQT589840:MQW589841 NAP589840:NAS589841 NKL589840:NKO589841 NUH589840:NUK589841 OED589840:OEG589841 ONZ589840:OOC589841 OXV589840:OXY589841 PHR589840:PHU589841 PRN589840:PRQ589841 QBJ589840:QBM589841 QLF589840:QLI589841 QVB589840:QVE589841 REX589840:RFA589841 ROT589840:ROW589841 RYP589840:RYS589841 SIL589840:SIO589841 SSH589840:SSK589841 TCD589840:TCG589841 TLZ589840:TMC589841 TVV589840:TVY589841 UFR589840:UFU589841 UPN589840:UPQ589841 UZJ589840:UZM589841 VJF589840:VJI589841 VTB589840:VTE589841 WCX589840:WDA589841 WMT589840:WMW589841 WWP589840:WWS589841 AH655376:AK655377 KD655376:KG655377 TZ655376:UC655377 ADV655376:ADY655377 ANR655376:ANU655377 AXN655376:AXQ655377 BHJ655376:BHM655377 BRF655376:BRI655377 CBB655376:CBE655377 CKX655376:CLA655377 CUT655376:CUW655377 DEP655376:DES655377 DOL655376:DOO655377 DYH655376:DYK655377 EID655376:EIG655377 ERZ655376:ESC655377 FBV655376:FBY655377 FLR655376:FLU655377 FVN655376:FVQ655377 GFJ655376:GFM655377 GPF655376:GPI655377 GZB655376:GZE655377 HIX655376:HJA655377 HST655376:HSW655377 ICP655376:ICS655377 IML655376:IMO655377 IWH655376:IWK655377 JGD655376:JGG655377 JPZ655376:JQC655377 JZV655376:JZY655377 KJR655376:KJU655377 KTN655376:KTQ655377 LDJ655376:LDM655377 LNF655376:LNI655377 LXB655376:LXE655377 MGX655376:MHA655377 MQT655376:MQW655377 NAP655376:NAS655377 NKL655376:NKO655377 NUH655376:NUK655377 OED655376:OEG655377 ONZ655376:OOC655377 OXV655376:OXY655377 PHR655376:PHU655377 PRN655376:PRQ655377 QBJ655376:QBM655377 QLF655376:QLI655377 QVB655376:QVE655377 REX655376:RFA655377 ROT655376:ROW655377 RYP655376:RYS655377 SIL655376:SIO655377 SSH655376:SSK655377 TCD655376:TCG655377 TLZ655376:TMC655377 TVV655376:TVY655377 UFR655376:UFU655377 UPN655376:UPQ655377 UZJ655376:UZM655377 VJF655376:VJI655377 VTB655376:VTE655377 WCX655376:WDA655377 WMT655376:WMW655377 WWP655376:WWS655377 AH720912:AK720913 KD720912:KG720913 TZ720912:UC720913 ADV720912:ADY720913 ANR720912:ANU720913 AXN720912:AXQ720913 BHJ720912:BHM720913 BRF720912:BRI720913 CBB720912:CBE720913 CKX720912:CLA720913 CUT720912:CUW720913 DEP720912:DES720913 DOL720912:DOO720913 DYH720912:DYK720913 EID720912:EIG720913 ERZ720912:ESC720913 FBV720912:FBY720913 FLR720912:FLU720913 FVN720912:FVQ720913 GFJ720912:GFM720913 GPF720912:GPI720913 GZB720912:GZE720913 HIX720912:HJA720913 HST720912:HSW720913 ICP720912:ICS720913 IML720912:IMO720913 IWH720912:IWK720913 JGD720912:JGG720913 JPZ720912:JQC720913 JZV720912:JZY720913 KJR720912:KJU720913 KTN720912:KTQ720913 LDJ720912:LDM720913 LNF720912:LNI720913 LXB720912:LXE720913 MGX720912:MHA720913 MQT720912:MQW720913 NAP720912:NAS720913 NKL720912:NKO720913 NUH720912:NUK720913 OED720912:OEG720913 ONZ720912:OOC720913 OXV720912:OXY720913 PHR720912:PHU720913 PRN720912:PRQ720913 QBJ720912:QBM720913 QLF720912:QLI720913 QVB720912:QVE720913 REX720912:RFA720913 ROT720912:ROW720913 RYP720912:RYS720913 SIL720912:SIO720913 SSH720912:SSK720913 TCD720912:TCG720913 TLZ720912:TMC720913 TVV720912:TVY720913 UFR720912:UFU720913 UPN720912:UPQ720913 UZJ720912:UZM720913 VJF720912:VJI720913 VTB720912:VTE720913 WCX720912:WDA720913 WMT720912:WMW720913 WWP720912:WWS720913 AH786448:AK786449 KD786448:KG786449 TZ786448:UC786449 ADV786448:ADY786449 ANR786448:ANU786449 AXN786448:AXQ786449 BHJ786448:BHM786449 BRF786448:BRI786449 CBB786448:CBE786449 CKX786448:CLA786449 CUT786448:CUW786449 DEP786448:DES786449 DOL786448:DOO786449 DYH786448:DYK786449 EID786448:EIG786449 ERZ786448:ESC786449 FBV786448:FBY786449 FLR786448:FLU786449 FVN786448:FVQ786449 GFJ786448:GFM786449 GPF786448:GPI786449 GZB786448:GZE786449 HIX786448:HJA786449 HST786448:HSW786449 ICP786448:ICS786449 IML786448:IMO786449 IWH786448:IWK786449 JGD786448:JGG786449 JPZ786448:JQC786449 JZV786448:JZY786449 KJR786448:KJU786449 KTN786448:KTQ786449 LDJ786448:LDM786449 LNF786448:LNI786449 LXB786448:LXE786449 MGX786448:MHA786449 MQT786448:MQW786449 NAP786448:NAS786449 NKL786448:NKO786449 NUH786448:NUK786449 OED786448:OEG786449 ONZ786448:OOC786449 OXV786448:OXY786449 PHR786448:PHU786449 PRN786448:PRQ786449 QBJ786448:QBM786449 QLF786448:QLI786449 QVB786448:QVE786449 REX786448:RFA786449 ROT786448:ROW786449 RYP786448:RYS786449 SIL786448:SIO786449 SSH786448:SSK786449 TCD786448:TCG786449 TLZ786448:TMC786449 TVV786448:TVY786449 UFR786448:UFU786449 UPN786448:UPQ786449 UZJ786448:UZM786449 VJF786448:VJI786449 VTB786448:VTE786449 WCX786448:WDA786449 WMT786448:WMW786449 WWP786448:WWS786449 AH851984:AK851985 KD851984:KG851985 TZ851984:UC851985 ADV851984:ADY851985 ANR851984:ANU851985 AXN851984:AXQ851985 BHJ851984:BHM851985 BRF851984:BRI851985 CBB851984:CBE851985 CKX851984:CLA851985 CUT851984:CUW851985 DEP851984:DES851985 DOL851984:DOO851985 DYH851984:DYK851985 EID851984:EIG851985 ERZ851984:ESC851985 FBV851984:FBY851985 FLR851984:FLU851985 FVN851984:FVQ851985 GFJ851984:GFM851985 GPF851984:GPI851985 GZB851984:GZE851985 HIX851984:HJA851985 HST851984:HSW851985 ICP851984:ICS851985 IML851984:IMO851985 IWH851984:IWK851985 JGD851984:JGG851985 JPZ851984:JQC851985 JZV851984:JZY851985 KJR851984:KJU851985 KTN851984:KTQ851985 LDJ851984:LDM851985 LNF851984:LNI851985 LXB851984:LXE851985 MGX851984:MHA851985 MQT851984:MQW851985 NAP851984:NAS851985 NKL851984:NKO851985 NUH851984:NUK851985 OED851984:OEG851985 ONZ851984:OOC851985 OXV851984:OXY851985 PHR851984:PHU851985 PRN851984:PRQ851985 QBJ851984:QBM851985 QLF851984:QLI851985 QVB851984:QVE851985 REX851984:RFA851985 ROT851984:ROW851985 RYP851984:RYS851985 SIL851984:SIO851985 SSH851984:SSK851985 TCD851984:TCG851985 TLZ851984:TMC851985 TVV851984:TVY851985 UFR851984:UFU851985 UPN851984:UPQ851985 UZJ851984:UZM851985 VJF851984:VJI851985 VTB851984:VTE851985 WCX851984:WDA851985 WMT851984:WMW851985 WWP851984:WWS851985 AH917520:AK917521 KD917520:KG917521 TZ917520:UC917521 ADV917520:ADY917521 ANR917520:ANU917521 AXN917520:AXQ917521 BHJ917520:BHM917521 BRF917520:BRI917521 CBB917520:CBE917521 CKX917520:CLA917521 CUT917520:CUW917521 DEP917520:DES917521 DOL917520:DOO917521 DYH917520:DYK917521 EID917520:EIG917521 ERZ917520:ESC917521 FBV917520:FBY917521 FLR917520:FLU917521 FVN917520:FVQ917521 GFJ917520:GFM917521 GPF917520:GPI917521 GZB917520:GZE917521 HIX917520:HJA917521 HST917520:HSW917521 ICP917520:ICS917521 IML917520:IMO917521 IWH917520:IWK917521 JGD917520:JGG917521 JPZ917520:JQC917521 JZV917520:JZY917521 KJR917520:KJU917521 KTN917520:KTQ917521 LDJ917520:LDM917521 LNF917520:LNI917521 LXB917520:LXE917521 MGX917520:MHA917521 MQT917520:MQW917521 NAP917520:NAS917521 NKL917520:NKO917521 NUH917520:NUK917521 OED917520:OEG917521 ONZ917520:OOC917521 OXV917520:OXY917521 PHR917520:PHU917521 PRN917520:PRQ917521 QBJ917520:QBM917521 QLF917520:QLI917521 QVB917520:QVE917521 REX917520:RFA917521 ROT917520:ROW917521 RYP917520:RYS917521 SIL917520:SIO917521 SSH917520:SSK917521 TCD917520:TCG917521 TLZ917520:TMC917521 TVV917520:TVY917521 UFR917520:UFU917521 UPN917520:UPQ917521 UZJ917520:UZM917521 VJF917520:VJI917521 VTB917520:VTE917521 WCX917520:WDA917521 WMT917520:WMW917521 WWP917520:WWS917521 AH983056:AK983057 KD983056:KG983057 TZ983056:UC983057 ADV983056:ADY983057 ANR983056:ANU983057 AXN983056:AXQ983057 BHJ983056:BHM983057 BRF983056:BRI983057 CBB983056:CBE983057 CKX983056:CLA983057 CUT983056:CUW983057 DEP983056:DES983057 DOL983056:DOO983057 DYH983056:DYK983057 EID983056:EIG983057 ERZ983056:ESC983057 FBV983056:FBY983057 FLR983056:FLU983057 FVN983056:FVQ983057 GFJ983056:GFM983057 GPF983056:GPI983057 GZB983056:GZE983057 HIX983056:HJA983057 HST983056:HSW983057 ICP983056:ICS983057 IML983056:IMO983057 IWH983056:IWK983057 JGD983056:JGG983057 JPZ983056:JQC983057 JZV983056:JZY983057 KJR983056:KJU983057 KTN983056:KTQ983057 LDJ983056:LDM983057 LNF983056:LNI983057 LXB983056:LXE983057 MGX983056:MHA983057 MQT983056:MQW983057 NAP983056:NAS983057 NKL983056:NKO983057 NUH983056:NUK983057 OED983056:OEG983057 ONZ983056:OOC983057 OXV983056:OXY983057 PHR983056:PHU983057 PRN983056:PRQ983057 QBJ983056:QBM983057 QLF983056:QLI983057 QVB983056:QVE983057 REX983056:RFA983057 ROT983056:ROW983057 RYP983056:RYS983057 SIL983056:SIO983057 SSH983056:SSK983057 TCD983056:TCG983057 TLZ983056:TMC983057 TVV983056:TVY983057 UFR983056:UFU983057 UPN983056:UPQ983057 UZJ983056:UZM983057 VJF983056:VJI983057 VTB983056:VTE983057 WCX983056:WDA983057 WMT983056:WMW983057 WWP983056:WWS983057 AD16:AF17 JZ16:KB17 TV16:TX17 ADR16:ADT17 ANN16:ANP17 AXJ16:AXL17 BHF16:BHH17 BRB16:BRD17 CAX16:CAZ17 CKT16:CKV17 CUP16:CUR17 DEL16:DEN17 DOH16:DOJ17 DYD16:DYF17 EHZ16:EIB17 ERV16:ERX17 FBR16:FBT17 FLN16:FLP17 FVJ16:FVL17 GFF16:GFH17 GPB16:GPD17 GYX16:GYZ17 HIT16:HIV17 HSP16:HSR17 ICL16:ICN17 IMH16:IMJ17 IWD16:IWF17 JFZ16:JGB17 JPV16:JPX17 JZR16:JZT17 KJN16:KJP17 KTJ16:KTL17 LDF16:LDH17 LNB16:LND17 LWX16:LWZ17 MGT16:MGV17 MQP16:MQR17 NAL16:NAN17 NKH16:NKJ17 NUD16:NUF17 ODZ16:OEB17 ONV16:ONX17 OXR16:OXT17 PHN16:PHP17 PRJ16:PRL17 QBF16:QBH17 QLB16:QLD17 QUX16:QUZ17 RET16:REV17 ROP16:ROR17 RYL16:RYN17 SIH16:SIJ17 SSD16:SSF17 TBZ16:TCB17 TLV16:TLX17 TVR16:TVT17 UFN16:UFP17 UPJ16:UPL17 UZF16:UZH17 VJB16:VJD17 VSX16:VSZ17 WCT16:WCV17 WMP16:WMR17 WWL16:WWN17 AD65552:AF65553 JZ65552:KB65553 TV65552:TX65553 ADR65552:ADT65553 ANN65552:ANP65553 AXJ65552:AXL65553 BHF65552:BHH65553 BRB65552:BRD65553 CAX65552:CAZ65553 CKT65552:CKV65553 CUP65552:CUR65553 DEL65552:DEN65553 DOH65552:DOJ65553 DYD65552:DYF65553 EHZ65552:EIB65553 ERV65552:ERX65553 FBR65552:FBT65553 FLN65552:FLP65553 FVJ65552:FVL65553 GFF65552:GFH65553 GPB65552:GPD65553 GYX65552:GYZ65553 HIT65552:HIV65553 HSP65552:HSR65553 ICL65552:ICN65553 IMH65552:IMJ65553 IWD65552:IWF65553 JFZ65552:JGB65553 JPV65552:JPX65553 JZR65552:JZT65553 KJN65552:KJP65553 KTJ65552:KTL65553 LDF65552:LDH65553 LNB65552:LND65553 LWX65552:LWZ65553 MGT65552:MGV65553 MQP65552:MQR65553 NAL65552:NAN65553 NKH65552:NKJ65553 NUD65552:NUF65553 ODZ65552:OEB65553 ONV65552:ONX65553 OXR65552:OXT65553 PHN65552:PHP65553 PRJ65552:PRL65553 QBF65552:QBH65553 QLB65552:QLD65553 QUX65552:QUZ65553 RET65552:REV65553 ROP65552:ROR65553 RYL65552:RYN65553 SIH65552:SIJ65553 SSD65552:SSF65553 TBZ65552:TCB65553 TLV65552:TLX65553 TVR65552:TVT65553 UFN65552:UFP65553 UPJ65552:UPL65553 UZF65552:UZH65553 VJB65552:VJD65553 VSX65552:VSZ65553 WCT65552:WCV65553 WMP65552:WMR65553 WWL65552:WWN65553 AD131088:AF131089 JZ131088:KB131089 TV131088:TX131089 ADR131088:ADT131089 ANN131088:ANP131089 AXJ131088:AXL131089 BHF131088:BHH131089 BRB131088:BRD131089 CAX131088:CAZ131089 CKT131088:CKV131089 CUP131088:CUR131089 DEL131088:DEN131089 DOH131088:DOJ131089 DYD131088:DYF131089 EHZ131088:EIB131089 ERV131088:ERX131089 FBR131088:FBT131089 FLN131088:FLP131089 FVJ131088:FVL131089 GFF131088:GFH131089 GPB131088:GPD131089 GYX131088:GYZ131089 HIT131088:HIV131089 HSP131088:HSR131089 ICL131088:ICN131089 IMH131088:IMJ131089 IWD131088:IWF131089 JFZ131088:JGB131089 JPV131088:JPX131089 JZR131088:JZT131089 KJN131088:KJP131089 KTJ131088:KTL131089 LDF131088:LDH131089 LNB131088:LND131089 LWX131088:LWZ131089 MGT131088:MGV131089 MQP131088:MQR131089 NAL131088:NAN131089 NKH131088:NKJ131089 NUD131088:NUF131089 ODZ131088:OEB131089 ONV131088:ONX131089 OXR131088:OXT131089 PHN131088:PHP131089 PRJ131088:PRL131089 QBF131088:QBH131089 QLB131088:QLD131089 QUX131088:QUZ131089 RET131088:REV131089 ROP131088:ROR131089 RYL131088:RYN131089 SIH131088:SIJ131089 SSD131088:SSF131089 TBZ131088:TCB131089 TLV131088:TLX131089 TVR131088:TVT131089 UFN131088:UFP131089 UPJ131088:UPL131089 UZF131088:UZH131089 VJB131088:VJD131089 VSX131088:VSZ131089 WCT131088:WCV131089 WMP131088:WMR131089 WWL131088:WWN131089 AD196624:AF196625 JZ196624:KB196625 TV196624:TX196625 ADR196624:ADT196625 ANN196624:ANP196625 AXJ196624:AXL196625 BHF196624:BHH196625 BRB196624:BRD196625 CAX196624:CAZ196625 CKT196624:CKV196625 CUP196624:CUR196625 DEL196624:DEN196625 DOH196624:DOJ196625 DYD196624:DYF196625 EHZ196624:EIB196625 ERV196624:ERX196625 FBR196624:FBT196625 FLN196624:FLP196625 FVJ196624:FVL196625 GFF196624:GFH196625 GPB196624:GPD196625 GYX196624:GYZ196625 HIT196624:HIV196625 HSP196624:HSR196625 ICL196624:ICN196625 IMH196624:IMJ196625 IWD196624:IWF196625 JFZ196624:JGB196625 JPV196624:JPX196625 JZR196624:JZT196625 KJN196624:KJP196625 KTJ196624:KTL196625 LDF196624:LDH196625 LNB196624:LND196625 LWX196624:LWZ196625 MGT196624:MGV196625 MQP196624:MQR196625 NAL196624:NAN196625 NKH196624:NKJ196625 NUD196624:NUF196625 ODZ196624:OEB196625 ONV196624:ONX196625 OXR196624:OXT196625 PHN196624:PHP196625 PRJ196624:PRL196625 QBF196624:QBH196625 QLB196624:QLD196625 QUX196624:QUZ196625 RET196624:REV196625 ROP196624:ROR196625 RYL196624:RYN196625 SIH196624:SIJ196625 SSD196624:SSF196625 TBZ196624:TCB196625 TLV196624:TLX196625 TVR196624:TVT196625 UFN196624:UFP196625 UPJ196624:UPL196625 UZF196624:UZH196625 VJB196624:VJD196625 VSX196624:VSZ196625 WCT196624:WCV196625 WMP196624:WMR196625 WWL196624:WWN196625 AD262160:AF262161 JZ262160:KB262161 TV262160:TX262161 ADR262160:ADT262161 ANN262160:ANP262161 AXJ262160:AXL262161 BHF262160:BHH262161 BRB262160:BRD262161 CAX262160:CAZ262161 CKT262160:CKV262161 CUP262160:CUR262161 DEL262160:DEN262161 DOH262160:DOJ262161 DYD262160:DYF262161 EHZ262160:EIB262161 ERV262160:ERX262161 FBR262160:FBT262161 FLN262160:FLP262161 FVJ262160:FVL262161 GFF262160:GFH262161 GPB262160:GPD262161 GYX262160:GYZ262161 HIT262160:HIV262161 HSP262160:HSR262161 ICL262160:ICN262161 IMH262160:IMJ262161 IWD262160:IWF262161 JFZ262160:JGB262161 JPV262160:JPX262161 JZR262160:JZT262161 KJN262160:KJP262161 KTJ262160:KTL262161 LDF262160:LDH262161 LNB262160:LND262161 LWX262160:LWZ262161 MGT262160:MGV262161 MQP262160:MQR262161 NAL262160:NAN262161 NKH262160:NKJ262161 NUD262160:NUF262161 ODZ262160:OEB262161 ONV262160:ONX262161 OXR262160:OXT262161 PHN262160:PHP262161 PRJ262160:PRL262161 QBF262160:QBH262161 QLB262160:QLD262161 QUX262160:QUZ262161 RET262160:REV262161 ROP262160:ROR262161 RYL262160:RYN262161 SIH262160:SIJ262161 SSD262160:SSF262161 TBZ262160:TCB262161 TLV262160:TLX262161 TVR262160:TVT262161 UFN262160:UFP262161 UPJ262160:UPL262161 UZF262160:UZH262161 VJB262160:VJD262161 VSX262160:VSZ262161 WCT262160:WCV262161 WMP262160:WMR262161 WWL262160:WWN262161 AD327696:AF327697 JZ327696:KB327697 TV327696:TX327697 ADR327696:ADT327697 ANN327696:ANP327697 AXJ327696:AXL327697 BHF327696:BHH327697 BRB327696:BRD327697 CAX327696:CAZ327697 CKT327696:CKV327697 CUP327696:CUR327697 DEL327696:DEN327697 DOH327696:DOJ327697 DYD327696:DYF327697 EHZ327696:EIB327697 ERV327696:ERX327697 FBR327696:FBT327697 FLN327696:FLP327697 FVJ327696:FVL327697 GFF327696:GFH327697 GPB327696:GPD327697 GYX327696:GYZ327697 HIT327696:HIV327697 HSP327696:HSR327697 ICL327696:ICN327697 IMH327696:IMJ327697 IWD327696:IWF327697 JFZ327696:JGB327697 JPV327696:JPX327697 JZR327696:JZT327697 KJN327696:KJP327697 KTJ327696:KTL327697 LDF327696:LDH327697 LNB327696:LND327697 LWX327696:LWZ327697 MGT327696:MGV327697 MQP327696:MQR327697 NAL327696:NAN327697 NKH327696:NKJ327697 NUD327696:NUF327697 ODZ327696:OEB327697 ONV327696:ONX327697 OXR327696:OXT327697 PHN327696:PHP327697 PRJ327696:PRL327697 QBF327696:QBH327697 QLB327696:QLD327697 QUX327696:QUZ327697 RET327696:REV327697 ROP327696:ROR327697 RYL327696:RYN327697 SIH327696:SIJ327697 SSD327696:SSF327697 TBZ327696:TCB327697 TLV327696:TLX327697 TVR327696:TVT327697 UFN327696:UFP327697 UPJ327696:UPL327697 UZF327696:UZH327697 VJB327696:VJD327697 VSX327696:VSZ327697 WCT327696:WCV327697 WMP327696:WMR327697 WWL327696:WWN327697 AD393232:AF393233 JZ393232:KB393233 TV393232:TX393233 ADR393232:ADT393233 ANN393232:ANP393233 AXJ393232:AXL393233 BHF393232:BHH393233 BRB393232:BRD393233 CAX393232:CAZ393233 CKT393232:CKV393233 CUP393232:CUR393233 DEL393232:DEN393233 DOH393232:DOJ393233 DYD393232:DYF393233 EHZ393232:EIB393233 ERV393232:ERX393233 FBR393232:FBT393233 FLN393232:FLP393233 FVJ393232:FVL393233 GFF393232:GFH393233 GPB393232:GPD393233 GYX393232:GYZ393233 HIT393232:HIV393233 HSP393232:HSR393233 ICL393232:ICN393233 IMH393232:IMJ393233 IWD393232:IWF393233 JFZ393232:JGB393233 JPV393232:JPX393233 JZR393232:JZT393233 KJN393232:KJP393233 KTJ393232:KTL393233 LDF393232:LDH393233 LNB393232:LND393233 LWX393232:LWZ393233 MGT393232:MGV393233 MQP393232:MQR393233 NAL393232:NAN393233 NKH393232:NKJ393233 NUD393232:NUF393233 ODZ393232:OEB393233 ONV393232:ONX393233 OXR393232:OXT393233 PHN393232:PHP393233 PRJ393232:PRL393233 QBF393232:QBH393233 QLB393232:QLD393233 QUX393232:QUZ393233 RET393232:REV393233 ROP393232:ROR393233 RYL393232:RYN393233 SIH393232:SIJ393233 SSD393232:SSF393233 TBZ393232:TCB393233 TLV393232:TLX393233 TVR393232:TVT393233 UFN393232:UFP393233 UPJ393232:UPL393233 UZF393232:UZH393233 VJB393232:VJD393233 VSX393232:VSZ393233 WCT393232:WCV393233 WMP393232:WMR393233 WWL393232:WWN393233 AD458768:AF458769 JZ458768:KB458769 TV458768:TX458769 ADR458768:ADT458769 ANN458768:ANP458769 AXJ458768:AXL458769 BHF458768:BHH458769 BRB458768:BRD458769 CAX458768:CAZ458769 CKT458768:CKV458769 CUP458768:CUR458769 DEL458768:DEN458769 DOH458768:DOJ458769 DYD458768:DYF458769 EHZ458768:EIB458769 ERV458768:ERX458769 FBR458768:FBT458769 FLN458768:FLP458769 FVJ458768:FVL458769 GFF458768:GFH458769 GPB458768:GPD458769 GYX458768:GYZ458769 HIT458768:HIV458769 HSP458768:HSR458769 ICL458768:ICN458769 IMH458768:IMJ458769 IWD458768:IWF458769 JFZ458768:JGB458769 JPV458768:JPX458769 JZR458768:JZT458769 KJN458768:KJP458769 KTJ458768:KTL458769 LDF458768:LDH458769 LNB458768:LND458769 LWX458768:LWZ458769 MGT458768:MGV458769 MQP458768:MQR458769 NAL458768:NAN458769 NKH458768:NKJ458769 NUD458768:NUF458769 ODZ458768:OEB458769 ONV458768:ONX458769 OXR458768:OXT458769 PHN458768:PHP458769 PRJ458768:PRL458769 QBF458768:QBH458769 QLB458768:QLD458769 QUX458768:QUZ458769 RET458768:REV458769 ROP458768:ROR458769 RYL458768:RYN458769 SIH458768:SIJ458769 SSD458768:SSF458769 TBZ458768:TCB458769 TLV458768:TLX458769 TVR458768:TVT458769 UFN458768:UFP458769 UPJ458768:UPL458769 UZF458768:UZH458769 VJB458768:VJD458769 VSX458768:VSZ458769 WCT458768:WCV458769 WMP458768:WMR458769 WWL458768:WWN458769 AD524304:AF524305 JZ524304:KB524305 TV524304:TX524305 ADR524304:ADT524305 ANN524304:ANP524305 AXJ524304:AXL524305 BHF524304:BHH524305 BRB524304:BRD524305 CAX524304:CAZ524305 CKT524304:CKV524305 CUP524304:CUR524305 DEL524304:DEN524305 DOH524304:DOJ524305 DYD524304:DYF524305 EHZ524304:EIB524305 ERV524304:ERX524305 FBR524304:FBT524305 FLN524304:FLP524305 FVJ524304:FVL524305 GFF524304:GFH524305 GPB524304:GPD524305 GYX524304:GYZ524305 HIT524304:HIV524305 HSP524304:HSR524305 ICL524304:ICN524305 IMH524304:IMJ524305 IWD524304:IWF524305 JFZ524304:JGB524305 JPV524304:JPX524305 JZR524304:JZT524305 KJN524304:KJP524305 KTJ524304:KTL524305 LDF524304:LDH524305 LNB524304:LND524305 LWX524304:LWZ524305 MGT524304:MGV524305 MQP524304:MQR524305 NAL524304:NAN524305 NKH524304:NKJ524305 NUD524304:NUF524305 ODZ524304:OEB524305 ONV524304:ONX524305 OXR524304:OXT524305 PHN524304:PHP524305 PRJ524304:PRL524305 QBF524304:QBH524305 QLB524304:QLD524305 QUX524304:QUZ524305 RET524304:REV524305 ROP524304:ROR524305 RYL524304:RYN524305 SIH524304:SIJ524305 SSD524304:SSF524305 TBZ524304:TCB524305 TLV524304:TLX524305 TVR524304:TVT524305 UFN524304:UFP524305 UPJ524304:UPL524305 UZF524304:UZH524305 VJB524304:VJD524305 VSX524304:VSZ524305 WCT524304:WCV524305 WMP524304:WMR524305 WWL524304:WWN524305 AD589840:AF589841 JZ589840:KB589841 TV589840:TX589841 ADR589840:ADT589841 ANN589840:ANP589841 AXJ589840:AXL589841 BHF589840:BHH589841 BRB589840:BRD589841 CAX589840:CAZ589841 CKT589840:CKV589841 CUP589840:CUR589841 DEL589840:DEN589841 DOH589840:DOJ589841 DYD589840:DYF589841 EHZ589840:EIB589841 ERV589840:ERX589841 FBR589840:FBT589841 FLN589840:FLP589841 FVJ589840:FVL589841 GFF589840:GFH589841 GPB589840:GPD589841 GYX589840:GYZ589841 HIT589840:HIV589841 HSP589840:HSR589841 ICL589840:ICN589841 IMH589840:IMJ589841 IWD589840:IWF589841 JFZ589840:JGB589841 JPV589840:JPX589841 JZR589840:JZT589841 KJN589840:KJP589841 KTJ589840:KTL589841 LDF589840:LDH589841 LNB589840:LND589841 LWX589840:LWZ589841 MGT589840:MGV589841 MQP589840:MQR589841 NAL589840:NAN589841 NKH589840:NKJ589841 NUD589840:NUF589841 ODZ589840:OEB589841 ONV589840:ONX589841 OXR589840:OXT589841 PHN589840:PHP589841 PRJ589840:PRL589841 QBF589840:QBH589841 QLB589840:QLD589841 QUX589840:QUZ589841 RET589840:REV589841 ROP589840:ROR589841 RYL589840:RYN589841 SIH589840:SIJ589841 SSD589840:SSF589841 TBZ589840:TCB589841 TLV589840:TLX589841 TVR589840:TVT589841 UFN589840:UFP589841 UPJ589840:UPL589841 UZF589840:UZH589841 VJB589840:VJD589841 VSX589840:VSZ589841 WCT589840:WCV589841 WMP589840:WMR589841 WWL589840:WWN589841 AD655376:AF655377 JZ655376:KB655377 TV655376:TX655377 ADR655376:ADT655377 ANN655376:ANP655377 AXJ655376:AXL655377 BHF655376:BHH655377 BRB655376:BRD655377 CAX655376:CAZ655377 CKT655376:CKV655377 CUP655376:CUR655377 DEL655376:DEN655377 DOH655376:DOJ655377 DYD655376:DYF655377 EHZ655376:EIB655377 ERV655376:ERX655377 FBR655376:FBT655377 FLN655376:FLP655377 FVJ655376:FVL655377 GFF655376:GFH655377 GPB655376:GPD655377 GYX655376:GYZ655377 HIT655376:HIV655377 HSP655376:HSR655377 ICL655376:ICN655377 IMH655376:IMJ655377 IWD655376:IWF655377 JFZ655376:JGB655377 JPV655376:JPX655377 JZR655376:JZT655377 KJN655376:KJP655377 KTJ655376:KTL655377 LDF655376:LDH655377 LNB655376:LND655377 LWX655376:LWZ655377 MGT655376:MGV655377 MQP655376:MQR655377 NAL655376:NAN655377 NKH655376:NKJ655377 NUD655376:NUF655377 ODZ655376:OEB655377 ONV655376:ONX655377 OXR655376:OXT655377 PHN655376:PHP655377 PRJ655376:PRL655377 QBF655376:QBH655377 QLB655376:QLD655377 QUX655376:QUZ655377 RET655376:REV655377 ROP655376:ROR655377 RYL655376:RYN655377 SIH655376:SIJ655377 SSD655376:SSF655377 TBZ655376:TCB655377 TLV655376:TLX655377 TVR655376:TVT655377 UFN655376:UFP655377 UPJ655376:UPL655377 UZF655376:UZH655377 VJB655376:VJD655377 VSX655376:VSZ655377 WCT655376:WCV655377 WMP655376:WMR655377 WWL655376:WWN655377 AD720912:AF720913 JZ720912:KB720913 TV720912:TX720913 ADR720912:ADT720913 ANN720912:ANP720913 AXJ720912:AXL720913 BHF720912:BHH720913 BRB720912:BRD720913 CAX720912:CAZ720913 CKT720912:CKV720913 CUP720912:CUR720913 DEL720912:DEN720913 DOH720912:DOJ720913 DYD720912:DYF720913 EHZ720912:EIB720913 ERV720912:ERX720913 FBR720912:FBT720913 FLN720912:FLP720913 FVJ720912:FVL720913 GFF720912:GFH720913 GPB720912:GPD720913 GYX720912:GYZ720913 HIT720912:HIV720913 HSP720912:HSR720913 ICL720912:ICN720913 IMH720912:IMJ720913 IWD720912:IWF720913 JFZ720912:JGB720913 JPV720912:JPX720913 JZR720912:JZT720913 KJN720912:KJP720913 KTJ720912:KTL720913 LDF720912:LDH720913 LNB720912:LND720913 LWX720912:LWZ720913 MGT720912:MGV720913 MQP720912:MQR720913 NAL720912:NAN720913 NKH720912:NKJ720913 NUD720912:NUF720913 ODZ720912:OEB720913 ONV720912:ONX720913 OXR720912:OXT720913 PHN720912:PHP720913 PRJ720912:PRL720913 QBF720912:QBH720913 QLB720912:QLD720913 QUX720912:QUZ720913 RET720912:REV720913 ROP720912:ROR720913 RYL720912:RYN720913 SIH720912:SIJ720913 SSD720912:SSF720913 TBZ720912:TCB720913 TLV720912:TLX720913 TVR720912:TVT720913 UFN720912:UFP720913 UPJ720912:UPL720913 UZF720912:UZH720913 VJB720912:VJD720913 VSX720912:VSZ720913 WCT720912:WCV720913 WMP720912:WMR720913 WWL720912:WWN720913 AD786448:AF786449 JZ786448:KB786449 TV786448:TX786449 ADR786448:ADT786449 ANN786448:ANP786449 AXJ786448:AXL786449 BHF786448:BHH786449 BRB786448:BRD786449 CAX786448:CAZ786449 CKT786448:CKV786449 CUP786448:CUR786449 DEL786448:DEN786449 DOH786448:DOJ786449 DYD786448:DYF786449 EHZ786448:EIB786449 ERV786448:ERX786449 FBR786448:FBT786449 FLN786448:FLP786449 FVJ786448:FVL786449 GFF786448:GFH786449 GPB786448:GPD786449 GYX786448:GYZ786449 HIT786448:HIV786449 HSP786448:HSR786449 ICL786448:ICN786449 IMH786448:IMJ786449 IWD786448:IWF786449 JFZ786448:JGB786449 JPV786448:JPX786449 JZR786448:JZT786449 KJN786448:KJP786449 KTJ786448:KTL786449 LDF786448:LDH786449 LNB786448:LND786449 LWX786448:LWZ786449 MGT786448:MGV786449 MQP786448:MQR786449 NAL786448:NAN786449 NKH786448:NKJ786449 NUD786448:NUF786449 ODZ786448:OEB786449 ONV786448:ONX786449 OXR786448:OXT786449 PHN786448:PHP786449 PRJ786448:PRL786449 QBF786448:QBH786449 QLB786448:QLD786449 QUX786448:QUZ786449 RET786448:REV786449 ROP786448:ROR786449 RYL786448:RYN786449 SIH786448:SIJ786449 SSD786448:SSF786449 TBZ786448:TCB786449 TLV786448:TLX786449 TVR786448:TVT786449 UFN786448:UFP786449 UPJ786448:UPL786449 UZF786448:UZH786449 VJB786448:VJD786449 VSX786448:VSZ786449 WCT786448:WCV786449 WMP786448:WMR786449 WWL786448:WWN786449 AD851984:AF851985 JZ851984:KB851985 TV851984:TX851985 ADR851984:ADT851985 ANN851984:ANP851985 AXJ851984:AXL851985 BHF851984:BHH851985 BRB851984:BRD851985 CAX851984:CAZ851985 CKT851984:CKV851985 CUP851984:CUR851985 DEL851984:DEN851985 DOH851984:DOJ851985 DYD851984:DYF851985 EHZ851984:EIB851985 ERV851984:ERX851985 FBR851984:FBT851985 FLN851984:FLP851985 FVJ851984:FVL851985 GFF851984:GFH851985 GPB851984:GPD851985 GYX851984:GYZ851985 HIT851984:HIV851985 HSP851984:HSR851985 ICL851984:ICN851985 IMH851984:IMJ851985 IWD851984:IWF851985 JFZ851984:JGB851985 JPV851984:JPX851985 JZR851984:JZT851985 KJN851984:KJP851985 KTJ851984:KTL851985 LDF851984:LDH851985 LNB851984:LND851985 LWX851984:LWZ851985 MGT851984:MGV851985 MQP851984:MQR851985 NAL851984:NAN851985 NKH851984:NKJ851985 NUD851984:NUF851985 ODZ851984:OEB851985 ONV851984:ONX851985 OXR851984:OXT851985 PHN851984:PHP851985 PRJ851984:PRL851985 QBF851984:QBH851985 QLB851984:QLD851985 QUX851984:QUZ851985 RET851984:REV851985 ROP851984:ROR851985 RYL851984:RYN851985 SIH851984:SIJ851985 SSD851984:SSF851985 TBZ851984:TCB851985 TLV851984:TLX851985 TVR851984:TVT851985 UFN851984:UFP851985 UPJ851984:UPL851985 UZF851984:UZH851985 VJB851984:VJD851985 VSX851984:VSZ851985 WCT851984:WCV851985 WMP851984:WMR851985 WWL851984:WWN851985 AD917520:AF917521 JZ917520:KB917521 TV917520:TX917521 ADR917520:ADT917521 ANN917520:ANP917521 AXJ917520:AXL917521 BHF917520:BHH917521 BRB917520:BRD917521 CAX917520:CAZ917521 CKT917520:CKV917521 CUP917520:CUR917521 DEL917520:DEN917521 DOH917520:DOJ917521 DYD917520:DYF917521 EHZ917520:EIB917521 ERV917520:ERX917521 FBR917520:FBT917521 FLN917520:FLP917521 FVJ917520:FVL917521 GFF917520:GFH917521 GPB917520:GPD917521 GYX917520:GYZ917521 HIT917520:HIV917521 HSP917520:HSR917521 ICL917520:ICN917521 IMH917520:IMJ917521 IWD917520:IWF917521 JFZ917520:JGB917521 JPV917520:JPX917521 JZR917520:JZT917521 KJN917520:KJP917521 KTJ917520:KTL917521 LDF917520:LDH917521 LNB917520:LND917521 LWX917520:LWZ917521 MGT917520:MGV917521 MQP917520:MQR917521 NAL917520:NAN917521 NKH917520:NKJ917521 NUD917520:NUF917521 ODZ917520:OEB917521 ONV917520:ONX917521 OXR917520:OXT917521 PHN917520:PHP917521 PRJ917520:PRL917521 QBF917520:QBH917521 QLB917520:QLD917521 QUX917520:QUZ917521 RET917520:REV917521 ROP917520:ROR917521 RYL917520:RYN917521 SIH917520:SIJ917521 SSD917520:SSF917521 TBZ917520:TCB917521 TLV917520:TLX917521 TVR917520:TVT917521 UFN917520:UFP917521 UPJ917520:UPL917521 UZF917520:UZH917521 VJB917520:VJD917521 VSX917520:VSZ917521 WCT917520:WCV917521 WMP917520:WMR917521 WWL917520:WWN917521 AD983056:AF983057 JZ983056:KB983057 TV983056:TX983057 ADR983056:ADT983057 ANN983056:ANP983057 AXJ983056:AXL983057 BHF983056:BHH983057 BRB983056:BRD983057 CAX983056:CAZ983057 CKT983056:CKV983057 CUP983056:CUR983057 DEL983056:DEN983057 DOH983056:DOJ983057 DYD983056:DYF983057 EHZ983056:EIB983057 ERV983056:ERX983057 FBR983056:FBT983057 FLN983056:FLP983057 FVJ983056:FVL983057 GFF983056:GFH983057 GPB983056:GPD983057 GYX983056:GYZ983057 HIT983056:HIV983057 HSP983056:HSR983057 ICL983056:ICN983057 IMH983056:IMJ983057 IWD983056:IWF983057 JFZ983056:JGB983057 JPV983056:JPX983057 JZR983056:JZT983057 KJN983056:KJP983057 KTJ983056:KTL983057 LDF983056:LDH983057 LNB983056:LND983057 LWX983056:LWZ983057 MGT983056:MGV983057 MQP983056:MQR983057 NAL983056:NAN983057 NKH983056:NKJ983057 NUD983056:NUF983057 ODZ983056:OEB983057 ONV983056:ONX983057 OXR983056:OXT983057 PHN983056:PHP983057 PRJ983056:PRL983057 QBF983056:QBH983057 QLB983056:QLD983057 QUX983056:QUZ983057 RET983056:REV983057 ROP983056:ROR983057 RYL983056:RYN983057 SIH983056:SIJ983057 SSD983056:SSF983057 TBZ983056:TCB983057 TLV983056:TLX983057 TVR983056:TVT983057 UFN983056:UFP983057 UPJ983056:UPL983057 UZF983056:UZH983057 VJB983056:VJD983057 VSX983056:VSZ983057 WCT983056:WCV983057 WMP983056:WMR983057 WWL983056:WWN983057</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A59EC85B-D29C-441A-B63F-1EDF429AD332}">
-          <xm:sqref>W61:W62 JS61:JS62 TO61:TO62 ADK61:ADK62 ANG61:ANG62 AXC61:AXC62 BGY61:BGY62 BQU61:BQU62 CAQ61:CAQ62 CKM61:CKM62 CUI61:CUI62 DEE61:DEE62 DOA61:DOA62 DXW61:DXW62 EHS61:EHS62 ERO61:ERO62 FBK61:FBK62 FLG61:FLG62 FVC61:FVC62 GEY61:GEY62 GOU61:GOU62 GYQ61:GYQ62 HIM61:HIM62 HSI61:HSI62 ICE61:ICE62 IMA61:IMA62 IVW61:IVW62 JFS61:JFS62 JPO61:JPO62 JZK61:JZK62 KJG61:KJG62 KTC61:KTC62 LCY61:LCY62 LMU61:LMU62 LWQ61:LWQ62 MGM61:MGM62 MQI61:MQI62 NAE61:NAE62 NKA61:NKA62 NTW61:NTW62 ODS61:ODS62 ONO61:ONO62 OXK61:OXK62 PHG61:PHG62 PRC61:PRC62 QAY61:QAY62 QKU61:QKU62 QUQ61:QUQ62 REM61:REM62 ROI61:ROI62 RYE61:RYE62 SIA61:SIA62 SRW61:SRW62 TBS61:TBS62 TLO61:TLO62 TVK61:TVK62 UFG61:UFG62 UPC61:UPC62 UYY61:UYY62 VIU61:VIU62 VSQ61:VSQ62 WCM61:WCM62 WMI61:WMI62 WWE61:WWE62 W65597:W65598 JS65597:JS65598 TO65597:TO65598 ADK65597:ADK65598 ANG65597:ANG65598 AXC65597:AXC65598 BGY65597:BGY65598 BQU65597:BQU65598 CAQ65597:CAQ65598 CKM65597:CKM65598 CUI65597:CUI65598 DEE65597:DEE65598 DOA65597:DOA65598 DXW65597:DXW65598 EHS65597:EHS65598 ERO65597:ERO65598 FBK65597:FBK65598 FLG65597:FLG65598 FVC65597:FVC65598 GEY65597:GEY65598 GOU65597:GOU65598 GYQ65597:GYQ65598 HIM65597:HIM65598 HSI65597:HSI65598 ICE65597:ICE65598 IMA65597:IMA65598 IVW65597:IVW65598 JFS65597:JFS65598 JPO65597:JPO65598 JZK65597:JZK65598 KJG65597:KJG65598 KTC65597:KTC65598 LCY65597:LCY65598 LMU65597:LMU65598 LWQ65597:LWQ65598 MGM65597:MGM65598 MQI65597:MQI65598 NAE65597:NAE65598 NKA65597:NKA65598 NTW65597:NTW65598 ODS65597:ODS65598 ONO65597:ONO65598 OXK65597:OXK65598 PHG65597:PHG65598 PRC65597:PRC65598 QAY65597:QAY65598 QKU65597:QKU65598 QUQ65597:QUQ65598 REM65597:REM65598 ROI65597:ROI65598 RYE65597:RYE65598 SIA65597:SIA65598 SRW65597:SRW65598 TBS65597:TBS65598 TLO65597:TLO65598 TVK65597:TVK65598 UFG65597:UFG65598 UPC65597:UPC65598 UYY65597:UYY65598 VIU65597:VIU65598 VSQ65597:VSQ65598 WCM65597:WCM65598 WMI65597:WMI65598 WWE65597:WWE65598 W131133:W131134 JS131133:JS131134 TO131133:TO131134 ADK131133:ADK131134 ANG131133:ANG131134 AXC131133:AXC131134 BGY131133:BGY131134 BQU131133:BQU131134 CAQ131133:CAQ131134 CKM131133:CKM131134 CUI131133:CUI131134 DEE131133:DEE131134 DOA131133:DOA131134 DXW131133:DXW131134 EHS131133:EHS131134 ERO131133:ERO131134 FBK131133:FBK131134 FLG131133:FLG131134 FVC131133:FVC131134 GEY131133:GEY131134 GOU131133:GOU131134 GYQ131133:GYQ131134 HIM131133:HIM131134 HSI131133:HSI131134 ICE131133:ICE131134 IMA131133:IMA131134 IVW131133:IVW131134 JFS131133:JFS131134 JPO131133:JPO131134 JZK131133:JZK131134 KJG131133:KJG131134 KTC131133:KTC131134 LCY131133:LCY131134 LMU131133:LMU131134 LWQ131133:LWQ131134 MGM131133:MGM131134 MQI131133:MQI131134 NAE131133:NAE131134 NKA131133:NKA131134 NTW131133:NTW131134 ODS131133:ODS131134 ONO131133:ONO131134 OXK131133:OXK131134 PHG131133:PHG131134 PRC131133:PRC131134 QAY131133:QAY131134 QKU131133:QKU131134 QUQ131133:QUQ131134 REM131133:REM131134 ROI131133:ROI131134 RYE131133:RYE131134 SIA131133:SIA131134 SRW131133:SRW131134 TBS131133:TBS131134 TLO131133:TLO131134 TVK131133:TVK131134 UFG131133:UFG131134 UPC131133:UPC131134 UYY131133:UYY131134 VIU131133:VIU131134 VSQ131133:VSQ131134 WCM131133:WCM131134 WMI131133:WMI131134 WWE131133:WWE131134 W196669:W196670 JS196669:JS196670 TO196669:TO196670 ADK196669:ADK196670 ANG196669:ANG196670 AXC196669:AXC196670 BGY196669:BGY196670 BQU196669:BQU196670 CAQ196669:CAQ196670 CKM196669:CKM196670 CUI196669:CUI196670 DEE196669:DEE196670 DOA196669:DOA196670 DXW196669:DXW196670 EHS196669:EHS196670 ERO196669:ERO196670 FBK196669:FBK196670 FLG196669:FLG196670 FVC196669:FVC196670 GEY196669:GEY196670 GOU196669:GOU196670 GYQ196669:GYQ196670 HIM196669:HIM196670 HSI196669:HSI196670 ICE196669:ICE196670 IMA196669:IMA196670 IVW196669:IVW196670 JFS196669:JFS196670 JPO196669:JPO196670 JZK196669:JZK196670 KJG196669:KJG196670 KTC196669:KTC196670 LCY196669:LCY196670 LMU196669:LMU196670 LWQ196669:LWQ196670 MGM196669:MGM196670 MQI196669:MQI196670 NAE196669:NAE196670 NKA196669:NKA196670 NTW196669:NTW196670 ODS196669:ODS196670 ONO196669:ONO196670 OXK196669:OXK196670 PHG196669:PHG196670 PRC196669:PRC196670 QAY196669:QAY196670 QKU196669:QKU196670 QUQ196669:QUQ196670 REM196669:REM196670 ROI196669:ROI196670 RYE196669:RYE196670 SIA196669:SIA196670 SRW196669:SRW196670 TBS196669:TBS196670 TLO196669:TLO196670 TVK196669:TVK196670 UFG196669:UFG196670 UPC196669:UPC196670 UYY196669:UYY196670 VIU196669:VIU196670 VSQ196669:VSQ196670 WCM196669:WCM196670 WMI196669:WMI196670 WWE196669:WWE196670 W262205:W262206 JS262205:JS262206 TO262205:TO262206 ADK262205:ADK262206 ANG262205:ANG262206 AXC262205:AXC262206 BGY262205:BGY262206 BQU262205:BQU262206 CAQ262205:CAQ262206 CKM262205:CKM262206 CUI262205:CUI262206 DEE262205:DEE262206 DOA262205:DOA262206 DXW262205:DXW262206 EHS262205:EHS262206 ERO262205:ERO262206 FBK262205:FBK262206 FLG262205:FLG262206 FVC262205:FVC262206 GEY262205:GEY262206 GOU262205:GOU262206 GYQ262205:GYQ262206 HIM262205:HIM262206 HSI262205:HSI262206 ICE262205:ICE262206 IMA262205:IMA262206 IVW262205:IVW262206 JFS262205:JFS262206 JPO262205:JPO262206 JZK262205:JZK262206 KJG262205:KJG262206 KTC262205:KTC262206 LCY262205:LCY262206 LMU262205:LMU262206 LWQ262205:LWQ262206 MGM262205:MGM262206 MQI262205:MQI262206 NAE262205:NAE262206 NKA262205:NKA262206 NTW262205:NTW262206 ODS262205:ODS262206 ONO262205:ONO262206 OXK262205:OXK262206 PHG262205:PHG262206 PRC262205:PRC262206 QAY262205:QAY262206 QKU262205:QKU262206 QUQ262205:QUQ262206 REM262205:REM262206 ROI262205:ROI262206 RYE262205:RYE262206 SIA262205:SIA262206 SRW262205:SRW262206 TBS262205:TBS262206 TLO262205:TLO262206 TVK262205:TVK262206 UFG262205:UFG262206 UPC262205:UPC262206 UYY262205:UYY262206 VIU262205:VIU262206 VSQ262205:VSQ262206 WCM262205:WCM262206 WMI262205:WMI262206 WWE262205:WWE262206 W327741:W327742 JS327741:JS327742 TO327741:TO327742 ADK327741:ADK327742 ANG327741:ANG327742 AXC327741:AXC327742 BGY327741:BGY327742 BQU327741:BQU327742 CAQ327741:CAQ327742 CKM327741:CKM327742 CUI327741:CUI327742 DEE327741:DEE327742 DOA327741:DOA327742 DXW327741:DXW327742 EHS327741:EHS327742 ERO327741:ERO327742 FBK327741:FBK327742 FLG327741:FLG327742 FVC327741:FVC327742 GEY327741:GEY327742 GOU327741:GOU327742 GYQ327741:GYQ327742 HIM327741:HIM327742 HSI327741:HSI327742 ICE327741:ICE327742 IMA327741:IMA327742 IVW327741:IVW327742 JFS327741:JFS327742 JPO327741:JPO327742 JZK327741:JZK327742 KJG327741:KJG327742 KTC327741:KTC327742 LCY327741:LCY327742 LMU327741:LMU327742 LWQ327741:LWQ327742 MGM327741:MGM327742 MQI327741:MQI327742 NAE327741:NAE327742 NKA327741:NKA327742 NTW327741:NTW327742 ODS327741:ODS327742 ONO327741:ONO327742 OXK327741:OXK327742 PHG327741:PHG327742 PRC327741:PRC327742 QAY327741:QAY327742 QKU327741:QKU327742 QUQ327741:QUQ327742 REM327741:REM327742 ROI327741:ROI327742 RYE327741:RYE327742 SIA327741:SIA327742 SRW327741:SRW327742 TBS327741:TBS327742 TLO327741:TLO327742 TVK327741:TVK327742 UFG327741:UFG327742 UPC327741:UPC327742 UYY327741:UYY327742 VIU327741:VIU327742 VSQ327741:VSQ327742 WCM327741:WCM327742 WMI327741:WMI327742 WWE327741:WWE327742 W393277:W393278 JS393277:JS393278 TO393277:TO393278 ADK393277:ADK393278 ANG393277:ANG393278 AXC393277:AXC393278 BGY393277:BGY393278 BQU393277:BQU393278 CAQ393277:CAQ393278 CKM393277:CKM393278 CUI393277:CUI393278 DEE393277:DEE393278 DOA393277:DOA393278 DXW393277:DXW393278 EHS393277:EHS393278 ERO393277:ERO393278 FBK393277:FBK393278 FLG393277:FLG393278 FVC393277:FVC393278 GEY393277:GEY393278 GOU393277:GOU393278 GYQ393277:GYQ393278 HIM393277:HIM393278 HSI393277:HSI393278 ICE393277:ICE393278 IMA393277:IMA393278 IVW393277:IVW393278 JFS393277:JFS393278 JPO393277:JPO393278 JZK393277:JZK393278 KJG393277:KJG393278 KTC393277:KTC393278 LCY393277:LCY393278 LMU393277:LMU393278 LWQ393277:LWQ393278 MGM393277:MGM393278 MQI393277:MQI393278 NAE393277:NAE393278 NKA393277:NKA393278 NTW393277:NTW393278 ODS393277:ODS393278 ONO393277:ONO393278 OXK393277:OXK393278 PHG393277:PHG393278 PRC393277:PRC393278 QAY393277:QAY393278 QKU393277:QKU393278 QUQ393277:QUQ393278 REM393277:REM393278 ROI393277:ROI393278 RYE393277:RYE393278 SIA393277:SIA393278 SRW393277:SRW393278 TBS393277:TBS393278 TLO393277:TLO393278 TVK393277:TVK393278 UFG393277:UFG393278 UPC393277:UPC393278 UYY393277:UYY393278 VIU393277:VIU393278 VSQ393277:VSQ393278 WCM393277:WCM393278 WMI393277:WMI393278 WWE393277:WWE393278 W458813:W458814 JS458813:JS458814 TO458813:TO458814 ADK458813:ADK458814 ANG458813:ANG458814 AXC458813:AXC458814 BGY458813:BGY458814 BQU458813:BQU458814 CAQ458813:CAQ458814 CKM458813:CKM458814 CUI458813:CUI458814 DEE458813:DEE458814 DOA458813:DOA458814 DXW458813:DXW458814 EHS458813:EHS458814 ERO458813:ERO458814 FBK458813:FBK458814 FLG458813:FLG458814 FVC458813:FVC458814 GEY458813:GEY458814 GOU458813:GOU458814 GYQ458813:GYQ458814 HIM458813:HIM458814 HSI458813:HSI458814 ICE458813:ICE458814 IMA458813:IMA458814 IVW458813:IVW458814 JFS458813:JFS458814 JPO458813:JPO458814 JZK458813:JZK458814 KJG458813:KJG458814 KTC458813:KTC458814 LCY458813:LCY458814 LMU458813:LMU458814 LWQ458813:LWQ458814 MGM458813:MGM458814 MQI458813:MQI458814 NAE458813:NAE458814 NKA458813:NKA458814 NTW458813:NTW458814 ODS458813:ODS458814 ONO458813:ONO458814 OXK458813:OXK458814 PHG458813:PHG458814 PRC458813:PRC458814 QAY458813:QAY458814 QKU458813:QKU458814 QUQ458813:QUQ458814 REM458813:REM458814 ROI458813:ROI458814 RYE458813:RYE458814 SIA458813:SIA458814 SRW458813:SRW458814 TBS458813:TBS458814 TLO458813:TLO458814 TVK458813:TVK458814 UFG458813:UFG458814 UPC458813:UPC458814 UYY458813:UYY458814 VIU458813:VIU458814 VSQ458813:VSQ458814 WCM458813:WCM458814 WMI458813:WMI458814 WWE458813:WWE458814 W524349:W524350 JS524349:JS524350 TO524349:TO524350 ADK524349:ADK524350 ANG524349:ANG524350 AXC524349:AXC524350 BGY524349:BGY524350 BQU524349:BQU524350 CAQ524349:CAQ524350 CKM524349:CKM524350 CUI524349:CUI524350 DEE524349:DEE524350 DOA524349:DOA524350 DXW524349:DXW524350 EHS524349:EHS524350 ERO524349:ERO524350 FBK524349:FBK524350 FLG524349:FLG524350 FVC524349:FVC524350 GEY524349:GEY524350 GOU524349:GOU524350 GYQ524349:GYQ524350 HIM524349:HIM524350 HSI524349:HSI524350 ICE524349:ICE524350 IMA524349:IMA524350 IVW524349:IVW524350 JFS524349:JFS524350 JPO524349:JPO524350 JZK524349:JZK524350 KJG524349:KJG524350 KTC524349:KTC524350 LCY524349:LCY524350 LMU524349:LMU524350 LWQ524349:LWQ524350 MGM524349:MGM524350 MQI524349:MQI524350 NAE524349:NAE524350 NKA524349:NKA524350 NTW524349:NTW524350 ODS524349:ODS524350 ONO524349:ONO524350 OXK524349:OXK524350 PHG524349:PHG524350 PRC524349:PRC524350 QAY524349:QAY524350 QKU524349:QKU524350 QUQ524349:QUQ524350 REM524349:REM524350 ROI524349:ROI524350 RYE524349:RYE524350 SIA524349:SIA524350 SRW524349:SRW524350 TBS524349:TBS524350 TLO524349:TLO524350 TVK524349:TVK524350 UFG524349:UFG524350 UPC524349:UPC524350 UYY524349:UYY524350 VIU524349:VIU524350 VSQ524349:VSQ524350 WCM524349:WCM524350 WMI524349:WMI524350 WWE524349:WWE524350 W589885:W589886 JS589885:JS589886 TO589885:TO589886 ADK589885:ADK589886 ANG589885:ANG589886 AXC589885:AXC589886 BGY589885:BGY589886 BQU589885:BQU589886 CAQ589885:CAQ589886 CKM589885:CKM589886 CUI589885:CUI589886 DEE589885:DEE589886 DOA589885:DOA589886 DXW589885:DXW589886 EHS589885:EHS589886 ERO589885:ERO589886 FBK589885:FBK589886 FLG589885:FLG589886 FVC589885:FVC589886 GEY589885:GEY589886 GOU589885:GOU589886 GYQ589885:GYQ589886 HIM589885:HIM589886 HSI589885:HSI589886 ICE589885:ICE589886 IMA589885:IMA589886 IVW589885:IVW589886 JFS589885:JFS589886 JPO589885:JPO589886 JZK589885:JZK589886 KJG589885:KJG589886 KTC589885:KTC589886 LCY589885:LCY589886 LMU589885:LMU589886 LWQ589885:LWQ589886 MGM589885:MGM589886 MQI589885:MQI589886 NAE589885:NAE589886 NKA589885:NKA589886 NTW589885:NTW589886 ODS589885:ODS589886 ONO589885:ONO589886 OXK589885:OXK589886 PHG589885:PHG589886 PRC589885:PRC589886 QAY589885:QAY589886 QKU589885:QKU589886 QUQ589885:QUQ589886 REM589885:REM589886 ROI589885:ROI589886 RYE589885:RYE589886 SIA589885:SIA589886 SRW589885:SRW589886 TBS589885:TBS589886 TLO589885:TLO589886 TVK589885:TVK589886 UFG589885:UFG589886 UPC589885:UPC589886 UYY589885:UYY589886 VIU589885:VIU589886 VSQ589885:VSQ589886 WCM589885:WCM589886 WMI589885:WMI589886 WWE589885:WWE589886 W655421:W655422 JS655421:JS655422 TO655421:TO655422 ADK655421:ADK655422 ANG655421:ANG655422 AXC655421:AXC655422 BGY655421:BGY655422 BQU655421:BQU655422 CAQ655421:CAQ655422 CKM655421:CKM655422 CUI655421:CUI655422 DEE655421:DEE655422 DOA655421:DOA655422 DXW655421:DXW655422 EHS655421:EHS655422 ERO655421:ERO655422 FBK655421:FBK655422 FLG655421:FLG655422 FVC655421:FVC655422 GEY655421:GEY655422 GOU655421:GOU655422 GYQ655421:GYQ655422 HIM655421:HIM655422 HSI655421:HSI655422 ICE655421:ICE655422 IMA655421:IMA655422 IVW655421:IVW655422 JFS655421:JFS655422 JPO655421:JPO655422 JZK655421:JZK655422 KJG655421:KJG655422 KTC655421:KTC655422 LCY655421:LCY655422 LMU655421:LMU655422 LWQ655421:LWQ655422 MGM655421:MGM655422 MQI655421:MQI655422 NAE655421:NAE655422 NKA655421:NKA655422 NTW655421:NTW655422 ODS655421:ODS655422 ONO655421:ONO655422 OXK655421:OXK655422 PHG655421:PHG655422 PRC655421:PRC655422 QAY655421:QAY655422 QKU655421:QKU655422 QUQ655421:QUQ655422 REM655421:REM655422 ROI655421:ROI655422 RYE655421:RYE655422 SIA655421:SIA655422 SRW655421:SRW655422 TBS655421:TBS655422 TLO655421:TLO655422 TVK655421:TVK655422 UFG655421:UFG655422 UPC655421:UPC655422 UYY655421:UYY655422 VIU655421:VIU655422 VSQ655421:VSQ655422 WCM655421:WCM655422 WMI655421:WMI655422 WWE655421:WWE655422 W720957:W720958 JS720957:JS720958 TO720957:TO720958 ADK720957:ADK720958 ANG720957:ANG720958 AXC720957:AXC720958 BGY720957:BGY720958 BQU720957:BQU720958 CAQ720957:CAQ720958 CKM720957:CKM720958 CUI720957:CUI720958 DEE720957:DEE720958 DOA720957:DOA720958 DXW720957:DXW720958 EHS720957:EHS720958 ERO720957:ERO720958 FBK720957:FBK720958 FLG720957:FLG720958 FVC720957:FVC720958 GEY720957:GEY720958 GOU720957:GOU720958 GYQ720957:GYQ720958 HIM720957:HIM720958 HSI720957:HSI720958 ICE720957:ICE720958 IMA720957:IMA720958 IVW720957:IVW720958 JFS720957:JFS720958 JPO720957:JPO720958 JZK720957:JZK720958 KJG720957:KJG720958 KTC720957:KTC720958 LCY720957:LCY720958 LMU720957:LMU720958 LWQ720957:LWQ720958 MGM720957:MGM720958 MQI720957:MQI720958 NAE720957:NAE720958 NKA720957:NKA720958 NTW720957:NTW720958 ODS720957:ODS720958 ONO720957:ONO720958 OXK720957:OXK720958 PHG720957:PHG720958 PRC720957:PRC720958 QAY720957:QAY720958 QKU720957:QKU720958 QUQ720957:QUQ720958 REM720957:REM720958 ROI720957:ROI720958 RYE720957:RYE720958 SIA720957:SIA720958 SRW720957:SRW720958 TBS720957:TBS720958 TLO720957:TLO720958 TVK720957:TVK720958 UFG720957:UFG720958 UPC720957:UPC720958 UYY720957:UYY720958 VIU720957:VIU720958 VSQ720957:VSQ720958 WCM720957:WCM720958 WMI720957:WMI720958 WWE720957:WWE720958 W786493:W786494 JS786493:JS786494 TO786493:TO786494 ADK786493:ADK786494 ANG786493:ANG786494 AXC786493:AXC786494 BGY786493:BGY786494 BQU786493:BQU786494 CAQ786493:CAQ786494 CKM786493:CKM786494 CUI786493:CUI786494 DEE786493:DEE786494 DOA786493:DOA786494 DXW786493:DXW786494 EHS786493:EHS786494 ERO786493:ERO786494 FBK786493:FBK786494 FLG786493:FLG786494 FVC786493:FVC786494 GEY786493:GEY786494 GOU786493:GOU786494 GYQ786493:GYQ786494 HIM786493:HIM786494 HSI786493:HSI786494 ICE786493:ICE786494 IMA786493:IMA786494 IVW786493:IVW786494 JFS786493:JFS786494 JPO786493:JPO786494 JZK786493:JZK786494 KJG786493:KJG786494 KTC786493:KTC786494 LCY786493:LCY786494 LMU786493:LMU786494 LWQ786493:LWQ786494 MGM786493:MGM786494 MQI786493:MQI786494 NAE786493:NAE786494 NKA786493:NKA786494 NTW786493:NTW786494 ODS786493:ODS786494 ONO786493:ONO786494 OXK786493:OXK786494 PHG786493:PHG786494 PRC786493:PRC786494 QAY786493:QAY786494 QKU786493:QKU786494 QUQ786493:QUQ786494 REM786493:REM786494 ROI786493:ROI786494 RYE786493:RYE786494 SIA786493:SIA786494 SRW786493:SRW786494 TBS786493:TBS786494 TLO786493:TLO786494 TVK786493:TVK786494 UFG786493:UFG786494 UPC786493:UPC786494 UYY786493:UYY786494 VIU786493:VIU786494 VSQ786493:VSQ786494 WCM786493:WCM786494 WMI786493:WMI786494 WWE786493:WWE786494 W852029:W852030 JS852029:JS852030 TO852029:TO852030 ADK852029:ADK852030 ANG852029:ANG852030 AXC852029:AXC852030 BGY852029:BGY852030 BQU852029:BQU852030 CAQ852029:CAQ852030 CKM852029:CKM852030 CUI852029:CUI852030 DEE852029:DEE852030 DOA852029:DOA852030 DXW852029:DXW852030 EHS852029:EHS852030 ERO852029:ERO852030 FBK852029:FBK852030 FLG852029:FLG852030 FVC852029:FVC852030 GEY852029:GEY852030 GOU852029:GOU852030 GYQ852029:GYQ852030 HIM852029:HIM852030 HSI852029:HSI852030 ICE852029:ICE852030 IMA852029:IMA852030 IVW852029:IVW852030 JFS852029:JFS852030 JPO852029:JPO852030 JZK852029:JZK852030 KJG852029:KJG852030 KTC852029:KTC852030 LCY852029:LCY852030 LMU852029:LMU852030 LWQ852029:LWQ852030 MGM852029:MGM852030 MQI852029:MQI852030 NAE852029:NAE852030 NKA852029:NKA852030 NTW852029:NTW852030 ODS852029:ODS852030 ONO852029:ONO852030 OXK852029:OXK852030 PHG852029:PHG852030 PRC852029:PRC852030 QAY852029:QAY852030 QKU852029:QKU852030 QUQ852029:QUQ852030 REM852029:REM852030 ROI852029:ROI852030 RYE852029:RYE852030 SIA852029:SIA852030 SRW852029:SRW852030 TBS852029:TBS852030 TLO852029:TLO852030 TVK852029:TVK852030 UFG852029:UFG852030 UPC852029:UPC852030 UYY852029:UYY852030 VIU852029:VIU852030 VSQ852029:VSQ852030 WCM852029:WCM852030 WMI852029:WMI852030 WWE852029:WWE852030 W917565:W917566 JS917565:JS917566 TO917565:TO917566 ADK917565:ADK917566 ANG917565:ANG917566 AXC917565:AXC917566 BGY917565:BGY917566 BQU917565:BQU917566 CAQ917565:CAQ917566 CKM917565:CKM917566 CUI917565:CUI917566 DEE917565:DEE917566 DOA917565:DOA917566 DXW917565:DXW917566 EHS917565:EHS917566 ERO917565:ERO917566 FBK917565:FBK917566 FLG917565:FLG917566 FVC917565:FVC917566 GEY917565:GEY917566 GOU917565:GOU917566 GYQ917565:GYQ917566 HIM917565:HIM917566 HSI917565:HSI917566 ICE917565:ICE917566 IMA917565:IMA917566 IVW917565:IVW917566 JFS917565:JFS917566 JPO917565:JPO917566 JZK917565:JZK917566 KJG917565:KJG917566 KTC917565:KTC917566 LCY917565:LCY917566 LMU917565:LMU917566 LWQ917565:LWQ917566 MGM917565:MGM917566 MQI917565:MQI917566 NAE917565:NAE917566 NKA917565:NKA917566 NTW917565:NTW917566 ODS917565:ODS917566 ONO917565:ONO917566 OXK917565:OXK917566 PHG917565:PHG917566 PRC917565:PRC917566 QAY917565:QAY917566 QKU917565:QKU917566 QUQ917565:QUQ917566 REM917565:REM917566 ROI917565:ROI917566 RYE917565:RYE917566 SIA917565:SIA917566 SRW917565:SRW917566 TBS917565:TBS917566 TLO917565:TLO917566 TVK917565:TVK917566 UFG917565:UFG917566 UPC917565:UPC917566 UYY917565:UYY917566 VIU917565:VIU917566 VSQ917565:VSQ917566 WCM917565:WCM917566 WMI917565:WMI917566 WWE917565:WWE917566 W983101:W983102 JS983101:JS983102 TO983101:TO983102 ADK983101:ADK983102 ANG983101:ANG983102 AXC983101:AXC983102 BGY983101:BGY983102 BQU983101:BQU983102 CAQ983101:CAQ983102 CKM983101:CKM983102 CUI983101:CUI983102 DEE983101:DEE983102 DOA983101:DOA983102 DXW983101:DXW983102 EHS983101:EHS983102 ERO983101:ERO983102 FBK983101:FBK983102 FLG983101:FLG983102 FVC983101:FVC983102 GEY983101:GEY983102 GOU983101:GOU983102 GYQ983101:GYQ983102 HIM983101:HIM983102 HSI983101:HSI983102 ICE983101:ICE983102 IMA983101:IMA983102 IVW983101:IVW983102 JFS983101:JFS983102 JPO983101:JPO983102 JZK983101:JZK983102 KJG983101:KJG983102 KTC983101:KTC983102 LCY983101:LCY983102 LMU983101:LMU983102 LWQ983101:LWQ983102 MGM983101:MGM983102 MQI983101:MQI983102 NAE983101:NAE983102 NKA983101:NKA983102 NTW983101:NTW983102 ODS983101:ODS983102 ONO983101:ONO983102 OXK983101:OXK983102 PHG983101:PHG983102 PRC983101:PRC983102 QAY983101:QAY983102 QKU983101:QKU983102 QUQ983101:QUQ983102 REM983101:REM983102 ROI983101:ROI983102 RYE983101:RYE983102 SIA983101:SIA983102 SRW983101:SRW983102 TBS983101:TBS983102 TLO983101:TLO983102 TVK983101:TVK983102 UFG983101:UFG983102 UPC983101:UPC983102 UYY983101:UYY983102 VIU983101:VIU983102 VSQ983101:VSQ983102 WCM983101:WCM983102 WMI983101:WMI983102 WWE983101:WWE983102 U61:U62 JQ61:JQ62 TM61:TM62 ADI61:ADI62 ANE61:ANE62 AXA61:AXA62 BGW61:BGW62 BQS61:BQS62 CAO61:CAO62 CKK61:CKK62 CUG61:CUG62 DEC61:DEC62 DNY61:DNY62 DXU61:DXU62 EHQ61:EHQ62 ERM61:ERM62 FBI61:FBI62 FLE61:FLE62 FVA61:FVA62 GEW61:GEW62 GOS61:GOS62 GYO61:GYO62 HIK61:HIK62 HSG61:HSG62 ICC61:ICC62 ILY61:ILY62 IVU61:IVU62 JFQ61:JFQ62 JPM61:JPM62 JZI61:JZI62 KJE61:KJE62 KTA61:KTA62 LCW61:LCW62 LMS61:LMS62 LWO61:LWO62 MGK61:MGK62 MQG61:MQG62 NAC61:NAC62 NJY61:NJY62 NTU61:NTU62 ODQ61:ODQ62 ONM61:ONM62 OXI61:OXI62 PHE61:PHE62 PRA61:PRA62 QAW61:QAW62 QKS61:QKS62 QUO61:QUO62 REK61:REK62 ROG61:ROG62 RYC61:RYC62 SHY61:SHY62 SRU61:SRU62 TBQ61:TBQ62 TLM61:TLM62 TVI61:TVI62 UFE61:UFE62 UPA61:UPA62 UYW61:UYW62 VIS61:VIS62 VSO61:VSO62 WCK61:WCK62 WMG61:WMG62 WWC61:WWC62 U65597:U65598 JQ65597:JQ65598 TM65597:TM65598 ADI65597:ADI65598 ANE65597:ANE65598 AXA65597:AXA65598 BGW65597:BGW65598 BQS65597:BQS65598 CAO65597:CAO65598 CKK65597:CKK65598 CUG65597:CUG65598 DEC65597:DEC65598 DNY65597:DNY65598 DXU65597:DXU65598 EHQ65597:EHQ65598 ERM65597:ERM65598 FBI65597:FBI65598 FLE65597:FLE65598 FVA65597:FVA65598 GEW65597:GEW65598 GOS65597:GOS65598 GYO65597:GYO65598 HIK65597:HIK65598 HSG65597:HSG65598 ICC65597:ICC65598 ILY65597:ILY65598 IVU65597:IVU65598 JFQ65597:JFQ65598 JPM65597:JPM65598 JZI65597:JZI65598 KJE65597:KJE65598 KTA65597:KTA65598 LCW65597:LCW65598 LMS65597:LMS65598 LWO65597:LWO65598 MGK65597:MGK65598 MQG65597:MQG65598 NAC65597:NAC65598 NJY65597:NJY65598 NTU65597:NTU65598 ODQ65597:ODQ65598 ONM65597:ONM65598 OXI65597:OXI65598 PHE65597:PHE65598 PRA65597:PRA65598 QAW65597:QAW65598 QKS65597:QKS65598 QUO65597:QUO65598 REK65597:REK65598 ROG65597:ROG65598 RYC65597:RYC65598 SHY65597:SHY65598 SRU65597:SRU65598 TBQ65597:TBQ65598 TLM65597:TLM65598 TVI65597:TVI65598 UFE65597:UFE65598 UPA65597:UPA65598 UYW65597:UYW65598 VIS65597:VIS65598 VSO65597:VSO65598 WCK65597:WCK65598 WMG65597:WMG65598 WWC65597:WWC65598 U131133:U131134 JQ131133:JQ131134 TM131133:TM131134 ADI131133:ADI131134 ANE131133:ANE131134 AXA131133:AXA131134 BGW131133:BGW131134 BQS131133:BQS131134 CAO131133:CAO131134 CKK131133:CKK131134 CUG131133:CUG131134 DEC131133:DEC131134 DNY131133:DNY131134 DXU131133:DXU131134 EHQ131133:EHQ131134 ERM131133:ERM131134 FBI131133:FBI131134 FLE131133:FLE131134 FVA131133:FVA131134 GEW131133:GEW131134 GOS131133:GOS131134 GYO131133:GYO131134 HIK131133:HIK131134 HSG131133:HSG131134 ICC131133:ICC131134 ILY131133:ILY131134 IVU131133:IVU131134 JFQ131133:JFQ131134 JPM131133:JPM131134 JZI131133:JZI131134 KJE131133:KJE131134 KTA131133:KTA131134 LCW131133:LCW131134 LMS131133:LMS131134 LWO131133:LWO131134 MGK131133:MGK131134 MQG131133:MQG131134 NAC131133:NAC131134 NJY131133:NJY131134 NTU131133:NTU131134 ODQ131133:ODQ131134 ONM131133:ONM131134 OXI131133:OXI131134 PHE131133:PHE131134 PRA131133:PRA131134 QAW131133:QAW131134 QKS131133:QKS131134 QUO131133:QUO131134 REK131133:REK131134 ROG131133:ROG131134 RYC131133:RYC131134 SHY131133:SHY131134 SRU131133:SRU131134 TBQ131133:TBQ131134 TLM131133:TLM131134 TVI131133:TVI131134 UFE131133:UFE131134 UPA131133:UPA131134 UYW131133:UYW131134 VIS131133:VIS131134 VSO131133:VSO131134 WCK131133:WCK131134 WMG131133:WMG131134 WWC131133:WWC131134 U196669:U196670 JQ196669:JQ196670 TM196669:TM196670 ADI196669:ADI196670 ANE196669:ANE196670 AXA196669:AXA196670 BGW196669:BGW196670 BQS196669:BQS196670 CAO196669:CAO196670 CKK196669:CKK196670 CUG196669:CUG196670 DEC196669:DEC196670 DNY196669:DNY196670 DXU196669:DXU196670 EHQ196669:EHQ196670 ERM196669:ERM196670 FBI196669:FBI196670 FLE196669:FLE196670 FVA196669:FVA196670 GEW196669:GEW196670 GOS196669:GOS196670 GYO196669:GYO196670 HIK196669:HIK196670 HSG196669:HSG196670 ICC196669:ICC196670 ILY196669:ILY196670 IVU196669:IVU196670 JFQ196669:JFQ196670 JPM196669:JPM196670 JZI196669:JZI196670 KJE196669:KJE196670 KTA196669:KTA196670 LCW196669:LCW196670 LMS196669:LMS196670 LWO196669:LWO196670 MGK196669:MGK196670 MQG196669:MQG196670 NAC196669:NAC196670 NJY196669:NJY196670 NTU196669:NTU196670 ODQ196669:ODQ196670 ONM196669:ONM196670 OXI196669:OXI196670 PHE196669:PHE196670 PRA196669:PRA196670 QAW196669:QAW196670 QKS196669:QKS196670 QUO196669:QUO196670 REK196669:REK196670 ROG196669:ROG196670 RYC196669:RYC196670 SHY196669:SHY196670 SRU196669:SRU196670 TBQ196669:TBQ196670 TLM196669:TLM196670 TVI196669:TVI196670 UFE196669:UFE196670 UPA196669:UPA196670 UYW196669:UYW196670 VIS196669:VIS196670 VSO196669:VSO196670 WCK196669:WCK196670 WMG196669:WMG196670 WWC196669:WWC196670 U262205:U262206 JQ262205:JQ262206 TM262205:TM262206 ADI262205:ADI262206 ANE262205:ANE262206 AXA262205:AXA262206 BGW262205:BGW262206 BQS262205:BQS262206 CAO262205:CAO262206 CKK262205:CKK262206 CUG262205:CUG262206 DEC262205:DEC262206 DNY262205:DNY262206 DXU262205:DXU262206 EHQ262205:EHQ262206 ERM262205:ERM262206 FBI262205:FBI262206 FLE262205:FLE262206 FVA262205:FVA262206 GEW262205:GEW262206 GOS262205:GOS262206 GYO262205:GYO262206 HIK262205:HIK262206 HSG262205:HSG262206 ICC262205:ICC262206 ILY262205:ILY262206 IVU262205:IVU262206 JFQ262205:JFQ262206 JPM262205:JPM262206 JZI262205:JZI262206 KJE262205:KJE262206 KTA262205:KTA262206 LCW262205:LCW262206 LMS262205:LMS262206 LWO262205:LWO262206 MGK262205:MGK262206 MQG262205:MQG262206 NAC262205:NAC262206 NJY262205:NJY262206 NTU262205:NTU262206 ODQ262205:ODQ262206 ONM262205:ONM262206 OXI262205:OXI262206 PHE262205:PHE262206 PRA262205:PRA262206 QAW262205:QAW262206 QKS262205:QKS262206 QUO262205:QUO262206 REK262205:REK262206 ROG262205:ROG262206 RYC262205:RYC262206 SHY262205:SHY262206 SRU262205:SRU262206 TBQ262205:TBQ262206 TLM262205:TLM262206 TVI262205:TVI262206 UFE262205:UFE262206 UPA262205:UPA262206 UYW262205:UYW262206 VIS262205:VIS262206 VSO262205:VSO262206 WCK262205:WCK262206 WMG262205:WMG262206 WWC262205:WWC262206 U327741:U327742 JQ327741:JQ327742 TM327741:TM327742 ADI327741:ADI327742 ANE327741:ANE327742 AXA327741:AXA327742 BGW327741:BGW327742 BQS327741:BQS327742 CAO327741:CAO327742 CKK327741:CKK327742 CUG327741:CUG327742 DEC327741:DEC327742 DNY327741:DNY327742 DXU327741:DXU327742 EHQ327741:EHQ327742 ERM327741:ERM327742 FBI327741:FBI327742 FLE327741:FLE327742 FVA327741:FVA327742 GEW327741:GEW327742 GOS327741:GOS327742 GYO327741:GYO327742 HIK327741:HIK327742 HSG327741:HSG327742 ICC327741:ICC327742 ILY327741:ILY327742 IVU327741:IVU327742 JFQ327741:JFQ327742 JPM327741:JPM327742 JZI327741:JZI327742 KJE327741:KJE327742 KTA327741:KTA327742 LCW327741:LCW327742 LMS327741:LMS327742 LWO327741:LWO327742 MGK327741:MGK327742 MQG327741:MQG327742 NAC327741:NAC327742 NJY327741:NJY327742 NTU327741:NTU327742 ODQ327741:ODQ327742 ONM327741:ONM327742 OXI327741:OXI327742 PHE327741:PHE327742 PRA327741:PRA327742 QAW327741:QAW327742 QKS327741:QKS327742 QUO327741:QUO327742 REK327741:REK327742 ROG327741:ROG327742 RYC327741:RYC327742 SHY327741:SHY327742 SRU327741:SRU327742 TBQ327741:TBQ327742 TLM327741:TLM327742 TVI327741:TVI327742 UFE327741:UFE327742 UPA327741:UPA327742 UYW327741:UYW327742 VIS327741:VIS327742 VSO327741:VSO327742 WCK327741:WCK327742 WMG327741:WMG327742 WWC327741:WWC327742 U393277:U393278 JQ393277:JQ393278 TM393277:TM393278 ADI393277:ADI393278 ANE393277:ANE393278 AXA393277:AXA393278 BGW393277:BGW393278 BQS393277:BQS393278 CAO393277:CAO393278 CKK393277:CKK393278 CUG393277:CUG393278 DEC393277:DEC393278 DNY393277:DNY393278 DXU393277:DXU393278 EHQ393277:EHQ393278 ERM393277:ERM393278 FBI393277:FBI393278 FLE393277:FLE393278 FVA393277:FVA393278 GEW393277:GEW393278 GOS393277:GOS393278 GYO393277:GYO393278 HIK393277:HIK393278 HSG393277:HSG393278 ICC393277:ICC393278 ILY393277:ILY393278 IVU393277:IVU393278 JFQ393277:JFQ393278 JPM393277:JPM393278 JZI393277:JZI393278 KJE393277:KJE393278 KTA393277:KTA393278 LCW393277:LCW393278 LMS393277:LMS393278 LWO393277:LWO393278 MGK393277:MGK393278 MQG393277:MQG393278 NAC393277:NAC393278 NJY393277:NJY393278 NTU393277:NTU393278 ODQ393277:ODQ393278 ONM393277:ONM393278 OXI393277:OXI393278 PHE393277:PHE393278 PRA393277:PRA393278 QAW393277:QAW393278 QKS393277:QKS393278 QUO393277:QUO393278 REK393277:REK393278 ROG393277:ROG393278 RYC393277:RYC393278 SHY393277:SHY393278 SRU393277:SRU393278 TBQ393277:TBQ393278 TLM393277:TLM393278 TVI393277:TVI393278 UFE393277:UFE393278 UPA393277:UPA393278 UYW393277:UYW393278 VIS393277:VIS393278 VSO393277:VSO393278 WCK393277:WCK393278 WMG393277:WMG393278 WWC393277:WWC393278 U458813:U458814 JQ458813:JQ458814 TM458813:TM458814 ADI458813:ADI458814 ANE458813:ANE458814 AXA458813:AXA458814 BGW458813:BGW458814 BQS458813:BQS458814 CAO458813:CAO458814 CKK458813:CKK458814 CUG458813:CUG458814 DEC458813:DEC458814 DNY458813:DNY458814 DXU458813:DXU458814 EHQ458813:EHQ458814 ERM458813:ERM458814 FBI458813:FBI458814 FLE458813:FLE458814 FVA458813:FVA458814 GEW458813:GEW458814 GOS458813:GOS458814 GYO458813:GYO458814 HIK458813:HIK458814 HSG458813:HSG458814 ICC458813:ICC458814 ILY458813:ILY458814 IVU458813:IVU458814 JFQ458813:JFQ458814 JPM458813:JPM458814 JZI458813:JZI458814 KJE458813:KJE458814 KTA458813:KTA458814 LCW458813:LCW458814 LMS458813:LMS458814 LWO458813:LWO458814 MGK458813:MGK458814 MQG458813:MQG458814 NAC458813:NAC458814 NJY458813:NJY458814 NTU458813:NTU458814 ODQ458813:ODQ458814 ONM458813:ONM458814 OXI458813:OXI458814 PHE458813:PHE458814 PRA458813:PRA458814 QAW458813:QAW458814 QKS458813:QKS458814 QUO458813:QUO458814 REK458813:REK458814 ROG458813:ROG458814 RYC458813:RYC458814 SHY458813:SHY458814 SRU458813:SRU458814 TBQ458813:TBQ458814 TLM458813:TLM458814 TVI458813:TVI458814 UFE458813:UFE458814 UPA458813:UPA458814 UYW458813:UYW458814 VIS458813:VIS458814 VSO458813:VSO458814 WCK458813:WCK458814 WMG458813:WMG458814 WWC458813:WWC458814 U524349:U524350 JQ524349:JQ524350 TM524349:TM524350 ADI524349:ADI524350 ANE524349:ANE524350 AXA524349:AXA524350 BGW524349:BGW524350 BQS524349:BQS524350 CAO524349:CAO524350 CKK524349:CKK524350 CUG524349:CUG524350 DEC524349:DEC524350 DNY524349:DNY524350 DXU524349:DXU524350 EHQ524349:EHQ524350 ERM524349:ERM524350 FBI524349:FBI524350 FLE524349:FLE524350 FVA524349:FVA524350 GEW524349:GEW524350 GOS524349:GOS524350 GYO524349:GYO524350 HIK524349:HIK524350 HSG524349:HSG524350 ICC524349:ICC524350 ILY524349:ILY524350 IVU524349:IVU524350 JFQ524349:JFQ524350 JPM524349:JPM524350 JZI524349:JZI524350 KJE524349:KJE524350 KTA524349:KTA524350 LCW524349:LCW524350 LMS524349:LMS524350 LWO524349:LWO524350 MGK524349:MGK524350 MQG524349:MQG524350 NAC524349:NAC524350 NJY524349:NJY524350 NTU524349:NTU524350 ODQ524349:ODQ524350 ONM524349:ONM524350 OXI524349:OXI524350 PHE524349:PHE524350 PRA524349:PRA524350 QAW524349:QAW524350 QKS524349:QKS524350 QUO524349:QUO524350 REK524349:REK524350 ROG524349:ROG524350 RYC524349:RYC524350 SHY524349:SHY524350 SRU524349:SRU524350 TBQ524349:TBQ524350 TLM524349:TLM524350 TVI524349:TVI524350 UFE524349:UFE524350 UPA524349:UPA524350 UYW524349:UYW524350 VIS524349:VIS524350 VSO524349:VSO524350 WCK524349:WCK524350 WMG524349:WMG524350 WWC524349:WWC524350 U589885:U589886 JQ589885:JQ589886 TM589885:TM589886 ADI589885:ADI589886 ANE589885:ANE589886 AXA589885:AXA589886 BGW589885:BGW589886 BQS589885:BQS589886 CAO589885:CAO589886 CKK589885:CKK589886 CUG589885:CUG589886 DEC589885:DEC589886 DNY589885:DNY589886 DXU589885:DXU589886 EHQ589885:EHQ589886 ERM589885:ERM589886 FBI589885:FBI589886 FLE589885:FLE589886 FVA589885:FVA589886 GEW589885:GEW589886 GOS589885:GOS589886 GYO589885:GYO589886 HIK589885:HIK589886 HSG589885:HSG589886 ICC589885:ICC589886 ILY589885:ILY589886 IVU589885:IVU589886 JFQ589885:JFQ589886 JPM589885:JPM589886 JZI589885:JZI589886 KJE589885:KJE589886 KTA589885:KTA589886 LCW589885:LCW589886 LMS589885:LMS589886 LWO589885:LWO589886 MGK589885:MGK589886 MQG589885:MQG589886 NAC589885:NAC589886 NJY589885:NJY589886 NTU589885:NTU589886 ODQ589885:ODQ589886 ONM589885:ONM589886 OXI589885:OXI589886 PHE589885:PHE589886 PRA589885:PRA589886 QAW589885:QAW589886 QKS589885:QKS589886 QUO589885:QUO589886 REK589885:REK589886 ROG589885:ROG589886 RYC589885:RYC589886 SHY589885:SHY589886 SRU589885:SRU589886 TBQ589885:TBQ589886 TLM589885:TLM589886 TVI589885:TVI589886 UFE589885:UFE589886 UPA589885:UPA589886 UYW589885:UYW589886 VIS589885:VIS589886 VSO589885:VSO589886 WCK589885:WCK589886 WMG589885:WMG589886 WWC589885:WWC589886 U655421:U655422 JQ655421:JQ655422 TM655421:TM655422 ADI655421:ADI655422 ANE655421:ANE655422 AXA655421:AXA655422 BGW655421:BGW655422 BQS655421:BQS655422 CAO655421:CAO655422 CKK655421:CKK655422 CUG655421:CUG655422 DEC655421:DEC655422 DNY655421:DNY655422 DXU655421:DXU655422 EHQ655421:EHQ655422 ERM655421:ERM655422 FBI655421:FBI655422 FLE655421:FLE655422 FVA655421:FVA655422 GEW655421:GEW655422 GOS655421:GOS655422 GYO655421:GYO655422 HIK655421:HIK655422 HSG655421:HSG655422 ICC655421:ICC655422 ILY655421:ILY655422 IVU655421:IVU655422 JFQ655421:JFQ655422 JPM655421:JPM655422 JZI655421:JZI655422 KJE655421:KJE655422 KTA655421:KTA655422 LCW655421:LCW655422 LMS655421:LMS655422 LWO655421:LWO655422 MGK655421:MGK655422 MQG655421:MQG655422 NAC655421:NAC655422 NJY655421:NJY655422 NTU655421:NTU655422 ODQ655421:ODQ655422 ONM655421:ONM655422 OXI655421:OXI655422 PHE655421:PHE655422 PRA655421:PRA655422 QAW655421:QAW655422 QKS655421:QKS655422 QUO655421:QUO655422 REK655421:REK655422 ROG655421:ROG655422 RYC655421:RYC655422 SHY655421:SHY655422 SRU655421:SRU655422 TBQ655421:TBQ655422 TLM655421:TLM655422 TVI655421:TVI655422 UFE655421:UFE655422 UPA655421:UPA655422 UYW655421:UYW655422 VIS655421:VIS655422 VSO655421:VSO655422 WCK655421:WCK655422 WMG655421:WMG655422 WWC655421:WWC655422 U720957:U720958 JQ720957:JQ720958 TM720957:TM720958 ADI720957:ADI720958 ANE720957:ANE720958 AXA720957:AXA720958 BGW720957:BGW720958 BQS720957:BQS720958 CAO720957:CAO720958 CKK720957:CKK720958 CUG720957:CUG720958 DEC720957:DEC720958 DNY720957:DNY720958 DXU720957:DXU720958 EHQ720957:EHQ720958 ERM720957:ERM720958 FBI720957:FBI720958 FLE720957:FLE720958 FVA720957:FVA720958 GEW720957:GEW720958 GOS720957:GOS720958 GYO720957:GYO720958 HIK720957:HIK720958 HSG720957:HSG720958 ICC720957:ICC720958 ILY720957:ILY720958 IVU720957:IVU720958 JFQ720957:JFQ720958 JPM720957:JPM720958 JZI720957:JZI720958 KJE720957:KJE720958 KTA720957:KTA720958 LCW720957:LCW720958 LMS720957:LMS720958 LWO720957:LWO720958 MGK720957:MGK720958 MQG720957:MQG720958 NAC720957:NAC720958 NJY720957:NJY720958 NTU720957:NTU720958 ODQ720957:ODQ720958 ONM720957:ONM720958 OXI720957:OXI720958 PHE720957:PHE720958 PRA720957:PRA720958 QAW720957:QAW720958 QKS720957:QKS720958 QUO720957:QUO720958 REK720957:REK720958 ROG720957:ROG720958 RYC720957:RYC720958 SHY720957:SHY720958 SRU720957:SRU720958 TBQ720957:TBQ720958 TLM720957:TLM720958 TVI720957:TVI720958 UFE720957:UFE720958 UPA720957:UPA720958 UYW720957:UYW720958 VIS720957:VIS720958 VSO720957:VSO720958 WCK720957:WCK720958 WMG720957:WMG720958 WWC720957:WWC720958 U786493:U786494 JQ786493:JQ786494 TM786493:TM786494 ADI786493:ADI786494 ANE786493:ANE786494 AXA786493:AXA786494 BGW786493:BGW786494 BQS786493:BQS786494 CAO786493:CAO786494 CKK786493:CKK786494 CUG786493:CUG786494 DEC786493:DEC786494 DNY786493:DNY786494 DXU786493:DXU786494 EHQ786493:EHQ786494 ERM786493:ERM786494 FBI786493:FBI786494 FLE786493:FLE786494 FVA786493:FVA786494 GEW786493:GEW786494 GOS786493:GOS786494 GYO786493:GYO786494 HIK786493:HIK786494 HSG786493:HSG786494 ICC786493:ICC786494 ILY786493:ILY786494 IVU786493:IVU786494 JFQ786493:JFQ786494 JPM786493:JPM786494 JZI786493:JZI786494 KJE786493:KJE786494 KTA786493:KTA786494 LCW786493:LCW786494 LMS786493:LMS786494 LWO786493:LWO786494 MGK786493:MGK786494 MQG786493:MQG786494 NAC786493:NAC786494 NJY786493:NJY786494 NTU786493:NTU786494 ODQ786493:ODQ786494 ONM786493:ONM786494 OXI786493:OXI786494 PHE786493:PHE786494 PRA786493:PRA786494 QAW786493:QAW786494 QKS786493:QKS786494 QUO786493:QUO786494 REK786493:REK786494 ROG786493:ROG786494 RYC786493:RYC786494 SHY786493:SHY786494 SRU786493:SRU786494 TBQ786493:TBQ786494 TLM786493:TLM786494 TVI786493:TVI786494 UFE786493:UFE786494 UPA786493:UPA786494 UYW786493:UYW786494 VIS786493:VIS786494 VSO786493:VSO786494 WCK786493:WCK786494 WMG786493:WMG786494 WWC786493:WWC786494 U852029:U852030 JQ852029:JQ852030 TM852029:TM852030 ADI852029:ADI852030 ANE852029:ANE852030 AXA852029:AXA852030 BGW852029:BGW852030 BQS852029:BQS852030 CAO852029:CAO852030 CKK852029:CKK852030 CUG852029:CUG852030 DEC852029:DEC852030 DNY852029:DNY852030 DXU852029:DXU852030 EHQ852029:EHQ852030 ERM852029:ERM852030 FBI852029:FBI852030 FLE852029:FLE852030 FVA852029:FVA852030 GEW852029:GEW852030 GOS852029:GOS852030 GYO852029:GYO852030 HIK852029:HIK852030 HSG852029:HSG852030 ICC852029:ICC852030 ILY852029:ILY852030 IVU852029:IVU852030 JFQ852029:JFQ852030 JPM852029:JPM852030 JZI852029:JZI852030 KJE852029:KJE852030 KTA852029:KTA852030 LCW852029:LCW852030 LMS852029:LMS852030 LWO852029:LWO852030 MGK852029:MGK852030 MQG852029:MQG852030 NAC852029:NAC852030 NJY852029:NJY852030 NTU852029:NTU852030 ODQ852029:ODQ852030 ONM852029:ONM852030 OXI852029:OXI852030 PHE852029:PHE852030 PRA852029:PRA852030 QAW852029:QAW852030 QKS852029:QKS852030 QUO852029:QUO852030 REK852029:REK852030 ROG852029:ROG852030 RYC852029:RYC852030 SHY852029:SHY852030 SRU852029:SRU852030 TBQ852029:TBQ852030 TLM852029:TLM852030 TVI852029:TVI852030 UFE852029:UFE852030 UPA852029:UPA852030 UYW852029:UYW852030 VIS852029:VIS852030 VSO852029:VSO852030 WCK852029:WCK852030 WMG852029:WMG852030 WWC852029:WWC852030 U917565:U917566 JQ917565:JQ917566 TM917565:TM917566 ADI917565:ADI917566 ANE917565:ANE917566 AXA917565:AXA917566 BGW917565:BGW917566 BQS917565:BQS917566 CAO917565:CAO917566 CKK917565:CKK917566 CUG917565:CUG917566 DEC917565:DEC917566 DNY917565:DNY917566 DXU917565:DXU917566 EHQ917565:EHQ917566 ERM917565:ERM917566 FBI917565:FBI917566 FLE917565:FLE917566 FVA917565:FVA917566 GEW917565:GEW917566 GOS917565:GOS917566 GYO917565:GYO917566 HIK917565:HIK917566 HSG917565:HSG917566 ICC917565:ICC917566 ILY917565:ILY917566 IVU917565:IVU917566 JFQ917565:JFQ917566 JPM917565:JPM917566 JZI917565:JZI917566 KJE917565:KJE917566 KTA917565:KTA917566 LCW917565:LCW917566 LMS917565:LMS917566 LWO917565:LWO917566 MGK917565:MGK917566 MQG917565:MQG917566 NAC917565:NAC917566 NJY917565:NJY917566 NTU917565:NTU917566 ODQ917565:ODQ917566 ONM917565:ONM917566 OXI917565:OXI917566 PHE917565:PHE917566 PRA917565:PRA917566 QAW917565:QAW917566 QKS917565:QKS917566 QUO917565:QUO917566 REK917565:REK917566 ROG917565:ROG917566 RYC917565:RYC917566 SHY917565:SHY917566 SRU917565:SRU917566 TBQ917565:TBQ917566 TLM917565:TLM917566 TVI917565:TVI917566 UFE917565:UFE917566 UPA917565:UPA917566 UYW917565:UYW917566 VIS917565:VIS917566 VSO917565:VSO917566 WCK917565:WCK917566 WMG917565:WMG917566 WWC917565:WWC917566 U983101:U983102 JQ983101:JQ983102 TM983101:TM983102 ADI983101:ADI983102 ANE983101:ANE983102 AXA983101:AXA983102 BGW983101:BGW983102 BQS983101:BQS983102 CAO983101:CAO983102 CKK983101:CKK983102 CUG983101:CUG983102 DEC983101:DEC983102 DNY983101:DNY983102 DXU983101:DXU983102 EHQ983101:EHQ983102 ERM983101:ERM983102 FBI983101:FBI983102 FLE983101:FLE983102 FVA983101:FVA983102 GEW983101:GEW983102 GOS983101:GOS983102 GYO983101:GYO983102 HIK983101:HIK983102 HSG983101:HSG983102 ICC983101:ICC983102 ILY983101:ILY983102 IVU983101:IVU983102 JFQ983101:JFQ983102 JPM983101:JPM983102 JZI983101:JZI983102 KJE983101:KJE983102 KTA983101:KTA983102 LCW983101:LCW983102 LMS983101:LMS983102 LWO983101:LWO983102 MGK983101:MGK983102 MQG983101:MQG983102 NAC983101:NAC983102 NJY983101:NJY983102 NTU983101:NTU983102 ODQ983101:ODQ983102 ONM983101:ONM983102 OXI983101:OXI983102 PHE983101:PHE983102 PRA983101:PRA983102 QAW983101:QAW983102 QKS983101:QKS983102 QUO983101:QUO983102 REK983101:REK983102 ROG983101:ROG983102 RYC983101:RYC983102 SHY983101:SHY983102 SRU983101:SRU983102 TBQ983101:TBQ983102 TLM983101:TLM983102 TVI983101:TVI983102 UFE983101:UFE983102 UPA983101:UPA983102 UYW983101:UYW983102 VIS983101:VIS983102 VSO983101:VSO983102 WCK983101:WCK983102 WMG983101:WMG983102 WWC983101:WWC983102 Q61:S62 JM61:JO62 TI61:TK62 ADE61:ADG62 ANA61:ANC62 AWW61:AWY62 BGS61:BGU62 BQO61:BQQ62 CAK61:CAM62 CKG61:CKI62 CUC61:CUE62 DDY61:DEA62 DNU61:DNW62 DXQ61:DXS62 EHM61:EHO62 ERI61:ERK62 FBE61:FBG62 FLA61:FLC62 FUW61:FUY62 GES61:GEU62 GOO61:GOQ62 GYK61:GYM62 HIG61:HII62 HSC61:HSE62 IBY61:ICA62 ILU61:ILW62 IVQ61:IVS62 JFM61:JFO62 JPI61:JPK62 JZE61:JZG62 KJA61:KJC62 KSW61:KSY62 LCS61:LCU62 LMO61:LMQ62 LWK61:LWM62 MGG61:MGI62 MQC61:MQE62 MZY61:NAA62 NJU61:NJW62 NTQ61:NTS62 ODM61:ODO62 ONI61:ONK62 OXE61:OXG62 PHA61:PHC62 PQW61:PQY62 QAS61:QAU62 QKO61:QKQ62 QUK61:QUM62 REG61:REI62 ROC61:ROE62 RXY61:RYA62 SHU61:SHW62 SRQ61:SRS62 TBM61:TBO62 TLI61:TLK62 TVE61:TVG62 UFA61:UFC62 UOW61:UOY62 UYS61:UYU62 VIO61:VIQ62 VSK61:VSM62 WCG61:WCI62 WMC61:WME62 WVY61:WWA62 Q65597:S65598 JM65597:JO65598 TI65597:TK65598 ADE65597:ADG65598 ANA65597:ANC65598 AWW65597:AWY65598 BGS65597:BGU65598 BQO65597:BQQ65598 CAK65597:CAM65598 CKG65597:CKI65598 CUC65597:CUE65598 DDY65597:DEA65598 DNU65597:DNW65598 DXQ65597:DXS65598 EHM65597:EHO65598 ERI65597:ERK65598 FBE65597:FBG65598 FLA65597:FLC65598 FUW65597:FUY65598 GES65597:GEU65598 GOO65597:GOQ65598 GYK65597:GYM65598 HIG65597:HII65598 HSC65597:HSE65598 IBY65597:ICA65598 ILU65597:ILW65598 IVQ65597:IVS65598 JFM65597:JFO65598 JPI65597:JPK65598 JZE65597:JZG65598 KJA65597:KJC65598 KSW65597:KSY65598 LCS65597:LCU65598 LMO65597:LMQ65598 LWK65597:LWM65598 MGG65597:MGI65598 MQC65597:MQE65598 MZY65597:NAA65598 NJU65597:NJW65598 NTQ65597:NTS65598 ODM65597:ODO65598 ONI65597:ONK65598 OXE65597:OXG65598 PHA65597:PHC65598 PQW65597:PQY65598 QAS65597:QAU65598 QKO65597:QKQ65598 QUK65597:QUM65598 REG65597:REI65598 ROC65597:ROE65598 RXY65597:RYA65598 SHU65597:SHW65598 SRQ65597:SRS65598 TBM65597:TBO65598 TLI65597:TLK65598 TVE65597:TVG65598 UFA65597:UFC65598 UOW65597:UOY65598 UYS65597:UYU65598 VIO65597:VIQ65598 VSK65597:VSM65598 WCG65597:WCI65598 WMC65597:WME65598 WVY65597:WWA65598 Q131133:S131134 JM131133:JO131134 TI131133:TK131134 ADE131133:ADG131134 ANA131133:ANC131134 AWW131133:AWY131134 BGS131133:BGU131134 BQO131133:BQQ131134 CAK131133:CAM131134 CKG131133:CKI131134 CUC131133:CUE131134 DDY131133:DEA131134 DNU131133:DNW131134 DXQ131133:DXS131134 EHM131133:EHO131134 ERI131133:ERK131134 FBE131133:FBG131134 FLA131133:FLC131134 FUW131133:FUY131134 GES131133:GEU131134 GOO131133:GOQ131134 GYK131133:GYM131134 HIG131133:HII131134 HSC131133:HSE131134 IBY131133:ICA131134 ILU131133:ILW131134 IVQ131133:IVS131134 JFM131133:JFO131134 JPI131133:JPK131134 JZE131133:JZG131134 KJA131133:KJC131134 KSW131133:KSY131134 LCS131133:LCU131134 LMO131133:LMQ131134 LWK131133:LWM131134 MGG131133:MGI131134 MQC131133:MQE131134 MZY131133:NAA131134 NJU131133:NJW131134 NTQ131133:NTS131134 ODM131133:ODO131134 ONI131133:ONK131134 OXE131133:OXG131134 PHA131133:PHC131134 PQW131133:PQY131134 QAS131133:QAU131134 QKO131133:QKQ131134 QUK131133:QUM131134 REG131133:REI131134 ROC131133:ROE131134 RXY131133:RYA131134 SHU131133:SHW131134 SRQ131133:SRS131134 TBM131133:TBO131134 TLI131133:TLK131134 TVE131133:TVG131134 UFA131133:UFC131134 UOW131133:UOY131134 UYS131133:UYU131134 VIO131133:VIQ131134 VSK131133:VSM131134 WCG131133:WCI131134 WMC131133:WME131134 WVY131133:WWA131134 Q196669:S196670 JM196669:JO196670 TI196669:TK196670 ADE196669:ADG196670 ANA196669:ANC196670 AWW196669:AWY196670 BGS196669:BGU196670 BQO196669:BQQ196670 CAK196669:CAM196670 CKG196669:CKI196670 CUC196669:CUE196670 DDY196669:DEA196670 DNU196669:DNW196670 DXQ196669:DXS196670 EHM196669:EHO196670 ERI196669:ERK196670 FBE196669:FBG196670 FLA196669:FLC196670 FUW196669:FUY196670 GES196669:GEU196670 GOO196669:GOQ196670 GYK196669:GYM196670 HIG196669:HII196670 HSC196669:HSE196670 IBY196669:ICA196670 ILU196669:ILW196670 IVQ196669:IVS196670 JFM196669:JFO196670 JPI196669:JPK196670 JZE196669:JZG196670 KJA196669:KJC196670 KSW196669:KSY196670 LCS196669:LCU196670 LMO196669:LMQ196670 LWK196669:LWM196670 MGG196669:MGI196670 MQC196669:MQE196670 MZY196669:NAA196670 NJU196669:NJW196670 NTQ196669:NTS196670 ODM196669:ODO196670 ONI196669:ONK196670 OXE196669:OXG196670 PHA196669:PHC196670 PQW196669:PQY196670 QAS196669:QAU196670 QKO196669:QKQ196670 QUK196669:QUM196670 REG196669:REI196670 ROC196669:ROE196670 RXY196669:RYA196670 SHU196669:SHW196670 SRQ196669:SRS196670 TBM196669:TBO196670 TLI196669:TLK196670 TVE196669:TVG196670 UFA196669:UFC196670 UOW196669:UOY196670 UYS196669:UYU196670 VIO196669:VIQ196670 VSK196669:VSM196670 WCG196669:WCI196670 WMC196669:WME196670 WVY196669:WWA196670 Q262205:S262206 JM262205:JO262206 TI262205:TK262206 ADE262205:ADG262206 ANA262205:ANC262206 AWW262205:AWY262206 BGS262205:BGU262206 BQO262205:BQQ262206 CAK262205:CAM262206 CKG262205:CKI262206 CUC262205:CUE262206 DDY262205:DEA262206 DNU262205:DNW262206 DXQ262205:DXS262206 EHM262205:EHO262206 ERI262205:ERK262206 FBE262205:FBG262206 FLA262205:FLC262206 FUW262205:FUY262206 GES262205:GEU262206 GOO262205:GOQ262206 GYK262205:GYM262206 HIG262205:HII262206 HSC262205:HSE262206 IBY262205:ICA262206 ILU262205:ILW262206 IVQ262205:IVS262206 JFM262205:JFO262206 JPI262205:JPK262206 JZE262205:JZG262206 KJA262205:KJC262206 KSW262205:KSY262206 LCS262205:LCU262206 LMO262205:LMQ262206 LWK262205:LWM262206 MGG262205:MGI262206 MQC262205:MQE262206 MZY262205:NAA262206 NJU262205:NJW262206 NTQ262205:NTS262206 ODM262205:ODO262206 ONI262205:ONK262206 OXE262205:OXG262206 PHA262205:PHC262206 PQW262205:PQY262206 QAS262205:QAU262206 QKO262205:QKQ262206 QUK262205:QUM262206 REG262205:REI262206 ROC262205:ROE262206 RXY262205:RYA262206 SHU262205:SHW262206 SRQ262205:SRS262206 TBM262205:TBO262206 TLI262205:TLK262206 TVE262205:TVG262206 UFA262205:UFC262206 UOW262205:UOY262206 UYS262205:UYU262206 VIO262205:VIQ262206 VSK262205:VSM262206 WCG262205:WCI262206 WMC262205:WME262206 WVY262205:WWA262206 Q327741:S327742 JM327741:JO327742 TI327741:TK327742 ADE327741:ADG327742 ANA327741:ANC327742 AWW327741:AWY327742 BGS327741:BGU327742 BQO327741:BQQ327742 CAK327741:CAM327742 CKG327741:CKI327742 CUC327741:CUE327742 DDY327741:DEA327742 DNU327741:DNW327742 DXQ327741:DXS327742 EHM327741:EHO327742 ERI327741:ERK327742 FBE327741:FBG327742 FLA327741:FLC327742 FUW327741:FUY327742 GES327741:GEU327742 GOO327741:GOQ327742 GYK327741:GYM327742 HIG327741:HII327742 HSC327741:HSE327742 IBY327741:ICA327742 ILU327741:ILW327742 IVQ327741:IVS327742 JFM327741:JFO327742 JPI327741:JPK327742 JZE327741:JZG327742 KJA327741:KJC327742 KSW327741:KSY327742 LCS327741:LCU327742 LMO327741:LMQ327742 LWK327741:LWM327742 MGG327741:MGI327742 MQC327741:MQE327742 MZY327741:NAA327742 NJU327741:NJW327742 NTQ327741:NTS327742 ODM327741:ODO327742 ONI327741:ONK327742 OXE327741:OXG327742 PHA327741:PHC327742 PQW327741:PQY327742 QAS327741:QAU327742 QKO327741:QKQ327742 QUK327741:QUM327742 REG327741:REI327742 ROC327741:ROE327742 RXY327741:RYA327742 SHU327741:SHW327742 SRQ327741:SRS327742 TBM327741:TBO327742 TLI327741:TLK327742 TVE327741:TVG327742 UFA327741:UFC327742 UOW327741:UOY327742 UYS327741:UYU327742 VIO327741:VIQ327742 VSK327741:VSM327742 WCG327741:WCI327742 WMC327741:WME327742 WVY327741:WWA327742 Q393277:S393278 JM393277:JO393278 TI393277:TK393278 ADE393277:ADG393278 ANA393277:ANC393278 AWW393277:AWY393278 BGS393277:BGU393278 BQO393277:BQQ393278 CAK393277:CAM393278 CKG393277:CKI393278 CUC393277:CUE393278 DDY393277:DEA393278 DNU393277:DNW393278 DXQ393277:DXS393278 EHM393277:EHO393278 ERI393277:ERK393278 FBE393277:FBG393278 FLA393277:FLC393278 FUW393277:FUY393278 GES393277:GEU393278 GOO393277:GOQ393278 GYK393277:GYM393278 HIG393277:HII393278 HSC393277:HSE393278 IBY393277:ICA393278 ILU393277:ILW393278 IVQ393277:IVS393278 JFM393277:JFO393278 JPI393277:JPK393278 JZE393277:JZG393278 KJA393277:KJC393278 KSW393277:KSY393278 LCS393277:LCU393278 LMO393277:LMQ393278 LWK393277:LWM393278 MGG393277:MGI393278 MQC393277:MQE393278 MZY393277:NAA393278 NJU393277:NJW393278 NTQ393277:NTS393278 ODM393277:ODO393278 ONI393277:ONK393278 OXE393277:OXG393278 PHA393277:PHC393278 PQW393277:PQY393278 QAS393277:QAU393278 QKO393277:QKQ393278 QUK393277:QUM393278 REG393277:REI393278 ROC393277:ROE393278 RXY393277:RYA393278 SHU393277:SHW393278 SRQ393277:SRS393278 TBM393277:TBO393278 TLI393277:TLK393278 TVE393277:TVG393278 UFA393277:UFC393278 UOW393277:UOY393278 UYS393277:UYU393278 VIO393277:VIQ393278 VSK393277:VSM393278 WCG393277:WCI393278 WMC393277:WME393278 WVY393277:WWA393278 Q458813:S458814 JM458813:JO458814 TI458813:TK458814 ADE458813:ADG458814 ANA458813:ANC458814 AWW458813:AWY458814 BGS458813:BGU458814 BQO458813:BQQ458814 CAK458813:CAM458814 CKG458813:CKI458814 CUC458813:CUE458814 DDY458813:DEA458814 DNU458813:DNW458814 DXQ458813:DXS458814 EHM458813:EHO458814 ERI458813:ERK458814 FBE458813:FBG458814 FLA458813:FLC458814 FUW458813:FUY458814 GES458813:GEU458814 GOO458813:GOQ458814 GYK458813:GYM458814 HIG458813:HII458814 HSC458813:HSE458814 IBY458813:ICA458814 ILU458813:ILW458814 IVQ458813:IVS458814 JFM458813:JFO458814 JPI458813:JPK458814 JZE458813:JZG458814 KJA458813:KJC458814 KSW458813:KSY458814 LCS458813:LCU458814 LMO458813:LMQ458814 LWK458813:LWM458814 MGG458813:MGI458814 MQC458813:MQE458814 MZY458813:NAA458814 NJU458813:NJW458814 NTQ458813:NTS458814 ODM458813:ODO458814 ONI458813:ONK458814 OXE458813:OXG458814 PHA458813:PHC458814 PQW458813:PQY458814 QAS458813:QAU458814 QKO458813:QKQ458814 QUK458813:QUM458814 REG458813:REI458814 ROC458813:ROE458814 RXY458813:RYA458814 SHU458813:SHW458814 SRQ458813:SRS458814 TBM458813:TBO458814 TLI458813:TLK458814 TVE458813:TVG458814 UFA458813:UFC458814 UOW458813:UOY458814 UYS458813:UYU458814 VIO458813:VIQ458814 VSK458813:VSM458814 WCG458813:WCI458814 WMC458813:WME458814 WVY458813:WWA458814 Q524349:S524350 JM524349:JO524350 TI524349:TK524350 ADE524349:ADG524350 ANA524349:ANC524350 AWW524349:AWY524350 BGS524349:BGU524350 BQO524349:BQQ524350 CAK524349:CAM524350 CKG524349:CKI524350 CUC524349:CUE524350 DDY524349:DEA524350 DNU524349:DNW524350 DXQ524349:DXS524350 EHM524349:EHO524350 ERI524349:ERK524350 FBE524349:FBG524350 FLA524349:FLC524350 FUW524349:FUY524350 GES524349:GEU524350 GOO524349:GOQ524350 GYK524349:GYM524350 HIG524349:HII524350 HSC524349:HSE524350 IBY524349:ICA524350 ILU524349:ILW524350 IVQ524349:IVS524350 JFM524349:JFO524350 JPI524349:JPK524350 JZE524349:JZG524350 KJA524349:KJC524350 KSW524349:KSY524350 LCS524349:LCU524350 LMO524349:LMQ524350 LWK524349:LWM524350 MGG524349:MGI524350 MQC524349:MQE524350 MZY524349:NAA524350 NJU524349:NJW524350 NTQ524349:NTS524350 ODM524349:ODO524350 ONI524349:ONK524350 OXE524349:OXG524350 PHA524349:PHC524350 PQW524349:PQY524350 QAS524349:QAU524350 QKO524349:QKQ524350 QUK524349:QUM524350 REG524349:REI524350 ROC524349:ROE524350 RXY524349:RYA524350 SHU524349:SHW524350 SRQ524349:SRS524350 TBM524349:TBO524350 TLI524349:TLK524350 TVE524349:TVG524350 UFA524349:UFC524350 UOW524349:UOY524350 UYS524349:UYU524350 VIO524349:VIQ524350 VSK524349:VSM524350 WCG524349:WCI524350 WMC524349:WME524350 WVY524349:WWA524350 Q589885:S589886 JM589885:JO589886 TI589885:TK589886 ADE589885:ADG589886 ANA589885:ANC589886 AWW589885:AWY589886 BGS589885:BGU589886 BQO589885:BQQ589886 CAK589885:CAM589886 CKG589885:CKI589886 CUC589885:CUE589886 DDY589885:DEA589886 DNU589885:DNW589886 DXQ589885:DXS589886 EHM589885:EHO589886 ERI589885:ERK589886 FBE589885:FBG589886 FLA589885:FLC589886 FUW589885:FUY589886 GES589885:GEU589886 GOO589885:GOQ589886 GYK589885:GYM589886 HIG589885:HII589886 HSC589885:HSE589886 IBY589885:ICA589886 ILU589885:ILW589886 IVQ589885:IVS589886 JFM589885:JFO589886 JPI589885:JPK589886 JZE589885:JZG589886 KJA589885:KJC589886 KSW589885:KSY589886 LCS589885:LCU589886 LMO589885:LMQ589886 LWK589885:LWM589886 MGG589885:MGI589886 MQC589885:MQE589886 MZY589885:NAA589886 NJU589885:NJW589886 NTQ589885:NTS589886 ODM589885:ODO589886 ONI589885:ONK589886 OXE589885:OXG589886 PHA589885:PHC589886 PQW589885:PQY589886 QAS589885:QAU589886 QKO589885:QKQ589886 QUK589885:QUM589886 REG589885:REI589886 ROC589885:ROE589886 RXY589885:RYA589886 SHU589885:SHW589886 SRQ589885:SRS589886 TBM589885:TBO589886 TLI589885:TLK589886 TVE589885:TVG589886 UFA589885:UFC589886 UOW589885:UOY589886 UYS589885:UYU589886 VIO589885:VIQ589886 VSK589885:VSM589886 WCG589885:WCI589886 WMC589885:WME589886 WVY589885:WWA589886 Q655421:S655422 JM655421:JO655422 TI655421:TK655422 ADE655421:ADG655422 ANA655421:ANC655422 AWW655421:AWY655422 BGS655421:BGU655422 BQO655421:BQQ655422 CAK655421:CAM655422 CKG655421:CKI655422 CUC655421:CUE655422 DDY655421:DEA655422 DNU655421:DNW655422 DXQ655421:DXS655422 EHM655421:EHO655422 ERI655421:ERK655422 FBE655421:FBG655422 FLA655421:FLC655422 FUW655421:FUY655422 GES655421:GEU655422 GOO655421:GOQ655422 GYK655421:GYM655422 HIG655421:HII655422 HSC655421:HSE655422 IBY655421:ICA655422 ILU655421:ILW655422 IVQ655421:IVS655422 JFM655421:JFO655422 JPI655421:JPK655422 JZE655421:JZG655422 KJA655421:KJC655422 KSW655421:KSY655422 LCS655421:LCU655422 LMO655421:LMQ655422 LWK655421:LWM655422 MGG655421:MGI655422 MQC655421:MQE655422 MZY655421:NAA655422 NJU655421:NJW655422 NTQ655421:NTS655422 ODM655421:ODO655422 ONI655421:ONK655422 OXE655421:OXG655422 PHA655421:PHC655422 PQW655421:PQY655422 QAS655421:QAU655422 QKO655421:QKQ655422 QUK655421:QUM655422 REG655421:REI655422 ROC655421:ROE655422 RXY655421:RYA655422 SHU655421:SHW655422 SRQ655421:SRS655422 TBM655421:TBO655422 TLI655421:TLK655422 TVE655421:TVG655422 UFA655421:UFC655422 UOW655421:UOY655422 UYS655421:UYU655422 VIO655421:VIQ655422 VSK655421:VSM655422 WCG655421:WCI655422 WMC655421:WME655422 WVY655421:WWA655422 Q720957:S720958 JM720957:JO720958 TI720957:TK720958 ADE720957:ADG720958 ANA720957:ANC720958 AWW720957:AWY720958 BGS720957:BGU720958 BQO720957:BQQ720958 CAK720957:CAM720958 CKG720957:CKI720958 CUC720957:CUE720958 DDY720957:DEA720958 DNU720957:DNW720958 DXQ720957:DXS720958 EHM720957:EHO720958 ERI720957:ERK720958 FBE720957:FBG720958 FLA720957:FLC720958 FUW720957:FUY720958 GES720957:GEU720958 GOO720957:GOQ720958 GYK720957:GYM720958 HIG720957:HII720958 HSC720957:HSE720958 IBY720957:ICA720958 ILU720957:ILW720958 IVQ720957:IVS720958 JFM720957:JFO720958 JPI720957:JPK720958 JZE720957:JZG720958 KJA720957:KJC720958 KSW720957:KSY720958 LCS720957:LCU720958 LMO720957:LMQ720958 LWK720957:LWM720958 MGG720957:MGI720958 MQC720957:MQE720958 MZY720957:NAA720958 NJU720957:NJW720958 NTQ720957:NTS720958 ODM720957:ODO720958 ONI720957:ONK720958 OXE720957:OXG720958 PHA720957:PHC720958 PQW720957:PQY720958 QAS720957:QAU720958 QKO720957:QKQ720958 QUK720957:QUM720958 REG720957:REI720958 ROC720957:ROE720958 RXY720957:RYA720958 SHU720957:SHW720958 SRQ720957:SRS720958 TBM720957:TBO720958 TLI720957:TLK720958 TVE720957:TVG720958 UFA720957:UFC720958 UOW720957:UOY720958 UYS720957:UYU720958 VIO720957:VIQ720958 VSK720957:VSM720958 WCG720957:WCI720958 WMC720957:WME720958 WVY720957:WWA720958 Q786493:S786494 JM786493:JO786494 TI786493:TK786494 ADE786493:ADG786494 ANA786493:ANC786494 AWW786493:AWY786494 BGS786493:BGU786494 BQO786493:BQQ786494 CAK786493:CAM786494 CKG786493:CKI786494 CUC786493:CUE786494 DDY786493:DEA786494 DNU786493:DNW786494 DXQ786493:DXS786494 EHM786493:EHO786494 ERI786493:ERK786494 FBE786493:FBG786494 FLA786493:FLC786494 FUW786493:FUY786494 GES786493:GEU786494 GOO786493:GOQ786494 GYK786493:GYM786494 HIG786493:HII786494 HSC786493:HSE786494 IBY786493:ICA786494 ILU786493:ILW786494 IVQ786493:IVS786494 JFM786493:JFO786494 JPI786493:JPK786494 JZE786493:JZG786494 KJA786493:KJC786494 KSW786493:KSY786494 LCS786493:LCU786494 LMO786493:LMQ786494 LWK786493:LWM786494 MGG786493:MGI786494 MQC786493:MQE786494 MZY786493:NAA786494 NJU786493:NJW786494 NTQ786493:NTS786494 ODM786493:ODO786494 ONI786493:ONK786494 OXE786493:OXG786494 PHA786493:PHC786494 PQW786493:PQY786494 QAS786493:QAU786494 QKO786493:QKQ786494 QUK786493:QUM786494 REG786493:REI786494 ROC786493:ROE786494 RXY786493:RYA786494 SHU786493:SHW786494 SRQ786493:SRS786494 TBM786493:TBO786494 TLI786493:TLK786494 TVE786493:TVG786494 UFA786493:UFC786494 UOW786493:UOY786494 UYS786493:UYU786494 VIO786493:VIQ786494 VSK786493:VSM786494 WCG786493:WCI786494 WMC786493:WME786494 WVY786493:WWA786494 Q852029:S852030 JM852029:JO852030 TI852029:TK852030 ADE852029:ADG852030 ANA852029:ANC852030 AWW852029:AWY852030 BGS852029:BGU852030 BQO852029:BQQ852030 CAK852029:CAM852030 CKG852029:CKI852030 CUC852029:CUE852030 DDY852029:DEA852030 DNU852029:DNW852030 DXQ852029:DXS852030 EHM852029:EHO852030 ERI852029:ERK852030 FBE852029:FBG852030 FLA852029:FLC852030 FUW852029:FUY852030 GES852029:GEU852030 GOO852029:GOQ852030 GYK852029:GYM852030 HIG852029:HII852030 HSC852029:HSE852030 IBY852029:ICA852030 ILU852029:ILW852030 IVQ852029:IVS852030 JFM852029:JFO852030 JPI852029:JPK852030 JZE852029:JZG852030 KJA852029:KJC852030 KSW852029:KSY852030 LCS852029:LCU852030 LMO852029:LMQ852030 LWK852029:LWM852030 MGG852029:MGI852030 MQC852029:MQE852030 MZY852029:NAA852030 NJU852029:NJW852030 NTQ852029:NTS852030 ODM852029:ODO852030 ONI852029:ONK852030 OXE852029:OXG852030 PHA852029:PHC852030 PQW852029:PQY852030 QAS852029:QAU852030 QKO852029:QKQ852030 QUK852029:QUM852030 REG852029:REI852030 ROC852029:ROE852030 RXY852029:RYA852030 SHU852029:SHW852030 SRQ852029:SRS852030 TBM852029:TBO852030 TLI852029:TLK852030 TVE852029:TVG852030 UFA852029:UFC852030 UOW852029:UOY852030 UYS852029:UYU852030 VIO852029:VIQ852030 VSK852029:VSM852030 WCG852029:WCI852030 WMC852029:WME852030 WVY852029:WWA852030 Q917565:S917566 JM917565:JO917566 TI917565:TK917566 ADE917565:ADG917566 ANA917565:ANC917566 AWW917565:AWY917566 BGS917565:BGU917566 BQO917565:BQQ917566 CAK917565:CAM917566 CKG917565:CKI917566 CUC917565:CUE917566 DDY917565:DEA917566 DNU917565:DNW917566 DXQ917565:DXS917566 EHM917565:EHO917566 ERI917565:ERK917566 FBE917565:FBG917566 FLA917565:FLC917566 FUW917565:FUY917566 GES917565:GEU917566 GOO917565:GOQ917566 GYK917565:GYM917566 HIG917565:HII917566 HSC917565:HSE917566 IBY917565:ICA917566 ILU917565:ILW917566 IVQ917565:IVS917566 JFM917565:JFO917566 JPI917565:JPK917566 JZE917565:JZG917566 KJA917565:KJC917566 KSW917565:KSY917566 LCS917565:LCU917566 LMO917565:LMQ917566 LWK917565:LWM917566 MGG917565:MGI917566 MQC917565:MQE917566 MZY917565:NAA917566 NJU917565:NJW917566 NTQ917565:NTS917566 ODM917565:ODO917566 ONI917565:ONK917566 OXE917565:OXG917566 PHA917565:PHC917566 PQW917565:PQY917566 QAS917565:QAU917566 QKO917565:QKQ917566 QUK917565:QUM917566 REG917565:REI917566 ROC917565:ROE917566 RXY917565:RYA917566 SHU917565:SHW917566 SRQ917565:SRS917566 TBM917565:TBO917566 TLI917565:TLK917566 TVE917565:TVG917566 UFA917565:UFC917566 UOW917565:UOY917566 UYS917565:UYU917566 VIO917565:VIQ917566 VSK917565:VSM917566 WCG917565:WCI917566 WMC917565:WME917566 WVY917565:WWA917566 Q983101:S983102 JM983101:JO983102 TI983101:TK983102 ADE983101:ADG983102 ANA983101:ANC983102 AWW983101:AWY983102 BGS983101:BGU983102 BQO983101:BQQ983102 CAK983101:CAM983102 CKG983101:CKI983102 CUC983101:CUE983102 DDY983101:DEA983102 DNU983101:DNW983102 DXQ983101:DXS983102 EHM983101:EHO983102 ERI983101:ERK983102 FBE983101:FBG983102 FLA983101:FLC983102 FUW983101:FUY983102 GES983101:GEU983102 GOO983101:GOQ983102 GYK983101:GYM983102 HIG983101:HII983102 HSC983101:HSE983102 IBY983101:ICA983102 ILU983101:ILW983102 IVQ983101:IVS983102 JFM983101:JFO983102 JPI983101:JPK983102 JZE983101:JZG983102 KJA983101:KJC983102 KSW983101:KSY983102 LCS983101:LCU983102 LMO983101:LMQ983102 LWK983101:LWM983102 MGG983101:MGI983102 MQC983101:MQE983102 MZY983101:NAA983102 NJU983101:NJW983102 NTQ983101:NTS983102 ODM983101:ODO983102 ONI983101:ONK983102 OXE983101:OXG983102 PHA983101:PHC983102 PQW983101:PQY983102 QAS983101:QAU983102 QKO983101:QKQ983102 QUK983101:QUM983102 REG983101:REI983102 ROC983101:ROE983102 RXY983101:RYA983102 SHU983101:SHW983102 SRQ983101:SRS983102 TBM983101:TBO983102 TLI983101:TLK983102 TVE983101:TVG983102 UFA983101:UFC983102 UOW983101:UOY983102 UYS983101:UYU983102 VIO983101:VIQ983102 VSK983101:VSM983102 WCG983101:WCI983102 WMC983101:WME983102 WVY983101:WWA983102 O61:O62 JK61:JK62 TG61:TG62 ADC61:ADC62 AMY61:AMY62 AWU61:AWU62 BGQ61:BGQ62 BQM61:BQM62 CAI61:CAI62 CKE61:CKE62 CUA61:CUA62 DDW61:DDW62 DNS61:DNS62 DXO61:DXO62 EHK61:EHK62 ERG61:ERG62 FBC61:FBC62 FKY61:FKY62 FUU61:FUU62 GEQ61:GEQ62 GOM61:GOM62 GYI61:GYI62 HIE61:HIE62 HSA61:HSA62 IBW61:IBW62 ILS61:ILS62 IVO61:IVO62 JFK61:JFK62 JPG61:JPG62 JZC61:JZC62 KIY61:KIY62 KSU61:KSU62 LCQ61:LCQ62 LMM61:LMM62 LWI61:LWI62 MGE61:MGE62 MQA61:MQA62 MZW61:MZW62 NJS61:NJS62 NTO61:NTO62 ODK61:ODK62 ONG61:ONG62 OXC61:OXC62 PGY61:PGY62 PQU61:PQU62 QAQ61:QAQ62 QKM61:QKM62 QUI61:QUI62 REE61:REE62 ROA61:ROA62 RXW61:RXW62 SHS61:SHS62 SRO61:SRO62 TBK61:TBK62 TLG61:TLG62 TVC61:TVC62 UEY61:UEY62 UOU61:UOU62 UYQ61:UYQ62 VIM61:VIM62 VSI61:VSI62 WCE61:WCE62 WMA61:WMA62 WVW61:WVW62 O65597:O65598 JK65597:JK65598 TG65597:TG65598 ADC65597:ADC65598 AMY65597:AMY65598 AWU65597:AWU65598 BGQ65597:BGQ65598 BQM65597:BQM65598 CAI65597:CAI65598 CKE65597:CKE65598 CUA65597:CUA65598 DDW65597:DDW65598 DNS65597:DNS65598 DXO65597:DXO65598 EHK65597:EHK65598 ERG65597:ERG65598 FBC65597:FBC65598 FKY65597:FKY65598 FUU65597:FUU65598 GEQ65597:GEQ65598 GOM65597:GOM65598 GYI65597:GYI65598 HIE65597:HIE65598 HSA65597:HSA65598 IBW65597:IBW65598 ILS65597:ILS65598 IVO65597:IVO65598 JFK65597:JFK65598 JPG65597:JPG65598 JZC65597:JZC65598 KIY65597:KIY65598 KSU65597:KSU65598 LCQ65597:LCQ65598 LMM65597:LMM65598 LWI65597:LWI65598 MGE65597:MGE65598 MQA65597:MQA65598 MZW65597:MZW65598 NJS65597:NJS65598 NTO65597:NTO65598 ODK65597:ODK65598 ONG65597:ONG65598 OXC65597:OXC65598 PGY65597:PGY65598 PQU65597:PQU65598 QAQ65597:QAQ65598 QKM65597:QKM65598 QUI65597:QUI65598 REE65597:REE65598 ROA65597:ROA65598 RXW65597:RXW65598 SHS65597:SHS65598 SRO65597:SRO65598 TBK65597:TBK65598 TLG65597:TLG65598 TVC65597:TVC65598 UEY65597:UEY65598 UOU65597:UOU65598 UYQ65597:UYQ65598 VIM65597:VIM65598 VSI65597:VSI65598 WCE65597:WCE65598 WMA65597:WMA65598 WVW65597:WVW65598 O131133:O131134 JK131133:JK131134 TG131133:TG131134 ADC131133:ADC131134 AMY131133:AMY131134 AWU131133:AWU131134 BGQ131133:BGQ131134 BQM131133:BQM131134 CAI131133:CAI131134 CKE131133:CKE131134 CUA131133:CUA131134 DDW131133:DDW131134 DNS131133:DNS131134 DXO131133:DXO131134 EHK131133:EHK131134 ERG131133:ERG131134 FBC131133:FBC131134 FKY131133:FKY131134 FUU131133:FUU131134 GEQ131133:GEQ131134 GOM131133:GOM131134 GYI131133:GYI131134 HIE131133:HIE131134 HSA131133:HSA131134 IBW131133:IBW131134 ILS131133:ILS131134 IVO131133:IVO131134 JFK131133:JFK131134 JPG131133:JPG131134 JZC131133:JZC131134 KIY131133:KIY131134 KSU131133:KSU131134 LCQ131133:LCQ131134 LMM131133:LMM131134 LWI131133:LWI131134 MGE131133:MGE131134 MQA131133:MQA131134 MZW131133:MZW131134 NJS131133:NJS131134 NTO131133:NTO131134 ODK131133:ODK131134 ONG131133:ONG131134 OXC131133:OXC131134 PGY131133:PGY131134 PQU131133:PQU131134 QAQ131133:QAQ131134 QKM131133:QKM131134 QUI131133:QUI131134 REE131133:REE131134 ROA131133:ROA131134 RXW131133:RXW131134 SHS131133:SHS131134 SRO131133:SRO131134 TBK131133:TBK131134 TLG131133:TLG131134 TVC131133:TVC131134 UEY131133:UEY131134 UOU131133:UOU131134 UYQ131133:UYQ131134 VIM131133:VIM131134 VSI131133:VSI131134 WCE131133:WCE131134 WMA131133:WMA131134 WVW131133:WVW131134 O196669:O196670 JK196669:JK196670 TG196669:TG196670 ADC196669:ADC196670 AMY196669:AMY196670 AWU196669:AWU196670 BGQ196669:BGQ196670 BQM196669:BQM196670 CAI196669:CAI196670 CKE196669:CKE196670 CUA196669:CUA196670 DDW196669:DDW196670 DNS196669:DNS196670 DXO196669:DXO196670 EHK196669:EHK196670 ERG196669:ERG196670 FBC196669:FBC196670 FKY196669:FKY196670 FUU196669:FUU196670 GEQ196669:GEQ196670 GOM196669:GOM196670 GYI196669:GYI196670 HIE196669:HIE196670 HSA196669:HSA196670 IBW196669:IBW196670 ILS196669:ILS196670 IVO196669:IVO196670 JFK196669:JFK196670 JPG196669:JPG196670 JZC196669:JZC196670 KIY196669:KIY196670 KSU196669:KSU196670 LCQ196669:LCQ196670 LMM196669:LMM196670 LWI196669:LWI196670 MGE196669:MGE196670 MQA196669:MQA196670 MZW196669:MZW196670 NJS196669:NJS196670 NTO196669:NTO196670 ODK196669:ODK196670 ONG196669:ONG196670 OXC196669:OXC196670 PGY196669:PGY196670 PQU196669:PQU196670 QAQ196669:QAQ196670 QKM196669:QKM196670 QUI196669:QUI196670 REE196669:REE196670 ROA196669:ROA196670 RXW196669:RXW196670 SHS196669:SHS196670 SRO196669:SRO196670 TBK196669:TBK196670 TLG196669:TLG196670 TVC196669:TVC196670 UEY196669:UEY196670 UOU196669:UOU196670 UYQ196669:UYQ196670 VIM196669:VIM196670 VSI196669:VSI196670 WCE196669:WCE196670 WMA196669:WMA196670 WVW196669:WVW196670 O262205:O262206 JK262205:JK262206 TG262205:TG262206 ADC262205:ADC262206 AMY262205:AMY262206 AWU262205:AWU262206 BGQ262205:BGQ262206 BQM262205:BQM262206 CAI262205:CAI262206 CKE262205:CKE262206 CUA262205:CUA262206 DDW262205:DDW262206 DNS262205:DNS262206 DXO262205:DXO262206 EHK262205:EHK262206 ERG262205:ERG262206 FBC262205:FBC262206 FKY262205:FKY262206 FUU262205:FUU262206 GEQ262205:GEQ262206 GOM262205:GOM262206 GYI262205:GYI262206 HIE262205:HIE262206 HSA262205:HSA262206 IBW262205:IBW262206 ILS262205:ILS262206 IVO262205:IVO262206 JFK262205:JFK262206 JPG262205:JPG262206 JZC262205:JZC262206 KIY262205:KIY262206 KSU262205:KSU262206 LCQ262205:LCQ262206 LMM262205:LMM262206 LWI262205:LWI262206 MGE262205:MGE262206 MQA262205:MQA262206 MZW262205:MZW262206 NJS262205:NJS262206 NTO262205:NTO262206 ODK262205:ODK262206 ONG262205:ONG262206 OXC262205:OXC262206 PGY262205:PGY262206 PQU262205:PQU262206 QAQ262205:QAQ262206 QKM262205:QKM262206 QUI262205:QUI262206 REE262205:REE262206 ROA262205:ROA262206 RXW262205:RXW262206 SHS262205:SHS262206 SRO262205:SRO262206 TBK262205:TBK262206 TLG262205:TLG262206 TVC262205:TVC262206 UEY262205:UEY262206 UOU262205:UOU262206 UYQ262205:UYQ262206 VIM262205:VIM262206 VSI262205:VSI262206 WCE262205:WCE262206 WMA262205:WMA262206 WVW262205:WVW262206 O327741:O327742 JK327741:JK327742 TG327741:TG327742 ADC327741:ADC327742 AMY327741:AMY327742 AWU327741:AWU327742 BGQ327741:BGQ327742 BQM327741:BQM327742 CAI327741:CAI327742 CKE327741:CKE327742 CUA327741:CUA327742 DDW327741:DDW327742 DNS327741:DNS327742 DXO327741:DXO327742 EHK327741:EHK327742 ERG327741:ERG327742 FBC327741:FBC327742 FKY327741:FKY327742 FUU327741:FUU327742 GEQ327741:GEQ327742 GOM327741:GOM327742 GYI327741:GYI327742 HIE327741:HIE327742 HSA327741:HSA327742 IBW327741:IBW327742 ILS327741:ILS327742 IVO327741:IVO327742 JFK327741:JFK327742 JPG327741:JPG327742 JZC327741:JZC327742 KIY327741:KIY327742 KSU327741:KSU327742 LCQ327741:LCQ327742 LMM327741:LMM327742 LWI327741:LWI327742 MGE327741:MGE327742 MQA327741:MQA327742 MZW327741:MZW327742 NJS327741:NJS327742 NTO327741:NTO327742 ODK327741:ODK327742 ONG327741:ONG327742 OXC327741:OXC327742 PGY327741:PGY327742 PQU327741:PQU327742 QAQ327741:QAQ327742 QKM327741:QKM327742 QUI327741:QUI327742 REE327741:REE327742 ROA327741:ROA327742 RXW327741:RXW327742 SHS327741:SHS327742 SRO327741:SRO327742 TBK327741:TBK327742 TLG327741:TLG327742 TVC327741:TVC327742 UEY327741:UEY327742 UOU327741:UOU327742 UYQ327741:UYQ327742 VIM327741:VIM327742 VSI327741:VSI327742 WCE327741:WCE327742 WMA327741:WMA327742 WVW327741:WVW327742 O393277:O393278 JK393277:JK393278 TG393277:TG393278 ADC393277:ADC393278 AMY393277:AMY393278 AWU393277:AWU393278 BGQ393277:BGQ393278 BQM393277:BQM393278 CAI393277:CAI393278 CKE393277:CKE393278 CUA393277:CUA393278 DDW393277:DDW393278 DNS393277:DNS393278 DXO393277:DXO393278 EHK393277:EHK393278 ERG393277:ERG393278 FBC393277:FBC393278 FKY393277:FKY393278 FUU393277:FUU393278 GEQ393277:GEQ393278 GOM393277:GOM393278 GYI393277:GYI393278 HIE393277:HIE393278 HSA393277:HSA393278 IBW393277:IBW393278 ILS393277:ILS393278 IVO393277:IVO393278 JFK393277:JFK393278 JPG393277:JPG393278 JZC393277:JZC393278 KIY393277:KIY393278 KSU393277:KSU393278 LCQ393277:LCQ393278 LMM393277:LMM393278 LWI393277:LWI393278 MGE393277:MGE393278 MQA393277:MQA393278 MZW393277:MZW393278 NJS393277:NJS393278 NTO393277:NTO393278 ODK393277:ODK393278 ONG393277:ONG393278 OXC393277:OXC393278 PGY393277:PGY393278 PQU393277:PQU393278 QAQ393277:QAQ393278 QKM393277:QKM393278 QUI393277:QUI393278 REE393277:REE393278 ROA393277:ROA393278 RXW393277:RXW393278 SHS393277:SHS393278 SRO393277:SRO393278 TBK393277:TBK393278 TLG393277:TLG393278 TVC393277:TVC393278 UEY393277:UEY393278 UOU393277:UOU393278 UYQ393277:UYQ393278 VIM393277:VIM393278 VSI393277:VSI393278 WCE393277:WCE393278 WMA393277:WMA393278 WVW393277:WVW393278 O458813:O458814 JK458813:JK458814 TG458813:TG458814 ADC458813:ADC458814 AMY458813:AMY458814 AWU458813:AWU458814 BGQ458813:BGQ458814 BQM458813:BQM458814 CAI458813:CAI458814 CKE458813:CKE458814 CUA458813:CUA458814 DDW458813:DDW458814 DNS458813:DNS458814 DXO458813:DXO458814 EHK458813:EHK458814 ERG458813:ERG458814 FBC458813:FBC458814 FKY458813:FKY458814 FUU458813:FUU458814 GEQ458813:GEQ458814 GOM458813:GOM458814 GYI458813:GYI458814 HIE458813:HIE458814 HSA458813:HSA458814 IBW458813:IBW458814 ILS458813:ILS458814 IVO458813:IVO458814 JFK458813:JFK458814 JPG458813:JPG458814 JZC458813:JZC458814 KIY458813:KIY458814 KSU458813:KSU458814 LCQ458813:LCQ458814 LMM458813:LMM458814 LWI458813:LWI458814 MGE458813:MGE458814 MQA458813:MQA458814 MZW458813:MZW458814 NJS458813:NJS458814 NTO458813:NTO458814 ODK458813:ODK458814 ONG458813:ONG458814 OXC458813:OXC458814 PGY458813:PGY458814 PQU458813:PQU458814 QAQ458813:QAQ458814 QKM458813:QKM458814 QUI458813:QUI458814 REE458813:REE458814 ROA458813:ROA458814 RXW458813:RXW458814 SHS458813:SHS458814 SRO458813:SRO458814 TBK458813:TBK458814 TLG458813:TLG458814 TVC458813:TVC458814 UEY458813:UEY458814 UOU458813:UOU458814 UYQ458813:UYQ458814 VIM458813:VIM458814 VSI458813:VSI458814 WCE458813:WCE458814 WMA458813:WMA458814 WVW458813:WVW458814 O524349:O524350 JK524349:JK524350 TG524349:TG524350 ADC524349:ADC524350 AMY524349:AMY524350 AWU524349:AWU524350 BGQ524349:BGQ524350 BQM524349:BQM524350 CAI524349:CAI524350 CKE524349:CKE524350 CUA524349:CUA524350 DDW524349:DDW524350 DNS524349:DNS524350 DXO524349:DXO524350 EHK524349:EHK524350 ERG524349:ERG524350 FBC524349:FBC524350 FKY524349:FKY524350 FUU524349:FUU524350 GEQ524349:GEQ524350 GOM524349:GOM524350 GYI524349:GYI524350 HIE524349:HIE524350 HSA524349:HSA524350 IBW524349:IBW524350 ILS524349:ILS524350 IVO524349:IVO524350 JFK524349:JFK524350 JPG524349:JPG524350 JZC524349:JZC524350 KIY524349:KIY524350 KSU524349:KSU524350 LCQ524349:LCQ524350 LMM524349:LMM524350 LWI524349:LWI524350 MGE524349:MGE524350 MQA524349:MQA524350 MZW524349:MZW524350 NJS524349:NJS524350 NTO524349:NTO524350 ODK524349:ODK524350 ONG524349:ONG524350 OXC524349:OXC524350 PGY524349:PGY524350 PQU524349:PQU524350 QAQ524349:QAQ524350 QKM524349:QKM524350 QUI524349:QUI524350 REE524349:REE524350 ROA524349:ROA524350 RXW524349:RXW524350 SHS524349:SHS524350 SRO524349:SRO524350 TBK524349:TBK524350 TLG524349:TLG524350 TVC524349:TVC524350 UEY524349:UEY524350 UOU524349:UOU524350 UYQ524349:UYQ524350 VIM524349:VIM524350 VSI524349:VSI524350 WCE524349:WCE524350 WMA524349:WMA524350 WVW524349:WVW524350 O589885:O589886 JK589885:JK589886 TG589885:TG589886 ADC589885:ADC589886 AMY589885:AMY589886 AWU589885:AWU589886 BGQ589885:BGQ589886 BQM589885:BQM589886 CAI589885:CAI589886 CKE589885:CKE589886 CUA589885:CUA589886 DDW589885:DDW589886 DNS589885:DNS589886 DXO589885:DXO589886 EHK589885:EHK589886 ERG589885:ERG589886 FBC589885:FBC589886 FKY589885:FKY589886 FUU589885:FUU589886 GEQ589885:GEQ589886 GOM589885:GOM589886 GYI589885:GYI589886 HIE589885:HIE589886 HSA589885:HSA589886 IBW589885:IBW589886 ILS589885:ILS589886 IVO589885:IVO589886 JFK589885:JFK589886 JPG589885:JPG589886 JZC589885:JZC589886 KIY589885:KIY589886 KSU589885:KSU589886 LCQ589885:LCQ589886 LMM589885:LMM589886 LWI589885:LWI589886 MGE589885:MGE589886 MQA589885:MQA589886 MZW589885:MZW589886 NJS589885:NJS589886 NTO589885:NTO589886 ODK589885:ODK589886 ONG589885:ONG589886 OXC589885:OXC589886 PGY589885:PGY589886 PQU589885:PQU589886 QAQ589885:QAQ589886 QKM589885:QKM589886 QUI589885:QUI589886 REE589885:REE589886 ROA589885:ROA589886 RXW589885:RXW589886 SHS589885:SHS589886 SRO589885:SRO589886 TBK589885:TBK589886 TLG589885:TLG589886 TVC589885:TVC589886 UEY589885:UEY589886 UOU589885:UOU589886 UYQ589885:UYQ589886 VIM589885:VIM589886 VSI589885:VSI589886 WCE589885:WCE589886 WMA589885:WMA589886 WVW589885:WVW589886 O655421:O655422 JK655421:JK655422 TG655421:TG655422 ADC655421:ADC655422 AMY655421:AMY655422 AWU655421:AWU655422 BGQ655421:BGQ655422 BQM655421:BQM655422 CAI655421:CAI655422 CKE655421:CKE655422 CUA655421:CUA655422 DDW655421:DDW655422 DNS655421:DNS655422 DXO655421:DXO655422 EHK655421:EHK655422 ERG655421:ERG655422 FBC655421:FBC655422 FKY655421:FKY655422 FUU655421:FUU655422 GEQ655421:GEQ655422 GOM655421:GOM655422 GYI655421:GYI655422 HIE655421:HIE655422 HSA655421:HSA655422 IBW655421:IBW655422 ILS655421:ILS655422 IVO655421:IVO655422 JFK655421:JFK655422 JPG655421:JPG655422 JZC655421:JZC655422 KIY655421:KIY655422 KSU655421:KSU655422 LCQ655421:LCQ655422 LMM655421:LMM655422 LWI655421:LWI655422 MGE655421:MGE655422 MQA655421:MQA655422 MZW655421:MZW655422 NJS655421:NJS655422 NTO655421:NTO655422 ODK655421:ODK655422 ONG655421:ONG655422 OXC655421:OXC655422 PGY655421:PGY655422 PQU655421:PQU655422 QAQ655421:QAQ655422 QKM655421:QKM655422 QUI655421:QUI655422 REE655421:REE655422 ROA655421:ROA655422 RXW655421:RXW655422 SHS655421:SHS655422 SRO655421:SRO655422 TBK655421:TBK655422 TLG655421:TLG655422 TVC655421:TVC655422 UEY655421:UEY655422 UOU655421:UOU655422 UYQ655421:UYQ655422 VIM655421:VIM655422 VSI655421:VSI655422 WCE655421:WCE655422 WMA655421:WMA655422 WVW655421:WVW655422 O720957:O720958 JK720957:JK720958 TG720957:TG720958 ADC720957:ADC720958 AMY720957:AMY720958 AWU720957:AWU720958 BGQ720957:BGQ720958 BQM720957:BQM720958 CAI720957:CAI720958 CKE720957:CKE720958 CUA720957:CUA720958 DDW720957:DDW720958 DNS720957:DNS720958 DXO720957:DXO720958 EHK720957:EHK720958 ERG720957:ERG720958 FBC720957:FBC720958 FKY720957:FKY720958 FUU720957:FUU720958 GEQ720957:GEQ720958 GOM720957:GOM720958 GYI720957:GYI720958 HIE720957:HIE720958 HSA720957:HSA720958 IBW720957:IBW720958 ILS720957:ILS720958 IVO720957:IVO720958 JFK720957:JFK720958 JPG720957:JPG720958 JZC720957:JZC720958 KIY720957:KIY720958 KSU720957:KSU720958 LCQ720957:LCQ720958 LMM720957:LMM720958 LWI720957:LWI720958 MGE720957:MGE720958 MQA720957:MQA720958 MZW720957:MZW720958 NJS720957:NJS720958 NTO720957:NTO720958 ODK720957:ODK720958 ONG720957:ONG720958 OXC720957:OXC720958 PGY720957:PGY720958 PQU720957:PQU720958 QAQ720957:QAQ720958 QKM720957:QKM720958 QUI720957:QUI720958 REE720957:REE720958 ROA720957:ROA720958 RXW720957:RXW720958 SHS720957:SHS720958 SRO720957:SRO720958 TBK720957:TBK720958 TLG720957:TLG720958 TVC720957:TVC720958 UEY720957:UEY720958 UOU720957:UOU720958 UYQ720957:UYQ720958 VIM720957:VIM720958 VSI720957:VSI720958 WCE720957:WCE720958 WMA720957:WMA720958 WVW720957:WVW720958 O786493:O786494 JK786493:JK786494 TG786493:TG786494 ADC786493:ADC786494 AMY786493:AMY786494 AWU786493:AWU786494 BGQ786493:BGQ786494 BQM786493:BQM786494 CAI786493:CAI786494 CKE786493:CKE786494 CUA786493:CUA786494 DDW786493:DDW786494 DNS786493:DNS786494 DXO786493:DXO786494 EHK786493:EHK786494 ERG786493:ERG786494 FBC786493:FBC786494 FKY786493:FKY786494 FUU786493:FUU786494 GEQ786493:GEQ786494 GOM786493:GOM786494 GYI786493:GYI786494 HIE786493:HIE786494 HSA786493:HSA786494 IBW786493:IBW786494 ILS786493:ILS786494 IVO786493:IVO786494 JFK786493:JFK786494 JPG786493:JPG786494 JZC786493:JZC786494 KIY786493:KIY786494 KSU786493:KSU786494 LCQ786493:LCQ786494 LMM786493:LMM786494 LWI786493:LWI786494 MGE786493:MGE786494 MQA786493:MQA786494 MZW786493:MZW786494 NJS786493:NJS786494 NTO786493:NTO786494 ODK786493:ODK786494 ONG786493:ONG786494 OXC786493:OXC786494 PGY786493:PGY786494 PQU786493:PQU786494 QAQ786493:QAQ786494 QKM786493:QKM786494 QUI786493:QUI786494 REE786493:REE786494 ROA786493:ROA786494 RXW786493:RXW786494 SHS786493:SHS786494 SRO786493:SRO786494 TBK786493:TBK786494 TLG786493:TLG786494 TVC786493:TVC786494 UEY786493:UEY786494 UOU786493:UOU786494 UYQ786493:UYQ786494 VIM786493:VIM786494 VSI786493:VSI786494 WCE786493:WCE786494 WMA786493:WMA786494 WVW786493:WVW786494 O852029:O852030 JK852029:JK852030 TG852029:TG852030 ADC852029:ADC852030 AMY852029:AMY852030 AWU852029:AWU852030 BGQ852029:BGQ852030 BQM852029:BQM852030 CAI852029:CAI852030 CKE852029:CKE852030 CUA852029:CUA852030 DDW852029:DDW852030 DNS852029:DNS852030 DXO852029:DXO852030 EHK852029:EHK852030 ERG852029:ERG852030 FBC852029:FBC852030 FKY852029:FKY852030 FUU852029:FUU852030 GEQ852029:GEQ852030 GOM852029:GOM852030 GYI852029:GYI852030 HIE852029:HIE852030 HSA852029:HSA852030 IBW852029:IBW852030 ILS852029:ILS852030 IVO852029:IVO852030 JFK852029:JFK852030 JPG852029:JPG852030 JZC852029:JZC852030 KIY852029:KIY852030 KSU852029:KSU852030 LCQ852029:LCQ852030 LMM852029:LMM852030 LWI852029:LWI852030 MGE852029:MGE852030 MQA852029:MQA852030 MZW852029:MZW852030 NJS852029:NJS852030 NTO852029:NTO852030 ODK852029:ODK852030 ONG852029:ONG852030 OXC852029:OXC852030 PGY852029:PGY852030 PQU852029:PQU852030 QAQ852029:QAQ852030 QKM852029:QKM852030 QUI852029:QUI852030 REE852029:REE852030 ROA852029:ROA852030 RXW852029:RXW852030 SHS852029:SHS852030 SRO852029:SRO852030 TBK852029:TBK852030 TLG852029:TLG852030 TVC852029:TVC852030 UEY852029:UEY852030 UOU852029:UOU852030 UYQ852029:UYQ852030 VIM852029:VIM852030 VSI852029:VSI852030 WCE852029:WCE852030 WMA852029:WMA852030 WVW852029:WVW852030 O917565:O917566 JK917565:JK917566 TG917565:TG917566 ADC917565:ADC917566 AMY917565:AMY917566 AWU917565:AWU917566 BGQ917565:BGQ917566 BQM917565:BQM917566 CAI917565:CAI917566 CKE917565:CKE917566 CUA917565:CUA917566 DDW917565:DDW917566 DNS917565:DNS917566 DXO917565:DXO917566 EHK917565:EHK917566 ERG917565:ERG917566 FBC917565:FBC917566 FKY917565:FKY917566 FUU917565:FUU917566 GEQ917565:GEQ917566 GOM917565:GOM917566 GYI917565:GYI917566 HIE917565:HIE917566 HSA917565:HSA917566 IBW917565:IBW917566 ILS917565:ILS917566 IVO917565:IVO917566 JFK917565:JFK917566 JPG917565:JPG917566 JZC917565:JZC917566 KIY917565:KIY917566 KSU917565:KSU917566 LCQ917565:LCQ917566 LMM917565:LMM917566 LWI917565:LWI917566 MGE917565:MGE917566 MQA917565:MQA917566 MZW917565:MZW917566 NJS917565:NJS917566 NTO917565:NTO917566 ODK917565:ODK917566 ONG917565:ONG917566 OXC917565:OXC917566 PGY917565:PGY917566 PQU917565:PQU917566 QAQ917565:QAQ917566 QKM917565:QKM917566 QUI917565:QUI917566 REE917565:REE917566 ROA917565:ROA917566 RXW917565:RXW917566 SHS917565:SHS917566 SRO917565:SRO917566 TBK917565:TBK917566 TLG917565:TLG917566 TVC917565:TVC917566 UEY917565:UEY917566 UOU917565:UOU917566 UYQ917565:UYQ917566 VIM917565:VIM917566 VSI917565:VSI917566 WCE917565:WCE917566 WMA917565:WMA917566 WVW917565:WVW917566 O983101:O983102 JK983101:JK983102 TG983101:TG983102 ADC983101:ADC983102 AMY983101:AMY983102 AWU983101:AWU983102 BGQ983101:BGQ983102 BQM983101:BQM983102 CAI983101:CAI983102 CKE983101:CKE983102 CUA983101:CUA983102 DDW983101:DDW983102 DNS983101:DNS983102 DXO983101:DXO983102 EHK983101:EHK983102 ERG983101:ERG983102 FBC983101:FBC983102 FKY983101:FKY983102 FUU983101:FUU983102 GEQ983101:GEQ983102 GOM983101:GOM983102 GYI983101:GYI983102 HIE983101:HIE983102 HSA983101:HSA983102 IBW983101:IBW983102 ILS983101:ILS983102 IVO983101:IVO983102 JFK983101:JFK983102 JPG983101:JPG983102 JZC983101:JZC983102 KIY983101:KIY983102 KSU983101:KSU983102 LCQ983101:LCQ983102 LMM983101:LMM983102 LWI983101:LWI983102 MGE983101:MGE983102 MQA983101:MQA983102 MZW983101:MZW983102 NJS983101:NJS983102 NTO983101:NTO983102 ODK983101:ODK983102 ONG983101:ONG983102 OXC983101:OXC983102 PGY983101:PGY983102 PQU983101:PQU983102 QAQ983101:QAQ983102 QKM983101:QKM983102 QUI983101:QUI983102 REE983101:REE983102 ROA983101:ROA983102 RXW983101:RXW983102 SHS983101:SHS983102 SRO983101:SRO983102 TBK983101:TBK983102 TLG983101:TLG983102 TVC983101:TVC983102 UEY983101:UEY983102 UOU983101:UOU983102 UYQ983101:UYQ983102 VIM983101:VIM983102 VSI983101:VSI983102 WCE983101:WCE983102 WMA983101:WMA983102 WVW983101:WVW983102 M61:M62 JI61:JI62 TE61:TE62 ADA61:ADA62 AMW61:AMW62 AWS61:AWS62 BGO61:BGO62 BQK61:BQK62 CAG61:CAG62 CKC61:CKC62 CTY61:CTY62 DDU61:DDU62 DNQ61:DNQ62 DXM61:DXM62 EHI61:EHI62 ERE61:ERE62 FBA61:FBA62 FKW61:FKW62 FUS61:FUS62 GEO61:GEO62 GOK61:GOK62 GYG61:GYG62 HIC61:HIC62 HRY61:HRY62 IBU61:IBU62 ILQ61:ILQ62 IVM61:IVM62 JFI61:JFI62 JPE61:JPE62 JZA61:JZA62 KIW61:KIW62 KSS61:KSS62 LCO61:LCO62 LMK61:LMK62 LWG61:LWG62 MGC61:MGC62 MPY61:MPY62 MZU61:MZU62 NJQ61:NJQ62 NTM61:NTM62 ODI61:ODI62 ONE61:ONE62 OXA61:OXA62 PGW61:PGW62 PQS61:PQS62 QAO61:QAO62 QKK61:QKK62 QUG61:QUG62 REC61:REC62 RNY61:RNY62 RXU61:RXU62 SHQ61:SHQ62 SRM61:SRM62 TBI61:TBI62 TLE61:TLE62 TVA61:TVA62 UEW61:UEW62 UOS61:UOS62 UYO61:UYO62 VIK61:VIK62 VSG61:VSG62 WCC61:WCC62 WLY61:WLY62 WVU61:WVU62 M65597:M65598 JI65597:JI65598 TE65597:TE65598 ADA65597:ADA65598 AMW65597:AMW65598 AWS65597:AWS65598 BGO65597:BGO65598 BQK65597:BQK65598 CAG65597:CAG65598 CKC65597:CKC65598 CTY65597:CTY65598 DDU65597:DDU65598 DNQ65597:DNQ65598 DXM65597:DXM65598 EHI65597:EHI65598 ERE65597:ERE65598 FBA65597:FBA65598 FKW65597:FKW65598 FUS65597:FUS65598 GEO65597:GEO65598 GOK65597:GOK65598 GYG65597:GYG65598 HIC65597:HIC65598 HRY65597:HRY65598 IBU65597:IBU65598 ILQ65597:ILQ65598 IVM65597:IVM65598 JFI65597:JFI65598 JPE65597:JPE65598 JZA65597:JZA65598 KIW65597:KIW65598 KSS65597:KSS65598 LCO65597:LCO65598 LMK65597:LMK65598 LWG65597:LWG65598 MGC65597:MGC65598 MPY65597:MPY65598 MZU65597:MZU65598 NJQ65597:NJQ65598 NTM65597:NTM65598 ODI65597:ODI65598 ONE65597:ONE65598 OXA65597:OXA65598 PGW65597:PGW65598 PQS65597:PQS65598 QAO65597:QAO65598 QKK65597:QKK65598 QUG65597:QUG65598 REC65597:REC65598 RNY65597:RNY65598 RXU65597:RXU65598 SHQ65597:SHQ65598 SRM65597:SRM65598 TBI65597:TBI65598 TLE65597:TLE65598 TVA65597:TVA65598 UEW65597:UEW65598 UOS65597:UOS65598 UYO65597:UYO65598 VIK65597:VIK65598 VSG65597:VSG65598 WCC65597:WCC65598 WLY65597:WLY65598 WVU65597:WVU65598 M131133:M131134 JI131133:JI131134 TE131133:TE131134 ADA131133:ADA131134 AMW131133:AMW131134 AWS131133:AWS131134 BGO131133:BGO131134 BQK131133:BQK131134 CAG131133:CAG131134 CKC131133:CKC131134 CTY131133:CTY131134 DDU131133:DDU131134 DNQ131133:DNQ131134 DXM131133:DXM131134 EHI131133:EHI131134 ERE131133:ERE131134 FBA131133:FBA131134 FKW131133:FKW131134 FUS131133:FUS131134 GEO131133:GEO131134 GOK131133:GOK131134 GYG131133:GYG131134 HIC131133:HIC131134 HRY131133:HRY131134 IBU131133:IBU131134 ILQ131133:ILQ131134 IVM131133:IVM131134 JFI131133:JFI131134 JPE131133:JPE131134 JZA131133:JZA131134 KIW131133:KIW131134 KSS131133:KSS131134 LCO131133:LCO131134 LMK131133:LMK131134 LWG131133:LWG131134 MGC131133:MGC131134 MPY131133:MPY131134 MZU131133:MZU131134 NJQ131133:NJQ131134 NTM131133:NTM131134 ODI131133:ODI131134 ONE131133:ONE131134 OXA131133:OXA131134 PGW131133:PGW131134 PQS131133:PQS131134 QAO131133:QAO131134 QKK131133:QKK131134 QUG131133:QUG131134 REC131133:REC131134 RNY131133:RNY131134 RXU131133:RXU131134 SHQ131133:SHQ131134 SRM131133:SRM131134 TBI131133:TBI131134 TLE131133:TLE131134 TVA131133:TVA131134 UEW131133:UEW131134 UOS131133:UOS131134 UYO131133:UYO131134 VIK131133:VIK131134 VSG131133:VSG131134 WCC131133:WCC131134 WLY131133:WLY131134 WVU131133:WVU131134 M196669:M196670 JI196669:JI196670 TE196669:TE196670 ADA196669:ADA196670 AMW196669:AMW196670 AWS196669:AWS196670 BGO196669:BGO196670 BQK196669:BQK196670 CAG196669:CAG196670 CKC196669:CKC196670 CTY196669:CTY196670 DDU196669:DDU196670 DNQ196669:DNQ196670 DXM196669:DXM196670 EHI196669:EHI196670 ERE196669:ERE196670 FBA196669:FBA196670 FKW196669:FKW196670 FUS196669:FUS196670 GEO196669:GEO196670 GOK196669:GOK196670 GYG196669:GYG196670 HIC196669:HIC196670 HRY196669:HRY196670 IBU196669:IBU196670 ILQ196669:ILQ196670 IVM196669:IVM196670 JFI196669:JFI196670 JPE196669:JPE196670 JZA196669:JZA196670 KIW196669:KIW196670 KSS196669:KSS196670 LCO196669:LCO196670 LMK196669:LMK196670 LWG196669:LWG196670 MGC196669:MGC196670 MPY196669:MPY196670 MZU196669:MZU196670 NJQ196669:NJQ196670 NTM196669:NTM196670 ODI196669:ODI196670 ONE196669:ONE196670 OXA196669:OXA196670 PGW196669:PGW196670 PQS196669:PQS196670 QAO196669:QAO196670 QKK196669:QKK196670 QUG196669:QUG196670 REC196669:REC196670 RNY196669:RNY196670 RXU196669:RXU196670 SHQ196669:SHQ196670 SRM196669:SRM196670 TBI196669:TBI196670 TLE196669:TLE196670 TVA196669:TVA196670 UEW196669:UEW196670 UOS196669:UOS196670 UYO196669:UYO196670 VIK196669:VIK196670 VSG196669:VSG196670 WCC196669:WCC196670 WLY196669:WLY196670 WVU196669:WVU196670 M262205:M262206 JI262205:JI262206 TE262205:TE262206 ADA262205:ADA262206 AMW262205:AMW262206 AWS262205:AWS262206 BGO262205:BGO262206 BQK262205:BQK262206 CAG262205:CAG262206 CKC262205:CKC262206 CTY262205:CTY262206 DDU262205:DDU262206 DNQ262205:DNQ262206 DXM262205:DXM262206 EHI262205:EHI262206 ERE262205:ERE262206 FBA262205:FBA262206 FKW262205:FKW262206 FUS262205:FUS262206 GEO262205:GEO262206 GOK262205:GOK262206 GYG262205:GYG262206 HIC262205:HIC262206 HRY262205:HRY262206 IBU262205:IBU262206 ILQ262205:ILQ262206 IVM262205:IVM262206 JFI262205:JFI262206 JPE262205:JPE262206 JZA262205:JZA262206 KIW262205:KIW262206 KSS262205:KSS262206 LCO262205:LCO262206 LMK262205:LMK262206 LWG262205:LWG262206 MGC262205:MGC262206 MPY262205:MPY262206 MZU262205:MZU262206 NJQ262205:NJQ262206 NTM262205:NTM262206 ODI262205:ODI262206 ONE262205:ONE262206 OXA262205:OXA262206 PGW262205:PGW262206 PQS262205:PQS262206 QAO262205:QAO262206 QKK262205:QKK262206 QUG262205:QUG262206 REC262205:REC262206 RNY262205:RNY262206 RXU262205:RXU262206 SHQ262205:SHQ262206 SRM262205:SRM262206 TBI262205:TBI262206 TLE262205:TLE262206 TVA262205:TVA262206 UEW262205:UEW262206 UOS262205:UOS262206 UYO262205:UYO262206 VIK262205:VIK262206 VSG262205:VSG262206 WCC262205:WCC262206 WLY262205:WLY262206 WVU262205:WVU262206 M327741:M327742 JI327741:JI327742 TE327741:TE327742 ADA327741:ADA327742 AMW327741:AMW327742 AWS327741:AWS327742 BGO327741:BGO327742 BQK327741:BQK327742 CAG327741:CAG327742 CKC327741:CKC327742 CTY327741:CTY327742 DDU327741:DDU327742 DNQ327741:DNQ327742 DXM327741:DXM327742 EHI327741:EHI327742 ERE327741:ERE327742 FBA327741:FBA327742 FKW327741:FKW327742 FUS327741:FUS327742 GEO327741:GEO327742 GOK327741:GOK327742 GYG327741:GYG327742 HIC327741:HIC327742 HRY327741:HRY327742 IBU327741:IBU327742 ILQ327741:ILQ327742 IVM327741:IVM327742 JFI327741:JFI327742 JPE327741:JPE327742 JZA327741:JZA327742 KIW327741:KIW327742 KSS327741:KSS327742 LCO327741:LCO327742 LMK327741:LMK327742 LWG327741:LWG327742 MGC327741:MGC327742 MPY327741:MPY327742 MZU327741:MZU327742 NJQ327741:NJQ327742 NTM327741:NTM327742 ODI327741:ODI327742 ONE327741:ONE327742 OXA327741:OXA327742 PGW327741:PGW327742 PQS327741:PQS327742 QAO327741:QAO327742 QKK327741:QKK327742 QUG327741:QUG327742 REC327741:REC327742 RNY327741:RNY327742 RXU327741:RXU327742 SHQ327741:SHQ327742 SRM327741:SRM327742 TBI327741:TBI327742 TLE327741:TLE327742 TVA327741:TVA327742 UEW327741:UEW327742 UOS327741:UOS327742 UYO327741:UYO327742 VIK327741:VIK327742 VSG327741:VSG327742 WCC327741:WCC327742 WLY327741:WLY327742 WVU327741:WVU327742 M393277:M393278 JI393277:JI393278 TE393277:TE393278 ADA393277:ADA393278 AMW393277:AMW393278 AWS393277:AWS393278 BGO393277:BGO393278 BQK393277:BQK393278 CAG393277:CAG393278 CKC393277:CKC393278 CTY393277:CTY393278 DDU393277:DDU393278 DNQ393277:DNQ393278 DXM393277:DXM393278 EHI393277:EHI393278 ERE393277:ERE393278 FBA393277:FBA393278 FKW393277:FKW393278 FUS393277:FUS393278 GEO393277:GEO393278 GOK393277:GOK393278 GYG393277:GYG393278 HIC393277:HIC393278 HRY393277:HRY393278 IBU393277:IBU393278 ILQ393277:ILQ393278 IVM393277:IVM393278 JFI393277:JFI393278 JPE393277:JPE393278 JZA393277:JZA393278 KIW393277:KIW393278 KSS393277:KSS393278 LCO393277:LCO393278 LMK393277:LMK393278 LWG393277:LWG393278 MGC393277:MGC393278 MPY393277:MPY393278 MZU393277:MZU393278 NJQ393277:NJQ393278 NTM393277:NTM393278 ODI393277:ODI393278 ONE393277:ONE393278 OXA393277:OXA393278 PGW393277:PGW393278 PQS393277:PQS393278 QAO393277:QAO393278 QKK393277:QKK393278 QUG393277:QUG393278 REC393277:REC393278 RNY393277:RNY393278 RXU393277:RXU393278 SHQ393277:SHQ393278 SRM393277:SRM393278 TBI393277:TBI393278 TLE393277:TLE393278 TVA393277:TVA393278 UEW393277:UEW393278 UOS393277:UOS393278 UYO393277:UYO393278 VIK393277:VIK393278 VSG393277:VSG393278 WCC393277:WCC393278 WLY393277:WLY393278 WVU393277:WVU393278 M458813:M458814 JI458813:JI458814 TE458813:TE458814 ADA458813:ADA458814 AMW458813:AMW458814 AWS458813:AWS458814 BGO458813:BGO458814 BQK458813:BQK458814 CAG458813:CAG458814 CKC458813:CKC458814 CTY458813:CTY458814 DDU458813:DDU458814 DNQ458813:DNQ458814 DXM458813:DXM458814 EHI458813:EHI458814 ERE458813:ERE458814 FBA458813:FBA458814 FKW458813:FKW458814 FUS458813:FUS458814 GEO458813:GEO458814 GOK458813:GOK458814 GYG458813:GYG458814 HIC458813:HIC458814 HRY458813:HRY458814 IBU458813:IBU458814 ILQ458813:ILQ458814 IVM458813:IVM458814 JFI458813:JFI458814 JPE458813:JPE458814 JZA458813:JZA458814 KIW458813:KIW458814 KSS458813:KSS458814 LCO458813:LCO458814 LMK458813:LMK458814 LWG458813:LWG458814 MGC458813:MGC458814 MPY458813:MPY458814 MZU458813:MZU458814 NJQ458813:NJQ458814 NTM458813:NTM458814 ODI458813:ODI458814 ONE458813:ONE458814 OXA458813:OXA458814 PGW458813:PGW458814 PQS458813:PQS458814 QAO458813:QAO458814 QKK458813:QKK458814 QUG458813:QUG458814 REC458813:REC458814 RNY458813:RNY458814 RXU458813:RXU458814 SHQ458813:SHQ458814 SRM458813:SRM458814 TBI458813:TBI458814 TLE458813:TLE458814 TVA458813:TVA458814 UEW458813:UEW458814 UOS458813:UOS458814 UYO458813:UYO458814 VIK458813:VIK458814 VSG458813:VSG458814 WCC458813:WCC458814 WLY458813:WLY458814 WVU458813:WVU458814 M524349:M524350 JI524349:JI524350 TE524349:TE524350 ADA524349:ADA524350 AMW524349:AMW524350 AWS524349:AWS524350 BGO524349:BGO524350 BQK524349:BQK524350 CAG524349:CAG524350 CKC524349:CKC524350 CTY524349:CTY524350 DDU524349:DDU524350 DNQ524349:DNQ524350 DXM524349:DXM524350 EHI524349:EHI524350 ERE524349:ERE524350 FBA524349:FBA524350 FKW524349:FKW524350 FUS524349:FUS524350 GEO524349:GEO524350 GOK524349:GOK524350 GYG524349:GYG524350 HIC524349:HIC524350 HRY524349:HRY524350 IBU524349:IBU524350 ILQ524349:ILQ524350 IVM524349:IVM524350 JFI524349:JFI524350 JPE524349:JPE524350 JZA524349:JZA524350 KIW524349:KIW524350 KSS524349:KSS524350 LCO524349:LCO524350 LMK524349:LMK524350 LWG524349:LWG524350 MGC524349:MGC524350 MPY524349:MPY524350 MZU524349:MZU524350 NJQ524349:NJQ524350 NTM524349:NTM524350 ODI524349:ODI524350 ONE524349:ONE524350 OXA524349:OXA524350 PGW524349:PGW524350 PQS524349:PQS524350 QAO524349:QAO524350 QKK524349:QKK524350 QUG524349:QUG524350 REC524349:REC524350 RNY524349:RNY524350 RXU524349:RXU524350 SHQ524349:SHQ524350 SRM524349:SRM524350 TBI524349:TBI524350 TLE524349:TLE524350 TVA524349:TVA524350 UEW524349:UEW524350 UOS524349:UOS524350 UYO524349:UYO524350 VIK524349:VIK524350 VSG524349:VSG524350 WCC524349:WCC524350 WLY524349:WLY524350 WVU524349:WVU524350 M589885:M589886 JI589885:JI589886 TE589885:TE589886 ADA589885:ADA589886 AMW589885:AMW589886 AWS589885:AWS589886 BGO589885:BGO589886 BQK589885:BQK589886 CAG589885:CAG589886 CKC589885:CKC589886 CTY589885:CTY589886 DDU589885:DDU589886 DNQ589885:DNQ589886 DXM589885:DXM589886 EHI589885:EHI589886 ERE589885:ERE589886 FBA589885:FBA589886 FKW589885:FKW589886 FUS589885:FUS589886 GEO589885:GEO589886 GOK589885:GOK589886 GYG589885:GYG589886 HIC589885:HIC589886 HRY589885:HRY589886 IBU589885:IBU589886 ILQ589885:ILQ589886 IVM589885:IVM589886 JFI589885:JFI589886 JPE589885:JPE589886 JZA589885:JZA589886 KIW589885:KIW589886 KSS589885:KSS589886 LCO589885:LCO589886 LMK589885:LMK589886 LWG589885:LWG589886 MGC589885:MGC589886 MPY589885:MPY589886 MZU589885:MZU589886 NJQ589885:NJQ589886 NTM589885:NTM589886 ODI589885:ODI589886 ONE589885:ONE589886 OXA589885:OXA589886 PGW589885:PGW589886 PQS589885:PQS589886 QAO589885:QAO589886 QKK589885:QKK589886 QUG589885:QUG589886 REC589885:REC589886 RNY589885:RNY589886 RXU589885:RXU589886 SHQ589885:SHQ589886 SRM589885:SRM589886 TBI589885:TBI589886 TLE589885:TLE589886 TVA589885:TVA589886 UEW589885:UEW589886 UOS589885:UOS589886 UYO589885:UYO589886 VIK589885:VIK589886 VSG589885:VSG589886 WCC589885:WCC589886 WLY589885:WLY589886 WVU589885:WVU589886 M655421:M655422 JI655421:JI655422 TE655421:TE655422 ADA655421:ADA655422 AMW655421:AMW655422 AWS655421:AWS655422 BGO655421:BGO655422 BQK655421:BQK655422 CAG655421:CAG655422 CKC655421:CKC655422 CTY655421:CTY655422 DDU655421:DDU655422 DNQ655421:DNQ655422 DXM655421:DXM655422 EHI655421:EHI655422 ERE655421:ERE655422 FBA655421:FBA655422 FKW655421:FKW655422 FUS655421:FUS655422 GEO655421:GEO655422 GOK655421:GOK655422 GYG655421:GYG655422 HIC655421:HIC655422 HRY655421:HRY655422 IBU655421:IBU655422 ILQ655421:ILQ655422 IVM655421:IVM655422 JFI655421:JFI655422 JPE655421:JPE655422 JZA655421:JZA655422 KIW655421:KIW655422 KSS655421:KSS655422 LCO655421:LCO655422 LMK655421:LMK655422 LWG655421:LWG655422 MGC655421:MGC655422 MPY655421:MPY655422 MZU655421:MZU655422 NJQ655421:NJQ655422 NTM655421:NTM655422 ODI655421:ODI655422 ONE655421:ONE655422 OXA655421:OXA655422 PGW655421:PGW655422 PQS655421:PQS655422 QAO655421:QAO655422 QKK655421:QKK655422 QUG655421:QUG655422 REC655421:REC655422 RNY655421:RNY655422 RXU655421:RXU655422 SHQ655421:SHQ655422 SRM655421:SRM655422 TBI655421:TBI655422 TLE655421:TLE655422 TVA655421:TVA655422 UEW655421:UEW655422 UOS655421:UOS655422 UYO655421:UYO655422 VIK655421:VIK655422 VSG655421:VSG655422 WCC655421:WCC655422 WLY655421:WLY655422 WVU655421:WVU655422 M720957:M720958 JI720957:JI720958 TE720957:TE720958 ADA720957:ADA720958 AMW720957:AMW720958 AWS720957:AWS720958 BGO720957:BGO720958 BQK720957:BQK720958 CAG720957:CAG720958 CKC720957:CKC720958 CTY720957:CTY720958 DDU720957:DDU720958 DNQ720957:DNQ720958 DXM720957:DXM720958 EHI720957:EHI720958 ERE720957:ERE720958 FBA720957:FBA720958 FKW720957:FKW720958 FUS720957:FUS720958 GEO720957:GEO720958 GOK720957:GOK720958 GYG720957:GYG720958 HIC720957:HIC720958 HRY720957:HRY720958 IBU720957:IBU720958 ILQ720957:ILQ720958 IVM720957:IVM720958 JFI720957:JFI720958 JPE720957:JPE720958 JZA720957:JZA720958 KIW720957:KIW720958 KSS720957:KSS720958 LCO720957:LCO720958 LMK720957:LMK720958 LWG720957:LWG720958 MGC720957:MGC720958 MPY720957:MPY720958 MZU720957:MZU720958 NJQ720957:NJQ720958 NTM720957:NTM720958 ODI720957:ODI720958 ONE720957:ONE720958 OXA720957:OXA720958 PGW720957:PGW720958 PQS720957:PQS720958 QAO720957:QAO720958 QKK720957:QKK720958 QUG720957:QUG720958 REC720957:REC720958 RNY720957:RNY720958 RXU720957:RXU720958 SHQ720957:SHQ720958 SRM720957:SRM720958 TBI720957:TBI720958 TLE720957:TLE720958 TVA720957:TVA720958 UEW720957:UEW720958 UOS720957:UOS720958 UYO720957:UYO720958 VIK720957:VIK720958 VSG720957:VSG720958 WCC720957:WCC720958 WLY720957:WLY720958 WVU720957:WVU720958 M786493:M786494 JI786493:JI786494 TE786493:TE786494 ADA786493:ADA786494 AMW786493:AMW786494 AWS786493:AWS786494 BGO786493:BGO786494 BQK786493:BQK786494 CAG786493:CAG786494 CKC786493:CKC786494 CTY786493:CTY786494 DDU786493:DDU786494 DNQ786493:DNQ786494 DXM786493:DXM786494 EHI786493:EHI786494 ERE786493:ERE786494 FBA786493:FBA786494 FKW786493:FKW786494 FUS786493:FUS786494 GEO786493:GEO786494 GOK786493:GOK786494 GYG786493:GYG786494 HIC786493:HIC786494 HRY786493:HRY786494 IBU786493:IBU786494 ILQ786493:ILQ786494 IVM786493:IVM786494 JFI786493:JFI786494 JPE786493:JPE786494 JZA786493:JZA786494 KIW786493:KIW786494 KSS786493:KSS786494 LCO786493:LCO786494 LMK786493:LMK786494 LWG786493:LWG786494 MGC786493:MGC786494 MPY786493:MPY786494 MZU786493:MZU786494 NJQ786493:NJQ786494 NTM786493:NTM786494 ODI786493:ODI786494 ONE786493:ONE786494 OXA786493:OXA786494 PGW786493:PGW786494 PQS786493:PQS786494 QAO786493:QAO786494 QKK786493:QKK786494 QUG786493:QUG786494 REC786493:REC786494 RNY786493:RNY786494 RXU786493:RXU786494 SHQ786493:SHQ786494 SRM786493:SRM786494 TBI786493:TBI786494 TLE786493:TLE786494 TVA786493:TVA786494 UEW786493:UEW786494 UOS786493:UOS786494 UYO786493:UYO786494 VIK786493:VIK786494 VSG786493:VSG786494 WCC786493:WCC786494 WLY786493:WLY786494 WVU786493:WVU786494 M852029:M852030 JI852029:JI852030 TE852029:TE852030 ADA852029:ADA852030 AMW852029:AMW852030 AWS852029:AWS852030 BGO852029:BGO852030 BQK852029:BQK852030 CAG852029:CAG852030 CKC852029:CKC852030 CTY852029:CTY852030 DDU852029:DDU852030 DNQ852029:DNQ852030 DXM852029:DXM852030 EHI852029:EHI852030 ERE852029:ERE852030 FBA852029:FBA852030 FKW852029:FKW852030 FUS852029:FUS852030 GEO852029:GEO852030 GOK852029:GOK852030 GYG852029:GYG852030 HIC852029:HIC852030 HRY852029:HRY852030 IBU852029:IBU852030 ILQ852029:ILQ852030 IVM852029:IVM852030 JFI852029:JFI852030 JPE852029:JPE852030 JZA852029:JZA852030 KIW852029:KIW852030 KSS852029:KSS852030 LCO852029:LCO852030 LMK852029:LMK852030 LWG852029:LWG852030 MGC852029:MGC852030 MPY852029:MPY852030 MZU852029:MZU852030 NJQ852029:NJQ852030 NTM852029:NTM852030 ODI852029:ODI852030 ONE852029:ONE852030 OXA852029:OXA852030 PGW852029:PGW852030 PQS852029:PQS852030 QAO852029:QAO852030 QKK852029:QKK852030 QUG852029:QUG852030 REC852029:REC852030 RNY852029:RNY852030 RXU852029:RXU852030 SHQ852029:SHQ852030 SRM852029:SRM852030 TBI852029:TBI852030 TLE852029:TLE852030 TVA852029:TVA852030 UEW852029:UEW852030 UOS852029:UOS852030 UYO852029:UYO852030 VIK852029:VIK852030 VSG852029:VSG852030 WCC852029:WCC852030 WLY852029:WLY852030 WVU852029:WVU852030 M917565:M917566 JI917565:JI917566 TE917565:TE917566 ADA917565:ADA917566 AMW917565:AMW917566 AWS917565:AWS917566 BGO917565:BGO917566 BQK917565:BQK917566 CAG917565:CAG917566 CKC917565:CKC917566 CTY917565:CTY917566 DDU917565:DDU917566 DNQ917565:DNQ917566 DXM917565:DXM917566 EHI917565:EHI917566 ERE917565:ERE917566 FBA917565:FBA917566 FKW917565:FKW917566 FUS917565:FUS917566 GEO917565:GEO917566 GOK917565:GOK917566 GYG917565:GYG917566 HIC917565:HIC917566 HRY917565:HRY917566 IBU917565:IBU917566 ILQ917565:ILQ917566 IVM917565:IVM917566 JFI917565:JFI917566 JPE917565:JPE917566 JZA917565:JZA917566 KIW917565:KIW917566 KSS917565:KSS917566 LCO917565:LCO917566 LMK917565:LMK917566 LWG917565:LWG917566 MGC917565:MGC917566 MPY917565:MPY917566 MZU917565:MZU917566 NJQ917565:NJQ917566 NTM917565:NTM917566 ODI917565:ODI917566 ONE917565:ONE917566 OXA917565:OXA917566 PGW917565:PGW917566 PQS917565:PQS917566 QAO917565:QAO917566 QKK917565:QKK917566 QUG917565:QUG917566 REC917565:REC917566 RNY917565:RNY917566 RXU917565:RXU917566 SHQ917565:SHQ917566 SRM917565:SRM917566 TBI917565:TBI917566 TLE917565:TLE917566 TVA917565:TVA917566 UEW917565:UEW917566 UOS917565:UOS917566 UYO917565:UYO917566 VIK917565:VIK917566 VSG917565:VSG917566 WCC917565:WCC917566 WLY917565:WLY917566 WVU917565:WVU917566 M983101:M983102 JI983101:JI983102 TE983101:TE983102 ADA983101:ADA983102 AMW983101:AMW983102 AWS983101:AWS983102 BGO983101:BGO983102 BQK983101:BQK983102 CAG983101:CAG983102 CKC983101:CKC983102 CTY983101:CTY983102 DDU983101:DDU983102 DNQ983101:DNQ983102 DXM983101:DXM983102 EHI983101:EHI983102 ERE983101:ERE983102 FBA983101:FBA983102 FKW983101:FKW983102 FUS983101:FUS983102 GEO983101:GEO983102 GOK983101:GOK983102 GYG983101:GYG983102 HIC983101:HIC983102 HRY983101:HRY983102 IBU983101:IBU983102 ILQ983101:ILQ983102 IVM983101:IVM983102 JFI983101:JFI983102 JPE983101:JPE983102 JZA983101:JZA983102 KIW983101:KIW983102 KSS983101:KSS983102 LCO983101:LCO983102 LMK983101:LMK983102 LWG983101:LWG983102 MGC983101:MGC983102 MPY983101:MPY983102 MZU983101:MZU983102 NJQ983101:NJQ983102 NTM983101:NTM983102 ODI983101:ODI983102 ONE983101:ONE983102 OXA983101:OXA983102 PGW983101:PGW983102 PQS983101:PQS983102 QAO983101:QAO983102 QKK983101:QKK983102 QUG983101:QUG983102 REC983101:REC983102 RNY983101:RNY983102 RXU983101:RXU983102 SHQ983101:SHQ983102 SRM983101:SRM983102 TBI983101:TBI983102 TLE983101:TLE983102 TVA983101:TVA983102 UEW983101:UEW983102 UOS983101:UOS983102 UYO983101:UYO983102 VIK983101:VIK983102 VSG983101:VSG983102 WCC983101:WCC983102 WLY983101:WLY983102 WVU983101:WVU983102 WVU983087:WWY983090 JD37:JL38 SZ37:TH38 ACV37:ADD38 AMR37:AMZ38 AWN37:AWV38 BGJ37:BGR38 BQF37:BQN38 CAB37:CAJ38 CJX37:CKF38 CTT37:CUB38 DDP37:DDX38 DNL37:DNT38 DXH37:DXP38 EHD37:EHL38 EQZ37:ERH38 FAV37:FBD38 FKR37:FKZ38 FUN37:FUV38 GEJ37:GER38 GOF37:GON38 GYB37:GYJ38 HHX37:HIF38 HRT37:HSB38 IBP37:IBX38 ILL37:ILT38 IVH37:IVP38 JFD37:JFL38 JOZ37:JPH38 JYV37:JZD38 KIR37:KIZ38 KSN37:KSV38 LCJ37:LCR38 LMF37:LMN38 LWB37:LWJ38 MFX37:MGF38 MPT37:MQB38 MZP37:MZX38 NJL37:NJT38 NTH37:NTP38 ODD37:ODL38 OMZ37:ONH38 OWV37:OXD38 PGR37:PGZ38 PQN37:PQV38 QAJ37:QAR38 QKF37:QKN38 QUB37:QUJ38 RDX37:REF38 RNT37:ROB38 RXP37:RXX38 SHL37:SHT38 SRH37:SRP38 TBD37:TBL38 TKZ37:TLH38 TUV37:TVD38 UER37:UEZ38 UON37:UOV38 UYJ37:UYR38 VIF37:VIN38 VSB37:VSJ38 WBX37:WCF38 WLT37:WMB38 WVP37:WVX38 H65573:P65574 JD65573:JL65574 SZ65573:TH65574 ACV65573:ADD65574 AMR65573:AMZ65574 AWN65573:AWV65574 BGJ65573:BGR65574 BQF65573:BQN65574 CAB65573:CAJ65574 CJX65573:CKF65574 CTT65573:CUB65574 DDP65573:DDX65574 DNL65573:DNT65574 DXH65573:DXP65574 EHD65573:EHL65574 EQZ65573:ERH65574 FAV65573:FBD65574 FKR65573:FKZ65574 FUN65573:FUV65574 GEJ65573:GER65574 GOF65573:GON65574 GYB65573:GYJ65574 HHX65573:HIF65574 HRT65573:HSB65574 IBP65573:IBX65574 ILL65573:ILT65574 IVH65573:IVP65574 JFD65573:JFL65574 JOZ65573:JPH65574 JYV65573:JZD65574 KIR65573:KIZ65574 KSN65573:KSV65574 LCJ65573:LCR65574 LMF65573:LMN65574 LWB65573:LWJ65574 MFX65573:MGF65574 MPT65573:MQB65574 MZP65573:MZX65574 NJL65573:NJT65574 NTH65573:NTP65574 ODD65573:ODL65574 OMZ65573:ONH65574 OWV65573:OXD65574 PGR65573:PGZ65574 PQN65573:PQV65574 QAJ65573:QAR65574 QKF65573:QKN65574 QUB65573:QUJ65574 RDX65573:REF65574 RNT65573:ROB65574 RXP65573:RXX65574 SHL65573:SHT65574 SRH65573:SRP65574 TBD65573:TBL65574 TKZ65573:TLH65574 TUV65573:TVD65574 UER65573:UEZ65574 UON65573:UOV65574 UYJ65573:UYR65574 VIF65573:VIN65574 VSB65573:VSJ65574 WBX65573:WCF65574 WLT65573:WMB65574 WVP65573:WVX65574 H131109:P131110 JD131109:JL131110 SZ131109:TH131110 ACV131109:ADD131110 AMR131109:AMZ131110 AWN131109:AWV131110 BGJ131109:BGR131110 BQF131109:BQN131110 CAB131109:CAJ131110 CJX131109:CKF131110 CTT131109:CUB131110 DDP131109:DDX131110 DNL131109:DNT131110 DXH131109:DXP131110 EHD131109:EHL131110 EQZ131109:ERH131110 FAV131109:FBD131110 FKR131109:FKZ131110 FUN131109:FUV131110 GEJ131109:GER131110 GOF131109:GON131110 GYB131109:GYJ131110 HHX131109:HIF131110 HRT131109:HSB131110 IBP131109:IBX131110 ILL131109:ILT131110 IVH131109:IVP131110 JFD131109:JFL131110 JOZ131109:JPH131110 JYV131109:JZD131110 KIR131109:KIZ131110 KSN131109:KSV131110 LCJ131109:LCR131110 LMF131109:LMN131110 LWB131109:LWJ131110 MFX131109:MGF131110 MPT131109:MQB131110 MZP131109:MZX131110 NJL131109:NJT131110 NTH131109:NTP131110 ODD131109:ODL131110 OMZ131109:ONH131110 OWV131109:OXD131110 PGR131109:PGZ131110 PQN131109:PQV131110 QAJ131109:QAR131110 QKF131109:QKN131110 QUB131109:QUJ131110 RDX131109:REF131110 RNT131109:ROB131110 RXP131109:RXX131110 SHL131109:SHT131110 SRH131109:SRP131110 TBD131109:TBL131110 TKZ131109:TLH131110 TUV131109:TVD131110 UER131109:UEZ131110 UON131109:UOV131110 UYJ131109:UYR131110 VIF131109:VIN131110 VSB131109:VSJ131110 WBX131109:WCF131110 WLT131109:WMB131110 WVP131109:WVX131110 H196645:P196646 JD196645:JL196646 SZ196645:TH196646 ACV196645:ADD196646 AMR196645:AMZ196646 AWN196645:AWV196646 BGJ196645:BGR196646 BQF196645:BQN196646 CAB196645:CAJ196646 CJX196645:CKF196646 CTT196645:CUB196646 DDP196645:DDX196646 DNL196645:DNT196646 DXH196645:DXP196646 EHD196645:EHL196646 EQZ196645:ERH196646 FAV196645:FBD196646 FKR196645:FKZ196646 FUN196645:FUV196646 GEJ196645:GER196646 GOF196645:GON196646 GYB196645:GYJ196646 HHX196645:HIF196646 HRT196645:HSB196646 IBP196645:IBX196646 ILL196645:ILT196646 IVH196645:IVP196646 JFD196645:JFL196646 JOZ196645:JPH196646 JYV196645:JZD196646 KIR196645:KIZ196646 KSN196645:KSV196646 LCJ196645:LCR196646 LMF196645:LMN196646 LWB196645:LWJ196646 MFX196645:MGF196646 MPT196645:MQB196646 MZP196645:MZX196646 NJL196645:NJT196646 NTH196645:NTP196646 ODD196645:ODL196646 OMZ196645:ONH196646 OWV196645:OXD196646 PGR196645:PGZ196646 PQN196645:PQV196646 QAJ196645:QAR196646 QKF196645:QKN196646 QUB196645:QUJ196646 RDX196645:REF196646 RNT196645:ROB196646 RXP196645:RXX196646 SHL196645:SHT196646 SRH196645:SRP196646 TBD196645:TBL196646 TKZ196645:TLH196646 TUV196645:TVD196646 UER196645:UEZ196646 UON196645:UOV196646 UYJ196645:UYR196646 VIF196645:VIN196646 VSB196645:VSJ196646 WBX196645:WCF196646 WLT196645:WMB196646 WVP196645:WVX196646 H262181:P262182 JD262181:JL262182 SZ262181:TH262182 ACV262181:ADD262182 AMR262181:AMZ262182 AWN262181:AWV262182 BGJ262181:BGR262182 BQF262181:BQN262182 CAB262181:CAJ262182 CJX262181:CKF262182 CTT262181:CUB262182 DDP262181:DDX262182 DNL262181:DNT262182 DXH262181:DXP262182 EHD262181:EHL262182 EQZ262181:ERH262182 FAV262181:FBD262182 FKR262181:FKZ262182 FUN262181:FUV262182 GEJ262181:GER262182 GOF262181:GON262182 GYB262181:GYJ262182 HHX262181:HIF262182 HRT262181:HSB262182 IBP262181:IBX262182 ILL262181:ILT262182 IVH262181:IVP262182 JFD262181:JFL262182 JOZ262181:JPH262182 JYV262181:JZD262182 KIR262181:KIZ262182 KSN262181:KSV262182 LCJ262181:LCR262182 LMF262181:LMN262182 LWB262181:LWJ262182 MFX262181:MGF262182 MPT262181:MQB262182 MZP262181:MZX262182 NJL262181:NJT262182 NTH262181:NTP262182 ODD262181:ODL262182 OMZ262181:ONH262182 OWV262181:OXD262182 PGR262181:PGZ262182 PQN262181:PQV262182 QAJ262181:QAR262182 QKF262181:QKN262182 QUB262181:QUJ262182 RDX262181:REF262182 RNT262181:ROB262182 RXP262181:RXX262182 SHL262181:SHT262182 SRH262181:SRP262182 TBD262181:TBL262182 TKZ262181:TLH262182 TUV262181:TVD262182 UER262181:UEZ262182 UON262181:UOV262182 UYJ262181:UYR262182 VIF262181:VIN262182 VSB262181:VSJ262182 WBX262181:WCF262182 WLT262181:WMB262182 WVP262181:WVX262182 H327717:P327718 JD327717:JL327718 SZ327717:TH327718 ACV327717:ADD327718 AMR327717:AMZ327718 AWN327717:AWV327718 BGJ327717:BGR327718 BQF327717:BQN327718 CAB327717:CAJ327718 CJX327717:CKF327718 CTT327717:CUB327718 DDP327717:DDX327718 DNL327717:DNT327718 DXH327717:DXP327718 EHD327717:EHL327718 EQZ327717:ERH327718 FAV327717:FBD327718 FKR327717:FKZ327718 FUN327717:FUV327718 GEJ327717:GER327718 GOF327717:GON327718 GYB327717:GYJ327718 HHX327717:HIF327718 HRT327717:HSB327718 IBP327717:IBX327718 ILL327717:ILT327718 IVH327717:IVP327718 JFD327717:JFL327718 JOZ327717:JPH327718 JYV327717:JZD327718 KIR327717:KIZ327718 KSN327717:KSV327718 LCJ327717:LCR327718 LMF327717:LMN327718 LWB327717:LWJ327718 MFX327717:MGF327718 MPT327717:MQB327718 MZP327717:MZX327718 NJL327717:NJT327718 NTH327717:NTP327718 ODD327717:ODL327718 OMZ327717:ONH327718 OWV327717:OXD327718 PGR327717:PGZ327718 PQN327717:PQV327718 QAJ327717:QAR327718 QKF327717:QKN327718 QUB327717:QUJ327718 RDX327717:REF327718 RNT327717:ROB327718 RXP327717:RXX327718 SHL327717:SHT327718 SRH327717:SRP327718 TBD327717:TBL327718 TKZ327717:TLH327718 TUV327717:TVD327718 UER327717:UEZ327718 UON327717:UOV327718 UYJ327717:UYR327718 VIF327717:VIN327718 VSB327717:VSJ327718 WBX327717:WCF327718 WLT327717:WMB327718 WVP327717:WVX327718 H393253:P393254 JD393253:JL393254 SZ393253:TH393254 ACV393253:ADD393254 AMR393253:AMZ393254 AWN393253:AWV393254 BGJ393253:BGR393254 BQF393253:BQN393254 CAB393253:CAJ393254 CJX393253:CKF393254 CTT393253:CUB393254 DDP393253:DDX393254 DNL393253:DNT393254 DXH393253:DXP393254 EHD393253:EHL393254 EQZ393253:ERH393254 FAV393253:FBD393254 FKR393253:FKZ393254 FUN393253:FUV393254 GEJ393253:GER393254 GOF393253:GON393254 GYB393253:GYJ393254 HHX393253:HIF393254 HRT393253:HSB393254 IBP393253:IBX393254 ILL393253:ILT393254 IVH393253:IVP393254 JFD393253:JFL393254 JOZ393253:JPH393254 JYV393253:JZD393254 KIR393253:KIZ393254 KSN393253:KSV393254 LCJ393253:LCR393254 LMF393253:LMN393254 LWB393253:LWJ393254 MFX393253:MGF393254 MPT393253:MQB393254 MZP393253:MZX393254 NJL393253:NJT393254 NTH393253:NTP393254 ODD393253:ODL393254 OMZ393253:ONH393254 OWV393253:OXD393254 PGR393253:PGZ393254 PQN393253:PQV393254 QAJ393253:QAR393254 QKF393253:QKN393254 QUB393253:QUJ393254 RDX393253:REF393254 RNT393253:ROB393254 RXP393253:RXX393254 SHL393253:SHT393254 SRH393253:SRP393254 TBD393253:TBL393254 TKZ393253:TLH393254 TUV393253:TVD393254 UER393253:UEZ393254 UON393253:UOV393254 UYJ393253:UYR393254 VIF393253:VIN393254 VSB393253:VSJ393254 WBX393253:WCF393254 WLT393253:WMB393254 WVP393253:WVX393254 H458789:P458790 JD458789:JL458790 SZ458789:TH458790 ACV458789:ADD458790 AMR458789:AMZ458790 AWN458789:AWV458790 BGJ458789:BGR458790 BQF458789:BQN458790 CAB458789:CAJ458790 CJX458789:CKF458790 CTT458789:CUB458790 DDP458789:DDX458790 DNL458789:DNT458790 DXH458789:DXP458790 EHD458789:EHL458790 EQZ458789:ERH458790 FAV458789:FBD458790 FKR458789:FKZ458790 FUN458789:FUV458790 GEJ458789:GER458790 GOF458789:GON458790 GYB458789:GYJ458790 HHX458789:HIF458790 HRT458789:HSB458790 IBP458789:IBX458790 ILL458789:ILT458790 IVH458789:IVP458790 JFD458789:JFL458790 JOZ458789:JPH458790 JYV458789:JZD458790 KIR458789:KIZ458790 KSN458789:KSV458790 LCJ458789:LCR458790 LMF458789:LMN458790 LWB458789:LWJ458790 MFX458789:MGF458790 MPT458789:MQB458790 MZP458789:MZX458790 NJL458789:NJT458790 NTH458789:NTP458790 ODD458789:ODL458790 OMZ458789:ONH458790 OWV458789:OXD458790 PGR458789:PGZ458790 PQN458789:PQV458790 QAJ458789:QAR458790 QKF458789:QKN458790 QUB458789:QUJ458790 RDX458789:REF458790 RNT458789:ROB458790 RXP458789:RXX458790 SHL458789:SHT458790 SRH458789:SRP458790 TBD458789:TBL458790 TKZ458789:TLH458790 TUV458789:TVD458790 UER458789:UEZ458790 UON458789:UOV458790 UYJ458789:UYR458790 VIF458789:VIN458790 VSB458789:VSJ458790 WBX458789:WCF458790 WLT458789:WMB458790 WVP458789:WVX458790 H524325:P524326 JD524325:JL524326 SZ524325:TH524326 ACV524325:ADD524326 AMR524325:AMZ524326 AWN524325:AWV524326 BGJ524325:BGR524326 BQF524325:BQN524326 CAB524325:CAJ524326 CJX524325:CKF524326 CTT524325:CUB524326 DDP524325:DDX524326 DNL524325:DNT524326 DXH524325:DXP524326 EHD524325:EHL524326 EQZ524325:ERH524326 FAV524325:FBD524326 FKR524325:FKZ524326 FUN524325:FUV524326 GEJ524325:GER524326 GOF524325:GON524326 GYB524325:GYJ524326 HHX524325:HIF524326 HRT524325:HSB524326 IBP524325:IBX524326 ILL524325:ILT524326 IVH524325:IVP524326 JFD524325:JFL524326 JOZ524325:JPH524326 JYV524325:JZD524326 KIR524325:KIZ524326 KSN524325:KSV524326 LCJ524325:LCR524326 LMF524325:LMN524326 LWB524325:LWJ524326 MFX524325:MGF524326 MPT524325:MQB524326 MZP524325:MZX524326 NJL524325:NJT524326 NTH524325:NTP524326 ODD524325:ODL524326 OMZ524325:ONH524326 OWV524325:OXD524326 PGR524325:PGZ524326 PQN524325:PQV524326 QAJ524325:QAR524326 QKF524325:QKN524326 QUB524325:QUJ524326 RDX524325:REF524326 RNT524325:ROB524326 RXP524325:RXX524326 SHL524325:SHT524326 SRH524325:SRP524326 TBD524325:TBL524326 TKZ524325:TLH524326 TUV524325:TVD524326 UER524325:UEZ524326 UON524325:UOV524326 UYJ524325:UYR524326 VIF524325:VIN524326 VSB524325:VSJ524326 WBX524325:WCF524326 WLT524325:WMB524326 WVP524325:WVX524326 H589861:P589862 JD589861:JL589862 SZ589861:TH589862 ACV589861:ADD589862 AMR589861:AMZ589862 AWN589861:AWV589862 BGJ589861:BGR589862 BQF589861:BQN589862 CAB589861:CAJ589862 CJX589861:CKF589862 CTT589861:CUB589862 DDP589861:DDX589862 DNL589861:DNT589862 DXH589861:DXP589862 EHD589861:EHL589862 EQZ589861:ERH589862 FAV589861:FBD589862 FKR589861:FKZ589862 FUN589861:FUV589862 GEJ589861:GER589862 GOF589861:GON589862 GYB589861:GYJ589862 HHX589861:HIF589862 HRT589861:HSB589862 IBP589861:IBX589862 ILL589861:ILT589862 IVH589861:IVP589862 JFD589861:JFL589862 JOZ589861:JPH589862 JYV589861:JZD589862 KIR589861:KIZ589862 KSN589861:KSV589862 LCJ589861:LCR589862 LMF589861:LMN589862 LWB589861:LWJ589862 MFX589861:MGF589862 MPT589861:MQB589862 MZP589861:MZX589862 NJL589861:NJT589862 NTH589861:NTP589862 ODD589861:ODL589862 OMZ589861:ONH589862 OWV589861:OXD589862 PGR589861:PGZ589862 PQN589861:PQV589862 QAJ589861:QAR589862 QKF589861:QKN589862 QUB589861:QUJ589862 RDX589861:REF589862 RNT589861:ROB589862 RXP589861:RXX589862 SHL589861:SHT589862 SRH589861:SRP589862 TBD589861:TBL589862 TKZ589861:TLH589862 TUV589861:TVD589862 UER589861:UEZ589862 UON589861:UOV589862 UYJ589861:UYR589862 VIF589861:VIN589862 VSB589861:VSJ589862 WBX589861:WCF589862 WLT589861:WMB589862 WVP589861:WVX589862 H655397:P655398 JD655397:JL655398 SZ655397:TH655398 ACV655397:ADD655398 AMR655397:AMZ655398 AWN655397:AWV655398 BGJ655397:BGR655398 BQF655397:BQN655398 CAB655397:CAJ655398 CJX655397:CKF655398 CTT655397:CUB655398 DDP655397:DDX655398 DNL655397:DNT655398 DXH655397:DXP655398 EHD655397:EHL655398 EQZ655397:ERH655398 FAV655397:FBD655398 FKR655397:FKZ655398 FUN655397:FUV655398 GEJ655397:GER655398 GOF655397:GON655398 GYB655397:GYJ655398 HHX655397:HIF655398 HRT655397:HSB655398 IBP655397:IBX655398 ILL655397:ILT655398 IVH655397:IVP655398 JFD655397:JFL655398 JOZ655397:JPH655398 JYV655397:JZD655398 KIR655397:KIZ655398 KSN655397:KSV655398 LCJ655397:LCR655398 LMF655397:LMN655398 LWB655397:LWJ655398 MFX655397:MGF655398 MPT655397:MQB655398 MZP655397:MZX655398 NJL655397:NJT655398 NTH655397:NTP655398 ODD655397:ODL655398 OMZ655397:ONH655398 OWV655397:OXD655398 PGR655397:PGZ655398 PQN655397:PQV655398 QAJ655397:QAR655398 QKF655397:QKN655398 QUB655397:QUJ655398 RDX655397:REF655398 RNT655397:ROB655398 RXP655397:RXX655398 SHL655397:SHT655398 SRH655397:SRP655398 TBD655397:TBL655398 TKZ655397:TLH655398 TUV655397:TVD655398 UER655397:UEZ655398 UON655397:UOV655398 UYJ655397:UYR655398 VIF655397:VIN655398 VSB655397:VSJ655398 WBX655397:WCF655398 WLT655397:WMB655398 WVP655397:WVX655398 H720933:P720934 JD720933:JL720934 SZ720933:TH720934 ACV720933:ADD720934 AMR720933:AMZ720934 AWN720933:AWV720934 BGJ720933:BGR720934 BQF720933:BQN720934 CAB720933:CAJ720934 CJX720933:CKF720934 CTT720933:CUB720934 DDP720933:DDX720934 DNL720933:DNT720934 DXH720933:DXP720934 EHD720933:EHL720934 EQZ720933:ERH720934 FAV720933:FBD720934 FKR720933:FKZ720934 FUN720933:FUV720934 GEJ720933:GER720934 GOF720933:GON720934 GYB720933:GYJ720934 HHX720933:HIF720934 HRT720933:HSB720934 IBP720933:IBX720934 ILL720933:ILT720934 IVH720933:IVP720934 JFD720933:JFL720934 JOZ720933:JPH720934 JYV720933:JZD720934 KIR720933:KIZ720934 KSN720933:KSV720934 LCJ720933:LCR720934 LMF720933:LMN720934 LWB720933:LWJ720934 MFX720933:MGF720934 MPT720933:MQB720934 MZP720933:MZX720934 NJL720933:NJT720934 NTH720933:NTP720934 ODD720933:ODL720934 OMZ720933:ONH720934 OWV720933:OXD720934 PGR720933:PGZ720934 PQN720933:PQV720934 QAJ720933:QAR720934 QKF720933:QKN720934 QUB720933:QUJ720934 RDX720933:REF720934 RNT720933:ROB720934 RXP720933:RXX720934 SHL720933:SHT720934 SRH720933:SRP720934 TBD720933:TBL720934 TKZ720933:TLH720934 TUV720933:TVD720934 UER720933:UEZ720934 UON720933:UOV720934 UYJ720933:UYR720934 VIF720933:VIN720934 VSB720933:VSJ720934 WBX720933:WCF720934 WLT720933:WMB720934 WVP720933:WVX720934 H786469:P786470 JD786469:JL786470 SZ786469:TH786470 ACV786469:ADD786470 AMR786469:AMZ786470 AWN786469:AWV786470 BGJ786469:BGR786470 BQF786469:BQN786470 CAB786469:CAJ786470 CJX786469:CKF786470 CTT786469:CUB786470 DDP786469:DDX786470 DNL786469:DNT786470 DXH786469:DXP786470 EHD786469:EHL786470 EQZ786469:ERH786470 FAV786469:FBD786470 FKR786469:FKZ786470 FUN786469:FUV786470 GEJ786469:GER786470 GOF786469:GON786470 GYB786469:GYJ786470 HHX786469:HIF786470 HRT786469:HSB786470 IBP786469:IBX786470 ILL786469:ILT786470 IVH786469:IVP786470 JFD786469:JFL786470 JOZ786469:JPH786470 JYV786469:JZD786470 KIR786469:KIZ786470 KSN786469:KSV786470 LCJ786469:LCR786470 LMF786469:LMN786470 LWB786469:LWJ786470 MFX786469:MGF786470 MPT786469:MQB786470 MZP786469:MZX786470 NJL786469:NJT786470 NTH786469:NTP786470 ODD786469:ODL786470 OMZ786469:ONH786470 OWV786469:OXD786470 PGR786469:PGZ786470 PQN786469:PQV786470 QAJ786469:QAR786470 QKF786469:QKN786470 QUB786469:QUJ786470 RDX786469:REF786470 RNT786469:ROB786470 RXP786469:RXX786470 SHL786469:SHT786470 SRH786469:SRP786470 TBD786469:TBL786470 TKZ786469:TLH786470 TUV786469:TVD786470 UER786469:UEZ786470 UON786469:UOV786470 UYJ786469:UYR786470 VIF786469:VIN786470 VSB786469:VSJ786470 WBX786469:WCF786470 WLT786469:WMB786470 WVP786469:WVX786470 H852005:P852006 JD852005:JL852006 SZ852005:TH852006 ACV852005:ADD852006 AMR852005:AMZ852006 AWN852005:AWV852006 BGJ852005:BGR852006 BQF852005:BQN852006 CAB852005:CAJ852006 CJX852005:CKF852006 CTT852005:CUB852006 DDP852005:DDX852006 DNL852005:DNT852006 DXH852005:DXP852006 EHD852005:EHL852006 EQZ852005:ERH852006 FAV852005:FBD852006 FKR852005:FKZ852006 FUN852005:FUV852006 GEJ852005:GER852006 GOF852005:GON852006 GYB852005:GYJ852006 HHX852005:HIF852006 HRT852005:HSB852006 IBP852005:IBX852006 ILL852005:ILT852006 IVH852005:IVP852006 JFD852005:JFL852006 JOZ852005:JPH852006 JYV852005:JZD852006 KIR852005:KIZ852006 KSN852005:KSV852006 LCJ852005:LCR852006 LMF852005:LMN852006 LWB852005:LWJ852006 MFX852005:MGF852006 MPT852005:MQB852006 MZP852005:MZX852006 NJL852005:NJT852006 NTH852005:NTP852006 ODD852005:ODL852006 OMZ852005:ONH852006 OWV852005:OXD852006 PGR852005:PGZ852006 PQN852005:PQV852006 QAJ852005:QAR852006 QKF852005:QKN852006 QUB852005:QUJ852006 RDX852005:REF852006 RNT852005:ROB852006 RXP852005:RXX852006 SHL852005:SHT852006 SRH852005:SRP852006 TBD852005:TBL852006 TKZ852005:TLH852006 TUV852005:TVD852006 UER852005:UEZ852006 UON852005:UOV852006 UYJ852005:UYR852006 VIF852005:VIN852006 VSB852005:VSJ852006 WBX852005:WCF852006 WLT852005:WMB852006 WVP852005:WVX852006 H917541:P917542 JD917541:JL917542 SZ917541:TH917542 ACV917541:ADD917542 AMR917541:AMZ917542 AWN917541:AWV917542 BGJ917541:BGR917542 BQF917541:BQN917542 CAB917541:CAJ917542 CJX917541:CKF917542 CTT917541:CUB917542 DDP917541:DDX917542 DNL917541:DNT917542 DXH917541:DXP917542 EHD917541:EHL917542 EQZ917541:ERH917542 FAV917541:FBD917542 FKR917541:FKZ917542 FUN917541:FUV917542 GEJ917541:GER917542 GOF917541:GON917542 GYB917541:GYJ917542 HHX917541:HIF917542 HRT917541:HSB917542 IBP917541:IBX917542 ILL917541:ILT917542 IVH917541:IVP917542 JFD917541:JFL917542 JOZ917541:JPH917542 JYV917541:JZD917542 KIR917541:KIZ917542 KSN917541:KSV917542 LCJ917541:LCR917542 LMF917541:LMN917542 LWB917541:LWJ917542 MFX917541:MGF917542 MPT917541:MQB917542 MZP917541:MZX917542 NJL917541:NJT917542 NTH917541:NTP917542 ODD917541:ODL917542 OMZ917541:ONH917542 OWV917541:OXD917542 PGR917541:PGZ917542 PQN917541:PQV917542 QAJ917541:QAR917542 QKF917541:QKN917542 QUB917541:QUJ917542 RDX917541:REF917542 RNT917541:ROB917542 RXP917541:RXX917542 SHL917541:SHT917542 SRH917541:SRP917542 TBD917541:TBL917542 TKZ917541:TLH917542 TUV917541:TVD917542 UER917541:UEZ917542 UON917541:UOV917542 UYJ917541:UYR917542 VIF917541:VIN917542 VSB917541:VSJ917542 WBX917541:WCF917542 WLT917541:WMB917542 WVP917541:WVX917542 H983077:P983078 JD983077:JL983078 SZ983077:TH983078 ACV983077:ADD983078 AMR983077:AMZ983078 AWN983077:AWV983078 BGJ983077:BGR983078 BQF983077:BQN983078 CAB983077:CAJ983078 CJX983077:CKF983078 CTT983077:CUB983078 DDP983077:DDX983078 DNL983077:DNT983078 DXH983077:DXP983078 EHD983077:EHL983078 EQZ983077:ERH983078 FAV983077:FBD983078 FKR983077:FKZ983078 FUN983077:FUV983078 GEJ983077:GER983078 GOF983077:GON983078 GYB983077:GYJ983078 HHX983077:HIF983078 HRT983077:HSB983078 IBP983077:IBX983078 ILL983077:ILT983078 IVH983077:IVP983078 JFD983077:JFL983078 JOZ983077:JPH983078 JYV983077:JZD983078 KIR983077:KIZ983078 KSN983077:KSV983078 LCJ983077:LCR983078 LMF983077:LMN983078 LWB983077:LWJ983078 MFX983077:MGF983078 MPT983077:MQB983078 MZP983077:MZX983078 NJL983077:NJT983078 NTH983077:NTP983078 ODD983077:ODL983078 OMZ983077:ONH983078 OWV983077:OXD983078 PGR983077:PGZ983078 PQN983077:PQV983078 QAJ983077:QAR983078 QKF983077:QKN983078 QUB983077:QUJ983078 RDX983077:REF983078 RNT983077:ROB983078 RXP983077:RXX983078 SHL983077:SHT983078 SRH983077:SRP983078 TBD983077:TBL983078 TKZ983077:TLH983078 TUV983077:TVD983078 UER983077:UEZ983078 UON983077:UOV983078 UYJ983077:UYR983078 VIF983077:VIN983078 VSB983077:VSJ983078 WBX983077:WCF983078 WLT983077:WMB983078 WVP983077:WVX983078 AL2:AM4 KH2:KI4 UD2:UE4 ADZ2:AEA4 ANV2:ANW4 AXR2:AXS4 BHN2:BHO4 BRJ2:BRK4 CBF2:CBG4 CLB2:CLC4 CUX2:CUY4 DET2:DEU4 DOP2:DOQ4 DYL2:DYM4 EIH2:EII4 ESD2:ESE4 FBZ2:FCA4 FLV2:FLW4 FVR2:FVS4 GFN2:GFO4 GPJ2:GPK4 GZF2:GZG4 HJB2:HJC4 HSX2:HSY4 ICT2:ICU4 IMP2:IMQ4 IWL2:IWM4 JGH2:JGI4 JQD2:JQE4 JZZ2:KAA4 KJV2:KJW4 KTR2:KTS4 LDN2:LDO4 LNJ2:LNK4 LXF2:LXG4 MHB2:MHC4 MQX2:MQY4 NAT2:NAU4 NKP2:NKQ4 NUL2:NUM4 OEH2:OEI4 OOD2:OOE4 OXZ2:OYA4 PHV2:PHW4 PRR2:PRS4 QBN2:QBO4 QLJ2:QLK4 QVF2:QVG4 RFB2:RFC4 ROX2:ROY4 RYT2:RYU4 SIP2:SIQ4 SSL2:SSM4 TCH2:TCI4 TMD2:TME4 TVZ2:TWA4 UFV2:UFW4 UPR2:UPS4 UZN2:UZO4 VJJ2:VJK4 VTF2:VTG4 WDB2:WDC4 WMX2:WMY4 WWT2:WWU4 AL65538:AM65540 KH65538:KI65540 UD65538:UE65540 ADZ65538:AEA65540 ANV65538:ANW65540 AXR65538:AXS65540 BHN65538:BHO65540 BRJ65538:BRK65540 CBF65538:CBG65540 CLB65538:CLC65540 CUX65538:CUY65540 DET65538:DEU65540 DOP65538:DOQ65540 DYL65538:DYM65540 EIH65538:EII65540 ESD65538:ESE65540 FBZ65538:FCA65540 FLV65538:FLW65540 FVR65538:FVS65540 GFN65538:GFO65540 GPJ65538:GPK65540 GZF65538:GZG65540 HJB65538:HJC65540 HSX65538:HSY65540 ICT65538:ICU65540 IMP65538:IMQ65540 IWL65538:IWM65540 JGH65538:JGI65540 JQD65538:JQE65540 JZZ65538:KAA65540 KJV65538:KJW65540 KTR65538:KTS65540 LDN65538:LDO65540 LNJ65538:LNK65540 LXF65538:LXG65540 MHB65538:MHC65540 MQX65538:MQY65540 NAT65538:NAU65540 NKP65538:NKQ65540 NUL65538:NUM65540 OEH65538:OEI65540 OOD65538:OOE65540 OXZ65538:OYA65540 PHV65538:PHW65540 PRR65538:PRS65540 QBN65538:QBO65540 QLJ65538:QLK65540 QVF65538:QVG65540 RFB65538:RFC65540 ROX65538:ROY65540 RYT65538:RYU65540 SIP65538:SIQ65540 SSL65538:SSM65540 TCH65538:TCI65540 TMD65538:TME65540 TVZ65538:TWA65540 UFV65538:UFW65540 UPR65538:UPS65540 UZN65538:UZO65540 VJJ65538:VJK65540 VTF65538:VTG65540 WDB65538:WDC65540 WMX65538:WMY65540 WWT65538:WWU65540 AL131074:AM131076 KH131074:KI131076 UD131074:UE131076 ADZ131074:AEA131076 ANV131074:ANW131076 AXR131074:AXS131076 BHN131074:BHO131076 BRJ131074:BRK131076 CBF131074:CBG131076 CLB131074:CLC131076 CUX131074:CUY131076 DET131074:DEU131076 DOP131074:DOQ131076 DYL131074:DYM131076 EIH131074:EII131076 ESD131074:ESE131076 FBZ131074:FCA131076 FLV131074:FLW131076 FVR131074:FVS131076 GFN131074:GFO131076 GPJ131074:GPK131076 GZF131074:GZG131076 HJB131074:HJC131076 HSX131074:HSY131076 ICT131074:ICU131076 IMP131074:IMQ131076 IWL131074:IWM131076 JGH131074:JGI131076 JQD131074:JQE131076 JZZ131074:KAA131076 KJV131074:KJW131076 KTR131074:KTS131076 LDN131074:LDO131076 LNJ131074:LNK131076 LXF131074:LXG131076 MHB131074:MHC131076 MQX131074:MQY131076 NAT131074:NAU131076 NKP131074:NKQ131076 NUL131074:NUM131076 OEH131074:OEI131076 OOD131074:OOE131076 OXZ131074:OYA131076 PHV131074:PHW131076 PRR131074:PRS131076 QBN131074:QBO131076 QLJ131074:QLK131076 QVF131074:QVG131076 RFB131074:RFC131076 ROX131074:ROY131076 RYT131074:RYU131076 SIP131074:SIQ131076 SSL131074:SSM131076 TCH131074:TCI131076 TMD131074:TME131076 TVZ131074:TWA131076 UFV131074:UFW131076 UPR131074:UPS131076 UZN131074:UZO131076 VJJ131074:VJK131076 VTF131074:VTG131076 WDB131074:WDC131076 WMX131074:WMY131076 WWT131074:WWU131076 AL196610:AM196612 KH196610:KI196612 UD196610:UE196612 ADZ196610:AEA196612 ANV196610:ANW196612 AXR196610:AXS196612 BHN196610:BHO196612 BRJ196610:BRK196612 CBF196610:CBG196612 CLB196610:CLC196612 CUX196610:CUY196612 DET196610:DEU196612 DOP196610:DOQ196612 DYL196610:DYM196612 EIH196610:EII196612 ESD196610:ESE196612 FBZ196610:FCA196612 FLV196610:FLW196612 FVR196610:FVS196612 GFN196610:GFO196612 GPJ196610:GPK196612 GZF196610:GZG196612 HJB196610:HJC196612 HSX196610:HSY196612 ICT196610:ICU196612 IMP196610:IMQ196612 IWL196610:IWM196612 JGH196610:JGI196612 JQD196610:JQE196612 JZZ196610:KAA196612 KJV196610:KJW196612 KTR196610:KTS196612 LDN196610:LDO196612 LNJ196610:LNK196612 LXF196610:LXG196612 MHB196610:MHC196612 MQX196610:MQY196612 NAT196610:NAU196612 NKP196610:NKQ196612 NUL196610:NUM196612 OEH196610:OEI196612 OOD196610:OOE196612 OXZ196610:OYA196612 PHV196610:PHW196612 PRR196610:PRS196612 QBN196610:QBO196612 QLJ196610:QLK196612 QVF196610:QVG196612 RFB196610:RFC196612 ROX196610:ROY196612 RYT196610:RYU196612 SIP196610:SIQ196612 SSL196610:SSM196612 TCH196610:TCI196612 TMD196610:TME196612 TVZ196610:TWA196612 UFV196610:UFW196612 UPR196610:UPS196612 UZN196610:UZO196612 VJJ196610:VJK196612 VTF196610:VTG196612 WDB196610:WDC196612 WMX196610:WMY196612 WWT196610:WWU196612 AL262146:AM262148 KH262146:KI262148 UD262146:UE262148 ADZ262146:AEA262148 ANV262146:ANW262148 AXR262146:AXS262148 BHN262146:BHO262148 BRJ262146:BRK262148 CBF262146:CBG262148 CLB262146:CLC262148 CUX262146:CUY262148 DET262146:DEU262148 DOP262146:DOQ262148 DYL262146:DYM262148 EIH262146:EII262148 ESD262146:ESE262148 FBZ262146:FCA262148 FLV262146:FLW262148 FVR262146:FVS262148 GFN262146:GFO262148 GPJ262146:GPK262148 GZF262146:GZG262148 HJB262146:HJC262148 HSX262146:HSY262148 ICT262146:ICU262148 IMP262146:IMQ262148 IWL262146:IWM262148 JGH262146:JGI262148 JQD262146:JQE262148 JZZ262146:KAA262148 KJV262146:KJW262148 KTR262146:KTS262148 LDN262146:LDO262148 LNJ262146:LNK262148 LXF262146:LXG262148 MHB262146:MHC262148 MQX262146:MQY262148 NAT262146:NAU262148 NKP262146:NKQ262148 NUL262146:NUM262148 OEH262146:OEI262148 OOD262146:OOE262148 OXZ262146:OYA262148 PHV262146:PHW262148 PRR262146:PRS262148 QBN262146:QBO262148 QLJ262146:QLK262148 QVF262146:QVG262148 RFB262146:RFC262148 ROX262146:ROY262148 RYT262146:RYU262148 SIP262146:SIQ262148 SSL262146:SSM262148 TCH262146:TCI262148 TMD262146:TME262148 TVZ262146:TWA262148 UFV262146:UFW262148 UPR262146:UPS262148 UZN262146:UZO262148 VJJ262146:VJK262148 VTF262146:VTG262148 WDB262146:WDC262148 WMX262146:WMY262148 WWT262146:WWU262148 AL327682:AM327684 KH327682:KI327684 UD327682:UE327684 ADZ327682:AEA327684 ANV327682:ANW327684 AXR327682:AXS327684 BHN327682:BHO327684 BRJ327682:BRK327684 CBF327682:CBG327684 CLB327682:CLC327684 CUX327682:CUY327684 DET327682:DEU327684 DOP327682:DOQ327684 DYL327682:DYM327684 EIH327682:EII327684 ESD327682:ESE327684 FBZ327682:FCA327684 FLV327682:FLW327684 FVR327682:FVS327684 GFN327682:GFO327684 GPJ327682:GPK327684 GZF327682:GZG327684 HJB327682:HJC327684 HSX327682:HSY327684 ICT327682:ICU327684 IMP327682:IMQ327684 IWL327682:IWM327684 JGH327682:JGI327684 JQD327682:JQE327684 JZZ327682:KAA327684 KJV327682:KJW327684 KTR327682:KTS327684 LDN327682:LDO327684 LNJ327682:LNK327684 LXF327682:LXG327684 MHB327682:MHC327684 MQX327682:MQY327684 NAT327682:NAU327684 NKP327682:NKQ327684 NUL327682:NUM327684 OEH327682:OEI327684 OOD327682:OOE327684 OXZ327682:OYA327684 PHV327682:PHW327684 PRR327682:PRS327684 QBN327682:QBO327684 QLJ327682:QLK327684 QVF327682:QVG327684 RFB327682:RFC327684 ROX327682:ROY327684 RYT327682:RYU327684 SIP327682:SIQ327684 SSL327682:SSM327684 TCH327682:TCI327684 TMD327682:TME327684 TVZ327682:TWA327684 UFV327682:UFW327684 UPR327682:UPS327684 UZN327682:UZO327684 VJJ327682:VJK327684 VTF327682:VTG327684 WDB327682:WDC327684 WMX327682:WMY327684 WWT327682:WWU327684 AL393218:AM393220 KH393218:KI393220 UD393218:UE393220 ADZ393218:AEA393220 ANV393218:ANW393220 AXR393218:AXS393220 BHN393218:BHO393220 BRJ393218:BRK393220 CBF393218:CBG393220 CLB393218:CLC393220 CUX393218:CUY393220 DET393218:DEU393220 DOP393218:DOQ393220 DYL393218:DYM393220 EIH393218:EII393220 ESD393218:ESE393220 FBZ393218:FCA393220 FLV393218:FLW393220 FVR393218:FVS393220 GFN393218:GFO393220 GPJ393218:GPK393220 GZF393218:GZG393220 HJB393218:HJC393220 HSX393218:HSY393220 ICT393218:ICU393220 IMP393218:IMQ393220 IWL393218:IWM393220 JGH393218:JGI393220 JQD393218:JQE393220 JZZ393218:KAA393220 KJV393218:KJW393220 KTR393218:KTS393220 LDN393218:LDO393220 LNJ393218:LNK393220 LXF393218:LXG393220 MHB393218:MHC393220 MQX393218:MQY393220 NAT393218:NAU393220 NKP393218:NKQ393220 NUL393218:NUM393220 OEH393218:OEI393220 OOD393218:OOE393220 OXZ393218:OYA393220 PHV393218:PHW393220 PRR393218:PRS393220 QBN393218:QBO393220 QLJ393218:QLK393220 QVF393218:QVG393220 RFB393218:RFC393220 ROX393218:ROY393220 RYT393218:RYU393220 SIP393218:SIQ393220 SSL393218:SSM393220 TCH393218:TCI393220 TMD393218:TME393220 TVZ393218:TWA393220 UFV393218:UFW393220 UPR393218:UPS393220 UZN393218:UZO393220 VJJ393218:VJK393220 VTF393218:VTG393220 WDB393218:WDC393220 WMX393218:WMY393220 WWT393218:WWU393220 AL458754:AM458756 KH458754:KI458756 UD458754:UE458756 ADZ458754:AEA458756 ANV458754:ANW458756 AXR458754:AXS458756 BHN458754:BHO458756 BRJ458754:BRK458756 CBF458754:CBG458756 CLB458754:CLC458756 CUX458754:CUY458756 DET458754:DEU458756 DOP458754:DOQ458756 DYL458754:DYM458756 EIH458754:EII458756 ESD458754:ESE458756 FBZ458754:FCA458756 FLV458754:FLW458756 FVR458754:FVS458756 GFN458754:GFO458756 GPJ458754:GPK458756 GZF458754:GZG458756 HJB458754:HJC458756 HSX458754:HSY458756 ICT458754:ICU458756 IMP458754:IMQ458756 IWL458754:IWM458756 JGH458754:JGI458756 JQD458754:JQE458756 JZZ458754:KAA458756 KJV458754:KJW458756 KTR458754:KTS458756 LDN458754:LDO458756 LNJ458754:LNK458756 LXF458754:LXG458756 MHB458754:MHC458756 MQX458754:MQY458756 NAT458754:NAU458756 NKP458754:NKQ458756 NUL458754:NUM458756 OEH458754:OEI458756 OOD458754:OOE458756 OXZ458754:OYA458756 PHV458754:PHW458756 PRR458754:PRS458756 QBN458754:QBO458756 QLJ458754:QLK458756 QVF458754:QVG458756 RFB458754:RFC458756 ROX458754:ROY458756 RYT458754:RYU458756 SIP458754:SIQ458756 SSL458754:SSM458756 TCH458754:TCI458756 TMD458754:TME458756 TVZ458754:TWA458756 UFV458754:UFW458756 UPR458754:UPS458756 UZN458754:UZO458756 VJJ458754:VJK458756 VTF458754:VTG458756 WDB458754:WDC458756 WMX458754:WMY458756 WWT458754:WWU458756 AL524290:AM524292 KH524290:KI524292 UD524290:UE524292 ADZ524290:AEA524292 ANV524290:ANW524292 AXR524290:AXS524292 BHN524290:BHO524292 BRJ524290:BRK524292 CBF524290:CBG524292 CLB524290:CLC524292 CUX524290:CUY524292 DET524290:DEU524292 DOP524290:DOQ524292 DYL524290:DYM524292 EIH524290:EII524292 ESD524290:ESE524292 FBZ524290:FCA524292 FLV524290:FLW524292 FVR524290:FVS524292 GFN524290:GFO524292 GPJ524290:GPK524292 GZF524290:GZG524292 HJB524290:HJC524292 HSX524290:HSY524292 ICT524290:ICU524292 IMP524290:IMQ524292 IWL524290:IWM524292 JGH524290:JGI524292 JQD524290:JQE524292 JZZ524290:KAA524292 KJV524290:KJW524292 KTR524290:KTS524292 LDN524290:LDO524292 LNJ524290:LNK524292 LXF524290:LXG524292 MHB524290:MHC524292 MQX524290:MQY524292 NAT524290:NAU524292 NKP524290:NKQ524292 NUL524290:NUM524292 OEH524290:OEI524292 OOD524290:OOE524292 OXZ524290:OYA524292 PHV524290:PHW524292 PRR524290:PRS524292 QBN524290:QBO524292 QLJ524290:QLK524292 QVF524290:QVG524292 RFB524290:RFC524292 ROX524290:ROY524292 RYT524290:RYU524292 SIP524290:SIQ524292 SSL524290:SSM524292 TCH524290:TCI524292 TMD524290:TME524292 TVZ524290:TWA524292 UFV524290:UFW524292 UPR524290:UPS524292 UZN524290:UZO524292 VJJ524290:VJK524292 VTF524290:VTG524292 WDB524290:WDC524292 WMX524290:WMY524292 WWT524290:WWU524292 AL589826:AM589828 KH589826:KI589828 UD589826:UE589828 ADZ589826:AEA589828 ANV589826:ANW589828 AXR589826:AXS589828 BHN589826:BHO589828 BRJ589826:BRK589828 CBF589826:CBG589828 CLB589826:CLC589828 CUX589826:CUY589828 DET589826:DEU589828 DOP589826:DOQ589828 DYL589826:DYM589828 EIH589826:EII589828 ESD589826:ESE589828 FBZ589826:FCA589828 FLV589826:FLW589828 FVR589826:FVS589828 GFN589826:GFO589828 GPJ589826:GPK589828 GZF589826:GZG589828 HJB589826:HJC589828 HSX589826:HSY589828 ICT589826:ICU589828 IMP589826:IMQ589828 IWL589826:IWM589828 JGH589826:JGI589828 JQD589826:JQE589828 JZZ589826:KAA589828 KJV589826:KJW589828 KTR589826:KTS589828 LDN589826:LDO589828 LNJ589826:LNK589828 LXF589826:LXG589828 MHB589826:MHC589828 MQX589826:MQY589828 NAT589826:NAU589828 NKP589826:NKQ589828 NUL589826:NUM589828 OEH589826:OEI589828 OOD589826:OOE589828 OXZ589826:OYA589828 PHV589826:PHW589828 PRR589826:PRS589828 QBN589826:QBO589828 QLJ589826:QLK589828 QVF589826:QVG589828 RFB589826:RFC589828 ROX589826:ROY589828 RYT589826:RYU589828 SIP589826:SIQ589828 SSL589826:SSM589828 TCH589826:TCI589828 TMD589826:TME589828 TVZ589826:TWA589828 UFV589826:UFW589828 UPR589826:UPS589828 UZN589826:UZO589828 VJJ589826:VJK589828 VTF589826:VTG589828 WDB589826:WDC589828 WMX589826:WMY589828 WWT589826:WWU589828 AL655362:AM655364 KH655362:KI655364 UD655362:UE655364 ADZ655362:AEA655364 ANV655362:ANW655364 AXR655362:AXS655364 BHN655362:BHO655364 BRJ655362:BRK655364 CBF655362:CBG655364 CLB655362:CLC655364 CUX655362:CUY655364 DET655362:DEU655364 DOP655362:DOQ655364 DYL655362:DYM655364 EIH655362:EII655364 ESD655362:ESE655364 FBZ655362:FCA655364 FLV655362:FLW655364 FVR655362:FVS655364 GFN655362:GFO655364 GPJ655362:GPK655364 GZF655362:GZG655364 HJB655362:HJC655364 HSX655362:HSY655364 ICT655362:ICU655364 IMP655362:IMQ655364 IWL655362:IWM655364 JGH655362:JGI655364 JQD655362:JQE655364 JZZ655362:KAA655364 KJV655362:KJW655364 KTR655362:KTS655364 LDN655362:LDO655364 LNJ655362:LNK655364 LXF655362:LXG655364 MHB655362:MHC655364 MQX655362:MQY655364 NAT655362:NAU655364 NKP655362:NKQ655364 NUL655362:NUM655364 OEH655362:OEI655364 OOD655362:OOE655364 OXZ655362:OYA655364 PHV655362:PHW655364 PRR655362:PRS655364 QBN655362:QBO655364 QLJ655362:QLK655364 QVF655362:QVG655364 RFB655362:RFC655364 ROX655362:ROY655364 RYT655362:RYU655364 SIP655362:SIQ655364 SSL655362:SSM655364 TCH655362:TCI655364 TMD655362:TME655364 TVZ655362:TWA655364 UFV655362:UFW655364 UPR655362:UPS655364 UZN655362:UZO655364 VJJ655362:VJK655364 VTF655362:VTG655364 WDB655362:WDC655364 WMX655362:WMY655364 WWT655362:WWU655364 AL720898:AM720900 KH720898:KI720900 UD720898:UE720900 ADZ720898:AEA720900 ANV720898:ANW720900 AXR720898:AXS720900 BHN720898:BHO720900 BRJ720898:BRK720900 CBF720898:CBG720900 CLB720898:CLC720900 CUX720898:CUY720900 DET720898:DEU720900 DOP720898:DOQ720900 DYL720898:DYM720900 EIH720898:EII720900 ESD720898:ESE720900 FBZ720898:FCA720900 FLV720898:FLW720900 FVR720898:FVS720900 GFN720898:GFO720900 GPJ720898:GPK720900 GZF720898:GZG720900 HJB720898:HJC720900 HSX720898:HSY720900 ICT720898:ICU720900 IMP720898:IMQ720900 IWL720898:IWM720900 JGH720898:JGI720900 JQD720898:JQE720900 JZZ720898:KAA720900 KJV720898:KJW720900 KTR720898:KTS720900 LDN720898:LDO720900 LNJ720898:LNK720900 LXF720898:LXG720900 MHB720898:MHC720900 MQX720898:MQY720900 NAT720898:NAU720900 NKP720898:NKQ720900 NUL720898:NUM720900 OEH720898:OEI720900 OOD720898:OOE720900 OXZ720898:OYA720900 PHV720898:PHW720900 PRR720898:PRS720900 QBN720898:QBO720900 QLJ720898:QLK720900 QVF720898:QVG720900 RFB720898:RFC720900 ROX720898:ROY720900 RYT720898:RYU720900 SIP720898:SIQ720900 SSL720898:SSM720900 TCH720898:TCI720900 TMD720898:TME720900 TVZ720898:TWA720900 UFV720898:UFW720900 UPR720898:UPS720900 UZN720898:UZO720900 VJJ720898:VJK720900 VTF720898:VTG720900 WDB720898:WDC720900 WMX720898:WMY720900 WWT720898:WWU720900 AL786434:AM786436 KH786434:KI786436 UD786434:UE786436 ADZ786434:AEA786436 ANV786434:ANW786436 AXR786434:AXS786436 BHN786434:BHO786436 BRJ786434:BRK786436 CBF786434:CBG786436 CLB786434:CLC786436 CUX786434:CUY786436 DET786434:DEU786436 DOP786434:DOQ786436 DYL786434:DYM786436 EIH786434:EII786436 ESD786434:ESE786436 FBZ786434:FCA786436 FLV786434:FLW786436 FVR786434:FVS786436 GFN786434:GFO786436 GPJ786434:GPK786436 GZF786434:GZG786436 HJB786434:HJC786436 HSX786434:HSY786436 ICT786434:ICU786436 IMP786434:IMQ786436 IWL786434:IWM786436 JGH786434:JGI786436 JQD786434:JQE786436 JZZ786434:KAA786436 KJV786434:KJW786436 KTR786434:KTS786436 LDN786434:LDO786436 LNJ786434:LNK786436 LXF786434:LXG786436 MHB786434:MHC786436 MQX786434:MQY786436 NAT786434:NAU786436 NKP786434:NKQ786436 NUL786434:NUM786436 OEH786434:OEI786436 OOD786434:OOE786436 OXZ786434:OYA786436 PHV786434:PHW786436 PRR786434:PRS786436 QBN786434:QBO786436 QLJ786434:QLK786436 QVF786434:QVG786436 RFB786434:RFC786436 ROX786434:ROY786436 RYT786434:RYU786436 SIP786434:SIQ786436 SSL786434:SSM786436 TCH786434:TCI786436 TMD786434:TME786436 TVZ786434:TWA786436 UFV786434:UFW786436 UPR786434:UPS786436 UZN786434:UZO786436 VJJ786434:VJK786436 VTF786434:VTG786436 WDB786434:WDC786436 WMX786434:WMY786436 WWT786434:WWU786436 AL851970:AM851972 KH851970:KI851972 UD851970:UE851972 ADZ851970:AEA851972 ANV851970:ANW851972 AXR851970:AXS851972 BHN851970:BHO851972 BRJ851970:BRK851972 CBF851970:CBG851972 CLB851970:CLC851972 CUX851970:CUY851972 DET851970:DEU851972 DOP851970:DOQ851972 DYL851970:DYM851972 EIH851970:EII851972 ESD851970:ESE851972 FBZ851970:FCA851972 FLV851970:FLW851972 FVR851970:FVS851972 GFN851970:GFO851972 GPJ851970:GPK851972 GZF851970:GZG851972 HJB851970:HJC851972 HSX851970:HSY851972 ICT851970:ICU851972 IMP851970:IMQ851972 IWL851970:IWM851972 JGH851970:JGI851972 JQD851970:JQE851972 JZZ851970:KAA851972 KJV851970:KJW851972 KTR851970:KTS851972 LDN851970:LDO851972 LNJ851970:LNK851972 LXF851970:LXG851972 MHB851970:MHC851972 MQX851970:MQY851972 NAT851970:NAU851972 NKP851970:NKQ851972 NUL851970:NUM851972 OEH851970:OEI851972 OOD851970:OOE851972 OXZ851970:OYA851972 PHV851970:PHW851972 PRR851970:PRS851972 QBN851970:QBO851972 QLJ851970:QLK851972 QVF851970:QVG851972 RFB851970:RFC851972 ROX851970:ROY851972 RYT851970:RYU851972 SIP851970:SIQ851972 SSL851970:SSM851972 TCH851970:TCI851972 TMD851970:TME851972 TVZ851970:TWA851972 UFV851970:UFW851972 UPR851970:UPS851972 UZN851970:UZO851972 VJJ851970:VJK851972 VTF851970:VTG851972 WDB851970:WDC851972 WMX851970:WMY851972 WWT851970:WWU851972 AL917506:AM917508 KH917506:KI917508 UD917506:UE917508 ADZ917506:AEA917508 ANV917506:ANW917508 AXR917506:AXS917508 BHN917506:BHO917508 BRJ917506:BRK917508 CBF917506:CBG917508 CLB917506:CLC917508 CUX917506:CUY917508 DET917506:DEU917508 DOP917506:DOQ917508 DYL917506:DYM917508 EIH917506:EII917508 ESD917506:ESE917508 FBZ917506:FCA917508 FLV917506:FLW917508 FVR917506:FVS917508 GFN917506:GFO917508 GPJ917506:GPK917508 GZF917506:GZG917508 HJB917506:HJC917508 HSX917506:HSY917508 ICT917506:ICU917508 IMP917506:IMQ917508 IWL917506:IWM917508 JGH917506:JGI917508 JQD917506:JQE917508 JZZ917506:KAA917508 KJV917506:KJW917508 KTR917506:KTS917508 LDN917506:LDO917508 LNJ917506:LNK917508 LXF917506:LXG917508 MHB917506:MHC917508 MQX917506:MQY917508 NAT917506:NAU917508 NKP917506:NKQ917508 NUL917506:NUM917508 OEH917506:OEI917508 OOD917506:OOE917508 OXZ917506:OYA917508 PHV917506:PHW917508 PRR917506:PRS917508 QBN917506:QBO917508 QLJ917506:QLK917508 QVF917506:QVG917508 RFB917506:RFC917508 ROX917506:ROY917508 RYT917506:RYU917508 SIP917506:SIQ917508 SSL917506:SSM917508 TCH917506:TCI917508 TMD917506:TME917508 TVZ917506:TWA917508 UFV917506:UFW917508 UPR917506:UPS917508 UZN917506:UZO917508 VJJ917506:VJK917508 VTF917506:VTG917508 WDB917506:WDC917508 WMX917506:WMY917508 WWT917506:WWU917508 AL983042:AM983044 KH983042:KI983044 UD983042:UE983044 ADZ983042:AEA983044 ANV983042:ANW983044 AXR983042:AXS983044 BHN983042:BHO983044 BRJ983042:BRK983044 CBF983042:CBG983044 CLB983042:CLC983044 CUX983042:CUY983044 DET983042:DEU983044 DOP983042:DOQ983044 DYL983042:DYM983044 EIH983042:EII983044 ESD983042:ESE983044 FBZ983042:FCA983044 FLV983042:FLW983044 FVR983042:FVS983044 GFN983042:GFO983044 GPJ983042:GPK983044 GZF983042:GZG983044 HJB983042:HJC983044 HSX983042:HSY983044 ICT983042:ICU983044 IMP983042:IMQ983044 IWL983042:IWM983044 JGH983042:JGI983044 JQD983042:JQE983044 JZZ983042:KAA983044 KJV983042:KJW983044 KTR983042:KTS983044 LDN983042:LDO983044 LNJ983042:LNK983044 LXF983042:LXG983044 MHB983042:MHC983044 MQX983042:MQY983044 NAT983042:NAU983044 NKP983042:NKQ983044 NUL983042:NUM983044 OEH983042:OEI983044 OOD983042:OOE983044 OXZ983042:OYA983044 PHV983042:PHW983044 PRR983042:PRS983044 QBN983042:QBO983044 QLJ983042:QLK983044 QVF983042:QVG983044 RFB983042:RFC983044 ROX983042:ROY983044 RYT983042:RYU983044 SIP983042:SIQ983044 SSL983042:SSM983044 TCH983042:TCI983044 TMD983042:TME983044 TVZ983042:TWA983044 UFV983042:UFW983044 UPR983042:UPS983044 UZN983042:UZO983044 VJJ983042:VJK983044 VTF983042:VTG983044 WDB983042:WDC983044 WMX983042:WMY983044 WWT983042:WWU983044 AD21:AQ26 JZ21:KM26 TV21:UI26 ADR21:AEE26 ANN21:AOA26 AXJ21:AXW26 BHF21:BHS26 BRB21:BRO26 CAX21:CBK26 CKT21:CLG26 CUP21:CVC26 DEL21:DEY26 DOH21:DOU26 DYD21:DYQ26 EHZ21:EIM26 ERV21:ESI26 FBR21:FCE26 FLN21:FMA26 FVJ21:FVW26 GFF21:GFS26 GPB21:GPO26 GYX21:GZK26 HIT21:HJG26 HSP21:HTC26 ICL21:ICY26 IMH21:IMU26 IWD21:IWQ26 JFZ21:JGM26 JPV21:JQI26 JZR21:KAE26 KJN21:KKA26 KTJ21:KTW26 LDF21:LDS26 LNB21:LNO26 LWX21:LXK26 MGT21:MHG26 MQP21:MRC26 NAL21:NAY26 NKH21:NKU26 NUD21:NUQ26 ODZ21:OEM26 ONV21:OOI26 OXR21:OYE26 PHN21:PIA26 PRJ21:PRW26 QBF21:QBS26 QLB21:QLO26 QUX21:QVK26 RET21:RFG26 ROP21:RPC26 RYL21:RYY26 SIH21:SIU26 SSD21:SSQ26 TBZ21:TCM26 TLV21:TMI26 TVR21:TWE26 UFN21:UGA26 UPJ21:UPW26 UZF21:UZS26 VJB21:VJO26 VSX21:VTK26 WCT21:WDG26 WMP21:WNC26 WWL21:WWY26 AD65557:AQ65562 JZ65557:KM65562 TV65557:UI65562 ADR65557:AEE65562 ANN65557:AOA65562 AXJ65557:AXW65562 BHF65557:BHS65562 BRB65557:BRO65562 CAX65557:CBK65562 CKT65557:CLG65562 CUP65557:CVC65562 DEL65557:DEY65562 DOH65557:DOU65562 DYD65557:DYQ65562 EHZ65557:EIM65562 ERV65557:ESI65562 FBR65557:FCE65562 FLN65557:FMA65562 FVJ65557:FVW65562 GFF65557:GFS65562 GPB65557:GPO65562 GYX65557:GZK65562 HIT65557:HJG65562 HSP65557:HTC65562 ICL65557:ICY65562 IMH65557:IMU65562 IWD65557:IWQ65562 JFZ65557:JGM65562 JPV65557:JQI65562 JZR65557:KAE65562 KJN65557:KKA65562 KTJ65557:KTW65562 LDF65557:LDS65562 LNB65557:LNO65562 LWX65557:LXK65562 MGT65557:MHG65562 MQP65557:MRC65562 NAL65557:NAY65562 NKH65557:NKU65562 NUD65557:NUQ65562 ODZ65557:OEM65562 ONV65557:OOI65562 OXR65557:OYE65562 PHN65557:PIA65562 PRJ65557:PRW65562 QBF65557:QBS65562 QLB65557:QLO65562 QUX65557:QVK65562 RET65557:RFG65562 ROP65557:RPC65562 RYL65557:RYY65562 SIH65557:SIU65562 SSD65557:SSQ65562 TBZ65557:TCM65562 TLV65557:TMI65562 TVR65557:TWE65562 UFN65557:UGA65562 UPJ65557:UPW65562 UZF65557:UZS65562 VJB65557:VJO65562 VSX65557:VTK65562 WCT65557:WDG65562 WMP65557:WNC65562 WWL65557:WWY65562 AD131093:AQ131098 JZ131093:KM131098 TV131093:UI131098 ADR131093:AEE131098 ANN131093:AOA131098 AXJ131093:AXW131098 BHF131093:BHS131098 BRB131093:BRO131098 CAX131093:CBK131098 CKT131093:CLG131098 CUP131093:CVC131098 DEL131093:DEY131098 DOH131093:DOU131098 DYD131093:DYQ131098 EHZ131093:EIM131098 ERV131093:ESI131098 FBR131093:FCE131098 FLN131093:FMA131098 FVJ131093:FVW131098 GFF131093:GFS131098 GPB131093:GPO131098 GYX131093:GZK131098 HIT131093:HJG131098 HSP131093:HTC131098 ICL131093:ICY131098 IMH131093:IMU131098 IWD131093:IWQ131098 JFZ131093:JGM131098 JPV131093:JQI131098 JZR131093:KAE131098 KJN131093:KKA131098 KTJ131093:KTW131098 LDF131093:LDS131098 LNB131093:LNO131098 LWX131093:LXK131098 MGT131093:MHG131098 MQP131093:MRC131098 NAL131093:NAY131098 NKH131093:NKU131098 NUD131093:NUQ131098 ODZ131093:OEM131098 ONV131093:OOI131098 OXR131093:OYE131098 PHN131093:PIA131098 PRJ131093:PRW131098 QBF131093:QBS131098 QLB131093:QLO131098 QUX131093:QVK131098 RET131093:RFG131098 ROP131093:RPC131098 RYL131093:RYY131098 SIH131093:SIU131098 SSD131093:SSQ131098 TBZ131093:TCM131098 TLV131093:TMI131098 TVR131093:TWE131098 UFN131093:UGA131098 UPJ131093:UPW131098 UZF131093:UZS131098 VJB131093:VJO131098 VSX131093:VTK131098 WCT131093:WDG131098 WMP131093:WNC131098 WWL131093:WWY131098 AD196629:AQ196634 JZ196629:KM196634 TV196629:UI196634 ADR196629:AEE196634 ANN196629:AOA196634 AXJ196629:AXW196634 BHF196629:BHS196634 BRB196629:BRO196634 CAX196629:CBK196634 CKT196629:CLG196634 CUP196629:CVC196634 DEL196629:DEY196634 DOH196629:DOU196634 DYD196629:DYQ196634 EHZ196629:EIM196634 ERV196629:ESI196634 FBR196629:FCE196634 FLN196629:FMA196634 FVJ196629:FVW196634 GFF196629:GFS196634 GPB196629:GPO196634 GYX196629:GZK196634 HIT196629:HJG196634 HSP196629:HTC196634 ICL196629:ICY196634 IMH196629:IMU196634 IWD196629:IWQ196634 JFZ196629:JGM196634 JPV196629:JQI196634 JZR196629:KAE196634 KJN196629:KKA196634 KTJ196629:KTW196634 LDF196629:LDS196634 LNB196629:LNO196634 LWX196629:LXK196634 MGT196629:MHG196634 MQP196629:MRC196634 NAL196629:NAY196634 NKH196629:NKU196634 NUD196629:NUQ196634 ODZ196629:OEM196634 ONV196629:OOI196634 OXR196629:OYE196634 PHN196629:PIA196634 PRJ196629:PRW196634 QBF196629:QBS196634 QLB196629:QLO196634 QUX196629:QVK196634 RET196629:RFG196634 ROP196629:RPC196634 RYL196629:RYY196634 SIH196629:SIU196634 SSD196629:SSQ196634 TBZ196629:TCM196634 TLV196629:TMI196634 TVR196629:TWE196634 UFN196629:UGA196634 UPJ196629:UPW196634 UZF196629:UZS196634 VJB196629:VJO196634 VSX196629:VTK196634 WCT196629:WDG196634 WMP196629:WNC196634 WWL196629:WWY196634 AD262165:AQ262170 JZ262165:KM262170 TV262165:UI262170 ADR262165:AEE262170 ANN262165:AOA262170 AXJ262165:AXW262170 BHF262165:BHS262170 BRB262165:BRO262170 CAX262165:CBK262170 CKT262165:CLG262170 CUP262165:CVC262170 DEL262165:DEY262170 DOH262165:DOU262170 DYD262165:DYQ262170 EHZ262165:EIM262170 ERV262165:ESI262170 FBR262165:FCE262170 FLN262165:FMA262170 FVJ262165:FVW262170 GFF262165:GFS262170 GPB262165:GPO262170 GYX262165:GZK262170 HIT262165:HJG262170 HSP262165:HTC262170 ICL262165:ICY262170 IMH262165:IMU262170 IWD262165:IWQ262170 JFZ262165:JGM262170 JPV262165:JQI262170 JZR262165:KAE262170 KJN262165:KKA262170 KTJ262165:KTW262170 LDF262165:LDS262170 LNB262165:LNO262170 LWX262165:LXK262170 MGT262165:MHG262170 MQP262165:MRC262170 NAL262165:NAY262170 NKH262165:NKU262170 NUD262165:NUQ262170 ODZ262165:OEM262170 ONV262165:OOI262170 OXR262165:OYE262170 PHN262165:PIA262170 PRJ262165:PRW262170 QBF262165:QBS262170 QLB262165:QLO262170 QUX262165:QVK262170 RET262165:RFG262170 ROP262165:RPC262170 RYL262165:RYY262170 SIH262165:SIU262170 SSD262165:SSQ262170 TBZ262165:TCM262170 TLV262165:TMI262170 TVR262165:TWE262170 UFN262165:UGA262170 UPJ262165:UPW262170 UZF262165:UZS262170 VJB262165:VJO262170 VSX262165:VTK262170 WCT262165:WDG262170 WMP262165:WNC262170 WWL262165:WWY262170 AD327701:AQ327706 JZ327701:KM327706 TV327701:UI327706 ADR327701:AEE327706 ANN327701:AOA327706 AXJ327701:AXW327706 BHF327701:BHS327706 BRB327701:BRO327706 CAX327701:CBK327706 CKT327701:CLG327706 CUP327701:CVC327706 DEL327701:DEY327706 DOH327701:DOU327706 DYD327701:DYQ327706 EHZ327701:EIM327706 ERV327701:ESI327706 FBR327701:FCE327706 FLN327701:FMA327706 FVJ327701:FVW327706 GFF327701:GFS327706 GPB327701:GPO327706 GYX327701:GZK327706 HIT327701:HJG327706 HSP327701:HTC327706 ICL327701:ICY327706 IMH327701:IMU327706 IWD327701:IWQ327706 JFZ327701:JGM327706 JPV327701:JQI327706 JZR327701:KAE327706 KJN327701:KKA327706 KTJ327701:KTW327706 LDF327701:LDS327706 LNB327701:LNO327706 LWX327701:LXK327706 MGT327701:MHG327706 MQP327701:MRC327706 NAL327701:NAY327706 NKH327701:NKU327706 NUD327701:NUQ327706 ODZ327701:OEM327706 ONV327701:OOI327706 OXR327701:OYE327706 PHN327701:PIA327706 PRJ327701:PRW327706 QBF327701:QBS327706 QLB327701:QLO327706 QUX327701:QVK327706 RET327701:RFG327706 ROP327701:RPC327706 RYL327701:RYY327706 SIH327701:SIU327706 SSD327701:SSQ327706 TBZ327701:TCM327706 TLV327701:TMI327706 TVR327701:TWE327706 UFN327701:UGA327706 UPJ327701:UPW327706 UZF327701:UZS327706 VJB327701:VJO327706 VSX327701:VTK327706 WCT327701:WDG327706 WMP327701:WNC327706 WWL327701:WWY327706 AD393237:AQ393242 JZ393237:KM393242 TV393237:UI393242 ADR393237:AEE393242 ANN393237:AOA393242 AXJ393237:AXW393242 BHF393237:BHS393242 BRB393237:BRO393242 CAX393237:CBK393242 CKT393237:CLG393242 CUP393237:CVC393242 DEL393237:DEY393242 DOH393237:DOU393242 DYD393237:DYQ393242 EHZ393237:EIM393242 ERV393237:ESI393242 FBR393237:FCE393242 FLN393237:FMA393242 FVJ393237:FVW393242 GFF393237:GFS393242 GPB393237:GPO393242 GYX393237:GZK393242 HIT393237:HJG393242 HSP393237:HTC393242 ICL393237:ICY393242 IMH393237:IMU393242 IWD393237:IWQ393242 JFZ393237:JGM393242 JPV393237:JQI393242 JZR393237:KAE393242 KJN393237:KKA393242 KTJ393237:KTW393242 LDF393237:LDS393242 LNB393237:LNO393242 LWX393237:LXK393242 MGT393237:MHG393242 MQP393237:MRC393242 NAL393237:NAY393242 NKH393237:NKU393242 NUD393237:NUQ393242 ODZ393237:OEM393242 ONV393237:OOI393242 OXR393237:OYE393242 PHN393237:PIA393242 PRJ393237:PRW393242 QBF393237:QBS393242 QLB393237:QLO393242 QUX393237:QVK393242 RET393237:RFG393242 ROP393237:RPC393242 RYL393237:RYY393242 SIH393237:SIU393242 SSD393237:SSQ393242 TBZ393237:TCM393242 TLV393237:TMI393242 TVR393237:TWE393242 UFN393237:UGA393242 UPJ393237:UPW393242 UZF393237:UZS393242 VJB393237:VJO393242 VSX393237:VTK393242 WCT393237:WDG393242 WMP393237:WNC393242 WWL393237:WWY393242 AD458773:AQ458778 JZ458773:KM458778 TV458773:UI458778 ADR458773:AEE458778 ANN458773:AOA458778 AXJ458773:AXW458778 BHF458773:BHS458778 BRB458773:BRO458778 CAX458773:CBK458778 CKT458773:CLG458778 CUP458773:CVC458778 DEL458773:DEY458778 DOH458773:DOU458778 DYD458773:DYQ458778 EHZ458773:EIM458778 ERV458773:ESI458778 FBR458773:FCE458778 FLN458773:FMA458778 FVJ458773:FVW458778 GFF458773:GFS458778 GPB458773:GPO458778 GYX458773:GZK458778 HIT458773:HJG458778 HSP458773:HTC458778 ICL458773:ICY458778 IMH458773:IMU458778 IWD458773:IWQ458778 JFZ458773:JGM458778 JPV458773:JQI458778 JZR458773:KAE458778 KJN458773:KKA458778 KTJ458773:KTW458778 LDF458773:LDS458778 LNB458773:LNO458778 LWX458773:LXK458778 MGT458773:MHG458778 MQP458773:MRC458778 NAL458773:NAY458778 NKH458773:NKU458778 NUD458773:NUQ458778 ODZ458773:OEM458778 ONV458773:OOI458778 OXR458773:OYE458778 PHN458773:PIA458778 PRJ458773:PRW458778 QBF458773:QBS458778 QLB458773:QLO458778 QUX458773:QVK458778 RET458773:RFG458778 ROP458773:RPC458778 RYL458773:RYY458778 SIH458773:SIU458778 SSD458773:SSQ458778 TBZ458773:TCM458778 TLV458773:TMI458778 TVR458773:TWE458778 UFN458773:UGA458778 UPJ458773:UPW458778 UZF458773:UZS458778 VJB458773:VJO458778 VSX458773:VTK458778 WCT458773:WDG458778 WMP458773:WNC458778 WWL458773:WWY458778 AD524309:AQ524314 JZ524309:KM524314 TV524309:UI524314 ADR524309:AEE524314 ANN524309:AOA524314 AXJ524309:AXW524314 BHF524309:BHS524314 BRB524309:BRO524314 CAX524309:CBK524314 CKT524309:CLG524314 CUP524309:CVC524314 DEL524309:DEY524314 DOH524309:DOU524314 DYD524309:DYQ524314 EHZ524309:EIM524314 ERV524309:ESI524314 FBR524309:FCE524314 FLN524309:FMA524314 FVJ524309:FVW524314 GFF524309:GFS524314 GPB524309:GPO524314 GYX524309:GZK524314 HIT524309:HJG524314 HSP524309:HTC524314 ICL524309:ICY524314 IMH524309:IMU524314 IWD524309:IWQ524314 JFZ524309:JGM524314 JPV524309:JQI524314 JZR524309:KAE524314 KJN524309:KKA524314 KTJ524309:KTW524314 LDF524309:LDS524314 LNB524309:LNO524314 LWX524309:LXK524314 MGT524309:MHG524314 MQP524309:MRC524314 NAL524309:NAY524314 NKH524309:NKU524314 NUD524309:NUQ524314 ODZ524309:OEM524314 ONV524309:OOI524314 OXR524309:OYE524314 PHN524309:PIA524314 PRJ524309:PRW524314 QBF524309:QBS524314 QLB524309:QLO524314 QUX524309:QVK524314 RET524309:RFG524314 ROP524309:RPC524314 RYL524309:RYY524314 SIH524309:SIU524314 SSD524309:SSQ524314 TBZ524309:TCM524314 TLV524309:TMI524314 TVR524309:TWE524314 UFN524309:UGA524314 UPJ524309:UPW524314 UZF524309:UZS524314 VJB524309:VJO524314 VSX524309:VTK524314 WCT524309:WDG524314 WMP524309:WNC524314 WWL524309:WWY524314 AD589845:AQ589850 JZ589845:KM589850 TV589845:UI589850 ADR589845:AEE589850 ANN589845:AOA589850 AXJ589845:AXW589850 BHF589845:BHS589850 BRB589845:BRO589850 CAX589845:CBK589850 CKT589845:CLG589850 CUP589845:CVC589850 DEL589845:DEY589850 DOH589845:DOU589850 DYD589845:DYQ589850 EHZ589845:EIM589850 ERV589845:ESI589850 FBR589845:FCE589850 FLN589845:FMA589850 FVJ589845:FVW589850 GFF589845:GFS589850 GPB589845:GPO589850 GYX589845:GZK589850 HIT589845:HJG589850 HSP589845:HTC589850 ICL589845:ICY589850 IMH589845:IMU589850 IWD589845:IWQ589850 JFZ589845:JGM589850 JPV589845:JQI589850 JZR589845:KAE589850 KJN589845:KKA589850 KTJ589845:KTW589850 LDF589845:LDS589850 LNB589845:LNO589850 LWX589845:LXK589850 MGT589845:MHG589850 MQP589845:MRC589850 NAL589845:NAY589850 NKH589845:NKU589850 NUD589845:NUQ589850 ODZ589845:OEM589850 ONV589845:OOI589850 OXR589845:OYE589850 PHN589845:PIA589850 PRJ589845:PRW589850 QBF589845:QBS589850 QLB589845:QLO589850 QUX589845:QVK589850 RET589845:RFG589850 ROP589845:RPC589850 RYL589845:RYY589850 SIH589845:SIU589850 SSD589845:SSQ589850 TBZ589845:TCM589850 TLV589845:TMI589850 TVR589845:TWE589850 UFN589845:UGA589850 UPJ589845:UPW589850 UZF589845:UZS589850 VJB589845:VJO589850 VSX589845:VTK589850 WCT589845:WDG589850 WMP589845:WNC589850 WWL589845:WWY589850 AD655381:AQ655386 JZ655381:KM655386 TV655381:UI655386 ADR655381:AEE655386 ANN655381:AOA655386 AXJ655381:AXW655386 BHF655381:BHS655386 BRB655381:BRO655386 CAX655381:CBK655386 CKT655381:CLG655386 CUP655381:CVC655386 DEL655381:DEY655386 DOH655381:DOU655386 DYD655381:DYQ655386 EHZ655381:EIM655386 ERV655381:ESI655386 FBR655381:FCE655386 FLN655381:FMA655386 FVJ655381:FVW655386 GFF655381:GFS655386 GPB655381:GPO655386 GYX655381:GZK655386 HIT655381:HJG655386 HSP655381:HTC655386 ICL655381:ICY655386 IMH655381:IMU655386 IWD655381:IWQ655386 JFZ655381:JGM655386 JPV655381:JQI655386 JZR655381:KAE655386 KJN655381:KKA655386 KTJ655381:KTW655386 LDF655381:LDS655386 LNB655381:LNO655386 LWX655381:LXK655386 MGT655381:MHG655386 MQP655381:MRC655386 NAL655381:NAY655386 NKH655381:NKU655386 NUD655381:NUQ655386 ODZ655381:OEM655386 ONV655381:OOI655386 OXR655381:OYE655386 PHN655381:PIA655386 PRJ655381:PRW655386 QBF655381:QBS655386 QLB655381:QLO655386 QUX655381:QVK655386 RET655381:RFG655386 ROP655381:RPC655386 RYL655381:RYY655386 SIH655381:SIU655386 SSD655381:SSQ655386 TBZ655381:TCM655386 TLV655381:TMI655386 TVR655381:TWE655386 UFN655381:UGA655386 UPJ655381:UPW655386 UZF655381:UZS655386 VJB655381:VJO655386 VSX655381:VTK655386 WCT655381:WDG655386 WMP655381:WNC655386 WWL655381:WWY655386 AD720917:AQ720922 JZ720917:KM720922 TV720917:UI720922 ADR720917:AEE720922 ANN720917:AOA720922 AXJ720917:AXW720922 BHF720917:BHS720922 BRB720917:BRO720922 CAX720917:CBK720922 CKT720917:CLG720922 CUP720917:CVC720922 DEL720917:DEY720922 DOH720917:DOU720922 DYD720917:DYQ720922 EHZ720917:EIM720922 ERV720917:ESI720922 FBR720917:FCE720922 FLN720917:FMA720922 FVJ720917:FVW720922 GFF720917:GFS720922 GPB720917:GPO720922 GYX720917:GZK720922 HIT720917:HJG720922 HSP720917:HTC720922 ICL720917:ICY720922 IMH720917:IMU720922 IWD720917:IWQ720922 JFZ720917:JGM720922 JPV720917:JQI720922 JZR720917:KAE720922 KJN720917:KKA720922 KTJ720917:KTW720922 LDF720917:LDS720922 LNB720917:LNO720922 LWX720917:LXK720922 MGT720917:MHG720922 MQP720917:MRC720922 NAL720917:NAY720922 NKH720917:NKU720922 NUD720917:NUQ720922 ODZ720917:OEM720922 ONV720917:OOI720922 OXR720917:OYE720922 PHN720917:PIA720922 PRJ720917:PRW720922 QBF720917:QBS720922 QLB720917:QLO720922 QUX720917:QVK720922 RET720917:RFG720922 ROP720917:RPC720922 RYL720917:RYY720922 SIH720917:SIU720922 SSD720917:SSQ720922 TBZ720917:TCM720922 TLV720917:TMI720922 TVR720917:TWE720922 UFN720917:UGA720922 UPJ720917:UPW720922 UZF720917:UZS720922 VJB720917:VJO720922 VSX720917:VTK720922 WCT720917:WDG720922 WMP720917:WNC720922 WWL720917:WWY720922 AD786453:AQ786458 JZ786453:KM786458 TV786453:UI786458 ADR786453:AEE786458 ANN786453:AOA786458 AXJ786453:AXW786458 BHF786453:BHS786458 BRB786453:BRO786458 CAX786453:CBK786458 CKT786453:CLG786458 CUP786453:CVC786458 DEL786453:DEY786458 DOH786453:DOU786458 DYD786453:DYQ786458 EHZ786453:EIM786458 ERV786453:ESI786458 FBR786453:FCE786458 FLN786453:FMA786458 FVJ786453:FVW786458 GFF786453:GFS786458 GPB786453:GPO786458 GYX786453:GZK786458 HIT786453:HJG786458 HSP786453:HTC786458 ICL786453:ICY786458 IMH786453:IMU786458 IWD786453:IWQ786458 JFZ786453:JGM786458 JPV786453:JQI786458 JZR786453:KAE786458 KJN786453:KKA786458 KTJ786453:KTW786458 LDF786453:LDS786458 LNB786453:LNO786458 LWX786453:LXK786458 MGT786453:MHG786458 MQP786453:MRC786458 NAL786453:NAY786458 NKH786453:NKU786458 NUD786453:NUQ786458 ODZ786453:OEM786458 ONV786453:OOI786458 OXR786453:OYE786458 PHN786453:PIA786458 PRJ786453:PRW786458 QBF786453:QBS786458 QLB786453:QLO786458 QUX786453:QVK786458 RET786453:RFG786458 ROP786453:RPC786458 RYL786453:RYY786458 SIH786453:SIU786458 SSD786453:SSQ786458 TBZ786453:TCM786458 TLV786453:TMI786458 TVR786453:TWE786458 UFN786453:UGA786458 UPJ786453:UPW786458 UZF786453:UZS786458 VJB786453:VJO786458 VSX786453:VTK786458 WCT786453:WDG786458 WMP786453:WNC786458 WWL786453:WWY786458 AD851989:AQ851994 JZ851989:KM851994 TV851989:UI851994 ADR851989:AEE851994 ANN851989:AOA851994 AXJ851989:AXW851994 BHF851989:BHS851994 BRB851989:BRO851994 CAX851989:CBK851994 CKT851989:CLG851994 CUP851989:CVC851994 DEL851989:DEY851994 DOH851989:DOU851994 DYD851989:DYQ851994 EHZ851989:EIM851994 ERV851989:ESI851994 FBR851989:FCE851994 FLN851989:FMA851994 FVJ851989:FVW851994 GFF851989:GFS851994 GPB851989:GPO851994 GYX851989:GZK851994 HIT851989:HJG851994 HSP851989:HTC851994 ICL851989:ICY851994 IMH851989:IMU851994 IWD851989:IWQ851994 JFZ851989:JGM851994 JPV851989:JQI851994 JZR851989:KAE851994 KJN851989:KKA851994 KTJ851989:KTW851994 LDF851989:LDS851994 LNB851989:LNO851994 LWX851989:LXK851994 MGT851989:MHG851994 MQP851989:MRC851994 NAL851989:NAY851994 NKH851989:NKU851994 NUD851989:NUQ851994 ODZ851989:OEM851994 ONV851989:OOI851994 OXR851989:OYE851994 PHN851989:PIA851994 PRJ851989:PRW851994 QBF851989:QBS851994 QLB851989:QLO851994 QUX851989:QVK851994 RET851989:RFG851994 ROP851989:RPC851994 RYL851989:RYY851994 SIH851989:SIU851994 SSD851989:SSQ851994 TBZ851989:TCM851994 TLV851989:TMI851994 TVR851989:TWE851994 UFN851989:UGA851994 UPJ851989:UPW851994 UZF851989:UZS851994 VJB851989:VJO851994 VSX851989:VTK851994 WCT851989:WDG851994 WMP851989:WNC851994 WWL851989:WWY851994 AD917525:AQ917530 JZ917525:KM917530 TV917525:UI917530 ADR917525:AEE917530 ANN917525:AOA917530 AXJ917525:AXW917530 BHF917525:BHS917530 BRB917525:BRO917530 CAX917525:CBK917530 CKT917525:CLG917530 CUP917525:CVC917530 DEL917525:DEY917530 DOH917525:DOU917530 DYD917525:DYQ917530 EHZ917525:EIM917530 ERV917525:ESI917530 FBR917525:FCE917530 FLN917525:FMA917530 FVJ917525:FVW917530 GFF917525:GFS917530 GPB917525:GPO917530 GYX917525:GZK917530 HIT917525:HJG917530 HSP917525:HTC917530 ICL917525:ICY917530 IMH917525:IMU917530 IWD917525:IWQ917530 JFZ917525:JGM917530 JPV917525:JQI917530 JZR917525:KAE917530 KJN917525:KKA917530 KTJ917525:KTW917530 LDF917525:LDS917530 LNB917525:LNO917530 LWX917525:LXK917530 MGT917525:MHG917530 MQP917525:MRC917530 NAL917525:NAY917530 NKH917525:NKU917530 NUD917525:NUQ917530 ODZ917525:OEM917530 ONV917525:OOI917530 OXR917525:OYE917530 PHN917525:PIA917530 PRJ917525:PRW917530 QBF917525:QBS917530 QLB917525:QLO917530 QUX917525:QVK917530 RET917525:RFG917530 ROP917525:RPC917530 RYL917525:RYY917530 SIH917525:SIU917530 SSD917525:SSQ917530 TBZ917525:TCM917530 TLV917525:TMI917530 TVR917525:TWE917530 UFN917525:UGA917530 UPJ917525:UPW917530 UZF917525:UZS917530 VJB917525:VJO917530 VSX917525:VTK917530 WCT917525:WDG917530 WMP917525:WNC917530 WWL917525:WWY917530 AD983061:AQ983066 JZ983061:KM983066 TV983061:UI983066 ADR983061:AEE983066 ANN983061:AOA983066 AXJ983061:AXW983066 BHF983061:BHS983066 BRB983061:BRO983066 CAX983061:CBK983066 CKT983061:CLG983066 CUP983061:CVC983066 DEL983061:DEY983066 DOH983061:DOU983066 DYD983061:DYQ983066 EHZ983061:EIM983066 ERV983061:ESI983066 FBR983061:FCE983066 FLN983061:FMA983066 FVJ983061:FVW983066 GFF983061:GFS983066 GPB983061:GPO983066 GYX983061:GZK983066 HIT983061:HJG983066 HSP983061:HTC983066 ICL983061:ICY983066 IMH983061:IMU983066 IWD983061:IWQ983066 JFZ983061:JGM983066 JPV983061:JQI983066 JZR983061:KAE983066 KJN983061:KKA983066 KTJ983061:KTW983066 LDF983061:LDS983066 LNB983061:LNO983066 LWX983061:LXK983066 MGT983061:MHG983066 MQP983061:MRC983066 NAL983061:NAY983066 NKH983061:NKU983066 NUD983061:NUQ983066 ODZ983061:OEM983066 ONV983061:OOI983066 OXR983061:OYE983066 PHN983061:PIA983066 PRJ983061:PRW983066 QBF983061:QBS983066 QLB983061:QLO983066 QUX983061:QVK983066 RET983061:RFG983066 ROP983061:RPC983066 RYL983061:RYY983066 SIH983061:SIU983066 SSD983061:SSQ983066 TBZ983061:TCM983066 TLV983061:TMI983066 TVR983061:TWE983066 UFN983061:UGA983066 UPJ983061:UPW983066 UZF983061:UZS983066 VJB983061:VJO983066 VSX983061:VTK983066 WCT983061:WDG983066 WMP983061:WNC983066 WWL983061:WWY983066 AE2:AH4 KA2:KD4 TW2:TZ4 ADS2:ADV4 ANO2:ANR4 AXK2:AXN4 BHG2:BHJ4 BRC2:BRF4 CAY2:CBB4 CKU2:CKX4 CUQ2:CUT4 DEM2:DEP4 DOI2:DOL4 DYE2:DYH4 EIA2:EID4 ERW2:ERZ4 FBS2:FBV4 FLO2:FLR4 FVK2:FVN4 GFG2:GFJ4 GPC2:GPF4 GYY2:GZB4 HIU2:HIX4 HSQ2:HST4 ICM2:ICP4 IMI2:IML4 IWE2:IWH4 JGA2:JGD4 JPW2:JPZ4 JZS2:JZV4 KJO2:KJR4 KTK2:KTN4 LDG2:LDJ4 LNC2:LNF4 LWY2:LXB4 MGU2:MGX4 MQQ2:MQT4 NAM2:NAP4 NKI2:NKL4 NUE2:NUH4 OEA2:OED4 ONW2:ONZ4 OXS2:OXV4 PHO2:PHR4 PRK2:PRN4 QBG2:QBJ4 QLC2:QLF4 QUY2:QVB4 REU2:REX4 ROQ2:ROT4 RYM2:RYP4 SII2:SIL4 SSE2:SSH4 TCA2:TCD4 TLW2:TLZ4 TVS2:TVV4 UFO2:UFR4 UPK2:UPN4 UZG2:UZJ4 VJC2:VJF4 VSY2:VTB4 WCU2:WCX4 WMQ2:WMT4 WWM2:WWP4 AE65538:AH65540 KA65538:KD65540 TW65538:TZ65540 ADS65538:ADV65540 ANO65538:ANR65540 AXK65538:AXN65540 BHG65538:BHJ65540 BRC65538:BRF65540 CAY65538:CBB65540 CKU65538:CKX65540 CUQ65538:CUT65540 DEM65538:DEP65540 DOI65538:DOL65540 DYE65538:DYH65540 EIA65538:EID65540 ERW65538:ERZ65540 FBS65538:FBV65540 FLO65538:FLR65540 FVK65538:FVN65540 GFG65538:GFJ65540 GPC65538:GPF65540 GYY65538:GZB65540 HIU65538:HIX65540 HSQ65538:HST65540 ICM65538:ICP65540 IMI65538:IML65540 IWE65538:IWH65540 JGA65538:JGD65540 JPW65538:JPZ65540 JZS65538:JZV65540 KJO65538:KJR65540 KTK65538:KTN65540 LDG65538:LDJ65540 LNC65538:LNF65540 LWY65538:LXB65540 MGU65538:MGX65540 MQQ65538:MQT65540 NAM65538:NAP65540 NKI65538:NKL65540 NUE65538:NUH65540 OEA65538:OED65540 ONW65538:ONZ65540 OXS65538:OXV65540 PHO65538:PHR65540 PRK65538:PRN65540 QBG65538:QBJ65540 QLC65538:QLF65540 QUY65538:QVB65540 REU65538:REX65540 ROQ65538:ROT65540 RYM65538:RYP65540 SII65538:SIL65540 SSE65538:SSH65540 TCA65538:TCD65540 TLW65538:TLZ65540 TVS65538:TVV65540 UFO65538:UFR65540 UPK65538:UPN65540 UZG65538:UZJ65540 VJC65538:VJF65540 VSY65538:VTB65540 WCU65538:WCX65540 WMQ65538:WMT65540 WWM65538:WWP65540 AE131074:AH131076 KA131074:KD131076 TW131074:TZ131076 ADS131074:ADV131076 ANO131074:ANR131076 AXK131074:AXN131076 BHG131074:BHJ131076 BRC131074:BRF131076 CAY131074:CBB131076 CKU131074:CKX131076 CUQ131074:CUT131076 DEM131074:DEP131076 DOI131074:DOL131076 DYE131074:DYH131076 EIA131074:EID131076 ERW131074:ERZ131076 FBS131074:FBV131076 FLO131074:FLR131076 FVK131074:FVN131076 GFG131074:GFJ131076 GPC131074:GPF131076 GYY131074:GZB131076 HIU131074:HIX131076 HSQ131074:HST131076 ICM131074:ICP131076 IMI131074:IML131076 IWE131074:IWH131076 JGA131074:JGD131076 JPW131074:JPZ131076 JZS131074:JZV131076 KJO131074:KJR131076 KTK131074:KTN131076 LDG131074:LDJ131076 LNC131074:LNF131076 LWY131074:LXB131076 MGU131074:MGX131076 MQQ131074:MQT131076 NAM131074:NAP131076 NKI131074:NKL131076 NUE131074:NUH131076 OEA131074:OED131076 ONW131074:ONZ131076 OXS131074:OXV131076 PHO131074:PHR131076 PRK131074:PRN131076 QBG131074:QBJ131076 QLC131074:QLF131076 QUY131074:QVB131076 REU131074:REX131076 ROQ131074:ROT131076 RYM131074:RYP131076 SII131074:SIL131076 SSE131074:SSH131076 TCA131074:TCD131076 TLW131074:TLZ131076 TVS131074:TVV131076 UFO131074:UFR131076 UPK131074:UPN131076 UZG131074:UZJ131076 VJC131074:VJF131076 VSY131074:VTB131076 WCU131074:WCX131076 WMQ131074:WMT131076 WWM131074:WWP131076 AE196610:AH196612 KA196610:KD196612 TW196610:TZ196612 ADS196610:ADV196612 ANO196610:ANR196612 AXK196610:AXN196612 BHG196610:BHJ196612 BRC196610:BRF196612 CAY196610:CBB196612 CKU196610:CKX196612 CUQ196610:CUT196612 DEM196610:DEP196612 DOI196610:DOL196612 DYE196610:DYH196612 EIA196610:EID196612 ERW196610:ERZ196612 FBS196610:FBV196612 FLO196610:FLR196612 FVK196610:FVN196612 GFG196610:GFJ196612 GPC196610:GPF196612 GYY196610:GZB196612 HIU196610:HIX196612 HSQ196610:HST196612 ICM196610:ICP196612 IMI196610:IML196612 IWE196610:IWH196612 JGA196610:JGD196612 JPW196610:JPZ196612 JZS196610:JZV196612 KJO196610:KJR196612 KTK196610:KTN196612 LDG196610:LDJ196612 LNC196610:LNF196612 LWY196610:LXB196612 MGU196610:MGX196612 MQQ196610:MQT196612 NAM196610:NAP196612 NKI196610:NKL196612 NUE196610:NUH196612 OEA196610:OED196612 ONW196610:ONZ196612 OXS196610:OXV196612 PHO196610:PHR196612 PRK196610:PRN196612 QBG196610:QBJ196612 QLC196610:QLF196612 QUY196610:QVB196612 REU196610:REX196612 ROQ196610:ROT196612 RYM196610:RYP196612 SII196610:SIL196612 SSE196610:SSH196612 TCA196610:TCD196612 TLW196610:TLZ196612 TVS196610:TVV196612 UFO196610:UFR196612 UPK196610:UPN196612 UZG196610:UZJ196612 VJC196610:VJF196612 VSY196610:VTB196612 WCU196610:WCX196612 WMQ196610:WMT196612 WWM196610:WWP196612 AE262146:AH262148 KA262146:KD262148 TW262146:TZ262148 ADS262146:ADV262148 ANO262146:ANR262148 AXK262146:AXN262148 BHG262146:BHJ262148 BRC262146:BRF262148 CAY262146:CBB262148 CKU262146:CKX262148 CUQ262146:CUT262148 DEM262146:DEP262148 DOI262146:DOL262148 DYE262146:DYH262148 EIA262146:EID262148 ERW262146:ERZ262148 FBS262146:FBV262148 FLO262146:FLR262148 FVK262146:FVN262148 GFG262146:GFJ262148 GPC262146:GPF262148 GYY262146:GZB262148 HIU262146:HIX262148 HSQ262146:HST262148 ICM262146:ICP262148 IMI262146:IML262148 IWE262146:IWH262148 JGA262146:JGD262148 JPW262146:JPZ262148 JZS262146:JZV262148 KJO262146:KJR262148 KTK262146:KTN262148 LDG262146:LDJ262148 LNC262146:LNF262148 LWY262146:LXB262148 MGU262146:MGX262148 MQQ262146:MQT262148 NAM262146:NAP262148 NKI262146:NKL262148 NUE262146:NUH262148 OEA262146:OED262148 ONW262146:ONZ262148 OXS262146:OXV262148 PHO262146:PHR262148 PRK262146:PRN262148 QBG262146:QBJ262148 QLC262146:QLF262148 QUY262146:QVB262148 REU262146:REX262148 ROQ262146:ROT262148 RYM262146:RYP262148 SII262146:SIL262148 SSE262146:SSH262148 TCA262146:TCD262148 TLW262146:TLZ262148 TVS262146:TVV262148 UFO262146:UFR262148 UPK262146:UPN262148 UZG262146:UZJ262148 VJC262146:VJF262148 VSY262146:VTB262148 WCU262146:WCX262148 WMQ262146:WMT262148 WWM262146:WWP262148 AE327682:AH327684 KA327682:KD327684 TW327682:TZ327684 ADS327682:ADV327684 ANO327682:ANR327684 AXK327682:AXN327684 BHG327682:BHJ327684 BRC327682:BRF327684 CAY327682:CBB327684 CKU327682:CKX327684 CUQ327682:CUT327684 DEM327682:DEP327684 DOI327682:DOL327684 DYE327682:DYH327684 EIA327682:EID327684 ERW327682:ERZ327684 FBS327682:FBV327684 FLO327682:FLR327684 FVK327682:FVN327684 GFG327682:GFJ327684 GPC327682:GPF327684 GYY327682:GZB327684 HIU327682:HIX327684 HSQ327682:HST327684 ICM327682:ICP327684 IMI327682:IML327684 IWE327682:IWH327684 JGA327682:JGD327684 JPW327682:JPZ327684 JZS327682:JZV327684 KJO327682:KJR327684 KTK327682:KTN327684 LDG327682:LDJ327684 LNC327682:LNF327684 LWY327682:LXB327684 MGU327682:MGX327684 MQQ327682:MQT327684 NAM327682:NAP327684 NKI327682:NKL327684 NUE327682:NUH327684 OEA327682:OED327684 ONW327682:ONZ327684 OXS327682:OXV327684 PHO327682:PHR327684 PRK327682:PRN327684 QBG327682:QBJ327684 QLC327682:QLF327684 QUY327682:QVB327684 REU327682:REX327684 ROQ327682:ROT327684 RYM327682:RYP327684 SII327682:SIL327684 SSE327682:SSH327684 TCA327682:TCD327684 TLW327682:TLZ327684 TVS327682:TVV327684 UFO327682:UFR327684 UPK327682:UPN327684 UZG327682:UZJ327684 VJC327682:VJF327684 VSY327682:VTB327684 WCU327682:WCX327684 WMQ327682:WMT327684 WWM327682:WWP327684 AE393218:AH393220 KA393218:KD393220 TW393218:TZ393220 ADS393218:ADV393220 ANO393218:ANR393220 AXK393218:AXN393220 BHG393218:BHJ393220 BRC393218:BRF393220 CAY393218:CBB393220 CKU393218:CKX393220 CUQ393218:CUT393220 DEM393218:DEP393220 DOI393218:DOL393220 DYE393218:DYH393220 EIA393218:EID393220 ERW393218:ERZ393220 FBS393218:FBV393220 FLO393218:FLR393220 FVK393218:FVN393220 GFG393218:GFJ393220 GPC393218:GPF393220 GYY393218:GZB393220 HIU393218:HIX393220 HSQ393218:HST393220 ICM393218:ICP393220 IMI393218:IML393220 IWE393218:IWH393220 JGA393218:JGD393220 JPW393218:JPZ393220 JZS393218:JZV393220 KJO393218:KJR393220 KTK393218:KTN393220 LDG393218:LDJ393220 LNC393218:LNF393220 LWY393218:LXB393220 MGU393218:MGX393220 MQQ393218:MQT393220 NAM393218:NAP393220 NKI393218:NKL393220 NUE393218:NUH393220 OEA393218:OED393220 ONW393218:ONZ393220 OXS393218:OXV393220 PHO393218:PHR393220 PRK393218:PRN393220 QBG393218:QBJ393220 QLC393218:QLF393220 QUY393218:QVB393220 REU393218:REX393220 ROQ393218:ROT393220 RYM393218:RYP393220 SII393218:SIL393220 SSE393218:SSH393220 TCA393218:TCD393220 TLW393218:TLZ393220 TVS393218:TVV393220 UFO393218:UFR393220 UPK393218:UPN393220 UZG393218:UZJ393220 VJC393218:VJF393220 VSY393218:VTB393220 WCU393218:WCX393220 WMQ393218:WMT393220 WWM393218:WWP393220 AE458754:AH458756 KA458754:KD458756 TW458754:TZ458756 ADS458754:ADV458756 ANO458754:ANR458756 AXK458754:AXN458756 BHG458754:BHJ458756 BRC458754:BRF458756 CAY458754:CBB458756 CKU458754:CKX458756 CUQ458754:CUT458756 DEM458754:DEP458756 DOI458754:DOL458756 DYE458754:DYH458756 EIA458754:EID458756 ERW458754:ERZ458756 FBS458754:FBV458756 FLO458754:FLR458756 FVK458754:FVN458756 GFG458754:GFJ458756 GPC458754:GPF458756 GYY458754:GZB458756 HIU458754:HIX458756 HSQ458754:HST458756 ICM458754:ICP458756 IMI458754:IML458756 IWE458754:IWH458756 JGA458754:JGD458756 JPW458754:JPZ458756 JZS458754:JZV458756 KJO458754:KJR458756 KTK458754:KTN458756 LDG458754:LDJ458756 LNC458754:LNF458756 LWY458754:LXB458756 MGU458754:MGX458756 MQQ458754:MQT458756 NAM458754:NAP458756 NKI458754:NKL458756 NUE458754:NUH458756 OEA458754:OED458756 ONW458754:ONZ458756 OXS458754:OXV458756 PHO458754:PHR458756 PRK458754:PRN458756 QBG458754:QBJ458756 QLC458754:QLF458756 QUY458754:QVB458756 REU458754:REX458756 ROQ458754:ROT458756 RYM458754:RYP458756 SII458754:SIL458756 SSE458754:SSH458756 TCA458754:TCD458756 TLW458754:TLZ458756 TVS458754:TVV458756 UFO458754:UFR458756 UPK458754:UPN458756 UZG458754:UZJ458756 VJC458754:VJF458756 VSY458754:VTB458756 WCU458754:WCX458756 WMQ458754:WMT458756 WWM458754:WWP458756 AE524290:AH524292 KA524290:KD524292 TW524290:TZ524292 ADS524290:ADV524292 ANO524290:ANR524292 AXK524290:AXN524292 BHG524290:BHJ524292 BRC524290:BRF524292 CAY524290:CBB524292 CKU524290:CKX524292 CUQ524290:CUT524292 DEM524290:DEP524292 DOI524290:DOL524292 DYE524290:DYH524292 EIA524290:EID524292 ERW524290:ERZ524292 FBS524290:FBV524292 FLO524290:FLR524292 FVK524290:FVN524292 GFG524290:GFJ524292 GPC524290:GPF524292 GYY524290:GZB524292 HIU524290:HIX524292 HSQ524290:HST524292 ICM524290:ICP524292 IMI524290:IML524292 IWE524290:IWH524292 JGA524290:JGD524292 JPW524290:JPZ524292 JZS524290:JZV524292 KJO524290:KJR524292 KTK524290:KTN524292 LDG524290:LDJ524292 LNC524290:LNF524292 LWY524290:LXB524292 MGU524290:MGX524292 MQQ524290:MQT524292 NAM524290:NAP524292 NKI524290:NKL524292 NUE524290:NUH524292 OEA524290:OED524292 ONW524290:ONZ524292 OXS524290:OXV524292 PHO524290:PHR524292 PRK524290:PRN524292 QBG524290:QBJ524292 QLC524290:QLF524292 QUY524290:QVB524292 REU524290:REX524292 ROQ524290:ROT524292 RYM524290:RYP524292 SII524290:SIL524292 SSE524290:SSH524292 TCA524290:TCD524292 TLW524290:TLZ524292 TVS524290:TVV524292 UFO524290:UFR524292 UPK524290:UPN524292 UZG524290:UZJ524292 VJC524290:VJF524292 VSY524290:VTB524292 WCU524290:WCX524292 WMQ524290:WMT524292 WWM524290:WWP524292 AE589826:AH589828 KA589826:KD589828 TW589826:TZ589828 ADS589826:ADV589828 ANO589826:ANR589828 AXK589826:AXN589828 BHG589826:BHJ589828 BRC589826:BRF589828 CAY589826:CBB589828 CKU589826:CKX589828 CUQ589826:CUT589828 DEM589826:DEP589828 DOI589826:DOL589828 DYE589826:DYH589828 EIA589826:EID589828 ERW589826:ERZ589828 FBS589826:FBV589828 FLO589826:FLR589828 FVK589826:FVN589828 GFG589826:GFJ589828 GPC589826:GPF589828 GYY589826:GZB589828 HIU589826:HIX589828 HSQ589826:HST589828 ICM589826:ICP589828 IMI589826:IML589828 IWE589826:IWH589828 JGA589826:JGD589828 JPW589826:JPZ589828 JZS589826:JZV589828 KJO589826:KJR589828 KTK589826:KTN589828 LDG589826:LDJ589828 LNC589826:LNF589828 LWY589826:LXB589828 MGU589826:MGX589828 MQQ589826:MQT589828 NAM589826:NAP589828 NKI589826:NKL589828 NUE589826:NUH589828 OEA589826:OED589828 ONW589826:ONZ589828 OXS589826:OXV589828 PHO589826:PHR589828 PRK589826:PRN589828 QBG589826:QBJ589828 QLC589826:QLF589828 QUY589826:QVB589828 REU589826:REX589828 ROQ589826:ROT589828 RYM589826:RYP589828 SII589826:SIL589828 SSE589826:SSH589828 TCA589826:TCD589828 TLW589826:TLZ589828 TVS589826:TVV589828 UFO589826:UFR589828 UPK589826:UPN589828 UZG589826:UZJ589828 VJC589826:VJF589828 VSY589826:VTB589828 WCU589826:WCX589828 WMQ589826:WMT589828 WWM589826:WWP589828 AE655362:AH655364 KA655362:KD655364 TW655362:TZ655364 ADS655362:ADV655364 ANO655362:ANR655364 AXK655362:AXN655364 BHG655362:BHJ655364 BRC655362:BRF655364 CAY655362:CBB655364 CKU655362:CKX655364 CUQ655362:CUT655364 DEM655362:DEP655364 DOI655362:DOL655364 DYE655362:DYH655364 EIA655362:EID655364 ERW655362:ERZ655364 FBS655362:FBV655364 FLO655362:FLR655364 FVK655362:FVN655364 GFG655362:GFJ655364 GPC655362:GPF655364 GYY655362:GZB655364 HIU655362:HIX655364 HSQ655362:HST655364 ICM655362:ICP655364 IMI655362:IML655364 IWE655362:IWH655364 JGA655362:JGD655364 JPW655362:JPZ655364 JZS655362:JZV655364 KJO655362:KJR655364 KTK655362:KTN655364 LDG655362:LDJ655364 LNC655362:LNF655364 LWY655362:LXB655364 MGU655362:MGX655364 MQQ655362:MQT655364 NAM655362:NAP655364 NKI655362:NKL655364 NUE655362:NUH655364 OEA655362:OED655364 ONW655362:ONZ655364 OXS655362:OXV655364 PHO655362:PHR655364 PRK655362:PRN655364 QBG655362:QBJ655364 QLC655362:QLF655364 QUY655362:QVB655364 REU655362:REX655364 ROQ655362:ROT655364 RYM655362:RYP655364 SII655362:SIL655364 SSE655362:SSH655364 TCA655362:TCD655364 TLW655362:TLZ655364 TVS655362:TVV655364 UFO655362:UFR655364 UPK655362:UPN655364 UZG655362:UZJ655364 VJC655362:VJF655364 VSY655362:VTB655364 WCU655362:WCX655364 WMQ655362:WMT655364 WWM655362:WWP655364 AE720898:AH720900 KA720898:KD720900 TW720898:TZ720900 ADS720898:ADV720900 ANO720898:ANR720900 AXK720898:AXN720900 BHG720898:BHJ720900 BRC720898:BRF720900 CAY720898:CBB720900 CKU720898:CKX720900 CUQ720898:CUT720900 DEM720898:DEP720900 DOI720898:DOL720900 DYE720898:DYH720900 EIA720898:EID720900 ERW720898:ERZ720900 FBS720898:FBV720900 FLO720898:FLR720900 FVK720898:FVN720900 GFG720898:GFJ720900 GPC720898:GPF720900 GYY720898:GZB720900 HIU720898:HIX720900 HSQ720898:HST720900 ICM720898:ICP720900 IMI720898:IML720900 IWE720898:IWH720900 JGA720898:JGD720900 JPW720898:JPZ720900 JZS720898:JZV720900 KJO720898:KJR720900 KTK720898:KTN720900 LDG720898:LDJ720900 LNC720898:LNF720900 LWY720898:LXB720900 MGU720898:MGX720900 MQQ720898:MQT720900 NAM720898:NAP720900 NKI720898:NKL720900 NUE720898:NUH720900 OEA720898:OED720900 ONW720898:ONZ720900 OXS720898:OXV720900 PHO720898:PHR720900 PRK720898:PRN720900 QBG720898:QBJ720900 QLC720898:QLF720900 QUY720898:QVB720900 REU720898:REX720900 ROQ720898:ROT720900 RYM720898:RYP720900 SII720898:SIL720900 SSE720898:SSH720900 TCA720898:TCD720900 TLW720898:TLZ720900 TVS720898:TVV720900 UFO720898:UFR720900 UPK720898:UPN720900 UZG720898:UZJ720900 VJC720898:VJF720900 VSY720898:VTB720900 WCU720898:WCX720900 WMQ720898:WMT720900 WWM720898:WWP720900 AE786434:AH786436 KA786434:KD786436 TW786434:TZ786436 ADS786434:ADV786436 ANO786434:ANR786436 AXK786434:AXN786436 BHG786434:BHJ786436 BRC786434:BRF786436 CAY786434:CBB786436 CKU786434:CKX786436 CUQ786434:CUT786436 DEM786434:DEP786436 DOI786434:DOL786436 DYE786434:DYH786436 EIA786434:EID786436 ERW786434:ERZ786436 FBS786434:FBV786436 FLO786434:FLR786436 FVK786434:FVN786436 GFG786434:GFJ786436 GPC786434:GPF786436 GYY786434:GZB786436 HIU786434:HIX786436 HSQ786434:HST786436 ICM786434:ICP786436 IMI786434:IML786436 IWE786434:IWH786436 JGA786434:JGD786436 JPW786434:JPZ786436 JZS786434:JZV786436 KJO786434:KJR786436 KTK786434:KTN786436 LDG786434:LDJ786436 LNC786434:LNF786436 LWY786434:LXB786436 MGU786434:MGX786436 MQQ786434:MQT786436 NAM786434:NAP786436 NKI786434:NKL786436 NUE786434:NUH786436 OEA786434:OED786436 ONW786434:ONZ786436 OXS786434:OXV786436 PHO786434:PHR786436 PRK786434:PRN786436 QBG786434:QBJ786436 QLC786434:QLF786436 QUY786434:QVB786436 REU786434:REX786436 ROQ786434:ROT786436 RYM786434:RYP786436 SII786434:SIL786436 SSE786434:SSH786436 TCA786434:TCD786436 TLW786434:TLZ786436 TVS786434:TVV786436 UFO786434:UFR786436 UPK786434:UPN786436 UZG786434:UZJ786436 VJC786434:VJF786436 VSY786434:VTB786436 WCU786434:WCX786436 WMQ786434:WMT786436 WWM786434:WWP786436 AE851970:AH851972 KA851970:KD851972 TW851970:TZ851972 ADS851970:ADV851972 ANO851970:ANR851972 AXK851970:AXN851972 BHG851970:BHJ851972 BRC851970:BRF851972 CAY851970:CBB851972 CKU851970:CKX851972 CUQ851970:CUT851972 DEM851970:DEP851972 DOI851970:DOL851972 DYE851970:DYH851972 EIA851970:EID851972 ERW851970:ERZ851972 FBS851970:FBV851972 FLO851970:FLR851972 FVK851970:FVN851972 GFG851970:GFJ851972 GPC851970:GPF851972 GYY851970:GZB851972 HIU851970:HIX851972 HSQ851970:HST851972 ICM851970:ICP851972 IMI851970:IML851972 IWE851970:IWH851972 JGA851970:JGD851972 JPW851970:JPZ851972 JZS851970:JZV851972 KJO851970:KJR851972 KTK851970:KTN851972 LDG851970:LDJ851972 LNC851970:LNF851972 LWY851970:LXB851972 MGU851970:MGX851972 MQQ851970:MQT851972 NAM851970:NAP851972 NKI851970:NKL851972 NUE851970:NUH851972 OEA851970:OED851972 ONW851970:ONZ851972 OXS851970:OXV851972 PHO851970:PHR851972 PRK851970:PRN851972 QBG851970:QBJ851972 QLC851970:QLF851972 QUY851970:QVB851972 REU851970:REX851972 ROQ851970:ROT851972 RYM851970:RYP851972 SII851970:SIL851972 SSE851970:SSH851972 TCA851970:TCD851972 TLW851970:TLZ851972 TVS851970:TVV851972 UFO851970:UFR851972 UPK851970:UPN851972 UZG851970:UZJ851972 VJC851970:VJF851972 VSY851970:VTB851972 WCU851970:WCX851972 WMQ851970:WMT851972 WWM851970:WWP851972 AE917506:AH917508 KA917506:KD917508 TW917506:TZ917508 ADS917506:ADV917508 ANO917506:ANR917508 AXK917506:AXN917508 BHG917506:BHJ917508 BRC917506:BRF917508 CAY917506:CBB917508 CKU917506:CKX917508 CUQ917506:CUT917508 DEM917506:DEP917508 DOI917506:DOL917508 DYE917506:DYH917508 EIA917506:EID917508 ERW917506:ERZ917508 FBS917506:FBV917508 FLO917506:FLR917508 FVK917506:FVN917508 GFG917506:GFJ917508 GPC917506:GPF917508 GYY917506:GZB917508 HIU917506:HIX917508 HSQ917506:HST917508 ICM917506:ICP917508 IMI917506:IML917508 IWE917506:IWH917508 JGA917506:JGD917508 JPW917506:JPZ917508 JZS917506:JZV917508 KJO917506:KJR917508 KTK917506:KTN917508 LDG917506:LDJ917508 LNC917506:LNF917508 LWY917506:LXB917508 MGU917506:MGX917508 MQQ917506:MQT917508 NAM917506:NAP917508 NKI917506:NKL917508 NUE917506:NUH917508 OEA917506:OED917508 ONW917506:ONZ917508 OXS917506:OXV917508 PHO917506:PHR917508 PRK917506:PRN917508 QBG917506:QBJ917508 QLC917506:QLF917508 QUY917506:QVB917508 REU917506:REX917508 ROQ917506:ROT917508 RYM917506:RYP917508 SII917506:SIL917508 SSE917506:SSH917508 TCA917506:TCD917508 TLW917506:TLZ917508 TVS917506:TVV917508 UFO917506:UFR917508 UPK917506:UPN917508 UZG917506:UZJ917508 VJC917506:VJF917508 VSY917506:VTB917508 WCU917506:WCX917508 WMQ917506:WMT917508 WWM917506:WWP917508 AE983042:AH983044 KA983042:KD983044 TW983042:TZ983044 ADS983042:ADV983044 ANO983042:ANR983044 AXK983042:AXN983044 BHG983042:BHJ983044 BRC983042:BRF983044 CAY983042:CBB983044 CKU983042:CKX983044 CUQ983042:CUT983044 DEM983042:DEP983044 DOI983042:DOL983044 DYE983042:DYH983044 EIA983042:EID983044 ERW983042:ERZ983044 FBS983042:FBV983044 FLO983042:FLR983044 FVK983042:FVN983044 GFG983042:GFJ983044 GPC983042:GPF983044 GYY983042:GZB983044 HIU983042:HIX983044 HSQ983042:HST983044 ICM983042:ICP983044 IMI983042:IML983044 IWE983042:IWH983044 JGA983042:JGD983044 JPW983042:JPZ983044 JZS983042:JZV983044 KJO983042:KJR983044 KTK983042:KTN983044 LDG983042:LDJ983044 LNC983042:LNF983044 LWY983042:LXB983044 MGU983042:MGX983044 MQQ983042:MQT983044 NAM983042:NAP983044 NKI983042:NKL983044 NUE983042:NUH983044 OEA983042:OED983044 ONW983042:ONZ983044 OXS983042:OXV983044 PHO983042:PHR983044 PRK983042:PRN983044 QBG983042:QBJ983044 QLC983042:QLF983044 QUY983042:QVB983044 REU983042:REX983044 ROQ983042:ROT983044 RYM983042:RYP983044 SII983042:SIL983044 SSE983042:SSH983044 TCA983042:TCD983044 TLW983042:TLZ983044 TVS983042:TVV983044 UFO983042:UFR983044 UPK983042:UPN983044 UZG983042:UZJ983044 VJC983042:VJF983044 VSY983042:VTB983044 WCU983042:WCX983044 WMQ983042:WMT983044 WWM983042:WWP983044 H19:AQ20 JD19:KM20 SZ19:UI20 ACV19:AEE20 AMR19:AOA20 AWN19:AXW20 BGJ19:BHS20 BQF19:BRO20 CAB19:CBK20 CJX19:CLG20 CTT19:CVC20 DDP19:DEY20 DNL19:DOU20 DXH19:DYQ20 EHD19:EIM20 EQZ19:ESI20 FAV19:FCE20 FKR19:FMA20 FUN19:FVW20 GEJ19:GFS20 GOF19:GPO20 GYB19:GZK20 HHX19:HJG20 HRT19:HTC20 IBP19:ICY20 ILL19:IMU20 IVH19:IWQ20 JFD19:JGM20 JOZ19:JQI20 JYV19:KAE20 KIR19:KKA20 KSN19:KTW20 LCJ19:LDS20 LMF19:LNO20 LWB19:LXK20 MFX19:MHG20 MPT19:MRC20 MZP19:NAY20 NJL19:NKU20 NTH19:NUQ20 ODD19:OEM20 OMZ19:OOI20 OWV19:OYE20 PGR19:PIA20 PQN19:PRW20 QAJ19:QBS20 QKF19:QLO20 QUB19:QVK20 RDX19:RFG20 RNT19:RPC20 RXP19:RYY20 SHL19:SIU20 SRH19:SSQ20 TBD19:TCM20 TKZ19:TMI20 TUV19:TWE20 UER19:UGA20 UON19:UPW20 UYJ19:UZS20 VIF19:VJO20 VSB19:VTK20 WBX19:WDG20 WLT19:WNC20 WVP19:WWY20 H65555:AQ65556 JD65555:KM65556 SZ65555:UI65556 ACV65555:AEE65556 AMR65555:AOA65556 AWN65555:AXW65556 BGJ65555:BHS65556 BQF65555:BRO65556 CAB65555:CBK65556 CJX65555:CLG65556 CTT65555:CVC65556 DDP65555:DEY65556 DNL65555:DOU65556 DXH65555:DYQ65556 EHD65555:EIM65556 EQZ65555:ESI65556 FAV65555:FCE65556 FKR65555:FMA65556 FUN65555:FVW65556 GEJ65555:GFS65556 GOF65555:GPO65556 GYB65555:GZK65556 HHX65555:HJG65556 HRT65555:HTC65556 IBP65555:ICY65556 ILL65555:IMU65556 IVH65555:IWQ65556 JFD65555:JGM65556 JOZ65555:JQI65556 JYV65555:KAE65556 KIR65555:KKA65556 KSN65555:KTW65556 LCJ65555:LDS65556 LMF65555:LNO65556 LWB65555:LXK65556 MFX65555:MHG65556 MPT65555:MRC65556 MZP65555:NAY65556 NJL65555:NKU65556 NTH65555:NUQ65556 ODD65555:OEM65556 OMZ65555:OOI65556 OWV65555:OYE65556 PGR65555:PIA65556 PQN65555:PRW65556 QAJ65555:QBS65556 QKF65555:QLO65556 QUB65555:QVK65556 RDX65555:RFG65556 RNT65555:RPC65556 RXP65555:RYY65556 SHL65555:SIU65556 SRH65555:SSQ65556 TBD65555:TCM65556 TKZ65555:TMI65556 TUV65555:TWE65556 UER65555:UGA65556 UON65555:UPW65556 UYJ65555:UZS65556 VIF65555:VJO65556 VSB65555:VTK65556 WBX65555:WDG65556 WLT65555:WNC65556 WVP65555:WWY65556 H131091:AQ131092 JD131091:KM131092 SZ131091:UI131092 ACV131091:AEE131092 AMR131091:AOA131092 AWN131091:AXW131092 BGJ131091:BHS131092 BQF131091:BRO131092 CAB131091:CBK131092 CJX131091:CLG131092 CTT131091:CVC131092 DDP131091:DEY131092 DNL131091:DOU131092 DXH131091:DYQ131092 EHD131091:EIM131092 EQZ131091:ESI131092 FAV131091:FCE131092 FKR131091:FMA131092 FUN131091:FVW131092 GEJ131091:GFS131092 GOF131091:GPO131092 GYB131091:GZK131092 HHX131091:HJG131092 HRT131091:HTC131092 IBP131091:ICY131092 ILL131091:IMU131092 IVH131091:IWQ131092 JFD131091:JGM131092 JOZ131091:JQI131092 JYV131091:KAE131092 KIR131091:KKA131092 KSN131091:KTW131092 LCJ131091:LDS131092 LMF131091:LNO131092 LWB131091:LXK131092 MFX131091:MHG131092 MPT131091:MRC131092 MZP131091:NAY131092 NJL131091:NKU131092 NTH131091:NUQ131092 ODD131091:OEM131092 OMZ131091:OOI131092 OWV131091:OYE131092 PGR131091:PIA131092 PQN131091:PRW131092 QAJ131091:QBS131092 QKF131091:QLO131092 QUB131091:QVK131092 RDX131091:RFG131092 RNT131091:RPC131092 RXP131091:RYY131092 SHL131091:SIU131092 SRH131091:SSQ131092 TBD131091:TCM131092 TKZ131091:TMI131092 TUV131091:TWE131092 UER131091:UGA131092 UON131091:UPW131092 UYJ131091:UZS131092 VIF131091:VJO131092 VSB131091:VTK131092 WBX131091:WDG131092 WLT131091:WNC131092 WVP131091:WWY131092 H196627:AQ196628 JD196627:KM196628 SZ196627:UI196628 ACV196627:AEE196628 AMR196627:AOA196628 AWN196627:AXW196628 BGJ196627:BHS196628 BQF196627:BRO196628 CAB196627:CBK196628 CJX196627:CLG196628 CTT196627:CVC196628 DDP196627:DEY196628 DNL196627:DOU196628 DXH196627:DYQ196628 EHD196627:EIM196628 EQZ196627:ESI196628 FAV196627:FCE196628 FKR196627:FMA196628 FUN196627:FVW196628 GEJ196627:GFS196628 GOF196627:GPO196628 GYB196627:GZK196628 HHX196627:HJG196628 HRT196627:HTC196628 IBP196627:ICY196628 ILL196627:IMU196628 IVH196627:IWQ196628 JFD196627:JGM196628 JOZ196627:JQI196628 JYV196627:KAE196628 KIR196627:KKA196628 KSN196627:KTW196628 LCJ196627:LDS196628 LMF196627:LNO196628 LWB196627:LXK196628 MFX196627:MHG196628 MPT196627:MRC196628 MZP196627:NAY196628 NJL196627:NKU196628 NTH196627:NUQ196628 ODD196627:OEM196628 OMZ196627:OOI196628 OWV196627:OYE196628 PGR196627:PIA196628 PQN196627:PRW196628 QAJ196627:QBS196628 QKF196627:QLO196628 QUB196627:QVK196628 RDX196627:RFG196628 RNT196627:RPC196628 RXP196627:RYY196628 SHL196627:SIU196628 SRH196627:SSQ196628 TBD196627:TCM196628 TKZ196627:TMI196628 TUV196627:TWE196628 UER196627:UGA196628 UON196627:UPW196628 UYJ196627:UZS196628 VIF196627:VJO196628 VSB196627:VTK196628 WBX196627:WDG196628 WLT196627:WNC196628 WVP196627:WWY196628 H262163:AQ262164 JD262163:KM262164 SZ262163:UI262164 ACV262163:AEE262164 AMR262163:AOA262164 AWN262163:AXW262164 BGJ262163:BHS262164 BQF262163:BRO262164 CAB262163:CBK262164 CJX262163:CLG262164 CTT262163:CVC262164 DDP262163:DEY262164 DNL262163:DOU262164 DXH262163:DYQ262164 EHD262163:EIM262164 EQZ262163:ESI262164 FAV262163:FCE262164 FKR262163:FMA262164 FUN262163:FVW262164 GEJ262163:GFS262164 GOF262163:GPO262164 GYB262163:GZK262164 HHX262163:HJG262164 HRT262163:HTC262164 IBP262163:ICY262164 ILL262163:IMU262164 IVH262163:IWQ262164 JFD262163:JGM262164 JOZ262163:JQI262164 JYV262163:KAE262164 KIR262163:KKA262164 KSN262163:KTW262164 LCJ262163:LDS262164 LMF262163:LNO262164 LWB262163:LXK262164 MFX262163:MHG262164 MPT262163:MRC262164 MZP262163:NAY262164 NJL262163:NKU262164 NTH262163:NUQ262164 ODD262163:OEM262164 OMZ262163:OOI262164 OWV262163:OYE262164 PGR262163:PIA262164 PQN262163:PRW262164 QAJ262163:QBS262164 QKF262163:QLO262164 QUB262163:QVK262164 RDX262163:RFG262164 RNT262163:RPC262164 RXP262163:RYY262164 SHL262163:SIU262164 SRH262163:SSQ262164 TBD262163:TCM262164 TKZ262163:TMI262164 TUV262163:TWE262164 UER262163:UGA262164 UON262163:UPW262164 UYJ262163:UZS262164 VIF262163:VJO262164 VSB262163:VTK262164 WBX262163:WDG262164 WLT262163:WNC262164 WVP262163:WWY262164 H327699:AQ327700 JD327699:KM327700 SZ327699:UI327700 ACV327699:AEE327700 AMR327699:AOA327700 AWN327699:AXW327700 BGJ327699:BHS327700 BQF327699:BRO327700 CAB327699:CBK327700 CJX327699:CLG327700 CTT327699:CVC327700 DDP327699:DEY327700 DNL327699:DOU327700 DXH327699:DYQ327700 EHD327699:EIM327700 EQZ327699:ESI327700 FAV327699:FCE327700 FKR327699:FMA327700 FUN327699:FVW327700 GEJ327699:GFS327700 GOF327699:GPO327700 GYB327699:GZK327700 HHX327699:HJG327700 HRT327699:HTC327700 IBP327699:ICY327700 ILL327699:IMU327700 IVH327699:IWQ327700 JFD327699:JGM327700 JOZ327699:JQI327700 JYV327699:KAE327700 KIR327699:KKA327700 KSN327699:KTW327700 LCJ327699:LDS327700 LMF327699:LNO327700 LWB327699:LXK327700 MFX327699:MHG327700 MPT327699:MRC327700 MZP327699:NAY327700 NJL327699:NKU327700 NTH327699:NUQ327700 ODD327699:OEM327700 OMZ327699:OOI327700 OWV327699:OYE327700 PGR327699:PIA327700 PQN327699:PRW327700 QAJ327699:QBS327700 QKF327699:QLO327700 QUB327699:QVK327700 RDX327699:RFG327700 RNT327699:RPC327700 RXP327699:RYY327700 SHL327699:SIU327700 SRH327699:SSQ327700 TBD327699:TCM327700 TKZ327699:TMI327700 TUV327699:TWE327700 UER327699:UGA327700 UON327699:UPW327700 UYJ327699:UZS327700 VIF327699:VJO327700 VSB327699:VTK327700 WBX327699:WDG327700 WLT327699:WNC327700 WVP327699:WWY327700 H393235:AQ393236 JD393235:KM393236 SZ393235:UI393236 ACV393235:AEE393236 AMR393235:AOA393236 AWN393235:AXW393236 BGJ393235:BHS393236 BQF393235:BRO393236 CAB393235:CBK393236 CJX393235:CLG393236 CTT393235:CVC393236 DDP393235:DEY393236 DNL393235:DOU393236 DXH393235:DYQ393236 EHD393235:EIM393236 EQZ393235:ESI393236 FAV393235:FCE393236 FKR393235:FMA393236 FUN393235:FVW393236 GEJ393235:GFS393236 GOF393235:GPO393236 GYB393235:GZK393236 HHX393235:HJG393236 HRT393235:HTC393236 IBP393235:ICY393236 ILL393235:IMU393236 IVH393235:IWQ393236 JFD393235:JGM393236 JOZ393235:JQI393236 JYV393235:KAE393236 KIR393235:KKA393236 KSN393235:KTW393236 LCJ393235:LDS393236 LMF393235:LNO393236 LWB393235:LXK393236 MFX393235:MHG393236 MPT393235:MRC393236 MZP393235:NAY393236 NJL393235:NKU393236 NTH393235:NUQ393236 ODD393235:OEM393236 OMZ393235:OOI393236 OWV393235:OYE393236 PGR393235:PIA393236 PQN393235:PRW393236 QAJ393235:QBS393236 QKF393235:QLO393236 QUB393235:QVK393236 RDX393235:RFG393236 RNT393235:RPC393236 RXP393235:RYY393236 SHL393235:SIU393236 SRH393235:SSQ393236 TBD393235:TCM393236 TKZ393235:TMI393236 TUV393235:TWE393236 UER393235:UGA393236 UON393235:UPW393236 UYJ393235:UZS393236 VIF393235:VJO393236 VSB393235:VTK393236 WBX393235:WDG393236 WLT393235:WNC393236 WVP393235:WWY393236 H458771:AQ458772 JD458771:KM458772 SZ458771:UI458772 ACV458771:AEE458772 AMR458771:AOA458772 AWN458771:AXW458772 BGJ458771:BHS458772 BQF458771:BRO458772 CAB458771:CBK458772 CJX458771:CLG458772 CTT458771:CVC458772 DDP458771:DEY458772 DNL458771:DOU458772 DXH458771:DYQ458772 EHD458771:EIM458772 EQZ458771:ESI458772 FAV458771:FCE458772 FKR458771:FMA458772 FUN458771:FVW458772 GEJ458771:GFS458772 GOF458771:GPO458772 GYB458771:GZK458772 HHX458771:HJG458772 HRT458771:HTC458772 IBP458771:ICY458772 ILL458771:IMU458772 IVH458771:IWQ458772 JFD458771:JGM458772 JOZ458771:JQI458772 JYV458771:KAE458772 KIR458771:KKA458772 KSN458771:KTW458772 LCJ458771:LDS458772 LMF458771:LNO458772 LWB458771:LXK458772 MFX458771:MHG458772 MPT458771:MRC458772 MZP458771:NAY458772 NJL458771:NKU458772 NTH458771:NUQ458772 ODD458771:OEM458772 OMZ458771:OOI458772 OWV458771:OYE458772 PGR458771:PIA458772 PQN458771:PRW458772 QAJ458771:QBS458772 QKF458771:QLO458772 QUB458771:QVK458772 RDX458771:RFG458772 RNT458771:RPC458772 RXP458771:RYY458772 SHL458771:SIU458772 SRH458771:SSQ458772 TBD458771:TCM458772 TKZ458771:TMI458772 TUV458771:TWE458772 UER458771:UGA458772 UON458771:UPW458772 UYJ458771:UZS458772 VIF458771:VJO458772 VSB458771:VTK458772 WBX458771:WDG458772 WLT458771:WNC458772 WVP458771:WWY458772 H524307:AQ524308 JD524307:KM524308 SZ524307:UI524308 ACV524307:AEE524308 AMR524307:AOA524308 AWN524307:AXW524308 BGJ524307:BHS524308 BQF524307:BRO524308 CAB524307:CBK524308 CJX524307:CLG524308 CTT524307:CVC524308 DDP524307:DEY524308 DNL524307:DOU524308 DXH524307:DYQ524308 EHD524307:EIM524308 EQZ524307:ESI524308 FAV524307:FCE524308 FKR524307:FMA524308 FUN524307:FVW524308 GEJ524307:GFS524308 GOF524307:GPO524308 GYB524307:GZK524308 HHX524307:HJG524308 HRT524307:HTC524308 IBP524307:ICY524308 ILL524307:IMU524308 IVH524307:IWQ524308 JFD524307:JGM524308 JOZ524307:JQI524308 JYV524307:KAE524308 KIR524307:KKA524308 KSN524307:KTW524308 LCJ524307:LDS524308 LMF524307:LNO524308 LWB524307:LXK524308 MFX524307:MHG524308 MPT524307:MRC524308 MZP524307:NAY524308 NJL524307:NKU524308 NTH524307:NUQ524308 ODD524307:OEM524308 OMZ524307:OOI524308 OWV524307:OYE524308 PGR524307:PIA524308 PQN524307:PRW524308 QAJ524307:QBS524308 QKF524307:QLO524308 QUB524307:QVK524308 RDX524307:RFG524308 RNT524307:RPC524308 RXP524307:RYY524308 SHL524307:SIU524308 SRH524307:SSQ524308 TBD524307:TCM524308 TKZ524307:TMI524308 TUV524307:TWE524308 UER524307:UGA524308 UON524307:UPW524308 UYJ524307:UZS524308 VIF524307:VJO524308 VSB524307:VTK524308 WBX524307:WDG524308 WLT524307:WNC524308 WVP524307:WWY524308 H589843:AQ589844 JD589843:KM589844 SZ589843:UI589844 ACV589843:AEE589844 AMR589843:AOA589844 AWN589843:AXW589844 BGJ589843:BHS589844 BQF589843:BRO589844 CAB589843:CBK589844 CJX589843:CLG589844 CTT589843:CVC589844 DDP589843:DEY589844 DNL589843:DOU589844 DXH589843:DYQ589844 EHD589843:EIM589844 EQZ589843:ESI589844 FAV589843:FCE589844 FKR589843:FMA589844 FUN589843:FVW589844 GEJ589843:GFS589844 GOF589843:GPO589844 GYB589843:GZK589844 HHX589843:HJG589844 HRT589843:HTC589844 IBP589843:ICY589844 ILL589843:IMU589844 IVH589843:IWQ589844 JFD589843:JGM589844 JOZ589843:JQI589844 JYV589843:KAE589844 KIR589843:KKA589844 KSN589843:KTW589844 LCJ589843:LDS589844 LMF589843:LNO589844 LWB589843:LXK589844 MFX589843:MHG589844 MPT589843:MRC589844 MZP589843:NAY589844 NJL589843:NKU589844 NTH589843:NUQ589844 ODD589843:OEM589844 OMZ589843:OOI589844 OWV589843:OYE589844 PGR589843:PIA589844 PQN589843:PRW589844 QAJ589843:QBS589844 QKF589843:QLO589844 QUB589843:QVK589844 RDX589843:RFG589844 RNT589843:RPC589844 RXP589843:RYY589844 SHL589843:SIU589844 SRH589843:SSQ589844 TBD589843:TCM589844 TKZ589843:TMI589844 TUV589843:TWE589844 UER589843:UGA589844 UON589843:UPW589844 UYJ589843:UZS589844 VIF589843:VJO589844 VSB589843:VTK589844 WBX589843:WDG589844 WLT589843:WNC589844 WVP589843:WWY589844 H655379:AQ655380 JD655379:KM655380 SZ655379:UI655380 ACV655379:AEE655380 AMR655379:AOA655380 AWN655379:AXW655380 BGJ655379:BHS655380 BQF655379:BRO655380 CAB655379:CBK655380 CJX655379:CLG655380 CTT655379:CVC655380 DDP655379:DEY655380 DNL655379:DOU655380 DXH655379:DYQ655380 EHD655379:EIM655380 EQZ655379:ESI655380 FAV655379:FCE655380 FKR655379:FMA655380 FUN655379:FVW655380 GEJ655379:GFS655380 GOF655379:GPO655380 GYB655379:GZK655380 HHX655379:HJG655380 HRT655379:HTC655380 IBP655379:ICY655380 ILL655379:IMU655380 IVH655379:IWQ655380 JFD655379:JGM655380 JOZ655379:JQI655380 JYV655379:KAE655380 KIR655379:KKA655380 KSN655379:KTW655380 LCJ655379:LDS655380 LMF655379:LNO655380 LWB655379:LXK655380 MFX655379:MHG655380 MPT655379:MRC655380 MZP655379:NAY655380 NJL655379:NKU655380 NTH655379:NUQ655380 ODD655379:OEM655380 OMZ655379:OOI655380 OWV655379:OYE655380 PGR655379:PIA655380 PQN655379:PRW655380 QAJ655379:QBS655380 QKF655379:QLO655380 QUB655379:QVK655380 RDX655379:RFG655380 RNT655379:RPC655380 RXP655379:RYY655380 SHL655379:SIU655380 SRH655379:SSQ655380 TBD655379:TCM655380 TKZ655379:TMI655380 TUV655379:TWE655380 UER655379:UGA655380 UON655379:UPW655380 UYJ655379:UZS655380 VIF655379:VJO655380 VSB655379:VTK655380 WBX655379:WDG655380 WLT655379:WNC655380 WVP655379:WWY655380 H720915:AQ720916 JD720915:KM720916 SZ720915:UI720916 ACV720915:AEE720916 AMR720915:AOA720916 AWN720915:AXW720916 BGJ720915:BHS720916 BQF720915:BRO720916 CAB720915:CBK720916 CJX720915:CLG720916 CTT720915:CVC720916 DDP720915:DEY720916 DNL720915:DOU720916 DXH720915:DYQ720916 EHD720915:EIM720916 EQZ720915:ESI720916 FAV720915:FCE720916 FKR720915:FMA720916 FUN720915:FVW720916 GEJ720915:GFS720916 GOF720915:GPO720916 GYB720915:GZK720916 HHX720915:HJG720916 HRT720915:HTC720916 IBP720915:ICY720916 ILL720915:IMU720916 IVH720915:IWQ720916 JFD720915:JGM720916 JOZ720915:JQI720916 JYV720915:KAE720916 KIR720915:KKA720916 KSN720915:KTW720916 LCJ720915:LDS720916 LMF720915:LNO720916 LWB720915:LXK720916 MFX720915:MHG720916 MPT720915:MRC720916 MZP720915:NAY720916 NJL720915:NKU720916 NTH720915:NUQ720916 ODD720915:OEM720916 OMZ720915:OOI720916 OWV720915:OYE720916 PGR720915:PIA720916 PQN720915:PRW720916 QAJ720915:QBS720916 QKF720915:QLO720916 QUB720915:QVK720916 RDX720915:RFG720916 RNT720915:RPC720916 RXP720915:RYY720916 SHL720915:SIU720916 SRH720915:SSQ720916 TBD720915:TCM720916 TKZ720915:TMI720916 TUV720915:TWE720916 UER720915:UGA720916 UON720915:UPW720916 UYJ720915:UZS720916 VIF720915:VJO720916 VSB720915:VTK720916 WBX720915:WDG720916 WLT720915:WNC720916 WVP720915:WWY720916 H786451:AQ786452 JD786451:KM786452 SZ786451:UI786452 ACV786451:AEE786452 AMR786451:AOA786452 AWN786451:AXW786452 BGJ786451:BHS786452 BQF786451:BRO786452 CAB786451:CBK786452 CJX786451:CLG786452 CTT786451:CVC786452 DDP786451:DEY786452 DNL786451:DOU786452 DXH786451:DYQ786452 EHD786451:EIM786452 EQZ786451:ESI786452 FAV786451:FCE786452 FKR786451:FMA786452 FUN786451:FVW786452 GEJ786451:GFS786452 GOF786451:GPO786452 GYB786451:GZK786452 HHX786451:HJG786452 HRT786451:HTC786452 IBP786451:ICY786452 ILL786451:IMU786452 IVH786451:IWQ786452 JFD786451:JGM786452 JOZ786451:JQI786452 JYV786451:KAE786452 KIR786451:KKA786452 KSN786451:KTW786452 LCJ786451:LDS786452 LMF786451:LNO786452 LWB786451:LXK786452 MFX786451:MHG786452 MPT786451:MRC786452 MZP786451:NAY786452 NJL786451:NKU786452 NTH786451:NUQ786452 ODD786451:OEM786452 OMZ786451:OOI786452 OWV786451:OYE786452 PGR786451:PIA786452 PQN786451:PRW786452 QAJ786451:QBS786452 QKF786451:QLO786452 QUB786451:QVK786452 RDX786451:RFG786452 RNT786451:RPC786452 RXP786451:RYY786452 SHL786451:SIU786452 SRH786451:SSQ786452 TBD786451:TCM786452 TKZ786451:TMI786452 TUV786451:TWE786452 UER786451:UGA786452 UON786451:UPW786452 UYJ786451:UZS786452 VIF786451:VJO786452 VSB786451:VTK786452 WBX786451:WDG786452 WLT786451:WNC786452 WVP786451:WWY786452 H851987:AQ851988 JD851987:KM851988 SZ851987:UI851988 ACV851987:AEE851988 AMR851987:AOA851988 AWN851987:AXW851988 BGJ851987:BHS851988 BQF851987:BRO851988 CAB851987:CBK851988 CJX851987:CLG851988 CTT851987:CVC851988 DDP851987:DEY851988 DNL851987:DOU851988 DXH851987:DYQ851988 EHD851987:EIM851988 EQZ851987:ESI851988 FAV851987:FCE851988 FKR851987:FMA851988 FUN851987:FVW851988 GEJ851987:GFS851988 GOF851987:GPO851988 GYB851987:GZK851988 HHX851987:HJG851988 HRT851987:HTC851988 IBP851987:ICY851988 ILL851987:IMU851988 IVH851987:IWQ851988 JFD851987:JGM851988 JOZ851987:JQI851988 JYV851987:KAE851988 KIR851987:KKA851988 KSN851987:KTW851988 LCJ851987:LDS851988 LMF851987:LNO851988 LWB851987:LXK851988 MFX851987:MHG851988 MPT851987:MRC851988 MZP851987:NAY851988 NJL851987:NKU851988 NTH851987:NUQ851988 ODD851987:OEM851988 OMZ851987:OOI851988 OWV851987:OYE851988 PGR851987:PIA851988 PQN851987:PRW851988 QAJ851987:QBS851988 QKF851987:QLO851988 QUB851987:QVK851988 RDX851987:RFG851988 RNT851987:RPC851988 RXP851987:RYY851988 SHL851987:SIU851988 SRH851987:SSQ851988 TBD851987:TCM851988 TKZ851987:TMI851988 TUV851987:TWE851988 UER851987:UGA851988 UON851987:UPW851988 UYJ851987:UZS851988 VIF851987:VJO851988 VSB851987:VTK851988 WBX851987:WDG851988 WLT851987:WNC851988 WVP851987:WWY851988 H917523:AQ917524 JD917523:KM917524 SZ917523:UI917524 ACV917523:AEE917524 AMR917523:AOA917524 AWN917523:AXW917524 BGJ917523:BHS917524 BQF917523:BRO917524 CAB917523:CBK917524 CJX917523:CLG917524 CTT917523:CVC917524 DDP917523:DEY917524 DNL917523:DOU917524 DXH917523:DYQ917524 EHD917523:EIM917524 EQZ917523:ESI917524 FAV917523:FCE917524 FKR917523:FMA917524 FUN917523:FVW917524 GEJ917523:GFS917524 GOF917523:GPO917524 GYB917523:GZK917524 HHX917523:HJG917524 HRT917523:HTC917524 IBP917523:ICY917524 ILL917523:IMU917524 IVH917523:IWQ917524 JFD917523:JGM917524 JOZ917523:JQI917524 JYV917523:KAE917524 KIR917523:KKA917524 KSN917523:KTW917524 LCJ917523:LDS917524 LMF917523:LNO917524 LWB917523:LXK917524 MFX917523:MHG917524 MPT917523:MRC917524 MZP917523:NAY917524 NJL917523:NKU917524 NTH917523:NUQ917524 ODD917523:OEM917524 OMZ917523:OOI917524 OWV917523:OYE917524 PGR917523:PIA917524 PQN917523:PRW917524 QAJ917523:QBS917524 QKF917523:QLO917524 QUB917523:QVK917524 RDX917523:RFG917524 RNT917523:RPC917524 RXP917523:RYY917524 SHL917523:SIU917524 SRH917523:SSQ917524 TBD917523:TCM917524 TKZ917523:TMI917524 TUV917523:TWE917524 UER917523:UGA917524 UON917523:UPW917524 UYJ917523:UZS917524 VIF917523:VJO917524 VSB917523:VTK917524 WBX917523:WDG917524 WLT917523:WNC917524 WVP917523:WWY917524 H983059:AQ983060 JD983059:KM983060 SZ983059:UI983060 ACV983059:AEE983060 AMR983059:AOA983060 AWN983059:AXW983060 BGJ983059:BHS983060 BQF983059:BRO983060 CAB983059:CBK983060 CJX983059:CLG983060 CTT983059:CVC983060 DDP983059:DEY983060 DNL983059:DOU983060 DXH983059:DYQ983060 EHD983059:EIM983060 EQZ983059:ESI983060 FAV983059:FCE983060 FKR983059:FMA983060 FUN983059:FVW983060 GEJ983059:GFS983060 GOF983059:GPO983060 GYB983059:GZK983060 HHX983059:HJG983060 HRT983059:HTC983060 IBP983059:ICY983060 ILL983059:IMU983060 IVH983059:IWQ983060 JFD983059:JGM983060 JOZ983059:JQI983060 JYV983059:KAE983060 KIR983059:KKA983060 KSN983059:KTW983060 LCJ983059:LDS983060 LMF983059:LNO983060 LWB983059:LXK983060 MFX983059:MHG983060 MPT983059:MRC983060 MZP983059:NAY983060 NJL983059:NKU983060 NTH983059:NUQ983060 ODD983059:OEM983060 OMZ983059:OOI983060 OWV983059:OYE983060 PGR983059:PIA983060 PQN983059:PRW983060 QAJ983059:QBS983060 QKF983059:QLO983060 QUB983059:QVK983060 RDX983059:RFG983060 RNT983059:RPC983060 RXP983059:RYY983060 SHL983059:SIU983060 SRH983059:SSQ983060 TBD983059:TCM983060 TKZ983059:TMI983060 TUV983059:TWE983060 UER983059:UGA983060 UON983059:UPW983060 UYJ983059:UZS983060 VIF983059:VJO983060 VSB983059:VTK983060 WBX983059:WDG983060 WLT983059:WNC983060 WVP983059:WWY983060 AD14:AN15 JZ14:KJ15 TV14:UF15 ADR14:AEB15 ANN14:ANX15 AXJ14:AXT15 BHF14:BHP15 BRB14:BRL15 CAX14:CBH15 CKT14:CLD15 CUP14:CUZ15 DEL14:DEV15 DOH14:DOR15 DYD14:DYN15 EHZ14:EIJ15 ERV14:ESF15 FBR14:FCB15 FLN14:FLX15 FVJ14:FVT15 GFF14:GFP15 GPB14:GPL15 GYX14:GZH15 HIT14:HJD15 HSP14:HSZ15 ICL14:ICV15 IMH14:IMR15 IWD14:IWN15 JFZ14:JGJ15 JPV14:JQF15 JZR14:KAB15 KJN14:KJX15 KTJ14:KTT15 LDF14:LDP15 LNB14:LNL15 LWX14:LXH15 MGT14:MHD15 MQP14:MQZ15 NAL14:NAV15 NKH14:NKR15 NUD14:NUN15 ODZ14:OEJ15 ONV14:OOF15 OXR14:OYB15 PHN14:PHX15 PRJ14:PRT15 QBF14:QBP15 QLB14:QLL15 QUX14:QVH15 RET14:RFD15 ROP14:ROZ15 RYL14:RYV15 SIH14:SIR15 SSD14:SSN15 TBZ14:TCJ15 TLV14:TMF15 TVR14:TWB15 UFN14:UFX15 UPJ14:UPT15 UZF14:UZP15 VJB14:VJL15 VSX14:VTH15 WCT14:WDD15 WMP14:WMZ15 WWL14:WWV15 AD65550:AN65551 JZ65550:KJ65551 TV65550:UF65551 ADR65550:AEB65551 ANN65550:ANX65551 AXJ65550:AXT65551 BHF65550:BHP65551 BRB65550:BRL65551 CAX65550:CBH65551 CKT65550:CLD65551 CUP65550:CUZ65551 DEL65550:DEV65551 DOH65550:DOR65551 DYD65550:DYN65551 EHZ65550:EIJ65551 ERV65550:ESF65551 FBR65550:FCB65551 FLN65550:FLX65551 FVJ65550:FVT65551 GFF65550:GFP65551 GPB65550:GPL65551 GYX65550:GZH65551 HIT65550:HJD65551 HSP65550:HSZ65551 ICL65550:ICV65551 IMH65550:IMR65551 IWD65550:IWN65551 JFZ65550:JGJ65551 JPV65550:JQF65551 JZR65550:KAB65551 KJN65550:KJX65551 KTJ65550:KTT65551 LDF65550:LDP65551 LNB65550:LNL65551 LWX65550:LXH65551 MGT65550:MHD65551 MQP65550:MQZ65551 NAL65550:NAV65551 NKH65550:NKR65551 NUD65550:NUN65551 ODZ65550:OEJ65551 ONV65550:OOF65551 OXR65550:OYB65551 PHN65550:PHX65551 PRJ65550:PRT65551 QBF65550:QBP65551 QLB65550:QLL65551 QUX65550:QVH65551 RET65550:RFD65551 ROP65550:ROZ65551 RYL65550:RYV65551 SIH65550:SIR65551 SSD65550:SSN65551 TBZ65550:TCJ65551 TLV65550:TMF65551 TVR65550:TWB65551 UFN65550:UFX65551 UPJ65550:UPT65551 UZF65550:UZP65551 VJB65550:VJL65551 VSX65550:VTH65551 WCT65550:WDD65551 WMP65550:WMZ65551 WWL65550:WWV65551 AD131086:AN131087 JZ131086:KJ131087 TV131086:UF131087 ADR131086:AEB131087 ANN131086:ANX131087 AXJ131086:AXT131087 BHF131086:BHP131087 BRB131086:BRL131087 CAX131086:CBH131087 CKT131086:CLD131087 CUP131086:CUZ131087 DEL131086:DEV131087 DOH131086:DOR131087 DYD131086:DYN131087 EHZ131086:EIJ131087 ERV131086:ESF131087 FBR131086:FCB131087 FLN131086:FLX131087 FVJ131086:FVT131087 GFF131086:GFP131087 GPB131086:GPL131087 GYX131086:GZH131087 HIT131086:HJD131087 HSP131086:HSZ131087 ICL131086:ICV131087 IMH131086:IMR131087 IWD131086:IWN131087 JFZ131086:JGJ131087 JPV131086:JQF131087 JZR131086:KAB131087 KJN131086:KJX131087 KTJ131086:KTT131087 LDF131086:LDP131087 LNB131086:LNL131087 LWX131086:LXH131087 MGT131086:MHD131087 MQP131086:MQZ131087 NAL131086:NAV131087 NKH131086:NKR131087 NUD131086:NUN131087 ODZ131086:OEJ131087 ONV131086:OOF131087 OXR131086:OYB131087 PHN131086:PHX131087 PRJ131086:PRT131087 QBF131086:QBP131087 QLB131086:QLL131087 QUX131086:QVH131087 RET131086:RFD131087 ROP131086:ROZ131087 RYL131086:RYV131087 SIH131086:SIR131087 SSD131086:SSN131087 TBZ131086:TCJ131087 TLV131086:TMF131087 TVR131086:TWB131087 UFN131086:UFX131087 UPJ131086:UPT131087 UZF131086:UZP131087 VJB131086:VJL131087 VSX131086:VTH131087 WCT131086:WDD131087 WMP131086:WMZ131087 WWL131086:WWV131087 AD196622:AN196623 JZ196622:KJ196623 TV196622:UF196623 ADR196622:AEB196623 ANN196622:ANX196623 AXJ196622:AXT196623 BHF196622:BHP196623 BRB196622:BRL196623 CAX196622:CBH196623 CKT196622:CLD196623 CUP196622:CUZ196623 DEL196622:DEV196623 DOH196622:DOR196623 DYD196622:DYN196623 EHZ196622:EIJ196623 ERV196622:ESF196623 FBR196622:FCB196623 FLN196622:FLX196623 FVJ196622:FVT196623 GFF196622:GFP196623 GPB196622:GPL196623 GYX196622:GZH196623 HIT196622:HJD196623 HSP196622:HSZ196623 ICL196622:ICV196623 IMH196622:IMR196623 IWD196622:IWN196623 JFZ196622:JGJ196623 JPV196622:JQF196623 JZR196622:KAB196623 KJN196622:KJX196623 KTJ196622:KTT196623 LDF196622:LDP196623 LNB196622:LNL196623 LWX196622:LXH196623 MGT196622:MHD196623 MQP196622:MQZ196623 NAL196622:NAV196623 NKH196622:NKR196623 NUD196622:NUN196623 ODZ196622:OEJ196623 ONV196622:OOF196623 OXR196622:OYB196623 PHN196622:PHX196623 PRJ196622:PRT196623 QBF196622:QBP196623 QLB196622:QLL196623 QUX196622:QVH196623 RET196622:RFD196623 ROP196622:ROZ196623 RYL196622:RYV196623 SIH196622:SIR196623 SSD196622:SSN196623 TBZ196622:TCJ196623 TLV196622:TMF196623 TVR196622:TWB196623 UFN196622:UFX196623 UPJ196622:UPT196623 UZF196622:UZP196623 VJB196622:VJL196623 VSX196622:VTH196623 WCT196622:WDD196623 WMP196622:WMZ196623 WWL196622:WWV196623 AD262158:AN262159 JZ262158:KJ262159 TV262158:UF262159 ADR262158:AEB262159 ANN262158:ANX262159 AXJ262158:AXT262159 BHF262158:BHP262159 BRB262158:BRL262159 CAX262158:CBH262159 CKT262158:CLD262159 CUP262158:CUZ262159 DEL262158:DEV262159 DOH262158:DOR262159 DYD262158:DYN262159 EHZ262158:EIJ262159 ERV262158:ESF262159 FBR262158:FCB262159 FLN262158:FLX262159 FVJ262158:FVT262159 GFF262158:GFP262159 GPB262158:GPL262159 GYX262158:GZH262159 HIT262158:HJD262159 HSP262158:HSZ262159 ICL262158:ICV262159 IMH262158:IMR262159 IWD262158:IWN262159 JFZ262158:JGJ262159 JPV262158:JQF262159 JZR262158:KAB262159 KJN262158:KJX262159 KTJ262158:KTT262159 LDF262158:LDP262159 LNB262158:LNL262159 LWX262158:LXH262159 MGT262158:MHD262159 MQP262158:MQZ262159 NAL262158:NAV262159 NKH262158:NKR262159 NUD262158:NUN262159 ODZ262158:OEJ262159 ONV262158:OOF262159 OXR262158:OYB262159 PHN262158:PHX262159 PRJ262158:PRT262159 QBF262158:QBP262159 QLB262158:QLL262159 QUX262158:QVH262159 RET262158:RFD262159 ROP262158:ROZ262159 RYL262158:RYV262159 SIH262158:SIR262159 SSD262158:SSN262159 TBZ262158:TCJ262159 TLV262158:TMF262159 TVR262158:TWB262159 UFN262158:UFX262159 UPJ262158:UPT262159 UZF262158:UZP262159 VJB262158:VJL262159 VSX262158:VTH262159 WCT262158:WDD262159 WMP262158:WMZ262159 WWL262158:WWV262159 AD327694:AN327695 JZ327694:KJ327695 TV327694:UF327695 ADR327694:AEB327695 ANN327694:ANX327695 AXJ327694:AXT327695 BHF327694:BHP327695 BRB327694:BRL327695 CAX327694:CBH327695 CKT327694:CLD327695 CUP327694:CUZ327695 DEL327694:DEV327695 DOH327694:DOR327695 DYD327694:DYN327695 EHZ327694:EIJ327695 ERV327694:ESF327695 FBR327694:FCB327695 FLN327694:FLX327695 FVJ327694:FVT327695 GFF327694:GFP327695 GPB327694:GPL327695 GYX327694:GZH327695 HIT327694:HJD327695 HSP327694:HSZ327695 ICL327694:ICV327695 IMH327694:IMR327695 IWD327694:IWN327695 JFZ327694:JGJ327695 JPV327694:JQF327695 JZR327694:KAB327695 KJN327694:KJX327695 KTJ327694:KTT327695 LDF327694:LDP327695 LNB327694:LNL327695 LWX327694:LXH327695 MGT327694:MHD327695 MQP327694:MQZ327695 NAL327694:NAV327695 NKH327694:NKR327695 NUD327694:NUN327695 ODZ327694:OEJ327695 ONV327694:OOF327695 OXR327694:OYB327695 PHN327694:PHX327695 PRJ327694:PRT327695 QBF327694:QBP327695 QLB327694:QLL327695 QUX327694:QVH327695 RET327694:RFD327695 ROP327694:ROZ327695 RYL327694:RYV327695 SIH327694:SIR327695 SSD327694:SSN327695 TBZ327694:TCJ327695 TLV327694:TMF327695 TVR327694:TWB327695 UFN327694:UFX327695 UPJ327694:UPT327695 UZF327694:UZP327695 VJB327694:VJL327695 VSX327694:VTH327695 WCT327694:WDD327695 WMP327694:WMZ327695 WWL327694:WWV327695 AD393230:AN393231 JZ393230:KJ393231 TV393230:UF393231 ADR393230:AEB393231 ANN393230:ANX393231 AXJ393230:AXT393231 BHF393230:BHP393231 BRB393230:BRL393231 CAX393230:CBH393231 CKT393230:CLD393231 CUP393230:CUZ393231 DEL393230:DEV393231 DOH393230:DOR393231 DYD393230:DYN393231 EHZ393230:EIJ393231 ERV393230:ESF393231 FBR393230:FCB393231 FLN393230:FLX393231 FVJ393230:FVT393231 GFF393230:GFP393231 GPB393230:GPL393231 GYX393230:GZH393231 HIT393230:HJD393231 HSP393230:HSZ393231 ICL393230:ICV393231 IMH393230:IMR393231 IWD393230:IWN393231 JFZ393230:JGJ393231 JPV393230:JQF393231 JZR393230:KAB393231 KJN393230:KJX393231 KTJ393230:KTT393231 LDF393230:LDP393231 LNB393230:LNL393231 LWX393230:LXH393231 MGT393230:MHD393231 MQP393230:MQZ393231 NAL393230:NAV393231 NKH393230:NKR393231 NUD393230:NUN393231 ODZ393230:OEJ393231 ONV393230:OOF393231 OXR393230:OYB393231 PHN393230:PHX393231 PRJ393230:PRT393231 QBF393230:QBP393231 QLB393230:QLL393231 QUX393230:QVH393231 RET393230:RFD393231 ROP393230:ROZ393231 RYL393230:RYV393231 SIH393230:SIR393231 SSD393230:SSN393231 TBZ393230:TCJ393231 TLV393230:TMF393231 TVR393230:TWB393231 UFN393230:UFX393231 UPJ393230:UPT393231 UZF393230:UZP393231 VJB393230:VJL393231 VSX393230:VTH393231 WCT393230:WDD393231 WMP393230:WMZ393231 WWL393230:WWV393231 AD458766:AN458767 JZ458766:KJ458767 TV458766:UF458767 ADR458766:AEB458767 ANN458766:ANX458767 AXJ458766:AXT458767 BHF458766:BHP458767 BRB458766:BRL458767 CAX458766:CBH458767 CKT458766:CLD458767 CUP458766:CUZ458767 DEL458766:DEV458767 DOH458766:DOR458767 DYD458766:DYN458767 EHZ458766:EIJ458767 ERV458766:ESF458767 FBR458766:FCB458767 FLN458766:FLX458767 FVJ458766:FVT458767 GFF458766:GFP458767 GPB458766:GPL458767 GYX458766:GZH458767 HIT458766:HJD458767 HSP458766:HSZ458767 ICL458766:ICV458767 IMH458766:IMR458767 IWD458766:IWN458767 JFZ458766:JGJ458767 JPV458766:JQF458767 JZR458766:KAB458767 KJN458766:KJX458767 KTJ458766:KTT458767 LDF458766:LDP458767 LNB458766:LNL458767 LWX458766:LXH458767 MGT458766:MHD458767 MQP458766:MQZ458767 NAL458766:NAV458767 NKH458766:NKR458767 NUD458766:NUN458767 ODZ458766:OEJ458767 ONV458766:OOF458767 OXR458766:OYB458767 PHN458766:PHX458767 PRJ458766:PRT458767 QBF458766:QBP458767 QLB458766:QLL458767 QUX458766:QVH458767 RET458766:RFD458767 ROP458766:ROZ458767 RYL458766:RYV458767 SIH458766:SIR458767 SSD458766:SSN458767 TBZ458766:TCJ458767 TLV458766:TMF458767 TVR458766:TWB458767 UFN458766:UFX458767 UPJ458766:UPT458767 UZF458766:UZP458767 VJB458766:VJL458767 VSX458766:VTH458767 WCT458766:WDD458767 WMP458766:WMZ458767 WWL458766:WWV458767 AD524302:AN524303 JZ524302:KJ524303 TV524302:UF524303 ADR524302:AEB524303 ANN524302:ANX524303 AXJ524302:AXT524303 BHF524302:BHP524303 BRB524302:BRL524303 CAX524302:CBH524303 CKT524302:CLD524303 CUP524302:CUZ524303 DEL524302:DEV524303 DOH524302:DOR524303 DYD524302:DYN524303 EHZ524302:EIJ524303 ERV524302:ESF524303 FBR524302:FCB524303 FLN524302:FLX524303 FVJ524302:FVT524303 GFF524302:GFP524303 GPB524302:GPL524303 GYX524302:GZH524303 HIT524302:HJD524303 HSP524302:HSZ524303 ICL524302:ICV524303 IMH524302:IMR524303 IWD524302:IWN524303 JFZ524302:JGJ524303 JPV524302:JQF524303 JZR524302:KAB524303 KJN524302:KJX524303 KTJ524302:KTT524303 LDF524302:LDP524303 LNB524302:LNL524303 LWX524302:LXH524303 MGT524302:MHD524303 MQP524302:MQZ524303 NAL524302:NAV524303 NKH524302:NKR524303 NUD524302:NUN524303 ODZ524302:OEJ524303 ONV524302:OOF524303 OXR524302:OYB524303 PHN524302:PHX524303 PRJ524302:PRT524303 QBF524302:QBP524303 QLB524302:QLL524303 QUX524302:QVH524303 RET524302:RFD524303 ROP524302:ROZ524303 RYL524302:RYV524303 SIH524302:SIR524303 SSD524302:SSN524303 TBZ524302:TCJ524303 TLV524302:TMF524303 TVR524302:TWB524303 UFN524302:UFX524303 UPJ524302:UPT524303 UZF524302:UZP524303 VJB524302:VJL524303 VSX524302:VTH524303 WCT524302:WDD524303 WMP524302:WMZ524303 WWL524302:WWV524303 AD589838:AN589839 JZ589838:KJ589839 TV589838:UF589839 ADR589838:AEB589839 ANN589838:ANX589839 AXJ589838:AXT589839 BHF589838:BHP589839 BRB589838:BRL589839 CAX589838:CBH589839 CKT589838:CLD589839 CUP589838:CUZ589839 DEL589838:DEV589839 DOH589838:DOR589839 DYD589838:DYN589839 EHZ589838:EIJ589839 ERV589838:ESF589839 FBR589838:FCB589839 FLN589838:FLX589839 FVJ589838:FVT589839 GFF589838:GFP589839 GPB589838:GPL589839 GYX589838:GZH589839 HIT589838:HJD589839 HSP589838:HSZ589839 ICL589838:ICV589839 IMH589838:IMR589839 IWD589838:IWN589839 JFZ589838:JGJ589839 JPV589838:JQF589839 JZR589838:KAB589839 KJN589838:KJX589839 KTJ589838:KTT589839 LDF589838:LDP589839 LNB589838:LNL589839 LWX589838:LXH589839 MGT589838:MHD589839 MQP589838:MQZ589839 NAL589838:NAV589839 NKH589838:NKR589839 NUD589838:NUN589839 ODZ589838:OEJ589839 ONV589838:OOF589839 OXR589838:OYB589839 PHN589838:PHX589839 PRJ589838:PRT589839 QBF589838:QBP589839 QLB589838:QLL589839 QUX589838:QVH589839 RET589838:RFD589839 ROP589838:ROZ589839 RYL589838:RYV589839 SIH589838:SIR589839 SSD589838:SSN589839 TBZ589838:TCJ589839 TLV589838:TMF589839 TVR589838:TWB589839 UFN589838:UFX589839 UPJ589838:UPT589839 UZF589838:UZP589839 VJB589838:VJL589839 VSX589838:VTH589839 WCT589838:WDD589839 WMP589838:WMZ589839 WWL589838:WWV589839 AD655374:AN655375 JZ655374:KJ655375 TV655374:UF655375 ADR655374:AEB655375 ANN655374:ANX655375 AXJ655374:AXT655375 BHF655374:BHP655375 BRB655374:BRL655375 CAX655374:CBH655375 CKT655374:CLD655375 CUP655374:CUZ655375 DEL655374:DEV655375 DOH655374:DOR655375 DYD655374:DYN655375 EHZ655374:EIJ655375 ERV655374:ESF655375 FBR655374:FCB655375 FLN655374:FLX655375 FVJ655374:FVT655375 GFF655374:GFP655375 GPB655374:GPL655375 GYX655374:GZH655375 HIT655374:HJD655375 HSP655374:HSZ655375 ICL655374:ICV655375 IMH655374:IMR655375 IWD655374:IWN655375 JFZ655374:JGJ655375 JPV655374:JQF655375 JZR655374:KAB655375 KJN655374:KJX655375 KTJ655374:KTT655375 LDF655374:LDP655375 LNB655374:LNL655375 LWX655374:LXH655375 MGT655374:MHD655375 MQP655374:MQZ655375 NAL655374:NAV655375 NKH655374:NKR655375 NUD655374:NUN655375 ODZ655374:OEJ655375 ONV655374:OOF655375 OXR655374:OYB655375 PHN655374:PHX655375 PRJ655374:PRT655375 QBF655374:QBP655375 QLB655374:QLL655375 QUX655374:QVH655375 RET655374:RFD655375 ROP655374:ROZ655375 RYL655374:RYV655375 SIH655374:SIR655375 SSD655374:SSN655375 TBZ655374:TCJ655375 TLV655374:TMF655375 TVR655374:TWB655375 UFN655374:UFX655375 UPJ655374:UPT655375 UZF655374:UZP655375 VJB655374:VJL655375 VSX655374:VTH655375 WCT655374:WDD655375 WMP655374:WMZ655375 WWL655374:WWV655375 AD720910:AN720911 JZ720910:KJ720911 TV720910:UF720911 ADR720910:AEB720911 ANN720910:ANX720911 AXJ720910:AXT720911 BHF720910:BHP720911 BRB720910:BRL720911 CAX720910:CBH720911 CKT720910:CLD720911 CUP720910:CUZ720911 DEL720910:DEV720911 DOH720910:DOR720911 DYD720910:DYN720911 EHZ720910:EIJ720911 ERV720910:ESF720911 FBR720910:FCB720911 FLN720910:FLX720911 FVJ720910:FVT720911 GFF720910:GFP720911 GPB720910:GPL720911 GYX720910:GZH720911 HIT720910:HJD720911 HSP720910:HSZ720911 ICL720910:ICV720911 IMH720910:IMR720911 IWD720910:IWN720911 JFZ720910:JGJ720911 JPV720910:JQF720911 JZR720910:KAB720911 KJN720910:KJX720911 KTJ720910:KTT720911 LDF720910:LDP720911 LNB720910:LNL720911 LWX720910:LXH720911 MGT720910:MHD720911 MQP720910:MQZ720911 NAL720910:NAV720911 NKH720910:NKR720911 NUD720910:NUN720911 ODZ720910:OEJ720911 ONV720910:OOF720911 OXR720910:OYB720911 PHN720910:PHX720911 PRJ720910:PRT720911 QBF720910:QBP720911 QLB720910:QLL720911 QUX720910:QVH720911 RET720910:RFD720911 ROP720910:ROZ720911 RYL720910:RYV720911 SIH720910:SIR720911 SSD720910:SSN720911 TBZ720910:TCJ720911 TLV720910:TMF720911 TVR720910:TWB720911 UFN720910:UFX720911 UPJ720910:UPT720911 UZF720910:UZP720911 VJB720910:VJL720911 VSX720910:VTH720911 WCT720910:WDD720911 WMP720910:WMZ720911 WWL720910:WWV720911 AD786446:AN786447 JZ786446:KJ786447 TV786446:UF786447 ADR786446:AEB786447 ANN786446:ANX786447 AXJ786446:AXT786447 BHF786446:BHP786447 BRB786446:BRL786447 CAX786446:CBH786447 CKT786446:CLD786447 CUP786446:CUZ786447 DEL786446:DEV786447 DOH786446:DOR786447 DYD786446:DYN786447 EHZ786446:EIJ786447 ERV786446:ESF786447 FBR786446:FCB786447 FLN786446:FLX786447 FVJ786446:FVT786447 GFF786446:GFP786447 GPB786446:GPL786447 GYX786446:GZH786447 HIT786446:HJD786447 HSP786446:HSZ786447 ICL786446:ICV786447 IMH786446:IMR786447 IWD786446:IWN786447 JFZ786446:JGJ786447 JPV786446:JQF786447 JZR786446:KAB786447 KJN786446:KJX786447 KTJ786446:KTT786447 LDF786446:LDP786447 LNB786446:LNL786447 LWX786446:LXH786447 MGT786446:MHD786447 MQP786446:MQZ786447 NAL786446:NAV786447 NKH786446:NKR786447 NUD786446:NUN786447 ODZ786446:OEJ786447 ONV786446:OOF786447 OXR786446:OYB786447 PHN786446:PHX786447 PRJ786446:PRT786447 QBF786446:QBP786447 QLB786446:QLL786447 QUX786446:QVH786447 RET786446:RFD786447 ROP786446:ROZ786447 RYL786446:RYV786447 SIH786446:SIR786447 SSD786446:SSN786447 TBZ786446:TCJ786447 TLV786446:TMF786447 TVR786446:TWB786447 UFN786446:UFX786447 UPJ786446:UPT786447 UZF786446:UZP786447 VJB786446:VJL786447 VSX786446:VTH786447 WCT786446:WDD786447 WMP786446:WMZ786447 WWL786446:WWV786447 AD851982:AN851983 JZ851982:KJ851983 TV851982:UF851983 ADR851982:AEB851983 ANN851982:ANX851983 AXJ851982:AXT851983 BHF851982:BHP851983 BRB851982:BRL851983 CAX851982:CBH851983 CKT851982:CLD851983 CUP851982:CUZ851983 DEL851982:DEV851983 DOH851982:DOR851983 DYD851982:DYN851983 EHZ851982:EIJ851983 ERV851982:ESF851983 FBR851982:FCB851983 FLN851982:FLX851983 FVJ851982:FVT851983 GFF851982:GFP851983 GPB851982:GPL851983 GYX851982:GZH851983 HIT851982:HJD851983 HSP851982:HSZ851983 ICL851982:ICV851983 IMH851982:IMR851983 IWD851982:IWN851983 JFZ851982:JGJ851983 JPV851982:JQF851983 JZR851982:KAB851983 KJN851982:KJX851983 KTJ851982:KTT851983 LDF851982:LDP851983 LNB851982:LNL851983 LWX851982:LXH851983 MGT851982:MHD851983 MQP851982:MQZ851983 NAL851982:NAV851983 NKH851982:NKR851983 NUD851982:NUN851983 ODZ851982:OEJ851983 ONV851982:OOF851983 OXR851982:OYB851983 PHN851982:PHX851983 PRJ851982:PRT851983 QBF851982:QBP851983 QLB851982:QLL851983 QUX851982:QVH851983 RET851982:RFD851983 ROP851982:ROZ851983 RYL851982:RYV851983 SIH851982:SIR851983 SSD851982:SSN851983 TBZ851982:TCJ851983 TLV851982:TMF851983 TVR851982:TWB851983 UFN851982:UFX851983 UPJ851982:UPT851983 UZF851982:UZP851983 VJB851982:VJL851983 VSX851982:VTH851983 WCT851982:WDD851983 WMP851982:WMZ851983 WWL851982:WWV851983 AD917518:AN917519 JZ917518:KJ917519 TV917518:UF917519 ADR917518:AEB917519 ANN917518:ANX917519 AXJ917518:AXT917519 BHF917518:BHP917519 BRB917518:BRL917519 CAX917518:CBH917519 CKT917518:CLD917519 CUP917518:CUZ917519 DEL917518:DEV917519 DOH917518:DOR917519 DYD917518:DYN917519 EHZ917518:EIJ917519 ERV917518:ESF917519 FBR917518:FCB917519 FLN917518:FLX917519 FVJ917518:FVT917519 GFF917518:GFP917519 GPB917518:GPL917519 GYX917518:GZH917519 HIT917518:HJD917519 HSP917518:HSZ917519 ICL917518:ICV917519 IMH917518:IMR917519 IWD917518:IWN917519 JFZ917518:JGJ917519 JPV917518:JQF917519 JZR917518:KAB917519 KJN917518:KJX917519 KTJ917518:KTT917519 LDF917518:LDP917519 LNB917518:LNL917519 LWX917518:LXH917519 MGT917518:MHD917519 MQP917518:MQZ917519 NAL917518:NAV917519 NKH917518:NKR917519 NUD917518:NUN917519 ODZ917518:OEJ917519 ONV917518:OOF917519 OXR917518:OYB917519 PHN917518:PHX917519 PRJ917518:PRT917519 QBF917518:QBP917519 QLB917518:QLL917519 QUX917518:QVH917519 RET917518:RFD917519 ROP917518:ROZ917519 RYL917518:RYV917519 SIH917518:SIR917519 SSD917518:SSN917519 TBZ917518:TCJ917519 TLV917518:TMF917519 TVR917518:TWB917519 UFN917518:UFX917519 UPJ917518:UPT917519 UZF917518:UZP917519 VJB917518:VJL917519 VSX917518:VTH917519 WCT917518:WDD917519 WMP917518:WMZ917519 WWL917518:WWV917519 AD983054:AN983055 JZ983054:KJ983055 TV983054:UF983055 ADR983054:AEB983055 ANN983054:ANX983055 AXJ983054:AXT983055 BHF983054:BHP983055 BRB983054:BRL983055 CAX983054:CBH983055 CKT983054:CLD983055 CUP983054:CUZ983055 DEL983054:DEV983055 DOH983054:DOR983055 DYD983054:DYN983055 EHZ983054:EIJ983055 ERV983054:ESF983055 FBR983054:FCB983055 FLN983054:FLX983055 FVJ983054:FVT983055 GFF983054:GFP983055 GPB983054:GPL983055 GYX983054:GZH983055 HIT983054:HJD983055 HSP983054:HSZ983055 ICL983054:ICV983055 IMH983054:IMR983055 IWD983054:IWN983055 JFZ983054:JGJ983055 JPV983054:JQF983055 JZR983054:KAB983055 KJN983054:KJX983055 KTJ983054:KTT983055 LDF983054:LDP983055 LNB983054:LNL983055 LWX983054:LXH983055 MGT983054:MHD983055 MQP983054:MQZ983055 NAL983054:NAV983055 NKH983054:NKR983055 NUD983054:NUN983055 ODZ983054:OEJ983055 ONV983054:OOF983055 OXR983054:OYB983055 PHN983054:PHX983055 PRJ983054:PRT983055 QBF983054:QBP983055 QLB983054:QLL983055 QUX983054:QVH983055 RET983054:RFD983055 ROP983054:ROZ983055 RYL983054:RYV983055 SIH983054:SIR983055 SSD983054:SSN983055 TBZ983054:TCJ983055 TLV983054:TMF983055 TVR983054:TWB983055 UFN983054:UFX983055 UPJ983054:UPT983055 UZF983054:UZP983055 VJB983054:VJL983055 VSX983054:VTH983055 WCT983054:WDD983055 WMP983054:WMZ983055 WWL983054:WWV983055 AD12:AP13 JZ12:KL13 TV12:UH13 ADR12:AED13 ANN12:ANZ13 AXJ12:AXV13 BHF12:BHR13 BRB12:BRN13 CAX12:CBJ13 CKT12:CLF13 CUP12:CVB13 DEL12:DEX13 DOH12:DOT13 DYD12:DYP13 EHZ12:EIL13 ERV12:ESH13 FBR12:FCD13 FLN12:FLZ13 FVJ12:FVV13 GFF12:GFR13 GPB12:GPN13 GYX12:GZJ13 HIT12:HJF13 HSP12:HTB13 ICL12:ICX13 IMH12:IMT13 IWD12:IWP13 JFZ12:JGL13 JPV12:JQH13 JZR12:KAD13 KJN12:KJZ13 KTJ12:KTV13 LDF12:LDR13 LNB12:LNN13 LWX12:LXJ13 MGT12:MHF13 MQP12:MRB13 NAL12:NAX13 NKH12:NKT13 NUD12:NUP13 ODZ12:OEL13 ONV12:OOH13 OXR12:OYD13 PHN12:PHZ13 PRJ12:PRV13 QBF12:QBR13 QLB12:QLN13 QUX12:QVJ13 RET12:RFF13 ROP12:RPB13 RYL12:RYX13 SIH12:SIT13 SSD12:SSP13 TBZ12:TCL13 TLV12:TMH13 TVR12:TWD13 UFN12:UFZ13 UPJ12:UPV13 UZF12:UZR13 VJB12:VJN13 VSX12:VTJ13 WCT12:WDF13 WMP12:WNB13 WWL12:WWX13 AD65548:AP65549 JZ65548:KL65549 TV65548:UH65549 ADR65548:AED65549 ANN65548:ANZ65549 AXJ65548:AXV65549 BHF65548:BHR65549 BRB65548:BRN65549 CAX65548:CBJ65549 CKT65548:CLF65549 CUP65548:CVB65549 DEL65548:DEX65549 DOH65548:DOT65549 DYD65548:DYP65549 EHZ65548:EIL65549 ERV65548:ESH65549 FBR65548:FCD65549 FLN65548:FLZ65549 FVJ65548:FVV65549 GFF65548:GFR65549 GPB65548:GPN65549 GYX65548:GZJ65549 HIT65548:HJF65549 HSP65548:HTB65549 ICL65548:ICX65549 IMH65548:IMT65549 IWD65548:IWP65549 JFZ65548:JGL65549 JPV65548:JQH65549 JZR65548:KAD65549 KJN65548:KJZ65549 KTJ65548:KTV65549 LDF65548:LDR65549 LNB65548:LNN65549 LWX65548:LXJ65549 MGT65548:MHF65549 MQP65548:MRB65549 NAL65548:NAX65549 NKH65548:NKT65549 NUD65548:NUP65549 ODZ65548:OEL65549 ONV65548:OOH65549 OXR65548:OYD65549 PHN65548:PHZ65549 PRJ65548:PRV65549 QBF65548:QBR65549 QLB65548:QLN65549 QUX65548:QVJ65549 RET65548:RFF65549 ROP65548:RPB65549 RYL65548:RYX65549 SIH65548:SIT65549 SSD65548:SSP65549 TBZ65548:TCL65549 TLV65548:TMH65549 TVR65548:TWD65549 UFN65548:UFZ65549 UPJ65548:UPV65549 UZF65548:UZR65549 VJB65548:VJN65549 VSX65548:VTJ65549 WCT65548:WDF65549 WMP65548:WNB65549 WWL65548:WWX65549 AD131084:AP131085 JZ131084:KL131085 TV131084:UH131085 ADR131084:AED131085 ANN131084:ANZ131085 AXJ131084:AXV131085 BHF131084:BHR131085 BRB131084:BRN131085 CAX131084:CBJ131085 CKT131084:CLF131085 CUP131084:CVB131085 DEL131084:DEX131085 DOH131084:DOT131085 DYD131084:DYP131085 EHZ131084:EIL131085 ERV131084:ESH131085 FBR131084:FCD131085 FLN131084:FLZ131085 FVJ131084:FVV131085 GFF131084:GFR131085 GPB131084:GPN131085 GYX131084:GZJ131085 HIT131084:HJF131085 HSP131084:HTB131085 ICL131084:ICX131085 IMH131084:IMT131085 IWD131084:IWP131085 JFZ131084:JGL131085 JPV131084:JQH131085 JZR131084:KAD131085 KJN131084:KJZ131085 KTJ131084:KTV131085 LDF131084:LDR131085 LNB131084:LNN131085 LWX131084:LXJ131085 MGT131084:MHF131085 MQP131084:MRB131085 NAL131084:NAX131085 NKH131084:NKT131085 NUD131084:NUP131085 ODZ131084:OEL131085 ONV131084:OOH131085 OXR131084:OYD131085 PHN131084:PHZ131085 PRJ131084:PRV131085 QBF131084:QBR131085 QLB131084:QLN131085 QUX131084:QVJ131085 RET131084:RFF131085 ROP131084:RPB131085 RYL131084:RYX131085 SIH131084:SIT131085 SSD131084:SSP131085 TBZ131084:TCL131085 TLV131084:TMH131085 TVR131084:TWD131085 UFN131084:UFZ131085 UPJ131084:UPV131085 UZF131084:UZR131085 VJB131084:VJN131085 VSX131084:VTJ131085 WCT131084:WDF131085 WMP131084:WNB131085 WWL131084:WWX131085 AD196620:AP196621 JZ196620:KL196621 TV196620:UH196621 ADR196620:AED196621 ANN196620:ANZ196621 AXJ196620:AXV196621 BHF196620:BHR196621 BRB196620:BRN196621 CAX196620:CBJ196621 CKT196620:CLF196621 CUP196620:CVB196621 DEL196620:DEX196621 DOH196620:DOT196621 DYD196620:DYP196621 EHZ196620:EIL196621 ERV196620:ESH196621 FBR196620:FCD196621 FLN196620:FLZ196621 FVJ196620:FVV196621 GFF196620:GFR196621 GPB196620:GPN196621 GYX196620:GZJ196621 HIT196620:HJF196621 HSP196620:HTB196621 ICL196620:ICX196621 IMH196620:IMT196621 IWD196620:IWP196621 JFZ196620:JGL196621 JPV196620:JQH196621 JZR196620:KAD196621 KJN196620:KJZ196621 KTJ196620:KTV196621 LDF196620:LDR196621 LNB196620:LNN196621 LWX196620:LXJ196621 MGT196620:MHF196621 MQP196620:MRB196621 NAL196620:NAX196621 NKH196620:NKT196621 NUD196620:NUP196621 ODZ196620:OEL196621 ONV196620:OOH196621 OXR196620:OYD196621 PHN196620:PHZ196621 PRJ196620:PRV196621 QBF196620:QBR196621 QLB196620:QLN196621 QUX196620:QVJ196621 RET196620:RFF196621 ROP196620:RPB196621 RYL196620:RYX196621 SIH196620:SIT196621 SSD196620:SSP196621 TBZ196620:TCL196621 TLV196620:TMH196621 TVR196620:TWD196621 UFN196620:UFZ196621 UPJ196620:UPV196621 UZF196620:UZR196621 VJB196620:VJN196621 VSX196620:VTJ196621 WCT196620:WDF196621 WMP196620:WNB196621 WWL196620:WWX196621 AD262156:AP262157 JZ262156:KL262157 TV262156:UH262157 ADR262156:AED262157 ANN262156:ANZ262157 AXJ262156:AXV262157 BHF262156:BHR262157 BRB262156:BRN262157 CAX262156:CBJ262157 CKT262156:CLF262157 CUP262156:CVB262157 DEL262156:DEX262157 DOH262156:DOT262157 DYD262156:DYP262157 EHZ262156:EIL262157 ERV262156:ESH262157 FBR262156:FCD262157 FLN262156:FLZ262157 FVJ262156:FVV262157 GFF262156:GFR262157 GPB262156:GPN262157 GYX262156:GZJ262157 HIT262156:HJF262157 HSP262156:HTB262157 ICL262156:ICX262157 IMH262156:IMT262157 IWD262156:IWP262157 JFZ262156:JGL262157 JPV262156:JQH262157 JZR262156:KAD262157 KJN262156:KJZ262157 KTJ262156:KTV262157 LDF262156:LDR262157 LNB262156:LNN262157 LWX262156:LXJ262157 MGT262156:MHF262157 MQP262156:MRB262157 NAL262156:NAX262157 NKH262156:NKT262157 NUD262156:NUP262157 ODZ262156:OEL262157 ONV262156:OOH262157 OXR262156:OYD262157 PHN262156:PHZ262157 PRJ262156:PRV262157 QBF262156:QBR262157 QLB262156:QLN262157 QUX262156:QVJ262157 RET262156:RFF262157 ROP262156:RPB262157 RYL262156:RYX262157 SIH262156:SIT262157 SSD262156:SSP262157 TBZ262156:TCL262157 TLV262156:TMH262157 TVR262156:TWD262157 UFN262156:UFZ262157 UPJ262156:UPV262157 UZF262156:UZR262157 VJB262156:VJN262157 VSX262156:VTJ262157 WCT262156:WDF262157 WMP262156:WNB262157 WWL262156:WWX262157 AD327692:AP327693 JZ327692:KL327693 TV327692:UH327693 ADR327692:AED327693 ANN327692:ANZ327693 AXJ327692:AXV327693 BHF327692:BHR327693 BRB327692:BRN327693 CAX327692:CBJ327693 CKT327692:CLF327693 CUP327692:CVB327693 DEL327692:DEX327693 DOH327692:DOT327693 DYD327692:DYP327693 EHZ327692:EIL327693 ERV327692:ESH327693 FBR327692:FCD327693 FLN327692:FLZ327693 FVJ327692:FVV327693 GFF327692:GFR327693 GPB327692:GPN327693 GYX327692:GZJ327693 HIT327692:HJF327693 HSP327692:HTB327693 ICL327692:ICX327693 IMH327692:IMT327693 IWD327692:IWP327693 JFZ327692:JGL327693 JPV327692:JQH327693 JZR327692:KAD327693 KJN327692:KJZ327693 KTJ327692:KTV327693 LDF327692:LDR327693 LNB327692:LNN327693 LWX327692:LXJ327693 MGT327692:MHF327693 MQP327692:MRB327693 NAL327692:NAX327693 NKH327692:NKT327693 NUD327692:NUP327693 ODZ327692:OEL327693 ONV327692:OOH327693 OXR327692:OYD327693 PHN327692:PHZ327693 PRJ327692:PRV327693 QBF327692:QBR327693 QLB327692:QLN327693 QUX327692:QVJ327693 RET327692:RFF327693 ROP327692:RPB327693 RYL327692:RYX327693 SIH327692:SIT327693 SSD327692:SSP327693 TBZ327692:TCL327693 TLV327692:TMH327693 TVR327692:TWD327693 UFN327692:UFZ327693 UPJ327692:UPV327693 UZF327692:UZR327693 VJB327692:VJN327693 VSX327692:VTJ327693 WCT327692:WDF327693 WMP327692:WNB327693 WWL327692:WWX327693 AD393228:AP393229 JZ393228:KL393229 TV393228:UH393229 ADR393228:AED393229 ANN393228:ANZ393229 AXJ393228:AXV393229 BHF393228:BHR393229 BRB393228:BRN393229 CAX393228:CBJ393229 CKT393228:CLF393229 CUP393228:CVB393229 DEL393228:DEX393229 DOH393228:DOT393229 DYD393228:DYP393229 EHZ393228:EIL393229 ERV393228:ESH393229 FBR393228:FCD393229 FLN393228:FLZ393229 FVJ393228:FVV393229 GFF393228:GFR393229 GPB393228:GPN393229 GYX393228:GZJ393229 HIT393228:HJF393229 HSP393228:HTB393229 ICL393228:ICX393229 IMH393228:IMT393229 IWD393228:IWP393229 JFZ393228:JGL393229 JPV393228:JQH393229 JZR393228:KAD393229 KJN393228:KJZ393229 KTJ393228:KTV393229 LDF393228:LDR393229 LNB393228:LNN393229 LWX393228:LXJ393229 MGT393228:MHF393229 MQP393228:MRB393229 NAL393228:NAX393229 NKH393228:NKT393229 NUD393228:NUP393229 ODZ393228:OEL393229 ONV393228:OOH393229 OXR393228:OYD393229 PHN393228:PHZ393229 PRJ393228:PRV393229 QBF393228:QBR393229 QLB393228:QLN393229 QUX393228:QVJ393229 RET393228:RFF393229 ROP393228:RPB393229 RYL393228:RYX393229 SIH393228:SIT393229 SSD393228:SSP393229 TBZ393228:TCL393229 TLV393228:TMH393229 TVR393228:TWD393229 UFN393228:UFZ393229 UPJ393228:UPV393229 UZF393228:UZR393229 VJB393228:VJN393229 VSX393228:VTJ393229 WCT393228:WDF393229 WMP393228:WNB393229 WWL393228:WWX393229 AD458764:AP458765 JZ458764:KL458765 TV458764:UH458765 ADR458764:AED458765 ANN458764:ANZ458765 AXJ458764:AXV458765 BHF458764:BHR458765 BRB458764:BRN458765 CAX458764:CBJ458765 CKT458764:CLF458765 CUP458764:CVB458765 DEL458764:DEX458765 DOH458764:DOT458765 DYD458764:DYP458765 EHZ458764:EIL458765 ERV458764:ESH458765 FBR458764:FCD458765 FLN458764:FLZ458765 FVJ458764:FVV458765 GFF458764:GFR458765 GPB458764:GPN458765 GYX458764:GZJ458765 HIT458764:HJF458765 HSP458764:HTB458765 ICL458764:ICX458765 IMH458764:IMT458765 IWD458764:IWP458765 JFZ458764:JGL458765 JPV458764:JQH458765 JZR458764:KAD458765 KJN458764:KJZ458765 KTJ458764:KTV458765 LDF458764:LDR458765 LNB458764:LNN458765 LWX458764:LXJ458765 MGT458764:MHF458765 MQP458764:MRB458765 NAL458764:NAX458765 NKH458764:NKT458765 NUD458764:NUP458765 ODZ458764:OEL458765 ONV458764:OOH458765 OXR458764:OYD458765 PHN458764:PHZ458765 PRJ458764:PRV458765 QBF458764:QBR458765 QLB458764:QLN458765 QUX458764:QVJ458765 RET458764:RFF458765 ROP458764:RPB458765 RYL458764:RYX458765 SIH458764:SIT458765 SSD458764:SSP458765 TBZ458764:TCL458765 TLV458764:TMH458765 TVR458764:TWD458765 UFN458764:UFZ458765 UPJ458764:UPV458765 UZF458764:UZR458765 VJB458764:VJN458765 VSX458764:VTJ458765 WCT458764:WDF458765 WMP458764:WNB458765 WWL458764:WWX458765 AD524300:AP524301 JZ524300:KL524301 TV524300:UH524301 ADR524300:AED524301 ANN524300:ANZ524301 AXJ524300:AXV524301 BHF524300:BHR524301 BRB524300:BRN524301 CAX524300:CBJ524301 CKT524300:CLF524301 CUP524300:CVB524301 DEL524300:DEX524301 DOH524300:DOT524301 DYD524300:DYP524301 EHZ524300:EIL524301 ERV524300:ESH524301 FBR524300:FCD524301 FLN524300:FLZ524301 FVJ524300:FVV524301 GFF524300:GFR524301 GPB524300:GPN524301 GYX524300:GZJ524301 HIT524300:HJF524301 HSP524300:HTB524301 ICL524300:ICX524301 IMH524300:IMT524301 IWD524300:IWP524301 JFZ524300:JGL524301 JPV524300:JQH524301 JZR524300:KAD524301 KJN524300:KJZ524301 KTJ524300:KTV524301 LDF524300:LDR524301 LNB524300:LNN524301 LWX524300:LXJ524301 MGT524300:MHF524301 MQP524300:MRB524301 NAL524300:NAX524301 NKH524300:NKT524301 NUD524300:NUP524301 ODZ524300:OEL524301 ONV524300:OOH524301 OXR524300:OYD524301 PHN524300:PHZ524301 PRJ524300:PRV524301 QBF524300:QBR524301 QLB524300:QLN524301 QUX524300:QVJ524301 RET524300:RFF524301 ROP524300:RPB524301 RYL524300:RYX524301 SIH524300:SIT524301 SSD524300:SSP524301 TBZ524300:TCL524301 TLV524300:TMH524301 TVR524300:TWD524301 UFN524300:UFZ524301 UPJ524300:UPV524301 UZF524300:UZR524301 VJB524300:VJN524301 VSX524300:VTJ524301 WCT524300:WDF524301 WMP524300:WNB524301 WWL524300:WWX524301 AD589836:AP589837 JZ589836:KL589837 TV589836:UH589837 ADR589836:AED589837 ANN589836:ANZ589837 AXJ589836:AXV589837 BHF589836:BHR589837 BRB589836:BRN589837 CAX589836:CBJ589837 CKT589836:CLF589837 CUP589836:CVB589837 DEL589836:DEX589837 DOH589836:DOT589837 DYD589836:DYP589837 EHZ589836:EIL589837 ERV589836:ESH589837 FBR589836:FCD589837 FLN589836:FLZ589837 FVJ589836:FVV589837 GFF589836:GFR589837 GPB589836:GPN589837 GYX589836:GZJ589837 HIT589836:HJF589837 HSP589836:HTB589837 ICL589836:ICX589837 IMH589836:IMT589837 IWD589836:IWP589837 JFZ589836:JGL589837 JPV589836:JQH589837 JZR589836:KAD589837 KJN589836:KJZ589837 KTJ589836:KTV589837 LDF589836:LDR589837 LNB589836:LNN589837 LWX589836:LXJ589837 MGT589836:MHF589837 MQP589836:MRB589837 NAL589836:NAX589837 NKH589836:NKT589837 NUD589836:NUP589837 ODZ589836:OEL589837 ONV589836:OOH589837 OXR589836:OYD589837 PHN589836:PHZ589837 PRJ589836:PRV589837 QBF589836:QBR589837 QLB589836:QLN589837 QUX589836:QVJ589837 RET589836:RFF589837 ROP589836:RPB589837 RYL589836:RYX589837 SIH589836:SIT589837 SSD589836:SSP589837 TBZ589836:TCL589837 TLV589836:TMH589837 TVR589836:TWD589837 UFN589836:UFZ589837 UPJ589836:UPV589837 UZF589836:UZR589837 VJB589836:VJN589837 VSX589836:VTJ589837 WCT589836:WDF589837 WMP589836:WNB589837 WWL589836:WWX589837 AD655372:AP655373 JZ655372:KL655373 TV655372:UH655373 ADR655372:AED655373 ANN655372:ANZ655373 AXJ655372:AXV655373 BHF655372:BHR655373 BRB655372:BRN655373 CAX655372:CBJ655373 CKT655372:CLF655373 CUP655372:CVB655373 DEL655372:DEX655373 DOH655372:DOT655373 DYD655372:DYP655373 EHZ655372:EIL655373 ERV655372:ESH655373 FBR655372:FCD655373 FLN655372:FLZ655373 FVJ655372:FVV655373 GFF655372:GFR655373 GPB655372:GPN655373 GYX655372:GZJ655373 HIT655372:HJF655373 HSP655372:HTB655373 ICL655372:ICX655373 IMH655372:IMT655373 IWD655372:IWP655373 JFZ655372:JGL655373 JPV655372:JQH655373 JZR655372:KAD655373 KJN655372:KJZ655373 KTJ655372:KTV655373 LDF655372:LDR655373 LNB655372:LNN655373 LWX655372:LXJ655373 MGT655372:MHF655373 MQP655372:MRB655373 NAL655372:NAX655373 NKH655372:NKT655373 NUD655372:NUP655373 ODZ655372:OEL655373 ONV655372:OOH655373 OXR655372:OYD655373 PHN655372:PHZ655373 PRJ655372:PRV655373 QBF655372:QBR655373 QLB655372:QLN655373 QUX655372:QVJ655373 RET655372:RFF655373 ROP655372:RPB655373 RYL655372:RYX655373 SIH655372:SIT655373 SSD655372:SSP655373 TBZ655372:TCL655373 TLV655372:TMH655373 TVR655372:TWD655373 UFN655372:UFZ655373 UPJ655372:UPV655373 UZF655372:UZR655373 VJB655372:VJN655373 VSX655372:VTJ655373 WCT655372:WDF655373 WMP655372:WNB655373 WWL655372:WWX655373 AD720908:AP720909 JZ720908:KL720909 TV720908:UH720909 ADR720908:AED720909 ANN720908:ANZ720909 AXJ720908:AXV720909 BHF720908:BHR720909 BRB720908:BRN720909 CAX720908:CBJ720909 CKT720908:CLF720909 CUP720908:CVB720909 DEL720908:DEX720909 DOH720908:DOT720909 DYD720908:DYP720909 EHZ720908:EIL720909 ERV720908:ESH720909 FBR720908:FCD720909 FLN720908:FLZ720909 FVJ720908:FVV720909 GFF720908:GFR720909 GPB720908:GPN720909 GYX720908:GZJ720909 HIT720908:HJF720909 HSP720908:HTB720909 ICL720908:ICX720909 IMH720908:IMT720909 IWD720908:IWP720909 JFZ720908:JGL720909 JPV720908:JQH720909 JZR720908:KAD720909 KJN720908:KJZ720909 KTJ720908:KTV720909 LDF720908:LDR720909 LNB720908:LNN720909 LWX720908:LXJ720909 MGT720908:MHF720909 MQP720908:MRB720909 NAL720908:NAX720909 NKH720908:NKT720909 NUD720908:NUP720909 ODZ720908:OEL720909 ONV720908:OOH720909 OXR720908:OYD720909 PHN720908:PHZ720909 PRJ720908:PRV720909 QBF720908:QBR720909 QLB720908:QLN720909 QUX720908:QVJ720909 RET720908:RFF720909 ROP720908:RPB720909 RYL720908:RYX720909 SIH720908:SIT720909 SSD720908:SSP720909 TBZ720908:TCL720909 TLV720908:TMH720909 TVR720908:TWD720909 UFN720908:UFZ720909 UPJ720908:UPV720909 UZF720908:UZR720909 VJB720908:VJN720909 VSX720908:VTJ720909 WCT720908:WDF720909 WMP720908:WNB720909 WWL720908:WWX720909 AD786444:AP786445 JZ786444:KL786445 TV786444:UH786445 ADR786444:AED786445 ANN786444:ANZ786445 AXJ786444:AXV786445 BHF786444:BHR786445 BRB786444:BRN786445 CAX786444:CBJ786445 CKT786444:CLF786445 CUP786444:CVB786445 DEL786444:DEX786445 DOH786444:DOT786445 DYD786444:DYP786445 EHZ786444:EIL786445 ERV786444:ESH786445 FBR786444:FCD786445 FLN786444:FLZ786445 FVJ786444:FVV786445 GFF786444:GFR786445 GPB786444:GPN786445 GYX786444:GZJ786445 HIT786444:HJF786445 HSP786444:HTB786445 ICL786444:ICX786445 IMH786444:IMT786445 IWD786444:IWP786445 JFZ786444:JGL786445 JPV786444:JQH786445 JZR786444:KAD786445 KJN786444:KJZ786445 KTJ786444:KTV786445 LDF786444:LDR786445 LNB786444:LNN786445 LWX786444:LXJ786445 MGT786444:MHF786445 MQP786444:MRB786445 NAL786444:NAX786445 NKH786444:NKT786445 NUD786444:NUP786445 ODZ786444:OEL786445 ONV786444:OOH786445 OXR786444:OYD786445 PHN786444:PHZ786445 PRJ786444:PRV786445 QBF786444:QBR786445 QLB786444:QLN786445 QUX786444:QVJ786445 RET786444:RFF786445 ROP786444:RPB786445 RYL786444:RYX786445 SIH786444:SIT786445 SSD786444:SSP786445 TBZ786444:TCL786445 TLV786444:TMH786445 TVR786444:TWD786445 UFN786444:UFZ786445 UPJ786444:UPV786445 UZF786444:UZR786445 VJB786444:VJN786445 VSX786444:VTJ786445 WCT786444:WDF786445 WMP786444:WNB786445 WWL786444:WWX786445 AD851980:AP851981 JZ851980:KL851981 TV851980:UH851981 ADR851980:AED851981 ANN851980:ANZ851981 AXJ851980:AXV851981 BHF851980:BHR851981 BRB851980:BRN851981 CAX851980:CBJ851981 CKT851980:CLF851981 CUP851980:CVB851981 DEL851980:DEX851981 DOH851980:DOT851981 DYD851980:DYP851981 EHZ851980:EIL851981 ERV851980:ESH851981 FBR851980:FCD851981 FLN851980:FLZ851981 FVJ851980:FVV851981 GFF851980:GFR851981 GPB851980:GPN851981 GYX851980:GZJ851981 HIT851980:HJF851981 HSP851980:HTB851981 ICL851980:ICX851981 IMH851980:IMT851981 IWD851980:IWP851981 JFZ851980:JGL851981 JPV851980:JQH851981 JZR851980:KAD851981 KJN851980:KJZ851981 KTJ851980:KTV851981 LDF851980:LDR851981 LNB851980:LNN851981 LWX851980:LXJ851981 MGT851980:MHF851981 MQP851980:MRB851981 NAL851980:NAX851981 NKH851980:NKT851981 NUD851980:NUP851981 ODZ851980:OEL851981 ONV851980:OOH851981 OXR851980:OYD851981 PHN851980:PHZ851981 PRJ851980:PRV851981 QBF851980:QBR851981 QLB851980:QLN851981 QUX851980:QVJ851981 RET851980:RFF851981 ROP851980:RPB851981 RYL851980:RYX851981 SIH851980:SIT851981 SSD851980:SSP851981 TBZ851980:TCL851981 TLV851980:TMH851981 TVR851980:TWD851981 UFN851980:UFZ851981 UPJ851980:UPV851981 UZF851980:UZR851981 VJB851980:VJN851981 VSX851980:VTJ851981 WCT851980:WDF851981 WMP851980:WNB851981 WWL851980:WWX851981 AD917516:AP917517 JZ917516:KL917517 TV917516:UH917517 ADR917516:AED917517 ANN917516:ANZ917517 AXJ917516:AXV917517 BHF917516:BHR917517 BRB917516:BRN917517 CAX917516:CBJ917517 CKT917516:CLF917517 CUP917516:CVB917517 DEL917516:DEX917517 DOH917516:DOT917517 DYD917516:DYP917517 EHZ917516:EIL917517 ERV917516:ESH917517 FBR917516:FCD917517 FLN917516:FLZ917517 FVJ917516:FVV917517 GFF917516:GFR917517 GPB917516:GPN917517 GYX917516:GZJ917517 HIT917516:HJF917517 HSP917516:HTB917517 ICL917516:ICX917517 IMH917516:IMT917517 IWD917516:IWP917517 JFZ917516:JGL917517 JPV917516:JQH917517 JZR917516:KAD917517 KJN917516:KJZ917517 KTJ917516:KTV917517 LDF917516:LDR917517 LNB917516:LNN917517 LWX917516:LXJ917517 MGT917516:MHF917517 MQP917516:MRB917517 NAL917516:NAX917517 NKH917516:NKT917517 NUD917516:NUP917517 ODZ917516:OEL917517 ONV917516:OOH917517 OXR917516:OYD917517 PHN917516:PHZ917517 PRJ917516:PRV917517 QBF917516:QBR917517 QLB917516:QLN917517 QUX917516:QVJ917517 RET917516:RFF917517 ROP917516:RPB917517 RYL917516:RYX917517 SIH917516:SIT917517 SSD917516:SSP917517 TBZ917516:TCL917517 TLV917516:TMH917517 TVR917516:TWD917517 UFN917516:UFZ917517 UPJ917516:UPV917517 UZF917516:UZR917517 VJB917516:VJN917517 VSX917516:VTJ917517 WCT917516:WDF917517 WMP917516:WNB917517 WWL917516:WWX917517 AD983052:AP983053 JZ983052:KL983053 TV983052:UH983053 ADR983052:AED983053 ANN983052:ANZ983053 AXJ983052:AXV983053 BHF983052:BHR983053 BRB983052:BRN983053 CAX983052:CBJ983053 CKT983052:CLF983053 CUP983052:CVB983053 DEL983052:DEX983053 DOH983052:DOT983053 DYD983052:DYP983053 EHZ983052:EIL983053 ERV983052:ESH983053 FBR983052:FCD983053 FLN983052:FLZ983053 FVJ983052:FVV983053 GFF983052:GFR983053 GPB983052:GPN983053 GYX983052:GZJ983053 HIT983052:HJF983053 HSP983052:HTB983053 ICL983052:ICX983053 IMH983052:IMT983053 IWD983052:IWP983053 JFZ983052:JGL983053 JPV983052:JQH983053 JZR983052:KAD983053 KJN983052:KJZ983053 KTJ983052:KTV983053 LDF983052:LDR983053 LNB983052:LNN983053 LWX983052:LXJ983053 MGT983052:MHF983053 MQP983052:MRB983053 NAL983052:NAX983053 NKH983052:NKT983053 NUD983052:NUP983053 ODZ983052:OEL983053 ONV983052:OOH983053 OXR983052:OYD983053 PHN983052:PHZ983053 PRJ983052:PRV983053 QBF983052:QBR983053 QLB983052:QLN983053 QUX983052:QVJ983053 RET983052:RFF983053 ROP983052:RPB983053 RYL983052:RYX983053 SIH983052:SIT983053 SSD983052:SSP983053 TBZ983052:TCL983053 TLV983052:TMH983053 TVR983052:TWD983053 UFN983052:UFZ983053 UPJ983052:UPV983053 UZF983052:UZR983053 VJB983052:VJN983053 VSX983052:VTJ983053 WCT983052:WDF983053 WMP983052:WNB983053 WWL983052:WWX983053 AM27:AM36 KI27:KI36 UE27:UE36 AEA27:AEA36 ANW27:ANW36 AXS27:AXS36 BHO27:BHO36 BRK27:BRK36 CBG27:CBG36 CLC27:CLC36 CUY27:CUY36 DEU27:DEU36 DOQ27:DOQ36 DYM27:DYM36 EII27:EII36 ESE27:ESE36 FCA27:FCA36 FLW27:FLW36 FVS27:FVS36 GFO27:GFO36 GPK27:GPK36 GZG27:GZG36 HJC27:HJC36 HSY27:HSY36 ICU27:ICU36 IMQ27:IMQ36 IWM27:IWM36 JGI27:JGI36 JQE27:JQE36 KAA27:KAA36 KJW27:KJW36 KTS27:KTS36 LDO27:LDO36 LNK27:LNK36 LXG27:LXG36 MHC27:MHC36 MQY27:MQY36 NAU27:NAU36 NKQ27:NKQ36 NUM27:NUM36 OEI27:OEI36 OOE27:OOE36 OYA27:OYA36 PHW27:PHW36 PRS27:PRS36 QBO27:QBO36 QLK27:QLK36 QVG27:QVG36 RFC27:RFC36 ROY27:ROY36 RYU27:RYU36 SIQ27:SIQ36 SSM27:SSM36 TCI27:TCI36 TME27:TME36 TWA27:TWA36 UFW27:UFW36 UPS27:UPS36 UZO27:UZO36 VJK27:VJK36 VTG27:VTG36 WDC27:WDC36 WMY27:WMY36 WWU27:WWU36 AM65563:AM65572 KI65563:KI65572 UE65563:UE65572 AEA65563:AEA65572 ANW65563:ANW65572 AXS65563:AXS65572 BHO65563:BHO65572 BRK65563:BRK65572 CBG65563:CBG65572 CLC65563:CLC65572 CUY65563:CUY65572 DEU65563:DEU65572 DOQ65563:DOQ65572 DYM65563:DYM65572 EII65563:EII65572 ESE65563:ESE65572 FCA65563:FCA65572 FLW65563:FLW65572 FVS65563:FVS65572 GFO65563:GFO65572 GPK65563:GPK65572 GZG65563:GZG65572 HJC65563:HJC65572 HSY65563:HSY65572 ICU65563:ICU65572 IMQ65563:IMQ65572 IWM65563:IWM65572 JGI65563:JGI65572 JQE65563:JQE65572 KAA65563:KAA65572 KJW65563:KJW65572 KTS65563:KTS65572 LDO65563:LDO65572 LNK65563:LNK65572 LXG65563:LXG65572 MHC65563:MHC65572 MQY65563:MQY65572 NAU65563:NAU65572 NKQ65563:NKQ65572 NUM65563:NUM65572 OEI65563:OEI65572 OOE65563:OOE65572 OYA65563:OYA65572 PHW65563:PHW65572 PRS65563:PRS65572 QBO65563:QBO65572 QLK65563:QLK65572 QVG65563:QVG65572 RFC65563:RFC65572 ROY65563:ROY65572 RYU65563:RYU65572 SIQ65563:SIQ65572 SSM65563:SSM65572 TCI65563:TCI65572 TME65563:TME65572 TWA65563:TWA65572 UFW65563:UFW65572 UPS65563:UPS65572 UZO65563:UZO65572 VJK65563:VJK65572 VTG65563:VTG65572 WDC65563:WDC65572 WMY65563:WMY65572 WWU65563:WWU65572 AM131099:AM131108 KI131099:KI131108 UE131099:UE131108 AEA131099:AEA131108 ANW131099:ANW131108 AXS131099:AXS131108 BHO131099:BHO131108 BRK131099:BRK131108 CBG131099:CBG131108 CLC131099:CLC131108 CUY131099:CUY131108 DEU131099:DEU131108 DOQ131099:DOQ131108 DYM131099:DYM131108 EII131099:EII131108 ESE131099:ESE131108 FCA131099:FCA131108 FLW131099:FLW131108 FVS131099:FVS131108 GFO131099:GFO131108 GPK131099:GPK131108 GZG131099:GZG131108 HJC131099:HJC131108 HSY131099:HSY131108 ICU131099:ICU131108 IMQ131099:IMQ131108 IWM131099:IWM131108 JGI131099:JGI131108 JQE131099:JQE131108 KAA131099:KAA131108 KJW131099:KJW131108 KTS131099:KTS131108 LDO131099:LDO131108 LNK131099:LNK131108 LXG131099:LXG131108 MHC131099:MHC131108 MQY131099:MQY131108 NAU131099:NAU131108 NKQ131099:NKQ131108 NUM131099:NUM131108 OEI131099:OEI131108 OOE131099:OOE131108 OYA131099:OYA131108 PHW131099:PHW131108 PRS131099:PRS131108 QBO131099:QBO131108 QLK131099:QLK131108 QVG131099:QVG131108 RFC131099:RFC131108 ROY131099:ROY131108 RYU131099:RYU131108 SIQ131099:SIQ131108 SSM131099:SSM131108 TCI131099:TCI131108 TME131099:TME131108 TWA131099:TWA131108 UFW131099:UFW131108 UPS131099:UPS131108 UZO131099:UZO131108 VJK131099:VJK131108 VTG131099:VTG131108 WDC131099:WDC131108 WMY131099:WMY131108 WWU131099:WWU131108 AM196635:AM196644 KI196635:KI196644 UE196635:UE196644 AEA196635:AEA196644 ANW196635:ANW196644 AXS196635:AXS196644 BHO196635:BHO196644 BRK196635:BRK196644 CBG196635:CBG196644 CLC196635:CLC196644 CUY196635:CUY196644 DEU196635:DEU196644 DOQ196635:DOQ196644 DYM196635:DYM196644 EII196635:EII196644 ESE196635:ESE196644 FCA196635:FCA196644 FLW196635:FLW196644 FVS196635:FVS196644 GFO196635:GFO196644 GPK196635:GPK196644 GZG196635:GZG196644 HJC196635:HJC196644 HSY196635:HSY196644 ICU196635:ICU196644 IMQ196635:IMQ196644 IWM196635:IWM196644 JGI196635:JGI196644 JQE196635:JQE196644 KAA196635:KAA196644 KJW196635:KJW196644 KTS196635:KTS196644 LDO196635:LDO196644 LNK196635:LNK196644 LXG196635:LXG196644 MHC196635:MHC196644 MQY196635:MQY196644 NAU196635:NAU196644 NKQ196635:NKQ196644 NUM196635:NUM196644 OEI196635:OEI196644 OOE196635:OOE196644 OYA196635:OYA196644 PHW196635:PHW196644 PRS196635:PRS196644 QBO196635:QBO196644 QLK196635:QLK196644 QVG196635:QVG196644 RFC196635:RFC196644 ROY196635:ROY196644 RYU196635:RYU196644 SIQ196635:SIQ196644 SSM196635:SSM196644 TCI196635:TCI196644 TME196635:TME196644 TWA196635:TWA196644 UFW196635:UFW196644 UPS196635:UPS196644 UZO196635:UZO196644 VJK196635:VJK196644 VTG196635:VTG196644 WDC196635:WDC196644 WMY196635:WMY196644 WWU196635:WWU196644 AM262171:AM262180 KI262171:KI262180 UE262171:UE262180 AEA262171:AEA262180 ANW262171:ANW262180 AXS262171:AXS262180 BHO262171:BHO262180 BRK262171:BRK262180 CBG262171:CBG262180 CLC262171:CLC262180 CUY262171:CUY262180 DEU262171:DEU262180 DOQ262171:DOQ262180 DYM262171:DYM262180 EII262171:EII262180 ESE262171:ESE262180 FCA262171:FCA262180 FLW262171:FLW262180 FVS262171:FVS262180 GFO262171:GFO262180 GPK262171:GPK262180 GZG262171:GZG262180 HJC262171:HJC262180 HSY262171:HSY262180 ICU262171:ICU262180 IMQ262171:IMQ262180 IWM262171:IWM262180 JGI262171:JGI262180 JQE262171:JQE262180 KAA262171:KAA262180 KJW262171:KJW262180 KTS262171:KTS262180 LDO262171:LDO262180 LNK262171:LNK262180 LXG262171:LXG262180 MHC262171:MHC262180 MQY262171:MQY262180 NAU262171:NAU262180 NKQ262171:NKQ262180 NUM262171:NUM262180 OEI262171:OEI262180 OOE262171:OOE262180 OYA262171:OYA262180 PHW262171:PHW262180 PRS262171:PRS262180 QBO262171:QBO262180 QLK262171:QLK262180 QVG262171:QVG262180 RFC262171:RFC262180 ROY262171:ROY262180 RYU262171:RYU262180 SIQ262171:SIQ262180 SSM262171:SSM262180 TCI262171:TCI262180 TME262171:TME262180 TWA262171:TWA262180 UFW262171:UFW262180 UPS262171:UPS262180 UZO262171:UZO262180 VJK262171:VJK262180 VTG262171:VTG262180 WDC262171:WDC262180 WMY262171:WMY262180 WWU262171:WWU262180 AM327707:AM327716 KI327707:KI327716 UE327707:UE327716 AEA327707:AEA327716 ANW327707:ANW327716 AXS327707:AXS327716 BHO327707:BHO327716 BRK327707:BRK327716 CBG327707:CBG327716 CLC327707:CLC327716 CUY327707:CUY327716 DEU327707:DEU327716 DOQ327707:DOQ327716 DYM327707:DYM327716 EII327707:EII327716 ESE327707:ESE327716 FCA327707:FCA327716 FLW327707:FLW327716 FVS327707:FVS327716 GFO327707:GFO327716 GPK327707:GPK327716 GZG327707:GZG327716 HJC327707:HJC327716 HSY327707:HSY327716 ICU327707:ICU327716 IMQ327707:IMQ327716 IWM327707:IWM327716 JGI327707:JGI327716 JQE327707:JQE327716 KAA327707:KAA327716 KJW327707:KJW327716 KTS327707:KTS327716 LDO327707:LDO327716 LNK327707:LNK327716 LXG327707:LXG327716 MHC327707:MHC327716 MQY327707:MQY327716 NAU327707:NAU327716 NKQ327707:NKQ327716 NUM327707:NUM327716 OEI327707:OEI327716 OOE327707:OOE327716 OYA327707:OYA327716 PHW327707:PHW327716 PRS327707:PRS327716 QBO327707:QBO327716 QLK327707:QLK327716 QVG327707:QVG327716 RFC327707:RFC327716 ROY327707:ROY327716 RYU327707:RYU327716 SIQ327707:SIQ327716 SSM327707:SSM327716 TCI327707:TCI327716 TME327707:TME327716 TWA327707:TWA327716 UFW327707:UFW327716 UPS327707:UPS327716 UZO327707:UZO327716 VJK327707:VJK327716 VTG327707:VTG327716 WDC327707:WDC327716 WMY327707:WMY327716 WWU327707:WWU327716 AM393243:AM393252 KI393243:KI393252 UE393243:UE393252 AEA393243:AEA393252 ANW393243:ANW393252 AXS393243:AXS393252 BHO393243:BHO393252 BRK393243:BRK393252 CBG393243:CBG393252 CLC393243:CLC393252 CUY393243:CUY393252 DEU393243:DEU393252 DOQ393243:DOQ393252 DYM393243:DYM393252 EII393243:EII393252 ESE393243:ESE393252 FCA393243:FCA393252 FLW393243:FLW393252 FVS393243:FVS393252 GFO393243:GFO393252 GPK393243:GPK393252 GZG393243:GZG393252 HJC393243:HJC393252 HSY393243:HSY393252 ICU393243:ICU393252 IMQ393243:IMQ393252 IWM393243:IWM393252 JGI393243:JGI393252 JQE393243:JQE393252 KAA393243:KAA393252 KJW393243:KJW393252 KTS393243:KTS393252 LDO393243:LDO393252 LNK393243:LNK393252 LXG393243:LXG393252 MHC393243:MHC393252 MQY393243:MQY393252 NAU393243:NAU393252 NKQ393243:NKQ393252 NUM393243:NUM393252 OEI393243:OEI393252 OOE393243:OOE393252 OYA393243:OYA393252 PHW393243:PHW393252 PRS393243:PRS393252 QBO393243:QBO393252 QLK393243:QLK393252 QVG393243:QVG393252 RFC393243:RFC393252 ROY393243:ROY393252 RYU393243:RYU393252 SIQ393243:SIQ393252 SSM393243:SSM393252 TCI393243:TCI393252 TME393243:TME393252 TWA393243:TWA393252 UFW393243:UFW393252 UPS393243:UPS393252 UZO393243:UZO393252 VJK393243:VJK393252 VTG393243:VTG393252 WDC393243:WDC393252 WMY393243:WMY393252 WWU393243:WWU393252 AM458779:AM458788 KI458779:KI458788 UE458779:UE458788 AEA458779:AEA458788 ANW458779:ANW458788 AXS458779:AXS458788 BHO458779:BHO458788 BRK458779:BRK458788 CBG458779:CBG458788 CLC458779:CLC458788 CUY458779:CUY458788 DEU458779:DEU458788 DOQ458779:DOQ458788 DYM458779:DYM458788 EII458779:EII458788 ESE458779:ESE458788 FCA458779:FCA458788 FLW458779:FLW458788 FVS458779:FVS458788 GFO458779:GFO458788 GPK458779:GPK458788 GZG458779:GZG458788 HJC458779:HJC458788 HSY458779:HSY458788 ICU458779:ICU458788 IMQ458779:IMQ458788 IWM458779:IWM458788 JGI458779:JGI458788 JQE458779:JQE458788 KAA458779:KAA458788 KJW458779:KJW458788 KTS458779:KTS458788 LDO458779:LDO458788 LNK458779:LNK458788 LXG458779:LXG458788 MHC458779:MHC458788 MQY458779:MQY458788 NAU458779:NAU458788 NKQ458779:NKQ458788 NUM458779:NUM458788 OEI458779:OEI458788 OOE458779:OOE458788 OYA458779:OYA458788 PHW458779:PHW458788 PRS458779:PRS458788 QBO458779:QBO458788 QLK458779:QLK458788 QVG458779:QVG458788 RFC458779:RFC458788 ROY458779:ROY458788 RYU458779:RYU458788 SIQ458779:SIQ458788 SSM458779:SSM458788 TCI458779:TCI458788 TME458779:TME458788 TWA458779:TWA458788 UFW458779:UFW458788 UPS458779:UPS458788 UZO458779:UZO458788 VJK458779:VJK458788 VTG458779:VTG458788 WDC458779:WDC458788 WMY458779:WMY458788 WWU458779:WWU458788 AM524315:AM524324 KI524315:KI524324 UE524315:UE524324 AEA524315:AEA524324 ANW524315:ANW524324 AXS524315:AXS524324 BHO524315:BHO524324 BRK524315:BRK524324 CBG524315:CBG524324 CLC524315:CLC524324 CUY524315:CUY524324 DEU524315:DEU524324 DOQ524315:DOQ524324 DYM524315:DYM524324 EII524315:EII524324 ESE524315:ESE524324 FCA524315:FCA524324 FLW524315:FLW524324 FVS524315:FVS524324 GFO524315:GFO524324 GPK524315:GPK524324 GZG524315:GZG524324 HJC524315:HJC524324 HSY524315:HSY524324 ICU524315:ICU524324 IMQ524315:IMQ524324 IWM524315:IWM524324 JGI524315:JGI524324 JQE524315:JQE524324 KAA524315:KAA524324 KJW524315:KJW524324 KTS524315:KTS524324 LDO524315:LDO524324 LNK524315:LNK524324 LXG524315:LXG524324 MHC524315:MHC524324 MQY524315:MQY524324 NAU524315:NAU524324 NKQ524315:NKQ524324 NUM524315:NUM524324 OEI524315:OEI524324 OOE524315:OOE524324 OYA524315:OYA524324 PHW524315:PHW524324 PRS524315:PRS524324 QBO524315:QBO524324 QLK524315:QLK524324 QVG524315:QVG524324 RFC524315:RFC524324 ROY524315:ROY524324 RYU524315:RYU524324 SIQ524315:SIQ524324 SSM524315:SSM524324 TCI524315:TCI524324 TME524315:TME524324 TWA524315:TWA524324 UFW524315:UFW524324 UPS524315:UPS524324 UZO524315:UZO524324 VJK524315:VJK524324 VTG524315:VTG524324 WDC524315:WDC524324 WMY524315:WMY524324 WWU524315:WWU524324 AM589851:AM589860 KI589851:KI589860 UE589851:UE589860 AEA589851:AEA589860 ANW589851:ANW589860 AXS589851:AXS589860 BHO589851:BHO589860 BRK589851:BRK589860 CBG589851:CBG589860 CLC589851:CLC589860 CUY589851:CUY589860 DEU589851:DEU589860 DOQ589851:DOQ589860 DYM589851:DYM589860 EII589851:EII589860 ESE589851:ESE589860 FCA589851:FCA589860 FLW589851:FLW589860 FVS589851:FVS589860 GFO589851:GFO589860 GPK589851:GPK589860 GZG589851:GZG589860 HJC589851:HJC589860 HSY589851:HSY589860 ICU589851:ICU589860 IMQ589851:IMQ589860 IWM589851:IWM589860 JGI589851:JGI589860 JQE589851:JQE589860 KAA589851:KAA589860 KJW589851:KJW589860 KTS589851:KTS589860 LDO589851:LDO589860 LNK589851:LNK589860 LXG589851:LXG589860 MHC589851:MHC589860 MQY589851:MQY589860 NAU589851:NAU589860 NKQ589851:NKQ589860 NUM589851:NUM589860 OEI589851:OEI589860 OOE589851:OOE589860 OYA589851:OYA589860 PHW589851:PHW589860 PRS589851:PRS589860 QBO589851:QBO589860 QLK589851:QLK589860 QVG589851:QVG589860 RFC589851:RFC589860 ROY589851:ROY589860 RYU589851:RYU589860 SIQ589851:SIQ589860 SSM589851:SSM589860 TCI589851:TCI589860 TME589851:TME589860 TWA589851:TWA589860 UFW589851:UFW589860 UPS589851:UPS589860 UZO589851:UZO589860 VJK589851:VJK589860 VTG589851:VTG589860 WDC589851:WDC589860 WMY589851:WMY589860 WWU589851:WWU589860 AM655387:AM655396 KI655387:KI655396 UE655387:UE655396 AEA655387:AEA655396 ANW655387:ANW655396 AXS655387:AXS655396 BHO655387:BHO655396 BRK655387:BRK655396 CBG655387:CBG655396 CLC655387:CLC655396 CUY655387:CUY655396 DEU655387:DEU655396 DOQ655387:DOQ655396 DYM655387:DYM655396 EII655387:EII655396 ESE655387:ESE655396 FCA655387:FCA655396 FLW655387:FLW655396 FVS655387:FVS655396 GFO655387:GFO655396 GPK655387:GPK655396 GZG655387:GZG655396 HJC655387:HJC655396 HSY655387:HSY655396 ICU655387:ICU655396 IMQ655387:IMQ655396 IWM655387:IWM655396 JGI655387:JGI655396 JQE655387:JQE655396 KAA655387:KAA655396 KJW655387:KJW655396 KTS655387:KTS655396 LDO655387:LDO655396 LNK655387:LNK655396 LXG655387:LXG655396 MHC655387:MHC655396 MQY655387:MQY655396 NAU655387:NAU655396 NKQ655387:NKQ655396 NUM655387:NUM655396 OEI655387:OEI655396 OOE655387:OOE655396 OYA655387:OYA655396 PHW655387:PHW655396 PRS655387:PRS655396 QBO655387:QBO655396 QLK655387:QLK655396 QVG655387:QVG655396 RFC655387:RFC655396 ROY655387:ROY655396 RYU655387:RYU655396 SIQ655387:SIQ655396 SSM655387:SSM655396 TCI655387:TCI655396 TME655387:TME655396 TWA655387:TWA655396 UFW655387:UFW655396 UPS655387:UPS655396 UZO655387:UZO655396 VJK655387:VJK655396 VTG655387:VTG655396 WDC655387:WDC655396 WMY655387:WMY655396 WWU655387:WWU655396 AM720923:AM720932 KI720923:KI720932 UE720923:UE720932 AEA720923:AEA720932 ANW720923:ANW720932 AXS720923:AXS720932 BHO720923:BHO720932 BRK720923:BRK720932 CBG720923:CBG720932 CLC720923:CLC720932 CUY720923:CUY720932 DEU720923:DEU720932 DOQ720923:DOQ720932 DYM720923:DYM720932 EII720923:EII720932 ESE720923:ESE720932 FCA720923:FCA720932 FLW720923:FLW720932 FVS720923:FVS720932 GFO720923:GFO720932 GPK720923:GPK720932 GZG720923:GZG720932 HJC720923:HJC720932 HSY720923:HSY720932 ICU720923:ICU720932 IMQ720923:IMQ720932 IWM720923:IWM720932 JGI720923:JGI720932 JQE720923:JQE720932 KAA720923:KAA720932 KJW720923:KJW720932 KTS720923:KTS720932 LDO720923:LDO720932 LNK720923:LNK720932 LXG720923:LXG720932 MHC720923:MHC720932 MQY720923:MQY720932 NAU720923:NAU720932 NKQ720923:NKQ720932 NUM720923:NUM720932 OEI720923:OEI720932 OOE720923:OOE720932 OYA720923:OYA720932 PHW720923:PHW720932 PRS720923:PRS720932 QBO720923:QBO720932 QLK720923:QLK720932 QVG720923:QVG720932 RFC720923:RFC720932 ROY720923:ROY720932 RYU720923:RYU720932 SIQ720923:SIQ720932 SSM720923:SSM720932 TCI720923:TCI720932 TME720923:TME720932 TWA720923:TWA720932 UFW720923:UFW720932 UPS720923:UPS720932 UZO720923:UZO720932 VJK720923:VJK720932 VTG720923:VTG720932 WDC720923:WDC720932 WMY720923:WMY720932 WWU720923:WWU720932 AM786459:AM786468 KI786459:KI786468 UE786459:UE786468 AEA786459:AEA786468 ANW786459:ANW786468 AXS786459:AXS786468 BHO786459:BHO786468 BRK786459:BRK786468 CBG786459:CBG786468 CLC786459:CLC786468 CUY786459:CUY786468 DEU786459:DEU786468 DOQ786459:DOQ786468 DYM786459:DYM786468 EII786459:EII786468 ESE786459:ESE786468 FCA786459:FCA786468 FLW786459:FLW786468 FVS786459:FVS786468 GFO786459:GFO786468 GPK786459:GPK786468 GZG786459:GZG786468 HJC786459:HJC786468 HSY786459:HSY786468 ICU786459:ICU786468 IMQ786459:IMQ786468 IWM786459:IWM786468 JGI786459:JGI786468 JQE786459:JQE786468 KAA786459:KAA786468 KJW786459:KJW786468 KTS786459:KTS786468 LDO786459:LDO786468 LNK786459:LNK786468 LXG786459:LXG786468 MHC786459:MHC786468 MQY786459:MQY786468 NAU786459:NAU786468 NKQ786459:NKQ786468 NUM786459:NUM786468 OEI786459:OEI786468 OOE786459:OOE786468 OYA786459:OYA786468 PHW786459:PHW786468 PRS786459:PRS786468 QBO786459:QBO786468 QLK786459:QLK786468 QVG786459:QVG786468 RFC786459:RFC786468 ROY786459:ROY786468 RYU786459:RYU786468 SIQ786459:SIQ786468 SSM786459:SSM786468 TCI786459:TCI786468 TME786459:TME786468 TWA786459:TWA786468 UFW786459:UFW786468 UPS786459:UPS786468 UZO786459:UZO786468 VJK786459:VJK786468 VTG786459:VTG786468 WDC786459:WDC786468 WMY786459:WMY786468 WWU786459:WWU786468 AM851995:AM852004 KI851995:KI852004 UE851995:UE852004 AEA851995:AEA852004 ANW851995:ANW852004 AXS851995:AXS852004 BHO851995:BHO852004 BRK851995:BRK852004 CBG851995:CBG852004 CLC851995:CLC852004 CUY851995:CUY852004 DEU851995:DEU852004 DOQ851995:DOQ852004 DYM851995:DYM852004 EII851995:EII852004 ESE851995:ESE852004 FCA851995:FCA852004 FLW851995:FLW852004 FVS851995:FVS852004 GFO851995:GFO852004 GPK851995:GPK852004 GZG851995:GZG852004 HJC851995:HJC852004 HSY851995:HSY852004 ICU851995:ICU852004 IMQ851995:IMQ852004 IWM851995:IWM852004 JGI851995:JGI852004 JQE851995:JQE852004 KAA851995:KAA852004 KJW851995:KJW852004 KTS851995:KTS852004 LDO851995:LDO852004 LNK851995:LNK852004 LXG851995:LXG852004 MHC851995:MHC852004 MQY851995:MQY852004 NAU851995:NAU852004 NKQ851995:NKQ852004 NUM851995:NUM852004 OEI851995:OEI852004 OOE851995:OOE852004 OYA851995:OYA852004 PHW851995:PHW852004 PRS851995:PRS852004 QBO851995:QBO852004 QLK851995:QLK852004 QVG851995:QVG852004 RFC851995:RFC852004 ROY851995:ROY852004 RYU851995:RYU852004 SIQ851995:SIQ852004 SSM851995:SSM852004 TCI851995:TCI852004 TME851995:TME852004 TWA851995:TWA852004 UFW851995:UFW852004 UPS851995:UPS852004 UZO851995:UZO852004 VJK851995:VJK852004 VTG851995:VTG852004 WDC851995:WDC852004 WMY851995:WMY852004 WWU851995:WWU852004 AM917531:AM917540 KI917531:KI917540 UE917531:UE917540 AEA917531:AEA917540 ANW917531:ANW917540 AXS917531:AXS917540 BHO917531:BHO917540 BRK917531:BRK917540 CBG917531:CBG917540 CLC917531:CLC917540 CUY917531:CUY917540 DEU917531:DEU917540 DOQ917531:DOQ917540 DYM917531:DYM917540 EII917531:EII917540 ESE917531:ESE917540 FCA917531:FCA917540 FLW917531:FLW917540 FVS917531:FVS917540 GFO917531:GFO917540 GPK917531:GPK917540 GZG917531:GZG917540 HJC917531:HJC917540 HSY917531:HSY917540 ICU917531:ICU917540 IMQ917531:IMQ917540 IWM917531:IWM917540 JGI917531:JGI917540 JQE917531:JQE917540 KAA917531:KAA917540 KJW917531:KJW917540 KTS917531:KTS917540 LDO917531:LDO917540 LNK917531:LNK917540 LXG917531:LXG917540 MHC917531:MHC917540 MQY917531:MQY917540 NAU917531:NAU917540 NKQ917531:NKQ917540 NUM917531:NUM917540 OEI917531:OEI917540 OOE917531:OOE917540 OYA917531:OYA917540 PHW917531:PHW917540 PRS917531:PRS917540 QBO917531:QBO917540 QLK917531:QLK917540 QVG917531:QVG917540 RFC917531:RFC917540 ROY917531:ROY917540 RYU917531:RYU917540 SIQ917531:SIQ917540 SSM917531:SSM917540 TCI917531:TCI917540 TME917531:TME917540 TWA917531:TWA917540 UFW917531:UFW917540 UPS917531:UPS917540 UZO917531:UZO917540 VJK917531:VJK917540 VTG917531:VTG917540 WDC917531:WDC917540 WMY917531:WMY917540 WWU917531:WWU917540 AM983067:AM983076 KI983067:KI983076 UE983067:UE983076 AEA983067:AEA983076 ANW983067:ANW983076 AXS983067:AXS983076 BHO983067:BHO983076 BRK983067:BRK983076 CBG983067:CBG983076 CLC983067:CLC983076 CUY983067:CUY983076 DEU983067:DEU983076 DOQ983067:DOQ983076 DYM983067:DYM983076 EII983067:EII983076 ESE983067:ESE983076 FCA983067:FCA983076 FLW983067:FLW983076 FVS983067:FVS983076 GFO983067:GFO983076 GPK983067:GPK983076 GZG983067:GZG983076 HJC983067:HJC983076 HSY983067:HSY983076 ICU983067:ICU983076 IMQ983067:IMQ983076 IWM983067:IWM983076 JGI983067:JGI983076 JQE983067:JQE983076 KAA983067:KAA983076 KJW983067:KJW983076 KTS983067:KTS983076 LDO983067:LDO983076 LNK983067:LNK983076 LXG983067:LXG983076 MHC983067:MHC983076 MQY983067:MQY983076 NAU983067:NAU983076 NKQ983067:NKQ983076 NUM983067:NUM983076 OEI983067:OEI983076 OOE983067:OOE983076 OYA983067:OYA983076 PHW983067:PHW983076 PRS983067:PRS983076 QBO983067:QBO983076 QLK983067:QLK983076 QVG983067:QVG983076 RFC983067:RFC983076 ROY983067:ROY983076 RYU983067:RYU983076 SIQ983067:SIQ983076 SSM983067:SSM983076 TCI983067:TCI983076 TME983067:TME983076 TWA983067:TWA983076 UFW983067:UFW983076 UPS983067:UPS983076 UZO983067:UZO983076 VJK983067:VJK983076 VTG983067:VTG983076 WDC983067:WDC983076 WMY983067:WMY983076 WWU983067:WWU983076 M53 JI53 TE53 ADA53 AMW53 AWS53 BGO53 BQK53 CAG53 CKC53 CTY53 DDU53 DNQ53 DXM53 EHI53 ERE53 FBA53 FKW53 FUS53 GEO53 GOK53 GYG53 HIC53 HRY53 IBU53 ILQ53 IVM53 JFI53 JPE53 JZA53 KIW53 KSS53 LCO53 LMK53 LWG53 MGC53 MPY53 MZU53 NJQ53 NTM53 ODI53 ONE53 OXA53 PGW53 PQS53 QAO53 QKK53 QUG53 REC53 RNY53 RXU53 SHQ53 SRM53 TBI53 TLE53 TVA53 UEW53 UOS53 UYO53 VIK53 VSG53 WCC53 WLY53 WVU53 M65589 JI65589 TE65589 ADA65589 AMW65589 AWS65589 BGO65589 BQK65589 CAG65589 CKC65589 CTY65589 DDU65589 DNQ65589 DXM65589 EHI65589 ERE65589 FBA65589 FKW65589 FUS65589 GEO65589 GOK65589 GYG65589 HIC65589 HRY65589 IBU65589 ILQ65589 IVM65589 JFI65589 JPE65589 JZA65589 KIW65589 KSS65589 LCO65589 LMK65589 LWG65589 MGC65589 MPY65589 MZU65589 NJQ65589 NTM65589 ODI65589 ONE65589 OXA65589 PGW65589 PQS65589 QAO65589 QKK65589 QUG65589 REC65589 RNY65589 RXU65589 SHQ65589 SRM65589 TBI65589 TLE65589 TVA65589 UEW65589 UOS65589 UYO65589 VIK65589 VSG65589 WCC65589 WLY65589 WVU65589 M131125 JI131125 TE131125 ADA131125 AMW131125 AWS131125 BGO131125 BQK131125 CAG131125 CKC131125 CTY131125 DDU131125 DNQ131125 DXM131125 EHI131125 ERE131125 FBA131125 FKW131125 FUS131125 GEO131125 GOK131125 GYG131125 HIC131125 HRY131125 IBU131125 ILQ131125 IVM131125 JFI131125 JPE131125 JZA131125 KIW131125 KSS131125 LCO131125 LMK131125 LWG131125 MGC131125 MPY131125 MZU131125 NJQ131125 NTM131125 ODI131125 ONE131125 OXA131125 PGW131125 PQS131125 QAO131125 QKK131125 QUG131125 REC131125 RNY131125 RXU131125 SHQ131125 SRM131125 TBI131125 TLE131125 TVA131125 UEW131125 UOS131125 UYO131125 VIK131125 VSG131125 WCC131125 WLY131125 WVU131125 M196661 JI196661 TE196661 ADA196661 AMW196661 AWS196661 BGO196661 BQK196661 CAG196661 CKC196661 CTY196661 DDU196661 DNQ196661 DXM196661 EHI196661 ERE196661 FBA196661 FKW196661 FUS196661 GEO196661 GOK196661 GYG196661 HIC196661 HRY196661 IBU196661 ILQ196661 IVM196661 JFI196661 JPE196661 JZA196661 KIW196661 KSS196661 LCO196661 LMK196661 LWG196661 MGC196661 MPY196661 MZU196661 NJQ196661 NTM196661 ODI196661 ONE196661 OXA196661 PGW196661 PQS196661 QAO196661 QKK196661 QUG196661 REC196661 RNY196661 RXU196661 SHQ196661 SRM196661 TBI196661 TLE196661 TVA196661 UEW196661 UOS196661 UYO196661 VIK196661 VSG196661 WCC196661 WLY196661 WVU196661 M262197 JI262197 TE262197 ADA262197 AMW262197 AWS262197 BGO262197 BQK262197 CAG262197 CKC262197 CTY262197 DDU262197 DNQ262197 DXM262197 EHI262197 ERE262197 FBA262197 FKW262197 FUS262197 GEO262197 GOK262197 GYG262197 HIC262197 HRY262197 IBU262197 ILQ262197 IVM262197 JFI262197 JPE262197 JZA262197 KIW262197 KSS262197 LCO262197 LMK262197 LWG262197 MGC262197 MPY262197 MZU262197 NJQ262197 NTM262197 ODI262197 ONE262197 OXA262197 PGW262197 PQS262197 QAO262197 QKK262197 QUG262197 REC262197 RNY262197 RXU262197 SHQ262197 SRM262197 TBI262197 TLE262197 TVA262197 UEW262197 UOS262197 UYO262197 VIK262197 VSG262197 WCC262197 WLY262197 WVU262197 M327733 JI327733 TE327733 ADA327733 AMW327733 AWS327733 BGO327733 BQK327733 CAG327733 CKC327733 CTY327733 DDU327733 DNQ327733 DXM327733 EHI327733 ERE327733 FBA327733 FKW327733 FUS327733 GEO327733 GOK327733 GYG327733 HIC327733 HRY327733 IBU327733 ILQ327733 IVM327733 JFI327733 JPE327733 JZA327733 KIW327733 KSS327733 LCO327733 LMK327733 LWG327733 MGC327733 MPY327733 MZU327733 NJQ327733 NTM327733 ODI327733 ONE327733 OXA327733 PGW327733 PQS327733 QAO327733 QKK327733 QUG327733 REC327733 RNY327733 RXU327733 SHQ327733 SRM327733 TBI327733 TLE327733 TVA327733 UEW327733 UOS327733 UYO327733 VIK327733 VSG327733 WCC327733 WLY327733 WVU327733 M393269 JI393269 TE393269 ADA393269 AMW393269 AWS393269 BGO393269 BQK393269 CAG393269 CKC393269 CTY393269 DDU393269 DNQ393269 DXM393269 EHI393269 ERE393269 FBA393269 FKW393269 FUS393269 GEO393269 GOK393269 GYG393269 HIC393269 HRY393269 IBU393269 ILQ393269 IVM393269 JFI393269 JPE393269 JZA393269 KIW393269 KSS393269 LCO393269 LMK393269 LWG393269 MGC393269 MPY393269 MZU393269 NJQ393269 NTM393269 ODI393269 ONE393269 OXA393269 PGW393269 PQS393269 QAO393269 QKK393269 QUG393269 REC393269 RNY393269 RXU393269 SHQ393269 SRM393269 TBI393269 TLE393269 TVA393269 UEW393269 UOS393269 UYO393269 VIK393269 VSG393269 WCC393269 WLY393269 WVU393269 M458805 JI458805 TE458805 ADA458805 AMW458805 AWS458805 BGO458805 BQK458805 CAG458805 CKC458805 CTY458805 DDU458805 DNQ458805 DXM458805 EHI458805 ERE458805 FBA458805 FKW458805 FUS458805 GEO458805 GOK458805 GYG458805 HIC458805 HRY458805 IBU458805 ILQ458805 IVM458805 JFI458805 JPE458805 JZA458805 KIW458805 KSS458805 LCO458805 LMK458805 LWG458805 MGC458805 MPY458805 MZU458805 NJQ458805 NTM458805 ODI458805 ONE458805 OXA458805 PGW458805 PQS458805 QAO458805 QKK458805 QUG458805 REC458805 RNY458805 RXU458805 SHQ458805 SRM458805 TBI458805 TLE458805 TVA458805 UEW458805 UOS458805 UYO458805 VIK458805 VSG458805 WCC458805 WLY458805 WVU458805 M524341 JI524341 TE524341 ADA524341 AMW524341 AWS524341 BGO524341 BQK524341 CAG524341 CKC524341 CTY524341 DDU524341 DNQ524341 DXM524341 EHI524341 ERE524341 FBA524341 FKW524341 FUS524341 GEO524341 GOK524341 GYG524341 HIC524341 HRY524341 IBU524341 ILQ524341 IVM524341 JFI524341 JPE524341 JZA524341 KIW524341 KSS524341 LCO524341 LMK524341 LWG524341 MGC524341 MPY524341 MZU524341 NJQ524341 NTM524341 ODI524341 ONE524341 OXA524341 PGW524341 PQS524341 QAO524341 QKK524341 QUG524341 REC524341 RNY524341 RXU524341 SHQ524341 SRM524341 TBI524341 TLE524341 TVA524341 UEW524341 UOS524341 UYO524341 VIK524341 VSG524341 WCC524341 WLY524341 WVU524341 M589877 JI589877 TE589877 ADA589877 AMW589877 AWS589877 BGO589877 BQK589877 CAG589877 CKC589877 CTY589877 DDU589877 DNQ589877 DXM589877 EHI589877 ERE589877 FBA589877 FKW589877 FUS589877 GEO589877 GOK589877 GYG589877 HIC589877 HRY589877 IBU589877 ILQ589877 IVM589877 JFI589877 JPE589877 JZA589877 KIW589877 KSS589877 LCO589877 LMK589877 LWG589877 MGC589877 MPY589877 MZU589877 NJQ589877 NTM589877 ODI589877 ONE589877 OXA589877 PGW589877 PQS589877 QAO589877 QKK589877 QUG589877 REC589877 RNY589877 RXU589877 SHQ589877 SRM589877 TBI589877 TLE589877 TVA589877 UEW589877 UOS589877 UYO589877 VIK589877 VSG589877 WCC589877 WLY589877 WVU589877 M655413 JI655413 TE655413 ADA655413 AMW655413 AWS655413 BGO655413 BQK655413 CAG655413 CKC655413 CTY655413 DDU655413 DNQ655413 DXM655413 EHI655413 ERE655413 FBA655413 FKW655413 FUS655413 GEO655413 GOK655413 GYG655413 HIC655413 HRY655413 IBU655413 ILQ655413 IVM655413 JFI655413 JPE655413 JZA655413 KIW655413 KSS655413 LCO655413 LMK655413 LWG655413 MGC655413 MPY655413 MZU655413 NJQ655413 NTM655413 ODI655413 ONE655413 OXA655413 PGW655413 PQS655413 QAO655413 QKK655413 QUG655413 REC655413 RNY655413 RXU655413 SHQ655413 SRM655413 TBI655413 TLE655413 TVA655413 UEW655413 UOS655413 UYO655413 VIK655413 VSG655413 WCC655413 WLY655413 WVU655413 M720949 JI720949 TE720949 ADA720949 AMW720949 AWS720949 BGO720949 BQK720949 CAG720949 CKC720949 CTY720949 DDU720949 DNQ720949 DXM720949 EHI720949 ERE720949 FBA720949 FKW720949 FUS720949 GEO720949 GOK720949 GYG720949 HIC720949 HRY720949 IBU720949 ILQ720949 IVM720949 JFI720949 JPE720949 JZA720949 KIW720949 KSS720949 LCO720949 LMK720949 LWG720949 MGC720949 MPY720949 MZU720949 NJQ720949 NTM720949 ODI720949 ONE720949 OXA720949 PGW720949 PQS720949 QAO720949 QKK720949 QUG720949 REC720949 RNY720949 RXU720949 SHQ720949 SRM720949 TBI720949 TLE720949 TVA720949 UEW720949 UOS720949 UYO720949 VIK720949 VSG720949 WCC720949 WLY720949 WVU720949 M786485 JI786485 TE786485 ADA786485 AMW786485 AWS786485 BGO786485 BQK786485 CAG786485 CKC786485 CTY786485 DDU786485 DNQ786485 DXM786485 EHI786485 ERE786485 FBA786485 FKW786485 FUS786485 GEO786485 GOK786485 GYG786485 HIC786485 HRY786485 IBU786485 ILQ786485 IVM786485 JFI786485 JPE786485 JZA786485 KIW786485 KSS786485 LCO786485 LMK786485 LWG786485 MGC786485 MPY786485 MZU786485 NJQ786485 NTM786485 ODI786485 ONE786485 OXA786485 PGW786485 PQS786485 QAO786485 QKK786485 QUG786485 REC786485 RNY786485 RXU786485 SHQ786485 SRM786485 TBI786485 TLE786485 TVA786485 UEW786485 UOS786485 UYO786485 VIK786485 VSG786485 WCC786485 WLY786485 WVU786485 M852021 JI852021 TE852021 ADA852021 AMW852021 AWS852021 BGO852021 BQK852021 CAG852021 CKC852021 CTY852021 DDU852021 DNQ852021 DXM852021 EHI852021 ERE852021 FBA852021 FKW852021 FUS852021 GEO852021 GOK852021 GYG852021 HIC852021 HRY852021 IBU852021 ILQ852021 IVM852021 JFI852021 JPE852021 JZA852021 KIW852021 KSS852021 LCO852021 LMK852021 LWG852021 MGC852021 MPY852021 MZU852021 NJQ852021 NTM852021 ODI852021 ONE852021 OXA852021 PGW852021 PQS852021 QAO852021 QKK852021 QUG852021 REC852021 RNY852021 RXU852021 SHQ852021 SRM852021 TBI852021 TLE852021 TVA852021 UEW852021 UOS852021 UYO852021 VIK852021 VSG852021 WCC852021 WLY852021 WVU852021 M917557 JI917557 TE917557 ADA917557 AMW917557 AWS917557 BGO917557 BQK917557 CAG917557 CKC917557 CTY917557 DDU917557 DNQ917557 DXM917557 EHI917557 ERE917557 FBA917557 FKW917557 FUS917557 GEO917557 GOK917557 GYG917557 HIC917557 HRY917557 IBU917557 ILQ917557 IVM917557 JFI917557 JPE917557 JZA917557 KIW917557 KSS917557 LCO917557 LMK917557 LWG917557 MGC917557 MPY917557 MZU917557 NJQ917557 NTM917557 ODI917557 ONE917557 OXA917557 PGW917557 PQS917557 QAO917557 QKK917557 QUG917557 REC917557 RNY917557 RXU917557 SHQ917557 SRM917557 TBI917557 TLE917557 TVA917557 UEW917557 UOS917557 UYO917557 VIK917557 VSG917557 WCC917557 WLY917557 WVU917557 M983093 JI983093 TE983093 ADA983093 AMW983093 AWS983093 BGO983093 BQK983093 CAG983093 CKC983093 CTY983093 DDU983093 DNQ983093 DXM983093 EHI983093 ERE983093 FBA983093 FKW983093 FUS983093 GEO983093 GOK983093 GYG983093 HIC983093 HRY983093 IBU983093 ILQ983093 IVM983093 JFI983093 JPE983093 JZA983093 KIW983093 KSS983093 LCO983093 LMK983093 LWG983093 MGC983093 MPY983093 MZU983093 NJQ983093 NTM983093 ODI983093 ONE983093 OXA983093 PGW983093 PQS983093 QAO983093 QKK983093 QUG983093 REC983093 RNY983093 RXU983093 SHQ983093 SRM983093 TBI983093 TLE983093 TVA983093 UEW983093 UOS983093 UYO983093 VIK983093 VSG983093 WCC983093 WLY983093 WVU983093 M64 JI64 TE64 ADA64 AMW64 AWS64 BGO64 BQK64 CAG64 CKC64 CTY64 DDU64 DNQ64 DXM64 EHI64 ERE64 FBA64 FKW64 FUS64 GEO64 GOK64 GYG64 HIC64 HRY64 IBU64 ILQ64 IVM64 JFI64 JPE64 JZA64 KIW64 KSS64 LCO64 LMK64 LWG64 MGC64 MPY64 MZU64 NJQ64 NTM64 ODI64 ONE64 OXA64 PGW64 PQS64 QAO64 QKK64 QUG64 REC64 RNY64 RXU64 SHQ64 SRM64 TBI64 TLE64 TVA64 UEW64 UOS64 UYO64 VIK64 VSG64 WCC64 WLY64 WVU64 M65600 JI65600 TE65600 ADA65600 AMW65600 AWS65600 BGO65600 BQK65600 CAG65600 CKC65600 CTY65600 DDU65600 DNQ65600 DXM65600 EHI65600 ERE65600 FBA65600 FKW65600 FUS65600 GEO65600 GOK65600 GYG65600 HIC65600 HRY65600 IBU65600 ILQ65600 IVM65600 JFI65600 JPE65600 JZA65600 KIW65600 KSS65600 LCO65600 LMK65600 LWG65600 MGC65600 MPY65600 MZU65600 NJQ65600 NTM65600 ODI65600 ONE65600 OXA65600 PGW65600 PQS65600 QAO65600 QKK65600 QUG65600 REC65600 RNY65600 RXU65600 SHQ65600 SRM65600 TBI65600 TLE65600 TVA65600 UEW65600 UOS65600 UYO65600 VIK65600 VSG65600 WCC65600 WLY65600 WVU65600 M131136 JI131136 TE131136 ADA131136 AMW131136 AWS131136 BGO131136 BQK131136 CAG131136 CKC131136 CTY131136 DDU131136 DNQ131136 DXM131136 EHI131136 ERE131136 FBA131136 FKW131136 FUS131136 GEO131136 GOK131136 GYG131136 HIC131136 HRY131136 IBU131136 ILQ131136 IVM131136 JFI131136 JPE131136 JZA131136 KIW131136 KSS131136 LCO131136 LMK131136 LWG131136 MGC131136 MPY131136 MZU131136 NJQ131136 NTM131136 ODI131136 ONE131136 OXA131136 PGW131136 PQS131136 QAO131136 QKK131136 QUG131136 REC131136 RNY131136 RXU131136 SHQ131136 SRM131136 TBI131136 TLE131136 TVA131136 UEW131136 UOS131136 UYO131136 VIK131136 VSG131136 WCC131136 WLY131136 WVU131136 M196672 JI196672 TE196672 ADA196672 AMW196672 AWS196672 BGO196672 BQK196672 CAG196672 CKC196672 CTY196672 DDU196672 DNQ196672 DXM196672 EHI196672 ERE196672 FBA196672 FKW196672 FUS196672 GEO196672 GOK196672 GYG196672 HIC196672 HRY196672 IBU196672 ILQ196672 IVM196672 JFI196672 JPE196672 JZA196672 KIW196672 KSS196672 LCO196672 LMK196672 LWG196672 MGC196672 MPY196672 MZU196672 NJQ196672 NTM196672 ODI196672 ONE196672 OXA196672 PGW196672 PQS196672 QAO196672 QKK196672 QUG196672 REC196672 RNY196672 RXU196672 SHQ196672 SRM196672 TBI196672 TLE196672 TVA196672 UEW196672 UOS196672 UYO196672 VIK196672 VSG196672 WCC196672 WLY196672 WVU196672 M262208 JI262208 TE262208 ADA262208 AMW262208 AWS262208 BGO262208 BQK262208 CAG262208 CKC262208 CTY262208 DDU262208 DNQ262208 DXM262208 EHI262208 ERE262208 FBA262208 FKW262208 FUS262208 GEO262208 GOK262208 GYG262208 HIC262208 HRY262208 IBU262208 ILQ262208 IVM262208 JFI262208 JPE262208 JZA262208 KIW262208 KSS262208 LCO262208 LMK262208 LWG262208 MGC262208 MPY262208 MZU262208 NJQ262208 NTM262208 ODI262208 ONE262208 OXA262208 PGW262208 PQS262208 QAO262208 QKK262208 QUG262208 REC262208 RNY262208 RXU262208 SHQ262208 SRM262208 TBI262208 TLE262208 TVA262208 UEW262208 UOS262208 UYO262208 VIK262208 VSG262208 WCC262208 WLY262208 WVU262208 M327744 JI327744 TE327744 ADA327744 AMW327744 AWS327744 BGO327744 BQK327744 CAG327744 CKC327744 CTY327744 DDU327744 DNQ327744 DXM327744 EHI327744 ERE327744 FBA327744 FKW327744 FUS327744 GEO327744 GOK327744 GYG327744 HIC327744 HRY327744 IBU327744 ILQ327744 IVM327744 JFI327744 JPE327744 JZA327744 KIW327744 KSS327744 LCO327744 LMK327744 LWG327744 MGC327744 MPY327744 MZU327744 NJQ327744 NTM327744 ODI327744 ONE327744 OXA327744 PGW327744 PQS327744 QAO327744 QKK327744 QUG327744 REC327744 RNY327744 RXU327744 SHQ327744 SRM327744 TBI327744 TLE327744 TVA327744 UEW327744 UOS327744 UYO327744 VIK327744 VSG327744 WCC327744 WLY327744 WVU327744 M393280 JI393280 TE393280 ADA393280 AMW393280 AWS393280 BGO393280 BQK393280 CAG393280 CKC393280 CTY393280 DDU393280 DNQ393280 DXM393280 EHI393280 ERE393280 FBA393280 FKW393280 FUS393280 GEO393280 GOK393280 GYG393280 HIC393280 HRY393280 IBU393280 ILQ393280 IVM393280 JFI393280 JPE393280 JZA393280 KIW393280 KSS393280 LCO393280 LMK393280 LWG393280 MGC393280 MPY393280 MZU393280 NJQ393280 NTM393280 ODI393280 ONE393280 OXA393280 PGW393280 PQS393280 QAO393280 QKK393280 QUG393280 REC393280 RNY393280 RXU393280 SHQ393280 SRM393280 TBI393280 TLE393280 TVA393280 UEW393280 UOS393280 UYO393280 VIK393280 VSG393280 WCC393280 WLY393280 WVU393280 M458816 JI458816 TE458816 ADA458816 AMW458816 AWS458816 BGO458816 BQK458816 CAG458816 CKC458816 CTY458816 DDU458816 DNQ458816 DXM458816 EHI458816 ERE458816 FBA458816 FKW458816 FUS458816 GEO458816 GOK458816 GYG458816 HIC458816 HRY458816 IBU458816 ILQ458816 IVM458816 JFI458816 JPE458816 JZA458816 KIW458816 KSS458816 LCO458816 LMK458816 LWG458816 MGC458816 MPY458816 MZU458816 NJQ458816 NTM458816 ODI458816 ONE458816 OXA458816 PGW458816 PQS458816 QAO458816 QKK458816 QUG458816 REC458816 RNY458816 RXU458816 SHQ458816 SRM458816 TBI458816 TLE458816 TVA458816 UEW458816 UOS458816 UYO458816 VIK458816 VSG458816 WCC458816 WLY458816 WVU458816 M524352 JI524352 TE524352 ADA524352 AMW524352 AWS524352 BGO524352 BQK524352 CAG524352 CKC524352 CTY524352 DDU524352 DNQ524352 DXM524352 EHI524352 ERE524352 FBA524352 FKW524352 FUS524352 GEO524352 GOK524352 GYG524352 HIC524352 HRY524352 IBU524352 ILQ524352 IVM524352 JFI524352 JPE524352 JZA524352 KIW524352 KSS524352 LCO524352 LMK524352 LWG524352 MGC524352 MPY524352 MZU524352 NJQ524352 NTM524352 ODI524352 ONE524352 OXA524352 PGW524352 PQS524352 QAO524352 QKK524352 QUG524352 REC524352 RNY524352 RXU524352 SHQ524352 SRM524352 TBI524352 TLE524352 TVA524352 UEW524352 UOS524352 UYO524352 VIK524352 VSG524352 WCC524352 WLY524352 WVU524352 M589888 JI589888 TE589888 ADA589888 AMW589888 AWS589888 BGO589888 BQK589888 CAG589888 CKC589888 CTY589888 DDU589888 DNQ589888 DXM589888 EHI589888 ERE589888 FBA589888 FKW589888 FUS589888 GEO589888 GOK589888 GYG589888 HIC589888 HRY589888 IBU589888 ILQ589888 IVM589888 JFI589888 JPE589888 JZA589888 KIW589888 KSS589888 LCO589888 LMK589888 LWG589888 MGC589888 MPY589888 MZU589888 NJQ589888 NTM589888 ODI589888 ONE589888 OXA589888 PGW589888 PQS589888 QAO589888 QKK589888 QUG589888 REC589888 RNY589888 RXU589888 SHQ589888 SRM589888 TBI589888 TLE589888 TVA589888 UEW589888 UOS589888 UYO589888 VIK589888 VSG589888 WCC589888 WLY589888 WVU589888 M655424 JI655424 TE655424 ADA655424 AMW655424 AWS655424 BGO655424 BQK655424 CAG655424 CKC655424 CTY655424 DDU655424 DNQ655424 DXM655424 EHI655424 ERE655424 FBA655424 FKW655424 FUS655424 GEO655424 GOK655424 GYG655424 HIC655424 HRY655424 IBU655424 ILQ655424 IVM655424 JFI655424 JPE655424 JZA655424 KIW655424 KSS655424 LCO655424 LMK655424 LWG655424 MGC655424 MPY655424 MZU655424 NJQ655424 NTM655424 ODI655424 ONE655424 OXA655424 PGW655424 PQS655424 QAO655424 QKK655424 QUG655424 REC655424 RNY655424 RXU655424 SHQ655424 SRM655424 TBI655424 TLE655424 TVA655424 UEW655424 UOS655424 UYO655424 VIK655424 VSG655424 WCC655424 WLY655424 WVU655424 M720960 JI720960 TE720960 ADA720960 AMW720960 AWS720960 BGO720960 BQK720960 CAG720960 CKC720960 CTY720960 DDU720960 DNQ720960 DXM720960 EHI720960 ERE720960 FBA720960 FKW720960 FUS720960 GEO720960 GOK720960 GYG720960 HIC720960 HRY720960 IBU720960 ILQ720960 IVM720960 JFI720960 JPE720960 JZA720960 KIW720960 KSS720960 LCO720960 LMK720960 LWG720960 MGC720960 MPY720960 MZU720960 NJQ720960 NTM720960 ODI720960 ONE720960 OXA720960 PGW720960 PQS720960 QAO720960 QKK720960 QUG720960 REC720960 RNY720960 RXU720960 SHQ720960 SRM720960 TBI720960 TLE720960 TVA720960 UEW720960 UOS720960 UYO720960 VIK720960 VSG720960 WCC720960 WLY720960 WVU720960 M786496 JI786496 TE786496 ADA786496 AMW786496 AWS786496 BGO786496 BQK786496 CAG786496 CKC786496 CTY786496 DDU786496 DNQ786496 DXM786496 EHI786496 ERE786496 FBA786496 FKW786496 FUS786496 GEO786496 GOK786496 GYG786496 HIC786496 HRY786496 IBU786496 ILQ786496 IVM786496 JFI786496 JPE786496 JZA786496 KIW786496 KSS786496 LCO786496 LMK786496 LWG786496 MGC786496 MPY786496 MZU786496 NJQ786496 NTM786496 ODI786496 ONE786496 OXA786496 PGW786496 PQS786496 QAO786496 QKK786496 QUG786496 REC786496 RNY786496 RXU786496 SHQ786496 SRM786496 TBI786496 TLE786496 TVA786496 UEW786496 UOS786496 UYO786496 VIK786496 VSG786496 WCC786496 WLY786496 WVU786496 M852032 JI852032 TE852032 ADA852032 AMW852032 AWS852032 BGO852032 BQK852032 CAG852032 CKC852032 CTY852032 DDU852032 DNQ852032 DXM852032 EHI852032 ERE852032 FBA852032 FKW852032 FUS852032 GEO852032 GOK852032 GYG852032 HIC852032 HRY852032 IBU852032 ILQ852032 IVM852032 JFI852032 JPE852032 JZA852032 KIW852032 KSS852032 LCO852032 LMK852032 LWG852032 MGC852032 MPY852032 MZU852032 NJQ852032 NTM852032 ODI852032 ONE852032 OXA852032 PGW852032 PQS852032 QAO852032 QKK852032 QUG852032 REC852032 RNY852032 RXU852032 SHQ852032 SRM852032 TBI852032 TLE852032 TVA852032 UEW852032 UOS852032 UYO852032 VIK852032 VSG852032 WCC852032 WLY852032 WVU852032 M917568 JI917568 TE917568 ADA917568 AMW917568 AWS917568 BGO917568 BQK917568 CAG917568 CKC917568 CTY917568 DDU917568 DNQ917568 DXM917568 EHI917568 ERE917568 FBA917568 FKW917568 FUS917568 GEO917568 GOK917568 GYG917568 HIC917568 HRY917568 IBU917568 ILQ917568 IVM917568 JFI917568 JPE917568 JZA917568 KIW917568 KSS917568 LCO917568 LMK917568 LWG917568 MGC917568 MPY917568 MZU917568 NJQ917568 NTM917568 ODI917568 ONE917568 OXA917568 PGW917568 PQS917568 QAO917568 QKK917568 QUG917568 REC917568 RNY917568 RXU917568 SHQ917568 SRM917568 TBI917568 TLE917568 TVA917568 UEW917568 UOS917568 UYO917568 VIK917568 VSG917568 WCC917568 WLY917568 WVU917568 M983104 JI983104 TE983104 ADA983104 AMW983104 AWS983104 BGO983104 BQK983104 CAG983104 CKC983104 CTY983104 DDU983104 DNQ983104 DXM983104 EHI983104 ERE983104 FBA983104 FKW983104 FUS983104 GEO983104 GOK983104 GYG983104 HIC983104 HRY983104 IBU983104 ILQ983104 IVM983104 JFI983104 JPE983104 JZA983104 KIW983104 KSS983104 LCO983104 LMK983104 LWG983104 MGC983104 MPY983104 MZU983104 NJQ983104 NTM983104 ODI983104 ONE983104 OXA983104 PGW983104 PQS983104 QAO983104 QKK983104 QUG983104 REC983104 RNY983104 RXU983104 SHQ983104 SRM983104 TBI983104 TLE983104 TVA983104 UEW983104 UOS983104 UYO983104 VIK983104 VSG983104 WCC983104 WLY983104 WVU983104 M51 JI51 TE51 ADA51 AMW51 AWS51 BGO51 BQK51 CAG51 CKC51 CTY51 DDU51 DNQ51 DXM51 EHI51 ERE51 FBA51 FKW51 FUS51 GEO51 GOK51 GYG51 HIC51 HRY51 IBU51 ILQ51 IVM51 JFI51 JPE51 JZA51 KIW51 KSS51 LCO51 LMK51 LWG51 MGC51 MPY51 MZU51 NJQ51 NTM51 ODI51 ONE51 OXA51 PGW51 PQS51 QAO51 QKK51 QUG51 REC51 RNY51 RXU51 SHQ51 SRM51 TBI51 TLE51 TVA51 UEW51 UOS51 UYO51 VIK51 VSG51 WCC51 WLY51 WVU51 M65587 JI65587 TE65587 ADA65587 AMW65587 AWS65587 BGO65587 BQK65587 CAG65587 CKC65587 CTY65587 DDU65587 DNQ65587 DXM65587 EHI65587 ERE65587 FBA65587 FKW65587 FUS65587 GEO65587 GOK65587 GYG65587 HIC65587 HRY65587 IBU65587 ILQ65587 IVM65587 JFI65587 JPE65587 JZA65587 KIW65587 KSS65587 LCO65587 LMK65587 LWG65587 MGC65587 MPY65587 MZU65587 NJQ65587 NTM65587 ODI65587 ONE65587 OXA65587 PGW65587 PQS65587 QAO65587 QKK65587 QUG65587 REC65587 RNY65587 RXU65587 SHQ65587 SRM65587 TBI65587 TLE65587 TVA65587 UEW65587 UOS65587 UYO65587 VIK65587 VSG65587 WCC65587 WLY65587 WVU65587 M131123 JI131123 TE131123 ADA131123 AMW131123 AWS131123 BGO131123 BQK131123 CAG131123 CKC131123 CTY131123 DDU131123 DNQ131123 DXM131123 EHI131123 ERE131123 FBA131123 FKW131123 FUS131123 GEO131123 GOK131123 GYG131123 HIC131123 HRY131123 IBU131123 ILQ131123 IVM131123 JFI131123 JPE131123 JZA131123 KIW131123 KSS131123 LCO131123 LMK131123 LWG131123 MGC131123 MPY131123 MZU131123 NJQ131123 NTM131123 ODI131123 ONE131123 OXA131123 PGW131123 PQS131123 QAO131123 QKK131123 QUG131123 REC131123 RNY131123 RXU131123 SHQ131123 SRM131123 TBI131123 TLE131123 TVA131123 UEW131123 UOS131123 UYO131123 VIK131123 VSG131123 WCC131123 WLY131123 WVU131123 M196659 JI196659 TE196659 ADA196659 AMW196659 AWS196659 BGO196659 BQK196659 CAG196659 CKC196659 CTY196659 DDU196659 DNQ196659 DXM196659 EHI196659 ERE196659 FBA196659 FKW196659 FUS196659 GEO196659 GOK196659 GYG196659 HIC196659 HRY196659 IBU196659 ILQ196659 IVM196659 JFI196659 JPE196659 JZA196659 KIW196659 KSS196659 LCO196659 LMK196659 LWG196659 MGC196659 MPY196659 MZU196659 NJQ196659 NTM196659 ODI196659 ONE196659 OXA196659 PGW196659 PQS196659 QAO196659 QKK196659 QUG196659 REC196659 RNY196659 RXU196659 SHQ196659 SRM196659 TBI196659 TLE196659 TVA196659 UEW196659 UOS196659 UYO196659 VIK196659 VSG196659 WCC196659 WLY196659 WVU196659 M262195 JI262195 TE262195 ADA262195 AMW262195 AWS262195 BGO262195 BQK262195 CAG262195 CKC262195 CTY262195 DDU262195 DNQ262195 DXM262195 EHI262195 ERE262195 FBA262195 FKW262195 FUS262195 GEO262195 GOK262195 GYG262195 HIC262195 HRY262195 IBU262195 ILQ262195 IVM262195 JFI262195 JPE262195 JZA262195 KIW262195 KSS262195 LCO262195 LMK262195 LWG262195 MGC262195 MPY262195 MZU262195 NJQ262195 NTM262195 ODI262195 ONE262195 OXA262195 PGW262195 PQS262195 QAO262195 QKK262195 QUG262195 REC262195 RNY262195 RXU262195 SHQ262195 SRM262195 TBI262195 TLE262195 TVA262195 UEW262195 UOS262195 UYO262195 VIK262195 VSG262195 WCC262195 WLY262195 WVU262195 M327731 JI327731 TE327731 ADA327731 AMW327731 AWS327731 BGO327731 BQK327731 CAG327731 CKC327731 CTY327731 DDU327731 DNQ327731 DXM327731 EHI327731 ERE327731 FBA327731 FKW327731 FUS327731 GEO327731 GOK327731 GYG327731 HIC327731 HRY327731 IBU327731 ILQ327731 IVM327731 JFI327731 JPE327731 JZA327731 KIW327731 KSS327731 LCO327731 LMK327731 LWG327731 MGC327731 MPY327731 MZU327731 NJQ327731 NTM327731 ODI327731 ONE327731 OXA327731 PGW327731 PQS327731 QAO327731 QKK327731 QUG327731 REC327731 RNY327731 RXU327731 SHQ327731 SRM327731 TBI327731 TLE327731 TVA327731 UEW327731 UOS327731 UYO327731 VIK327731 VSG327731 WCC327731 WLY327731 WVU327731 M393267 JI393267 TE393267 ADA393267 AMW393267 AWS393267 BGO393267 BQK393267 CAG393267 CKC393267 CTY393267 DDU393267 DNQ393267 DXM393267 EHI393267 ERE393267 FBA393267 FKW393267 FUS393267 GEO393267 GOK393267 GYG393267 HIC393267 HRY393267 IBU393267 ILQ393267 IVM393267 JFI393267 JPE393267 JZA393267 KIW393267 KSS393267 LCO393267 LMK393267 LWG393267 MGC393267 MPY393267 MZU393267 NJQ393267 NTM393267 ODI393267 ONE393267 OXA393267 PGW393267 PQS393267 QAO393267 QKK393267 QUG393267 REC393267 RNY393267 RXU393267 SHQ393267 SRM393267 TBI393267 TLE393267 TVA393267 UEW393267 UOS393267 UYO393267 VIK393267 VSG393267 WCC393267 WLY393267 WVU393267 M458803 JI458803 TE458803 ADA458803 AMW458803 AWS458803 BGO458803 BQK458803 CAG458803 CKC458803 CTY458803 DDU458803 DNQ458803 DXM458803 EHI458803 ERE458803 FBA458803 FKW458803 FUS458803 GEO458803 GOK458803 GYG458803 HIC458803 HRY458803 IBU458803 ILQ458803 IVM458803 JFI458803 JPE458803 JZA458803 KIW458803 KSS458803 LCO458803 LMK458803 LWG458803 MGC458803 MPY458803 MZU458803 NJQ458803 NTM458803 ODI458803 ONE458803 OXA458803 PGW458803 PQS458803 QAO458803 QKK458803 QUG458803 REC458803 RNY458803 RXU458803 SHQ458803 SRM458803 TBI458803 TLE458803 TVA458803 UEW458803 UOS458803 UYO458803 VIK458803 VSG458803 WCC458803 WLY458803 WVU458803 M524339 JI524339 TE524339 ADA524339 AMW524339 AWS524339 BGO524339 BQK524339 CAG524339 CKC524339 CTY524339 DDU524339 DNQ524339 DXM524339 EHI524339 ERE524339 FBA524339 FKW524339 FUS524339 GEO524339 GOK524339 GYG524339 HIC524339 HRY524339 IBU524339 ILQ524339 IVM524339 JFI524339 JPE524339 JZA524339 KIW524339 KSS524339 LCO524339 LMK524339 LWG524339 MGC524339 MPY524339 MZU524339 NJQ524339 NTM524339 ODI524339 ONE524339 OXA524339 PGW524339 PQS524339 QAO524339 QKK524339 QUG524339 REC524339 RNY524339 RXU524339 SHQ524339 SRM524339 TBI524339 TLE524339 TVA524339 UEW524339 UOS524339 UYO524339 VIK524339 VSG524339 WCC524339 WLY524339 WVU524339 M589875 JI589875 TE589875 ADA589875 AMW589875 AWS589875 BGO589875 BQK589875 CAG589875 CKC589875 CTY589875 DDU589875 DNQ589875 DXM589875 EHI589875 ERE589875 FBA589875 FKW589875 FUS589875 GEO589875 GOK589875 GYG589875 HIC589875 HRY589875 IBU589875 ILQ589875 IVM589875 JFI589875 JPE589875 JZA589875 KIW589875 KSS589875 LCO589875 LMK589875 LWG589875 MGC589875 MPY589875 MZU589875 NJQ589875 NTM589875 ODI589875 ONE589875 OXA589875 PGW589875 PQS589875 QAO589875 QKK589875 QUG589875 REC589875 RNY589875 RXU589875 SHQ589875 SRM589875 TBI589875 TLE589875 TVA589875 UEW589875 UOS589875 UYO589875 VIK589875 VSG589875 WCC589875 WLY589875 WVU589875 M655411 JI655411 TE655411 ADA655411 AMW655411 AWS655411 BGO655411 BQK655411 CAG655411 CKC655411 CTY655411 DDU655411 DNQ655411 DXM655411 EHI655411 ERE655411 FBA655411 FKW655411 FUS655411 GEO655411 GOK655411 GYG655411 HIC655411 HRY655411 IBU655411 ILQ655411 IVM655411 JFI655411 JPE655411 JZA655411 KIW655411 KSS655411 LCO655411 LMK655411 LWG655411 MGC655411 MPY655411 MZU655411 NJQ655411 NTM655411 ODI655411 ONE655411 OXA655411 PGW655411 PQS655411 QAO655411 QKK655411 QUG655411 REC655411 RNY655411 RXU655411 SHQ655411 SRM655411 TBI655411 TLE655411 TVA655411 UEW655411 UOS655411 UYO655411 VIK655411 VSG655411 WCC655411 WLY655411 WVU655411 M720947 JI720947 TE720947 ADA720947 AMW720947 AWS720947 BGO720947 BQK720947 CAG720947 CKC720947 CTY720947 DDU720947 DNQ720947 DXM720947 EHI720947 ERE720947 FBA720947 FKW720947 FUS720947 GEO720947 GOK720947 GYG720947 HIC720947 HRY720947 IBU720947 ILQ720947 IVM720947 JFI720947 JPE720947 JZA720947 KIW720947 KSS720947 LCO720947 LMK720947 LWG720947 MGC720947 MPY720947 MZU720947 NJQ720947 NTM720947 ODI720947 ONE720947 OXA720947 PGW720947 PQS720947 QAO720947 QKK720947 QUG720947 REC720947 RNY720947 RXU720947 SHQ720947 SRM720947 TBI720947 TLE720947 TVA720947 UEW720947 UOS720947 UYO720947 VIK720947 VSG720947 WCC720947 WLY720947 WVU720947 M786483 JI786483 TE786483 ADA786483 AMW786483 AWS786483 BGO786483 BQK786483 CAG786483 CKC786483 CTY786483 DDU786483 DNQ786483 DXM786483 EHI786483 ERE786483 FBA786483 FKW786483 FUS786483 GEO786483 GOK786483 GYG786483 HIC786483 HRY786483 IBU786483 ILQ786483 IVM786483 JFI786483 JPE786483 JZA786483 KIW786483 KSS786483 LCO786483 LMK786483 LWG786483 MGC786483 MPY786483 MZU786483 NJQ786483 NTM786483 ODI786483 ONE786483 OXA786483 PGW786483 PQS786483 QAO786483 QKK786483 QUG786483 REC786483 RNY786483 RXU786483 SHQ786483 SRM786483 TBI786483 TLE786483 TVA786483 UEW786483 UOS786483 UYO786483 VIK786483 VSG786483 WCC786483 WLY786483 WVU786483 M852019 JI852019 TE852019 ADA852019 AMW852019 AWS852019 BGO852019 BQK852019 CAG852019 CKC852019 CTY852019 DDU852019 DNQ852019 DXM852019 EHI852019 ERE852019 FBA852019 FKW852019 FUS852019 GEO852019 GOK852019 GYG852019 HIC852019 HRY852019 IBU852019 ILQ852019 IVM852019 JFI852019 JPE852019 JZA852019 KIW852019 KSS852019 LCO852019 LMK852019 LWG852019 MGC852019 MPY852019 MZU852019 NJQ852019 NTM852019 ODI852019 ONE852019 OXA852019 PGW852019 PQS852019 QAO852019 QKK852019 QUG852019 REC852019 RNY852019 RXU852019 SHQ852019 SRM852019 TBI852019 TLE852019 TVA852019 UEW852019 UOS852019 UYO852019 VIK852019 VSG852019 WCC852019 WLY852019 WVU852019 M917555 JI917555 TE917555 ADA917555 AMW917555 AWS917555 BGO917555 BQK917555 CAG917555 CKC917555 CTY917555 DDU917555 DNQ917555 DXM917555 EHI917555 ERE917555 FBA917555 FKW917555 FUS917555 GEO917555 GOK917555 GYG917555 HIC917555 HRY917555 IBU917555 ILQ917555 IVM917555 JFI917555 JPE917555 JZA917555 KIW917555 KSS917555 LCO917555 LMK917555 LWG917555 MGC917555 MPY917555 MZU917555 NJQ917555 NTM917555 ODI917555 ONE917555 OXA917555 PGW917555 PQS917555 QAO917555 QKK917555 QUG917555 REC917555 RNY917555 RXU917555 SHQ917555 SRM917555 TBI917555 TLE917555 TVA917555 UEW917555 UOS917555 UYO917555 VIK917555 VSG917555 WCC917555 WLY917555 WVU917555 M983091 JI983091 TE983091 ADA983091 AMW983091 AWS983091 BGO983091 BQK983091 CAG983091 CKC983091 CTY983091 DDU983091 DNQ983091 DXM983091 EHI983091 ERE983091 FBA983091 FKW983091 FUS983091 GEO983091 GOK983091 GYG983091 HIC983091 HRY983091 IBU983091 ILQ983091 IVM983091 JFI983091 JPE983091 JZA983091 KIW983091 KSS983091 LCO983091 LMK983091 LWG983091 MGC983091 MPY983091 MZU983091 NJQ983091 NTM983091 ODI983091 ONE983091 OXA983091 PGW983091 PQS983091 QAO983091 QKK983091 QUG983091 REC983091 RNY983091 RXU983091 SHQ983091 SRM983091 TBI983091 TLE983091 TVA983091 UEW983091 UOS983091 UYO983091 VIK983091 VSG983091 WCC983091 WLY983091 WVU983091 AJ53 KF53 UB53 ADX53 ANT53 AXP53 BHL53 BRH53 CBD53 CKZ53 CUV53 DER53 DON53 DYJ53 EIF53 ESB53 FBX53 FLT53 FVP53 GFL53 GPH53 GZD53 HIZ53 HSV53 ICR53 IMN53 IWJ53 JGF53 JQB53 JZX53 KJT53 KTP53 LDL53 LNH53 LXD53 MGZ53 MQV53 NAR53 NKN53 NUJ53 OEF53 OOB53 OXX53 PHT53 PRP53 QBL53 QLH53 QVD53 REZ53 ROV53 RYR53 SIN53 SSJ53 TCF53 TMB53 TVX53 UFT53 UPP53 UZL53 VJH53 VTD53 WCZ53 WMV53 WWR53 AJ65589 KF65589 UB65589 ADX65589 ANT65589 AXP65589 BHL65589 BRH65589 CBD65589 CKZ65589 CUV65589 DER65589 DON65589 DYJ65589 EIF65589 ESB65589 FBX65589 FLT65589 FVP65589 GFL65589 GPH65589 GZD65589 HIZ65589 HSV65589 ICR65589 IMN65589 IWJ65589 JGF65589 JQB65589 JZX65589 KJT65589 KTP65589 LDL65589 LNH65589 LXD65589 MGZ65589 MQV65589 NAR65589 NKN65589 NUJ65589 OEF65589 OOB65589 OXX65589 PHT65589 PRP65589 QBL65589 QLH65589 QVD65589 REZ65589 ROV65589 RYR65589 SIN65589 SSJ65589 TCF65589 TMB65589 TVX65589 UFT65589 UPP65589 UZL65589 VJH65589 VTD65589 WCZ65589 WMV65589 WWR65589 AJ131125 KF131125 UB131125 ADX131125 ANT131125 AXP131125 BHL131125 BRH131125 CBD131125 CKZ131125 CUV131125 DER131125 DON131125 DYJ131125 EIF131125 ESB131125 FBX131125 FLT131125 FVP131125 GFL131125 GPH131125 GZD131125 HIZ131125 HSV131125 ICR131125 IMN131125 IWJ131125 JGF131125 JQB131125 JZX131125 KJT131125 KTP131125 LDL131125 LNH131125 LXD131125 MGZ131125 MQV131125 NAR131125 NKN131125 NUJ131125 OEF131125 OOB131125 OXX131125 PHT131125 PRP131125 QBL131125 QLH131125 QVD131125 REZ131125 ROV131125 RYR131125 SIN131125 SSJ131125 TCF131125 TMB131125 TVX131125 UFT131125 UPP131125 UZL131125 VJH131125 VTD131125 WCZ131125 WMV131125 WWR131125 AJ196661 KF196661 UB196661 ADX196661 ANT196661 AXP196661 BHL196661 BRH196661 CBD196661 CKZ196661 CUV196661 DER196661 DON196661 DYJ196661 EIF196661 ESB196661 FBX196661 FLT196661 FVP196661 GFL196661 GPH196661 GZD196661 HIZ196661 HSV196661 ICR196661 IMN196661 IWJ196661 JGF196661 JQB196661 JZX196661 KJT196661 KTP196661 LDL196661 LNH196661 LXD196661 MGZ196661 MQV196661 NAR196661 NKN196661 NUJ196661 OEF196661 OOB196661 OXX196661 PHT196661 PRP196661 QBL196661 QLH196661 QVD196661 REZ196661 ROV196661 RYR196661 SIN196661 SSJ196661 TCF196661 TMB196661 TVX196661 UFT196661 UPP196661 UZL196661 VJH196661 VTD196661 WCZ196661 WMV196661 WWR196661 AJ262197 KF262197 UB262197 ADX262197 ANT262197 AXP262197 BHL262197 BRH262197 CBD262197 CKZ262197 CUV262197 DER262197 DON262197 DYJ262197 EIF262197 ESB262197 FBX262197 FLT262197 FVP262197 GFL262197 GPH262197 GZD262197 HIZ262197 HSV262197 ICR262197 IMN262197 IWJ262197 JGF262197 JQB262197 JZX262197 KJT262197 KTP262197 LDL262197 LNH262197 LXD262197 MGZ262197 MQV262197 NAR262197 NKN262197 NUJ262197 OEF262197 OOB262197 OXX262197 PHT262197 PRP262197 QBL262197 QLH262197 QVD262197 REZ262197 ROV262197 RYR262197 SIN262197 SSJ262197 TCF262197 TMB262197 TVX262197 UFT262197 UPP262197 UZL262197 VJH262197 VTD262197 WCZ262197 WMV262197 WWR262197 AJ327733 KF327733 UB327733 ADX327733 ANT327733 AXP327733 BHL327733 BRH327733 CBD327733 CKZ327733 CUV327733 DER327733 DON327733 DYJ327733 EIF327733 ESB327733 FBX327733 FLT327733 FVP327733 GFL327733 GPH327733 GZD327733 HIZ327733 HSV327733 ICR327733 IMN327733 IWJ327733 JGF327733 JQB327733 JZX327733 KJT327733 KTP327733 LDL327733 LNH327733 LXD327733 MGZ327733 MQV327733 NAR327733 NKN327733 NUJ327733 OEF327733 OOB327733 OXX327733 PHT327733 PRP327733 QBL327733 QLH327733 QVD327733 REZ327733 ROV327733 RYR327733 SIN327733 SSJ327733 TCF327733 TMB327733 TVX327733 UFT327733 UPP327733 UZL327733 VJH327733 VTD327733 WCZ327733 WMV327733 WWR327733 AJ393269 KF393269 UB393269 ADX393269 ANT393269 AXP393269 BHL393269 BRH393269 CBD393269 CKZ393269 CUV393269 DER393269 DON393269 DYJ393269 EIF393269 ESB393269 FBX393269 FLT393269 FVP393269 GFL393269 GPH393269 GZD393269 HIZ393269 HSV393269 ICR393269 IMN393269 IWJ393269 JGF393269 JQB393269 JZX393269 KJT393269 KTP393269 LDL393269 LNH393269 LXD393269 MGZ393269 MQV393269 NAR393269 NKN393269 NUJ393269 OEF393269 OOB393269 OXX393269 PHT393269 PRP393269 QBL393269 QLH393269 QVD393269 REZ393269 ROV393269 RYR393269 SIN393269 SSJ393269 TCF393269 TMB393269 TVX393269 UFT393269 UPP393269 UZL393269 VJH393269 VTD393269 WCZ393269 WMV393269 WWR393269 AJ458805 KF458805 UB458805 ADX458805 ANT458805 AXP458805 BHL458805 BRH458805 CBD458805 CKZ458805 CUV458805 DER458805 DON458805 DYJ458805 EIF458805 ESB458805 FBX458805 FLT458805 FVP458805 GFL458805 GPH458805 GZD458805 HIZ458805 HSV458805 ICR458805 IMN458805 IWJ458805 JGF458805 JQB458805 JZX458805 KJT458805 KTP458805 LDL458805 LNH458805 LXD458805 MGZ458805 MQV458805 NAR458805 NKN458805 NUJ458805 OEF458805 OOB458805 OXX458805 PHT458805 PRP458805 QBL458805 QLH458805 QVD458805 REZ458805 ROV458805 RYR458805 SIN458805 SSJ458805 TCF458805 TMB458805 TVX458805 UFT458805 UPP458805 UZL458805 VJH458805 VTD458805 WCZ458805 WMV458805 WWR458805 AJ524341 KF524341 UB524341 ADX524341 ANT524341 AXP524341 BHL524341 BRH524341 CBD524341 CKZ524341 CUV524341 DER524341 DON524341 DYJ524341 EIF524341 ESB524341 FBX524341 FLT524341 FVP524341 GFL524341 GPH524341 GZD524341 HIZ524341 HSV524341 ICR524341 IMN524341 IWJ524341 JGF524341 JQB524341 JZX524341 KJT524341 KTP524341 LDL524341 LNH524341 LXD524341 MGZ524341 MQV524341 NAR524341 NKN524341 NUJ524341 OEF524341 OOB524341 OXX524341 PHT524341 PRP524341 QBL524341 QLH524341 QVD524341 REZ524341 ROV524341 RYR524341 SIN524341 SSJ524341 TCF524341 TMB524341 TVX524341 UFT524341 UPP524341 UZL524341 VJH524341 VTD524341 WCZ524341 WMV524341 WWR524341 AJ589877 KF589877 UB589877 ADX589877 ANT589877 AXP589877 BHL589877 BRH589877 CBD589877 CKZ589877 CUV589877 DER589877 DON589877 DYJ589877 EIF589877 ESB589877 FBX589877 FLT589877 FVP589877 GFL589877 GPH589877 GZD589877 HIZ589877 HSV589877 ICR589877 IMN589877 IWJ589877 JGF589877 JQB589877 JZX589877 KJT589877 KTP589877 LDL589877 LNH589877 LXD589877 MGZ589877 MQV589877 NAR589877 NKN589877 NUJ589877 OEF589877 OOB589877 OXX589877 PHT589877 PRP589877 QBL589877 QLH589877 QVD589877 REZ589877 ROV589877 RYR589877 SIN589877 SSJ589877 TCF589877 TMB589877 TVX589877 UFT589877 UPP589877 UZL589877 VJH589877 VTD589877 WCZ589877 WMV589877 WWR589877 AJ655413 KF655413 UB655413 ADX655413 ANT655413 AXP655413 BHL655413 BRH655413 CBD655413 CKZ655413 CUV655413 DER655413 DON655413 DYJ655413 EIF655413 ESB655413 FBX655413 FLT655413 FVP655413 GFL655413 GPH655413 GZD655413 HIZ655413 HSV655413 ICR655413 IMN655413 IWJ655413 JGF655413 JQB655413 JZX655413 KJT655413 KTP655413 LDL655413 LNH655413 LXD655413 MGZ655413 MQV655413 NAR655413 NKN655413 NUJ655413 OEF655413 OOB655413 OXX655413 PHT655413 PRP655413 QBL655413 QLH655413 QVD655413 REZ655413 ROV655413 RYR655413 SIN655413 SSJ655413 TCF655413 TMB655413 TVX655413 UFT655413 UPP655413 UZL655413 VJH655413 VTD655413 WCZ655413 WMV655413 WWR655413 AJ720949 KF720949 UB720949 ADX720949 ANT720949 AXP720949 BHL720949 BRH720949 CBD720949 CKZ720949 CUV720949 DER720949 DON720949 DYJ720949 EIF720949 ESB720949 FBX720949 FLT720949 FVP720949 GFL720949 GPH720949 GZD720949 HIZ720949 HSV720949 ICR720949 IMN720949 IWJ720949 JGF720949 JQB720949 JZX720949 KJT720949 KTP720949 LDL720949 LNH720949 LXD720949 MGZ720949 MQV720949 NAR720949 NKN720949 NUJ720949 OEF720949 OOB720949 OXX720949 PHT720949 PRP720949 QBL720949 QLH720949 QVD720949 REZ720949 ROV720949 RYR720949 SIN720949 SSJ720949 TCF720949 TMB720949 TVX720949 UFT720949 UPP720949 UZL720949 VJH720949 VTD720949 WCZ720949 WMV720949 WWR720949 AJ786485 KF786485 UB786485 ADX786485 ANT786485 AXP786485 BHL786485 BRH786485 CBD786485 CKZ786485 CUV786485 DER786485 DON786485 DYJ786485 EIF786485 ESB786485 FBX786485 FLT786485 FVP786485 GFL786485 GPH786485 GZD786485 HIZ786485 HSV786485 ICR786485 IMN786485 IWJ786485 JGF786485 JQB786485 JZX786485 KJT786485 KTP786485 LDL786485 LNH786485 LXD786485 MGZ786485 MQV786485 NAR786485 NKN786485 NUJ786485 OEF786485 OOB786485 OXX786485 PHT786485 PRP786485 QBL786485 QLH786485 QVD786485 REZ786485 ROV786485 RYR786485 SIN786485 SSJ786485 TCF786485 TMB786485 TVX786485 UFT786485 UPP786485 UZL786485 VJH786485 VTD786485 WCZ786485 WMV786485 WWR786485 AJ852021 KF852021 UB852021 ADX852021 ANT852021 AXP852021 BHL852021 BRH852021 CBD852021 CKZ852021 CUV852021 DER852021 DON852021 DYJ852021 EIF852021 ESB852021 FBX852021 FLT852021 FVP852021 GFL852021 GPH852021 GZD852021 HIZ852021 HSV852021 ICR852021 IMN852021 IWJ852021 JGF852021 JQB852021 JZX852021 KJT852021 KTP852021 LDL852021 LNH852021 LXD852021 MGZ852021 MQV852021 NAR852021 NKN852021 NUJ852021 OEF852021 OOB852021 OXX852021 PHT852021 PRP852021 QBL852021 QLH852021 QVD852021 REZ852021 ROV852021 RYR852021 SIN852021 SSJ852021 TCF852021 TMB852021 TVX852021 UFT852021 UPP852021 UZL852021 VJH852021 VTD852021 WCZ852021 WMV852021 WWR852021 AJ917557 KF917557 UB917557 ADX917557 ANT917557 AXP917557 BHL917557 BRH917557 CBD917557 CKZ917557 CUV917557 DER917557 DON917557 DYJ917557 EIF917557 ESB917557 FBX917557 FLT917557 FVP917557 GFL917557 GPH917557 GZD917557 HIZ917557 HSV917557 ICR917557 IMN917557 IWJ917557 JGF917557 JQB917557 JZX917557 KJT917557 KTP917557 LDL917557 LNH917557 LXD917557 MGZ917557 MQV917557 NAR917557 NKN917557 NUJ917557 OEF917557 OOB917557 OXX917557 PHT917557 PRP917557 QBL917557 QLH917557 QVD917557 REZ917557 ROV917557 RYR917557 SIN917557 SSJ917557 TCF917557 TMB917557 TVX917557 UFT917557 UPP917557 UZL917557 VJH917557 VTD917557 WCZ917557 WMV917557 WWR917557 AJ983093 KF983093 UB983093 ADX983093 ANT983093 AXP983093 BHL983093 BRH983093 CBD983093 CKZ983093 CUV983093 DER983093 DON983093 DYJ983093 EIF983093 ESB983093 FBX983093 FLT983093 FVP983093 GFL983093 GPH983093 GZD983093 HIZ983093 HSV983093 ICR983093 IMN983093 IWJ983093 JGF983093 JQB983093 JZX983093 KJT983093 KTP983093 LDL983093 LNH983093 LXD983093 MGZ983093 MQV983093 NAR983093 NKN983093 NUJ983093 OEF983093 OOB983093 OXX983093 PHT983093 PRP983093 QBL983093 QLH983093 QVD983093 REZ983093 ROV983093 RYR983093 SIN983093 SSJ983093 TCF983093 TMB983093 TVX983093 UFT983093 UPP983093 UZL983093 VJH983093 VTD983093 WCZ983093 WMV983093 WWR983093 AJ55:AJ59 KF55:KF59 UB55:UB59 ADX55:ADX59 ANT55:ANT59 AXP55:AXP59 BHL55:BHL59 BRH55:BRH59 CBD55:CBD59 CKZ55:CKZ59 CUV55:CUV59 DER55:DER59 DON55:DON59 DYJ55:DYJ59 EIF55:EIF59 ESB55:ESB59 FBX55:FBX59 FLT55:FLT59 FVP55:FVP59 GFL55:GFL59 GPH55:GPH59 GZD55:GZD59 HIZ55:HIZ59 HSV55:HSV59 ICR55:ICR59 IMN55:IMN59 IWJ55:IWJ59 JGF55:JGF59 JQB55:JQB59 JZX55:JZX59 KJT55:KJT59 KTP55:KTP59 LDL55:LDL59 LNH55:LNH59 LXD55:LXD59 MGZ55:MGZ59 MQV55:MQV59 NAR55:NAR59 NKN55:NKN59 NUJ55:NUJ59 OEF55:OEF59 OOB55:OOB59 OXX55:OXX59 PHT55:PHT59 PRP55:PRP59 QBL55:QBL59 QLH55:QLH59 QVD55:QVD59 REZ55:REZ59 ROV55:ROV59 RYR55:RYR59 SIN55:SIN59 SSJ55:SSJ59 TCF55:TCF59 TMB55:TMB59 TVX55:TVX59 UFT55:UFT59 UPP55:UPP59 UZL55:UZL59 VJH55:VJH59 VTD55:VTD59 WCZ55:WCZ59 WMV55:WMV59 WWR55:WWR59 AJ65591:AJ65595 KF65591:KF65595 UB65591:UB65595 ADX65591:ADX65595 ANT65591:ANT65595 AXP65591:AXP65595 BHL65591:BHL65595 BRH65591:BRH65595 CBD65591:CBD65595 CKZ65591:CKZ65595 CUV65591:CUV65595 DER65591:DER65595 DON65591:DON65595 DYJ65591:DYJ65595 EIF65591:EIF65595 ESB65591:ESB65595 FBX65591:FBX65595 FLT65591:FLT65595 FVP65591:FVP65595 GFL65591:GFL65595 GPH65591:GPH65595 GZD65591:GZD65595 HIZ65591:HIZ65595 HSV65591:HSV65595 ICR65591:ICR65595 IMN65591:IMN65595 IWJ65591:IWJ65595 JGF65591:JGF65595 JQB65591:JQB65595 JZX65591:JZX65595 KJT65591:KJT65595 KTP65591:KTP65595 LDL65591:LDL65595 LNH65591:LNH65595 LXD65591:LXD65595 MGZ65591:MGZ65595 MQV65591:MQV65595 NAR65591:NAR65595 NKN65591:NKN65595 NUJ65591:NUJ65595 OEF65591:OEF65595 OOB65591:OOB65595 OXX65591:OXX65595 PHT65591:PHT65595 PRP65591:PRP65595 QBL65591:QBL65595 QLH65591:QLH65595 QVD65591:QVD65595 REZ65591:REZ65595 ROV65591:ROV65595 RYR65591:RYR65595 SIN65591:SIN65595 SSJ65591:SSJ65595 TCF65591:TCF65595 TMB65591:TMB65595 TVX65591:TVX65595 UFT65591:UFT65595 UPP65591:UPP65595 UZL65591:UZL65595 VJH65591:VJH65595 VTD65591:VTD65595 WCZ65591:WCZ65595 WMV65591:WMV65595 WWR65591:WWR65595 AJ131127:AJ131131 KF131127:KF131131 UB131127:UB131131 ADX131127:ADX131131 ANT131127:ANT131131 AXP131127:AXP131131 BHL131127:BHL131131 BRH131127:BRH131131 CBD131127:CBD131131 CKZ131127:CKZ131131 CUV131127:CUV131131 DER131127:DER131131 DON131127:DON131131 DYJ131127:DYJ131131 EIF131127:EIF131131 ESB131127:ESB131131 FBX131127:FBX131131 FLT131127:FLT131131 FVP131127:FVP131131 GFL131127:GFL131131 GPH131127:GPH131131 GZD131127:GZD131131 HIZ131127:HIZ131131 HSV131127:HSV131131 ICR131127:ICR131131 IMN131127:IMN131131 IWJ131127:IWJ131131 JGF131127:JGF131131 JQB131127:JQB131131 JZX131127:JZX131131 KJT131127:KJT131131 KTP131127:KTP131131 LDL131127:LDL131131 LNH131127:LNH131131 LXD131127:LXD131131 MGZ131127:MGZ131131 MQV131127:MQV131131 NAR131127:NAR131131 NKN131127:NKN131131 NUJ131127:NUJ131131 OEF131127:OEF131131 OOB131127:OOB131131 OXX131127:OXX131131 PHT131127:PHT131131 PRP131127:PRP131131 QBL131127:QBL131131 QLH131127:QLH131131 QVD131127:QVD131131 REZ131127:REZ131131 ROV131127:ROV131131 RYR131127:RYR131131 SIN131127:SIN131131 SSJ131127:SSJ131131 TCF131127:TCF131131 TMB131127:TMB131131 TVX131127:TVX131131 UFT131127:UFT131131 UPP131127:UPP131131 UZL131127:UZL131131 VJH131127:VJH131131 VTD131127:VTD131131 WCZ131127:WCZ131131 WMV131127:WMV131131 WWR131127:WWR131131 AJ196663:AJ196667 KF196663:KF196667 UB196663:UB196667 ADX196663:ADX196667 ANT196663:ANT196667 AXP196663:AXP196667 BHL196663:BHL196667 BRH196663:BRH196667 CBD196663:CBD196667 CKZ196663:CKZ196667 CUV196663:CUV196667 DER196663:DER196667 DON196663:DON196667 DYJ196663:DYJ196667 EIF196663:EIF196667 ESB196663:ESB196667 FBX196663:FBX196667 FLT196663:FLT196667 FVP196663:FVP196667 GFL196663:GFL196667 GPH196663:GPH196667 GZD196663:GZD196667 HIZ196663:HIZ196667 HSV196663:HSV196667 ICR196663:ICR196667 IMN196663:IMN196667 IWJ196663:IWJ196667 JGF196663:JGF196667 JQB196663:JQB196667 JZX196663:JZX196667 KJT196663:KJT196667 KTP196663:KTP196667 LDL196663:LDL196667 LNH196663:LNH196667 LXD196663:LXD196667 MGZ196663:MGZ196667 MQV196663:MQV196667 NAR196663:NAR196667 NKN196663:NKN196667 NUJ196663:NUJ196667 OEF196663:OEF196667 OOB196663:OOB196667 OXX196663:OXX196667 PHT196663:PHT196667 PRP196663:PRP196667 QBL196663:QBL196667 QLH196663:QLH196667 QVD196663:QVD196667 REZ196663:REZ196667 ROV196663:ROV196667 RYR196663:RYR196667 SIN196663:SIN196667 SSJ196663:SSJ196667 TCF196663:TCF196667 TMB196663:TMB196667 TVX196663:TVX196667 UFT196663:UFT196667 UPP196663:UPP196667 UZL196663:UZL196667 VJH196663:VJH196667 VTD196663:VTD196667 WCZ196663:WCZ196667 WMV196663:WMV196667 WWR196663:WWR196667 AJ262199:AJ262203 KF262199:KF262203 UB262199:UB262203 ADX262199:ADX262203 ANT262199:ANT262203 AXP262199:AXP262203 BHL262199:BHL262203 BRH262199:BRH262203 CBD262199:CBD262203 CKZ262199:CKZ262203 CUV262199:CUV262203 DER262199:DER262203 DON262199:DON262203 DYJ262199:DYJ262203 EIF262199:EIF262203 ESB262199:ESB262203 FBX262199:FBX262203 FLT262199:FLT262203 FVP262199:FVP262203 GFL262199:GFL262203 GPH262199:GPH262203 GZD262199:GZD262203 HIZ262199:HIZ262203 HSV262199:HSV262203 ICR262199:ICR262203 IMN262199:IMN262203 IWJ262199:IWJ262203 JGF262199:JGF262203 JQB262199:JQB262203 JZX262199:JZX262203 KJT262199:KJT262203 KTP262199:KTP262203 LDL262199:LDL262203 LNH262199:LNH262203 LXD262199:LXD262203 MGZ262199:MGZ262203 MQV262199:MQV262203 NAR262199:NAR262203 NKN262199:NKN262203 NUJ262199:NUJ262203 OEF262199:OEF262203 OOB262199:OOB262203 OXX262199:OXX262203 PHT262199:PHT262203 PRP262199:PRP262203 QBL262199:QBL262203 QLH262199:QLH262203 QVD262199:QVD262203 REZ262199:REZ262203 ROV262199:ROV262203 RYR262199:RYR262203 SIN262199:SIN262203 SSJ262199:SSJ262203 TCF262199:TCF262203 TMB262199:TMB262203 TVX262199:TVX262203 UFT262199:UFT262203 UPP262199:UPP262203 UZL262199:UZL262203 VJH262199:VJH262203 VTD262199:VTD262203 WCZ262199:WCZ262203 WMV262199:WMV262203 WWR262199:WWR262203 AJ327735:AJ327739 KF327735:KF327739 UB327735:UB327739 ADX327735:ADX327739 ANT327735:ANT327739 AXP327735:AXP327739 BHL327735:BHL327739 BRH327735:BRH327739 CBD327735:CBD327739 CKZ327735:CKZ327739 CUV327735:CUV327739 DER327735:DER327739 DON327735:DON327739 DYJ327735:DYJ327739 EIF327735:EIF327739 ESB327735:ESB327739 FBX327735:FBX327739 FLT327735:FLT327739 FVP327735:FVP327739 GFL327735:GFL327739 GPH327735:GPH327739 GZD327735:GZD327739 HIZ327735:HIZ327739 HSV327735:HSV327739 ICR327735:ICR327739 IMN327735:IMN327739 IWJ327735:IWJ327739 JGF327735:JGF327739 JQB327735:JQB327739 JZX327735:JZX327739 KJT327735:KJT327739 KTP327735:KTP327739 LDL327735:LDL327739 LNH327735:LNH327739 LXD327735:LXD327739 MGZ327735:MGZ327739 MQV327735:MQV327739 NAR327735:NAR327739 NKN327735:NKN327739 NUJ327735:NUJ327739 OEF327735:OEF327739 OOB327735:OOB327739 OXX327735:OXX327739 PHT327735:PHT327739 PRP327735:PRP327739 QBL327735:QBL327739 QLH327735:QLH327739 QVD327735:QVD327739 REZ327735:REZ327739 ROV327735:ROV327739 RYR327735:RYR327739 SIN327735:SIN327739 SSJ327735:SSJ327739 TCF327735:TCF327739 TMB327735:TMB327739 TVX327735:TVX327739 UFT327735:UFT327739 UPP327735:UPP327739 UZL327735:UZL327739 VJH327735:VJH327739 VTD327735:VTD327739 WCZ327735:WCZ327739 WMV327735:WMV327739 WWR327735:WWR327739 AJ393271:AJ393275 KF393271:KF393275 UB393271:UB393275 ADX393271:ADX393275 ANT393271:ANT393275 AXP393271:AXP393275 BHL393271:BHL393275 BRH393271:BRH393275 CBD393271:CBD393275 CKZ393271:CKZ393275 CUV393271:CUV393275 DER393271:DER393275 DON393271:DON393275 DYJ393271:DYJ393275 EIF393271:EIF393275 ESB393271:ESB393275 FBX393271:FBX393275 FLT393271:FLT393275 FVP393271:FVP393275 GFL393271:GFL393275 GPH393271:GPH393275 GZD393271:GZD393275 HIZ393271:HIZ393275 HSV393271:HSV393275 ICR393271:ICR393275 IMN393271:IMN393275 IWJ393271:IWJ393275 JGF393271:JGF393275 JQB393271:JQB393275 JZX393271:JZX393275 KJT393271:KJT393275 KTP393271:KTP393275 LDL393271:LDL393275 LNH393271:LNH393275 LXD393271:LXD393275 MGZ393271:MGZ393275 MQV393271:MQV393275 NAR393271:NAR393275 NKN393271:NKN393275 NUJ393271:NUJ393275 OEF393271:OEF393275 OOB393271:OOB393275 OXX393271:OXX393275 PHT393271:PHT393275 PRP393271:PRP393275 QBL393271:QBL393275 QLH393271:QLH393275 QVD393271:QVD393275 REZ393271:REZ393275 ROV393271:ROV393275 RYR393271:RYR393275 SIN393271:SIN393275 SSJ393271:SSJ393275 TCF393271:TCF393275 TMB393271:TMB393275 TVX393271:TVX393275 UFT393271:UFT393275 UPP393271:UPP393275 UZL393271:UZL393275 VJH393271:VJH393275 VTD393271:VTD393275 WCZ393271:WCZ393275 WMV393271:WMV393275 WWR393271:WWR393275 AJ458807:AJ458811 KF458807:KF458811 UB458807:UB458811 ADX458807:ADX458811 ANT458807:ANT458811 AXP458807:AXP458811 BHL458807:BHL458811 BRH458807:BRH458811 CBD458807:CBD458811 CKZ458807:CKZ458811 CUV458807:CUV458811 DER458807:DER458811 DON458807:DON458811 DYJ458807:DYJ458811 EIF458807:EIF458811 ESB458807:ESB458811 FBX458807:FBX458811 FLT458807:FLT458811 FVP458807:FVP458811 GFL458807:GFL458811 GPH458807:GPH458811 GZD458807:GZD458811 HIZ458807:HIZ458811 HSV458807:HSV458811 ICR458807:ICR458811 IMN458807:IMN458811 IWJ458807:IWJ458811 JGF458807:JGF458811 JQB458807:JQB458811 JZX458807:JZX458811 KJT458807:KJT458811 KTP458807:KTP458811 LDL458807:LDL458811 LNH458807:LNH458811 LXD458807:LXD458811 MGZ458807:MGZ458811 MQV458807:MQV458811 NAR458807:NAR458811 NKN458807:NKN458811 NUJ458807:NUJ458811 OEF458807:OEF458811 OOB458807:OOB458811 OXX458807:OXX458811 PHT458807:PHT458811 PRP458807:PRP458811 QBL458807:QBL458811 QLH458807:QLH458811 QVD458807:QVD458811 REZ458807:REZ458811 ROV458807:ROV458811 RYR458807:RYR458811 SIN458807:SIN458811 SSJ458807:SSJ458811 TCF458807:TCF458811 TMB458807:TMB458811 TVX458807:TVX458811 UFT458807:UFT458811 UPP458807:UPP458811 UZL458807:UZL458811 VJH458807:VJH458811 VTD458807:VTD458811 WCZ458807:WCZ458811 WMV458807:WMV458811 WWR458807:WWR458811 AJ524343:AJ524347 KF524343:KF524347 UB524343:UB524347 ADX524343:ADX524347 ANT524343:ANT524347 AXP524343:AXP524347 BHL524343:BHL524347 BRH524343:BRH524347 CBD524343:CBD524347 CKZ524343:CKZ524347 CUV524343:CUV524347 DER524343:DER524347 DON524343:DON524347 DYJ524343:DYJ524347 EIF524343:EIF524347 ESB524343:ESB524347 FBX524343:FBX524347 FLT524343:FLT524347 FVP524343:FVP524347 GFL524343:GFL524347 GPH524343:GPH524347 GZD524343:GZD524347 HIZ524343:HIZ524347 HSV524343:HSV524347 ICR524343:ICR524347 IMN524343:IMN524347 IWJ524343:IWJ524347 JGF524343:JGF524347 JQB524343:JQB524347 JZX524343:JZX524347 KJT524343:KJT524347 KTP524343:KTP524347 LDL524343:LDL524347 LNH524343:LNH524347 LXD524343:LXD524347 MGZ524343:MGZ524347 MQV524343:MQV524347 NAR524343:NAR524347 NKN524343:NKN524347 NUJ524343:NUJ524347 OEF524343:OEF524347 OOB524343:OOB524347 OXX524343:OXX524347 PHT524343:PHT524347 PRP524343:PRP524347 QBL524343:QBL524347 QLH524343:QLH524347 QVD524343:QVD524347 REZ524343:REZ524347 ROV524343:ROV524347 RYR524343:RYR524347 SIN524343:SIN524347 SSJ524343:SSJ524347 TCF524343:TCF524347 TMB524343:TMB524347 TVX524343:TVX524347 UFT524343:UFT524347 UPP524343:UPP524347 UZL524343:UZL524347 VJH524343:VJH524347 VTD524343:VTD524347 WCZ524343:WCZ524347 WMV524343:WMV524347 WWR524343:WWR524347 AJ589879:AJ589883 KF589879:KF589883 UB589879:UB589883 ADX589879:ADX589883 ANT589879:ANT589883 AXP589879:AXP589883 BHL589879:BHL589883 BRH589879:BRH589883 CBD589879:CBD589883 CKZ589879:CKZ589883 CUV589879:CUV589883 DER589879:DER589883 DON589879:DON589883 DYJ589879:DYJ589883 EIF589879:EIF589883 ESB589879:ESB589883 FBX589879:FBX589883 FLT589879:FLT589883 FVP589879:FVP589883 GFL589879:GFL589883 GPH589879:GPH589883 GZD589879:GZD589883 HIZ589879:HIZ589883 HSV589879:HSV589883 ICR589879:ICR589883 IMN589879:IMN589883 IWJ589879:IWJ589883 JGF589879:JGF589883 JQB589879:JQB589883 JZX589879:JZX589883 KJT589879:KJT589883 KTP589879:KTP589883 LDL589879:LDL589883 LNH589879:LNH589883 LXD589879:LXD589883 MGZ589879:MGZ589883 MQV589879:MQV589883 NAR589879:NAR589883 NKN589879:NKN589883 NUJ589879:NUJ589883 OEF589879:OEF589883 OOB589879:OOB589883 OXX589879:OXX589883 PHT589879:PHT589883 PRP589879:PRP589883 QBL589879:QBL589883 QLH589879:QLH589883 QVD589879:QVD589883 REZ589879:REZ589883 ROV589879:ROV589883 RYR589879:RYR589883 SIN589879:SIN589883 SSJ589879:SSJ589883 TCF589879:TCF589883 TMB589879:TMB589883 TVX589879:TVX589883 UFT589879:UFT589883 UPP589879:UPP589883 UZL589879:UZL589883 VJH589879:VJH589883 VTD589879:VTD589883 WCZ589879:WCZ589883 WMV589879:WMV589883 WWR589879:WWR589883 AJ655415:AJ655419 KF655415:KF655419 UB655415:UB655419 ADX655415:ADX655419 ANT655415:ANT655419 AXP655415:AXP655419 BHL655415:BHL655419 BRH655415:BRH655419 CBD655415:CBD655419 CKZ655415:CKZ655419 CUV655415:CUV655419 DER655415:DER655419 DON655415:DON655419 DYJ655415:DYJ655419 EIF655415:EIF655419 ESB655415:ESB655419 FBX655415:FBX655419 FLT655415:FLT655419 FVP655415:FVP655419 GFL655415:GFL655419 GPH655415:GPH655419 GZD655415:GZD655419 HIZ655415:HIZ655419 HSV655415:HSV655419 ICR655415:ICR655419 IMN655415:IMN655419 IWJ655415:IWJ655419 JGF655415:JGF655419 JQB655415:JQB655419 JZX655415:JZX655419 KJT655415:KJT655419 KTP655415:KTP655419 LDL655415:LDL655419 LNH655415:LNH655419 LXD655415:LXD655419 MGZ655415:MGZ655419 MQV655415:MQV655419 NAR655415:NAR655419 NKN655415:NKN655419 NUJ655415:NUJ655419 OEF655415:OEF655419 OOB655415:OOB655419 OXX655415:OXX655419 PHT655415:PHT655419 PRP655415:PRP655419 QBL655415:QBL655419 QLH655415:QLH655419 QVD655415:QVD655419 REZ655415:REZ655419 ROV655415:ROV655419 RYR655415:RYR655419 SIN655415:SIN655419 SSJ655415:SSJ655419 TCF655415:TCF655419 TMB655415:TMB655419 TVX655415:TVX655419 UFT655415:UFT655419 UPP655415:UPP655419 UZL655415:UZL655419 VJH655415:VJH655419 VTD655415:VTD655419 WCZ655415:WCZ655419 WMV655415:WMV655419 WWR655415:WWR655419 AJ720951:AJ720955 KF720951:KF720955 UB720951:UB720955 ADX720951:ADX720955 ANT720951:ANT720955 AXP720951:AXP720955 BHL720951:BHL720955 BRH720951:BRH720955 CBD720951:CBD720955 CKZ720951:CKZ720955 CUV720951:CUV720955 DER720951:DER720955 DON720951:DON720955 DYJ720951:DYJ720955 EIF720951:EIF720955 ESB720951:ESB720955 FBX720951:FBX720955 FLT720951:FLT720955 FVP720951:FVP720955 GFL720951:GFL720955 GPH720951:GPH720955 GZD720951:GZD720955 HIZ720951:HIZ720955 HSV720951:HSV720955 ICR720951:ICR720955 IMN720951:IMN720955 IWJ720951:IWJ720955 JGF720951:JGF720955 JQB720951:JQB720955 JZX720951:JZX720955 KJT720951:KJT720955 KTP720951:KTP720955 LDL720951:LDL720955 LNH720951:LNH720955 LXD720951:LXD720955 MGZ720951:MGZ720955 MQV720951:MQV720955 NAR720951:NAR720955 NKN720951:NKN720955 NUJ720951:NUJ720955 OEF720951:OEF720955 OOB720951:OOB720955 OXX720951:OXX720955 PHT720951:PHT720955 PRP720951:PRP720955 QBL720951:QBL720955 QLH720951:QLH720955 QVD720951:QVD720955 REZ720951:REZ720955 ROV720951:ROV720955 RYR720951:RYR720955 SIN720951:SIN720955 SSJ720951:SSJ720955 TCF720951:TCF720955 TMB720951:TMB720955 TVX720951:TVX720955 UFT720951:UFT720955 UPP720951:UPP720955 UZL720951:UZL720955 VJH720951:VJH720955 VTD720951:VTD720955 WCZ720951:WCZ720955 WMV720951:WMV720955 WWR720951:WWR720955 AJ786487:AJ786491 KF786487:KF786491 UB786487:UB786491 ADX786487:ADX786491 ANT786487:ANT786491 AXP786487:AXP786491 BHL786487:BHL786491 BRH786487:BRH786491 CBD786487:CBD786491 CKZ786487:CKZ786491 CUV786487:CUV786491 DER786487:DER786491 DON786487:DON786491 DYJ786487:DYJ786491 EIF786487:EIF786491 ESB786487:ESB786491 FBX786487:FBX786491 FLT786487:FLT786491 FVP786487:FVP786491 GFL786487:GFL786491 GPH786487:GPH786491 GZD786487:GZD786491 HIZ786487:HIZ786491 HSV786487:HSV786491 ICR786487:ICR786491 IMN786487:IMN786491 IWJ786487:IWJ786491 JGF786487:JGF786491 JQB786487:JQB786491 JZX786487:JZX786491 KJT786487:KJT786491 KTP786487:KTP786491 LDL786487:LDL786491 LNH786487:LNH786491 LXD786487:LXD786491 MGZ786487:MGZ786491 MQV786487:MQV786491 NAR786487:NAR786491 NKN786487:NKN786491 NUJ786487:NUJ786491 OEF786487:OEF786491 OOB786487:OOB786491 OXX786487:OXX786491 PHT786487:PHT786491 PRP786487:PRP786491 QBL786487:QBL786491 QLH786487:QLH786491 QVD786487:QVD786491 REZ786487:REZ786491 ROV786487:ROV786491 RYR786487:RYR786491 SIN786487:SIN786491 SSJ786487:SSJ786491 TCF786487:TCF786491 TMB786487:TMB786491 TVX786487:TVX786491 UFT786487:UFT786491 UPP786487:UPP786491 UZL786487:UZL786491 VJH786487:VJH786491 VTD786487:VTD786491 WCZ786487:WCZ786491 WMV786487:WMV786491 WWR786487:WWR786491 AJ852023:AJ852027 KF852023:KF852027 UB852023:UB852027 ADX852023:ADX852027 ANT852023:ANT852027 AXP852023:AXP852027 BHL852023:BHL852027 BRH852023:BRH852027 CBD852023:CBD852027 CKZ852023:CKZ852027 CUV852023:CUV852027 DER852023:DER852027 DON852023:DON852027 DYJ852023:DYJ852027 EIF852023:EIF852027 ESB852023:ESB852027 FBX852023:FBX852027 FLT852023:FLT852027 FVP852023:FVP852027 GFL852023:GFL852027 GPH852023:GPH852027 GZD852023:GZD852027 HIZ852023:HIZ852027 HSV852023:HSV852027 ICR852023:ICR852027 IMN852023:IMN852027 IWJ852023:IWJ852027 JGF852023:JGF852027 JQB852023:JQB852027 JZX852023:JZX852027 KJT852023:KJT852027 KTP852023:KTP852027 LDL852023:LDL852027 LNH852023:LNH852027 LXD852023:LXD852027 MGZ852023:MGZ852027 MQV852023:MQV852027 NAR852023:NAR852027 NKN852023:NKN852027 NUJ852023:NUJ852027 OEF852023:OEF852027 OOB852023:OOB852027 OXX852023:OXX852027 PHT852023:PHT852027 PRP852023:PRP852027 QBL852023:QBL852027 QLH852023:QLH852027 QVD852023:QVD852027 REZ852023:REZ852027 ROV852023:ROV852027 RYR852023:RYR852027 SIN852023:SIN852027 SSJ852023:SSJ852027 TCF852023:TCF852027 TMB852023:TMB852027 TVX852023:TVX852027 UFT852023:UFT852027 UPP852023:UPP852027 UZL852023:UZL852027 VJH852023:VJH852027 VTD852023:VTD852027 WCZ852023:WCZ852027 WMV852023:WMV852027 WWR852023:WWR852027 AJ917559:AJ917563 KF917559:KF917563 UB917559:UB917563 ADX917559:ADX917563 ANT917559:ANT917563 AXP917559:AXP917563 BHL917559:BHL917563 BRH917559:BRH917563 CBD917559:CBD917563 CKZ917559:CKZ917563 CUV917559:CUV917563 DER917559:DER917563 DON917559:DON917563 DYJ917559:DYJ917563 EIF917559:EIF917563 ESB917559:ESB917563 FBX917559:FBX917563 FLT917559:FLT917563 FVP917559:FVP917563 GFL917559:GFL917563 GPH917559:GPH917563 GZD917559:GZD917563 HIZ917559:HIZ917563 HSV917559:HSV917563 ICR917559:ICR917563 IMN917559:IMN917563 IWJ917559:IWJ917563 JGF917559:JGF917563 JQB917559:JQB917563 JZX917559:JZX917563 KJT917559:KJT917563 KTP917559:KTP917563 LDL917559:LDL917563 LNH917559:LNH917563 LXD917559:LXD917563 MGZ917559:MGZ917563 MQV917559:MQV917563 NAR917559:NAR917563 NKN917559:NKN917563 NUJ917559:NUJ917563 OEF917559:OEF917563 OOB917559:OOB917563 OXX917559:OXX917563 PHT917559:PHT917563 PRP917559:PRP917563 QBL917559:QBL917563 QLH917559:QLH917563 QVD917559:QVD917563 REZ917559:REZ917563 ROV917559:ROV917563 RYR917559:RYR917563 SIN917559:SIN917563 SSJ917559:SSJ917563 TCF917559:TCF917563 TMB917559:TMB917563 TVX917559:TVX917563 UFT917559:UFT917563 UPP917559:UPP917563 UZL917559:UZL917563 VJH917559:VJH917563 VTD917559:VTD917563 WCZ917559:WCZ917563 WMV917559:WMV917563 WWR917559:WWR917563 AJ983095:AJ983099 KF983095:KF983099 UB983095:UB983099 ADX983095:ADX983099 ANT983095:ANT983099 AXP983095:AXP983099 BHL983095:BHL983099 BRH983095:BRH983099 CBD983095:CBD983099 CKZ983095:CKZ983099 CUV983095:CUV983099 DER983095:DER983099 DON983095:DON983099 DYJ983095:DYJ983099 EIF983095:EIF983099 ESB983095:ESB983099 FBX983095:FBX983099 FLT983095:FLT983099 FVP983095:FVP983099 GFL983095:GFL983099 GPH983095:GPH983099 GZD983095:GZD983099 HIZ983095:HIZ983099 HSV983095:HSV983099 ICR983095:ICR983099 IMN983095:IMN983099 IWJ983095:IWJ983099 JGF983095:JGF983099 JQB983095:JQB983099 JZX983095:JZX983099 KJT983095:KJT983099 KTP983095:KTP983099 LDL983095:LDL983099 LNH983095:LNH983099 LXD983095:LXD983099 MGZ983095:MGZ983099 MQV983095:MQV983099 NAR983095:NAR983099 NKN983095:NKN983099 NUJ983095:NUJ983099 OEF983095:OEF983099 OOB983095:OOB983099 OXX983095:OXX983099 PHT983095:PHT983099 PRP983095:PRP983099 QBL983095:QBL983099 QLH983095:QLH983099 QVD983095:QVD983099 REZ983095:REZ983099 ROV983095:ROV983099 RYR983095:RYR983099 SIN983095:SIN983099 SSJ983095:SSJ983099 TCF983095:TCF983099 TMB983095:TMB983099 TVX983095:TVX983099 UFT983095:UFT983099 UPP983095:UPP983099 UZL983095:UZL983099 VJH983095:VJH983099 VTD983095:VTD983099 WCZ983095:WCZ983099 WMV983095:WMV983099 WWR983095:WWR983099 H21 JD21 SZ21 ACV21 AMR21 AWN21 BGJ21 BQF21 CAB21 CJX21 CTT21 DDP21 DNL21 DXH21 EHD21 EQZ21 FAV21 FKR21 FUN21 GEJ21 GOF21 GYB21 HHX21 HRT21 IBP21 ILL21 IVH21 JFD21 JOZ21 JYV21 KIR21 KSN21 LCJ21 LMF21 LWB21 MFX21 MPT21 MZP21 NJL21 NTH21 ODD21 OMZ21 OWV21 PGR21 PQN21 QAJ21 QKF21 QUB21 RDX21 RNT21 RXP21 SHL21 SRH21 TBD21 TKZ21 TUV21 UER21 UON21 UYJ21 VIF21 VSB21 WBX21 WLT21 WVP21 H65557 JD65557 SZ65557 ACV65557 AMR65557 AWN65557 BGJ65557 BQF65557 CAB65557 CJX65557 CTT65557 DDP65557 DNL65557 DXH65557 EHD65557 EQZ65557 FAV65557 FKR65557 FUN65557 GEJ65557 GOF65557 GYB65557 HHX65557 HRT65557 IBP65557 ILL65557 IVH65557 JFD65557 JOZ65557 JYV65557 KIR65557 KSN65557 LCJ65557 LMF65557 LWB65557 MFX65557 MPT65557 MZP65557 NJL65557 NTH65557 ODD65557 OMZ65557 OWV65557 PGR65557 PQN65557 QAJ65557 QKF65557 QUB65557 RDX65557 RNT65557 RXP65557 SHL65557 SRH65557 TBD65557 TKZ65557 TUV65557 UER65557 UON65557 UYJ65557 VIF65557 VSB65557 WBX65557 WLT65557 WVP65557 H131093 JD131093 SZ131093 ACV131093 AMR131093 AWN131093 BGJ131093 BQF131093 CAB131093 CJX131093 CTT131093 DDP131093 DNL131093 DXH131093 EHD131093 EQZ131093 FAV131093 FKR131093 FUN131093 GEJ131093 GOF131093 GYB131093 HHX131093 HRT131093 IBP131093 ILL131093 IVH131093 JFD131093 JOZ131093 JYV131093 KIR131093 KSN131093 LCJ131093 LMF131093 LWB131093 MFX131093 MPT131093 MZP131093 NJL131093 NTH131093 ODD131093 OMZ131093 OWV131093 PGR131093 PQN131093 QAJ131093 QKF131093 QUB131093 RDX131093 RNT131093 RXP131093 SHL131093 SRH131093 TBD131093 TKZ131093 TUV131093 UER131093 UON131093 UYJ131093 VIF131093 VSB131093 WBX131093 WLT131093 WVP131093 H196629 JD196629 SZ196629 ACV196629 AMR196629 AWN196629 BGJ196629 BQF196629 CAB196629 CJX196629 CTT196629 DDP196629 DNL196629 DXH196629 EHD196629 EQZ196629 FAV196629 FKR196629 FUN196629 GEJ196629 GOF196629 GYB196629 HHX196629 HRT196629 IBP196629 ILL196629 IVH196629 JFD196629 JOZ196629 JYV196629 KIR196629 KSN196629 LCJ196629 LMF196629 LWB196629 MFX196629 MPT196629 MZP196629 NJL196629 NTH196629 ODD196629 OMZ196629 OWV196629 PGR196629 PQN196629 QAJ196629 QKF196629 QUB196629 RDX196629 RNT196629 RXP196629 SHL196629 SRH196629 TBD196629 TKZ196629 TUV196629 UER196629 UON196629 UYJ196629 VIF196629 VSB196629 WBX196629 WLT196629 WVP196629 H262165 JD262165 SZ262165 ACV262165 AMR262165 AWN262165 BGJ262165 BQF262165 CAB262165 CJX262165 CTT262165 DDP262165 DNL262165 DXH262165 EHD262165 EQZ262165 FAV262165 FKR262165 FUN262165 GEJ262165 GOF262165 GYB262165 HHX262165 HRT262165 IBP262165 ILL262165 IVH262165 JFD262165 JOZ262165 JYV262165 KIR262165 KSN262165 LCJ262165 LMF262165 LWB262165 MFX262165 MPT262165 MZP262165 NJL262165 NTH262165 ODD262165 OMZ262165 OWV262165 PGR262165 PQN262165 QAJ262165 QKF262165 QUB262165 RDX262165 RNT262165 RXP262165 SHL262165 SRH262165 TBD262165 TKZ262165 TUV262165 UER262165 UON262165 UYJ262165 VIF262165 VSB262165 WBX262165 WLT262165 WVP262165 H327701 JD327701 SZ327701 ACV327701 AMR327701 AWN327701 BGJ327701 BQF327701 CAB327701 CJX327701 CTT327701 DDP327701 DNL327701 DXH327701 EHD327701 EQZ327701 FAV327701 FKR327701 FUN327701 GEJ327701 GOF327701 GYB327701 HHX327701 HRT327701 IBP327701 ILL327701 IVH327701 JFD327701 JOZ327701 JYV327701 KIR327701 KSN327701 LCJ327701 LMF327701 LWB327701 MFX327701 MPT327701 MZP327701 NJL327701 NTH327701 ODD327701 OMZ327701 OWV327701 PGR327701 PQN327701 QAJ327701 QKF327701 QUB327701 RDX327701 RNT327701 RXP327701 SHL327701 SRH327701 TBD327701 TKZ327701 TUV327701 UER327701 UON327701 UYJ327701 VIF327701 VSB327701 WBX327701 WLT327701 WVP327701 H393237 JD393237 SZ393237 ACV393237 AMR393237 AWN393237 BGJ393237 BQF393237 CAB393237 CJX393237 CTT393237 DDP393237 DNL393237 DXH393237 EHD393237 EQZ393237 FAV393237 FKR393237 FUN393237 GEJ393237 GOF393237 GYB393237 HHX393237 HRT393237 IBP393237 ILL393237 IVH393237 JFD393237 JOZ393237 JYV393237 KIR393237 KSN393237 LCJ393237 LMF393237 LWB393237 MFX393237 MPT393237 MZP393237 NJL393237 NTH393237 ODD393237 OMZ393237 OWV393237 PGR393237 PQN393237 QAJ393237 QKF393237 QUB393237 RDX393237 RNT393237 RXP393237 SHL393237 SRH393237 TBD393237 TKZ393237 TUV393237 UER393237 UON393237 UYJ393237 VIF393237 VSB393237 WBX393237 WLT393237 WVP393237 H458773 JD458773 SZ458773 ACV458773 AMR458773 AWN458773 BGJ458773 BQF458773 CAB458773 CJX458773 CTT458773 DDP458773 DNL458773 DXH458773 EHD458773 EQZ458773 FAV458773 FKR458773 FUN458773 GEJ458773 GOF458773 GYB458773 HHX458773 HRT458773 IBP458773 ILL458773 IVH458773 JFD458773 JOZ458773 JYV458773 KIR458773 KSN458773 LCJ458773 LMF458773 LWB458773 MFX458773 MPT458773 MZP458773 NJL458773 NTH458773 ODD458773 OMZ458773 OWV458773 PGR458773 PQN458773 QAJ458773 QKF458773 QUB458773 RDX458773 RNT458773 RXP458773 SHL458773 SRH458773 TBD458773 TKZ458773 TUV458773 UER458773 UON458773 UYJ458773 VIF458773 VSB458773 WBX458773 WLT458773 WVP458773 H524309 JD524309 SZ524309 ACV524309 AMR524309 AWN524309 BGJ524309 BQF524309 CAB524309 CJX524309 CTT524309 DDP524309 DNL524309 DXH524309 EHD524309 EQZ524309 FAV524309 FKR524309 FUN524309 GEJ524309 GOF524309 GYB524309 HHX524309 HRT524309 IBP524309 ILL524309 IVH524309 JFD524309 JOZ524309 JYV524309 KIR524309 KSN524309 LCJ524309 LMF524309 LWB524309 MFX524309 MPT524309 MZP524309 NJL524309 NTH524309 ODD524309 OMZ524309 OWV524309 PGR524309 PQN524309 QAJ524309 QKF524309 QUB524309 RDX524309 RNT524309 RXP524309 SHL524309 SRH524309 TBD524309 TKZ524309 TUV524309 UER524309 UON524309 UYJ524309 VIF524309 VSB524309 WBX524309 WLT524309 WVP524309 H589845 JD589845 SZ589845 ACV589845 AMR589845 AWN589845 BGJ589845 BQF589845 CAB589845 CJX589845 CTT589845 DDP589845 DNL589845 DXH589845 EHD589845 EQZ589845 FAV589845 FKR589845 FUN589845 GEJ589845 GOF589845 GYB589845 HHX589845 HRT589845 IBP589845 ILL589845 IVH589845 JFD589845 JOZ589845 JYV589845 KIR589845 KSN589845 LCJ589845 LMF589845 LWB589845 MFX589845 MPT589845 MZP589845 NJL589845 NTH589845 ODD589845 OMZ589845 OWV589845 PGR589845 PQN589845 QAJ589845 QKF589845 QUB589845 RDX589845 RNT589845 RXP589845 SHL589845 SRH589845 TBD589845 TKZ589845 TUV589845 UER589845 UON589845 UYJ589845 VIF589845 VSB589845 WBX589845 WLT589845 WVP589845 H655381 JD655381 SZ655381 ACV655381 AMR655381 AWN655381 BGJ655381 BQF655381 CAB655381 CJX655381 CTT655381 DDP655381 DNL655381 DXH655381 EHD655381 EQZ655381 FAV655381 FKR655381 FUN655381 GEJ655381 GOF655381 GYB655381 HHX655381 HRT655381 IBP655381 ILL655381 IVH655381 JFD655381 JOZ655381 JYV655381 KIR655381 KSN655381 LCJ655381 LMF655381 LWB655381 MFX655381 MPT655381 MZP655381 NJL655381 NTH655381 ODD655381 OMZ655381 OWV655381 PGR655381 PQN655381 QAJ655381 QKF655381 QUB655381 RDX655381 RNT655381 RXP655381 SHL655381 SRH655381 TBD655381 TKZ655381 TUV655381 UER655381 UON655381 UYJ655381 VIF655381 VSB655381 WBX655381 WLT655381 WVP655381 H720917 JD720917 SZ720917 ACV720917 AMR720917 AWN720917 BGJ720917 BQF720917 CAB720917 CJX720917 CTT720917 DDP720917 DNL720917 DXH720917 EHD720917 EQZ720917 FAV720917 FKR720917 FUN720917 GEJ720917 GOF720917 GYB720917 HHX720917 HRT720917 IBP720917 ILL720917 IVH720917 JFD720917 JOZ720917 JYV720917 KIR720917 KSN720917 LCJ720917 LMF720917 LWB720917 MFX720917 MPT720917 MZP720917 NJL720917 NTH720917 ODD720917 OMZ720917 OWV720917 PGR720917 PQN720917 QAJ720917 QKF720917 QUB720917 RDX720917 RNT720917 RXP720917 SHL720917 SRH720917 TBD720917 TKZ720917 TUV720917 UER720917 UON720917 UYJ720917 VIF720917 VSB720917 WBX720917 WLT720917 WVP720917 H786453 JD786453 SZ786453 ACV786453 AMR786453 AWN786453 BGJ786453 BQF786453 CAB786453 CJX786453 CTT786453 DDP786453 DNL786453 DXH786453 EHD786453 EQZ786453 FAV786453 FKR786453 FUN786453 GEJ786453 GOF786453 GYB786453 HHX786453 HRT786453 IBP786453 ILL786453 IVH786453 JFD786453 JOZ786453 JYV786453 KIR786453 KSN786453 LCJ786453 LMF786453 LWB786453 MFX786453 MPT786453 MZP786453 NJL786453 NTH786453 ODD786453 OMZ786453 OWV786453 PGR786453 PQN786453 QAJ786453 QKF786453 QUB786453 RDX786453 RNT786453 RXP786453 SHL786453 SRH786453 TBD786453 TKZ786453 TUV786453 UER786453 UON786453 UYJ786453 VIF786453 VSB786453 WBX786453 WLT786453 WVP786453 H851989 JD851989 SZ851989 ACV851989 AMR851989 AWN851989 BGJ851989 BQF851989 CAB851989 CJX851989 CTT851989 DDP851989 DNL851989 DXH851989 EHD851989 EQZ851989 FAV851989 FKR851989 FUN851989 GEJ851989 GOF851989 GYB851989 HHX851989 HRT851989 IBP851989 ILL851989 IVH851989 JFD851989 JOZ851989 JYV851989 KIR851989 KSN851989 LCJ851989 LMF851989 LWB851989 MFX851989 MPT851989 MZP851989 NJL851989 NTH851989 ODD851989 OMZ851989 OWV851989 PGR851989 PQN851989 QAJ851989 QKF851989 QUB851989 RDX851989 RNT851989 RXP851989 SHL851989 SRH851989 TBD851989 TKZ851989 TUV851989 UER851989 UON851989 UYJ851989 VIF851989 VSB851989 WBX851989 WLT851989 WVP851989 H917525 JD917525 SZ917525 ACV917525 AMR917525 AWN917525 BGJ917525 BQF917525 CAB917525 CJX917525 CTT917525 DDP917525 DNL917525 DXH917525 EHD917525 EQZ917525 FAV917525 FKR917525 FUN917525 GEJ917525 GOF917525 GYB917525 HHX917525 HRT917525 IBP917525 ILL917525 IVH917525 JFD917525 JOZ917525 JYV917525 KIR917525 KSN917525 LCJ917525 LMF917525 LWB917525 MFX917525 MPT917525 MZP917525 NJL917525 NTH917525 ODD917525 OMZ917525 OWV917525 PGR917525 PQN917525 QAJ917525 QKF917525 QUB917525 RDX917525 RNT917525 RXP917525 SHL917525 SRH917525 TBD917525 TKZ917525 TUV917525 UER917525 UON917525 UYJ917525 VIF917525 VSB917525 WBX917525 WLT917525 WVP917525 H983061 JD983061 SZ983061 ACV983061 AMR983061 AWN983061 BGJ983061 BQF983061 CAB983061 CJX983061 CTT983061 DDP983061 DNL983061 DXH983061 EHD983061 EQZ983061 FAV983061 FKR983061 FUN983061 GEJ983061 GOF983061 GYB983061 HHX983061 HRT983061 IBP983061 ILL983061 IVH983061 JFD983061 JOZ983061 JYV983061 KIR983061 KSN983061 LCJ983061 LMF983061 LWB983061 MFX983061 MPT983061 MZP983061 NJL983061 NTH983061 ODD983061 OMZ983061 OWV983061 PGR983061 PQN983061 QAJ983061 QKF983061 QUB983061 RDX983061 RNT983061 RXP983061 SHL983061 SRH983061 TBD983061 TKZ983061 TUV983061 UER983061 UON983061 UYJ983061 VIF983061 VSB983061 WBX983061 WLT983061 WVP983061 H23 JD23 SZ23 ACV23 AMR23 AWN23 BGJ23 BQF23 CAB23 CJX23 CTT23 DDP23 DNL23 DXH23 EHD23 EQZ23 FAV23 FKR23 FUN23 GEJ23 GOF23 GYB23 HHX23 HRT23 IBP23 ILL23 IVH23 JFD23 JOZ23 JYV23 KIR23 KSN23 LCJ23 LMF23 LWB23 MFX23 MPT23 MZP23 NJL23 NTH23 ODD23 OMZ23 OWV23 PGR23 PQN23 QAJ23 QKF23 QUB23 RDX23 RNT23 RXP23 SHL23 SRH23 TBD23 TKZ23 TUV23 UER23 UON23 UYJ23 VIF23 VSB23 WBX23 WLT23 WVP23 H65559 JD65559 SZ65559 ACV65559 AMR65559 AWN65559 BGJ65559 BQF65559 CAB65559 CJX65559 CTT65559 DDP65559 DNL65559 DXH65559 EHD65559 EQZ65559 FAV65559 FKR65559 FUN65559 GEJ65559 GOF65559 GYB65559 HHX65559 HRT65559 IBP65559 ILL65559 IVH65559 JFD65559 JOZ65559 JYV65559 KIR65559 KSN65559 LCJ65559 LMF65559 LWB65559 MFX65559 MPT65559 MZP65559 NJL65559 NTH65559 ODD65559 OMZ65559 OWV65559 PGR65559 PQN65559 QAJ65559 QKF65559 QUB65559 RDX65559 RNT65559 RXP65559 SHL65559 SRH65559 TBD65559 TKZ65559 TUV65559 UER65559 UON65559 UYJ65559 VIF65559 VSB65559 WBX65559 WLT65559 WVP65559 H131095 JD131095 SZ131095 ACV131095 AMR131095 AWN131095 BGJ131095 BQF131095 CAB131095 CJX131095 CTT131095 DDP131095 DNL131095 DXH131095 EHD131095 EQZ131095 FAV131095 FKR131095 FUN131095 GEJ131095 GOF131095 GYB131095 HHX131095 HRT131095 IBP131095 ILL131095 IVH131095 JFD131095 JOZ131095 JYV131095 KIR131095 KSN131095 LCJ131095 LMF131095 LWB131095 MFX131095 MPT131095 MZP131095 NJL131095 NTH131095 ODD131095 OMZ131095 OWV131095 PGR131095 PQN131095 QAJ131095 QKF131095 QUB131095 RDX131095 RNT131095 RXP131095 SHL131095 SRH131095 TBD131095 TKZ131095 TUV131095 UER131095 UON131095 UYJ131095 VIF131095 VSB131095 WBX131095 WLT131095 WVP131095 H196631 JD196631 SZ196631 ACV196631 AMR196631 AWN196631 BGJ196631 BQF196631 CAB196631 CJX196631 CTT196631 DDP196631 DNL196631 DXH196631 EHD196631 EQZ196631 FAV196631 FKR196631 FUN196631 GEJ196631 GOF196631 GYB196631 HHX196631 HRT196631 IBP196631 ILL196631 IVH196631 JFD196631 JOZ196631 JYV196631 KIR196631 KSN196631 LCJ196631 LMF196631 LWB196631 MFX196631 MPT196631 MZP196631 NJL196631 NTH196631 ODD196631 OMZ196631 OWV196631 PGR196631 PQN196631 QAJ196631 QKF196631 QUB196631 RDX196631 RNT196631 RXP196631 SHL196631 SRH196631 TBD196631 TKZ196631 TUV196631 UER196631 UON196631 UYJ196631 VIF196631 VSB196631 WBX196631 WLT196631 WVP196631 H262167 JD262167 SZ262167 ACV262167 AMR262167 AWN262167 BGJ262167 BQF262167 CAB262167 CJX262167 CTT262167 DDP262167 DNL262167 DXH262167 EHD262167 EQZ262167 FAV262167 FKR262167 FUN262167 GEJ262167 GOF262167 GYB262167 HHX262167 HRT262167 IBP262167 ILL262167 IVH262167 JFD262167 JOZ262167 JYV262167 KIR262167 KSN262167 LCJ262167 LMF262167 LWB262167 MFX262167 MPT262167 MZP262167 NJL262167 NTH262167 ODD262167 OMZ262167 OWV262167 PGR262167 PQN262167 QAJ262167 QKF262167 QUB262167 RDX262167 RNT262167 RXP262167 SHL262167 SRH262167 TBD262167 TKZ262167 TUV262167 UER262167 UON262167 UYJ262167 VIF262167 VSB262167 WBX262167 WLT262167 WVP262167 H327703 JD327703 SZ327703 ACV327703 AMR327703 AWN327703 BGJ327703 BQF327703 CAB327703 CJX327703 CTT327703 DDP327703 DNL327703 DXH327703 EHD327703 EQZ327703 FAV327703 FKR327703 FUN327703 GEJ327703 GOF327703 GYB327703 HHX327703 HRT327703 IBP327703 ILL327703 IVH327703 JFD327703 JOZ327703 JYV327703 KIR327703 KSN327703 LCJ327703 LMF327703 LWB327703 MFX327703 MPT327703 MZP327703 NJL327703 NTH327703 ODD327703 OMZ327703 OWV327703 PGR327703 PQN327703 QAJ327703 QKF327703 QUB327703 RDX327703 RNT327703 RXP327703 SHL327703 SRH327703 TBD327703 TKZ327703 TUV327703 UER327703 UON327703 UYJ327703 VIF327703 VSB327703 WBX327703 WLT327703 WVP327703 H393239 JD393239 SZ393239 ACV393239 AMR393239 AWN393239 BGJ393239 BQF393239 CAB393239 CJX393239 CTT393239 DDP393239 DNL393239 DXH393239 EHD393239 EQZ393239 FAV393239 FKR393239 FUN393239 GEJ393239 GOF393239 GYB393239 HHX393239 HRT393239 IBP393239 ILL393239 IVH393239 JFD393239 JOZ393239 JYV393239 KIR393239 KSN393239 LCJ393239 LMF393239 LWB393239 MFX393239 MPT393239 MZP393239 NJL393239 NTH393239 ODD393239 OMZ393239 OWV393239 PGR393239 PQN393239 QAJ393239 QKF393239 QUB393239 RDX393239 RNT393239 RXP393239 SHL393239 SRH393239 TBD393239 TKZ393239 TUV393239 UER393239 UON393239 UYJ393239 VIF393239 VSB393239 WBX393239 WLT393239 WVP393239 H458775 JD458775 SZ458775 ACV458775 AMR458775 AWN458775 BGJ458775 BQF458775 CAB458775 CJX458775 CTT458775 DDP458775 DNL458775 DXH458775 EHD458775 EQZ458775 FAV458775 FKR458775 FUN458775 GEJ458775 GOF458775 GYB458775 HHX458775 HRT458775 IBP458775 ILL458775 IVH458775 JFD458775 JOZ458775 JYV458775 KIR458775 KSN458775 LCJ458775 LMF458775 LWB458775 MFX458775 MPT458775 MZP458775 NJL458775 NTH458775 ODD458775 OMZ458775 OWV458775 PGR458775 PQN458775 QAJ458775 QKF458775 QUB458775 RDX458775 RNT458775 RXP458775 SHL458775 SRH458775 TBD458775 TKZ458775 TUV458775 UER458775 UON458775 UYJ458775 VIF458775 VSB458775 WBX458775 WLT458775 WVP458775 H524311 JD524311 SZ524311 ACV524311 AMR524311 AWN524311 BGJ524311 BQF524311 CAB524311 CJX524311 CTT524311 DDP524311 DNL524311 DXH524311 EHD524311 EQZ524311 FAV524311 FKR524311 FUN524311 GEJ524311 GOF524311 GYB524311 HHX524311 HRT524311 IBP524311 ILL524311 IVH524311 JFD524311 JOZ524311 JYV524311 KIR524311 KSN524311 LCJ524311 LMF524311 LWB524311 MFX524311 MPT524311 MZP524311 NJL524311 NTH524311 ODD524311 OMZ524311 OWV524311 PGR524311 PQN524311 QAJ524311 QKF524311 QUB524311 RDX524311 RNT524311 RXP524311 SHL524311 SRH524311 TBD524311 TKZ524311 TUV524311 UER524311 UON524311 UYJ524311 VIF524311 VSB524311 WBX524311 WLT524311 WVP524311 H589847 JD589847 SZ589847 ACV589847 AMR589847 AWN589847 BGJ589847 BQF589847 CAB589847 CJX589847 CTT589847 DDP589847 DNL589847 DXH589847 EHD589847 EQZ589847 FAV589847 FKR589847 FUN589847 GEJ589847 GOF589847 GYB589847 HHX589847 HRT589847 IBP589847 ILL589847 IVH589847 JFD589847 JOZ589847 JYV589847 KIR589847 KSN589847 LCJ589847 LMF589847 LWB589847 MFX589847 MPT589847 MZP589847 NJL589847 NTH589847 ODD589847 OMZ589847 OWV589847 PGR589847 PQN589847 QAJ589847 QKF589847 QUB589847 RDX589847 RNT589847 RXP589847 SHL589847 SRH589847 TBD589847 TKZ589847 TUV589847 UER589847 UON589847 UYJ589847 VIF589847 VSB589847 WBX589847 WLT589847 WVP589847 H655383 JD655383 SZ655383 ACV655383 AMR655383 AWN655383 BGJ655383 BQF655383 CAB655383 CJX655383 CTT655383 DDP655383 DNL655383 DXH655383 EHD655383 EQZ655383 FAV655383 FKR655383 FUN655383 GEJ655383 GOF655383 GYB655383 HHX655383 HRT655383 IBP655383 ILL655383 IVH655383 JFD655383 JOZ655383 JYV655383 KIR655383 KSN655383 LCJ655383 LMF655383 LWB655383 MFX655383 MPT655383 MZP655383 NJL655383 NTH655383 ODD655383 OMZ655383 OWV655383 PGR655383 PQN655383 QAJ655383 QKF655383 QUB655383 RDX655383 RNT655383 RXP655383 SHL655383 SRH655383 TBD655383 TKZ655383 TUV655383 UER655383 UON655383 UYJ655383 VIF655383 VSB655383 WBX655383 WLT655383 WVP655383 H720919 JD720919 SZ720919 ACV720919 AMR720919 AWN720919 BGJ720919 BQF720919 CAB720919 CJX720919 CTT720919 DDP720919 DNL720919 DXH720919 EHD720919 EQZ720919 FAV720919 FKR720919 FUN720919 GEJ720919 GOF720919 GYB720919 HHX720919 HRT720919 IBP720919 ILL720919 IVH720919 JFD720919 JOZ720919 JYV720919 KIR720919 KSN720919 LCJ720919 LMF720919 LWB720919 MFX720919 MPT720919 MZP720919 NJL720919 NTH720919 ODD720919 OMZ720919 OWV720919 PGR720919 PQN720919 QAJ720919 QKF720919 QUB720919 RDX720919 RNT720919 RXP720919 SHL720919 SRH720919 TBD720919 TKZ720919 TUV720919 UER720919 UON720919 UYJ720919 VIF720919 VSB720919 WBX720919 WLT720919 WVP720919 H786455 JD786455 SZ786455 ACV786455 AMR786455 AWN786455 BGJ786455 BQF786455 CAB786455 CJX786455 CTT786455 DDP786455 DNL786455 DXH786455 EHD786455 EQZ786455 FAV786455 FKR786455 FUN786455 GEJ786455 GOF786455 GYB786455 HHX786455 HRT786455 IBP786455 ILL786455 IVH786455 JFD786455 JOZ786455 JYV786455 KIR786455 KSN786455 LCJ786455 LMF786455 LWB786455 MFX786455 MPT786455 MZP786455 NJL786455 NTH786455 ODD786455 OMZ786455 OWV786455 PGR786455 PQN786455 QAJ786455 QKF786455 QUB786455 RDX786455 RNT786455 RXP786455 SHL786455 SRH786455 TBD786455 TKZ786455 TUV786455 UER786455 UON786455 UYJ786455 VIF786455 VSB786455 WBX786455 WLT786455 WVP786455 H851991 JD851991 SZ851991 ACV851991 AMR851991 AWN851991 BGJ851991 BQF851991 CAB851991 CJX851991 CTT851991 DDP851991 DNL851991 DXH851991 EHD851991 EQZ851991 FAV851991 FKR851991 FUN851991 GEJ851991 GOF851991 GYB851991 HHX851991 HRT851991 IBP851991 ILL851991 IVH851991 JFD851991 JOZ851991 JYV851991 KIR851991 KSN851991 LCJ851991 LMF851991 LWB851991 MFX851991 MPT851991 MZP851991 NJL851991 NTH851991 ODD851991 OMZ851991 OWV851991 PGR851991 PQN851991 QAJ851991 QKF851991 QUB851991 RDX851991 RNT851991 RXP851991 SHL851991 SRH851991 TBD851991 TKZ851991 TUV851991 UER851991 UON851991 UYJ851991 VIF851991 VSB851991 WBX851991 WLT851991 WVP851991 H917527 JD917527 SZ917527 ACV917527 AMR917527 AWN917527 BGJ917527 BQF917527 CAB917527 CJX917527 CTT917527 DDP917527 DNL917527 DXH917527 EHD917527 EQZ917527 FAV917527 FKR917527 FUN917527 GEJ917527 GOF917527 GYB917527 HHX917527 HRT917527 IBP917527 ILL917527 IVH917527 JFD917527 JOZ917527 JYV917527 KIR917527 KSN917527 LCJ917527 LMF917527 LWB917527 MFX917527 MPT917527 MZP917527 NJL917527 NTH917527 ODD917527 OMZ917527 OWV917527 PGR917527 PQN917527 QAJ917527 QKF917527 QUB917527 RDX917527 RNT917527 RXP917527 SHL917527 SRH917527 TBD917527 TKZ917527 TUV917527 UER917527 UON917527 UYJ917527 VIF917527 VSB917527 WBX917527 WLT917527 WVP917527 H983063 JD983063 SZ983063 ACV983063 AMR983063 AWN983063 BGJ983063 BQF983063 CAB983063 CJX983063 CTT983063 DDP983063 DNL983063 DXH983063 EHD983063 EQZ983063 FAV983063 FKR983063 FUN983063 GEJ983063 GOF983063 GYB983063 HHX983063 HRT983063 IBP983063 ILL983063 IVH983063 JFD983063 JOZ983063 JYV983063 KIR983063 KSN983063 LCJ983063 LMF983063 LWB983063 MFX983063 MPT983063 MZP983063 NJL983063 NTH983063 ODD983063 OMZ983063 OWV983063 PGR983063 PQN983063 QAJ983063 QKF983063 QUB983063 RDX983063 RNT983063 RXP983063 SHL983063 SRH983063 TBD983063 TKZ983063 TUV983063 UER983063 UON983063 UYJ983063 VIF983063 VSB983063 WBX983063 WLT983063 WVP983063 H25 JD25 SZ25 ACV25 AMR25 AWN25 BGJ25 BQF25 CAB25 CJX25 CTT25 DDP25 DNL25 DXH25 EHD25 EQZ25 FAV25 FKR25 FUN25 GEJ25 GOF25 GYB25 HHX25 HRT25 IBP25 ILL25 IVH25 JFD25 JOZ25 JYV25 KIR25 KSN25 LCJ25 LMF25 LWB25 MFX25 MPT25 MZP25 NJL25 NTH25 ODD25 OMZ25 OWV25 PGR25 PQN25 QAJ25 QKF25 QUB25 RDX25 RNT25 RXP25 SHL25 SRH25 TBD25 TKZ25 TUV25 UER25 UON25 UYJ25 VIF25 VSB25 WBX25 WLT25 WVP25 H65561 JD65561 SZ65561 ACV65561 AMR65561 AWN65561 BGJ65561 BQF65561 CAB65561 CJX65561 CTT65561 DDP65561 DNL65561 DXH65561 EHD65561 EQZ65561 FAV65561 FKR65561 FUN65561 GEJ65561 GOF65561 GYB65561 HHX65561 HRT65561 IBP65561 ILL65561 IVH65561 JFD65561 JOZ65561 JYV65561 KIR65561 KSN65561 LCJ65561 LMF65561 LWB65561 MFX65561 MPT65561 MZP65561 NJL65561 NTH65561 ODD65561 OMZ65561 OWV65561 PGR65561 PQN65561 QAJ65561 QKF65561 QUB65561 RDX65561 RNT65561 RXP65561 SHL65561 SRH65561 TBD65561 TKZ65561 TUV65561 UER65561 UON65561 UYJ65561 VIF65561 VSB65561 WBX65561 WLT65561 WVP65561 H131097 JD131097 SZ131097 ACV131097 AMR131097 AWN131097 BGJ131097 BQF131097 CAB131097 CJX131097 CTT131097 DDP131097 DNL131097 DXH131097 EHD131097 EQZ131097 FAV131097 FKR131097 FUN131097 GEJ131097 GOF131097 GYB131097 HHX131097 HRT131097 IBP131097 ILL131097 IVH131097 JFD131097 JOZ131097 JYV131097 KIR131097 KSN131097 LCJ131097 LMF131097 LWB131097 MFX131097 MPT131097 MZP131097 NJL131097 NTH131097 ODD131097 OMZ131097 OWV131097 PGR131097 PQN131097 QAJ131097 QKF131097 QUB131097 RDX131097 RNT131097 RXP131097 SHL131097 SRH131097 TBD131097 TKZ131097 TUV131097 UER131097 UON131097 UYJ131097 VIF131097 VSB131097 WBX131097 WLT131097 WVP131097 H196633 JD196633 SZ196633 ACV196633 AMR196633 AWN196633 BGJ196633 BQF196633 CAB196633 CJX196633 CTT196633 DDP196633 DNL196633 DXH196633 EHD196633 EQZ196633 FAV196633 FKR196633 FUN196633 GEJ196633 GOF196633 GYB196633 HHX196633 HRT196633 IBP196633 ILL196633 IVH196633 JFD196633 JOZ196633 JYV196633 KIR196633 KSN196633 LCJ196633 LMF196633 LWB196633 MFX196633 MPT196633 MZP196633 NJL196633 NTH196633 ODD196633 OMZ196633 OWV196633 PGR196633 PQN196633 QAJ196633 QKF196633 QUB196633 RDX196633 RNT196633 RXP196633 SHL196633 SRH196633 TBD196633 TKZ196633 TUV196633 UER196633 UON196633 UYJ196633 VIF196633 VSB196633 WBX196633 WLT196633 WVP196633 H262169 JD262169 SZ262169 ACV262169 AMR262169 AWN262169 BGJ262169 BQF262169 CAB262169 CJX262169 CTT262169 DDP262169 DNL262169 DXH262169 EHD262169 EQZ262169 FAV262169 FKR262169 FUN262169 GEJ262169 GOF262169 GYB262169 HHX262169 HRT262169 IBP262169 ILL262169 IVH262169 JFD262169 JOZ262169 JYV262169 KIR262169 KSN262169 LCJ262169 LMF262169 LWB262169 MFX262169 MPT262169 MZP262169 NJL262169 NTH262169 ODD262169 OMZ262169 OWV262169 PGR262169 PQN262169 QAJ262169 QKF262169 QUB262169 RDX262169 RNT262169 RXP262169 SHL262169 SRH262169 TBD262169 TKZ262169 TUV262169 UER262169 UON262169 UYJ262169 VIF262169 VSB262169 WBX262169 WLT262169 WVP262169 H327705 JD327705 SZ327705 ACV327705 AMR327705 AWN327705 BGJ327705 BQF327705 CAB327705 CJX327705 CTT327705 DDP327705 DNL327705 DXH327705 EHD327705 EQZ327705 FAV327705 FKR327705 FUN327705 GEJ327705 GOF327705 GYB327705 HHX327705 HRT327705 IBP327705 ILL327705 IVH327705 JFD327705 JOZ327705 JYV327705 KIR327705 KSN327705 LCJ327705 LMF327705 LWB327705 MFX327705 MPT327705 MZP327705 NJL327705 NTH327705 ODD327705 OMZ327705 OWV327705 PGR327705 PQN327705 QAJ327705 QKF327705 QUB327705 RDX327705 RNT327705 RXP327705 SHL327705 SRH327705 TBD327705 TKZ327705 TUV327705 UER327705 UON327705 UYJ327705 VIF327705 VSB327705 WBX327705 WLT327705 WVP327705 H393241 JD393241 SZ393241 ACV393241 AMR393241 AWN393241 BGJ393241 BQF393241 CAB393241 CJX393241 CTT393241 DDP393241 DNL393241 DXH393241 EHD393241 EQZ393241 FAV393241 FKR393241 FUN393241 GEJ393241 GOF393241 GYB393241 HHX393241 HRT393241 IBP393241 ILL393241 IVH393241 JFD393241 JOZ393241 JYV393241 KIR393241 KSN393241 LCJ393241 LMF393241 LWB393241 MFX393241 MPT393241 MZP393241 NJL393241 NTH393241 ODD393241 OMZ393241 OWV393241 PGR393241 PQN393241 QAJ393241 QKF393241 QUB393241 RDX393241 RNT393241 RXP393241 SHL393241 SRH393241 TBD393241 TKZ393241 TUV393241 UER393241 UON393241 UYJ393241 VIF393241 VSB393241 WBX393241 WLT393241 WVP393241 H458777 JD458777 SZ458777 ACV458777 AMR458777 AWN458777 BGJ458777 BQF458777 CAB458777 CJX458777 CTT458777 DDP458777 DNL458777 DXH458777 EHD458777 EQZ458777 FAV458777 FKR458777 FUN458777 GEJ458777 GOF458777 GYB458777 HHX458777 HRT458777 IBP458777 ILL458777 IVH458777 JFD458777 JOZ458777 JYV458777 KIR458777 KSN458777 LCJ458777 LMF458777 LWB458777 MFX458777 MPT458777 MZP458777 NJL458777 NTH458777 ODD458777 OMZ458777 OWV458777 PGR458777 PQN458777 QAJ458777 QKF458777 QUB458777 RDX458777 RNT458777 RXP458777 SHL458777 SRH458777 TBD458777 TKZ458777 TUV458777 UER458777 UON458777 UYJ458777 VIF458777 VSB458777 WBX458777 WLT458777 WVP458777 H524313 JD524313 SZ524313 ACV524313 AMR524313 AWN524313 BGJ524313 BQF524313 CAB524313 CJX524313 CTT524313 DDP524313 DNL524313 DXH524313 EHD524313 EQZ524313 FAV524313 FKR524313 FUN524313 GEJ524313 GOF524313 GYB524313 HHX524313 HRT524313 IBP524313 ILL524313 IVH524313 JFD524313 JOZ524313 JYV524313 KIR524313 KSN524313 LCJ524313 LMF524313 LWB524313 MFX524313 MPT524313 MZP524313 NJL524313 NTH524313 ODD524313 OMZ524313 OWV524313 PGR524313 PQN524313 QAJ524313 QKF524313 QUB524313 RDX524313 RNT524313 RXP524313 SHL524313 SRH524313 TBD524313 TKZ524313 TUV524313 UER524313 UON524313 UYJ524313 VIF524313 VSB524313 WBX524313 WLT524313 WVP524313 H589849 JD589849 SZ589849 ACV589849 AMR589849 AWN589849 BGJ589849 BQF589849 CAB589849 CJX589849 CTT589849 DDP589849 DNL589849 DXH589849 EHD589849 EQZ589849 FAV589849 FKR589849 FUN589849 GEJ589849 GOF589849 GYB589849 HHX589849 HRT589849 IBP589849 ILL589849 IVH589849 JFD589849 JOZ589849 JYV589849 KIR589849 KSN589849 LCJ589849 LMF589849 LWB589849 MFX589849 MPT589849 MZP589849 NJL589849 NTH589849 ODD589849 OMZ589849 OWV589849 PGR589849 PQN589849 QAJ589849 QKF589849 QUB589849 RDX589849 RNT589849 RXP589849 SHL589849 SRH589849 TBD589849 TKZ589849 TUV589849 UER589849 UON589849 UYJ589849 VIF589849 VSB589849 WBX589849 WLT589849 WVP589849 H655385 JD655385 SZ655385 ACV655385 AMR655385 AWN655385 BGJ655385 BQF655385 CAB655385 CJX655385 CTT655385 DDP655385 DNL655385 DXH655385 EHD655385 EQZ655385 FAV655385 FKR655385 FUN655385 GEJ655385 GOF655385 GYB655385 HHX655385 HRT655385 IBP655385 ILL655385 IVH655385 JFD655385 JOZ655385 JYV655385 KIR655385 KSN655385 LCJ655385 LMF655385 LWB655385 MFX655385 MPT655385 MZP655385 NJL655385 NTH655385 ODD655385 OMZ655385 OWV655385 PGR655385 PQN655385 QAJ655385 QKF655385 QUB655385 RDX655385 RNT655385 RXP655385 SHL655385 SRH655385 TBD655385 TKZ655385 TUV655385 UER655385 UON655385 UYJ655385 VIF655385 VSB655385 WBX655385 WLT655385 WVP655385 H720921 JD720921 SZ720921 ACV720921 AMR720921 AWN720921 BGJ720921 BQF720921 CAB720921 CJX720921 CTT720921 DDP720921 DNL720921 DXH720921 EHD720921 EQZ720921 FAV720921 FKR720921 FUN720921 GEJ720921 GOF720921 GYB720921 HHX720921 HRT720921 IBP720921 ILL720921 IVH720921 JFD720921 JOZ720921 JYV720921 KIR720921 KSN720921 LCJ720921 LMF720921 LWB720921 MFX720921 MPT720921 MZP720921 NJL720921 NTH720921 ODD720921 OMZ720921 OWV720921 PGR720921 PQN720921 QAJ720921 QKF720921 QUB720921 RDX720921 RNT720921 RXP720921 SHL720921 SRH720921 TBD720921 TKZ720921 TUV720921 UER720921 UON720921 UYJ720921 VIF720921 VSB720921 WBX720921 WLT720921 WVP720921 H786457 JD786457 SZ786457 ACV786457 AMR786457 AWN786457 BGJ786457 BQF786457 CAB786457 CJX786457 CTT786457 DDP786457 DNL786457 DXH786457 EHD786457 EQZ786457 FAV786457 FKR786457 FUN786457 GEJ786457 GOF786457 GYB786457 HHX786457 HRT786457 IBP786457 ILL786457 IVH786457 JFD786457 JOZ786457 JYV786457 KIR786457 KSN786457 LCJ786457 LMF786457 LWB786457 MFX786457 MPT786457 MZP786457 NJL786457 NTH786457 ODD786457 OMZ786457 OWV786457 PGR786457 PQN786457 QAJ786457 QKF786457 QUB786457 RDX786457 RNT786457 RXP786457 SHL786457 SRH786457 TBD786457 TKZ786457 TUV786457 UER786457 UON786457 UYJ786457 VIF786457 VSB786457 WBX786457 WLT786457 WVP786457 H851993 JD851993 SZ851993 ACV851993 AMR851993 AWN851993 BGJ851993 BQF851993 CAB851993 CJX851993 CTT851993 DDP851993 DNL851993 DXH851993 EHD851993 EQZ851993 FAV851993 FKR851993 FUN851993 GEJ851993 GOF851993 GYB851993 HHX851993 HRT851993 IBP851993 ILL851993 IVH851993 JFD851993 JOZ851993 JYV851993 KIR851993 KSN851993 LCJ851993 LMF851993 LWB851993 MFX851993 MPT851993 MZP851993 NJL851993 NTH851993 ODD851993 OMZ851993 OWV851993 PGR851993 PQN851993 QAJ851993 QKF851993 QUB851993 RDX851993 RNT851993 RXP851993 SHL851993 SRH851993 TBD851993 TKZ851993 TUV851993 UER851993 UON851993 UYJ851993 VIF851993 VSB851993 WBX851993 WLT851993 WVP851993 H917529 JD917529 SZ917529 ACV917529 AMR917529 AWN917529 BGJ917529 BQF917529 CAB917529 CJX917529 CTT917529 DDP917529 DNL917529 DXH917529 EHD917529 EQZ917529 FAV917529 FKR917529 FUN917529 GEJ917529 GOF917529 GYB917529 HHX917529 HRT917529 IBP917529 ILL917529 IVH917529 JFD917529 JOZ917529 JYV917529 KIR917529 KSN917529 LCJ917529 LMF917529 LWB917529 MFX917529 MPT917529 MZP917529 NJL917529 NTH917529 ODD917529 OMZ917529 OWV917529 PGR917529 PQN917529 QAJ917529 QKF917529 QUB917529 RDX917529 RNT917529 RXP917529 SHL917529 SRH917529 TBD917529 TKZ917529 TUV917529 UER917529 UON917529 UYJ917529 VIF917529 VSB917529 WBX917529 WLT917529 WVP917529 H983065 JD983065 SZ983065 ACV983065 AMR983065 AWN983065 BGJ983065 BQF983065 CAB983065 CJX983065 CTT983065 DDP983065 DNL983065 DXH983065 EHD983065 EQZ983065 FAV983065 FKR983065 FUN983065 GEJ983065 GOF983065 GYB983065 HHX983065 HRT983065 IBP983065 ILL983065 IVH983065 JFD983065 JOZ983065 JYV983065 KIR983065 KSN983065 LCJ983065 LMF983065 LWB983065 MFX983065 MPT983065 MZP983065 NJL983065 NTH983065 ODD983065 OMZ983065 OWV983065 PGR983065 PQN983065 QAJ983065 QKF983065 QUB983065 RDX983065 RNT983065 RXP983065 SHL983065 SRH983065 TBD983065 TKZ983065 TUV983065 UER983065 UON983065 UYJ983065 VIF983065 VSB983065 WBX983065 WLT983065 WVP983065 Y27:Y36 JU27:JU36 TQ27:TQ36 ADM27:ADM36 ANI27:ANI36 AXE27:AXE36 BHA27:BHA36 BQW27:BQW36 CAS27:CAS36 CKO27:CKO36 CUK27:CUK36 DEG27:DEG36 DOC27:DOC36 DXY27:DXY36 EHU27:EHU36 ERQ27:ERQ36 FBM27:FBM36 FLI27:FLI36 FVE27:FVE36 GFA27:GFA36 GOW27:GOW36 GYS27:GYS36 HIO27:HIO36 HSK27:HSK36 ICG27:ICG36 IMC27:IMC36 IVY27:IVY36 JFU27:JFU36 JPQ27:JPQ36 JZM27:JZM36 KJI27:KJI36 KTE27:KTE36 LDA27:LDA36 LMW27:LMW36 LWS27:LWS36 MGO27:MGO36 MQK27:MQK36 NAG27:NAG36 NKC27:NKC36 NTY27:NTY36 ODU27:ODU36 ONQ27:ONQ36 OXM27:OXM36 PHI27:PHI36 PRE27:PRE36 QBA27:QBA36 QKW27:QKW36 QUS27:QUS36 REO27:REO36 ROK27:ROK36 RYG27:RYG36 SIC27:SIC36 SRY27:SRY36 TBU27:TBU36 TLQ27:TLQ36 TVM27:TVM36 UFI27:UFI36 UPE27:UPE36 UZA27:UZA36 VIW27:VIW36 VSS27:VSS36 WCO27:WCO36 WMK27:WMK36 WWG27:WWG36 Y65563:Y65572 JU65563:JU65572 TQ65563:TQ65572 ADM65563:ADM65572 ANI65563:ANI65572 AXE65563:AXE65572 BHA65563:BHA65572 BQW65563:BQW65572 CAS65563:CAS65572 CKO65563:CKO65572 CUK65563:CUK65572 DEG65563:DEG65572 DOC65563:DOC65572 DXY65563:DXY65572 EHU65563:EHU65572 ERQ65563:ERQ65572 FBM65563:FBM65572 FLI65563:FLI65572 FVE65563:FVE65572 GFA65563:GFA65572 GOW65563:GOW65572 GYS65563:GYS65572 HIO65563:HIO65572 HSK65563:HSK65572 ICG65563:ICG65572 IMC65563:IMC65572 IVY65563:IVY65572 JFU65563:JFU65572 JPQ65563:JPQ65572 JZM65563:JZM65572 KJI65563:KJI65572 KTE65563:KTE65572 LDA65563:LDA65572 LMW65563:LMW65572 LWS65563:LWS65572 MGO65563:MGO65572 MQK65563:MQK65572 NAG65563:NAG65572 NKC65563:NKC65572 NTY65563:NTY65572 ODU65563:ODU65572 ONQ65563:ONQ65572 OXM65563:OXM65572 PHI65563:PHI65572 PRE65563:PRE65572 QBA65563:QBA65572 QKW65563:QKW65572 QUS65563:QUS65572 REO65563:REO65572 ROK65563:ROK65572 RYG65563:RYG65572 SIC65563:SIC65572 SRY65563:SRY65572 TBU65563:TBU65572 TLQ65563:TLQ65572 TVM65563:TVM65572 UFI65563:UFI65572 UPE65563:UPE65572 UZA65563:UZA65572 VIW65563:VIW65572 VSS65563:VSS65572 WCO65563:WCO65572 WMK65563:WMK65572 WWG65563:WWG65572 Y131099:Y131108 JU131099:JU131108 TQ131099:TQ131108 ADM131099:ADM131108 ANI131099:ANI131108 AXE131099:AXE131108 BHA131099:BHA131108 BQW131099:BQW131108 CAS131099:CAS131108 CKO131099:CKO131108 CUK131099:CUK131108 DEG131099:DEG131108 DOC131099:DOC131108 DXY131099:DXY131108 EHU131099:EHU131108 ERQ131099:ERQ131108 FBM131099:FBM131108 FLI131099:FLI131108 FVE131099:FVE131108 GFA131099:GFA131108 GOW131099:GOW131108 GYS131099:GYS131108 HIO131099:HIO131108 HSK131099:HSK131108 ICG131099:ICG131108 IMC131099:IMC131108 IVY131099:IVY131108 JFU131099:JFU131108 JPQ131099:JPQ131108 JZM131099:JZM131108 KJI131099:KJI131108 KTE131099:KTE131108 LDA131099:LDA131108 LMW131099:LMW131108 LWS131099:LWS131108 MGO131099:MGO131108 MQK131099:MQK131108 NAG131099:NAG131108 NKC131099:NKC131108 NTY131099:NTY131108 ODU131099:ODU131108 ONQ131099:ONQ131108 OXM131099:OXM131108 PHI131099:PHI131108 PRE131099:PRE131108 QBA131099:QBA131108 QKW131099:QKW131108 QUS131099:QUS131108 REO131099:REO131108 ROK131099:ROK131108 RYG131099:RYG131108 SIC131099:SIC131108 SRY131099:SRY131108 TBU131099:TBU131108 TLQ131099:TLQ131108 TVM131099:TVM131108 UFI131099:UFI131108 UPE131099:UPE131108 UZA131099:UZA131108 VIW131099:VIW131108 VSS131099:VSS131108 WCO131099:WCO131108 WMK131099:WMK131108 WWG131099:WWG131108 Y196635:Y196644 JU196635:JU196644 TQ196635:TQ196644 ADM196635:ADM196644 ANI196635:ANI196644 AXE196635:AXE196644 BHA196635:BHA196644 BQW196635:BQW196644 CAS196635:CAS196644 CKO196635:CKO196644 CUK196635:CUK196644 DEG196635:DEG196644 DOC196635:DOC196644 DXY196635:DXY196644 EHU196635:EHU196644 ERQ196635:ERQ196644 FBM196635:FBM196644 FLI196635:FLI196644 FVE196635:FVE196644 GFA196635:GFA196644 GOW196635:GOW196644 GYS196635:GYS196644 HIO196635:HIO196644 HSK196635:HSK196644 ICG196635:ICG196644 IMC196635:IMC196644 IVY196635:IVY196644 JFU196635:JFU196644 JPQ196635:JPQ196644 JZM196635:JZM196644 KJI196635:KJI196644 KTE196635:KTE196644 LDA196635:LDA196644 LMW196635:LMW196644 LWS196635:LWS196644 MGO196635:MGO196644 MQK196635:MQK196644 NAG196635:NAG196644 NKC196635:NKC196644 NTY196635:NTY196644 ODU196635:ODU196644 ONQ196635:ONQ196644 OXM196635:OXM196644 PHI196635:PHI196644 PRE196635:PRE196644 QBA196635:QBA196644 QKW196635:QKW196644 QUS196635:QUS196644 REO196635:REO196644 ROK196635:ROK196644 RYG196635:RYG196644 SIC196635:SIC196644 SRY196635:SRY196644 TBU196635:TBU196644 TLQ196635:TLQ196644 TVM196635:TVM196644 UFI196635:UFI196644 UPE196635:UPE196644 UZA196635:UZA196644 VIW196635:VIW196644 VSS196635:VSS196644 WCO196635:WCO196644 WMK196635:WMK196644 WWG196635:WWG196644 Y262171:Y262180 JU262171:JU262180 TQ262171:TQ262180 ADM262171:ADM262180 ANI262171:ANI262180 AXE262171:AXE262180 BHA262171:BHA262180 BQW262171:BQW262180 CAS262171:CAS262180 CKO262171:CKO262180 CUK262171:CUK262180 DEG262171:DEG262180 DOC262171:DOC262180 DXY262171:DXY262180 EHU262171:EHU262180 ERQ262171:ERQ262180 FBM262171:FBM262180 FLI262171:FLI262180 FVE262171:FVE262180 GFA262171:GFA262180 GOW262171:GOW262180 GYS262171:GYS262180 HIO262171:HIO262180 HSK262171:HSK262180 ICG262171:ICG262180 IMC262171:IMC262180 IVY262171:IVY262180 JFU262171:JFU262180 JPQ262171:JPQ262180 JZM262171:JZM262180 KJI262171:KJI262180 KTE262171:KTE262180 LDA262171:LDA262180 LMW262171:LMW262180 LWS262171:LWS262180 MGO262171:MGO262180 MQK262171:MQK262180 NAG262171:NAG262180 NKC262171:NKC262180 NTY262171:NTY262180 ODU262171:ODU262180 ONQ262171:ONQ262180 OXM262171:OXM262180 PHI262171:PHI262180 PRE262171:PRE262180 QBA262171:QBA262180 QKW262171:QKW262180 QUS262171:QUS262180 REO262171:REO262180 ROK262171:ROK262180 RYG262171:RYG262180 SIC262171:SIC262180 SRY262171:SRY262180 TBU262171:TBU262180 TLQ262171:TLQ262180 TVM262171:TVM262180 UFI262171:UFI262180 UPE262171:UPE262180 UZA262171:UZA262180 VIW262171:VIW262180 VSS262171:VSS262180 WCO262171:WCO262180 WMK262171:WMK262180 WWG262171:WWG262180 Y327707:Y327716 JU327707:JU327716 TQ327707:TQ327716 ADM327707:ADM327716 ANI327707:ANI327716 AXE327707:AXE327716 BHA327707:BHA327716 BQW327707:BQW327716 CAS327707:CAS327716 CKO327707:CKO327716 CUK327707:CUK327716 DEG327707:DEG327716 DOC327707:DOC327716 DXY327707:DXY327716 EHU327707:EHU327716 ERQ327707:ERQ327716 FBM327707:FBM327716 FLI327707:FLI327716 FVE327707:FVE327716 GFA327707:GFA327716 GOW327707:GOW327716 GYS327707:GYS327716 HIO327707:HIO327716 HSK327707:HSK327716 ICG327707:ICG327716 IMC327707:IMC327716 IVY327707:IVY327716 JFU327707:JFU327716 JPQ327707:JPQ327716 JZM327707:JZM327716 KJI327707:KJI327716 KTE327707:KTE327716 LDA327707:LDA327716 LMW327707:LMW327716 LWS327707:LWS327716 MGO327707:MGO327716 MQK327707:MQK327716 NAG327707:NAG327716 NKC327707:NKC327716 NTY327707:NTY327716 ODU327707:ODU327716 ONQ327707:ONQ327716 OXM327707:OXM327716 PHI327707:PHI327716 PRE327707:PRE327716 QBA327707:QBA327716 QKW327707:QKW327716 QUS327707:QUS327716 REO327707:REO327716 ROK327707:ROK327716 RYG327707:RYG327716 SIC327707:SIC327716 SRY327707:SRY327716 TBU327707:TBU327716 TLQ327707:TLQ327716 TVM327707:TVM327716 UFI327707:UFI327716 UPE327707:UPE327716 UZA327707:UZA327716 VIW327707:VIW327716 VSS327707:VSS327716 WCO327707:WCO327716 WMK327707:WMK327716 WWG327707:WWG327716 Y393243:Y393252 JU393243:JU393252 TQ393243:TQ393252 ADM393243:ADM393252 ANI393243:ANI393252 AXE393243:AXE393252 BHA393243:BHA393252 BQW393243:BQW393252 CAS393243:CAS393252 CKO393243:CKO393252 CUK393243:CUK393252 DEG393243:DEG393252 DOC393243:DOC393252 DXY393243:DXY393252 EHU393243:EHU393252 ERQ393243:ERQ393252 FBM393243:FBM393252 FLI393243:FLI393252 FVE393243:FVE393252 GFA393243:GFA393252 GOW393243:GOW393252 GYS393243:GYS393252 HIO393243:HIO393252 HSK393243:HSK393252 ICG393243:ICG393252 IMC393243:IMC393252 IVY393243:IVY393252 JFU393243:JFU393252 JPQ393243:JPQ393252 JZM393243:JZM393252 KJI393243:KJI393252 KTE393243:KTE393252 LDA393243:LDA393252 LMW393243:LMW393252 LWS393243:LWS393252 MGO393243:MGO393252 MQK393243:MQK393252 NAG393243:NAG393252 NKC393243:NKC393252 NTY393243:NTY393252 ODU393243:ODU393252 ONQ393243:ONQ393252 OXM393243:OXM393252 PHI393243:PHI393252 PRE393243:PRE393252 QBA393243:QBA393252 QKW393243:QKW393252 QUS393243:QUS393252 REO393243:REO393252 ROK393243:ROK393252 RYG393243:RYG393252 SIC393243:SIC393252 SRY393243:SRY393252 TBU393243:TBU393252 TLQ393243:TLQ393252 TVM393243:TVM393252 UFI393243:UFI393252 UPE393243:UPE393252 UZA393243:UZA393252 VIW393243:VIW393252 VSS393243:VSS393252 WCO393243:WCO393252 WMK393243:WMK393252 WWG393243:WWG393252 Y458779:Y458788 JU458779:JU458788 TQ458779:TQ458788 ADM458779:ADM458788 ANI458779:ANI458788 AXE458779:AXE458788 BHA458779:BHA458788 BQW458779:BQW458788 CAS458779:CAS458788 CKO458779:CKO458788 CUK458779:CUK458788 DEG458779:DEG458788 DOC458779:DOC458788 DXY458779:DXY458788 EHU458779:EHU458788 ERQ458779:ERQ458788 FBM458779:FBM458788 FLI458779:FLI458788 FVE458779:FVE458788 GFA458779:GFA458788 GOW458779:GOW458788 GYS458779:GYS458788 HIO458779:HIO458788 HSK458779:HSK458788 ICG458779:ICG458788 IMC458779:IMC458788 IVY458779:IVY458788 JFU458779:JFU458788 JPQ458779:JPQ458788 JZM458779:JZM458788 KJI458779:KJI458788 KTE458779:KTE458788 LDA458779:LDA458788 LMW458779:LMW458788 LWS458779:LWS458788 MGO458779:MGO458788 MQK458779:MQK458788 NAG458779:NAG458788 NKC458779:NKC458788 NTY458779:NTY458788 ODU458779:ODU458788 ONQ458779:ONQ458788 OXM458779:OXM458788 PHI458779:PHI458788 PRE458779:PRE458788 QBA458779:QBA458788 QKW458779:QKW458788 QUS458779:QUS458788 REO458779:REO458788 ROK458779:ROK458788 RYG458779:RYG458788 SIC458779:SIC458788 SRY458779:SRY458788 TBU458779:TBU458788 TLQ458779:TLQ458788 TVM458779:TVM458788 UFI458779:UFI458788 UPE458779:UPE458788 UZA458779:UZA458788 VIW458779:VIW458788 VSS458779:VSS458788 WCO458779:WCO458788 WMK458779:WMK458788 WWG458779:WWG458788 Y524315:Y524324 JU524315:JU524324 TQ524315:TQ524324 ADM524315:ADM524324 ANI524315:ANI524324 AXE524315:AXE524324 BHA524315:BHA524324 BQW524315:BQW524324 CAS524315:CAS524324 CKO524315:CKO524324 CUK524315:CUK524324 DEG524315:DEG524324 DOC524315:DOC524324 DXY524315:DXY524324 EHU524315:EHU524324 ERQ524315:ERQ524324 FBM524315:FBM524324 FLI524315:FLI524324 FVE524315:FVE524324 GFA524315:GFA524324 GOW524315:GOW524324 GYS524315:GYS524324 HIO524315:HIO524324 HSK524315:HSK524324 ICG524315:ICG524324 IMC524315:IMC524324 IVY524315:IVY524324 JFU524315:JFU524324 JPQ524315:JPQ524324 JZM524315:JZM524324 KJI524315:KJI524324 KTE524315:KTE524324 LDA524315:LDA524324 LMW524315:LMW524324 LWS524315:LWS524324 MGO524315:MGO524324 MQK524315:MQK524324 NAG524315:NAG524324 NKC524315:NKC524324 NTY524315:NTY524324 ODU524315:ODU524324 ONQ524315:ONQ524324 OXM524315:OXM524324 PHI524315:PHI524324 PRE524315:PRE524324 QBA524315:QBA524324 QKW524315:QKW524324 QUS524315:QUS524324 REO524315:REO524324 ROK524315:ROK524324 RYG524315:RYG524324 SIC524315:SIC524324 SRY524315:SRY524324 TBU524315:TBU524324 TLQ524315:TLQ524324 TVM524315:TVM524324 UFI524315:UFI524324 UPE524315:UPE524324 UZA524315:UZA524324 VIW524315:VIW524324 VSS524315:VSS524324 WCO524315:WCO524324 WMK524315:WMK524324 WWG524315:WWG524324 Y589851:Y589860 JU589851:JU589860 TQ589851:TQ589860 ADM589851:ADM589860 ANI589851:ANI589860 AXE589851:AXE589860 BHA589851:BHA589860 BQW589851:BQW589860 CAS589851:CAS589860 CKO589851:CKO589860 CUK589851:CUK589860 DEG589851:DEG589860 DOC589851:DOC589860 DXY589851:DXY589860 EHU589851:EHU589860 ERQ589851:ERQ589860 FBM589851:FBM589860 FLI589851:FLI589860 FVE589851:FVE589860 GFA589851:GFA589860 GOW589851:GOW589860 GYS589851:GYS589860 HIO589851:HIO589860 HSK589851:HSK589860 ICG589851:ICG589860 IMC589851:IMC589860 IVY589851:IVY589860 JFU589851:JFU589860 JPQ589851:JPQ589860 JZM589851:JZM589860 KJI589851:KJI589860 KTE589851:KTE589860 LDA589851:LDA589860 LMW589851:LMW589860 LWS589851:LWS589860 MGO589851:MGO589860 MQK589851:MQK589860 NAG589851:NAG589860 NKC589851:NKC589860 NTY589851:NTY589860 ODU589851:ODU589860 ONQ589851:ONQ589860 OXM589851:OXM589860 PHI589851:PHI589860 PRE589851:PRE589860 QBA589851:QBA589860 QKW589851:QKW589860 QUS589851:QUS589860 REO589851:REO589860 ROK589851:ROK589860 RYG589851:RYG589860 SIC589851:SIC589860 SRY589851:SRY589860 TBU589851:TBU589860 TLQ589851:TLQ589860 TVM589851:TVM589860 UFI589851:UFI589860 UPE589851:UPE589860 UZA589851:UZA589860 VIW589851:VIW589860 VSS589851:VSS589860 WCO589851:WCO589860 WMK589851:WMK589860 WWG589851:WWG589860 Y655387:Y655396 JU655387:JU655396 TQ655387:TQ655396 ADM655387:ADM655396 ANI655387:ANI655396 AXE655387:AXE655396 BHA655387:BHA655396 BQW655387:BQW655396 CAS655387:CAS655396 CKO655387:CKO655396 CUK655387:CUK655396 DEG655387:DEG655396 DOC655387:DOC655396 DXY655387:DXY655396 EHU655387:EHU655396 ERQ655387:ERQ655396 FBM655387:FBM655396 FLI655387:FLI655396 FVE655387:FVE655396 GFA655387:GFA655396 GOW655387:GOW655396 GYS655387:GYS655396 HIO655387:HIO655396 HSK655387:HSK655396 ICG655387:ICG655396 IMC655387:IMC655396 IVY655387:IVY655396 JFU655387:JFU655396 JPQ655387:JPQ655396 JZM655387:JZM655396 KJI655387:KJI655396 KTE655387:KTE655396 LDA655387:LDA655396 LMW655387:LMW655396 LWS655387:LWS655396 MGO655387:MGO655396 MQK655387:MQK655396 NAG655387:NAG655396 NKC655387:NKC655396 NTY655387:NTY655396 ODU655387:ODU655396 ONQ655387:ONQ655396 OXM655387:OXM655396 PHI655387:PHI655396 PRE655387:PRE655396 QBA655387:QBA655396 QKW655387:QKW655396 QUS655387:QUS655396 REO655387:REO655396 ROK655387:ROK655396 RYG655387:RYG655396 SIC655387:SIC655396 SRY655387:SRY655396 TBU655387:TBU655396 TLQ655387:TLQ655396 TVM655387:TVM655396 UFI655387:UFI655396 UPE655387:UPE655396 UZA655387:UZA655396 VIW655387:VIW655396 VSS655387:VSS655396 WCO655387:WCO655396 WMK655387:WMK655396 WWG655387:WWG655396 Y720923:Y720932 JU720923:JU720932 TQ720923:TQ720932 ADM720923:ADM720932 ANI720923:ANI720932 AXE720923:AXE720932 BHA720923:BHA720932 BQW720923:BQW720932 CAS720923:CAS720932 CKO720923:CKO720932 CUK720923:CUK720932 DEG720923:DEG720932 DOC720923:DOC720932 DXY720923:DXY720932 EHU720923:EHU720932 ERQ720923:ERQ720932 FBM720923:FBM720932 FLI720923:FLI720932 FVE720923:FVE720932 GFA720923:GFA720932 GOW720923:GOW720932 GYS720923:GYS720932 HIO720923:HIO720932 HSK720923:HSK720932 ICG720923:ICG720932 IMC720923:IMC720932 IVY720923:IVY720932 JFU720923:JFU720932 JPQ720923:JPQ720932 JZM720923:JZM720932 KJI720923:KJI720932 KTE720923:KTE720932 LDA720923:LDA720932 LMW720923:LMW720932 LWS720923:LWS720932 MGO720923:MGO720932 MQK720923:MQK720932 NAG720923:NAG720932 NKC720923:NKC720932 NTY720923:NTY720932 ODU720923:ODU720932 ONQ720923:ONQ720932 OXM720923:OXM720932 PHI720923:PHI720932 PRE720923:PRE720932 QBA720923:QBA720932 QKW720923:QKW720932 QUS720923:QUS720932 REO720923:REO720932 ROK720923:ROK720932 RYG720923:RYG720932 SIC720923:SIC720932 SRY720923:SRY720932 TBU720923:TBU720932 TLQ720923:TLQ720932 TVM720923:TVM720932 UFI720923:UFI720932 UPE720923:UPE720932 UZA720923:UZA720932 VIW720923:VIW720932 VSS720923:VSS720932 WCO720923:WCO720932 WMK720923:WMK720932 WWG720923:WWG720932 Y786459:Y786468 JU786459:JU786468 TQ786459:TQ786468 ADM786459:ADM786468 ANI786459:ANI786468 AXE786459:AXE786468 BHA786459:BHA786468 BQW786459:BQW786468 CAS786459:CAS786468 CKO786459:CKO786468 CUK786459:CUK786468 DEG786459:DEG786468 DOC786459:DOC786468 DXY786459:DXY786468 EHU786459:EHU786468 ERQ786459:ERQ786468 FBM786459:FBM786468 FLI786459:FLI786468 FVE786459:FVE786468 GFA786459:GFA786468 GOW786459:GOW786468 GYS786459:GYS786468 HIO786459:HIO786468 HSK786459:HSK786468 ICG786459:ICG786468 IMC786459:IMC786468 IVY786459:IVY786468 JFU786459:JFU786468 JPQ786459:JPQ786468 JZM786459:JZM786468 KJI786459:KJI786468 KTE786459:KTE786468 LDA786459:LDA786468 LMW786459:LMW786468 LWS786459:LWS786468 MGO786459:MGO786468 MQK786459:MQK786468 NAG786459:NAG786468 NKC786459:NKC786468 NTY786459:NTY786468 ODU786459:ODU786468 ONQ786459:ONQ786468 OXM786459:OXM786468 PHI786459:PHI786468 PRE786459:PRE786468 QBA786459:QBA786468 QKW786459:QKW786468 QUS786459:QUS786468 REO786459:REO786468 ROK786459:ROK786468 RYG786459:RYG786468 SIC786459:SIC786468 SRY786459:SRY786468 TBU786459:TBU786468 TLQ786459:TLQ786468 TVM786459:TVM786468 UFI786459:UFI786468 UPE786459:UPE786468 UZA786459:UZA786468 VIW786459:VIW786468 VSS786459:VSS786468 WCO786459:WCO786468 WMK786459:WMK786468 WWG786459:WWG786468 Y851995:Y852004 JU851995:JU852004 TQ851995:TQ852004 ADM851995:ADM852004 ANI851995:ANI852004 AXE851995:AXE852004 BHA851995:BHA852004 BQW851995:BQW852004 CAS851995:CAS852004 CKO851995:CKO852004 CUK851995:CUK852004 DEG851995:DEG852004 DOC851995:DOC852004 DXY851995:DXY852004 EHU851995:EHU852004 ERQ851995:ERQ852004 FBM851995:FBM852004 FLI851995:FLI852004 FVE851995:FVE852004 GFA851995:GFA852004 GOW851995:GOW852004 GYS851995:GYS852004 HIO851995:HIO852004 HSK851995:HSK852004 ICG851995:ICG852004 IMC851995:IMC852004 IVY851995:IVY852004 JFU851995:JFU852004 JPQ851995:JPQ852004 JZM851995:JZM852004 KJI851995:KJI852004 KTE851995:KTE852004 LDA851995:LDA852004 LMW851995:LMW852004 LWS851995:LWS852004 MGO851995:MGO852004 MQK851995:MQK852004 NAG851995:NAG852004 NKC851995:NKC852004 NTY851995:NTY852004 ODU851995:ODU852004 ONQ851995:ONQ852004 OXM851995:OXM852004 PHI851995:PHI852004 PRE851995:PRE852004 QBA851995:QBA852004 QKW851995:QKW852004 QUS851995:QUS852004 REO851995:REO852004 ROK851995:ROK852004 RYG851995:RYG852004 SIC851995:SIC852004 SRY851995:SRY852004 TBU851995:TBU852004 TLQ851995:TLQ852004 TVM851995:TVM852004 UFI851995:UFI852004 UPE851995:UPE852004 UZA851995:UZA852004 VIW851995:VIW852004 VSS851995:VSS852004 WCO851995:WCO852004 WMK851995:WMK852004 WWG851995:WWG852004 Y917531:Y917540 JU917531:JU917540 TQ917531:TQ917540 ADM917531:ADM917540 ANI917531:ANI917540 AXE917531:AXE917540 BHA917531:BHA917540 BQW917531:BQW917540 CAS917531:CAS917540 CKO917531:CKO917540 CUK917531:CUK917540 DEG917531:DEG917540 DOC917531:DOC917540 DXY917531:DXY917540 EHU917531:EHU917540 ERQ917531:ERQ917540 FBM917531:FBM917540 FLI917531:FLI917540 FVE917531:FVE917540 GFA917531:GFA917540 GOW917531:GOW917540 GYS917531:GYS917540 HIO917531:HIO917540 HSK917531:HSK917540 ICG917531:ICG917540 IMC917531:IMC917540 IVY917531:IVY917540 JFU917531:JFU917540 JPQ917531:JPQ917540 JZM917531:JZM917540 KJI917531:KJI917540 KTE917531:KTE917540 LDA917531:LDA917540 LMW917531:LMW917540 LWS917531:LWS917540 MGO917531:MGO917540 MQK917531:MQK917540 NAG917531:NAG917540 NKC917531:NKC917540 NTY917531:NTY917540 ODU917531:ODU917540 ONQ917531:ONQ917540 OXM917531:OXM917540 PHI917531:PHI917540 PRE917531:PRE917540 QBA917531:QBA917540 QKW917531:QKW917540 QUS917531:QUS917540 REO917531:REO917540 ROK917531:ROK917540 RYG917531:RYG917540 SIC917531:SIC917540 SRY917531:SRY917540 TBU917531:TBU917540 TLQ917531:TLQ917540 TVM917531:TVM917540 UFI917531:UFI917540 UPE917531:UPE917540 UZA917531:UZA917540 VIW917531:VIW917540 VSS917531:VSS917540 WCO917531:WCO917540 WMK917531:WMK917540 WWG917531:WWG917540 Y983067:Y983076 JU983067:JU983076 TQ983067:TQ983076 ADM983067:ADM983076 ANI983067:ANI983076 AXE983067:AXE983076 BHA983067:BHA983076 BQW983067:BQW983076 CAS983067:CAS983076 CKO983067:CKO983076 CUK983067:CUK983076 DEG983067:DEG983076 DOC983067:DOC983076 DXY983067:DXY983076 EHU983067:EHU983076 ERQ983067:ERQ983076 FBM983067:FBM983076 FLI983067:FLI983076 FVE983067:FVE983076 GFA983067:GFA983076 GOW983067:GOW983076 GYS983067:GYS983076 HIO983067:HIO983076 HSK983067:HSK983076 ICG983067:ICG983076 IMC983067:IMC983076 IVY983067:IVY983076 JFU983067:JFU983076 JPQ983067:JPQ983076 JZM983067:JZM983076 KJI983067:KJI983076 KTE983067:KTE983076 LDA983067:LDA983076 LMW983067:LMW983076 LWS983067:LWS983076 MGO983067:MGO983076 MQK983067:MQK983076 NAG983067:NAG983076 NKC983067:NKC983076 NTY983067:NTY983076 ODU983067:ODU983076 ONQ983067:ONQ983076 OXM983067:OXM983076 PHI983067:PHI983076 PRE983067:PRE983076 QBA983067:QBA983076 QKW983067:QKW983076 QUS983067:QUS983076 REO983067:REO983076 ROK983067:ROK983076 RYG983067:RYG983076 SIC983067:SIC983076 SRY983067:SRY983076 TBU983067:TBU983076 TLQ983067:TLQ983076 TVM983067:TVM983076 UFI983067:UFI983076 UPE983067:UPE983076 UZA983067:UZA983076 VIW983067:VIW983076 VSS983067:VSS983076 WCO983067:WCO983076 WMK983067:WMK983076 WWG983067:WWG983076 M59 JI59 TE59 ADA59 AMW59 AWS59 BGO59 BQK59 CAG59 CKC59 CTY59 DDU59 DNQ59 DXM59 EHI59 ERE59 FBA59 FKW59 FUS59 GEO59 GOK59 GYG59 HIC59 HRY59 IBU59 ILQ59 IVM59 JFI59 JPE59 JZA59 KIW59 KSS59 LCO59 LMK59 LWG59 MGC59 MPY59 MZU59 NJQ59 NTM59 ODI59 ONE59 OXA59 PGW59 PQS59 QAO59 QKK59 QUG59 REC59 RNY59 RXU59 SHQ59 SRM59 TBI59 TLE59 TVA59 UEW59 UOS59 UYO59 VIK59 VSG59 WCC59 WLY59 WVU59 M65595 JI65595 TE65595 ADA65595 AMW65595 AWS65595 BGO65595 BQK65595 CAG65595 CKC65595 CTY65595 DDU65595 DNQ65595 DXM65595 EHI65595 ERE65595 FBA65595 FKW65595 FUS65595 GEO65595 GOK65595 GYG65595 HIC65595 HRY65595 IBU65595 ILQ65595 IVM65595 JFI65595 JPE65595 JZA65595 KIW65595 KSS65595 LCO65595 LMK65595 LWG65595 MGC65595 MPY65595 MZU65595 NJQ65595 NTM65595 ODI65595 ONE65595 OXA65595 PGW65595 PQS65595 QAO65595 QKK65595 QUG65595 REC65595 RNY65595 RXU65595 SHQ65595 SRM65595 TBI65595 TLE65595 TVA65595 UEW65595 UOS65595 UYO65595 VIK65595 VSG65595 WCC65595 WLY65595 WVU65595 M131131 JI131131 TE131131 ADA131131 AMW131131 AWS131131 BGO131131 BQK131131 CAG131131 CKC131131 CTY131131 DDU131131 DNQ131131 DXM131131 EHI131131 ERE131131 FBA131131 FKW131131 FUS131131 GEO131131 GOK131131 GYG131131 HIC131131 HRY131131 IBU131131 ILQ131131 IVM131131 JFI131131 JPE131131 JZA131131 KIW131131 KSS131131 LCO131131 LMK131131 LWG131131 MGC131131 MPY131131 MZU131131 NJQ131131 NTM131131 ODI131131 ONE131131 OXA131131 PGW131131 PQS131131 QAO131131 QKK131131 QUG131131 REC131131 RNY131131 RXU131131 SHQ131131 SRM131131 TBI131131 TLE131131 TVA131131 UEW131131 UOS131131 UYO131131 VIK131131 VSG131131 WCC131131 WLY131131 WVU131131 M196667 JI196667 TE196667 ADA196667 AMW196667 AWS196667 BGO196667 BQK196667 CAG196667 CKC196667 CTY196667 DDU196667 DNQ196667 DXM196667 EHI196667 ERE196667 FBA196667 FKW196667 FUS196667 GEO196667 GOK196667 GYG196667 HIC196667 HRY196667 IBU196667 ILQ196667 IVM196667 JFI196667 JPE196667 JZA196667 KIW196667 KSS196667 LCO196667 LMK196667 LWG196667 MGC196667 MPY196667 MZU196667 NJQ196667 NTM196667 ODI196667 ONE196667 OXA196667 PGW196667 PQS196667 QAO196667 QKK196667 QUG196667 REC196667 RNY196667 RXU196667 SHQ196667 SRM196667 TBI196667 TLE196667 TVA196667 UEW196667 UOS196667 UYO196667 VIK196667 VSG196667 WCC196667 WLY196667 WVU196667 M262203 JI262203 TE262203 ADA262203 AMW262203 AWS262203 BGO262203 BQK262203 CAG262203 CKC262203 CTY262203 DDU262203 DNQ262203 DXM262203 EHI262203 ERE262203 FBA262203 FKW262203 FUS262203 GEO262203 GOK262203 GYG262203 HIC262203 HRY262203 IBU262203 ILQ262203 IVM262203 JFI262203 JPE262203 JZA262203 KIW262203 KSS262203 LCO262203 LMK262203 LWG262203 MGC262203 MPY262203 MZU262203 NJQ262203 NTM262203 ODI262203 ONE262203 OXA262203 PGW262203 PQS262203 QAO262203 QKK262203 QUG262203 REC262203 RNY262203 RXU262203 SHQ262203 SRM262203 TBI262203 TLE262203 TVA262203 UEW262203 UOS262203 UYO262203 VIK262203 VSG262203 WCC262203 WLY262203 WVU262203 M327739 JI327739 TE327739 ADA327739 AMW327739 AWS327739 BGO327739 BQK327739 CAG327739 CKC327739 CTY327739 DDU327739 DNQ327739 DXM327739 EHI327739 ERE327739 FBA327739 FKW327739 FUS327739 GEO327739 GOK327739 GYG327739 HIC327739 HRY327739 IBU327739 ILQ327739 IVM327739 JFI327739 JPE327739 JZA327739 KIW327739 KSS327739 LCO327739 LMK327739 LWG327739 MGC327739 MPY327739 MZU327739 NJQ327739 NTM327739 ODI327739 ONE327739 OXA327739 PGW327739 PQS327739 QAO327739 QKK327739 QUG327739 REC327739 RNY327739 RXU327739 SHQ327739 SRM327739 TBI327739 TLE327739 TVA327739 UEW327739 UOS327739 UYO327739 VIK327739 VSG327739 WCC327739 WLY327739 WVU327739 M393275 JI393275 TE393275 ADA393275 AMW393275 AWS393275 BGO393275 BQK393275 CAG393275 CKC393275 CTY393275 DDU393275 DNQ393275 DXM393275 EHI393275 ERE393275 FBA393275 FKW393275 FUS393275 GEO393275 GOK393275 GYG393275 HIC393275 HRY393275 IBU393275 ILQ393275 IVM393275 JFI393275 JPE393275 JZA393275 KIW393275 KSS393275 LCO393275 LMK393275 LWG393275 MGC393275 MPY393275 MZU393275 NJQ393275 NTM393275 ODI393275 ONE393275 OXA393275 PGW393275 PQS393275 QAO393275 QKK393275 QUG393275 REC393275 RNY393275 RXU393275 SHQ393275 SRM393275 TBI393275 TLE393275 TVA393275 UEW393275 UOS393275 UYO393275 VIK393275 VSG393275 WCC393275 WLY393275 WVU393275 M458811 JI458811 TE458811 ADA458811 AMW458811 AWS458811 BGO458811 BQK458811 CAG458811 CKC458811 CTY458811 DDU458811 DNQ458811 DXM458811 EHI458811 ERE458811 FBA458811 FKW458811 FUS458811 GEO458811 GOK458811 GYG458811 HIC458811 HRY458811 IBU458811 ILQ458811 IVM458811 JFI458811 JPE458811 JZA458811 KIW458811 KSS458811 LCO458811 LMK458811 LWG458811 MGC458811 MPY458811 MZU458811 NJQ458811 NTM458811 ODI458811 ONE458811 OXA458811 PGW458811 PQS458811 QAO458811 QKK458811 QUG458811 REC458811 RNY458811 RXU458811 SHQ458811 SRM458811 TBI458811 TLE458811 TVA458811 UEW458811 UOS458811 UYO458811 VIK458811 VSG458811 WCC458811 WLY458811 WVU458811 M524347 JI524347 TE524347 ADA524347 AMW524347 AWS524347 BGO524347 BQK524347 CAG524347 CKC524347 CTY524347 DDU524347 DNQ524347 DXM524347 EHI524347 ERE524347 FBA524347 FKW524347 FUS524347 GEO524347 GOK524347 GYG524347 HIC524347 HRY524347 IBU524347 ILQ524347 IVM524347 JFI524347 JPE524347 JZA524347 KIW524347 KSS524347 LCO524347 LMK524347 LWG524347 MGC524347 MPY524347 MZU524347 NJQ524347 NTM524347 ODI524347 ONE524347 OXA524347 PGW524347 PQS524347 QAO524347 QKK524347 QUG524347 REC524347 RNY524347 RXU524347 SHQ524347 SRM524347 TBI524347 TLE524347 TVA524347 UEW524347 UOS524347 UYO524347 VIK524347 VSG524347 WCC524347 WLY524347 WVU524347 M589883 JI589883 TE589883 ADA589883 AMW589883 AWS589883 BGO589883 BQK589883 CAG589883 CKC589883 CTY589883 DDU589883 DNQ589883 DXM589883 EHI589883 ERE589883 FBA589883 FKW589883 FUS589883 GEO589883 GOK589883 GYG589883 HIC589883 HRY589883 IBU589883 ILQ589883 IVM589883 JFI589883 JPE589883 JZA589883 KIW589883 KSS589883 LCO589883 LMK589883 LWG589883 MGC589883 MPY589883 MZU589883 NJQ589883 NTM589883 ODI589883 ONE589883 OXA589883 PGW589883 PQS589883 QAO589883 QKK589883 QUG589883 REC589883 RNY589883 RXU589883 SHQ589883 SRM589883 TBI589883 TLE589883 TVA589883 UEW589883 UOS589883 UYO589883 VIK589883 VSG589883 WCC589883 WLY589883 WVU589883 M655419 JI655419 TE655419 ADA655419 AMW655419 AWS655419 BGO655419 BQK655419 CAG655419 CKC655419 CTY655419 DDU655419 DNQ655419 DXM655419 EHI655419 ERE655419 FBA655419 FKW655419 FUS655419 GEO655419 GOK655419 GYG655419 HIC655419 HRY655419 IBU655419 ILQ655419 IVM655419 JFI655419 JPE655419 JZA655419 KIW655419 KSS655419 LCO655419 LMK655419 LWG655419 MGC655419 MPY655419 MZU655419 NJQ655419 NTM655419 ODI655419 ONE655419 OXA655419 PGW655419 PQS655419 QAO655419 QKK655419 QUG655419 REC655419 RNY655419 RXU655419 SHQ655419 SRM655419 TBI655419 TLE655419 TVA655419 UEW655419 UOS655419 UYO655419 VIK655419 VSG655419 WCC655419 WLY655419 WVU655419 M720955 JI720955 TE720955 ADA720955 AMW720955 AWS720955 BGO720955 BQK720955 CAG720955 CKC720955 CTY720955 DDU720955 DNQ720955 DXM720955 EHI720955 ERE720955 FBA720955 FKW720955 FUS720955 GEO720955 GOK720955 GYG720955 HIC720955 HRY720955 IBU720955 ILQ720955 IVM720955 JFI720955 JPE720955 JZA720955 KIW720955 KSS720955 LCO720955 LMK720955 LWG720955 MGC720955 MPY720955 MZU720955 NJQ720955 NTM720955 ODI720955 ONE720955 OXA720955 PGW720955 PQS720955 QAO720955 QKK720955 QUG720955 REC720955 RNY720955 RXU720955 SHQ720955 SRM720955 TBI720955 TLE720955 TVA720955 UEW720955 UOS720955 UYO720955 VIK720955 VSG720955 WCC720955 WLY720955 WVU720955 M786491 JI786491 TE786491 ADA786491 AMW786491 AWS786491 BGO786491 BQK786491 CAG786491 CKC786491 CTY786491 DDU786491 DNQ786491 DXM786491 EHI786491 ERE786491 FBA786491 FKW786491 FUS786491 GEO786491 GOK786491 GYG786491 HIC786491 HRY786491 IBU786491 ILQ786491 IVM786491 JFI786491 JPE786491 JZA786491 KIW786491 KSS786491 LCO786491 LMK786491 LWG786491 MGC786491 MPY786491 MZU786491 NJQ786491 NTM786491 ODI786491 ONE786491 OXA786491 PGW786491 PQS786491 QAO786491 QKK786491 QUG786491 REC786491 RNY786491 RXU786491 SHQ786491 SRM786491 TBI786491 TLE786491 TVA786491 UEW786491 UOS786491 UYO786491 VIK786491 VSG786491 WCC786491 WLY786491 WVU786491 M852027 JI852027 TE852027 ADA852027 AMW852027 AWS852027 BGO852027 BQK852027 CAG852027 CKC852027 CTY852027 DDU852027 DNQ852027 DXM852027 EHI852027 ERE852027 FBA852027 FKW852027 FUS852027 GEO852027 GOK852027 GYG852027 HIC852027 HRY852027 IBU852027 ILQ852027 IVM852027 JFI852027 JPE852027 JZA852027 KIW852027 KSS852027 LCO852027 LMK852027 LWG852027 MGC852027 MPY852027 MZU852027 NJQ852027 NTM852027 ODI852027 ONE852027 OXA852027 PGW852027 PQS852027 QAO852027 QKK852027 QUG852027 REC852027 RNY852027 RXU852027 SHQ852027 SRM852027 TBI852027 TLE852027 TVA852027 UEW852027 UOS852027 UYO852027 VIK852027 VSG852027 WCC852027 WLY852027 WVU852027 M917563 JI917563 TE917563 ADA917563 AMW917563 AWS917563 BGO917563 BQK917563 CAG917563 CKC917563 CTY917563 DDU917563 DNQ917563 DXM917563 EHI917563 ERE917563 FBA917563 FKW917563 FUS917563 GEO917563 GOK917563 GYG917563 HIC917563 HRY917563 IBU917563 ILQ917563 IVM917563 JFI917563 JPE917563 JZA917563 KIW917563 KSS917563 LCO917563 LMK917563 LWG917563 MGC917563 MPY917563 MZU917563 NJQ917563 NTM917563 ODI917563 ONE917563 OXA917563 PGW917563 PQS917563 QAO917563 QKK917563 QUG917563 REC917563 RNY917563 RXU917563 SHQ917563 SRM917563 TBI917563 TLE917563 TVA917563 UEW917563 UOS917563 UYO917563 VIK917563 VSG917563 WCC917563 WLY917563 WVU917563 M983099 JI983099 TE983099 ADA983099 AMW983099 AWS983099 BGO983099 BQK983099 CAG983099 CKC983099 CTY983099 DDU983099 DNQ983099 DXM983099 EHI983099 ERE983099 FBA983099 FKW983099 FUS983099 GEO983099 GOK983099 GYG983099 HIC983099 HRY983099 IBU983099 ILQ983099 IVM983099 JFI983099 JPE983099 JZA983099 KIW983099 KSS983099 LCO983099 LMK983099 LWG983099 MGC983099 MPY983099 MZU983099 NJQ983099 NTM983099 ODI983099 ONE983099 OXA983099 PGW983099 PQS983099 QAO983099 QKK983099 QUG983099 REC983099 RNY983099 RXU983099 SHQ983099 SRM983099 TBI983099 TLE983099 TVA983099 UEW983099 UOS983099 UYO983099 VIK983099 VSG983099 WCC983099 WLY983099 WVU983099 M55 JI55 TE55 ADA55 AMW55 AWS55 BGO55 BQK55 CAG55 CKC55 CTY55 DDU55 DNQ55 DXM55 EHI55 ERE55 FBA55 FKW55 FUS55 GEO55 GOK55 GYG55 HIC55 HRY55 IBU55 ILQ55 IVM55 JFI55 JPE55 JZA55 KIW55 KSS55 LCO55 LMK55 LWG55 MGC55 MPY55 MZU55 NJQ55 NTM55 ODI55 ONE55 OXA55 PGW55 PQS55 QAO55 QKK55 QUG55 REC55 RNY55 RXU55 SHQ55 SRM55 TBI55 TLE55 TVA55 UEW55 UOS55 UYO55 VIK55 VSG55 WCC55 WLY55 WVU55 M65591 JI65591 TE65591 ADA65591 AMW65591 AWS65591 BGO65591 BQK65591 CAG65591 CKC65591 CTY65591 DDU65591 DNQ65591 DXM65591 EHI65591 ERE65591 FBA65591 FKW65591 FUS65591 GEO65591 GOK65591 GYG65591 HIC65591 HRY65591 IBU65591 ILQ65591 IVM65591 JFI65591 JPE65591 JZA65591 KIW65591 KSS65591 LCO65591 LMK65591 LWG65591 MGC65591 MPY65591 MZU65591 NJQ65591 NTM65591 ODI65591 ONE65591 OXA65591 PGW65591 PQS65591 QAO65591 QKK65591 QUG65591 REC65591 RNY65591 RXU65591 SHQ65591 SRM65591 TBI65591 TLE65591 TVA65591 UEW65591 UOS65591 UYO65591 VIK65591 VSG65591 WCC65591 WLY65591 WVU65591 M131127 JI131127 TE131127 ADA131127 AMW131127 AWS131127 BGO131127 BQK131127 CAG131127 CKC131127 CTY131127 DDU131127 DNQ131127 DXM131127 EHI131127 ERE131127 FBA131127 FKW131127 FUS131127 GEO131127 GOK131127 GYG131127 HIC131127 HRY131127 IBU131127 ILQ131127 IVM131127 JFI131127 JPE131127 JZA131127 KIW131127 KSS131127 LCO131127 LMK131127 LWG131127 MGC131127 MPY131127 MZU131127 NJQ131127 NTM131127 ODI131127 ONE131127 OXA131127 PGW131127 PQS131127 QAO131127 QKK131127 QUG131127 REC131127 RNY131127 RXU131127 SHQ131127 SRM131127 TBI131127 TLE131127 TVA131127 UEW131127 UOS131127 UYO131127 VIK131127 VSG131127 WCC131127 WLY131127 WVU131127 M196663 JI196663 TE196663 ADA196663 AMW196663 AWS196663 BGO196663 BQK196663 CAG196663 CKC196663 CTY196663 DDU196663 DNQ196663 DXM196663 EHI196663 ERE196663 FBA196663 FKW196663 FUS196663 GEO196663 GOK196663 GYG196663 HIC196663 HRY196663 IBU196663 ILQ196663 IVM196663 JFI196663 JPE196663 JZA196663 KIW196663 KSS196663 LCO196663 LMK196663 LWG196663 MGC196663 MPY196663 MZU196663 NJQ196663 NTM196663 ODI196663 ONE196663 OXA196663 PGW196663 PQS196663 QAO196663 QKK196663 QUG196663 REC196663 RNY196663 RXU196663 SHQ196663 SRM196663 TBI196663 TLE196663 TVA196663 UEW196663 UOS196663 UYO196663 VIK196663 VSG196663 WCC196663 WLY196663 WVU196663 M262199 JI262199 TE262199 ADA262199 AMW262199 AWS262199 BGO262199 BQK262199 CAG262199 CKC262199 CTY262199 DDU262199 DNQ262199 DXM262199 EHI262199 ERE262199 FBA262199 FKW262199 FUS262199 GEO262199 GOK262199 GYG262199 HIC262199 HRY262199 IBU262199 ILQ262199 IVM262199 JFI262199 JPE262199 JZA262199 KIW262199 KSS262199 LCO262199 LMK262199 LWG262199 MGC262199 MPY262199 MZU262199 NJQ262199 NTM262199 ODI262199 ONE262199 OXA262199 PGW262199 PQS262199 QAO262199 QKK262199 QUG262199 REC262199 RNY262199 RXU262199 SHQ262199 SRM262199 TBI262199 TLE262199 TVA262199 UEW262199 UOS262199 UYO262199 VIK262199 VSG262199 WCC262199 WLY262199 WVU262199 M327735 JI327735 TE327735 ADA327735 AMW327735 AWS327735 BGO327735 BQK327735 CAG327735 CKC327735 CTY327735 DDU327735 DNQ327735 DXM327735 EHI327735 ERE327735 FBA327735 FKW327735 FUS327735 GEO327735 GOK327735 GYG327735 HIC327735 HRY327735 IBU327735 ILQ327735 IVM327735 JFI327735 JPE327735 JZA327735 KIW327735 KSS327735 LCO327735 LMK327735 LWG327735 MGC327735 MPY327735 MZU327735 NJQ327735 NTM327735 ODI327735 ONE327735 OXA327735 PGW327735 PQS327735 QAO327735 QKK327735 QUG327735 REC327735 RNY327735 RXU327735 SHQ327735 SRM327735 TBI327735 TLE327735 TVA327735 UEW327735 UOS327735 UYO327735 VIK327735 VSG327735 WCC327735 WLY327735 WVU327735 M393271 JI393271 TE393271 ADA393271 AMW393271 AWS393271 BGO393271 BQK393271 CAG393271 CKC393271 CTY393271 DDU393271 DNQ393271 DXM393271 EHI393271 ERE393271 FBA393271 FKW393271 FUS393271 GEO393271 GOK393271 GYG393271 HIC393271 HRY393271 IBU393271 ILQ393271 IVM393271 JFI393271 JPE393271 JZA393271 KIW393271 KSS393271 LCO393271 LMK393271 LWG393271 MGC393271 MPY393271 MZU393271 NJQ393271 NTM393271 ODI393271 ONE393271 OXA393271 PGW393271 PQS393271 QAO393271 QKK393271 QUG393271 REC393271 RNY393271 RXU393271 SHQ393271 SRM393271 TBI393271 TLE393271 TVA393271 UEW393271 UOS393271 UYO393271 VIK393271 VSG393271 WCC393271 WLY393271 WVU393271 M458807 JI458807 TE458807 ADA458807 AMW458807 AWS458807 BGO458807 BQK458807 CAG458807 CKC458807 CTY458807 DDU458807 DNQ458807 DXM458807 EHI458807 ERE458807 FBA458807 FKW458807 FUS458807 GEO458807 GOK458807 GYG458807 HIC458807 HRY458807 IBU458807 ILQ458807 IVM458807 JFI458807 JPE458807 JZA458807 KIW458807 KSS458807 LCO458807 LMK458807 LWG458807 MGC458807 MPY458807 MZU458807 NJQ458807 NTM458807 ODI458807 ONE458807 OXA458807 PGW458807 PQS458807 QAO458807 QKK458807 QUG458807 REC458807 RNY458807 RXU458807 SHQ458807 SRM458807 TBI458807 TLE458807 TVA458807 UEW458807 UOS458807 UYO458807 VIK458807 VSG458807 WCC458807 WLY458807 WVU458807 M524343 JI524343 TE524343 ADA524343 AMW524343 AWS524343 BGO524343 BQK524343 CAG524343 CKC524343 CTY524343 DDU524343 DNQ524343 DXM524343 EHI524343 ERE524343 FBA524343 FKW524343 FUS524343 GEO524343 GOK524343 GYG524343 HIC524343 HRY524343 IBU524343 ILQ524343 IVM524343 JFI524343 JPE524343 JZA524343 KIW524343 KSS524343 LCO524343 LMK524343 LWG524343 MGC524343 MPY524343 MZU524343 NJQ524343 NTM524343 ODI524343 ONE524343 OXA524343 PGW524343 PQS524343 QAO524343 QKK524343 QUG524343 REC524343 RNY524343 RXU524343 SHQ524343 SRM524343 TBI524343 TLE524343 TVA524343 UEW524343 UOS524343 UYO524343 VIK524343 VSG524343 WCC524343 WLY524343 WVU524343 M589879 JI589879 TE589879 ADA589879 AMW589879 AWS589879 BGO589879 BQK589879 CAG589879 CKC589879 CTY589879 DDU589879 DNQ589879 DXM589879 EHI589879 ERE589879 FBA589879 FKW589879 FUS589879 GEO589879 GOK589879 GYG589879 HIC589879 HRY589879 IBU589879 ILQ589879 IVM589879 JFI589879 JPE589879 JZA589879 KIW589879 KSS589879 LCO589879 LMK589879 LWG589879 MGC589879 MPY589879 MZU589879 NJQ589879 NTM589879 ODI589879 ONE589879 OXA589879 PGW589879 PQS589879 QAO589879 QKK589879 QUG589879 REC589879 RNY589879 RXU589879 SHQ589879 SRM589879 TBI589879 TLE589879 TVA589879 UEW589879 UOS589879 UYO589879 VIK589879 VSG589879 WCC589879 WLY589879 WVU589879 M655415 JI655415 TE655415 ADA655415 AMW655415 AWS655415 BGO655415 BQK655415 CAG655415 CKC655415 CTY655415 DDU655415 DNQ655415 DXM655415 EHI655415 ERE655415 FBA655415 FKW655415 FUS655415 GEO655415 GOK655415 GYG655415 HIC655415 HRY655415 IBU655415 ILQ655415 IVM655415 JFI655415 JPE655415 JZA655415 KIW655415 KSS655415 LCO655415 LMK655415 LWG655415 MGC655415 MPY655415 MZU655415 NJQ655415 NTM655415 ODI655415 ONE655415 OXA655415 PGW655415 PQS655415 QAO655415 QKK655415 QUG655415 REC655415 RNY655415 RXU655415 SHQ655415 SRM655415 TBI655415 TLE655415 TVA655415 UEW655415 UOS655415 UYO655415 VIK655415 VSG655415 WCC655415 WLY655415 WVU655415 M720951 JI720951 TE720951 ADA720951 AMW720951 AWS720951 BGO720951 BQK720951 CAG720951 CKC720951 CTY720951 DDU720951 DNQ720951 DXM720951 EHI720951 ERE720951 FBA720951 FKW720951 FUS720951 GEO720951 GOK720951 GYG720951 HIC720951 HRY720951 IBU720951 ILQ720951 IVM720951 JFI720951 JPE720951 JZA720951 KIW720951 KSS720951 LCO720951 LMK720951 LWG720951 MGC720951 MPY720951 MZU720951 NJQ720951 NTM720951 ODI720951 ONE720951 OXA720951 PGW720951 PQS720951 QAO720951 QKK720951 QUG720951 REC720951 RNY720951 RXU720951 SHQ720951 SRM720951 TBI720951 TLE720951 TVA720951 UEW720951 UOS720951 UYO720951 VIK720951 VSG720951 WCC720951 WLY720951 WVU720951 M786487 JI786487 TE786487 ADA786487 AMW786487 AWS786487 BGO786487 BQK786487 CAG786487 CKC786487 CTY786487 DDU786487 DNQ786487 DXM786487 EHI786487 ERE786487 FBA786487 FKW786487 FUS786487 GEO786487 GOK786487 GYG786487 HIC786487 HRY786487 IBU786487 ILQ786487 IVM786487 JFI786487 JPE786487 JZA786487 KIW786487 KSS786487 LCO786487 LMK786487 LWG786487 MGC786487 MPY786487 MZU786487 NJQ786487 NTM786487 ODI786487 ONE786487 OXA786487 PGW786487 PQS786487 QAO786487 QKK786487 QUG786487 REC786487 RNY786487 RXU786487 SHQ786487 SRM786487 TBI786487 TLE786487 TVA786487 UEW786487 UOS786487 UYO786487 VIK786487 VSG786487 WCC786487 WLY786487 WVU786487 M852023 JI852023 TE852023 ADA852023 AMW852023 AWS852023 BGO852023 BQK852023 CAG852023 CKC852023 CTY852023 DDU852023 DNQ852023 DXM852023 EHI852023 ERE852023 FBA852023 FKW852023 FUS852023 GEO852023 GOK852023 GYG852023 HIC852023 HRY852023 IBU852023 ILQ852023 IVM852023 JFI852023 JPE852023 JZA852023 KIW852023 KSS852023 LCO852023 LMK852023 LWG852023 MGC852023 MPY852023 MZU852023 NJQ852023 NTM852023 ODI852023 ONE852023 OXA852023 PGW852023 PQS852023 QAO852023 QKK852023 QUG852023 REC852023 RNY852023 RXU852023 SHQ852023 SRM852023 TBI852023 TLE852023 TVA852023 UEW852023 UOS852023 UYO852023 VIK852023 VSG852023 WCC852023 WLY852023 WVU852023 M917559 JI917559 TE917559 ADA917559 AMW917559 AWS917559 BGO917559 BQK917559 CAG917559 CKC917559 CTY917559 DDU917559 DNQ917559 DXM917559 EHI917559 ERE917559 FBA917559 FKW917559 FUS917559 GEO917559 GOK917559 GYG917559 HIC917559 HRY917559 IBU917559 ILQ917559 IVM917559 JFI917559 JPE917559 JZA917559 KIW917559 KSS917559 LCO917559 LMK917559 LWG917559 MGC917559 MPY917559 MZU917559 NJQ917559 NTM917559 ODI917559 ONE917559 OXA917559 PGW917559 PQS917559 QAO917559 QKK917559 QUG917559 REC917559 RNY917559 RXU917559 SHQ917559 SRM917559 TBI917559 TLE917559 TVA917559 UEW917559 UOS917559 UYO917559 VIK917559 VSG917559 WCC917559 WLY917559 WVU917559 M983095 JI983095 TE983095 ADA983095 AMW983095 AWS983095 BGO983095 BQK983095 CAG983095 CKC983095 CTY983095 DDU983095 DNQ983095 DXM983095 EHI983095 ERE983095 FBA983095 FKW983095 FUS983095 GEO983095 GOK983095 GYG983095 HIC983095 HRY983095 IBU983095 ILQ983095 IVM983095 JFI983095 JPE983095 JZA983095 KIW983095 KSS983095 LCO983095 LMK983095 LWG983095 MGC983095 MPY983095 MZU983095 NJQ983095 NTM983095 ODI983095 ONE983095 OXA983095 PGW983095 PQS983095 QAO983095 QKK983095 QUG983095 REC983095 RNY983095 RXU983095 SHQ983095 SRM983095 TBI983095 TLE983095 TVA983095 UEW983095 UOS983095 UYO983095 VIK983095 VSG983095 WCC983095 WLY983095 WVU983095 M66:AQ67 JI66:KM67 TE66:UI67 ADA66:AEE67 AMW66:AOA67 AWS66:AXW67 BGO66:BHS67 BQK66:BRO67 CAG66:CBK67 CKC66:CLG67 CTY66:CVC67 DDU66:DEY67 DNQ66:DOU67 DXM66:DYQ67 EHI66:EIM67 ERE66:ESI67 FBA66:FCE67 FKW66:FMA67 FUS66:FVW67 GEO66:GFS67 GOK66:GPO67 GYG66:GZK67 HIC66:HJG67 HRY66:HTC67 IBU66:ICY67 ILQ66:IMU67 IVM66:IWQ67 JFI66:JGM67 JPE66:JQI67 JZA66:KAE67 KIW66:KKA67 KSS66:KTW67 LCO66:LDS67 LMK66:LNO67 LWG66:LXK67 MGC66:MHG67 MPY66:MRC67 MZU66:NAY67 NJQ66:NKU67 NTM66:NUQ67 ODI66:OEM67 ONE66:OOI67 OXA66:OYE67 PGW66:PIA67 PQS66:PRW67 QAO66:QBS67 QKK66:QLO67 QUG66:QVK67 REC66:RFG67 RNY66:RPC67 RXU66:RYY67 SHQ66:SIU67 SRM66:SSQ67 TBI66:TCM67 TLE66:TMI67 TVA66:TWE67 UEW66:UGA67 UOS66:UPW67 UYO66:UZS67 VIK66:VJO67 VSG66:VTK67 WCC66:WDG67 WLY66:WNC67 WVU66:WWY67 M65602:AQ65603 JI65602:KM65603 TE65602:UI65603 ADA65602:AEE65603 AMW65602:AOA65603 AWS65602:AXW65603 BGO65602:BHS65603 BQK65602:BRO65603 CAG65602:CBK65603 CKC65602:CLG65603 CTY65602:CVC65603 DDU65602:DEY65603 DNQ65602:DOU65603 DXM65602:DYQ65603 EHI65602:EIM65603 ERE65602:ESI65603 FBA65602:FCE65603 FKW65602:FMA65603 FUS65602:FVW65603 GEO65602:GFS65603 GOK65602:GPO65603 GYG65602:GZK65603 HIC65602:HJG65603 HRY65602:HTC65603 IBU65602:ICY65603 ILQ65602:IMU65603 IVM65602:IWQ65603 JFI65602:JGM65603 JPE65602:JQI65603 JZA65602:KAE65603 KIW65602:KKA65603 KSS65602:KTW65603 LCO65602:LDS65603 LMK65602:LNO65603 LWG65602:LXK65603 MGC65602:MHG65603 MPY65602:MRC65603 MZU65602:NAY65603 NJQ65602:NKU65603 NTM65602:NUQ65603 ODI65602:OEM65603 ONE65602:OOI65603 OXA65602:OYE65603 PGW65602:PIA65603 PQS65602:PRW65603 QAO65602:QBS65603 QKK65602:QLO65603 QUG65602:QVK65603 REC65602:RFG65603 RNY65602:RPC65603 RXU65602:RYY65603 SHQ65602:SIU65603 SRM65602:SSQ65603 TBI65602:TCM65603 TLE65602:TMI65603 TVA65602:TWE65603 UEW65602:UGA65603 UOS65602:UPW65603 UYO65602:UZS65603 VIK65602:VJO65603 VSG65602:VTK65603 WCC65602:WDG65603 WLY65602:WNC65603 WVU65602:WWY65603 M131138:AQ131139 JI131138:KM131139 TE131138:UI131139 ADA131138:AEE131139 AMW131138:AOA131139 AWS131138:AXW131139 BGO131138:BHS131139 BQK131138:BRO131139 CAG131138:CBK131139 CKC131138:CLG131139 CTY131138:CVC131139 DDU131138:DEY131139 DNQ131138:DOU131139 DXM131138:DYQ131139 EHI131138:EIM131139 ERE131138:ESI131139 FBA131138:FCE131139 FKW131138:FMA131139 FUS131138:FVW131139 GEO131138:GFS131139 GOK131138:GPO131139 GYG131138:GZK131139 HIC131138:HJG131139 HRY131138:HTC131139 IBU131138:ICY131139 ILQ131138:IMU131139 IVM131138:IWQ131139 JFI131138:JGM131139 JPE131138:JQI131139 JZA131138:KAE131139 KIW131138:KKA131139 KSS131138:KTW131139 LCO131138:LDS131139 LMK131138:LNO131139 LWG131138:LXK131139 MGC131138:MHG131139 MPY131138:MRC131139 MZU131138:NAY131139 NJQ131138:NKU131139 NTM131138:NUQ131139 ODI131138:OEM131139 ONE131138:OOI131139 OXA131138:OYE131139 PGW131138:PIA131139 PQS131138:PRW131139 QAO131138:QBS131139 QKK131138:QLO131139 QUG131138:QVK131139 REC131138:RFG131139 RNY131138:RPC131139 RXU131138:RYY131139 SHQ131138:SIU131139 SRM131138:SSQ131139 TBI131138:TCM131139 TLE131138:TMI131139 TVA131138:TWE131139 UEW131138:UGA131139 UOS131138:UPW131139 UYO131138:UZS131139 VIK131138:VJO131139 VSG131138:VTK131139 WCC131138:WDG131139 WLY131138:WNC131139 WVU131138:WWY131139 M196674:AQ196675 JI196674:KM196675 TE196674:UI196675 ADA196674:AEE196675 AMW196674:AOA196675 AWS196674:AXW196675 BGO196674:BHS196675 BQK196674:BRO196675 CAG196674:CBK196675 CKC196674:CLG196675 CTY196674:CVC196675 DDU196674:DEY196675 DNQ196674:DOU196675 DXM196674:DYQ196675 EHI196674:EIM196675 ERE196674:ESI196675 FBA196674:FCE196675 FKW196674:FMA196675 FUS196674:FVW196675 GEO196674:GFS196675 GOK196674:GPO196675 GYG196674:GZK196675 HIC196674:HJG196675 HRY196674:HTC196675 IBU196674:ICY196675 ILQ196674:IMU196675 IVM196674:IWQ196675 JFI196674:JGM196675 JPE196674:JQI196675 JZA196674:KAE196675 KIW196674:KKA196675 KSS196674:KTW196675 LCO196674:LDS196675 LMK196674:LNO196675 LWG196674:LXK196675 MGC196674:MHG196675 MPY196674:MRC196675 MZU196674:NAY196675 NJQ196674:NKU196675 NTM196674:NUQ196675 ODI196674:OEM196675 ONE196674:OOI196675 OXA196674:OYE196675 PGW196674:PIA196675 PQS196674:PRW196675 QAO196674:QBS196675 QKK196674:QLO196675 QUG196674:QVK196675 REC196674:RFG196675 RNY196674:RPC196675 RXU196674:RYY196675 SHQ196674:SIU196675 SRM196674:SSQ196675 TBI196674:TCM196675 TLE196674:TMI196675 TVA196674:TWE196675 UEW196674:UGA196675 UOS196674:UPW196675 UYO196674:UZS196675 VIK196674:VJO196675 VSG196674:VTK196675 WCC196674:WDG196675 WLY196674:WNC196675 WVU196674:WWY196675 M262210:AQ262211 JI262210:KM262211 TE262210:UI262211 ADA262210:AEE262211 AMW262210:AOA262211 AWS262210:AXW262211 BGO262210:BHS262211 BQK262210:BRO262211 CAG262210:CBK262211 CKC262210:CLG262211 CTY262210:CVC262211 DDU262210:DEY262211 DNQ262210:DOU262211 DXM262210:DYQ262211 EHI262210:EIM262211 ERE262210:ESI262211 FBA262210:FCE262211 FKW262210:FMA262211 FUS262210:FVW262211 GEO262210:GFS262211 GOK262210:GPO262211 GYG262210:GZK262211 HIC262210:HJG262211 HRY262210:HTC262211 IBU262210:ICY262211 ILQ262210:IMU262211 IVM262210:IWQ262211 JFI262210:JGM262211 JPE262210:JQI262211 JZA262210:KAE262211 KIW262210:KKA262211 KSS262210:KTW262211 LCO262210:LDS262211 LMK262210:LNO262211 LWG262210:LXK262211 MGC262210:MHG262211 MPY262210:MRC262211 MZU262210:NAY262211 NJQ262210:NKU262211 NTM262210:NUQ262211 ODI262210:OEM262211 ONE262210:OOI262211 OXA262210:OYE262211 PGW262210:PIA262211 PQS262210:PRW262211 QAO262210:QBS262211 QKK262210:QLO262211 QUG262210:QVK262211 REC262210:RFG262211 RNY262210:RPC262211 RXU262210:RYY262211 SHQ262210:SIU262211 SRM262210:SSQ262211 TBI262210:TCM262211 TLE262210:TMI262211 TVA262210:TWE262211 UEW262210:UGA262211 UOS262210:UPW262211 UYO262210:UZS262211 VIK262210:VJO262211 VSG262210:VTK262211 WCC262210:WDG262211 WLY262210:WNC262211 WVU262210:WWY262211 M327746:AQ327747 JI327746:KM327747 TE327746:UI327747 ADA327746:AEE327747 AMW327746:AOA327747 AWS327746:AXW327747 BGO327746:BHS327747 BQK327746:BRO327747 CAG327746:CBK327747 CKC327746:CLG327747 CTY327746:CVC327747 DDU327746:DEY327747 DNQ327746:DOU327747 DXM327746:DYQ327747 EHI327746:EIM327747 ERE327746:ESI327747 FBA327746:FCE327747 FKW327746:FMA327747 FUS327746:FVW327747 GEO327746:GFS327747 GOK327746:GPO327747 GYG327746:GZK327747 HIC327746:HJG327747 HRY327746:HTC327747 IBU327746:ICY327747 ILQ327746:IMU327747 IVM327746:IWQ327747 JFI327746:JGM327747 JPE327746:JQI327747 JZA327746:KAE327747 KIW327746:KKA327747 KSS327746:KTW327747 LCO327746:LDS327747 LMK327746:LNO327747 LWG327746:LXK327747 MGC327746:MHG327747 MPY327746:MRC327747 MZU327746:NAY327747 NJQ327746:NKU327747 NTM327746:NUQ327747 ODI327746:OEM327747 ONE327746:OOI327747 OXA327746:OYE327747 PGW327746:PIA327747 PQS327746:PRW327747 QAO327746:QBS327747 QKK327746:QLO327747 QUG327746:QVK327747 REC327746:RFG327747 RNY327746:RPC327747 RXU327746:RYY327747 SHQ327746:SIU327747 SRM327746:SSQ327747 TBI327746:TCM327747 TLE327746:TMI327747 TVA327746:TWE327747 UEW327746:UGA327747 UOS327746:UPW327747 UYO327746:UZS327747 VIK327746:VJO327747 VSG327746:VTK327747 WCC327746:WDG327747 WLY327746:WNC327747 WVU327746:WWY327747 M393282:AQ393283 JI393282:KM393283 TE393282:UI393283 ADA393282:AEE393283 AMW393282:AOA393283 AWS393282:AXW393283 BGO393282:BHS393283 BQK393282:BRO393283 CAG393282:CBK393283 CKC393282:CLG393283 CTY393282:CVC393283 DDU393282:DEY393283 DNQ393282:DOU393283 DXM393282:DYQ393283 EHI393282:EIM393283 ERE393282:ESI393283 FBA393282:FCE393283 FKW393282:FMA393283 FUS393282:FVW393283 GEO393282:GFS393283 GOK393282:GPO393283 GYG393282:GZK393283 HIC393282:HJG393283 HRY393282:HTC393283 IBU393282:ICY393283 ILQ393282:IMU393283 IVM393282:IWQ393283 JFI393282:JGM393283 JPE393282:JQI393283 JZA393282:KAE393283 KIW393282:KKA393283 KSS393282:KTW393283 LCO393282:LDS393283 LMK393282:LNO393283 LWG393282:LXK393283 MGC393282:MHG393283 MPY393282:MRC393283 MZU393282:NAY393283 NJQ393282:NKU393283 NTM393282:NUQ393283 ODI393282:OEM393283 ONE393282:OOI393283 OXA393282:OYE393283 PGW393282:PIA393283 PQS393282:PRW393283 QAO393282:QBS393283 QKK393282:QLO393283 QUG393282:QVK393283 REC393282:RFG393283 RNY393282:RPC393283 RXU393282:RYY393283 SHQ393282:SIU393283 SRM393282:SSQ393283 TBI393282:TCM393283 TLE393282:TMI393283 TVA393282:TWE393283 UEW393282:UGA393283 UOS393282:UPW393283 UYO393282:UZS393283 VIK393282:VJO393283 VSG393282:VTK393283 WCC393282:WDG393283 WLY393282:WNC393283 WVU393282:WWY393283 M458818:AQ458819 JI458818:KM458819 TE458818:UI458819 ADA458818:AEE458819 AMW458818:AOA458819 AWS458818:AXW458819 BGO458818:BHS458819 BQK458818:BRO458819 CAG458818:CBK458819 CKC458818:CLG458819 CTY458818:CVC458819 DDU458818:DEY458819 DNQ458818:DOU458819 DXM458818:DYQ458819 EHI458818:EIM458819 ERE458818:ESI458819 FBA458818:FCE458819 FKW458818:FMA458819 FUS458818:FVW458819 GEO458818:GFS458819 GOK458818:GPO458819 GYG458818:GZK458819 HIC458818:HJG458819 HRY458818:HTC458819 IBU458818:ICY458819 ILQ458818:IMU458819 IVM458818:IWQ458819 JFI458818:JGM458819 JPE458818:JQI458819 JZA458818:KAE458819 KIW458818:KKA458819 KSS458818:KTW458819 LCO458818:LDS458819 LMK458818:LNO458819 LWG458818:LXK458819 MGC458818:MHG458819 MPY458818:MRC458819 MZU458818:NAY458819 NJQ458818:NKU458819 NTM458818:NUQ458819 ODI458818:OEM458819 ONE458818:OOI458819 OXA458818:OYE458819 PGW458818:PIA458819 PQS458818:PRW458819 QAO458818:QBS458819 QKK458818:QLO458819 QUG458818:QVK458819 REC458818:RFG458819 RNY458818:RPC458819 RXU458818:RYY458819 SHQ458818:SIU458819 SRM458818:SSQ458819 TBI458818:TCM458819 TLE458818:TMI458819 TVA458818:TWE458819 UEW458818:UGA458819 UOS458818:UPW458819 UYO458818:UZS458819 VIK458818:VJO458819 VSG458818:VTK458819 WCC458818:WDG458819 WLY458818:WNC458819 WVU458818:WWY458819 M524354:AQ524355 JI524354:KM524355 TE524354:UI524355 ADA524354:AEE524355 AMW524354:AOA524355 AWS524354:AXW524355 BGO524354:BHS524355 BQK524354:BRO524355 CAG524354:CBK524355 CKC524354:CLG524355 CTY524354:CVC524355 DDU524354:DEY524355 DNQ524354:DOU524355 DXM524354:DYQ524355 EHI524354:EIM524355 ERE524354:ESI524355 FBA524354:FCE524355 FKW524354:FMA524355 FUS524354:FVW524355 GEO524354:GFS524355 GOK524354:GPO524355 GYG524354:GZK524355 HIC524354:HJG524355 HRY524354:HTC524355 IBU524354:ICY524355 ILQ524354:IMU524355 IVM524354:IWQ524355 JFI524354:JGM524355 JPE524354:JQI524355 JZA524354:KAE524355 KIW524354:KKA524355 KSS524354:KTW524355 LCO524354:LDS524355 LMK524354:LNO524355 LWG524354:LXK524355 MGC524354:MHG524355 MPY524354:MRC524355 MZU524354:NAY524355 NJQ524354:NKU524355 NTM524354:NUQ524355 ODI524354:OEM524355 ONE524354:OOI524355 OXA524354:OYE524355 PGW524354:PIA524355 PQS524354:PRW524355 QAO524354:QBS524355 QKK524354:QLO524355 QUG524354:QVK524355 REC524354:RFG524355 RNY524354:RPC524355 RXU524354:RYY524355 SHQ524354:SIU524355 SRM524354:SSQ524355 TBI524354:TCM524355 TLE524354:TMI524355 TVA524354:TWE524355 UEW524354:UGA524355 UOS524354:UPW524355 UYO524354:UZS524355 VIK524354:VJO524355 VSG524354:VTK524355 WCC524354:WDG524355 WLY524354:WNC524355 WVU524354:WWY524355 M589890:AQ589891 JI589890:KM589891 TE589890:UI589891 ADA589890:AEE589891 AMW589890:AOA589891 AWS589890:AXW589891 BGO589890:BHS589891 BQK589890:BRO589891 CAG589890:CBK589891 CKC589890:CLG589891 CTY589890:CVC589891 DDU589890:DEY589891 DNQ589890:DOU589891 DXM589890:DYQ589891 EHI589890:EIM589891 ERE589890:ESI589891 FBA589890:FCE589891 FKW589890:FMA589891 FUS589890:FVW589891 GEO589890:GFS589891 GOK589890:GPO589891 GYG589890:GZK589891 HIC589890:HJG589891 HRY589890:HTC589891 IBU589890:ICY589891 ILQ589890:IMU589891 IVM589890:IWQ589891 JFI589890:JGM589891 JPE589890:JQI589891 JZA589890:KAE589891 KIW589890:KKA589891 KSS589890:KTW589891 LCO589890:LDS589891 LMK589890:LNO589891 LWG589890:LXK589891 MGC589890:MHG589891 MPY589890:MRC589891 MZU589890:NAY589891 NJQ589890:NKU589891 NTM589890:NUQ589891 ODI589890:OEM589891 ONE589890:OOI589891 OXA589890:OYE589891 PGW589890:PIA589891 PQS589890:PRW589891 QAO589890:QBS589891 QKK589890:QLO589891 QUG589890:QVK589891 REC589890:RFG589891 RNY589890:RPC589891 RXU589890:RYY589891 SHQ589890:SIU589891 SRM589890:SSQ589891 TBI589890:TCM589891 TLE589890:TMI589891 TVA589890:TWE589891 UEW589890:UGA589891 UOS589890:UPW589891 UYO589890:UZS589891 VIK589890:VJO589891 VSG589890:VTK589891 WCC589890:WDG589891 WLY589890:WNC589891 WVU589890:WWY589891 M655426:AQ655427 JI655426:KM655427 TE655426:UI655427 ADA655426:AEE655427 AMW655426:AOA655427 AWS655426:AXW655427 BGO655426:BHS655427 BQK655426:BRO655427 CAG655426:CBK655427 CKC655426:CLG655427 CTY655426:CVC655427 DDU655426:DEY655427 DNQ655426:DOU655427 DXM655426:DYQ655427 EHI655426:EIM655427 ERE655426:ESI655427 FBA655426:FCE655427 FKW655426:FMA655427 FUS655426:FVW655427 GEO655426:GFS655427 GOK655426:GPO655427 GYG655426:GZK655427 HIC655426:HJG655427 HRY655426:HTC655427 IBU655426:ICY655427 ILQ655426:IMU655427 IVM655426:IWQ655427 JFI655426:JGM655427 JPE655426:JQI655427 JZA655426:KAE655427 KIW655426:KKA655427 KSS655426:KTW655427 LCO655426:LDS655427 LMK655426:LNO655427 LWG655426:LXK655427 MGC655426:MHG655427 MPY655426:MRC655427 MZU655426:NAY655427 NJQ655426:NKU655427 NTM655426:NUQ655427 ODI655426:OEM655427 ONE655426:OOI655427 OXA655426:OYE655427 PGW655426:PIA655427 PQS655426:PRW655427 QAO655426:QBS655427 QKK655426:QLO655427 QUG655426:QVK655427 REC655426:RFG655427 RNY655426:RPC655427 RXU655426:RYY655427 SHQ655426:SIU655427 SRM655426:SSQ655427 TBI655426:TCM655427 TLE655426:TMI655427 TVA655426:TWE655427 UEW655426:UGA655427 UOS655426:UPW655427 UYO655426:UZS655427 VIK655426:VJO655427 VSG655426:VTK655427 WCC655426:WDG655427 WLY655426:WNC655427 WVU655426:WWY655427 M720962:AQ720963 JI720962:KM720963 TE720962:UI720963 ADA720962:AEE720963 AMW720962:AOA720963 AWS720962:AXW720963 BGO720962:BHS720963 BQK720962:BRO720963 CAG720962:CBK720963 CKC720962:CLG720963 CTY720962:CVC720963 DDU720962:DEY720963 DNQ720962:DOU720963 DXM720962:DYQ720963 EHI720962:EIM720963 ERE720962:ESI720963 FBA720962:FCE720963 FKW720962:FMA720963 FUS720962:FVW720963 GEO720962:GFS720963 GOK720962:GPO720963 GYG720962:GZK720963 HIC720962:HJG720963 HRY720962:HTC720963 IBU720962:ICY720963 ILQ720962:IMU720963 IVM720962:IWQ720963 JFI720962:JGM720963 JPE720962:JQI720963 JZA720962:KAE720963 KIW720962:KKA720963 KSS720962:KTW720963 LCO720962:LDS720963 LMK720962:LNO720963 LWG720962:LXK720963 MGC720962:MHG720963 MPY720962:MRC720963 MZU720962:NAY720963 NJQ720962:NKU720963 NTM720962:NUQ720963 ODI720962:OEM720963 ONE720962:OOI720963 OXA720962:OYE720963 PGW720962:PIA720963 PQS720962:PRW720963 QAO720962:QBS720963 QKK720962:QLO720963 QUG720962:QVK720963 REC720962:RFG720963 RNY720962:RPC720963 RXU720962:RYY720963 SHQ720962:SIU720963 SRM720962:SSQ720963 TBI720962:TCM720963 TLE720962:TMI720963 TVA720962:TWE720963 UEW720962:UGA720963 UOS720962:UPW720963 UYO720962:UZS720963 VIK720962:VJO720963 VSG720962:VTK720963 WCC720962:WDG720963 WLY720962:WNC720963 WVU720962:WWY720963 M786498:AQ786499 JI786498:KM786499 TE786498:UI786499 ADA786498:AEE786499 AMW786498:AOA786499 AWS786498:AXW786499 BGO786498:BHS786499 BQK786498:BRO786499 CAG786498:CBK786499 CKC786498:CLG786499 CTY786498:CVC786499 DDU786498:DEY786499 DNQ786498:DOU786499 DXM786498:DYQ786499 EHI786498:EIM786499 ERE786498:ESI786499 FBA786498:FCE786499 FKW786498:FMA786499 FUS786498:FVW786499 GEO786498:GFS786499 GOK786498:GPO786499 GYG786498:GZK786499 HIC786498:HJG786499 HRY786498:HTC786499 IBU786498:ICY786499 ILQ786498:IMU786499 IVM786498:IWQ786499 JFI786498:JGM786499 JPE786498:JQI786499 JZA786498:KAE786499 KIW786498:KKA786499 KSS786498:KTW786499 LCO786498:LDS786499 LMK786498:LNO786499 LWG786498:LXK786499 MGC786498:MHG786499 MPY786498:MRC786499 MZU786498:NAY786499 NJQ786498:NKU786499 NTM786498:NUQ786499 ODI786498:OEM786499 ONE786498:OOI786499 OXA786498:OYE786499 PGW786498:PIA786499 PQS786498:PRW786499 QAO786498:QBS786499 QKK786498:QLO786499 QUG786498:QVK786499 REC786498:RFG786499 RNY786498:RPC786499 RXU786498:RYY786499 SHQ786498:SIU786499 SRM786498:SSQ786499 TBI786498:TCM786499 TLE786498:TMI786499 TVA786498:TWE786499 UEW786498:UGA786499 UOS786498:UPW786499 UYO786498:UZS786499 VIK786498:VJO786499 VSG786498:VTK786499 WCC786498:WDG786499 WLY786498:WNC786499 WVU786498:WWY786499 M852034:AQ852035 JI852034:KM852035 TE852034:UI852035 ADA852034:AEE852035 AMW852034:AOA852035 AWS852034:AXW852035 BGO852034:BHS852035 BQK852034:BRO852035 CAG852034:CBK852035 CKC852034:CLG852035 CTY852034:CVC852035 DDU852034:DEY852035 DNQ852034:DOU852035 DXM852034:DYQ852035 EHI852034:EIM852035 ERE852034:ESI852035 FBA852034:FCE852035 FKW852034:FMA852035 FUS852034:FVW852035 GEO852034:GFS852035 GOK852034:GPO852035 GYG852034:GZK852035 HIC852034:HJG852035 HRY852034:HTC852035 IBU852034:ICY852035 ILQ852034:IMU852035 IVM852034:IWQ852035 JFI852034:JGM852035 JPE852034:JQI852035 JZA852034:KAE852035 KIW852034:KKA852035 KSS852034:KTW852035 LCO852034:LDS852035 LMK852034:LNO852035 LWG852034:LXK852035 MGC852034:MHG852035 MPY852034:MRC852035 MZU852034:NAY852035 NJQ852034:NKU852035 NTM852034:NUQ852035 ODI852034:OEM852035 ONE852034:OOI852035 OXA852034:OYE852035 PGW852034:PIA852035 PQS852034:PRW852035 QAO852034:QBS852035 QKK852034:QLO852035 QUG852034:QVK852035 REC852034:RFG852035 RNY852034:RPC852035 RXU852034:RYY852035 SHQ852034:SIU852035 SRM852034:SSQ852035 TBI852034:TCM852035 TLE852034:TMI852035 TVA852034:TWE852035 UEW852034:UGA852035 UOS852034:UPW852035 UYO852034:UZS852035 VIK852034:VJO852035 VSG852034:VTK852035 WCC852034:WDG852035 WLY852034:WNC852035 WVU852034:WWY852035 M917570:AQ917571 JI917570:KM917571 TE917570:UI917571 ADA917570:AEE917571 AMW917570:AOA917571 AWS917570:AXW917571 BGO917570:BHS917571 BQK917570:BRO917571 CAG917570:CBK917571 CKC917570:CLG917571 CTY917570:CVC917571 DDU917570:DEY917571 DNQ917570:DOU917571 DXM917570:DYQ917571 EHI917570:EIM917571 ERE917570:ESI917571 FBA917570:FCE917571 FKW917570:FMA917571 FUS917570:FVW917571 GEO917570:GFS917571 GOK917570:GPO917571 GYG917570:GZK917571 HIC917570:HJG917571 HRY917570:HTC917571 IBU917570:ICY917571 ILQ917570:IMU917571 IVM917570:IWQ917571 JFI917570:JGM917571 JPE917570:JQI917571 JZA917570:KAE917571 KIW917570:KKA917571 KSS917570:KTW917571 LCO917570:LDS917571 LMK917570:LNO917571 LWG917570:LXK917571 MGC917570:MHG917571 MPY917570:MRC917571 MZU917570:NAY917571 NJQ917570:NKU917571 NTM917570:NUQ917571 ODI917570:OEM917571 ONE917570:OOI917571 OXA917570:OYE917571 PGW917570:PIA917571 PQS917570:PRW917571 QAO917570:QBS917571 QKK917570:QLO917571 QUG917570:QVK917571 REC917570:RFG917571 RNY917570:RPC917571 RXU917570:RYY917571 SHQ917570:SIU917571 SRM917570:SSQ917571 TBI917570:TCM917571 TLE917570:TMI917571 TVA917570:TWE917571 UEW917570:UGA917571 UOS917570:UPW917571 UYO917570:UZS917571 VIK917570:VJO917571 VSG917570:VTK917571 WCC917570:WDG917571 WLY917570:WNC917571 WVU917570:WWY917571 M983106:AQ983107 JI983106:KM983107 TE983106:UI983107 ADA983106:AEE983107 AMW983106:AOA983107 AWS983106:AXW983107 BGO983106:BHS983107 BQK983106:BRO983107 CAG983106:CBK983107 CKC983106:CLG983107 CTY983106:CVC983107 DDU983106:DEY983107 DNQ983106:DOU983107 DXM983106:DYQ983107 EHI983106:EIM983107 ERE983106:ESI983107 FBA983106:FCE983107 FKW983106:FMA983107 FUS983106:FVW983107 GEO983106:GFS983107 GOK983106:GPO983107 GYG983106:GZK983107 HIC983106:HJG983107 HRY983106:HTC983107 IBU983106:ICY983107 ILQ983106:IMU983107 IVM983106:IWQ983107 JFI983106:JGM983107 JPE983106:JQI983107 JZA983106:KAE983107 KIW983106:KKA983107 KSS983106:KTW983107 LCO983106:LDS983107 LMK983106:LNO983107 LWG983106:LXK983107 MGC983106:MHG983107 MPY983106:MRC983107 MZU983106:NAY983107 NJQ983106:NKU983107 NTM983106:NUQ983107 ODI983106:OEM983107 ONE983106:OOI983107 OXA983106:OYE983107 PGW983106:PIA983107 PQS983106:PRW983107 QAO983106:QBS983107 QKK983106:QLO983107 QUG983106:QVK983107 REC983106:RFG983107 RNY983106:RPC983107 RXU983106:RYY983107 SHQ983106:SIU983107 SRM983106:SSQ983107 TBI983106:TCM983107 TLE983106:TMI983107 TVA983106:TWE983107 UEW983106:UGA983107 UOS983106:UPW983107 UYO983106:UZS983107 VIK983106:VJO983107 VSG983106:VTK983107 WCC983106:WDG983107 WLY983106:WNC983107 WVU983106:WWY983107 M57 JI57 TE57 ADA57 AMW57 AWS57 BGO57 BQK57 CAG57 CKC57 CTY57 DDU57 DNQ57 DXM57 EHI57 ERE57 FBA57 FKW57 FUS57 GEO57 GOK57 GYG57 HIC57 HRY57 IBU57 ILQ57 IVM57 JFI57 JPE57 JZA57 KIW57 KSS57 LCO57 LMK57 LWG57 MGC57 MPY57 MZU57 NJQ57 NTM57 ODI57 ONE57 OXA57 PGW57 PQS57 QAO57 QKK57 QUG57 REC57 RNY57 RXU57 SHQ57 SRM57 TBI57 TLE57 TVA57 UEW57 UOS57 UYO57 VIK57 VSG57 WCC57 WLY57 WVU57 M65593 JI65593 TE65593 ADA65593 AMW65593 AWS65593 BGO65593 BQK65593 CAG65593 CKC65593 CTY65593 DDU65593 DNQ65593 DXM65593 EHI65593 ERE65593 FBA65593 FKW65593 FUS65593 GEO65593 GOK65593 GYG65593 HIC65593 HRY65593 IBU65593 ILQ65593 IVM65593 JFI65593 JPE65593 JZA65593 KIW65593 KSS65593 LCO65593 LMK65593 LWG65593 MGC65593 MPY65593 MZU65593 NJQ65593 NTM65593 ODI65593 ONE65593 OXA65593 PGW65593 PQS65593 QAO65593 QKK65593 QUG65593 REC65593 RNY65593 RXU65593 SHQ65593 SRM65593 TBI65593 TLE65593 TVA65593 UEW65593 UOS65593 UYO65593 VIK65593 VSG65593 WCC65593 WLY65593 WVU65593 M131129 JI131129 TE131129 ADA131129 AMW131129 AWS131129 BGO131129 BQK131129 CAG131129 CKC131129 CTY131129 DDU131129 DNQ131129 DXM131129 EHI131129 ERE131129 FBA131129 FKW131129 FUS131129 GEO131129 GOK131129 GYG131129 HIC131129 HRY131129 IBU131129 ILQ131129 IVM131129 JFI131129 JPE131129 JZA131129 KIW131129 KSS131129 LCO131129 LMK131129 LWG131129 MGC131129 MPY131129 MZU131129 NJQ131129 NTM131129 ODI131129 ONE131129 OXA131129 PGW131129 PQS131129 QAO131129 QKK131129 QUG131129 REC131129 RNY131129 RXU131129 SHQ131129 SRM131129 TBI131129 TLE131129 TVA131129 UEW131129 UOS131129 UYO131129 VIK131129 VSG131129 WCC131129 WLY131129 WVU131129 M196665 JI196665 TE196665 ADA196665 AMW196665 AWS196665 BGO196665 BQK196665 CAG196665 CKC196665 CTY196665 DDU196665 DNQ196665 DXM196665 EHI196665 ERE196665 FBA196665 FKW196665 FUS196665 GEO196665 GOK196665 GYG196665 HIC196665 HRY196665 IBU196665 ILQ196665 IVM196665 JFI196665 JPE196665 JZA196665 KIW196665 KSS196665 LCO196665 LMK196665 LWG196665 MGC196665 MPY196665 MZU196665 NJQ196665 NTM196665 ODI196665 ONE196665 OXA196665 PGW196665 PQS196665 QAO196665 QKK196665 QUG196665 REC196665 RNY196665 RXU196665 SHQ196665 SRM196665 TBI196665 TLE196665 TVA196665 UEW196665 UOS196665 UYO196665 VIK196665 VSG196665 WCC196665 WLY196665 WVU196665 M262201 JI262201 TE262201 ADA262201 AMW262201 AWS262201 BGO262201 BQK262201 CAG262201 CKC262201 CTY262201 DDU262201 DNQ262201 DXM262201 EHI262201 ERE262201 FBA262201 FKW262201 FUS262201 GEO262201 GOK262201 GYG262201 HIC262201 HRY262201 IBU262201 ILQ262201 IVM262201 JFI262201 JPE262201 JZA262201 KIW262201 KSS262201 LCO262201 LMK262201 LWG262201 MGC262201 MPY262201 MZU262201 NJQ262201 NTM262201 ODI262201 ONE262201 OXA262201 PGW262201 PQS262201 QAO262201 QKK262201 QUG262201 REC262201 RNY262201 RXU262201 SHQ262201 SRM262201 TBI262201 TLE262201 TVA262201 UEW262201 UOS262201 UYO262201 VIK262201 VSG262201 WCC262201 WLY262201 WVU262201 M327737 JI327737 TE327737 ADA327737 AMW327737 AWS327737 BGO327737 BQK327737 CAG327737 CKC327737 CTY327737 DDU327737 DNQ327737 DXM327737 EHI327737 ERE327737 FBA327737 FKW327737 FUS327737 GEO327737 GOK327737 GYG327737 HIC327737 HRY327737 IBU327737 ILQ327737 IVM327737 JFI327737 JPE327737 JZA327737 KIW327737 KSS327737 LCO327737 LMK327737 LWG327737 MGC327737 MPY327737 MZU327737 NJQ327737 NTM327737 ODI327737 ONE327737 OXA327737 PGW327737 PQS327737 QAO327737 QKK327737 QUG327737 REC327737 RNY327737 RXU327737 SHQ327737 SRM327737 TBI327737 TLE327737 TVA327737 UEW327737 UOS327737 UYO327737 VIK327737 VSG327737 WCC327737 WLY327737 WVU327737 M393273 JI393273 TE393273 ADA393273 AMW393273 AWS393273 BGO393273 BQK393273 CAG393273 CKC393273 CTY393273 DDU393273 DNQ393273 DXM393273 EHI393273 ERE393273 FBA393273 FKW393273 FUS393273 GEO393273 GOK393273 GYG393273 HIC393273 HRY393273 IBU393273 ILQ393273 IVM393273 JFI393273 JPE393273 JZA393273 KIW393273 KSS393273 LCO393273 LMK393273 LWG393273 MGC393273 MPY393273 MZU393273 NJQ393273 NTM393273 ODI393273 ONE393273 OXA393273 PGW393273 PQS393273 QAO393273 QKK393273 QUG393273 REC393273 RNY393273 RXU393273 SHQ393273 SRM393273 TBI393273 TLE393273 TVA393273 UEW393273 UOS393273 UYO393273 VIK393273 VSG393273 WCC393273 WLY393273 WVU393273 M458809 JI458809 TE458809 ADA458809 AMW458809 AWS458809 BGO458809 BQK458809 CAG458809 CKC458809 CTY458809 DDU458809 DNQ458809 DXM458809 EHI458809 ERE458809 FBA458809 FKW458809 FUS458809 GEO458809 GOK458809 GYG458809 HIC458809 HRY458809 IBU458809 ILQ458809 IVM458809 JFI458809 JPE458809 JZA458809 KIW458809 KSS458809 LCO458809 LMK458809 LWG458809 MGC458809 MPY458809 MZU458809 NJQ458809 NTM458809 ODI458809 ONE458809 OXA458809 PGW458809 PQS458809 QAO458809 QKK458809 QUG458809 REC458809 RNY458809 RXU458809 SHQ458809 SRM458809 TBI458809 TLE458809 TVA458809 UEW458809 UOS458809 UYO458809 VIK458809 VSG458809 WCC458809 WLY458809 WVU458809 M524345 JI524345 TE524345 ADA524345 AMW524345 AWS524345 BGO524345 BQK524345 CAG524345 CKC524345 CTY524345 DDU524345 DNQ524345 DXM524345 EHI524345 ERE524345 FBA524345 FKW524345 FUS524345 GEO524345 GOK524345 GYG524345 HIC524345 HRY524345 IBU524345 ILQ524345 IVM524345 JFI524345 JPE524345 JZA524345 KIW524345 KSS524345 LCO524345 LMK524345 LWG524345 MGC524345 MPY524345 MZU524345 NJQ524345 NTM524345 ODI524345 ONE524345 OXA524345 PGW524345 PQS524345 QAO524345 QKK524345 QUG524345 REC524345 RNY524345 RXU524345 SHQ524345 SRM524345 TBI524345 TLE524345 TVA524345 UEW524345 UOS524345 UYO524345 VIK524345 VSG524345 WCC524345 WLY524345 WVU524345 M589881 JI589881 TE589881 ADA589881 AMW589881 AWS589881 BGO589881 BQK589881 CAG589881 CKC589881 CTY589881 DDU589881 DNQ589881 DXM589881 EHI589881 ERE589881 FBA589881 FKW589881 FUS589881 GEO589881 GOK589881 GYG589881 HIC589881 HRY589881 IBU589881 ILQ589881 IVM589881 JFI589881 JPE589881 JZA589881 KIW589881 KSS589881 LCO589881 LMK589881 LWG589881 MGC589881 MPY589881 MZU589881 NJQ589881 NTM589881 ODI589881 ONE589881 OXA589881 PGW589881 PQS589881 QAO589881 QKK589881 QUG589881 REC589881 RNY589881 RXU589881 SHQ589881 SRM589881 TBI589881 TLE589881 TVA589881 UEW589881 UOS589881 UYO589881 VIK589881 VSG589881 WCC589881 WLY589881 WVU589881 M655417 JI655417 TE655417 ADA655417 AMW655417 AWS655417 BGO655417 BQK655417 CAG655417 CKC655417 CTY655417 DDU655417 DNQ655417 DXM655417 EHI655417 ERE655417 FBA655417 FKW655417 FUS655417 GEO655417 GOK655417 GYG655417 HIC655417 HRY655417 IBU655417 ILQ655417 IVM655417 JFI655417 JPE655417 JZA655417 KIW655417 KSS655417 LCO655417 LMK655417 LWG655417 MGC655417 MPY655417 MZU655417 NJQ655417 NTM655417 ODI655417 ONE655417 OXA655417 PGW655417 PQS655417 QAO655417 QKK655417 QUG655417 REC655417 RNY655417 RXU655417 SHQ655417 SRM655417 TBI655417 TLE655417 TVA655417 UEW655417 UOS655417 UYO655417 VIK655417 VSG655417 WCC655417 WLY655417 WVU655417 M720953 JI720953 TE720953 ADA720953 AMW720953 AWS720953 BGO720953 BQK720953 CAG720953 CKC720953 CTY720953 DDU720953 DNQ720953 DXM720953 EHI720953 ERE720953 FBA720953 FKW720953 FUS720953 GEO720953 GOK720953 GYG720953 HIC720953 HRY720953 IBU720953 ILQ720953 IVM720953 JFI720953 JPE720953 JZA720953 KIW720953 KSS720953 LCO720953 LMK720953 LWG720953 MGC720953 MPY720953 MZU720953 NJQ720953 NTM720953 ODI720953 ONE720953 OXA720953 PGW720953 PQS720953 QAO720953 QKK720953 QUG720953 REC720953 RNY720953 RXU720953 SHQ720953 SRM720953 TBI720953 TLE720953 TVA720953 UEW720953 UOS720953 UYO720953 VIK720953 VSG720953 WCC720953 WLY720953 WVU720953 M786489 JI786489 TE786489 ADA786489 AMW786489 AWS786489 BGO786489 BQK786489 CAG786489 CKC786489 CTY786489 DDU786489 DNQ786489 DXM786489 EHI786489 ERE786489 FBA786489 FKW786489 FUS786489 GEO786489 GOK786489 GYG786489 HIC786489 HRY786489 IBU786489 ILQ786489 IVM786489 JFI786489 JPE786489 JZA786489 KIW786489 KSS786489 LCO786489 LMK786489 LWG786489 MGC786489 MPY786489 MZU786489 NJQ786489 NTM786489 ODI786489 ONE786489 OXA786489 PGW786489 PQS786489 QAO786489 QKK786489 QUG786489 REC786489 RNY786489 RXU786489 SHQ786489 SRM786489 TBI786489 TLE786489 TVA786489 UEW786489 UOS786489 UYO786489 VIK786489 VSG786489 WCC786489 WLY786489 WVU786489 M852025 JI852025 TE852025 ADA852025 AMW852025 AWS852025 BGO852025 BQK852025 CAG852025 CKC852025 CTY852025 DDU852025 DNQ852025 DXM852025 EHI852025 ERE852025 FBA852025 FKW852025 FUS852025 GEO852025 GOK852025 GYG852025 HIC852025 HRY852025 IBU852025 ILQ852025 IVM852025 JFI852025 JPE852025 JZA852025 KIW852025 KSS852025 LCO852025 LMK852025 LWG852025 MGC852025 MPY852025 MZU852025 NJQ852025 NTM852025 ODI852025 ONE852025 OXA852025 PGW852025 PQS852025 QAO852025 QKK852025 QUG852025 REC852025 RNY852025 RXU852025 SHQ852025 SRM852025 TBI852025 TLE852025 TVA852025 UEW852025 UOS852025 UYO852025 VIK852025 VSG852025 WCC852025 WLY852025 WVU852025 M917561 JI917561 TE917561 ADA917561 AMW917561 AWS917561 BGO917561 BQK917561 CAG917561 CKC917561 CTY917561 DDU917561 DNQ917561 DXM917561 EHI917561 ERE917561 FBA917561 FKW917561 FUS917561 GEO917561 GOK917561 GYG917561 HIC917561 HRY917561 IBU917561 ILQ917561 IVM917561 JFI917561 JPE917561 JZA917561 KIW917561 KSS917561 LCO917561 LMK917561 LWG917561 MGC917561 MPY917561 MZU917561 NJQ917561 NTM917561 ODI917561 ONE917561 OXA917561 PGW917561 PQS917561 QAO917561 QKK917561 QUG917561 REC917561 RNY917561 RXU917561 SHQ917561 SRM917561 TBI917561 TLE917561 TVA917561 UEW917561 UOS917561 UYO917561 VIK917561 VSG917561 WCC917561 WLY917561 WVU917561 M983097 JI983097 TE983097 ADA983097 AMW983097 AWS983097 BGO983097 BQK983097 CAG983097 CKC983097 CTY983097 DDU983097 DNQ983097 DXM983097 EHI983097 ERE983097 FBA983097 FKW983097 FUS983097 GEO983097 GOK983097 GYG983097 HIC983097 HRY983097 IBU983097 ILQ983097 IVM983097 JFI983097 JPE983097 JZA983097 KIW983097 KSS983097 LCO983097 LMK983097 LWG983097 MGC983097 MPY983097 MZU983097 NJQ983097 NTM983097 ODI983097 ONE983097 OXA983097 PGW983097 PQS983097 QAO983097 QKK983097 QUG983097 REC983097 RNY983097 RXU983097 SHQ983097 SRM983097 TBI983097 TLE983097 TVA983097 UEW983097 UOS983097 UYO983097 VIK983097 VSG983097 WCC983097 WLY983097 WVU983097 VSG983087:VTK983090 JD27 SZ27 ACV27 AMR27 AWN27 BGJ27 BQF27 CAB27 CJX27 CTT27 DDP27 DNL27 DXH27 EHD27 EQZ27 FAV27 FKR27 FUN27 GEJ27 GOF27 GYB27 HHX27 HRT27 IBP27 ILL27 IVH27 JFD27 JOZ27 JYV27 KIR27 KSN27 LCJ27 LMF27 LWB27 MFX27 MPT27 MZP27 NJL27 NTH27 ODD27 OMZ27 OWV27 PGR27 PQN27 QAJ27 QKF27 QUB27 RDX27 RNT27 RXP27 SHL27 SRH27 TBD27 TKZ27 TUV27 UER27 UON27 UYJ27 VIF27 VSB27 WBX27 WLT27 WVP27 H65563 JD65563 SZ65563 ACV65563 AMR65563 AWN65563 BGJ65563 BQF65563 CAB65563 CJX65563 CTT65563 DDP65563 DNL65563 DXH65563 EHD65563 EQZ65563 FAV65563 FKR65563 FUN65563 GEJ65563 GOF65563 GYB65563 HHX65563 HRT65563 IBP65563 ILL65563 IVH65563 JFD65563 JOZ65563 JYV65563 KIR65563 KSN65563 LCJ65563 LMF65563 LWB65563 MFX65563 MPT65563 MZP65563 NJL65563 NTH65563 ODD65563 OMZ65563 OWV65563 PGR65563 PQN65563 QAJ65563 QKF65563 QUB65563 RDX65563 RNT65563 RXP65563 SHL65563 SRH65563 TBD65563 TKZ65563 TUV65563 UER65563 UON65563 UYJ65563 VIF65563 VSB65563 WBX65563 WLT65563 WVP65563 H131099 JD131099 SZ131099 ACV131099 AMR131099 AWN131099 BGJ131099 BQF131099 CAB131099 CJX131099 CTT131099 DDP131099 DNL131099 DXH131099 EHD131099 EQZ131099 FAV131099 FKR131099 FUN131099 GEJ131099 GOF131099 GYB131099 HHX131099 HRT131099 IBP131099 ILL131099 IVH131099 JFD131099 JOZ131099 JYV131099 KIR131099 KSN131099 LCJ131099 LMF131099 LWB131099 MFX131099 MPT131099 MZP131099 NJL131099 NTH131099 ODD131099 OMZ131099 OWV131099 PGR131099 PQN131099 QAJ131099 QKF131099 QUB131099 RDX131099 RNT131099 RXP131099 SHL131099 SRH131099 TBD131099 TKZ131099 TUV131099 UER131099 UON131099 UYJ131099 VIF131099 VSB131099 WBX131099 WLT131099 WVP131099 H196635 JD196635 SZ196635 ACV196635 AMR196635 AWN196635 BGJ196635 BQF196635 CAB196635 CJX196635 CTT196635 DDP196635 DNL196635 DXH196635 EHD196635 EQZ196635 FAV196635 FKR196635 FUN196635 GEJ196635 GOF196635 GYB196635 HHX196635 HRT196635 IBP196635 ILL196635 IVH196635 JFD196635 JOZ196635 JYV196635 KIR196635 KSN196635 LCJ196635 LMF196635 LWB196635 MFX196635 MPT196635 MZP196635 NJL196635 NTH196635 ODD196635 OMZ196635 OWV196635 PGR196635 PQN196635 QAJ196635 QKF196635 QUB196635 RDX196635 RNT196635 RXP196635 SHL196635 SRH196635 TBD196635 TKZ196635 TUV196635 UER196635 UON196635 UYJ196635 VIF196635 VSB196635 WBX196635 WLT196635 WVP196635 H262171 JD262171 SZ262171 ACV262171 AMR262171 AWN262171 BGJ262171 BQF262171 CAB262171 CJX262171 CTT262171 DDP262171 DNL262171 DXH262171 EHD262171 EQZ262171 FAV262171 FKR262171 FUN262171 GEJ262171 GOF262171 GYB262171 HHX262171 HRT262171 IBP262171 ILL262171 IVH262171 JFD262171 JOZ262171 JYV262171 KIR262171 KSN262171 LCJ262171 LMF262171 LWB262171 MFX262171 MPT262171 MZP262171 NJL262171 NTH262171 ODD262171 OMZ262171 OWV262171 PGR262171 PQN262171 QAJ262171 QKF262171 QUB262171 RDX262171 RNT262171 RXP262171 SHL262171 SRH262171 TBD262171 TKZ262171 TUV262171 UER262171 UON262171 UYJ262171 VIF262171 VSB262171 WBX262171 WLT262171 WVP262171 H327707 JD327707 SZ327707 ACV327707 AMR327707 AWN327707 BGJ327707 BQF327707 CAB327707 CJX327707 CTT327707 DDP327707 DNL327707 DXH327707 EHD327707 EQZ327707 FAV327707 FKR327707 FUN327707 GEJ327707 GOF327707 GYB327707 HHX327707 HRT327707 IBP327707 ILL327707 IVH327707 JFD327707 JOZ327707 JYV327707 KIR327707 KSN327707 LCJ327707 LMF327707 LWB327707 MFX327707 MPT327707 MZP327707 NJL327707 NTH327707 ODD327707 OMZ327707 OWV327707 PGR327707 PQN327707 QAJ327707 QKF327707 QUB327707 RDX327707 RNT327707 RXP327707 SHL327707 SRH327707 TBD327707 TKZ327707 TUV327707 UER327707 UON327707 UYJ327707 VIF327707 VSB327707 WBX327707 WLT327707 WVP327707 H393243 JD393243 SZ393243 ACV393243 AMR393243 AWN393243 BGJ393243 BQF393243 CAB393243 CJX393243 CTT393243 DDP393243 DNL393243 DXH393243 EHD393243 EQZ393243 FAV393243 FKR393243 FUN393243 GEJ393243 GOF393243 GYB393243 HHX393243 HRT393243 IBP393243 ILL393243 IVH393243 JFD393243 JOZ393243 JYV393243 KIR393243 KSN393243 LCJ393243 LMF393243 LWB393243 MFX393243 MPT393243 MZP393243 NJL393243 NTH393243 ODD393243 OMZ393243 OWV393243 PGR393243 PQN393243 QAJ393243 QKF393243 QUB393243 RDX393243 RNT393243 RXP393243 SHL393243 SRH393243 TBD393243 TKZ393243 TUV393243 UER393243 UON393243 UYJ393243 VIF393243 VSB393243 WBX393243 WLT393243 WVP393243 H458779 JD458779 SZ458779 ACV458779 AMR458779 AWN458779 BGJ458779 BQF458779 CAB458779 CJX458779 CTT458779 DDP458779 DNL458779 DXH458779 EHD458779 EQZ458779 FAV458779 FKR458779 FUN458779 GEJ458779 GOF458779 GYB458779 HHX458779 HRT458779 IBP458779 ILL458779 IVH458779 JFD458779 JOZ458779 JYV458779 KIR458779 KSN458779 LCJ458779 LMF458779 LWB458779 MFX458779 MPT458779 MZP458779 NJL458779 NTH458779 ODD458779 OMZ458779 OWV458779 PGR458779 PQN458779 QAJ458779 QKF458779 QUB458779 RDX458779 RNT458779 RXP458779 SHL458779 SRH458779 TBD458779 TKZ458779 TUV458779 UER458779 UON458779 UYJ458779 VIF458779 VSB458779 WBX458779 WLT458779 WVP458779 H524315 JD524315 SZ524315 ACV524315 AMR524315 AWN524315 BGJ524315 BQF524315 CAB524315 CJX524315 CTT524315 DDP524315 DNL524315 DXH524315 EHD524315 EQZ524315 FAV524315 FKR524315 FUN524315 GEJ524315 GOF524315 GYB524315 HHX524315 HRT524315 IBP524315 ILL524315 IVH524315 JFD524315 JOZ524315 JYV524315 KIR524315 KSN524315 LCJ524315 LMF524315 LWB524315 MFX524315 MPT524315 MZP524315 NJL524315 NTH524315 ODD524315 OMZ524315 OWV524315 PGR524315 PQN524315 QAJ524315 QKF524315 QUB524315 RDX524315 RNT524315 RXP524315 SHL524315 SRH524315 TBD524315 TKZ524315 TUV524315 UER524315 UON524315 UYJ524315 VIF524315 VSB524315 WBX524315 WLT524315 WVP524315 H589851 JD589851 SZ589851 ACV589851 AMR589851 AWN589851 BGJ589851 BQF589851 CAB589851 CJX589851 CTT589851 DDP589851 DNL589851 DXH589851 EHD589851 EQZ589851 FAV589851 FKR589851 FUN589851 GEJ589851 GOF589851 GYB589851 HHX589851 HRT589851 IBP589851 ILL589851 IVH589851 JFD589851 JOZ589851 JYV589851 KIR589851 KSN589851 LCJ589851 LMF589851 LWB589851 MFX589851 MPT589851 MZP589851 NJL589851 NTH589851 ODD589851 OMZ589851 OWV589851 PGR589851 PQN589851 QAJ589851 QKF589851 QUB589851 RDX589851 RNT589851 RXP589851 SHL589851 SRH589851 TBD589851 TKZ589851 TUV589851 UER589851 UON589851 UYJ589851 VIF589851 VSB589851 WBX589851 WLT589851 WVP589851 H655387 JD655387 SZ655387 ACV655387 AMR655387 AWN655387 BGJ655387 BQF655387 CAB655387 CJX655387 CTT655387 DDP655387 DNL655387 DXH655387 EHD655387 EQZ655387 FAV655387 FKR655387 FUN655387 GEJ655387 GOF655387 GYB655387 HHX655387 HRT655387 IBP655387 ILL655387 IVH655387 JFD655387 JOZ655387 JYV655387 KIR655387 KSN655387 LCJ655387 LMF655387 LWB655387 MFX655387 MPT655387 MZP655387 NJL655387 NTH655387 ODD655387 OMZ655387 OWV655387 PGR655387 PQN655387 QAJ655387 QKF655387 QUB655387 RDX655387 RNT655387 RXP655387 SHL655387 SRH655387 TBD655387 TKZ655387 TUV655387 UER655387 UON655387 UYJ655387 VIF655387 VSB655387 WBX655387 WLT655387 WVP655387 H720923 JD720923 SZ720923 ACV720923 AMR720923 AWN720923 BGJ720923 BQF720923 CAB720923 CJX720923 CTT720923 DDP720923 DNL720923 DXH720923 EHD720923 EQZ720923 FAV720923 FKR720923 FUN720923 GEJ720923 GOF720923 GYB720923 HHX720923 HRT720923 IBP720923 ILL720923 IVH720923 JFD720923 JOZ720923 JYV720923 KIR720923 KSN720923 LCJ720923 LMF720923 LWB720923 MFX720923 MPT720923 MZP720923 NJL720923 NTH720923 ODD720923 OMZ720923 OWV720923 PGR720923 PQN720923 QAJ720923 QKF720923 QUB720923 RDX720923 RNT720923 RXP720923 SHL720923 SRH720923 TBD720923 TKZ720923 TUV720923 UER720923 UON720923 UYJ720923 VIF720923 VSB720923 WBX720923 WLT720923 WVP720923 H786459 JD786459 SZ786459 ACV786459 AMR786459 AWN786459 BGJ786459 BQF786459 CAB786459 CJX786459 CTT786459 DDP786459 DNL786459 DXH786459 EHD786459 EQZ786459 FAV786459 FKR786459 FUN786459 GEJ786459 GOF786459 GYB786459 HHX786459 HRT786459 IBP786459 ILL786459 IVH786459 JFD786459 JOZ786459 JYV786459 KIR786459 KSN786459 LCJ786459 LMF786459 LWB786459 MFX786459 MPT786459 MZP786459 NJL786459 NTH786459 ODD786459 OMZ786459 OWV786459 PGR786459 PQN786459 QAJ786459 QKF786459 QUB786459 RDX786459 RNT786459 RXP786459 SHL786459 SRH786459 TBD786459 TKZ786459 TUV786459 UER786459 UON786459 UYJ786459 VIF786459 VSB786459 WBX786459 WLT786459 WVP786459 H851995 JD851995 SZ851995 ACV851995 AMR851995 AWN851995 BGJ851995 BQF851995 CAB851995 CJX851995 CTT851995 DDP851995 DNL851995 DXH851995 EHD851995 EQZ851995 FAV851995 FKR851995 FUN851995 GEJ851995 GOF851995 GYB851995 HHX851995 HRT851995 IBP851995 ILL851995 IVH851995 JFD851995 JOZ851995 JYV851995 KIR851995 KSN851995 LCJ851995 LMF851995 LWB851995 MFX851995 MPT851995 MZP851995 NJL851995 NTH851995 ODD851995 OMZ851995 OWV851995 PGR851995 PQN851995 QAJ851995 QKF851995 QUB851995 RDX851995 RNT851995 RXP851995 SHL851995 SRH851995 TBD851995 TKZ851995 TUV851995 UER851995 UON851995 UYJ851995 VIF851995 VSB851995 WBX851995 WLT851995 WVP851995 H917531 JD917531 SZ917531 ACV917531 AMR917531 AWN917531 BGJ917531 BQF917531 CAB917531 CJX917531 CTT917531 DDP917531 DNL917531 DXH917531 EHD917531 EQZ917531 FAV917531 FKR917531 FUN917531 GEJ917531 GOF917531 GYB917531 HHX917531 HRT917531 IBP917531 ILL917531 IVH917531 JFD917531 JOZ917531 JYV917531 KIR917531 KSN917531 LCJ917531 LMF917531 LWB917531 MFX917531 MPT917531 MZP917531 NJL917531 NTH917531 ODD917531 OMZ917531 OWV917531 PGR917531 PQN917531 QAJ917531 QKF917531 QUB917531 RDX917531 RNT917531 RXP917531 SHL917531 SRH917531 TBD917531 TKZ917531 TUV917531 UER917531 UON917531 UYJ917531 VIF917531 VSB917531 WBX917531 WLT917531 WVP917531 H983067 JD983067 SZ983067 ACV983067 AMR983067 AWN983067 BGJ983067 BQF983067 CAB983067 CJX983067 CTT983067 DDP983067 DNL983067 DXH983067 EHD983067 EQZ983067 FAV983067 FKR983067 FUN983067 GEJ983067 GOF983067 GYB983067 HHX983067 HRT983067 IBP983067 ILL983067 IVH983067 JFD983067 JOZ983067 JYV983067 KIR983067 KSN983067 LCJ983067 LMF983067 LWB983067 MFX983067 MPT983067 MZP983067 NJL983067 NTH983067 ODD983067 OMZ983067 OWV983067 PGR983067 PQN983067 QAJ983067 QKF983067 QUB983067 RDX983067 RNT983067 RXP983067 SHL983067 SRH983067 TBD983067 TKZ983067 TUV983067 UER983067 UON983067 UYJ983067 VIF983067 VSB983067 WBX983067 WLT983067 WVP983067 WCC983087:WDG983090 JD30 SZ30 ACV30 AMR30 AWN30 BGJ30 BQF30 CAB30 CJX30 CTT30 DDP30 DNL30 DXH30 EHD30 EQZ30 FAV30 FKR30 FUN30 GEJ30 GOF30 GYB30 HHX30 HRT30 IBP30 ILL30 IVH30 JFD30 JOZ30 JYV30 KIR30 KSN30 LCJ30 LMF30 LWB30 MFX30 MPT30 MZP30 NJL30 NTH30 ODD30 OMZ30 OWV30 PGR30 PQN30 QAJ30 QKF30 QUB30 RDX30 RNT30 RXP30 SHL30 SRH30 TBD30 TKZ30 TUV30 UER30 UON30 UYJ30 VIF30 VSB30 WBX30 WLT30 WVP30 H65566 JD65566 SZ65566 ACV65566 AMR65566 AWN65566 BGJ65566 BQF65566 CAB65566 CJX65566 CTT65566 DDP65566 DNL65566 DXH65566 EHD65566 EQZ65566 FAV65566 FKR65566 FUN65566 GEJ65566 GOF65566 GYB65566 HHX65566 HRT65566 IBP65566 ILL65566 IVH65566 JFD65566 JOZ65566 JYV65566 KIR65566 KSN65566 LCJ65566 LMF65566 LWB65566 MFX65566 MPT65566 MZP65566 NJL65566 NTH65566 ODD65566 OMZ65566 OWV65566 PGR65566 PQN65566 QAJ65566 QKF65566 QUB65566 RDX65566 RNT65566 RXP65566 SHL65566 SRH65566 TBD65566 TKZ65566 TUV65566 UER65566 UON65566 UYJ65566 VIF65566 VSB65566 WBX65566 WLT65566 WVP65566 H131102 JD131102 SZ131102 ACV131102 AMR131102 AWN131102 BGJ131102 BQF131102 CAB131102 CJX131102 CTT131102 DDP131102 DNL131102 DXH131102 EHD131102 EQZ131102 FAV131102 FKR131102 FUN131102 GEJ131102 GOF131102 GYB131102 HHX131102 HRT131102 IBP131102 ILL131102 IVH131102 JFD131102 JOZ131102 JYV131102 KIR131102 KSN131102 LCJ131102 LMF131102 LWB131102 MFX131102 MPT131102 MZP131102 NJL131102 NTH131102 ODD131102 OMZ131102 OWV131102 PGR131102 PQN131102 QAJ131102 QKF131102 QUB131102 RDX131102 RNT131102 RXP131102 SHL131102 SRH131102 TBD131102 TKZ131102 TUV131102 UER131102 UON131102 UYJ131102 VIF131102 VSB131102 WBX131102 WLT131102 WVP131102 H196638 JD196638 SZ196638 ACV196638 AMR196638 AWN196638 BGJ196638 BQF196638 CAB196638 CJX196638 CTT196638 DDP196638 DNL196638 DXH196638 EHD196638 EQZ196638 FAV196638 FKR196638 FUN196638 GEJ196638 GOF196638 GYB196638 HHX196638 HRT196638 IBP196638 ILL196638 IVH196638 JFD196638 JOZ196638 JYV196638 KIR196638 KSN196638 LCJ196638 LMF196638 LWB196638 MFX196638 MPT196638 MZP196638 NJL196638 NTH196638 ODD196638 OMZ196638 OWV196638 PGR196638 PQN196638 QAJ196638 QKF196638 QUB196638 RDX196638 RNT196638 RXP196638 SHL196638 SRH196638 TBD196638 TKZ196638 TUV196638 UER196638 UON196638 UYJ196638 VIF196638 VSB196638 WBX196638 WLT196638 WVP196638 H262174 JD262174 SZ262174 ACV262174 AMR262174 AWN262174 BGJ262174 BQF262174 CAB262174 CJX262174 CTT262174 DDP262174 DNL262174 DXH262174 EHD262174 EQZ262174 FAV262174 FKR262174 FUN262174 GEJ262174 GOF262174 GYB262174 HHX262174 HRT262174 IBP262174 ILL262174 IVH262174 JFD262174 JOZ262174 JYV262174 KIR262174 KSN262174 LCJ262174 LMF262174 LWB262174 MFX262174 MPT262174 MZP262174 NJL262174 NTH262174 ODD262174 OMZ262174 OWV262174 PGR262174 PQN262174 QAJ262174 QKF262174 QUB262174 RDX262174 RNT262174 RXP262174 SHL262174 SRH262174 TBD262174 TKZ262174 TUV262174 UER262174 UON262174 UYJ262174 VIF262174 VSB262174 WBX262174 WLT262174 WVP262174 H327710 JD327710 SZ327710 ACV327710 AMR327710 AWN327710 BGJ327710 BQF327710 CAB327710 CJX327710 CTT327710 DDP327710 DNL327710 DXH327710 EHD327710 EQZ327710 FAV327710 FKR327710 FUN327710 GEJ327710 GOF327710 GYB327710 HHX327710 HRT327710 IBP327710 ILL327710 IVH327710 JFD327710 JOZ327710 JYV327710 KIR327710 KSN327710 LCJ327710 LMF327710 LWB327710 MFX327710 MPT327710 MZP327710 NJL327710 NTH327710 ODD327710 OMZ327710 OWV327710 PGR327710 PQN327710 QAJ327710 QKF327710 QUB327710 RDX327710 RNT327710 RXP327710 SHL327710 SRH327710 TBD327710 TKZ327710 TUV327710 UER327710 UON327710 UYJ327710 VIF327710 VSB327710 WBX327710 WLT327710 WVP327710 H393246 JD393246 SZ393246 ACV393246 AMR393246 AWN393246 BGJ393246 BQF393246 CAB393246 CJX393246 CTT393246 DDP393246 DNL393246 DXH393246 EHD393246 EQZ393246 FAV393246 FKR393246 FUN393246 GEJ393246 GOF393246 GYB393246 HHX393246 HRT393246 IBP393246 ILL393246 IVH393246 JFD393246 JOZ393246 JYV393246 KIR393246 KSN393246 LCJ393246 LMF393246 LWB393246 MFX393246 MPT393246 MZP393246 NJL393246 NTH393246 ODD393246 OMZ393246 OWV393246 PGR393246 PQN393246 QAJ393246 QKF393246 QUB393246 RDX393246 RNT393246 RXP393246 SHL393246 SRH393246 TBD393246 TKZ393246 TUV393246 UER393246 UON393246 UYJ393246 VIF393246 VSB393246 WBX393246 WLT393246 WVP393246 H458782 JD458782 SZ458782 ACV458782 AMR458782 AWN458782 BGJ458782 BQF458782 CAB458782 CJX458782 CTT458782 DDP458782 DNL458782 DXH458782 EHD458782 EQZ458782 FAV458782 FKR458782 FUN458782 GEJ458782 GOF458782 GYB458782 HHX458782 HRT458782 IBP458782 ILL458782 IVH458782 JFD458782 JOZ458782 JYV458782 KIR458782 KSN458782 LCJ458782 LMF458782 LWB458782 MFX458782 MPT458782 MZP458782 NJL458782 NTH458782 ODD458782 OMZ458782 OWV458782 PGR458782 PQN458782 QAJ458782 QKF458782 QUB458782 RDX458782 RNT458782 RXP458782 SHL458782 SRH458782 TBD458782 TKZ458782 TUV458782 UER458782 UON458782 UYJ458782 VIF458782 VSB458782 WBX458782 WLT458782 WVP458782 H524318 JD524318 SZ524318 ACV524318 AMR524318 AWN524318 BGJ524318 BQF524318 CAB524318 CJX524318 CTT524318 DDP524318 DNL524318 DXH524318 EHD524318 EQZ524318 FAV524318 FKR524318 FUN524318 GEJ524318 GOF524318 GYB524318 HHX524318 HRT524318 IBP524318 ILL524318 IVH524318 JFD524318 JOZ524318 JYV524318 KIR524318 KSN524318 LCJ524318 LMF524318 LWB524318 MFX524318 MPT524318 MZP524318 NJL524318 NTH524318 ODD524318 OMZ524318 OWV524318 PGR524318 PQN524318 QAJ524318 QKF524318 QUB524318 RDX524318 RNT524318 RXP524318 SHL524318 SRH524318 TBD524318 TKZ524318 TUV524318 UER524318 UON524318 UYJ524318 VIF524318 VSB524318 WBX524318 WLT524318 WVP524318 H589854 JD589854 SZ589854 ACV589854 AMR589854 AWN589854 BGJ589854 BQF589854 CAB589854 CJX589854 CTT589854 DDP589854 DNL589854 DXH589854 EHD589854 EQZ589854 FAV589854 FKR589854 FUN589854 GEJ589854 GOF589854 GYB589854 HHX589854 HRT589854 IBP589854 ILL589854 IVH589854 JFD589854 JOZ589854 JYV589854 KIR589854 KSN589854 LCJ589854 LMF589854 LWB589854 MFX589854 MPT589854 MZP589854 NJL589854 NTH589854 ODD589854 OMZ589854 OWV589854 PGR589854 PQN589854 QAJ589854 QKF589854 QUB589854 RDX589854 RNT589854 RXP589854 SHL589854 SRH589854 TBD589854 TKZ589854 TUV589854 UER589854 UON589854 UYJ589854 VIF589854 VSB589854 WBX589854 WLT589854 WVP589854 H655390 JD655390 SZ655390 ACV655390 AMR655390 AWN655390 BGJ655390 BQF655390 CAB655390 CJX655390 CTT655390 DDP655390 DNL655390 DXH655390 EHD655390 EQZ655390 FAV655390 FKR655390 FUN655390 GEJ655390 GOF655390 GYB655390 HHX655390 HRT655390 IBP655390 ILL655390 IVH655390 JFD655390 JOZ655390 JYV655390 KIR655390 KSN655390 LCJ655390 LMF655390 LWB655390 MFX655390 MPT655390 MZP655390 NJL655390 NTH655390 ODD655390 OMZ655390 OWV655390 PGR655390 PQN655390 QAJ655390 QKF655390 QUB655390 RDX655390 RNT655390 RXP655390 SHL655390 SRH655390 TBD655390 TKZ655390 TUV655390 UER655390 UON655390 UYJ655390 VIF655390 VSB655390 WBX655390 WLT655390 WVP655390 H720926 JD720926 SZ720926 ACV720926 AMR720926 AWN720926 BGJ720926 BQF720926 CAB720926 CJX720926 CTT720926 DDP720926 DNL720926 DXH720926 EHD720926 EQZ720926 FAV720926 FKR720926 FUN720926 GEJ720926 GOF720926 GYB720926 HHX720926 HRT720926 IBP720926 ILL720926 IVH720926 JFD720926 JOZ720926 JYV720926 KIR720926 KSN720926 LCJ720926 LMF720926 LWB720926 MFX720926 MPT720926 MZP720926 NJL720926 NTH720926 ODD720926 OMZ720926 OWV720926 PGR720926 PQN720926 QAJ720926 QKF720926 QUB720926 RDX720926 RNT720926 RXP720926 SHL720926 SRH720926 TBD720926 TKZ720926 TUV720926 UER720926 UON720926 UYJ720926 VIF720926 VSB720926 WBX720926 WLT720926 WVP720926 H786462 JD786462 SZ786462 ACV786462 AMR786462 AWN786462 BGJ786462 BQF786462 CAB786462 CJX786462 CTT786462 DDP786462 DNL786462 DXH786462 EHD786462 EQZ786462 FAV786462 FKR786462 FUN786462 GEJ786462 GOF786462 GYB786462 HHX786462 HRT786462 IBP786462 ILL786462 IVH786462 JFD786462 JOZ786462 JYV786462 KIR786462 KSN786462 LCJ786462 LMF786462 LWB786462 MFX786462 MPT786462 MZP786462 NJL786462 NTH786462 ODD786462 OMZ786462 OWV786462 PGR786462 PQN786462 QAJ786462 QKF786462 QUB786462 RDX786462 RNT786462 RXP786462 SHL786462 SRH786462 TBD786462 TKZ786462 TUV786462 UER786462 UON786462 UYJ786462 VIF786462 VSB786462 WBX786462 WLT786462 WVP786462 H851998 JD851998 SZ851998 ACV851998 AMR851998 AWN851998 BGJ851998 BQF851998 CAB851998 CJX851998 CTT851998 DDP851998 DNL851998 DXH851998 EHD851998 EQZ851998 FAV851998 FKR851998 FUN851998 GEJ851998 GOF851998 GYB851998 HHX851998 HRT851998 IBP851998 ILL851998 IVH851998 JFD851998 JOZ851998 JYV851998 KIR851998 KSN851998 LCJ851998 LMF851998 LWB851998 MFX851998 MPT851998 MZP851998 NJL851998 NTH851998 ODD851998 OMZ851998 OWV851998 PGR851998 PQN851998 QAJ851998 QKF851998 QUB851998 RDX851998 RNT851998 RXP851998 SHL851998 SRH851998 TBD851998 TKZ851998 TUV851998 UER851998 UON851998 UYJ851998 VIF851998 VSB851998 WBX851998 WLT851998 WVP851998 H917534 JD917534 SZ917534 ACV917534 AMR917534 AWN917534 BGJ917534 BQF917534 CAB917534 CJX917534 CTT917534 DDP917534 DNL917534 DXH917534 EHD917534 EQZ917534 FAV917534 FKR917534 FUN917534 GEJ917534 GOF917534 GYB917534 HHX917534 HRT917534 IBP917534 ILL917534 IVH917534 JFD917534 JOZ917534 JYV917534 KIR917534 KSN917534 LCJ917534 LMF917534 LWB917534 MFX917534 MPT917534 MZP917534 NJL917534 NTH917534 ODD917534 OMZ917534 OWV917534 PGR917534 PQN917534 QAJ917534 QKF917534 QUB917534 RDX917534 RNT917534 RXP917534 SHL917534 SRH917534 TBD917534 TKZ917534 TUV917534 UER917534 UON917534 UYJ917534 VIF917534 VSB917534 WBX917534 WLT917534 WVP917534 H983070 JD983070 SZ983070 ACV983070 AMR983070 AWN983070 BGJ983070 BQF983070 CAB983070 CJX983070 CTT983070 DDP983070 DNL983070 DXH983070 EHD983070 EQZ983070 FAV983070 FKR983070 FUN983070 GEJ983070 GOF983070 GYB983070 HHX983070 HRT983070 IBP983070 ILL983070 IVH983070 JFD983070 JOZ983070 JYV983070 KIR983070 KSN983070 LCJ983070 LMF983070 LWB983070 MFX983070 MPT983070 MZP983070 NJL983070 NTH983070 ODD983070 OMZ983070 OWV983070 PGR983070 PQN983070 QAJ983070 QKF983070 QUB983070 RDX983070 RNT983070 RXP983070 SHL983070 SRH983070 TBD983070 TKZ983070 TUV983070 UER983070 UON983070 UYJ983070 VIF983070 VSB983070 WBX983070 WLT983070 WVP983070 WLY983087:WNC983090 JD33 SZ33 ACV33 AMR33 AWN33 BGJ33 BQF33 CAB33 CJX33 CTT33 DDP33 DNL33 DXH33 EHD33 EQZ33 FAV33 FKR33 FUN33 GEJ33 GOF33 GYB33 HHX33 HRT33 IBP33 ILL33 IVH33 JFD33 JOZ33 JYV33 KIR33 KSN33 LCJ33 LMF33 LWB33 MFX33 MPT33 MZP33 NJL33 NTH33 ODD33 OMZ33 OWV33 PGR33 PQN33 QAJ33 QKF33 QUB33 RDX33 RNT33 RXP33 SHL33 SRH33 TBD33 TKZ33 TUV33 UER33 UON33 UYJ33 VIF33 VSB33 WBX33 WLT33 WVP33 H65569 JD65569 SZ65569 ACV65569 AMR65569 AWN65569 BGJ65569 BQF65569 CAB65569 CJX65569 CTT65569 DDP65569 DNL65569 DXH65569 EHD65569 EQZ65569 FAV65569 FKR65569 FUN65569 GEJ65569 GOF65569 GYB65569 HHX65569 HRT65569 IBP65569 ILL65569 IVH65569 JFD65569 JOZ65569 JYV65569 KIR65569 KSN65569 LCJ65569 LMF65569 LWB65569 MFX65569 MPT65569 MZP65569 NJL65569 NTH65569 ODD65569 OMZ65569 OWV65569 PGR65569 PQN65569 QAJ65569 QKF65569 QUB65569 RDX65569 RNT65569 RXP65569 SHL65569 SRH65569 TBD65569 TKZ65569 TUV65569 UER65569 UON65569 UYJ65569 VIF65569 VSB65569 WBX65569 WLT65569 WVP65569 H131105 JD131105 SZ131105 ACV131105 AMR131105 AWN131105 BGJ131105 BQF131105 CAB131105 CJX131105 CTT131105 DDP131105 DNL131105 DXH131105 EHD131105 EQZ131105 FAV131105 FKR131105 FUN131105 GEJ131105 GOF131105 GYB131105 HHX131105 HRT131105 IBP131105 ILL131105 IVH131105 JFD131105 JOZ131105 JYV131105 KIR131105 KSN131105 LCJ131105 LMF131105 LWB131105 MFX131105 MPT131105 MZP131105 NJL131105 NTH131105 ODD131105 OMZ131105 OWV131105 PGR131105 PQN131105 QAJ131105 QKF131105 QUB131105 RDX131105 RNT131105 RXP131105 SHL131105 SRH131105 TBD131105 TKZ131105 TUV131105 UER131105 UON131105 UYJ131105 VIF131105 VSB131105 WBX131105 WLT131105 WVP131105 H196641 JD196641 SZ196641 ACV196641 AMR196641 AWN196641 BGJ196641 BQF196641 CAB196641 CJX196641 CTT196641 DDP196641 DNL196641 DXH196641 EHD196641 EQZ196641 FAV196641 FKR196641 FUN196641 GEJ196641 GOF196641 GYB196641 HHX196641 HRT196641 IBP196641 ILL196641 IVH196641 JFD196641 JOZ196641 JYV196641 KIR196641 KSN196641 LCJ196641 LMF196641 LWB196641 MFX196641 MPT196641 MZP196641 NJL196641 NTH196641 ODD196641 OMZ196641 OWV196641 PGR196641 PQN196641 QAJ196641 QKF196641 QUB196641 RDX196641 RNT196641 RXP196641 SHL196641 SRH196641 TBD196641 TKZ196641 TUV196641 UER196641 UON196641 UYJ196641 VIF196641 VSB196641 WBX196641 WLT196641 WVP196641 H262177 JD262177 SZ262177 ACV262177 AMR262177 AWN262177 BGJ262177 BQF262177 CAB262177 CJX262177 CTT262177 DDP262177 DNL262177 DXH262177 EHD262177 EQZ262177 FAV262177 FKR262177 FUN262177 GEJ262177 GOF262177 GYB262177 HHX262177 HRT262177 IBP262177 ILL262177 IVH262177 JFD262177 JOZ262177 JYV262177 KIR262177 KSN262177 LCJ262177 LMF262177 LWB262177 MFX262177 MPT262177 MZP262177 NJL262177 NTH262177 ODD262177 OMZ262177 OWV262177 PGR262177 PQN262177 QAJ262177 QKF262177 QUB262177 RDX262177 RNT262177 RXP262177 SHL262177 SRH262177 TBD262177 TKZ262177 TUV262177 UER262177 UON262177 UYJ262177 VIF262177 VSB262177 WBX262177 WLT262177 WVP262177 H327713 JD327713 SZ327713 ACV327713 AMR327713 AWN327713 BGJ327713 BQF327713 CAB327713 CJX327713 CTT327713 DDP327713 DNL327713 DXH327713 EHD327713 EQZ327713 FAV327713 FKR327713 FUN327713 GEJ327713 GOF327713 GYB327713 HHX327713 HRT327713 IBP327713 ILL327713 IVH327713 JFD327713 JOZ327713 JYV327713 KIR327713 KSN327713 LCJ327713 LMF327713 LWB327713 MFX327713 MPT327713 MZP327713 NJL327713 NTH327713 ODD327713 OMZ327713 OWV327713 PGR327713 PQN327713 QAJ327713 QKF327713 QUB327713 RDX327713 RNT327713 RXP327713 SHL327713 SRH327713 TBD327713 TKZ327713 TUV327713 UER327713 UON327713 UYJ327713 VIF327713 VSB327713 WBX327713 WLT327713 WVP327713 H393249 JD393249 SZ393249 ACV393249 AMR393249 AWN393249 BGJ393249 BQF393249 CAB393249 CJX393249 CTT393249 DDP393249 DNL393249 DXH393249 EHD393249 EQZ393249 FAV393249 FKR393249 FUN393249 GEJ393249 GOF393249 GYB393249 HHX393249 HRT393249 IBP393249 ILL393249 IVH393249 JFD393249 JOZ393249 JYV393249 KIR393249 KSN393249 LCJ393249 LMF393249 LWB393249 MFX393249 MPT393249 MZP393249 NJL393249 NTH393249 ODD393249 OMZ393249 OWV393249 PGR393249 PQN393249 QAJ393249 QKF393249 QUB393249 RDX393249 RNT393249 RXP393249 SHL393249 SRH393249 TBD393249 TKZ393249 TUV393249 UER393249 UON393249 UYJ393249 VIF393249 VSB393249 WBX393249 WLT393249 WVP393249 H458785 JD458785 SZ458785 ACV458785 AMR458785 AWN458785 BGJ458785 BQF458785 CAB458785 CJX458785 CTT458785 DDP458785 DNL458785 DXH458785 EHD458785 EQZ458785 FAV458785 FKR458785 FUN458785 GEJ458785 GOF458785 GYB458785 HHX458785 HRT458785 IBP458785 ILL458785 IVH458785 JFD458785 JOZ458785 JYV458785 KIR458785 KSN458785 LCJ458785 LMF458785 LWB458785 MFX458785 MPT458785 MZP458785 NJL458785 NTH458785 ODD458785 OMZ458785 OWV458785 PGR458785 PQN458785 QAJ458785 QKF458785 QUB458785 RDX458785 RNT458785 RXP458785 SHL458785 SRH458785 TBD458785 TKZ458785 TUV458785 UER458785 UON458785 UYJ458785 VIF458785 VSB458785 WBX458785 WLT458785 WVP458785 H524321 JD524321 SZ524321 ACV524321 AMR524321 AWN524321 BGJ524321 BQF524321 CAB524321 CJX524321 CTT524321 DDP524321 DNL524321 DXH524321 EHD524321 EQZ524321 FAV524321 FKR524321 FUN524321 GEJ524321 GOF524321 GYB524321 HHX524321 HRT524321 IBP524321 ILL524321 IVH524321 JFD524321 JOZ524321 JYV524321 KIR524321 KSN524321 LCJ524321 LMF524321 LWB524321 MFX524321 MPT524321 MZP524321 NJL524321 NTH524321 ODD524321 OMZ524321 OWV524321 PGR524321 PQN524321 QAJ524321 QKF524321 QUB524321 RDX524321 RNT524321 RXP524321 SHL524321 SRH524321 TBD524321 TKZ524321 TUV524321 UER524321 UON524321 UYJ524321 VIF524321 VSB524321 WBX524321 WLT524321 WVP524321 H589857 JD589857 SZ589857 ACV589857 AMR589857 AWN589857 BGJ589857 BQF589857 CAB589857 CJX589857 CTT589857 DDP589857 DNL589857 DXH589857 EHD589857 EQZ589857 FAV589857 FKR589857 FUN589857 GEJ589857 GOF589857 GYB589857 HHX589857 HRT589857 IBP589857 ILL589857 IVH589857 JFD589857 JOZ589857 JYV589857 KIR589857 KSN589857 LCJ589857 LMF589857 LWB589857 MFX589857 MPT589857 MZP589857 NJL589857 NTH589857 ODD589857 OMZ589857 OWV589857 PGR589857 PQN589857 QAJ589857 QKF589857 QUB589857 RDX589857 RNT589857 RXP589857 SHL589857 SRH589857 TBD589857 TKZ589857 TUV589857 UER589857 UON589857 UYJ589857 VIF589857 VSB589857 WBX589857 WLT589857 WVP589857 H655393 JD655393 SZ655393 ACV655393 AMR655393 AWN655393 BGJ655393 BQF655393 CAB655393 CJX655393 CTT655393 DDP655393 DNL655393 DXH655393 EHD655393 EQZ655393 FAV655393 FKR655393 FUN655393 GEJ655393 GOF655393 GYB655393 HHX655393 HRT655393 IBP655393 ILL655393 IVH655393 JFD655393 JOZ655393 JYV655393 KIR655393 KSN655393 LCJ655393 LMF655393 LWB655393 MFX655393 MPT655393 MZP655393 NJL655393 NTH655393 ODD655393 OMZ655393 OWV655393 PGR655393 PQN655393 QAJ655393 QKF655393 QUB655393 RDX655393 RNT655393 RXP655393 SHL655393 SRH655393 TBD655393 TKZ655393 TUV655393 UER655393 UON655393 UYJ655393 VIF655393 VSB655393 WBX655393 WLT655393 WVP655393 H720929 JD720929 SZ720929 ACV720929 AMR720929 AWN720929 BGJ720929 BQF720929 CAB720929 CJX720929 CTT720929 DDP720929 DNL720929 DXH720929 EHD720929 EQZ720929 FAV720929 FKR720929 FUN720929 GEJ720929 GOF720929 GYB720929 HHX720929 HRT720929 IBP720929 ILL720929 IVH720929 JFD720929 JOZ720929 JYV720929 KIR720929 KSN720929 LCJ720929 LMF720929 LWB720929 MFX720929 MPT720929 MZP720929 NJL720929 NTH720929 ODD720929 OMZ720929 OWV720929 PGR720929 PQN720929 QAJ720929 QKF720929 QUB720929 RDX720929 RNT720929 RXP720929 SHL720929 SRH720929 TBD720929 TKZ720929 TUV720929 UER720929 UON720929 UYJ720929 VIF720929 VSB720929 WBX720929 WLT720929 WVP720929 H786465 JD786465 SZ786465 ACV786465 AMR786465 AWN786465 BGJ786465 BQF786465 CAB786465 CJX786465 CTT786465 DDP786465 DNL786465 DXH786465 EHD786465 EQZ786465 FAV786465 FKR786465 FUN786465 GEJ786465 GOF786465 GYB786465 HHX786465 HRT786465 IBP786465 ILL786465 IVH786465 JFD786465 JOZ786465 JYV786465 KIR786465 KSN786465 LCJ786465 LMF786465 LWB786465 MFX786465 MPT786465 MZP786465 NJL786465 NTH786465 ODD786465 OMZ786465 OWV786465 PGR786465 PQN786465 QAJ786465 QKF786465 QUB786465 RDX786465 RNT786465 RXP786465 SHL786465 SRH786465 TBD786465 TKZ786465 TUV786465 UER786465 UON786465 UYJ786465 VIF786465 VSB786465 WBX786465 WLT786465 WVP786465 H852001 JD852001 SZ852001 ACV852001 AMR852001 AWN852001 BGJ852001 BQF852001 CAB852001 CJX852001 CTT852001 DDP852001 DNL852001 DXH852001 EHD852001 EQZ852001 FAV852001 FKR852001 FUN852001 GEJ852001 GOF852001 GYB852001 HHX852001 HRT852001 IBP852001 ILL852001 IVH852001 JFD852001 JOZ852001 JYV852001 KIR852001 KSN852001 LCJ852001 LMF852001 LWB852001 MFX852001 MPT852001 MZP852001 NJL852001 NTH852001 ODD852001 OMZ852001 OWV852001 PGR852001 PQN852001 QAJ852001 QKF852001 QUB852001 RDX852001 RNT852001 RXP852001 SHL852001 SRH852001 TBD852001 TKZ852001 TUV852001 UER852001 UON852001 UYJ852001 VIF852001 VSB852001 WBX852001 WLT852001 WVP852001 H917537 JD917537 SZ917537 ACV917537 AMR917537 AWN917537 BGJ917537 BQF917537 CAB917537 CJX917537 CTT917537 DDP917537 DNL917537 DXH917537 EHD917537 EQZ917537 FAV917537 FKR917537 FUN917537 GEJ917537 GOF917537 GYB917537 HHX917537 HRT917537 IBP917537 ILL917537 IVH917537 JFD917537 JOZ917537 JYV917537 KIR917537 KSN917537 LCJ917537 LMF917537 LWB917537 MFX917537 MPT917537 MZP917537 NJL917537 NTH917537 ODD917537 OMZ917537 OWV917537 PGR917537 PQN917537 QAJ917537 QKF917537 QUB917537 RDX917537 RNT917537 RXP917537 SHL917537 SRH917537 TBD917537 TKZ917537 TUV917537 UER917537 UON917537 UYJ917537 VIF917537 VSB917537 WBX917537 WLT917537 WVP917537 H983073 JD983073 SZ983073 ACV983073 AMR983073 AWN983073 BGJ983073 BQF983073 CAB983073 CJX983073 CTT983073 DDP983073 DNL983073 DXH983073 EHD983073 EQZ983073 FAV983073 FKR983073 FUN983073 GEJ983073 GOF983073 GYB983073 HHX983073 HRT983073 IBP983073 ILL983073 IVH983073 JFD983073 JOZ983073 JYV983073 KIR983073 KSN983073 LCJ983073 LMF983073 LWB983073 MFX983073 MPT983073 MZP983073 NJL983073 NTH983073 ODD983073 OMZ983073 OWV983073 PGR983073 PQN983073 QAJ983073 QKF983073 QUB983073 RDX983073 RNT983073 RXP983073 SHL983073 SRH983073 TBD983073 TKZ983073 TUV983073 UER983073 UON983073 UYJ983073 VIF983073 VSB983073 WBX983073 WLT983073 WVP983073 M47:AQ50 JI47:KM50 TE47:UI50 ADA47:AEE50 AMW47:AOA50 AWS47:AXW50 BGO47:BHS50 BQK47:BRO50 CAG47:CBK50 CKC47:CLG50 CTY47:CVC50 DDU47:DEY50 DNQ47:DOU50 DXM47:DYQ50 EHI47:EIM50 ERE47:ESI50 FBA47:FCE50 FKW47:FMA50 FUS47:FVW50 GEO47:GFS50 GOK47:GPO50 GYG47:GZK50 HIC47:HJG50 HRY47:HTC50 IBU47:ICY50 ILQ47:IMU50 IVM47:IWQ50 JFI47:JGM50 JPE47:JQI50 JZA47:KAE50 KIW47:KKA50 KSS47:KTW50 LCO47:LDS50 LMK47:LNO50 LWG47:LXK50 MGC47:MHG50 MPY47:MRC50 MZU47:NAY50 NJQ47:NKU50 NTM47:NUQ50 ODI47:OEM50 ONE47:OOI50 OXA47:OYE50 PGW47:PIA50 PQS47:PRW50 QAO47:QBS50 QKK47:QLO50 QUG47:QVK50 REC47:RFG50 RNY47:RPC50 RXU47:RYY50 SHQ47:SIU50 SRM47:SSQ50 TBI47:TCM50 TLE47:TMI50 TVA47:TWE50 UEW47:UGA50 UOS47:UPW50 UYO47:UZS50 VIK47:VJO50 VSG47:VTK50 WCC47:WDG50 WLY47:WNC50 WVU47:WWY50 M65583:AQ65586 JI65583:KM65586 TE65583:UI65586 ADA65583:AEE65586 AMW65583:AOA65586 AWS65583:AXW65586 BGO65583:BHS65586 BQK65583:BRO65586 CAG65583:CBK65586 CKC65583:CLG65586 CTY65583:CVC65586 DDU65583:DEY65586 DNQ65583:DOU65586 DXM65583:DYQ65586 EHI65583:EIM65586 ERE65583:ESI65586 FBA65583:FCE65586 FKW65583:FMA65586 FUS65583:FVW65586 GEO65583:GFS65586 GOK65583:GPO65586 GYG65583:GZK65586 HIC65583:HJG65586 HRY65583:HTC65586 IBU65583:ICY65586 ILQ65583:IMU65586 IVM65583:IWQ65586 JFI65583:JGM65586 JPE65583:JQI65586 JZA65583:KAE65586 KIW65583:KKA65586 KSS65583:KTW65586 LCO65583:LDS65586 LMK65583:LNO65586 LWG65583:LXK65586 MGC65583:MHG65586 MPY65583:MRC65586 MZU65583:NAY65586 NJQ65583:NKU65586 NTM65583:NUQ65586 ODI65583:OEM65586 ONE65583:OOI65586 OXA65583:OYE65586 PGW65583:PIA65586 PQS65583:PRW65586 QAO65583:QBS65586 QKK65583:QLO65586 QUG65583:QVK65586 REC65583:RFG65586 RNY65583:RPC65586 RXU65583:RYY65586 SHQ65583:SIU65586 SRM65583:SSQ65586 TBI65583:TCM65586 TLE65583:TMI65586 TVA65583:TWE65586 UEW65583:UGA65586 UOS65583:UPW65586 UYO65583:UZS65586 VIK65583:VJO65586 VSG65583:VTK65586 WCC65583:WDG65586 WLY65583:WNC65586 WVU65583:WWY65586 M131119:AQ131122 JI131119:KM131122 TE131119:UI131122 ADA131119:AEE131122 AMW131119:AOA131122 AWS131119:AXW131122 BGO131119:BHS131122 BQK131119:BRO131122 CAG131119:CBK131122 CKC131119:CLG131122 CTY131119:CVC131122 DDU131119:DEY131122 DNQ131119:DOU131122 DXM131119:DYQ131122 EHI131119:EIM131122 ERE131119:ESI131122 FBA131119:FCE131122 FKW131119:FMA131122 FUS131119:FVW131122 GEO131119:GFS131122 GOK131119:GPO131122 GYG131119:GZK131122 HIC131119:HJG131122 HRY131119:HTC131122 IBU131119:ICY131122 ILQ131119:IMU131122 IVM131119:IWQ131122 JFI131119:JGM131122 JPE131119:JQI131122 JZA131119:KAE131122 KIW131119:KKA131122 KSS131119:KTW131122 LCO131119:LDS131122 LMK131119:LNO131122 LWG131119:LXK131122 MGC131119:MHG131122 MPY131119:MRC131122 MZU131119:NAY131122 NJQ131119:NKU131122 NTM131119:NUQ131122 ODI131119:OEM131122 ONE131119:OOI131122 OXA131119:OYE131122 PGW131119:PIA131122 PQS131119:PRW131122 QAO131119:QBS131122 QKK131119:QLO131122 QUG131119:QVK131122 REC131119:RFG131122 RNY131119:RPC131122 RXU131119:RYY131122 SHQ131119:SIU131122 SRM131119:SSQ131122 TBI131119:TCM131122 TLE131119:TMI131122 TVA131119:TWE131122 UEW131119:UGA131122 UOS131119:UPW131122 UYO131119:UZS131122 VIK131119:VJO131122 VSG131119:VTK131122 WCC131119:WDG131122 WLY131119:WNC131122 WVU131119:WWY131122 M196655:AQ196658 JI196655:KM196658 TE196655:UI196658 ADA196655:AEE196658 AMW196655:AOA196658 AWS196655:AXW196658 BGO196655:BHS196658 BQK196655:BRO196658 CAG196655:CBK196658 CKC196655:CLG196658 CTY196655:CVC196658 DDU196655:DEY196658 DNQ196655:DOU196658 DXM196655:DYQ196658 EHI196655:EIM196658 ERE196655:ESI196658 FBA196655:FCE196658 FKW196655:FMA196658 FUS196655:FVW196658 GEO196655:GFS196658 GOK196655:GPO196658 GYG196655:GZK196658 HIC196655:HJG196658 HRY196655:HTC196658 IBU196655:ICY196658 ILQ196655:IMU196658 IVM196655:IWQ196658 JFI196655:JGM196658 JPE196655:JQI196658 JZA196655:KAE196658 KIW196655:KKA196658 KSS196655:KTW196658 LCO196655:LDS196658 LMK196655:LNO196658 LWG196655:LXK196658 MGC196655:MHG196658 MPY196655:MRC196658 MZU196655:NAY196658 NJQ196655:NKU196658 NTM196655:NUQ196658 ODI196655:OEM196658 ONE196655:OOI196658 OXA196655:OYE196658 PGW196655:PIA196658 PQS196655:PRW196658 QAO196655:QBS196658 QKK196655:QLO196658 QUG196655:QVK196658 REC196655:RFG196658 RNY196655:RPC196658 RXU196655:RYY196658 SHQ196655:SIU196658 SRM196655:SSQ196658 TBI196655:TCM196658 TLE196655:TMI196658 TVA196655:TWE196658 UEW196655:UGA196658 UOS196655:UPW196658 UYO196655:UZS196658 VIK196655:VJO196658 VSG196655:VTK196658 WCC196655:WDG196658 WLY196655:WNC196658 WVU196655:WWY196658 M262191:AQ262194 JI262191:KM262194 TE262191:UI262194 ADA262191:AEE262194 AMW262191:AOA262194 AWS262191:AXW262194 BGO262191:BHS262194 BQK262191:BRO262194 CAG262191:CBK262194 CKC262191:CLG262194 CTY262191:CVC262194 DDU262191:DEY262194 DNQ262191:DOU262194 DXM262191:DYQ262194 EHI262191:EIM262194 ERE262191:ESI262194 FBA262191:FCE262194 FKW262191:FMA262194 FUS262191:FVW262194 GEO262191:GFS262194 GOK262191:GPO262194 GYG262191:GZK262194 HIC262191:HJG262194 HRY262191:HTC262194 IBU262191:ICY262194 ILQ262191:IMU262194 IVM262191:IWQ262194 JFI262191:JGM262194 JPE262191:JQI262194 JZA262191:KAE262194 KIW262191:KKA262194 KSS262191:KTW262194 LCO262191:LDS262194 LMK262191:LNO262194 LWG262191:LXK262194 MGC262191:MHG262194 MPY262191:MRC262194 MZU262191:NAY262194 NJQ262191:NKU262194 NTM262191:NUQ262194 ODI262191:OEM262194 ONE262191:OOI262194 OXA262191:OYE262194 PGW262191:PIA262194 PQS262191:PRW262194 QAO262191:QBS262194 QKK262191:QLO262194 QUG262191:QVK262194 REC262191:RFG262194 RNY262191:RPC262194 RXU262191:RYY262194 SHQ262191:SIU262194 SRM262191:SSQ262194 TBI262191:TCM262194 TLE262191:TMI262194 TVA262191:TWE262194 UEW262191:UGA262194 UOS262191:UPW262194 UYO262191:UZS262194 VIK262191:VJO262194 VSG262191:VTK262194 WCC262191:WDG262194 WLY262191:WNC262194 WVU262191:WWY262194 M327727:AQ327730 JI327727:KM327730 TE327727:UI327730 ADA327727:AEE327730 AMW327727:AOA327730 AWS327727:AXW327730 BGO327727:BHS327730 BQK327727:BRO327730 CAG327727:CBK327730 CKC327727:CLG327730 CTY327727:CVC327730 DDU327727:DEY327730 DNQ327727:DOU327730 DXM327727:DYQ327730 EHI327727:EIM327730 ERE327727:ESI327730 FBA327727:FCE327730 FKW327727:FMA327730 FUS327727:FVW327730 GEO327727:GFS327730 GOK327727:GPO327730 GYG327727:GZK327730 HIC327727:HJG327730 HRY327727:HTC327730 IBU327727:ICY327730 ILQ327727:IMU327730 IVM327727:IWQ327730 JFI327727:JGM327730 JPE327727:JQI327730 JZA327727:KAE327730 KIW327727:KKA327730 KSS327727:KTW327730 LCO327727:LDS327730 LMK327727:LNO327730 LWG327727:LXK327730 MGC327727:MHG327730 MPY327727:MRC327730 MZU327727:NAY327730 NJQ327727:NKU327730 NTM327727:NUQ327730 ODI327727:OEM327730 ONE327727:OOI327730 OXA327727:OYE327730 PGW327727:PIA327730 PQS327727:PRW327730 QAO327727:QBS327730 QKK327727:QLO327730 QUG327727:QVK327730 REC327727:RFG327730 RNY327727:RPC327730 RXU327727:RYY327730 SHQ327727:SIU327730 SRM327727:SSQ327730 TBI327727:TCM327730 TLE327727:TMI327730 TVA327727:TWE327730 UEW327727:UGA327730 UOS327727:UPW327730 UYO327727:UZS327730 VIK327727:VJO327730 VSG327727:VTK327730 WCC327727:WDG327730 WLY327727:WNC327730 WVU327727:WWY327730 M393263:AQ393266 JI393263:KM393266 TE393263:UI393266 ADA393263:AEE393266 AMW393263:AOA393266 AWS393263:AXW393266 BGO393263:BHS393266 BQK393263:BRO393266 CAG393263:CBK393266 CKC393263:CLG393266 CTY393263:CVC393266 DDU393263:DEY393266 DNQ393263:DOU393266 DXM393263:DYQ393266 EHI393263:EIM393266 ERE393263:ESI393266 FBA393263:FCE393266 FKW393263:FMA393266 FUS393263:FVW393266 GEO393263:GFS393266 GOK393263:GPO393266 GYG393263:GZK393266 HIC393263:HJG393266 HRY393263:HTC393266 IBU393263:ICY393266 ILQ393263:IMU393266 IVM393263:IWQ393266 JFI393263:JGM393266 JPE393263:JQI393266 JZA393263:KAE393266 KIW393263:KKA393266 KSS393263:KTW393266 LCO393263:LDS393266 LMK393263:LNO393266 LWG393263:LXK393266 MGC393263:MHG393266 MPY393263:MRC393266 MZU393263:NAY393266 NJQ393263:NKU393266 NTM393263:NUQ393266 ODI393263:OEM393266 ONE393263:OOI393266 OXA393263:OYE393266 PGW393263:PIA393266 PQS393263:PRW393266 QAO393263:QBS393266 QKK393263:QLO393266 QUG393263:QVK393266 REC393263:RFG393266 RNY393263:RPC393266 RXU393263:RYY393266 SHQ393263:SIU393266 SRM393263:SSQ393266 TBI393263:TCM393266 TLE393263:TMI393266 TVA393263:TWE393266 UEW393263:UGA393266 UOS393263:UPW393266 UYO393263:UZS393266 VIK393263:VJO393266 VSG393263:VTK393266 WCC393263:WDG393266 WLY393263:WNC393266 WVU393263:WWY393266 M458799:AQ458802 JI458799:KM458802 TE458799:UI458802 ADA458799:AEE458802 AMW458799:AOA458802 AWS458799:AXW458802 BGO458799:BHS458802 BQK458799:BRO458802 CAG458799:CBK458802 CKC458799:CLG458802 CTY458799:CVC458802 DDU458799:DEY458802 DNQ458799:DOU458802 DXM458799:DYQ458802 EHI458799:EIM458802 ERE458799:ESI458802 FBA458799:FCE458802 FKW458799:FMA458802 FUS458799:FVW458802 GEO458799:GFS458802 GOK458799:GPO458802 GYG458799:GZK458802 HIC458799:HJG458802 HRY458799:HTC458802 IBU458799:ICY458802 ILQ458799:IMU458802 IVM458799:IWQ458802 JFI458799:JGM458802 JPE458799:JQI458802 JZA458799:KAE458802 KIW458799:KKA458802 KSS458799:KTW458802 LCO458799:LDS458802 LMK458799:LNO458802 LWG458799:LXK458802 MGC458799:MHG458802 MPY458799:MRC458802 MZU458799:NAY458802 NJQ458799:NKU458802 NTM458799:NUQ458802 ODI458799:OEM458802 ONE458799:OOI458802 OXA458799:OYE458802 PGW458799:PIA458802 PQS458799:PRW458802 QAO458799:QBS458802 QKK458799:QLO458802 QUG458799:QVK458802 REC458799:RFG458802 RNY458799:RPC458802 RXU458799:RYY458802 SHQ458799:SIU458802 SRM458799:SSQ458802 TBI458799:TCM458802 TLE458799:TMI458802 TVA458799:TWE458802 UEW458799:UGA458802 UOS458799:UPW458802 UYO458799:UZS458802 VIK458799:VJO458802 VSG458799:VTK458802 WCC458799:WDG458802 WLY458799:WNC458802 WVU458799:WWY458802 M524335:AQ524338 JI524335:KM524338 TE524335:UI524338 ADA524335:AEE524338 AMW524335:AOA524338 AWS524335:AXW524338 BGO524335:BHS524338 BQK524335:BRO524338 CAG524335:CBK524338 CKC524335:CLG524338 CTY524335:CVC524338 DDU524335:DEY524338 DNQ524335:DOU524338 DXM524335:DYQ524338 EHI524335:EIM524338 ERE524335:ESI524338 FBA524335:FCE524338 FKW524335:FMA524338 FUS524335:FVW524338 GEO524335:GFS524338 GOK524335:GPO524338 GYG524335:GZK524338 HIC524335:HJG524338 HRY524335:HTC524338 IBU524335:ICY524338 ILQ524335:IMU524338 IVM524335:IWQ524338 JFI524335:JGM524338 JPE524335:JQI524338 JZA524335:KAE524338 KIW524335:KKA524338 KSS524335:KTW524338 LCO524335:LDS524338 LMK524335:LNO524338 LWG524335:LXK524338 MGC524335:MHG524338 MPY524335:MRC524338 MZU524335:NAY524338 NJQ524335:NKU524338 NTM524335:NUQ524338 ODI524335:OEM524338 ONE524335:OOI524338 OXA524335:OYE524338 PGW524335:PIA524338 PQS524335:PRW524338 QAO524335:QBS524338 QKK524335:QLO524338 QUG524335:QVK524338 REC524335:RFG524338 RNY524335:RPC524338 RXU524335:RYY524338 SHQ524335:SIU524338 SRM524335:SSQ524338 TBI524335:TCM524338 TLE524335:TMI524338 TVA524335:TWE524338 UEW524335:UGA524338 UOS524335:UPW524338 UYO524335:UZS524338 VIK524335:VJO524338 VSG524335:VTK524338 WCC524335:WDG524338 WLY524335:WNC524338 WVU524335:WWY524338 M589871:AQ589874 JI589871:KM589874 TE589871:UI589874 ADA589871:AEE589874 AMW589871:AOA589874 AWS589871:AXW589874 BGO589871:BHS589874 BQK589871:BRO589874 CAG589871:CBK589874 CKC589871:CLG589874 CTY589871:CVC589874 DDU589871:DEY589874 DNQ589871:DOU589874 DXM589871:DYQ589874 EHI589871:EIM589874 ERE589871:ESI589874 FBA589871:FCE589874 FKW589871:FMA589874 FUS589871:FVW589874 GEO589871:GFS589874 GOK589871:GPO589874 GYG589871:GZK589874 HIC589871:HJG589874 HRY589871:HTC589874 IBU589871:ICY589874 ILQ589871:IMU589874 IVM589871:IWQ589874 JFI589871:JGM589874 JPE589871:JQI589874 JZA589871:KAE589874 KIW589871:KKA589874 KSS589871:KTW589874 LCO589871:LDS589874 LMK589871:LNO589874 LWG589871:LXK589874 MGC589871:MHG589874 MPY589871:MRC589874 MZU589871:NAY589874 NJQ589871:NKU589874 NTM589871:NUQ589874 ODI589871:OEM589874 ONE589871:OOI589874 OXA589871:OYE589874 PGW589871:PIA589874 PQS589871:PRW589874 QAO589871:QBS589874 QKK589871:QLO589874 QUG589871:QVK589874 REC589871:RFG589874 RNY589871:RPC589874 RXU589871:RYY589874 SHQ589871:SIU589874 SRM589871:SSQ589874 TBI589871:TCM589874 TLE589871:TMI589874 TVA589871:TWE589874 UEW589871:UGA589874 UOS589871:UPW589874 UYO589871:UZS589874 VIK589871:VJO589874 VSG589871:VTK589874 WCC589871:WDG589874 WLY589871:WNC589874 WVU589871:WWY589874 M655407:AQ655410 JI655407:KM655410 TE655407:UI655410 ADA655407:AEE655410 AMW655407:AOA655410 AWS655407:AXW655410 BGO655407:BHS655410 BQK655407:BRO655410 CAG655407:CBK655410 CKC655407:CLG655410 CTY655407:CVC655410 DDU655407:DEY655410 DNQ655407:DOU655410 DXM655407:DYQ655410 EHI655407:EIM655410 ERE655407:ESI655410 FBA655407:FCE655410 FKW655407:FMA655410 FUS655407:FVW655410 GEO655407:GFS655410 GOK655407:GPO655410 GYG655407:GZK655410 HIC655407:HJG655410 HRY655407:HTC655410 IBU655407:ICY655410 ILQ655407:IMU655410 IVM655407:IWQ655410 JFI655407:JGM655410 JPE655407:JQI655410 JZA655407:KAE655410 KIW655407:KKA655410 KSS655407:KTW655410 LCO655407:LDS655410 LMK655407:LNO655410 LWG655407:LXK655410 MGC655407:MHG655410 MPY655407:MRC655410 MZU655407:NAY655410 NJQ655407:NKU655410 NTM655407:NUQ655410 ODI655407:OEM655410 ONE655407:OOI655410 OXA655407:OYE655410 PGW655407:PIA655410 PQS655407:PRW655410 QAO655407:QBS655410 QKK655407:QLO655410 QUG655407:QVK655410 REC655407:RFG655410 RNY655407:RPC655410 RXU655407:RYY655410 SHQ655407:SIU655410 SRM655407:SSQ655410 TBI655407:TCM655410 TLE655407:TMI655410 TVA655407:TWE655410 UEW655407:UGA655410 UOS655407:UPW655410 UYO655407:UZS655410 VIK655407:VJO655410 VSG655407:VTK655410 WCC655407:WDG655410 WLY655407:WNC655410 WVU655407:WWY655410 M720943:AQ720946 JI720943:KM720946 TE720943:UI720946 ADA720943:AEE720946 AMW720943:AOA720946 AWS720943:AXW720946 BGO720943:BHS720946 BQK720943:BRO720946 CAG720943:CBK720946 CKC720943:CLG720946 CTY720943:CVC720946 DDU720943:DEY720946 DNQ720943:DOU720946 DXM720943:DYQ720946 EHI720943:EIM720946 ERE720943:ESI720946 FBA720943:FCE720946 FKW720943:FMA720946 FUS720943:FVW720946 GEO720943:GFS720946 GOK720943:GPO720946 GYG720943:GZK720946 HIC720943:HJG720946 HRY720943:HTC720946 IBU720943:ICY720946 ILQ720943:IMU720946 IVM720943:IWQ720946 JFI720943:JGM720946 JPE720943:JQI720946 JZA720943:KAE720946 KIW720943:KKA720946 KSS720943:KTW720946 LCO720943:LDS720946 LMK720943:LNO720946 LWG720943:LXK720946 MGC720943:MHG720946 MPY720943:MRC720946 MZU720943:NAY720946 NJQ720943:NKU720946 NTM720943:NUQ720946 ODI720943:OEM720946 ONE720943:OOI720946 OXA720943:OYE720946 PGW720943:PIA720946 PQS720943:PRW720946 QAO720943:QBS720946 QKK720943:QLO720946 QUG720943:QVK720946 REC720943:RFG720946 RNY720943:RPC720946 RXU720943:RYY720946 SHQ720943:SIU720946 SRM720943:SSQ720946 TBI720943:TCM720946 TLE720943:TMI720946 TVA720943:TWE720946 UEW720943:UGA720946 UOS720943:UPW720946 UYO720943:UZS720946 VIK720943:VJO720946 VSG720943:VTK720946 WCC720943:WDG720946 WLY720943:WNC720946 WVU720943:WWY720946 M786479:AQ786482 JI786479:KM786482 TE786479:UI786482 ADA786479:AEE786482 AMW786479:AOA786482 AWS786479:AXW786482 BGO786479:BHS786482 BQK786479:BRO786482 CAG786479:CBK786482 CKC786479:CLG786482 CTY786479:CVC786482 DDU786479:DEY786482 DNQ786479:DOU786482 DXM786479:DYQ786482 EHI786479:EIM786482 ERE786479:ESI786482 FBA786479:FCE786482 FKW786479:FMA786482 FUS786479:FVW786482 GEO786479:GFS786482 GOK786479:GPO786482 GYG786479:GZK786482 HIC786479:HJG786482 HRY786479:HTC786482 IBU786479:ICY786482 ILQ786479:IMU786482 IVM786479:IWQ786482 JFI786479:JGM786482 JPE786479:JQI786482 JZA786479:KAE786482 KIW786479:KKA786482 KSS786479:KTW786482 LCO786479:LDS786482 LMK786479:LNO786482 LWG786479:LXK786482 MGC786479:MHG786482 MPY786479:MRC786482 MZU786479:NAY786482 NJQ786479:NKU786482 NTM786479:NUQ786482 ODI786479:OEM786482 ONE786479:OOI786482 OXA786479:OYE786482 PGW786479:PIA786482 PQS786479:PRW786482 QAO786479:QBS786482 QKK786479:QLO786482 QUG786479:QVK786482 REC786479:RFG786482 RNY786479:RPC786482 RXU786479:RYY786482 SHQ786479:SIU786482 SRM786479:SSQ786482 TBI786479:TCM786482 TLE786479:TMI786482 TVA786479:TWE786482 UEW786479:UGA786482 UOS786479:UPW786482 UYO786479:UZS786482 VIK786479:VJO786482 VSG786479:VTK786482 WCC786479:WDG786482 WLY786479:WNC786482 WVU786479:WWY786482 M852015:AQ852018 JI852015:KM852018 TE852015:UI852018 ADA852015:AEE852018 AMW852015:AOA852018 AWS852015:AXW852018 BGO852015:BHS852018 BQK852015:BRO852018 CAG852015:CBK852018 CKC852015:CLG852018 CTY852015:CVC852018 DDU852015:DEY852018 DNQ852015:DOU852018 DXM852015:DYQ852018 EHI852015:EIM852018 ERE852015:ESI852018 FBA852015:FCE852018 FKW852015:FMA852018 FUS852015:FVW852018 GEO852015:GFS852018 GOK852015:GPO852018 GYG852015:GZK852018 HIC852015:HJG852018 HRY852015:HTC852018 IBU852015:ICY852018 ILQ852015:IMU852018 IVM852015:IWQ852018 JFI852015:JGM852018 JPE852015:JQI852018 JZA852015:KAE852018 KIW852015:KKA852018 KSS852015:KTW852018 LCO852015:LDS852018 LMK852015:LNO852018 LWG852015:LXK852018 MGC852015:MHG852018 MPY852015:MRC852018 MZU852015:NAY852018 NJQ852015:NKU852018 NTM852015:NUQ852018 ODI852015:OEM852018 ONE852015:OOI852018 OXA852015:OYE852018 PGW852015:PIA852018 PQS852015:PRW852018 QAO852015:QBS852018 QKK852015:QLO852018 QUG852015:QVK852018 REC852015:RFG852018 RNY852015:RPC852018 RXU852015:RYY852018 SHQ852015:SIU852018 SRM852015:SSQ852018 TBI852015:TCM852018 TLE852015:TMI852018 TVA852015:TWE852018 UEW852015:UGA852018 UOS852015:UPW852018 UYO852015:UZS852018 VIK852015:VJO852018 VSG852015:VTK852018 WCC852015:WDG852018 WLY852015:WNC852018 WVU852015:WWY852018 M917551:AQ917554 JI917551:KM917554 TE917551:UI917554 ADA917551:AEE917554 AMW917551:AOA917554 AWS917551:AXW917554 BGO917551:BHS917554 BQK917551:BRO917554 CAG917551:CBK917554 CKC917551:CLG917554 CTY917551:CVC917554 DDU917551:DEY917554 DNQ917551:DOU917554 DXM917551:DYQ917554 EHI917551:EIM917554 ERE917551:ESI917554 FBA917551:FCE917554 FKW917551:FMA917554 FUS917551:FVW917554 GEO917551:GFS917554 GOK917551:GPO917554 GYG917551:GZK917554 HIC917551:HJG917554 HRY917551:HTC917554 IBU917551:ICY917554 ILQ917551:IMU917554 IVM917551:IWQ917554 JFI917551:JGM917554 JPE917551:JQI917554 JZA917551:KAE917554 KIW917551:KKA917554 KSS917551:KTW917554 LCO917551:LDS917554 LMK917551:LNO917554 LWG917551:LXK917554 MGC917551:MHG917554 MPY917551:MRC917554 MZU917551:NAY917554 NJQ917551:NKU917554 NTM917551:NUQ917554 ODI917551:OEM917554 ONE917551:OOI917554 OXA917551:OYE917554 PGW917551:PIA917554 PQS917551:PRW917554 QAO917551:QBS917554 QKK917551:QLO917554 QUG917551:QVK917554 REC917551:RFG917554 RNY917551:RPC917554 RXU917551:RYY917554 SHQ917551:SIU917554 SRM917551:SSQ917554 TBI917551:TCM917554 TLE917551:TMI917554 TVA917551:TWE917554 UEW917551:UGA917554 UOS917551:UPW917554 UYO917551:UZS917554 VIK917551:VJO917554 VSG917551:VTK917554 WCC917551:WDG917554 WLY917551:WNC917554 WVU917551:WWY917554 M983087:AQ983090 JI983087:KM983090 TE983087:UI983090 ADA983087:AEE983090 AMW983087:AOA983090 AWS983087:AXW983090 BGO983087:BHS983090 BQK983087:BRO983090 CAG983087:CBK983090 CKC983087:CLG983090 CTY983087:CVC983090 DDU983087:DEY983090 DNQ983087:DOU983090 DXM983087:DYQ983090 EHI983087:EIM983090 ERE983087:ESI983090 FBA983087:FCE983090 FKW983087:FMA983090 FUS983087:FVW983090 GEO983087:GFS983090 GOK983087:GPO983090 GYG983087:GZK983090 HIC983087:HJG983090 HRY983087:HTC983090 IBU983087:ICY983090 ILQ983087:IMU983090 IVM983087:IWQ983090 JFI983087:JGM983090 JPE983087:JQI983090 JZA983087:KAE983090 KIW983087:KKA983090 KSS983087:KTW983090 LCO983087:LDS983090 LMK983087:LNO983090 LWG983087:LXK983090 MGC983087:MHG983090 MPY983087:MRC983090 MZU983087:NAY983090 NJQ983087:NKU983090 NTM983087:NUQ983090 ODI983087:OEM983090 ONE983087:OOI983090 OXA983087:OYE983090 PGW983087:PIA983090 PQS983087:PRW983090 QAO983087:QBS983090 QKK983087:QLO983090 QUG983087:QVK983090 REC983087:RFG983090 RNY983087:RPC983090 RXU983087:RYY983090 SHQ983087:SIU983090 SRM983087:SSQ983090 TBI983087:TCM983090 TLE983087:TMI983090 TVA983087:TWE983090 UEW983087:UGA983090 UOS983087:UPW983090 UYO983087:UZS983090 VIK983087:VJO983090 H27:H36</xm:sqref>
+          <xm:sqref>W57:W58 JS57:JS58 TO57:TO58 ADK57:ADK58 ANG57:ANG58 AXC57:AXC58 BGY57:BGY58 BQU57:BQU58 CAQ57:CAQ58 CKM57:CKM58 CUI57:CUI58 DEE57:DEE58 DOA57:DOA58 DXW57:DXW58 EHS57:EHS58 ERO57:ERO58 FBK57:FBK58 FLG57:FLG58 FVC57:FVC58 GEY57:GEY58 GOU57:GOU58 GYQ57:GYQ58 HIM57:HIM58 HSI57:HSI58 ICE57:ICE58 IMA57:IMA58 IVW57:IVW58 JFS57:JFS58 JPO57:JPO58 JZK57:JZK58 KJG57:KJG58 KTC57:KTC58 LCY57:LCY58 LMU57:LMU58 LWQ57:LWQ58 MGM57:MGM58 MQI57:MQI58 NAE57:NAE58 NKA57:NKA58 NTW57:NTW58 ODS57:ODS58 ONO57:ONO58 OXK57:OXK58 PHG57:PHG58 PRC57:PRC58 QAY57:QAY58 QKU57:QKU58 QUQ57:QUQ58 REM57:REM58 ROI57:ROI58 RYE57:RYE58 SIA57:SIA58 SRW57:SRW58 TBS57:TBS58 TLO57:TLO58 TVK57:TVK58 UFG57:UFG58 UPC57:UPC58 UYY57:UYY58 VIU57:VIU58 VSQ57:VSQ58 WCM57:WCM58 WMI57:WMI58 WWE57:WWE58 W65597:W65598 JS65597:JS65598 TO65597:TO65598 ADK65597:ADK65598 ANG65597:ANG65598 AXC65597:AXC65598 BGY65597:BGY65598 BQU65597:BQU65598 CAQ65597:CAQ65598 CKM65597:CKM65598 CUI65597:CUI65598 DEE65597:DEE65598 DOA65597:DOA65598 DXW65597:DXW65598 EHS65597:EHS65598 ERO65597:ERO65598 FBK65597:FBK65598 FLG65597:FLG65598 FVC65597:FVC65598 GEY65597:GEY65598 GOU65597:GOU65598 GYQ65597:GYQ65598 HIM65597:HIM65598 HSI65597:HSI65598 ICE65597:ICE65598 IMA65597:IMA65598 IVW65597:IVW65598 JFS65597:JFS65598 JPO65597:JPO65598 JZK65597:JZK65598 KJG65597:KJG65598 KTC65597:KTC65598 LCY65597:LCY65598 LMU65597:LMU65598 LWQ65597:LWQ65598 MGM65597:MGM65598 MQI65597:MQI65598 NAE65597:NAE65598 NKA65597:NKA65598 NTW65597:NTW65598 ODS65597:ODS65598 ONO65597:ONO65598 OXK65597:OXK65598 PHG65597:PHG65598 PRC65597:PRC65598 QAY65597:QAY65598 QKU65597:QKU65598 QUQ65597:QUQ65598 REM65597:REM65598 ROI65597:ROI65598 RYE65597:RYE65598 SIA65597:SIA65598 SRW65597:SRW65598 TBS65597:TBS65598 TLO65597:TLO65598 TVK65597:TVK65598 UFG65597:UFG65598 UPC65597:UPC65598 UYY65597:UYY65598 VIU65597:VIU65598 VSQ65597:VSQ65598 WCM65597:WCM65598 WMI65597:WMI65598 WWE65597:WWE65598 W131133:W131134 JS131133:JS131134 TO131133:TO131134 ADK131133:ADK131134 ANG131133:ANG131134 AXC131133:AXC131134 BGY131133:BGY131134 BQU131133:BQU131134 CAQ131133:CAQ131134 CKM131133:CKM131134 CUI131133:CUI131134 DEE131133:DEE131134 DOA131133:DOA131134 DXW131133:DXW131134 EHS131133:EHS131134 ERO131133:ERO131134 FBK131133:FBK131134 FLG131133:FLG131134 FVC131133:FVC131134 GEY131133:GEY131134 GOU131133:GOU131134 GYQ131133:GYQ131134 HIM131133:HIM131134 HSI131133:HSI131134 ICE131133:ICE131134 IMA131133:IMA131134 IVW131133:IVW131134 JFS131133:JFS131134 JPO131133:JPO131134 JZK131133:JZK131134 KJG131133:KJG131134 KTC131133:KTC131134 LCY131133:LCY131134 LMU131133:LMU131134 LWQ131133:LWQ131134 MGM131133:MGM131134 MQI131133:MQI131134 NAE131133:NAE131134 NKA131133:NKA131134 NTW131133:NTW131134 ODS131133:ODS131134 ONO131133:ONO131134 OXK131133:OXK131134 PHG131133:PHG131134 PRC131133:PRC131134 QAY131133:QAY131134 QKU131133:QKU131134 QUQ131133:QUQ131134 REM131133:REM131134 ROI131133:ROI131134 RYE131133:RYE131134 SIA131133:SIA131134 SRW131133:SRW131134 TBS131133:TBS131134 TLO131133:TLO131134 TVK131133:TVK131134 UFG131133:UFG131134 UPC131133:UPC131134 UYY131133:UYY131134 VIU131133:VIU131134 VSQ131133:VSQ131134 WCM131133:WCM131134 WMI131133:WMI131134 WWE131133:WWE131134 W196669:W196670 JS196669:JS196670 TO196669:TO196670 ADK196669:ADK196670 ANG196669:ANG196670 AXC196669:AXC196670 BGY196669:BGY196670 BQU196669:BQU196670 CAQ196669:CAQ196670 CKM196669:CKM196670 CUI196669:CUI196670 DEE196669:DEE196670 DOA196669:DOA196670 DXW196669:DXW196670 EHS196669:EHS196670 ERO196669:ERO196670 FBK196669:FBK196670 FLG196669:FLG196670 FVC196669:FVC196670 GEY196669:GEY196670 GOU196669:GOU196670 GYQ196669:GYQ196670 HIM196669:HIM196670 HSI196669:HSI196670 ICE196669:ICE196670 IMA196669:IMA196670 IVW196669:IVW196670 JFS196669:JFS196670 JPO196669:JPO196670 JZK196669:JZK196670 KJG196669:KJG196670 KTC196669:KTC196670 LCY196669:LCY196670 LMU196669:LMU196670 LWQ196669:LWQ196670 MGM196669:MGM196670 MQI196669:MQI196670 NAE196669:NAE196670 NKA196669:NKA196670 NTW196669:NTW196670 ODS196669:ODS196670 ONO196669:ONO196670 OXK196669:OXK196670 PHG196669:PHG196670 PRC196669:PRC196670 QAY196669:QAY196670 QKU196669:QKU196670 QUQ196669:QUQ196670 REM196669:REM196670 ROI196669:ROI196670 RYE196669:RYE196670 SIA196669:SIA196670 SRW196669:SRW196670 TBS196669:TBS196670 TLO196669:TLO196670 TVK196669:TVK196670 UFG196669:UFG196670 UPC196669:UPC196670 UYY196669:UYY196670 VIU196669:VIU196670 VSQ196669:VSQ196670 WCM196669:WCM196670 WMI196669:WMI196670 WWE196669:WWE196670 W262205:W262206 JS262205:JS262206 TO262205:TO262206 ADK262205:ADK262206 ANG262205:ANG262206 AXC262205:AXC262206 BGY262205:BGY262206 BQU262205:BQU262206 CAQ262205:CAQ262206 CKM262205:CKM262206 CUI262205:CUI262206 DEE262205:DEE262206 DOA262205:DOA262206 DXW262205:DXW262206 EHS262205:EHS262206 ERO262205:ERO262206 FBK262205:FBK262206 FLG262205:FLG262206 FVC262205:FVC262206 GEY262205:GEY262206 GOU262205:GOU262206 GYQ262205:GYQ262206 HIM262205:HIM262206 HSI262205:HSI262206 ICE262205:ICE262206 IMA262205:IMA262206 IVW262205:IVW262206 JFS262205:JFS262206 JPO262205:JPO262206 JZK262205:JZK262206 KJG262205:KJG262206 KTC262205:KTC262206 LCY262205:LCY262206 LMU262205:LMU262206 LWQ262205:LWQ262206 MGM262205:MGM262206 MQI262205:MQI262206 NAE262205:NAE262206 NKA262205:NKA262206 NTW262205:NTW262206 ODS262205:ODS262206 ONO262205:ONO262206 OXK262205:OXK262206 PHG262205:PHG262206 PRC262205:PRC262206 QAY262205:QAY262206 QKU262205:QKU262206 QUQ262205:QUQ262206 REM262205:REM262206 ROI262205:ROI262206 RYE262205:RYE262206 SIA262205:SIA262206 SRW262205:SRW262206 TBS262205:TBS262206 TLO262205:TLO262206 TVK262205:TVK262206 UFG262205:UFG262206 UPC262205:UPC262206 UYY262205:UYY262206 VIU262205:VIU262206 VSQ262205:VSQ262206 WCM262205:WCM262206 WMI262205:WMI262206 WWE262205:WWE262206 W327741:W327742 JS327741:JS327742 TO327741:TO327742 ADK327741:ADK327742 ANG327741:ANG327742 AXC327741:AXC327742 BGY327741:BGY327742 BQU327741:BQU327742 CAQ327741:CAQ327742 CKM327741:CKM327742 CUI327741:CUI327742 DEE327741:DEE327742 DOA327741:DOA327742 DXW327741:DXW327742 EHS327741:EHS327742 ERO327741:ERO327742 FBK327741:FBK327742 FLG327741:FLG327742 FVC327741:FVC327742 GEY327741:GEY327742 GOU327741:GOU327742 GYQ327741:GYQ327742 HIM327741:HIM327742 HSI327741:HSI327742 ICE327741:ICE327742 IMA327741:IMA327742 IVW327741:IVW327742 JFS327741:JFS327742 JPO327741:JPO327742 JZK327741:JZK327742 KJG327741:KJG327742 KTC327741:KTC327742 LCY327741:LCY327742 LMU327741:LMU327742 LWQ327741:LWQ327742 MGM327741:MGM327742 MQI327741:MQI327742 NAE327741:NAE327742 NKA327741:NKA327742 NTW327741:NTW327742 ODS327741:ODS327742 ONO327741:ONO327742 OXK327741:OXK327742 PHG327741:PHG327742 PRC327741:PRC327742 QAY327741:QAY327742 QKU327741:QKU327742 QUQ327741:QUQ327742 REM327741:REM327742 ROI327741:ROI327742 RYE327741:RYE327742 SIA327741:SIA327742 SRW327741:SRW327742 TBS327741:TBS327742 TLO327741:TLO327742 TVK327741:TVK327742 UFG327741:UFG327742 UPC327741:UPC327742 UYY327741:UYY327742 VIU327741:VIU327742 VSQ327741:VSQ327742 WCM327741:WCM327742 WMI327741:WMI327742 WWE327741:WWE327742 W393277:W393278 JS393277:JS393278 TO393277:TO393278 ADK393277:ADK393278 ANG393277:ANG393278 AXC393277:AXC393278 BGY393277:BGY393278 BQU393277:BQU393278 CAQ393277:CAQ393278 CKM393277:CKM393278 CUI393277:CUI393278 DEE393277:DEE393278 DOA393277:DOA393278 DXW393277:DXW393278 EHS393277:EHS393278 ERO393277:ERO393278 FBK393277:FBK393278 FLG393277:FLG393278 FVC393277:FVC393278 GEY393277:GEY393278 GOU393277:GOU393278 GYQ393277:GYQ393278 HIM393277:HIM393278 HSI393277:HSI393278 ICE393277:ICE393278 IMA393277:IMA393278 IVW393277:IVW393278 JFS393277:JFS393278 JPO393277:JPO393278 JZK393277:JZK393278 KJG393277:KJG393278 KTC393277:KTC393278 LCY393277:LCY393278 LMU393277:LMU393278 LWQ393277:LWQ393278 MGM393277:MGM393278 MQI393277:MQI393278 NAE393277:NAE393278 NKA393277:NKA393278 NTW393277:NTW393278 ODS393277:ODS393278 ONO393277:ONO393278 OXK393277:OXK393278 PHG393277:PHG393278 PRC393277:PRC393278 QAY393277:QAY393278 QKU393277:QKU393278 QUQ393277:QUQ393278 REM393277:REM393278 ROI393277:ROI393278 RYE393277:RYE393278 SIA393277:SIA393278 SRW393277:SRW393278 TBS393277:TBS393278 TLO393277:TLO393278 TVK393277:TVK393278 UFG393277:UFG393278 UPC393277:UPC393278 UYY393277:UYY393278 VIU393277:VIU393278 VSQ393277:VSQ393278 WCM393277:WCM393278 WMI393277:WMI393278 WWE393277:WWE393278 W458813:W458814 JS458813:JS458814 TO458813:TO458814 ADK458813:ADK458814 ANG458813:ANG458814 AXC458813:AXC458814 BGY458813:BGY458814 BQU458813:BQU458814 CAQ458813:CAQ458814 CKM458813:CKM458814 CUI458813:CUI458814 DEE458813:DEE458814 DOA458813:DOA458814 DXW458813:DXW458814 EHS458813:EHS458814 ERO458813:ERO458814 FBK458813:FBK458814 FLG458813:FLG458814 FVC458813:FVC458814 GEY458813:GEY458814 GOU458813:GOU458814 GYQ458813:GYQ458814 HIM458813:HIM458814 HSI458813:HSI458814 ICE458813:ICE458814 IMA458813:IMA458814 IVW458813:IVW458814 JFS458813:JFS458814 JPO458813:JPO458814 JZK458813:JZK458814 KJG458813:KJG458814 KTC458813:KTC458814 LCY458813:LCY458814 LMU458813:LMU458814 LWQ458813:LWQ458814 MGM458813:MGM458814 MQI458813:MQI458814 NAE458813:NAE458814 NKA458813:NKA458814 NTW458813:NTW458814 ODS458813:ODS458814 ONO458813:ONO458814 OXK458813:OXK458814 PHG458813:PHG458814 PRC458813:PRC458814 QAY458813:QAY458814 QKU458813:QKU458814 QUQ458813:QUQ458814 REM458813:REM458814 ROI458813:ROI458814 RYE458813:RYE458814 SIA458813:SIA458814 SRW458813:SRW458814 TBS458813:TBS458814 TLO458813:TLO458814 TVK458813:TVK458814 UFG458813:UFG458814 UPC458813:UPC458814 UYY458813:UYY458814 VIU458813:VIU458814 VSQ458813:VSQ458814 WCM458813:WCM458814 WMI458813:WMI458814 WWE458813:WWE458814 W524349:W524350 JS524349:JS524350 TO524349:TO524350 ADK524349:ADK524350 ANG524349:ANG524350 AXC524349:AXC524350 BGY524349:BGY524350 BQU524349:BQU524350 CAQ524349:CAQ524350 CKM524349:CKM524350 CUI524349:CUI524350 DEE524349:DEE524350 DOA524349:DOA524350 DXW524349:DXW524350 EHS524349:EHS524350 ERO524349:ERO524350 FBK524349:FBK524350 FLG524349:FLG524350 FVC524349:FVC524350 GEY524349:GEY524350 GOU524349:GOU524350 GYQ524349:GYQ524350 HIM524349:HIM524350 HSI524349:HSI524350 ICE524349:ICE524350 IMA524349:IMA524350 IVW524349:IVW524350 JFS524349:JFS524350 JPO524349:JPO524350 JZK524349:JZK524350 KJG524349:KJG524350 KTC524349:KTC524350 LCY524349:LCY524350 LMU524349:LMU524350 LWQ524349:LWQ524350 MGM524349:MGM524350 MQI524349:MQI524350 NAE524349:NAE524350 NKA524349:NKA524350 NTW524349:NTW524350 ODS524349:ODS524350 ONO524349:ONO524350 OXK524349:OXK524350 PHG524349:PHG524350 PRC524349:PRC524350 QAY524349:QAY524350 QKU524349:QKU524350 QUQ524349:QUQ524350 REM524349:REM524350 ROI524349:ROI524350 RYE524349:RYE524350 SIA524349:SIA524350 SRW524349:SRW524350 TBS524349:TBS524350 TLO524349:TLO524350 TVK524349:TVK524350 UFG524349:UFG524350 UPC524349:UPC524350 UYY524349:UYY524350 VIU524349:VIU524350 VSQ524349:VSQ524350 WCM524349:WCM524350 WMI524349:WMI524350 WWE524349:WWE524350 W589885:W589886 JS589885:JS589886 TO589885:TO589886 ADK589885:ADK589886 ANG589885:ANG589886 AXC589885:AXC589886 BGY589885:BGY589886 BQU589885:BQU589886 CAQ589885:CAQ589886 CKM589885:CKM589886 CUI589885:CUI589886 DEE589885:DEE589886 DOA589885:DOA589886 DXW589885:DXW589886 EHS589885:EHS589886 ERO589885:ERO589886 FBK589885:FBK589886 FLG589885:FLG589886 FVC589885:FVC589886 GEY589885:GEY589886 GOU589885:GOU589886 GYQ589885:GYQ589886 HIM589885:HIM589886 HSI589885:HSI589886 ICE589885:ICE589886 IMA589885:IMA589886 IVW589885:IVW589886 JFS589885:JFS589886 JPO589885:JPO589886 JZK589885:JZK589886 KJG589885:KJG589886 KTC589885:KTC589886 LCY589885:LCY589886 LMU589885:LMU589886 LWQ589885:LWQ589886 MGM589885:MGM589886 MQI589885:MQI589886 NAE589885:NAE589886 NKA589885:NKA589886 NTW589885:NTW589886 ODS589885:ODS589886 ONO589885:ONO589886 OXK589885:OXK589886 PHG589885:PHG589886 PRC589885:PRC589886 QAY589885:QAY589886 QKU589885:QKU589886 QUQ589885:QUQ589886 REM589885:REM589886 ROI589885:ROI589886 RYE589885:RYE589886 SIA589885:SIA589886 SRW589885:SRW589886 TBS589885:TBS589886 TLO589885:TLO589886 TVK589885:TVK589886 UFG589885:UFG589886 UPC589885:UPC589886 UYY589885:UYY589886 VIU589885:VIU589886 VSQ589885:VSQ589886 WCM589885:WCM589886 WMI589885:WMI589886 WWE589885:WWE589886 W655421:W655422 JS655421:JS655422 TO655421:TO655422 ADK655421:ADK655422 ANG655421:ANG655422 AXC655421:AXC655422 BGY655421:BGY655422 BQU655421:BQU655422 CAQ655421:CAQ655422 CKM655421:CKM655422 CUI655421:CUI655422 DEE655421:DEE655422 DOA655421:DOA655422 DXW655421:DXW655422 EHS655421:EHS655422 ERO655421:ERO655422 FBK655421:FBK655422 FLG655421:FLG655422 FVC655421:FVC655422 GEY655421:GEY655422 GOU655421:GOU655422 GYQ655421:GYQ655422 HIM655421:HIM655422 HSI655421:HSI655422 ICE655421:ICE655422 IMA655421:IMA655422 IVW655421:IVW655422 JFS655421:JFS655422 JPO655421:JPO655422 JZK655421:JZK655422 KJG655421:KJG655422 KTC655421:KTC655422 LCY655421:LCY655422 LMU655421:LMU655422 LWQ655421:LWQ655422 MGM655421:MGM655422 MQI655421:MQI655422 NAE655421:NAE655422 NKA655421:NKA655422 NTW655421:NTW655422 ODS655421:ODS655422 ONO655421:ONO655422 OXK655421:OXK655422 PHG655421:PHG655422 PRC655421:PRC655422 QAY655421:QAY655422 QKU655421:QKU655422 QUQ655421:QUQ655422 REM655421:REM655422 ROI655421:ROI655422 RYE655421:RYE655422 SIA655421:SIA655422 SRW655421:SRW655422 TBS655421:TBS655422 TLO655421:TLO655422 TVK655421:TVK655422 UFG655421:UFG655422 UPC655421:UPC655422 UYY655421:UYY655422 VIU655421:VIU655422 VSQ655421:VSQ655422 WCM655421:WCM655422 WMI655421:WMI655422 WWE655421:WWE655422 W720957:W720958 JS720957:JS720958 TO720957:TO720958 ADK720957:ADK720958 ANG720957:ANG720958 AXC720957:AXC720958 BGY720957:BGY720958 BQU720957:BQU720958 CAQ720957:CAQ720958 CKM720957:CKM720958 CUI720957:CUI720958 DEE720957:DEE720958 DOA720957:DOA720958 DXW720957:DXW720958 EHS720957:EHS720958 ERO720957:ERO720958 FBK720957:FBK720958 FLG720957:FLG720958 FVC720957:FVC720958 GEY720957:GEY720958 GOU720957:GOU720958 GYQ720957:GYQ720958 HIM720957:HIM720958 HSI720957:HSI720958 ICE720957:ICE720958 IMA720957:IMA720958 IVW720957:IVW720958 JFS720957:JFS720958 JPO720957:JPO720958 JZK720957:JZK720958 KJG720957:KJG720958 KTC720957:KTC720958 LCY720957:LCY720958 LMU720957:LMU720958 LWQ720957:LWQ720958 MGM720957:MGM720958 MQI720957:MQI720958 NAE720957:NAE720958 NKA720957:NKA720958 NTW720957:NTW720958 ODS720957:ODS720958 ONO720957:ONO720958 OXK720957:OXK720958 PHG720957:PHG720958 PRC720957:PRC720958 QAY720957:QAY720958 QKU720957:QKU720958 QUQ720957:QUQ720958 REM720957:REM720958 ROI720957:ROI720958 RYE720957:RYE720958 SIA720957:SIA720958 SRW720957:SRW720958 TBS720957:TBS720958 TLO720957:TLO720958 TVK720957:TVK720958 UFG720957:UFG720958 UPC720957:UPC720958 UYY720957:UYY720958 VIU720957:VIU720958 VSQ720957:VSQ720958 WCM720957:WCM720958 WMI720957:WMI720958 WWE720957:WWE720958 W786493:W786494 JS786493:JS786494 TO786493:TO786494 ADK786493:ADK786494 ANG786493:ANG786494 AXC786493:AXC786494 BGY786493:BGY786494 BQU786493:BQU786494 CAQ786493:CAQ786494 CKM786493:CKM786494 CUI786493:CUI786494 DEE786493:DEE786494 DOA786493:DOA786494 DXW786493:DXW786494 EHS786493:EHS786494 ERO786493:ERO786494 FBK786493:FBK786494 FLG786493:FLG786494 FVC786493:FVC786494 GEY786493:GEY786494 GOU786493:GOU786494 GYQ786493:GYQ786494 HIM786493:HIM786494 HSI786493:HSI786494 ICE786493:ICE786494 IMA786493:IMA786494 IVW786493:IVW786494 JFS786493:JFS786494 JPO786493:JPO786494 JZK786493:JZK786494 KJG786493:KJG786494 KTC786493:KTC786494 LCY786493:LCY786494 LMU786493:LMU786494 LWQ786493:LWQ786494 MGM786493:MGM786494 MQI786493:MQI786494 NAE786493:NAE786494 NKA786493:NKA786494 NTW786493:NTW786494 ODS786493:ODS786494 ONO786493:ONO786494 OXK786493:OXK786494 PHG786493:PHG786494 PRC786493:PRC786494 QAY786493:QAY786494 QKU786493:QKU786494 QUQ786493:QUQ786494 REM786493:REM786494 ROI786493:ROI786494 RYE786493:RYE786494 SIA786493:SIA786494 SRW786493:SRW786494 TBS786493:TBS786494 TLO786493:TLO786494 TVK786493:TVK786494 UFG786493:UFG786494 UPC786493:UPC786494 UYY786493:UYY786494 VIU786493:VIU786494 VSQ786493:VSQ786494 WCM786493:WCM786494 WMI786493:WMI786494 WWE786493:WWE786494 W852029:W852030 JS852029:JS852030 TO852029:TO852030 ADK852029:ADK852030 ANG852029:ANG852030 AXC852029:AXC852030 BGY852029:BGY852030 BQU852029:BQU852030 CAQ852029:CAQ852030 CKM852029:CKM852030 CUI852029:CUI852030 DEE852029:DEE852030 DOA852029:DOA852030 DXW852029:DXW852030 EHS852029:EHS852030 ERO852029:ERO852030 FBK852029:FBK852030 FLG852029:FLG852030 FVC852029:FVC852030 GEY852029:GEY852030 GOU852029:GOU852030 GYQ852029:GYQ852030 HIM852029:HIM852030 HSI852029:HSI852030 ICE852029:ICE852030 IMA852029:IMA852030 IVW852029:IVW852030 JFS852029:JFS852030 JPO852029:JPO852030 JZK852029:JZK852030 KJG852029:KJG852030 KTC852029:KTC852030 LCY852029:LCY852030 LMU852029:LMU852030 LWQ852029:LWQ852030 MGM852029:MGM852030 MQI852029:MQI852030 NAE852029:NAE852030 NKA852029:NKA852030 NTW852029:NTW852030 ODS852029:ODS852030 ONO852029:ONO852030 OXK852029:OXK852030 PHG852029:PHG852030 PRC852029:PRC852030 QAY852029:QAY852030 QKU852029:QKU852030 QUQ852029:QUQ852030 REM852029:REM852030 ROI852029:ROI852030 RYE852029:RYE852030 SIA852029:SIA852030 SRW852029:SRW852030 TBS852029:TBS852030 TLO852029:TLO852030 TVK852029:TVK852030 UFG852029:UFG852030 UPC852029:UPC852030 UYY852029:UYY852030 VIU852029:VIU852030 VSQ852029:VSQ852030 WCM852029:WCM852030 WMI852029:WMI852030 WWE852029:WWE852030 W917565:W917566 JS917565:JS917566 TO917565:TO917566 ADK917565:ADK917566 ANG917565:ANG917566 AXC917565:AXC917566 BGY917565:BGY917566 BQU917565:BQU917566 CAQ917565:CAQ917566 CKM917565:CKM917566 CUI917565:CUI917566 DEE917565:DEE917566 DOA917565:DOA917566 DXW917565:DXW917566 EHS917565:EHS917566 ERO917565:ERO917566 FBK917565:FBK917566 FLG917565:FLG917566 FVC917565:FVC917566 GEY917565:GEY917566 GOU917565:GOU917566 GYQ917565:GYQ917566 HIM917565:HIM917566 HSI917565:HSI917566 ICE917565:ICE917566 IMA917565:IMA917566 IVW917565:IVW917566 JFS917565:JFS917566 JPO917565:JPO917566 JZK917565:JZK917566 KJG917565:KJG917566 KTC917565:KTC917566 LCY917565:LCY917566 LMU917565:LMU917566 LWQ917565:LWQ917566 MGM917565:MGM917566 MQI917565:MQI917566 NAE917565:NAE917566 NKA917565:NKA917566 NTW917565:NTW917566 ODS917565:ODS917566 ONO917565:ONO917566 OXK917565:OXK917566 PHG917565:PHG917566 PRC917565:PRC917566 QAY917565:QAY917566 QKU917565:QKU917566 QUQ917565:QUQ917566 REM917565:REM917566 ROI917565:ROI917566 RYE917565:RYE917566 SIA917565:SIA917566 SRW917565:SRW917566 TBS917565:TBS917566 TLO917565:TLO917566 TVK917565:TVK917566 UFG917565:UFG917566 UPC917565:UPC917566 UYY917565:UYY917566 VIU917565:VIU917566 VSQ917565:VSQ917566 WCM917565:WCM917566 WMI917565:WMI917566 WWE917565:WWE917566 W983101:W983102 JS983101:JS983102 TO983101:TO983102 ADK983101:ADK983102 ANG983101:ANG983102 AXC983101:AXC983102 BGY983101:BGY983102 BQU983101:BQU983102 CAQ983101:CAQ983102 CKM983101:CKM983102 CUI983101:CUI983102 DEE983101:DEE983102 DOA983101:DOA983102 DXW983101:DXW983102 EHS983101:EHS983102 ERO983101:ERO983102 FBK983101:FBK983102 FLG983101:FLG983102 FVC983101:FVC983102 GEY983101:GEY983102 GOU983101:GOU983102 GYQ983101:GYQ983102 HIM983101:HIM983102 HSI983101:HSI983102 ICE983101:ICE983102 IMA983101:IMA983102 IVW983101:IVW983102 JFS983101:JFS983102 JPO983101:JPO983102 JZK983101:JZK983102 KJG983101:KJG983102 KTC983101:KTC983102 LCY983101:LCY983102 LMU983101:LMU983102 LWQ983101:LWQ983102 MGM983101:MGM983102 MQI983101:MQI983102 NAE983101:NAE983102 NKA983101:NKA983102 NTW983101:NTW983102 ODS983101:ODS983102 ONO983101:ONO983102 OXK983101:OXK983102 PHG983101:PHG983102 PRC983101:PRC983102 QAY983101:QAY983102 QKU983101:QKU983102 QUQ983101:QUQ983102 REM983101:REM983102 ROI983101:ROI983102 RYE983101:RYE983102 SIA983101:SIA983102 SRW983101:SRW983102 TBS983101:TBS983102 TLO983101:TLO983102 TVK983101:TVK983102 UFG983101:UFG983102 UPC983101:UPC983102 UYY983101:UYY983102 VIU983101:VIU983102 VSQ983101:VSQ983102 WCM983101:WCM983102 WMI983101:WMI983102 WWE983101:WWE983102 U57:U58 JQ57:JQ58 TM57:TM58 ADI57:ADI58 ANE57:ANE58 AXA57:AXA58 BGW57:BGW58 BQS57:BQS58 CAO57:CAO58 CKK57:CKK58 CUG57:CUG58 DEC57:DEC58 DNY57:DNY58 DXU57:DXU58 EHQ57:EHQ58 ERM57:ERM58 FBI57:FBI58 FLE57:FLE58 FVA57:FVA58 GEW57:GEW58 GOS57:GOS58 GYO57:GYO58 HIK57:HIK58 HSG57:HSG58 ICC57:ICC58 ILY57:ILY58 IVU57:IVU58 JFQ57:JFQ58 JPM57:JPM58 JZI57:JZI58 KJE57:KJE58 KTA57:KTA58 LCW57:LCW58 LMS57:LMS58 LWO57:LWO58 MGK57:MGK58 MQG57:MQG58 NAC57:NAC58 NJY57:NJY58 NTU57:NTU58 ODQ57:ODQ58 ONM57:ONM58 OXI57:OXI58 PHE57:PHE58 PRA57:PRA58 QAW57:QAW58 QKS57:QKS58 QUO57:QUO58 REK57:REK58 ROG57:ROG58 RYC57:RYC58 SHY57:SHY58 SRU57:SRU58 TBQ57:TBQ58 TLM57:TLM58 TVI57:TVI58 UFE57:UFE58 UPA57:UPA58 UYW57:UYW58 VIS57:VIS58 VSO57:VSO58 WCK57:WCK58 WMG57:WMG58 WWC57:WWC58 U65597:U65598 JQ65597:JQ65598 TM65597:TM65598 ADI65597:ADI65598 ANE65597:ANE65598 AXA65597:AXA65598 BGW65597:BGW65598 BQS65597:BQS65598 CAO65597:CAO65598 CKK65597:CKK65598 CUG65597:CUG65598 DEC65597:DEC65598 DNY65597:DNY65598 DXU65597:DXU65598 EHQ65597:EHQ65598 ERM65597:ERM65598 FBI65597:FBI65598 FLE65597:FLE65598 FVA65597:FVA65598 GEW65597:GEW65598 GOS65597:GOS65598 GYO65597:GYO65598 HIK65597:HIK65598 HSG65597:HSG65598 ICC65597:ICC65598 ILY65597:ILY65598 IVU65597:IVU65598 JFQ65597:JFQ65598 JPM65597:JPM65598 JZI65597:JZI65598 KJE65597:KJE65598 KTA65597:KTA65598 LCW65597:LCW65598 LMS65597:LMS65598 LWO65597:LWO65598 MGK65597:MGK65598 MQG65597:MQG65598 NAC65597:NAC65598 NJY65597:NJY65598 NTU65597:NTU65598 ODQ65597:ODQ65598 ONM65597:ONM65598 OXI65597:OXI65598 PHE65597:PHE65598 PRA65597:PRA65598 QAW65597:QAW65598 QKS65597:QKS65598 QUO65597:QUO65598 REK65597:REK65598 ROG65597:ROG65598 RYC65597:RYC65598 SHY65597:SHY65598 SRU65597:SRU65598 TBQ65597:TBQ65598 TLM65597:TLM65598 TVI65597:TVI65598 UFE65597:UFE65598 UPA65597:UPA65598 UYW65597:UYW65598 VIS65597:VIS65598 VSO65597:VSO65598 WCK65597:WCK65598 WMG65597:WMG65598 WWC65597:WWC65598 U131133:U131134 JQ131133:JQ131134 TM131133:TM131134 ADI131133:ADI131134 ANE131133:ANE131134 AXA131133:AXA131134 BGW131133:BGW131134 BQS131133:BQS131134 CAO131133:CAO131134 CKK131133:CKK131134 CUG131133:CUG131134 DEC131133:DEC131134 DNY131133:DNY131134 DXU131133:DXU131134 EHQ131133:EHQ131134 ERM131133:ERM131134 FBI131133:FBI131134 FLE131133:FLE131134 FVA131133:FVA131134 GEW131133:GEW131134 GOS131133:GOS131134 GYO131133:GYO131134 HIK131133:HIK131134 HSG131133:HSG131134 ICC131133:ICC131134 ILY131133:ILY131134 IVU131133:IVU131134 JFQ131133:JFQ131134 JPM131133:JPM131134 JZI131133:JZI131134 KJE131133:KJE131134 KTA131133:KTA131134 LCW131133:LCW131134 LMS131133:LMS131134 LWO131133:LWO131134 MGK131133:MGK131134 MQG131133:MQG131134 NAC131133:NAC131134 NJY131133:NJY131134 NTU131133:NTU131134 ODQ131133:ODQ131134 ONM131133:ONM131134 OXI131133:OXI131134 PHE131133:PHE131134 PRA131133:PRA131134 QAW131133:QAW131134 QKS131133:QKS131134 QUO131133:QUO131134 REK131133:REK131134 ROG131133:ROG131134 RYC131133:RYC131134 SHY131133:SHY131134 SRU131133:SRU131134 TBQ131133:TBQ131134 TLM131133:TLM131134 TVI131133:TVI131134 UFE131133:UFE131134 UPA131133:UPA131134 UYW131133:UYW131134 VIS131133:VIS131134 VSO131133:VSO131134 WCK131133:WCK131134 WMG131133:WMG131134 WWC131133:WWC131134 U196669:U196670 JQ196669:JQ196670 TM196669:TM196670 ADI196669:ADI196670 ANE196669:ANE196670 AXA196669:AXA196670 BGW196669:BGW196670 BQS196669:BQS196670 CAO196669:CAO196670 CKK196669:CKK196670 CUG196669:CUG196670 DEC196669:DEC196670 DNY196669:DNY196670 DXU196669:DXU196670 EHQ196669:EHQ196670 ERM196669:ERM196670 FBI196669:FBI196670 FLE196669:FLE196670 FVA196669:FVA196670 GEW196669:GEW196670 GOS196669:GOS196670 GYO196669:GYO196670 HIK196669:HIK196670 HSG196669:HSG196670 ICC196669:ICC196670 ILY196669:ILY196670 IVU196669:IVU196670 JFQ196669:JFQ196670 JPM196669:JPM196670 JZI196669:JZI196670 KJE196669:KJE196670 KTA196669:KTA196670 LCW196669:LCW196670 LMS196669:LMS196670 LWO196669:LWO196670 MGK196669:MGK196670 MQG196669:MQG196670 NAC196669:NAC196670 NJY196669:NJY196670 NTU196669:NTU196670 ODQ196669:ODQ196670 ONM196669:ONM196670 OXI196669:OXI196670 PHE196669:PHE196670 PRA196669:PRA196670 QAW196669:QAW196670 QKS196669:QKS196670 QUO196669:QUO196670 REK196669:REK196670 ROG196669:ROG196670 RYC196669:RYC196670 SHY196669:SHY196670 SRU196669:SRU196670 TBQ196669:TBQ196670 TLM196669:TLM196670 TVI196669:TVI196670 UFE196669:UFE196670 UPA196669:UPA196670 UYW196669:UYW196670 VIS196669:VIS196670 VSO196669:VSO196670 WCK196669:WCK196670 WMG196669:WMG196670 WWC196669:WWC196670 U262205:U262206 JQ262205:JQ262206 TM262205:TM262206 ADI262205:ADI262206 ANE262205:ANE262206 AXA262205:AXA262206 BGW262205:BGW262206 BQS262205:BQS262206 CAO262205:CAO262206 CKK262205:CKK262206 CUG262205:CUG262206 DEC262205:DEC262206 DNY262205:DNY262206 DXU262205:DXU262206 EHQ262205:EHQ262206 ERM262205:ERM262206 FBI262205:FBI262206 FLE262205:FLE262206 FVA262205:FVA262206 GEW262205:GEW262206 GOS262205:GOS262206 GYO262205:GYO262206 HIK262205:HIK262206 HSG262205:HSG262206 ICC262205:ICC262206 ILY262205:ILY262206 IVU262205:IVU262206 JFQ262205:JFQ262206 JPM262205:JPM262206 JZI262205:JZI262206 KJE262205:KJE262206 KTA262205:KTA262206 LCW262205:LCW262206 LMS262205:LMS262206 LWO262205:LWO262206 MGK262205:MGK262206 MQG262205:MQG262206 NAC262205:NAC262206 NJY262205:NJY262206 NTU262205:NTU262206 ODQ262205:ODQ262206 ONM262205:ONM262206 OXI262205:OXI262206 PHE262205:PHE262206 PRA262205:PRA262206 QAW262205:QAW262206 QKS262205:QKS262206 QUO262205:QUO262206 REK262205:REK262206 ROG262205:ROG262206 RYC262205:RYC262206 SHY262205:SHY262206 SRU262205:SRU262206 TBQ262205:TBQ262206 TLM262205:TLM262206 TVI262205:TVI262206 UFE262205:UFE262206 UPA262205:UPA262206 UYW262205:UYW262206 VIS262205:VIS262206 VSO262205:VSO262206 WCK262205:WCK262206 WMG262205:WMG262206 WWC262205:WWC262206 U327741:U327742 JQ327741:JQ327742 TM327741:TM327742 ADI327741:ADI327742 ANE327741:ANE327742 AXA327741:AXA327742 BGW327741:BGW327742 BQS327741:BQS327742 CAO327741:CAO327742 CKK327741:CKK327742 CUG327741:CUG327742 DEC327741:DEC327742 DNY327741:DNY327742 DXU327741:DXU327742 EHQ327741:EHQ327742 ERM327741:ERM327742 FBI327741:FBI327742 FLE327741:FLE327742 FVA327741:FVA327742 GEW327741:GEW327742 GOS327741:GOS327742 GYO327741:GYO327742 HIK327741:HIK327742 HSG327741:HSG327742 ICC327741:ICC327742 ILY327741:ILY327742 IVU327741:IVU327742 JFQ327741:JFQ327742 JPM327741:JPM327742 JZI327741:JZI327742 KJE327741:KJE327742 KTA327741:KTA327742 LCW327741:LCW327742 LMS327741:LMS327742 LWO327741:LWO327742 MGK327741:MGK327742 MQG327741:MQG327742 NAC327741:NAC327742 NJY327741:NJY327742 NTU327741:NTU327742 ODQ327741:ODQ327742 ONM327741:ONM327742 OXI327741:OXI327742 PHE327741:PHE327742 PRA327741:PRA327742 QAW327741:QAW327742 QKS327741:QKS327742 QUO327741:QUO327742 REK327741:REK327742 ROG327741:ROG327742 RYC327741:RYC327742 SHY327741:SHY327742 SRU327741:SRU327742 TBQ327741:TBQ327742 TLM327741:TLM327742 TVI327741:TVI327742 UFE327741:UFE327742 UPA327741:UPA327742 UYW327741:UYW327742 VIS327741:VIS327742 VSO327741:VSO327742 WCK327741:WCK327742 WMG327741:WMG327742 WWC327741:WWC327742 U393277:U393278 JQ393277:JQ393278 TM393277:TM393278 ADI393277:ADI393278 ANE393277:ANE393278 AXA393277:AXA393278 BGW393277:BGW393278 BQS393277:BQS393278 CAO393277:CAO393278 CKK393277:CKK393278 CUG393277:CUG393278 DEC393277:DEC393278 DNY393277:DNY393278 DXU393277:DXU393278 EHQ393277:EHQ393278 ERM393277:ERM393278 FBI393277:FBI393278 FLE393277:FLE393278 FVA393277:FVA393278 GEW393277:GEW393278 GOS393277:GOS393278 GYO393277:GYO393278 HIK393277:HIK393278 HSG393277:HSG393278 ICC393277:ICC393278 ILY393277:ILY393278 IVU393277:IVU393278 JFQ393277:JFQ393278 JPM393277:JPM393278 JZI393277:JZI393278 KJE393277:KJE393278 KTA393277:KTA393278 LCW393277:LCW393278 LMS393277:LMS393278 LWO393277:LWO393278 MGK393277:MGK393278 MQG393277:MQG393278 NAC393277:NAC393278 NJY393277:NJY393278 NTU393277:NTU393278 ODQ393277:ODQ393278 ONM393277:ONM393278 OXI393277:OXI393278 PHE393277:PHE393278 PRA393277:PRA393278 QAW393277:QAW393278 QKS393277:QKS393278 QUO393277:QUO393278 REK393277:REK393278 ROG393277:ROG393278 RYC393277:RYC393278 SHY393277:SHY393278 SRU393277:SRU393278 TBQ393277:TBQ393278 TLM393277:TLM393278 TVI393277:TVI393278 UFE393277:UFE393278 UPA393277:UPA393278 UYW393277:UYW393278 VIS393277:VIS393278 VSO393277:VSO393278 WCK393277:WCK393278 WMG393277:WMG393278 WWC393277:WWC393278 U458813:U458814 JQ458813:JQ458814 TM458813:TM458814 ADI458813:ADI458814 ANE458813:ANE458814 AXA458813:AXA458814 BGW458813:BGW458814 BQS458813:BQS458814 CAO458813:CAO458814 CKK458813:CKK458814 CUG458813:CUG458814 DEC458813:DEC458814 DNY458813:DNY458814 DXU458813:DXU458814 EHQ458813:EHQ458814 ERM458813:ERM458814 FBI458813:FBI458814 FLE458813:FLE458814 FVA458813:FVA458814 GEW458813:GEW458814 GOS458813:GOS458814 GYO458813:GYO458814 HIK458813:HIK458814 HSG458813:HSG458814 ICC458813:ICC458814 ILY458813:ILY458814 IVU458813:IVU458814 JFQ458813:JFQ458814 JPM458813:JPM458814 JZI458813:JZI458814 KJE458813:KJE458814 KTA458813:KTA458814 LCW458813:LCW458814 LMS458813:LMS458814 LWO458813:LWO458814 MGK458813:MGK458814 MQG458813:MQG458814 NAC458813:NAC458814 NJY458813:NJY458814 NTU458813:NTU458814 ODQ458813:ODQ458814 ONM458813:ONM458814 OXI458813:OXI458814 PHE458813:PHE458814 PRA458813:PRA458814 QAW458813:QAW458814 QKS458813:QKS458814 QUO458813:QUO458814 REK458813:REK458814 ROG458813:ROG458814 RYC458813:RYC458814 SHY458813:SHY458814 SRU458813:SRU458814 TBQ458813:TBQ458814 TLM458813:TLM458814 TVI458813:TVI458814 UFE458813:UFE458814 UPA458813:UPA458814 UYW458813:UYW458814 VIS458813:VIS458814 VSO458813:VSO458814 WCK458813:WCK458814 WMG458813:WMG458814 WWC458813:WWC458814 U524349:U524350 JQ524349:JQ524350 TM524349:TM524350 ADI524349:ADI524350 ANE524349:ANE524350 AXA524349:AXA524350 BGW524349:BGW524350 BQS524349:BQS524350 CAO524349:CAO524350 CKK524349:CKK524350 CUG524349:CUG524350 DEC524349:DEC524350 DNY524349:DNY524350 DXU524349:DXU524350 EHQ524349:EHQ524350 ERM524349:ERM524350 FBI524349:FBI524350 FLE524349:FLE524350 FVA524349:FVA524350 GEW524349:GEW524350 GOS524349:GOS524350 GYO524349:GYO524350 HIK524349:HIK524350 HSG524349:HSG524350 ICC524349:ICC524350 ILY524349:ILY524350 IVU524349:IVU524350 JFQ524349:JFQ524350 JPM524349:JPM524350 JZI524349:JZI524350 KJE524349:KJE524350 KTA524349:KTA524350 LCW524349:LCW524350 LMS524349:LMS524350 LWO524349:LWO524350 MGK524349:MGK524350 MQG524349:MQG524350 NAC524349:NAC524350 NJY524349:NJY524350 NTU524349:NTU524350 ODQ524349:ODQ524350 ONM524349:ONM524350 OXI524349:OXI524350 PHE524349:PHE524350 PRA524349:PRA524350 QAW524349:QAW524350 QKS524349:QKS524350 QUO524349:QUO524350 REK524349:REK524350 ROG524349:ROG524350 RYC524349:RYC524350 SHY524349:SHY524350 SRU524349:SRU524350 TBQ524349:TBQ524350 TLM524349:TLM524350 TVI524349:TVI524350 UFE524349:UFE524350 UPA524349:UPA524350 UYW524349:UYW524350 VIS524349:VIS524350 VSO524349:VSO524350 WCK524349:WCK524350 WMG524349:WMG524350 WWC524349:WWC524350 U589885:U589886 JQ589885:JQ589886 TM589885:TM589886 ADI589885:ADI589886 ANE589885:ANE589886 AXA589885:AXA589886 BGW589885:BGW589886 BQS589885:BQS589886 CAO589885:CAO589886 CKK589885:CKK589886 CUG589885:CUG589886 DEC589885:DEC589886 DNY589885:DNY589886 DXU589885:DXU589886 EHQ589885:EHQ589886 ERM589885:ERM589886 FBI589885:FBI589886 FLE589885:FLE589886 FVA589885:FVA589886 GEW589885:GEW589886 GOS589885:GOS589886 GYO589885:GYO589886 HIK589885:HIK589886 HSG589885:HSG589886 ICC589885:ICC589886 ILY589885:ILY589886 IVU589885:IVU589886 JFQ589885:JFQ589886 JPM589885:JPM589886 JZI589885:JZI589886 KJE589885:KJE589886 KTA589885:KTA589886 LCW589885:LCW589886 LMS589885:LMS589886 LWO589885:LWO589886 MGK589885:MGK589886 MQG589885:MQG589886 NAC589885:NAC589886 NJY589885:NJY589886 NTU589885:NTU589886 ODQ589885:ODQ589886 ONM589885:ONM589886 OXI589885:OXI589886 PHE589885:PHE589886 PRA589885:PRA589886 QAW589885:QAW589886 QKS589885:QKS589886 QUO589885:QUO589886 REK589885:REK589886 ROG589885:ROG589886 RYC589885:RYC589886 SHY589885:SHY589886 SRU589885:SRU589886 TBQ589885:TBQ589886 TLM589885:TLM589886 TVI589885:TVI589886 UFE589885:UFE589886 UPA589885:UPA589886 UYW589885:UYW589886 VIS589885:VIS589886 VSO589885:VSO589886 WCK589885:WCK589886 WMG589885:WMG589886 WWC589885:WWC589886 U655421:U655422 JQ655421:JQ655422 TM655421:TM655422 ADI655421:ADI655422 ANE655421:ANE655422 AXA655421:AXA655422 BGW655421:BGW655422 BQS655421:BQS655422 CAO655421:CAO655422 CKK655421:CKK655422 CUG655421:CUG655422 DEC655421:DEC655422 DNY655421:DNY655422 DXU655421:DXU655422 EHQ655421:EHQ655422 ERM655421:ERM655422 FBI655421:FBI655422 FLE655421:FLE655422 FVA655421:FVA655422 GEW655421:GEW655422 GOS655421:GOS655422 GYO655421:GYO655422 HIK655421:HIK655422 HSG655421:HSG655422 ICC655421:ICC655422 ILY655421:ILY655422 IVU655421:IVU655422 JFQ655421:JFQ655422 JPM655421:JPM655422 JZI655421:JZI655422 KJE655421:KJE655422 KTA655421:KTA655422 LCW655421:LCW655422 LMS655421:LMS655422 LWO655421:LWO655422 MGK655421:MGK655422 MQG655421:MQG655422 NAC655421:NAC655422 NJY655421:NJY655422 NTU655421:NTU655422 ODQ655421:ODQ655422 ONM655421:ONM655422 OXI655421:OXI655422 PHE655421:PHE655422 PRA655421:PRA655422 QAW655421:QAW655422 QKS655421:QKS655422 QUO655421:QUO655422 REK655421:REK655422 ROG655421:ROG655422 RYC655421:RYC655422 SHY655421:SHY655422 SRU655421:SRU655422 TBQ655421:TBQ655422 TLM655421:TLM655422 TVI655421:TVI655422 UFE655421:UFE655422 UPA655421:UPA655422 UYW655421:UYW655422 VIS655421:VIS655422 VSO655421:VSO655422 WCK655421:WCK655422 WMG655421:WMG655422 WWC655421:WWC655422 U720957:U720958 JQ720957:JQ720958 TM720957:TM720958 ADI720957:ADI720958 ANE720957:ANE720958 AXA720957:AXA720958 BGW720957:BGW720958 BQS720957:BQS720958 CAO720957:CAO720958 CKK720957:CKK720958 CUG720957:CUG720958 DEC720957:DEC720958 DNY720957:DNY720958 DXU720957:DXU720958 EHQ720957:EHQ720958 ERM720957:ERM720958 FBI720957:FBI720958 FLE720957:FLE720958 FVA720957:FVA720958 GEW720957:GEW720958 GOS720957:GOS720958 GYO720957:GYO720958 HIK720957:HIK720958 HSG720957:HSG720958 ICC720957:ICC720958 ILY720957:ILY720958 IVU720957:IVU720958 JFQ720957:JFQ720958 JPM720957:JPM720958 JZI720957:JZI720958 KJE720957:KJE720958 KTA720957:KTA720958 LCW720957:LCW720958 LMS720957:LMS720958 LWO720957:LWO720958 MGK720957:MGK720958 MQG720957:MQG720958 NAC720957:NAC720958 NJY720957:NJY720958 NTU720957:NTU720958 ODQ720957:ODQ720958 ONM720957:ONM720958 OXI720957:OXI720958 PHE720957:PHE720958 PRA720957:PRA720958 QAW720957:QAW720958 QKS720957:QKS720958 QUO720957:QUO720958 REK720957:REK720958 ROG720957:ROG720958 RYC720957:RYC720958 SHY720957:SHY720958 SRU720957:SRU720958 TBQ720957:TBQ720958 TLM720957:TLM720958 TVI720957:TVI720958 UFE720957:UFE720958 UPA720957:UPA720958 UYW720957:UYW720958 VIS720957:VIS720958 VSO720957:VSO720958 WCK720957:WCK720958 WMG720957:WMG720958 WWC720957:WWC720958 U786493:U786494 JQ786493:JQ786494 TM786493:TM786494 ADI786493:ADI786494 ANE786493:ANE786494 AXA786493:AXA786494 BGW786493:BGW786494 BQS786493:BQS786494 CAO786493:CAO786494 CKK786493:CKK786494 CUG786493:CUG786494 DEC786493:DEC786494 DNY786493:DNY786494 DXU786493:DXU786494 EHQ786493:EHQ786494 ERM786493:ERM786494 FBI786493:FBI786494 FLE786493:FLE786494 FVA786493:FVA786494 GEW786493:GEW786494 GOS786493:GOS786494 GYO786493:GYO786494 HIK786493:HIK786494 HSG786493:HSG786494 ICC786493:ICC786494 ILY786493:ILY786494 IVU786493:IVU786494 JFQ786493:JFQ786494 JPM786493:JPM786494 JZI786493:JZI786494 KJE786493:KJE786494 KTA786493:KTA786494 LCW786493:LCW786494 LMS786493:LMS786494 LWO786493:LWO786494 MGK786493:MGK786494 MQG786493:MQG786494 NAC786493:NAC786494 NJY786493:NJY786494 NTU786493:NTU786494 ODQ786493:ODQ786494 ONM786493:ONM786494 OXI786493:OXI786494 PHE786493:PHE786494 PRA786493:PRA786494 QAW786493:QAW786494 QKS786493:QKS786494 QUO786493:QUO786494 REK786493:REK786494 ROG786493:ROG786494 RYC786493:RYC786494 SHY786493:SHY786494 SRU786493:SRU786494 TBQ786493:TBQ786494 TLM786493:TLM786494 TVI786493:TVI786494 UFE786493:UFE786494 UPA786493:UPA786494 UYW786493:UYW786494 VIS786493:VIS786494 VSO786493:VSO786494 WCK786493:WCK786494 WMG786493:WMG786494 WWC786493:WWC786494 U852029:U852030 JQ852029:JQ852030 TM852029:TM852030 ADI852029:ADI852030 ANE852029:ANE852030 AXA852029:AXA852030 BGW852029:BGW852030 BQS852029:BQS852030 CAO852029:CAO852030 CKK852029:CKK852030 CUG852029:CUG852030 DEC852029:DEC852030 DNY852029:DNY852030 DXU852029:DXU852030 EHQ852029:EHQ852030 ERM852029:ERM852030 FBI852029:FBI852030 FLE852029:FLE852030 FVA852029:FVA852030 GEW852029:GEW852030 GOS852029:GOS852030 GYO852029:GYO852030 HIK852029:HIK852030 HSG852029:HSG852030 ICC852029:ICC852030 ILY852029:ILY852030 IVU852029:IVU852030 JFQ852029:JFQ852030 JPM852029:JPM852030 JZI852029:JZI852030 KJE852029:KJE852030 KTA852029:KTA852030 LCW852029:LCW852030 LMS852029:LMS852030 LWO852029:LWO852030 MGK852029:MGK852030 MQG852029:MQG852030 NAC852029:NAC852030 NJY852029:NJY852030 NTU852029:NTU852030 ODQ852029:ODQ852030 ONM852029:ONM852030 OXI852029:OXI852030 PHE852029:PHE852030 PRA852029:PRA852030 QAW852029:QAW852030 QKS852029:QKS852030 QUO852029:QUO852030 REK852029:REK852030 ROG852029:ROG852030 RYC852029:RYC852030 SHY852029:SHY852030 SRU852029:SRU852030 TBQ852029:TBQ852030 TLM852029:TLM852030 TVI852029:TVI852030 UFE852029:UFE852030 UPA852029:UPA852030 UYW852029:UYW852030 VIS852029:VIS852030 VSO852029:VSO852030 WCK852029:WCK852030 WMG852029:WMG852030 WWC852029:WWC852030 U917565:U917566 JQ917565:JQ917566 TM917565:TM917566 ADI917565:ADI917566 ANE917565:ANE917566 AXA917565:AXA917566 BGW917565:BGW917566 BQS917565:BQS917566 CAO917565:CAO917566 CKK917565:CKK917566 CUG917565:CUG917566 DEC917565:DEC917566 DNY917565:DNY917566 DXU917565:DXU917566 EHQ917565:EHQ917566 ERM917565:ERM917566 FBI917565:FBI917566 FLE917565:FLE917566 FVA917565:FVA917566 GEW917565:GEW917566 GOS917565:GOS917566 GYO917565:GYO917566 HIK917565:HIK917566 HSG917565:HSG917566 ICC917565:ICC917566 ILY917565:ILY917566 IVU917565:IVU917566 JFQ917565:JFQ917566 JPM917565:JPM917566 JZI917565:JZI917566 KJE917565:KJE917566 KTA917565:KTA917566 LCW917565:LCW917566 LMS917565:LMS917566 LWO917565:LWO917566 MGK917565:MGK917566 MQG917565:MQG917566 NAC917565:NAC917566 NJY917565:NJY917566 NTU917565:NTU917566 ODQ917565:ODQ917566 ONM917565:ONM917566 OXI917565:OXI917566 PHE917565:PHE917566 PRA917565:PRA917566 QAW917565:QAW917566 QKS917565:QKS917566 QUO917565:QUO917566 REK917565:REK917566 ROG917565:ROG917566 RYC917565:RYC917566 SHY917565:SHY917566 SRU917565:SRU917566 TBQ917565:TBQ917566 TLM917565:TLM917566 TVI917565:TVI917566 UFE917565:UFE917566 UPA917565:UPA917566 UYW917565:UYW917566 VIS917565:VIS917566 VSO917565:VSO917566 WCK917565:WCK917566 WMG917565:WMG917566 WWC917565:WWC917566 U983101:U983102 JQ983101:JQ983102 TM983101:TM983102 ADI983101:ADI983102 ANE983101:ANE983102 AXA983101:AXA983102 BGW983101:BGW983102 BQS983101:BQS983102 CAO983101:CAO983102 CKK983101:CKK983102 CUG983101:CUG983102 DEC983101:DEC983102 DNY983101:DNY983102 DXU983101:DXU983102 EHQ983101:EHQ983102 ERM983101:ERM983102 FBI983101:FBI983102 FLE983101:FLE983102 FVA983101:FVA983102 GEW983101:GEW983102 GOS983101:GOS983102 GYO983101:GYO983102 HIK983101:HIK983102 HSG983101:HSG983102 ICC983101:ICC983102 ILY983101:ILY983102 IVU983101:IVU983102 JFQ983101:JFQ983102 JPM983101:JPM983102 JZI983101:JZI983102 KJE983101:KJE983102 KTA983101:KTA983102 LCW983101:LCW983102 LMS983101:LMS983102 LWO983101:LWO983102 MGK983101:MGK983102 MQG983101:MQG983102 NAC983101:NAC983102 NJY983101:NJY983102 NTU983101:NTU983102 ODQ983101:ODQ983102 ONM983101:ONM983102 OXI983101:OXI983102 PHE983101:PHE983102 PRA983101:PRA983102 QAW983101:QAW983102 QKS983101:QKS983102 QUO983101:QUO983102 REK983101:REK983102 ROG983101:ROG983102 RYC983101:RYC983102 SHY983101:SHY983102 SRU983101:SRU983102 TBQ983101:TBQ983102 TLM983101:TLM983102 TVI983101:TVI983102 UFE983101:UFE983102 UPA983101:UPA983102 UYW983101:UYW983102 VIS983101:VIS983102 VSO983101:VSO983102 WCK983101:WCK983102 WMG983101:WMG983102 WWC983101:WWC983102 Q57:S58 JM57:JO58 TI57:TK58 ADE57:ADG58 ANA57:ANC58 AWW57:AWY58 BGS57:BGU58 BQO57:BQQ58 CAK57:CAM58 CKG57:CKI58 CUC57:CUE58 DDY57:DEA58 DNU57:DNW58 DXQ57:DXS58 EHM57:EHO58 ERI57:ERK58 FBE57:FBG58 FLA57:FLC58 FUW57:FUY58 GES57:GEU58 GOO57:GOQ58 GYK57:GYM58 HIG57:HII58 HSC57:HSE58 IBY57:ICA58 ILU57:ILW58 IVQ57:IVS58 JFM57:JFO58 JPI57:JPK58 JZE57:JZG58 KJA57:KJC58 KSW57:KSY58 LCS57:LCU58 LMO57:LMQ58 LWK57:LWM58 MGG57:MGI58 MQC57:MQE58 MZY57:NAA58 NJU57:NJW58 NTQ57:NTS58 ODM57:ODO58 ONI57:ONK58 OXE57:OXG58 PHA57:PHC58 PQW57:PQY58 QAS57:QAU58 QKO57:QKQ58 QUK57:QUM58 REG57:REI58 ROC57:ROE58 RXY57:RYA58 SHU57:SHW58 SRQ57:SRS58 TBM57:TBO58 TLI57:TLK58 TVE57:TVG58 UFA57:UFC58 UOW57:UOY58 UYS57:UYU58 VIO57:VIQ58 VSK57:VSM58 WCG57:WCI58 WMC57:WME58 WVY57:WWA58 Q65597:S65598 JM65597:JO65598 TI65597:TK65598 ADE65597:ADG65598 ANA65597:ANC65598 AWW65597:AWY65598 BGS65597:BGU65598 BQO65597:BQQ65598 CAK65597:CAM65598 CKG65597:CKI65598 CUC65597:CUE65598 DDY65597:DEA65598 DNU65597:DNW65598 DXQ65597:DXS65598 EHM65597:EHO65598 ERI65597:ERK65598 FBE65597:FBG65598 FLA65597:FLC65598 FUW65597:FUY65598 GES65597:GEU65598 GOO65597:GOQ65598 GYK65597:GYM65598 HIG65597:HII65598 HSC65597:HSE65598 IBY65597:ICA65598 ILU65597:ILW65598 IVQ65597:IVS65598 JFM65597:JFO65598 JPI65597:JPK65598 JZE65597:JZG65598 KJA65597:KJC65598 KSW65597:KSY65598 LCS65597:LCU65598 LMO65597:LMQ65598 LWK65597:LWM65598 MGG65597:MGI65598 MQC65597:MQE65598 MZY65597:NAA65598 NJU65597:NJW65598 NTQ65597:NTS65598 ODM65597:ODO65598 ONI65597:ONK65598 OXE65597:OXG65598 PHA65597:PHC65598 PQW65597:PQY65598 QAS65597:QAU65598 QKO65597:QKQ65598 QUK65597:QUM65598 REG65597:REI65598 ROC65597:ROE65598 RXY65597:RYA65598 SHU65597:SHW65598 SRQ65597:SRS65598 TBM65597:TBO65598 TLI65597:TLK65598 TVE65597:TVG65598 UFA65597:UFC65598 UOW65597:UOY65598 UYS65597:UYU65598 VIO65597:VIQ65598 VSK65597:VSM65598 WCG65597:WCI65598 WMC65597:WME65598 WVY65597:WWA65598 Q131133:S131134 JM131133:JO131134 TI131133:TK131134 ADE131133:ADG131134 ANA131133:ANC131134 AWW131133:AWY131134 BGS131133:BGU131134 BQO131133:BQQ131134 CAK131133:CAM131134 CKG131133:CKI131134 CUC131133:CUE131134 DDY131133:DEA131134 DNU131133:DNW131134 DXQ131133:DXS131134 EHM131133:EHO131134 ERI131133:ERK131134 FBE131133:FBG131134 FLA131133:FLC131134 FUW131133:FUY131134 GES131133:GEU131134 GOO131133:GOQ131134 GYK131133:GYM131134 HIG131133:HII131134 HSC131133:HSE131134 IBY131133:ICA131134 ILU131133:ILW131134 IVQ131133:IVS131134 JFM131133:JFO131134 JPI131133:JPK131134 JZE131133:JZG131134 KJA131133:KJC131134 KSW131133:KSY131134 LCS131133:LCU131134 LMO131133:LMQ131134 LWK131133:LWM131134 MGG131133:MGI131134 MQC131133:MQE131134 MZY131133:NAA131134 NJU131133:NJW131134 NTQ131133:NTS131134 ODM131133:ODO131134 ONI131133:ONK131134 OXE131133:OXG131134 PHA131133:PHC131134 PQW131133:PQY131134 QAS131133:QAU131134 QKO131133:QKQ131134 QUK131133:QUM131134 REG131133:REI131134 ROC131133:ROE131134 RXY131133:RYA131134 SHU131133:SHW131134 SRQ131133:SRS131134 TBM131133:TBO131134 TLI131133:TLK131134 TVE131133:TVG131134 UFA131133:UFC131134 UOW131133:UOY131134 UYS131133:UYU131134 VIO131133:VIQ131134 VSK131133:VSM131134 WCG131133:WCI131134 WMC131133:WME131134 WVY131133:WWA131134 Q196669:S196670 JM196669:JO196670 TI196669:TK196670 ADE196669:ADG196670 ANA196669:ANC196670 AWW196669:AWY196670 BGS196669:BGU196670 BQO196669:BQQ196670 CAK196669:CAM196670 CKG196669:CKI196670 CUC196669:CUE196670 DDY196669:DEA196670 DNU196669:DNW196670 DXQ196669:DXS196670 EHM196669:EHO196670 ERI196669:ERK196670 FBE196669:FBG196670 FLA196669:FLC196670 FUW196669:FUY196670 GES196669:GEU196670 GOO196669:GOQ196670 GYK196669:GYM196670 HIG196669:HII196670 HSC196669:HSE196670 IBY196669:ICA196670 ILU196669:ILW196670 IVQ196669:IVS196670 JFM196669:JFO196670 JPI196669:JPK196670 JZE196669:JZG196670 KJA196669:KJC196670 KSW196669:KSY196670 LCS196669:LCU196670 LMO196669:LMQ196670 LWK196669:LWM196670 MGG196669:MGI196670 MQC196669:MQE196670 MZY196669:NAA196670 NJU196669:NJW196670 NTQ196669:NTS196670 ODM196669:ODO196670 ONI196669:ONK196670 OXE196669:OXG196670 PHA196669:PHC196670 PQW196669:PQY196670 QAS196669:QAU196670 QKO196669:QKQ196670 QUK196669:QUM196670 REG196669:REI196670 ROC196669:ROE196670 RXY196669:RYA196670 SHU196669:SHW196670 SRQ196669:SRS196670 TBM196669:TBO196670 TLI196669:TLK196670 TVE196669:TVG196670 UFA196669:UFC196670 UOW196669:UOY196670 UYS196669:UYU196670 VIO196669:VIQ196670 VSK196669:VSM196670 WCG196669:WCI196670 WMC196669:WME196670 WVY196669:WWA196670 Q262205:S262206 JM262205:JO262206 TI262205:TK262206 ADE262205:ADG262206 ANA262205:ANC262206 AWW262205:AWY262206 BGS262205:BGU262206 BQO262205:BQQ262206 CAK262205:CAM262206 CKG262205:CKI262206 CUC262205:CUE262206 DDY262205:DEA262206 DNU262205:DNW262206 DXQ262205:DXS262206 EHM262205:EHO262206 ERI262205:ERK262206 FBE262205:FBG262206 FLA262205:FLC262206 FUW262205:FUY262206 GES262205:GEU262206 GOO262205:GOQ262206 GYK262205:GYM262206 HIG262205:HII262206 HSC262205:HSE262206 IBY262205:ICA262206 ILU262205:ILW262206 IVQ262205:IVS262206 JFM262205:JFO262206 JPI262205:JPK262206 JZE262205:JZG262206 KJA262205:KJC262206 KSW262205:KSY262206 LCS262205:LCU262206 LMO262205:LMQ262206 LWK262205:LWM262206 MGG262205:MGI262206 MQC262205:MQE262206 MZY262205:NAA262206 NJU262205:NJW262206 NTQ262205:NTS262206 ODM262205:ODO262206 ONI262205:ONK262206 OXE262205:OXG262206 PHA262205:PHC262206 PQW262205:PQY262206 QAS262205:QAU262206 QKO262205:QKQ262206 QUK262205:QUM262206 REG262205:REI262206 ROC262205:ROE262206 RXY262205:RYA262206 SHU262205:SHW262206 SRQ262205:SRS262206 TBM262205:TBO262206 TLI262205:TLK262206 TVE262205:TVG262206 UFA262205:UFC262206 UOW262205:UOY262206 UYS262205:UYU262206 VIO262205:VIQ262206 VSK262205:VSM262206 WCG262205:WCI262206 WMC262205:WME262206 WVY262205:WWA262206 Q327741:S327742 JM327741:JO327742 TI327741:TK327742 ADE327741:ADG327742 ANA327741:ANC327742 AWW327741:AWY327742 BGS327741:BGU327742 BQO327741:BQQ327742 CAK327741:CAM327742 CKG327741:CKI327742 CUC327741:CUE327742 DDY327741:DEA327742 DNU327741:DNW327742 DXQ327741:DXS327742 EHM327741:EHO327742 ERI327741:ERK327742 FBE327741:FBG327742 FLA327741:FLC327742 FUW327741:FUY327742 GES327741:GEU327742 GOO327741:GOQ327742 GYK327741:GYM327742 HIG327741:HII327742 HSC327741:HSE327742 IBY327741:ICA327742 ILU327741:ILW327742 IVQ327741:IVS327742 JFM327741:JFO327742 JPI327741:JPK327742 JZE327741:JZG327742 KJA327741:KJC327742 KSW327741:KSY327742 LCS327741:LCU327742 LMO327741:LMQ327742 LWK327741:LWM327742 MGG327741:MGI327742 MQC327741:MQE327742 MZY327741:NAA327742 NJU327741:NJW327742 NTQ327741:NTS327742 ODM327741:ODO327742 ONI327741:ONK327742 OXE327741:OXG327742 PHA327741:PHC327742 PQW327741:PQY327742 QAS327741:QAU327742 QKO327741:QKQ327742 QUK327741:QUM327742 REG327741:REI327742 ROC327741:ROE327742 RXY327741:RYA327742 SHU327741:SHW327742 SRQ327741:SRS327742 TBM327741:TBO327742 TLI327741:TLK327742 TVE327741:TVG327742 UFA327741:UFC327742 UOW327741:UOY327742 UYS327741:UYU327742 VIO327741:VIQ327742 VSK327741:VSM327742 WCG327741:WCI327742 WMC327741:WME327742 WVY327741:WWA327742 Q393277:S393278 JM393277:JO393278 TI393277:TK393278 ADE393277:ADG393278 ANA393277:ANC393278 AWW393277:AWY393278 BGS393277:BGU393278 BQO393277:BQQ393278 CAK393277:CAM393278 CKG393277:CKI393278 CUC393277:CUE393278 DDY393277:DEA393278 DNU393277:DNW393278 DXQ393277:DXS393278 EHM393277:EHO393278 ERI393277:ERK393278 FBE393277:FBG393278 FLA393277:FLC393278 FUW393277:FUY393278 GES393277:GEU393278 GOO393277:GOQ393278 GYK393277:GYM393278 HIG393277:HII393278 HSC393277:HSE393278 IBY393277:ICA393278 ILU393277:ILW393278 IVQ393277:IVS393278 JFM393277:JFO393278 JPI393277:JPK393278 JZE393277:JZG393278 KJA393277:KJC393278 KSW393277:KSY393278 LCS393277:LCU393278 LMO393277:LMQ393278 LWK393277:LWM393278 MGG393277:MGI393278 MQC393277:MQE393278 MZY393277:NAA393278 NJU393277:NJW393278 NTQ393277:NTS393278 ODM393277:ODO393278 ONI393277:ONK393278 OXE393277:OXG393278 PHA393277:PHC393278 PQW393277:PQY393278 QAS393277:QAU393278 QKO393277:QKQ393278 QUK393277:QUM393278 REG393277:REI393278 ROC393277:ROE393278 RXY393277:RYA393278 SHU393277:SHW393278 SRQ393277:SRS393278 TBM393277:TBO393278 TLI393277:TLK393278 TVE393277:TVG393278 UFA393277:UFC393278 UOW393277:UOY393278 UYS393277:UYU393278 VIO393277:VIQ393278 VSK393277:VSM393278 WCG393277:WCI393278 WMC393277:WME393278 WVY393277:WWA393278 Q458813:S458814 JM458813:JO458814 TI458813:TK458814 ADE458813:ADG458814 ANA458813:ANC458814 AWW458813:AWY458814 BGS458813:BGU458814 BQO458813:BQQ458814 CAK458813:CAM458814 CKG458813:CKI458814 CUC458813:CUE458814 DDY458813:DEA458814 DNU458813:DNW458814 DXQ458813:DXS458814 EHM458813:EHO458814 ERI458813:ERK458814 FBE458813:FBG458814 FLA458813:FLC458814 FUW458813:FUY458814 GES458813:GEU458814 GOO458813:GOQ458814 GYK458813:GYM458814 HIG458813:HII458814 HSC458813:HSE458814 IBY458813:ICA458814 ILU458813:ILW458814 IVQ458813:IVS458814 JFM458813:JFO458814 JPI458813:JPK458814 JZE458813:JZG458814 KJA458813:KJC458814 KSW458813:KSY458814 LCS458813:LCU458814 LMO458813:LMQ458814 LWK458813:LWM458814 MGG458813:MGI458814 MQC458813:MQE458814 MZY458813:NAA458814 NJU458813:NJW458814 NTQ458813:NTS458814 ODM458813:ODO458814 ONI458813:ONK458814 OXE458813:OXG458814 PHA458813:PHC458814 PQW458813:PQY458814 QAS458813:QAU458814 QKO458813:QKQ458814 QUK458813:QUM458814 REG458813:REI458814 ROC458813:ROE458814 RXY458813:RYA458814 SHU458813:SHW458814 SRQ458813:SRS458814 TBM458813:TBO458814 TLI458813:TLK458814 TVE458813:TVG458814 UFA458813:UFC458814 UOW458813:UOY458814 UYS458813:UYU458814 VIO458813:VIQ458814 VSK458813:VSM458814 WCG458813:WCI458814 WMC458813:WME458814 WVY458813:WWA458814 Q524349:S524350 JM524349:JO524350 TI524349:TK524350 ADE524349:ADG524350 ANA524349:ANC524350 AWW524349:AWY524350 BGS524349:BGU524350 BQO524349:BQQ524350 CAK524349:CAM524350 CKG524349:CKI524350 CUC524349:CUE524350 DDY524349:DEA524350 DNU524349:DNW524350 DXQ524349:DXS524350 EHM524349:EHO524350 ERI524349:ERK524350 FBE524349:FBG524350 FLA524349:FLC524350 FUW524349:FUY524350 GES524349:GEU524350 GOO524349:GOQ524350 GYK524349:GYM524350 HIG524349:HII524350 HSC524349:HSE524350 IBY524349:ICA524350 ILU524349:ILW524350 IVQ524349:IVS524350 JFM524349:JFO524350 JPI524349:JPK524350 JZE524349:JZG524350 KJA524349:KJC524350 KSW524349:KSY524350 LCS524349:LCU524350 LMO524349:LMQ524350 LWK524349:LWM524350 MGG524349:MGI524350 MQC524349:MQE524350 MZY524349:NAA524350 NJU524349:NJW524350 NTQ524349:NTS524350 ODM524349:ODO524350 ONI524349:ONK524350 OXE524349:OXG524350 PHA524349:PHC524350 PQW524349:PQY524350 QAS524349:QAU524350 QKO524349:QKQ524350 QUK524349:QUM524350 REG524349:REI524350 ROC524349:ROE524350 RXY524349:RYA524350 SHU524349:SHW524350 SRQ524349:SRS524350 TBM524349:TBO524350 TLI524349:TLK524350 TVE524349:TVG524350 UFA524349:UFC524350 UOW524349:UOY524350 UYS524349:UYU524350 VIO524349:VIQ524350 VSK524349:VSM524350 WCG524349:WCI524350 WMC524349:WME524350 WVY524349:WWA524350 Q589885:S589886 JM589885:JO589886 TI589885:TK589886 ADE589885:ADG589886 ANA589885:ANC589886 AWW589885:AWY589886 BGS589885:BGU589886 BQO589885:BQQ589886 CAK589885:CAM589886 CKG589885:CKI589886 CUC589885:CUE589886 DDY589885:DEA589886 DNU589885:DNW589886 DXQ589885:DXS589886 EHM589885:EHO589886 ERI589885:ERK589886 FBE589885:FBG589886 FLA589885:FLC589886 FUW589885:FUY589886 GES589885:GEU589886 GOO589885:GOQ589886 GYK589885:GYM589886 HIG589885:HII589886 HSC589885:HSE589886 IBY589885:ICA589886 ILU589885:ILW589886 IVQ589885:IVS589886 JFM589885:JFO589886 JPI589885:JPK589886 JZE589885:JZG589886 KJA589885:KJC589886 KSW589885:KSY589886 LCS589885:LCU589886 LMO589885:LMQ589886 LWK589885:LWM589886 MGG589885:MGI589886 MQC589885:MQE589886 MZY589885:NAA589886 NJU589885:NJW589886 NTQ589885:NTS589886 ODM589885:ODO589886 ONI589885:ONK589886 OXE589885:OXG589886 PHA589885:PHC589886 PQW589885:PQY589886 QAS589885:QAU589886 QKO589885:QKQ589886 QUK589885:QUM589886 REG589885:REI589886 ROC589885:ROE589886 RXY589885:RYA589886 SHU589885:SHW589886 SRQ589885:SRS589886 TBM589885:TBO589886 TLI589885:TLK589886 TVE589885:TVG589886 UFA589885:UFC589886 UOW589885:UOY589886 UYS589885:UYU589886 VIO589885:VIQ589886 VSK589885:VSM589886 WCG589885:WCI589886 WMC589885:WME589886 WVY589885:WWA589886 Q655421:S655422 JM655421:JO655422 TI655421:TK655422 ADE655421:ADG655422 ANA655421:ANC655422 AWW655421:AWY655422 BGS655421:BGU655422 BQO655421:BQQ655422 CAK655421:CAM655422 CKG655421:CKI655422 CUC655421:CUE655422 DDY655421:DEA655422 DNU655421:DNW655422 DXQ655421:DXS655422 EHM655421:EHO655422 ERI655421:ERK655422 FBE655421:FBG655422 FLA655421:FLC655422 FUW655421:FUY655422 GES655421:GEU655422 GOO655421:GOQ655422 GYK655421:GYM655422 HIG655421:HII655422 HSC655421:HSE655422 IBY655421:ICA655422 ILU655421:ILW655422 IVQ655421:IVS655422 JFM655421:JFO655422 JPI655421:JPK655422 JZE655421:JZG655422 KJA655421:KJC655422 KSW655421:KSY655422 LCS655421:LCU655422 LMO655421:LMQ655422 LWK655421:LWM655422 MGG655421:MGI655422 MQC655421:MQE655422 MZY655421:NAA655422 NJU655421:NJW655422 NTQ655421:NTS655422 ODM655421:ODO655422 ONI655421:ONK655422 OXE655421:OXG655422 PHA655421:PHC655422 PQW655421:PQY655422 QAS655421:QAU655422 QKO655421:QKQ655422 QUK655421:QUM655422 REG655421:REI655422 ROC655421:ROE655422 RXY655421:RYA655422 SHU655421:SHW655422 SRQ655421:SRS655422 TBM655421:TBO655422 TLI655421:TLK655422 TVE655421:TVG655422 UFA655421:UFC655422 UOW655421:UOY655422 UYS655421:UYU655422 VIO655421:VIQ655422 VSK655421:VSM655422 WCG655421:WCI655422 WMC655421:WME655422 WVY655421:WWA655422 Q720957:S720958 JM720957:JO720958 TI720957:TK720958 ADE720957:ADG720958 ANA720957:ANC720958 AWW720957:AWY720958 BGS720957:BGU720958 BQO720957:BQQ720958 CAK720957:CAM720958 CKG720957:CKI720958 CUC720957:CUE720958 DDY720957:DEA720958 DNU720957:DNW720958 DXQ720957:DXS720958 EHM720957:EHO720958 ERI720957:ERK720958 FBE720957:FBG720958 FLA720957:FLC720958 FUW720957:FUY720958 GES720957:GEU720958 GOO720957:GOQ720958 GYK720957:GYM720958 HIG720957:HII720958 HSC720957:HSE720958 IBY720957:ICA720958 ILU720957:ILW720958 IVQ720957:IVS720958 JFM720957:JFO720958 JPI720957:JPK720958 JZE720957:JZG720958 KJA720957:KJC720958 KSW720957:KSY720958 LCS720957:LCU720958 LMO720957:LMQ720958 LWK720957:LWM720958 MGG720957:MGI720958 MQC720957:MQE720958 MZY720957:NAA720958 NJU720957:NJW720958 NTQ720957:NTS720958 ODM720957:ODO720958 ONI720957:ONK720958 OXE720957:OXG720958 PHA720957:PHC720958 PQW720957:PQY720958 QAS720957:QAU720958 QKO720957:QKQ720958 QUK720957:QUM720958 REG720957:REI720958 ROC720957:ROE720958 RXY720957:RYA720958 SHU720957:SHW720958 SRQ720957:SRS720958 TBM720957:TBO720958 TLI720957:TLK720958 TVE720957:TVG720958 UFA720957:UFC720958 UOW720957:UOY720958 UYS720957:UYU720958 VIO720957:VIQ720958 VSK720957:VSM720958 WCG720957:WCI720958 WMC720957:WME720958 WVY720957:WWA720958 Q786493:S786494 JM786493:JO786494 TI786493:TK786494 ADE786493:ADG786494 ANA786493:ANC786494 AWW786493:AWY786494 BGS786493:BGU786494 BQO786493:BQQ786494 CAK786493:CAM786494 CKG786493:CKI786494 CUC786493:CUE786494 DDY786493:DEA786494 DNU786493:DNW786494 DXQ786493:DXS786494 EHM786493:EHO786494 ERI786493:ERK786494 FBE786493:FBG786494 FLA786493:FLC786494 FUW786493:FUY786494 GES786493:GEU786494 GOO786493:GOQ786494 GYK786493:GYM786494 HIG786493:HII786494 HSC786493:HSE786494 IBY786493:ICA786494 ILU786493:ILW786494 IVQ786493:IVS786494 JFM786493:JFO786494 JPI786493:JPK786494 JZE786493:JZG786494 KJA786493:KJC786494 KSW786493:KSY786494 LCS786493:LCU786494 LMO786493:LMQ786494 LWK786493:LWM786494 MGG786493:MGI786494 MQC786493:MQE786494 MZY786493:NAA786494 NJU786493:NJW786494 NTQ786493:NTS786494 ODM786493:ODO786494 ONI786493:ONK786494 OXE786493:OXG786494 PHA786493:PHC786494 PQW786493:PQY786494 QAS786493:QAU786494 QKO786493:QKQ786494 QUK786493:QUM786494 REG786493:REI786494 ROC786493:ROE786494 RXY786493:RYA786494 SHU786493:SHW786494 SRQ786493:SRS786494 TBM786493:TBO786494 TLI786493:TLK786494 TVE786493:TVG786494 UFA786493:UFC786494 UOW786493:UOY786494 UYS786493:UYU786494 VIO786493:VIQ786494 VSK786493:VSM786494 WCG786493:WCI786494 WMC786493:WME786494 WVY786493:WWA786494 Q852029:S852030 JM852029:JO852030 TI852029:TK852030 ADE852029:ADG852030 ANA852029:ANC852030 AWW852029:AWY852030 BGS852029:BGU852030 BQO852029:BQQ852030 CAK852029:CAM852030 CKG852029:CKI852030 CUC852029:CUE852030 DDY852029:DEA852030 DNU852029:DNW852030 DXQ852029:DXS852030 EHM852029:EHO852030 ERI852029:ERK852030 FBE852029:FBG852030 FLA852029:FLC852030 FUW852029:FUY852030 GES852029:GEU852030 GOO852029:GOQ852030 GYK852029:GYM852030 HIG852029:HII852030 HSC852029:HSE852030 IBY852029:ICA852030 ILU852029:ILW852030 IVQ852029:IVS852030 JFM852029:JFO852030 JPI852029:JPK852030 JZE852029:JZG852030 KJA852029:KJC852030 KSW852029:KSY852030 LCS852029:LCU852030 LMO852029:LMQ852030 LWK852029:LWM852030 MGG852029:MGI852030 MQC852029:MQE852030 MZY852029:NAA852030 NJU852029:NJW852030 NTQ852029:NTS852030 ODM852029:ODO852030 ONI852029:ONK852030 OXE852029:OXG852030 PHA852029:PHC852030 PQW852029:PQY852030 QAS852029:QAU852030 QKO852029:QKQ852030 QUK852029:QUM852030 REG852029:REI852030 ROC852029:ROE852030 RXY852029:RYA852030 SHU852029:SHW852030 SRQ852029:SRS852030 TBM852029:TBO852030 TLI852029:TLK852030 TVE852029:TVG852030 UFA852029:UFC852030 UOW852029:UOY852030 UYS852029:UYU852030 VIO852029:VIQ852030 VSK852029:VSM852030 WCG852029:WCI852030 WMC852029:WME852030 WVY852029:WWA852030 Q917565:S917566 JM917565:JO917566 TI917565:TK917566 ADE917565:ADG917566 ANA917565:ANC917566 AWW917565:AWY917566 BGS917565:BGU917566 BQO917565:BQQ917566 CAK917565:CAM917566 CKG917565:CKI917566 CUC917565:CUE917566 DDY917565:DEA917566 DNU917565:DNW917566 DXQ917565:DXS917566 EHM917565:EHO917566 ERI917565:ERK917566 FBE917565:FBG917566 FLA917565:FLC917566 FUW917565:FUY917566 GES917565:GEU917566 GOO917565:GOQ917566 GYK917565:GYM917566 HIG917565:HII917566 HSC917565:HSE917566 IBY917565:ICA917566 ILU917565:ILW917566 IVQ917565:IVS917566 JFM917565:JFO917566 JPI917565:JPK917566 JZE917565:JZG917566 KJA917565:KJC917566 KSW917565:KSY917566 LCS917565:LCU917566 LMO917565:LMQ917566 LWK917565:LWM917566 MGG917565:MGI917566 MQC917565:MQE917566 MZY917565:NAA917566 NJU917565:NJW917566 NTQ917565:NTS917566 ODM917565:ODO917566 ONI917565:ONK917566 OXE917565:OXG917566 PHA917565:PHC917566 PQW917565:PQY917566 QAS917565:QAU917566 QKO917565:QKQ917566 QUK917565:QUM917566 REG917565:REI917566 ROC917565:ROE917566 RXY917565:RYA917566 SHU917565:SHW917566 SRQ917565:SRS917566 TBM917565:TBO917566 TLI917565:TLK917566 TVE917565:TVG917566 UFA917565:UFC917566 UOW917565:UOY917566 UYS917565:UYU917566 VIO917565:VIQ917566 VSK917565:VSM917566 WCG917565:WCI917566 WMC917565:WME917566 WVY917565:WWA917566 Q983101:S983102 JM983101:JO983102 TI983101:TK983102 ADE983101:ADG983102 ANA983101:ANC983102 AWW983101:AWY983102 BGS983101:BGU983102 BQO983101:BQQ983102 CAK983101:CAM983102 CKG983101:CKI983102 CUC983101:CUE983102 DDY983101:DEA983102 DNU983101:DNW983102 DXQ983101:DXS983102 EHM983101:EHO983102 ERI983101:ERK983102 FBE983101:FBG983102 FLA983101:FLC983102 FUW983101:FUY983102 GES983101:GEU983102 GOO983101:GOQ983102 GYK983101:GYM983102 HIG983101:HII983102 HSC983101:HSE983102 IBY983101:ICA983102 ILU983101:ILW983102 IVQ983101:IVS983102 JFM983101:JFO983102 JPI983101:JPK983102 JZE983101:JZG983102 KJA983101:KJC983102 KSW983101:KSY983102 LCS983101:LCU983102 LMO983101:LMQ983102 LWK983101:LWM983102 MGG983101:MGI983102 MQC983101:MQE983102 MZY983101:NAA983102 NJU983101:NJW983102 NTQ983101:NTS983102 ODM983101:ODO983102 ONI983101:ONK983102 OXE983101:OXG983102 PHA983101:PHC983102 PQW983101:PQY983102 QAS983101:QAU983102 QKO983101:QKQ983102 QUK983101:QUM983102 REG983101:REI983102 ROC983101:ROE983102 RXY983101:RYA983102 SHU983101:SHW983102 SRQ983101:SRS983102 TBM983101:TBO983102 TLI983101:TLK983102 TVE983101:TVG983102 UFA983101:UFC983102 UOW983101:UOY983102 UYS983101:UYU983102 VIO983101:VIQ983102 VSK983101:VSM983102 WCG983101:WCI983102 WMC983101:WME983102 WVY983101:WWA983102 O57:O58 JK57:JK58 TG57:TG58 ADC57:ADC58 AMY57:AMY58 AWU57:AWU58 BGQ57:BGQ58 BQM57:BQM58 CAI57:CAI58 CKE57:CKE58 CUA57:CUA58 DDW57:DDW58 DNS57:DNS58 DXO57:DXO58 EHK57:EHK58 ERG57:ERG58 FBC57:FBC58 FKY57:FKY58 FUU57:FUU58 GEQ57:GEQ58 GOM57:GOM58 GYI57:GYI58 HIE57:HIE58 HSA57:HSA58 IBW57:IBW58 ILS57:ILS58 IVO57:IVO58 JFK57:JFK58 JPG57:JPG58 JZC57:JZC58 KIY57:KIY58 KSU57:KSU58 LCQ57:LCQ58 LMM57:LMM58 LWI57:LWI58 MGE57:MGE58 MQA57:MQA58 MZW57:MZW58 NJS57:NJS58 NTO57:NTO58 ODK57:ODK58 ONG57:ONG58 OXC57:OXC58 PGY57:PGY58 PQU57:PQU58 QAQ57:QAQ58 QKM57:QKM58 QUI57:QUI58 REE57:REE58 ROA57:ROA58 RXW57:RXW58 SHS57:SHS58 SRO57:SRO58 TBK57:TBK58 TLG57:TLG58 TVC57:TVC58 UEY57:UEY58 UOU57:UOU58 UYQ57:UYQ58 VIM57:VIM58 VSI57:VSI58 WCE57:WCE58 WMA57:WMA58 WVW57:WVW58 O65597:O65598 JK65597:JK65598 TG65597:TG65598 ADC65597:ADC65598 AMY65597:AMY65598 AWU65597:AWU65598 BGQ65597:BGQ65598 BQM65597:BQM65598 CAI65597:CAI65598 CKE65597:CKE65598 CUA65597:CUA65598 DDW65597:DDW65598 DNS65597:DNS65598 DXO65597:DXO65598 EHK65597:EHK65598 ERG65597:ERG65598 FBC65597:FBC65598 FKY65597:FKY65598 FUU65597:FUU65598 GEQ65597:GEQ65598 GOM65597:GOM65598 GYI65597:GYI65598 HIE65597:HIE65598 HSA65597:HSA65598 IBW65597:IBW65598 ILS65597:ILS65598 IVO65597:IVO65598 JFK65597:JFK65598 JPG65597:JPG65598 JZC65597:JZC65598 KIY65597:KIY65598 KSU65597:KSU65598 LCQ65597:LCQ65598 LMM65597:LMM65598 LWI65597:LWI65598 MGE65597:MGE65598 MQA65597:MQA65598 MZW65597:MZW65598 NJS65597:NJS65598 NTO65597:NTO65598 ODK65597:ODK65598 ONG65597:ONG65598 OXC65597:OXC65598 PGY65597:PGY65598 PQU65597:PQU65598 QAQ65597:QAQ65598 QKM65597:QKM65598 QUI65597:QUI65598 REE65597:REE65598 ROA65597:ROA65598 RXW65597:RXW65598 SHS65597:SHS65598 SRO65597:SRO65598 TBK65597:TBK65598 TLG65597:TLG65598 TVC65597:TVC65598 UEY65597:UEY65598 UOU65597:UOU65598 UYQ65597:UYQ65598 VIM65597:VIM65598 VSI65597:VSI65598 WCE65597:WCE65598 WMA65597:WMA65598 WVW65597:WVW65598 O131133:O131134 JK131133:JK131134 TG131133:TG131134 ADC131133:ADC131134 AMY131133:AMY131134 AWU131133:AWU131134 BGQ131133:BGQ131134 BQM131133:BQM131134 CAI131133:CAI131134 CKE131133:CKE131134 CUA131133:CUA131134 DDW131133:DDW131134 DNS131133:DNS131134 DXO131133:DXO131134 EHK131133:EHK131134 ERG131133:ERG131134 FBC131133:FBC131134 FKY131133:FKY131134 FUU131133:FUU131134 GEQ131133:GEQ131134 GOM131133:GOM131134 GYI131133:GYI131134 HIE131133:HIE131134 HSA131133:HSA131134 IBW131133:IBW131134 ILS131133:ILS131134 IVO131133:IVO131134 JFK131133:JFK131134 JPG131133:JPG131134 JZC131133:JZC131134 KIY131133:KIY131134 KSU131133:KSU131134 LCQ131133:LCQ131134 LMM131133:LMM131134 LWI131133:LWI131134 MGE131133:MGE131134 MQA131133:MQA131134 MZW131133:MZW131134 NJS131133:NJS131134 NTO131133:NTO131134 ODK131133:ODK131134 ONG131133:ONG131134 OXC131133:OXC131134 PGY131133:PGY131134 PQU131133:PQU131134 QAQ131133:QAQ131134 QKM131133:QKM131134 QUI131133:QUI131134 REE131133:REE131134 ROA131133:ROA131134 RXW131133:RXW131134 SHS131133:SHS131134 SRO131133:SRO131134 TBK131133:TBK131134 TLG131133:TLG131134 TVC131133:TVC131134 UEY131133:UEY131134 UOU131133:UOU131134 UYQ131133:UYQ131134 VIM131133:VIM131134 VSI131133:VSI131134 WCE131133:WCE131134 WMA131133:WMA131134 WVW131133:WVW131134 O196669:O196670 JK196669:JK196670 TG196669:TG196670 ADC196669:ADC196670 AMY196669:AMY196670 AWU196669:AWU196670 BGQ196669:BGQ196670 BQM196669:BQM196670 CAI196669:CAI196670 CKE196669:CKE196670 CUA196669:CUA196670 DDW196669:DDW196670 DNS196669:DNS196670 DXO196669:DXO196670 EHK196669:EHK196670 ERG196669:ERG196670 FBC196669:FBC196670 FKY196669:FKY196670 FUU196669:FUU196670 GEQ196669:GEQ196670 GOM196669:GOM196670 GYI196669:GYI196670 HIE196669:HIE196670 HSA196669:HSA196670 IBW196669:IBW196670 ILS196669:ILS196670 IVO196669:IVO196670 JFK196669:JFK196670 JPG196669:JPG196670 JZC196669:JZC196670 KIY196669:KIY196670 KSU196669:KSU196670 LCQ196669:LCQ196670 LMM196669:LMM196670 LWI196669:LWI196670 MGE196669:MGE196670 MQA196669:MQA196670 MZW196669:MZW196670 NJS196669:NJS196670 NTO196669:NTO196670 ODK196669:ODK196670 ONG196669:ONG196670 OXC196669:OXC196670 PGY196669:PGY196670 PQU196669:PQU196670 QAQ196669:QAQ196670 QKM196669:QKM196670 QUI196669:QUI196670 REE196669:REE196670 ROA196669:ROA196670 RXW196669:RXW196670 SHS196669:SHS196670 SRO196669:SRO196670 TBK196669:TBK196670 TLG196669:TLG196670 TVC196669:TVC196670 UEY196669:UEY196670 UOU196669:UOU196670 UYQ196669:UYQ196670 VIM196669:VIM196670 VSI196669:VSI196670 WCE196669:WCE196670 WMA196669:WMA196670 WVW196669:WVW196670 O262205:O262206 JK262205:JK262206 TG262205:TG262206 ADC262205:ADC262206 AMY262205:AMY262206 AWU262205:AWU262206 BGQ262205:BGQ262206 BQM262205:BQM262206 CAI262205:CAI262206 CKE262205:CKE262206 CUA262205:CUA262206 DDW262205:DDW262206 DNS262205:DNS262206 DXO262205:DXO262206 EHK262205:EHK262206 ERG262205:ERG262206 FBC262205:FBC262206 FKY262205:FKY262206 FUU262205:FUU262206 GEQ262205:GEQ262206 GOM262205:GOM262206 GYI262205:GYI262206 HIE262205:HIE262206 HSA262205:HSA262206 IBW262205:IBW262206 ILS262205:ILS262206 IVO262205:IVO262206 JFK262205:JFK262206 JPG262205:JPG262206 JZC262205:JZC262206 KIY262205:KIY262206 KSU262205:KSU262206 LCQ262205:LCQ262206 LMM262205:LMM262206 LWI262205:LWI262206 MGE262205:MGE262206 MQA262205:MQA262206 MZW262205:MZW262206 NJS262205:NJS262206 NTO262205:NTO262206 ODK262205:ODK262206 ONG262205:ONG262206 OXC262205:OXC262206 PGY262205:PGY262206 PQU262205:PQU262206 QAQ262205:QAQ262206 QKM262205:QKM262206 QUI262205:QUI262206 REE262205:REE262206 ROA262205:ROA262206 RXW262205:RXW262206 SHS262205:SHS262206 SRO262205:SRO262206 TBK262205:TBK262206 TLG262205:TLG262206 TVC262205:TVC262206 UEY262205:UEY262206 UOU262205:UOU262206 UYQ262205:UYQ262206 VIM262205:VIM262206 VSI262205:VSI262206 WCE262205:WCE262206 WMA262205:WMA262206 WVW262205:WVW262206 O327741:O327742 JK327741:JK327742 TG327741:TG327742 ADC327741:ADC327742 AMY327741:AMY327742 AWU327741:AWU327742 BGQ327741:BGQ327742 BQM327741:BQM327742 CAI327741:CAI327742 CKE327741:CKE327742 CUA327741:CUA327742 DDW327741:DDW327742 DNS327741:DNS327742 DXO327741:DXO327742 EHK327741:EHK327742 ERG327741:ERG327742 FBC327741:FBC327742 FKY327741:FKY327742 FUU327741:FUU327742 GEQ327741:GEQ327742 GOM327741:GOM327742 GYI327741:GYI327742 HIE327741:HIE327742 HSA327741:HSA327742 IBW327741:IBW327742 ILS327741:ILS327742 IVO327741:IVO327742 JFK327741:JFK327742 JPG327741:JPG327742 JZC327741:JZC327742 KIY327741:KIY327742 KSU327741:KSU327742 LCQ327741:LCQ327742 LMM327741:LMM327742 LWI327741:LWI327742 MGE327741:MGE327742 MQA327741:MQA327742 MZW327741:MZW327742 NJS327741:NJS327742 NTO327741:NTO327742 ODK327741:ODK327742 ONG327741:ONG327742 OXC327741:OXC327742 PGY327741:PGY327742 PQU327741:PQU327742 QAQ327741:QAQ327742 QKM327741:QKM327742 QUI327741:QUI327742 REE327741:REE327742 ROA327741:ROA327742 RXW327741:RXW327742 SHS327741:SHS327742 SRO327741:SRO327742 TBK327741:TBK327742 TLG327741:TLG327742 TVC327741:TVC327742 UEY327741:UEY327742 UOU327741:UOU327742 UYQ327741:UYQ327742 VIM327741:VIM327742 VSI327741:VSI327742 WCE327741:WCE327742 WMA327741:WMA327742 WVW327741:WVW327742 O393277:O393278 JK393277:JK393278 TG393277:TG393278 ADC393277:ADC393278 AMY393277:AMY393278 AWU393277:AWU393278 BGQ393277:BGQ393278 BQM393277:BQM393278 CAI393277:CAI393278 CKE393277:CKE393278 CUA393277:CUA393278 DDW393277:DDW393278 DNS393277:DNS393278 DXO393277:DXO393278 EHK393277:EHK393278 ERG393277:ERG393278 FBC393277:FBC393278 FKY393277:FKY393278 FUU393277:FUU393278 GEQ393277:GEQ393278 GOM393277:GOM393278 GYI393277:GYI393278 HIE393277:HIE393278 HSA393277:HSA393278 IBW393277:IBW393278 ILS393277:ILS393278 IVO393277:IVO393278 JFK393277:JFK393278 JPG393277:JPG393278 JZC393277:JZC393278 KIY393277:KIY393278 KSU393277:KSU393278 LCQ393277:LCQ393278 LMM393277:LMM393278 LWI393277:LWI393278 MGE393277:MGE393278 MQA393277:MQA393278 MZW393277:MZW393278 NJS393277:NJS393278 NTO393277:NTO393278 ODK393277:ODK393278 ONG393277:ONG393278 OXC393277:OXC393278 PGY393277:PGY393278 PQU393277:PQU393278 QAQ393277:QAQ393278 QKM393277:QKM393278 QUI393277:QUI393278 REE393277:REE393278 ROA393277:ROA393278 RXW393277:RXW393278 SHS393277:SHS393278 SRO393277:SRO393278 TBK393277:TBK393278 TLG393277:TLG393278 TVC393277:TVC393278 UEY393277:UEY393278 UOU393277:UOU393278 UYQ393277:UYQ393278 VIM393277:VIM393278 VSI393277:VSI393278 WCE393277:WCE393278 WMA393277:WMA393278 WVW393277:WVW393278 O458813:O458814 JK458813:JK458814 TG458813:TG458814 ADC458813:ADC458814 AMY458813:AMY458814 AWU458813:AWU458814 BGQ458813:BGQ458814 BQM458813:BQM458814 CAI458813:CAI458814 CKE458813:CKE458814 CUA458813:CUA458814 DDW458813:DDW458814 DNS458813:DNS458814 DXO458813:DXO458814 EHK458813:EHK458814 ERG458813:ERG458814 FBC458813:FBC458814 FKY458813:FKY458814 FUU458813:FUU458814 GEQ458813:GEQ458814 GOM458813:GOM458814 GYI458813:GYI458814 HIE458813:HIE458814 HSA458813:HSA458814 IBW458813:IBW458814 ILS458813:ILS458814 IVO458813:IVO458814 JFK458813:JFK458814 JPG458813:JPG458814 JZC458813:JZC458814 KIY458813:KIY458814 KSU458813:KSU458814 LCQ458813:LCQ458814 LMM458813:LMM458814 LWI458813:LWI458814 MGE458813:MGE458814 MQA458813:MQA458814 MZW458813:MZW458814 NJS458813:NJS458814 NTO458813:NTO458814 ODK458813:ODK458814 ONG458813:ONG458814 OXC458813:OXC458814 PGY458813:PGY458814 PQU458813:PQU458814 QAQ458813:QAQ458814 QKM458813:QKM458814 QUI458813:QUI458814 REE458813:REE458814 ROA458813:ROA458814 RXW458813:RXW458814 SHS458813:SHS458814 SRO458813:SRO458814 TBK458813:TBK458814 TLG458813:TLG458814 TVC458813:TVC458814 UEY458813:UEY458814 UOU458813:UOU458814 UYQ458813:UYQ458814 VIM458813:VIM458814 VSI458813:VSI458814 WCE458813:WCE458814 WMA458813:WMA458814 WVW458813:WVW458814 O524349:O524350 JK524349:JK524350 TG524349:TG524350 ADC524349:ADC524350 AMY524349:AMY524350 AWU524349:AWU524350 BGQ524349:BGQ524350 BQM524349:BQM524350 CAI524349:CAI524350 CKE524349:CKE524350 CUA524349:CUA524350 DDW524349:DDW524350 DNS524349:DNS524350 DXO524349:DXO524350 EHK524349:EHK524350 ERG524349:ERG524350 FBC524349:FBC524350 FKY524349:FKY524350 FUU524349:FUU524350 GEQ524349:GEQ524350 GOM524349:GOM524350 GYI524349:GYI524350 HIE524349:HIE524350 HSA524349:HSA524350 IBW524349:IBW524350 ILS524349:ILS524350 IVO524349:IVO524350 JFK524349:JFK524350 JPG524349:JPG524350 JZC524349:JZC524350 KIY524349:KIY524350 KSU524349:KSU524350 LCQ524349:LCQ524350 LMM524349:LMM524350 LWI524349:LWI524350 MGE524349:MGE524350 MQA524349:MQA524350 MZW524349:MZW524350 NJS524349:NJS524350 NTO524349:NTO524350 ODK524349:ODK524350 ONG524349:ONG524350 OXC524349:OXC524350 PGY524349:PGY524350 PQU524349:PQU524350 QAQ524349:QAQ524350 QKM524349:QKM524350 QUI524349:QUI524350 REE524349:REE524350 ROA524349:ROA524350 RXW524349:RXW524350 SHS524349:SHS524350 SRO524349:SRO524350 TBK524349:TBK524350 TLG524349:TLG524350 TVC524349:TVC524350 UEY524349:UEY524350 UOU524349:UOU524350 UYQ524349:UYQ524350 VIM524349:VIM524350 VSI524349:VSI524350 WCE524349:WCE524350 WMA524349:WMA524350 WVW524349:WVW524350 O589885:O589886 JK589885:JK589886 TG589885:TG589886 ADC589885:ADC589886 AMY589885:AMY589886 AWU589885:AWU589886 BGQ589885:BGQ589886 BQM589885:BQM589886 CAI589885:CAI589886 CKE589885:CKE589886 CUA589885:CUA589886 DDW589885:DDW589886 DNS589885:DNS589886 DXO589885:DXO589886 EHK589885:EHK589886 ERG589885:ERG589886 FBC589885:FBC589886 FKY589885:FKY589886 FUU589885:FUU589886 GEQ589885:GEQ589886 GOM589885:GOM589886 GYI589885:GYI589886 HIE589885:HIE589886 HSA589885:HSA589886 IBW589885:IBW589886 ILS589885:ILS589886 IVO589885:IVO589886 JFK589885:JFK589886 JPG589885:JPG589886 JZC589885:JZC589886 KIY589885:KIY589886 KSU589885:KSU589886 LCQ589885:LCQ589886 LMM589885:LMM589886 LWI589885:LWI589886 MGE589885:MGE589886 MQA589885:MQA589886 MZW589885:MZW589886 NJS589885:NJS589886 NTO589885:NTO589886 ODK589885:ODK589886 ONG589885:ONG589886 OXC589885:OXC589886 PGY589885:PGY589886 PQU589885:PQU589886 QAQ589885:QAQ589886 QKM589885:QKM589886 QUI589885:QUI589886 REE589885:REE589886 ROA589885:ROA589886 RXW589885:RXW589886 SHS589885:SHS589886 SRO589885:SRO589886 TBK589885:TBK589886 TLG589885:TLG589886 TVC589885:TVC589886 UEY589885:UEY589886 UOU589885:UOU589886 UYQ589885:UYQ589886 VIM589885:VIM589886 VSI589885:VSI589886 WCE589885:WCE589886 WMA589885:WMA589886 WVW589885:WVW589886 O655421:O655422 JK655421:JK655422 TG655421:TG655422 ADC655421:ADC655422 AMY655421:AMY655422 AWU655421:AWU655422 BGQ655421:BGQ655422 BQM655421:BQM655422 CAI655421:CAI655422 CKE655421:CKE655422 CUA655421:CUA655422 DDW655421:DDW655422 DNS655421:DNS655422 DXO655421:DXO655422 EHK655421:EHK655422 ERG655421:ERG655422 FBC655421:FBC655422 FKY655421:FKY655422 FUU655421:FUU655422 GEQ655421:GEQ655422 GOM655421:GOM655422 GYI655421:GYI655422 HIE655421:HIE655422 HSA655421:HSA655422 IBW655421:IBW655422 ILS655421:ILS655422 IVO655421:IVO655422 JFK655421:JFK655422 JPG655421:JPG655422 JZC655421:JZC655422 KIY655421:KIY655422 KSU655421:KSU655422 LCQ655421:LCQ655422 LMM655421:LMM655422 LWI655421:LWI655422 MGE655421:MGE655422 MQA655421:MQA655422 MZW655421:MZW655422 NJS655421:NJS655422 NTO655421:NTO655422 ODK655421:ODK655422 ONG655421:ONG655422 OXC655421:OXC655422 PGY655421:PGY655422 PQU655421:PQU655422 QAQ655421:QAQ655422 QKM655421:QKM655422 QUI655421:QUI655422 REE655421:REE655422 ROA655421:ROA655422 RXW655421:RXW655422 SHS655421:SHS655422 SRO655421:SRO655422 TBK655421:TBK655422 TLG655421:TLG655422 TVC655421:TVC655422 UEY655421:UEY655422 UOU655421:UOU655422 UYQ655421:UYQ655422 VIM655421:VIM655422 VSI655421:VSI655422 WCE655421:WCE655422 WMA655421:WMA655422 WVW655421:WVW655422 O720957:O720958 JK720957:JK720958 TG720957:TG720958 ADC720957:ADC720958 AMY720957:AMY720958 AWU720957:AWU720958 BGQ720957:BGQ720958 BQM720957:BQM720958 CAI720957:CAI720958 CKE720957:CKE720958 CUA720957:CUA720958 DDW720957:DDW720958 DNS720957:DNS720958 DXO720957:DXO720958 EHK720957:EHK720958 ERG720957:ERG720958 FBC720957:FBC720958 FKY720957:FKY720958 FUU720957:FUU720958 GEQ720957:GEQ720958 GOM720957:GOM720958 GYI720957:GYI720958 HIE720957:HIE720958 HSA720957:HSA720958 IBW720957:IBW720958 ILS720957:ILS720958 IVO720957:IVO720958 JFK720957:JFK720958 JPG720957:JPG720958 JZC720957:JZC720958 KIY720957:KIY720958 KSU720957:KSU720958 LCQ720957:LCQ720958 LMM720957:LMM720958 LWI720957:LWI720958 MGE720957:MGE720958 MQA720957:MQA720958 MZW720957:MZW720958 NJS720957:NJS720958 NTO720957:NTO720958 ODK720957:ODK720958 ONG720957:ONG720958 OXC720957:OXC720958 PGY720957:PGY720958 PQU720957:PQU720958 QAQ720957:QAQ720958 QKM720957:QKM720958 QUI720957:QUI720958 REE720957:REE720958 ROA720957:ROA720958 RXW720957:RXW720958 SHS720957:SHS720958 SRO720957:SRO720958 TBK720957:TBK720958 TLG720957:TLG720958 TVC720957:TVC720958 UEY720957:UEY720958 UOU720957:UOU720958 UYQ720957:UYQ720958 VIM720957:VIM720958 VSI720957:VSI720958 WCE720957:WCE720958 WMA720957:WMA720958 WVW720957:WVW720958 O786493:O786494 JK786493:JK786494 TG786493:TG786494 ADC786493:ADC786494 AMY786493:AMY786494 AWU786493:AWU786494 BGQ786493:BGQ786494 BQM786493:BQM786494 CAI786493:CAI786494 CKE786493:CKE786494 CUA786493:CUA786494 DDW786493:DDW786494 DNS786493:DNS786494 DXO786493:DXO786494 EHK786493:EHK786494 ERG786493:ERG786494 FBC786493:FBC786494 FKY786493:FKY786494 FUU786493:FUU786494 GEQ786493:GEQ786494 GOM786493:GOM786494 GYI786493:GYI786494 HIE786493:HIE786494 HSA786493:HSA786494 IBW786493:IBW786494 ILS786493:ILS786494 IVO786493:IVO786494 JFK786493:JFK786494 JPG786493:JPG786494 JZC786493:JZC786494 KIY786493:KIY786494 KSU786493:KSU786494 LCQ786493:LCQ786494 LMM786493:LMM786494 LWI786493:LWI786494 MGE786493:MGE786494 MQA786493:MQA786494 MZW786493:MZW786494 NJS786493:NJS786494 NTO786493:NTO786494 ODK786493:ODK786494 ONG786493:ONG786494 OXC786493:OXC786494 PGY786493:PGY786494 PQU786493:PQU786494 QAQ786493:QAQ786494 QKM786493:QKM786494 QUI786493:QUI786494 REE786493:REE786494 ROA786493:ROA786494 RXW786493:RXW786494 SHS786493:SHS786494 SRO786493:SRO786494 TBK786493:TBK786494 TLG786493:TLG786494 TVC786493:TVC786494 UEY786493:UEY786494 UOU786493:UOU786494 UYQ786493:UYQ786494 VIM786493:VIM786494 VSI786493:VSI786494 WCE786493:WCE786494 WMA786493:WMA786494 WVW786493:WVW786494 O852029:O852030 JK852029:JK852030 TG852029:TG852030 ADC852029:ADC852030 AMY852029:AMY852030 AWU852029:AWU852030 BGQ852029:BGQ852030 BQM852029:BQM852030 CAI852029:CAI852030 CKE852029:CKE852030 CUA852029:CUA852030 DDW852029:DDW852030 DNS852029:DNS852030 DXO852029:DXO852030 EHK852029:EHK852030 ERG852029:ERG852030 FBC852029:FBC852030 FKY852029:FKY852030 FUU852029:FUU852030 GEQ852029:GEQ852030 GOM852029:GOM852030 GYI852029:GYI852030 HIE852029:HIE852030 HSA852029:HSA852030 IBW852029:IBW852030 ILS852029:ILS852030 IVO852029:IVO852030 JFK852029:JFK852030 JPG852029:JPG852030 JZC852029:JZC852030 KIY852029:KIY852030 KSU852029:KSU852030 LCQ852029:LCQ852030 LMM852029:LMM852030 LWI852029:LWI852030 MGE852029:MGE852030 MQA852029:MQA852030 MZW852029:MZW852030 NJS852029:NJS852030 NTO852029:NTO852030 ODK852029:ODK852030 ONG852029:ONG852030 OXC852029:OXC852030 PGY852029:PGY852030 PQU852029:PQU852030 QAQ852029:QAQ852030 QKM852029:QKM852030 QUI852029:QUI852030 REE852029:REE852030 ROA852029:ROA852030 RXW852029:RXW852030 SHS852029:SHS852030 SRO852029:SRO852030 TBK852029:TBK852030 TLG852029:TLG852030 TVC852029:TVC852030 UEY852029:UEY852030 UOU852029:UOU852030 UYQ852029:UYQ852030 VIM852029:VIM852030 VSI852029:VSI852030 WCE852029:WCE852030 WMA852029:WMA852030 WVW852029:WVW852030 O917565:O917566 JK917565:JK917566 TG917565:TG917566 ADC917565:ADC917566 AMY917565:AMY917566 AWU917565:AWU917566 BGQ917565:BGQ917566 BQM917565:BQM917566 CAI917565:CAI917566 CKE917565:CKE917566 CUA917565:CUA917566 DDW917565:DDW917566 DNS917565:DNS917566 DXO917565:DXO917566 EHK917565:EHK917566 ERG917565:ERG917566 FBC917565:FBC917566 FKY917565:FKY917566 FUU917565:FUU917566 GEQ917565:GEQ917566 GOM917565:GOM917566 GYI917565:GYI917566 HIE917565:HIE917566 HSA917565:HSA917566 IBW917565:IBW917566 ILS917565:ILS917566 IVO917565:IVO917566 JFK917565:JFK917566 JPG917565:JPG917566 JZC917565:JZC917566 KIY917565:KIY917566 KSU917565:KSU917566 LCQ917565:LCQ917566 LMM917565:LMM917566 LWI917565:LWI917566 MGE917565:MGE917566 MQA917565:MQA917566 MZW917565:MZW917566 NJS917565:NJS917566 NTO917565:NTO917566 ODK917565:ODK917566 ONG917565:ONG917566 OXC917565:OXC917566 PGY917565:PGY917566 PQU917565:PQU917566 QAQ917565:QAQ917566 QKM917565:QKM917566 QUI917565:QUI917566 REE917565:REE917566 ROA917565:ROA917566 RXW917565:RXW917566 SHS917565:SHS917566 SRO917565:SRO917566 TBK917565:TBK917566 TLG917565:TLG917566 TVC917565:TVC917566 UEY917565:UEY917566 UOU917565:UOU917566 UYQ917565:UYQ917566 VIM917565:VIM917566 VSI917565:VSI917566 WCE917565:WCE917566 WMA917565:WMA917566 WVW917565:WVW917566 O983101:O983102 JK983101:JK983102 TG983101:TG983102 ADC983101:ADC983102 AMY983101:AMY983102 AWU983101:AWU983102 BGQ983101:BGQ983102 BQM983101:BQM983102 CAI983101:CAI983102 CKE983101:CKE983102 CUA983101:CUA983102 DDW983101:DDW983102 DNS983101:DNS983102 DXO983101:DXO983102 EHK983101:EHK983102 ERG983101:ERG983102 FBC983101:FBC983102 FKY983101:FKY983102 FUU983101:FUU983102 GEQ983101:GEQ983102 GOM983101:GOM983102 GYI983101:GYI983102 HIE983101:HIE983102 HSA983101:HSA983102 IBW983101:IBW983102 ILS983101:ILS983102 IVO983101:IVO983102 JFK983101:JFK983102 JPG983101:JPG983102 JZC983101:JZC983102 KIY983101:KIY983102 KSU983101:KSU983102 LCQ983101:LCQ983102 LMM983101:LMM983102 LWI983101:LWI983102 MGE983101:MGE983102 MQA983101:MQA983102 MZW983101:MZW983102 NJS983101:NJS983102 NTO983101:NTO983102 ODK983101:ODK983102 ONG983101:ONG983102 OXC983101:OXC983102 PGY983101:PGY983102 PQU983101:PQU983102 QAQ983101:QAQ983102 QKM983101:QKM983102 QUI983101:QUI983102 REE983101:REE983102 ROA983101:ROA983102 RXW983101:RXW983102 SHS983101:SHS983102 SRO983101:SRO983102 TBK983101:TBK983102 TLG983101:TLG983102 TVC983101:TVC983102 UEY983101:UEY983102 UOU983101:UOU983102 UYQ983101:UYQ983102 VIM983101:VIM983102 VSI983101:VSI983102 WCE983101:WCE983102 WMA983101:WMA983102 WVW983101:WVW983102 M57:M58 JI57:JI58 TE57:TE58 ADA57:ADA58 AMW57:AMW58 AWS57:AWS58 BGO57:BGO58 BQK57:BQK58 CAG57:CAG58 CKC57:CKC58 CTY57:CTY58 DDU57:DDU58 DNQ57:DNQ58 DXM57:DXM58 EHI57:EHI58 ERE57:ERE58 FBA57:FBA58 FKW57:FKW58 FUS57:FUS58 GEO57:GEO58 GOK57:GOK58 GYG57:GYG58 HIC57:HIC58 HRY57:HRY58 IBU57:IBU58 ILQ57:ILQ58 IVM57:IVM58 JFI57:JFI58 JPE57:JPE58 JZA57:JZA58 KIW57:KIW58 KSS57:KSS58 LCO57:LCO58 LMK57:LMK58 LWG57:LWG58 MGC57:MGC58 MPY57:MPY58 MZU57:MZU58 NJQ57:NJQ58 NTM57:NTM58 ODI57:ODI58 ONE57:ONE58 OXA57:OXA58 PGW57:PGW58 PQS57:PQS58 QAO57:QAO58 QKK57:QKK58 QUG57:QUG58 REC57:REC58 RNY57:RNY58 RXU57:RXU58 SHQ57:SHQ58 SRM57:SRM58 TBI57:TBI58 TLE57:TLE58 TVA57:TVA58 UEW57:UEW58 UOS57:UOS58 UYO57:UYO58 VIK57:VIK58 VSG57:VSG58 WCC57:WCC58 WLY57:WLY58 WVU57:WVU58 M65597:M65598 JI65597:JI65598 TE65597:TE65598 ADA65597:ADA65598 AMW65597:AMW65598 AWS65597:AWS65598 BGO65597:BGO65598 BQK65597:BQK65598 CAG65597:CAG65598 CKC65597:CKC65598 CTY65597:CTY65598 DDU65597:DDU65598 DNQ65597:DNQ65598 DXM65597:DXM65598 EHI65597:EHI65598 ERE65597:ERE65598 FBA65597:FBA65598 FKW65597:FKW65598 FUS65597:FUS65598 GEO65597:GEO65598 GOK65597:GOK65598 GYG65597:GYG65598 HIC65597:HIC65598 HRY65597:HRY65598 IBU65597:IBU65598 ILQ65597:ILQ65598 IVM65597:IVM65598 JFI65597:JFI65598 JPE65597:JPE65598 JZA65597:JZA65598 KIW65597:KIW65598 KSS65597:KSS65598 LCO65597:LCO65598 LMK65597:LMK65598 LWG65597:LWG65598 MGC65597:MGC65598 MPY65597:MPY65598 MZU65597:MZU65598 NJQ65597:NJQ65598 NTM65597:NTM65598 ODI65597:ODI65598 ONE65597:ONE65598 OXA65597:OXA65598 PGW65597:PGW65598 PQS65597:PQS65598 QAO65597:QAO65598 QKK65597:QKK65598 QUG65597:QUG65598 REC65597:REC65598 RNY65597:RNY65598 RXU65597:RXU65598 SHQ65597:SHQ65598 SRM65597:SRM65598 TBI65597:TBI65598 TLE65597:TLE65598 TVA65597:TVA65598 UEW65597:UEW65598 UOS65597:UOS65598 UYO65597:UYO65598 VIK65597:VIK65598 VSG65597:VSG65598 WCC65597:WCC65598 WLY65597:WLY65598 WVU65597:WVU65598 M131133:M131134 JI131133:JI131134 TE131133:TE131134 ADA131133:ADA131134 AMW131133:AMW131134 AWS131133:AWS131134 BGO131133:BGO131134 BQK131133:BQK131134 CAG131133:CAG131134 CKC131133:CKC131134 CTY131133:CTY131134 DDU131133:DDU131134 DNQ131133:DNQ131134 DXM131133:DXM131134 EHI131133:EHI131134 ERE131133:ERE131134 FBA131133:FBA131134 FKW131133:FKW131134 FUS131133:FUS131134 GEO131133:GEO131134 GOK131133:GOK131134 GYG131133:GYG131134 HIC131133:HIC131134 HRY131133:HRY131134 IBU131133:IBU131134 ILQ131133:ILQ131134 IVM131133:IVM131134 JFI131133:JFI131134 JPE131133:JPE131134 JZA131133:JZA131134 KIW131133:KIW131134 KSS131133:KSS131134 LCO131133:LCO131134 LMK131133:LMK131134 LWG131133:LWG131134 MGC131133:MGC131134 MPY131133:MPY131134 MZU131133:MZU131134 NJQ131133:NJQ131134 NTM131133:NTM131134 ODI131133:ODI131134 ONE131133:ONE131134 OXA131133:OXA131134 PGW131133:PGW131134 PQS131133:PQS131134 QAO131133:QAO131134 QKK131133:QKK131134 QUG131133:QUG131134 REC131133:REC131134 RNY131133:RNY131134 RXU131133:RXU131134 SHQ131133:SHQ131134 SRM131133:SRM131134 TBI131133:TBI131134 TLE131133:TLE131134 TVA131133:TVA131134 UEW131133:UEW131134 UOS131133:UOS131134 UYO131133:UYO131134 VIK131133:VIK131134 VSG131133:VSG131134 WCC131133:WCC131134 WLY131133:WLY131134 WVU131133:WVU131134 M196669:M196670 JI196669:JI196670 TE196669:TE196670 ADA196669:ADA196670 AMW196669:AMW196670 AWS196669:AWS196670 BGO196669:BGO196670 BQK196669:BQK196670 CAG196669:CAG196670 CKC196669:CKC196670 CTY196669:CTY196670 DDU196669:DDU196670 DNQ196669:DNQ196670 DXM196669:DXM196670 EHI196669:EHI196670 ERE196669:ERE196670 FBA196669:FBA196670 FKW196669:FKW196670 FUS196669:FUS196670 GEO196669:GEO196670 GOK196669:GOK196670 GYG196669:GYG196670 HIC196669:HIC196670 HRY196669:HRY196670 IBU196669:IBU196670 ILQ196669:ILQ196670 IVM196669:IVM196670 JFI196669:JFI196670 JPE196669:JPE196670 JZA196669:JZA196670 KIW196669:KIW196670 KSS196669:KSS196670 LCO196669:LCO196670 LMK196669:LMK196670 LWG196669:LWG196670 MGC196669:MGC196670 MPY196669:MPY196670 MZU196669:MZU196670 NJQ196669:NJQ196670 NTM196669:NTM196670 ODI196669:ODI196670 ONE196669:ONE196670 OXA196669:OXA196670 PGW196669:PGW196670 PQS196669:PQS196670 QAO196669:QAO196670 QKK196669:QKK196670 QUG196669:QUG196670 REC196669:REC196670 RNY196669:RNY196670 RXU196669:RXU196670 SHQ196669:SHQ196670 SRM196669:SRM196670 TBI196669:TBI196670 TLE196669:TLE196670 TVA196669:TVA196670 UEW196669:UEW196670 UOS196669:UOS196670 UYO196669:UYO196670 VIK196669:VIK196670 VSG196669:VSG196670 WCC196669:WCC196670 WLY196669:WLY196670 WVU196669:WVU196670 M262205:M262206 JI262205:JI262206 TE262205:TE262206 ADA262205:ADA262206 AMW262205:AMW262206 AWS262205:AWS262206 BGO262205:BGO262206 BQK262205:BQK262206 CAG262205:CAG262206 CKC262205:CKC262206 CTY262205:CTY262206 DDU262205:DDU262206 DNQ262205:DNQ262206 DXM262205:DXM262206 EHI262205:EHI262206 ERE262205:ERE262206 FBA262205:FBA262206 FKW262205:FKW262206 FUS262205:FUS262206 GEO262205:GEO262206 GOK262205:GOK262206 GYG262205:GYG262206 HIC262205:HIC262206 HRY262205:HRY262206 IBU262205:IBU262206 ILQ262205:ILQ262206 IVM262205:IVM262206 JFI262205:JFI262206 JPE262205:JPE262206 JZA262205:JZA262206 KIW262205:KIW262206 KSS262205:KSS262206 LCO262205:LCO262206 LMK262205:LMK262206 LWG262205:LWG262206 MGC262205:MGC262206 MPY262205:MPY262206 MZU262205:MZU262206 NJQ262205:NJQ262206 NTM262205:NTM262206 ODI262205:ODI262206 ONE262205:ONE262206 OXA262205:OXA262206 PGW262205:PGW262206 PQS262205:PQS262206 QAO262205:QAO262206 QKK262205:QKK262206 QUG262205:QUG262206 REC262205:REC262206 RNY262205:RNY262206 RXU262205:RXU262206 SHQ262205:SHQ262206 SRM262205:SRM262206 TBI262205:TBI262206 TLE262205:TLE262206 TVA262205:TVA262206 UEW262205:UEW262206 UOS262205:UOS262206 UYO262205:UYO262206 VIK262205:VIK262206 VSG262205:VSG262206 WCC262205:WCC262206 WLY262205:WLY262206 WVU262205:WVU262206 M327741:M327742 JI327741:JI327742 TE327741:TE327742 ADA327741:ADA327742 AMW327741:AMW327742 AWS327741:AWS327742 BGO327741:BGO327742 BQK327741:BQK327742 CAG327741:CAG327742 CKC327741:CKC327742 CTY327741:CTY327742 DDU327741:DDU327742 DNQ327741:DNQ327742 DXM327741:DXM327742 EHI327741:EHI327742 ERE327741:ERE327742 FBA327741:FBA327742 FKW327741:FKW327742 FUS327741:FUS327742 GEO327741:GEO327742 GOK327741:GOK327742 GYG327741:GYG327742 HIC327741:HIC327742 HRY327741:HRY327742 IBU327741:IBU327742 ILQ327741:ILQ327742 IVM327741:IVM327742 JFI327741:JFI327742 JPE327741:JPE327742 JZA327741:JZA327742 KIW327741:KIW327742 KSS327741:KSS327742 LCO327741:LCO327742 LMK327741:LMK327742 LWG327741:LWG327742 MGC327741:MGC327742 MPY327741:MPY327742 MZU327741:MZU327742 NJQ327741:NJQ327742 NTM327741:NTM327742 ODI327741:ODI327742 ONE327741:ONE327742 OXA327741:OXA327742 PGW327741:PGW327742 PQS327741:PQS327742 QAO327741:QAO327742 QKK327741:QKK327742 QUG327741:QUG327742 REC327741:REC327742 RNY327741:RNY327742 RXU327741:RXU327742 SHQ327741:SHQ327742 SRM327741:SRM327742 TBI327741:TBI327742 TLE327741:TLE327742 TVA327741:TVA327742 UEW327741:UEW327742 UOS327741:UOS327742 UYO327741:UYO327742 VIK327741:VIK327742 VSG327741:VSG327742 WCC327741:WCC327742 WLY327741:WLY327742 WVU327741:WVU327742 M393277:M393278 JI393277:JI393278 TE393277:TE393278 ADA393277:ADA393278 AMW393277:AMW393278 AWS393277:AWS393278 BGO393277:BGO393278 BQK393277:BQK393278 CAG393277:CAG393278 CKC393277:CKC393278 CTY393277:CTY393278 DDU393277:DDU393278 DNQ393277:DNQ393278 DXM393277:DXM393278 EHI393277:EHI393278 ERE393277:ERE393278 FBA393277:FBA393278 FKW393277:FKW393278 FUS393277:FUS393278 GEO393277:GEO393278 GOK393277:GOK393278 GYG393277:GYG393278 HIC393277:HIC393278 HRY393277:HRY393278 IBU393277:IBU393278 ILQ393277:ILQ393278 IVM393277:IVM393278 JFI393277:JFI393278 JPE393277:JPE393278 JZA393277:JZA393278 KIW393277:KIW393278 KSS393277:KSS393278 LCO393277:LCO393278 LMK393277:LMK393278 LWG393277:LWG393278 MGC393277:MGC393278 MPY393277:MPY393278 MZU393277:MZU393278 NJQ393277:NJQ393278 NTM393277:NTM393278 ODI393277:ODI393278 ONE393277:ONE393278 OXA393277:OXA393278 PGW393277:PGW393278 PQS393277:PQS393278 QAO393277:QAO393278 QKK393277:QKK393278 QUG393277:QUG393278 REC393277:REC393278 RNY393277:RNY393278 RXU393277:RXU393278 SHQ393277:SHQ393278 SRM393277:SRM393278 TBI393277:TBI393278 TLE393277:TLE393278 TVA393277:TVA393278 UEW393277:UEW393278 UOS393277:UOS393278 UYO393277:UYO393278 VIK393277:VIK393278 VSG393277:VSG393278 WCC393277:WCC393278 WLY393277:WLY393278 WVU393277:WVU393278 M458813:M458814 JI458813:JI458814 TE458813:TE458814 ADA458813:ADA458814 AMW458813:AMW458814 AWS458813:AWS458814 BGO458813:BGO458814 BQK458813:BQK458814 CAG458813:CAG458814 CKC458813:CKC458814 CTY458813:CTY458814 DDU458813:DDU458814 DNQ458813:DNQ458814 DXM458813:DXM458814 EHI458813:EHI458814 ERE458813:ERE458814 FBA458813:FBA458814 FKW458813:FKW458814 FUS458813:FUS458814 GEO458813:GEO458814 GOK458813:GOK458814 GYG458813:GYG458814 HIC458813:HIC458814 HRY458813:HRY458814 IBU458813:IBU458814 ILQ458813:ILQ458814 IVM458813:IVM458814 JFI458813:JFI458814 JPE458813:JPE458814 JZA458813:JZA458814 KIW458813:KIW458814 KSS458813:KSS458814 LCO458813:LCO458814 LMK458813:LMK458814 LWG458813:LWG458814 MGC458813:MGC458814 MPY458813:MPY458814 MZU458813:MZU458814 NJQ458813:NJQ458814 NTM458813:NTM458814 ODI458813:ODI458814 ONE458813:ONE458814 OXA458813:OXA458814 PGW458813:PGW458814 PQS458813:PQS458814 QAO458813:QAO458814 QKK458813:QKK458814 QUG458813:QUG458814 REC458813:REC458814 RNY458813:RNY458814 RXU458813:RXU458814 SHQ458813:SHQ458814 SRM458813:SRM458814 TBI458813:TBI458814 TLE458813:TLE458814 TVA458813:TVA458814 UEW458813:UEW458814 UOS458813:UOS458814 UYO458813:UYO458814 VIK458813:VIK458814 VSG458813:VSG458814 WCC458813:WCC458814 WLY458813:WLY458814 WVU458813:WVU458814 M524349:M524350 JI524349:JI524350 TE524349:TE524350 ADA524349:ADA524350 AMW524349:AMW524350 AWS524349:AWS524350 BGO524349:BGO524350 BQK524349:BQK524350 CAG524349:CAG524350 CKC524349:CKC524350 CTY524349:CTY524350 DDU524349:DDU524350 DNQ524349:DNQ524350 DXM524349:DXM524350 EHI524349:EHI524350 ERE524349:ERE524350 FBA524349:FBA524350 FKW524349:FKW524350 FUS524349:FUS524350 GEO524349:GEO524350 GOK524349:GOK524350 GYG524349:GYG524350 HIC524349:HIC524350 HRY524349:HRY524350 IBU524349:IBU524350 ILQ524349:ILQ524350 IVM524349:IVM524350 JFI524349:JFI524350 JPE524349:JPE524350 JZA524349:JZA524350 KIW524349:KIW524350 KSS524349:KSS524350 LCO524349:LCO524350 LMK524349:LMK524350 LWG524349:LWG524350 MGC524349:MGC524350 MPY524349:MPY524350 MZU524349:MZU524350 NJQ524349:NJQ524350 NTM524349:NTM524350 ODI524349:ODI524350 ONE524349:ONE524350 OXA524349:OXA524350 PGW524349:PGW524350 PQS524349:PQS524350 QAO524349:QAO524350 QKK524349:QKK524350 QUG524349:QUG524350 REC524349:REC524350 RNY524349:RNY524350 RXU524349:RXU524350 SHQ524349:SHQ524350 SRM524349:SRM524350 TBI524349:TBI524350 TLE524349:TLE524350 TVA524349:TVA524350 UEW524349:UEW524350 UOS524349:UOS524350 UYO524349:UYO524350 VIK524349:VIK524350 VSG524349:VSG524350 WCC524349:WCC524350 WLY524349:WLY524350 WVU524349:WVU524350 M589885:M589886 JI589885:JI589886 TE589885:TE589886 ADA589885:ADA589886 AMW589885:AMW589886 AWS589885:AWS589886 BGO589885:BGO589886 BQK589885:BQK589886 CAG589885:CAG589886 CKC589885:CKC589886 CTY589885:CTY589886 DDU589885:DDU589886 DNQ589885:DNQ589886 DXM589885:DXM589886 EHI589885:EHI589886 ERE589885:ERE589886 FBA589885:FBA589886 FKW589885:FKW589886 FUS589885:FUS589886 GEO589885:GEO589886 GOK589885:GOK589886 GYG589885:GYG589886 HIC589885:HIC589886 HRY589885:HRY589886 IBU589885:IBU589886 ILQ589885:ILQ589886 IVM589885:IVM589886 JFI589885:JFI589886 JPE589885:JPE589886 JZA589885:JZA589886 KIW589885:KIW589886 KSS589885:KSS589886 LCO589885:LCO589886 LMK589885:LMK589886 LWG589885:LWG589886 MGC589885:MGC589886 MPY589885:MPY589886 MZU589885:MZU589886 NJQ589885:NJQ589886 NTM589885:NTM589886 ODI589885:ODI589886 ONE589885:ONE589886 OXA589885:OXA589886 PGW589885:PGW589886 PQS589885:PQS589886 QAO589885:QAO589886 QKK589885:QKK589886 QUG589885:QUG589886 REC589885:REC589886 RNY589885:RNY589886 RXU589885:RXU589886 SHQ589885:SHQ589886 SRM589885:SRM589886 TBI589885:TBI589886 TLE589885:TLE589886 TVA589885:TVA589886 UEW589885:UEW589886 UOS589885:UOS589886 UYO589885:UYO589886 VIK589885:VIK589886 VSG589885:VSG589886 WCC589885:WCC589886 WLY589885:WLY589886 WVU589885:WVU589886 M655421:M655422 JI655421:JI655422 TE655421:TE655422 ADA655421:ADA655422 AMW655421:AMW655422 AWS655421:AWS655422 BGO655421:BGO655422 BQK655421:BQK655422 CAG655421:CAG655422 CKC655421:CKC655422 CTY655421:CTY655422 DDU655421:DDU655422 DNQ655421:DNQ655422 DXM655421:DXM655422 EHI655421:EHI655422 ERE655421:ERE655422 FBA655421:FBA655422 FKW655421:FKW655422 FUS655421:FUS655422 GEO655421:GEO655422 GOK655421:GOK655422 GYG655421:GYG655422 HIC655421:HIC655422 HRY655421:HRY655422 IBU655421:IBU655422 ILQ655421:ILQ655422 IVM655421:IVM655422 JFI655421:JFI655422 JPE655421:JPE655422 JZA655421:JZA655422 KIW655421:KIW655422 KSS655421:KSS655422 LCO655421:LCO655422 LMK655421:LMK655422 LWG655421:LWG655422 MGC655421:MGC655422 MPY655421:MPY655422 MZU655421:MZU655422 NJQ655421:NJQ655422 NTM655421:NTM655422 ODI655421:ODI655422 ONE655421:ONE655422 OXA655421:OXA655422 PGW655421:PGW655422 PQS655421:PQS655422 QAO655421:QAO655422 QKK655421:QKK655422 QUG655421:QUG655422 REC655421:REC655422 RNY655421:RNY655422 RXU655421:RXU655422 SHQ655421:SHQ655422 SRM655421:SRM655422 TBI655421:TBI655422 TLE655421:TLE655422 TVA655421:TVA655422 UEW655421:UEW655422 UOS655421:UOS655422 UYO655421:UYO655422 VIK655421:VIK655422 VSG655421:VSG655422 WCC655421:WCC655422 WLY655421:WLY655422 WVU655421:WVU655422 M720957:M720958 JI720957:JI720958 TE720957:TE720958 ADA720957:ADA720958 AMW720957:AMW720958 AWS720957:AWS720958 BGO720957:BGO720958 BQK720957:BQK720958 CAG720957:CAG720958 CKC720957:CKC720958 CTY720957:CTY720958 DDU720957:DDU720958 DNQ720957:DNQ720958 DXM720957:DXM720958 EHI720957:EHI720958 ERE720957:ERE720958 FBA720957:FBA720958 FKW720957:FKW720958 FUS720957:FUS720958 GEO720957:GEO720958 GOK720957:GOK720958 GYG720957:GYG720958 HIC720957:HIC720958 HRY720957:HRY720958 IBU720957:IBU720958 ILQ720957:ILQ720958 IVM720957:IVM720958 JFI720957:JFI720958 JPE720957:JPE720958 JZA720957:JZA720958 KIW720957:KIW720958 KSS720957:KSS720958 LCO720957:LCO720958 LMK720957:LMK720958 LWG720957:LWG720958 MGC720957:MGC720958 MPY720957:MPY720958 MZU720957:MZU720958 NJQ720957:NJQ720958 NTM720957:NTM720958 ODI720957:ODI720958 ONE720957:ONE720958 OXA720957:OXA720958 PGW720957:PGW720958 PQS720957:PQS720958 QAO720957:QAO720958 QKK720957:QKK720958 QUG720957:QUG720958 REC720957:REC720958 RNY720957:RNY720958 RXU720957:RXU720958 SHQ720957:SHQ720958 SRM720957:SRM720958 TBI720957:TBI720958 TLE720957:TLE720958 TVA720957:TVA720958 UEW720957:UEW720958 UOS720957:UOS720958 UYO720957:UYO720958 VIK720957:VIK720958 VSG720957:VSG720958 WCC720957:WCC720958 WLY720957:WLY720958 WVU720957:WVU720958 M786493:M786494 JI786493:JI786494 TE786493:TE786494 ADA786493:ADA786494 AMW786493:AMW786494 AWS786493:AWS786494 BGO786493:BGO786494 BQK786493:BQK786494 CAG786493:CAG786494 CKC786493:CKC786494 CTY786493:CTY786494 DDU786493:DDU786494 DNQ786493:DNQ786494 DXM786493:DXM786494 EHI786493:EHI786494 ERE786493:ERE786494 FBA786493:FBA786494 FKW786493:FKW786494 FUS786493:FUS786494 GEO786493:GEO786494 GOK786493:GOK786494 GYG786493:GYG786494 HIC786493:HIC786494 HRY786493:HRY786494 IBU786493:IBU786494 ILQ786493:ILQ786494 IVM786493:IVM786494 JFI786493:JFI786494 JPE786493:JPE786494 JZA786493:JZA786494 KIW786493:KIW786494 KSS786493:KSS786494 LCO786493:LCO786494 LMK786493:LMK786494 LWG786493:LWG786494 MGC786493:MGC786494 MPY786493:MPY786494 MZU786493:MZU786494 NJQ786493:NJQ786494 NTM786493:NTM786494 ODI786493:ODI786494 ONE786493:ONE786494 OXA786493:OXA786494 PGW786493:PGW786494 PQS786493:PQS786494 QAO786493:QAO786494 QKK786493:QKK786494 QUG786493:QUG786494 REC786493:REC786494 RNY786493:RNY786494 RXU786493:RXU786494 SHQ786493:SHQ786494 SRM786493:SRM786494 TBI786493:TBI786494 TLE786493:TLE786494 TVA786493:TVA786494 UEW786493:UEW786494 UOS786493:UOS786494 UYO786493:UYO786494 VIK786493:VIK786494 VSG786493:VSG786494 WCC786493:WCC786494 WLY786493:WLY786494 WVU786493:WVU786494 M852029:M852030 JI852029:JI852030 TE852029:TE852030 ADA852029:ADA852030 AMW852029:AMW852030 AWS852029:AWS852030 BGO852029:BGO852030 BQK852029:BQK852030 CAG852029:CAG852030 CKC852029:CKC852030 CTY852029:CTY852030 DDU852029:DDU852030 DNQ852029:DNQ852030 DXM852029:DXM852030 EHI852029:EHI852030 ERE852029:ERE852030 FBA852029:FBA852030 FKW852029:FKW852030 FUS852029:FUS852030 GEO852029:GEO852030 GOK852029:GOK852030 GYG852029:GYG852030 HIC852029:HIC852030 HRY852029:HRY852030 IBU852029:IBU852030 ILQ852029:ILQ852030 IVM852029:IVM852030 JFI852029:JFI852030 JPE852029:JPE852030 JZA852029:JZA852030 KIW852029:KIW852030 KSS852029:KSS852030 LCO852029:LCO852030 LMK852029:LMK852030 LWG852029:LWG852030 MGC852029:MGC852030 MPY852029:MPY852030 MZU852029:MZU852030 NJQ852029:NJQ852030 NTM852029:NTM852030 ODI852029:ODI852030 ONE852029:ONE852030 OXA852029:OXA852030 PGW852029:PGW852030 PQS852029:PQS852030 QAO852029:QAO852030 QKK852029:QKK852030 QUG852029:QUG852030 REC852029:REC852030 RNY852029:RNY852030 RXU852029:RXU852030 SHQ852029:SHQ852030 SRM852029:SRM852030 TBI852029:TBI852030 TLE852029:TLE852030 TVA852029:TVA852030 UEW852029:UEW852030 UOS852029:UOS852030 UYO852029:UYO852030 VIK852029:VIK852030 VSG852029:VSG852030 WCC852029:WCC852030 WLY852029:WLY852030 WVU852029:WVU852030 M917565:M917566 JI917565:JI917566 TE917565:TE917566 ADA917565:ADA917566 AMW917565:AMW917566 AWS917565:AWS917566 BGO917565:BGO917566 BQK917565:BQK917566 CAG917565:CAG917566 CKC917565:CKC917566 CTY917565:CTY917566 DDU917565:DDU917566 DNQ917565:DNQ917566 DXM917565:DXM917566 EHI917565:EHI917566 ERE917565:ERE917566 FBA917565:FBA917566 FKW917565:FKW917566 FUS917565:FUS917566 GEO917565:GEO917566 GOK917565:GOK917566 GYG917565:GYG917566 HIC917565:HIC917566 HRY917565:HRY917566 IBU917565:IBU917566 ILQ917565:ILQ917566 IVM917565:IVM917566 JFI917565:JFI917566 JPE917565:JPE917566 JZA917565:JZA917566 KIW917565:KIW917566 KSS917565:KSS917566 LCO917565:LCO917566 LMK917565:LMK917566 LWG917565:LWG917566 MGC917565:MGC917566 MPY917565:MPY917566 MZU917565:MZU917566 NJQ917565:NJQ917566 NTM917565:NTM917566 ODI917565:ODI917566 ONE917565:ONE917566 OXA917565:OXA917566 PGW917565:PGW917566 PQS917565:PQS917566 QAO917565:QAO917566 QKK917565:QKK917566 QUG917565:QUG917566 REC917565:REC917566 RNY917565:RNY917566 RXU917565:RXU917566 SHQ917565:SHQ917566 SRM917565:SRM917566 TBI917565:TBI917566 TLE917565:TLE917566 TVA917565:TVA917566 UEW917565:UEW917566 UOS917565:UOS917566 UYO917565:UYO917566 VIK917565:VIK917566 VSG917565:VSG917566 WCC917565:WCC917566 WLY917565:WLY917566 WVU917565:WVU917566 M983101:M983102 JI983101:JI983102 TE983101:TE983102 ADA983101:ADA983102 AMW983101:AMW983102 AWS983101:AWS983102 BGO983101:BGO983102 BQK983101:BQK983102 CAG983101:CAG983102 CKC983101:CKC983102 CTY983101:CTY983102 DDU983101:DDU983102 DNQ983101:DNQ983102 DXM983101:DXM983102 EHI983101:EHI983102 ERE983101:ERE983102 FBA983101:FBA983102 FKW983101:FKW983102 FUS983101:FUS983102 GEO983101:GEO983102 GOK983101:GOK983102 GYG983101:GYG983102 HIC983101:HIC983102 HRY983101:HRY983102 IBU983101:IBU983102 ILQ983101:ILQ983102 IVM983101:IVM983102 JFI983101:JFI983102 JPE983101:JPE983102 JZA983101:JZA983102 KIW983101:KIW983102 KSS983101:KSS983102 LCO983101:LCO983102 LMK983101:LMK983102 LWG983101:LWG983102 MGC983101:MGC983102 MPY983101:MPY983102 MZU983101:MZU983102 NJQ983101:NJQ983102 NTM983101:NTM983102 ODI983101:ODI983102 ONE983101:ONE983102 OXA983101:OXA983102 PGW983101:PGW983102 PQS983101:PQS983102 QAO983101:QAO983102 QKK983101:QKK983102 QUG983101:QUG983102 REC983101:REC983102 RNY983101:RNY983102 RXU983101:RXU983102 SHQ983101:SHQ983102 SRM983101:SRM983102 TBI983101:TBI983102 TLE983101:TLE983102 TVA983101:TVA983102 UEW983101:UEW983102 UOS983101:UOS983102 UYO983101:UYO983102 VIK983101:VIK983102 VSG983101:VSG983102 WCC983101:WCC983102 WLY983101:WLY983102 WVU983101:WVU983102 WVU983087:WWY983090 JD37:JL38 SZ37:TH38 ACV37:ADD38 AMR37:AMZ38 AWN37:AWV38 BGJ37:BGR38 BQF37:BQN38 CAB37:CAJ38 CJX37:CKF38 CTT37:CUB38 DDP37:DDX38 DNL37:DNT38 DXH37:DXP38 EHD37:EHL38 EQZ37:ERH38 FAV37:FBD38 FKR37:FKZ38 FUN37:FUV38 GEJ37:GER38 GOF37:GON38 GYB37:GYJ38 HHX37:HIF38 HRT37:HSB38 IBP37:IBX38 ILL37:ILT38 IVH37:IVP38 JFD37:JFL38 JOZ37:JPH38 JYV37:JZD38 KIR37:KIZ38 KSN37:KSV38 LCJ37:LCR38 LMF37:LMN38 LWB37:LWJ38 MFX37:MGF38 MPT37:MQB38 MZP37:MZX38 NJL37:NJT38 NTH37:NTP38 ODD37:ODL38 OMZ37:ONH38 OWV37:OXD38 PGR37:PGZ38 PQN37:PQV38 QAJ37:QAR38 QKF37:QKN38 QUB37:QUJ38 RDX37:REF38 RNT37:ROB38 RXP37:RXX38 SHL37:SHT38 SRH37:SRP38 TBD37:TBL38 TKZ37:TLH38 TUV37:TVD38 UER37:UEZ38 UON37:UOV38 UYJ37:UYR38 VIF37:VIN38 VSB37:VSJ38 WBX37:WCF38 WLT37:WMB38 WVP37:WVX38 H65573:P65574 JD65573:JL65574 SZ65573:TH65574 ACV65573:ADD65574 AMR65573:AMZ65574 AWN65573:AWV65574 BGJ65573:BGR65574 BQF65573:BQN65574 CAB65573:CAJ65574 CJX65573:CKF65574 CTT65573:CUB65574 DDP65573:DDX65574 DNL65573:DNT65574 DXH65573:DXP65574 EHD65573:EHL65574 EQZ65573:ERH65574 FAV65573:FBD65574 FKR65573:FKZ65574 FUN65573:FUV65574 GEJ65573:GER65574 GOF65573:GON65574 GYB65573:GYJ65574 HHX65573:HIF65574 HRT65573:HSB65574 IBP65573:IBX65574 ILL65573:ILT65574 IVH65573:IVP65574 JFD65573:JFL65574 JOZ65573:JPH65574 JYV65573:JZD65574 KIR65573:KIZ65574 KSN65573:KSV65574 LCJ65573:LCR65574 LMF65573:LMN65574 LWB65573:LWJ65574 MFX65573:MGF65574 MPT65573:MQB65574 MZP65573:MZX65574 NJL65573:NJT65574 NTH65573:NTP65574 ODD65573:ODL65574 OMZ65573:ONH65574 OWV65573:OXD65574 PGR65573:PGZ65574 PQN65573:PQV65574 QAJ65573:QAR65574 QKF65573:QKN65574 QUB65573:QUJ65574 RDX65573:REF65574 RNT65573:ROB65574 RXP65573:RXX65574 SHL65573:SHT65574 SRH65573:SRP65574 TBD65573:TBL65574 TKZ65573:TLH65574 TUV65573:TVD65574 UER65573:UEZ65574 UON65573:UOV65574 UYJ65573:UYR65574 VIF65573:VIN65574 VSB65573:VSJ65574 WBX65573:WCF65574 WLT65573:WMB65574 WVP65573:WVX65574 H131109:P131110 JD131109:JL131110 SZ131109:TH131110 ACV131109:ADD131110 AMR131109:AMZ131110 AWN131109:AWV131110 BGJ131109:BGR131110 BQF131109:BQN131110 CAB131109:CAJ131110 CJX131109:CKF131110 CTT131109:CUB131110 DDP131109:DDX131110 DNL131109:DNT131110 DXH131109:DXP131110 EHD131109:EHL131110 EQZ131109:ERH131110 FAV131109:FBD131110 FKR131109:FKZ131110 FUN131109:FUV131110 GEJ131109:GER131110 GOF131109:GON131110 GYB131109:GYJ131110 HHX131109:HIF131110 HRT131109:HSB131110 IBP131109:IBX131110 ILL131109:ILT131110 IVH131109:IVP131110 JFD131109:JFL131110 JOZ131109:JPH131110 JYV131109:JZD131110 KIR131109:KIZ131110 KSN131109:KSV131110 LCJ131109:LCR131110 LMF131109:LMN131110 LWB131109:LWJ131110 MFX131109:MGF131110 MPT131109:MQB131110 MZP131109:MZX131110 NJL131109:NJT131110 NTH131109:NTP131110 ODD131109:ODL131110 OMZ131109:ONH131110 OWV131109:OXD131110 PGR131109:PGZ131110 PQN131109:PQV131110 QAJ131109:QAR131110 QKF131109:QKN131110 QUB131109:QUJ131110 RDX131109:REF131110 RNT131109:ROB131110 RXP131109:RXX131110 SHL131109:SHT131110 SRH131109:SRP131110 TBD131109:TBL131110 TKZ131109:TLH131110 TUV131109:TVD131110 UER131109:UEZ131110 UON131109:UOV131110 UYJ131109:UYR131110 VIF131109:VIN131110 VSB131109:VSJ131110 WBX131109:WCF131110 WLT131109:WMB131110 WVP131109:WVX131110 H196645:P196646 JD196645:JL196646 SZ196645:TH196646 ACV196645:ADD196646 AMR196645:AMZ196646 AWN196645:AWV196646 BGJ196645:BGR196646 BQF196645:BQN196646 CAB196645:CAJ196646 CJX196645:CKF196646 CTT196645:CUB196646 DDP196645:DDX196646 DNL196645:DNT196646 DXH196645:DXP196646 EHD196645:EHL196646 EQZ196645:ERH196646 FAV196645:FBD196646 FKR196645:FKZ196646 FUN196645:FUV196646 GEJ196645:GER196646 GOF196645:GON196646 GYB196645:GYJ196646 HHX196645:HIF196646 HRT196645:HSB196646 IBP196645:IBX196646 ILL196645:ILT196646 IVH196645:IVP196646 JFD196645:JFL196646 JOZ196645:JPH196646 JYV196645:JZD196646 KIR196645:KIZ196646 KSN196645:KSV196646 LCJ196645:LCR196646 LMF196645:LMN196646 LWB196645:LWJ196646 MFX196645:MGF196646 MPT196645:MQB196646 MZP196645:MZX196646 NJL196645:NJT196646 NTH196645:NTP196646 ODD196645:ODL196646 OMZ196645:ONH196646 OWV196645:OXD196646 PGR196645:PGZ196646 PQN196645:PQV196646 QAJ196645:QAR196646 QKF196645:QKN196646 QUB196645:QUJ196646 RDX196645:REF196646 RNT196645:ROB196646 RXP196645:RXX196646 SHL196645:SHT196646 SRH196645:SRP196646 TBD196645:TBL196646 TKZ196645:TLH196646 TUV196645:TVD196646 UER196645:UEZ196646 UON196645:UOV196646 UYJ196645:UYR196646 VIF196645:VIN196646 VSB196645:VSJ196646 WBX196645:WCF196646 WLT196645:WMB196646 WVP196645:WVX196646 H262181:P262182 JD262181:JL262182 SZ262181:TH262182 ACV262181:ADD262182 AMR262181:AMZ262182 AWN262181:AWV262182 BGJ262181:BGR262182 BQF262181:BQN262182 CAB262181:CAJ262182 CJX262181:CKF262182 CTT262181:CUB262182 DDP262181:DDX262182 DNL262181:DNT262182 DXH262181:DXP262182 EHD262181:EHL262182 EQZ262181:ERH262182 FAV262181:FBD262182 FKR262181:FKZ262182 FUN262181:FUV262182 GEJ262181:GER262182 GOF262181:GON262182 GYB262181:GYJ262182 HHX262181:HIF262182 HRT262181:HSB262182 IBP262181:IBX262182 ILL262181:ILT262182 IVH262181:IVP262182 JFD262181:JFL262182 JOZ262181:JPH262182 JYV262181:JZD262182 KIR262181:KIZ262182 KSN262181:KSV262182 LCJ262181:LCR262182 LMF262181:LMN262182 LWB262181:LWJ262182 MFX262181:MGF262182 MPT262181:MQB262182 MZP262181:MZX262182 NJL262181:NJT262182 NTH262181:NTP262182 ODD262181:ODL262182 OMZ262181:ONH262182 OWV262181:OXD262182 PGR262181:PGZ262182 PQN262181:PQV262182 QAJ262181:QAR262182 QKF262181:QKN262182 QUB262181:QUJ262182 RDX262181:REF262182 RNT262181:ROB262182 RXP262181:RXX262182 SHL262181:SHT262182 SRH262181:SRP262182 TBD262181:TBL262182 TKZ262181:TLH262182 TUV262181:TVD262182 UER262181:UEZ262182 UON262181:UOV262182 UYJ262181:UYR262182 VIF262181:VIN262182 VSB262181:VSJ262182 WBX262181:WCF262182 WLT262181:WMB262182 WVP262181:WVX262182 H327717:P327718 JD327717:JL327718 SZ327717:TH327718 ACV327717:ADD327718 AMR327717:AMZ327718 AWN327717:AWV327718 BGJ327717:BGR327718 BQF327717:BQN327718 CAB327717:CAJ327718 CJX327717:CKF327718 CTT327717:CUB327718 DDP327717:DDX327718 DNL327717:DNT327718 DXH327717:DXP327718 EHD327717:EHL327718 EQZ327717:ERH327718 FAV327717:FBD327718 FKR327717:FKZ327718 FUN327717:FUV327718 GEJ327717:GER327718 GOF327717:GON327718 GYB327717:GYJ327718 HHX327717:HIF327718 HRT327717:HSB327718 IBP327717:IBX327718 ILL327717:ILT327718 IVH327717:IVP327718 JFD327717:JFL327718 JOZ327717:JPH327718 JYV327717:JZD327718 KIR327717:KIZ327718 KSN327717:KSV327718 LCJ327717:LCR327718 LMF327717:LMN327718 LWB327717:LWJ327718 MFX327717:MGF327718 MPT327717:MQB327718 MZP327717:MZX327718 NJL327717:NJT327718 NTH327717:NTP327718 ODD327717:ODL327718 OMZ327717:ONH327718 OWV327717:OXD327718 PGR327717:PGZ327718 PQN327717:PQV327718 QAJ327717:QAR327718 QKF327717:QKN327718 QUB327717:QUJ327718 RDX327717:REF327718 RNT327717:ROB327718 RXP327717:RXX327718 SHL327717:SHT327718 SRH327717:SRP327718 TBD327717:TBL327718 TKZ327717:TLH327718 TUV327717:TVD327718 UER327717:UEZ327718 UON327717:UOV327718 UYJ327717:UYR327718 VIF327717:VIN327718 VSB327717:VSJ327718 WBX327717:WCF327718 WLT327717:WMB327718 WVP327717:WVX327718 H393253:P393254 JD393253:JL393254 SZ393253:TH393254 ACV393253:ADD393254 AMR393253:AMZ393254 AWN393253:AWV393254 BGJ393253:BGR393254 BQF393253:BQN393254 CAB393253:CAJ393254 CJX393253:CKF393254 CTT393253:CUB393254 DDP393253:DDX393254 DNL393253:DNT393254 DXH393253:DXP393254 EHD393253:EHL393254 EQZ393253:ERH393254 FAV393253:FBD393254 FKR393253:FKZ393254 FUN393253:FUV393254 GEJ393253:GER393254 GOF393253:GON393254 GYB393253:GYJ393254 HHX393253:HIF393254 HRT393253:HSB393254 IBP393253:IBX393254 ILL393253:ILT393254 IVH393253:IVP393254 JFD393253:JFL393254 JOZ393253:JPH393254 JYV393253:JZD393254 KIR393253:KIZ393254 KSN393253:KSV393254 LCJ393253:LCR393254 LMF393253:LMN393254 LWB393253:LWJ393254 MFX393253:MGF393254 MPT393253:MQB393254 MZP393253:MZX393254 NJL393253:NJT393254 NTH393253:NTP393254 ODD393253:ODL393254 OMZ393253:ONH393254 OWV393253:OXD393254 PGR393253:PGZ393254 PQN393253:PQV393254 QAJ393253:QAR393254 QKF393253:QKN393254 QUB393253:QUJ393254 RDX393253:REF393254 RNT393253:ROB393254 RXP393253:RXX393254 SHL393253:SHT393254 SRH393253:SRP393254 TBD393253:TBL393254 TKZ393253:TLH393254 TUV393253:TVD393254 UER393253:UEZ393254 UON393253:UOV393254 UYJ393253:UYR393254 VIF393253:VIN393254 VSB393253:VSJ393254 WBX393253:WCF393254 WLT393253:WMB393254 WVP393253:WVX393254 H458789:P458790 JD458789:JL458790 SZ458789:TH458790 ACV458789:ADD458790 AMR458789:AMZ458790 AWN458789:AWV458790 BGJ458789:BGR458790 BQF458789:BQN458790 CAB458789:CAJ458790 CJX458789:CKF458790 CTT458789:CUB458790 DDP458789:DDX458790 DNL458789:DNT458790 DXH458789:DXP458790 EHD458789:EHL458790 EQZ458789:ERH458790 FAV458789:FBD458790 FKR458789:FKZ458790 FUN458789:FUV458790 GEJ458789:GER458790 GOF458789:GON458790 GYB458789:GYJ458790 HHX458789:HIF458790 HRT458789:HSB458790 IBP458789:IBX458790 ILL458789:ILT458790 IVH458789:IVP458790 JFD458789:JFL458790 JOZ458789:JPH458790 JYV458789:JZD458790 KIR458789:KIZ458790 KSN458789:KSV458790 LCJ458789:LCR458790 LMF458789:LMN458790 LWB458789:LWJ458790 MFX458789:MGF458790 MPT458789:MQB458790 MZP458789:MZX458790 NJL458789:NJT458790 NTH458789:NTP458790 ODD458789:ODL458790 OMZ458789:ONH458790 OWV458789:OXD458790 PGR458789:PGZ458790 PQN458789:PQV458790 QAJ458789:QAR458790 QKF458789:QKN458790 QUB458789:QUJ458790 RDX458789:REF458790 RNT458789:ROB458790 RXP458789:RXX458790 SHL458789:SHT458790 SRH458789:SRP458790 TBD458789:TBL458790 TKZ458789:TLH458790 TUV458789:TVD458790 UER458789:UEZ458790 UON458789:UOV458790 UYJ458789:UYR458790 VIF458789:VIN458790 VSB458789:VSJ458790 WBX458789:WCF458790 WLT458789:WMB458790 WVP458789:WVX458790 H524325:P524326 JD524325:JL524326 SZ524325:TH524326 ACV524325:ADD524326 AMR524325:AMZ524326 AWN524325:AWV524326 BGJ524325:BGR524326 BQF524325:BQN524326 CAB524325:CAJ524326 CJX524325:CKF524326 CTT524325:CUB524326 DDP524325:DDX524326 DNL524325:DNT524326 DXH524325:DXP524326 EHD524325:EHL524326 EQZ524325:ERH524326 FAV524325:FBD524326 FKR524325:FKZ524326 FUN524325:FUV524326 GEJ524325:GER524326 GOF524325:GON524326 GYB524325:GYJ524326 HHX524325:HIF524326 HRT524325:HSB524326 IBP524325:IBX524326 ILL524325:ILT524326 IVH524325:IVP524326 JFD524325:JFL524326 JOZ524325:JPH524326 JYV524325:JZD524326 KIR524325:KIZ524326 KSN524325:KSV524326 LCJ524325:LCR524326 LMF524325:LMN524326 LWB524325:LWJ524326 MFX524325:MGF524326 MPT524325:MQB524326 MZP524325:MZX524326 NJL524325:NJT524326 NTH524325:NTP524326 ODD524325:ODL524326 OMZ524325:ONH524326 OWV524325:OXD524326 PGR524325:PGZ524326 PQN524325:PQV524326 QAJ524325:QAR524326 QKF524325:QKN524326 QUB524325:QUJ524326 RDX524325:REF524326 RNT524325:ROB524326 RXP524325:RXX524326 SHL524325:SHT524326 SRH524325:SRP524326 TBD524325:TBL524326 TKZ524325:TLH524326 TUV524325:TVD524326 UER524325:UEZ524326 UON524325:UOV524326 UYJ524325:UYR524326 VIF524325:VIN524326 VSB524325:VSJ524326 WBX524325:WCF524326 WLT524325:WMB524326 WVP524325:WVX524326 H589861:P589862 JD589861:JL589862 SZ589861:TH589862 ACV589861:ADD589862 AMR589861:AMZ589862 AWN589861:AWV589862 BGJ589861:BGR589862 BQF589861:BQN589862 CAB589861:CAJ589862 CJX589861:CKF589862 CTT589861:CUB589862 DDP589861:DDX589862 DNL589861:DNT589862 DXH589861:DXP589862 EHD589861:EHL589862 EQZ589861:ERH589862 FAV589861:FBD589862 FKR589861:FKZ589862 FUN589861:FUV589862 GEJ589861:GER589862 GOF589861:GON589862 GYB589861:GYJ589862 HHX589861:HIF589862 HRT589861:HSB589862 IBP589861:IBX589862 ILL589861:ILT589862 IVH589861:IVP589862 JFD589861:JFL589862 JOZ589861:JPH589862 JYV589861:JZD589862 KIR589861:KIZ589862 KSN589861:KSV589862 LCJ589861:LCR589862 LMF589861:LMN589862 LWB589861:LWJ589862 MFX589861:MGF589862 MPT589861:MQB589862 MZP589861:MZX589862 NJL589861:NJT589862 NTH589861:NTP589862 ODD589861:ODL589862 OMZ589861:ONH589862 OWV589861:OXD589862 PGR589861:PGZ589862 PQN589861:PQV589862 QAJ589861:QAR589862 QKF589861:QKN589862 QUB589861:QUJ589862 RDX589861:REF589862 RNT589861:ROB589862 RXP589861:RXX589862 SHL589861:SHT589862 SRH589861:SRP589862 TBD589861:TBL589862 TKZ589861:TLH589862 TUV589861:TVD589862 UER589861:UEZ589862 UON589861:UOV589862 UYJ589861:UYR589862 VIF589861:VIN589862 VSB589861:VSJ589862 WBX589861:WCF589862 WLT589861:WMB589862 WVP589861:WVX589862 H655397:P655398 JD655397:JL655398 SZ655397:TH655398 ACV655397:ADD655398 AMR655397:AMZ655398 AWN655397:AWV655398 BGJ655397:BGR655398 BQF655397:BQN655398 CAB655397:CAJ655398 CJX655397:CKF655398 CTT655397:CUB655398 DDP655397:DDX655398 DNL655397:DNT655398 DXH655397:DXP655398 EHD655397:EHL655398 EQZ655397:ERH655398 FAV655397:FBD655398 FKR655397:FKZ655398 FUN655397:FUV655398 GEJ655397:GER655398 GOF655397:GON655398 GYB655397:GYJ655398 HHX655397:HIF655398 HRT655397:HSB655398 IBP655397:IBX655398 ILL655397:ILT655398 IVH655397:IVP655398 JFD655397:JFL655398 JOZ655397:JPH655398 JYV655397:JZD655398 KIR655397:KIZ655398 KSN655397:KSV655398 LCJ655397:LCR655398 LMF655397:LMN655398 LWB655397:LWJ655398 MFX655397:MGF655398 MPT655397:MQB655398 MZP655397:MZX655398 NJL655397:NJT655398 NTH655397:NTP655398 ODD655397:ODL655398 OMZ655397:ONH655398 OWV655397:OXD655398 PGR655397:PGZ655398 PQN655397:PQV655398 QAJ655397:QAR655398 QKF655397:QKN655398 QUB655397:QUJ655398 RDX655397:REF655398 RNT655397:ROB655398 RXP655397:RXX655398 SHL655397:SHT655398 SRH655397:SRP655398 TBD655397:TBL655398 TKZ655397:TLH655398 TUV655397:TVD655398 UER655397:UEZ655398 UON655397:UOV655398 UYJ655397:UYR655398 VIF655397:VIN655398 VSB655397:VSJ655398 WBX655397:WCF655398 WLT655397:WMB655398 WVP655397:WVX655398 H720933:P720934 JD720933:JL720934 SZ720933:TH720934 ACV720933:ADD720934 AMR720933:AMZ720934 AWN720933:AWV720934 BGJ720933:BGR720934 BQF720933:BQN720934 CAB720933:CAJ720934 CJX720933:CKF720934 CTT720933:CUB720934 DDP720933:DDX720934 DNL720933:DNT720934 DXH720933:DXP720934 EHD720933:EHL720934 EQZ720933:ERH720934 FAV720933:FBD720934 FKR720933:FKZ720934 FUN720933:FUV720934 GEJ720933:GER720934 GOF720933:GON720934 GYB720933:GYJ720934 HHX720933:HIF720934 HRT720933:HSB720934 IBP720933:IBX720934 ILL720933:ILT720934 IVH720933:IVP720934 JFD720933:JFL720934 JOZ720933:JPH720934 JYV720933:JZD720934 KIR720933:KIZ720934 KSN720933:KSV720934 LCJ720933:LCR720934 LMF720933:LMN720934 LWB720933:LWJ720934 MFX720933:MGF720934 MPT720933:MQB720934 MZP720933:MZX720934 NJL720933:NJT720934 NTH720933:NTP720934 ODD720933:ODL720934 OMZ720933:ONH720934 OWV720933:OXD720934 PGR720933:PGZ720934 PQN720933:PQV720934 QAJ720933:QAR720934 QKF720933:QKN720934 QUB720933:QUJ720934 RDX720933:REF720934 RNT720933:ROB720934 RXP720933:RXX720934 SHL720933:SHT720934 SRH720933:SRP720934 TBD720933:TBL720934 TKZ720933:TLH720934 TUV720933:TVD720934 UER720933:UEZ720934 UON720933:UOV720934 UYJ720933:UYR720934 VIF720933:VIN720934 VSB720933:VSJ720934 WBX720933:WCF720934 WLT720933:WMB720934 WVP720933:WVX720934 H786469:P786470 JD786469:JL786470 SZ786469:TH786470 ACV786469:ADD786470 AMR786469:AMZ786470 AWN786469:AWV786470 BGJ786469:BGR786470 BQF786469:BQN786470 CAB786469:CAJ786470 CJX786469:CKF786470 CTT786469:CUB786470 DDP786469:DDX786470 DNL786469:DNT786470 DXH786469:DXP786470 EHD786469:EHL786470 EQZ786469:ERH786470 FAV786469:FBD786470 FKR786469:FKZ786470 FUN786469:FUV786470 GEJ786469:GER786470 GOF786469:GON786470 GYB786469:GYJ786470 HHX786469:HIF786470 HRT786469:HSB786470 IBP786469:IBX786470 ILL786469:ILT786470 IVH786469:IVP786470 JFD786469:JFL786470 JOZ786469:JPH786470 JYV786469:JZD786470 KIR786469:KIZ786470 KSN786469:KSV786470 LCJ786469:LCR786470 LMF786469:LMN786470 LWB786469:LWJ786470 MFX786469:MGF786470 MPT786469:MQB786470 MZP786469:MZX786470 NJL786469:NJT786470 NTH786469:NTP786470 ODD786469:ODL786470 OMZ786469:ONH786470 OWV786469:OXD786470 PGR786469:PGZ786470 PQN786469:PQV786470 QAJ786469:QAR786470 QKF786469:QKN786470 QUB786469:QUJ786470 RDX786469:REF786470 RNT786469:ROB786470 RXP786469:RXX786470 SHL786469:SHT786470 SRH786469:SRP786470 TBD786469:TBL786470 TKZ786469:TLH786470 TUV786469:TVD786470 UER786469:UEZ786470 UON786469:UOV786470 UYJ786469:UYR786470 VIF786469:VIN786470 VSB786469:VSJ786470 WBX786469:WCF786470 WLT786469:WMB786470 WVP786469:WVX786470 H852005:P852006 JD852005:JL852006 SZ852005:TH852006 ACV852005:ADD852006 AMR852005:AMZ852006 AWN852005:AWV852006 BGJ852005:BGR852006 BQF852005:BQN852006 CAB852005:CAJ852006 CJX852005:CKF852006 CTT852005:CUB852006 DDP852005:DDX852006 DNL852005:DNT852006 DXH852005:DXP852006 EHD852005:EHL852006 EQZ852005:ERH852006 FAV852005:FBD852006 FKR852005:FKZ852006 FUN852005:FUV852006 GEJ852005:GER852006 GOF852005:GON852006 GYB852005:GYJ852006 HHX852005:HIF852006 HRT852005:HSB852006 IBP852005:IBX852006 ILL852005:ILT852006 IVH852005:IVP852006 JFD852005:JFL852006 JOZ852005:JPH852006 JYV852005:JZD852006 KIR852005:KIZ852006 KSN852005:KSV852006 LCJ852005:LCR852006 LMF852005:LMN852006 LWB852005:LWJ852006 MFX852005:MGF852006 MPT852005:MQB852006 MZP852005:MZX852006 NJL852005:NJT852006 NTH852005:NTP852006 ODD852005:ODL852006 OMZ852005:ONH852006 OWV852005:OXD852006 PGR852005:PGZ852006 PQN852005:PQV852006 QAJ852005:QAR852006 QKF852005:QKN852006 QUB852005:QUJ852006 RDX852005:REF852006 RNT852005:ROB852006 RXP852005:RXX852006 SHL852005:SHT852006 SRH852005:SRP852006 TBD852005:TBL852006 TKZ852005:TLH852006 TUV852005:TVD852006 UER852005:UEZ852006 UON852005:UOV852006 UYJ852005:UYR852006 VIF852005:VIN852006 VSB852005:VSJ852006 WBX852005:WCF852006 WLT852005:WMB852006 WVP852005:WVX852006 H917541:P917542 JD917541:JL917542 SZ917541:TH917542 ACV917541:ADD917542 AMR917541:AMZ917542 AWN917541:AWV917542 BGJ917541:BGR917542 BQF917541:BQN917542 CAB917541:CAJ917542 CJX917541:CKF917542 CTT917541:CUB917542 DDP917541:DDX917542 DNL917541:DNT917542 DXH917541:DXP917542 EHD917541:EHL917542 EQZ917541:ERH917542 FAV917541:FBD917542 FKR917541:FKZ917542 FUN917541:FUV917542 GEJ917541:GER917542 GOF917541:GON917542 GYB917541:GYJ917542 HHX917541:HIF917542 HRT917541:HSB917542 IBP917541:IBX917542 ILL917541:ILT917542 IVH917541:IVP917542 JFD917541:JFL917542 JOZ917541:JPH917542 JYV917541:JZD917542 KIR917541:KIZ917542 KSN917541:KSV917542 LCJ917541:LCR917542 LMF917541:LMN917542 LWB917541:LWJ917542 MFX917541:MGF917542 MPT917541:MQB917542 MZP917541:MZX917542 NJL917541:NJT917542 NTH917541:NTP917542 ODD917541:ODL917542 OMZ917541:ONH917542 OWV917541:OXD917542 PGR917541:PGZ917542 PQN917541:PQV917542 QAJ917541:QAR917542 QKF917541:QKN917542 QUB917541:QUJ917542 RDX917541:REF917542 RNT917541:ROB917542 RXP917541:RXX917542 SHL917541:SHT917542 SRH917541:SRP917542 TBD917541:TBL917542 TKZ917541:TLH917542 TUV917541:TVD917542 UER917541:UEZ917542 UON917541:UOV917542 UYJ917541:UYR917542 VIF917541:VIN917542 VSB917541:VSJ917542 WBX917541:WCF917542 WLT917541:WMB917542 WVP917541:WVX917542 H983077:P983078 JD983077:JL983078 SZ983077:TH983078 ACV983077:ADD983078 AMR983077:AMZ983078 AWN983077:AWV983078 BGJ983077:BGR983078 BQF983077:BQN983078 CAB983077:CAJ983078 CJX983077:CKF983078 CTT983077:CUB983078 DDP983077:DDX983078 DNL983077:DNT983078 DXH983077:DXP983078 EHD983077:EHL983078 EQZ983077:ERH983078 FAV983077:FBD983078 FKR983077:FKZ983078 FUN983077:FUV983078 GEJ983077:GER983078 GOF983077:GON983078 GYB983077:GYJ983078 HHX983077:HIF983078 HRT983077:HSB983078 IBP983077:IBX983078 ILL983077:ILT983078 IVH983077:IVP983078 JFD983077:JFL983078 JOZ983077:JPH983078 JYV983077:JZD983078 KIR983077:KIZ983078 KSN983077:KSV983078 LCJ983077:LCR983078 LMF983077:LMN983078 LWB983077:LWJ983078 MFX983077:MGF983078 MPT983077:MQB983078 MZP983077:MZX983078 NJL983077:NJT983078 NTH983077:NTP983078 ODD983077:ODL983078 OMZ983077:ONH983078 OWV983077:OXD983078 PGR983077:PGZ983078 PQN983077:PQV983078 QAJ983077:QAR983078 QKF983077:QKN983078 QUB983077:QUJ983078 RDX983077:REF983078 RNT983077:ROB983078 RXP983077:RXX983078 SHL983077:SHT983078 SRH983077:SRP983078 TBD983077:TBL983078 TKZ983077:TLH983078 TUV983077:TVD983078 UER983077:UEZ983078 UON983077:UOV983078 UYJ983077:UYR983078 VIF983077:VIN983078 VSB983077:VSJ983078 WBX983077:WCF983078 WLT983077:WMB983078 WVP983077:WVX983078 AL2:AM4 KH2:KI4 UD2:UE4 ADZ2:AEA4 ANV2:ANW4 AXR2:AXS4 BHN2:BHO4 BRJ2:BRK4 CBF2:CBG4 CLB2:CLC4 CUX2:CUY4 DET2:DEU4 DOP2:DOQ4 DYL2:DYM4 EIH2:EII4 ESD2:ESE4 FBZ2:FCA4 FLV2:FLW4 FVR2:FVS4 GFN2:GFO4 GPJ2:GPK4 GZF2:GZG4 HJB2:HJC4 HSX2:HSY4 ICT2:ICU4 IMP2:IMQ4 IWL2:IWM4 JGH2:JGI4 JQD2:JQE4 JZZ2:KAA4 KJV2:KJW4 KTR2:KTS4 LDN2:LDO4 LNJ2:LNK4 LXF2:LXG4 MHB2:MHC4 MQX2:MQY4 NAT2:NAU4 NKP2:NKQ4 NUL2:NUM4 OEH2:OEI4 OOD2:OOE4 OXZ2:OYA4 PHV2:PHW4 PRR2:PRS4 QBN2:QBO4 QLJ2:QLK4 QVF2:QVG4 RFB2:RFC4 ROX2:ROY4 RYT2:RYU4 SIP2:SIQ4 SSL2:SSM4 TCH2:TCI4 TMD2:TME4 TVZ2:TWA4 UFV2:UFW4 UPR2:UPS4 UZN2:UZO4 VJJ2:VJK4 VTF2:VTG4 WDB2:WDC4 WMX2:WMY4 WWT2:WWU4 AL65538:AM65540 KH65538:KI65540 UD65538:UE65540 ADZ65538:AEA65540 ANV65538:ANW65540 AXR65538:AXS65540 BHN65538:BHO65540 BRJ65538:BRK65540 CBF65538:CBG65540 CLB65538:CLC65540 CUX65538:CUY65540 DET65538:DEU65540 DOP65538:DOQ65540 DYL65538:DYM65540 EIH65538:EII65540 ESD65538:ESE65540 FBZ65538:FCA65540 FLV65538:FLW65540 FVR65538:FVS65540 GFN65538:GFO65540 GPJ65538:GPK65540 GZF65538:GZG65540 HJB65538:HJC65540 HSX65538:HSY65540 ICT65538:ICU65540 IMP65538:IMQ65540 IWL65538:IWM65540 JGH65538:JGI65540 JQD65538:JQE65540 JZZ65538:KAA65540 KJV65538:KJW65540 KTR65538:KTS65540 LDN65538:LDO65540 LNJ65538:LNK65540 LXF65538:LXG65540 MHB65538:MHC65540 MQX65538:MQY65540 NAT65538:NAU65540 NKP65538:NKQ65540 NUL65538:NUM65540 OEH65538:OEI65540 OOD65538:OOE65540 OXZ65538:OYA65540 PHV65538:PHW65540 PRR65538:PRS65540 QBN65538:QBO65540 QLJ65538:QLK65540 QVF65538:QVG65540 RFB65538:RFC65540 ROX65538:ROY65540 RYT65538:RYU65540 SIP65538:SIQ65540 SSL65538:SSM65540 TCH65538:TCI65540 TMD65538:TME65540 TVZ65538:TWA65540 UFV65538:UFW65540 UPR65538:UPS65540 UZN65538:UZO65540 VJJ65538:VJK65540 VTF65538:VTG65540 WDB65538:WDC65540 WMX65538:WMY65540 WWT65538:WWU65540 AL131074:AM131076 KH131074:KI131076 UD131074:UE131076 ADZ131074:AEA131076 ANV131074:ANW131076 AXR131074:AXS131076 BHN131074:BHO131076 BRJ131074:BRK131076 CBF131074:CBG131076 CLB131074:CLC131076 CUX131074:CUY131076 DET131074:DEU131076 DOP131074:DOQ131076 DYL131074:DYM131076 EIH131074:EII131076 ESD131074:ESE131076 FBZ131074:FCA131076 FLV131074:FLW131076 FVR131074:FVS131076 GFN131074:GFO131076 GPJ131074:GPK131076 GZF131074:GZG131076 HJB131074:HJC131076 HSX131074:HSY131076 ICT131074:ICU131076 IMP131074:IMQ131076 IWL131074:IWM131076 JGH131074:JGI131076 JQD131074:JQE131076 JZZ131074:KAA131076 KJV131074:KJW131076 KTR131074:KTS131076 LDN131074:LDO131076 LNJ131074:LNK131076 LXF131074:LXG131076 MHB131074:MHC131076 MQX131074:MQY131076 NAT131074:NAU131076 NKP131074:NKQ131076 NUL131074:NUM131076 OEH131074:OEI131076 OOD131074:OOE131076 OXZ131074:OYA131076 PHV131074:PHW131076 PRR131074:PRS131076 QBN131074:QBO131076 QLJ131074:QLK131076 QVF131074:QVG131076 RFB131074:RFC131076 ROX131074:ROY131076 RYT131074:RYU131076 SIP131074:SIQ131076 SSL131074:SSM131076 TCH131074:TCI131076 TMD131074:TME131076 TVZ131074:TWA131076 UFV131074:UFW131076 UPR131074:UPS131076 UZN131074:UZO131076 VJJ131074:VJK131076 VTF131074:VTG131076 WDB131074:WDC131076 WMX131074:WMY131076 WWT131074:WWU131076 AL196610:AM196612 KH196610:KI196612 UD196610:UE196612 ADZ196610:AEA196612 ANV196610:ANW196612 AXR196610:AXS196612 BHN196610:BHO196612 BRJ196610:BRK196612 CBF196610:CBG196612 CLB196610:CLC196612 CUX196610:CUY196612 DET196610:DEU196612 DOP196610:DOQ196612 DYL196610:DYM196612 EIH196610:EII196612 ESD196610:ESE196612 FBZ196610:FCA196612 FLV196610:FLW196612 FVR196610:FVS196612 GFN196610:GFO196612 GPJ196610:GPK196612 GZF196610:GZG196612 HJB196610:HJC196612 HSX196610:HSY196612 ICT196610:ICU196612 IMP196610:IMQ196612 IWL196610:IWM196612 JGH196610:JGI196612 JQD196610:JQE196612 JZZ196610:KAA196612 KJV196610:KJW196612 KTR196610:KTS196612 LDN196610:LDO196612 LNJ196610:LNK196612 LXF196610:LXG196612 MHB196610:MHC196612 MQX196610:MQY196612 NAT196610:NAU196612 NKP196610:NKQ196612 NUL196610:NUM196612 OEH196610:OEI196612 OOD196610:OOE196612 OXZ196610:OYA196612 PHV196610:PHW196612 PRR196610:PRS196612 QBN196610:QBO196612 QLJ196610:QLK196612 QVF196610:QVG196612 RFB196610:RFC196612 ROX196610:ROY196612 RYT196610:RYU196612 SIP196610:SIQ196612 SSL196610:SSM196612 TCH196610:TCI196612 TMD196610:TME196612 TVZ196610:TWA196612 UFV196610:UFW196612 UPR196610:UPS196612 UZN196610:UZO196612 VJJ196610:VJK196612 VTF196610:VTG196612 WDB196610:WDC196612 WMX196610:WMY196612 WWT196610:WWU196612 AL262146:AM262148 KH262146:KI262148 UD262146:UE262148 ADZ262146:AEA262148 ANV262146:ANW262148 AXR262146:AXS262148 BHN262146:BHO262148 BRJ262146:BRK262148 CBF262146:CBG262148 CLB262146:CLC262148 CUX262146:CUY262148 DET262146:DEU262148 DOP262146:DOQ262148 DYL262146:DYM262148 EIH262146:EII262148 ESD262146:ESE262148 FBZ262146:FCA262148 FLV262146:FLW262148 FVR262146:FVS262148 GFN262146:GFO262148 GPJ262146:GPK262148 GZF262146:GZG262148 HJB262146:HJC262148 HSX262146:HSY262148 ICT262146:ICU262148 IMP262146:IMQ262148 IWL262146:IWM262148 JGH262146:JGI262148 JQD262146:JQE262148 JZZ262146:KAA262148 KJV262146:KJW262148 KTR262146:KTS262148 LDN262146:LDO262148 LNJ262146:LNK262148 LXF262146:LXG262148 MHB262146:MHC262148 MQX262146:MQY262148 NAT262146:NAU262148 NKP262146:NKQ262148 NUL262146:NUM262148 OEH262146:OEI262148 OOD262146:OOE262148 OXZ262146:OYA262148 PHV262146:PHW262148 PRR262146:PRS262148 QBN262146:QBO262148 QLJ262146:QLK262148 QVF262146:QVG262148 RFB262146:RFC262148 ROX262146:ROY262148 RYT262146:RYU262148 SIP262146:SIQ262148 SSL262146:SSM262148 TCH262146:TCI262148 TMD262146:TME262148 TVZ262146:TWA262148 UFV262146:UFW262148 UPR262146:UPS262148 UZN262146:UZO262148 VJJ262146:VJK262148 VTF262146:VTG262148 WDB262146:WDC262148 WMX262146:WMY262148 WWT262146:WWU262148 AL327682:AM327684 KH327682:KI327684 UD327682:UE327684 ADZ327682:AEA327684 ANV327682:ANW327684 AXR327682:AXS327684 BHN327682:BHO327684 BRJ327682:BRK327684 CBF327682:CBG327684 CLB327682:CLC327684 CUX327682:CUY327684 DET327682:DEU327684 DOP327682:DOQ327684 DYL327682:DYM327684 EIH327682:EII327684 ESD327682:ESE327684 FBZ327682:FCA327684 FLV327682:FLW327684 FVR327682:FVS327684 GFN327682:GFO327684 GPJ327682:GPK327684 GZF327682:GZG327684 HJB327682:HJC327684 HSX327682:HSY327684 ICT327682:ICU327684 IMP327682:IMQ327684 IWL327682:IWM327684 JGH327682:JGI327684 JQD327682:JQE327684 JZZ327682:KAA327684 KJV327682:KJW327684 KTR327682:KTS327684 LDN327682:LDO327684 LNJ327682:LNK327684 LXF327682:LXG327684 MHB327682:MHC327684 MQX327682:MQY327684 NAT327682:NAU327684 NKP327682:NKQ327684 NUL327682:NUM327684 OEH327682:OEI327684 OOD327682:OOE327684 OXZ327682:OYA327684 PHV327682:PHW327684 PRR327682:PRS327684 QBN327682:QBO327684 QLJ327682:QLK327684 QVF327682:QVG327684 RFB327682:RFC327684 ROX327682:ROY327684 RYT327682:RYU327684 SIP327682:SIQ327684 SSL327682:SSM327684 TCH327682:TCI327684 TMD327682:TME327684 TVZ327682:TWA327684 UFV327682:UFW327684 UPR327682:UPS327684 UZN327682:UZO327684 VJJ327682:VJK327684 VTF327682:VTG327684 WDB327682:WDC327684 WMX327682:WMY327684 WWT327682:WWU327684 AL393218:AM393220 KH393218:KI393220 UD393218:UE393220 ADZ393218:AEA393220 ANV393218:ANW393220 AXR393218:AXS393220 BHN393218:BHO393220 BRJ393218:BRK393220 CBF393218:CBG393220 CLB393218:CLC393220 CUX393218:CUY393220 DET393218:DEU393220 DOP393218:DOQ393220 DYL393218:DYM393220 EIH393218:EII393220 ESD393218:ESE393220 FBZ393218:FCA393220 FLV393218:FLW393220 FVR393218:FVS393220 GFN393218:GFO393220 GPJ393218:GPK393220 GZF393218:GZG393220 HJB393218:HJC393220 HSX393218:HSY393220 ICT393218:ICU393220 IMP393218:IMQ393220 IWL393218:IWM393220 JGH393218:JGI393220 JQD393218:JQE393220 JZZ393218:KAA393220 KJV393218:KJW393220 KTR393218:KTS393220 LDN393218:LDO393220 LNJ393218:LNK393220 LXF393218:LXG393220 MHB393218:MHC393220 MQX393218:MQY393220 NAT393218:NAU393220 NKP393218:NKQ393220 NUL393218:NUM393220 OEH393218:OEI393220 OOD393218:OOE393220 OXZ393218:OYA393220 PHV393218:PHW393220 PRR393218:PRS393220 QBN393218:QBO393220 QLJ393218:QLK393220 QVF393218:QVG393220 RFB393218:RFC393220 ROX393218:ROY393220 RYT393218:RYU393220 SIP393218:SIQ393220 SSL393218:SSM393220 TCH393218:TCI393220 TMD393218:TME393220 TVZ393218:TWA393220 UFV393218:UFW393220 UPR393218:UPS393220 UZN393218:UZO393220 VJJ393218:VJK393220 VTF393218:VTG393220 WDB393218:WDC393220 WMX393218:WMY393220 WWT393218:WWU393220 AL458754:AM458756 KH458754:KI458756 UD458754:UE458756 ADZ458754:AEA458756 ANV458754:ANW458756 AXR458754:AXS458756 BHN458754:BHO458756 BRJ458754:BRK458756 CBF458754:CBG458756 CLB458754:CLC458756 CUX458754:CUY458756 DET458754:DEU458756 DOP458754:DOQ458756 DYL458754:DYM458756 EIH458754:EII458756 ESD458754:ESE458756 FBZ458754:FCA458756 FLV458754:FLW458756 FVR458754:FVS458756 GFN458754:GFO458756 GPJ458754:GPK458756 GZF458754:GZG458756 HJB458754:HJC458756 HSX458754:HSY458756 ICT458754:ICU458756 IMP458754:IMQ458756 IWL458754:IWM458756 JGH458754:JGI458756 JQD458754:JQE458756 JZZ458754:KAA458756 KJV458754:KJW458756 KTR458754:KTS458756 LDN458754:LDO458756 LNJ458754:LNK458756 LXF458754:LXG458756 MHB458754:MHC458756 MQX458754:MQY458756 NAT458754:NAU458756 NKP458754:NKQ458756 NUL458754:NUM458756 OEH458754:OEI458756 OOD458754:OOE458756 OXZ458754:OYA458756 PHV458754:PHW458756 PRR458754:PRS458756 QBN458754:QBO458756 QLJ458754:QLK458756 QVF458754:QVG458756 RFB458754:RFC458756 ROX458754:ROY458756 RYT458754:RYU458756 SIP458754:SIQ458756 SSL458754:SSM458756 TCH458754:TCI458756 TMD458754:TME458756 TVZ458754:TWA458756 UFV458754:UFW458756 UPR458754:UPS458756 UZN458754:UZO458756 VJJ458754:VJK458756 VTF458754:VTG458756 WDB458754:WDC458756 WMX458754:WMY458756 WWT458754:WWU458756 AL524290:AM524292 KH524290:KI524292 UD524290:UE524292 ADZ524290:AEA524292 ANV524290:ANW524292 AXR524290:AXS524292 BHN524290:BHO524292 BRJ524290:BRK524292 CBF524290:CBG524292 CLB524290:CLC524292 CUX524290:CUY524292 DET524290:DEU524292 DOP524290:DOQ524292 DYL524290:DYM524292 EIH524290:EII524292 ESD524290:ESE524292 FBZ524290:FCA524292 FLV524290:FLW524292 FVR524290:FVS524292 GFN524290:GFO524292 GPJ524290:GPK524292 GZF524290:GZG524292 HJB524290:HJC524292 HSX524290:HSY524292 ICT524290:ICU524292 IMP524290:IMQ524292 IWL524290:IWM524292 JGH524290:JGI524292 JQD524290:JQE524292 JZZ524290:KAA524292 KJV524290:KJW524292 KTR524290:KTS524292 LDN524290:LDO524292 LNJ524290:LNK524292 LXF524290:LXG524292 MHB524290:MHC524292 MQX524290:MQY524292 NAT524290:NAU524292 NKP524290:NKQ524292 NUL524290:NUM524292 OEH524290:OEI524292 OOD524290:OOE524292 OXZ524290:OYA524292 PHV524290:PHW524292 PRR524290:PRS524292 QBN524290:QBO524292 QLJ524290:QLK524292 QVF524290:QVG524292 RFB524290:RFC524292 ROX524290:ROY524292 RYT524290:RYU524292 SIP524290:SIQ524292 SSL524290:SSM524292 TCH524290:TCI524292 TMD524290:TME524292 TVZ524290:TWA524292 UFV524290:UFW524292 UPR524290:UPS524292 UZN524290:UZO524292 VJJ524290:VJK524292 VTF524290:VTG524292 WDB524290:WDC524292 WMX524290:WMY524292 WWT524290:WWU524292 AL589826:AM589828 KH589826:KI589828 UD589826:UE589828 ADZ589826:AEA589828 ANV589826:ANW589828 AXR589826:AXS589828 BHN589826:BHO589828 BRJ589826:BRK589828 CBF589826:CBG589828 CLB589826:CLC589828 CUX589826:CUY589828 DET589826:DEU589828 DOP589826:DOQ589828 DYL589826:DYM589828 EIH589826:EII589828 ESD589826:ESE589828 FBZ589826:FCA589828 FLV589826:FLW589828 FVR589826:FVS589828 GFN589826:GFO589828 GPJ589826:GPK589828 GZF589826:GZG589828 HJB589826:HJC589828 HSX589826:HSY589828 ICT589826:ICU589828 IMP589826:IMQ589828 IWL589826:IWM589828 JGH589826:JGI589828 JQD589826:JQE589828 JZZ589826:KAA589828 KJV589826:KJW589828 KTR589826:KTS589828 LDN589826:LDO589828 LNJ589826:LNK589828 LXF589826:LXG589828 MHB589826:MHC589828 MQX589826:MQY589828 NAT589826:NAU589828 NKP589826:NKQ589828 NUL589826:NUM589828 OEH589826:OEI589828 OOD589826:OOE589828 OXZ589826:OYA589828 PHV589826:PHW589828 PRR589826:PRS589828 QBN589826:QBO589828 QLJ589826:QLK589828 QVF589826:QVG589828 RFB589826:RFC589828 ROX589826:ROY589828 RYT589826:RYU589828 SIP589826:SIQ589828 SSL589826:SSM589828 TCH589826:TCI589828 TMD589826:TME589828 TVZ589826:TWA589828 UFV589826:UFW589828 UPR589826:UPS589828 UZN589826:UZO589828 VJJ589826:VJK589828 VTF589826:VTG589828 WDB589826:WDC589828 WMX589826:WMY589828 WWT589826:WWU589828 AL655362:AM655364 KH655362:KI655364 UD655362:UE655364 ADZ655362:AEA655364 ANV655362:ANW655364 AXR655362:AXS655364 BHN655362:BHO655364 BRJ655362:BRK655364 CBF655362:CBG655364 CLB655362:CLC655364 CUX655362:CUY655364 DET655362:DEU655364 DOP655362:DOQ655364 DYL655362:DYM655364 EIH655362:EII655364 ESD655362:ESE655364 FBZ655362:FCA655364 FLV655362:FLW655364 FVR655362:FVS655364 GFN655362:GFO655364 GPJ655362:GPK655364 GZF655362:GZG655364 HJB655362:HJC655364 HSX655362:HSY655364 ICT655362:ICU655364 IMP655362:IMQ655364 IWL655362:IWM655364 JGH655362:JGI655364 JQD655362:JQE655364 JZZ655362:KAA655364 KJV655362:KJW655364 KTR655362:KTS655364 LDN655362:LDO655364 LNJ655362:LNK655364 LXF655362:LXG655364 MHB655362:MHC655364 MQX655362:MQY655364 NAT655362:NAU655364 NKP655362:NKQ655364 NUL655362:NUM655364 OEH655362:OEI655364 OOD655362:OOE655364 OXZ655362:OYA655364 PHV655362:PHW655364 PRR655362:PRS655364 QBN655362:QBO655364 QLJ655362:QLK655364 QVF655362:QVG655364 RFB655362:RFC655364 ROX655362:ROY655364 RYT655362:RYU655364 SIP655362:SIQ655364 SSL655362:SSM655364 TCH655362:TCI655364 TMD655362:TME655364 TVZ655362:TWA655364 UFV655362:UFW655364 UPR655362:UPS655364 UZN655362:UZO655364 VJJ655362:VJK655364 VTF655362:VTG655364 WDB655362:WDC655364 WMX655362:WMY655364 WWT655362:WWU655364 AL720898:AM720900 KH720898:KI720900 UD720898:UE720900 ADZ720898:AEA720900 ANV720898:ANW720900 AXR720898:AXS720900 BHN720898:BHO720900 BRJ720898:BRK720900 CBF720898:CBG720900 CLB720898:CLC720900 CUX720898:CUY720900 DET720898:DEU720900 DOP720898:DOQ720900 DYL720898:DYM720900 EIH720898:EII720900 ESD720898:ESE720900 FBZ720898:FCA720900 FLV720898:FLW720900 FVR720898:FVS720900 GFN720898:GFO720900 GPJ720898:GPK720900 GZF720898:GZG720900 HJB720898:HJC720900 HSX720898:HSY720900 ICT720898:ICU720900 IMP720898:IMQ720900 IWL720898:IWM720900 JGH720898:JGI720900 JQD720898:JQE720900 JZZ720898:KAA720900 KJV720898:KJW720900 KTR720898:KTS720900 LDN720898:LDO720900 LNJ720898:LNK720900 LXF720898:LXG720900 MHB720898:MHC720900 MQX720898:MQY720900 NAT720898:NAU720900 NKP720898:NKQ720900 NUL720898:NUM720900 OEH720898:OEI720900 OOD720898:OOE720900 OXZ720898:OYA720900 PHV720898:PHW720900 PRR720898:PRS720900 QBN720898:QBO720900 QLJ720898:QLK720900 QVF720898:QVG720900 RFB720898:RFC720900 ROX720898:ROY720900 RYT720898:RYU720900 SIP720898:SIQ720900 SSL720898:SSM720900 TCH720898:TCI720900 TMD720898:TME720900 TVZ720898:TWA720900 UFV720898:UFW720900 UPR720898:UPS720900 UZN720898:UZO720900 VJJ720898:VJK720900 VTF720898:VTG720900 WDB720898:WDC720900 WMX720898:WMY720900 WWT720898:WWU720900 AL786434:AM786436 KH786434:KI786436 UD786434:UE786436 ADZ786434:AEA786436 ANV786434:ANW786436 AXR786434:AXS786436 BHN786434:BHO786436 BRJ786434:BRK786436 CBF786434:CBG786436 CLB786434:CLC786436 CUX786434:CUY786436 DET786434:DEU786436 DOP786434:DOQ786436 DYL786434:DYM786436 EIH786434:EII786436 ESD786434:ESE786436 FBZ786434:FCA786436 FLV786434:FLW786436 FVR786434:FVS786436 GFN786434:GFO786436 GPJ786434:GPK786436 GZF786434:GZG786436 HJB786434:HJC786436 HSX786434:HSY786436 ICT786434:ICU786436 IMP786434:IMQ786436 IWL786434:IWM786436 JGH786434:JGI786436 JQD786434:JQE786436 JZZ786434:KAA786436 KJV786434:KJW786436 KTR786434:KTS786436 LDN786434:LDO786436 LNJ786434:LNK786436 LXF786434:LXG786436 MHB786434:MHC786436 MQX786434:MQY786436 NAT786434:NAU786436 NKP786434:NKQ786436 NUL786434:NUM786436 OEH786434:OEI786436 OOD786434:OOE786436 OXZ786434:OYA786436 PHV786434:PHW786436 PRR786434:PRS786436 QBN786434:QBO786436 QLJ786434:QLK786436 QVF786434:QVG786436 RFB786434:RFC786436 ROX786434:ROY786436 RYT786434:RYU786436 SIP786434:SIQ786436 SSL786434:SSM786436 TCH786434:TCI786436 TMD786434:TME786436 TVZ786434:TWA786436 UFV786434:UFW786436 UPR786434:UPS786436 UZN786434:UZO786436 VJJ786434:VJK786436 VTF786434:VTG786436 WDB786434:WDC786436 WMX786434:WMY786436 WWT786434:WWU786436 AL851970:AM851972 KH851970:KI851972 UD851970:UE851972 ADZ851970:AEA851972 ANV851970:ANW851972 AXR851970:AXS851972 BHN851970:BHO851972 BRJ851970:BRK851972 CBF851970:CBG851972 CLB851970:CLC851972 CUX851970:CUY851972 DET851970:DEU851972 DOP851970:DOQ851972 DYL851970:DYM851972 EIH851970:EII851972 ESD851970:ESE851972 FBZ851970:FCA851972 FLV851970:FLW851972 FVR851970:FVS851972 GFN851970:GFO851972 GPJ851970:GPK851972 GZF851970:GZG851972 HJB851970:HJC851972 HSX851970:HSY851972 ICT851970:ICU851972 IMP851970:IMQ851972 IWL851970:IWM851972 JGH851970:JGI851972 JQD851970:JQE851972 JZZ851970:KAA851972 KJV851970:KJW851972 KTR851970:KTS851972 LDN851970:LDO851972 LNJ851970:LNK851972 LXF851970:LXG851972 MHB851970:MHC851972 MQX851970:MQY851972 NAT851970:NAU851972 NKP851970:NKQ851972 NUL851970:NUM851972 OEH851970:OEI851972 OOD851970:OOE851972 OXZ851970:OYA851972 PHV851970:PHW851972 PRR851970:PRS851972 QBN851970:QBO851972 QLJ851970:QLK851972 QVF851970:QVG851972 RFB851970:RFC851972 ROX851970:ROY851972 RYT851970:RYU851972 SIP851970:SIQ851972 SSL851970:SSM851972 TCH851970:TCI851972 TMD851970:TME851972 TVZ851970:TWA851972 UFV851970:UFW851972 UPR851970:UPS851972 UZN851970:UZO851972 VJJ851970:VJK851972 VTF851970:VTG851972 WDB851970:WDC851972 WMX851970:WMY851972 WWT851970:WWU851972 AL917506:AM917508 KH917506:KI917508 UD917506:UE917508 ADZ917506:AEA917508 ANV917506:ANW917508 AXR917506:AXS917508 BHN917506:BHO917508 BRJ917506:BRK917508 CBF917506:CBG917508 CLB917506:CLC917508 CUX917506:CUY917508 DET917506:DEU917508 DOP917506:DOQ917508 DYL917506:DYM917508 EIH917506:EII917508 ESD917506:ESE917508 FBZ917506:FCA917508 FLV917506:FLW917508 FVR917506:FVS917508 GFN917506:GFO917508 GPJ917506:GPK917508 GZF917506:GZG917508 HJB917506:HJC917508 HSX917506:HSY917508 ICT917506:ICU917508 IMP917506:IMQ917508 IWL917506:IWM917508 JGH917506:JGI917508 JQD917506:JQE917508 JZZ917506:KAA917508 KJV917506:KJW917508 KTR917506:KTS917508 LDN917506:LDO917508 LNJ917506:LNK917508 LXF917506:LXG917508 MHB917506:MHC917508 MQX917506:MQY917508 NAT917506:NAU917508 NKP917506:NKQ917508 NUL917506:NUM917508 OEH917506:OEI917508 OOD917506:OOE917508 OXZ917506:OYA917508 PHV917506:PHW917508 PRR917506:PRS917508 QBN917506:QBO917508 QLJ917506:QLK917508 QVF917506:QVG917508 RFB917506:RFC917508 ROX917506:ROY917508 RYT917506:RYU917508 SIP917506:SIQ917508 SSL917506:SSM917508 TCH917506:TCI917508 TMD917506:TME917508 TVZ917506:TWA917508 UFV917506:UFW917508 UPR917506:UPS917508 UZN917506:UZO917508 VJJ917506:VJK917508 VTF917506:VTG917508 WDB917506:WDC917508 WMX917506:WMY917508 WWT917506:WWU917508 AL983042:AM983044 KH983042:KI983044 UD983042:UE983044 ADZ983042:AEA983044 ANV983042:ANW983044 AXR983042:AXS983044 BHN983042:BHO983044 BRJ983042:BRK983044 CBF983042:CBG983044 CLB983042:CLC983044 CUX983042:CUY983044 DET983042:DEU983044 DOP983042:DOQ983044 DYL983042:DYM983044 EIH983042:EII983044 ESD983042:ESE983044 FBZ983042:FCA983044 FLV983042:FLW983044 FVR983042:FVS983044 GFN983042:GFO983044 GPJ983042:GPK983044 GZF983042:GZG983044 HJB983042:HJC983044 HSX983042:HSY983044 ICT983042:ICU983044 IMP983042:IMQ983044 IWL983042:IWM983044 JGH983042:JGI983044 JQD983042:JQE983044 JZZ983042:KAA983044 KJV983042:KJW983044 KTR983042:KTS983044 LDN983042:LDO983044 LNJ983042:LNK983044 LXF983042:LXG983044 MHB983042:MHC983044 MQX983042:MQY983044 NAT983042:NAU983044 NKP983042:NKQ983044 NUL983042:NUM983044 OEH983042:OEI983044 OOD983042:OOE983044 OXZ983042:OYA983044 PHV983042:PHW983044 PRR983042:PRS983044 QBN983042:QBO983044 QLJ983042:QLK983044 QVF983042:QVG983044 RFB983042:RFC983044 ROX983042:ROY983044 RYT983042:RYU983044 SIP983042:SIQ983044 SSL983042:SSM983044 TCH983042:TCI983044 TMD983042:TME983044 TVZ983042:TWA983044 UFV983042:UFW983044 UPR983042:UPS983044 UZN983042:UZO983044 VJJ983042:VJK983044 VTF983042:VTG983044 WDB983042:WDC983044 WMX983042:WMY983044 WWT983042:WWU983044 AD21:AQ26 JZ21:KM26 TV21:UI26 ADR21:AEE26 ANN21:AOA26 AXJ21:AXW26 BHF21:BHS26 BRB21:BRO26 CAX21:CBK26 CKT21:CLG26 CUP21:CVC26 DEL21:DEY26 DOH21:DOU26 DYD21:DYQ26 EHZ21:EIM26 ERV21:ESI26 FBR21:FCE26 FLN21:FMA26 FVJ21:FVW26 GFF21:GFS26 GPB21:GPO26 GYX21:GZK26 HIT21:HJG26 HSP21:HTC26 ICL21:ICY26 IMH21:IMU26 IWD21:IWQ26 JFZ21:JGM26 JPV21:JQI26 JZR21:KAE26 KJN21:KKA26 KTJ21:KTW26 LDF21:LDS26 LNB21:LNO26 LWX21:LXK26 MGT21:MHG26 MQP21:MRC26 NAL21:NAY26 NKH21:NKU26 NUD21:NUQ26 ODZ21:OEM26 ONV21:OOI26 OXR21:OYE26 PHN21:PIA26 PRJ21:PRW26 QBF21:QBS26 QLB21:QLO26 QUX21:QVK26 RET21:RFG26 ROP21:RPC26 RYL21:RYY26 SIH21:SIU26 SSD21:SSQ26 TBZ21:TCM26 TLV21:TMI26 TVR21:TWE26 UFN21:UGA26 UPJ21:UPW26 UZF21:UZS26 VJB21:VJO26 VSX21:VTK26 WCT21:WDG26 WMP21:WNC26 WWL21:WWY26 AD65557:AQ65562 JZ65557:KM65562 TV65557:UI65562 ADR65557:AEE65562 ANN65557:AOA65562 AXJ65557:AXW65562 BHF65557:BHS65562 BRB65557:BRO65562 CAX65557:CBK65562 CKT65557:CLG65562 CUP65557:CVC65562 DEL65557:DEY65562 DOH65557:DOU65562 DYD65557:DYQ65562 EHZ65557:EIM65562 ERV65557:ESI65562 FBR65557:FCE65562 FLN65557:FMA65562 FVJ65557:FVW65562 GFF65557:GFS65562 GPB65557:GPO65562 GYX65557:GZK65562 HIT65557:HJG65562 HSP65557:HTC65562 ICL65557:ICY65562 IMH65557:IMU65562 IWD65557:IWQ65562 JFZ65557:JGM65562 JPV65557:JQI65562 JZR65557:KAE65562 KJN65557:KKA65562 KTJ65557:KTW65562 LDF65557:LDS65562 LNB65557:LNO65562 LWX65557:LXK65562 MGT65557:MHG65562 MQP65557:MRC65562 NAL65557:NAY65562 NKH65557:NKU65562 NUD65557:NUQ65562 ODZ65557:OEM65562 ONV65557:OOI65562 OXR65557:OYE65562 PHN65557:PIA65562 PRJ65557:PRW65562 QBF65557:QBS65562 QLB65557:QLO65562 QUX65557:QVK65562 RET65557:RFG65562 ROP65557:RPC65562 RYL65557:RYY65562 SIH65557:SIU65562 SSD65557:SSQ65562 TBZ65557:TCM65562 TLV65557:TMI65562 TVR65557:TWE65562 UFN65557:UGA65562 UPJ65557:UPW65562 UZF65557:UZS65562 VJB65557:VJO65562 VSX65557:VTK65562 WCT65557:WDG65562 WMP65557:WNC65562 WWL65557:WWY65562 AD131093:AQ131098 JZ131093:KM131098 TV131093:UI131098 ADR131093:AEE131098 ANN131093:AOA131098 AXJ131093:AXW131098 BHF131093:BHS131098 BRB131093:BRO131098 CAX131093:CBK131098 CKT131093:CLG131098 CUP131093:CVC131098 DEL131093:DEY131098 DOH131093:DOU131098 DYD131093:DYQ131098 EHZ131093:EIM131098 ERV131093:ESI131098 FBR131093:FCE131098 FLN131093:FMA131098 FVJ131093:FVW131098 GFF131093:GFS131098 GPB131093:GPO131098 GYX131093:GZK131098 HIT131093:HJG131098 HSP131093:HTC131098 ICL131093:ICY131098 IMH131093:IMU131098 IWD131093:IWQ131098 JFZ131093:JGM131098 JPV131093:JQI131098 JZR131093:KAE131098 KJN131093:KKA131098 KTJ131093:KTW131098 LDF131093:LDS131098 LNB131093:LNO131098 LWX131093:LXK131098 MGT131093:MHG131098 MQP131093:MRC131098 NAL131093:NAY131098 NKH131093:NKU131098 NUD131093:NUQ131098 ODZ131093:OEM131098 ONV131093:OOI131098 OXR131093:OYE131098 PHN131093:PIA131098 PRJ131093:PRW131098 QBF131093:QBS131098 QLB131093:QLO131098 QUX131093:QVK131098 RET131093:RFG131098 ROP131093:RPC131098 RYL131093:RYY131098 SIH131093:SIU131098 SSD131093:SSQ131098 TBZ131093:TCM131098 TLV131093:TMI131098 TVR131093:TWE131098 UFN131093:UGA131098 UPJ131093:UPW131098 UZF131093:UZS131098 VJB131093:VJO131098 VSX131093:VTK131098 WCT131093:WDG131098 WMP131093:WNC131098 WWL131093:WWY131098 AD196629:AQ196634 JZ196629:KM196634 TV196629:UI196634 ADR196629:AEE196634 ANN196629:AOA196634 AXJ196629:AXW196634 BHF196629:BHS196634 BRB196629:BRO196634 CAX196629:CBK196634 CKT196629:CLG196634 CUP196629:CVC196634 DEL196629:DEY196634 DOH196629:DOU196634 DYD196629:DYQ196634 EHZ196629:EIM196634 ERV196629:ESI196634 FBR196629:FCE196634 FLN196629:FMA196634 FVJ196629:FVW196634 GFF196629:GFS196634 GPB196629:GPO196634 GYX196629:GZK196634 HIT196629:HJG196634 HSP196629:HTC196634 ICL196629:ICY196634 IMH196629:IMU196634 IWD196629:IWQ196634 JFZ196629:JGM196634 JPV196629:JQI196634 JZR196629:KAE196634 KJN196629:KKA196634 KTJ196629:KTW196634 LDF196629:LDS196634 LNB196629:LNO196634 LWX196629:LXK196634 MGT196629:MHG196634 MQP196629:MRC196634 NAL196629:NAY196634 NKH196629:NKU196634 NUD196629:NUQ196634 ODZ196629:OEM196634 ONV196629:OOI196634 OXR196629:OYE196634 PHN196629:PIA196634 PRJ196629:PRW196634 QBF196629:QBS196634 QLB196629:QLO196634 QUX196629:QVK196634 RET196629:RFG196634 ROP196629:RPC196634 RYL196629:RYY196634 SIH196629:SIU196634 SSD196629:SSQ196634 TBZ196629:TCM196634 TLV196629:TMI196634 TVR196629:TWE196634 UFN196629:UGA196634 UPJ196629:UPW196634 UZF196629:UZS196634 VJB196629:VJO196634 VSX196629:VTK196634 WCT196629:WDG196634 WMP196629:WNC196634 WWL196629:WWY196634 AD262165:AQ262170 JZ262165:KM262170 TV262165:UI262170 ADR262165:AEE262170 ANN262165:AOA262170 AXJ262165:AXW262170 BHF262165:BHS262170 BRB262165:BRO262170 CAX262165:CBK262170 CKT262165:CLG262170 CUP262165:CVC262170 DEL262165:DEY262170 DOH262165:DOU262170 DYD262165:DYQ262170 EHZ262165:EIM262170 ERV262165:ESI262170 FBR262165:FCE262170 FLN262165:FMA262170 FVJ262165:FVW262170 GFF262165:GFS262170 GPB262165:GPO262170 GYX262165:GZK262170 HIT262165:HJG262170 HSP262165:HTC262170 ICL262165:ICY262170 IMH262165:IMU262170 IWD262165:IWQ262170 JFZ262165:JGM262170 JPV262165:JQI262170 JZR262165:KAE262170 KJN262165:KKA262170 KTJ262165:KTW262170 LDF262165:LDS262170 LNB262165:LNO262170 LWX262165:LXK262170 MGT262165:MHG262170 MQP262165:MRC262170 NAL262165:NAY262170 NKH262165:NKU262170 NUD262165:NUQ262170 ODZ262165:OEM262170 ONV262165:OOI262170 OXR262165:OYE262170 PHN262165:PIA262170 PRJ262165:PRW262170 QBF262165:QBS262170 QLB262165:QLO262170 QUX262165:QVK262170 RET262165:RFG262170 ROP262165:RPC262170 RYL262165:RYY262170 SIH262165:SIU262170 SSD262165:SSQ262170 TBZ262165:TCM262170 TLV262165:TMI262170 TVR262165:TWE262170 UFN262165:UGA262170 UPJ262165:UPW262170 UZF262165:UZS262170 VJB262165:VJO262170 VSX262165:VTK262170 WCT262165:WDG262170 WMP262165:WNC262170 WWL262165:WWY262170 AD327701:AQ327706 JZ327701:KM327706 TV327701:UI327706 ADR327701:AEE327706 ANN327701:AOA327706 AXJ327701:AXW327706 BHF327701:BHS327706 BRB327701:BRO327706 CAX327701:CBK327706 CKT327701:CLG327706 CUP327701:CVC327706 DEL327701:DEY327706 DOH327701:DOU327706 DYD327701:DYQ327706 EHZ327701:EIM327706 ERV327701:ESI327706 FBR327701:FCE327706 FLN327701:FMA327706 FVJ327701:FVW327706 GFF327701:GFS327706 GPB327701:GPO327706 GYX327701:GZK327706 HIT327701:HJG327706 HSP327701:HTC327706 ICL327701:ICY327706 IMH327701:IMU327706 IWD327701:IWQ327706 JFZ327701:JGM327706 JPV327701:JQI327706 JZR327701:KAE327706 KJN327701:KKA327706 KTJ327701:KTW327706 LDF327701:LDS327706 LNB327701:LNO327706 LWX327701:LXK327706 MGT327701:MHG327706 MQP327701:MRC327706 NAL327701:NAY327706 NKH327701:NKU327706 NUD327701:NUQ327706 ODZ327701:OEM327706 ONV327701:OOI327706 OXR327701:OYE327706 PHN327701:PIA327706 PRJ327701:PRW327706 QBF327701:QBS327706 QLB327701:QLO327706 QUX327701:QVK327706 RET327701:RFG327706 ROP327701:RPC327706 RYL327701:RYY327706 SIH327701:SIU327706 SSD327701:SSQ327706 TBZ327701:TCM327706 TLV327701:TMI327706 TVR327701:TWE327706 UFN327701:UGA327706 UPJ327701:UPW327706 UZF327701:UZS327706 VJB327701:VJO327706 VSX327701:VTK327706 WCT327701:WDG327706 WMP327701:WNC327706 WWL327701:WWY327706 AD393237:AQ393242 JZ393237:KM393242 TV393237:UI393242 ADR393237:AEE393242 ANN393237:AOA393242 AXJ393237:AXW393242 BHF393237:BHS393242 BRB393237:BRO393242 CAX393237:CBK393242 CKT393237:CLG393242 CUP393237:CVC393242 DEL393237:DEY393242 DOH393237:DOU393242 DYD393237:DYQ393242 EHZ393237:EIM393242 ERV393237:ESI393242 FBR393237:FCE393242 FLN393237:FMA393242 FVJ393237:FVW393242 GFF393237:GFS393242 GPB393237:GPO393242 GYX393237:GZK393242 HIT393237:HJG393242 HSP393237:HTC393242 ICL393237:ICY393242 IMH393237:IMU393242 IWD393237:IWQ393242 JFZ393237:JGM393242 JPV393237:JQI393242 JZR393237:KAE393242 KJN393237:KKA393242 KTJ393237:KTW393242 LDF393237:LDS393242 LNB393237:LNO393242 LWX393237:LXK393242 MGT393237:MHG393242 MQP393237:MRC393242 NAL393237:NAY393242 NKH393237:NKU393242 NUD393237:NUQ393242 ODZ393237:OEM393242 ONV393237:OOI393242 OXR393237:OYE393242 PHN393237:PIA393242 PRJ393237:PRW393242 QBF393237:QBS393242 QLB393237:QLO393242 QUX393237:QVK393242 RET393237:RFG393242 ROP393237:RPC393242 RYL393237:RYY393242 SIH393237:SIU393242 SSD393237:SSQ393242 TBZ393237:TCM393242 TLV393237:TMI393242 TVR393237:TWE393242 UFN393237:UGA393242 UPJ393237:UPW393242 UZF393237:UZS393242 VJB393237:VJO393242 VSX393237:VTK393242 WCT393237:WDG393242 WMP393237:WNC393242 WWL393237:WWY393242 AD458773:AQ458778 JZ458773:KM458778 TV458773:UI458778 ADR458773:AEE458778 ANN458773:AOA458778 AXJ458773:AXW458778 BHF458773:BHS458778 BRB458773:BRO458778 CAX458773:CBK458778 CKT458773:CLG458778 CUP458773:CVC458778 DEL458773:DEY458778 DOH458773:DOU458778 DYD458773:DYQ458778 EHZ458773:EIM458778 ERV458773:ESI458778 FBR458773:FCE458778 FLN458773:FMA458778 FVJ458773:FVW458778 GFF458773:GFS458778 GPB458773:GPO458778 GYX458773:GZK458778 HIT458773:HJG458778 HSP458773:HTC458778 ICL458773:ICY458778 IMH458773:IMU458778 IWD458773:IWQ458778 JFZ458773:JGM458778 JPV458773:JQI458778 JZR458773:KAE458778 KJN458773:KKA458778 KTJ458773:KTW458778 LDF458773:LDS458778 LNB458773:LNO458778 LWX458773:LXK458778 MGT458773:MHG458778 MQP458773:MRC458778 NAL458773:NAY458778 NKH458773:NKU458778 NUD458773:NUQ458778 ODZ458773:OEM458778 ONV458773:OOI458778 OXR458773:OYE458778 PHN458773:PIA458778 PRJ458773:PRW458778 QBF458773:QBS458778 QLB458773:QLO458778 QUX458773:QVK458778 RET458773:RFG458778 ROP458773:RPC458778 RYL458773:RYY458778 SIH458773:SIU458778 SSD458773:SSQ458778 TBZ458773:TCM458778 TLV458773:TMI458778 TVR458773:TWE458778 UFN458773:UGA458778 UPJ458773:UPW458778 UZF458773:UZS458778 VJB458773:VJO458778 VSX458773:VTK458778 WCT458773:WDG458778 WMP458773:WNC458778 WWL458773:WWY458778 AD524309:AQ524314 JZ524309:KM524314 TV524309:UI524314 ADR524309:AEE524314 ANN524309:AOA524314 AXJ524309:AXW524314 BHF524309:BHS524314 BRB524309:BRO524314 CAX524309:CBK524314 CKT524309:CLG524314 CUP524309:CVC524314 DEL524309:DEY524314 DOH524309:DOU524314 DYD524309:DYQ524314 EHZ524309:EIM524314 ERV524309:ESI524314 FBR524309:FCE524314 FLN524309:FMA524314 FVJ524309:FVW524314 GFF524309:GFS524314 GPB524309:GPO524314 GYX524309:GZK524314 HIT524309:HJG524314 HSP524309:HTC524314 ICL524309:ICY524314 IMH524309:IMU524314 IWD524309:IWQ524314 JFZ524309:JGM524314 JPV524309:JQI524314 JZR524309:KAE524314 KJN524309:KKA524314 KTJ524309:KTW524314 LDF524309:LDS524314 LNB524309:LNO524314 LWX524309:LXK524314 MGT524309:MHG524314 MQP524309:MRC524314 NAL524309:NAY524314 NKH524309:NKU524314 NUD524309:NUQ524314 ODZ524309:OEM524314 ONV524309:OOI524314 OXR524309:OYE524314 PHN524309:PIA524314 PRJ524309:PRW524314 QBF524309:QBS524314 QLB524309:QLO524314 QUX524309:QVK524314 RET524309:RFG524314 ROP524309:RPC524314 RYL524309:RYY524314 SIH524309:SIU524314 SSD524309:SSQ524314 TBZ524309:TCM524314 TLV524309:TMI524314 TVR524309:TWE524314 UFN524309:UGA524314 UPJ524309:UPW524314 UZF524309:UZS524314 VJB524309:VJO524314 VSX524309:VTK524314 WCT524309:WDG524314 WMP524309:WNC524314 WWL524309:WWY524314 AD589845:AQ589850 JZ589845:KM589850 TV589845:UI589850 ADR589845:AEE589850 ANN589845:AOA589850 AXJ589845:AXW589850 BHF589845:BHS589850 BRB589845:BRO589850 CAX589845:CBK589850 CKT589845:CLG589850 CUP589845:CVC589850 DEL589845:DEY589850 DOH589845:DOU589850 DYD589845:DYQ589850 EHZ589845:EIM589850 ERV589845:ESI589850 FBR589845:FCE589850 FLN589845:FMA589850 FVJ589845:FVW589850 GFF589845:GFS589850 GPB589845:GPO589850 GYX589845:GZK589850 HIT589845:HJG589850 HSP589845:HTC589850 ICL589845:ICY589850 IMH589845:IMU589850 IWD589845:IWQ589850 JFZ589845:JGM589850 JPV589845:JQI589850 JZR589845:KAE589850 KJN589845:KKA589850 KTJ589845:KTW589850 LDF589845:LDS589850 LNB589845:LNO589850 LWX589845:LXK589850 MGT589845:MHG589850 MQP589845:MRC589850 NAL589845:NAY589850 NKH589845:NKU589850 NUD589845:NUQ589850 ODZ589845:OEM589850 ONV589845:OOI589850 OXR589845:OYE589850 PHN589845:PIA589850 PRJ589845:PRW589850 QBF589845:QBS589850 QLB589845:QLO589850 QUX589845:QVK589850 RET589845:RFG589850 ROP589845:RPC589850 RYL589845:RYY589850 SIH589845:SIU589850 SSD589845:SSQ589850 TBZ589845:TCM589850 TLV589845:TMI589850 TVR589845:TWE589850 UFN589845:UGA589850 UPJ589845:UPW589850 UZF589845:UZS589850 VJB589845:VJO589850 VSX589845:VTK589850 WCT589845:WDG589850 WMP589845:WNC589850 WWL589845:WWY589850 AD655381:AQ655386 JZ655381:KM655386 TV655381:UI655386 ADR655381:AEE655386 ANN655381:AOA655386 AXJ655381:AXW655386 BHF655381:BHS655386 BRB655381:BRO655386 CAX655381:CBK655386 CKT655381:CLG655386 CUP655381:CVC655386 DEL655381:DEY655386 DOH655381:DOU655386 DYD655381:DYQ655386 EHZ655381:EIM655386 ERV655381:ESI655386 FBR655381:FCE655386 FLN655381:FMA655386 FVJ655381:FVW655386 GFF655381:GFS655386 GPB655381:GPO655386 GYX655381:GZK655386 HIT655381:HJG655386 HSP655381:HTC655386 ICL655381:ICY655386 IMH655381:IMU655386 IWD655381:IWQ655386 JFZ655381:JGM655386 JPV655381:JQI655386 JZR655381:KAE655386 KJN655381:KKA655386 KTJ655381:KTW655386 LDF655381:LDS655386 LNB655381:LNO655386 LWX655381:LXK655386 MGT655381:MHG655386 MQP655381:MRC655386 NAL655381:NAY655386 NKH655381:NKU655386 NUD655381:NUQ655386 ODZ655381:OEM655386 ONV655381:OOI655386 OXR655381:OYE655386 PHN655381:PIA655386 PRJ655381:PRW655386 QBF655381:QBS655386 QLB655381:QLO655386 QUX655381:QVK655386 RET655381:RFG655386 ROP655381:RPC655386 RYL655381:RYY655386 SIH655381:SIU655386 SSD655381:SSQ655386 TBZ655381:TCM655386 TLV655381:TMI655386 TVR655381:TWE655386 UFN655381:UGA655386 UPJ655381:UPW655386 UZF655381:UZS655386 VJB655381:VJO655386 VSX655381:VTK655386 WCT655381:WDG655386 WMP655381:WNC655386 WWL655381:WWY655386 AD720917:AQ720922 JZ720917:KM720922 TV720917:UI720922 ADR720917:AEE720922 ANN720917:AOA720922 AXJ720917:AXW720922 BHF720917:BHS720922 BRB720917:BRO720922 CAX720917:CBK720922 CKT720917:CLG720922 CUP720917:CVC720922 DEL720917:DEY720922 DOH720917:DOU720922 DYD720917:DYQ720922 EHZ720917:EIM720922 ERV720917:ESI720922 FBR720917:FCE720922 FLN720917:FMA720922 FVJ720917:FVW720922 GFF720917:GFS720922 GPB720917:GPO720922 GYX720917:GZK720922 HIT720917:HJG720922 HSP720917:HTC720922 ICL720917:ICY720922 IMH720917:IMU720922 IWD720917:IWQ720922 JFZ720917:JGM720922 JPV720917:JQI720922 JZR720917:KAE720922 KJN720917:KKA720922 KTJ720917:KTW720922 LDF720917:LDS720922 LNB720917:LNO720922 LWX720917:LXK720922 MGT720917:MHG720922 MQP720917:MRC720922 NAL720917:NAY720922 NKH720917:NKU720922 NUD720917:NUQ720922 ODZ720917:OEM720922 ONV720917:OOI720922 OXR720917:OYE720922 PHN720917:PIA720922 PRJ720917:PRW720922 QBF720917:QBS720922 QLB720917:QLO720922 QUX720917:QVK720922 RET720917:RFG720922 ROP720917:RPC720922 RYL720917:RYY720922 SIH720917:SIU720922 SSD720917:SSQ720922 TBZ720917:TCM720922 TLV720917:TMI720922 TVR720917:TWE720922 UFN720917:UGA720922 UPJ720917:UPW720922 UZF720917:UZS720922 VJB720917:VJO720922 VSX720917:VTK720922 WCT720917:WDG720922 WMP720917:WNC720922 WWL720917:WWY720922 AD786453:AQ786458 JZ786453:KM786458 TV786453:UI786458 ADR786453:AEE786458 ANN786453:AOA786458 AXJ786453:AXW786458 BHF786453:BHS786458 BRB786453:BRO786458 CAX786453:CBK786458 CKT786453:CLG786458 CUP786453:CVC786458 DEL786453:DEY786458 DOH786453:DOU786458 DYD786453:DYQ786458 EHZ786453:EIM786458 ERV786453:ESI786458 FBR786453:FCE786458 FLN786453:FMA786458 FVJ786453:FVW786458 GFF786453:GFS786458 GPB786453:GPO786458 GYX786453:GZK786458 HIT786453:HJG786458 HSP786453:HTC786458 ICL786453:ICY786458 IMH786453:IMU786458 IWD786453:IWQ786458 JFZ786453:JGM786458 JPV786453:JQI786458 JZR786453:KAE786458 KJN786453:KKA786458 KTJ786453:KTW786458 LDF786453:LDS786458 LNB786453:LNO786458 LWX786453:LXK786458 MGT786453:MHG786458 MQP786453:MRC786458 NAL786453:NAY786458 NKH786453:NKU786458 NUD786453:NUQ786458 ODZ786453:OEM786458 ONV786453:OOI786458 OXR786453:OYE786458 PHN786453:PIA786458 PRJ786453:PRW786458 QBF786453:QBS786458 QLB786453:QLO786458 QUX786453:QVK786458 RET786453:RFG786458 ROP786453:RPC786458 RYL786453:RYY786458 SIH786453:SIU786458 SSD786453:SSQ786458 TBZ786453:TCM786458 TLV786453:TMI786458 TVR786453:TWE786458 UFN786453:UGA786458 UPJ786453:UPW786458 UZF786453:UZS786458 VJB786453:VJO786458 VSX786453:VTK786458 WCT786453:WDG786458 WMP786453:WNC786458 WWL786453:WWY786458 AD851989:AQ851994 JZ851989:KM851994 TV851989:UI851994 ADR851989:AEE851994 ANN851989:AOA851994 AXJ851989:AXW851994 BHF851989:BHS851994 BRB851989:BRO851994 CAX851989:CBK851994 CKT851989:CLG851994 CUP851989:CVC851994 DEL851989:DEY851994 DOH851989:DOU851994 DYD851989:DYQ851994 EHZ851989:EIM851994 ERV851989:ESI851994 FBR851989:FCE851994 FLN851989:FMA851994 FVJ851989:FVW851994 GFF851989:GFS851994 GPB851989:GPO851994 GYX851989:GZK851994 HIT851989:HJG851994 HSP851989:HTC851994 ICL851989:ICY851994 IMH851989:IMU851994 IWD851989:IWQ851994 JFZ851989:JGM851994 JPV851989:JQI851994 JZR851989:KAE851994 KJN851989:KKA851994 KTJ851989:KTW851994 LDF851989:LDS851994 LNB851989:LNO851994 LWX851989:LXK851994 MGT851989:MHG851994 MQP851989:MRC851994 NAL851989:NAY851994 NKH851989:NKU851994 NUD851989:NUQ851994 ODZ851989:OEM851994 ONV851989:OOI851994 OXR851989:OYE851994 PHN851989:PIA851994 PRJ851989:PRW851994 QBF851989:QBS851994 QLB851989:QLO851994 QUX851989:QVK851994 RET851989:RFG851994 ROP851989:RPC851994 RYL851989:RYY851994 SIH851989:SIU851994 SSD851989:SSQ851994 TBZ851989:TCM851994 TLV851989:TMI851994 TVR851989:TWE851994 UFN851989:UGA851994 UPJ851989:UPW851994 UZF851989:UZS851994 VJB851989:VJO851994 VSX851989:VTK851994 WCT851989:WDG851994 WMP851989:WNC851994 WWL851989:WWY851994 AD917525:AQ917530 JZ917525:KM917530 TV917525:UI917530 ADR917525:AEE917530 ANN917525:AOA917530 AXJ917525:AXW917530 BHF917525:BHS917530 BRB917525:BRO917530 CAX917525:CBK917530 CKT917525:CLG917530 CUP917525:CVC917530 DEL917525:DEY917530 DOH917525:DOU917530 DYD917525:DYQ917530 EHZ917525:EIM917530 ERV917525:ESI917530 FBR917525:FCE917530 FLN917525:FMA917530 FVJ917525:FVW917530 GFF917525:GFS917530 GPB917525:GPO917530 GYX917525:GZK917530 HIT917525:HJG917530 HSP917525:HTC917530 ICL917525:ICY917530 IMH917525:IMU917530 IWD917525:IWQ917530 JFZ917525:JGM917530 JPV917525:JQI917530 JZR917525:KAE917530 KJN917525:KKA917530 KTJ917525:KTW917530 LDF917525:LDS917530 LNB917525:LNO917530 LWX917525:LXK917530 MGT917525:MHG917530 MQP917525:MRC917530 NAL917525:NAY917530 NKH917525:NKU917530 NUD917525:NUQ917530 ODZ917525:OEM917530 ONV917525:OOI917530 OXR917525:OYE917530 PHN917525:PIA917530 PRJ917525:PRW917530 QBF917525:QBS917530 QLB917525:QLO917530 QUX917525:QVK917530 RET917525:RFG917530 ROP917525:RPC917530 RYL917525:RYY917530 SIH917525:SIU917530 SSD917525:SSQ917530 TBZ917525:TCM917530 TLV917525:TMI917530 TVR917525:TWE917530 UFN917525:UGA917530 UPJ917525:UPW917530 UZF917525:UZS917530 VJB917525:VJO917530 VSX917525:VTK917530 WCT917525:WDG917530 WMP917525:WNC917530 WWL917525:WWY917530 AD983061:AQ983066 JZ983061:KM983066 TV983061:UI983066 ADR983061:AEE983066 ANN983061:AOA983066 AXJ983061:AXW983066 BHF983061:BHS983066 BRB983061:BRO983066 CAX983061:CBK983066 CKT983061:CLG983066 CUP983061:CVC983066 DEL983061:DEY983066 DOH983061:DOU983066 DYD983061:DYQ983066 EHZ983061:EIM983066 ERV983061:ESI983066 FBR983061:FCE983066 FLN983061:FMA983066 FVJ983061:FVW983066 GFF983061:GFS983066 GPB983061:GPO983066 GYX983061:GZK983066 HIT983061:HJG983066 HSP983061:HTC983066 ICL983061:ICY983066 IMH983061:IMU983066 IWD983061:IWQ983066 JFZ983061:JGM983066 JPV983061:JQI983066 JZR983061:KAE983066 KJN983061:KKA983066 KTJ983061:KTW983066 LDF983061:LDS983066 LNB983061:LNO983066 LWX983061:LXK983066 MGT983061:MHG983066 MQP983061:MRC983066 NAL983061:NAY983066 NKH983061:NKU983066 NUD983061:NUQ983066 ODZ983061:OEM983066 ONV983061:OOI983066 OXR983061:OYE983066 PHN983061:PIA983066 PRJ983061:PRW983066 QBF983061:QBS983066 QLB983061:QLO983066 QUX983061:QVK983066 RET983061:RFG983066 ROP983061:RPC983066 RYL983061:RYY983066 SIH983061:SIU983066 SSD983061:SSQ983066 TBZ983061:TCM983066 TLV983061:TMI983066 TVR983061:TWE983066 UFN983061:UGA983066 UPJ983061:UPW983066 UZF983061:UZS983066 VJB983061:VJO983066 VSX983061:VTK983066 WCT983061:WDG983066 WMP983061:WNC983066 WWL983061:WWY983066 AE2:AH4 KA2:KD4 TW2:TZ4 ADS2:ADV4 ANO2:ANR4 AXK2:AXN4 BHG2:BHJ4 BRC2:BRF4 CAY2:CBB4 CKU2:CKX4 CUQ2:CUT4 DEM2:DEP4 DOI2:DOL4 DYE2:DYH4 EIA2:EID4 ERW2:ERZ4 FBS2:FBV4 FLO2:FLR4 FVK2:FVN4 GFG2:GFJ4 GPC2:GPF4 GYY2:GZB4 HIU2:HIX4 HSQ2:HST4 ICM2:ICP4 IMI2:IML4 IWE2:IWH4 JGA2:JGD4 JPW2:JPZ4 JZS2:JZV4 KJO2:KJR4 KTK2:KTN4 LDG2:LDJ4 LNC2:LNF4 LWY2:LXB4 MGU2:MGX4 MQQ2:MQT4 NAM2:NAP4 NKI2:NKL4 NUE2:NUH4 OEA2:OED4 ONW2:ONZ4 OXS2:OXV4 PHO2:PHR4 PRK2:PRN4 QBG2:QBJ4 QLC2:QLF4 QUY2:QVB4 REU2:REX4 ROQ2:ROT4 RYM2:RYP4 SII2:SIL4 SSE2:SSH4 TCA2:TCD4 TLW2:TLZ4 TVS2:TVV4 UFO2:UFR4 UPK2:UPN4 UZG2:UZJ4 VJC2:VJF4 VSY2:VTB4 WCU2:WCX4 WMQ2:WMT4 WWM2:WWP4 AE65538:AH65540 KA65538:KD65540 TW65538:TZ65540 ADS65538:ADV65540 ANO65538:ANR65540 AXK65538:AXN65540 BHG65538:BHJ65540 BRC65538:BRF65540 CAY65538:CBB65540 CKU65538:CKX65540 CUQ65538:CUT65540 DEM65538:DEP65540 DOI65538:DOL65540 DYE65538:DYH65540 EIA65538:EID65540 ERW65538:ERZ65540 FBS65538:FBV65540 FLO65538:FLR65540 FVK65538:FVN65540 GFG65538:GFJ65540 GPC65538:GPF65540 GYY65538:GZB65540 HIU65538:HIX65540 HSQ65538:HST65540 ICM65538:ICP65540 IMI65538:IML65540 IWE65538:IWH65540 JGA65538:JGD65540 JPW65538:JPZ65540 JZS65538:JZV65540 KJO65538:KJR65540 KTK65538:KTN65540 LDG65538:LDJ65540 LNC65538:LNF65540 LWY65538:LXB65540 MGU65538:MGX65540 MQQ65538:MQT65540 NAM65538:NAP65540 NKI65538:NKL65540 NUE65538:NUH65540 OEA65538:OED65540 ONW65538:ONZ65540 OXS65538:OXV65540 PHO65538:PHR65540 PRK65538:PRN65540 QBG65538:QBJ65540 QLC65538:QLF65540 QUY65538:QVB65540 REU65538:REX65540 ROQ65538:ROT65540 RYM65538:RYP65540 SII65538:SIL65540 SSE65538:SSH65540 TCA65538:TCD65540 TLW65538:TLZ65540 TVS65538:TVV65540 UFO65538:UFR65540 UPK65538:UPN65540 UZG65538:UZJ65540 VJC65538:VJF65540 VSY65538:VTB65540 WCU65538:WCX65540 WMQ65538:WMT65540 WWM65538:WWP65540 AE131074:AH131076 KA131074:KD131076 TW131074:TZ131076 ADS131074:ADV131076 ANO131074:ANR131076 AXK131074:AXN131076 BHG131074:BHJ131076 BRC131074:BRF131076 CAY131074:CBB131076 CKU131074:CKX131076 CUQ131074:CUT131076 DEM131074:DEP131076 DOI131074:DOL131076 DYE131074:DYH131076 EIA131074:EID131076 ERW131074:ERZ131076 FBS131074:FBV131076 FLO131074:FLR131076 FVK131074:FVN131076 GFG131074:GFJ131076 GPC131074:GPF131076 GYY131074:GZB131076 HIU131074:HIX131076 HSQ131074:HST131076 ICM131074:ICP131076 IMI131074:IML131076 IWE131074:IWH131076 JGA131074:JGD131076 JPW131074:JPZ131076 JZS131074:JZV131076 KJO131074:KJR131076 KTK131074:KTN131076 LDG131074:LDJ131076 LNC131074:LNF131076 LWY131074:LXB131076 MGU131074:MGX131076 MQQ131074:MQT131076 NAM131074:NAP131076 NKI131074:NKL131076 NUE131074:NUH131076 OEA131074:OED131076 ONW131074:ONZ131076 OXS131074:OXV131076 PHO131074:PHR131076 PRK131074:PRN131076 QBG131074:QBJ131076 QLC131074:QLF131076 QUY131074:QVB131076 REU131074:REX131076 ROQ131074:ROT131076 RYM131074:RYP131076 SII131074:SIL131076 SSE131074:SSH131076 TCA131074:TCD131076 TLW131074:TLZ131076 TVS131074:TVV131076 UFO131074:UFR131076 UPK131074:UPN131076 UZG131074:UZJ131076 VJC131074:VJF131076 VSY131074:VTB131076 WCU131074:WCX131076 WMQ131074:WMT131076 WWM131074:WWP131076 AE196610:AH196612 KA196610:KD196612 TW196610:TZ196612 ADS196610:ADV196612 ANO196610:ANR196612 AXK196610:AXN196612 BHG196610:BHJ196612 BRC196610:BRF196612 CAY196610:CBB196612 CKU196610:CKX196612 CUQ196610:CUT196612 DEM196610:DEP196612 DOI196610:DOL196612 DYE196610:DYH196612 EIA196610:EID196612 ERW196610:ERZ196612 FBS196610:FBV196612 FLO196610:FLR196612 FVK196610:FVN196612 GFG196610:GFJ196612 GPC196610:GPF196612 GYY196610:GZB196612 HIU196610:HIX196612 HSQ196610:HST196612 ICM196610:ICP196612 IMI196610:IML196612 IWE196610:IWH196612 JGA196610:JGD196612 JPW196610:JPZ196612 JZS196610:JZV196612 KJO196610:KJR196612 KTK196610:KTN196612 LDG196610:LDJ196612 LNC196610:LNF196612 LWY196610:LXB196612 MGU196610:MGX196612 MQQ196610:MQT196612 NAM196610:NAP196612 NKI196610:NKL196612 NUE196610:NUH196612 OEA196610:OED196612 ONW196610:ONZ196612 OXS196610:OXV196612 PHO196610:PHR196612 PRK196610:PRN196612 QBG196610:QBJ196612 QLC196610:QLF196612 QUY196610:QVB196612 REU196610:REX196612 ROQ196610:ROT196612 RYM196610:RYP196612 SII196610:SIL196612 SSE196610:SSH196612 TCA196610:TCD196612 TLW196610:TLZ196612 TVS196610:TVV196612 UFO196610:UFR196612 UPK196610:UPN196612 UZG196610:UZJ196612 VJC196610:VJF196612 VSY196610:VTB196612 WCU196610:WCX196612 WMQ196610:WMT196612 WWM196610:WWP196612 AE262146:AH262148 KA262146:KD262148 TW262146:TZ262148 ADS262146:ADV262148 ANO262146:ANR262148 AXK262146:AXN262148 BHG262146:BHJ262148 BRC262146:BRF262148 CAY262146:CBB262148 CKU262146:CKX262148 CUQ262146:CUT262148 DEM262146:DEP262148 DOI262146:DOL262148 DYE262146:DYH262148 EIA262146:EID262148 ERW262146:ERZ262148 FBS262146:FBV262148 FLO262146:FLR262148 FVK262146:FVN262148 GFG262146:GFJ262148 GPC262146:GPF262148 GYY262146:GZB262148 HIU262146:HIX262148 HSQ262146:HST262148 ICM262146:ICP262148 IMI262146:IML262148 IWE262146:IWH262148 JGA262146:JGD262148 JPW262146:JPZ262148 JZS262146:JZV262148 KJO262146:KJR262148 KTK262146:KTN262148 LDG262146:LDJ262148 LNC262146:LNF262148 LWY262146:LXB262148 MGU262146:MGX262148 MQQ262146:MQT262148 NAM262146:NAP262148 NKI262146:NKL262148 NUE262146:NUH262148 OEA262146:OED262148 ONW262146:ONZ262148 OXS262146:OXV262148 PHO262146:PHR262148 PRK262146:PRN262148 QBG262146:QBJ262148 QLC262146:QLF262148 QUY262146:QVB262148 REU262146:REX262148 ROQ262146:ROT262148 RYM262146:RYP262148 SII262146:SIL262148 SSE262146:SSH262148 TCA262146:TCD262148 TLW262146:TLZ262148 TVS262146:TVV262148 UFO262146:UFR262148 UPK262146:UPN262148 UZG262146:UZJ262148 VJC262146:VJF262148 VSY262146:VTB262148 WCU262146:WCX262148 WMQ262146:WMT262148 WWM262146:WWP262148 AE327682:AH327684 KA327682:KD327684 TW327682:TZ327684 ADS327682:ADV327684 ANO327682:ANR327684 AXK327682:AXN327684 BHG327682:BHJ327684 BRC327682:BRF327684 CAY327682:CBB327684 CKU327682:CKX327684 CUQ327682:CUT327684 DEM327682:DEP327684 DOI327682:DOL327684 DYE327682:DYH327684 EIA327682:EID327684 ERW327682:ERZ327684 FBS327682:FBV327684 FLO327682:FLR327684 FVK327682:FVN327684 GFG327682:GFJ327684 GPC327682:GPF327684 GYY327682:GZB327684 HIU327682:HIX327684 HSQ327682:HST327684 ICM327682:ICP327684 IMI327682:IML327684 IWE327682:IWH327684 JGA327682:JGD327684 JPW327682:JPZ327684 JZS327682:JZV327684 KJO327682:KJR327684 KTK327682:KTN327684 LDG327682:LDJ327684 LNC327682:LNF327684 LWY327682:LXB327684 MGU327682:MGX327684 MQQ327682:MQT327684 NAM327682:NAP327684 NKI327682:NKL327684 NUE327682:NUH327684 OEA327682:OED327684 ONW327682:ONZ327684 OXS327682:OXV327684 PHO327682:PHR327684 PRK327682:PRN327684 QBG327682:QBJ327684 QLC327682:QLF327684 QUY327682:QVB327684 REU327682:REX327684 ROQ327682:ROT327684 RYM327682:RYP327684 SII327682:SIL327684 SSE327682:SSH327684 TCA327682:TCD327684 TLW327682:TLZ327684 TVS327682:TVV327684 UFO327682:UFR327684 UPK327682:UPN327684 UZG327682:UZJ327684 VJC327682:VJF327684 VSY327682:VTB327684 WCU327682:WCX327684 WMQ327682:WMT327684 WWM327682:WWP327684 AE393218:AH393220 KA393218:KD393220 TW393218:TZ393220 ADS393218:ADV393220 ANO393218:ANR393220 AXK393218:AXN393220 BHG393218:BHJ393220 BRC393218:BRF393220 CAY393218:CBB393220 CKU393218:CKX393220 CUQ393218:CUT393220 DEM393218:DEP393220 DOI393218:DOL393220 DYE393218:DYH393220 EIA393218:EID393220 ERW393218:ERZ393220 FBS393218:FBV393220 FLO393218:FLR393220 FVK393218:FVN393220 GFG393218:GFJ393220 GPC393218:GPF393220 GYY393218:GZB393220 HIU393218:HIX393220 HSQ393218:HST393220 ICM393218:ICP393220 IMI393218:IML393220 IWE393218:IWH393220 JGA393218:JGD393220 JPW393218:JPZ393220 JZS393218:JZV393220 KJO393218:KJR393220 KTK393218:KTN393220 LDG393218:LDJ393220 LNC393218:LNF393220 LWY393218:LXB393220 MGU393218:MGX393220 MQQ393218:MQT393220 NAM393218:NAP393220 NKI393218:NKL393220 NUE393218:NUH393220 OEA393218:OED393220 ONW393218:ONZ393220 OXS393218:OXV393220 PHO393218:PHR393220 PRK393218:PRN393220 QBG393218:QBJ393220 QLC393218:QLF393220 QUY393218:QVB393220 REU393218:REX393220 ROQ393218:ROT393220 RYM393218:RYP393220 SII393218:SIL393220 SSE393218:SSH393220 TCA393218:TCD393220 TLW393218:TLZ393220 TVS393218:TVV393220 UFO393218:UFR393220 UPK393218:UPN393220 UZG393218:UZJ393220 VJC393218:VJF393220 VSY393218:VTB393220 WCU393218:WCX393220 WMQ393218:WMT393220 WWM393218:WWP393220 AE458754:AH458756 KA458754:KD458756 TW458754:TZ458756 ADS458754:ADV458756 ANO458754:ANR458756 AXK458754:AXN458756 BHG458754:BHJ458756 BRC458754:BRF458756 CAY458754:CBB458756 CKU458754:CKX458756 CUQ458754:CUT458756 DEM458754:DEP458756 DOI458754:DOL458756 DYE458754:DYH458756 EIA458754:EID458756 ERW458754:ERZ458756 FBS458754:FBV458756 FLO458754:FLR458756 FVK458754:FVN458756 GFG458754:GFJ458756 GPC458754:GPF458756 GYY458754:GZB458756 HIU458754:HIX458756 HSQ458754:HST458756 ICM458754:ICP458756 IMI458754:IML458756 IWE458754:IWH458756 JGA458754:JGD458756 JPW458754:JPZ458756 JZS458754:JZV458756 KJO458754:KJR458756 KTK458754:KTN458756 LDG458754:LDJ458756 LNC458754:LNF458756 LWY458754:LXB458756 MGU458754:MGX458756 MQQ458754:MQT458756 NAM458754:NAP458756 NKI458754:NKL458756 NUE458754:NUH458756 OEA458754:OED458756 ONW458754:ONZ458756 OXS458754:OXV458756 PHO458754:PHR458756 PRK458754:PRN458756 QBG458754:QBJ458756 QLC458754:QLF458756 QUY458754:QVB458756 REU458754:REX458756 ROQ458754:ROT458756 RYM458754:RYP458756 SII458754:SIL458756 SSE458754:SSH458756 TCA458754:TCD458756 TLW458754:TLZ458756 TVS458754:TVV458756 UFO458754:UFR458756 UPK458754:UPN458756 UZG458754:UZJ458756 VJC458754:VJF458756 VSY458754:VTB458756 WCU458754:WCX458756 WMQ458754:WMT458756 WWM458754:WWP458756 AE524290:AH524292 KA524290:KD524292 TW524290:TZ524292 ADS524290:ADV524292 ANO524290:ANR524292 AXK524290:AXN524292 BHG524290:BHJ524292 BRC524290:BRF524292 CAY524290:CBB524292 CKU524290:CKX524292 CUQ524290:CUT524292 DEM524290:DEP524292 DOI524290:DOL524292 DYE524290:DYH524292 EIA524290:EID524292 ERW524290:ERZ524292 FBS524290:FBV524292 FLO524290:FLR524292 FVK524290:FVN524292 GFG524290:GFJ524292 GPC524290:GPF524292 GYY524290:GZB524292 HIU524290:HIX524292 HSQ524290:HST524292 ICM524290:ICP524292 IMI524290:IML524292 IWE524290:IWH524292 JGA524290:JGD524292 JPW524290:JPZ524292 JZS524290:JZV524292 KJO524290:KJR524292 KTK524290:KTN524292 LDG524290:LDJ524292 LNC524290:LNF524292 LWY524290:LXB524292 MGU524290:MGX524292 MQQ524290:MQT524292 NAM524290:NAP524292 NKI524290:NKL524292 NUE524290:NUH524292 OEA524290:OED524292 ONW524290:ONZ524292 OXS524290:OXV524292 PHO524290:PHR524292 PRK524290:PRN524292 QBG524290:QBJ524292 QLC524290:QLF524292 QUY524290:QVB524292 REU524290:REX524292 ROQ524290:ROT524292 RYM524290:RYP524292 SII524290:SIL524292 SSE524290:SSH524292 TCA524290:TCD524292 TLW524290:TLZ524292 TVS524290:TVV524292 UFO524290:UFR524292 UPK524290:UPN524292 UZG524290:UZJ524292 VJC524290:VJF524292 VSY524290:VTB524292 WCU524290:WCX524292 WMQ524290:WMT524292 WWM524290:WWP524292 AE589826:AH589828 KA589826:KD589828 TW589826:TZ589828 ADS589826:ADV589828 ANO589826:ANR589828 AXK589826:AXN589828 BHG589826:BHJ589828 BRC589826:BRF589828 CAY589826:CBB589828 CKU589826:CKX589828 CUQ589826:CUT589828 DEM589826:DEP589828 DOI589826:DOL589828 DYE589826:DYH589828 EIA589826:EID589828 ERW589826:ERZ589828 FBS589826:FBV589828 FLO589826:FLR589828 FVK589826:FVN589828 GFG589826:GFJ589828 GPC589826:GPF589828 GYY589826:GZB589828 HIU589826:HIX589828 HSQ589826:HST589828 ICM589826:ICP589828 IMI589826:IML589828 IWE589826:IWH589828 JGA589826:JGD589828 JPW589826:JPZ589828 JZS589826:JZV589828 KJO589826:KJR589828 KTK589826:KTN589828 LDG589826:LDJ589828 LNC589826:LNF589828 LWY589826:LXB589828 MGU589826:MGX589828 MQQ589826:MQT589828 NAM589826:NAP589828 NKI589826:NKL589828 NUE589826:NUH589828 OEA589826:OED589828 ONW589826:ONZ589828 OXS589826:OXV589828 PHO589826:PHR589828 PRK589826:PRN589828 QBG589826:QBJ589828 QLC589826:QLF589828 QUY589826:QVB589828 REU589826:REX589828 ROQ589826:ROT589828 RYM589826:RYP589828 SII589826:SIL589828 SSE589826:SSH589828 TCA589826:TCD589828 TLW589826:TLZ589828 TVS589826:TVV589828 UFO589826:UFR589828 UPK589826:UPN589828 UZG589826:UZJ589828 VJC589826:VJF589828 VSY589826:VTB589828 WCU589826:WCX589828 WMQ589826:WMT589828 WWM589826:WWP589828 AE655362:AH655364 KA655362:KD655364 TW655362:TZ655364 ADS655362:ADV655364 ANO655362:ANR655364 AXK655362:AXN655364 BHG655362:BHJ655364 BRC655362:BRF655364 CAY655362:CBB655364 CKU655362:CKX655364 CUQ655362:CUT655364 DEM655362:DEP655364 DOI655362:DOL655364 DYE655362:DYH655364 EIA655362:EID655364 ERW655362:ERZ655364 FBS655362:FBV655364 FLO655362:FLR655364 FVK655362:FVN655364 GFG655362:GFJ655364 GPC655362:GPF655364 GYY655362:GZB655364 HIU655362:HIX655364 HSQ655362:HST655364 ICM655362:ICP655364 IMI655362:IML655364 IWE655362:IWH655364 JGA655362:JGD655364 JPW655362:JPZ655364 JZS655362:JZV655364 KJO655362:KJR655364 KTK655362:KTN655364 LDG655362:LDJ655364 LNC655362:LNF655364 LWY655362:LXB655364 MGU655362:MGX655364 MQQ655362:MQT655364 NAM655362:NAP655364 NKI655362:NKL655364 NUE655362:NUH655364 OEA655362:OED655364 ONW655362:ONZ655364 OXS655362:OXV655364 PHO655362:PHR655364 PRK655362:PRN655364 QBG655362:QBJ655364 QLC655362:QLF655364 QUY655362:QVB655364 REU655362:REX655364 ROQ655362:ROT655364 RYM655362:RYP655364 SII655362:SIL655364 SSE655362:SSH655364 TCA655362:TCD655364 TLW655362:TLZ655364 TVS655362:TVV655364 UFO655362:UFR655364 UPK655362:UPN655364 UZG655362:UZJ655364 VJC655362:VJF655364 VSY655362:VTB655364 WCU655362:WCX655364 WMQ655362:WMT655364 WWM655362:WWP655364 AE720898:AH720900 KA720898:KD720900 TW720898:TZ720900 ADS720898:ADV720900 ANO720898:ANR720900 AXK720898:AXN720900 BHG720898:BHJ720900 BRC720898:BRF720900 CAY720898:CBB720900 CKU720898:CKX720900 CUQ720898:CUT720900 DEM720898:DEP720900 DOI720898:DOL720900 DYE720898:DYH720900 EIA720898:EID720900 ERW720898:ERZ720900 FBS720898:FBV720900 FLO720898:FLR720900 FVK720898:FVN720900 GFG720898:GFJ720900 GPC720898:GPF720900 GYY720898:GZB720900 HIU720898:HIX720900 HSQ720898:HST720900 ICM720898:ICP720900 IMI720898:IML720900 IWE720898:IWH720900 JGA720898:JGD720900 JPW720898:JPZ720900 JZS720898:JZV720900 KJO720898:KJR720900 KTK720898:KTN720900 LDG720898:LDJ720900 LNC720898:LNF720900 LWY720898:LXB720900 MGU720898:MGX720900 MQQ720898:MQT720900 NAM720898:NAP720900 NKI720898:NKL720900 NUE720898:NUH720900 OEA720898:OED720900 ONW720898:ONZ720900 OXS720898:OXV720900 PHO720898:PHR720900 PRK720898:PRN720900 QBG720898:QBJ720900 QLC720898:QLF720900 QUY720898:QVB720900 REU720898:REX720900 ROQ720898:ROT720900 RYM720898:RYP720900 SII720898:SIL720900 SSE720898:SSH720900 TCA720898:TCD720900 TLW720898:TLZ720900 TVS720898:TVV720900 UFO720898:UFR720900 UPK720898:UPN720900 UZG720898:UZJ720900 VJC720898:VJF720900 VSY720898:VTB720900 WCU720898:WCX720900 WMQ720898:WMT720900 WWM720898:WWP720900 AE786434:AH786436 KA786434:KD786436 TW786434:TZ786436 ADS786434:ADV786436 ANO786434:ANR786436 AXK786434:AXN786436 BHG786434:BHJ786436 BRC786434:BRF786436 CAY786434:CBB786436 CKU786434:CKX786436 CUQ786434:CUT786436 DEM786434:DEP786436 DOI786434:DOL786436 DYE786434:DYH786436 EIA786434:EID786436 ERW786434:ERZ786436 FBS786434:FBV786436 FLO786434:FLR786436 FVK786434:FVN786436 GFG786434:GFJ786436 GPC786434:GPF786436 GYY786434:GZB786436 HIU786434:HIX786436 HSQ786434:HST786436 ICM786434:ICP786436 IMI786434:IML786436 IWE786434:IWH786436 JGA786434:JGD786436 JPW786434:JPZ786436 JZS786434:JZV786436 KJO786434:KJR786436 KTK786434:KTN786436 LDG786434:LDJ786436 LNC786434:LNF786436 LWY786434:LXB786436 MGU786434:MGX786436 MQQ786434:MQT786436 NAM786434:NAP786436 NKI786434:NKL786436 NUE786434:NUH786436 OEA786434:OED786436 ONW786434:ONZ786436 OXS786434:OXV786436 PHO786434:PHR786436 PRK786434:PRN786436 QBG786434:QBJ786436 QLC786434:QLF786436 QUY786434:QVB786436 REU786434:REX786436 ROQ786434:ROT786436 RYM786434:RYP786436 SII786434:SIL786436 SSE786434:SSH786436 TCA786434:TCD786436 TLW786434:TLZ786436 TVS786434:TVV786436 UFO786434:UFR786436 UPK786434:UPN786436 UZG786434:UZJ786436 VJC786434:VJF786436 VSY786434:VTB786436 WCU786434:WCX786436 WMQ786434:WMT786436 WWM786434:WWP786436 AE851970:AH851972 KA851970:KD851972 TW851970:TZ851972 ADS851970:ADV851972 ANO851970:ANR851972 AXK851970:AXN851972 BHG851970:BHJ851972 BRC851970:BRF851972 CAY851970:CBB851972 CKU851970:CKX851972 CUQ851970:CUT851972 DEM851970:DEP851972 DOI851970:DOL851972 DYE851970:DYH851972 EIA851970:EID851972 ERW851970:ERZ851972 FBS851970:FBV851972 FLO851970:FLR851972 FVK851970:FVN851972 GFG851970:GFJ851972 GPC851970:GPF851972 GYY851970:GZB851972 HIU851970:HIX851972 HSQ851970:HST851972 ICM851970:ICP851972 IMI851970:IML851972 IWE851970:IWH851972 JGA851970:JGD851972 JPW851970:JPZ851972 JZS851970:JZV851972 KJO851970:KJR851972 KTK851970:KTN851972 LDG851970:LDJ851972 LNC851970:LNF851972 LWY851970:LXB851972 MGU851970:MGX851972 MQQ851970:MQT851972 NAM851970:NAP851972 NKI851970:NKL851972 NUE851970:NUH851972 OEA851970:OED851972 ONW851970:ONZ851972 OXS851970:OXV851972 PHO851970:PHR851972 PRK851970:PRN851972 QBG851970:QBJ851972 QLC851970:QLF851972 QUY851970:QVB851972 REU851970:REX851972 ROQ851970:ROT851972 RYM851970:RYP851972 SII851970:SIL851972 SSE851970:SSH851972 TCA851970:TCD851972 TLW851970:TLZ851972 TVS851970:TVV851972 UFO851970:UFR851972 UPK851970:UPN851972 UZG851970:UZJ851972 VJC851970:VJF851972 VSY851970:VTB851972 WCU851970:WCX851972 WMQ851970:WMT851972 WWM851970:WWP851972 AE917506:AH917508 KA917506:KD917508 TW917506:TZ917508 ADS917506:ADV917508 ANO917506:ANR917508 AXK917506:AXN917508 BHG917506:BHJ917508 BRC917506:BRF917508 CAY917506:CBB917508 CKU917506:CKX917508 CUQ917506:CUT917508 DEM917506:DEP917508 DOI917506:DOL917508 DYE917506:DYH917508 EIA917506:EID917508 ERW917506:ERZ917508 FBS917506:FBV917508 FLO917506:FLR917508 FVK917506:FVN917508 GFG917506:GFJ917508 GPC917506:GPF917508 GYY917506:GZB917508 HIU917506:HIX917508 HSQ917506:HST917508 ICM917506:ICP917508 IMI917506:IML917508 IWE917506:IWH917508 JGA917506:JGD917508 JPW917506:JPZ917508 JZS917506:JZV917508 KJO917506:KJR917508 KTK917506:KTN917508 LDG917506:LDJ917508 LNC917506:LNF917508 LWY917506:LXB917508 MGU917506:MGX917508 MQQ917506:MQT917508 NAM917506:NAP917508 NKI917506:NKL917508 NUE917506:NUH917508 OEA917506:OED917508 ONW917506:ONZ917508 OXS917506:OXV917508 PHO917506:PHR917508 PRK917506:PRN917508 QBG917506:QBJ917508 QLC917506:QLF917508 QUY917506:QVB917508 REU917506:REX917508 ROQ917506:ROT917508 RYM917506:RYP917508 SII917506:SIL917508 SSE917506:SSH917508 TCA917506:TCD917508 TLW917506:TLZ917508 TVS917506:TVV917508 UFO917506:UFR917508 UPK917506:UPN917508 UZG917506:UZJ917508 VJC917506:VJF917508 VSY917506:VTB917508 WCU917506:WCX917508 WMQ917506:WMT917508 WWM917506:WWP917508 AE983042:AH983044 KA983042:KD983044 TW983042:TZ983044 ADS983042:ADV983044 ANO983042:ANR983044 AXK983042:AXN983044 BHG983042:BHJ983044 BRC983042:BRF983044 CAY983042:CBB983044 CKU983042:CKX983044 CUQ983042:CUT983044 DEM983042:DEP983044 DOI983042:DOL983044 DYE983042:DYH983044 EIA983042:EID983044 ERW983042:ERZ983044 FBS983042:FBV983044 FLO983042:FLR983044 FVK983042:FVN983044 GFG983042:GFJ983044 GPC983042:GPF983044 GYY983042:GZB983044 HIU983042:HIX983044 HSQ983042:HST983044 ICM983042:ICP983044 IMI983042:IML983044 IWE983042:IWH983044 JGA983042:JGD983044 JPW983042:JPZ983044 JZS983042:JZV983044 KJO983042:KJR983044 KTK983042:KTN983044 LDG983042:LDJ983044 LNC983042:LNF983044 LWY983042:LXB983044 MGU983042:MGX983044 MQQ983042:MQT983044 NAM983042:NAP983044 NKI983042:NKL983044 NUE983042:NUH983044 OEA983042:OED983044 ONW983042:ONZ983044 OXS983042:OXV983044 PHO983042:PHR983044 PRK983042:PRN983044 QBG983042:QBJ983044 QLC983042:QLF983044 QUY983042:QVB983044 REU983042:REX983044 ROQ983042:ROT983044 RYM983042:RYP983044 SII983042:SIL983044 SSE983042:SSH983044 TCA983042:TCD983044 TLW983042:TLZ983044 TVS983042:TVV983044 UFO983042:UFR983044 UPK983042:UPN983044 UZG983042:UZJ983044 VJC983042:VJF983044 VSY983042:VTB983044 WCU983042:WCX983044 WMQ983042:WMT983044 WWM983042:WWP983044 H19:AQ20 JD19:KM20 SZ19:UI20 ACV19:AEE20 AMR19:AOA20 AWN19:AXW20 BGJ19:BHS20 BQF19:BRO20 CAB19:CBK20 CJX19:CLG20 CTT19:CVC20 DDP19:DEY20 DNL19:DOU20 DXH19:DYQ20 EHD19:EIM20 EQZ19:ESI20 FAV19:FCE20 FKR19:FMA20 FUN19:FVW20 GEJ19:GFS20 GOF19:GPO20 GYB19:GZK20 HHX19:HJG20 HRT19:HTC20 IBP19:ICY20 ILL19:IMU20 IVH19:IWQ20 JFD19:JGM20 JOZ19:JQI20 JYV19:KAE20 KIR19:KKA20 KSN19:KTW20 LCJ19:LDS20 LMF19:LNO20 LWB19:LXK20 MFX19:MHG20 MPT19:MRC20 MZP19:NAY20 NJL19:NKU20 NTH19:NUQ20 ODD19:OEM20 OMZ19:OOI20 OWV19:OYE20 PGR19:PIA20 PQN19:PRW20 QAJ19:QBS20 QKF19:QLO20 QUB19:QVK20 RDX19:RFG20 RNT19:RPC20 RXP19:RYY20 SHL19:SIU20 SRH19:SSQ20 TBD19:TCM20 TKZ19:TMI20 TUV19:TWE20 UER19:UGA20 UON19:UPW20 UYJ19:UZS20 VIF19:VJO20 VSB19:VTK20 WBX19:WDG20 WLT19:WNC20 WVP19:WWY20 H65555:AQ65556 JD65555:KM65556 SZ65555:UI65556 ACV65555:AEE65556 AMR65555:AOA65556 AWN65555:AXW65556 BGJ65555:BHS65556 BQF65555:BRO65556 CAB65555:CBK65556 CJX65555:CLG65556 CTT65555:CVC65556 DDP65555:DEY65556 DNL65555:DOU65556 DXH65555:DYQ65556 EHD65555:EIM65556 EQZ65555:ESI65556 FAV65555:FCE65556 FKR65555:FMA65556 FUN65555:FVW65556 GEJ65555:GFS65556 GOF65555:GPO65556 GYB65555:GZK65556 HHX65555:HJG65556 HRT65555:HTC65556 IBP65555:ICY65556 ILL65555:IMU65556 IVH65555:IWQ65556 JFD65555:JGM65556 JOZ65555:JQI65556 JYV65555:KAE65556 KIR65555:KKA65556 KSN65555:KTW65556 LCJ65555:LDS65556 LMF65555:LNO65556 LWB65555:LXK65556 MFX65555:MHG65556 MPT65555:MRC65556 MZP65555:NAY65556 NJL65555:NKU65556 NTH65555:NUQ65556 ODD65555:OEM65556 OMZ65555:OOI65556 OWV65555:OYE65556 PGR65555:PIA65556 PQN65555:PRW65556 QAJ65555:QBS65556 QKF65555:QLO65556 QUB65555:QVK65556 RDX65555:RFG65556 RNT65555:RPC65556 RXP65555:RYY65556 SHL65555:SIU65556 SRH65555:SSQ65556 TBD65555:TCM65556 TKZ65555:TMI65556 TUV65555:TWE65556 UER65555:UGA65556 UON65555:UPW65556 UYJ65555:UZS65556 VIF65555:VJO65556 VSB65555:VTK65556 WBX65555:WDG65556 WLT65555:WNC65556 WVP65555:WWY65556 H131091:AQ131092 JD131091:KM131092 SZ131091:UI131092 ACV131091:AEE131092 AMR131091:AOA131092 AWN131091:AXW131092 BGJ131091:BHS131092 BQF131091:BRO131092 CAB131091:CBK131092 CJX131091:CLG131092 CTT131091:CVC131092 DDP131091:DEY131092 DNL131091:DOU131092 DXH131091:DYQ131092 EHD131091:EIM131092 EQZ131091:ESI131092 FAV131091:FCE131092 FKR131091:FMA131092 FUN131091:FVW131092 GEJ131091:GFS131092 GOF131091:GPO131092 GYB131091:GZK131092 HHX131091:HJG131092 HRT131091:HTC131092 IBP131091:ICY131092 ILL131091:IMU131092 IVH131091:IWQ131092 JFD131091:JGM131092 JOZ131091:JQI131092 JYV131091:KAE131092 KIR131091:KKA131092 KSN131091:KTW131092 LCJ131091:LDS131092 LMF131091:LNO131092 LWB131091:LXK131092 MFX131091:MHG131092 MPT131091:MRC131092 MZP131091:NAY131092 NJL131091:NKU131092 NTH131091:NUQ131092 ODD131091:OEM131092 OMZ131091:OOI131092 OWV131091:OYE131092 PGR131091:PIA131092 PQN131091:PRW131092 QAJ131091:QBS131092 QKF131091:QLO131092 QUB131091:QVK131092 RDX131091:RFG131092 RNT131091:RPC131092 RXP131091:RYY131092 SHL131091:SIU131092 SRH131091:SSQ131092 TBD131091:TCM131092 TKZ131091:TMI131092 TUV131091:TWE131092 UER131091:UGA131092 UON131091:UPW131092 UYJ131091:UZS131092 VIF131091:VJO131092 VSB131091:VTK131092 WBX131091:WDG131092 WLT131091:WNC131092 WVP131091:WWY131092 H196627:AQ196628 JD196627:KM196628 SZ196627:UI196628 ACV196627:AEE196628 AMR196627:AOA196628 AWN196627:AXW196628 BGJ196627:BHS196628 BQF196627:BRO196628 CAB196627:CBK196628 CJX196627:CLG196628 CTT196627:CVC196628 DDP196627:DEY196628 DNL196627:DOU196628 DXH196627:DYQ196628 EHD196627:EIM196628 EQZ196627:ESI196628 FAV196627:FCE196628 FKR196627:FMA196628 FUN196627:FVW196628 GEJ196627:GFS196628 GOF196627:GPO196628 GYB196627:GZK196628 HHX196627:HJG196628 HRT196627:HTC196628 IBP196627:ICY196628 ILL196627:IMU196628 IVH196627:IWQ196628 JFD196627:JGM196628 JOZ196627:JQI196628 JYV196627:KAE196628 KIR196627:KKA196628 KSN196627:KTW196628 LCJ196627:LDS196628 LMF196627:LNO196628 LWB196627:LXK196628 MFX196627:MHG196628 MPT196627:MRC196628 MZP196627:NAY196628 NJL196627:NKU196628 NTH196627:NUQ196628 ODD196627:OEM196628 OMZ196627:OOI196628 OWV196627:OYE196628 PGR196627:PIA196628 PQN196627:PRW196628 QAJ196627:QBS196628 QKF196627:QLO196628 QUB196627:QVK196628 RDX196627:RFG196628 RNT196627:RPC196628 RXP196627:RYY196628 SHL196627:SIU196628 SRH196627:SSQ196628 TBD196627:TCM196628 TKZ196627:TMI196628 TUV196627:TWE196628 UER196627:UGA196628 UON196627:UPW196628 UYJ196627:UZS196628 VIF196627:VJO196628 VSB196627:VTK196628 WBX196627:WDG196628 WLT196627:WNC196628 WVP196627:WWY196628 H262163:AQ262164 JD262163:KM262164 SZ262163:UI262164 ACV262163:AEE262164 AMR262163:AOA262164 AWN262163:AXW262164 BGJ262163:BHS262164 BQF262163:BRO262164 CAB262163:CBK262164 CJX262163:CLG262164 CTT262163:CVC262164 DDP262163:DEY262164 DNL262163:DOU262164 DXH262163:DYQ262164 EHD262163:EIM262164 EQZ262163:ESI262164 FAV262163:FCE262164 FKR262163:FMA262164 FUN262163:FVW262164 GEJ262163:GFS262164 GOF262163:GPO262164 GYB262163:GZK262164 HHX262163:HJG262164 HRT262163:HTC262164 IBP262163:ICY262164 ILL262163:IMU262164 IVH262163:IWQ262164 JFD262163:JGM262164 JOZ262163:JQI262164 JYV262163:KAE262164 KIR262163:KKA262164 KSN262163:KTW262164 LCJ262163:LDS262164 LMF262163:LNO262164 LWB262163:LXK262164 MFX262163:MHG262164 MPT262163:MRC262164 MZP262163:NAY262164 NJL262163:NKU262164 NTH262163:NUQ262164 ODD262163:OEM262164 OMZ262163:OOI262164 OWV262163:OYE262164 PGR262163:PIA262164 PQN262163:PRW262164 QAJ262163:QBS262164 QKF262163:QLO262164 QUB262163:QVK262164 RDX262163:RFG262164 RNT262163:RPC262164 RXP262163:RYY262164 SHL262163:SIU262164 SRH262163:SSQ262164 TBD262163:TCM262164 TKZ262163:TMI262164 TUV262163:TWE262164 UER262163:UGA262164 UON262163:UPW262164 UYJ262163:UZS262164 VIF262163:VJO262164 VSB262163:VTK262164 WBX262163:WDG262164 WLT262163:WNC262164 WVP262163:WWY262164 H327699:AQ327700 JD327699:KM327700 SZ327699:UI327700 ACV327699:AEE327700 AMR327699:AOA327700 AWN327699:AXW327700 BGJ327699:BHS327700 BQF327699:BRO327700 CAB327699:CBK327700 CJX327699:CLG327700 CTT327699:CVC327700 DDP327699:DEY327700 DNL327699:DOU327700 DXH327699:DYQ327700 EHD327699:EIM327700 EQZ327699:ESI327700 FAV327699:FCE327700 FKR327699:FMA327700 FUN327699:FVW327700 GEJ327699:GFS327700 GOF327699:GPO327700 GYB327699:GZK327700 HHX327699:HJG327700 HRT327699:HTC327700 IBP327699:ICY327700 ILL327699:IMU327700 IVH327699:IWQ327700 JFD327699:JGM327700 JOZ327699:JQI327700 JYV327699:KAE327700 KIR327699:KKA327700 KSN327699:KTW327700 LCJ327699:LDS327700 LMF327699:LNO327700 LWB327699:LXK327700 MFX327699:MHG327700 MPT327699:MRC327700 MZP327699:NAY327700 NJL327699:NKU327700 NTH327699:NUQ327700 ODD327699:OEM327700 OMZ327699:OOI327700 OWV327699:OYE327700 PGR327699:PIA327700 PQN327699:PRW327700 QAJ327699:QBS327700 QKF327699:QLO327700 QUB327699:QVK327700 RDX327699:RFG327700 RNT327699:RPC327700 RXP327699:RYY327700 SHL327699:SIU327700 SRH327699:SSQ327700 TBD327699:TCM327700 TKZ327699:TMI327700 TUV327699:TWE327700 UER327699:UGA327700 UON327699:UPW327700 UYJ327699:UZS327700 VIF327699:VJO327700 VSB327699:VTK327700 WBX327699:WDG327700 WLT327699:WNC327700 WVP327699:WWY327700 H393235:AQ393236 JD393235:KM393236 SZ393235:UI393236 ACV393235:AEE393236 AMR393235:AOA393236 AWN393235:AXW393236 BGJ393235:BHS393236 BQF393235:BRO393236 CAB393235:CBK393236 CJX393235:CLG393236 CTT393235:CVC393236 DDP393235:DEY393236 DNL393235:DOU393236 DXH393235:DYQ393236 EHD393235:EIM393236 EQZ393235:ESI393236 FAV393235:FCE393236 FKR393235:FMA393236 FUN393235:FVW393236 GEJ393235:GFS393236 GOF393235:GPO393236 GYB393235:GZK393236 HHX393235:HJG393236 HRT393235:HTC393236 IBP393235:ICY393236 ILL393235:IMU393236 IVH393235:IWQ393236 JFD393235:JGM393236 JOZ393235:JQI393236 JYV393235:KAE393236 KIR393235:KKA393236 KSN393235:KTW393236 LCJ393235:LDS393236 LMF393235:LNO393236 LWB393235:LXK393236 MFX393235:MHG393236 MPT393235:MRC393236 MZP393235:NAY393236 NJL393235:NKU393236 NTH393235:NUQ393236 ODD393235:OEM393236 OMZ393235:OOI393236 OWV393235:OYE393236 PGR393235:PIA393236 PQN393235:PRW393236 QAJ393235:QBS393236 QKF393235:QLO393236 QUB393235:QVK393236 RDX393235:RFG393236 RNT393235:RPC393236 RXP393235:RYY393236 SHL393235:SIU393236 SRH393235:SSQ393236 TBD393235:TCM393236 TKZ393235:TMI393236 TUV393235:TWE393236 UER393235:UGA393236 UON393235:UPW393236 UYJ393235:UZS393236 VIF393235:VJO393236 VSB393235:VTK393236 WBX393235:WDG393236 WLT393235:WNC393236 WVP393235:WWY393236 H458771:AQ458772 JD458771:KM458772 SZ458771:UI458772 ACV458771:AEE458772 AMR458771:AOA458772 AWN458771:AXW458772 BGJ458771:BHS458772 BQF458771:BRO458772 CAB458771:CBK458772 CJX458771:CLG458772 CTT458771:CVC458772 DDP458771:DEY458772 DNL458771:DOU458772 DXH458771:DYQ458772 EHD458771:EIM458772 EQZ458771:ESI458772 FAV458771:FCE458772 FKR458771:FMA458772 FUN458771:FVW458772 GEJ458771:GFS458772 GOF458771:GPO458772 GYB458771:GZK458772 HHX458771:HJG458772 HRT458771:HTC458772 IBP458771:ICY458772 ILL458771:IMU458772 IVH458771:IWQ458772 JFD458771:JGM458772 JOZ458771:JQI458772 JYV458771:KAE458772 KIR458771:KKA458772 KSN458771:KTW458772 LCJ458771:LDS458772 LMF458771:LNO458772 LWB458771:LXK458772 MFX458771:MHG458772 MPT458771:MRC458772 MZP458771:NAY458772 NJL458771:NKU458772 NTH458771:NUQ458772 ODD458771:OEM458772 OMZ458771:OOI458772 OWV458771:OYE458772 PGR458771:PIA458772 PQN458771:PRW458772 QAJ458771:QBS458772 QKF458771:QLO458772 QUB458771:QVK458772 RDX458771:RFG458772 RNT458771:RPC458772 RXP458771:RYY458772 SHL458771:SIU458772 SRH458771:SSQ458772 TBD458771:TCM458772 TKZ458771:TMI458772 TUV458771:TWE458772 UER458771:UGA458772 UON458771:UPW458772 UYJ458771:UZS458772 VIF458771:VJO458772 VSB458771:VTK458772 WBX458771:WDG458772 WLT458771:WNC458772 WVP458771:WWY458772 H524307:AQ524308 JD524307:KM524308 SZ524307:UI524308 ACV524307:AEE524308 AMR524307:AOA524308 AWN524307:AXW524308 BGJ524307:BHS524308 BQF524307:BRO524308 CAB524307:CBK524308 CJX524307:CLG524308 CTT524307:CVC524308 DDP524307:DEY524308 DNL524307:DOU524308 DXH524307:DYQ524308 EHD524307:EIM524308 EQZ524307:ESI524308 FAV524307:FCE524308 FKR524307:FMA524308 FUN524307:FVW524308 GEJ524307:GFS524308 GOF524307:GPO524308 GYB524307:GZK524308 HHX524307:HJG524308 HRT524307:HTC524308 IBP524307:ICY524308 ILL524307:IMU524308 IVH524307:IWQ524308 JFD524307:JGM524308 JOZ524307:JQI524308 JYV524307:KAE524308 KIR524307:KKA524308 KSN524307:KTW524308 LCJ524307:LDS524308 LMF524307:LNO524308 LWB524307:LXK524308 MFX524307:MHG524308 MPT524307:MRC524308 MZP524307:NAY524308 NJL524307:NKU524308 NTH524307:NUQ524308 ODD524307:OEM524308 OMZ524307:OOI524308 OWV524307:OYE524308 PGR524307:PIA524308 PQN524307:PRW524308 QAJ524307:QBS524308 QKF524307:QLO524308 QUB524307:QVK524308 RDX524307:RFG524308 RNT524307:RPC524308 RXP524307:RYY524308 SHL524307:SIU524308 SRH524307:SSQ524308 TBD524307:TCM524308 TKZ524307:TMI524308 TUV524307:TWE524308 UER524307:UGA524308 UON524307:UPW524308 UYJ524307:UZS524308 VIF524307:VJO524308 VSB524307:VTK524308 WBX524307:WDG524308 WLT524307:WNC524308 WVP524307:WWY524308 H589843:AQ589844 JD589843:KM589844 SZ589843:UI589844 ACV589843:AEE589844 AMR589843:AOA589844 AWN589843:AXW589844 BGJ589843:BHS589844 BQF589843:BRO589844 CAB589843:CBK589844 CJX589843:CLG589844 CTT589843:CVC589844 DDP589843:DEY589844 DNL589843:DOU589844 DXH589843:DYQ589844 EHD589843:EIM589844 EQZ589843:ESI589844 FAV589843:FCE589844 FKR589843:FMA589844 FUN589843:FVW589844 GEJ589843:GFS589844 GOF589843:GPO589844 GYB589843:GZK589844 HHX589843:HJG589844 HRT589843:HTC589844 IBP589843:ICY589844 ILL589843:IMU589844 IVH589843:IWQ589844 JFD589843:JGM589844 JOZ589843:JQI589844 JYV589843:KAE589844 KIR589843:KKA589844 KSN589843:KTW589844 LCJ589843:LDS589844 LMF589843:LNO589844 LWB589843:LXK589844 MFX589843:MHG589844 MPT589843:MRC589844 MZP589843:NAY589844 NJL589843:NKU589844 NTH589843:NUQ589844 ODD589843:OEM589844 OMZ589843:OOI589844 OWV589843:OYE589844 PGR589843:PIA589844 PQN589843:PRW589844 QAJ589843:QBS589844 QKF589843:QLO589844 QUB589843:QVK589844 RDX589843:RFG589844 RNT589843:RPC589844 RXP589843:RYY589844 SHL589843:SIU589844 SRH589843:SSQ589844 TBD589843:TCM589844 TKZ589843:TMI589844 TUV589843:TWE589844 UER589843:UGA589844 UON589843:UPW589844 UYJ589843:UZS589844 VIF589843:VJO589844 VSB589843:VTK589844 WBX589843:WDG589844 WLT589843:WNC589844 WVP589843:WWY589844 H655379:AQ655380 JD655379:KM655380 SZ655379:UI655380 ACV655379:AEE655380 AMR655379:AOA655380 AWN655379:AXW655380 BGJ655379:BHS655380 BQF655379:BRO655380 CAB655379:CBK655380 CJX655379:CLG655380 CTT655379:CVC655380 DDP655379:DEY655380 DNL655379:DOU655380 DXH655379:DYQ655380 EHD655379:EIM655380 EQZ655379:ESI655380 FAV655379:FCE655380 FKR655379:FMA655380 FUN655379:FVW655380 GEJ655379:GFS655380 GOF655379:GPO655380 GYB655379:GZK655380 HHX655379:HJG655380 HRT655379:HTC655380 IBP655379:ICY655380 ILL655379:IMU655380 IVH655379:IWQ655380 JFD655379:JGM655380 JOZ655379:JQI655380 JYV655379:KAE655380 KIR655379:KKA655380 KSN655379:KTW655380 LCJ655379:LDS655380 LMF655379:LNO655380 LWB655379:LXK655380 MFX655379:MHG655380 MPT655379:MRC655380 MZP655379:NAY655380 NJL655379:NKU655380 NTH655379:NUQ655380 ODD655379:OEM655380 OMZ655379:OOI655380 OWV655379:OYE655380 PGR655379:PIA655380 PQN655379:PRW655380 QAJ655379:QBS655380 QKF655379:QLO655380 QUB655379:QVK655380 RDX655379:RFG655380 RNT655379:RPC655380 RXP655379:RYY655380 SHL655379:SIU655380 SRH655379:SSQ655380 TBD655379:TCM655380 TKZ655379:TMI655380 TUV655379:TWE655380 UER655379:UGA655380 UON655379:UPW655380 UYJ655379:UZS655380 VIF655379:VJO655380 VSB655379:VTK655380 WBX655379:WDG655380 WLT655379:WNC655380 WVP655379:WWY655380 H720915:AQ720916 JD720915:KM720916 SZ720915:UI720916 ACV720915:AEE720916 AMR720915:AOA720916 AWN720915:AXW720916 BGJ720915:BHS720916 BQF720915:BRO720916 CAB720915:CBK720916 CJX720915:CLG720916 CTT720915:CVC720916 DDP720915:DEY720916 DNL720915:DOU720916 DXH720915:DYQ720916 EHD720915:EIM720916 EQZ720915:ESI720916 FAV720915:FCE720916 FKR720915:FMA720916 FUN720915:FVW720916 GEJ720915:GFS720916 GOF720915:GPO720916 GYB720915:GZK720916 HHX720915:HJG720916 HRT720915:HTC720916 IBP720915:ICY720916 ILL720915:IMU720916 IVH720915:IWQ720916 JFD720915:JGM720916 JOZ720915:JQI720916 JYV720915:KAE720916 KIR720915:KKA720916 KSN720915:KTW720916 LCJ720915:LDS720916 LMF720915:LNO720916 LWB720915:LXK720916 MFX720915:MHG720916 MPT720915:MRC720916 MZP720915:NAY720916 NJL720915:NKU720916 NTH720915:NUQ720916 ODD720915:OEM720916 OMZ720915:OOI720916 OWV720915:OYE720916 PGR720915:PIA720916 PQN720915:PRW720916 QAJ720915:QBS720916 QKF720915:QLO720916 QUB720915:QVK720916 RDX720915:RFG720916 RNT720915:RPC720916 RXP720915:RYY720916 SHL720915:SIU720916 SRH720915:SSQ720916 TBD720915:TCM720916 TKZ720915:TMI720916 TUV720915:TWE720916 UER720915:UGA720916 UON720915:UPW720916 UYJ720915:UZS720916 VIF720915:VJO720916 VSB720915:VTK720916 WBX720915:WDG720916 WLT720915:WNC720916 WVP720915:WWY720916 H786451:AQ786452 JD786451:KM786452 SZ786451:UI786452 ACV786451:AEE786452 AMR786451:AOA786452 AWN786451:AXW786452 BGJ786451:BHS786452 BQF786451:BRO786452 CAB786451:CBK786452 CJX786451:CLG786452 CTT786451:CVC786452 DDP786451:DEY786452 DNL786451:DOU786452 DXH786451:DYQ786452 EHD786451:EIM786452 EQZ786451:ESI786452 FAV786451:FCE786452 FKR786451:FMA786452 FUN786451:FVW786452 GEJ786451:GFS786452 GOF786451:GPO786452 GYB786451:GZK786452 HHX786451:HJG786452 HRT786451:HTC786452 IBP786451:ICY786452 ILL786451:IMU786452 IVH786451:IWQ786452 JFD786451:JGM786452 JOZ786451:JQI786452 JYV786451:KAE786452 KIR786451:KKA786452 KSN786451:KTW786452 LCJ786451:LDS786452 LMF786451:LNO786452 LWB786451:LXK786452 MFX786451:MHG786452 MPT786451:MRC786452 MZP786451:NAY786452 NJL786451:NKU786452 NTH786451:NUQ786452 ODD786451:OEM786452 OMZ786451:OOI786452 OWV786451:OYE786452 PGR786451:PIA786452 PQN786451:PRW786452 QAJ786451:QBS786452 QKF786451:QLO786452 QUB786451:QVK786452 RDX786451:RFG786452 RNT786451:RPC786452 RXP786451:RYY786452 SHL786451:SIU786452 SRH786451:SSQ786452 TBD786451:TCM786452 TKZ786451:TMI786452 TUV786451:TWE786452 UER786451:UGA786452 UON786451:UPW786452 UYJ786451:UZS786452 VIF786451:VJO786452 VSB786451:VTK786452 WBX786451:WDG786452 WLT786451:WNC786452 WVP786451:WWY786452 H851987:AQ851988 JD851987:KM851988 SZ851987:UI851988 ACV851987:AEE851988 AMR851987:AOA851988 AWN851987:AXW851988 BGJ851987:BHS851988 BQF851987:BRO851988 CAB851987:CBK851988 CJX851987:CLG851988 CTT851987:CVC851988 DDP851987:DEY851988 DNL851987:DOU851988 DXH851987:DYQ851988 EHD851987:EIM851988 EQZ851987:ESI851988 FAV851987:FCE851988 FKR851987:FMA851988 FUN851987:FVW851988 GEJ851987:GFS851988 GOF851987:GPO851988 GYB851987:GZK851988 HHX851987:HJG851988 HRT851987:HTC851988 IBP851987:ICY851988 ILL851987:IMU851988 IVH851987:IWQ851988 JFD851987:JGM851988 JOZ851987:JQI851988 JYV851987:KAE851988 KIR851987:KKA851988 KSN851987:KTW851988 LCJ851987:LDS851988 LMF851987:LNO851988 LWB851987:LXK851988 MFX851987:MHG851988 MPT851987:MRC851988 MZP851987:NAY851988 NJL851987:NKU851988 NTH851987:NUQ851988 ODD851987:OEM851988 OMZ851987:OOI851988 OWV851987:OYE851988 PGR851987:PIA851988 PQN851987:PRW851988 QAJ851987:QBS851988 QKF851987:QLO851988 QUB851987:QVK851988 RDX851987:RFG851988 RNT851987:RPC851988 RXP851987:RYY851988 SHL851987:SIU851988 SRH851987:SSQ851988 TBD851987:TCM851988 TKZ851987:TMI851988 TUV851987:TWE851988 UER851987:UGA851988 UON851987:UPW851988 UYJ851987:UZS851988 VIF851987:VJO851988 VSB851987:VTK851988 WBX851987:WDG851988 WLT851987:WNC851988 WVP851987:WWY851988 H917523:AQ917524 JD917523:KM917524 SZ917523:UI917524 ACV917523:AEE917524 AMR917523:AOA917524 AWN917523:AXW917524 BGJ917523:BHS917524 BQF917523:BRO917524 CAB917523:CBK917524 CJX917523:CLG917524 CTT917523:CVC917524 DDP917523:DEY917524 DNL917523:DOU917524 DXH917523:DYQ917524 EHD917523:EIM917524 EQZ917523:ESI917524 FAV917523:FCE917524 FKR917523:FMA917524 FUN917523:FVW917524 GEJ917523:GFS917524 GOF917523:GPO917524 GYB917523:GZK917524 HHX917523:HJG917524 HRT917523:HTC917524 IBP917523:ICY917524 ILL917523:IMU917524 IVH917523:IWQ917524 JFD917523:JGM917524 JOZ917523:JQI917524 JYV917523:KAE917524 KIR917523:KKA917524 KSN917523:KTW917524 LCJ917523:LDS917524 LMF917523:LNO917524 LWB917523:LXK917524 MFX917523:MHG917524 MPT917523:MRC917524 MZP917523:NAY917524 NJL917523:NKU917524 NTH917523:NUQ917524 ODD917523:OEM917524 OMZ917523:OOI917524 OWV917523:OYE917524 PGR917523:PIA917524 PQN917523:PRW917524 QAJ917523:QBS917524 QKF917523:QLO917524 QUB917523:QVK917524 RDX917523:RFG917524 RNT917523:RPC917524 RXP917523:RYY917524 SHL917523:SIU917524 SRH917523:SSQ917524 TBD917523:TCM917524 TKZ917523:TMI917524 TUV917523:TWE917524 UER917523:UGA917524 UON917523:UPW917524 UYJ917523:UZS917524 VIF917523:VJO917524 VSB917523:VTK917524 WBX917523:WDG917524 WLT917523:WNC917524 WVP917523:WWY917524 H983059:AQ983060 JD983059:KM983060 SZ983059:UI983060 ACV983059:AEE983060 AMR983059:AOA983060 AWN983059:AXW983060 BGJ983059:BHS983060 BQF983059:BRO983060 CAB983059:CBK983060 CJX983059:CLG983060 CTT983059:CVC983060 DDP983059:DEY983060 DNL983059:DOU983060 DXH983059:DYQ983060 EHD983059:EIM983060 EQZ983059:ESI983060 FAV983059:FCE983060 FKR983059:FMA983060 FUN983059:FVW983060 GEJ983059:GFS983060 GOF983059:GPO983060 GYB983059:GZK983060 HHX983059:HJG983060 HRT983059:HTC983060 IBP983059:ICY983060 ILL983059:IMU983060 IVH983059:IWQ983060 JFD983059:JGM983060 JOZ983059:JQI983060 JYV983059:KAE983060 KIR983059:KKA983060 KSN983059:KTW983060 LCJ983059:LDS983060 LMF983059:LNO983060 LWB983059:LXK983060 MFX983059:MHG983060 MPT983059:MRC983060 MZP983059:NAY983060 NJL983059:NKU983060 NTH983059:NUQ983060 ODD983059:OEM983060 OMZ983059:OOI983060 OWV983059:OYE983060 PGR983059:PIA983060 PQN983059:PRW983060 QAJ983059:QBS983060 QKF983059:QLO983060 QUB983059:QVK983060 RDX983059:RFG983060 RNT983059:RPC983060 RXP983059:RYY983060 SHL983059:SIU983060 SRH983059:SSQ983060 TBD983059:TCM983060 TKZ983059:TMI983060 TUV983059:TWE983060 UER983059:UGA983060 UON983059:UPW983060 UYJ983059:UZS983060 VIF983059:VJO983060 VSB983059:VTK983060 WBX983059:WDG983060 WLT983059:WNC983060 WVP983059:WWY983060 AD14:AN15 JZ14:KJ15 TV14:UF15 ADR14:AEB15 ANN14:ANX15 AXJ14:AXT15 BHF14:BHP15 BRB14:BRL15 CAX14:CBH15 CKT14:CLD15 CUP14:CUZ15 DEL14:DEV15 DOH14:DOR15 DYD14:DYN15 EHZ14:EIJ15 ERV14:ESF15 FBR14:FCB15 FLN14:FLX15 FVJ14:FVT15 GFF14:GFP15 GPB14:GPL15 GYX14:GZH15 HIT14:HJD15 HSP14:HSZ15 ICL14:ICV15 IMH14:IMR15 IWD14:IWN15 JFZ14:JGJ15 JPV14:JQF15 JZR14:KAB15 KJN14:KJX15 KTJ14:KTT15 LDF14:LDP15 LNB14:LNL15 LWX14:LXH15 MGT14:MHD15 MQP14:MQZ15 NAL14:NAV15 NKH14:NKR15 NUD14:NUN15 ODZ14:OEJ15 ONV14:OOF15 OXR14:OYB15 PHN14:PHX15 PRJ14:PRT15 QBF14:QBP15 QLB14:QLL15 QUX14:QVH15 RET14:RFD15 ROP14:ROZ15 RYL14:RYV15 SIH14:SIR15 SSD14:SSN15 TBZ14:TCJ15 TLV14:TMF15 TVR14:TWB15 UFN14:UFX15 UPJ14:UPT15 UZF14:UZP15 VJB14:VJL15 VSX14:VTH15 WCT14:WDD15 WMP14:WMZ15 WWL14:WWV15 AD65550:AN65551 JZ65550:KJ65551 TV65550:UF65551 ADR65550:AEB65551 ANN65550:ANX65551 AXJ65550:AXT65551 BHF65550:BHP65551 BRB65550:BRL65551 CAX65550:CBH65551 CKT65550:CLD65551 CUP65550:CUZ65551 DEL65550:DEV65551 DOH65550:DOR65551 DYD65550:DYN65551 EHZ65550:EIJ65551 ERV65550:ESF65551 FBR65550:FCB65551 FLN65550:FLX65551 FVJ65550:FVT65551 GFF65550:GFP65551 GPB65550:GPL65551 GYX65550:GZH65551 HIT65550:HJD65551 HSP65550:HSZ65551 ICL65550:ICV65551 IMH65550:IMR65551 IWD65550:IWN65551 JFZ65550:JGJ65551 JPV65550:JQF65551 JZR65550:KAB65551 KJN65550:KJX65551 KTJ65550:KTT65551 LDF65550:LDP65551 LNB65550:LNL65551 LWX65550:LXH65551 MGT65550:MHD65551 MQP65550:MQZ65551 NAL65550:NAV65551 NKH65550:NKR65551 NUD65550:NUN65551 ODZ65550:OEJ65551 ONV65550:OOF65551 OXR65550:OYB65551 PHN65550:PHX65551 PRJ65550:PRT65551 QBF65550:QBP65551 QLB65550:QLL65551 QUX65550:QVH65551 RET65550:RFD65551 ROP65550:ROZ65551 RYL65550:RYV65551 SIH65550:SIR65551 SSD65550:SSN65551 TBZ65550:TCJ65551 TLV65550:TMF65551 TVR65550:TWB65551 UFN65550:UFX65551 UPJ65550:UPT65551 UZF65550:UZP65551 VJB65550:VJL65551 VSX65550:VTH65551 WCT65550:WDD65551 WMP65550:WMZ65551 WWL65550:WWV65551 AD131086:AN131087 JZ131086:KJ131087 TV131086:UF131087 ADR131086:AEB131087 ANN131086:ANX131087 AXJ131086:AXT131087 BHF131086:BHP131087 BRB131086:BRL131087 CAX131086:CBH131087 CKT131086:CLD131087 CUP131086:CUZ131087 DEL131086:DEV131087 DOH131086:DOR131087 DYD131086:DYN131087 EHZ131086:EIJ131087 ERV131086:ESF131087 FBR131086:FCB131087 FLN131086:FLX131087 FVJ131086:FVT131087 GFF131086:GFP131087 GPB131086:GPL131087 GYX131086:GZH131087 HIT131086:HJD131087 HSP131086:HSZ131087 ICL131086:ICV131087 IMH131086:IMR131087 IWD131086:IWN131087 JFZ131086:JGJ131087 JPV131086:JQF131087 JZR131086:KAB131087 KJN131086:KJX131087 KTJ131086:KTT131087 LDF131086:LDP131087 LNB131086:LNL131087 LWX131086:LXH131087 MGT131086:MHD131087 MQP131086:MQZ131087 NAL131086:NAV131087 NKH131086:NKR131087 NUD131086:NUN131087 ODZ131086:OEJ131087 ONV131086:OOF131087 OXR131086:OYB131087 PHN131086:PHX131087 PRJ131086:PRT131087 QBF131086:QBP131087 QLB131086:QLL131087 QUX131086:QVH131087 RET131086:RFD131087 ROP131086:ROZ131087 RYL131086:RYV131087 SIH131086:SIR131087 SSD131086:SSN131087 TBZ131086:TCJ131087 TLV131086:TMF131087 TVR131086:TWB131087 UFN131086:UFX131087 UPJ131086:UPT131087 UZF131086:UZP131087 VJB131086:VJL131087 VSX131086:VTH131087 WCT131086:WDD131087 WMP131086:WMZ131087 WWL131086:WWV131087 AD196622:AN196623 JZ196622:KJ196623 TV196622:UF196623 ADR196622:AEB196623 ANN196622:ANX196623 AXJ196622:AXT196623 BHF196622:BHP196623 BRB196622:BRL196623 CAX196622:CBH196623 CKT196622:CLD196623 CUP196622:CUZ196623 DEL196622:DEV196623 DOH196622:DOR196623 DYD196622:DYN196623 EHZ196622:EIJ196623 ERV196622:ESF196623 FBR196622:FCB196623 FLN196622:FLX196623 FVJ196622:FVT196623 GFF196622:GFP196623 GPB196622:GPL196623 GYX196622:GZH196623 HIT196622:HJD196623 HSP196622:HSZ196623 ICL196622:ICV196623 IMH196622:IMR196623 IWD196622:IWN196623 JFZ196622:JGJ196623 JPV196622:JQF196623 JZR196622:KAB196623 KJN196622:KJX196623 KTJ196622:KTT196623 LDF196622:LDP196623 LNB196622:LNL196623 LWX196622:LXH196623 MGT196622:MHD196623 MQP196622:MQZ196623 NAL196622:NAV196623 NKH196622:NKR196623 NUD196622:NUN196623 ODZ196622:OEJ196623 ONV196622:OOF196623 OXR196622:OYB196623 PHN196622:PHX196623 PRJ196622:PRT196623 QBF196622:QBP196623 QLB196622:QLL196623 QUX196622:QVH196623 RET196622:RFD196623 ROP196622:ROZ196623 RYL196622:RYV196623 SIH196622:SIR196623 SSD196622:SSN196623 TBZ196622:TCJ196623 TLV196622:TMF196623 TVR196622:TWB196623 UFN196622:UFX196623 UPJ196622:UPT196623 UZF196622:UZP196623 VJB196622:VJL196623 VSX196622:VTH196623 WCT196622:WDD196623 WMP196622:WMZ196623 WWL196622:WWV196623 AD262158:AN262159 JZ262158:KJ262159 TV262158:UF262159 ADR262158:AEB262159 ANN262158:ANX262159 AXJ262158:AXT262159 BHF262158:BHP262159 BRB262158:BRL262159 CAX262158:CBH262159 CKT262158:CLD262159 CUP262158:CUZ262159 DEL262158:DEV262159 DOH262158:DOR262159 DYD262158:DYN262159 EHZ262158:EIJ262159 ERV262158:ESF262159 FBR262158:FCB262159 FLN262158:FLX262159 FVJ262158:FVT262159 GFF262158:GFP262159 GPB262158:GPL262159 GYX262158:GZH262159 HIT262158:HJD262159 HSP262158:HSZ262159 ICL262158:ICV262159 IMH262158:IMR262159 IWD262158:IWN262159 JFZ262158:JGJ262159 JPV262158:JQF262159 JZR262158:KAB262159 KJN262158:KJX262159 KTJ262158:KTT262159 LDF262158:LDP262159 LNB262158:LNL262159 LWX262158:LXH262159 MGT262158:MHD262159 MQP262158:MQZ262159 NAL262158:NAV262159 NKH262158:NKR262159 NUD262158:NUN262159 ODZ262158:OEJ262159 ONV262158:OOF262159 OXR262158:OYB262159 PHN262158:PHX262159 PRJ262158:PRT262159 QBF262158:QBP262159 QLB262158:QLL262159 QUX262158:QVH262159 RET262158:RFD262159 ROP262158:ROZ262159 RYL262158:RYV262159 SIH262158:SIR262159 SSD262158:SSN262159 TBZ262158:TCJ262159 TLV262158:TMF262159 TVR262158:TWB262159 UFN262158:UFX262159 UPJ262158:UPT262159 UZF262158:UZP262159 VJB262158:VJL262159 VSX262158:VTH262159 WCT262158:WDD262159 WMP262158:WMZ262159 WWL262158:WWV262159 AD327694:AN327695 JZ327694:KJ327695 TV327694:UF327695 ADR327694:AEB327695 ANN327694:ANX327695 AXJ327694:AXT327695 BHF327694:BHP327695 BRB327694:BRL327695 CAX327694:CBH327695 CKT327694:CLD327695 CUP327694:CUZ327695 DEL327694:DEV327695 DOH327694:DOR327695 DYD327694:DYN327695 EHZ327694:EIJ327695 ERV327694:ESF327695 FBR327694:FCB327695 FLN327694:FLX327695 FVJ327694:FVT327695 GFF327694:GFP327695 GPB327694:GPL327695 GYX327694:GZH327695 HIT327694:HJD327695 HSP327694:HSZ327695 ICL327694:ICV327695 IMH327694:IMR327695 IWD327694:IWN327695 JFZ327694:JGJ327695 JPV327694:JQF327695 JZR327694:KAB327695 KJN327694:KJX327695 KTJ327694:KTT327695 LDF327694:LDP327695 LNB327694:LNL327695 LWX327694:LXH327695 MGT327694:MHD327695 MQP327694:MQZ327695 NAL327694:NAV327695 NKH327694:NKR327695 NUD327694:NUN327695 ODZ327694:OEJ327695 ONV327694:OOF327695 OXR327694:OYB327695 PHN327694:PHX327695 PRJ327694:PRT327695 QBF327694:QBP327695 QLB327694:QLL327695 QUX327694:QVH327695 RET327694:RFD327695 ROP327694:ROZ327695 RYL327694:RYV327695 SIH327694:SIR327695 SSD327694:SSN327695 TBZ327694:TCJ327695 TLV327694:TMF327695 TVR327694:TWB327695 UFN327694:UFX327695 UPJ327694:UPT327695 UZF327694:UZP327695 VJB327694:VJL327695 VSX327694:VTH327695 WCT327694:WDD327695 WMP327694:WMZ327695 WWL327694:WWV327695 AD393230:AN393231 JZ393230:KJ393231 TV393230:UF393231 ADR393230:AEB393231 ANN393230:ANX393231 AXJ393230:AXT393231 BHF393230:BHP393231 BRB393230:BRL393231 CAX393230:CBH393231 CKT393230:CLD393231 CUP393230:CUZ393231 DEL393230:DEV393231 DOH393230:DOR393231 DYD393230:DYN393231 EHZ393230:EIJ393231 ERV393230:ESF393231 FBR393230:FCB393231 FLN393230:FLX393231 FVJ393230:FVT393231 GFF393230:GFP393231 GPB393230:GPL393231 GYX393230:GZH393231 HIT393230:HJD393231 HSP393230:HSZ393231 ICL393230:ICV393231 IMH393230:IMR393231 IWD393230:IWN393231 JFZ393230:JGJ393231 JPV393230:JQF393231 JZR393230:KAB393231 KJN393230:KJX393231 KTJ393230:KTT393231 LDF393230:LDP393231 LNB393230:LNL393231 LWX393230:LXH393231 MGT393230:MHD393231 MQP393230:MQZ393231 NAL393230:NAV393231 NKH393230:NKR393231 NUD393230:NUN393231 ODZ393230:OEJ393231 ONV393230:OOF393231 OXR393230:OYB393231 PHN393230:PHX393231 PRJ393230:PRT393231 QBF393230:QBP393231 QLB393230:QLL393231 QUX393230:QVH393231 RET393230:RFD393231 ROP393230:ROZ393231 RYL393230:RYV393231 SIH393230:SIR393231 SSD393230:SSN393231 TBZ393230:TCJ393231 TLV393230:TMF393231 TVR393230:TWB393231 UFN393230:UFX393231 UPJ393230:UPT393231 UZF393230:UZP393231 VJB393230:VJL393231 VSX393230:VTH393231 WCT393230:WDD393231 WMP393230:WMZ393231 WWL393230:WWV393231 AD458766:AN458767 JZ458766:KJ458767 TV458766:UF458767 ADR458766:AEB458767 ANN458766:ANX458767 AXJ458766:AXT458767 BHF458766:BHP458767 BRB458766:BRL458767 CAX458766:CBH458767 CKT458766:CLD458767 CUP458766:CUZ458767 DEL458766:DEV458767 DOH458766:DOR458767 DYD458766:DYN458767 EHZ458766:EIJ458767 ERV458766:ESF458767 FBR458766:FCB458767 FLN458766:FLX458767 FVJ458766:FVT458767 GFF458766:GFP458767 GPB458766:GPL458767 GYX458766:GZH458767 HIT458766:HJD458767 HSP458766:HSZ458767 ICL458766:ICV458767 IMH458766:IMR458767 IWD458766:IWN458767 JFZ458766:JGJ458767 JPV458766:JQF458767 JZR458766:KAB458767 KJN458766:KJX458767 KTJ458766:KTT458767 LDF458766:LDP458767 LNB458766:LNL458767 LWX458766:LXH458767 MGT458766:MHD458767 MQP458766:MQZ458767 NAL458766:NAV458767 NKH458766:NKR458767 NUD458766:NUN458767 ODZ458766:OEJ458767 ONV458766:OOF458767 OXR458766:OYB458767 PHN458766:PHX458767 PRJ458766:PRT458767 QBF458766:QBP458767 QLB458766:QLL458767 QUX458766:QVH458767 RET458766:RFD458767 ROP458766:ROZ458767 RYL458766:RYV458767 SIH458766:SIR458767 SSD458766:SSN458767 TBZ458766:TCJ458767 TLV458766:TMF458767 TVR458766:TWB458767 UFN458766:UFX458767 UPJ458766:UPT458767 UZF458766:UZP458767 VJB458766:VJL458767 VSX458766:VTH458767 WCT458766:WDD458767 WMP458766:WMZ458767 WWL458766:WWV458767 AD524302:AN524303 JZ524302:KJ524303 TV524302:UF524303 ADR524302:AEB524303 ANN524302:ANX524303 AXJ524302:AXT524303 BHF524302:BHP524303 BRB524302:BRL524303 CAX524302:CBH524303 CKT524302:CLD524303 CUP524302:CUZ524303 DEL524302:DEV524303 DOH524302:DOR524303 DYD524302:DYN524303 EHZ524302:EIJ524303 ERV524302:ESF524303 FBR524302:FCB524303 FLN524302:FLX524303 FVJ524302:FVT524303 GFF524302:GFP524303 GPB524302:GPL524303 GYX524302:GZH524303 HIT524302:HJD524303 HSP524302:HSZ524303 ICL524302:ICV524303 IMH524302:IMR524303 IWD524302:IWN524303 JFZ524302:JGJ524303 JPV524302:JQF524303 JZR524302:KAB524303 KJN524302:KJX524303 KTJ524302:KTT524303 LDF524302:LDP524303 LNB524302:LNL524303 LWX524302:LXH524303 MGT524302:MHD524303 MQP524302:MQZ524303 NAL524302:NAV524303 NKH524302:NKR524303 NUD524302:NUN524303 ODZ524302:OEJ524303 ONV524302:OOF524303 OXR524302:OYB524303 PHN524302:PHX524303 PRJ524302:PRT524303 QBF524302:QBP524303 QLB524302:QLL524303 QUX524302:QVH524303 RET524302:RFD524303 ROP524302:ROZ524303 RYL524302:RYV524303 SIH524302:SIR524303 SSD524302:SSN524303 TBZ524302:TCJ524303 TLV524302:TMF524303 TVR524302:TWB524303 UFN524302:UFX524303 UPJ524302:UPT524303 UZF524302:UZP524303 VJB524302:VJL524303 VSX524302:VTH524303 WCT524302:WDD524303 WMP524302:WMZ524303 WWL524302:WWV524303 AD589838:AN589839 JZ589838:KJ589839 TV589838:UF589839 ADR589838:AEB589839 ANN589838:ANX589839 AXJ589838:AXT589839 BHF589838:BHP589839 BRB589838:BRL589839 CAX589838:CBH589839 CKT589838:CLD589839 CUP589838:CUZ589839 DEL589838:DEV589839 DOH589838:DOR589839 DYD589838:DYN589839 EHZ589838:EIJ589839 ERV589838:ESF589839 FBR589838:FCB589839 FLN589838:FLX589839 FVJ589838:FVT589839 GFF589838:GFP589839 GPB589838:GPL589839 GYX589838:GZH589839 HIT589838:HJD589839 HSP589838:HSZ589839 ICL589838:ICV589839 IMH589838:IMR589839 IWD589838:IWN589839 JFZ589838:JGJ589839 JPV589838:JQF589839 JZR589838:KAB589839 KJN589838:KJX589839 KTJ589838:KTT589839 LDF589838:LDP589839 LNB589838:LNL589839 LWX589838:LXH589839 MGT589838:MHD589839 MQP589838:MQZ589839 NAL589838:NAV589839 NKH589838:NKR589839 NUD589838:NUN589839 ODZ589838:OEJ589839 ONV589838:OOF589839 OXR589838:OYB589839 PHN589838:PHX589839 PRJ589838:PRT589839 QBF589838:QBP589839 QLB589838:QLL589839 QUX589838:QVH589839 RET589838:RFD589839 ROP589838:ROZ589839 RYL589838:RYV589839 SIH589838:SIR589839 SSD589838:SSN589839 TBZ589838:TCJ589839 TLV589838:TMF589839 TVR589838:TWB589839 UFN589838:UFX589839 UPJ589838:UPT589839 UZF589838:UZP589839 VJB589838:VJL589839 VSX589838:VTH589839 WCT589838:WDD589839 WMP589838:WMZ589839 WWL589838:WWV589839 AD655374:AN655375 JZ655374:KJ655375 TV655374:UF655375 ADR655374:AEB655375 ANN655374:ANX655375 AXJ655374:AXT655375 BHF655374:BHP655375 BRB655374:BRL655375 CAX655374:CBH655375 CKT655374:CLD655375 CUP655374:CUZ655375 DEL655374:DEV655375 DOH655374:DOR655375 DYD655374:DYN655375 EHZ655374:EIJ655375 ERV655374:ESF655375 FBR655374:FCB655375 FLN655374:FLX655375 FVJ655374:FVT655375 GFF655374:GFP655375 GPB655374:GPL655375 GYX655374:GZH655375 HIT655374:HJD655375 HSP655374:HSZ655375 ICL655374:ICV655375 IMH655374:IMR655375 IWD655374:IWN655375 JFZ655374:JGJ655375 JPV655374:JQF655375 JZR655374:KAB655375 KJN655374:KJX655375 KTJ655374:KTT655375 LDF655374:LDP655375 LNB655374:LNL655375 LWX655374:LXH655375 MGT655374:MHD655375 MQP655374:MQZ655375 NAL655374:NAV655375 NKH655374:NKR655375 NUD655374:NUN655375 ODZ655374:OEJ655375 ONV655374:OOF655375 OXR655374:OYB655375 PHN655374:PHX655375 PRJ655374:PRT655375 QBF655374:QBP655375 QLB655374:QLL655375 QUX655374:QVH655375 RET655374:RFD655375 ROP655374:ROZ655375 RYL655374:RYV655375 SIH655374:SIR655375 SSD655374:SSN655375 TBZ655374:TCJ655375 TLV655374:TMF655375 TVR655374:TWB655375 UFN655374:UFX655375 UPJ655374:UPT655375 UZF655374:UZP655375 VJB655374:VJL655375 VSX655374:VTH655375 WCT655374:WDD655375 WMP655374:WMZ655375 WWL655374:WWV655375 AD720910:AN720911 JZ720910:KJ720911 TV720910:UF720911 ADR720910:AEB720911 ANN720910:ANX720911 AXJ720910:AXT720911 BHF720910:BHP720911 BRB720910:BRL720911 CAX720910:CBH720911 CKT720910:CLD720911 CUP720910:CUZ720911 DEL720910:DEV720911 DOH720910:DOR720911 DYD720910:DYN720911 EHZ720910:EIJ720911 ERV720910:ESF720911 FBR720910:FCB720911 FLN720910:FLX720911 FVJ720910:FVT720911 GFF720910:GFP720911 GPB720910:GPL720911 GYX720910:GZH720911 HIT720910:HJD720911 HSP720910:HSZ720911 ICL720910:ICV720911 IMH720910:IMR720911 IWD720910:IWN720911 JFZ720910:JGJ720911 JPV720910:JQF720911 JZR720910:KAB720911 KJN720910:KJX720911 KTJ720910:KTT720911 LDF720910:LDP720911 LNB720910:LNL720911 LWX720910:LXH720911 MGT720910:MHD720911 MQP720910:MQZ720911 NAL720910:NAV720911 NKH720910:NKR720911 NUD720910:NUN720911 ODZ720910:OEJ720911 ONV720910:OOF720911 OXR720910:OYB720911 PHN720910:PHX720911 PRJ720910:PRT720911 QBF720910:QBP720911 QLB720910:QLL720911 QUX720910:QVH720911 RET720910:RFD720911 ROP720910:ROZ720911 RYL720910:RYV720911 SIH720910:SIR720911 SSD720910:SSN720911 TBZ720910:TCJ720911 TLV720910:TMF720911 TVR720910:TWB720911 UFN720910:UFX720911 UPJ720910:UPT720911 UZF720910:UZP720911 VJB720910:VJL720911 VSX720910:VTH720911 WCT720910:WDD720911 WMP720910:WMZ720911 WWL720910:WWV720911 AD786446:AN786447 JZ786446:KJ786447 TV786446:UF786447 ADR786446:AEB786447 ANN786446:ANX786447 AXJ786446:AXT786447 BHF786446:BHP786447 BRB786446:BRL786447 CAX786446:CBH786447 CKT786446:CLD786447 CUP786446:CUZ786447 DEL786446:DEV786447 DOH786446:DOR786447 DYD786446:DYN786447 EHZ786446:EIJ786447 ERV786446:ESF786447 FBR786446:FCB786447 FLN786446:FLX786447 FVJ786446:FVT786447 GFF786446:GFP786447 GPB786446:GPL786447 GYX786446:GZH786447 HIT786446:HJD786447 HSP786446:HSZ786447 ICL786446:ICV786447 IMH786446:IMR786447 IWD786446:IWN786447 JFZ786446:JGJ786447 JPV786446:JQF786447 JZR786446:KAB786447 KJN786446:KJX786447 KTJ786446:KTT786447 LDF786446:LDP786447 LNB786446:LNL786447 LWX786446:LXH786447 MGT786446:MHD786447 MQP786446:MQZ786447 NAL786446:NAV786447 NKH786446:NKR786447 NUD786446:NUN786447 ODZ786446:OEJ786447 ONV786446:OOF786447 OXR786446:OYB786447 PHN786446:PHX786447 PRJ786446:PRT786447 QBF786446:QBP786447 QLB786446:QLL786447 QUX786446:QVH786447 RET786446:RFD786447 ROP786446:ROZ786447 RYL786446:RYV786447 SIH786446:SIR786447 SSD786446:SSN786447 TBZ786446:TCJ786447 TLV786446:TMF786447 TVR786446:TWB786447 UFN786446:UFX786447 UPJ786446:UPT786447 UZF786446:UZP786447 VJB786446:VJL786447 VSX786446:VTH786447 WCT786446:WDD786447 WMP786446:WMZ786447 WWL786446:WWV786447 AD851982:AN851983 JZ851982:KJ851983 TV851982:UF851983 ADR851982:AEB851983 ANN851982:ANX851983 AXJ851982:AXT851983 BHF851982:BHP851983 BRB851982:BRL851983 CAX851982:CBH851983 CKT851982:CLD851983 CUP851982:CUZ851983 DEL851982:DEV851983 DOH851982:DOR851983 DYD851982:DYN851983 EHZ851982:EIJ851983 ERV851982:ESF851983 FBR851982:FCB851983 FLN851982:FLX851983 FVJ851982:FVT851983 GFF851982:GFP851983 GPB851982:GPL851983 GYX851982:GZH851983 HIT851982:HJD851983 HSP851982:HSZ851983 ICL851982:ICV851983 IMH851982:IMR851983 IWD851982:IWN851983 JFZ851982:JGJ851983 JPV851982:JQF851983 JZR851982:KAB851983 KJN851982:KJX851983 KTJ851982:KTT851983 LDF851982:LDP851983 LNB851982:LNL851983 LWX851982:LXH851983 MGT851982:MHD851983 MQP851982:MQZ851983 NAL851982:NAV851983 NKH851982:NKR851983 NUD851982:NUN851983 ODZ851982:OEJ851983 ONV851982:OOF851983 OXR851982:OYB851983 PHN851982:PHX851983 PRJ851982:PRT851983 QBF851982:QBP851983 QLB851982:QLL851983 QUX851982:QVH851983 RET851982:RFD851983 ROP851982:ROZ851983 RYL851982:RYV851983 SIH851982:SIR851983 SSD851982:SSN851983 TBZ851982:TCJ851983 TLV851982:TMF851983 TVR851982:TWB851983 UFN851982:UFX851983 UPJ851982:UPT851983 UZF851982:UZP851983 VJB851982:VJL851983 VSX851982:VTH851983 WCT851982:WDD851983 WMP851982:WMZ851983 WWL851982:WWV851983 AD917518:AN917519 JZ917518:KJ917519 TV917518:UF917519 ADR917518:AEB917519 ANN917518:ANX917519 AXJ917518:AXT917519 BHF917518:BHP917519 BRB917518:BRL917519 CAX917518:CBH917519 CKT917518:CLD917519 CUP917518:CUZ917519 DEL917518:DEV917519 DOH917518:DOR917519 DYD917518:DYN917519 EHZ917518:EIJ917519 ERV917518:ESF917519 FBR917518:FCB917519 FLN917518:FLX917519 FVJ917518:FVT917519 GFF917518:GFP917519 GPB917518:GPL917519 GYX917518:GZH917519 HIT917518:HJD917519 HSP917518:HSZ917519 ICL917518:ICV917519 IMH917518:IMR917519 IWD917518:IWN917519 JFZ917518:JGJ917519 JPV917518:JQF917519 JZR917518:KAB917519 KJN917518:KJX917519 KTJ917518:KTT917519 LDF917518:LDP917519 LNB917518:LNL917519 LWX917518:LXH917519 MGT917518:MHD917519 MQP917518:MQZ917519 NAL917518:NAV917519 NKH917518:NKR917519 NUD917518:NUN917519 ODZ917518:OEJ917519 ONV917518:OOF917519 OXR917518:OYB917519 PHN917518:PHX917519 PRJ917518:PRT917519 QBF917518:QBP917519 QLB917518:QLL917519 QUX917518:QVH917519 RET917518:RFD917519 ROP917518:ROZ917519 RYL917518:RYV917519 SIH917518:SIR917519 SSD917518:SSN917519 TBZ917518:TCJ917519 TLV917518:TMF917519 TVR917518:TWB917519 UFN917518:UFX917519 UPJ917518:UPT917519 UZF917518:UZP917519 VJB917518:VJL917519 VSX917518:VTH917519 WCT917518:WDD917519 WMP917518:WMZ917519 WWL917518:WWV917519 AD983054:AN983055 JZ983054:KJ983055 TV983054:UF983055 ADR983054:AEB983055 ANN983054:ANX983055 AXJ983054:AXT983055 BHF983054:BHP983055 BRB983054:BRL983055 CAX983054:CBH983055 CKT983054:CLD983055 CUP983054:CUZ983055 DEL983054:DEV983055 DOH983054:DOR983055 DYD983054:DYN983055 EHZ983054:EIJ983055 ERV983054:ESF983055 FBR983054:FCB983055 FLN983054:FLX983055 FVJ983054:FVT983055 GFF983054:GFP983055 GPB983054:GPL983055 GYX983054:GZH983055 HIT983054:HJD983055 HSP983054:HSZ983055 ICL983054:ICV983055 IMH983054:IMR983055 IWD983054:IWN983055 JFZ983054:JGJ983055 JPV983054:JQF983055 JZR983054:KAB983055 KJN983054:KJX983055 KTJ983054:KTT983055 LDF983054:LDP983055 LNB983054:LNL983055 LWX983054:LXH983055 MGT983054:MHD983055 MQP983054:MQZ983055 NAL983054:NAV983055 NKH983054:NKR983055 NUD983054:NUN983055 ODZ983054:OEJ983055 ONV983054:OOF983055 OXR983054:OYB983055 PHN983054:PHX983055 PRJ983054:PRT983055 QBF983054:QBP983055 QLB983054:QLL983055 QUX983054:QVH983055 RET983054:RFD983055 ROP983054:ROZ983055 RYL983054:RYV983055 SIH983054:SIR983055 SSD983054:SSN983055 TBZ983054:TCJ983055 TLV983054:TMF983055 TVR983054:TWB983055 UFN983054:UFX983055 UPJ983054:UPT983055 UZF983054:UZP983055 VJB983054:VJL983055 VSX983054:VTH983055 WCT983054:WDD983055 WMP983054:WMZ983055 WWL983054:WWV983055 AD12:AP13 JZ12:KL13 TV12:UH13 ADR12:AED13 ANN12:ANZ13 AXJ12:AXV13 BHF12:BHR13 BRB12:BRN13 CAX12:CBJ13 CKT12:CLF13 CUP12:CVB13 DEL12:DEX13 DOH12:DOT13 DYD12:DYP13 EHZ12:EIL13 ERV12:ESH13 FBR12:FCD13 FLN12:FLZ13 FVJ12:FVV13 GFF12:GFR13 GPB12:GPN13 GYX12:GZJ13 HIT12:HJF13 HSP12:HTB13 ICL12:ICX13 IMH12:IMT13 IWD12:IWP13 JFZ12:JGL13 JPV12:JQH13 JZR12:KAD13 KJN12:KJZ13 KTJ12:KTV13 LDF12:LDR13 LNB12:LNN13 LWX12:LXJ13 MGT12:MHF13 MQP12:MRB13 NAL12:NAX13 NKH12:NKT13 NUD12:NUP13 ODZ12:OEL13 ONV12:OOH13 OXR12:OYD13 PHN12:PHZ13 PRJ12:PRV13 QBF12:QBR13 QLB12:QLN13 QUX12:QVJ13 RET12:RFF13 ROP12:RPB13 RYL12:RYX13 SIH12:SIT13 SSD12:SSP13 TBZ12:TCL13 TLV12:TMH13 TVR12:TWD13 UFN12:UFZ13 UPJ12:UPV13 UZF12:UZR13 VJB12:VJN13 VSX12:VTJ13 WCT12:WDF13 WMP12:WNB13 WWL12:WWX13 AD65548:AP65549 JZ65548:KL65549 TV65548:UH65549 ADR65548:AED65549 ANN65548:ANZ65549 AXJ65548:AXV65549 BHF65548:BHR65549 BRB65548:BRN65549 CAX65548:CBJ65549 CKT65548:CLF65549 CUP65548:CVB65549 DEL65548:DEX65549 DOH65548:DOT65549 DYD65548:DYP65549 EHZ65548:EIL65549 ERV65548:ESH65549 FBR65548:FCD65549 FLN65548:FLZ65549 FVJ65548:FVV65549 GFF65548:GFR65549 GPB65548:GPN65549 GYX65548:GZJ65549 HIT65548:HJF65549 HSP65548:HTB65549 ICL65548:ICX65549 IMH65548:IMT65549 IWD65548:IWP65549 JFZ65548:JGL65549 JPV65548:JQH65549 JZR65548:KAD65549 KJN65548:KJZ65549 KTJ65548:KTV65549 LDF65548:LDR65549 LNB65548:LNN65549 LWX65548:LXJ65549 MGT65548:MHF65549 MQP65548:MRB65549 NAL65548:NAX65549 NKH65548:NKT65549 NUD65548:NUP65549 ODZ65548:OEL65549 ONV65548:OOH65549 OXR65548:OYD65549 PHN65548:PHZ65549 PRJ65548:PRV65549 QBF65548:QBR65549 QLB65548:QLN65549 QUX65548:QVJ65549 RET65548:RFF65549 ROP65548:RPB65549 RYL65548:RYX65549 SIH65548:SIT65549 SSD65548:SSP65549 TBZ65548:TCL65549 TLV65548:TMH65549 TVR65548:TWD65549 UFN65548:UFZ65549 UPJ65548:UPV65549 UZF65548:UZR65549 VJB65548:VJN65549 VSX65548:VTJ65549 WCT65548:WDF65549 WMP65548:WNB65549 WWL65548:WWX65549 AD131084:AP131085 JZ131084:KL131085 TV131084:UH131085 ADR131084:AED131085 ANN131084:ANZ131085 AXJ131084:AXV131085 BHF131084:BHR131085 BRB131084:BRN131085 CAX131084:CBJ131085 CKT131084:CLF131085 CUP131084:CVB131085 DEL131084:DEX131085 DOH131084:DOT131085 DYD131084:DYP131085 EHZ131084:EIL131085 ERV131084:ESH131085 FBR131084:FCD131085 FLN131084:FLZ131085 FVJ131084:FVV131085 GFF131084:GFR131085 GPB131084:GPN131085 GYX131084:GZJ131085 HIT131084:HJF131085 HSP131084:HTB131085 ICL131084:ICX131085 IMH131084:IMT131085 IWD131084:IWP131085 JFZ131084:JGL131085 JPV131084:JQH131085 JZR131084:KAD131085 KJN131084:KJZ131085 KTJ131084:KTV131085 LDF131084:LDR131085 LNB131084:LNN131085 LWX131084:LXJ131085 MGT131084:MHF131085 MQP131084:MRB131085 NAL131084:NAX131085 NKH131084:NKT131085 NUD131084:NUP131085 ODZ131084:OEL131085 ONV131084:OOH131085 OXR131084:OYD131085 PHN131084:PHZ131085 PRJ131084:PRV131085 QBF131084:QBR131085 QLB131084:QLN131085 QUX131084:QVJ131085 RET131084:RFF131085 ROP131084:RPB131085 RYL131084:RYX131085 SIH131084:SIT131085 SSD131084:SSP131085 TBZ131084:TCL131085 TLV131084:TMH131085 TVR131084:TWD131085 UFN131084:UFZ131085 UPJ131084:UPV131085 UZF131084:UZR131085 VJB131084:VJN131085 VSX131084:VTJ131085 WCT131084:WDF131085 WMP131084:WNB131085 WWL131084:WWX131085 AD196620:AP196621 JZ196620:KL196621 TV196620:UH196621 ADR196620:AED196621 ANN196620:ANZ196621 AXJ196620:AXV196621 BHF196620:BHR196621 BRB196620:BRN196621 CAX196620:CBJ196621 CKT196620:CLF196621 CUP196620:CVB196621 DEL196620:DEX196621 DOH196620:DOT196621 DYD196620:DYP196621 EHZ196620:EIL196621 ERV196620:ESH196621 FBR196620:FCD196621 FLN196620:FLZ196621 FVJ196620:FVV196621 GFF196620:GFR196621 GPB196620:GPN196621 GYX196620:GZJ196621 HIT196620:HJF196621 HSP196620:HTB196621 ICL196620:ICX196621 IMH196620:IMT196621 IWD196620:IWP196621 JFZ196620:JGL196621 JPV196620:JQH196621 JZR196620:KAD196621 KJN196620:KJZ196621 KTJ196620:KTV196621 LDF196620:LDR196621 LNB196620:LNN196621 LWX196620:LXJ196621 MGT196620:MHF196621 MQP196620:MRB196621 NAL196620:NAX196621 NKH196620:NKT196621 NUD196620:NUP196621 ODZ196620:OEL196621 ONV196620:OOH196621 OXR196620:OYD196621 PHN196620:PHZ196621 PRJ196620:PRV196621 QBF196620:QBR196621 QLB196620:QLN196621 QUX196620:QVJ196621 RET196620:RFF196621 ROP196620:RPB196621 RYL196620:RYX196621 SIH196620:SIT196621 SSD196620:SSP196621 TBZ196620:TCL196621 TLV196620:TMH196621 TVR196620:TWD196621 UFN196620:UFZ196621 UPJ196620:UPV196621 UZF196620:UZR196621 VJB196620:VJN196621 VSX196620:VTJ196621 WCT196620:WDF196621 WMP196620:WNB196621 WWL196620:WWX196621 AD262156:AP262157 JZ262156:KL262157 TV262156:UH262157 ADR262156:AED262157 ANN262156:ANZ262157 AXJ262156:AXV262157 BHF262156:BHR262157 BRB262156:BRN262157 CAX262156:CBJ262157 CKT262156:CLF262157 CUP262156:CVB262157 DEL262156:DEX262157 DOH262156:DOT262157 DYD262156:DYP262157 EHZ262156:EIL262157 ERV262156:ESH262157 FBR262156:FCD262157 FLN262156:FLZ262157 FVJ262156:FVV262157 GFF262156:GFR262157 GPB262156:GPN262157 GYX262156:GZJ262157 HIT262156:HJF262157 HSP262156:HTB262157 ICL262156:ICX262157 IMH262156:IMT262157 IWD262156:IWP262157 JFZ262156:JGL262157 JPV262156:JQH262157 JZR262156:KAD262157 KJN262156:KJZ262157 KTJ262156:KTV262157 LDF262156:LDR262157 LNB262156:LNN262157 LWX262156:LXJ262157 MGT262156:MHF262157 MQP262156:MRB262157 NAL262156:NAX262157 NKH262156:NKT262157 NUD262156:NUP262157 ODZ262156:OEL262157 ONV262156:OOH262157 OXR262156:OYD262157 PHN262156:PHZ262157 PRJ262156:PRV262157 QBF262156:QBR262157 QLB262156:QLN262157 QUX262156:QVJ262157 RET262156:RFF262157 ROP262156:RPB262157 RYL262156:RYX262157 SIH262156:SIT262157 SSD262156:SSP262157 TBZ262156:TCL262157 TLV262156:TMH262157 TVR262156:TWD262157 UFN262156:UFZ262157 UPJ262156:UPV262157 UZF262156:UZR262157 VJB262156:VJN262157 VSX262156:VTJ262157 WCT262156:WDF262157 WMP262156:WNB262157 WWL262156:WWX262157 AD327692:AP327693 JZ327692:KL327693 TV327692:UH327693 ADR327692:AED327693 ANN327692:ANZ327693 AXJ327692:AXV327693 BHF327692:BHR327693 BRB327692:BRN327693 CAX327692:CBJ327693 CKT327692:CLF327693 CUP327692:CVB327693 DEL327692:DEX327693 DOH327692:DOT327693 DYD327692:DYP327693 EHZ327692:EIL327693 ERV327692:ESH327693 FBR327692:FCD327693 FLN327692:FLZ327693 FVJ327692:FVV327693 GFF327692:GFR327693 GPB327692:GPN327693 GYX327692:GZJ327693 HIT327692:HJF327693 HSP327692:HTB327693 ICL327692:ICX327693 IMH327692:IMT327693 IWD327692:IWP327693 JFZ327692:JGL327693 JPV327692:JQH327693 JZR327692:KAD327693 KJN327692:KJZ327693 KTJ327692:KTV327693 LDF327692:LDR327693 LNB327692:LNN327693 LWX327692:LXJ327693 MGT327692:MHF327693 MQP327692:MRB327693 NAL327692:NAX327693 NKH327692:NKT327693 NUD327692:NUP327693 ODZ327692:OEL327693 ONV327692:OOH327693 OXR327692:OYD327693 PHN327692:PHZ327693 PRJ327692:PRV327693 QBF327692:QBR327693 QLB327692:QLN327693 QUX327692:QVJ327693 RET327692:RFF327693 ROP327692:RPB327693 RYL327692:RYX327693 SIH327692:SIT327693 SSD327692:SSP327693 TBZ327692:TCL327693 TLV327692:TMH327693 TVR327692:TWD327693 UFN327692:UFZ327693 UPJ327692:UPV327693 UZF327692:UZR327693 VJB327692:VJN327693 VSX327692:VTJ327693 WCT327692:WDF327693 WMP327692:WNB327693 WWL327692:WWX327693 AD393228:AP393229 JZ393228:KL393229 TV393228:UH393229 ADR393228:AED393229 ANN393228:ANZ393229 AXJ393228:AXV393229 BHF393228:BHR393229 BRB393228:BRN393229 CAX393228:CBJ393229 CKT393228:CLF393229 CUP393228:CVB393229 DEL393228:DEX393229 DOH393228:DOT393229 DYD393228:DYP393229 EHZ393228:EIL393229 ERV393228:ESH393229 FBR393228:FCD393229 FLN393228:FLZ393229 FVJ393228:FVV393229 GFF393228:GFR393229 GPB393228:GPN393229 GYX393228:GZJ393229 HIT393228:HJF393229 HSP393228:HTB393229 ICL393228:ICX393229 IMH393228:IMT393229 IWD393228:IWP393229 JFZ393228:JGL393229 JPV393228:JQH393229 JZR393228:KAD393229 KJN393228:KJZ393229 KTJ393228:KTV393229 LDF393228:LDR393229 LNB393228:LNN393229 LWX393228:LXJ393229 MGT393228:MHF393229 MQP393228:MRB393229 NAL393228:NAX393229 NKH393228:NKT393229 NUD393228:NUP393229 ODZ393228:OEL393229 ONV393228:OOH393229 OXR393228:OYD393229 PHN393228:PHZ393229 PRJ393228:PRV393229 QBF393228:QBR393229 QLB393228:QLN393229 QUX393228:QVJ393229 RET393228:RFF393229 ROP393228:RPB393229 RYL393228:RYX393229 SIH393228:SIT393229 SSD393228:SSP393229 TBZ393228:TCL393229 TLV393228:TMH393229 TVR393228:TWD393229 UFN393228:UFZ393229 UPJ393228:UPV393229 UZF393228:UZR393229 VJB393228:VJN393229 VSX393228:VTJ393229 WCT393228:WDF393229 WMP393228:WNB393229 WWL393228:WWX393229 AD458764:AP458765 JZ458764:KL458765 TV458764:UH458765 ADR458764:AED458765 ANN458764:ANZ458765 AXJ458764:AXV458765 BHF458764:BHR458765 BRB458764:BRN458765 CAX458764:CBJ458765 CKT458764:CLF458765 CUP458764:CVB458765 DEL458764:DEX458765 DOH458764:DOT458765 DYD458764:DYP458765 EHZ458764:EIL458765 ERV458764:ESH458765 FBR458764:FCD458765 FLN458764:FLZ458765 FVJ458764:FVV458765 GFF458764:GFR458765 GPB458764:GPN458765 GYX458764:GZJ458765 HIT458764:HJF458765 HSP458764:HTB458765 ICL458764:ICX458765 IMH458764:IMT458765 IWD458764:IWP458765 JFZ458764:JGL458765 JPV458764:JQH458765 JZR458764:KAD458765 KJN458764:KJZ458765 KTJ458764:KTV458765 LDF458764:LDR458765 LNB458764:LNN458765 LWX458764:LXJ458765 MGT458764:MHF458765 MQP458764:MRB458765 NAL458764:NAX458765 NKH458764:NKT458765 NUD458764:NUP458765 ODZ458764:OEL458765 ONV458764:OOH458765 OXR458764:OYD458765 PHN458764:PHZ458765 PRJ458764:PRV458765 QBF458764:QBR458765 QLB458764:QLN458765 QUX458764:QVJ458765 RET458764:RFF458765 ROP458764:RPB458765 RYL458764:RYX458765 SIH458764:SIT458765 SSD458764:SSP458765 TBZ458764:TCL458765 TLV458764:TMH458765 TVR458764:TWD458765 UFN458764:UFZ458765 UPJ458764:UPV458765 UZF458764:UZR458765 VJB458764:VJN458765 VSX458764:VTJ458765 WCT458764:WDF458765 WMP458764:WNB458765 WWL458764:WWX458765 AD524300:AP524301 JZ524300:KL524301 TV524300:UH524301 ADR524300:AED524301 ANN524300:ANZ524301 AXJ524300:AXV524301 BHF524300:BHR524301 BRB524300:BRN524301 CAX524300:CBJ524301 CKT524300:CLF524301 CUP524300:CVB524301 DEL524300:DEX524301 DOH524300:DOT524301 DYD524300:DYP524301 EHZ524300:EIL524301 ERV524300:ESH524301 FBR524300:FCD524301 FLN524300:FLZ524301 FVJ524300:FVV524301 GFF524300:GFR524301 GPB524300:GPN524301 GYX524300:GZJ524301 HIT524300:HJF524301 HSP524300:HTB524301 ICL524300:ICX524301 IMH524300:IMT524301 IWD524300:IWP524301 JFZ524300:JGL524301 JPV524300:JQH524301 JZR524300:KAD524301 KJN524300:KJZ524301 KTJ524300:KTV524301 LDF524300:LDR524301 LNB524300:LNN524301 LWX524300:LXJ524301 MGT524300:MHF524301 MQP524300:MRB524301 NAL524300:NAX524301 NKH524300:NKT524301 NUD524300:NUP524301 ODZ524300:OEL524301 ONV524300:OOH524301 OXR524300:OYD524301 PHN524300:PHZ524301 PRJ524300:PRV524301 QBF524300:QBR524301 QLB524300:QLN524301 QUX524300:QVJ524301 RET524300:RFF524301 ROP524300:RPB524301 RYL524300:RYX524301 SIH524300:SIT524301 SSD524300:SSP524301 TBZ524300:TCL524301 TLV524300:TMH524301 TVR524300:TWD524301 UFN524300:UFZ524301 UPJ524300:UPV524301 UZF524300:UZR524301 VJB524300:VJN524301 VSX524300:VTJ524301 WCT524300:WDF524301 WMP524300:WNB524301 WWL524300:WWX524301 AD589836:AP589837 JZ589836:KL589837 TV589836:UH589837 ADR589836:AED589837 ANN589836:ANZ589837 AXJ589836:AXV589837 BHF589836:BHR589837 BRB589836:BRN589837 CAX589836:CBJ589837 CKT589836:CLF589837 CUP589836:CVB589837 DEL589836:DEX589837 DOH589836:DOT589837 DYD589836:DYP589837 EHZ589836:EIL589837 ERV589836:ESH589837 FBR589836:FCD589837 FLN589836:FLZ589837 FVJ589836:FVV589837 GFF589836:GFR589837 GPB589836:GPN589837 GYX589836:GZJ589837 HIT589836:HJF589837 HSP589836:HTB589837 ICL589836:ICX589837 IMH589836:IMT589837 IWD589836:IWP589837 JFZ589836:JGL589837 JPV589836:JQH589837 JZR589836:KAD589837 KJN589836:KJZ589837 KTJ589836:KTV589837 LDF589836:LDR589837 LNB589836:LNN589837 LWX589836:LXJ589837 MGT589836:MHF589837 MQP589836:MRB589837 NAL589836:NAX589837 NKH589836:NKT589837 NUD589836:NUP589837 ODZ589836:OEL589837 ONV589836:OOH589837 OXR589836:OYD589837 PHN589836:PHZ589837 PRJ589836:PRV589837 QBF589836:QBR589837 QLB589836:QLN589837 QUX589836:QVJ589837 RET589836:RFF589837 ROP589836:RPB589837 RYL589836:RYX589837 SIH589836:SIT589837 SSD589836:SSP589837 TBZ589836:TCL589837 TLV589836:TMH589837 TVR589836:TWD589837 UFN589836:UFZ589837 UPJ589836:UPV589837 UZF589836:UZR589837 VJB589836:VJN589837 VSX589836:VTJ589837 WCT589836:WDF589837 WMP589836:WNB589837 WWL589836:WWX589837 AD655372:AP655373 JZ655372:KL655373 TV655372:UH655373 ADR655372:AED655373 ANN655372:ANZ655373 AXJ655372:AXV655373 BHF655372:BHR655373 BRB655372:BRN655373 CAX655372:CBJ655373 CKT655372:CLF655373 CUP655372:CVB655373 DEL655372:DEX655373 DOH655372:DOT655373 DYD655372:DYP655373 EHZ655372:EIL655373 ERV655372:ESH655373 FBR655372:FCD655373 FLN655372:FLZ655373 FVJ655372:FVV655373 GFF655372:GFR655373 GPB655372:GPN655373 GYX655372:GZJ655373 HIT655372:HJF655373 HSP655372:HTB655373 ICL655372:ICX655373 IMH655372:IMT655373 IWD655372:IWP655373 JFZ655372:JGL655373 JPV655372:JQH655373 JZR655372:KAD655373 KJN655372:KJZ655373 KTJ655372:KTV655373 LDF655372:LDR655373 LNB655372:LNN655373 LWX655372:LXJ655373 MGT655372:MHF655373 MQP655372:MRB655373 NAL655372:NAX655373 NKH655372:NKT655373 NUD655372:NUP655373 ODZ655372:OEL655373 ONV655372:OOH655373 OXR655372:OYD655373 PHN655372:PHZ655373 PRJ655372:PRV655373 QBF655372:QBR655373 QLB655372:QLN655373 QUX655372:QVJ655373 RET655372:RFF655373 ROP655372:RPB655373 RYL655372:RYX655373 SIH655372:SIT655373 SSD655372:SSP655373 TBZ655372:TCL655373 TLV655372:TMH655373 TVR655372:TWD655373 UFN655372:UFZ655373 UPJ655372:UPV655373 UZF655372:UZR655373 VJB655372:VJN655373 VSX655372:VTJ655373 WCT655372:WDF655373 WMP655372:WNB655373 WWL655372:WWX655373 AD720908:AP720909 JZ720908:KL720909 TV720908:UH720909 ADR720908:AED720909 ANN720908:ANZ720909 AXJ720908:AXV720909 BHF720908:BHR720909 BRB720908:BRN720909 CAX720908:CBJ720909 CKT720908:CLF720909 CUP720908:CVB720909 DEL720908:DEX720909 DOH720908:DOT720909 DYD720908:DYP720909 EHZ720908:EIL720909 ERV720908:ESH720909 FBR720908:FCD720909 FLN720908:FLZ720909 FVJ720908:FVV720909 GFF720908:GFR720909 GPB720908:GPN720909 GYX720908:GZJ720909 HIT720908:HJF720909 HSP720908:HTB720909 ICL720908:ICX720909 IMH720908:IMT720909 IWD720908:IWP720909 JFZ720908:JGL720909 JPV720908:JQH720909 JZR720908:KAD720909 KJN720908:KJZ720909 KTJ720908:KTV720909 LDF720908:LDR720909 LNB720908:LNN720909 LWX720908:LXJ720909 MGT720908:MHF720909 MQP720908:MRB720909 NAL720908:NAX720909 NKH720908:NKT720909 NUD720908:NUP720909 ODZ720908:OEL720909 ONV720908:OOH720909 OXR720908:OYD720909 PHN720908:PHZ720909 PRJ720908:PRV720909 QBF720908:QBR720909 QLB720908:QLN720909 QUX720908:QVJ720909 RET720908:RFF720909 ROP720908:RPB720909 RYL720908:RYX720909 SIH720908:SIT720909 SSD720908:SSP720909 TBZ720908:TCL720909 TLV720908:TMH720909 TVR720908:TWD720909 UFN720908:UFZ720909 UPJ720908:UPV720909 UZF720908:UZR720909 VJB720908:VJN720909 VSX720908:VTJ720909 WCT720908:WDF720909 WMP720908:WNB720909 WWL720908:WWX720909 AD786444:AP786445 JZ786444:KL786445 TV786444:UH786445 ADR786444:AED786445 ANN786444:ANZ786445 AXJ786444:AXV786445 BHF786444:BHR786445 BRB786444:BRN786445 CAX786444:CBJ786445 CKT786444:CLF786445 CUP786444:CVB786445 DEL786444:DEX786445 DOH786444:DOT786445 DYD786444:DYP786445 EHZ786444:EIL786445 ERV786444:ESH786445 FBR786444:FCD786445 FLN786444:FLZ786445 FVJ786444:FVV786445 GFF786444:GFR786445 GPB786444:GPN786445 GYX786444:GZJ786445 HIT786444:HJF786445 HSP786444:HTB786445 ICL786444:ICX786445 IMH786444:IMT786445 IWD786444:IWP786445 JFZ786444:JGL786445 JPV786444:JQH786445 JZR786444:KAD786445 KJN786444:KJZ786445 KTJ786444:KTV786445 LDF786444:LDR786445 LNB786444:LNN786445 LWX786444:LXJ786445 MGT786444:MHF786445 MQP786444:MRB786445 NAL786444:NAX786445 NKH786444:NKT786445 NUD786444:NUP786445 ODZ786444:OEL786445 ONV786444:OOH786445 OXR786444:OYD786445 PHN786444:PHZ786445 PRJ786444:PRV786445 QBF786444:QBR786445 QLB786444:QLN786445 QUX786444:QVJ786445 RET786444:RFF786445 ROP786444:RPB786445 RYL786444:RYX786445 SIH786444:SIT786445 SSD786444:SSP786445 TBZ786444:TCL786445 TLV786444:TMH786445 TVR786444:TWD786445 UFN786444:UFZ786445 UPJ786444:UPV786445 UZF786444:UZR786445 VJB786444:VJN786445 VSX786444:VTJ786445 WCT786444:WDF786445 WMP786444:WNB786445 WWL786444:WWX786445 AD851980:AP851981 JZ851980:KL851981 TV851980:UH851981 ADR851980:AED851981 ANN851980:ANZ851981 AXJ851980:AXV851981 BHF851980:BHR851981 BRB851980:BRN851981 CAX851980:CBJ851981 CKT851980:CLF851981 CUP851980:CVB851981 DEL851980:DEX851981 DOH851980:DOT851981 DYD851980:DYP851981 EHZ851980:EIL851981 ERV851980:ESH851981 FBR851980:FCD851981 FLN851980:FLZ851981 FVJ851980:FVV851981 GFF851980:GFR851981 GPB851980:GPN851981 GYX851980:GZJ851981 HIT851980:HJF851981 HSP851980:HTB851981 ICL851980:ICX851981 IMH851980:IMT851981 IWD851980:IWP851981 JFZ851980:JGL851981 JPV851980:JQH851981 JZR851980:KAD851981 KJN851980:KJZ851981 KTJ851980:KTV851981 LDF851980:LDR851981 LNB851980:LNN851981 LWX851980:LXJ851981 MGT851980:MHF851981 MQP851980:MRB851981 NAL851980:NAX851981 NKH851980:NKT851981 NUD851980:NUP851981 ODZ851980:OEL851981 ONV851980:OOH851981 OXR851980:OYD851981 PHN851980:PHZ851981 PRJ851980:PRV851981 QBF851980:QBR851981 QLB851980:QLN851981 QUX851980:QVJ851981 RET851980:RFF851981 ROP851980:RPB851981 RYL851980:RYX851981 SIH851980:SIT851981 SSD851980:SSP851981 TBZ851980:TCL851981 TLV851980:TMH851981 TVR851980:TWD851981 UFN851980:UFZ851981 UPJ851980:UPV851981 UZF851980:UZR851981 VJB851980:VJN851981 VSX851980:VTJ851981 WCT851980:WDF851981 WMP851980:WNB851981 WWL851980:WWX851981 AD917516:AP917517 JZ917516:KL917517 TV917516:UH917517 ADR917516:AED917517 ANN917516:ANZ917517 AXJ917516:AXV917517 BHF917516:BHR917517 BRB917516:BRN917517 CAX917516:CBJ917517 CKT917516:CLF917517 CUP917516:CVB917517 DEL917516:DEX917517 DOH917516:DOT917517 DYD917516:DYP917517 EHZ917516:EIL917517 ERV917516:ESH917517 FBR917516:FCD917517 FLN917516:FLZ917517 FVJ917516:FVV917517 GFF917516:GFR917517 GPB917516:GPN917517 GYX917516:GZJ917517 HIT917516:HJF917517 HSP917516:HTB917517 ICL917516:ICX917517 IMH917516:IMT917517 IWD917516:IWP917517 JFZ917516:JGL917517 JPV917516:JQH917517 JZR917516:KAD917517 KJN917516:KJZ917517 KTJ917516:KTV917517 LDF917516:LDR917517 LNB917516:LNN917517 LWX917516:LXJ917517 MGT917516:MHF917517 MQP917516:MRB917517 NAL917516:NAX917517 NKH917516:NKT917517 NUD917516:NUP917517 ODZ917516:OEL917517 ONV917516:OOH917517 OXR917516:OYD917517 PHN917516:PHZ917517 PRJ917516:PRV917517 QBF917516:QBR917517 QLB917516:QLN917517 QUX917516:QVJ917517 RET917516:RFF917517 ROP917516:RPB917517 RYL917516:RYX917517 SIH917516:SIT917517 SSD917516:SSP917517 TBZ917516:TCL917517 TLV917516:TMH917517 TVR917516:TWD917517 UFN917516:UFZ917517 UPJ917516:UPV917517 UZF917516:UZR917517 VJB917516:VJN917517 VSX917516:VTJ917517 WCT917516:WDF917517 WMP917516:WNB917517 WWL917516:WWX917517 AD983052:AP983053 JZ983052:KL983053 TV983052:UH983053 ADR983052:AED983053 ANN983052:ANZ983053 AXJ983052:AXV983053 BHF983052:BHR983053 BRB983052:BRN983053 CAX983052:CBJ983053 CKT983052:CLF983053 CUP983052:CVB983053 DEL983052:DEX983053 DOH983052:DOT983053 DYD983052:DYP983053 EHZ983052:EIL983053 ERV983052:ESH983053 FBR983052:FCD983053 FLN983052:FLZ983053 FVJ983052:FVV983053 GFF983052:GFR983053 GPB983052:GPN983053 GYX983052:GZJ983053 HIT983052:HJF983053 HSP983052:HTB983053 ICL983052:ICX983053 IMH983052:IMT983053 IWD983052:IWP983053 JFZ983052:JGL983053 JPV983052:JQH983053 JZR983052:KAD983053 KJN983052:KJZ983053 KTJ983052:KTV983053 LDF983052:LDR983053 LNB983052:LNN983053 LWX983052:LXJ983053 MGT983052:MHF983053 MQP983052:MRB983053 NAL983052:NAX983053 NKH983052:NKT983053 NUD983052:NUP983053 ODZ983052:OEL983053 ONV983052:OOH983053 OXR983052:OYD983053 PHN983052:PHZ983053 PRJ983052:PRV983053 QBF983052:QBR983053 QLB983052:QLN983053 QUX983052:QVJ983053 RET983052:RFF983053 ROP983052:RPB983053 RYL983052:RYX983053 SIH983052:SIT983053 SSD983052:SSP983053 TBZ983052:TCL983053 TLV983052:TMH983053 TVR983052:TWD983053 UFN983052:UFZ983053 UPJ983052:UPV983053 UZF983052:UZR983053 VJB983052:VJN983053 VSX983052:VTJ983053 WCT983052:WDF983053 WMP983052:WNB983053 WWL983052:WWX983053 AM27:AM36 KI27:KI36 UE27:UE36 AEA27:AEA36 ANW27:ANW36 AXS27:AXS36 BHO27:BHO36 BRK27:BRK36 CBG27:CBG36 CLC27:CLC36 CUY27:CUY36 DEU27:DEU36 DOQ27:DOQ36 DYM27:DYM36 EII27:EII36 ESE27:ESE36 FCA27:FCA36 FLW27:FLW36 FVS27:FVS36 GFO27:GFO36 GPK27:GPK36 GZG27:GZG36 HJC27:HJC36 HSY27:HSY36 ICU27:ICU36 IMQ27:IMQ36 IWM27:IWM36 JGI27:JGI36 JQE27:JQE36 KAA27:KAA36 KJW27:KJW36 KTS27:KTS36 LDO27:LDO36 LNK27:LNK36 LXG27:LXG36 MHC27:MHC36 MQY27:MQY36 NAU27:NAU36 NKQ27:NKQ36 NUM27:NUM36 OEI27:OEI36 OOE27:OOE36 OYA27:OYA36 PHW27:PHW36 PRS27:PRS36 QBO27:QBO36 QLK27:QLK36 QVG27:QVG36 RFC27:RFC36 ROY27:ROY36 RYU27:RYU36 SIQ27:SIQ36 SSM27:SSM36 TCI27:TCI36 TME27:TME36 TWA27:TWA36 UFW27:UFW36 UPS27:UPS36 UZO27:UZO36 VJK27:VJK36 VTG27:VTG36 WDC27:WDC36 WMY27:WMY36 WWU27:WWU36 AM65563:AM65572 KI65563:KI65572 UE65563:UE65572 AEA65563:AEA65572 ANW65563:ANW65572 AXS65563:AXS65572 BHO65563:BHO65572 BRK65563:BRK65572 CBG65563:CBG65572 CLC65563:CLC65572 CUY65563:CUY65572 DEU65563:DEU65572 DOQ65563:DOQ65572 DYM65563:DYM65572 EII65563:EII65572 ESE65563:ESE65572 FCA65563:FCA65572 FLW65563:FLW65572 FVS65563:FVS65572 GFO65563:GFO65572 GPK65563:GPK65572 GZG65563:GZG65572 HJC65563:HJC65572 HSY65563:HSY65572 ICU65563:ICU65572 IMQ65563:IMQ65572 IWM65563:IWM65572 JGI65563:JGI65572 JQE65563:JQE65572 KAA65563:KAA65572 KJW65563:KJW65572 KTS65563:KTS65572 LDO65563:LDO65572 LNK65563:LNK65572 LXG65563:LXG65572 MHC65563:MHC65572 MQY65563:MQY65572 NAU65563:NAU65572 NKQ65563:NKQ65572 NUM65563:NUM65572 OEI65563:OEI65572 OOE65563:OOE65572 OYA65563:OYA65572 PHW65563:PHW65572 PRS65563:PRS65572 QBO65563:QBO65572 QLK65563:QLK65572 QVG65563:QVG65572 RFC65563:RFC65572 ROY65563:ROY65572 RYU65563:RYU65572 SIQ65563:SIQ65572 SSM65563:SSM65572 TCI65563:TCI65572 TME65563:TME65572 TWA65563:TWA65572 UFW65563:UFW65572 UPS65563:UPS65572 UZO65563:UZO65572 VJK65563:VJK65572 VTG65563:VTG65572 WDC65563:WDC65572 WMY65563:WMY65572 WWU65563:WWU65572 AM131099:AM131108 KI131099:KI131108 UE131099:UE131108 AEA131099:AEA131108 ANW131099:ANW131108 AXS131099:AXS131108 BHO131099:BHO131108 BRK131099:BRK131108 CBG131099:CBG131108 CLC131099:CLC131108 CUY131099:CUY131108 DEU131099:DEU131108 DOQ131099:DOQ131108 DYM131099:DYM131108 EII131099:EII131108 ESE131099:ESE131108 FCA131099:FCA131108 FLW131099:FLW131108 FVS131099:FVS131108 GFO131099:GFO131108 GPK131099:GPK131108 GZG131099:GZG131108 HJC131099:HJC131108 HSY131099:HSY131108 ICU131099:ICU131108 IMQ131099:IMQ131108 IWM131099:IWM131108 JGI131099:JGI131108 JQE131099:JQE131108 KAA131099:KAA131108 KJW131099:KJW131108 KTS131099:KTS131108 LDO131099:LDO131108 LNK131099:LNK131108 LXG131099:LXG131108 MHC131099:MHC131108 MQY131099:MQY131108 NAU131099:NAU131108 NKQ131099:NKQ131108 NUM131099:NUM131108 OEI131099:OEI131108 OOE131099:OOE131108 OYA131099:OYA131108 PHW131099:PHW131108 PRS131099:PRS131108 QBO131099:QBO131108 QLK131099:QLK131108 QVG131099:QVG131108 RFC131099:RFC131108 ROY131099:ROY131108 RYU131099:RYU131108 SIQ131099:SIQ131108 SSM131099:SSM131108 TCI131099:TCI131108 TME131099:TME131108 TWA131099:TWA131108 UFW131099:UFW131108 UPS131099:UPS131108 UZO131099:UZO131108 VJK131099:VJK131108 VTG131099:VTG131108 WDC131099:WDC131108 WMY131099:WMY131108 WWU131099:WWU131108 AM196635:AM196644 KI196635:KI196644 UE196635:UE196644 AEA196635:AEA196644 ANW196635:ANW196644 AXS196635:AXS196644 BHO196635:BHO196644 BRK196635:BRK196644 CBG196635:CBG196644 CLC196635:CLC196644 CUY196635:CUY196644 DEU196635:DEU196644 DOQ196635:DOQ196644 DYM196635:DYM196644 EII196635:EII196644 ESE196635:ESE196644 FCA196635:FCA196644 FLW196635:FLW196644 FVS196635:FVS196644 GFO196635:GFO196644 GPK196635:GPK196644 GZG196635:GZG196644 HJC196635:HJC196644 HSY196635:HSY196644 ICU196635:ICU196644 IMQ196635:IMQ196644 IWM196635:IWM196644 JGI196635:JGI196644 JQE196635:JQE196644 KAA196635:KAA196644 KJW196635:KJW196644 KTS196635:KTS196644 LDO196635:LDO196644 LNK196635:LNK196644 LXG196635:LXG196644 MHC196635:MHC196644 MQY196635:MQY196644 NAU196635:NAU196644 NKQ196635:NKQ196644 NUM196635:NUM196644 OEI196635:OEI196644 OOE196635:OOE196644 OYA196635:OYA196644 PHW196635:PHW196644 PRS196635:PRS196644 QBO196635:QBO196644 QLK196635:QLK196644 QVG196635:QVG196644 RFC196635:RFC196644 ROY196635:ROY196644 RYU196635:RYU196644 SIQ196635:SIQ196644 SSM196635:SSM196644 TCI196635:TCI196644 TME196635:TME196644 TWA196635:TWA196644 UFW196635:UFW196644 UPS196635:UPS196644 UZO196635:UZO196644 VJK196635:VJK196644 VTG196635:VTG196644 WDC196635:WDC196644 WMY196635:WMY196644 WWU196635:WWU196644 AM262171:AM262180 KI262171:KI262180 UE262171:UE262180 AEA262171:AEA262180 ANW262171:ANW262180 AXS262171:AXS262180 BHO262171:BHO262180 BRK262171:BRK262180 CBG262171:CBG262180 CLC262171:CLC262180 CUY262171:CUY262180 DEU262171:DEU262180 DOQ262171:DOQ262180 DYM262171:DYM262180 EII262171:EII262180 ESE262171:ESE262180 FCA262171:FCA262180 FLW262171:FLW262180 FVS262171:FVS262180 GFO262171:GFO262180 GPK262171:GPK262180 GZG262171:GZG262180 HJC262171:HJC262180 HSY262171:HSY262180 ICU262171:ICU262180 IMQ262171:IMQ262180 IWM262171:IWM262180 JGI262171:JGI262180 JQE262171:JQE262180 KAA262171:KAA262180 KJW262171:KJW262180 KTS262171:KTS262180 LDO262171:LDO262180 LNK262171:LNK262180 LXG262171:LXG262180 MHC262171:MHC262180 MQY262171:MQY262180 NAU262171:NAU262180 NKQ262171:NKQ262180 NUM262171:NUM262180 OEI262171:OEI262180 OOE262171:OOE262180 OYA262171:OYA262180 PHW262171:PHW262180 PRS262171:PRS262180 QBO262171:QBO262180 QLK262171:QLK262180 QVG262171:QVG262180 RFC262171:RFC262180 ROY262171:ROY262180 RYU262171:RYU262180 SIQ262171:SIQ262180 SSM262171:SSM262180 TCI262171:TCI262180 TME262171:TME262180 TWA262171:TWA262180 UFW262171:UFW262180 UPS262171:UPS262180 UZO262171:UZO262180 VJK262171:VJK262180 VTG262171:VTG262180 WDC262171:WDC262180 WMY262171:WMY262180 WWU262171:WWU262180 AM327707:AM327716 KI327707:KI327716 UE327707:UE327716 AEA327707:AEA327716 ANW327707:ANW327716 AXS327707:AXS327716 BHO327707:BHO327716 BRK327707:BRK327716 CBG327707:CBG327716 CLC327707:CLC327716 CUY327707:CUY327716 DEU327707:DEU327716 DOQ327707:DOQ327716 DYM327707:DYM327716 EII327707:EII327716 ESE327707:ESE327716 FCA327707:FCA327716 FLW327707:FLW327716 FVS327707:FVS327716 GFO327707:GFO327716 GPK327707:GPK327716 GZG327707:GZG327716 HJC327707:HJC327716 HSY327707:HSY327716 ICU327707:ICU327716 IMQ327707:IMQ327716 IWM327707:IWM327716 JGI327707:JGI327716 JQE327707:JQE327716 KAA327707:KAA327716 KJW327707:KJW327716 KTS327707:KTS327716 LDO327707:LDO327716 LNK327707:LNK327716 LXG327707:LXG327716 MHC327707:MHC327716 MQY327707:MQY327716 NAU327707:NAU327716 NKQ327707:NKQ327716 NUM327707:NUM327716 OEI327707:OEI327716 OOE327707:OOE327716 OYA327707:OYA327716 PHW327707:PHW327716 PRS327707:PRS327716 QBO327707:QBO327716 QLK327707:QLK327716 QVG327707:QVG327716 RFC327707:RFC327716 ROY327707:ROY327716 RYU327707:RYU327716 SIQ327707:SIQ327716 SSM327707:SSM327716 TCI327707:TCI327716 TME327707:TME327716 TWA327707:TWA327716 UFW327707:UFW327716 UPS327707:UPS327716 UZO327707:UZO327716 VJK327707:VJK327716 VTG327707:VTG327716 WDC327707:WDC327716 WMY327707:WMY327716 WWU327707:WWU327716 AM393243:AM393252 KI393243:KI393252 UE393243:UE393252 AEA393243:AEA393252 ANW393243:ANW393252 AXS393243:AXS393252 BHO393243:BHO393252 BRK393243:BRK393252 CBG393243:CBG393252 CLC393243:CLC393252 CUY393243:CUY393252 DEU393243:DEU393252 DOQ393243:DOQ393252 DYM393243:DYM393252 EII393243:EII393252 ESE393243:ESE393252 FCA393243:FCA393252 FLW393243:FLW393252 FVS393243:FVS393252 GFO393243:GFO393252 GPK393243:GPK393252 GZG393243:GZG393252 HJC393243:HJC393252 HSY393243:HSY393252 ICU393243:ICU393252 IMQ393243:IMQ393252 IWM393243:IWM393252 JGI393243:JGI393252 JQE393243:JQE393252 KAA393243:KAA393252 KJW393243:KJW393252 KTS393243:KTS393252 LDO393243:LDO393252 LNK393243:LNK393252 LXG393243:LXG393252 MHC393243:MHC393252 MQY393243:MQY393252 NAU393243:NAU393252 NKQ393243:NKQ393252 NUM393243:NUM393252 OEI393243:OEI393252 OOE393243:OOE393252 OYA393243:OYA393252 PHW393243:PHW393252 PRS393243:PRS393252 QBO393243:QBO393252 QLK393243:QLK393252 QVG393243:QVG393252 RFC393243:RFC393252 ROY393243:ROY393252 RYU393243:RYU393252 SIQ393243:SIQ393252 SSM393243:SSM393252 TCI393243:TCI393252 TME393243:TME393252 TWA393243:TWA393252 UFW393243:UFW393252 UPS393243:UPS393252 UZO393243:UZO393252 VJK393243:VJK393252 VTG393243:VTG393252 WDC393243:WDC393252 WMY393243:WMY393252 WWU393243:WWU393252 AM458779:AM458788 KI458779:KI458788 UE458779:UE458788 AEA458779:AEA458788 ANW458779:ANW458788 AXS458779:AXS458788 BHO458779:BHO458788 BRK458779:BRK458788 CBG458779:CBG458788 CLC458779:CLC458788 CUY458779:CUY458788 DEU458779:DEU458788 DOQ458779:DOQ458788 DYM458779:DYM458788 EII458779:EII458788 ESE458779:ESE458788 FCA458779:FCA458788 FLW458779:FLW458788 FVS458779:FVS458788 GFO458779:GFO458788 GPK458779:GPK458788 GZG458779:GZG458788 HJC458779:HJC458788 HSY458779:HSY458788 ICU458779:ICU458788 IMQ458779:IMQ458788 IWM458779:IWM458788 JGI458779:JGI458788 JQE458779:JQE458788 KAA458779:KAA458788 KJW458779:KJW458788 KTS458779:KTS458788 LDO458779:LDO458788 LNK458779:LNK458788 LXG458779:LXG458788 MHC458779:MHC458788 MQY458779:MQY458788 NAU458779:NAU458788 NKQ458779:NKQ458788 NUM458779:NUM458788 OEI458779:OEI458788 OOE458779:OOE458788 OYA458779:OYA458788 PHW458779:PHW458788 PRS458779:PRS458788 QBO458779:QBO458788 QLK458779:QLK458788 QVG458779:QVG458788 RFC458779:RFC458788 ROY458779:ROY458788 RYU458779:RYU458788 SIQ458779:SIQ458788 SSM458779:SSM458788 TCI458779:TCI458788 TME458779:TME458788 TWA458779:TWA458788 UFW458779:UFW458788 UPS458779:UPS458788 UZO458779:UZO458788 VJK458779:VJK458788 VTG458779:VTG458788 WDC458779:WDC458788 WMY458779:WMY458788 WWU458779:WWU458788 AM524315:AM524324 KI524315:KI524324 UE524315:UE524324 AEA524315:AEA524324 ANW524315:ANW524324 AXS524315:AXS524324 BHO524315:BHO524324 BRK524315:BRK524324 CBG524315:CBG524324 CLC524315:CLC524324 CUY524315:CUY524324 DEU524315:DEU524324 DOQ524315:DOQ524324 DYM524315:DYM524324 EII524315:EII524324 ESE524315:ESE524324 FCA524315:FCA524324 FLW524315:FLW524324 FVS524315:FVS524324 GFO524315:GFO524324 GPK524315:GPK524324 GZG524315:GZG524324 HJC524315:HJC524324 HSY524315:HSY524324 ICU524315:ICU524324 IMQ524315:IMQ524324 IWM524315:IWM524324 JGI524315:JGI524324 JQE524315:JQE524324 KAA524315:KAA524324 KJW524315:KJW524324 KTS524315:KTS524324 LDO524315:LDO524324 LNK524315:LNK524324 LXG524315:LXG524324 MHC524315:MHC524324 MQY524315:MQY524324 NAU524315:NAU524324 NKQ524315:NKQ524324 NUM524315:NUM524324 OEI524315:OEI524324 OOE524315:OOE524324 OYA524315:OYA524324 PHW524315:PHW524324 PRS524315:PRS524324 QBO524315:QBO524324 QLK524315:QLK524324 QVG524315:QVG524324 RFC524315:RFC524324 ROY524315:ROY524324 RYU524315:RYU524324 SIQ524315:SIQ524324 SSM524315:SSM524324 TCI524315:TCI524324 TME524315:TME524324 TWA524315:TWA524324 UFW524315:UFW524324 UPS524315:UPS524324 UZO524315:UZO524324 VJK524315:VJK524324 VTG524315:VTG524324 WDC524315:WDC524324 WMY524315:WMY524324 WWU524315:WWU524324 AM589851:AM589860 KI589851:KI589860 UE589851:UE589860 AEA589851:AEA589860 ANW589851:ANW589860 AXS589851:AXS589860 BHO589851:BHO589860 BRK589851:BRK589860 CBG589851:CBG589860 CLC589851:CLC589860 CUY589851:CUY589860 DEU589851:DEU589860 DOQ589851:DOQ589860 DYM589851:DYM589860 EII589851:EII589860 ESE589851:ESE589860 FCA589851:FCA589860 FLW589851:FLW589860 FVS589851:FVS589860 GFO589851:GFO589860 GPK589851:GPK589860 GZG589851:GZG589860 HJC589851:HJC589860 HSY589851:HSY589860 ICU589851:ICU589860 IMQ589851:IMQ589860 IWM589851:IWM589860 JGI589851:JGI589860 JQE589851:JQE589860 KAA589851:KAA589860 KJW589851:KJW589860 KTS589851:KTS589860 LDO589851:LDO589860 LNK589851:LNK589860 LXG589851:LXG589860 MHC589851:MHC589860 MQY589851:MQY589860 NAU589851:NAU589860 NKQ589851:NKQ589860 NUM589851:NUM589860 OEI589851:OEI589860 OOE589851:OOE589860 OYA589851:OYA589860 PHW589851:PHW589860 PRS589851:PRS589860 QBO589851:QBO589860 QLK589851:QLK589860 QVG589851:QVG589860 RFC589851:RFC589860 ROY589851:ROY589860 RYU589851:RYU589860 SIQ589851:SIQ589860 SSM589851:SSM589860 TCI589851:TCI589860 TME589851:TME589860 TWA589851:TWA589860 UFW589851:UFW589860 UPS589851:UPS589860 UZO589851:UZO589860 VJK589851:VJK589860 VTG589851:VTG589860 WDC589851:WDC589860 WMY589851:WMY589860 WWU589851:WWU589860 AM655387:AM655396 KI655387:KI655396 UE655387:UE655396 AEA655387:AEA655396 ANW655387:ANW655396 AXS655387:AXS655396 BHO655387:BHO655396 BRK655387:BRK655396 CBG655387:CBG655396 CLC655387:CLC655396 CUY655387:CUY655396 DEU655387:DEU655396 DOQ655387:DOQ655396 DYM655387:DYM655396 EII655387:EII655396 ESE655387:ESE655396 FCA655387:FCA655396 FLW655387:FLW655396 FVS655387:FVS655396 GFO655387:GFO655396 GPK655387:GPK655396 GZG655387:GZG655396 HJC655387:HJC655396 HSY655387:HSY655396 ICU655387:ICU655396 IMQ655387:IMQ655396 IWM655387:IWM655396 JGI655387:JGI655396 JQE655387:JQE655396 KAA655387:KAA655396 KJW655387:KJW655396 KTS655387:KTS655396 LDO655387:LDO655396 LNK655387:LNK655396 LXG655387:LXG655396 MHC655387:MHC655396 MQY655387:MQY655396 NAU655387:NAU655396 NKQ655387:NKQ655396 NUM655387:NUM655396 OEI655387:OEI655396 OOE655387:OOE655396 OYA655387:OYA655396 PHW655387:PHW655396 PRS655387:PRS655396 QBO655387:QBO655396 QLK655387:QLK655396 QVG655387:QVG655396 RFC655387:RFC655396 ROY655387:ROY655396 RYU655387:RYU655396 SIQ655387:SIQ655396 SSM655387:SSM655396 TCI655387:TCI655396 TME655387:TME655396 TWA655387:TWA655396 UFW655387:UFW655396 UPS655387:UPS655396 UZO655387:UZO655396 VJK655387:VJK655396 VTG655387:VTG655396 WDC655387:WDC655396 WMY655387:WMY655396 WWU655387:WWU655396 AM720923:AM720932 KI720923:KI720932 UE720923:UE720932 AEA720923:AEA720932 ANW720923:ANW720932 AXS720923:AXS720932 BHO720923:BHO720932 BRK720923:BRK720932 CBG720923:CBG720932 CLC720923:CLC720932 CUY720923:CUY720932 DEU720923:DEU720932 DOQ720923:DOQ720932 DYM720923:DYM720932 EII720923:EII720932 ESE720923:ESE720932 FCA720923:FCA720932 FLW720923:FLW720932 FVS720923:FVS720932 GFO720923:GFO720932 GPK720923:GPK720932 GZG720923:GZG720932 HJC720923:HJC720932 HSY720923:HSY720932 ICU720923:ICU720932 IMQ720923:IMQ720932 IWM720923:IWM720932 JGI720923:JGI720932 JQE720923:JQE720932 KAA720923:KAA720932 KJW720923:KJW720932 KTS720923:KTS720932 LDO720923:LDO720932 LNK720923:LNK720932 LXG720923:LXG720932 MHC720923:MHC720932 MQY720923:MQY720932 NAU720923:NAU720932 NKQ720923:NKQ720932 NUM720923:NUM720932 OEI720923:OEI720932 OOE720923:OOE720932 OYA720923:OYA720932 PHW720923:PHW720932 PRS720923:PRS720932 QBO720923:QBO720932 QLK720923:QLK720932 QVG720923:QVG720932 RFC720923:RFC720932 ROY720923:ROY720932 RYU720923:RYU720932 SIQ720923:SIQ720932 SSM720923:SSM720932 TCI720923:TCI720932 TME720923:TME720932 TWA720923:TWA720932 UFW720923:UFW720932 UPS720923:UPS720932 UZO720923:UZO720932 VJK720923:VJK720932 VTG720923:VTG720932 WDC720923:WDC720932 WMY720923:WMY720932 WWU720923:WWU720932 AM786459:AM786468 KI786459:KI786468 UE786459:UE786468 AEA786459:AEA786468 ANW786459:ANW786468 AXS786459:AXS786468 BHO786459:BHO786468 BRK786459:BRK786468 CBG786459:CBG786468 CLC786459:CLC786468 CUY786459:CUY786468 DEU786459:DEU786468 DOQ786459:DOQ786468 DYM786459:DYM786468 EII786459:EII786468 ESE786459:ESE786468 FCA786459:FCA786468 FLW786459:FLW786468 FVS786459:FVS786468 GFO786459:GFO786468 GPK786459:GPK786468 GZG786459:GZG786468 HJC786459:HJC786468 HSY786459:HSY786468 ICU786459:ICU786468 IMQ786459:IMQ786468 IWM786459:IWM786468 JGI786459:JGI786468 JQE786459:JQE786468 KAA786459:KAA786468 KJW786459:KJW786468 KTS786459:KTS786468 LDO786459:LDO786468 LNK786459:LNK786468 LXG786459:LXG786468 MHC786459:MHC786468 MQY786459:MQY786468 NAU786459:NAU786468 NKQ786459:NKQ786468 NUM786459:NUM786468 OEI786459:OEI786468 OOE786459:OOE786468 OYA786459:OYA786468 PHW786459:PHW786468 PRS786459:PRS786468 QBO786459:QBO786468 QLK786459:QLK786468 QVG786459:QVG786468 RFC786459:RFC786468 ROY786459:ROY786468 RYU786459:RYU786468 SIQ786459:SIQ786468 SSM786459:SSM786468 TCI786459:TCI786468 TME786459:TME786468 TWA786459:TWA786468 UFW786459:UFW786468 UPS786459:UPS786468 UZO786459:UZO786468 VJK786459:VJK786468 VTG786459:VTG786468 WDC786459:WDC786468 WMY786459:WMY786468 WWU786459:WWU786468 AM851995:AM852004 KI851995:KI852004 UE851995:UE852004 AEA851995:AEA852004 ANW851995:ANW852004 AXS851995:AXS852004 BHO851995:BHO852004 BRK851995:BRK852004 CBG851995:CBG852004 CLC851995:CLC852004 CUY851995:CUY852004 DEU851995:DEU852004 DOQ851995:DOQ852004 DYM851995:DYM852004 EII851995:EII852004 ESE851995:ESE852004 FCA851995:FCA852004 FLW851995:FLW852004 FVS851995:FVS852004 GFO851995:GFO852004 GPK851995:GPK852004 GZG851995:GZG852004 HJC851995:HJC852004 HSY851995:HSY852004 ICU851995:ICU852004 IMQ851995:IMQ852004 IWM851995:IWM852004 JGI851995:JGI852004 JQE851995:JQE852004 KAA851995:KAA852004 KJW851995:KJW852004 KTS851995:KTS852004 LDO851995:LDO852004 LNK851995:LNK852004 LXG851995:LXG852004 MHC851995:MHC852004 MQY851995:MQY852004 NAU851995:NAU852004 NKQ851995:NKQ852004 NUM851995:NUM852004 OEI851995:OEI852004 OOE851995:OOE852004 OYA851995:OYA852004 PHW851995:PHW852004 PRS851995:PRS852004 QBO851995:QBO852004 QLK851995:QLK852004 QVG851995:QVG852004 RFC851995:RFC852004 ROY851995:ROY852004 RYU851995:RYU852004 SIQ851995:SIQ852004 SSM851995:SSM852004 TCI851995:TCI852004 TME851995:TME852004 TWA851995:TWA852004 UFW851995:UFW852004 UPS851995:UPS852004 UZO851995:UZO852004 VJK851995:VJK852004 VTG851995:VTG852004 WDC851995:WDC852004 WMY851995:WMY852004 WWU851995:WWU852004 AM917531:AM917540 KI917531:KI917540 UE917531:UE917540 AEA917531:AEA917540 ANW917531:ANW917540 AXS917531:AXS917540 BHO917531:BHO917540 BRK917531:BRK917540 CBG917531:CBG917540 CLC917531:CLC917540 CUY917531:CUY917540 DEU917531:DEU917540 DOQ917531:DOQ917540 DYM917531:DYM917540 EII917531:EII917540 ESE917531:ESE917540 FCA917531:FCA917540 FLW917531:FLW917540 FVS917531:FVS917540 GFO917531:GFO917540 GPK917531:GPK917540 GZG917531:GZG917540 HJC917531:HJC917540 HSY917531:HSY917540 ICU917531:ICU917540 IMQ917531:IMQ917540 IWM917531:IWM917540 JGI917531:JGI917540 JQE917531:JQE917540 KAA917531:KAA917540 KJW917531:KJW917540 KTS917531:KTS917540 LDO917531:LDO917540 LNK917531:LNK917540 LXG917531:LXG917540 MHC917531:MHC917540 MQY917531:MQY917540 NAU917531:NAU917540 NKQ917531:NKQ917540 NUM917531:NUM917540 OEI917531:OEI917540 OOE917531:OOE917540 OYA917531:OYA917540 PHW917531:PHW917540 PRS917531:PRS917540 QBO917531:QBO917540 QLK917531:QLK917540 QVG917531:QVG917540 RFC917531:RFC917540 ROY917531:ROY917540 RYU917531:RYU917540 SIQ917531:SIQ917540 SSM917531:SSM917540 TCI917531:TCI917540 TME917531:TME917540 TWA917531:TWA917540 UFW917531:UFW917540 UPS917531:UPS917540 UZO917531:UZO917540 VJK917531:VJK917540 VTG917531:VTG917540 WDC917531:WDC917540 WMY917531:WMY917540 WWU917531:WWU917540 AM983067:AM983076 KI983067:KI983076 UE983067:UE983076 AEA983067:AEA983076 ANW983067:ANW983076 AXS983067:AXS983076 BHO983067:BHO983076 BRK983067:BRK983076 CBG983067:CBG983076 CLC983067:CLC983076 CUY983067:CUY983076 DEU983067:DEU983076 DOQ983067:DOQ983076 DYM983067:DYM983076 EII983067:EII983076 ESE983067:ESE983076 FCA983067:FCA983076 FLW983067:FLW983076 FVS983067:FVS983076 GFO983067:GFO983076 GPK983067:GPK983076 GZG983067:GZG983076 HJC983067:HJC983076 HSY983067:HSY983076 ICU983067:ICU983076 IMQ983067:IMQ983076 IWM983067:IWM983076 JGI983067:JGI983076 JQE983067:JQE983076 KAA983067:KAA983076 KJW983067:KJW983076 KTS983067:KTS983076 LDO983067:LDO983076 LNK983067:LNK983076 LXG983067:LXG983076 MHC983067:MHC983076 MQY983067:MQY983076 NAU983067:NAU983076 NKQ983067:NKQ983076 NUM983067:NUM983076 OEI983067:OEI983076 OOE983067:OOE983076 OYA983067:OYA983076 PHW983067:PHW983076 PRS983067:PRS983076 QBO983067:QBO983076 QLK983067:QLK983076 QVG983067:QVG983076 RFC983067:RFC983076 ROY983067:ROY983076 RYU983067:RYU983076 SIQ983067:SIQ983076 SSM983067:SSM983076 TCI983067:TCI983076 TME983067:TME983076 TWA983067:TWA983076 UFW983067:UFW983076 UPS983067:UPS983076 UZO983067:UZO983076 VJK983067:VJK983076 VTG983067:VTG983076 WDC983067:WDC983076 WMY983067:WMY983076 WWU983067:WWU983076 M49 JI49 TE49 ADA49 AMW49 AWS49 BGO49 BQK49 CAG49 CKC49 CTY49 DDU49 DNQ49 DXM49 EHI49 ERE49 FBA49 FKW49 FUS49 GEO49 GOK49 GYG49 HIC49 HRY49 IBU49 ILQ49 IVM49 JFI49 JPE49 JZA49 KIW49 KSS49 LCO49 LMK49 LWG49 MGC49 MPY49 MZU49 NJQ49 NTM49 ODI49 ONE49 OXA49 PGW49 PQS49 QAO49 QKK49 QUG49 REC49 RNY49 RXU49 SHQ49 SRM49 TBI49 TLE49 TVA49 UEW49 UOS49 UYO49 VIK49 VSG49 WCC49 WLY49 WVU49 M65589 JI65589 TE65589 ADA65589 AMW65589 AWS65589 BGO65589 BQK65589 CAG65589 CKC65589 CTY65589 DDU65589 DNQ65589 DXM65589 EHI65589 ERE65589 FBA65589 FKW65589 FUS65589 GEO65589 GOK65589 GYG65589 HIC65589 HRY65589 IBU65589 ILQ65589 IVM65589 JFI65589 JPE65589 JZA65589 KIW65589 KSS65589 LCO65589 LMK65589 LWG65589 MGC65589 MPY65589 MZU65589 NJQ65589 NTM65589 ODI65589 ONE65589 OXA65589 PGW65589 PQS65589 QAO65589 QKK65589 QUG65589 REC65589 RNY65589 RXU65589 SHQ65589 SRM65589 TBI65589 TLE65589 TVA65589 UEW65589 UOS65589 UYO65589 VIK65589 VSG65589 WCC65589 WLY65589 WVU65589 M131125 JI131125 TE131125 ADA131125 AMW131125 AWS131125 BGO131125 BQK131125 CAG131125 CKC131125 CTY131125 DDU131125 DNQ131125 DXM131125 EHI131125 ERE131125 FBA131125 FKW131125 FUS131125 GEO131125 GOK131125 GYG131125 HIC131125 HRY131125 IBU131125 ILQ131125 IVM131125 JFI131125 JPE131125 JZA131125 KIW131125 KSS131125 LCO131125 LMK131125 LWG131125 MGC131125 MPY131125 MZU131125 NJQ131125 NTM131125 ODI131125 ONE131125 OXA131125 PGW131125 PQS131125 QAO131125 QKK131125 QUG131125 REC131125 RNY131125 RXU131125 SHQ131125 SRM131125 TBI131125 TLE131125 TVA131125 UEW131125 UOS131125 UYO131125 VIK131125 VSG131125 WCC131125 WLY131125 WVU131125 M196661 JI196661 TE196661 ADA196661 AMW196661 AWS196661 BGO196661 BQK196661 CAG196661 CKC196661 CTY196661 DDU196661 DNQ196661 DXM196661 EHI196661 ERE196661 FBA196661 FKW196661 FUS196661 GEO196661 GOK196661 GYG196661 HIC196661 HRY196661 IBU196661 ILQ196661 IVM196661 JFI196661 JPE196661 JZA196661 KIW196661 KSS196661 LCO196661 LMK196661 LWG196661 MGC196661 MPY196661 MZU196661 NJQ196661 NTM196661 ODI196661 ONE196661 OXA196661 PGW196661 PQS196661 QAO196661 QKK196661 QUG196661 REC196661 RNY196661 RXU196661 SHQ196661 SRM196661 TBI196661 TLE196661 TVA196661 UEW196661 UOS196661 UYO196661 VIK196661 VSG196661 WCC196661 WLY196661 WVU196661 M262197 JI262197 TE262197 ADA262197 AMW262197 AWS262197 BGO262197 BQK262197 CAG262197 CKC262197 CTY262197 DDU262197 DNQ262197 DXM262197 EHI262197 ERE262197 FBA262197 FKW262197 FUS262197 GEO262197 GOK262197 GYG262197 HIC262197 HRY262197 IBU262197 ILQ262197 IVM262197 JFI262197 JPE262197 JZA262197 KIW262197 KSS262197 LCO262197 LMK262197 LWG262197 MGC262197 MPY262197 MZU262197 NJQ262197 NTM262197 ODI262197 ONE262197 OXA262197 PGW262197 PQS262197 QAO262197 QKK262197 QUG262197 REC262197 RNY262197 RXU262197 SHQ262197 SRM262197 TBI262197 TLE262197 TVA262197 UEW262197 UOS262197 UYO262197 VIK262197 VSG262197 WCC262197 WLY262197 WVU262197 M327733 JI327733 TE327733 ADA327733 AMW327733 AWS327733 BGO327733 BQK327733 CAG327733 CKC327733 CTY327733 DDU327733 DNQ327733 DXM327733 EHI327733 ERE327733 FBA327733 FKW327733 FUS327733 GEO327733 GOK327733 GYG327733 HIC327733 HRY327733 IBU327733 ILQ327733 IVM327733 JFI327733 JPE327733 JZA327733 KIW327733 KSS327733 LCO327733 LMK327733 LWG327733 MGC327733 MPY327733 MZU327733 NJQ327733 NTM327733 ODI327733 ONE327733 OXA327733 PGW327733 PQS327733 QAO327733 QKK327733 QUG327733 REC327733 RNY327733 RXU327733 SHQ327733 SRM327733 TBI327733 TLE327733 TVA327733 UEW327733 UOS327733 UYO327733 VIK327733 VSG327733 WCC327733 WLY327733 WVU327733 M393269 JI393269 TE393269 ADA393269 AMW393269 AWS393269 BGO393269 BQK393269 CAG393269 CKC393269 CTY393269 DDU393269 DNQ393269 DXM393269 EHI393269 ERE393269 FBA393269 FKW393269 FUS393269 GEO393269 GOK393269 GYG393269 HIC393269 HRY393269 IBU393269 ILQ393269 IVM393269 JFI393269 JPE393269 JZA393269 KIW393269 KSS393269 LCO393269 LMK393269 LWG393269 MGC393269 MPY393269 MZU393269 NJQ393269 NTM393269 ODI393269 ONE393269 OXA393269 PGW393269 PQS393269 QAO393269 QKK393269 QUG393269 REC393269 RNY393269 RXU393269 SHQ393269 SRM393269 TBI393269 TLE393269 TVA393269 UEW393269 UOS393269 UYO393269 VIK393269 VSG393269 WCC393269 WLY393269 WVU393269 M458805 JI458805 TE458805 ADA458805 AMW458805 AWS458805 BGO458805 BQK458805 CAG458805 CKC458805 CTY458805 DDU458805 DNQ458805 DXM458805 EHI458805 ERE458805 FBA458805 FKW458805 FUS458805 GEO458805 GOK458805 GYG458805 HIC458805 HRY458805 IBU458805 ILQ458805 IVM458805 JFI458805 JPE458805 JZA458805 KIW458805 KSS458805 LCO458805 LMK458805 LWG458805 MGC458805 MPY458805 MZU458805 NJQ458805 NTM458805 ODI458805 ONE458805 OXA458805 PGW458805 PQS458805 QAO458805 QKK458805 QUG458805 REC458805 RNY458805 RXU458805 SHQ458805 SRM458805 TBI458805 TLE458805 TVA458805 UEW458805 UOS458805 UYO458805 VIK458805 VSG458805 WCC458805 WLY458805 WVU458805 M524341 JI524341 TE524341 ADA524341 AMW524341 AWS524341 BGO524341 BQK524341 CAG524341 CKC524341 CTY524341 DDU524341 DNQ524341 DXM524341 EHI524341 ERE524341 FBA524341 FKW524341 FUS524341 GEO524341 GOK524341 GYG524341 HIC524341 HRY524341 IBU524341 ILQ524341 IVM524341 JFI524341 JPE524341 JZA524341 KIW524341 KSS524341 LCO524341 LMK524341 LWG524341 MGC524341 MPY524341 MZU524341 NJQ524341 NTM524341 ODI524341 ONE524341 OXA524341 PGW524341 PQS524341 QAO524341 QKK524341 QUG524341 REC524341 RNY524341 RXU524341 SHQ524341 SRM524341 TBI524341 TLE524341 TVA524341 UEW524341 UOS524341 UYO524341 VIK524341 VSG524341 WCC524341 WLY524341 WVU524341 M589877 JI589877 TE589877 ADA589877 AMW589877 AWS589877 BGO589877 BQK589877 CAG589877 CKC589877 CTY589877 DDU589877 DNQ589877 DXM589877 EHI589877 ERE589877 FBA589877 FKW589877 FUS589877 GEO589877 GOK589877 GYG589877 HIC589877 HRY589877 IBU589877 ILQ589877 IVM589877 JFI589877 JPE589877 JZA589877 KIW589877 KSS589877 LCO589877 LMK589877 LWG589877 MGC589877 MPY589877 MZU589877 NJQ589877 NTM589877 ODI589877 ONE589877 OXA589877 PGW589877 PQS589877 QAO589877 QKK589877 QUG589877 REC589877 RNY589877 RXU589877 SHQ589877 SRM589877 TBI589877 TLE589877 TVA589877 UEW589877 UOS589877 UYO589877 VIK589877 VSG589877 WCC589877 WLY589877 WVU589877 M655413 JI655413 TE655413 ADA655413 AMW655413 AWS655413 BGO655413 BQK655413 CAG655413 CKC655413 CTY655413 DDU655413 DNQ655413 DXM655413 EHI655413 ERE655413 FBA655413 FKW655413 FUS655413 GEO655413 GOK655413 GYG655413 HIC655413 HRY655413 IBU655413 ILQ655413 IVM655413 JFI655413 JPE655413 JZA655413 KIW655413 KSS655413 LCO655413 LMK655413 LWG655413 MGC655413 MPY655413 MZU655413 NJQ655413 NTM655413 ODI655413 ONE655413 OXA655413 PGW655413 PQS655413 QAO655413 QKK655413 QUG655413 REC655413 RNY655413 RXU655413 SHQ655413 SRM655413 TBI655413 TLE655413 TVA655413 UEW655413 UOS655413 UYO655413 VIK655413 VSG655413 WCC655413 WLY655413 WVU655413 M720949 JI720949 TE720949 ADA720949 AMW720949 AWS720949 BGO720949 BQK720949 CAG720949 CKC720949 CTY720949 DDU720949 DNQ720949 DXM720949 EHI720949 ERE720949 FBA720949 FKW720949 FUS720949 GEO720949 GOK720949 GYG720949 HIC720949 HRY720949 IBU720949 ILQ720949 IVM720949 JFI720949 JPE720949 JZA720949 KIW720949 KSS720949 LCO720949 LMK720949 LWG720949 MGC720949 MPY720949 MZU720949 NJQ720949 NTM720949 ODI720949 ONE720949 OXA720949 PGW720949 PQS720949 QAO720949 QKK720949 QUG720949 REC720949 RNY720949 RXU720949 SHQ720949 SRM720949 TBI720949 TLE720949 TVA720949 UEW720949 UOS720949 UYO720949 VIK720949 VSG720949 WCC720949 WLY720949 WVU720949 M786485 JI786485 TE786485 ADA786485 AMW786485 AWS786485 BGO786485 BQK786485 CAG786485 CKC786485 CTY786485 DDU786485 DNQ786485 DXM786485 EHI786485 ERE786485 FBA786485 FKW786485 FUS786485 GEO786485 GOK786485 GYG786485 HIC786485 HRY786485 IBU786485 ILQ786485 IVM786485 JFI786485 JPE786485 JZA786485 KIW786485 KSS786485 LCO786485 LMK786485 LWG786485 MGC786485 MPY786485 MZU786485 NJQ786485 NTM786485 ODI786485 ONE786485 OXA786485 PGW786485 PQS786485 QAO786485 QKK786485 QUG786485 REC786485 RNY786485 RXU786485 SHQ786485 SRM786485 TBI786485 TLE786485 TVA786485 UEW786485 UOS786485 UYO786485 VIK786485 VSG786485 WCC786485 WLY786485 WVU786485 M852021 JI852021 TE852021 ADA852021 AMW852021 AWS852021 BGO852021 BQK852021 CAG852021 CKC852021 CTY852021 DDU852021 DNQ852021 DXM852021 EHI852021 ERE852021 FBA852021 FKW852021 FUS852021 GEO852021 GOK852021 GYG852021 HIC852021 HRY852021 IBU852021 ILQ852021 IVM852021 JFI852021 JPE852021 JZA852021 KIW852021 KSS852021 LCO852021 LMK852021 LWG852021 MGC852021 MPY852021 MZU852021 NJQ852021 NTM852021 ODI852021 ONE852021 OXA852021 PGW852021 PQS852021 QAO852021 QKK852021 QUG852021 REC852021 RNY852021 RXU852021 SHQ852021 SRM852021 TBI852021 TLE852021 TVA852021 UEW852021 UOS852021 UYO852021 VIK852021 VSG852021 WCC852021 WLY852021 WVU852021 M917557 JI917557 TE917557 ADA917557 AMW917557 AWS917557 BGO917557 BQK917557 CAG917557 CKC917557 CTY917557 DDU917557 DNQ917557 DXM917557 EHI917557 ERE917557 FBA917557 FKW917557 FUS917557 GEO917557 GOK917557 GYG917557 HIC917557 HRY917557 IBU917557 ILQ917557 IVM917557 JFI917557 JPE917557 JZA917557 KIW917557 KSS917557 LCO917557 LMK917557 LWG917557 MGC917557 MPY917557 MZU917557 NJQ917557 NTM917557 ODI917557 ONE917557 OXA917557 PGW917557 PQS917557 QAO917557 QKK917557 QUG917557 REC917557 RNY917557 RXU917557 SHQ917557 SRM917557 TBI917557 TLE917557 TVA917557 UEW917557 UOS917557 UYO917557 VIK917557 VSG917557 WCC917557 WLY917557 WVU917557 M983093 JI983093 TE983093 ADA983093 AMW983093 AWS983093 BGO983093 BQK983093 CAG983093 CKC983093 CTY983093 DDU983093 DNQ983093 DXM983093 EHI983093 ERE983093 FBA983093 FKW983093 FUS983093 GEO983093 GOK983093 GYG983093 HIC983093 HRY983093 IBU983093 ILQ983093 IVM983093 JFI983093 JPE983093 JZA983093 KIW983093 KSS983093 LCO983093 LMK983093 LWG983093 MGC983093 MPY983093 MZU983093 NJQ983093 NTM983093 ODI983093 ONE983093 OXA983093 PGW983093 PQS983093 QAO983093 QKK983093 QUG983093 REC983093 RNY983093 RXU983093 SHQ983093 SRM983093 TBI983093 TLE983093 TVA983093 UEW983093 UOS983093 UYO983093 VIK983093 VSG983093 WCC983093 WLY983093 WVU983093 M60 JI60 TE60 ADA60 AMW60 AWS60 BGO60 BQK60 CAG60 CKC60 CTY60 DDU60 DNQ60 DXM60 EHI60 ERE60 FBA60 FKW60 FUS60 GEO60 GOK60 GYG60 HIC60 HRY60 IBU60 ILQ60 IVM60 JFI60 JPE60 JZA60 KIW60 KSS60 LCO60 LMK60 LWG60 MGC60 MPY60 MZU60 NJQ60 NTM60 ODI60 ONE60 OXA60 PGW60 PQS60 QAO60 QKK60 QUG60 REC60 RNY60 RXU60 SHQ60 SRM60 TBI60 TLE60 TVA60 UEW60 UOS60 UYO60 VIK60 VSG60 WCC60 WLY60 WVU60 M65600 JI65600 TE65600 ADA65600 AMW65600 AWS65600 BGO65600 BQK65600 CAG65600 CKC65600 CTY65600 DDU65600 DNQ65600 DXM65600 EHI65600 ERE65600 FBA65600 FKW65600 FUS65600 GEO65600 GOK65600 GYG65600 HIC65600 HRY65600 IBU65600 ILQ65600 IVM65600 JFI65600 JPE65600 JZA65600 KIW65600 KSS65600 LCO65600 LMK65600 LWG65600 MGC65600 MPY65600 MZU65600 NJQ65600 NTM65600 ODI65600 ONE65600 OXA65600 PGW65600 PQS65600 QAO65600 QKK65600 QUG65600 REC65600 RNY65600 RXU65600 SHQ65600 SRM65600 TBI65600 TLE65600 TVA65600 UEW65600 UOS65600 UYO65600 VIK65600 VSG65600 WCC65600 WLY65600 WVU65600 M131136 JI131136 TE131136 ADA131136 AMW131136 AWS131136 BGO131136 BQK131136 CAG131136 CKC131136 CTY131136 DDU131136 DNQ131136 DXM131136 EHI131136 ERE131136 FBA131136 FKW131136 FUS131136 GEO131136 GOK131136 GYG131136 HIC131136 HRY131136 IBU131136 ILQ131136 IVM131136 JFI131136 JPE131136 JZA131136 KIW131136 KSS131136 LCO131136 LMK131136 LWG131136 MGC131136 MPY131136 MZU131136 NJQ131136 NTM131136 ODI131136 ONE131136 OXA131136 PGW131136 PQS131136 QAO131136 QKK131136 QUG131136 REC131136 RNY131136 RXU131136 SHQ131136 SRM131136 TBI131136 TLE131136 TVA131136 UEW131136 UOS131136 UYO131136 VIK131136 VSG131136 WCC131136 WLY131136 WVU131136 M196672 JI196672 TE196672 ADA196672 AMW196672 AWS196672 BGO196672 BQK196672 CAG196672 CKC196672 CTY196672 DDU196672 DNQ196672 DXM196672 EHI196672 ERE196672 FBA196672 FKW196672 FUS196672 GEO196672 GOK196672 GYG196672 HIC196672 HRY196672 IBU196672 ILQ196672 IVM196672 JFI196672 JPE196672 JZA196672 KIW196672 KSS196672 LCO196672 LMK196672 LWG196672 MGC196672 MPY196672 MZU196672 NJQ196672 NTM196672 ODI196672 ONE196672 OXA196672 PGW196672 PQS196672 QAO196672 QKK196672 QUG196672 REC196672 RNY196672 RXU196672 SHQ196672 SRM196672 TBI196672 TLE196672 TVA196672 UEW196672 UOS196672 UYO196672 VIK196672 VSG196672 WCC196672 WLY196672 WVU196672 M262208 JI262208 TE262208 ADA262208 AMW262208 AWS262208 BGO262208 BQK262208 CAG262208 CKC262208 CTY262208 DDU262208 DNQ262208 DXM262208 EHI262208 ERE262208 FBA262208 FKW262208 FUS262208 GEO262208 GOK262208 GYG262208 HIC262208 HRY262208 IBU262208 ILQ262208 IVM262208 JFI262208 JPE262208 JZA262208 KIW262208 KSS262208 LCO262208 LMK262208 LWG262208 MGC262208 MPY262208 MZU262208 NJQ262208 NTM262208 ODI262208 ONE262208 OXA262208 PGW262208 PQS262208 QAO262208 QKK262208 QUG262208 REC262208 RNY262208 RXU262208 SHQ262208 SRM262208 TBI262208 TLE262208 TVA262208 UEW262208 UOS262208 UYO262208 VIK262208 VSG262208 WCC262208 WLY262208 WVU262208 M327744 JI327744 TE327744 ADA327744 AMW327744 AWS327744 BGO327744 BQK327744 CAG327744 CKC327744 CTY327744 DDU327744 DNQ327744 DXM327744 EHI327744 ERE327744 FBA327744 FKW327744 FUS327744 GEO327744 GOK327744 GYG327744 HIC327744 HRY327744 IBU327744 ILQ327744 IVM327744 JFI327744 JPE327744 JZA327744 KIW327744 KSS327744 LCO327744 LMK327744 LWG327744 MGC327744 MPY327744 MZU327744 NJQ327744 NTM327744 ODI327744 ONE327744 OXA327744 PGW327744 PQS327744 QAO327744 QKK327744 QUG327744 REC327744 RNY327744 RXU327744 SHQ327744 SRM327744 TBI327744 TLE327744 TVA327744 UEW327744 UOS327744 UYO327744 VIK327744 VSG327744 WCC327744 WLY327744 WVU327744 M393280 JI393280 TE393280 ADA393280 AMW393280 AWS393280 BGO393280 BQK393280 CAG393280 CKC393280 CTY393280 DDU393280 DNQ393280 DXM393280 EHI393280 ERE393280 FBA393280 FKW393280 FUS393280 GEO393280 GOK393280 GYG393280 HIC393280 HRY393280 IBU393280 ILQ393280 IVM393280 JFI393280 JPE393280 JZA393280 KIW393280 KSS393280 LCO393280 LMK393280 LWG393280 MGC393280 MPY393280 MZU393280 NJQ393280 NTM393280 ODI393280 ONE393280 OXA393280 PGW393280 PQS393280 QAO393280 QKK393280 QUG393280 REC393280 RNY393280 RXU393280 SHQ393280 SRM393280 TBI393280 TLE393280 TVA393280 UEW393280 UOS393280 UYO393280 VIK393280 VSG393280 WCC393280 WLY393280 WVU393280 M458816 JI458816 TE458816 ADA458816 AMW458816 AWS458816 BGO458816 BQK458816 CAG458816 CKC458816 CTY458816 DDU458816 DNQ458816 DXM458816 EHI458816 ERE458816 FBA458816 FKW458816 FUS458816 GEO458816 GOK458816 GYG458816 HIC458816 HRY458816 IBU458816 ILQ458816 IVM458816 JFI458816 JPE458816 JZA458816 KIW458816 KSS458816 LCO458816 LMK458816 LWG458816 MGC458816 MPY458816 MZU458816 NJQ458816 NTM458816 ODI458816 ONE458816 OXA458816 PGW458816 PQS458816 QAO458816 QKK458816 QUG458816 REC458816 RNY458816 RXU458816 SHQ458816 SRM458816 TBI458816 TLE458816 TVA458816 UEW458816 UOS458816 UYO458816 VIK458816 VSG458816 WCC458816 WLY458816 WVU458816 M524352 JI524352 TE524352 ADA524352 AMW524352 AWS524352 BGO524352 BQK524352 CAG524352 CKC524352 CTY524352 DDU524352 DNQ524352 DXM524352 EHI524352 ERE524352 FBA524352 FKW524352 FUS524352 GEO524352 GOK524352 GYG524352 HIC524352 HRY524352 IBU524352 ILQ524352 IVM524352 JFI524352 JPE524352 JZA524352 KIW524352 KSS524352 LCO524352 LMK524352 LWG524352 MGC524352 MPY524352 MZU524352 NJQ524352 NTM524352 ODI524352 ONE524352 OXA524352 PGW524352 PQS524352 QAO524352 QKK524352 QUG524352 REC524352 RNY524352 RXU524352 SHQ524352 SRM524352 TBI524352 TLE524352 TVA524352 UEW524352 UOS524352 UYO524352 VIK524352 VSG524352 WCC524352 WLY524352 WVU524352 M589888 JI589888 TE589888 ADA589888 AMW589888 AWS589888 BGO589888 BQK589888 CAG589888 CKC589888 CTY589888 DDU589888 DNQ589888 DXM589888 EHI589888 ERE589888 FBA589888 FKW589888 FUS589888 GEO589888 GOK589888 GYG589888 HIC589888 HRY589888 IBU589888 ILQ589888 IVM589888 JFI589888 JPE589888 JZA589888 KIW589888 KSS589888 LCO589888 LMK589888 LWG589888 MGC589888 MPY589888 MZU589888 NJQ589888 NTM589888 ODI589888 ONE589888 OXA589888 PGW589888 PQS589888 QAO589888 QKK589888 QUG589888 REC589888 RNY589888 RXU589888 SHQ589888 SRM589888 TBI589888 TLE589888 TVA589888 UEW589888 UOS589888 UYO589888 VIK589888 VSG589888 WCC589888 WLY589888 WVU589888 M655424 JI655424 TE655424 ADA655424 AMW655424 AWS655424 BGO655424 BQK655424 CAG655424 CKC655424 CTY655424 DDU655424 DNQ655424 DXM655424 EHI655424 ERE655424 FBA655424 FKW655424 FUS655424 GEO655424 GOK655424 GYG655424 HIC655424 HRY655424 IBU655424 ILQ655424 IVM655424 JFI655424 JPE655424 JZA655424 KIW655424 KSS655424 LCO655424 LMK655424 LWG655424 MGC655424 MPY655424 MZU655424 NJQ655424 NTM655424 ODI655424 ONE655424 OXA655424 PGW655424 PQS655424 QAO655424 QKK655424 QUG655424 REC655424 RNY655424 RXU655424 SHQ655424 SRM655424 TBI655424 TLE655424 TVA655424 UEW655424 UOS655424 UYO655424 VIK655424 VSG655424 WCC655424 WLY655424 WVU655424 M720960 JI720960 TE720960 ADA720960 AMW720960 AWS720960 BGO720960 BQK720960 CAG720960 CKC720960 CTY720960 DDU720960 DNQ720960 DXM720960 EHI720960 ERE720960 FBA720960 FKW720960 FUS720960 GEO720960 GOK720960 GYG720960 HIC720960 HRY720960 IBU720960 ILQ720960 IVM720960 JFI720960 JPE720960 JZA720960 KIW720960 KSS720960 LCO720960 LMK720960 LWG720960 MGC720960 MPY720960 MZU720960 NJQ720960 NTM720960 ODI720960 ONE720960 OXA720960 PGW720960 PQS720960 QAO720960 QKK720960 QUG720960 REC720960 RNY720960 RXU720960 SHQ720960 SRM720960 TBI720960 TLE720960 TVA720960 UEW720960 UOS720960 UYO720960 VIK720960 VSG720960 WCC720960 WLY720960 WVU720960 M786496 JI786496 TE786496 ADA786496 AMW786496 AWS786496 BGO786496 BQK786496 CAG786496 CKC786496 CTY786496 DDU786496 DNQ786496 DXM786496 EHI786496 ERE786496 FBA786496 FKW786496 FUS786496 GEO786496 GOK786496 GYG786496 HIC786496 HRY786496 IBU786496 ILQ786496 IVM786496 JFI786496 JPE786496 JZA786496 KIW786496 KSS786496 LCO786496 LMK786496 LWG786496 MGC786496 MPY786496 MZU786496 NJQ786496 NTM786496 ODI786496 ONE786496 OXA786496 PGW786496 PQS786496 QAO786496 QKK786496 QUG786496 REC786496 RNY786496 RXU786496 SHQ786496 SRM786496 TBI786496 TLE786496 TVA786496 UEW786496 UOS786496 UYO786496 VIK786496 VSG786496 WCC786496 WLY786496 WVU786496 M852032 JI852032 TE852032 ADA852032 AMW852032 AWS852032 BGO852032 BQK852032 CAG852032 CKC852032 CTY852032 DDU852032 DNQ852032 DXM852032 EHI852032 ERE852032 FBA852032 FKW852032 FUS852032 GEO852032 GOK852032 GYG852032 HIC852032 HRY852032 IBU852032 ILQ852032 IVM852032 JFI852032 JPE852032 JZA852032 KIW852032 KSS852032 LCO852032 LMK852032 LWG852032 MGC852032 MPY852032 MZU852032 NJQ852032 NTM852032 ODI852032 ONE852032 OXA852032 PGW852032 PQS852032 QAO852032 QKK852032 QUG852032 REC852032 RNY852032 RXU852032 SHQ852032 SRM852032 TBI852032 TLE852032 TVA852032 UEW852032 UOS852032 UYO852032 VIK852032 VSG852032 WCC852032 WLY852032 WVU852032 M917568 JI917568 TE917568 ADA917568 AMW917568 AWS917568 BGO917568 BQK917568 CAG917568 CKC917568 CTY917568 DDU917568 DNQ917568 DXM917568 EHI917568 ERE917568 FBA917568 FKW917568 FUS917568 GEO917568 GOK917568 GYG917568 HIC917568 HRY917568 IBU917568 ILQ917568 IVM917568 JFI917568 JPE917568 JZA917568 KIW917568 KSS917568 LCO917568 LMK917568 LWG917568 MGC917568 MPY917568 MZU917568 NJQ917568 NTM917568 ODI917568 ONE917568 OXA917568 PGW917568 PQS917568 QAO917568 QKK917568 QUG917568 REC917568 RNY917568 RXU917568 SHQ917568 SRM917568 TBI917568 TLE917568 TVA917568 UEW917568 UOS917568 UYO917568 VIK917568 VSG917568 WCC917568 WLY917568 WVU917568 M983104 JI983104 TE983104 ADA983104 AMW983104 AWS983104 BGO983104 BQK983104 CAG983104 CKC983104 CTY983104 DDU983104 DNQ983104 DXM983104 EHI983104 ERE983104 FBA983104 FKW983104 FUS983104 GEO983104 GOK983104 GYG983104 HIC983104 HRY983104 IBU983104 ILQ983104 IVM983104 JFI983104 JPE983104 JZA983104 KIW983104 KSS983104 LCO983104 LMK983104 LWG983104 MGC983104 MPY983104 MZU983104 NJQ983104 NTM983104 ODI983104 ONE983104 OXA983104 PGW983104 PQS983104 QAO983104 QKK983104 QUG983104 REC983104 RNY983104 RXU983104 SHQ983104 SRM983104 TBI983104 TLE983104 TVA983104 UEW983104 UOS983104 UYO983104 VIK983104 VSG983104 WCC983104 WLY983104 WVU983104 M47 JI47 TE47 ADA47 AMW47 AWS47 BGO47 BQK47 CAG47 CKC47 CTY47 DDU47 DNQ47 DXM47 EHI47 ERE47 FBA47 FKW47 FUS47 GEO47 GOK47 GYG47 HIC47 HRY47 IBU47 ILQ47 IVM47 JFI47 JPE47 JZA47 KIW47 KSS47 LCO47 LMK47 LWG47 MGC47 MPY47 MZU47 NJQ47 NTM47 ODI47 ONE47 OXA47 PGW47 PQS47 QAO47 QKK47 QUG47 REC47 RNY47 RXU47 SHQ47 SRM47 TBI47 TLE47 TVA47 UEW47 UOS47 UYO47 VIK47 VSG47 WCC47 WLY47 WVU47 M65587 JI65587 TE65587 ADA65587 AMW65587 AWS65587 BGO65587 BQK65587 CAG65587 CKC65587 CTY65587 DDU65587 DNQ65587 DXM65587 EHI65587 ERE65587 FBA65587 FKW65587 FUS65587 GEO65587 GOK65587 GYG65587 HIC65587 HRY65587 IBU65587 ILQ65587 IVM65587 JFI65587 JPE65587 JZA65587 KIW65587 KSS65587 LCO65587 LMK65587 LWG65587 MGC65587 MPY65587 MZU65587 NJQ65587 NTM65587 ODI65587 ONE65587 OXA65587 PGW65587 PQS65587 QAO65587 QKK65587 QUG65587 REC65587 RNY65587 RXU65587 SHQ65587 SRM65587 TBI65587 TLE65587 TVA65587 UEW65587 UOS65587 UYO65587 VIK65587 VSG65587 WCC65587 WLY65587 WVU65587 M131123 JI131123 TE131123 ADA131123 AMW131123 AWS131123 BGO131123 BQK131123 CAG131123 CKC131123 CTY131123 DDU131123 DNQ131123 DXM131123 EHI131123 ERE131123 FBA131123 FKW131123 FUS131123 GEO131123 GOK131123 GYG131123 HIC131123 HRY131123 IBU131123 ILQ131123 IVM131123 JFI131123 JPE131123 JZA131123 KIW131123 KSS131123 LCO131123 LMK131123 LWG131123 MGC131123 MPY131123 MZU131123 NJQ131123 NTM131123 ODI131123 ONE131123 OXA131123 PGW131123 PQS131123 QAO131123 QKK131123 QUG131123 REC131123 RNY131123 RXU131123 SHQ131123 SRM131123 TBI131123 TLE131123 TVA131123 UEW131123 UOS131123 UYO131123 VIK131123 VSG131123 WCC131123 WLY131123 WVU131123 M196659 JI196659 TE196659 ADA196659 AMW196659 AWS196659 BGO196659 BQK196659 CAG196659 CKC196659 CTY196659 DDU196659 DNQ196659 DXM196659 EHI196659 ERE196659 FBA196659 FKW196659 FUS196659 GEO196659 GOK196659 GYG196659 HIC196659 HRY196659 IBU196659 ILQ196659 IVM196659 JFI196659 JPE196659 JZA196659 KIW196659 KSS196659 LCO196659 LMK196659 LWG196659 MGC196659 MPY196659 MZU196659 NJQ196659 NTM196659 ODI196659 ONE196659 OXA196659 PGW196659 PQS196659 QAO196659 QKK196659 QUG196659 REC196659 RNY196659 RXU196659 SHQ196659 SRM196659 TBI196659 TLE196659 TVA196659 UEW196659 UOS196659 UYO196659 VIK196659 VSG196659 WCC196659 WLY196659 WVU196659 M262195 JI262195 TE262195 ADA262195 AMW262195 AWS262195 BGO262195 BQK262195 CAG262195 CKC262195 CTY262195 DDU262195 DNQ262195 DXM262195 EHI262195 ERE262195 FBA262195 FKW262195 FUS262195 GEO262195 GOK262195 GYG262195 HIC262195 HRY262195 IBU262195 ILQ262195 IVM262195 JFI262195 JPE262195 JZA262195 KIW262195 KSS262195 LCO262195 LMK262195 LWG262195 MGC262195 MPY262195 MZU262195 NJQ262195 NTM262195 ODI262195 ONE262195 OXA262195 PGW262195 PQS262195 QAO262195 QKK262195 QUG262195 REC262195 RNY262195 RXU262195 SHQ262195 SRM262195 TBI262195 TLE262195 TVA262195 UEW262195 UOS262195 UYO262195 VIK262195 VSG262195 WCC262195 WLY262195 WVU262195 M327731 JI327731 TE327731 ADA327731 AMW327731 AWS327731 BGO327731 BQK327731 CAG327731 CKC327731 CTY327731 DDU327731 DNQ327731 DXM327731 EHI327731 ERE327731 FBA327731 FKW327731 FUS327731 GEO327731 GOK327731 GYG327731 HIC327731 HRY327731 IBU327731 ILQ327731 IVM327731 JFI327731 JPE327731 JZA327731 KIW327731 KSS327731 LCO327731 LMK327731 LWG327731 MGC327731 MPY327731 MZU327731 NJQ327731 NTM327731 ODI327731 ONE327731 OXA327731 PGW327731 PQS327731 QAO327731 QKK327731 QUG327731 REC327731 RNY327731 RXU327731 SHQ327731 SRM327731 TBI327731 TLE327731 TVA327731 UEW327731 UOS327731 UYO327731 VIK327731 VSG327731 WCC327731 WLY327731 WVU327731 M393267 JI393267 TE393267 ADA393267 AMW393267 AWS393267 BGO393267 BQK393267 CAG393267 CKC393267 CTY393267 DDU393267 DNQ393267 DXM393267 EHI393267 ERE393267 FBA393267 FKW393267 FUS393267 GEO393267 GOK393267 GYG393267 HIC393267 HRY393267 IBU393267 ILQ393267 IVM393267 JFI393267 JPE393267 JZA393267 KIW393267 KSS393267 LCO393267 LMK393267 LWG393267 MGC393267 MPY393267 MZU393267 NJQ393267 NTM393267 ODI393267 ONE393267 OXA393267 PGW393267 PQS393267 QAO393267 QKK393267 QUG393267 REC393267 RNY393267 RXU393267 SHQ393267 SRM393267 TBI393267 TLE393267 TVA393267 UEW393267 UOS393267 UYO393267 VIK393267 VSG393267 WCC393267 WLY393267 WVU393267 M458803 JI458803 TE458803 ADA458803 AMW458803 AWS458803 BGO458803 BQK458803 CAG458803 CKC458803 CTY458803 DDU458803 DNQ458803 DXM458803 EHI458803 ERE458803 FBA458803 FKW458803 FUS458803 GEO458803 GOK458803 GYG458803 HIC458803 HRY458803 IBU458803 ILQ458803 IVM458803 JFI458803 JPE458803 JZA458803 KIW458803 KSS458803 LCO458803 LMK458803 LWG458803 MGC458803 MPY458803 MZU458803 NJQ458803 NTM458803 ODI458803 ONE458803 OXA458803 PGW458803 PQS458803 QAO458803 QKK458803 QUG458803 REC458803 RNY458803 RXU458803 SHQ458803 SRM458803 TBI458803 TLE458803 TVA458803 UEW458803 UOS458803 UYO458803 VIK458803 VSG458803 WCC458803 WLY458803 WVU458803 M524339 JI524339 TE524339 ADA524339 AMW524339 AWS524339 BGO524339 BQK524339 CAG524339 CKC524339 CTY524339 DDU524339 DNQ524339 DXM524339 EHI524339 ERE524339 FBA524339 FKW524339 FUS524339 GEO524339 GOK524339 GYG524339 HIC524339 HRY524339 IBU524339 ILQ524339 IVM524339 JFI524339 JPE524339 JZA524339 KIW524339 KSS524339 LCO524339 LMK524339 LWG524339 MGC524339 MPY524339 MZU524339 NJQ524339 NTM524339 ODI524339 ONE524339 OXA524339 PGW524339 PQS524339 QAO524339 QKK524339 QUG524339 REC524339 RNY524339 RXU524339 SHQ524339 SRM524339 TBI524339 TLE524339 TVA524339 UEW524339 UOS524339 UYO524339 VIK524339 VSG524339 WCC524339 WLY524339 WVU524339 M589875 JI589875 TE589875 ADA589875 AMW589875 AWS589875 BGO589875 BQK589875 CAG589875 CKC589875 CTY589875 DDU589875 DNQ589875 DXM589875 EHI589875 ERE589875 FBA589875 FKW589875 FUS589875 GEO589875 GOK589875 GYG589875 HIC589875 HRY589875 IBU589875 ILQ589875 IVM589875 JFI589875 JPE589875 JZA589875 KIW589875 KSS589875 LCO589875 LMK589875 LWG589875 MGC589875 MPY589875 MZU589875 NJQ589875 NTM589875 ODI589875 ONE589875 OXA589875 PGW589875 PQS589875 QAO589875 QKK589875 QUG589875 REC589875 RNY589875 RXU589875 SHQ589875 SRM589875 TBI589875 TLE589875 TVA589875 UEW589875 UOS589875 UYO589875 VIK589875 VSG589875 WCC589875 WLY589875 WVU589875 M655411 JI655411 TE655411 ADA655411 AMW655411 AWS655411 BGO655411 BQK655411 CAG655411 CKC655411 CTY655411 DDU655411 DNQ655411 DXM655411 EHI655411 ERE655411 FBA655411 FKW655411 FUS655411 GEO655411 GOK655411 GYG655411 HIC655411 HRY655411 IBU655411 ILQ655411 IVM655411 JFI655411 JPE655411 JZA655411 KIW655411 KSS655411 LCO655411 LMK655411 LWG655411 MGC655411 MPY655411 MZU655411 NJQ655411 NTM655411 ODI655411 ONE655411 OXA655411 PGW655411 PQS655411 QAO655411 QKK655411 QUG655411 REC655411 RNY655411 RXU655411 SHQ655411 SRM655411 TBI655411 TLE655411 TVA655411 UEW655411 UOS655411 UYO655411 VIK655411 VSG655411 WCC655411 WLY655411 WVU655411 M720947 JI720947 TE720947 ADA720947 AMW720947 AWS720947 BGO720947 BQK720947 CAG720947 CKC720947 CTY720947 DDU720947 DNQ720947 DXM720947 EHI720947 ERE720947 FBA720947 FKW720947 FUS720947 GEO720947 GOK720947 GYG720947 HIC720947 HRY720947 IBU720947 ILQ720947 IVM720947 JFI720947 JPE720947 JZA720947 KIW720947 KSS720947 LCO720947 LMK720947 LWG720947 MGC720947 MPY720947 MZU720947 NJQ720947 NTM720947 ODI720947 ONE720947 OXA720947 PGW720947 PQS720947 QAO720947 QKK720947 QUG720947 REC720947 RNY720947 RXU720947 SHQ720947 SRM720947 TBI720947 TLE720947 TVA720947 UEW720947 UOS720947 UYO720947 VIK720947 VSG720947 WCC720947 WLY720947 WVU720947 M786483 JI786483 TE786483 ADA786483 AMW786483 AWS786483 BGO786483 BQK786483 CAG786483 CKC786483 CTY786483 DDU786483 DNQ786483 DXM786483 EHI786483 ERE786483 FBA786483 FKW786483 FUS786483 GEO786483 GOK786483 GYG786483 HIC786483 HRY786483 IBU786483 ILQ786483 IVM786483 JFI786483 JPE786483 JZA786483 KIW786483 KSS786483 LCO786483 LMK786483 LWG786483 MGC786483 MPY786483 MZU786483 NJQ786483 NTM786483 ODI786483 ONE786483 OXA786483 PGW786483 PQS786483 QAO786483 QKK786483 QUG786483 REC786483 RNY786483 RXU786483 SHQ786483 SRM786483 TBI786483 TLE786483 TVA786483 UEW786483 UOS786483 UYO786483 VIK786483 VSG786483 WCC786483 WLY786483 WVU786483 M852019 JI852019 TE852019 ADA852019 AMW852019 AWS852019 BGO852019 BQK852019 CAG852019 CKC852019 CTY852019 DDU852019 DNQ852019 DXM852019 EHI852019 ERE852019 FBA852019 FKW852019 FUS852019 GEO852019 GOK852019 GYG852019 HIC852019 HRY852019 IBU852019 ILQ852019 IVM852019 JFI852019 JPE852019 JZA852019 KIW852019 KSS852019 LCO852019 LMK852019 LWG852019 MGC852019 MPY852019 MZU852019 NJQ852019 NTM852019 ODI852019 ONE852019 OXA852019 PGW852019 PQS852019 QAO852019 QKK852019 QUG852019 REC852019 RNY852019 RXU852019 SHQ852019 SRM852019 TBI852019 TLE852019 TVA852019 UEW852019 UOS852019 UYO852019 VIK852019 VSG852019 WCC852019 WLY852019 WVU852019 M917555 JI917555 TE917555 ADA917555 AMW917555 AWS917555 BGO917555 BQK917555 CAG917555 CKC917555 CTY917555 DDU917555 DNQ917555 DXM917555 EHI917555 ERE917555 FBA917555 FKW917555 FUS917555 GEO917555 GOK917555 GYG917555 HIC917555 HRY917555 IBU917555 ILQ917555 IVM917555 JFI917555 JPE917555 JZA917555 KIW917555 KSS917555 LCO917555 LMK917555 LWG917555 MGC917555 MPY917555 MZU917555 NJQ917555 NTM917555 ODI917555 ONE917555 OXA917555 PGW917555 PQS917555 QAO917555 QKK917555 QUG917555 REC917555 RNY917555 RXU917555 SHQ917555 SRM917555 TBI917555 TLE917555 TVA917555 UEW917555 UOS917555 UYO917555 VIK917555 VSG917555 WCC917555 WLY917555 WVU917555 M983091 JI983091 TE983091 ADA983091 AMW983091 AWS983091 BGO983091 BQK983091 CAG983091 CKC983091 CTY983091 DDU983091 DNQ983091 DXM983091 EHI983091 ERE983091 FBA983091 FKW983091 FUS983091 GEO983091 GOK983091 GYG983091 HIC983091 HRY983091 IBU983091 ILQ983091 IVM983091 JFI983091 JPE983091 JZA983091 KIW983091 KSS983091 LCO983091 LMK983091 LWG983091 MGC983091 MPY983091 MZU983091 NJQ983091 NTM983091 ODI983091 ONE983091 OXA983091 PGW983091 PQS983091 QAO983091 QKK983091 QUG983091 REC983091 RNY983091 RXU983091 SHQ983091 SRM983091 TBI983091 TLE983091 TVA983091 UEW983091 UOS983091 UYO983091 VIK983091 VSG983091 WCC983091 WLY983091 WVU983091 AJ49 KF49 UB49 ADX49 ANT49 AXP49 BHL49 BRH49 CBD49 CKZ49 CUV49 DER49 DON49 DYJ49 EIF49 ESB49 FBX49 FLT49 FVP49 GFL49 GPH49 GZD49 HIZ49 HSV49 ICR49 IMN49 IWJ49 JGF49 JQB49 JZX49 KJT49 KTP49 LDL49 LNH49 LXD49 MGZ49 MQV49 NAR49 NKN49 NUJ49 OEF49 OOB49 OXX49 PHT49 PRP49 QBL49 QLH49 QVD49 REZ49 ROV49 RYR49 SIN49 SSJ49 TCF49 TMB49 TVX49 UFT49 UPP49 UZL49 VJH49 VTD49 WCZ49 WMV49 WWR49 AJ65589 KF65589 UB65589 ADX65589 ANT65589 AXP65589 BHL65589 BRH65589 CBD65589 CKZ65589 CUV65589 DER65589 DON65589 DYJ65589 EIF65589 ESB65589 FBX65589 FLT65589 FVP65589 GFL65589 GPH65589 GZD65589 HIZ65589 HSV65589 ICR65589 IMN65589 IWJ65589 JGF65589 JQB65589 JZX65589 KJT65589 KTP65589 LDL65589 LNH65589 LXD65589 MGZ65589 MQV65589 NAR65589 NKN65589 NUJ65589 OEF65589 OOB65589 OXX65589 PHT65589 PRP65589 QBL65589 QLH65589 QVD65589 REZ65589 ROV65589 RYR65589 SIN65589 SSJ65589 TCF65589 TMB65589 TVX65589 UFT65589 UPP65589 UZL65589 VJH65589 VTD65589 WCZ65589 WMV65589 WWR65589 AJ131125 KF131125 UB131125 ADX131125 ANT131125 AXP131125 BHL131125 BRH131125 CBD131125 CKZ131125 CUV131125 DER131125 DON131125 DYJ131125 EIF131125 ESB131125 FBX131125 FLT131125 FVP131125 GFL131125 GPH131125 GZD131125 HIZ131125 HSV131125 ICR131125 IMN131125 IWJ131125 JGF131125 JQB131125 JZX131125 KJT131125 KTP131125 LDL131125 LNH131125 LXD131125 MGZ131125 MQV131125 NAR131125 NKN131125 NUJ131125 OEF131125 OOB131125 OXX131125 PHT131125 PRP131125 QBL131125 QLH131125 QVD131125 REZ131125 ROV131125 RYR131125 SIN131125 SSJ131125 TCF131125 TMB131125 TVX131125 UFT131125 UPP131125 UZL131125 VJH131125 VTD131125 WCZ131125 WMV131125 WWR131125 AJ196661 KF196661 UB196661 ADX196661 ANT196661 AXP196661 BHL196661 BRH196661 CBD196661 CKZ196661 CUV196661 DER196661 DON196661 DYJ196661 EIF196661 ESB196661 FBX196661 FLT196661 FVP196661 GFL196661 GPH196661 GZD196661 HIZ196661 HSV196661 ICR196661 IMN196661 IWJ196661 JGF196661 JQB196661 JZX196661 KJT196661 KTP196661 LDL196661 LNH196661 LXD196661 MGZ196661 MQV196661 NAR196661 NKN196661 NUJ196661 OEF196661 OOB196661 OXX196661 PHT196661 PRP196661 QBL196661 QLH196661 QVD196661 REZ196661 ROV196661 RYR196661 SIN196661 SSJ196661 TCF196661 TMB196661 TVX196661 UFT196661 UPP196661 UZL196661 VJH196661 VTD196661 WCZ196661 WMV196661 WWR196661 AJ262197 KF262197 UB262197 ADX262197 ANT262197 AXP262197 BHL262197 BRH262197 CBD262197 CKZ262197 CUV262197 DER262197 DON262197 DYJ262197 EIF262197 ESB262197 FBX262197 FLT262197 FVP262197 GFL262197 GPH262197 GZD262197 HIZ262197 HSV262197 ICR262197 IMN262197 IWJ262197 JGF262197 JQB262197 JZX262197 KJT262197 KTP262197 LDL262197 LNH262197 LXD262197 MGZ262197 MQV262197 NAR262197 NKN262197 NUJ262197 OEF262197 OOB262197 OXX262197 PHT262197 PRP262197 QBL262197 QLH262197 QVD262197 REZ262197 ROV262197 RYR262197 SIN262197 SSJ262197 TCF262197 TMB262197 TVX262197 UFT262197 UPP262197 UZL262197 VJH262197 VTD262197 WCZ262197 WMV262197 WWR262197 AJ327733 KF327733 UB327733 ADX327733 ANT327733 AXP327733 BHL327733 BRH327733 CBD327733 CKZ327733 CUV327733 DER327733 DON327733 DYJ327733 EIF327733 ESB327733 FBX327733 FLT327733 FVP327733 GFL327733 GPH327733 GZD327733 HIZ327733 HSV327733 ICR327733 IMN327733 IWJ327733 JGF327733 JQB327733 JZX327733 KJT327733 KTP327733 LDL327733 LNH327733 LXD327733 MGZ327733 MQV327733 NAR327733 NKN327733 NUJ327733 OEF327733 OOB327733 OXX327733 PHT327733 PRP327733 QBL327733 QLH327733 QVD327733 REZ327733 ROV327733 RYR327733 SIN327733 SSJ327733 TCF327733 TMB327733 TVX327733 UFT327733 UPP327733 UZL327733 VJH327733 VTD327733 WCZ327733 WMV327733 WWR327733 AJ393269 KF393269 UB393269 ADX393269 ANT393269 AXP393269 BHL393269 BRH393269 CBD393269 CKZ393269 CUV393269 DER393269 DON393269 DYJ393269 EIF393269 ESB393269 FBX393269 FLT393269 FVP393269 GFL393269 GPH393269 GZD393269 HIZ393269 HSV393269 ICR393269 IMN393269 IWJ393269 JGF393269 JQB393269 JZX393269 KJT393269 KTP393269 LDL393269 LNH393269 LXD393269 MGZ393269 MQV393269 NAR393269 NKN393269 NUJ393269 OEF393269 OOB393269 OXX393269 PHT393269 PRP393269 QBL393269 QLH393269 QVD393269 REZ393269 ROV393269 RYR393269 SIN393269 SSJ393269 TCF393269 TMB393269 TVX393269 UFT393269 UPP393269 UZL393269 VJH393269 VTD393269 WCZ393269 WMV393269 WWR393269 AJ458805 KF458805 UB458805 ADX458805 ANT458805 AXP458805 BHL458805 BRH458805 CBD458805 CKZ458805 CUV458805 DER458805 DON458805 DYJ458805 EIF458805 ESB458805 FBX458805 FLT458805 FVP458805 GFL458805 GPH458805 GZD458805 HIZ458805 HSV458805 ICR458805 IMN458805 IWJ458805 JGF458805 JQB458805 JZX458805 KJT458805 KTP458805 LDL458805 LNH458805 LXD458805 MGZ458805 MQV458805 NAR458805 NKN458805 NUJ458805 OEF458805 OOB458805 OXX458805 PHT458805 PRP458805 QBL458805 QLH458805 QVD458805 REZ458805 ROV458805 RYR458805 SIN458805 SSJ458805 TCF458805 TMB458805 TVX458805 UFT458805 UPP458805 UZL458805 VJH458805 VTD458805 WCZ458805 WMV458805 WWR458805 AJ524341 KF524341 UB524341 ADX524341 ANT524341 AXP524341 BHL524341 BRH524341 CBD524341 CKZ524341 CUV524341 DER524341 DON524341 DYJ524341 EIF524341 ESB524341 FBX524341 FLT524341 FVP524341 GFL524341 GPH524341 GZD524341 HIZ524341 HSV524341 ICR524341 IMN524341 IWJ524341 JGF524341 JQB524341 JZX524341 KJT524341 KTP524341 LDL524341 LNH524341 LXD524341 MGZ524341 MQV524341 NAR524341 NKN524341 NUJ524341 OEF524341 OOB524341 OXX524341 PHT524341 PRP524341 QBL524341 QLH524341 QVD524341 REZ524341 ROV524341 RYR524341 SIN524341 SSJ524341 TCF524341 TMB524341 TVX524341 UFT524341 UPP524341 UZL524341 VJH524341 VTD524341 WCZ524341 WMV524341 WWR524341 AJ589877 KF589877 UB589877 ADX589877 ANT589877 AXP589877 BHL589877 BRH589877 CBD589877 CKZ589877 CUV589877 DER589877 DON589877 DYJ589877 EIF589877 ESB589877 FBX589877 FLT589877 FVP589877 GFL589877 GPH589877 GZD589877 HIZ589877 HSV589877 ICR589877 IMN589877 IWJ589877 JGF589877 JQB589877 JZX589877 KJT589877 KTP589877 LDL589877 LNH589877 LXD589877 MGZ589877 MQV589877 NAR589877 NKN589877 NUJ589877 OEF589877 OOB589877 OXX589877 PHT589877 PRP589877 QBL589877 QLH589877 QVD589877 REZ589877 ROV589877 RYR589877 SIN589877 SSJ589877 TCF589877 TMB589877 TVX589877 UFT589877 UPP589877 UZL589877 VJH589877 VTD589877 WCZ589877 WMV589877 WWR589877 AJ655413 KF655413 UB655413 ADX655413 ANT655413 AXP655413 BHL655413 BRH655413 CBD655413 CKZ655413 CUV655413 DER655413 DON655413 DYJ655413 EIF655413 ESB655413 FBX655413 FLT655413 FVP655413 GFL655413 GPH655413 GZD655413 HIZ655413 HSV655413 ICR655413 IMN655413 IWJ655413 JGF655413 JQB655413 JZX655413 KJT655413 KTP655413 LDL655413 LNH655413 LXD655413 MGZ655413 MQV655413 NAR655413 NKN655413 NUJ655413 OEF655413 OOB655413 OXX655413 PHT655413 PRP655413 QBL655413 QLH655413 QVD655413 REZ655413 ROV655413 RYR655413 SIN655413 SSJ655413 TCF655413 TMB655413 TVX655413 UFT655413 UPP655413 UZL655413 VJH655413 VTD655413 WCZ655413 WMV655413 WWR655413 AJ720949 KF720949 UB720949 ADX720949 ANT720949 AXP720949 BHL720949 BRH720949 CBD720949 CKZ720949 CUV720949 DER720949 DON720949 DYJ720949 EIF720949 ESB720949 FBX720949 FLT720949 FVP720949 GFL720949 GPH720949 GZD720949 HIZ720949 HSV720949 ICR720949 IMN720949 IWJ720949 JGF720949 JQB720949 JZX720949 KJT720949 KTP720949 LDL720949 LNH720949 LXD720949 MGZ720949 MQV720949 NAR720949 NKN720949 NUJ720949 OEF720949 OOB720949 OXX720949 PHT720949 PRP720949 QBL720949 QLH720949 QVD720949 REZ720949 ROV720949 RYR720949 SIN720949 SSJ720949 TCF720949 TMB720949 TVX720949 UFT720949 UPP720949 UZL720949 VJH720949 VTD720949 WCZ720949 WMV720949 WWR720949 AJ786485 KF786485 UB786485 ADX786485 ANT786485 AXP786485 BHL786485 BRH786485 CBD786485 CKZ786485 CUV786485 DER786485 DON786485 DYJ786485 EIF786485 ESB786485 FBX786485 FLT786485 FVP786485 GFL786485 GPH786485 GZD786485 HIZ786485 HSV786485 ICR786485 IMN786485 IWJ786485 JGF786485 JQB786485 JZX786485 KJT786485 KTP786485 LDL786485 LNH786485 LXD786485 MGZ786485 MQV786485 NAR786485 NKN786485 NUJ786485 OEF786485 OOB786485 OXX786485 PHT786485 PRP786485 QBL786485 QLH786485 QVD786485 REZ786485 ROV786485 RYR786485 SIN786485 SSJ786485 TCF786485 TMB786485 TVX786485 UFT786485 UPP786485 UZL786485 VJH786485 VTD786485 WCZ786485 WMV786485 WWR786485 AJ852021 KF852021 UB852021 ADX852021 ANT852021 AXP852021 BHL852021 BRH852021 CBD852021 CKZ852021 CUV852021 DER852021 DON852021 DYJ852021 EIF852021 ESB852021 FBX852021 FLT852021 FVP852021 GFL852021 GPH852021 GZD852021 HIZ852021 HSV852021 ICR852021 IMN852021 IWJ852021 JGF852021 JQB852021 JZX852021 KJT852021 KTP852021 LDL852021 LNH852021 LXD852021 MGZ852021 MQV852021 NAR852021 NKN852021 NUJ852021 OEF852021 OOB852021 OXX852021 PHT852021 PRP852021 QBL852021 QLH852021 QVD852021 REZ852021 ROV852021 RYR852021 SIN852021 SSJ852021 TCF852021 TMB852021 TVX852021 UFT852021 UPP852021 UZL852021 VJH852021 VTD852021 WCZ852021 WMV852021 WWR852021 AJ917557 KF917557 UB917557 ADX917557 ANT917557 AXP917557 BHL917557 BRH917557 CBD917557 CKZ917557 CUV917557 DER917557 DON917557 DYJ917557 EIF917557 ESB917557 FBX917557 FLT917557 FVP917557 GFL917557 GPH917557 GZD917557 HIZ917557 HSV917557 ICR917557 IMN917557 IWJ917557 JGF917557 JQB917557 JZX917557 KJT917557 KTP917557 LDL917557 LNH917557 LXD917557 MGZ917557 MQV917557 NAR917557 NKN917557 NUJ917557 OEF917557 OOB917557 OXX917557 PHT917557 PRP917557 QBL917557 QLH917557 QVD917557 REZ917557 ROV917557 RYR917557 SIN917557 SSJ917557 TCF917557 TMB917557 TVX917557 UFT917557 UPP917557 UZL917557 VJH917557 VTD917557 WCZ917557 WMV917557 WWR917557 AJ983093 KF983093 UB983093 ADX983093 ANT983093 AXP983093 BHL983093 BRH983093 CBD983093 CKZ983093 CUV983093 DER983093 DON983093 DYJ983093 EIF983093 ESB983093 FBX983093 FLT983093 FVP983093 GFL983093 GPH983093 GZD983093 HIZ983093 HSV983093 ICR983093 IMN983093 IWJ983093 JGF983093 JQB983093 JZX983093 KJT983093 KTP983093 LDL983093 LNH983093 LXD983093 MGZ983093 MQV983093 NAR983093 NKN983093 NUJ983093 OEF983093 OOB983093 OXX983093 PHT983093 PRP983093 QBL983093 QLH983093 QVD983093 REZ983093 ROV983093 RYR983093 SIN983093 SSJ983093 TCF983093 TMB983093 TVX983093 UFT983093 UPP983093 UZL983093 VJH983093 VTD983093 WCZ983093 WMV983093 WWR983093 AJ51:AJ55 KF51:KF55 UB51:UB55 ADX51:ADX55 ANT51:ANT55 AXP51:AXP55 BHL51:BHL55 BRH51:BRH55 CBD51:CBD55 CKZ51:CKZ55 CUV51:CUV55 DER51:DER55 DON51:DON55 DYJ51:DYJ55 EIF51:EIF55 ESB51:ESB55 FBX51:FBX55 FLT51:FLT55 FVP51:FVP55 GFL51:GFL55 GPH51:GPH55 GZD51:GZD55 HIZ51:HIZ55 HSV51:HSV55 ICR51:ICR55 IMN51:IMN55 IWJ51:IWJ55 JGF51:JGF55 JQB51:JQB55 JZX51:JZX55 KJT51:KJT55 KTP51:KTP55 LDL51:LDL55 LNH51:LNH55 LXD51:LXD55 MGZ51:MGZ55 MQV51:MQV55 NAR51:NAR55 NKN51:NKN55 NUJ51:NUJ55 OEF51:OEF55 OOB51:OOB55 OXX51:OXX55 PHT51:PHT55 PRP51:PRP55 QBL51:QBL55 QLH51:QLH55 QVD51:QVD55 REZ51:REZ55 ROV51:ROV55 RYR51:RYR55 SIN51:SIN55 SSJ51:SSJ55 TCF51:TCF55 TMB51:TMB55 TVX51:TVX55 UFT51:UFT55 UPP51:UPP55 UZL51:UZL55 VJH51:VJH55 VTD51:VTD55 WCZ51:WCZ55 WMV51:WMV55 WWR51:WWR55 AJ65591:AJ65595 KF65591:KF65595 UB65591:UB65595 ADX65591:ADX65595 ANT65591:ANT65595 AXP65591:AXP65595 BHL65591:BHL65595 BRH65591:BRH65595 CBD65591:CBD65595 CKZ65591:CKZ65595 CUV65591:CUV65595 DER65591:DER65595 DON65591:DON65595 DYJ65591:DYJ65595 EIF65591:EIF65595 ESB65591:ESB65595 FBX65591:FBX65595 FLT65591:FLT65595 FVP65591:FVP65595 GFL65591:GFL65595 GPH65591:GPH65595 GZD65591:GZD65595 HIZ65591:HIZ65595 HSV65591:HSV65595 ICR65591:ICR65595 IMN65591:IMN65595 IWJ65591:IWJ65595 JGF65591:JGF65595 JQB65591:JQB65595 JZX65591:JZX65595 KJT65591:KJT65595 KTP65591:KTP65595 LDL65591:LDL65595 LNH65591:LNH65595 LXD65591:LXD65595 MGZ65591:MGZ65595 MQV65591:MQV65595 NAR65591:NAR65595 NKN65591:NKN65595 NUJ65591:NUJ65595 OEF65591:OEF65595 OOB65591:OOB65595 OXX65591:OXX65595 PHT65591:PHT65595 PRP65591:PRP65595 QBL65591:QBL65595 QLH65591:QLH65595 QVD65591:QVD65595 REZ65591:REZ65595 ROV65591:ROV65595 RYR65591:RYR65595 SIN65591:SIN65595 SSJ65591:SSJ65595 TCF65591:TCF65595 TMB65591:TMB65595 TVX65591:TVX65595 UFT65591:UFT65595 UPP65591:UPP65595 UZL65591:UZL65595 VJH65591:VJH65595 VTD65591:VTD65595 WCZ65591:WCZ65595 WMV65591:WMV65595 WWR65591:WWR65595 AJ131127:AJ131131 KF131127:KF131131 UB131127:UB131131 ADX131127:ADX131131 ANT131127:ANT131131 AXP131127:AXP131131 BHL131127:BHL131131 BRH131127:BRH131131 CBD131127:CBD131131 CKZ131127:CKZ131131 CUV131127:CUV131131 DER131127:DER131131 DON131127:DON131131 DYJ131127:DYJ131131 EIF131127:EIF131131 ESB131127:ESB131131 FBX131127:FBX131131 FLT131127:FLT131131 FVP131127:FVP131131 GFL131127:GFL131131 GPH131127:GPH131131 GZD131127:GZD131131 HIZ131127:HIZ131131 HSV131127:HSV131131 ICR131127:ICR131131 IMN131127:IMN131131 IWJ131127:IWJ131131 JGF131127:JGF131131 JQB131127:JQB131131 JZX131127:JZX131131 KJT131127:KJT131131 KTP131127:KTP131131 LDL131127:LDL131131 LNH131127:LNH131131 LXD131127:LXD131131 MGZ131127:MGZ131131 MQV131127:MQV131131 NAR131127:NAR131131 NKN131127:NKN131131 NUJ131127:NUJ131131 OEF131127:OEF131131 OOB131127:OOB131131 OXX131127:OXX131131 PHT131127:PHT131131 PRP131127:PRP131131 QBL131127:QBL131131 QLH131127:QLH131131 QVD131127:QVD131131 REZ131127:REZ131131 ROV131127:ROV131131 RYR131127:RYR131131 SIN131127:SIN131131 SSJ131127:SSJ131131 TCF131127:TCF131131 TMB131127:TMB131131 TVX131127:TVX131131 UFT131127:UFT131131 UPP131127:UPP131131 UZL131127:UZL131131 VJH131127:VJH131131 VTD131127:VTD131131 WCZ131127:WCZ131131 WMV131127:WMV131131 WWR131127:WWR131131 AJ196663:AJ196667 KF196663:KF196667 UB196663:UB196667 ADX196663:ADX196667 ANT196663:ANT196667 AXP196663:AXP196667 BHL196663:BHL196667 BRH196663:BRH196667 CBD196663:CBD196667 CKZ196663:CKZ196667 CUV196663:CUV196667 DER196663:DER196667 DON196663:DON196667 DYJ196663:DYJ196667 EIF196663:EIF196667 ESB196663:ESB196667 FBX196663:FBX196667 FLT196663:FLT196667 FVP196663:FVP196667 GFL196663:GFL196667 GPH196663:GPH196667 GZD196663:GZD196667 HIZ196663:HIZ196667 HSV196663:HSV196667 ICR196663:ICR196667 IMN196663:IMN196667 IWJ196663:IWJ196667 JGF196663:JGF196667 JQB196663:JQB196667 JZX196663:JZX196667 KJT196663:KJT196667 KTP196663:KTP196667 LDL196663:LDL196667 LNH196663:LNH196667 LXD196663:LXD196667 MGZ196663:MGZ196667 MQV196663:MQV196667 NAR196663:NAR196667 NKN196663:NKN196667 NUJ196663:NUJ196667 OEF196663:OEF196667 OOB196663:OOB196667 OXX196663:OXX196667 PHT196663:PHT196667 PRP196663:PRP196667 QBL196663:QBL196667 QLH196663:QLH196667 QVD196663:QVD196667 REZ196663:REZ196667 ROV196663:ROV196667 RYR196663:RYR196667 SIN196663:SIN196667 SSJ196663:SSJ196667 TCF196663:TCF196667 TMB196663:TMB196667 TVX196663:TVX196667 UFT196663:UFT196667 UPP196663:UPP196667 UZL196663:UZL196667 VJH196663:VJH196667 VTD196663:VTD196667 WCZ196663:WCZ196667 WMV196663:WMV196667 WWR196663:WWR196667 AJ262199:AJ262203 KF262199:KF262203 UB262199:UB262203 ADX262199:ADX262203 ANT262199:ANT262203 AXP262199:AXP262203 BHL262199:BHL262203 BRH262199:BRH262203 CBD262199:CBD262203 CKZ262199:CKZ262203 CUV262199:CUV262203 DER262199:DER262203 DON262199:DON262203 DYJ262199:DYJ262203 EIF262199:EIF262203 ESB262199:ESB262203 FBX262199:FBX262203 FLT262199:FLT262203 FVP262199:FVP262203 GFL262199:GFL262203 GPH262199:GPH262203 GZD262199:GZD262203 HIZ262199:HIZ262203 HSV262199:HSV262203 ICR262199:ICR262203 IMN262199:IMN262203 IWJ262199:IWJ262203 JGF262199:JGF262203 JQB262199:JQB262203 JZX262199:JZX262203 KJT262199:KJT262203 KTP262199:KTP262203 LDL262199:LDL262203 LNH262199:LNH262203 LXD262199:LXD262203 MGZ262199:MGZ262203 MQV262199:MQV262203 NAR262199:NAR262203 NKN262199:NKN262203 NUJ262199:NUJ262203 OEF262199:OEF262203 OOB262199:OOB262203 OXX262199:OXX262203 PHT262199:PHT262203 PRP262199:PRP262203 QBL262199:QBL262203 QLH262199:QLH262203 QVD262199:QVD262203 REZ262199:REZ262203 ROV262199:ROV262203 RYR262199:RYR262203 SIN262199:SIN262203 SSJ262199:SSJ262203 TCF262199:TCF262203 TMB262199:TMB262203 TVX262199:TVX262203 UFT262199:UFT262203 UPP262199:UPP262203 UZL262199:UZL262203 VJH262199:VJH262203 VTD262199:VTD262203 WCZ262199:WCZ262203 WMV262199:WMV262203 WWR262199:WWR262203 AJ327735:AJ327739 KF327735:KF327739 UB327735:UB327739 ADX327735:ADX327739 ANT327735:ANT327739 AXP327735:AXP327739 BHL327735:BHL327739 BRH327735:BRH327739 CBD327735:CBD327739 CKZ327735:CKZ327739 CUV327735:CUV327739 DER327735:DER327739 DON327735:DON327739 DYJ327735:DYJ327739 EIF327735:EIF327739 ESB327735:ESB327739 FBX327735:FBX327739 FLT327735:FLT327739 FVP327735:FVP327739 GFL327735:GFL327739 GPH327735:GPH327739 GZD327735:GZD327739 HIZ327735:HIZ327739 HSV327735:HSV327739 ICR327735:ICR327739 IMN327735:IMN327739 IWJ327735:IWJ327739 JGF327735:JGF327739 JQB327735:JQB327739 JZX327735:JZX327739 KJT327735:KJT327739 KTP327735:KTP327739 LDL327735:LDL327739 LNH327735:LNH327739 LXD327735:LXD327739 MGZ327735:MGZ327739 MQV327735:MQV327739 NAR327735:NAR327739 NKN327735:NKN327739 NUJ327735:NUJ327739 OEF327735:OEF327739 OOB327735:OOB327739 OXX327735:OXX327739 PHT327735:PHT327739 PRP327735:PRP327739 QBL327735:QBL327739 QLH327735:QLH327739 QVD327735:QVD327739 REZ327735:REZ327739 ROV327735:ROV327739 RYR327735:RYR327739 SIN327735:SIN327739 SSJ327735:SSJ327739 TCF327735:TCF327739 TMB327735:TMB327739 TVX327735:TVX327739 UFT327735:UFT327739 UPP327735:UPP327739 UZL327735:UZL327739 VJH327735:VJH327739 VTD327735:VTD327739 WCZ327735:WCZ327739 WMV327735:WMV327739 WWR327735:WWR327739 AJ393271:AJ393275 KF393271:KF393275 UB393271:UB393275 ADX393271:ADX393275 ANT393271:ANT393275 AXP393271:AXP393275 BHL393271:BHL393275 BRH393271:BRH393275 CBD393271:CBD393275 CKZ393271:CKZ393275 CUV393271:CUV393275 DER393271:DER393275 DON393271:DON393275 DYJ393271:DYJ393275 EIF393271:EIF393275 ESB393271:ESB393275 FBX393271:FBX393275 FLT393271:FLT393275 FVP393271:FVP393275 GFL393271:GFL393275 GPH393271:GPH393275 GZD393271:GZD393275 HIZ393271:HIZ393275 HSV393271:HSV393275 ICR393271:ICR393275 IMN393271:IMN393275 IWJ393271:IWJ393275 JGF393271:JGF393275 JQB393271:JQB393275 JZX393271:JZX393275 KJT393271:KJT393275 KTP393271:KTP393275 LDL393271:LDL393275 LNH393271:LNH393275 LXD393271:LXD393275 MGZ393271:MGZ393275 MQV393271:MQV393275 NAR393271:NAR393275 NKN393271:NKN393275 NUJ393271:NUJ393275 OEF393271:OEF393275 OOB393271:OOB393275 OXX393271:OXX393275 PHT393271:PHT393275 PRP393271:PRP393275 QBL393271:QBL393275 QLH393271:QLH393275 QVD393271:QVD393275 REZ393271:REZ393275 ROV393271:ROV393275 RYR393271:RYR393275 SIN393271:SIN393275 SSJ393271:SSJ393275 TCF393271:TCF393275 TMB393271:TMB393275 TVX393271:TVX393275 UFT393271:UFT393275 UPP393271:UPP393275 UZL393271:UZL393275 VJH393271:VJH393275 VTD393271:VTD393275 WCZ393271:WCZ393275 WMV393271:WMV393275 WWR393271:WWR393275 AJ458807:AJ458811 KF458807:KF458811 UB458807:UB458811 ADX458807:ADX458811 ANT458807:ANT458811 AXP458807:AXP458811 BHL458807:BHL458811 BRH458807:BRH458811 CBD458807:CBD458811 CKZ458807:CKZ458811 CUV458807:CUV458811 DER458807:DER458811 DON458807:DON458811 DYJ458807:DYJ458811 EIF458807:EIF458811 ESB458807:ESB458811 FBX458807:FBX458811 FLT458807:FLT458811 FVP458807:FVP458811 GFL458807:GFL458811 GPH458807:GPH458811 GZD458807:GZD458811 HIZ458807:HIZ458811 HSV458807:HSV458811 ICR458807:ICR458811 IMN458807:IMN458811 IWJ458807:IWJ458811 JGF458807:JGF458811 JQB458807:JQB458811 JZX458807:JZX458811 KJT458807:KJT458811 KTP458807:KTP458811 LDL458807:LDL458811 LNH458807:LNH458811 LXD458807:LXD458811 MGZ458807:MGZ458811 MQV458807:MQV458811 NAR458807:NAR458811 NKN458807:NKN458811 NUJ458807:NUJ458811 OEF458807:OEF458811 OOB458807:OOB458811 OXX458807:OXX458811 PHT458807:PHT458811 PRP458807:PRP458811 QBL458807:QBL458811 QLH458807:QLH458811 QVD458807:QVD458811 REZ458807:REZ458811 ROV458807:ROV458811 RYR458807:RYR458811 SIN458807:SIN458811 SSJ458807:SSJ458811 TCF458807:TCF458811 TMB458807:TMB458811 TVX458807:TVX458811 UFT458807:UFT458811 UPP458807:UPP458811 UZL458807:UZL458811 VJH458807:VJH458811 VTD458807:VTD458811 WCZ458807:WCZ458811 WMV458807:WMV458811 WWR458807:WWR458811 AJ524343:AJ524347 KF524343:KF524347 UB524343:UB524347 ADX524343:ADX524347 ANT524343:ANT524347 AXP524343:AXP524347 BHL524343:BHL524347 BRH524343:BRH524347 CBD524343:CBD524347 CKZ524343:CKZ524347 CUV524343:CUV524347 DER524343:DER524347 DON524343:DON524347 DYJ524343:DYJ524347 EIF524343:EIF524347 ESB524343:ESB524347 FBX524343:FBX524347 FLT524343:FLT524347 FVP524343:FVP524347 GFL524343:GFL524347 GPH524343:GPH524347 GZD524343:GZD524347 HIZ524343:HIZ524347 HSV524343:HSV524347 ICR524343:ICR524347 IMN524343:IMN524347 IWJ524343:IWJ524347 JGF524343:JGF524347 JQB524343:JQB524347 JZX524343:JZX524347 KJT524343:KJT524347 KTP524343:KTP524347 LDL524343:LDL524347 LNH524343:LNH524347 LXD524343:LXD524347 MGZ524343:MGZ524347 MQV524343:MQV524347 NAR524343:NAR524347 NKN524343:NKN524347 NUJ524343:NUJ524347 OEF524343:OEF524347 OOB524343:OOB524347 OXX524343:OXX524347 PHT524343:PHT524347 PRP524343:PRP524347 QBL524343:QBL524347 QLH524343:QLH524347 QVD524343:QVD524347 REZ524343:REZ524347 ROV524343:ROV524347 RYR524343:RYR524347 SIN524343:SIN524347 SSJ524343:SSJ524347 TCF524343:TCF524347 TMB524343:TMB524347 TVX524343:TVX524347 UFT524343:UFT524347 UPP524343:UPP524347 UZL524343:UZL524347 VJH524343:VJH524347 VTD524343:VTD524347 WCZ524343:WCZ524347 WMV524343:WMV524347 WWR524343:WWR524347 AJ589879:AJ589883 KF589879:KF589883 UB589879:UB589883 ADX589879:ADX589883 ANT589879:ANT589883 AXP589879:AXP589883 BHL589879:BHL589883 BRH589879:BRH589883 CBD589879:CBD589883 CKZ589879:CKZ589883 CUV589879:CUV589883 DER589879:DER589883 DON589879:DON589883 DYJ589879:DYJ589883 EIF589879:EIF589883 ESB589879:ESB589883 FBX589879:FBX589883 FLT589879:FLT589883 FVP589879:FVP589883 GFL589879:GFL589883 GPH589879:GPH589883 GZD589879:GZD589883 HIZ589879:HIZ589883 HSV589879:HSV589883 ICR589879:ICR589883 IMN589879:IMN589883 IWJ589879:IWJ589883 JGF589879:JGF589883 JQB589879:JQB589883 JZX589879:JZX589883 KJT589879:KJT589883 KTP589879:KTP589883 LDL589879:LDL589883 LNH589879:LNH589883 LXD589879:LXD589883 MGZ589879:MGZ589883 MQV589879:MQV589883 NAR589879:NAR589883 NKN589879:NKN589883 NUJ589879:NUJ589883 OEF589879:OEF589883 OOB589879:OOB589883 OXX589879:OXX589883 PHT589879:PHT589883 PRP589879:PRP589883 QBL589879:QBL589883 QLH589879:QLH589883 QVD589879:QVD589883 REZ589879:REZ589883 ROV589879:ROV589883 RYR589879:RYR589883 SIN589879:SIN589883 SSJ589879:SSJ589883 TCF589879:TCF589883 TMB589879:TMB589883 TVX589879:TVX589883 UFT589879:UFT589883 UPP589879:UPP589883 UZL589879:UZL589883 VJH589879:VJH589883 VTD589879:VTD589883 WCZ589879:WCZ589883 WMV589879:WMV589883 WWR589879:WWR589883 AJ655415:AJ655419 KF655415:KF655419 UB655415:UB655419 ADX655415:ADX655419 ANT655415:ANT655419 AXP655415:AXP655419 BHL655415:BHL655419 BRH655415:BRH655419 CBD655415:CBD655419 CKZ655415:CKZ655419 CUV655415:CUV655419 DER655415:DER655419 DON655415:DON655419 DYJ655415:DYJ655419 EIF655415:EIF655419 ESB655415:ESB655419 FBX655415:FBX655419 FLT655415:FLT655419 FVP655415:FVP655419 GFL655415:GFL655419 GPH655415:GPH655419 GZD655415:GZD655419 HIZ655415:HIZ655419 HSV655415:HSV655419 ICR655415:ICR655419 IMN655415:IMN655419 IWJ655415:IWJ655419 JGF655415:JGF655419 JQB655415:JQB655419 JZX655415:JZX655419 KJT655415:KJT655419 KTP655415:KTP655419 LDL655415:LDL655419 LNH655415:LNH655419 LXD655415:LXD655419 MGZ655415:MGZ655419 MQV655415:MQV655419 NAR655415:NAR655419 NKN655415:NKN655419 NUJ655415:NUJ655419 OEF655415:OEF655419 OOB655415:OOB655419 OXX655415:OXX655419 PHT655415:PHT655419 PRP655415:PRP655419 QBL655415:QBL655419 QLH655415:QLH655419 QVD655415:QVD655419 REZ655415:REZ655419 ROV655415:ROV655419 RYR655415:RYR655419 SIN655415:SIN655419 SSJ655415:SSJ655419 TCF655415:TCF655419 TMB655415:TMB655419 TVX655415:TVX655419 UFT655415:UFT655419 UPP655415:UPP655419 UZL655415:UZL655419 VJH655415:VJH655419 VTD655415:VTD655419 WCZ655415:WCZ655419 WMV655415:WMV655419 WWR655415:WWR655419 AJ720951:AJ720955 KF720951:KF720955 UB720951:UB720955 ADX720951:ADX720955 ANT720951:ANT720955 AXP720951:AXP720955 BHL720951:BHL720955 BRH720951:BRH720955 CBD720951:CBD720955 CKZ720951:CKZ720955 CUV720951:CUV720955 DER720951:DER720955 DON720951:DON720955 DYJ720951:DYJ720955 EIF720951:EIF720955 ESB720951:ESB720955 FBX720951:FBX720955 FLT720951:FLT720955 FVP720951:FVP720955 GFL720951:GFL720955 GPH720951:GPH720955 GZD720951:GZD720955 HIZ720951:HIZ720955 HSV720951:HSV720955 ICR720951:ICR720955 IMN720951:IMN720955 IWJ720951:IWJ720955 JGF720951:JGF720955 JQB720951:JQB720955 JZX720951:JZX720955 KJT720951:KJT720955 KTP720951:KTP720955 LDL720951:LDL720955 LNH720951:LNH720955 LXD720951:LXD720955 MGZ720951:MGZ720955 MQV720951:MQV720955 NAR720951:NAR720955 NKN720951:NKN720955 NUJ720951:NUJ720955 OEF720951:OEF720955 OOB720951:OOB720955 OXX720951:OXX720955 PHT720951:PHT720955 PRP720951:PRP720955 QBL720951:QBL720955 QLH720951:QLH720955 QVD720951:QVD720955 REZ720951:REZ720955 ROV720951:ROV720955 RYR720951:RYR720955 SIN720951:SIN720955 SSJ720951:SSJ720955 TCF720951:TCF720955 TMB720951:TMB720955 TVX720951:TVX720955 UFT720951:UFT720955 UPP720951:UPP720955 UZL720951:UZL720955 VJH720951:VJH720955 VTD720951:VTD720955 WCZ720951:WCZ720955 WMV720951:WMV720955 WWR720951:WWR720955 AJ786487:AJ786491 KF786487:KF786491 UB786487:UB786491 ADX786487:ADX786491 ANT786487:ANT786491 AXP786487:AXP786491 BHL786487:BHL786491 BRH786487:BRH786491 CBD786487:CBD786491 CKZ786487:CKZ786491 CUV786487:CUV786491 DER786487:DER786491 DON786487:DON786491 DYJ786487:DYJ786491 EIF786487:EIF786491 ESB786487:ESB786491 FBX786487:FBX786491 FLT786487:FLT786491 FVP786487:FVP786491 GFL786487:GFL786491 GPH786487:GPH786491 GZD786487:GZD786491 HIZ786487:HIZ786491 HSV786487:HSV786491 ICR786487:ICR786491 IMN786487:IMN786491 IWJ786487:IWJ786491 JGF786487:JGF786491 JQB786487:JQB786491 JZX786487:JZX786491 KJT786487:KJT786491 KTP786487:KTP786491 LDL786487:LDL786491 LNH786487:LNH786491 LXD786487:LXD786491 MGZ786487:MGZ786491 MQV786487:MQV786491 NAR786487:NAR786491 NKN786487:NKN786491 NUJ786487:NUJ786491 OEF786487:OEF786491 OOB786487:OOB786491 OXX786487:OXX786491 PHT786487:PHT786491 PRP786487:PRP786491 QBL786487:QBL786491 QLH786487:QLH786491 QVD786487:QVD786491 REZ786487:REZ786491 ROV786487:ROV786491 RYR786487:RYR786491 SIN786487:SIN786491 SSJ786487:SSJ786491 TCF786487:TCF786491 TMB786487:TMB786491 TVX786487:TVX786491 UFT786487:UFT786491 UPP786487:UPP786491 UZL786487:UZL786491 VJH786487:VJH786491 VTD786487:VTD786491 WCZ786487:WCZ786491 WMV786487:WMV786491 WWR786487:WWR786491 AJ852023:AJ852027 KF852023:KF852027 UB852023:UB852027 ADX852023:ADX852027 ANT852023:ANT852027 AXP852023:AXP852027 BHL852023:BHL852027 BRH852023:BRH852027 CBD852023:CBD852027 CKZ852023:CKZ852027 CUV852023:CUV852027 DER852023:DER852027 DON852023:DON852027 DYJ852023:DYJ852027 EIF852023:EIF852027 ESB852023:ESB852027 FBX852023:FBX852027 FLT852023:FLT852027 FVP852023:FVP852027 GFL852023:GFL852027 GPH852023:GPH852027 GZD852023:GZD852027 HIZ852023:HIZ852027 HSV852023:HSV852027 ICR852023:ICR852027 IMN852023:IMN852027 IWJ852023:IWJ852027 JGF852023:JGF852027 JQB852023:JQB852027 JZX852023:JZX852027 KJT852023:KJT852027 KTP852023:KTP852027 LDL852023:LDL852027 LNH852023:LNH852027 LXD852023:LXD852027 MGZ852023:MGZ852027 MQV852023:MQV852027 NAR852023:NAR852027 NKN852023:NKN852027 NUJ852023:NUJ852027 OEF852023:OEF852027 OOB852023:OOB852027 OXX852023:OXX852027 PHT852023:PHT852027 PRP852023:PRP852027 QBL852023:QBL852027 QLH852023:QLH852027 QVD852023:QVD852027 REZ852023:REZ852027 ROV852023:ROV852027 RYR852023:RYR852027 SIN852023:SIN852027 SSJ852023:SSJ852027 TCF852023:TCF852027 TMB852023:TMB852027 TVX852023:TVX852027 UFT852023:UFT852027 UPP852023:UPP852027 UZL852023:UZL852027 VJH852023:VJH852027 VTD852023:VTD852027 WCZ852023:WCZ852027 WMV852023:WMV852027 WWR852023:WWR852027 AJ917559:AJ917563 KF917559:KF917563 UB917559:UB917563 ADX917559:ADX917563 ANT917559:ANT917563 AXP917559:AXP917563 BHL917559:BHL917563 BRH917559:BRH917563 CBD917559:CBD917563 CKZ917559:CKZ917563 CUV917559:CUV917563 DER917559:DER917563 DON917559:DON917563 DYJ917559:DYJ917563 EIF917559:EIF917563 ESB917559:ESB917563 FBX917559:FBX917563 FLT917559:FLT917563 FVP917559:FVP917563 GFL917559:GFL917563 GPH917559:GPH917563 GZD917559:GZD917563 HIZ917559:HIZ917563 HSV917559:HSV917563 ICR917559:ICR917563 IMN917559:IMN917563 IWJ917559:IWJ917563 JGF917559:JGF917563 JQB917559:JQB917563 JZX917559:JZX917563 KJT917559:KJT917563 KTP917559:KTP917563 LDL917559:LDL917563 LNH917559:LNH917563 LXD917559:LXD917563 MGZ917559:MGZ917563 MQV917559:MQV917563 NAR917559:NAR917563 NKN917559:NKN917563 NUJ917559:NUJ917563 OEF917559:OEF917563 OOB917559:OOB917563 OXX917559:OXX917563 PHT917559:PHT917563 PRP917559:PRP917563 QBL917559:QBL917563 QLH917559:QLH917563 QVD917559:QVD917563 REZ917559:REZ917563 ROV917559:ROV917563 RYR917559:RYR917563 SIN917559:SIN917563 SSJ917559:SSJ917563 TCF917559:TCF917563 TMB917559:TMB917563 TVX917559:TVX917563 UFT917559:UFT917563 UPP917559:UPP917563 UZL917559:UZL917563 VJH917559:VJH917563 VTD917559:VTD917563 WCZ917559:WCZ917563 WMV917559:WMV917563 WWR917559:WWR917563 AJ983095:AJ983099 KF983095:KF983099 UB983095:UB983099 ADX983095:ADX983099 ANT983095:ANT983099 AXP983095:AXP983099 BHL983095:BHL983099 BRH983095:BRH983099 CBD983095:CBD983099 CKZ983095:CKZ983099 CUV983095:CUV983099 DER983095:DER983099 DON983095:DON983099 DYJ983095:DYJ983099 EIF983095:EIF983099 ESB983095:ESB983099 FBX983095:FBX983099 FLT983095:FLT983099 FVP983095:FVP983099 GFL983095:GFL983099 GPH983095:GPH983099 GZD983095:GZD983099 HIZ983095:HIZ983099 HSV983095:HSV983099 ICR983095:ICR983099 IMN983095:IMN983099 IWJ983095:IWJ983099 JGF983095:JGF983099 JQB983095:JQB983099 JZX983095:JZX983099 KJT983095:KJT983099 KTP983095:KTP983099 LDL983095:LDL983099 LNH983095:LNH983099 LXD983095:LXD983099 MGZ983095:MGZ983099 MQV983095:MQV983099 NAR983095:NAR983099 NKN983095:NKN983099 NUJ983095:NUJ983099 OEF983095:OEF983099 OOB983095:OOB983099 OXX983095:OXX983099 PHT983095:PHT983099 PRP983095:PRP983099 QBL983095:QBL983099 QLH983095:QLH983099 QVD983095:QVD983099 REZ983095:REZ983099 ROV983095:ROV983099 RYR983095:RYR983099 SIN983095:SIN983099 SSJ983095:SSJ983099 TCF983095:TCF983099 TMB983095:TMB983099 TVX983095:TVX983099 UFT983095:UFT983099 UPP983095:UPP983099 UZL983095:UZL983099 VJH983095:VJH983099 VTD983095:VTD983099 WCZ983095:WCZ983099 WMV983095:WMV983099 WWR983095:WWR983099 H21 JD21 SZ21 ACV21 AMR21 AWN21 BGJ21 BQF21 CAB21 CJX21 CTT21 DDP21 DNL21 DXH21 EHD21 EQZ21 FAV21 FKR21 FUN21 GEJ21 GOF21 GYB21 HHX21 HRT21 IBP21 ILL21 IVH21 JFD21 JOZ21 JYV21 KIR21 KSN21 LCJ21 LMF21 LWB21 MFX21 MPT21 MZP21 NJL21 NTH21 ODD21 OMZ21 OWV21 PGR21 PQN21 QAJ21 QKF21 QUB21 RDX21 RNT21 RXP21 SHL21 SRH21 TBD21 TKZ21 TUV21 UER21 UON21 UYJ21 VIF21 VSB21 WBX21 WLT21 WVP21 H65557 JD65557 SZ65557 ACV65557 AMR65557 AWN65557 BGJ65557 BQF65557 CAB65557 CJX65557 CTT65557 DDP65557 DNL65557 DXH65557 EHD65557 EQZ65557 FAV65557 FKR65557 FUN65557 GEJ65557 GOF65557 GYB65557 HHX65557 HRT65557 IBP65557 ILL65557 IVH65557 JFD65557 JOZ65557 JYV65557 KIR65557 KSN65557 LCJ65557 LMF65557 LWB65557 MFX65557 MPT65557 MZP65557 NJL65557 NTH65557 ODD65557 OMZ65557 OWV65557 PGR65557 PQN65557 QAJ65557 QKF65557 QUB65557 RDX65557 RNT65557 RXP65557 SHL65557 SRH65557 TBD65557 TKZ65557 TUV65557 UER65557 UON65557 UYJ65557 VIF65557 VSB65557 WBX65557 WLT65557 WVP65557 H131093 JD131093 SZ131093 ACV131093 AMR131093 AWN131093 BGJ131093 BQF131093 CAB131093 CJX131093 CTT131093 DDP131093 DNL131093 DXH131093 EHD131093 EQZ131093 FAV131093 FKR131093 FUN131093 GEJ131093 GOF131093 GYB131093 HHX131093 HRT131093 IBP131093 ILL131093 IVH131093 JFD131093 JOZ131093 JYV131093 KIR131093 KSN131093 LCJ131093 LMF131093 LWB131093 MFX131093 MPT131093 MZP131093 NJL131093 NTH131093 ODD131093 OMZ131093 OWV131093 PGR131093 PQN131093 QAJ131093 QKF131093 QUB131093 RDX131093 RNT131093 RXP131093 SHL131093 SRH131093 TBD131093 TKZ131093 TUV131093 UER131093 UON131093 UYJ131093 VIF131093 VSB131093 WBX131093 WLT131093 WVP131093 H196629 JD196629 SZ196629 ACV196629 AMR196629 AWN196629 BGJ196629 BQF196629 CAB196629 CJX196629 CTT196629 DDP196629 DNL196629 DXH196629 EHD196629 EQZ196629 FAV196629 FKR196629 FUN196629 GEJ196629 GOF196629 GYB196629 HHX196629 HRT196629 IBP196629 ILL196629 IVH196629 JFD196629 JOZ196629 JYV196629 KIR196629 KSN196629 LCJ196629 LMF196629 LWB196629 MFX196629 MPT196629 MZP196629 NJL196629 NTH196629 ODD196629 OMZ196629 OWV196629 PGR196629 PQN196629 QAJ196629 QKF196629 QUB196629 RDX196629 RNT196629 RXP196629 SHL196629 SRH196629 TBD196629 TKZ196629 TUV196629 UER196629 UON196629 UYJ196629 VIF196629 VSB196629 WBX196629 WLT196629 WVP196629 H262165 JD262165 SZ262165 ACV262165 AMR262165 AWN262165 BGJ262165 BQF262165 CAB262165 CJX262165 CTT262165 DDP262165 DNL262165 DXH262165 EHD262165 EQZ262165 FAV262165 FKR262165 FUN262165 GEJ262165 GOF262165 GYB262165 HHX262165 HRT262165 IBP262165 ILL262165 IVH262165 JFD262165 JOZ262165 JYV262165 KIR262165 KSN262165 LCJ262165 LMF262165 LWB262165 MFX262165 MPT262165 MZP262165 NJL262165 NTH262165 ODD262165 OMZ262165 OWV262165 PGR262165 PQN262165 QAJ262165 QKF262165 QUB262165 RDX262165 RNT262165 RXP262165 SHL262165 SRH262165 TBD262165 TKZ262165 TUV262165 UER262165 UON262165 UYJ262165 VIF262165 VSB262165 WBX262165 WLT262165 WVP262165 H327701 JD327701 SZ327701 ACV327701 AMR327701 AWN327701 BGJ327701 BQF327701 CAB327701 CJX327701 CTT327701 DDP327701 DNL327701 DXH327701 EHD327701 EQZ327701 FAV327701 FKR327701 FUN327701 GEJ327701 GOF327701 GYB327701 HHX327701 HRT327701 IBP327701 ILL327701 IVH327701 JFD327701 JOZ327701 JYV327701 KIR327701 KSN327701 LCJ327701 LMF327701 LWB327701 MFX327701 MPT327701 MZP327701 NJL327701 NTH327701 ODD327701 OMZ327701 OWV327701 PGR327701 PQN327701 QAJ327701 QKF327701 QUB327701 RDX327701 RNT327701 RXP327701 SHL327701 SRH327701 TBD327701 TKZ327701 TUV327701 UER327701 UON327701 UYJ327701 VIF327701 VSB327701 WBX327701 WLT327701 WVP327701 H393237 JD393237 SZ393237 ACV393237 AMR393237 AWN393237 BGJ393237 BQF393237 CAB393237 CJX393237 CTT393237 DDP393237 DNL393237 DXH393237 EHD393237 EQZ393237 FAV393237 FKR393237 FUN393237 GEJ393237 GOF393237 GYB393237 HHX393237 HRT393237 IBP393237 ILL393237 IVH393237 JFD393237 JOZ393237 JYV393237 KIR393237 KSN393237 LCJ393237 LMF393237 LWB393237 MFX393237 MPT393237 MZP393237 NJL393237 NTH393237 ODD393237 OMZ393237 OWV393237 PGR393237 PQN393237 QAJ393237 QKF393237 QUB393237 RDX393237 RNT393237 RXP393237 SHL393237 SRH393237 TBD393237 TKZ393237 TUV393237 UER393237 UON393237 UYJ393237 VIF393237 VSB393237 WBX393237 WLT393237 WVP393237 H458773 JD458773 SZ458773 ACV458773 AMR458773 AWN458773 BGJ458773 BQF458773 CAB458773 CJX458773 CTT458773 DDP458773 DNL458773 DXH458773 EHD458773 EQZ458773 FAV458773 FKR458773 FUN458773 GEJ458773 GOF458773 GYB458773 HHX458773 HRT458773 IBP458773 ILL458773 IVH458773 JFD458773 JOZ458773 JYV458773 KIR458773 KSN458773 LCJ458773 LMF458773 LWB458773 MFX458773 MPT458773 MZP458773 NJL458773 NTH458773 ODD458773 OMZ458773 OWV458773 PGR458773 PQN458773 QAJ458773 QKF458773 QUB458773 RDX458773 RNT458773 RXP458773 SHL458773 SRH458773 TBD458773 TKZ458773 TUV458773 UER458773 UON458773 UYJ458773 VIF458773 VSB458773 WBX458773 WLT458773 WVP458773 H524309 JD524309 SZ524309 ACV524309 AMR524309 AWN524309 BGJ524309 BQF524309 CAB524309 CJX524309 CTT524309 DDP524309 DNL524309 DXH524309 EHD524309 EQZ524309 FAV524309 FKR524309 FUN524309 GEJ524309 GOF524309 GYB524309 HHX524309 HRT524309 IBP524309 ILL524309 IVH524309 JFD524309 JOZ524309 JYV524309 KIR524309 KSN524309 LCJ524309 LMF524309 LWB524309 MFX524309 MPT524309 MZP524309 NJL524309 NTH524309 ODD524309 OMZ524309 OWV524309 PGR524309 PQN524309 QAJ524309 QKF524309 QUB524309 RDX524309 RNT524309 RXP524309 SHL524309 SRH524309 TBD524309 TKZ524309 TUV524309 UER524309 UON524309 UYJ524309 VIF524309 VSB524309 WBX524309 WLT524309 WVP524309 H589845 JD589845 SZ589845 ACV589845 AMR589845 AWN589845 BGJ589845 BQF589845 CAB589845 CJX589845 CTT589845 DDP589845 DNL589845 DXH589845 EHD589845 EQZ589845 FAV589845 FKR589845 FUN589845 GEJ589845 GOF589845 GYB589845 HHX589845 HRT589845 IBP589845 ILL589845 IVH589845 JFD589845 JOZ589845 JYV589845 KIR589845 KSN589845 LCJ589845 LMF589845 LWB589845 MFX589845 MPT589845 MZP589845 NJL589845 NTH589845 ODD589845 OMZ589845 OWV589845 PGR589845 PQN589845 QAJ589845 QKF589845 QUB589845 RDX589845 RNT589845 RXP589845 SHL589845 SRH589845 TBD589845 TKZ589845 TUV589845 UER589845 UON589845 UYJ589845 VIF589845 VSB589845 WBX589845 WLT589845 WVP589845 H655381 JD655381 SZ655381 ACV655381 AMR655381 AWN655381 BGJ655381 BQF655381 CAB655381 CJX655381 CTT655381 DDP655381 DNL655381 DXH655381 EHD655381 EQZ655381 FAV655381 FKR655381 FUN655381 GEJ655381 GOF655381 GYB655381 HHX655381 HRT655381 IBP655381 ILL655381 IVH655381 JFD655381 JOZ655381 JYV655381 KIR655381 KSN655381 LCJ655381 LMF655381 LWB655381 MFX655381 MPT655381 MZP655381 NJL655381 NTH655381 ODD655381 OMZ655381 OWV655381 PGR655381 PQN655381 QAJ655381 QKF655381 QUB655381 RDX655381 RNT655381 RXP655381 SHL655381 SRH655381 TBD655381 TKZ655381 TUV655381 UER655381 UON655381 UYJ655381 VIF655381 VSB655381 WBX655381 WLT655381 WVP655381 H720917 JD720917 SZ720917 ACV720917 AMR720917 AWN720917 BGJ720917 BQF720917 CAB720917 CJX720917 CTT720917 DDP720917 DNL720917 DXH720917 EHD720917 EQZ720917 FAV720917 FKR720917 FUN720917 GEJ720917 GOF720917 GYB720917 HHX720917 HRT720917 IBP720917 ILL720917 IVH720917 JFD720917 JOZ720917 JYV720917 KIR720917 KSN720917 LCJ720917 LMF720917 LWB720917 MFX720917 MPT720917 MZP720917 NJL720917 NTH720917 ODD720917 OMZ720917 OWV720917 PGR720917 PQN720917 QAJ720917 QKF720917 QUB720917 RDX720917 RNT720917 RXP720917 SHL720917 SRH720917 TBD720917 TKZ720917 TUV720917 UER720917 UON720917 UYJ720917 VIF720917 VSB720917 WBX720917 WLT720917 WVP720917 H786453 JD786453 SZ786453 ACV786453 AMR786453 AWN786453 BGJ786453 BQF786453 CAB786453 CJX786453 CTT786453 DDP786453 DNL786453 DXH786453 EHD786453 EQZ786453 FAV786453 FKR786453 FUN786453 GEJ786453 GOF786453 GYB786453 HHX786453 HRT786453 IBP786453 ILL786453 IVH786453 JFD786453 JOZ786453 JYV786453 KIR786453 KSN786453 LCJ786453 LMF786453 LWB786453 MFX786453 MPT786453 MZP786453 NJL786453 NTH786453 ODD786453 OMZ786453 OWV786453 PGR786453 PQN786453 QAJ786453 QKF786453 QUB786453 RDX786453 RNT786453 RXP786453 SHL786453 SRH786453 TBD786453 TKZ786453 TUV786453 UER786453 UON786453 UYJ786453 VIF786453 VSB786453 WBX786453 WLT786453 WVP786453 H851989 JD851989 SZ851989 ACV851989 AMR851989 AWN851989 BGJ851989 BQF851989 CAB851989 CJX851989 CTT851989 DDP851989 DNL851989 DXH851989 EHD851989 EQZ851989 FAV851989 FKR851989 FUN851989 GEJ851989 GOF851989 GYB851989 HHX851989 HRT851989 IBP851989 ILL851989 IVH851989 JFD851989 JOZ851989 JYV851989 KIR851989 KSN851989 LCJ851989 LMF851989 LWB851989 MFX851989 MPT851989 MZP851989 NJL851989 NTH851989 ODD851989 OMZ851989 OWV851989 PGR851989 PQN851989 QAJ851989 QKF851989 QUB851989 RDX851989 RNT851989 RXP851989 SHL851989 SRH851989 TBD851989 TKZ851989 TUV851989 UER851989 UON851989 UYJ851989 VIF851989 VSB851989 WBX851989 WLT851989 WVP851989 H917525 JD917525 SZ917525 ACV917525 AMR917525 AWN917525 BGJ917525 BQF917525 CAB917525 CJX917525 CTT917525 DDP917525 DNL917525 DXH917525 EHD917525 EQZ917525 FAV917525 FKR917525 FUN917525 GEJ917525 GOF917525 GYB917525 HHX917525 HRT917525 IBP917525 ILL917525 IVH917525 JFD917525 JOZ917525 JYV917525 KIR917525 KSN917525 LCJ917525 LMF917525 LWB917525 MFX917525 MPT917525 MZP917525 NJL917525 NTH917525 ODD917525 OMZ917525 OWV917525 PGR917525 PQN917525 QAJ917525 QKF917525 QUB917525 RDX917525 RNT917525 RXP917525 SHL917525 SRH917525 TBD917525 TKZ917525 TUV917525 UER917525 UON917525 UYJ917525 VIF917525 VSB917525 WBX917525 WLT917525 WVP917525 H983061 JD983061 SZ983061 ACV983061 AMR983061 AWN983061 BGJ983061 BQF983061 CAB983061 CJX983061 CTT983061 DDP983061 DNL983061 DXH983061 EHD983061 EQZ983061 FAV983061 FKR983061 FUN983061 GEJ983061 GOF983061 GYB983061 HHX983061 HRT983061 IBP983061 ILL983061 IVH983061 JFD983061 JOZ983061 JYV983061 KIR983061 KSN983061 LCJ983061 LMF983061 LWB983061 MFX983061 MPT983061 MZP983061 NJL983061 NTH983061 ODD983061 OMZ983061 OWV983061 PGR983061 PQN983061 QAJ983061 QKF983061 QUB983061 RDX983061 RNT983061 RXP983061 SHL983061 SRH983061 TBD983061 TKZ983061 TUV983061 UER983061 UON983061 UYJ983061 VIF983061 VSB983061 WBX983061 WLT983061 WVP983061 H23 JD23 SZ23 ACV23 AMR23 AWN23 BGJ23 BQF23 CAB23 CJX23 CTT23 DDP23 DNL23 DXH23 EHD23 EQZ23 FAV23 FKR23 FUN23 GEJ23 GOF23 GYB23 HHX23 HRT23 IBP23 ILL23 IVH23 JFD23 JOZ23 JYV23 KIR23 KSN23 LCJ23 LMF23 LWB23 MFX23 MPT23 MZP23 NJL23 NTH23 ODD23 OMZ23 OWV23 PGR23 PQN23 QAJ23 QKF23 QUB23 RDX23 RNT23 RXP23 SHL23 SRH23 TBD23 TKZ23 TUV23 UER23 UON23 UYJ23 VIF23 VSB23 WBX23 WLT23 WVP23 H65559 JD65559 SZ65559 ACV65559 AMR65559 AWN65559 BGJ65559 BQF65559 CAB65559 CJX65559 CTT65559 DDP65559 DNL65559 DXH65559 EHD65559 EQZ65559 FAV65559 FKR65559 FUN65559 GEJ65559 GOF65559 GYB65559 HHX65559 HRT65559 IBP65559 ILL65559 IVH65559 JFD65559 JOZ65559 JYV65559 KIR65559 KSN65559 LCJ65559 LMF65559 LWB65559 MFX65559 MPT65559 MZP65559 NJL65559 NTH65559 ODD65559 OMZ65559 OWV65559 PGR65559 PQN65559 QAJ65559 QKF65559 QUB65559 RDX65559 RNT65559 RXP65559 SHL65559 SRH65559 TBD65559 TKZ65559 TUV65559 UER65559 UON65559 UYJ65559 VIF65559 VSB65559 WBX65559 WLT65559 WVP65559 H131095 JD131095 SZ131095 ACV131095 AMR131095 AWN131095 BGJ131095 BQF131095 CAB131095 CJX131095 CTT131095 DDP131095 DNL131095 DXH131095 EHD131095 EQZ131095 FAV131095 FKR131095 FUN131095 GEJ131095 GOF131095 GYB131095 HHX131095 HRT131095 IBP131095 ILL131095 IVH131095 JFD131095 JOZ131095 JYV131095 KIR131095 KSN131095 LCJ131095 LMF131095 LWB131095 MFX131095 MPT131095 MZP131095 NJL131095 NTH131095 ODD131095 OMZ131095 OWV131095 PGR131095 PQN131095 QAJ131095 QKF131095 QUB131095 RDX131095 RNT131095 RXP131095 SHL131095 SRH131095 TBD131095 TKZ131095 TUV131095 UER131095 UON131095 UYJ131095 VIF131095 VSB131095 WBX131095 WLT131095 WVP131095 H196631 JD196631 SZ196631 ACV196631 AMR196631 AWN196631 BGJ196631 BQF196631 CAB196631 CJX196631 CTT196631 DDP196631 DNL196631 DXH196631 EHD196631 EQZ196631 FAV196631 FKR196631 FUN196631 GEJ196631 GOF196631 GYB196631 HHX196631 HRT196631 IBP196631 ILL196631 IVH196631 JFD196631 JOZ196631 JYV196631 KIR196631 KSN196631 LCJ196631 LMF196631 LWB196631 MFX196631 MPT196631 MZP196631 NJL196631 NTH196631 ODD196631 OMZ196631 OWV196631 PGR196631 PQN196631 QAJ196631 QKF196631 QUB196631 RDX196631 RNT196631 RXP196631 SHL196631 SRH196631 TBD196631 TKZ196631 TUV196631 UER196631 UON196631 UYJ196631 VIF196631 VSB196631 WBX196631 WLT196631 WVP196631 H262167 JD262167 SZ262167 ACV262167 AMR262167 AWN262167 BGJ262167 BQF262167 CAB262167 CJX262167 CTT262167 DDP262167 DNL262167 DXH262167 EHD262167 EQZ262167 FAV262167 FKR262167 FUN262167 GEJ262167 GOF262167 GYB262167 HHX262167 HRT262167 IBP262167 ILL262167 IVH262167 JFD262167 JOZ262167 JYV262167 KIR262167 KSN262167 LCJ262167 LMF262167 LWB262167 MFX262167 MPT262167 MZP262167 NJL262167 NTH262167 ODD262167 OMZ262167 OWV262167 PGR262167 PQN262167 QAJ262167 QKF262167 QUB262167 RDX262167 RNT262167 RXP262167 SHL262167 SRH262167 TBD262167 TKZ262167 TUV262167 UER262167 UON262167 UYJ262167 VIF262167 VSB262167 WBX262167 WLT262167 WVP262167 H327703 JD327703 SZ327703 ACV327703 AMR327703 AWN327703 BGJ327703 BQF327703 CAB327703 CJX327703 CTT327703 DDP327703 DNL327703 DXH327703 EHD327703 EQZ327703 FAV327703 FKR327703 FUN327703 GEJ327703 GOF327703 GYB327703 HHX327703 HRT327703 IBP327703 ILL327703 IVH327703 JFD327703 JOZ327703 JYV327703 KIR327703 KSN327703 LCJ327703 LMF327703 LWB327703 MFX327703 MPT327703 MZP327703 NJL327703 NTH327703 ODD327703 OMZ327703 OWV327703 PGR327703 PQN327703 QAJ327703 QKF327703 QUB327703 RDX327703 RNT327703 RXP327703 SHL327703 SRH327703 TBD327703 TKZ327703 TUV327703 UER327703 UON327703 UYJ327703 VIF327703 VSB327703 WBX327703 WLT327703 WVP327703 H393239 JD393239 SZ393239 ACV393239 AMR393239 AWN393239 BGJ393239 BQF393239 CAB393239 CJX393239 CTT393239 DDP393239 DNL393239 DXH393239 EHD393239 EQZ393239 FAV393239 FKR393239 FUN393239 GEJ393239 GOF393239 GYB393239 HHX393239 HRT393239 IBP393239 ILL393239 IVH393239 JFD393239 JOZ393239 JYV393239 KIR393239 KSN393239 LCJ393239 LMF393239 LWB393239 MFX393239 MPT393239 MZP393239 NJL393239 NTH393239 ODD393239 OMZ393239 OWV393239 PGR393239 PQN393239 QAJ393239 QKF393239 QUB393239 RDX393239 RNT393239 RXP393239 SHL393239 SRH393239 TBD393239 TKZ393239 TUV393239 UER393239 UON393239 UYJ393239 VIF393239 VSB393239 WBX393239 WLT393239 WVP393239 H458775 JD458775 SZ458775 ACV458775 AMR458775 AWN458775 BGJ458775 BQF458775 CAB458775 CJX458775 CTT458775 DDP458775 DNL458775 DXH458775 EHD458775 EQZ458775 FAV458775 FKR458775 FUN458775 GEJ458775 GOF458775 GYB458775 HHX458775 HRT458775 IBP458775 ILL458775 IVH458775 JFD458775 JOZ458775 JYV458775 KIR458775 KSN458775 LCJ458775 LMF458775 LWB458775 MFX458775 MPT458775 MZP458775 NJL458775 NTH458775 ODD458775 OMZ458775 OWV458775 PGR458775 PQN458775 QAJ458775 QKF458775 QUB458775 RDX458775 RNT458775 RXP458775 SHL458775 SRH458775 TBD458775 TKZ458775 TUV458775 UER458775 UON458775 UYJ458775 VIF458775 VSB458775 WBX458775 WLT458775 WVP458775 H524311 JD524311 SZ524311 ACV524311 AMR524311 AWN524311 BGJ524311 BQF524311 CAB524311 CJX524311 CTT524311 DDP524311 DNL524311 DXH524311 EHD524311 EQZ524311 FAV524311 FKR524311 FUN524311 GEJ524311 GOF524311 GYB524311 HHX524311 HRT524311 IBP524311 ILL524311 IVH524311 JFD524311 JOZ524311 JYV524311 KIR524311 KSN524311 LCJ524311 LMF524311 LWB524311 MFX524311 MPT524311 MZP524311 NJL524311 NTH524311 ODD524311 OMZ524311 OWV524311 PGR524311 PQN524311 QAJ524311 QKF524311 QUB524311 RDX524311 RNT524311 RXP524311 SHL524311 SRH524311 TBD524311 TKZ524311 TUV524311 UER524311 UON524311 UYJ524311 VIF524311 VSB524311 WBX524311 WLT524311 WVP524311 H589847 JD589847 SZ589847 ACV589847 AMR589847 AWN589847 BGJ589847 BQF589847 CAB589847 CJX589847 CTT589847 DDP589847 DNL589847 DXH589847 EHD589847 EQZ589847 FAV589847 FKR589847 FUN589847 GEJ589847 GOF589847 GYB589847 HHX589847 HRT589847 IBP589847 ILL589847 IVH589847 JFD589847 JOZ589847 JYV589847 KIR589847 KSN589847 LCJ589847 LMF589847 LWB589847 MFX589847 MPT589847 MZP589847 NJL589847 NTH589847 ODD589847 OMZ589847 OWV589847 PGR589847 PQN589847 QAJ589847 QKF589847 QUB589847 RDX589847 RNT589847 RXP589847 SHL589847 SRH589847 TBD589847 TKZ589847 TUV589847 UER589847 UON589847 UYJ589847 VIF589847 VSB589847 WBX589847 WLT589847 WVP589847 H655383 JD655383 SZ655383 ACV655383 AMR655383 AWN655383 BGJ655383 BQF655383 CAB655383 CJX655383 CTT655383 DDP655383 DNL655383 DXH655383 EHD655383 EQZ655383 FAV655383 FKR655383 FUN655383 GEJ655383 GOF655383 GYB655383 HHX655383 HRT655383 IBP655383 ILL655383 IVH655383 JFD655383 JOZ655383 JYV655383 KIR655383 KSN655383 LCJ655383 LMF655383 LWB655383 MFX655383 MPT655383 MZP655383 NJL655383 NTH655383 ODD655383 OMZ655383 OWV655383 PGR655383 PQN655383 QAJ655383 QKF655383 QUB655383 RDX655383 RNT655383 RXP655383 SHL655383 SRH655383 TBD655383 TKZ655383 TUV655383 UER655383 UON655383 UYJ655383 VIF655383 VSB655383 WBX655383 WLT655383 WVP655383 H720919 JD720919 SZ720919 ACV720919 AMR720919 AWN720919 BGJ720919 BQF720919 CAB720919 CJX720919 CTT720919 DDP720919 DNL720919 DXH720919 EHD720919 EQZ720919 FAV720919 FKR720919 FUN720919 GEJ720919 GOF720919 GYB720919 HHX720919 HRT720919 IBP720919 ILL720919 IVH720919 JFD720919 JOZ720919 JYV720919 KIR720919 KSN720919 LCJ720919 LMF720919 LWB720919 MFX720919 MPT720919 MZP720919 NJL720919 NTH720919 ODD720919 OMZ720919 OWV720919 PGR720919 PQN720919 QAJ720919 QKF720919 QUB720919 RDX720919 RNT720919 RXP720919 SHL720919 SRH720919 TBD720919 TKZ720919 TUV720919 UER720919 UON720919 UYJ720919 VIF720919 VSB720919 WBX720919 WLT720919 WVP720919 H786455 JD786455 SZ786455 ACV786455 AMR786455 AWN786455 BGJ786455 BQF786455 CAB786455 CJX786455 CTT786455 DDP786455 DNL786455 DXH786455 EHD786455 EQZ786455 FAV786455 FKR786455 FUN786455 GEJ786455 GOF786455 GYB786455 HHX786455 HRT786455 IBP786455 ILL786455 IVH786455 JFD786455 JOZ786455 JYV786455 KIR786455 KSN786455 LCJ786455 LMF786455 LWB786455 MFX786455 MPT786455 MZP786455 NJL786455 NTH786455 ODD786455 OMZ786455 OWV786455 PGR786455 PQN786455 QAJ786455 QKF786455 QUB786455 RDX786455 RNT786455 RXP786455 SHL786455 SRH786455 TBD786455 TKZ786455 TUV786455 UER786455 UON786455 UYJ786455 VIF786455 VSB786455 WBX786455 WLT786455 WVP786455 H851991 JD851991 SZ851991 ACV851991 AMR851991 AWN851991 BGJ851991 BQF851991 CAB851991 CJX851991 CTT851991 DDP851991 DNL851991 DXH851991 EHD851991 EQZ851991 FAV851991 FKR851991 FUN851991 GEJ851991 GOF851991 GYB851991 HHX851991 HRT851991 IBP851991 ILL851991 IVH851991 JFD851991 JOZ851991 JYV851991 KIR851991 KSN851991 LCJ851991 LMF851991 LWB851991 MFX851991 MPT851991 MZP851991 NJL851991 NTH851991 ODD851991 OMZ851991 OWV851991 PGR851991 PQN851991 QAJ851991 QKF851991 QUB851991 RDX851991 RNT851991 RXP851991 SHL851991 SRH851991 TBD851991 TKZ851991 TUV851991 UER851991 UON851991 UYJ851991 VIF851991 VSB851991 WBX851991 WLT851991 WVP851991 H917527 JD917527 SZ917527 ACV917527 AMR917527 AWN917527 BGJ917527 BQF917527 CAB917527 CJX917527 CTT917527 DDP917527 DNL917527 DXH917527 EHD917527 EQZ917527 FAV917527 FKR917527 FUN917527 GEJ917527 GOF917527 GYB917527 HHX917527 HRT917527 IBP917527 ILL917527 IVH917527 JFD917527 JOZ917527 JYV917527 KIR917527 KSN917527 LCJ917527 LMF917527 LWB917527 MFX917527 MPT917527 MZP917527 NJL917527 NTH917527 ODD917527 OMZ917527 OWV917527 PGR917527 PQN917527 QAJ917527 QKF917527 QUB917527 RDX917527 RNT917527 RXP917527 SHL917527 SRH917527 TBD917527 TKZ917527 TUV917527 UER917527 UON917527 UYJ917527 VIF917527 VSB917527 WBX917527 WLT917527 WVP917527 H983063 JD983063 SZ983063 ACV983063 AMR983063 AWN983063 BGJ983063 BQF983063 CAB983063 CJX983063 CTT983063 DDP983063 DNL983063 DXH983063 EHD983063 EQZ983063 FAV983063 FKR983063 FUN983063 GEJ983063 GOF983063 GYB983063 HHX983063 HRT983063 IBP983063 ILL983063 IVH983063 JFD983063 JOZ983063 JYV983063 KIR983063 KSN983063 LCJ983063 LMF983063 LWB983063 MFX983063 MPT983063 MZP983063 NJL983063 NTH983063 ODD983063 OMZ983063 OWV983063 PGR983063 PQN983063 QAJ983063 QKF983063 QUB983063 RDX983063 RNT983063 RXP983063 SHL983063 SRH983063 TBD983063 TKZ983063 TUV983063 UER983063 UON983063 UYJ983063 VIF983063 VSB983063 WBX983063 WLT983063 WVP983063 H25 JD25 SZ25 ACV25 AMR25 AWN25 BGJ25 BQF25 CAB25 CJX25 CTT25 DDP25 DNL25 DXH25 EHD25 EQZ25 FAV25 FKR25 FUN25 GEJ25 GOF25 GYB25 HHX25 HRT25 IBP25 ILL25 IVH25 JFD25 JOZ25 JYV25 KIR25 KSN25 LCJ25 LMF25 LWB25 MFX25 MPT25 MZP25 NJL25 NTH25 ODD25 OMZ25 OWV25 PGR25 PQN25 QAJ25 QKF25 QUB25 RDX25 RNT25 RXP25 SHL25 SRH25 TBD25 TKZ25 TUV25 UER25 UON25 UYJ25 VIF25 VSB25 WBX25 WLT25 WVP25 H65561 JD65561 SZ65561 ACV65561 AMR65561 AWN65561 BGJ65561 BQF65561 CAB65561 CJX65561 CTT65561 DDP65561 DNL65561 DXH65561 EHD65561 EQZ65561 FAV65561 FKR65561 FUN65561 GEJ65561 GOF65561 GYB65561 HHX65561 HRT65561 IBP65561 ILL65561 IVH65561 JFD65561 JOZ65561 JYV65561 KIR65561 KSN65561 LCJ65561 LMF65561 LWB65561 MFX65561 MPT65561 MZP65561 NJL65561 NTH65561 ODD65561 OMZ65561 OWV65561 PGR65561 PQN65561 QAJ65561 QKF65561 QUB65561 RDX65561 RNT65561 RXP65561 SHL65561 SRH65561 TBD65561 TKZ65561 TUV65561 UER65561 UON65561 UYJ65561 VIF65561 VSB65561 WBX65561 WLT65561 WVP65561 H131097 JD131097 SZ131097 ACV131097 AMR131097 AWN131097 BGJ131097 BQF131097 CAB131097 CJX131097 CTT131097 DDP131097 DNL131097 DXH131097 EHD131097 EQZ131097 FAV131097 FKR131097 FUN131097 GEJ131097 GOF131097 GYB131097 HHX131097 HRT131097 IBP131097 ILL131097 IVH131097 JFD131097 JOZ131097 JYV131097 KIR131097 KSN131097 LCJ131097 LMF131097 LWB131097 MFX131097 MPT131097 MZP131097 NJL131097 NTH131097 ODD131097 OMZ131097 OWV131097 PGR131097 PQN131097 QAJ131097 QKF131097 QUB131097 RDX131097 RNT131097 RXP131097 SHL131097 SRH131097 TBD131097 TKZ131097 TUV131097 UER131097 UON131097 UYJ131097 VIF131097 VSB131097 WBX131097 WLT131097 WVP131097 H196633 JD196633 SZ196633 ACV196633 AMR196633 AWN196633 BGJ196633 BQF196633 CAB196633 CJX196633 CTT196633 DDP196633 DNL196633 DXH196633 EHD196633 EQZ196633 FAV196633 FKR196633 FUN196633 GEJ196633 GOF196633 GYB196633 HHX196633 HRT196633 IBP196633 ILL196633 IVH196633 JFD196633 JOZ196633 JYV196633 KIR196633 KSN196633 LCJ196633 LMF196633 LWB196633 MFX196633 MPT196633 MZP196633 NJL196633 NTH196633 ODD196633 OMZ196633 OWV196633 PGR196633 PQN196633 QAJ196633 QKF196633 QUB196633 RDX196633 RNT196633 RXP196633 SHL196633 SRH196633 TBD196633 TKZ196633 TUV196633 UER196633 UON196633 UYJ196633 VIF196633 VSB196633 WBX196633 WLT196633 WVP196633 H262169 JD262169 SZ262169 ACV262169 AMR262169 AWN262169 BGJ262169 BQF262169 CAB262169 CJX262169 CTT262169 DDP262169 DNL262169 DXH262169 EHD262169 EQZ262169 FAV262169 FKR262169 FUN262169 GEJ262169 GOF262169 GYB262169 HHX262169 HRT262169 IBP262169 ILL262169 IVH262169 JFD262169 JOZ262169 JYV262169 KIR262169 KSN262169 LCJ262169 LMF262169 LWB262169 MFX262169 MPT262169 MZP262169 NJL262169 NTH262169 ODD262169 OMZ262169 OWV262169 PGR262169 PQN262169 QAJ262169 QKF262169 QUB262169 RDX262169 RNT262169 RXP262169 SHL262169 SRH262169 TBD262169 TKZ262169 TUV262169 UER262169 UON262169 UYJ262169 VIF262169 VSB262169 WBX262169 WLT262169 WVP262169 H327705 JD327705 SZ327705 ACV327705 AMR327705 AWN327705 BGJ327705 BQF327705 CAB327705 CJX327705 CTT327705 DDP327705 DNL327705 DXH327705 EHD327705 EQZ327705 FAV327705 FKR327705 FUN327705 GEJ327705 GOF327705 GYB327705 HHX327705 HRT327705 IBP327705 ILL327705 IVH327705 JFD327705 JOZ327705 JYV327705 KIR327705 KSN327705 LCJ327705 LMF327705 LWB327705 MFX327705 MPT327705 MZP327705 NJL327705 NTH327705 ODD327705 OMZ327705 OWV327705 PGR327705 PQN327705 QAJ327705 QKF327705 QUB327705 RDX327705 RNT327705 RXP327705 SHL327705 SRH327705 TBD327705 TKZ327705 TUV327705 UER327705 UON327705 UYJ327705 VIF327705 VSB327705 WBX327705 WLT327705 WVP327705 H393241 JD393241 SZ393241 ACV393241 AMR393241 AWN393241 BGJ393241 BQF393241 CAB393241 CJX393241 CTT393241 DDP393241 DNL393241 DXH393241 EHD393241 EQZ393241 FAV393241 FKR393241 FUN393241 GEJ393241 GOF393241 GYB393241 HHX393241 HRT393241 IBP393241 ILL393241 IVH393241 JFD393241 JOZ393241 JYV393241 KIR393241 KSN393241 LCJ393241 LMF393241 LWB393241 MFX393241 MPT393241 MZP393241 NJL393241 NTH393241 ODD393241 OMZ393241 OWV393241 PGR393241 PQN393241 QAJ393241 QKF393241 QUB393241 RDX393241 RNT393241 RXP393241 SHL393241 SRH393241 TBD393241 TKZ393241 TUV393241 UER393241 UON393241 UYJ393241 VIF393241 VSB393241 WBX393241 WLT393241 WVP393241 H458777 JD458777 SZ458777 ACV458777 AMR458777 AWN458777 BGJ458777 BQF458777 CAB458777 CJX458777 CTT458777 DDP458777 DNL458777 DXH458777 EHD458777 EQZ458777 FAV458777 FKR458777 FUN458777 GEJ458777 GOF458777 GYB458777 HHX458777 HRT458777 IBP458777 ILL458777 IVH458777 JFD458777 JOZ458777 JYV458777 KIR458777 KSN458777 LCJ458777 LMF458777 LWB458777 MFX458777 MPT458777 MZP458777 NJL458777 NTH458777 ODD458777 OMZ458777 OWV458777 PGR458777 PQN458777 QAJ458777 QKF458777 QUB458777 RDX458777 RNT458777 RXP458777 SHL458777 SRH458777 TBD458777 TKZ458777 TUV458777 UER458777 UON458777 UYJ458777 VIF458777 VSB458777 WBX458777 WLT458777 WVP458777 H524313 JD524313 SZ524313 ACV524313 AMR524313 AWN524313 BGJ524313 BQF524313 CAB524313 CJX524313 CTT524313 DDP524313 DNL524313 DXH524313 EHD524313 EQZ524313 FAV524313 FKR524313 FUN524313 GEJ524313 GOF524313 GYB524313 HHX524313 HRT524313 IBP524313 ILL524313 IVH524313 JFD524313 JOZ524313 JYV524313 KIR524313 KSN524313 LCJ524313 LMF524313 LWB524313 MFX524313 MPT524313 MZP524313 NJL524313 NTH524313 ODD524313 OMZ524313 OWV524313 PGR524313 PQN524313 QAJ524313 QKF524313 QUB524313 RDX524313 RNT524313 RXP524313 SHL524313 SRH524313 TBD524313 TKZ524313 TUV524313 UER524313 UON524313 UYJ524313 VIF524313 VSB524313 WBX524313 WLT524313 WVP524313 H589849 JD589849 SZ589849 ACV589849 AMR589849 AWN589849 BGJ589849 BQF589849 CAB589849 CJX589849 CTT589849 DDP589849 DNL589849 DXH589849 EHD589849 EQZ589849 FAV589849 FKR589849 FUN589849 GEJ589849 GOF589849 GYB589849 HHX589849 HRT589849 IBP589849 ILL589849 IVH589849 JFD589849 JOZ589849 JYV589849 KIR589849 KSN589849 LCJ589849 LMF589849 LWB589849 MFX589849 MPT589849 MZP589849 NJL589849 NTH589849 ODD589849 OMZ589849 OWV589849 PGR589849 PQN589849 QAJ589849 QKF589849 QUB589849 RDX589849 RNT589849 RXP589849 SHL589849 SRH589849 TBD589849 TKZ589849 TUV589849 UER589849 UON589849 UYJ589849 VIF589849 VSB589849 WBX589849 WLT589849 WVP589849 H655385 JD655385 SZ655385 ACV655385 AMR655385 AWN655385 BGJ655385 BQF655385 CAB655385 CJX655385 CTT655385 DDP655385 DNL655385 DXH655385 EHD655385 EQZ655385 FAV655385 FKR655385 FUN655385 GEJ655385 GOF655385 GYB655385 HHX655385 HRT655385 IBP655385 ILL655385 IVH655385 JFD655385 JOZ655385 JYV655385 KIR655385 KSN655385 LCJ655385 LMF655385 LWB655385 MFX655385 MPT655385 MZP655385 NJL655385 NTH655385 ODD655385 OMZ655385 OWV655385 PGR655385 PQN655385 QAJ655385 QKF655385 QUB655385 RDX655385 RNT655385 RXP655385 SHL655385 SRH655385 TBD655385 TKZ655385 TUV655385 UER655385 UON655385 UYJ655385 VIF655385 VSB655385 WBX655385 WLT655385 WVP655385 H720921 JD720921 SZ720921 ACV720921 AMR720921 AWN720921 BGJ720921 BQF720921 CAB720921 CJX720921 CTT720921 DDP720921 DNL720921 DXH720921 EHD720921 EQZ720921 FAV720921 FKR720921 FUN720921 GEJ720921 GOF720921 GYB720921 HHX720921 HRT720921 IBP720921 ILL720921 IVH720921 JFD720921 JOZ720921 JYV720921 KIR720921 KSN720921 LCJ720921 LMF720921 LWB720921 MFX720921 MPT720921 MZP720921 NJL720921 NTH720921 ODD720921 OMZ720921 OWV720921 PGR720921 PQN720921 QAJ720921 QKF720921 QUB720921 RDX720921 RNT720921 RXP720921 SHL720921 SRH720921 TBD720921 TKZ720921 TUV720921 UER720921 UON720921 UYJ720921 VIF720921 VSB720921 WBX720921 WLT720921 WVP720921 H786457 JD786457 SZ786457 ACV786457 AMR786457 AWN786457 BGJ786457 BQF786457 CAB786457 CJX786457 CTT786457 DDP786457 DNL786457 DXH786457 EHD786457 EQZ786457 FAV786457 FKR786457 FUN786457 GEJ786457 GOF786457 GYB786457 HHX786457 HRT786457 IBP786457 ILL786457 IVH786457 JFD786457 JOZ786457 JYV786457 KIR786457 KSN786457 LCJ786457 LMF786457 LWB786457 MFX786457 MPT786457 MZP786457 NJL786457 NTH786457 ODD786457 OMZ786457 OWV786457 PGR786457 PQN786457 QAJ786457 QKF786457 QUB786457 RDX786457 RNT786457 RXP786457 SHL786457 SRH786457 TBD786457 TKZ786457 TUV786457 UER786457 UON786457 UYJ786457 VIF786457 VSB786457 WBX786457 WLT786457 WVP786457 H851993 JD851993 SZ851993 ACV851993 AMR851993 AWN851993 BGJ851993 BQF851993 CAB851993 CJX851993 CTT851993 DDP851993 DNL851993 DXH851993 EHD851993 EQZ851993 FAV851993 FKR851993 FUN851993 GEJ851993 GOF851993 GYB851993 HHX851993 HRT851993 IBP851993 ILL851993 IVH851993 JFD851993 JOZ851993 JYV851993 KIR851993 KSN851993 LCJ851993 LMF851993 LWB851993 MFX851993 MPT851993 MZP851993 NJL851993 NTH851993 ODD851993 OMZ851993 OWV851993 PGR851993 PQN851993 QAJ851993 QKF851993 QUB851993 RDX851993 RNT851993 RXP851993 SHL851993 SRH851993 TBD851993 TKZ851993 TUV851993 UER851993 UON851993 UYJ851993 VIF851993 VSB851993 WBX851993 WLT851993 WVP851993 H917529 JD917529 SZ917529 ACV917529 AMR917529 AWN917529 BGJ917529 BQF917529 CAB917529 CJX917529 CTT917529 DDP917529 DNL917529 DXH917529 EHD917529 EQZ917529 FAV917529 FKR917529 FUN917529 GEJ917529 GOF917529 GYB917529 HHX917529 HRT917529 IBP917529 ILL917529 IVH917529 JFD917529 JOZ917529 JYV917529 KIR917529 KSN917529 LCJ917529 LMF917529 LWB917529 MFX917529 MPT917529 MZP917529 NJL917529 NTH917529 ODD917529 OMZ917529 OWV917529 PGR917529 PQN917529 QAJ917529 QKF917529 QUB917529 RDX917529 RNT917529 RXP917529 SHL917529 SRH917529 TBD917529 TKZ917529 TUV917529 UER917529 UON917529 UYJ917529 VIF917529 VSB917529 WBX917529 WLT917529 WVP917529 H983065 JD983065 SZ983065 ACV983065 AMR983065 AWN983065 BGJ983065 BQF983065 CAB983065 CJX983065 CTT983065 DDP983065 DNL983065 DXH983065 EHD983065 EQZ983065 FAV983065 FKR983065 FUN983065 GEJ983065 GOF983065 GYB983065 HHX983065 HRT983065 IBP983065 ILL983065 IVH983065 JFD983065 JOZ983065 JYV983065 KIR983065 KSN983065 LCJ983065 LMF983065 LWB983065 MFX983065 MPT983065 MZP983065 NJL983065 NTH983065 ODD983065 OMZ983065 OWV983065 PGR983065 PQN983065 QAJ983065 QKF983065 QUB983065 RDX983065 RNT983065 RXP983065 SHL983065 SRH983065 TBD983065 TKZ983065 TUV983065 UER983065 UON983065 UYJ983065 VIF983065 VSB983065 WBX983065 WLT983065 WVP983065 Y27:Y36 JU27:JU36 TQ27:TQ36 ADM27:ADM36 ANI27:ANI36 AXE27:AXE36 BHA27:BHA36 BQW27:BQW36 CAS27:CAS36 CKO27:CKO36 CUK27:CUK36 DEG27:DEG36 DOC27:DOC36 DXY27:DXY36 EHU27:EHU36 ERQ27:ERQ36 FBM27:FBM36 FLI27:FLI36 FVE27:FVE36 GFA27:GFA36 GOW27:GOW36 GYS27:GYS36 HIO27:HIO36 HSK27:HSK36 ICG27:ICG36 IMC27:IMC36 IVY27:IVY36 JFU27:JFU36 JPQ27:JPQ36 JZM27:JZM36 KJI27:KJI36 KTE27:KTE36 LDA27:LDA36 LMW27:LMW36 LWS27:LWS36 MGO27:MGO36 MQK27:MQK36 NAG27:NAG36 NKC27:NKC36 NTY27:NTY36 ODU27:ODU36 ONQ27:ONQ36 OXM27:OXM36 PHI27:PHI36 PRE27:PRE36 QBA27:QBA36 QKW27:QKW36 QUS27:QUS36 REO27:REO36 ROK27:ROK36 RYG27:RYG36 SIC27:SIC36 SRY27:SRY36 TBU27:TBU36 TLQ27:TLQ36 TVM27:TVM36 UFI27:UFI36 UPE27:UPE36 UZA27:UZA36 VIW27:VIW36 VSS27:VSS36 WCO27:WCO36 WMK27:WMK36 WWG27:WWG36 Y65563:Y65572 JU65563:JU65572 TQ65563:TQ65572 ADM65563:ADM65572 ANI65563:ANI65572 AXE65563:AXE65572 BHA65563:BHA65572 BQW65563:BQW65572 CAS65563:CAS65572 CKO65563:CKO65572 CUK65563:CUK65572 DEG65563:DEG65572 DOC65563:DOC65572 DXY65563:DXY65572 EHU65563:EHU65572 ERQ65563:ERQ65572 FBM65563:FBM65572 FLI65563:FLI65572 FVE65563:FVE65572 GFA65563:GFA65572 GOW65563:GOW65572 GYS65563:GYS65572 HIO65563:HIO65572 HSK65563:HSK65572 ICG65563:ICG65572 IMC65563:IMC65572 IVY65563:IVY65572 JFU65563:JFU65572 JPQ65563:JPQ65572 JZM65563:JZM65572 KJI65563:KJI65572 KTE65563:KTE65572 LDA65563:LDA65572 LMW65563:LMW65572 LWS65563:LWS65572 MGO65563:MGO65572 MQK65563:MQK65572 NAG65563:NAG65572 NKC65563:NKC65572 NTY65563:NTY65572 ODU65563:ODU65572 ONQ65563:ONQ65572 OXM65563:OXM65572 PHI65563:PHI65572 PRE65563:PRE65572 QBA65563:QBA65572 QKW65563:QKW65572 QUS65563:QUS65572 REO65563:REO65572 ROK65563:ROK65572 RYG65563:RYG65572 SIC65563:SIC65572 SRY65563:SRY65572 TBU65563:TBU65572 TLQ65563:TLQ65572 TVM65563:TVM65572 UFI65563:UFI65572 UPE65563:UPE65572 UZA65563:UZA65572 VIW65563:VIW65572 VSS65563:VSS65572 WCO65563:WCO65572 WMK65563:WMK65572 WWG65563:WWG65572 Y131099:Y131108 JU131099:JU131108 TQ131099:TQ131108 ADM131099:ADM131108 ANI131099:ANI131108 AXE131099:AXE131108 BHA131099:BHA131108 BQW131099:BQW131108 CAS131099:CAS131108 CKO131099:CKO131108 CUK131099:CUK131108 DEG131099:DEG131108 DOC131099:DOC131108 DXY131099:DXY131108 EHU131099:EHU131108 ERQ131099:ERQ131108 FBM131099:FBM131108 FLI131099:FLI131108 FVE131099:FVE131108 GFA131099:GFA131108 GOW131099:GOW131108 GYS131099:GYS131108 HIO131099:HIO131108 HSK131099:HSK131108 ICG131099:ICG131108 IMC131099:IMC131108 IVY131099:IVY131108 JFU131099:JFU131108 JPQ131099:JPQ131108 JZM131099:JZM131108 KJI131099:KJI131108 KTE131099:KTE131108 LDA131099:LDA131108 LMW131099:LMW131108 LWS131099:LWS131108 MGO131099:MGO131108 MQK131099:MQK131108 NAG131099:NAG131108 NKC131099:NKC131108 NTY131099:NTY131108 ODU131099:ODU131108 ONQ131099:ONQ131108 OXM131099:OXM131108 PHI131099:PHI131108 PRE131099:PRE131108 QBA131099:QBA131108 QKW131099:QKW131108 QUS131099:QUS131108 REO131099:REO131108 ROK131099:ROK131108 RYG131099:RYG131108 SIC131099:SIC131108 SRY131099:SRY131108 TBU131099:TBU131108 TLQ131099:TLQ131108 TVM131099:TVM131108 UFI131099:UFI131108 UPE131099:UPE131108 UZA131099:UZA131108 VIW131099:VIW131108 VSS131099:VSS131108 WCO131099:WCO131108 WMK131099:WMK131108 WWG131099:WWG131108 Y196635:Y196644 JU196635:JU196644 TQ196635:TQ196644 ADM196635:ADM196644 ANI196635:ANI196644 AXE196635:AXE196644 BHA196635:BHA196644 BQW196635:BQW196644 CAS196635:CAS196644 CKO196635:CKO196644 CUK196635:CUK196644 DEG196635:DEG196644 DOC196635:DOC196644 DXY196635:DXY196644 EHU196635:EHU196644 ERQ196635:ERQ196644 FBM196635:FBM196644 FLI196635:FLI196644 FVE196635:FVE196644 GFA196635:GFA196644 GOW196635:GOW196644 GYS196635:GYS196644 HIO196635:HIO196644 HSK196635:HSK196644 ICG196635:ICG196644 IMC196635:IMC196644 IVY196635:IVY196644 JFU196635:JFU196644 JPQ196635:JPQ196644 JZM196635:JZM196644 KJI196635:KJI196644 KTE196635:KTE196644 LDA196635:LDA196644 LMW196635:LMW196644 LWS196635:LWS196644 MGO196635:MGO196644 MQK196635:MQK196644 NAG196635:NAG196644 NKC196635:NKC196644 NTY196635:NTY196644 ODU196635:ODU196644 ONQ196635:ONQ196644 OXM196635:OXM196644 PHI196635:PHI196644 PRE196635:PRE196644 QBA196635:QBA196644 QKW196635:QKW196644 QUS196635:QUS196644 REO196635:REO196644 ROK196635:ROK196644 RYG196635:RYG196644 SIC196635:SIC196644 SRY196635:SRY196644 TBU196635:TBU196644 TLQ196635:TLQ196644 TVM196635:TVM196644 UFI196635:UFI196644 UPE196635:UPE196644 UZA196635:UZA196644 VIW196635:VIW196644 VSS196635:VSS196644 WCO196635:WCO196644 WMK196635:WMK196644 WWG196635:WWG196644 Y262171:Y262180 JU262171:JU262180 TQ262171:TQ262180 ADM262171:ADM262180 ANI262171:ANI262180 AXE262171:AXE262180 BHA262171:BHA262180 BQW262171:BQW262180 CAS262171:CAS262180 CKO262171:CKO262180 CUK262171:CUK262180 DEG262171:DEG262180 DOC262171:DOC262180 DXY262171:DXY262180 EHU262171:EHU262180 ERQ262171:ERQ262180 FBM262171:FBM262180 FLI262171:FLI262180 FVE262171:FVE262180 GFA262171:GFA262180 GOW262171:GOW262180 GYS262171:GYS262180 HIO262171:HIO262180 HSK262171:HSK262180 ICG262171:ICG262180 IMC262171:IMC262180 IVY262171:IVY262180 JFU262171:JFU262180 JPQ262171:JPQ262180 JZM262171:JZM262180 KJI262171:KJI262180 KTE262171:KTE262180 LDA262171:LDA262180 LMW262171:LMW262180 LWS262171:LWS262180 MGO262171:MGO262180 MQK262171:MQK262180 NAG262171:NAG262180 NKC262171:NKC262180 NTY262171:NTY262180 ODU262171:ODU262180 ONQ262171:ONQ262180 OXM262171:OXM262180 PHI262171:PHI262180 PRE262171:PRE262180 QBA262171:QBA262180 QKW262171:QKW262180 QUS262171:QUS262180 REO262171:REO262180 ROK262171:ROK262180 RYG262171:RYG262180 SIC262171:SIC262180 SRY262171:SRY262180 TBU262171:TBU262180 TLQ262171:TLQ262180 TVM262171:TVM262180 UFI262171:UFI262180 UPE262171:UPE262180 UZA262171:UZA262180 VIW262171:VIW262180 VSS262171:VSS262180 WCO262171:WCO262180 WMK262171:WMK262180 WWG262171:WWG262180 Y327707:Y327716 JU327707:JU327716 TQ327707:TQ327716 ADM327707:ADM327716 ANI327707:ANI327716 AXE327707:AXE327716 BHA327707:BHA327716 BQW327707:BQW327716 CAS327707:CAS327716 CKO327707:CKO327716 CUK327707:CUK327716 DEG327707:DEG327716 DOC327707:DOC327716 DXY327707:DXY327716 EHU327707:EHU327716 ERQ327707:ERQ327716 FBM327707:FBM327716 FLI327707:FLI327716 FVE327707:FVE327716 GFA327707:GFA327716 GOW327707:GOW327716 GYS327707:GYS327716 HIO327707:HIO327716 HSK327707:HSK327716 ICG327707:ICG327716 IMC327707:IMC327716 IVY327707:IVY327716 JFU327707:JFU327716 JPQ327707:JPQ327716 JZM327707:JZM327716 KJI327707:KJI327716 KTE327707:KTE327716 LDA327707:LDA327716 LMW327707:LMW327716 LWS327707:LWS327716 MGO327707:MGO327716 MQK327707:MQK327716 NAG327707:NAG327716 NKC327707:NKC327716 NTY327707:NTY327716 ODU327707:ODU327716 ONQ327707:ONQ327716 OXM327707:OXM327716 PHI327707:PHI327716 PRE327707:PRE327716 QBA327707:QBA327716 QKW327707:QKW327716 QUS327707:QUS327716 REO327707:REO327716 ROK327707:ROK327716 RYG327707:RYG327716 SIC327707:SIC327716 SRY327707:SRY327716 TBU327707:TBU327716 TLQ327707:TLQ327716 TVM327707:TVM327716 UFI327707:UFI327716 UPE327707:UPE327716 UZA327707:UZA327716 VIW327707:VIW327716 VSS327707:VSS327716 WCO327707:WCO327716 WMK327707:WMK327716 WWG327707:WWG327716 Y393243:Y393252 JU393243:JU393252 TQ393243:TQ393252 ADM393243:ADM393252 ANI393243:ANI393252 AXE393243:AXE393252 BHA393243:BHA393252 BQW393243:BQW393252 CAS393243:CAS393252 CKO393243:CKO393252 CUK393243:CUK393252 DEG393243:DEG393252 DOC393243:DOC393252 DXY393243:DXY393252 EHU393243:EHU393252 ERQ393243:ERQ393252 FBM393243:FBM393252 FLI393243:FLI393252 FVE393243:FVE393252 GFA393243:GFA393252 GOW393243:GOW393252 GYS393243:GYS393252 HIO393243:HIO393252 HSK393243:HSK393252 ICG393243:ICG393252 IMC393243:IMC393252 IVY393243:IVY393252 JFU393243:JFU393252 JPQ393243:JPQ393252 JZM393243:JZM393252 KJI393243:KJI393252 KTE393243:KTE393252 LDA393243:LDA393252 LMW393243:LMW393252 LWS393243:LWS393252 MGO393243:MGO393252 MQK393243:MQK393252 NAG393243:NAG393252 NKC393243:NKC393252 NTY393243:NTY393252 ODU393243:ODU393252 ONQ393243:ONQ393252 OXM393243:OXM393252 PHI393243:PHI393252 PRE393243:PRE393252 QBA393243:QBA393252 QKW393243:QKW393252 QUS393243:QUS393252 REO393243:REO393252 ROK393243:ROK393252 RYG393243:RYG393252 SIC393243:SIC393252 SRY393243:SRY393252 TBU393243:TBU393252 TLQ393243:TLQ393252 TVM393243:TVM393252 UFI393243:UFI393252 UPE393243:UPE393252 UZA393243:UZA393252 VIW393243:VIW393252 VSS393243:VSS393252 WCO393243:WCO393252 WMK393243:WMK393252 WWG393243:WWG393252 Y458779:Y458788 JU458779:JU458788 TQ458779:TQ458788 ADM458779:ADM458788 ANI458779:ANI458788 AXE458779:AXE458788 BHA458779:BHA458788 BQW458779:BQW458788 CAS458779:CAS458788 CKO458779:CKO458788 CUK458779:CUK458788 DEG458779:DEG458788 DOC458779:DOC458788 DXY458779:DXY458788 EHU458779:EHU458788 ERQ458779:ERQ458788 FBM458779:FBM458788 FLI458779:FLI458788 FVE458779:FVE458788 GFA458779:GFA458788 GOW458779:GOW458788 GYS458779:GYS458788 HIO458779:HIO458788 HSK458779:HSK458788 ICG458779:ICG458788 IMC458779:IMC458788 IVY458779:IVY458788 JFU458779:JFU458788 JPQ458779:JPQ458788 JZM458779:JZM458788 KJI458779:KJI458788 KTE458779:KTE458788 LDA458779:LDA458788 LMW458779:LMW458788 LWS458779:LWS458788 MGO458779:MGO458788 MQK458779:MQK458788 NAG458779:NAG458788 NKC458779:NKC458788 NTY458779:NTY458788 ODU458779:ODU458788 ONQ458779:ONQ458788 OXM458779:OXM458788 PHI458779:PHI458788 PRE458779:PRE458788 QBA458779:QBA458788 QKW458779:QKW458788 QUS458779:QUS458788 REO458779:REO458788 ROK458779:ROK458788 RYG458779:RYG458788 SIC458779:SIC458788 SRY458779:SRY458788 TBU458779:TBU458788 TLQ458779:TLQ458788 TVM458779:TVM458788 UFI458779:UFI458788 UPE458779:UPE458788 UZA458779:UZA458788 VIW458779:VIW458788 VSS458779:VSS458788 WCO458779:WCO458788 WMK458779:WMK458788 WWG458779:WWG458788 Y524315:Y524324 JU524315:JU524324 TQ524315:TQ524324 ADM524315:ADM524324 ANI524315:ANI524324 AXE524315:AXE524324 BHA524315:BHA524324 BQW524315:BQW524324 CAS524315:CAS524324 CKO524315:CKO524324 CUK524315:CUK524324 DEG524315:DEG524324 DOC524315:DOC524324 DXY524315:DXY524324 EHU524315:EHU524324 ERQ524315:ERQ524324 FBM524315:FBM524324 FLI524315:FLI524324 FVE524315:FVE524324 GFA524315:GFA524324 GOW524315:GOW524324 GYS524315:GYS524324 HIO524315:HIO524324 HSK524315:HSK524324 ICG524315:ICG524324 IMC524315:IMC524324 IVY524315:IVY524324 JFU524315:JFU524324 JPQ524315:JPQ524324 JZM524315:JZM524324 KJI524315:KJI524324 KTE524315:KTE524324 LDA524315:LDA524324 LMW524315:LMW524324 LWS524315:LWS524324 MGO524315:MGO524324 MQK524315:MQK524324 NAG524315:NAG524324 NKC524315:NKC524324 NTY524315:NTY524324 ODU524315:ODU524324 ONQ524315:ONQ524324 OXM524315:OXM524324 PHI524315:PHI524324 PRE524315:PRE524324 QBA524315:QBA524324 QKW524315:QKW524324 QUS524315:QUS524324 REO524315:REO524324 ROK524315:ROK524324 RYG524315:RYG524324 SIC524315:SIC524324 SRY524315:SRY524324 TBU524315:TBU524324 TLQ524315:TLQ524324 TVM524315:TVM524324 UFI524315:UFI524324 UPE524315:UPE524324 UZA524315:UZA524324 VIW524315:VIW524324 VSS524315:VSS524324 WCO524315:WCO524324 WMK524315:WMK524324 WWG524315:WWG524324 Y589851:Y589860 JU589851:JU589860 TQ589851:TQ589860 ADM589851:ADM589860 ANI589851:ANI589860 AXE589851:AXE589860 BHA589851:BHA589860 BQW589851:BQW589860 CAS589851:CAS589860 CKO589851:CKO589860 CUK589851:CUK589860 DEG589851:DEG589860 DOC589851:DOC589860 DXY589851:DXY589860 EHU589851:EHU589860 ERQ589851:ERQ589860 FBM589851:FBM589860 FLI589851:FLI589860 FVE589851:FVE589860 GFA589851:GFA589860 GOW589851:GOW589860 GYS589851:GYS589860 HIO589851:HIO589860 HSK589851:HSK589860 ICG589851:ICG589860 IMC589851:IMC589860 IVY589851:IVY589860 JFU589851:JFU589860 JPQ589851:JPQ589860 JZM589851:JZM589860 KJI589851:KJI589860 KTE589851:KTE589860 LDA589851:LDA589860 LMW589851:LMW589860 LWS589851:LWS589860 MGO589851:MGO589860 MQK589851:MQK589860 NAG589851:NAG589860 NKC589851:NKC589860 NTY589851:NTY589860 ODU589851:ODU589860 ONQ589851:ONQ589860 OXM589851:OXM589860 PHI589851:PHI589860 PRE589851:PRE589860 QBA589851:QBA589860 QKW589851:QKW589860 QUS589851:QUS589860 REO589851:REO589860 ROK589851:ROK589860 RYG589851:RYG589860 SIC589851:SIC589860 SRY589851:SRY589860 TBU589851:TBU589860 TLQ589851:TLQ589860 TVM589851:TVM589860 UFI589851:UFI589860 UPE589851:UPE589860 UZA589851:UZA589860 VIW589851:VIW589860 VSS589851:VSS589860 WCO589851:WCO589860 WMK589851:WMK589860 WWG589851:WWG589860 Y655387:Y655396 JU655387:JU655396 TQ655387:TQ655396 ADM655387:ADM655396 ANI655387:ANI655396 AXE655387:AXE655396 BHA655387:BHA655396 BQW655387:BQW655396 CAS655387:CAS655396 CKO655387:CKO655396 CUK655387:CUK655396 DEG655387:DEG655396 DOC655387:DOC655396 DXY655387:DXY655396 EHU655387:EHU655396 ERQ655387:ERQ655396 FBM655387:FBM655396 FLI655387:FLI655396 FVE655387:FVE655396 GFA655387:GFA655396 GOW655387:GOW655396 GYS655387:GYS655396 HIO655387:HIO655396 HSK655387:HSK655396 ICG655387:ICG655396 IMC655387:IMC655396 IVY655387:IVY655396 JFU655387:JFU655396 JPQ655387:JPQ655396 JZM655387:JZM655396 KJI655387:KJI655396 KTE655387:KTE655396 LDA655387:LDA655396 LMW655387:LMW655396 LWS655387:LWS655396 MGO655387:MGO655396 MQK655387:MQK655396 NAG655387:NAG655396 NKC655387:NKC655396 NTY655387:NTY655396 ODU655387:ODU655396 ONQ655387:ONQ655396 OXM655387:OXM655396 PHI655387:PHI655396 PRE655387:PRE655396 QBA655387:QBA655396 QKW655387:QKW655396 QUS655387:QUS655396 REO655387:REO655396 ROK655387:ROK655396 RYG655387:RYG655396 SIC655387:SIC655396 SRY655387:SRY655396 TBU655387:TBU655396 TLQ655387:TLQ655396 TVM655387:TVM655396 UFI655387:UFI655396 UPE655387:UPE655396 UZA655387:UZA655396 VIW655387:VIW655396 VSS655387:VSS655396 WCO655387:WCO655396 WMK655387:WMK655396 WWG655387:WWG655396 Y720923:Y720932 JU720923:JU720932 TQ720923:TQ720932 ADM720923:ADM720932 ANI720923:ANI720932 AXE720923:AXE720932 BHA720923:BHA720932 BQW720923:BQW720932 CAS720923:CAS720932 CKO720923:CKO720932 CUK720923:CUK720932 DEG720923:DEG720932 DOC720923:DOC720932 DXY720923:DXY720932 EHU720923:EHU720932 ERQ720923:ERQ720932 FBM720923:FBM720932 FLI720923:FLI720932 FVE720923:FVE720932 GFA720923:GFA720932 GOW720923:GOW720932 GYS720923:GYS720932 HIO720923:HIO720932 HSK720923:HSK720932 ICG720923:ICG720932 IMC720923:IMC720932 IVY720923:IVY720932 JFU720923:JFU720932 JPQ720923:JPQ720932 JZM720923:JZM720932 KJI720923:KJI720932 KTE720923:KTE720932 LDA720923:LDA720932 LMW720923:LMW720932 LWS720923:LWS720932 MGO720923:MGO720932 MQK720923:MQK720932 NAG720923:NAG720932 NKC720923:NKC720932 NTY720923:NTY720932 ODU720923:ODU720932 ONQ720923:ONQ720932 OXM720923:OXM720932 PHI720923:PHI720932 PRE720923:PRE720932 QBA720923:QBA720932 QKW720923:QKW720932 QUS720923:QUS720932 REO720923:REO720932 ROK720923:ROK720932 RYG720923:RYG720932 SIC720923:SIC720932 SRY720923:SRY720932 TBU720923:TBU720932 TLQ720923:TLQ720932 TVM720923:TVM720932 UFI720923:UFI720932 UPE720923:UPE720932 UZA720923:UZA720932 VIW720923:VIW720932 VSS720923:VSS720932 WCO720923:WCO720932 WMK720923:WMK720932 WWG720923:WWG720932 Y786459:Y786468 JU786459:JU786468 TQ786459:TQ786468 ADM786459:ADM786468 ANI786459:ANI786468 AXE786459:AXE786468 BHA786459:BHA786468 BQW786459:BQW786468 CAS786459:CAS786468 CKO786459:CKO786468 CUK786459:CUK786468 DEG786459:DEG786468 DOC786459:DOC786468 DXY786459:DXY786468 EHU786459:EHU786468 ERQ786459:ERQ786468 FBM786459:FBM786468 FLI786459:FLI786468 FVE786459:FVE786468 GFA786459:GFA786468 GOW786459:GOW786468 GYS786459:GYS786468 HIO786459:HIO786468 HSK786459:HSK786468 ICG786459:ICG786468 IMC786459:IMC786468 IVY786459:IVY786468 JFU786459:JFU786468 JPQ786459:JPQ786468 JZM786459:JZM786468 KJI786459:KJI786468 KTE786459:KTE786468 LDA786459:LDA786468 LMW786459:LMW786468 LWS786459:LWS786468 MGO786459:MGO786468 MQK786459:MQK786468 NAG786459:NAG786468 NKC786459:NKC786468 NTY786459:NTY786468 ODU786459:ODU786468 ONQ786459:ONQ786468 OXM786459:OXM786468 PHI786459:PHI786468 PRE786459:PRE786468 QBA786459:QBA786468 QKW786459:QKW786468 QUS786459:QUS786468 REO786459:REO786468 ROK786459:ROK786468 RYG786459:RYG786468 SIC786459:SIC786468 SRY786459:SRY786468 TBU786459:TBU786468 TLQ786459:TLQ786468 TVM786459:TVM786468 UFI786459:UFI786468 UPE786459:UPE786468 UZA786459:UZA786468 VIW786459:VIW786468 VSS786459:VSS786468 WCO786459:WCO786468 WMK786459:WMK786468 WWG786459:WWG786468 Y851995:Y852004 JU851995:JU852004 TQ851995:TQ852004 ADM851995:ADM852004 ANI851995:ANI852004 AXE851995:AXE852004 BHA851995:BHA852004 BQW851995:BQW852004 CAS851995:CAS852004 CKO851995:CKO852004 CUK851995:CUK852004 DEG851995:DEG852004 DOC851995:DOC852004 DXY851995:DXY852004 EHU851995:EHU852004 ERQ851995:ERQ852004 FBM851995:FBM852004 FLI851995:FLI852004 FVE851995:FVE852004 GFA851995:GFA852004 GOW851995:GOW852004 GYS851995:GYS852004 HIO851995:HIO852004 HSK851995:HSK852004 ICG851995:ICG852004 IMC851995:IMC852004 IVY851995:IVY852004 JFU851995:JFU852004 JPQ851995:JPQ852004 JZM851995:JZM852004 KJI851995:KJI852004 KTE851995:KTE852004 LDA851995:LDA852004 LMW851995:LMW852004 LWS851995:LWS852004 MGO851995:MGO852004 MQK851995:MQK852004 NAG851995:NAG852004 NKC851995:NKC852004 NTY851995:NTY852004 ODU851995:ODU852004 ONQ851995:ONQ852004 OXM851995:OXM852004 PHI851995:PHI852004 PRE851995:PRE852004 QBA851995:QBA852004 QKW851995:QKW852004 QUS851995:QUS852004 REO851995:REO852004 ROK851995:ROK852004 RYG851995:RYG852004 SIC851995:SIC852004 SRY851995:SRY852004 TBU851995:TBU852004 TLQ851995:TLQ852004 TVM851995:TVM852004 UFI851995:UFI852004 UPE851995:UPE852004 UZA851995:UZA852004 VIW851995:VIW852004 VSS851995:VSS852004 WCO851995:WCO852004 WMK851995:WMK852004 WWG851995:WWG852004 Y917531:Y917540 JU917531:JU917540 TQ917531:TQ917540 ADM917531:ADM917540 ANI917531:ANI917540 AXE917531:AXE917540 BHA917531:BHA917540 BQW917531:BQW917540 CAS917531:CAS917540 CKO917531:CKO917540 CUK917531:CUK917540 DEG917531:DEG917540 DOC917531:DOC917540 DXY917531:DXY917540 EHU917531:EHU917540 ERQ917531:ERQ917540 FBM917531:FBM917540 FLI917531:FLI917540 FVE917531:FVE917540 GFA917531:GFA917540 GOW917531:GOW917540 GYS917531:GYS917540 HIO917531:HIO917540 HSK917531:HSK917540 ICG917531:ICG917540 IMC917531:IMC917540 IVY917531:IVY917540 JFU917531:JFU917540 JPQ917531:JPQ917540 JZM917531:JZM917540 KJI917531:KJI917540 KTE917531:KTE917540 LDA917531:LDA917540 LMW917531:LMW917540 LWS917531:LWS917540 MGO917531:MGO917540 MQK917531:MQK917540 NAG917531:NAG917540 NKC917531:NKC917540 NTY917531:NTY917540 ODU917531:ODU917540 ONQ917531:ONQ917540 OXM917531:OXM917540 PHI917531:PHI917540 PRE917531:PRE917540 QBA917531:QBA917540 QKW917531:QKW917540 QUS917531:QUS917540 REO917531:REO917540 ROK917531:ROK917540 RYG917531:RYG917540 SIC917531:SIC917540 SRY917531:SRY917540 TBU917531:TBU917540 TLQ917531:TLQ917540 TVM917531:TVM917540 UFI917531:UFI917540 UPE917531:UPE917540 UZA917531:UZA917540 VIW917531:VIW917540 VSS917531:VSS917540 WCO917531:WCO917540 WMK917531:WMK917540 WWG917531:WWG917540 Y983067:Y983076 JU983067:JU983076 TQ983067:TQ983076 ADM983067:ADM983076 ANI983067:ANI983076 AXE983067:AXE983076 BHA983067:BHA983076 BQW983067:BQW983076 CAS983067:CAS983076 CKO983067:CKO983076 CUK983067:CUK983076 DEG983067:DEG983076 DOC983067:DOC983076 DXY983067:DXY983076 EHU983067:EHU983076 ERQ983067:ERQ983076 FBM983067:FBM983076 FLI983067:FLI983076 FVE983067:FVE983076 GFA983067:GFA983076 GOW983067:GOW983076 GYS983067:GYS983076 HIO983067:HIO983076 HSK983067:HSK983076 ICG983067:ICG983076 IMC983067:IMC983076 IVY983067:IVY983076 JFU983067:JFU983076 JPQ983067:JPQ983076 JZM983067:JZM983076 KJI983067:KJI983076 KTE983067:KTE983076 LDA983067:LDA983076 LMW983067:LMW983076 LWS983067:LWS983076 MGO983067:MGO983076 MQK983067:MQK983076 NAG983067:NAG983076 NKC983067:NKC983076 NTY983067:NTY983076 ODU983067:ODU983076 ONQ983067:ONQ983076 OXM983067:OXM983076 PHI983067:PHI983076 PRE983067:PRE983076 QBA983067:QBA983076 QKW983067:QKW983076 QUS983067:QUS983076 REO983067:REO983076 ROK983067:ROK983076 RYG983067:RYG983076 SIC983067:SIC983076 SRY983067:SRY983076 TBU983067:TBU983076 TLQ983067:TLQ983076 TVM983067:TVM983076 UFI983067:UFI983076 UPE983067:UPE983076 UZA983067:UZA983076 VIW983067:VIW983076 VSS983067:VSS983076 WCO983067:WCO983076 WMK983067:WMK983076 WWG983067:WWG983076 M55 JI55 TE55 ADA55 AMW55 AWS55 BGO55 BQK55 CAG55 CKC55 CTY55 DDU55 DNQ55 DXM55 EHI55 ERE55 FBA55 FKW55 FUS55 GEO55 GOK55 GYG55 HIC55 HRY55 IBU55 ILQ55 IVM55 JFI55 JPE55 JZA55 KIW55 KSS55 LCO55 LMK55 LWG55 MGC55 MPY55 MZU55 NJQ55 NTM55 ODI55 ONE55 OXA55 PGW55 PQS55 QAO55 QKK55 QUG55 REC55 RNY55 RXU55 SHQ55 SRM55 TBI55 TLE55 TVA55 UEW55 UOS55 UYO55 VIK55 VSG55 WCC55 WLY55 WVU55 M65595 JI65595 TE65595 ADA65595 AMW65595 AWS65595 BGO65595 BQK65595 CAG65595 CKC65595 CTY65595 DDU65595 DNQ65595 DXM65595 EHI65595 ERE65595 FBA65595 FKW65595 FUS65595 GEO65595 GOK65595 GYG65595 HIC65595 HRY65595 IBU65595 ILQ65595 IVM65595 JFI65595 JPE65595 JZA65595 KIW65595 KSS65595 LCO65595 LMK65595 LWG65595 MGC65595 MPY65595 MZU65595 NJQ65595 NTM65595 ODI65595 ONE65595 OXA65595 PGW65595 PQS65595 QAO65595 QKK65595 QUG65595 REC65595 RNY65595 RXU65595 SHQ65595 SRM65595 TBI65595 TLE65595 TVA65595 UEW65595 UOS65595 UYO65595 VIK65595 VSG65595 WCC65595 WLY65595 WVU65595 M131131 JI131131 TE131131 ADA131131 AMW131131 AWS131131 BGO131131 BQK131131 CAG131131 CKC131131 CTY131131 DDU131131 DNQ131131 DXM131131 EHI131131 ERE131131 FBA131131 FKW131131 FUS131131 GEO131131 GOK131131 GYG131131 HIC131131 HRY131131 IBU131131 ILQ131131 IVM131131 JFI131131 JPE131131 JZA131131 KIW131131 KSS131131 LCO131131 LMK131131 LWG131131 MGC131131 MPY131131 MZU131131 NJQ131131 NTM131131 ODI131131 ONE131131 OXA131131 PGW131131 PQS131131 QAO131131 QKK131131 QUG131131 REC131131 RNY131131 RXU131131 SHQ131131 SRM131131 TBI131131 TLE131131 TVA131131 UEW131131 UOS131131 UYO131131 VIK131131 VSG131131 WCC131131 WLY131131 WVU131131 M196667 JI196667 TE196667 ADA196667 AMW196667 AWS196667 BGO196667 BQK196667 CAG196667 CKC196667 CTY196667 DDU196667 DNQ196667 DXM196667 EHI196667 ERE196667 FBA196667 FKW196667 FUS196667 GEO196667 GOK196667 GYG196667 HIC196667 HRY196667 IBU196667 ILQ196667 IVM196667 JFI196667 JPE196667 JZA196667 KIW196667 KSS196667 LCO196667 LMK196667 LWG196667 MGC196667 MPY196667 MZU196667 NJQ196667 NTM196667 ODI196667 ONE196667 OXA196667 PGW196667 PQS196667 QAO196667 QKK196667 QUG196667 REC196667 RNY196667 RXU196667 SHQ196667 SRM196667 TBI196667 TLE196667 TVA196667 UEW196667 UOS196667 UYO196667 VIK196667 VSG196667 WCC196667 WLY196667 WVU196667 M262203 JI262203 TE262203 ADA262203 AMW262203 AWS262203 BGO262203 BQK262203 CAG262203 CKC262203 CTY262203 DDU262203 DNQ262203 DXM262203 EHI262203 ERE262203 FBA262203 FKW262203 FUS262203 GEO262203 GOK262203 GYG262203 HIC262203 HRY262203 IBU262203 ILQ262203 IVM262203 JFI262203 JPE262203 JZA262203 KIW262203 KSS262203 LCO262203 LMK262203 LWG262203 MGC262203 MPY262203 MZU262203 NJQ262203 NTM262203 ODI262203 ONE262203 OXA262203 PGW262203 PQS262203 QAO262203 QKK262203 QUG262203 REC262203 RNY262203 RXU262203 SHQ262203 SRM262203 TBI262203 TLE262203 TVA262203 UEW262203 UOS262203 UYO262203 VIK262203 VSG262203 WCC262203 WLY262203 WVU262203 M327739 JI327739 TE327739 ADA327739 AMW327739 AWS327739 BGO327739 BQK327739 CAG327739 CKC327739 CTY327739 DDU327739 DNQ327739 DXM327739 EHI327739 ERE327739 FBA327739 FKW327739 FUS327739 GEO327739 GOK327739 GYG327739 HIC327739 HRY327739 IBU327739 ILQ327739 IVM327739 JFI327739 JPE327739 JZA327739 KIW327739 KSS327739 LCO327739 LMK327739 LWG327739 MGC327739 MPY327739 MZU327739 NJQ327739 NTM327739 ODI327739 ONE327739 OXA327739 PGW327739 PQS327739 QAO327739 QKK327739 QUG327739 REC327739 RNY327739 RXU327739 SHQ327739 SRM327739 TBI327739 TLE327739 TVA327739 UEW327739 UOS327739 UYO327739 VIK327739 VSG327739 WCC327739 WLY327739 WVU327739 M393275 JI393275 TE393275 ADA393275 AMW393275 AWS393275 BGO393275 BQK393275 CAG393275 CKC393275 CTY393275 DDU393275 DNQ393275 DXM393275 EHI393275 ERE393275 FBA393275 FKW393275 FUS393275 GEO393275 GOK393275 GYG393275 HIC393275 HRY393275 IBU393275 ILQ393275 IVM393275 JFI393275 JPE393275 JZA393275 KIW393275 KSS393275 LCO393275 LMK393275 LWG393275 MGC393275 MPY393275 MZU393275 NJQ393275 NTM393275 ODI393275 ONE393275 OXA393275 PGW393275 PQS393275 QAO393275 QKK393275 QUG393275 REC393275 RNY393275 RXU393275 SHQ393275 SRM393275 TBI393275 TLE393275 TVA393275 UEW393275 UOS393275 UYO393275 VIK393275 VSG393275 WCC393275 WLY393275 WVU393275 M458811 JI458811 TE458811 ADA458811 AMW458811 AWS458811 BGO458811 BQK458811 CAG458811 CKC458811 CTY458811 DDU458811 DNQ458811 DXM458811 EHI458811 ERE458811 FBA458811 FKW458811 FUS458811 GEO458811 GOK458811 GYG458811 HIC458811 HRY458811 IBU458811 ILQ458811 IVM458811 JFI458811 JPE458811 JZA458811 KIW458811 KSS458811 LCO458811 LMK458811 LWG458811 MGC458811 MPY458811 MZU458811 NJQ458811 NTM458811 ODI458811 ONE458811 OXA458811 PGW458811 PQS458811 QAO458811 QKK458811 QUG458811 REC458811 RNY458811 RXU458811 SHQ458811 SRM458811 TBI458811 TLE458811 TVA458811 UEW458811 UOS458811 UYO458811 VIK458811 VSG458811 WCC458811 WLY458811 WVU458811 M524347 JI524347 TE524347 ADA524347 AMW524347 AWS524347 BGO524347 BQK524347 CAG524347 CKC524347 CTY524347 DDU524347 DNQ524347 DXM524347 EHI524347 ERE524347 FBA524347 FKW524347 FUS524347 GEO524347 GOK524347 GYG524347 HIC524347 HRY524347 IBU524347 ILQ524347 IVM524347 JFI524347 JPE524347 JZA524347 KIW524347 KSS524347 LCO524347 LMK524347 LWG524347 MGC524347 MPY524347 MZU524347 NJQ524347 NTM524347 ODI524347 ONE524347 OXA524347 PGW524347 PQS524347 QAO524347 QKK524347 QUG524347 REC524347 RNY524347 RXU524347 SHQ524347 SRM524347 TBI524347 TLE524347 TVA524347 UEW524347 UOS524347 UYO524347 VIK524347 VSG524347 WCC524347 WLY524347 WVU524347 M589883 JI589883 TE589883 ADA589883 AMW589883 AWS589883 BGO589883 BQK589883 CAG589883 CKC589883 CTY589883 DDU589883 DNQ589883 DXM589883 EHI589883 ERE589883 FBA589883 FKW589883 FUS589883 GEO589883 GOK589883 GYG589883 HIC589883 HRY589883 IBU589883 ILQ589883 IVM589883 JFI589883 JPE589883 JZA589883 KIW589883 KSS589883 LCO589883 LMK589883 LWG589883 MGC589883 MPY589883 MZU589883 NJQ589883 NTM589883 ODI589883 ONE589883 OXA589883 PGW589883 PQS589883 QAO589883 QKK589883 QUG589883 REC589883 RNY589883 RXU589883 SHQ589883 SRM589883 TBI589883 TLE589883 TVA589883 UEW589883 UOS589883 UYO589883 VIK589883 VSG589883 WCC589883 WLY589883 WVU589883 M655419 JI655419 TE655419 ADA655419 AMW655419 AWS655419 BGO655419 BQK655419 CAG655419 CKC655419 CTY655419 DDU655419 DNQ655419 DXM655419 EHI655419 ERE655419 FBA655419 FKW655419 FUS655419 GEO655419 GOK655419 GYG655419 HIC655419 HRY655419 IBU655419 ILQ655419 IVM655419 JFI655419 JPE655419 JZA655419 KIW655419 KSS655419 LCO655419 LMK655419 LWG655419 MGC655419 MPY655419 MZU655419 NJQ655419 NTM655419 ODI655419 ONE655419 OXA655419 PGW655419 PQS655419 QAO655419 QKK655419 QUG655419 REC655419 RNY655419 RXU655419 SHQ655419 SRM655419 TBI655419 TLE655419 TVA655419 UEW655419 UOS655419 UYO655419 VIK655419 VSG655419 WCC655419 WLY655419 WVU655419 M720955 JI720955 TE720955 ADA720955 AMW720955 AWS720955 BGO720955 BQK720955 CAG720955 CKC720955 CTY720955 DDU720955 DNQ720955 DXM720955 EHI720955 ERE720955 FBA720955 FKW720955 FUS720955 GEO720955 GOK720955 GYG720955 HIC720955 HRY720955 IBU720955 ILQ720955 IVM720955 JFI720955 JPE720955 JZA720955 KIW720955 KSS720955 LCO720955 LMK720955 LWG720955 MGC720955 MPY720955 MZU720955 NJQ720955 NTM720955 ODI720955 ONE720955 OXA720955 PGW720955 PQS720955 QAO720955 QKK720955 QUG720955 REC720955 RNY720955 RXU720955 SHQ720955 SRM720955 TBI720955 TLE720955 TVA720955 UEW720955 UOS720955 UYO720955 VIK720955 VSG720955 WCC720955 WLY720955 WVU720955 M786491 JI786491 TE786491 ADA786491 AMW786491 AWS786491 BGO786491 BQK786491 CAG786491 CKC786491 CTY786491 DDU786491 DNQ786491 DXM786491 EHI786491 ERE786491 FBA786491 FKW786491 FUS786491 GEO786491 GOK786491 GYG786491 HIC786491 HRY786491 IBU786491 ILQ786491 IVM786491 JFI786491 JPE786491 JZA786491 KIW786491 KSS786491 LCO786491 LMK786491 LWG786491 MGC786491 MPY786491 MZU786491 NJQ786491 NTM786491 ODI786491 ONE786491 OXA786491 PGW786491 PQS786491 QAO786491 QKK786491 QUG786491 REC786491 RNY786491 RXU786491 SHQ786491 SRM786491 TBI786491 TLE786491 TVA786491 UEW786491 UOS786491 UYO786491 VIK786491 VSG786491 WCC786491 WLY786491 WVU786491 M852027 JI852027 TE852027 ADA852027 AMW852027 AWS852027 BGO852027 BQK852027 CAG852027 CKC852027 CTY852027 DDU852027 DNQ852027 DXM852027 EHI852027 ERE852027 FBA852027 FKW852027 FUS852027 GEO852027 GOK852027 GYG852027 HIC852027 HRY852027 IBU852027 ILQ852027 IVM852027 JFI852027 JPE852027 JZA852027 KIW852027 KSS852027 LCO852027 LMK852027 LWG852027 MGC852027 MPY852027 MZU852027 NJQ852027 NTM852027 ODI852027 ONE852027 OXA852027 PGW852027 PQS852027 QAO852027 QKK852027 QUG852027 REC852027 RNY852027 RXU852027 SHQ852027 SRM852027 TBI852027 TLE852027 TVA852027 UEW852027 UOS852027 UYO852027 VIK852027 VSG852027 WCC852027 WLY852027 WVU852027 M917563 JI917563 TE917563 ADA917563 AMW917563 AWS917563 BGO917563 BQK917563 CAG917563 CKC917563 CTY917563 DDU917563 DNQ917563 DXM917563 EHI917563 ERE917563 FBA917563 FKW917563 FUS917563 GEO917563 GOK917563 GYG917563 HIC917563 HRY917563 IBU917563 ILQ917563 IVM917563 JFI917563 JPE917563 JZA917563 KIW917563 KSS917563 LCO917563 LMK917563 LWG917563 MGC917563 MPY917563 MZU917563 NJQ917563 NTM917563 ODI917563 ONE917563 OXA917563 PGW917563 PQS917563 QAO917563 QKK917563 QUG917563 REC917563 RNY917563 RXU917563 SHQ917563 SRM917563 TBI917563 TLE917563 TVA917563 UEW917563 UOS917563 UYO917563 VIK917563 VSG917563 WCC917563 WLY917563 WVU917563 M983099 JI983099 TE983099 ADA983099 AMW983099 AWS983099 BGO983099 BQK983099 CAG983099 CKC983099 CTY983099 DDU983099 DNQ983099 DXM983099 EHI983099 ERE983099 FBA983099 FKW983099 FUS983099 GEO983099 GOK983099 GYG983099 HIC983099 HRY983099 IBU983099 ILQ983099 IVM983099 JFI983099 JPE983099 JZA983099 KIW983099 KSS983099 LCO983099 LMK983099 LWG983099 MGC983099 MPY983099 MZU983099 NJQ983099 NTM983099 ODI983099 ONE983099 OXA983099 PGW983099 PQS983099 QAO983099 QKK983099 QUG983099 REC983099 RNY983099 RXU983099 SHQ983099 SRM983099 TBI983099 TLE983099 TVA983099 UEW983099 UOS983099 UYO983099 VIK983099 VSG983099 WCC983099 WLY983099 WVU983099 M51 JI51 TE51 ADA51 AMW51 AWS51 BGO51 BQK51 CAG51 CKC51 CTY51 DDU51 DNQ51 DXM51 EHI51 ERE51 FBA51 FKW51 FUS51 GEO51 GOK51 GYG51 HIC51 HRY51 IBU51 ILQ51 IVM51 JFI51 JPE51 JZA51 KIW51 KSS51 LCO51 LMK51 LWG51 MGC51 MPY51 MZU51 NJQ51 NTM51 ODI51 ONE51 OXA51 PGW51 PQS51 QAO51 QKK51 QUG51 REC51 RNY51 RXU51 SHQ51 SRM51 TBI51 TLE51 TVA51 UEW51 UOS51 UYO51 VIK51 VSG51 WCC51 WLY51 WVU51 M65591 JI65591 TE65591 ADA65591 AMW65591 AWS65591 BGO65591 BQK65591 CAG65591 CKC65591 CTY65591 DDU65591 DNQ65591 DXM65591 EHI65591 ERE65591 FBA65591 FKW65591 FUS65591 GEO65591 GOK65591 GYG65591 HIC65591 HRY65591 IBU65591 ILQ65591 IVM65591 JFI65591 JPE65591 JZA65591 KIW65591 KSS65591 LCO65591 LMK65591 LWG65591 MGC65591 MPY65591 MZU65591 NJQ65591 NTM65591 ODI65591 ONE65591 OXA65591 PGW65591 PQS65591 QAO65591 QKK65591 QUG65591 REC65591 RNY65591 RXU65591 SHQ65591 SRM65591 TBI65591 TLE65591 TVA65591 UEW65591 UOS65591 UYO65591 VIK65591 VSG65591 WCC65591 WLY65591 WVU65591 M131127 JI131127 TE131127 ADA131127 AMW131127 AWS131127 BGO131127 BQK131127 CAG131127 CKC131127 CTY131127 DDU131127 DNQ131127 DXM131127 EHI131127 ERE131127 FBA131127 FKW131127 FUS131127 GEO131127 GOK131127 GYG131127 HIC131127 HRY131127 IBU131127 ILQ131127 IVM131127 JFI131127 JPE131127 JZA131127 KIW131127 KSS131127 LCO131127 LMK131127 LWG131127 MGC131127 MPY131127 MZU131127 NJQ131127 NTM131127 ODI131127 ONE131127 OXA131127 PGW131127 PQS131127 QAO131127 QKK131127 QUG131127 REC131127 RNY131127 RXU131127 SHQ131127 SRM131127 TBI131127 TLE131127 TVA131127 UEW131127 UOS131127 UYO131127 VIK131127 VSG131127 WCC131127 WLY131127 WVU131127 M196663 JI196663 TE196663 ADA196663 AMW196663 AWS196663 BGO196663 BQK196663 CAG196663 CKC196663 CTY196663 DDU196663 DNQ196663 DXM196663 EHI196663 ERE196663 FBA196663 FKW196663 FUS196663 GEO196663 GOK196663 GYG196663 HIC196663 HRY196663 IBU196663 ILQ196663 IVM196663 JFI196663 JPE196663 JZA196663 KIW196663 KSS196663 LCO196663 LMK196663 LWG196663 MGC196663 MPY196663 MZU196663 NJQ196663 NTM196663 ODI196663 ONE196663 OXA196663 PGW196663 PQS196663 QAO196663 QKK196663 QUG196663 REC196663 RNY196663 RXU196663 SHQ196663 SRM196663 TBI196663 TLE196663 TVA196663 UEW196663 UOS196663 UYO196663 VIK196663 VSG196663 WCC196663 WLY196663 WVU196663 M262199 JI262199 TE262199 ADA262199 AMW262199 AWS262199 BGO262199 BQK262199 CAG262199 CKC262199 CTY262199 DDU262199 DNQ262199 DXM262199 EHI262199 ERE262199 FBA262199 FKW262199 FUS262199 GEO262199 GOK262199 GYG262199 HIC262199 HRY262199 IBU262199 ILQ262199 IVM262199 JFI262199 JPE262199 JZA262199 KIW262199 KSS262199 LCO262199 LMK262199 LWG262199 MGC262199 MPY262199 MZU262199 NJQ262199 NTM262199 ODI262199 ONE262199 OXA262199 PGW262199 PQS262199 QAO262199 QKK262199 QUG262199 REC262199 RNY262199 RXU262199 SHQ262199 SRM262199 TBI262199 TLE262199 TVA262199 UEW262199 UOS262199 UYO262199 VIK262199 VSG262199 WCC262199 WLY262199 WVU262199 M327735 JI327735 TE327735 ADA327735 AMW327735 AWS327735 BGO327735 BQK327735 CAG327735 CKC327735 CTY327735 DDU327735 DNQ327735 DXM327735 EHI327735 ERE327735 FBA327735 FKW327735 FUS327735 GEO327735 GOK327735 GYG327735 HIC327735 HRY327735 IBU327735 ILQ327735 IVM327735 JFI327735 JPE327735 JZA327735 KIW327735 KSS327735 LCO327735 LMK327735 LWG327735 MGC327735 MPY327735 MZU327735 NJQ327735 NTM327735 ODI327735 ONE327735 OXA327735 PGW327735 PQS327735 QAO327735 QKK327735 QUG327735 REC327735 RNY327735 RXU327735 SHQ327735 SRM327735 TBI327735 TLE327735 TVA327735 UEW327735 UOS327735 UYO327735 VIK327735 VSG327735 WCC327735 WLY327735 WVU327735 M393271 JI393271 TE393271 ADA393271 AMW393271 AWS393271 BGO393271 BQK393271 CAG393271 CKC393271 CTY393271 DDU393271 DNQ393271 DXM393271 EHI393271 ERE393271 FBA393271 FKW393271 FUS393271 GEO393271 GOK393271 GYG393271 HIC393271 HRY393271 IBU393271 ILQ393271 IVM393271 JFI393271 JPE393271 JZA393271 KIW393271 KSS393271 LCO393271 LMK393271 LWG393271 MGC393271 MPY393271 MZU393271 NJQ393271 NTM393271 ODI393271 ONE393271 OXA393271 PGW393271 PQS393271 QAO393271 QKK393271 QUG393271 REC393271 RNY393271 RXU393271 SHQ393271 SRM393271 TBI393271 TLE393271 TVA393271 UEW393271 UOS393271 UYO393271 VIK393271 VSG393271 WCC393271 WLY393271 WVU393271 M458807 JI458807 TE458807 ADA458807 AMW458807 AWS458807 BGO458807 BQK458807 CAG458807 CKC458807 CTY458807 DDU458807 DNQ458807 DXM458807 EHI458807 ERE458807 FBA458807 FKW458807 FUS458807 GEO458807 GOK458807 GYG458807 HIC458807 HRY458807 IBU458807 ILQ458807 IVM458807 JFI458807 JPE458807 JZA458807 KIW458807 KSS458807 LCO458807 LMK458807 LWG458807 MGC458807 MPY458807 MZU458807 NJQ458807 NTM458807 ODI458807 ONE458807 OXA458807 PGW458807 PQS458807 QAO458807 QKK458807 QUG458807 REC458807 RNY458807 RXU458807 SHQ458807 SRM458807 TBI458807 TLE458807 TVA458807 UEW458807 UOS458807 UYO458807 VIK458807 VSG458807 WCC458807 WLY458807 WVU458807 M524343 JI524343 TE524343 ADA524343 AMW524343 AWS524343 BGO524343 BQK524343 CAG524343 CKC524343 CTY524343 DDU524343 DNQ524343 DXM524343 EHI524343 ERE524343 FBA524343 FKW524343 FUS524343 GEO524343 GOK524343 GYG524343 HIC524343 HRY524343 IBU524343 ILQ524343 IVM524343 JFI524343 JPE524343 JZA524343 KIW524343 KSS524343 LCO524343 LMK524343 LWG524343 MGC524343 MPY524343 MZU524343 NJQ524343 NTM524343 ODI524343 ONE524343 OXA524343 PGW524343 PQS524343 QAO524343 QKK524343 QUG524343 REC524343 RNY524343 RXU524343 SHQ524343 SRM524343 TBI524343 TLE524343 TVA524343 UEW524343 UOS524343 UYO524343 VIK524343 VSG524343 WCC524343 WLY524343 WVU524343 M589879 JI589879 TE589879 ADA589879 AMW589879 AWS589879 BGO589879 BQK589879 CAG589879 CKC589879 CTY589879 DDU589879 DNQ589879 DXM589879 EHI589879 ERE589879 FBA589879 FKW589879 FUS589879 GEO589879 GOK589879 GYG589879 HIC589879 HRY589879 IBU589879 ILQ589879 IVM589879 JFI589879 JPE589879 JZA589879 KIW589879 KSS589879 LCO589879 LMK589879 LWG589879 MGC589879 MPY589879 MZU589879 NJQ589879 NTM589879 ODI589879 ONE589879 OXA589879 PGW589879 PQS589879 QAO589879 QKK589879 QUG589879 REC589879 RNY589879 RXU589879 SHQ589879 SRM589879 TBI589879 TLE589879 TVA589879 UEW589879 UOS589879 UYO589879 VIK589879 VSG589879 WCC589879 WLY589879 WVU589879 M655415 JI655415 TE655415 ADA655415 AMW655415 AWS655415 BGO655415 BQK655415 CAG655415 CKC655415 CTY655415 DDU655415 DNQ655415 DXM655415 EHI655415 ERE655415 FBA655415 FKW655415 FUS655415 GEO655415 GOK655415 GYG655415 HIC655415 HRY655415 IBU655415 ILQ655415 IVM655415 JFI655415 JPE655415 JZA655415 KIW655415 KSS655415 LCO655415 LMK655415 LWG655415 MGC655415 MPY655415 MZU655415 NJQ655415 NTM655415 ODI655415 ONE655415 OXA655415 PGW655415 PQS655415 QAO655415 QKK655415 QUG655415 REC655415 RNY655415 RXU655415 SHQ655415 SRM655415 TBI655415 TLE655415 TVA655415 UEW655415 UOS655415 UYO655415 VIK655415 VSG655415 WCC655415 WLY655415 WVU655415 M720951 JI720951 TE720951 ADA720951 AMW720951 AWS720951 BGO720951 BQK720951 CAG720951 CKC720951 CTY720951 DDU720951 DNQ720951 DXM720951 EHI720951 ERE720951 FBA720951 FKW720951 FUS720951 GEO720951 GOK720951 GYG720951 HIC720951 HRY720951 IBU720951 ILQ720951 IVM720951 JFI720951 JPE720951 JZA720951 KIW720951 KSS720951 LCO720951 LMK720951 LWG720951 MGC720951 MPY720951 MZU720951 NJQ720951 NTM720951 ODI720951 ONE720951 OXA720951 PGW720951 PQS720951 QAO720951 QKK720951 QUG720951 REC720951 RNY720951 RXU720951 SHQ720951 SRM720951 TBI720951 TLE720951 TVA720951 UEW720951 UOS720951 UYO720951 VIK720951 VSG720951 WCC720951 WLY720951 WVU720951 M786487 JI786487 TE786487 ADA786487 AMW786487 AWS786487 BGO786487 BQK786487 CAG786487 CKC786487 CTY786487 DDU786487 DNQ786487 DXM786487 EHI786487 ERE786487 FBA786487 FKW786487 FUS786487 GEO786487 GOK786487 GYG786487 HIC786487 HRY786487 IBU786487 ILQ786487 IVM786487 JFI786487 JPE786487 JZA786487 KIW786487 KSS786487 LCO786487 LMK786487 LWG786487 MGC786487 MPY786487 MZU786487 NJQ786487 NTM786487 ODI786487 ONE786487 OXA786487 PGW786487 PQS786487 QAO786487 QKK786487 QUG786487 REC786487 RNY786487 RXU786487 SHQ786487 SRM786487 TBI786487 TLE786487 TVA786487 UEW786487 UOS786487 UYO786487 VIK786487 VSG786487 WCC786487 WLY786487 WVU786487 M852023 JI852023 TE852023 ADA852023 AMW852023 AWS852023 BGO852023 BQK852023 CAG852023 CKC852023 CTY852023 DDU852023 DNQ852023 DXM852023 EHI852023 ERE852023 FBA852023 FKW852023 FUS852023 GEO852023 GOK852023 GYG852023 HIC852023 HRY852023 IBU852023 ILQ852023 IVM852023 JFI852023 JPE852023 JZA852023 KIW852023 KSS852023 LCO852023 LMK852023 LWG852023 MGC852023 MPY852023 MZU852023 NJQ852023 NTM852023 ODI852023 ONE852023 OXA852023 PGW852023 PQS852023 QAO852023 QKK852023 QUG852023 REC852023 RNY852023 RXU852023 SHQ852023 SRM852023 TBI852023 TLE852023 TVA852023 UEW852023 UOS852023 UYO852023 VIK852023 VSG852023 WCC852023 WLY852023 WVU852023 M917559 JI917559 TE917559 ADA917559 AMW917559 AWS917559 BGO917559 BQK917559 CAG917559 CKC917559 CTY917559 DDU917559 DNQ917559 DXM917559 EHI917559 ERE917559 FBA917559 FKW917559 FUS917559 GEO917559 GOK917559 GYG917559 HIC917559 HRY917559 IBU917559 ILQ917559 IVM917559 JFI917559 JPE917559 JZA917559 KIW917559 KSS917559 LCO917559 LMK917559 LWG917559 MGC917559 MPY917559 MZU917559 NJQ917559 NTM917559 ODI917559 ONE917559 OXA917559 PGW917559 PQS917559 QAO917559 QKK917559 QUG917559 REC917559 RNY917559 RXU917559 SHQ917559 SRM917559 TBI917559 TLE917559 TVA917559 UEW917559 UOS917559 UYO917559 VIK917559 VSG917559 WCC917559 WLY917559 WVU917559 M983095 JI983095 TE983095 ADA983095 AMW983095 AWS983095 BGO983095 BQK983095 CAG983095 CKC983095 CTY983095 DDU983095 DNQ983095 DXM983095 EHI983095 ERE983095 FBA983095 FKW983095 FUS983095 GEO983095 GOK983095 GYG983095 HIC983095 HRY983095 IBU983095 ILQ983095 IVM983095 JFI983095 JPE983095 JZA983095 KIW983095 KSS983095 LCO983095 LMK983095 LWG983095 MGC983095 MPY983095 MZU983095 NJQ983095 NTM983095 ODI983095 ONE983095 OXA983095 PGW983095 PQS983095 QAO983095 QKK983095 QUG983095 REC983095 RNY983095 RXU983095 SHQ983095 SRM983095 TBI983095 TLE983095 TVA983095 UEW983095 UOS983095 UYO983095 VIK983095 VSG983095 WCC983095 WLY983095 WVU983095 M62:AQ67 JI62:KM67 TE62:UI67 ADA62:AEE67 AMW62:AOA67 AWS62:AXW67 BGO62:BHS67 BQK62:BRO67 CAG62:CBK67 CKC62:CLG67 CTY62:CVC67 DDU62:DEY67 DNQ62:DOU67 DXM62:DYQ67 EHI62:EIM67 ERE62:ESI67 FBA62:FCE67 FKW62:FMA67 FUS62:FVW67 GEO62:GFS67 GOK62:GPO67 GYG62:GZK67 HIC62:HJG67 HRY62:HTC67 IBU62:ICY67 ILQ62:IMU67 IVM62:IWQ67 JFI62:JGM67 JPE62:JQI67 JZA62:KAE67 KIW62:KKA67 KSS62:KTW67 LCO62:LDS67 LMK62:LNO67 LWG62:LXK67 MGC62:MHG67 MPY62:MRC67 MZU62:NAY67 NJQ62:NKU67 NTM62:NUQ67 ODI62:OEM67 ONE62:OOI67 OXA62:OYE67 PGW62:PIA67 PQS62:PRW67 QAO62:QBS67 QKK62:QLO67 QUG62:QVK67 REC62:RFG67 RNY62:RPC67 RXU62:RYY67 SHQ62:SIU67 SRM62:SSQ67 TBI62:TCM67 TLE62:TMI67 TVA62:TWE67 UEW62:UGA67 UOS62:UPW67 UYO62:UZS67 VIK62:VJO67 VSG62:VTK67 WCC62:WDG67 WLY62:WNC67 WVU62:WWY67 M65602:AQ65603 JI65602:KM65603 TE65602:UI65603 ADA65602:AEE65603 AMW65602:AOA65603 AWS65602:AXW65603 BGO65602:BHS65603 BQK65602:BRO65603 CAG65602:CBK65603 CKC65602:CLG65603 CTY65602:CVC65603 DDU65602:DEY65603 DNQ65602:DOU65603 DXM65602:DYQ65603 EHI65602:EIM65603 ERE65602:ESI65603 FBA65602:FCE65603 FKW65602:FMA65603 FUS65602:FVW65603 GEO65602:GFS65603 GOK65602:GPO65603 GYG65602:GZK65603 HIC65602:HJG65603 HRY65602:HTC65603 IBU65602:ICY65603 ILQ65602:IMU65603 IVM65602:IWQ65603 JFI65602:JGM65603 JPE65602:JQI65603 JZA65602:KAE65603 KIW65602:KKA65603 KSS65602:KTW65603 LCO65602:LDS65603 LMK65602:LNO65603 LWG65602:LXK65603 MGC65602:MHG65603 MPY65602:MRC65603 MZU65602:NAY65603 NJQ65602:NKU65603 NTM65602:NUQ65603 ODI65602:OEM65603 ONE65602:OOI65603 OXA65602:OYE65603 PGW65602:PIA65603 PQS65602:PRW65603 QAO65602:QBS65603 QKK65602:QLO65603 QUG65602:QVK65603 REC65602:RFG65603 RNY65602:RPC65603 RXU65602:RYY65603 SHQ65602:SIU65603 SRM65602:SSQ65603 TBI65602:TCM65603 TLE65602:TMI65603 TVA65602:TWE65603 UEW65602:UGA65603 UOS65602:UPW65603 UYO65602:UZS65603 VIK65602:VJO65603 VSG65602:VTK65603 WCC65602:WDG65603 WLY65602:WNC65603 WVU65602:WWY65603 M131138:AQ131139 JI131138:KM131139 TE131138:UI131139 ADA131138:AEE131139 AMW131138:AOA131139 AWS131138:AXW131139 BGO131138:BHS131139 BQK131138:BRO131139 CAG131138:CBK131139 CKC131138:CLG131139 CTY131138:CVC131139 DDU131138:DEY131139 DNQ131138:DOU131139 DXM131138:DYQ131139 EHI131138:EIM131139 ERE131138:ESI131139 FBA131138:FCE131139 FKW131138:FMA131139 FUS131138:FVW131139 GEO131138:GFS131139 GOK131138:GPO131139 GYG131138:GZK131139 HIC131138:HJG131139 HRY131138:HTC131139 IBU131138:ICY131139 ILQ131138:IMU131139 IVM131138:IWQ131139 JFI131138:JGM131139 JPE131138:JQI131139 JZA131138:KAE131139 KIW131138:KKA131139 KSS131138:KTW131139 LCO131138:LDS131139 LMK131138:LNO131139 LWG131138:LXK131139 MGC131138:MHG131139 MPY131138:MRC131139 MZU131138:NAY131139 NJQ131138:NKU131139 NTM131138:NUQ131139 ODI131138:OEM131139 ONE131138:OOI131139 OXA131138:OYE131139 PGW131138:PIA131139 PQS131138:PRW131139 QAO131138:QBS131139 QKK131138:QLO131139 QUG131138:QVK131139 REC131138:RFG131139 RNY131138:RPC131139 RXU131138:RYY131139 SHQ131138:SIU131139 SRM131138:SSQ131139 TBI131138:TCM131139 TLE131138:TMI131139 TVA131138:TWE131139 UEW131138:UGA131139 UOS131138:UPW131139 UYO131138:UZS131139 VIK131138:VJO131139 VSG131138:VTK131139 WCC131138:WDG131139 WLY131138:WNC131139 WVU131138:WWY131139 M196674:AQ196675 JI196674:KM196675 TE196674:UI196675 ADA196674:AEE196675 AMW196674:AOA196675 AWS196674:AXW196675 BGO196674:BHS196675 BQK196674:BRO196675 CAG196674:CBK196675 CKC196674:CLG196675 CTY196674:CVC196675 DDU196674:DEY196675 DNQ196674:DOU196675 DXM196674:DYQ196675 EHI196674:EIM196675 ERE196674:ESI196675 FBA196674:FCE196675 FKW196674:FMA196675 FUS196674:FVW196675 GEO196674:GFS196675 GOK196674:GPO196675 GYG196674:GZK196675 HIC196674:HJG196675 HRY196674:HTC196675 IBU196674:ICY196675 ILQ196674:IMU196675 IVM196674:IWQ196675 JFI196674:JGM196675 JPE196674:JQI196675 JZA196674:KAE196675 KIW196674:KKA196675 KSS196674:KTW196675 LCO196674:LDS196675 LMK196674:LNO196675 LWG196674:LXK196675 MGC196674:MHG196675 MPY196674:MRC196675 MZU196674:NAY196675 NJQ196674:NKU196675 NTM196674:NUQ196675 ODI196674:OEM196675 ONE196674:OOI196675 OXA196674:OYE196675 PGW196674:PIA196675 PQS196674:PRW196675 QAO196674:QBS196675 QKK196674:QLO196675 QUG196674:QVK196675 REC196674:RFG196675 RNY196674:RPC196675 RXU196674:RYY196675 SHQ196674:SIU196675 SRM196674:SSQ196675 TBI196674:TCM196675 TLE196674:TMI196675 TVA196674:TWE196675 UEW196674:UGA196675 UOS196674:UPW196675 UYO196674:UZS196675 VIK196674:VJO196675 VSG196674:VTK196675 WCC196674:WDG196675 WLY196674:WNC196675 WVU196674:WWY196675 M262210:AQ262211 JI262210:KM262211 TE262210:UI262211 ADA262210:AEE262211 AMW262210:AOA262211 AWS262210:AXW262211 BGO262210:BHS262211 BQK262210:BRO262211 CAG262210:CBK262211 CKC262210:CLG262211 CTY262210:CVC262211 DDU262210:DEY262211 DNQ262210:DOU262211 DXM262210:DYQ262211 EHI262210:EIM262211 ERE262210:ESI262211 FBA262210:FCE262211 FKW262210:FMA262211 FUS262210:FVW262211 GEO262210:GFS262211 GOK262210:GPO262211 GYG262210:GZK262211 HIC262210:HJG262211 HRY262210:HTC262211 IBU262210:ICY262211 ILQ262210:IMU262211 IVM262210:IWQ262211 JFI262210:JGM262211 JPE262210:JQI262211 JZA262210:KAE262211 KIW262210:KKA262211 KSS262210:KTW262211 LCO262210:LDS262211 LMK262210:LNO262211 LWG262210:LXK262211 MGC262210:MHG262211 MPY262210:MRC262211 MZU262210:NAY262211 NJQ262210:NKU262211 NTM262210:NUQ262211 ODI262210:OEM262211 ONE262210:OOI262211 OXA262210:OYE262211 PGW262210:PIA262211 PQS262210:PRW262211 QAO262210:QBS262211 QKK262210:QLO262211 QUG262210:QVK262211 REC262210:RFG262211 RNY262210:RPC262211 RXU262210:RYY262211 SHQ262210:SIU262211 SRM262210:SSQ262211 TBI262210:TCM262211 TLE262210:TMI262211 TVA262210:TWE262211 UEW262210:UGA262211 UOS262210:UPW262211 UYO262210:UZS262211 VIK262210:VJO262211 VSG262210:VTK262211 WCC262210:WDG262211 WLY262210:WNC262211 WVU262210:WWY262211 M327746:AQ327747 JI327746:KM327747 TE327746:UI327747 ADA327746:AEE327747 AMW327746:AOA327747 AWS327746:AXW327747 BGO327746:BHS327747 BQK327746:BRO327747 CAG327746:CBK327747 CKC327746:CLG327747 CTY327746:CVC327747 DDU327746:DEY327747 DNQ327746:DOU327747 DXM327746:DYQ327747 EHI327746:EIM327747 ERE327746:ESI327747 FBA327746:FCE327747 FKW327746:FMA327747 FUS327746:FVW327747 GEO327746:GFS327747 GOK327746:GPO327747 GYG327746:GZK327747 HIC327746:HJG327747 HRY327746:HTC327747 IBU327746:ICY327747 ILQ327746:IMU327747 IVM327746:IWQ327747 JFI327746:JGM327747 JPE327746:JQI327747 JZA327746:KAE327747 KIW327746:KKA327747 KSS327746:KTW327747 LCO327746:LDS327747 LMK327746:LNO327747 LWG327746:LXK327747 MGC327746:MHG327747 MPY327746:MRC327747 MZU327746:NAY327747 NJQ327746:NKU327747 NTM327746:NUQ327747 ODI327746:OEM327747 ONE327746:OOI327747 OXA327746:OYE327747 PGW327746:PIA327747 PQS327746:PRW327747 QAO327746:QBS327747 QKK327746:QLO327747 QUG327746:QVK327747 REC327746:RFG327747 RNY327746:RPC327747 RXU327746:RYY327747 SHQ327746:SIU327747 SRM327746:SSQ327747 TBI327746:TCM327747 TLE327746:TMI327747 TVA327746:TWE327747 UEW327746:UGA327747 UOS327746:UPW327747 UYO327746:UZS327747 VIK327746:VJO327747 VSG327746:VTK327747 WCC327746:WDG327747 WLY327746:WNC327747 WVU327746:WWY327747 M393282:AQ393283 JI393282:KM393283 TE393282:UI393283 ADA393282:AEE393283 AMW393282:AOA393283 AWS393282:AXW393283 BGO393282:BHS393283 BQK393282:BRO393283 CAG393282:CBK393283 CKC393282:CLG393283 CTY393282:CVC393283 DDU393282:DEY393283 DNQ393282:DOU393283 DXM393282:DYQ393283 EHI393282:EIM393283 ERE393282:ESI393283 FBA393282:FCE393283 FKW393282:FMA393283 FUS393282:FVW393283 GEO393282:GFS393283 GOK393282:GPO393283 GYG393282:GZK393283 HIC393282:HJG393283 HRY393282:HTC393283 IBU393282:ICY393283 ILQ393282:IMU393283 IVM393282:IWQ393283 JFI393282:JGM393283 JPE393282:JQI393283 JZA393282:KAE393283 KIW393282:KKA393283 KSS393282:KTW393283 LCO393282:LDS393283 LMK393282:LNO393283 LWG393282:LXK393283 MGC393282:MHG393283 MPY393282:MRC393283 MZU393282:NAY393283 NJQ393282:NKU393283 NTM393282:NUQ393283 ODI393282:OEM393283 ONE393282:OOI393283 OXA393282:OYE393283 PGW393282:PIA393283 PQS393282:PRW393283 QAO393282:QBS393283 QKK393282:QLO393283 QUG393282:QVK393283 REC393282:RFG393283 RNY393282:RPC393283 RXU393282:RYY393283 SHQ393282:SIU393283 SRM393282:SSQ393283 TBI393282:TCM393283 TLE393282:TMI393283 TVA393282:TWE393283 UEW393282:UGA393283 UOS393282:UPW393283 UYO393282:UZS393283 VIK393282:VJO393283 VSG393282:VTK393283 WCC393282:WDG393283 WLY393282:WNC393283 WVU393282:WWY393283 M458818:AQ458819 JI458818:KM458819 TE458818:UI458819 ADA458818:AEE458819 AMW458818:AOA458819 AWS458818:AXW458819 BGO458818:BHS458819 BQK458818:BRO458819 CAG458818:CBK458819 CKC458818:CLG458819 CTY458818:CVC458819 DDU458818:DEY458819 DNQ458818:DOU458819 DXM458818:DYQ458819 EHI458818:EIM458819 ERE458818:ESI458819 FBA458818:FCE458819 FKW458818:FMA458819 FUS458818:FVW458819 GEO458818:GFS458819 GOK458818:GPO458819 GYG458818:GZK458819 HIC458818:HJG458819 HRY458818:HTC458819 IBU458818:ICY458819 ILQ458818:IMU458819 IVM458818:IWQ458819 JFI458818:JGM458819 JPE458818:JQI458819 JZA458818:KAE458819 KIW458818:KKA458819 KSS458818:KTW458819 LCO458818:LDS458819 LMK458818:LNO458819 LWG458818:LXK458819 MGC458818:MHG458819 MPY458818:MRC458819 MZU458818:NAY458819 NJQ458818:NKU458819 NTM458818:NUQ458819 ODI458818:OEM458819 ONE458818:OOI458819 OXA458818:OYE458819 PGW458818:PIA458819 PQS458818:PRW458819 QAO458818:QBS458819 QKK458818:QLO458819 QUG458818:QVK458819 REC458818:RFG458819 RNY458818:RPC458819 RXU458818:RYY458819 SHQ458818:SIU458819 SRM458818:SSQ458819 TBI458818:TCM458819 TLE458818:TMI458819 TVA458818:TWE458819 UEW458818:UGA458819 UOS458818:UPW458819 UYO458818:UZS458819 VIK458818:VJO458819 VSG458818:VTK458819 WCC458818:WDG458819 WLY458818:WNC458819 WVU458818:WWY458819 M524354:AQ524355 JI524354:KM524355 TE524354:UI524355 ADA524354:AEE524355 AMW524354:AOA524355 AWS524354:AXW524355 BGO524354:BHS524355 BQK524354:BRO524355 CAG524354:CBK524355 CKC524354:CLG524355 CTY524354:CVC524355 DDU524354:DEY524355 DNQ524354:DOU524355 DXM524354:DYQ524355 EHI524354:EIM524355 ERE524354:ESI524355 FBA524354:FCE524355 FKW524354:FMA524355 FUS524354:FVW524355 GEO524354:GFS524355 GOK524354:GPO524355 GYG524354:GZK524355 HIC524354:HJG524355 HRY524354:HTC524355 IBU524354:ICY524355 ILQ524354:IMU524355 IVM524354:IWQ524355 JFI524354:JGM524355 JPE524354:JQI524355 JZA524354:KAE524355 KIW524354:KKA524355 KSS524354:KTW524355 LCO524354:LDS524355 LMK524354:LNO524355 LWG524354:LXK524355 MGC524354:MHG524355 MPY524354:MRC524355 MZU524354:NAY524355 NJQ524354:NKU524355 NTM524354:NUQ524355 ODI524354:OEM524355 ONE524354:OOI524355 OXA524354:OYE524355 PGW524354:PIA524355 PQS524354:PRW524355 QAO524354:QBS524355 QKK524354:QLO524355 QUG524354:QVK524355 REC524354:RFG524355 RNY524354:RPC524355 RXU524354:RYY524355 SHQ524354:SIU524355 SRM524354:SSQ524355 TBI524354:TCM524355 TLE524354:TMI524355 TVA524354:TWE524355 UEW524354:UGA524355 UOS524354:UPW524355 UYO524354:UZS524355 VIK524354:VJO524355 VSG524354:VTK524355 WCC524354:WDG524355 WLY524354:WNC524355 WVU524354:WWY524355 M589890:AQ589891 JI589890:KM589891 TE589890:UI589891 ADA589890:AEE589891 AMW589890:AOA589891 AWS589890:AXW589891 BGO589890:BHS589891 BQK589890:BRO589891 CAG589890:CBK589891 CKC589890:CLG589891 CTY589890:CVC589891 DDU589890:DEY589891 DNQ589890:DOU589891 DXM589890:DYQ589891 EHI589890:EIM589891 ERE589890:ESI589891 FBA589890:FCE589891 FKW589890:FMA589891 FUS589890:FVW589891 GEO589890:GFS589891 GOK589890:GPO589891 GYG589890:GZK589891 HIC589890:HJG589891 HRY589890:HTC589891 IBU589890:ICY589891 ILQ589890:IMU589891 IVM589890:IWQ589891 JFI589890:JGM589891 JPE589890:JQI589891 JZA589890:KAE589891 KIW589890:KKA589891 KSS589890:KTW589891 LCO589890:LDS589891 LMK589890:LNO589891 LWG589890:LXK589891 MGC589890:MHG589891 MPY589890:MRC589891 MZU589890:NAY589891 NJQ589890:NKU589891 NTM589890:NUQ589891 ODI589890:OEM589891 ONE589890:OOI589891 OXA589890:OYE589891 PGW589890:PIA589891 PQS589890:PRW589891 QAO589890:QBS589891 QKK589890:QLO589891 QUG589890:QVK589891 REC589890:RFG589891 RNY589890:RPC589891 RXU589890:RYY589891 SHQ589890:SIU589891 SRM589890:SSQ589891 TBI589890:TCM589891 TLE589890:TMI589891 TVA589890:TWE589891 UEW589890:UGA589891 UOS589890:UPW589891 UYO589890:UZS589891 VIK589890:VJO589891 VSG589890:VTK589891 WCC589890:WDG589891 WLY589890:WNC589891 WVU589890:WWY589891 M655426:AQ655427 JI655426:KM655427 TE655426:UI655427 ADA655426:AEE655427 AMW655426:AOA655427 AWS655426:AXW655427 BGO655426:BHS655427 BQK655426:BRO655427 CAG655426:CBK655427 CKC655426:CLG655427 CTY655426:CVC655427 DDU655426:DEY655427 DNQ655426:DOU655427 DXM655426:DYQ655427 EHI655426:EIM655427 ERE655426:ESI655427 FBA655426:FCE655427 FKW655426:FMA655427 FUS655426:FVW655427 GEO655426:GFS655427 GOK655426:GPO655427 GYG655426:GZK655427 HIC655426:HJG655427 HRY655426:HTC655427 IBU655426:ICY655427 ILQ655426:IMU655427 IVM655426:IWQ655427 JFI655426:JGM655427 JPE655426:JQI655427 JZA655426:KAE655427 KIW655426:KKA655427 KSS655426:KTW655427 LCO655426:LDS655427 LMK655426:LNO655427 LWG655426:LXK655427 MGC655426:MHG655427 MPY655426:MRC655427 MZU655426:NAY655427 NJQ655426:NKU655427 NTM655426:NUQ655427 ODI655426:OEM655427 ONE655426:OOI655427 OXA655426:OYE655427 PGW655426:PIA655427 PQS655426:PRW655427 QAO655426:QBS655427 QKK655426:QLO655427 QUG655426:QVK655427 REC655426:RFG655427 RNY655426:RPC655427 RXU655426:RYY655427 SHQ655426:SIU655427 SRM655426:SSQ655427 TBI655426:TCM655427 TLE655426:TMI655427 TVA655426:TWE655427 UEW655426:UGA655427 UOS655426:UPW655427 UYO655426:UZS655427 VIK655426:VJO655427 VSG655426:VTK655427 WCC655426:WDG655427 WLY655426:WNC655427 WVU655426:WWY655427 M720962:AQ720963 JI720962:KM720963 TE720962:UI720963 ADA720962:AEE720963 AMW720962:AOA720963 AWS720962:AXW720963 BGO720962:BHS720963 BQK720962:BRO720963 CAG720962:CBK720963 CKC720962:CLG720963 CTY720962:CVC720963 DDU720962:DEY720963 DNQ720962:DOU720963 DXM720962:DYQ720963 EHI720962:EIM720963 ERE720962:ESI720963 FBA720962:FCE720963 FKW720962:FMA720963 FUS720962:FVW720963 GEO720962:GFS720963 GOK720962:GPO720963 GYG720962:GZK720963 HIC720962:HJG720963 HRY720962:HTC720963 IBU720962:ICY720963 ILQ720962:IMU720963 IVM720962:IWQ720963 JFI720962:JGM720963 JPE720962:JQI720963 JZA720962:KAE720963 KIW720962:KKA720963 KSS720962:KTW720963 LCO720962:LDS720963 LMK720962:LNO720963 LWG720962:LXK720963 MGC720962:MHG720963 MPY720962:MRC720963 MZU720962:NAY720963 NJQ720962:NKU720963 NTM720962:NUQ720963 ODI720962:OEM720963 ONE720962:OOI720963 OXA720962:OYE720963 PGW720962:PIA720963 PQS720962:PRW720963 QAO720962:QBS720963 QKK720962:QLO720963 QUG720962:QVK720963 REC720962:RFG720963 RNY720962:RPC720963 RXU720962:RYY720963 SHQ720962:SIU720963 SRM720962:SSQ720963 TBI720962:TCM720963 TLE720962:TMI720963 TVA720962:TWE720963 UEW720962:UGA720963 UOS720962:UPW720963 UYO720962:UZS720963 VIK720962:VJO720963 VSG720962:VTK720963 WCC720962:WDG720963 WLY720962:WNC720963 WVU720962:WWY720963 M786498:AQ786499 JI786498:KM786499 TE786498:UI786499 ADA786498:AEE786499 AMW786498:AOA786499 AWS786498:AXW786499 BGO786498:BHS786499 BQK786498:BRO786499 CAG786498:CBK786499 CKC786498:CLG786499 CTY786498:CVC786499 DDU786498:DEY786499 DNQ786498:DOU786499 DXM786498:DYQ786499 EHI786498:EIM786499 ERE786498:ESI786499 FBA786498:FCE786499 FKW786498:FMA786499 FUS786498:FVW786499 GEO786498:GFS786499 GOK786498:GPO786499 GYG786498:GZK786499 HIC786498:HJG786499 HRY786498:HTC786499 IBU786498:ICY786499 ILQ786498:IMU786499 IVM786498:IWQ786499 JFI786498:JGM786499 JPE786498:JQI786499 JZA786498:KAE786499 KIW786498:KKA786499 KSS786498:KTW786499 LCO786498:LDS786499 LMK786498:LNO786499 LWG786498:LXK786499 MGC786498:MHG786499 MPY786498:MRC786499 MZU786498:NAY786499 NJQ786498:NKU786499 NTM786498:NUQ786499 ODI786498:OEM786499 ONE786498:OOI786499 OXA786498:OYE786499 PGW786498:PIA786499 PQS786498:PRW786499 QAO786498:QBS786499 QKK786498:QLO786499 QUG786498:QVK786499 REC786498:RFG786499 RNY786498:RPC786499 RXU786498:RYY786499 SHQ786498:SIU786499 SRM786498:SSQ786499 TBI786498:TCM786499 TLE786498:TMI786499 TVA786498:TWE786499 UEW786498:UGA786499 UOS786498:UPW786499 UYO786498:UZS786499 VIK786498:VJO786499 VSG786498:VTK786499 WCC786498:WDG786499 WLY786498:WNC786499 WVU786498:WWY786499 M852034:AQ852035 JI852034:KM852035 TE852034:UI852035 ADA852034:AEE852035 AMW852034:AOA852035 AWS852034:AXW852035 BGO852034:BHS852035 BQK852034:BRO852035 CAG852034:CBK852035 CKC852034:CLG852035 CTY852034:CVC852035 DDU852034:DEY852035 DNQ852034:DOU852035 DXM852034:DYQ852035 EHI852034:EIM852035 ERE852034:ESI852035 FBA852034:FCE852035 FKW852034:FMA852035 FUS852034:FVW852035 GEO852034:GFS852035 GOK852034:GPO852035 GYG852034:GZK852035 HIC852034:HJG852035 HRY852034:HTC852035 IBU852034:ICY852035 ILQ852034:IMU852035 IVM852034:IWQ852035 JFI852034:JGM852035 JPE852034:JQI852035 JZA852034:KAE852035 KIW852034:KKA852035 KSS852034:KTW852035 LCO852034:LDS852035 LMK852034:LNO852035 LWG852034:LXK852035 MGC852034:MHG852035 MPY852034:MRC852035 MZU852034:NAY852035 NJQ852034:NKU852035 NTM852034:NUQ852035 ODI852034:OEM852035 ONE852034:OOI852035 OXA852034:OYE852035 PGW852034:PIA852035 PQS852034:PRW852035 QAO852034:QBS852035 QKK852034:QLO852035 QUG852034:QVK852035 REC852034:RFG852035 RNY852034:RPC852035 RXU852034:RYY852035 SHQ852034:SIU852035 SRM852034:SSQ852035 TBI852034:TCM852035 TLE852034:TMI852035 TVA852034:TWE852035 UEW852034:UGA852035 UOS852034:UPW852035 UYO852034:UZS852035 VIK852034:VJO852035 VSG852034:VTK852035 WCC852034:WDG852035 WLY852034:WNC852035 WVU852034:WWY852035 M917570:AQ917571 JI917570:KM917571 TE917570:UI917571 ADA917570:AEE917571 AMW917570:AOA917571 AWS917570:AXW917571 BGO917570:BHS917571 BQK917570:BRO917571 CAG917570:CBK917571 CKC917570:CLG917571 CTY917570:CVC917571 DDU917570:DEY917571 DNQ917570:DOU917571 DXM917570:DYQ917571 EHI917570:EIM917571 ERE917570:ESI917571 FBA917570:FCE917571 FKW917570:FMA917571 FUS917570:FVW917571 GEO917570:GFS917571 GOK917570:GPO917571 GYG917570:GZK917571 HIC917570:HJG917571 HRY917570:HTC917571 IBU917570:ICY917571 ILQ917570:IMU917571 IVM917570:IWQ917571 JFI917570:JGM917571 JPE917570:JQI917571 JZA917570:KAE917571 KIW917570:KKA917571 KSS917570:KTW917571 LCO917570:LDS917571 LMK917570:LNO917571 LWG917570:LXK917571 MGC917570:MHG917571 MPY917570:MRC917571 MZU917570:NAY917571 NJQ917570:NKU917571 NTM917570:NUQ917571 ODI917570:OEM917571 ONE917570:OOI917571 OXA917570:OYE917571 PGW917570:PIA917571 PQS917570:PRW917571 QAO917570:QBS917571 QKK917570:QLO917571 QUG917570:QVK917571 REC917570:RFG917571 RNY917570:RPC917571 RXU917570:RYY917571 SHQ917570:SIU917571 SRM917570:SSQ917571 TBI917570:TCM917571 TLE917570:TMI917571 TVA917570:TWE917571 UEW917570:UGA917571 UOS917570:UPW917571 UYO917570:UZS917571 VIK917570:VJO917571 VSG917570:VTK917571 WCC917570:WDG917571 WLY917570:WNC917571 WVU917570:WWY917571 M983106:AQ983107 JI983106:KM983107 TE983106:UI983107 ADA983106:AEE983107 AMW983106:AOA983107 AWS983106:AXW983107 BGO983106:BHS983107 BQK983106:BRO983107 CAG983106:CBK983107 CKC983106:CLG983107 CTY983106:CVC983107 DDU983106:DEY983107 DNQ983106:DOU983107 DXM983106:DYQ983107 EHI983106:EIM983107 ERE983106:ESI983107 FBA983106:FCE983107 FKW983106:FMA983107 FUS983106:FVW983107 GEO983106:GFS983107 GOK983106:GPO983107 GYG983106:GZK983107 HIC983106:HJG983107 HRY983106:HTC983107 IBU983106:ICY983107 ILQ983106:IMU983107 IVM983106:IWQ983107 JFI983106:JGM983107 JPE983106:JQI983107 JZA983106:KAE983107 KIW983106:KKA983107 KSS983106:KTW983107 LCO983106:LDS983107 LMK983106:LNO983107 LWG983106:LXK983107 MGC983106:MHG983107 MPY983106:MRC983107 MZU983106:NAY983107 NJQ983106:NKU983107 NTM983106:NUQ983107 ODI983106:OEM983107 ONE983106:OOI983107 OXA983106:OYE983107 PGW983106:PIA983107 PQS983106:PRW983107 QAO983106:QBS983107 QKK983106:QLO983107 QUG983106:QVK983107 REC983106:RFG983107 RNY983106:RPC983107 RXU983106:RYY983107 SHQ983106:SIU983107 SRM983106:SSQ983107 TBI983106:TCM983107 TLE983106:TMI983107 TVA983106:TWE983107 UEW983106:UGA983107 UOS983106:UPW983107 UYO983106:UZS983107 VIK983106:VJO983107 VSG983106:VTK983107 WCC983106:WDG983107 WLY983106:WNC983107 WVU983106:WWY983107 M53 JI53 TE53 ADA53 AMW53 AWS53 BGO53 BQK53 CAG53 CKC53 CTY53 DDU53 DNQ53 DXM53 EHI53 ERE53 FBA53 FKW53 FUS53 GEO53 GOK53 GYG53 HIC53 HRY53 IBU53 ILQ53 IVM53 JFI53 JPE53 JZA53 KIW53 KSS53 LCO53 LMK53 LWG53 MGC53 MPY53 MZU53 NJQ53 NTM53 ODI53 ONE53 OXA53 PGW53 PQS53 QAO53 QKK53 QUG53 REC53 RNY53 RXU53 SHQ53 SRM53 TBI53 TLE53 TVA53 UEW53 UOS53 UYO53 VIK53 VSG53 WCC53 WLY53 WVU53 M65593 JI65593 TE65593 ADA65593 AMW65593 AWS65593 BGO65593 BQK65593 CAG65593 CKC65593 CTY65593 DDU65593 DNQ65593 DXM65593 EHI65593 ERE65593 FBA65593 FKW65593 FUS65593 GEO65593 GOK65593 GYG65593 HIC65593 HRY65593 IBU65593 ILQ65593 IVM65593 JFI65593 JPE65593 JZA65593 KIW65593 KSS65593 LCO65593 LMK65593 LWG65593 MGC65593 MPY65593 MZU65593 NJQ65593 NTM65593 ODI65593 ONE65593 OXA65593 PGW65593 PQS65593 QAO65593 QKK65593 QUG65593 REC65593 RNY65593 RXU65593 SHQ65593 SRM65593 TBI65593 TLE65593 TVA65593 UEW65593 UOS65593 UYO65593 VIK65593 VSG65593 WCC65593 WLY65593 WVU65593 M131129 JI131129 TE131129 ADA131129 AMW131129 AWS131129 BGO131129 BQK131129 CAG131129 CKC131129 CTY131129 DDU131129 DNQ131129 DXM131129 EHI131129 ERE131129 FBA131129 FKW131129 FUS131129 GEO131129 GOK131129 GYG131129 HIC131129 HRY131129 IBU131129 ILQ131129 IVM131129 JFI131129 JPE131129 JZA131129 KIW131129 KSS131129 LCO131129 LMK131129 LWG131129 MGC131129 MPY131129 MZU131129 NJQ131129 NTM131129 ODI131129 ONE131129 OXA131129 PGW131129 PQS131129 QAO131129 QKK131129 QUG131129 REC131129 RNY131129 RXU131129 SHQ131129 SRM131129 TBI131129 TLE131129 TVA131129 UEW131129 UOS131129 UYO131129 VIK131129 VSG131129 WCC131129 WLY131129 WVU131129 M196665 JI196665 TE196665 ADA196665 AMW196665 AWS196665 BGO196665 BQK196665 CAG196665 CKC196665 CTY196665 DDU196665 DNQ196665 DXM196665 EHI196665 ERE196665 FBA196665 FKW196665 FUS196665 GEO196665 GOK196665 GYG196665 HIC196665 HRY196665 IBU196665 ILQ196665 IVM196665 JFI196665 JPE196665 JZA196665 KIW196665 KSS196665 LCO196665 LMK196665 LWG196665 MGC196665 MPY196665 MZU196665 NJQ196665 NTM196665 ODI196665 ONE196665 OXA196665 PGW196665 PQS196665 QAO196665 QKK196665 QUG196665 REC196665 RNY196665 RXU196665 SHQ196665 SRM196665 TBI196665 TLE196665 TVA196665 UEW196665 UOS196665 UYO196665 VIK196665 VSG196665 WCC196665 WLY196665 WVU196665 M262201 JI262201 TE262201 ADA262201 AMW262201 AWS262201 BGO262201 BQK262201 CAG262201 CKC262201 CTY262201 DDU262201 DNQ262201 DXM262201 EHI262201 ERE262201 FBA262201 FKW262201 FUS262201 GEO262201 GOK262201 GYG262201 HIC262201 HRY262201 IBU262201 ILQ262201 IVM262201 JFI262201 JPE262201 JZA262201 KIW262201 KSS262201 LCO262201 LMK262201 LWG262201 MGC262201 MPY262201 MZU262201 NJQ262201 NTM262201 ODI262201 ONE262201 OXA262201 PGW262201 PQS262201 QAO262201 QKK262201 QUG262201 REC262201 RNY262201 RXU262201 SHQ262201 SRM262201 TBI262201 TLE262201 TVA262201 UEW262201 UOS262201 UYO262201 VIK262201 VSG262201 WCC262201 WLY262201 WVU262201 M327737 JI327737 TE327737 ADA327737 AMW327737 AWS327737 BGO327737 BQK327737 CAG327737 CKC327737 CTY327737 DDU327737 DNQ327737 DXM327737 EHI327737 ERE327737 FBA327737 FKW327737 FUS327737 GEO327737 GOK327737 GYG327737 HIC327737 HRY327737 IBU327737 ILQ327737 IVM327737 JFI327737 JPE327737 JZA327737 KIW327737 KSS327737 LCO327737 LMK327737 LWG327737 MGC327737 MPY327737 MZU327737 NJQ327737 NTM327737 ODI327737 ONE327737 OXA327737 PGW327737 PQS327737 QAO327737 QKK327737 QUG327737 REC327737 RNY327737 RXU327737 SHQ327737 SRM327737 TBI327737 TLE327737 TVA327737 UEW327737 UOS327737 UYO327737 VIK327737 VSG327737 WCC327737 WLY327737 WVU327737 M393273 JI393273 TE393273 ADA393273 AMW393273 AWS393273 BGO393273 BQK393273 CAG393273 CKC393273 CTY393273 DDU393273 DNQ393273 DXM393273 EHI393273 ERE393273 FBA393273 FKW393273 FUS393273 GEO393273 GOK393273 GYG393273 HIC393273 HRY393273 IBU393273 ILQ393273 IVM393273 JFI393273 JPE393273 JZA393273 KIW393273 KSS393273 LCO393273 LMK393273 LWG393273 MGC393273 MPY393273 MZU393273 NJQ393273 NTM393273 ODI393273 ONE393273 OXA393273 PGW393273 PQS393273 QAO393273 QKK393273 QUG393273 REC393273 RNY393273 RXU393273 SHQ393273 SRM393273 TBI393273 TLE393273 TVA393273 UEW393273 UOS393273 UYO393273 VIK393273 VSG393273 WCC393273 WLY393273 WVU393273 M458809 JI458809 TE458809 ADA458809 AMW458809 AWS458809 BGO458809 BQK458809 CAG458809 CKC458809 CTY458809 DDU458809 DNQ458809 DXM458809 EHI458809 ERE458809 FBA458809 FKW458809 FUS458809 GEO458809 GOK458809 GYG458809 HIC458809 HRY458809 IBU458809 ILQ458809 IVM458809 JFI458809 JPE458809 JZA458809 KIW458809 KSS458809 LCO458809 LMK458809 LWG458809 MGC458809 MPY458809 MZU458809 NJQ458809 NTM458809 ODI458809 ONE458809 OXA458809 PGW458809 PQS458809 QAO458809 QKK458809 QUG458809 REC458809 RNY458809 RXU458809 SHQ458809 SRM458809 TBI458809 TLE458809 TVA458809 UEW458809 UOS458809 UYO458809 VIK458809 VSG458809 WCC458809 WLY458809 WVU458809 M524345 JI524345 TE524345 ADA524345 AMW524345 AWS524345 BGO524345 BQK524345 CAG524345 CKC524345 CTY524345 DDU524345 DNQ524345 DXM524345 EHI524345 ERE524345 FBA524345 FKW524345 FUS524345 GEO524345 GOK524345 GYG524345 HIC524345 HRY524345 IBU524345 ILQ524345 IVM524345 JFI524345 JPE524345 JZA524345 KIW524345 KSS524345 LCO524345 LMK524345 LWG524345 MGC524345 MPY524345 MZU524345 NJQ524345 NTM524345 ODI524345 ONE524345 OXA524345 PGW524345 PQS524345 QAO524345 QKK524345 QUG524345 REC524345 RNY524345 RXU524345 SHQ524345 SRM524345 TBI524345 TLE524345 TVA524345 UEW524345 UOS524345 UYO524345 VIK524345 VSG524345 WCC524345 WLY524345 WVU524345 M589881 JI589881 TE589881 ADA589881 AMW589881 AWS589881 BGO589881 BQK589881 CAG589881 CKC589881 CTY589881 DDU589881 DNQ589881 DXM589881 EHI589881 ERE589881 FBA589881 FKW589881 FUS589881 GEO589881 GOK589881 GYG589881 HIC589881 HRY589881 IBU589881 ILQ589881 IVM589881 JFI589881 JPE589881 JZA589881 KIW589881 KSS589881 LCO589881 LMK589881 LWG589881 MGC589881 MPY589881 MZU589881 NJQ589881 NTM589881 ODI589881 ONE589881 OXA589881 PGW589881 PQS589881 QAO589881 QKK589881 QUG589881 REC589881 RNY589881 RXU589881 SHQ589881 SRM589881 TBI589881 TLE589881 TVA589881 UEW589881 UOS589881 UYO589881 VIK589881 VSG589881 WCC589881 WLY589881 WVU589881 M655417 JI655417 TE655417 ADA655417 AMW655417 AWS655417 BGO655417 BQK655417 CAG655417 CKC655417 CTY655417 DDU655417 DNQ655417 DXM655417 EHI655417 ERE655417 FBA655417 FKW655417 FUS655417 GEO655417 GOK655417 GYG655417 HIC655417 HRY655417 IBU655417 ILQ655417 IVM655417 JFI655417 JPE655417 JZA655417 KIW655417 KSS655417 LCO655417 LMK655417 LWG655417 MGC655417 MPY655417 MZU655417 NJQ655417 NTM655417 ODI655417 ONE655417 OXA655417 PGW655417 PQS655417 QAO655417 QKK655417 QUG655417 REC655417 RNY655417 RXU655417 SHQ655417 SRM655417 TBI655417 TLE655417 TVA655417 UEW655417 UOS655417 UYO655417 VIK655417 VSG655417 WCC655417 WLY655417 WVU655417 M720953 JI720953 TE720953 ADA720953 AMW720953 AWS720953 BGO720953 BQK720953 CAG720953 CKC720953 CTY720953 DDU720953 DNQ720953 DXM720953 EHI720953 ERE720953 FBA720953 FKW720953 FUS720953 GEO720953 GOK720953 GYG720953 HIC720953 HRY720953 IBU720953 ILQ720953 IVM720953 JFI720953 JPE720953 JZA720953 KIW720953 KSS720953 LCO720953 LMK720953 LWG720953 MGC720953 MPY720953 MZU720953 NJQ720953 NTM720953 ODI720953 ONE720953 OXA720953 PGW720953 PQS720953 QAO720953 QKK720953 QUG720953 REC720953 RNY720953 RXU720953 SHQ720953 SRM720953 TBI720953 TLE720953 TVA720953 UEW720953 UOS720953 UYO720953 VIK720953 VSG720953 WCC720953 WLY720953 WVU720953 M786489 JI786489 TE786489 ADA786489 AMW786489 AWS786489 BGO786489 BQK786489 CAG786489 CKC786489 CTY786489 DDU786489 DNQ786489 DXM786489 EHI786489 ERE786489 FBA786489 FKW786489 FUS786489 GEO786489 GOK786489 GYG786489 HIC786489 HRY786489 IBU786489 ILQ786489 IVM786489 JFI786489 JPE786489 JZA786489 KIW786489 KSS786489 LCO786489 LMK786489 LWG786489 MGC786489 MPY786489 MZU786489 NJQ786489 NTM786489 ODI786489 ONE786489 OXA786489 PGW786489 PQS786489 QAO786489 QKK786489 QUG786489 REC786489 RNY786489 RXU786489 SHQ786489 SRM786489 TBI786489 TLE786489 TVA786489 UEW786489 UOS786489 UYO786489 VIK786489 VSG786489 WCC786489 WLY786489 WVU786489 M852025 JI852025 TE852025 ADA852025 AMW852025 AWS852025 BGO852025 BQK852025 CAG852025 CKC852025 CTY852025 DDU852025 DNQ852025 DXM852025 EHI852025 ERE852025 FBA852025 FKW852025 FUS852025 GEO852025 GOK852025 GYG852025 HIC852025 HRY852025 IBU852025 ILQ852025 IVM852025 JFI852025 JPE852025 JZA852025 KIW852025 KSS852025 LCO852025 LMK852025 LWG852025 MGC852025 MPY852025 MZU852025 NJQ852025 NTM852025 ODI852025 ONE852025 OXA852025 PGW852025 PQS852025 QAO852025 QKK852025 QUG852025 REC852025 RNY852025 RXU852025 SHQ852025 SRM852025 TBI852025 TLE852025 TVA852025 UEW852025 UOS852025 UYO852025 VIK852025 VSG852025 WCC852025 WLY852025 WVU852025 M917561 JI917561 TE917561 ADA917561 AMW917561 AWS917561 BGO917561 BQK917561 CAG917561 CKC917561 CTY917561 DDU917561 DNQ917561 DXM917561 EHI917561 ERE917561 FBA917561 FKW917561 FUS917561 GEO917561 GOK917561 GYG917561 HIC917561 HRY917561 IBU917561 ILQ917561 IVM917561 JFI917561 JPE917561 JZA917561 KIW917561 KSS917561 LCO917561 LMK917561 LWG917561 MGC917561 MPY917561 MZU917561 NJQ917561 NTM917561 ODI917561 ONE917561 OXA917561 PGW917561 PQS917561 QAO917561 QKK917561 QUG917561 REC917561 RNY917561 RXU917561 SHQ917561 SRM917561 TBI917561 TLE917561 TVA917561 UEW917561 UOS917561 UYO917561 VIK917561 VSG917561 WCC917561 WLY917561 WVU917561 M983097 JI983097 TE983097 ADA983097 AMW983097 AWS983097 BGO983097 BQK983097 CAG983097 CKC983097 CTY983097 DDU983097 DNQ983097 DXM983097 EHI983097 ERE983097 FBA983097 FKW983097 FUS983097 GEO983097 GOK983097 GYG983097 HIC983097 HRY983097 IBU983097 ILQ983097 IVM983097 JFI983097 JPE983097 JZA983097 KIW983097 KSS983097 LCO983097 LMK983097 LWG983097 MGC983097 MPY983097 MZU983097 NJQ983097 NTM983097 ODI983097 ONE983097 OXA983097 PGW983097 PQS983097 QAO983097 QKK983097 QUG983097 REC983097 RNY983097 RXU983097 SHQ983097 SRM983097 TBI983097 TLE983097 TVA983097 UEW983097 UOS983097 UYO983097 VIK983097 VSG983097 WCC983097 WLY983097 WVU983097 VSG983087:VTK983090 JD27 SZ27 ACV27 AMR27 AWN27 BGJ27 BQF27 CAB27 CJX27 CTT27 DDP27 DNL27 DXH27 EHD27 EQZ27 FAV27 FKR27 FUN27 GEJ27 GOF27 GYB27 HHX27 HRT27 IBP27 ILL27 IVH27 JFD27 JOZ27 JYV27 KIR27 KSN27 LCJ27 LMF27 LWB27 MFX27 MPT27 MZP27 NJL27 NTH27 ODD27 OMZ27 OWV27 PGR27 PQN27 QAJ27 QKF27 QUB27 RDX27 RNT27 RXP27 SHL27 SRH27 TBD27 TKZ27 TUV27 UER27 UON27 UYJ27 VIF27 VSB27 WBX27 WLT27 WVP27 H65563 JD65563 SZ65563 ACV65563 AMR65563 AWN65563 BGJ65563 BQF65563 CAB65563 CJX65563 CTT65563 DDP65563 DNL65563 DXH65563 EHD65563 EQZ65563 FAV65563 FKR65563 FUN65563 GEJ65563 GOF65563 GYB65563 HHX65563 HRT65563 IBP65563 ILL65563 IVH65563 JFD65563 JOZ65563 JYV65563 KIR65563 KSN65563 LCJ65563 LMF65563 LWB65563 MFX65563 MPT65563 MZP65563 NJL65563 NTH65563 ODD65563 OMZ65563 OWV65563 PGR65563 PQN65563 QAJ65563 QKF65563 QUB65563 RDX65563 RNT65563 RXP65563 SHL65563 SRH65563 TBD65563 TKZ65563 TUV65563 UER65563 UON65563 UYJ65563 VIF65563 VSB65563 WBX65563 WLT65563 WVP65563 H131099 JD131099 SZ131099 ACV131099 AMR131099 AWN131099 BGJ131099 BQF131099 CAB131099 CJX131099 CTT131099 DDP131099 DNL131099 DXH131099 EHD131099 EQZ131099 FAV131099 FKR131099 FUN131099 GEJ131099 GOF131099 GYB131099 HHX131099 HRT131099 IBP131099 ILL131099 IVH131099 JFD131099 JOZ131099 JYV131099 KIR131099 KSN131099 LCJ131099 LMF131099 LWB131099 MFX131099 MPT131099 MZP131099 NJL131099 NTH131099 ODD131099 OMZ131099 OWV131099 PGR131099 PQN131099 QAJ131099 QKF131099 QUB131099 RDX131099 RNT131099 RXP131099 SHL131099 SRH131099 TBD131099 TKZ131099 TUV131099 UER131099 UON131099 UYJ131099 VIF131099 VSB131099 WBX131099 WLT131099 WVP131099 H196635 JD196635 SZ196635 ACV196635 AMR196635 AWN196635 BGJ196635 BQF196635 CAB196635 CJX196635 CTT196635 DDP196635 DNL196635 DXH196635 EHD196635 EQZ196635 FAV196635 FKR196635 FUN196635 GEJ196635 GOF196635 GYB196635 HHX196635 HRT196635 IBP196635 ILL196635 IVH196635 JFD196635 JOZ196635 JYV196635 KIR196635 KSN196635 LCJ196635 LMF196635 LWB196635 MFX196635 MPT196635 MZP196635 NJL196635 NTH196635 ODD196635 OMZ196635 OWV196635 PGR196635 PQN196635 QAJ196635 QKF196635 QUB196635 RDX196635 RNT196635 RXP196635 SHL196635 SRH196635 TBD196635 TKZ196635 TUV196635 UER196635 UON196635 UYJ196635 VIF196635 VSB196635 WBX196635 WLT196635 WVP196635 H262171 JD262171 SZ262171 ACV262171 AMR262171 AWN262171 BGJ262171 BQF262171 CAB262171 CJX262171 CTT262171 DDP262171 DNL262171 DXH262171 EHD262171 EQZ262171 FAV262171 FKR262171 FUN262171 GEJ262171 GOF262171 GYB262171 HHX262171 HRT262171 IBP262171 ILL262171 IVH262171 JFD262171 JOZ262171 JYV262171 KIR262171 KSN262171 LCJ262171 LMF262171 LWB262171 MFX262171 MPT262171 MZP262171 NJL262171 NTH262171 ODD262171 OMZ262171 OWV262171 PGR262171 PQN262171 QAJ262171 QKF262171 QUB262171 RDX262171 RNT262171 RXP262171 SHL262171 SRH262171 TBD262171 TKZ262171 TUV262171 UER262171 UON262171 UYJ262171 VIF262171 VSB262171 WBX262171 WLT262171 WVP262171 H327707 JD327707 SZ327707 ACV327707 AMR327707 AWN327707 BGJ327707 BQF327707 CAB327707 CJX327707 CTT327707 DDP327707 DNL327707 DXH327707 EHD327707 EQZ327707 FAV327707 FKR327707 FUN327707 GEJ327707 GOF327707 GYB327707 HHX327707 HRT327707 IBP327707 ILL327707 IVH327707 JFD327707 JOZ327707 JYV327707 KIR327707 KSN327707 LCJ327707 LMF327707 LWB327707 MFX327707 MPT327707 MZP327707 NJL327707 NTH327707 ODD327707 OMZ327707 OWV327707 PGR327707 PQN327707 QAJ327707 QKF327707 QUB327707 RDX327707 RNT327707 RXP327707 SHL327707 SRH327707 TBD327707 TKZ327707 TUV327707 UER327707 UON327707 UYJ327707 VIF327707 VSB327707 WBX327707 WLT327707 WVP327707 H393243 JD393243 SZ393243 ACV393243 AMR393243 AWN393243 BGJ393243 BQF393243 CAB393243 CJX393243 CTT393243 DDP393243 DNL393243 DXH393243 EHD393243 EQZ393243 FAV393243 FKR393243 FUN393243 GEJ393243 GOF393243 GYB393243 HHX393243 HRT393243 IBP393243 ILL393243 IVH393243 JFD393243 JOZ393243 JYV393243 KIR393243 KSN393243 LCJ393243 LMF393243 LWB393243 MFX393243 MPT393243 MZP393243 NJL393243 NTH393243 ODD393243 OMZ393243 OWV393243 PGR393243 PQN393243 QAJ393243 QKF393243 QUB393243 RDX393243 RNT393243 RXP393243 SHL393243 SRH393243 TBD393243 TKZ393243 TUV393243 UER393243 UON393243 UYJ393243 VIF393243 VSB393243 WBX393243 WLT393243 WVP393243 H458779 JD458779 SZ458779 ACV458779 AMR458779 AWN458779 BGJ458779 BQF458779 CAB458779 CJX458779 CTT458779 DDP458779 DNL458779 DXH458779 EHD458779 EQZ458779 FAV458779 FKR458779 FUN458779 GEJ458779 GOF458779 GYB458779 HHX458779 HRT458779 IBP458779 ILL458779 IVH458779 JFD458779 JOZ458779 JYV458779 KIR458779 KSN458779 LCJ458779 LMF458779 LWB458779 MFX458779 MPT458779 MZP458779 NJL458779 NTH458779 ODD458779 OMZ458779 OWV458779 PGR458779 PQN458779 QAJ458779 QKF458779 QUB458779 RDX458779 RNT458779 RXP458779 SHL458779 SRH458779 TBD458779 TKZ458779 TUV458779 UER458779 UON458779 UYJ458779 VIF458779 VSB458779 WBX458779 WLT458779 WVP458779 H524315 JD524315 SZ524315 ACV524315 AMR524315 AWN524315 BGJ524315 BQF524315 CAB524315 CJX524315 CTT524315 DDP524315 DNL524315 DXH524315 EHD524315 EQZ524315 FAV524315 FKR524315 FUN524315 GEJ524315 GOF524315 GYB524315 HHX524315 HRT524315 IBP524315 ILL524315 IVH524315 JFD524315 JOZ524315 JYV524315 KIR524315 KSN524315 LCJ524315 LMF524315 LWB524315 MFX524315 MPT524315 MZP524315 NJL524315 NTH524315 ODD524315 OMZ524315 OWV524315 PGR524315 PQN524315 QAJ524315 QKF524315 QUB524315 RDX524315 RNT524315 RXP524315 SHL524315 SRH524315 TBD524315 TKZ524315 TUV524315 UER524315 UON524315 UYJ524315 VIF524315 VSB524315 WBX524315 WLT524315 WVP524315 H589851 JD589851 SZ589851 ACV589851 AMR589851 AWN589851 BGJ589851 BQF589851 CAB589851 CJX589851 CTT589851 DDP589851 DNL589851 DXH589851 EHD589851 EQZ589851 FAV589851 FKR589851 FUN589851 GEJ589851 GOF589851 GYB589851 HHX589851 HRT589851 IBP589851 ILL589851 IVH589851 JFD589851 JOZ589851 JYV589851 KIR589851 KSN589851 LCJ589851 LMF589851 LWB589851 MFX589851 MPT589851 MZP589851 NJL589851 NTH589851 ODD589851 OMZ589851 OWV589851 PGR589851 PQN589851 QAJ589851 QKF589851 QUB589851 RDX589851 RNT589851 RXP589851 SHL589851 SRH589851 TBD589851 TKZ589851 TUV589851 UER589851 UON589851 UYJ589851 VIF589851 VSB589851 WBX589851 WLT589851 WVP589851 H655387 JD655387 SZ655387 ACV655387 AMR655387 AWN655387 BGJ655387 BQF655387 CAB655387 CJX655387 CTT655387 DDP655387 DNL655387 DXH655387 EHD655387 EQZ655387 FAV655387 FKR655387 FUN655387 GEJ655387 GOF655387 GYB655387 HHX655387 HRT655387 IBP655387 ILL655387 IVH655387 JFD655387 JOZ655387 JYV655387 KIR655387 KSN655387 LCJ655387 LMF655387 LWB655387 MFX655387 MPT655387 MZP655387 NJL655387 NTH655387 ODD655387 OMZ655387 OWV655387 PGR655387 PQN655387 QAJ655387 QKF655387 QUB655387 RDX655387 RNT655387 RXP655387 SHL655387 SRH655387 TBD655387 TKZ655387 TUV655387 UER655387 UON655387 UYJ655387 VIF655387 VSB655387 WBX655387 WLT655387 WVP655387 H720923 JD720923 SZ720923 ACV720923 AMR720923 AWN720923 BGJ720923 BQF720923 CAB720923 CJX720923 CTT720923 DDP720923 DNL720923 DXH720923 EHD720923 EQZ720923 FAV720923 FKR720923 FUN720923 GEJ720923 GOF720923 GYB720923 HHX720923 HRT720923 IBP720923 ILL720923 IVH720923 JFD720923 JOZ720923 JYV720923 KIR720923 KSN720923 LCJ720923 LMF720923 LWB720923 MFX720923 MPT720923 MZP720923 NJL720923 NTH720923 ODD720923 OMZ720923 OWV720923 PGR720923 PQN720923 QAJ720923 QKF720923 QUB720923 RDX720923 RNT720923 RXP720923 SHL720923 SRH720923 TBD720923 TKZ720923 TUV720923 UER720923 UON720923 UYJ720923 VIF720923 VSB720923 WBX720923 WLT720923 WVP720923 H786459 JD786459 SZ786459 ACV786459 AMR786459 AWN786459 BGJ786459 BQF786459 CAB786459 CJX786459 CTT786459 DDP786459 DNL786459 DXH786459 EHD786459 EQZ786459 FAV786459 FKR786459 FUN786459 GEJ786459 GOF786459 GYB786459 HHX786459 HRT786459 IBP786459 ILL786459 IVH786459 JFD786459 JOZ786459 JYV786459 KIR786459 KSN786459 LCJ786459 LMF786459 LWB786459 MFX786459 MPT786459 MZP786459 NJL786459 NTH786459 ODD786459 OMZ786459 OWV786459 PGR786459 PQN786459 QAJ786459 QKF786459 QUB786459 RDX786459 RNT786459 RXP786459 SHL786459 SRH786459 TBD786459 TKZ786459 TUV786459 UER786459 UON786459 UYJ786459 VIF786459 VSB786459 WBX786459 WLT786459 WVP786459 H851995 JD851995 SZ851995 ACV851995 AMR851995 AWN851995 BGJ851995 BQF851995 CAB851995 CJX851995 CTT851995 DDP851995 DNL851995 DXH851995 EHD851995 EQZ851995 FAV851995 FKR851995 FUN851995 GEJ851995 GOF851995 GYB851995 HHX851995 HRT851995 IBP851995 ILL851995 IVH851995 JFD851995 JOZ851995 JYV851995 KIR851995 KSN851995 LCJ851995 LMF851995 LWB851995 MFX851995 MPT851995 MZP851995 NJL851995 NTH851995 ODD851995 OMZ851995 OWV851995 PGR851995 PQN851995 QAJ851995 QKF851995 QUB851995 RDX851995 RNT851995 RXP851995 SHL851995 SRH851995 TBD851995 TKZ851995 TUV851995 UER851995 UON851995 UYJ851995 VIF851995 VSB851995 WBX851995 WLT851995 WVP851995 H917531 JD917531 SZ917531 ACV917531 AMR917531 AWN917531 BGJ917531 BQF917531 CAB917531 CJX917531 CTT917531 DDP917531 DNL917531 DXH917531 EHD917531 EQZ917531 FAV917531 FKR917531 FUN917531 GEJ917531 GOF917531 GYB917531 HHX917531 HRT917531 IBP917531 ILL917531 IVH917531 JFD917531 JOZ917531 JYV917531 KIR917531 KSN917531 LCJ917531 LMF917531 LWB917531 MFX917531 MPT917531 MZP917531 NJL917531 NTH917531 ODD917531 OMZ917531 OWV917531 PGR917531 PQN917531 QAJ917531 QKF917531 QUB917531 RDX917531 RNT917531 RXP917531 SHL917531 SRH917531 TBD917531 TKZ917531 TUV917531 UER917531 UON917531 UYJ917531 VIF917531 VSB917531 WBX917531 WLT917531 WVP917531 H983067 JD983067 SZ983067 ACV983067 AMR983067 AWN983067 BGJ983067 BQF983067 CAB983067 CJX983067 CTT983067 DDP983067 DNL983067 DXH983067 EHD983067 EQZ983067 FAV983067 FKR983067 FUN983067 GEJ983067 GOF983067 GYB983067 HHX983067 HRT983067 IBP983067 ILL983067 IVH983067 JFD983067 JOZ983067 JYV983067 KIR983067 KSN983067 LCJ983067 LMF983067 LWB983067 MFX983067 MPT983067 MZP983067 NJL983067 NTH983067 ODD983067 OMZ983067 OWV983067 PGR983067 PQN983067 QAJ983067 QKF983067 QUB983067 RDX983067 RNT983067 RXP983067 SHL983067 SRH983067 TBD983067 TKZ983067 TUV983067 UER983067 UON983067 UYJ983067 VIF983067 VSB983067 WBX983067 WLT983067 WVP983067 WCC983087:WDG983090 JD30 SZ30 ACV30 AMR30 AWN30 BGJ30 BQF30 CAB30 CJX30 CTT30 DDP30 DNL30 DXH30 EHD30 EQZ30 FAV30 FKR30 FUN30 GEJ30 GOF30 GYB30 HHX30 HRT30 IBP30 ILL30 IVH30 JFD30 JOZ30 JYV30 KIR30 KSN30 LCJ30 LMF30 LWB30 MFX30 MPT30 MZP30 NJL30 NTH30 ODD30 OMZ30 OWV30 PGR30 PQN30 QAJ30 QKF30 QUB30 RDX30 RNT30 RXP30 SHL30 SRH30 TBD30 TKZ30 TUV30 UER30 UON30 UYJ30 VIF30 VSB30 WBX30 WLT30 WVP30 H65566 JD65566 SZ65566 ACV65566 AMR65566 AWN65566 BGJ65566 BQF65566 CAB65566 CJX65566 CTT65566 DDP65566 DNL65566 DXH65566 EHD65566 EQZ65566 FAV65566 FKR65566 FUN65566 GEJ65566 GOF65566 GYB65566 HHX65566 HRT65566 IBP65566 ILL65566 IVH65566 JFD65566 JOZ65566 JYV65566 KIR65566 KSN65566 LCJ65566 LMF65566 LWB65566 MFX65566 MPT65566 MZP65566 NJL65566 NTH65566 ODD65566 OMZ65566 OWV65566 PGR65566 PQN65566 QAJ65566 QKF65566 QUB65566 RDX65566 RNT65566 RXP65566 SHL65566 SRH65566 TBD65566 TKZ65566 TUV65566 UER65566 UON65566 UYJ65566 VIF65566 VSB65566 WBX65566 WLT65566 WVP65566 H131102 JD131102 SZ131102 ACV131102 AMR131102 AWN131102 BGJ131102 BQF131102 CAB131102 CJX131102 CTT131102 DDP131102 DNL131102 DXH131102 EHD131102 EQZ131102 FAV131102 FKR131102 FUN131102 GEJ131102 GOF131102 GYB131102 HHX131102 HRT131102 IBP131102 ILL131102 IVH131102 JFD131102 JOZ131102 JYV131102 KIR131102 KSN131102 LCJ131102 LMF131102 LWB131102 MFX131102 MPT131102 MZP131102 NJL131102 NTH131102 ODD131102 OMZ131102 OWV131102 PGR131102 PQN131102 QAJ131102 QKF131102 QUB131102 RDX131102 RNT131102 RXP131102 SHL131102 SRH131102 TBD131102 TKZ131102 TUV131102 UER131102 UON131102 UYJ131102 VIF131102 VSB131102 WBX131102 WLT131102 WVP131102 H196638 JD196638 SZ196638 ACV196638 AMR196638 AWN196638 BGJ196638 BQF196638 CAB196638 CJX196638 CTT196638 DDP196638 DNL196638 DXH196638 EHD196638 EQZ196638 FAV196638 FKR196638 FUN196638 GEJ196638 GOF196638 GYB196638 HHX196638 HRT196638 IBP196638 ILL196638 IVH196638 JFD196638 JOZ196638 JYV196638 KIR196638 KSN196638 LCJ196638 LMF196638 LWB196638 MFX196638 MPT196638 MZP196638 NJL196638 NTH196638 ODD196638 OMZ196638 OWV196638 PGR196638 PQN196638 QAJ196638 QKF196638 QUB196638 RDX196638 RNT196638 RXP196638 SHL196638 SRH196638 TBD196638 TKZ196638 TUV196638 UER196638 UON196638 UYJ196638 VIF196638 VSB196638 WBX196638 WLT196638 WVP196638 H262174 JD262174 SZ262174 ACV262174 AMR262174 AWN262174 BGJ262174 BQF262174 CAB262174 CJX262174 CTT262174 DDP262174 DNL262174 DXH262174 EHD262174 EQZ262174 FAV262174 FKR262174 FUN262174 GEJ262174 GOF262174 GYB262174 HHX262174 HRT262174 IBP262174 ILL262174 IVH262174 JFD262174 JOZ262174 JYV262174 KIR262174 KSN262174 LCJ262174 LMF262174 LWB262174 MFX262174 MPT262174 MZP262174 NJL262174 NTH262174 ODD262174 OMZ262174 OWV262174 PGR262174 PQN262174 QAJ262174 QKF262174 QUB262174 RDX262174 RNT262174 RXP262174 SHL262174 SRH262174 TBD262174 TKZ262174 TUV262174 UER262174 UON262174 UYJ262174 VIF262174 VSB262174 WBX262174 WLT262174 WVP262174 H327710 JD327710 SZ327710 ACV327710 AMR327710 AWN327710 BGJ327710 BQF327710 CAB327710 CJX327710 CTT327710 DDP327710 DNL327710 DXH327710 EHD327710 EQZ327710 FAV327710 FKR327710 FUN327710 GEJ327710 GOF327710 GYB327710 HHX327710 HRT327710 IBP327710 ILL327710 IVH327710 JFD327710 JOZ327710 JYV327710 KIR327710 KSN327710 LCJ327710 LMF327710 LWB327710 MFX327710 MPT327710 MZP327710 NJL327710 NTH327710 ODD327710 OMZ327710 OWV327710 PGR327710 PQN327710 QAJ327710 QKF327710 QUB327710 RDX327710 RNT327710 RXP327710 SHL327710 SRH327710 TBD327710 TKZ327710 TUV327710 UER327710 UON327710 UYJ327710 VIF327710 VSB327710 WBX327710 WLT327710 WVP327710 H393246 JD393246 SZ393246 ACV393246 AMR393246 AWN393246 BGJ393246 BQF393246 CAB393246 CJX393246 CTT393246 DDP393246 DNL393246 DXH393246 EHD393246 EQZ393246 FAV393246 FKR393246 FUN393246 GEJ393246 GOF393246 GYB393246 HHX393246 HRT393246 IBP393246 ILL393246 IVH393246 JFD393246 JOZ393246 JYV393246 KIR393246 KSN393246 LCJ393246 LMF393246 LWB393246 MFX393246 MPT393246 MZP393246 NJL393246 NTH393246 ODD393246 OMZ393246 OWV393246 PGR393246 PQN393246 QAJ393246 QKF393246 QUB393246 RDX393246 RNT393246 RXP393246 SHL393246 SRH393246 TBD393246 TKZ393246 TUV393246 UER393246 UON393246 UYJ393246 VIF393246 VSB393246 WBX393246 WLT393246 WVP393246 H458782 JD458782 SZ458782 ACV458782 AMR458782 AWN458782 BGJ458782 BQF458782 CAB458782 CJX458782 CTT458782 DDP458782 DNL458782 DXH458782 EHD458782 EQZ458782 FAV458782 FKR458782 FUN458782 GEJ458782 GOF458782 GYB458782 HHX458782 HRT458782 IBP458782 ILL458782 IVH458782 JFD458782 JOZ458782 JYV458782 KIR458782 KSN458782 LCJ458782 LMF458782 LWB458782 MFX458782 MPT458782 MZP458782 NJL458782 NTH458782 ODD458782 OMZ458782 OWV458782 PGR458782 PQN458782 QAJ458782 QKF458782 QUB458782 RDX458782 RNT458782 RXP458782 SHL458782 SRH458782 TBD458782 TKZ458782 TUV458782 UER458782 UON458782 UYJ458782 VIF458782 VSB458782 WBX458782 WLT458782 WVP458782 H524318 JD524318 SZ524318 ACV524318 AMR524318 AWN524318 BGJ524318 BQF524318 CAB524318 CJX524318 CTT524318 DDP524318 DNL524318 DXH524318 EHD524318 EQZ524318 FAV524318 FKR524318 FUN524318 GEJ524318 GOF524318 GYB524318 HHX524318 HRT524318 IBP524318 ILL524318 IVH524318 JFD524318 JOZ524318 JYV524318 KIR524318 KSN524318 LCJ524318 LMF524318 LWB524318 MFX524318 MPT524318 MZP524318 NJL524318 NTH524318 ODD524318 OMZ524318 OWV524318 PGR524318 PQN524318 QAJ524318 QKF524318 QUB524318 RDX524318 RNT524318 RXP524318 SHL524318 SRH524318 TBD524318 TKZ524318 TUV524318 UER524318 UON524318 UYJ524318 VIF524318 VSB524318 WBX524318 WLT524318 WVP524318 H589854 JD589854 SZ589854 ACV589854 AMR589854 AWN589854 BGJ589854 BQF589854 CAB589854 CJX589854 CTT589854 DDP589854 DNL589854 DXH589854 EHD589854 EQZ589854 FAV589854 FKR589854 FUN589854 GEJ589854 GOF589854 GYB589854 HHX589854 HRT589854 IBP589854 ILL589854 IVH589854 JFD589854 JOZ589854 JYV589854 KIR589854 KSN589854 LCJ589854 LMF589854 LWB589854 MFX589854 MPT589854 MZP589854 NJL589854 NTH589854 ODD589854 OMZ589854 OWV589854 PGR589854 PQN589854 QAJ589854 QKF589854 QUB589854 RDX589854 RNT589854 RXP589854 SHL589854 SRH589854 TBD589854 TKZ589854 TUV589854 UER589854 UON589854 UYJ589854 VIF589854 VSB589854 WBX589854 WLT589854 WVP589854 H655390 JD655390 SZ655390 ACV655390 AMR655390 AWN655390 BGJ655390 BQF655390 CAB655390 CJX655390 CTT655390 DDP655390 DNL655390 DXH655390 EHD655390 EQZ655390 FAV655390 FKR655390 FUN655390 GEJ655390 GOF655390 GYB655390 HHX655390 HRT655390 IBP655390 ILL655390 IVH655390 JFD655390 JOZ655390 JYV655390 KIR655390 KSN655390 LCJ655390 LMF655390 LWB655390 MFX655390 MPT655390 MZP655390 NJL655390 NTH655390 ODD655390 OMZ655390 OWV655390 PGR655390 PQN655390 QAJ655390 QKF655390 QUB655390 RDX655390 RNT655390 RXP655390 SHL655390 SRH655390 TBD655390 TKZ655390 TUV655390 UER655390 UON655390 UYJ655390 VIF655390 VSB655390 WBX655390 WLT655390 WVP655390 H720926 JD720926 SZ720926 ACV720926 AMR720926 AWN720926 BGJ720926 BQF720926 CAB720926 CJX720926 CTT720926 DDP720926 DNL720926 DXH720926 EHD720926 EQZ720926 FAV720926 FKR720926 FUN720926 GEJ720926 GOF720926 GYB720926 HHX720926 HRT720926 IBP720926 ILL720926 IVH720926 JFD720926 JOZ720926 JYV720926 KIR720926 KSN720926 LCJ720926 LMF720926 LWB720926 MFX720926 MPT720926 MZP720926 NJL720926 NTH720926 ODD720926 OMZ720926 OWV720926 PGR720926 PQN720926 QAJ720926 QKF720926 QUB720926 RDX720926 RNT720926 RXP720926 SHL720926 SRH720926 TBD720926 TKZ720926 TUV720926 UER720926 UON720926 UYJ720926 VIF720926 VSB720926 WBX720926 WLT720926 WVP720926 H786462 JD786462 SZ786462 ACV786462 AMR786462 AWN786462 BGJ786462 BQF786462 CAB786462 CJX786462 CTT786462 DDP786462 DNL786462 DXH786462 EHD786462 EQZ786462 FAV786462 FKR786462 FUN786462 GEJ786462 GOF786462 GYB786462 HHX786462 HRT786462 IBP786462 ILL786462 IVH786462 JFD786462 JOZ786462 JYV786462 KIR786462 KSN786462 LCJ786462 LMF786462 LWB786462 MFX786462 MPT786462 MZP786462 NJL786462 NTH786462 ODD786462 OMZ786462 OWV786462 PGR786462 PQN786462 QAJ786462 QKF786462 QUB786462 RDX786462 RNT786462 RXP786462 SHL786462 SRH786462 TBD786462 TKZ786462 TUV786462 UER786462 UON786462 UYJ786462 VIF786462 VSB786462 WBX786462 WLT786462 WVP786462 H851998 JD851998 SZ851998 ACV851998 AMR851998 AWN851998 BGJ851998 BQF851998 CAB851998 CJX851998 CTT851998 DDP851998 DNL851998 DXH851998 EHD851998 EQZ851998 FAV851998 FKR851998 FUN851998 GEJ851998 GOF851998 GYB851998 HHX851998 HRT851998 IBP851998 ILL851998 IVH851998 JFD851998 JOZ851998 JYV851998 KIR851998 KSN851998 LCJ851998 LMF851998 LWB851998 MFX851998 MPT851998 MZP851998 NJL851998 NTH851998 ODD851998 OMZ851998 OWV851998 PGR851998 PQN851998 QAJ851998 QKF851998 QUB851998 RDX851998 RNT851998 RXP851998 SHL851998 SRH851998 TBD851998 TKZ851998 TUV851998 UER851998 UON851998 UYJ851998 VIF851998 VSB851998 WBX851998 WLT851998 WVP851998 H917534 JD917534 SZ917534 ACV917534 AMR917534 AWN917534 BGJ917534 BQF917534 CAB917534 CJX917534 CTT917534 DDP917534 DNL917534 DXH917534 EHD917534 EQZ917534 FAV917534 FKR917534 FUN917534 GEJ917534 GOF917534 GYB917534 HHX917534 HRT917534 IBP917534 ILL917534 IVH917534 JFD917534 JOZ917534 JYV917534 KIR917534 KSN917534 LCJ917534 LMF917534 LWB917534 MFX917534 MPT917534 MZP917534 NJL917534 NTH917534 ODD917534 OMZ917534 OWV917534 PGR917534 PQN917534 QAJ917534 QKF917534 QUB917534 RDX917534 RNT917534 RXP917534 SHL917534 SRH917534 TBD917534 TKZ917534 TUV917534 UER917534 UON917534 UYJ917534 VIF917534 VSB917534 WBX917534 WLT917534 WVP917534 H983070 JD983070 SZ983070 ACV983070 AMR983070 AWN983070 BGJ983070 BQF983070 CAB983070 CJX983070 CTT983070 DDP983070 DNL983070 DXH983070 EHD983070 EQZ983070 FAV983070 FKR983070 FUN983070 GEJ983070 GOF983070 GYB983070 HHX983070 HRT983070 IBP983070 ILL983070 IVH983070 JFD983070 JOZ983070 JYV983070 KIR983070 KSN983070 LCJ983070 LMF983070 LWB983070 MFX983070 MPT983070 MZP983070 NJL983070 NTH983070 ODD983070 OMZ983070 OWV983070 PGR983070 PQN983070 QAJ983070 QKF983070 QUB983070 RDX983070 RNT983070 RXP983070 SHL983070 SRH983070 TBD983070 TKZ983070 TUV983070 UER983070 UON983070 UYJ983070 VIF983070 VSB983070 WBX983070 WLT983070 WVP983070 WLY983087:WNC983090 JD33 SZ33 ACV33 AMR33 AWN33 BGJ33 BQF33 CAB33 CJX33 CTT33 DDP33 DNL33 DXH33 EHD33 EQZ33 FAV33 FKR33 FUN33 GEJ33 GOF33 GYB33 HHX33 HRT33 IBP33 ILL33 IVH33 JFD33 JOZ33 JYV33 KIR33 KSN33 LCJ33 LMF33 LWB33 MFX33 MPT33 MZP33 NJL33 NTH33 ODD33 OMZ33 OWV33 PGR33 PQN33 QAJ33 QKF33 QUB33 RDX33 RNT33 RXP33 SHL33 SRH33 TBD33 TKZ33 TUV33 UER33 UON33 UYJ33 VIF33 VSB33 WBX33 WLT33 WVP33 H65569 JD65569 SZ65569 ACV65569 AMR65569 AWN65569 BGJ65569 BQF65569 CAB65569 CJX65569 CTT65569 DDP65569 DNL65569 DXH65569 EHD65569 EQZ65569 FAV65569 FKR65569 FUN65569 GEJ65569 GOF65569 GYB65569 HHX65569 HRT65569 IBP65569 ILL65569 IVH65569 JFD65569 JOZ65569 JYV65569 KIR65569 KSN65569 LCJ65569 LMF65569 LWB65569 MFX65569 MPT65569 MZP65569 NJL65569 NTH65569 ODD65569 OMZ65569 OWV65569 PGR65569 PQN65569 QAJ65569 QKF65569 QUB65569 RDX65569 RNT65569 RXP65569 SHL65569 SRH65569 TBD65569 TKZ65569 TUV65569 UER65569 UON65569 UYJ65569 VIF65569 VSB65569 WBX65569 WLT65569 WVP65569 H131105 JD131105 SZ131105 ACV131105 AMR131105 AWN131105 BGJ131105 BQF131105 CAB131105 CJX131105 CTT131105 DDP131105 DNL131105 DXH131105 EHD131105 EQZ131105 FAV131105 FKR131105 FUN131105 GEJ131105 GOF131105 GYB131105 HHX131105 HRT131105 IBP131105 ILL131105 IVH131105 JFD131105 JOZ131105 JYV131105 KIR131105 KSN131105 LCJ131105 LMF131105 LWB131105 MFX131105 MPT131105 MZP131105 NJL131105 NTH131105 ODD131105 OMZ131105 OWV131105 PGR131105 PQN131105 QAJ131105 QKF131105 QUB131105 RDX131105 RNT131105 RXP131105 SHL131105 SRH131105 TBD131105 TKZ131105 TUV131105 UER131105 UON131105 UYJ131105 VIF131105 VSB131105 WBX131105 WLT131105 WVP131105 H196641 JD196641 SZ196641 ACV196641 AMR196641 AWN196641 BGJ196641 BQF196641 CAB196641 CJX196641 CTT196641 DDP196641 DNL196641 DXH196641 EHD196641 EQZ196641 FAV196641 FKR196641 FUN196641 GEJ196641 GOF196641 GYB196641 HHX196641 HRT196641 IBP196641 ILL196641 IVH196641 JFD196641 JOZ196641 JYV196641 KIR196641 KSN196641 LCJ196641 LMF196641 LWB196641 MFX196641 MPT196641 MZP196641 NJL196641 NTH196641 ODD196641 OMZ196641 OWV196641 PGR196641 PQN196641 QAJ196641 QKF196641 QUB196641 RDX196641 RNT196641 RXP196641 SHL196641 SRH196641 TBD196641 TKZ196641 TUV196641 UER196641 UON196641 UYJ196641 VIF196641 VSB196641 WBX196641 WLT196641 WVP196641 H262177 JD262177 SZ262177 ACV262177 AMR262177 AWN262177 BGJ262177 BQF262177 CAB262177 CJX262177 CTT262177 DDP262177 DNL262177 DXH262177 EHD262177 EQZ262177 FAV262177 FKR262177 FUN262177 GEJ262177 GOF262177 GYB262177 HHX262177 HRT262177 IBP262177 ILL262177 IVH262177 JFD262177 JOZ262177 JYV262177 KIR262177 KSN262177 LCJ262177 LMF262177 LWB262177 MFX262177 MPT262177 MZP262177 NJL262177 NTH262177 ODD262177 OMZ262177 OWV262177 PGR262177 PQN262177 QAJ262177 QKF262177 QUB262177 RDX262177 RNT262177 RXP262177 SHL262177 SRH262177 TBD262177 TKZ262177 TUV262177 UER262177 UON262177 UYJ262177 VIF262177 VSB262177 WBX262177 WLT262177 WVP262177 H327713 JD327713 SZ327713 ACV327713 AMR327713 AWN327713 BGJ327713 BQF327713 CAB327713 CJX327713 CTT327713 DDP327713 DNL327713 DXH327713 EHD327713 EQZ327713 FAV327713 FKR327713 FUN327713 GEJ327713 GOF327713 GYB327713 HHX327713 HRT327713 IBP327713 ILL327713 IVH327713 JFD327713 JOZ327713 JYV327713 KIR327713 KSN327713 LCJ327713 LMF327713 LWB327713 MFX327713 MPT327713 MZP327713 NJL327713 NTH327713 ODD327713 OMZ327713 OWV327713 PGR327713 PQN327713 QAJ327713 QKF327713 QUB327713 RDX327713 RNT327713 RXP327713 SHL327713 SRH327713 TBD327713 TKZ327713 TUV327713 UER327713 UON327713 UYJ327713 VIF327713 VSB327713 WBX327713 WLT327713 WVP327713 H393249 JD393249 SZ393249 ACV393249 AMR393249 AWN393249 BGJ393249 BQF393249 CAB393249 CJX393249 CTT393249 DDP393249 DNL393249 DXH393249 EHD393249 EQZ393249 FAV393249 FKR393249 FUN393249 GEJ393249 GOF393249 GYB393249 HHX393249 HRT393249 IBP393249 ILL393249 IVH393249 JFD393249 JOZ393249 JYV393249 KIR393249 KSN393249 LCJ393249 LMF393249 LWB393249 MFX393249 MPT393249 MZP393249 NJL393249 NTH393249 ODD393249 OMZ393249 OWV393249 PGR393249 PQN393249 QAJ393249 QKF393249 QUB393249 RDX393249 RNT393249 RXP393249 SHL393249 SRH393249 TBD393249 TKZ393249 TUV393249 UER393249 UON393249 UYJ393249 VIF393249 VSB393249 WBX393249 WLT393249 WVP393249 H458785 JD458785 SZ458785 ACV458785 AMR458785 AWN458785 BGJ458785 BQF458785 CAB458785 CJX458785 CTT458785 DDP458785 DNL458785 DXH458785 EHD458785 EQZ458785 FAV458785 FKR458785 FUN458785 GEJ458785 GOF458785 GYB458785 HHX458785 HRT458785 IBP458785 ILL458785 IVH458785 JFD458785 JOZ458785 JYV458785 KIR458785 KSN458785 LCJ458785 LMF458785 LWB458785 MFX458785 MPT458785 MZP458785 NJL458785 NTH458785 ODD458785 OMZ458785 OWV458785 PGR458785 PQN458785 QAJ458785 QKF458785 QUB458785 RDX458785 RNT458785 RXP458785 SHL458785 SRH458785 TBD458785 TKZ458785 TUV458785 UER458785 UON458785 UYJ458785 VIF458785 VSB458785 WBX458785 WLT458785 WVP458785 H524321 JD524321 SZ524321 ACV524321 AMR524321 AWN524321 BGJ524321 BQF524321 CAB524321 CJX524321 CTT524321 DDP524321 DNL524321 DXH524321 EHD524321 EQZ524321 FAV524321 FKR524321 FUN524321 GEJ524321 GOF524321 GYB524321 HHX524321 HRT524321 IBP524321 ILL524321 IVH524321 JFD524321 JOZ524321 JYV524321 KIR524321 KSN524321 LCJ524321 LMF524321 LWB524321 MFX524321 MPT524321 MZP524321 NJL524321 NTH524321 ODD524321 OMZ524321 OWV524321 PGR524321 PQN524321 QAJ524321 QKF524321 QUB524321 RDX524321 RNT524321 RXP524321 SHL524321 SRH524321 TBD524321 TKZ524321 TUV524321 UER524321 UON524321 UYJ524321 VIF524321 VSB524321 WBX524321 WLT524321 WVP524321 H589857 JD589857 SZ589857 ACV589857 AMR589857 AWN589857 BGJ589857 BQF589857 CAB589857 CJX589857 CTT589857 DDP589857 DNL589857 DXH589857 EHD589857 EQZ589857 FAV589857 FKR589857 FUN589857 GEJ589857 GOF589857 GYB589857 HHX589857 HRT589857 IBP589857 ILL589857 IVH589857 JFD589857 JOZ589857 JYV589857 KIR589857 KSN589857 LCJ589857 LMF589857 LWB589857 MFX589857 MPT589857 MZP589857 NJL589857 NTH589857 ODD589857 OMZ589857 OWV589857 PGR589857 PQN589857 QAJ589857 QKF589857 QUB589857 RDX589857 RNT589857 RXP589857 SHL589857 SRH589857 TBD589857 TKZ589857 TUV589857 UER589857 UON589857 UYJ589857 VIF589857 VSB589857 WBX589857 WLT589857 WVP589857 H655393 JD655393 SZ655393 ACV655393 AMR655393 AWN655393 BGJ655393 BQF655393 CAB655393 CJX655393 CTT655393 DDP655393 DNL655393 DXH655393 EHD655393 EQZ655393 FAV655393 FKR655393 FUN655393 GEJ655393 GOF655393 GYB655393 HHX655393 HRT655393 IBP655393 ILL655393 IVH655393 JFD655393 JOZ655393 JYV655393 KIR655393 KSN655393 LCJ655393 LMF655393 LWB655393 MFX655393 MPT655393 MZP655393 NJL655393 NTH655393 ODD655393 OMZ655393 OWV655393 PGR655393 PQN655393 QAJ655393 QKF655393 QUB655393 RDX655393 RNT655393 RXP655393 SHL655393 SRH655393 TBD655393 TKZ655393 TUV655393 UER655393 UON655393 UYJ655393 VIF655393 VSB655393 WBX655393 WLT655393 WVP655393 H720929 JD720929 SZ720929 ACV720929 AMR720929 AWN720929 BGJ720929 BQF720929 CAB720929 CJX720929 CTT720929 DDP720929 DNL720929 DXH720929 EHD720929 EQZ720929 FAV720929 FKR720929 FUN720929 GEJ720929 GOF720929 GYB720929 HHX720929 HRT720929 IBP720929 ILL720929 IVH720929 JFD720929 JOZ720929 JYV720929 KIR720929 KSN720929 LCJ720929 LMF720929 LWB720929 MFX720929 MPT720929 MZP720929 NJL720929 NTH720929 ODD720929 OMZ720929 OWV720929 PGR720929 PQN720929 QAJ720929 QKF720929 QUB720929 RDX720929 RNT720929 RXP720929 SHL720929 SRH720929 TBD720929 TKZ720929 TUV720929 UER720929 UON720929 UYJ720929 VIF720929 VSB720929 WBX720929 WLT720929 WVP720929 H786465 JD786465 SZ786465 ACV786465 AMR786465 AWN786465 BGJ786465 BQF786465 CAB786465 CJX786465 CTT786465 DDP786465 DNL786465 DXH786465 EHD786465 EQZ786465 FAV786465 FKR786465 FUN786465 GEJ786465 GOF786465 GYB786465 HHX786465 HRT786465 IBP786465 ILL786465 IVH786465 JFD786465 JOZ786465 JYV786465 KIR786465 KSN786465 LCJ786465 LMF786465 LWB786465 MFX786465 MPT786465 MZP786465 NJL786465 NTH786465 ODD786465 OMZ786465 OWV786465 PGR786465 PQN786465 QAJ786465 QKF786465 QUB786465 RDX786465 RNT786465 RXP786465 SHL786465 SRH786465 TBD786465 TKZ786465 TUV786465 UER786465 UON786465 UYJ786465 VIF786465 VSB786465 WBX786465 WLT786465 WVP786465 H852001 JD852001 SZ852001 ACV852001 AMR852001 AWN852001 BGJ852001 BQF852001 CAB852001 CJX852001 CTT852001 DDP852001 DNL852001 DXH852001 EHD852001 EQZ852001 FAV852001 FKR852001 FUN852001 GEJ852001 GOF852001 GYB852001 HHX852001 HRT852001 IBP852001 ILL852001 IVH852001 JFD852001 JOZ852001 JYV852001 KIR852001 KSN852001 LCJ852001 LMF852001 LWB852001 MFX852001 MPT852001 MZP852001 NJL852001 NTH852001 ODD852001 OMZ852001 OWV852001 PGR852001 PQN852001 QAJ852001 QKF852001 QUB852001 RDX852001 RNT852001 RXP852001 SHL852001 SRH852001 TBD852001 TKZ852001 TUV852001 UER852001 UON852001 UYJ852001 VIF852001 VSB852001 WBX852001 WLT852001 WVP852001 H917537 JD917537 SZ917537 ACV917537 AMR917537 AWN917537 BGJ917537 BQF917537 CAB917537 CJX917537 CTT917537 DDP917537 DNL917537 DXH917537 EHD917537 EQZ917537 FAV917537 FKR917537 FUN917537 GEJ917537 GOF917537 GYB917537 HHX917537 HRT917537 IBP917537 ILL917537 IVH917537 JFD917537 JOZ917537 JYV917537 KIR917537 KSN917537 LCJ917537 LMF917537 LWB917537 MFX917537 MPT917537 MZP917537 NJL917537 NTH917537 ODD917537 OMZ917537 OWV917537 PGR917537 PQN917537 QAJ917537 QKF917537 QUB917537 RDX917537 RNT917537 RXP917537 SHL917537 SRH917537 TBD917537 TKZ917537 TUV917537 UER917537 UON917537 UYJ917537 VIF917537 VSB917537 WBX917537 WLT917537 WVP917537 H983073 JD983073 SZ983073 ACV983073 AMR983073 AWN983073 BGJ983073 BQF983073 CAB983073 CJX983073 CTT983073 DDP983073 DNL983073 DXH983073 EHD983073 EQZ983073 FAV983073 FKR983073 FUN983073 GEJ983073 GOF983073 GYB983073 HHX983073 HRT983073 IBP983073 ILL983073 IVH983073 JFD983073 JOZ983073 JYV983073 KIR983073 KSN983073 LCJ983073 LMF983073 LWB983073 MFX983073 MPT983073 MZP983073 NJL983073 NTH983073 ODD983073 OMZ983073 OWV983073 PGR983073 PQN983073 QAJ983073 QKF983073 QUB983073 RDX983073 RNT983073 RXP983073 SHL983073 SRH983073 TBD983073 TKZ983073 TUV983073 UER983073 UON983073 UYJ983073 VIF983073 VSB983073 WBX983073 WLT983073 WVP983073 M64:AQ67 JI64:KM67 TE64:UI67 ADA64:AEE67 AMW64:AOA67 AWS64:AXW67 BGO64:BHS67 BQK64:BRO67 CAG64:CBK67 CKC64:CLG67 CTY64:CVC67 DDU64:DEY67 DNQ64:DOU67 DXM64:DYQ67 EHI64:EIM67 ERE64:ESI67 FBA64:FCE67 FKW64:FMA67 FUS64:FVW67 GEO64:GFS67 GOK64:GPO67 GYG64:GZK67 HIC64:HJG67 HRY64:HTC67 IBU64:ICY67 ILQ64:IMU67 IVM64:IWQ67 JFI64:JGM67 JPE64:JQI67 JZA64:KAE67 KIW64:KKA67 KSS64:KTW67 LCO64:LDS67 LMK64:LNO67 LWG64:LXK67 MGC64:MHG67 MPY64:MRC67 MZU64:NAY67 NJQ64:NKU67 NTM64:NUQ67 ODI64:OEM67 ONE64:OOI67 OXA64:OYE67 PGW64:PIA67 PQS64:PRW67 QAO64:QBS67 QKK64:QLO67 QUG64:QVK67 REC64:RFG67 RNY64:RPC67 RXU64:RYY67 SHQ64:SIU67 SRM64:SSQ67 TBI64:TCM67 TLE64:TMI67 TVA64:TWE67 UEW64:UGA67 UOS64:UPW67 UYO64:UZS67 VIK64:VJO67 VSG64:VTK67 WCC64:WDG67 WLY64:WNC67 WVU64:WWY67 M65583:AQ65586 JI65583:KM65586 TE65583:UI65586 ADA65583:AEE65586 AMW65583:AOA65586 AWS65583:AXW65586 BGO65583:BHS65586 BQK65583:BRO65586 CAG65583:CBK65586 CKC65583:CLG65586 CTY65583:CVC65586 DDU65583:DEY65586 DNQ65583:DOU65586 DXM65583:DYQ65586 EHI65583:EIM65586 ERE65583:ESI65586 FBA65583:FCE65586 FKW65583:FMA65586 FUS65583:FVW65586 GEO65583:GFS65586 GOK65583:GPO65586 GYG65583:GZK65586 HIC65583:HJG65586 HRY65583:HTC65586 IBU65583:ICY65586 ILQ65583:IMU65586 IVM65583:IWQ65586 JFI65583:JGM65586 JPE65583:JQI65586 JZA65583:KAE65586 KIW65583:KKA65586 KSS65583:KTW65586 LCO65583:LDS65586 LMK65583:LNO65586 LWG65583:LXK65586 MGC65583:MHG65586 MPY65583:MRC65586 MZU65583:NAY65586 NJQ65583:NKU65586 NTM65583:NUQ65586 ODI65583:OEM65586 ONE65583:OOI65586 OXA65583:OYE65586 PGW65583:PIA65586 PQS65583:PRW65586 QAO65583:QBS65586 QKK65583:QLO65586 QUG65583:QVK65586 REC65583:RFG65586 RNY65583:RPC65586 RXU65583:RYY65586 SHQ65583:SIU65586 SRM65583:SSQ65586 TBI65583:TCM65586 TLE65583:TMI65586 TVA65583:TWE65586 UEW65583:UGA65586 UOS65583:UPW65586 UYO65583:UZS65586 VIK65583:VJO65586 VSG65583:VTK65586 WCC65583:WDG65586 WLY65583:WNC65586 WVU65583:WWY65586 M131119:AQ131122 JI131119:KM131122 TE131119:UI131122 ADA131119:AEE131122 AMW131119:AOA131122 AWS131119:AXW131122 BGO131119:BHS131122 BQK131119:BRO131122 CAG131119:CBK131122 CKC131119:CLG131122 CTY131119:CVC131122 DDU131119:DEY131122 DNQ131119:DOU131122 DXM131119:DYQ131122 EHI131119:EIM131122 ERE131119:ESI131122 FBA131119:FCE131122 FKW131119:FMA131122 FUS131119:FVW131122 GEO131119:GFS131122 GOK131119:GPO131122 GYG131119:GZK131122 HIC131119:HJG131122 HRY131119:HTC131122 IBU131119:ICY131122 ILQ131119:IMU131122 IVM131119:IWQ131122 JFI131119:JGM131122 JPE131119:JQI131122 JZA131119:KAE131122 KIW131119:KKA131122 KSS131119:KTW131122 LCO131119:LDS131122 LMK131119:LNO131122 LWG131119:LXK131122 MGC131119:MHG131122 MPY131119:MRC131122 MZU131119:NAY131122 NJQ131119:NKU131122 NTM131119:NUQ131122 ODI131119:OEM131122 ONE131119:OOI131122 OXA131119:OYE131122 PGW131119:PIA131122 PQS131119:PRW131122 QAO131119:QBS131122 QKK131119:QLO131122 QUG131119:QVK131122 REC131119:RFG131122 RNY131119:RPC131122 RXU131119:RYY131122 SHQ131119:SIU131122 SRM131119:SSQ131122 TBI131119:TCM131122 TLE131119:TMI131122 TVA131119:TWE131122 UEW131119:UGA131122 UOS131119:UPW131122 UYO131119:UZS131122 VIK131119:VJO131122 VSG131119:VTK131122 WCC131119:WDG131122 WLY131119:WNC131122 WVU131119:WWY131122 M196655:AQ196658 JI196655:KM196658 TE196655:UI196658 ADA196655:AEE196658 AMW196655:AOA196658 AWS196655:AXW196658 BGO196655:BHS196658 BQK196655:BRO196658 CAG196655:CBK196658 CKC196655:CLG196658 CTY196655:CVC196658 DDU196655:DEY196658 DNQ196655:DOU196658 DXM196655:DYQ196658 EHI196655:EIM196658 ERE196655:ESI196658 FBA196655:FCE196658 FKW196655:FMA196658 FUS196655:FVW196658 GEO196655:GFS196658 GOK196655:GPO196658 GYG196655:GZK196658 HIC196655:HJG196658 HRY196655:HTC196658 IBU196655:ICY196658 ILQ196655:IMU196658 IVM196655:IWQ196658 JFI196655:JGM196658 JPE196655:JQI196658 JZA196655:KAE196658 KIW196655:KKA196658 KSS196655:KTW196658 LCO196655:LDS196658 LMK196655:LNO196658 LWG196655:LXK196658 MGC196655:MHG196658 MPY196655:MRC196658 MZU196655:NAY196658 NJQ196655:NKU196658 NTM196655:NUQ196658 ODI196655:OEM196658 ONE196655:OOI196658 OXA196655:OYE196658 PGW196655:PIA196658 PQS196655:PRW196658 QAO196655:QBS196658 QKK196655:QLO196658 QUG196655:QVK196658 REC196655:RFG196658 RNY196655:RPC196658 RXU196655:RYY196658 SHQ196655:SIU196658 SRM196655:SSQ196658 TBI196655:TCM196658 TLE196655:TMI196658 TVA196655:TWE196658 UEW196655:UGA196658 UOS196655:UPW196658 UYO196655:UZS196658 VIK196655:VJO196658 VSG196655:VTK196658 WCC196655:WDG196658 WLY196655:WNC196658 WVU196655:WWY196658 M262191:AQ262194 JI262191:KM262194 TE262191:UI262194 ADA262191:AEE262194 AMW262191:AOA262194 AWS262191:AXW262194 BGO262191:BHS262194 BQK262191:BRO262194 CAG262191:CBK262194 CKC262191:CLG262194 CTY262191:CVC262194 DDU262191:DEY262194 DNQ262191:DOU262194 DXM262191:DYQ262194 EHI262191:EIM262194 ERE262191:ESI262194 FBA262191:FCE262194 FKW262191:FMA262194 FUS262191:FVW262194 GEO262191:GFS262194 GOK262191:GPO262194 GYG262191:GZK262194 HIC262191:HJG262194 HRY262191:HTC262194 IBU262191:ICY262194 ILQ262191:IMU262194 IVM262191:IWQ262194 JFI262191:JGM262194 JPE262191:JQI262194 JZA262191:KAE262194 KIW262191:KKA262194 KSS262191:KTW262194 LCO262191:LDS262194 LMK262191:LNO262194 LWG262191:LXK262194 MGC262191:MHG262194 MPY262191:MRC262194 MZU262191:NAY262194 NJQ262191:NKU262194 NTM262191:NUQ262194 ODI262191:OEM262194 ONE262191:OOI262194 OXA262191:OYE262194 PGW262191:PIA262194 PQS262191:PRW262194 QAO262191:QBS262194 QKK262191:QLO262194 QUG262191:QVK262194 REC262191:RFG262194 RNY262191:RPC262194 RXU262191:RYY262194 SHQ262191:SIU262194 SRM262191:SSQ262194 TBI262191:TCM262194 TLE262191:TMI262194 TVA262191:TWE262194 UEW262191:UGA262194 UOS262191:UPW262194 UYO262191:UZS262194 VIK262191:VJO262194 VSG262191:VTK262194 WCC262191:WDG262194 WLY262191:WNC262194 WVU262191:WWY262194 M327727:AQ327730 JI327727:KM327730 TE327727:UI327730 ADA327727:AEE327730 AMW327727:AOA327730 AWS327727:AXW327730 BGO327727:BHS327730 BQK327727:BRO327730 CAG327727:CBK327730 CKC327727:CLG327730 CTY327727:CVC327730 DDU327727:DEY327730 DNQ327727:DOU327730 DXM327727:DYQ327730 EHI327727:EIM327730 ERE327727:ESI327730 FBA327727:FCE327730 FKW327727:FMA327730 FUS327727:FVW327730 GEO327727:GFS327730 GOK327727:GPO327730 GYG327727:GZK327730 HIC327727:HJG327730 HRY327727:HTC327730 IBU327727:ICY327730 ILQ327727:IMU327730 IVM327727:IWQ327730 JFI327727:JGM327730 JPE327727:JQI327730 JZA327727:KAE327730 KIW327727:KKA327730 KSS327727:KTW327730 LCO327727:LDS327730 LMK327727:LNO327730 LWG327727:LXK327730 MGC327727:MHG327730 MPY327727:MRC327730 MZU327727:NAY327730 NJQ327727:NKU327730 NTM327727:NUQ327730 ODI327727:OEM327730 ONE327727:OOI327730 OXA327727:OYE327730 PGW327727:PIA327730 PQS327727:PRW327730 QAO327727:QBS327730 QKK327727:QLO327730 QUG327727:QVK327730 REC327727:RFG327730 RNY327727:RPC327730 RXU327727:RYY327730 SHQ327727:SIU327730 SRM327727:SSQ327730 TBI327727:TCM327730 TLE327727:TMI327730 TVA327727:TWE327730 UEW327727:UGA327730 UOS327727:UPW327730 UYO327727:UZS327730 VIK327727:VJO327730 VSG327727:VTK327730 WCC327727:WDG327730 WLY327727:WNC327730 WVU327727:WWY327730 M393263:AQ393266 JI393263:KM393266 TE393263:UI393266 ADA393263:AEE393266 AMW393263:AOA393266 AWS393263:AXW393266 BGO393263:BHS393266 BQK393263:BRO393266 CAG393263:CBK393266 CKC393263:CLG393266 CTY393263:CVC393266 DDU393263:DEY393266 DNQ393263:DOU393266 DXM393263:DYQ393266 EHI393263:EIM393266 ERE393263:ESI393266 FBA393263:FCE393266 FKW393263:FMA393266 FUS393263:FVW393266 GEO393263:GFS393266 GOK393263:GPO393266 GYG393263:GZK393266 HIC393263:HJG393266 HRY393263:HTC393266 IBU393263:ICY393266 ILQ393263:IMU393266 IVM393263:IWQ393266 JFI393263:JGM393266 JPE393263:JQI393266 JZA393263:KAE393266 KIW393263:KKA393266 KSS393263:KTW393266 LCO393263:LDS393266 LMK393263:LNO393266 LWG393263:LXK393266 MGC393263:MHG393266 MPY393263:MRC393266 MZU393263:NAY393266 NJQ393263:NKU393266 NTM393263:NUQ393266 ODI393263:OEM393266 ONE393263:OOI393266 OXA393263:OYE393266 PGW393263:PIA393266 PQS393263:PRW393266 QAO393263:QBS393266 QKK393263:QLO393266 QUG393263:QVK393266 REC393263:RFG393266 RNY393263:RPC393266 RXU393263:RYY393266 SHQ393263:SIU393266 SRM393263:SSQ393266 TBI393263:TCM393266 TLE393263:TMI393266 TVA393263:TWE393266 UEW393263:UGA393266 UOS393263:UPW393266 UYO393263:UZS393266 VIK393263:VJO393266 VSG393263:VTK393266 WCC393263:WDG393266 WLY393263:WNC393266 WVU393263:WWY393266 M458799:AQ458802 JI458799:KM458802 TE458799:UI458802 ADA458799:AEE458802 AMW458799:AOA458802 AWS458799:AXW458802 BGO458799:BHS458802 BQK458799:BRO458802 CAG458799:CBK458802 CKC458799:CLG458802 CTY458799:CVC458802 DDU458799:DEY458802 DNQ458799:DOU458802 DXM458799:DYQ458802 EHI458799:EIM458802 ERE458799:ESI458802 FBA458799:FCE458802 FKW458799:FMA458802 FUS458799:FVW458802 GEO458799:GFS458802 GOK458799:GPO458802 GYG458799:GZK458802 HIC458799:HJG458802 HRY458799:HTC458802 IBU458799:ICY458802 ILQ458799:IMU458802 IVM458799:IWQ458802 JFI458799:JGM458802 JPE458799:JQI458802 JZA458799:KAE458802 KIW458799:KKA458802 KSS458799:KTW458802 LCO458799:LDS458802 LMK458799:LNO458802 LWG458799:LXK458802 MGC458799:MHG458802 MPY458799:MRC458802 MZU458799:NAY458802 NJQ458799:NKU458802 NTM458799:NUQ458802 ODI458799:OEM458802 ONE458799:OOI458802 OXA458799:OYE458802 PGW458799:PIA458802 PQS458799:PRW458802 QAO458799:QBS458802 QKK458799:QLO458802 QUG458799:QVK458802 REC458799:RFG458802 RNY458799:RPC458802 RXU458799:RYY458802 SHQ458799:SIU458802 SRM458799:SSQ458802 TBI458799:TCM458802 TLE458799:TMI458802 TVA458799:TWE458802 UEW458799:UGA458802 UOS458799:UPW458802 UYO458799:UZS458802 VIK458799:VJO458802 VSG458799:VTK458802 WCC458799:WDG458802 WLY458799:WNC458802 WVU458799:WWY458802 M524335:AQ524338 JI524335:KM524338 TE524335:UI524338 ADA524335:AEE524338 AMW524335:AOA524338 AWS524335:AXW524338 BGO524335:BHS524338 BQK524335:BRO524338 CAG524335:CBK524338 CKC524335:CLG524338 CTY524335:CVC524338 DDU524335:DEY524338 DNQ524335:DOU524338 DXM524335:DYQ524338 EHI524335:EIM524338 ERE524335:ESI524338 FBA524335:FCE524338 FKW524335:FMA524338 FUS524335:FVW524338 GEO524335:GFS524338 GOK524335:GPO524338 GYG524335:GZK524338 HIC524335:HJG524338 HRY524335:HTC524338 IBU524335:ICY524338 ILQ524335:IMU524338 IVM524335:IWQ524338 JFI524335:JGM524338 JPE524335:JQI524338 JZA524335:KAE524338 KIW524335:KKA524338 KSS524335:KTW524338 LCO524335:LDS524338 LMK524335:LNO524338 LWG524335:LXK524338 MGC524335:MHG524338 MPY524335:MRC524338 MZU524335:NAY524338 NJQ524335:NKU524338 NTM524335:NUQ524338 ODI524335:OEM524338 ONE524335:OOI524338 OXA524335:OYE524338 PGW524335:PIA524338 PQS524335:PRW524338 QAO524335:QBS524338 QKK524335:QLO524338 QUG524335:QVK524338 REC524335:RFG524338 RNY524335:RPC524338 RXU524335:RYY524338 SHQ524335:SIU524338 SRM524335:SSQ524338 TBI524335:TCM524338 TLE524335:TMI524338 TVA524335:TWE524338 UEW524335:UGA524338 UOS524335:UPW524338 UYO524335:UZS524338 VIK524335:VJO524338 VSG524335:VTK524338 WCC524335:WDG524338 WLY524335:WNC524338 WVU524335:WWY524338 M589871:AQ589874 JI589871:KM589874 TE589871:UI589874 ADA589871:AEE589874 AMW589871:AOA589874 AWS589871:AXW589874 BGO589871:BHS589874 BQK589871:BRO589874 CAG589871:CBK589874 CKC589871:CLG589874 CTY589871:CVC589874 DDU589871:DEY589874 DNQ589871:DOU589874 DXM589871:DYQ589874 EHI589871:EIM589874 ERE589871:ESI589874 FBA589871:FCE589874 FKW589871:FMA589874 FUS589871:FVW589874 GEO589871:GFS589874 GOK589871:GPO589874 GYG589871:GZK589874 HIC589871:HJG589874 HRY589871:HTC589874 IBU589871:ICY589874 ILQ589871:IMU589874 IVM589871:IWQ589874 JFI589871:JGM589874 JPE589871:JQI589874 JZA589871:KAE589874 KIW589871:KKA589874 KSS589871:KTW589874 LCO589871:LDS589874 LMK589871:LNO589874 LWG589871:LXK589874 MGC589871:MHG589874 MPY589871:MRC589874 MZU589871:NAY589874 NJQ589871:NKU589874 NTM589871:NUQ589874 ODI589871:OEM589874 ONE589871:OOI589874 OXA589871:OYE589874 PGW589871:PIA589874 PQS589871:PRW589874 QAO589871:QBS589874 QKK589871:QLO589874 QUG589871:QVK589874 REC589871:RFG589874 RNY589871:RPC589874 RXU589871:RYY589874 SHQ589871:SIU589874 SRM589871:SSQ589874 TBI589871:TCM589874 TLE589871:TMI589874 TVA589871:TWE589874 UEW589871:UGA589874 UOS589871:UPW589874 UYO589871:UZS589874 VIK589871:VJO589874 VSG589871:VTK589874 WCC589871:WDG589874 WLY589871:WNC589874 WVU589871:WWY589874 M655407:AQ655410 JI655407:KM655410 TE655407:UI655410 ADA655407:AEE655410 AMW655407:AOA655410 AWS655407:AXW655410 BGO655407:BHS655410 BQK655407:BRO655410 CAG655407:CBK655410 CKC655407:CLG655410 CTY655407:CVC655410 DDU655407:DEY655410 DNQ655407:DOU655410 DXM655407:DYQ655410 EHI655407:EIM655410 ERE655407:ESI655410 FBA655407:FCE655410 FKW655407:FMA655410 FUS655407:FVW655410 GEO655407:GFS655410 GOK655407:GPO655410 GYG655407:GZK655410 HIC655407:HJG655410 HRY655407:HTC655410 IBU655407:ICY655410 ILQ655407:IMU655410 IVM655407:IWQ655410 JFI655407:JGM655410 JPE655407:JQI655410 JZA655407:KAE655410 KIW655407:KKA655410 KSS655407:KTW655410 LCO655407:LDS655410 LMK655407:LNO655410 LWG655407:LXK655410 MGC655407:MHG655410 MPY655407:MRC655410 MZU655407:NAY655410 NJQ655407:NKU655410 NTM655407:NUQ655410 ODI655407:OEM655410 ONE655407:OOI655410 OXA655407:OYE655410 PGW655407:PIA655410 PQS655407:PRW655410 QAO655407:QBS655410 QKK655407:QLO655410 QUG655407:QVK655410 REC655407:RFG655410 RNY655407:RPC655410 RXU655407:RYY655410 SHQ655407:SIU655410 SRM655407:SSQ655410 TBI655407:TCM655410 TLE655407:TMI655410 TVA655407:TWE655410 UEW655407:UGA655410 UOS655407:UPW655410 UYO655407:UZS655410 VIK655407:VJO655410 VSG655407:VTK655410 WCC655407:WDG655410 WLY655407:WNC655410 WVU655407:WWY655410 M720943:AQ720946 JI720943:KM720946 TE720943:UI720946 ADA720943:AEE720946 AMW720943:AOA720946 AWS720943:AXW720946 BGO720943:BHS720946 BQK720943:BRO720946 CAG720943:CBK720946 CKC720943:CLG720946 CTY720943:CVC720946 DDU720943:DEY720946 DNQ720943:DOU720946 DXM720943:DYQ720946 EHI720943:EIM720946 ERE720943:ESI720946 FBA720943:FCE720946 FKW720943:FMA720946 FUS720943:FVW720946 GEO720943:GFS720946 GOK720943:GPO720946 GYG720943:GZK720946 HIC720943:HJG720946 HRY720943:HTC720946 IBU720943:ICY720946 ILQ720943:IMU720946 IVM720943:IWQ720946 JFI720943:JGM720946 JPE720943:JQI720946 JZA720943:KAE720946 KIW720943:KKA720946 KSS720943:KTW720946 LCO720943:LDS720946 LMK720943:LNO720946 LWG720943:LXK720946 MGC720943:MHG720946 MPY720943:MRC720946 MZU720943:NAY720946 NJQ720943:NKU720946 NTM720943:NUQ720946 ODI720943:OEM720946 ONE720943:OOI720946 OXA720943:OYE720946 PGW720943:PIA720946 PQS720943:PRW720946 QAO720943:QBS720946 QKK720943:QLO720946 QUG720943:QVK720946 REC720943:RFG720946 RNY720943:RPC720946 RXU720943:RYY720946 SHQ720943:SIU720946 SRM720943:SSQ720946 TBI720943:TCM720946 TLE720943:TMI720946 TVA720943:TWE720946 UEW720943:UGA720946 UOS720943:UPW720946 UYO720943:UZS720946 VIK720943:VJO720946 VSG720943:VTK720946 WCC720943:WDG720946 WLY720943:WNC720946 WVU720943:WWY720946 M786479:AQ786482 JI786479:KM786482 TE786479:UI786482 ADA786479:AEE786482 AMW786479:AOA786482 AWS786479:AXW786482 BGO786479:BHS786482 BQK786479:BRO786482 CAG786479:CBK786482 CKC786479:CLG786482 CTY786479:CVC786482 DDU786479:DEY786482 DNQ786479:DOU786482 DXM786479:DYQ786482 EHI786479:EIM786482 ERE786479:ESI786482 FBA786479:FCE786482 FKW786479:FMA786482 FUS786479:FVW786482 GEO786479:GFS786482 GOK786479:GPO786482 GYG786479:GZK786482 HIC786479:HJG786482 HRY786479:HTC786482 IBU786479:ICY786482 ILQ786479:IMU786482 IVM786479:IWQ786482 JFI786479:JGM786482 JPE786479:JQI786482 JZA786479:KAE786482 KIW786479:KKA786482 KSS786479:KTW786482 LCO786479:LDS786482 LMK786479:LNO786482 LWG786479:LXK786482 MGC786479:MHG786482 MPY786479:MRC786482 MZU786479:NAY786482 NJQ786479:NKU786482 NTM786479:NUQ786482 ODI786479:OEM786482 ONE786479:OOI786482 OXA786479:OYE786482 PGW786479:PIA786482 PQS786479:PRW786482 QAO786479:QBS786482 QKK786479:QLO786482 QUG786479:QVK786482 REC786479:RFG786482 RNY786479:RPC786482 RXU786479:RYY786482 SHQ786479:SIU786482 SRM786479:SSQ786482 TBI786479:TCM786482 TLE786479:TMI786482 TVA786479:TWE786482 UEW786479:UGA786482 UOS786479:UPW786482 UYO786479:UZS786482 VIK786479:VJO786482 VSG786479:VTK786482 WCC786479:WDG786482 WLY786479:WNC786482 WVU786479:WWY786482 M852015:AQ852018 JI852015:KM852018 TE852015:UI852018 ADA852015:AEE852018 AMW852015:AOA852018 AWS852015:AXW852018 BGO852015:BHS852018 BQK852015:BRO852018 CAG852015:CBK852018 CKC852015:CLG852018 CTY852015:CVC852018 DDU852015:DEY852018 DNQ852015:DOU852018 DXM852015:DYQ852018 EHI852015:EIM852018 ERE852015:ESI852018 FBA852015:FCE852018 FKW852015:FMA852018 FUS852015:FVW852018 GEO852015:GFS852018 GOK852015:GPO852018 GYG852015:GZK852018 HIC852015:HJG852018 HRY852015:HTC852018 IBU852015:ICY852018 ILQ852015:IMU852018 IVM852015:IWQ852018 JFI852015:JGM852018 JPE852015:JQI852018 JZA852015:KAE852018 KIW852015:KKA852018 KSS852015:KTW852018 LCO852015:LDS852018 LMK852015:LNO852018 LWG852015:LXK852018 MGC852015:MHG852018 MPY852015:MRC852018 MZU852015:NAY852018 NJQ852015:NKU852018 NTM852015:NUQ852018 ODI852015:OEM852018 ONE852015:OOI852018 OXA852015:OYE852018 PGW852015:PIA852018 PQS852015:PRW852018 QAO852015:QBS852018 QKK852015:QLO852018 QUG852015:QVK852018 REC852015:RFG852018 RNY852015:RPC852018 RXU852015:RYY852018 SHQ852015:SIU852018 SRM852015:SSQ852018 TBI852015:TCM852018 TLE852015:TMI852018 TVA852015:TWE852018 UEW852015:UGA852018 UOS852015:UPW852018 UYO852015:UZS852018 VIK852015:VJO852018 VSG852015:VTK852018 WCC852015:WDG852018 WLY852015:WNC852018 WVU852015:WWY852018 M917551:AQ917554 JI917551:KM917554 TE917551:UI917554 ADA917551:AEE917554 AMW917551:AOA917554 AWS917551:AXW917554 BGO917551:BHS917554 BQK917551:BRO917554 CAG917551:CBK917554 CKC917551:CLG917554 CTY917551:CVC917554 DDU917551:DEY917554 DNQ917551:DOU917554 DXM917551:DYQ917554 EHI917551:EIM917554 ERE917551:ESI917554 FBA917551:FCE917554 FKW917551:FMA917554 FUS917551:FVW917554 GEO917551:GFS917554 GOK917551:GPO917554 GYG917551:GZK917554 HIC917551:HJG917554 HRY917551:HTC917554 IBU917551:ICY917554 ILQ917551:IMU917554 IVM917551:IWQ917554 JFI917551:JGM917554 JPE917551:JQI917554 JZA917551:KAE917554 KIW917551:KKA917554 KSS917551:KTW917554 LCO917551:LDS917554 LMK917551:LNO917554 LWG917551:LXK917554 MGC917551:MHG917554 MPY917551:MRC917554 MZU917551:NAY917554 NJQ917551:NKU917554 NTM917551:NUQ917554 ODI917551:OEM917554 ONE917551:OOI917554 OXA917551:OYE917554 PGW917551:PIA917554 PQS917551:PRW917554 QAO917551:QBS917554 QKK917551:QLO917554 QUG917551:QVK917554 REC917551:RFG917554 RNY917551:RPC917554 RXU917551:RYY917554 SHQ917551:SIU917554 SRM917551:SSQ917554 TBI917551:TCM917554 TLE917551:TMI917554 TVA917551:TWE917554 UEW917551:UGA917554 UOS917551:UPW917554 UYO917551:UZS917554 VIK917551:VJO917554 VSG917551:VTK917554 WCC917551:WDG917554 WLY917551:WNC917554 WVU917551:WWY917554 M983087:AQ983090 JI983087:KM983090 TE983087:UI983090 ADA983087:AEE983090 AMW983087:AOA983090 AWS983087:AXW983090 BGO983087:BHS983090 BQK983087:BRO983090 CAG983087:CBK983090 CKC983087:CLG983090 CTY983087:CVC983090 DDU983087:DEY983090 DNQ983087:DOU983090 DXM983087:DYQ983090 EHI983087:EIM983090 ERE983087:ESI983090 FBA983087:FCE983090 FKW983087:FMA983090 FUS983087:FVW983090 GEO983087:GFS983090 GOK983087:GPO983090 GYG983087:GZK983090 HIC983087:HJG983090 HRY983087:HTC983090 IBU983087:ICY983090 ILQ983087:IMU983090 IVM983087:IWQ983090 JFI983087:JGM983090 JPE983087:JQI983090 JZA983087:KAE983090 KIW983087:KKA983090 KSS983087:KTW983090 LCO983087:LDS983090 LMK983087:LNO983090 LWG983087:LXK983090 MGC983087:MHG983090 MPY983087:MRC983090 MZU983087:NAY983090 NJQ983087:NKU983090 NTM983087:NUQ983090 ODI983087:OEM983090 ONE983087:OOI983090 OXA983087:OYE983090 PGW983087:PIA983090 PQS983087:PRW983090 QAO983087:QBS983090 QKK983087:QLO983090 QUG983087:QVK983090 REC983087:RFG983090 RNY983087:RPC983090 RXU983087:RYY983090 SHQ983087:SIU983090 SRM983087:SSQ983090 TBI983087:TCM983090 TLE983087:TMI983090 TVA983087:TWE983090 UEW983087:UGA983090 UOS983087:UPW983090 UYO983087:UZS983090 VIK983087:VJO983090 H27:H36</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>