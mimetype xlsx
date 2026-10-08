--- v0 (2025-11-05)
+++ v1 (2026-10-08)
@@ -1,237 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.102.11\納税推進課\01 庶務\06調査・照会・広報\R7 調査・照会・広報\R7 広報\03_HP関係・Web口振受付サイト関係・SNS関係\01_HP改修依頼\202505HP更新（様式増・記載例）\Excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.102.11\納税推進課\01 庶務\06調査・照会・広報\R8 調査・照会・広報\R8 広報\03_HP関係・Web口振受付サイト関係・SNS関係\HP更新\差し替え用データ\黒塗り版\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A543DC3A-F105-4E2D-9C12-333EA31627DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="wXWzzl7V6wPcuYQy7IYvoK1J+YkY/vbG/TjzOZiF5eqfgzrL7XUEKOOxvivHBAkEi55lTdFy+HPQHieNPmvNlg==" workbookSaltValue="kZZ3VaigVzVFpOXZU8tb1A==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED2384AA-5C9B-4ABA-A0AC-504C0D3BC9AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="gc2MQV6hQSf3HxPf4i0Q1eT8v+r1w2PiN2IIUNi75lqxNv7V324oQip7CE+PVlDAemnRfI3aIDhERa+sKSVf/Q==" workbookSaltValue="cfYJijsm7hLNYjqzCBY3pQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="都税口座振替依頼書（ダウンロード専用）土地・家屋" sheetId="2" r:id="rId1"/>
+    <sheet name="都税口座振替依頼書（ダウンロード専用）個人事業税" sheetId="2" r:id="rId1"/>
     <sheet name="リスト" sheetId="3" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$A$1:$CX$96</definedName>
-[...3 lines deleted...]
-    <definedName name="選択順４">'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$I$45,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$AZ$45,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$BS$51,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$BW$51,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$CA$51,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$CE$51,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$CI$51,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$CM$51,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$CQ$51,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$AO$55,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$AR$55,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$AU$55,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$BA$56,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$BO$55,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$BS$55,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$BW$55,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$CA$55,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$CE$55,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$CI$55,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$CM$55,'都税口座振替依頼書（ダウンロード専用）土地・家屋'!$CQ$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'都税口座振替依頼書（ダウンロード専用）個人事業税'!$A$1:$CX$95</definedName>
+    <definedName name="選択順１">'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CB$6,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CH$6,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CN$6,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$V$8,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AC$8,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$R$10,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$R$12,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$R$13,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AC$16,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AP$16,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BC$16</definedName>
+    <definedName name="選択順２">'都税口座振替依頼書（ダウンロード専用）個人事業税'!$V$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AG$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AJ$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AM$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AP$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AS$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AV$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AY$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BB$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BE$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BH$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BN$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BQ$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BZ$23,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$V$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AG$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AJ$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AM$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AP$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AS$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AV$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AY$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BB$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BE$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BH$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BN$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BQ$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BZ$25,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$V$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$Y$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AG$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AJ$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AM$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AP$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AS$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AV$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AY$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BB$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BE$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BH$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BN$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BQ$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BW$27,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BZ$27</definedName>
+    <definedName name="選択順３">'都税口座振替依頼書（ダウンロード専用）個人事業税'!$X$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AC$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AG$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AK$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AO$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AS$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AW$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BA$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BE$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BI$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BM$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BQ$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BU$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BY$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CC$32,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$X$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AC$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AG$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AK$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AO$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AS$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AW$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BA$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BE$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BI$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BM$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BQ$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BU$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BY$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CC$34,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$Y$36,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AR$40,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BL$40,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AG$41,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AT$41,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BG$41</definedName>
+    <definedName name="選択順４">'都税口座振替依頼書（ダウンロード専用）個人事業税'!$I$46,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AZ$46,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BS$52,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BW$52,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CA$52,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CE$52,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CI$52,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CM$52,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CQ$52,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AO$56,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AR$56,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$AU$56,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BA$57,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BO$56,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BS$56,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$BW$56,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CA$56,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CE$56,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CI$56,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CM$56,'都税口座振替依頼書（ダウンロード専用）個人事業税'!$CQ$56</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="J13" i="3" l="1" a="1"/>
+  <c r="J13" i="3"/>
+  <c r="BR23" i="2"/>
+  <c r="I13" i="3" a="1"/>
+  <c r="I13" i="3"/>
+  <c r="P17" i="3"/>
+  <c r="BW25" i="2" s="1"/>
+  <c r="N13" i="3"/>
+  <c r="X11" i="3"/>
+  <c r="W11" i="3"/>
+  <c r="K3" i="3" l="1"/>
+  <c r="K4" i="3" s="1"/>
+  <c r="J3" i="3"/>
+  <c r="J4" i="3" s="1"/>
+  <c r="H20" i="3"/>
+  <c r="K13" i="3" l="1" a="1"/>
+  <c r="K13" i="3" s="1"/>
+  <c r="BR25" i="2" s="1"/>
+  <c r="I3" i="3"/>
+  <c r="BR21" i="2" s="1"/>
+  <c r="I4" i="3" l="1"/>
+  <c r="I26" i="3" l="1"/>
+  <c r="I25" i="3"/>
+  <c r="S13" i="3"/>
+  <c r="T13" i="3"/>
+  <c r="CG23" i="2" s="1"/>
+  <c r="U13" i="3"/>
+  <c r="M13" i="3"/>
+  <c r="BW21" i="2" s="1"/>
+  <c r="BW23" i="2"/>
+  <c r="AB50" i="2" l="1"/>
+  <c r="CG21" i="2" l="1"/>
+  <c r="G23" i="3"/>
+  <c r="Y25" i="2"/>
+  <c r="V25" i="2"/>
+  <c r="V23" i="2"/>
+  <c r="V21" i="2"/>
   <c r="G3" i="3" l="1"/>
-  <c r="G4" i="3" s="1"/>
+  <c r="G4" i="3" l="1"/>
   <c r="G5" i="3" s="1"/>
   <c r="G6" i="3" s="1"/>
   <c r="G7" i="3" s="1"/>
   <c r="G8" i="3" s="1"/>
   <c r="G9" i="3" s="1"/>
   <c r="G10" i="3" s="1"/>
-  <c r="G13" i="3" l="1"/>
+  <c r="G13" i="3"/>
+  <c r="CD4" i="2" s="1"/>
   <c r="I20" i="3"/>
-  <c r="H20" i="3"/>
-[...7 lines deleted...]
-  <c r="CH6" i="2"/>
+  <c r="CI4" i="2" l="1"/>
+  <c r="CN4" i="2"/>
 </calcChain>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+  <metadataTypes count="1">
+    <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLDAPR" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+          <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <cellMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </cellMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="156">
   <si>
     <t>※東京都使用欄</t>
     <rPh sb="1" eb="4">
       <t>トウキョウト</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>　郵　送　専　用　（　ダ　ウ　ン　ロ　ー　ド　専　用　）</t>
     <rPh sb="1" eb="2">
       <t>ユウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ソウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>アツム</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>アツム</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>　  都 税 口 座 振 替 依 頼 書
-[...57 lines deleted...]
-  <si>
     <t>依頼先金融機関　御中</t>
     <rPh sb="0" eb="3">
       <t>イライサキ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>キンユウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キカン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>オンチュウ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t xml:space="preserve"> ①納税者</t>
     <rPh sb="2" eb="5">
       <t>ノウゼイシャ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>納　税　者</t>
     <rPh sb="0" eb="1">
@@ -324,63 +321,50 @@
       <t>オサム</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ゼイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ツウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>チ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ショ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>バン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ミギ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ツ</t>
-    </rPh>
-[...11 lines deleted...]
-      <t>ホウホウ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>固定資産税
 都市計画税</t>
     <rPh sb="0" eb="2">
       <t>コテイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>シサンゼイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>トシ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ゼイ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>（土地・家屋）</t>
@@ -388,221 +372,114 @@
       <t>トチ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カオク</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>都税
 事務所</t>
     <rPh sb="0" eb="1">
       <t>ト</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ゼイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジム</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>年度</t>
-[...33 lines deleted...]
-  <si>
     <t>固定資産税</t>
     <rPh sb="0" eb="2">
       <t>コテイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>シサンゼイ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>（償却資産）</t>
     <rPh sb="1" eb="3">
       <t>ショウキャク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シサン</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>個　人　事　業　税</t>
     <rPh sb="0" eb="1">
       <t>コ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>コト</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ギョウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ゼイ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <r>
       <t>月</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>から</t>
     </r>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <r>
-[...63 lines deleted...]
-  <si>
     <t>金融機関届出印</t>
     <rPh sb="0" eb="2">
       <t>キンユウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キカン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>トドケ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>デ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>イン</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>口座名義人</t>
     <rPh sb="0" eb="2">
       <t>コウザ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>メイギ</t>
@@ -633,103 +510,50 @@
       <t>チョ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>キン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>コウザ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>フリカエ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ハライコミ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ノウフ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ヤクジョウ</t>
     </rPh>
     <rPh sb="38" eb="40">
       <t>カクヤク</t>
     </rPh>
     <rPh sb="43" eb="45">
       <t>ドウイ</t>
-    </rPh>
-[...51 lines deleted...]
-      <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>銀行</t>
     <rPh sb="0" eb="2">
       <t>ギンコウ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>農協</t>
     <rPh sb="0" eb="2">
       <t>ノウキョウ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>金融機関コード</t>
     <rPh sb="0" eb="2">
       <t>キンユウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キカン</t>
     </rPh>
@@ -915,189 +739,72 @@
       <t>ツウジョウ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>振替日
 （払込日）</t>
     <rPh sb="0" eb="1">
       <t>フ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ハライコミ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>事務所処理欄</t>
-[...35 lines deleted...]
-  <si>
     <t>（東京都使用欄）</t>
     <rPh sb="1" eb="4">
       <t>トウキョウト</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>電算入力票</t>
     <rPh sb="0" eb="2">
       <t>デンサン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ニュウリョク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒョウ</t>
-    </rPh>
-[...78 lines deleted...]
-      <t>タ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>銀行等使用欄</t>
     <rPh sb="0" eb="1">
       <t>ギン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>コウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>トウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>※上記届出について承諾いたします。</t>
     <rPh sb="1" eb="3">
@@ -1301,126 +1008,50 @@
   <si>
     <t>※</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>還付金が発生した場合、口座名義人が私と同一のときは、上記口座に振り込んでください。ただし、他に都税還付統一口座が設定されている場合、ゆうちょ銀行又は納税準備預金の場合を除きます。</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>00160-7-960053</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>払込先加入者名</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>東京都会計管理者</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>（</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <r>
-[...74 lines deleted...]
-  <si>
     <t>〒101-8513 東京都千代田区内神田2-1-12　8階　東京都主税局徴収部納税推進課　電話番号　03-3252-0955 (平日9時～17時）</t>
     <rPh sb="10" eb="13">
       <t>トウキョウト</t>
     </rPh>
     <rPh sb="13" eb="17">
       <t>チヨダク</t>
     </rPh>
     <rPh sb="17" eb="20">
       <t>ウチカンダ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>カイ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ト</t>
     </rPh>
     <rPh sb="33" eb="36">
       <t>シュゼイキョク</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>チョウシュウ</t>
     </rPh>
@@ -1429,226 +1060,60 @@
     </rPh>
     <rPh sb="39" eb="41">
       <t>ノウゼイ</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>スイシン</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>カ</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>デンワ</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>バンゴウ</t>
     </rPh>
     <rPh sb="64" eb="66">
       <t>ヘイジツ</t>
     </rPh>
     <rPh sb="67" eb="68">
       <t>ジ</t>
     </rPh>
     <rPh sb="71" eb="72">
       <t>ジ</t>
     </rPh>
-    <phoneticPr fontId="19"/>
-[...133 lines deleted...]
-    <t>（〒</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>申込日</t>
     <rPh sb="0" eb="3">
       <t>モウシコミビ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>月</t>
-[...29 lines deleted...]
-  <si>
     <t>千代田</t>
     <rPh sb="0" eb="3">
       <t>チヨダ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>中央</t>
     <rPh sb="0" eb="2">
       <t>チュウオウ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>港</t>
     <rPh sb="0" eb="1">
       <t>ミナト</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>新宿</t>
     <rPh sb="0" eb="2">
       <t>シンジュク</t>
     </rPh>
@@ -1828,175 +1293,50 @@
       <t>シュッチョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジョ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>普通</t>
     <rPh sb="0" eb="2">
       <t>フツウ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>当座</t>
     <rPh sb="0" eb="2">
       <t>トウザ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>納税</t>
     <rPh sb="0" eb="2">
       <t>ノウゼイ</t>
-    </rPh>
-[...123 lines deleted...]
-      <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>※欄は通帳の記号の後にハイフンと数字がある場合のみご記入ください。</t>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>＊　不　備　返　却　事　由</t>
     <rPh sb="2" eb="3">
       <t>フ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ソナエ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ヘン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>キャク</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>コト</t>
     </rPh>
     <rPh sb="12" eb="13">
@@ -2004,62 +1344,864 @@
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>取扱店日附印欄</t>
     <rPh sb="0" eb="2">
       <t>トリアツカイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>テン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヒ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>イン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
+  <si>
+    <t xml:space="preserve">  ※この依頼書は、金融機関に持ち込まず東京都にご提出ください。</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>東京都提出専用</t>
+    <rPh sb="0" eb="3">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>センヨウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>　  都 税 口 座 振 替 依 頼 書
+ （ 自 動 払 込 利 用 申 込 書    　　    ）</t>
+    <rPh sb="3" eb="4">
+      <t>ミヤコ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>クチ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ザ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>オサム</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ヤスシ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ヨリ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ドウ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>バライ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>コミ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>ヨウ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>サル</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>コミ</t>
+    </rPh>
+    <rPh sb="40" eb="41">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>承認番号 TKD00363号</t>
+    <rPh sb="0" eb="2">
+      <t>ショウニン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>郵便番号</t>
+    <rPh sb="0" eb="4">
+      <t>ユウビンバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>都道府県</t>
+    <rPh sb="0" eb="4">
+      <t>トドウフケン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>区市町村</t>
+    <rPh sb="0" eb="1">
+      <t>ク</t>
+    </rPh>
+    <rPh sb="1" eb="4">
+      <t>シチョウソン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>以下住所（町名、丁目、番、号、部屋番号、ビル名等）</t>
+    <rPh sb="0" eb="2">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>チョウメイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>チョウメ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ヘヤ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>メイナド</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">開始希望時期
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（空欄の場合は振替可能な月から）</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>カイシ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジキ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">振替（払込）方法
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（該当の数字を記入）
+（空欄の場合は各期ごと）</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>フリカエ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ハライコミ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ホウホウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>スウジ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>クウラン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>カクキ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>西暦２０　　</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>1.各期ごと</t>
+    <rPh sb="2" eb="4">
+      <t>カクキ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>2.１年分まとめて</t>
+    <rPh sb="2" eb="5">
+      <t>イチネンブン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>トシ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>各期ごと</t>
+    <rPh sb="0" eb="2">
+      <t>カクキ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>上記都税を、口座振替（自動払込）により納付することとしたいので、約定を確約のうえ依頼します。　　　　　※固定資産税は６月､９月､１２月､２月からご選択ください。</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウキ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>フリカエ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ジドウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ハライコミ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ノウフ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ヤクジョウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>カクヤク</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>イライ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> ③口座名義人　（名義が法人の場合は、代表者名と役職名もご記入ください）</t>
+    <rPh sb="2" eb="4">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>メイギ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>メイギ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="24" eb="27">
+      <t>ヤクショクメイ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>（法人の場合）</t>
+    <rPh sb="1" eb="3">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>役職名</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>代表者名</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>必ず押印してください</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> ④振替(払込)口座　（いずれか１つを選択の上、ご記入ください）</t>
+    <rPh sb="2" eb="4">
+      <t>フリカエ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ハライコミ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>センタク</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>銀行等</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="6"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>(ゆうちょ銀行を除く)</t>
+    </r>
+    <rPh sb="2" eb="3">
+      <t>ギン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ギョウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ギンコウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ノゾ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>預金の種類
+（該当の数字を記入）</t>
+    <rPh sb="0" eb="2">
+      <t>ヨキン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シュルイ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>スウジ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>1.普通　2.当座
+3.納税準備(組合)</t>
+    <rPh sb="2" eb="4">
+      <t>フツウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>トウザ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ジュンビ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>クミアイ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>ご注意：ご利用いただけるのは、通常貯金口座（口座の記号が1から始まるもの）に限ります。</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>各納期の末日。ただし、固定資産税・都市計画税を１年分まとめて振り替える（払い込む）場合は第１期の納期の末日</t>
+    <rPh sb="0" eb="1">
+      <t>カク</t>
+    </rPh>
+    <rPh sb="1" eb="3">
+      <t>ノウキ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>スエ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>コテイ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>シサンゼイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>トシ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ケイカク</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ネンブン</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>フ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>ハラ</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="44" eb="45">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="46" eb="47">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>ノウキ</t>
+    </rPh>
+    <rPh sb="51" eb="52">
+      <t>マツ</t>
+    </rPh>
+    <rPh sb="52" eb="53">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>読取番号１</t>
+    <rPh sb="0" eb="2">
+      <t>ヨミトリ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>読取番号２</t>
+    <rPh sb="0" eb="2">
+      <t>ヨミトリ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>停止年月日・   　 　　年　　　月　　　日</t>
+    <rPh sb="0" eb="2">
+      <t>テイシ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ネンガッピ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>1　預貯金取引なし   6  届出印相違
+2  預金種類相違     7　その他　（　　　　　　　  　　）
+3  口座番号相違
+4  記号相違
+5  口座名義相違</t>
+    <rPh sb="2" eb="5">
+      <t>ヨチョキン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>トリヒキ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ソウイ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ヨキン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>シュルイ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ソウイ</t>
+    </rPh>
+    <rPh sb="58" eb="60">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="60" eb="62">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="62" eb="64">
+      <t>ソウイ</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>キゴウ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>ソウイ</t>
+    </rPh>
+    <rPh sb="76" eb="78">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="78" eb="80">
+      <t>メイギ</t>
+    </rPh>
+    <rPh sb="80" eb="82">
+      <t>ソウイ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>　　　年　　　月　　　日</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>1.各期ごと</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>2.１年分まとめて</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>1.普通</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>2.当座</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>3.納税準備(組合)</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>都</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>道</t>
+    <rPh sb="0" eb="1">
+      <t>ドウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>府</t>
+    <rPh sb="0" eb="1">
+      <t>フ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>県</t>
+    <rPh sb="0" eb="1">
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>区</t>
+    <rPh sb="0" eb="1">
+      <t>ク</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>市</t>
+    <rPh sb="0" eb="1">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>町</t>
+    <rPh sb="0" eb="1">
+      <t>チョウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>村</t>
+    <rPh sb="0" eb="1">
+      <t>ソン</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>西暦20 　　年　月　日</t>
+    <rPh sb="0" eb="2">
+      <t>セイレキ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <r>
+      <t>　―約　　定―　　</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（ゆうちょ銀行をご指定の場合は自動払込み規定が適用されます。）
+　 1 貴店に請求書が送付されたときは、私に通知することなく、都の指定する納付期限に請求書記載金
+　　 額を預金口座から引落しのうえ、支払ってください。この場合、預金規定又は当座勘定規定にかか
+     わらず、貴店所定の方法で処理してください。
+　 2 振替日において納付書記載金額が指定口座から払戻すことのできる金額（当座貸越を利用できる範
+　   囲内の金額を含む）をこえるときは、私に通知することなく、納付書を返却してもさしつかえあ
+　   りません。
+　 3 この契約を解約するときは、私から貴店に書面により届出ます。なお、この届出がないまま長期間
+　　 にわたり請求がない等相当の事由があるときは、とくに申出をしないかぎり、貴店はこの契約が終
+     了したものとして取扱ってさしつかえありません。この場合、私への通知は不要です。　   
+　 4 この契約についてかりに疑義が生じても、貴店の責めによる場合を除き、貴店には迷惑をかけませ
+     ん。
+　 5 この預金口座振替について、領収書は請求しません。</t>
+    </r>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>納税通知書の
+住 所</t>
+    <rPh sb="0" eb="2">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ツウチショ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>納税通知書の
+氏名（名称）</t>
+    <rPh sb="0" eb="2">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ツウチショ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="19"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
-[...3 lines deleted...]
-    <numFmt numFmtId="179" formatCode="[DBNum3]000\-0000"/>
+  <numFmts count="3">
+    <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
+    <numFmt numFmtId="177" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
+    <numFmt numFmtId="178" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
-  <fonts count="58" x14ac:knownFonts="1">
+  <fonts count="54" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="56"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -2277,178 +2419,158 @@
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="6"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="4.5"/>
-[...10 lines deleted...]
-    <font>
       <b/>
       <sz val="7"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="5"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6.3"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <u/>
-[...74 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="5"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="6"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="8"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFFFF00"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="27">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
@@ -2523,68 +2645,62 @@
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
+        <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
-[...5 lines deleted...]
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="71">
+  <borders count="118">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
       </left>
       <right style="double">
         <color indexed="63"/>
       </right>
       <top style="double">
         <color indexed="63"/>
       </top>
       <bottom style="double">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
@@ -3067,76 +3183,50 @@
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
-      <top/>
-[...24 lines deleted...]
-      </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dashed">
         <color indexed="64"/>
       </left>
       <right style="dashed">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
@@ -3218,93 +3308,54 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="dashed">
-[...11 lines deleted...]
-    <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...24 lines deleted...]
-      <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -3331,85 +3382,723 @@
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="dashed">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="hair">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="43">
+  <cellStyleXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
@@ -3493,1381 +4182,2128 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="23" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="421">
+  <cellXfs count="656">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="41" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
-[...51 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
-[...42 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="41" applyFont="1"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="24" borderId="22" xfId="41" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="24" borderId="23" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
-[...61 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="67" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="79" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="80" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="31" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="20" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="41" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="103" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="24" borderId="19" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="24" borderId="18" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="27" fillId="24" borderId="11" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="27" fillId="24" borderId="20" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="24" borderId="14" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="26" borderId="42" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="114" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="81" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="26" borderId="40" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="26" borderId="19" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="24" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="19" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="18" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="20" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="19" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="18" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="40" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="41" applyBorder="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="40" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="41" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="40" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="41" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="40" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="40" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="25" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="19" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="18" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="13" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="20" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="67" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="68" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="67" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="114" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="81" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="88" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="114" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="81" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="69" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="67" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="85" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="20" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="78" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="114" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="80" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="82" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="68" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="114" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="81" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="80" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="88" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="116" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="69" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="67" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="68" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="24" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="43" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="15" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="25" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="114" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="89" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="24" borderId="88" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="24" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="24" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="24" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="24" borderId="11" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="41" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="41" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="41" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="41" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="41" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="41" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="41" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="41" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="41" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="15" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="78" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="25" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="40" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="49" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="26" borderId="0" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="26" borderId="11" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="26" borderId="42" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="26" borderId="40" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="26" borderId="41" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="42" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="25" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="41" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="26" borderId="17" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="25" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="25" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="26" borderId="19" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="26" borderId="18" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="26" borderId="51" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="26" borderId="10" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="26" borderId="52" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="20" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
-[...75 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="24" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="25" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="25" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="41" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="25" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="24" borderId="53" xfId="41" applyFill="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="24" borderId="47" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="25" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="24" borderId="48" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="25" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="25" borderId="87" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="24" borderId="49" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="24" borderId="50" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...406 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="25" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="255"/>
     </xf>
   </cellXfs>
-  <cellStyles count="43">
+  <cellStyles count="44">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="アクセント 5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="アクセント 6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="タイトル" xfId="25" builtinId="15" customBuiltin="1"/>
     <cellStyle name="チェック セル" xfId="26" builtinId="23" customBuiltin="1"/>
     <cellStyle name="どちらでもない" xfId="27" builtinId="28" customBuiltin="1"/>
     <cellStyle name="メモ" xfId="28" builtinId="10" customBuiltin="1"/>
     <cellStyle name="リンク セル" xfId="29" builtinId="24" customBuiltin="1"/>
     <cellStyle name="悪い" xfId="30" builtinId="27" customBuiltin="1"/>
     <cellStyle name="計算" xfId="31" builtinId="22" customBuiltin="1"/>
     <cellStyle name="警告文" xfId="32" builtinId="11" customBuiltin="1"/>
     <cellStyle name="見出し 1" xfId="33" builtinId="16" customBuiltin="1"/>
     <cellStyle name="見出し 2" xfId="34" builtinId="17" customBuiltin="1"/>
     <cellStyle name="見出し 3" xfId="35" builtinId="18" customBuiltin="1"/>
     <cellStyle name="見出し 4" xfId="36" builtinId="19" customBuiltin="1"/>
     <cellStyle name="集計" xfId="37" builtinId="25" customBuiltin="1"/>
     <cellStyle name="出力" xfId="38" builtinId="21" customBuiltin="1"/>
     <cellStyle name="説明文" xfId="39" builtinId="53" customBuiltin="1"/>
     <cellStyle name="入力" xfId="40" builtinId="20" customBuiltin="1"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="標準 3 2" xfId="43" xr:uid="{82BA86FE-08A7-4E7D-8447-6DE6C3DE33DE}"/>
     <cellStyle name="良い" xfId="42" builtinId="26" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="12">
+  <dxfs count="19">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
@@ -4937,53 +6373,128 @@
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
+      <border>
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <b/>
         <i val="0"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
       </font>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <border>
         <left style="thin">
@@ -5047,2114 +6558,254 @@
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
+      <border>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFFFCC"/>
       <color rgb="FF99FF99"/>
-      <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropStyle="combo" dx="16" fmlaLink="リスト!$A$26" fmlaRange="リスト!$A$1:$A$24" noThreeD="1" sel="1" val="0"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropStyle="combo" dx="16" fmlaLink="リスト!$C$14" fmlaRange="リスト!$C$1:$C$12" noThreeD="1" sel="1" val="0"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="リスト!$H$19" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="リスト!$X$10" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="リスト!$G$22" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp18.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp19.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropStyle="combo" dx="16" fmlaLink="リスト!$A$27" fmlaRange="リスト!$A$1:$A$24" noThreeD="1" sel="1" val="0"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropStyle="combo" dx="16" fmlaLink="リスト!$G$12" fmlaRange="リスト!$G$2:$G$10" noThreeD="1" sel="1" val="0"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp20.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="リスト!$J$18" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp21.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp22.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp23.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp23.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="リスト!$J$20" lockText="1" noThreeD="1"/>
+<file path=xl/ctrlProps/ctrlProp24.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="リスト!$H$19" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/ctrlProps/ctrlProp25.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/ctrlProps/ctrlProp26.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="13" dropStyle="combo" dx="16" fmlaLink="リスト!$P$16" fmlaRange="リスト!$P$2:$P$14" noThreeD="1" sel="1" val="0"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="4" dropStyle="combo" dx="16" fmlaLink="リスト!$U$12" fmlaRange="リスト!$U$3:$U$6" noThreeD="1" sel="4" val="0"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropLines="3" dropStyle="combo" dx="16" fmlaLink="リスト!$K$12" fmlaRange="リスト!$K$2:$K$4" noThreeD="1" sel="1" val="0"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" firstButton="1" fmlaLink="リスト!$W$10" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
-[...1916 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3921" name="Rectangle 71">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000510F0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
@@ -7172,3003 +6823,166 @@
         </a:solidFill>
         <a:ln w="9525" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...923 lines deleted...]
-  </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>21</xdr:col>
           <xdr:colOff>7620</xdr:colOff>
-          <xdr:row>25</xdr:row>
+          <xdr:row>24</xdr:row>
           <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>31</xdr:col>
-          <xdr:colOff>68580</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>121920</xdr:rowOff>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>25</xdr:row>
+          <xdr:rowOff>160020</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Drop Down 030" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>21</xdr:col>
-[...117 lines deleted...]
-          <xdr:row>5</xdr:row>
+          <xdr:col>74</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>3</xdr:row>
           <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>97</xdr:col>
-          <xdr:colOff>7620</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>198120</xdr:rowOff>
+          <xdr:colOff>45720</xdr:colOff>
+          <xdr:row>3</xdr:row>
+          <xdr:rowOff>259080</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Drop Down 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...1794 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>99</xdr:col>
       <xdr:colOff>8659</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>146</xdr:col>
       <xdr:colOff>220</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>138545</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="正方形/長方形 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
@@ -10361,51 +7175,51 @@
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>東京都主税局徴収部納税推進課　宛</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>99</xdr:col>
       <xdr:colOff>8658</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>124691</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>146</xdr:col>
       <xdr:colOff>219</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>110836</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="65" name="正方形/長方形 64">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6852803" y="1198418"/>
           <a:ext cx="3233525" cy="962891"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="99FF99"/>
         </a:solidFill>
         <a:ln w="25400" cmpd="dbl">
@@ -10485,57 +7299,57 @@
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>本人以外の方が作成される場合は、作成者の氏名を括弧書きにし、納税通知書記載の氏名と併記</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>99</xdr:col>
       <xdr:colOff>8659</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>86586</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>146</xdr:col>
       <xdr:colOff>220</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>83127</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="66" name="正方形/長方形 65">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6852804" y="2137059"/>
           <a:ext cx="3233525" cy="2434941"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="99FF99"/>
         </a:solidFill>
         <a:ln w="25400" cmpd="dbl">
@@ -10811,57 +7625,57 @@
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>　</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1" u="sng">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>振替（払込）方法のみ選択され他の欄が空欄となっている税目は、申込外として取り扱われます。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>99</xdr:col>
       <xdr:colOff>6927</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>83121</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>145</xdr:col>
       <xdr:colOff>67761</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>20781</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="67" name="正方形/長方形 66">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6851072" y="4571994"/>
           <a:ext cx="3233525" cy="1808023"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="99FF99"/>
         </a:solidFill>
         <a:ln w="25400" cmpd="dbl">
@@ -11017,66 +7831,96 @@
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>＜金融機関届出印＞</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>　鮮明に押印をお願いいたします。</a:t>
           </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+            <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+              <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+            </a:rPr>
+            <a:t>　</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+              <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
+            </a:rPr>
+            <a:t>無印鑑（印鑑レス）口座の場合は、「印鑑レス」と記入してください。</a:t>
+          </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>99</xdr:col>
       <xdr:colOff>12123</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>24245</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>146</xdr:col>
       <xdr:colOff>2646</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>6924</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="68" name="正方形/長方形 67">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6856268" y="6383481"/>
           <a:ext cx="3232487" cy="1381988"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="99FF99"/>
         </a:solidFill>
         <a:ln w="25400" cmpd="dbl">
@@ -11190,263 +8034,2630 @@
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>こちらも選択漏れが多く発生</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>しています。今一度、ご確認をお願いいたします。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>58882</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>47</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>103909</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="テキスト ボックス 2">
+        <xdr:cNvPr id="29" name="Line 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0548DFEB-6B38-410C-B345-5CC4CCEE9A4E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
       </xdr:nvSpPr>
-      <xdr:spPr>
-[...2 lines deleted...]
-          <a:ext cx="2887288" cy="162791"/>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipH="1">
+          <a:off x="762000" y="6345555"/>
+          <a:ext cx="0" cy="1243965"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
+        <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525" cmpd="sng">
-          <a:noFill/>
+        <a:ln w="25400">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
         </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
-      <xdr:style>
-[...12 lines deleted...]
-      </xdr:style>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="30" name="Line 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB36C78B-19B3-4B20-A915-A94150486BBD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipV="1">
+          <a:off x="752475" y="7589520"/>
+          <a:ext cx="60960" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="31" name="Line 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B617B7D1-DEA3-445A-99BB-57F4488CCEB1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="762000" y="6816090"/>
+          <a:ext cx="51435" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>53</xdr:col>
+      <xdr:colOff>36022</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>227971</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>58</xdr:col>
+      <xdr:colOff>36142</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>570871</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="32" name="Oval 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCCAEA05-6D27-4305-A1F7-8FFD2DAB84E4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4199313" y="421935"/>
+          <a:ext cx="381120" cy="342900"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="36000" rtlCol="0" anchor="t"/>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="22860" rIns="36576" bIns="22860" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...14 lines deleted...]
-            <a:defRPr/>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
-            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="700">
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:effectLst/>
-[...2 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
-            <a:t>※</a:t>
+            <a:t>収</a:t>
           </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>59</xdr:col>
+      <xdr:colOff>21106</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>228736</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>64</xdr:col>
+      <xdr:colOff>9594</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>571636</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="33" name="Oval 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A548A48-3AE5-43D3-B615-9DF865E5CB5A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4641597" y="422700"/>
+          <a:ext cx="369488" cy="342900"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="22860" rIns="36576" bIns="22860" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
           <a:r>
-            <a:rPr kumimoji="1" lang="ja-JP" altLang="ja-JP" sz="700">
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:effectLst/>
-[...2 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="ＭＳ Ｐゴシック"/>
+              <a:ea typeface="ＭＳ Ｐゴシック"/>
             </a:rPr>
-            <a:t>ゆうちょ銀行をご指定の場合は自動払込み規定が適用されます。</a:t>
+            <a:t>加</a:t>
           </a:r>
-          <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="700">
-[...3 lines deleted...]
-          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>161060</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>2771</xdr:rowOff>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>97</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>20782</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="34" name="Line 45">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{351A9970-CECF-4450-8F06-F83439A48D19}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipH="1">
+          <a:off x="762000" y="6345555"/>
+          <a:ext cx="0" cy="1243965"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="35" name="Line 46">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32E5CA2-A8D6-46A8-B697-EA307B5B51A6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipV="1">
+          <a:off x="752475" y="7589520"/>
+          <a:ext cx="60960" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="36" name="Line 47">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2CA4903-8FA0-4F1C-A8E7-D988A6B11C03}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="762000" y="6816090"/>
+          <a:ext cx="51435" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>29308</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>5861</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>46</xdr:col>
+      <xdr:colOff>29308</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>11722</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="8" name="直線コネクタ 7">
+        <xdr:cNvPr id="37" name="直線コネクタ 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D597DD8-CBD1-539B-B361-9276396F143B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F48757F-F1BE-46BB-8648-5EACBE37EC2D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="327315" y="3376353"/>
-          <a:ext cx="6440631" cy="18011"/>
+          <a:off x="3717388" y="7366781"/>
+          <a:ext cx="0" cy="463061"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="3175">
+          <a:prstDash val="sysDot"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
-    <xdr:clientData fLocksWithSheet="0"/>
+    <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>79</xdr:col>
+      <xdr:colOff>75468</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>33479</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>81</xdr:col>
+      <xdr:colOff>56906</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>22839</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="図 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A761ACB6-C2BD-4565-8DA9-C5738219CECA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6219959" y="4210624"/>
+          <a:ext cx="145268" cy="154921"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>80</xdr:col>
+      <xdr:colOff>4940</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>12378</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>81</xdr:col>
+      <xdr:colOff>75840</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>156081</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="図 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62D39464-72C4-4735-B934-189949255C41}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6225631" y="4535887"/>
+          <a:ext cx="147100" cy="143703"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>74</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>24</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>80</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>25</xdr:row>
+          <xdr:rowOff>160020</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1087" name="Drop Down 63" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1087"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:noFill/>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>27</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>15240</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>54</xdr:col>
+          <xdr:colOff>45720</xdr:colOff>
+          <xdr:row>51</xdr:row>
+          <xdr:rowOff>121920</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1091" name="Drop Down 67" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1091"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:noFill/>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>62</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>24</xdr:row>
+          <xdr:rowOff>15240</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>71</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>25</xdr:row>
+          <xdr:rowOff>167640</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1124" name="Drop Down 100" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1124"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:noFill/>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>58</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>68</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>7</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1143" name="Group Box 119" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1143"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>58</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>63</xdr:col>
+          <xdr:colOff>68580</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1153" name="Option Button 129" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1153"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>都</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>62</xdr:col>
+          <xdr:colOff>30480</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>15240</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>68</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>15240</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1154" name="Option Button 130" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1154"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>道</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>58</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>63</xdr:col>
+          <xdr:colOff>68580</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>213360</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1155" name="Option Button 131" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1155"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>府</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>62</xdr:col>
+          <xdr:colOff>30480</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>68</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>213360</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1156" name="Option Button 132" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1156"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>県</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>87</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>4</xdr:row>
+          <xdr:rowOff>205740</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>97</xdr:col>
+          <xdr:colOff>60960</xdr:colOff>
+          <xdr:row>7</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1157" name="Group Box 133" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1157"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>87</xdr:col>
+          <xdr:colOff>53340</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>93</xdr:col>
+          <xdr:colOff>30480</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1158" name="Option Button 134" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1158"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>区</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>92</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>97</xdr:col>
+          <xdr:colOff>53340</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>7620</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1159" name="Option Button 135" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1159"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>市</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>87</xdr:col>
+          <xdr:colOff>53340</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>205740</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>93</xdr:col>
+          <xdr:colOff>30480</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>198120</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1160" name="Option Button 136" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1160"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>町</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>92</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>5</xdr:row>
+          <xdr:rowOff>205740</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>97</xdr:col>
+          <xdr:colOff>53340</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>198120</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1161" name="Option Button 137" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1161"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>村</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>38</xdr:col>
+          <xdr:colOff>68580</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>266700</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>51</xdr:col>
+          <xdr:colOff>45720</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>15240</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1162" name="Group Box 138" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1162"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008A040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>39</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>15240</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>45</xdr:col>
+          <xdr:colOff>45720</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1163" name="Option Button 139" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1163"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008B040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>銀行</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>39</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>45</xdr:col>
+          <xdr:colOff>53340</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>83820</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1164" name="Option Button 140" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1164"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>信金</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>39</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>15240</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>45</xdr:col>
+          <xdr:colOff>60960</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>83820</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1165" name="Option Button 141" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1165"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>信組</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>44</xdr:col>
+          <xdr:colOff>53340</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>51</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>175260</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1166" name="Option Button 142" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1166"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>農協</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>44</xdr:col>
+          <xdr:colOff>53340</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>121920</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>51</xdr:col>
+          <xdr:colOff>38100</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1167" name="Option Button 143" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1167"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>労金</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>44</xdr:col>
+          <xdr:colOff>60960</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>51</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>83820</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1169" name="Option Button 145" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1169"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>中金</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>72</xdr:col>
+          <xdr:colOff>53340</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>82</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>49</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1170" name="Group Box 146" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1170"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:noFill/>
+                </a14:hiddenFill>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>73</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>43</xdr:row>
+          <xdr:rowOff>22860</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>81</xdr:col>
+          <xdr:colOff>22860</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1171" name="Option Button 147" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1171"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>店</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>73</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>44</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>81</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>83820</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1172" name="Option Button 148" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1172"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>支店</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>73</xdr:col>
+          <xdr:colOff>7620</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>15240</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>81</xdr:col>
+          <xdr:colOff>15240</xdr:colOff>
+          <xdr:row>48</xdr:row>
+          <xdr:rowOff>83820</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1173" name="Option Button 149" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1173"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Meiryo UI"/>
+                  <a:ea typeface="Meiryo UI"/>
+                </a:rPr>
+                <a:t>出張所</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData fPrintsWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>13855</xdr:rowOff>
+      <xdr:col>72</xdr:col>
+      <xdr:colOff>59402</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>266526</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>97</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>28749</xdr:rowOff>
+      <xdr:col>86</xdr:col>
+      <xdr:colOff>43295</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>266526</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="11" name="直線コネクタ 10">
+        <xdr:cNvPr id="3" name="直線コネクタ 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2A6E85A-7865-423F-83C2-C920F38CB952}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA9B7235-0085-C466-7CDA-4E219E51986C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
-        <a:xfrm flipV="1">
-[...1 lines deleted...]
-          <a:ext cx="6435091" cy="14894"/>
+        <a:xfrm>
+          <a:off x="5791720" y="7678708"/>
+          <a:ext cx="1074939" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100">
-[...3 lines deleted...]
-        </a:ln>
+        <a:ln w="19050"/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
-    <xdr:clientData fLocksWithSheet="0"/>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>73</xdr:col>
+      <xdr:colOff>1039</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>2596</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>81</xdr:col>
+      <xdr:colOff>61584</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>2596</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="5" name="直線コネクタ 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58100E3D-498A-4AA6-84BB-1354D72865FA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5811289" y="8349960"/>
+          <a:ext cx="684000" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525">
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>82</xdr:col>
+      <xdr:colOff>1948</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>248129</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>82</xdr:col>
+      <xdr:colOff>1948</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>92197</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="7" name="直線コネクタ 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCCE07D9-D99B-4C9E-8FF0-F004A824BDC0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6513584" y="7660311"/>
+          <a:ext cx="0" cy="684000"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="9525"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
@@ -11693,10727 +10904,12167 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor indexed="41"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:EX98"/>
+  <dimension ref="A1:EX97"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" topLeftCell="B2" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="BH26" sqref="BH26:BJ27"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="Q6" sqref="Q6:AB7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="1" defaultRowHeight="9" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="5" width="1.21875" style="1" customWidth="1"/>
-    <col min="6" max="7" width="1" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="81" max="101" width="1" style="1"/>
+    <col min="6" max="16" width="1" style="1" customWidth="1"/>
+    <col min="17" max="98" width="1.109375" style="1" customWidth="1"/>
+    <col min="99" max="101" width="1" style="1"/>
     <col min="102" max="102" width="0.77734375" customWidth="1"/>
     <col min="151" max="16384" width="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:101" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C1" s="401" t="s">
+      <c r="A1" s="379" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="366" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="402"/>
-[...11 lines deleted...]
-      <c r="P1" s="367" t="s">
+      <c r="D1" s="367"/>
+      <c r="E1" s="367"/>
+      <c r="F1" s="367"/>
+      <c r="G1" s="367"/>
+      <c r="H1" s="367"/>
+      <c r="I1" s="367"/>
+      <c r="J1" s="367"/>
+      <c r="K1" s="367"/>
+      <c r="L1" s="367"/>
+      <c r="M1" s="367"/>
+      <c r="N1" s="367"/>
+      <c r="O1" s="368"/>
+      <c r="P1" s="432" t="s">
         <v>1</v>
       </c>
-      <c r="Q1" s="368"/>
-[...82 lines deleted...]
-      <c r="CT1" s="399"/>
+      <c r="Q1" s="433"/>
+      <c r="R1" s="433"/>
+      <c r="S1" s="433"/>
+      <c r="T1" s="433"/>
+      <c r="U1" s="433"/>
+      <c r="V1" s="433"/>
+      <c r="W1" s="433"/>
+      <c r="X1" s="433"/>
+      <c r="Y1" s="433"/>
+      <c r="Z1" s="433"/>
+      <c r="AA1" s="433"/>
+      <c r="AB1" s="433"/>
+      <c r="AC1" s="433"/>
+      <c r="AD1" s="433"/>
+      <c r="AE1" s="433"/>
+      <c r="AF1" s="433"/>
+      <c r="AG1" s="433"/>
+      <c r="AH1" s="433"/>
+      <c r="AI1" s="433"/>
+      <c r="AJ1" s="433"/>
+      <c r="AK1" s="433"/>
+      <c r="AL1" s="433"/>
+      <c r="AM1" s="433"/>
+      <c r="AN1" s="433"/>
+      <c r="AO1" s="433"/>
+      <c r="AP1" s="433"/>
+      <c r="AQ1" s="434"/>
+      <c r="AR1" s="434"/>
+      <c r="AS1" s="434"/>
+      <c r="AT1" s="434"/>
+      <c r="AU1" s="434"/>
+      <c r="AV1" s="434"/>
+      <c r="AW1" s="434"/>
+      <c r="AX1" s="434"/>
+      <c r="AY1" s="434"/>
+      <c r="AZ1" s="434"/>
+      <c r="BA1" s="434"/>
+      <c r="BB1" s="434"/>
+      <c r="BC1" s="434"/>
+      <c r="BD1" s="434"/>
+      <c r="BE1" s="434"/>
+      <c r="BF1" s="434"/>
+      <c r="BG1" s="434"/>
+      <c r="BH1" s="434"/>
+      <c r="BI1" s="434"/>
+      <c r="BJ1" s="434"/>
+      <c r="BK1" s="434"/>
+      <c r="BL1" s="434"/>
+      <c r="BM1" s="434"/>
+      <c r="BN1" s="434"/>
+      <c r="BO1" s="434"/>
+      <c r="BP1" s="435"/>
+      <c r="BQ1" s="435"/>
+      <c r="BR1" s="436"/>
+      <c r="BS1" s="9"/>
+      <c r="BT1" s="9"/>
+      <c r="BU1" s="9"/>
+      <c r="BV1" s="9"/>
+      <c r="BW1" s="9"/>
+      <c r="BX1" s="9"/>
+      <c r="BY1" s="9"/>
+      <c r="BZ1" s="380" t="s">
+        <v>105</v>
+      </c>
+      <c r="CA1" s="381"/>
+      <c r="CB1" s="381"/>
+      <c r="CC1" s="381"/>
+      <c r="CD1" s="381"/>
+      <c r="CE1" s="381"/>
+      <c r="CF1" s="381"/>
+      <c r="CG1" s="381"/>
+      <c r="CH1" s="381"/>
+      <c r="CI1" s="381"/>
+      <c r="CJ1" s="381"/>
+      <c r="CK1" s="381"/>
+      <c r="CL1" s="381"/>
+      <c r="CM1" s="381"/>
+      <c r="CN1" s="381"/>
+      <c r="CO1" s="381"/>
+      <c r="CP1" s="381"/>
+      <c r="CQ1" s="381"/>
+      <c r="CR1" s="381"/>
+      <c r="CS1" s="381"/>
+      <c r="CT1" s="382"/>
+      <c r="CU1" s="56"/>
+      <c r="CV1" s="56"/>
+      <c r="CW1" s="56"/>
     </row>
     <row r="2" spans="1:101" ht="45" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="400" t="s">
-[...16 lines deleted...]
-      <c r="P2" s="386" t="s">
+      <c r="A2" s="379"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="366"/>
+      <c r="D2" s="367"/>
+      <c r="E2" s="367"/>
+      <c r="F2" s="367"/>
+      <c r="G2" s="367"/>
+      <c r="H2" s="367"/>
+      <c r="I2" s="367"/>
+      <c r="J2" s="367"/>
+      <c r="K2" s="367"/>
+      <c r="L2" s="367"/>
+      <c r="M2" s="367"/>
+      <c r="N2" s="367"/>
+      <c r="O2" s="368"/>
+      <c r="P2" s="383" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q2" s="384"/>
+      <c r="R2" s="384"/>
+      <c r="S2" s="384"/>
+      <c r="T2" s="384"/>
+      <c r="U2" s="384"/>
+      <c r="V2" s="384"/>
+      <c r="W2" s="384"/>
+      <c r="X2" s="384"/>
+      <c r="Y2" s="384"/>
+      <c r="Z2" s="384"/>
+      <c r="AA2" s="384"/>
+      <c r="AB2" s="384"/>
+      <c r="AC2" s="384"/>
+      <c r="AD2" s="384"/>
+      <c r="AE2" s="384"/>
+      <c r="AF2" s="384"/>
+      <c r="AG2" s="384"/>
+      <c r="AH2" s="384"/>
+      <c r="AI2" s="384"/>
+      <c r="AJ2" s="384"/>
+      <c r="AK2" s="384"/>
+      <c r="AL2" s="384"/>
+      <c r="AM2" s="384"/>
+      <c r="AN2" s="384"/>
+      <c r="AO2" s="384"/>
+      <c r="AP2" s="384"/>
+      <c r="AQ2" s="384"/>
+      <c r="AR2" s="384"/>
+      <c r="AS2" s="384"/>
+      <c r="AT2" s="384"/>
+      <c r="AU2" s="384"/>
+      <c r="AV2" s="384"/>
+      <c r="AW2" s="384"/>
+      <c r="AX2" s="384"/>
+      <c r="AY2" s="384"/>
+      <c r="AZ2" s="384"/>
+      <c r="BA2" s="384"/>
+      <c r="BB2" s="384"/>
+      <c r="BC2" s="384"/>
+      <c r="BD2" s="384"/>
+      <c r="BE2" s="384"/>
+      <c r="BF2" s="384"/>
+      <c r="BG2" s="384"/>
+      <c r="BH2" s="384"/>
+      <c r="BI2" s="384"/>
+      <c r="BJ2" s="384"/>
+      <c r="BK2" s="384"/>
+      <c r="BL2" s="384"/>
+      <c r="BM2" s="384"/>
+      <c r="BN2" s="384"/>
+      <c r="BO2" s="384"/>
+      <c r="BP2" s="384"/>
+      <c r="BQ2" s="384"/>
+      <c r="BR2" s="384"/>
+      <c r="BS2" s="384"/>
+      <c r="BT2" s="384"/>
+      <c r="BU2" s="384"/>
+      <c r="BV2" s="384"/>
+      <c r="BW2" s="384"/>
+      <c r="BX2" s="384"/>
+      <c r="BY2" s="384"/>
+      <c r="BZ2" s="384"/>
+      <c r="CA2" s="384"/>
+      <c r="CB2" s="384"/>
+      <c r="CC2" s="384"/>
+      <c r="CD2" s="384"/>
+      <c r="CE2" s="384"/>
+      <c r="CF2" s="384"/>
+      <c r="CG2" s="384"/>
+      <c r="CH2" s="384"/>
+      <c r="CI2" s="384"/>
+      <c r="CJ2" s="384"/>
+      <c r="CK2" s="384"/>
+      <c r="CL2" s="384"/>
+      <c r="CM2" s="384"/>
+      <c r="CN2" s="384"/>
+      <c r="CO2" s="384"/>
+      <c r="CP2" s="384"/>
+      <c r="CQ2" s="384"/>
+      <c r="CR2" s="384"/>
+      <c r="CS2" s="384"/>
+      <c r="CT2" s="385"/>
+      <c r="CU2" s="56"/>
+      <c r="CV2" s="56"/>
+      <c r="CW2" s="56"/>
+    </row>
+    <row r="3" spans="1:101" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="379"/>
+      <c r="B3" s="386" t="s">
         <v>2</v>
       </c>
-      <c r="Q2" s="387"/>
-[...80 lines deleted...]
-      <c r="CT2" s="110"/>
+      <c r="C3" s="386"/>
+      <c r="D3" s="386"/>
+      <c r="E3" s="386"/>
+      <c r="F3" s="386"/>
+      <c r="G3" s="386"/>
+      <c r="H3" s="386"/>
+      <c r="I3" s="386"/>
+      <c r="J3" s="386"/>
+      <c r="K3" s="386"/>
+      <c r="L3" s="386"/>
+      <c r="M3" s="386"/>
+      <c r="N3" s="386"/>
+      <c r="O3" s="386"/>
+      <c r="P3" s="386"/>
+      <c r="Q3" s="386"/>
+      <c r="R3" s="386"/>
+      <c r="S3" s="386"/>
+      <c r="T3" s="386"/>
+      <c r="U3" s="386"/>
+      <c r="V3" s="386"/>
+      <c r="W3" s="386"/>
+      <c r="X3" s="386"/>
+      <c r="Y3" s="386"/>
+      <c r="Z3" s="386"/>
+      <c r="AA3" s="386"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57"/>
+      <c r="AD3" s="57"/>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="57"/>
+      <c r="AG3" s="57"/>
+      <c r="AH3" s="57"/>
+      <c r="AI3" s="57"/>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="57"/>
+      <c r="AL3" s="57"/>
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="57"/>
+      <c r="AQ3" s="57"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="57"/>
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="57"/>
+      <c r="AX3" s="57"/>
+      <c r="AY3" s="57"/>
+      <c r="AZ3" s="57"/>
+      <c r="BA3" s="57"/>
+      <c r="BB3" s="57"/>
+      <c r="BC3" s="57"/>
+      <c r="BD3" s="57"/>
+      <c r="BE3" s="57"/>
+      <c r="BF3" s="57"/>
+      <c r="BG3" s="57"/>
+      <c r="BH3" s="57"/>
+      <c r="BI3" s="56"/>
+      <c r="BJ3" s="58"/>
+      <c r="BK3" s="58"/>
+      <c r="BL3" s="58"/>
+      <c r="BM3" s="58"/>
+      <c r="BN3" s="58"/>
+      <c r="BO3" s="56"/>
+      <c r="BP3" s="58"/>
+      <c r="BQ3" s="58"/>
+      <c r="BR3" s="58"/>
+      <c r="BS3" s="58"/>
+      <c r="BT3" s="58"/>
+      <c r="BU3" s="56"/>
+      <c r="BV3" s="58"/>
+      <c r="BW3" s="59" t="s">
+        <v>107</v>
+      </c>
+      <c r="BX3" s="60"/>
+      <c r="BY3" s="58"/>
+      <c r="BZ3" s="58"/>
+      <c r="CA3" s="58"/>
+      <c r="CB3" s="58"/>
+      <c r="CC3" s="58"/>
+      <c r="CD3" s="58"/>
+      <c r="CE3" s="58"/>
+      <c r="CF3" s="58"/>
+      <c r="CG3" s="58"/>
+      <c r="CH3" s="58"/>
+      <c r="CI3" s="58"/>
+      <c r="CJ3" s="58"/>
+      <c r="CK3" s="58"/>
+      <c r="CL3" s="58"/>
+      <c r="CM3" s="58"/>
+      <c r="CN3" s="58"/>
+      <c r="CO3" s="58"/>
+      <c r="CP3" s="61"/>
+      <c r="CQ3" s="62"/>
+      <c r="CR3" s="62"/>
+      <c r="CS3" s="62"/>
+      <c r="CT3" s="62"/>
+      <c r="CU3" s="62"/>
+      <c r="CV3" s="62"/>
+      <c r="CW3" s="56"/>
     </row>
-    <row r="3" spans="1:101" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-[...98 lines deleted...]
-      <c r="C4" s="112" t="s">
+    <row r="4" spans="1:101" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="379"/>
+      <c r="B4" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="112"/>
-[...256 lines deleted...]
-        <f>IF(リスト!$G$13=0,"",DBCS(TEXT(リスト!$G$13,"e")))</f>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="219"/>
+      <c r="R4" s="219"/>
+      <c r="S4" s="219"/>
+      <c r="T4" s="219"/>
+      <c r="U4" s="219"/>
+      <c r="V4" s="219"/>
+      <c r="W4" s="219"/>
+      <c r="X4" s="219"/>
+      <c r="Y4" s="219"/>
+      <c r="Z4" s="387"/>
+      <c r="AA4" s="387"/>
+      <c r="AB4" s="387"/>
+      <c r="AC4" s="387"/>
+      <c r="AD4" s="387"/>
+      <c r="AE4" s="387"/>
+      <c r="AF4" s="387"/>
+      <c r="AG4" s="387"/>
+      <c r="AH4" s="387"/>
+      <c r="AI4" s="387"/>
+      <c r="AJ4" s="387"/>
+      <c r="AK4" s="387"/>
+      <c r="AL4" s="387"/>
+      <c r="AM4" s="387"/>
+      <c r="AN4" s="387"/>
+      <c r="AO4" s="387"/>
+      <c r="AP4" s="387"/>
+      <c r="AQ4" s="387"/>
+      <c r="AR4" s="387"/>
+      <c r="AS4" s="387"/>
+      <c r="AT4" s="387"/>
+      <c r="AU4" s="387"/>
+      <c r="AV4" s="387"/>
+      <c r="AW4" s="387"/>
+      <c r="AX4" s="387"/>
+      <c r="AY4" s="387"/>
+      <c r="AZ4" s="387"/>
+      <c r="BA4" s="387"/>
+      <c r="BB4" s="387"/>
+      <c r="BC4" s="387"/>
+      <c r="BD4" s="387"/>
+      <c r="BE4" s="387"/>
+      <c r="BF4" s="387"/>
+      <c r="BG4" s="387"/>
+      <c r="BH4" s="387"/>
+      <c r="BI4" s="387"/>
+      <c r="BJ4" s="387"/>
+      <c r="BK4" s="387"/>
+      <c r="BL4" s="387"/>
+      <c r="BM4" s="387"/>
+      <c r="BN4" s="387"/>
+      <c r="BO4" s="388" t="s">
+        <v>68</v>
+      </c>
+      <c r="BP4" s="388"/>
+      <c r="BQ4" s="388"/>
+      <c r="BR4" s="388"/>
+      <c r="BS4" s="388"/>
+      <c r="BT4" s="388"/>
+      <c r="BU4" s="388"/>
+      <c r="BV4" s="388"/>
+      <c r="BW4" s="153" t="s">
+        <v>152</v>
+      </c>
+      <c r="BX4" s="154"/>
+      <c r="BY4" s="154"/>
+      <c r="BZ4" s="154"/>
+      <c r="CA4" s="154"/>
+      <c r="CB4" s="154"/>
+      <c r="CC4" s="154"/>
+      <c r="CD4" s="152" t="str">
+        <f>IF(YEAR(リスト!$G$13)=1900,"",TEXT(リスト!$G$13,"yy"))</f>
         <v/>
       </c>
-      <c r="CC6" s="352"/>
-[...6 lines deleted...]
-      <c r="CH6" s="352" t="str">
+      <c r="CE4" s="152"/>
+      <c r="CF4" s="152"/>
+      <c r="CG4" s="118" t="s">
+        <v>16</v>
+      </c>
+      <c r="CH4" s="118"/>
+      <c r="CI4" s="152" t="str">
         <f>IF(リスト!$G$13=0,"",DBCS(MONTH(リスト!$G$13)))</f>
         <v/>
       </c>
-      <c r="CI6" s="352"/>
-[...6 lines deleted...]
-      <c r="CN6" s="352" t="str">
+      <c r="CJ4" s="152"/>
+      <c r="CK4" s="152"/>
+      <c r="CL4" s="118" t="s">
+        <v>137</v>
+      </c>
+      <c r="CM4" s="118"/>
+      <c r="CN4" s="152" t="str">
         <f>IF(リスト!$G$13=0,"",DBCS(DAY(リスト!$G$13)))</f>
         <v/>
       </c>
-      <c r="CO6" s="352"/>
-[...6 lines deleted...]
-      <c r="CT6" s="21"/>
+      <c r="CO4" s="152"/>
+      <c r="CP4" s="152"/>
+      <c r="CQ4" s="150" t="s">
+        <v>138</v>
+      </c>
+      <c r="CR4" s="150"/>
+      <c r="CS4" s="150"/>
+      <c r="CT4" s="151"/>
+      <c r="CU4" s="56"/>
+      <c r="CV4" s="56"/>
+      <c r="CW4" s="56"/>
     </row>
-    <row r="7" spans="1:101" ht="8.4" customHeight="1" x14ac:dyDescent="0.15">
-[...103 lines deleted...]
-      <c r="CW7" s="15"/>
+    <row r="5" spans="1:101" ht="16.8" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="379"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="389" t="s">
+        <v>154</v>
+      </c>
+      <c r="G5" s="390"/>
+      <c r="H5" s="390"/>
+      <c r="I5" s="390"/>
+      <c r="J5" s="390"/>
+      <c r="K5" s="390"/>
+      <c r="L5" s="390"/>
+      <c r="M5" s="390"/>
+      <c r="N5" s="390"/>
+      <c r="O5" s="390"/>
+      <c r="P5" s="391"/>
+      <c r="Q5" s="398" t="s">
+        <v>108</v>
+      </c>
+      <c r="R5" s="399"/>
+      <c r="S5" s="399"/>
+      <c r="T5" s="399"/>
+      <c r="U5" s="399"/>
+      <c r="V5" s="399"/>
+      <c r="W5" s="399"/>
+      <c r="X5" s="399"/>
+      <c r="Y5" s="399"/>
+      <c r="Z5" s="399"/>
+      <c r="AA5" s="399"/>
+      <c r="AB5" s="399"/>
+      <c r="AC5" s="399"/>
+      <c r="AD5" s="399"/>
+      <c r="AE5" s="399"/>
+      <c r="AF5" s="399"/>
+      <c r="AG5" s="399"/>
+      <c r="AH5" s="399"/>
+      <c r="AI5" s="399"/>
+      <c r="AJ5" s="399"/>
+      <c r="AK5" s="399"/>
+      <c r="AL5" s="399"/>
+      <c r="AM5" s="399"/>
+      <c r="AN5" s="399"/>
+      <c r="AO5" s="400"/>
+      <c r="AP5" s="398" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ5" s="399"/>
+      <c r="AR5" s="399"/>
+      <c r="AS5" s="399"/>
+      <c r="AT5" s="399"/>
+      <c r="AU5" s="399"/>
+      <c r="AV5" s="399"/>
+      <c r="AW5" s="399"/>
+      <c r="AX5" s="399"/>
+      <c r="AY5" s="399"/>
+      <c r="AZ5" s="399"/>
+      <c r="BA5" s="399"/>
+      <c r="BB5" s="399"/>
+      <c r="BC5" s="399"/>
+      <c r="BD5" s="399"/>
+      <c r="BE5" s="399"/>
+      <c r="BF5" s="399"/>
+      <c r="BG5" s="399"/>
+      <c r="BH5" s="399"/>
+      <c r="BI5" s="399"/>
+      <c r="BJ5" s="399"/>
+      <c r="BK5" s="399"/>
+      <c r="BL5" s="399"/>
+      <c r="BM5" s="399"/>
+      <c r="BN5" s="399"/>
+      <c r="BO5" s="399"/>
+      <c r="BP5" s="400"/>
+      <c r="BQ5" s="399" t="s">
+        <v>110</v>
+      </c>
+      <c r="BR5" s="399"/>
+      <c r="BS5" s="399"/>
+      <c r="BT5" s="399"/>
+      <c r="BU5" s="399"/>
+      <c r="BV5" s="399"/>
+      <c r="BW5" s="399"/>
+      <c r="BX5" s="399"/>
+      <c r="BY5" s="399"/>
+      <c r="BZ5" s="399"/>
+      <c r="CA5" s="399"/>
+      <c r="CB5" s="399"/>
+      <c r="CC5" s="399"/>
+      <c r="CD5" s="399"/>
+      <c r="CE5" s="399"/>
+      <c r="CF5" s="399"/>
+      <c r="CG5" s="399"/>
+      <c r="CH5" s="399"/>
+      <c r="CI5" s="399"/>
+      <c r="CJ5" s="399"/>
+      <c r="CK5" s="399"/>
+      <c r="CL5" s="399"/>
+      <c r="CM5" s="399"/>
+      <c r="CN5" s="399"/>
+      <c r="CO5" s="399"/>
+      <c r="CP5" s="399"/>
+      <c r="CQ5" s="399"/>
+      <c r="CR5" s="399"/>
+      <c r="CS5" s="399"/>
+      <c r="CT5" s="401"/>
+      <c r="CU5" s="56"/>
+      <c r="CV5" s="56"/>
+      <c r="CW5" s="64"/>
     </row>
-    <row r="8" spans="1:101" ht="8.4" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="Q8" s="406"/>
+    <row r="6" spans="1:101" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="379"/>
+      <c r="B6" s="56"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="392"/>
+      <c r="G6" s="393"/>
+      <c r="H6" s="393"/>
+      <c r="I6" s="393"/>
+      <c r="J6" s="393"/>
+      <c r="K6" s="393"/>
+      <c r="L6" s="393"/>
+      <c r="M6" s="393"/>
+      <c r="N6" s="393"/>
+      <c r="O6" s="393"/>
+      <c r="P6" s="394"/>
+      <c r="Q6" s="221"/>
+      <c r="R6" s="197"/>
+      <c r="S6" s="197"/>
+      <c r="T6" s="197"/>
+      <c r="U6" s="197"/>
+      <c r="V6" s="197"/>
+      <c r="W6" s="197"/>
+      <c r="X6" s="197"/>
+      <c r="Y6" s="197"/>
+      <c r="Z6" s="197"/>
+      <c r="AA6" s="197"/>
+      <c r="AB6" s="197"/>
+      <c r="AC6" s="290" t="s">
+        <v>111</v>
+      </c>
+      <c r="AD6" s="290"/>
+      <c r="AE6" s="290"/>
+      <c r="AF6" s="197"/>
+      <c r="AG6" s="197"/>
+      <c r="AH6" s="197"/>
+      <c r="AI6" s="197"/>
+      <c r="AJ6" s="197"/>
+      <c r="AK6" s="197"/>
+      <c r="AL6" s="197"/>
+      <c r="AM6" s="197"/>
+      <c r="AN6" s="197"/>
+      <c r="AO6" s="222"/>
+      <c r="AP6" s="197"/>
+      <c r="AQ6" s="197"/>
+      <c r="AR6" s="197"/>
+      <c r="AS6" s="197"/>
+      <c r="AT6" s="197"/>
+      <c r="AU6" s="197"/>
+      <c r="AV6" s="197"/>
+      <c r="AW6" s="197"/>
+      <c r="AX6" s="197"/>
+      <c r="AY6" s="197"/>
+      <c r="AZ6" s="197"/>
+      <c r="BA6" s="197"/>
+      <c r="BB6" s="197"/>
+      <c r="BC6" s="197"/>
+      <c r="BD6" s="197"/>
+      <c r="BE6" s="197"/>
+      <c r="BF6" s="197"/>
+      <c r="BG6" s="197"/>
+      <c r="BH6" s="197"/>
+      <c r="BI6" s="197"/>
+      <c r="BJ6" s="197"/>
+      <c r="BK6" s="290" t="s">
+        <v>144</v>
+      </c>
+      <c r="BL6" s="290"/>
+      <c r="BM6" s="290"/>
+      <c r="BN6" s="290" t="s">
+        <v>145</v>
+      </c>
+      <c r="BO6" s="290"/>
+      <c r="BP6" s="579"/>
+      <c r="BQ6" s="370"/>
+      <c r="BR6" s="370"/>
+      <c r="BS6" s="370"/>
+      <c r="BT6" s="370"/>
+      <c r="BU6" s="370"/>
+      <c r="BV6" s="370"/>
+      <c r="BW6" s="370"/>
+      <c r="BX6" s="370"/>
+      <c r="BY6" s="370"/>
+      <c r="BZ6" s="370"/>
+      <c r="CA6" s="370"/>
+      <c r="CB6" s="370"/>
+      <c r="CC6" s="370"/>
+      <c r="CD6" s="370"/>
+      <c r="CE6" s="370"/>
+      <c r="CF6" s="370"/>
+      <c r="CG6" s="370"/>
+      <c r="CH6" s="370"/>
+      <c r="CI6" s="370"/>
+      <c r="CJ6" s="370"/>
+      <c r="CK6" s="370"/>
+      <c r="CL6" s="370"/>
+      <c r="CM6" s="370"/>
+      <c r="CN6" s="370"/>
+      <c r="CO6" s="577" t="s">
+        <v>148</v>
+      </c>
+      <c r="CP6" s="577"/>
+      <c r="CQ6" s="577"/>
+      <c r="CR6" s="577" t="s">
+        <v>149</v>
+      </c>
+      <c r="CS6" s="577"/>
+      <c r="CT6" s="578"/>
+      <c r="CU6" s="56"/>
+      <c r="CV6" s="56"/>
+      <c r="CW6" s="64"/>
+    </row>
+    <row r="7" spans="1:101" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="379"/>
+      <c r="B7" s="56"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="392"/>
+      <c r="G7" s="393"/>
+      <c r="H7" s="393"/>
+      <c r="I7" s="393"/>
+      <c r="J7" s="393"/>
+      <c r="K7" s="393"/>
+      <c r="L7" s="393"/>
+      <c r="M7" s="393"/>
+      <c r="N7" s="393"/>
+      <c r="O7" s="393"/>
+      <c r="P7" s="394"/>
+      <c r="Q7" s="223"/>
+      <c r="R7" s="198"/>
+      <c r="S7" s="198"/>
+      <c r="T7" s="198"/>
+      <c r="U7" s="198"/>
+      <c r="V7" s="198"/>
+      <c r="W7" s="198"/>
+      <c r="X7" s="198"/>
+      <c r="Y7" s="198"/>
+      <c r="Z7" s="198"/>
+      <c r="AA7" s="198"/>
+      <c r="AB7" s="198"/>
+      <c r="AC7" s="291"/>
+      <c r="AD7" s="291"/>
+      <c r="AE7" s="291"/>
+      <c r="AF7" s="198"/>
+      <c r="AG7" s="198"/>
+      <c r="AH7" s="198"/>
+      <c r="AI7" s="198"/>
+      <c r="AJ7" s="198"/>
+      <c r="AK7" s="198"/>
+      <c r="AL7" s="198"/>
+      <c r="AM7" s="198"/>
+      <c r="AN7" s="198"/>
+      <c r="AO7" s="224"/>
+      <c r="AP7" s="198"/>
+      <c r="AQ7" s="198"/>
+      <c r="AR7" s="198"/>
+      <c r="AS7" s="198"/>
+      <c r="AT7" s="198"/>
+      <c r="AU7" s="198"/>
+      <c r="AV7" s="198"/>
+      <c r="AW7" s="198"/>
+      <c r="AX7" s="198"/>
+      <c r="AY7" s="198"/>
+      <c r="AZ7" s="198"/>
+      <c r="BA7" s="198"/>
+      <c r="BB7" s="198"/>
+      <c r="BC7" s="198"/>
+      <c r="BD7" s="198"/>
+      <c r="BE7" s="198"/>
+      <c r="BF7" s="198"/>
+      <c r="BG7" s="198"/>
+      <c r="BH7" s="198"/>
+      <c r="BI7" s="198"/>
+      <c r="BJ7" s="198"/>
+      <c r="BK7" s="291" t="s">
+        <v>146</v>
+      </c>
+      <c r="BL7" s="291"/>
+      <c r="BM7" s="291"/>
+      <c r="BN7" s="291" t="s">
+        <v>147</v>
+      </c>
+      <c r="BO7" s="291"/>
+      <c r="BP7" s="342"/>
+      <c r="BQ7" s="371"/>
+      <c r="BR7" s="371"/>
+      <c r="BS7" s="371"/>
+      <c r="BT7" s="371"/>
+      <c r="BU7" s="371"/>
+      <c r="BV7" s="371"/>
+      <c r="BW7" s="371"/>
+      <c r="BX7" s="371"/>
+      <c r="BY7" s="371"/>
+      <c r="BZ7" s="371"/>
+      <c r="CA7" s="371"/>
+      <c r="CB7" s="371"/>
+      <c r="CC7" s="371"/>
+      <c r="CD7" s="371"/>
+      <c r="CE7" s="371"/>
+      <c r="CF7" s="371"/>
+      <c r="CG7" s="371"/>
+      <c r="CH7" s="371"/>
+      <c r="CI7" s="371"/>
+      <c r="CJ7" s="371"/>
+      <c r="CK7" s="371"/>
+      <c r="CL7" s="371"/>
+      <c r="CM7" s="371"/>
+      <c r="CN7" s="371"/>
+      <c r="CO7" s="575" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP7" s="575"/>
+      <c r="CQ7" s="575"/>
+      <c r="CR7" s="575" t="s">
+        <v>151</v>
+      </c>
+      <c r="CS7" s="575"/>
+      <c r="CT7" s="576"/>
+      <c r="CU7" s="56"/>
+      <c r="CV7" s="56"/>
+      <c r="CW7" s="64"/>
+    </row>
+    <row r="8" spans="1:101" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="379"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="402" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="403"/>
+      <c r="E8" s="404"/>
+      <c r="F8" s="392"/>
+      <c r="G8" s="393"/>
+      <c r="H8" s="393"/>
+      <c r="I8" s="393"/>
+      <c r="J8" s="393"/>
+      <c r="K8" s="393"/>
+      <c r="L8" s="393"/>
+      <c r="M8" s="393"/>
+      <c r="N8" s="393"/>
+      <c r="O8" s="393"/>
+      <c r="P8" s="394"/>
+      <c r="Q8" s="406" t="s">
+        <v>112</v>
+      </c>
       <c r="R8" s="407"/>
       <c r="S8" s="407"/>
       <c r="T8" s="407"/>
       <c r="U8" s="407"/>
-      <c r="V8" s="385"/>
-[...11 lines deleted...]
-      <c r="AH8" s="385"/>
+      <c r="V8" s="407"/>
+      <c r="W8" s="407"/>
+      <c r="X8" s="407"/>
+      <c r="Y8" s="407"/>
+      <c r="Z8" s="407"/>
+      <c r="AA8" s="407"/>
+      <c r="AB8" s="407"/>
+      <c r="AC8" s="407"/>
+      <c r="AD8" s="407"/>
+      <c r="AE8" s="407"/>
+      <c r="AF8" s="407"/>
+      <c r="AG8" s="407"/>
+      <c r="AH8" s="407"/>
       <c r="AI8" s="407"/>
       <c r="AJ8" s="407"/>
-      <c r="AK8" s="24"/>
-[...61 lines deleted...]
-      <c r="CW8" s="15"/>
+      <c r="AK8" s="407"/>
+      <c r="AL8" s="407"/>
+      <c r="AM8" s="407"/>
+      <c r="AN8" s="407"/>
+      <c r="AO8" s="407"/>
+      <c r="AP8" s="407"/>
+      <c r="AQ8" s="407"/>
+      <c r="AR8" s="407"/>
+      <c r="AS8" s="407"/>
+      <c r="AT8" s="407"/>
+      <c r="AU8" s="407"/>
+      <c r="AV8" s="407"/>
+      <c r="AW8" s="407"/>
+      <c r="AX8" s="407"/>
+      <c r="AY8" s="407"/>
+      <c r="AZ8" s="407"/>
+      <c r="BA8" s="407"/>
+      <c r="BB8" s="407"/>
+      <c r="BC8" s="407"/>
+      <c r="BD8" s="407"/>
+      <c r="BE8" s="407"/>
+      <c r="BF8" s="407"/>
+      <c r="BG8" s="407"/>
+      <c r="BH8" s="407"/>
+      <c r="BI8" s="407"/>
+      <c r="BJ8" s="407"/>
+      <c r="BK8" s="407"/>
+      <c r="BL8" s="407"/>
+      <c r="BM8" s="407"/>
+      <c r="BN8" s="407"/>
+      <c r="BO8" s="407"/>
+      <c r="BP8" s="407"/>
+      <c r="BQ8" s="407"/>
+      <c r="BR8" s="407"/>
+      <c r="BS8" s="407"/>
+      <c r="BT8" s="407"/>
+      <c r="BU8" s="407"/>
+      <c r="BV8" s="407"/>
+      <c r="BW8" s="407"/>
+      <c r="BX8" s="407"/>
+      <c r="BY8" s="407"/>
+      <c r="BZ8" s="407"/>
+      <c r="CA8" s="407"/>
+      <c r="CB8" s="407"/>
+      <c r="CC8" s="407"/>
+      <c r="CD8" s="407"/>
+      <c r="CE8" s="407"/>
+      <c r="CF8" s="407"/>
+      <c r="CG8" s="407"/>
+      <c r="CH8" s="407"/>
+      <c r="CI8" s="407"/>
+      <c r="CJ8" s="407"/>
+      <c r="CK8" s="407"/>
+      <c r="CL8" s="407"/>
+      <c r="CM8" s="407"/>
+      <c r="CN8" s="407"/>
+      <c r="CO8" s="407"/>
+      <c r="CP8" s="407"/>
+      <c r="CQ8" s="407"/>
+      <c r="CR8" s="407"/>
+      <c r="CS8" s="407"/>
+      <c r="CT8" s="408"/>
+      <c r="CU8" s="56"/>
+      <c r="CV8" s="56"/>
+      <c r="CW8" s="64"/>
     </row>
-    <row r="9" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...100 lines deleted...]
-      <c r="CW9" s="15"/>
+    <row r="9" spans="1:101" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="379"/>
+      <c r="B9" s="56"/>
+      <c r="C9" s="405"/>
+      <c r="D9" s="403"/>
+      <c r="E9" s="404"/>
+      <c r="F9" s="395"/>
+      <c r="G9" s="396"/>
+      <c r="H9" s="396"/>
+      <c r="I9" s="396"/>
+      <c r="J9" s="396"/>
+      <c r="K9" s="396"/>
+      <c r="L9" s="396"/>
+      <c r="M9" s="396"/>
+      <c r="N9" s="396"/>
+      <c r="O9" s="396"/>
+      <c r="P9" s="397"/>
+      <c r="Q9" s="409"/>
+      <c r="R9" s="410"/>
+      <c r="S9" s="410"/>
+      <c r="T9" s="410"/>
+      <c r="U9" s="410"/>
+      <c r="V9" s="410"/>
+      <c r="W9" s="410"/>
+      <c r="X9" s="410"/>
+      <c r="Y9" s="410"/>
+      <c r="Z9" s="410"/>
+      <c r="AA9" s="410"/>
+      <c r="AB9" s="410"/>
+      <c r="AC9" s="410"/>
+      <c r="AD9" s="410"/>
+      <c r="AE9" s="410"/>
+      <c r="AF9" s="410"/>
+      <c r="AG9" s="410"/>
+      <c r="AH9" s="410"/>
+      <c r="AI9" s="410"/>
+      <c r="AJ9" s="410"/>
+      <c r="AK9" s="410"/>
+      <c r="AL9" s="410"/>
+      <c r="AM9" s="410"/>
+      <c r="AN9" s="410"/>
+      <c r="AO9" s="410"/>
+      <c r="AP9" s="410"/>
+      <c r="AQ9" s="410"/>
+      <c r="AR9" s="410"/>
+      <c r="AS9" s="410"/>
+      <c r="AT9" s="410"/>
+      <c r="AU9" s="410"/>
+      <c r="AV9" s="410"/>
+      <c r="AW9" s="410"/>
+      <c r="AX9" s="410"/>
+      <c r="AY9" s="410"/>
+      <c r="AZ9" s="410"/>
+      <c r="BA9" s="410"/>
+      <c r="BB9" s="410"/>
+      <c r="BC9" s="410"/>
+      <c r="BD9" s="410"/>
+      <c r="BE9" s="410"/>
+      <c r="BF9" s="410"/>
+      <c r="BG9" s="410"/>
+      <c r="BH9" s="410"/>
+      <c r="BI9" s="410"/>
+      <c r="BJ9" s="410"/>
+      <c r="BK9" s="410"/>
+      <c r="BL9" s="410"/>
+      <c r="BM9" s="410"/>
+      <c r="BN9" s="410"/>
+      <c r="BO9" s="410"/>
+      <c r="BP9" s="410"/>
+      <c r="BQ9" s="410"/>
+      <c r="BR9" s="410"/>
+      <c r="BS9" s="410"/>
+      <c r="BT9" s="410"/>
+      <c r="BU9" s="410"/>
+      <c r="BV9" s="410"/>
+      <c r="BW9" s="410"/>
+      <c r="BX9" s="410"/>
+      <c r="BY9" s="410"/>
+      <c r="BZ9" s="410"/>
+      <c r="CA9" s="410"/>
+      <c r="CB9" s="410"/>
+      <c r="CC9" s="410"/>
+      <c r="CD9" s="410"/>
+      <c r="CE9" s="410"/>
+      <c r="CF9" s="410"/>
+      <c r="CG9" s="410"/>
+      <c r="CH9" s="410"/>
+      <c r="CI9" s="410"/>
+      <c r="CJ9" s="410"/>
+      <c r="CK9" s="410"/>
+      <c r="CL9" s="410"/>
+      <c r="CM9" s="410"/>
+      <c r="CN9" s="410"/>
+      <c r="CO9" s="410"/>
+      <c r="CP9" s="410"/>
+      <c r="CQ9" s="410"/>
+      <c r="CR9" s="410"/>
+      <c r="CS9" s="410"/>
+      <c r="CT9" s="411"/>
+      <c r="CU9" s="56"/>
+      <c r="CV9" s="56"/>
+      <c r="CW9" s="64"/>
     </row>
-    <row r="10" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...98 lines deleted...]
-      <c r="CW10" s="15"/>
+    <row r="10" spans="1:101" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="379"/>
+      <c r="B10" s="56"/>
+      <c r="C10" s="405"/>
+      <c r="D10" s="403"/>
+      <c r="E10" s="404"/>
+      <c r="F10" s="406" t="s">
+        <v>58</v>
+      </c>
+      <c r="G10" s="407"/>
+      <c r="H10" s="407"/>
+      <c r="I10" s="407"/>
+      <c r="J10" s="407"/>
+      <c r="K10" s="407"/>
+      <c r="L10" s="407"/>
+      <c r="M10" s="407"/>
+      <c r="N10" s="407"/>
+      <c r="O10" s="407"/>
+      <c r="P10" s="412"/>
+      <c r="Q10" s="15"/>
+      <c r="R10" s="212"/>
+      <c r="S10" s="212"/>
+      <c r="T10" s="212"/>
+      <c r="U10" s="212"/>
+      <c r="V10" s="212"/>
+      <c r="W10" s="212"/>
+      <c r="X10" s="212"/>
+      <c r="Y10" s="212"/>
+      <c r="Z10" s="212"/>
+      <c r="AA10" s="212"/>
+      <c r="AB10" s="212"/>
+      <c r="AC10" s="212"/>
+      <c r="AD10" s="212"/>
+      <c r="AE10" s="212"/>
+      <c r="AF10" s="212"/>
+      <c r="AG10" s="212"/>
+      <c r="AH10" s="212"/>
+      <c r="AI10" s="212"/>
+      <c r="AJ10" s="212"/>
+      <c r="AK10" s="212"/>
+      <c r="AL10" s="212"/>
+      <c r="AM10" s="212"/>
+      <c r="AN10" s="212"/>
+      <c r="AO10" s="212"/>
+      <c r="AP10" s="212"/>
+      <c r="AQ10" s="212"/>
+      <c r="AR10" s="212"/>
+      <c r="AS10" s="212"/>
+      <c r="AT10" s="212"/>
+      <c r="AU10" s="212"/>
+      <c r="AV10" s="212"/>
+      <c r="AW10" s="212"/>
+      <c r="AX10" s="212"/>
+      <c r="AY10" s="212"/>
+      <c r="AZ10" s="212"/>
+      <c r="BA10" s="212"/>
+      <c r="BB10" s="212"/>
+      <c r="BC10" s="212"/>
+      <c r="BD10" s="212"/>
+      <c r="BE10" s="212"/>
+      <c r="BF10" s="212"/>
+      <c r="BG10" s="212"/>
+      <c r="BH10" s="212"/>
+      <c r="BI10" s="212"/>
+      <c r="BJ10" s="212"/>
+      <c r="BK10" s="212"/>
+      <c r="BL10" s="212"/>
+      <c r="BM10" s="212"/>
+      <c r="BN10" s="212"/>
+      <c r="BO10" s="212"/>
+      <c r="BP10" s="212"/>
+      <c r="BQ10" s="212"/>
+      <c r="BR10" s="212"/>
+      <c r="BS10" s="212"/>
+      <c r="BT10" s="212"/>
+      <c r="BU10" s="212"/>
+      <c r="BV10" s="212"/>
+      <c r="BW10" s="212"/>
+      <c r="BX10" s="212"/>
+      <c r="BY10" s="212"/>
+      <c r="BZ10" s="212"/>
+      <c r="CA10" s="212"/>
+      <c r="CB10" s="212"/>
+      <c r="CC10" s="212"/>
+      <c r="CD10" s="212"/>
+      <c r="CE10" s="212"/>
+      <c r="CF10" s="212"/>
+      <c r="CG10" s="212"/>
+      <c r="CH10" s="212"/>
+      <c r="CI10" s="212"/>
+      <c r="CJ10" s="212"/>
+      <c r="CK10" s="212"/>
+      <c r="CL10" s="212"/>
+      <c r="CM10" s="212"/>
+      <c r="CN10" s="212"/>
+      <c r="CO10" s="212"/>
+      <c r="CP10" s="212"/>
+      <c r="CQ10" s="212"/>
+      <c r="CR10" s="212"/>
+      <c r="CS10" s="212"/>
+      <c r="CT10" s="16"/>
+      <c r="CU10" s="56"/>
+      <c r="CV10" s="56"/>
+      <c r="CW10" s="64"/>
     </row>
-    <row r="11" spans="1:101" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-[...100 lines deleted...]
-      <c r="CW11" s="15"/>
+    <row r="11" spans="1:101" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="379"/>
+      <c r="B11" s="56"/>
+      <c r="C11" s="405"/>
+      <c r="D11" s="403"/>
+      <c r="E11" s="404"/>
+      <c r="F11" s="413" t="s">
+        <v>155</v>
+      </c>
+      <c r="G11" s="414"/>
+      <c r="H11" s="414"/>
+      <c r="I11" s="414"/>
+      <c r="J11" s="414"/>
+      <c r="K11" s="414"/>
+      <c r="L11" s="414"/>
+      <c r="M11" s="414"/>
+      <c r="N11" s="414"/>
+      <c r="O11" s="414"/>
+      <c r="P11" s="415"/>
+      <c r="Q11" s="292"/>
+      <c r="R11" s="293"/>
+      <c r="S11" s="293"/>
+      <c r="T11" s="293"/>
+      <c r="U11" s="293"/>
+      <c r="V11" s="293"/>
+      <c r="W11" s="293"/>
+      <c r="X11" s="293"/>
+      <c r="Y11" s="293"/>
+      <c r="Z11" s="293"/>
+      <c r="AA11" s="293"/>
+      <c r="AB11" s="293"/>
+      <c r="AC11" s="293"/>
+      <c r="AD11" s="293"/>
+      <c r="AE11" s="293"/>
+      <c r="AF11" s="293"/>
+      <c r="AG11" s="293"/>
+      <c r="AH11" s="293"/>
+      <c r="AI11" s="293"/>
+      <c r="AJ11" s="293"/>
+      <c r="AK11" s="293"/>
+      <c r="AL11" s="293"/>
+      <c r="AM11" s="293"/>
+      <c r="AN11" s="293"/>
+      <c r="AO11" s="293"/>
+      <c r="AP11" s="293"/>
+      <c r="AQ11" s="293"/>
+      <c r="AR11" s="293"/>
+      <c r="AS11" s="293"/>
+      <c r="AT11" s="293"/>
+      <c r="AU11" s="293"/>
+      <c r="AV11" s="293"/>
+      <c r="AW11" s="293"/>
+      <c r="AX11" s="293"/>
+      <c r="AY11" s="293"/>
+      <c r="AZ11" s="293"/>
+      <c r="BA11" s="293"/>
+      <c r="BB11" s="293"/>
+      <c r="BC11" s="293"/>
+      <c r="BD11" s="293"/>
+      <c r="BE11" s="293"/>
+      <c r="BF11" s="293"/>
+      <c r="BG11" s="293"/>
+      <c r="BH11" s="293"/>
+      <c r="BI11" s="293"/>
+      <c r="BJ11" s="293"/>
+      <c r="BK11" s="293"/>
+      <c r="BL11" s="293"/>
+      <c r="BM11" s="293"/>
+      <c r="BN11" s="293"/>
+      <c r="BO11" s="293"/>
+      <c r="BP11" s="293"/>
+      <c r="BQ11" s="293"/>
+      <c r="BR11" s="293"/>
+      <c r="BS11" s="293"/>
+      <c r="BT11" s="293"/>
+      <c r="BU11" s="293"/>
+      <c r="BV11" s="293"/>
+      <c r="BW11" s="293"/>
+      <c r="BX11" s="293"/>
+      <c r="BY11" s="293"/>
+      <c r="BZ11" s="293"/>
+      <c r="CA11" s="293"/>
+      <c r="CB11" s="293"/>
+      <c r="CC11" s="293"/>
+      <c r="CD11" s="293"/>
+      <c r="CE11" s="293"/>
+      <c r="CF11" s="293"/>
+      <c r="CG11" s="293"/>
+      <c r="CH11" s="293"/>
+      <c r="CI11" s="293"/>
+      <c r="CJ11" s="293"/>
+      <c r="CK11" s="293"/>
+      <c r="CL11" s="293"/>
+      <c r="CM11" s="293"/>
+      <c r="CN11" s="293"/>
+      <c r="CO11" s="293"/>
+      <c r="CP11" s="293"/>
+      <c r="CQ11" s="293"/>
+      <c r="CR11" s="293"/>
+      <c r="CS11" s="293"/>
+      <c r="CT11" s="294"/>
+      <c r="CU11" s="56"/>
+      <c r="CV11" s="56"/>
+      <c r="CW11" s="64"/>
     </row>
-    <row r="12" spans="1:101" ht="9.9" customHeight="1" x14ac:dyDescent="0.15">
-[...100 lines deleted...]
-      <c r="CW12" s="15"/>
+    <row r="12" spans="1:101" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="379"/>
+      <c r="B12" s="56"/>
+      <c r="C12" s="405"/>
+      <c r="D12" s="403"/>
+      <c r="E12" s="404"/>
+      <c r="F12" s="416"/>
+      <c r="G12" s="417"/>
+      <c r="H12" s="417"/>
+      <c r="I12" s="417"/>
+      <c r="J12" s="417"/>
+      <c r="K12" s="417"/>
+      <c r="L12" s="417"/>
+      <c r="M12" s="417"/>
+      <c r="N12" s="417"/>
+      <c r="O12" s="417"/>
+      <c r="P12" s="418"/>
+      <c r="Q12" s="295"/>
+      <c r="R12" s="296"/>
+      <c r="S12" s="296"/>
+      <c r="T12" s="296"/>
+      <c r="U12" s="296"/>
+      <c r="V12" s="296"/>
+      <c r="W12" s="296"/>
+      <c r="X12" s="296"/>
+      <c r="Y12" s="296"/>
+      <c r="Z12" s="296"/>
+      <c r="AA12" s="296"/>
+      <c r="AB12" s="296"/>
+      <c r="AC12" s="296"/>
+      <c r="AD12" s="296"/>
+      <c r="AE12" s="296"/>
+      <c r="AF12" s="296"/>
+      <c r="AG12" s="296"/>
+      <c r="AH12" s="296"/>
+      <c r="AI12" s="296"/>
+      <c r="AJ12" s="296"/>
+      <c r="AK12" s="296"/>
+      <c r="AL12" s="296"/>
+      <c r="AM12" s="296"/>
+      <c r="AN12" s="296"/>
+      <c r="AO12" s="296"/>
+      <c r="AP12" s="296"/>
+      <c r="AQ12" s="296"/>
+      <c r="AR12" s="296"/>
+      <c r="AS12" s="296"/>
+      <c r="AT12" s="296"/>
+      <c r="AU12" s="296"/>
+      <c r="AV12" s="296"/>
+      <c r="AW12" s="296"/>
+      <c r="AX12" s="296"/>
+      <c r="AY12" s="296"/>
+      <c r="AZ12" s="296"/>
+      <c r="BA12" s="296"/>
+      <c r="BB12" s="296"/>
+      <c r="BC12" s="296"/>
+      <c r="BD12" s="296"/>
+      <c r="BE12" s="296"/>
+      <c r="BF12" s="296"/>
+      <c r="BG12" s="296"/>
+      <c r="BH12" s="296"/>
+      <c r="BI12" s="296"/>
+      <c r="BJ12" s="296"/>
+      <c r="BK12" s="296"/>
+      <c r="BL12" s="296"/>
+      <c r="BM12" s="296"/>
+      <c r="BN12" s="296"/>
+      <c r="BO12" s="296"/>
+      <c r="BP12" s="296"/>
+      <c r="BQ12" s="296"/>
+      <c r="BR12" s="296"/>
+      <c r="BS12" s="296"/>
+      <c r="BT12" s="296"/>
+      <c r="BU12" s="296"/>
+      <c r="BV12" s="296"/>
+      <c r="BW12" s="296"/>
+      <c r="BX12" s="296"/>
+      <c r="BY12" s="296"/>
+      <c r="BZ12" s="296"/>
+      <c r="CA12" s="296"/>
+      <c r="CB12" s="296"/>
+      <c r="CC12" s="296"/>
+      <c r="CD12" s="296"/>
+      <c r="CE12" s="296"/>
+      <c r="CF12" s="296"/>
+      <c r="CG12" s="296"/>
+      <c r="CH12" s="296"/>
+      <c r="CI12" s="296"/>
+      <c r="CJ12" s="296"/>
+      <c r="CK12" s="296"/>
+      <c r="CL12" s="296"/>
+      <c r="CM12" s="296"/>
+      <c r="CN12" s="296"/>
+      <c r="CO12" s="296"/>
+      <c r="CP12" s="296"/>
+      <c r="CQ12" s="296"/>
+      <c r="CR12" s="296"/>
+      <c r="CS12" s="296"/>
+      <c r="CT12" s="297"/>
+      <c r="CU12" s="56"/>
+      <c r="CV12" s="56"/>
+      <c r="CW12" s="64"/>
     </row>
-    <row r="13" spans="1:101" ht="9.9" customHeight="1" x14ac:dyDescent="0.15">
-[...98 lines deleted...]
-      <c r="CW13" s="15"/>
+    <row r="13" spans="1:101" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="379"/>
+      <c r="B13" s="56"/>
+      <c r="C13" s="405"/>
+      <c r="D13" s="403"/>
+      <c r="E13" s="404"/>
+      <c r="F13" s="419"/>
+      <c r="G13" s="420"/>
+      <c r="H13" s="420"/>
+      <c r="I13" s="420"/>
+      <c r="J13" s="420"/>
+      <c r="K13" s="420"/>
+      <c r="L13" s="420"/>
+      <c r="M13" s="420"/>
+      <c r="N13" s="420"/>
+      <c r="O13" s="420"/>
+      <c r="P13" s="421"/>
+      <c r="Q13" s="298"/>
+      <c r="R13" s="299"/>
+      <c r="S13" s="299"/>
+      <c r="T13" s="299"/>
+      <c r="U13" s="299"/>
+      <c r="V13" s="299"/>
+      <c r="W13" s="299"/>
+      <c r="X13" s="299"/>
+      <c r="Y13" s="299"/>
+      <c r="Z13" s="299"/>
+      <c r="AA13" s="299"/>
+      <c r="AB13" s="299"/>
+      <c r="AC13" s="299"/>
+      <c r="AD13" s="299"/>
+      <c r="AE13" s="299"/>
+      <c r="AF13" s="299"/>
+      <c r="AG13" s="299"/>
+      <c r="AH13" s="299"/>
+      <c r="AI13" s="299"/>
+      <c r="AJ13" s="299"/>
+      <c r="AK13" s="299"/>
+      <c r="AL13" s="299"/>
+      <c r="AM13" s="299"/>
+      <c r="AN13" s="299"/>
+      <c r="AO13" s="299"/>
+      <c r="AP13" s="299"/>
+      <c r="AQ13" s="299"/>
+      <c r="AR13" s="299"/>
+      <c r="AS13" s="299"/>
+      <c r="AT13" s="299"/>
+      <c r="AU13" s="299"/>
+      <c r="AV13" s="299"/>
+      <c r="AW13" s="299"/>
+      <c r="AX13" s="299"/>
+      <c r="AY13" s="299"/>
+      <c r="AZ13" s="299"/>
+      <c r="BA13" s="299"/>
+      <c r="BB13" s="299"/>
+      <c r="BC13" s="299"/>
+      <c r="BD13" s="299"/>
+      <c r="BE13" s="299"/>
+      <c r="BF13" s="299"/>
+      <c r="BG13" s="299"/>
+      <c r="BH13" s="299"/>
+      <c r="BI13" s="299"/>
+      <c r="BJ13" s="299"/>
+      <c r="BK13" s="299"/>
+      <c r="BL13" s="299"/>
+      <c r="BM13" s="299"/>
+      <c r="BN13" s="299"/>
+      <c r="BO13" s="299"/>
+      <c r="BP13" s="299"/>
+      <c r="BQ13" s="299"/>
+      <c r="BR13" s="299"/>
+      <c r="BS13" s="299"/>
+      <c r="BT13" s="299"/>
+      <c r="BU13" s="299"/>
+      <c r="BV13" s="299"/>
+      <c r="BW13" s="299"/>
+      <c r="BX13" s="299"/>
+      <c r="BY13" s="299"/>
+      <c r="BZ13" s="299"/>
+      <c r="CA13" s="299"/>
+      <c r="CB13" s="299"/>
+      <c r="CC13" s="299"/>
+      <c r="CD13" s="299"/>
+      <c r="CE13" s="299"/>
+      <c r="CF13" s="299"/>
+      <c r="CG13" s="299"/>
+      <c r="CH13" s="299"/>
+      <c r="CI13" s="299"/>
+      <c r="CJ13" s="299"/>
+      <c r="CK13" s="299"/>
+      <c r="CL13" s="299"/>
+      <c r="CM13" s="299"/>
+      <c r="CN13" s="299"/>
+      <c r="CO13" s="299"/>
+      <c r="CP13" s="299"/>
+      <c r="CQ13" s="299"/>
+      <c r="CR13" s="299"/>
+      <c r="CS13" s="299"/>
+      <c r="CT13" s="300"/>
+      <c r="CU13" s="56"/>
+      <c r="CV13" s="56"/>
+      <c r="CW13" s="64"/>
     </row>
     <row r="14" spans="1:101" ht="9.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="400"/>
-[...97 lines deleted...]
-      <c r="CW14" s="15"/>
+      <c r="A14" s="379"/>
+      <c r="B14" s="56"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="422" t="s">
+        <v>5</v>
+      </c>
+      <c r="G14" s="369"/>
+      <c r="H14" s="369"/>
+      <c r="I14" s="369"/>
+      <c r="J14" s="369"/>
+      <c r="K14" s="369"/>
+      <c r="L14" s="369"/>
+      <c r="M14" s="369"/>
+      <c r="N14" s="369"/>
+      <c r="O14" s="369"/>
+      <c r="P14" s="423"/>
+      <c r="Q14" s="213"/>
+      <c r="R14" s="214"/>
+      <c r="S14" s="214"/>
+      <c r="T14" s="214"/>
+      <c r="U14" s="214"/>
+      <c r="V14" s="214"/>
+      <c r="W14" s="214"/>
+      <c r="X14" s="214"/>
+      <c r="Y14" s="214"/>
+      <c r="Z14" s="214"/>
+      <c r="AA14" s="214"/>
+      <c r="AB14" s="214"/>
+      <c r="AC14" s="214"/>
+      <c r="AD14" s="214"/>
+      <c r="AE14" s="119" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF14" s="119"/>
+      <c r="AG14" s="214"/>
+      <c r="AH14" s="214"/>
+      <c r="AI14" s="214"/>
+      <c r="AJ14" s="214"/>
+      <c r="AK14" s="214"/>
+      <c r="AL14" s="214"/>
+      <c r="AM14" s="214"/>
+      <c r="AN14" s="214"/>
+      <c r="AO14" s="214"/>
+      <c r="AP14" s="214"/>
+      <c r="AQ14" s="214"/>
+      <c r="AR14" s="214"/>
+      <c r="AS14" s="214"/>
+      <c r="AT14" s="214"/>
+      <c r="AU14" s="119" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV14" s="119"/>
+      <c r="AW14" s="214"/>
+      <c r="AX14" s="214"/>
+      <c r="AY14" s="214"/>
+      <c r="AZ14" s="214"/>
+      <c r="BA14" s="214"/>
+      <c r="BB14" s="214"/>
+      <c r="BC14" s="214"/>
+      <c r="BD14" s="214"/>
+      <c r="BE14" s="214"/>
+      <c r="BF14" s="214"/>
+      <c r="BG14" s="214"/>
+      <c r="BH14" s="214"/>
+      <c r="BI14" s="214"/>
+      <c r="BJ14" s="214"/>
+      <c r="BK14" s="53"/>
+      <c r="BL14" s="53"/>
+      <c r="BM14" s="53"/>
+      <c r="BN14" s="53"/>
+      <c r="BO14" s="53"/>
+      <c r="BP14" s="53"/>
+      <c r="BQ14" s="53"/>
+      <c r="BR14" s="53"/>
+      <c r="BS14" s="53"/>
+      <c r="BT14" s="53"/>
+      <c r="BU14" s="53"/>
+      <c r="BV14" s="53"/>
+      <c r="BW14" s="53"/>
+      <c r="BX14" s="53"/>
+      <c r="BY14" s="53"/>
+      <c r="BZ14" s="53"/>
+      <c r="CA14" s="53"/>
+      <c r="CB14" s="53"/>
+      <c r="CC14" s="53"/>
+      <c r="CD14" s="53"/>
+      <c r="CE14" s="53"/>
+      <c r="CF14" s="66"/>
+      <c r="CG14" s="67"/>
+      <c r="CH14" s="67"/>
+      <c r="CI14" s="67"/>
+      <c r="CJ14" s="67"/>
+      <c r="CK14" s="67"/>
+      <c r="CL14" s="67"/>
+      <c r="CM14" s="67"/>
+      <c r="CN14" s="67"/>
+      <c r="CO14" s="67"/>
+      <c r="CP14" s="67"/>
+      <c r="CQ14" s="67"/>
+      <c r="CR14" s="67"/>
+      <c r="CS14" s="67"/>
+      <c r="CT14" s="17"/>
+      <c r="CU14" s="56"/>
+      <c r="CV14" s="56"/>
+      <c r="CW14" s="64"/>
     </row>
-    <row r="15" spans="1:101" ht="6" customHeight="1" x14ac:dyDescent="0.6">
-[...5 lines deleted...]
-      <c r="F15" s="336" t="s">
+    <row r="15" spans="1:101" ht="9.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="379"/>
+      <c r="B15" s="56"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="65"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="424"/>
+      <c r="G15" s="425"/>
+      <c r="H15" s="425"/>
+      <c r="I15" s="425"/>
+      <c r="J15" s="425"/>
+      <c r="K15" s="425"/>
+      <c r="L15" s="425"/>
+      <c r="M15" s="425"/>
+      <c r="N15" s="425"/>
+      <c r="O15" s="425"/>
+      <c r="P15" s="426"/>
+      <c r="Q15" s="215"/>
+      <c r="R15" s="216"/>
+      <c r="S15" s="216"/>
+      <c r="T15" s="216"/>
+      <c r="U15" s="216"/>
+      <c r="V15" s="216"/>
+      <c r="W15" s="216"/>
+      <c r="X15" s="216"/>
+      <c r="Y15" s="216"/>
+      <c r="Z15" s="216"/>
+      <c r="AA15" s="216"/>
+      <c r="AB15" s="216"/>
+      <c r="AC15" s="216"/>
+      <c r="AD15" s="216"/>
+      <c r="AE15" s="219"/>
+      <c r="AF15" s="219"/>
+      <c r="AG15" s="216"/>
+      <c r="AH15" s="216"/>
+      <c r="AI15" s="216"/>
+      <c r="AJ15" s="216"/>
+      <c r="AK15" s="216"/>
+      <c r="AL15" s="216"/>
+      <c r="AM15" s="216"/>
+      <c r="AN15" s="216"/>
+      <c r="AO15" s="216"/>
+      <c r="AP15" s="216"/>
+      <c r="AQ15" s="216"/>
+      <c r="AR15" s="216"/>
+      <c r="AS15" s="216"/>
+      <c r="AT15" s="216"/>
+      <c r="AU15" s="219"/>
+      <c r="AV15" s="219"/>
+      <c r="AW15" s="216"/>
+      <c r="AX15" s="216"/>
+      <c r="AY15" s="216"/>
+      <c r="AZ15" s="216"/>
+      <c r="BA15" s="216"/>
+      <c r="BB15" s="216"/>
+      <c r="BC15" s="216"/>
+      <c r="BD15" s="216"/>
+      <c r="BE15" s="216"/>
+      <c r="BF15" s="216"/>
+      <c r="BG15" s="216"/>
+      <c r="BH15" s="216"/>
+      <c r="BI15" s="216"/>
+      <c r="BJ15" s="216"/>
+      <c r="BK15" s="66"/>
+      <c r="BL15" s="66"/>
+      <c r="BM15" s="66"/>
+      <c r="BN15" s="66"/>
+      <c r="BO15" s="66"/>
+      <c r="BP15" s="66"/>
+      <c r="BQ15" s="66"/>
+      <c r="BR15" s="66"/>
+      <c r="BS15" s="66"/>
+      <c r="BT15" s="66"/>
+      <c r="BU15" s="66"/>
+      <c r="BV15" s="66"/>
+      <c r="BW15" s="66"/>
+      <c r="BX15" s="66"/>
+      <c r="BY15" s="66"/>
+      <c r="BZ15" s="66"/>
+      <c r="CA15" s="66"/>
+      <c r="CB15" s="66"/>
+      <c r="CC15" s="66"/>
+      <c r="CD15" s="66"/>
+      <c r="CE15" s="66"/>
+      <c r="CF15" s="66"/>
+      <c r="CG15" s="67"/>
+      <c r="CH15" s="67"/>
+      <c r="CI15" s="67"/>
+      <c r="CJ15" s="67"/>
+      <c r="CK15" s="67"/>
+      <c r="CL15" s="67"/>
+      <c r="CM15" s="67"/>
+      <c r="CN15" s="67"/>
+      <c r="CO15" s="67"/>
+      <c r="CP15" s="67"/>
+      <c r="CQ15" s="67"/>
+      <c r="CR15" s="67"/>
+      <c r="CS15" s="67"/>
+      <c r="CT15" s="17"/>
+      <c r="CU15" s="56"/>
+      <c r="CV15" s="56"/>
+      <c r="CW15" s="64"/>
+    </row>
+    <row r="16" spans="1:101" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="379"/>
+      <c r="B16" s="56"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="427"/>
+      <c r="G16" s="428"/>
+      <c r="H16" s="428"/>
+      <c r="I16" s="428"/>
+      <c r="J16" s="428"/>
+      <c r="K16" s="428"/>
+      <c r="L16" s="428"/>
+      <c r="M16" s="428"/>
+      <c r="N16" s="428"/>
+      <c r="O16" s="428"/>
+      <c r="P16" s="429"/>
+      <c r="Q16" s="217"/>
+      <c r="R16" s="218"/>
+      <c r="S16" s="218"/>
+      <c r="T16" s="218"/>
+      <c r="U16" s="218"/>
+      <c r="V16" s="218"/>
+      <c r="W16" s="218"/>
+      <c r="X16" s="218"/>
+      <c r="Y16" s="218"/>
+      <c r="Z16" s="218"/>
+      <c r="AA16" s="218"/>
+      <c r="AB16" s="218"/>
+      <c r="AC16" s="218"/>
+      <c r="AD16" s="218"/>
+      <c r="AE16" s="220"/>
+      <c r="AF16" s="220"/>
+      <c r="AG16" s="218"/>
+      <c r="AH16" s="218"/>
+      <c r="AI16" s="218"/>
+      <c r="AJ16" s="218"/>
+      <c r="AK16" s="218"/>
+      <c r="AL16" s="218"/>
+      <c r="AM16" s="218"/>
+      <c r="AN16" s="218"/>
+      <c r="AO16" s="218"/>
+      <c r="AP16" s="218"/>
+      <c r="AQ16" s="218"/>
+      <c r="AR16" s="218"/>
+      <c r="AS16" s="218"/>
+      <c r="AT16" s="218"/>
+      <c r="AU16" s="220"/>
+      <c r="AV16" s="220"/>
+      <c r="AW16" s="218"/>
+      <c r="AX16" s="218"/>
+      <c r="AY16" s="218"/>
+      <c r="AZ16" s="218"/>
+      <c r="BA16" s="218"/>
+      <c r="BB16" s="218"/>
+      <c r="BC16" s="218"/>
+      <c r="BD16" s="218"/>
+      <c r="BE16" s="218"/>
+      <c r="BF16" s="218"/>
+      <c r="BG16" s="218"/>
+      <c r="BH16" s="218"/>
+      <c r="BI16" s="218"/>
+      <c r="BJ16" s="218"/>
+      <c r="BK16" s="54"/>
+      <c r="BL16" s="54"/>
+      <c r="BM16" s="54"/>
+      <c r="BN16" s="54"/>
+      <c r="BO16" s="54"/>
+      <c r="BP16" s="54"/>
+      <c r="BQ16" s="54"/>
+      <c r="BR16" s="54"/>
+      <c r="BS16" s="54"/>
+      <c r="BT16" s="54"/>
+      <c r="BU16" s="54"/>
+      <c r="BV16" s="54"/>
+      <c r="BW16" s="54"/>
+      <c r="BX16" s="54"/>
+      <c r="BY16" s="54"/>
+      <c r="BZ16" s="54"/>
+      <c r="CA16" s="54"/>
+      <c r="CB16" s="54"/>
+      <c r="CC16" s="54"/>
+      <c r="CD16" s="54"/>
+      <c r="CE16" s="54"/>
+      <c r="CF16" s="54"/>
+      <c r="CG16" s="21"/>
+      <c r="CH16" s="21"/>
+      <c r="CI16" s="21"/>
+      <c r="CJ16" s="21"/>
+      <c r="CK16" s="21"/>
+      <c r="CL16" s="21"/>
+      <c r="CM16" s="21"/>
+      <c r="CN16" s="21"/>
+      <c r="CO16" s="21"/>
+      <c r="CP16" s="21"/>
+      <c r="CQ16" s="21"/>
+      <c r="CR16" s="21"/>
+      <c r="CS16" s="21"/>
+      <c r="CT16" s="22"/>
+      <c r="CU16" s="56"/>
+      <c r="CV16" s="56"/>
+      <c r="CW16" s="64"/>
+    </row>
+    <row r="17" spans="1:101" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="379"/>
+      <c r="B17" s="56"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="69"/>
+      <c r="Q17" s="69"/>
+      <c r="R17" s="69"/>
+      <c r="S17" s="69"/>
+      <c r="T17" s="69"/>
+      <c r="U17" s="69"/>
+      <c r="V17" s="69"/>
+      <c r="W17" s="69"/>
+      <c r="X17" s="69"/>
+      <c r="Y17" s="69"/>
+      <c r="Z17" s="69"/>
+      <c r="AA17" s="69"/>
+      <c r="AB17" s="69"/>
+      <c r="AC17" s="69"/>
+      <c r="AD17" s="69"/>
+      <c r="AE17" s="69"/>
+      <c r="AF17" s="69"/>
+      <c r="AG17" s="69"/>
+      <c r="AH17" s="69"/>
+      <c r="AI17" s="69"/>
+      <c r="AJ17" s="69"/>
+      <c r="AK17" s="69"/>
+      <c r="AL17" s="69"/>
+      <c r="AM17" s="69"/>
+      <c r="AN17" s="69"/>
+      <c r="AO17" s="69"/>
+      <c r="AP17" s="69"/>
+      <c r="AQ17" s="69"/>
+      <c r="AR17" s="69"/>
+      <c r="AS17" s="69"/>
+      <c r="AT17" s="69"/>
+      <c r="AU17" s="69"/>
+      <c r="AV17" s="69"/>
+      <c r="AW17" s="69"/>
+      <c r="AX17" s="69"/>
+      <c r="AY17" s="69"/>
+      <c r="AZ17" s="69"/>
+      <c r="BA17" s="69"/>
+      <c r="BB17" s="69"/>
+      <c r="BC17" s="69"/>
+      <c r="BD17" s="69"/>
+      <c r="BE17" s="69"/>
+      <c r="BF17" s="69"/>
+      <c r="BG17" s="69"/>
+      <c r="BH17" s="69"/>
+      <c r="BI17" s="69"/>
+      <c r="BJ17" s="69"/>
+      <c r="BK17" s="69"/>
+      <c r="BL17" s="69"/>
+      <c r="BM17" s="69"/>
+      <c r="BN17" s="69"/>
+      <c r="BO17" s="69"/>
+      <c r="BP17" s="69"/>
+      <c r="BQ17" s="69"/>
+      <c r="BR17" s="69"/>
+      <c r="BS17" s="69"/>
+      <c r="BT17" s="69"/>
+      <c r="BU17" s="69"/>
+      <c r="BV17" s="69"/>
+      <c r="BW17" s="70"/>
+      <c r="BX17" s="70"/>
+      <c r="BY17" s="70"/>
+      <c r="BZ17" s="70"/>
+      <c r="CA17" s="70"/>
+      <c r="CB17" s="70"/>
+      <c r="CC17" s="70"/>
+      <c r="CD17" s="70"/>
+      <c r="CE17" s="70"/>
+      <c r="CF17" s="70"/>
+      <c r="CG17" s="70"/>
+      <c r="CH17" s="70"/>
+      <c r="CI17" s="56"/>
+      <c r="CJ17" s="71"/>
+      <c r="CK17" s="71"/>
+      <c r="CL17" s="56"/>
+      <c r="CM17" s="56"/>
+      <c r="CN17" s="56"/>
+      <c r="CO17" s="56"/>
+      <c r="CP17" s="56"/>
+      <c r="CQ17" s="64"/>
+      <c r="CR17" s="72"/>
+      <c r="CS17" s="72"/>
+      <c r="CT17" s="72"/>
+      <c r="CU17" s="64"/>
+      <c r="CV17" s="64"/>
+      <c r="CW17" s="56"/>
+    </row>
+    <row r="18" spans="1:101" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="379"/>
+      <c r="B18" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="G15" s="337"/>
-[...95 lines deleted...]
-      <c r="CW15" s="15"/>
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="63"/>
+      <c r="N18" s="63"/>
+      <c r="O18" s="63"/>
+      <c r="P18" s="63"/>
+      <c r="Q18" s="63"/>
+      <c r="R18" s="63"/>
+      <c r="S18" s="63"/>
+      <c r="T18" s="63"/>
+      <c r="U18" s="63"/>
+      <c r="V18" s="63"/>
+      <c r="W18" s="63"/>
+      <c r="X18" s="63"/>
+      <c r="Y18" s="63"/>
+      <c r="Z18" s="63"/>
+      <c r="AA18" s="63"/>
+      <c r="AB18" s="63"/>
+      <c r="AC18" s="63"/>
+      <c r="AD18" s="63"/>
+      <c r="AE18" s="63"/>
+      <c r="AF18" s="63"/>
+      <c r="AG18" s="63"/>
+      <c r="AH18" s="63"/>
+      <c r="AI18" s="63"/>
+      <c r="AJ18" s="63"/>
+      <c r="AK18" s="63"/>
+      <c r="AL18" s="63"/>
+      <c r="AM18" s="63"/>
+      <c r="AN18" s="63"/>
+      <c r="AO18" s="63"/>
+      <c r="AP18" s="63"/>
+      <c r="AQ18" s="63"/>
+      <c r="AR18" s="63"/>
+      <c r="AS18" s="63"/>
+      <c r="AT18" s="63"/>
+      <c r="AU18" s="56"/>
+      <c r="AV18" s="56"/>
+      <c r="AW18" s="56"/>
+      <c r="AX18" s="56"/>
+      <c r="AY18" s="56"/>
+      <c r="AZ18" s="56"/>
+      <c r="BA18" s="56"/>
+      <c r="BB18" s="56"/>
+      <c r="BC18" s="56"/>
+      <c r="BD18" s="56"/>
+      <c r="BE18" s="56"/>
+      <c r="BF18" s="56"/>
+      <c r="BG18" s="56"/>
+      <c r="BH18" s="56"/>
+      <c r="BI18" s="56"/>
+      <c r="BJ18" s="56"/>
+      <c r="BK18" s="56"/>
+      <c r="BL18" s="56"/>
+      <c r="BM18" s="56"/>
+      <c r="BN18" s="56"/>
+      <c r="BO18" s="56"/>
+      <c r="BP18" s="56"/>
+      <c r="BQ18" s="56"/>
+      <c r="BR18" s="56"/>
+      <c r="BS18" s="56"/>
+      <c r="BT18" s="56"/>
+      <c r="BU18" s="56"/>
+      <c r="BV18" s="56"/>
+      <c r="BW18" s="56"/>
+      <c r="BX18" s="56"/>
+      <c r="BY18" s="56"/>
+      <c r="BZ18" s="56"/>
+      <c r="CA18" s="56"/>
+      <c r="CB18" s="56"/>
+      <c r="CC18" s="56"/>
+      <c r="CD18" s="56"/>
+      <c r="CE18" s="56"/>
+      <c r="CF18" s="56"/>
+      <c r="CG18" s="56"/>
+      <c r="CH18" s="56"/>
+      <c r="CI18" s="56"/>
+      <c r="CJ18" s="56"/>
+      <c r="CK18" s="56"/>
+      <c r="CL18" s="56"/>
+      <c r="CM18" s="56"/>
+      <c r="CN18" s="56"/>
+      <c r="CO18" s="56"/>
+      <c r="CP18" s="56"/>
+      <c r="CQ18" s="56"/>
+      <c r="CR18" s="56"/>
+      <c r="CS18" s="56"/>
+      <c r="CT18" s="56"/>
+      <c r="CU18" s="56"/>
+      <c r="CV18" s="56"/>
+      <c r="CW18" s="56"/>
     </row>
-    <row r="16" spans="1:101" ht="6" customHeight="1" x14ac:dyDescent="0.6">
-[...98 lines deleted...]
-      <c r="CW16" s="15"/>
+    <row r="19" spans="1:101" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="379"/>
+      <c r="B19" s="56"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="430" t="s">
+        <v>7</v>
+      </c>
+      <c r="E19" s="284"/>
+      <c r="F19" s="284"/>
+      <c r="G19" s="284"/>
+      <c r="H19" s="284"/>
+      <c r="I19" s="284"/>
+      <c r="J19" s="284"/>
+      <c r="K19" s="284"/>
+      <c r="L19" s="284"/>
+      <c r="M19" s="284"/>
+      <c r="N19" s="284"/>
+      <c r="O19" s="284"/>
+      <c r="P19" s="284"/>
+      <c r="Q19" s="284"/>
+      <c r="R19" s="284"/>
+      <c r="S19" s="284"/>
+      <c r="T19" s="23"/>
+      <c r="U19" s="340"/>
+      <c r="V19" s="339" t="s">
+        <v>8</v>
+      </c>
+      <c r="W19" s="284"/>
+      <c r="X19" s="284"/>
+      <c r="Y19" s="284"/>
+      <c r="Z19" s="284"/>
+      <c r="AA19" s="284"/>
+      <c r="AB19" s="284"/>
+      <c r="AC19" s="284"/>
+      <c r="AD19" s="284"/>
+      <c r="AE19" s="284"/>
+      <c r="AF19" s="340"/>
+      <c r="AG19" s="339" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH19" s="284"/>
+      <c r="AI19" s="284"/>
+      <c r="AJ19" s="284"/>
+      <c r="AK19" s="284"/>
+      <c r="AL19" s="284"/>
+      <c r="AM19" s="284"/>
+      <c r="AN19" s="284"/>
+      <c r="AO19" s="284"/>
+      <c r="AP19" s="284"/>
+      <c r="AQ19" s="284"/>
+      <c r="AR19" s="284"/>
+      <c r="AS19" s="284"/>
+      <c r="AT19" s="284"/>
+      <c r="AU19" s="284"/>
+      <c r="AV19" s="284"/>
+      <c r="AW19" s="284"/>
+      <c r="AX19" s="284"/>
+      <c r="AY19" s="284"/>
+      <c r="AZ19" s="284"/>
+      <c r="BA19" s="284"/>
+      <c r="BB19" s="284"/>
+      <c r="BC19" s="284"/>
+      <c r="BD19" s="284"/>
+      <c r="BE19" s="284"/>
+      <c r="BF19" s="284"/>
+      <c r="BG19" s="343"/>
+      <c r="BH19" s="345" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI19" s="284"/>
+      <c r="BJ19" s="343"/>
+      <c r="BK19" s="228" t="s">
+        <v>113</v>
+      </c>
+      <c r="BL19" s="229"/>
+      <c r="BM19" s="229"/>
+      <c r="BN19" s="229"/>
+      <c r="BO19" s="229"/>
+      <c r="BP19" s="229"/>
+      <c r="BQ19" s="229"/>
+      <c r="BR19" s="229"/>
+      <c r="BS19" s="229"/>
+      <c r="BT19" s="229"/>
+      <c r="BU19" s="229"/>
+      <c r="BV19" s="229"/>
+      <c r="BW19" s="229"/>
+      <c r="BX19" s="229"/>
+      <c r="BY19" s="229"/>
+      <c r="BZ19" s="229"/>
+      <c r="CA19" s="229"/>
+      <c r="CB19" s="230"/>
+      <c r="CC19" s="230"/>
+      <c r="CD19" s="230"/>
+      <c r="CE19" s="230"/>
+      <c r="CF19" s="231"/>
+      <c r="CG19" s="305" t="s">
+        <v>114</v>
+      </c>
+      <c r="CH19" s="306"/>
+      <c r="CI19" s="306"/>
+      <c r="CJ19" s="306"/>
+      <c r="CK19" s="306"/>
+      <c r="CL19" s="306"/>
+      <c r="CM19" s="306"/>
+      <c r="CN19" s="306"/>
+      <c r="CO19" s="306"/>
+      <c r="CP19" s="306"/>
+      <c r="CQ19" s="306"/>
+      <c r="CR19" s="306"/>
+      <c r="CS19" s="306"/>
+      <c r="CT19" s="307"/>
+      <c r="CU19" s="56"/>
+      <c r="CV19" s="56"/>
+      <c r="CW19" s="56"/>
     </row>
-    <row r="17" spans="1:101" ht="6" customHeight="1" x14ac:dyDescent="0.6">
-[...98 lines deleted...]
-      <c r="CW17" s="15"/>
+    <row r="20" spans="1:101" ht="19.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="379"/>
+      <c r="B20" s="56"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="291"/>
+      <c r="E20" s="291"/>
+      <c r="F20" s="291"/>
+      <c r="G20" s="291"/>
+      <c r="H20" s="291"/>
+      <c r="I20" s="291"/>
+      <c r="J20" s="291"/>
+      <c r="K20" s="291"/>
+      <c r="L20" s="291"/>
+      <c r="M20" s="291"/>
+      <c r="N20" s="291"/>
+      <c r="O20" s="291"/>
+      <c r="P20" s="291"/>
+      <c r="Q20" s="291"/>
+      <c r="R20" s="291"/>
+      <c r="S20" s="291"/>
+      <c r="T20" s="25"/>
+      <c r="U20" s="342"/>
+      <c r="V20" s="341"/>
+      <c r="W20" s="291"/>
+      <c r="X20" s="291"/>
+      <c r="Y20" s="291"/>
+      <c r="Z20" s="291"/>
+      <c r="AA20" s="291"/>
+      <c r="AB20" s="291"/>
+      <c r="AC20" s="291"/>
+      <c r="AD20" s="291"/>
+      <c r="AE20" s="291"/>
+      <c r="AF20" s="342"/>
+      <c r="AG20" s="341"/>
+      <c r="AH20" s="291"/>
+      <c r="AI20" s="291"/>
+      <c r="AJ20" s="291"/>
+      <c r="AK20" s="291"/>
+      <c r="AL20" s="291"/>
+      <c r="AM20" s="291"/>
+      <c r="AN20" s="291"/>
+      <c r="AO20" s="291"/>
+      <c r="AP20" s="291"/>
+      <c r="AQ20" s="291"/>
+      <c r="AR20" s="291"/>
+      <c r="AS20" s="291"/>
+      <c r="AT20" s="291"/>
+      <c r="AU20" s="291"/>
+      <c r="AV20" s="291"/>
+      <c r="AW20" s="291"/>
+      <c r="AX20" s="291"/>
+      <c r="AY20" s="291"/>
+      <c r="AZ20" s="291"/>
+      <c r="BA20" s="291"/>
+      <c r="BB20" s="291"/>
+      <c r="BC20" s="291"/>
+      <c r="BD20" s="291"/>
+      <c r="BE20" s="291"/>
+      <c r="BF20" s="291"/>
+      <c r="BG20" s="344"/>
+      <c r="BH20" s="346"/>
+      <c r="BI20" s="285"/>
+      <c r="BJ20" s="347"/>
+      <c r="BK20" s="232"/>
+      <c r="BL20" s="233"/>
+      <c r="BM20" s="233"/>
+      <c r="BN20" s="233"/>
+      <c r="BO20" s="233"/>
+      <c r="BP20" s="233"/>
+      <c r="BQ20" s="233"/>
+      <c r="BR20" s="233"/>
+      <c r="BS20" s="233"/>
+      <c r="BT20" s="233"/>
+      <c r="BU20" s="233"/>
+      <c r="BV20" s="233"/>
+      <c r="BW20" s="233"/>
+      <c r="BX20" s="233"/>
+      <c r="BY20" s="233"/>
+      <c r="BZ20" s="233"/>
+      <c r="CA20" s="233"/>
+      <c r="CB20" s="233"/>
+      <c r="CC20" s="233"/>
+      <c r="CD20" s="233"/>
+      <c r="CE20" s="233"/>
+      <c r="CF20" s="234"/>
+      <c r="CG20" s="308"/>
+      <c r="CH20" s="309"/>
+      <c r="CI20" s="309"/>
+      <c r="CJ20" s="309"/>
+      <c r="CK20" s="309"/>
+      <c r="CL20" s="309"/>
+      <c r="CM20" s="309"/>
+      <c r="CN20" s="309"/>
+      <c r="CO20" s="309"/>
+      <c r="CP20" s="309"/>
+      <c r="CQ20" s="309"/>
+      <c r="CR20" s="309"/>
+      <c r="CS20" s="309"/>
+      <c r="CT20" s="310"/>
+      <c r="CU20" s="56"/>
+      <c r="CV20" s="56"/>
+      <c r="CW20" s="56"/>
     </row>
-    <row r="18" spans="1:101" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
-[...180 lines deleted...]
-      <c r="AG20" s="164" t="s">
+    <row r="21" spans="1:101" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="379"/>
+      <c r="B21" s="56"/>
+      <c r="C21" s="580" t="s">
         <v>10</v>
       </c>
-      <c r="AH20" s="269"/>
-[...54 lines deleted...]
-      <c r="CG20" s="420" t="s">
+      <c r="D21" s="581"/>
+      <c r="E21" s="581"/>
+      <c r="F21" s="581"/>
+      <c r="G21" s="581"/>
+      <c r="H21" s="581"/>
+      <c r="I21" s="581"/>
+      <c r="J21" s="581"/>
+      <c r="K21" s="582" t="s">
         <v>11</v>
       </c>
-      <c r="CH20" s="190"/>
-[...137 lines deleted...]
-      <c r="V22" s="361" t="str">
+      <c r="L21" s="583"/>
+      <c r="M21" s="583"/>
+      <c r="N21" s="583"/>
+      <c r="O21" s="583"/>
+      <c r="P21" s="583"/>
+      <c r="Q21" s="583"/>
+      <c r="R21" s="583"/>
+      <c r="S21" s="583"/>
+      <c r="T21" s="583"/>
+      <c r="U21" s="583"/>
+      <c r="V21" s="584" t="str">
         <f>IF(リスト!$A$26=1,"",INDEX(リスト!$A$1:$A$24,リスト!$A$26))</f>
         <v/>
       </c>
-      <c r="W22" s="362"/>
-[...5 lines deleted...]
-      <c r="AC22" s="357" t="s">
+      <c r="W21" s="582"/>
+      <c r="X21" s="582"/>
+      <c r="Y21" s="582"/>
+      <c r="Z21" s="582"/>
+      <c r="AA21" s="582"/>
+      <c r="AB21" s="585"/>
+      <c r="AC21" s="586" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD21" s="587"/>
+      <c r="AE21" s="587"/>
+      <c r="AF21" s="588"/>
+      <c r="AG21" s="589"/>
+      <c r="AH21" s="590"/>
+      <c r="AI21" s="591"/>
+      <c r="AJ21" s="589"/>
+      <c r="AK21" s="590"/>
+      <c r="AL21" s="591"/>
+      <c r="AM21" s="589"/>
+      <c r="AN21" s="590"/>
+      <c r="AO21" s="591"/>
+      <c r="AP21" s="589"/>
+      <c r="AQ21" s="590"/>
+      <c r="AR21" s="591"/>
+      <c r="AS21" s="592"/>
+      <c r="AT21" s="593"/>
+      <c r="AU21" s="594"/>
+      <c r="AV21" s="589"/>
+      <c r="AW21" s="590"/>
+      <c r="AX21" s="591"/>
+      <c r="AY21" s="589"/>
+      <c r="AZ21" s="590"/>
+      <c r="BA21" s="591"/>
+      <c r="BB21" s="589"/>
+      <c r="BC21" s="590"/>
+      <c r="BD21" s="591"/>
+      <c r="BE21" s="589"/>
+      <c r="BF21" s="590"/>
+      <c r="BG21" s="591"/>
+      <c r="BH21" s="595"/>
+      <c r="BI21" s="596"/>
+      <c r="BJ21" s="597"/>
+      <c r="BK21" s="598" t="s">
+        <v>115</v>
+      </c>
+      <c r="BL21" s="599"/>
+      <c r="BM21" s="599"/>
+      <c r="BN21" s="599"/>
+      <c r="BO21" s="599"/>
+      <c r="BP21" s="599"/>
+      <c r="BQ21" s="599"/>
+      <c r="BR21" s="600" t="str">
+        <f>IF(リスト!$I$13=0,"",DBCS(リスト!$I$13))</f>
+        <v/>
+      </c>
+      <c r="BS21" s="601"/>
+      <c r="BT21" s="602" t="s">
+        <v>16</v>
+      </c>
+      <c r="BU21" s="600"/>
+      <c r="BV21" s="601"/>
+      <c r="BW21" s="603" t="str">
+        <f>IF(リスト!$M$13=0,"",DBCS(リスト!$M$13))</f>
+        <v/>
+      </c>
+      <c r="BX21" s="583"/>
+      <c r="BY21" s="583"/>
+      <c r="BZ21" s="583"/>
+      <c r="CA21" s="583"/>
+      <c r="CB21" s="604"/>
+      <c r="CC21" s="605" t="s">
+        <v>17</v>
+      </c>
+      <c r="CD21" s="605"/>
+      <c r="CE21" s="605"/>
+      <c r="CF21" s="606"/>
+      <c r="CG21" s="607" t="str">
+        <f>IF(リスト!$S$13=0,"",DBCS(リスト!$S$12))</f>
+        <v/>
+      </c>
+      <c r="CH21" s="608"/>
+      <c r="CI21" s="609"/>
+      <c r="CJ21" s="610" t="s">
+        <v>116</v>
+      </c>
+      <c r="CK21" s="611"/>
+      <c r="CL21" s="611"/>
+      <c r="CM21" s="611"/>
+      <c r="CN21" s="611"/>
+      <c r="CO21" s="611"/>
+      <c r="CP21" s="612"/>
+      <c r="CQ21" s="613"/>
+      <c r="CR21" s="613"/>
+      <c r="CS21" s="613"/>
+      <c r="CT21" s="614"/>
+      <c r="CU21" s="56"/>
+      <c r="CV21" s="56"/>
+      <c r="CW21" s="56"/>
+    </row>
+    <row r="22" spans="1:101" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="379"/>
+      <c r="B22" s="56"/>
+      <c r="C22" s="615"/>
+      <c r="D22" s="616"/>
+      <c r="E22" s="616"/>
+      <c r="F22" s="616"/>
+      <c r="G22" s="616"/>
+      <c r="H22" s="616"/>
+      <c r="I22" s="616"/>
+      <c r="J22" s="616"/>
+      <c r="K22" s="617"/>
+      <c r="L22" s="617"/>
+      <c r="M22" s="617"/>
+      <c r="N22" s="617"/>
+      <c r="O22" s="617"/>
+      <c r="P22" s="617"/>
+      <c r="Q22" s="617"/>
+      <c r="R22" s="617"/>
+      <c r="S22" s="617"/>
+      <c r="T22" s="617"/>
+      <c r="U22" s="617"/>
+      <c r="V22" s="618"/>
+      <c r="W22" s="619"/>
+      <c r="X22" s="619"/>
+      <c r="Y22" s="619"/>
+      <c r="Z22" s="619"/>
+      <c r="AA22" s="619"/>
+      <c r="AB22" s="620"/>
+      <c r="AC22" s="621"/>
+      <c r="AD22" s="621"/>
+      <c r="AE22" s="621"/>
+      <c r="AF22" s="622"/>
+      <c r="AG22" s="623"/>
+      <c r="AH22" s="624"/>
+      <c r="AI22" s="625"/>
+      <c r="AJ22" s="623"/>
+      <c r="AK22" s="624"/>
+      <c r="AL22" s="625"/>
+      <c r="AM22" s="623"/>
+      <c r="AN22" s="624"/>
+      <c r="AO22" s="625"/>
+      <c r="AP22" s="623"/>
+      <c r="AQ22" s="624"/>
+      <c r="AR22" s="625"/>
+      <c r="AS22" s="626"/>
+      <c r="AT22" s="627"/>
+      <c r="AU22" s="628"/>
+      <c r="AV22" s="623"/>
+      <c r="AW22" s="624"/>
+      <c r="AX22" s="625"/>
+      <c r="AY22" s="623"/>
+      <c r="AZ22" s="624"/>
+      <c r="BA22" s="625"/>
+      <c r="BB22" s="623"/>
+      <c r="BC22" s="624"/>
+      <c r="BD22" s="625"/>
+      <c r="BE22" s="623"/>
+      <c r="BF22" s="624"/>
+      <c r="BG22" s="625"/>
+      <c r="BH22" s="629"/>
+      <c r="BI22" s="596"/>
+      <c r="BJ22" s="597"/>
+      <c r="BK22" s="630"/>
+      <c r="BL22" s="631"/>
+      <c r="BM22" s="631"/>
+      <c r="BN22" s="631"/>
+      <c r="BO22" s="631"/>
+      <c r="BP22" s="631"/>
+      <c r="BQ22" s="631"/>
+      <c r="BR22" s="632"/>
+      <c r="BS22" s="633"/>
+      <c r="BT22" s="634"/>
+      <c r="BU22" s="632"/>
+      <c r="BV22" s="633"/>
+      <c r="BW22" s="635"/>
+      <c r="BX22" s="617"/>
+      <c r="BY22" s="617"/>
+      <c r="BZ22" s="617"/>
+      <c r="CA22" s="617"/>
+      <c r="CB22" s="636"/>
+      <c r="CC22" s="637"/>
+      <c r="CD22" s="637"/>
+      <c r="CE22" s="637"/>
+      <c r="CF22" s="638"/>
+      <c r="CG22" s="639"/>
+      <c r="CH22" s="640"/>
+      <c r="CI22" s="641"/>
+      <c r="CJ22" s="642" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK22" s="643"/>
+      <c r="CL22" s="643"/>
+      <c r="CM22" s="643"/>
+      <c r="CN22" s="643"/>
+      <c r="CO22" s="643"/>
+      <c r="CP22" s="644"/>
+      <c r="CQ22" s="645"/>
+      <c r="CR22" s="645"/>
+      <c r="CS22" s="645"/>
+      <c r="CT22" s="646"/>
+      <c r="CU22" s="56"/>
+      <c r="CV22" s="56"/>
+      <c r="CW22" s="56"/>
+    </row>
+    <row r="23" spans="1:101" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="379"/>
+      <c r="B23" s="56"/>
+      <c r="C23" s="647" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="583"/>
+      <c r="E23" s="583"/>
+      <c r="F23" s="583"/>
+      <c r="G23" s="583"/>
+      <c r="H23" s="583"/>
+      <c r="I23" s="583"/>
+      <c r="J23" s="583"/>
+      <c r="K23" s="582" t="s">
         <v>14</v>
       </c>
-      <c r="AD22" s="188"/>
-[...203 lines deleted...]
-      <c r="V24" s="361" t="str">
+      <c r="L23" s="583"/>
+      <c r="M23" s="583"/>
+      <c r="N23" s="583"/>
+      <c r="O23" s="583"/>
+      <c r="P23" s="583"/>
+      <c r="Q23" s="583"/>
+      <c r="R23" s="583"/>
+      <c r="S23" s="583"/>
+      <c r="T23" s="583"/>
+      <c r="U23" s="583"/>
+      <c r="V23" s="584" t="str">
         <f>IF(リスト!$A$27=1,"",INDEX(リスト!$A$1:$A$24,リスト!$A$27))</f>
         <v/>
       </c>
-      <c r="W24" s="362"/>
-[...65 lines deleted...]
-      <c r="CC24" s="345" t="s">
+      <c r="W23" s="582"/>
+      <c r="X23" s="582"/>
+      <c r="Y23" s="582"/>
+      <c r="Z23" s="582"/>
+      <c r="AA23" s="582"/>
+      <c r="AB23" s="585"/>
+      <c r="AC23" s="586" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD23" s="587"/>
+      <c r="AE23" s="587"/>
+      <c r="AF23" s="588"/>
+      <c r="AG23" s="589"/>
+      <c r="AH23" s="590"/>
+      <c r="AI23" s="591"/>
+      <c r="AJ23" s="589"/>
+      <c r="AK23" s="590"/>
+      <c r="AL23" s="591"/>
+      <c r="AM23" s="589"/>
+      <c r="AN23" s="590"/>
+      <c r="AO23" s="591"/>
+      <c r="AP23" s="589"/>
+      <c r="AQ23" s="590"/>
+      <c r="AR23" s="591"/>
+      <c r="AS23" s="592"/>
+      <c r="AT23" s="593"/>
+      <c r="AU23" s="594"/>
+      <c r="AV23" s="589"/>
+      <c r="AW23" s="590"/>
+      <c r="AX23" s="591"/>
+      <c r="AY23" s="589"/>
+      <c r="AZ23" s="590"/>
+      <c r="BA23" s="591"/>
+      <c r="BB23" s="589"/>
+      <c r="BC23" s="590"/>
+      <c r="BD23" s="591"/>
+      <c r="BE23" s="589"/>
+      <c r="BF23" s="590"/>
+      <c r="BG23" s="591"/>
+      <c r="BH23" s="595"/>
+      <c r="BI23" s="596"/>
+      <c r="BJ23" s="597"/>
+      <c r="BK23" s="598" t="s">
+        <v>115</v>
+      </c>
+      <c r="BL23" s="599"/>
+      <c r="BM23" s="599"/>
+      <c r="BN23" s="599"/>
+      <c r="BO23" s="599"/>
+      <c r="BP23" s="599"/>
+      <c r="BQ23" s="599"/>
+      <c r="BR23" s="600" t="str">
+        <f>IF(リスト!$J$13=0,"",DBCS(リスト!$J$13))</f>
+        <v/>
+      </c>
+      <c r="BS23" s="601"/>
+      <c r="BT23" s="602" t="s">
+        <v>118</v>
+      </c>
+      <c r="BU23" s="600"/>
+      <c r="BV23" s="601"/>
+      <c r="BW23" s="603" t="str">
+        <f>IF(リスト!$N$13=0,"",DBCS(リスト!$N$13))</f>
+        <v/>
+      </c>
+      <c r="BX23" s="583"/>
+      <c r="BY23" s="583"/>
+      <c r="BZ23" s="583"/>
+      <c r="CA23" s="583"/>
+      <c r="CB23" s="604"/>
+      <c r="CC23" s="605" t="s">
         <v>17</v>
       </c>
-      <c r="CD24" s="345"/>
-[...15 lines deleted...]
-      <c r="CT24" s="351"/>
+      <c r="CD23" s="605"/>
+      <c r="CE23" s="605"/>
+      <c r="CF23" s="606"/>
+      <c r="CG23" s="607" t="str">
+        <f>IF(リスト!$T$13=0,"",DBCS(リスト!$T$12))</f>
+        <v/>
+      </c>
+      <c r="CH23" s="608"/>
+      <c r="CI23" s="609"/>
+      <c r="CJ23" s="610" t="s">
+        <v>116</v>
+      </c>
+      <c r="CK23" s="611"/>
+      <c r="CL23" s="611"/>
+      <c r="CM23" s="611"/>
+      <c r="CN23" s="611"/>
+      <c r="CO23" s="611"/>
+      <c r="CP23" s="612"/>
+      <c r="CQ23" s="613"/>
+      <c r="CR23" s="648"/>
+      <c r="CS23" s="648"/>
+      <c r="CT23" s="649"/>
+      <c r="CU23" s="56"/>
+      <c r="CV23" s="56"/>
+      <c r="CW23" s="56"/>
     </row>
-    <row r="25" spans="1:101" ht="11.1" customHeight="1" x14ac:dyDescent="0.15">
-[...21 lines deleted...]
-      <c r="V25" s="363"/>
+    <row r="24" spans="1:101" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="379"/>
+      <c r="B24" s="56"/>
+      <c r="C24" s="650"/>
+      <c r="D24" s="617"/>
+      <c r="E24" s="617"/>
+      <c r="F24" s="617"/>
+      <c r="G24" s="617"/>
+      <c r="H24" s="617"/>
+      <c r="I24" s="617"/>
+      <c r="J24" s="617"/>
+      <c r="K24" s="617"/>
+      <c r="L24" s="617"/>
+      <c r="M24" s="617"/>
+      <c r="N24" s="617"/>
+      <c r="O24" s="617"/>
+      <c r="P24" s="617"/>
+      <c r="Q24" s="617"/>
+      <c r="R24" s="617"/>
+      <c r="S24" s="617"/>
+      <c r="T24" s="617"/>
+      <c r="U24" s="617"/>
+      <c r="V24" s="618"/>
+      <c r="W24" s="619"/>
+      <c r="X24" s="619"/>
+      <c r="Y24" s="619"/>
+      <c r="Z24" s="619"/>
+      <c r="AA24" s="619"/>
+      <c r="AB24" s="620"/>
+      <c r="AC24" s="621"/>
+      <c r="AD24" s="621"/>
+      <c r="AE24" s="621"/>
+      <c r="AF24" s="622"/>
+      <c r="AG24" s="623"/>
+      <c r="AH24" s="624"/>
+      <c r="AI24" s="625"/>
+      <c r="AJ24" s="623"/>
+      <c r="AK24" s="624"/>
+      <c r="AL24" s="625"/>
+      <c r="AM24" s="623"/>
+      <c r="AN24" s="624"/>
+      <c r="AO24" s="625"/>
+      <c r="AP24" s="623"/>
+      <c r="AQ24" s="624"/>
+      <c r="AR24" s="625"/>
+      <c r="AS24" s="626"/>
+      <c r="AT24" s="627"/>
+      <c r="AU24" s="628"/>
+      <c r="AV24" s="623"/>
+      <c r="AW24" s="624"/>
+      <c r="AX24" s="625"/>
+      <c r="AY24" s="623"/>
+      <c r="AZ24" s="624"/>
+      <c r="BA24" s="625"/>
+      <c r="BB24" s="623"/>
+      <c r="BC24" s="624"/>
+      <c r="BD24" s="625"/>
+      <c r="BE24" s="623"/>
+      <c r="BF24" s="624"/>
+      <c r="BG24" s="625"/>
+      <c r="BH24" s="629"/>
+      <c r="BI24" s="596"/>
+      <c r="BJ24" s="597"/>
+      <c r="BK24" s="630"/>
+      <c r="BL24" s="631"/>
+      <c r="BM24" s="631"/>
+      <c r="BN24" s="631"/>
+      <c r="BO24" s="631"/>
+      <c r="BP24" s="631"/>
+      <c r="BQ24" s="631"/>
+      <c r="BR24" s="632"/>
+      <c r="BS24" s="633"/>
+      <c r="BT24" s="634"/>
+      <c r="BU24" s="632"/>
+      <c r="BV24" s="633"/>
+      <c r="BW24" s="635"/>
+      <c r="BX24" s="617"/>
+      <c r="BY24" s="617"/>
+      <c r="BZ24" s="617"/>
+      <c r="CA24" s="617"/>
+      <c r="CB24" s="636"/>
+      <c r="CC24" s="637"/>
+      <c r="CD24" s="637"/>
+      <c r="CE24" s="637"/>
+      <c r="CF24" s="638"/>
+      <c r="CG24" s="639"/>
+      <c r="CH24" s="640"/>
+      <c r="CI24" s="641"/>
+      <c r="CJ24" s="642" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK24" s="651"/>
+      <c r="CL24" s="651"/>
+      <c r="CM24" s="651"/>
+      <c r="CN24" s="651"/>
+      <c r="CO24" s="651"/>
+      <c r="CP24" s="652"/>
+      <c r="CQ24" s="653"/>
+      <c r="CR24" s="654"/>
+      <c r="CS24" s="654"/>
+      <c r="CT24" s="655"/>
+      <c r="CU24" s="56"/>
+      <c r="CV24" s="56"/>
+      <c r="CW24" s="56"/>
+    </row>
+    <row r="25" spans="1:101" ht="13.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="379"/>
+      <c r="B25" s="56"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="289" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="290"/>
+      <c r="F25" s="290"/>
+      <c r="G25" s="290"/>
+      <c r="H25" s="290"/>
+      <c r="I25" s="290"/>
+      <c r="J25" s="290"/>
+      <c r="K25" s="290"/>
+      <c r="L25" s="290"/>
+      <c r="M25" s="290"/>
+      <c r="N25" s="290"/>
+      <c r="O25" s="290"/>
+      <c r="P25" s="290"/>
+      <c r="Q25" s="290"/>
+      <c r="R25" s="290"/>
+      <c r="S25" s="290"/>
+      <c r="T25" s="26"/>
+      <c r="U25" s="26"/>
+      <c r="V25" s="363" t="str">
+        <f>IF(リスト!$C$14=1,"",INDEX(リスト!$D$1:$D$12,リスト!$C$14))</f>
+        <v/>
+      </c>
       <c r="W25" s="364"/>
       <c r="X25" s="364"/>
-      <c r="Y25" s="364"/>
-[...104 lines deleted...]
-      <c r="Y26" s="299" t="str">
+      <c r="Y25" s="266" t="str">
         <f>IF(リスト!$C$14=1,"",INDEX(リスト!$E$1:$E$12,リスト!$C$14))</f>
         <v/>
       </c>
-      <c r="Z26" s="299"/>
-[...79 lines deleted...]
-      <c r="CT26" s="188"/>
+      <c r="Z25" s="266"/>
+      <c r="AA25" s="301"/>
+      <c r="AB25" s="301"/>
+      <c r="AC25" s="28"/>
+      <c r="AD25" s="29"/>
+      <c r="AE25" s="29"/>
+      <c r="AF25" s="28"/>
+      <c r="AG25" s="207"/>
+      <c r="AH25" s="208"/>
+      <c r="AI25" s="209"/>
+      <c r="AJ25" s="207"/>
+      <c r="AK25" s="208"/>
+      <c r="AL25" s="209"/>
+      <c r="AM25" s="207"/>
+      <c r="AN25" s="208"/>
+      <c r="AO25" s="209"/>
+      <c r="AP25" s="207"/>
+      <c r="AQ25" s="208"/>
+      <c r="AR25" s="209"/>
+      <c r="AS25" s="221"/>
+      <c r="AT25" s="197"/>
+      <c r="AU25" s="222"/>
+      <c r="AV25" s="207"/>
+      <c r="AW25" s="208"/>
+      <c r="AX25" s="209"/>
+      <c r="AY25" s="207"/>
+      <c r="AZ25" s="208"/>
+      <c r="BA25" s="209"/>
+      <c r="BB25" s="207"/>
+      <c r="BC25" s="208"/>
+      <c r="BD25" s="209"/>
+      <c r="BE25" s="207"/>
+      <c r="BF25" s="208"/>
+      <c r="BG25" s="209"/>
+      <c r="BH25" s="312"/>
+      <c r="BI25" s="313"/>
+      <c r="BJ25" s="314"/>
+      <c r="BK25" s="225" t="s">
+        <v>115</v>
+      </c>
+      <c r="BL25" s="226"/>
+      <c r="BM25" s="226"/>
+      <c r="BN25" s="226"/>
+      <c r="BO25" s="226"/>
+      <c r="BP25" s="226"/>
+      <c r="BQ25" s="226"/>
+      <c r="BR25" s="119" t="str">
+        <f>IF(リスト!$K$13=0,"",DBCS(リスト!$K$13))</f>
+        <v/>
+      </c>
+      <c r="BS25" s="120"/>
+      <c r="BT25" s="210" t="s">
+        <v>16</v>
+      </c>
+      <c r="BU25" s="119"/>
+      <c r="BV25" s="119"/>
+      <c r="BW25" s="129" t="str">
+        <f>IF(リスト!$P$17=0,"",DBCS(リスト!$P$17))</f>
+        <v/>
+      </c>
+      <c r="BX25" s="130"/>
+      <c r="BY25" s="130"/>
+      <c r="BZ25" s="130"/>
+      <c r="CA25" s="130"/>
+      <c r="CB25" s="131"/>
+      <c r="CC25" s="137" t="s">
+        <v>17</v>
+      </c>
+      <c r="CD25" s="137"/>
+      <c r="CE25" s="137"/>
+      <c r="CF25" s="138"/>
+      <c r="CG25" s="325" t="s">
+        <v>119</v>
+      </c>
+      <c r="CH25" s="326"/>
+      <c r="CI25" s="326"/>
+      <c r="CJ25" s="326"/>
+      <c r="CK25" s="326"/>
+      <c r="CL25" s="326"/>
+      <c r="CM25" s="326"/>
+      <c r="CN25" s="326"/>
+      <c r="CO25" s="326"/>
+      <c r="CP25" s="326"/>
+      <c r="CQ25" s="326"/>
+      <c r="CR25" s="326"/>
+      <c r="CS25" s="326"/>
+      <c r="CT25" s="327"/>
+      <c r="CU25" s="56"/>
+      <c r="CV25" s="56"/>
+      <c r="CW25" s="56"/>
     </row>
-    <row r="27" spans="1:101" ht="11.1" customHeight="1" x14ac:dyDescent="0.15">
-[...97 lines deleted...]
-      <c r="CT27" s="190"/>
+    <row r="26" spans="1:101" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="379"/>
+      <c r="B26" s="56"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="362"/>
+      <c r="E26" s="362"/>
+      <c r="F26" s="362"/>
+      <c r="G26" s="362"/>
+      <c r="H26" s="362"/>
+      <c r="I26" s="362"/>
+      <c r="J26" s="362"/>
+      <c r="K26" s="362"/>
+      <c r="L26" s="362"/>
+      <c r="M26" s="362"/>
+      <c r="N26" s="362"/>
+      <c r="O26" s="362"/>
+      <c r="P26" s="362"/>
+      <c r="Q26" s="362"/>
+      <c r="R26" s="362"/>
+      <c r="S26" s="362"/>
+      <c r="T26" s="31"/>
+      <c r="U26" s="31"/>
+      <c r="V26" s="365"/>
+      <c r="W26" s="365"/>
+      <c r="X26" s="365"/>
+      <c r="Y26" s="302"/>
+      <c r="Z26" s="302"/>
+      <c r="AA26" s="302"/>
+      <c r="AB26" s="302"/>
+      <c r="AC26" s="32"/>
+      <c r="AD26" s="32"/>
+      <c r="AE26" s="32"/>
+      <c r="AF26" s="32"/>
+      <c r="AG26" s="286"/>
+      <c r="AH26" s="287"/>
+      <c r="AI26" s="288"/>
+      <c r="AJ26" s="286"/>
+      <c r="AK26" s="287"/>
+      <c r="AL26" s="288"/>
+      <c r="AM26" s="286"/>
+      <c r="AN26" s="287"/>
+      <c r="AO26" s="288"/>
+      <c r="AP26" s="286"/>
+      <c r="AQ26" s="287"/>
+      <c r="AR26" s="288"/>
+      <c r="AS26" s="348"/>
+      <c r="AT26" s="349"/>
+      <c r="AU26" s="350"/>
+      <c r="AV26" s="286"/>
+      <c r="AW26" s="287"/>
+      <c r="AX26" s="288"/>
+      <c r="AY26" s="286"/>
+      <c r="AZ26" s="287"/>
+      <c r="BA26" s="288"/>
+      <c r="BB26" s="286"/>
+      <c r="BC26" s="287"/>
+      <c r="BD26" s="288"/>
+      <c r="BE26" s="286"/>
+      <c r="BF26" s="287"/>
+      <c r="BG26" s="288"/>
+      <c r="BH26" s="315"/>
+      <c r="BI26" s="316"/>
+      <c r="BJ26" s="317"/>
+      <c r="BK26" s="372"/>
+      <c r="BL26" s="373"/>
+      <c r="BM26" s="373"/>
+      <c r="BN26" s="373"/>
+      <c r="BO26" s="373"/>
+      <c r="BP26" s="373"/>
+      <c r="BQ26" s="373"/>
+      <c r="BR26" s="303"/>
+      <c r="BS26" s="304"/>
+      <c r="BT26" s="318"/>
+      <c r="BU26" s="220"/>
+      <c r="BV26" s="220"/>
+      <c r="BW26" s="132"/>
+      <c r="BX26" s="133"/>
+      <c r="BY26" s="133"/>
+      <c r="BZ26" s="133"/>
+      <c r="CA26" s="133"/>
+      <c r="CB26" s="134"/>
+      <c r="CC26" s="374"/>
+      <c r="CD26" s="374"/>
+      <c r="CE26" s="374"/>
+      <c r="CF26" s="375"/>
+      <c r="CG26" s="328"/>
+      <c r="CH26" s="329"/>
+      <c r="CI26" s="329"/>
+      <c r="CJ26" s="329"/>
+      <c r="CK26" s="329"/>
+      <c r="CL26" s="329"/>
+      <c r="CM26" s="329"/>
+      <c r="CN26" s="329"/>
+      <c r="CO26" s="329"/>
+      <c r="CP26" s="329"/>
+      <c r="CQ26" s="329"/>
+      <c r="CR26" s="329"/>
+      <c r="CS26" s="329"/>
+      <c r="CT26" s="330"/>
+      <c r="CU26" s="56"/>
+      <c r="CV26" s="56"/>
+      <c r="CW26" s="56"/>
     </row>
-    <row r="28" spans="1:101" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-[...99 lines deleted...]
-      <c r="CT28" s="24"/>
+    <row r="27" spans="1:101" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="379"/>
+      <c r="B27" s="56"/>
+      <c r="C27" s="75"/>
+      <c r="D27" s="145" t="s">
+        <v>120</v>
+      </c>
+      <c r="E27" s="146"/>
+      <c r="F27" s="146"/>
+      <c r="G27" s="146"/>
+      <c r="H27" s="146"/>
+      <c r="I27" s="146"/>
+      <c r="J27" s="146"/>
+      <c r="K27" s="146"/>
+      <c r="L27" s="146"/>
+      <c r="M27" s="146"/>
+      <c r="N27" s="146"/>
+      <c r="O27" s="146"/>
+      <c r="P27" s="146"/>
+      <c r="Q27" s="146"/>
+      <c r="R27" s="146"/>
+      <c r="S27" s="146"/>
+      <c r="T27" s="146"/>
+      <c r="U27" s="146"/>
+      <c r="V27" s="146"/>
+      <c r="W27" s="146"/>
+      <c r="X27" s="146"/>
+      <c r="Y27" s="146"/>
+      <c r="Z27" s="146"/>
+      <c r="AA27" s="146"/>
+      <c r="AB27" s="146"/>
+      <c r="AC27" s="146"/>
+      <c r="AD27" s="146"/>
+      <c r="AE27" s="146"/>
+      <c r="AF27" s="146"/>
+      <c r="AG27" s="146"/>
+      <c r="AH27" s="146"/>
+      <c r="AI27" s="146"/>
+      <c r="AJ27" s="146"/>
+      <c r="AK27" s="146"/>
+      <c r="AL27" s="146"/>
+      <c r="AM27" s="146"/>
+      <c r="AN27" s="146"/>
+      <c r="AO27" s="146"/>
+      <c r="AP27" s="146"/>
+      <c r="AQ27" s="146"/>
+      <c r="AR27" s="146"/>
+      <c r="AS27" s="146"/>
+      <c r="AT27" s="146"/>
+      <c r="AU27" s="146"/>
+      <c r="AV27" s="146"/>
+      <c r="AW27" s="146"/>
+      <c r="AX27" s="146"/>
+      <c r="AY27" s="146"/>
+      <c r="AZ27" s="146"/>
+      <c r="BA27" s="146"/>
+      <c r="BB27" s="146"/>
+      <c r="BC27" s="146"/>
+      <c r="BD27" s="146"/>
+      <c r="BE27" s="146"/>
+      <c r="BF27" s="146"/>
+      <c r="BG27" s="146"/>
+      <c r="BH27" s="146"/>
+      <c r="BI27" s="146"/>
+      <c r="BJ27" s="146"/>
+      <c r="BK27" s="146"/>
+      <c r="BL27" s="146"/>
+      <c r="BM27" s="146"/>
+      <c r="BN27" s="146"/>
+      <c r="BO27" s="146"/>
+      <c r="BP27" s="146"/>
+      <c r="BQ27" s="146"/>
+      <c r="BR27" s="146"/>
+      <c r="BS27" s="146"/>
+      <c r="BT27" s="146"/>
+      <c r="BU27" s="146"/>
+      <c r="BV27" s="146"/>
+      <c r="BW27" s="146"/>
+      <c r="BX27" s="146"/>
+      <c r="BY27" s="146"/>
+      <c r="BZ27" s="146"/>
+      <c r="CA27" s="146"/>
+      <c r="CB27" s="146"/>
+      <c r="CC27" s="146"/>
+      <c r="CD27" s="146"/>
+      <c r="CE27" s="146"/>
+      <c r="CF27" s="146"/>
+      <c r="CG27" s="146"/>
+      <c r="CH27" s="146"/>
+      <c r="CI27" s="146"/>
+      <c r="CJ27" s="146"/>
+      <c r="CK27" s="146"/>
+      <c r="CL27" s="146"/>
+      <c r="CM27" s="146"/>
+      <c r="CN27" s="146"/>
+      <c r="CO27" s="146"/>
+      <c r="CP27" s="146"/>
+      <c r="CQ27" s="146"/>
+      <c r="CR27" s="146"/>
+      <c r="CS27" s="146"/>
+      <c r="CT27" s="7"/>
+      <c r="CU27" s="56"/>
+      <c r="CV27" s="56"/>
+      <c r="CW27" s="56"/>
     </row>
-    <row r="29" spans="1:101" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-[...37 lines deleted...]
-      <c r="CT29" s="34"/>
+    <row r="28" spans="1:101" ht="11.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="379"/>
+      <c r="B28" s="56"/>
+      <c r="C28" s="76"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+      <c r="H28" s="76"/>
+      <c r="I28" s="76"/>
+      <c r="J28" s="76"/>
+      <c r="K28" s="76"/>
+      <c r="L28" s="76"/>
+      <c r="M28" s="76"/>
+      <c r="N28" s="56"/>
+      <c r="O28" s="56"/>
+      <c r="P28" s="56"/>
+      <c r="Q28" s="56"/>
+      <c r="R28" s="56"/>
+      <c r="S28" s="56"/>
+      <c r="T28" s="56"/>
+      <c r="U28" s="56"/>
+      <c r="V28" s="56"/>
+      <c r="W28" s="56"/>
+      <c r="X28" s="56"/>
+      <c r="Y28" s="56"/>
+      <c r="Z28" s="56"/>
+      <c r="AA28" s="56"/>
+      <c r="AB28" s="56"/>
+      <c r="AC28" s="56"/>
+      <c r="AD28" s="56"/>
+      <c r="AE28" s="56"/>
+      <c r="AF28" s="56"/>
+      <c r="AG28" s="56"/>
+      <c r="AH28" s="56"/>
+      <c r="AI28" s="56"/>
+      <c r="AJ28" s="56"/>
+      <c r="AK28" s="56"/>
+      <c r="AL28" s="56"/>
+      <c r="AM28" s="56"/>
+      <c r="AN28" s="56"/>
+      <c r="AO28" s="56"/>
+      <c r="AP28" s="56"/>
+      <c r="AQ28" s="56"/>
+      <c r="AR28" s="56"/>
+      <c r="AS28" s="56"/>
+      <c r="AT28" s="56"/>
+      <c r="AU28" s="56"/>
+      <c r="AV28" s="56"/>
+      <c r="AW28" s="56"/>
+      <c r="AX28" s="56"/>
+      <c r="AY28" s="56"/>
+      <c r="AZ28" s="56"/>
+      <c r="BA28" s="56"/>
+      <c r="BB28" s="56"/>
+      <c r="BC28" s="56"/>
+      <c r="BD28" s="56"/>
+      <c r="BE28" s="56"/>
+      <c r="BF28" s="56"/>
+      <c r="BG28" s="56"/>
+      <c r="BH28" s="56"/>
+      <c r="BI28" s="56"/>
+      <c r="BJ28" s="56"/>
+      <c r="BK28" s="56"/>
+      <c r="BL28" s="56"/>
+      <c r="BM28" s="56"/>
+      <c r="BN28" s="56"/>
+      <c r="BO28" s="76"/>
+      <c r="BP28" s="76"/>
+      <c r="BQ28" s="76"/>
+      <c r="BR28" s="76"/>
+      <c r="BS28" s="76"/>
+      <c r="BT28" s="76"/>
+      <c r="BU28" s="76"/>
+      <c r="BV28" s="76"/>
+      <c r="BW28" s="76"/>
+      <c r="BX28" s="76"/>
+      <c r="BY28" s="76"/>
+      <c r="BZ28" s="76"/>
+      <c r="CA28" s="76"/>
+      <c r="CB28" s="76"/>
+      <c r="CC28" s="76"/>
+      <c r="CD28" s="76"/>
+      <c r="CE28" s="76"/>
+      <c r="CF28" s="76"/>
+      <c r="CG28" s="76"/>
+      <c r="CH28" s="76"/>
+      <c r="CI28" s="56"/>
+      <c r="CJ28" s="77"/>
+      <c r="CK28" s="77"/>
+      <c r="CL28" s="56"/>
+      <c r="CM28" s="56"/>
+      <c r="CN28" s="56"/>
+      <c r="CO28" s="56"/>
+      <c r="CP28" s="56"/>
+      <c r="CQ28" s="56"/>
+      <c r="CR28" s="74"/>
+      <c r="CS28" s="74"/>
+      <c r="CT28" s="74"/>
+      <c r="CU28" s="56"/>
+      <c r="CV28" s="56"/>
+      <c r="CW28" s="56"/>
     </row>
-    <row r="30" spans="1:101" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...58 lines deleted...]
-      <c r="CT30" s="34"/>
+    <row r="29" spans="1:101" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="379"/>
+      <c r="B29" s="63" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="78"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="75"/>
+      <c r="I29" s="75"/>
+      <c r="J29" s="75"/>
+      <c r="K29" s="75"/>
+      <c r="L29" s="75"/>
+      <c r="M29" s="75"/>
+      <c r="N29" s="75"/>
+      <c r="O29" s="75"/>
+      <c r="P29" s="75"/>
+      <c r="Q29" s="75"/>
+      <c r="R29" s="75"/>
+      <c r="S29" s="75"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="75"/>
+      <c r="V29" s="75"/>
+      <c r="W29" s="75"/>
+      <c r="X29" s="75"/>
+      <c r="Y29" s="75"/>
+      <c r="Z29" s="75"/>
+      <c r="AA29" s="75"/>
+      <c r="AB29" s="75"/>
+      <c r="AC29" s="75"/>
+      <c r="AD29" s="75"/>
+      <c r="AE29" s="75"/>
+      <c r="AF29" s="75"/>
+      <c r="AG29" s="75"/>
+      <c r="AH29" s="75"/>
+      <c r="AI29" s="75"/>
+      <c r="AJ29" s="75"/>
+      <c r="AK29" s="75"/>
+      <c r="AL29" s="75"/>
+      <c r="AM29" s="75"/>
+      <c r="AN29" s="75"/>
+      <c r="AO29" s="56"/>
+      <c r="AP29" s="56"/>
+      <c r="AQ29" s="56"/>
+      <c r="AR29" s="56"/>
+      <c r="AS29" s="56"/>
+      <c r="AT29" s="56"/>
+      <c r="AU29" s="56"/>
+      <c r="AV29" s="56"/>
+      <c r="AW29" s="56"/>
+      <c r="AX29" s="56"/>
+      <c r="AY29" s="75"/>
+      <c r="AZ29" s="75"/>
+      <c r="BA29" s="75"/>
+      <c r="BB29" s="79"/>
+      <c r="BC29" s="79"/>
+      <c r="BD29" s="79"/>
+      <c r="BE29" s="75"/>
+      <c r="BF29" s="75"/>
+      <c r="BG29" s="75"/>
+      <c r="BH29" s="75"/>
+      <c r="BI29" s="75"/>
+      <c r="BJ29" s="75"/>
+      <c r="BK29" s="56"/>
+      <c r="BL29" s="56"/>
+      <c r="BM29" s="56"/>
+      <c r="BN29" s="56"/>
+      <c r="BO29" s="56"/>
+      <c r="BP29" s="56"/>
+      <c r="BQ29" s="56"/>
+      <c r="BR29" s="56"/>
+      <c r="BS29" s="56"/>
+      <c r="BT29" s="56"/>
+      <c r="BU29" s="56"/>
+      <c r="BV29" s="56"/>
+      <c r="BW29" s="56"/>
+      <c r="BX29" s="56"/>
+      <c r="BY29" s="56"/>
+      <c r="BZ29" s="56"/>
+      <c r="CA29" s="56"/>
+      <c r="CB29" s="56"/>
+      <c r="CC29" s="56"/>
+      <c r="CD29" s="56"/>
+      <c r="CE29" s="56"/>
+      <c r="CF29" s="56"/>
+      <c r="CG29" s="56"/>
+      <c r="CH29" s="56"/>
+      <c r="CI29" s="56"/>
+      <c r="CJ29" s="77"/>
+      <c r="CK29" s="77"/>
+      <c r="CL29" s="56"/>
+      <c r="CM29" s="56"/>
+      <c r="CN29" s="56"/>
+      <c r="CO29" s="56"/>
+      <c r="CP29" s="56"/>
+      <c r="CQ29" s="56"/>
+      <c r="CR29" s="74"/>
+      <c r="CS29" s="74"/>
+      <c r="CT29" s="74"/>
+      <c r="CU29" s="56"/>
+      <c r="CV29" s="56"/>
+      <c r="CW29" s="56"/>
     </row>
-    <row r="31" spans="1:101" ht="8.4" customHeight="1" x14ac:dyDescent="0.15">
-[...102 lines deleted...]
-      <c r="CV31" s="15"/>
+    <row r="30" spans="1:101" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="379"/>
+      <c r="B30" s="56"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="147" t="s">
+        <v>58</v>
+      </c>
+      <c r="F30" s="147"/>
+      <c r="G30" s="147"/>
+      <c r="H30" s="147"/>
+      <c r="I30" s="147"/>
+      <c r="J30" s="147"/>
+      <c r="K30" s="147"/>
+      <c r="L30" s="147"/>
+      <c r="M30" s="147"/>
+      <c r="N30" s="147"/>
+      <c r="O30" s="147"/>
+      <c r="P30" s="147"/>
+      <c r="Q30" s="147"/>
+      <c r="R30" s="147"/>
+      <c r="S30" s="147"/>
+      <c r="T30" s="147"/>
+      <c r="U30" s="147"/>
+      <c r="V30" s="33"/>
+      <c r="W30" s="33"/>
+      <c r="X30" s="135"/>
+      <c r="Y30" s="135"/>
+      <c r="Z30" s="135"/>
+      <c r="AA30" s="135"/>
+      <c r="AB30" s="135"/>
+      <c r="AC30" s="135"/>
+      <c r="AD30" s="135"/>
+      <c r="AE30" s="135"/>
+      <c r="AF30" s="135"/>
+      <c r="AG30" s="135"/>
+      <c r="AH30" s="135"/>
+      <c r="AI30" s="135"/>
+      <c r="AJ30" s="135"/>
+      <c r="AK30" s="135"/>
+      <c r="AL30" s="135"/>
+      <c r="AM30" s="135"/>
+      <c r="AN30" s="135"/>
+      <c r="AO30" s="135"/>
+      <c r="AP30" s="135"/>
+      <c r="AQ30" s="135"/>
+      <c r="AR30" s="135"/>
+      <c r="AS30" s="139"/>
+      <c r="AT30" s="140"/>
+      <c r="AU30" s="140"/>
+      <c r="AV30" s="141"/>
+      <c r="AW30" s="135"/>
+      <c r="AX30" s="135"/>
+      <c r="AY30" s="135"/>
+      <c r="AZ30" s="135"/>
+      <c r="BA30" s="135"/>
+      <c r="BB30" s="135"/>
+      <c r="BC30" s="135"/>
+      <c r="BD30" s="135"/>
+      <c r="BE30" s="135"/>
+      <c r="BF30" s="135"/>
+      <c r="BG30" s="135"/>
+      <c r="BH30" s="135"/>
+      <c r="BI30" s="135"/>
+      <c r="BJ30" s="135"/>
+      <c r="BK30" s="135"/>
+      <c r="BL30" s="135"/>
+      <c r="BM30" s="135"/>
+      <c r="BN30" s="135"/>
+      <c r="BO30" s="135"/>
+      <c r="BP30" s="135"/>
+      <c r="BQ30" s="135"/>
+      <c r="BR30" s="135"/>
+      <c r="BS30" s="135"/>
+      <c r="BT30" s="135"/>
+      <c r="BU30" s="135"/>
+      <c r="BV30" s="135"/>
+      <c r="BW30" s="135"/>
+      <c r="BX30" s="135"/>
+      <c r="BY30" s="135"/>
+      <c r="BZ30" s="135"/>
+      <c r="CA30" s="135"/>
+      <c r="CB30" s="135"/>
+      <c r="CC30" s="135"/>
+      <c r="CD30" s="135"/>
+      <c r="CE30" s="135"/>
+      <c r="CF30" s="135"/>
+      <c r="CG30" s="319" t="s">
+        <v>18</v>
+      </c>
+      <c r="CH30" s="320"/>
+      <c r="CI30" s="320"/>
+      <c r="CJ30" s="320"/>
+      <c r="CK30" s="320"/>
+      <c r="CL30" s="320"/>
+      <c r="CM30" s="320"/>
+      <c r="CN30" s="320"/>
+      <c r="CO30" s="320"/>
+      <c r="CP30" s="320"/>
+      <c r="CQ30" s="320"/>
+      <c r="CR30" s="320"/>
+      <c r="CS30" s="320"/>
+      <c r="CT30" s="321"/>
+      <c r="CU30" s="72"/>
+      <c r="CV30" s="64"/>
+      <c r="CW30" s="56"/>
+    </row>
+    <row r="31" spans="1:101" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="379"/>
+      <c r="B31" s="56"/>
+      <c r="C31" s="34"/>
+      <c r="D31" s="80"/>
+      <c r="E31" s="148"/>
+      <c r="F31" s="148"/>
+      <c r="G31" s="148"/>
+      <c r="H31" s="148"/>
+      <c r="I31" s="148"/>
+      <c r="J31" s="148"/>
+      <c r="K31" s="148"/>
+      <c r="L31" s="148"/>
+      <c r="M31" s="148"/>
+      <c r="N31" s="148"/>
+      <c r="O31" s="148"/>
+      <c r="P31" s="148"/>
+      <c r="Q31" s="148"/>
+      <c r="R31" s="148"/>
+      <c r="S31" s="148"/>
+      <c r="T31" s="148"/>
+      <c r="U31" s="148"/>
+      <c r="V31" s="80"/>
+      <c r="W31" s="80"/>
+      <c r="X31" s="136"/>
+      <c r="Y31" s="136"/>
+      <c r="Z31" s="136"/>
+      <c r="AA31" s="136"/>
+      <c r="AB31" s="136"/>
+      <c r="AC31" s="136"/>
+      <c r="AD31" s="136"/>
+      <c r="AE31" s="136"/>
+      <c r="AF31" s="136"/>
+      <c r="AG31" s="136"/>
+      <c r="AH31" s="136"/>
+      <c r="AI31" s="136"/>
+      <c r="AJ31" s="136"/>
+      <c r="AK31" s="136"/>
+      <c r="AL31" s="136"/>
+      <c r="AM31" s="136"/>
+      <c r="AN31" s="136"/>
+      <c r="AO31" s="136"/>
+      <c r="AP31" s="136"/>
+      <c r="AQ31" s="136"/>
+      <c r="AR31" s="136"/>
+      <c r="AS31" s="142"/>
+      <c r="AT31" s="143"/>
+      <c r="AU31" s="143"/>
+      <c r="AV31" s="144"/>
+      <c r="AW31" s="136"/>
+      <c r="AX31" s="136"/>
+      <c r="AY31" s="136"/>
+      <c r="AZ31" s="136"/>
+      <c r="BA31" s="136"/>
+      <c r="BB31" s="136"/>
+      <c r="BC31" s="136"/>
+      <c r="BD31" s="136"/>
+      <c r="BE31" s="136"/>
+      <c r="BF31" s="136"/>
+      <c r="BG31" s="136"/>
+      <c r="BH31" s="136"/>
+      <c r="BI31" s="136"/>
+      <c r="BJ31" s="136"/>
+      <c r="BK31" s="136"/>
+      <c r="BL31" s="136"/>
+      <c r="BM31" s="136"/>
+      <c r="BN31" s="136"/>
+      <c r="BO31" s="136"/>
+      <c r="BP31" s="136"/>
+      <c r="BQ31" s="136"/>
+      <c r="BR31" s="136"/>
+      <c r="BS31" s="136"/>
+      <c r="BT31" s="136"/>
+      <c r="BU31" s="136"/>
+      <c r="BV31" s="136"/>
+      <c r="BW31" s="136"/>
+      <c r="BX31" s="136"/>
+      <c r="BY31" s="136"/>
+      <c r="BZ31" s="136"/>
+      <c r="CA31" s="136"/>
+      <c r="CB31" s="136"/>
+      <c r="CC31" s="136"/>
+      <c r="CD31" s="136"/>
+      <c r="CE31" s="136"/>
+      <c r="CF31" s="136"/>
+      <c r="CG31" s="322"/>
+      <c r="CH31" s="323"/>
+      <c r="CI31" s="323"/>
+      <c r="CJ31" s="323"/>
+      <c r="CK31" s="323"/>
+      <c r="CL31" s="323"/>
+      <c r="CM31" s="323"/>
+      <c r="CN31" s="323"/>
+      <c r="CO31" s="323"/>
+      <c r="CP31" s="323"/>
+      <c r="CQ31" s="323"/>
+      <c r="CR31" s="323"/>
+      <c r="CS31" s="323"/>
+      <c r="CT31" s="324"/>
+      <c r="CU31" s="72"/>
+      <c r="CV31" s="64"/>
+      <c r="CW31" s="56"/>
     </row>
     <row r="32" spans="1:101" ht="8.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="400"/>
-[...98 lines deleted...]
-      <c r="CV32" s="15"/>
+      <c r="A32" s="379"/>
+      <c r="B32" s="56"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="148"/>
+      <c r="F32" s="148"/>
+      <c r="G32" s="148"/>
+      <c r="H32" s="148"/>
+      <c r="I32" s="148"/>
+      <c r="J32" s="148"/>
+      <c r="K32" s="148"/>
+      <c r="L32" s="148"/>
+      <c r="M32" s="148"/>
+      <c r="N32" s="148"/>
+      <c r="O32" s="148"/>
+      <c r="P32" s="148"/>
+      <c r="Q32" s="148"/>
+      <c r="R32" s="148"/>
+      <c r="S32" s="148"/>
+      <c r="T32" s="148"/>
+      <c r="U32" s="148"/>
+      <c r="V32" s="80"/>
+      <c r="W32" s="80"/>
+      <c r="X32" s="136"/>
+      <c r="Y32" s="136"/>
+      <c r="Z32" s="136"/>
+      <c r="AA32" s="136"/>
+      <c r="AB32" s="136"/>
+      <c r="AC32" s="136"/>
+      <c r="AD32" s="136"/>
+      <c r="AE32" s="136"/>
+      <c r="AF32" s="136"/>
+      <c r="AG32" s="136"/>
+      <c r="AH32" s="136"/>
+      <c r="AI32" s="136"/>
+      <c r="AJ32" s="136"/>
+      <c r="AK32" s="136"/>
+      <c r="AL32" s="136"/>
+      <c r="AM32" s="136"/>
+      <c r="AN32" s="136"/>
+      <c r="AO32" s="136"/>
+      <c r="AP32" s="136"/>
+      <c r="AQ32" s="136"/>
+      <c r="AR32" s="136"/>
+      <c r="AS32" s="213"/>
+      <c r="AT32" s="214"/>
+      <c r="AU32" s="214"/>
+      <c r="AV32" s="311"/>
+      <c r="AW32" s="136"/>
+      <c r="AX32" s="136"/>
+      <c r="AY32" s="136"/>
+      <c r="AZ32" s="136"/>
+      <c r="BA32" s="136"/>
+      <c r="BB32" s="136"/>
+      <c r="BC32" s="136"/>
+      <c r="BD32" s="136"/>
+      <c r="BE32" s="136"/>
+      <c r="BF32" s="136"/>
+      <c r="BG32" s="136"/>
+      <c r="BH32" s="136"/>
+      <c r="BI32" s="136"/>
+      <c r="BJ32" s="136"/>
+      <c r="BK32" s="136"/>
+      <c r="BL32" s="136"/>
+      <c r="BM32" s="136"/>
+      <c r="BN32" s="136"/>
+      <c r="BO32" s="136"/>
+      <c r="BP32" s="136"/>
+      <c r="BQ32" s="136"/>
+      <c r="BR32" s="136"/>
+      <c r="BS32" s="136"/>
+      <c r="BT32" s="136"/>
+      <c r="BU32" s="136"/>
+      <c r="BV32" s="136"/>
+      <c r="BW32" s="136"/>
+      <c r="BX32" s="136"/>
+      <c r="BY32" s="136"/>
+      <c r="BZ32" s="136"/>
+      <c r="CA32" s="136"/>
+      <c r="CB32" s="136"/>
+      <c r="CC32" s="136"/>
+      <c r="CD32" s="136"/>
+      <c r="CE32" s="136"/>
+      <c r="CF32" s="136"/>
+      <c r="CG32" s="35"/>
+      <c r="CH32" s="81"/>
+      <c r="CI32" s="81"/>
+      <c r="CJ32" s="81"/>
+      <c r="CK32" s="81"/>
+      <c r="CL32" s="81"/>
+      <c r="CM32" s="81"/>
+      <c r="CN32" s="81"/>
+      <c r="CO32" s="81"/>
+      <c r="CP32" s="81"/>
+      <c r="CQ32" s="81"/>
+      <c r="CR32" s="81"/>
+      <c r="CS32" s="81"/>
+      <c r="CT32" s="36"/>
+      <c r="CU32" s="72"/>
+      <c r="CV32" s="64"/>
+      <c r="CW32" s="56"/>
     </row>
     <row r="33" spans="1:101" ht="8.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="400"/>
-[...98 lines deleted...]
-      <c r="CV33" s="15"/>
+      <c r="A33" s="379"/>
+      <c r="B33" s="56"/>
+      <c r="C33" s="34"/>
+      <c r="D33" s="80"/>
+      <c r="E33" s="149"/>
+      <c r="F33" s="149"/>
+      <c r="G33" s="149"/>
+      <c r="H33" s="149"/>
+      <c r="I33" s="149"/>
+      <c r="J33" s="149"/>
+      <c r="K33" s="149"/>
+      <c r="L33" s="149"/>
+      <c r="M33" s="149"/>
+      <c r="N33" s="149"/>
+      <c r="O33" s="149"/>
+      <c r="P33" s="149"/>
+      <c r="Q33" s="149"/>
+      <c r="R33" s="149"/>
+      <c r="S33" s="149"/>
+      <c r="T33" s="149"/>
+      <c r="U33" s="149"/>
+      <c r="V33" s="80"/>
+      <c r="W33" s="80"/>
+      <c r="X33" s="136"/>
+      <c r="Y33" s="136"/>
+      <c r="Z33" s="136"/>
+      <c r="AA33" s="136"/>
+      <c r="AB33" s="136"/>
+      <c r="AC33" s="136"/>
+      <c r="AD33" s="136"/>
+      <c r="AE33" s="136"/>
+      <c r="AF33" s="136"/>
+      <c r="AG33" s="136"/>
+      <c r="AH33" s="136"/>
+      <c r="AI33" s="136"/>
+      <c r="AJ33" s="136"/>
+      <c r="AK33" s="136"/>
+      <c r="AL33" s="136"/>
+      <c r="AM33" s="136"/>
+      <c r="AN33" s="136"/>
+      <c r="AO33" s="136"/>
+      <c r="AP33" s="136"/>
+      <c r="AQ33" s="136"/>
+      <c r="AR33" s="136"/>
+      <c r="AS33" s="142"/>
+      <c r="AT33" s="143"/>
+      <c r="AU33" s="143"/>
+      <c r="AV33" s="144"/>
+      <c r="AW33" s="136"/>
+      <c r="AX33" s="136"/>
+      <c r="AY33" s="136"/>
+      <c r="AZ33" s="136"/>
+      <c r="BA33" s="136"/>
+      <c r="BB33" s="136"/>
+      <c r="BC33" s="136"/>
+      <c r="BD33" s="136"/>
+      <c r="BE33" s="136"/>
+      <c r="BF33" s="136"/>
+      <c r="BG33" s="136"/>
+      <c r="BH33" s="136"/>
+      <c r="BI33" s="136"/>
+      <c r="BJ33" s="136"/>
+      <c r="BK33" s="136"/>
+      <c r="BL33" s="136"/>
+      <c r="BM33" s="136"/>
+      <c r="BN33" s="136"/>
+      <c r="BO33" s="136"/>
+      <c r="BP33" s="136"/>
+      <c r="BQ33" s="136"/>
+      <c r="BR33" s="136"/>
+      <c r="BS33" s="136"/>
+      <c r="BT33" s="136"/>
+      <c r="BU33" s="136"/>
+      <c r="BV33" s="136"/>
+      <c r="BW33" s="136"/>
+      <c r="BX33" s="136"/>
+      <c r="BY33" s="136"/>
+      <c r="BZ33" s="136"/>
+      <c r="CA33" s="136"/>
+      <c r="CB33" s="136"/>
+      <c r="CC33" s="136"/>
+      <c r="CD33" s="136"/>
+      <c r="CE33" s="136"/>
+      <c r="CF33" s="136"/>
+      <c r="CG33" s="35"/>
+      <c r="CH33" s="81"/>
+      <c r="CI33" s="81"/>
+      <c r="CJ33" s="81"/>
+      <c r="CK33" s="81"/>
+      <c r="CL33" s="81"/>
+      <c r="CM33" s="81"/>
+      <c r="CN33" s="81"/>
+      <c r="CO33" s="81"/>
+      <c r="CP33" s="81"/>
+      <c r="CQ33" s="81"/>
+      <c r="CR33" s="81"/>
+      <c r="CS33" s="81"/>
+      <c r="CT33" s="36"/>
+      <c r="CU33" s="72"/>
+      <c r="CV33" s="64"/>
+      <c r="CW33" s="56"/>
     </row>
     <row r="34" spans="1:101" ht="8.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="400"/>
-[...98 lines deleted...]
-      <c r="CV34" s="15"/>
+      <c r="A34" s="379"/>
+      <c r="B34" s="56"/>
+      <c r="C34" s="176" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="177"/>
+      <c r="E34" s="177"/>
+      <c r="F34" s="177"/>
+      <c r="G34" s="177"/>
+      <c r="H34" s="177"/>
+      <c r="I34" s="177"/>
+      <c r="J34" s="177"/>
+      <c r="K34" s="177"/>
+      <c r="L34" s="177"/>
+      <c r="M34" s="177"/>
+      <c r="N34" s="177"/>
+      <c r="O34" s="177"/>
+      <c r="P34" s="177"/>
+      <c r="Q34" s="177"/>
+      <c r="R34" s="177"/>
+      <c r="S34" s="177"/>
+      <c r="T34" s="177"/>
+      <c r="U34" s="177"/>
+      <c r="V34" s="177"/>
+      <c r="W34" s="178"/>
+      <c r="X34" s="183"/>
+      <c r="Y34" s="183"/>
+      <c r="Z34" s="183"/>
+      <c r="AA34" s="183"/>
+      <c r="AB34" s="183"/>
+      <c r="AC34" s="183"/>
+      <c r="AD34" s="183"/>
+      <c r="AE34" s="183"/>
+      <c r="AF34" s="183"/>
+      <c r="AG34" s="183"/>
+      <c r="AH34" s="183"/>
+      <c r="AI34" s="183"/>
+      <c r="AJ34" s="183"/>
+      <c r="AK34" s="183"/>
+      <c r="AL34" s="183"/>
+      <c r="AM34" s="183"/>
+      <c r="AN34" s="183"/>
+      <c r="AO34" s="183"/>
+      <c r="AP34" s="183"/>
+      <c r="AQ34" s="183"/>
+      <c r="AR34" s="183"/>
+      <c r="AS34" s="183"/>
+      <c r="AT34" s="183"/>
+      <c r="AU34" s="183"/>
+      <c r="AV34" s="183"/>
+      <c r="AW34" s="183"/>
+      <c r="AX34" s="183"/>
+      <c r="AY34" s="183"/>
+      <c r="AZ34" s="183"/>
+      <c r="BA34" s="183"/>
+      <c r="BB34" s="183"/>
+      <c r="BC34" s="183"/>
+      <c r="BD34" s="183"/>
+      <c r="BE34" s="183"/>
+      <c r="BF34" s="183"/>
+      <c r="BG34" s="183"/>
+      <c r="BH34" s="183"/>
+      <c r="BI34" s="183"/>
+      <c r="BJ34" s="183"/>
+      <c r="BK34" s="183"/>
+      <c r="BL34" s="183"/>
+      <c r="BM34" s="183"/>
+      <c r="BN34" s="183"/>
+      <c r="BO34" s="183"/>
+      <c r="BP34" s="183"/>
+      <c r="BQ34" s="183"/>
+      <c r="BR34" s="183"/>
+      <c r="BS34" s="183"/>
+      <c r="BT34" s="183"/>
+      <c r="BU34" s="183"/>
+      <c r="BV34" s="183"/>
+      <c r="BW34" s="183"/>
+      <c r="BX34" s="183"/>
+      <c r="BY34" s="183"/>
+      <c r="BZ34" s="183"/>
+      <c r="CA34" s="183"/>
+      <c r="CB34" s="183"/>
+      <c r="CC34" s="183"/>
+      <c r="CD34" s="183"/>
+      <c r="CE34" s="183"/>
+      <c r="CF34" s="183"/>
+      <c r="CG34" s="35"/>
+      <c r="CH34" s="81"/>
+      <c r="CI34" s="81"/>
+      <c r="CJ34" s="81"/>
+      <c r="CK34" s="81"/>
+      <c r="CL34" s="81"/>
+      <c r="CM34" s="81"/>
+      <c r="CN34" s="81"/>
+      <c r="CO34" s="81"/>
+      <c r="CP34" s="81"/>
+      <c r="CQ34" s="81"/>
+      <c r="CR34" s="81"/>
+      <c r="CS34" s="81"/>
+      <c r="CT34" s="36"/>
+      <c r="CU34" s="72"/>
+      <c r="CV34" s="64"/>
+      <c r="CW34" s="56"/>
     </row>
-    <row r="35" spans="1:101" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...101 lines deleted...]
-      <c r="CV35" s="15"/>
+    <row r="35" spans="1:101" ht="8.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="56"/>
+      <c r="B35" s="56"/>
+      <c r="C35" s="179"/>
+      <c r="D35" s="148"/>
+      <c r="E35" s="148"/>
+      <c r="F35" s="148"/>
+      <c r="G35" s="148"/>
+      <c r="H35" s="148"/>
+      <c r="I35" s="148"/>
+      <c r="J35" s="148"/>
+      <c r="K35" s="148"/>
+      <c r="L35" s="148"/>
+      <c r="M35" s="148"/>
+      <c r="N35" s="148"/>
+      <c r="O35" s="148"/>
+      <c r="P35" s="148"/>
+      <c r="Q35" s="148"/>
+      <c r="R35" s="148"/>
+      <c r="S35" s="148"/>
+      <c r="T35" s="148"/>
+      <c r="U35" s="148"/>
+      <c r="V35" s="148"/>
+      <c r="W35" s="180"/>
+      <c r="X35" s="184"/>
+      <c r="Y35" s="184"/>
+      <c r="Z35" s="184"/>
+      <c r="AA35" s="184"/>
+      <c r="AB35" s="184"/>
+      <c r="AC35" s="184"/>
+      <c r="AD35" s="184"/>
+      <c r="AE35" s="184"/>
+      <c r="AF35" s="184"/>
+      <c r="AG35" s="184"/>
+      <c r="AH35" s="184"/>
+      <c r="AI35" s="184"/>
+      <c r="AJ35" s="184"/>
+      <c r="AK35" s="184"/>
+      <c r="AL35" s="184"/>
+      <c r="AM35" s="184"/>
+      <c r="AN35" s="184"/>
+      <c r="AO35" s="184"/>
+      <c r="AP35" s="184"/>
+      <c r="AQ35" s="184"/>
+      <c r="AR35" s="184"/>
+      <c r="AS35" s="184"/>
+      <c r="AT35" s="184"/>
+      <c r="AU35" s="184"/>
+      <c r="AV35" s="184"/>
+      <c r="AW35" s="184"/>
+      <c r="AX35" s="184"/>
+      <c r="AY35" s="184"/>
+      <c r="AZ35" s="184"/>
+      <c r="BA35" s="184"/>
+      <c r="BB35" s="184"/>
+      <c r="BC35" s="184"/>
+      <c r="BD35" s="184"/>
+      <c r="BE35" s="184"/>
+      <c r="BF35" s="184"/>
+      <c r="BG35" s="184"/>
+      <c r="BH35" s="184"/>
+      <c r="BI35" s="184"/>
+      <c r="BJ35" s="184"/>
+      <c r="BK35" s="184"/>
+      <c r="BL35" s="184"/>
+      <c r="BM35" s="184"/>
+      <c r="BN35" s="184"/>
+      <c r="BO35" s="184"/>
+      <c r="BP35" s="184"/>
+      <c r="BQ35" s="184"/>
+      <c r="BR35" s="184"/>
+      <c r="BS35" s="184"/>
+      <c r="BT35" s="184"/>
+      <c r="BU35" s="184"/>
+      <c r="BV35" s="184"/>
+      <c r="BW35" s="184"/>
+      <c r="BX35" s="184"/>
+      <c r="BY35" s="184"/>
+      <c r="BZ35" s="184"/>
+      <c r="CA35" s="184"/>
+      <c r="CB35" s="184"/>
+      <c r="CC35" s="184"/>
+      <c r="CD35" s="184"/>
+      <c r="CE35" s="184"/>
+      <c r="CF35" s="184"/>
+      <c r="CG35" s="35"/>
+      <c r="CH35" s="81"/>
+      <c r="CI35" s="81"/>
+      <c r="CJ35" s="81"/>
+      <c r="CK35" s="81"/>
+      <c r="CL35" s="81"/>
+      <c r="CM35" s="81"/>
+      <c r="CN35" s="81"/>
+      <c r="CO35" s="81"/>
+      <c r="CP35" s="81"/>
+      <c r="CQ35" s="81"/>
+      <c r="CR35" s="81"/>
+      <c r="CS35" s="81"/>
+      <c r="CT35" s="36"/>
+      <c r="CU35" s="72"/>
+      <c r="CV35" s="64"/>
+      <c r="CW35" s="56"/>
     </row>
     <row r="36" spans="1:101" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="400"/>
-[...98 lines deleted...]
-      <c r="CV36" s="15"/>
+      <c r="A36" s="56"/>
+      <c r="B36" s="56"/>
+      <c r="C36" s="179"/>
+      <c r="D36" s="148"/>
+      <c r="E36" s="148"/>
+      <c r="F36" s="148"/>
+      <c r="G36" s="148"/>
+      <c r="H36" s="148"/>
+      <c r="I36" s="148"/>
+      <c r="J36" s="148"/>
+      <c r="K36" s="148"/>
+      <c r="L36" s="148"/>
+      <c r="M36" s="148"/>
+      <c r="N36" s="148"/>
+      <c r="O36" s="148"/>
+      <c r="P36" s="148"/>
+      <c r="Q36" s="148"/>
+      <c r="R36" s="148"/>
+      <c r="S36" s="148"/>
+      <c r="T36" s="148"/>
+      <c r="U36" s="148"/>
+      <c r="V36" s="148"/>
+      <c r="W36" s="180"/>
+      <c r="X36" s="184"/>
+      <c r="Y36" s="184"/>
+      <c r="Z36" s="184"/>
+      <c r="AA36" s="184"/>
+      <c r="AB36" s="184"/>
+      <c r="AC36" s="184"/>
+      <c r="AD36" s="184"/>
+      <c r="AE36" s="184"/>
+      <c r="AF36" s="184"/>
+      <c r="AG36" s="184"/>
+      <c r="AH36" s="184"/>
+      <c r="AI36" s="184"/>
+      <c r="AJ36" s="184"/>
+      <c r="AK36" s="184"/>
+      <c r="AL36" s="184"/>
+      <c r="AM36" s="184"/>
+      <c r="AN36" s="184"/>
+      <c r="AO36" s="184"/>
+      <c r="AP36" s="184"/>
+      <c r="AQ36" s="184"/>
+      <c r="AR36" s="184"/>
+      <c r="AS36" s="184"/>
+      <c r="AT36" s="184"/>
+      <c r="AU36" s="184"/>
+      <c r="AV36" s="184"/>
+      <c r="AW36" s="184"/>
+      <c r="AX36" s="184"/>
+      <c r="AY36" s="184"/>
+      <c r="AZ36" s="184"/>
+      <c r="BA36" s="184"/>
+      <c r="BB36" s="184"/>
+      <c r="BC36" s="184"/>
+      <c r="BD36" s="184"/>
+      <c r="BE36" s="184"/>
+      <c r="BF36" s="184"/>
+      <c r="BG36" s="184"/>
+      <c r="BH36" s="184"/>
+      <c r="BI36" s="184"/>
+      <c r="BJ36" s="184"/>
+      <c r="BK36" s="184"/>
+      <c r="BL36" s="184"/>
+      <c r="BM36" s="184"/>
+      <c r="BN36" s="184"/>
+      <c r="BO36" s="184"/>
+      <c r="BP36" s="184"/>
+      <c r="BQ36" s="184"/>
+      <c r="BR36" s="184"/>
+      <c r="BS36" s="184"/>
+      <c r="BT36" s="184"/>
+      <c r="BU36" s="184"/>
+      <c r="BV36" s="184"/>
+      <c r="BW36" s="184"/>
+      <c r="BX36" s="184"/>
+      <c r="BY36" s="184"/>
+      <c r="BZ36" s="184"/>
+      <c r="CA36" s="184"/>
+      <c r="CB36" s="184"/>
+      <c r="CC36" s="184"/>
+      <c r="CD36" s="184"/>
+      <c r="CE36" s="184"/>
+      <c r="CF36" s="184"/>
+      <c r="CG36" s="35"/>
+      <c r="CH36" s="81"/>
+      <c r="CI36" s="81"/>
+      <c r="CJ36" s="81"/>
+      <c r="CK36" s="81"/>
+      <c r="CL36" s="81"/>
+      <c r="CM36" s="81"/>
+      <c r="CN36" s="81"/>
+      <c r="CO36" s="81"/>
+      <c r="CP36" s="81"/>
+      <c r="CQ36" s="81"/>
+      <c r="CR36" s="81"/>
+      <c r="CS36" s="81"/>
+      <c r="CT36" s="36"/>
+      <c r="CU36" s="72"/>
+      <c r="CV36" s="64"/>
+      <c r="CW36" s="56"/>
     </row>
     <row r="37" spans="1:101" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="400"/>
-[...98 lines deleted...]
-      <c r="CV37" s="15"/>
+      <c r="A37" s="56"/>
+      <c r="B37" s="56"/>
+      <c r="C37" s="179"/>
+      <c r="D37" s="148"/>
+      <c r="E37" s="148"/>
+      <c r="F37" s="148"/>
+      <c r="G37" s="148"/>
+      <c r="H37" s="148"/>
+      <c r="I37" s="148"/>
+      <c r="J37" s="148"/>
+      <c r="K37" s="148"/>
+      <c r="L37" s="148"/>
+      <c r="M37" s="148"/>
+      <c r="N37" s="148"/>
+      <c r="O37" s="148"/>
+      <c r="P37" s="148"/>
+      <c r="Q37" s="148"/>
+      <c r="R37" s="148"/>
+      <c r="S37" s="148"/>
+      <c r="T37" s="148"/>
+      <c r="U37" s="148"/>
+      <c r="V37" s="148"/>
+      <c r="W37" s="180"/>
+      <c r="X37" s="184"/>
+      <c r="Y37" s="184"/>
+      <c r="Z37" s="184"/>
+      <c r="AA37" s="184"/>
+      <c r="AB37" s="184"/>
+      <c r="AC37" s="184"/>
+      <c r="AD37" s="184"/>
+      <c r="AE37" s="184"/>
+      <c r="AF37" s="184"/>
+      <c r="AG37" s="184"/>
+      <c r="AH37" s="184"/>
+      <c r="AI37" s="184"/>
+      <c r="AJ37" s="184"/>
+      <c r="AK37" s="184"/>
+      <c r="AL37" s="184"/>
+      <c r="AM37" s="184"/>
+      <c r="AN37" s="184"/>
+      <c r="AO37" s="184"/>
+      <c r="AP37" s="184"/>
+      <c r="AQ37" s="184"/>
+      <c r="AR37" s="184"/>
+      <c r="AS37" s="184"/>
+      <c r="AT37" s="184"/>
+      <c r="AU37" s="184"/>
+      <c r="AV37" s="184"/>
+      <c r="AW37" s="184"/>
+      <c r="AX37" s="184"/>
+      <c r="AY37" s="184"/>
+      <c r="AZ37" s="184"/>
+      <c r="BA37" s="184"/>
+      <c r="BB37" s="184"/>
+      <c r="BC37" s="184"/>
+      <c r="BD37" s="184"/>
+      <c r="BE37" s="184"/>
+      <c r="BF37" s="184"/>
+      <c r="BG37" s="184"/>
+      <c r="BH37" s="184"/>
+      <c r="BI37" s="184"/>
+      <c r="BJ37" s="184"/>
+      <c r="BK37" s="184"/>
+      <c r="BL37" s="184"/>
+      <c r="BM37" s="184"/>
+      <c r="BN37" s="184"/>
+      <c r="BO37" s="184"/>
+      <c r="BP37" s="184"/>
+      <c r="BQ37" s="184"/>
+      <c r="BR37" s="184"/>
+      <c r="BS37" s="184"/>
+      <c r="BT37" s="184"/>
+      <c r="BU37" s="184"/>
+      <c r="BV37" s="184"/>
+      <c r="BW37" s="184"/>
+      <c r="BX37" s="184"/>
+      <c r="BY37" s="184"/>
+      <c r="BZ37" s="184"/>
+      <c r="CA37" s="184"/>
+      <c r="CB37" s="184"/>
+      <c r="CC37" s="184"/>
+      <c r="CD37" s="184"/>
+      <c r="CE37" s="184"/>
+      <c r="CF37" s="184"/>
+      <c r="CG37" s="35"/>
+      <c r="CH37" s="81"/>
+      <c r="CI37" s="81"/>
+      <c r="CJ37" s="81"/>
+      <c r="CK37" s="81"/>
+      <c r="CL37" s="81"/>
+      <c r="CM37" s="81"/>
+      <c r="CN37" s="81"/>
+      <c r="CO37" s="81"/>
+      <c r="CP37" s="81"/>
+      <c r="CQ37" s="81"/>
+      <c r="CR37" s="81"/>
+      <c r="CS37" s="81"/>
+      <c r="CT37" s="36"/>
+      <c r="CU37" s="72"/>
+      <c r="CV37" s="64"/>
+      <c r="CW37" s="56"/>
     </row>
-    <row r="38" spans="1:101" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...44 lines deleted...]
-      <c r="AS38" s="124"/>
+    <row r="38" spans="1:101" ht="16.8" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="56"/>
+      <c r="B38" s="56"/>
+      <c r="C38" s="181"/>
+      <c r="D38" s="149"/>
+      <c r="E38" s="149"/>
+      <c r="F38" s="149"/>
+      <c r="G38" s="149"/>
+      <c r="H38" s="149"/>
+      <c r="I38" s="149"/>
+      <c r="J38" s="149"/>
+      <c r="K38" s="149"/>
+      <c r="L38" s="149"/>
+      <c r="M38" s="149"/>
+      <c r="N38" s="149"/>
+      <c r="O38" s="149"/>
+      <c r="P38" s="149"/>
+      <c r="Q38" s="149"/>
+      <c r="R38" s="149"/>
+      <c r="S38" s="149"/>
+      <c r="T38" s="149"/>
+      <c r="U38" s="149"/>
+      <c r="V38" s="149"/>
+      <c r="W38" s="182"/>
+      <c r="X38" s="185" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y38" s="186"/>
+      <c r="Z38" s="186"/>
+      <c r="AA38" s="186"/>
+      <c r="AB38" s="186"/>
+      <c r="AC38" s="186"/>
+      <c r="AD38" s="186"/>
+      <c r="AE38" s="186"/>
+      <c r="AF38" s="186"/>
+      <c r="AG38" s="186"/>
+      <c r="AH38" s="186"/>
+      <c r="AI38" s="186"/>
+      <c r="AJ38" s="187"/>
+      <c r="AK38" s="126" t="s">
+        <v>123</v>
+      </c>
+      <c r="AL38" s="127"/>
+      <c r="AM38" s="127"/>
+      <c r="AN38" s="127"/>
+      <c r="AO38" s="127"/>
+      <c r="AP38" s="127"/>
+      <c r="AQ38" s="127"/>
+      <c r="AR38" s="128"/>
+      <c r="AS38" s="123"/>
       <c r="AT38" s="124"/>
       <c r="AU38" s="124"/>
       <c r="AV38" s="124"/>
       <c r="AW38" s="124"/>
       <c r="AX38" s="124"/>
       <c r="AY38" s="124"/>
       <c r="AZ38" s="124"/>
       <c r="BA38" s="124"/>
       <c r="BB38" s="124"/>
       <c r="BC38" s="124"/>
       <c r="BD38" s="124"/>
       <c r="BE38" s="124"/>
       <c r="BF38" s="124"/>
       <c r="BG38" s="124"/>
-      <c r="BH38" s="124"/>
-[...8 lines deleted...]
-      <c r="BQ38" s="124"/>
+      <c r="BH38" s="125"/>
+      <c r="BI38" s="126" t="s">
+        <v>124</v>
+      </c>
+      <c r="BJ38" s="127"/>
+      <c r="BK38" s="127"/>
+      <c r="BL38" s="127"/>
+      <c r="BM38" s="127"/>
+      <c r="BN38" s="127"/>
+      <c r="BO38" s="127"/>
+      <c r="BP38" s="128"/>
+      <c r="BQ38" s="123"/>
       <c r="BR38" s="124"/>
       <c r="BS38" s="124"/>
       <c r="BT38" s="124"/>
       <c r="BU38" s="124"/>
       <c r="BV38" s="124"/>
       <c r="BW38" s="124"/>
       <c r="BX38" s="124"/>
       <c r="BY38" s="124"/>
       <c r="BZ38" s="124"/>
       <c r="CA38" s="124"/>
       <c r="CB38" s="124"/>
       <c r="CC38" s="124"/>
       <c r="CD38" s="124"/>
       <c r="CE38" s="124"/>
-      <c r="CF38" s="82"/>
-[...15 lines deleted...]
-      <c r="CV38" s="15"/>
+      <c r="CF38" s="125"/>
+      <c r="CG38" s="35"/>
+      <c r="CH38" s="81"/>
+      <c r="CI38" s="81"/>
+      <c r="CJ38" s="81"/>
+      <c r="CK38" s="81"/>
+      <c r="CL38" s="81"/>
+      <c r="CM38" s="81"/>
+      <c r="CN38" s="81"/>
+      <c r="CO38" s="81"/>
+      <c r="CP38" s="81"/>
+      <c r="CQ38" s="81"/>
+      <c r="CR38" s="81"/>
+      <c r="CS38" s="81"/>
+      <c r="CT38" s="36"/>
+      <c r="CU38" s="72"/>
+      <c r="CV38" s="64"/>
+      <c r="CW38" s="56"/>
     </row>
-    <row r="39" spans="1:101" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...105 lines deleted...]
-      <c r="CV39" s="15"/>
+    <row r="39" spans="1:101" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="56"/>
+      <c r="B39" s="56"/>
+      <c r="C39" s="176" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="177"/>
+      <c r="E39" s="177"/>
+      <c r="F39" s="177"/>
+      <c r="G39" s="177"/>
+      <c r="H39" s="177"/>
+      <c r="I39" s="177"/>
+      <c r="J39" s="177"/>
+      <c r="K39" s="177"/>
+      <c r="L39" s="177"/>
+      <c r="M39" s="177"/>
+      <c r="N39" s="177"/>
+      <c r="O39" s="177"/>
+      <c r="P39" s="177"/>
+      <c r="Q39" s="177"/>
+      <c r="R39" s="177"/>
+      <c r="S39" s="177"/>
+      <c r="T39" s="177"/>
+      <c r="U39" s="177"/>
+      <c r="V39" s="177"/>
+      <c r="W39" s="178"/>
+      <c r="X39" s="221"/>
+      <c r="Y39" s="197"/>
+      <c r="Z39" s="197"/>
+      <c r="AA39" s="197"/>
+      <c r="AB39" s="197"/>
+      <c r="AC39" s="197"/>
+      <c r="AD39" s="197"/>
+      <c r="AE39" s="197"/>
+      <c r="AF39" s="197"/>
+      <c r="AG39" s="197"/>
+      <c r="AH39" s="197"/>
+      <c r="AI39" s="197"/>
+      <c r="AJ39" s="197"/>
+      <c r="AK39" s="197"/>
+      <c r="AL39" s="105" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM39" s="105"/>
+      <c r="AN39" s="105"/>
+      <c r="AO39" s="105"/>
+      <c r="AP39" s="105"/>
+      <c r="AQ39" s="105"/>
+      <c r="AR39" s="105"/>
+      <c r="AS39" s="197"/>
+      <c r="AT39" s="197"/>
+      <c r="AU39" s="197"/>
+      <c r="AV39" s="197"/>
+      <c r="AW39" s="197"/>
+      <c r="AX39" s="197"/>
+      <c r="AY39" s="197"/>
+      <c r="AZ39" s="197"/>
+      <c r="BA39" s="197"/>
+      <c r="BB39" s="197"/>
+      <c r="BC39" s="197"/>
+      <c r="BD39" s="105" t="s">
+        <v>111</v>
+      </c>
+      <c r="BE39" s="105"/>
+      <c r="BF39" s="105"/>
+      <c r="BG39" s="105"/>
+      <c r="BH39" s="105"/>
+      <c r="BI39" s="105"/>
+      <c r="BJ39" s="105"/>
+      <c r="BK39" s="197"/>
+      <c r="BL39" s="197"/>
+      <c r="BM39" s="197"/>
+      <c r="BN39" s="197"/>
+      <c r="BO39" s="197"/>
+      <c r="BP39" s="197"/>
+      <c r="BQ39" s="197"/>
+      <c r="BR39" s="197"/>
+      <c r="BS39" s="197"/>
+      <c r="BT39" s="197"/>
+      <c r="BU39" s="197"/>
+      <c r="BV39" s="197"/>
+      <c r="BW39" s="197"/>
+      <c r="BX39" s="197"/>
+      <c r="BY39" s="197"/>
+      <c r="BZ39" s="105"/>
+      <c r="CA39" s="105"/>
+      <c r="CB39" s="105"/>
+      <c r="CC39" s="105"/>
+      <c r="CD39" s="105"/>
+      <c r="CE39" s="105"/>
+      <c r="CF39" s="270"/>
+      <c r="CG39" s="35"/>
+      <c r="CH39" s="81"/>
+      <c r="CI39" s="81"/>
+      <c r="CJ39" s="81"/>
+      <c r="CK39" s="81"/>
+      <c r="CL39" s="81"/>
+      <c r="CM39" s="81"/>
+      <c r="CN39" s="81"/>
+      <c r="CO39" s="81"/>
+      <c r="CP39" s="81"/>
+      <c r="CQ39" s="81"/>
+      <c r="CR39" s="81"/>
+      <c r="CS39" s="81"/>
+      <c r="CT39" s="36"/>
+      <c r="CU39" s="72"/>
+      <c r="CV39" s="64"/>
+      <c r="CW39" s="56"/>
     </row>
-    <row r="40" spans="1:101" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...105 lines deleted...]
-      <c r="CV40" s="15"/>
+    <row r="40" spans="1:101" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="56"/>
+      <c r="B40" s="56"/>
+      <c r="C40" s="181"/>
+      <c r="D40" s="149"/>
+      <c r="E40" s="149"/>
+      <c r="F40" s="149"/>
+      <c r="G40" s="149"/>
+      <c r="H40" s="149"/>
+      <c r="I40" s="149"/>
+      <c r="J40" s="149"/>
+      <c r="K40" s="149"/>
+      <c r="L40" s="149"/>
+      <c r="M40" s="149"/>
+      <c r="N40" s="149"/>
+      <c r="O40" s="149"/>
+      <c r="P40" s="149"/>
+      <c r="Q40" s="149"/>
+      <c r="R40" s="149"/>
+      <c r="S40" s="149"/>
+      <c r="T40" s="149"/>
+      <c r="U40" s="149"/>
+      <c r="V40" s="149"/>
+      <c r="W40" s="182"/>
+      <c r="X40" s="223"/>
+      <c r="Y40" s="198"/>
+      <c r="Z40" s="198"/>
+      <c r="AA40" s="198"/>
+      <c r="AB40" s="198"/>
+      <c r="AC40" s="198"/>
+      <c r="AD40" s="198"/>
+      <c r="AE40" s="198"/>
+      <c r="AF40" s="198"/>
+      <c r="AG40" s="198"/>
+      <c r="AH40" s="198"/>
+      <c r="AI40" s="198"/>
+      <c r="AJ40" s="198"/>
+      <c r="AK40" s="198"/>
+      <c r="AL40" s="106"/>
+      <c r="AM40" s="106"/>
+      <c r="AN40" s="106"/>
+      <c r="AO40" s="106"/>
+      <c r="AP40" s="106"/>
+      <c r="AQ40" s="106"/>
+      <c r="AR40" s="106"/>
+      <c r="AS40" s="198"/>
+      <c r="AT40" s="198"/>
+      <c r="AU40" s="198"/>
+      <c r="AV40" s="198"/>
+      <c r="AW40" s="198"/>
+      <c r="AX40" s="198"/>
+      <c r="AY40" s="198"/>
+      <c r="AZ40" s="198"/>
+      <c r="BA40" s="198"/>
+      <c r="BB40" s="198"/>
+      <c r="BC40" s="198"/>
+      <c r="BD40" s="106"/>
+      <c r="BE40" s="106"/>
+      <c r="BF40" s="106"/>
+      <c r="BG40" s="106"/>
+      <c r="BH40" s="106"/>
+      <c r="BI40" s="106"/>
+      <c r="BJ40" s="106"/>
+      <c r="BK40" s="198"/>
+      <c r="BL40" s="198"/>
+      <c r="BM40" s="198"/>
+      <c r="BN40" s="198"/>
+      <c r="BO40" s="198"/>
+      <c r="BP40" s="198"/>
+      <c r="BQ40" s="198"/>
+      <c r="BR40" s="198"/>
+      <c r="BS40" s="198"/>
+      <c r="BT40" s="198"/>
+      <c r="BU40" s="198"/>
+      <c r="BV40" s="198"/>
+      <c r="BW40" s="198"/>
+      <c r="BX40" s="198"/>
+      <c r="BY40" s="198"/>
+      <c r="BZ40" s="106"/>
+      <c r="CA40" s="106"/>
+      <c r="CB40" s="106"/>
+      <c r="CC40" s="106"/>
+      <c r="CD40" s="106"/>
+      <c r="CE40" s="106"/>
+      <c r="CF40" s="271"/>
+      <c r="CG40" s="37"/>
+      <c r="CH40" s="82"/>
+      <c r="CI40" s="82"/>
+      <c r="CJ40" s="82"/>
+      <c r="CK40" s="82"/>
+      <c r="CL40" s="82"/>
+      <c r="CM40" s="82"/>
+      <c r="CN40" s="82"/>
+      <c r="CO40" s="82"/>
+      <c r="CP40" s="82"/>
+      <c r="CQ40" s="82"/>
+      <c r="CR40" s="82"/>
+      <c r="CS40" s="82"/>
+      <c r="CT40" s="38"/>
+      <c r="CU40" s="72"/>
+      <c r="CV40" s="64"/>
+      <c r="CW40" s="56"/>
     </row>
-    <row r="41" spans="1:101" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...99 lines deleted...]
-      <c r="CV41" s="15"/>
+    <row r="41" spans="1:101" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="56"/>
+      <c r="B41" s="56"/>
+      <c r="C41" s="257" t="s">
+        <v>20</v>
+      </c>
+      <c r="D41" s="258"/>
+      <c r="E41" s="258"/>
+      <c r="F41" s="258"/>
+      <c r="G41" s="258"/>
+      <c r="H41" s="258"/>
+      <c r="I41" s="258"/>
+      <c r="J41" s="258"/>
+      <c r="K41" s="258"/>
+      <c r="L41" s="258"/>
+      <c r="M41" s="258"/>
+      <c r="N41" s="258"/>
+      <c r="O41" s="258"/>
+      <c r="P41" s="258"/>
+      <c r="Q41" s="258"/>
+      <c r="R41" s="258"/>
+      <c r="S41" s="258"/>
+      <c r="T41" s="258"/>
+      <c r="U41" s="258"/>
+      <c r="V41" s="258"/>
+      <c r="W41" s="258"/>
+      <c r="X41" s="258"/>
+      <c r="Y41" s="258"/>
+      <c r="Z41" s="258"/>
+      <c r="AA41" s="258"/>
+      <c r="AB41" s="258"/>
+      <c r="AC41" s="258"/>
+      <c r="AD41" s="258"/>
+      <c r="AE41" s="258"/>
+      <c r="AF41" s="258"/>
+      <c r="AG41" s="258"/>
+      <c r="AH41" s="258"/>
+      <c r="AI41" s="258"/>
+      <c r="AJ41" s="258"/>
+      <c r="AK41" s="258"/>
+      <c r="AL41" s="258"/>
+      <c r="AM41" s="258"/>
+      <c r="AN41" s="258"/>
+      <c r="AO41" s="258"/>
+      <c r="AP41" s="258"/>
+      <c r="AQ41" s="258"/>
+      <c r="AR41" s="258"/>
+      <c r="AS41" s="258"/>
+      <c r="AT41" s="258"/>
+      <c r="AU41" s="258"/>
+      <c r="AV41" s="258"/>
+      <c r="AW41" s="258"/>
+      <c r="AX41" s="258"/>
+      <c r="AY41" s="258"/>
+      <c r="AZ41" s="258"/>
+      <c r="BA41" s="258"/>
+      <c r="BB41" s="258"/>
+      <c r="BC41" s="258"/>
+      <c r="BD41" s="258"/>
+      <c r="BE41" s="258"/>
+      <c r="BF41" s="258"/>
+      <c r="BG41" s="258"/>
+      <c r="BH41" s="258"/>
+      <c r="BI41" s="258"/>
+      <c r="BJ41" s="258"/>
+      <c r="BK41" s="258"/>
+      <c r="BL41" s="258"/>
+      <c r="BM41" s="258"/>
+      <c r="BN41" s="258"/>
+      <c r="BO41" s="258"/>
+      <c r="BP41" s="258"/>
+      <c r="BQ41" s="258"/>
+      <c r="BR41" s="258"/>
+      <c r="BS41" s="258"/>
+      <c r="BT41" s="258"/>
+      <c r="BU41" s="258"/>
+      <c r="BV41" s="258"/>
+      <c r="BW41" s="258"/>
+      <c r="BX41" s="258"/>
+      <c r="BY41" s="258"/>
+      <c r="BZ41" s="258"/>
+      <c r="CA41" s="258"/>
+      <c r="CB41" s="258"/>
+      <c r="CC41" s="258"/>
+      <c r="CD41" s="258"/>
+      <c r="CE41" s="258"/>
+      <c r="CF41" s="259"/>
+      <c r="CG41" s="83"/>
+      <c r="CH41" s="39"/>
+      <c r="CI41" s="39"/>
+      <c r="CJ41" s="39"/>
+      <c r="CK41" s="39"/>
+      <c r="CL41" s="39"/>
+      <c r="CM41" s="39"/>
+      <c r="CN41" s="39"/>
+      <c r="CO41" s="39"/>
+      <c r="CP41" s="39"/>
+      <c r="CQ41" s="39"/>
+      <c r="CR41" s="39"/>
+      <c r="CS41" s="39"/>
+      <c r="CT41" s="40"/>
+      <c r="CU41" s="72"/>
+      <c r="CV41" s="64"/>
+      <c r="CW41" s="56"/>
     </row>
-    <row r="42" spans="1:101" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-[...101 lines deleted...]
-      <c r="CV42" s="15"/>
+    <row r="42" spans="1:101" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="56"/>
+      <c r="B42" s="56"/>
+      <c r="C42" s="56"/>
+      <c r="D42" s="56"/>
+      <c r="E42" s="56"/>
+      <c r="F42" s="56"/>
+      <c r="G42" s="56"/>
+      <c r="H42" s="56"/>
+      <c r="I42" s="56"/>
+      <c r="J42" s="56"/>
+      <c r="K42" s="56"/>
+      <c r="L42" s="56"/>
+      <c r="M42" s="56"/>
+      <c r="N42" s="56"/>
+      <c r="O42" s="56"/>
+      <c r="P42" s="56"/>
+      <c r="Q42" s="56"/>
+      <c r="R42" s="56"/>
+      <c r="S42" s="56"/>
+      <c r="T42" s="56"/>
+      <c r="U42" s="56"/>
+      <c r="V42" s="56"/>
+      <c r="W42" s="56"/>
+      <c r="X42" s="56"/>
+      <c r="Y42" s="56"/>
+      <c r="Z42" s="56"/>
+      <c r="AA42" s="56"/>
+      <c r="AB42" s="56"/>
+      <c r="AC42" s="56"/>
+      <c r="AD42" s="56"/>
+      <c r="AE42" s="56"/>
+      <c r="AF42" s="56"/>
+      <c r="AG42" s="56"/>
+      <c r="AH42" s="56"/>
+      <c r="AI42" s="56"/>
+      <c r="AJ42" s="56"/>
+      <c r="AK42" s="56"/>
+      <c r="AL42" s="56"/>
+      <c r="AM42" s="56"/>
+      <c r="AN42" s="56"/>
+      <c r="AO42" s="56"/>
+      <c r="AP42" s="56"/>
+      <c r="AQ42" s="56"/>
+      <c r="AR42" s="56"/>
+      <c r="AS42" s="56"/>
+      <c r="AT42" s="56"/>
+      <c r="AU42" s="56"/>
+      <c r="AV42" s="56"/>
+      <c r="AW42" s="56"/>
+      <c r="AX42" s="56"/>
+      <c r="AY42" s="56"/>
+      <c r="AZ42" s="56"/>
+      <c r="BA42" s="56"/>
+      <c r="BB42" s="56"/>
+      <c r="BC42" s="56"/>
+      <c r="BD42" s="56"/>
+      <c r="BE42" s="56"/>
+      <c r="BF42" s="56"/>
+      <c r="BG42" s="56"/>
+      <c r="BH42" s="56"/>
+      <c r="BI42" s="56"/>
+      <c r="BJ42" s="56"/>
+      <c r="BK42" s="56"/>
+      <c r="BL42" s="56"/>
+      <c r="BM42" s="56"/>
+      <c r="BN42" s="56"/>
+      <c r="BO42" s="56"/>
+      <c r="BP42" s="56"/>
+      <c r="BQ42" s="56"/>
+      <c r="BR42" s="56"/>
+      <c r="BS42" s="56"/>
+      <c r="BT42" s="56"/>
+      <c r="BU42" s="56"/>
+      <c r="BV42" s="56"/>
+      <c r="BW42" s="56"/>
+      <c r="BX42" s="56"/>
+      <c r="BY42" s="56"/>
+      <c r="BZ42" s="56"/>
+      <c r="CA42" s="56"/>
+      <c r="CB42" s="56"/>
+      <c r="CC42" s="56"/>
+      <c r="CD42" s="56"/>
+      <c r="CE42" s="56"/>
+      <c r="CF42" s="260" t="s">
+        <v>125</v>
+      </c>
+      <c r="CG42" s="260"/>
+      <c r="CH42" s="260"/>
+      <c r="CI42" s="260"/>
+      <c r="CJ42" s="260"/>
+      <c r="CK42" s="260"/>
+      <c r="CL42" s="260"/>
+      <c r="CM42" s="260"/>
+      <c r="CN42" s="260"/>
+      <c r="CO42" s="260"/>
+      <c r="CP42" s="260"/>
+      <c r="CQ42" s="260"/>
+      <c r="CR42" s="260"/>
+      <c r="CS42" s="260"/>
+      <c r="CT42" s="260"/>
+      <c r="CU42" s="64"/>
+      <c r="CV42" s="56"/>
+      <c r="CW42" s="56"/>
     </row>
-    <row r="43" spans="1:101" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...20 lines deleted...]
-      <c r="CW43" s="315"/>
+    <row r="43" spans="1:101" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="56"/>
+      <c r="B43" s="84" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="85"/>
+      <c r="D43" s="85"/>
+      <c r="E43" s="85"/>
+      <c r="F43" s="85"/>
+      <c r="G43" s="85"/>
+      <c r="H43" s="85"/>
+      <c r="I43" s="85"/>
+      <c r="J43" s="85"/>
+      <c r="K43" s="85"/>
+      <c r="L43" s="85"/>
+      <c r="M43" s="85"/>
+      <c r="N43" s="85"/>
+      <c r="O43" s="85"/>
+      <c r="P43" s="85"/>
+      <c r="Q43" s="85"/>
+      <c r="R43" s="85"/>
+      <c r="S43" s="85"/>
+      <c r="T43" s="85"/>
+      <c r="U43" s="85"/>
+      <c r="V43" s="85"/>
+      <c r="W43" s="85"/>
+      <c r="X43" s="85"/>
+      <c r="Y43" s="85"/>
+      <c r="Z43" s="85"/>
+      <c r="AA43" s="85"/>
+      <c r="AB43" s="85"/>
+      <c r="AC43" s="85"/>
+      <c r="AD43" s="85"/>
+      <c r="AE43" s="85"/>
+      <c r="AF43" s="85"/>
+      <c r="AG43" s="85"/>
+      <c r="AH43" s="85"/>
+      <c r="AI43" s="85"/>
+      <c r="AJ43" s="85"/>
+      <c r="AK43" s="85"/>
+      <c r="AL43" s="85"/>
+      <c r="AM43" s="85"/>
+      <c r="AN43" s="85"/>
+      <c r="AO43" s="85"/>
+      <c r="AP43" s="85"/>
+      <c r="AQ43" s="85"/>
+      <c r="AR43" s="85"/>
+      <c r="AS43" s="85"/>
+      <c r="AT43" s="85"/>
+      <c r="AU43" s="85"/>
+      <c r="AV43" s="85"/>
+      <c r="AW43" s="85"/>
+      <c r="AX43" s="56"/>
+      <c r="AY43" s="56"/>
+      <c r="AZ43" s="56"/>
+      <c r="BA43" s="56"/>
+      <c r="BB43" s="56"/>
+      <c r="BC43" s="56"/>
+      <c r="BD43" s="56"/>
+      <c r="BE43" s="56"/>
+      <c r="BF43" s="56"/>
+      <c r="BG43" s="56"/>
+      <c r="BH43" s="56"/>
+      <c r="BI43" s="56"/>
+      <c r="BJ43" s="56"/>
+      <c r="BK43" s="56"/>
+      <c r="BL43" s="56"/>
+      <c r="BM43" s="56"/>
+      <c r="BN43" s="56"/>
+      <c r="BO43" s="56"/>
+      <c r="BP43" s="56"/>
+      <c r="BQ43" s="56"/>
+      <c r="BR43" s="56"/>
+      <c r="BS43" s="56"/>
+      <c r="BT43" s="56"/>
+      <c r="BU43" s="56"/>
+      <c r="BV43" s="56"/>
+      <c r="BW43" s="56"/>
+      <c r="BX43" s="56"/>
+      <c r="BY43" s="56"/>
+      <c r="BZ43" s="56"/>
+      <c r="CA43" s="56"/>
+      <c r="CB43" s="56"/>
+      <c r="CC43" s="56"/>
+      <c r="CD43" s="56"/>
+      <c r="CE43" s="56"/>
+      <c r="CF43" s="260"/>
+      <c r="CG43" s="260"/>
+      <c r="CH43" s="260"/>
+      <c r="CI43" s="260"/>
+      <c r="CJ43" s="260"/>
+      <c r="CK43" s="260"/>
+      <c r="CL43" s="260"/>
+      <c r="CM43" s="260"/>
+      <c r="CN43" s="260"/>
+      <c r="CO43" s="260"/>
+      <c r="CP43" s="260"/>
+      <c r="CQ43" s="260"/>
+      <c r="CR43" s="260"/>
+      <c r="CS43" s="260"/>
+      <c r="CT43" s="260"/>
+      <c r="CU43" s="64"/>
+      <c r="CV43" s="56"/>
+      <c r="CW43" s="56"/>
     </row>
-    <row r="44" spans="1:101" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...67 lines deleted...]
-      <c r="CW44" s="315"/>
+    <row r="44" spans="1:101" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="56"/>
+      <c r="B44" s="56"/>
+      <c r="C44" s="272" t="s">
+        <v>127</v>
+      </c>
+      <c r="D44" s="273"/>
+      <c r="E44" s="273"/>
+      <c r="F44" s="273"/>
+      <c r="G44" s="273"/>
+      <c r="H44" s="274"/>
+      <c r="I44" s="261"/>
+      <c r="J44" s="262"/>
+      <c r="K44" s="262"/>
+      <c r="L44" s="262"/>
+      <c r="M44" s="262"/>
+      <c r="N44" s="262"/>
+      <c r="O44" s="262"/>
+      <c r="P44" s="262"/>
+      <c r="Q44" s="262"/>
+      <c r="R44" s="262"/>
+      <c r="S44" s="262"/>
+      <c r="T44" s="262"/>
+      <c r="U44" s="262"/>
+      <c r="V44" s="262"/>
+      <c r="W44" s="262"/>
+      <c r="X44" s="262"/>
+      <c r="Y44" s="262"/>
+      <c r="Z44" s="262"/>
+      <c r="AA44" s="262"/>
+      <c r="AB44" s="262"/>
+      <c r="AC44" s="262"/>
+      <c r="AD44" s="262"/>
+      <c r="AE44" s="262"/>
+      <c r="AF44" s="262"/>
+      <c r="AG44" s="262"/>
+      <c r="AH44" s="262"/>
+      <c r="AI44" s="262"/>
+      <c r="AJ44" s="262"/>
+      <c r="AK44" s="262"/>
+      <c r="AL44" s="262"/>
+      <c r="AM44" s="262"/>
+      <c r="AN44" s="262"/>
+      <c r="AO44" s="262"/>
+      <c r="AP44" s="262"/>
+      <c r="AQ44" s="431" t="s">
+        <v>21</v>
+      </c>
+      <c r="AR44" s="431"/>
+      <c r="AS44" s="431"/>
+      <c r="AT44" s="431"/>
+      <c r="AU44" s="431"/>
+      <c r="AV44" s="281" t="s">
+        <v>22</v>
+      </c>
+      <c r="AW44" s="282"/>
+      <c r="AX44" s="282"/>
+      <c r="AY44" s="282"/>
+      <c r="AZ44" s="139"/>
+      <c r="BA44" s="140"/>
+      <c r="BB44" s="140"/>
+      <c r="BC44" s="140"/>
+      <c r="BD44" s="140"/>
+      <c r="BE44" s="140"/>
+      <c r="BF44" s="140"/>
+      <c r="BG44" s="140"/>
+      <c r="BH44" s="140"/>
+      <c r="BI44" s="140"/>
+      <c r="BJ44" s="140"/>
+      <c r="BK44" s="140"/>
+      <c r="BL44" s="140"/>
+      <c r="BM44" s="140"/>
+      <c r="BN44" s="140"/>
+      <c r="BO44" s="140"/>
+      <c r="BP44" s="140"/>
+      <c r="BQ44" s="140"/>
+      <c r="BR44" s="140"/>
+      <c r="BS44" s="140"/>
+      <c r="BT44" s="140"/>
+      <c r="BU44" s="140"/>
+      <c r="BV44" s="140"/>
+      <c r="BW44" s="140"/>
+      <c r="BX44" s="140"/>
+      <c r="BY44" s="250" t="s">
+        <v>94</v>
+      </c>
+      <c r="BZ44" s="251"/>
+      <c r="CA44" s="251"/>
+      <c r="CB44" s="251"/>
+      <c r="CC44" s="251"/>
+      <c r="CD44" s="252"/>
+      <c r="CE44" s="253" t="s">
+        <v>23</v>
+      </c>
+      <c r="CF44" s="254"/>
+      <c r="CG44" s="254"/>
+      <c r="CH44" s="254"/>
+      <c r="CI44" s="254"/>
+      <c r="CJ44" s="254"/>
+      <c r="CK44" s="254"/>
+      <c r="CL44" s="254"/>
+      <c r="CM44" s="41"/>
+      <c r="CN44" s="283" t="s">
+        <v>24</v>
+      </c>
+      <c r="CO44" s="284"/>
+      <c r="CP44" s="284"/>
+      <c r="CQ44" s="284"/>
+      <c r="CR44" s="284"/>
+      <c r="CS44" s="284"/>
+      <c r="CT44" s="42"/>
+      <c r="CU44" s="56"/>
+      <c r="CV44" s="56"/>
+      <c r="CW44" s="72"/>
     </row>
-    <row r="45" spans="1:101" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...107 lines deleted...]
-      <c r="CW45" s="28"/>
+    <row r="45" spans="1:101" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="56"/>
+      <c r="B45" s="56"/>
+      <c r="C45" s="275"/>
+      <c r="D45" s="276"/>
+      <c r="E45" s="276"/>
+      <c r="F45" s="276"/>
+      <c r="G45" s="276"/>
+      <c r="H45" s="277"/>
+      <c r="I45" s="191"/>
+      <c r="J45" s="192"/>
+      <c r="K45" s="192"/>
+      <c r="L45" s="192"/>
+      <c r="M45" s="192"/>
+      <c r="N45" s="192"/>
+      <c r="O45" s="192"/>
+      <c r="P45" s="192"/>
+      <c r="Q45" s="192"/>
+      <c r="R45" s="192"/>
+      <c r="S45" s="192"/>
+      <c r="T45" s="192"/>
+      <c r="U45" s="192"/>
+      <c r="V45" s="192"/>
+      <c r="W45" s="192"/>
+      <c r="X45" s="192"/>
+      <c r="Y45" s="192"/>
+      <c r="Z45" s="192"/>
+      <c r="AA45" s="192"/>
+      <c r="AB45" s="192"/>
+      <c r="AC45" s="192"/>
+      <c r="AD45" s="192"/>
+      <c r="AE45" s="192"/>
+      <c r="AF45" s="192"/>
+      <c r="AG45" s="192"/>
+      <c r="AH45" s="192"/>
+      <c r="AI45" s="192"/>
+      <c r="AJ45" s="192"/>
+      <c r="AK45" s="192"/>
+      <c r="AL45" s="192"/>
+      <c r="AM45" s="192"/>
+      <c r="AN45" s="192"/>
+      <c r="AO45" s="192"/>
+      <c r="AP45" s="192"/>
+      <c r="AQ45" s="219"/>
+      <c r="AR45" s="219"/>
+      <c r="AS45" s="219"/>
+      <c r="AT45" s="219"/>
+      <c r="AU45" s="219"/>
+      <c r="AV45" s="120"/>
+      <c r="AW45" s="269"/>
+      <c r="AX45" s="269"/>
+      <c r="AY45" s="269"/>
+      <c r="AZ45" s="215"/>
+      <c r="BA45" s="216"/>
+      <c r="BB45" s="216"/>
+      <c r="BC45" s="216"/>
+      <c r="BD45" s="216"/>
+      <c r="BE45" s="216"/>
+      <c r="BF45" s="216"/>
+      <c r="BG45" s="216"/>
+      <c r="BH45" s="216"/>
+      <c r="BI45" s="216"/>
+      <c r="BJ45" s="216"/>
+      <c r="BK45" s="216"/>
+      <c r="BL45" s="216"/>
+      <c r="BM45" s="216"/>
+      <c r="BN45" s="216"/>
+      <c r="BO45" s="216"/>
+      <c r="BP45" s="216"/>
+      <c r="BQ45" s="216"/>
+      <c r="BR45" s="216"/>
+      <c r="BS45" s="216"/>
+      <c r="BT45" s="216"/>
+      <c r="BU45" s="216"/>
+      <c r="BV45" s="216"/>
+      <c r="BW45" s="216"/>
+      <c r="BX45" s="216"/>
+      <c r="BY45" s="238"/>
+      <c r="BZ45" s="239"/>
+      <c r="CA45" s="239"/>
+      <c r="CB45" s="239"/>
+      <c r="CC45" s="239"/>
+      <c r="CD45" s="240"/>
+      <c r="CE45" s="255"/>
+      <c r="CF45" s="256"/>
+      <c r="CG45" s="256"/>
+      <c r="CH45" s="256"/>
+      <c r="CI45" s="256"/>
+      <c r="CJ45" s="256"/>
+      <c r="CK45" s="256"/>
+      <c r="CL45" s="256"/>
+      <c r="CM45" s="43"/>
+      <c r="CN45" s="285"/>
+      <c r="CO45" s="285"/>
+      <c r="CP45" s="285"/>
+      <c r="CQ45" s="285"/>
+      <c r="CR45" s="285"/>
+      <c r="CS45" s="285"/>
+      <c r="CT45" s="44"/>
+      <c r="CU45" s="56"/>
+      <c r="CV45" s="56"/>
+      <c r="CW45" s="72"/>
     </row>
     <row r="46" spans="1:101" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C46" s="12"/>
-[...95 lines deleted...]
-      <c r="CW46" s="28"/>
+      <c r="A46" s="56"/>
+      <c r="B46" s="56"/>
+      <c r="C46" s="275"/>
+      <c r="D46" s="276"/>
+      <c r="E46" s="276"/>
+      <c r="F46" s="276"/>
+      <c r="G46" s="276"/>
+      <c r="H46" s="277"/>
+      <c r="I46" s="191"/>
+      <c r="J46" s="192"/>
+      <c r="K46" s="192"/>
+      <c r="L46" s="192"/>
+      <c r="M46" s="192"/>
+      <c r="N46" s="192"/>
+      <c r="O46" s="192"/>
+      <c r="P46" s="192"/>
+      <c r="Q46" s="192"/>
+      <c r="R46" s="192"/>
+      <c r="S46" s="192"/>
+      <c r="T46" s="192"/>
+      <c r="U46" s="192"/>
+      <c r="V46" s="192"/>
+      <c r="W46" s="192"/>
+      <c r="X46" s="192"/>
+      <c r="Y46" s="192"/>
+      <c r="Z46" s="192"/>
+      <c r="AA46" s="192"/>
+      <c r="AB46" s="192"/>
+      <c r="AC46" s="192"/>
+      <c r="AD46" s="192"/>
+      <c r="AE46" s="192"/>
+      <c r="AF46" s="192"/>
+      <c r="AG46" s="192"/>
+      <c r="AH46" s="192"/>
+      <c r="AI46" s="192"/>
+      <c r="AJ46" s="192"/>
+      <c r="AK46" s="192"/>
+      <c r="AL46" s="192"/>
+      <c r="AM46" s="192"/>
+      <c r="AN46" s="192"/>
+      <c r="AO46" s="192"/>
+      <c r="AP46" s="192"/>
+      <c r="AQ46" s="122" t="s">
+        <v>25</v>
+      </c>
+      <c r="AR46" s="265"/>
+      <c r="AS46" s="265"/>
+      <c r="AT46" s="265"/>
+      <c r="AU46" s="211"/>
+      <c r="AV46" s="122" t="s">
+        <v>26</v>
+      </c>
+      <c r="AW46" s="265"/>
+      <c r="AX46" s="265"/>
+      <c r="AY46" s="265"/>
+      <c r="AZ46" s="215"/>
+      <c r="BA46" s="216"/>
+      <c r="BB46" s="216"/>
+      <c r="BC46" s="216"/>
+      <c r="BD46" s="216"/>
+      <c r="BE46" s="216"/>
+      <c r="BF46" s="216"/>
+      <c r="BG46" s="216"/>
+      <c r="BH46" s="216"/>
+      <c r="BI46" s="216"/>
+      <c r="BJ46" s="216"/>
+      <c r="BK46" s="216"/>
+      <c r="BL46" s="216"/>
+      <c r="BM46" s="216"/>
+      <c r="BN46" s="216"/>
+      <c r="BO46" s="216"/>
+      <c r="BP46" s="216"/>
+      <c r="BQ46" s="216"/>
+      <c r="BR46" s="216"/>
+      <c r="BS46" s="216"/>
+      <c r="BT46" s="216"/>
+      <c r="BU46" s="216"/>
+      <c r="BV46" s="216"/>
+      <c r="BW46" s="216"/>
+      <c r="BX46" s="216"/>
+      <c r="BY46" s="235" t="s">
+        <v>96</v>
+      </c>
+      <c r="BZ46" s="236"/>
+      <c r="CA46" s="236"/>
+      <c r="CB46" s="236"/>
+      <c r="CC46" s="236"/>
+      <c r="CD46" s="237"/>
+      <c r="CE46" s="241" t="s">
+        <v>27</v>
+      </c>
+      <c r="CF46" s="242"/>
+      <c r="CG46" s="107" t="s">
+        <v>28</v>
+      </c>
+      <c r="CH46" s="107"/>
+      <c r="CI46" s="107" t="s">
+        <v>29</v>
+      </c>
+      <c r="CJ46" s="107"/>
+      <c r="CK46" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="CL46" s="107"/>
+      <c r="CM46" s="199" t="s">
+        <v>60</v>
+      </c>
+      <c r="CN46" s="200"/>
+      <c r="CO46" s="107" t="s">
+        <v>31</v>
+      </c>
+      <c r="CP46" s="107"/>
+      <c r="CQ46" s="107" t="s">
+        <v>32</v>
+      </c>
+      <c r="CR46" s="107"/>
+      <c r="CS46" s="107" t="s">
+        <v>33</v>
+      </c>
+      <c r="CT46" s="205"/>
+      <c r="CU46" s="56"/>
+      <c r="CV46" s="56"/>
+      <c r="CW46" s="86"/>
     </row>
     <row r="47" spans="1:101" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C47" s="46"/>
-[...117 lines deleted...]
-      <c r="CW47" s="51"/>
+      <c r="A47" s="56"/>
+      <c r="B47" s="56"/>
+      <c r="C47" s="275"/>
+      <c r="D47" s="276"/>
+      <c r="E47" s="276"/>
+      <c r="F47" s="276"/>
+      <c r="G47" s="276"/>
+      <c r="H47" s="277"/>
+      <c r="I47" s="191"/>
+      <c r="J47" s="192"/>
+      <c r="K47" s="192"/>
+      <c r="L47" s="192"/>
+      <c r="M47" s="192"/>
+      <c r="N47" s="192"/>
+      <c r="O47" s="192"/>
+      <c r="P47" s="192"/>
+      <c r="Q47" s="192"/>
+      <c r="R47" s="192"/>
+      <c r="S47" s="192"/>
+      <c r="T47" s="192"/>
+      <c r="U47" s="192"/>
+      <c r="V47" s="192"/>
+      <c r="W47" s="192"/>
+      <c r="X47" s="192"/>
+      <c r="Y47" s="192"/>
+      <c r="Z47" s="192"/>
+      <c r="AA47" s="192"/>
+      <c r="AB47" s="192"/>
+      <c r="AC47" s="192"/>
+      <c r="AD47" s="192"/>
+      <c r="AE47" s="192"/>
+      <c r="AF47" s="192"/>
+      <c r="AG47" s="192"/>
+      <c r="AH47" s="192"/>
+      <c r="AI47" s="192"/>
+      <c r="AJ47" s="192"/>
+      <c r="AK47" s="192"/>
+      <c r="AL47" s="192"/>
+      <c r="AM47" s="192"/>
+      <c r="AN47" s="192"/>
+      <c r="AO47" s="192"/>
+      <c r="AP47" s="192"/>
+      <c r="AQ47" s="120"/>
+      <c r="AR47" s="269"/>
+      <c r="AS47" s="269"/>
+      <c r="AT47" s="269"/>
+      <c r="AU47" s="210"/>
+      <c r="AV47" s="120"/>
+      <c r="AW47" s="269"/>
+      <c r="AX47" s="269"/>
+      <c r="AY47" s="269"/>
+      <c r="AZ47" s="215"/>
+      <c r="BA47" s="216"/>
+      <c r="BB47" s="216"/>
+      <c r="BC47" s="216"/>
+      <c r="BD47" s="216"/>
+      <c r="BE47" s="216"/>
+      <c r="BF47" s="216"/>
+      <c r="BG47" s="216"/>
+      <c r="BH47" s="216"/>
+      <c r="BI47" s="216"/>
+      <c r="BJ47" s="216"/>
+      <c r="BK47" s="216"/>
+      <c r="BL47" s="216"/>
+      <c r="BM47" s="216"/>
+      <c r="BN47" s="216"/>
+      <c r="BO47" s="216"/>
+      <c r="BP47" s="216"/>
+      <c r="BQ47" s="216"/>
+      <c r="BR47" s="216"/>
+      <c r="BS47" s="216"/>
+      <c r="BT47" s="216"/>
+      <c r="BU47" s="216"/>
+      <c r="BV47" s="216"/>
+      <c r="BW47" s="216"/>
+      <c r="BX47" s="216"/>
+      <c r="BY47" s="238"/>
+      <c r="BZ47" s="239"/>
+      <c r="CA47" s="239"/>
+      <c r="CB47" s="239"/>
+      <c r="CC47" s="239"/>
+      <c r="CD47" s="240"/>
+      <c r="CE47" s="243"/>
+      <c r="CF47" s="244"/>
+      <c r="CG47" s="107"/>
+      <c r="CH47" s="107"/>
+      <c r="CI47" s="107"/>
+      <c r="CJ47" s="107"/>
+      <c r="CK47" s="107"/>
+      <c r="CL47" s="107"/>
+      <c r="CM47" s="201"/>
+      <c r="CN47" s="202"/>
+      <c r="CO47" s="107"/>
+      <c r="CP47" s="107"/>
+      <c r="CQ47" s="107"/>
+      <c r="CR47" s="107"/>
+      <c r="CS47" s="107"/>
+      <c r="CT47" s="205"/>
+      <c r="CU47" s="87"/>
+      <c r="CV47" s="56"/>
+      <c r="CW47" s="86"/>
     </row>
     <row r="48" spans="1:101" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C48" s="46"/>
-[...96 lines deleted...]
-      <c r="CW48" s="51"/>
+      <c r="A48" s="56"/>
+      <c r="B48" s="56"/>
+      <c r="C48" s="275"/>
+      <c r="D48" s="276"/>
+      <c r="E48" s="276"/>
+      <c r="F48" s="276"/>
+      <c r="G48" s="276"/>
+      <c r="H48" s="277"/>
+      <c r="I48" s="191"/>
+      <c r="J48" s="192"/>
+      <c r="K48" s="192"/>
+      <c r="L48" s="192"/>
+      <c r="M48" s="192"/>
+      <c r="N48" s="192"/>
+      <c r="O48" s="192"/>
+      <c r="P48" s="192"/>
+      <c r="Q48" s="192"/>
+      <c r="R48" s="192"/>
+      <c r="S48" s="192"/>
+      <c r="T48" s="192"/>
+      <c r="U48" s="192"/>
+      <c r="V48" s="192"/>
+      <c r="W48" s="192"/>
+      <c r="X48" s="192"/>
+      <c r="Y48" s="192"/>
+      <c r="Z48" s="192"/>
+      <c r="AA48" s="192"/>
+      <c r="AB48" s="192"/>
+      <c r="AC48" s="192"/>
+      <c r="AD48" s="192"/>
+      <c r="AE48" s="192"/>
+      <c r="AF48" s="192"/>
+      <c r="AG48" s="192"/>
+      <c r="AH48" s="192"/>
+      <c r="AI48" s="192"/>
+      <c r="AJ48" s="192"/>
+      <c r="AK48" s="192"/>
+      <c r="AL48" s="192"/>
+      <c r="AM48" s="192"/>
+      <c r="AN48" s="192"/>
+      <c r="AO48" s="192"/>
+      <c r="AP48" s="192"/>
+      <c r="AQ48" s="122" t="s">
+        <v>35</v>
+      </c>
+      <c r="AR48" s="265"/>
+      <c r="AS48" s="265"/>
+      <c r="AT48" s="265"/>
+      <c r="AU48" s="211"/>
+      <c r="AV48" s="122" t="s">
+        <v>36</v>
+      </c>
+      <c r="AW48" s="265"/>
+      <c r="AX48" s="265"/>
+      <c r="AY48" s="265"/>
+      <c r="AZ48" s="215"/>
+      <c r="BA48" s="216"/>
+      <c r="BB48" s="216"/>
+      <c r="BC48" s="216"/>
+      <c r="BD48" s="216"/>
+      <c r="BE48" s="216"/>
+      <c r="BF48" s="216"/>
+      <c r="BG48" s="216"/>
+      <c r="BH48" s="216"/>
+      <c r="BI48" s="216"/>
+      <c r="BJ48" s="216"/>
+      <c r="BK48" s="216"/>
+      <c r="BL48" s="216"/>
+      <c r="BM48" s="216"/>
+      <c r="BN48" s="216"/>
+      <c r="BO48" s="216"/>
+      <c r="BP48" s="216"/>
+      <c r="BQ48" s="216"/>
+      <c r="BR48" s="216"/>
+      <c r="BS48" s="216"/>
+      <c r="BT48" s="216"/>
+      <c r="BU48" s="216"/>
+      <c r="BV48" s="216"/>
+      <c r="BW48" s="216"/>
+      <c r="BX48" s="216"/>
+      <c r="BY48" s="235" t="s">
+        <v>34</v>
+      </c>
+      <c r="BZ48" s="236"/>
+      <c r="CA48" s="236"/>
+      <c r="CB48" s="236"/>
+      <c r="CC48" s="236"/>
+      <c r="CD48" s="237"/>
+      <c r="CE48" s="243"/>
+      <c r="CF48" s="244"/>
+      <c r="CG48" s="107"/>
+      <c r="CH48" s="107"/>
+      <c r="CI48" s="107"/>
+      <c r="CJ48" s="107"/>
+      <c r="CK48" s="107"/>
+      <c r="CL48" s="107"/>
+      <c r="CM48" s="201"/>
+      <c r="CN48" s="202"/>
+      <c r="CO48" s="107"/>
+      <c r="CP48" s="107"/>
+      <c r="CQ48" s="107"/>
+      <c r="CR48" s="107"/>
+      <c r="CS48" s="107"/>
+      <c r="CT48" s="205"/>
+      <c r="CU48" s="87"/>
+      <c r="CV48" s="56"/>
+      <c r="CW48" s="86"/>
     </row>
-    <row r="49" spans="2:154" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...103 lines deleted...]
-      <c r="CW49" s="51"/>
+    <row r="49" spans="1:154" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="56"/>
+      <c r="B49" s="56"/>
+      <c r="C49" s="275"/>
+      <c r="D49" s="276"/>
+      <c r="E49" s="276"/>
+      <c r="F49" s="276"/>
+      <c r="G49" s="276"/>
+      <c r="H49" s="277"/>
+      <c r="I49" s="263"/>
+      <c r="J49" s="264"/>
+      <c r="K49" s="264"/>
+      <c r="L49" s="264"/>
+      <c r="M49" s="264"/>
+      <c r="N49" s="264"/>
+      <c r="O49" s="264"/>
+      <c r="P49" s="264"/>
+      <c r="Q49" s="264"/>
+      <c r="R49" s="264"/>
+      <c r="S49" s="264"/>
+      <c r="T49" s="264"/>
+      <c r="U49" s="264"/>
+      <c r="V49" s="264"/>
+      <c r="W49" s="264"/>
+      <c r="X49" s="264"/>
+      <c r="Y49" s="264"/>
+      <c r="Z49" s="264"/>
+      <c r="AA49" s="264"/>
+      <c r="AB49" s="264"/>
+      <c r="AC49" s="264"/>
+      <c r="AD49" s="264"/>
+      <c r="AE49" s="264"/>
+      <c r="AF49" s="264"/>
+      <c r="AG49" s="264"/>
+      <c r="AH49" s="264"/>
+      <c r="AI49" s="264"/>
+      <c r="AJ49" s="264"/>
+      <c r="AK49" s="264"/>
+      <c r="AL49" s="264"/>
+      <c r="AM49" s="264"/>
+      <c r="AN49" s="264"/>
+      <c r="AO49" s="264"/>
+      <c r="AP49" s="264"/>
+      <c r="AQ49" s="128"/>
+      <c r="AR49" s="266"/>
+      <c r="AS49" s="266"/>
+      <c r="AT49" s="266"/>
+      <c r="AU49" s="126"/>
+      <c r="AV49" s="128"/>
+      <c r="AW49" s="266"/>
+      <c r="AX49" s="266"/>
+      <c r="AY49" s="266"/>
+      <c r="AZ49" s="142"/>
+      <c r="BA49" s="143"/>
+      <c r="BB49" s="143"/>
+      <c r="BC49" s="143"/>
+      <c r="BD49" s="143"/>
+      <c r="BE49" s="143"/>
+      <c r="BF49" s="143"/>
+      <c r="BG49" s="143"/>
+      <c r="BH49" s="143"/>
+      <c r="BI49" s="143"/>
+      <c r="BJ49" s="143"/>
+      <c r="BK49" s="143"/>
+      <c r="BL49" s="143"/>
+      <c r="BM49" s="143"/>
+      <c r="BN49" s="143"/>
+      <c r="BO49" s="143"/>
+      <c r="BP49" s="143"/>
+      <c r="BQ49" s="143"/>
+      <c r="BR49" s="143"/>
+      <c r="BS49" s="143"/>
+      <c r="BT49" s="143"/>
+      <c r="BU49" s="143"/>
+      <c r="BV49" s="143"/>
+      <c r="BW49" s="143"/>
+      <c r="BX49" s="143"/>
+      <c r="BY49" s="187"/>
+      <c r="BZ49" s="267"/>
+      <c r="CA49" s="267"/>
+      <c r="CB49" s="267"/>
+      <c r="CC49" s="267"/>
+      <c r="CD49" s="268"/>
+      <c r="CE49" s="245"/>
+      <c r="CF49" s="246"/>
+      <c r="CG49" s="108"/>
+      <c r="CH49" s="108"/>
+      <c r="CI49" s="108"/>
+      <c r="CJ49" s="108"/>
+      <c r="CK49" s="108"/>
+      <c r="CL49" s="108"/>
+      <c r="CM49" s="203"/>
+      <c r="CN49" s="204"/>
+      <c r="CO49" s="108"/>
+      <c r="CP49" s="108"/>
+      <c r="CQ49" s="108"/>
+      <c r="CR49" s="108"/>
+      <c r="CS49" s="108"/>
+      <c r="CT49" s="206"/>
+      <c r="CU49" s="87"/>
+      <c r="CV49" s="56"/>
+      <c r="CW49" s="86"/>
     </row>
-    <row r="50" spans="2:154" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...97 lines deleted...]
-      <c r="CW50" s="51"/>
+    <row r="50" spans="1:154" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="56"/>
+      <c r="B50" s="56"/>
+      <c r="C50" s="275"/>
+      <c r="D50" s="276"/>
+      <c r="E50" s="276"/>
+      <c r="F50" s="276"/>
+      <c r="G50" s="276"/>
+      <c r="H50" s="277"/>
+      <c r="I50" s="325" t="s">
+        <v>128</v>
+      </c>
+      <c r="J50" s="331"/>
+      <c r="K50" s="331"/>
+      <c r="L50" s="331"/>
+      <c r="M50" s="331"/>
+      <c r="N50" s="331"/>
+      <c r="O50" s="331"/>
+      <c r="P50" s="331"/>
+      <c r="Q50" s="331"/>
+      <c r="R50" s="331"/>
+      <c r="S50" s="331"/>
+      <c r="T50" s="331"/>
+      <c r="U50" s="331"/>
+      <c r="V50" s="331"/>
+      <c r="W50" s="331"/>
+      <c r="X50" s="331"/>
+      <c r="Y50" s="331"/>
+      <c r="Z50" s="331"/>
+      <c r="AA50" s="331"/>
+      <c r="AB50" s="353" t="str">
+        <f>IF(リスト!$U$13=0,"",DBCS(リスト!$U$12))</f>
+        <v/>
+      </c>
+      <c r="AC50" s="354"/>
+      <c r="AD50" s="354"/>
+      <c r="AE50" s="355"/>
+      <c r="AF50" s="331" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG50" s="331"/>
+      <c r="AH50" s="331"/>
+      <c r="AI50" s="331"/>
+      <c r="AJ50" s="331"/>
+      <c r="AK50" s="331"/>
+      <c r="AL50" s="331"/>
+      <c r="AM50" s="331"/>
+      <c r="AN50" s="331"/>
+      <c r="AO50" s="331"/>
+      <c r="AP50" s="331"/>
+      <c r="AQ50" s="332"/>
+      <c r="AR50" s="332"/>
+      <c r="AS50" s="332"/>
+      <c r="AT50" s="332"/>
+      <c r="AU50" s="332"/>
+      <c r="AV50" s="332"/>
+      <c r="AW50" s="332"/>
+      <c r="AX50" s="332"/>
+      <c r="AY50" s="332"/>
+      <c r="AZ50" s="331"/>
+      <c r="BA50" s="331"/>
+      <c r="BB50" s="331"/>
+      <c r="BC50" s="333"/>
+      <c r="BD50" s="325" t="s">
+        <v>38</v>
+      </c>
+      <c r="BE50" s="331"/>
+      <c r="BF50" s="331"/>
+      <c r="BG50" s="331"/>
+      <c r="BH50" s="331"/>
+      <c r="BI50" s="331"/>
+      <c r="BJ50" s="331"/>
+      <c r="BK50" s="331"/>
+      <c r="BL50" s="331"/>
+      <c r="BM50" s="331"/>
+      <c r="BN50" s="331"/>
+      <c r="BO50" s="331"/>
+      <c r="BP50" s="331"/>
+      <c r="BQ50" s="331"/>
+      <c r="BR50" s="333"/>
+      <c r="BS50" s="188"/>
+      <c r="BT50" s="189"/>
+      <c r="BU50" s="189"/>
+      <c r="BV50" s="190"/>
+      <c r="BW50" s="188"/>
+      <c r="BX50" s="189"/>
+      <c r="BY50" s="189"/>
+      <c r="BZ50" s="190"/>
+      <c r="CA50" s="188"/>
+      <c r="CB50" s="189"/>
+      <c r="CC50" s="189"/>
+      <c r="CD50" s="190"/>
+      <c r="CE50" s="247"/>
+      <c r="CF50" s="248"/>
+      <c r="CG50" s="248"/>
+      <c r="CH50" s="249"/>
+      <c r="CI50" s="247"/>
+      <c r="CJ50" s="248"/>
+      <c r="CK50" s="248"/>
+      <c r="CL50" s="249"/>
+      <c r="CM50" s="247"/>
+      <c r="CN50" s="248"/>
+      <c r="CO50" s="248"/>
+      <c r="CP50" s="249"/>
+      <c r="CQ50" s="247"/>
+      <c r="CR50" s="248"/>
+      <c r="CS50" s="248"/>
+      <c r="CT50" s="376"/>
+      <c r="CU50" s="56"/>
+      <c r="CV50" s="86"/>
+      <c r="CW50" s="86"/>
     </row>
-    <row r="51" spans="2:154" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-[...111 lines deleted...]
-      <c r="EX51" s="53"/>
+    <row r="51" spans="1:154" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="56"/>
+      <c r="B51" s="56"/>
+      <c r="C51" s="275"/>
+      <c r="D51" s="276"/>
+      <c r="E51" s="276"/>
+      <c r="F51" s="276"/>
+      <c r="G51" s="276"/>
+      <c r="H51" s="277"/>
+      <c r="I51" s="337"/>
+      <c r="J51" s="332"/>
+      <c r="K51" s="332"/>
+      <c r="L51" s="332"/>
+      <c r="M51" s="332"/>
+      <c r="N51" s="332"/>
+      <c r="O51" s="332"/>
+      <c r="P51" s="332"/>
+      <c r="Q51" s="332"/>
+      <c r="R51" s="332"/>
+      <c r="S51" s="332"/>
+      <c r="T51" s="332"/>
+      <c r="U51" s="332"/>
+      <c r="V51" s="332"/>
+      <c r="W51" s="332"/>
+      <c r="X51" s="332"/>
+      <c r="Y51" s="332"/>
+      <c r="Z51" s="332"/>
+      <c r="AA51" s="332"/>
+      <c r="AB51" s="356"/>
+      <c r="AC51" s="357"/>
+      <c r="AD51" s="357"/>
+      <c r="AE51" s="358"/>
+      <c r="AF51" s="332"/>
+      <c r="AG51" s="332"/>
+      <c r="AH51" s="332"/>
+      <c r="AI51" s="332"/>
+      <c r="AJ51" s="332"/>
+      <c r="AK51" s="332"/>
+      <c r="AL51" s="332"/>
+      <c r="AM51" s="332"/>
+      <c r="AN51" s="332"/>
+      <c r="AO51" s="332"/>
+      <c r="AP51" s="332"/>
+      <c r="AQ51" s="332"/>
+      <c r="AR51" s="332"/>
+      <c r="AS51" s="332"/>
+      <c r="AT51" s="332"/>
+      <c r="AU51" s="332"/>
+      <c r="AV51" s="332"/>
+      <c r="AW51" s="332"/>
+      <c r="AX51" s="332"/>
+      <c r="AY51" s="332"/>
+      <c r="AZ51" s="332"/>
+      <c r="BA51" s="332"/>
+      <c r="BB51" s="332"/>
+      <c r="BC51" s="334"/>
+      <c r="BD51" s="337"/>
+      <c r="BE51" s="332"/>
+      <c r="BF51" s="332"/>
+      <c r="BG51" s="332"/>
+      <c r="BH51" s="332"/>
+      <c r="BI51" s="332"/>
+      <c r="BJ51" s="332"/>
+      <c r="BK51" s="332"/>
+      <c r="BL51" s="332"/>
+      <c r="BM51" s="332"/>
+      <c r="BN51" s="332"/>
+      <c r="BO51" s="332"/>
+      <c r="BP51" s="332"/>
+      <c r="BQ51" s="332"/>
+      <c r="BR51" s="334"/>
+      <c r="BS51" s="191"/>
+      <c r="BT51" s="192"/>
+      <c r="BU51" s="192"/>
+      <c r="BV51" s="193"/>
+      <c r="BW51" s="191"/>
+      <c r="BX51" s="192"/>
+      <c r="BY51" s="192"/>
+      <c r="BZ51" s="193"/>
+      <c r="CA51" s="191"/>
+      <c r="CB51" s="192"/>
+      <c r="CC51" s="192"/>
+      <c r="CD51" s="193"/>
+      <c r="CE51" s="191"/>
+      <c r="CF51" s="192"/>
+      <c r="CG51" s="192"/>
+      <c r="CH51" s="193"/>
+      <c r="CI51" s="191"/>
+      <c r="CJ51" s="192"/>
+      <c r="CK51" s="192"/>
+      <c r="CL51" s="193"/>
+      <c r="CM51" s="191"/>
+      <c r="CN51" s="192"/>
+      <c r="CO51" s="192"/>
+      <c r="CP51" s="193"/>
+      <c r="CQ51" s="191"/>
+      <c r="CR51" s="192"/>
+      <c r="CS51" s="192"/>
+      <c r="CT51" s="377"/>
+      <c r="CU51" s="56"/>
+      <c r="CV51" s="86"/>
+      <c r="CW51" s="86"/>
     </row>
-    <row r="52" spans="2:154" ht="4.5" customHeight="1" x14ac:dyDescent="0.15">
-[...101 lines deleted...]
-      <c r="EX52" s="53"/>
+    <row r="52" spans="1:154" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="56"/>
+      <c r="B52" s="56"/>
+      <c r="C52" s="278"/>
+      <c r="D52" s="279"/>
+      <c r="E52" s="279"/>
+      <c r="F52" s="279"/>
+      <c r="G52" s="279"/>
+      <c r="H52" s="280"/>
+      <c r="I52" s="338"/>
+      <c r="J52" s="335"/>
+      <c r="K52" s="335"/>
+      <c r="L52" s="335"/>
+      <c r="M52" s="335"/>
+      <c r="N52" s="335"/>
+      <c r="O52" s="335"/>
+      <c r="P52" s="335"/>
+      <c r="Q52" s="335"/>
+      <c r="R52" s="335"/>
+      <c r="S52" s="335"/>
+      <c r="T52" s="335"/>
+      <c r="U52" s="335"/>
+      <c r="V52" s="335"/>
+      <c r="W52" s="335"/>
+      <c r="X52" s="335"/>
+      <c r="Y52" s="335"/>
+      <c r="Z52" s="335"/>
+      <c r="AA52" s="335"/>
+      <c r="AB52" s="359"/>
+      <c r="AC52" s="360"/>
+      <c r="AD52" s="360"/>
+      <c r="AE52" s="361"/>
+      <c r="AF52" s="335"/>
+      <c r="AG52" s="335"/>
+      <c r="AH52" s="335"/>
+      <c r="AI52" s="335"/>
+      <c r="AJ52" s="335"/>
+      <c r="AK52" s="335"/>
+      <c r="AL52" s="335"/>
+      <c r="AM52" s="335"/>
+      <c r="AN52" s="335"/>
+      <c r="AO52" s="335"/>
+      <c r="AP52" s="335"/>
+      <c r="AQ52" s="335"/>
+      <c r="AR52" s="335"/>
+      <c r="AS52" s="335"/>
+      <c r="AT52" s="335"/>
+      <c r="AU52" s="335"/>
+      <c r="AV52" s="335"/>
+      <c r="AW52" s="335"/>
+      <c r="AX52" s="335"/>
+      <c r="AY52" s="335"/>
+      <c r="AZ52" s="335"/>
+      <c r="BA52" s="335"/>
+      <c r="BB52" s="335"/>
+      <c r="BC52" s="336"/>
+      <c r="BD52" s="338"/>
+      <c r="BE52" s="335"/>
+      <c r="BF52" s="335"/>
+      <c r="BG52" s="335"/>
+      <c r="BH52" s="335"/>
+      <c r="BI52" s="335"/>
+      <c r="BJ52" s="335"/>
+      <c r="BK52" s="335"/>
+      <c r="BL52" s="335"/>
+      <c r="BM52" s="335"/>
+      <c r="BN52" s="335"/>
+      <c r="BO52" s="335"/>
+      <c r="BP52" s="335"/>
+      <c r="BQ52" s="335"/>
+      <c r="BR52" s="336"/>
+      <c r="BS52" s="194"/>
+      <c r="BT52" s="195"/>
+      <c r="BU52" s="195"/>
+      <c r="BV52" s="196"/>
+      <c r="BW52" s="194"/>
+      <c r="BX52" s="195"/>
+      <c r="BY52" s="195"/>
+      <c r="BZ52" s="196"/>
+      <c r="CA52" s="194"/>
+      <c r="CB52" s="195"/>
+      <c r="CC52" s="195"/>
+      <c r="CD52" s="196"/>
+      <c r="CE52" s="194"/>
+      <c r="CF52" s="195"/>
+      <c r="CG52" s="195"/>
+      <c r="CH52" s="196"/>
+      <c r="CI52" s="194"/>
+      <c r="CJ52" s="195"/>
+      <c r="CK52" s="195"/>
+      <c r="CL52" s="196"/>
+      <c r="CM52" s="194"/>
+      <c r="CN52" s="195"/>
+      <c r="CO52" s="195"/>
+      <c r="CP52" s="196"/>
+      <c r="CQ52" s="194"/>
+      <c r="CR52" s="195"/>
+      <c r="CS52" s="195"/>
+      <c r="CT52" s="378"/>
+      <c r="CU52" s="56"/>
+      <c r="CV52" s="86"/>
+      <c r="CW52" s="86"/>
+      <c r="EU52" s="5"/>
+      <c r="EV52" s="5"/>
+      <c r="EW52" s="5"/>
+      <c r="EX52" s="5"/>
     </row>
-    <row r="53" spans="2:154" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-[...101 lines deleted...]
-      <c r="EX53" s="53"/>
+    <row r="53" spans="1:154" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="56"/>
+      <c r="B53" s="56"/>
+      <c r="C53" s="56"/>
+      <c r="D53" s="56"/>
+      <c r="E53" s="56"/>
+      <c r="F53" s="56"/>
+      <c r="G53" s="56"/>
+      <c r="H53" s="56"/>
+      <c r="I53" s="56"/>
+      <c r="J53" s="56"/>
+      <c r="K53" s="56"/>
+      <c r="L53" s="56"/>
+      <c r="M53" s="56"/>
+      <c r="N53" s="56"/>
+      <c r="O53" s="56"/>
+      <c r="P53" s="56"/>
+      <c r="Q53" s="56"/>
+      <c r="R53" s="56"/>
+      <c r="S53" s="56"/>
+      <c r="T53" s="56"/>
+      <c r="U53" s="56"/>
+      <c r="V53" s="56"/>
+      <c r="W53" s="56"/>
+      <c r="X53" s="56"/>
+      <c r="Y53" s="56"/>
+      <c r="Z53" s="56"/>
+      <c r="AA53" s="66"/>
+      <c r="AB53" s="66"/>
+      <c r="AC53" s="66"/>
+      <c r="AD53" s="66"/>
+      <c r="AE53" s="7"/>
+      <c r="AF53" s="7"/>
+      <c r="AG53" s="7"/>
+      <c r="AH53" s="7"/>
+      <c r="AI53" s="7"/>
+      <c r="AJ53" s="7"/>
+      <c r="AK53" s="7"/>
+      <c r="AL53" s="7"/>
+      <c r="AM53" s="7"/>
+      <c r="AN53" s="7"/>
+      <c r="AO53" s="7"/>
+      <c r="AP53" s="7"/>
+      <c r="AQ53" s="7"/>
+      <c r="AR53" s="7"/>
+      <c r="AS53" s="7"/>
+      <c r="AT53" s="7"/>
+      <c r="AU53" s="7"/>
+      <c r="AV53" s="7"/>
+      <c r="AW53" s="7"/>
+      <c r="AX53" s="7"/>
+      <c r="AY53" s="7"/>
+      <c r="AZ53" s="7"/>
+      <c r="BA53" s="7"/>
+      <c r="BB53" s="7"/>
+      <c r="BC53" s="7"/>
+      <c r="BD53" s="7"/>
+      <c r="BE53" s="7"/>
+      <c r="BF53" s="7"/>
+      <c r="BG53" s="56"/>
+      <c r="BH53" s="56"/>
+      <c r="BI53" s="56"/>
+      <c r="BJ53" s="56"/>
+      <c r="BK53" s="56"/>
+      <c r="BL53" s="56"/>
+      <c r="BM53" s="56"/>
+      <c r="BN53" s="56"/>
+      <c r="BO53" s="56"/>
+      <c r="BP53" s="56"/>
+      <c r="BQ53" s="56"/>
+      <c r="BR53" s="56"/>
+      <c r="BS53" s="56"/>
+      <c r="BT53" s="56"/>
+      <c r="BU53" s="56"/>
+      <c r="BV53" s="56"/>
+      <c r="BW53" s="56"/>
+      <c r="BX53" s="56"/>
+      <c r="BY53" s="56"/>
+      <c r="BZ53" s="56"/>
+      <c r="CA53" s="56"/>
+      <c r="CB53" s="56"/>
+      <c r="CC53" s="56"/>
+      <c r="CD53" s="56"/>
+      <c r="CE53" s="56"/>
+      <c r="CF53" s="56"/>
+      <c r="CG53" s="56"/>
+      <c r="CH53" s="56"/>
+      <c r="CI53" s="56"/>
+      <c r="CJ53" s="56"/>
+      <c r="CK53" s="56"/>
+      <c r="CL53" s="56"/>
+      <c r="CM53" s="56"/>
+      <c r="CN53" s="56"/>
+      <c r="CO53" s="56"/>
+      <c r="CP53" s="56"/>
+      <c r="CQ53" s="56"/>
+      <c r="CR53" s="56"/>
+      <c r="CS53" s="56"/>
+      <c r="CT53" s="56"/>
+      <c r="CU53" s="56"/>
+      <c r="CV53" s="56"/>
+      <c r="CW53" s="56"/>
+      <c r="EU53" s="5"/>
+      <c r="EV53" s="5"/>
+      <c r="EW53" s="5"/>
+      <c r="EX53" s="5"/>
     </row>
-    <row r="54" spans="2:154" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="BF54" s="24"/>
+    <row r="54" spans="1:154" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="56"/>
+      <c r="B54" s="56"/>
+      <c r="C54" s="458" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54" s="459"/>
+      <c r="E54" s="459"/>
+      <c r="F54" s="459"/>
+      <c r="G54" s="459"/>
+      <c r="H54" s="460"/>
+      <c r="I54" s="431" t="s">
+        <v>37</v>
+      </c>
+      <c r="J54" s="431"/>
+      <c r="K54" s="431"/>
+      <c r="L54" s="431"/>
+      <c r="M54" s="431"/>
+      <c r="N54" s="431"/>
+      <c r="O54" s="431"/>
+      <c r="P54" s="431"/>
+      <c r="Q54" s="467"/>
+      <c r="R54" s="468" t="s">
+        <v>23</v>
+      </c>
+      <c r="S54" s="469"/>
+      <c r="T54" s="469"/>
+      <c r="U54" s="469"/>
+      <c r="V54" s="469"/>
+      <c r="W54" s="469"/>
+      <c r="X54" s="469"/>
+      <c r="Y54" s="469"/>
+      <c r="Z54" s="469"/>
+      <c r="AA54" s="469"/>
+      <c r="AB54" s="469"/>
+      <c r="AC54" s="470"/>
+      <c r="AD54" s="474" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE54" s="475"/>
+      <c r="AF54" s="475"/>
+      <c r="AG54" s="475"/>
+      <c r="AH54" s="475"/>
+      <c r="AI54" s="475"/>
+      <c r="AJ54" s="475"/>
+      <c r="AK54" s="475"/>
+      <c r="AL54" s="135"/>
+      <c r="AM54" s="135"/>
+      <c r="AN54" s="135"/>
+      <c r="AO54" s="481"/>
+      <c r="AP54" s="481"/>
+      <c r="AQ54" s="481"/>
+      <c r="AR54" s="483"/>
+      <c r="AS54" s="483"/>
+      <c r="AT54" s="483"/>
+      <c r="AU54" s="484"/>
+      <c r="AV54" s="498"/>
+      <c r="AW54" s="135"/>
+      <c r="AX54" s="135"/>
+      <c r="AY54" s="135"/>
+      <c r="AZ54" s="135"/>
+      <c r="BA54" s="109" t="s">
+        <v>61</v>
+      </c>
+      <c r="BB54" s="110"/>
+      <c r="BC54" s="111"/>
+      <c r="BD54" s="500" t="s">
+        <v>41</v>
+      </c>
+      <c r="BE54" s="501"/>
+      <c r="BF54" s="501"/>
+      <c r="BG54" s="501"/>
+      <c r="BH54" s="501"/>
+      <c r="BI54" s="501"/>
+      <c r="BJ54" s="501"/>
+      <c r="BK54" s="501"/>
+      <c r="BL54" s="501"/>
+      <c r="BM54" s="501"/>
+      <c r="BN54" s="502"/>
+      <c r="BO54" s="489"/>
+      <c r="BP54" s="490"/>
+      <c r="BQ54" s="490"/>
+      <c r="BR54" s="491"/>
+      <c r="BS54" s="489"/>
+      <c r="BT54" s="490"/>
+      <c r="BU54" s="490"/>
+      <c r="BV54" s="491"/>
+      <c r="BW54" s="489"/>
+      <c r="BX54" s="490"/>
+      <c r="BY54" s="490"/>
+      <c r="BZ54" s="491"/>
+      <c r="CA54" s="489"/>
+      <c r="CB54" s="490"/>
+      <c r="CC54" s="490"/>
+      <c r="CD54" s="491"/>
+      <c r="CE54" s="489"/>
+      <c r="CF54" s="490"/>
+      <c r="CG54" s="490"/>
+      <c r="CH54" s="491"/>
+      <c r="CI54" s="489"/>
+      <c r="CJ54" s="490"/>
+      <c r="CK54" s="490"/>
+      <c r="CL54" s="491"/>
+      <c r="CM54" s="489"/>
+      <c r="CN54" s="490"/>
+      <c r="CO54" s="490"/>
+      <c r="CP54" s="491"/>
+      <c r="CQ54" s="489"/>
+      <c r="CR54" s="490"/>
+      <c r="CS54" s="490"/>
+      <c r="CT54" s="509"/>
+      <c r="CU54" s="56"/>
+      <c r="CV54" s="56"/>
+      <c r="CW54" s="56"/>
+      <c r="EU54" s="5"/>
+      <c r="EV54" s="5"/>
+      <c r="EW54" s="5"/>
+      <c r="EX54" s="5"/>
     </row>
-    <row r="55" spans="2:154" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...57 lines deleted...]
-      <c r="AX55" s="213">
+    <row r="55" spans="1:154" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="56"/>
+      <c r="B55" s="56"/>
+      <c r="C55" s="461"/>
+      <c r="D55" s="462"/>
+      <c r="E55" s="462"/>
+      <c r="F55" s="462"/>
+      <c r="G55" s="462"/>
+      <c r="H55" s="463"/>
+      <c r="I55" s="121"/>
+      <c r="J55" s="121"/>
+      <c r="K55" s="121"/>
+      <c r="L55" s="121"/>
+      <c r="M55" s="121"/>
+      <c r="N55" s="121"/>
+      <c r="O55" s="121"/>
+      <c r="P55" s="121"/>
+      <c r="Q55" s="122"/>
+      <c r="R55" s="471"/>
+      <c r="S55" s="472"/>
+      <c r="T55" s="472"/>
+      <c r="U55" s="472"/>
+      <c r="V55" s="472"/>
+      <c r="W55" s="472"/>
+      <c r="X55" s="472"/>
+      <c r="Y55" s="472"/>
+      <c r="Z55" s="472"/>
+      <c r="AA55" s="472"/>
+      <c r="AB55" s="472"/>
+      <c r="AC55" s="473"/>
+      <c r="AD55" s="476"/>
+      <c r="AE55" s="477"/>
+      <c r="AF55" s="477"/>
+      <c r="AG55" s="477"/>
+      <c r="AH55" s="477"/>
+      <c r="AI55" s="477"/>
+      <c r="AJ55" s="477"/>
+      <c r="AK55" s="477"/>
+      <c r="AL55" s="136"/>
+      <c r="AM55" s="136"/>
+      <c r="AN55" s="136"/>
+      <c r="AO55" s="184"/>
+      <c r="AP55" s="184"/>
+      <c r="AQ55" s="184"/>
+      <c r="AR55" s="485"/>
+      <c r="AS55" s="485"/>
+      <c r="AT55" s="485"/>
+      <c r="AU55" s="486"/>
+      <c r="AV55" s="125"/>
+      <c r="AW55" s="136"/>
+      <c r="AX55" s="136"/>
+      <c r="AY55" s="136"/>
+      <c r="AZ55" s="136"/>
+      <c r="BA55" s="112"/>
+      <c r="BB55" s="113"/>
+      <c r="BC55" s="114"/>
+      <c r="BD55" s="503"/>
+      <c r="BE55" s="504"/>
+      <c r="BF55" s="504"/>
+      <c r="BG55" s="504"/>
+      <c r="BH55" s="504"/>
+      <c r="BI55" s="504"/>
+      <c r="BJ55" s="504"/>
+      <c r="BK55" s="504"/>
+      <c r="BL55" s="504"/>
+      <c r="BM55" s="504"/>
+      <c r="BN55" s="505"/>
+      <c r="BO55" s="492"/>
+      <c r="BP55" s="493"/>
+      <c r="BQ55" s="493"/>
+      <c r="BR55" s="494"/>
+      <c r="BS55" s="492"/>
+      <c r="BT55" s="493"/>
+      <c r="BU55" s="493"/>
+      <c r="BV55" s="494"/>
+      <c r="BW55" s="492"/>
+      <c r="BX55" s="493"/>
+      <c r="BY55" s="493"/>
+      <c r="BZ55" s="494"/>
+      <c r="CA55" s="492"/>
+      <c r="CB55" s="493"/>
+      <c r="CC55" s="493"/>
+      <c r="CD55" s="494"/>
+      <c r="CE55" s="492"/>
+      <c r="CF55" s="493"/>
+      <c r="CG55" s="493"/>
+      <c r="CH55" s="494"/>
+      <c r="CI55" s="492"/>
+      <c r="CJ55" s="493"/>
+      <c r="CK55" s="493"/>
+      <c r="CL55" s="494"/>
+      <c r="CM55" s="492"/>
+      <c r="CN55" s="493"/>
+      <c r="CO55" s="493"/>
+      <c r="CP55" s="494"/>
+      <c r="CQ55" s="492"/>
+      <c r="CR55" s="493"/>
+      <c r="CS55" s="493"/>
+      <c r="CT55" s="510"/>
+      <c r="CU55" s="56"/>
+      <c r="CV55" s="56"/>
+      <c r="CW55" s="56"/>
+    </row>
+    <row r="56" spans="1:154" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="56"/>
+      <c r="B56" s="56"/>
+      <c r="C56" s="461"/>
+      <c r="D56" s="462"/>
+      <c r="E56" s="462"/>
+      <c r="F56" s="462"/>
+      <c r="G56" s="462"/>
+      <c r="H56" s="463"/>
+      <c r="I56" s="119" t="s">
+        <v>42</v>
+      </c>
+      <c r="J56" s="119"/>
+      <c r="K56" s="119"/>
+      <c r="L56" s="119"/>
+      <c r="M56" s="119"/>
+      <c r="N56" s="119"/>
+      <c r="O56" s="119"/>
+      <c r="P56" s="119"/>
+      <c r="Q56" s="120"/>
+      <c r="R56" s="210">
+        <v>9</v>
+      </c>
+      <c r="S56" s="119"/>
+      <c r="T56" s="119"/>
+      <c r="U56" s="210">
+        <v>9</v>
+      </c>
+      <c r="V56" s="119"/>
+      <c r="W56" s="120"/>
+      <c r="X56" s="210">
         <v>0</v>
       </c>
-      <c r="AY55" s="213"/>
-[...50 lines deleted...]
-      <c r="CT55" s="208"/>
+      <c r="Y56" s="119"/>
+      <c r="Z56" s="119"/>
+      <c r="AA56" s="210">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="119"/>
+      <c r="AC56" s="120"/>
+      <c r="AD56" s="476"/>
+      <c r="AE56" s="477"/>
+      <c r="AF56" s="477"/>
+      <c r="AG56" s="477"/>
+      <c r="AH56" s="477"/>
+      <c r="AI56" s="477"/>
+      <c r="AJ56" s="477"/>
+      <c r="AK56" s="477"/>
+      <c r="AL56" s="136"/>
+      <c r="AM56" s="136"/>
+      <c r="AN56" s="136"/>
+      <c r="AO56" s="184"/>
+      <c r="AP56" s="184"/>
+      <c r="AQ56" s="184"/>
+      <c r="AR56" s="485"/>
+      <c r="AS56" s="485"/>
+      <c r="AT56" s="485"/>
+      <c r="AU56" s="486"/>
+      <c r="AV56" s="125"/>
+      <c r="AW56" s="136"/>
+      <c r="AX56" s="136"/>
+      <c r="AY56" s="136"/>
+      <c r="AZ56" s="136"/>
+      <c r="BA56" s="112"/>
+      <c r="BB56" s="113"/>
+      <c r="BC56" s="114"/>
+      <c r="BD56" s="503"/>
+      <c r="BE56" s="504"/>
+      <c r="BF56" s="504"/>
+      <c r="BG56" s="504"/>
+      <c r="BH56" s="504"/>
+      <c r="BI56" s="504"/>
+      <c r="BJ56" s="504"/>
+      <c r="BK56" s="504"/>
+      <c r="BL56" s="504"/>
+      <c r="BM56" s="504"/>
+      <c r="BN56" s="505"/>
+      <c r="BO56" s="492"/>
+      <c r="BP56" s="493"/>
+      <c r="BQ56" s="493"/>
+      <c r="BR56" s="494"/>
+      <c r="BS56" s="492"/>
+      <c r="BT56" s="493"/>
+      <c r="BU56" s="493"/>
+      <c r="BV56" s="494"/>
+      <c r="BW56" s="492"/>
+      <c r="BX56" s="493"/>
+      <c r="BY56" s="493"/>
+      <c r="BZ56" s="494"/>
+      <c r="CA56" s="492"/>
+      <c r="CB56" s="493"/>
+      <c r="CC56" s="493"/>
+      <c r="CD56" s="494"/>
+      <c r="CE56" s="492"/>
+      <c r="CF56" s="493"/>
+      <c r="CG56" s="493"/>
+      <c r="CH56" s="494"/>
+      <c r="CI56" s="492"/>
+      <c r="CJ56" s="493"/>
+      <c r="CK56" s="493"/>
+      <c r="CL56" s="494"/>
+      <c r="CM56" s="492"/>
+      <c r="CN56" s="493"/>
+      <c r="CO56" s="493"/>
+      <c r="CP56" s="494"/>
+      <c r="CQ56" s="492"/>
+      <c r="CR56" s="493"/>
+      <c r="CS56" s="493"/>
+      <c r="CT56" s="510"/>
+      <c r="CU56" s="56"/>
+      <c r="CV56" s="56"/>
+      <c r="CW56" s="56"/>
     </row>
-    <row r="56" spans="2:154" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...95 lines deleted...]
-      <c r="CT56" s="208"/>
+    <row r="57" spans="1:154" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="56"/>
+      <c r="B57" s="56"/>
+      <c r="C57" s="464"/>
+      <c r="D57" s="465"/>
+      <c r="E57" s="465"/>
+      <c r="F57" s="465"/>
+      <c r="G57" s="465"/>
+      <c r="H57" s="466"/>
+      <c r="I57" s="220"/>
+      <c r="J57" s="220"/>
+      <c r="K57" s="220"/>
+      <c r="L57" s="220"/>
+      <c r="M57" s="220"/>
+      <c r="N57" s="220"/>
+      <c r="O57" s="220"/>
+      <c r="P57" s="220"/>
+      <c r="Q57" s="512"/>
+      <c r="R57" s="318"/>
+      <c r="S57" s="220"/>
+      <c r="T57" s="220"/>
+      <c r="U57" s="318"/>
+      <c r="V57" s="220"/>
+      <c r="W57" s="512"/>
+      <c r="X57" s="318"/>
+      <c r="Y57" s="220"/>
+      <c r="Z57" s="220"/>
+      <c r="AA57" s="318"/>
+      <c r="AB57" s="220"/>
+      <c r="AC57" s="512"/>
+      <c r="AD57" s="478"/>
+      <c r="AE57" s="479"/>
+      <c r="AF57" s="479"/>
+      <c r="AG57" s="479"/>
+      <c r="AH57" s="479"/>
+      <c r="AI57" s="479"/>
+      <c r="AJ57" s="479"/>
+      <c r="AK57" s="479"/>
+      <c r="AL57" s="480"/>
+      <c r="AM57" s="480"/>
+      <c r="AN57" s="480"/>
+      <c r="AO57" s="482"/>
+      <c r="AP57" s="482"/>
+      <c r="AQ57" s="482"/>
+      <c r="AR57" s="487"/>
+      <c r="AS57" s="487"/>
+      <c r="AT57" s="487"/>
+      <c r="AU57" s="488"/>
+      <c r="AV57" s="499"/>
+      <c r="AW57" s="480"/>
+      <c r="AX57" s="480"/>
+      <c r="AY57" s="480"/>
+      <c r="AZ57" s="480"/>
+      <c r="BA57" s="115"/>
+      <c r="BB57" s="116"/>
+      <c r="BC57" s="117"/>
+      <c r="BD57" s="506"/>
+      <c r="BE57" s="507"/>
+      <c r="BF57" s="507"/>
+      <c r="BG57" s="507"/>
+      <c r="BH57" s="507"/>
+      <c r="BI57" s="507"/>
+      <c r="BJ57" s="507"/>
+      <c r="BK57" s="507"/>
+      <c r="BL57" s="507"/>
+      <c r="BM57" s="507"/>
+      <c r="BN57" s="508"/>
+      <c r="BO57" s="495"/>
+      <c r="BP57" s="496"/>
+      <c r="BQ57" s="496"/>
+      <c r="BR57" s="497"/>
+      <c r="BS57" s="495"/>
+      <c r="BT57" s="496"/>
+      <c r="BU57" s="496"/>
+      <c r="BV57" s="497"/>
+      <c r="BW57" s="495"/>
+      <c r="BX57" s="496"/>
+      <c r="BY57" s="496"/>
+      <c r="BZ57" s="497"/>
+      <c r="CA57" s="495"/>
+      <c r="CB57" s="496"/>
+      <c r="CC57" s="496"/>
+      <c r="CD57" s="497"/>
+      <c r="CE57" s="495"/>
+      <c r="CF57" s="496"/>
+      <c r="CG57" s="496"/>
+      <c r="CH57" s="497"/>
+      <c r="CI57" s="495"/>
+      <c r="CJ57" s="496"/>
+      <c r="CK57" s="496"/>
+      <c r="CL57" s="497"/>
+      <c r="CM57" s="495"/>
+      <c r="CN57" s="496"/>
+      <c r="CO57" s="496"/>
+      <c r="CP57" s="497"/>
+      <c r="CQ57" s="495"/>
+      <c r="CR57" s="496"/>
+      <c r="CS57" s="496"/>
+      <c r="CT57" s="511"/>
+      <c r="CU57" s="56"/>
+      <c r="CV57" s="56"/>
+      <c r="CW57" s="56"/>
     </row>
-    <row r="57" spans="2:154" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...105 lines deleted...]
-      <c r="CT57" s="208"/>
+    <row r="58" spans="1:154" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="56"/>
+      <c r="B58" s="56"/>
+      <c r="C58" s="89" t="s">
+        <v>101</v>
+      </c>
+      <c r="D58" s="56"/>
+      <c r="E58" s="56"/>
+      <c r="F58" s="56"/>
+      <c r="G58" s="90"/>
+      <c r="H58" s="91"/>
+      <c r="I58" s="91"/>
+      <c r="J58" s="91"/>
+      <c r="K58" s="91"/>
+      <c r="L58" s="91"/>
+      <c r="M58" s="91"/>
+      <c r="N58" s="91"/>
+      <c r="O58" s="91"/>
+      <c r="P58" s="91"/>
+      <c r="Q58" s="91"/>
+      <c r="R58" s="91"/>
+      <c r="S58" s="91"/>
+      <c r="T58" s="91"/>
+      <c r="U58" s="91"/>
+      <c r="V58" s="91"/>
+      <c r="W58" s="91"/>
+      <c r="X58" s="91"/>
+      <c r="Y58" s="91"/>
+      <c r="Z58" s="91"/>
+      <c r="AA58" s="91"/>
+      <c r="AB58" s="91"/>
+      <c r="AC58" s="91"/>
+      <c r="AD58" s="91"/>
+      <c r="AE58" s="91"/>
+      <c r="AF58" s="91"/>
+      <c r="AG58" s="91"/>
+      <c r="AH58" s="91"/>
+      <c r="AI58" s="91"/>
+      <c r="AJ58" s="91"/>
+      <c r="AK58" s="91"/>
+      <c r="AL58" s="91"/>
+      <c r="AM58" s="91"/>
+      <c r="AN58" s="91"/>
+      <c r="AO58" s="91"/>
+      <c r="AP58" s="91"/>
+      <c r="AQ58" s="91"/>
+      <c r="AR58" s="91"/>
+      <c r="AS58" s="91"/>
+      <c r="AT58" s="91"/>
+      <c r="AU58" s="91"/>
+      <c r="AV58" s="91"/>
+      <c r="AW58" s="91"/>
+      <c r="AX58" s="91"/>
+      <c r="AY58" s="91"/>
+      <c r="AZ58" s="56"/>
+      <c r="BA58" s="56"/>
+      <c r="BB58" s="56"/>
+      <c r="BC58" s="56"/>
+      <c r="BD58" s="56"/>
+      <c r="BE58" s="56"/>
+      <c r="BF58" s="56"/>
+      <c r="BG58" s="56"/>
+      <c r="BH58" s="56"/>
+      <c r="BI58" s="56"/>
+      <c r="BJ58" s="56"/>
+      <c r="BK58" s="56"/>
+      <c r="BL58" s="56"/>
+      <c r="BM58" s="56"/>
+      <c r="BN58" s="56"/>
+      <c r="BO58" s="56"/>
+      <c r="BP58" s="56"/>
+      <c r="BQ58" s="56"/>
+      <c r="BR58" s="56"/>
+      <c r="BS58" s="56"/>
+      <c r="BT58" s="56"/>
+      <c r="BU58" s="56"/>
+      <c r="BV58" s="56"/>
+      <c r="BW58" s="56"/>
+      <c r="BX58" s="56"/>
+      <c r="BY58" s="56"/>
+      <c r="BZ58" s="56"/>
+      <c r="CA58" s="56"/>
+      <c r="CB58" s="56"/>
+      <c r="CC58" s="56"/>
+      <c r="CD58" s="56"/>
+      <c r="CE58" s="56"/>
+      <c r="CF58" s="56"/>
+      <c r="CG58" s="92"/>
+      <c r="CH58" s="92"/>
+      <c r="CI58" s="56"/>
+      <c r="CJ58" s="56"/>
+      <c r="CK58" s="56"/>
+      <c r="CL58" s="56"/>
+      <c r="CM58" s="56"/>
+      <c r="CN58" s="56"/>
+      <c r="CO58" s="56"/>
+      <c r="CP58" s="56"/>
+      <c r="CQ58" s="56"/>
+      <c r="CR58" s="56"/>
+      <c r="CS58" s="56"/>
+      <c r="CT58" s="56"/>
+      <c r="CU58" s="56"/>
+      <c r="CV58" s="56"/>
+      <c r="CW58" s="56"/>
     </row>
-    <row r="58" spans="2:154" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...102 lines deleted...]
-      <c r="G59" s="55"/>
+    <row r="59" spans="1:154" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="56"/>
+      <c r="B59" s="56"/>
+      <c r="C59" s="89" t="s">
+        <v>130</v>
+      </c>
+      <c r="D59" s="56"/>
+      <c r="E59" s="56"/>
+      <c r="F59" s="56"/>
+      <c r="G59" s="56"/>
       <c r="H59" s="56"/>
       <c r="I59" s="56"/>
       <c r="J59" s="56"/>
       <c r="K59" s="56"/>
       <c r="L59" s="56"/>
       <c r="M59" s="56"/>
       <c r="N59" s="56"/>
       <c r="O59" s="56"/>
       <c r="P59" s="56"/>
       <c r="Q59" s="56"/>
       <c r="R59" s="56"/>
       <c r="S59" s="56"/>
       <c r="T59" s="56"/>
       <c r="U59" s="56"/>
       <c r="V59" s="56"/>
       <c r="W59" s="56"/>
       <c r="X59" s="56"/>
       <c r="Y59" s="56"/>
       <c r="Z59" s="56"/>
       <c r="AA59" s="56"/>
       <c r="AB59" s="56"/>
       <c r="AC59" s="56"/>
+      <c r="AD59" s="56"/>
       <c r="AE59" s="56"/>
       <c r="AF59" s="56"/>
       <c r="AG59" s="56"/>
       <c r="AH59" s="56"/>
       <c r="AI59" s="56"/>
       <c r="AJ59" s="56"/>
       <c r="AK59" s="56"/>
       <c r="AL59" s="56"/>
       <c r="AM59" s="56"/>
       <c r="AN59" s="56"/>
       <c r="AO59" s="56"/>
       <c r="AP59" s="56"/>
       <c r="AQ59" s="56"/>
       <c r="AR59" s="56"/>
       <c r="AS59" s="56"/>
       <c r="AT59" s="56"/>
       <c r="AU59" s="56"/>
       <c r="AV59" s="56"/>
       <c r="AW59" s="56"/>
       <c r="AX59" s="56"/>
       <c r="AY59" s="56"/>
-      <c r="CG59" s="57"/>
-      <c r="CH59" s="57"/>
+      <c r="AZ59" s="56"/>
+      <c r="BA59" s="56"/>
+      <c r="BB59" s="56"/>
+      <c r="BC59" s="56"/>
+      <c r="BD59" s="56"/>
+      <c r="BE59" s="56"/>
+      <c r="BF59" s="56"/>
+      <c r="BG59" s="56"/>
+      <c r="BH59" s="56"/>
+      <c r="BI59" s="56"/>
+      <c r="BJ59" s="56"/>
+      <c r="BK59" s="56"/>
+      <c r="BL59" s="56"/>
+      <c r="BM59" s="56"/>
+      <c r="BN59" s="56"/>
+      <c r="BO59" s="56"/>
+      <c r="BP59" s="56"/>
+      <c r="BQ59" s="56"/>
+      <c r="BR59" s="56"/>
+      <c r="BS59" s="56"/>
+      <c r="BT59" s="56"/>
+      <c r="BU59" s="56"/>
+      <c r="BV59" s="56"/>
+      <c r="BW59" s="56"/>
+      <c r="BX59" s="56"/>
+      <c r="BY59" s="56"/>
+      <c r="BZ59" s="56"/>
+      <c r="CA59" s="56"/>
+      <c r="CB59" s="56"/>
+      <c r="CC59" s="56"/>
+      <c r="CD59" s="56"/>
+      <c r="CE59" s="56"/>
+      <c r="CF59" s="56"/>
+      <c r="CG59" s="56"/>
+      <c r="CH59" s="56"/>
+      <c r="CI59" s="56"/>
+      <c r="CJ59" s="56"/>
+      <c r="CK59" s="56"/>
+      <c r="CL59" s="56"/>
+      <c r="CM59" s="56"/>
+      <c r="CN59" s="56"/>
+      <c r="CO59" s="56"/>
+      <c r="CP59" s="56"/>
+      <c r="CQ59" s="56"/>
+      <c r="CR59" s="56"/>
+      <c r="CS59" s="56"/>
+      <c r="CT59" s="56"/>
+      <c r="CU59" s="56"/>
+      <c r="CV59" s="56"/>
+      <c r="CW59" s="56"/>
     </row>
-    <row r="60" spans="2:154" ht="6" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="C61" s="170" t="s">
+    <row r="60" spans="1:154" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="56"/>
+      <c r="B60" s="56"/>
+      <c r="C60" s="532" t="s">
+        <v>43</v>
+      </c>
+      <c r="D60" s="533"/>
+      <c r="E60" s="533"/>
+      <c r="F60" s="533"/>
+      <c r="G60" s="533"/>
+      <c r="H60" s="534"/>
+      <c r="I60" s="535" t="s">
+        <v>131</v>
+      </c>
+      <c r="J60" s="536"/>
+      <c r="K60" s="536"/>
+      <c r="L60" s="536"/>
+      <c r="M60" s="536"/>
+      <c r="N60" s="536"/>
+      <c r="O60" s="536"/>
+      <c r="P60" s="536"/>
+      <c r="Q60" s="536"/>
+      <c r="R60" s="536"/>
+      <c r="S60" s="536"/>
+      <c r="T60" s="536"/>
+      <c r="U60" s="536"/>
+      <c r="V60" s="536"/>
+      <c r="W60" s="536"/>
+      <c r="X60" s="536"/>
+      <c r="Y60" s="536"/>
+      <c r="Z60" s="536"/>
+      <c r="AA60" s="536"/>
+      <c r="AB60" s="536"/>
+      <c r="AC60" s="536"/>
+      <c r="AD60" s="536"/>
+      <c r="AE60" s="536"/>
+      <c r="AF60" s="536"/>
+      <c r="AG60" s="536"/>
+      <c r="AH60" s="536"/>
+      <c r="AI60" s="536"/>
+      <c r="AJ60" s="536"/>
+      <c r="AK60" s="536"/>
+      <c r="AL60" s="536"/>
+      <c r="AM60" s="536"/>
+      <c r="AN60" s="536"/>
+      <c r="AO60" s="536"/>
+      <c r="AP60" s="536"/>
+      <c r="AQ60" s="536"/>
+      <c r="AR60" s="536"/>
+      <c r="AS60" s="536"/>
+      <c r="AT60" s="536"/>
+      <c r="AU60" s="536"/>
+      <c r="AV60" s="536"/>
+      <c r="AW60" s="536"/>
+      <c r="AX60" s="536"/>
+      <c r="AY60" s="536"/>
+      <c r="AZ60" s="536"/>
+      <c r="BA60" s="536"/>
+      <c r="BB60" s="536"/>
+      <c r="BC60" s="536"/>
+      <c r="BD60" s="536"/>
+      <c r="BE60" s="536"/>
+      <c r="BF60" s="536"/>
+      <c r="BG60" s="536"/>
+      <c r="BH60" s="536"/>
+      <c r="BI60" s="536"/>
+      <c r="BJ60" s="536"/>
+      <c r="BK60" s="536"/>
+      <c r="BL60" s="536"/>
+      <c r="BM60" s="536"/>
+      <c r="BN60" s="536"/>
+      <c r="BO60" s="536"/>
+      <c r="BP60" s="536"/>
+      <c r="BQ60" s="536"/>
+      <c r="BR60" s="536"/>
+      <c r="BS60" s="536"/>
+      <c r="BT60" s="536"/>
+      <c r="BU60" s="536"/>
+      <c r="BV60" s="536"/>
+      <c r="BW60" s="536"/>
+      <c r="BX60" s="536"/>
+      <c r="BY60" s="536"/>
+      <c r="BZ60" s="536"/>
+      <c r="CA60" s="536"/>
+      <c r="CB60" s="536"/>
+      <c r="CC60" s="536"/>
+      <c r="CD60" s="536"/>
+      <c r="CE60" s="536"/>
+      <c r="CF60" s="536"/>
+      <c r="CG60" s="536"/>
+      <c r="CH60" s="536"/>
+      <c r="CI60" s="536"/>
+      <c r="CJ60" s="536"/>
+      <c r="CK60" s="536"/>
+      <c r="CL60" s="536"/>
+      <c r="CM60" s="536"/>
+      <c r="CN60" s="536"/>
+      <c r="CO60" s="536"/>
+      <c r="CP60" s="536"/>
+      <c r="CQ60" s="536"/>
+      <c r="CR60" s="536"/>
+      <c r="CS60" s="536"/>
+      <c r="CT60" s="537"/>
+      <c r="CU60" s="56"/>
+      <c r="CV60" s="56"/>
+      <c r="CW60" s="56"/>
+    </row>
+    <row r="61" spans="1:154" ht="6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="56"/>
+      <c r="B61" s="84"/>
+      <c r="C61" s="93" t="s">
+        <v>61</v>
+      </c>
+      <c r="D61" s="94" t="s">
+        <v>62</v>
+      </c>
+      <c r="E61" s="84"/>
+      <c r="F61" s="84"/>
+      <c r="G61" s="84"/>
+      <c r="H61" s="84"/>
+      <c r="I61" s="84"/>
+      <c r="J61" s="84"/>
+      <c r="K61" s="84"/>
+      <c r="L61" s="84"/>
+      <c r="M61" s="84"/>
+      <c r="N61" s="84"/>
+      <c r="O61" s="84"/>
+      <c r="P61" s="84"/>
+      <c r="Q61" s="84"/>
+      <c r="R61" s="84"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="84"/>
+      <c r="U61" s="84"/>
+      <c r="V61" s="84"/>
+      <c r="W61" s="84"/>
+      <c r="X61" s="84"/>
+      <c r="Y61" s="84"/>
+      <c r="Z61" s="84"/>
+      <c r="AA61" s="84"/>
+      <c r="AB61" s="84"/>
+      <c r="AC61" s="84"/>
+      <c r="AD61" s="84"/>
+      <c r="AE61" s="84"/>
+      <c r="AF61" s="84"/>
+      <c r="AG61" s="84"/>
+      <c r="AH61" s="84"/>
+      <c r="AI61" s="84"/>
+      <c r="AJ61" s="84"/>
+      <c r="AK61" s="84"/>
+      <c r="AL61" s="84"/>
+      <c r="AM61" s="84"/>
+      <c r="AN61" s="84"/>
+      <c r="AO61" s="84"/>
+      <c r="AP61" s="84"/>
+      <c r="AQ61" s="84"/>
+      <c r="AR61" s="84"/>
+      <c r="AS61" s="84"/>
+      <c r="AT61" s="84"/>
+      <c r="AU61" s="56"/>
+      <c r="AV61" s="56"/>
+      <c r="AW61" s="56"/>
+      <c r="AX61" s="56"/>
+      <c r="AY61" s="56"/>
+      <c r="AZ61" s="56"/>
+      <c r="BA61" s="56"/>
+      <c r="BB61" s="63"/>
+      <c r="BC61" s="63"/>
+      <c r="BD61" s="63"/>
+      <c r="BE61" s="63"/>
+      <c r="BF61" s="63"/>
+      <c r="BG61" s="63"/>
+      <c r="BH61" s="63"/>
+      <c r="BI61" s="63"/>
+      <c r="BJ61" s="63"/>
+      <c r="BK61" s="63"/>
+      <c r="BL61" s="63"/>
+      <c r="BM61" s="63"/>
+      <c r="BN61" s="63"/>
+      <c r="BO61" s="63"/>
+      <c r="BP61" s="63"/>
+      <c r="BQ61" s="63"/>
+      <c r="BR61" s="63"/>
+      <c r="BS61" s="63"/>
+      <c r="BT61" s="63"/>
+      <c r="BU61" s="63"/>
+      <c r="BV61" s="63"/>
+      <c r="BW61" s="63"/>
+      <c r="BX61" s="63"/>
+      <c r="BY61" s="63"/>
+      <c r="BZ61" s="63"/>
+      <c r="CA61" s="63"/>
+      <c r="CB61" s="63"/>
+      <c r="CC61" s="63"/>
+      <c r="CD61" s="63"/>
+      <c r="CE61" s="63"/>
+      <c r="CF61" s="63"/>
+      <c r="CG61" s="63"/>
+      <c r="CH61" s="63"/>
+      <c r="CI61" s="63"/>
+      <c r="CJ61" s="63"/>
+      <c r="CK61" s="63"/>
+      <c r="CL61" s="63"/>
+      <c r="CM61" s="63"/>
+      <c r="CN61" s="63"/>
+      <c r="CO61" s="63"/>
+      <c r="CP61" s="63"/>
+      <c r="CQ61" s="63"/>
+      <c r="CR61" s="72"/>
+      <c r="CS61" s="72"/>
+      <c r="CT61" s="72"/>
+      <c r="CU61" s="64"/>
+      <c r="CV61" s="64"/>
+      <c r="CW61" s="56"/>
+    </row>
+    <row r="62" spans="1:154" ht="6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="56"/>
+      <c r="B62" s="84"/>
+      <c r="C62" s="84"/>
+      <c r="D62" s="84"/>
+      <c r="E62" s="84"/>
+      <c r="F62" s="84"/>
+      <c r="G62" s="84"/>
+      <c r="H62" s="84"/>
+      <c r="I62" s="84"/>
+      <c r="J62" s="84"/>
+      <c r="K62" s="84"/>
+      <c r="L62" s="84"/>
+      <c r="M62" s="84"/>
+      <c r="N62" s="84"/>
+      <c r="O62" s="84"/>
+      <c r="P62" s="84"/>
+      <c r="Q62" s="84"/>
+      <c r="R62" s="84"/>
+      <c r="S62" s="84"/>
+      <c r="T62" s="84"/>
+      <c r="U62" s="84"/>
+      <c r="V62" s="84"/>
+      <c r="W62" s="84"/>
+      <c r="X62" s="84"/>
+      <c r="Y62" s="84"/>
+      <c r="Z62" s="84"/>
+      <c r="AA62" s="84"/>
+      <c r="AB62" s="84"/>
+      <c r="AC62" s="84"/>
+      <c r="AD62" s="84"/>
+      <c r="AE62" s="84"/>
+      <c r="AF62" s="84"/>
+      <c r="AG62" s="84"/>
+      <c r="AH62" s="84"/>
+      <c r="AI62" s="84"/>
+      <c r="AJ62" s="84"/>
+      <c r="AK62" s="84"/>
+      <c r="AL62" s="84"/>
+      <c r="AM62" s="84"/>
+      <c r="AN62" s="84"/>
+      <c r="AO62" s="84"/>
+      <c r="AP62" s="84"/>
+      <c r="AQ62" s="84"/>
+      <c r="AR62" s="84"/>
+      <c r="AS62" s="84"/>
+      <c r="AT62" s="84"/>
+      <c r="AU62" s="56"/>
+      <c r="AV62" s="56"/>
+      <c r="AW62" s="56"/>
+      <c r="AX62" s="56"/>
+      <c r="AY62" s="56"/>
+      <c r="AZ62" s="56"/>
+      <c r="BA62" s="56"/>
+      <c r="BB62" s="63"/>
+      <c r="BC62" s="63"/>
+      <c r="BD62" s="63"/>
+      <c r="BE62" s="63"/>
+      <c r="BF62" s="63"/>
+      <c r="BG62" s="63"/>
+      <c r="BH62" s="63"/>
+      <c r="BI62" s="63"/>
+      <c r="BJ62" s="63"/>
+      <c r="BK62" s="63"/>
+      <c r="BL62" s="63"/>
+      <c r="BM62" s="63"/>
+      <c r="BN62" s="63"/>
+      <c r="BO62" s="63"/>
+      <c r="BP62" s="63"/>
+      <c r="BQ62" s="63"/>
+      <c r="BR62" s="63"/>
+      <c r="BS62" s="63"/>
+      <c r="BT62" s="63"/>
+      <c r="BU62" s="63"/>
+      <c r="BV62" s="63"/>
+      <c r="BW62" s="63"/>
+      <c r="BX62" s="63"/>
+      <c r="BY62" s="63"/>
+      <c r="BZ62" s="63"/>
+      <c r="CA62" s="63"/>
+      <c r="CB62" s="63"/>
+      <c r="CC62" s="63"/>
+      <c r="CD62" s="63"/>
+      <c r="CE62" s="63"/>
+      <c r="CF62" s="63"/>
+      <c r="CG62" s="63"/>
+      <c r="CH62" s="63"/>
+      <c r="CI62" s="63"/>
+      <c r="CJ62" s="63"/>
+      <c r="CK62" s="63"/>
+      <c r="CL62" s="63"/>
+      <c r="CM62" s="63"/>
+      <c r="CN62" s="63"/>
+      <c r="CO62" s="63"/>
+      <c r="CP62" s="63"/>
+      <c r="CQ62" s="63"/>
+      <c r="CR62" s="72"/>
+      <c r="CS62" s="72"/>
+      <c r="CT62" s="72"/>
+      <c r="CU62" s="64"/>
+      <c r="CV62" s="64"/>
+      <c r="CW62" s="56"/>
+    </row>
+    <row r="63" spans="1:154" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="56"/>
+      <c r="B63" s="84"/>
+      <c r="C63" s="538" t="s">
+        <v>153</v>
+      </c>
+      <c r="D63" s="539"/>
+      <c r="E63" s="539"/>
+      <c r="F63" s="539"/>
+      <c r="G63" s="539"/>
+      <c r="H63" s="539"/>
+      <c r="I63" s="539"/>
+      <c r="J63" s="539"/>
+      <c r="K63" s="539"/>
+      <c r="L63" s="539"/>
+      <c r="M63" s="539"/>
+      <c r="N63" s="539"/>
+      <c r="O63" s="539"/>
+      <c r="P63" s="539"/>
+      <c r="Q63" s="539"/>
+      <c r="R63" s="539"/>
+      <c r="S63" s="539"/>
+      <c r="T63" s="539"/>
+      <c r="U63" s="539"/>
+      <c r="V63" s="539"/>
+      <c r="W63" s="539"/>
+      <c r="X63" s="539"/>
+      <c r="Y63" s="539"/>
+      <c r="Z63" s="539"/>
+      <c r="AA63" s="539"/>
+      <c r="AB63" s="539"/>
+      <c r="AC63" s="539"/>
+      <c r="AD63" s="539"/>
+      <c r="AE63" s="539"/>
+      <c r="AF63" s="539"/>
+      <c r="AG63" s="539"/>
+      <c r="AH63" s="539"/>
+      <c r="AI63" s="539"/>
+      <c r="AJ63" s="539"/>
+      <c r="AK63" s="539"/>
+      <c r="AL63" s="539"/>
+      <c r="AM63" s="539"/>
+      <c r="AN63" s="539"/>
+      <c r="AO63" s="539"/>
+      <c r="AP63" s="539"/>
+      <c r="AQ63" s="539"/>
+      <c r="AR63" s="539"/>
+      <c r="AS63" s="539"/>
+      <c r="AT63" s="539"/>
+      <c r="AU63" s="539"/>
+      <c r="AV63" s="539"/>
+      <c r="AW63" s="539"/>
+      <c r="AX63" s="539"/>
+      <c r="AY63" s="539"/>
+      <c r="AZ63" s="539"/>
+      <c r="BA63" s="539"/>
+      <c r="BB63" s="539"/>
+      <c r="BC63" s="539"/>
+      <c r="BD63" s="539"/>
+      <c r="BE63" s="540"/>
+      <c r="BF63" s="95"/>
+      <c r="BG63" s="95"/>
+      <c r="BH63" s="95"/>
+      <c r="BI63" s="547" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ63" s="548"/>
+      <c r="BK63" s="548"/>
+      <c r="BL63" s="548"/>
+      <c r="BM63" s="548"/>
+      <c r="BN63" s="548"/>
+      <c r="BO63" s="548"/>
+      <c r="BP63" s="548"/>
+      <c r="BQ63" s="548"/>
+      <c r="BR63" s="549"/>
+      <c r="BS63" s="556"/>
+      <c r="BT63" s="557"/>
+      <c r="BU63" s="557"/>
+      <c r="BV63" s="557"/>
+      <c r="BW63" s="557"/>
+      <c r="BX63" s="557"/>
+      <c r="BY63" s="557"/>
+      <c r="BZ63" s="557"/>
+      <c r="CA63" s="557"/>
+      <c r="CB63" s="557"/>
+      <c r="CC63" s="557"/>
+      <c r="CD63" s="557"/>
+      <c r="CE63" s="557"/>
+      <c r="CF63" s="557"/>
+      <c r="CG63" s="557"/>
+      <c r="CH63" s="557"/>
+      <c r="CI63" s="557"/>
+      <c r="CJ63" s="557"/>
+      <c r="CK63" s="557"/>
+      <c r="CL63" s="557"/>
+      <c r="CM63" s="557"/>
+      <c r="CN63" s="557"/>
+      <c r="CO63" s="557"/>
+      <c r="CP63" s="558"/>
+      <c r="CQ63" s="565" t="s">
+        <v>44</v>
+      </c>
+      <c r="CR63" s="326"/>
+      <c r="CS63" s="569" t="s">
+        <v>45</v>
+      </c>
+      <c r="CT63" s="352"/>
+      <c r="CU63" s="64"/>
+      <c r="CV63" s="64"/>
+      <c r="CW63" s="56"/>
+    </row>
+    <row r="64" spans="1:154" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="56"/>
+      <c r="B64" s="84"/>
+      <c r="C64" s="541"/>
+      <c r="D64" s="542"/>
+      <c r="E64" s="542"/>
+      <c r="F64" s="542"/>
+      <c r="G64" s="542"/>
+      <c r="H64" s="542"/>
+      <c r="I64" s="542"/>
+      <c r="J64" s="542"/>
+      <c r="K64" s="542"/>
+      <c r="L64" s="542"/>
+      <c r="M64" s="542"/>
+      <c r="N64" s="542"/>
+      <c r="O64" s="542"/>
+      <c r="P64" s="542"/>
+      <c r="Q64" s="542"/>
+      <c r="R64" s="542"/>
+      <c r="S64" s="542"/>
+      <c r="T64" s="542"/>
+      <c r="U64" s="542"/>
+      <c r="V64" s="542"/>
+      <c r="W64" s="542"/>
+      <c r="X64" s="542"/>
+      <c r="Y64" s="542"/>
+      <c r="Z64" s="542"/>
+      <c r="AA64" s="542"/>
+      <c r="AB64" s="542"/>
+      <c r="AC64" s="542"/>
+      <c r="AD64" s="542"/>
+      <c r="AE64" s="542"/>
+      <c r="AF64" s="542"/>
+      <c r="AG64" s="542"/>
+      <c r="AH64" s="542"/>
+      <c r="AI64" s="542"/>
+      <c r="AJ64" s="542"/>
+      <c r="AK64" s="542"/>
+      <c r="AL64" s="542"/>
+      <c r="AM64" s="542"/>
+      <c r="AN64" s="542"/>
+      <c r="AO64" s="542"/>
+      <c r="AP64" s="542"/>
+      <c r="AQ64" s="542"/>
+      <c r="AR64" s="542"/>
+      <c r="AS64" s="542"/>
+      <c r="AT64" s="542"/>
+      <c r="AU64" s="542"/>
+      <c r="AV64" s="542"/>
+      <c r="AW64" s="542"/>
+      <c r="AX64" s="542"/>
+      <c r="AY64" s="542"/>
+      <c r="AZ64" s="542"/>
+      <c r="BA64" s="542"/>
+      <c r="BB64" s="542"/>
+      <c r="BC64" s="542"/>
+      <c r="BD64" s="542"/>
+      <c r="BE64" s="543"/>
+      <c r="BF64" s="95"/>
+      <c r="BG64" s="95"/>
+      <c r="BH64" s="95"/>
+      <c r="BI64" s="550"/>
+      <c r="BJ64" s="551"/>
+      <c r="BK64" s="551"/>
+      <c r="BL64" s="551"/>
+      <c r="BM64" s="551"/>
+      <c r="BN64" s="551"/>
+      <c r="BO64" s="551"/>
+      <c r="BP64" s="551"/>
+      <c r="BQ64" s="551"/>
+      <c r="BR64" s="552"/>
+      <c r="BS64" s="559"/>
+      <c r="BT64" s="560"/>
+      <c r="BU64" s="560"/>
+      <c r="BV64" s="560"/>
+      <c r="BW64" s="560"/>
+      <c r="BX64" s="560"/>
+      <c r="BY64" s="560"/>
+      <c r="BZ64" s="560"/>
+      <c r="CA64" s="560"/>
+      <c r="CB64" s="560"/>
+      <c r="CC64" s="560"/>
+      <c r="CD64" s="560"/>
+      <c r="CE64" s="560"/>
+      <c r="CF64" s="560"/>
+      <c r="CG64" s="560"/>
+      <c r="CH64" s="560"/>
+      <c r="CI64" s="560"/>
+      <c r="CJ64" s="560"/>
+      <c r="CK64" s="560"/>
+      <c r="CL64" s="560"/>
+      <c r="CM64" s="560"/>
+      <c r="CN64" s="560"/>
+      <c r="CO64" s="560"/>
+      <c r="CP64" s="561"/>
+      <c r="CQ64" s="566"/>
+      <c r="CR64" s="566"/>
+      <c r="CS64" s="566"/>
+      <c r="CT64" s="570"/>
+      <c r="CU64" s="64"/>
+      <c r="CV64" s="56"/>
+      <c r="CW64" s="56"/>
+    </row>
+    <row r="65" spans="1:101" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="56"/>
+      <c r="B65" s="84"/>
+      <c r="C65" s="541"/>
+      <c r="D65" s="542"/>
+      <c r="E65" s="542"/>
+      <c r="F65" s="542"/>
+      <c r="G65" s="542"/>
+      <c r="H65" s="542"/>
+      <c r="I65" s="542"/>
+      <c r="J65" s="542"/>
+      <c r="K65" s="542"/>
+      <c r="L65" s="542"/>
+      <c r="M65" s="542"/>
+      <c r="N65" s="542"/>
+      <c r="O65" s="542"/>
+      <c r="P65" s="542"/>
+      <c r="Q65" s="542"/>
+      <c r="R65" s="542"/>
+      <c r="S65" s="542"/>
+      <c r="T65" s="542"/>
+      <c r="U65" s="542"/>
+      <c r="V65" s="542"/>
+      <c r="W65" s="542"/>
+      <c r="X65" s="542"/>
+      <c r="Y65" s="542"/>
+      <c r="Z65" s="542"/>
+      <c r="AA65" s="542"/>
+      <c r="AB65" s="542"/>
+      <c r="AC65" s="542"/>
+      <c r="AD65" s="542"/>
+      <c r="AE65" s="542"/>
+      <c r="AF65" s="542"/>
+      <c r="AG65" s="542"/>
+      <c r="AH65" s="542"/>
+      <c r="AI65" s="542"/>
+      <c r="AJ65" s="542"/>
+      <c r="AK65" s="542"/>
+      <c r="AL65" s="542"/>
+      <c r="AM65" s="542"/>
+      <c r="AN65" s="542"/>
+      <c r="AO65" s="542"/>
+      <c r="AP65" s="542"/>
+      <c r="AQ65" s="542"/>
+      <c r="AR65" s="542"/>
+      <c r="AS65" s="542"/>
+      <c r="AT65" s="542"/>
+      <c r="AU65" s="542"/>
+      <c r="AV65" s="542"/>
+      <c r="AW65" s="542"/>
+      <c r="AX65" s="542"/>
+      <c r="AY65" s="542"/>
+      <c r="AZ65" s="542"/>
+      <c r="BA65" s="542"/>
+      <c r="BB65" s="542"/>
+      <c r="BC65" s="542"/>
+      <c r="BD65" s="542"/>
+      <c r="BE65" s="543"/>
+      <c r="BF65" s="88"/>
+      <c r="BG65" s="88"/>
+      <c r="BH65" s="88"/>
+      <c r="BI65" s="550"/>
+      <c r="BJ65" s="551"/>
+      <c r="BK65" s="551"/>
+      <c r="BL65" s="551"/>
+      <c r="BM65" s="551"/>
+      <c r="BN65" s="551"/>
+      <c r="BO65" s="551"/>
+      <c r="BP65" s="551"/>
+      <c r="BQ65" s="551"/>
+      <c r="BR65" s="552"/>
+      <c r="BS65" s="559"/>
+      <c r="BT65" s="560"/>
+      <c r="BU65" s="560"/>
+      <c r="BV65" s="560"/>
+      <c r="BW65" s="560"/>
+      <c r="BX65" s="560"/>
+      <c r="BY65" s="560"/>
+      <c r="BZ65" s="560"/>
+      <c r="CA65" s="560"/>
+      <c r="CB65" s="560"/>
+      <c r="CC65" s="560"/>
+      <c r="CD65" s="560"/>
+      <c r="CE65" s="560"/>
+      <c r="CF65" s="560"/>
+      <c r="CG65" s="560"/>
+      <c r="CH65" s="560"/>
+      <c r="CI65" s="560"/>
+      <c r="CJ65" s="560"/>
+      <c r="CK65" s="560"/>
+      <c r="CL65" s="560"/>
+      <c r="CM65" s="560"/>
+      <c r="CN65" s="560"/>
+      <c r="CO65" s="560"/>
+      <c r="CP65" s="561"/>
+      <c r="CQ65" s="566"/>
+      <c r="CR65" s="566"/>
+      <c r="CS65" s="566"/>
+      <c r="CT65" s="570"/>
+      <c r="CU65" s="56"/>
+      <c r="CV65" s="56"/>
+      <c r="CW65" s="56"/>
+    </row>
+    <row r="66" spans="1:101" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="56"/>
+      <c r="B66" s="84"/>
+      <c r="C66" s="541"/>
+      <c r="D66" s="542"/>
+      <c r="E66" s="542"/>
+      <c r="F66" s="542"/>
+      <c r="G66" s="542"/>
+      <c r="H66" s="542"/>
+      <c r="I66" s="542"/>
+      <c r="J66" s="542"/>
+      <c r="K66" s="542"/>
+      <c r="L66" s="542"/>
+      <c r="M66" s="542"/>
+      <c r="N66" s="542"/>
+      <c r="O66" s="542"/>
+      <c r="P66" s="542"/>
+      <c r="Q66" s="542"/>
+      <c r="R66" s="542"/>
+      <c r="S66" s="542"/>
+      <c r="T66" s="542"/>
+      <c r="U66" s="542"/>
+      <c r="V66" s="542"/>
+      <c r="W66" s="542"/>
+      <c r="X66" s="542"/>
+      <c r="Y66" s="542"/>
+      <c r="Z66" s="542"/>
+      <c r="AA66" s="542"/>
+      <c r="AB66" s="542"/>
+      <c r="AC66" s="542"/>
+      <c r="AD66" s="542"/>
+      <c r="AE66" s="542"/>
+      <c r="AF66" s="542"/>
+      <c r="AG66" s="542"/>
+      <c r="AH66" s="542"/>
+      <c r="AI66" s="542"/>
+      <c r="AJ66" s="542"/>
+      <c r="AK66" s="542"/>
+      <c r="AL66" s="542"/>
+      <c r="AM66" s="542"/>
+      <c r="AN66" s="542"/>
+      <c r="AO66" s="542"/>
+      <c r="AP66" s="542"/>
+      <c r="AQ66" s="542"/>
+      <c r="AR66" s="542"/>
+      <c r="AS66" s="542"/>
+      <c r="AT66" s="542"/>
+      <c r="AU66" s="542"/>
+      <c r="AV66" s="542"/>
+      <c r="AW66" s="542"/>
+      <c r="AX66" s="542"/>
+      <c r="AY66" s="542"/>
+      <c r="AZ66" s="542"/>
+      <c r="BA66" s="542"/>
+      <c r="BB66" s="542"/>
+      <c r="BC66" s="542"/>
+      <c r="BD66" s="542"/>
+      <c r="BE66" s="543"/>
+      <c r="BF66" s="88"/>
+      <c r="BG66" s="88"/>
+      <c r="BH66" s="88"/>
+      <c r="BI66" s="553"/>
+      <c r="BJ66" s="554"/>
+      <c r="BK66" s="554"/>
+      <c r="BL66" s="554"/>
+      <c r="BM66" s="554"/>
+      <c r="BN66" s="554"/>
+      <c r="BO66" s="554"/>
+      <c r="BP66" s="554"/>
+      <c r="BQ66" s="554"/>
+      <c r="BR66" s="555"/>
+      <c r="BS66" s="562"/>
+      <c r="BT66" s="563"/>
+      <c r="BU66" s="563"/>
+      <c r="BV66" s="563"/>
+      <c r="BW66" s="563"/>
+      <c r="BX66" s="563"/>
+      <c r="BY66" s="563"/>
+      <c r="BZ66" s="563"/>
+      <c r="CA66" s="563"/>
+      <c r="CB66" s="563"/>
+      <c r="CC66" s="563"/>
+      <c r="CD66" s="563"/>
+      <c r="CE66" s="563"/>
+      <c r="CF66" s="563"/>
+      <c r="CG66" s="563"/>
+      <c r="CH66" s="563"/>
+      <c r="CI66" s="563"/>
+      <c r="CJ66" s="563"/>
+      <c r="CK66" s="563"/>
+      <c r="CL66" s="563"/>
+      <c r="CM66" s="563"/>
+      <c r="CN66" s="563"/>
+      <c r="CO66" s="563"/>
+      <c r="CP66" s="564"/>
+      <c r="CQ66" s="566"/>
+      <c r="CR66" s="566"/>
+      <c r="CS66" s="566"/>
+      <c r="CT66" s="570"/>
+      <c r="CU66" s="56"/>
+      <c r="CV66" s="56"/>
+      <c r="CW66" s="56"/>
+    </row>
+    <row r="67" spans="1:101" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="56"/>
+      <c r="B67" s="84"/>
+      <c r="C67" s="541"/>
+      <c r="D67" s="542"/>
+      <c r="E67" s="542"/>
+      <c r="F67" s="542"/>
+      <c r="G67" s="542"/>
+      <c r="H67" s="542"/>
+      <c r="I67" s="542"/>
+      <c r="J67" s="542"/>
+      <c r="K67" s="542"/>
+      <c r="L67" s="542"/>
+      <c r="M67" s="542"/>
+      <c r="N67" s="542"/>
+      <c r="O67" s="542"/>
+      <c r="P67" s="542"/>
+      <c r="Q67" s="542"/>
+      <c r="R67" s="542"/>
+      <c r="S67" s="542"/>
+      <c r="T67" s="542"/>
+      <c r="U67" s="542"/>
+      <c r="V67" s="542"/>
+      <c r="W67" s="542"/>
+      <c r="X67" s="542"/>
+      <c r="Y67" s="542"/>
+      <c r="Z67" s="542"/>
+      <c r="AA67" s="542"/>
+      <c r="AB67" s="542"/>
+      <c r="AC67" s="542"/>
+      <c r="AD67" s="542"/>
+      <c r="AE67" s="542"/>
+      <c r="AF67" s="542"/>
+      <c r="AG67" s="542"/>
+      <c r="AH67" s="542"/>
+      <c r="AI67" s="542"/>
+      <c r="AJ67" s="542"/>
+      <c r="AK67" s="542"/>
+      <c r="AL67" s="542"/>
+      <c r="AM67" s="542"/>
+      <c r="AN67" s="542"/>
+      <c r="AO67" s="542"/>
+      <c r="AP67" s="542"/>
+      <c r="AQ67" s="542"/>
+      <c r="AR67" s="542"/>
+      <c r="AS67" s="542"/>
+      <c r="AT67" s="542"/>
+      <c r="AU67" s="542"/>
+      <c r="AV67" s="542"/>
+      <c r="AW67" s="542"/>
+      <c r="AX67" s="542"/>
+      <c r="AY67" s="542"/>
+      <c r="AZ67" s="542"/>
+      <c r="BA67" s="542"/>
+      <c r="BB67" s="542"/>
+      <c r="BC67" s="542"/>
+      <c r="BD67" s="542"/>
+      <c r="BE67" s="543"/>
+      <c r="BF67" s="96"/>
+      <c r="BG67" s="96"/>
+      <c r="BH67" s="96"/>
+      <c r="BI67" s="547" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ67" s="548"/>
+      <c r="BK67" s="548"/>
+      <c r="BL67" s="548"/>
+      <c r="BM67" s="548"/>
+      <c r="BN67" s="548"/>
+      <c r="BO67" s="548"/>
+      <c r="BP67" s="548"/>
+      <c r="BQ67" s="548"/>
+      <c r="BR67" s="549"/>
+      <c r="BS67" s="556"/>
+      <c r="BT67" s="557"/>
+      <c r="BU67" s="557"/>
+      <c r="BV67" s="557"/>
+      <c r="BW67" s="557"/>
+      <c r="BX67" s="557"/>
+      <c r="BY67" s="557"/>
+      <c r="BZ67" s="557"/>
+      <c r="CA67" s="557"/>
+      <c r="CB67" s="557"/>
+      <c r="CC67" s="557"/>
+      <c r="CD67" s="557"/>
+      <c r="CE67" s="557"/>
+      <c r="CF67" s="557"/>
+      <c r="CG67" s="557"/>
+      <c r="CH67" s="557"/>
+      <c r="CI67" s="557"/>
+      <c r="CJ67" s="557"/>
+      <c r="CK67" s="557"/>
+      <c r="CL67" s="557"/>
+      <c r="CM67" s="557"/>
+      <c r="CN67" s="557"/>
+      <c r="CO67" s="557"/>
+      <c r="CP67" s="558"/>
+      <c r="CQ67" s="566"/>
+      <c r="CR67" s="566"/>
+      <c r="CS67" s="566"/>
+      <c r="CT67" s="570"/>
+      <c r="CU67" s="56"/>
+      <c r="CV67" s="56"/>
+      <c r="CW67" s="56"/>
+    </row>
+    <row r="68" spans="1:101" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="56"/>
+      <c r="B68" s="84"/>
+      <c r="C68" s="541"/>
+      <c r="D68" s="542"/>
+      <c r="E68" s="542"/>
+      <c r="F68" s="542"/>
+      <c r="G68" s="542"/>
+      <c r="H68" s="542"/>
+      <c r="I68" s="542"/>
+      <c r="J68" s="542"/>
+      <c r="K68" s="542"/>
+      <c r="L68" s="542"/>
+      <c r="M68" s="542"/>
+      <c r="N68" s="542"/>
+      <c r="O68" s="542"/>
+      <c r="P68" s="542"/>
+      <c r="Q68" s="542"/>
+      <c r="R68" s="542"/>
+      <c r="S68" s="542"/>
+      <c r="T68" s="542"/>
+      <c r="U68" s="542"/>
+      <c r="V68" s="542"/>
+      <c r="W68" s="542"/>
+      <c r="X68" s="542"/>
+      <c r="Y68" s="542"/>
+      <c r="Z68" s="542"/>
+      <c r="AA68" s="542"/>
+      <c r="AB68" s="542"/>
+      <c r="AC68" s="542"/>
+      <c r="AD68" s="542"/>
+      <c r="AE68" s="542"/>
+      <c r="AF68" s="542"/>
+      <c r="AG68" s="542"/>
+      <c r="AH68" s="542"/>
+      <c r="AI68" s="542"/>
+      <c r="AJ68" s="542"/>
+      <c r="AK68" s="542"/>
+      <c r="AL68" s="542"/>
+      <c r="AM68" s="542"/>
+      <c r="AN68" s="542"/>
+      <c r="AO68" s="542"/>
+      <c r="AP68" s="542"/>
+      <c r="AQ68" s="542"/>
+      <c r="AR68" s="542"/>
+      <c r="AS68" s="542"/>
+      <c r="AT68" s="542"/>
+      <c r="AU68" s="542"/>
+      <c r="AV68" s="542"/>
+      <c r="AW68" s="542"/>
+      <c r="AX68" s="542"/>
+      <c r="AY68" s="542"/>
+      <c r="AZ68" s="542"/>
+      <c r="BA68" s="542"/>
+      <c r="BB68" s="542"/>
+      <c r="BC68" s="542"/>
+      <c r="BD68" s="542"/>
+      <c r="BE68" s="543"/>
+      <c r="BF68" s="96"/>
+      <c r="BG68" s="96"/>
+      <c r="BH68" s="96"/>
+      <c r="BI68" s="550"/>
+      <c r="BJ68" s="551"/>
+      <c r="BK68" s="551"/>
+      <c r="BL68" s="551"/>
+      <c r="BM68" s="551"/>
+      <c r="BN68" s="551"/>
+      <c r="BO68" s="551"/>
+      <c r="BP68" s="551"/>
+      <c r="BQ68" s="551"/>
+      <c r="BR68" s="552"/>
+      <c r="BS68" s="559"/>
+      <c r="BT68" s="560"/>
+      <c r="BU68" s="560"/>
+      <c r="BV68" s="560"/>
+      <c r="BW68" s="560"/>
+      <c r="BX68" s="560"/>
+      <c r="BY68" s="560"/>
+      <c r="BZ68" s="560"/>
+      <c r="CA68" s="560"/>
+      <c r="CB68" s="560"/>
+      <c r="CC68" s="560"/>
+      <c r="CD68" s="560"/>
+      <c r="CE68" s="560"/>
+      <c r="CF68" s="560"/>
+      <c r="CG68" s="560"/>
+      <c r="CH68" s="560"/>
+      <c r="CI68" s="560"/>
+      <c r="CJ68" s="560"/>
+      <c r="CK68" s="560"/>
+      <c r="CL68" s="560"/>
+      <c r="CM68" s="560"/>
+      <c r="CN68" s="560"/>
+      <c r="CO68" s="560"/>
+      <c r="CP68" s="561"/>
+      <c r="CQ68" s="566"/>
+      <c r="CR68" s="566"/>
+      <c r="CS68" s="566"/>
+      <c r="CT68" s="570"/>
+      <c r="CU68" s="56"/>
+      <c r="CV68" s="56"/>
+      <c r="CW68" s="56"/>
+    </row>
+    <row r="69" spans="1:101" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="56"/>
+      <c r="B69" s="56"/>
+      <c r="C69" s="541"/>
+      <c r="D69" s="542"/>
+      <c r="E69" s="542"/>
+      <c r="F69" s="542"/>
+      <c r="G69" s="542"/>
+      <c r="H69" s="542"/>
+      <c r="I69" s="542"/>
+      <c r="J69" s="542"/>
+      <c r="K69" s="542"/>
+      <c r="L69" s="542"/>
+      <c r="M69" s="542"/>
+      <c r="N69" s="542"/>
+      <c r="O69" s="542"/>
+      <c r="P69" s="542"/>
+      <c r="Q69" s="542"/>
+      <c r="R69" s="542"/>
+      <c r="S69" s="542"/>
+      <c r="T69" s="542"/>
+      <c r="U69" s="542"/>
+      <c r="V69" s="542"/>
+      <c r="W69" s="542"/>
+      <c r="X69" s="542"/>
+      <c r="Y69" s="542"/>
+      <c r="Z69" s="542"/>
+      <c r="AA69" s="542"/>
+      <c r="AB69" s="542"/>
+      <c r="AC69" s="542"/>
+      <c r="AD69" s="542"/>
+      <c r="AE69" s="542"/>
+      <c r="AF69" s="542"/>
+      <c r="AG69" s="542"/>
+      <c r="AH69" s="542"/>
+      <c r="AI69" s="542"/>
+      <c r="AJ69" s="542"/>
+      <c r="AK69" s="542"/>
+      <c r="AL69" s="542"/>
+      <c r="AM69" s="542"/>
+      <c r="AN69" s="542"/>
+      <c r="AO69" s="542"/>
+      <c r="AP69" s="542"/>
+      <c r="AQ69" s="542"/>
+      <c r="AR69" s="542"/>
+      <c r="AS69" s="542"/>
+      <c r="AT69" s="542"/>
+      <c r="AU69" s="542"/>
+      <c r="AV69" s="542"/>
+      <c r="AW69" s="542"/>
+      <c r="AX69" s="542"/>
+      <c r="AY69" s="542"/>
+      <c r="AZ69" s="542"/>
+      <c r="BA69" s="542"/>
+      <c r="BB69" s="542"/>
+      <c r="BC69" s="542"/>
+      <c r="BD69" s="542"/>
+      <c r="BE69" s="543"/>
+      <c r="BF69" s="66"/>
+      <c r="BG69" s="66"/>
+      <c r="BH69" s="66"/>
+      <c r="BI69" s="550"/>
+      <c r="BJ69" s="551"/>
+      <c r="BK69" s="551"/>
+      <c r="BL69" s="551"/>
+      <c r="BM69" s="551"/>
+      <c r="BN69" s="551"/>
+      <c r="BO69" s="551"/>
+      <c r="BP69" s="551"/>
+      <c r="BQ69" s="551"/>
+      <c r="BR69" s="552"/>
+      <c r="BS69" s="559"/>
+      <c r="BT69" s="560"/>
+      <c r="BU69" s="560"/>
+      <c r="BV69" s="560"/>
+      <c r="BW69" s="560"/>
+      <c r="BX69" s="560"/>
+      <c r="BY69" s="560"/>
+      <c r="BZ69" s="560"/>
+      <c r="CA69" s="560"/>
+      <c r="CB69" s="560"/>
+      <c r="CC69" s="560"/>
+      <c r="CD69" s="560"/>
+      <c r="CE69" s="560"/>
+      <c r="CF69" s="560"/>
+      <c r="CG69" s="560"/>
+      <c r="CH69" s="560"/>
+      <c r="CI69" s="560"/>
+      <c r="CJ69" s="560"/>
+      <c r="CK69" s="560"/>
+      <c r="CL69" s="560"/>
+      <c r="CM69" s="560"/>
+      <c r="CN69" s="560"/>
+      <c r="CO69" s="560"/>
+      <c r="CP69" s="561"/>
+      <c r="CQ69" s="566"/>
+      <c r="CR69" s="566"/>
+      <c r="CS69" s="566"/>
+      <c r="CT69" s="570"/>
+      <c r="CU69" s="56"/>
+      <c r="CV69" s="56"/>
+      <c r="CW69" s="56"/>
+    </row>
+    <row r="70" spans="1:101" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="56"/>
+      <c r="B70" s="56"/>
+      <c r="C70" s="541"/>
+      <c r="D70" s="542"/>
+      <c r="E70" s="542"/>
+      <c r="F70" s="542"/>
+      <c r="G70" s="542"/>
+      <c r="H70" s="542"/>
+      <c r="I70" s="542"/>
+      <c r="J70" s="542"/>
+      <c r="K70" s="542"/>
+      <c r="L70" s="542"/>
+      <c r="M70" s="542"/>
+      <c r="N70" s="542"/>
+      <c r="O70" s="542"/>
+      <c r="P70" s="542"/>
+      <c r="Q70" s="542"/>
+      <c r="R70" s="542"/>
+      <c r="S70" s="542"/>
+      <c r="T70" s="542"/>
+      <c r="U70" s="542"/>
+      <c r="V70" s="542"/>
+      <c r="W70" s="542"/>
+      <c r="X70" s="542"/>
+      <c r="Y70" s="542"/>
+      <c r="Z70" s="542"/>
+      <c r="AA70" s="542"/>
+      <c r="AB70" s="542"/>
+      <c r="AC70" s="542"/>
+      <c r="AD70" s="542"/>
+      <c r="AE70" s="542"/>
+      <c r="AF70" s="542"/>
+      <c r="AG70" s="542"/>
+      <c r="AH70" s="542"/>
+      <c r="AI70" s="542"/>
+      <c r="AJ70" s="542"/>
+      <c r="AK70" s="542"/>
+      <c r="AL70" s="542"/>
+      <c r="AM70" s="542"/>
+      <c r="AN70" s="542"/>
+      <c r="AO70" s="542"/>
+      <c r="AP70" s="542"/>
+      <c r="AQ70" s="542"/>
+      <c r="AR70" s="542"/>
+      <c r="AS70" s="542"/>
+      <c r="AT70" s="542"/>
+      <c r="AU70" s="542"/>
+      <c r="AV70" s="542"/>
+      <c r="AW70" s="542"/>
+      <c r="AX70" s="542"/>
+      <c r="AY70" s="542"/>
+      <c r="AZ70" s="542"/>
+      <c r="BA70" s="542"/>
+      <c r="BB70" s="542"/>
+      <c r="BC70" s="542"/>
+      <c r="BD70" s="542"/>
+      <c r="BE70" s="543"/>
+      <c r="BF70" s="73"/>
+      <c r="BG70" s="73"/>
+      <c r="BH70" s="73"/>
+      <c r="BI70" s="553"/>
+      <c r="BJ70" s="554"/>
+      <c r="BK70" s="554"/>
+      <c r="BL70" s="554"/>
+      <c r="BM70" s="554"/>
+      <c r="BN70" s="554"/>
+      <c r="BO70" s="554"/>
+      <c r="BP70" s="554"/>
+      <c r="BQ70" s="554"/>
+      <c r="BR70" s="555"/>
+      <c r="BS70" s="562"/>
+      <c r="BT70" s="563"/>
+      <c r="BU70" s="563"/>
+      <c r="BV70" s="563"/>
+      <c r="BW70" s="563"/>
+      <c r="BX70" s="563"/>
+      <c r="BY70" s="563"/>
+      <c r="BZ70" s="563"/>
+      <c r="CA70" s="563"/>
+      <c r="CB70" s="563"/>
+      <c r="CC70" s="563"/>
+      <c r="CD70" s="563"/>
+      <c r="CE70" s="563"/>
+      <c r="CF70" s="563"/>
+      <c r="CG70" s="563"/>
+      <c r="CH70" s="563"/>
+      <c r="CI70" s="563"/>
+      <c r="CJ70" s="563"/>
+      <c r="CK70" s="563"/>
+      <c r="CL70" s="563"/>
+      <c r="CM70" s="563"/>
+      <c r="CN70" s="563"/>
+      <c r="CO70" s="563"/>
+      <c r="CP70" s="564"/>
+      <c r="CQ70" s="566"/>
+      <c r="CR70" s="566"/>
+      <c r="CS70" s="566"/>
+      <c r="CT70" s="570"/>
+      <c r="CU70" s="56"/>
+      <c r="CV70" s="56"/>
+      <c r="CW70" s="56"/>
+    </row>
+    <row r="71" spans="1:101" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="56"/>
+      <c r="B71" s="56"/>
+      <c r="C71" s="541"/>
+      <c r="D71" s="542"/>
+      <c r="E71" s="542"/>
+      <c r="F71" s="542"/>
+      <c r="G71" s="542"/>
+      <c r="H71" s="542"/>
+      <c r="I71" s="542"/>
+      <c r="J71" s="542"/>
+      <c r="K71" s="542"/>
+      <c r="L71" s="542"/>
+      <c r="M71" s="542"/>
+      <c r="N71" s="542"/>
+      <c r="O71" s="542"/>
+      <c r="P71" s="542"/>
+      <c r="Q71" s="542"/>
+      <c r="R71" s="542"/>
+      <c r="S71" s="542"/>
+      <c r="T71" s="542"/>
+      <c r="U71" s="542"/>
+      <c r="V71" s="542"/>
+      <c r="W71" s="542"/>
+      <c r="X71" s="542"/>
+      <c r="Y71" s="542"/>
+      <c r="Z71" s="542"/>
+      <c r="AA71" s="542"/>
+      <c r="AB71" s="542"/>
+      <c r="AC71" s="542"/>
+      <c r="AD71" s="542"/>
+      <c r="AE71" s="542"/>
+      <c r="AF71" s="542"/>
+      <c r="AG71" s="542"/>
+      <c r="AH71" s="542"/>
+      <c r="AI71" s="542"/>
+      <c r="AJ71" s="542"/>
+      <c r="AK71" s="542"/>
+      <c r="AL71" s="542"/>
+      <c r="AM71" s="542"/>
+      <c r="AN71" s="542"/>
+      <c r="AO71" s="542"/>
+      <c r="AP71" s="542"/>
+      <c r="AQ71" s="542"/>
+      <c r="AR71" s="542"/>
+      <c r="AS71" s="542"/>
+      <c r="AT71" s="542"/>
+      <c r="AU71" s="542"/>
+      <c r="AV71" s="542"/>
+      <c r="AW71" s="542"/>
+      <c r="AX71" s="542"/>
+      <c r="AY71" s="542"/>
+      <c r="AZ71" s="542"/>
+      <c r="BA71" s="542"/>
+      <c r="BB71" s="542"/>
+      <c r="BC71" s="542"/>
+      <c r="BD71" s="542"/>
+      <c r="BE71" s="543"/>
+      <c r="BF71" s="97"/>
+      <c r="BG71" s="97"/>
+      <c r="BH71" s="56"/>
+      <c r="BI71" s="571"/>
+      <c r="BJ71" s="572"/>
+      <c r="BK71" s="572"/>
+      <c r="BL71" s="572"/>
+      <c r="BM71" s="572"/>
+      <c r="BN71" s="572"/>
+      <c r="BO71" s="572"/>
+      <c r="BP71" s="572"/>
+      <c r="BQ71" s="572"/>
+      <c r="BR71" s="572"/>
+      <c r="BS71" s="572"/>
+      <c r="BT71" s="572"/>
+      <c r="BU71" s="572"/>
+      <c r="BV71" s="572"/>
+      <c r="BW71" s="572"/>
+      <c r="BX71" s="572"/>
+      <c r="BY71" s="572"/>
+      <c r="BZ71" s="572"/>
+      <c r="CA71" s="572"/>
+      <c r="CB71" s="572"/>
+      <c r="CC71" s="572"/>
+      <c r="CD71" s="572"/>
+      <c r="CE71" s="572"/>
+      <c r="CF71" s="572"/>
+      <c r="CG71" s="572"/>
+      <c r="CH71" s="572"/>
+      <c r="CI71" s="572"/>
+      <c r="CJ71" s="572"/>
+      <c r="CK71" s="572"/>
+      <c r="CL71" s="572"/>
+      <c r="CM71" s="572"/>
+      <c r="CN71" s="572"/>
+      <c r="CO71" s="572"/>
+      <c r="CP71" s="573"/>
+      <c r="CQ71" s="567"/>
+      <c r="CR71" s="566"/>
+      <c r="CS71" s="566"/>
+      <c r="CT71" s="570"/>
+      <c r="CU71" s="98"/>
+      <c r="CV71" s="98"/>
+      <c r="CW71" s="56"/>
+    </row>
+    <row r="72" spans="1:101" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="56"/>
+      <c r="B72" s="56"/>
+      <c r="C72" s="541"/>
+      <c r="D72" s="542"/>
+      <c r="E72" s="542"/>
+      <c r="F72" s="542"/>
+      <c r="G72" s="542"/>
+      <c r="H72" s="542"/>
+      <c r="I72" s="542"/>
+      <c r="J72" s="542"/>
+      <c r="K72" s="542"/>
+      <c r="L72" s="542"/>
+      <c r="M72" s="542"/>
+      <c r="N72" s="542"/>
+      <c r="O72" s="542"/>
+      <c r="P72" s="542"/>
+      <c r="Q72" s="542"/>
+      <c r="R72" s="542"/>
+      <c r="S72" s="542"/>
+      <c r="T72" s="542"/>
+      <c r="U72" s="542"/>
+      <c r="V72" s="542"/>
+      <c r="W72" s="542"/>
+      <c r="X72" s="542"/>
+      <c r="Y72" s="542"/>
+      <c r="Z72" s="542"/>
+      <c r="AA72" s="542"/>
+      <c r="AB72" s="542"/>
+      <c r="AC72" s="542"/>
+      <c r="AD72" s="542"/>
+      <c r="AE72" s="542"/>
+      <c r="AF72" s="542"/>
+      <c r="AG72" s="542"/>
+      <c r="AH72" s="542"/>
+      <c r="AI72" s="542"/>
+      <c r="AJ72" s="542"/>
+      <c r="AK72" s="542"/>
+      <c r="AL72" s="542"/>
+      <c r="AM72" s="542"/>
+      <c r="AN72" s="542"/>
+      <c r="AO72" s="542"/>
+      <c r="AP72" s="542"/>
+      <c r="AQ72" s="542"/>
+      <c r="AR72" s="542"/>
+      <c r="AS72" s="542"/>
+      <c r="AT72" s="542"/>
+      <c r="AU72" s="542"/>
+      <c r="AV72" s="542"/>
+      <c r="AW72" s="542"/>
+      <c r="AX72" s="542"/>
+      <c r="AY72" s="542"/>
+      <c r="AZ72" s="542"/>
+      <c r="BA72" s="542"/>
+      <c r="BB72" s="542"/>
+      <c r="BC72" s="542"/>
+      <c r="BD72" s="542"/>
+      <c r="BE72" s="543"/>
+      <c r="BF72" s="99"/>
+      <c r="BG72" s="99"/>
+      <c r="BH72" s="56"/>
+      <c r="BI72" s="574" t="s">
+        <v>134</v>
+      </c>
+      <c r="BJ72" s="227"/>
+      <c r="BK72" s="227"/>
+      <c r="BL72" s="227"/>
+      <c r="BM72" s="227"/>
+      <c r="BN72" s="227"/>
+      <c r="BO72" s="227"/>
+      <c r="BP72" s="227"/>
+      <c r="BQ72" s="227"/>
+      <c r="BR72" s="227"/>
+      <c r="BS72" s="227"/>
+      <c r="BT72" s="227"/>
+      <c r="BU72" s="227"/>
+      <c r="BV72" s="227"/>
+      <c r="BW72" s="227"/>
+      <c r="BX72" s="227"/>
+      <c r="BY72" s="227"/>
+      <c r="BZ72" s="227"/>
+      <c r="CA72" s="227"/>
+      <c r="CB72" s="227"/>
+      <c r="CC72" s="227"/>
+      <c r="CD72" s="227"/>
+      <c r="CE72" s="227"/>
+      <c r="CF72" s="227"/>
+      <c r="CG72" s="227"/>
+      <c r="CH72" s="227"/>
+      <c r="CI72" s="227"/>
+      <c r="CJ72" s="227"/>
+      <c r="CK72" s="227"/>
+      <c r="CL72" s="227"/>
+      <c r="CM72" s="227"/>
+      <c r="CN72" s="227"/>
+      <c r="CO72" s="227"/>
+      <c r="CP72" s="235"/>
+      <c r="CQ72" s="568"/>
+      <c r="CR72" s="233"/>
+      <c r="CS72" s="233"/>
+      <c r="CT72" s="234"/>
+      <c r="CU72" s="98"/>
+      <c r="CV72" s="98"/>
+      <c r="CW72" s="56"/>
+    </row>
+    <row r="73" spans="1:101" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="56"/>
+      <c r="B73" s="56"/>
+      <c r="C73" s="541"/>
+      <c r="D73" s="542"/>
+      <c r="E73" s="542"/>
+      <c r="F73" s="542"/>
+      <c r="G73" s="542"/>
+      <c r="H73" s="542"/>
+      <c r="I73" s="542"/>
+      <c r="J73" s="542"/>
+      <c r="K73" s="542"/>
+      <c r="L73" s="542"/>
+      <c r="M73" s="542"/>
+      <c r="N73" s="542"/>
+      <c r="O73" s="542"/>
+      <c r="P73" s="542"/>
+      <c r="Q73" s="542"/>
+      <c r="R73" s="542"/>
+      <c r="S73" s="542"/>
+      <c r="T73" s="542"/>
+      <c r="U73" s="542"/>
+      <c r="V73" s="542"/>
+      <c r="W73" s="542"/>
+      <c r="X73" s="542"/>
+      <c r="Y73" s="542"/>
+      <c r="Z73" s="542"/>
+      <c r="AA73" s="542"/>
+      <c r="AB73" s="542"/>
+      <c r="AC73" s="542"/>
+      <c r="AD73" s="542"/>
+      <c r="AE73" s="542"/>
+      <c r="AF73" s="542"/>
+      <c r="AG73" s="542"/>
+      <c r="AH73" s="542"/>
+      <c r="AI73" s="542"/>
+      <c r="AJ73" s="542"/>
+      <c r="AK73" s="542"/>
+      <c r="AL73" s="542"/>
+      <c r="AM73" s="542"/>
+      <c r="AN73" s="542"/>
+      <c r="AO73" s="542"/>
+      <c r="AP73" s="542"/>
+      <c r="AQ73" s="542"/>
+      <c r="AR73" s="542"/>
+      <c r="AS73" s="542"/>
+      <c r="AT73" s="542"/>
+      <c r="AU73" s="542"/>
+      <c r="AV73" s="542"/>
+      <c r="AW73" s="542"/>
+      <c r="AX73" s="542"/>
+      <c r="AY73" s="542"/>
+      <c r="AZ73" s="542"/>
+      <c r="BA73" s="542"/>
+      <c r="BB73" s="542"/>
+      <c r="BC73" s="542"/>
+      <c r="BD73" s="542"/>
+      <c r="BE73" s="543"/>
+      <c r="BF73" s="99"/>
+      <c r="BG73" s="99"/>
+      <c r="BH73" s="56"/>
+      <c r="BI73" s="56"/>
+      <c r="BJ73" s="56"/>
+      <c r="BK73" s="56"/>
+      <c r="BL73" s="56"/>
+      <c r="BM73" s="56"/>
+      <c r="BN73" s="56"/>
+      <c r="BO73" s="56"/>
+      <c r="BP73" s="56"/>
+      <c r="BQ73" s="56"/>
+      <c r="BR73" s="56"/>
+      <c r="BS73" s="56"/>
+      <c r="BT73" s="56"/>
+      <c r="BU73" s="56"/>
+      <c r="BV73" s="56"/>
+      <c r="BW73" s="56"/>
+      <c r="BX73" s="56"/>
+      <c r="BY73" s="56"/>
+      <c r="BZ73" s="56"/>
+      <c r="CA73" s="56"/>
+      <c r="CB73" s="56"/>
+      <c r="CC73" s="56"/>
+      <c r="CD73" s="56"/>
+      <c r="CE73" s="56"/>
+      <c r="CF73" s="56"/>
+      <c r="CG73" s="56"/>
+      <c r="CH73" s="56"/>
+      <c r="CI73" s="56"/>
+      <c r="CJ73" s="56"/>
+      <c r="CK73" s="56"/>
+      <c r="CL73" s="56"/>
+      <c r="CM73" s="56"/>
+      <c r="CN73" s="56"/>
+      <c r="CO73" s="56"/>
+      <c r="CP73" s="56"/>
+      <c r="CQ73" s="56"/>
+      <c r="CR73" s="56"/>
+      <c r="CS73" s="56"/>
+      <c r="CT73" s="98"/>
+      <c r="CU73" s="56"/>
+      <c r="CV73" s="56"/>
+      <c r="CW73" s="56"/>
+    </row>
+    <row r="74" spans="1:101" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="56"/>
+      <c r="B74" s="56"/>
+      <c r="C74" s="541"/>
+      <c r="D74" s="542"/>
+      <c r="E74" s="542"/>
+      <c r="F74" s="542"/>
+      <c r="G74" s="542"/>
+      <c r="H74" s="542"/>
+      <c r="I74" s="542"/>
+      <c r="J74" s="542"/>
+      <c r="K74" s="542"/>
+      <c r="L74" s="542"/>
+      <c r="M74" s="542"/>
+      <c r="N74" s="542"/>
+      <c r="O74" s="542"/>
+      <c r="P74" s="542"/>
+      <c r="Q74" s="542"/>
+      <c r="R74" s="542"/>
+      <c r="S74" s="542"/>
+      <c r="T74" s="542"/>
+      <c r="U74" s="542"/>
+      <c r="V74" s="542"/>
+      <c r="W74" s="542"/>
+      <c r="X74" s="542"/>
+      <c r="Y74" s="542"/>
+      <c r="Z74" s="542"/>
+      <c r="AA74" s="542"/>
+      <c r="AB74" s="542"/>
+      <c r="AC74" s="542"/>
+      <c r="AD74" s="542"/>
+      <c r="AE74" s="542"/>
+      <c r="AF74" s="542"/>
+      <c r="AG74" s="542"/>
+      <c r="AH74" s="542"/>
+      <c r="AI74" s="542"/>
+      <c r="AJ74" s="542"/>
+      <c r="AK74" s="542"/>
+      <c r="AL74" s="542"/>
+      <c r="AM74" s="542"/>
+      <c r="AN74" s="542"/>
+      <c r="AO74" s="542"/>
+      <c r="AP74" s="542"/>
+      <c r="AQ74" s="542"/>
+      <c r="AR74" s="542"/>
+      <c r="AS74" s="542"/>
+      <c r="AT74" s="542"/>
+      <c r="AU74" s="542"/>
+      <c r="AV74" s="542"/>
+      <c r="AW74" s="542"/>
+      <c r="AX74" s="542"/>
+      <c r="AY74" s="542"/>
+      <c r="AZ74" s="542"/>
+      <c r="BA74" s="542"/>
+      <c r="BB74" s="542"/>
+      <c r="BC74" s="542"/>
+      <c r="BD74" s="542"/>
+      <c r="BE74" s="543"/>
+      <c r="BF74" s="56"/>
+      <c r="BG74" s="99"/>
+      <c r="BH74" s="56"/>
+      <c r="BI74" s="437" t="s">
+        <v>102</v>
+      </c>
+      <c r="BJ74" s="438"/>
+      <c r="BK74" s="438"/>
+      <c r="BL74" s="438"/>
+      <c r="BM74" s="438"/>
+      <c r="BN74" s="438"/>
+      <c r="BO74" s="438"/>
+      <c r="BP74" s="438"/>
+      <c r="BQ74" s="438"/>
+      <c r="BR74" s="438"/>
+      <c r="BS74" s="438"/>
+      <c r="BT74" s="438"/>
+      <c r="BU74" s="438"/>
+      <c r="BV74" s="438"/>
+      <c r="BW74" s="438"/>
+      <c r="BX74" s="439"/>
+      <c r="BY74" s="439"/>
+      <c r="BZ74" s="439"/>
+      <c r="CA74" s="439"/>
+      <c r="CB74" s="439"/>
+      <c r="CC74" s="439"/>
+      <c r="CD74" s="439"/>
+      <c r="CE74" s="439"/>
+      <c r="CF74" s="439"/>
+      <c r="CG74" s="439"/>
+      <c r="CH74" s="439"/>
+      <c r="CI74" s="439"/>
+      <c r="CJ74" s="439"/>
+      <c r="CK74" s="439"/>
+      <c r="CL74" s="439"/>
+      <c r="CM74" s="439"/>
+      <c r="CN74" s="439"/>
+      <c r="CO74" s="439"/>
+      <c r="CP74" s="439"/>
+      <c r="CQ74" s="439"/>
+      <c r="CR74" s="439"/>
+      <c r="CS74" s="439"/>
+      <c r="CT74" s="440"/>
+      <c r="CU74" s="56"/>
+      <c r="CV74" s="56"/>
+      <c r="CW74" s="56"/>
+    </row>
+    <row r="75" spans="1:101" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="56"/>
+      <c r="B75" s="56"/>
+      <c r="C75" s="541"/>
+      <c r="D75" s="542"/>
+      <c r="E75" s="542"/>
+      <c r="F75" s="542"/>
+      <c r="G75" s="542"/>
+      <c r="H75" s="542"/>
+      <c r="I75" s="542"/>
+      <c r="J75" s="542"/>
+      <c r="K75" s="542"/>
+      <c r="L75" s="542"/>
+      <c r="M75" s="542"/>
+      <c r="N75" s="542"/>
+      <c r="O75" s="542"/>
+      <c r="P75" s="542"/>
+      <c r="Q75" s="542"/>
+      <c r="R75" s="542"/>
+      <c r="S75" s="542"/>
+      <c r="T75" s="542"/>
+      <c r="U75" s="542"/>
+      <c r="V75" s="542"/>
+      <c r="W75" s="542"/>
+      <c r="X75" s="542"/>
+      <c r="Y75" s="542"/>
+      <c r="Z75" s="542"/>
+      <c r="AA75" s="542"/>
+      <c r="AB75" s="542"/>
+      <c r="AC75" s="542"/>
+      <c r="AD75" s="542"/>
+      <c r="AE75" s="542"/>
+      <c r="AF75" s="542"/>
+      <c r="AG75" s="542"/>
+      <c r="AH75" s="542"/>
+      <c r="AI75" s="542"/>
+      <c r="AJ75" s="542"/>
+      <c r="AK75" s="542"/>
+      <c r="AL75" s="542"/>
+      <c r="AM75" s="542"/>
+      <c r="AN75" s="542"/>
+      <c r="AO75" s="542"/>
+      <c r="AP75" s="542"/>
+      <c r="AQ75" s="542"/>
+      <c r="AR75" s="542"/>
+      <c r="AS75" s="542"/>
+      <c r="AT75" s="542"/>
+      <c r="AU75" s="542"/>
+      <c r="AV75" s="542"/>
+      <c r="AW75" s="542"/>
+      <c r="AX75" s="542"/>
+      <c r="AY75" s="542"/>
+      <c r="AZ75" s="542"/>
+      <c r="BA75" s="542"/>
+      <c r="BB75" s="542"/>
+      <c r="BC75" s="542"/>
+      <c r="BD75" s="542"/>
+      <c r="BE75" s="543"/>
+      <c r="BF75" s="99"/>
+      <c r="BG75" s="99"/>
+      <c r="BH75" s="56"/>
+      <c r="BI75" s="441"/>
+      <c r="BJ75" s="442"/>
+      <c r="BK75" s="442"/>
+      <c r="BL75" s="442"/>
+      <c r="BM75" s="442"/>
+      <c r="BN75" s="443"/>
+      <c r="BO75" s="450" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP75" s="351"/>
+      <c r="BQ75" s="351"/>
+      <c r="BR75" s="351"/>
+      <c r="BS75" s="351"/>
+      <c r="BT75" s="351"/>
+      <c r="BU75" s="351"/>
+      <c r="BV75" s="351"/>
+      <c r="BW75" s="351"/>
+      <c r="BX75" s="351"/>
+      <c r="BY75" s="351"/>
+      <c r="BZ75" s="351"/>
+      <c r="CA75" s="351"/>
+      <c r="CB75" s="351"/>
+      <c r="CC75" s="351"/>
+      <c r="CD75" s="351"/>
+      <c r="CE75" s="351"/>
+      <c r="CF75" s="351"/>
+      <c r="CG75" s="351"/>
+      <c r="CH75" s="351"/>
+      <c r="CI75" s="351"/>
+      <c r="CJ75" s="351"/>
+      <c r="CK75" s="351"/>
+      <c r="CL75" s="351"/>
+      <c r="CM75" s="351"/>
+      <c r="CN75" s="351"/>
+      <c r="CO75" s="351"/>
+      <c r="CP75" s="351"/>
+      <c r="CQ75" s="351"/>
+      <c r="CR75" s="351"/>
+      <c r="CS75" s="351"/>
+      <c r="CT75" s="451"/>
+      <c r="CU75" s="56"/>
+      <c r="CV75" s="56"/>
+      <c r="CW75" s="56"/>
+    </row>
+    <row r="76" spans="1:101" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="56"/>
+      <c r="B76" s="56"/>
+      <c r="C76" s="541"/>
+      <c r="D76" s="542"/>
+      <c r="E76" s="542"/>
+      <c r="F76" s="542"/>
+      <c r="G76" s="542"/>
+      <c r="H76" s="542"/>
+      <c r="I76" s="542"/>
+      <c r="J76" s="542"/>
+      <c r="K76" s="542"/>
+      <c r="L76" s="542"/>
+      <c r="M76" s="542"/>
+      <c r="N76" s="542"/>
+      <c r="O76" s="542"/>
+      <c r="P76" s="542"/>
+      <c r="Q76" s="542"/>
+      <c r="R76" s="542"/>
+      <c r="S76" s="542"/>
+      <c r="T76" s="542"/>
+      <c r="U76" s="542"/>
+      <c r="V76" s="542"/>
+      <c r="W76" s="542"/>
+      <c r="X76" s="542"/>
+      <c r="Y76" s="542"/>
+      <c r="Z76" s="542"/>
+      <c r="AA76" s="542"/>
+      <c r="AB76" s="542"/>
+      <c r="AC76" s="542"/>
+      <c r="AD76" s="542"/>
+      <c r="AE76" s="542"/>
+      <c r="AF76" s="542"/>
+      <c r="AG76" s="542"/>
+      <c r="AH76" s="542"/>
+      <c r="AI76" s="542"/>
+      <c r="AJ76" s="542"/>
+      <c r="AK76" s="542"/>
+      <c r="AL76" s="542"/>
+      <c r="AM76" s="542"/>
+      <c r="AN76" s="542"/>
+      <c r="AO76" s="542"/>
+      <c r="AP76" s="542"/>
+      <c r="AQ76" s="542"/>
+      <c r="AR76" s="542"/>
+      <c r="AS76" s="542"/>
+      <c r="AT76" s="542"/>
+      <c r="AU76" s="542"/>
+      <c r="AV76" s="542"/>
+      <c r="AW76" s="542"/>
+      <c r="AX76" s="542"/>
+      <c r="AY76" s="542"/>
+      <c r="AZ76" s="542"/>
+      <c r="BA76" s="542"/>
+      <c r="BB76" s="542"/>
+      <c r="BC76" s="542"/>
+      <c r="BD76" s="542"/>
+      <c r="BE76" s="543"/>
+      <c r="BF76" s="99"/>
+      <c r="BG76" s="99"/>
+      <c r="BH76" s="56"/>
+      <c r="BI76" s="444"/>
+      <c r="BJ76" s="445"/>
+      <c r="BK76" s="445"/>
+      <c r="BL76" s="445"/>
+      <c r="BM76" s="445"/>
+      <c r="BN76" s="446"/>
+      <c r="BO76" s="452"/>
+      <c r="BP76" s="453"/>
+      <c r="BQ76" s="453"/>
+      <c r="BR76" s="453"/>
+      <c r="BS76" s="453"/>
+      <c r="BT76" s="453"/>
+      <c r="BU76" s="453"/>
+      <c r="BV76" s="453"/>
+      <c r="BW76" s="453"/>
+      <c r="BX76" s="453"/>
+      <c r="BY76" s="453"/>
+      <c r="BZ76" s="453"/>
+      <c r="CA76" s="453"/>
+      <c r="CB76" s="453"/>
+      <c r="CC76" s="453"/>
+      <c r="CD76" s="453"/>
+      <c r="CE76" s="453"/>
+      <c r="CF76" s="453"/>
+      <c r="CG76" s="453"/>
+      <c r="CH76" s="453"/>
+      <c r="CI76" s="453"/>
+      <c r="CJ76" s="453"/>
+      <c r="CK76" s="453"/>
+      <c r="CL76" s="453"/>
+      <c r="CM76" s="453"/>
+      <c r="CN76" s="453"/>
+      <c r="CO76" s="453"/>
+      <c r="CP76" s="453"/>
+      <c r="CQ76" s="453"/>
+      <c r="CR76" s="453"/>
+      <c r="CS76" s="453"/>
+      <c r="CT76" s="454"/>
+      <c r="CU76" s="56"/>
+      <c r="CV76" s="56"/>
+      <c r="CW76" s="56"/>
+    </row>
+    <row r="77" spans="1:101" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="56"/>
+      <c r="B77" s="56"/>
+      <c r="C77" s="544"/>
+      <c r="D77" s="545"/>
+      <c r="E77" s="545"/>
+      <c r="F77" s="545"/>
+      <c r="G77" s="545"/>
+      <c r="H77" s="545"/>
+      <c r="I77" s="545"/>
+      <c r="J77" s="545"/>
+      <c r="K77" s="545"/>
+      <c r="L77" s="545"/>
+      <c r="M77" s="545"/>
+      <c r="N77" s="545"/>
+      <c r="O77" s="545"/>
+      <c r="P77" s="545"/>
+      <c r="Q77" s="545"/>
+      <c r="R77" s="545"/>
+      <c r="S77" s="545"/>
+      <c r="T77" s="545"/>
+      <c r="U77" s="545"/>
+      <c r="V77" s="545"/>
+      <c r="W77" s="545"/>
+      <c r="X77" s="545"/>
+      <c r="Y77" s="545"/>
+      <c r="Z77" s="545"/>
+      <c r="AA77" s="545"/>
+      <c r="AB77" s="545"/>
+      <c r="AC77" s="545"/>
+      <c r="AD77" s="545"/>
+      <c r="AE77" s="545"/>
+      <c r="AF77" s="545"/>
+      <c r="AG77" s="545"/>
+      <c r="AH77" s="545"/>
+      <c r="AI77" s="545"/>
+      <c r="AJ77" s="545"/>
+      <c r="AK77" s="545"/>
+      <c r="AL77" s="545"/>
+      <c r="AM77" s="545"/>
+      <c r="AN77" s="545"/>
+      <c r="AO77" s="545"/>
+      <c r="AP77" s="545"/>
+      <c r="AQ77" s="545"/>
+      <c r="AR77" s="545"/>
+      <c r="AS77" s="545"/>
+      <c r="AT77" s="545"/>
+      <c r="AU77" s="545"/>
+      <c r="AV77" s="545"/>
+      <c r="AW77" s="545"/>
+      <c r="AX77" s="545"/>
+      <c r="AY77" s="545"/>
+      <c r="AZ77" s="545"/>
+      <c r="BA77" s="545"/>
+      <c r="BB77" s="545"/>
+      <c r="BC77" s="545"/>
+      <c r="BD77" s="545"/>
+      <c r="BE77" s="546"/>
+      <c r="BF77" s="99"/>
+      <c r="BG77" s="99"/>
+      <c r="BH77" s="56"/>
+      <c r="BI77" s="447"/>
+      <c r="BJ77" s="448"/>
+      <c r="BK77" s="448"/>
+      <c r="BL77" s="448"/>
+      <c r="BM77" s="448"/>
+      <c r="BN77" s="449"/>
+      <c r="BO77" s="455"/>
+      <c r="BP77" s="456"/>
+      <c r="BQ77" s="456"/>
+      <c r="BR77" s="456"/>
+      <c r="BS77" s="456"/>
+      <c r="BT77" s="456"/>
+      <c r="BU77" s="456"/>
+      <c r="BV77" s="456"/>
+      <c r="BW77" s="456"/>
+      <c r="BX77" s="456"/>
+      <c r="BY77" s="456"/>
+      <c r="BZ77" s="456"/>
+      <c r="CA77" s="456"/>
+      <c r="CB77" s="456"/>
+      <c r="CC77" s="456"/>
+      <c r="CD77" s="456"/>
+      <c r="CE77" s="456"/>
+      <c r="CF77" s="456"/>
+      <c r="CG77" s="456"/>
+      <c r="CH77" s="456"/>
+      <c r="CI77" s="456"/>
+      <c r="CJ77" s="456"/>
+      <c r="CK77" s="456"/>
+      <c r="CL77" s="456"/>
+      <c r="CM77" s="456"/>
+      <c r="CN77" s="456"/>
+      <c r="CO77" s="456"/>
+      <c r="CP77" s="456"/>
+      <c r="CQ77" s="456"/>
+      <c r="CR77" s="456"/>
+      <c r="CS77" s="456"/>
+      <c r="CT77" s="457"/>
+      <c r="CU77" s="56"/>
+      <c r="CV77" s="56"/>
+      <c r="CW77" s="56"/>
+    </row>
+    <row r="78" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="56"/>
+      <c r="B78" s="56"/>
+      <c r="C78" s="56"/>
+      <c r="D78" s="56"/>
+      <c r="E78" s="56"/>
+      <c r="F78" s="56"/>
+      <c r="G78" s="56"/>
+      <c r="H78" s="56"/>
+      <c r="I78" s="56"/>
+      <c r="J78" s="56"/>
+      <c r="K78" s="56"/>
+      <c r="L78" s="56"/>
+      <c r="M78" s="56"/>
+      <c r="N78" s="56"/>
+      <c r="O78" s="56"/>
+      <c r="P78" s="56"/>
+      <c r="Q78" s="56"/>
+      <c r="R78" s="56"/>
+      <c r="S78" s="56"/>
+      <c r="T78" s="56"/>
+      <c r="U78" s="56"/>
+      <c r="V78" s="56"/>
+      <c r="W78" s="56"/>
+      <c r="X78" s="56"/>
+      <c r="Y78" s="56"/>
+      <c r="Z78" s="56"/>
+      <c r="AA78" s="56"/>
+      <c r="AB78" s="56"/>
+      <c r="AC78" s="56"/>
+      <c r="AD78" s="56"/>
+      <c r="AE78" s="56"/>
+      <c r="AF78" s="56"/>
+      <c r="AG78" s="56"/>
+      <c r="AH78" s="56"/>
+      <c r="AI78" s="56"/>
+      <c r="AJ78" s="56"/>
+      <c r="AK78" s="56"/>
+      <c r="AL78" s="56"/>
+      <c r="AM78" s="56"/>
+      <c r="AN78" s="56"/>
+      <c r="AO78" s="56"/>
+      <c r="AP78" s="56"/>
+      <c r="AQ78" s="56"/>
+      <c r="AR78" s="56"/>
+      <c r="AS78" s="56"/>
+      <c r="AT78" s="56"/>
+      <c r="AU78" s="56"/>
+      <c r="AV78" s="56"/>
+      <c r="AW78" s="56"/>
+      <c r="AX78" s="56"/>
+      <c r="AY78" s="56"/>
+      <c r="AZ78" s="56"/>
+      <c r="BA78" s="56"/>
+      <c r="BB78" s="56"/>
+      <c r="BC78" s="56"/>
+      <c r="BD78" s="56"/>
+      <c r="BE78" s="56"/>
+      <c r="BF78" s="99"/>
+      <c r="BG78" s="99"/>
+      <c r="BH78" s="56"/>
+      <c r="BI78" s="56"/>
+      <c r="BJ78" s="56"/>
+      <c r="BK78" s="56"/>
+      <c r="BL78" s="56"/>
+      <c r="BM78" s="56"/>
+      <c r="BN78" s="56"/>
+      <c r="BO78" s="56"/>
+      <c r="BP78" s="56"/>
+      <c r="BQ78" s="56"/>
+      <c r="BR78" s="56"/>
+      <c r="BS78" s="56"/>
+      <c r="BT78" s="56"/>
+      <c r="BU78" s="56"/>
+      <c r="BV78" s="56"/>
+      <c r="BW78" s="56"/>
+      <c r="BX78" s="56"/>
+      <c r="BY78" s="56"/>
+      <c r="BZ78" s="56"/>
+      <c r="CA78" s="56"/>
+      <c r="CB78" s="56"/>
+      <c r="CC78" s="56"/>
+      <c r="CD78" s="56"/>
+      <c r="CE78" s="56"/>
+      <c r="CF78" s="56"/>
+      <c r="CG78" s="56"/>
+      <c r="CH78" s="56"/>
+      <c r="CI78" s="56"/>
+      <c r="CJ78" s="56"/>
+      <c r="CK78" s="56"/>
+      <c r="CL78" s="56"/>
+      <c r="CM78" s="56"/>
+      <c r="CN78" s="56"/>
+      <c r="CO78" s="56"/>
+      <c r="CP78" s="56"/>
+      <c r="CQ78" s="56"/>
+      <c r="CR78" s="56"/>
+      <c r="CS78" s="56"/>
+      <c r="CT78" s="98"/>
+      <c r="CU78" s="56"/>
+      <c r="CV78" s="56"/>
+      <c r="CW78" s="56"/>
+    </row>
+    <row r="79" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="56"/>
+      <c r="B79" s="56"/>
+      <c r="C79" s="155" t="s">
+        <v>46</v>
+      </c>
+      <c r="D79" s="156"/>
+      <c r="E79" s="157"/>
+      <c r="F79" s="27"/>
+      <c r="G79" s="164" t="s">
+        <v>47</v>
+      </c>
+      <c r="H79" s="164"/>
+      <c r="I79" s="164"/>
+      <c r="J79" s="164"/>
+      <c r="K79" s="164"/>
+      <c r="L79" s="164"/>
+      <c r="M79" s="164"/>
+      <c r="N79" s="164"/>
+      <c r="O79" s="164"/>
+      <c r="P79" s="164"/>
+      <c r="Q79" s="164"/>
+      <c r="R79" s="164"/>
+      <c r="S79" s="164"/>
+      <c r="T79" s="164"/>
+      <c r="U79" s="164"/>
+      <c r="V79" s="164"/>
+      <c r="W79" s="164"/>
+      <c r="X79" s="164"/>
+      <c r="Y79" s="164"/>
+      <c r="Z79" s="164"/>
+      <c r="AA79" s="164"/>
+      <c r="AB79" s="164"/>
+      <c r="AC79" s="164"/>
+      <c r="AD79" s="164"/>
+      <c r="AE79" s="164"/>
+      <c r="AF79" s="164"/>
+      <c r="AG79" s="164"/>
+      <c r="AH79" s="164"/>
+      <c r="AI79" s="164"/>
+      <c r="AJ79" s="164"/>
+      <c r="AK79" s="164"/>
+      <c r="AL79" s="164"/>
+      <c r="AM79" s="164"/>
+      <c r="AN79" s="164"/>
+      <c r="AO79" s="164"/>
+      <c r="AP79" s="164"/>
+      <c r="AQ79" s="164"/>
+      <c r="AR79" s="164"/>
+      <c r="AS79" s="164"/>
+      <c r="AT79" s="164"/>
+      <c r="AU79" s="164"/>
+      <c r="AV79" s="164"/>
+      <c r="AW79" s="164"/>
+      <c r="AX79" s="164"/>
+      <c r="AY79" s="164"/>
+      <c r="AZ79" s="164"/>
+      <c r="BA79" s="164"/>
+      <c r="BB79" s="164"/>
+      <c r="BC79" s="164"/>
+      <c r="BD79" s="164"/>
+      <c r="BE79" s="165"/>
+      <c r="BF79" s="99"/>
+      <c r="BG79" s="56"/>
+      <c r="BH79" s="56"/>
+      <c r="BI79" s="168" t="s">
+        <v>48</v>
+      </c>
+      <c r="BJ79" s="169"/>
+      <c r="BK79" s="169"/>
+      <c r="BL79" s="169"/>
+      <c r="BM79" s="170" t="s">
+        <v>49</v>
+      </c>
+      <c r="BN79" s="171"/>
+      <c r="BO79" s="171"/>
+      <c r="BP79" s="171"/>
+      <c r="BQ79" s="171"/>
+      <c r="BR79" s="171"/>
+      <c r="BS79" s="171"/>
+      <c r="BT79" s="169"/>
+      <c r="BU79" s="169"/>
+      <c r="BV79" s="169"/>
+      <c r="BW79" s="169"/>
+      <c r="BX79" s="169"/>
+      <c r="BY79" s="169"/>
+      <c r="BZ79" s="169"/>
+      <c r="CA79" s="169"/>
+      <c r="CB79" s="169"/>
+      <c r="CC79" s="172" t="s">
+        <v>103</v>
+      </c>
+      <c r="CD79" s="173"/>
+      <c r="CE79" s="173"/>
+      <c r="CF79" s="173"/>
+      <c r="CG79" s="174"/>
+      <c r="CH79" s="169"/>
+      <c r="CI79" s="169"/>
+      <c r="CJ79" s="169"/>
+      <c r="CK79" s="169"/>
+      <c r="CL79" s="169"/>
+      <c r="CM79" s="169"/>
+      <c r="CN79" s="169"/>
+      <c r="CO79" s="169"/>
+      <c r="CP79" s="169"/>
+      <c r="CQ79" s="169"/>
+      <c r="CR79" s="169"/>
+      <c r="CS79" s="169"/>
+      <c r="CT79" s="169"/>
+      <c r="CU79" s="56"/>
+      <c r="CV79" s="56"/>
+      <c r="CW79" s="56"/>
+    </row>
+    <row r="80" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="56"/>
+      <c r="B80" s="56"/>
+      <c r="C80" s="158"/>
+      <c r="D80" s="159"/>
+      <c r="E80" s="160"/>
+      <c r="F80" s="99"/>
+      <c r="G80" s="166"/>
+      <c r="H80" s="166"/>
+      <c r="I80" s="166"/>
+      <c r="J80" s="166"/>
+      <c r="K80" s="166"/>
+      <c r="L80" s="166"/>
+      <c r="M80" s="166"/>
+      <c r="N80" s="166"/>
+      <c r="O80" s="166"/>
+      <c r="P80" s="166"/>
+      <c r="Q80" s="166"/>
+      <c r="R80" s="166"/>
+      <c r="S80" s="166"/>
+      <c r="T80" s="166"/>
+      <c r="U80" s="166"/>
+      <c r="V80" s="166"/>
+      <c r="W80" s="166"/>
+      <c r="X80" s="166"/>
+      <c r="Y80" s="166"/>
+      <c r="Z80" s="166"/>
+      <c r="AA80" s="166"/>
+      <c r="AB80" s="166"/>
+      <c r="AC80" s="166"/>
+      <c r="AD80" s="166"/>
+      <c r="AE80" s="166"/>
+      <c r="AF80" s="166"/>
+      <c r="AG80" s="166"/>
+      <c r="AH80" s="166"/>
+      <c r="AI80" s="166"/>
+      <c r="AJ80" s="166"/>
+      <c r="AK80" s="166"/>
+      <c r="AL80" s="166"/>
+      <c r="AM80" s="166"/>
+      <c r="AN80" s="166"/>
+      <c r="AO80" s="166"/>
+      <c r="AP80" s="166"/>
+      <c r="AQ80" s="166"/>
+      <c r="AR80" s="166"/>
+      <c r="AS80" s="166"/>
+      <c r="AT80" s="166"/>
+      <c r="AU80" s="166"/>
+      <c r="AV80" s="166"/>
+      <c r="AW80" s="166"/>
+      <c r="AX80" s="166"/>
+      <c r="AY80" s="166"/>
+      <c r="AZ80" s="166"/>
+      <c r="BA80" s="166"/>
+      <c r="BB80" s="166"/>
+      <c r="BC80" s="166"/>
+      <c r="BD80" s="166"/>
+      <c r="BE80" s="167"/>
+      <c r="BF80" s="99"/>
+      <c r="BG80" s="56"/>
+      <c r="BH80" s="56"/>
+      <c r="BI80" s="169"/>
+      <c r="BJ80" s="169"/>
+      <c r="BK80" s="169"/>
+      <c r="BL80" s="169"/>
+      <c r="BM80" s="175">
+        <v>35</v>
+      </c>
+      <c r="BN80" s="169"/>
+      <c r="BO80" s="169"/>
+      <c r="BP80" s="169"/>
+      <c r="BQ80" s="169"/>
+      <c r="BR80" s="169"/>
+      <c r="BS80" s="169"/>
+      <c r="BT80" s="169"/>
+      <c r="BU80" s="169"/>
+      <c r="BV80" s="169"/>
+      <c r="BW80" s="169"/>
+      <c r="BX80" s="169"/>
+      <c r="BY80" s="169"/>
+      <c r="BZ80" s="169"/>
+      <c r="CA80" s="169"/>
+      <c r="CB80" s="169"/>
+      <c r="CC80" s="173"/>
+      <c r="CD80" s="173"/>
+      <c r="CE80" s="173"/>
+      <c r="CF80" s="173"/>
+      <c r="CG80" s="169"/>
+      <c r="CH80" s="169"/>
+      <c r="CI80" s="169"/>
+      <c r="CJ80" s="169"/>
+      <c r="CK80" s="169"/>
+      <c r="CL80" s="169"/>
+      <c r="CM80" s="169"/>
+      <c r="CN80" s="169"/>
+      <c r="CO80" s="169"/>
+      <c r="CP80" s="169"/>
+      <c r="CQ80" s="169"/>
+      <c r="CR80" s="169"/>
+      <c r="CS80" s="169"/>
+      <c r="CT80" s="169"/>
+      <c r="CU80" s="56"/>
+      <c r="CV80" s="56"/>
+      <c r="CW80" s="56"/>
+    </row>
+    <row r="81" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="56"/>
+      <c r="B81" s="56"/>
+      <c r="C81" s="158"/>
+      <c r="D81" s="159"/>
+      <c r="E81" s="160"/>
+      <c r="F81" s="99"/>
+      <c r="G81" s="529" t="s">
+        <v>136</v>
+      </c>
+      <c r="H81" s="530"/>
+      <c r="I81" s="530"/>
+      <c r="J81" s="530"/>
+      <c r="K81" s="530"/>
+      <c r="L81" s="530"/>
+      <c r="M81" s="530"/>
+      <c r="N81" s="530"/>
+      <c r="O81" s="530"/>
+      <c r="P81" s="530"/>
+      <c r="Q81" s="530"/>
+      <c r="R81" s="530"/>
+      <c r="S81" s="530"/>
+      <c r="T81" s="530"/>
+      <c r="U81" s="530"/>
+      <c r="V81" s="530"/>
+      <c r="W81" s="530"/>
+      <c r="X81" s="530"/>
+      <c r="Y81" s="530"/>
+      <c r="Z81" s="530"/>
+      <c r="AA81" s="530"/>
+      <c r="AB81" s="530"/>
+      <c r="AC81" s="530"/>
+      <c r="AD81" s="530"/>
+      <c r="AE81" s="530"/>
+      <c r="AF81" s="530"/>
+      <c r="AG81" s="530"/>
+      <c r="AH81" s="530"/>
+      <c r="AI81" s="530"/>
+      <c r="AJ81" s="530"/>
+      <c r="AK81" s="530"/>
+      <c r="AL81" s="530"/>
+      <c r="AM81" s="530"/>
+      <c r="AN81" s="530"/>
+      <c r="AO81" s="530"/>
+      <c r="AP81" s="530"/>
+      <c r="AQ81" s="530"/>
+      <c r="AR81" s="530"/>
+      <c r="AS81" s="530"/>
+      <c r="AT81" s="530"/>
+      <c r="AU81" s="530"/>
+      <c r="AV81" s="530"/>
+      <c r="AW81" s="530"/>
+      <c r="AX81" s="530"/>
+      <c r="AY81" s="530"/>
+      <c r="AZ81" s="530"/>
+      <c r="BA81" s="530"/>
+      <c r="BB81" s="530"/>
+      <c r="BC81" s="530"/>
+      <c r="BD81" s="530"/>
+      <c r="BE81" s="531"/>
+      <c r="BF81" s="99"/>
+      <c r="BG81" s="56"/>
+      <c r="BH81" s="56"/>
+      <c r="BI81" s="169"/>
+      <c r="BJ81" s="169"/>
+      <c r="BK81" s="169"/>
+      <c r="BL81" s="169"/>
+      <c r="BM81" s="169"/>
+      <c r="BN81" s="169"/>
+      <c r="BO81" s="169"/>
+      <c r="BP81" s="169"/>
+      <c r="BQ81" s="169"/>
+      <c r="BR81" s="169"/>
+      <c r="BS81" s="169"/>
+      <c r="BT81" s="169"/>
+      <c r="BU81" s="169"/>
+      <c r="BV81" s="169"/>
+      <c r="BW81" s="169"/>
+      <c r="BX81" s="169"/>
+      <c r="BY81" s="169"/>
+      <c r="BZ81" s="169"/>
+      <c r="CA81" s="169"/>
+      <c r="CB81" s="169"/>
+      <c r="CC81" s="173"/>
+      <c r="CD81" s="173"/>
+      <c r="CE81" s="173"/>
+      <c r="CF81" s="173"/>
+      <c r="CG81" s="169"/>
+      <c r="CH81" s="169"/>
+      <c r="CI81" s="169"/>
+      <c r="CJ81" s="169"/>
+      <c r="CK81" s="169"/>
+      <c r="CL81" s="169"/>
+      <c r="CM81" s="169"/>
+      <c r="CN81" s="169"/>
+      <c r="CO81" s="169"/>
+      <c r="CP81" s="169"/>
+      <c r="CQ81" s="169"/>
+      <c r="CR81" s="169"/>
+      <c r="CS81" s="169"/>
+      <c r="CT81" s="169"/>
+      <c r="CU81" s="98"/>
+      <c r="CV81" s="98"/>
+      <c r="CW81" s="56"/>
+    </row>
+    <row r="82" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="56"/>
+      <c r="B82" s="56"/>
+      <c r="C82" s="158"/>
+      <c r="D82" s="159"/>
+      <c r="E82" s="160"/>
+      <c r="F82" s="99"/>
+      <c r="G82" s="530"/>
+      <c r="H82" s="530"/>
+      <c r="I82" s="530"/>
+      <c r="J82" s="530"/>
+      <c r="K82" s="530"/>
+      <c r="L82" s="530"/>
+      <c r="M82" s="530"/>
+      <c r="N82" s="530"/>
+      <c r="O82" s="530"/>
+      <c r="P82" s="530"/>
+      <c r="Q82" s="530"/>
+      <c r="R82" s="530"/>
+      <c r="S82" s="530"/>
+      <c r="T82" s="530"/>
+      <c r="U82" s="530"/>
+      <c r="V82" s="530"/>
+      <c r="W82" s="530"/>
+      <c r="X82" s="530"/>
+      <c r="Y82" s="530"/>
+      <c r="Z82" s="530"/>
+      <c r="AA82" s="530"/>
+      <c r="AB82" s="530"/>
+      <c r="AC82" s="530"/>
+      <c r="AD82" s="530"/>
+      <c r="AE82" s="530"/>
+      <c r="AF82" s="530"/>
+      <c r="AG82" s="530"/>
+      <c r="AH82" s="530"/>
+      <c r="AI82" s="530"/>
+      <c r="AJ82" s="530"/>
+      <c r="AK82" s="530"/>
+      <c r="AL82" s="530"/>
+      <c r="AM82" s="530"/>
+      <c r="AN82" s="530"/>
+      <c r="AO82" s="530"/>
+      <c r="AP82" s="530"/>
+      <c r="AQ82" s="530"/>
+      <c r="AR82" s="530"/>
+      <c r="AS82" s="530"/>
+      <c r="AT82" s="530"/>
+      <c r="AU82" s="530"/>
+      <c r="AV82" s="530"/>
+      <c r="AW82" s="530"/>
+      <c r="AX82" s="530"/>
+      <c r="AY82" s="530"/>
+      <c r="AZ82" s="530"/>
+      <c r="BA82" s="530"/>
+      <c r="BB82" s="530"/>
+      <c r="BC82" s="530"/>
+      <c r="BD82" s="530"/>
+      <c r="BE82" s="531"/>
+      <c r="BF82" s="99"/>
+      <c r="BG82" s="56"/>
+      <c r="BH82" s="56"/>
+      <c r="BI82" s="169"/>
+      <c r="BJ82" s="169"/>
+      <c r="BK82" s="169"/>
+      <c r="BL82" s="169"/>
+      <c r="BM82" s="170" t="s">
         <v>53</v>
       </c>
-      <c r="D61" s="170"/>
-[...95 lines deleted...]
-      <c r="CT61" s="173"/>
+      <c r="BN82" s="171"/>
+      <c r="BO82" s="171"/>
+      <c r="BP82" s="171"/>
+      <c r="BQ82" s="171"/>
+      <c r="BR82" s="171"/>
+      <c r="BS82" s="171"/>
+      <c r="BT82" s="171"/>
+      <c r="BU82" s="171"/>
+      <c r="BV82" s="171"/>
+      <c r="BW82" s="171"/>
+      <c r="BX82" s="171"/>
+      <c r="BY82" s="171"/>
+      <c r="BZ82" s="169"/>
+      <c r="CA82" s="169"/>
+      <c r="CB82" s="169"/>
+      <c r="CC82" s="173"/>
+      <c r="CD82" s="173"/>
+      <c r="CE82" s="173"/>
+      <c r="CF82" s="173"/>
+      <c r="CG82" s="169"/>
+      <c r="CH82" s="169"/>
+      <c r="CI82" s="169"/>
+      <c r="CJ82" s="169"/>
+      <c r="CK82" s="169"/>
+      <c r="CL82" s="169"/>
+      <c r="CM82" s="169"/>
+      <c r="CN82" s="169"/>
+      <c r="CO82" s="169"/>
+      <c r="CP82" s="169"/>
+      <c r="CQ82" s="169"/>
+      <c r="CR82" s="169"/>
+      <c r="CS82" s="169"/>
+      <c r="CT82" s="169"/>
+      <c r="CU82" s="98"/>
+      <c r="CV82" s="98"/>
+      <c r="CW82" s="56"/>
     </row>
-    <row r="62" spans="2:154" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-[...94 lines deleted...]
-      <c r="CV62" s="15"/>
+    <row r="83" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="56"/>
+      <c r="B83" s="56"/>
+      <c r="C83" s="158"/>
+      <c r="D83" s="159"/>
+      <c r="E83" s="160"/>
+      <c r="F83" s="99"/>
+      <c r="G83" s="100" t="s">
+        <v>50</v>
+      </c>
+      <c r="H83" s="100"/>
+      <c r="I83" s="100"/>
+      <c r="J83" s="100"/>
+      <c r="K83" s="100"/>
+      <c r="L83" s="100"/>
+      <c r="M83" s="100"/>
+      <c r="N83" s="100"/>
+      <c r="O83" s="100"/>
+      <c r="P83" s="100"/>
+      <c r="Q83" s="100"/>
+      <c r="R83" s="100"/>
+      <c r="S83" s="100"/>
+      <c r="T83" s="100"/>
+      <c r="U83" s="100"/>
+      <c r="V83" s="100"/>
+      <c r="W83" s="100"/>
+      <c r="X83" s="100"/>
+      <c r="Y83" s="100"/>
+      <c r="Z83" s="100"/>
+      <c r="AA83" s="100"/>
+      <c r="AB83" s="100"/>
+      <c r="AC83" s="100"/>
+      <c r="AD83" s="100"/>
+      <c r="AE83" s="100"/>
+      <c r="AF83" s="100"/>
+      <c r="AG83" s="100"/>
+      <c r="AH83" s="100"/>
+      <c r="AI83" s="100"/>
+      <c r="AJ83" s="100"/>
+      <c r="AK83" s="100"/>
+      <c r="AL83" s="100"/>
+      <c r="AM83" s="100"/>
+      <c r="AN83" s="100"/>
+      <c r="AO83" s="100"/>
+      <c r="AP83" s="100"/>
+      <c r="AQ83" s="100"/>
+      <c r="AR83" s="100"/>
+      <c r="AS83" s="100"/>
+      <c r="AT83" s="100"/>
+      <c r="AU83" s="100"/>
+      <c r="AV83" s="100"/>
+      <c r="AW83" s="100"/>
+      <c r="AX83" s="100"/>
+      <c r="AY83" s="100"/>
+      <c r="AZ83" s="100"/>
+      <c r="BA83" s="100"/>
+      <c r="BB83" s="100"/>
+      <c r="BC83" s="100"/>
+      <c r="BD83" s="100"/>
+      <c r="BE83" s="45"/>
+      <c r="BF83" s="99"/>
+      <c r="BG83" s="56"/>
+      <c r="BH83" s="56"/>
+      <c r="BI83" s="169"/>
+      <c r="BJ83" s="169"/>
+      <c r="BK83" s="169"/>
+      <c r="BL83" s="169"/>
+      <c r="BM83" s="175" t="s">
+        <v>63</v>
+      </c>
+      <c r="BN83" s="171"/>
+      <c r="BO83" s="171"/>
+      <c r="BP83" s="171"/>
+      <c r="BQ83" s="171"/>
+      <c r="BR83" s="171"/>
+      <c r="BS83" s="171"/>
+      <c r="BT83" s="171"/>
+      <c r="BU83" s="171"/>
+      <c r="BV83" s="171"/>
+      <c r="BW83" s="171"/>
+      <c r="BX83" s="171"/>
+      <c r="BY83" s="171"/>
+      <c r="BZ83" s="169"/>
+      <c r="CA83" s="169"/>
+      <c r="CB83" s="169"/>
+      <c r="CC83" s="169"/>
+      <c r="CD83" s="169"/>
+      <c r="CE83" s="169"/>
+      <c r="CF83" s="169"/>
+      <c r="CG83" s="169"/>
+      <c r="CH83" s="169"/>
+      <c r="CI83" s="169"/>
+      <c r="CJ83" s="169"/>
+      <c r="CK83" s="169"/>
+      <c r="CL83" s="169"/>
+      <c r="CM83" s="169"/>
+      <c r="CN83" s="169"/>
+      <c r="CO83" s="169"/>
+      <c r="CP83" s="169"/>
+      <c r="CQ83" s="169"/>
+      <c r="CR83" s="169"/>
+      <c r="CS83" s="169"/>
+      <c r="CT83" s="169"/>
+      <c r="CU83" s="98"/>
+      <c r="CV83" s="98"/>
+      <c r="CW83" s="56"/>
     </row>
-    <row r="63" spans="2:154" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-[...90 lines deleted...]
-      <c r="CV63" s="15"/>
+    <row r="84" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="56"/>
+      <c r="B84" s="56"/>
+      <c r="C84" s="158"/>
+      <c r="D84" s="159"/>
+      <c r="E84" s="160"/>
+      <c r="F84" s="99"/>
+      <c r="G84" s="56"/>
+      <c r="H84" s="56"/>
+      <c r="I84" s="56"/>
+      <c r="J84" s="56"/>
+      <c r="K84" s="56"/>
+      <c r="L84" s="56"/>
+      <c r="M84" s="100"/>
+      <c r="N84" s="100"/>
+      <c r="O84" s="100"/>
+      <c r="P84" s="100"/>
+      <c r="Q84" s="100"/>
+      <c r="R84" s="100"/>
+      <c r="S84" s="100"/>
+      <c r="T84" s="100"/>
+      <c r="U84" s="100"/>
+      <c r="V84" s="100"/>
+      <c r="W84" s="100"/>
+      <c r="X84" s="100"/>
+      <c r="Y84" s="100"/>
+      <c r="Z84" s="100"/>
+      <c r="AA84" s="100"/>
+      <c r="AB84" s="100"/>
+      <c r="AC84" s="100"/>
+      <c r="AD84" s="100"/>
+      <c r="AE84" s="100"/>
+      <c r="AF84" s="100"/>
+      <c r="AG84" s="100"/>
+      <c r="AH84" s="100"/>
+      <c r="AI84" s="100"/>
+      <c r="AJ84" s="100"/>
+      <c r="AK84" s="100"/>
+      <c r="AL84" s="100"/>
+      <c r="AM84" s="100"/>
+      <c r="AN84" s="100"/>
+      <c r="AO84" s="100"/>
+      <c r="AP84" s="100"/>
+      <c r="AQ84" s="100"/>
+      <c r="AR84" s="100"/>
+      <c r="AS84" s="100"/>
+      <c r="AT84" s="100"/>
+      <c r="AU84" s="100"/>
+      <c r="AV84" s="100"/>
+      <c r="AW84" s="100"/>
+      <c r="AX84" s="100"/>
+      <c r="AY84" s="56"/>
+      <c r="AZ84" s="56"/>
+      <c r="BA84" s="56"/>
+      <c r="BB84" s="100"/>
+      <c r="BC84" s="100"/>
+      <c r="BD84" s="100"/>
+      <c r="BE84" s="45"/>
+      <c r="BF84" s="56"/>
+      <c r="BG84" s="56"/>
+      <c r="BH84" s="56"/>
+      <c r="BI84" s="169"/>
+      <c r="BJ84" s="169"/>
+      <c r="BK84" s="169"/>
+      <c r="BL84" s="169"/>
+      <c r="BM84" s="169"/>
+      <c r="BN84" s="169"/>
+      <c r="BO84" s="169"/>
+      <c r="BP84" s="169"/>
+      <c r="BQ84" s="169"/>
+      <c r="BR84" s="169"/>
+      <c r="BS84" s="169"/>
+      <c r="BT84" s="169"/>
+      <c r="BU84" s="169"/>
+      <c r="BV84" s="169"/>
+      <c r="BW84" s="169"/>
+      <c r="BX84" s="169"/>
+      <c r="BY84" s="169"/>
+      <c r="BZ84" s="169"/>
+      <c r="CA84" s="169"/>
+      <c r="CB84" s="169"/>
+      <c r="CC84" s="169"/>
+      <c r="CD84" s="169"/>
+      <c r="CE84" s="169"/>
+      <c r="CF84" s="169"/>
+      <c r="CG84" s="169"/>
+      <c r="CH84" s="169"/>
+      <c r="CI84" s="169"/>
+      <c r="CJ84" s="169"/>
+      <c r="CK84" s="169"/>
+      <c r="CL84" s="169"/>
+      <c r="CM84" s="169"/>
+      <c r="CN84" s="169"/>
+      <c r="CO84" s="169"/>
+      <c r="CP84" s="169"/>
+      <c r="CQ84" s="169"/>
+      <c r="CR84" s="169"/>
+      <c r="CS84" s="169"/>
+      <c r="CT84" s="169"/>
+      <c r="CU84" s="56"/>
+      <c r="CV84" s="56"/>
+      <c r="CW84" s="56"/>
     </row>
-    <row r="64" spans="2:154" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...61 lines deleted...]
-      <c r="BI64" s="183" t="s">
+    <row r="85" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="56"/>
+      <c r="B85" s="56"/>
+      <c r="C85" s="158"/>
+      <c r="D85" s="159"/>
+      <c r="E85" s="160"/>
+      <c r="F85" s="99"/>
+      <c r="G85" s="100" t="s">
+        <v>51</v>
+      </c>
+      <c r="H85" s="100"/>
+      <c r="I85" s="100"/>
+      <c r="J85" s="100"/>
+      <c r="K85" s="100"/>
+      <c r="L85" s="100"/>
+      <c r="M85" s="100"/>
+      <c r="N85" s="100"/>
+      <c r="O85" s="100"/>
+      <c r="P85" s="100"/>
+      <c r="Q85" s="100"/>
+      <c r="R85" s="100"/>
+      <c r="S85" s="100"/>
+      <c r="T85" s="100"/>
+      <c r="U85" s="100"/>
+      <c r="V85" s="100"/>
+      <c r="W85" s="100"/>
+      <c r="X85" s="100"/>
+      <c r="Y85" s="100"/>
+      <c r="Z85" s="100"/>
+      <c r="AA85" s="100"/>
+      <c r="AB85" s="100"/>
+      <c r="AC85" s="100"/>
+      <c r="AD85" s="100"/>
+      <c r="AE85" s="100"/>
+      <c r="AF85" s="100"/>
+      <c r="AG85" s="100"/>
+      <c r="AH85" s="100"/>
+      <c r="AI85" s="100"/>
+      <c r="AJ85" s="100"/>
+      <c r="AK85" s="100"/>
+      <c r="AL85" s="100"/>
+      <c r="AM85" s="100"/>
+      <c r="AN85" s="100"/>
+      <c r="AO85" s="100"/>
+      <c r="AP85" s="100"/>
+      <c r="AQ85" s="100"/>
+      <c r="AR85" s="100"/>
+      <c r="AS85" s="100"/>
+      <c r="AT85" s="100"/>
+      <c r="AU85" s="100"/>
+      <c r="AV85" s="100"/>
+      <c r="AW85" s="100"/>
+      <c r="AX85" s="100"/>
+      <c r="AY85" s="513" t="s">
+        <v>52</v>
+      </c>
+      <c r="AZ85" s="514"/>
+      <c r="BA85" s="515"/>
+      <c r="BB85" s="100"/>
+      <c r="BC85" s="100"/>
+      <c r="BD85" s="100"/>
+      <c r="BE85" s="45"/>
+      <c r="BF85" s="56"/>
+      <c r="BG85" s="56"/>
+      <c r="BH85" s="56"/>
+      <c r="BI85" s="169"/>
+      <c r="BJ85" s="169"/>
+      <c r="BK85" s="169"/>
+      <c r="BL85" s="169"/>
+      <c r="BM85" s="175" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN85" s="171"/>
+      <c r="BO85" s="171"/>
+      <c r="BP85" s="171"/>
+      <c r="BQ85" s="171"/>
+      <c r="BR85" s="171"/>
+      <c r="BS85" s="171"/>
+      <c r="BT85" s="171"/>
+      <c r="BU85" s="171"/>
+      <c r="BV85" s="171"/>
+      <c r="BW85" s="171"/>
+      <c r="BX85" s="171"/>
+      <c r="BY85" s="171"/>
+      <c r="BZ85" s="171"/>
+      <c r="CA85" s="171"/>
+      <c r="CB85" s="171"/>
+      <c r="CC85" s="169"/>
+      <c r="CD85" s="169"/>
+      <c r="CE85" s="169"/>
+      <c r="CF85" s="169"/>
+      <c r="CG85" s="169"/>
+      <c r="CH85" s="169"/>
+      <c r="CI85" s="169"/>
+      <c r="CJ85" s="169"/>
+      <c r="CK85" s="169"/>
+      <c r="CL85" s="169"/>
+      <c r="CM85" s="169"/>
+      <c r="CN85" s="169"/>
+      <c r="CO85" s="169"/>
+      <c r="CP85" s="169"/>
+      <c r="CQ85" s="169"/>
+      <c r="CR85" s="169"/>
+      <c r="CS85" s="169"/>
+      <c r="CT85" s="169"/>
+      <c r="CU85" s="56"/>
+      <c r="CV85" s="56"/>
+      <c r="CW85" s="56"/>
+    </row>
+    <row r="86" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="56"/>
+      <c r="B86" s="56"/>
+      <c r="C86" s="158"/>
+      <c r="D86" s="159"/>
+      <c r="E86" s="160"/>
+      <c r="F86" s="99"/>
+      <c r="G86" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="BJ64" s="184"/>
-[...8 lines deleted...]
-      <c r="BS64" s="206" t="s">
+      <c r="H86" s="100"/>
+      <c r="I86" s="100"/>
+      <c r="J86" s="100"/>
+      <c r="K86" s="100"/>
+      <c r="L86" s="100"/>
+      <c r="M86" s="100"/>
+      <c r="N86" s="100"/>
+      <c r="O86" s="100"/>
+      <c r="P86" s="100"/>
+      <c r="Q86" s="100"/>
+      <c r="R86" s="100"/>
+      <c r="S86" s="100"/>
+      <c r="T86" s="100"/>
+      <c r="U86" s="100"/>
+      <c r="V86" s="100"/>
+      <c r="W86" s="100"/>
+      <c r="X86" s="100"/>
+      <c r="Y86" s="100"/>
+      <c r="Z86" s="100"/>
+      <c r="AA86" s="100"/>
+      <c r="AB86" s="100"/>
+      <c r="AC86" s="100"/>
+      <c r="AD86" s="100"/>
+      <c r="AE86" s="100"/>
+      <c r="AF86" s="100"/>
+      <c r="AG86" s="100"/>
+      <c r="AH86" s="100"/>
+      <c r="AI86" s="100"/>
+      <c r="AJ86" s="100"/>
+      <c r="AK86" s="100"/>
+      <c r="AL86" s="100"/>
+      <c r="AM86" s="100"/>
+      <c r="AN86" s="100"/>
+      <c r="AO86" s="100"/>
+      <c r="AP86" s="100"/>
+      <c r="AQ86" s="100"/>
+      <c r="AR86" s="100"/>
+      <c r="AS86" s="100"/>
+      <c r="AT86" s="100"/>
+      <c r="AU86" s="100"/>
+      <c r="AV86" s="100"/>
+      <c r="AW86" s="100"/>
+      <c r="AX86" s="100"/>
+      <c r="AY86" s="516"/>
+      <c r="AZ86" s="517"/>
+      <c r="BA86" s="518"/>
+      <c r="BB86" s="100"/>
+      <c r="BC86" s="100"/>
+      <c r="BD86" s="100"/>
+      <c r="BE86" s="45"/>
+      <c r="BF86" s="56"/>
+      <c r="BG86" s="56"/>
+      <c r="BH86" s="56"/>
+      <c r="BI86" s="169"/>
+      <c r="BJ86" s="169"/>
+      <c r="BK86" s="169"/>
+      <c r="BL86" s="169"/>
+      <c r="BM86" s="175" t="s">
+        <v>65</v>
+      </c>
+      <c r="BN86" s="169"/>
+      <c r="BO86" s="169"/>
+      <c r="BP86" s="169"/>
+      <c r="BQ86" s="169"/>
+      <c r="BR86" s="169"/>
+      <c r="BS86" s="169"/>
+      <c r="BT86" s="169"/>
+      <c r="BU86" s="169"/>
+      <c r="BV86" s="169"/>
+      <c r="BW86" s="169"/>
+      <c r="BX86" s="169"/>
+      <c r="BY86" s="169"/>
+      <c r="BZ86" s="169"/>
+      <c r="CA86" s="169"/>
+      <c r="CB86" s="169"/>
+      <c r="CC86" s="169"/>
+      <c r="CD86" s="169"/>
+      <c r="CE86" s="169"/>
+      <c r="CF86" s="169"/>
+      <c r="CG86" s="169"/>
+      <c r="CH86" s="169"/>
+      <c r="CI86" s="169"/>
+      <c r="CJ86" s="169"/>
+      <c r="CK86" s="169"/>
+      <c r="CL86" s="169"/>
+      <c r="CM86" s="169"/>
+      <c r="CN86" s="169"/>
+      <c r="CO86" s="169"/>
+      <c r="CP86" s="169"/>
+      <c r="CQ86" s="169"/>
+      <c r="CR86" s="169"/>
+      <c r="CS86" s="169"/>
+      <c r="CT86" s="169"/>
+      <c r="CU86" s="56"/>
+      <c r="CV86" s="56"/>
+      <c r="CW86" s="56"/>
+    </row>
+    <row r="87" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="56"/>
+      <c r="B87" s="56"/>
+      <c r="C87" s="158"/>
+      <c r="D87" s="159"/>
+      <c r="E87" s="160"/>
+      <c r="F87" s="99"/>
+      <c r="G87" s="100"/>
+      <c r="H87" s="100"/>
+      <c r="I87" s="100"/>
+      <c r="J87" s="100"/>
+      <c r="K87" s="100"/>
+      <c r="L87" s="100"/>
+      <c r="M87" s="100"/>
+      <c r="N87" s="100"/>
+      <c r="O87" s="100"/>
+      <c r="P87" s="100"/>
+      <c r="Q87" s="100"/>
+      <c r="R87" s="100"/>
+      <c r="S87" s="100"/>
+      <c r="T87" s="100"/>
+      <c r="U87" s="100"/>
+      <c r="V87" s="100"/>
+      <c r="W87" s="100"/>
+      <c r="X87" s="100"/>
+      <c r="Y87" s="100"/>
+      <c r="Z87" s="100"/>
+      <c r="AA87" s="100"/>
+      <c r="AB87" s="100"/>
+      <c r="AC87" s="100"/>
+      <c r="AD87" s="100"/>
+      <c r="AE87" s="100"/>
+      <c r="AF87" s="100"/>
+      <c r="AG87" s="100"/>
+      <c r="AH87" s="100"/>
+      <c r="AI87" s="100"/>
+      <c r="AJ87" s="100"/>
+      <c r="AK87" s="100"/>
+      <c r="AL87" s="100"/>
+      <c r="AM87" s="100"/>
+      <c r="AN87" s="100"/>
+      <c r="AO87" s="100"/>
+      <c r="AP87" s="100"/>
+      <c r="AQ87" s="100"/>
+      <c r="AR87" s="100"/>
+      <c r="AS87" s="100"/>
+      <c r="AT87" s="100"/>
+      <c r="AU87" s="100"/>
+      <c r="AV87" s="100"/>
+      <c r="AW87" s="100"/>
+      <c r="AX87" s="100"/>
+      <c r="AY87" s="56"/>
+      <c r="AZ87" s="56"/>
+      <c r="BA87" s="56"/>
+      <c r="BB87" s="100"/>
+      <c r="BC87" s="100"/>
+      <c r="BD87" s="100"/>
+      <c r="BE87" s="45"/>
+      <c r="BF87" s="56"/>
+      <c r="BG87" s="56"/>
+      <c r="BH87" s="56"/>
+      <c r="BI87" s="169"/>
+      <c r="BJ87" s="169"/>
+      <c r="BK87" s="169"/>
+      <c r="BL87" s="169"/>
+      <c r="BM87" s="169"/>
+      <c r="BN87" s="169"/>
+      <c r="BO87" s="169"/>
+      <c r="BP87" s="169"/>
+      <c r="BQ87" s="169"/>
+      <c r="BR87" s="169"/>
+      <c r="BS87" s="169"/>
+      <c r="BT87" s="169"/>
+      <c r="BU87" s="169"/>
+      <c r="BV87" s="169"/>
+      <c r="BW87" s="169"/>
+      <c r="BX87" s="169"/>
+      <c r="BY87" s="169"/>
+      <c r="BZ87" s="169"/>
+      <c r="CA87" s="169"/>
+      <c r="CB87" s="169"/>
+      <c r="CC87" s="169"/>
+      <c r="CD87" s="169"/>
+      <c r="CE87" s="169"/>
+      <c r="CF87" s="169"/>
+      <c r="CG87" s="169"/>
+      <c r="CH87" s="169"/>
+      <c r="CI87" s="169"/>
+      <c r="CJ87" s="169"/>
+      <c r="CK87" s="169"/>
+      <c r="CL87" s="169"/>
+      <c r="CM87" s="169"/>
+      <c r="CN87" s="169"/>
+      <c r="CO87" s="169"/>
+      <c r="CP87" s="169"/>
+      <c r="CQ87" s="169"/>
+      <c r="CR87" s="169"/>
+      <c r="CS87" s="169"/>
+      <c r="CT87" s="169"/>
+      <c r="CU87" s="56"/>
+      <c r="CV87" s="56"/>
+      <c r="CW87" s="56"/>
+    </row>
+    <row r="88" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A88" s="56"/>
+      <c r="B88" s="56"/>
+      <c r="C88" s="158"/>
+      <c r="D88" s="159"/>
+      <c r="E88" s="160"/>
+      <c r="F88" s="99"/>
+      <c r="G88" s="100"/>
+      <c r="H88" s="100"/>
+      <c r="I88" s="100"/>
+      <c r="J88" s="100"/>
+      <c r="K88" s="100"/>
+      <c r="L88" s="100"/>
+      <c r="M88" s="100"/>
+      <c r="N88" s="100"/>
+      <c r="O88" s="100"/>
+      <c r="P88" s="100"/>
+      <c r="Q88" s="100"/>
+      <c r="R88" s="100"/>
+      <c r="S88" s="100"/>
+      <c r="T88" s="100"/>
+      <c r="U88" s="100"/>
+      <c r="V88" s="100"/>
+      <c r="W88" s="100"/>
+      <c r="X88" s="100"/>
+      <c r="Y88" s="100"/>
+      <c r="Z88" s="100"/>
+      <c r="AA88" s="100"/>
+      <c r="AB88" s="100"/>
+      <c r="AC88" s="100"/>
+      <c r="AD88" s="100"/>
+      <c r="AE88" s="100"/>
+      <c r="AF88" s="100"/>
+      <c r="AG88" s="100"/>
+      <c r="AH88" s="100"/>
+      <c r="AI88" s="100"/>
+      <c r="AJ88" s="100"/>
+      <c r="AK88" s="100"/>
+      <c r="AL88" s="100"/>
+      <c r="AM88" s="100"/>
+      <c r="AN88" s="100"/>
+      <c r="AO88" s="100"/>
+      <c r="AP88" s="100"/>
+      <c r="AQ88" s="100"/>
+      <c r="AR88" s="100"/>
+      <c r="AS88" s="100"/>
+      <c r="AT88" s="100"/>
+      <c r="AU88" s="100"/>
+      <c r="AV88" s="100"/>
+      <c r="AW88" s="100"/>
+      <c r="AX88" s="100"/>
+      <c r="AY88" s="56"/>
+      <c r="AZ88" s="56"/>
+      <c r="BA88" s="56"/>
+      <c r="BB88" s="100"/>
+      <c r="BC88" s="100"/>
+      <c r="BD88" s="100"/>
+      <c r="BE88" s="45"/>
+      <c r="BF88" s="56"/>
+      <c r="BG88" s="56"/>
+      <c r="BH88" s="56"/>
+      <c r="BI88" s="169"/>
+      <c r="BJ88" s="169"/>
+      <c r="BK88" s="169"/>
+      <c r="BL88" s="169"/>
+      <c r="BM88" s="519"/>
+      <c r="BN88" s="520"/>
+      <c r="BO88" s="520"/>
+      <c r="BP88" s="520"/>
+      <c r="BQ88" s="520"/>
+      <c r="BR88" s="520"/>
+      <c r="BS88" s="520"/>
+      <c r="BT88" s="520"/>
+      <c r="BU88" s="520"/>
+      <c r="BV88" s="520"/>
+      <c r="BW88" s="520"/>
+      <c r="BX88" s="520"/>
+      <c r="BY88" s="520"/>
+      <c r="BZ88" s="520"/>
+      <c r="CA88" s="520"/>
+      <c r="CB88" s="521"/>
+      <c r="CC88" s="169"/>
+      <c r="CD88" s="169"/>
+      <c r="CE88" s="169"/>
+      <c r="CF88" s="169"/>
+      <c r="CG88" s="169"/>
+      <c r="CH88" s="169"/>
+      <c r="CI88" s="169"/>
+      <c r="CJ88" s="169"/>
+      <c r="CK88" s="169"/>
+      <c r="CL88" s="169"/>
+      <c r="CM88" s="169"/>
+      <c r="CN88" s="169"/>
+      <c r="CO88" s="169"/>
+      <c r="CP88" s="169"/>
+      <c r="CQ88" s="169"/>
+      <c r="CR88" s="169"/>
+      <c r="CS88" s="169"/>
+      <c r="CT88" s="169"/>
+      <c r="CU88" s="56"/>
+      <c r="CV88" s="56"/>
+      <c r="CW88" s="56"/>
+    </row>
+    <row r="89" spans="1:101" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="56"/>
+      <c r="B89" s="56"/>
+      <c r="C89" s="158"/>
+      <c r="D89" s="159"/>
+      <c r="E89" s="160"/>
+      <c r="F89" s="46"/>
+      <c r="G89" s="47"/>
+      <c r="H89" s="47"/>
+      <c r="I89" s="47"/>
+      <c r="J89" s="47"/>
+      <c r="K89" s="47"/>
+      <c r="L89" s="47"/>
+      <c r="M89" s="47"/>
+      <c r="N89" s="47"/>
+      <c r="O89" s="47"/>
+      <c r="P89" s="47"/>
+      <c r="Q89" s="47"/>
+      <c r="R89" s="47"/>
+      <c r="S89" s="47"/>
+      <c r="T89" s="47"/>
+      <c r="U89" s="47"/>
+      <c r="V89" s="47"/>
+      <c r="W89" s="47"/>
+      <c r="X89" s="47"/>
+      <c r="Y89" s="47"/>
+      <c r="Z89" s="47"/>
+      <c r="AA89" s="47"/>
+      <c r="AB89" s="47"/>
+      <c r="AC89" s="47"/>
+      <c r="AD89" s="47"/>
+      <c r="AE89" s="47"/>
+      <c r="AF89" s="47"/>
+      <c r="AG89" s="47"/>
+      <c r="AH89" s="47"/>
+      <c r="AI89" s="47"/>
+      <c r="AJ89" s="47"/>
+      <c r="AK89" s="47"/>
+      <c r="AL89" s="47"/>
+      <c r="AM89" s="47"/>
+      <c r="AN89" s="47"/>
+      <c r="AO89" s="47"/>
+      <c r="AP89" s="47"/>
+      <c r="AQ89" s="47"/>
+      <c r="AR89" s="47"/>
+      <c r="AS89" s="47"/>
+      <c r="AT89" s="47"/>
+      <c r="AU89" s="47"/>
+      <c r="AV89" s="47"/>
+      <c r="AW89" s="47"/>
+      <c r="AX89" s="47"/>
+      <c r="AY89" s="56"/>
+      <c r="AZ89" s="56"/>
+      <c r="BA89" s="56"/>
+      <c r="BB89" s="47"/>
+      <c r="BC89" s="47"/>
+      <c r="BD89" s="47"/>
+      <c r="BE89" s="48"/>
+      <c r="BF89" s="56"/>
+      <c r="BG89" s="56"/>
+      <c r="BH89" s="56"/>
+      <c r="BI89" s="169"/>
+      <c r="BJ89" s="169"/>
+      <c r="BK89" s="169"/>
+      <c r="BL89" s="169"/>
+      <c r="BM89" s="522"/>
+      <c r="BN89" s="523"/>
+      <c r="BO89" s="523"/>
+      <c r="BP89" s="523"/>
+      <c r="BQ89" s="523"/>
+      <c r="BR89" s="523"/>
+      <c r="BS89" s="523"/>
+      <c r="BT89" s="523"/>
+      <c r="BU89" s="523"/>
+      <c r="BV89" s="523"/>
+      <c r="BW89" s="523"/>
+      <c r="BX89" s="523"/>
+      <c r="BY89" s="523"/>
+      <c r="BZ89" s="523"/>
+      <c r="CA89" s="523"/>
+      <c r="CB89" s="524"/>
+      <c r="CC89" s="169"/>
+      <c r="CD89" s="169"/>
+      <c r="CE89" s="169"/>
+      <c r="CF89" s="169"/>
+      <c r="CG89" s="169"/>
+      <c r="CH89" s="169"/>
+      <c r="CI89" s="169"/>
+      <c r="CJ89" s="169"/>
+      <c r="CK89" s="169"/>
+      <c r="CL89" s="169"/>
+      <c r="CM89" s="169"/>
+      <c r="CN89" s="169"/>
+      <c r="CO89" s="169"/>
+      <c r="CP89" s="169"/>
+      <c r="CQ89" s="169"/>
+      <c r="CR89" s="169"/>
+      <c r="CS89" s="169"/>
+      <c r="CT89" s="169"/>
+      <c r="CU89" s="56"/>
+      <c r="CV89" s="56"/>
+      <c r="CW89" s="56"/>
+    </row>
+    <row r="90" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A90" s="56"/>
+      <c r="B90" s="56"/>
+      <c r="C90" s="161"/>
+      <c r="D90" s="162"/>
+      <c r="E90" s="163"/>
+      <c r="F90" s="49"/>
+      <c r="G90" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="H90" s="47"/>
+      <c r="I90" s="47"/>
+      <c r="J90" s="47"/>
+      <c r="K90" s="47"/>
+      <c r="L90" s="47"/>
+      <c r="M90" s="47"/>
+      <c r="N90" s="47"/>
+      <c r="O90" s="528"/>
+      <c r="P90" s="528"/>
+      <c r="Q90" s="47"/>
+      <c r="R90" s="47"/>
+      <c r="S90" s="47"/>
+      <c r="T90" s="47"/>
+      <c r="U90" s="47"/>
+      <c r="V90" s="47"/>
+      <c r="W90" s="47"/>
+      <c r="X90" s="47"/>
+      <c r="Y90" s="47"/>
+      <c r="Z90" s="47"/>
+      <c r="AA90" s="47"/>
+      <c r="AB90" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC90" s="47"/>
+      <c r="AD90" s="528"/>
+      <c r="AE90" s="528"/>
+      <c r="AF90" s="47"/>
+      <c r="AG90" s="47"/>
+      <c r="AH90" s="47"/>
+      <c r="AI90" s="47"/>
+      <c r="AJ90" s="47"/>
+      <c r="AK90" s="47"/>
+      <c r="AL90" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="BT64" s="206"/>
-[...6 lines deleted...]
-      <c r="CA64" s="161" t="s">
+      <c r="AM90" s="47"/>
+      <c r="AN90" s="47"/>
+      <c r="AO90" s="47"/>
+      <c r="AP90" s="47"/>
+      <c r="AQ90" s="47"/>
+      <c r="AR90" s="47"/>
+      <c r="AS90" s="47"/>
+      <c r="AT90" s="47"/>
+      <c r="AU90" s="47"/>
+      <c r="AV90" s="47"/>
+      <c r="AW90" s="47"/>
+      <c r="AX90" s="47"/>
+      <c r="AY90" s="50"/>
+      <c r="AZ90" s="50"/>
+      <c r="BA90" s="50"/>
+      <c r="BB90" s="47"/>
+      <c r="BC90" s="47"/>
+      <c r="BD90" s="47"/>
+      <c r="BE90" s="48"/>
+      <c r="BF90" s="56"/>
+      <c r="BG90" s="56"/>
+      <c r="BH90" s="56"/>
+      <c r="BI90" s="169"/>
+      <c r="BJ90" s="169"/>
+      <c r="BK90" s="169"/>
+      <c r="BL90" s="169"/>
+      <c r="BM90" s="525"/>
+      <c r="BN90" s="526"/>
+      <c r="BO90" s="526"/>
+      <c r="BP90" s="526"/>
+      <c r="BQ90" s="526"/>
+      <c r="BR90" s="526"/>
+      <c r="BS90" s="526"/>
+      <c r="BT90" s="526"/>
+      <c r="BU90" s="526"/>
+      <c r="BV90" s="526"/>
+      <c r="BW90" s="526"/>
+      <c r="BX90" s="526"/>
+      <c r="BY90" s="526"/>
+      <c r="BZ90" s="526"/>
+      <c r="CA90" s="526"/>
+      <c r="CB90" s="527"/>
+      <c r="CC90" s="169"/>
+      <c r="CD90" s="169"/>
+      <c r="CE90" s="169"/>
+      <c r="CF90" s="169"/>
+      <c r="CG90" s="169"/>
+      <c r="CH90" s="169"/>
+      <c r="CI90" s="169"/>
+      <c r="CJ90" s="169"/>
+      <c r="CK90" s="169"/>
+      <c r="CL90" s="169"/>
+      <c r="CM90" s="169"/>
+      <c r="CN90" s="169"/>
+      <c r="CO90" s="169"/>
+      <c r="CP90" s="169"/>
+      <c r="CQ90" s="169"/>
+      <c r="CR90" s="169"/>
+      <c r="CS90" s="169"/>
+      <c r="CT90" s="169"/>
+      <c r="CU90" s="56"/>
+      <c r="CV90" s="56"/>
+      <c r="CW90" s="56"/>
+    </row>
+    <row r="91" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="56"/>
+      <c r="B91" s="66"/>
+      <c r="C91" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="CB64" s="162"/>
-[...6 lines deleted...]
-      <c r="CI64" s="206" t="s">
+      <c r="D91" s="66"/>
+      <c r="E91" s="66"/>
+      <c r="F91" s="66"/>
+      <c r="G91" s="66"/>
+      <c r="H91" s="66"/>
+      <c r="I91" s="66"/>
+      <c r="J91" s="66"/>
+      <c r="K91" s="66"/>
+      <c r="L91" s="66"/>
+      <c r="M91" s="56"/>
+      <c r="N91" s="56"/>
+      <c r="O91" s="56"/>
+      <c r="P91" s="56"/>
+      <c r="Q91" s="56"/>
+      <c r="R91" s="56"/>
+      <c r="S91" s="56"/>
+      <c r="T91" s="56"/>
+      <c r="U91" s="56"/>
+      <c r="V91" s="56"/>
+      <c r="W91" s="56"/>
+      <c r="X91" s="56"/>
+      <c r="Y91" s="56"/>
+      <c r="Z91" s="56"/>
+      <c r="AA91" s="56"/>
+      <c r="AB91" s="56"/>
+      <c r="AC91" s="56"/>
+      <c r="AD91" s="56"/>
+      <c r="AE91" s="56"/>
+      <c r="AF91" s="56"/>
+      <c r="AG91" s="56"/>
+      <c r="AH91" s="56"/>
+      <c r="AI91" s="56"/>
+      <c r="AJ91" s="56"/>
+      <c r="AK91" s="56"/>
+      <c r="AL91" s="56"/>
+      <c r="AM91" s="56"/>
+      <c r="AN91" s="56"/>
+      <c r="AO91" s="56"/>
+      <c r="AP91" s="56"/>
+      <c r="AQ91" s="56"/>
+      <c r="AR91" s="56"/>
+      <c r="AS91" s="56"/>
+      <c r="AT91" s="56"/>
+      <c r="AU91" s="56"/>
+      <c r="AV91" s="56"/>
+      <c r="AW91" s="56"/>
+      <c r="AX91" s="56"/>
+      <c r="AY91" s="56"/>
+      <c r="AZ91" s="56"/>
+      <c r="BA91" s="56"/>
+      <c r="BB91" s="56"/>
+      <c r="BC91" s="56"/>
+      <c r="BD91" s="56"/>
+      <c r="BE91" s="56"/>
+      <c r="BF91" s="56"/>
+      <c r="BG91" s="56"/>
+      <c r="BH91" s="56"/>
+      <c r="BI91" s="56"/>
+      <c r="BJ91" s="56"/>
+      <c r="BK91" s="56"/>
+      <c r="BL91" s="56"/>
+      <c r="BM91" s="56"/>
+      <c r="BN91" s="56"/>
+      <c r="BO91" s="56"/>
+      <c r="BP91" s="56"/>
+      <c r="BQ91" s="56"/>
+      <c r="BR91" s="56"/>
+      <c r="BS91" s="56"/>
+      <c r="BT91" s="56"/>
+      <c r="BU91" s="56"/>
+      <c r="BV91" s="56"/>
+      <c r="BW91" s="56"/>
+      <c r="BX91" s="56"/>
+      <c r="BY91" s="56"/>
+      <c r="BZ91" s="56"/>
+      <c r="CA91" s="56"/>
+      <c r="CB91" s="56"/>
+      <c r="CC91" s="56"/>
+      <c r="CD91" s="56"/>
+      <c r="CE91" s="56"/>
+      <c r="CF91" s="56"/>
+      <c r="CG91" s="56"/>
+      <c r="CH91" s="56"/>
+      <c r="CI91" s="56"/>
+      <c r="CJ91" s="56"/>
+      <c r="CK91" s="56"/>
+      <c r="CL91" s="56"/>
+      <c r="CM91" s="101"/>
+      <c r="CN91" s="56"/>
+      <c r="CO91" s="56"/>
+      <c r="CP91" s="56"/>
+      <c r="CQ91" s="56"/>
+      <c r="CR91" s="56"/>
+      <c r="CS91" s="56"/>
+      <c r="CT91" s="56"/>
+      <c r="CU91" s="56"/>
+      <c r="CV91" s="56"/>
+      <c r="CW91" s="56"/>
+    </row>
+    <row r="92" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A92" s="56"/>
+      <c r="B92" s="102"/>
+      <c r="C92" s="102"/>
+      <c r="D92" s="66"/>
+      <c r="E92" s="66"/>
+      <c r="F92" s="66"/>
+      <c r="G92" s="66"/>
+      <c r="H92" s="66"/>
+      <c r="I92" s="66"/>
+      <c r="J92" s="66"/>
+      <c r="K92" s="66"/>
+      <c r="L92" s="66"/>
+      <c r="M92" s="56"/>
+      <c r="N92" s="56"/>
+      <c r="O92" s="56"/>
+      <c r="P92" s="56"/>
+      <c r="Q92" s="56"/>
+      <c r="R92" s="56"/>
+      <c r="S92" s="56"/>
+      <c r="T92" s="56"/>
+      <c r="U92" s="56"/>
+      <c r="V92" s="56"/>
+      <c r="W92" s="56"/>
+      <c r="X92" s="56"/>
+      <c r="Y92" s="56"/>
+      <c r="Z92" s="56"/>
+      <c r="AA92" s="56"/>
+      <c r="AB92" s="56"/>
+      <c r="AC92" s="56"/>
+      <c r="AD92" s="56"/>
+      <c r="AE92" s="56"/>
+      <c r="AF92" s="56"/>
+      <c r="AG92" s="56"/>
+      <c r="AH92" s="56"/>
+      <c r="AI92" s="56"/>
+      <c r="AJ92" s="56"/>
+      <c r="AK92" s="56"/>
+      <c r="AL92" s="56"/>
+      <c r="AM92" s="56"/>
+      <c r="AN92" s="56"/>
+      <c r="AO92" s="56"/>
+      <c r="AP92" s="56"/>
+      <c r="AQ92" s="56"/>
+      <c r="AR92" s="56"/>
+      <c r="AS92" s="56"/>
+      <c r="AT92" s="56"/>
+      <c r="AU92" s="56"/>
+      <c r="AV92" s="56"/>
+      <c r="AW92" s="56"/>
+      <c r="AX92" s="56"/>
+      <c r="AY92" s="56"/>
+      <c r="AZ92" s="56"/>
+      <c r="BA92" s="56"/>
+      <c r="BB92" s="56"/>
+      <c r="BC92" s="56"/>
+      <c r="BD92" s="56"/>
+      <c r="BE92" s="56"/>
+      <c r="BF92" s="56"/>
+      <c r="BG92" s="56"/>
+      <c r="BH92" s="56"/>
+      <c r="BI92" s="56"/>
+      <c r="BJ92" s="56"/>
+      <c r="BK92" s="56"/>
+      <c r="BL92" s="56"/>
+      <c r="BM92" s="56"/>
+      <c r="BN92" s="56"/>
+      <c r="BO92" s="56"/>
+      <c r="BP92" s="56"/>
+      <c r="BQ92" s="56"/>
+      <c r="BR92" s="56"/>
+      <c r="BS92" s="56"/>
+      <c r="BT92" s="103"/>
+      <c r="BU92" s="103"/>
+      <c r="BV92" s="103"/>
+      <c r="BW92" s="103"/>
+      <c r="BX92" s="103"/>
+      <c r="BY92" s="103"/>
+      <c r="BZ92" s="103"/>
+      <c r="CA92" s="103"/>
+      <c r="CB92" s="103"/>
+      <c r="CC92" s="103"/>
+      <c r="CD92" s="103"/>
+      <c r="CE92" s="103"/>
+      <c r="CF92" s="103"/>
+      <c r="CG92" s="103"/>
+      <c r="CH92" s="103"/>
+      <c r="CI92" s="103"/>
+      <c r="CJ92" s="103"/>
+      <c r="CK92" s="103"/>
+      <c r="CL92" s="103"/>
+      <c r="CM92" s="103"/>
+      <c r="CN92" s="103"/>
+      <c r="CO92" s="103"/>
+      <c r="CP92" s="103"/>
+      <c r="CQ92" s="103"/>
+      <c r="CR92" s="103"/>
+      <c r="CS92" s="103"/>
+      <c r="CT92" s="103"/>
+      <c r="CU92" s="103"/>
+      <c r="CV92" s="103"/>
+      <c r="CW92" s="103"/>
+    </row>
+    <row r="93" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="56"/>
+      <c r="B93" s="102"/>
+      <c r="C93" s="102" t="s">
         <v>57</v>
       </c>
-      <c r="CJ64" s="206"/>
-[...15 lines deleted...]
-      <c r="CV64" s="15"/>
+      <c r="D93" s="102"/>
+      <c r="E93" s="102"/>
+      <c r="F93" s="102"/>
+      <c r="G93" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="H93" s="102"/>
+      <c r="I93" s="102"/>
+      <c r="J93" s="102"/>
+      <c r="K93" s="102"/>
+      <c r="L93" s="102"/>
+      <c r="M93" s="104"/>
+      <c r="N93" s="104"/>
+      <c r="O93" s="104"/>
+      <c r="P93" s="104"/>
+      <c r="Q93" s="104"/>
+      <c r="R93" s="104"/>
+      <c r="S93" s="104"/>
+      <c r="T93" s="104"/>
+      <c r="U93" s="104"/>
+      <c r="V93" s="104"/>
+      <c r="W93" s="104"/>
+      <c r="X93" s="104"/>
+      <c r="Y93" s="104"/>
+      <c r="Z93" s="104"/>
+      <c r="AA93" s="104"/>
+      <c r="AB93" s="104"/>
+      <c r="AC93" s="104"/>
+      <c r="AD93" s="104"/>
+      <c r="AE93" s="104"/>
+      <c r="AF93" s="104"/>
+      <c r="AG93" s="104"/>
+      <c r="AH93" s="104"/>
+      <c r="AI93" s="104"/>
+      <c r="AJ93" s="104"/>
+      <c r="AK93" s="104"/>
+      <c r="AL93" s="104"/>
+      <c r="AM93" s="104"/>
+      <c r="AN93" s="104"/>
+      <c r="AO93" s="104"/>
+      <c r="AP93" s="104"/>
+      <c r="AQ93" s="104"/>
+      <c r="AR93" s="104"/>
+      <c r="AS93" s="104"/>
+      <c r="AT93" s="104"/>
+      <c r="AU93" s="104"/>
+      <c r="AV93" s="104"/>
+      <c r="AW93" s="104"/>
+      <c r="AX93" s="104"/>
+      <c r="AY93" s="104"/>
+      <c r="AZ93" s="104"/>
+      <c r="BA93" s="104"/>
+      <c r="BB93" s="104"/>
+      <c r="BC93" s="104"/>
+      <c r="BD93" s="104"/>
+      <c r="BE93" s="104"/>
+      <c r="BF93" s="104"/>
+      <c r="BG93" s="104"/>
+      <c r="BH93" s="104"/>
+      <c r="BI93" s="104"/>
+      <c r="BJ93" s="104"/>
+      <c r="BK93" s="104"/>
+      <c r="BL93" s="104"/>
+      <c r="BM93" s="104"/>
+      <c r="BN93" s="104"/>
+      <c r="BO93" s="104"/>
+      <c r="BP93" s="104"/>
+      <c r="BQ93" s="56"/>
+      <c r="BR93" s="56"/>
+      <c r="BS93" s="56"/>
+      <c r="BT93" s="102"/>
+      <c r="BU93" s="102"/>
+      <c r="BV93" s="102"/>
+      <c r="BW93" s="102"/>
+      <c r="BX93" s="102"/>
+      <c r="BY93" s="102"/>
+      <c r="BZ93" s="102"/>
+      <c r="CA93" s="102"/>
+      <c r="CB93" s="102"/>
+      <c r="CC93" s="103"/>
+      <c r="CD93" s="103"/>
+      <c r="CE93" s="103"/>
+      <c r="CF93" s="103"/>
+      <c r="CG93" s="103"/>
+      <c r="CH93" s="103"/>
+      <c r="CI93" s="103"/>
+      <c r="CJ93" s="103"/>
+      <c r="CK93" s="103"/>
+      <c r="CL93" s="103"/>
+      <c r="CM93" s="103"/>
+      <c r="CN93" s="103"/>
+      <c r="CO93" s="103"/>
+      <c r="CP93" s="103"/>
+      <c r="CQ93" s="103"/>
+      <c r="CR93" s="103"/>
+      <c r="CS93" s="103"/>
+      <c r="CT93" s="103"/>
+      <c r="CU93" s="103"/>
+      <c r="CV93" s="103"/>
+      <c r="CW93" s="103"/>
     </row>
-    <row r="65" spans="2:100" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...97 lines deleted...]
-      <c r="CU65" s="15"/>
+    <row r="94" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B94" s="6"/>
+      <c r="C94" s="6"/>
+      <c r="D94" s="2"/>
+      <c r="E94" s="2"/>
+      <c r="F94" s="2"/>
+      <c r="G94" s="2"/>
+      <c r="H94" s="2"/>
+      <c r="I94" s="2"/>
+      <c r="J94" s="2"/>
+      <c r="K94" s="2"/>
+      <c r="L94" s="2"/>
+      <c r="BT94" s="4"/>
+      <c r="BU94" s="4"/>
+      <c r="BV94" s="4"/>
+      <c r="BW94" s="4"/>
+      <c r="BX94" s="4"/>
+      <c r="BY94" s="4"/>
+      <c r="BZ94" s="4"/>
+      <c r="CA94" s="4"/>
+      <c r="CB94" s="4"/>
+      <c r="CC94" s="4"/>
+      <c r="CD94" s="4"/>
+      <c r="CE94" s="4"/>
+      <c r="CF94" s="4"/>
+      <c r="CG94" s="4"/>
+      <c r="CH94" s="4"/>
+      <c r="CI94" s="4"/>
+      <c r="CJ94" s="4"/>
+      <c r="CK94" s="4"/>
+      <c r="CL94" s="4"/>
+      <c r="CM94" s="4"/>
+      <c r="CN94" s="4"/>
+      <c r="CO94" s="4"/>
+      <c r="CP94" s="4"/>
+      <c r="CQ94" s="4"/>
+      <c r="CR94" s="4"/>
+      <c r="CS94" s="4"/>
+      <c r="CT94" s="4"/>
+      <c r="CU94" s="4"/>
+      <c r="CV94" s="4"/>
+      <c r="CW94" s="4"/>
     </row>
-    <row r="66" spans="2:100" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...98 lines deleted...]
-      <c r="CT66" s="195"/>
+    <row r="95" spans="1:101" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B95" s="6"/>
+      <c r="C95" s="6"/>
+      <c r="D95" s="6"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="6"/>
+      <c r="G95" s="6"/>
+      <c r="H95" s="6"/>
+      <c r="I95" s="6"/>
+      <c r="J95" s="6"/>
+      <c r="K95" s="6"/>
+      <c r="L95" s="6"/>
+      <c r="M95" s="3"/>
+      <c r="N95" s="3"/>
+      <c r="O95" s="3"/>
+      <c r="P95" s="3"/>
+      <c r="Q95" s="3"/>
+      <c r="R95" s="3"/>
+      <c r="S95" s="3"/>
+      <c r="T95" s="3"/>
+      <c r="U95" s="3"/>
+      <c r="V95" s="3"/>
+      <c r="W95" s="3"/>
+      <c r="X95" s="3"/>
+      <c r="Y95" s="3"/>
+      <c r="Z95" s="3"/>
+      <c r="AA95" s="3"/>
+      <c r="AB95" s="3"/>
+      <c r="AC95" s="3"/>
+      <c r="AD95" s="3"/>
+      <c r="AE95" s="3"/>
+      <c r="AF95" s="3"/>
+      <c r="AG95" s="3"/>
+      <c r="AH95" s="3"/>
+      <c r="AI95" s="3"/>
+      <c r="AJ95" s="3"/>
+      <c r="AK95" s="3"/>
+      <c r="AL95" s="3"/>
+      <c r="AM95" s="3"/>
+      <c r="AN95" s="3"/>
+      <c r="AO95" s="3"/>
+      <c r="AP95" s="3"/>
+      <c r="AQ95" s="3"/>
+      <c r="AR95" s="3"/>
+      <c r="AS95" s="3"/>
+      <c r="AT95" s="3"/>
+      <c r="AU95" s="3"/>
+      <c r="AV95" s="3"/>
+      <c r="AW95" s="3"/>
+      <c r="AX95" s="3"/>
+      <c r="AY95" s="3"/>
+      <c r="AZ95" s="3"/>
+      <c r="BA95" s="3"/>
+      <c r="BB95" s="3"/>
+      <c r="BC95" s="3"/>
+      <c r="BD95" s="3"/>
+      <c r="BE95" s="3"/>
+      <c r="BF95" s="3"/>
+      <c r="BG95" s="3"/>
+      <c r="BH95" s="3"/>
+      <c r="BI95" s="3"/>
+      <c r="BJ95" s="3"/>
+      <c r="BK95" s="3"/>
+      <c r="BL95" s="3"/>
+      <c r="BM95" s="3"/>
+      <c r="BN95" s="3"/>
+      <c r="BO95" s="3"/>
+      <c r="BP95" s="3"/>
+      <c r="BT95" s="6"/>
+      <c r="BU95" s="6"/>
+      <c r="BV95" s="6"/>
+      <c r="BW95" s="6"/>
+      <c r="BX95" s="6"/>
+      <c r="BY95" s="6"/>
+      <c r="BZ95" s="6"/>
+      <c r="CA95" s="6"/>
+      <c r="CB95" s="6"/>
+      <c r="CC95" s="4"/>
+      <c r="CD95" s="4"/>
+      <c r="CE95" s="4"/>
+      <c r="CF95" s="4"/>
+      <c r="CG95" s="4"/>
+      <c r="CH95" s="4"/>
+      <c r="CI95" s="4"/>
+      <c r="CJ95" s="4"/>
+      <c r="CK95" s="4"/>
+      <c r="CL95" s="4"/>
+      <c r="CM95" s="4"/>
+      <c r="CN95" s="4"/>
+      <c r="CO95" s="4"/>
+      <c r="CP95" s="4"/>
+      <c r="CQ95" s="4"/>
+      <c r="CR95" s="4"/>
+      <c r="CS95" s="4"/>
+      <c r="CT95" s="4"/>
+      <c r="CU95" s="4"/>
+      <c r="CV95" s="4"/>
+      <c r="CW95" s="4"/>
     </row>
-    <row r="67" spans="2:100" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...96 lines deleted...]
-      <c r="CT67" s="195"/>
+    <row r="96" spans="1:101" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B96" s="2"/>
+      <c r="C96" s="2"/>
+      <c r="D96" s="2"/>
+      <c r="E96" s="2"/>
+      <c r="F96" s="2"/>
+      <c r="G96" s="2"/>
+      <c r="H96" s="2"/>
+      <c r="I96" s="2"/>
+      <c r="J96" s="2"/>
+      <c r="K96" s="2"/>
+      <c r="L96" s="2"/>
     </row>
-    <row r="68" spans="2:100" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-[...2604 lines deleted...]
-      <c r="L98" s="21"/>
+    <row r="97" spans="2:12" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B97" s="2"/>
+      <c r="C97" s="2"/>
+      <c r="D97" s="2"/>
+      <c r="E97" s="2"/>
+      <c r="F97" s="2"/>
+      <c r="G97" s="2"/>
+      <c r="H97" s="2"/>
+      <c r="I97" s="2"/>
+      <c r="J97" s="2"/>
+      <c r="K97" s="2"/>
+      <c r="L97" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="x/vg2H/YNChXgY7QkFQkcU/ajmC0dpzMKwfbQ/TZ9eUfrEPfCpl6esIvivFSvtkvti2pU3MdU9jEHkursYPq/w==" saltValue="bveTN88nCHL1teVvqb/D9Q==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-[...228 lines deleted...]
-    <mergeCell ref="BI82:BL93"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="rIrfxRSzjEEED0xr8vGi4x7rzLTlpbL/tZ5Ue5OdJXiVqZxyYZZBHt7TLfBfAVCAwNdw5C0hIao2tk+BVoqwrg==" saltValue="xn+ARzZw+S3IDbRYYV6RqQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="248">
+    <mergeCell ref="Q6:AB7"/>
+    <mergeCell ref="CR7:CT7"/>
+    <mergeCell ref="CO7:CQ7"/>
+    <mergeCell ref="CR6:CT6"/>
+    <mergeCell ref="CO6:CQ6"/>
+    <mergeCell ref="BK7:BM7"/>
+    <mergeCell ref="BN6:BP6"/>
+    <mergeCell ref="BK6:BM6"/>
+    <mergeCell ref="BN7:BP7"/>
+    <mergeCell ref="AP6:BJ7"/>
     <mergeCell ref="BM82:CB82"/>
-    <mergeCell ref="CC82:CF93"/>
-[...4 lines deleted...]
-    <mergeCell ref="AD93:AE93"/>
+    <mergeCell ref="BM83:CB84"/>
+    <mergeCell ref="AY85:BA86"/>
     <mergeCell ref="BM85:CB85"/>
     <mergeCell ref="BM86:CB87"/>
-    <mergeCell ref="AY88:BA89"/>
-[...13 lines deleted...]
-    <mergeCell ref="CC31:CF32"/>
+    <mergeCell ref="BM88:CB90"/>
+    <mergeCell ref="O90:P90"/>
+    <mergeCell ref="AD90:AE90"/>
+    <mergeCell ref="U56:W57"/>
+    <mergeCell ref="X56:Z57"/>
+    <mergeCell ref="AA56:AC57"/>
+    <mergeCell ref="G81:BE82"/>
+    <mergeCell ref="R56:T57"/>
+    <mergeCell ref="C60:H60"/>
+    <mergeCell ref="I60:CT60"/>
+    <mergeCell ref="C63:BE77"/>
+    <mergeCell ref="BI63:BR66"/>
+    <mergeCell ref="BS63:CP66"/>
+    <mergeCell ref="CQ63:CR72"/>
+    <mergeCell ref="CS63:CT72"/>
+    <mergeCell ref="BI67:BR70"/>
+    <mergeCell ref="BS67:CP70"/>
+    <mergeCell ref="BI71:CP71"/>
+    <mergeCell ref="BI72:CP72"/>
+    <mergeCell ref="BI74:CT74"/>
+    <mergeCell ref="BI75:BN77"/>
+    <mergeCell ref="BO75:CT77"/>
+    <mergeCell ref="C54:H57"/>
+    <mergeCell ref="I54:Q55"/>
+    <mergeCell ref="R54:AC55"/>
+    <mergeCell ref="AD54:AK57"/>
+    <mergeCell ref="AL54:AN57"/>
+    <mergeCell ref="AO54:AQ57"/>
+    <mergeCell ref="AR54:AU57"/>
+    <mergeCell ref="CI54:CL57"/>
+    <mergeCell ref="AV54:AW57"/>
+    <mergeCell ref="AX54:AZ57"/>
+    <mergeCell ref="BD54:BN57"/>
+    <mergeCell ref="BO54:BR57"/>
+    <mergeCell ref="BS54:BV57"/>
+    <mergeCell ref="BW54:BZ57"/>
+    <mergeCell ref="CA54:CD57"/>
+    <mergeCell ref="CE54:CH57"/>
+    <mergeCell ref="CM54:CP57"/>
+    <mergeCell ref="CQ54:CT57"/>
+    <mergeCell ref="I56:Q57"/>
+    <mergeCell ref="CI50:CL52"/>
+    <mergeCell ref="CM50:CP52"/>
+    <mergeCell ref="CQ50:CT52"/>
+    <mergeCell ref="A1:A34"/>
+    <mergeCell ref="BZ1:CT1"/>
+    <mergeCell ref="P2:CT2"/>
+    <mergeCell ref="B3:AA3"/>
+    <mergeCell ref="Q4:Y4"/>
+    <mergeCell ref="Z4:BN4"/>
+    <mergeCell ref="BO4:BV4"/>
+    <mergeCell ref="F5:P9"/>
+    <mergeCell ref="Q5:AO5"/>
+    <mergeCell ref="AP5:BP5"/>
+    <mergeCell ref="BQ5:CT5"/>
+    <mergeCell ref="C8:E13"/>
+    <mergeCell ref="Q8:CT8"/>
+    <mergeCell ref="Q9:CT9"/>
+    <mergeCell ref="F10:P10"/>
+    <mergeCell ref="F11:P13"/>
+    <mergeCell ref="F14:P16"/>
+    <mergeCell ref="D19:S20"/>
+    <mergeCell ref="AQ44:AU45"/>
+    <mergeCell ref="P1:BR1"/>
+    <mergeCell ref="BQ30:BT31"/>
+    <mergeCell ref="AP23:AR24"/>
+    <mergeCell ref="C1:O2"/>
+    <mergeCell ref="BB25:BD26"/>
+    <mergeCell ref="C23:J24"/>
+    <mergeCell ref="C21:J22"/>
+    <mergeCell ref="BT23:BV24"/>
+    <mergeCell ref="AC23:AF24"/>
+    <mergeCell ref="AG23:AI24"/>
+    <mergeCell ref="AJ23:AL24"/>
+    <mergeCell ref="AM23:AO24"/>
+    <mergeCell ref="BB23:BD24"/>
+    <mergeCell ref="BE23:BG24"/>
+    <mergeCell ref="AG25:AI26"/>
+    <mergeCell ref="AM25:AO26"/>
+    <mergeCell ref="AP25:AR26"/>
+    <mergeCell ref="V21:AB22"/>
+    <mergeCell ref="BH23:BJ24"/>
+    <mergeCell ref="BK23:BQ24"/>
+    <mergeCell ref="BQ6:CN7"/>
+    <mergeCell ref="AF6:AO7"/>
+    <mergeCell ref="BK25:BQ26"/>
+    <mergeCell ref="AV23:AX24"/>
+    <mergeCell ref="CC25:CF26"/>
+    <mergeCell ref="AC6:AE7"/>
+    <mergeCell ref="AF50:BC52"/>
+    <mergeCell ref="BD50:BR52"/>
+    <mergeCell ref="BS50:BV52"/>
+    <mergeCell ref="C39:W40"/>
+    <mergeCell ref="X39:AK40"/>
+    <mergeCell ref="AL39:AR40"/>
+    <mergeCell ref="AU14:AV16"/>
+    <mergeCell ref="AW14:BJ16"/>
+    <mergeCell ref="AJ25:AL26"/>
+    <mergeCell ref="V19:AF20"/>
+    <mergeCell ref="AG19:BG20"/>
+    <mergeCell ref="BH19:BJ20"/>
+    <mergeCell ref="K21:U22"/>
+    <mergeCell ref="V23:AB24"/>
+    <mergeCell ref="AS25:AU26"/>
+    <mergeCell ref="AC21:AF22"/>
+    <mergeCell ref="AG21:AI22"/>
+    <mergeCell ref="AJ21:AL22"/>
+    <mergeCell ref="I50:AA52"/>
+    <mergeCell ref="AB50:AE52"/>
+    <mergeCell ref="U19:U20"/>
+    <mergeCell ref="D25:S26"/>
+    <mergeCell ref="V25:X26"/>
+    <mergeCell ref="AY25:BA26"/>
+    <mergeCell ref="BE32:BH33"/>
+    <mergeCell ref="AV25:AX26"/>
+    <mergeCell ref="BU30:BX31"/>
+    <mergeCell ref="BY30:CB31"/>
+    <mergeCell ref="CG23:CI24"/>
+    <mergeCell ref="K23:U24"/>
+    <mergeCell ref="BH21:BJ22"/>
+    <mergeCell ref="Q11:CT13"/>
+    <mergeCell ref="Y25:AB26"/>
+    <mergeCell ref="BR25:BS26"/>
+    <mergeCell ref="AY23:BA24"/>
+    <mergeCell ref="CG19:CT20"/>
+    <mergeCell ref="BE25:BG26"/>
+    <mergeCell ref="AO32:AR33"/>
+    <mergeCell ref="AS32:AV33"/>
+    <mergeCell ref="AW32:AZ33"/>
+    <mergeCell ref="BQ32:BT33"/>
+    <mergeCell ref="BH25:BJ26"/>
+    <mergeCell ref="BT25:BV26"/>
+    <mergeCell ref="CC30:CF31"/>
+    <mergeCell ref="CG30:CT31"/>
+    <mergeCell ref="AO30:AR31"/>
+    <mergeCell ref="AS23:AU24"/>
+    <mergeCell ref="CG25:CT26"/>
+    <mergeCell ref="BW50:BZ52"/>
+    <mergeCell ref="BY46:CD47"/>
+    <mergeCell ref="CE46:CF49"/>
+    <mergeCell ref="CE50:CH52"/>
+    <mergeCell ref="BY32:CB33"/>
+    <mergeCell ref="BI32:BL33"/>
+    <mergeCell ref="BM32:BP33"/>
+    <mergeCell ref="AZ44:BX49"/>
+    <mergeCell ref="BY44:CD45"/>
+    <mergeCell ref="CE44:CL45"/>
+    <mergeCell ref="CK46:CL49"/>
+    <mergeCell ref="C41:CF41"/>
+    <mergeCell ref="CF42:CT43"/>
+    <mergeCell ref="I44:AP49"/>
+    <mergeCell ref="AQ48:AU49"/>
+    <mergeCell ref="BY48:CD49"/>
+    <mergeCell ref="AV48:AY49"/>
+    <mergeCell ref="AV46:AY47"/>
+    <mergeCell ref="BK39:BY40"/>
+    <mergeCell ref="BZ39:CF40"/>
+    <mergeCell ref="C44:H52"/>
+    <mergeCell ref="AV44:AY45"/>
+    <mergeCell ref="CN44:CS45"/>
+    <mergeCell ref="AQ46:AU47"/>
+    <mergeCell ref="CM46:CN49"/>
+    <mergeCell ref="CO46:CP49"/>
+    <mergeCell ref="CQ46:CR49"/>
+    <mergeCell ref="CS46:CT49"/>
+    <mergeCell ref="CL4:CM4"/>
+    <mergeCell ref="CI4:CK4"/>
+    <mergeCell ref="AV21:AX22"/>
+    <mergeCell ref="AY21:BA22"/>
+    <mergeCell ref="BB21:BD22"/>
+    <mergeCell ref="BE21:BG22"/>
+    <mergeCell ref="BT21:BV22"/>
+    <mergeCell ref="BW21:CB22"/>
+    <mergeCell ref="CC21:CF22"/>
+    <mergeCell ref="R10:CS10"/>
+    <mergeCell ref="Q14:AD16"/>
+    <mergeCell ref="AG14:AT16"/>
+    <mergeCell ref="AE14:AF16"/>
+    <mergeCell ref="AM21:AO22"/>
+    <mergeCell ref="AP21:AR22"/>
+    <mergeCell ref="AS21:AU22"/>
+    <mergeCell ref="BR21:BS22"/>
+    <mergeCell ref="BK21:BQ22"/>
+    <mergeCell ref="BK19:CF20"/>
+    <mergeCell ref="CG21:CI22"/>
+    <mergeCell ref="CQ4:CT4"/>
+    <mergeCell ref="CN4:CP4"/>
+    <mergeCell ref="CD4:CF4"/>
+    <mergeCell ref="BW4:CC4"/>
+    <mergeCell ref="C79:E90"/>
+    <mergeCell ref="G79:BE80"/>
+    <mergeCell ref="BI79:BL90"/>
+    <mergeCell ref="BM79:CB79"/>
+    <mergeCell ref="CC79:CF90"/>
+    <mergeCell ref="CG79:CT90"/>
+    <mergeCell ref="BM80:CB81"/>
+    <mergeCell ref="X32:AB33"/>
+    <mergeCell ref="AC32:AF33"/>
+    <mergeCell ref="AG32:AJ33"/>
+    <mergeCell ref="AK32:AN33"/>
+    <mergeCell ref="BA32:BD33"/>
+    <mergeCell ref="CC32:CF33"/>
+    <mergeCell ref="C34:W38"/>
+    <mergeCell ref="X34:CF37"/>
+    <mergeCell ref="X38:AJ38"/>
+    <mergeCell ref="AK38:AR38"/>
+    <mergeCell ref="BU32:BX33"/>
+    <mergeCell ref="CA50:CD52"/>
+    <mergeCell ref="AS39:BC40"/>
+    <mergeCell ref="BD39:BJ40"/>
+    <mergeCell ref="CG46:CH49"/>
+    <mergeCell ref="CI46:CJ49"/>
+    <mergeCell ref="BA54:BC57"/>
+    <mergeCell ref="CG4:CH4"/>
+    <mergeCell ref="BR23:BS24"/>
+    <mergeCell ref="AS38:BH38"/>
+    <mergeCell ref="BI38:BP38"/>
+    <mergeCell ref="BQ38:CF38"/>
+    <mergeCell ref="BW25:CB26"/>
+    <mergeCell ref="BM30:BP31"/>
+    <mergeCell ref="CC23:CF24"/>
+    <mergeCell ref="BW23:CB24"/>
+    <mergeCell ref="AS30:AV31"/>
+    <mergeCell ref="AW30:AZ31"/>
+    <mergeCell ref="BA30:BD31"/>
+    <mergeCell ref="BE30:BH31"/>
+    <mergeCell ref="BI30:BL31"/>
+    <mergeCell ref="D27:CS27"/>
+    <mergeCell ref="E30:U33"/>
+    <mergeCell ref="X30:AB31"/>
+    <mergeCell ref="AC30:AF31"/>
+    <mergeCell ref="AG30:AJ31"/>
+    <mergeCell ref="AK30:AN31"/>
   </mergeCells>
   <phoneticPr fontId="19"/>
-  <dataValidations xWindow="491" yWindow="334" count="14">
-[...25 lines deleted...]
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="金融機関名" prompt="都税の口座振替は、東京都公金収納取扱金融機関でご利用いただけます。東京都公金収納取扱金融機関の一覧は、東京都会計管理局のHPをご覧ください。" sqref="I45:AN50" xr:uid="{00000000-0002-0000-0000-00000D000000}"/>
+  <dataValidations count="5">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="納税通知書の氏名（名称）" prompt="納税通知書に記載されている氏名（法人の場合は名称）を入力してください。_x000a_代理人の方が申込まれる場合は、括弧書きで代理人の方のお名前も併記してください。" sqref="Q11:CT13" xr:uid="{2239439C-828C-4BC2-9B9D-7EF6A1E26CED}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="納税通知書の住所" prompt="納税通知書に記載されている住所を入力してください。" sqref="Q6:AB7" xr:uid="{15B07AB3-7C8E-4454-9091-FA3F93C04CE8}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="納税者電話番号" prompt="平日昼間に連絡のつく電話番号を入力してください。" sqref="Q14:AD16" xr:uid="{C035FE46-8720-48FA-8D14-0C2021FEDEB9}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="口座名義人" prompt="無印鑑（印鑑レス）口座をお申込みの場合は、この欄を空欄にして印刷し、自署してください。" sqref="X34:CF37" xr:uid="{53CEA7E9-1CB6-40BD-8732-8E82BB9A289E}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="金融機関名" prompt="都税の口座振替は、東京都公金収納取扱金融機関でご利用いただけます。東京都公金収納取扱金融機関の一覧は、東京都会計管理局のHPをご覧ください。" sqref="I44:AP49" xr:uid="{9226E133-1534-4C30-BDC3-B4B404ABEEC0}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.39370078740157483" bottom="0.39370078740157483" header="3.937007874015748E-2" footer="7.874015748031496E-2"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="69" orientation="portrait" cellComments="asDisplayed" useFirstPageNumber="1" r:id="rId1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="3.937007874015748E-2" footer="7.874015748031496E-2"/>
+  <pageSetup paperSize="9" scale="76" firstPageNumber="69" orientation="portrait" cellComments="asDisplayed" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1025" r:id="rId4" name="Drop Down 120">
+            <control shapeId="1028" r:id="rId4" name="Drop Down 030">
               <controlPr defaultSize="0" print="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>7620</xdr:colOff>
-                    <xdr:row>21</xdr:row>
+                    <xdr:row>24</xdr:row>
                     <xdr:rowOff>7620</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>31</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
-                    <xdr:row>22</xdr:row>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>25</xdr:row>
+                    <xdr:rowOff>160020</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1030" r:id="rId5" name="Drop Down 6">
+              <controlPr defaultSize="0" print="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>74</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>97</xdr:col>
+                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:row>3</xdr:row>
+                    <xdr:rowOff>259080</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1087" r:id="rId6" name="Drop Down 63">
+              <controlPr defaultSize="0" print="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>74</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>24</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>80</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>25</xdr:row>
+                    <xdr:rowOff>160020</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1091" r:id="rId7" name="Drop Down 67">
+              <controlPr defaultSize="0" print="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>15240</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>54</xdr:col>
+                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:row>51</xdr:row>
                     <xdr:rowOff>121920</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1027" r:id="rId5" name="Drop Down 130">
+            <control shapeId="1124" r:id="rId8" name="Drop Down 100">
               <controlPr defaultSize="0" print="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:col>62</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>24</xdr:row>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>121920</xdr:rowOff>
+                    <xdr:col>71</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>25</xdr:row>
+                    <xdr:rowOff>167640</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1028" r:id="rId6" name="Drop Down 030">
-              <controlPr defaultSize="0" print="0" autoLine="0" autoPict="0">
+            <control shapeId="1143" r:id="rId9" name="Group Box 119">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:col>58</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>5</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>121920</xdr:rowOff>
+                    <xdr:col>68</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>7</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1030" r:id="rId7" name="Drop Down 6">
-              <controlPr defaultSize="0" print="0" autoLine="0" autoPict="0">
+            <control shapeId="1153" r:id="rId10" name="Option Button 129">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>75</xdr:col>
+                    <xdr:col>58</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>5</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>63</xdr:col>
+                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1154" r:id="rId11" name="Option Button 130">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>62</xdr:col>
+                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:row>5</xdr:row>
+                    <xdr:rowOff>15240</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>68</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>15240</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1155" r:id="rId12" name="Option Button 131">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>58</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>63</xdr:col>
+                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>213360</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1156" r:id="rId13" name="Option Button 132">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>62</xdr:col>
+                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>68</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>213360</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1157" r:id="rId14" name="Group Box 133">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>87</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>4</xdr:row>
+                    <xdr:rowOff>205740</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>97</xdr:col>
+                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:row>7</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1158" r:id="rId15" name="Option Button 134">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>87</xdr:col>
+                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:row>5</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>93</xdr:col>
+                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1159" r:id="rId16" name="Option Button 135">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>92</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>7620</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>97</xdr:col>
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>7620</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1160" r:id="rId17" name="Option Button 136">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>87</xdr:col>
+                    <xdr:colOff>53340</xdr:colOff>
                     <xdr:row>5</xdr:row>
+                    <xdr:rowOff>205740</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>93</xdr:col>
+                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:row>6</xdr:row>
                     <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1061" r:id="rId8" name="Option Button 37">
+            <control shapeId="1161" r:id="rId18" name="Option Button 137">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>40</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:col>92</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>5</xdr:row>
+                    <xdr:rowOff>205740</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>46</xdr:col>
+                    <xdr:col>97</xdr:col>
+                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>198120</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1162" r:id="rId19" name="Group Box 138">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>38</xdr:col>
                     <xdr:colOff>68580</xdr:colOff>
+                    <xdr:row>42</xdr:row>
+                    <xdr:rowOff>266700</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>51</xdr:col>
+                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:row>49</xdr:row>
+                    <xdr:rowOff>15240</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1163" r:id="rId20" name="Option Button 139">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>39</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>15240</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>45</xdr:col>
+                    <xdr:colOff>45720</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1164" r:id="rId21" name="Option Button 140">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>39</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>114300</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>45</xdr:col>
+                    <xdr:colOff>53340</xdr:colOff>
                     <xdr:row>46</xdr:row>
+                    <xdr:rowOff>83820</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1165" r:id="rId22" name="Option Button 141">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>39</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>15240</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>45</xdr:col>
+                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:row>48</xdr:row>
+                    <xdr:rowOff>83820</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1166" r:id="rId23" name="Option Button 142">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>44</xdr:col>
+                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>51</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>175260</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1167" r:id="rId24" name="Option Button 143">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>44</xdr:col>
+                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>121920</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>51</xdr:col>
+                    <xdr:colOff>38100</xdr:colOff>
+                    <xdr:row>47</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1062" r:id="rId9" name="Option Button 38">
+            <control shapeId="1169" r:id="rId25" name="Option Button 145">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>40</xdr:col>
-                    <xdr:colOff>68580</xdr:colOff>
+                    <xdr:col>44</xdr:col>
+                    <xdr:colOff>60960</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>46</xdr:col>
-                    <xdr:colOff>60960</xdr:colOff>
+                    <xdr:col>51</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
                     <xdr:row>48</xdr:row>
+                    <xdr:rowOff>83820</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1170" r:id="rId26" name="Group Box 146">
+              <controlPr defaultSize="0" print="0" autoFill="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>72</xdr:col>
+                    <xdr:colOff>53340</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>82</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>49</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1063" r:id="rId10" name="Option Button 39">
+            <control shapeId="1171" r:id="rId27" name="Option Button 147">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>40</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:col>73</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>43</xdr:row>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>46</xdr:col>
-[...22 lines deleted...]
-                    <xdr:colOff>30480</xdr:colOff>
+                    <xdr:col>81</xdr:col>
+                    <xdr:colOff>22860</xdr:colOff>
                     <xdr:row>45</xdr:row>
-                    <xdr:rowOff>99060</xdr:rowOff>
-[...20 lines deleted...]
-                    <xdr:row>48</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1066" r:id="rId13" name="Option Button 42">
+            <control shapeId="1172" r:id="rId28" name="Option Button 148">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>46</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:col>73</xdr:col>
+                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:row>44</xdr:row>
+                    <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>52</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>99060</xdr:rowOff>
+                    <xdr:col>81</xdr:col>
+                    <xdr:colOff>15240</xdr:colOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>83820</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1069" r:id="rId14" name="Group Box 45">
-[...21 lines deleted...]
-            <control shapeId="1070" r:id="rId15" name="Option Button 46">
+            <control shapeId="1173" r:id="rId29" name="Option Button 149">
               <controlPr defaultSize="0" print="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>74</xdr:col>
+                    <xdr:col>73</xdr:col>
                     <xdr:colOff>7620</xdr:colOff>
-                    <xdr:row>44</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
+                    <xdr:row>46</xdr:row>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>81</xdr:col>
-                    <xdr:colOff>76200</xdr:colOff>
-[...37 lines deleted...]
-                    <xdr:colOff>7620</xdr:colOff>
+                    <xdr:colOff>15240</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>7620</xdr:rowOff>
-[...247 lines deleted...]
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>83820</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="11" id="{42BB7BEE-6EF8-45F7-AFC2-B9559A503C56}">
-[...62 lines deleted...]
-          <x14:cfRule type="expression" priority="22" id="{2888ED30-E120-41C7-AA79-7880BC717EE8}">
+          <x14:cfRule type="expression" priority="19" id="{13C6B22A-D046-4AB7-9B10-A5C52D5BF214}">
             <xm:f>リスト!$G$23="銀行"</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
               </font>
               <border>
                 <left style="thin">
                   <color auto="1"/>
                 </left>
                 <right style="thin">
                   <color auto="1"/>
                 </right>
                 <top style="thin">
                   <color auto="1"/>
                 </top>
                 <bottom style="thin">
                   <color auto="1"/>
                 </bottom>
                 <vertical/>
                 <horizontal/>
               </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>AQ45:AT46</xm:sqref>
+          <xm:sqref>AQ44:AU45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="21" id="{2A74C54E-C12A-44A8-A439-29EA164119E6}">
+          <x14:cfRule type="expression" priority="26" id="{FD7B5D68-D733-496B-B42A-B31946B40D97}">
             <xm:f>リスト!$G$23="信金"</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
               </font>
               <border>
                 <left style="thin">
                   <color auto="1"/>
                 </left>
                 <right style="thin">
                   <color auto="1"/>
                 </right>
                 <top style="thin">
                   <color auto="1"/>
                 </top>
                 <bottom style="thin">
                   <color auto="1"/>
                 </bottom>
                 <vertical/>
                 <horizontal/>
               </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>AQ47:AT48</xm:sqref>
+          <xm:sqref>AQ46:AU47</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="20" id="{151CD8BF-A0AE-4406-BB05-E35E469086E3}">
+          <x14:cfRule type="expression" priority="24" id="{687C9F88-2390-4554-A583-F4614D75D801}">
             <xm:f>リスト!$G$23="信組"</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
               </font>
               <border>
                 <left style="thin">
                   <color auto="1"/>
                 </left>
                 <right style="thin">
                   <color auto="1"/>
                 </right>
                 <top style="thin">
                   <color auto="1"/>
                 </top>
                 <bottom style="thin">
                   <color auto="1"/>
                 </bottom>
                 <vertical/>
                 <horizontal/>
               </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>AQ49:AT50</xm:sqref>
+          <xm:sqref>AQ48:AU49</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="23" id="{F0DAF7D1-B718-46EF-9495-F48E5FA6ABE3}">
+          <x14:cfRule type="expression" priority="28" id="{4662D27C-DFBF-45FE-ACD6-83CA2E210072}">
             <xm:f>リスト!$G$22=0</xm:f>
-            <x14:dxf/>
-[...5 lines deleted...]
-            <xm:f>リスト!$I$20="納税"</xm:f>
             <x14:dxf>
-              <font>
-[...2 lines deleted...]
-              </font>
               <border>
-                <left style="thin">
-[...10 lines deleted...]
-                </bottom>
                 <vertical/>
                 <horizontal/>
               </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>AR51:BC53</xm:sqref>
+          <xm:sqref>AQ44:AY49</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="19" id="{5B8E52E0-C062-44AB-9942-F9D69E3E5A2B}">
+          <x14:cfRule type="expression" priority="22" id="{2619D5BE-379C-4A17-88FC-EE836CB7CC99}">
             <xm:f>リスト!$G$23="農協"</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
               </font>
               <border>
                 <left style="thin">
                   <color auto="1"/>
                 </left>
                 <right style="thin">
                   <color auto="1"/>
                 </right>
                 <top style="thin">
                   <color auto="1"/>
                 </top>
                 <bottom style="thin">
                   <color auto="1"/>
                 </bottom>
                 <vertical/>
                 <horizontal/>
               </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>AV45:AY46</xm:sqref>
+          <xm:sqref>AV44:AY45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="17" id="{322154A5-9B72-438B-B333-5E29D08C3220}">
+          <x14:cfRule type="expression" priority="20" id="{5003ABB2-8846-49FA-B57D-394F50759BC1}">
             <xm:f>リスト!$G$23="労金"</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
               </font>
               <border>
                 <left style="thin">
                   <color auto="1"/>
                 </left>
                 <right style="thin">
                   <color auto="1"/>
                 </right>
                 <top style="thin">
                   <color auto="1"/>
                 </top>
                 <bottom style="thin">
                   <color auto="1"/>
                 </bottom>
                 <vertical/>
                 <horizontal/>
               </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>AV47:AY48</xm:sqref>
+          <xm:sqref>AV46:AY47</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="16" id="{5DB1423C-68FB-46C9-A183-C0F1F7208CDF}">
+          <x14:cfRule type="expression" priority="18" id="{40506A75-3386-4B68-8E8C-6126D8EDF3F9}">
             <xm:f>リスト!$G$23="中金"</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
               </font>
               <border>
                 <left style="thin">
                   <color auto="1"/>
                 </left>
                 <right style="thin">
                   <color auto="1"/>
                 </right>
                 <top style="thin">
                   <color auto="1"/>
                 </top>
                 <bottom style="thin">
                   <color auto="1"/>
                 </bottom>
                 <vertical/>
                 <horizontal/>
               </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>AV49:AY50</xm:sqref>
+          <xm:sqref>AV48:AY49</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="15" id="{B9B8D616-BB0C-440C-AA25-F63CF5556182}">
-            <xm:f>リスト!$H$19=0</xm:f>
+          <x14:cfRule type="expression" priority="10" id="{0FC9007D-7E95-43B2-B3F2-7ACF16B067BF}">
+            <xm:f>リスト!$W$11="都"</xm:f>
+            <x14:dxf>
+              <font>
+                <b/>
+                <i val="0"/>
+              </font>
+              <border>
+                <left style="thin">
+                  <color auto="1"/>
+                </left>
+                <right style="thin">
+                  <color auto="1"/>
+                </right>
+                <top style="thin">
+                  <color auto="1"/>
+                </top>
+                <bottom style="thin">
+                  <color auto="1"/>
+                </bottom>
+                <vertical/>
+                <horizontal/>
+              </border>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>BK6:BM6</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="8" id="{966B193C-176D-4BF4-9673-68FDC3BF48BE}">
+            <xm:f>リスト!$W$11="府"</xm:f>
+            <x14:dxf>
+              <font>
+                <b/>
+                <i val="0"/>
+                <strike val="0"/>
+              </font>
+              <border>
+                <left style="thin">
+                  <color auto="1"/>
+                </left>
+                <right style="thin">
+                  <color auto="1"/>
+                </right>
+                <top style="thin">
+                  <color auto="1"/>
+                </top>
+                <bottom style="thin">
+                  <color auto="1"/>
+                </bottom>
+                <vertical/>
+                <horizontal/>
+              </border>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>BK7:BM7</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="9" id="{3CC2DACD-03A1-4447-A73D-E6474FD130A9}">
+            <xm:f>リスト!$W$10=0</xm:f>
             <x14:dxf/>
           </x14:cfRule>
-          <xm:sqref>BX45 BX47 BX49</xm:sqref>
+          <xm:sqref>BK6:BP7</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="1" id="{69FABE5C-56FC-4CC6-BC35-CCD60586ECF4}">
+          <x14:cfRule type="expression" priority="7" id="{55356935-C5C7-4E58-9137-AFE2A2B51BCE}">
+            <xm:f>リスト!$W$11="道"</xm:f>
+            <x14:dxf>
+              <font>
+                <b/>
+                <i val="0"/>
+              </font>
+              <border>
+                <left style="thin">
+                  <color auto="1"/>
+                </left>
+                <right style="thin">
+                  <color auto="1"/>
+                </right>
+                <top style="thin">
+                  <color auto="1"/>
+                </top>
+                <bottom style="thin">
+                  <color auto="1"/>
+                </bottom>
+                <vertical/>
+                <horizontal/>
+              </border>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>BN6:BP6</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="6" id="{F2E822E9-13F7-4407-B355-3A4623F7D93B}">
+            <xm:f>リスト!$W$11="県"</xm:f>
+            <x14:dxf>
+              <font>
+                <b/>
+                <i val="0"/>
+              </font>
+              <border>
+                <left style="thin">
+                  <color auto="1"/>
+                </left>
+                <right style="thin">
+                  <color auto="1"/>
+                </right>
+                <top style="thin">
+                  <color auto="1"/>
+                </top>
+                <bottom style="thin">
+                  <color auto="1"/>
+                </bottom>
+              </border>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>BN7:BP7</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="16" id="{5036CF4F-1D2D-4D37-B73A-D21D7AFEEE6F}">
             <xm:f>リスト!$H$20="店"</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
               </font>
               <border>
                 <left style="thin">
                   <color auto="1"/>
                 </left>
                 <right style="thin">
                   <color auto="1"/>
                 </right>
                 <top style="thin">
                   <color auto="1"/>
                 </top>
                 <bottom style="thin">
                   <color auto="1"/>
                 </bottom>
                 <vertical/>
                 <horizontal/>
               </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>BX45:CD46</xm:sqref>
+          <xm:sqref>BY44:CD45</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="14" id="{20B786C7-7088-418E-A6E1-0DF860B2D0DC}">
+          <x14:cfRule type="expression" priority="12" id="{033DEC3B-92C5-41D6-96C2-D63E486C24A3}">
+            <xm:f>リスト!$H$19=0</xm:f>
+            <x14:dxf>
+              <border>
+                <left/>
+                <right/>
+                <top/>
+                <bottom/>
+                <vertical/>
+                <horizontal/>
+              </border>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>BY44:CD49</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="13" id="{8F120696-A1B2-4F18-97F9-01150CE20CC3}">
             <xm:f>リスト!$H$20="支店"</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
               </font>
               <border>
                 <left style="thin">
                   <color auto="1"/>
                 </left>
                 <right style="thin">
                   <color auto="1"/>
                 </right>
                 <top style="thin">
                   <color auto="1"/>
                 </top>
                 <bottom style="thin">
                   <color auto="1"/>
                 </bottom>
                 <vertical/>
                 <horizontal/>
               </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>BX47:CD48</xm:sqref>
+          <xm:sqref>BY46:CD47</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="12" id="{3427EE31-7235-4613-B47A-DABB8CF96681}">
+          <x14:cfRule type="expression" priority="11" id="{2F33EEEF-1B17-42AB-BFE0-C5816BCB597D}">
             <xm:f>リスト!$H$20="出張所"</xm:f>
             <x14:dxf>
               <font>
                 <b/>
                 <i val="0"/>
               </font>
               <border>
                 <left style="thin">
                   <color auto="1"/>
                 </left>
                 <right style="thin">
                   <color auto="1"/>
                 </right>
                 <top style="thin">
                   <color auto="1"/>
                 </top>
                 <bottom style="thin">
                   <color auto="1"/>
                 </bottom>
                 <vertical/>
                 <horizontal/>
               </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>BX49:CD50</xm:sqref>
+          <xm:sqref>BY48:CD49</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="5" id="{E26C4C1B-6462-44C0-8563-3BE0205F8A87}">
+            <xm:f>リスト!$X$11="区"</xm:f>
+            <x14:dxf>
+              <font>
+                <b/>
+                <i val="0"/>
+              </font>
+              <border>
+                <left style="thin">
+                  <color auto="1"/>
+                </left>
+                <right style="thin">
+                  <color auto="1"/>
+                </right>
+                <top style="thin">
+                  <color auto="1"/>
+                </top>
+                <bottom style="thin">
+                  <color auto="1"/>
+                </bottom>
+                <vertical/>
+                <horizontal/>
+              </border>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>CO6:CQ6</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="2" id="{2FB204DB-4AF6-4C71-B5C9-DDB2366E085B}">
+            <xm:f>リスト!$X$11="町"</xm:f>
+            <x14:dxf>
+              <font>
+                <b/>
+                <i val="0"/>
+              </font>
+              <border>
+                <left style="thin">
+                  <color auto="1"/>
+                </left>
+                <right style="thin">
+                  <color auto="1"/>
+                </right>
+                <top style="thin">
+                  <color auto="1"/>
+                </top>
+                <bottom style="thin">
+                  <color auto="1"/>
+                </bottom>
+                <vertical/>
+                <horizontal/>
+              </border>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>CO7:CQ7</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="4" id="{695B5013-C6FA-4F1A-AB1A-BB2EA110702E}">
+            <xm:f>リスト!$X$10=0</xm:f>
+            <x14:dxf/>
+          </x14:cfRule>
+          <xm:sqref>CO6:CT7</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="3" id="{106A4449-4419-416D-B512-E4B3EC9C72DC}">
+            <xm:f>リスト!$X$11="市"</xm:f>
+            <x14:dxf>
+              <font>
+                <b/>
+                <i val="0"/>
+              </font>
+              <border>
+                <left style="thin">
+                  <color auto="1"/>
+                </left>
+                <right style="thin">
+                  <color auto="1"/>
+                </right>
+                <top style="thin">
+                  <color auto="1"/>
+                </top>
+                <bottom style="thin">
+                  <color auto="1"/>
+                </bottom>
+                <vertical/>
+                <horizontal/>
+              </border>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>CR6:CT6</xm:sqref>
+        </x14:conditionalFormatting>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="expression" priority="1" id="{EFA3B030-E875-48D2-A49B-F7530A51A4EB}">
+            <xm:f>リスト!$X$11="村"</xm:f>
+            <x14:dxf>
+              <font>
+                <b/>
+                <i val="0"/>
+              </font>
+              <border>
+                <left style="thin">
+                  <color auto="1"/>
+                </left>
+                <right style="thin">
+                  <color auto="1"/>
+                </right>
+                <top style="thin">
+                  <color auto="1"/>
+                </top>
+                <bottom style="thin">
+                  <color auto="1"/>
+                </bottom>
+              </border>
+            </x14:dxf>
+          </x14:cfRule>
+          <xm:sqref>CR7:CT7</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A2:J27"/>
+  <dimension ref="A2:X27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="4" max="5" width="2.44140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="15.33203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="17.21875" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="14.6640625" customWidth="1"/>
+    <col min="19" max="21" width="14.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>101</v>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A2" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>69</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
+      <c r="G2" s="55"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>102</v>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A3" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>70</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>2</v>
       </c>
-      <c r="G3" s="100">
+      <c r="G3" s="51">
         <f ca="1">TODAY()</f>
-        <v>45791</v>
+        <v>46276</v>
+      </c>
+      <c r="I3">
+        <f ca="1">YEAR(TODAY())</f>
+        <v>2026</v>
+      </c>
+      <c r="J3">
+        <f ca="1">YEAR(TODAY())</f>
+        <v>2026</v>
+      </c>
+      <c r="K3">
+        <f ca="1">YEAR(TODAY())</f>
+        <v>2026</v>
+      </c>
+      <c r="M3" s="55">
+        <v>6</v>
+      </c>
+      <c r="N3" s="55">
+        <v>6</v>
+      </c>
+      <c r="P3">
+        <v>1</v>
+      </c>
+      <c r="S3" s="55" t="s">
+        <v>139</v>
+      </c>
+      <c r="T3" s="55" t="s">
+        <v>139</v>
+      </c>
+      <c r="U3" s="55" t="s">
+        <v>141</v>
+      </c>
+      <c r="W3" t="s">
+        <v>144</v>
+      </c>
+      <c r="X3" t="s">
+        <v>148</v>
       </c>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>103</v>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A4" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>71</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>3</v>
       </c>
-      <c r="G4" s="100">
+      <c r="G4" s="51">
         <f ca="1">G3+1</f>
-        <v>45792</v>
+        <v>46277</v>
+      </c>
+      <c r="I4">
+        <f ca="1">I3+1</f>
+        <v>2027</v>
+      </c>
+      <c r="J4">
+        <f ca="1">J3+1</f>
+        <v>2027</v>
+      </c>
+      <c r="K4">
+        <f ca="1">K3+1</f>
+        <v>2027</v>
+      </c>
+      <c r="M4" s="55">
+        <v>9</v>
+      </c>
+      <c r="N4" s="55">
+        <v>9</v>
+      </c>
+      <c r="P4">
+        <v>2</v>
+      </c>
+      <c r="S4" s="55" t="s">
+        <v>140</v>
+      </c>
+      <c r="T4" s="55" t="s">
+        <v>140</v>
+      </c>
+      <c r="U4" s="55" t="s">
+        <v>142</v>
+      </c>
+      <c r="W4" t="s">
+        <v>145</v>
+      </c>
+      <c r="X4" t="s">
+        <v>149</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>104</v>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>72</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>4</v>
       </c>
-      <c r="G5" s="100">
+      <c r="G5" s="51">
         <f t="shared" ref="G5:G10" ca="1" si="0">G4+1</f>
-        <v>45793</v>
+        <v>46278</v>
+      </c>
+      <c r="M5" s="55">
+        <v>12</v>
+      </c>
+      <c r="N5" s="55">
+        <v>12</v>
+      </c>
+      <c r="P5">
+        <v>3</v>
+      </c>
+      <c r="S5" s="55"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="55" t="s">
+        <v>143</v>
+      </c>
+      <c r="W5" t="s">
+        <v>146</v>
+      </c>
+      <c r="X5" t="s">
+        <v>150</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>106</v>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>74</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>6</v>
       </c>
-      <c r="G6" s="100">
+      <c r="G6" s="51">
         <f t="shared" ca="1" si="0"/>
-        <v>45794</v>
+        <v>46279</v>
+      </c>
+      <c r="M6" s="55">
+        <v>2</v>
+      </c>
+      <c r="N6" s="55">
+        <v>2</v>
+      </c>
+      <c r="P6">
+        <v>4</v>
+      </c>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="W6" t="s">
+        <v>147</v>
+      </c>
+      <c r="X6" t="s">
+        <v>151</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>109</v>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A7" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>77</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>9</v>
       </c>
-      <c r="G7" s="100">
+      <c r="G7" s="51">
         <f t="shared" ca="1" si="0"/>
-        <v>45795</v>
-      </c>
+        <v>46280</v>
+      </c>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="P7">
+        <v>5</v>
+      </c>
+      <c r="S7" s="51"/>
+      <c r="T7" s="51"/>
+      <c r="U7" s="51"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>113</v>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A8" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>81</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8">
         <v>3</v>
       </c>
-      <c r="G8" s="100">
+      <c r="G8" s="51">
         <f t="shared" ca="1" si="0"/>
-        <v>45796</v>
-      </c>
+        <v>46281</v>
+      </c>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
+      <c r="P8">
+        <v>6</v>
+      </c>
+      <c r="S8" s="51"/>
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>116</v>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A9" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>84</v>
       </c>
       <c r="D9">
         <v>1</v>
       </c>
       <c r="E9">
         <v>6</v>
       </c>
-      <c r="G9" s="100">
+      <c r="G9" s="51">
         <f t="shared" ca="1" si="0"/>
-        <v>45797</v>
-      </c>
+        <v>46282</v>
+      </c>
+      <c r="M9" s="51"/>
+      <c r="N9" s="51"/>
+      <c r="P9">
+        <v>7</v>
+      </c>
+      <c r="S9" s="51"/>
+      <c r="T9" s="51"/>
+      <c r="U9" s="51"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>118</v>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A10" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>86</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10">
         <v>8</v>
       </c>
-      <c r="G10" s="100">
+      <c r="G10" s="51">
         <f t="shared" ca="1" si="0"/>
-        <v>45798</v>
+        <v>46283</v>
+      </c>
+      <c r="M10" s="51"/>
+      <c r="N10" s="51"/>
+      <c r="P10">
+        <v>8</v>
+      </c>
+      <c r="S10" s="51"/>
+      <c r="T10" s="51"/>
+      <c r="U10" s="51"/>
+      <c r="W10">
+        <v>0</v>
+      </c>
+      <c r="X10">
+        <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>124</v>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A11" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>92</v>
       </c>
       <c r="D11">
         <v>2</v>
       </c>
       <c r="E11">
         <v>7</v>
       </c>
+      <c r="P11">
+        <v>9</v>
+      </c>
+      <c r="W11" t="e">
+        <f>INDEX($W$3:$W$6,W10)</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="X11" t="e">
+        <f>INDEX($X$3:$X$6,X10)</f>
+        <v>#VALUE!</v>
+      </c>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>125</v>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>93</v>
       </c>
       <c r="D12">
         <v>2</v>
       </c>
       <c r="E12">
         <v>9</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
+      <c r="I12">
+        <v>1</v>
+      </c>
+      <c r="J12">
+        <v>1</v>
+      </c>
+      <c r="K12">
+        <v>1</v>
+      </c>
+      <c r="M12">
+        <v>1</v>
+      </c>
+      <c r="N12">
+        <v>1</v>
+      </c>
+      <c r="P12">
+        <v>10</v>
+      </c>
+      <c r="S12">
+        <v>3</v>
+      </c>
+      <c r="T12">
+        <v>3</v>
+      </c>
+      <c r="U12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="G13" s="100">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="G13" s="52">
         <f>INDEX(G2:G10,G12)</f>
         <v>0</v>
       </c>
+      <c r="I13" t="str" cm="1">
+        <f t="array" ref="I13">RIGHT(INDEX(I2:I4,I12),2)</f>
+        <v/>
+      </c>
+      <c r="J13" t="str" cm="1">
+        <f t="array" ref="J13">RIGHT(INDEX(J2:J4,J12),2)</f>
+        <v/>
+      </c>
+      <c r="K13" t="str" cm="1">
+        <f t="array" ref="K13">RIGHT(INDEX(K2:K4,K12),2)</f>
+        <v/>
+      </c>
+      <c r="M13" s="55">
+        <f>INDEX(M2:M6,M12)</f>
+        <v>0</v>
+      </c>
+      <c r="N13" s="55">
+        <f>INDEX(N2:N6,N12)</f>
+        <v>0</v>
+      </c>
+      <c r="P13">
+        <v>11</v>
+      </c>
+      <c r="S13" s="55">
+        <f>INDEX(S3:S5,S12)</f>
+        <v>0</v>
+      </c>
+      <c r="T13" s="55">
+        <f>INDEX(T3:T5,T12)</f>
+        <v>0</v>
+      </c>
+      <c r="U13" s="55">
+        <f>INDEX(U3:U6,U12)</f>
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>113</v>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A14" s="7" t="s">
+        <v>81</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
-      <c r="G14" s="100"/>
+      <c r="G14" s="8"/>
+      <c r="P14">
+        <v>12</v>
+      </c>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>114</v>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A15" s="7" t="s">
+        <v>82</v>
       </c>
       <c r="G15" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="H15" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="I15" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>115</v>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A16" s="7" t="s">
+        <v>83</v>
       </c>
       <c r="G16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A17" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="G17" t="s">
         <v>35</v>
       </c>
-      <c r="H16" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="H17" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" t="s">
+        <v>100</v>
+      </c>
+      <c r="P17">
+        <f>INDEX(P2:P14,P16)</f>
+        <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-        <v>117</v>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A18" s="7" t="s">
+        <v>85</v>
       </c>
       <c r="G18" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>118</v>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A19" s="7" t="s">
+        <v>86</v>
       </c>
       <c r="G19" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>119</v>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A20" s="7" t="s">
+        <v>87</v>
       </c>
       <c r="G20" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="H20" t="e">
         <f>INDEX($H$15:$H$17,$H$19)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="I20" t="e">
+      <c r="I20" t="str">
         <f>INDEX($I$15:$I$17,$I$19)</f>
-        <v>#VALUE!</v>
+        <v>普通</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>120</v>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A21" s="7" t="s">
+        <v>88</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>121</v>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A22" s="7" t="s">
+        <v>89</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
+      <c r="Q22">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>122</v>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A23" s="7" t="s">
+        <v>90</v>
       </c>
       <c r="G23" t="e">
         <f>INDEX($G$15:$G$20,G22)</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>123</v>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A24" s="7" t="s">
+        <v>91</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="I25" t="b">
+        <f>ISNUMBER(リスト!I13)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A26">
         <v>1</v>
       </c>
+      <c r="I26" t="str">
+        <f>RIGHT(リスト!I13,2)</f>
+        <v/>
+      </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A27">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="19"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
-      <vt:lpstr>都税口座振替依頼書（ダウンロード専用）土地・家屋</vt:lpstr>
+      <vt:lpstr>都税口座振替依頼書（ダウンロード専用）個人事業税</vt:lpstr>
       <vt:lpstr>リスト</vt:lpstr>
-      <vt:lpstr>'都税口座振替依頼書（ダウンロード専用）土地・家屋'!Print_Area</vt:lpstr>
+      <vt:lpstr>'都税口座振替依頼書（ダウンロード専用）個人事業税'!Print_Area</vt:lpstr>
       <vt:lpstr>選択順１</vt:lpstr>
       <vt:lpstr>選択順２</vt:lpstr>
       <vt:lpstr>選択順３</vt:lpstr>
       <vt:lpstr>選択順４</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>TAIMS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>