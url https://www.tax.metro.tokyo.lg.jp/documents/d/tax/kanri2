--- v0 (2025-11-24)
+++ v1 (2026-06-22)
@@ -1,2069 +1,4251 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CDD0645C-1B6A-41B5-A21B-8B1354982FC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="72" windowWidth="19752" windowHeight="8100"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="申告書" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$L$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">申告書!$A$1:$BE$56</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="39">
   <si>
     <t>第25号様式（条例第28条等関係）</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジョウレイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ダイ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="13" eb="14">
-      <t>ナド</t>
+      <t>トウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>カンケイ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　　年　　月　　日</t>
+    <t>都税事務所長</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ゼイ</t>
+    </rPh>
     <rPh sb="2" eb="3">
-      <t>ネン</t>
+      <t>コト</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ツトム</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ショ</t>
     </rPh>
     <rPh sb="5" eb="6">
-      <t>ツキ</t>
-[...4 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>チョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>支庁長</t>
+    <rPh sb="0" eb="1">
+      <t>ササ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>チョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>チョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>宛</t>
     <rPh sb="0" eb="1">
-      <t>アテ</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>ア</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>都税総合事務センター所長</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ソウゴウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショチョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>住所(居所)</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウショ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イドコロ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>事務所(事業所、寮等)所在地</t>
+    <rPh sb="0" eb="2">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>氏名(名称)</t>
+    <rPh sb="0" eb="2">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>納 税 管 理 人 申 告 書</t>
-[...21 lines deleted...]
-    <rPh sb="14" eb="15">
+    <t>納税管理人申告書</t>
+    <rPh sb="0" eb="2">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>カンリニン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シンコク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
       <t>ショ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>住所等</t>
-[...6 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>都税事務所</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>生年月日</t>
+    <t>支庁</t>
     <rPh sb="0" eb="2">
-      <t>セイネン</t>
+      <t>シチョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>管内において私の納付（納入）</t>
+    <rPh sb="0" eb="2">
+      <t>カンナイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ワタシ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ノウフ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ノウニュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>都税総合事務センタ－</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ゼイ</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>ガッピ</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>ソウゴウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジム</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>定　め</t>
+    <rPh sb="0" eb="1">
+      <t>サダ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ましたから申告します。</t>
+    <rPh sb="5" eb="7">
+      <t>シンコク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>変更し</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>新
 納税管理人</t>
-    <rPh sb="0" eb="1">
-[...8 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　年　　月　　日生</t>
-    <rPh sb="1" eb="2">
+    <t>摘要</t>
+    <rPh sb="0" eb="2">
+      <t>テキヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　　年　　　月　　　日</t>
+    <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
-    <rPh sb="4" eb="5">
-[...2 lines deleted...]
-    <rPh sb="7" eb="8">
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
       <t>ニチ</t>
     </rPh>
-    <rPh sb="8" eb="9">
-[...2 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>　この度、　　　</t>
+    <rPh sb="3" eb="4">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>住所等</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>（　　　）</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>氏　名
+(名称)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>生年月日</t>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>旧
 納税管理人</t>
     <rPh sb="0" eb="1">
       <t>キュウ</t>
     </rPh>
-    <rPh sb="3" eb="5">
-[...5 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>摘要</t>
+    <t>解除し</t>
     <rPh sb="0" eb="2">
-      <t>テキヨウ</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>カイジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　　ましたから申告します。</t>
-    <phoneticPr fontId="1"/>
+    <t>次のとおり納税管理人を</t>
+    <rPh sb="0" eb="1">
+      <t>ツギ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>カンリニン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　備考　１　新たに納税管理人を設ける場合には「新納税管理人」の欄に記入してください。</t>
-[...6 lines deleted...]
-    <rPh sb="9" eb="11">
+    <t>すべき税に係る徴収金について、納税（納入）に関する一切の事項を処理させるため</t>
+    <rPh sb="3" eb="4">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>チョウシュウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="15" eb="17">
       <t>ノウゼイ</t>
     </rPh>
-    <rPh sb="11" eb="14">
-[...4 lines deleted...]
-    </rPh>
     <rPh sb="18" eb="20">
-      <t>バアイ</t>
-[...16 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>ノウニュウ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>イッサイ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ショリ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　　　　２　解除の場合は、この様式に準じて申告してください。</t>
-[...15 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>フリガナ</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　この度、</t>
-[...3 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>備考　１　新たに納税管理人を設ける場合には「新納税管理人」の欄に記入すること。</t>
+    <rPh sb="0" eb="2">
+      <t>ビコウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>アラ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>カンリニン</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>モウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>シン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>カンリニン</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>支　　　　　　　　庁</t>
-    <phoneticPr fontId="1"/>
+    <t>　　　年　　月　　日生　</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>都税総合事務センター</t>
-    <phoneticPr fontId="1"/>
+    <t>　　　２　納税管理人を解除する場合には「旧納税管理人」の欄に記入すること。この場合において「次のとおり納税管理人を」</t>
+    <rPh sb="5" eb="7">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>カンリニン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>カイジョ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>キュウ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ノウゼイ</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>カンリニン</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t xml:space="preserve"> すべき税に係る徴収金について、納税に関する一切の事項を処理させるため次のとおり</t>
-[...8 lines deleted...]
-    </rPh>
+    <t>　　　　とあるのは「次のとおり納税管理人を定めておりましたが」と読み替えるものとする。</t>
     <rPh sb="10" eb="11">
-      <t>キン</t>
-[...1 lines deleted...]
-    <rPh sb="16" eb="18">
+      <t>ツギ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
       <t>ノウゼイ</t>
     </rPh>
-    <rPh sb="19" eb="20">
-[...14 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <rPh sb="17" eb="20">
+      <t>カンリニン</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>サダ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve"> 納税管理人を</t>
-[...6 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t xml:space="preserve">        る固定資産税の納税管理人申告に用いる場合にあつては、「摘要」の欄に所有物件所在地を記入すること。</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve">   氏名（名称）</t>
-[...6 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t>　　　４　条例第78条第１項又は第２項に規定する自動車税の納税管理人申告に用いる場合にあつては、「摘要」の欄に自動車</t>
+    <rPh sb="5" eb="7">
+      <t>ジョウレイ</t>
+    </rPh>
+    <rPh sb="55" eb="58">
+      <t>ジドウシャ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve">   住所（居所）</t>
-[...6 lines deleted...]
-    <phoneticPr fontId="1"/>
+    <t xml:space="preserve">        登録番号を記入すること。</t>
+    <rPh sb="13" eb="15">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve">   事務所（事業所、寮等）所在地</t>
-[...27 lines deleted...]
-    </rPh>
+    <t>　　　３　条例第48条の６第１項又は第２項に規定する不動産取得税の納税管理人申告及び第125条第１項又は第２項に規定す</t>
     <rPh sb="5" eb="7">
-      <t>バンゴウ</t>
-[...350 lines deleted...]
-    <phoneticPr fontId="1"/>
+      <t>ジョウレイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="8" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="HG丸ｺﾞｼｯｸM-PRO"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-[...6 lines deleted...]
-      <color theme="1"/>
+      <sz val="10.5"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10.5"/>
-      <color theme="1"/>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="16"/>
-      <color theme="1"/>
+      <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="3"/>
-      <color theme="1"/>
+      <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="4"/>
-      <color theme="1"/>
+      <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-      <bottom style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </bottom>
-[...3 lines deleted...]
-      <left/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...16 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...52 lines deleted...]
-      <bottom style="thin">
+      <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="56">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+  <cellXfs count="92">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...58 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...81 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0E5BFF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77F0027A-7DB8-4DEA-9819-84773B42D4CC}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:BE56"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.69140625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="1.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="0.69140625" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="8.69140625" style="1"/>
+    <col min="1" max="16384" width="1.5" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="10" t="s">
+    <row r="1" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="10"/>
-[...15 lines deleted...]
-      <c r="J2" s="20" t="s">
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+      <c r="AA1" s="24"/>
+      <c r="AB1" s="24"/>
+      <c r="AC1" s="24"/>
+      <c r="AD1" s="24"/>
+      <c r="AE1" s="24"/>
+      <c r="AF1" s="24"/>
+      <c r="AG1" s="24"/>
+      <c r="AH1" s="24"/>
+      <c r="AI1" s="24"/>
+      <c r="AJ1" s="24"/>
+      <c r="AK1" s="24"/>
+      <c r="AL1" s="24"/>
+      <c r="AM1" s="24"/>
+      <c r="AN1" s="24"/>
+      <c r="AO1" s="24"/>
+      <c r="AP1" s="24"/>
+      <c r="AQ1" s="24"/>
+      <c r="AR1" s="24"/>
+      <c r="AS1" s="24"/>
+      <c r="AT1" s="24"/>
+      <c r="AU1" s="24"/>
+      <c r="AV1" s="24"/>
+      <c r="AW1" s="24"/>
+      <c r="AX1" s="24"/>
+      <c r="AY1" s="24"/>
+      <c r="AZ1" s="24"/>
+      <c r="BA1" s="24"/>
+      <c r="BB1" s="24"/>
+      <c r="BC1" s="24"/>
+      <c r="BD1" s="24"/>
+      <c r="BE1" s="24"/>
+    </row>
+    <row r="2" spans="1:57" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="30"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="6"/>
+      <c r="AP2" s="6"/>
+      <c r="AQ2" s="6"/>
+      <c r="AR2" s="6"/>
+      <c r="AS2" s="6"/>
+      <c r="AT2" s="6"/>
+      <c r="AU2" s="6"/>
+      <c r="AV2" s="6"/>
+      <c r="AW2" s="6"/>
+      <c r="AX2" s="6"/>
+      <c r="AY2" s="6"/>
+      <c r="AZ2" s="6"/>
+      <c r="BA2" s="6"/>
+      <c r="BB2" s="31"/>
+      <c r="BC2" s="31"/>
+      <c r="BD2" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="BE2" s="33"/>
+    </row>
+    <row r="3" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="3"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="K2" s="9"/>
-[...4 lines deleted...]
-      <c r="B3" s="42" t="s">
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="21"/>
+      <c r="BE3" s="4"/>
+    </row>
+    <row r="4" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="3"/>
+      <c r="F4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="Y4" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="BE4" s="4"/>
+    </row>
+    <row r="5" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="3"/>
+      <c r="I5" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="BE5" s="4"/>
+    </row>
+    <row r="6" spans="1:57" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="3"/>
+      <c r="Z6" s="21"/>
+      <c r="AB6" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC6" s="21"/>
+      <c r="AD6" s="21"/>
+      <c r="AK6" s="21"/>
+      <c r="AL6" s="21"/>
+      <c r="AN6" s="21"/>
+      <c r="AO6" s="21"/>
+      <c r="AP6" s="21"/>
+      <c r="BE6" s="4"/>
+    </row>
+    <row r="7" spans="1:57" s="27" customFormat="1" ht="11.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26"/>
+      <c r="Z7" s="35"/>
+      <c r="AB7" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC7" s="35"/>
+      <c r="AD7" s="35"/>
+      <c r="AK7" s="35"/>
+      <c r="AL7" s="35"/>
+      <c r="AN7" s="35"/>
+      <c r="AO7" s="35"/>
+      <c r="AP7" s="35"/>
+      <c r="BE7" s="28"/>
+    </row>
+    <row r="8" spans="1:57" s="27" customFormat="1" ht="11.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="26"/>
+      <c r="Z8" s="35"/>
+      <c r="AB8" s="76" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC8" s="76"/>
+      <c r="AD8" s="76"/>
+      <c r="AE8" s="76"/>
+      <c r="AF8" s="76"/>
+      <c r="AG8" s="76"/>
+      <c r="AK8" s="35"/>
+      <c r="AL8" s="35"/>
+      <c r="AN8" s="35"/>
+      <c r="AO8" s="35"/>
+      <c r="AP8" s="35"/>
+      <c r="BE8" s="28"/>
+    </row>
+    <row r="9" spans="1:57" s="27" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="26"/>
+      <c r="Z9" s="35"/>
+      <c r="AB9" s="76"/>
+      <c r="AC9" s="76"/>
+      <c r="AD9" s="76"/>
+      <c r="AE9" s="76"/>
+      <c r="AF9" s="76"/>
+      <c r="AG9" s="76"/>
+      <c r="AK9" s="35"/>
+      <c r="AL9" s="35"/>
+      <c r="AN9" s="35"/>
+      <c r="AO9" s="35"/>
+      <c r="AP9" s="35"/>
+      <c r="BE9" s="28"/>
+    </row>
+    <row r="10" spans="1:57" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="3"/>
+      <c r="Z10" s="21"/>
+      <c r="AB10" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC10" s="21"/>
+      <c r="AD10" s="21"/>
+      <c r="AK10" s="21"/>
+      <c r="AL10" s="21"/>
+      <c r="AN10" s="21"/>
+      <c r="AO10" s="21"/>
+      <c r="AP10" s="21"/>
+      <c r="BE10" s="4"/>
+    </row>
+    <row r="11" spans="1:57" ht="6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="3"/>
+      <c r="Z11" s="21"/>
+      <c r="AB11" s="21"/>
+      <c r="AC11" s="21"/>
+      <c r="AD11" s="21"/>
+      <c r="AK11" s="21"/>
+      <c r="AL11" s="21"/>
+      <c r="AN11" s="21"/>
+      <c r="AO11" s="21"/>
+      <c r="AP11" s="21"/>
+      <c r="BE11" s="4"/>
+    </row>
+    <row r="12" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="3"/>
+      <c r="Z12" s="21"/>
+      <c r="AB12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC12" s="21"/>
+      <c r="AD12" s="21"/>
+      <c r="AL12" s="21"/>
+      <c r="AN12" s="21"/>
+      <c r="AO12" s="21"/>
+      <c r="AP12" s="21"/>
+      <c r="BE12" s="4"/>
+    </row>
+    <row r="13" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="3"/>
+      <c r="BE13" s="4"/>
+    </row>
+    <row r="14" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="3"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="21"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="21"/>
+      <c r="O14" s="21"/>
+      <c r="P14" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q14" s="77"/>
+      <c r="R14" s="77"/>
+      <c r="S14" s="77"/>
+      <c r="T14" s="77"/>
+      <c r="U14" s="77"/>
+      <c r="V14" s="77"/>
+      <c r="W14" s="77"/>
+      <c r="X14" s="77"/>
+      <c r="Y14" s="77"/>
+      <c r="Z14" s="77"/>
+      <c r="AA14" s="77"/>
+      <c r="AB14" s="77"/>
+      <c r="AC14" s="77"/>
+      <c r="AD14" s="77"/>
+      <c r="AE14" s="77"/>
+      <c r="AF14" s="77"/>
+      <c r="AG14" s="77"/>
+      <c r="AH14" s="77"/>
+      <c r="AI14" s="77"/>
+      <c r="AJ14" s="77"/>
+      <c r="AK14" s="77"/>
+      <c r="AL14" s="77"/>
+      <c r="AM14" s="77"/>
+      <c r="AN14" s="77"/>
+      <c r="AO14" s="42"/>
+      <c r="AP14" s="21"/>
+      <c r="AQ14" s="21"/>
+      <c r="AR14" s="21"/>
+      <c r="AS14" s="21"/>
+      <c r="AT14" s="21"/>
+      <c r="AU14" s="21"/>
+      <c r="AV14" s="21"/>
+      <c r="AW14" s="21"/>
+      <c r="AX14" s="21"/>
+      <c r="AY14" s="21"/>
+      <c r="AZ14" s="21"/>
+      <c r="BA14" s="21"/>
+      <c r="BE14" s="4"/>
+    </row>
+    <row r="15" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="3"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="21"/>
+      <c r="P15" s="34"/>
+      <c r="Q15" s="34"/>
+      <c r="R15" s="34"/>
+      <c r="S15" s="34"/>
+      <c r="T15" s="34"/>
+      <c r="U15" s="34"/>
+      <c r="V15" s="34"/>
+      <c r="W15" s="34"/>
+      <c r="X15" s="34"/>
+      <c r="Y15" s="34"/>
+      <c r="Z15" s="34"/>
+      <c r="AA15" s="34"/>
+      <c r="AB15" s="34"/>
+      <c r="AC15" s="34"/>
+      <c r="AD15" s="34"/>
+      <c r="AE15" s="34"/>
+      <c r="AF15" s="34"/>
+      <c r="AG15" s="34"/>
+      <c r="AH15" s="34"/>
+      <c r="AI15" s="34"/>
+      <c r="AJ15" s="34"/>
+      <c r="AK15" s="34"/>
+      <c r="AL15" s="34"/>
+      <c r="AM15" s="34"/>
+      <c r="AN15" s="40"/>
+      <c r="AO15" s="21"/>
+      <c r="AP15" s="21"/>
+      <c r="AQ15" s="21"/>
+      <c r="AR15" s="21"/>
+      <c r="AS15" s="21"/>
+      <c r="AT15" s="21"/>
+      <c r="AU15" s="21"/>
+      <c r="AV15" s="21"/>
+      <c r="AW15" s="21"/>
+      <c r="AX15" s="21"/>
+      <c r="AY15" s="21"/>
+      <c r="AZ15" s="21"/>
+      <c r="BA15" s="21"/>
+      <c r="BE15" s="4"/>
+    </row>
+    <row r="16" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="3"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="34"/>
+      <c r="O16" s="34"/>
+      <c r="P16" s="34"/>
+      <c r="Q16" s="34"/>
+      <c r="R16" s="34"/>
+      <c r="S16" s="34"/>
+      <c r="T16" s="34"/>
+      <c r="U16" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="V16" s="42"/>
+      <c r="W16" s="42"/>
+      <c r="X16" s="42"/>
+      <c r="Y16" s="42"/>
+      <c r="Z16" s="42"/>
+      <c r="AA16" s="42"/>
+      <c r="AB16" s="42"/>
+      <c r="AC16" s="42"/>
+      <c r="AD16" s="42"/>
+      <c r="AE16" s="42"/>
+      <c r="AF16" s="42"/>
+      <c r="AG16" s="42"/>
+      <c r="AH16" s="21"/>
+      <c r="AI16" s="21"/>
+      <c r="AJ16" s="21"/>
+      <c r="AK16" s="21"/>
+      <c r="AL16" s="21"/>
+      <c r="AM16" s="21"/>
+      <c r="AN16" s="21"/>
+      <c r="AO16" s="21"/>
+      <c r="AP16" s="21"/>
+      <c r="AQ16" s="21"/>
+      <c r="AR16" s="21"/>
+      <c r="AS16" s="21"/>
+      <c r="AT16" s="21"/>
+      <c r="AU16" s="21"/>
+      <c r="AV16" s="21"/>
+      <c r="AW16" s="21"/>
+      <c r="AX16" s="21"/>
+      <c r="AY16" s="21"/>
+      <c r="AZ16" s="21"/>
+      <c r="BA16" s="21"/>
+      <c r="BE16" s="4"/>
+    </row>
+    <row r="17" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="3"/>
+      <c r="E17" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="22"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="34"/>
+      <c r="O17" s="34"/>
+      <c r="P17" s="34"/>
+      <c r="Q17" s="34"/>
+      <c r="R17" s="34"/>
+      <c r="S17" s="34"/>
+      <c r="T17" s="34"/>
+      <c r="U17" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="V17" s="42"/>
+      <c r="W17" s="42"/>
+      <c r="X17" s="42"/>
+      <c r="Y17" s="42"/>
+      <c r="Z17" s="42"/>
+      <c r="AA17" s="42"/>
+      <c r="AB17" s="42"/>
+      <c r="AC17" s="42"/>
+      <c r="AD17" s="42"/>
+      <c r="AE17" s="42"/>
+      <c r="AF17" s="42"/>
+      <c r="AG17" s="42"/>
+      <c r="AJ17" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK17" s="21"/>
+      <c r="AL17" s="21"/>
+      <c r="AM17" s="21"/>
+      <c r="AN17" s="21"/>
+      <c r="AO17" s="21"/>
+      <c r="AP17" s="21"/>
+      <c r="AQ17" s="21"/>
+      <c r="AR17" s="21"/>
+      <c r="AS17" s="21"/>
+      <c r="AT17" s="21"/>
+      <c r="AU17" s="21"/>
+      <c r="AV17" s="21"/>
+      <c r="AW17" s="21"/>
+      <c r="AX17" s="21"/>
+      <c r="AY17" s="21"/>
+      <c r="AZ17" s="21"/>
+      <c r="BA17" s="21"/>
+      <c r="BE17" s="4"/>
+    </row>
+    <row r="18" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="3"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="36"/>
+      <c r="O18" s="36"/>
+      <c r="P18" s="36"/>
+      <c r="Q18" s="36"/>
+      <c r="R18" s="36"/>
+      <c r="S18" s="36"/>
+      <c r="T18" s="36"/>
+      <c r="U18" s="87" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="87"/>
+      <c r="W18" s="87"/>
+      <c r="X18" s="87"/>
+      <c r="Y18" s="87"/>
+      <c r="Z18" s="87"/>
+      <c r="AA18" s="87"/>
+      <c r="AB18" s="87"/>
+      <c r="AC18" s="87"/>
+      <c r="AD18" s="87"/>
+      <c r="AE18" s="87"/>
+      <c r="AF18" s="87"/>
+      <c r="AG18" s="42"/>
+      <c r="AH18" s="21"/>
+      <c r="AI18" s="21"/>
+      <c r="AJ18" s="21"/>
+      <c r="AK18" s="21"/>
+      <c r="AL18" s="21"/>
+      <c r="AM18" s="21"/>
+      <c r="AN18" s="21"/>
+      <c r="AO18" s="21"/>
+      <c r="AP18" s="21"/>
+      <c r="AQ18" s="21"/>
+      <c r="AR18" s="21"/>
+      <c r="AS18" s="21"/>
+      <c r="AT18" s="21"/>
+      <c r="AU18" s="21"/>
+      <c r="AV18" s="21"/>
+      <c r="AW18" s="21"/>
+      <c r="AX18" s="21"/>
+      <c r="AY18" s="21"/>
+      <c r="AZ18" s="21"/>
+      <c r="BA18" s="21"/>
+      <c r="BE18" s="4"/>
+    </row>
+    <row r="19" spans="1:57" ht="21" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="3"/>
+      <c r="E19" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="21"/>
+      <c r="O19" s="21"/>
+      <c r="P19" s="21"/>
+      <c r="Q19" s="21"/>
+      <c r="R19" s="21"/>
+      <c r="S19" s="21"/>
+      <c r="T19" s="21"/>
+      <c r="U19" s="21"/>
+      <c r="V19" s="21"/>
+      <c r="W19" s="21"/>
+      <c r="X19" s="21"/>
+      <c r="Y19" s="21"/>
+      <c r="Z19" s="21"/>
+      <c r="AA19" s="21"/>
+      <c r="AB19" s="21"/>
+      <c r="AC19" s="21"/>
+      <c r="AD19" s="21"/>
+      <c r="AE19" s="21"/>
+      <c r="AF19" s="21"/>
+      <c r="AG19" s="21"/>
+      <c r="AH19" s="21"/>
+      <c r="AI19" s="21"/>
+      <c r="AJ19" s="21"/>
+      <c r="AK19" s="21"/>
+      <c r="AL19" s="21"/>
+      <c r="AM19" s="21"/>
+      <c r="AN19" s="21"/>
+      <c r="AO19" s="21"/>
+      <c r="AP19" s="21"/>
+      <c r="AQ19" s="21"/>
+      <c r="AR19" s="21"/>
+      <c r="AS19" s="21"/>
+      <c r="AT19" s="21"/>
+      <c r="AU19" s="21"/>
+      <c r="AV19" s="21"/>
+      <c r="AW19" s="21"/>
+      <c r="AX19" s="21"/>
+      <c r="AY19" s="21"/>
+      <c r="AZ19" s="21"/>
+      <c r="BA19" s="21"/>
+      <c r="BE19" s="4"/>
+    </row>
+    <row r="20" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="3"/>
+      <c r="E20" s="88" t="s">
         <v>28</v>
       </c>
-      <c r="C3" s="43"/>
-[...30 lines deleted...]
-      <c r="B5" s="44" t="s">
+      <c r="F20" s="88"/>
+      <c r="G20" s="88"/>
+      <c r="H20" s="88"/>
+      <c r="I20" s="88"/>
+      <c r="J20" s="88"/>
+      <c r="K20" s="88"/>
+      <c r="L20" s="88"/>
+      <c r="M20" s="88"/>
+      <c r="N20" s="88"/>
+      <c r="O20" s="88"/>
+      <c r="P20" s="88"/>
+      <c r="Q20" s="88"/>
+      <c r="R20" s="88"/>
+      <c r="S20" s="88"/>
+      <c r="T20" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="V20" s="21"/>
+      <c r="W20" s="21"/>
+      <c r="X20" s="21"/>
+      <c r="Y20" s="21"/>
+      <c r="AA20" s="21"/>
+      <c r="AB20" s="21"/>
+      <c r="AC20" s="21"/>
+      <c r="AD20" s="21"/>
+      <c r="AE20" s="21"/>
+      <c r="AF20" s="21"/>
+      <c r="AG20" s="21"/>
+      <c r="AH20" s="21"/>
+      <c r="AI20" s="21"/>
+      <c r="AJ20" s="21"/>
+      <c r="AK20" s="21"/>
+      <c r="AL20" s="21"/>
+      <c r="AM20" s="21"/>
+      <c r="AN20" s="21"/>
+      <c r="AO20" s="37"/>
+      <c r="AP20" s="21"/>
+      <c r="AQ20" s="21"/>
+      <c r="AR20" s="21"/>
+      <c r="AS20" s="21"/>
+      <c r="AT20" s="21"/>
+      <c r="AU20" s="21"/>
+      <c r="AV20" s="21"/>
+      <c r="AW20" s="21"/>
+      <c r="AX20" s="21"/>
+      <c r="AY20" s="21"/>
+      <c r="AZ20" s="21"/>
+      <c r="BA20" s="21"/>
+      <c r="BE20" s="4"/>
+    </row>
+    <row r="21" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="3"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="88"/>
+      <c r="G21" s="88"/>
+      <c r="H21" s="88"/>
+      <c r="I21" s="88"/>
+      <c r="J21" s="88"/>
+      <c r="K21" s="88"/>
+      <c r="L21" s="88"/>
+      <c r="M21" s="88"/>
+      <c r="N21" s="88"/>
+      <c r="O21" s="88"/>
+      <c r="P21" s="88"/>
+      <c r="Q21" s="88"/>
+      <c r="R21" s="88"/>
+      <c r="S21" s="88"/>
+      <c r="T21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V21" s="21"/>
+      <c r="W21" s="21"/>
+      <c r="X21" s="21"/>
+      <c r="Y21" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z21" s="21"/>
+      <c r="AA21" s="21"/>
+      <c r="AB21" s="21"/>
+      <c r="AC21" s="21"/>
+      <c r="AD21" s="21"/>
+      <c r="AE21" s="21"/>
+      <c r="AF21" s="21"/>
+      <c r="AG21" s="21"/>
+      <c r="AH21" s="21"/>
+      <c r="AI21" s="21"/>
+      <c r="AJ21" s="21"/>
+      <c r="AK21" s="21"/>
+      <c r="AL21" s="21"/>
+      <c r="AM21" s="21"/>
+      <c r="AN21" s="21"/>
+      <c r="AO21" s="37"/>
+      <c r="AP21" s="21"/>
+      <c r="AQ21" s="21"/>
+      <c r="AR21" s="21"/>
+      <c r="AS21" s="21"/>
+      <c r="AT21" s="21"/>
+      <c r="AU21" s="21"/>
+      <c r="AV21" s="21"/>
+      <c r="AW21" s="21"/>
+      <c r="AX21" s="21"/>
+      <c r="AY21" s="21"/>
+      <c r="AZ21" s="21"/>
+      <c r="BA21" s="21"/>
+      <c r="BE21" s="4"/>
+    </row>
+    <row r="22" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="3"/>
+      <c r="E22" s="88"/>
+      <c r="F22" s="88"/>
+      <c r="G22" s="88"/>
+      <c r="H22" s="88"/>
+      <c r="I22" s="88"/>
+      <c r="J22" s="88"/>
+      <c r="K22" s="88"/>
+      <c r="L22" s="88"/>
+      <c r="M22" s="88"/>
+      <c r="N22" s="88"/>
+      <c r="O22" s="88"/>
+      <c r="P22" s="88"/>
+      <c r="Q22" s="88"/>
+      <c r="R22" s="88"/>
+      <c r="S22" s="88"/>
+      <c r="T22" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="V22" s="37"/>
+      <c r="W22" s="37"/>
+      <c r="X22" s="37"/>
+      <c r="Y22" s="37"/>
+      <c r="Z22" s="21"/>
+      <c r="AA22" s="21"/>
+      <c r="AB22" s="21"/>
+      <c r="AC22" s="21"/>
+      <c r="AD22" s="21"/>
+      <c r="AE22" s="21"/>
+      <c r="AF22" s="21"/>
+      <c r="AG22" s="21"/>
+      <c r="AH22" s="21"/>
+      <c r="AI22" s="21"/>
+      <c r="AJ22" s="21"/>
+      <c r="AK22" s="21"/>
+      <c r="AL22" s="21"/>
+      <c r="AM22" s="21"/>
+      <c r="AN22" s="21"/>
+      <c r="AO22" s="37"/>
+      <c r="AP22" s="21"/>
+      <c r="AQ22" s="21"/>
+      <c r="AR22" s="21"/>
+      <c r="AS22" s="21"/>
+      <c r="AT22" s="21"/>
+      <c r="AU22" s="21"/>
+      <c r="AV22" s="21"/>
+      <c r="AW22" s="21"/>
+      <c r="AX22" s="21"/>
+      <c r="AY22" s="21"/>
+      <c r="AZ22" s="21"/>
+      <c r="BA22" s="21"/>
+      <c r="BE22" s="4"/>
+    </row>
+    <row r="23" spans="1:57" ht="6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="29"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="21"/>
+      <c r="O23" s="23"/>
+      <c r="P23" s="23"/>
+      <c r="Q23" s="23"/>
+      <c r="R23" s="23"/>
+      <c r="S23" s="23"/>
+      <c r="T23" s="23"/>
+      <c r="U23" s="23"/>
+      <c r="V23" s="23"/>
+      <c r="W23" s="23"/>
+      <c r="X23" s="23"/>
+      <c r="Y23" s="23"/>
+      <c r="Z23" s="23"/>
+      <c r="AA23" s="23"/>
+      <c r="AB23" s="23"/>
+      <c r="AC23" s="23"/>
+      <c r="AD23" s="23"/>
+      <c r="AE23" s="23"/>
+      <c r="AF23" s="23"/>
+      <c r="AG23" s="23"/>
+      <c r="AH23" s="21"/>
+      <c r="AI23" s="21"/>
+      <c r="AJ23" s="21"/>
+      <c r="AK23" s="21"/>
+      <c r="AL23" s="21"/>
+      <c r="AM23" s="21"/>
+      <c r="AN23" s="22"/>
+      <c r="AO23" s="22"/>
+      <c r="AP23" s="22"/>
+      <c r="AQ23" s="22"/>
+      <c r="AR23" s="22"/>
+      <c r="AS23" s="22"/>
+      <c r="AT23" s="22"/>
+      <c r="AU23" s="22"/>
+      <c r="AV23" s="22"/>
+      <c r="AW23" s="22"/>
+      <c r="AX23" s="22"/>
+      <c r="AY23" s="22"/>
+      <c r="AZ23" s="22"/>
+      <c r="BA23" s="22"/>
+      <c r="BB23" s="22"/>
+      <c r="BC23" s="22"/>
+      <c r="BD23" s="22"/>
+      <c r="BE23" s="15"/>
+    </row>
+    <row r="24" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="89" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="59"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="59"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="59"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="J24" s="59"/>
+      <c r="K24" s="59"/>
+      <c r="L24" s="59"/>
+      <c r="M24" s="59"/>
+      <c r="N24" s="60"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+      <c r="AA24" s="6"/>
+      <c r="AB24" s="6"/>
+      <c r="AC24" s="6"/>
+      <c r="AD24" s="6"/>
+      <c r="AE24" s="6"/>
+      <c r="AF24" s="6"/>
+      <c r="AG24" s="7"/>
+      <c r="AH24" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="AI24" s="59"/>
+      <c r="AJ24" s="59"/>
+      <c r="AK24" s="59"/>
+      <c r="AL24" s="59"/>
+      <c r="AM24" s="60"/>
+      <c r="AN24" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO24" s="44"/>
+      <c r="AP24" s="44"/>
+      <c r="AQ24" s="44"/>
+      <c r="AR24" s="44"/>
+      <c r="AS24" s="44"/>
+      <c r="AT24" s="44"/>
+      <c r="AU24" s="44"/>
+      <c r="AV24" s="44"/>
+      <c r="AW24" s="44"/>
+      <c r="AX24" s="44"/>
+      <c r="AY24" s="44"/>
+      <c r="AZ24" s="44"/>
+      <c r="BA24" s="44"/>
+      <c r="BB24" s="44"/>
+      <c r="BC24" s="44"/>
+      <c r="BD24" s="44"/>
+      <c r="BE24" s="45"/>
+    </row>
+    <row r="25" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="81"/>
+      <c r="B25" s="62"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="62"/>
+      <c r="N25" s="63"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="21"/>
+      <c r="Q25" s="21"/>
+      <c r="R25" s="21"/>
+      <c r="S25" s="21"/>
+      <c r="T25" s="21"/>
+      <c r="U25" s="21"/>
+      <c r="V25" s="21"/>
+      <c r="W25" s="21"/>
+      <c r="X25" s="21"/>
+      <c r="Y25" s="21"/>
+      <c r="Z25" s="21"/>
+      <c r="AA25" s="21"/>
+      <c r="AB25" s="21"/>
+      <c r="AC25" s="21"/>
+      <c r="AD25" s="21"/>
+      <c r="AE25" s="21"/>
+      <c r="AF25" s="21"/>
+      <c r="AG25" s="8"/>
+      <c r="AH25" s="61"/>
+      <c r="AI25" s="62"/>
+      <c r="AJ25" s="62"/>
+      <c r="AK25" s="62"/>
+      <c r="AL25" s="62"/>
+      <c r="AM25" s="63"/>
+      <c r="AN25" s="46"/>
+      <c r="AO25" s="47"/>
+      <c r="AP25" s="47"/>
+      <c r="AQ25" s="47"/>
+      <c r="AR25" s="47"/>
+      <c r="AS25" s="47"/>
+      <c r="AT25" s="47"/>
+      <c r="AU25" s="47"/>
+      <c r="AV25" s="47"/>
+      <c r="AW25" s="47"/>
+      <c r="AX25" s="47"/>
+      <c r="AY25" s="47"/>
+      <c r="AZ25" s="47"/>
+      <c r="BA25" s="47"/>
+      <c r="BB25" s="47"/>
+      <c r="BC25" s="47"/>
+      <c r="BD25" s="47"/>
+      <c r="BE25" s="48"/>
+    </row>
+    <row r="26" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="61"/>
+      <c r="B26" s="62"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="61"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="62"/>
+      <c r="N26" s="63"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="21"/>
+      <c r="Q26" s="21"/>
+      <c r="R26" s="21"/>
+      <c r="S26" s="21"/>
+      <c r="T26" s="21"/>
+      <c r="U26" s="21"/>
+      <c r="V26" s="21"/>
+      <c r="W26" s="21"/>
+      <c r="X26" s="21"/>
+      <c r="Y26" s="21"/>
+      <c r="Z26" s="21"/>
+      <c r="AA26" s="21"/>
+      <c r="AB26" s="21"/>
+      <c r="AC26" s="21"/>
+      <c r="AD26" s="21"/>
+      <c r="AE26" s="21"/>
+      <c r="AF26" s="21"/>
+      <c r="AG26" s="8"/>
+      <c r="AH26" s="61"/>
+      <c r="AI26" s="62"/>
+      <c r="AJ26" s="62"/>
+      <c r="AK26" s="62"/>
+      <c r="AL26" s="62"/>
+      <c r="AM26" s="63"/>
+      <c r="AN26" s="46"/>
+      <c r="AO26" s="47"/>
+      <c r="AP26" s="47"/>
+      <c r="AQ26" s="47"/>
+      <c r="AR26" s="47"/>
+      <c r="AS26" s="47"/>
+      <c r="AT26" s="47"/>
+      <c r="AU26" s="47"/>
+      <c r="AV26" s="47"/>
+      <c r="AW26" s="47"/>
+      <c r="AX26" s="47"/>
+      <c r="AY26" s="47"/>
+      <c r="AZ26" s="47"/>
+      <c r="BA26" s="47"/>
+      <c r="BB26" s="47"/>
+      <c r="BC26" s="47"/>
+      <c r="BD26" s="47"/>
+      <c r="BE26" s="48"/>
+    </row>
+    <row r="27" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="61"/>
+      <c r="B27" s="62"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="62"/>
+      <c r="F27" s="62"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="62"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="62"/>
+      <c r="M27" s="62"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="2"/>
+      <c r="P27" s="21"/>
+      <c r="Q27" s="21"/>
+      <c r="R27" s="21"/>
+      <c r="S27" s="21"/>
+      <c r="T27" s="21"/>
+      <c r="U27" s="21"/>
+      <c r="V27" s="21"/>
+      <c r="W27" s="21"/>
+      <c r="X27" s="21"/>
+      <c r="Y27" s="21"/>
+      <c r="Z27" s="21"/>
+      <c r="AA27" s="21"/>
+      <c r="AB27" s="21"/>
+      <c r="AC27" s="21"/>
+      <c r="AD27" s="21"/>
+      <c r="AE27" s="21"/>
+      <c r="AF27" s="21"/>
+      <c r="AG27" s="8"/>
+      <c r="AH27" s="61"/>
+      <c r="AI27" s="62"/>
+      <c r="AJ27" s="62"/>
+      <c r="AK27" s="62"/>
+      <c r="AL27" s="62"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="46"/>
+      <c r="AO27" s="47"/>
+      <c r="AP27" s="47"/>
+      <c r="AQ27" s="47"/>
+      <c r="AR27" s="47"/>
+      <c r="AS27" s="47"/>
+      <c r="AT27" s="47"/>
+      <c r="AU27" s="47"/>
+      <c r="AV27" s="47"/>
+      <c r="AW27" s="47"/>
+      <c r="AX27" s="47"/>
+      <c r="AY27" s="47"/>
+      <c r="AZ27" s="47"/>
+      <c r="BA27" s="47"/>
+      <c r="BB27" s="47"/>
+      <c r="BC27" s="47"/>
+      <c r="BD27" s="47"/>
+      <c r="BE27" s="48"/>
+    </row>
+    <row r="28" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="61"/>
+      <c r="B28" s="62"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="62"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="63"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="65"/>
+      <c r="K28" s="65"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="65"/>
+      <c r="N28" s="66"/>
+      <c r="O28" s="9"/>
+      <c r="P28" s="10"/>
+      <c r="Q28" s="10"/>
+      <c r="R28" s="10"/>
+      <c r="S28" s="10"/>
+      <c r="T28" s="10"/>
+      <c r="U28" s="10"/>
+      <c r="V28" s="10"/>
+      <c r="W28" s="10"/>
+      <c r="X28" s="10"/>
+      <c r="Y28" s="10"/>
+      <c r="Z28" s="10"/>
+      <c r="AA28" s="10"/>
+      <c r="AB28" s="10"/>
+      <c r="AC28" s="10"/>
+      <c r="AD28" s="10"/>
+      <c r="AE28" s="10"/>
+      <c r="AF28" s="10"/>
+      <c r="AG28" s="11"/>
+      <c r="AH28" s="64"/>
+      <c r="AI28" s="65"/>
+      <c r="AJ28" s="65"/>
+      <c r="AK28" s="65"/>
+      <c r="AL28" s="65"/>
+      <c r="AM28" s="66"/>
+      <c r="AN28" s="49"/>
+      <c r="AO28" s="50"/>
+      <c r="AP28" s="50"/>
+      <c r="AQ28" s="50"/>
+      <c r="AR28" s="50"/>
+      <c r="AS28" s="50"/>
+      <c r="AT28" s="50"/>
+      <c r="AU28" s="50"/>
+      <c r="AV28" s="50"/>
+      <c r="AW28" s="50"/>
+      <c r="AX28" s="50"/>
+      <c r="AY28" s="50"/>
+      <c r="AZ28" s="50"/>
+      <c r="BA28" s="50"/>
+      <c r="BB28" s="50"/>
+      <c r="BC28" s="50"/>
+      <c r="BD28" s="50"/>
+      <c r="BE28" s="51"/>
+    </row>
+    <row r="29" spans="1:57" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="61"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="45"/>
-[...47 lines deleted...]
-      <c r="G8" s="3" t="s">
+      <c r="J29" s="53"/>
+      <c r="K29" s="53"/>
+      <c r="L29" s="53"/>
+      <c r="M29" s="53"/>
+      <c r="N29" s="54"/>
+      <c r="O29" s="55"/>
+      <c r="P29" s="56"/>
+      <c r="Q29" s="56"/>
+      <c r="R29" s="56"/>
+      <c r="S29" s="56"/>
+      <c r="T29" s="56"/>
+      <c r="U29" s="56"/>
+      <c r="V29" s="56"/>
+      <c r="W29" s="56"/>
+      <c r="X29" s="56"/>
+      <c r="Y29" s="56"/>
+      <c r="Z29" s="56"/>
+      <c r="AA29" s="56"/>
+      <c r="AB29" s="56"/>
+      <c r="AC29" s="56"/>
+      <c r="AD29" s="56"/>
+      <c r="AE29" s="56"/>
+      <c r="AF29" s="56"/>
+      <c r="AG29" s="57"/>
+      <c r="AH29" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI29" s="59"/>
+      <c r="AJ29" s="59"/>
+      <c r="AK29" s="59"/>
+      <c r="AL29" s="59"/>
+      <c r="AM29" s="60"/>
+      <c r="AN29" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO29" s="68"/>
+      <c r="AP29" s="68"/>
+      <c r="AQ29" s="68"/>
+      <c r="AR29" s="68"/>
+      <c r="AS29" s="68"/>
+      <c r="AT29" s="68"/>
+      <c r="AU29" s="68"/>
+      <c r="AV29" s="68"/>
+      <c r="AW29" s="68"/>
+      <c r="AX29" s="68"/>
+      <c r="AY29" s="68"/>
+      <c r="AZ29" s="68"/>
+      <c r="BA29" s="68"/>
+      <c r="BB29" s="68"/>
+      <c r="BC29" s="68"/>
+      <c r="BD29" s="68"/>
+      <c r="BE29" s="69"/>
+    </row>
+    <row r="30" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="61"/>
+      <c r="B30" s="62"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="J30" s="79"/>
+      <c r="K30" s="79"/>
+      <c r="L30" s="79"/>
+      <c r="M30" s="79"/>
+      <c r="N30" s="80"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="21"/>
+      <c r="Q30" s="21"/>
+      <c r="R30" s="21"/>
+      <c r="S30" s="21"/>
+      <c r="T30" s="21"/>
+      <c r="U30" s="21"/>
+      <c r="V30" s="21"/>
+      <c r="W30" s="21"/>
+      <c r="X30" s="21"/>
+      <c r="Y30" s="21"/>
+      <c r="Z30" s="21"/>
+      <c r="AA30" s="21"/>
+      <c r="AB30" s="21"/>
+      <c r="AC30" s="21"/>
+      <c r="AD30" s="21"/>
+      <c r="AE30" s="21"/>
+      <c r="AF30" s="21"/>
+      <c r="AG30" s="8"/>
+      <c r="AH30" s="61"/>
+      <c r="AI30" s="62"/>
+      <c r="AJ30" s="62"/>
+      <c r="AK30" s="62"/>
+      <c r="AL30" s="62"/>
+      <c r="AM30" s="63"/>
+      <c r="AN30" s="70"/>
+      <c r="AO30" s="71"/>
+      <c r="AP30" s="71"/>
+      <c r="AQ30" s="71"/>
+      <c r="AR30" s="71"/>
+      <c r="AS30" s="71"/>
+      <c r="AT30" s="71"/>
+      <c r="AU30" s="71"/>
+      <c r="AV30" s="71"/>
+      <c r="AW30" s="71"/>
+      <c r="AX30" s="71"/>
+      <c r="AY30" s="71"/>
+      <c r="AZ30" s="71"/>
+      <c r="BA30" s="71"/>
+      <c r="BB30" s="71"/>
+      <c r="BC30" s="71"/>
+      <c r="BD30" s="71"/>
+      <c r="BE30" s="72"/>
+    </row>
+    <row r="31" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="61"/>
+      <c r="B31" s="62"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="63"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="82"/>
+      <c r="K31" s="82"/>
+      <c r="L31" s="82"/>
+      <c r="M31" s="82"/>
+      <c r="N31" s="83"/>
+      <c r="O31" s="2"/>
+      <c r="P31" s="21"/>
+      <c r="Q31" s="21"/>
+      <c r="R31" s="21"/>
+      <c r="S31" s="21"/>
+      <c r="T31" s="21"/>
+      <c r="U31" s="21"/>
+      <c r="V31" s="21"/>
+      <c r="W31" s="21"/>
+      <c r="X31" s="21"/>
+      <c r="Y31" s="21"/>
+      <c r="Z31" s="21"/>
+      <c r="AA31" s="21"/>
+      <c r="AB31" s="21"/>
+      <c r="AC31" s="21"/>
+      <c r="AD31" s="21"/>
+      <c r="AE31" s="21"/>
+      <c r="AF31" s="21"/>
+      <c r="AG31" s="8"/>
+      <c r="AH31" s="61"/>
+      <c r="AI31" s="62"/>
+      <c r="AJ31" s="62"/>
+      <c r="AK31" s="62"/>
+      <c r="AL31" s="62"/>
+      <c r="AM31" s="63"/>
+      <c r="AN31" s="70"/>
+      <c r="AO31" s="71"/>
+      <c r="AP31" s="71"/>
+      <c r="AQ31" s="71"/>
+      <c r="AR31" s="71"/>
+      <c r="AS31" s="71"/>
+      <c r="AT31" s="71"/>
+      <c r="AU31" s="71"/>
+      <c r="AV31" s="71"/>
+      <c r="AW31" s="71"/>
+      <c r="AX31" s="71"/>
+      <c r="AY31" s="71"/>
+      <c r="AZ31" s="71"/>
+      <c r="BA31" s="71"/>
+      <c r="BB31" s="71"/>
+      <c r="BC31" s="71"/>
+      <c r="BD31" s="71"/>
+      <c r="BE31" s="72"/>
+    </row>
+    <row r="32" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="61"/>
+      <c r="B32" s="62"/>
+      <c r="C32" s="62"/>
+      <c r="D32" s="62"/>
+      <c r="E32" s="62"/>
+      <c r="F32" s="62"/>
+      <c r="G32" s="62"/>
+      <c r="H32" s="63"/>
+      <c r="I32" s="81"/>
+      <c r="J32" s="82"/>
+      <c r="K32" s="82"/>
+      <c r="L32" s="82"/>
+      <c r="M32" s="82"/>
+      <c r="N32" s="83"/>
+      <c r="O32" s="2"/>
+      <c r="P32" s="21"/>
+      <c r="Q32" s="21"/>
+      <c r="R32" s="21"/>
+      <c r="S32" s="21"/>
+      <c r="T32" s="21"/>
+      <c r="U32" s="21"/>
+      <c r="V32" s="21"/>
+      <c r="W32" s="21"/>
+      <c r="X32" s="21"/>
+      <c r="Y32" s="21"/>
+      <c r="Z32" s="21"/>
+      <c r="AA32" s="21"/>
+      <c r="AB32" s="21"/>
+      <c r="AC32" s="21"/>
+      <c r="AD32" s="21"/>
+      <c r="AE32" s="21"/>
+      <c r="AF32" s="21"/>
+      <c r="AG32" s="8"/>
+      <c r="AH32" s="61"/>
+      <c r="AI32" s="62"/>
+      <c r="AJ32" s="62"/>
+      <c r="AK32" s="62"/>
+      <c r="AL32" s="62"/>
+      <c r="AM32" s="63"/>
+      <c r="AN32" s="70"/>
+      <c r="AO32" s="71"/>
+      <c r="AP32" s="71"/>
+      <c r="AQ32" s="71"/>
+      <c r="AR32" s="71"/>
+      <c r="AS32" s="71"/>
+      <c r="AT32" s="71"/>
+      <c r="AU32" s="71"/>
+      <c r="AV32" s="71"/>
+      <c r="AW32" s="71"/>
+      <c r="AX32" s="71"/>
+      <c r="AY32" s="71"/>
+      <c r="AZ32" s="71"/>
+      <c r="BA32" s="71"/>
+      <c r="BB32" s="71"/>
+      <c r="BC32" s="71"/>
+      <c r="BD32" s="71"/>
+      <c r="BE32" s="72"/>
+    </row>
+    <row r="33" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="64"/>
+      <c r="B33" s="65"/>
+      <c r="C33" s="65"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="65"/>
+      <c r="G33" s="65"/>
+      <c r="H33" s="66"/>
+      <c r="I33" s="84"/>
+      <c r="J33" s="85"/>
+      <c r="K33" s="85"/>
+      <c r="L33" s="85"/>
+      <c r="M33" s="85"/>
+      <c r="N33" s="86"/>
+      <c r="O33" s="9"/>
+      <c r="P33" s="10"/>
+      <c r="Q33" s="10"/>
+      <c r="R33" s="10"/>
+      <c r="S33" s="10"/>
+      <c r="T33" s="10"/>
+      <c r="U33" s="10"/>
+      <c r="V33" s="10"/>
+      <c r="W33" s="10"/>
+      <c r="X33" s="10"/>
+      <c r="Y33" s="10"/>
+      <c r="Z33" s="10"/>
+      <c r="AA33" s="10"/>
+      <c r="AB33" s="10"/>
+      <c r="AC33" s="10"/>
+      <c r="AD33" s="10"/>
+      <c r="AE33" s="10"/>
+      <c r="AF33" s="10"/>
+      <c r="AG33" s="11"/>
+      <c r="AH33" s="64"/>
+      <c r="AI33" s="65"/>
+      <c r="AJ33" s="65"/>
+      <c r="AK33" s="65"/>
+      <c r="AL33" s="65"/>
+      <c r="AM33" s="66"/>
+      <c r="AN33" s="73"/>
+      <c r="AO33" s="74"/>
+      <c r="AP33" s="74"/>
+      <c r="AQ33" s="74"/>
+      <c r="AR33" s="74"/>
+      <c r="AS33" s="74"/>
+      <c r="AT33" s="74"/>
+      <c r="AU33" s="74"/>
+      <c r="AV33" s="74"/>
+      <c r="AW33" s="74"/>
+      <c r="AX33" s="74"/>
+      <c r="AY33" s="74"/>
+      <c r="AZ33" s="74"/>
+      <c r="BA33" s="74"/>
+      <c r="BB33" s="74"/>
+      <c r="BC33" s="74"/>
+      <c r="BD33" s="74"/>
+      <c r="BE33" s="75"/>
+    </row>
+    <row r="34" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="89" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="90"/>
+      <c r="C34" s="90"/>
+      <c r="D34" s="90"/>
+      <c r="E34" s="90"/>
+      <c r="F34" s="90"/>
+      <c r="G34" s="90"/>
+      <c r="H34" s="91"/>
+      <c r="I34" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="H8" s="3"/>
-[...69 lines deleted...]
-      <c r="G13" s="3" t="s">
+      <c r="J34" s="59"/>
+      <c r="K34" s="59"/>
+      <c r="L34" s="59"/>
+      <c r="M34" s="59"/>
+      <c r="N34" s="60"/>
+      <c r="O34" s="12"/>
+      <c r="P34" s="13"/>
+      <c r="Q34" s="13"/>
+      <c r="R34" s="13"/>
+      <c r="S34" s="13"/>
+      <c r="T34" s="13"/>
+      <c r="U34" s="13"/>
+      <c r="V34" s="13"/>
+      <c r="W34" s="13"/>
+      <c r="X34" s="13"/>
+      <c r="Y34" s="13"/>
+      <c r="Z34" s="13"/>
+      <c r="AA34" s="13"/>
+      <c r="AB34" s="13"/>
+      <c r="AC34" s="13"/>
+      <c r="AD34" s="13"/>
+      <c r="AE34" s="13"/>
+      <c r="AF34" s="13"/>
+      <c r="AG34" s="14"/>
+      <c r="AH34" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="H13" s="51"/>
-[...44 lines deleted...]
-      <c r="G16" s="52" t="s">
+      <c r="AI34" s="59"/>
+      <c r="AJ34" s="59"/>
+      <c r="AK34" s="59"/>
+      <c r="AL34" s="59"/>
+      <c r="AM34" s="60"/>
+      <c r="AN34" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO34" s="44"/>
+      <c r="AP34" s="44"/>
+      <c r="AQ34" s="44"/>
+      <c r="AR34" s="44"/>
+      <c r="AS34" s="44"/>
+      <c r="AT34" s="44"/>
+      <c r="AU34" s="44"/>
+      <c r="AV34" s="44"/>
+      <c r="AW34" s="44"/>
+      <c r="AX34" s="44"/>
+      <c r="AY34" s="44"/>
+      <c r="AZ34" s="44"/>
+      <c r="BA34" s="44"/>
+      <c r="BB34" s="44"/>
+      <c r="BC34" s="44"/>
+      <c r="BD34" s="44"/>
+      <c r="BE34" s="45"/>
+    </row>
+    <row r="35" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="81"/>
+      <c r="B35" s="82"/>
+      <c r="C35" s="82"/>
+      <c r="D35" s="82"/>
+      <c r="E35" s="82"/>
+      <c r="F35" s="82"/>
+      <c r="G35" s="82"/>
+      <c r="H35" s="83"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="62"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="62"/>
+      <c r="N35" s="63"/>
+      <c r="O35" s="19"/>
+      <c r="P35" s="23"/>
+      <c r="Q35" s="23"/>
+      <c r="R35" s="23"/>
+      <c r="S35" s="23"/>
+      <c r="T35" s="23"/>
+      <c r="U35" s="23"/>
+      <c r="V35" s="23"/>
+      <c r="W35" s="23"/>
+      <c r="X35" s="23"/>
+      <c r="Y35" s="23"/>
+      <c r="Z35" s="23"/>
+      <c r="AA35" s="23"/>
+      <c r="AB35" s="23"/>
+      <c r="AC35" s="23"/>
+      <c r="AD35" s="23"/>
+      <c r="AE35" s="23"/>
+      <c r="AF35" s="23"/>
+      <c r="AG35" s="20"/>
+      <c r="AH35" s="61"/>
+      <c r="AI35" s="62"/>
+      <c r="AJ35" s="62"/>
+      <c r="AK35" s="62"/>
+      <c r="AL35" s="62"/>
+      <c r="AM35" s="63"/>
+      <c r="AN35" s="46"/>
+      <c r="AO35" s="47"/>
+      <c r="AP35" s="47"/>
+      <c r="AQ35" s="47"/>
+      <c r="AR35" s="47"/>
+      <c r="AS35" s="47"/>
+      <c r="AT35" s="47"/>
+      <c r="AU35" s="47"/>
+      <c r="AV35" s="47"/>
+      <c r="AW35" s="47"/>
+      <c r="AX35" s="47"/>
+      <c r="AY35" s="47"/>
+      <c r="AZ35" s="47"/>
+      <c r="BA35" s="47"/>
+      <c r="BB35" s="47"/>
+      <c r="BC35" s="47"/>
+      <c r="BD35" s="47"/>
+      <c r="BE35" s="48"/>
+    </row>
+    <row r="36" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="81"/>
+      <c r="B36" s="82"/>
+      <c r="C36" s="82"/>
+      <c r="D36" s="82"/>
+      <c r="E36" s="82"/>
+      <c r="F36" s="82"/>
+      <c r="G36" s="82"/>
+      <c r="H36" s="83"/>
+      <c r="I36" s="61"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+      <c r="O36" s="2"/>
+      <c r="P36" s="21"/>
+      <c r="Q36" s="21"/>
+      <c r="R36" s="21"/>
+      <c r="S36" s="21"/>
+      <c r="T36" s="21"/>
+      <c r="U36" s="21"/>
+      <c r="V36" s="21"/>
+      <c r="W36" s="21"/>
+      <c r="X36" s="21"/>
+      <c r="Y36" s="21"/>
+      <c r="Z36" s="21"/>
+      <c r="AA36" s="21"/>
+      <c r="AB36" s="21"/>
+      <c r="AC36" s="21"/>
+      <c r="AD36" s="21"/>
+      <c r="AE36" s="21"/>
+      <c r="AF36" s="21"/>
+      <c r="AG36" s="8"/>
+      <c r="AH36" s="61"/>
+      <c r="AI36" s="62"/>
+      <c r="AJ36" s="62"/>
+      <c r="AK36" s="62"/>
+      <c r="AL36" s="62"/>
+      <c r="AM36" s="63"/>
+      <c r="AN36" s="46"/>
+      <c r="AO36" s="47"/>
+      <c r="AP36" s="47"/>
+      <c r="AQ36" s="47"/>
+      <c r="AR36" s="47"/>
+      <c r="AS36" s="47"/>
+      <c r="AT36" s="47"/>
+      <c r="AU36" s="47"/>
+      <c r="AV36" s="47"/>
+      <c r="AW36" s="47"/>
+      <c r="AX36" s="47"/>
+      <c r="AY36" s="47"/>
+      <c r="AZ36" s="47"/>
+      <c r="BA36" s="47"/>
+      <c r="BB36" s="47"/>
+      <c r="BC36" s="47"/>
+      <c r="BD36" s="47"/>
+      <c r="BE36" s="48"/>
+    </row>
+    <row r="37" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="81"/>
+      <c r="B37" s="82"/>
+      <c r="C37" s="82"/>
+      <c r="D37" s="82"/>
+      <c r="E37" s="82"/>
+      <c r="F37" s="82"/>
+      <c r="G37" s="82"/>
+      <c r="H37" s="83"/>
+      <c r="I37" s="61"/>
+      <c r="J37" s="62"/>
+      <c r="K37" s="62"/>
+      <c r="L37" s="62"/>
+      <c r="M37" s="62"/>
+      <c r="N37" s="63"/>
+      <c r="O37" s="2"/>
+      <c r="P37" s="21"/>
+      <c r="Q37" s="21"/>
+      <c r="R37" s="21"/>
+      <c r="S37" s="21"/>
+      <c r="T37" s="21"/>
+      <c r="U37" s="21"/>
+      <c r="V37" s="21"/>
+      <c r="W37" s="21"/>
+      <c r="X37" s="21"/>
+      <c r="Y37" s="21"/>
+      <c r="Z37" s="21"/>
+      <c r="AA37" s="21"/>
+      <c r="AB37" s="21"/>
+      <c r="AC37" s="21"/>
+      <c r="AD37" s="21"/>
+      <c r="AE37" s="21"/>
+      <c r="AF37" s="21"/>
+      <c r="AG37" s="8"/>
+      <c r="AH37" s="61"/>
+      <c r="AI37" s="62"/>
+      <c r="AJ37" s="62"/>
+      <c r="AK37" s="62"/>
+      <c r="AL37" s="62"/>
+      <c r="AM37" s="63"/>
+      <c r="AN37" s="46"/>
+      <c r="AO37" s="47"/>
+      <c r="AP37" s="47"/>
+      <c r="AQ37" s="47"/>
+      <c r="AR37" s="47"/>
+      <c r="AS37" s="47"/>
+      <c r="AT37" s="47"/>
+      <c r="AU37" s="47"/>
+      <c r="AV37" s="47"/>
+      <c r="AW37" s="47"/>
+      <c r="AX37" s="47"/>
+      <c r="AY37" s="47"/>
+      <c r="AZ37" s="47"/>
+      <c r="BA37" s="47"/>
+      <c r="BB37" s="47"/>
+      <c r="BC37" s="47"/>
+      <c r="BD37" s="47"/>
+      <c r="BE37" s="48"/>
+    </row>
+    <row r="38" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="81"/>
+      <c r="B38" s="82"/>
+      <c r="C38" s="82"/>
+      <c r="D38" s="82"/>
+      <c r="E38" s="82"/>
+      <c r="F38" s="82"/>
+      <c r="G38" s="82"/>
+      <c r="H38" s="83"/>
+      <c r="I38" s="64"/>
+      <c r="J38" s="65"/>
+      <c r="K38" s="65"/>
+      <c r="L38" s="65"/>
+      <c r="M38" s="65"/>
+      <c r="N38" s="66"/>
+      <c r="O38" s="9"/>
+      <c r="P38" s="10"/>
+      <c r="Q38" s="10"/>
+      <c r="R38" s="10"/>
+      <c r="S38" s="10"/>
+      <c r="T38" s="10"/>
+      <c r="U38" s="10"/>
+      <c r="V38" s="10"/>
+      <c r="W38" s="10"/>
+      <c r="X38" s="10"/>
+      <c r="Y38" s="10"/>
+      <c r="Z38" s="10"/>
+      <c r="AA38" s="10"/>
+      <c r="AB38" s="10"/>
+      <c r="AC38" s="10"/>
+      <c r="AD38" s="10"/>
+      <c r="AE38" s="10"/>
+      <c r="AF38" s="10"/>
+      <c r="AG38" s="11"/>
+      <c r="AH38" s="64"/>
+      <c r="AI38" s="65"/>
+      <c r="AJ38" s="65"/>
+      <c r="AK38" s="65"/>
+      <c r="AL38" s="65"/>
+      <c r="AM38" s="66"/>
+      <c r="AN38" s="49"/>
+      <c r="AO38" s="50"/>
+      <c r="AP38" s="50"/>
+      <c r="AQ38" s="50"/>
+      <c r="AR38" s="50"/>
+      <c r="AS38" s="50"/>
+      <c r="AT38" s="50"/>
+      <c r="AU38" s="50"/>
+      <c r="AV38" s="50"/>
+      <c r="AW38" s="50"/>
+      <c r="AX38" s="50"/>
+      <c r="AY38" s="50"/>
+      <c r="AZ38" s="50"/>
+      <c r="BA38" s="50"/>
+      <c r="BB38" s="50"/>
+      <c r="BC38" s="50"/>
+      <c r="BD38" s="50"/>
+      <c r="BE38" s="51"/>
+    </row>
+    <row r="39" spans="1:57" ht="18" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="81"/>
+      <c r="B39" s="82"/>
+      <c r="C39" s="82"/>
+      <c r="D39" s="82"/>
+      <c r="E39" s="82"/>
+      <c r="F39" s="82"/>
+      <c r="G39" s="82"/>
+      <c r="H39" s="83"/>
+      <c r="I39" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J39" s="53"/>
+      <c r="K39" s="53"/>
+      <c r="L39" s="53"/>
+      <c r="M39" s="53"/>
+      <c r="N39" s="54"/>
+      <c r="O39" s="55"/>
+      <c r="P39" s="56"/>
+      <c r="Q39" s="56"/>
+      <c r="R39" s="56"/>
+      <c r="S39" s="56"/>
+      <c r="T39" s="56"/>
+      <c r="U39" s="56"/>
+      <c r="V39" s="56"/>
+      <c r="W39" s="56"/>
+      <c r="X39" s="56"/>
+      <c r="Y39" s="56"/>
+      <c r="Z39" s="56"/>
+      <c r="AA39" s="56"/>
+      <c r="AB39" s="56"/>
+      <c r="AC39" s="56"/>
+      <c r="AD39" s="56"/>
+      <c r="AE39" s="56"/>
+      <c r="AF39" s="56"/>
+      <c r="AG39" s="57"/>
+      <c r="AH39" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="H16" s="52"/>
-[...13 lines deleted...]
-      <c r="D17" s="51" t="s">
+      <c r="AI39" s="59"/>
+      <c r="AJ39" s="59"/>
+      <c r="AK39" s="59"/>
+      <c r="AL39" s="59"/>
+      <c r="AM39" s="60"/>
+      <c r="AN39" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO39" s="68"/>
+      <c r="AP39" s="68"/>
+      <c r="AQ39" s="68"/>
+      <c r="AR39" s="68"/>
+      <c r="AS39" s="68"/>
+      <c r="AT39" s="68"/>
+      <c r="AU39" s="68"/>
+      <c r="AV39" s="68"/>
+      <c r="AW39" s="68"/>
+      <c r="AX39" s="68"/>
+      <c r="AY39" s="68"/>
+      <c r="AZ39" s="68"/>
+      <c r="BA39" s="68"/>
+      <c r="BB39" s="68"/>
+      <c r="BC39" s="68"/>
+      <c r="BD39" s="68"/>
+      <c r="BE39" s="69"/>
+    </row>
+    <row r="40" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="81"/>
+      <c r="B40" s="82"/>
+      <c r="C40" s="82"/>
+      <c r="D40" s="82"/>
+      <c r="E40" s="82"/>
+      <c r="F40" s="82"/>
+      <c r="G40" s="82"/>
+      <c r="H40" s="83"/>
+      <c r="I40" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="J40" s="79"/>
+      <c r="K40" s="79"/>
+      <c r="L40" s="79"/>
+      <c r="M40" s="79"/>
+      <c r="N40" s="80"/>
+      <c r="O40" s="2"/>
+      <c r="P40" s="21"/>
+      <c r="Q40" s="21"/>
+      <c r="R40" s="21"/>
+      <c r="S40" s="21"/>
+      <c r="T40" s="21"/>
+      <c r="U40" s="21"/>
+      <c r="V40" s="21"/>
+      <c r="W40" s="21"/>
+      <c r="X40" s="21"/>
+      <c r="Y40" s="21"/>
+      <c r="Z40" s="21"/>
+      <c r="AA40" s="21"/>
+      <c r="AB40" s="21"/>
+      <c r="AC40" s="21"/>
+      <c r="AD40" s="21"/>
+      <c r="AE40" s="21"/>
+      <c r="AF40" s="21"/>
+      <c r="AG40" s="8"/>
+      <c r="AH40" s="61"/>
+      <c r="AI40" s="62"/>
+      <c r="AJ40" s="62"/>
+      <c r="AK40" s="62"/>
+      <c r="AL40" s="62"/>
+      <c r="AM40" s="63"/>
+      <c r="AN40" s="70"/>
+      <c r="AO40" s="71"/>
+      <c r="AP40" s="71"/>
+      <c r="AQ40" s="71"/>
+      <c r="AR40" s="71"/>
+      <c r="AS40" s="71"/>
+      <c r="AT40" s="71"/>
+      <c r="AU40" s="71"/>
+      <c r="AV40" s="71"/>
+      <c r="AW40" s="71"/>
+      <c r="AX40" s="71"/>
+      <c r="AY40" s="71"/>
+      <c r="AZ40" s="71"/>
+      <c r="BA40" s="71"/>
+      <c r="BB40" s="71"/>
+      <c r="BC40" s="71"/>
+      <c r="BD40" s="71"/>
+      <c r="BE40" s="72"/>
+    </row>
+    <row r="41" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="81"/>
+      <c r="B41" s="82"/>
+      <c r="C41" s="82"/>
+      <c r="D41" s="82"/>
+      <c r="E41" s="82"/>
+      <c r="F41" s="82"/>
+      <c r="G41" s="82"/>
+      <c r="H41" s="83"/>
+      <c r="I41" s="81"/>
+      <c r="J41" s="82"/>
+      <c r="K41" s="82"/>
+      <c r="L41" s="82"/>
+      <c r="M41" s="82"/>
+      <c r="N41" s="83"/>
+      <c r="O41" s="2"/>
+      <c r="P41" s="21"/>
+      <c r="Q41" s="21"/>
+      <c r="R41" s="21"/>
+      <c r="S41" s="21"/>
+      <c r="T41" s="21"/>
+      <c r="U41" s="21"/>
+      <c r="V41" s="21"/>
+      <c r="W41" s="21"/>
+      <c r="X41" s="21"/>
+      <c r="Y41" s="21"/>
+      <c r="Z41" s="21"/>
+      <c r="AA41" s="21"/>
+      <c r="AB41" s="21"/>
+      <c r="AC41" s="21"/>
+      <c r="AD41" s="21"/>
+      <c r="AE41" s="21"/>
+      <c r="AF41" s="21"/>
+      <c r="AG41" s="8"/>
+      <c r="AH41" s="61"/>
+      <c r="AI41" s="62"/>
+      <c r="AJ41" s="62"/>
+      <c r="AK41" s="62"/>
+      <c r="AL41" s="62"/>
+      <c r="AM41" s="63"/>
+      <c r="AN41" s="70"/>
+      <c r="AO41" s="71"/>
+      <c r="AP41" s="71"/>
+      <c r="AQ41" s="71"/>
+      <c r="AR41" s="71"/>
+      <c r="AS41" s="71"/>
+      <c r="AT41" s="71"/>
+      <c r="AU41" s="71"/>
+      <c r="AV41" s="71"/>
+      <c r="AW41" s="71"/>
+      <c r="AX41" s="71"/>
+      <c r="AY41" s="71"/>
+      <c r="AZ41" s="71"/>
+      <c r="BA41" s="71"/>
+      <c r="BB41" s="71"/>
+      <c r="BC41" s="71"/>
+      <c r="BD41" s="71"/>
+      <c r="BE41" s="72"/>
+    </row>
+    <row r="42" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="81"/>
+      <c r="B42" s="82"/>
+      <c r="C42" s="82"/>
+      <c r="D42" s="82"/>
+      <c r="E42" s="82"/>
+      <c r="F42" s="82"/>
+      <c r="G42" s="82"/>
+      <c r="H42" s="83"/>
+      <c r="I42" s="81"/>
+      <c r="J42" s="82"/>
+      <c r="K42" s="82"/>
+      <c r="L42" s="82"/>
+      <c r="M42" s="82"/>
+      <c r="N42" s="83"/>
+      <c r="O42" s="2"/>
+      <c r="P42" s="21"/>
+      <c r="Q42" s="21"/>
+      <c r="R42" s="21"/>
+      <c r="S42" s="21"/>
+      <c r="T42" s="21"/>
+      <c r="U42" s="21"/>
+      <c r="V42" s="21"/>
+      <c r="W42" s="21"/>
+      <c r="X42" s="21"/>
+      <c r="Y42" s="21"/>
+      <c r="Z42" s="21"/>
+      <c r="AA42" s="21"/>
+      <c r="AB42" s="21"/>
+      <c r="AC42" s="21"/>
+      <c r="AD42" s="21"/>
+      <c r="AE42" s="21"/>
+      <c r="AF42" s="21"/>
+      <c r="AG42" s="8"/>
+      <c r="AH42" s="61"/>
+      <c r="AI42" s="62"/>
+      <c r="AJ42" s="62"/>
+      <c r="AK42" s="62"/>
+      <c r="AL42" s="62"/>
+      <c r="AM42" s="63"/>
+      <c r="AN42" s="70"/>
+      <c r="AO42" s="71"/>
+      <c r="AP42" s="71"/>
+      <c r="AQ42" s="71"/>
+      <c r="AR42" s="71"/>
+      <c r="AS42" s="71"/>
+      <c r="AT42" s="71"/>
+      <c r="AU42" s="71"/>
+      <c r="AV42" s="71"/>
+      <c r="AW42" s="71"/>
+      <c r="AX42" s="71"/>
+      <c r="AY42" s="71"/>
+      <c r="AZ42" s="71"/>
+      <c r="BA42" s="71"/>
+      <c r="BB42" s="71"/>
+      <c r="BC42" s="71"/>
+      <c r="BD42" s="71"/>
+      <c r="BE42" s="72"/>
+    </row>
+    <row r="43" spans="1:57" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="84"/>
+      <c r="B43" s="85"/>
+      <c r="C43" s="85"/>
+      <c r="D43" s="85"/>
+      <c r="E43" s="85"/>
+      <c r="F43" s="85"/>
+      <c r="G43" s="85"/>
+      <c r="H43" s="86"/>
+      <c r="I43" s="84"/>
+      <c r="J43" s="85"/>
+      <c r="K43" s="85"/>
+      <c r="L43" s="85"/>
+      <c r="M43" s="85"/>
+      <c r="N43" s="86"/>
+      <c r="O43" s="9"/>
+      <c r="P43" s="10"/>
+      <c r="Q43" s="10"/>
+      <c r="R43" s="10"/>
+      <c r="S43" s="10"/>
+      <c r="T43" s="10"/>
+      <c r="U43" s="10"/>
+      <c r="V43" s="10"/>
+      <c r="W43" s="10"/>
+      <c r="X43" s="10"/>
+      <c r="Y43" s="10"/>
+      <c r="Z43" s="10"/>
+      <c r="AA43" s="10"/>
+      <c r="AB43" s="10"/>
+      <c r="AC43" s="10"/>
+      <c r="AD43" s="10"/>
+      <c r="AE43" s="10"/>
+      <c r="AF43" s="10"/>
+      <c r="AG43" s="11"/>
+      <c r="AH43" s="64"/>
+      <c r="AI43" s="65"/>
+      <c r="AJ43" s="65"/>
+      <c r="AK43" s="65"/>
+      <c r="AL43" s="65"/>
+      <c r="AM43" s="66"/>
+      <c r="AN43" s="73"/>
+      <c r="AO43" s="74"/>
+      <c r="AP43" s="74"/>
+      <c r="AQ43" s="74"/>
+      <c r="AR43" s="74"/>
+      <c r="AS43" s="74"/>
+      <c r="AT43" s="74"/>
+      <c r="AU43" s="74"/>
+      <c r="AV43" s="74"/>
+      <c r="AW43" s="74"/>
+      <c r="AX43" s="74"/>
+      <c r="AY43" s="74"/>
+      <c r="AZ43" s="74"/>
+      <c r="BA43" s="74"/>
+      <c r="BB43" s="74"/>
+      <c r="BC43" s="74"/>
+      <c r="BD43" s="74"/>
+      <c r="BE43" s="75"/>
+    </row>
+    <row r="44" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A44" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="B44" s="62"/>
+      <c r="C44" s="62"/>
+      <c r="D44" s="62"/>
+      <c r="E44" s="62"/>
+      <c r="F44" s="62"/>
+      <c r="G44" s="62"/>
+      <c r="H44" s="63"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
+      <c r="N44" s="21"/>
+      <c r="O44" s="23"/>
+      <c r="P44" s="23"/>
+      <c r="Q44" s="23"/>
+      <c r="R44" s="23"/>
+      <c r="S44" s="23"/>
+      <c r="T44" s="23"/>
+      <c r="U44" s="23"/>
+      <c r="V44" s="23"/>
+      <c r="W44" s="23"/>
+      <c r="X44" s="23"/>
+      <c r="Y44" s="23"/>
+      <c r="Z44" s="23"/>
+      <c r="AA44" s="23"/>
+      <c r="AB44" s="23"/>
+      <c r="AC44" s="23"/>
+      <c r="AD44" s="23"/>
+      <c r="AE44" s="23"/>
+      <c r="AF44" s="23"/>
+      <c r="AG44" s="23"/>
+      <c r="AH44" s="21"/>
+      <c r="AI44" s="21"/>
+      <c r="AJ44" s="21"/>
+      <c r="AK44" s="21"/>
+      <c r="AL44" s="21"/>
+      <c r="AM44" s="21"/>
+      <c r="AN44" s="22"/>
+      <c r="AO44" s="22"/>
+      <c r="AP44" s="22"/>
+      <c r="AQ44" s="22"/>
+      <c r="AR44" s="22"/>
+      <c r="AS44" s="22"/>
+      <c r="AT44" s="22"/>
+      <c r="AU44" s="22"/>
+      <c r="AV44" s="22"/>
+      <c r="AW44" s="22"/>
+      <c r="AX44" s="22"/>
+      <c r="AY44" s="22"/>
+      <c r="AZ44" s="22"/>
+      <c r="BA44" s="22"/>
+      <c r="BB44" s="22"/>
+      <c r="BC44" s="22"/>
+      <c r="BD44" s="22"/>
+      <c r="BE44" s="15"/>
+    </row>
+    <row r="45" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A45" s="61"/>
+      <c r="B45" s="62"/>
+      <c r="C45" s="62"/>
+      <c r="D45" s="62"/>
+      <c r="E45" s="62"/>
+      <c r="F45" s="62"/>
+      <c r="G45" s="62"/>
+      <c r="H45" s="63"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="21"/>
+      <c r="K45" s="21"/>
+      <c r="L45" s="21"/>
+      <c r="M45" s="21"/>
+      <c r="N45" s="21"/>
+      <c r="O45" s="23"/>
+      <c r="P45" s="23"/>
+      <c r="Q45" s="23"/>
+      <c r="R45" s="23"/>
+      <c r="S45" s="23"/>
+      <c r="T45" s="23"/>
+      <c r="U45" s="23"/>
+      <c r="V45" s="23"/>
+      <c r="W45" s="23"/>
+      <c r="X45" s="23"/>
+      <c r="Y45" s="23"/>
+      <c r="Z45" s="23"/>
+      <c r="AA45" s="23"/>
+      <c r="AB45" s="23"/>
+      <c r="AC45" s="23"/>
+      <c r="AD45" s="23"/>
+      <c r="AE45" s="23"/>
+      <c r="AF45" s="23"/>
+      <c r="AG45" s="23"/>
+      <c r="AH45" s="21"/>
+      <c r="AI45" s="21"/>
+      <c r="AJ45" s="21"/>
+      <c r="AK45" s="21"/>
+      <c r="AL45" s="21"/>
+      <c r="AM45" s="21"/>
+      <c r="AN45" s="22"/>
+      <c r="AO45" s="22"/>
+      <c r="AP45" s="22"/>
+      <c r="AQ45" s="22"/>
+      <c r="AR45" s="22"/>
+      <c r="AS45" s="22"/>
+      <c r="AT45" s="22"/>
+      <c r="AU45" s="22"/>
+      <c r="AV45" s="22"/>
+      <c r="AW45" s="22"/>
+      <c r="AX45" s="22"/>
+      <c r="AY45" s="22"/>
+      <c r="AZ45" s="22"/>
+      <c r="BA45" s="22"/>
+      <c r="BB45" s="22"/>
+      <c r="BC45" s="22"/>
+      <c r="BD45" s="22"/>
+      <c r="BE45" s="15"/>
+    </row>
+    <row r="46" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A46" s="61"/>
+      <c r="B46" s="62"/>
+      <c r="C46" s="62"/>
+      <c r="D46" s="62"/>
+      <c r="E46" s="62"/>
+      <c r="F46" s="62"/>
+      <c r="G46" s="62"/>
+      <c r="H46" s="63"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="21"/>
+      <c r="K46" s="21"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="21"/>
+      <c r="N46" s="21"/>
+      <c r="O46" s="23"/>
+      <c r="P46" s="23"/>
+      <c r="Q46" s="23"/>
+      <c r="R46" s="23"/>
+      <c r="S46" s="23"/>
+      <c r="T46" s="23"/>
+      <c r="U46" s="23"/>
+      <c r="V46" s="23"/>
+      <c r="W46" s="23"/>
+      <c r="X46" s="23"/>
+      <c r="Y46" s="23"/>
+      <c r="Z46" s="23"/>
+      <c r="AA46" s="23"/>
+      <c r="AB46" s="23"/>
+      <c r="AC46" s="23"/>
+      <c r="AD46" s="23"/>
+      <c r="AE46" s="23"/>
+      <c r="AF46" s="23"/>
+      <c r="AG46" s="23"/>
+      <c r="AH46" s="21"/>
+      <c r="AI46" s="21"/>
+      <c r="AJ46" s="21"/>
+      <c r="AK46" s="21"/>
+      <c r="AL46" s="21"/>
+      <c r="AM46" s="21"/>
+      <c r="AN46" s="22"/>
+      <c r="AO46" s="22"/>
+      <c r="AP46" s="22"/>
+      <c r="AQ46" s="22"/>
+      <c r="AR46" s="22"/>
+      <c r="AS46" s="22"/>
+      <c r="AT46" s="22"/>
+      <c r="AU46" s="22"/>
+      <c r="AV46" s="22"/>
+      <c r="AW46" s="22"/>
+      <c r="AX46" s="22"/>
+      <c r="AY46" s="22"/>
+      <c r="AZ46" s="22"/>
+      <c r="BA46" s="22"/>
+      <c r="BB46" s="22"/>
+      <c r="BC46" s="22"/>
+      <c r="BD46" s="22"/>
+      <c r="BE46" s="15"/>
+    </row>
+    <row r="47" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A47" s="61"/>
+      <c r="B47" s="62"/>
+      <c r="C47" s="62"/>
+      <c r="D47" s="62"/>
+      <c r="E47" s="62"/>
+      <c r="F47" s="62"/>
+      <c r="G47" s="62"/>
+      <c r="H47" s="63"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="21"/>
+      <c r="K47" s="21"/>
+      <c r="L47" s="21"/>
+      <c r="M47" s="21"/>
+      <c r="N47" s="21"/>
+      <c r="O47" s="23"/>
+      <c r="P47" s="23"/>
+      <c r="Q47" s="23"/>
+      <c r="R47" s="23"/>
+      <c r="S47" s="23"/>
+      <c r="T47" s="23"/>
+      <c r="U47" s="23"/>
+      <c r="V47" s="23"/>
+      <c r="W47" s="23"/>
+      <c r="X47" s="23"/>
+      <c r="Y47" s="23"/>
+      <c r="Z47" s="23"/>
+      <c r="AA47" s="23"/>
+      <c r="AB47" s="23"/>
+      <c r="AC47" s="23"/>
+      <c r="AD47" s="23"/>
+      <c r="AE47" s="23"/>
+      <c r="AF47" s="23"/>
+      <c r="AG47" s="23"/>
+      <c r="AH47" s="21"/>
+      <c r="AI47" s="21"/>
+      <c r="AJ47" s="21"/>
+      <c r="AK47" s="21"/>
+      <c r="AL47" s="21"/>
+      <c r="AM47" s="21"/>
+      <c r="AN47" s="22"/>
+      <c r="AO47" s="22"/>
+      <c r="AP47" s="22"/>
+      <c r="AQ47" s="22"/>
+      <c r="AR47" s="22"/>
+      <c r="AS47" s="22"/>
+      <c r="AT47" s="22"/>
+      <c r="AU47" s="22"/>
+      <c r="AV47" s="22"/>
+      <c r="AW47" s="22"/>
+      <c r="AX47" s="22"/>
+      <c r="AY47" s="22"/>
+      <c r="AZ47" s="22"/>
+      <c r="BA47" s="22"/>
+      <c r="BB47" s="22"/>
+      <c r="BC47" s="22"/>
+      <c r="BD47" s="22"/>
+      <c r="BE47" s="15"/>
+    </row>
+    <row r="48" spans="1:57" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A48" s="64"/>
+      <c r="B48" s="65"/>
+      <c r="C48" s="65"/>
+      <c r="D48" s="65"/>
+      <c r="E48" s="65"/>
+      <c r="F48" s="65"/>
+      <c r="G48" s="65"/>
+      <c r="H48" s="66"/>
+      <c r="I48" s="9"/>
+      <c r="J48" s="10"/>
+      <c r="K48" s="10"/>
+      <c r="L48" s="10"/>
+      <c r="M48" s="10"/>
+      <c r="N48" s="10"/>
+      <c r="O48" s="16"/>
+      <c r="P48" s="16"/>
+      <c r="Q48" s="16"/>
+      <c r="R48" s="16"/>
+      <c r="S48" s="16"/>
+      <c r="T48" s="16"/>
+      <c r="U48" s="16"/>
+      <c r="V48" s="16"/>
+      <c r="W48" s="16"/>
+      <c r="X48" s="16"/>
+      <c r="Y48" s="16"/>
+      <c r="Z48" s="16"/>
+      <c r="AA48" s="16"/>
+      <c r="AB48" s="16"/>
+      <c r="AC48" s="16"/>
+      <c r="AD48" s="16"/>
+      <c r="AE48" s="16"/>
+      <c r="AF48" s="16"/>
+      <c r="AG48" s="16"/>
+      <c r="AH48" s="10"/>
+      <c r="AI48" s="10"/>
+      <c r="AJ48" s="10"/>
+      <c r="AK48" s="10"/>
+      <c r="AL48" s="10"/>
+      <c r="AM48" s="10"/>
+      <c r="AN48" s="17"/>
+      <c r="AO48" s="17"/>
+      <c r="AP48" s="17"/>
+      <c r="AQ48" s="17"/>
+      <c r="AR48" s="17"/>
+      <c r="AS48" s="17"/>
+      <c r="AT48" s="17"/>
+      <c r="AU48" s="17"/>
+      <c r="AV48" s="17"/>
+      <c r="AW48" s="17"/>
+      <c r="AX48" s="17"/>
+      <c r="AY48" s="17"/>
+      <c r="AZ48" s="17"/>
+      <c r="BA48" s="17"/>
+      <c r="BB48" s="17"/>
+      <c r="BC48" s="17"/>
+      <c r="BD48" s="17"/>
+      <c r="BE48" s="18"/>
+    </row>
+    <row r="49" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="22"/>
+      <c r="B49" s="22"/>
+      <c r="C49" s="22"/>
+      <c r="D49" s="22"/>
+      <c r="E49" s="22"/>
+      <c r="F49" s="22"/>
+      <c r="G49" s="22"/>
+      <c r="H49" s="22"/>
+      <c r="I49" s="21"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="21"/>
+      <c r="L49" s="21"/>
+      <c r="M49" s="21"/>
+      <c r="N49" s="21"/>
+      <c r="O49" s="23"/>
+      <c r="P49" s="23"/>
+      <c r="Q49" s="23"/>
+      <c r="R49" s="23"/>
+      <c r="S49" s="23"/>
+      <c r="T49" s="23"/>
+      <c r="U49" s="23"/>
+      <c r="V49" s="23"/>
+      <c r="W49" s="23"/>
+      <c r="X49" s="23"/>
+      <c r="Y49" s="23"/>
+      <c r="Z49" s="23"/>
+      <c r="AA49" s="23"/>
+      <c r="AB49" s="23"/>
+      <c r="AC49" s="23"/>
+      <c r="AD49" s="23"/>
+      <c r="AE49" s="23"/>
+      <c r="AF49" s="23"/>
+      <c r="AG49" s="23"/>
+      <c r="AH49" s="21"/>
+      <c r="AI49" s="21"/>
+      <c r="AJ49" s="21"/>
+      <c r="AK49" s="21"/>
+      <c r="AL49" s="21"/>
+      <c r="AM49" s="21"/>
+      <c r="AN49" s="22"/>
+      <c r="AO49" s="22"/>
+      <c r="AP49" s="22"/>
+      <c r="AQ49" s="22"/>
+      <c r="AR49" s="22"/>
+      <c r="AS49" s="22"/>
+      <c r="AT49" s="22"/>
+      <c r="AU49" s="22"/>
+      <c r="AV49" s="22"/>
+      <c r="AW49" s="22"/>
+      <c r="AX49" s="22"/>
+      <c r="AY49" s="22"/>
+      <c r="AZ49" s="22"/>
+      <c r="BA49" s="22"/>
+      <c r="BB49" s="22"/>
+      <c r="BC49" s="22"/>
+      <c r="BD49" s="22"/>
+      <c r="BE49" s="22"/>
+    </row>
+    <row r="50" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A50" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B50" s="25"/>
+      <c r="C50" s="25"/>
+      <c r="D50" s="25"/>
+      <c r="E50" s="25"/>
+      <c r="F50" s="25"/>
+      <c r="G50" s="25"/>
+      <c r="H50" s="25"/>
+      <c r="I50" s="25"/>
+      <c r="J50" s="25"/>
+      <c r="K50" s="25"/>
+      <c r="L50" s="25"/>
+      <c r="M50" s="25"/>
+      <c r="N50" s="25"/>
+      <c r="O50" s="25"/>
+      <c r="P50" s="25"/>
+      <c r="Q50" s="25"/>
+      <c r="R50" s="25"/>
+      <c r="S50" s="25"/>
+      <c r="T50" s="25"/>
+      <c r="U50" s="25"/>
+      <c r="V50" s="25"/>
+      <c r="W50" s="25"/>
+      <c r="X50" s="25"/>
+      <c r="Y50" s="25"/>
+      <c r="Z50" s="25"/>
+      <c r="AA50" s="25"/>
+      <c r="AB50" s="25"/>
+      <c r="AC50" s="25"/>
+      <c r="AD50" s="25"/>
+      <c r="AE50" s="25"/>
+      <c r="AF50" s="25"/>
+      <c r="AG50" s="25"/>
+      <c r="AH50" s="25"/>
+      <c r="AI50" s="25"/>
+      <c r="AJ50" s="25"/>
+      <c r="AK50" s="25"/>
+      <c r="AL50" s="25"/>
+      <c r="AM50" s="25"/>
+      <c r="AN50" s="25"/>
+      <c r="AO50" s="25"/>
+      <c r="AP50" s="25"/>
+      <c r="AQ50" s="25"/>
+      <c r="AR50" s="25"/>
+      <c r="AS50" s="25"/>
+      <c r="AT50" s="25"/>
+      <c r="AU50" s="25"/>
+      <c r="AV50" s="25"/>
+      <c r="AW50" s="25"/>
+      <c r="AX50" s="25"/>
+      <c r="AY50" s="25"/>
+      <c r="AZ50" s="25"/>
+      <c r="BA50" s="25"/>
+      <c r="BB50" s="25"/>
+      <c r="BC50" s="25"/>
+      <c r="BD50" s="25"/>
+      <c r="BE50" s="25"/>
+    </row>
+    <row r="51" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A51" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" s="25"/>
+      <c r="C51" s="25"/>
+      <c r="D51" s="25"/>
+      <c r="E51" s="25"/>
+      <c r="F51" s="25"/>
+      <c r="G51" s="25"/>
+      <c r="H51" s="25"/>
+      <c r="I51" s="25"/>
+      <c r="J51" s="25"/>
+      <c r="K51" s="25"/>
+      <c r="L51" s="25"/>
+      <c r="M51" s="25"/>
+      <c r="N51" s="25"/>
+      <c r="O51" s="25"/>
+      <c r="P51" s="25"/>
+      <c r="Q51" s="25"/>
+      <c r="R51" s="25"/>
+      <c r="S51" s="25"/>
+      <c r="T51" s="25"/>
+      <c r="U51" s="25"/>
+      <c r="V51" s="25"/>
+      <c r="W51" s="25"/>
+      <c r="X51" s="25"/>
+      <c r="Y51" s="25"/>
+      <c r="Z51" s="25"/>
+      <c r="AA51" s="25"/>
+      <c r="AB51" s="25"/>
+      <c r="AC51" s="25"/>
+      <c r="AD51" s="25"/>
+      <c r="AE51" s="25"/>
+      <c r="AF51" s="25"/>
+      <c r="AG51" s="25"/>
+      <c r="AH51" s="25"/>
+      <c r="AI51" s="25"/>
+      <c r="AJ51" s="25"/>
+      <c r="AK51" s="25"/>
+      <c r="AL51" s="25"/>
+      <c r="AM51" s="25"/>
+      <c r="AN51" s="25"/>
+      <c r="AO51" s="25"/>
+      <c r="AP51" s="25"/>
+      <c r="AQ51" s="25"/>
+      <c r="AR51" s="25"/>
+      <c r="AS51" s="25"/>
+      <c r="AT51" s="25"/>
+      <c r="AU51" s="25"/>
+      <c r="AV51" s="25"/>
+      <c r="AW51" s="25"/>
+      <c r="AX51" s="25"/>
+      <c r="AY51" s="25"/>
+      <c r="AZ51" s="25"/>
+      <c r="BA51" s="25"/>
+      <c r="BB51" s="25"/>
+      <c r="BC51" s="25"/>
+      <c r="BD51" s="25"/>
+      <c r="BE51" s="25"/>
+    </row>
+    <row r="52" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A52" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B52" s="25"/>
+      <c r="C52" s="25"/>
+      <c r="D52" s="25"/>
+      <c r="E52" s="25"/>
+      <c r="F52" s="25"/>
+      <c r="G52" s="25"/>
+      <c r="H52" s="25"/>
+      <c r="I52" s="25"/>
+      <c r="J52" s="25"/>
+      <c r="K52" s="25"/>
+      <c r="L52" s="25"/>
+      <c r="M52" s="25"/>
+      <c r="N52" s="25"/>
+      <c r="O52" s="25"/>
+      <c r="P52" s="25"/>
+      <c r="Q52" s="25"/>
+      <c r="R52" s="25"/>
+      <c r="S52" s="25"/>
+      <c r="T52" s="25"/>
+      <c r="U52" s="25"/>
+      <c r="V52" s="25"/>
+      <c r="W52" s="25"/>
+      <c r="X52" s="25"/>
+      <c r="Y52" s="25"/>
+      <c r="Z52" s="25"/>
+      <c r="AA52" s="25"/>
+      <c r="AB52" s="25"/>
+      <c r="AC52" s="25"/>
+      <c r="AD52" s="25"/>
+      <c r="AE52" s="25"/>
+      <c r="AF52" s="25"/>
+      <c r="AG52" s="25"/>
+      <c r="AH52" s="25"/>
+      <c r="AI52" s="25"/>
+      <c r="AJ52" s="25"/>
+      <c r="AK52" s="25"/>
+      <c r="AL52" s="25"/>
+      <c r="AM52" s="25"/>
+      <c r="AN52" s="25"/>
+      <c r="AO52" s="25"/>
+      <c r="AP52" s="25"/>
+      <c r="AQ52" s="25"/>
+      <c r="AR52" s="25"/>
+      <c r="AS52" s="25"/>
+      <c r="AT52" s="25"/>
+      <c r="AU52" s="25"/>
+      <c r="AV52" s="25"/>
+      <c r="AW52" s="25"/>
+      <c r="AX52" s="25"/>
+      <c r="AY52" s="25"/>
+      <c r="AZ52" s="25"/>
+      <c r="BA52" s="25"/>
+      <c r="BB52" s="25"/>
+      <c r="BC52" s="25"/>
+      <c r="BD52" s="25"/>
+      <c r="BE52" s="25"/>
+    </row>
+    <row r="53" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A53" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B53" s="25"/>
+      <c r="C53" s="25"/>
+      <c r="D53" s="25"/>
+      <c r="E53" s="25"/>
+      <c r="F53" s="25"/>
+      <c r="G53" s="25"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="25"/>
+      <c r="J53" s="25"/>
+      <c r="K53" s="25"/>
+      <c r="L53" s="25"/>
+      <c r="M53" s="25"/>
+      <c r="N53" s="25"/>
+      <c r="O53" s="25"/>
+      <c r="P53" s="25"/>
+      <c r="Q53" s="25"/>
+      <c r="R53" s="25"/>
+      <c r="S53" s="25"/>
+      <c r="T53" s="25"/>
+      <c r="U53" s="25"/>
+      <c r="V53" s="25"/>
+      <c r="W53" s="25"/>
+      <c r="X53" s="25"/>
+      <c r="Y53" s="25"/>
+      <c r="Z53" s="25"/>
+      <c r="AA53" s="25"/>
+      <c r="AB53" s="25"/>
+      <c r="AC53" s="25"/>
+      <c r="AD53" s="25"/>
+      <c r="AE53" s="25"/>
+      <c r="AF53" s="25"/>
+      <c r="AG53" s="25"/>
+      <c r="AH53" s="25"/>
+      <c r="AI53" s="25"/>
+      <c r="AJ53" s="25"/>
+      <c r="AK53" s="25"/>
+      <c r="AL53" s="25"/>
+      <c r="AM53" s="25"/>
+      <c r="AN53" s="25"/>
+      <c r="AO53" s="25"/>
+      <c r="AP53" s="25"/>
+      <c r="AQ53" s="25"/>
+      <c r="AR53" s="25"/>
+      <c r="AS53" s="25"/>
+      <c r="AT53" s="25"/>
+      <c r="AU53" s="25"/>
+      <c r="AV53" s="25"/>
+      <c r="AW53" s="25"/>
+      <c r="AX53" s="25"/>
+      <c r="AY53" s="25"/>
+      <c r="AZ53" s="25"/>
+      <c r="BA53" s="25"/>
+      <c r="BB53" s="25"/>
+      <c r="BC53" s="25"/>
+      <c r="BD53" s="25"/>
+      <c r="BE53" s="25"/>
+    </row>
+    <row r="54" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A54" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="E17" s="51"/>
-[...222 lines deleted...]
-      <c r="J28" s="22"/>
+      <c r="B54" s="25"/>
+      <c r="C54" s="25"/>
+      <c r="D54" s="25"/>
+      <c r="E54" s="25"/>
+      <c r="F54" s="25"/>
+      <c r="G54" s="25"/>
+      <c r="H54" s="25"/>
+      <c r="I54" s="25"/>
+      <c r="J54" s="25"/>
+      <c r="K54" s="25"/>
+      <c r="L54" s="25"/>
+      <c r="M54" s="25"/>
+      <c r="N54" s="25"/>
+      <c r="O54" s="25"/>
+      <c r="P54" s="25"/>
+      <c r="Q54" s="25"/>
+      <c r="R54" s="25"/>
+      <c r="S54" s="25"/>
+      <c r="T54" s="25"/>
+      <c r="U54" s="25"/>
+      <c r="V54" s="25"/>
+      <c r="W54" s="25"/>
+      <c r="X54" s="25"/>
+      <c r="Y54" s="25"/>
+      <c r="Z54" s="25"/>
+      <c r="AA54" s="25"/>
+      <c r="AB54" s="25"/>
+      <c r="AC54" s="25"/>
+      <c r="AD54" s="25"/>
+      <c r="AE54" s="25"/>
+      <c r="AF54" s="25"/>
+      <c r="AG54" s="25"/>
+      <c r="AH54" s="25"/>
+      <c r="AI54" s="25"/>
+      <c r="AJ54" s="25"/>
+      <c r="AK54" s="25"/>
+      <c r="AL54" s="25"/>
+      <c r="AM54" s="25"/>
+      <c r="AN54" s="25"/>
+      <c r="AO54" s="25"/>
+      <c r="AP54" s="25"/>
+      <c r="AQ54" s="25"/>
+      <c r="AR54" s="25"/>
+      <c r="AS54" s="25"/>
+      <c r="AT54" s="25"/>
+      <c r="AU54" s="25"/>
+      <c r="AV54" s="25"/>
+      <c r="AW54" s="25"/>
+      <c r="AX54" s="25"/>
+      <c r="AY54" s="25"/>
+      <c r="AZ54" s="25"/>
+      <c r="BA54" s="25"/>
+      <c r="BB54" s="25"/>
+      <c r="BC54" s="25"/>
+      <c r="BD54" s="25"/>
+      <c r="BE54" s="25"/>
+    </row>
+    <row r="55" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A55" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B55" s="25"/>
+      <c r="C55" s="25"/>
+      <c r="D55" s="25"/>
+      <c r="E55" s="25"/>
+      <c r="F55" s="25"/>
+      <c r="G55" s="25"/>
+      <c r="H55" s="25"/>
+      <c r="I55" s="25"/>
+      <c r="J55" s="25"/>
+      <c r="K55" s="25"/>
+      <c r="L55" s="25"/>
+      <c r="M55" s="25"/>
+      <c r="N55" s="25"/>
+      <c r="O55" s="25"/>
+      <c r="P55" s="25"/>
+      <c r="Q55" s="25"/>
+      <c r="R55" s="25"/>
+      <c r="S55" s="25"/>
+      <c r="T55" s="25"/>
+      <c r="U55" s="25"/>
+      <c r="V55" s="25"/>
+      <c r="W55" s="25"/>
+      <c r="X55" s="25"/>
+      <c r="Y55" s="25"/>
+      <c r="Z55" s="25"/>
+      <c r="AA55" s="25"/>
+      <c r="AB55" s="25"/>
+      <c r="AC55" s="25"/>
+      <c r="AD55" s="25"/>
+      <c r="AE55" s="25"/>
+      <c r="AF55" s="25"/>
+      <c r="AG55" s="25"/>
+      <c r="AH55" s="25"/>
+      <c r="AI55" s="25"/>
+      <c r="AJ55" s="25"/>
+      <c r="AK55" s="25"/>
+      <c r="AL55" s="25"/>
+      <c r="AM55" s="25"/>
+      <c r="AN55" s="25"/>
+      <c r="AO55" s="25"/>
+      <c r="AP55" s="25"/>
+      <c r="AQ55" s="25"/>
+      <c r="AR55" s="25"/>
+      <c r="AS55" s="25"/>
+      <c r="AT55" s="25"/>
+      <c r="AU55" s="25"/>
+      <c r="AV55" s="25"/>
+      <c r="AW55" s="25"/>
+      <c r="AX55" s="25"/>
+      <c r="AY55" s="25"/>
+      <c r="AZ55" s="25"/>
+      <c r="BA55" s="25"/>
+      <c r="BB55" s="25"/>
+      <c r="BC55" s="25"/>
+      <c r="BD55" s="25"/>
+      <c r="BE55" s="25"/>
+    </row>
+    <row r="56" spans="1:57" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A56" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" s="25"/>
+      <c r="C56" s="25"/>
+      <c r="D56" s="25"/>
+      <c r="E56" s="25"/>
+      <c r="F56" s="25"/>
+      <c r="G56" s="25"/>
+      <c r="H56" s="25"/>
+      <c r="I56" s="25"/>
+      <c r="J56" s="25"/>
+      <c r="K56" s="25"/>
+      <c r="L56" s="25"/>
+      <c r="M56" s="25"/>
+      <c r="N56" s="25"/>
+      <c r="O56" s="25"/>
+      <c r="P56" s="25"/>
+      <c r="Q56" s="25"/>
+      <c r="R56" s="25"/>
+      <c r="S56" s="25"/>
+      <c r="T56" s="25"/>
+      <c r="U56" s="25"/>
+      <c r="V56" s="25"/>
+      <c r="W56" s="25"/>
+      <c r="X56" s="25"/>
+      <c r="Y56" s="25"/>
+      <c r="Z56" s="25"/>
+      <c r="AA56" s="25"/>
+      <c r="AB56" s="25"/>
+      <c r="AC56" s="25"/>
+      <c r="AD56" s="25"/>
+      <c r="AE56" s="25"/>
+      <c r="AF56" s="25"/>
+      <c r="AG56" s="25"/>
+      <c r="AH56" s="25"/>
+      <c r="AI56" s="25"/>
+      <c r="AJ56" s="25"/>
+      <c r="AK56" s="25"/>
+      <c r="AL56" s="25"/>
+      <c r="AM56" s="25"/>
+      <c r="AN56" s="25"/>
+      <c r="AO56" s="25"/>
+      <c r="AP56" s="25"/>
+      <c r="AQ56" s="25"/>
+      <c r="AR56" s="25"/>
+      <c r="AS56" s="25"/>
+      <c r="AT56" s="25"/>
+      <c r="AU56" s="25"/>
+      <c r="AV56" s="25"/>
+      <c r="AW56" s="25"/>
+      <c r="AX56" s="25"/>
+      <c r="AY56" s="25"/>
+      <c r="AZ56" s="25"/>
+      <c r="BA56" s="25"/>
+      <c r="BB56" s="25"/>
+      <c r="BC56" s="25"/>
+      <c r="BD56" s="25"/>
+      <c r="BE56" s="25"/>
     </row>
   </sheetData>
-  <sheetProtection formatCells="0" selectLockedCells="1"/>
-[...34 lines deleted...]
-    <mergeCell ref="E22:H22"/>
+  <mergeCells count="27">
+    <mergeCell ref="AN34:BE38"/>
+    <mergeCell ref="I39:N39"/>
+    <mergeCell ref="O39:AG39"/>
+    <mergeCell ref="AH39:AM43"/>
+    <mergeCell ref="AN39:BE43"/>
+    <mergeCell ref="A44:H48"/>
+    <mergeCell ref="I30:N33"/>
+    <mergeCell ref="A34:H43"/>
+    <mergeCell ref="I34:N38"/>
+    <mergeCell ref="AH34:AM38"/>
+    <mergeCell ref="I40:N43"/>
+    <mergeCell ref="U18:AG18"/>
+    <mergeCell ref="E20:S22"/>
+    <mergeCell ref="A24:H33"/>
+    <mergeCell ref="I24:N28"/>
+    <mergeCell ref="I3:V3"/>
+    <mergeCell ref="I4:V4"/>
+    <mergeCell ref="AB8:AG9"/>
+    <mergeCell ref="P14:AO14"/>
+    <mergeCell ref="U16:AG16"/>
+    <mergeCell ref="U17:AG17"/>
+    <mergeCell ref="AN24:BE28"/>
+    <mergeCell ref="I29:N29"/>
+    <mergeCell ref="O29:AG29"/>
+    <mergeCell ref="AH29:AM33"/>
+    <mergeCell ref="AN29:BE33"/>
+    <mergeCell ref="AH24:AM28"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="1" right="1" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+      <vt:lpstr>申告書</vt:lpstr>
+      <vt:lpstr>申告書!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>TAIMS</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>東京都</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>