--- v0 (2026-01-19)
+++ v1 (2026-10-12)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0538142\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\S10_houjin\S10_houjin\法人事業税班（メール決裁資料）\【R8年度】\【主税局HP更新】外形・様式等\３．修正指示書（資本金等チェックポイント）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5138F0CE-FA79-4526-B25C-0D612880C0CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D9F1902-46A2-4E4E-8D5B-AF8A15EF4E57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-2880" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4152" yWindow="720" windowWidth="21600" windowHeight="11232" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="チェックポイント" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">チェックポイント!$A$1:$D$37</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="29">
   <si>
     <t>確　　　認　　　内　　　容</t>
     <rPh sb="0" eb="1">
       <t>カク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>シノブ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ナイ</t>
     </rPh>
     <rPh sb="12" eb="13">
@@ -348,78 +348,50 @@
       <t>ゾウシ</t>
     </rPh>
     <rPh sb="46" eb="48">
       <t>ソウトウ</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>ガク</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="52" eb="55">
       <t>ゼイホウジョウ</t>
     </rPh>
     <rPh sb="56" eb="59">
       <t>シホンキン</t>
     </rPh>
     <rPh sb="59" eb="60">
       <t>トウ</t>
     </rPh>
     <rPh sb="61" eb="62">
       <t>ガク</t>
     </rPh>
     <rPh sb="63" eb="65">
       <t>カサン</t>
-    </rPh>
-[...26 lines deleted...]
-      <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>対象</t>
     <rPh sb="0" eb="2">
       <t>タイショウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>・まず、法人税法上の資本金等の額から無償増減資等の加減算を行い、次に、その金額を貸借対照表の資本金と資本準備金の合算額と比較していますか？</t>
     <rPh sb="4" eb="6">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ゼイホウジョウ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>シホンキン</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>トウ</t>
     </rPh>
     <rPh sb="15" eb="16">
@@ -1004,50 +976,72 @@
       <t>タイ</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>イギ</t>
     </rPh>
     <rPh sb="64" eb="66">
       <t>モウシタ</t>
     </rPh>
     <rPh sb="67" eb="69">
       <t>コウコク</t>
     </rPh>
     <rPh sb="70" eb="72">
       <t>カンポウ</t>
     </rPh>
     <rPh sb="73" eb="75">
       <t>バッスイ</t>
     </rPh>
     <rPh sb="75" eb="76">
       <t>トウ</t>
     </rPh>
     <rPh sb="77" eb="79">
       <t>テンプ</t>
     </rPh>
     <rPh sb="80" eb="82">
       <t>ヒツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>⇒損失とは、当該損失の塡補に充てた日におけるその他利益剰余金の額が零を下回る場合における、当該零を下回る額であり、繰越利益剰余金の金額とは異なる場合があります。</t>
+    <rPh sb="1" eb="3">
+      <t>ソンシツ</t>
+    </rPh>
+    <rPh sb="65" eb="67">
+      <t>クリコシ</t>
+    </rPh>
+    <rPh sb="67" eb="69">
+      <t>リエキ</t>
+    </rPh>
+    <rPh sb="69" eb="72">
+      <t>ジョウヨキン</t>
+    </rPh>
+    <rPh sb="73" eb="75">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="77" eb="78">
+      <t>コトバアイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1547,197 +1541,198 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tax.metro.tokyo.jp/kazei/kintou_zeiritu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tax.metro.tokyo.jp/oshirase/2016/20160610.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tax.metro.tokyo.lg.jp/documents/d/tax/11_4_3b" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tax.metro.tokyo.lg.jp/shitsumon/work/a1#q05d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tax.metro.tokyo.lg.jp/shitsumon/work/a1#q04d" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tax.metro.tokyo.lg.jp/shitsumon/work/a1#qa04_02" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tax.metro.tokyo.lg.jp/documents/d/tax/201706_2024" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tax.metro.tokyo.lg.jp/shitsumon/work/a1#qa04_09" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tax.metro.tokyo.lg.jp/shitsumon/work/a1#q07d" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2990850</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>4467225</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>533400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="正方形/長方形 1">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3695700" y="2619375"/>
           <a:ext cx="1476375" cy="381000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -1786,50 +1781,51 @@
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3486150</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>4962525</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="正方形/長方形 5">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4191000" y="12868275"/>
           <a:ext cx="1476375" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -1878,50 +1874,51 @@
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3571875</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>200025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>5048250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>428625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="正方形/長方形 7">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4276725" y="14211300"/>
           <a:ext cx="1476375" cy="228600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -1957,75 +1954,76 @@
               </a:solidFill>
             </a:rPr>
             <a:t>　均等割　№</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" u="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>4】</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" u="sng">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>4086225</xdr:colOff>
+      <xdr:colOff>4335780</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>285750</xdr:rowOff>
+      <xdr:rowOff>339090</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>619125</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>11430</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="正方形/長方形 8">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4791075" y="17002125"/>
-          <a:ext cx="1476375" cy="333375"/>
+          <a:off x="4983480" y="16979265"/>
+          <a:ext cx="1474470" cy="339090"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
@@ -2062,50 +2060,51 @@
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2047875</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>371476</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3524250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19051</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="正方形/長方形 9">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2752725" y="18440401"/>
           <a:ext cx="1476375" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -2141,75 +2140,76 @@
               </a:solidFill>
             </a:rPr>
             <a:t>　均等割　№</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" u="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>5】</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" u="sng">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>4572000</xdr:colOff>
+      <xdr:colOff>4448174</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>304800</xdr:rowOff>
+      <xdr:rowOff>409575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>6048375</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>142874</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>120015</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="正方形/長方形 10">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5276850" y="19726275"/>
-          <a:ext cx="1476375" cy="381000"/>
+          <a:off x="5095874" y="19716750"/>
+          <a:ext cx="1400175" cy="377190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
@@ -2233,75 +2233,76 @@
               </a:solidFill>
             </a:rPr>
             <a:t>　均等割　№</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" u="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>7】</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" u="sng">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>4181475</xdr:colOff>
+      <xdr:colOff>4446270</xdr:colOff>
       <xdr:row>36</xdr:row>
-      <xdr:rowOff>295275</xdr:rowOff>
+      <xdr:rowOff>350520</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>5657850</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>215265</xdr:colOff>
       <xdr:row>37</xdr:row>
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="正方形/長方形 11">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4886325" y="21069300"/>
-          <a:ext cx="1476375" cy="457200"/>
+          <a:off x="5093970" y="20991195"/>
+          <a:ext cx="1474470" cy="449580"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
@@ -2325,75 +2326,76 @@
               </a:solidFill>
             </a:rPr>
             <a:t>　均等割　№</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" u="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>9】</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" u="sng">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>4867275</xdr:colOff>
+      <xdr:colOff>4110990</xdr:colOff>
       <xdr:row>28</xdr:row>
-      <xdr:rowOff>304800</xdr:rowOff>
+      <xdr:rowOff>409575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>6296025</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>638175</xdr:rowOff>
+      <xdr:colOff>5459730</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>72390</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="正方形/長方形 14">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5572125" y="15668625"/>
-          <a:ext cx="1428750" cy="333375"/>
+          <a:off x="4758690" y="15716250"/>
+          <a:ext cx="1348740" cy="329565"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
@@ -2430,51 +2432,51 @@
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>285751</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>401955</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1828800</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>401955</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="テキスト ボックス 16">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="638176" y="10422255"/>
           <a:ext cx="1895474" cy="0"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst>
             <a:gd name="connsiteX0" fmla="*/ 0 w 1771650"/>
             <a:gd name="connsiteY0" fmla="*/ 0 h 45719"/>
             <a:gd name="connsiteX1" fmla="*/ 1771650 w 1771650"/>
             <a:gd name="connsiteY1" fmla="*/ 0 h 45719"/>
             <a:gd name="connsiteX2" fmla="*/ 1771650 w 1771650"/>
             <a:gd name="connsiteY2" fmla="*/ 45719 h 45719"/>
             <a:gd name="connsiteX3" fmla="*/ 0 w 1771650"/>
             <a:gd name="connsiteY3" fmla="*/ 45719 h 45719"/>
             <a:gd name="connsiteX4" fmla="*/ 0 w 1771650"/>
@@ -2593,50 +2595,51 @@
               </a:solidFill>
             </a:rPr>
             <a:t>～法人事業税・法人都民税の申告を行う法人さまへ～</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3905249</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>57148</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>5419724</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>495299</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="正方形/長方形 19">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4610099" y="10077448"/>
           <a:ext cx="1514475" cy="438151"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
@@ -2697,116 +2700,116 @@
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>7</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>6276975</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>542925</xdr:rowOff>
         </xdr:to>
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="25" name="図 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
               <a:extLst>
                 <a:ext uri="{84589F7E-364E-4C9E-8A38-B11213B215E9}">
-                  <a14:cameraTool cellRange="#REF!" spid="_x0000_s1067"/>
+                  <a14:cameraTool cellRange="#REF!" spid="_x0000_s1072"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPicPr>
           </xdr:nvPicPr>
           <xdr:blipFill>
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="771525" y="3048000"/>
               <a:ext cx="6210300" cy="6353175"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:pic>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>4943475</xdr:colOff>
+      <xdr:colOff>4495800</xdr:colOff>
       <xdr:row>15</xdr:row>
-      <xdr:rowOff>228600</xdr:rowOff>
+      <xdr:rowOff>381000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>6265769</xdr:colOff>
+      <xdr:colOff>5631404</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>257175</xdr:rowOff>
+      <xdr:rowOff>297180</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="正方形/長方形 21">
-          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5648325" y="7924800"/>
-          <a:ext cx="1322294" cy="1190625"/>
+          <a:off x="5143500" y="8077200"/>
+          <a:ext cx="1135604" cy="1078230"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
@@ -3135,447 +3138,465 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A2:F37"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="4.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="83.21875" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.109375" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="21"/>
-[...1 lines deleted...]
-      <c r="D2" s="22"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
     </row>
     <row r="3" spans="1:6" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="23"/>
-[...1 lines deleted...]
-      <c r="D3" s="23"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
     </row>
     <row r="4" spans="1:6" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-[...2 lines deleted...]
-      <c r="D4" s="24"/>
+      <c r="A4" s="43"/>
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
     </row>
     <row r="5" spans="1:6" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="40">
+      <c r="A6" s="47" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="31">
         <v>1</v>
       </c>
       <c r="C6" s="17" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D6" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="31"/>
-      <c r="B7" s="41"/>
+      <c r="A7" s="48"/>
+      <c r="B7" s="32"/>
       <c r="C7" s="7" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D7" s="28"/>
+        <v>15</v>
+      </c>
+      <c r="D7" s="23"/>
     </row>
     <row r="8" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="31"/>
-[...2 lines deleted...]
-      <c r="D8" s="28"/>
+      <c r="A8" s="48"/>
+      <c r="B8" s="32"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="23"/>
       <c r="F8" s="2"/>
     </row>
     <row r="9" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="31"/>
-[...2 lines deleted...]
-      <c r="D9" s="28"/>
+      <c r="A9" s="48"/>
+      <c r="B9" s="32"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="23"/>
       <c r="F9" s="2"/>
     </row>
     <row r="10" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="31"/>
-[...2 lines deleted...]
-      <c r="D10" s="28"/>
+      <c r="A10" s="48"/>
+      <c r="B10" s="32"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="23"/>
       <c r="F10" s="2"/>
     </row>
     <row r="11" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="31"/>
-[...2 lines deleted...]
-      <c r="D11" s="28"/>
+      <c r="A11" s="48"/>
+      <c r="B11" s="32"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="23"/>
       <c r="F11" s="2"/>
     </row>
     <row r="12" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="31"/>
-[...2 lines deleted...]
-      <c r="D12" s="28"/>
+      <c r="A12" s="48"/>
+      <c r="B12" s="32"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="23"/>
       <c r="F12" s="2"/>
     </row>
     <row r="13" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="31"/>
-[...2 lines deleted...]
-      <c r="D13" s="28"/>
+      <c r="A13" s="48"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="23"/>
       <c r="F13" s="2"/>
     </row>
     <row r="14" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="31"/>
-[...2 lines deleted...]
-      <c r="D14" s="28"/>
+      <c r="A14" s="48"/>
+      <c r="B14" s="32"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="23"/>
       <c r="F14" s="2"/>
     </row>
     <row r="15" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="31"/>
-[...2 lines deleted...]
-      <c r="D15" s="28"/>
+      <c r="A15" s="48"/>
+      <c r="B15" s="32"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="23"/>
       <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="31"/>
-[...2 lines deleted...]
-      <c r="D16" s="28"/>
+      <c r="A16" s="48"/>
+      <c r="B16" s="32"/>
+      <c r="C16" s="36"/>
+      <c r="D16" s="23"/>
       <c r="F16" s="2"/>
     </row>
     <row r="17" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="31"/>
-[...2 lines deleted...]
-      <c r="D17" s="28"/>
+      <c r="A17" s="48"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="36"/>
+      <c r="D17" s="23"/>
       <c r="F17" s="2"/>
     </row>
     <row r="18" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="31"/>
-[...2 lines deleted...]
-      <c r="D18" s="28"/>
+      <c r="A18" s="48"/>
+      <c r="B18" s="33"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="23"/>
       <c r="F18" s="2"/>
     </row>
     <row r="19" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="31"/>
-      <c r="B19" s="43">
+      <c r="A19" s="48"/>
+      <c r="B19" s="34">
         <v>2</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="D19" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="2"/>
     </row>
     <row r="20" spans="1:6" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="18"/>
-      <c r="B20" s="44"/>
+      <c r="B20" s="35"/>
       <c r="C20" s="4" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D20" s="32"/>
+        <v>18</v>
+      </c>
+      <c r="D20" s="29"/>
       <c r="F20" s="2"/>
     </row>
     <row r="21" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="9"/>
       <c r="B21" s="9"/>
       <c r="C21" s="7"/>
       <c r="D21" s="10"/>
       <c r="F21" s="2"/>
     </row>
     <row r="22" spans="1:6" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="29" t="s">
-[...4 lines deleted...]
-      <c r="D22" s="29"/>
+      <c r="A22" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
       <c r="F22" s="2"/>
     </row>
     <row r="23" spans="1:6" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B23" s="16" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="50">
+      <c r="A24" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="25">
         <v>3</v>
       </c>
       <c r="C24" s="14" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D24" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="48"/>
-      <c r="B25" s="36"/>
+      <c r="A25" s="20"/>
+      <c r="B25" s="26"/>
       <c r="C25" s="5" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D25" s="28"/>
+        <v>21</v>
+      </c>
+      <c r="D25" s="23"/>
     </row>
     <row r="26" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="48"/>
-      <c r="B26" s="25">
+      <c r="A26" s="20"/>
+      <c r="B26" s="44">
         <v>4</v>
       </c>
       <c r="C26" s="14" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D26" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26" s="22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="48"/>
-      <c r="B27" s="26"/>
+      <c r="A27" s="20"/>
+      <c r="B27" s="45"/>
       <c r="C27" s="5" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D27" s="35"/>
+        <v>22</v>
+      </c>
+      <c r="D27" s="24"/>
     </row>
     <row r="28" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="48"/>
-      <c r="B28" s="25">
+      <c r="A28" s="20"/>
+      <c r="B28" s="44">
         <v>5</v>
       </c>
       <c r="C28" s="14" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D28" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="48"/>
-      <c r="B29" s="26"/>
+      <c r="A29" s="20"/>
+      <c r="B29" s="45"/>
       <c r="C29" s="6" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="D29" s="35"/>
+        <v>28</v>
+      </c>
+      <c r="D29" s="24"/>
     </row>
     <row r="30" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="48"/>
-      <c r="B30" s="25">
+      <c r="A30" s="20"/>
+      <c r="B30" s="44">
         <v>6</v>
       </c>
       <c r="C30" s="14" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="D30" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="48"/>
-      <c r="B31" s="26"/>
+      <c r="A31" s="20"/>
+      <c r="B31" s="45"/>
       <c r="C31" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D31" s="35"/>
+      <c r="D31" s="24"/>
     </row>
     <row r="32" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="48"/>
-      <c r="B32" s="36">
+      <c r="A32" s="20"/>
+      <c r="B32" s="26">
         <v>7</v>
       </c>
       <c r="C32" s="14" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D32" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" s="22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="48"/>
-      <c r="B33" s="26"/>
+      <c r="A33" s="20"/>
+      <c r="B33" s="45"/>
       <c r="C33" s="5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="D33" s="28"/>
+        <v>27</v>
+      </c>
+      <c r="D33" s="23"/>
     </row>
     <row r="34" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="48"/>
-      <c r="B34" s="36">
+      <c r="A34" s="20"/>
+      <c r="B34" s="26">
         <v>8</v>
       </c>
       <c r="C34" s="14" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D34" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="49"/>
-      <c r="B35" s="37"/>
+      <c r="A35" s="21"/>
+      <c r="B35" s="51"/>
       <c r="C35" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D35" s="51"/>
+      <c r="D35" s="27"/>
     </row>
     <row r="36" spans="1:4" ht="53.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="33">
+      <c r="A36" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="B36" s="49">
         <v>9</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D36" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="28" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="20"/>
-      <c r="B37" s="34"/>
+      <c r="A37" s="39"/>
+      <c r="B37" s="50"/>
       <c r="C37" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="D37" s="32"/>
+      <c r="D37" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="A24:A35"/>
-[...8 lines deleted...]
-    <mergeCell ref="C8:C18"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="A6:A19"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="B28:B29"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="D6:D18"/>
+    <mergeCell ref="B6:B18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C8:C18"/>
+    <mergeCell ref="A24:A35"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="D34:D35"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="20" max="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6974ad55-56c1-422a-985d-4055d2bc4de7" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1860ed5d-a456-402e-9704-32d0b40e4988">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010019E52CB011B4A54F809944E21B97AABF" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="92e1e38b6eee7bf6488d8c2ff8a490d6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1860ed5d-a456-402e-9704-32d0b40e4988" xmlns:ns3="6974ad55-56c1-422a-985d-4055d2bc4de7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="db2130bb9c4d3d078c74da4c9ca7637d" ns2:_="" ns3:_="">
     <xsd:import namespace="1860ed5d-a456-402e-9704-32d0b40e4988"/>
     <xsd:import namespace="6974ad55-56c1-422a-985d-4055d2bc4de7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3760,80 +3781,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53F94492-CB55-4EB5-8C74-CA403AFB5728}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7483C50B-CC9F-4D01-B8F8-4B39F6ECC53F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6974ad55-56c1-422a-985d-4055d2bc4de7"/>
+    <ds:schemaRef ds:uri="1860ed5d-a456-402e-9704-32d0b40e4988"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DACCC8A9-8389-4C14-9060-54F3037478A4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DACCC8A9-8389-4C14-9060-54F3037478A4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7483C50B-CC9F-4D01-B8F8-4B39F6ECC53F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53F94492-CB55-4EB5-8C74-CA403AFB5728}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1860ed5d-a456-402e-9704-32d0b40e4988"/>
+    <ds:schemaRef ds:uri="6974ad55-56c1-422a-985d-4055d2bc4de7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">