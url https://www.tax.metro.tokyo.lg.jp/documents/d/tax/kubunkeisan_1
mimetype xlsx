--- v0 (2025-12-07)
+++ v1 (2026-06-18)
@@ -7,129 +7,122 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\T20_Houjin\T20_Houjin\自主担\01電気供給業\R3\★区分計算書の検討\R4.8.8HP更新依頼②\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0514739\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3C5C7367-5F51-44C0-8E15-9BDB69B8279E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8520"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="区分計算書" sheetId="3" r:id="rId1"/>
     <sheet name="付表１" sheetId="4" r:id="rId2"/>
     <sheet name="付表２、３、４" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">区分計算書!$A$1:$K$68</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">付表１!$B$1:$I$28</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'付表２、３、４'!$A$1:$K$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">付表１!$B$1:$I$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'付表２、３、４'!$A$1:$K$57</definedName>
     <definedName name="Z_BC9DC014_E67B_4561_8EE8_CF39004A54BD_.wvu.PrintArea" localSheetId="0" hidden="1">区分計算書!$A$2:$K$68</definedName>
     <definedName name="Z_BC9DC014_E67B_4561_8EE8_CF39004A54BD_.wvu.PrintArea" localSheetId="1" hidden="1">付表１!$B$1:$I$28</definedName>
     <definedName name="Z_BC9DC014_E67B_4561_8EE8_CF39004A54BD_.wvu.PrintArea" localSheetId="2" hidden="1">'付表２、３、４'!$A$1:$K$56</definedName>
     <definedName name="Z_BC9DC014_E67B_4561_8EE8_CF39004A54BD_.wvu.Rows" localSheetId="0" hidden="1">区分計算書!#REF!</definedName>
     <definedName name="Z_BC9DC014_E67B_4561_8EE8_CF39004A54BD_.wvu.Rows" localSheetId="2" hidden="1">'付表２、３、４'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="東京都 - 個人用ビュー" guid="{BC9DC014-E67B-4561-8EE8-CF39004A54BD}" mergeInterval="0" personalView="1" maximized="1" xWindow="-9" yWindow="-9" windowWidth="1938" windowHeight="1060" activeSheetId="2" showComments="commIndAndComment"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H39" i="3" l="1"/>
-  <c r="I23" i="4" l="1"/>
-[...1 lines deleted...]
-  <c r="E59" i="3"/>
+  <c r="E59" i="3" l="1"/>
   <c r="G59" i="3"/>
   <c r="F59" i="3"/>
   <c r="G50" i="3"/>
   <c r="F50" i="3"/>
   <c r="E50" i="3"/>
   <c r="E36" i="3"/>
   <c r="G33" i="3"/>
   <c r="F33" i="3"/>
   <c r="E33" i="3"/>
-  <c r="E29" i="3"/>
-[...1 lines deleted...]
-  <c r="E16" i="3"/>
   <c r="E14" i="3"/>
   <c r="E10" i="3"/>
-  <c r="G29" i="3"/>
-[...3 lines deleted...]
-  <c r="H17" i="3"/>
   <c r="G14" i="3"/>
   <c r="F14" i="3"/>
   <c r="G10" i="3"/>
   <c r="F10" i="3"/>
   <c r="F15" i="3" s="1"/>
-  <c r="F17" i="3" s="1"/>
   <c r="G15" i="3" l="1"/>
-  <c r="G17" i="3" s="1"/>
   <c r="E15" i="3"/>
-  <c r="E17" i="3" s="1"/>
-[...5 lines deleted...]
-  <c r="F30" i="3"/>
   <c r="H25" i="3"/>
   <c r="H49" i="5" l="1"/>
   <c r="H2" i="5"/>
   <c r="H2" i="4"/>
   <c r="H37" i="5" l="1"/>
   <c r="H39" i="5" l="1"/>
   <c r="I2" i="5"/>
   <c r="J2" i="5"/>
   <c r="H7" i="5"/>
   <c r="H52" i="5"/>
   <c r="H51" i="5"/>
   <c r="H50" i="5"/>
   <c r="H44" i="5"/>
   <c r="H43" i="5"/>
   <c r="H42" i="5"/>
   <c r="H41" i="5"/>
   <c r="H40" i="5"/>
   <c r="H38" i="5"/>
   <c r="H36" i="5"/>
   <c r="H35" i="5"/>
   <c r="H30" i="5"/>
   <c r="H29" i="5"/>
   <c r="H28" i="5"/>
   <c r="H27" i="5"/>
   <c r="H26" i="5"/>
@@ -155,91 +148,110 @@
   <c r="H53" i="3"/>
   <c r="H52" i="3"/>
   <c r="H51" i="3"/>
   <c r="H49" i="3"/>
   <c r="H48" i="3"/>
   <c r="H43" i="3"/>
   <c r="H42" i="3"/>
   <c r="H41" i="3"/>
   <c r="H58" i="3" l="1"/>
   <c r="H57" i="3"/>
   <c r="H56" i="3"/>
   <c r="H55" i="3"/>
   <c r="H54" i="3"/>
   <c r="H47" i="3"/>
   <c r="H46" i="3"/>
   <c r="H45" i="3"/>
   <c r="H50" i="3" s="1"/>
   <c r="H44" i="3"/>
   <c r="H35" i="3"/>
   <c r="H34" i="3"/>
   <c r="H32" i="3"/>
   <c r="H31" i="3"/>
   <c r="H27" i="3"/>
   <c r="H26" i="3"/>
   <c r="H24" i="3"/>
-  <c r="H29" i="3" s="1"/>
   <c r="H21" i="3"/>
   <c r="H20" i="3"/>
   <c r="H19" i="3"/>
   <c r="H18" i="3"/>
   <c r="H59" i="3" l="1"/>
   <c r="H36" i="3"/>
-  <c r="H23" i="3"/>
   <c r="E31" i="5"/>
+  <c r="E16" i="3" s="1"/>
+  <c r="E17" i="3" s="1"/>
   <c r="E53" i="5"/>
   <c r="G45" i="5"/>
   <c r="F45" i="5"/>
   <c r="E45" i="5"/>
   <c r="G31" i="5"/>
   <c r="F31" i="5"/>
   <c r="H31" i="5" l="1"/>
   <c r="E28" i="3" l="1"/>
+  <c r="E29" i="3" s="1"/>
   <c r="G22" i="3"/>
+  <c r="G23" i="3" s="1"/>
   <c r="F22" i="3"/>
+  <c r="F23" i="3" s="1"/>
   <c r="E22" i="3"/>
+  <c r="E23" i="3" s="1"/>
+  <c r="E30" i="3" s="1"/>
+  <c r="E37" i="3" s="1"/>
+  <c r="E40" i="3" s="1"/>
+  <c r="E60" i="3" s="1"/>
   <c r="G16" i="3"/>
+  <c r="G17" i="3" s="1"/>
   <c r="F16" i="3"/>
+  <c r="F17" i="3" s="1"/>
   <c r="I2" i="4" l="1"/>
   <c r="G21" i="4" l="1"/>
   <c r="D2" i="4"/>
   <c r="G53" i="5"/>
   <c r="F53" i="5"/>
   <c r="D2" i="5"/>
   <c r="F36" i="3"/>
-  <c r="F37" i="3" s="1"/>
   <c r="G36" i="3"/>
+  <c r="I23" i="4" l="1"/>
+  <c r="H23" i="4"/>
+  <c r="G28" i="3"/>
+  <c r="G29" i="3" s="1"/>
+  <c r="G30" i="3" s="1"/>
   <c r="G37" i="3" s="1"/>
   <c r="G40" i="3" s="1"/>
-  <c r="G28" i="3" l="1"/>
   <c r="F28" i="3"/>
+  <c r="F29" i="3" s="1"/>
+  <c r="F30" i="3" s="1"/>
+  <c r="F37" i="3" s="1"/>
   <c r="H16" i="3"/>
+  <c r="H17" i="3" s="1"/>
   <c r="H45" i="5"/>
   <c r="G8" i="4"/>
   <c r="H53" i="5"/>
   <c r="H28" i="3" l="1"/>
+  <c r="H29" i="3" s="1"/>
   <c r="H22" i="3"/>
+  <c r="H23" i="3" s="1"/>
   <c r="I7" i="4" l="1"/>
   <c r="H7" i="4"/>
   <c r="I9" i="4" l="1"/>
   <c r="G7" i="4"/>
   <c r="G9" i="4" s="1"/>
   <c r="H33" i="3"/>
   <c r="H9" i="4" l="1"/>
   <c r="H18" i="4" s="1"/>
   <c r="I18" i="4"/>
   <c r="K5" i="3" l="1"/>
   <c r="K10" i="3" s="1"/>
   <c r="I14" i="4"/>
   <c r="H14" i="4"/>
   <c r="K52" i="5" l="1"/>
   <c r="K13" i="3"/>
   <c r="K7" i="5"/>
   <c r="K9" i="5"/>
   <c r="K11" i="5"/>
   <c r="K13" i="5"/>
   <c r="K15" i="5"/>
   <c r="K17" i="5"/>
   <c r="K19" i="5"/>
   <c r="K21" i="5"/>
   <c r="K23" i="5"/>
   <c r="K25" i="5"/>
@@ -1205,78 +1217,50 @@
     </rPh>
     <rPh sb="11" eb="13">
       <t>シュウニュウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ウリアゲ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ドウヨウ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>アツカ</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ホカ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>チョウセイ</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>ガク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>売上高以外の科目や税務調整科目に規模や割合が重大である収入（臨時のものを除く）がある場合及び売上高の計上時期に係る税務調整がある場合に②欄に入力してください。（「電気供給業のガイドブック」P.8の注3参照）（区分計算書の当該金額が計上されている科目のNO.欄に★印を入力してください。）</t>
-[...26 lines deleted...]
-  <si>
     <t>共通Ｄを配賦後の金額</t>
     <rPh sb="0" eb="2">
       <t>キョウツウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ハイフ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ゴ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キンガク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>法人税所得</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="HGSｺﾞｼｯｸM"/>
         <family val="3"/>
         <charset val="128"/>
@@ -1414,188 +1398,50 @@
     </rPh>
     <rPh sb="21" eb="24">
       <t>ショウスウテン</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>イカ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ケタ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ミマン</t>
     </rPh>
     <rPh sb="30" eb="34">
       <t>シシャゴニュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>付表２，３，４の備考</t>
     <rPh sb="0" eb="2">
       <t>フヒョウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ビコウ</t>
-    </rPh>
-[...136 lines deleted...]
-      <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>計（16）（6号様式別表5①欄）</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ベツ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ラン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">共通  D
@@ -1969,55 +1815,221 @@
       <t>キジュン</t>
     </rPh>
     <rPh sb="104" eb="106">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="108" eb="110">
       <t>バアイ</t>
     </rPh>
     <rPh sb="112" eb="114">
       <t>ビコウ</t>
     </rPh>
     <rPh sb="114" eb="115">
       <t>ラン</t>
     </rPh>
     <rPh sb="116" eb="118">
       <t>セツメイ</t>
     </rPh>
     <rPh sb="119" eb="121">
       <t>キサイ</t>
     </rPh>
     <rPh sb="122" eb="124">
       <t>ニュウリョク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
+  <si>
+    <t>売上高以外の科目や税務調整科目に規模や割合が重大である収入（臨時のものを除く）がある場合及び売上高の計上時期に係る税務調整がある場合に②欄に入力してください。（「電気供給業のガイドブック」P.9の注3参照）（区分計算書の当該金額が計上されている科目のNO.欄に★印を入力してください。）</t>
+    <rPh sb="30" eb="32">
+      <t>リンジ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>ノゾ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>ケイジョウ</t>
+    </rPh>
+    <rPh sb="52" eb="54">
+      <t>ジキ</t>
+    </rPh>
+    <rPh sb="55" eb="56">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="81" eb="83">
+      <t>デンキ</t>
+    </rPh>
+    <rPh sb="83" eb="85">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="85" eb="86">
+      <t>ギョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>・主たる事業の売上金額に比較して従たる事業の売上金額が1割以下程度であるなど「電気供給業のガイドブック」P.12の条件を満たす場合は区分計算を行わず、主たる事業の課税方式により申告して差し支えありません。
+・過年度に区分計算を行った場合は、事業の状況が変化したなどの特別の理由のない限り区分計算を継続してください。</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>一時的に１割以下程度になる事業年度があったとしても、継続して区分計算を行う必要があります。</t>
+    </r>
+    <rPh sb="1" eb="2">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ウリアゲ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ウリアゲ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>ワリ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>テイド</t>
+    </rPh>
+    <rPh sb="57" eb="59">
+      <t>ジョウケン</t>
+    </rPh>
+    <rPh sb="60" eb="61">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="66" eb="68">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>ケイサン</t>
+    </rPh>
+    <rPh sb="71" eb="72">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="75" eb="76">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="78" eb="80">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="81" eb="83">
+      <t>カゼイ</t>
+    </rPh>
+    <rPh sb="83" eb="85">
+      <t>ホウシキ</t>
+    </rPh>
+    <rPh sb="88" eb="90">
+      <t>シンコク</t>
+    </rPh>
+    <rPh sb="92" eb="93">
+      <t>サ</t>
+    </rPh>
+    <rPh sb="94" eb="95">
+      <t>ツカ</t>
+    </rPh>
+    <rPh sb="120" eb="122">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="123" eb="125">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="126" eb="128">
+      <t>ヘンカ</t>
+    </rPh>
+    <rPh sb="133" eb="135">
+      <t>トクベツ</t>
+    </rPh>
+    <rPh sb="136" eb="138">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="141" eb="142">
+      <t>カギ</t>
+    </rPh>
+    <rPh sb="143" eb="145">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="145" eb="147">
+      <t>ケイサン</t>
+    </rPh>
+    <rPh sb="148" eb="150">
+      <t>ケイゾク</t>
+    </rPh>
+    <rPh sb="157" eb="160">
+      <t>イチジテキ</t>
+    </rPh>
+    <rPh sb="162" eb="163">
+      <t>ワリ</t>
+    </rPh>
+    <rPh sb="163" eb="165">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="165" eb="167">
+      <t>テイド</t>
+    </rPh>
+    <rPh sb="170" eb="172">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="172" eb="174">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="[$-411]ge\.m\.d;@"/>
     <numFmt numFmtId="177" formatCode="#,##0;[Red]&quot;▲ &quot;#,##0"/>
     <numFmt numFmtId="178" formatCode="0.0%"/>
     <numFmt numFmtId="179" formatCode="0.000000000_ "/>
     <numFmt numFmtId="180" formatCode="#,##0.0000000;[Red]#,##0.0000000"/>
     <numFmt numFmtId="181" formatCode="0.0000000_ "/>
   </numFmts>
   <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -3892,289 +3904,267 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="371">
+  <cellXfs count="357">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="68" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="2" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="2" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="53" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
@@ -4200,128 +4190,122 @@
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="5" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="5" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="72" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="29" fillId="2" borderId="92" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="28" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="28" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
@@ -4415,287 +4399,264 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="3" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="3" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="3" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="28" fillId="7" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="28" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="2" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="29" fillId="2" borderId="98" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="180" fontId="28" fillId="2" borderId="46" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="181" fontId="29" fillId="2" borderId="98" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="28" fillId="2" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="8" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="12" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="29" fillId="2" borderId="93" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="181" fontId="29" fillId="2" borderId="93" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="29" fillId="2" borderId="93" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="177" fontId="28" fillId="2" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="28" fillId="2" borderId="112" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="96" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="77" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="105" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="106" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="2" borderId="89" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="6" borderId="119" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="6" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="6" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="6" borderId="58" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="26" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="21" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4798,389 +4759,396 @@
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="28" fillId="0" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="28" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="3" borderId="74" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="11" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="103" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="6" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="6" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="6" borderId="86" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="6" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="6" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="32" fillId="4" borderId="109" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="32" fillId="4" borderId="110" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="115" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="39" fillId="6" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="6" borderId="118" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="6" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="6" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="120" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="21" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="21" fillId="2" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...17 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="パーセント" xfId="2" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>971550</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1087582</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="右中かっこ 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm flipH="1">
           <a:off x="5093277" y="12027131"/>
           <a:ext cx="116032" cy="1952105"/>
         </a:xfrm>
         <a:prstGeom prst="rightBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 123920"/>
             <a:gd name="adj2" fmla="val 63115"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln w="19050"/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
@@ -5198,51 +5166,51 @@
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>85727</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>933450</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4638675" y="13687427"/>
           <a:ext cx="847725" cy="771523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
@@ -5279,51 +5247,51 @@
             <a:t>号様式別表５に転記してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>950596</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>64769</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>493394</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="右矢印吹き出し 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5034916" y="64769"/>
           <a:ext cx="1323974" cy="657225"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrowCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val 13406"/>
             <a:gd name="adj2" fmla="val 14855"/>
             <a:gd name="adj3" fmla="val 25000"/>
             <a:gd name="adj4" fmla="val 81242"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700"/>
@@ -5410,51 +5378,51 @@
             <a:t>売上以外（付表１⑥欄）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1619250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>76201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>603885</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="額縁 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1847850" y="76201"/>
           <a:ext cx="3308985" cy="285749"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
@@ -5502,51 +5470,51 @@
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28574</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>590549</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="66674" y="13230225"/>
           <a:ext cx="5076825" cy="381000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
@@ -5574,51 +5542,57 @@
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:latin typeface="MS明朝"/>
             </a:rPr>
             <a:t>「売上高」以外の科目に含まれる収入で、売上按分基準に含める項目には№列に★を記載（入力）し、付表１　②欄へ転記（入力）してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>13855</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>62346</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>883228</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>530346</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="角丸四角形 6"/>
+        <xdr:cNvPr id="7" name="角丸四角形 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="41564" y="62346"/>
           <a:ext cx="6057900" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
@@ -5662,51 +5636,51 @@
             <a:t>・なお、パスワードは設定していないため、行や列を追加したい等の場合は、シートの保護を解除してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7105650" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -5717,51 +5691,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4495800" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -5772,51 +5746,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="テキスト ボックス 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4495800" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -5827,51 +5801,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="テキスト ボックス 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4495800" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -5882,51 +5856,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4495800" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -5937,51 +5911,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000025000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -5992,51 +5966,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="テキスト ボックス 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000026000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6047,51 +6021,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="テキスト ボックス 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000027000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6102,51 +6076,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="テキスト ボックス 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000028000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6157,51 +6131,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="テキスト ボックス 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6212,51 +6186,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="テキスト ボックス 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6267,51 +6241,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="テキスト ボックス 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6322,51 +6296,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="テキスト ボックス 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6382,51 +6356,51 @@
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>65554</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>458321</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>822260</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>748002</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="額縁 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="103654" y="944096"/>
           <a:ext cx="6062131" cy="289681"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
@@ -6459,51 +6433,51 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="テキスト ボックス 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6514,51 +6488,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="テキスト ボックス 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6569,51 +6543,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="テキスト ボックス 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6624,51 +6598,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="テキスト ボックス 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6679,51 +6653,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="テキスト ボックス 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6467475"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6734,51 +6708,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="テキスト ボックス 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="5267325"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6789,51 +6763,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="テキスト ボックス 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4029075" y="742950"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6844,51 +6818,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="テキスト ボックス 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4029075" y="742950"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6899,51 +6873,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="テキスト ボックス 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4029075" y="742950"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6954,51 +6928,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="テキスト ボックス 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4029075" y="742950"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7009,51 +6983,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="テキスト ボックス 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10515600" y="5943600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7064,51 +7038,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="テキスト ボックス 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000024000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7119,51 +7093,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="テキスト ボックス 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000025000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7174,51 +7148,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="テキスト ボックス 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000026000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7229,51 +7203,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="テキスト ボックス 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000019000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000027000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7284,51 +7258,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="テキスト ボックス 39">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000028000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7339,51 +7313,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="テキスト ボックス 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000029000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="5267325"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7394,51 +7368,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="テキスト ボックス 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00002A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10515600" y="5448300"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7449,51 +7423,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="テキスト ボックス 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00002B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7504,51 +7478,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="テキスト ボックス 52">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000035000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5629275" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7559,51 +7533,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="テキスト ボックス 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000036000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5629275" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7614,51 +7588,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="テキスト ボックス 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000037000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7669,51 +7643,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="56" name="テキスト ボックス 55">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000038000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5629275" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7724,51 +7698,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="57" name="テキスト ボックス 56">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000039000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7779,51 +7753,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="58" name="テキスト ボックス 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5629275" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7834,51 +7808,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59" name="テキスト ボックス 58">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7889,51 +7863,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="60" name="テキスト ボックス 59">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000030000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7944,51 +7918,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="61" name="テキスト ボックス 60">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1838325" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -7999,51 +7973,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="62" name="テキスト ボックス 61">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1838325" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8054,51 +8028,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="63" name="テキスト ボックス 62">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1838325" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8109,51 +8083,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="テキスト ボックス 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000040000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1838325" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8169,51 +8143,51 @@
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7791450" y="0"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8224,51 +8198,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8279,51 +8253,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8334,51 +8308,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="テキスト ボックス 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8389,51 +8363,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="テキスト ボックス 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8444,51 +8418,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8499,51 +8473,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8554,51 +8528,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="テキスト ボックス 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="5962650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8609,51 +8583,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="テキスト ボックス 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="5962650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8664,51 +8638,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="テキスト ボックス 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000014000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="5962650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8719,51 +8693,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="テキスト ボックス 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="5962650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8774,51 +8748,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="テキスト ボックス 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000020000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10725150" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8829,51 +8803,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="テキスト ボックス 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000026000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8884,51 +8858,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="テキスト ボックス 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000027000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8939,51 +8913,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="テキスト ボックス 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000028000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8994,51 +8968,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="テキスト ボックス 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9049,51 +9023,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="テキスト ボックス 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9104,51 +9078,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="テキスト ボックス 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9159,51 +9133,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="テキスト ボックス 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000030000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10725150" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9214,51 +9188,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="テキスト ボックス 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000032000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9274,51 +9248,51 @@
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>12938</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>21703</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>791609</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>309703</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="額縁 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="41875" y="7468083"/>
           <a:ext cx="3363683" cy="288000"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
@@ -9376,51 +9350,51 @@
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>29210</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>48228</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>807881</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>339828</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="額縁 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="58147" y="10783747"/>
           <a:ext cx="3363683" cy="291600"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
@@ -9473,51 +9447,51 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="テキスト ボックス 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9528,51 +9502,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="テキスト ボックス 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9583,51 +9557,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="テキスト ボックス 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000052000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9638,51 +9612,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="テキスト ボックス 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000044000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9693,51 +9667,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="テキスト ボックス 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000031000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="13392150"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9748,51 +9722,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="テキスト ボックス 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000033000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000021000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="13392150"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9803,51 +9777,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="テキスト ボックス 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000034000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000022000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="13392150"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9858,51 +9832,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="テキスト ボックス 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000023000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="13392150"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9913,51 +9887,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="テキスト ボックス 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8831F6E6-8D58-4DFD-84DE-6FC1E836FC79}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5572125" y="4162425"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9968,51 +9942,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="テキスト ボックス 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D413D48-69B5-4968-92DF-167666C2891F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5572125" y="4162425"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10023,51 +9997,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="44" name="テキスト ボックス 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFCCC32C-35C6-46F6-A893-D0F603BF74A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5572125" y="4162425"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10083,51 +10057,51 @@
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>17928</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>4932</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>741016</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>180873</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="47" name="額縁 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17928" y="6491457"/>
           <a:ext cx="6066613" cy="290241"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
@@ -10160,51 +10134,51 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="48" name="テキスト ボックス 47">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000030000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4495800" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10215,51 +10189,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="49" name="テキスト ボックス 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000031000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4495800" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10270,51 +10244,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="50" name="テキスト ボックス 49">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000032000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4495800" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10589,3417 +10563,3430 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K72"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="H37" sqref="H37"/>
+      <selection activeCell="R62" sqref="R62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.88671875" style="1" customWidth="1"/>
-    <col min="6" max="6" width="15.88671875" style="97" customWidth="1"/>
+    <col min="6" max="6" width="15.88671875" style="91" customWidth="1"/>
     <col min="7" max="7" width="16" style="2" customWidth="1"/>
     <col min="8" max="8" width="16.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="2.77734375" style="2" customWidth="1"/>
     <col min="10" max="11" width="14.88671875" style="2" customWidth="1"/>
     <col min="12" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-    </row>
+    <row r="1" spans="1:11" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="197" t="s">
+      <c r="A2" s="185" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="197"/>
-[...5 lines deleted...]
-      <c r="H2" s="197"/>
+      <c r="B2" s="185"/>
+      <c r="C2" s="185"/>
+      <c r="D2" s="185"/>
+      <c r="E2" s="185"/>
+      <c r="F2" s="185"/>
+      <c r="G2" s="185"/>
+      <c r="H2" s="185"/>
       <c r="I2" s="1"/>
-      <c r="J2" s="285" t="s">
+      <c r="J2" s="292" t="s">
         <v>52</v>
       </c>
-      <c r="K2" s="286"/>
+      <c r="K2" s="293"/>
     </row>
     <row r="3" spans="1:11" ht="42.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="188"/>
-      <c r="B3" s="198" t="s">
+      <c r="A3" s="177"/>
+      <c r="B3" s="186" t="s">
         <v>35</v>
       </c>
-      <c r="C3" s="188"/>
-[...4 lines deleted...]
-      <c r="H3" s="188"/>
+      <c r="C3" s="177"/>
+      <c r="D3" s="177"/>
+      <c r="E3" s="177"/>
+      <c r="F3" s="177"/>
+      <c r="G3" s="177"/>
+      <c r="H3" s="177"/>
       <c r="I3" s="1"/>
-      <c r="J3" s="299" t="s">
+      <c r="J3" s="304" t="s">
         <v>48</v>
       </c>
-      <c r="K3" s="300"/>
+      <c r="K3" s="305"/>
     </row>
     <row r="4" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="191"/>
-[...8 lines deleted...]
-      <c r="J4" s="189" t="s">
+      <c r="B4" s="179"/>
+      <c r="C4" s="306" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="306"/>
+      <c r="E4" s="308"/>
+      <c r="F4" s="308"/>
+      <c r="G4" s="308"/>
+      <c r="H4" s="308"/>
+      <c r="J4" s="178" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="190" t="s">
+      <c r="K4" s="87" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="192"/>
-      <c r="C5" s="302" t="s">
+      <c r="B5" s="180"/>
+      <c r="C5" s="307" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="302"/>
-[...4 lines deleted...]
-      <c r="J5" s="173" t="e">
+      <c r="D5" s="307"/>
+      <c r="E5" s="309"/>
+      <c r="F5" s="309"/>
+      <c r="G5" s="309"/>
+      <c r="H5" s="310"/>
+      <c r="J5" s="163" t="e">
         <f>IF($J$3="売上（付表１④欄）",付表１!H18,付表１!H23)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K5" s="168" t="e">
+      <c r="K5" s="158" t="e">
         <f>IF($J$3="売上（付表１④欄）",付表１!I18,付表１!I23)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="290" t="s">
+      <c r="B6" s="297" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="291"/>
-      <c r="D6" s="193" t="s">
+      <c r="C6" s="298"/>
+      <c r="D6" s="181" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="194" t="s">
+      <c r="E6" s="182" t="s">
         <v>34</v>
       </c>
-      <c r="F6" s="195" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="196" t="s">
+      <c r="F6" s="183" t="s">
+        <v>67</v>
+      </c>
+      <c r="G6" s="184" t="s">
         <v>51</v>
       </c>
-      <c r="H6" s="232" t="s">
+      <c r="H6" s="216" t="s">
+        <v>66</v>
+      </c>
+      <c r="I6" s="96"/>
+    </row>
+    <row r="7" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="27"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="65"/>
+      <c r="G7" s="112"/>
+      <c r="H7" s="299"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="311" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="312"/>
+    </row>
+    <row r="8" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="28"/>
+      <c r="C8" s="70"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="114"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="300"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="313" t="s">
+        <v>60</v>
+      </c>
+      <c r="K8" s="315" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="28"/>
+      <c r="C9" s="72"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="115"/>
+      <c r="F9" s="116"/>
+      <c r="G9" s="115"/>
+      <c r="H9" s="300"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="314"/>
+      <c r="K9" s="316"/>
+    </row>
+    <row r="10" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="23"/>
+      <c r="D10" s="24">
+        <v>1</v>
+      </c>
+      <c r="E10" s="13">
+        <f>SUM(E7:E9)</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="13">
+        <f>SUM(F7:F9)</f>
+        <v>0</v>
+      </c>
+      <c r="G10" s="14">
+        <f>SUM(G7:G9)</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="300"/>
+      <c r="I10" s="213"/>
+      <c r="J10" s="225" t="e">
+        <f>F10+H10*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K10" s="226" t="e">
+        <f>G10+H10*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="29"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="74"/>
+      <c r="E11" s="117"/>
+      <c r="F11" s="117"/>
+      <c r="G11" s="262"/>
+      <c r="H11" s="300"/>
+      <c r="I11" s="213"/>
+      <c r="J11" s="227" t="e">
+        <f>F11+H11*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K11" s="228" t="e">
+        <f>G11+H11*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="29"/>
+      <c r="C12" s="75"/>
+      <c r="D12" s="76"/>
+      <c r="E12" s="118"/>
+      <c r="F12" s="119"/>
+      <c r="G12" s="118"/>
+      <c r="H12" s="300"/>
+      <c r="I12" s="213"/>
+      <c r="J12" s="227" t="e">
+        <f>F12+H12*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K12" s="228" t="e">
+        <f>G12+H12*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="29"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="78"/>
+      <c r="E13" s="140"/>
+      <c r="F13" s="120"/>
+      <c r="G13" s="142"/>
+      <c r="H13" s="300"/>
+      <c r="I13" s="213"/>
+      <c r="J13" s="227" t="e">
+        <f>F13+H13*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K13" s="228" t="e">
+        <f>G13+H13*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="C14" s="26"/>
+      <c r="D14" s="24">
+        <v>2</v>
+      </c>
+      <c r="E14" s="13">
+        <f>SUM(E11:E13)</f>
+        <v>0</v>
+      </c>
+      <c r="F14" s="8">
+        <f>SUM(F11:F13)</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="9">
+        <f>SUM(G11:G13)</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="300"/>
+      <c r="I14" s="213"/>
+      <c r="J14" s="227" t="e">
+        <f>SUM(J11:J13)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K14" s="228" t="e">
+        <f>SUM(K11:K13)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="288" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="289"/>
+      <c r="D15" s="35">
+        <v>3</v>
+      </c>
+      <c r="E15" s="8">
+        <f>E10-E14</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="8">
+        <f>F10-F14</f>
+        <v>0</v>
+      </c>
+      <c r="G15" s="9">
+        <f>G10-G14</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="301"/>
+      <c r="I15" s="213"/>
+      <c r="J15" s="227" t="e">
+        <f>J10-J14</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K15" s="228" t="e">
+        <f>K10-K14</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="302" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="303"/>
+      <c r="D16" s="24">
+        <v>4</v>
+      </c>
+      <c r="E16" s="80">
+        <f>'付表２、３、４'!E31</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="80">
+        <f>'付表２、３、４'!F31</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="83">
+        <f>'付表２、３、４'!G31</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="240">
+        <f>'付表２、３、４'!H31</f>
+        <v>0</v>
+      </c>
+      <c r="I16" s="212"/>
+      <c r="J16" s="227" t="e">
+        <f>F16+H16*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K16" s="228" t="e">
+        <f>G16+H16*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="17" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="278" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="279"/>
+      <c r="D17" s="24">
+        <v>5</v>
+      </c>
+      <c r="E17" s="8">
+        <f>E15-E16</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="8">
+        <f>F15-F16</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="9">
+        <f>G15-G16</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="241">
+        <f>H15-H16</f>
+        <v>0</v>
+      </c>
+      <c r="I17" s="212"/>
+      <c r="J17" s="227" t="e">
+        <f>J15-J16</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K17" s="228" t="e">
+        <f>K15-K16</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="18" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="30"/>
+      <c r="C18" s="48"/>
+      <c r="D18" s="49"/>
+      <c r="E18" s="65"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="92"/>
+      <c r="H18" s="241">
+        <f>E18-F18-G18</f>
+        <v>0</v>
+      </c>
+      <c r="I18" s="214"/>
+      <c r="J18" s="227" t="e">
+        <f>F18+H18*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K18" s="228" t="e">
+        <f>G18+H18*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="19" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="30"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="67"/>
+      <c r="E19" s="62"/>
+      <c r="F19" s="62"/>
+      <c r="G19" s="86"/>
+      <c r="H19" s="242">
+        <f>E19-F19-G19</f>
+        <v>0</v>
+      </c>
+      <c r="I19" s="214"/>
+      <c r="J19" s="229" t="e">
+        <f>F19+H19*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K19" s="230" t="e">
+        <f>G19+H19*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="20" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="30"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="67"/>
+      <c r="E20" s="62"/>
+      <c r="F20" s="62"/>
+      <c r="G20" s="86"/>
+      <c r="H20" s="242">
+        <f>E20-F20-G20</f>
+        <v>0</v>
+      </c>
+      <c r="I20" s="214"/>
+      <c r="J20" s="229" t="e">
+        <f>F20+H20*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K20" s="230" t="e">
+        <f>G20+H20*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="21" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="30"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="67"/>
+      <c r="E21" s="62"/>
+      <c r="F21" s="68"/>
+      <c r="G21" s="86"/>
+      <c r="H21" s="242">
+        <f>E21-F21-G21</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="214"/>
+      <c r="J21" s="229" t="e">
+        <f>F21+H21*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K21" s="230" t="e">
+        <f>G21+H21*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="22" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="30"/>
+      <c r="C22" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="52"/>
+      <c r="E22" s="121">
+        <f>'付表２、３、４'!E45</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="121">
+        <f>'付表２、３、４'!F45</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="122">
+        <f>'付表２、３、４'!G45</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="243">
+        <f>'付表２、３、４'!H45</f>
+        <v>0</v>
+      </c>
+      <c r="I22" s="212"/>
+      <c r="J22" s="231" t="e">
+        <f>F22+H22*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K22" s="232" t="e">
+        <f>G22+H22*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="23" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" s="31"/>
+      <c r="D23" s="22">
+        <v>6</v>
+      </c>
+      <c r="E23" s="103">
+        <f>SUM(E18:E22)</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="123">
+        <f>SUM(F18:F22)</f>
+        <v>0</v>
+      </c>
+      <c r="G23" s="124">
+        <f>SUM(G18:G22)</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="241">
+        <f>SUM(H18:H22)</f>
+        <v>0</v>
+      </c>
+      <c r="I23" s="212"/>
+      <c r="J23" s="225" t="e">
+        <f>SUM(J18:J22)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K23" s="226" t="e">
+        <f>SUM(K18:K22)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="24" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="27"/>
+      <c r="C24" s="48"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="111"/>
+      <c r="G24" s="65"/>
+      <c r="H24" s="241">
+        <f>E24-F24-G24</f>
+        <v>0</v>
+      </c>
+      <c r="I24" s="212"/>
+      <c r="J24" s="233" t="e">
+        <f>F24+H24*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K24" s="234" t="e">
+        <f>G24+H24*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="25" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="27"/>
+      <c r="C25" s="59"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="64"/>
+      <c r="F25" s="125"/>
+      <c r="G25" s="126"/>
+      <c r="H25" s="244">
+        <f>E25-F25-G25</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="212"/>
+      <c r="J25" s="229" t="e">
+        <f>F25+H25*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K25" s="230" t="e">
+        <f>G25+H25*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="26" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="27"/>
+      <c r="C26" s="50"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="127"/>
+      <c r="G26" s="128"/>
+      <c r="H26" s="242">
+        <f>E26-F26-G26</f>
+        <v>0</v>
+      </c>
+      <c r="I26" s="212"/>
+      <c r="J26" s="229" t="e">
+        <f>F26+H26*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K26" s="230" t="e">
+        <f>G26+H26*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="27" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="27"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="62"/>
+      <c r="F27" s="127"/>
+      <c r="G27" s="128"/>
+      <c r="H27" s="242">
+        <f>E27-F27-G27</f>
+        <v>0</v>
+      </c>
+      <c r="I27" s="212"/>
+      <c r="J27" s="229" t="e">
+        <f>F27+H27*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K27" s="230" t="e">
+        <f>G27+H27*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="28" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="27"/>
+      <c r="C28" s="82" t="s">
+        <v>32</v>
+      </c>
+      <c r="D28" s="61"/>
+      <c r="E28" s="121">
+        <f>'付表２、３、４'!E53</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="121">
+        <f>'付表２、３、４'!F53</f>
+        <v>0</v>
+      </c>
+      <c r="G28" s="122">
+        <f>'付表２、３、４'!G53</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="243">
+        <f>'付表２、３、４'!H53</f>
+        <v>0</v>
+      </c>
+      <c r="I28" s="212"/>
+      <c r="J28" s="231" t="e">
+        <f>F28+H28*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K28" s="232" t="e">
+        <f>G28+H28*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="29" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="24">
+        <v>7</v>
+      </c>
+      <c r="E29" s="13">
+        <f>SUM(E24:E28)</f>
+        <v>0</v>
+      </c>
+      <c r="F29" s="129">
+        <f>SUM(F24:F28)</f>
+        <v>0</v>
+      </c>
+      <c r="G29" s="14">
+        <f>SUM(G24:G28)</f>
+        <v>0</v>
+      </c>
+      <c r="H29" s="241">
+        <f>SUM(H24:H28)</f>
+        <v>0</v>
+      </c>
+      <c r="I29" s="212"/>
+      <c r="J29" s="227" t="e">
+        <f>SUM(J24:J28)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K29" s="228" t="e">
+        <f>SUM(K24:K28)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="30" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="288" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="289"/>
+      <c r="D30" s="24">
+        <v>8</v>
+      </c>
+      <c r="E30" s="8">
+        <f>E17+E23-E29</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="8">
+        <f>F17+F23-F29</f>
+        <v>0</v>
+      </c>
+      <c r="G30" s="9">
+        <f>G17+G23-G29</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="241">
+        <f>H17+H23-H29</f>
+        <v>0</v>
+      </c>
+      <c r="I30" s="212"/>
+      <c r="J30" s="227" t="e">
+        <f>J17+J23-J29</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K30" s="228" t="e">
+        <f>K17+K23-K29</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="31" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="32"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="49"/>
+      <c r="E31" s="65"/>
+      <c r="F31" s="111"/>
+      <c r="G31" s="92"/>
+      <c r="H31" s="241">
+        <f>E31-F31-G31</f>
+        <v>0</v>
+      </c>
+      <c r="I31" s="212"/>
+      <c r="J31" s="227" t="e">
+        <f>F31+H31*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K31" s="228" t="e">
+        <f>G31+H31*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="32" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="32"/>
+      <c r="C32" s="265"/>
+      <c r="D32" s="52"/>
+      <c r="E32" s="130"/>
+      <c r="F32" s="131"/>
+      <c r="G32" s="132"/>
+      <c r="H32" s="245">
+        <f>E32-F32-G32</f>
+        <v>0</v>
+      </c>
+      <c r="I32" s="212"/>
+      <c r="J32" s="231" t="e">
+        <f>F32+H32*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K32" s="232" t="e">
+        <f>G32+H32*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="33" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" s="33"/>
+      <c r="D33" s="22">
+        <v>9</v>
+      </c>
+      <c r="E33" s="103">
+        <f>SUM(E31:E32)</f>
+        <v>0</v>
+      </c>
+      <c r="F33" s="103">
+        <f>SUM(F31:F32)</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="124">
+        <f>SUM(G31:G32)</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="241">
+        <f>SUM(H31:H32)</f>
+        <v>0</v>
+      </c>
+      <c r="I33" s="212"/>
+      <c r="J33" s="227" t="e">
+        <f>SUM(J31:J32)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K33" s="228" t="e">
+        <f>SUM(K31:K32)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="34" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="32"/>
+      <c r="C34" s="93"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="111"/>
+      <c r="G34" s="92"/>
+      <c r="H34" s="241">
+        <f>E34-F34-G34</f>
+        <v>0</v>
+      </c>
+      <c r="I34" s="212"/>
+      <c r="J34" s="227" t="e">
+        <f>F34+H34*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K34" s="228" t="e">
+        <f>G34+H34*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="35" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="32"/>
+      <c r="C35" s="265"/>
+      <c r="D35" s="52"/>
+      <c r="E35" s="130"/>
+      <c r="F35" s="131"/>
+      <c r="G35" s="132"/>
+      <c r="H35" s="245">
+        <f>E35-F35-G35</f>
+        <v>0</v>
+      </c>
+      <c r="I35" s="212"/>
+      <c r="J35" s="231" t="e">
+        <f>F35+H35*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K35" s="232" t="e">
+        <f>G35+H35*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="36" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" s="34"/>
+      <c r="D36" s="24">
+        <v>10</v>
+      </c>
+      <c r="E36" s="13">
+        <f>SUM(E34:E35)</f>
+        <v>0</v>
+      </c>
+      <c r="F36" s="13">
+        <f>SUM(F34:F35)</f>
+        <v>0</v>
+      </c>
+      <c r="G36" s="14">
+        <f>SUM(G34:G35)</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="241">
+        <f>SUM(H34:H35)</f>
+        <v>0</v>
+      </c>
+      <c r="I36" s="212"/>
+      <c r="J36" s="231" t="e">
+        <f>SUM(J34:J35)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K36" s="232" t="e">
+        <f>SUM(K34:K35)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="37" spans="2:11" ht="19.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="290" t="s">
+        <v>21</v>
+      </c>
+      <c r="C37" s="291"/>
+      <c r="D37" s="24">
+        <v>11</v>
+      </c>
+      <c r="E37" s="13">
+        <f>E30+E33-E36</f>
+        <v>0</v>
+      </c>
+      <c r="F37" s="13">
+        <f>F30+F33-F36</f>
+        <v>0</v>
+      </c>
+      <c r="G37" s="14">
+        <f>G30+G33-G36</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="246">
+        <f>H30+H33-H36</f>
+        <v>0</v>
+      </c>
+      <c r="I37" s="212"/>
+      <c r="J37" s="225" t="e">
+        <f>J30+J33-J36</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K37" s="226" t="e">
+        <f>K30+K33-K36</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="38" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="284" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="285"/>
+      <c r="D38" s="286">
+        <v>12</v>
+      </c>
+      <c r="E38" s="64"/>
+      <c r="F38" s="260"/>
+      <c r="G38" s="261"/>
+      <c r="H38" s="247">
+        <f t="shared" ref="H38" si="0">E38-F38-G38</f>
+        <v>0</v>
+      </c>
+      <c r="I38" s="213"/>
+      <c r="J38" s="227" t="e">
+        <f t="shared" ref="J38:J39" si="1">F38+H38*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K38" s="228" t="e">
+        <f>G38+H38*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="39" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="280" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="281"/>
+      <c r="D39" s="287"/>
+      <c r="E39" s="62"/>
+      <c r="F39" s="130"/>
+      <c r="G39" s="115"/>
+      <c r="H39" s="248">
+        <f>E39-F39-G39</f>
+        <v>0</v>
+      </c>
+      <c r="I39" s="213"/>
+      <c r="J39" s="231" t="e">
+        <f t="shared" si="1"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K39" s="232" t="e">
+        <f t="shared" ref="K39" si="2">G39+H39*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="40" spans="2:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="282" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="283"/>
+      <c r="D40" s="37">
+        <v>13</v>
+      </c>
+      <c r="E40" s="13">
+        <f>E37-E38-E39</f>
+        <v>0</v>
+      </c>
+      <c r="F40" s="13">
+        <f>F37-F38-F39</f>
+        <v>0</v>
+      </c>
+      <c r="G40" s="14">
+        <f>G37-G38-G39</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="246">
+        <f>H37-H38-H39</f>
+        <v>0</v>
+      </c>
+      <c r="I40" s="212"/>
+      <c r="J40" s="225" t="e">
+        <f>J37-J38-J39</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K40" s="226" t="e">
+        <f>K37-K38-K39</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="41" spans="2:11" ht="16.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="171"/>
+      <c r="C41" s="269"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="65"/>
+      <c r="F41" s="65"/>
+      <c r="G41" s="112"/>
+      <c r="H41" s="249">
+        <f t="shared" ref="H41:H43" si="3">E41-F41-G41</f>
+        <v>0</v>
+      </c>
+      <c r="I41" s="211"/>
+      <c r="J41" s="227" t="e">
+        <f t="shared" ref="J41:J43" si="4">F41+H41*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K41" s="228" t="e">
+        <f t="shared" ref="K41:K43" si="5">G41+H41*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="42" spans="2:11" ht="16.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="32"/>
+      <c r="C42" s="270"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="62"/>
+      <c r="F42" s="62"/>
+      <c r="G42" s="63"/>
+      <c r="H42" s="250">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I42" s="211"/>
+      <c r="J42" s="229" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K42" s="230" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="43" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="32"/>
+      <c r="C43" s="270"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="62"/>
+      <c r="F43" s="62"/>
+      <c r="G43" s="63"/>
+      <c r="H43" s="250">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I43" s="211"/>
+      <c r="J43" s="229" t="e">
+        <f t="shared" si="4"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K43" s="230" t="e">
+        <f t="shared" si="5"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="44" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="32"/>
+      <c r="C44" s="270"/>
+      <c r="D44" s="61"/>
+      <c r="E44" s="144"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="242">
+        <f>E44-F44-G44</f>
+        <v>0</v>
+      </c>
+      <c r="I44" s="211"/>
+      <c r="J44" s="229" t="e">
+        <f>F44+H44*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K44" s="230" t="e">
+        <f>G44+H44*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="45" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="32"/>
+      <c r="C45" s="172"/>
+      <c r="D45" s="51"/>
+      <c r="E45" s="62"/>
+      <c r="F45" s="62"/>
+      <c r="G45" s="63"/>
+      <c r="H45" s="242">
+        <f>E45-F45-G45</f>
+        <v>0</v>
+      </c>
+      <c r="I45" s="211"/>
+      <c r="J45" s="229" t="e">
+        <f>F45+H45*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K45" s="230" t="e">
+        <f>G45+H45*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="46" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="32"/>
+      <c r="C46" s="172"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="62"/>
+      <c r="F46" s="62"/>
+      <c r="G46" s="63"/>
+      <c r="H46" s="242">
+        <f>E46-F46-G46</f>
+        <v>0</v>
+      </c>
+      <c r="I46" s="211"/>
+      <c r="J46" s="229" t="e">
+        <f>F46+H46*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K46" s="230" t="e">
+        <f>G46+H46*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="47" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="32"/>
+      <c r="C47" s="172"/>
+      <c r="D47" s="51"/>
+      <c r="E47" s="62"/>
+      <c r="F47" s="62"/>
+      <c r="G47" s="63"/>
+      <c r="H47" s="242">
+        <f>E47-F47-G47</f>
+        <v>0</v>
+      </c>
+      <c r="I47" s="211"/>
+      <c r="J47" s="235" t="e">
+        <f>F47+H47*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K47" s="236" t="e">
+        <f>G47+H47*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="48" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="32"/>
+      <c r="C48" s="271"/>
+      <c r="D48" s="61"/>
+      <c r="E48" s="144"/>
+      <c r="F48" s="62"/>
+      <c r="G48" s="63"/>
+      <c r="H48" s="250">
+        <f t="shared" ref="H48:H49" si="6">E48-F48-G48</f>
+        <v>0</v>
+      </c>
+      <c r="I48" s="211"/>
+      <c r="J48" s="229" t="e">
+        <f t="shared" ref="J48:J49" si="7">F48+H48*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K48" s="236" t="e">
+        <f t="shared" ref="K48:K49" si="8">G48+H48*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="49" spans="2:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B49" s="30"/>
+      <c r="C49" s="272"/>
+      <c r="D49" s="52"/>
+      <c r="E49" s="130"/>
+      <c r="F49" s="130"/>
+      <c r="G49" s="115"/>
+      <c r="H49" s="248">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="I49" s="211"/>
+      <c r="J49" s="231" t="e">
+        <f t="shared" si="7"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K49" s="236" t="e">
+        <f t="shared" si="8"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="50" spans="2:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="294" t="s">
+        <v>57</v>
+      </c>
+      <c r="C50" s="295"/>
+      <c r="D50" s="24">
+        <v>14</v>
+      </c>
+      <c r="E50" s="13">
+        <f>SUM(E41:E49)</f>
+        <v>0</v>
+      </c>
+      <c r="F50" s="13">
+        <f>SUM(F41:F49)</f>
+        <v>0</v>
+      </c>
+      <c r="G50" s="14">
+        <f>SUM(G41:G49)</f>
+        <v>0</v>
+      </c>
+      <c r="H50" s="246">
+        <f>SUM(H41:H49)</f>
+        <v>0</v>
+      </c>
+      <c r="I50" s="212"/>
+      <c r="J50" s="225" t="e">
+        <f>F50+H50*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K50" s="226" t="e">
+        <f>G50+H50*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="51" spans="2:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="32"/>
+      <c r="C51" s="273"/>
+      <c r="D51" s="49"/>
+      <c r="E51" s="65"/>
+      <c r="F51" s="65"/>
+      <c r="G51" s="112"/>
+      <c r="H51" s="249">
+        <f t="shared" ref="H51:H53" si="9">E51-F51-G51</f>
+        <v>0</v>
+      </c>
+      <c r="I51" s="211"/>
+      <c r="J51" s="227" t="e">
+        <f t="shared" ref="J51:J52" si="10">F51+H51*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K51" s="228" t="e">
+        <f t="shared" ref="K51:K53" si="11">G51+H51*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="52" spans="2:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="32"/>
+      <c r="C52" s="274"/>
+      <c r="D52" s="51"/>
+      <c r="E52" s="62"/>
+      <c r="F52" s="62"/>
+      <c r="G52" s="63"/>
+      <c r="H52" s="250">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I52" s="211"/>
+      <c r="J52" s="229" t="e">
+        <f t="shared" si="10"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K52" s="230" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="53" spans="2:11" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="32"/>
+      <c r="C53" s="274"/>
+      <c r="D53" s="51"/>
+      <c r="E53" s="62"/>
+      <c r="F53" s="62"/>
+      <c r="G53" s="63"/>
+      <c r="H53" s="250">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I53" s="211"/>
+      <c r="J53" s="235" t="e">
+        <f t="shared" ref="J53:J58" si="12">F53+H53*J$5</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K53" s="236" t="e">
+        <f t="shared" si="11"/>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="54" spans="2:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="32"/>
+      <c r="C54" s="172"/>
+      <c r="D54" s="61"/>
+      <c r="E54" s="62"/>
+      <c r="F54" s="62"/>
+      <c r="G54" s="63"/>
+      <c r="H54" s="242">
+        <f>E54-F54-G54</f>
+        <v>0</v>
+      </c>
+      <c r="I54" s="211"/>
+      <c r="J54" s="229" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K54" s="230" t="e">
+        <f>G54+H54*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="55" spans="2:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="32"/>
+      <c r="C55" s="270"/>
+      <c r="D55" s="61"/>
+      <c r="E55" s="62"/>
+      <c r="F55" s="62"/>
+      <c r="G55" s="63"/>
+      <c r="H55" s="242">
+        <f>E55-F55-G55</f>
+        <v>0</v>
+      </c>
+      <c r="I55" s="211"/>
+      <c r="J55" s="229" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K55" s="230" t="e">
+        <f>G55+H55*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="56" spans="2:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="32"/>
+      <c r="C56" s="270"/>
+      <c r="D56" s="61"/>
+      <c r="E56" s="62"/>
+      <c r="F56" s="62"/>
+      <c r="G56" s="63"/>
+      <c r="H56" s="242">
+        <f>E56-F56-G56</f>
+        <v>0</v>
+      </c>
+      <c r="I56" s="211"/>
+      <c r="J56" s="229" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K56" s="230" t="e">
+        <f>G56+H56*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="57" spans="2:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="32"/>
+      <c r="C57" s="270"/>
+      <c r="D57" s="61"/>
+      <c r="E57" s="62"/>
+      <c r="F57" s="62"/>
+      <c r="G57" s="63"/>
+      <c r="H57" s="242">
+        <f>E57-F57-G57</f>
+        <v>0</v>
+      </c>
+      <c r="I57" s="211"/>
+      <c r="J57" s="229" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K57" s="230" t="e">
+        <f>G57+H57*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="58" spans="2:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="30"/>
+      <c r="C58" s="172"/>
+      <c r="D58" s="52"/>
+      <c r="E58" s="130"/>
+      <c r="F58" s="131"/>
+      <c r="G58" s="115"/>
+      <c r="H58" s="245">
+        <f>E58-F58-G58</f>
+        <v>0</v>
+      </c>
+      <c r="I58" s="211"/>
+      <c r="J58" s="229" t="e">
+        <f t="shared" si="12"/>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K58" s="230" t="e">
+        <f>G58+H58*K$5</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="59" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="294" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="296"/>
+      <c r="D59" s="35">
+        <v>15</v>
+      </c>
+      <c r="E59" s="8">
+        <f>SUM(E51:E58)</f>
+        <v>0</v>
+      </c>
+      <c r="F59" s="8">
+        <f>SUM(F51:F58)</f>
+        <v>0</v>
+      </c>
+      <c r="G59" s="9">
+        <f>SUM(G51:G58)</f>
+        <v>0</v>
+      </c>
+      <c r="H59" s="241">
+        <f>SUM(H51:H58)</f>
+        <v>0</v>
+      </c>
+      <c r="I59" s="212"/>
+      <c r="J59" s="227" t="e">
+        <f>SUM(J51:J58)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K59" s="228" t="e">
+        <f>SUM(K51:K58)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="60" spans="2:11" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="275" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="276"/>
+      <c r="D60" s="41">
+        <v>16</v>
+      </c>
+      <c r="E60" s="69">
+        <f>E40+E50-E59</f>
+        <v>0</v>
+      </c>
+      <c r="F60" s="69">
+        <f>F40+F50-F59</f>
+        <v>0</v>
+      </c>
+      <c r="G60" s="95">
+        <f>G40+G50-G59</f>
+        <v>0</v>
+      </c>
+      <c r="H60" s="19">
+        <f>H40+H50-H59</f>
+        <v>0</v>
+      </c>
+      <c r="I60" s="212"/>
+      <c r="J60" s="237" t="e">
+        <f>J40+J50-J59</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K60" s="238" t="e">
+        <f>K40+K50-K59</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="61" spans="2:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="167"/>
+      <c r="C61" s="167"/>
+      <c r="D61" s="167"/>
+      <c r="E61" s="167"/>
+      <c r="F61" s="167"/>
+      <c r="G61" s="167"/>
+      <c r="H61" s="167"/>
+      <c r="I61" s="97"/>
+      <c r="J61" s="167"/>
+      <c r="K61" s="167"/>
+    </row>
+    <row r="62" spans="2:11" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="94"/>
+      <c r="C62" s="94"/>
+      <c r="D62" s="94"/>
+      <c r="E62" s="94"/>
+      <c r="F62" s="94"/>
+      <c r="G62" s="94"/>
+      <c r="H62" s="253" t="s">
+        <v>65</v>
+      </c>
+      <c r="I62" s="164">
+        <v>19</v>
+      </c>
+      <c r="J62" s="168" t="e">
+        <f>J60</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K62" s="168" t="e">
+        <f>K60</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="63" spans="2:11" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="94"/>
+      <c r="C63" s="94"/>
+      <c r="D63" s="94"/>
+      <c r="E63" s="94"/>
+      <c r="F63" s="94"/>
+      <c r="G63" s="94"/>
+      <c r="H63" s="254" t="s">
+        <v>38</v>
+      </c>
+      <c r="I63" s="187">
+        <v>20</v>
+      </c>
+      <c r="J63" s="263"/>
+      <c r="K63" s="263"/>
+    </row>
+    <row r="64" spans="2:11" ht="26.4" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B64" s="191" t="s">
+        <v>59</v>
+      </c>
+      <c r="C64" s="94"/>
+      <c r="D64" s="94"/>
+      <c r="E64" s="94"/>
+      <c r="F64" s="94"/>
+      <c r="G64" s="94"/>
+      <c r="H64" s="255" t="s">
         <v>68</v>
       </c>
-      <c r="I6" s="103"/>
-[...745 lines deleted...]
-      <c r="B37" s="325" t="s">
+      <c r="I64" s="188">
         <v>21</v>
       </c>
-      <c r="C37" s="326"/>
-[...78 lines deleted...]
-      <c r="B40" s="319" t="s">
+      <c r="J64" s="264"/>
+      <c r="K64" s="264"/>
+    </row>
+    <row r="65" spans="2:11" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="277"/>
+      <c r="C65" s="277"/>
+      <c r="D65" s="277"/>
+      <c r="E65" s="277"/>
+      <c r="F65" s="277"/>
+      <c r="G65" s="94"/>
+      <c r="H65" s="253" t="s">
+        <v>73</v>
+      </c>
+      <c r="I65" s="165">
         <v>22</v>
       </c>
-      <c r="C40" s="320"/>
-[...563 lines deleted...]
-      <c r="H65" s="269" t="s">
+      <c r="J65" s="239" t="e">
+        <f>J62+J63-J64</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="K65" s="239" t="e">
+        <f>K62+K63-K64</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="66" spans="2:11" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="277"/>
+      <c r="C66" s="277"/>
+      <c r="D66" s="277"/>
+      <c r="E66" s="277"/>
+      <c r="F66" s="277"/>
+      <c r="G66" s="94"/>
+      <c r="H66" s="256" t="s">
         <v>75</v>
       </c>
-      <c r="I65" s="175">
-[...21 lines deleted...]
-      <c r="I66" s="176">
+      <c r="I66" s="166">
         <v>23</v>
       </c>
-      <c r="J66" s="179"/>
-      <c r="K66" s="179"/>
+      <c r="J66" s="169"/>
+      <c r="K66" s="169"/>
     </row>
     <row r="67" spans="2:11" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B67" s="314"/>
-[...8 lines deleted...]
-      <c r="I67" s="175">
+      <c r="B67" s="277"/>
+      <c r="C67" s="277"/>
+      <c r="D67" s="277"/>
+      <c r="E67" s="277"/>
+      <c r="F67" s="277"/>
+      <c r="G67" s="94"/>
+      <c r="H67" s="257" t="s">
+        <v>74</v>
+      </c>
+      <c r="I67" s="165">
         <v>24</v>
       </c>
-      <c r="J67" s="180" t="e">
+      <c r="J67" s="170" t="e">
         <f>J65-J66</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K67" s="180" t="e">
+      <c r="K67" s="170" t="e">
         <f>K65-K66</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="68" spans="2:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="K68" s="100"/>
+    <row r="68" spans="2:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B68" s="277"/>
+      <c r="C68" s="277"/>
+      <c r="D68" s="277"/>
+      <c r="E68" s="277"/>
+      <c r="F68" s="277"/>
+      <c r="G68" s="94"/>
+      <c r="H68" s="94"/>
+      <c r="I68" s="94"/>
+      <c r="J68" s="94"/>
+      <c r="K68" s="355">
+        <v>22081</v>
+      </c>
     </row>
     <row r="69" spans="2:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B69" s="100"/>
-      <c r="C69" s="100"/>
+      <c r="B69" s="94"/>
+      <c r="C69" s="94"/>
       <c r="D69" s="5"/>
-      <c r="E69" s="100"/>
-[...5 lines deleted...]
-      <c r="K69" s="100"/>
+      <c r="E69" s="94"/>
+      <c r="F69" s="94"/>
+      <c r="G69" s="94"/>
+      <c r="H69" s="94"/>
+      <c r="I69" s="94"/>
+      <c r="J69" s="94"/>
+      <c r="K69" s="94"/>
     </row>
     <row r="70" spans="2:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B70" s="22"/>
+      <c r="B70" s="21"/>
       <c r="C70" s="3"/>
       <c r="D70" s="5"/>
       <c r="E70" s="5"/>
       <c r="F70" s="6"/>
       <c r="G70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
     </row>
     <row r="71" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D71" s="5"/>
       <c r="E71" s="5"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
-      <c r="K71" s="159"/>
+      <c r="K71" s="150"/>
     </row>
     <row r="72" spans="2:11" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B72" s="22"/>
+      <c r="B72" s="21"/>
       <c r="C72" s="3"/>
-      <c r="D72" s="112"/>
+      <c r="D72" s="104"/>
       <c r="E72" s="5"/>
       <c r="F72" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatCells="0"/>
   <customSheetViews>
     <customSheetView guid="{BC9DC014-E67B-4561-8EE8-CF39004A54BD}" showPageBreaks="1" showGridLines="0" fitToPage="1" printArea="1" hiddenRows="1" view="pageBreakPreview" topLeftCell="A55">
       <selection activeCell="P5" sqref="P5"/>
       <pageMargins left="0.36" right="0.23622047244094491" top="0.35433070866141736" bottom="0.14000000000000001" header="0.31496062992125984" footer="0.28000000000000003"/>
       <pageSetup paperSize="9" scale="72" orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="25">
-    <mergeCell ref="B60:C60"/>
-[...7 lines deleted...]
-    <mergeCell ref="B37:C37"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="H7:H15"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="K8:K9"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B65:F68"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B37:C37"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J3">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J3" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"売上（付表１④欄）,売上以外（付表１⑥欄）"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.36" right="0.23622047244094491" top="0.35433070866141736" bottom="0.14000000000000001" header="0.31496062992125984" footer="0.28000000000000003"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:K29"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A10" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A15" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K23" sqref="K23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="29.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.109375" style="1" customWidth="1"/>
-    <col min="6" max="6" width="17.109375" style="102" customWidth="1"/>
+    <col min="6" max="6" width="17.109375" style="91" customWidth="1"/>
     <col min="7" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="16.77734375" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="13" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="337" t="s">
+      <c r="B1" s="327" t="s">
         <v>35</v>
       </c>
-      <c r="C1" s="337"/>
-[...6 lines deleted...]
-      <c r="J1" s="337"/>
+      <c r="C1" s="327"/>
+      <c r="D1" s="327"/>
+      <c r="E1" s="327"/>
+      <c r="F1" s="327"/>
+      <c r="G1" s="327"/>
+      <c r="H1" s="327"/>
+      <c r="I1" s="327"/>
+      <c r="J1" s="327"/>
     </row>
     <row r="2" spans="2:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B2" s="171"/>
-[...3 lines deleted...]
-      <c r="D2" s="338" t="str">
+      <c r="B2" s="161"/>
+      <c r="C2" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="328" t="str">
         <f>IF(区分計算書!E4="","",区分計算書!E4)</f>
         <v/>
       </c>
-      <c r="E2" s="338"/>
-[...1 lines deleted...]
-      <c r="G2" s="109" t="s">
+      <c r="E2" s="328"/>
+      <c r="F2" s="328"/>
+      <c r="G2" s="101" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="239" t="str">
+      <c r="H2" s="223" t="str">
         <f>IF(区分計算書!E5="","",区分計算書!E5)</f>
         <v/>
       </c>
-      <c r="I2" s="239" t="str">
+      <c r="I2" s="223" t="str">
         <f>IF(区分計算書!G5="","",区分計算書!G5)</f>
         <v/>
       </c>
-      <c r="J2" s="106"/>
+      <c r="J2" s="99"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="2:11" ht="64.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="F3" s="19"/>
-[...3 lines deleted...]
-      <c r="J3" s="19"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="18"/>
     </row>
     <row r="4" spans="2:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="21"/>
+      <c r="B4" s="20"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
-      <c r="H4" s="16"/>
-[...1 lines deleted...]
-      <c r="J4" s="8"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="7"/>
     </row>
     <row r="5" spans="2:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="187">
+      <c r="B5" s="176">
         <v>1</v>
       </c>
-      <c r="C5" s="187" t="s">
+      <c r="C5" s="176" t="s">
         <v>42</v>
       </c>
-      <c r="D5" s="112"/>
+      <c r="D5" s="104"/>
       <c r="E5" s="5"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
-      <c r="H5" s="16"/>
-[...1 lines deleted...]
-      <c r="J5" s="8"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
+      <c r="J5" s="7"/>
     </row>
     <row r="6" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="113"/>
-[...6 lines deleted...]
-      <c r="G6" s="172" t="s">
+      <c r="B6" s="105"/>
+      <c r="C6" s="338" t="s">
+        <v>77</v>
+      </c>
+      <c r="D6" s="335"/>
+      <c r="E6" s="336"/>
+      <c r="F6" s="337"/>
+      <c r="G6" s="162" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="170" t="s">
+      <c r="H6" s="160" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="231" t="s">
+      <c r="I6" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="J6" s="8"/>
+      <c r="J6" s="7"/>
     </row>
     <row r="7" spans="2:11" ht="25.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="113"/>
-[...1 lines deleted...]
-      <c r="D7" s="212" t="s">
+      <c r="B7" s="105"/>
+      <c r="C7" s="338"/>
+      <c r="D7" s="200" t="s">
         <v>11</v>
       </c>
-      <c r="E7" s="339" t="s">
+      <c r="E7" s="329" t="s">
         <v>24</v>
       </c>
-      <c r="F7" s="340"/>
-      <c r="G7" s="151">
+      <c r="F7" s="330"/>
+      <c r="G7" s="143">
         <f>H7+I7</f>
         <v>0</v>
       </c>
-      <c r="H7" s="268">
+      <c r="H7" s="252">
         <f>区分計算書!F10</f>
         <v>0</v>
       </c>
-      <c r="I7" s="267">
+      <c r="I7" s="251">
         <f>区分計算書!G10</f>
         <v>0</v>
       </c>
-      <c r="J7" s="8"/>
+      <c r="J7" s="7"/>
     </row>
     <row r="8" spans="2:11" ht="25.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="113"/>
-[...1 lines deleted...]
-      <c r="D8" s="212" t="s">
+      <c r="B8" s="105"/>
+      <c r="C8" s="338"/>
+      <c r="D8" s="200" t="s">
         <v>12</v>
       </c>
-      <c r="E8" s="341" t="s">
+      <c r="E8" s="331" t="s">
         <v>54</v>
       </c>
-      <c r="F8" s="342"/>
-      <c r="G8" s="117">
+      <c r="F8" s="332"/>
+      <c r="G8" s="109">
         <f>H8+I8</f>
         <v>0</v>
       </c>
-      <c r="H8" s="118"/>
-[...1 lines deleted...]
-      <c r="J8" s="8"/>
+      <c r="H8" s="110"/>
+      <c r="I8" s="151"/>
+      <c r="J8" s="7"/>
     </row>
     <row r="9" spans="2:11" ht="25.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="113"/>
-[...1 lines deleted...]
-      <c r="D9" s="212" t="s">
+      <c r="B9" s="105"/>
+      <c r="C9" s="338"/>
+      <c r="D9" s="200" t="s">
         <v>23</v>
       </c>
-      <c r="E9" s="343" t="s">
+      <c r="E9" s="333" t="s">
         <v>41</v>
       </c>
-      <c r="F9" s="344"/>
-      <c r="G9" s="209">
+      <c r="F9" s="334"/>
+      <c r="G9" s="197">
         <f>G7+G8</f>
         <v>0</v>
       </c>
-      <c r="H9" s="209">
+      <c r="H9" s="197">
         <f>H7+H8</f>
         <v>0</v>
       </c>
-      <c r="I9" s="210">
+      <c r="I9" s="198">
         <f>I7+I8</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:11" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="113"/>
-[...8 lines deleted...]
-      <c r="I10" s="350"/>
+      <c r="B10" s="105"/>
+      <c r="C10" s="338"/>
+      <c r="D10" s="199" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="339"/>
+      <c r="F10" s="339"/>
+      <c r="G10" s="339"/>
+      <c r="H10" s="339"/>
+      <c r="I10" s="340"/>
     </row>
     <row r="11" spans="2:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="113"/>
-[...6 lines deleted...]
-      <c r="I11" s="162"/>
+      <c r="B11" s="105"/>
+      <c r="C11" s="105"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="175"/>
+      <c r="F11" s="97"/>
+      <c r="G11" s="107"/>
+      <c r="H11" s="153"/>
+      <c r="I11" s="153"/>
     </row>
     <row r="12" spans="2:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="187">
+      <c r="B12" s="176">
         <v>2</v>
       </c>
-      <c r="C12" s="352" t="s">
+      <c r="C12" s="342" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="352"/>
-[...2 lines deleted...]
-      <c r="H12" s="237" t="s">
+      <c r="D12" s="342"/>
+      <c r="E12" s="342"/>
+      <c r="H12" s="221" t="s">
         <v>9</v>
       </c>
-      <c r="I12" s="95" t="s">
+      <c r="I12" s="89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="2:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="21"/>
-[...7 lines deleted...]
-      <c r="H13" s="238" t="s">
+      <c r="B13" s="20"/>
+      <c r="C13" s="338" t="s">
+        <v>78</v>
+      </c>
+      <c r="D13" s="338"/>
+      <c r="E13" s="338"/>
+      <c r="F13" s="338"/>
+      <c r="G13" s="341"/>
+      <c r="H13" s="222" t="s">
         <v>27</v>
       </c>
-      <c r="I13" s="234" t="s">
+      <c r="I13" s="218" t="s">
         <v>28</v>
       </c>
-      <c r="K13" s="7"/>
     </row>
     <row r="14" spans="2:11" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="113"/>
-[...5 lines deleted...]
-      <c r="H14" s="114" t="e">
+      <c r="B14" s="105"/>
+      <c r="C14" s="338"/>
+      <c r="D14" s="338"/>
+      <c r="E14" s="338"/>
+      <c r="F14" s="338"/>
+      <c r="G14" s="341"/>
+      <c r="H14" s="106" t="e">
         <f>H9/I9</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I14" s="204" t="e">
+      <c r="I14" s="192" t="e">
         <f>I9/H9</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K14" s="7"/>
     </row>
     <row r="15" spans="2:11" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="113"/>
-[...4 lines deleted...]
-      <c r="G15" s="115"/>
+      <c r="B15" s="105"/>
+      <c r="C15" s="105"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="97"/>
+      <c r="F15" s="97"/>
+      <c r="G15" s="107"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
-      <c r="J15" s="8"/>
-      <c r="K15" s="7"/>
+      <c r="J15" s="7"/>
     </row>
     <row r="16" spans="2:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="187">
+      <c r="B16" s="176">
         <v>3</v>
       </c>
-      <c r="C16" s="187" t="s">
+      <c r="C16" s="176" t="s">
         <v>44</v>
       </c>
-      <c r="D16" s="16"/>
-[...1 lines deleted...]
-      <c r="F16" s="333" t="s">
+      <c r="D16" s="15"/>
+      <c r="E16" s="97"/>
+      <c r="F16" s="323" t="s">
         <v>53</v>
       </c>
-      <c r="G16" s="334"/>
-      <c r="H16" s="235" t="s">
+      <c r="G16" s="324"/>
+      <c r="H16" s="219" t="s">
         <v>9</v>
       </c>
-      <c r="I16" s="95" t="s">
+      <c r="I16" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="J16" s="8"/>
-[...11 lines deleted...]
-      <c r="H17" s="236" t="s">
+      <c r="J16" s="7"/>
+    </row>
+    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="193"/>
+      <c r="C17" s="338" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="338"/>
+      <c r="E17" s="341"/>
+      <c r="F17" s="325"/>
+      <c r="G17" s="326"/>
+      <c r="H17" s="220" t="s">
         <v>25</v>
       </c>
-      <c r="I17" s="234" t="s">
+      <c r="I17" s="218" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="8"/>
-[...9 lines deleted...]
-      <c r="H18" s="169" t="e">
+      <c r="J17" s="7"/>
+    </row>
+    <row r="18" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C18" s="338"/>
+      <c r="D18" s="338"/>
+      <c r="E18" s="341"/>
+      <c r="F18" s="321"/>
+      <c r="G18" s="322"/>
+      <c r="H18" s="159" t="e">
         <f>H9/G9</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I18" s="206" t="e">
+      <c r="I18" s="194" t="e">
         <f>I9/G9</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J18" s="45"/>
-[...24 lines deleted...]
-      <c r="G20" s="94" t="s">
+      <c r="J18" s="44"/>
+    </row>
+    <row r="19" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="105"/>
+      <c r="C19" s="317" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="317"/>
+      <c r="E19" s="317"/>
+      <c r="F19" s="196" t="s">
+        <v>62</v>
+      </c>
+      <c r="G19" s="152"/>
+      <c r="H19" s="153"/>
+      <c r="I19" s="153"/>
+      <c r="J19" s="7"/>
+    </row>
+    <row r="20" spans="1:10" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="20"/>
+      <c r="C20" s="317"/>
+      <c r="D20" s="317"/>
+      <c r="E20" s="317"/>
+      <c r="F20" s="154"/>
+      <c r="G20" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="H20" s="201" t="s">
+      <c r="H20" s="189" t="s">
         <v>9</v>
       </c>
-      <c r="I20" s="202" t="s">
+      <c r="I20" s="190" t="s">
         <v>10</v>
       </c>
-      <c r="J20" s="8"/>
-[...6 lines deleted...]
-      <c r="F21" s="166" t="s">
+      <c r="J20" s="7"/>
+    </row>
+    <row r="21" spans="1:10" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="20"/>
+      <c r="C21" s="317"/>
+      <c r="D21" s="317"/>
+      <c r="E21" s="317"/>
+      <c r="F21" s="156" t="s">
         <v>49</v>
       </c>
-      <c r="G21" s="165">
+      <c r="G21" s="155">
         <f>H21+I21</f>
         <v>0</v>
       </c>
-      <c r="H21" s="274"/>
-[...9 lines deleted...]
-      <c r="F22" s="329" t="s">
+      <c r="H21" s="258"/>
+      <c r="I21" s="259"/>
+      <c r="J21" s="44"/>
+    </row>
+    <row r="22" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="317"/>
+      <c r="D22" s="317"/>
+      <c r="E22" s="317"/>
+      <c r="F22" s="319" t="s">
         <v>50</v>
       </c>
-      <c r="G22" s="330"/>
-      <c r="H22" s="233" t="s">
+      <c r="G22" s="320"/>
+      <c r="H22" s="217" t="s">
         <v>46</v>
       </c>
-      <c r="I22" s="234" t="s">
+      <c r="I22" s="218" t="s">
         <v>47</v>
       </c>
-      <c r="J22" s="45"/>
-[...9 lines deleted...]
-      <c r="H23" s="167" t="e">
+      <c r="J22" s="44"/>
+    </row>
+    <row r="23" spans="1:10" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="98"/>
+      <c r="C23" s="317"/>
+      <c r="D23" s="317"/>
+      <c r="E23" s="317"/>
+      <c r="F23" s="321"/>
+      <c r="G23" s="322"/>
+      <c r="H23" s="157" t="e">
         <f>H21/G21</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I23" s="207" t="e">
+      <c r="I23" s="195" t="e">
         <f>I21/G21</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B24" s="105" t="s">
+    <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="98" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="116"/>
-[...39 lines deleted...]
-      <c r="I28" s="328"/>
+      <c r="C24" s="108"/>
+    </row>
+    <row r="25" spans="1:10" ht="6.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="318"/>
+      <c r="C25" s="318"/>
+      <c r="D25" s="318"/>
+      <c r="E25" s="318"/>
+      <c r="F25" s="318"/>
+      <c r="G25" s="318"/>
+      <c r="H25" s="318"/>
+      <c r="I25" s="318"/>
+    </row>
+    <row r="26" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="318"/>
+      <c r="C26" s="318"/>
+      <c r="D26" s="318"/>
+      <c r="E26" s="318"/>
+      <c r="F26" s="318"/>
+      <c r="G26" s="318"/>
+      <c r="H26" s="318"/>
+      <c r="I26" s="318"/>
+    </row>
+    <row r="27" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="318"/>
+      <c r="C27" s="318"/>
+      <c r="D27" s="318"/>
+      <c r="E27" s="318"/>
+      <c r="F27" s="318"/>
+      <c r="G27" s="318"/>
+      <c r="H27" s="318"/>
+      <c r="I27" s="318"/>
+    </row>
+    <row r="28" spans="1:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="318"/>
+      <c r="C28" s="318"/>
+      <c r="D28" s="318"/>
+      <c r="E28" s="318"/>
+      <c r="F28" s="318"/>
+      <c r="G28" s="318"/>
+      <c r="H28" s="318"/>
+      <c r="I28" s="318"/>
+    </row>
+    <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="I29" s="356">
+        <v>22081</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" formatCells="0"/>
+  <sheetProtection formatCells="0"/>
   <customSheetViews>
     <customSheetView guid="{BC9DC014-E67B-4561-8EE8-CF39004A54BD}" showPageBreaks="1" showGridLines="0" printArea="1" view="pageBreakPreview">
       <selection activeCell="K8" sqref="K8"/>
       <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="15">
     <mergeCell ref="C19:E23"/>
     <mergeCell ref="B25:I28"/>
     <mergeCell ref="F22:G23"/>
     <mergeCell ref="F16:G18"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="E10:I10"/>
     <mergeCell ref="C13:G14"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="C17:E18"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:L58"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A41" zoomScale="79" zoomScaleNormal="100" zoomScaleSheetLayoutView="79" workbookViewId="0">
-      <selection activeCell="D68" sqref="D68"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="79" zoomScaleNormal="100" zoomScaleSheetLayoutView="79" workbookViewId="0">
+      <selection activeCell="S45" sqref="S45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.33203125" style="1" customWidth="1"/>
-    <col min="4" max="4" width="3.21875" style="102" customWidth="1"/>
+    <col min="4" max="4" width="3.21875" style="91" customWidth="1"/>
     <col min="5" max="5" width="15" style="2" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
-    <col min="7" max="7" width="15" style="102" customWidth="1"/>
+    <col min="7" max="7" width="15" style="91" customWidth="1"/>
     <col min="8" max="8" width="15" style="2" customWidth="1"/>
-    <col min="9" max="9" width="1.44140625" style="108" customWidth="1"/>
+    <col min="9" max="9" width="1.44140625" style="2" customWidth="1"/>
     <col min="10" max="11" width="13.109375" style="2" customWidth="1"/>
     <col min="12" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="357" t="s">
+      <c r="A1" s="347" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="357"/>
-[...6 lines deleted...]
-      <c r="I1" s="49"/>
+      <c r="B1" s="347"/>
+      <c r="C1" s="347"/>
+      <c r="D1" s="347"/>
+      <c r="E1" s="347"/>
+      <c r="F1" s="347"/>
+      <c r="G1" s="347"/>
+      <c r="H1" s="347"/>
+      <c r="I1" s="47"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="171"/>
-[...3 lines deleted...]
-      <c r="D2" s="358" t="str">
+      <c r="B2" s="161"/>
+      <c r="C2" s="102" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="348" t="str">
         <f>IF(区分計算書!E4="","",区分計算書!E4)</f>
         <v/>
       </c>
-      <c r="E2" s="358"/>
-[...1 lines deleted...]
-      <c r="G2" s="109" t="s">
+      <c r="E2" s="348"/>
+      <c r="F2" s="348"/>
+      <c r="G2" s="101" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="240" t="str">
+      <c r="H2" s="224" t="str">
         <f>IF(区分計算書!E5="","",区分計算書!E5)</f>
         <v/>
       </c>
-      <c r="I2" s="359" t="str">
+      <c r="I2" s="349" t="str">
         <f>IF(区分計算書!G5="","",区分計算書!G5)</f>
         <v/>
       </c>
-      <c r="J2" s="360" t="str">
+      <c r="J2" s="350" t="str">
         <f>IF(区分計算書!G5="","",区分計算書!G5)</f>
         <v/>
       </c>
       <c r="K2" s="1"/>
     </row>
     <row r="3" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="90"/>
-[...9 lines deleted...]
-      <c r="L3" s="364"/>
+      <c r="B3" s="84"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="354"/>
+      <c r="I3" s="354"/>
+      <c r="J3" s="354"/>
+      <c r="K3" s="354"/>
+      <c r="L3" s="354"/>
     </row>
     <row r="4" spans="1:12" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="361"/>
-[...9 lines deleted...]
-      <c r="L4" s="364"/>
+      <c r="B4" s="351"/>
+      <c r="C4" s="351"/>
+      <c r="D4" s="351"/>
+      <c r="E4" s="351"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="354"/>
+      <c r="I4" s="354"/>
+      <c r="J4" s="354"/>
+      <c r="K4" s="354"/>
+      <c r="L4" s="354"/>
     </row>
     <row r="5" spans="1:12" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="362"/>
-[...9 lines deleted...]
-      <c r="L5" s="364"/>
+      <c r="B5" s="352"/>
+      <c r="C5" s="352"/>
+      <c r="D5" s="352"/>
+      <c r="E5" s="352"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="354"/>
+      <c r="I5" s="354"/>
+      <c r="J5" s="354"/>
+      <c r="K5" s="354"/>
+      <c r="L5" s="354"/>
     </row>
     <row r="6" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="355" t="s">
+      <c r="B6" s="345" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="356"/>
-      <c r="D6" s="37" t="s">
+      <c r="C6" s="346"/>
+      <c r="D6" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="172" t="s">
+      <c r="E6" s="162" t="s">
         <v>36</v>
       </c>
-      <c r="F6" s="170" t="s">
+      <c r="F6" s="160" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="93" t="s">
+      <c r="G6" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="230" t="s">
-        <v>71</v>
+      <c r="H6" s="215" t="s">
+        <v>69</v>
       </c>
       <c r="I6" s="1"/>
-      <c r="J6" s="220" t="s">
+      <c r="J6" s="205" t="s">
+        <v>60</v>
+      </c>
+      <c r="K6" s="206" t="s">
         <v>61</v>
       </c>
-      <c r="K6" s="221" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="41"/>
-[...5 lines deleted...]
-      <c r="H7" s="43">
+      <c r="B7" s="40"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="117"/>
+      <c r="F7" s="117"/>
+      <c r="G7" s="133"/>
+      <c r="H7" s="42">
         <f t="shared" ref="H7:H31" si="0">E7-F7-G7</f>
         <v>0</v>
       </c>
       <c r="I7" s="1"/>
-      <c r="J7" s="245" t="e">
+      <c r="J7" s="229" t="e">
         <f>F7+H7*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K7" s="246" t="e">
+      <c r="K7" s="230" t="e">
         <f>G7+H7*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="41"/>
-[...5 lines deleted...]
-      <c r="H8" s="43">
+      <c r="B8" s="40"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="134"/>
+      <c r="F8" s="134"/>
+      <c r="G8" s="135"/>
+      <c r="H8" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I8" s="1"/>
-      <c r="J8" s="245" t="e">
+      <c r="J8" s="229" t="e">
         <f>F8+H8*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K8" s="246" t="e">
+      <c r="K8" s="230" t="e">
         <f>G8+H8*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="41"/>
-[...5 lines deleted...]
-      <c r="H9" s="43">
+      <c r="B9" s="40"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="56"/>
+      <c r="E9" s="134"/>
+      <c r="F9" s="134"/>
+      <c r="G9" s="135"/>
+      <c r="H9" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I9" s="1"/>
-      <c r="J9" s="245" t="e">
+      <c r="J9" s="229" t="e">
         <f>F9+H9*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K9" s="246" t="e">
+      <c r="K9" s="230" t="e">
         <f>G9+H9*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="41"/>
-[...5 lines deleted...]
-      <c r="H10" s="43">
+      <c r="B10" s="40"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="134"/>
+      <c r="F10" s="136"/>
+      <c r="G10" s="137"/>
+      <c r="H10" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I10" s="1"/>
-      <c r="J10" s="245" t="e">
+      <c r="J10" s="229" t="e">
         <f>F10+H10*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K10" s="246" t="e">
+      <c r="K10" s="230" t="e">
         <f>G10+H10*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="41"/>
-[...5 lines deleted...]
-      <c r="H11" s="43">
+      <c r="B11" s="40"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="56"/>
+      <c r="E11" s="134"/>
+      <c r="F11" s="134"/>
+      <c r="G11" s="137"/>
+      <c r="H11" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I11" s="1"/>
-      <c r="J11" s="245" t="e">
+      <c r="J11" s="229" t="e">
         <f>F11+H11*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K11" s="246" t="e">
+      <c r="K11" s="230" t="e">
         <f>G11+H11*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="41"/>
-[...5 lines deleted...]
-      <c r="H12" s="43">
+      <c r="B12" s="40"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="56"/>
+      <c r="E12" s="134"/>
+      <c r="F12" s="134"/>
+      <c r="G12" s="138"/>
+      <c r="H12" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I12" s="1"/>
-      <c r="J12" s="245" t="e">
+      <c r="J12" s="229" t="e">
         <f>F12+H12*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K12" s="246" t="e">
+      <c r="K12" s="230" t="e">
         <f>G12+H12*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="41"/>
-[...5 lines deleted...]
-      <c r="H13" s="43">
+      <c r="B13" s="40"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="134"/>
+      <c r="F13" s="136"/>
+      <c r="G13" s="137"/>
+      <c r="H13" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I13" s="1"/>
-      <c r="J13" s="245" t="e">
+      <c r="J13" s="229" t="e">
         <f>F13+H13*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K13" s="246" t="e">
+      <c r="K13" s="230" t="e">
         <f>G13+H13*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="41"/>
-[...5 lines deleted...]
-      <c r="H14" s="43">
+      <c r="B14" s="40"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="56"/>
+      <c r="E14" s="134"/>
+      <c r="F14" s="134"/>
+      <c r="G14" s="137"/>
+      <c r="H14" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I14" s="1"/>
-      <c r="J14" s="245" t="e">
+      <c r="J14" s="229" t="e">
         <f>F14+H14*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K14" s="246" t="e">
+      <c r="K14" s="230" t="e">
         <f>G14+H14*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="41"/>
-[...5 lines deleted...]
-      <c r="H15" s="43">
+      <c r="B15" s="40"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="56"/>
+      <c r="E15" s="134"/>
+      <c r="F15" s="134"/>
+      <c r="G15" s="137"/>
+      <c r="H15" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="1"/>
-      <c r="J15" s="245" t="e">
+      <c r="J15" s="229" t="e">
         <f>F15+H15*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K15" s="246" t="e">
+      <c r="K15" s="230" t="e">
         <f>G15+H15*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="41"/>
-[...5 lines deleted...]
-      <c r="H16" s="43">
+      <c r="B16" s="40"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="134"/>
+      <c r="F16" s="134"/>
+      <c r="G16" s="137"/>
+      <c r="H16" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="1"/>
-      <c r="J16" s="245" t="e">
+      <c r="J16" s="229" t="e">
         <f>F16+H16*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K16" s="246" t="e">
+      <c r="K16" s="230" t="e">
         <f>G16+H16*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="41"/>
-[...5 lines deleted...]
-      <c r="H17" s="43">
+      <c r="B17" s="40"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="134"/>
+      <c r="G17" s="137"/>
+      <c r="H17" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="1"/>
-      <c r="J17" s="245" t="e">
+      <c r="J17" s="229" t="e">
         <f>F17+H17*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K17" s="246" t="e">
+      <c r="K17" s="230" t="e">
         <f>G17+H17*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="41"/>
-[...5 lines deleted...]
-      <c r="H18" s="43">
+      <c r="B18" s="40"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="134"/>
+      <c r="F18" s="136"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="1"/>
-      <c r="J18" s="245" t="e">
+      <c r="J18" s="229" t="e">
         <f>F18+H18*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K18" s="246" t="e">
+      <c r="K18" s="230" t="e">
         <f>G18+H18*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="41"/>
-[...5 lines deleted...]
-      <c r="H19" s="43">
+      <c r="B19" s="40"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="134"/>
+      <c r="F19" s="134"/>
+      <c r="G19" s="137"/>
+      <c r="H19" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="1"/>
-      <c r="J19" s="245" t="e">
+      <c r="J19" s="229" t="e">
         <f>F19+H19*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K19" s="246" t="e">
+      <c r="K19" s="230" t="e">
         <f>G19+H19*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="41"/>
-[...5 lines deleted...]
-      <c r="H20" s="43">
+      <c r="B20" s="40"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="56"/>
+      <c r="E20" s="134"/>
+      <c r="F20" s="136"/>
+      <c r="G20" s="137"/>
+      <c r="H20" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="1"/>
-      <c r="J20" s="245" t="e">
+      <c r="J20" s="229" t="e">
         <f>F20+H20*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K20" s="246" t="e">
+      <c r="K20" s="230" t="e">
         <f>G20+H20*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="41"/>
-[...5 lines deleted...]
-      <c r="H21" s="43">
+      <c r="B21" s="40"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="56"/>
+      <c r="E21" s="134"/>
+      <c r="F21" s="134"/>
+      <c r="G21" s="138"/>
+      <c r="H21" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="1"/>
-      <c r="J21" s="245" t="e">
+      <c r="J21" s="229" t="e">
         <f>F21+H21*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K21" s="246" t="e">
+      <c r="K21" s="230" t="e">
         <f>G21+H21*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="41"/>
-[...5 lines deleted...]
-      <c r="H22" s="43">
+      <c r="B22" s="40"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="56"/>
+      <c r="E22" s="134"/>
+      <c r="F22" s="136"/>
+      <c r="G22" s="137"/>
+      <c r="H22" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="1"/>
-      <c r="J22" s="245" t="e">
+      <c r="J22" s="229" t="e">
         <f>F22+H22*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K22" s="246" t="e">
+      <c r="K22" s="230" t="e">
         <f>G22+H22*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="41"/>
-[...5 lines deleted...]
-      <c r="H23" s="43">
+      <c r="B23" s="40"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="56"/>
+      <c r="E23" s="134"/>
+      <c r="F23" s="134"/>
+      <c r="G23" s="137"/>
+      <c r="H23" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I23" s="1"/>
-      <c r="J23" s="245" t="e">
+      <c r="J23" s="229" t="e">
         <f>F23+H23*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K23" s="246" t="e">
+      <c r="K23" s="230" t="e">
         <f>G23+H23*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="41"/>
-[...5 lines deleted...]
-      <c r="H24" s="43">
+      <c r="B24" s="40"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="134"/>
+      <c r="F24" s="134"/>
+      <c r="G24" s="137"/>
+      <c r="H24" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I24" s="1"/>
-      <c r="J24" s="245" t="e">
+      <c r="J24" s="229" t="e">
         <f>F24+H24*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K24" s="246" t="e">
+      <c r="K24" s="230" t="e">
         <f>G24+H24*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="41"/>
-[...5 lines deleted...]
-      <c r="H25" s="43">
+      <c r="B25" s="40"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="56"/>
+      <c r="E25" s="134"/>
+      <c r="F25" s="136"/>
+      <c r="G25" s="134"/>
+      <c r="H25" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I25" s="1"/>
-      <c r="J25" s="245" t="e">
+      <c r="J25" s="229" t="e">
         <f>F25+H25*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K25" s="246" t="e">
+      <c r="K25" s="230" t="e">
         <f>G25+H25*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="41"/>
-[...5 lines deleted...]
-      <c r="H26" s="43">
+      <c r="B26" s="40"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="56"/>
+      <c r="E26" s="134"/>
+      <c r="F26" s="134"/>
+      <c r="G26" s="137"/>
+      <c r="H26" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I26" s="1"/>
-      <c r="J26" s="245" t="e">
+      <c r="J26" s="229" t="e">
         <f>F26+H26*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K26" s="246" t="e">
+      <c r="K26" s="230" t="e">
         <f>G26+H26*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="41"/>
-[...5 lines deleted...]
-      <c r="H27" s="43">
+      <c r="B27" s="40"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="56"/>
+      <c r="E27" s="134"/>
+      <c r="F27" s="139"/>
+      <c r="G27" s="137"/>
+      <c r="H27" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I27" s="1"/>
-      <c r="J27" s="245" t="e">
+      <c r="J27" s="229" t="e">
         <f>F27+H27*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K27" s="246" t="e">
+      <c r="K27" s="230" t="e">
         <f>G27+H27*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="41"/>
-[...5 lines deleted...]
-      <c r="H28" s="43">
+      <c r="B28" s="40"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="56"/>
+      <c r="E28" s="134"/>
+      <c r="F28" s="139"/>
+      <c r="G28" s="137"/>
+      <c r="H28" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I28" s="1"/>
-      <c r="J28" s="245" t="e">
+      <c r="J28" s="229" t="e">
         <f>F28+H28*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K28" s="246" t="e">
+      <c r="K28" s="230" t="e">
         <f>G28+H28*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="41"/>
-[...5 lines deleted...]
-      <c r="H29" s="43">
+      <c r="B29" s="40"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="134"/>
+      <c r="F29" s="139"/>
+      <c r="G29" s="137"/>
+      <c r="H29" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I29" s="1"/>
-      <c r="J29" s="245" t="e">
+      <c r="J29" s="229" t="e">
         <f>F29+H29*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K29" s="246" t="e">
+      <c r="K29" s="230" t="e">
         <f>G29+H29*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="41"/>
-[...5 lines deleted...]
-      <c r="H30" s="44">
+      <c r="B30" s="40"/>
+      <c r="C30" s="58"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="140"/>
+      <c r="F30" s="141"/>
+      <c r="G30" s="142"/>
+      <c r="H30" s="43">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I30" s="1"/>
-      <c r="J30" s="251" t="e">
+      <c r="J30" s="235" t="e">
         <f>F30+H30*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K30" s="252" t="e">
+      <c r="K30" s="236" t="e">
         <f>G30+H30*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="353" t="s">
+      <c r="B31" s="343" t="s">
         <v>13</v>
       </c>
-      <c r="C31" s="354"/>
-      <c r="D31" s="42">
+      <c r="C31" s="344"/>
+      <c r="D31" s="41">
         <v>4</v>
       </c>
-      <c r="E31" s="75">
+      <c r="E31" s="69">
         <f>SUM(E7:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="75">
+      <c r="F31" s="69">
         <f>SUM(F7:F30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="101">
+      <c r="G31" s="95">
         <f>SUM(G7:G30)</f>
         <v>0</v>
       </c>
-      <c r="H31" s="20">
+      <c r="H31" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I31" s="1"/>
-      <c r="J31" s="253" t="e">
+      <c r="J31" s="237" t="e">
         <f>SUM(J7:J30)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K31" s="254" t="e">
+      <c r="K31" s="238" t="e">
         <f>SUM(K7:K30)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="32" spans="1:11" s="8" customFormat="1" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="H32" s="18"/>
+    <row r="32" spans="1:11" s="7" customFormat="1" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="16"/>
+      <c r="C32" s="17"/>
+      <c r="D32" s="17"/>
+      <c r="E32" s="145" t="s">
+        <v>72</v>
+      </c>
+      <c r="F32" s="17"/>
+      <c r="G32" s="17"/>
+      <c r="H32" s="17"/>
     </row>
     <row r="33" spans="2:12" ht="29.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
-      <c r="G33" s="283"/>
-[...3 lines deleted...]
-      <c r="K33" s="8"/>
+      <c r="G33" s="267"/>
+      <c r="H33" s="268"/>
+      <c r="I33" s="201"/>
+      <c r="J33" s="202"/>
+      <c r="K33" s="7"/>
     </row>
     <row r="34" spans="2:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="355" t="s">
+      <c r="B34" s="345" t="s">
         <v>1</v>
       </c>
-      <c r="C34" s="356"/>
-      <c r="D34" s="85" t="s">
+      <c r="C34" s="346"/>
+      <c r="D34" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="E34" s="172" t="s">
+      <c r="E34" s="162" t="s">
         <v>36</v>
       </c>
-      <c r="F34" s="170" t="s">
+      <c r="F34" s="160" t="s">
         <v>9</v>
       </c>
-      <c r="G34" s="215" t="s">
+      <c r="G34" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H34" s="230" t="s">
-[...3 lines deleted...]
-      <c r="J34" s="214" t="s">
+      <c r="H34" s="215" t="s">
+        <v>69</v>
+      </c>
+      <c r="I34" s="209"/>
+      <c r="J34" s="178" t="s">
+        <v>60</v>
+      </c>
+      <c r="K34" s="87" t="s">
         <v>61</v>
       </c>
-      <c r="K34" s="215" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="35" spans="2:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="41"/>
-[...5 lines deleted...]
-      <c r="H35" s="11">
+      <c r="B35" s="40"/>
+      <c r="C35" s="59"/>
+      <c r="D35" s="60"/>
+      <c r="E35" s="64"/>
+      <c r="F35" s="64"/>
+      <c r="G35" s="126"/>
+      <c r="H35" s="10">
         <f t="shared" ref="H35:H44" si="1">E35-F35-G35</f>
         <v>0</v>
       </c>
-      <c r="I35" s="104"/>
-      <c r="J35" s="222" t="e">
+      <c r="I35" s="97"/>
+      <c r="J35" s="207" t="e">
         <f>F35+H35*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K35" s="223" t="e">
+      <c r="K35" s="208" t="e">
         <f>G35+H35*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="36" spans="2:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="41"/>
-[...5 lines deleted...]
-      <c r="H36" s="12">
+      <c r="B36" s="40"/>
+      <c r="C36" s="50"/>
+      <c r="D36" s="51"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I36" s="16"/>
-      <c r="J36" s="218" t="e">
+      <c r="I36" s="15"/>
+      <c r="J36" s="203" t="e">
         <f>F36+H36*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K36" s="219" t="e">
+      <c r="K36" s="204" t="e">
         <f>G36+H36*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="37" spans="2:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="41"/>
-[...5 lines deleted...]
-      <c r="H37" s="12">
+      <c r="B37" s="40"/>
+      <c r="C37" s="50"/>
+      <c r="D37" s="51"/>
+      <c r="E37" s="62"/>
+      <c r="F37" s="62"/>
+      <c r="G37" s="63"/>
+      <c r="H37" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I37" s="104"/>
-      <c r="J37" s="218" t="e">
+      <c r="I37" s="97"/>
+      <c r="J37" s="203" t="e">
         <f>F37+H37*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K37" s="219" t="e">
+      <c r="K37" s="204" t="e">
         <f>G37+H37*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="38" spans="2:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="41"/>
-[...5 lines deleted...]
-      <c r="H38" s="12">
+      <c r="B38" s="40"/>
+      <c r="C38" s="50"/>
+      <c r="D38" s="51"/>
+      <c r="E38" s="62"/>
+      <c r="F38" s="127"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I38" s="104"/>
-      <c r="J38" s="218" t="e">
+      <c r="I38" s="97"/>
+      <c r="J38" s="203" t="e">
         <f>F38+H38*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K38" s="219" t="e">
+      <c r="K38" s="204" t="e">
         <f>G38+H38*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="39" spans="2:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="41"/>
-[...5 lines deleted...]
-      <c r="H39" s="12">
+      <c r="B39" s="40"/>
+      <c r="C39" s="50"/>
+      <c r="D39" s="51"/>
+      <c r="E39" s="62"/>
+      <c r="F39" s="127"/>
+      <c r="G39" s="63"/>
+      <c r="H39" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I39" s="104"/>
-      <c r="J39" s="218" t="e">
+      <c r="I39" s="97"/>
+      <c r="J39" s="203" t="e">
         <f>F39+H39*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K39" s="219" t="e">
+      <c r="K39" s="204" t="e">
         <f>G39+H39*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="40" spans="2:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="41"/>
-[...5 lines deleted...]
-      <c r="H40" s="12">
+      <c r="B40" s="40"/>
+      <c r="C40" s="50"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="62"/>
+      <c r="F40" s="62"/>
+      <c r="G40" s="63"/>
+      <c r="H40" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I40" s="104"/>
-      <c r="J40" s="218" t="e">
+      <c r="I40" s="97"/>
+      <c r="J40" s="203" t="e">
         <f>F40+H40*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K40" s="219" t="e">
+      <c r="K40" s="204" t="e">
         <f>G40+H40*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="41" spans="2:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="41"/>
-[...5 lines deleted...]
-      <c r="H41" s="12">
+      <c r="B41" s="40"/>
+      <c r="C41" s="50"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="62"/>
+      <c r="F41" s="62"/>
+      <c r="G41" s="63"/>
+      <c r="H41" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I41" s="104"/>
-      <c r="J41" s="218" t="e">
+      <c r="I41" s="97"/>
+      <c r="J41" s="203" t="e">
         <f>F41+H41*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K41" s="219" t="e">
+      <c r="K41" s="204" t="e">
         <f>G41+H41*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="42" spans="2:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="41"/>
-[...5 lines deleted...]
-      <c r="H42" s="12">
+      <c r="B42" s="40"/>
+      <c r="C42" s="50"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="62"/>
+      <c r="F42" s="62"/>
+      <c r="G42" s="63"/>
+      <c r="H42" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I42" s="104"/>
-      <c r="J42" s="218" t="e">
+      <c r="I42" s="97"/>
+      <c r="J42" s="203" t="e">
         <f>F42+H42*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K42" s="219" t="e">
+      <c r="K42" s="204" t="e">
         <f>G42+H42*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="43" spans="2:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="41"/>
-[...5 lines deleted...]
-      <c r="H43" s="12">
+      <c r="B43" s="40"/>
+      <c r="C43" s="50"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="62"/>
+      <c r="F43" s="62"/>
+      <c r="G43" s="63"/>
+      <c r="H43" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I43" s="104"/>
-      <c r="J43" s="218" t="e">
+      <c r="I43" s="97"/>
+      <c r="J43" s="203" t="e">
         <f>F43+H43*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K43" s="219" t="e">
+      <c r="K43" s="204" t="e">
         <f>G43+H43*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="44" spans="2:12" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="41"/>
-[...5 lines deleted...]
-      <c r="H44" s="13">
+      <c r="B44" s="40"/>
+      <c r="C44" s="50"/>
+      <c r="D44" s="52"/>
+      <c r="E44" s="130"/>
+      <c r="F44" s="131"/>
+      <c r="G44" s="115"/>
+      <c r="H44" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I44" s="104"/>
-      <c r="J44" s="218" t="e">
+      <c r="I44" s="97"/>
+      <c r="J44" s="203" t="e">
         <f>F44+H44*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K44" s="219" t="e">
+      <c r="K44" s="204" t="e">
         <f>G44+H44*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="45" spans="2:12" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B45" s="39" t="s">
+      <c r="B45" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="C45" s="40"/>
-[...1 lines deleted...]
-      <c r="E45" s="75">
+      <c r="C45" s="39"/>
+      <c r="D45" s="266"/>
+      <c r="E45" s="69">
         <f>SUM(E35:E44)</f>
         <v>0</v>
       </c>
-      <c r="F45" s="75">
+      <c r="F45" s="69">
         <f>SUM(F35:F44)</f>
         <v>0</v>
       </c>
-      <c r="G45" s="101">
+      <c r="G45" s="95">
         <f>SUM(G35:G44)</f>
         <v>0</v>
       </c>
-      <c r="H45" s="20">
+      <c r="H45" s="19">
         <f>SUM(H35:H44)</f>
         <v>0</v>
       </c>
-      <c r="I45" s="47"/>
-      <c r="J45" s="225" t="e">
+      <c r="I45" s="46"/>
+      <c r="J45" s="210" t="e">
         <f>SUM(J35:J44)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K45" s="185" t="e">
+      <c r="K45" s="174" t="e">
         <f>SUM(K35:K44)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="46" spans="2:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D46" s="2"/>
-      <c r="E46" s="154" t="s">
-[...7 lines deleted...]
-      <c r="K46" s="157"/>
+      <c r="E46" s="146" t="s">
+        <v>71</v>
+      </c>
+      <c r="F46" s="147"/>
+      <c r="G46" s="148"/>
+      <c r="H46" s="148"/>
+      <c r="I46" s="148"/>
+      <c r="J46" s="149"/>
+      <c r="K46" s="149"/>
     </row>
     <row r="47" spans="2:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="D47" s="1"/>
-      <c r="E47" s="157"/>
-[...6 lines deleted...]
-      <c r="L47" s="363"/>
+      <c r="E47" s="149"/>
+      <c r="F47" s="149"/>
+      <c r="G47" s="353"/>
+      <c r="H47" s="353"/>
+      <c r="I47" s="353"/>
+      <c r="J47" s="353"/>
+      <c r="K47" s="353"/>
+      <c r="L47" s="353"/>
     </row>
     <row r="48" spans="2:12" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="355" t="s">
+      <c r="B48" s="345" t="s">
         <v>1</v>
       </c>
-      <c r="C48" s="356"/>
-      <c r="D48" s="85" t="s">
+      <c r="C48" s="346"/>
+      <c r="D48" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="E48" s="172" t="s">
+      <c r="E48" s="162" t="s">
         <v>36</v>
       </c>
-      <c r="F48" s="96" t="s">
+      <c r="F48" s="90" t="s">
         <v>9</v>
       </c>
-      <c r="G48" s="95" t="s">
+      <c r="G48" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H48" s="230" t="s">
-[...3 lines deleted...]
-      <c r="J48" s="214" t="s">
+      <c r="H48" s="215" t="s">
+        <v>69</v>
+      </c>
+      <c r="I48" s="100"/>
+      <c r="J48" s="178" t="s">
+        <v>60</v>
+      </c>
+      <c r="K48" s="87" t="s">
         <v>61</v>
       </c>
-      <c r="K48" s="215" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="49" spans="2:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="41"/>
-[...5 lines deleted...]
-      <c r="H49" s="11">
+      <c r="B49" s="40"/>
+      <c r="C49" s="48"/>
+      <c r="D49" s="49"/>
+      <c r="E49" s="65"/>
+      <c r="F49" s="65"/>
+      <c r="G49" s="65"/>
+      <c r="H49" s="10">
         <f>E49-F49-G49</f>
         <v>0</v>
       </c>
-      <c r="I49" s="104"/>
-      <c r="J49" s="222" t="e">
+      <c r="I49" s="97"/>
+      <c r="J49" s="207" t="e">
         <f>F49+H49*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K49" s="223" t="e">
+      <c r="K49" s="208" t="e">
         <f>G49+H49*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="50" spans="2:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="41"/>
-[...5 lines deleted...]
-      <c r="H50" s="12">
+      <c r="B50" s="40"/>
+      <c r="C50" s="50"/>
+      <c r="D50" s="51"/>
+      <c r="E50" s="62"/>
+      <c r="F50" s="62"/>
+      <c r="G50" s="128"/>
+      <c r="H50" s="11">
         <f>E50-F50-G50</f>
         <v>0</v>
       </c>
-      <c r="J50" s="218" t="e">
+      <c r="J50" s="203" t="e">
         <f>F50+H50*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K50" s="219" t="e">
+      <c r="K50" s="204" t="e">
         <f>G50+H50*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="51" spans="2:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="41"/>
-[...5 lines deleted...]
-      <c r="H51" s="12">
+      <c r="B51" s="40"/>
+      <c r="C51" s="50"/>
+      <c r="D51" s="51"/>
+      <c r="E51" s="62"/>
+      <c r="F51" s="62"/>
+      <c r="G51" s="63"/>
+      <c r="H51" s="11">
         <f>E51-F51-G51</f>
         <v>0</v>
       </c>
-      <c r="I51" s="104"/>
-      <c r="J51" s="218" t="e">
+      <c r="I51" s="97"/>
+      <c r="J51" s="203" t="e">
         <f>F51+H51*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K51" s="219" t="e">
+      <c r="K51" s="204" t="e">
         <f>G51+H51*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="52" spans="2:11" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="41"/>
-[...5 lines deleted...]
-      <c r="H52" s="13">
+      <c r="B52" s="40"/>
+      <c r="C52" s="50"/>
+      <c r="D52" s="52"/>
+      <c r="E52" s="130"/>
+      <c r="F52" s="131"/>
+      <c r="G52" s="115"/>
+      <c r="H52" s="12">
         <f>E52-F52-G52</f>
         <v>0</v>
       </c>
-      <c r="I52" s="104"/>
-      <c r="J52" s="218" t="e">
+      <c r="I52" s="97"/>
+      <c r="J52" s="203" t="e">
         <f>F52+H52*区分計算書!J$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K52" s="219" t="e">
+      <c r="K52" s="204" t="e">
         <f>G52+H52*区分計算書!K$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="53" spans="2:11" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B53" s="39" t="s">
+      <c r="B53" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="C53" s="40"/>
-[...1 lines deleted...]
-      <c r="E53" s="75">
+      <c r="C53" s="39"/>
+      <c r="D53" s="266"/>
+      <c r="E53" s="69">
         <f>SUM(E49:E52)</f>
         <v>0</v>
       </c>
-      <c r="F53" s="75">
+      <c r="F53" s="69">
         <f>SUM(F49:F52)</f>
         <v>0</v>
       </c>
-      <c r="G53" s="101">
+      <c r="G53" s="95">
         <f>SUM(G49:G52)</f>
         <v>0</v>
       </c>
-      <c r="H53" s="20">
+      <c r="H53" s="19">
         <f>SUM(H49:H52)</f>
         <v>0</v>
       </c>
-      <c r="I53" s="104"/>
-      <c r="J53" s="184" t="e">
+      <c r="I53" s="97"/>
+      <c r="J53" s="173" t="e">
         <f>SUM(J49:J52)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K53" s="185" t="e">
+      <c r="K53" s="174" t="e">
         <f>SUM(K49:K52)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="54" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D54" s="2"/>
-      <c r="E54" s="154" t="s">
-[...5 lines deleted...]
-      <c r="I54" s="158"/>
+      <c r="E54" s="146" t="s">
+        <v>70</v>
+      </c>
+      <c r="F54" s="147"/>
+      <c r="G54" s="148"/>
+      <c r="H54" s="148"/>
+      <c r="I54" s="148"/>
     </row>
     <row r="55" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B55" s="105" t="s">
-        <v>65</v>
+      <c r="B55" s="98" t="s">
+        <v>64</v>
       </c>
       <c r="D55" s="2"/>
-      <c r="E55" s="157"/>
-[...3 lines deleted...]
-      <c r="I55" s="158"/>
+      <c r="E55" s="149"/>
+      <c r="F55" s="147"/>
+      <c r="G55" s="148"/>
+      <c r="H55" s="148"/>
+      <c r="I55" s="148"/>
     </row>
     <row r="56" spans="2:11" ht="51.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B56" s="328"/>
-[...8 lines deleted...]
-      <c r="K56" s="328"/>
+      <c r="B56" s="318"/>
+      <c r="C56" s="318"/>
+      <c r="D56" s="318"/>
+      <c r="E56" s="318"/>
+      <c r="F56" s="318"/>
+      <c r="G56" s="318"/>
+      <c r="H56" s="318"/>
+      <c r="I56" s="318"/>
+      <c r="J56" s="318"/>
+      <c r="K56" s="318"/>
+    </row>
+    <row r="57" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K57" s="356">
+        <v>22081</v>
+      </c>
     </row>
     <row r="58" spans="2:11" ht="8.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D58" s="2"/>
       <c r="E58" s="1"/>
-      <c r="F58" s="102"/>
+      <c r="F58" s="91"/>
       <c r="G58" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" formatCells="0"/>
+  <sheetProtection formatCells="0"/>
   <customSheetViews>
     <customSheetView guid="{BC9DC014-E67B-4561-8EE8-CF39004A54BD}" scale="79" showPageBreaks="1" showGridLines="0" printArea="1" hiddenRows="1" view="pageBreakPreview">
       <selection activeCell="K51" sqref="K51"/>
       <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="12">
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B56:K56"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="G47:L47"/>
     <mergeCell ref="H3:L5"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100B5AECAA62BF33E47BD012205154F09A8" ma:contentTypeVersion="1" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="47a94b3a29b28ff95c70d88ca81bec58">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95a8cf2cd4e3dc7909f3b16420e62965" ns2:_="">
     <xsd:import namespace="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -14095,103 +14082,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{856A0E19-3A3B-4ABF-BC53-1B5FC1A617E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302C37CD-526A-463A-AB18-8871665DCA02}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A755118F-22EB-4DED-B1B3-06CD988A8F4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...22 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>