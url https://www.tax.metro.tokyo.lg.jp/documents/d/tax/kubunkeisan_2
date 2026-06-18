--- v0 (2025-11-13)
+++ v1 (2026-06-18)
@@ -1,115 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tmp" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\T20_Houjin\T20_Houjin\自主担\01電気供給業\R3\★区分計算書の検討\R4.11.10HP差替え\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\T20_Houjin\T20_Houjin\自主担\自主HP\R7\差し替え用ファイル\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5B1D89B-5A64-44C6-864D-D7E85E19317D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8520"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="区分計算書" sheetId="3" r:id="rId1"/>
     <sheet name="付表１" sheetId="4" r:id="rId2"/>
     <sheet name="付表２、３、４" sheetId="5" r:id="rId3"/>
     <sheet name="付表5" sheetId="6" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">区分計算書!$A$1:$M$70</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">付表１!$B$1:$I$28</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'付表２、３、４'!$A$1:$M$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">付表１!$B$1:$I$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'付表２、３、４'!$A$1:$M$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">付表5!$A$2:$M$50</definedName>
     <definedName name="Z_BC9DC014_E67B_4561_8EE8_CF39004A54BD_.wvu.PrintArea" localSheetId="0" hidden="1">区分計算書!$A$2:$M$70</definedName>
     <definedName name="Z_BC9DC014_E67B_4561_8EE8_CF39004A54BD_.wvu.PrintArea" localSheetId="1" hidden="1">付表１!$B$1:$I$28</definedName>
     <definedName name="Z_BC9DC014_E67B_4561_8EE8_CF39004A54BD_.wvu.PrintArea" localSheetId="2" hidden="1">'付表２、３、４'!$A$1:$M$56</definedName>
     <definedName name="Z_BC9DC014_E67B_4561_8EE8_CF39004A54BD_.wvu.PrintArea" localSheetId="3" hidden="1">付表5!$A$2:$M$50</definedName>
     <definedName name="Z_BC9DC014_E67B_4561_8EE8_CF39004A54BD_.wvu.Rows" localSheetId="0" hidden="1">区分計算書!$35:$35</definedName>
     <definedName name="Z_BC9DC014_E67B_4561_8EE8_CF39004A54BD_.wvu.Rows" localSheetId="2" hidden="1">'付表２、３、４'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="東京都 - 個人用ビュー" guid="{BC9DC014-E67B-4561-8EE8-CF39004A54BD}" mergeInterval="0" personalView="1" maximized="1" xWindow="-9" yWindow="-9" windowWidth="1938" windowHeight="1060" activeSheetId="2" showComments="commIndAndComment"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J31" i="5" l="1"/>
   <c r="H7" i="5" l="1"/>
   <c r="H8" i="5"/>
   <c r="J36" i="3"/>
   <c r="J15" i="3"/>
   <c r="J14" i="3"/>
   <c r="G36" i="3"/>
   <c r="F36" i="3"/>
   <c r="E36" i="3"/>
   <c r="H25" i="3"/>
-  <c r="I23" i="4"/>
-[...1 lines deleted...]
-  <c r="L13" i="6" l="1"/>
   <c r="E31" i="5" l="1"/>
   <c r="E53" i="5"/>
   <c r="J45" i="5"/>
   <c r="G45" i="5"/>
   <c r="F45" i="5"/>
   <c r="E45" i="5"/>
   <c r="G31" i="5"/>
   <c r="F31" i="5"/>
   <c r="E59" i="3" l="1"/>
   <c r="E28" i="3" l="1"/>
   <c r="J22" i="3"/>
   <c r="G22" i="3"/>
   <c r="F22" i="3"/>
   <c r="E22" i="3"/>
   <c r="G16" i="3"/>
   <c r="F16" i="3"/>
   <c r="E16" i="3"/>
   <c r="I2" i="4" l="1"/>
   <c r="H30" i="5" l="1"/>
   <c r="H29" i="5"/>
   <c r="H28" i="5"/>
   <c r="H27" i="5"/>
   <c r="H26" i="5"/>
   <c r="H25" i="5"/>
   <c r="H24" i="5"/>
@@ -151,121 +160,124 @@
   <c r="I2" i="5"/>
   <c r="H2" i="5"/>
   <c r="D2" i="5"/>
   <c r="G59" i="3"/>
   <c r="F59" i="3"/>
   <c r="H58" i="3"/>
   <c r="H57" i="3"/>
   <c r="H56" i="3"/>
   <c r="H55" i="3"/>
   <c r="H54" i="3"/>
   <c r="J53" i="3"/>
   <c r="J52" i="3"/>
   <c r="J51" i="3"/>
   <c r="G50" i="3"/>
   <c r="F50" i="3"/>
   <c r="E50" i="3"/>
   <c r="J49" i="3"/>
   <c r="J48" i="3"/>
   <c r="H47" i="3"/>
   <c r="H46" i="3"/>
   <c r="H45" i="3"/>
   <c r="H44" i="3"/>
   <c r="J43" i="3"/>
   <c r="J42" i="3"/>
   <c r="J41" i="3"/>
-  <c r="G28" i="3" l="1"/>
+  <c r="H23" i="4" l="1"/>
+  <c r="I23" i="4"/>
+  <c r="G28" i="3"/>
   <c r="H31" i="5"/>
   <c r="J16" i="3"/>
   <c r="J17" i="3" s="1"/>
   <c r="F28" i="3"/>
   <c r="J28" i="3"/>
   <c r="H16" i="3"/>
   <c r="J50" i="3"/>
   <c r="H50" i="3"/>
   <c r="J59" i="3"/>
   <c r="H59" i="3"/>
   <c r="H45" i="5"/>
   <c r="G8" i="4"/>
   <c r="H53" i="5"/>
   <c r="H28" i="3" l="1"/>
   <c r="H22" i="3"/>
   <c r="L3" i="6"/>
   <c r="M3" i="6"/>
   <c r="H15" i="6"/>
   <c r="H19" i="6" s="1"/>
   <c r="K10" i="6"/>
-  <c r="L15" i="6" s="1"/>
   <c r="K14" i="6"/>
   <c r="K18" i="6"/>
   <c r="F18" i="6"/>
   <c r="M17" i="6"/>
   <c r="L17" i="6"/>
   <c r="F16" i="6"/>
   <c r="G15" i="6"/>
   <c r="G19" i="6" s="1"/>
   <c r="F14" i="6"/>
   <c r="M13" i="6"/>
   <c r="M15" i="6" s="1"/>
   <c r="F12" i="6"/>
   <c r="L2" i="6"/>
-  <c r="K15" i="6" l="1"/>
+  <c r="L13" i="6" l="1"/>
+  <c r="L15" i="6" s="1"/>
   <c r="M19" i="6"/>
   <c r="L22" i="6" s="1"/>
   <c r="G61" i="3" s="1"/>
   <c r="F15" i="6"/>
+  <c r="F19" i="6"/>
+  <c r="K15" i="6" l="1"/>
   <c r="L19" i="6"/>
   <c r="K19" i="6" s="1"/>
-  <c r="F19" i="6"/>
-  <c r="H22" i="6" l="1"/>
   <c r="J39" i="3"/>
   <c r="J38" i="3"/>
   <c r="H35" i="3"/>
   <c r="H34" i="3"/>
   <c r="J33" i="3"/>
   <c r="G33" i="3"/>
   <c r="F33" i="3"/>
   <c r="E33" i="3"/>
   <c r="H32" i="3"/>
   <c r="H31" i="3"/>
   <c r="H27" i="3"/>
   <c r="H26" i="3"/>
   <c r="H24" i="3"/>
   <c r="H21" i="3"/>
   <c r="H20" i="3"/>
   <c r="H19" i="3"/>
   <c r="H18" i="3"/>
   <c r="G14" i="3"/>
   <c r="F14" i="3"/>
   <c r="E14" i="3"/>
   <c r="G10" i="3"/>
   <c r="I7" i="4" s="1"/>
   <c r="I9" i="4" s="1"/>
   <c r="F10" i="3"/>
   <c r="H7" i="4" s="1"/>
   <c r="E10" i="3"/>
-  <c r="H36" i="3" l="1"/>
+  <c r="H22" i="6" l="1"/>
+  <c r="H36" i="3"/>
   <c r="F22" i="6"/>
   <c r="F61" i="3"/>
   <c r="H33" i="3"/>
   <c r="E15" i="3"/>
   <c r="G15" i="3"/>
   <c r="F15" i="3"/>
   <c r="H9" i="4" l="1"/>
   <c r="G7" i="4"/>
   <c r="G9" i="4" s="1"/>
   <c r="I18" i="4" s="1"/>
   <c r="M5" i="3" s="1"/>
   <c r="M7" i="5" l="1"/>
   <c r="M35" i="3"/>
   <c r="I14" i="4"/>
   <c r="H14" i="4"/>
   <c r="M52" i="5"/>
   <c r="M51" i="5"/>
   <c r="M50" i="5"/>
   <c r="M49" i="5"/>
   <c r="M44" i="5"/>
   <c r="M43" i="5"/>
   <c r="M42" i="5"/>
   <c r="M41" i="5"/>
   <c r="M40" i="5"/>
   <c r="M39" i="5"/>
@@ -2488,216 +2500,50 @@
     </rPh>
     <rPh sb="110" eb="112">
       <t>バアイ</t>
     </rPh>
     <rPh sb="115" eb="117">
       <t>ケイサン</t>
     </rPh>
     <rPh sb="118" eb="119">
       <t>モチ</t>
     </rPh>
     <rPh sb="121" eb="123">
       <t>キジュン</t>
     </rPh>
     <rPh sb="124" eb="126">
       <t>ビコウ</t>
     </rPh>
     <rPh sb="126" eb="127">
       <t>ラン</t>
     </rPh>
     <rPh sb="128" eb="130">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>売上高以外の科目や税務調整科目に規模や割合が重大である収入（臨時のものを除く）がある場合及び売上高の計上時期に係る税務調整がある場合に②欄に入力してください。（「電気供給業のガイドブック」P.8の注3参照）（区分計算書の当該金額が計上されている科目の№欄に★印を入力してください。）</t>
-[...164 lines deleted...]
-  <si>
     <t>損益計算書の売上高（区分計算書№1欄と同額）</t>
     <rPh sb="0" eb="2">
       <t>ソンエキ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ケイサンショ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ウリアゲ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ダカ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>クブン</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ケイサンショ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ラン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ドウガク</t>
     </rPh>
@@ -3379,55 +3225,221 @@
       <t>ホウジンゼイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>トウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カカ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キンガク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ケイジョウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>バアイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>キンガク</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>レツ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
+  <si>
+    <t>売上高以外の科目や税務調整科目に規模や割合が重大である収入（臨時のものを除く）がある場合及び売上高の計上時期に係る税務調整がある場合に②欄に入力してください。（「電気供給業のガイドブック」P.9の注3参照）（区分計算書の当該金額が計上されている科目の№欄に★印を入力してください。）</t>
+    <rPh sb="30" eb="32">
+      <t>リンジ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>ノゾ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>ケイジョウ</t>
+    </rPh>
+    <rPh sb="52" eb="54">
+      <t>ジキ</t>
+    </rPh>
+    <rPh sb="55" eb="56">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="81" eb="83">
+      <t>デンキ</t>
+    </rPh>
+    <rPh sb="83" eb="85">
+      <t>キョウキュウ</t>
+    </rPh>
+    <rPh sb="85" eb="86">
+      <t>ギョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <r>
+      <t>・主たる事業の売上金額に比較して従たる事業の売上金額が1割程度以下であるなど「電気供給業のガイドブック」P.12の条件を満たす場合は区分計算を行わず、主たる事業の課税方式により申告して差し支えありません。
+・過年度に区分計算を行った場合は、事業の状況が変化したなどの特別の理由のない限り区分計算を継続してください。</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ Ｐ明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>一時的に１割程度以下になる事業年度があったとしても、継続して区分計算を行う必要があります。</t>
+    </r>
+    <rPh sb="1" eb="2">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ウリアゲ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ヒカク</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ウリアゲ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>ワリ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>テイド</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="57" eb="59">
+      <t>ジョウケン</t>
+    </rPh>
+    <rPh sb="60" eb="61">
+      <t>ミ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="66" eb="68">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="68" eb="70">
+      <t>ケイサン</t>
+    </rPh>
+    <rPh sb="71" eb="72">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="75" eb="76">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="78" eb="80">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="81" eb="83">
+      <t>カゼイ</t>
+    </rPh>
+    <rPh sb="83" eb="85">
+      <t>ホウシキ</t>
+    </rPh>
+    <rPh sb="88" eb="90">
+      <t>シンコク</t>
+    </rPh>
+    <rPh sb="92" eb="93">
+      <t>サ</t>
+    </rPh>
+    <rPh sb="94" eb="95">
+      <t>ツカ</t>
+    </rPh>
+    <rPh sb="120" eb="122">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="123" eb="125">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <rPh sb="126" eb="128">
+      <t>ヘンカ</t>
+    </rPh>
+    <rPh sb="133" eb="135">
+      <t>トクベツ</t>
+    </rPh>
+    <rPh sb="136" eb="138">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="141" eb="142">
+      <t>カギ</t>
+    </rPh>
+    <rPh sb="143" eb="145">
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="145" eb="147">
+      <t>ケイサン</t>
+    </rPh>
+    <rPh sb="148" eb="150">
+      <t>ケイゾク</t>
+    </rPh>
+    <rPh sb="157" eb="160">
+      <t>イチジテキ</t>
+    </rPh>
+    <rPh sb="162" eb="163">
+      <t>ワリ</t>
+    </rPh>
+    <rPh sb="163" eb="165">
+      <t>テイド</t>
+    </rPh>
+    <rPh sb="165" eb="167">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="170" eb="172">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="172" eb="174">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="[$-411]ge\.m\.d;@"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;▲ &quot;#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0;[Red]&quot;▲ &quot;#,##0"/>
     <numFmt numFmtId="179" formatCode="0.0%"/>
     <numFmt numFmtId="180" formatCode="#,##0.000;[Red]\-#,##0.000"/>
     <numFmt numFmtId="181" formatCode="0.000000000_ "/>
     <numFmt numFmtId="182" formatCode="#,##0.0000000;[Red]#,##0.0000000"/>
     <numFmt numFmtId="183" formatCode="0.0000000_ "/>
   </numFmts>
   <fonts count="62" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
@@ -6163,334 +6175,309 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="612">
+  <cellXfs count="589">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="67" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="84" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="11" fillId="2" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="11" fillId="2" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="3" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="3" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="8" fillId="3" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="8" fillId="3" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="3" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="58" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
@@ -6514,162 +6501,153 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="119" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="5" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="5" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="5" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="5" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="8" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="89" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="36" fillId="2" borderId="135" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="6" borderId="134" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
@@ -6819,123 +6797,120 @@
     </xf>
     <xf numFmtId="178" fontId="11" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="11" fillId="3" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="7" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="3" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="24" fillId="2" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="24" fillId="2" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="11" fillId="3" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="11" fillId="3" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="117" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="117" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="97" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
@@ -6965,101 +6940,94 @@
     <xf numFmtId="178" fontId="35" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="6" borderId="147" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="20" fillId="2" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="134" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="181" fontId="36" fillId="2" borderId="148" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="182" fontId="35" fillId="2" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="183" fontId="36" fillId="2" borderId="148" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="35" fillId="2" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
@@ -7107,320 +7075,289 @@
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="153" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="154" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="153" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="154" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="155" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="153" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="6" borderId="57" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="6" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="6" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="8" fillId="6" borderId="101" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="6" borderId="111" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="179" fontId="36" fillId="2" borderId="136" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="6" borderId="138" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="183" fontId="36" fillId="2" borderId="136" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="138" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="181" fontId="36" fillId="2" borderId="136" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="171" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="172" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="139" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="101" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="157" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="158" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="132" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="11" fillId="0" borderId="175" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="11" fillId="0" borderId="78" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="78" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="38" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="145" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="78" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="78" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="174" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="174" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="33" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="23" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="30" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="64" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="139" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
@@ -7454,719 +7391,723 @@
     <xf numFmtId="178" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="5" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="5" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="154" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="2" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="178" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="137" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...144 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...57 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="39" fillId="4" borderId="168" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="39" fillId="4" borderId="169" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="20" fillId="6" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="20" fillId="6" borderId="140" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="126" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="122" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="74" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="128" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="161" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="164" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="166" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="162" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="165" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="167" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="120" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="76" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="73" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="163" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="123" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="170" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="149" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="121" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="124" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="125" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="127" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="129" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="6" borderId="75" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="42" fillId="6" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="42" fillId="6" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="132" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="133" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="176" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="172" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="171" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="130" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="131" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="54" fillId="6" borderId="145" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="6" borderId="146" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="6" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="6" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="6" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="149" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="23" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="173" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="6" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="2" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="178" fontId="35" fillId="2" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="35" fillId="2" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="87" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="141" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="142" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="115" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="116" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="29" fillId="6" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="2" borderId="58" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="95" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="0" borderId="96" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="29" fillId="6" borderId="86" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="29" fillId="6" borderId="102" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="29" fillId="6" borderId="108" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="2" borderId="89" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="2" borderId="87" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="2" borderId="109" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="23" fillId="2" borderId="110" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="29" fillId="6" borderId="143" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="35" fillId="2" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="35" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...162 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="パーセント" xfId="2" builtinId="5"/>
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCC99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -8176,51 +8117,51 @@
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.tmp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.tmp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>11426</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>670560</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>220980</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="曲折矢印 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm flipH="1" flipV="1">
           <a:off x="6545580" y="12470126"/>
           <a:ext cx="480060" cy="422914"/>
         </a:xfrm>
         <a:prstGeom prst="bentArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 17142"/>
             <a:gd name="adj2" fmla="val 25000"/>
             <a:gd name="adj3" fmla="val 25000"/>
             <a:gd name="adj4" fmla="val 22129"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
@@ -8230,75 +8171,75 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>981076</xdr:colOff>
+      <xdr:colOff>922020</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19049</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>447674</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="右矢印吹き出し 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6696076" y="19049"/>
-          <a:ext cx="1581149" cy="657225"/>
+          <a:off x="6172200" y="521969"/>
+          <a:ext cx="1383030" cy="657225"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrowCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val 13406"/>
             <a:gd name="adj2" fmla="val 14855"/>
             <a:gd name="adj3" fmla="val 25000"/>
             <a:gd name="adj4" fmla="val 81242"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:lumMod val="20000"/>
             <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700"/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
@@ -8376,51 +8317,51 @@
             <a:t>売上以外（付表１⑥欄）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>899160</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>76201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>525780</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="額縁 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1097280" y="76201"/>
           <a:ext cx="4678680" cy="285749"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
@@ -8468,51 +8409,51 @@
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28574</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>590549</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="66674" y="13230225"/>
           <a:ext cx="5076825" cy="381000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
@@ -8540,51 +8481,57 @@
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:latin typeface="MS明朝"/>
             </a:rPr>
             <a:t>「売上高」以外の科目に含まれる収入で、売上按分基準に含める項目には№列に★を記載（入力）し、付表１　②欄へ転記（入力）してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>937260</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>251460</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="左中かっこ 12"/>
+        <xdr:cNvPr id="13" name="左中かっこ 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5082540" y="13144500"/>
           <a:ext cx="167640" cy="1325880"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 8333"/>
             <a:gd name="adj2" fmla="val 47778"/>
           </a:avLst>
         </a:prstGeom>
         <a:ln w="19050"/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
@@ -8599,51 +8546,51 @@
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>85727</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>933450</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4638675" y="13687427"/>
           <a:ext cx="847725" cy="771523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
@@ -8679,51 +8626,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900"/>
             <a:t>号様式別表５に転記してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>22860</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>373380</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16" name="右中かっこ 15"/>
+        <xdr:cNvPr id="16" name="右中かっこ 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6278880" y="12481560"/>
           <a:ext cx="152400" cy="563880"/>
         </a:xfrm>
         <a:prstGeom prst="rightBrace">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="19050"/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -8732,51 +8685,57 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>45720</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>883920</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>3600</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="角丸四角形 2"/>
+        <xdr:cNvPr id="3" name="角丸四角形 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="76200" y="45720"/>
           <a:ext cx="6057900" cy="460800"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
@@ -8820,51 +8779,51 @@
             <a:t>・なお、パスワードは設定していないため、行や列を追加したい等の場合は、シートの保護を解除してください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7105650" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8875,51 +8834,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4495800" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8930,51 +8889,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="テキスト ボックス 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4495800" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -8985,51 +8944,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="テキスト ボックス 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4495800" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9040,51 +8999,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4495800" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9095,51 +9054,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000025000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9150,51 +9109,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="テキスト ボックス 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000026000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9205,51 +9164,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="テキスト ボックス 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000027000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9260,51 +9219,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="テキスト ボックス 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000028000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9315,51 +9274,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="テキスト ボックス 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9370,51 +9329,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="テキスト ボックス 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9425,51 +9384,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="テキスト ボックス 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9480,51 +9439,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="テキスト ボックス 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5800725" y="12744450"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9540,51 +9499,51 @@
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>65554</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>458321</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>822260</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>748002</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="額縁 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="103654" y="944096"/>
           <a:ext cx="6062131" cy="289681"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
@@ -9617,51 +9576,51 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="テキスト ボックス 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9672,51 +9631,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="テキスト ボックス 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9727,51 +9686,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="テキスト ボックス 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9782,51 +9741,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="テキスト ボックス 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9837,51 +9796,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="テキスト ボックス 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6467475"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9892,51 +9851,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="テキスト ボックス 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="5267325"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -9947,51 +9906,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="テキスト ボックス 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4029075" y="742950"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10002,51 +9961,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="テキスト ボックス 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4029075" y="742950"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10057,51 +10016,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="テキスト ボックス 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4029075" y="742950"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10112,51 +10071,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="テキスト ボックス 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4029075" y="742950"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10167,51 +10126,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="テキスト ボックス 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10515600" y="5943600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10222,51 +10181,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="テキスト ボックス 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000024000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10277,51 +10236,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="テキスト ボックス 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000025000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10332,51 +10291,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="テキスト ボックス 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000026000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10387,51 +10346,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="テキスト ボックス 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000019000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000027000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="1390650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10442,51 +10401,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="テキスト ボックス 39">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000028000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10497,51 +10456,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="テキスト ボックス 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000029000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="5267325"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10552,51 +10511,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="テキスト ボックス 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00002A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10515600" y="5448300"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10607,51 +10566,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="テキスト ボックス 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00002B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10662,51 +10621,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="テキスト ボックス 52">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000035000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5629275" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10717,51 +10676,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="テキスト ボックス 53">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000036000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5629275" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10772,51 +10731,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="テキスト ボックス 54">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000037000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10827,51 +10786,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="56" name="テキスト ボックス 55">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000038000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5629275" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10882,51 +10841,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="57" name="テキスト ボックス 56">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000039000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10937,51 +10896,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="58" name="テキスト ボックス 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5629275" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -10992,51 +10951,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59" name="テキスト ボックス 58">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11047,51 +11006,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="60" name="テキスト ボックス 59">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000030000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9267825" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11102,51 +11061,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="61" name="テキスト ボックス 60">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1838325" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11157,51 +11116,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="62" name="テキスト ボックス 61">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1838325" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11212,51 +11171,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="63" name="テキスト ボックス 62">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00003F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1838325" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11267,51 +11226,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="テキスト ボックス 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000040000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1838325" y="6343650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11327,51 +11286,51 @@
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7791450" y="0"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11382,51 +11341,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11437,51 +11396,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11492,51 +11451,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="テキスト ボックス 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11547,51 +11506,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="テキスト ボックス 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11602,51 +11561,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11657,51 +11616,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11712,51 +11671,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="テキスト ボックス 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="5962650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11767,51 +11726,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="テキスト ボックス 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="5962650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11822,51 +11781,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="テキスト ボックス 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000014000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="5962650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11877,51 +11836,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="テキスト ボックス 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="5962650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11932,51 +11891,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="テキスト ボックス 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000020000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10725150" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -11987,51 +11946,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="テキスト ボックス 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000026000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12042,51 +12001,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="テキスト ボックス 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000027000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12097,51 +12056,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="テキスト ボックス 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000028000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12152,51 +12111,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="テキスト ボックス 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12207,51 +12166,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="テキスト ボックス 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12262,51 +12221,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="テキスト ボックス 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12317,51 +12276,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="テキスト ボックス 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000030000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10725150" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12372,51 +12331,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="テキスト ボックス 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000032000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12432,51 +12391,51 @@
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>3294</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>38581</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>858457</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>304526</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="額縁 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3294" y="7484961"/>
           <a:ext cx="3469112" cy="265945"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
@@ -12534,51 +12493,51 @@
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>29210</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>48228</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>807881</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>17282</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="額縁 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="65381" y="10706582"/>
           <a:ext cx="3660285" cy="354877"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
@@ -12631,51 +12590,51 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="テキスト ボックス 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12686,51 +12645,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="テキスト ボックス 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12741,51 +12700,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="テキスト ボックス 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000052000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12796,51 +12755,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="テキスト ボックス 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000044000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6257925"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12851,51 +12810,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="テキスト ボックス 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000031000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="13392150"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12906,51 +12865,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="テキスト ボックス 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000033000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000021000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="13392150"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -12961,51 +12920,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="テキスト ボックス 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000034000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000022000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="13392150"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13016,51 +12975,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="テキスト ボックス 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000023000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3743325" y="13392150"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13076,51 +13035,51 @@
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>17928</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>4932</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>741016</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>180873</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="47" name="額縁 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-00002F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17928" y="6491457"/>
           <a:ext cx="6066613" cy="290241"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
@@ -13140,69 +13099,289 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>付表２　販売費及び一般管理費の区分内訳書</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="184731" cy="264560"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="24" name="テキスト ボックス 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F480618-40EA-4994-A76E-3113C0CE62CB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7277100" y="8496300"/>
+          <a:ext cx="184731" cy="264560"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="184731" cy="264560"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="25" name="テキスト ボックス 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58A36EAD-0CC8-4AA4-8620-0C456482C824}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7277100" y="8496300"/>
+          <a:ext cx="184731" cy="264560"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="184731" cy="264560"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="27" name="テキスト ボックス 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82CACFF6-FD08-46A6-A813-AF30F90E6400}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7277100" y="8496300"/>
+          <a:ext cx="184731" cy="264560"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="184731" cy="264560"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="29" name="テキスト ボックス 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{181A34A4-0A3E-4418-BA6E-82DAF210C709}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7277100" y="8496300"/>
+          <a:ext cx="184731" cy="264560"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000003000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13213,51 +13392,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13268,51 +13447,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="テキスト ボックス 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13323,51 +13502,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="テキスト ボックス 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13378,51 +13557,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000007000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13433,51 +13612,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000008000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13488,51 +13667,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="テキスト ボックス 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000009000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13543,51 +13722,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="テキスト ボックス 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13598,51 +13777,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="テキスト ボックス 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="7210425"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13653,51 +13832,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="テキスト ボックス 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6048375"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13708,51 +13887,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="テキスト ボックス 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3305175" y="990600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13763,51 +13942,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="テキスト ボックス 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3305175" y="990600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13818,51 +13997,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="テキスト ボックス 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00000F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3305175" y="990600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13873,51 +14052,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="テキスト ボックス 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000010000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3305175" y="990600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13928,51 +14107,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="テキスト ボックス 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000011000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10725150" y="6724650"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -13983,51 +14162,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="テキスト ボックス 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000012000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14038,51 +14217,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="テキスト ボックス 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000013000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14093,51 +14272,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="テキスト ボックス 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000014000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14148,51 +14327,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="テキスト ボックス 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000015000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14203,51 +14382,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="テキスト ボックス 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000016000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14258,51 +14437,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="テキスト ボックス 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000017000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14313,51 +14492,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="テキスト ボックス 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000018000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14368,51 +14547,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="テキスト ボックス 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000019000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14423,51 +14602,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="テキスト ボックス 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="7086600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14478,51 +14657,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="テキスト ボックス 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="6048375"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14533,51 +14712,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="テキスト ボックス 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10725150" y="6229350"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14588,51 +14767,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="テキスト ボックス 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="7086600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14643,51 +14822,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="テキスト ボックス 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14698,51 +14877,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="テキスト ボックス 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00001F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14753,51 +14932,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="テキスト ボックス 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000020000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000020000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14808,51 +14987,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="テキスト ボックス 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000021000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000021000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14868,51 +15047,51 @@
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>33130</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>4970</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>775630</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="額縁 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000022000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000022000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="33130" y="1347995"/>
           <a:ext cx="3590475" cy="385555"/>
         </a:xfrm>
         <a:prstGeom prst="bevel">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:lumMod val="40000"/>
             <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
@@ -14958,51 +15137,51 @@
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HG丸ｺﾞｼｯｸM-PRO" panose="020F0600000000000000" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>　法人事業税等の損金算入額の区分内訳書</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="テキスト ボックス 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000025000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000023000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15013,51 +15192,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="テキスト ボックス 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000026000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000024000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15068,51 +15247,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="テキスト ボックス 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000027000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000025000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15123,51 +15302,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="テキスト ボックス 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000028000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000026000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4171950" y="2171700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15178,51 +15357,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="テキスト ボックス 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000027000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4572000" y="7086600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15233,51 +15412,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="テキスト ボックス 39">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000028000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4572000" y="7086600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15288,51 +15467,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="テキスト ボックス 40">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000029000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="7086600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15343,51 +15522,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="テキスト ボックス 41">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4572000" y="7086600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15398,51 +15577,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="テキスト ボックス 42">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="7086600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15453,51 +15632,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="44" name="テキスト ボックス 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4572000" y="7086600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15508,51 +15687,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45" name="テキスト ボックス 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="7086600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15563,51 +15742,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46" name="テキスト ボックス 45">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000030000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00002E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9477375" y="7086600"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15618,51 +15797,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="63" name="テキスト ボックス 62">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000029000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00003F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6552045" y="6609773"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15673,51 +15852,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="テキスト ボックス 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000040000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6552045" y="6609773"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15728,51 +15907,51 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="65" name="テキスト ボックス 64">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000041000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6552045" y="6609773"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -15783,556 +15962,634 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="66" name="テキスト ボックス 65">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00002E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000042000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6552045" y="6609773"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>123512</xdr:colOff>
+      <xdr:colOff>123511</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>8375</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>393560</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>92111</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="67" name="グループ化 66"/>
+        <xdr:cNvPr id="67" name="グループ化 66">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000043000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="4251710" y="9286353"/>
-[...2 lines deleted...]
-          <a:chExt cx="4427554" cy="4528317"/>
+          <a:off x="4251709" y="9286353"/>
+          <a:ext cx="3611126" cy="4119824"/>
+          <a:chOff x="6855906" y="9127253"/>
+          <a:chExt cx="4427555" cy="4528317"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="68" name="テキスト ボックス 67"/>
+          <xdr:cNvPr id="68" name="テキスト ボックス 67">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000044000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
-            <a:off x="6855907" y="9127253"/>
-            <a:ext cx="3611126" cy="355879"/>
+            <a:off x="6855906" y="9127253"/>
+            <a:ext cx="4263285" cy="355879"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln w="9525" cmpd="sng">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
               <a:t>前期の確定申告書　第</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200"/>
               <a:t>6</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
               <a:t>号様式（その２）</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
-          <xdr:cNvPr id="69" name="グループ化 68"/>
+          <xdr:cNvPr id="69" name="グループ化 68">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000045000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="6866379" y="9444044"/>
             <a:ext cx="4417082" cy="4211526"/>
             <a:chOff x="4992780" y="9370774"/>
             <a:chExt cx="4417082" cy="4211526"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
-            <xdr:cNvPr id="70" name="グループ化 69"/>
+            <xdr:cNvPr id="70" name="グループ化 69">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000046000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
               <a:off x="4992780" y="9370774"/>
               <a:ext cx="2709910" cy="4211526"/>
               <a:chOff x="4641322" y="9322176"/>
               <a:chExt cx="3309207" cy="4230001"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:pic>
             <xdr:nvPicPr>
-              <xdr:cNvPr id="75" name="図 74" descr="画面の領域"/>
+              <xdr:cNvPr id="75" name="図 74" descr="画面の領域">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004B000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </xdr:cNvPicPr>
             </xdr:nvPicPr>
             <xdr:blipFill>
               <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </xdr:blipFill>
             <xdr:spPr>
               <a:xfrm rot="16200000">
                 <a:off x="4127834" y="9835664"/>
                 <a:ext cx="4230001" cy="3203026"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:ln>
             </xdr:spPr>
           </xdr:pic>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="76" name="角丸四角形 75"/>
+              <xdr:cNvPr id="76" name="角丸四角形 75">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004C000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr>
               <a:xfrm>
                 <a:off x="6711509" y="10997202"/>
                 <a:ext cx="1221136" cy="781523"/>
               </a:xfrm>
               <a:prstGeom prst="roundRect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="38100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDash"/>
               </a:ln>
             </xdr:spPr>
             <xdr:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </xdr:style>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l"/>
                 <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="77" name="角丸四角形 76"/>
+              <xdr:cNvPr id="77" name="角丸四角形 76">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004D000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr>
               <a:xfrm>
                 <a:off x="6768666" y="10004538"/>
                 <a:ext cx="1181863" cy="651801"/>
               </a:xfrm>
               <a:prstGeom prst="roundRect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="38100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDash"/>
               </a:ln>
             </xdr:spPr>
             <xdr:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </xdr:style>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l"/>
                 <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="78" name="角丸四角形 77"/>
+              <xdr:cNvPr id="78" name="角丸四角形 77">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004E000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr>
               <a:xfrm>
                 <a:off x="6709376" y="13028447"/>
                 <a:ext cx="1191377" cy="136686"/>
               </a:xfrm>
               <a:prstGeom prst="roundRect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="38100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDash"/>
               </a:ln>
             </xdr:spPr>
             <xdr:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </xdr:style>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l"/>
                 <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="79" name="角丸四角形 78"/>
+              <xdr:cNvPr id="79" name="角丸四角形 78">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004F000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr>
               <a:xfrm>
                 <a:off x="6683621" y="13245555"/>
                 <a:ext cx="1228400" cy="137422"/>
               </a:xfrm>
               <a:prstGeom prst="roundRect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="38100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDash"/>
               </a:ln>
             </xdr:spPr>
             <xdr:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </xdr:style>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l"/>
                 <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="71" name="テキスト ボックス 70"/>
+            <xdr:cNvPr id="71" name="テキスト ボックス 70">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000047000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="7735137" y="10215824"/>
               <a:ext cx="1674725" cy="355879"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
                 <a:t>⇒付表５②Ｂ欄</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="72" name="テキスト ボックス 71"/>
+            <xdr:cNvPr id="72" name="テキスト ボックス 71">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000048000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="7703736" y="11178791"/>
               <a:ext cx="1674725" cy="355879"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="lt1"/>
             </a:solidFill>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
                 <a:t>⇒付表５②Ｃ欄</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="73" name="テキスト ボックス 72"/>
+            <xdr:cNvPr id="73" name="テキスト ボックス 72">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000049000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="7714203" y="12979121"/>
               <a:ext cx="1674725" cy="355879"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
                 <a:t>⇒付表５⑨Ｂ欄</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="74" name="テキスト ボックス 73"/>
+            <xdr:cNvPr id="74" name="テキスト ボックス 73">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00004A000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="7709597" y="13183857"/>
               <a:ext cx="1674725" cy="355879"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
@@ -16349,396 +16606,462 @@
                 <a:t>⇒付表５⑨Ｃ欄</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </xdr:grpSp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>64895</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>140260</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>718039</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>125942</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="80" name="グループ化 79"/>
+        <xdr:cNvPr id="80" name="グループ化 79">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000050000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="98390" y="10950612"/>
           <a:ext cx="3826748" cy="2489396"/>
           <a:chOff x="1057170" y="12068489"/>
           <a:chExt cx="4239148" cy="2433307"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
-          <xdr:cNvPr id="81" name="グループ化 80"/>
+          <xdr:cNvPr id="81" name="グループ化 80">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000051000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="1067637" y="12330166"/>
             <a:ext cx="4228681" cy="2171630"/>
             <a:chOff x="41868" y="9379001"/>
             <a:chExt cx="4228681" cy="2171630"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
-            <xdr:cNvPr id="83" name="グループ化 82"/>
+            <xdr:cNvPr id="83" name="グループ化 82">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000053000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
               <a:off x="41868" y="9379001"/>
               <a:ext cx="2593364" cy="2171630"/>
               <a:chOff x="40166" y="9330449"/>
               <a:chExt cx="2203372" cy="2179701"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:pic>
             <xdr:nvPicPr>
-              <xdr:cNvPr id="87" name="図 86" descr="画面の領域"/>
+              <xdr:cNvPr id="87" name="図 86" descr="画面の領域">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000057000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </xdr:cNvPicPr>
             </xdr:nvPicPr>
             <xdr:blipFill>
               <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </xdr:blipFill>
             <xdr:spPr>
               <a:xfrm rot="16200000">
                 <a:off x="-3304" y="9373919"/>
                 <a:ext cx="2179701" cy="2092761"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:ln>
             </xdr:spPr>
           </xdr:pic>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="88" name="角丸四角形 87"/>
+              <xdr:cNvPr id="88" name="角丸四角形 87">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000058000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr>
               <a:xfrm>
                 <a:off x="80331" y="9821743"/>
                 <a:ext cx="2163207" cy="288467"/>
               </a:xfrm>
               <a:prstGeom prst="roundRect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="38100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDash"/>
               </a:ln>
             </xdr:spPr>
             <xdr:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </xdr:style>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l"/>
                 <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="89" name="角丸四角形 88"/>
+              <xdr:cNvPr id="89" name="角丸四角形 88">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000059000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr>
               <a:xfrm>
                 <a:off x="57379" y="10478889"/>
                 <a:ext cx="2117305" cy="398757"/>
               </a:xfrm>
               <a:prstGeom prst="roundRect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="38100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDash"/>
               </a:ln>
             </xdr:spPr>
             <xdr:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </xdr:style>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l"/>
                 <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="90" name="角丸四角形 89"/>
+              <xdr:cNvPr id="90" name="角丸四角形 89">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005A000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr>
               <a:xfrm>
                 <a:off x="166264" y="11016898"/>
                 <a:ext cx="2026400" cy="123230"/>
               </a:xfrm>
               <a:prstGeom prst="roundRect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="38100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDash"/>
               </a:ln>
             </xdr:spPr>
             <xdr:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </xdr:style>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l"/>
                 <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="84" name="テキスト ボックス 83"/>
+            <xdr:cNvPr id="84" name="テキスト ボックス 83">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000054000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="2595824" y="9859945"/>
               <a:ext cx="1674725" cy="355879"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
                 <a:t>⇒付表５④Ｂ欄</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="85" name="テキスト ボックス 84"/>
+            <xdr:cNvPr id="85" name="テキスト ボックス 84">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000055000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="2553955" y="10582170"/>
               <a:ext cx="1674725" cy="355879"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
                 <a:t>⇒付表５④Ｃ欄</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="86" name="テキスト ボックス 85"/>
+            <xdr:cNvPr id="86" name="テキスト ボックス 85">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000056000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="2538977" y="10976998"/>
               <a:ext cx="1674725" cy="355879"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
                 <a:t>⇒付表５⑪Ａ欄</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </xdr:grpSp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="82" name="テキスト ボックス 81"/>
+          <xdr:cNvPr id="82" name="テキスト ボックス 81">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000052000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="1057170" y="12068489"/>
             <a:ext cx="4134478" cy="355879"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cmpd="sng">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
@@ -16754,396 +17077,462 @@
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
               <a:t>当期の予定申告書　第６号の３様式（その２）</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>110951</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>192592</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>845737</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>49789</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="91" name="グループ化 90"/>
+        <xdr:cNvPr id="91" name="グループ化 90">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
           <a:off x="144446" y="8155911"/>
           <a:ext cx="3908390" cy="2704230"/>
           <a:chOff x="1025769" y="12058022"/>
           <a:chExt cx="4270549" cy="2443774"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
-          <xdr:cNvPr id="92" name="グループ化 91"/>
+          <xdr:cNvPr id="92" name="グループ化 91">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005C000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="1067637" y="12330166"/>
             <a:ext cx="4228681" cy="2171630"/>
             <a:chOff x="41868" y="9379001"/>
             <a:chExt cx="4228681" cy="2171630"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
-            <xdr:cNvPr id="94" name="グループ化 93"/>
+            <xdr:cNvPr id="94" name="グループ化 93">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005E000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
               <a:off x="41868" y="9379001"/>
               <a:ext cx="2593364" cy="2171630"/>
               <a:chOff x="40166" y="9330449"/>
               <a:chExt cx="2203372" cy="2179701"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:pic>
             <xdr:nvPicPr>
-              <xdr:cNvPr id="98" name="図 97" descr="画面の領域"/>
+              <xdr:cNvPr id="98" name="図 97" descr="画面の領域">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000062000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </xdr:cNvPicPr>
             </xdr:nvPicPr>
             <xdr:blipFill>
               <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
                 <a:extLst>
                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </xdr:blipFill>
             <xdr:spPr>
               <a:xfrm rot="16200000">
                 <a:off x="-3304" y="9373919"/>
                 <a:ext cx="2179701" cy="2092761"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:ln>
             </xdr:spPr>
           </xdr:pic>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="99" name="角丸四角形 98"/>
+              <xdr:cNvPr id="99" name="角丸四角形 98">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000063000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr>
               <a:xfrm>
                 <a:off x="80331" y="9821743"/>
                 <a:ext cx="2163207" cy="288467"/>
               </a:xfrm>
               <a:prstGeom prst="roundRect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="38100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDash"/>
               </a:ln>
             </xdr:spPr>
             <xdr:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </xdr:style>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l"/>
                 <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="100" name="角丸四角形 99"/>
+              <xdr:cNvPr id="100" name="角丸四角形 99">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000064000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr>
               <a:xfrm>
                 <a:off x="57379" y="10478889"/>
                 <a:ext cx="2117305" cy="398757"/>
               </a:xfrm>
               <a:prstGeom prst="roundRect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="38100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDash"/>
               </a:ln>
             </xdr:spPr>
             <xdr:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </xdr:style>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l"/>
                 <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="101" name="角丸四角形 100"/>
+              <xdr:cNvPr id="101" name="角丸四角形 100">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000065000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr/>
             </xdr:nvSpPr>
             <xdr:spPr>
               <a:xfrm>
                 <a:off x="148997" y="11009273"/>
                 <a:ext cx="2038043" cy="111858"/>
               </a:xfrm>
               <a:prstGeom prst="roundRect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln w="38100">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:prstDash val="sysDash"/>
               </a:ln>
             </xdr:spPr>
             <xdr:style>
               <a:lnRef idx="2">
                 <a:schemeClr val="accent1">
                   <a:shade val="50000"/>
                 </a:schemeClr>
               </a:lnRef>
               <a:fillRef idx="1">
                 <a:schemeClr val="accent1"/>
               </a:fillRef>
               <a:effectRef idx="0">
                 <a:schemeClr val="accent1"/>
               </a:effectRef>
               <a:fontRef idx="minor">
                 <a:schemeClr val="lt1"/>
               </a:fontRef>
             </xdr:style>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="l"/>
                 <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="95" name="テキスト ボックス 94"/>
+            <xdr:cNvPr id="95" name="テキスト ボックス 94">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005F000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="2595824" y="9859945"/>
               <a:ext cx="1674725" cy="355879"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
                 <a:t>⇒付表５①Ｂ欄</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="96" name="テキスト ボックス 95"/>
+            <xdr:cNvPr id="96" name="テキスト ボックス 95">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000060000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="2553955" y="10582170"/>
               <a:ext cx="1674725" cy="355879"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
                 <a:t>⇒付表５①Ｃ欄</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="97" name="テキスト ボックス 96"/>
+            <xdr:cNvPr id="97" name="テキスト ボックス 96">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000061000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="2521311" y="10948742"/>
               <a:ext cx="1674725" cy="355879"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525" cmpd="sng">
               <a:noFill/>
             </a:ln>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200"/>
                 <a:t>⇒付表５⑧Ａ欄</a:t>
               </a:r>
               <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </xdr:grpSp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="93" name="テキスト ボックス 92"/>
+          <xdr:cNvPr id="93" name="テキスト ボックス 92">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00005D000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="1025769" y="12058022"/>
             <a:ext cx="4040274" cy="355879"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cmpd="sng">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
@@ -17425,4722 +17814,4722 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M74"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AA42" sqref="AA42"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.88671875" style="1" customWidth="1"/>
-    <col min="6" max="6" width="16.109375" style="117" customWidth="1"/>
+    <col min="6" max="6" width="16.109375" style="109" customWidth="1"/>
     <col min="7" max="7" width="16.109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.88671875" style="2" customWidth="1"/>
     <col min="9" max="9" width="1.21875" style="2" customWidth="1"/>
     <col min="10" max="10" width="14.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="2.77734375" style="2" customWidth="1"/>
     <col min="12" max="13" width="14.88671875" style="2" customWidth="1"/>
     <col min="14" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="39.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-    </row>
+    <row r="1" spans="1:13" ht="39.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:13" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="305" t="s">
+      <c r="A2" s="289" t="s">
         <v>62</v>
       </c>
-      <c r="B2" s="305"/>
-[...7 lines deleted...]
-      <c r="J2" s="305"/>
+      <c r="B2" s="289"/>
+      <c r="C2" s="289"/>
+      <c r="D2" s="289"/>
+      <c r="E2" s="289"/>
+      <c r="F2" s="289"/>
+      <c r="G2" s="289"/>
+      <c r="H2" s="289"/>
+      <c r="I2" s="289"/>
+      <c r="J2" s="289"/>
       <c r="K2" s="1"/>
-      <c r="L2" s="469" t="s">
+      <c r="L2" s="399" t="s">
         <v>98</v>
       </c>
-      <c r="M2" s="470"/>
+      <c r="M2" s="400"/>
     </row>
     <row r="3" spans="1:13" ht="42.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="294"/>
-      <c r="B3" s="209" t="s">
+      <c r="A3" s="279"/>
+      <c r="B3" s="198" t="s">
         <v>62</v>
       </c>
-      <c r="C3" s="294"/>
-[...6 lines deleted...]
-      <c r="J3" s="294"/>
+      <c r="C3" s="279"/>
+      <c r="D3" s="279"/>
+      <c r="E3" s="279"/>
+      <c r="F3" s="279"/>
+      <c r="G3" s="279"/>
+      <c r="H3" s="279"/>
+      <c r="I3" s="279"/>
+      <c r="J3" s="279"/>
       <c r="K3" s="1"/>
-      <c r="L3" s="483" t="s">
+      <c r="L3" s="392" t="s">
         <v>83</v>
       </c>
-      <c r="M3" s="484"/>
+      <c r="M3" s="393"/>
     </row>
     <row r="4" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="299"/>
-      <c r="C4" s="485" t="s">
+      <c r="B4" s="283"/>
+      <c r="C4" s="394" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="485"/>
-[...5 lines deleted...]
-      <c r="J4" s="446" t="s">
+      <c r="D4" s="394"/>
+      <c r="E4" s="396"/>
+      <c r="F4" s="396"/>
+      <c r="G4" s="396"/>
+      <c r="H4" s="396"/>
+      <c r="I4" s="334"/>
+      <c r="J4" s="449" t="s">
         <v>75</v>
       </c>
-      <c r="L4" s="295" t="s">
+      <c r="L4" s="280" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="296" t="s">
+      <c r="M4" s="105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="300"/>
-      <c r="C5" s="486" t="s">
+      <c r="B5" s="284"/>
+      <c r="C5" s="395" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="486"/>
-[...6 lines deleted...]
-      <c r="L5" s="261" t="e">
+      <c r="D5" s="395"/>
+      <c r="E5" s="397"/>
+      <c r="F5" s="397"/>
+      <c r="G5" s="397"/>
+      <c r="H5" s="398"/>
+      <c r="I5" s="335"/>
+      <c r="J5" s="450"/>
+      <c r="L5" s="247" t="e">
         <f>IF($L$3="売上（付表１④欄）",付表１!H18,付表１!H23)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M5" s="256" t="e">
+      <c r="M5" s="243" t="e">
         <f>IF($L$3="売上（付表１④欄）",付表１!I18,付表１!I23)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="479" t="s">
+      <c r="B6" s="421" t="s">
         <v>71</v>
       </c>
-      <c r="C6" s="480"/>
-      <c r="D6" s="301" t="s">
+      <c r="C6" s="422"/>
+      <c r="D6" s="285" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="302" t="s">
+      <c r="E6" s="286" t="s">
         <v>58</v>
       </c>
-      <c r="F6" s="303" t="s">
+      <c r="F6" s="287" t="s">
         <v>95</v>
       </c>
-      <c r="G6" s="304" t="s">
+      <c r="G6" s="288" t="s">
         <v>96</v>
       </c>
-      <c r="H6" s="129" t="s">
+      <c r="H6" s="120" t="s">
         <v>97</v>
       </c>
-      <c r="I6" s="358"/>
-[...1 lines deleted...]
-      <c r="K6" s="123"/>
+      <c r="I6" s="336"/>
+      <c r="J6" s="450"/>
+      <c r="K6" s="114"/>
     </row>
     <row r="7" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="33"/>
-[...9 lines deleted...]
-      <c r="L7" s="442" t="s">
+      <c r="B7" s="32"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="79"/>
+      <c r="F7" s="79"/>
+      <c r="G7" s="145"/>
+      <c r="H7" s="414"/>
+      <c r="I7" s="337"/>
+      <c r="J7" s="450"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="447" t="s">
         <v>106</v>
       </c>
-      <c r="M7" s="443"/>
+      <c r="M7" s="448"/>
     </row>
     <row r="8" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="34"/>
-[...9 lines deleted...]
-      <c r="L8" s="449" t="s">
+      <c r="B8" s="33"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="146"/>
+      <c r="F8" s="147"/>
+      <c r="G8" s="146"/>
+      <c r="H8" s="415"/>
+      <c r="I8" s="337"/>
+      <c r="J8" s="450"/>
+      <c r="K8" s="53"/>
+      <c r="L8" s="452" t="s">
         <v>115</v>
       </c>
-      <c r="M8" s="451" t="s">
+      <c r="M8" s="454" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="34"/>
-[...10 lines deleted...]
-      <c r="M9" s="452"/>
+      <c r="B9" s="33"/>
+      <c r="C9" s="87"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="148"/>
+      <c r="F9" s="149"/>
+      <c r="G9" s="148"/>
+      <c r="H9" s="415"/>
+      <c r="I9" s="337"/>
+      <c r="J9" s="450"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="453"/>
+      <c r="M9" s="455"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="31" t="s">
+      <c r="B10" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="C10" s="29"/>
-      <c r="D10" s="30">
+      <c r="C10" s="28"/>
+      <c r="D10" s="29">
         <v>1</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="15">
         <f>SUM(E7:E9)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="15">
         <f>SUM(F7:F9)</f>
         <v>0</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="16">
         <f>SUM(G7:G9)</f>
         <v>0</v>
       </c>
-      <c r="H10" s="466"/>
-[...3 lines deleted...]
-      <c r="L10" s="380" t="e">
+      <c r="H10" s="415"/>
+      <c r="I10" s="337"/>
+      <c r="J10" s="451"/>
+      <c r="K10" s="338"/>
+      <c r="L10" s="356" t="e">
         <f>F10+H10*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M10" s="381" t="e">
+      <c r="M10" s="357" t="e">
         <f>G10+H10*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="35"/>
-[...9 lines deleted...]
-      <c r="L11" s="382" t="e">
+      <c r="B11" s="34"/>
+      <c r="C11" s="382"/>
+      <c r="D11" s="88"/>
+      <c r="E11" s="150"/>
+      <c r="F11" s="150"/>
+      <c r="G11" s="151"/>
+      <c r="H11" s="415"/>
+      <c r="I11" s="338"/>
+      <c r="J11" s="137"/>
+      <c r="K11" s="338"/>
+      <c r="L11" s="358" t="e">
         <f>F11+H11*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M11" s="383" t="e">
+      <c r="M11" s="359" t="e">
         <f>G11+H11*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="35"/>
-[...9 lines deleted...]
-      <c r="L12" s="382" t="e">
+      <c r="B12" s="34"/>
+      <c r="C12" s="383"/>
+      <c r="D12" s="89"/>
+      <c r="E12" s="152"/>
+      <c r="F12" s="153"/>
+      <c r="G12" s="152"/>
+      <c r="H12" s="415"/>
+      <c r="I12" s="338"/>
+      <c r="J12" s="138"/>
+      <c r="K12" s="338"/>
+      <c r="L12" s="358" t="e">
         <f>F12+H12*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M12" s="383" t="e">
+      <c r="M12" s="359" t="e">
         <f>G12+H12*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="35"/>
-[...9 lines deleted...]
-      <c r="L13" s="382" t="e">
+      <c r="B13" s="34"/>
+      <c r="C13" s="384"/>
+      <c r="D13" s="90"/>
+      <c r="E13" s="154"/>
+      <c r="F13" s="155"/>
+      <c r="G13" s="156"/>
+      <c r="H13" s="415"/>
+      <c r="I13" s="338"/>
+      <c r="J13" s="139"/>
+      <c r="K13" s="338"/>
+      <c r="L13" s="358" t="e">
         <f>F13+H13*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M13" s="383" t="e">
+      <c r="M13" s="359" t="e">
         <f>G13+H13*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="32"/>
-      <c r="D14" s="30">
+      <c r="C14" s="31"/>
+      <c r="D14" s="29">
         <v>2</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="15">
         <f>SUM(E11:E13)</f>
         <v>0</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="8">
         <f>SUM(F11:F13)</f>
         <v>0</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="9">
         <f>SUM(G11:G13)</f>
         <v>0</v>
       </c>
-      <c r="H14" s="466"/>
-[...1 lines deleted...]
-      <c r="J14" s="11">
+      <c r="H14" s="415"/>
+      <c r="I14" s="338"/>
+      <c r="J14" s="10">
         <f>SUM(J11:J13)</f>
         <v>0</v>
       </c>
-      <c r="K14" s="360"/>
-      <c r="L14" s="382" t="e">
+      <c r="K14" s="338"/>
+      <c r="L14" s="358" t="e">
         <f>SUM(L11:L13)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M14" s="383" t="e">
+      <c r="M14" s="359" t="e">
         <f>SUM(M11:M13)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="432" t="s">
+      <c r="B15" s="423" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="433"/>
-      <c r="D15" s="41">
+      <c r="C15" s="424"/>
+      <c r="D15" s="40">
         <v>3</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="8">
         <f>E10-E14</f>
         <v>0</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="8">
         <f>F10-F14</f>
         <v>0</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="9">
         <f>G10-G14</f>
         <v>0</v>
       </c>
-      <c r="H15" s="423"/>
-[...1 lines deleted...]
-      <c r="J15" s="11">
+      <c r="H15" s="418"/>
+      <c r="I15" s="338"/>
+      <c r="J15" s="10">
         <f>-SUM(J11:J13)</f>
         <v>0</v>
       </c>
-      <c r="K15" s="360"/>
-      <c r="L15" s="382" t="e">
+      <c r="K15" s="338"/>
+      <c r="L15" s="358" t="e">
         <f>L10-L14</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M15" s="383" t="e">
+      <c r="M15" s="359" t="e">
         <f>M10-M14</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="481" t="s">
+      <c r="B16" s="425" t="s">
         <v>53</v>
       </c>
-      <c r="C16" s="482"/>
-      <c r="D16" s="30">
+      <c r="C16" s="426"/>
+      <c r="D16" s="29">
         <v>4</v>
       </c>
-      <c r="E16" s="99">
+      <c r="E16" s="92">
         <f>'付表２、３、４'!E31</f>
         <v>0</v>
       </c>
-      <c r="F16" s="99">
+      <c r="F16" s="92">
         <f>'付表２、３、４'!F31</f>
         <v>0</v>
       </c>
-      <c r="G16" s="104">
+      <c r="G16" s="97">
         <f>'付表２、３、４'!G31</f>
         <v>0</v>
       </c>
-      <c r="H16" s="100">
+      <c r="H16" s="93">
         <f>'付表２、３、４'!H31</f>
         <v>0</v>
       </c>
-      <c r="I16" s="351"/>
-      <c r="J16" s="150">
+      <c r="I16" s="329"/>
+      <c r="J16" s="140">
         <f>'付表２、３、４'!J31</f>
         <v>0</v>
       </c>
-      <c r="K16" s="351"/>
-      <c r="L16" s="382" t="e">
+      <c r="K16" s="329"/>
+      <c r="L16" s="358" t="e">
         <f>F16+H16*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M16" s="383" t="e">
+      <c r="M16" s="359" t="e">
         <f>G16+H16*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="414" t="s">
+      <c r="B17" s="456" t="s">
         <v>43</v>
       </c>
-      <c r="C17" s="415"/>
-      <c r="D17" s="30">
+      <c r="C17" s="457"/>
+      <c r="D17" s="29">
         <v>5</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="8">
         <f>E15-E16</f>
         <v>0</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F17" s="8">
         <f>F15-F16</f>
         <v>0</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="9">
         <f>G15-G16</f>
         <v>0</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="10">
         <f>H15-H16</f>
         <v>0</v>
       </c>
-      <c r="I17" s="351"/>
-      <c r="J17" s="11">
+      <c r="I17" s="329"/>
+      <c r="J17" s="10">
         <f>J15-J16</f>
         <v>0</v>
       </c>
-      <c r="K17" s="351"/>
-      <c r="L17" s="382" t="e">
+      <c r="K17" s="329"/>
+      <c r="L17" s="358" t="e">
         <f>L15-L16</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M17" s="383" t="e">
+      <c r="M17" s="359" t="e">
         <f>M15-M16</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="36"/>
-[...5 lines deleted...]
-      <c r="H18" s="403">
+      <c r="B18" s="35"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="79"/>
+      <c r="F18" s="136"/>
+      <c r="G18" s="110"/>
+      <c r="H18" s="379">
         <f>E18-F18-G18-J18</f>
         <v>0</v>
       </c>
-      <c r="I18" s="361"/>
-[...2 lines deleted...]
-      <c r="L18" s="382" t="e">
+      <c r="I18" s="339"/>
+      <c r="J18" s="137"/>
+      <c r="K18" s="339"/>
+      <c r="L18" s="358" t="e">
         <f>F18+H18*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M18" s="383" t="e">
+      <c r="M18" s="359" t="e">
         <f>G18+H18*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="36"/>
-[...5 lines deleted...]
-      <c r="H19" s="404">
+      <c r="B19" s="35"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="82"/>
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="104"/>
+      <c r="H19" s="380">
         <f>E19-F19-G19-J19</f>
         <v>0</v>
       </c>
-      <c r="I19" s="361"/>
-[...2 lines deleted...]
-      <c r="L19" s="384" t="e">
+      <c r="I19" s="339"/>
+      <c r="J19" s="138"/>
+      <c r="K19" s="339"/>
+      <c r="L19" s="360" t="e">
         <f>F19+H19*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M19" s="385" t="e">
+      <c r="M19" s="361" t="e">
         <f>G19+H19*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="36"/>
-[...5 lines deleted...]
-      <c r="H20" s="404">
+      <c r="B20" s="35"/>
+      <c r="C20" s="60"/>
+      <c r="D20" s="82"/>
+      <c r="E20" s="76"/>
+      <c r="F20" s="76"/>
+      <c r="G20" s="104"/>
+      <c r="H20" s="380">
         <f>E20-F20-G20-J20</f>
         <v>0</v>
       </c>
-      <c r="I20" s="361"/>
-[...2 lines deleted...]
-      <c r="L20" s="384" t="e">
+      <c r="I20" s="339"/>
+      <c r="J20" s="138"/>
+      <c r="K20" s="339"/>
+      <c r="L20" s="360" t="e">
         <f>F20+H20*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M20" s="385" t="e">
+      <c r="M20" s="361" t="e">
         <f>G20+H20*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="36"/>
-[...5 lines deleted...]
-      <c r="H21" s="404">
+      <c r="B21" s="35"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="82"/>
+      <c r="E21" s="76"/>
+      <c r="F21" s="83"/>
+      <c r="G21" s="104"/>
+      <c r="H21" s="380">
         <f>E21-F21-G21-J21</f>
         <v>0</v>
       </c>
-      <c r="I21" s="361"/>
-[...2 lines deleted...]
-      <c r="L21" s="384" t="e">
+      <c r="I21" s="339"/>
+      <c r="J21" s="138"/>
+      <c r="K21" s="339"/>
+      <c r="L21" s="360" t="e">
         <f>F21+H21*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M21" s="385" t="e">
+      <c r="M21" s="361" t="e">
         <f>G21+H21*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="36"/>
-      <c r="C22" s="101" t="s">
+      <c r="B22" s="35"/>
+      <c r="C22" s="94" t="s">
         <v>54</v>
       </c>
-      <c r="D22" s="82"/>
-      <c r="E22" s="167">
+      <c r="D22" s="62"/>
+      <c r="E22" s="157">
         <f>'付表２、３、４'!E45</f>
         <v>0</v>
       </c>
-      <c r="F22" s="167">
+      <c r="F22" s="157">
         <f>'付表２、３、４'!F45</f>
         <v>0</v>
       </c>
-      <c r="G22" s="168">
+      <c r="G22" s="158">
         <f>'付表２、３、４'!G45</f>
         <v>0</v>
       </c>
-      <c r="H22" s="102">
+      <c r="H22" s="95">
         <f>'付表２、３、４'!H45</f>
         <v>0</v>
       </c>
-      <c r="I22" s="351"/>
-      <c r="J22" s="151">
+      <c r="I22" s="329"/>
+      <c r="J22" s="141">
         <f>'付表２、３、４'!J45</f>
         <v>0</v>
       </c>
-      <c r="K22" s="351"/>
-      <c r="L22" s="386" t="e">
+      <c r="K22" s="329"/>
+      <c r="L22" s="362" t="e">
         <f>F22+H22*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M22" s="387" t="e">
+      <c r="M22" s="363" t="e">
         <f>G22+H22*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="31" t="s">
+      <c r="B23" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="37"/>
-      <c r="D23" s="28">
+      <c r="C23" s="36"/>
+      <c r="D23" s="27">
         <v>6</v>
       </c>
-      <c r="E23" s="135">
+      <c r="E23" s="125">
         <f>SUM(F23:J23)</f>
         <v>0</v>
       </c>
-      <c r="F23" s="169">
+      <c r="F23" s="159">
         <f>SUM(F18:F22)</f>
         <v>0</v>
       </c>
-      <c r="G23" s="170">
+      <c r="G23" s="160">
         <f>SUM(G18:G22)</f>
         <v>0</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="10">
         <f>SUM(H18:H22)</f>
         <v>0</v>
       </c>
-      <c r="I23" s="351"/>
-      <c r="J23" s="152">
+      <c r="I23" s="329"/>
+      <c r="J23" s="142">
         <f>SUM(J18:J22)</f>
         <v>0</v>
       </c>
-      <c r="K23" s="351"/>
-      <c r="L23" s="380" t="e">
+      <c r="K23" s="329"/>
+      <c r="L23" s="356" t="e">
         <f>SUM(L18:L22)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M23" s="381" t="e">
+      <c r="M23" s="357" t="e">
         <f>SUM(M18:M22)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="24" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="33"/>
-[...5 lines deleted...]
-      <c r="H24" s="12">
+      <c r="B24" s="32"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="79"/>
+      <c r="F24" s="136"/>
+      <c r="G24" s="79"/>
+      <c r="H24" s="11">
         <f>E24-F24-G24-J24</f>
         <v>0</v>
       </c>
-      <c r="I24" s="351"/>
-[...2 lines deleted...]
-      <c r="L24" s="388" t="e">
+      <c r="I24" s="329"/>
+      <c r="J24" s="137"/>
+      <c r="K24" s="329"/>
+      <c r="L24" s="364" t="e">
         <f>F24+H24*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M24" s="389" t="e">
+      <c r="M24" s="365" t="e">
         <f>G24+H24*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="25" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="33"/>
-[...5 lines deleted...]
-      <c r="H25" s="13">
+      <c r="B25" s="32"/>
+      <c r="C25" s="73"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="161"/>
+      <c r="G25" s="162"/>
+      <c r="H25" s="12">
         <f>E25-F25-G25-J25</f>
         <v>0</v>
       </c>
-      <c r="I25" s="351"/>
-[...2 lines deleted...]
-      <c r="L25" s="384" t="e">
+      <c r="I25" s="329"/>
+      <c r="J25" s="143"/>
+      <c r="K25" s="329"/>
+      <c r="L25" s="360" t="e">
         <f>F25+H25*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M25" s="385" t="e">
+      <c r="M25" s="361" t="e">
         <f>G25+H25*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="33"/>
-[...5 lines deleted...]
-      <c r="H26" s="13">
+      <c r="B26" s="32"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="76"/>
+      <c r="F26" s="163"/>
+      <c r="G26" s="164"/>
+      <c r="H26" s="12">
         <f>E26-F26-G26-J26</f>
         <v>0</v>
       </c>
-      <c r="I26" s="351"/>
-[...2 lines deleted...]
-      <c r="L26" s="384" t="e">
+      <c r="I26" s="329"/>
+      <c r="J26" s="138"/>
+      <c r="K26" s="329"/>
+      <c r="L26" s="360" t="e">
         <f>F26+H26*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M26" s="385" t="e">
+      <c r="M26" s="361" t="e">
         <f>G26+H26*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="33"/>
-[...5 lines deleted...]
-      <c r="H27" s="13">
+      <c r="B27" s="32"/>
+      <c r="C27" s="60"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="76"/>
+      <c r="F27" s="163"/>
+      <c r="G27" s="164"/>
+      <c r="H27" s="12">
         <f>E27-F27-G27-J27</f>
         <v>0</v>
       </c>
-      <c r="I27" s="351"/>
-[...2 lines deleted...]
-      <c r="L27" s="384" t="e">
+      <c r="I27" s="329"/>
+      <c r="J27" s="138"/>
+      <c r="K27" s="329"/>
+      <c r="L27" s="360" t="e">
         <f>F27+H27*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M27" s="385" t="e">
+      <c r="M27" s="361" t="e">
         <f>G27+H27*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="33"/>
-      <c r="C28" s="103" t="s">
+      <c r="B28" s="32"/>
+      <c r="C28" s="96" t="s">
         <v>55</v>
       </c>
-      <c r="D28" s="79"/>
-      <c r="E28" s="167">
+      <c r="D28" s="75"/>
+      <c r="E28" s="157">
         <f>'付表２、３、４'!E53</f>
         <v>0</v>
       </c>
-      <c r="F28" s="167">
+      <c r="F28" s="157">
         <f>'付表２、３、４'!F53</f>
         <v>0</v>
       </c>
-      <c r="G28" s="168">
+      <c r="G28" s="158">
         <f>'付表２、３、４'!G53</f>
         <v>0</v>
       </c>
-      <c r="H28" s="102">
+      <c r="H28" s="95">
         <f>'付表２、３、４'!H53</f>
         <v>0</v>
       </c>
-      <c r="I28" s="351"/>
-      <c r="J28" s="151">
+      <c r="I28" s="329"/>
+      <c r="J28" s="141">
         <f>'付表２、３、４'!J53</f>
         <v>0</v>
       </c>
-      <c r="K28" s="351"/>
-      <c r="L28" s="386" t="e">
+      <c r="K28" s="329"/>
+      <c r="L28" s="362" t="e">
         <f>F28+H28*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M28" s="387" t="e">
+      <c r="M28" s="363" t="e">
         <f>G28+H28*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="31" t="s">
+      <c r="B29" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="C29" s="29"/>
-      <c r="D29" s="30">
+      <c r="C29" s="28"/>
+      <c r="D29" s="29">
         <v>7</v>
       </c>
-      <c r="E29" s="16">
+      <c r="E29" s="15">
         <f>SUM(F29:J29)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="175">
+      <c r="F29" s="165">
         <f>SUM(F24:F28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="17">
+      <c r="G29" s="16">
         <f>SUM(G24:G28)</f>
         <v>0</v>
       </c>
-      <c r="H29" s="11">
+      <c r="H29" s="10">
         <f>SUM(H24:H28)</f>
         <v>0</v>
       </c>
-      <c r="I29" s="351"/>
-      <c r="J29" s="152">
+      <c r="I29" s="329"/>
+      <c r="J29" s="142">
         <f>SUM(J24:J28)</f>
         <v>0</v>
       </c>
-      <c r="K29" s="351"/>
-      <c r="L29" s="382" t="e">
+      <c r="K29" s="329"/>
+      <c r="L29" s="358" t="e">
         <f>SUM(L24:L28)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M29" s="383" t="e">
+      <c r="M29" s="359" t="e">
         <f>SUM(M24:M28)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="432" t="s">
+      <c r="B30" s="423" t="s">
         <v>44</v>
       </c>
-      <c r="C30" s="433"/>
-      <c r="D30" s="30">
+      <c r="C30" s="424"/>
+      <c r="D30" s="29">
         <v>8</v>
       </c>
-      <c r="E30" s="9">
+      <c r="E30" s="8">
         <f>E17+E23-E29</f>
         <v>0</v>
       </c>
-      <c r="F30" s="9">
+      <c r="F30" s="8">
         <f>F17+F23-F29</f>
         <v>0</v>
       </c>
-      <c r="G30" s="10">
+      <c r="G30" s="9">
         <f>G17+G23-G29</f>
         <v>0</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H30" s="10">
         <f>H17+H23-H29</f>
         <v>0</v>
       </c>
-      <c r="I30" s="351"/>
-      <c r="J30" s="11">
+      <c r="I30" s="329"/>
+      <c r="J30" s="10">
         <f>J17+J23-J29</f>
         <v>0</v>
       </c>
-      <c r="K30" s="351"/>
-      <c r="L30" s="382" t="e">
+      <c r="K30" s="329"/>
+      <c r="L30" s="358" t="e">
         <f>L17+L23-L29</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M30" s="383" t="e">
+      <c r="M30" s="359" t="e">
         <f>M17+M23-M29</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="38"/>
-[...5 lines deleted...]
-      <c r="H31" s="11">
+      <c r="B31" s="37"/>
+      <c r="C31" s="111"/>
+      <c r="D31" s="59"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="136"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="10">
         <f>E31-F31-G31-J31</f>
         <v>0</v>
       </c>
-      <c r="I31" s="351"/>
-[...2 lines deleted...]
-      <c r="L31" s="382" t="e">
+      <c r="I31" s="329"/>
+      <c r="J31" s="117"/>
+      <c r="K31" s="329"/>
+      <c r="L31" s="358" t="e">
         <f>F31+H31*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M31" s="383" t="e">
+      <c r="M31" s="359" t="e">
         <f>G31+H31*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="32" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="38"/>
-[...5 lines deleted...]
-      <c r="H32" s="14">
+      <c r="B32" s="37"/>
+      <c r="C32" s="377"/>
+      <c r="D32" s="62"/>
+      <c r="E32" s="166"/>
+      <c r="F32" s="167"/>
+      <c r="G32" s="168"/>
+      <c r="H32" s="13">
         <f>E32-F32-G32-J32</f>
         <v>0</v>
       </c>
-      <c r="I32" s="351"/>
-[...2 lines deleted...]
-      <c r="L32" s="386" t="e">
+      <c r="I32" s="329"/>
+      <c r="J32" s="118"/>
+      <c r="K32" s="329"/>
+      <c r="L32" s="362" t="e">
         <f>F32+H32*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M32" s="387" t="e">
+      <c r="M32" s="363" t="e">
         <f>G32+H32*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="33" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="31" t="s">
+      <c r="B33" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="C33" s="39"/>
-      <c r="D33" s="28">
+      <c r="C33" s="38"/>
+      <c r="D33" s="27">
         <v>9</v>
       </c>
-      <c r="E33" s="135">
+      <c r="E33" s="125">
         <f>SUM(E31:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="135">
+      <c r="F33" s="125">
         <f>SUM(F31:F32)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="170">
+      <c r="G33" s="160">
         <f>SUM(G31:G32)</f>
         <v>0</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H33" s="10">
         <f>SUM(H31:H32)</f>
         <v>0</v>
       </c>
-      <c r="I33" s="351"/>
-      <c r="J33" s="154">
+      <c r="I33" s="329"/>
+      <c r="J33" s="144">
         <f>SUM(J31:J32)</f>
         <v>0</v>
       </c>
-      <c r="K33" s="351"/>
-      <c r="L33" s="382" t="e">
+      <c r="K33" s="329"/>
+      <c r="L33" s="358" t="e">
         <f>SUM(L31:L32)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M33" s="383" t="e">
+      <c r="M33" s="359" t="e">
         <f>SUM(M31:M32)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="34" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="38"/>
-[...5 lines deleted...]
-      <c r="H34" s="11">
+      <c r="B34" s="37"/>
+      <c r="C34" s="111"/>
+      <c r="D34" s="59"/>
+      <c r="E34" s="79"/>
+      <c r="F34" s="136"/>
+      <c r="G34" s="110"/>
+      <c r="H34" s="10">
         <f>E34-F34-G34-J34</f>
         <v>0</v>
       </c>
-      <c r="I34" s="351"/>
-[...2 lines deleted...]
-      <c r="L34" s="382" t="e">
+      <c r="I34" s="329"/>
+      <c r="J34" s="117"/>
+      <c r="K34" s="329"/>
+      <c r="L34" s="358" t="e">
         <f>F34+H34*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M34" s="383" t="e">
+      <c r="M34" s="359" t="e">
         <f>G34+H34*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="35" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="34"/>
-[...5 lines deleted...]
-      <c r="H35" s="14">
+      <c r="B35" s="33"/>
+      <c r="C35" s="377"/>
+      <c r="D35" s="62"/>
+      <c r="E35" s="166"/>
+      <c r="F35" s="167"/>
+      <c r="G35" s="168"/>
+      <c r="H35" s="13">
         <f>E35-F35-G35-J35</f>
         <v>0</v>
       </c>
-      <c r="I35" s="351"/>
-[...2 lines deleted...]
-      <c r="L35" s="386" t="e">
+      <c r="I35" s="329"/>
+      <c r="J35" s="118"/>
+      <c r="K35" s="329"/>
+      <c r="L35" s="362" t="e">
         <f>F35+H35*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M35" s="387" t="e">
+      <c r="M35" s="363" t="e">
         <f>G35+H35*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="36" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="31" t="s">
+      <c r="B36" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="C36" s="40"/>
-      <c r="D36" s="30">
+      <c r="C36" s="39"/>
+      <c r="D36" s="29">
         <v>10</v>
       </c>
-      <c r="E36" s="16">
+      <c r="E36" s="15">
         <f>SUM(E34:E35)</f>
         <v>0</v>
       </c>
-      <c r="F36" s="16">
+      <c r="F36" s="15">
         <f>SUM(F34:F35)</f>
         <v>0</v>
       </c>
-      <c r="G36" s="17">
+      <c r="G36" s="16">
         <f>SUM(G34:G35)</f>
         <v>0</v>
       </c>
-      <c r="H36" s="11">
+      <c r="H36" s="10">
         <f>SUM(H34:H35)</f>
         <v>0</v>
       </c>
-      <c r="I36" s="351"/>
-      <c r="J36" s="15">
+      <c r="I36" s="329"/>
+      <c r="J36" s="14">
         <f>SUM(J34:J35)</f>
         <v>0</v>
       </c>
-      <c r="K36" s="351"/>
-      <c r="L36" s="386" t="e">
+      <c r="K36" s="329"/>
+      <c r="L36" s="362" t="e">
         <f>SUM(L34:L35)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M36" s="387" t="e">
+      <c r="M36" s="363" t="e">
         <f>SUM(M34:M35)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="37" spans="2:13" ht="19.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="434" t="s">
+      <c r="B37" s="466" t="s">
         <v>45</v>
       </c>
-      <c r="C37" s="435"/>
-      <c r="D37" s="30">
+      <c r="C37" s="467"/>
+      <c r="D37" s="29">
         <v>11</v>
       </c>
-      <c r="E37" s="16">
+      <c r="E37" s="15">
         <f>E30+E33-E36</f>
         <v>0</v>
       </c>
-      <c r="F37" s="16">
+      <c r="F37" s="15">
         <f>F30+F33-F36</f>
         <v>0</v>
       </c>
-      <c r="G37" s="17">
+      <c r="G37" s="16">
         <f>G30+G33-G36</f>
         <v>0</v>
       </c>
-      <c r="H37" s="15">
+      <c r="H37" s="14">
         <f>H30+H33-H36</f>
         <v>0</v>
       </c>
-      <c r="I37" s="351"/>
-      <c r="J37" s="15">
+      <c r="I37" s="329"/>
+      <c r="J37" s="14">
         <f>J30+J33-J36</f>
         <v>0</v>
       </c>
-      <c r="K37" s="351"/>
-      <c r="L37" s="380" t="e">
+      <c r="K37" s="329"/>
+      <c r="L37" s="356" t="e">
         <f>L30+L33-L36</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M37" s="381" t="e">
+      <c r="M37" s="357" t="e">
         <f>M30+M33-M36</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="38" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="428" t="s">
+      <c r="B38" s="462" t="s">
         <v>34</v>
       </c>
-      <c r="C38" s="429"/>
-      <c r="D38" s="430">
+      <c r="C38" s="463"/>
+      <c r="D38" s="464">
         <v>12</v>
       </c>
-      <c r="E38" s="84"/>
-[...4 lines deleted...]
-      <c r="J38" s="13">
+      <c r="E38" s="78"/>
+      <c r="F38" s="430"/>
+      <c r="G38" s="433"/>
+      <c r="H38" s="414"/>
+      <c r="I38" s="338"/>
+      <c r="J38" s="12">
         <f>E38</f>
         <v>0</v>
       </c>
-      <c r="K38" s="360"/>
-[...1 lines deleted...]
-      <c r="M38" s="436"/>
+      <c r="K38" s="338"/>
+      <c r="L38" s="408"/>
+      <c r="M38" s="411"/>
     </row>
     <row r="39" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="424" t="s">
+      <c r="B39" s="458" t="s">
         <v>8</v>
       </c>
-      <c r="C39" s="425"/>
-[...6 lines deleted...]
-      <c r="J39" s="13">
+      <c r="C39" s="459"/>
+      <c r="D39" s="465"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="402"/>
+      <c r="G39" s="404"/>
+      <c r="H39" s="418"/>
+      <c r="I39" s="338"/>
+      <c r="J39" s="12">
         <f>E39</f>
         <v>0</v>
       </c>
-      <c r="K39" s="360"/>
-[...1 lines deleted...]
-      <c r="M39" s="441"/>
+      <c r="K39" s="338"/>
+      <c r="L39" s="419"/>
+      <c r="M39" s="420"/>
     </row>
     <row r="40" spans="2:13" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="426" t="s">
+      <c r="B40" s="460" t="s">
         <v>46</v>
       </c>
-      <c r="C40" s="427"/>
-      <c r="D40" s="45">
+      <c r="C40" s="461"/>
+      <c r="D40" s="44">
         <v>13</v>
       </c>
-      <c r="E40" s="16">
+      <c r="E40" s="15">
         <f>E37-E38-E39</f>
         <v>0</v>
       </c>
-      <c r="F40" s="16">
+      <c r="F40" s="15">
         <f>F37-F38</f>
         <v>0</v>
       </c>
-      <c r="G40" s="17">
+      <c r="G40" s="16">
         <f>G37-G38</f>
         <v>0</v>
       </c>
-      <c r="H40" s="15">
+      <c r="H40" s="14">
         <f>H37</f>
         <v>0</v>
       </c>
-      <c r="I40" s="351"/>
-      <c r="J40" s="11">
+      <c r="I40" s="329"/>
+      <c r="J40" s="10">
         <f>J37-J38-J39</f>
         <v>0</v>
       </c>
-      <c r="K40" s="351"/>
-      <c r="L40" s="275" t="e">
+      <c r="K40" s="329"/>
+      <c r="L40" s="261" t="e">
         <f>L37</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M40" s="276" t="e">
+      <c r="M40" s="262" t="e">
         <f>M37</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="41" spans="2:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="280"/>
-      <c r="C41" s="281" t="s">
+      <c r="B41" s="266"/>
+      <c r="C41" s="267" t="s">
         <v>63</v>
       </c>
-      <c r="D41" s="83"/>
-[...5 lines deleted...]
-      <c r="J41" s="11">
+      <c r="D41" s="59"/>
+      <c r="E41" s="79"/>
+      <c r="F41" s="430"/>
+      <c r="G41" s="433"/>
+      <c r="H41" s="414"/>
+      <c r="I41" s="340"/>
+      <c r="J41" s="10">
         <f>E41</f>
         <v>0</v>
       </c>
-      <c r="K41" s="347"/>
-[...1 lines deleted...]
-      <c r="M41" s="436"/>
+      <c r="K41" s="325"/>
+      <c r="L41" s="408"/>
+      <c r="M41" s="411"/>
     </row>
     <row r="42" spans="2:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="38"/>
-      <c r="C42" s="282" t="s">
+      <c r="B42" s="37"/>
+      <c r="C42" s="268" t="s">
         <v>37</v>
       </c>
-      <c r="D42" s="86"/>
-[...5 lines deleted...]
-      <c r="J42" s="13">
+      <c r="D42" s="61"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="431"/>
+      <c r="G42" s="434"/>
+      <c r="H42" s="415"/>
+      <c r="I42" s="340"/>
+      <c r="J42" s="12">
         <f>E42</f>
         <v>0</v>
       </c>
-      <c r="K42" s="347"/>
-[...1 lines deleted...]
-      <c r="M42" s="437"/>
+      <c r="K42" s="325"/>
+      <c r="L42" s="409"/>
+      <c r="M42" s="412"/>
     </row>
     <row r="43" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="38"/>
-      <c r="C43" s="283" t="s">
+      <c r="B43" s="37"/>
+      <c r="C43" s="269" t="s">
         <v>38</v>
       </c>
-      <c r="D43" s="86"/>
-[...5 lines deleted...]
-      <c r="J43" s="13">
+      <c r="D43" s="61"/>
+      <c r="E43" s="76"/>
+      <c r="F43" s="432"/>
+      <c r="G43" s="435"/>
+      <c r="H43" s="416"/>
+      <c r="I43" s="340"/>
+      <c r="J43" s="12">
         <f>E43</f>
         <v>0</v>
       </c>
-      <c r="K43" s="347"/>
-[...1 lines deleted...]
-      <c r="M43" s="438"/>
+      <c r="K43" s="325"/>
+      <c r="L43" s="410"/>
+      <c r="M43" s="413"/>
     </row>
     <row r="44" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="38"/>
-[...5 lines deleted...]
-      <c r="H44" s="13">
+      <c r="B44" s="37"/>
+      <c r="C44" s="378"/>
+      <c r="D44" s="75"/>
+      <c r="E44" s="182"/>
+      <c r="F44" s="81"/>
+      <c r="G44" s="81"/>
+      <c r="H44" s="12">
         <f>E44-F44-G44-J44</f>
         <v>0</v>
       </c>
-      <c r="I44" s="362"/>
-[...2 lines deleted...]
-      <c r="L44" s="384" t="e">
+      <c r="I44" s="340"/>
+      <c r="J44" s="80"/>
+      <c r="K44" s="325"/>
+      <c r="L44" s="360" t="e">
         <f>F44+H44*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M44" s="385" t="e">
+      <c r="M44" s="361" t="e">
         <f>G44+H44*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="45" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="38"/>
-[...5 lines deleted...]
-      <c r="H45" s="13">
+      <c r="B45" s="37"/>
+      <c r="C45" s="270"/>
+      <c r="D45" s="61"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="77"/>
+      <c r="H45" s="12">
         <f>E45-F45-G45-J45</f>
         <v>0</v>
       </c>
-      <c r="I45" s="362"/>
-[...2 lines deleted...]
-      <c r="L45" s="384" t="e">
+      <c r="I45" s="340"/>
+      <c r="J45" s="116"/>
+      <c r="K45" s="325"/>
+      <c r="L45" s="360" t="e">
         <f>F45+H45*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M45" s="385" t="e">
+      <c r="M45" s="361" t="e">
         <f>G45+H45*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="46" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="38"/>
-[...5 lines deleted...]
-      <c r="H46" s="13">
+      <c r="B46" s="37"/>
+      <c r="C46" s="270"/>
+      <c r="D46" s="61"/>
+      <c r="E46" s="76"/>
+      <c r="F46" s="76"/>
+      <c r="G46" s="77"/>
+      <c r="H46" s="12">
         <f>E46-F46-G46-J46</f>
         <v>0</v>
       </c>
-      <c r="I46" s="362"/>
-[...2 lines deleted...]
-      <c r="L46" s="384" t="e">
+      <c r="I46" s="340"/>
+      <c r="J46" s="116"/>
+      <c r="K46" s="325"/>
+      <c r="L46" s="360" t="e">
         <f>F46+H46*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M46" s="385" t="e">
+      <c r="M46" s="361" t="e">
         <f>G46+H46*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="47" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="38"/>
-[...5 lines deleted...]
-      <c r="H47" s="13">
+      <c r="B47" s="37"/>
+      <c r="C47" s="270"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="76"/>
+      <c r="F47" s="76"/>
+      <c r="G47" s="77"/>
+      <c r="H47" s="12">
         <f>E47-F47-G47-J47</f>
         <v>0</v>
       </c>
-      <c r="I47" s="362"/>
-[...2 lines deleted...]
-      <c r="L47" s="384" t="e">
+      <c r="I47" s="340"/>
+      <c r="J47" s="116"/>
+      <c r="K47" s="325"/>
+      <c r="L47" s="360" t="e">
         <f>F47+H47*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M47" s="385" t="e">
+      <c r="M47" s="361" t="e">
         <f>G47+H47*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="48" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="38"/>
-      <c r="C48" s="285" t="s">
+      <c r="B48" s="37"/>
+      <c r="C48" s="271" t="s">
         <v>39</v>
       </c>
-      <c r="D48" s="79"/>
-[...5 lines deleted...]
-      <c r="J48" s="13">
+      <c r="D48" s="75"/>
+      <c r="E48" s="182"/>
+      <c r="F48" s="401"/>
+      <c r="G48" s="403"/>
+      <c r="H48" s="417"/>
+      <c r="I48" s="340"/>
+      <c r="J48" s="12">
         <f>E48</f>
         <v>0</v>
       </c>
-      <c r="K48" s="347"/>
-[...1 lines deleted...]
-      <c r="M48" s="436"/>
+      <c r="K48" s="325"/>
+      <c r="L48" s="408"/>
+      <c r="M48" s="411"/>
     </row>
     <row r="49" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="36"/>
-      <c r="C49" s="286" t="s">
+      <c r="B49" s="35"/>
+      <c r="C49" s="272" t="s">
         <v>114</v>
       </c>
-      <c r="D49" s="82"/>
-[...5 lines deleted...]
-      <c r="J49" s="13">
+      <c r="D49" s="62"/>
+      <c r="E49" s="166"/>
+      <c r="F49" s="402"/>
+      <c r="G49" s="404"/>
+      <c r="H49" s="418"/>
+      <c r="I49" s="340"/>
+      <c r="J49" s="12">
         <f>E49</f>
         <v>0</v>
       </c>
-      <c r="K49" s="347"/>
-[...1 lines deleted...]
-      <c r="M49" s="441"/>
+      <c r="K49" s="325"/>
+      <c r="L49" s="419"/>
+      <c r="M49" s="420"/>
     </row>
     <row r="50" spans="2:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="473" t="s">
+      <c r="B50" s="405" t="s">
         <v>108</v>
       </c>
-      <c r="C50" s="474"/>
-      <c r="D50" s="30">
+      <c r="C50" s="406"/>
+      <c r="D50" s="29">
         <v>14</v>
       </c>
-      <c r="E50" s="16">
+      <c r="E50" s="15">
         <f>SUM(E41:E49)</f>
         <v>0</v>
       </c>
-      <c r="F50" s="16">
+      <c r="F50" s="15">
         <f>SUM(F41:F49)</f>
         <v>0</v>
       </c>
-      <c r="G50" s="17">
+      <c r="G50" s="16">
         <f>SUM(G41:G49)</f>
         <v>0</v>
       </c>
-      <c r="H50" s="15">
+      <c r="H50" s="14">
         <f>SUM(H41:H49)</f>
         <v>0</v>
       </c>
-      <c r="I50" s="351"/>
-      <c r="J50" s="15">
+      <c r="I50" s="329"/>
+      <c r="J50" s="14">
         <f>SUM(J41:J49)</f>
         <v>0</v>
       </c>
-      <c r="K50" s="351"/>
-      <c r="L50" s="275" t="e">
+      <c r="K50" s="329"/>
+      <c r="L50" s="261" t="e">
         <f>F50+H50*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M50" s="276" t="e">
+      <c r="M50" s="262" t="e">
         <f>G50+H50*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="51" spans="2:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="38"/>
-      <c r="C51" s="282" t="s">
+      <c r="B51" s="37"/>
+      <c r="C51" s="268" t="s">
         <v>64</v>
       </c>
-      <c r="D51" s="83"/>
-[...5 lines deleted...]
-      <c r="J51" s="27">
+      <c r="D51" s="59"/>
+      <c r="E51" s="79"/>
+      <c r="F51" s="430"/>
+      <c r="G51" s="433"/>
+      <c r="H51" s="414"/>
+      <c r="I51" s="326"/>
+      <c r="J51" s="26">
         <f>E51</f>
         <v>0</v>
       </c>
-      <c r="K51" s="347"/>
-[...1 lines deleted...]
-      <c r="M51" s="436"/>
+      <c r="K51" s="325"/>
+      <c r="L51" s="408"/>
+      <c r="M51" s="411"/>
     </row>
     <row r="52" spans="2:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="38"/>
-      <c r="C52" s="287" t="s">
+      <c r="B52" s="37"/>
+      <c r="C52" s="273" t="s">
         <v>40</v>
       </c>
-      <c r="D52" s="86"/>
-[...5 lines deleted...]
-      <c r="J52" s="27">
+      <c r="D52" s="61"/>
+      <c r="E52" s="76"/>
+      <c r="F52" s="431"/>
+      <c r="G52" s="434"/>
+      <c r="H52" s="415"/>
+      <c r="I52" s="326"/>
+      <c r="J52" s="26">
         <f>E52</f>
         <v>0</v>
       </c>
-      <c r="K52" s="347"/>
-[...1 lines deleted...]
-      <c r="M52" s="437"/>
+      <c r="K52" s="325"/>
+      <c r="L52" s="409"/>
+      <c r="M52" s="412"/>
     </row>
     <row r="53" spans="2:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="38"/>
-      <c r="C53" s="287" t="s">
+      <c r="B53" s="37"/>
+      <c r="C53" s="273" t="s">
         <v>41</v>
       </c>
-      <c r="D53" s="86"/>
-[...5 lines deleted...]
-      <c r="J53" s="27">
+      <c r="D53" s="61"/>
+      <c r="E53" s="76"/>
+      <c r="F53" s="432"/>
+      <c r="G53" s="435"/>
+      <c r="H53" s="416"/>
+      <c r="I53" s="326"/>
+      <c r="J53" s="26">
         <f>E53</f>
         <v>0</v>
       </c>
-      <c r="K53" s="347"/>
-[...1 lines deleted...]
-      <c r="M53" s="438"/>
+      <c r="K53" s="325"/>
+      <c r="L53" s="410"/>
+      <c r="M53" s="413"/>
     </row>
     <row r="54" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="38"/>
-[...5 lines deleted...]
-      <c r="H54" s="13">
+      <c r="B54" s="37"/>
+      <c r="C54" s="270"/>
+      <c r="D54" s="75"/>
+      <c r="E54" s="76"/>
+      <c r="F54" s="76"/>
+      <c r="G54" s="77"/>
+      <c r="H54" s="12">
         <f>E54-F54-G54-J54</f>
         <v>0</v>
       </c>
-      <c r="I54" s="348"/>
-[...2 lines deleted...]
-      <c r="L54" s="384" t="e">
+      <c r="I54" s="326"/>
+      <c r="J54" s="80"/>
+      <c r="K54" s="325"/>
+      <c r="L54" s="360" t="e">
         <f>F54+H54*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M54" s="385" t="e">
+      <c r="M54" s="361" t="e">
         <f>G54+H54*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="55" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B55" s="38"/>
-[...5 lines deleted...]
-      <c r="H55" s="13">
+      <c r="B55" s="37"/>
+      <c r="C55" s="378"/>
+      <c r="D55" s="75"/>
+      <c r="E55" s="76"/>
+      <c r="F55" s="76"/>
+      <c r="G55" s="77"/>
+      <c r="H55" s="12">
         <f>E55-F55-G55-J55</f>
         <v>0</v>
       </c>
-      <c r="I55" s="348"/>
-[...2 lines deleted...]
-      <c r="L55" s="384" t="e">
+      <c r="I55" s="326"/>
+      <c r="J55" s="80"/>
+      <c r="K55" s="325"/>
+      <c r="L55" s="360" t="e">
         <f>F55+H55*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M55" s="385" t="e">
+      <c r="M55" s="361" t="e">
         <f>G55+H55*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="56" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B56" s="38"/>
-[...5 lines deleted...]
-      <c r="H56" s="13">
+      <c r="B56" s="37"/>
+      <c r="C56" s="378"/>
+      <c r="D56" s="75"/>
+      <c r="E56" s="76"/>
+      <c r="F56" s="76"/>
+      <c r="G56" s="77"/>
+      <c r="H56" s="12">
         <f>E56-F56-G56-J56</f>
         <v>0</v>
       </c>
-      <c r="I56" s="348"/>
-[...2 lines deleted...]
-      <c r="L56" s="384" t="e">
+      <c r="I56" s="326"/>
+      <c r="J56" s="80"/>
+      <c r="K56" s="325"/>
+      <c r="L56" s="360" t="e">
         <f>F56+H56*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M56" s="385" t="e">
+      <c r="M56" s="361" t="e">
         <f>G56+H56*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="57" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B57" s="38"/>
-[...5 lines deleted...]
-      <c r="H57" s="13">
+      <c r="B57" s="37"/>
+      <c r="C57" s="378"/>
+      <c r="D57" s="75"/>
+      <c r="E57" s="76"/>
+      <c r="F57" s="76"/>
+      <c r="G57" s="77"/>
+      <c r="H57" s="12">
         <f>E57-F57-G57-J57</f>
         <v>0</v>
       </c>
-      <c r="I57" s="348"/>
-[...2 lines deleted...]
-      <c r="L57" s="384" t="e">
+      <c r="I57" s="326"/>
+      <c r="J57" s="80"/>
+      <c r="K57" s="325"/>
+      <c r="L57" s="360" t="e">
         <f>F57+H57*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M57" s="385" t="e">
+      <c r="M57" s="361" t="e">
         <f>G57+H57*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="58" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B58" s="36"/>
-[...5 lines deleted...]
-      <c r="H58" s="14">
+      <c r="B58" s="35"/>
+      <c r="C58" s="270"/>
+      <c r="D58" s="62"/>
+      <c r="E58" s="166"/>
+      <c r="F58" s="167"/>
+      <c r="G58" s="148"/>
+      <c r="H58" s="13">
         <f>E58-F58-G58-J58</f>
         <v>0</v>
       </c>
-      <c r="I58" s="348"/>
-[...2 lines deleted...]
-      <c r="L58" s="384" t="e">
+      <c r="I58" s="326"/>
+      <c r="J58" s="118"/>
+      <c r="K58" s="325"/>
+      <c r="L58" s="360" t="e">
         <f>F58+H58*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M58" s="385" t="e">
+      <c r="M58" s="361" t="e">
         <f>G58+H58*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="59" spans="2:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B59" s="473" t="s">
+      <c r="B59" s="405" t="s">
         <v>109</v>
       </c>
-      <c r="C59" s="475"/>
-      <c r="D59" s="41">
+      <c r="C59" s="407"/>
+      <c r="D59" s="40">
         <v>15</v>
       </c>
-      <c r="E59" s="9">
+      <c r="E59" s="8">
         <f>SUM(E51:E58)</f>
         <v>0</v>
       </c>
-      <c r="F59" s="9">
+      <c r="F59" s="8">
         <f>SUM(F51:F58)</f>
         <v>0</v>
       </c>
-      <c r="G59" s="10">
+      <c r="G59" s="9">
         <f>SUM(G51:G58)</f>
         <v>0</v>
       </c>
-      <c r="H59" s="11">
+      <c r="H59" s="10">
         <f>SUM(H51:H58)</f>
         <v>0</v>
       </c>
-      <c r="I59" s="351"/>
-      <c r="J59" s="12">
+      <c r="I59" s="329"/>
+      <c r="J59" s="11">
         <f>SUM(J51:J58)</f>
         <v>0</v>
       </c>
-      <c r="K59" s="351"/>
-      <c r="L59" s="382" t="e">
+      <c r="K59" s="329"/>
+      <c r="L59" s="358" t="e">
         <f>SUM(L51:L58)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M59" s="383" t="e">
+      <c r="M59" s="359" t="e">
         <f>SUM(M51:M58)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="60" spans="2:13" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B60" s="453" t="s">
+      <c r="B60" s="427" t="s">
         <v>107</v>
       </c>
-      <c r="C60" s="454"/>
-      <c r="D60" s="266">
+      <c r="C60" s="428"/>
+      <c r="D60" s="252">
         <v>16</v>
       </c>
-      <c r="E60" s="267">
+      <c r="E60" s="253">
         <f>E40+E50-E59</f>
         <v>0</v>
       </c>
-      <c r="F60" s="267">
+      <c r="F60" s="253">
         <f>F40+F50-F59</f>
         <v>0</v>
       </c>
-      <c r="G60" s="268">
+      <c r="G60" s="254">
         <f>G40+G50-G59</f>
         <v>0</v>
       </c>
-      <c r="H60" s="12">
+      <c r="H60" s="11">
         <f>H40+H50-H59</f>
         <v>0</v>
       </c>
-      <c r="I60" s="363"/>
-      <c r="J60" s="105">
+      <c r="I60" s="341"/>
+      <c r="J60" s="98">
         <f>J40+J50-J59</f>
         <v>0</v>
       </c>
-      <c r="K60" s="351"/>
-      <c r="L60" s="382" t="e">
+      <c r="K60" s="329"/>
+      <c r="L60" s="358" t="e">
         <f>L40+L50-L59</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M60" s="383" t="e">
+      <c r="M60" s="359" t="e">
         <f>M40+M50-M59</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="61" spans="2:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B61" s="456" t="s">
-[...3 lines deleted...]
-      <c r="D61" s="269">
+      <c r="B61" s="436" t="s">
+        <v>135</v>
+      </c>
+      <c r="C61" s="437"/>
+      <c r="D61" s="255">
         <v>17</v>
       </c>
-      <c r="E61" s="458" t="s">
+      <c r="E61" s="438" t="s">
         <v>85</v>
       </c>
-      <c r="F61" s="270">
+      <c r="F61" s="256">
         <f>SUM(付表5!H22:K22)</f>
         <v>0</v>
       </c>
-      <c r="G61" s="271">
+      <c r="G61" s="257">
         <f>SUM(付表5!L22:M22)</f>
         <v>0</v>
       </c>
-      <c r="H61" s="272"/>
-[...3 lines deleted...]
-      <c r="L61" s="382" t="e">
+      <c r="H61" s="258"/>
+      <c r="I61" s="342"/>
+      <c r="J61" s="343"/>
+      <c r="K61" s="344"/>
+      <c r="L61" s="358" t="e">
         <f>F61+H61*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M61" s="383" t="e">
+      <c r="M61" s="359" t="e">
         <f>G61+H61*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="62" spans="2:13" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B62" s="460" t="s">
+      <c r="B62" s="440" t="s">
         <v>67</v>
       </c>
-      <c r="C62" s="461"/>
-      <c r="D62" s="49">
+      <c r="C62" s="441"/>
+      <c r="D62" s="48">
         <v>18</v>
       </c>
-      <c r="E62" s="459"/>
-[...2 lines deleted...]
-      <c r="H62" s="23">
+      <c r="E62" s="439"/>
+      <c r="F62" s="259"/>
+      <c r="G62" s="260"/>
+      <c r="H62" s="22">
         <f>J60-SUM(F61:G62)</f>
         <v>0</v>
       </c>
-      <c r="I62" s="367"/>
-[...2 lines deleted...]
-      <c r="L62" s="392" t="e">
+      <c r="I62" s="345"/>
+      <c r="J62" s="112"/>
+      <c r="K62" s="346"/>
+      <c r="L62" s="368" t="e">
         <f>F62+H62*L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M62" s="393" t="e">
+      <c r="M62" s="369" t="e">
         <f>G62+H62*M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="63" spans="2:13" ht="6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B63" s="265"/>
-[...10 lines deleted...]
-      <c r="M63" s="265"/>
+      <c r="B63" s="251"/>
+      <c r="C63" s="251"/>
+      <c r="D63" s="251"/>
+      <c r="E63" s="251"/>
+      <c r="F63" s="251"/>
+      <c r="G63" s="251"/>
+      <c r="H63" s="251"/>
+      <c r="I63" s="115"/>
+      <c r="J63" s="112"/>
+      <c r="K63" s="115"/>
+      <c r="L63" s="251"/>
+      <c r="M63" s="251"/>
     </row>
     <row r="64" spans="2:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B64" s="120"/>
-[...5 lines deleted...]
-      <c r="H64" s="464" t="s">
+      <c r="B64" s="112"/>
+      <c r="C64" s="112"/>
+      <c r="D64" s="112"/>
+      <c r="E64" s="112"/>
+      <c r="F64" s="112"/>
+      <c r="G64" s="112"/>
+      <c r="H64" s="444" t="s">
         <v>111</v>
       </c>
-      <c r="I64" s="464"/>
-[...1 lines deleted...]
-      <c r="K64" s="262">
+      <c r="I64" s="444"/>
+      <c r="J64" s="444"/>
+      <c r="K64" s="248">
         <v>19</v>
       </c>
-      <c r="L64" s="277" t="e">
+      <c r="L64" s="263" t="e">
         <f>L60+L61+L62</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M64" s="277" t="e">
+      <c r="M64" s="263" t="e">
         <f>M60+M61+M62</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="65" spans="2:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B65" s="120"/>
-[...10 lines deleted...]
-      <c r="K65" s="306">
+      <c r="B65" s="112"/>
+      <c r="C65" s="112"/>
+      <c r="D65" s="112"/>
+      <c r="E65" s="112"/>
+      <c r="F65" s="112"/>
+      <c r="G65" s="112"/>
+      <c r="H65" s="446" t="s">
+        <v>134</v>
+      </c>
+      <c r="I65" s="446"/>
+      <c r="J65" s="446"/>
+      <c r="K65" s="290">
         <v>20</v>
       </c>
-      <c r="L65" s="410"/>
-      <c r="M65" s="410"/>
+      <c r="L65" s="386"/>
+      <c r="M65" s="386"/>
     </row>
     <row r="66" spans="2:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B66" s="312" t="s">
+      <c r="B66" s="294" t="s">
         <v>113</v>
       </c>
-      <c r="C66" s="120"/>
-[...4 lines deleted...]
-      <c r="H66" s="463" t="s">
+      <c r="C66" s="112"/>
+      <c r="D66" s="112"/>
+      <c r="E66" s="112"/>
+      <c r="F66" s="112"/>
+      <c r="G66" s="112"/>
+      <c r="H66" s="443" t="s">
         <v>114</v>
       </c>
-      <c r="I66" s="463"/>
-[...1 lines deleted...]
-      <c r="K66" s="307">
+      <c r="I66" s="443"/>
+      <c r="J66" s="443"/>
+      <c r="K66" s="291">
         <v>21</v>
       </c>
-      <c r="L66" s="411"/>
-      <c r="M66" s="411"/>
+      <c r="L66" s="387"/>
+      <c r="M66" s="387"/>
     </row>
     <row r="67" spans="2:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B67" s="462"/>
-[...5 lines deleted...]
-      <c r="H67" s="464" t="s">
+      <c r="B67" s="442"/>
+      <c r="C67" s="442"/>
+      <c r="D67" s="442"/>
+      <c r="E67" s="442"/>
+      <c r="F67" s="442"/>
+      <c r="G67" s="112"/>
+      <c r="H67" s="444" t="s">
         <v>112</v>
       </c>
-      <c r="I67" s="464"/>
-[...1 lines deleted...]
-      <c r="K67" s="263">
+      <c r="I67" s="444"/>
+      <c r="J67" s="444"/>
+      <c r="K67" s="249">
         <v>22</v>
       </c>
-      <c r="L67" s="394" t="e">
+      <c r="L67" s="370" t="e">
         <f>L64+L65-L66</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M67" s="394" t="e">
+      <c r="M67" s="370" t="e">
         <f>M64+M65-M66</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="68" spans="2:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B68" s="462"/>
-[...5 lines deleted...]
-      <c r="H68" s="465" t="s">
+      <c r="B68" s="442"/>
+      <c r="C68" s="442"/>
+      <c r="D68" s="442"/>
+      <c r="E68" s="442"/>
+      <c r="F68" s="442"/>
+      <c r="G68" s="112"/>
+      <c r="H68" s="445" t="s">
         <v>110</v>
       </c>
-      <c r="I68" s="465"/>
-[...1 lines deleted...]
-      <c r="K68" s="264">
+      <c r="I68" s="445"/>
+      <c r="J68" s="445"/>
+      <c r="K68" s="250">
         <v>23</v>
       </c>
-      <c r="L68" s="278"/>
-      <c r="M68" s="278"/>
+      <c r="L68" s="264"/>
+      <c r="M68" s="264"/>
     </row>
     <row r="69" spans="2:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B69" s="462"/>
-[...5 lines deleted...]
-      <c r="H69" s="455" t="s">
+      <c r="B69" s="442"/>
+      <c r="C69" s="442"/>
+      <c r="D69" s="442"/>
+      <c r="E69" s="442"/>
+      <c r="F69" s="442"/>
+      <c r="G69" s="112"/>
+      <c r="H69" s="429" t="s">
         <v>117</v>
       </c>
-      <c r="I69" s="455"/>
-[...1 lines deleted...]
-      <c r="K69" s="263">
+      <c r="I69" s="429"/>
+      <c r="J69" s="429"/>
+      <c r="K69" s="249">
         <v>24</v>
       </c>
-      <c r="L69" s="279" t="e">
+      <c r="L69" s="265" t="e">
         <f>L67-L68</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M69" s="279" t="e">
+      <c r="M69" s="265" t="e">
         <f>M67-M68</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="70" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="M70" s="120"/>
+    <row r="70" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B70" s="442"/>
+      <c r="C70" s="442"/>
+      <c r="D70" s="442"/>
+      <c r="E70" s="442"/>
+      <c r="F70" s="442"/>
+      <c r="G70" s="112"/>
+      <c r="H70" s="112"/>
+      <c r="I70" s="112"/>
+      <c r="J70" s="112"/>
+      <c r="K70" s="112"/>
+      <c r="L70" s="112"/>
+      <c r="M70" s="390">
+        <v>22111</v>
+      </c>
     </row>
     <row r="71" spans="2:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B71" s="120"/>
-      <c r="C71" s="120"/>
+      <c r="B71" s="112"/>
+      <c r="C71" s="112"/>
       <c r="D71" s="5"/>
-      <c r="E71" s="120"/>
-[...7 lines deleted...]
-      <c r="M71" s="120"/>
+      <c r="E71" s="112"/>
+      <c r="F71" s="112"/>
+      <c r="G71" s="112"/>
+      <c r="H71" s="112"/>
+      <c r="I71" s="112"/>
+      <c r="J71" s="112"/>
+      <c r="K71" s="112"/>
+      <c r="L71" s="112"/>
+      <c r="M71" s="112"/>
     </row>
     <row r="72" spans="2:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B72" s="26"/>
+      <c r="B72" s="25"/>
       <c r="C72" s="3"/>
       <c r="D72" s="5"/>
       <c r="E72" s="5"/>
       <c r="F72" s="6"/>
       <c r="G72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
     </row>
     <row r="73" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D73" s="5"/>
       <c r="E73" s="5"/>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
-      <c r="M73" s="215"/>
+      <c r="M73" s="204"/>
     </row>
     <row r="74" spans="2:13" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B74" s="26"/>
+      <c r="B74" s="25"/>
       <c r="C74" s="3"/>
-      <c r="D74" s="136"/>
+      <c r="D74" s="126"/>
       <c r="E74" s="5"/>
       <c r="F74" s="6"/>
       <c r="J74" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatCells="0" insertColumns="0" insertRows="0"/>
   <customSheetViews>
     <customSheetView guid="{BC9DC014-E67B-4561-8EE8-CF39004A54BD}" showPageBreaks="1" showGridLines="0" fitToPage="1" printArea="1" hiddenRows="1" view="pageBreakPreview" topLeftCell="A55">
       <selection activeCell="P5" sqref="P5"/>
       <pageMargins left="0.36" right="0.23622047244094491" top="0.35433070866141736" bottom="0.14000000000000001" header="0.31496062992125984" footer="0.28000000000000003"/>
       <pageSetup paperSize="9" scale="72" orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="55">
-    <mergeCell ref="L3:M3"/>
-[...4 lines deleted...]
-    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="F41:F43"/>
+    <mergeCell ref="G41:G43"/>
+    <mergeCell ref="H38:H39"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="M41:M43"/>
+    <mergeCell ref="L38:L39"/>
+    <mergeCell ref="M38:M39"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="F38:F39"/>
+    <mergeCell ref="G38:G39"/>
+    <mergeCell ref="J4:J10"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="H69:J69"/>
+    <mergeCell ref="F51:F53"/>
+    <mergeCell ref="G51:G53"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="E61:E62"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="B67:F70"/>
+    <mergeCell ref="H66:J66"/>
+    <mergeCell ref="H67:J67"/>
+    <mergeCell ref="H68:J68"/>
+    <mergeCell ref="H51:H53"/>
+    <mergeCell ref="H64:J64"/>
+    <mergeCell ref="H65:J65"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="F48:F49"/>
     <mergeCell ref="G48:G49"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="L51:L53"/>
     <mergeCell ref="M51:M53"/>
     <mergeCell ref="H41:H43"/>
     <mergeCell ref="H48:H49"/>
     <mergeCell ref="L41:L43"/>
     <mergeCell ref="L48:L49"/>
     <mergeCell ref="M48:M49"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="H7:H15"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
-    <mergeCell ref="B60:C60"/>
-[...31 lines deleted...]
-    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L3">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L3" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"売上（付表１④欄）,売上以外（付表１⑥欄）"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.36" right="0.23622047244094491" top="0.35433070866141736" bottom="0.14000000000000001" header="0.31496062992125984" footer="0.28000000000000003"/>
-  <pageSetup paperSize="9" scale="71" orientation="portrait" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:K29"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A16" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A21" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="31.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="3.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.109375" style="1" customWidth="1"/>
-    <col min="6" max="6" width="17.109375" style="122" customWidth="1"/>
+    <col min="6" max="6" width="17.109375" style="109" customWidth="1"/>
     <col min="7" max="8" width="17.109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="16.77734375" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="13" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="500" t="s">
+      <c r="B1" s="478" t="s">
         <v>62</v>
       </c>
-      <c r="C1" s="500"/>
-[...6 lines deleted...]
-      <c r="J1" s="500"/>
+      <c r="C1" s="478"/>
+      <c r="D1" s="478"/>
+      <c r="E1" s="478"/>
+      <c r="F1" s="478"/>
+      <c r="G1" s="478"/>
+      <c r="H1" s="478"/>
+      <c r="I1" s="478"/>
+      <c r="J1" s="478"/>
     </row>
     <row r="2" spans="2:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B2" s="259"/>
-      <c r="C2" s="134" t="s">
+      <c r="B2" s="56"/>
+      <c r="C2" s="124" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="501" t="str">
+      <c r="D2" s="479" t="str">
         <f>IF(区分計算書!E4="","",区分計算書!E4)</f>
         <v/>
       </c>
-      <c r="E2" s="501"/>
-[...1 lines deleted...]
-      <c r="G2" s="133" t="s">
+      <c r="E2" s="479"/>
+      <c r="F2" s="479"/>
+      <c r="G2" s="123" t="s">
         <v>18</v>
       </c>
-      <c r="H2" s="377" t="str">
+      <c r="H2" s="353" t="str">
         <f>IF(区分計算書!E5="","",区分計算書!E5)</f>
         <v/>
       </c>
-      <c r="I2" s="377" t="str">
+      <c r="I2" s="353" t="str">
         <f>IF(区分計算書!G5="","",区分計算書!G5)</f>
         <v/>
       </c>
-      <c r="J2" s="130"/>
+      <c r="J2" s="121"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="2:11" ht="64.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="F3" s="21"/>
-[...3 lines deleted...]
-      <c r="J3" s="21"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="20"/>
     </row>
     <row r="4" spans="2:11" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="24"/>
+      <c r="B4" s="23"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
-      <c r="H4" s="18"/>
-[...1 lines deleted...]
-      <c r="J4" s="8"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="7"/>
     </row>
     <row r="5" spans="2:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="293">
+      <c r="B5" s="278">
         <v>1</v>
       </c>
-      <c r="C5" s="293" t="s">
+      <c r="C5" s="278" t="s">
         <v>77</v>
       </c>
-      <c r="D5" s="136"/>
+      <c r="D5" s="126"/>
       <c r="E5" s="5"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
-      <c r="H5" s="18"/>
-[...1 lines deleted...]
-      <c r="J5" s="8"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="7"/>
     </row>
     <row r="6" spans="2:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="137"/>
-      <c r="C6" s="511" t="s">
+      <c r="B6" s="127"/>
+      <c r="C6" s="489" t="s">
+        <v>142</v>
+      </c>
+      <c r="D6" s="486"/>
+      <c r="E6" s="487"/>
+      <c r="F6" s="488"/>
+      <c r="G6" s="106" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" s="281" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="282" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="7"/>
+    </row>
+    <row r="7" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="127"/>
+      <c r="C7" s="489"/>
+      <c r="D7" s="306" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="480" t="s">
         <v>125</v>
       </c>
-      <c r="D6" s="508"/>
-[...23 lines deleted...]
-      <c r="G7" s="191">
+      <c r="F7" s="481"/>
+      <c r="G7" s="181">
         <f>H7+I7</f>
         <v>0</v>
       </c>
-      <c r="H7" s="395">
+      <c r="H7" s="371">
         <f>区分計算書!F10</f>
         <v>0</v>
       </c>
-      <c r="I7" s="396">
+      <c r="I7" s="372">
         <f>区分計算書!G10</f>
         <v>0</v>
       </c>
-      <c r="J7" s="8"/>
+      <c r="J7" s="7"/>
     </row>
     <row r="8" spans="2:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="137"/>
-[...1 lines deleted...]
-      <c r="D8" s="325" t="s">
+      <c r="B8" s="127"/>
+      <c r="C8" s="489"/>
+      <c r="D8" s="307" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="504" t="s">
+      <c r="E8" s="482" t="s">
         <v>105</v>
       </c>
-      <c r="F8" s="505"/>
-      <c r="G8" s="144">
+      <c r="F8" s="483"/>
+      <c r="G8" s="134">
         <f>H8+I8</f>
         <v>0</v>
       </c>
-      <c r="H8" s="145"/>
-[...1 lines deleted...]
-      <c r="J8" s="8"/>
+      <c r="H8" s="135"/>
+      <c r="I8" s="223"/>
+      <c r="J8" s="7"/>
     </row>
     <row r="9" spans="2:11" ht="25.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="137"/>
-[...1 lines deleted...]
-      <c r="D9" s="325" t="s">
+      <c r="B9" s="127"/>
+      <c r="C9" s="489"/>
+      <c r="D9" s="307" t="s">
         <v>47</v>
       </c>
-      <c r="E9" s="506" t="s">
+      <c r="E9" s="484" t="s">
         <v>76</v>
       </c>
-      <c r="F9" s="507"/>
-      <c r="G9" s="321">
+      <c r="F9" s="485"/>
+      <c r="G9" s="303">
         <f>G7+G8</f>
         <v>0</v>
       </c>
-      <c r="H9" s="321">
+      <c r="H9" s="303">
         <f>H7+H8</f>
         <v>0</v>
       </c>
-      <c r="I9" s="322">
+      <c r="I9" s="304">
         <f>I7+I8</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:11" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="137"/>
-[...1 lines deleted...]
-      <c r="D10" s="323" t="s">
+      <c r="B10" s="127"/>
+      <c r="C10" s="489"/>
+      <c r="D10" s="305" t="s">
         <v>113</v>
       </c>
-      <c r="E10" s="512"/>
-[...3 lines deleted...]
-      <c r="I10" s="513"/>
+      <c r="E10" s="490"/>
+      <c r="F10" s="490"/>
+      <c r="G10" s="490"/>
+      <c r="H10" s="490"/>
+      <c r="I10" s="491"/>
     </row>
     <row r="11" spans="2:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="137"/>
-[...6 lines deleted...]
-      <c r="I11" s="248"/>
+      <c r="B11" s="127"/>
+      <c r="C11" s="127"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="276"/>
+      <c r="F11" s="115"/>
+      <c r="G11" s="131"/>
+      <c r="H11" s="236"/>
+      <c r="I11" s="236"/>
     </row>
     <row r="12" spans="2:11" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="293">
+      <c r="B12" s="278">
         <v>2</v>
       </c>
-      <c r="C12" s="515" t="s">
+      <c r="C12" s="493" t="s">
         <v>78</v>
       </c>
-      <c r="D12" s="515"/>
-[...2 lines deleted...]
-      <c r="H12" s="138" t="s">
+      <c r="D12" s="493"/>
+      <c r="E12" s="493"/>
+      <c r="H12" s="128" t="s">
         <v>9</v>
       </c>
-      <c r="I12" s="298" t="s">
+      <c r="I12" s="282" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="2:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="24"/>
-[...7 lines deleted...]
-      <c r="H13" s="140" t="s">
+      <c r="B13" s="23"/>
+      <c r="C13" s="489" t="s">
+        <v>143</v>
+      </c>
+      <c r="D13" s="489"/>
+      <c r="E13" s="489"/>
+      <c r="F13" s="489"/>
+      <c r="G13" s="492"/>
+      <c r="H13" s="130" t="s">
         <v>50</v>
       </c>
-      <c r="I13" s="292" t="s">
+      <c r="I13" s="277" t="s">
         <v>51</v>
       </c>
-      <c r="K13" s="7"/>
     </row>
     <row r="14" spans="2:11" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="137"/>
-[...5 lines deleted...]
-      <c r="H14" s="139" t="e">
+      <c r="B14" s="127"/>
+      <c r="C14" s="489"/>
+      <c r="D14" s="489"/>
+      <c r="E14" s="489"/>
+      <c r="F14" s="489"/>
+      <c r="G14" s="492"/>
+      <c r="H14" s="129" t="e">
         <f>H9/I9</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I14" s="313" t="e">
+      <c r="I14" s="295" t="e">
         <f>I9/H9</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K14" s="7"/>
     </row>
     <row r="15" spans="2:11" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="137"/>
-[...4 lines deleted...]
-      <c r="G15" s="141"/>
+      <c r="B15" s="127"/>
+      <c r="C15" s="127"/>
+      <c r="D15" s="17"/>
+      <c r="E15" s="115"/>
+      <c r="F15" s="115"/>
+      <c r="G15" s="131"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
-      <c r="J15" s="8"/>
-      <c r="K15" s="7"/>
+      <c r="J15" s="7"/>
     </row>
     <row r="16" spans="2:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="293">
+      <c r="B16" s="278">
         <v>3</v>
       </c>
-      <c r="C16" s="293" t="s">
+      <c r="C16" s="278" t="s">
         <v>79</v>
       </c>
-      <c r="D16" s="18"/>
-[...1 lines deleted...]
-      <c r="F16" s="496" t="s">
+      <c r="D16" s="17"/>
+      <c r="E16" s="115"/>
+      <c r="F16" s="474" t="s">
         <v>99</v>
       </c>
-      <c r="G16" s="497"/>
-      <c r="H16" s="319" t="s">
+      <c r="G16" s="475"/>
+      <c r="H16" s="301" t="s">
         <v>9</v>
       </c>
-      <c r="I16" s="309" t="s">
+      <c r="I16" s="282" t="s">
         <v>10</v>
       </c>
-      <c r="J16" s="8"/>
-[...4 lines deleted...]
-      <c r="C17" s="511" t="s">
+      <c r="J16" s="7"/>
+    </row>
+    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="296"/>
+      <c r="C17" s="489" t="s">
         <v>119</v>
       </c>
-      <c r="D17" s="511"/>
-[...3 lines deleted...]
-      <c r="H17" s="311" t="s">
+      <c r="D17" s="489"/>
+      <c r="E17" s="492"/>
+      <c r="F17" s="476"/>
+      <c r="G17" s="477"/>
+      <c r="H17" s="293" t="s">
         <v>48</v>
       </c>
-      <c r="I17" s="315" t="s">
+      <c r="I17" s="297" t="s">
         <v>49</v>
       </c>
-      <c r="J17" s="8"/>
-[...9 lines deleted...]
-      <c r="H18" s="257" t="e">
+      <c r="J17" s="7"/>
+    </row>
+    <row r="18" spans="1:10" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C18" s="489"/>
+      <c r="D18" s="489"/>
+      <c r="E18" s="492"/>
+      <c r="F18" s="472"/>
+      <c r="G18" s="473"/>
+      <c r="H18" s="244" t="e">
         <f>H9/G9</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I18" s="316" t="e">
+      <c r="I18" s="298" t="e">
         <f>I9/G9</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J18" s="53"/>
-[...9 lines deleted...]
-      <c r="F19" s="320" t="s">
+      <c r="J18" s="52"/>
+    </row>
+    <row r="19" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="127"/>
+      <c r="C19" s="468" t="s">
+        <v>136</v>
+      </c>
+      <c r="D19" s="468"/>
+      <c r="E19" s="468"/>
+      <c r="F19" s="302" t="s">
         <v>118</v>
       </c>
-      <c r="G19" s="247"/>
-[...11 lines deleted...]
-      <c r="G20" s="114" t="s">
+      <c r="G19" s="235"/>
+      <c r="H19" s="236"/>
+      <c r="I19" s="236"/>
+      <c r="J19" s="7"/>
+    </row>
+    <row r="20" spans="1:10" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="23"/>
+      <c r="C20" s="468"/>
+      <c r="D20" s="468"/>
+      <c r="E20" s="468"/>
+      <c r="F20" s="237"/>
+      <c r="G20" s="106" t="s">
         <v>80</v>
       </c>
-      <c r="H20" s="308" t="s">
+      <c r="H20" s="281" t="s">
         <v>9</v>
       </c>
-      <c r="I20" s="309" t="s">
+      <c r="I20" s="282" t="s">
         <v>10</v>
       </c>
-      <c r="J20" s="8"/>
-[...6 lines deleted...]
-      <c r="F21" s="253" t="s">
+      <c r="J20" s="7"/>
+    </row>
+    <row r="21" spans="1:10" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="23"/>
+      <c r="C21" s="468"/>
+      <c r="D21" s="468"/>
+      <c r="E21" s="468"/>
+      <c r="F21" s="240" t="s">
         <v>86</v>
       </c>
-      <c r="G21" s="252">
+      <c r="G21" s="239">
         <f>H21+I21</f>
         <v>0</v>
       </c>
-      <c r="H21" s="413"/>
-[...9 lines deleted...]
-      <c r="F22" s="492" t="s">
+      <c r="H21" s="389"/>
+      <c r="I21" s="299"/>
+      <c r="J21" s="52"/>
+    </row>
+    <row r="22" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="468"/>
+      <c r="D22" s="468"/>
+      <c r="E22" s="468"/>
+      <c r="F22" s="470" t="s">
         <v>90</v>
       </c>
-      <c r="G22" s="493"/>
-      <c r="H22" s="251" t="s">
+      <c r="G22" s="471"/>
+      <c r="H22" s="238" t="s">
         <v>81</v>
       </c>
-      <c r="I22" s="310" t="s">
+      <c r="I22" s="292" t="s">
         <v>82</v>
       </c>
-      <c r="J22" s="53"/>
-[...9 lines deleted...]
-      <c r="H23" s="255" t="e">
+      <c r="J22" s="52"/>
+    </row>
+    <row r="23" spans="1:10" ht="25.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="119"/>
+      <c r="C23" s="468"/>
+      <c r="D23" s="468"/>
+      <c r="E23" s="468"/>
+      <c r="F23" s="472"/>
+      <c r="G23" s="473"/>
+      <c r="H23" s="242" t="e">
         <f>H21/G21</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I23" s="318" t="e">
+      <c r="I23" s="300" t="e">
         <f>I21/G21</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B24" s="128" t="s">
+    <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="119" t="s">
         <v>57</v>
       </c>
-      <c r="C24" s="142"/>
-[...39 lines deleted...]
-      <c r="I28" s="491"/>
+      <c r="C24" s="132"/>
+    </row>
+    <row r="25" spans="1:10" ht="6.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="469"/>
+      <c r="C25" s="469"/>
+      <c r="D25" s="469"/>
+      <c r="E25" s="469"/>
+      <c r="F25" s="469"/>
+      <c r="G25" s="469"/>
+      <c r="H25" s="469"/>
+      <c r="I25" s="469"/>
+    </row>
+    <row r="26" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="469"/>
+      <c r="C26" s="469"/>
+      <c r="D26" s="469"/>
+      <c r="E26" s="469"/>
+      <c r="F26" s="469"/>
+      <c r="G26" s="469"/>
+      <c r="H26" s="469"/>
+      <c r="I26" s="469"/>
+    </row>
+    <row r="27" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="469"/>
+      <c r="C27" s="469"/>
+      <c r="D27" s="469"/>
+      <c r="E27" s="469"/>
+      <c r="F27" s="469"/>
+      <c r="G27" s="469"/>
+      <c r="H27" s="469"/>
+      <c r="I27" s="469"/>
+    </row>
+    <row r="28" spans="1:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="469"/>
+      <c r="C28" s="469"/>
+      <c r="D28" s="469"/>
+      <c r="E28" s="469"/>
+      <c r="F28" s="469"/>
+      <c r="G28" s="469"/>
+      <c r="H28" s="469"/>
+      <c r="I28" s="469"/>
+    </row>
+    <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="I29" s="391">
+        <v>22111</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" formatCells="0"/>
+  <sheetProtection formatCells="0"/>
   <customSheetViews>
     <customSheetView guid="{BC9DC014-E67B-4561-8EE8-CF39004A54BD}" showPageBreaks="1" showGridLines="0" printArea="1" view="pageBreakPreview">
       <selection activeCell="K8" sqref="K8"/>
       <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="15">
     <mergeCell ref="C19:E23"/>
     <mergeCell ref="B25:I28"/>
     <mergeCell ref="F22:G23"/>
     <mergeCell ref="F16:G18"/>
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="E10:I10"/>
     <mergeCell ref="C13:G14"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="C17:E18"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:M58"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A19" zoomScale="79" zoomScaleNormal="100" zoomScaleSheetLayoutView="79" workbookViewId="0">
-      <selection activeCell="AP38" sqref="AP38"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="79" zoomScaleNormal="100" zoomScaleSheetLayoutView="79" workbookViewId="0">
+      <selection activeCell="M57" sqref="M57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.33203125" style="1" customWidth="1"/>
-    <col min="4" max="4" width="3.21875" style="122" customWidth="1"/>
+    <col min="4" max="4" width="3.21875" style="109" customWidth="1"/>
     <col min="5" max="5" width="15" style="2" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
-    <col min="7" max="7" width="15" style="122" customWidth="1"/>
+    <col min="7" max="7" width="15" style="109" customWidth="1"/>
     <col min="8" max="8" width="15" style="2" customWidth="1"/>
     <col min="9" max="9" width="0.77734375" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.88671875" style="2" customWidth="1"/>
-    <col min="11" max="11" width="1.44140625" style="132" customWidth="1"/>
+    <col min="11" max="11" width="1.44140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="13.109375" style="2" customWidth="1"/>
     <col min="14" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="520" t="s">
+      <c r="A1" s="498" t="s">
         <v>62</v>
       </c>
-      <c r="B1" s="520"/>
-[...6 lines deleted...]
-      <c r="I1" s="520"/>
+      <c r="B1" s="498"/>
+      <c r="C1" s="498"/>
+      <c r="D1" s="498"/>
+      <c r="E1" s="498"/>
+      <c r="F1" s="498"/>
+      <c r="G1" s="498"/>
+      <c r="H1" s="498"/>
+      <c r="I1" s="498"/>
       <c r="J1" s="1"/>
-      <c r="K1" s="57"/>
+      <c r="K1" s="55"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B2" s="259"/>
-      <c r="C2" s="134" t="s">
+      <c r="B2" s="56"/>
+      <c r="C2" s="124" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="521" t="str">
+      <c r="D2" s="499" t="str">
         <f>IF(区分計算書!E4="","",区分計算書!E4)</f>
         <v/>
       </c>
-      <c r="E2" s="521"/>
-[...1 lines deleted...]
-      <c r="G2" s="133" t="s">
+      <c r="E2" s="499"/>
+      <c r="F2" s="499"/>
+      <c r="G2" s="123" t="s">
         <v>18</v>
       </c>
-      <c r="H2" s="378" t="str">
+      <c r="H2" s="354" t="str">
         <f>IF(区分計算書!E5="","",区分計算書!E5)</f>
         <v/>
       </c>
-      <c r="I2" s="522" t="str">
+      <c r="I2" s="500" t="str">
         <f>IF(区分計算書!G5="","",区分計算書!G5)</f>
         <v/>
       </c>
-      <c r="J2" s="522"/>
-      <c r="K2" s="130"/>
+      <c r="J2" s="500"/>
+      <c r="K2" s="121"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="110"/>
-[...11 lines deleted...]
-      <c r="L3" s="516"/>
+      <c r="B3" s="102"/>
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="494" t="s">
+        <v>137</v>
+      </c>
+      <c r="I3" s="494"/>
+      <c r="J3" s="494"/>
+      <c r="K3" s="494"/>
+      <c r="L3" s="494"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="523"/>
-[...9 lines deleted...]
-      <c r="L4" s="516"/>
+      <c r="B4" s="501"/>
+      <c r="C4" s="501"/>
+      <c r="D4" s="501"/>
+      <c r="E4" s="501"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="494"/>
+      <c r="I4" s="494"/>
+      <c r="J4" s="494"/>
+      <c r="K4" s="494"/>
+      <c r="L4" s="494"/>
     </row>
     <row r="5" spans="1:13" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="524"/>
-[...9 lines deleted...]
-      <c r="L5" s="516"/>
+      <c r="B5" s="502"/>
+      <c r="C5" s="502"/>
+      <c r="D5" s="502"/>
+      <c r="E5" s="502"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="494"/>
+      <c r="I5" s="494"/>
+      <c r="J5" s="494"/>
+      <c r="K5" s="494"/>
+      <c r="L5" s="494"/>
       <c r="M5" s="1"/>
     </row>
     <row r="6" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="518" t="s">
+      <c r="B6" s="496" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="519"/>
-      <c r="D6" s="42" t="s">
+      <c r="C6" s="497"/>
+      <c r="D6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="260" t="s">
+      <c r="E6" s="246" t="s">
         <v>65</v>
       </c>
-      <c r="F6" s="258" t="s">
+      <c r="F6" s="245" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="113" t="s">
+      <c r="G6" s="105" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="59" t="s">
-[...3 lines deleted...]
-      <c r="J6" s="129" t="s">
+      <c r="H6" s="57" t="s">
+        <v>129</v>
+      </c>
+      <c r="I6" s="325"/>
+      <c r="J6" s="120" t="s">
         <v>100</v>
       </c>
       <c r="K6" s="1"/>
-      <c r="L6" s="375" t="s">
+      <c r="L6" s="280" t="s">
         <v>115</v>
       </c>
-      <c r="M6" s="376" t="s">
+      <c r="M6" s="105" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="48"/>
-[...5 lines deleted...]
-      <c r="H7" s="50">
+      <c r="B7" s="47"/>
+      <c r="C7" s="63"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="150"/>
+      <c r="F7" s="150"/>
+      <c r="G7" s="169"/>
+      <c r="H7" s="49">
         <f>E7-F7-G7-J7</f>
         <v>0</v>
       </c>
-      <c r="I7" s="349"/>
-      <c r="J7" s="405"/>
+      <c r="I7" s="327"/>
+      <c r="J7" s="381"/>
       <c r="K7" s="1"/>
-      <c r="L7" s="388" t="e">
+      <c r="L7" s="364" t="e">
         <f>F7+H7*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M7" s="389" t="e">
+      <c r="M7" s="365" t="e">
         <f>G7+H7*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="48"/>
-[...5 lines deleted...]
-      <c r="H8" s="50">
+      <c r="B8" s="47"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="170"/>
+      <c r="F8" s="170"/>
+      <c r="G8" s="171"/>
+      <c r="H8" s="49">
         <f>E8-F8-G8-J8</f>
         <v>0</v>
       </c>
-      <c r="I8" s="350"/>
-      <c r="J8" s="182"/>
+      <c r="I8" s="328"/>
+      <c r="J8" s="172"/>
       <c r="K8" s="1"/>
-      <c r="L8" s="384" t="e">
+      <c r="L8" s="360" t="e">
         <f>F8+H8*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M8" s="385" t="e">
+      <c r="M8" s="361" t="e">
         <f>G8+H8*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="48"/>
-[...5 lines deleted...]
-      <c r="H9" s="50">
+      <c r="B9" s="47"/>
+      <c r="C9" s="65"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="170"/>
+      <c r="F9" s="170"/>
+      <c r="G9" s="171"/>
+      <c r="H9" s="49">
         <f>E9-F9-G9-J9</f>
         <v>0</v>
       </c>
-      <c r="I9" s="350"/>
-      <c r="J9" s="182"/>
+      <c r="I9" s="328"/>
+      <c r="J9" s="172"/>
       <c r="K9" s="1"/>
-      <c r="L9" s="384" t="e">
+      <c r="L9" s="360" t="e">
         <f>F9+H9*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M9" s="385" t="e">
+      <c r="M9" s="361" t="e">
         <f>G9+H9*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="48"/>
-[...5 lines deleted...]
-      <c r="H10" s="50">
+      <c r="B10" s="47"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="66"/>
+      <c r="E10" s="170"/>
+      <c r="F10" s="173"/>
+      <c r="G10" s="174"/>
+      <c r="H10" s="49">
         <f t="shared" ref="H10:H30" si="0">E10-F10-G10-J10</f>
         <v>0</v>
       </c>
-      <c r="I10" s="350"/>
-      <c r="J10" s="201"/>
+      <c r="I10" s="328"/>
+      <c r="J10" s="191"/>
       <c r="K10" s="1"/>
-      <c r="L10" s="384" t="e">
+      <c r="L10" s="360" t="e">
         <f>F10+H10*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M10" s="385" t="e">
+      <c r="M10" s="361" t="e">
         <f>G10+H10*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="48"/>
-[...5 lines deleted...]
-      <c r="H11" s="50">
+      <c r="B11" s="47"/>
+      <c r="C11" s="65"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="170"/>
+      <c r="F11" s="170"/>
+      <c r="G11" s="174"/>
+      <c r="H11" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I11" s="350"/>
-      <c r="J11" s="201"/>
+      <c r="I11" s="328"/>
+      <c r="J11" s="191"/>
       <c r="K11" s="1"/>
-      <c r="L11" s="384" t="e">
+      <c r="L11" s="360" t="e">
         <f>F11+H11*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M11" s="385" t="e">
+      <c r="M11" s="361" t="e">
         <f>G11+H11*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="48"/>
-[...5 lines deleted...]
-      <c r="H12" s="50">
+      <c r="B12" s="47"/>
+      <c r="C12" s="65"/>
+      <c r="D12" s="66"/>
+      <c r="E12" s="170"/>
+      <c r="F12" s="170"/>
+      <c r="G12" s="175"/>
+      <c r="H12" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I12" s="350"/>
-      <c r="J12" s="182"/>
+      <c r="I12" s="328"/>
+      <c r="J12" s="172"/>
       <c r="K12" s="1"/>
-      <c r="L12" s="384" t="e">
+      <c r="L12" s="360" t="e">
         <f>F12+H12*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M12" s="385" t="e">
+      <c r="M12" s="361" t="e">
         <f>G12+H12*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="48"/>
-[...5 lines deleted...]
-      <c r="H13" s="50">
+      <c r="B13" s="47"/>
+      <c r="C13" s="65"/>
+      <c r="D13" s="66"/>
+      <c r="E13" s="170"/>
+      <c r="F13" s="173"/>
+      <c r="G13" s="174"/>
+      <c r="H13" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I13" s="350"/>
-      <c r="J13" s="201"/>
+      <c r="I13" s="328"/>
+      <c r="J13" s="191"/>
       <c r="K13" s="1"/>
-      <c r="L13" s="384" t="e">
+      <c r="L13" s="360" t="e">
         <f>F13+H13*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M13" s="385" t="e">
+      <c r="M13" s="361" t="e">
         <f>G13+H13*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="48"/>
-[...5 lines deleted...]
-      <c r="H14" s="50">
+      <c r="B14" s="47"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="66"/>
+      <c r="E14" s="170"/>
+      <c r="F14" s="170"/>
+      <c r="G14" s="174"/>
+      <c r="H14" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I14" s="350"/>
-      <c r="J14" s="201"/>
+      <c r="I14" s="328"/>
+      <c r="J14" s="191"/>
       <c r="K14" s="1"/>
-      <c r="L14" s="384" t="e">
+      <c r="L14" s="360" t="e">
         <f>F14+H14*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M14" s="385" t="e">
+      <c r="M14" s="361" t="e">
         <f>G14+H14*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="48"/>
-[...5 lines deleted...]
-      <c r="H15" s="50">
+      <c r="B15" s="47"/>
+      <c r="C15" s="65"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="170"/>
+      <c r="F15" s="170"/>
+      <c r="G15" s="174"/>
+      <c r="H15" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I15" s="350"/>
-      <c r="J15" s="201"/>
+      <c r="I15" s="328"/>
+      <c r="J15" s="191"/>
       <c r="K15" s="1"/>
-      <c r="L15" s="384" t="e">
+      <c r="L15" s="360" t="e">
         <f>F15+H15*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M15" s="385" t="e">
+      <c r="M15" s="361" t="e">
         <f>G15+H15*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="48"/>
-[...5 lines deleted...]
-      <c r="H16" s="50">
+      <c r="B16" s="47"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="170"/>
+      <c r="F16" s="170"/>
+      <c r="G16" s="174"/>
+      <c r="H16" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I16" s="350"/>
-      <c r="J16" s="201"/>
+      <c r="I16" s="328"/>
+      <c r="J16" s="191"/>
       <c r="K16" s="1"/>
-      <c r="L16" s="384" t="e">
+      <c r="L16" s="360" t="e">
         <f>F16+H16*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M16" s="385" t="e">
+      <c r="M16" s="361" t="e">
         <f>G16+H16*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="48"/>
-[...5 lines deleted...]
-      <c r="H17" s="50">
+      <c r="B17" s="47"/>
+      <c r="C17" s="65"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="170"/>
+      <c r="F17" s="170"/>
+      <c r="G17" s="174"/>
+      <c r="H17" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I17" s="350"/>
-      <c r="J17" s="201"/>
+      <c r="I17" s="328"/>
+      <c r="J17" s="191"/>
       <c r="K17" s="1"/>
-      <c r="L17" s="384" t="e">
+      <c r="L17" s="360" t="e">
         <f>F17+H17*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M17" s="385" t="e">
+      <c r="M17" s="361" t="e">
         <f>G17+H17*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="48"/>
-[...5 lines deleted...]
-      <c r="H18" s="50">
+      <c r="B18" s="47"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="66"/>
+      <c r="E18" s="170"/>
+      <c r="F18" s="173"/>
+      <c r="G18" s="174"/>
+      <c r="H18" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I18" s="350"/>
-      <c r="J18" s="201"/>
+      <c r="I18" s="328"/>
+      <c r="J18" s="191"/>
       <c r="K18" s="1"/>
-      <c r="L18" s="384" t="e">
+      <c r="L18" s="360" t="e">
         <f>F18+H18*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M18" s="385" t="e">
+      <c r="M18" s="361" t="e">
         <f>G18+H18*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="48"/>
-[...5 lines deleted...]
-      <c r="H19" s="50">
+      <c r="B19" s="47"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="66"/>
+      <c r="E19" s="170"/>
+      <c r="F19" s="170"/>
+      <c r="G19" s="174"/>
+      <c r="H19" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I19" s="350"/>
-      <c r="J19" s="201"/>
+      <c r="I19" s="328"/>
+      <c r="J19" s="191"/>
       <c r="K19" s="1"/>
-      <c r="L19" s="384" t="e">
+      <c r="L19" s="360" t="e">
         <f>F19+H19*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M19" s="385" t="e">
+      <c r="M19" s="361" t="e">
         <f>G19+H19*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="48"/>
-[...5 lines deleted...]
-      <c r="H20" s="50">
+      <c r="B20" s="47"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="66"/>
+      <c r="E20" s="170"/>
+      <c r="F20" s="173"/>
+      <c r="G20" s="174"/>
+      <c r="H20" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I20" s="350"/>
-      <c r="J20" s="201"/>
+      <c r="I20" s="328"/>
+      <c r="J20" s="191"/>
       <c r="K20" s="1"/>
-      <c r="L20" s="384" t="e">
+      <c r="L20" s="360" t="e">
         <f>F20+H20*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M20" s="385" t="e">
+      <c r="M20" s="361" t="e">
         <f>G20+H20*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="48"/>
-[...5 lines deleted...]
-      <c r="H21" s="50">
+      <c r="B21" s="47"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="66"/>
+      <c r="E21" s="170"/>
+      <c r="F21" s="170"/>
+      <c r="G21" s="175"/>
+      <c r="H21" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I21" s="350"/>
-      <c r="J21" s="182"/>
+      <c r="I21" s="328"/>
+      <c r="J21" s="172"/>
       <c r="K21" s="1"/>
-      <c r="L21" s="384" t="e">
+      <c r="L21" s="360" t="e">
         <f>F21+H21*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M21" s="385" t="e">
+      <c r="M21" s="361" t="e">
         <f>G21+H21*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="48"/>
-[...5 lines deleted...]
-      <c r="H22" s="50">
+      <c r="B22" s="47"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="170"/>
+      <c r="F22" s="173"/>
+      <c r="G22" s="174"/>
+      <c r="H22" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I22" s="350"/>
-      <c r="J22" s="201"/>
+      <c r="I22" s="328"/>
+      <c r="J22" s="191"/>
       <c r="K22" s="1"/>
-      <c r="L22" s="384" t="e">
+      <c r="L22" s="360" t="e">
         <f>F22+H22*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M22" s="385" t="e">
+      <c r="M22" s="361" t="e">
         <f>G22+H22*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="48"/>
-[...5 lines deleted...]
-      <c r="H23" s="50">
+      <c r="B23" s="47"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="66"/>
+      <c r="E23" s="170"/>
+      <c r="F23" s="170"/>
+      <c r="G23" s="174"/>
+      <c r="H23" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I23" s="350"/>
-      <c r="J23" s="201"/>
+      <c r="I23" s="328"/>
+      <c r="J23" s="191"/>
       <c r="K23" s="1"/>
-      <c r="L23" s="384" t="e">
+      <c r="L23" s="360" t="e">
         <f>F23+H23*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M23" s="385" t="e">
+      <c r="M23" s="361" t="e">
         <f>G23+H23*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="48"/>
-[...5 lines deleted...]
-      <c r="H24" s="50">
+      <c r="B24" s="47"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="66"/>
+      <c r="E24" s="170"/>
+      <c r="F24" s="170"/>
+      <c r="G24" s="174"/>
+      <c r="H24" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I24" s="350"/>
-      <c r="J24" s="182"/>
+      <c r="I24" s="328"/>
+      <c r="J24" s="172"/>
       <c r="K24" s="1"/>
-      <c r="L24" s="384" t="e">
+      <c r="L24" s="360" t="e">
         <f>F24+H24*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M24" s="385" t="e">
+      <c r="M24" s="361" t="e">
         <f>G24+H24*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="48"/>
-[...5 lines deleted...]
-      <c r="H25" s="50">
+      <c r="B25" s="47"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="66"/>
+      <c r="E25" s="170"/>
+      <c r="F25" s="173"/>
+      <c r="G25" s="170"/>
+      <c r="H25" s="49">
         <f>E25-F25-G25-J25</f>
         <v>0</v>
       </c>
-      <c r="I25" s="350"/>
-      <c r="J25" s="201"/>
+      <c r="I25" s="328"/>
+      <c r="J25" s="191"/>
       <c r="K25" s="1"/>
-      <c r="L25" s="384" t="e">
+      <c r="L25" s="360" t="e">
         <f>F25+H25*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M25" s="385" t="e">
+      <c r="M25" s="361" t="e">
         <f>G25+H25*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="48"/>
-[...5 lines deleted...]
-      <c r="H26" s="50">
+      <c r="B26" s="47"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="66"/>
+      <c r="E26" s="170"/>
+      <c r="F26" s="170"/>
+      <c r="G26" s="174"/>
+      <c r="H26" s="49">
         <f>E26-F26-G26-J26</f>
         <v>0</v>
       </c>
-      <c r="I26" s="350"/>
-      <c r="J26" s="201"/>
+      <c r="I26" s="328"/>
+      <c r="J26" s="191"/>
       <c r="K26" s="1"/>
-      <c r="L26" s="384" t="e">
+      <c r="L26" s="360" t="e">
         <f>F26+H26*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M26" s="385" t="e">
+      <c r="M26" s="361" t="e">
         <f>G26+H26*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="48"/>
-[...5 lines deleted...]
-      <c r="H27" s="50">
+      <c r="B27" s="47"/>
+      <c r="C27" s="65"/>
+      <c r="D27" s="66"/>
+      <c r="E27" s="170"/>
+      <c r="F27" s="176"/>
+      <c r="G27" s="174"/>
+      <c r="H27" s="49">
         <f>E27-F27-G27-J27</f>
         <v>0</v>
       </c>
-      <c r="I27" s="350"/>
-      <c r="J27" s="201"/>
+      <c r="I27" s="328"/>
+      <c r="J27" s="191"/>
       <c r="K27" s="1"/>
-      <c r="L27" s="384" t="e">
+      <c r="L27" s="360" t="e">
         <f>F27+H27*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M27" s="385" t="e">
+      <c r="M27" s="361" t="e">
         <f>G27+H27*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="48"/>
-[...5 lines deleted...]
-      <c r="H28" s="50">
+      <c r="B28" s="47"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="170"/>
+      <c r="F28" s="176"/>
+      <c r="G28" s="174"/>
+      <c r="H28" s="49">
         <f>E28-F28-G28-J28</f>
         <v>0</v>
       </c>
-      <c r="I28" s="350"/>
-      <c r="J28" s="201"/>
+      <c r="I28" s="328"/>
+      <c r="J28" s="191"/>
       <c r="K28" s="1"/>
-      <c r="L28" s="384" t="e">
+      <c r="L28" s="360" t="e">
         <f>F28+H28*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M28" s="385" t="e">
+      <c r="M28" s="361" t="e">
         <f>G28+H28*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="48"/>
-[...5 lines deleted...]
-      <c r="H29" s="50">
+      <c r="B29" s="47"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="66"/>
+      <c r="E29" s="170"/>
+      <c r="F29" s="176"/>
+      <c r="G29" s="174"/>
+      <c r="H29" s="49">
         <f>E29-F29-G29-J29</f>
         <v>0</v>
       </c>
-      <c r="I29" s="350"/>
-      <c r="J29" s="201"/>
+      <c r="I29" s="328"/>
+      <c r="J29" s="191"/>
       <c r="K29" s="1"/>
-      <c r="L29" s="384" t="e">
+      <c r="L29" s="360" t="e">
         <f>F29+H29*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M29" s="385" t="e">
+      <c r="M29" s="361" t="e">
         <f>G29+H29*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="48"/>
-[...5 lines deleted...]
-      <c r="H30" s="51">
+      <c r="B30" s="47"/>
+      <c r="C30" s="68"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="177"/>
+      <c r="F30" s="178"/>
+      <c r="G30" s="179"/>
+      <c r="H30" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I30" s="350"/>
-      <c r="J30" s="202"/>
+      <c r="I30" s="328"/>
+      <c r="J30" s="192"/>
       <c r="K30" s="1"/>
-      <c r="L30" s="390" t="e">
+      <c r="L30" s="366" t="e">
         <f>F30+H30*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M30" s="391" t="e">
+      <c r="M30" s="367" t="e">
         <f>G30+H30*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="525" t="s">
+      <c r="B31" s="503" t="s">
         <v>15</v>
       </c>
-      <c r="C31" s="526"/>
-      <c r="D31" s="49">
+      <c r="C31" s="504"/>
+      <c r="D31" s="48">
         <v>4</v>
       </c>
-      <c r="E31" s="91">
+      <c r="E31" s="84">
         <f>SUM(E7:E30)</f>
         <v>0</v>
       </c>
-      <c r="F31" s="91">
+      <c r="F31" s="84">
         <f>SUM(F7:F30)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="121">
+      <c r="G31" s="113">
         <f>SUM(G7:G30)</f>
         <v>0</v>
       </c>
-      <c r="H31" s="23">
+      <c r="H31" s="22">
         <f>E31-F31-G31-J31</f>
         <v>0</v>
       </c>
-      <c r="I31" s="351"/>
-      <c r="J31" s="190">
+      <c r="I31" s="329"/>
+      <c r="J31" s="180">
         <f>SUM(J7:J30)</f>
         <v>0</v>
       </c>
       <c r="K31" s="1"/>
-      <c r="L31" s="392" t="e">
+      <c r="L31" s="368" t="e">
         <f>SUM(L7:L30)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M31" s="393" t="e">
+      <c r="M31" s="369" t="e">
         <f>SUM(M7:M30)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="8" customFormat="1" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="I32" s="20"/>
+    <row r="32" spans="1:13" s="7" customFormat="1" ht="12.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="18"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="193" t="s">
+        <v>130</v>
+      </c>
+      <c r="F32" s="19"/>
+      <c r="G32" s="19"/>
+      <c r="H32" s="19"/>
+      <c r="I32" s="19"/>
     </row>
     <row r="33" spans="2:13" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
-      <c r="G33" s="209" t="s">
-[...7 lines deleted...]
-      <c r="M33" s="8"/>
+      <c r="G33" s="198" t="s">
+        <v>140</v>
+      </c>
+      <c r="H33" s="388"/>
+      <c r="I33" s="308"/>
+      <c r="J33" s="308"/>
+      <c r="K33" s="308"/>
+      <c r="L33" s="309"/>
+      <c r="M33" s="7"/>
     </row>
     <row r="34" spans="2:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="518" t="s">
+      <c r="B34" s="496" t="s">
         <v>1</v>
       </c>
-      <c r="C34" s="519"/>
-      <c r="D34" s="98" t="s">
+      <c r="C34" s="497"/>
+      <c r="D34" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="E34" s="260" t="s">
+      <c r="E34" s="246" t="s">
         <v>65</v>
       </c>
-      <c r="F34" s="258" t="s">
+      <c r="F34" s="245" t="s">
         <v>9</v>
       </c>
-      <c r="G34" s="328" t="s">
+      <c r="G34" s="105" t="s">
         <v>10</v>
       </c>
-      <c r="H34" s="43" t="s">
-[...3 lines deleted...]
-      <c r="J34" s="129" t="s">
+      <c r="H34" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="I34" s="332"/>
+      <c r="J34" s="120" t="s">
         <v>73</v>
       </c>
-      <c r="K34" s="336"/>
-      <c r="L34" s="327" t="s">
+      <c r="K34" s="314"/>
+      <c r="L34" s="280" t="s">
         <v>115</v>
       </c>
-      <c r="M34" s="328" t="s">
+      <c r="M34" s="105" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="35" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="48"/>
-[...5 lines deleted...]
-      <c r="H35" s="11">
+      <c r="B35" s="47"/>
+      <c r="C35" s="73"/>
+      <c r="D35" s="74"/>
+      <c r="E35" s="78"/>
+      <c r="F35" s="78"/>
+      <c r="G35" s="162"/>
+      <c r="H35" s="10">
         <f t="shared" ref="H35:H44" si="1">E35-F35-G35-J35</f>
         <v>0</v>
       </c>
-      <c r="I35" s="351"/>
-[...2 lines deleted...]
-      <c r="L35" s="334" t="e">
+      <c r="I35" s="329"/>
+      <c r="J35" s="117"/>
+      <c r="K35" s="115"/>
+      <c r="L35" s="312" t="e">
         <f>F35+H35*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M35" s="335" t="e">
+      <c r="M35" s="313" t="e">
         <f>G35+H35*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="36" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="48"/>
-[...5 lines deleted...]
-      <c r="H36" s="13">
+      <c r="B36" s="47"/>
+      <c r="C36" s="60"/>
+      <c r="D36" s="61"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I36" s="352"/>
-[...2 lines deleted...]
-      <c r="L36" s="331" t="e">
+      <c r="I36" s="330"/>
+      <c r="J36" s="116"/>
+      <c r="K36" s="17"/>
+      <c r="L36" s="310" t="e">
         <f>F36+H36*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M36" s="332" t="e">
+      <c r="M36" s="311" t="e">
         <f>G36+H36*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="37" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="48"/>
-[...5 lines deleted...]
-      <c r="H37" s="13">
+      <c r="B37" s="47"/>
+      <c r="C37" s="60"/>
+      <c r="D37" s="61"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="77"/>
+      <c r="H37" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I37" s="351"/>
-[...2 lines deleted...]
-      <c r="L37" s="331" t="e">
+      <c r="I37" s="329"/>
+      <c r="J37" s="116"/>
+      <c r="K37" s="115"/>
+      <c r="L37" s="310" t="e">
         <f>F37+H37*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M37" s="332" t="e">
+      <c r="M37" s="311" t="e">
         <f>G37+H37*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="38" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="48"/>
-[...5 lines deleted...]
-      <c r="H38" s="13">
+      <c r="B38" s="47"/>
+      <c r="C38" s="60"/>
+      <c r="D38" s="61"/>
+      <c r="E38" s="76"/>
+      <c r="F38" s="163"/>
+      <c r="G38" s="77"/>
+      <c r="H38" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I38" s="351"/>
-[...2 lines deleted...]
-      <c r="L38" s="331" t="e">
+      <c r="I38" s="329"/>
+      <c r="J38" s="116"/>
+      <c r="K38" s="115"/>
+      <c r="L38" s="310" t="e">
         <f>F38+H38*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M38" s="332" t="e">
+      <c r="M38" s="311" t="e">
         <f>G38+H38*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="39" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="48"/>
-[...5 lines deleted...]
-      <c r="H39" s="13">
+      <c r="B39" s="47"/>
+      <c r="C39" s="60"/>
+      <c r="D39" s="61"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="163"/>
+      <c r="G39" s="77"/>
+      <c r="H39" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I39" s="351"/>
-[...2 lines deleted...]
-      <c r="L39" s="331" t="e">
+      <c r="I39" s="329"/>
+      <c r="J39" s="116"/>
+      <c r="K39" s="115"/>
+      <c r="L39" s="310" t="e">
         <f>F39+H39*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M39" s="332" t="e">
+      <c r="M39" s="311" t="e">
         <f>G39+H39*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="40" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="48"/>
-[...5 lines deleted...]
-      <c r="H40" s="13">
+      <c r="B40" s="47"/>
+      <c r="C40" s="60"/>
+      <c r="D40" s="61"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="77"/>
+      <c r="H40" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I40" s="351"/>
-[...2 lines deleted...]
-      <c r="L40" s="331" t="e">
+      <c r="I40" s="329"/>
+      <c r="J40" s="116"/>
+      <c r="K40" s="115"/>
+      <c r="L40" s="310" t="e">
         <f>F40+H40*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M40" s="332" t="e">
+      <c r="M40" s="311" t="e">
         <f>G40+H40*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="41" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="48"/>
-[...5 lines deleted...]
-      <c r="H41" s="13">
+      <c r="B41" s="47"/>
+      <c r="C41" s="60"/>
+      <c r="D41" s="61"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I41" s="351"/>
-[...2 lines deleted...]
-      <c r="L41" s="331" t="e">
+      <c r="I41" s="329"/>
+      <c r="J41" s="116"/>
+      <c r="K41" s="115"/>
+      <c r="L41" s="310" t="e">
         <f>F41+H41*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M41" s="332" t="e">
+      <c r="M41" s="311" t="e">
         <f>G41+H41*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="42" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="48"/>
-[...5 lines deleted...]
-      <c r="H42" s="13">
+      <c r="B42" s="47"/>
+      <c r="C42" s="60"/>
+      <c r="D42" s="61"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="76"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I42" s="351"/>
-[...2 lines deleted...]
-      <c r="L42" s="331" t="e">
+      <c r="I42" s="329"/>
+      <c r="J42" s="116"/>
+      <c r="K42" s="115"/>
+      <c r="L42" s="310" t="e">
         <f>F42+H42*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M42" s="332" t="e">
+      <c r="M42" s="311" t="e">
         <f>G42+H42*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="43" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="48"/>
-[...5 lines deleted...]
-      <c r="H43" s="13">
+      <c r="B43" s="47"/>
+      <c r="C43" s="60"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="76"/>
+      <c r="F43" s="76"/>
+      <c r="G43" s="77"/>
+      <c r="H43" s="12">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I43" s="351"/>
-[...2 lines deleted...]
-      <c r="L43" s="331" t="e">
+      <c r="I43" s="329"/>
+      <c r="J43" s="116"/>
+      <c r="K43" s="115"/>
+      <c r="L43" s="310" t="e">
         <f>F43+H43*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M43" s="332" t="e">
+      <c r="M43" s="311" t="e">
         <f>G43+H43*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="44" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="48"/>
-[...5 lines deleted...]
-      <c r="H44" s="14">
+      <c r="B44" s="47"/>
+      <c r="C44" s="60"/>
+      <c r="D44" s="62"/>
+      <c r="E44" s="166"/>
+      <c r="F44" s="167"/>
+      <c r="G44" s="148"/>
+      <c r="H44" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I44" s="351"/>
-[...2 lines deleted...]
-      <c r="L44" s="331" t="e">
+      <c r="I44" s="329"/>
+      <c r="J44" s="118"/>
+      <c r="K44" s="115"/>
+      <c r="L44" s="310" t="e">
         <f>F44+H44*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M44" s="332" t="e">
+      <c r="M44" s="311" t="e">
         <f>G44+H44*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="45" spans="2:13" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B45" s="46" t="s">
+      <c r="B45" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="C45" s="47"/>
-[...1 lines deleted...]
-      <c r="E45" s="91">
+      <c r="C45" s="46"/>
+      <c r="D45" s="385"/>
+      <c r="E45" s="84">
         <f>SUM(E35:E44)</f>
         <v>0</v>
       </c>
-      <c r="F45" s="91">
+      <c r="F45" s="84">
         <f>SUM(F35:F44)</f>
         <v>0</v>
       </c>
-      <c r="G45" s="121">
+      <c r="G45" s="113">
         <f>SUM(G35:G44)</f>
         <v>0</v>
       </c>
-      <c r="H45" s="23">
+      <c r="H45" s="22">
         <f>SUM(H35:H44)</f>
         <v>0</v>
       </c>
-      <c r="I45" s="353"/>
-      <c r="J45" s="23">
+      <c r="I45" s="331"/>
+      <c r="J45" s="22">
         <f>SUM(J35:J44)</f>
         <v>0</v>
       </c>
-      <c r="K45" s="55"/>
-      <c r="L45" s="337" t="e">
+      <c r="K45" s="54"/>
+      <c r="L45" s="315" t="e">
         <f>SUM(L35:L44)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M45" s="290" t="e">
+      <c r="M45" s="275" t="e">
         <f>SUM(M35:M44)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="46" spans="2:13" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D46" s="2"/>
-      <c r="E46" s="204" t="s">
-[...9 lines deleted...]
-      <c r="M46" s="207"/>
+      <c r="E46" s="194" t="s">
+        <v>131</v>
+      </c>
+      <c r="F46" s="195"/>
+      <c r="G46" s="196"/>
+      <c r="H46" s="196"/>
+      <c r="I46" s="196"/>
+      <c r="J46" s="197"/>
+      <c r="K46" s="196"/>
+      <c r="L46" s="197"/>
+      <c r="M46" s="197"/>
     </row>
     <row r="47" spans="2:13" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="D47" s="1"/>
-      <c r="E47" s="207"/>
-[...9 lines deleted...]
-      <c r="M47" s="120"/>
+      <c r="E47" s="197"/>
+      <c r="F47" s="197"/>
+      <c r="G47" s="495" t="s">
+        <v>141</v>
+      </c>
+      <c r="H47" s="495"/>
+      <c r="I47" s="495"/>
+      <c r="J47" s="495"/>
+      <c r="K47" s="495"/>
+      <c r="L47" s="495"/>
+      <c r="M47" s="112"/>
     </row>
     <row r="48" spans="2:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="518" t="s">
+      <c r="B48" s="496" t="s">
         <v>1</v>
       </c>
-      <c r="C48" s="519"/>
-      <c r="D48" s="98" t="s">
+      <c r="C48" s="497"/>
+      <c r="D48" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="E48" s="260" t="s">
+      <c r="E48" s="246" t="s">
         <v>65</v>
       </c>
-      <c r="F48" s="116" t="s">
+      <c r="F48" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="G48" s="115" t="s">
+      <c r="G48" s="107" t="s">
         <v>10</v>
       </c>
-      <c r="H48" s="43" t="s">
-[...3 lines deleted...]
-      <c r="J48" s="129" t="s">
+      <c r="H48" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="I48" s="332"/>
+      <c r="J48" s="120" t="s">
         <v>73</v>
       </c>
-      <c r="K48" s="131"/>
-      <c r="L48" s="327" t="s">
+      <c r="K48" s="122"/>
+      <c r="L48" s="280" t="s">
         <v>115</v>
       </c>
-      <c r="M48" s="328" t="s">
+      <c r="M48" s="105" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="49" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="48"/>
-[...5 lines deleted...]
-      <c r="H49" s="11">
+      <c r="B49" s="47"/>
+      <c r="C49" s="58"/>
+      <c r="D49" s="59"/>
+      <c r="E49" s="79"/>
+      <c r="F49" s="79"/>
+      <c r="G49" s="79"/>
+      <c r="H49" s="10">
         <f>E49-F49-G49-J49</f>
         <v>0</v>
       </c>
-      <c r="I49" s="351"/>
-[...2 lines deleted...]
-      <c r="L49" s="334" t="e">
+      <c r="I49" s="329"/>
+      <c r="J49" s="117"/>
+      <c r="K49" s="115"/>
+      <c r="L49" s="312" t="e">
         <f>F49+H49*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M49" s="335" t="e">
+      <c r="M49" s="313" t="e">
         <f>G49+H49*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="50" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="48"/>
-[...5 lines deleted...]
-      <c r="H50" s="13">
+      <c r="B50" s="47"/>
+      <c r="C50" s="60"/>
+      <c r="D50" s="61"/>
+      <c r="E50" s="76"/>
+      <c r="F50" s="76"/>
+      <c r="G50" s="164"/>
+      <c r="H50" s="12">
         <f>E50-F50-G50-J50</f>
         <v>0</v>
       </c>
-      <c r="I50" s="355"/>
-[...1 lines deleted...]
-      <c r="L50" s="331" t="e">
+      <c r="I50" s="333"/>
+      <c r="J50" s="116"/>
+      <c r="L50" s="310" t="e">
         <f>F50+H50*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M50" s="332" t="e">
+      <c r="M50" s="311" t="e">
         <f>G50+H50*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="51" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="48"/>
-[...5 lines deleted...]
-      <c r="H51" s="13">
+      <c r="B51" s="47"/>
+      <c r="C51" s="60"/>
+      <c r="D51" s="61"/>
+      <c r="E51" s="76"/>
+      <c r="F51" s="76"/>
+      <c r="G51" s="77"/>
+      <c r="H51" s="12">
         <f>E51-F51-G51-J51</f>
         <v>0</v>
       </c>
-      <c r="I51" s="351"/>
-[...2 lines deleted...]
-      <c r="L51" s="331" t="e">
+      <c r="I51" s="329"/>
+      <c r="J51" s="116"/>
+      <c r="K51" s="115"/>
+      <c r="L51" s="310" t="e">
         <f>F51+H51*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M51" s="332" t="e">
+      <c r="M51" s="311" t="e">
         <f>G51+H51*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="52" spans="2:13" ht="17.7" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="48"/>
-[...5 lines deleted...]
-      <c r="H52" s="14">
+      <c r="B52" s="47"/>
+      <c r="C52" s="60"/>
+      <c r="D52" s="62"/>
+      <c r="E52" s="166"/>
+      <c r="F52" s="167"/>
+      <c r="G52" s="148"/>
+      <c r="H52" s="13">
         <f>E52-F52-G52-J52</f>
         <v>0</v>
       </c>
-      <c r="I52" s="351"/>
-[...2 lines deleted...]
-      <c r="L52" s="331" t="e">
+      <c r="I52" s="329"/>
+      <c r="J52" s="118"/>
+      <c r="K52" s="115"/>
+      <c r="L52" s="310" t="e">
         <f>F52+H52*区分計算書!L$5</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M52" s="332" t="e">
+      <c r="M52" s="311" t="e">
         <f>G52+H52*区分計算書!M$5</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="53" spans="2:13" ht="17.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B53" s="46" t="s">
+      <c r="B53" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="C53" s="47"/>
-[...1 lines deleted...]
-      <c r="E53" s="91">
+      <c r="C53" s="46"/>
+      <c r="D53" s="385"/>
+      <c r="E53" s="84">
         <f>SUM(E49:E52)</f>
         <v>0</v>
       </c>
-      <c r="F53" s="91">
+      <c r="F53" s="84">
         <f>SUM(F49:F52)</f>
         <v>0</v>
       </c>
-      <c r="G53" s="121">
+      <c r="G53" s="113">
         <f>SUM(G49:G52)</f>
         <v>0</v>
       </c>
-      <c r="H53" s="23">
+      <c r="H53" s="22">
         <f>SUM(H49:H52)</f>
         <v>0</v>
       </c>
-      <c r="I53" s="351"/>
-      <c r="J53" s="23">
+      <c r="I53" s="329"/>
+      <c r="J53" s="22">
         <f>SUM(J49:J52)</f>
         <v>0</v>
       </c>
-      <c r="K53" s="124"/>
-      <c r="L53" s="289" t="e">
+      <c r="K53" s="115"/>
+      <c r="L53" s="274" t="e">
         <f>SUM(L49:L52)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="M53" s="290" t="e">
+      <c r="M53" s="275" t="e">
         <f>SUM(M49:M52)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="54" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D54" s="2"/>
-      <c r="E54" s="204" t="s">
-[...7 lines deleted...]
-      <c r="K54" s="208"/>
+      <c r="E54" s="194" t="s">
+        <v>132</v>
+      </c>
+      <c r="F54" s="195"/>
+      <c r="G54" s="196"/>
+      <c r="H54" s="196"/>
+      <c r="I54" s="196"/>
+      <c r="J54" s="197"/>
+      <c r="K54" s="196"/>
     </row>
     <row r="55" spans="2:13" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B55" s="128" t="s">
+      <c r="B55" s="119" t="s">
         <v>120</v>
       </c>
       <c r="D55" s="2"/>
-      <c r="E55" s="207"/>
-[...19 lines deleted...]
-      <c r="M56" s="491"/>
+      <c r="E55" s="197"/>
+      <c r="F55" s="195"/>
+      <c r="G55" s="196"/>
+      <c r="H55" s="196"/>
+      <c r="I55" s="196"/>
+      <c r="J55" s="197"/>
+      <c r="K55" s="196"/>
+    </row>
+    <row r="56" spans="2:13" ht="46.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="469"/>
+      <c r="C56" s="469"/>
+      <c r="D56" s="469"/>
+      <c r="E56" s="469"/>
+      <c r="F56" s="469"/>
+      <c r="G56" s="469"/>
+      <c r="H56" s="469"/>
+      <c r="I56" s="469"/>
+      <c r="J56" s="469"/>
+      <c r="K56" s="469"/>
+      <c r="L56" s="469"/>
+      <c r="M56" s="469"/>
+    </row>
+    <row r="57" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="M57" s="391">
+        <v>22111</v>
+      </c>
     </row>
     <row r="58" spans="2:13" ht="8.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D58" s="2"/>
       <c r="E58" s="1"/>
-      <c r="F58" s="122"/>
+      <c r="F58" s="109"/>
       <c r="G58" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatCells="0"/>
   <customSheetViews>
     <customSheetView guid="{BC9DC014-E67B-4561-8EE8-CF39004A54BD}" scale="79" showPageBreaks="1" showGridLines="0" printArea="1" hiddenRows="1" view="pageBreakPreview">
       <selection activeCell="K51" sqref="K51"/>
       <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="12">
     <mergeCell ref="B56:M56"/>
     <mergeCell ref="H3:L5"/>
     <mergeCell ref="G47:L47"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B31:C31"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:N71"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A31" zoomScale="91" zoomScaleNormal="66" zoomScaleSheetLayoutView="91" workbookViewId="0">
-      <selection activeCell="O31" sqref="O31"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="91" zoomScaleNormal="66" zoomScaleSheetLayoutView="91" workbookViewId="0">
+      <selection activeCell="P7" sqref="P7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.21875" style="1" customWidth="1"/>
-    <col min="4" max="4" width="1.44140625" style="217" customWidth="1"/>
-    <col min="5" max="5" width="7.77734375" style="122" customWidth="1"/>
+    <col min="4" max="4" width="1.44140625" style="206" customWidth="1"/>
+    <col min="5" max="5" width="7.77734375" style="109" customWidth="1"/>
     <col min="6" max="6" width="13.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.44140625" style="1" customWidth="1"/>
-    <col min="8" max="8" width="13.44140625" style="122" customWidth="1"/>
-    <col min="9" max="9" width="1.44140625" style="217" customWidth="1"/>
+    <col min="8" max="8" width="13.44140625" style="109" customWidth="1"/>
+    <col min="9" max="9" width="1.44140625" style="206" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.109375" style="2" customWidth="1"/>
     <col min="12" max="13" width="13.109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="16.33203125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="2.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="8" customFormat="1" ht="2.4" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="D1" s="216" t="s">
+    <row r="1" spans="1:14" s="7" customFormat="1" ht="2.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="205" t="s">
         <v>92</v>
       </c>
-      <c r="E1" s="214"/>
-[...3 lines deleted...]
-      <c r="I1" s="216" t="s">
+      <c r="E1" s="203"/>
+      <c r="F1" s="199"/>
+      <c r="G1" s="199"/>
+      <c r="H1" s="199"/>
+      <c r="I1" s="205" t="s">
         <v>92</v>
       </c>
-      <c r="J1" s="210"/>
-[...1 lines deleted...]
-      <c r="L1" s="210"/>
+      <c r="J1" s="199"/>
+      <c r="K1" s="199"/>
+      <c r="L1" s="199"/>
     </row>
     <row r="2" spans="1:14" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="520" t="s">
+      <c r="A2" s="498" t="s">
         <v>62</v>
       </c>
-      <c r="B2" s="520"/>
-[...6 lines deleted...]
-      <c r="I2" s="520"/>
+      <c r="B2" s="498"/>
+      <c r="C2" s="498"/>
+      <c r="D2" s="498"/>
+      <c r="E2" s="498"/>
+      <c r="F2" s="498"/>
+      <c r="G2" s="498"/>
+      <c r="H2" s="498"/>
+      <c r="I2" s="498"/>
       <c r="J2" s="1"/>
-      <c r="K2" s="44" t="s">
+      <c r="K2" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="L2" s="537" t="str">
+      <c r="L2" s="571" t="str">
         <f>IF(区分計算書!E4="","",区分計算書!E4)</f>
         <v/>
       </c>
-      <c r="M2" s="537"/>
+      <c r="M2" s="571"/>
     </row>
     <row r="3" spans="1:14" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="58"/>
+      <c r="B3" s="56"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
-      <c r="K3" s="254" t="s">
+      <c r="K3" s="241" t="s">
         <v>18</v>
       </c>
-      <c r="L3" s="379" t="str">
+      <c r="L3" s="355" t="str">
         <f>IF(区分計算書!E5="","",区分計算書!E5)</f>
         <v/>
       </c>
-      <c r="M3" s="379" t="str">
+      <c r="M3" s="355" t="str">
         <f>IF(区分計算書!G5="","",区分計算書!G5)</f>
         <v/>
       </c>
     </row>
     <row r="4" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
-      <c r="G4" s="122"/>
+      <c r="G4" s="109"/>
       <c r="H4" s="2"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
     </row>
     <row r="5" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
-      <c r="F5" s="122"/>
-      <c r="H5" s="598" t="s">
+      <c r="F5" s="109"/>
+      <c r="H5" s="506" t="s">
         <v>72</v>
       </c>
-      <c r="I5" s="598"/>
-[...4 lines deleted...]
-      <c r="N5" s="73"/>
+      <c r="I5" s="506"/>
+      <c r="J5" s="506"/>
+      <c r="K5" s="506"/>
+      <c r="L5" s="506"/>
+      <c r="M5" s="506"/>
+      <c r="N5" s="70"/>
     </row>
     <row r="6" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
-      <c r="F6" s="122"/>
-[...8 lines deleted...]
-      <c r="N6" s="73"/>
+      <c r="F6" s="109"/>
+      <c r="H6" s="498" t="s">
+        <v>133</v>
+      </c>
+      <c r="I6" s="498"/>
+      <c r="J6" s="513"/>
+      <c r="K6" s="513"/>
+      <c r="L6" s="513"/>
+      <c r="M6" s="513"/>
+      <c r="N6" s="70"/>
     </row>
     <row r="7" spans="1:14" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="606"/>
-[...11 lines deleted...]
-      <c r="N7" s="106"/>
+      <c r="B7" s="514"/>
+      <c r="C7" s="514"/>
+      <c r="D7" s="514"/>
+      <c r="E7" s="514"/>
+      <c r="F7" s="514"/>
+      <c r="G7" s="514"/>
+      <c r="H7" s="514"/>
+      <c r="I7" s="207"/>
+      <c r="J7" s="515"/>
+      <c r="K7" s="515"/>
+      <c r="L7" s="515"/>
+      <c r="M7" s="515"/>
+      <c r="N7" s="70"/>
     </row>
     <row r="8" spans="1:14" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="527" t="s">
+      <c r="B8" s="561" t="s">
         <v>93</v>
       </c>
-      <c r="C8" s="528"/>
-[...1 lines deleted...]
-      <c r="E8" s="608" t="s">
+      <c r="C8" s="562"/>
+      <c r="D8" s="318"/>
+      <c r="E8" s="516" t="s">
         <v>121</v>
       </c>
-      <c r="F8" s="608"/>
-[...3 lines deleted...]
-      <c r="J8" s="608" t="s">
+      <c r="F8" s="516"/>
+      <c r="G8" s="516"/>
+      <c r="H8" s="517"/>
+      <c r="I8" s="318"/>
+      <c r="J8" s="516" t="s">
         <v>91</v>
       </c>
-      <c r="K8" s="608"/>
-[...2 lines deleted...]
-      <c r="N8" s="73"/>
+      <c r="K8" s="516"/>
+      <c r="L8" s="516"/>
+      <c r="M8" s="517"/>
+      <c r="N8" s="70"/>
     </row>
     <row r="9" spans="1:14" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="529"/>
-[...3 lines deleted...]
-      <c r="F9" s="108" t="s">
+      <c r="B9" s="563"/>
+      <c r="C9" s="564"/>
+      <c r="D9" s="319"/>
+      <c r="E9" s="224"/>
+      <c r="F9" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="G9" s="108" t="s">
+      <c r="G9" s="100" t="s">
         <v>9</v>
       </c>
-      <c r="H9" s="52" t="s">
+      <c r="H9" s="51" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="341"/>
-[...1 lines deleted...]
-      <c r="K9" s="213" t="s">
+      <c r="I9" s="319"/>
+      <c r="J9" s="201"/>
+      <c r="K9" s="202" t="s">
         <v>19</v>
       </c>
-      <c r="L9" s="108" t="s">
+      <c r="L9" s="100" t="s">
         <v>9</v>
       </c>
-      <c r="M9" s="109" t="s">
+      <c r="M9" s="101" t="s">
         <v>10</v>
       </c>
-      <c r="N9" s="74"/>
+      <c r="N9" s="71"/>
     </row>
     <row r="10" spans="1:14" ht="24.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="546" t="s">
+      <c r="B10" s="529" t="s">
         <v>30</v>
       </c>
-      <c r="C10" s="601" t="s">
+      <c r="C10" s="509" t="s">
         <v>94</v>
       </c>
-      <c r="D10" s="369"/>
-[...5 lines deleted...]
-      <c r="J10" s="556" t="s">
+      <c r="D10" s="347"/>
+      <c r="E10" s="511"/>
+      <c r="F10" s="531"/>
+      <c r="G10" s="532"/>
+      <c r="H10" s="533"/>
+      <c r="I10" s="319"/>
+      <c r="J10" s="522" t="s">
         <v>24</v>
       </c>
-      <c r="K10" s="233">
+      <c r="K10" s="222">
         <f>SUM(L10:M10)</f>
         <v>0</v>
       </c>
-      <c r="L10" s="145"/>
-[...1 lines deleted...]
-      <c r="N10" s="73"/>
+      <c r="L10" s="135"/>
+      <c r="M10" s="223"/>
+      <c r="N10" s="70"/>
     </row>
     <row r="11" spans="1:14" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="547"/>
-[...8 lines deleted...]
-      <c r="K11" s="576" t="s">
+      <c r="B11" s="530"/>
+      <c r="C11" s="510"/>
+      <c r="D11" s="347"/>
+      <c r="E11" s="512"/>
+      <c r="F11" s="534"/>
+      <c r="G11" s="535"/>
+      <c r="H11" s="536"/>
+      <c r="I11" s="319"/>
+      <c r="J11" s="523"/>
+      <c r="K11" s="524" t="s">
         <v>68</v>
       </c>
-      <c r="L11" s="577"/>
-[...1 lines deleted...]
-      <c r="N11" s="73"/>
+      <c r="L11" s="525"/>
+      <c r="M11" s="526"/>
+      <c r="N11" s="70"/>
     </row>
     <row r="12" spans="1:14" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="546" t="s">
+      <c r="B12" s="529" t="s">
         <v>28</v>
       </c>
-      <c r="C12" s="548" t="s">
+      <c r="C12" s="550" t="s">
         <v>20</v>
       </c>
-      <c r="D12" s="369"/>
-      <c r="E12" s="603" t="s">
+      <c r="D12" s="347"/>
+      <c r="E12" s="511" t="s">
         <v>13</v>
       </c>
-      <c r="F12" s="552">
+      <c r="F12" s="518">
         <f>G12+H12</f>
         <v>0</v>
       </c>
-      <c r="G12" s="554"/>
-[...2 lines deleted...]
-      <c r="J12" s="556" t="s">
+      <c r="G12" s="520"/>
+      <c r="H12" s="537"/>
+      <c r="I12" s="319"/>
+      <c r="J12" s="522" t="s">
         <v>123</v>
       </c>
-      <c r="K12" s="558"/>
-      <c r="L12" s="193" t="s">
+      <c r="K12" s="547"/>
+      <c r="L12" s="183" t="s">
         <v>31</v>
       </c>
-      <c r="M12" s="194" t="s">
+      <c r="M12" s="184" t="s">
         <v>32</v>
       </c>
-      <c r="N12" s="72"/>
+      <c r="N12" s="69"/>
     </row>
     <row r="13" spans="1:14" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="560"/>
-[...9 lines deleted...]
-      <c r="L13" s="397">
+      <c r="B13" s="587"/>
+      <c r="C13" s="588"/>
+      <c r="D13" s="347"/>
+      <c r="E13" s="512"/>
+      <c r="F13" s="519"/>
+      <c r="G13" s="521"/>
+      <c r="H13" s="539"/>
+      <c r="I13" s="319"/>
+      <c r="J13" s="585"/>
+      <c r="K13" s="586"/>
+      <c r="L13" s="373">
         <f>IF(OR(K10="",K10=0),0,K12*L10/(L10+M10))</f>
         <v>0</v>
       </c>
-      <c r="M13" s="398">
+      <c r="M13" s="374">
         <f>IF(K12=0,0,K12*M10/(L10+M10))</f>
         <v>0</v>
       </c>
-      <c r="N13" s="75"/>
+      <c r="N13" s="72"/>
     </row>
     <row r="14" spans="1:14" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="560"/>
-      <c r="C14" s="236" t="s">
+      <c r="B14" s="587"/>
+      <c r="C14" s="225" t="s">
         <v>87</v>
       </c>
-      <c r="D14" s="370"/>
-      <c r="E14" s="237" t="s">
+      <c r="D14" s="348"/>
+      <c r="E14" s="226" t="s">
         <v>14</v>
       </c>
-      <c r="F14" s="220">
+      <c r="F14" s="209">
         <f>SUM(G14:H14)</f>
         <v>0</v>
       </c>
-      <c r="G14" s="221"/>
-[...2 lines deleted...]
-      <c r="J14" s="245" t="s">
+      <c r="G14" s="210"/>
+      <c r="H14" s="211"/>
+      <c r="I14" s="320"/>
+      <c r="J14" s="233" t="s">
         <v>25</v>
       </c>
-      <c r="K14" s="230">
+      <c r="K14" s="219">
         <f>SUM(L14:M14)</f>
         <v>0</v>
       </c>
-      <c r="L14" s="221"/>
-[...1 lines deleted...]
-      <c r="N14" s="73"/>
+      <c r="L14" s="210"/>
+      <c r="M14" s="211"/>
+      <c r="N14" s="70"/>
     </row>
     <row r="15" spans="1:14" ht="32.4" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="547"/>
-      <c r="C15" s="238" t="s">
+      <c r="B15" s="530"/>
+      <c r="C15" s="227" t="s">
         <v>103</v>
       </c>
-      <c r="D15" s="371"/>
-      <c r="E15" s="239" t="s">
+      <c r="D15" s="349"/>
+      <c r="E15" s="228" t="s">
         <v>101</v>
       </c>
-      <c r="F15" s="223">
+      <c r="F15" s="212">
         <f>SUM(G15:H15)</f>
         <v>0</v>
       </c>
-      <c r="G15" s="223">
+      <c r="G15" s="212">
         <f>G14-G12</f>
         <v>0</v>
       </c>
-      <c r="H15" s="224">
+      <c r="H15" s="213">
         <f>H14-H12</f>
         <v>0</v>
       </c>
-      <c r="I15" s="343"/>
-      <c r="J15" s="246" t="s">
+      <c r="I15" s="321"/>
+      <c r="J15" s="234" t="s">
         <v>102</v>
       </c>
-      <c r="K15" s="231">
+      <c r="K15" s="220">
         <f>SUM(L15:M15)</f>
         <v>0</v>
       </c>
-      <c r="L15" s="223">
+      <c r="L15" s="212">
         <f>L14-L13</f>
         <v>0</v>
       </c>
-      <c r="M15" s="224">
+      <c r="M15" s="213">
         <f>M14-M13</f>
         <v>0</v>
       </c>
-      <c r="N15" s="73"/>
+      <c r="N15" s="70"/>
     </row>
     <row r="16" spans="1:14" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="546" t="s">
+      <c r="B16" s="529" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="548" t="s">
+      <c r="C16" s="550" t="s">
         <v>20</v>
       </c>
-      <c r="D16" s="372"/>
-      <c r="E16" s="550" t="s">
+      <c r="D16" s="350"/>
+      <c r="E16" s="581" t="s">
         <v>21</v>
       </c>
-      <c r="F16" s="552">
+      <c r="F16" s="518">
         <f>SUM(G16:H16)</f>
         <v>0</v>
       </c>
-      <c r="G16" s="554"/>
-[...2 lines deleted...]
-      <c r="J16" s="556" t="s">
+      <c r="G16" s="520"/>
+      <c r="H16" s="537"/>
+      <c r="I16" s="322"/>
+      <c r="J16" s="522" t="s">
         <v>122</v>
       </c>
-      <c r="K16" s="558"/>
-      <c r="L16" s="193" t="s">
+      <c r="K16" s="547"/>
+      <c r="L16" s="183" t="s">
         <v>60</v>
       </c>
-      <c r="M16" s="194" t="s">
+      <c r="M16" s="184" t="s">
         <v>61</v>
       </c>
-      <c r="N16" s="73"/>
-[...2 lines deleted...]
-      <c r="A17" s="19" t="s">
+      <c r="N16" s="70"/>
+    </row>
+    <row r="17" spans="1:14" s="7" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="547"/>
-[...9 lines deleted...]
-      <c r="L17" s="399">
+      <c r="B17" s="530"/>
+      <c r="C17" s="580"/>
+      <c r="D17" s="351"/>
+      <c r="E17" s="582"/>
+      <c r="F17" s="583"/>
+      <c r="G17" s="584"/>
+      <c r="H17" s="538"/>
+      <c r="I17" s="323"/>
+      <c r="J17" s="523"/>
+      <c r="K17" s="548"/>
+      <c r="L17" s="375">
         <f>IF(L14+M14=0,0,K16*L14/(L14+M14))</f>
         <v>0</v>
       </c>
-      <c r="M17" s="400">
+      <c r="M17" s="376">
         <f>IF(L14+M14=0,0,K16*M14/(L14+M14))</f>
         <v>0</v>
       </c>
-      <c r="N17" s="143"/>
-[...3 lines deleted...]
-      <c r="B18" s="562" t="s">
+      <c r="N17" s="133"/>
+    </row>
+    <row r="18" spans="1:14" s="7" customFormat="1" ht="38.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="18"/>
+      <c r="B18" s="549" t="s">
         <v>88</v>
       </c>
-      <c r="C18" s="548"/>
-[...1 lines deleted...]
-      <c r="E18" s="240" t="s">
+      <c r="C18" s="550"/>
+      <c r="D18" s="352"/>
+      <c r="E18" s="229" t="s">
         <v>22</v>
       </c>
-      <c r="F18" s="225">
+      <c r="F18" s="214">
         <f>SUM(G18:H18)</f>
         <v>0</v>
       </c>
-      <c r="G18" s="226"/>
-[...2 lines deleted...]
-      <c r="J18" s="240" t="s">
+      <c r="G18" s="215"/>
+      <c r="H18" s="216"/>
+      <c r="I18" s="324"/>
+      <c r="J18" s="229" t="s">
         <v>26</v>
       </c>
-      <c r="K18" s="232">
+      <c r="K18" s="221">
         <f>SUM(L18:M18)</f>
         <v>0</v>
       </c>
-      <c r="L18" s="226"/>
-[...1 lines deleted...]
-      <c r="N18" s="143"/>
+      <c r="L18" s="215"/>
+      <c r="M18" s="216"/>
+      <c r="N18" s="133"/>
     </row>
     <row r="19" spans="1:14" ht="28.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="592" t="s">
+      <c r="B19" s="543" t="s">
         <v>104</v>
       </c>
-      <c r="C19" s="593"/>
-[...1 lines deleted...]
-      <c r="E19" s="241" t="s">
+      <c r="C19" s="544"/>
+      <c r="D19" s="351"/>
+      <c r="E19" s="230" t="s">
         <v>23</v>
       </c>
-      <c r="F19" s="228">
+      <c r="F19" s="217">
         <f>SUM(G19:H19)</f>
         <v>0</v>
       </c>
-      <c r="G19" s="228">
+      <c r="G19" s="217">
         <f>SUM(G15:G18)</f>
         <v>0</v>
       </c>
-      <c r="H19" s="229">
+      <c r="H19" s="218">
         <f>SUM(H15:H18)</f>
         <v>0</v>
       </c>
-      <c r="I19" s="345"/>
-      <c r="J19" s="241" t="s">
+      <c r="I19" s="323"/>
+      <c r="J19" s="230" t="s">
         <v>27</v>
       </c>
-      <c r="K19" s="232">
+      <c r="K19" s="221">
         <f>SUM(L19:M19)</f>
         <v>0</v>
       </c>
-      <c r="L19" s="228">
+      <c r="L19" s="217">
         <f>L15+L17+L18</f>
         <v>0</v>
       </c>
-      <c r="M19" s="229">
+      <c r="M19" s="218">
         <f>M15+M17+M18</f>
         <v>0</v>
       </c>
-      <c r="N19" s="73"/>
+      <c r="N19" s="70"/>
     </row>
     <row r="20" spans="1:14" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="242"/>
-[...6 lines deleted...]
-      <c r="J20" s="20"/>
+      <c r="B20" s="231"/>
+      <c r="C20" s="231"/>
+      <c r="D20" s="232"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="109"/>
+      <c r="I20" s="205"/>
+      <c r="J20" s="19"/>
       <c r="K20" s="1"/>
-      <c r="L20" s="20"/>
-      <c r="M20" s="20"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="19"/>
     </row>
     <row r="21" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B21" s="531" t="s">
+      <c r="B21" s="565" t="s">
         <v>84</v>
       </c>
-      <c r="C21" s="532"/>
-[...1 lines deleted...]
-      <c r="E21" s="556" t="s">
+      <c r="C21" s="566"/>
+      <c r="D21" s="567"/>
+      <c r="E21" s="522" t="s">
         <v>33</v>
       </c>
-      <c r="F21" s="595" t="s">
+      <c r="F21" s="545" t="s">
         <v>56</v>
       </c>
-      <c r="G21" s="595"/>
-      <c r="H21" s="538" t="s">
+      <c r="G21" s="545"/>
+      <c r="H21" s="572" t="s">
         <v>35</v>
       </c>
-      <c r="I21" s="539"/>
-[...2 lines deleted...]
-      <c r="L21" s="538" t="s">
+      <c r="I21" s="573"/>
+      <c r="J21" s="573"/>
+      <c r="K21" s="574"/>
+      <c r="L21" s="572" t="s">
         <v>36</v>
       </c>
-      <c r="M21" s="545"/>
+      <c r="M21" s="579"/>
     </row>
     <row r="22" spans="1:14" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="534"/>
-[...3 lines deleted...]
-      <c r="F22" s="596">
+      <c r="B22" s="568"/>
+      <c r="C22" s="569"/>
+      <c r="D22" s="570"/>
+      <c r="E22" s="523"/>
+      <c r="F22" s="546">
         <f>SUM(H22:L22)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="596"/>
-      <c r="H22" s="541">
+      <c r="G22" s="546"/>
+      <c r="H22" s="575">
         <f>-(G19+L19)</f>
         <v>0</v>
       </c>
-      <c r="I22" s="542"/>
-[...2 lines deleted...]
-      <c r="L22" s="541">
+      <c r="I22" s="576"/>
+      <c r="J22" s="576"/>
+      <c r="K22" s="577"/>
+      <c r="L22" s="575">
         <f>-(H19+M19)</f>
         <v>0</v>
       </c>
-      <c r="M22" s="544"/>
+      <c r="M22" s="578"/>
     </row>
     <row r="23" spans="1:14" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="599" t="s">
+      <c r="B23" s="507" t="s">
+        <v>126</v>
+      </c>
+      <c r="C23" s="507"/>
+      <c r="D23" s="507"/>
+      <c r="E23" s="507"/>
+      <c r="F23" s="540" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="540"/>
+      <c r="H23" s="551" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="551"/>
+      <c r="J23" s="551"/>
+      <c r="K23" s="551"/>
+      <c r="L23" s="551" t="s">
+        <v>12</v>
+      </c>
+      <c r="M23" s="551"/>
+    </row>
+    <row r="24" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="508"/>
+      <c r="C24" s="508"/>
+      <c r="D24" s="508"/>
+      <c r="E24" s="508"/>
+      <c r="F24" s="541" t="s">
+        <v>89</v>
+      </c>
+      <c r="G24" s="541"/>
+      <c r="H24" s="527" t="s">
+        <v>69</v>
+      </c>
+      <c r="I24" s="527"/>
+      <c r="J24" s="527"/>
+      <c r="K24" s="527"/>
+      <c r="L24" s="527" t="s">
+        <v>70</v>
+      </c>
+      <c r="M24" s="527"/>
+    </row>
+    <row r="25" spans="1:14" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B25" s="99" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="200"/>
+      <c r="D25" s="200"/>
+      <c r="E25" s="200"/>
+      <c r="F25" s="541"/>
+      <c r="G25" s="541"/>
+      <c r="H25" s="542"/>
+      <c r="I25" s="542"/>
+      <c r="J25" s="542"/>
+      <c r="K25" s="542"/>
+      <c r="L25" s="542"/>
+      <c r="M25" s="542"/>
+    </row>
+    <row r="26" spans="1:14" ht="51.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="552"/>
+      <c r="C26" s="553"/>
+      <c r="D26" s="553"/>
+      <c r="E26" s="553"/>
+      <c r="F26" s="553"/>
+      <c r="G26" s="554"/>
+      <c r="H26" s="505" t="s">
+        <v>127</v>
+      </c>
+      <c r="I26" s="505"/>
+      <c r="J26" s="505"/>
+      <c r="K26" s="505"/>
+      <c r="L26" s="505"/>
+      <c r="M26" s="505"/>
+    </row>
+    <row r="27" spans="1:14" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="555"/>
+      <c r="C27" s="556"/>
+      <c r="D27" s="556"/>
+      <c r="E27" s="556"/>
+      <c r="F27" s="556"/>
+      <c r="G27" s="557"/>
+      <c r="H27" s="505" t="s">
+        <v>138</v>
+      </c>
+      <c r="I27" s="505"/>
+      <c r="J27" s="505"/>
+      <c r="K27" s="505"/>
+      <c r="L27" s="505"/>
+      <c r="M27" s="505"/>
+    </row>
+    <row r="28" spans="1:14" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="558"/>
+      <c r="C28" s="559"/>
+      <c r="D28" s="559"/>
+      <c r="E28" s="559"/>
+      <c r="F28" s="559"/>
+      <c r="G28" s="560"/>
+      <c r="H28" s="505" t="s">
+        <v>139</v>
+      </c>
+      <c r="I28" s="505"/>
+      <c r="J28" s="505"/>
+      <c r="K28" s="505"/>
+      <c r="L28" s="505"/>
+      <c r="M28" s="505"/>
+    </row>
+    <row r="29" spans="1:14" ht="62.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="316"/>
+      <c r="C29" s="316"/>
+      <c r="D29" s="316"/>
+      <c r="E29" s="316"/>
+      <c r="F29" s="316"/>
+      <c r="G29" s="316"/>
+      <c r="H29" s="505" t="s">
+        <v>124</v>
+      </c>
+      <c r="I29" s="505"/>
+      <c r="J29" s="505"/>
+      <c r="K29" s="505"/>
+      <c r="L29" s="505"/>
+      <c r="M29" s="505"/>
+    </row>
+    <row r="30" spans="1:14" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="316"/>
+      <c r="C30" s="316"/>
+      <c r="D30" s="316"/>
+      <c r="E30" s="316"/>
+      <c r="F30" s="316"/>
+      <c r="G30" s="316"/>
+      <c r="H30" s="505" t="s">
         <v>128</v>
       </c>
-      <c r="C23" s="599"/>
-[...131 lines deleted...]
-      <c r="M30" s="574"/>
+      <c r="I30" s="505"/>
+      <c r="J30" s="505"/>
+      <c r="K30" s="505"/>
+      <c r="L30" s="505"/>
+      <c r="M30" s="505"/>
     </row>
     <row r="31" spans="1:14" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="338"/>
-[...10 lines deleted...]
-      <c r="M31" s="339"/>
+      <c r="B31" s="316"/>
+      <c r="C31" s="316"/>
+      <c r="D31" s="316"/>
+      <c r="E31" s="316"/>
+      <c r="F31" s="316"/>
+      <c r="G31" s="316"/>
+      <c r="H31" s="317"/>
+      <c r="I31" s="317"/>
+      <c r="J31" s="317"/>
+      <c r="K31" s="317"/>
+      <c r="L31" s="317"/>
+      <c r="M31" s="317"/>
     </row>
     <row r="32" spans="1:14" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C32" s="76"/>
-[...6 lines deleted...]
-      <c r="J32" s="25"/>
+      <c r="C32" s="18"/>
+      <c r="D32" s="208"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="99"/>
+      <c r="I32" s="208"/>
+      <c r="J32" s="24"/>
       <c r="K32" s="1"/>
-      <c r="L32" s="25"/>
-[...7 lines deleted...]
-      <c r="J33" s="25"/>
+      <c r="L32" s="24"/>
+      <c r="M32" s="24"/>
+    </row>
+    <row r="33" spans="2:13" s="7" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="190"/>
+      <c r="D33" s="208"/>
+      <c r="H33" s="190"/>
+      <c r="I33" s="208"/>
+      <c r="J33" s="24"/>
     </row>
     <row r="34" spans="2:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="25"/>
-[...1 lines deleted...]
-      <c r="D34" s="219"/>
+      <c r="B34" s="24"/>
+      <c r="C34" s="24"/>
+      <c r="D34" s="208"/>
       <c r="E34" s="2"/>
-      <c r="F34" s="25"/>
-[...4 lines deleted...]
-      <c r="K34" s="25"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="24"/>
+      <c r="I34" s="208"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="24"/>
     </row>
     <row r="35" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="25"/>
-      <c r="C35" s="25"/>
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
       <c r="E35" s="2"/>
-      <c r="F35" s="196"/>
-      <c r="G35" s="196"/>
+      <c r="F35" s="186"/>
+      <c r="G35" s="186"/>
       <c r="H35" s="2"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
     </row>
     <row r="36" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C36" s="214"/>
-[...2 lines deleted...]
-      <c r="G36" s="198"/>
+      <c r="C36" s="203"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="188"/>
+      <c r="G36" s="188"/>
       <c r="H36" s="1"/>
       <c r="K36" s="1"/>
     </row>
     <row r="37" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="210"/>
-[...4 lines deleted...]
-      <c r="H37" s="210"/>
+      <c r="B37" s="199"/>
+      <c r="C37" s="203"/>
+      <c r="E37" s="199"/>
+      <c r="F37" s="187"/>
+      <c r="G37" s="187"/>
+      <c r="H37" s="199"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
     </row>
     <row r="38" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="210"/>
-[...4 lines deleted...]
-      <c r="H38" s="210"/>
+      <c r="B38" s="199"/>
+      <c r="C38" s="203"/>
+      <c r="E38" s="199"/>
+      <c r="F38" s="187"/>
+      <c r="G38" s="187"/>
+      <c r="H38" s="199"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
     </row>
     <row r="39" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="210"/>
-[...4 lines deleted...]
-      <c r="H39" s="210"/>
+      <c r="B39" s="199"/>
+      <c r="C39" s="203"/>
+      <c r="E39" s="199"/>
+      <c r="F39" s="187"/>
+      <c r="G39" s="187"/>
+      <c r="H39" s="199"/>
       <c r="K39" s="1"/>
-      <c r="M39" s="195"/>
+      <c r="M39" s="185"/>
     </row>
     <row r="40" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="210"/>
-[...4 lines deleted...]
-      <c r="H40" s="210"/>
+      <c r="B40" s="199"/>
+      <c r="C40" s="203"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="187"/>
+      <c r="G40" s="187"/>
+      <c r="H40" s="199"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
-      <c r="M40" s="195"/>
+      <c r="M40" s="185"/>
     </row>
     <row r="41" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="20"/>
-[...4 lines deleted...]
-      <c r="H41" s="20"/>
+      <c r="B41" s="19"/>
+      <c r="C41" s="203"/>
+      <c r="E41" s="19"/>
+      <c r="F41" s="188"/>
+      <c r="G41" s="188"/>
+      <c r="H41" s="19"/>
       <c r="K41" s="1"/>
-      <c r="M41" s="195"/>
+      <c r="M41" s="185"/>
     </row>
     <row r="42" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C42" s="122"/>
+      <c r="C42" s="109"/>
       <c r="E42" s="2"/>
-      <c r="F42" s="195"/>
-      <c r="G42" s="195"/>
+      <c r="F42" s="185"/>
+      <c r="G42" s="185"/>
       <c r="H42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
-      <c r="M42" s="195"/>
+      <c r="M42" s="185"/>
     </row>
     <row r="43" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C43" s="122"/>
-[...1 lines deleted...]
-      <c r="G43" s="195"/>
+      <c r="C43" s="109"/>
+      <c r="F43" s="189"/>
+      <c r="G43" s="185"/>
       <c r="H43" s="1"/>
       <c r="K43" s="1"/>
-      <c r="M43" s="195"/>
+      <c r="M43" s="185"/>
     </row>
     <row r="44" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C44" s="122"/>
-[...2 lines deleted...]
-      <c r="G44" s="195"/>
+      <c r="C44" s="109"/>
+      <c r="E44" s="24"/>
+      <c r="F44" s="185"/>
+      <c r="G44" s="185"/>
       <c r="H44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
-      <c r="M44" s="195"/>
+      <c r="M44" s="185"/>
     </row>
     <row r="45" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C45" s="579"/>
-[...4 lines deleted...]
-      <c r="H45" s="579"/>
+      <c r="C45" s="528"/>
+      <c r="D45" s="528"/>
+      <c r="E45" s="528"/>
+      <c r="F45" s="528"/>
+      <c r="G45" s="528"/>
+      <c r="H45" s="528"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
-      <c r="M45" s="195"/>
+      <c r="M45" s="185"/>
     </row>
     <row r="46" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="25"/>
-[...5 lines deleted...]
-      <c r="H46" s="579"/>
+      <c r="B46" s="24"/>
+      <c r="C46" s="528"/>
+      <c r="D46" s="528"/>
+      <c r="E46" s="528"/>
+      <c r="F46" s="528"/>
+      <c r="G46" s="528"/>
+      <c r="H46" s="528"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
-      <c r="M46" s="195"/>
+      <c r="M46" s="185"/>
     </row>
     <row r="47" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="25"/>
-[...3 lines deleted...]
-      <c r="G47" s="19"/>
+      <c r="B47" s="24"/>
+      <c r="C47" s="18"/>
+      <c r="E47" s="18"/>
+      <c r="F47" s="18"/>
+      <c r="G47" s="18"/>
       <c r="H47" s="2"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
-      <c r="M47" s="195"/>
+      <c r="M47" s="185"/>
     </row>
     <row r="48" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C48" s="214"/>
+      <c r="C48" s="203"/>
       <c r="H48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
-      <c r="M48" s="195"/>
+      <c r="M48" s="185"/>
     </row>
     <row r="49" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="210"/>
-[...3 lines deleted...]
-      <c r="G49" s="196"/>
+      <c r="B49" s="199"/>
+      <c r="C49" s="203"/>
+      <c r="E49" s="199"/>
+      <c r="F49" s="199"/>
+      <c r="G49" s="186"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
-      <c r="M49" s="195"/>
+      <c r="M49" s="185"/>
     </row>
     <row r="50" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="210"/>
-[...3 lines deleted...]
-      <c r="G50" s="197"/>
+      <c r="B50" s="199"/>
+      <c r="C50" s="203"/>
+      <c r="E50" s="199"/>
+      <c r="F50" s="199"/>
+      <c r="G50" s="187"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
-      <c r="M50" s="195"/>
+      <c r="M50" s="185">
+        <v>22111</v>
+      </c>
     </row>
     <row r="51" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="210"/>
-[...3 lines deleted...]
-      <c r="G51" s="197"/>
+      <c r="B51" s="199"/>
+      <c r="C51" s="203"/>
+      <c r="E51" s="199"/>
+      <c r="F51" s="199"/>
+      <c r="G51" s="187"/>
       <c r="K51" s="1"/>
-      <c r="M51" s="195"/>
+      <c r="M51" s="185"/>
     </row>
     <row r="52" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="210"/>
-[...1 lines deleted...]
-      <c r="G52" s="197"/>
+      <c r="B52" s="199"/>
+      <c r="C52" s="203"/>
+      <c r="G52" s="187"/>
       <c r="K52" s="1"/>
-      <c r="M52" s="195"/>
+      <c r="M52" s="185"/>
     </row>
     <row r="53" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="20"/>
-[...3 lines deleted...]
-      <c r="G53" s="196"/>
+      <c r="B53" s="19"/>
+      <c r="C53" s="203"/>
+      <c r="E53" s="19"/>
+      <c r="F53" s="19"/>
+      <c r="G53" s="186"/>
       <c r="K53" s="1"/>
-      <c r="M53" s="195"/>
+      <c r="M53" s="185"/>
     </row>
     <row r="54" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C54" s="122"/>
+      <c r="C54" s="109"/>
       <c r="E54" s="2"/>
       <c r="F54" s="1"/>
-      <c r="G54" s="198"/>
+      <c r="G54" s="188"/>
       <c r="K54" s="1"/>
-      <c r="M54" s="195"/>
+      <c r="M54" s="185"/>
     </row>
     <row r="55" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C55" s="122"/>
-      <c r="G55" s="195"/>
+      <c r="C55" s="109"/>
+      <c r="G55" s="185"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
-      <c r="L55" s="195"/>
-      <c r="M55" s="195"/>
+      <c r="L55" s="185"/>
+      <c r="M55" s="185"/>
     </row>
     <row r="56" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C56" s="122"/>
+      <c r="C56" s="109"/>
       <c r="E56" s="2"/>
       <c r="F56" s="1"/>
-      <c r="G56" s="196"/>
+      <c r="G56" s="186"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
     </row>
     <row r="57" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C57" s="122"/>
+      <c r="C57" s="109"/>
       <c r="E57" s="2"/>
       <c r="F57" s="1"/>
       <c r="H57" s="2"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
     </row>
     <row r="58" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C58" s="122"/>
+      <c r="C58" s="109"/>
       <c r="E58" s="2"/>
       <c r="F58" s="1"/>
       <c r="H58" s="2"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
     </row>
     <row r="59" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C59" s="122"/>
+      <c r="C59" s="109"/>
       <c r="E59" s="2"/>
       <c r="F59" s="1"/>
       <c r="H59" s="2"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
     </row>
     <row r="60" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C60" s="122"/>
+      <c r="C60" s="109"/>
       <c r="E60" s="2"/>
       <c r="F60" s="1"/>
       <c r="H60" s="2"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
     </row>
     <row r="61" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C61" s="122"/>
+      <c r="C61" s="109"/>
       <c r="E61" s="2"/>
       <c r="F61" s="1"/>
       <c r="H61" s="2"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
     </row>
     <row r="62" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C62" s="122"/>
+      <c r="C62" s="109"/>
       <c r="E62" s="2"/>
       <c r="F62" s="1"/>
       <c r="H62" s="2"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
     </row>
     <row r="63" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
     </row>
     <row r="64" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
     </row>
     <row r="65" spans="8:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H65" s="1"/>
       <c r="J65" s="1"/>
       <c r="K65" s="1"/>
     </row>
     <row r="66" spans="8:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
@@ -22159,143 +22548,128 @@
       <c r="H69" s="1"/>
       <c r="J69" s="1"/>
       <c r="K69" s="1"/>
     </row>
     <row r="70" spans="8:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
     </row>
     <row r="71" spans="8:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatCells="0"/>
   <customSheetViews>
     <customSheetView guid="{BC9DC014-E67B-4561-8EE8-CF39004A54BD}" scale="91" showPageBreaks="1" showGridLines="0" printArea="1" view="pageBreakPreview" topLeftCell="A4">
       <selection activeCell="R27" sqref="R27"/>
       <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="56">
+    <mergeCell ref="B8:C9"/>
+    <mergeCell ref="B21:D22"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="H21:K21"/>
+    <mergeCell ref="H22:K22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="B12:B15"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="H23:K23"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="B26:G28"/>
+    <mergeCell ref="H26:M26"/>
+    <mergeCell ref="H27:M27"/>
+    <mergeCell ref="H28:M28"/>
+    <mergeCell ref="K11:M11"/>
+    <mergeCell ref="H24:K24"/>
+    <mergeCell ref="C45:H46"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="F10:H11"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F24:G25"/>
+    <mergeCell ref="H25:M25"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
     <mergeCell ref="H29:M29"/>
     <mergeCell ref="H30:M30"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="B23:E24"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="H6:M6"/>
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="J7:M7"/>
     <mergeCell ref="J8:M8"/>
     <mergeCell ref="E8:H8"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="J10:J11"/>
-    <mergeCell ref="K11:M11"/>
-[...38 lines deleted...]
-    <mergeCell ref="C12:C13"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100B5AECAA62BF33E47BD012205154F09A8" ma:contentTypeVersion="1" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="47a94b3a29b28ff95c70d88ca81bec58">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95a8cf2cd4e3dc7909f3b16420e62965" ns2:_="">
     <xsd:import namespace="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -22391,88 +22765,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{856A0E19-3A3B-4ABF-BC53-1B5FC1A617E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A755118F-22EB-4DED-B1B3-06CD988A8F4C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302C37CD-526A-463A-AB18-8871665DCA02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A755118F-22EB-4DED-B1B3-06CD988A8F4C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{856A0E19-3A3B-4ABF-BC53-1B5FC1A617E3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="43ae08e8-4e9b-4c7e-97e2-d5e34e22129c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>