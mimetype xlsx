--- v0 (2025-11-24)
+++ v1 (2026-04-20)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\jidousha\◆ 令和2年度事務処理全般\R2 広報（HP）\★ 主税局HPに係る年度末更新の校正について\02 回答\99 様式まとめ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.97.80\jidousha\◆ 令和7年度事務処理全般 ◆\R7 広報\04_HP\★年度末更新(環境性能割廃止対応含む)★\05_再依頼\13_申請様式(自動車税)用\中古商品車減免\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6BCDE206-BE6B-43BA-AEBE-D041B6477BC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9240"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="減免申請書（中古商品車用）" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'減免申請書（中古商品車用）'!$A$1:$AB$41</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="43">
   <si>
     <t>年</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>　　</t>
     <phoneticPr fontId="19"/>
@@ -471,84 +472,78 @@
     <rPh sb="123" eb="125">
       <t>ツウコク</t>
     </rPh>
     <rPh sb="125" eb="127">
       <t>ショブン</t>
     </rPh>
     <rPh sb="128" eb="129">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="133" eb="134">
       <t>ウ</t>
     </rPh>
     <rPh sb="139" eb="141">
       <t>ウム</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
     <t>令和</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
   <si>
-    <t>第85条の6の規定により、令和</t>
-    <rPh sb="13" eb="14">
+    <t>自動車税減免申請書(中古商品自動車)</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>自動車税の減免を申請します。</t>
+    <phoneticPr fontId="19"/>
+  </si>
+  <si>
+    <t>第82条の規定により、令和</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
       <t>レイ</t>
     </rPh>
-    <rPh sb="14" eb="15">
+    <rPh sb="12" eb="13">
       <t>ワ</t>
-    </rPh>
-[...18 lines deleted...]
-      <t>ワリ</t>
     </rPh>
     <phoneticPr fontId="19"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="major"/>
@@ -1410,303 +1405,291 @@
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="33" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="33" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="38" fontId="26" fillId="33" borderId="21" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="26" fillId="33" borderId="16" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="38" fontId="26" fillId="33" borderId="15" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="33" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="33" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="33" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="33" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - アクセント 1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -1749,51 +1732,57 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>157693</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>23281</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>105834</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>158750</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Oval 1"/>
+        <xdr:cNvPr id="5" name="Oval 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="157693" y="192614"/>
           <a:ext cx="1609724" cy="1468969"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="sysDot"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
@@ -2175,1480 +2164,1480 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AB41"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="7.44140625" customWidth="1"/>
     <col min="3" max="3" width="10.21875" customWidth="1"/>
     <col min="4" max="17" width="4.33203125" customWidth="1"/>
-    <col min="18" max="19" width="4.21875" style="1" customWidth="1"/>
+    <col min="18" max="19" width="4.21875" customWidth="1"/>
     <col min="20" max="20" width="24.44140625" customWidth="1"/>
     <col min="21" max="21" width="17.77734375" customWidth="1"/>
-    <col min="22" max="25" width="4.109375" style="1" customWidth="1"/>
-    <col min="26" max="28" width="6.6640625" style="1" customWidth="1"/>
+    <col min="22" max="25" width="4.109375" customWidth="1"/>
+    <col min="26" max="28" width="6.6640625" customWidth="1"/>
     <col min="29" max="29" width="3.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A1" s="34"/>
-[...26 lines deleted...]
-      <c r="AB1" s="35"/>
+      <c r="A1" s="29"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
+      <c r="U1" s="30"/>
+      <c r="V1" s="30"/>
+      <c r="W1" s="30"/>
+      <c r="X1" s="30"/>
+      <c r="Y1" s="30"/>
+      <c r="Z1" s="30"/>
+      <c r="AA1" s="30"/>
+      <c r="AB1" s="30"/>
     </row>
     <row r="2" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="71" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="71"/>
+      <c r="V2" s="71"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="Z2" s="71"/>
+      <c r="AA2" s="71"/>
+      <c r="AB2" s="71"/>
+    </row>
+    <row r="3" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="71"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="71"/>
+      <c r="U3" s="71"/>
+      <c r="V3" s="71"/>
+      <c r="W3" s="71"/>
+      <c r="X3" s="71"/>
+      <c r="Y3" s="71"/>
+      <c r="Z3" s="71"/>
+      <c r="AA3" s="71"/>
+      <c r="AB3" s="71"/>
+    </row>
+    <row r="4" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="2"/>
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2"/>
+      <c r="Z4" s="2"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+    </row>
+    <row r="5" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="70" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70"/>
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+      <c r="T5" s="31"/>
+      <c r="U5" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="V5" s="32"/>
+      <c r="W5" s="24"/>
+      <c r="X5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y5" s="24"/>
+      <c r="Z5" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA5" s="24"/>
+      <c r="AB5" s="9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="31"/>
+      <c r="S6" s="31"/>
+      <c r="T6" s="31"/>
+      <c r="U6" s="2"/>
+      <c r="V6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="2"/>
+      <c r="Y6" s="2"/>
+      <c r="Z6" s="2"/>
+      <c r="AA6" s="2"/>
+      <c r="AB6" s="2"/>
+    </row>
+    <row r="7" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2"/>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2"/>
+      <c r="O7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="R7" s="27"/>
+      <c r="S7" s="27"/>
+      <c r="T7" s="66"/>
+      <c r="U7" s="66"/>
+      <c r="V7" s="66"/>
+      <c r="W7" s="66"/>
+      <c r="X7" s="66"/>
+      <c r="Y7" s="66"/>
+      <c r="Z7" s="66"/>
+      <c r="AA7" s="66"/>
+      <c r="AB7" s="66"/>
+    </row>
+    <row r="8" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="2"/>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="28"/>
+      <c r="R8" s="28"/>
+      <c r="S8" s="28"/>
+      <c r="T8" s="63"/>
+      <c r="U8" s="63"/>
+      <c r="V8" s="63"/>
+      <c r="W8" s="63"/>
+      <c r="X8" s="63"/>
+      <c r="Y8" s="63"/>
+      <c r="Z8" s="63"/>
+      <c r="AA8" s="63"/>
+      <c r="AB8" s="63"/>
+    </row>
+    <row r="9" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="2"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" s="31"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="31"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="31"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="31"/>
+      <c r="N9" s="31"/>
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="R9" s="39"/>
+      <c r="S9" s="39"/>
+      <c r="T9" s="62"/>
+      <c r="U9" s="62"/>
+      <c r="V9" s="62"/>
+      <c r="W9" s="62"/>
+      <c r="X9" s="62"/>
+      <c r="Y9" s="62"/>
+      <c r="Z9" s="62"/>
+      <c r="AA9" s="62"/>
+      <c r="AB9" s="62"/>
+    </row>
+    <row r="10" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="2"/>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="11"/>
+      <c r="N10" s="11"/>
+      <c r="O10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="Q10" s="28"/>
+      <c r="R10" s="28"/>
+      <c r="S10" s="28"/>
+      <c r="T10" s="63"/>
+      <c r="U10" s="63"/>
+      <c r="V10" s="63"/>
+      <c r="W10" s="63"/>
+      <c r="X10" s="63"/>
+      <c r="Y10" s="63"/>
+      <c r="Z10" s="63"/>
+      <c r="AA10" s="63"/>
+      <c r="AB10" s="63"/>
+    </row>
+    <row r="11" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="64"/>
+      <c r="L11" s="24"/>
+      <c r="M11" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="N11" s="67"/>
+      <c r="O11" s="64"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="R11" s="39"/>
+      <c r="S11" s="39"/>
+      <c r="T11" s="62"/>
+      <c r="U11" s="62"/>
+      <c r="V11" s="62"/>
+      <c r="W11" s="62"/>
+      <c r="X11" s="62"/>
+      <c r="Y11" s="62"/>
+      <c r="Z11" s="62"/>
+      <c r="AA11" s="62"/>
+      <c r="AB11" s="62"/>
+    </row>
+    <row r="12" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="2"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="28"/>
+      <c r="R12" s="28"/>
+      <c r="S12" s="28"/>
+      <c r="T12" s="63"/>
+      <c r="U12" s="63"/>
+      <c r="V12" s="63"/>
+      <c r="W12" s="63"/>
+      <c r="X12" s="63"/>
+      <c r="Y12" s="63"/>
+      <c r="Z12" s="63"/>
+      <c r="AA12" s="63"/>
+      <c r="AB12" s="63"/>
+    </row>
+    <row r="13" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="42"/>
-[...119 lines deleted...]
-      <c r="X5" s="12" t="s">
+      <c r="E13" s="31"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="31"/>
+      <c r="N13" s="31"/>
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="R13" s="39"/>
+      <c r="S13" s="39"/>
+      <c r="T13" s="62"/>
+      <c r="U13" s="62"/>
+      <c r="V13" s="62"/>
+      <c r="W13" s="62"/>
+      <c r="X13" s="62"/>
+      <c r="Y13" s="62"/>
+      <c r="Z13" s="62"/>
+      <c r="AA13" s="62"/>
+      <c r="AB13" s="62"/>
+    </row>
+    <row r="14" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="28"/>
+      <c r="R14" s="28"/>
+      <c r="S14" s="28"/>
+      <c r="T14" s="63"/>
+      <c r="U14" s="63"/>
+      <c r="V14" s="63"/>
+      <c r="W14" s="63"/>
+      <c r="X14" s="63"/>
+      <c r="Y14" s="63"/>
+      <c r="Z14" s="63"/>
+      <c r="AA14" s="63"/>
+      <c r="AB14" s="63"/>
+    </row>
+    <row r="15" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="2"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2"/>
+      <c r="O15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="R15" s="39"/>
+      <c r="S15" s="39"/>
+      <c r="T15" s="62"/>
+      <c r="U15" s="62"/>
+      <c r="V15" s="62"/>
+      <c r="W15" s="62"/>
+      <c r="X15" s="62"/>
+      <c r="Y15" s="62"/>
+      <c r="Z15" s="62"/>
+      <c r="AA15" s="62"/>
+      <c r="AB15" s="62"/>
+    </row>
+    <row r="16" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="28"/>
+      <c r="R16" s="28"/>
+      <c r="S16" s="28"/>
+      <c r="T16" s="63"/>
+      <c r="U16" s="63"/>
+      <c r="V16" s="63"/>
+      <c r="W16" s="63"/>
+      <c r="X16" s="63"/>
+      <c r="Y16" s="63"/>
+      <c r="Z16" s="63"/>
+      <c r="AA16" s="63"/>
+      <c r="AB16" s="63"/>
+    </row>
+    <row r="17" spans="1:28" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1"/>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+      <c r="X17" s="1"/>
+      <c r="Y17" s="1"/>
+      <c r="Z17" s="1"/>
+      <c r="AA17" s="1"/>
+      <c r="AB17" s="1"/>
+    </row>
+    <row r="18" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="2"/>
+      <c r="B18" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="35"/>
+      <c r="H18" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="37"/>
+      <c r="J18" s="37"/>
+      <c r="K18" s="37"/>
+      <c r="L18" s="37"/>
+      <c r="M18" s="37"/>
+      <c r="N18" s="37"/>
+      <c r="O18" s="38"/>
+      <c r="P18" s="3"/>
+      <c r="Q18" s="3"/>
+      <c r="R18" s="3"/>
+      <c r="S18" s="3"/>
+      <c r="T18" s="3"/>
+      <c r="U18" s="3"/>
+      <c r="V18" s="3"/>
+      <c r="W18" s="3"/>
+      <c r="X18" s="3"/>
+      <c r="Y18" s="3"/>
+      <c r="Z18" s="3"/>
+      <c r="AA18" s="3"/>
+      <c r="AB18" s="3"/>
+    </row>
+    <row r="19" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="2"/>
+      <c r="B19" s="59"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="59"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="61"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="3"/>
+      <c r="R19" s="3"/>
+      <c r="S19" s="3"/>
+      <c r="T19" s="3"/>
+      <c r="U19" s="3"/>
+      <c r="V19" s="3"/>
+      <c r="W19" s="3"/>
+      <c r="X19" s="3"/>
+      <c r="Y19" s="3"/>
+      <c r="Z19" s="3"/>
+      <c r="AA19" s="3"/>
+      <c r="AB19" s="3"/>
+    </row>
+    <row r="20" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7"/>
+      <c r="B20" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="34"/>
+      <c r="E20" s="34"/>
+      <c r="F20" s="34"/>
+      <c r="G20" s="34"/>
+      <c r="H20" s="34"/>
+      <c r="I20" s="34"/>
+      <c r="J20" s="34"/>
+      <c r="K20" s="35"/>
+      <c r="L20" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="M20" s="34"/>
+      <c r="N20" s="34"/>
+      <c r="O20" s="34"/>
+      <c r="P20" s="34"/>
+      <c r="Q20" s="35"/>
+      <c r="R20" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="S20" s="37"/>
+      <c r="T20" s="38"/>
+      <c r="U20" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="V20" s="37"/>
+      <c r="W20" s="37"/>
+      <c r="X20" s="37"/>
+      <c r="Y20" s="38"/>
+      <c r="Z20" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA20" s="37"/>
+      <c r="AB20" s="38"/>
+    </row>
+    <row r="21" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7"/>
+      <c r="B21" s="41"/>
+      <c r="C21" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="34"/>
+      <c r="F21" s="35"/>
+      <c r="G21" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21" s="34"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="35"/>
+      <c r="L21" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="35"/>
+      <c r="N21" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="O21" s="35"/>
+      <c r="P21" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="35"/>
+      <c r="R21" s="42"/>
+      <c r="S21" s="43"/>
+      <c r="T21" s="44"/>
+      <c r="U21" s="42"/>
+      <c r="V21" s="43"/>
+      <c r="W21" s="43"/>
+      <c r="X21" s="43"/>
+      <c r="Y21" s="44"/>
+      <c r="Z21" s="42"/>
+      <c r="AA21" s="43"/>
+      <c r="AB21" s="44"/>
+    </row>
+    <row r="22" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="15"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="16"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="18"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="18"/>
+      <c r="P22" s="16"/>
+      <c r="Q22" s="18"/>
+      <c r="R22" s="53"/>
+      <c r="S22" s="54"/>
+      <c r="T22" s="55"/>
+      <c r="U22" s="53"/>
+      <c r="V22" s="54"/>
+      <c r="W22" s="54"/>
+      <c r="X22" s="54"/>
+      <c r="Y22" s="55"/>
+      <c r="Z22" s="59"/>
+      <c r="AA22" s="60"/>
+      <c r="AB22" s="61"/>
+    </row>
+    <row r="23" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="65"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="16"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="16"/>
+      <c r="O23" s="20"/>
+      <c r="P23" s="16"/>
+      <c r="Q23" s="18"/>
+      <c r="R23" s="53"/>
+      <c r="S23" s="54"/>
+      <c r="T23" s="55"/>
+      <c r="U23" s="53"/>
+      <c r="V23" s="54"/>
+      <c r="W23" s="54"/>
+      <c r="X23" s="54"/>
+      <c r="Y23" s="55"/>
+      <c r="Z23" s="59"/>
+      <c r="AA23" s="60"/>
+      <c r="AB23" s="61"/>
+    </row>
+    <row r="24" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="65"/>
+      <c r="B24" s="15"/>
+      <c r="C24" s="15"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="15"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="16"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="16"/>
+      <c r="M24" s="20"/>
+      <c r="N24" s="16"/>
+      <c r="O24" s="20"/>
+      <c r="P24" s="16"/>
+      <c r="Q24" s="18"/>
+      <c r="R24" s="53"/>
+      <c r="S24" s="54"/>
+      <c r="T24" s="55"/>
+      <c r="U24" s="53"/>
+      <c r="V24" s="54"/>
+      <c r="W24" s="54"/>
+      <c r="X24" s="54"/>
+      <c r="Y24" s="55"/>
+      <c r="Z24" s="59"/>
+      <c r="AA24" s="60"/>
+      <c r="AB24" s="61"/>
+    </row>
+    <row r="25" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="65"/>
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="16"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="20"/>
+      <c r="N25" s="16"/>
+      <c r="O25" s="20"/>
+      <c r="P25" s="16"/>
+      <c r="Q25" s="18"/>
+      <c r="R25" s="53"/>
+      <c r="S25" s="54"/>
+      <c r="T25" s="55"/>
+      <c r="U25" s="53"/>
+      <c r="V25" s="54"/>
+      <c r="W25" s="54"/>
+      <c r="X25" s="54"/>
+      <c r="Y25" s="55"/>
+      <c r="Z25" s="59"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="61"/>
+    </row>
+    <row r="26" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="65"/>
+      <c r="B26" s="21"/>
+      <c r="C26" s="21"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="21"/>
+      <c r="G26" s="21"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="22"/>
+      <c r="N26" s="16"/>
+      <c r="O26" s="22"/>
+      <c r="P26" s="16"/>
+      <c r="Q26" s="18"/>
+      <c r="R26" s="53"/>
+      <c r="S26" s="54"/>
+      <c r="T26" s="55"/>
+      <c r="U26" s="53"/>
+      <c r="V26" s="54"/>
+      <c r="W26" s="54"/>
+      <c r="X26" s="54"/>
+      <c r="Y26" s="55"/>
+      <c r="Z26" s="59"/>
+      <c r="AA26" s="60"/>
+      <c r="AB26" s="61"/>
+    </row>
+    <row r="27" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="65"/>
+      <c r="B27" s="23"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+      <c r="K27" s="23"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="16"/>
+      <c r="O27" s="18"/>
+      <c r="P27" s="16"/>
+      <c r="Q27" s="18"/>
+      <c r="R27" s="53"/>
+      <c r="S27" s="54"/>
+      <c r="T27" s="55"/>
+      <c r="U27" s="53"/>
+      <c r="V27" s="54"/>
+      <c r="W27" s="54"/>
+      <c r="X27" s="54"/>
+      <c r="Y27" s="55"/>
+      <c r="Z27" s="59"/>
+      <c r="AA27" s="60"/>
+      <c r="AB27" s="61"/>
+    </row>
+    <row r="28" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="65"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="16"/>
+      <c r="O28" s="20"/>
+      <c r="P28" s="16"/>
+      <c r="Q28" s="18"/>
+      <c r="R28" s="53"/>
+      <c r="S28" s="54"/>
+      <c r="T28" s="55"/>
+      <c r="U28" s="53"/>
+      <c r="V28" s="54"/>
+      <c r="W28" s="54"/>
+      <c r="X28" s="54"/>
+      <c r="Y28" s="55"/>
+      <c r="Z28" s="59"/>
+      <c r="AA28" s="60"/>
+      <c r="AB28" s="61"/>
+    </row>
+    <row r="29" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="8"/>
+      <c r="B29" s="15"/>
+      <c r="C29" s="15"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="15"/>
+      <c r="G29" s="15"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="16"/>
+      <c r="O29" s="20"/>
+      <c r="P29" s="16"/>
+      <c r="Q29" s="18"/>
+      <c r="R29" s="53"/>
+      <c r="S29" s="54"/>
+      <c r="T29" s="55"/>
+      <c r="U29" s="53"/>
+      <c r="V29" s="54"/>
+      <c r="W29" s="54"/>
+      <c r="X29" s="54"/>
+      <c r="Y29" s="55"/>
+      <c r="Z29" s="59"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="61"/>
+    </row>
+    <row r="30" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="8"/>
+      <c r="B30" s="15"/>
+      <c r="C30" s="15"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="20"/>
+      <c r="N30" s="16"/>
+      <c r="O30" s="20"/>
+      <c r="P30" s="16"/>
+      <c r="Q30" s="18"/>
+      <c r="R30" s="53"/>
+      <c r="S30" s="54"/>
+      <c r="T30" s="55"/>
+      <c r="U30" s="53"/>
+      <c r="V30" s="54"/>
+      <c r="W30" s="54"/>
+      <c r="X30" s="54"/>
+      <c r="Y30" s="55"/>
+      <c r="Z30" s="59"/>
+      <c r="AA30" s="60"/>
+      <c r="AB30" s="61"/>
+    </row>
+    <row r="31" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="8"/>
+      <c r="B31" s="15"/>
+      <c r="C31" s="15"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="H31" s="16"/>
+      <c r="I31" s="19"/>
+      <c r="J31" s="19"/>
+      <c r="K31" s="15"/>
+      <c r="L31" s="16"/>
+      <c r="M31" s="20"/>
+      <c r="N31" s="16"/>
+      <c r="O31" s="20"/>
+      <c r="P31" s="16"/>
+      <c r="Q31" s="18"/>
+      <c r="R31" s="53"/>
+      <c r="S31" s="54"/>
+      <c r="T31" s="55"/>
+      <c r="U31" s="53"/>
+      <c r="V31" s="54"/>
+      <c r="W31" s="54"/>
+      <c r="X31" s="54"/>
+      <c r="Y31" s="55"/>
+      <c r="Z31" s="59"/>
+      <c r="AA31" s="60"/>
+      <c r="AB31" s="61"/>
+    </row>
+    <row r="32" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="8"/>
+      <c r="B32" s="15"/>
+      <c r="C32" s="15"/>
+      <c r="D32" s="16"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="15"/>
+      <c r="G32" s="15"/>
+      <c r="H32" s="16"/>
+      <c r="I32" s="19"/>
+      <c r="J32" s="19"/>
+      <c r="K32" s="15"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="20"/>
+      <c r="N32" s="16"/>
+      <c r="O32" s="20"/>
+      <c r="P32" s="16"/>
+      <c r="Q32" s="18"/>
+      <c r="R32" s="53"/>
+      <c r="S32" s="54"/>
+      <c r="T32" s="55"/>
+      <c r="U32" s="53"/>
+      <c r="V32" s="54"/>
+      <c r="W32" s="54"/>
+      <c r="X32" s="54"/>
+      <c r="Y32" s="55"/>
+      <c r="Z32" s="59"/>
+      <c r="AA32" s="60"/>
+      <c r="AB32" s="61"/>
+    </row>
+    <row r="33" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="8"/>
+      <c r="B33" s="15"/>
+      <c r="C33" s="15"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15"/>
+      <c r="H33" s="16"/>
+      <c r="I33" s="19"/>
+      <c r="J33" s="19"/>
+      <c r="K33" s="15"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="20"/>
+      <c r="N33" s="16"/>
+      <c r="O33" s="20"/>
+      <c r="P33" s="16"/>
+      <c r="Q33" s="18"/>
+      <c r="R33" s="53"/>
+      <c r="S33" s="54"/>
+      <c r="T33" s="55"/>
+      <c r="U33" s="53"/>
+      <c r="V33" s="54"/>
+      <c r="W33" s="54"/>
+      <c r="X33" s="54"/>
+      <c r="Y33" s="55"/>
+      <c r="Z33" s="59"/>
+      <c r="AA33" s="60"/>
+      <c r="AB33" s="61"/>
+    </row>
+    <row r="34" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="8"/>
+      <c r="B34" s="15"/>
+      <c r="C34" s="15"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="15"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="19"/>
+      <c r="J34" s="19"/>
+      <c r="K34" s="15"/>
+      <c r="L34" s="16"/>
+      <c r="M34" s="20"/>
+      <c r="N34" s="16"/>
+      <c r="O34" s="20"/>
+      <c r="P34" s="16"/>
+      <c r="Q34" s="18"/>
+      <c r="R34" s="53"/>
+      <c r="S34" s="54"/>
+      <c r="T34" s="55"/>
+      <c r="U34" s="53"/>
+      <c r="V34" s="54"/>
+      <c r="W34" s="54"/>
+      <c r="X34" s="54"/>
+      <c r="Y34" s="55"/>
+      <c r="Z34" s="59"/>
+      <c r="AA34" s="60"/>
+      <c r="AB34" s="61"/>
+    </row>
+    <row r="35" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="8"/>
+      <c r="B35" s="15"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="19"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="19"/>
+      <c r="J35" s="19"/>
+      <c r="K35" s="15"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="20"/>
+      <c r="N35" s="16"/>
+      <c r="O35" s="20"/>
+      <c r="P35" s="16"/>
+      <c r="Q35" s="18"/>
+      <c r="R35" s="53"/>
+      <c r="S35" s="54"/>
+      <c r="T35" s="55"/>
+      <c r="U35" s="53"/>
+      <c r="V35" s="54"/>
+      <c r="W35" s="54"/>
+      <c r="X35" s="54"/>
+      <c r="Y35" s="55"/>
+      <c r="Z35" s="59"/>
+      <c r="AA35" s="60"/>
+      <c r="AB35" s="61"/>
+    </row>
+    <row r="36" spans="1:28" ht="52.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="8"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="16"/>
+      <c r="I36" s="19"/>
+      <c r="J36" s="19"/>
+      <c r="K36" s="15"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="20"/>
+      <c r="N36" s="16"/>
+      <c r="O36" s="20"/>
+      <c r="P36" s="16"/>
+      <c r="Q36" s="18"/>
+      <c r="R36" s="53"/>
+      <c r="S36" s="54"/>
+      <c r="T36" s="55"/>
+      <c r="U36" s="53"/>
+      <c r="V36" s="54"/>
+      <c r="W36" s="54"/>
+      <c r="X36" s="54"/>
+      <c r="Y36" s="55"/>
+      <c r="Z36" s="59"/>
+      <c r="AA36" s="60"/>
+      <c r="AB36" s="61"/>
+    </row>
+    <row r="37" spans="1:28" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="45"/>
+      <c r="B37" s="45"/>
+      <c r="C37" s="45"/>
+      <c r="D37" s="45"/>
+      <c r="E37" s="45"/>
+      <c r="F37" s="45"/>
+      <c r="G37" s="45"/>
+      <c r="H37" s="45"/>
+      <c r="I37" s="45"/>
+      <c r="J37" s="45"/>
+      <c r="K37" s="45"/>
+      <c r="L37" s="45"/>
+      <c r="M37" s="45"/>
+      <c r="N37" s="45"/>
+      <c r="O37" s="45"/>
+      <c r="P37" s="45"/>
+      <c r="Q37" s="45"/>
+      <c r="R37" s="45"/>
+      <c r="S37" s="45"/>
+      <c r="T37" s="45"/>
+      <c r="U37" s="45"/>
+      <c r="V37" s="45"/>
+      <c r="W37" s="45"/>
+      <c r="X37" s="45"/>
+      <c r="Y37" s="45"/>
+      <c r="Z37" s="45"/>
+      <c r="AA37" s="45"/>
+      <c r="AB37" s="45"/>
+    </row>
+    <row r="38" spans="1:28" ht="15.6" hidden="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="5"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5"/>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+    </row>
+    <row r="39" spans="1:28" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="2"/>
+      <c r="B39" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="47"/>
+      <c r="D39" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="51"/>
+      <c r="F39" s="51"/>
+      <c r="G39" s="51"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="51"/>
+      <c r="K39" s="51"/>
+      <c r="L39" s="51"/>
+      <c r="M39" s="51"/>
+      <c r="N39" s="51"/>
+      <c r="O39" s="51"/>
+      <c r="P39" s="51"/>
+      <c r="Q39" s="52"/>
+      <c r="R39" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="S39" s="57"/>
+      <c r="T39" s="58"/>
+      <c r="U39" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="V39" s="68"/>
+      <c r="W39" s="69"/>
+      <c r="X39" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="Y5" s="28"/>
-      <c r="Z5" s="13" t="s">
+      <c r="Y39" s="25"/>
+      <c r="Z39" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="AA5" s="28"/>
-      <c r="AB5" s="12" t="s">
+      <c r="AA39" s="25"/>
+      <c r="AB39" s="14" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1066 lines deleted...]
-      <c r="X39" s="17" t="s">
+    <row r="40" spans="1:28" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="2"/>
+      <c r="B40" s="48"/>
+      <c r="C40" s="49"/>
+      <c r="D40" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="E40" s="51"/>
+      <c r="F40" s="51"/>
+      <c r="G40" s="51"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="51"/>
+      <c r="K40" s="51"/>
+      <c r="L40" s="51"/>
+      <c r="M40" s="51"/>
+      <c r="N40" s="51"/>
+      <c r="O40" s="51"/>
+      <c r="P40" s="51"/>
+      <c r="Q40" s="52"/>
+      <c r="R40" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="S40" s="57"/>
+      <c r="T40" s="58"/>
+      <c r="U40" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="V40" s="68"/>
+      <c r="W40" s="69"/>
+      <c r="X40" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="Y39" s="29"/>
-      <c r="Z39" s="17" t="s">
+      <c r="Y40" s="25"/>
+      <c r="Z40" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="AA39" s="29"/>
-      <c r="AB39" s="18" t="s">
+      <c r="AA40" s="25"/>
+      <c r="AB40" s="14" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="40" spans="1:28" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-    </row>
     <row r="41" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A41" s="34"/>
-[...26 lines deleted...]
-      <c r="AB41" s="35"/>
+      <c r="A41" s="29"/>
+      <c r="B41" s="30"/>
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="30"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
+      <c r="N41" s="30"/>
+      <c r="O41" s="30"/>
+      <c r="P41" s="30"/>
+      <c r="Q41" s="30"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="30"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="30"/>
+      <c r="X41" s="30"/>
+      <c r="Y41" s="30"/>
+      <c r="Z41" s="30"/>
+      <c r="AA41" s="30"/>
+      <c r="AB41" s="30"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="89">
-    <mergeCell ref="R36:T36"/>
-[...28 lines deleted...]
-    <mergeCell ref="R25:T25"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="A37:AB37"/>
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="A41:AB41"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="D9:N9"/>
+    <mergeCell ref="D13:N13"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="E5:N5"/>
+    <mergeCell ref="U35:Y35"/>
+    <mergeCell ref="U36:Y36"/>
+    <mergeCell ref="R28:T28"/>
+    <mergeCell ref="R29:T29"/>
+    <mergeCell ref="R30:T30"/>
+    <mergeCell ref="A2:AB3"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:K20"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="M11:O11"/>
+    <mergeCell ref="U20:Y21"/>
+    <mergeCell ref="Z20:AB21"/>
+    <mergeCell ref="H21:K21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="L20:Q20"/>
+    <mergeCell ref="Q5:T6"/>
+    <mergeCell ref="R20:T21"/>
+    <mergeCell ref="D11:K11"/>
+    <mergeCell ref="A22:A28"/>
+    <mergeCell ref="H19:O19"/>
+    <mergeCell ref="B19:G19"/>
+    <mergeCell ref="H18:O18"/>
+    <mergeCell ref="T7:AB8"/>
+    <mergeCell ref="Q15:S16"/>
+    <mergeCell ref="Q7:S8"/>
+    <mergeCell ref="Q9:S10"/>
+    <mergeCell ref="Q11:S12"/>
+    <mergeCell ref="Q13:S14"/>
+    <mergeCell ref="T15:AB16"/>
+    <mergeCell ref="T13:AB14"/>
+    <mergeCell ref="T11:AB12"/>
     <mergeCell ref="T9:AB10"/>
     <mergeCell ref="Z22:AB22"/>
     <mergeCell ref="Z23:AB23"/>
     <mergeCell ref="B39:C40"/>
     <mergeCell ref="D39:Q39"/>
     <mergeCell ref="D40:Q40"/>
     <mergeCell ref="U22:Y22"/>
     <mergeCell ref="U23:Y23"/>
     <mergeCell ref="R26:T26"/>
     <mergeCell ref="R27:T27"/>
     <mergeCell ref="U29:Y29"/>
     <mergeCell ref="U30:Y30"/>
     <mergeCell ref="U31:Y31"/>
     <mergeCell ref="U32:Y32"/>
     <mergeCell ref="U33:Y33"/>
     <mergeCell ref="U34:Y34"/>
-    <mergeCell ref="Q5:T6"/>
-[...41 lines deleted...]
-    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="U27:Y27"/>
+    <mergeCell ref="U28:Y28"/>
+    <mergeCell ref="R22:T22"/>
+    <mergeCell ref="Z33:AB33"/>
+    <mergeCell ref="Z34:AB34"/>
+    <mergeCell ref="Z24:AB24"/>
+    <mergeCell ref="Z25:AB25"/>
+    <mergeCell ref="Z26:AB26"/>
+    <mergeCell ref="U24:Y24"/>
+    <mergeCell ref="U25:Y25"/>
+    <mergeCell ref="U26:Y26"/>
+    <mergeCell ref="R23:T23"/>
+    <mergeCell ref="R24:T24"/>
+    <mergeCell ref="R25:T25"/>
+    <mergeCell ref="Z35:AB35"/>
+    <mergeCell ref="Z36:AB36"/>
+    <mergeCell ref="Z27:AB27"/>
+    <mergeCell ref="Z28:AB28"/>
+    <mergeCell ref="Z29:AB29"/>
+    <mergeCell ref="Z30:AB30"/>
+    <mergeCell ref="Z31:AB31"/>
+    <mergeCell ref="Z32:AB32"/>
+    <mergeCell ref="R36:T36"/>
+    <mergeCell ref="R39:T39"/>
+    <mergeCell ref="R40:T40"/>
+    <mergeCell ref="R31:T31"/>
+    <mergeCell ref="R32:T32"/>
+    <mergeCell ref="R33:T33"/>
+    <mergeCell ref="R34:T34"/>
+    <mergeCell ref="R35:T35"/>
   </mergeCells>
   <phoneticPr fontId="19"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.27559055118110237" bottom="3.937007874015748E-2" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>