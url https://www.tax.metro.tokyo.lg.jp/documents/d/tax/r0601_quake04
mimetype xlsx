--- v0 (2025-10-05)
+++ v1 (2026-10-05)
@@ -1,267 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10114"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30404"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/fujimamikashi/Documents/fujima/ソフトレード/221124ホームページ更新/主税局/221203更新/【340】震災期限延長/240118-1500（R6能登半島地震）主税局ＨＰ更新案/file/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\10.226.96.13\税制班\０００：資料\００６：総則・徴収\０３：災害対応（納期限延長等）\260729 ★令和８年熊本地震\07_広報関係（主税局HP）\能登半島地震様式\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1CF9982E-16B3-7A48-850F-3911477C9B67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{811EAD86-E3F8-4773-B8EF-7E3CB5043FE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8400" yWindow="7480" windowWidth="10000" windowHeight="8560" tabRatio="542" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="542" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="理由書" sheetId="24" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">理由書!$B$2:$AZ$32</definedName>
   </definedNames>
-  <calcPr calcId="101716"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
-  <si>
-[...194 lines deleted...]
-  </si>
   <si>
     <t>令和６年能登半島地震に伴う証明等に係る手数料減免理由書</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ノト</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ハントウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジシン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>トモナ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ショウメイ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>トウ</t>
@@ -370,50 +190,246 @@
     <rPh sb="2" eb="3">
       <t>チョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>殿</t>
     <rPh sb="0" eb="1">
       <t>トノ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>都税総合事務センター所長</t>
     <rPh sb="0" eb="2">
       <t>トゼイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ソウゴウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジム</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ショチョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　次のとおり都税に係る証明等に対する手数料の減免を申請します。</t>
+    <rPh sb="2" eb="3">
+      <t>ツギ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ショウメイトウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>テスウリョウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ゲンメン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>納税者　　</t>
+    <rPh sb="0" eb="3">
+      <t>ノウゼイシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>住所（所在地）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※申請者と同じ場合は省略できます。</t>
+    <rPh sb="1" eb="4">
+      <t>シンセイシャ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>オナ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショウリャク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>氏名（名称）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※同上</t>
+    <rPh sb="1" eb="3">
+      <t>ドウジョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 財産につき相当な損失を受けたことの証明              （該当項目の□に
+ レ印を付してください）</t>
+    <rPh sb="1" eb="3">
+      <t>ザイサン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ソウトウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ソンシツ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ショウメイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　□　り災証明書</t>
+    <rPh sb="7" eb="8">
+      <t>ワザワ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ショウメイショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　□　被災証明書</t>
+    <rPh sb="6" eb="8">
+      <t>ヒサイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　　　　□　上記証明書がない場合
+　　　　　　（財産につき相当な損失を受けた状況を記載してください）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 証明等を必要とする理由
+  （該当項目の□に
+ レ印を付してください）</t>
+    <rPh sb="1" eb="4">
+      <t>ショウメイトウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>リユウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>コウモク</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>シルシ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>フ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□　財産の復旧に必要な資金を借り入れるため</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□　財産の復旧に必要な資金に充てるために資産を売却するため</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>□　紛失又は使用不能となった自動車についての永久抹消登録の申請をするため</t>
+    <rPh sb="2" eb="4">
+      <t>フンシツ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>フノウ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>エイキュウ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>マッショウ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>（日本産業規格Ａ列４番）</t>
+    <rPh sb="1" eb="3">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サンギョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キカク</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>レツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>バン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>備考　この申請書は、証明等の申請書に添付して提出すること。</t>
     <rPh sb="5" eb="7">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ショ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>ショウメイトウ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>シンセイショ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>テンプ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>テイシュツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -759,145 +775,145 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
@@ -1486,66 +1502,64 @@
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="C2:BK32"/>
+  <dimension ref="C2:AY32"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="21" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="21" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9" style="2"/>
-    <col min="2" max="2" width="1.83203125" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="53" max="72" width="2.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="1.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="1.5703125" style="2" customWidth="1"/>
+    <col min="4" max="6" width="3.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="3.85546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="6.42578125" style="2" customWidth="1"/>
+    <col min="9" max="52" width="1.5703125" style="2" customWidth="1"/>
+    <col min="53" max="72" width="2.5703125" style="2" customWidth="1"/>
     <col min="73" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="3:51" ht="16.5" customHeight="1">
       <c r="C2" s="18"/>
     </row>
     <row r="3" spans="3:51" ht="14.25" customHeight="1">
       <c r="C3" s="7"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
@@ -1561,99 +1575,99 @@
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AH3" s="4"/>
       <c r="AI3" s="4"/>
       <c r="AJ3" s="4"/>
       <c r="AK3" s="4"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
       <c r="AS3" s="4"/>
       <c r="AT3" s="4"/>
       <c r="AU3" s="4"/>
       <c r="AV3" s="4"/>
       <c r="AW3" s="4"/>
       <c r="AX3" s="4"/>
       <c r="AY3" s="8"/>
     </row>
     <row r="4" spans="3:51" ht="21" customHeight="1">
       <c r="C4" s="9"/>
-      <c r="D4" s="32" t="s">
-        <v>15</v>
+      <c r="D4" s="50" t="s">
+        <v>0</v>
       </c>
-      <c r="E4" s="32"/>
-[...44 lines deleted...]
-      <c r="AX4" s="32"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="50"/>
+      <c r="AE4" s="50"/>
+      <c r="AF4" s="50"/>
+      <c r="AG4" s="50"/>
+      <c r="AH4" s="50"/>
+      <c r="AI4" s="50"/>
+      <c r="AJ4" s="50"/>
+      <c r="AK4" s="50"/>
+      <c r="AL4" s="50"/>
+      <c r="AM4" s="50"/>
+      <c r="AN4" s="50"/>
+      <c r="AO4" s="50"/>
+      <c r="AP4" s="50"/>
+      <c r="AQ4" s="50"/>
+      <c r="AR4" s="50"/>
+      <c r="AS4" s="50"/>
+      <c r="AT4" s="50"/>
+      <c r="AU4" s="50"/>
+      <c r="AV4" s="50"/>
+      <c r="AW4" s="50"/>
+      <c r="AX4" s="50"/>
       <c r="AY4" s="10"/>
     </row>
     <row r="5" spans="3:51" ht="15.75" customHeight="1">
       <c r="C5" s="9"/>
       <c r="D5" s="28"/>
       <c r="E5" s="28"/>
       <c r="F5" s="28"/>
       <c r="G5" s="28"/>
       <c r="H5" s="28"/>
       <c r="I5" s="28"/>
       <c r="J5" s="28"/>
       <c r="K5" s="28"/>
       <c r="L5" s="28"/>
       <c r="M5" s="28"/>
       <c r="N5" s="28"/>
       <c r="O5" s="28"/>
       <c r="P5" s="28"/>
       <c r="Q5" s="28"/>
       <c r="R5" s="28"/>
       <c r="S5" s="28"/>
       <c r="T5" s="28"/>
       <c r="U5" s="28"/>
       <c r="V5" s="28"/>
       <c r="W5" s="28"/>
       <c r="X5" s="28"/>
@@ -1666,1031 +1680,1004 @@
       <c r="AE5" s="28"/>
       <c r="AF5" s="28"/>
       <c r="AG5" s="28"/>
       <c r="AH5" s="28"/>
       <c r="AI5" s="28"/>
       <c r="AJ5" s="28"/>
       <c r="AK5" s="28"/>
       <c r="AL5" s="28"/>
       <c r="AM5" s="28"/>
       <c r="AN5" s="28"/>
       <c r="AO5" s="28"/>
       <c r="AP5" s="28"/>
       <c r="AQ5" s="28"/>
       <c r="AR5" s="28"/>
       <c r="AS5" s="28"/>
       <c r="AT5" s="28"/>
       <c r="AU5" s="28"/>
       <c r="AV5" s="28"/>
       <c r="AW5" s="28"/>
       <c r="AX5" s="28"/>
       <c r="AY5" s="10"/>
     </row>
     <row r="6" spans="3:51" ht="15.75" customHeight="1">
       <c r="C6" s="9"/>
       <c r="AG6" s="2" t="s">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="AY6" s="10"/>
     </row>
     <row r="7" spans="3:51" ht="15.75" customHeight="1">
       <c r="C7" s="9"/>
-      <c r="G7" s="33" t="s">
-        <v>17</v>
+      <c r="G7" s="51" t="s">
+        <v>2</v>
       </c>
-      <c r="H7" s="33"/>
-[...8 lines deleted...]
-      <c r="Q7" s="33"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="51"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="AY7" s="10"/>
     </row>
-    <row r="8" spans="3:51" ht="16.25" customHeight="1">
+    <row r="8" spans="3:51" ht="16.149999999999999" customHeight="1">
       <c r="C8" s="9"/>
-      <c r="G8" s="33" t="s">
-        <v>18</v>
+      <c r="G8" s="51" t="s">
+        <v>3</v>
       </c>
-      <c r="H8" s="33"/>
-[...8 lines deleted...]
-      <c r="Q8" s="33"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="51"/>
+      <c r="Q8" s="51"/>
       <c r="R8" s="29"/>
-      <c r="S8" s="34" t="s">
-        <v>19</v>
+      <c r="S8" s="52" t="s">
+        <v>4</v>
       </c>
-      <c r="T8" s="34"/>
+      <c r="T8" s="52"/>
       <c r="AY8" s="10"/>
     </row>
     <row r="9" spans="3:51" ht="15.75" customHeight="1">
       <c r="C9" s="9"/>
-      <c r="G9" s="33" t="s">
-        <v>20</v>
+      <c r="G9" s="51" t="s">
+        <v>5</v>
       </c>
-      <c r="H9" s="33"/>
-[...8 lines deleted...]
-      <c r="Q9" s="33"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="51"/>
+      <c r="M9" s="51"/>
+      <c r="N9" s="51"/>
+      <c r="O9" s="51"/>
+      <c r="P9" s="51"/>
+      <c r="Q9" s="51"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="AY9" s="10"/>
     </row>
     <row r="10" spans="3:51" ht="22.5" customHeight="1">
       <c r="C10" s="9"/>
       <c r="E10" s="1"/>
       <c r="AA10" s="5"/>
       <c r="AY10" s="10"/>
     </row>
     <row r="11" spans="3:51" ht="22.5" customHeight="1">
       <c r="C11" s="9"/>
       <c r="E11" s="1"/>
       <c r="AY11" s="10"/>
     </row>
     <row r="12" spans="3:51" ht="22.5" customHeight="1">
       <c r="C12" s="9"/>
       <c r="E12" s="1"/>
       <c r="AY12" s="10"/>
     </row>
     <row r="13" spans="3:51" ht="22.5" customHeight="1">
       <c r="C13" s="9"/>
       <c r="E13" s="1"/>
       <c r="AY13" s="10"/>
     </row>
     <row r="14" spans="3:51" ht="40.5" customHeight="1">
       <c r="C14" s="9"/>
       <c r="D14" s="2" t="s">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AR14" s="15"/>
       <c r="AY14" s="10"/>
     </row>
     <row r="15" spans="3:51" ht="40.5" customHeight="1">
       <c r="C15" s="9"/>
-      <c r="D15" s="43" t="s">
+      <c r="D15" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="E15" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15" s="53"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="54"/>
+      <c r="I15" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="56"/>
+      <c r="K15" s="56"/>
+      <c r="L15" s="56"/>
+      <c r="M15" s="56"/>
+      <c r="N15" s="56"/>
+      <c r="O15" s="56"/>
+      <c r="P15" s="56"/>
+      <c r="Q15" s="56"/>
+      <c r="R15" s="56"/>
+      <c r="S15" s="56"/>
+      <c r="T15" s="56"/>
+      <c r="U15" s="56"/>
+      <c r="V15" s="56"/>
+      <c r="W15" s="56"/>
+      <c r="X15" s="56"/>
+      <c r="Y15" s="56"/>
+      <c r="Z15" s="56"/>
+      <c r="AA15" s="56"/>
+      <c r="AB15" s="56"/>
+      <c r="AC15" s="56"/>
+      <c r="AD15" s="56"/>
+      <c r="AE15" s="56"/>
+      <c r="AF15" s="56"/>
+      <c r="AG15" s="56"/>
+      <c r="AH15" s="56"/>
+      <c r="AI15" s="56"/>
+      <c r="AJ15" s="56"/>
+      <c r="AK15" s="56"/>
+      <c r="AL15" s="56"/>
+      <c r="AM15" s="56"/>
+      <c r="AN15" s="56"/>
+      <c r="AO15" s="56"/>
+      <c r="AP15" s="56"/>
+      <c r="AQ15" s="56"/>
+      <c r="AR15" s="56"/>
+      <c r="AS15" s="56"/>
+      <c r="AT15" s="56"/>
+      <c r="AU15" s="56"/>
+      <c r="AV15" s="56"/>
+      <c r="AW15" s="56"/>
+      <c r="AX15" s="57"/>
+      <c r="AY15" s="10"/>
+    </row>
+    <row r="16" spans="3:51" ht="40.5" customHeight="1">
+      <c r="C16" s="9"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="E15" s="35" t="s">
-[...5 lines deleted...]
-      <c r="I15" s="37" t="s">
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="J15" s="38"/>
-[...51 lines deleted...]
-      <c r="I16" s="37" t="s">
+      <c r="J16" s="56"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="56"/>
+      <c r="M16" s="56"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="56"/>
+      <c r="P16" s="56"/>
+      <c r="Q16" s="56"/>
+      <c r="R16" s="56"/>
+      <c r="S16" s="56"/>
+      <c r="T16" s="56"/>
+      <c r="U16" s="56"/>
+      <c r="V16" s="56"/>
+      <c r="W16" s="56"/>
+      <c r="X16" s="56"/>
+      <c r="Y16" s="56"/>
+      <c r="Z16" s="56"/>
+      <c r="AA16" s="56"/>
+      <c r="AB16" s="56"/>
+      <c r="AC16" s="56"/>
+      <c r="AD16" s="56"/>
+      <c r="AE16" s="56"/>
+      <c r="AF16" s="56"/>
+      <c r="AG16" s="56"/>
+      <c r="AH16" s="56"/>
+      <c r="AI16" s="56"/>
+      <c r="AJ16" s="56"/>
+      <c r="AK16" s="56"/>
+      <c r="AL16" s="56"/>
+      <c r="AM16" s="56"/>
+      <c r="AN16" s="56"/>
+      <c r="AO16" s="56"/>
+      <c r="AP16" s="56"/>
+      <c r="AQ16" s="56"/>
+      <c r="AR16" s="56"/>
+      <c r="AS16" s="56"/>
+      <c r="AT16" s="56"/>
+      <c r="AU16" s="56"/>
+      <c r="AV16" s="56"/>
+      <c r="AW16" s="56"/>
+      <c r="AX16" s="57"/>
+      <c r="AY16" s="10"/>
+    </row>
+    <row r="17" spans="3:51" ht="40.5" customHeight="1">
+      <c r="C17" s="9"/>
+      <c r="D17" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="J16" s="38"/>
-[...45 lines deleted...]
-        <v>5</v>
+      <c r="E17" s="39"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="39"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="58" t="s">
+        <v>13</v>
       </c>
-      <c r="E17" s="45"/>
-[...4 lines deleted...]
-        <v>3</v>
+      <c r="J17" s="59"/>
+      <c r="K17" s="59"/>
+      <c r="L17" s="59"/>
+      <c r="M17" s="59"/>
+      <c r="N17" s="59"/>
+      <c r="O17" s="59"/>
+      <c r="P17" s="59"/>
+      <c r="Q17" s="59"/>
+      <c r="R17" s="59"/>
+      <c r="S17" s="59"/>
+      <c r="T17" s="59"/>
+      <c r="U17" s="59"/>
+      <c r="V17" s="59"/>
+      <c r="W17" s="59"/>
+      <c r="X17" s="59"/>
+      <c r="Y17" s="59"/>
+      <c r="Z17" s="59"/>
+      <c r="AA17" s="59"/>
+      <c r="AB17" s="59"/>
+      <c r="AC17" s="59"/>
+      <c r="AD17" s="59"/>
+      <c r="AE17" s="59"/>
+      <c r="AF17" s="59"/>
+      <c r="AG17" s="59"/>
+      <c r="AH17" s="59"/>
+      <c r="AI17" s="59"/>
+      <c r="AJ17" s="59"/>
+      <c r="AK17" s="59"/>
+      <c r="AL17" s="59"/>
+      <c r="AM17" s="59"/>
+      <c r="AN17" s="59"/>
+      <c r="AO17" s="59"/>
+      <c r="AP17" s="59"/>
+      <c r="AQ17" s="59"/>
+      <c r="AR17" s="59"/>
+      <c r="AS17" s="59"/>
+      <c r="AT17" s="59"/>
+      <c r="AU17" s="59"/>
+      <c r="AV17" s="59"/>
+      <c r="AW17" s="59"/>
+      <c r="AX17" s="60"/>
+      <c r="AY17" s="10"/>
+    </row>
+    <row r="18" spans="3:51" ht="40.5" customHeight="1">
+      <c r="C18" s="9"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="42"/>
+      <c r="G18" s="42"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="34" t="s">
+        <v>14</v>
       </c>
-      <c r="J17" s="41"/>
-[...50 lines deleted...]
-        <v>4</v>
+      <c r="J18" s="35"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="35"/>
+      <c r="M18" s="35"/>
+      <c r="N18" s="35"/>
+      <c r="O18" s="35"/>
+      <c r="P18" s="35"/>
+      <c r="Q18" s="35"/>
+      <c r="R18" s="35"/>
+      <c r="S18" s="35"/>
+      <c r="T18" s="35"/>
+      <c r="U18" s="35"/>
+      <c r="V18" s="35"/>
+      <c r="W18" s="35"/>
+      <c r="X18" s="35"/>
+      <c r="Y18" s="35"/>
+      <c r="Z18" s="35"/>
+      <c r="AA18" s="35"/>
+      <c r="AB18" s="35"/>
+      <c r="AC18" s="35"/>
+      <c r="AD18" s="35"/>
+      <c r="AE18" s="35"/>
+      <c r="AF18" s="35"/>
+      <c r="AG18" s="35"/>
+      <c r="AH18" s="35"/>
+      <c r="AI18" s="35"/>
+      <c r="AJ18" s="35"/>
+      <c r="AK18" s="35"/>
+      <c r="AL18" s="35"/>
+      <c r="AM18" s="35"/>
+      <c r="AN18" s="35"/>
+      <c r="AO18" s="35"/>
+      <c r="AP18" s="35"/>
+      <c r="AQ18" s="35"/>
+      <c r="AR18" s="35"/>
+      <c r="AS18" s="35"/>
+      <c r="AT18" s="35"/>
+      <c r="AU18" s="35"/>
+      <c r="AV18" s="35"/>
+      <c r="AW18" s="35"/>
+      <c r="AX18" s="36"/>
+      <c r="AY18" s="10"/>
+    </row>
+    <row r="19" spans="3:51" ht="40.5" customHeight="1">
+      <c r="C19" s="9"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="30" t="s">
+        <v>15</v>
       </c>
-      <c r="J18" s="58"/>
-[...92 lines deleted...]
-      <c r="AX19" s="55"/>
+      <c r="J19" s="31"/>
+      <c r="K19" s="31"/>
+      <c r="L19" s="31"/>
+      <c r="M19" s="31"/>
+      <c r="N19" s="31"/>
+      <c r="O19" s="31"/>
+      <c r="P19" s="31"/>
+      <c r="Q19" s="31"/>
+      <c r="R19" s="31"/>
+      <c r="S19" s="31"/>
+      <c r="T19" s="31"/>
+      <c r="U19" s="31"/>
+      <c r="V19" s="31"/>
+      <c r="W19" s="31"/>
+      <c r="X19" s="31"/>
+      <c r="Y19" s="31"/>
+      <c r="Z19" s="31"/>
+      <c r="AA19" s="31"/>
+      <c r="AB19" s="31"/>
+      <c r="AC19" s="31"/>
+      <c r="AD19" s="31"/>
+      <c r="AE19" s="31"/>
+      <c r="AF19" s="31"/>
+      <c r="AG19" s="31"/>
+      <c r="AH19" s="31"/>
+      <c r="AI19" s="31"/>
+      <c r="AJ19" s="31"/>
+      <c r="AK19" s="31"/>
+      <c r="AL19" s="31"/>
+      <c r="AM19" s="31"/>
+      <c r="AN19" s="31"/>
+      <c r="AO19" s="31"/>
+      <c r="AP19" s="31"/>
+      <c r="AQ19" s="31"/>
+      <c r="AR19" s="31"/>
+      <c r="AS19" s="31"/>
+      <c r="AT19" s="31"/>
+      <c r="AU19" s="31"/>
+      <c r="AV19" s="31"/>
+      <c r="AW19" s="31"/>
+      <c r="AX19" s="32"/>
       <c r="AY19" s="10"/>
-      <c r="BK19" s="3"/>
-[...1 lines deleted...]
-    <row r="20" spans="3:63" ht="40.5" customHeight="1">
+    </row>
+    <row r="20" spans="3:51" ht="40.5" customHeight="1">
       <c r="C20" s="9"/>
-      <c r="D20" s="47"/>
-[...3 lines deleted...]
-      <c r="H20" s="48"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="42"/>
+      <c r="F20" s="42"/>
+      <c r="G20" s="42"/>
+      <c r="H20" s="42"/>
       <c r="I20" s="22"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="25"/>
       <c r="M20" s="21"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>
       <c r="S20" s="21"/>
       <c r="T20" s="21"/>
       <c r="U20" s="21"/>
       <c r="V20" s="21"/>
       <c r="W20" s="21"/>
       <c r="X20" s="21"/>
       <c r="Y20" s="21"/>
       <c r="Z20" s="21"/>
       <c r="AA20" s="21"/>
       <c r="AB20" s="21"/>
       <c r="AC20" s="21"/>
       <c r="AD20" s="21"/>
       <c r="AE20" s="21"/>
       <c r="AF20" s="21"/>
       <c r="AG20" s="21"/>
       <c r="AH20" s="21"/>
       <c r="AI20" s="21"/>
       <c r="AJ20" s="21"/>
       <c r="AK20" s="21"/>
       <c r="AL20" s="21"/>
       <c r="AM20" s="21"/>
       <c r="AN20" s="21"/>
       <c r="AO20" s="21"/>
       <c r="AP20" s="21"/>
       <c r="AQ20" s="21"/>
       <c r="AR20" s="21"/>
       <c r="AS20" s="21"/>
       <c r="AT20" s="21"/>
       <c r="AU20" s="21"/>
       <c r="AV20" s="24"/>
       <c r="AW20" s="6"/>
       <c r="AX20" s="25"/>
       <c r="AY20" s="10"/>
     </row>
-    <row r="21" spans="3:63" ht="40.5" customHeight="1">
+    <row r="21" spans="3:51" ht="40.5" customHeight="1">
       <c r="C21" s="9"/>
-      <c r="D21" s="47"/>
-[...3 lines deleted...]
-      <c r="H21" s="48"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
       <c r="I21" s="22"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="25"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
       <c r="T21" s="6"/>
       <c r="U21" s="6"/>
       <c r="V21" s="6"/>
       <c r="W21" s="6"/>
       <c r="X21" s="6"/>
       <c r="Y21" s="6"/>
       <c r="Z21" s="6"/>
       <c r="AA21" s="6"/>
       <c r="AB21" s="6"/>
       <c r="AC21" s="6"/>
       <c r="AD21" s="6"/>
       <c r="AE21" s="6"/>
       <c r="AF21" s="6"/>
       <c r="AG21" s="6"/>
       <c r="AH21" s="6"/>
       <c r="AI21" s="6"/>
       <c r="AJ21" s="6"/>
       <c r="AK21" s="6"/>
       <c r="AL21" s="6"/>
       <c r="AM21" s="6"/>
       <c r="AN21" s="6"/>
       <c r="AO21" s="6"/>
       <c r="AP21" s="6"/>
       <c r="AQ21" s="6"/>
       <c r="AR21" s="6"/>
       <c r="AS21" s="6"/>
       <c r="AT21" s="6"/>
       <c r="AU21" s="6"/>
       <c r="AV21" s="25"/>
       <c r="AW21" s="6"/>
       <c r="AX21" s="25"/>
       <c r="AY21" s="10"/>
     </row>
-    <row r="22" spans="3:63" ht="40.5" customHeight="1">
+    <row r="22" spans="3:51" ht="40.5" customHeight="1">
       <c r="C22" s="9"/>
-      <c r="D22" s="47"/>
-[...3 lines deleted...]
-      <c r="H22" s="48"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
       <c r="I22" s="22"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="25"/>
       <c r="M22" s="6"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
       <c r="T22" s="6"/>
       <c r="U22" s="6"/>
       <c r="V22" s="6"/>
       <c r="W22" s="6"/>
       <c r="X22" s="6"/>
       <c r="Y22" s="6"/>
       <c r="Z22" s="6"/>
       <c r="AA22" s="6"/>
       <c r="AB22" s="6"/>
       <c r="AC22" s="6"/>
       <c r="AD22" s="6"/>
       <c r="AE22" s="6"/>
       <c r="AF22" s="6"/>
       <c r="AG22" s="6"/>
       <c r="AH22" s="6"/>
       <c r="AI22" s="6"/>
       <c r="AJ22" s="6"/>
       <c r="AK22" s="6"/>
       <c r="AL22" s="6"/>
       <c r="AM22" s="6"/>
       <c r="AN22" s="6"/>
       <c r="AO22" s="6"/>
       <c r="AP22" s="6"/>
       <c r="AQ22" s="6"/>
       <c r="AR22" s="6"/>
       <c r="AS22" s="6"/>
       <c r="AT22" s="6"/>
       <c r="AU22" s="6"/>
       <c r="AV22" s="25"/>
       <c r="AW22" s="6"/>
       <c r="AX22" s="25"/>
       <c r="AY22" s="10"/>
     </row>
-    <row r="23" spans="3:63" ht="40.5" customHeight="1">
+    <row r="23" spans="3:51" ht="40.5" customHeight="1">
       <c r="C23" s="9"/>
-      <c r="D23" s="47"/>
-[...3 lines deleted...]
-      <c r="H23" s="48"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
       <c r="I23" s="22"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="25"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6"/>
       <c r="U23" s="6"/>
       <c r="V23" s="6"/>
       <c r="W23" s="6"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
       <c r="Z23" s="6"/>
       <c r="AA23" s="6"/>
       <c r="AB23" s="6"/>
       <c r="AC23" s="6"/>
       <c r="AD23" s="6"/>
       <c r="AE23" s="6"/>
       <c r="AF23" s="6"/>
       <c r="AG23" s="6"/>
       <c r="AH23" s="6"/>
       <c r="AI23" s="6"/>
       <c r="AJ23" s="6"/>
       <c r="AK23" s="6"/>
       <c r="AL23" s="6"/>
       <c r="AM23" s="6"/>
       <c r="AN23" s="6"/>
       <c r="AO23" s="6"/>
       <c r="AP23" s="6"/>
       <c r="AQ23" s="6"/>
       <c r="AR23" s="6"/>
       <c r="AS23" s="6"/>
       <c r="AT23" s="6"/>
       <c r="AU23" s="6"/>
       <c r="AV23" s="25"/>
       <c r="AW23" s="6"/>
       <c r="AX23" s="25"/>
       <c r="AY23" s="10"/>
     </row>
-    <row r="24" spans="3:63" ht="40.5" customHeight="1">
+    <row r="24" spans="3:51" ht="40.5" customHeight="1">
       <c r="C24" s="9"/>
-      <c r="D24" s="47"/>
-[...3 lines deleted...]
-      <c r="H24" s="48"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="42"/>
+      <c r="F24" s="42"/>
+      <c r="G24" s="42"/>
+      <c r="H24" s="42"/>
       <c r="I24" s="22"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="25"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="23"/>
       <c r="P24" s="23"/>
       <c r="Q24" s="23"/>
       <c r="R24" s="23"/>
       <c r="S24" s="23"/>
       <c r="T24" s="23"/>
       <c r="U24" s="23"/>
       <c r="V24" s="23"/>
       <c r="W24" s="23"/>
       <c r="X24" s="23"/>
       <c r="Y24" s="23"/>
       <c r="Z24" s="23"/>
       <c r="AA24" s="23"/>
       <c r="AB24" s="23"/>
       <c r="AC24" s="23"/>
       <c r="AD24" s="23"/>
       <c r="AE24" s="23"/>
       <c r="AF24" s="23"/>
       <c r="AG24" s="23"/>
       <c r="AH24" s="23"/>
       <c r="AI24" s="23"/>
       <c r="AJ24" s="23"/>
       <c r="AK24" s="23"/>
       <c r="AL24" s="23"/>
       <c r="AM24" s="23"/>
       <c r="AN24" s="23"/>
       <c r="AO24" s="23"/>
       <c r="AP24" s="23"/>
       <c r="AQ24" s="23"/>
       <c r="AR24" s="23"/>
       <c r="AS24" s="23"/>
       <c r="AT24" s="23"/>
       <c r="AU24" s="23"/>
       <c r="AV24" s="26"/>
       <c r="AW24" s="6"/>
       <c r="AX24" s="25"/>
       <c r="AY24" s="10"/>
     </row>
-    <row r="25" spans="3:63" ht="10.5" customHeight="1">
+    <row r="25" spans="3:51" ht="10.5" customHeight="1">
       <c r="C25" s="9"/>
-      <c r="D25" s="50"/>
-[...3 lines deleted...]
-      <c r="H25" s="52"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="46"/>
       <c r="I25" s="11"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
       <c r="R25" s="3"/>
       <c r="S25" s="3"/>
       <c r="T25" s="3"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3"/>
       <c r="W25" s="3"/>
       <c r="X25" s="3"/>
       <c r="Y25" s="3"/>
       <c r="Z25" s="3"/>
       <c r="AA25" s="3"/>
       <c r="AB25" s="3"/>
       <c r="AC25" s="3"/>
       <c r="AD25" s="3"/>
       <c r="AE25" s="3"/>
       <c r="AF25" s="3"/>
       <c r="AG25" s="3"/>
       <c r="AH25" s="3"/>
       <c r="AI25" s="3"/>
       <c r="AJ25" s="3"/>
       <c r="AK25" s="3"/>
       <c r="AL25" s="3"/>
       <c r="AM25" s="3"/>
       <c r="AN25" s="3"/>
       <c r="AO25" s="3"/>
       <c r="AP25" s="3"/>
       <c r="AQ25" s="3"/>
       <c r="AR25" s="3"/>
       <c r="AS25" s="3"/>
       <c r="AT25" s="3"/>
       <c r="AU25" s="3"/>
       <c r="AV25" s="3"/>
       <c r="AW25" s="3"/>
       <c r="AX25" s="27"/>
       <c r="AY25" s="10"/>
     </row>
-    <row r="26" spans="3:63" ht="28.5" customHeight="1">
+    <row r="26" spans="3:51" ht="28.5" customHeight="1">
       <c r="C26" s="9"/>
-      <c r="D26" s="44" t="s">
-        <v>6</v>
+      <c r="D26" s="38" t="s">
+        <v>16</v>
       </c>
-      <c r="E26" s="45"/>
-[...4 lines deleted...]
-        <v>1</v>
+      <c r="E26" s="39"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="37" t="s">
+        <v>17</v>
       </c>
-      <c r="J26" s="60"/>
-[...39 lines deleted...]
-      <c r="AX26" s="60"/>
+      <c r="J26" s="37"/>
+      <c r="K26" s="37"/>
+      <c r="L26" s="37"/>
+      <c r="M26" s="37"/>
+      <c r="N26" s="37"/>
+      <c r="O26" s="37"/>
+      <c r="P26" s="37"/>
+      <c r="Q26" s="37"/>
+      <c r="R26" s="37"/>
+      <c r="S26" s="37"/>
+      <c r="T26" s="37"/>
+      <c r="U26" s="37"/>
+      <c r="V26" s="37"/>
+      <c r="W26" s="37"/>
+      <c r="X26" s="37"/>
+      <c r="Y26" s="37"/>
+      <c r="Z26" s="37"/>
+      <c r="AA26" s="37"/>
+      <c r="AB26" s="37"/>
+      <c r="AC26" s="37"/>
+      <c r="AD26" s="37"/>
+      <c r="AE26" s="37"/>
+      <c r="AF26" s="37"/>
+      <c r="AG26" s="37"/>
+      <c r="AH26" s="37"/>
+      <c r="AI26" s="37"/>
+      <c r="AJ26" s="37"/>
+      <c r="AK26" s="37"/>
+      <c r="AL26" s="37"/>
+      <c r="AM26" s="37"/>
+      <c r="AN26" s="37"/>
+      <c r="AO26" s="37"/>
+      <c r="AP26" s="37"/>
+      <c r="AQ26" s="37"/>
+      <c r="AR26" s="37"/>
+      <c r="AS26" s="37"/>
+      <c r="AT26" s="37"/>
+      <c r="AU26" s="37"/>
+      <c r="AV26" s="37"/>
+      <c r="AW26" s="37"/>
+      <c r="AX26" s="37"/>
       <c r="AY26" s="10"/>
     </row>
-    <row r="27" spans="3:63" ht="28.5" customHeight="1">
+    <row r="27" spans="3:51" ht="28.5" customHeight="1">
       <c r="C27" s="9"/>
-      <c r="D27" s="47"/>
-[...5 lines deleted...]
-        <v>2</v>
+      <c r="D27" s="41"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="33" t="s">
+        <v>18</v>
       </c>
-      <c r="J27" s="56"/>
-[...39 lines deleted...]
-      <c r="AX27" s="56"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="33"/>
+      <c r="P27" s="33"/>
+      <c r="Q27" s="33"/>
+      <c r="R27" s="33"/>
+      <c r="S27" s="33"/>
+      <c r="T27" s="33"/>
+      <c r="U27" s="33"/>
+      <c r="V27" s="33"/>
+      <c r="W27" s="33"/>
+      <c r="X27" s="33"/>
+      <c r="Y27" s="33"/>
+      <c r="Z27" s="33"/>
+      <c r="AA27" s="33"/>
+      <c r="AB27" s="33"/>
+      <c r="AC27" s="33"/>
+      <c r="AD27" s="33"/>
+      <c r="AE27" s="33"/>
+      <c r="AF27" s="33"/>
+      <c r="AG27" s="33"/>
+      <c r="AH27" s="33"/>
+      <c r="AI27" s="33"/>
+      <c r="AJ27" s="33"/>
+      <c r="AK27" s="33"/>
+      <c r="AL27" s="33"/>
+      <c r="AM27" s="33"/>
+      <c r="AN27" s="33"/>
+      <c r="AO27" s="33"/>
+      <c r="AP27" s="33"/>
+      <c r="AQ27" s="33"/>
+      <c r="AR27" s="33"/>
+      <c r="AS27" s="33"/>
+      <c r="AT27" s="33"/>
+      <c r="AU27" s="33"/>
+      <c r="AV27" s="33"/>
+      <c r="AW27" s="33"/>
+      <c r="AX27" s="33"/>
       <c r="AY27" s="10"/>
     </row>
-    <row r="28" spans="3:63" ht="28.5" customHeight="1">
+    <row r="28" spans="3:51" ht="28.5" customHeight="1">
       <c r="C28" s="9"/>
-      <c r="D28" s="50"/>
-[...5 lines deleted...]
-        <v>13</v>
+      <c r="D28" s="44"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
+      <c r="H28" s="46"/>
+      <c r="I28" s="47" t="s">
+        <v>19</v>
       </c>
-      <c r="J28" s="61"/>
-[...39 lines deleted...]
-      <c r="AX28" s="61"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="47"/>
+      <c r="O28" s="47"/>
+      <c r="P28" s="47"/>
+      <c r="Q28" s="47"/>
+      <c r="R28" s="47"/>
+      <c r="S28" s="47"/>
+      <c r="T28" s="47"/>
+      <c r="U28" s="47"/>
+      <c r="V28" s="47"/>
+      <c r="W28" s="47"/>
+      <c r="X28" s="47"/>
+      <c r="Y28" s="47"/>
+      <c r="Z28" s="47"/>
+      <c r="AA28" s="47"/>
+      <c r="AB28" s="47"/>
+      <c r="AC28" s="47"/>
+      <c r="AD28" s="47"/>
+      <c r="AE28" s="47"/>
+      <c r="AF28" s="47"/>
+      <c r="AG28" s="47"/>
+      <c r="AH28" s="47"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
+      <c r="AL28" s="47"/>
+      <c r="AM28" s="47"/>
+      <c r="AN28" s="47"/>
+      <c r="AO28" s="47"/>
+      <c r="AP28" s="47"/>
+      <c r="AQ28" s="47"/>
+      <c r="AR28" s="47"/>
+      <c r="AS28" s="47"/>
+      <c r="AT28" s="47"/>
+      <c r="AU28" s="47"/>
+      <c r="AV28" s="47"/>
+      <c r="AW28" s="47"/>
+      <c r="AX28" s="47"/>
       <c r="AY28" s="10"/>
     </row>
-    <row r="29" spans="3:63" ht="33" customHeight="1">
+    <row r="29" spans="3:51" ht="33" customHeight="1">
       <c r="C29" s="11"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
       <c r="X29" s="3"/>
       <c r="Y29" s="12"/>
       <c r="Z29" s="13"/>
       <c r="AA29" s="13"/>
       <c r="AB29" s="13"/>
       <c r="AC29" s="13"/>
       <c r="AD29" s="13"/>
-      <c r="AE29" s="30"/>
-[...15 lines deleted...]
-      <c r="AU29" s="31"/>
+      <c r="AE29" s="48"/>
+      <c r="AF29" s="49"/>
+      <c r="AG29" s="49"/>
+      <c r="AH29" s="49"/>
+      <c r="AI29" s="49"/>
+      <c r="AJ29" s="49"/>
+      <c r="AK29" s="49"/>
+      <c r="AL29" s="49"/>
+      <c r="AM29" s="49"/>
+      <c r="AN29" s="49"/>
+      <c r="AO29" s="49"/>
+      <c r="AP29" s="49"/>
+      <c r="AQ29" s="49"/>
+      <c r="AR29" s="49"/>
+      <c r="AS29" s="49"/>
+      <c r="AT29" s="49"/>
+      <c r="AU29" s="49"/>
       <c r="AV29" s="16"/>
       <c r="AW29" s="16"/>
       <c r="AX29" s="16"/>
       <c r="AY29" s="14"/>
     </row>
-    <row r="30" spans="3:63" ht="4.5" customHeight="1">
+    <row r="30" spans="3:51" ht="4.5" customHeight="1">
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="AH30" s="6"/>
       <c r="AI30" s="6"/>
       <c r="AJ30" s="6"/>
       <c r="AK30" s="6"/>
       <c r="AL30" s="6"/>
       <c r="AM30" s="6"/>
       <c r="AN30" s="6"/>
       <c r="AO30" s="6"/>
       <c r="AP30" s="6"/>
       <c r="AQ30" s="6"/>
       <c r="AR30" s="6"/>
       <c r="AS30" s="6"/>
       <c r="AT30" s="6"/>
       <c r="AU30" s="6"/>
       <c r="AV30" s="6"/>
       <c r="AW30" s="6"/>
       <c r="AX30" s="6"/>
       <c r="AY30" s="6"/>
     </row>
-    <row r="31" spans="3:63" ht="15.75" customHeight="1">
+    <row r="31" spans="3:51" ht="15.75" customHeight="1">
       <c r="AR31" s="6"/>
       <c r="AS31" s="6"/>
       <c r="AT31" s="6"/>
       <c r="AU31" s="6"/>
       <c r="AV31" s="6"/>
       <c r="AW31" s="6"/>
       <c r="AX31" s="6"/>
       <c r="AY31" s="19" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
-    <row r="32" spans="3:63" ht="16.5" customHeight="1">
+    <row r="32" spans="3:51" ht="16.5" customHeight="1">
       <c r="C32" s="17" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="I26:AX26"/>
-[...1 lines deleted...]
-    <mergeCell ref="I28:AX28"/>
     <mergeCell ref="AE29:AU29"/>
     <mergeCell ref="D4:AX4"/>
     <mergeCell ref="G7:Q7"/>
     <mergeCell ref="G8:Q8"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="G9:Q9"/>
     <mergeCell ref="E15:H15"/>
     <mergeCell ref="I16:AX16"/>
     <mergeCell ref="I17:AX17"/>
     <mergeCell ref="I15:AX15"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E16:H16"/>
     <mergeCell ref="D17:H25"/>
     <mergeCell ref="I19:AX19"/>
     <mergeCell ref="I27:AX27"/>
     <mergeCell ref="I18:AX18"/>
+    <mergeCell ref="I26:AX26"/>
+    <mergeCell ref="D26:H28"/>
+    <mergeCell ref="I28:AX28"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
-[...23 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
-  <Company/>
-[...1 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  <Company>東京都</Company>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>TAIMSuser</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>